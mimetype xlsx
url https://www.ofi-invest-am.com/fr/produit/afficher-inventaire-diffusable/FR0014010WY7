--- v0 (2026-05-23)
+++ v1 (2026-06-13)
@@ -160,441 +160,441 @@
   <si>
     <t>FR0000073272</t>
   </si>
   <si>
     <t>SAFRAN SA</t>
   </si>
   <si>
     <t>SE0000115446</t>
   </si>
   <si>
     <t>VOLVO CLASS B</t>
   </si>
   <si>
     <t>SEK</t>
   </si>
   <si>
     <t>OVCT01723124</t>
   </si>
   <si>
     <t>EUR/GBP 19/03/26</t>
   </si>
   <si>
     <t>GBP</t>
   </si>
   <si>
-    <t>-5 464.78</t>
+    <t>-8 275.24</t>
   </si>
   <si>
     <t>OVCT01723121</t>
   </si>
   <si>
     <t>EUR/SEK 19/03/26</t>
   </si>
   <si>
     <t>OVCT01723203</t>
   </si>
   <si>
     <t>EUR/USD 19/03/26</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
-    <t>-32 590.02</t>
+    <t>-51 919.71</t>
   </si>
   <si>
     <t>FR0013521085</t>
   </si>
   <si>
     <t>ACCOR SA 0.7 07/12/2027</t>
   </si>
   <si>
-    <t>4 318.93</t>
+    <t>5 315.61</t>
   </si>
   <si>
     <t>XS2982266343</t>
   </si>
   <si>
     <t>AIRBUS / CITIGROUP 0.8 05/02/2030</t>
   </si>
   <si>
-    <t>2 191.78</t>
+    <t>4 383.56</t>
   </si>
   <si>
     <t>XS3239565701</t>
   </si>
   <si>
     <t>BARCLAYS BANK PLC Z 20/01/2031</t>
   </si>
   <si>
     <t>XS2465773070</t>
   </si>
   <si>
     <t>BE SEMICONDUCTOR IND. 1.875 06/04/2029</t>
   </si>
   <si>
-    <t>18 286.40</t>
+    <t>20 861.95</t>
   </si>
   <si>
     <t>FR0014010U53</t>
   </si>
   <si>
     <t>CARA OBLIGATIONS SAS 1.5 01/12/2030</t>
   </si>
   <si>
-    <t>12 723.29</t>
+    <t>15 682.19</t>
   </si>
   <si>
     <t>XS2257580857</t>
   </si>
   <si>
     <t>CELLNEX TELECOM SA 0.75 20/11/2031</t>
   </si>
   <si>
-    <t>4 384.93</t>
+    <t>5 289.04</t>
   </si>
   <si>
     <t>XS2630795404</t>
   </si>
   <si>
     <t>DAVIDE CAMPARI / LAGFIN 3.5 08/06/2028</t>
   </si>
   <si>
-    <t>11 394.23</t>
+    <t>14 278.85</t>
   </si>
   <si>
     <t>XS2740429589</t>
   </si>
   <si>
     <t>DAVIDE CAMPARI MILANO NV 2.375 17/01/2029</t>
   </si>
   <si>
-    <t>3 838.05</t>
+    <t>5 806.28</t>
   </si>
   <si>
     <t>DE000A30V5R1</t>
   </si>
   <si>
     <t>DELIVERY HERO SE 3.25 21/02/2030</t>
   </si>
   <si>
-    <t>1 077.35</t>
+    <t>6 464.09</t>
   </si>
   <si>
     <t>DE000A4DFHZ5</t>
   </si>
   <si>
     <t>DEUTSCHE LUFTHANSA AG Z 10/09/2032</t>
   </si>
   <si>
     <t>XS2339426004</t>
   </si>
   <si>
     <t>DIASORIN SPA Z 05/05/2028</t>
   </si>
   <si>
     <t>FR001400AFJ9</t>
   </si>
   <si>
     <t>ELIS SA 2.25 22/09/2029</t>
   </si>
   <si>
-    <t>12 501.37</t>
+    <t>14 104.11</t>
   </si>
   <si>
     <t>XS2637952610</t>
   </si>
   <si>
     <t>ENI SPA 2.95 14/09/2030</t>
   </si>
   <si>
-    <t>42 415.34</t>
+    <t>47 587.95</t>
   </si>
   <si>
     <t>IT0006769316</t>
   </si>
   <si>
     <t>EURONEXT NV 1.5 30/05/2032</t>
   </si>
   <si>
-    <t>8 938.36</t>
+    <t>10 993.15</t>
   </si>
   <si>
     <t>DE000A352B25</t>
   </si>
   <si>
     <t>EVONIK / RAG-STIFTUNG 2.25 28/11/2030</t>
   </si>
   <si>
-    <t>27 658.84</t>
+    <t>33 874.31</t>
   </si>
   <si>
     <t>FR00140112G1</t>
   </si>
   <si>
     <t>EXAIL TECHNOLOGIES PERP</t>
   </si>
   <si>
-    <t>58 153.85</t>
+    <t>66 065.93</t>
   </si>
   <si>
     <t>XS3168182692</t>
   </si>
   <si>
     <t>FERROVIAL SE 0.75 20/05/2031</t>
   </si>
   <si>
-    <t>5 739.58</t>
-[...5 lines deleted...]
-    <t>HEINEKEN / FEMSA 2.625 24/02/2026</t>
+    <t>7 068.75</t>
   </si>
   <si>
     <t>XS2557565830</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU 0.8 07/12/2027</t>
   </si>
   <si>
-    <t>6 681.32</t>
+    <t>8 351.65</t>
   </si>
   <si>
     <t>XS3034368806</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU 1.5 27/03/2030</t>
   </si>
   <si>
-    <t>17 995.89</t>
+    <t>20 379.45</t>
   </si>
   <si>
     <t>XS3041309207</t>
   </si>
   <si>
     <t>JPMORGAN CHASE FINANCIAL COMPANY L 0.5 27/03/2030</t>
   </si>
   <si>
-    <t>15 158.33</t>
+    <t>16 197.22</t>
   </si>
   <si>
     <t>DE000A3L21D1</t>
   </si>
   <si>
     <t>LEG PROPERTIES BV 1 04/09/2030</t>
   </si>
   <si>
-    <t>27 649.32</t>
+    <t>2 065.75</t>
   </si>
   <si>
     <t>FR0014010NZ3</t>
   </si>
   <si>
     <t>LEGRAND SA 1.5 23/06/2033</t>
   </si>
   <si>
-    <t>11 868.13</t>
+    <t>15 576.92</t>
   </si>
   <si>
     <t>XS2782912518</t>
   </si>
   <si>
     <t>LVMH / CITIGROUP 1 09/04/2029</t>
   </si>
   <si>
-    <t>21 435.62</t>
+    <t>22 750.68</t>
   </si>
   <si>
     <t>DE000A46Z7S3</t>
   </si>
   <si>
     <t>MTU AERO ENGINES AG Z 15/07/2033</t>
   </si>
   <si>
     <t>XS2305842903</t>
   </si>
   <si>
     <t>NEXI SPA Z 24/02/2028</t>
   </si>
   <si>
     <t>XS2763018889</t>
   </si>
   <si>
     <t>PHARMING GROUP NV 4.5 25/04/2029</t>
   </si>
   <si>
-    <t>36 394.52</t>
+    <t>42 312.33</t>
   </si>
   <si>
     <t>DE000A4EF8U1</t>
   </si>
   <si>
     <t>QIAGEN NV 2 04/09/2032</t>
   </si>
   <si>
-    <t>65 564.50</t>
+    <t>5 048.74</t>
   </si>
   <si>
     <t>DE000A3L06J9</t>
   </si>
   <si>
     <t>QIAGEN NV 2.5 10/09/2031</t>
   </si>
   <si>
-    <t>29 267.10</t>
+    <t>1 256.87</t>
   </si>
   <si>
     <t>DE000A4D9G75</t>
   </si>
   <si>
     <t>REDCARE PHARMACY NV 1.75 16/04/2032</t>
   </si>
   <si>
-    <t>18 986.30</t>
+    <t>21 863.01</t>
   </si>
   <si>
     <t>FR001400NF10</t>
   </si>
   <si>
     <t>REMY COINTREAU / ORPAR 2 07/02/2031</t>
   </si>
   <si>
-    <t>3 156.16</t>
+    <t>6 663.01</t>
   </si>
   <si>
     <t>XS2677538493</t>
   </si>
   <si>
     <t>SAIPEM SPA 2.875 11/09/2029</t>
   </si>
   <si>
-    <t>15 915.75</t>
-[...1 lines deleted...]
-  <si>
     <t>DE000A460P02</t>
   </si>
   <si>
     <t>SALZGITTER AG 2.875 22/10/2032</t>
   </si>
   <si>
-    <t>37 282.19</t>
+    <t>43 200.00</t>
   </si>
   <si>
     <t>FR0014012R72</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC SE 1.25 23/09/2033</t>
   </si>
   <si>
-    <t>21 408.84</t>
+    <t>24 171.27</t>
   </si>
   <si>
     <t>FR001400R1R6</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC SE 1.625 28/06/2031</t>
   </si>
   <si>
-    <t>13 133.56</t>
+    <t>17 585.62</t>
   </si>
   <si>
     <t>FR001400M9F9</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC SE 1.97 27/11/2030</t>
   </si>
   <si>
-    <t>19 591.16</t>
+    <t>23 944.75</t>
   </si>
   <si>
     <t>XS3266589525</t>
   </si>
   <si>
     <t>SNAM SPA 1.75 14/01/2031</t>
   </si>
   <si>
-    <t>7 309.39</t>
+    <t>10 790.06</t>
   </si>
   <si>
     <t>FR001400F2K3</t>
   </si>
   <si>
     <t>SPIE SA 2 17/01/2028</t>
   </si>
   <si>
-    <t>4 309.39</t>
+    <t>6 519.34</t>
   </si>
   <si>
     <t>XS2725834043</t>
   </si>
   <si>
     <t>STILLWATER MINING COMPANY 4.25 28/11/2028</t>
   </si>
   <si>
-    <t>19 329.06</t>
+    <t>24 398.74</t>
   </si>
   <si>
     <t>XS2211997239</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV Z 04/08/2027</t>
   </si>
   <si>
     <t>FR001400XE50</t>
   </si>
   <si>
     <t>VINCI SA 0.7 18/02/2030</t>
   </si>
   <si>
+    <t>2 610.50</t>
+  </si>
+  <si>
+    <t>FR0014016PI1</t>
+  </si>
+  <si>
+    <t>VINCI SA 0.75 04/03/2031</t>
+  </si>
+  <si>
     <t>AT0000A33R11</t>
   </si>
   <si>
     <t>VOESTALPINE AG 2.75 28/04/2028</t>
   </si>
   <si>
-    <t>22 664.84</t>
+    <t>26 442.31</t>
   </si>
   <si>
     <t>DE000A4DFHL5</t>
   </si>
   <si>
     <t>VONOVIA SE 0.875 20/05/2032</t>
   </si>
   <si>
-    <t>8 440.61</t>
+    <t>10 180.94</t>
   </si>
   <si>
     <t>XS2339232147</t>
   </si>
   <si>
     <t>WH SMITH PLC 1.625 07/05/2026</t>
   </si>
   <si>
-    <t>16 384.15</t>
+    <t>19 577.00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -958,211 +958,211 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>880288.9137</v>
+        <v>875657.0571</v>
       </c>
       <c r="D2">
-        <v>95.76</v>
+        <v>92.75</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>84296813.9</v>
+        <v>81218559.27</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>84296813.9</v>
+        <v>81218559.27</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>1162695.0</v>
       </c>
       <c r="D3">
-        <v>90.21</v>
+        <v>87.38</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>104895621.21</v>
+        <v>101601963.22</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>104895621.21</v>
+        <v>101601963.22</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
         <v>1.0</v>
       </c>
       <c r="D4">
-        <v>126.18</v>
+        <v>122.17</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>126.18</v>
+        <v>122.17</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>126.18</v>
+        <v>122.17</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>2305.0983</v>
+        <v>2910.5169</v>
       </c>
       <c r="D5">
-        <v>114.16</v>
+        <v>110.54</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>263159.21</v>
+        <v>321742.54</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>263159.21</v>
+        <v>321742.54</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>1.0</v>
       </c>
       <c r="D6">
-        <v>122.23</v>
+        <v>118.42</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>122.23</v>
+        <v>118.42</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>122.23</v>
+        <v>118.42</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>211.0</v>
       </c>
       <c r="D7">
-        <v>106.73</v>
+        <v>103.29</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>22520.43</v>
+        <v>21796.06</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>22520.43</v>
+        <v>21796.06</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -1214,2634 +1214,2634 @@
       </c>
       <c r="M1" t="s">
         <v>30</v>
       </c>
       <c r="N1" t="s">
         <v>31</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>34</v>
       </c>
       <c r="B2" t="s">
         <v>35</v>
       </c>
       <c r="C2" s="1">
         <v>21000.0</v>
       </c>
       <c r="D2" s="1">
-        <v>189.3</v>
+        <v>198.5</v>
       </c>
       <c r="E2" s="1">
         <v>101.4651857143</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>2130768.9</v>
       </c>
       <c r="I2" s="1">
-        <v>1844531.1</v>
+        <v>2037731.1</v>
       </c>
       <c r="J2" s="1">
-        <v>86.566454954359</v>
+        <v>95.633604376336</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>3975300.0</v>
+        <v>4168500.0</v>
       </c>
       <c r="N2" s="1">
-        <v>3975300.0</v>
+        <v>4168500.0</v>
       </c>
       <c r="O2" s="1">
-        <v>2.1</v>
+        <v>2.28</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="B3" t="s">
         <v>37</v>
       </c>
       <c r="C3" s="1">
-        <v>1515.0</v>
+        <v>1362.0</v>
       </c>
       <c r="D3" s="1">
-        <v>4778.18</v>
+        <v>4782.95</v>
       </c>
       <c r="E3" s="1">
-        <v>4769.6875115512</v>
+        <v>4771.8263582966</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>7226076.58</v>
+        <v>6499227.5</v>
       </c>
       <c r="I3" s="1">
-        <v>12866.12</v>
+        <v>15150.4</v>
       </c>
       <c r="J3" s="1">
-        <v>0.1780512544748</v>
+        <v>0.23311078124285</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>7238942.7</v>
+        <v>6514377.9</v>
       </c>
       <c r="N3" s="1">
-        <v>7238942.7</v>
+        <v>6514377.9</v>
       </c>
       <c r="O3" s="1">
-        <v>3.82</v>
+        <v>3.56</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>38</v>
       </c>
       <c r="B4" t="s">
         <v>39</v>
       </c>
       <c r="C4" s="1">
         <v>40000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>96.02</v>
+        <v>98.42</v>
       </c>
       <c r="E4" s="1">
         <v>40.2355</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>1609420.0</v>
       </c>
       <c r="I4" s="1">
-        <v>2231380.0</v>
+        <v>2327380.0</v>
       </c>
       <c r="J4" s="1">
-        <v>138.64497769383</v>
+        <v>144.60985945247</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>3840800.0</v>
+        <v>3936800.0</v>
       </c>
       <c r="N4" s="1">
-        <v>3840800.0</v>
+        <v>3936800.0</v>
       </c>
       <c r="O4" s="1">
-        <v>2.03</v>
+        <v>2.15</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>40</v>
       </c>
       <c r="B5" t="s">
         <v>41</v>
       </c>
       <c r="C5" s="1">
         <v>5000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>346.0</v>
+        <v>304.4</v>
       </c>
       <c r="E5" s="1">
         <v>251.537302</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>1257686.51</v>
       </c>
       <c r="I5" s="1">
-        <v>472313.49</v>
+        <v>264313.49</v>
       </c>
       <c r="J5" s="1">
-        <v>37.554150914762</v>
+        <v>21.015848377033</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>1730000.0</v>
+        <v>1522000.0</v>
       </c>
       <c r="N5" s="1">
-        <v>1730000.0</v>
+        <v>1522000.0</v>
       </c>
       <c r="O5" s="1">
-        <v>0.91</v>
+        <v>0.83</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>42</v>
       </c>
       <c r="B6" t="s">
         <v>43</v>
       </c>
       <c r="C6" s="1">
         <v>50000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>350.1</v>
+        <v>324.0</v>
       </c>
       <c r="E6" s="1">
         <v>253.272567</v>
       </c>
       <c r="F6" t="s">
         <v>44</v>
       </c>
       <c r="G6">
-        <v>10.68</v>
+        <v>10.78</v>
       </c>
       <c r="H6" s="1">
         <v>1121568.36</v>
       </c>
       <c r="I6" s="1">
-        <v>517545.65</v>
+        <v>381144.87</v>
       </c>
       <c r="J6" s="1">
-        <v>46.144815461806</v>
+        <v>33.983204554736</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>1639114.01</v>
+        <v>1502713.23</v>
       </c>
       <c r="N6" s="1">
-        <v>1639114.01</v>
+        <v>1502713.23</v>
       </c>
       <c r="O6" s="1">
-        <v>0.87</v>
+        <v>0.82</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>45</v>
       </c>
       <c r="B7" t="s">
         <v>46</v>
       </c>
       <c r="C7" s="1">
         <v>3292729.24</v>
       </c>
       <c r="D7" s="1">
-        <v>1.14291578</v>
+        <v>1.15653339</v>
       </c>
       <c r="E7" s="1">
         <v>1.1451933386</v>
       </c>
       <c r="F7" t="s">
         <v>47</v>
       </c>
       <c r="G7">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="H7" s="1">
         <v>0.0</v>
       </c>
       <c r="I7" s="1">
-        <v>6548.58</v>
+        <v>-32605.6</v>
       </c>
       <c r="J7" s="1">
         <v>0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7" t="s">
         <v>48</v>
       </c>
       <c r="M7" s="1">
-        <v>12013.36</v>
+        <v>-24330.36</v>
       </c>
       <c r="N7" s="1">
-        <v>6548.5800000001</v>
+        <v>-32605.6</v>
       </c>
       <c r="O7" s="1">
-        <v>0.01</v>
+        <v>-0.02</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>49</v>
       </c>
       <c r="B8" t="s">
         <v>50</v>
       </c>
       <c r="C8" s="1">
         <v>1430726.57</v>
       </c>
       <c r="D8" s="1">
-        <v>0.093642</v>
+        <v>0.09276118</v>
       </c>
       <c r="E8" s="1">
         <v>0.0933430028</v>
       </c>
       <c r="F8" t="s">
         <v>44</v>
       </c>
       <c r="G8">
-        <v>10.68</v>
+        <v>10.78</v>
       </c>
       <c r="H8" s="1">
         <v>0.0</v>
       </c>
       <c r="I8" s="1">
-        <v>-4582.87</v>
+        <v>8917.91</v>
       </c>
       <c r="J8" s="1">
         <v>0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
-        <v>118.79</v>
+        <v>179.88</v>
       </c>
       <c r="M8" s="1">
-        <v>-4701.6599999999</v>
+        <v>8738.03</v>
       </c>
       <c r="N8" s="1">
-        <v>-4582.8699999999</v>
+        <v>8917.9100000002</v>
       </c>
       <c r="O8" s="1">
         <v>0.0</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>51</v>
       </c>
       <c r="B9" t="s">
         <v>52</v>
       </c>
       <c r="C9" s="1">
         <v>23417077.32</v>
       </c>
       <c r="D9" s="1">
-        <v>0.84693789</v>
+        <v>0.87362926</v>
       </c>
       <c r="E9" s="1">
         <v>0.8463007055</v>
       </c>
       <c r="F9" t="s">
         <v>53</v>
       </c>
       <c r="G9">
-        <v>1.18</v>
+        <v>1.14</v>
       </c>
       <c r="H9" s="1">
         <v>0.0</v>
       </c>
       <c r="I9" s="1">
-        <v>68665.75</v>
+        <v>-667542.81</v>
       </c>
       <c r="J9" s="1">
         <v>0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9" t="s">
         <v>54</v>
       </c>
       <c r="M9" s="1">
-        <v>101255.77</v>
+        <v>-615623.1</v>
       </c>
       <c r="N9" s="1">
-        <v>68665.75</v>
+        <v>-667542.81</v>
       </c>
       <c r="O9" s="1">
-        <v>0.04</v>
+        <v>-0.37</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>55</v>
       </c>
       <c r="B10" t="s">
         <v>56</v>
       </c>
       <c r="C10" s="1">
         <v>60000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>57.283</v>
+        <v>52.64</v>
       </c>
       <c r="E10" s="1">
         <v>53.6332695</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>3217996.17</v>
       </c>
       <c r="I10" s="1">
-        <v>214664.9</v>
+        <v>-64911.78</v>
       </c>
       <c r="J10" s="1">
-        <v>6.6707630668187</v>
+        <v>-2.0171490757244</v>
       </c>
       <c r="K10">
-        <v>0.15</v>
+        <v>0.18</v>
       </c>
       <c r="L10" t="s">
         <v>57</v>
       </c>
       <c r="M10" s="1">
-        <v>3432661.07</v>
+        <v>3153084.39</v>
       </c>
       <c r="N10" s="1">
-        <v>3436980.0</v>
+        <v>3158400.0</v>
       </c>
       <c r="O10" s="1">
-        <v>1.81</v>
+        <v>1.72</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>58</v>
       </c>
       <c r="B11" t="s">
         <v>59</v>
       </c>
       <c r="C11" s="1">
         <v>5000000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>106.061</v>
+        <v>103.034</v>
       </c>
       <c r="E11" s="1">
         <v>100.0</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>5000000.0</v>
       </c>
       <c r="I11" s="1">
-        <v>303050.0</v>
+        <v>151700.0</v>
       </c>
       <c r="J11" s="1">
-        <v>6.061</v>
+        <v>3.034</v>
       </c>
       <c r="K11">
-        <v>0.04</v>
+        <v>0.09</v>
       </c>
       <c r="L11" t="s">
         <v>60</v>
       </c>
       <c r="M11" s="1">
-        <v>5303050.0</v>
+        <v>5151700.0</v>
       </c>
       <c r="N11" s="1">
-        <v>5305241.78</v>
+        <v>5156083.56</v>
       </c>
       <c r="O11" s="1">
-        <v>2.8</v>
+        <v>2.82</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>61</v>
       </c>
       <c r="B12" t="s">
         <v>62</v>
       </c>
       <c r="C12" s="1">
         <v>5400000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>106.157</v>
+        <v>106.532</v>
       </c>
       <c r="E12" s="1">
         <v>100.5</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>5427000.0</v>
       </c>
       <c r="I12" s="1">
-        <v>305478.0</v>
+        <v>325728.0</v>
       </c>
       <c r="J12" s="1">
-        <v>5.628855721393</v>
+        <v>6.0019900497512</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>5732478.0</v>
+        <v>5752728.0</v>
       </c>
       <c r="N12" s="1">
-        <v>5732478.0</v>
+        <v>5752728.0</v>
       </c>
       <c r="O12" s="1">
-        <v>3.03</v>
+        <v>3.14</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>63</v>
       </c>
       <c r="B13" t="s">
         <v>64</v>
       </c>
       <c r="C13" s="1">
         <v>2500000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>162.868</v>
+        <v>171.385</v>
       </c>
       <c r="E13" s="1">
         <v>110.2</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>2755000.0</v>
       </c>
       <c r="I13" s="1">
-        <v>1316700.0</v>
+        <v>1529625.0</v>
       </c>
       <c r="J13" s="1">
-        <v>47.793103448276</v>
+        <v>55.521778584392</v>
       </c>
       <c r="K13">
-        <v>0.73</v>
+        <v>0.83</v>
       </c>
       <c r="L13" t="s">
         <v>65</v>
       </c>
       <c r="M13" s="1">
-        <v>4071700.0</v>
+        <v>4284625.0</v>
       </c>
       <c r="N13" s="1">
-        <v>4089986.4</v>
+        <v>4305486.95</v>
       </c>
       <c r="O13" s="1">
-        <v>2.16</v>
+        <v>2.35</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>66</v>
       </c>
       <c r="B14" t="s">
         <v>67</v>
       </c>
       <c r="C14" s="1">
         <v>3600000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>123.631</v>
+        <v>114.096</v>
       </c>
       <c r="E14" s="1">
         <v>100.0</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>3600000.0</v>
       </c>
       <c r="I14" s="1">
-        <v>850716.0</v>
+        <v>507456.0</v>
       </c>
       <c r="J14" s="1">
-        <v>23.631</v>
+        <v>14.096</v>
       </c>
       <c r="K14">
-        <v>0.35</v>
+        <v>0.44</v>
       </c>
       <c r="L14" t="s">
         <v>68</v>
       </c>
       <c r="M14" s="1">
-        <v>4450716.0</v>
+        <v>4107456.0</v>
       </c>
       <c r="N14" s="1">
-        <v>4463439.29</v>
+        <v>4123138.19</v>
       </c>
       <c r="O14" s="1">
-        <v>2.36</v>
+        <v>2.25</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>69</v>
       </c>
       <c r="B15" t="s">
         <v>70</v>
       </c>
       <c r="C15" s="1">
         <v>2200000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>91.914</v>
+        <v>90.266</v>
       </c>
       <c r="E15" s="1">
         <v>100.0</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>2200000.0</v>
       </c>
       <c r="I15" s="1">
-        <v>-177892.0</v>
+        <v>-214148.0</v>
       </c>
       <c r="J15" s="1">
-        <v>-8.086</v>
+        <v>-9.734</v>
       </c>
       <c r="K15">
-        <v>0.2</v>
+        <v>0.24</v>
       </c>
       <c r="L15" t="s">
         <v>71</v>
       </c>
       <c r="M15" s="1">
-        <v>2022108.0</v>
+        <v>1985852.0</v>
       </c>
       <c r="N15" s="1">
-        <v>2026492.93</v>
+        <v>1991141.04</v>
       </c>
       <c r="O15" s="1">
-        <v>1.07</v>
+        <v>1.09</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>72</v>
       </c>
       <c r="B16" t="s">
         <v>73</v>
       </c>
       <c r="C16" s="1">
         <v>1500000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>98.685</v>
+        <v>98.591</v>
       </c>
       <c r="E16" s="1">
         <v>100.0</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>1500000.0</v>
       </c>
       <c r="I16" s="1">
-        <v>-19725.0</v>
+        <v>-21135.0</v>
       </c>
       <c r="J16" s="1">
-        <v>-1.315</v>
+        <v>-1.409</v>
       </c>
       <c r="K16">
-        <v>0.76</v>
+        <v>0.95</v>
       </c>
       <c r="L16" t="s">
         <v>74</v>
       </c>
       <c r="M16" s="1">
-        <v>1480275.0</v>
+        <v>1478865.0</v>
       </c>
       <c r="N16" s="1">
-        <v>1491669.23</v>
+        <v>1493143.85</v>
       </c>
       <c r="O16" s="1">
-        <v>0.79</v>
+        <v>0.82</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>75</v>
       </c>
       <c r="B17" t="s">
         <v>76</v>
       </c>
       <c r="C17" s="1">
         <v>1500000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>99.235</v>
+        <v>98.099</v>
       </c>
       <c r="E17" s="1">
         <v>100.0</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>1500000.0</v>
       </c>
       <c r="I17" s="1">
-        <v>-11475.0</v>
+        <v>-28515.0</v>
       </c>
       <c r="J17" s="1">
-        <v>-0.765</v>
+        <v>-1.901</v>
       </c>
       <c r="K17">
-        <v>0.26</v>
+        <v>0.39</v>
       </c>
       <c r="L17" t="s">
         <v>77</v>
       </c>
       <c r="M17" s="1">
-        <v>1488525.0</v>
+        <v>1471485.0</v>
       </c>
       <c r="N17" s="1">
-        <v>1492363.05</v>
+        <v>1477291.28</v>
       </c>
       <c r="O17" s="1">
-        <v>0.79</v>
+        <v>0.81</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>78</v>
       </c>
       <c r="B18" t="s">
         <v>79</v>
       </c>
       <c r="C18" s="1">
         <v>3000000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>95.962</v>
+        <v>93.311</v>
       </c>
       <c r="E18" s="1">
         <v>96.65</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>2899500.0</v>
       </c>
       <c r="I18" s="1">
-        <v>-20640.0</v>
+        <v>-100170.0</v>
       </c>
       <c r="J18" s="1">
-        <v>-0.71184687015003</v>
+        <v>-3.4547335747543</v>
       </c>
       <c r="K18">
-        <v>0.04</v>
+        <v>0.22</v>
       </c>
       <c r="L18" t="s">
         <v>80</v>
       </c>
       <c r="M18" s="1">
-        <v>2878860.0</v>
+        <v>2799330.0</v>
       </c>
       <c r="N18" s="1">
-        <v>2879937.35</v>
+        <v>2805794.09</v>
       </c>
       <c r="O18" s="1">
-        <v>1.52</v>
+        <v>1.53</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>81</v>
       </c>
       <c r="B19" t="s">
         <v>82</v>
       </c>
       <c r="C19" s="1">
         <v>4000000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>109.635</v>
+        <v>101.435</v>
       </c>
       <c r="E19" s="1">
         <v>100.0</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>4000000.0</v>
       </c>
       <c r="I19" s="1">
-        <v>385400.0</v>
+        <v>57400.0</v>
       </c>
       <c r="J19" s="1">
-        <v>9.635</v>
+        <v>1.435</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>4385400.0</v>
+        <v>4057400.0</v>
       </c>
       <c r="N19" s="1">
-        <v>4385400.0</v>
+        <v>4057400.0</v>
       </c>
       <c r="O19" s="1">
-        <v>2.31</v>
+        <v>2.22</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>83</v>
       </c>
       <c r="B20" t="s">
         <v>84</v>
       </c>
       <c r="C20" s="1">
         <v>3500000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>93.613</v>
+        <v>93.123</v>
       </c>
       <c r="E20" s="1">
         <v>100.0</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>3500000.0</v>
       </c>
       <c r="I20" s="1">
-        <v>-223545.0</v>
+        <v>-240695.0</v>
       </c>
       <c r="J20" s="1">
-        <v>-6.387</v>
+        <v>-6.877</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>3276455.0</v>
+        <v>3259305.0</v>
       </c>
       <c r="N20" s="1">
-        <v>3276455.0</v>
+        <v>3259305.0</v>
       </c>
       <c r="O20" s="1">
-        <v>1.73</v>
+        <v>1.78</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>85</v>
       </c>
       <c r="B21" t="s">
         <v>86</v>
       </c>
       <c r="C21" s="1">
         <v>1300000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>170.928</v>
+        <v>159.519</v>
       </c>
       <c r="E21" s="1">
         <v>100.0</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>1300000.0</v>
       </c>
       <c r="I21" s="1">
-        <v>922064.0</v>
+        <v>773747.0</v>
       </c>
       <c r="J21" s="1">
-        <v>70.928</v>
+        <v>59.519</v>
       </c>
       <c r="K21">
-        <v>0.96</v>
+        <v>1.08</v>
       </c>
       <c r="L21" t="s">
         <v>87</v>
       </c>
       <c r="M21" s="1">
-        <v>2222064.0</v>
+        <v>2073747.0</v>
       </c>
       <c r="N21" s="1">
-        <v>2234565.37</v>
+        <v>2087851.11</v>
       </c>
       <c r="O21" s="1">
-        <v>1.18</v>
+        <v>1.14</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>88</v>
       </c>
       <c r="B22" t="s">
         <v>89</v>
       </c>
       <c r="C22" s="1">
         <v>3200000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>116.05</v>
+        <v>129.371</v>
       </c>
       <c r="E22" s="1">
         <v>100.0</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>3200000.0</v>
       </c>
       <c r="I22" s="1">
-        <v>513600.0</v>
+        <v>939872.0</v>
       </c>
       <c r="J22" s="1">
-        <v>16.05</v>
+        <v>29.371</v>
       </c>
       <c r="K22">
-        <v>1.33</v>
+        <v>1.49</v>
       </c>
       <c r="L22" t="s">
         <v>90</v>
       </c>
       <c r="M22" s="1">
-        <v>3713600.0</v>
+        <v>4139872.0</v>
       </c>
       <c r="N22" s="1">
-        <v>3756015.34</v>
+        <v>4187459.95</v>
       </c>
       <c r="O22" s="1">
-        <v>1.98</v>
+        <v>2.29</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>91</v>
       </c>
       <c r="B23" t="s">
         <v>92</v>
       </c>
       <c r="C23" s="1">
         <v>2500000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>100.166</v>
+        <v>102.373</v>
       </c>
       <c r="E23" s="1">
         <v>101.94116</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>2548529.0</v>
       </c>
       <c r="I23" s="1">
-        <v>-44379.0</v>
+        <v>10796.0</v>
       </c>
       <c r="J23" s="1">
-        <v>-1.7413574654242</v>
+        <v>0.4236169178377</v>
       </c>
       <c r="K23">
-        <v>0.36</v>
+        <v>0.44</v>
       </c>
       <c r="L23" t="s">
         <v>93</v>
       </c>
       <c r="M23" s="1">
-        <v>2504150.0</v>
+        <v>2559325.0</v>
       </c>
       <c r="N23" s="1">
-        <v>2513088.36</v>
+        <v>2570318.15</v>
       </c>
       <c r="O23" s="1">
-        <v>1.33</v>
+        <v>1.4</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>94</v>
       </c>
       <c r="B24" t="s">
         <v>95</v>
       </c>
       <c r="C24" s="1">
         <v>5000000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>105.738</v>
+        <v>103.306</v>
       </c>
       <c r="E24" s="1">
         <v>107.6</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>5380000.0</v>
       </c>
       <c r="I24" s="1">
-        <v>-93100.0</v>
+        <v>-214700.0</v>
       </c>
       <c r="J24" s="1">
-        <v>-1.7304832713755</v>
+        <v>-3.9907063197026</v>
       </c>
       <c r="K24">
-        <v>0.55</v>
+        <v>0.68</v>
       </c>
       <c r="L24" t="s">
         <v>96</v>
       </c>
       <c r="M24" s="1">
-        <v>5286900.0</v>
+        <v>5165300.0</v>
       </c>
       <c r="N24" s="1">
-        <v>5314558.84</v>
+        <v>5199174.31</v>
       </c>
       <c r="O24" s="1">
-        <v>2.8</v>
+        <v>2.84</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>97</v>
       </c>
       <c r="B25" t="s">
         <v>98</v>
       </c>
       <c r="C25" s="1">
         <v>3600000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>136.025</v>
+        <v>139.084</v>
       </c>
       <c r="E25" s="1">
         <v>104.99305556</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
         <v>3779750.0</v>
       </c>
       <c r="I25" s="1">
-        <v>1117150.0</v>
+        <v>1227274.0</v>
       </c>
       <c r="J25" s="1">
-        <v>29.556187578544</v>
+        <v>32.469713605397</v>
       </c>
       <c r="K25">
-        <v>1.62</v>
+        <v>1.84</v>
       </c>
       <c r="L25" t="s">
         <v>99</v>
       </c>
       <c r="M25" s="1">
-        <v>4896900.0</v>
+        <v>5007024.0</v>
       </c>
       <c r="N25" s="1">
-        <v>4955053.85</v>
+        <v>5073089.93</v>
       </c>
       <c r="O25" s="1">
-        <v>2.62</v>
+        <v>2.77</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>100</v>
       </c>
       <c r="B26" t="s">
         <v>101</v>
       </c>
       <c r="C26" s="1">
         <v>2900000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>105.44</v>
+        <v>100.352</v>
       </c>
       <c r="E26" s="1">
         <v>100.0</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>2900000.0</v>
       </c>
       <c r="I26" s="1">
-        <v>157760.0</v>
+        <v>10208.0</v>
       </c>
       <c r="J26" s="1">
-        <v>5.44</v>
+        <v>0.352</v>
       </c>
       <c r="K26">
-        <v>0.2</v>
+        <v>0.24</v>
       </c>
       <c r="L26" t="s">
         <v>102</v>
       </c>
       <c r="M26" s="1">
-        <v>3057760.0</v>
+        <v>2910208.0</v>
       </c>
       <c r="N26" s="1">
-        <v>3063499.58</v>
+        <v>2917276.75</v>
       </c>
       <c r="O26" s="1">
-        <v>1.62</v>
+        <v>1.59</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>103</v>
       </c>
       <c r="B27" t="s">
         <v>104</v>
       </c>
       <c r="C27" s="1">
-        <v>2500000.0</v>
+        <v>3800000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>99.998</v>
+        <v>150.465</v>
       </c>
       <c r="E27" s="1">
-        <v>99.04</v>
+        <v>100.0</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>2476000.0</v>
+        <v>3800000.0</v>
       </c>
       <c r="I27" s="1">
-        <v>23950.0</v>
+        <v>1917670.0</v>
       </c>
       <c r="J27" s="1">
-        <v>0.9672859450727</v>
+        <v>50.465</v>
       </c>
       <c r="K27">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.22</v>
+      </c>
+      <c r="L27" t="s">
+        <v>105</v>
       </c>
       <c r="M27" s="1">
-        <v>2499950.0</v>
+        <v>5717670.0</v>
       </c>
       <c r="N27" s="1">
-        <v>2499950.0</v>
+        <v>5726021.65</v>
       </c>
       <c r="O27" s="1">
-        <v>1.32</v>
+        <v>3.13</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B28" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C28" s="1">
-        <v>3800000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>150.885</v>
+        <v>116.284</v>
       </c>
       <c r="E28" s="1">
         <v>100.0</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>3800000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="I28" s="1">
-        <v>1933630.0</v>
+        <v>472236.0</v>
       </c>
       <c r="J28" s="1">
-        <v>50.885</v>
+        <v>16.284</v>
       </c>
       <c r="K28">
-        <v>0.18</v>
+        <v>0.7</v>
       </c>
       <c r="L28" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="M28" s="1">
-        <v>5733630.0</v>
+        <v>3372236.0</v>
       </c>
       <c r="N28" s="1">
-        <v>5740311.32</v>
+        <v>3392615.45</v>
       </c>
       <c r="O28" s="1">
-        <v>3.03</v>
+        <v>1.85</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B29" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C29" s="1">
-        <v>2900000.0</v>
+        <v>3400000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>116.991</v>
+        <v>104.999</v>
       </c>
       <c r="E29" s="1">
         <v>100.0</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>2900000.0</v>
+        <v>3400000.0</v>
       </c>
       <c r="I29" s="1">
-        <v>492739.0</v>
+        <v>169966.0</v>
       </c>
       <c r="J29" s="1">
-        <v>16.991</v>
+        <v>4.999</v>
       </c>
       <c r="K29">
-        <v>0.62</v>
+        <v>0.48</v>
       </c>
       <c r="L29" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="M29" s="1">
-        <v>3392739.0</v>
+        <v>3569966.0</v>
       </c>
       <c r="N29" s="1">
-        <v>3410734.89</v>
+        <v>3586163.22</v>
       </c>
       <c r="O29" s="1">
-        <v>1.8</v>
+        <v>1.96</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B30" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C30" s="1">
-        <v>3400000.0</v>
+        <v>5800000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>110.017</v>
+        <v>96.806</v>
       </c>
       <c r="E30" s="1">
-        <v>100.0</v>
+        <v>101.90332</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>3400000.0</v>
+        <v>5910392.56</v>
       </c>
       <c r="I30" s="1">
-        <v>340578.0</v>
+        <v>-295644.56</v>
       </c>
       <c r="J30" s="1">
-        <v>10.017</v>
+        <v>-5.0021137682266</v>
       </c>
       <c r="K30">
-        <v>0.45</v>
+        <v>0.04</v>
       </c>
       <c r="L30" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="M30" s="1">
-        <v>3740578.0</v>
+        <v>5614748.0</v>
       </c>
       <c r="N30" s="1">
-        <v>3755736.33</v>
+        <v>5616813.75</v>
       </c>
       <c r="O30" s="1">
-        <v>1.98</v>
+        <v>3.07</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B31" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="C31" s="1">
-        <v>5800000.0</v>
+        <v>4500000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>99.667</v>
+        <v>111.133</v>
       </c>
       <c r="E31" s="1">
-        <v>101.90332</v>
+        <v>100.0</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>5910392.56</v>
+        <v>4500000.0</v>
       </c>
       <c r="I31" s="1">
-        <v>-129706.56</v>
+        <v>500985.0</v>
       </c>
       <c r="J31" s="1">
-        <v>-2.1945506780348</v>
+        <v>11.133</v>
       </c>
       <c r="K31">
-        <v>0.48</v>
+        <v>0.35</v>
       </c>
       <c r="L31" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="M31" s="1">
-        <v>5780686.0</v>
+        <v>5000985.0</v>
       </c>
       <c r="N31" s="1">
-        <v>5808335.32</v>
+        <v>5016561.92</v>
       </c>
       <c r="O31" s="1">
-        <v>3.07</v>
+        <v>2.74</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B32" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="C32" s="1">
-        <v>4500000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>119.036</v>
+        <v>96.063</v>
       </c>
       <c r="E32" s="1">
-        <v>100.0</v>
+        <v>102.7</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>4500000.0</v>
+        <v>2464800.0</v>
       </c>
       <c r="I32" s="1">
-        <v>856620.0</v>
+        <v>-159288.0</v>
       </c>
       <c r="J32" s="1">
-        <v>19.036</v>
+        <v>-6.4625121713729</v>
       </c>
       <c r="K32">
-        <v>0.26</v>
+        <v>0.95</v>
       </c>
       <c r="L32" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="M32" s="1">
-        <v>5356620.0</v>
+        <v>2305512.0</v>
       </c>
       <c r="N32" s="1">
-        <v>5368488.13</v>
+        <v>2328262.68</v>
       </c>
       <c r="O32" s="1">
-        <v>2.83</v>
+        <v>1.27</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B33" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="C33" s="1">
-        <v>2400000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>97.944</v>
+        <v>95.313</v>
       </c>
       <c r="E33" s="1">
-        <v>102.7</v>
+        <v>100.0</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>2464800.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="I33" s="1">
-        <v>-114144.0</v>
+        <v>-79679.0</v>
       </c>
       <c r="J33" s="1">
-        <v>-4.6309639727361</v>
+        <v>-4.687</v>
       </c>
       <c r="K33">
-        <v>0.89</v>
-[...2 lines deleted...]
-        <v>122</v>
+        <v>0.0</v>
+      </c>
+      <c r="L33">
+        <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>2350656.0</v>
+        <v>1620321.0</v>
       </c>
       <c r="N33" s="1">
-        <v>2372091.62</v>
+        <v>1620321.0</v>
       </c>
       <c r="O33" s="1">
-        <v>1.25</v>
+        <v>0.88</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>123</v>
       </c>
       <c r="B34" t="s">
         <v>124</v>
       </c>
       <c r="C34" s="1">
-        <v>1700000.0</v>
+        <v>4500000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>102.718</v>
+        <v>92.23</v>
       </c>
       <c r="E34" s="1">
-        <v>100.0</v>
+        <v>96.551</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>1700000.0</v>
+        <v>4344795.0</v>
       </c>
       <c r="I34" s="1">
-        <v>46206.0</v>
+        <v>-194445.0</v>
       </c>
       <c r="J34" s="1">
-        <v>2.718</v>
+        <v>-4.4753549937339</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>1746206.0</v>
+        <v>4150350.0</v>
       </c>
       <c r="N34" s="1">
-        <v>1746206.0</v>
+        <v>4150350.0</v>
       </c>
       <c r="O34" s="1">
-        <v>0.92</v>
+        <v>2.27</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>125</v>
       </c>
       <c r="B35" t="s">
         <v>126</v>
       </c>
       <c r="C35" s="1">
-        <v>4500000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>92.768</v>
+        <v>133.623</v>
       </c>
       <c r="E35" s="1">
-        <v>96.551</v>
+        <v>100.0</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>4344795.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="I35" s="1">
-        <v>-170235.0</v>
+        <v>806952.0</v>
       </c>
       <c r="J35" s="1">
-        <v>-3.9181365288811</v>
+        <v>33.623</v>
       </c>
       <c r="K35">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.76</v>
+      </c>
+      <c r="L35" t="s">
+        <v>127</v>
       </c>
       <c r="M35" s="1">
-        <v>4174560.0</v>
+        <v>3206952.0</v>
       </c>
       <c r="N35" s="1">
-        <v>4174560.0</v>
+        <v>3249264.33</v>
       </c>
       <c r="O35" s="1">
-        <v>2.2</v>
+        <v>1.77</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B36" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="C36" s="1">
-        <v>2400000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>140.178</v>
+        <v>102.898</v>
       </c>
       <c r="E36" s="1">
-        <v>100.0</v>
+        <v>113.5</v>
       </c>
       <c r="F36" t="s">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="G36">
-        <v>1.0</v>
+        <v>1.14</v>
       </c>
       <c r="H36" s="1">
-        <v>2400000.0</v>
+        <v>7759357.37</v>
       </c>
       <c r="I36" s="1">
-        <v>964272.0</v>
+        <v>-566208.12</v>
       </c>
       <c r="J36" s="1">
-        <v>40.178</v>
+        <v>-7.297100687605</v>
       </c>
       <c r="K36">
-        <v>1.52</v>
+        <v>0.06</v>
       </c>
       <c r="L36" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="M36" s="1">
-        <v>3364272.0</v>
+        <v>7193149.25</v>
       </c>
       <c r="N36" s="1">
-        <v>3400666.52</v>
+        <v>7198197.99</v>
       </c>
       <c r="O36" s="1">
-        <v>1.79</v>
+        <v>3.93</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B37" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C37" s="1">
-        <v>8000000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>108.771</v>
+        <v>104.627</v>
       </c>
       <c r="E37" s="1">
-        <v>113.5</v>
+        <v>101.35</v>
       </c>
       <c r="F37" t="s">
         <v>53</v>
       </c>
       <c r="G37">
-        <v>1.18</v>
+        <v>1.14</v>
       </c>
       <c r="H37" s="1">
-        <v>7759357.37</v>
+        <v>2855465.82</v>
       </c>
       <c r="I37" s="1">
-        <v>-381926.25</v>
+        <v>-112709.79</v>
       </c>
       <c r="J37" s="1">
-        <v>-4.9221376434683</v>
+        <v>-3.9471594865737</v>
       </c>
       <c r="K37">
-        <v>0.82</v>
+        <v>0.04</v>
       </c>
       <c r="L37" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="M37" s="1">
-        <v>7377431.12</v>
+        <v>2742756.03</v>
       </c>
       <c r="N37" s="1">
-        <v>7442995.62</v>
+        <v>2744012.9</v>
       </c>
       <c r="O37" s="1">
-        <v>3.93</v>
+        <v>1.5</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B38" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="C38" s="1">
         <v>3000000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>110.32</v>
+        <v>88.97</v>
       </c>
       <c r="E38" s="1">
-        <v>101.35</v>
+        <v>99.1777</v>
       </c>
       <c r="F38" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="G38">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>2855465.82</v>
+        <v>2975331.0</v>
       </c>
       <c r="I38" s="1">
-        <v>-49531.1</v>
+        <v>-306231.0</v>
       </c>
       <c r="J38" s="1">
-        <v>-1.7346066499231</v>
+        <v>-10.292333861342</v>
       </c>
       <c r="K38">
-        <v>0.98</v>
+        <v>0.73</v>
       </c>
       <c r="L38" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="M38" s="1">
-        <v>2805934.72</v>
+        <v>2669100.0</v>
       </c>
       <c r="N38" s="1">
-        <v>2835201.82</v>
+        <v>2690963.01</v>
       </c>
       <c r="O38" s="1">
-        <v>1.5</v>
+        <v>1.47</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B39" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="C39" s="1">
-        <v>3000000.0</v>
+        <v>3200000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>94.916</v>
+        <v>95.199</v>
       </c>
       <c r="E39" s="1">
-        <v>99.1777</v>
+        <v>101.540625</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>2975331.0</v>
+        <v>3249300.0</v>
       </c>
       <c r="I39" s="1">
-        <v>-127851.0</v>
+        <v>-202932.0</v>
       </c>
       <c r="J39" s="1">
-        <v>-4.2970345148153</v>
+        <v>-6.2454067029822</v>
       </c>
       <c r="K39">
-        <v>0.63</v>
+        <v>0.21</v>
       </c>
       <c r="L39" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="M39" s="1">
-        <v>2847480.0</v>
+        <v>3046368.0</v>
       </c>
       <c r="N39" s="1">
-        <v>2866466.3</v>
+        <v>3053031.01</v>
       </c>
       <c r="O39" s="1">
-        <v>1.51</v>
+        <v>1.67</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B40" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="C40" s="1">
-        <v>3200000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>95.775</v>
+        <v>200.29</v>
       </c>
       <c r="E40" s="1">
-        <v>101.540625</v>
+        <v>100.0</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>3249300.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="I40" s="1">
-        <v>-184500.0</v>
+        <v>1203480.0</v>
       </c>
       <c r="J40" s="1">
-        <v>-5.6781460622288</v>
+        <v>100.29</v>
       </c>
       <c r="K40">
-        <v>0.1</v>
-[...2 lines deleted...]
-        <v>141</v>
+        <v>0.05</v>
+      </c>
+      <c r="L40">
+        <v>562.5</v>
       </c>
       <c r="M40" s="1">
-        <v>3064800.0</v>
+        <v>2403480.0</v>
       </c>
       <c r="N40" s="1">
-        <v>3067956.16</v>
+        <v>2404042.5</v>
       </c>
       <c r="O40" s="1">
-        <v>1.62</v>
+        <v>1.31</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>142</v>
       </c>
       <c r="B41" t="s">
         <v>143</v>
       </c>
       <c r="C41" s="1">
-        <v>1200000.0</v>
+        <v>3200000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>201.87</v>
+        <v>126.16</v>
       </c>
       <c r="E41" s="1">
         <v>100.0</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>1200000.0</v>
+        <v>3200000.0</v>
       </c>
       <c r="I41" s="1">
-        <v>1222440.0</v>
+        <v>837120.0</v>
       </c>
       <c r="J41" s="1">
-        <v>101.87</v>
+        <v>26.16</v>
       </c>
       <c r="K41">
-        <v>1.33</v>
+        <v>1.35</v>
       </c>
       <c r="L41" t="s">
         <v>144</v>
       </c>
       <c r="M41" s="1">
-        <v>2422440.0</v>
+        <v>4037120.0</v>
       </c>
       <c r="N41" s="1">
-        <v>2438355.75</v>
+        <v>4080320.0</v>
       </c>
       <c r="O41" s="1">
-        <v>1.29</v>
+        <v>2.23</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>145</v>
       </c>
       <c r="B42" t="s">
         <v>146</v>
       </c>
       <c r="C42" s="1">
-        <v>3200000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>133.762</v>
+        <v>103.736</v>
       </c>
       <c r="E42" s="1">
-        <v>100.0</v>
+        <v>100.81</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>3200000.0</v>
+        <v>4032400.0</v>
       </c>
       <c r="I42" s="1">
-        <v>1080384.0</v>
+        <v>117040.0</v>
       </c>
       <c r="J42" s="1">
-        <v>33.762</v>
+        <v>2.9024898323579</v>
       </c>
       <c r="K42">
-        <v>1.17</v>
+        <v>0.6</v>
       </c>
       <c r="L42" t="s">
         <v>147</v>
       </c>
       <c r="M42" s="1">
-        <v>4280384.0</v>
+        <v>4149440.0</v>
       </c>
       <c r="N42" s="1">
-        <v>4317666.19</v>
+        <v>4173611.27</v>
       </c>
       <c r="O42" s="1">
         <v>2.28</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>148</v>
       </c>
       <c r="B43" t="s">
         <v>149</v>
       </c>
       <c r="C43" s="1">
-        <v>4000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>107.25</v>
+        <v>107.696</v>
       </c>
       <c r="E43" s="1">
-        <v>100.81</v>
+        <v>108.06</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>4032400.0</v>
+        <v>5403000.0</v>
       </c>
       <c r="I43" s="1">
-        <v>257600.0</v>
+        <v>-18200.0</v>
       </c>
       <c r="J43" s="1">
-        <v>6.3882551334193</v>
+        <v>-0.3368498982047</v>
       </c>
       <c r="K43">
-        <v>0.54</v>
+        <v>0.35</v>
       </c>
       <c r="L43" t="s">
         <v>150</v>
       </c>
       <c r="M43" s="1">
-        <v>4290000.0</v>
+        <v>5384800.0</v>
       </c>
       <c r="N43" s="1">
-        <v>4311408.84</v>
+        <v>5402385.62</v>
       </c>
       <c r="O43" s="1">
-        <v>2.28</v>
+        <v>2.95</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>151</v>
       </c>
       <c r="B44" t="s">
         <v>152</v>
       </c>
       <c r="C44" s="1">
-        <v>5000000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>110.971</v>
+        <v>130.214</v>
       </c>
       <c r="E44" s="1">
-        <v>108.06</v>
+        <v>124.766</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>5403000.0</v>
+        <v>4990640.0</v>
       </c>
       <c r="I44" s="1">
-        <v>145550.0</v>
+        <v>217920.0</v>
       </c>
       <c r="J44" s="1">
-        <v>2.6938737738294</v>
+        <v>4.3665742269529</v>
       </c>
       <c r="K44">
-        <v>0.26</v>
+        <v>0.6</v>
       </c>
       <c r="L44" t="s">
         <v>153</v>
       </c>
       <c r="M44" s="1">
-        <v>5548550.0</v>
+        <v>5208560.0</v>
       </c>
       <c r="N44" s="1">
-        <v>5561683.56</v>
+        <v>5232504.75</v>
       </c>
       <c r="O44" s="1">
-        <v>2.94</v>
+        <v>2.86</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>154</v>
       </c>
       <c r="B45" t="s">
         <v>155</v>
       </c>
       <c r="C45" s="1">
-        <v>4000000.0</v>
+        <v>3600000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>134.447</v>
+        <v>101.056</v>
       </c>
       <c r="E45" s="1">
-        <v>124.766</v>
+        <v>100.0</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>4990640.0</v>
+        <v>3600000.0</v>
       </c>
       <c r="I45" s="1">
-        <v>387240.0</v>
+        <v>38016.0</v>
       </c>
       <c r="J45" s="1">
-        <v>7.759325457256</v>
+        <v>1.056</v>
       </c>
       <c r="K45">
-        <v>0.49</v>
+        <v>0.3</v>
       </c>
       <c r="L45" t="s">
         <v>156</v>
       </c>
       <c r="M45" s="1">
-        <v>5377880.0</v>
+        <v>3638016.0</v>
       </c>
       <c r="N45" s="1">
-        <v>5397471.16</v>
+        <v>3648806.06</v>
       </c>
       <c r="O45" s="1">
-        <v>2.85</v>
+        <v>1.99</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>157</v>
       </c>
       <c r="B46" t="s">
         <v>158</v>
       </c>
       <c r="C46" s="1">
-        <v>3600000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>104.34</v>
+        <v>143.563</v>
       </c>
       <c r="E46" s="1">
         <v>100.0</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>3600000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="I46" s="1">
-        <v>156240.0</v>
+        <v>871260.0</v>
       </c>
       <c r="J46" s="1">
-        <v>4.34</v>
+        <v>43.563</v>
       </c>
       <c r="K46">
-        <v>0.2</v>
+        <v>0.33</v>
       </c>
       <c r="L46" t="s">
         <v>159</v>
       </c>
       <c r="M46" s="1">
-        <v>3756240.0</v>
+        <v>2871260.0</v>
       </c>
       <c r="N46" s="1">
-        <v>3763549.39</v>
+        <v>2877779.34</v>
       </c>
       <c r="O46" s="1">
-        <v>1.99</v>
+        <v>1.57</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>160</v>
       </c>
       <c r="B47" t="s">
         <v>161</v>
       </c>
       <c r="C47" s="1">
-        <v>2000000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>159.349</v>
+        <v>238.821</v>
       </c>
       <c r="E47" s="1">
-        <v>100.0</v>
+        <v>99.21818182</v>
       </c>
       <c r="F47" t="s">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="G47">
-        <v>1.0</v>
+        <v>1.14</v>
       </c>
       <c r="H47" s="1">
-        <v>2000000.0</v>
+        <v>2040675.31</v>
       </c>
       <c r="I47" s="1">
-        <v>1186980.0</v>
+        <v>2550430.95</v>
       </c>
       <c r="J47" s="1">
-        <v>59.349</v>
+        <v>124.97975241343</v>
       </c>
       <c r="K47">
-        <v>0.22</v>
+        <v>1.11</v>
       </c>
       <c r="L47" t="s">
         <v>162</v>
       </c>
       <c r="M47" s="1">
-        <v>3186980.0</v>
+        <v>4591106.26</v>
       </c>
       <c r="N47" s="1">
-        <v>3191289.39</v>
+        <v>4615505.0</v>
       </c>
       <c r="O47" s="1">
-        <v>1.68</v>
+        <v>2.52</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>163</v>
       </c>
       <c r="B48" t="s">
         <v>164</v>
       </c>
       <c r="C48" s="1">
-        <v>2200000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>305.295</v>
+        <v>101.736</v>
       </c>
       <c r="E48" s="1">
-        <v>99.21818182</v>
+        <v>105.4625</v>
       </c>
       <c r="F48" t="s">
         <v>53</v>
       </c>
       <c r="G48">
-        <v>1.18</v>
+        <v>1.14</v>
       </c>
       <c r="H48" s="1">
-        <v>2040675.31</v>
+        <v>7575147.43</v>
       </c>
       <c r="I48" s="1">
-        <v>3653678.23</v>
+        <v>-463228.52</v>
       </c>
       <c r="J48" s="1">
-        <v>179.04260477381</v>
+        <v>-6.115108970229</v>
       </c>
       <c r="K48">
-        <v>0.88</v>
-[...2 lines deleted...]
-        <v>165</v>
+        <v>0.0</v>
+      </c>
+      <c r="L48">
+        <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>5694353.54</v>
+        <v>7111918.91</v>
       </c>
       <c r="N48" s="1">
-        <v>5713682.6</v>
+        <v>7111918.91</v>
       </c>
       <c r="O48" s="1">
-        <v>3.02</v>
+        <v>3.88</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
+        <v>165</v>
+      </c>
+      <c r="B49" t="s">
         <v>166</v>
       </c>
-      <c r="B49" t="s">
+      <c r="C49" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="D49" s="1">
+        <v>107.542</v>
+      </c>
+      <c r="E49" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F49" t="s">
+        <v>8</v>
+      </c>
+      <c r="G49">
+        <v>1.0</v>
+      </c>
+      <c r="H49" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="I49" s="1">
+        <v>377100.0</v>
+      </c>
+      <c r="J49" s="1">
+        <v>7.542</v>
+      </c>
+      <c r="K49">
+        <v>0.05</v>
+      </c>
+      <c r="L49" t="s">
         <v>167</v>
       </c>
-      <c r="C49" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M49" s="1">
-        <v>6936430.69</v>
+        <v>5377100.0</v>
       </c>
       <c r="N49" s="1">
-        <v>6936430.69</v>
+        <v>5379710.5</v>
       </c>
       <c r="O49" s="1">
-        <v>3.66</v>
+        <v>2.94</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>168</v>
       </c>
       <c r="B50" t="s">
         <v>169</v>
       </c>
       <c r="C50" s="1">
-        <v>5000000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>112.757</v>
+        <v>95.316</v>
       </c>
       <c r="E50" s="1">
         <v>100.0</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>5000000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="I50" s="1">
-        <v>637850.0</v>
+        <v>-112416.0</v>
       </c>
       <c r="J50" s="1">
-        <v>12.757</v>
+        <v>-4.684</v>
       </c>
       <c r="K50">
-        <v>0.01</v>
+        <v>0.03</v>
       </c>
       <c r="L50">
-        <v>676.8</v>
+        <v>635.87</v>
       </c>
       <c r="M50" s="1">
-        <v>5637850.0</v>
+        <v>2287584.0</v>
       </c>
       <c r="N50" s="1">
-        <v>5638526.8</v>
+        <v>2288219.87</v>
       </c>
       <c r="O50" s="1">
-        <v>2.98</v>
+        <v>1.25</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>170</v>
       </c>
       <c r="B51" t="s">
         <v>171</v>
       </c>
       <c r="C51" s="1">
         <v>2500000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>127.507</v>
+        <v>114.572</v>
       </c>
       <c r="E51" s="1">
         <v>106.8</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
         <v>2670000.0</v>
       </c>
       <c r="I51" s="1">
-        <v>517675.0</v>
+        <v>194300.0</v>
       </c>
       <c r="J51" s="1">
-        <v>19.388576779026</v>
+        <v>7.2771535580524</v>
       </c>
       <c r="K51">
-        <v>0.91</v>
+        <v>1.06</v>
       </c>
       <c r="L51" t="s">
         <v>172</v>
       </c>
       <c r="M51" s="1">
-        <v>3187675.0</v>
+        <v>2864300.0</v>
       </c>
       <c r="N51" s="1">
-        <v>3210339.84</v>
+        <v>2890742.31</v>
       </c>
       <c r="O51" s="1">
-        <v>1.69</v>
+        <v>1.58</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>173</v>
       </c>
       <c r="B52" t="s">
         <v>174</v>
       </c>
       <c r="C52" s="1">
         <v>3600000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>101.467</v>
+        <v>96.733</v>
       </c>
       <c r="E52" s="1">
         <v>101.7</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
         <v>3661200.0</v>
       </c>
       <c r="I52" s="1">
-        <v>-8388.0</v>
+        <v>-178812.0</v>
       </c>
       <c r="J52" s="1">
-        <v>-0.2291052114061</v>
+        <v>-4.8839724680433</v>
       </c>
       <c r="K52">
-        <v>0.23</v>
+        <v>0.28</v>
       </c>
       <c r="L52" t="s">
         <v>175</v>
       </c>
       <c r="M52" s="1">
-        <v>3652812.0</v>
+        <v>3482388.0</v>
       </c>
       <c r="N52" s="1">
-        <v>3661252.61</v>
+        <v>3492568.94</v>
       </c>
       <c r="O52" s="1">
-        <v>1.93</v>
+        <v>1.91</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>176</v>
       </c>
       <c r="B53" t="s">
         <v>177</v>
       </c>
       <c r="C53" s="1">
         <v>2900000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>99.12</v>
+        <v>99.269</v>
       </c>
       <c r="E53" s="1">
         <v>99.85793103</v>
       </c>
       <c r="F53" t="s">
         <v>47</v>
       </c>
       <c r="G53">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="H53" s="1">
         <v>3362514.58</v>
       </c>
       <c r="I53" s="1">
-        <v>-73635.86</v>
+        <v>-32303.46</v>
       </c>
       <c r="J53" s="1">
-        <v>-2.1899045564882</v>
+        <v>-0.960693529543</v>
       </c>
       <c r="K53">
-        <v>0.56</v>
+        <v>0.68</v>
       </c>
       <c r="L53" t="s">
         <v>178</v>
       </c>
       <c r="M53" s="1">
-        <v>3288878.72</v>
+        <v>3330211.12</v>
       </c>
       <c r="N53" s="1">
-        <v>3305262.87</v>
+        <v>3349788.12</v>
       </c>
       <c r="O53" s="1">
-        <v>1.74</v>
+        <v>1.83</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>