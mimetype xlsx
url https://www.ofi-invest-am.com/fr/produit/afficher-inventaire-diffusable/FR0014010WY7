--- v1 (2026-06-13)
+++ v2 (2026-07-07)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="179">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="178">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000011074</t>
   </si>
   <si>
@@ -151,450 +151,447 @@
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>IT0004176001</t>
   </si>
   <si>
     <t>PRYSMIAN</t>
   </si>
   <si>
     <t>FR0000073272</t>
   </si>
   <si>
     <t>SAFRAN SA</t>
   </si>
   <si>
     <t>SE0000115446</t>
   </si>
   <si>
     <t>VOLVO CLASS B</t>
   </si>
   <si>
     <t>SEK</t>
   </si>
   <si>
-    <t>OVCT01723124</t>
-[...2 lines deleted...]
-    <t>EUR/GBP 19/03/26</t>
+    <t>OVCT01737424</t>
+  </si>
+  <si>
+    <t>EUR/GBP 21/05/26</t>
   </si>
   <si>
     <t>GBP</t>
   </si>
   <si>
-    <t>-8 275.24</t>
-[...11 lines deleted...]
-    <t>EUR/USD 19/03/26</t>
+    <t>-3 455.60</t>
+  </si>
+  <si>
+    <t>OVCT01737421</t>
+  </si>
+  <si>
+    <t>EUR/SEK 21/05/26</t>
+  </si>
+  <si>
+    <t>OVCT01737419</t>
+  </si>
+  <si>
+    <t>EUR/USD 21/05/26</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
-    <t>-51 919.71</t>
+    <t>-22 334.86</t>
   </si>
   <si>
     <t>FR0013521085</t>
   </si>
   <si>
     <t>ACCOR SA 0.7 07/12/2027</t>
   </si>
   <si>
-    <t>5 315.61</t>
+    <t>6 699.89</t>
   </si>
   <si>
     <t>XS2982266343</t>
   </si>
   <si>
     <t>AIRBUS / CITIGROUP 0.8 05/02/2030</t>
   </si>
   <si>
-    <t>4 383.56</t>
+    <t>6 904.11</t>
   </si>
   <si>
     <t>XS3239565701</t>
   </si>
   <si>
     <t>BARCLAYS BANK PLC Z 20/01/2031</t>
   </si>
   <si>
     <t>XS2465773070</t>
   </si>
   <si>
     <t>BE SEMICONDUCTOR IND. 1.875 06/04/2029</t>
   </si>
   <si>
-    <t>20 861.95</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0014010U53</t>
   </si>
   <si>
     <t>CARA OBLIGATIONS SAS 1.5 01/12/2030</t>
   </si>
   <si>
-    <t>15 682.19</t>
+    <t>19 084.93</t>
   </si>
   <si>
     <t>XS2257580857</t>
   </si>
   <si>
     <t>CELLNEX TELECOM SA 0.75 20/11/2031</t>
   </si>
   <si>
-    <t>5 289.04</t>
+    <t>6 328.77</t>
   </si>
   <si>
     <t>XS2630795404</t>
   </si>
   <si>
     <t>DAVIDE CAMPARI / LAGFIN 3.5 08/06/2028</t>
   </si>
   <si>
-    <t>14 278.85</t>
+    <t>17 596.15</t>
   </si>
   <si>
     <t>XS2740429589</t>
   </si>
   <si>
     <t>DAVIDE CAMPARI MILANO NV 2.375 17/01/2029</t>
   </si>
   <si>
-    <t>5 806.28</t>
+    <t>8 069.75</t>
   </si>
   <si>
     <t>DE000A30V5R1</t>
   </si>
   <si>
     <t>DELIVERY HERO SE 3.25 21/02/2030</t>
   </si>
   <si>
-    <t>6 464.09</t>
+    <t>12 658.84</t>
   </si>
   <si>
     <t>DE000A4DFHZ5</t>
   </si>
   <si>
     <t>DEUTSCHE LUFTHANSA AG Z 10/09/2032</t>
   </si>
   <si>
     <t>XS2339426004</t>
   </si>
   <si>
     <t>DIASORIN SPA Z 05/05/2028</t>
   </si>
   <si>
     <t>FR001400AFJ9</t>
   </si>
   <si>
     <t>ELIS SA 2.25 22/09/2029</t>
   </si>
   <si>
-    <t>14 104.11</t>
+    <t>15 947.26</t>
   </si>
   <si>
     <t>XS2637952610</t>
   </si>
   <si>
     <t>ENI SPA 2.95 14/09/2030</t>
   </si>
   <si>
-    <t>47 587.95</t>
+    <t>53 536.44</t>
   </si>
   <si>
     <t>IT0006769316</t>
   </si>
   <si>
     <t>EURONEXT NV 1.5 30/05/2032</t>
   </si>
   <si>
-    <t>10 993.15</t>
+    <t>13 356.16</t>
   </si>
   <si>
     <t>DE000A352B25</t>
   </si>
   <si>
     <t>EVONIK / RAG-STIFTUNG 2.25 28/11/2030</t>
   </si>
   <si>
-    <t>33 874.31</t>
+    <t>41 022.10</t>
   </si>
   <si>
     <t>FR00140112G1</t>
   </si>
   <si>
     <t>EXAIL TECHNOLOGIES PERP</t>
   </si>
   <si>
-    <t>66 065.93</t>
+    <t>3 147.54</t>
   </si>
   <si>
     <t>XS3168182692</t>
   </si>
   <si>
     <t>FERROVIAL SE 0.75 20/05/2031</t>
   </si>
   <si>
-    <t>7 068.75</t>
+    <t>8 397.92</t>
   </si>
   <si>
     <t>XS2557565830</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU 0.8 07/12/2027</t>
   </si>
   <si>
-    <t>8 351.65</t>
+    <t>10 272.53</t>
   </si>
   <si>
     <t>XS3034368806</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU 1.5 27/03/2030</t>
   </si>
   <si>
-    <t>20 379.45</t>
+    <t>1 549.32</t>
   </si>
   <si>
     <t>XS3041309207</t>
   </si>
   <si>
     <t>JPMORGAN CHASE FINANCIAL COMPANY L 0.5 27/03/2030</t>
   </si>
   <si>
-    <t>16 197.22</t>
-[...1 lines deleted...]
-  <si>
     <t>DE000A3L21D1</t>
   </si>
   <si>
     <t>LEG PROPERTIES BV 1 04/09/2030</t>
   </si>
   <si>
-    <t>2 065.75</t>
+    <t>5 720.55</t>
   </si>
   <si>
     <t>FR0014010NZ3</t>
   </si>
   <si>
     <t>LEGRAND SA 1.5 23/06/2033</t>
   </si>
   <si>
-    <t>15 576.92</t>
+    <t>19 842.03</t>
   </si>
   <si>
     <t>XS2782912518</t>
   </si>
   <si>
     <t>LVMH / CITIGROUP 1 09/04/2029</t>
   </si>
   <si>
-    <t>22 750.68</t>
-[...1 lines deleted...]
-  <si>
     <t>DE000A46Z7S3</t>
   </si>
   <si>
     <t>MTU AERO ENGINES AG Z 15/07/2033</t>
   </si>
   <si>
     <t>XS2305842903</t>
   </si>
   <si>
     <t>NEXI SPA Z 24/02/2028</t>
   </si>
   <si>
     <t>XS2763018889</t>
   </si>
   <si>
     <t>PHARMING GROUP NV 4.5 25/04/2029</t>
   </si>
   <si>
-    <t>42 312.33</t>
+    <t>49 117.81</t>
   </si>
   <si>
     <t>DE000A4EF8U1</t>
   </si>
   <si>
     <t>QIAGEN NV 2 04/09/2032</t>
   </si>
   <si>
-    <t>5 048.74</t>
+    <t>13 441.25</t>
   </si>
   <si>
     <t>DE000A3L06J9</t>
   </si>
   <si>
     <t>QIAGEN NV 2.5 10/09/2031</t>
   </si>
   <si>
-    <t>1 256.87</t>
+    <t>5 326.52</t>
   </si>
   <si>
     <t>DE000A4D9G75</t>
   </si>
   <si>
     <t>REDCARE PHARMACY NV 1.75 16/04/2032</t>
   </si>
   <si>
-    <t>21 863.01</t>
+    <t>25 171.23</t>
   </si>
   <si>
     <t>FR001400NF10</t>
   </si>
   <si>
     <t>REMY COINTREAU / ORPAR 2 07/02/2031</t>
   </si>
   <si>
-    <t>6 663.01</t>
+    <t>10 695.89</t>
   </si>
   <si>
     <t>XS2677538493</t>
   </si>
   <si>
     <t>SAIPEM SPA 2.875 11/09/2029</t>
   </si>
   <si>
+    <t>2 718.75</t>
+  </si>
+  <si>
     <t>DE000A460P02</t>
   </si>
   <si>
     <t>SALZGITTER AG 2.875 22/10/2032</t>
   </si>
   <si>
-    <t>43 200.00</t>
+    <t>50 005.48</t>
   </si>
   <si>
     <t>FR0014012R72</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC SE 1.25 23/09/2033</t>
   </si>
   <si>
-    <t>24 171.27</t>
+    <t>2 309.78</t>
   </si>
   <si>
     <t>FR001400R1R6</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC SE 1.625 28/06/2031</t>
   </si>
   <si>
-    <t>17 585.62</t>
+    <t>22 705.48</t>
   </si>
   <si>
     <t>FR001400M9F9</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC SE 1.97 27/11/2030</t>
   </si>
   <si>
-    <t>23 944.75</t>
+    <t>28 951.38</t>
   </si>
   <si>
     <t>XS3266589525</t>
   </si>
   <si>
     <t>SNAM SPA 1.75 14/01/2031</t>
   </si>
   <si>
-    <t>10 790.06</t>
+    <t>14 792.82</t>
   </si>
   <si>
     <t>FR001400F2K3</t>
   </si>
   <si>
     <t>SPIE SA 2 17/01/2028</t>
   </si>
   <si>
-    <t>6 519.34</t>
+    <t>9 060.77</t>
   </si>
   <si>
     <t>XS2725834043</t>
   </si>
   <si>
     <t>STILLWATER MINING COMPANY 4.25 28/11/2028</t>
   </si>
   <si>
-    <t>24 398.74</t>
+    <t>29 217.75</t>
   </si>
   <si>
     <t>XS2211997239</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV Z 04/08/2027</t>
   </si>
   <si>
     <t>FR001400XE50</t>
   </si>
   <si>
     <t>VINCI SA 0.7 18/02/2030</t>
   </si>
   <si>
-    <t>2 610.50</t>
+    <t>4 834.25</t>
   </si>
   <si>
     <t>FR0014016PI1</t>
   </si>
   <si>
     <t>VINCI SA 0.75 04/03/2031</t>
   </si>
   <si>
+    <t>1 760.87</t>
+  </si>
+  <si>
     <t>AT0000A33R11</t>
   </si>
   <si>
     <t>VOESTALPINE AG 2.75 28/04/2028</t>
   </si>
   <si>
-    <t>26 442.31</t>
+    <t>30 786.40</t>
   </si>
   <si>
     <t>DE000A4DFHL5</t>
   </si>
   <si>
     <t>VONOVIA SE 0.875 20/05/2032</t>
   </si>
   <si>
-    <t>10 180.94</t>
+    <t>12 182.32</t>
   </si>
   <si>
     <t>XS2339232147</t>
   </si>
   <si>
     <t>WH SMITH PLC 1.625 07/05/2026</t>
   </si>
   <si>
-    <t>19 577.00</t>
+    <t>22 798.00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -958,211 +955,211 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>875657.0571</v>
+        <v>877953.0571</v>
       </c>
       <c r="D2">
-        <v>92.75</v>
+        <v>93.18</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>81218559.27</v>
+        <v>81807701.08</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>81218559.27</v>
+        <v>81807701.08</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>1162695.0</v>
       </c>
       <c r="D3">
-        <v>87.38</v>
+        <v>87.78</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>101601963.22</v>
+        <v>102070870.75</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>101601963.22</v>
+        <v>102070870.75</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
         <v>1.0</v>
       </c>
       <c r="D4">
-        <v>122.17</v>
+        <v>122.72</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>122.17</v>
+        <v>122.72</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>122.17</v>
+        <v>122.72</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>2910.5169</v>
+        <v>2812.9888</v>
       </c>
       <c r="D5">
-        <v>110.54</v>
+        <v>111.02</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>321742.54</v>
+        <v>312301.09</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>321742.54</v>
+        <v>312301.09</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>1.0</v>
       </c>
       <c r="D6">
-        <v>118.42</v>
+        <v>118.98</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>118.42</v>
+        <v>118.98</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>118.42</v>
+        <v>118.98</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>211.0</v>
       </c>
       <c r="D7">
-        <v>103.29</v>
+        <v>103.71</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>21796.06</v>
+        <v>21884.77</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>21796.06</v>
+        <v>21884.77</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -1214,2634 +1211,2634 @@
       </c>
       <c r="M1" t="s">
         <v>30</v>
       </c>
       <c r="N1" t="s">
         <v>31</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>34</v>
       </c>
       <c r="B2" t="s">
         <v>35</v>
       </c>
       <c r="C2" s="1">
         <v>21000.0</v>
       </c>
       <c r="D2" s="1">
-        <v>198.5</v>
+        <v>202.4</v>
       </c>
       <c r="E2" s="1">
         <v>101.4651857143</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>2130768.9</v>
       </c>
       <c r="I2" s="1">
-        <v>2037731.1</v>
+        <v>2119631.1</v>
       </c>
       <c r="J2" s="1">
-        <v>95.633604376336</v>
+        <v>99.477287283478</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>4168500.0</v>
+        <v>4250400.0</v>
       </c>
       <c r="N2" s="1">
-        <v>4168500.0</v>
+        <v>4250400.0</v>
       </c>
       <c r="O2" s="1">
-        <v>2.28</v>
+        <v>2.31</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="B3" t="s">
         <v>37</v>
       </c>
       <c r="C3" s="1">
-        <v>1362.0</v>
+        <v>1372.0</v>
       </c>
       <c r="D3" s="1">
-        <v>4782.95</v>
+        <v>4789.82</v>
       </c>
       <c r="E3" s="1">
-        <v>4771.8263582966</v>
+        <v>4773.6284912536</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>6499227.5</v>
+        <v>6549418.29</v>
       </c>
       <c r="I3" s="1">
-        <v>15150.4</v>
+        <v>22214.75</v>
       </c>
       <c r="J3" s="1">
-        <v>0.23311078124285</v>
+        <v>0.33918661194565</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>6514377.9</v>
+        <v>6571633.04</v>
       </c>
       <c r="N3" s="1">
-        <v>6514377.9</v>
+        <v>6571633.04</v>
       </c>
       <c r="O3" s="1">
-        <v>3.56</v>
+        <v>3.57</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>38</v>
       </c>
       <c r="B4" t="s">
         <v>39</v>
       </c>
       <c r="C4" s="1">
         <v>40000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>98.42</v>
+        <v>104.75</v>
       </c>
       <c r="E4" s="1">
         <v>40.2355</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>1609420.0</v>
       </c>
       <c r="I4" s="1">
-        <v>2327380.0</v>
+        <v>2580580.0</v>
       </c>
       <c r="J4" s="1">
-        <v>144.60985945247</v>
+        <v>160.3422350909</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>3936800.0</v>
+        <v>4190000.0</v>
       </c>
       <c r="N4" s="1">
-        <v>3936800.0</v>
+        <v>4190000.0</v>
       </c>
       <c r="O4" s="1">
-        <v>2.15</v>
+        <v>2.27</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>40</v>
       </c>
       <c r="B5" t="s">
         <v>41</v>
       </c>
       <c r="C5" s="1">
         <v>5000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>304.4</v>
+        <v>283.0</v>
       </c>
       <c r="E5" s="1">
         <v>251.537302</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>1257686.51</v>
       </c>
       <c r="I5" s="1">
-        <v>264313.49</v>
+        <v>157313.49</v>
       </c>
       <c r="J5" s="1">
-        <v>21.015848377033</v>
+        <v>12.50816389849</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>1522000.0</v>
+        <v>1415000.0</v>
       </c>
       <c r="N5" s="1">
-        <v>1522000.0</v>
+        <v>1415000.0</v>
       </c>
       <c r="O5" s="1">
-        <v>0.83</v>
+        <v>0.77</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>42</v>
       </c>
       <c r="B6" t="s">
         <v>43</v>
       </c>
       <c r="C6" s="1">
         <v>50000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>324.0</v>
+        <v>308.8</v>
       </c>
       <c r="E6" s="1">
         <v>253.272567</v>
       </c>
       <c r="F6" t="s">
         <v>44</v>
       </c>
       <c r="G6">
-        <v>10.78</v>
+        <v>11.03</v>
       </c>
       <c r="H6" s="1">
         <v>1121568.36</v>
       </c>
       <c r="I6" s="1">
-        <v>381144.87</v>
+        <v>278885.15</v>
       </c>
       <c r="J6" s="1">
-        <v>33.983204554736</v>
+        <v>24.865639932995</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>1502713.23</v>
+        <v>1400453.51</v>
       </c>
       <c r="N6" s="1">
-        <v>1502713.23</v>
+        <v>1400453.51</v>
       </c>
       <c r="O6" s="1">
-        <v>0.82</v>
+        <v>0.76</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>45</v>
       </c>
       <c r="B7" t="s">
         <v>46</v>
       </c>
       <c r="C7" s="1">
-        <v>3292729.24</v>
+        <v>3343922.8</v>
       </c>
       <c r="D7" s="1">
-        <v>1.15653339</v>
+        <v>1.14229163</v>
       </c>
       <c r="E7" s="1">
-        <v>1.1451933386</v>
+        <v>1.1543118736</v>
       </c>
       <c r="F7" t="s">
         <v>47</v>
       </c>
       <c r="G7">
-        <v>0.86</v>
+        <v>0.87</v>
       </c>
       <c r="H7" s="1">
         <v>0.0</v>
       </c>
       <c r="I7" s="1">
-        <v>-32605.6</v>
+        <v>34821.4</v>
       </c>
       <c r="J7" s="1">
         <v>0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7" t="s">
         <v>48</v>
       </c>
       <c r="M7" s="1">
-        <v>-24330.36</v>
+        <v>38277.0</v>
       </c>
       <c r="N7" s="1">
-        <v>-32605.6</v>
+        <v>34821.4</v>
       </c>
       <c r="O7" s="1">
-        <v>-0.02</v>
+        <v>0.02</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>49</v>
       </c>
       <c r="B8" t="s">
         <v>50</v>
       </c>
       <c r="C8" s="1">
-        <v>1430726.57</v>
+        <v>1498867.42</v>
       </c>
       <c r="D8" s="1">
-        <v>0.09276118</v>
+        <v>0.09072146</v>
       </c>
       <c r="E8" s="1">
-        <v>0.0933430028</v>
+        <v>0.0935768557</v>
       </c>
       <c r="F8" t="s">
         <v>44</v>
       </c>
       <c r="G8">
-        <v>10.78</v>
+        <v>11.03</v>
       </c>
       <c r="H8" s="1">
         <v>0.0</v>
       </c>
       <c r="I8" s="1">
-        <v>8917.91</v>
+        <v>45736.28</v>
       </c>
       <c r="J8" s="1">
         <v>0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
-        <v>179.88</v>
+        <v>151.72</v>
       </c>
       <c r="M8" s="1">
-        <v>8738.03</v>
+        <v>45584.56</v>
       </c>
       <c r="N8" s="1">
-        <v>8917.9100000002</v>
+        <v>45736.28</v>
       </c>
       <c r="O8" s="1">
-        <v>0.0</v>
+        <v>0.02</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>51</v>
       </c>
       <c r="B9" t="s">
         <v>52</v>
       </c>
       <c r="C9" s="1">
-        <v>23417077.32</v>
+        <v>21814537.7</v>
       </c>
       <c r="D9" s="1">
-        <v>0.87362926</v>
+        <v>0.86234889</v>
       </c>
       <c r="E9" s="1">
-        <v>0.8463007055</v>
+        <v>0.8651447041</v>
       </c>
       <c r="F9" t="s">
         <v>53</v>
       </c>
       <c r="G9">
-        <v>1.14</v>
+        <v>1.16</v>
       </c>
       <c r="H9" s="1">
         <v>0.0</v>
       </c>
       <c r="I9" s="1">
-        <v>-667542.81</v>
+        <v>70496.2</v>
       </c>
       <c r="J9" s="1">
         <v>0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9" t="s">
         <v>54</v>
       </c>
       <c r="M9" s="1">
-        <v>-615623.1</v>
+        <v>92831.059999999</v>
       </c>
       <c r="N9" s="1">
-        <v>-667542.81</v>
+        <v>70496.199999999</v>
       </c>
       <c r="O9" s="1">
-        <v>-0.37</v>
+        <v>0.04</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>55</v>
       </c>
       <c r="B10" t="s">
         <v>56</v>
       </c>
       <c r="C10" s="1">
         <v>60000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>52.64</v>
+        <v>53.41</v>
       </c>
       <c r="E10" s="1">
         <v>53.6332695</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>3217996.17</v>
       </c>
       <c r="I10" s="1">
-        <v>-64911.78</v>
+        <v>-20096.06</v>
       </c>
       <c r="J10" s="1">
-        <v>-2.0171490757244</v>
+        <v>-0.6244898669348</v>
       </c>
       <c r="K10">
-        <v>0.18</v>
+        <v>0.23</v>
       </c>
       <c r="L10" t="s">
         <v>57</v>
       </c>
       <c r="M10" s="1">
-        <v>3153084.39</v>
+        <v>3197900.11</v>
       </c>
       <c r="N10" s="1">
-        <v>3158400.0</v>
+        <v>3204600.0</v>
       </c>
       <c r="O10" s="1">
-        <v>1.72</v>
+        <v>1.74</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>58</v>
       </c>
       <c r="B11" t="s">
         <v>59</v>
       </c>
       <c r="C11" s="1">
         <v>5000000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>103.034</v>
+        <v>101.685</v>
       </c>
       <c r="E11" s="1">
         <v>100.0</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>5000000.0</v>
       </c>
       <c r="I11" s="1">
-        <v>151700.0</v>
+        <v>84250.0</v>
       </c>
       <c r="J11" s="1">
-        <v>3.034</v>
+        <v>1.685</v>
       </c>
       <c r="K11">
-        <v>0.09</v>
+        <v>0.14</v>
       </c>
       <c r="L11" t="s">
         <v>60</v>
       </c>
       <c r="M11" s="1">
-        <v>5151700.0</v>
+        <v>5084250.0</v>
       </c>
       <c r="N11" s="1">
-        <v>5156083.56</v>
+        <v>5091154.11</v>
       </c>
       <c r="O11" s="1">
-        <v>2.82</v>
+        <v>2.76</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>61</v>
       </c>
       <c r="B12" t="s">
         <v>62</v>
       </c>
       <c r="C12" s="1">
         <v>5400000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>106.532</v>
+        <v>108.641</v>
       </c>
       <c r="E12" s="1">
         <v>100.5</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>5427000.0</v>
       </c>
       <c r="I12" s="1">
-        <v>325728.0</v>
+        <v>439614.0</v>
       </c>
       <c r="J12" s="1">
-        <v>6.0019900497512</v>
+        <v>8.1004975124378</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>5752728.0</v>
+        <v>5866614.0</v>
       </c>
       <c r="N12" s="1">
-        <v>5752728.0</v>
+        <v>5866614.0</v>
       </c>
       <c r="O12" s="1">
-        <v>3.14</v>
+        <v>3.18</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>63</v>
       </c>
       <c r="B13" t="s">
         <v>64</v>
       </c>
       <c r="C13" s="1">
         <v>2500000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>171.385</v>
+        <v>172.404</v>
       </c>
       <c r="E13" s="1">
         <v>110.2</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>2755000.0</v>
       </c>
       <c r="I13" s="1">
-        <v>1529625.0</v>
+        <v>1555100.0</v>
       </c>
       <c r="J13" s="1">
-        <v>55.521778584392</v>
+        <v>56.446460980036</v>
       </c>
       <c r="K13">
-        <v>0.83</v>
-[...2 lines deleted...]
-        <v>65</v>
+        <v>0.02</v>
+      </c>
+      <c r="L13">
+        <v>384.22</v>
       </c>
       <c r="M13" s="1">
-        <v>4284625.0</v>
+        <v>4310100.0</v>
       </c>
       <c r="N13" s="1">
-        <v>4305486.95</v>
+        <v>4310484.22</v>
       </c>
       <c r="O13" s="1">
-        <v>2.35</v>
+        <v>2.34</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
+        <v>65</v>
+      </c>
+      <c r="B14" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
       <c r="C14" s="1">
         <v>3600000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>114.096</v>
+        <v>115.332</v>
       </c>
       <c r="E14" s="1">
         <v>100.0</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>3600000.0</v>
       </c>
       <c r="I14" s="1">
-        <v>507456.0</v>
+        <v>551952.0</v>
       </c>
       <c r="J14" s="1">
-        <v>14.096</v>
+        <v>15.332</v>
       </c>
       <c r="K14">
-        <v>0.44</v>
+        <v>0.53</v>
       </c>
       <c r="L14" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="M14" s="1">
-        <v>4107456.0</v>
+        <v>4151952.0</v>
       </c>
       <c r="N14" s="1">
-        <v>4123138.19</v>
+        <v>4171036.93</v>
       </c>
       <c r="O14" s="1">
-        <v>2.25</v>
+        <v>2.26</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
+        <v>68</v>
+      </c>
+      <c r="B15" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="C15" s="1">
         <v>2200000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>90.266</v>
+        <v>89.213</v>
       </c>
       <c r="E15" s="1">
         <v>100.0</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>2200000.0</v>
       </c>
       <c r="I15" s="1">
-        <v>-214148.0</v>
+        <v>-237314.0</v>
       </c>
       <c r="J15" s="1">
-        <v>-9.734</v>
+        <v>-10.787</v>
       </c>
       <c r="K15">
-        <v>0.24</v>
+        <v>0.29</v>
       </c>
       <c r="L15" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="M15" s="1">
-        <v>1985852.0</v>
+        <v>1962686.0</v>
       </c>
       <c r="N15" s="1">
-        <v>1991141.04</v>
+        <v>1969014.77</v>
       </c>
       <c r="O15" s="1">
-        <v>1.09</v>
+        <v>1.07</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
+        <v>71</v>
+      </c>
+      <c r="B16" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="C16" s="1">
         <v>1500000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>98.591</v>
+        <v>98.047</v>
       </c>
       <c r="E16" s="1">
         <v>100.0</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>1500000.0</v>
       </c>
       <c r="I16" s="1">
-        <v>-21135.0</v>
+        <v>-29295.0</v>
       </c>
       <c r="J16" s="1">
-        <v>-1.409</v>
+        <v>-1.953</v>
       </c>
       <c r="K16">
-        <v>0.95</v>
+        <v>1.17</v>
       </c>
       <c r="L16" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="M16" s="1">
-        <v>1478865.0</v>
+        <v>1470705.0</v>
       </c>
       <c r="N16" s="1">
-        <v>1493143.85</v>
+        <v>1488301.15</v>
       </c>
       <c r="O16" s="1">
-        <v>0.82</v>
+        <v>0.81</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
+        <v>74</v>
+      </c>
+      <c r="B17" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="C17" s="1">
         <v>1500000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>98.099</v>
+        <v>97.446</v>
       </c>
       <c r="E17" s="1">
         <v>100.0</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>1500000.0</v>
       </c>
       <c r="I17" s="1">
-        <v>-28515.0</v>
+        <v>-38310.0</v>
       </c>
       <c r="J17" s="1">
-        <v>-1.901</v>
+        <v>-2.554</v>
       </c>
       <c r="K17">
-        <v>0.39</v>
+        <v>0.54</v>
       </c>
       <c r="L17" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="M17" s="1">
-        <v>1471485.0</v>
+        <v>1461690.0</v>
       </c>
       <c r="N17" s="1">
-        <v>1477291.28</v>
+        <v>1469759.75</v>
       </c>
       <c r="O17" s="1">
-        <v>0.81</v>
+        <v>0.8</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
+        <v>77</v>
+      </c>
+      <c r="B18" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="C18" s="1">
         <v>3000000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>93.311</v>
+        <v>93.5</v>
       </c>
       <c r="E18" s="1">
         <v>96.65</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>2899500.0</v>
       </c>
       <c r="I18" s="1">
-        <v>-100170.0</v>
+        <v>-94500.0</v>
       </c>
       <c r="J18" s="1">
-        <v>-3.4547335747543</v>
+        <v>-3.2591826176927</v>
       </c>
       <c r="K18">
-        <v>0.22</v>
+        <v>0.42</v>
       </c>
       <c r="L18" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="M18" s="1">
-        <v>2799330.0</v>
+        <v>2805000.0</v>
       </c>
       <c r="N18" s="1">
-        <v>2805794.09</v>
+        <v>2817658.84</v>
       </c>
       <c r="O18" s="1">
         <v>1.53</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
+        <v>80</v>
+      </c>
+      <c r="B19" t="s">
         <v>81</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="C19" s="1">
         <v>4000000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>101.435</v>
+        <v>100.122</v>
       </c>
       <c r="E19" s="1">
         <v>100.0</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>4000000.0</v>
       </c>
       <c r="I19" s="1">
-        <v>57400.0</v>
+        <v>4880.0</v>
       </c>
       <c r="J19" s="1">
-        <v>1.435</v>
+        <v>0.122</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>4057400.0</v>
+        <v>4004880.0</v>
       </c>
       <c r="N19" s="1">
-        <v>4057400.0</v>
+        <v>4004880.0</v>
       </c>
       <c r="O19" s="1">
-        <v>2.22</v>
+        <v>2.17</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
+        <v>82</v>
+      </c>
+      <c r="B20" t="s">
         <v>83</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="C20" s="1">
         <v>3500000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>93.123</v>
+        <v>92.12</v>
       </c>
       <c r="E20" s="1">
         <v>100.0</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>3500000.0</v>
       </c>
       <c r="I20" s="1">
-        <v>-240695.0</v>
+        <v>-275800.0</v>
       </c>
       <c r="J20" s="1">
-        <v>-6.877</v>
+        <v>-7.88</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>3259305.0</v>
+        <v>3224200.0</v>
       </c>
       <c r="N20" s="1">
-        <v>3259305.0</v>
+        <v>3224200.0</v>
       </c>
       <c r="O20" s="1">
-        <v>1.78</v>
+        <v>1.75</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
+        <v>84</v>
+      </c>
+      <c r="B21" t="s">
         <v>85</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="C21" s="1">
         <v>1300000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>159.519</v>
+        <v>154.548</v>
       </c>
       <c r="E21" s="1">
         <v>100.0</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>1300000.0</v>
       </c>
       <c r="I21" s="1">
-        <v>773747.0</v>
+        <v>709124.0</v>
       </c>
       <c r="J21" s="1">
-        <v>59.519</v>
+        <v>54.548</v>
       </c>
       <c r="K21">
-        <v>1.08</v>
+        <v>1.23</v>
       </c>
       <c r="L21" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="M21" s="1">
-        <v>2073747.0</v>
+        <v>2009124.0</v>
       </c>
       <c r="N21" s="1">
-        <v>2087851.11</v>
+        <v>2025071.26</v>
       </c>
       <c r="O21" s="1">
-        <v>1.14</v>
+        <v>1.1</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
+        <v>87</v>
+      </c>
+      <c r="B22" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="C22" s="1">
         <v>3200000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>129.371</v>
+        <v>143.67</v>
       </c>
       <c r="E22" s="1">
         <v>100.0</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>3200000.0</v>
       </c>
       <c r="I22" s="1">
-        <v>939872.0</v>
+        <v>1397440.0</v>
       </c>
       <c r="J22" s="1">
-        <v>29.371</v>
+        <v>43.67</v>
       </c>
       <c r="K22">
-        <v>1.49</v>
+        <v>1.67</v>
       </c>
       <c r="L22" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="M22" s="1">
-        <v>4139872.0</v>
+        <v>4597440.0</v>
       </c>
       <c r="N22" s="1">
-        <v>4187459.95</v>
+        <v>4650976.44</v>
       </c>
       <c r="O22" s="1">
-        <v>2.29</v>
+        <v>2.52</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
+        <v>90</v>
+      </c>
+      <c r="B23" t="s">
         <v>91</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="C23" s="1">
         <v>2500000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>102.373</v>
+        <v>102.177</v>
       </c>
       <c r="E23" s="1">
         <v>101.94116</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>2548529.0</v>
       </c>
       <c r="I23" s="1">
-        <v>10796.0</v>
+        <v>5896.0</v>
       </c>
       <c r="J23" s="1">
-        <v>0.4236169178377</v>
+        <v>0.2313491429762</v>
       </c>
       <c r="K23">
-        <v>0.44</v>
+        <v>0.53</v>
       </c>
       <c r="L23" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="M23" s="1">
-        <v>2559325.0</v>
+        <v>2554425.0</v>
       </c>
       <c r="N23" s="1">
-        <v>2570318.15</v>
+        <v>2567781.16</v>
       </c>
       <c r="O23" s="1">
-        <v>1.4</v>
+        <v>1.39</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
+        <v>93</v>
+      </c>
+      <c r="B24" t="s">
         <v>94</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="C24" s="1">
         <v>5000000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>103.306</v>
+        <v>109.429</v>
       </c>
       <c r="E24" s="1">
         <v>107.6</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>5380000.0</v>
       </c>
       <c r="I24" s="1">
-        <v>-214700.0</v>
+        <v>91450.0</v>
       </c>
       <c r="J24" s="1">
-        <v>-3.9907063197026</v>
+        <v>1.6998141263941</v>
       </c>
       <c r="K24">
-        <v>0.68</v>
+        <v>0.82</v>
       </c>
       <c r="L24" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="M24" s="1">
-        <v>5165300.0</v>
+        <v>5471450.0</v>
       </c>
       <c r="N24" s="1">
-        <v>5199174.31</v>
+        <v>5512472.1</v>
       </c>
       <c r="O24" s="1">
-        <v>2.84</v>
+        <v>2.99</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
+        <v>96</v>
+      </c>
+      <c r="B25" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="C25" s="1">
         <v>3600000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>139.084</v>
+        <v>138.284</v>
       </c>
       <c r="E25" s="1">
         <v>104.99305556</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
         <v>3779750.0</v>
       </c>
       <c r="I25" s="1">
-        <v>1227274.0</v>
+        <v>1198474.0</v>
       </c>
       <c r="J25" s="1">
-        <v>32.469713605397</v>
+        <v>31.707758449633</v>
       </c>
       <c r="K25">
-        <v>1.84</v>
+        <v>0.09</v>
       </c>
       <c r="L25" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="M25" s="1">
-        <v>5007024.0</v>
+        <v>4978224.0</v>
       </c>
       <c r="N25" s="1">
-        <v>5073089.93</v>
+        <v>4981371.54</v>
       </c>
       <c r="O25" s="1">
-        <v>2.77</v>
+        <v>2.7</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
+        <v>99</v>
+      </c>
+      <c r="B26" t="s">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="C26" s="1">
         <v>2900000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>100.352</v>
+        <v>101.672</v>
       </c>
       <c r="E26" s="1">
         <v>100.0</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>2900000.0</v>
       </c>
       <c r="I26" s="1">
-        <v>10208.0</v>
+        <v>48488.0</v>
       </c>
       <c r="J26" s="1">
-        <v>0.352</v>
+        <v>1.672</v>
       </c>
       <c r="K26">
-        <v>0.24</v>
+        <v>0.29</v>
       </c>
       <c r="L26" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="M26" s="1">
-        <v>2910208.0</v>
+        <v>2948488.0</v>
       </c>
       <c r="N26" s="1">
-        <v>2917276.75</v>
+        <v>2956885.92</v>
       </c>
       <c r="O26" s="1">
-        <v>1.59</v>
+        <v>1.61</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
+        <v>102</v>
+      </c>
+      <c r="B27" t="s">
         <v>103</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="C27" s="1">
         <v>3800000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>150.465</v>
+        <v>154.178</v>
       </c>
       <c r="E27" s="1">
         <v>100.0</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
         <v>3800000.0</v>
       </c>
       <c r="I27" s="1">
-        <v>1917670.0</v>
+        <v>2058764.0</v>
       </c>
       <c r="J27" s="1">
-        <v>50.465</v>
+        <v>54.178</v>
       </c>
       <c r="K27">
-        <v>0.22</v>
+        <v>0.27</v>
       </c>
       <c r="L27" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="M27" s="1">
-        <v>5717670.0</v>
+        <v>5858764.0</v>
       </c>
       <c r="N27" s="1">
-        <v>5726021.65</v>
+        <v>5869036.53</v>
       </c>
       <c r="O27" s="1">
-        <v>3.13</v>
+        <v>3.19</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
+        <v>105</v>
+      </c>
+      <c r="B28" t="s">
         <v>106</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="C28" s="1">
         <v>2900000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>116.284</v>
+        <v>117.83</v>
       </c>
       <c r="E28" s="1">
         <v>100.0</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>2900000.0</v>
       </c>
       <c r="I28" s="1">
-        <v>472236.0</v>
+        <v>517070.0</v>
       </c>
       <c r="J28" s="1">
-        <v>16.284</v>
+        <v>17.83</v>
       </c>
       <c r="K28">
-        <v>0.7</v>
+        <v>0.05</v>
       </c>
       <c r="L28" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="M28" s="1">
-        <v>3372236.0</v>
+        <v>3417070.0</v>
       </c>
       <c r="N28" s="1">
-        <v>3392615.45</v>
+        <v>3418619.32</v>
       </c>
       <c r="O28" s="1">
-        <v>1.85</v>
+        <v>1.86</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
+        <v>108</v>
+      </c>
+      <c r="B29" t="s">
         <v>109</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="C29" s="1">
         <v>3400000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>104.999</v>
+        <v>105.539</v>
       </c>
       <c r="E29" s="1">
         <v>100.0</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>3400000.0</v>
       </c>
       <c r="I29" s="1">
-        <v>169966.0</v>
+        <v>188326.0</v>
       </c>
       <c r="J29" s="1">
-        <v>4.999</v>
+        <v>5.539</v>
       </c>
       <c r="K29">
-        <v>0.48</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>0.02</v>
+      </c>
+      <c r="L29">
+        <v>566.67</v>
       </c>
       <c r="M29" s="1">
-        <v>3569966.0</v>
+        <v>3588326.0</v>
       </c>
       <c r="N29" s="1">
-        <v>3586163.22</v>
+        <v>3588892.67</v>
       </c>
       <c r="O29" s="1">
-        <v>1.96</v>
+        <v>1.95</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="B30" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="C30" s="1">
         <v>5800000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>96.806</v>
+        <v>97.277</v>
       </c>
       <c r="E30" s="1">
         <v>101.90332</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
         <v>5910392.56</v>
       </c>
       <c r="I30" s="1">
-        <v>-295644.56</v>
+        <v>-268326.56</v>
       </c>
       <c r="J30" s="1">
-        <v>-5.0021137682266</v>
+        <v>-4.5399109665907</v>
       </c>
       <c r="K30">
-        <v>0.04</v>
+        <v>0.1</v>
       </c>
       <c r="L30" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="M30" s="1">
-        <v>5614748.0</v>
+        <v>5642066.0</v>
       </c>
       <c r="N30" s="1">
-        <v>5616813.75</v>
+        <v>5647786.55</v>
       </c>
       <c r="O30" s="1">
         <v>3.07</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="B31" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="C31" s="1">
         <v>4500000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>111.133</v>
+        <v>109.465</v>
       </c>
       <c r="E31" s="1">
         <v>100.0</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
         <v>4500000.0</v>
       </c>
       <c r="I31" s="1">
-        <v>500985.0</v>
+        <v>425925.0</v>
       </c>
       <c r="J31" s="1">
-        <v>11.133</v>
+        <v>9.465</v>
       </c>
       <c r="K31">
-        <v>0.35</v>
+        <v>0.44</v>
       </c>
       <c r="L31" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="M31" s="1">
-        <v>5000985.0</v>
+        <v>4925925.0</v>
       </c>
       <c r="N31" s="1">
-        <v>5016561.92</v>
+        <v>4945767.03</v>
       </c>
       <c r="O31" s="1">
-        <v>2.74</v>
+        <v>2.68</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="B32" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="C32" s="1">
         <v>2400000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>96.063</v>
+        <v>95.741</v>
       </c>
       <c r="E32" s="1">
         <v>102.7</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
         <v>2464800.0</v>
       </c>
       <c r="I32" s="1">
-        <v>-159288.0</v>
+        <v>-167016.0</v>
       </c>
       <c r="J32" s="1">
-        <v>-6.4625121713729</v>
+        <v>-6.7760467380721</v>
       </c>
       <c r="K32">
-        <v>0.95</v>
-[...2 lines deleted...]
-        <v>120</v>
+        <v>0.01</v>
+      </c>
+      <c r="L32">
+        <v>263.01</v>
       </c>
       <c r="M32" s="1">
-        <v>2305512.0</v>
+        <v>2297784.0</v>
       </c>
       <c r="N32" s="1">
-        <v>2328262.68</v>
+        <v>2298047.01</v>
       </c>
       <c r="O32" s="1">
-        <v>1.27</v>
+        <v>1.25</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="B33" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="C33" s="1">
         <v>1700000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>95.313</v>
+        <v>92.778</v>
       </c>
       <c r="E33" s="1">
         <v>100.0</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
         <v>1700000.0</v>
       </c>
       <c r="I33" s="1">
-        <v>-79679.0</v>
+        <v>-122774.0</v>
       </c>
       <c r="J33" s="1">
-        <v>-4.687</v>
+        <v>-7.222</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>1620321.0</v>
+        <v>1577226.0</v>
       </c>
       <c r="N33" s="1">
-        <v>1620321.0</v>
+        <v>1577226.0</v>
       </c>
       <c r="O33" s="1">
-        <v>0.88</v>
+        <v>0.86</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="B34" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
       <c r="C34" s="1">
         <v>4500000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>92.23</v>
+        <v>92.124</v>
       </c>
       <c r="E34" s="1">
         <v>96.551</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
         <v>4344795.0</v>
       </c>
       <c r="I34" s="1">
-        <v>-194445.0</v>
+        <v>-199215.0</v>
       </c>
       <c r="J34" s="1">
-        <v>-4.4753549937339</v>
+        <v>-4.5851415314186</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>4150350.0</v>
+        <v>4145580.0</v>
       </c>
       <c r="N34" s="1">
-        <v>4150350.0</v>
+        <v>4145580.0</v>
       </c>
       <c r="O34" s="1">
-        <v>2.27</v>
+        <v>2.25</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="B35" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="C35" s="1">
         <v>2400000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>133.623</v>
+        <v>140.747</v>
       </c>
       <c r="E35" s="1">
         <v>100.0</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
         <v>2400000.0</v>
       </c>
       <c r="I35" s="1">
-        <v>806952.0</v>
+        <v>977928.0</v>
       </c>
       <c r="J35" s="1">
-        <v>33.623</v>
+        <v>40.747</v>
       </c>
       <c r="K35">
-        <v>1.76</v>
+        <v>2.05</v>
       </c>
       <c r="L35" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="M35" s="1">
-        <v>3206952.0</v>
+        <v>3377928.0</v>
       </c>
       <c r="N35" s="1">
-        <v>3249264.33</v>
+        <v>3427045.81</v>
       </c>
       <c r="O35" s="1">
-        <v>1.77</v>
+        <v>1.86</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
       <c r="B36" t="s">
-        <v>129</v>
+        <v>126</v>
       </c>
       <c r="C36" s="1">
         <v>8000000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>102.898</v>
+        <v>101.425</v>
       </c>
       <c r="E36" s="1">
         <v>113.5</v>
       </c>
       <c r="F36" t="s">
         <v>53</v>
       </c>
       <c r="G36">
-        <v>1.14</v>
+        <v>1.16</v>
       </c>
       <c r="H36" s="1">
         <v>7759357.37</v>
       </c>
       <c r="I36" s="1">
-        <v>-566208.12</v>
+        <v>-748210.73</v>
       </c>
       <c r="J36" s="1">
-        <v>-7.297100687605</v>
+        <v>-9.6426893919438</v>
       </c>
       <c r="K36">
-        <v>0.06</v>
+        <v>0.17</v>
       </c>
       <c r="L36" t="s">
-        <v>130</v>
+        <v>127</v>
       </c>
       <c r="M36" s="1">
-        <v>7193149.25</v>
+        <v>7011146.64</v>
       </c>
       <c r="N36" s="1">
-        <v>7198197.99</v>
+        <v>7024587.89</v>
       </c>
       <c r="O36" s="1">
-        <v>3.93</v>
+        <v>3.81</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="B37" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="C37" s="1">
         <v>3000000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>104.627</v>
+        <v>102.9</v>
       </c>
       <c r="E37" s="1">
         <v>101.35</v>
       </c>
       <c r="F37" t="s">
         <v>53</v>
       </c>
       <c r="G37">
-        <v>1.14</v>
+        <v>1.16</v>
       </c>
       <c r="H37" s="1">
         <v>2855465.82</v>
       </c>
       <c r="I37" s="1">
-        <v>-112709.79</v>
+        <v>-188050.29</v>
       </c>
       <c r="J37" s="1">
-        <v>-3.9471594865737</v>
+        <v>-6.5856256685993</v>
       </c>
       <c r="K37">
-        <v>0.04</v>
+        <v>0.18</v>
       </c>
       <c r="L37" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="M37" s="1">
-        <v>2742756.03</v>
+        <v>2667415.53</v>
       </c>
       <c r="N37" s="1">
-        <v>2744012.9</v>
+        <v>2672742.05</v>
       </c>
       <c r="O37" s="1">
-        <v>1.5</v>
+        <v>1.45</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="B38" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="C38" s="1">
         <v>3000000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>88.97</v>
+        <v>87.687</v>
       </c>
       <c r="E38" s="1">
         <v>99.1777</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
         <v>2975331.0</v>
       </c>
       <c r="I38" s="1">
-        <v>-306231.0</v>
+        <v>-344721.0</v>
       </c>
       <c r="J38" s="1">
-        <v>-10.292333861342</v>
+        <v>-11.585971443177</v>
       </c>
       <c r="K38">
-        <v>0.73</v>
+        <v>0.84</v>
       </c>
       <c r="L38" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
       <c r="M38" s="1">
-        <v>2669100.0</v>
+        <v>2630610.0</v>
       </c>
       <c r="N38" s="1">
-        <v>2690963.01</v>
+        <v>2655781.23</v>
       </c>
       <c r="O38" s="1">
-        <v>1.47</v>
+        <v>1.44</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="B39" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
       <c r="C39" s="1">
         <v>3200000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>95.199</v>
+        <v>94.994</v>
       </c>
       <c r="E39" s="1">
         <v>101.540625</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
         <v>3249300.0</v>
       </c>
       <c r="I39" s="1">
-        <v>-202932.0</v>
+        <v>-209492.0</v>
       </c>
       <c r="J39" s="1">
-        <v>-6.2454067029822</v>
+        <v>-6.4472963407503</v>
       </c>
       <c r="K39">
-        <v>0.21</v>
+        <v>0.33</v>
       </c>
       <c r="L39" t="s">
-        <v>139</v>
+        <v>136</v>
       </c>
       <c r="M39" s="1">
-        <v>3046368.0</v>
+        <v>3039808.0</v>
       </c>
       <c r="N39" s="1">
-        <v>3053031.01</v>
+        <v>3050503.89</v>
       </c>
       <c r="O39" s="1">
-        <v>1.67</v>
+        <v>1.66</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
       <c r="B40" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="C40" s="1">
         <v>1200000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>200.29</v>
+        <v>232.303</v>
       </c>
       <c r="E40" s="1">
         <v>100.0</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
         <v>1200000.0</v>
       </c>
       <c r="I40" s="1">
-        <v>1203480.0</v>
+        <v>1587636.0</v>
       </c>
       <c r="J40" s="1">
-        <v>100.29</v>
+        <v>132.303</v>
       </c>
       <c r="K40">
-        <v>0.05</v>
-[...2 lines deleted...]
-        <v>562.5</v>
+        <v>0.23</v>
+      </c>
+      <c r="L40" t="s">
+        <v>139</v>
       </c>
       <c r="M40" s="1">
-        <v>2403480.0</v>
+        <v>2787636.0</v>
       </c>
       <c r="N40" s="1">
-        <v>2404042.5</v>
+        <v>2790354.75</v>
       </c>
       <c r="O40" s="1">
-        <v>1.31</v>
+        <v>1.51</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="B41" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="C41" s="1">
         <v>3200000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>126.16</v>
+        <v>123.741</v>
       </c>
       <c r="E41" s="1">
         <v>100.0</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>3200000.0</v>
       </c>
       <c r="I41" s="1">
-        <v>837120.0</v>
+        <v>759712.0</v>
       </c>
       <c r="J41" s="1">
-        <v>26.16</v>
+        <v>23.741</v>
       </c>
       <c r="K41">
-        <v>1.35</v>
+        <v>1.56</v>
       </c>
       <c r="L41" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="M41" s="1">
-        <v>4037120.0</v>
+        <v>3959712.0</v>
       </c>
       <c r="N41" s="1">
-        <v>4080320.0</v>
+        <v>4009717.48</v>
       </c>
       <c r="O41" s="1">
-        <v>2.23</v>
+        <v>2.18</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="B42" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="C42" s="1">
         <v>4000000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>103.736</v>
+        <v>100.352</v>
       </c>
       <c r="E42" s="1">
         <v>100.81</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
         <v>4032400.0</v>
       </c>
       <c r="I42" s="1">
-        <v>117040.0</v>
+        <v>-18320.0</v>
       </c>
       <c r="J42" s="1">
-        <v>2.9024898323579</v>
+        <v>-0.45432000793572</v>
       </c>
       <c r="K42">
-        <v>0.6</v>
+        <v>0.06</v>
       </c>
       <c r="L42" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="M42" s="1">
-        <v>4149440.0</v>
+        <v>4014080.0</v>
       </c>
       <c r="N42" s="1">
-        <v>4173611.27</v>
+        <v>4016389.78</v>
       </c>
       <c r="O42" s="1">
-        <v>2.28</v>
+        <v>2.18</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="B43" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="C43" s="1">
         <v>5000000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>107.696</v>
+        <v>104.784</v>
       </c>
       <c r="E43" s="1">
         <v>108.06</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
         <v>5403000.0</v>
       </c>
       <c r="I43" s="1">
-        <v>-18200.0</v>
+        <v>-163800.0</v>
       </c>
       <c r="J43" s="1">
-        <v>-0.3368498982047</v>
+        <v>-3.0316490838423</v>
       </c>
       <c r="K43">
-        <v>0.35</v>
+        <v>0.45</v>
       </c>
       <c r="L43" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="M43" s="1">
-        <v>5384800.0</v>
+        <v>5239200.0</v>
       </c>
       <c r="N43" s="1">
-        <v>5402385.62</v>
+        <v>5261905.48</v>
       </c>
       <c r="O43" s="1">
-        <v>2.95</v>
+        <v>2.86</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="B44" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="C44" s="1">
         <v>4000000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>130.214</v>
+        <v>124.886</v>
       </c>
       <c r="E44" s="1">
         <v>124.766</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
         <v>4990640.0</v>
       </c>
       <c r="I44" s="1">
-        <v>217920.0</v>
+        <v>4800.0</v>
       </c>
       <c r="J44" s="1">
-        <v>4.3665742269529</v>
+        <v>0.096180049051825</v>
       </c>
       <c r="K44">
-        <v>0.6</v>
+        <v>0.72</v>
       </c>
       <c r="L44" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="M44" s="1">
-        <v>5208560.0</v>
+        <v>4995440.0</v>
       </c>
       <c r="N44" s="1">
-        <v>5232504.75</v>
+        <v>5024391.38</v>
       </c>
       <c r="O44" s="1">
-        <v>2.86</v>
+        <v>2.73</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="B45" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="C45" s="1">
         <v>3600000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>101.056</v>
+        <v>101.309</v>
       </c>
       <c r="E45" s="1">
         <v>100.0</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
         <v>3600000.0</v>
       </c>
       <c r="I45" s="1">
-        <v>38016.0</v>
+        <v>47124.0</v>
       </c>
       <c r="J45" s="1">
-        <v>1.056</v>
+        <v>1.309</v>
       </c>
       <c r="K45">
-        <v>0.3</v>
+        <v>0.41</v>
       </c>
       <c r="L45" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="M45" s="1">
-        <v>3638016.0</v>
+        <v>3647124.0</v>
       </c>
       <c r="N45" s="1">
-        <v>3648806.06</v>
+        <v>3661916.82</v>
       </c>
       <c r="O45" s="1">
         <v>1.99</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="B46" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="C46" s="1">
         <v>2000000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>143.563</v>
+        <v>137.927</v>
       </c>
       <c r="E46" s="1">
         <v>100.0</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
         <v>2000000.0</v>
       </c>
       <c r="I46" s="1">
-        <v>871260.0</v>
+        <v>758540.0</v>
       </c>
       <c r="J46" s="1">
-        <v>43.563</v>
+        <v>37.927</v>
       </c>
       <c r="K46">
-        <v>0.33</v>
+        <v>0.45</v>
       </c>
       <c r="L46" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="M46" s="1">
-        <v>2871260.0</v>
+        <v>2758540.0</v>
       </c>
       <c r="N46" s="1">
-        <v>2877779.34</v>
+        <v>2767600.77</v>
       </c>
       <c r="O46" s="1">
-        <v>1.57</v>
+        <v>1.5</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="B47" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="C47" s="1">
         <v>2200000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>238.821</v>
+        <v>235.58</v>
       </c>
       <c r="E47" s="1">
         <v>99.21818182</v>
       </c>
       <c r="F47" t="s">
         <v>53</v>
       </c>
       <c r="G47">
-        <v>1.14</v>
+        <v>1.16</v>
       </c>
       <c r="H47" s="1">
         <v>2040675.31</v>
       </c>
       <c r="I47" s="1">
-        <v>2550430.95</v>
+        <v>2437644.92</v>
       </c>
       <c r="J47" s="1">
-        <v>124.97975241343</v>
+        <v>119.45285504532</v>
       </c>
       <c r="K47">
-        <v>1.11</v>
+        <v>1.33</v>
       </c>
       <c r="L47" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="M47" s="1">
-        <v>4591106.26</v>
+        <v>4478320.23</v>
       </c>
       <c r="N47" s="1">
-        <v>4615505.0</v>
+        <v>4507537.98</v>
       </c>
       <c r="O47" s="1">
-        <v>2.52</v>
+        <v>2.45</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="B48" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="C48" s="1">
         <v>8000000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>101.736</v>
+        <v>103.836</v>
       </c>
       <c r="E48" s="1">
         <v>105.4625</v>
       </c>
       <c r="F48" t="s">
         <v>53</v>
       </c>
       <c r="G48">
-        <v>1.14</v>
+        <v>1.16</v>
       </c>
       <c r="H48" s="1">
         <v>7575147.43</v>
       </c>
       <c r="I48" s="1">
-        <v>-463228.52</v>
+        <v>-397337.01</v>
       </c>
       <c r="J48" s="1">
-        <v>-6.115108970229</v>
+        <v>-5.2452709821385</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>7111918.91</v>
+        <v>7177810.42</v>
       </c>
       <c r="N48" s="1">
-        <v>7111918.91</v>
+        <v>7177810.42</v>
       </c>
       <c r="O48" s="1">
-        <v>3.88</v>
+        <v>3.9</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="B49" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="C49" s="1">
         <v>5000000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>107.542</v>
+        <v>107.729</v>
       </c>
       <c r="E49" s="1">
         <v>100.0</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
         <v>5000000.0</v>
       </c>
       <c r="I49" s="1">
-        <v>377100.0</v>
+        <v>386450.0</v>
       </c>
       <c r="J49" s="1">
-        <v>7.542</v>
+        <v>7.729</v>
       </c>
       <c r="K49">
-        <v>0.05</v>
+        <v>0.1</v>
       </c>
       <c r="L49" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="M49" s="1">
-        <v>5377100.0</v>
+        <v>5386450.0</v>
       </c>
       <c r="N49" s="1">
-        <v>5379710.5</v>
+        <v>5391284.25</v>
       </c>
       <c r="O49" s="1">
-        <v>2.94</v>
+        <v>2.93</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
       <c r="B50" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="C50" s="1">
         <v>2400000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>95.316</v>
+        <v>96.641</v>
       </c>
       <c r="E50" s="1">
         <v>100.0</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
         <v>2400000.0</v>
       </c>
       <c r="I50" s="1">
-        <v>-112416.0</v>
+        <v>-80616.0</v>
       </c>
       <c r="J50" s="1">
-        <v>-4.684</v>
+        <v>-3.359</v>
       </c>
       <c r="K50">
-        <v>0.03</v>
-[...2 lines deleted...]
-        <v>635.87</v>
+        <v>0.07</v>
+      </c>
+      <c r="L50" t="s">
+        <v>168</v>
       </c>
       <c r="M50" s="1">
-        <v>2287584.0</v>
+        <v>2319384.0</v>
       </c>
       <c r="N50" s="1">
-        <v>2288219.87</v>
+        <v>2321144.87</v>
       </c>
       <c r="O50" s="1">
-        <v>1.25</v>
+        <v>1.26</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
+        <v>169</v>
+      </c>
+      <c r="B51" t="s">
         <v>170</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="C51" s="1">
         <v>2500000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>114.572</v>
+        <v>112.808</v>
       </c>
       <c r="E51" s="1">
         <v>106.8</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
         <v>2670000.0</v>
       </c>
       <c r="I51" s="1">
-        <v>194300.0</v>
+        <v>150200.0</v>
       </c>
       <c r="J51" s="1">
-        <v>7.2771535580524</v>
+        <v>5.625468164794</v>
       </c>
       <c r="K51">
-        <v>1.06</v>
+        <v>1.23</v>
       </c>
       <c r="L51" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="M51" s="1">
-        <v>2864300.0</v>
+        <v>2820200.0</v>
       </c>
       <c r="N51" s="1">
-        <v>2890742.31</v>
+        <v>2850986.4</v>
       </c>
       <c r="O51" s="1">
-        <v>1.58</v>
+        <v>1.55</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
+        <v>172</v>
+      </c>
+      <c r="B52" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
       <c r="C52" s="1">
         <v>3600000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>96.733</v>
+        <v>96.231</v>
       </c>
       <c r="E52" s="1">
         <v>101.7</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
         <v>3661200.0</v>
       </c>
       <c r="I52" s="1">
-        <v>-178812.0</v>
+        <v>-196884.0</v>
       </c>
       <c r="J52" s="1">
-        <v>-4.8839724680433</v>
+        <v>-5.377581120944</v>
       </c>
       <c r="K52">
-        <v>0.28</v>
+        <v>0.34</v>
       </c>
       <c r="L52" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="M52" s="1">
-        <v>3482388.0</v>
+        <v>3464316.0</v>
       </c>
       <c r="N52" s="1">
-        <v>3492568.94</v>
+        <v>3476498.32</v>
       </c>
       <c r="O52" s="1">
-        <v>1.91</v>
+        <v>1.89</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
+        <v>175</v>
+      </c>
+      <c r="B53" t="s">
         <v>176</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
       <c r="C53" s="1">
         <v>2900000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>99.269</v>
+        <v>99.622</v>
       </c>
       <c r="E53" s="1">
         <v>99.85793103</v>
       </c>
       <c r="F53" t="s">
         <v>47</v>
       </c>
       <c r="G53">
-        <v>0.86</v>
+        <v>0.87</v>
       </c>
       <c r="H53" s="1">
         <v>3362514.58</v>
       </c>
       <c r="I53" s="1">
-        <v>-32303.46</v>
+        <v>-55654.86</v>
       </c>
       <c r="J53" s="1">
-        <v>-0.960693529543</v>
+        <v>-1.655155945822</v>
       </c>
       <c r="K53">
-        <v>0.68</v>
+        <v>0.79</v>
       </c>
       <c r="L53" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="M53" s="1">
-        <v>3330211.12</v>
+        <v>3306859.72</v>
       </c>
       <c r="N53" s="1">
-        <v>3349788.12</v>
+        <v>3329657.72</v>
       </c>
       <c r="O53" s="1">
-        <v>1.83</v>
+        <v>1.81</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>