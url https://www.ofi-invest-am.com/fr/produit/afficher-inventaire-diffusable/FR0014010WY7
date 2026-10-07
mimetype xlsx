--- v2 (2026-07-07)
+++ v3 (2026-10-07)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="178">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="174">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000011074</t>
   </si>
   <si>
@@ -118,480 +118,468 @@
   <si>
     <t>PMV (EUR)</t>
   </si>
   <si>
     <t>Var.</t>
   </si>
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
+    <t>NL0012866412</t>
+  </si>
+  <si>
+    <t>BE SEMICONDUCTOR INDUSTRIES NV</t>
+  </si>
+  <si>
     <t>FR0011726835</t>
   </si>
   <si>
     <t>GAZTRANSPORT &amp; TECHNIGAZ SA</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>IT0004176001</t>
   </si>
   <si>
     <t>PRYSMIAN</t>
   </si>
   <si>
     <t>FR0000073272</t>
   </si>
   <si>
     <t>SAFRAN SA</t>
   </si>
   <si>
     <t>SE0000115446</t>
   </si>
   <si>
     <t>VOLVO CLASS B</t>
   </si>
   <si>
     <t>SEK</t>
   </si>
   <si>
-    <t>OVCT01737424</t>
-[...20 lines deleted...]
-    <t>EUR/USD 21/05/26</t>
+    <t>OVCT01751627</t>
+  </si>
+  <si>
+    <t>EUR/SEK 09/07/26</t>
+  </si>
+  <si>
+    <t>OVCT01751626</t>
+  </si>
+  <si>
+    <t>EUR/USD 09/07/26</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
-    <t>-22 334.86</t>
+    <t>-51 538.76</t>
   </si>
   <si>
     <t>FR0013521085</t>
   </si>
   <si>
     <t>ACCOR SA 0.7 07/12/2027</t>
   </si>
   <si>
-    <t>6 699.89</t>
+    <t>11 738.64</t>
   </si>
   <si>
     <t>XS2982266343</t>
   </si>
   <si>
     <t>AIRBUS / CITIGROUP 0.8 05/02/2030</t>
   </si>
   <si>
-    <t>6 904.11</t>
-[...11 lines deleted...]
-    <t>BE SEMICONDUCTOR IND. 1.875 06/04/2029</t>
+    <t>13 501.37</t>
+  </si>
+  <si>
+    <t>AT0000A3VDC0</t>
+  </si>
+  <si>
+    <t>AT &amp; S AUSTRIA TECHNOLOGIE &amp; SYSTE PERP</t>
+  </si>
+  <si>
+    <t>2 555.56</t>
+  </si>
+  <si>
+    <t>FR001400QC44</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS SA 0 19/02/2031</t>
   </si>
   <si>
     <t>FR0014010U53</t>
   </si>
   <si>
     <t>CARA OBLIGATIONS SAS 1.5 01/12/2030</t>
   </si>
   <si>
-    <t>19 084.93</t>
+    <t>5 621.92</t>
   </si>
   <si>
     <t>XS2257580857</t>
   </si>
   <si>
     <t>CELLNEX TELECOM SA 0.75 20/11/2031</t>
   </si>
   <si>
-    <t>6 328.77</t>
-[...17 lines deleted...]
-    <t>8 069.75</t>
+    <t>10 442.47</t>
   </si>
   <si>
     <t>DE000A30V5R1</t>
   </si>
   <si>
     <t>DELIVERY HERO SE 3.25 21/02/2030</t>
   </si>
   <si>
-    <t>12 658.84</t>
+    <t>37 168.51</t>
   </si>
   <si>
     <t>DE000A4DFHZ5</t>
   </si>
   <si>
     <t>DEUTSCHE LUFTHANSA AG Z 10/09/2032</t>
   </si>
   <si>
     <t>XS2339426004</t>
   </si>
   <si>
     <t>DIASORIN SPA Z 05/05/2028</t>
   </si>
   <si>
     <t>FR001400AFJ9</t>
   </si>
   <si>
     <t>ELIS SA 2.25 22/09/2029</t>
   </si>
   <si>
-    <t>15 947.26</t>
+    <t>23 239.73</t>
   </si>
   <si>
     <t>XS2637952610</t>
   </si>
   <si>
     <t>ENI SPA 2.95 14/09/2030</t>
   </si>
   <si>
-    <t>53 536.44</t>
+    <t>77 071.78</t>
   </si>
   <si>
     <t>IT0006769316</t>
   </si>
   <si>
     <t>EURONEXT NV 1.5 30/05/2032</t>
   </si>
   <si>
-    <t>13 356.16</t>
+    <t>4 109.59</t>
   </si>
   <si>
     <t>DE000A352B25</t>
   </si>
   <si>
     <t>EVONIK / RAG-STIFTUNG 2.25 28/11/2030</t>
   </si>
   <si>
-    <t>41 022.10</t>
+    <t>12 839.67</t>
   </si>
   <si>
     <t>FR00140112G1</t>
   </si>
   <si>
     <t>EXAIL TECHNOLOGIES PERP</t>
   </si>
   <si>
-    <t>3 147.54</t>
+    <t>38 950.82</t>
   </si>
   <si>
     <t>XS3168182692</t>
   </si>
   <si>
     <t>FERROVIAL SE 0.75 20/05/2031</t>
   </si>
   <si>
-    <t>8 397.92</t>
-[...8 lines deleted...]
-    <t>10 272.53</t>
+    <t>2 960.42</t>
+  </si>
+  <si>
+    <t>XS2733414556</t>
+  </si>
+  <si>
+    <t>GLOBALWAFERS GMBH 1.5 23/01/2029</t>
+  </si>
+  <si>
+    <t>17 291.67</t>
   </si>
   <si>
     <t>XS3034368806</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU 1.5 27/03/2030</t>
   </si>
   <si>
-    <t>1 549.32</t>
+    <t>23 506.85</t>
   </si>
   <si>
     <t>XS3041309207</t>
   </si>
   <si>
     <t>JPMORGAN CHASE FINANCIAL COMPANY L 0.5 27/03/2030</t>
   </si>
   <si>
+    <t>4 816.67</t>
+  </si>
+  <si>
     <t>DE000A3L21D1</t>
   </si>
   <si>
     <t>LEG PROPERTIES BV 1 04/09/2030</t>
   </si>
   <si>
-    <t>5 720.55</t>
+    <t>20 180.82</t>
   </si>
   <si>
     <t>FR0014010NZ3</t>
   </si>
   <si>
     <t>LEGRAND SA 1.5 23/06/2033</t>
   </si>
   <si>
-    <t>19 842.03</t>
+    <t>2 950.82</t>
+  </si>
+  <si>
+    <t>XS2566032095</t>
+  </si>
+  <si>
+    <t>LOREAL / CITIGROUP 0% EXCH Z 15/03/2028</t>
   </si>
   <si>
     <t>XS2782912518</t>
   </si>
   <si>
     <t>LVMH / CITIGROUP 1 09/04/2029</t>
   </si>
   <si>
+    <t>6 246.58</t>
+  </si>
+  <si>
     <t>DE000A46Z7S3</t>
   </si>
   <si>
     <t>MTU AERO ENGINES AG Z 15/07/2033</t>
   </si>
   <si>
-    <t>XS2305842903</t>
-[...4 lines deleted...]
-  <si>
     <t>XS2763018889</t>
   </si>
   <si>
     <t>PHARMING GROUP NV 4.5 25/04/2029</t>
   </si>
   <si>
-    <t>49 117.81</t>
+    <t>22 191.78</t>
   </si>
   <si>
     <t>DE000A4EF8U1</t>
   </si>
   <si>
     <t>QIAGEN NV 2 04/09/2032</t>
   </si>
   <si>
-    <t>13 441.25</t>
+    <t>48 590.16</t>
   </si>
   <si>
     <t>DE000A3L06J9</t>
   </si>
   <si>
     <t>QIAGEN NV 2.5 10/09/2031</t>
   </si>
   <si>
-    <t>5 326.52</t>
+    <t>21 745.76</t>
   </si>
   <si>
     <t>DE000A4D9G75</t>
   </si>
   <si>
     <t>REDCARE PHARMACY NV 1.75 16/04/2032</t>
   </si>
   <si>
-    <t>25 171.23</t>
-[...8 lines deleted...]
-    <t>10 695.89</t>
+    <t>12 082.19</t>
+  </si>
+  <si>
+    <t>FR0014016E65</t>
+  </si>
+  <si>
+    <t>REXEL SA 1 13/05/2031</t>
+  </si>
+  <si>
+    <t>2 168.48</t>
   </si>
   <si>
     <t>XS2677538493</t>
   </si>
   <si>
     <t>SAIPEM SPA 2.875 11/09/2029</t>
   </si>
   <si>
-    <t>2 718.75</t>
+    <t>11 250.00</t>
   </si>
   <si>
     <t>DE000A460P02</t>
   </si>
   <si>
     <t>SALZGITTER AG 2.875 22/10/2032</t>
   </si>
   <si>
-    <t>50 005.48</t>
+    <t>23 079.45</t>
+  </si>
+  <si>
+    <t>FR00140190M5</t>
+  </si>
+  <si>
+    <t>SCHNEIDER ELECTRIC SE 0.25 30/09/2034</t>
   </si>
   <si>
     <t>FR0014012R72</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC SE 1.25 23/09/2033</t>
   </si>
   <si>
-    <t>2 309.78</t>
+    <t>14 673.91</t>
   </si>
   <si>
     <t>FR001400R1R6</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC SE 1.625 28/06/2031</t>
   </si>
   <si>
-    <t>22 705.48</t>
-[...8 lines deleted...]
-    <t>28 951.38</t>
+    <t>2 448.63</t>
   </si>
   <si>
     <t>XS3266589525</t>
   </si>
   <si>
     <t>SNAM SPA 1.75 14/01/2031</t>
   </si>
   <si>
-    <t>14 792.82</t>
+    <t>30 629.83</t>
   </si>
   <si>
     <t>FR001400F2K3</t>
   </si>
   <si>
     <t>SPIE SA 2 17/01/2028</t>
   </si>
   <si>
-    <t>9 060.77</t>
+    <t>19 116.02</t>
   </si>
   <si>
     <t>XS2725834043</t>
   </si>
   <si>
     <t>STILLWATER MINING COMPANY 4.25 28/11/2028</t>
   </si>
   <si>
-    <t>29 217.75</t>
-[...5 lines deleted...]
-    <t>STMICROELECTRONICS NV Z 04/08/2027</t>
+    <t>9 409.98</t>
+  </si>
+  <si>
+    <t>XS3416917709</t>
+  </si>
+  <si>
+    <t>STMICROELECTRONICS NV 0.625 23/06/2033</t>
+  </si>
+  <si>
+    <t>1 943.60</t>
+  </si>
+  <si>
+    <t>XS3416917022</t>
+  </si>
+  <si>
+    <t>STMICROELECTRONICS NV Z 23/06/2031</t>
+  </si>
+  <si>
+    <t>FR0014019DN1</t>
+  </si>
+  <si>
+    <t>VEOLIA ENVIRONNEMENT SA 0.75 02/01/2032</t>
   </si>
   <si>
     <t>FR001400XE50</t>
   </si>
   <si>
     <t>VINCI SA 0.7 18/02/2030</t>
   </si>
   <si>
-    <t>4 834.25</t>
+    <t>13 632.60</t>
   </si>
   <si>
     <t>FR0014016PI1</t>
   </si>
   <si>
     <t>VINCI SA 0.75 04/03/2031</t>
   </si>
   <si>
-    <t>1 760.87</t>
+    <t>6 211.96</t>
   </si>
   <si>
     <t>AT0000A33R11</t>
   </si>
   <si>
     <t>VOESTALPINE AG 2.75 28/04/2028</t>
   </si>
   <si>
-    <t>30 786.40</t>
+    <t>13 524.59</t>
   </si>
   <si>
     <t>DE000A4DFHL5</t>
   </si>
   <si>
     <t>VONOVIA SE 0.875 20/05/2032</t>
   </si>
   <si>
-    <t>12 182.32</t>
-[...8 lines deleted...]
-    <t>22 798.00</t>
+    <t>4 279.89</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -900,2948 +888,2898 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N7"/>
+  <dimension ref="A1:Z7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C7" sqref="C7"/>
+      <selection activeCell="B7" sqref="B7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>807348.7954</v>
+      </c>
+      <c r="C2">
+        <v>101.09</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>81616194.43</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>81616194.43</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...24 lines deleted...]
-    <row r="3" spans="1:14">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>1162695.0</v>
+      </c>
+      <c r="C3">
+        <v>95.25</v>
+      </c>
+      <c r="D3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3">
+        <v>110749842.26</v>
+      </c>
+      <c r="F3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G3">
+        <v>110749842.26</v>
+      </c>
+      <c r="H3" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z3" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
-[...24 lines deleted...]
-    <row r="4" spans="1:14">
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="1">
+        <v>1.0</v>
+      </c>
+      <c r="C4">
+        <v>133.87</v>
+      </c>
+      <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4">
+        <v>133.87</v>
+      </c>
+      <c r="F4" t="s">
+        <v>8</v>
+      </c>
+      <c r="G4">
+        <v>133.87</v>
+      </c>
+      <c r="H4" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z4" t="s">
         <v>11</v>
       </c>
-      <c r="B4" t="s">
-[...24 lines deleted...]
-    <row r="5" spans="1:14">
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" s="1">
+        <v>3698.4851</v>
+      </c>
+      <c r="C5">
+        <v>120.29</v>
+      </c>
+      <c r="D5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5">
+        <v>444898.63</v>
+      </c>
+      <c r="F5" t="s">
+        <v>8</v>
+      </c>
+      <c r="G5">
+        <v>444898.63</v>
+      </c>
+      <c r="H5" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z5" t="s">
         <v>13</v>
       </c>
-      <c r="B5" t="s">
-[...24 lines deleted...]
-    <row r="6" spans="1:14">
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B6" s="1">
+        <v>1.0</v>
+      </c>
+      <c r="C6">
+        <v>129.25</v>
+      </c>
+      <c r="D6" t="s">
+        <v>8</v>
+      </c>
+      <c r="E6">
+        <v>129.25</v>
+      </c>
+      <c r="F6" t="s">
+        <v>8</v>
+      </c>
+      <c r="G6">
+        <v>129.25</v>
+      </c>
+      <c r="H6" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z6" t="s">
         <v>15</v>
       </c>
-      <c r="B6" t="s">
-[...24 lines deleted...]
-    <row r="7" spans="1:14">
+    </row>
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
+        <v>18</v>
+      </c>
+      <c r="B7" s="1">
+        <v>211.0</v>
+      </c>
+      <c r="C7">
+        <v>112.96</v>
+      </c>
+      <c r="D7" t="s">
+        <v>8</v>
+      </c>
+      <c r="E7">
+        <v>23835.65</v>
+      </c>
+      <c r="F7" t="s">
+        <v>8</v>
+      </c>
+      <c r="G7">
+        <v>23835.65</v>
+      </c>
+      <c r="H7" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z7" t="s">
         <v>17</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P53"/>
+  <dimension ref="A1:Z52"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O53" sqref="O53"/>
+      <selection activeCell="N52" sqref="N52"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>20</v>
+      </c>
+      <c r="B1" t="s">
+        <v>21</v>
+      </c>
+      <c r="C1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>24</v>
+      </c>
+      <c r="G1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1" t="s">
+        <v>26</v>
+      </c>
+      <c r="I1" t="s">
+        <v>27</v>
+      </c>
+      <c r="J1" t="s">
+        <v>28</v>
+      </c>
+      <c r="K1" t="s">
+        <v>29</v>
+      </c>
+      <c r="L1" t="s">
+        <v>30</v>
+      </c>
+      <c r="M1" t="s">
+        <v>31</v>
+      </c>
+      <c r="N1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z1" t="s">
         <v>19</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="B2" t="s">
         <v>35</v>
       </c>
+      <c r="B2" s="1">
+        <v>14000.0</v>
+      </c>
       <c r="C2" s="1">
-        <v>21000.0</v>
+        <v>241.9</v>
       </c>
       <c r="D2" s="1">
-        <v>202.4</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>283.1912771429</v>
+      </c>
+      <c r="E2" t="s">
+        <v>8</v>
+      </c>
+      <c r="F2">
+        <v>1.0</v>
+      </c>
+      <c r="G2" s="1">
+        <v>3964677.88</v>
       </c>
       <c r="H2" s="1">
-        <v>2130768.9</v>
+        <v>-578077.88</v>
       </c>
       <c r="I2" s="1">
-        <v>2119631.1</v>
-[...2 lines deleted...]
-        <v>99.477287283478</v>
+        <v>-14.58070232934</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
-      <c r="L2">
+      <c r="L2" s="1">
+        <v>3386600.0</v>
+      </c>
+      <c r="M2" s="1">
+        <v>3386600.0</v>
+      </c>
+      <c r="N2" s="1">
+        <v>1.76</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>37</v>
+      </c>
+      <c r="B3" s="1">
+        <v>21000.0</v>
+      </c>
+      <c r="C3" s="1">
+        <v>187.0</v>
+      </c>
+      <c r="D3" s="1">
+        <v>101.4651857143</v>
+      </c>
+      <c r="E3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F3">
+        <v>1.0</v>
+      </c>
+      <c r="G3" s="1">
+        <v>2130768.9</v>
+      </c>
+      <c r="H3" s="1">
+        <v>1796231.1</v>
+      </c>
+      <c r="I3" s="1">
+        <v>84.299667598865</v>
+      </c>
+      <c r="J3">
         <v>0.0</v>
-      </c>
-[...42 lines deleted...]
-        <v>0.33918661194565</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
-      <c r="L3">
+      <c r="L3" s="1">
+        <v>3927000.0</v>
+      </c>
+      <c r="M3" s="1">
+        <v>3927000.0</v>
+      </c>
+      <c r="N3" s="1">
+        <v>2.04</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" t="s">
+        <v>39</v>
+      </c>
+      <c r="B4" s="1">
+        <v>2613.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>4816.33</v>
+      </c>
+      <c r="D4" s="1">
+        <v>4813.947745886</v>
+      </c>
+      <c r="E4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F4">
+        <v>1.0</v>
+      </c>
+      <c r="G4" s="1">
+        <v>12578845.46</v>
+      </c>
+      <c r="H4" s="1">
+        <v>6224.83</v>
+      </c>
+      <c r="I4" s="1">
+        <v>0.049486497149477</v>
+      </c>
+      <c r="J4">
         <v>0.0</v>
-      </c>
-[...42 lines deleted...]
-        <v>160.3422350909</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
-      <c r="L4">
+      <c r="L4" s="1">
+        <v>12585070.29</v>
+      </c>
+      <c r="M4" s="1">
+        <v>12585070.29</v>
+      </c>
+      <c r="N4" s="1">
+        <v>6.53</v>
+      </c>
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>41</v>
+      </c>
+      <c r="B5" s="1">
+        <v>10000.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>133.8</v>
+      </c>
+      <c r="D5" s="1">
+        <v>40.2355</v>
+      </c>
+      <c r="E5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5">
+        <v>1.0</v>
+      </c>
+      <c r="G5" s="1">
+        <v>402355.0</v>
+      </c>
+      <c r="H5" s="1">
+        <v>935645.0</v>
+      </c>
+      <c r="I5" s="1">
+        <v>232.54215804451</v>
+      </c>
+      <c r="J5">
         <v>0.0</v>
-      </c>
-[...42 lines deleted...]
-        <v>12.50816389849</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
-      <c r="L5">
+      <c r="L5" s="1">
+        <v>1338000.0</v>
+      </c>
+      <c r="M5" s="1">
+        <v>1338000.0</v>
+      </c>
+      <c r="N5" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B6" s="1">
+        <v>5000.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>347.2</v>
+      </c>
+      <c r="D6" s="1">
+        <v>251.537302</v>
+      </c>
+      <c r="E6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F6">
+        <v>1.0</v>
+      </c>
+      <c r="G6" s="1">
+        <v>1257686.51</v>
+      </c>
+      <c r="H6" s="1">
+        <v>478313.49</v>
+      </c>
+      <c r="I6" s="1">
+        <v>38.031217334119</v>
+      </c>
+      <c r="J6">
         <v>0.0</v>
-      </c>
-[...42 lines deleted...]
-        <v>24.865639932995</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
-      <c r="L6">
-        <v>0.0</v>
+      <c r="L6" s="1">
+        <v>1736000.0</v>
       </c>
       <c r="M6" s="1">
-        <v>1400453.51</v>
+        <v>1736000.0</v>
       </c>
       <c r="N6" s="1">
-        <v>1400453.51</v>
-[...8 lines deleted...]
-    <row r="7" spans="1:16">
+        <v>0.9</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>45</v>
       </c>
-      <c r="B7" t="s">
+      <c r="B7" s="1">
+        <v>50000.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>340.2</v>
+      </c>
+      <c r="D7" s="1">
+        <v>253.272567</v>
+      </c>
+      <c r="E7" t="s">
         <v>46</v>
       </c>
-      <c r="C7" s="1">
-[...12 lines deleted...]
-        <v>0.87</v>
+      <c r="F7">
+        <v>11.05</v>
+      </c>
+      <c r="G7" s="1">
+        <v>1121568.36</v>
       </c>
       <c r="H7" s="1">
+        <v>417268.96</v>
+      </c>
+      <c r="I7" s="1">
+        <v>37.204059501108</v>
+      </c>
+      <c r="J7">
         <v>0.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
-      <c r="L7" t="s">
+      <c r="L7" s="1">
+        <v>1538837.32</v>
+      </c>
+      <c r="M7" s="1">
+        <v>1538837.32</v>
+      </c>
+      <c r="N7" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
         <v>48</v>
       </c>
-      <c r="M7" s="1">
-[...13 lines deleted...]
-      <c r="A8" t="s">
+      <c r="B8" s="1">
+        <v>1433662.25</v>
+      </c>
+      <c r="C8" s="1">
+        <v>0.09046735</v>
+      </c>
+      <c r="D8" s="1">
+        <v>0.0914745095</v>
+      </c>
+      <c r="E8" t="s">
+        <v>46</v>
+      </c>
+      <c r="F8">
+        <v>11.05</v>
+      </c>
+      <c r="G8" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H8" s="1">
+        <v>15784.98</v>
+      </c>
+      <c r="I8" s="1">
+        <v>0</v>
+      </c>
+      <c r="J8">
+        <v>0.0</v>
+      </c>
+      <c r="K8">
+        <v>568.41</v>
+      </c>
+      <c r="L8" s="1">
+        <v>15216.57</v>
+      </c>
+      <c r="M8" s="1">
+        <v>15784.98</v>
+      </c>
+      <c r="N8" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" t="s">
+        <v>50</v>
+      </c>
+      <c r="B9" s="1">
+        <v>27189034.64</v>
+      </c>
+      <c r="C9" s="1">
+        <v>0.87459444</v>
+      </c>
+      <c r="D9" s="1">
+        <v>0.8715533448</v>
+      </c>
+      <c r="E9" t="s">
+        <v>51</v>
+      </c>
+      <c r="F9">
+        <v>1.14</v>
+      </c>
+      <c r="G9" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H9" s="1">
+        <v>-438251.29</v>
+      </c>
+      <c r="I9" s="1">
+        <v>0</v>
+      </c>
+      <c r="J9">
+        <v>0.0</v>
+      </c>
+      <c r="K9" t="s">
+        <v>52</v>
+      </c>
+      <c r="L9" s="1">
+        <v>-386712.53</v>
+      </c>
+      <c r="M9" s="1">
+        <v>-438251.29</v>
+      </c>
+      <c r="N9" s="1">
+        <v>-0.22</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
         <v>49</v>
       </c>
-      <c r="B8" t="s">
-[...61 lines deleted...]
-      <c r="F9" t="s">
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" t="s">
+        <v>54</v>
+      </c>
+      <c r="B10" s="1">
+        <v>60000.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>60.087</v>
+      </c>
+      <c r="D10" s="1">
+        <v>53.6332695</v>
+      </c>
+      <c r="E10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10">
+        <v>1.0</v>
+      </c>
+      <c r="G10" s="1">
+        <v>3217996.17</v>
+      </c>
+      <c r="H10" s="1">
+        <v>375485.19</v>
+      </c>
+      <c r="I10" s="1">
+        <v>11.668292010428</v>
+      </c>
+      <c r="J10">
+        <v>0.41</v>
+      </c>
+      <c r="K10" t="s">
+        <v>55</v>
+      </c>
+      <c r="L10" s="1">
+        <v>3593481.36</v>
+      </c>
+      <c r="M10" s="1">
+        <v>3605220.0</v>
+      </c>
+      <c r="N10" s="1">
+        <v>1.87</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
         <v>53</v>
       </c>
-      <c r="G9">
-[...34 lines deleted...]
-      <c r="B10" t="s">
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>57</v>
+      </c>
+      <c r="B11" s="1">
+        <v>4000000.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>112.307</v>
+      </c>
+      <c r="D11" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E11" t="s">
+        <v>8</v>
+      </c>
+      <c r="F11">
+        <v>1.0</v>
+      </c>
+      <c r="G11" s="1">
+        <v>4000000.0</v>
+      </c>
+      <c r="H11" s="1">
+        <v>492280.0</v>
+      </c>
+      <c r="I11" s="1">
+        <v>12.307</v>
+      </c>
+      <c r="J11">
+        <v>0.34</v>
+      </c>
+      <c r="K11" t="s">
+        <v>58</v>
+      </c>
+      <c r="L11" s="1">
+        <v>4492280.0</v>
+      </c>
+      <c r="M11" s="1">
+        <v>4505781.37</v>
+      </c>
+      <c r="N11" s="1">
+        <v>2.34</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
         <v>56</v>
       </c>
-      <c r="C10" s="1">
-[...46 lines deleted...]
-      <c r="B11" t="s">
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>60</v>
+      </c>
+      <c r="B12" s="1">
+        <v>2300000.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>102.634</v>
+      </c>
+      <c r="D12" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E12" t="s">
+        <v>8</v>
+      </c>
+      <c r="F12">
+        <v>1.0</v>
+      </c>
+      <c r="G12" s="1">
+        <v>2300000.0</v>
+      </c>
+      <c r="H12" s="1">
+        <v>60582.0</v>
+      </c>
+      <c r="I12" s="1">
+        <v>2.634</v>
+      </c>
+      <c r="J12">
+        <v>0.11</v>
+      </c>
+      <c r="K12" t="s">
+        <v>61</v>
+      </c>
+      <c r="L12" s="1">
+        <v>2360582.0</v>
+      </c>
+      <c r="M12" s="1">
+        <v>2363137.56</v>
+      </c>
+      <c r="N12" s="1">
+        <v>1.23</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
         <v>59</v>
       </c>
-      <c r="C11" s="1">
-[...92 lines deleted...]
-    <row r="13" spans="1:16">
+    </row>
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
         <v>63</v>
       </c>
-      <c r="B13" t="s">
-        <v>64</v>
+      <c r="B13" s="1">
+        <v>3000000.0</v>
       </c>
       <c r="C13" s="1">
-        <v>2500000.0</v>
+        <v>107.085</v>
       </c>
       <c r="D13" s="1">
-        <v>172.404</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>100.947</v>
+      </c>
+      <c r="E13" t="s">
+        <v>8</v>
+      </c>
+      <c r="F13">
+        <v>1.0</v>
+      </c>
+      <c r="G13" s="1">
+        <v>3028410.0</v>
       </c>
       <c r="H13" s="1">
-        <v>2755000.0</v>
+        <v>184140.0</v>
       </c>
       <c r="I13" s="1">
-        <v>1555100.0</v>
-[...2 lines deleted...]
-        <v>56.446460980036</v>
+        <v>6.0804184373978</v>
+      </c>
+      <c r="J13">
+        <v>0.0</v>
       </c>
       <c r="K13">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>384.22</v>
+        <v>0.0</v>
+      </c>
+      <c r="L13" s="1">
+        <v>3212550.0</v>
       </c>
       <c r="M13" s="1">
-        <v>4310100.0</v>
+        <v>3212550.0</v>
       </c>
       <c r="N13" s="1">
-        <v>4310484.22</v>
-[...8 lines deleted...]
-    <row r="14" spans="1:16">
+        <v>1.67</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
         <v>65</v>
       </c>
-      <c r="B14" t="s">
+      <c r="B14" s="1">
+        <v>3600000.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>116.482</v>
+      </c>
+      <c r="D14" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F14">
+        <v>1.0</v>
+      </c>
+      <c r="G14" s="1">
+        <v>3600000.0</v>
+      </c>
+      <c r="H14" s="1">
+        <v>593352.0</v>
+      </c>
+      <c r="I14" s="1">
+        <v>16.482</v>
+      </c>
+      <c r="J14">
+        <v>0.16</v>
+      </c>
+      <c r="K14" t="s">
         <v>66</v>
       </c>
-      <c r="C14" s="1">
-[...27 lines deleted...]
-        <v>67</v>
+      <c r="L14" s="1">
+        <v>4193352.0</v>
       </c>
       <c r="M14" s="1">
-        <v>4151952.0</v>
+        <v>4198973.92</v>
       </c>
       <c r="N14" s="1">
-        <v>4171036.93</v>
-[...8 lines deleted...]
-    <row r="15" spans="1:16">
+        <v>2.18</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
         <v>68</v>
       </c>
-      <c r="B15" t="s">
+      <c r="B15" s="1">
+        <v>2200000.0</v>
+      </c>
+      <c r="C15" s="1">
+        <v>90.772</v>
+      </c>
+      <c r="D15" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E15" t="s">
+        <v>8</v>
+      </c>
+      <c r="F15">
+        <v>1.0</v>
+      </c>
+      <c r="G15" s="1">
+        <v>2200000.0</v>
+      </c>
+      <c r="H15" s="1">
+        <v>-203016.0</v>
+      </c>
+      <c r="I15" s="1">
+        <v>-9.228</v>
+      </c>
+      <c r="J15">
+        <v>0.47</v>
+      </c>
+      <c r="K15" t="s">
         <v>69</v>
       </c>
-      <c r="C15" s="1">
-[...27 lines deleted...]
-        <v>70</v>
+      <c r="L15" s="1">
+        <v>1996984.0</v>
       </c>
       <c r="M15" s="1">
-        <v>1962686.0</v>
+        <v>2007426.47</v>
       </c>
       <c r="N15" s="1">
-        <v>1969014.77</v>
-[...8 lines deleted...]
-    <row r="16" spans="1:16">
+        <v>1.04</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
         <v>71</v>
       </c>
-      <c r="B16" t="s">
+      <c r="B16" s="1">
+        <v>3000000.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>102.548</v>
+      </c>
+      <c r="D16" s="1">
+        <v>96.65</v>
+      </c>
+      <c r="E16" t="s">
+        <v>8</v>
+      </c>
+      <c r="F16">
+        <v>1.0</v>
+      </c>
+      <c r="G16" s="1">
+        <v>2899500.0</v>
+      </c>
+      <c r="H16" s="1">
+        <v>176940.0</v>
+      </c>
+      <c r="I16" s="1">
+        <v>6.1024314536989</v>
+      </c>
+      <c r="J16">
+        <v>1.24</v>
+      </c>
+      <c r="K16" t="s">
         <v>72</v>
       </c>
-      <c r="C16" s="1">
-[...27 lines deleted...]
-        <v>73</v>
+      <c r="L16" s="1">
+        <v>3076440.0</v>
       </c>
       <c r="M16" s="1">
-        <v>1470705.0</v>
+        <v>3113608.51</v>
       </c>
       <c r="N16" s="1">
-        <v>1488301.15</v>
-[...8 lines deleted...]
-    <row r="17" spans="1:16">
+        <v>1.61</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
         <v>74</v>
       </c>
-      <c r="B17" t="s">
+      <c r="B17" s="1">
+        <v>4000000.0</v>
+      </c>
+      <c r="C17" s="1">
+        <v>117.172</v>
+      </c>
+      <c r="D17" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E17" t="s">
+        <v>8</v>
+      </c>
+      <c r="F17">
+        <v>1.0</v>
+      </c>
+      <c r="G17" s="1">
+        <v>4000000.0</v>
+      </c>
+      <c r="H17" s="1">
+        <v>686880.0</v>
+      </c>
+      <c r="I17" s="1">
+        <v>17.172</v>
+      </c>
+      <c r="J17">
+        <v>0.0</v>
+      </c>
+      <c r="K17">
+        <v>0.0</v>
+      </c>
+      <c r="L17" s="1">
+        <v>4686880.0</v>
+      </c>
+      <c r="M17" s="1">
+        <v>4686880.0</v>
+      </c>
+      <c r="N17" s="1">
+        <v>2.43</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>76</v>
+      </c>
+      <c r="B18" s="1">
+        <v>3500000.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>94.268</v>
+      </c>
+      <c r="D18" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E18" t="s">
+        <v>8</v>
+      </c>
+      <c r="F18">
+        <v>1.0</v>
+      </c>
+      <c r="G18" s="1">
+        <v>3500000.0</v>
+      </c>
+      <c r="H18" s="1">
+        <v>-200620.0</v>
+      </c>
+      <c r="I18" s="1">
+        <v>-5.732</v>
+      </c>
+      <c r="J18">
+        <v>0.0</v>
+      </c>
+      <c r="K18">
+        <v>0.0</v>
+      </c>
+      <c r="L18" s="1">
+        <v>3299380.0</v>
+      </c>
+      <c r="M18" s="1">
+        <v>3299380.0</v>
+      </c>
+      <c r="N18" s="1">
+        <v>1.71</v>
+      </c>
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
         <v>75</v>
       </c>
-      <c r="C17" s="1">
-[...5 lines deleted...]
-      <c r="E17" s="1">
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>78</v>
+      </c>
+      <c r="B19" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>169.1</v>
+      </c>
+      <c r="D19" s="1">
         <v>100.0</v>
       </c>
-      <c r="F17" t="s">
-[...34 lines deleted...]
-      <c r="A18" t="s">
+      <c r="E19" t="s">
+        <v>8</v>
+      </c>
+      <c r="F19">
+        <v>1.0</v>
+      </c>
+      <c r="G19" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="H19" s="1">
+        <v>898300.0</v>
+      </c>
+      <c r="I19" s="1">
+        <v>69.1</v>
+      </c>
+      <c r="J19">
+        <v>1.79</v>
+      </c>
+      <c r="K19" t="s">
+        <v>79</v>
+      </c>
+      <c r="L19" s="1">
+        <v>2198300.0</v>
+      </c>
+      <c r="M19" s="1">
+        <v>2221539.73</v>
+      </c>
+      <c r="N19" s="1">
+        <v>1.15</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
         <v>77</v>
       </c>
-      <c r="B18" t="s">
-[...46 lines deleted...]
-      <c r="A19" t="s">
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>81</v>
+      </c>
+      <c r="B20" s="1">
+        <v>3200000.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>124.678</v>
+      </c>
+      <c r="D20" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E20" t="s">
+        <v>8</v>
+      </c>
+      <c r="F20">
+        <v>1.0</v>
+      </c>
+      <c r="G20" s="1">
+        <v>3200000.0</v>
+      </c>
+      <c r="H20" s="1">
+        <v>789696.0</v>
+      </c>
+      <c r="I20" s="1">
+        <v>24.678</v>
+      </c>
+      <c r="J20">
+        <v>2.41</v>
+      </c>
+      <c r="K20" t="s">
+        <v>82</v>
+      </c>
+      <c r="L20" s="1">
+        <v>3989696.0</v>
+      </c>
+      <c r="M20" s="1">
+        <v>4066767.78</v>
+      </c>
+      <c r="N20" s="1">
+        <v>2.11</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
         <v>80</v>
       </c>
-      <c r="B19" t="s">
-[...95 lines deleted...]
-    <row r="21" spans="1:16">
+    </row>
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
         <v>84</v>
       </c>
-      <c r="B21" t="s">
+      <c r="B21" s="1">
+        <v>2500000.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>106.259</v>
+      </c>
+      <c r="D21" s="1">
+        <v>101.94116</v>
+      </c>
+      <c r="E21" t="s">
+        <v>8</v>
+      </c>
+      <c r="F21">
+        <v>1.0</v>
+      </c>
+      <c r="G21" s="1">
+        <v>2548529.0</v>
+      </c>
+      <c r="H21" s="1">
+        <v>107946.0</v>
+      </c>
+      <c r="I21" s="1">
+        <v>4.2356198418774</v>
+      </c>
+      <c r="J21">
+        <v>0.16</v>
+      </c>
+      <c r="K21" t="s">
         <v>85</v>
       </c>
-      <c r="C21" s="1">
-[...27 lines deleted...]
-        <v>86</v>
+      <c r="L21" s="1">
+        <v>2656475.0</v>
       </c>
       <c r="M21" s="1">
-        <v>2009124.0</v>
+        <v>2660584.59</v>
       </c>
       <c r="N21" s="1">
-        <v>2025071.26</v>
-[...8 lines deleted...]
-    <row r="22" spans="1:16">
+        <v>1.38</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
         <v>87</v>
       </c>
-      <c r="B22" t="s">
+      <c r="B22" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>111.665</v>
+      </c>
+      <c r="D22" s="1">
+        <v>107.6</v>
+      </c>
+      <c r="E22" t="s">
+        <v>8</v>
+      </c>
+      <c r="F22">
+        <v>1.0</v>
+      </c>
+      <c r="G22" s="1">
+        <v>5380000.0</v>
+      </c>
+      <c r="H22" s="1">
+        <v>203250.0</v>
+      </c>
+      <c r="I22" s="1">
+        <v>3.7778810408922</v>
+      </c>
+      <c r="J22">
+        <v>0.26</v>
+      </c>
+      <c r="K22" t="s">
         <v>88</v>
       </c>
-      <c r="C22" s="1">
-[...27 lines deleted...]
-        <v>89</v>
+      <c r="L22" s="1">
+        <v>5583250.0</v>
       </c>
       <c r="M22" s="1">
-        <v>4597440.0</v>
+        <v>5596089.67</v>
       </c>
       <c r="N22" s="1">
-        <v>4650976.44</v>
-[...8 lines deleted...]
-    <row r="23" spans="1:16">
+        <v>2.9</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
         <v>90</v>
       </c>
-      <c r="B23" t="s">
+      <c r="B23" s="1">
+        <v>3600000.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>137.789</v>
+      </c>
+      <c r="D23" s="1">
+        <v>104.99305556</v>
+      </c>
+      <c r="E23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F23">
+        <v>1.0</v>
+      </c>
+      <c r="G23" s="1">
+        <v>3779750.0</v>
+      </c>
+      <c r="H23" s="1">
+        <v>1180654.0</v>
+      </c>
+      <c r="I23" s="1">
+        <v>31.236298697004</v>
+      </c>
+      <c r="J23">
+        <v>1.08</v>
+      </c>
+      <c r="K23" t="s">
         <v>91</v>
       </c>
-      <c r="C23" s="1">
-[...27 lines deleted...]
-        <v>92</v>
+      <c r="L23" s="1">
+        <v>4960404.0</v>
       </c>
       <c r="M23" s="1">
-        <v>2554425.0</v>
+        <v>4999354.82</v>
       </c>
       <c r="N23" s="1">
-        <v>2567781.16</v>
-[...8 lines deleted...]
-    <row r="24" spans="1:16">
+        <v>2.59</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
       <c r="A24" t="s">
         <v>93</v>
       </c>
-      <c r="B24" t="s">
+      <c r="B24" s="1">
+        <v>2900000.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>103.173</v>
+      </c>
+      <c r="D24" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E24" t="s">
+        <v>8</v>
+      </c>
+      <c r="F24">
+        <v>1.0</v>
+      </c>
+      <c r="G24" s="1">
+        <v>2900000.0</v>
+      </c>
+      <c r="H24" s="1">
+        <v>92017.0</v>
+      </c>
+      <c r="I24" s="1">
+        <v>3.173</v>
+      </c>
+      <c r="J24">
+        <v>0.1</v>
+      </c>
+      <c r="K24" t="s">
         <v>94</v>
       </c>
-      <c r="C24" s="1">
-[...27 lines deleted...]
-        <v>95</v>
+      <c r="L24" s="1">
+        <v>2992017.0</v>
       </c>
       <c r="M24" s="1">
-        <v>5471450.0</v>
+        <v>2994977.42</v>
       </c>
       <c r="N24" s="1">
-        <v>5512472.1</v>
-[...8 lines deleted...]
-    <row r="25" spans="1:16">
+        <v>1.55</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
       <c r="A25" t="s">
         <v>96</v>
       </c>
-      <c r="B25" t="s">
+      <c r="B25" s="1">
+        <v>2500000.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>112.307</v>
+      </c>
+      <c r="D25" s="1">
+        <v>115.423</v>
+      </c>
+      <c r="E25" t="s">
+        <v>8</v>
+      </c>
+      <c r="F25">
+        <v>1.0</v>
+      </c>
+      <c r="G25" s="1">
+        <v>2885575.0</v>
+      </c>
+      <c r="H25" s="1">
+        <v>-77900.0</v>
+      </c>
+      <c r="I25" s="1">
+        <v>-2.6996352546719</v>
+      </c>
+      <c r="J25">
+        <v>0.69</v>
+      </c>
+      <c r="K25" t="s">
         <v>97</v>
       </c>
-      <c r="C25" s="1">
-[...27 lines deleted...]
-        <v>98</v>
+      <c r="L25" s="1">
+        <v>2807675.0</v>
       </c>
       <c r="M25" s="1">
-        <v>4978224.0</v>
+        <v>2824966.67</v>
       </c>
       <c r="N25" s="1">
-        <v>4981371.54</v>
-[...8 lines deleted...]
-    <row r="26" spans="1:16">
+        <v>1.46</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
       <c r="A26" t="s">
         <v>99</v>
       </c>
-      <c r="B26" t="s">
+      <c r="B26" s="1">
+        <v>5500000.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>123.115</v>
+      </c>
+      <c r="D26" s="1">
+        <v>109.50370909</v>
+      </c>
+      <c r="E26" t="s">
+        <v>8</v>
+      </c>
+      <c r="F26">
+        <v>1.0</v>
+      </c>
+      <c r="G26" s="1">
+        <v>6022704.0</v>
+      </c>
+      <c r="H26" s="1">
+        <v>748621.0</v>
+      </c>
+      <c r="I26" s="1">
+        <v>12.429981616231</v>
+      </c>
+      <c r="J26">
+        <v>0.43</v>
+      </c>
+      <c r="K26" t="s">
         <v>100</v>
       </c>
-      <c r="C26" s="1">
-[...27 lines deleted...]
-        <v>101</v>
+      <c r="L26" s="1">
+        <v>6771325.0</v>
       </c>
       <c r="M26" s="1">
-        <v>2948488.0</v>
+        <v>6794831.85</v>
       </c>
       <c r="N26" s="1">
-        <v>2956885.92</v>
-[...8 lines deleted...]
-    <row r="27" spans="1:16">
+        <v>3.52</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
       <c r="A27" t="s">
         <v>102</v>
       </c>
-      <c r="B27" t="s">
+      <c r="B27" s="1">
+        <v>3400000.0</v>
+      </c>
+      <c r="C27" s="1">
+        <v>122.319</v>
+      </c>
+      <c r="D27" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E27" t="s">
+        <v>8</v>
+      </c>
+      <c r="F27">
+        <v>1.0</v>
+      </c>
+      <c r="G27" s="1">
+        <v>3400000.0</v>
+      </c>
+      <c r="H27" s="1">
+        <v>758846.0</v>
+      </c>
+      <c r="I27" s="1">
+        <v>22.319</v>
+      </c>
+      <c r="J27">
+        <v>0.14</v>
+      </c>
+      <c r="K27" t="s">
         <v>103</v>
       </c>
-      <c r="C27" s="1">
-[...27 lines deleted...]
-        <v>104</v>
+      <c r="L27" s="1">
+        <v>4158846.0</v>
       </c>
       <c r="M27" s="1">
-        <v>5858764.0</v>
+        <v>4163662.67</v>
       </c>
       <c r="N27" s="1">
-        <v>5869036.53</v>
-[...8 lines deleted...]
-    <row r="28" spans="1:16">
+        <v>2.16</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
       <c r="A28" t="s">
         <v>105</v>
       </c>
-      <c r="B28" t="s">
+      <c r="B28" s="1">
+        <v>5800000.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>96.931</v>
+      </c>
+      <c r="D28" s="1">
+        <v>101.90332</v>
+      </c>
+      <c r="E28" t="s">
+        <v>8</v>
+      </c>
+      <c r="F28">
+        <v>1.0</v>
+      </c>
+      <c r="G28" s="1">
+        <v>5910392.56</v>
+      </c>
+      <c r="H28" s="1">
+        <v>-288394.56</v>
+      </c>
+      <c r="I28" s="1">
+        <v>-4.8794484811682</v>
+      </c>
+      <c r="J28">
+        <v>0.35</v>
+      </c>
+      <c r="K28" t="s">
         <v>106</v>
       </c>
-      <c r="C28" s="1">
-[...27 lines deleted...]
-        <v>107</v>
+      <c r="L28" s="1">
+        <v>5621998.0</v>
       </c>
       <c r="M28" s="1">
-        <v>3417070.0</v>
+        <v>5642178.82</v>
       </c>
       <c r="N28" s="1">
-        <v>3418619.32</v>
-[...8 lines deleted...]
-    <row r="29" spans="1:16">
+        <v>2.93</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
       <c r="A29" t="s">
         <v>108</v>
       </c>
-      <c r="B29" t="s">
+      <c r="B29" s="1">
+        <v>4500000.0</v>
+      </c>
+      <c r="C29" s="1">
+        <v>113.659</v>
+      </c>
+      <c r="D29" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E29" t="s">
+        <v>8</v>
+      </c>
+      <c r="F29">
+        <v>1.0</v>
+      </c>
+      <c r="G29" s="1">
+        <v>4500000.0</v>
+      </c>
+      <c r="H29" s="1">
+        <v>614655.0</v>
+      </c>
+      <c r="I29" s="1">
+        <v>13.659</v>
+      </c>
+      <c r="J29">
+        <v>0.07</v>
+      </c>
+      <c r="K29" t="s">
         <v>109</v>
       </c>
-      <c r="C29" s="1">
-[...27 lines deleted...]
-        <v>566.67</v>
+      <c r="L29" s="1">
+        <v>5114655.0</v>
       </c>
       <c r="M29" s="1">
-        <v>3588326.0</v>
+        <v>5117605.82</v>
       </c>
       <c r="N29" s="1">
-        <v>3588892.67</v>
-[...8 lines deleted...]
-    <row r="30" spans="1:16">
+        <v>2.65</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
       <c r="A30" t="s">
+        <v>111</v>
+      </c>
+      <c r="B30" s="1">
+        <v>2400000.0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>106.595</v>
+      </c>
+      <c r="D30" s="1">
+        <v>103.76</v>
+      </c>
+      <c r="E30" t="s">
+        <v>8</v>
+      </c>
+      <c r="F30">
+        <v>1.0</v>
+      </c>
+      <c r="G30" s="1">
+        <v>2490240.0</v>
+      </c>
+      <c r="H30" s="1">
+        <v>68040.0</v>
+      </c>
+      <c r="I30" s="1">
+        <v>2.732266769468</v>
+      </c>
+      <c r="J30">
+        <v>0.0</v>
+      </c>
+      <c r="K30">
+        <v>0.0</v>
+      </c>
+      <c r="L30" s="1">
+        <v>2558280.0</v>
+      </c>
+      <c r="M30" s="1">
+        <v>2558280.0</v>
+      </c>
+      <c r="N30" s="1">
+        <v>1.33</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
         <v>110</v>
       </c>
-      <c r="B30" t="s">
-[...45 lines deleted...]
-    <row r="31" spans="1:16">
+    </row>
+    <row r="31" spans="1:26">
       <c r="A31" t="s">
         <v>113</v>
       </c>
-      <c r="B31" t="s">
+      <c r="B31" s="1">
+        <v>2400000.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>96.367</v>
+      </c>
+      <c r="D31" s="1">
+        <v>102.7</v>
+      </c>
+      <c r="E31" t="s">
+        <v>8</v>
+      </c>
+      <c r="F31">
+        <v>1.0</v>
+      </c>
+      <c r="G31" s="1">
+        <v>2464800.0</v>
+      </c>
+      <c r="H31" s="1">
+        <v>-151992.0</v>
+      </c>
+      <c r="I31" s="1">
+        <v>-6.1665043816943</v>
+      </c>
+      <c r="J31">
+        <v>0.26</v>
+      </c>
+      <c r="K31" t="s">
         <v>114</v>
       </c>
-      <c r="C31" s="1">
-[...27 lines deleted...]
-        <v>115</v>
+      <c r="L31" s="1">
+        <v>2312808.0</v>
       </c>
       <c r="M31" s="1">
-        <v>4925925.0</v>
+        <v>2319054.58</v>
       </c>
       <c r="N31" s="1">
-        <v>4945767.03</v>
-[...8 lines deleted...]
-    <row r="32" spans="1:16">
+        <v>1.2</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
       <c r="A32" t="s">
         <v>116</v>
       </c>
-      <c r="B32" t="s">
-        <v>117</v>
+      <c r="B32" s="1">
+        <v>5000000.0</v>
       </c>
       <c r="C32" s="1">
-        <v>2400000.0</v>
+        <v>102.065</v>
       </c>
       <c r="D32" s="1">
-        <v>95.741</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>94.3834</v>
+      </c>
+      <c r="E32" t="s">
+        <v>8</v>
+      </c>
+      <c r="F32">
+        <v>1.0</v>
+      </c>
+      <c r="G32" s="1">
+        <v>4719170.0</v>
       </c>
       <c r="H32" s="1">
-        <v>2464800.0</v>
+        <v>384080.0</v>
       </c>
       <c r="I32" s="1">
-        <v>-167016.0</v>
-[...2 lines deleted...]
-        <v>-6.7760467380721</v>
+        <v>8.138719308692</v>
+      </c>
+      <c r="J32">
+        <v>0.0</v>
       </c>
       <c r="K32">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>263.01</v>
+        <v>0.0</v>
+      </c>
+      <c r="L32" s="1">
+        <v>5103250.0</v>
       </c>
       <c r="M32" s="1">
-        <v>2297784.0</v>
+        <v>5103250.0</v>
       </c>
       <c r="N32" s="1">
-        <v>2298047.01</v>
-[...8 lines deleted...]
-    <row r="33" spans="1:16">
+        <v>2.65</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
       <c r="A33" t="s">
         <v>118</v>
       </c>
-      <c r="B33" t="s">
+      <c r="B33" s="1">
+        <v>2400000.0</v>
+      </c>
+      <c r="C33" s="1">
+        <v>131.494</v>
+      </c>
+      <c r="D33" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E33" t="s">
+        <v>8</v>
+      </c>
+      <c r="F33">
+        <v>1.0</v>
+      </c>
+      <c r="G33" s="1">
+        <v>2400000.0</v>
+      </c>
+      <c r="H33" s="1">
+        <v>755856.0</v>
+      </c>
+      <c r="I33" s="1">
+        <v>31.494</v>
+      </c>
+      <c r="J33">
+        <v>0.92</v>
+      </c>
+      <c r="K33" t="s">
         <v>119</v>
       </c>
-      <c r="C33" s="1">
-[...5 lines deleted...]
-      <c r="E33" s="1">
+      <c r="L33" s="1">
+        <v>3155856.0</v>
+      </c>
+      <c r="M33" s="1">
+        <v>3178047.78</v>
+      </c>
+      <c r="N33" s="1">
+        <v>1.65</v>
+      </c>
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26">
+      <c r="A34" t="s">
+        <v>121</v>
+      </c>
+      <c r="B34" s="1">
+        <v>8000000.0</v>
+      </c>
+      <c r="C34" s="1">
+        <v>98.574</v>
+      </c>
+      <c r="D34" s="1">
+        <v>113.5</v>
+      </c>
+      <c r="E34" t="s">
+        <v>51</v>
+      </c>
+      <c r="F34">
+        <v>1.14</v>
+      </c>
+      <c r="G34" s="1">
+        <v>7759357.37</v>
+      </c>
+      <c r="H34" s="1">
+        <v>-862151.79</v>
+      </c>
+      <c r="I34" s="1">
+        <v>-11.111123626466</v>
+      </c>
+      <c r="J34">
+        <v>0.61</v>
+      </c>
+      <c r="K34" t="s">
+        <v>122</v>
+      </c>
+      <c r="L34" s="1">
+        <v>6897205.58</v>
+      </c>
+      <c r="M34" s="1">
+        <v>6945795.74</v>
+      </c>
+      <c r="N34" s="1">
+        <v>3.6</v>
+      </c>
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26">
+      <c r="A35" t="s">
+        <v>124</v>
+      </c>
+      <c r="B35" s="1">
+        <v>3000000.0</v>
+      </c>
+      <c r="C35" s="1">
+        <v>100.777</v>
+      </c>
+      <c r="D35" s="1">
+        <v>101.35</v>
+      </c>
+      <c r="E35" t="s">
+        <v>51</v>
+      </c>
+      <c r="F35">
+        <v>1.14</v>
+      </c>
+      <c r="G35" s="1">
+        <v>2855465.82</v>
+      </c>
+      <c r="H35" s="1">
+        <v>-211209.91</v>
+      </c>
+      <c r="I35" s="1">
+        <v>-7.3966884324324</v>
+      </c>
+      <c r="J35">
+        <v>0.72</v>
+      </c>
+      <c r="K35" t="s">
+        <v>125</v>
+      </c>
+      <c r="L35" s="1">
+        <v>2644255.91</v>
+      </c>
+      <c r="M35" s="1">
+        <v>2666001.67</v>
+      </c>
+      <c r="N35" s="1">
+        <v>1.38</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
+      <c r="A36" t="s">
+        <v>127</v>
+      </c>
+      <c r="B36" s="1">
+        <v>3000000.0</v>
+      </c>
+      <c r="C36" s="1">
+        <v>95.749</v>
+      </c>
+      <c r="D36" s="1">
+        <v>99.1777</v>
+      </c>
+      <c r="E36" t="s">
+        <v>8</v>
+      </c>
+      <c r="F36">
+        <v>1.0</v>
+      </c>
+      <c r="G36" s="1">
+        <v>2975331.0</v>
+      </c>
+      <c r="H36" s="1">
+        <v>-102861.0</v>
+      </c>
+      <c r="I36" s="1">
+        <v>-3.4571279632417</v>
+      </c>
+      <c r="J36">
+        <v>0.4</v>
+      </c>
+      <c r="K36" t="s">
+        <v>128</v>
+      </c>
+      <c r="L36" s="1">
+        <v>2872470.0</v>
+      </c>
+      <c r="M36" s="1">
+        <v>2884552.19</v>
+      </c>
+      <c r="N36" s="1">
+        <v>1.5</v>
+      </c>
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26">
+      <c r="A37" t="s">
+        <v>130</v>
+      </c>
+      <c r="B37" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="C37" s="1">
+        <v>102.974</v>
+      </c>
+      <c r="D37" s="1">
         <v>100.0</v>
       </c>
-      <c r="F33" t="s">
-[...14 lines deleted...]
-      <c r="K33">
+      <c r="E37" t="s">
+        <v>8</v>
+      </c>
+      <c r="F37">
+        <v>1.0</v>
+      </c>
+      <c r="G37" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="H37" s="1">
+        <v>41636.0</v>
+      </c>
+      <c r="I37" s="1">
+        <v>2.974</v>
+      </c>
+      <c r="J37">
+        <v>0.15</v>
+      </c>
+      <c r="K37" t="s">
+        <v>131</v>
+      </c>
+      <c r="L37" s="1">
+        <v>1441636.0</v>
+      </c>
+      <c r="M37" s="1">
+        <v>1443804.48</v>
+      </c>
+      <c r="N37" s="1">
+        <v>0.75</v>
+      </c>
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26">
+      <c r="A38" t="s">
+        <v>133</v>
+      </c>
+      <c r="B38" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="C38" s="1">
+        <v>280.136</v>
+      </c>
+      <c r="D38" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E38" t="s">
+        <v>8</v>
+      </c>
+      <c r="F38">
+        <v>1.0</v>
+      </c>
+      <c r="G38" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="H38" s="1">
+        <v>2161632.0</v>
+      </c>
+      <c r="I38" s="1">
+        <v>180.136</v>
+      </c>
+      <c r="J38">
+        <v>0.94</v>
+      </c>
+      <c r="K38" t="s">
+        <v>134</v>
+      </c>
+      <c r="L38" s="1">
+        <v>3361632.0</v>
+      </c>
+      <c r="M38" s="1">
+        <v>3372882.0</v>
+      </c>
+      <c r="N38" s="1">
+        <v>1.75</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26">
+      <c r="A39" t="s">
+        <v>136</v>
+      </c>
+      <c r="B39" s="1">
+        <v>3200000.0</v>
+      </c>
+      <c r="C39" s="1">
+        <v>138.272</v>
+      </c>
+      <c r="D39" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E39" t="s">
+        <v>8</v>
+      </c>
+      <c r="F39">
+        <v>1.0</v>
+      </c>
+      <c r="G39" s="1">
+        <v>3200000.0</v>
+      </c>
+      <c r="H39" s="1">
+        <v>1224704.0</v>
+      </c>
+      <c r="I39" s="1">
+        <v>38.272</v>
+      </c>
+      <c r="J39">
+        <v>0.72</v>
+      </c>
+      <c r="K39" t="s">
+        <v>137</v>
+      </c>
+      <c r="L39" s="1">
+        <v>4424704.0</v>
+      </c>
+      <c r="M39" s="1">
+        <v>4447783.45</v>
+      </c>
+      <c r="N39" s="1">
+        <v>2.31</v>
+      </c>
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26">
+      <c r="A40" t="s">
+        <v>139</v>
+      </c>
+      <c r="B40" s="1">
+        <v>3000000.0</v>
+      </c>
+      <c r="C40" s="1">
+        <v>99.045</v>
+      </c>
+      <c r="D40" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E40" t="s">
+        <v>8</v>
+      </c>
+      <c r="F40">
+        <v>1.0</v>
+      </c>
+      <c r="G40" s="1">
+        <v>3000000.0</v>
+      </c>
+      <c r="H40" s="1">
+        <v>-28650.0</v>
+      </c>
+      <c r="I40" s="1">
+        <v>-0.955</v>
+      </c>
+      <c r="J40">
+        <v>0.02</v>
+      </c>
+      <c r="K40">
+        <v>575.34</v>
+      </c>
+      <c r="L40" s="1">
+        <v>2971350.0</v>
+      </c>
+      <c r="M40" s="1">
+        <v>2971925.34</v>
+      </c>
+      <c r="N40" s="1">
+        <v>1.54</v>
+      </c>
+      <c r="O40">
+        <v>1</v>
+      </c>
+      <c r="Z40" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26">
+      <c r="A41" t="s">
+        <v>141</v>
+      </c>
+      <c r="B41" s="1">
+        <v>4000000.0</v>
+      </c>
+      <c r="C41" s="1">
+        <v>110.366</v>
+      </c>
+      <c r="D41" s="1">
+        <v>100.81</v>
+      </c>
+      <c r="E41" t="s">
+        <v>8</v>
+      </c>
+      <c r="F41">
+        <v>1.0</v>
+      </c>
+      <c r="G41" s="1">
+        <v>4032400.0</v>
+      </c>
+      <c r="H41" s="1">
+        <v>382240.0</v>
+      </c>
+      <c r="I41" s="1">
+        <v>9.4792183315147</v>
+      </c>
+      <c r="J41">
+        <v>0.37</v>
+      </c>
+      <c r="K41" t="s">
+        <v>142</v>
+      </c>
+      <c r="L41" s="1">
+        <v>4414640.0</v>
+      </c>
+      <c r="M41" s="1">
+        <v>4429313.91</v>
+      </c>
+      <c r="N41" s="1">
+        <v>2.3</v>
+      </c>
+      <c r="O41">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26">
+      <c r="A42" t="s">
+        <v>144</v>
+      </c>
+      <c r="B42" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="C42" s="1">
+        <v>114.419</v>
+      </c>
+      <c r="D42" s="1">
+        <v>108.06</v>
+      </c>
+      <c r="E42" t="s">
+        <v>8</v>
+      </c>
+      <c r="F42">
+        <v>1.0</v>
+      </c>
+      <c r="G42" s="1">
+        <v>5403000.0</v>
+      </c>
+      <c r="H42" s="1">
+        <v>317950.0</v>
+      </c>
+      <c r="I42" s="1">
+        <v>5.8846936886915</v>
+      </c>
+      <c r="J42">
+        <v>0.05</v>
+      </c>
+      <c r="K42" t="s">
+        <v>145</v>
+      </c>
+      <c r="L42" s="1">
+        <v>5720950.0</v>
+      </c>
+      <c r="M42" s="1">
+        <v>5723398.63</v>
+      </c>
+      <c r="N42" s="1">
+        <v>2.97</v>
+      </c>
+      <c r="O42">
+        <v>1</v>
+      </c>
+      <c r="Z42" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26">
+      <c r="A43" t="s">
+        <v>147</v>
+      </c>
+      <c r="B43" s="1">
+        <v>3600000.0</v>
+      </c>
+      <c r="C43" s="1">
+        <v>101.58</v>
+      </c>
+      <c r="D43" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E43" t="s">
+        <v>8</v>
+      </c>
+      <c r="F43">
+        <v>1.0</v>
+      </c>
+      <c r="G43" s="1">
+        <v>3600000.0</v>
+      </c>
+      <c r="H43" s="1">
+        <v>56880.0</v>
+      </c>
+      <c r="I43" s="1">
+        <v>1.58</v>
+      </c>
+      <c r="J43">
+        <v>0.85</v>
+      </c>
+      <c r="K43" t="s">
+        <v>148</v>
+      </c>
+      <c r="L43" s="1">
+        <v>3656880.0</v>
+      </c>
+      <c r="M43" s="1">
+        <v>3687509.83</v>
+      </c>
+      <c r="N43" s="1">
+        <v>1.91</v>
+      </c>
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26">
+      <c r="A44" t="s">
+        <v>150</v>
+      </c>
+      <c r="B44" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C44" s="1">
+        <v>159.381</v>
+      </c>
+      <c r="D44" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E44" t="s">
+        <v>8</v>
+      </c>
+      <c r="F44">
+        <v>1.0</v>
+      </c>
+      <c r="G44" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="H44" s="1">
+        <v>1187620.0</v>
+      </c>
+      <c r="I44" s="1">
+        <v>59.381</v>
+      </c>
+      <c r="J44">
+        <v>0.96</v>
+      </c>
+      <c r="K44" t="s">
+        <v>151</v>
+      </c>
+      <c r="L44" s="1">
+        <v>3187620.0</v>
+      </c>
+      <c r="M44" s="1">
+        <v>3206736.02</v>
+      </c>
+      <c r="N44" s="1">
+        <v>1.66</v>
+      </c>
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26">
+      <c r="A45" t="s">
+        <v>153</v>
+      </c>
+      <c r="B45" s="1">
+        <v>2200000.0</v>
+      </c>
+      <c r="C45" s="1">
+        <v>169.701</v>
+      </c>
+      <c r="D45" s="1">
+        <v>99.21818182</v>
+      </c>
+      <c r="E45" t="s">
+        <v>51</v>
+      </c>
+      <c r="F45">
+        <v>1.14</v>
+      </c>
+      <c r="G45" s="1">
+        <v>2040675.31</v>
+      </c>
+      <c r="H45" s="1">
+        <v>1224660.76</v>
+      </c>
+      <c r="I45" s="1">
+        <v>60.012523991384</v>
+      </c>
+      <c r="J45">
+        <v>0.43</v>
+      </c>
+      <c r="K45" t="s">
+        <v>154</v>
+      </c>
+      <c r="L45" s="1">
+        <v>3265336.07</v>
+      </c>
+      <c r="M45" s="1">
+        <v>3274746.05</v>
+      </c>
+      <c r="N45" s="1">
+        <v>1.7</v>
+      </c>
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26">
+      <c r="A46" t="s">
+        <v>156</v>
+      </c>
+      <c r="B46" s="1">
+        <v>8000000.0</v>
+      </c>
+      <c r="C46" s="1">
+        <v>96.375</v>
+      </c>
+      <c r="D46" s="1">
+        <v>100.8525</v>
+      </c>
+      <c r="E46" t="s">
+        <v>51</v>
+      </c>
+      <c r="F46">
+        <v>1.14</v>
+      </c>
+      <c r="G46" s="1">
+        <v>6959237.85</v>
+      </c>
+      <c r="H46" s="1">
+        <v>-215895.91</v>
+      </c>
+      <c r="I46" s="1">
+        <v>-3.1022924442797</v>
+      </c>
+      <c r="J46">
+        <v>0.02</v>
+      </c>
+      <c r="K46" t="s">
+        <v>157</v>
+      </c>
+      <c r="L46" s="1">
+        <v>6743341.94</v>
+      </c>
+      <c r="M46" s="1">
+        <v>6745285.54</v>
+      </c>
+      <c r="N46" s="1">
+        <v>3.5</v>
+      </c>
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26">
+      <c r="A47" t="s">
+        <v>159</v>
+      </c>
+      <c r="B47" s="1">
+        <v>8000000.0</v>
+      </c>
+      <c r="C47" s="1">
+        <v>97.925</v>
+      </c>
+      <c r="D47" s="1">
+        <v>100.961</v>
+      </c>
+      <c r="E47" t="s">
+        <v>51</v>
+      </c>
+      <c r="F47">
+        <v>1.14</v>
+      </c>
+      <c r="G47" s="1">
+        <v>6966727.39</v>
+      </c>
+      <c r="H47" s="1">
+        <v>-114932.23</v>
+      </c>
+      <c r="I47" s="1">
+        <v>-1.6497305487362</v>
+      </c>
+      <c r="J47">
         <v>0.0</v>
       </c>
-      <c r="L33">
+      <c r="K47">
         <v>0.0</v>
       </c>
-      <c r="M33" s="1">
-[...663 lines deleted...]
-      <c r="A47" t="s">
+      <c r="L47" s="1">
+        <v>6851795.16</v>
+      </c>
+      <c r="M47" s="1">
+        <v>6851795.16</v>
+      </c>
+      <c r="N47" s="1">
+        <v>3.55</v>
+      </c>
+      <c r="O47">
+        <v>1</v>
+      </c>
+      <c r="Z47" t="s">
         <v>158</v>
       </c>
-      <c r="B47" t="s">
-[...45 lines deleted...]
-    <row r="48" spans="1:16">
+    </row>
+    <row r="48" spans="1:26">
       <c r="A48" t="s">
         <v>161</v>
       </c>
-      <c r="B48" t="s">
-        <v>162</v>
+      <c r="B48" s="1">
+        <v>3900000.0</v>
       </c>
       <c r="C48" s="1">
-        <v>8000000.0</v>
+        <v>100.256</v>
       </c>
       <c r="D48" s="1">
-        <v>103.836</v>
-[...8 lines deleted...]
-        <v>1.16</v>
+        <v>100.0</v>
+      </c>
+      <c r="E48" t="s">
+        <v>8</v>
+      </c>
+      <c r="F48">
+        <v>1.0</v>
+      </c>
+      <c r="G48" s="1">
+        <v>3900000.0</v>
       </c>
       <c r="H48" s="1">
-        <v>7575147.43</v>
+        <v>9984.0</v>
       </c>
       <c r="I48" s="1">
-        <v>-397337.01</v>
-[...2 lines deleted...]
-        <v>-5.2452709821385</v>
+        <v>0.256</v>
+      </c>
+      <c r="J48">
+        <v>0.02</v>
       </c>
       <c r="K48">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>812.5</v>
+      </c>
+      <c r="L48" s="1">
+        <v>3909984.0</v>
       </c>
       <c r="M48" s="1">
-        <v>7177810.42</v>
+        <v>3910796.5</v>
       </c>
       <c r="N48" s="1">
-        <v>7177810.42</v>
-[...8 lines deleted...]
-    <row r="49" spans="1:16">
+        <v>2.03</v>
+      </c>
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26">
       <c r="A49" t="s">
         <v>163</v>
       </c>
-      <c r="B49" t="s">
+      <c r="B49" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="C49" s="1">
+        <v>106.193</v>
+      </c>
+      <c r="D49" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E49" t="s">
+        <v>8</v>
+      </c>
+      <c r="F49">
+        <v>1.0</v>
+      </c>
+      <c r="G49" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="H49" s="1">
+        <v>309650.0</v>
+      </c>
+      <c r="I49" s="1">
+        <v>6.193</v>
+      </c>
+      <c r="J49">
+        <v>0.27</v>
+      </c>
+      <c r="K49" t="s">
         <v>164</v>
       </c>
-      <c r="C49" s="1">
-[...27 lines deleted...]
-        <v>165</v>
+      <c r="L49" s="1">
+        <v>5309650.0</v>
       </c>
       <c r="M49" s="1">
-        <v>5386450.0</v>
+        <v>5323282.6</v>
       </c>
       <c r="N49" s="1">
-        <v>5391284.25</v>
-[...8 lines deleted...]
-    <row r="50" spans="1:16">
+        <v>2.76</v>
+      </c>
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26">
       <c r="A50" t="s">
         <v>166</v>
       </c>
-      <c r="B50" t="s">
+      <c r="B50" s="1">
+        <v>2400000.0</v>
+      </c>
+      <c r="C50" s="1">
+        <v>98.918</v>
+      </c>
+      <c r="D50" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E50" t="s">
+        <v>8</v>
+      </c>
+      <c r="F50">
+        <v>1.0</v>
+      </c>
+      <c r="G50" s="1">
+        <v>2400000.0</v>
+      </c>
+      <c r="H50" s="1">
+        <v>-25968.0</v>
+      </c>
+      <c r="I50" s="1">
+        <v>-1.082</v>
+      </c>
+      <c r="J50">
+        <v>0.26</v>
+      </c>
+      <c r="K50" t="s">
         <v>167</v>
       </c>
-      <c r="C50" s="1">
-[...27 lines deleted...]
-        <v>168</v>
+      <c r="L50" s="1">
+        <v>2374032.0</v>
       </c>
       <c r="M50" s="1">
-        <v>2319384.0</v>
+        <v>2380243.96</v>
       </c>
       <c r="N50" s="1">
-        <v>2321144.87</v>
-[...8 lines deleted...]
-    <row r="51" spans="1:16">
+        <v>1.23</v>
+      </c>
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26">
       <c r="A51" t="s">
         <v>169</v>
       </c>
-      <c r="B51" t="s">
+      <c r="B51" s="1">
+        <v>2500000.0</v>
+      </c>
+      <c r="C51" s="1">
+        <v>118.605</v>
+      </c>
+      <c r="D51" s="1">
+        <v>106.8</v>
+      </c>
+      <c r="E51" t="s">
+        <v>8</v>
+      </c>
+      <c r="F51">
+        <v>1.0</v>
+      </c>
+      <c r="G51" s="1">
+        <v>2670000.0</v>
+      </c>
+      <c r="H51" s="1">
+        <v>295125.0</v>
+      </c>
+      <c r="I51" s="1">
+        <v>11.053370786517</v>
+      </c>
+      <c r="J51">
+        <v>0.54</v>
+      </c>
+      <c r="K51" t="s">
         <v>170</v>
       </c>
-      <c r="C51" s="1">
-[...27 lines deleted...]
-        <v>171</v>
+      <c r="L51" s="1">
+        <v>2965125.0</v>
       </c>
       <c r="M51" s="1">
-        <v>2820200.0</v>
+        <v>2978649.59</v>
       </c>
       <c r="N51" s="1">
-        <v>2850986.4</v>
-[...8 lines deleted...]
-    <row r="52" spans="1:16">
+        <v>1.54</v>
+      </c>
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26">
       <c r="A52" t="s">
         <v>172</v>
       </c>
-      <c r="B52" t="s">
+      <c r="B52" s="1">
+        <v>3600000.0</v>
+      </c>
+      <c r="C52" s="1">
+        <v>95.7</v>
+      </c>
+      <c r="D52" s="1">
+        <v>101.7</v>
+      </c>
+      <c r="E52" t="s">
+        <v>8</v>
+      </c>
+      <c r="F52">
+        <v>1.0</v>
+      </c>
+      <c r="G52" s="1">
+        <v>3661200.0</v>
+      </c>
+      <c r="H52" s="1">
+        <v>-216000.0</v>
+      </c>
+      <c r="I52" s="1">
+        <v>-5.8997050147493</v>
+      </c>
+      <c r="J52">
+        <v>0.12</v>
+      </c>
+      <c r="K52" t="s">
         <v>173</v>
       </c>
-      <c r="C52" s="1">
-[...27 lines deleted...]
-        <v>174</v>
+      <c r="L52" s="1">
+        <v>3445200.0</v>
       </c>
       <c r="M52" s="1">
-        <v>3464316.0</v>
+        <v>3449479.89</v>
       </c>
       <c r="N52" s="1">
-        <v>3476498.32</v>
-[...55 lines deleted...]
-        <v>1</v>
+        <v>1.79</v>
+      </c>
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
+        <v>171</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">