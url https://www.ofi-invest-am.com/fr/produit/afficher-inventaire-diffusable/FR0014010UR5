--- v0 (2026-05-27)
+++ v1 (2026-06-17)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="880">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="917">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C_OFI</t>
   </si>
   <si>
     <t>FR0011381227</t>
   </si>
   <si>
@@ -130,258 +130,282 @@
   <si>
     <t>FR001400R6K0</t>
   </si>
   <si>
     <t>OSTRUM SRI MONEY PLUS SI EUR</t>
   </si>
   <si>
     <t>FR0129438273</t>
   </si>
   <si>
     <t>EURO ACHMEA BANK NV 11/09/2026</t>
   </si>
   <si>
     <t>FR0129438323</t>
   </si>
   <si>
     <t>EURO ACHMEA BANK NV 13/10/2026</t>
   </si>
   <si>
     <t>XS3294949774</t>
   </si>
   <si>
     <t>EURO AGENCE CENTRALE DES ORGANISMES DE 06/05/2026</t>
   </si>
   <si>
+    <t>XS3311140738</t>
+  </si>
+  <si>
+    <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 03/03/2027</t>
+  </si>
+  <si>
     <t>FR0129367936</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 19/03/2026</t>
   </si>
   <si>
     <t>FR0129513075</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 19/11/2026</t>
   </si>
   <si>
     <t>FR0129513703</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 20/08/2026</t>
   </si>
   <si>
     <t>BE6368510721</t>
   </si>
   <si>
     <t>EURO BELFIUS BANQUE SA 10/04/2026</t>
   </si>
   <si>
     <t>FR0129160620</t>
   </si>
   <si>
     <t>EURO BPCE SA 23/04/2026</t>
   </si>
   <si>
-    <t>392 976.67</t>
+    <t>416 879.56</t>
   </si>
   <si>
     <t>FR0129315240</t>
   </si>
   <si>
     <t>EURO BPCE SA 24/07/2026</t>
   </si>
   <si>
-    <t>204 233.17</t>
+    <t>222 253.00</t>
   </si>
   <si>
     <t>FR0129520062</t>
   </si>
   <si>
     <t>EURO BPCE SA 27/11/2026</t>
   </si>
   <si>
-    <t>114 508.33</t>
+    <t>138 496.11</t>
   </si>
   <si>
     <t>FR0129520070</t>
   </si>
   <si>
     <t>EURO BPCE SA 28/09/2026</t>
   </si>
   <si>
-    <t>112 991.67</t>
+    <t>136 662.78</t>
   </si>
   <si>
     <t>FR0129411429</t>
   </si>
   <si>
     <t>EURO BPIFRANCE SA 31/08/2026</t>
   </si>
   <si>
     <t>XS3278651024</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 18/01/2027</t>
   </si>
   <si>
     <t>XS3283860032</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 25/01/2027</t>
   </si>
   <si>
+    <t>XS3311089950</t>
+  </si>
+  <si>
+    <t>EURO CARLSBERG BREWERIES A/S 07/05/2026</t>
+  </si>
+  <si>
     <t>XS3108486112</t>
   </si>
   <si>
     <t>EURO COCA-COLA HBC FINANCE BV 27/03/2026</t>
   </si>
   <si>
     <t>BE6372064376</t>
   </si>
   <si>
     <t>EURO COFINIMMO SA 24/03/2026</t>
   </si>
   <si>
     <t>DE000CZ459C2</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 03/02/2027</t>
   </si>
   <si>
-    <t>DE000CZ452E3</t>
-[...2 lines deleted...]
-    <t>EURO COMMERZBANK AG 10/03/2026</t>
+    <t>DE000CZ46AH6</t>
+  </si>
+  <si>
+    <t>EURO COMMERZBANK AG 12/03/2027</t>
   </si>
   <si>
     <t>DE000CZ458N1</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 13/11/2026</t>
   </si>
   <si>
     <t>DE000CZ456M7</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 14/09/2026</t>
   </si>
   <si>
+    <t>DE000CZ46AL8</t>
+  </si>
+  <si>
+    <t>EURO COMMERZBANK AG 17/12/2026</t>
+  </si>
+  <si>
     <t>DE000CZ458Q4</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 18/01/2027</t>
   </si>
   <si>
     <t>DE000CZ454T7</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 22/06/2026</t>
   </si>
   <si>
     <t>FR0129572402</t>
   </si>
   <si>
     <t>EURO CREDIT AGRICOLE SA 19/08/2026</t>
   </si>
   <si>
-    <t>71 597.50</t>
+    <t>106 541.17</t>
   </si>
   <si>
     <t>FR0129160661</t>
   </si>
   <si>
     <t>EURO CREDIT AGRICOLE SA 23/04/2026</t>
   </si>
   <si>
-    <t>785 953.33</t>
+    <t>833 759.11</t>
   </si>
   <si>
     <t>FR0129539898</t>
   </si>
   <si>
     <t>EURO CREDIT LYONNAIS SA 11/12/2026</t>
   </si>
   <si>
-    <t>122 167.99</t>
+    <t>152 400.00</t>
+  </si>
+  <si>
+    <t>FR0129582690</t>
+  </si>
+  <si>
+    <t>EURO ELIS SA 03/06/2026</t>
   </si>
   <si>
     <t>FR0129408680</t>
   </si>
   <si>
     <t>EURO ELIS SA 16/04/2026</t>
   </si>
   <si>
     <t>XS3183305492</t>
   </si>
   <si>
     <t>EURO HEWLETT-PACKARD INTERNATIONAL BANK 11/09/2026</t>
   </si>
   <si>
     <t>XS3304309589</t>
   </si>
   <si>
     <t>EURO HEWLETT-PACKARD INTERNATIONAL BANK 18/02/2027</t>
   </si>
   <si>
     <t>XS3306628242</t>
   </si>
   <si>
     <t>EURO HEWLETT-PACKARD INTERNATIONAL BANK 22/02/2027</t>
   </si>
   <si>
-    <t>XS3268844308</t>
-[...2 lines deleted...]
-    <t>EURO IBERDROLA INTERNATIONAL BV 09/03/2026</t>
+    <t>XS3315890395</t>
+  </si>
+  <si>
+    <t>EURO IBERDROLA INTERNATIONAL BV 08/05/2026</t>
   </si>
   <si>
     <t>FR0129251379</t>
   </si>
   <si>
     <t>EURO ING BANK NV 05/06/2026</t>
   </si>
   <si>
-    <t>497 708.17</t>
+    <t>533 496.25</t>
   </si>
   <si>
     <t>FR0129446847</t>
   </si>
   <si>
     <t>EURO ING BANK NV 22/10/2026</t>
   </si>
   <si>
-    <t>236 685.67</t>
+    <t>272 253.50</t>
   </si>
   <si>
     <t>FR0129580793</t>
   </si>
   <si>
     <t>EURO ING BANK NV 29/12/2026</t>
   </si>
   <si>
-    <t>54 181.67</t>
+    <t>89 744.00</t>
   </si>
   <si>
     <t>XS3059474661</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK IRELAND PLC 21/04/2026</t>
   </si>
   <si>
     <t>XS3070546042</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 06/05/2026</t>
   </si>
   <si>
     <t>XS3250420521</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 07/12/2026</t>
   </si>
   <si>
     <t>XS3273012412</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 08/01/2027</t>
   </si>
@@ -436,2268 +460,2355 @@
   <si>
     <t>BE6372053262</t>
   </si>
   <si>
     <t>EURO KBC GROEP NV 23/10/2026</t>
   </si>
   <si>
     <t>BE6368907810</t>
   </si>
   <si>
     <t>EURO KBC GROEP NV 26/06/2026</t>
   </si>
   <si>
     <t>XS3176776428</t>
   </si>
   <si>
     <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 03/09/2026</t>
   </si>
   <si>
     <t>XS3059595531</t>
   </si>
   <si>
     <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 21/04/2026</t>
   </si>
   <si>
-    <t>806 284.78</t>
+    <t>855 176.67</t>
   </si>
   <si>
     <t>FR0129063311</t>
   </si>
   <si>
     <t>EURO LVMH MOET HENNESSY LOUIS VUITTON S 16/04/2026</t>
   </si>
   <si>
     <t>FR0129487270</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 06/11/2026</t>
   </si>
   <si>
     <t>FR0129548857</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 08/01/2027</t>
   </si>
   <si>
     <t>FR0129202000</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 14/05/2026</t>
   </si>
   <si>
     <t>FR0129439685</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 14/10/2026</t>
   </si>
   <si>
     <t>XS3274467201</t>
   </si>
   <si>
     <t>EURO NATWEST MARKETS NV 12/01/2027</t>
   </si>
   <si>
     <t>XS3233508335</t>
   </si>
   <si>
     <t>EURO NORDEA BANK ABP 12/02/2027</t>
   </si>
   <si>
-    <t>132 731.67</t>
+    <t>156 839.33</t>
   </si>
   <si>
     <t>XS3060578476</t>
   </si>
   <si>
     <t>EURO NORDEA BANK ABP 22/04/2026</t>
   </si>
   <si>
-    <t>394 698.89</t>
-[...11 lines deleted...]
-    <t>EURO NTT FINANCE UK LTD 11/03/2026</t>
+    <t>418 707.33</t>
+  </si>
+  <si>
+    <t>XS3317639261</t>
+  </si>
+  <si>
+    <t>EURO NTT FINANCE UK LTD 15/04/2026</t>
   </si>
   <si>
     <t>XS3305112065</t>
   </si>
   <si>
     <t>EURO NTT FINANCE UK LTD 18/05/2026</t>
   </si>
   <si>
     <t>XS3281723133</t>
   </si>
   <si>
     <t>EURO NTT FINANCE UK LTD 29/05/2026</t>
   </si>
   <si>
     <t>XS3219260372</t>
   </si>
   <si>
     <t>EURO OP CORPORATE BANK PLC 23/10/2026</t>
   </si>
   <si>
-    <t>XS3025927727</t>
-[...2 lines deleted...]
-    <t>EURO SANTANDER CONSUMER BANK AG 11/03/2026</t>
+    <t>FR0129671774</t>
+  </si>
+  <si>
+    <t>EURO SAFRAN SA 26/03/2026</t>
   </si>
   <si>
     <t>XS3299470412</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER BANK AG 11/12/2026</t>
   </si>
   <si>
+    <t>XS3318879270</t>
+  </si>
+  <si>
     <t>XS3124348148</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER BANK AG 15/05/2026</t>
   </si>
   <si>
-    <t>XS3129352012</t>
-[...2 lines deleted...]
-    <t>EURO SANTANDER CONSUMER BANK AG 17/03/2026</t>
+    <t>XS3323656143</t>
+  </si>
+  <si>
+    <t>EURO SANTANDER CONSUMER BANK AG 18/01/2027</t>
   </si>
   <si>
     <t>XS3298732184</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER FINANCE SA 11/02/2027</t>
   </si>
   <si>
     <t>XS3283527458</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER FINANCE SA 25/01/2027</t>
   </si>
   <si>
     <t>BE6369222086</t>
   </si>
   <si>
     <t>EURO SUMITOMO MITSUI BANKING CORP (BRUS 09/07/2026</t>
   </si>
   <si>
     <t>XS3288981957</t>
   </si>
   <si>
     <t>EURO SVENSKA HANDELSBANKEN AB 29/01/2027</t>
   </si>
   <si>
     <t>FR0129063246</t>
   </si>
   <si>
     <t>EURO SVENSKA HANDELSBANKEN AB 29/04/2026</t>
   </si>
   <si>
+    <t>FR0129628576</t>
+  </si>
+  <si>
+    <t>EURO UNIVERSAL MUSIC GROUP NV 07/05/2026</t>
+  </si>
+  <si>
     <t>FR0129496602</t>
   </si>
   <si>
     <t>EURO UNIVERSAL MUSIC GROUP NV 23/03/2026</t>
   </si>
   <si>
+    <t>FR0129672830</t>
+  </si>
+  <si>
+    <t>EURO VEOLIA ENVIRONNEMENT SA 17/03/2027</t>
+  </si>
+  <si>
     <t>FR0129572337</t>
   </si>
   <si>
     <t>EURO VEOLIA ENVIRONNEMENT SA 19/01/2027</t>
   </si>
   <si>
     <t>FR0129332229</t>
   </si>
   <si>
     <t>NEUCP ACHMEA BANK NV 06/07/2026</t>
   </si>
   <si>
     <t>FR0129547909</t>
   </si>
   <si>
     <t>NEUCP ACHMEA BANK NV 08/01/2027</t>
   </si>
   <si>
+    <t>FR0129672715</t>
+  </si>
+  <si>
+    <t>NEUCP ACHMEA BANK NV 12/03/2027</t>
+  </si>
+  <si>
     <t>FR0129259398</t>
   </si>
   <si>
     <t>NEUCP ACHMEA BANK NV 27/05/2026</t>
   </si>
   <si>
     <t>FR0129519841</t>
   </si>
   <si>
     <t>NEUCP AGENCE CENTRALE DES ORGANISMES DE 08/07/2026</t>
   </si>
   <si>
-    <t>121 866.67</t>
+    <t>168 268.00</t>
   </si>
   <si>
     <t>FR0129163756</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 01/04/2026</t>
   </si>
   <si>
-    <t>582 008.00</t>
+    <t>618 195.08</t>
   </si>
   <si>
     <t>FR0129111193</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 02/04/2026</t>
   </si>
   <si>
-    <t>949 699.63</t>
+    <t>1 003 588.50</t>
   </si>
   <si>
     <t>FR0129598563</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 04/12/2026</t>
   </si>
   <si>
-    <t>26 155.50</t>
-[...8 lines deleted...]
-    <t>1 178 565.83</t>
+    <t>49 855.56</t>
+  </si>
+  <si>
+    <t>FR0129654184</t>
+  </si>
+  <si>
+    <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 05/03/2027</t>
+  </si>
+  <si>
+    <t>16 341.00</t>
   </si>
   <si>
     <t>FR0129598571</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 06/11/2026</t>
   </si>
   <si>
-    <t>26 038.83</t>
+    <t>49 633.33</t>
   </si>
   <si>
     <t>FR0129178796</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 07/05/2026</t>
   </si>
   <si>
-    <t>562 745.33</t>
+    <t>598 736.25</t>
   </si>
   <si>
     <t>FR0129548469</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 08/01/2027</t>
   </si>
   <si>
-    <t>92 426.25</t>
+    <t>128 338.67</t>
   </si>
   <si>
     <t>FR0129621415</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 11/02/2027</t>
   </si>
   <si>
-    <t>18 850.00</t>
+    <t>42 753.11</t>
   </si>
   <si>
     <t>FR0129549962</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 12/01/2027</t>
   </si>
   <si>
-    <t>28 792.17</t>
+    <t>40 708.06</t>
   </si>
   <si>
     <t>FR0129549954</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 13/07/2026</t>
   </si>
   <si>
-    <t>27 897.72</t>
+    <t>39 444.17</t>
   </si>
   <si>
     <t>FR0129621340</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 14/09/2026</t>
   </si>
   <si>
-    <t>18 266.67</t>
+    <t>41 430.89</t>
   </si>
   <si>
     <t>FR0129572436</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 19/10/2026</t>
   </si>
   <si>
-    <t>60 477.08</t>
+    <t>89 992.64</t>
   </si>
   <si>
     <t>FR0129160687</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 23/04/2026</t>
   </si>
   <si>
     <t>FR0129548527</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 07/01/2027</t>
   </si>
   <si>
-    <t>76 681.60</t>
+    <t>106 476.67</t>
   </si>
   <si>
     <t>FR0129548519</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 09/12/2026</t>
   </si>
   <si>
-    <t>76 341.32</t>
+    <t>106 004.44</t>
   </si>
   <si>
     <t>FR0129549913</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 12/01/2027</t>
   </si>
   <si>
-    <t>48 946.68</t>
+    <t>69 203.69</t>
   </si>
   <si>
     <t>FR0129499275</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 13/11/2026</t>
   </si>
   <si>
-    <t>164 456.25</t>
+    <t>194 326.94</t>
   </si>
   <si>
     <t>FR0129499259</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 14/10/2026</t>
   </si>
   <si>
-    <t>163 727.08</t>
+    <t>193 465.83</t>
   </si>
   <si>
     <t>FR0129517571</t>
   </si>
   <si>
     <t>NEUCP BPIFRANCE SA 26/11/2026</t>
   </si>
   <si>
-    <t>FR0129199370</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129576197</t>
   </si>
   <si>
     <t>NEUCP COFACE SA 23/04/2026</t>
   </si>
   <si>
     <t>FR0129583292</t>
   </si>
   <si>
     <t>NEUCP COFACE SA 30/04/2026</t>
   </si>
   <si>
     <t>BE6372032050</t>
   </si>
   <si>
     <t>NEUCP COFINIMMO SA 20/03/2026</t>
   </si>
   <si>
     <t>FR0129537538</t>
   </si>
   <si>
     <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 04/12/2026</t>
   </si>
   <si>
     <t>FR0129513893</t>
   </si>
   <si>
     <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 20/11/2026</t>
   </si>
   <si>
     <t>FR0129449734</t>
   </si>
   <si>
     <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 27/10/2026</t>
   </si>
   <si>
+    <t>FR0129654614</t>
+  </si>
+  <si>
+    <t>NEUCP CREDIT AGRICOLE SA 05/02/2027</t>
+  </si>
+  <si>
+    <t>18 769.17</t>
+  </si>
+  <si>
+    <t>FR0129654622</t>
+  </si>
+  <si>
+    <t>NEUCP CREDIT AGRICOLE SA 05/03/2027</t>
+  </si>
+  <si>
+    <t>18 852.50</t>
+  </si>
+  <si>
     <t>FR0129548626</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 06/01/2027</t>
   </si>
   <si>
-    <t>94 733.33</t>
-[...8 lines deleted...]
-    <t>1 409 198.00</t>
+    <t>130 801.00</t>
   </si>
   <si>
     <t>FR0129549939</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 11/09/2026</t>
   </si>
   <si>
-    <t>56 817.67</t>
-[...8 lines deleted...]
-    <t>691 944.00</t>
+    <t>80 332.78</t>
   </si>
   <si>
     <t>FR0129549921</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 12/10/2026</t>
   </si>
   <si>
-    <t>85 226.50</t>
+    <t>120 499.17</t>
+  </si>
+  <si>
+    <t>FR0129671360</t>
+  </si>
+  <si>
+    <t>NEUCP CREDIT AGRICOLE SA 12/11/2026</t>
+  </si>
+  <si>
+    <t>7 337.33</t>
   </si>
   <si>
     <t>FR0129155448</t>
   </si>
   <si>
     <t>NEUCP DANONE SA 16/04/2026</t>
   </si>
   <si>
     <t>FR0129548634</t>
   </si>
   <si>
     <t>NEUCP EIFFAGE SA 09/04/2026</t>
   </si>
   <si>
     <t>FR0129062271</t>
   </si>
   <si>
     <t>NEUCP ELECTRICITE DE FRANCE SA 18/03/2026</t>
   </si>
   <si>
-    <t>FR0129521516</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129515294</t>
   </si>
   <si>
     <t>NEUCP FINANCIERE AGACHE SA 25/03/2026</t>
   </si>
   <si>
     <t>FR0129594190</t>
   </si>
   <si>
     <t>NEUCP ING BANK NV 03/02/2027</t>
   </si>
   <si>
-    <t>37 535.00</t>
+    <t>67 295.00</t>
   </si>
   <si>
     <t>FR0129213460</t>
   </si>
   <si>
     <t>NEUCP ING BANK NV 19/05/2026</t>
   </si>
   <si>
-    <t>535 221.67</t>
+    <t>571 054.00</t>
   </si>
   <si>
     <t>FR0129515633</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 02/12/2026</t>
   </si>
   <si>
-    <t>108 991.67</t>
+    <t>132 871.00</t>
   </si>
   <si>
     <t>FR0129516185</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 04/12/2026</t>
   </si>
   <si>
-    <t>80 665.00</t>
+    <t>110 197.92</t>
   </si>
   <si>
     <t>FR0129516300</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 11/09/2026</t>
   </si>
   <si>
-    <t>84 076.50</t>
+    <t>118 874.17</t>
   </si>
   <si>
     <t>FR0129516292</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 12/01/2027</t>
   </si>
   <si>
-    <t>57 201.00</t>
+    <t>80 874.44</t>
   </si>
   <si>
     <t>FR0129081750</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 21/04/2026</t>
   </si>
   <si>
-    <t>392 775.72</t>
+    <t>416 588.33</t>
   </si>
   <si>
     <t>FR0129516540</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 26/11/2026</t>
   </si>
   <si>
-    <t>39 420.44</t>
+    <t>62 868.83</t>
   </si>
   <si>
     <t>FR0129081545</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 31/03/2026</t>
   </si>
   <si>
-    <t>1 046 082.92</t>
-[...17 lines deleted...]
-    <t>NEUCP SAVENCIA SA 16/03/2026</t>
+    <t>1 105 431.67</t>
+  </si>
+  <si>
+    <t>FR0129654796</t>
+  </si>
+  <si>
+    <t>NEUCP SAFRAN SA 07/04/2026</t>
+  </si>
+  <si>
+    <t>FR0129655405</t>
+  </si>
+  <si>
+    <t>NEUCP SAVENCIA SA 09/04/2026</t>
+  </si>
+  <si>
+    <t>FR0129672517</t>
+  </si>
+  <si>
+    <t>NEUCP SAVENCIA SA 16/04/2026</t>
   </si>
   <si>
     <t>FR0129261832</t>
   </si>
   <si>
     <t>NEUCP SOCIETE GENERALE SA 03/07/2026</t>
   </si>
   <si>
-    <t>444 147.67</t>
+    <t>479 904.67</t>
   </si>
   <si>
     <t>FR0129620011</t>
   </si>
   <si>
     <t>NEUCP SONEPAR SA 07/05/2026</t>
   </si>
   <si>
     <t>FR0129634624</t>
   </si>
   <si>
     <t>NEUCP SONEPAR SA 22/05/2026</t>
   </si>
   <si>
+    <t>FR0129582765</t>
+  </si>
+  <si>
+    <t>NEUCP TELEPERFORMANCE 04/05/2026</t>
+  </si>
+  <si>
     <t>FR0129487114</t>
   </si>
   <si>
     <t>NEUCP UNEDIC 06/11/2026</t>
   </si>
   <si>
-    <t>XS3099050166</t>
-[...7 lines deleted...]
-  <si>
     <t>FR0129571669</t>
   </si>
   <si>
     <t>NEUCP VEOLIA ENVIRONNEMENT SA 16/04/2026</t>
   </si>
   <si>
     <t>FR0129499028</t>
   </si>
   <si>
     <t>NEUCP VEOLIA ENVIRONNEMENT SA 16/11/2026</t>
   </si>
   <si>
-    <t>38 816.75</t>
+    <t>56 409.75</t>
+  </si>
+  <si>
+    <t>FR0129671766</t>
+  </si>
+  <si>
+    <t>NEUMTN SOCIETE GENERALE SA 12/04/2027</t>
+  </si>
+  <si>
+    <t>7 637.33</t>
   </si>
   <si>
     <t>XS2102283061</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 0.6 15/01/2027</t>
   </si>
   <si>
-    <t>38 386.85</t>
+    <t>55 752.33</t>
   </si>
   <si>
     <t>XS2487054004</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 2.375 01/06/2027</t>
   </si>
   <si>
-    <t>395 291.10</t>
+    <t>423 107.88</t>
   </si>
   <si>
     <t>XS2175967343</t>
   </si>
   <si>
     <t>ACHMEA BV 1.5 26/05/2027</t>
   </si>
   <si>
-    <t>321 865.15</t>
-[...8 lines deleted...]
-    <t>374 599.32</t>
+    <t>344 022.53</t>
   </si>
   <si>
     <t>FR001400O457</t>
   </si>
   <si>
     <t>ALD SA 3.875 22/02/2027</t>
   </si>
   <si>
-    <t>9 639.74</t>
+    <t>42 486.99</t>
   </si>
   <si>
     <t>FR001400F6E7</t>
   </si>
   <si>
     <t>ALD SA 4.25 18/01/2027</t>
   </si>
   <si>
-    <t>64 483.56</t>
+    <t>95 898.63</t>
   </si>
   <si>
     <t>FR001400M8T2</t>
   </si>
   <si>
     <t>ALD SA 4.375 23/11/2026</t>
   </si>
   <si>
-    <t>71 198.63</t>
+    <t>81 986.30</t>
   </si>
   <si>
     <t>FR001400CSG4</t>
   </si>
   <si>
     <t>ARVAL SERVICE LEASE SA 4 22/09/2026</t>
   </si>
   <si>
-    <t>203 024.66</t>
+    <t>227 594.52</t>
   </si>
   <si>
     <t>FR001400F6O6</t>
   </si>
   <si>
     <t>ARVAL SERVICE LEASE SA 4.125 13/04/2026</t>
   </si>
   <si>
-    <t>2 249 605.48</t>
+    <t>2 383 594.52</t>
   </si>
   <si>
     <t>FR001400E3H8</t>
   </si>
   <si>
     <t>ARVAL SERVICE LEASE SA 4.75 22/05/2027</t>
   </si>
   <si>
-    <t>218 630.14</t>
+    <t>233 465.75</t>
   </si>
   <si>
     <t>XS2101349723</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 0.5 14/01/2027</t>
   </si>
   <si>
-    <t>4 241.10</t>
+    <t>6 115.07</t>
   </si>
   <si>
     <t>XS2013745703</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 1 21/06/2026</t>
   </si>
   <si>
-    <t>205 479.45</t>
+    <t>221 095.89</t>
   </si>
   <si>
     <t>XS2113889351</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 0.5 04/02/2027</t>
   </si>
   <si>
-    <t>2 260.27</t>
+    <t>4 212.33</t>
   </si>
   <si>
     <t>FR0014002S57</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 0.01 11/05/2026</t>
   </si>
   <si>
-    <t>1 993.15</t>
+    <t>2 123.29</t>
   </si>
   <si>
     <t>XS1617831026</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 1.25 26/05/2027</t>
   </si>
   <si>
-    <t>43 479.45</t>
+    <t>176 797.95</t>
   </si>
   <si>
     <t>XS2102357014</t>
   </si>
   <si>
     <t>BMW FINANCE NV 0.375 14/01/2027</t>
   </si>
   <si>
-    <t>1 325.34</t>
+    <t>1 910.96</t>
   </si>
   <si>
     <t>XS2915279140</t>
   </si>
   <si>
     <t>BMW INTERNATIONAL INVESTMENT BV 09/10/2026</t>
   </si>
   <si>
-    <t>19 856.00</t>
+    <t>27 715.67</t>
   </si>
   <si>
     <t>DE000A1ZZ028</t>
   </si>
   <si>
     <t>BMW US CAPITAL LLC 1 20/04/2027</t>
   </si>
   <si>
-    <t>68 349.37</t>
+    <t>72 511.67</t>
   </si>
   <si>
     <t>FR0013444759</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 0.125 04/09/2026</t>
   </si>
   <si>
-    <t>28 227.74</t>
+    <t>31 292.47</t>
   </si>
   <si>
     <t>XS1748456974</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 1.125 11/06/2026</t>
   </si>
   <si>
-    <t>571 609.11</t>
+    <t>613 380.54</t>
   </si>
   <si>
     <t>FR0013455540</t>
   </si>
   <si>
     <t>BPCE SA 0.5 24/02/2027</t>
   </si>
   <si>
+    <t>2 358.90</t>
+  </si>
+  <si>
     <t>FR0013323664</t>
   </si>
   <si>
     <t>BPCE SA 1.375 23/03/2026</t>
   </si>
   <si>
-    <t>704 452.05</t>
+    <t>743 818.49</t>
   </si>
   <si>
     <t>FR0014009YD9</t>
   </si>
   <si>
     <t>BPCE SA 1.75 26/04/2027</t>
   </si>
   <si>
-    <t>275 819.18</t>
+    <t>292 945.21</t>
   </si>
   <si>
     <t>FR001400HAC0</t>
   </si>
   <si>
     <t>BPCE SA 3.625 17/04/2026</t>
   </si>
   <si>
-    <t>353 511.99</t>
+    <t>374 834.93</t>
   </si>
   <si>
     <t>ES0213307061</t>
   </si>
   <si>
     <t>CAIXABANK SA 1.125 12/11/2026</t>
   </si>
   <si>
-    <t>49 006.85</t>
+    <t>57 791.10</t>
   </si>
   <si>
     <t>XS1968846532</t>
   </si>
   <si>
     <t>CAIXABANK SA 1.125 27/03/2026</t>
   </si>
   <si>
-    <t>57 994.52</t>
+    <t>61 273.97</t>
   </si>
   <si>
     <t>FR0014012SC7</t>
   </si>
   <si>
     <t>CAPGEMINI SE 25/09/2027</t>
   </si>
   <si>
-    <t>77 498.47</t>
+    <t>102 455.60</t>
   </si>
   <si>
     <t>XS2624683301</t>
   </si>
   <si>
     <t>CARLSBERG BREWERIES A/S 3.5 26/11/2026</t>
   </si>
   <si>
-    <t>24 701.37</t>
-[...8 lines deleted...]
-    <t>96 453.42</t>
+    <t>29 802.74</t>
   </si>
   <si>
     <t>DE000CZ45VM4</t>
   </si>
   <si>
     <t>COMMERZBANK AG 0.875 22/01/2027</t>
   </si>
   <si>
-    <t>8 726.03</t>
+    <t>13 463.01</t>
   </si>
   <si>
     <t>XS2723549528</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA 3.75 29/11/2026</t>
   </si>
   <si>
-    <t>91 438.36</t>
+    <t>110 958.90</t>
   </si>
   <si>
     <t>XS1538284230</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE LONDON 1.875 20/12/2026</t>
   </si>
   <si>
-    <t>49 952.05</t>
+    <t>63 909.25</t>
   </si>
   <si>
     <t>XS1605365193</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA (LONDON BRANCH) 1.375 03/05/2027</t>
   </si>
   <si>
-    <t>112 636.99</t>
+    <t>119 794.52</t>
   </si>
   <si>
     <t>FR0013511227</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 0.875 07/05/2027</t>
   </si>
   <si>
-    <t>12 022.26</t>
+    <t>12 796.58</t>
   </si>
   <si>
     <t>FR0013414091</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 1.625 15/04/2026</t>
   </si>
   <si>
-    <t>211 695.21</t>
+    <t>224 383.56</t>
   </si>
   <si>
     <t>DE000A351ZR8</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG 3.875 28/09/2026</t>
   </si>
   <si>
-    <t>107 406.51</t>
+    <t>120 921.23</t>
   </si>
   <si>
     <t>XS2050404636</t>
   </si>
   <si>
     <t>DH EUROPE FINANCE II SARL 0.2 18/03/2026</t>
   </si>
   <si>
-    <t>58 602.74</t>
+    <t>61 830.14</t>
   </si>
   <si>
     <t>XS2534985523</t>
   </si>
   <si>
     <t>DNB BANK ASA 21/09/2027</t>
   </si>
   <si>
-    <t>67 636.99</t>
+    <t>75 770.55</t>
   </si>
   <si>
     <t>XS2053052895</t>
   </si>
   <si>
     <t>EDP FINANCE BV 0.375 16/09/2026</t>
   </si>
   <si>
-    <t>7 201.03</t>
+    <t>8 040.41</t>
   </si>
   <si>
     <t>FR001400D6M2</t>
   </si>
   <si>
     <t>ELECTRICITE DE FRANCE SA 3.875 12/01/2027</t>
   </si>
   <si>
-    <t>33 919.52</t>
+    <t>48 241.10</t>
   </si>
   <si>
     <t>FR001400MF78</t>
   </si>
   <si>
     <t>ENGIE SA 3.625 06/12/2026</t>
   </si>
   <si>
-    <t>50 491.78</t>
+    <t>62 191.10</t>
+  </si>
+  <si>
+    <t>XS1843436228</t>
+  </si>
+  <si>
+    <t>FIDELITY NATIONAL INFORMATION SERV 1.5 21/05/2027</t>
+  </si>
+  <si>
+    <t>75 085.07</t>
   </si>
   <si>
     <t>XS1877595444</t>
   </si>
   <si>
     <t>HEINEKEN NV 1.25 17/03/2027</t>
   </si>
   <si>
-    <t>117 900.68</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2719096831</t>
   </si>
   <si>
     <t>HEINEKEN NV 3.625 15/11/2026</t>
   </si>
   <si>
-    <t>214 787.80</t>
+    <t>254 408.86</t>
   </si>
   <si>
     <t>XS1398476793</t>
   </si>
   <si>
     <t>IBERDROLA INTERNATIONAL BV 1.125 21/04/2026</t>
   </si>
   <si>
-    <t>57 513.70</t>
+    <t>61 027.40</t>
   </si>
   <si>
     <t>XS2697483118</t>
   </si>
   <si>
     <t>ING BANK NV 4.125 02/10/2026</t>
   </si>
   <si>
-    <t>426 954.45</t>
+    <t>482 139.04</t>
   </si>
   <si>
     <t>XS2554746185</t>
   </si>
   <si>
     <t>ING GROEP NV 14/11/2027</t>
   </si>
   <si>
-    <t>119 804.81</t>
+    <t>264 492.12</t>
   </si>
   <si>
     <t>XS1945110606</t>
   </si>
   <si>
     <t>INTERNATIONAL BUSINESS MACHINES CO 1.25 29/01/2027</t>
   </si>
   <si>
-    <t>2 995.62</t>
+    <t>5 028.36</t>
   </si>
   <si>
     <t>XS2081018629</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 1 19/11/2026</t>
   </si>
   <si>
-    <t>51 111.12</t>
+    <t>60 920.33</t>
   </si>
   <si>
     <t>XS2625195891</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 4 19/05/2026</t>
   </si>
   <si>
-    <t>310 136.99</t>
+    <t>330 958.90</t>
   </si>
   <si>
     <t>FR0013508686</t>
   </si>
   <si>
     <t>LA POSTE SA 0.625 21/10/2026</t>
   </si>
   <si>
-    <t>32 876.71</t>
+    <t>37 756.85</t>
   </si>
   <si>
     <t>XS2151069775</t>
   </si>
   <si>
     <t>LLOYDS BANK CORPORATE MARKETS PLC 2.375 09/04/2026</t>
   </si>
   <si>
-    <t>447 643.71</t>
+    <t>473 975.69</t>
   </si>
   <si>
     <t>XS2013525501</t>
   </si>
   <si>
     <t>LLOYDS BANK PLC 0.125 18/06/2026</t>
   </si>
   <si>
     <t>XS2679903950</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 4.125 29/09/2026</t>
   </si>
   <si>
-    <t>436 006.85</t>
+    <t>606 508.35</t>
   </si>
   <si>
     <t>XS2329143510</t>
   </si>
   <si>
     <t>MIZUHO FINANCIAL GROUP INC 0.184 13/04/2026</t>
   </si>
   <si>
-    <t>40 202.74</t>
+    <t>42 597.26</t>
   </si>
   <si>
     <t>XS2465984107</t>
   </si>
   <si>
     <t>MIZUHO FINANCIAL GROUP INC 1.631 08/04/2027</t>
   </si>
   <si>
-    <t>169 786.65</t>
+    <t>178 252.21</t>
   </si>
   <si>
     <t>XS2355599197</t>
   </si>
   <si>
     <t>NATWEST MARKETS PLC 0.125 18/06/2026</t>
   </si>
   <si>
-    <t>44 527.13</t>
+    <t>52 565.86</t>
   </si>
   <si>
     <t>XS2449911143</t>
   </si>
   <si>
     <t>NATWEST MARKETS PLC 1.375 02/03/2027</t>
   </si>
   <si>
-    <t>604 367.16</t>
+    <t>25 112.21</t>
   </si>
   <si>
     <t>XS2443893255</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 1.125 16/02/2027</t>
   </si>
   <si>
-    <t>1 695.21</t>
+    <t>4 469.18</t>
   </si>
   <si>
     <t>XS2320747285</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 0.25 24/03/2026</t>
   </si>
   <si>
-    <t>46 438.36</t>
+    <t>49 041.10</t>
   </si>
   <si>
     <t>XS2102924383</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 0.6 18/01/2027</t>
   </si>
   <si>
-    <t>3 401.01</t>
+    <t>5 057.92</t>
   </si>
   <si>
     <t>FR0013152899</t>
   </si>
   <si>
     <t>RTE RESEAU DE TRANSPORT D ELECTRIC 1 19/10/2026</t>
   </si>
   <si>
-    <t>32 410.96</t>
+    <t>37 147.95</t>
   </si>
   <si>
     <t>XS2432530637</t>
   </si>
   <si>
     <t>SANTANDER CONSUMER FINANCE SA 0.5 14/01/2027</t>
   </si>
   <si>
-    <t>1 472.60</t>
+    <t>XS2115094737</t>
+  </si>
+  <si>
+    <t>SKANDINAVISKA ENSKILDA BANKEN AB 0.375 11/02/2027</t>
+  </si>
+  <si>
+    <t>2 165.75</t>
   </si>
   <si>
     <t>FR0013479276</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 0.75 25/01/2027</t>
   </si>
   <si>
-    <t>45 961.64</t>
+    <t>73 251.37</t>
   </si>
   <si>
     <t>FR0013430733</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 0.875 01/07/2026</t>
   </si>
   <si>
-    <t>126 000.00</t>
+    <t>135 975.00</t>
   </si>
   <si>
     <t>FR001400U1B5</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 3 12/02/2027</t>
   </si>
   <si>
-    <t>23 128.77</t>
+    <t>98 186.30</t>
   </si>
   <si>
     <t>XS2545248242</t>
   </si>
   <si>
     <t>VATTENFALL AB 3.75 18/10/2026</t>
   </si>
   <si>
-    <t>67 294.52</t>
+    <t>77 054.79</t>
   </si>
   <si>
     <t>XS2479941499</t>
   </si>
   <si>
     <t>VISA INC 1.5 15/06/2026</t>
   </si>
   <si>
-    <t>263 013.70</t>
+    <t>374 975.35</t>
   </si>
   <si>
     <t>XS2671621402</t>
   </si>
   <si>
     <t>VOLVO TREASURY AB 3.875 29/08/2026</t>
   </si>
   <si>
-    <t>96 078.77</t>
+    <t>106 164.38</t>
   </si>
   <si>
     <t>SWAP04352461</t>
   </si>
   <si>
     <t>2554499432#S_2026092</t>
   </si>
   <si>
-    <t>-4 188.56</t>
+    <t>-4 692.34</t>
   </si>
   <si>
     <t>SWAP04352469</t>
   </si>
   <si>
     <t>2554651112#S_2026092</t>
   </si>
   <si>
-    <t>-1 371.34</t>
+    <t>-1 535.90</t>
   </si>
   <si>
     <t>SWAP04394352</t>
   </si>
   <si>
     <t>2581142972#S_2026051</t>
   </si>
   <si>
-    <t>-36 185.21</t>
+    <t>-38 628.34</t>
   </si>
   <si>
     <t>SWAP04525662</t>
   </si>
   <si>
-    <t>-6 930.41</t>
+    <t>-7 547.40</t>
   </si>
   <si>
     <t>SWAP04525664</t>
   </si>
   <si>
-    <t>-2 698.90</t>
+    <t>-2 935.33</t>
   </si>
   <si>
     <t>SWAP04553495</t>
   </si>
   <si>
     <t>SWAP04577214</t>
   </si>
   <si>
-    <t>-1 796.44</t>
+    <t>-2 017.80</t>
   </si>
   <si>
     <t>SWAP04604387</t>
   </si>
   <si>
-    <t>-9 130.95</t>
+    <t>-9 747.07</t>
   </si>
   <si>
     <t>SWAP04609323</t>
   </si>
   <si>
-    <t>-11 386.34</t>
+    <t>-12 181.51</t>
   </si>
   <si>
     <t>SWAP04610454</t>
   </si>
   <si>
-    <t>-29 542.14</t>
-[...2 lines deleted...]
-    <t>SWAP04617236</t>
+    <t>-32 209.33</t>
   </si>
   <si>
     <t>SWAP04617235</t>
   </si>
   <si>
-    <t>-1 483.44</t>
+    <t>-2 142.00</t>
   </si>
   <si>
     <t>SWAP04618201</t>
   </si>
   <si>
-    <t>-10 090.21</t>
+    <t>-10 668.25</t>
   </si>
   <si>
     <t>SWAP04619122</t>
   </si>
   <si>
-    <t>-4 150.76</t>
+    <t>-4 535.44</t>
   </si>
   <si>
     <t>SWAP04620736</t>
   </si>
   <si>
-    <t>-4 558.00</t>
+    <t>-5 293.75</t>
   </si>
   <si>
     <t>SWAP04623624</t>
   </si>
   <si>
-    <t>-14 847.00</t>
+    <t>-15 878.18</t>
   </si>
   <si>
     <t>SWAP04631220</t>
   </si>
   <si>
-    <t>-6 721.75</t>
+    <t>-7 402.54</t>
   </si>
   <si>
     <t>SWAP04636427</t>
   </si>
   <si>
-    <t>-4 516.16</t>
-[...11 lines deleted...]
-    <t>-6 607.73</t>
+    <t>-4 997.09</t>
   </si>
   <si>
     <t>SWAP04637545</t>
   </si>
   <si>
-    <t>SWAP04647005</t>
-[...10 lines deleted...]
-  <si>
     <t>SWAP04652482</t>
   </si>
   <si>
-    <t>-5 887.21</t>
+    <t>-6 266.12</t>
   </si>
   <si>
     <t>SWAP04656976</t>
   </si>
   <si>
-    <t>-19 992.00</t>
+    <t>-21 288.56</t>
   </si>
   <si>
     <t>SWAP04656974</t>
   </si>
   <si>
-    <t>-22 589.33</t>
+    <t>-24 805.00</t>
   </si>
   <si>
     <t>SWAP04659744</t>
   </si>
   <si>
-    <t>-9 921.47</t>
+    <t>-10 575.00</t>
   </si>
   <si>
     <t>SWAP04662905</t>
   </si>
   <si>
-    <t>-8 634.55</t>
+    <t>-9 626.40</t>
   </si>
   <si>
     <t>SWAP04662902</t>
   </si>
   <si>
-    <t>-18 435.66</t>
+    <t>-19 697.22</t>
   </si>
   <si>
     <t>SWAP04683324</t>
   </si>
   <si>
-    <t>74 025.00</t>
+    <t>77 840.56</t>
   </si>
   <si>
     <t>SWAP04683730</t>
   </si>
   <si>
-    <t>43 253.50</t>
+    <t>45 482.25</t>
   </si>
   <si>
     <t>SWAP04684317</t>
   </si>
   <si>
-    <t>65 473.66</t>
+    <t>69 135.11</t>
   </si>
   <si>
     <t>SWAP04691833</t>
   </si>
   <si>
-    <t>66 138.00</t>
+    <t>70 085.00</t>
   </si>
   <si>
     <t>SWAP04694984</t>
   </si>
   <si>
-    <t>29 730.75</t>
-[...5 lines deleted...]
-    <t>25 810.75</t>
+    <t>31 599.96</t>
   </si>
   <si>
     <t>SWAP04695568</t>
   </si>
   <si>
-    <t>14 095.20</t>
+    <t>15 242.24</t>
   </si>
   <si>
     <t>SWAP04697169</t>
   </si>
   <si>
-    <t>24 235.55</t>
+    <t>25 823.00</t>
   </si>
   <si>
     <t>SWAP04698538</t>
   </si>
   <si>
-    <t>8 520.06</t>
+    <t>9 262.50</t>
   </si>
   <si>
     <t>SWAP04699515</t>
   </si>
   <si>
-    <t>7 295.40</t>
-[...5 lines deleted...]
-    <t>13 811.41</t>
+    <t>7 908.68</t>
   </si>
   <si>
     <t>SWAP04702882</t>
   </si>
   <si>
-    <t>12 078.84</t>
+    <t>12 957.11</t>
   </si>
   <si>
     <t>SWAP04709816</t>
   </si>
   <si>
-    <t>4 688.00</t>
+    <t>5 041.31</t>
   </si>
   <si>
     <t>SWAP04709819</t>
   </si>
   <si>
-    <t>6 716.95</t>
+    <t>7 222.41</t>
   </si>
   <si>
     <t>SWAP04709817</t>
   </si>
   <si>
-    <t>4 214.15</t>
+    <t>4 533.10</t>
   </si>
   <si>
     <t>SWAP04714393</t>
   </si>
   <si>
-    <t>9 053.77</t>
+    <t>9 754.88</t>
   </si>
   <si>
     <t>SWAP04714390</t>
   </si>
   <si>
-    <t>22 343.21</t>
+    <t>24 206.00</t>
   </si>
   <si>
     <t>SWAP04716166</t>
   </si>
   <si>
-    <t>3 196.73</t>
+    <t>3 829.88</t>
   </si>
   <si>
     <t>SWAP04723466</t>
   </si>
   <si>
-    <t>20 528.45</t>
+    <t>22 299.66</t>
   </si>
   <si>
     <t>SWAP04724764</t>
   </si>
   <si>
-    <t>4 564.73</t>
+    <t>4 959.91</t>
   </si>
   <si>
     <t>SWAP04724795</t>
   </si>
   <si>
-    <t>12 312.00</t>
+    <t>13 369.28</t>
   </si>
   <si>
     <t>SWAP04724796</t>
   </si>
   <si>
-    <t>7 082.44</t>
+    <t>7 707.16</t>
   </si>
   <si>
     <t>SWAP04724794</t>
   </si>
   <si>
-    <t>22 194.00</t>
+    <t>24 118.56</t>
   </si>
   <si>
     <t>SWAP04726543</t>
   </si>
   <si>
-    <t>15 433.34</t>
+    <t>16 781.04</t>
   </si>
   <si>
     <t>SWAP04744259</t>
   </si>
   <si>
-    <t>11 229.17</t>
+    <t>12 243.05</t>
   </si>
   <si>
     <t>SWAP04749606</t>
   </si>
   <si>
-    <t>10 394.06</t>
+    <t>11 352.89</t>
   </si>
   <si>
     <t>SWAP04749608</t>
   </si>
   <si>
-    <t>12 171.49</t>
+    <t>13 289.64</t>
   </si>
   <si>
     <t>SWAP04752153</t>
   </si>
   <si>
-    <t>10 785.22</t>
+    <t>11 787.22</t>
   </si>
   <si>
     <t>SWAP04752151</t>
   </si>
   <si>
-    <t>4 276.28</t>
+    <t>4 682.38</t>
   </si>
   <si>
     <t>SWAP04753999</t>
   </si>
   <si>
-    <t>17 100.00</t>
+    <t>18 733.78</t>
   </si>
   <si>
     <t>SWAP04756889</t>
   </si>
   <si>
-    <t>20 694.40</t>
+    <t>22 683.47</t>
   </si>
   <si>
     <t>SWAP04756891</t>
   </si>
   <si>
-    <t>3 892.92</t>
+    <t>4 257.62</t>
   </si>
   <si>
     <t>SWAP04757791</t>
   </si>
   <si>
-    <t>16 391.00</t>
+    <t>17 934.42</t>
   </si>
   <si>
     <t>SWAP04757796</t>
   </si>
   <si>
-    <t>11 752.06</t>
+    <t>13 120.35</t>
   </si>
   <si>
     <t>SWAP04761278</t>
   </si>
   <si>
-    <t>18 806.67</t>
+    <t>20 636.89</t>
   </si>
   <si>
     <t>SWAP04761560</t>
   </si>
   <si>
-    <t>1 077.38</t>
+    <t>1 642.19</t>
   </si>
   <si>
     <t>SWAP04761572</t>
   </si>
   <si>
-    <t>7 351.82</t>
+    <t>8 119.39</t>
   </si>
   <si>
     <t>SWAP04765932</t>
   </si>
   <si>
-    <t>2 687.50</t>
+    <t>4 444.03</t>
   </si>
   <si>
     <t>SWAP04772678</t>
   </si>
   <si>
-    <t>20 723.48</t>
+    <t>22 910.03</t>
   </si>
   <si>
     <t>SWAP04773906</t>
   </si>
   <si>
-    <t>3 318.73</t>
+    <t>4 903.34</t>
   </si>
   <si>
     <t>SWAP04774965</t>
   </si>
   <si>
-    <t>1 722.00</t>
+    <t>2 543.33</t>
   </si>
   <si>
     <t>SWAP04777501</t>
   </si>
   <si>
-    <t>2 986.28</t>
+    <t>3 309.97</t>
   </si>
   <si>
     <t>SWAP04777499</t>
   </si>
   <si>
-    <t>6 902.72</t>
+    <t>7 654.56</t>
   </si>
   <si>
     <t>SWAP04777500</t>
   </si>
   <si>
-    <t>1 758.24</t>
+    <t>1 949.74</t>
   </si>
   <si>
     <t>SWAP04777498</t>
   </si>
   <si>
-    <t>1 591.02</t>
+    <t>2 351.66</t>
   </si>
   <si>
     <t>SWAP04780163</t>
   </si>
   <si>
-    <t>6 797.92</t>
+    <t>7 556.87</t>
   </si>
   <si>
     <t>SWAP04780468</t>
   </si>
   <si>
-    <t>8 610.91</t>
+    <t>9 590.00</t>
   </si>
   <si>
     <t>SWAP04780466</t>
   </si>
   <si>
-    <t>15 453.33</t>
+    <t>17 323.78</t>
   </si>
   <si>
     <t>SWAP04781357</t>
   </si>
   <si>
+    <t>1 365.10</t>
+  </si>
+  <si>
     <t>SWAP04785476</t>
   </si>
   <si>
-    <t>3 950.61</t>
+    <t>4 585.34</t>
   </si>
   <si>
     <t>SWAP04790437</t>
   </si>
   <si>
-    <t>4 882.89</t>
+    <t>5 590.20</t>
   </si>
   <si>
     <t>SWAP04790435</t>
   </si>
   <si>
-    <t>1 107.17</t>
+    <t>1 267.93</t>
   </si>
   <si>
     <t>SWAP04790436</t>
   </si>
   <si>
-    <t>1 497.51</t>
+    <t>1 714.85</t>
   </si>
   <si>
     <t>SWAP04793799</t>
   </si>
   <si>
+    <t>1 063.63</t>
+  </si>
+  <si>
     <t>SWAP04795116</t>
   </si>
   <si>
-    <t>17 071.33</t>
+    <t>19 214.22</t>
   </si>
   <si>
     <t>SWAP04796827</t>
   </si>
   <si>
+    <t>1 021.22</t>
+  </si>
+  <si>
     <t>SWAP04804325</t>
   </si>
   <si>
-    <t>8 585.89</t>
+    <t>9 702.22</t>
   </si>
   <si>
     <t>SWAP04806547</t>
   </si>
   <si>
-    <t>11 342.08</t>
+    <t>12 876.50</t>
   </si>
   <si>
     <t>SWAP04806550</t>
   </si>
   <si>
-    <t>5 603.13</t>
+    <t>6 362.42</t>
   </si>
   <si>
     <t>SWAP04817141</t>
   </si>
   <si>
-    <t>6 282.83</t>
+    <t>7 266.00</t>
   </si>
   <si>
     <t>SWAP04826024</t>
   </si>
   <si>
-    <t>1 550.69</t>
+    <t>1 811.32</t>
   </si>
   <si>
     <t>SWAP04827720</t>
   </si>
   <si>
+    <t>1 168.77</t>
+  </si>
+  <si>
     <t>SWAP04827722</t>
   </si>
   <si>
-    <t>4 267.50</t>
+    <t>4 979.33</t>
   </si>
   <si>
     <t>SWAP04827717</t>
   </si>
   <si>
-    <t>4 380.00</t>
+    <t>5 107.67</t>
   </si>
   <si>
     <t>SWAP04829891</t>
   </si>
   <si>
     <t>SWAP04829892</t>
   </si>
   <si>
     <t>SWAP04829893</t>
   </si>
   <si>
-    <t>1 945.42</t>
+    <t>2 342.23</t>
   </si>
   <si>
     <t>SWAP04839966</t>
   </si>
   <si>
-    <t>7 078.55</t>
+    <t>8 199.55</t>
   </si>
   <si>
     <t>SWAP04839965</t>
   </si>
   <si>
-    <t>2 904.44</t>
+    <t>3 368.30</t>
   </si>
   <si>
     <t>SWAP04865157</t>
   </si>
   <si>
-    <t>14 191.11</t>
+    <t>16 572.11</t>
   </si>
   <si>
     <t>SWAP04865158</t>
   </si>
   <si>
-    <t>1 919.55</t>
+    <t>2 511.37</t>
   </si>
   <si>
     <t>SWAP04865155</t>
   </si>
   <si>
     <t>SWAP04865156</t>
   </si>
   <si>
-    <t>1 075.72</t>
+    <t>1 300.53</t>
   </si>
   <si>
     <t>SWAP04866299</t>
   </si>
   <si>
     <t>SWAP04866301</t>
   </si>
   <si>
-    <t>3 088.86</t>
+    <t>3 624.44</t>
   </si>
   <si>
     <t>SWAP04866300</t>
   </si>
   <si>
-    <t>2 080.53</t>
+    <t>2 457.77</t>
   </si>
   <si>
     <t>SWAP04868259</t>
   </si>
   <si>
     <t>SWAP04868402</t>
   </si>
   <si>
+    <t>1 211.83</t>
+  </si>
+  <si>
     <t>SWAP04868930</t>
   </si>
   <si>
-    <t>2 710.50</t>
+    <t>3 230.00</t>
   </si>
   <si>
     <t>SWAP04868929</t>
   </si>
   <si>
     <t>SWAP04868932</t>
   </si>
   <si>
+    <t>1 055.89</t>
+  </si>
+  <si>
     <t>SWAP04868931</t>
   </si>
   <si>
     <t>SWAP04879836</t>
   </si>
   <si>
-    <t>5 270.84</t>
+    <t>6 321.00</t>
   </si>
   <si>
     <t>SWAP04879834</t>
   </si>
   <si>
-    <t>4 163.19</t>
+    <t>4 998.75</t>
   </si>
   <si>
     <t>SWAP04880873</t>
   </si>
   <si>
     <t>SWAP04882207</t>
   </si>
   <si>
-    <t>1 785.34</t>
+    <t>2 180.75</t>
   </si>
   <si>
     <t>SWAP04884426</t>
   </si>
   <si>
-    <t>2 016.67</t>
+    <t>2 464.29</t>
   </si>
   <si>
     <t>SWAP04886877</t>
   </si>
   <si>
     <t>SWAP04892822</t>
   </si>
   <si>
-    <t>1 207.41</t>
-[...1 lines deleted...]
-  <si>
     <t>SWAP04892823</t>
   </si>
   <si>
-    <t>1 123.58</t>
+    <t>1 406.50</t>
   </si>
   <si>
     <t>SWAP04894162</t>
   </si>
   <si>
+    <t>1 233.06</t>
+  </si>
+  <si>
     <t>SWAP04894159</t>
   </si>
   <si>
+    <t>1 201.11</t>
+  </si>
+  <si>
     <t>SWAP04894160</t>
   </si>
   <si>
     <t>SWAP04894163</t>
   </si>
   <si>
     <t>SWAP04895173</t>
   </si>
   <si>
     <t>SWAP04896024</t>
   </si>
   <si>
-    <t>1 042.50</t>
+    <t>1 301.94</t>
   </si>
   <si>
     <t>SWAP04900107</t>
   </si>
   <si>
     <t>SWAP04900882</t>
   </si>
   <si>
-    <t>1 031.39</t>
+    <t>1 350.22</t>
   </si>
   <si>
     <t>SWAP04901579</t>
   </si>
   <si>
     <t>SWAP04902898</t>
   </si>
   <si>
     <t>SWAP04902900</t>
   </si>
   <si>
     <t>SWAP04923570</t>
   </si>
   <si>
     <t>SWAP04922680</t>
   </si>
   <si>
     <t>C00000002Y1T20260106</t>
   </si>
   <si>
     <t>SWAP04922721</t>
   </si>
   <si>
     <t>C00000002Y1T20260107</t>
   </si>
   <si>
+    <t>SWAP04923564</t>
+  </si>
+  <si>
+    <t>C00000002Y1T20260108</t>
+  </si>
+  <si>
     <t>SWAP04923563</t>
   </si>
   <si>
-    <t>C00000002Y1T20260108</t>
-[...4 lines deleted...]
-  <si>
     <t>SWAP04923743</t>
   </si>
   <si>
     <t>C00000002Y1T20260109</t>
   </si>
   <si>
     <t>SWAP04925388</t>
   </si>
   <si>
     <t>C00000002Y1T20260112</t>
   </si>
   <si>
     <t>SWAP04932215</t>
   </si>
   <si>
     <t>C00000002Y1T20260113</t>
   </si>
   <si>
+    <t>SWAP04943173</t>
+  </si>
+  <si>
+    <t>C00000002Y1T20260115</t>
+  </si>
+  <si>
+    <t>SWAP04943178</t>
+  </si>
+  <si>
     <t>SWAP04943180</t>
   </si>
   <si>
-    <t>C00000002Y1T20260115</t>
-[...7 lines deleted...]
-  <si>
     <t>SWAP04947353</t>
   </si>
   <si>
     <t>C00000002Y1T20260121</t>
   </si>
   <si>
     <t>SWAP04947593</t>
   </si>
   <si>
     <t>C00000002Y1T20260122</t>
   </si>
   <si>
     <t>SWAP04947595</t>
   </si>
   <si>
     <t>SWAP04981022</t>
   </si>
   <si>
     <t>C00000002Y1T20260128</t>
   </si>
   <si>
     <t>SWAP04987066</t>
   </si>
   <si>
     <t>C00000002Y1T20260206</t>
   </si>
   <si>
+    <t>SWAP05011026</t>
+  </si>
+  <si>
+    <t>C00000002Y1T20260313</t>
+  </si>
+  <si>
+    <t>SWAP05011147</t>
+  </si>
+  <si>
+    <t>C00000002Y1T20260316</t>
+  </si>
+  <si>
     <t>SWAP04892828</t>
   </si>
   <si>
     <t>C000000051DS20251118</t>
   </si>
   <si>
-    <t>4 215.00</t>
+    <t>5 235.62</t>
   </si>
   <si>
     <t>SWAP04932217</t>
   </si>
   <si>
     <t>C000000051DS20260113</t>
   </si>
   <si>
     <t>SWAP04947610</t>
   </si>
   <si>
     <t>C000000051DS20260123</t>
   </si>
   <si>
     <t>SWAP04986430</t>
   </si>
   <si>
     <t>C000000051DS20260202</t>
   </si>
   <si>
     <t>SWAP04988914</t>
   </si>
   <si>
     <t>C000000051DS20260219</t>
   </si>
   <si>
+    <t>SWAP05009021</t>
+  </si>
+  <si>
+    <t>C000000051DS20260304</t>
+  </si>
+  <si>
+    <t>SWAP05011027</t>
+  </si>
+  <si>
+    <t>C000000051DS20260313</t>
+  </si>
+  <si>
+    <t>SWAP05011028</t>
+  </si>
+  <si>
+    <t>SWAP05011146</t>
+  </si>
+  <si>
+    <t>C000000051DS20260316</t>
+  </si>
+  <si>
     <t>SWAP04923742</t>
   </si>
   <si>
     <t>C00000009R8J20260109</t>
   </si>
   <si>
+    <t>SWAP04932218</t>
+  </si>
+  <si>
+    <t>C00000009R8J20260113</t>
+  </si>
+  <si>
     <t>SWAP04932219</t>
   </si>
   <si>
-    <t>C00000009R8J20260113</t>
-[...4 lines deleted...]
-  <si>
     <t>SWAP04944146</t>
   </si>
   <si>
     <t>C00000009R8J20260116</t>
   </si>
   <si>
     <t>SWAP04947351</t>
   </si>
   <si>
     <t>C00000009R8J20260121</t>
   </si>
   <si>
     <t>SWAP04987057</t>
   </si>
   <si>
     <t>C00000009R8J20260205</t>
   </si>
   <si>
     <t>SWAP04987065</t>
   </si>
   <si>
     <t>C00000009R8J20260206</t>
   </si>
   <si>
     <t>SWAP04987258</t>
   </si>
   <si>
     <t>C00000009R8J20260210</t>
   </si>
   <si>
     <t>SWAP04988845</t>
   </si>
   <si>
     <t>C00000009R8J20260217</t>
   </si>
   <si>
     <t>SWAP04990588</t>
   </si>
   <si>
     <t>C00000009R8J20260225</t>
   </si>
   <si>
+    <t>SWAP04996161</t>
+  </si>
+  <si>
+    <t>C00000009R8J20260226</t>
+  </si>
+  <si>
+    <t>SWAP04922681</t>
+  </si>
+  <si>
+    <t>C0000000BHC120260106</t>
+  </si>
+  <si>
     <t>SWAP04922679</t>
   </si>
   <si>
-    <t>C0000000BHC120260106</t>
-[...2 lines deleted...]
-    <t>SWAP04922681</t>
+    <t>SWAP04922720</t>
+  </si>
+  <si>
+    <t>C0000000BHC120260107</t>
   </si>
   <si>
     <t>SWAP04922724</t>
   </si>
   <si>
-    <t>C0000000BHC120260107</t>
-[...4 lines deleted...]
-  <si>
     <t>SWAP04923566</t>
   </si>
   <si>
     <t>C0000000BHC120260108</t>
   </si>
   <si>
     <t>SWAP04923744</t>
   </si>
   <si>
     <t>C0000000BHC120260109</t>
   </si>
   <si>
     <t>SWAP04925386</t>
   </si>
   <si>
     <t>C0000000BHC120260112</t>
   </si>
   <si>
     <t>SWAP04932216</t>
   </si>
   <si>
     <t>C0000000BHC120260113</t>
   </si>
   <si>
     <t>SWAP04938388</t>
   </si>
   <si>
     <t>C0000000BHC120260114</t>
   </si>
   <si>
     <t>SWAP04943176</t>
   </si>
   <si>
     <t>C0000000BHC120260115</t>
   </si>
   <si>
     <t>SWAP04987058</t>
   </si>
   <si>
     <t>C0000000BHC120260205</t>
   </si>
   <si>
     <t>SWAP04987451</t>
   </si>
   <si>
     <t>C0000000BHC120260211</t>
   </si>
   <si>
+    <t>SWAP04996166</t>
+  </si>
+  <si>
+    <t>C0000000BHC120260226</t>
+  </si>
+  <si>
+    <t>SWAP04996167</t>
+  </si>
+  <si>
+    <t>SWAP04996571</t>
+  </si>
+  <si>
+    <t>C0000000BHC120260227</t>
+  </si>
+  <si>
+    <t>SWAP04996574</t>
+  </si>
+  <si>
+    <t>SWAP04996569</t>
+  </si>
+  <si>
+    <t>SWAP05009424</t>
+  </si>
+  <si>
+    <t>C0000000BHC120260309</t>
+  </si>
+  <si>
+    <t>SWAP05009699</t>
+  </si>
+  <si>
+    <t>C0000000BHC120260310</t>
+  </si>
+  <si>
+    <t>SWAP05010421</t>
+  </si>
+  <si>
+    <t>C0000000BHC120260311</t>
+  </si>
+  <si>
+    <t>SWAP05011025</t>
+  </si>
+  <si>
+    <t>C0000000BHC120260313</t>
+  </si>
+  <si>
     <t>SWAP04922722</t>
   </si>
   <si>
     <t>C0000000KKM920260107</t>
   </si>
   <si>
     <t>SWAP04923560</t>
   </si>
   <si>
     <t>C0000000KKM920260108</t>
   </si>
   <si>
     <t>SWAP04925387</t>
   </si>
   <si>
     <t>C0000000KKM920260112</t>
   </si>
   <si>
     <t>SWAP04959566</t>
   </si>
   <si>
     <t>C0000000KKM920260126</t>
   </si>
   <si>
+    <t>SWAP05002490</t>
+  </si>
+  <si>
+    <t>C0000000NXVE20260302</t>
+  </si>
+  <si>
     <t>SWAP04923565</t>
   </si>
   <si>
     <t>C0000000OM5220260108</t>
   </si>
   <si>
     <t>SWAP04923567</t>
   </si>
   <si>
     <t>SWAP04987257</t>
   </si>
   <si>
     <t>C0000000OM5220260210</t>
   </si>
   <si>
     <t>SWAP04506693</t>
   </si>
   <si>
     <t>S 2.1127|OISEST 2026</t>
   </si>
   <si>
-    <t>-10 328.91</t>
+    <t>-11 097.33</t>
   </si>
   <si>
     <t>SWAP04505309</t>
   </si>
   <si>
     <t>S 2.1332|OISEST 2026</t>
   </si>
   <si>
-    <t>-6 067.03</t>
+    <t>-6 505.33</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -3017,198 +3128,198 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C4" sqref="C4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>43371.0974</v>
+        <v>46304.9452</v>
       </c>
       <c r="D2">
-        <v>110362.75</v>
+        <v>110483.58</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>4786553522.69</v>
+        <v>5115936051.5</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>4786553522.69</v>
+        <v>5115936051.5</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>1.0</v>
       </c>
       <c r="D3">
-        <v>1006.81</v>
+        <v>1007.93</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>1006.81</v>
+        <v>1007.93</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>1006.81</v>
+        <v>1007.93</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>235724.0</v>
+        <v>228564.0</v>
       </c>
       <c r="D4">
-        <v>1002.82</v>
+        <v>1003.93</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>236389299.07</v>
+        <v>229464424.51</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>236389299.07</v>
+        <v>229464424.51</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P385"/>
+  <dimension ref="A1:P402"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O385" sqref="O385"/>
+      <selection activeCell="O402" sqref="O402"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>13</v>
       </c>
       <c r="B1" t="s">
         <v>14</v>
       </c>
       <c r="C1" t="s">
         <v>15</v>
       </c>
       <c r="D1" t="s">
         <v>16</v>
       </c>
       <c r="E1" t="s">
         <v>17</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>18</v>
@@ -3227,19239 +3338,20089 @@
       </c>
       <c r="L1" t="s">
         <v>23</v>
       </c>
       <c r="M1" t="s">
         <v>24</v>
       </c>
       <c r="N1" t="s">
         <v>25</v>
       </c>
       <c r="O1" t="s">
         <v>26</v>
       </c>
       <c r="P1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>28</v>
       </c>
       <c r="B2" t="s">
         <v>29</v>
       </c>
       <c r="C2" s="1">
-        <v>11523.0</v>
+        <v>22766.0</v>
       </c>
       <c r="D2" s="1">
-        <v>11578.931</v>
+        <v>11591.606</v>
       </c>
       <c r="E2" s="1">
-        <v>11566.610707281</v>
+        <v>11576.447351753</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>133282055.18</v>
+        <v>263549400.41</v>
       </c>
       <c r="I2" s="1">
-        <v>141966.73</v>
+        <v>345101.79</v>
       </c>
       <c r="J2" s="1">
-        <v>0.106516012083</v>
+        <v>0.13094387217847</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>133424021.91</v>
+        <v>263894502.2</v>
       </c>
       <c r="N2" s="1">
-        <v>133424021.91</v>
+        <v>263894502.2</v>
       </c>
       <c r="O2" s="1">
-        <v>2.66</v>
+        <v>4.94</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3" t="s">
         <v>31</v>
       </c>
       <c r="C3" s="1">
-        <v>821.0</v>
+        <v>1009.0</v>
       </c>
       <c r="D3" s="1">
-        <v>261240.61</v>
+        <v>261509.35</v>
       </c>
       <c r="E3" s="1">
-        <v>260572.58096224</v>
+        <v>260789.22005946</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>213930088.97</v>
+        <v>263136323.04</v>
       </c>
       <c r="I3" s="1">
-        <v>548451.84</v>
+        <v>726611.11</v>
       </c>
       <c r="J3" s="1">
-        <v>0.25636965919128</v>
+        <v>0.27613485725023</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>214478540.81</v>
+        <v>263862934.15</v>
       </c>
       <c r="N3" s="1">
-        <v>214478540.81</v>
+        <v>263862934.15</v>
       </c>
       <c r="O3" s="1">
-        <v>4.27</v>
+        <v>4.94</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>32</v>
       </c>
       <c r="B4" t="s">
         <v>33</v>
       </c>
       <c r="C4" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>98.8401</v>
+        <v>98.8451</v>
       </c>
       <c r="E4" s="1">
         <v>98.02335895</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>19604671.79</v>
       </c>
       <c r="I4" s="1">
-        <v>163348.21</v>
+        <v>164348.21</v>
       </c>
       <c r="J4" s="1">
-        <v>0.83321063341301</v>
+        <v>0.83831145841386</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>19768020.0</v>
+        <v>19769020.0</v>
       </c>
       <c r="N4" s="1">
-        <v>19768020.0</v>
+        <v>19769020.0</v>
       </c>
       <c r="O4" s="1">
-        <v>0.39</v>
+        <v>0.37</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>34</v>
       </c>
       <c r="B5" t="s">
         <v>35</v>
       </c>
       <c r="C5" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>98.6432</v>
+        <v>98.6075</v>
       </c>
       <c r="E5" s="1">
         <v>97.81326225</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>19562652.45</v>
       </c>
       <c r="I5" s="1">
-        <v>165987.55</v>
+        <v>158847.55</v>
       </c>
       <c r="J5" s="1">
-        <v>0.84849204587285</v>
+        <v>0.81199392774572</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>19728640.0</v>
+        <v>19721500.0</v>
       </c>
       <c r="N5" s="1">
-        <v>19728640.0</v>
+        <v>19721500.0</v>
       </c>
       <c r="O5" s="1">
-        <v>0.39</v>
+        <v>0.37</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>36</v>
       </c>
       <c r="B6" t="s">
         <v>37</v>
       </c>
       <c r="C6" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>99.5954</v>
+        <v>99.7103</v>
       </c>
       <c r="E6" s="1">
         <v>99.4822914</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>29844687.42</v>
       </c>
       <c r="I6" s="1">
-        <v>33932.58</v>
+        <v>68402.58</v>
       </c>
       <c r="J6" s="1">
-        <v>0.11369722028739</v>
+        <v>0.22919516307</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>29878620.0</v>
+        <v>29913090.0</v>
       </c>
       <c r="N6" s="1">
-        <v>29878620.0</v>
+        <v>29913090.0</v>
       </c>
       <c r="O6" s="1">
-        <v>0.59</v>
+        <v>0.56</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>38</v>
       </c>
       <c r="B7" t="s">
         <v>39</v>
       </c>
       <c r="C7" s="1">
-        <v>40000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>99.8796</v>
+        <v>97.5314</v>
       </c>
       <c r="E7" s="1">
-        <v>98.75546173</v>
+        <v>97.77077208</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>39502184.69</v>
+        <v>24442693.02</v>
       </c>
       <c r="I7" s="1">
-        <v>449655.31</v>
+        <v>-59843.02</v>
       </c>
       <c r="J7" s="1">
-        <v>1.1383049153578</v>
+        <v>-0.24482989640722</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>39951840.0</v>
+        <v>24382850.0</v>
       </c>
       <c r="N7" s="1">
-        <v>39951840.0</v>
+        <v>24382850.0</v>
       </c>
       <c r="O7" s="1">
-        <v>0.8</v>
+        <v>0.46</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>40</v>
       </c>
       <c r="B8" t="s">
         <v>41</v>
       </c>
       <c r="C8" s="1">
-        <v>45000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>98.4028</v>
+        <v>99.9885</v>
       </c>
       <c r="E8" s="1">
-        <v>97.78527224</v>
+        <v>98.75546173</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>44003372.51</v>
+        <v>39502184.69</v>
       </c>
       <c r="I8" s="1">
-        <v>277887.49</v>
+        <v>493215.31</v>
       </c>
       <c r="J8" s="1">
-        <v>0.63151407301076</v>
+        <v>1.2485772973586</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>44281260.0</v>
+        <v>39995400.0</v>
       </c>
       <c r="N8" s="1">
-        <v>44281260.0</v>
+        <v>39995400.0</v>
       </c>
       <c r="O8" s="1">
-        <v>0.88</v>
+        <v>0.75</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>42</v>
       </c>
       <c r="B9" t="s">
         <v>43</v>
       </c>
       <c r="C9" s="1">
-        <v>15000000.0</v>
+        <v>45000000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>98.9635</v>
+        <v>98.3502</v>
       </c>
       <c r="E9" s="1">
-        <v>98.36271167</v>
+        <v>97.78527224</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>14754406.75</v>
+        <v>44003372.51</v>
       </c>
       <c r="I9" s="1">
-        <v>90118.25</v>
+        <v>254217.49</v>
       </c>
       <c r="J9" s="1">
-        <v>0.61078870555063</v>
+        <v>0.57772274146085</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>14844525.0</v>
+        <v>44257590.0</v>
       </c>
       <c r="N9" s="1">
-        <v>14844525.0</v>
+        <v>44257590.0</v>
       </c>
       <c r="O9" s="1">
-        <v>0.3</v>
+        <v>0.83</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>44</v>
       </c>
       <c r="B10" t="s">
         <v>45</v>
       </c>
       <c r="C10" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>99.7578</v>
+        <v>99.0111</v>
       </c>
       <c r="E10" s="1">
-        <v>98.942062</v>
+        <v>98.36271167</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>9894206.2</v>
+        <v>14754406.75</v>
       </c>
       <c r="I10" s="1">
-        <v>81573.8</v>
+        <v>97258.25</v>
       </c>
       <c r="J10" s="1">
-        <v>0.82446027858203</v>
+        <v>0.65918102739034</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>9975780.0</v>
+        <v>14851665.0</v>
       </c>
       <c r="N10" s="1">
-        <v>9975780.0</v>
+        <v>14851665.0</v>
       </c>
       <c r="O10" s="1">
-        <v>0.2</v>
+        <v>0.28</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>46</v>
       </c>
       <c r="B11" t="s">
         <v>47</v>
       </c>
       <c r="C11" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>100.0315</v>
+        <v>99.8684</v>
       </c>
       <c r="E11" s="1">
-        <v>100.0</v>
+        <v>98.942062</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>20000000.0</v>
+        <v>9894206.2</v>
       </c>
       <c r="I11" s="1">
-        <v>6300.0</v>
+        <v>92633.8</v>
       </c>
       <c r="J11" s="1">
-        <v>0.0315</v>
+        <v>0.93624286908433</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
-      <c r="L11" t="s">
-        <v>48</v>
+      <c r="L11">
+        <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>20006300.0</v>
+        <v>9986840.0</v>
       </c>
       <c r="N11" s="1">
-        <v>20399276.67</v>
+        <v>9986840.0</v>
       </c>
       <c r="O11" s="1">
-        <v>0.41</v>
+        <v>0.19</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
+        <v>48</v>
+      </c>
+      <c r="B12" t="s">
         <v>49</v>
       </c>
-      <c r="B12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C12" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>100.0532</v>
+        <v>100.0227</v>
       </c>
       <c r="E12" s="1">
         <v>100.0</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I12" s="1">
-        <v>7980.0</v>
+        <v>4540.0</v>
       </c>
       <c r="J12" s="1">
-        <v>0.0532</v>
+        <v>0.0227</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="M12" s="1">
-        <v>15007980.0</v>
+        <v>20004540.0</v>
       </c>
       <c r="N12" s="1">
-        <v>15212213.17</v>
+        <v>20421419.56</v>
       </c>
       <c r="O12" s="1">
-        <v>0.3</v>
+        <v>0.38</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
+        <v>51</v>
+      </c>
+      <c r="B13" t="s">
         <v>52</v>
       </c>
-      <c r="B13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C13" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>100.0295</v>
+        <v>100.0485</v>
       </c>
       <c r="E13" s="1">
         <v>100.0</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="I13" s="1">
-        <v>5900.0</v>
+        <v>7275.0</v>
       </c>
       <c r="J13" s="1">
-        <v>0.0295</v>
+        <v>0.0485</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="M13" s="1">
-        <v>20005900.0</v>
+        <v>15007275.0</v>
       </c>
       <c r="N13" s="1">
-        <v>20120408.33</v>
+        <v>15229528.0</v>
       </c>
       <c r="O13" s="1">
-        <v>0.4</v>
+        <v>0.28</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
+        <v>54</v>
+      </c>
+      <c r="B14" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
       <c r="C14" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>100.0298</v>
+        <v>100.0367</v>
       </c>
       <c r="E14" s="1">
         <v>100.0</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>20000000.0</v>
       </c>
       <c r="I14" s="1">
-        <v>5960.0</v>
+        <v>7340.0</v>
       </c>
       <c r="J14" s="1">
-        <v>0.0298</v>
+        <v>0.0367</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="M14" s="1">
-        <v>20005960.0</v>
+        <v>20007340.0</v>
       </c>
       <c r="N14" s="1">
-        <v>20118951.67</v>
+        <v>20145836.11</v>
       </c>
       <c r="O14" s="1">
-        <v>0.4</v>
+        <v>0.38</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
+        <v>57</v>
+      </c>
+      <c r="B15" t="s">
         <v>58</v>
       </c>
-      <c r="B15" t="s">
+      <c r="C15" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D15" s="1">
+        <v>100.0347</v>
+      </c>
+      <c r="E15" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F15" t="s">
+        <v>8</v>
+      </c>
+      <c r="G15">
+        <v>1.0</v>
+      </c>
+      <c r="H15" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="I15" s="1">
+        <v>6940.0</v>
+      </c>
+      <c r="J15" s="1">
+        <v>0.0347</v>
+      </c>
+      <c r="K15">
+        <v>0.0</v>
+      </c>
+      <c r="L15" t="s">
         <v>59</v>
       </c>
-      <c r="C15" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M15" s="1">
-        <v>29676210.0</v>
+        <v>20006940.0</v>
       </c>
       <c r="N15" s="1">
-        <v>29676210.0</v>
+        <v>20143602.78</v>
       </c>
       <c r="O15" s="1">
-        <v>0.59</v>
+        <v>0.38</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>60</v>
       </c>
       <c r="B16" t="s">
         <v>61</v>
       </c>
       <c r="C16" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>98.0433</v>
+        <v>98.9784</v>
       </c>
       <c r="E16" s="1">
-        <v>97.7949414</v>
+        <v>98.0238394</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>19558988.28</v>
+        <v>29407151.82</v>
       </c>
       <c r="I16" s="1">
-        <v>49671.72</v>
+        <v>286368.18</v>
       </c>
       <c r="J16" s="1">
-        <v>0.25395853450555</v>
+        <v>0.97380454167356</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>19608660.0</v>
+        <v>29693520.0</v>
       </c>
       <c r="N16" s="1">
-        <v>19608660.0</v>
+        <v>29693520.0</v>
       </c>
       <c r="O16" s="1">
-        <v>0.39</v>
+        <v>0.56</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>62</v>
       </c>
       <c r="B17" t="s">
         <v>63</v>
       </c>
       <c r="C17" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>97.9979</v>
+        <v>97.9777</v>
       </c>
       <c r="E17" s="1">
-        <v>97.8142855</v>
+        <v>97.7949414</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>9781428.55</v>
+        <v>19558988.28</v>
       </c>
       <c r="I17" s="1">
-        <v>18361.45</v>
+        <v>36551.72</v>
       </c>
       <c r="J17" s="1">
-        <v>0.18771746791526</v>
+        <v>0.18687940028767</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>9799790.0</v>
+        <v>19595540.0</v>
       </c>
       <c r="N17" s="1">
-        <v>9799790.0</v>
+        <v>19595540.0</v>
       </c>
       <c r="O17" s="1">
-        <v>0.2</v>
+        <v>0.37</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>64</v>
       </c>
       <c r="B18" t="s">
         <v>65</v>
       </c>
       <c r="C18" s="1">
-        <v>7500000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>99.8309</v>
+        <v>97.922</v>
       </c>
       <c r="E18" s="1">
-        <v>98.39941053</v>
+        <v>97.8142855</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>7379955.79</v>
+        <v>9781428.55</v>
       </c>
       <c r="I18" s="1">
-        <v>107361.71</v>
+        <v>10771.45</v>
       </c>
       <c r="J18" s="1">
-        <v>1.4547744330051</v>
+        <v>0.11012144028798</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>7487317.5</v>
+        <v>9792200.0</v>
       </c>
       <c r="N18" s="1">
-        <v>7487317.5</v>
+        <v>9792200.0</v>
       </c>
       <c r="O18" s="1">
-        <v>0.15</v>
+        <v>0.18</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>66</v>
       </c>
       <c r="B19" t="s">
         <v>67</v>
       </c>
       <c r="C19" s="1">
-        <v>16000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>99.8475</v>
+        <v>99.6874</v>
       </c>
       <c r="E19" s="1">
-        <v>99.836933</v>
+        <v>99.6192332</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>15973909.28</v>
+        <v>9961923.32</v>
       </c>
       <c r="I19" s="1">
-        <v>1690.72</v>
+        <v>6816.68</v>
       </c>
       <c r="J19" s="1">
-        <v>0.010584259434332</v>
+        <v>0.068427348625687</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>15975600.0</v>
+        <v>9968740.0</v>
       </c>
       <c r="N19" s="1">
-        <v>15975600.0</v>
+        <v>9968740.0</v>
       </c>
       <c r="O19" s="1">
-        <v>0.32</v>
+        <v>0.19</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>68</v>
       </c>
       <c r="B20" t="s">
         <v>69</v>
       </c>
       <c r="C20" s="1">
-        <v>10000000.0</v>
+        <v>7500000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>97.8623</v>
+        <v>99.9422</v>
       </c>
       <c r="E20" s="1">
-        <v>97.7514452</v>
+        <v>98.39941053</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>9775144.52</v>
+        <v>7379955.79</v>
       </c>
       <c r="I20" s="1">
-        <v>11085.48</v>
+        <v>115709.21</v>
       </c>
       <c r="J20" s="1">
-        <v>0.11340476836244</v>
+        <v>1.5678848666924</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>9786230.0</v>
+        <v>7495665.0</v>
       </c>
       <c r="N20" s="1">
-        <v>9786230.0</v>
+        <v>7495665.0</v>
       </c>
       <c r="O20" s="1">
-        <v>0.19</v>
+        <v>0.14</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>70</v>
       </c>
       <c r="B21" t="s">
         <v>71</v>
       </c>
       <c r="C21" s="1">
-        <v>50000000.0</v>
+        <v>16000000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>99.931</v>
+        <v>99.9597</v>
       </c>
       <c r="E21" s="1">
-        <v>97.5153099</v>
+        <v>99.836933</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>48757654.95</v>
+        <v>15973909.28</v>
       </c>
       <c r="I21" s="1">
-        <v>1207845.05</v>
+        <v>19642.72</v>
       </c>
       <c r="J21" s="1">
-        <v>2.4772418838408</v>
+        <v>0.12296751944493</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>49965500.0</v>
+        <v>15993552.0</v>
       </c>
       <c r="N21" s="1">
-        <v>49965500.0</v>
+        <v>15993552.0</v>
       </c>
       <c r="O21" s="1">
-        <v>0.99</v>
+        <v>0.3</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>72</v>
       </c>
       <c r="B22" t="s">
         <v>73</v>
       </c>
       <c r="C22" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>98.3975</v>
+        <v>97.7534</v>
       </c>
       <c r="E22" s="1">
-        <v>98.14746657</v>
+        <v>97.7514452</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>29444239.97</v>
+        <v>9775144.52</v>
       </c>
       <c r="I22" s="1">
-        <v>75010.03</v>
+        <v>195.48</v>
       </c>
       <c r="J22" s="1">
-        <v>0.25475281439231</v>
+        <v>0.0019997658305721</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>29519250.0</v>
+        <v>9775340.0</v>
       </c>
       <c r="N22" s="1">
-        <v>29519250.0</v>
+        <v>9775340.0</v>
       </c>
       <c r="O22" s="1">
-        <v>0.59</v>
+        <v>0.18</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>74</v>
       </c>
       <c r="B23" t="s">
         <v>75</v>
       </c>
       <c r="C23" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>98.7995</v>
+        <v>97.453</v>
       </c>
       <c r="E23" s="1">
-        <v>97.87236357</v>
+        <v>97.52492576</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>29361709.07</v>
+        <v>24381231.44</v>
       </c>
       <c r="I23" s="1">
-        <v>278140.93</v>
+        <v>-17981.44</v>
       </c>
       <c r="J23" s="1">
-        <v>0.94729134920892</v>
+        <v>-0.073751155860403</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>29639850.0</v>
+        <v>24363250.0</v>
       </c>
       <c r="N23" s="1">
-        <v>29639850.0</v>
+        <v>24363250.0</v>
       </c>
       <c r="O23" s="1">
-        <v>0.59</v>
+        <v>0.46</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>76</v>
       </c>
       <c r="B24" t="s">
         <v>77</v>
       </c>
       <c r="C24" s="1">
-        <v>40000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>97.9666</v>
+        <v>98.4004</v>
       </c>
       <c r="E24" s="1">
-        <v>97.75627623</v>
+        <v>98.14746657</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>39102510.49</v>
+        <v>29444239.97</v>
       </c>
       <c r="I24" s="1">
-        <v>84129.51</v>
+        <v>75880.03</v>
       </c>
       <c r="J24" s="1">
-        <v>0.21515117302127</v>
+        <v>0.25770755189236</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>39186640.0</v>
+        <v>29520120.0</v>
       </c>
       <c r="N24" s="1">
-        <v>39186640.0</v>
+        <v>29520120.0</v>
       </c>
       <c r="O24" s="1">
-        <v>0.78</v>
+        <v>0.55</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>78</v>
       </c>
       <c r="B25" t="s">
         <v>79</v>
       </c>
       <c r="C25" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>99.3211</v>
+        <v>98.8557</v>
       </c>
       <c r="E25" s="1">
-        <v>97.8675211</v>
+        <v>97.87236357</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>19573504.22</v>
+        <v>29361709.07</v>
       </c>
       <c r="I25" s="1">
-        <v>290715.78</v>
+        <v>295000.93</v>
       </c>
       <c r="J25" s="1">
-        <v>1.4852515764804</v>
+        <v>1.0047130747624</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>19864220.0</v>
+        <v>29656710.0</v>
       </c>
       <c r="N25" s="1">
-        <v>19864220.0</v>
+        <v>29656710.0</v>
       </c>
       <c r="O25" s="1">
-        <v>0.4</v>
+        <v>0.55</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>80</v>
       </c>
       <c r="B26" t="s">
         <v>81</v>
       </c>
       <c r="C26" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>100.0042</v>
+        <v>98.1284</v>
       </c>
       <c r="E26" s="1">
-        <v>100.0</v>
+        <v>98.15181495</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>30000000.0</v>
+        <v>19630362.99</v>
       </c>
       <c r="I26" s="1">
-        <v>1260.0</v>
+        <v>-4682.99</v>
       </c>
       <c r="J26" s="1">
-        <v>0.0042</v>
+        <v>-0.023855850258019</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
-      <c r="L26" t="s">
-        <v>82</v>
+      <c r="L26">
+        <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>30001260.0</v>
+        <v>19625680.0</v>
       </c>
       <c r="N26" s="1">
-        <v>30072857.5</v>
+        <v>19625680.0</v>
       </c>
       <c r="O26" s="1">
-        <v>0.6</v>
+        <v>0.37</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
+        <v>82</v>
+      </c>
+      <c r="B27" t="s">
         <v>83</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="C27" s="1">
         <v>40000000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>100.0245</v>
+        <v>97.8801</v>
       </c>
       <c r="E27" s="1">
-        <v>100.0</v>
+        <v>97.75627623</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>40000000.0</v>
+        <v>39102510.49</v>
       </c>
       <c r="I27" s="1">
-        <v>9800.0</v>
+        <v>49529.51</v>
       </c>
       <c r="J27" s="1">
-        <v>0.0245</v>
+        <v>0.12666580579952</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
-      <c r="L27" t="s">
-        <v>85</v>
+      <c r="L27">
+        <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>40009800.0</v>
+        <v>39152040.0</v>
       </c>
       <c r="N27" s="1">
-        <v>40795753.33</v>
+        <v>39152040.0</v>
       </c>
       <c r="O27" s="1">
-        <v>0.81</v>
+        <v>0.73</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="B28" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="C28" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>100.0163</v>
+        <v>99.4176</v>
       </c>
       <c r="E28" s="1">
-        <v>100.0</v>
+        <v>97.8675211</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>25000000.0</v>
+        <v>19573504.22</v>
       </c>
       <c r="I28" s="1">
-        <v>4075.0</v>
+        <v>310015.78</v>
       </c>
       <c r="J28" s="1">
-        <v>0.0163</v>
+        <v>1.5838542578555</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
-      <c r="L28" t="s">
-        <v>88</v>
+      <c r="L28">
+        <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>25004075.0</v>
+        <v>19883520.0</v>
       </c>
       <c r="N28" s="1">
-        <v>25126242.99</v>
+        <v>19883520.0</v>
       </c>
       <c r="O28" s="1">
-        <v>0.5</v>
+        <v>0.37</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="B29" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="C29" s="1">
-        <v>16000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>99.7</v>
+        <v>100.009</v>
       </c>
       <c r="E29" s="1">
-        <v>99.4492995</v>
+        <v>100.0</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>15911887.92</v>
+        <v>30000000.0</v>
       </c>
       <c r="I29" s="1">
-        <v>40112.08</v>
+        <v>2700.0</v>
       </c>
       <c r="J29" s="1">
-        <v>0.25208875402888</v>
+        <v>0.009</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
-      <c r="L29">
-        <v>0.0</v>
+      <c r="L29" t="s">
+        <v>88</v>
       </c>
       <c r="M29" s="1">
-        <v>15952000.0</v>
+        <v>30002700.0</v>
       </c>
       <c r="N29" s="1">
-        <v>15952000.0</v>
+        <v>30109241.17</v>
       </c>
       <c r="O29" s="1">
-        <v>0.32</v>
+        <v>0.56</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
+        <v>89</v>
+      </c>
+      <c r="B30" t="s">
+        <v>90</v>
+      </c>
+      <c r="C30" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="D30" s="1">
+        <v>100.0208</v>
+      </c>
+      <c r="E30" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F30" t="s">
+        <v>8</v>
+      </c>
+      <c r="G30">
+        <v>1.0</v>
+      </c>
+      <c r="H30" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="I30" s="1">
+        <v>8320.0</v>
+      </c>
+      <c r="J30" s="1">
+        <v>0.0208</v>
+      </c>
+      <c r="K30">
+        <v>0.0</v>
+      </c>
+      <c r="L30" t="s">
         <v>91</v>
       </c>
-      <c r="B30" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M30" s="1">
-        <v>19768180.0</v>
+        <v>40008320.0</v>
       </c>
       <c r="N30" s="1">
-        <v>19768180.0</v>
+        <v>40842079.11</v>
       </c>
       <c r="O30" s="1">
-        <v>0.39</v>
+        <v>0.76</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
+        <v>92</v>
+      </c>
+      <c r="B31" t="s">
         <v>93</v>
       </c>
-      <c r="B31" t="s">
+      <c r="C31" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="D31" s="1">
+        <v>100.0226</v>
+      </c>
+      <c r="E31" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F31" t="s">
+        <v>8</v>
+      </c>
+      <c r="G31">
+        <v>1.0</v>
+      </c>
+      <c r="H31" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="I31" s="1">
+        <v>5650.0</v>
+      </c>
+      <c r="J31" s="1">
+        <v>0.0226</v>
+      </c>
+      <c r="K31">
+        <v>0.0</v>
+      </c>
+      <c r="L31" t="s">
         <v>94</v>
       </c>
-      <c r="C31" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M31" s="1">
-        <v>14663400.0</v>
+        <v>25005650.0</v>
       </c>
       <c r="N31" s="1">
-        <v>14663400.0</v>
+        <v>25158050.0</v>
       </c>
       <c r="O31" s="1">
-        <v>0.29</v>
+        <v>0.47</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>95</v>
       </c>
       <c r="B32" t="s">
         <v>96</v>
       </c>
       <c r="C32" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>97.7282</v>
+        <v>99.52</v>
       </c>
       <c r="E32" s="1">
-        <v>97.7369551</v>
+        <v>99.43839405</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>9773695.51</v>
+        <v>19887678.81</v>
       </c>
       <c r="I32" s="1">
-        <v>-875.51</v>
+        <v>16321.19</v>
       </c>
       <c r="J32" s="1">
-        <v>-0.0089578194768214</v>
+        <v>0.082066842269161</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>9772820.0</v>
+        <v>19904000.0</v>
       </c>
       <c r="N32" s="1">
-        <v>9772820.0</v>
+        <v>19904000.0</v>
       </c>
       <c r="O32" s="1">
-        <v>0.19</v>
+        <v>0.37</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>97</v>
       </c>
       <c r="B33" t="s">
         <v>98</v>
       </c>
       <c r="C33" s="1">
-        <v>11500000.0</v>
+        <v>16000000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>99.9363</v>
+        <v>99.8178</v>
       </c>
       <c r="E33" s="1">
-        <v>99.64711087</v>
+        <v>99.4492995</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>11459417.75</v>
+        <v>15911887.92</v>
       </c>
       <c r="I33" s="1">
-        <v>33256.75</v>
+        <v>58960.08</v>
       </c>
       <c r="J33" s="1">
-        <v>0.29021326148966</v>
+        <v>0.37054107153364</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>11492674.5</v>
+        <v>15970848.0</v>
       </c>
       <c r="N33" s="1">
-        <v>11492674.5</v>
+        <v>15970848.0</v>
       </c>
       <c r="O33" s="1">
-        <v>0.23</v>
+        <v>0.3</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>99</v>
       </c>
       <c r="B34" t="s">
         <v>100</v>
       </c>
       <c r="C34" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>100.0411</v>
+        <v>98.935</v>
       </c>
       <c r="E34" s="1">
-        <v>100.0</v>
+        <v>97.82396035</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>30000000.0</v>
+        <v>19564792.07</v>
       </c>
       <c r="I34" s="1">
-        <v>12330.0</v>
+        <v>222207.93</v>
       </c>
       <c r="J34" s="1">
-        <v>0.0411</v>
+        <v>1.1357541097548</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
-      <c r="L34" t="s">
-        <v>101</v>
+      <c r="L34">
+        <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>30012330.0</v>
+        <v>19787000.0</v>
       </c>
       <c r="N34" s="1">
-        <v>30510038.17</v>
+        <v>19787000.0</v>
       </c>
       <c r="O34" s="1">
-        <v>0.61</v>
+        <v>0.37</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
+        <v>101</v>
+      </c>
+      <c r="B35" t="s">
         <v>102</v>
       </c>
-      <c r="B35" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C35" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>100.0153</v>
+        <v>97.8966</v>
       </c>
       <c r="E35" s="1">
-        <v>100.0</v>
+        <v>97.74661473</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>30000000.0</v>
+        <v>14661992.21</v>
       </c>
       <c r="I35" s="1">
-        <v>4590.0</v>
+        <v>22497.79</v>
       </c>
       <c r="J35" s="1">
-        <v>0.0153</v>
+        <v>0.15344292697588</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
-      <c r="L35" t="s">
-        <v>104</v>
+      <c r="L35">
+        <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>30004590.0</v>
+        <v>14684490.0</v>
       </c>
       <c r="N35" s="1">
-        <v>30241275.67</v>
+        <v>14684490.0</v>
       </c>
       <c r="O35" s="1">
-        <v>0.6</v>
+        <v>0.27</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="B36" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="C36" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>99.9969</v>
+        <v>97.8694</v>
       </c>
       <c r="E36" s="1">
-        <v>100.0</v>
+        <v>97.7369551</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>30000000.0</v>
+        <v>9773695.51</v>
       </c>
       <c r="I36" s="1">
-        <v>-930.0</v>
+        <v>13244.49</v>
       </c>
       <c r="J36" s="1">
-        <v>-0.0031</v>
+        <v>0.13551158808302</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
-      <c r="L36" t="s">
-        <v>107</v>
+      <c r="L36">
+        <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>29999070.0</v>
+        <v>9786940.0</v>
       </c>
       <c r="N36" s="1">
-        <v>30053251.67</v>
+        <v>9786940.0</v>
       </c>
       <c r="O36" s="1">
-        <v>0.6</v>
+        <v>0.18</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="B37" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="C37" s="1">
-        <v>40000000.0</v>
+        <v>11000000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>99.6964</v>
+        <v>99.6872</v>
       </c>
       <c r="E37" s="1">
-        <v>97.88689388</v>
+        <v>99.64625582</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>39154757.55</v>
+        <v>10961088.14</v>
       </c>
       <c r="I37" s="1">
-        <v>723802.45</v>
+        <v>4503.86</v>
       </c>
       <c r="J37" s="1">
-        <v>1.8485683357271</v>
+        <v>0.041089533652815</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>39878560.0</v>
+        <v>10965592.0</v>
       </c>
       <c r="N37" s="1">
-        <v>39878560.0</v>
+        <v>10965592.0</v>
       </c>
       <c r="O37" s="1">
-        <v>0.79</v>
+        <v>0.21</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="B38" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="C38" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>99.6071</v>
+        <v>100.0374</v>
       </c>
       <c r="E38" s="1">
-        <v>97.94505827</v>
+        <v>100.0</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>14691758.74</v>
+        <v>30000000.0</v>
       </c>
       <c r="I38" s="1">
-        <v>249306.26</v>
+        <v>11220.0</v>
       </c>
       <c r="J38" s="1">
-        <v>1.6969122922039</v>
+        <v>0.0374</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
-      <c r="L38">
-        <v>0.0</v>
+      <c r="L38" t="s">
+        <v>109</v>
       </c>
       <c r="M38" s="1">
-        <v>14941065.0</v>
+        <v>30011220.0</v>
       </c>
       <c r="N38" s="1">
-        <v>14941065.0</v>
+        <v>30544716.25</v>
       </c>
       <c r="O38" s="1">
-        <v>0.3</v>
+        <v>0.57</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
+        <v>110</v>
+      </c>
+      <c r="B39" t="s">
+        <v>111</v>
+      </c>
+      <c r="C39" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="D39" s="1">
+        <v>100.0237</v>
+      </c>
+      <c r="E39" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F39" t="s">
+        <v>8</v>
+      </c>
+      <c r="G39">
+        <v>1.0</v>
+      </c>
+      <c r="H39" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="I39" s="1">
+        <v>7110.0</v>
+      </c>
+      <c r="J39" s="1">
+        <v>0.0237</v>
+      </c>
+      <c r="K39">
+        <v>0.0</v>
+      </c>
+      <c r="L39" t="s">
         <v>112</v>
       </c>
-      <c r="B39" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M39" s="1">
-        <v>19653920.0</v>
+        <v>30007110.0</v>
       </c>
       <c r="N39" s="1">
-        <v>19653920.0</v>
+        <v>30279363.5</v>
       </c>
       <c r="O39" s="1">
-        <v>0.39</v>
+        <v>0.57</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
+        <v>113</v>
+      </c>
+      <c r="B40" t="s">
         <v>114</v>
       </c>
-      <c r="B40" t="s">
+      <c r="C40" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="D40" s="1">
+        <v>100.0049</v>
+      </c>
+      <c r="E40" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F40" t="s">
+        <v>8</v>
+      </c>
+      <c r="G40">
+        <v>1.0</v>
+      </c>
+      <c r="H40" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="I40" s="1">
+        <v>1470.0</v>
+      </c>
+      <c r="J40" s="1">
+        <v>0.0049</v>
+      </c>
+      <c r="K40">
+        <v>0.0</v>
+      </c>
+      <c r="L40" t="s">
         <v>115</v>
       </c>
-      <c r="C40" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M40" s="1">
-        <v>24516925.0</v>
+        <v>30001470.0</v>
       </c>
       <c r="N40" s="1">
-        <v>24516925.0</v>
+        <v>30091214.0</v>
       </c>
       <c r="O40" s="1">
-        <v>0.49</v>
+        <v>0.56</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>116</v>
       </c>
       <c r="B41" t="s">
         <v>117</v>
       </c>
       <c r="C41" s="1">
-        <v>25000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>98.6376</v>
+        <v>99.8046</v>
       </c>
       <c r="E41" s="1">
-        <v>98.376783</v>
+        <v>97.88689388</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>24594195.75</v>
+        <v>39154757.55</v>
       </c>
       <c r="I41" s="1">
-        <v>65204.25</v>
+        <v>767082.45</v>
       </c>
       <c r="J41" s="1">
-        <v>0.26512048071342</v>
+        <v>1.9591040731652</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>24659400.0</v>
+        <v>39921840.0</v>
       </c>
       <c r="N41" s="1">
-        <v>24659400.0</v>
+        <v>39921840.0</v>
       </c>
       <c r="O41" s="1">
-        <v>0.49</v>
+        <v>0.75</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>118</v>
       </c>
       <c r="B42" t="s">
         <v>119</v>
       </c>
       <c r="C42" s="1">
-        <v>25000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>98.4451</v>
+        <v>99.7192</v>
       </c>
       <c r="E42" s="1">
-        <v>98.185719</v>
+        <v>97.94505827</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>24546429.75</v>
+        <v>14691758.74</v>
       </c>
       <c r="I42" s="1">
-        <v>64845.25</v>
+        <v>266121.26</v>
       </c>
       <c r="J42" s="1">
-        <v>0.26417385607779</v>
+        <v>1.8113642124782</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>24611275.0</v>
+        <v>14957880.0</v>
       </c>
       <c r="N42" s="1">
-        <v>24611275.0</v>
+        <v>14957880.0</v>
       </c>
       <c r="O42" s="1">
-        <v>0.49</v>
+        <v>0.28</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>120</v>
       </c>
       <c r="B43" t="s">
         <v>121</v>
       </c>
       <c r="C43" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>98.257</v>
+        <v>98.2454</v>
       </c>
       <c r="E43" s="1">
-        <v>97.990834</v>
+        <v>97.7959084</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>24497708.5</v>
+        <v>19559181.68</v>
       </c>
       <c r="I43" s="1">
-        <v>66541.5</v>
+        <v>89898.32</v>
       </c>
       <c r="J43" s="1">
-        <v>0.27162336428323</v>
+        <v>0.45962209191975</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>24564250.0</v>
+        <v>19649080.0</v>
       </c>
       <c r="N43" s="1">
-        <v>24564250.0</v>
+        <v>19649080.0</v>
       </c>
       <c r="O43" s="1">
-        <v>0.49</v>
+        <v>0.37</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>122</v>
       </c>
       <c r="B44" t="s">
         <v>123</v>
       </c>
       <c r="C44" s="1">
-        <v>12500000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>98.9912</v>
+        <v>98.0048</v>
       </c>
       <c r="E44" s="1">
-        <v>97.85057616</v>
+        <v>97.78527224</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>12231322.02</v>
+        <v>24446318.06</v>
       </c>
       <c r="I44" s="1">
-        <v>142577.98</v>
+        <v>54881.94</v>
       </c>
       <c r="J44" s="1">
-        <v>1.1656792272075</v>
+        <v>0.22449981983095</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>12373900.0</v>
+        <v>24501200.0</v>
       </c>
       <c r="N44" s="1">
-        <v>12373900.0</v>
+        <v>24501200.0</v>
       </c>
       <c r="O44" s="1">
-        <v>0.25</v>
+        <v>0.46</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>124</v>
       </c>
       <c r="B45" t="s">
         <v>125</v>
       </c>
       <c r="C45" s="1">
-        <v>15000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>98.7917</v>
+        <v>98.6743</v>
       </c>
       <c r="E45" s="1">
-        <v>97.86267907</v>
+        <v>98.376783</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>14679401.86</v>
+        <v>24594195.75</v>
       </c>
       <c r="I45" s="1">
-        <v>139353.14</v>
+        <v>74379.25</v>
       </c>
       <c r="J45" s="1">
-        <v>0.94931075073109</v>
+        <v>0.30242603074345</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>14818755.0</v>
+        <v>24668575.0</v>
       </c>
       <c r="N45" s="1">
-        <v>14818755.0</v>
+        <v>24668575.0</v>
       </c>
       <c r="O45" s="1">
-        <v>0.3</v>
+        <v>0.46</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>126</v>
       </c>
       <c r="B46" t="s">
         <v>127</v>
       </c>
       <c r="C46" s="1">
-        <v>15000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>98.9657</v>
+        <v>98.4516</v>
       </c>
       <c r="E46" s="1">
-        <v>97.85299653</v>
+        <v>98.185719</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>14677949.48</v>
+        <v>24546429.75</v>
       </c>
       <c r="I46" s="1">
-        <v>166905.52</v>
+        <v>66470.25</v>
       </c>
       <c r="J46" s="1">
-        <v>1.1371174170304</v>
+        <v>0.27079396342761</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>14844855.0</v>
+        <v>24612900.0</v>
       </c>
       <c r="N46" s="1">
-        <v>14844855.0</v>
+        <v>24612900.0</v>
       </c>
       <c r="O46" s="1">
-        <v>0.3</v>
+        <v>0.46</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>128</v>
       </c>
       <c r="B47" t="s">
         <v>129</v>
       </c>
       <c r="C47" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>97.979</v>
+        <v>98.2306</v>
       </c>
       <c r="E47" s="1">
-        <v>97.80703052</v>
+        <v>97.990834</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>24451757.63</v>
+        <v>24497708.5</v>
       </c>
       <c r="I47" s="1">
-        <v>42992.37</v>
+        <v>59941.5</v>
       </c>
       <c r="J47" s="1">
-        <v>0.17582527461033</v>
+        <v>0.24468206893718</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>24494750.0</v>
+        <v>24557650.0</v>
       </c>
       <c r="N47" s="1">
-        <v>24494750.0</v>
+        <v>24557650.0</v>
       </c>
       <c r="O47" s="1">
-        <v>0.49</v>
+        <v>0.46</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>130</v>
       </c>
       <c r="B48" t="s">
         <v>131</v>
       </c>
       <c r="C48" s="1">
-        <v>9500000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>99.8016</v>
+        <v>99.0749</v>
       </c>
       <c r="E48" s="1">
-        <v>99.507892</v>
+        <v>97.85057616</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>9453249.74</v>
+        <v>12231322.02</v>
       </c>
       <c r="I48" s="1">
-        <v>27902.26</v>
+        <v>153040.48</v>
       </c>
       <c r="J48" s="1">
-        <v>0.29516050847505</v>
+        <v>1.2512178139841</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>9481152.0</v>
+        <v>12384362.5</v>
       </c>
       <c r="N48" s="1">
-        <v>9481152.0</v>
+        <v>12384362.5</v>
       </c>
       <c r="O48" s="1">
-        <v>0.19</v>
+        <v>0.23</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>132</v>
       </c>
       <c r="B49" t="s">
         <v>133</v>
       </c>
       <c r="C49" s="1">
-        <v>5000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>98.5249</v>
+        <v>98.8488</v>
       </c>
       <c r="E49" s="1">
-        <v>98.523084</v>
+        <v>97.86267907</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>4926154.2</v>
+        <v>14679401.86</v>
       </c>
       <c r="I49" s="1">
-        <v>90.8</v>
+        <v>147918.14</v>
       </c>
       <c r="J49" s="1">
-        <v>0.0018432228532351</v>
+        <v>1.0076578147442</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>4926245.0</v>
+        <v>14827320.0</v>
       </c>
       <c r="N49" s="1">
-        <v>4926245.0</v>
+        <v>14827320.0</v>
       </c>
       <c r="O49" s="1">
-        <v>0.1</v>
+        <v>0.28</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>134</v>
       </c>
       <c r="B50" t="s">
         <v>135</v>
       </c>
       <c r="C50" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>99.2701</v>
+        <v>99.0472</v>
       </c>
       <c r="E50" s="1">
-        <v>98.503513</v>
+        <v>97.85299653</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>9850351.3</v>
+        <v>14677949.48</v>
       </c>
       <c r="I50" s="1">
-        <v>76658.7</v>
+        <v>179130.52</v>
       </c>
       <c r="J50" s="1">
-        <v>0.77823315803975</v>
+        <v>1.2204056175836</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>9927010.0</v>
+        <v>14857080.0</v>
       </c>
       <c r="N50" s="1">
-        <v>9927010.0</v>
+        <v>14857080.0</v>
       </c>
       <c r="O50" s="1">
-        <v>0.2</v>
+        <v>0.28</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>136</v>
       </c>
       <c r="B51" t="s">
         <v>137</v>
       </c>
       <c r="C51" s="1">
-        <v>40000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>98.8954</v>
+        <v>97.8974</v>
       </c>
       <c r="E51" s="1">
-        <v>97.87236358</v>
+        <v>97.80703052</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>39148945.43</v>
+        <v>24451757.63</v>
       </c>
       <c r="I51" s="1">
-        <v>409214.57</v>
+        <v>22592.37</v>
       </c>
       <c r="J51" s="1">
-        <v>1.0452761000464</v>
+        <v>0.092395689266449</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>39558160.0</v>
+        <v>24474350.0</v>
       </c>
       <c r="N51" s="1">
-        <v>39558160.0</v>
+        <v>24474350.0</v>
       </c>
       <c r="O51" s="1">
-        <v>0.79</v>
+        <v>0.46</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>138</v>
       </c>
       <c r="B52" t="s">
         <v>139</v>
       </c>
       <c r="C52" s="1">
-        <v>40000000.0</v>
+        <v>9500000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>100.0365</v>
+        <v>99.9174</v>
       </c>
       <c r="E52" s="1">
-        <v>100.0</v>
+        <v>99.507892</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>40000000.0</v>
+        <v>9453249.74</v>
       </c>
       <c r="I52" s="1">
-        <v>14600.0</v>
+        <v>38903.26</v>
       </c>
       <c r="J52" s="1">
-        <v>0.0365</v>
+        <v>0.41153318773952</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
-      <c r="L52" t="s">
-        <v>140</v>
+      <c r="L52">
+        <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>40014600.0</v>
+        <v>9492153.0</v>
       </c>
       <c r="N52" s="1">
-        <v>40820884.78</v>
+        <v>9492153.0</v>
       </c>
       <c r="O52" s="1">
-        <v>0.81</v>
+        <v>0.18</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
+        <v>140</v>
+      </c>
+      <c r="B53" t="s">
         <v>141</v>
       </c>
-      <c r="B53" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C53" s="1">
-        <v>50000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>99.7244</v>
+        <v>98.6471</v>
       </c>
       <c r="E53" s="1">
-        <v>97.88606878</v>
+        <v>98.523084</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>48943034.39</v>
+        <v>4926154.2</v>
       </c>
       <c r="I53" s="1">
-        <v>919165.61</v>
+        <v>6200.8</v>
       </c>
       <c r="J53" s="1">
-        <v>1.8780315145066</v>
+        <v>0.12587506903458</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>49862200.0</v>
+        <v>4932355.0</v>
       </c>
       <c r="N53" s="1">
-        <v>49862200.0</v>
+        <v>4932355.0</v>
       </c>
       <c r="O53" s="1">
-        <v>0.99</v>
+        <v>0.09</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
+        <v>142</v>
+      </c>
+      <c r="B54" t="s">
         <v>143</v>
       </c>
-      <c r="B54" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C54" s="1">
-        <v>25000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>98.4949</v>
+        <v>99.3913</v>
       </c>
       <c r="E54" s="1">
-        <v>97.804612</v>
+        <v>98.503513</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>24451153.0</v>
+        <v>9850351.3</v>
       </c>
       <c r="I54" s="1">
-        <v>172572.0</v>
+        <v>88778.7</v>
       </c>
       <c r="J54" s="1">
-        <v>0.70578266799934</v>
+        <v>0.90127445505421</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>24623725.0</v>
+        <v>9939130.0</v>
       </c>
       <c r="N54" s="1">
-        <v>24623725.0</v>
+        <v>9939130.0</v>
       </c>
       <c r="O54" s="1">
-        <v>0.49</v>
+        <v>0.19</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
+        <v>144</v>
+      </c>
+      <c r="B55" t="s">
         <v>145</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="C55" s="1">
         <v>40000000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>98.0778</v>
+        <v>98.9526</v>
       </c>
       <c r="E55" s="1">
-        <v>97.780438</v>
+        <v>97.87236358</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>39112175.2</v>
+        <v>39148945.43</v>
       </c>
       <c r="I55" s="1">
-        <v>118944.8</v>
+        <v>432094.57</v>
       </c>
       <c r="J55" s="1">
-        <v>0.30411195335411</v>
+        <v>1.1037195644838</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>39231120.0</v>
+        <v>39581040.0</v>
       </c>
       <c r="N55" s="1">
-        <v>39231120.0</v>
+        <v>39581040.0</v>
       </c>
       <c r="O55" s="1">
-        <v>0.78</v>
+        <v>0.74</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
+        <v>146</v>
+      </c>
+      <c r="B56" t="s">
         <v>147</v>
       </c>
-      <c r="B56" t="s">
+      <c r="C56" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="D56" s="1">
+        <v>100.0255</v>
+      </c>
+      <c r="E56" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F56" t="s">
+        <v>8</v>
+      </c>
+      <c r="G56">
+        <v>1.0</v>
+      </c>
+      <c r="H56" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="I56" s="1">
+        <v>10200.0</v>
+      </c>
+      <c r="J56" s="1">
+        <v>0.0255</v>
+      </c>
+      <c r="K56">
+        <v>0.0</v>
+      </c>
+      <c r="L56" t="s">
         <v>148</v>
       </c>
-      <c r="C56" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M56" s="1">
-        <v>19915960.0</v>
+        <v>40010200.0</v>
       </c>
       <c r="N56" s="1">
-        <v>19915960.0</v>
+        <v>40865376.67</v>
       </c>
       <c r="O56" s="1">
-        <v>0.4</v>
+        <v>0.76</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>149</v>
       </c>
       <c r="B57" t="s">
         <v>150</v>
       </c>
       <c r="C57" s="1">
-        <v>20000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>98.6398</v>
+        <v>99.8309</v>
       </c>
       <c r="E57" s="1">
-        <v>97.8626791</v>
+        <v>97.88606878</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>19572535.82</v>
+        <v>48943034.39</v>
       </c>
       <c r="I57" s="1">
-        <v>155424.18</v>
+        <v>972415.61</v>
       </c>
       <c r="J57" s="1">
-        <v>0.79409322036433</v>
+        <v>1.9868314707489</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>19727960.0</v>
+        <v>49915450.0</v>
       </c>
       <c r="N57" s="1">
-        <v>19727960.0</v>
+        <v>49915450.0</v>
       </c>
       <c r="O57" s="1">
-        <v>0.39</v>
+        <v>0.93</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>151</v>
       </c>
       <c r="B58" t="s">
         <v>152</v>
       </c>
       <c r="C58" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>98.082</v>
+        <v>98.4926</v>
       </c>
       <c r="E58" s="1">
-        <v>97.775605</v>
+        <v>97.804612</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>29332681.5</v>
+        <v>24451153.0</v>
       </c>
       <c r="I58" s="1">
-        <v>91918.5</v>
+        <v>171997.0</v>
       </c>
       <c r="J58" s="1">
-        <v>0.31336548620691</v>
+        <v>0.70343104065481</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>29424600.0</v>
+        <v>24623150.0</v>
       </c>
       <c r="N58" s="1">
-        <v>29424600.0</v>
+        <v>24623150.0</v>
       </c>
       <c r="O58" s="1">
-        <v>0.59</v>
+        <v>0.46</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>153</v>
       </c>
       <c r="B59" t="s">
         <v>154</v>
       </c>
       <c r="C59" s="1">
-        <v>20000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>99.994</v>
+        <v>98.011</v>
       </c>
       <c r="E59" s="1">
-        <v>100.0</v>
+        <v>97.780438</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>20000000.0</v>
+        <v>39112175.2</v>
       </c>
       <c r="I59" s="1">
-        <v>-1200.0</v>
+        <v>92224.8</v>
       </c>
       <c r="J59" s="1">
-        <v>-0.006</v>
+        <v>0.23579563020571</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
-      <c r="L59" t="s">
-        <v>155</v>
+      <c r="L59">
+        <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>19998800.0</v>
+        <v>39204400.0</v>
       </c>
       <c r="N59" s="1">
-        <v>20131531.67</v>
+        <v>39204400.0</v>
       </c>
       <c r="O59" s="1">
-        <v>0.4</v>
+        <v>0.73</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
+        <v>155</v>
+      </c>
+      <c r="B60" t="s">
         <v>156</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="C60" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>100.0306</v>
+        <v>99.6917</v>
       </c>
       <c r="E60" s="1">
-        <v>100.0</v>
+        <v>97.8035629</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>20000000.0</v>
+        <v>19560712.58</v>
       </c>
       <c r="I60" s="1">
-        <v>6120.0</v>
+        <v>377627.42</v>
       </c>
       <c r="J60" s="1">
-        <v>0.0306</v>
+        <v>1.9305402012098</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
-      <c r="L60" t="s">
-        <v>158</v>
+      <c r="L60">
+        <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>20006120.0</v>
+        <v>19938340.0</v>
       </c>
       <c r="N60" s="1">
-        <v>20400818.89</v>
+        <v>19938340.0</v>
       </c>
       <c r="O60" s="1">
-        <v>0.41</v>
+        <v>0.37</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="B61" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="C61" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>99.9534</v>
+        <v>98.6612</v>
       </c>
       <c r="E61" s="1">
-        <v>99.8788137</v>
+        <v>97.8626791</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>9987881.37</v>
+        <v>19572535.82</v>
       </c>
       <c r="I61" s="1">
-        <v>7458.63</v>
+        <v>159704.18</v>
       </c>
       <c r="J61" s="1">
-        <v>0.074676798048513</v>
+        <v>0.81596059636181</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>9995340.0</v>
+        <v>19732240.0</v>
       </c>
       <c r="N61" s="1">
-        <v>9995340.0</v>
+        <v>19732240.0</v>
       </c>
       <c r="O61" s="1">
-        <v>0.2</v>
+        <v>0.37</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="B62" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="C62" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>99.9242</v>
+        <v>97.9945</v>
       </c>
       <c r="E62" s="1">
-        <v>99.4530085</v>
+        <v>97.775605</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>9945300.85</v>
+        <v>29332681.5</v>
       </c>
       <c r="I62" s="1">
-        <v>47119.15</v>
+        <v>65668.5</v>
       </c>
       <c r="J62" s="1">
-        <v>0.47378305302851</v>
+        <v>0.22387486121922</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>9992420.0</v>
+        <v>29398350.0</v>
       </c>
       <c r="N62" s="1">
-        <v>9992420.0</v>
+        <v>29398350.0</v>
       </c>
       <c r="O62" s="1">
-        <v>0.2</v>
+        <v>0.55</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="B63" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="C63" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>99.5197</v>
+        <v>100.0005</v>
       </c>
       <c r="E63" s="1">
-        <v>99.4878861</v>
+        <v>100.0</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>19897577.22</v>
+        <v>20000000.0</v>
       </c>
       <c r="I63" s="1">
-        <v>6362.78</v>
+        <v>100.0</v>
       </c>
       <c r="J63" s="1">
-        <v>0.031977662052265</v>
+        <v>0.0005</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
-      <c r="L63">
-        <v>0.0</v>
+      <c r="L63" t="s">
+        <v>163</v>
       </c>
       <c r="M63" s="1">
-        <v>19903940.0</v>
+        <v>20000100.0</v>
       </c>
       <c r="N63" s="1">
-        <v>19903940.0</v>
+        <v>20156939.33</v>
       </c>
       <c r="O63" s="1">
-        <v>0.4</v>
+        <v>0.38</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
+        <v>164</v>
+      </c>
+      <c r="B64" t="s">
         <v>165</v>
       </c>
-      <c r="B64" t="s">
+      <c r="C64" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D64" s="1">
+        <v>100.0182</v>
+      </c>
+      <c r="E64" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F64" t="s">
+        <v>8</v>
+      </c>
+      <c r="G64">
+        <v>1.0</v>
+      </c>
+      <c r="H64" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="I64" s="1">
+        <v>3640.0</v>
+      </c>
+      <c r="J64" s="1">
+        <v>0.0182</v>
+      </c>
+      <c r="K64">
+        <v>0.0</v>
+      </c>
+      <c r="L64" t="s">
         <v>166</v>
       </c>
-      <c r="C64" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M64" s="1">
-        <v>29837340.0</v>
+        <v>20003640.0</v>
       </c>
       <c r="N64" s="1">
-        <v>29837340.0</v>
+        <v>20422347.33</v>
       </c>
       <c r="O64" s="1">
-        <v>0.59</v>
+        <v>0.38</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>167</v>
       </c>
       <c r="B65" t="s">
         <v>168</v>
       </c>
       <c r="C65" s="1">
-        <v>40000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>98.5683</v>
+        <v>99.8211</v>
       </c>
       <c r="E65" s="1">
-        <v>97.9014285</v>
+        <v>99.7875357</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>39160571.4</v>
+        <v>9978753.57</v>
       </c>
       <c r="I65" s="1">
-        <v>266748.6</v>
+        <v>3356.43</v>
       </c>
       <c r="J65" s="1">
-        <v>0.68116626102141</v>
+        <v>0.033635763990512</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>39427320.0</v>
+        <v>9982110.0</v>
       </c>
       <c r="N65" s="1">
-        <v>39427320.0</v>
+        <v>9982110.0</v>
       </c>
       <c r="O65" s="1">
-        <v>0.78</v>
+        <v>0.19</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>169</v>
       </c>
       <c r="B66" t="s">
         <v>170</v>
       </c>
       <c r="C66" s="1">
-        <v>12500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>99.9279</v>
+        <v>99.6167</v>
       </c>
       <c r="E66" s="1">
-        <v>97.54416312</v>
+        <v>99.4878861</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>12193020.39</v>
+        <v>19897577.22</v>
       </c>
       <c r="I66" s="1">
-        <v>297967.11</v>
+        <v>25762.78</v>
       </c>
       <c r="J66" s="1">
-        <v>2.4437514288451</v>
+        <v>0.12947696955841</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>12490987.5</v>
+        <v>19923340.0</v>
       </c>
       <c r="N66" s="1">
-        <v>12490987.5</v>
+        <v>19923340.0</v>
       </c>
       <c r="O66" s="1">
-        <v>0.25</v>
+        <v>0.37</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>171</v>
       </c>
       <c r="B67" t="s">
         <v>172</v>
       </c>
       <c r="C67" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>98.2585</v>
+        <v>99.5484</v>
       </c>
       <c r="E67" s="1">
-        <v>98.20184247</v>
+        <v>99.2427776</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>14730276.37</v>
+        <v>29772833.28</v>
       </c>
       <c r="I67" s="1">
-        <v>8498.63</v>
+        <v>91686.72</v>
       </c>
       <c r="J67" s="1">
-        <v>0.057694979961873</v>
+        <v>0.30795429893329</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>14738775.0</v>
+        <v>29864520.0</v>
       </c>
       <c r="N67" s="1">
-        <v>14738775.0</v>
+        <v>29864520.0</v>
       </c>
       <c r="O67" s="1">
-        <v>0.29</v>
+        <v>0.56</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>173</v>
       </c>
       <c r="B68" t="s">
         <v>174</v>
       </c>
       <c r="C68" s="1">
-        <v>20000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>99.5422</v>
+        <v>98.6147</v>
       </c>
       <c r="E68" s="1">
-        <v>98.22903955</v>
+        <v>97.9014285</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>19645807.91</v>
+        <v>39160571.4</v>
       </c>
       <c r="I68" s="1">
-        <v>262632.09</v>
+        <v>285308.6</v>
       </c>
       <c r="J68" s="1">
-        <v>1.3368352739839</v>
+        <v>0.72856087079465</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>19908440.0</v>
+        <v>39445880.0</v>
       </c>
       <c r="N68" s="1">
-        <v>19908440.0</v>
+        <v>39445880.0</v>
       </c>
       <c r="O68" s="1">
-        <v>0.4</v>
+        <v>0.74</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>175</v>
       </c>
       <c r="B69" t="s">
         <v>176</v>
       </c>
       <c r="C69" s="1">
-        <v>24000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>99.893</v>
+        <v>99.9451</v>
       </c>
       <c r="E69" s="1">
-        <v>98.56951</v>
+        <v>99.94114578</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>23656682.4</v>
+        <v>49970572.89</v>
       </c>
       <c r="I69" s="1">
-        <v>317637.6</v>
+        <v>1977.11</v>
       </c>
       <c r="J69" s="1">
-        <v>1.3426971484387</v>
+        <v>0.003956548595815</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>23974320.0</v>
+        <v>49972550.0</v>
       </c>
       <c r="N69" s="1">
-        <v>23974320.0</v>
+        <v>49972550.0</v>
       </c>
       <c r="O69" s="1">
-        <v>0.48</v>
+        <v>0.93</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>177</v>
       </c>
       <c r="B70" t="s">
         <v>178</v>
       </c>
       <c r="C70" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>97.8671</v>
+        <v>98.1762</v>
       </c>
       <c r="E70" s="1">
-        <v>97.80461245</v>
+        <v>98.20184247</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>19560922.49</v>
+        <v>14730276.37</v>
       </c>
       <c r="I70" s="1">
-        <v>12497.51</v>
+        <v>-3846.37</v>
       </c>
       <c r="J70" s="1">
-        <v>0.063890187215808</v>
+        <v>-0.026112001590368</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>19573420.0</v>
+        <v>14726430.0</v>
       </c>
       <c r="N70" s="1">
-        <v>19573420.0</v>
+        <v>14726430.0</v>
       </c>
       <c r="O70" s="1">
-        <v>0.39</v>
+        <v>0.28</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>179</v>
       </c>
       <c r="B71" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="C71" s="1">
-        <v>20000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>97.9774</v>
+        <v>98.1762</v>
       </c>
       <c r="E71" s="1">
-        <v>97.78527225</v>
+        <v>98.15917464</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>19557054.45</v>
+        <v>12269896.83</v>
       </c>
       <c r="I71" s="1">
-        <v>38425.55</v>
+        <v>2128.17</v>
       </c>
       <c r="J71" s="1">
-        <v>0.19647923003047</v>
+        <v>0.017344644616706</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>19595480.0</v>
+        <v>12272025.0</v>
       </c>
       <c r="N71" s="1">
-        <v>19595480.0</v>
+        <v>12272025.0</v>
       </c>
       <c r="O71" s="1">
-        <v>0.39</v>
+        <v>0.23</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
+        <v>180</v>
+      </c>
+      <c r="B72" t="s">
         <v>181</v>
       </c>
-      <c r="B72" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C72" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>99.2379</v>
+        <v>99.6518</v>
       </c>
       <c r="E72" s="1">
-        <v>98.92074717</v>
+        <v>98.22903955</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>29676224.15</v>
+        <v>19645807.91</v>
       </c>
       <c r="I72" s="1">
-        <v>95145.85</v>
+        <v>284552.09</v>
       </c>
       <c r="J72" s="1">
-        <v>0.32061305885506</v>
+        <v>1.4484112402176</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>29771370.0</v>
+        <v>19930360.0</v>
       </c>
       <c r="N72" s="1">
-        <v>29771370.0</v>
+        <v>19930360.0</v>
       </c>
       <c r="O72" s="1">
-        <v>0.59</v>
+        <v>0.37</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
+        <v>182</v>
+      </c>
+      <c r="B73" t="s">
         <v>183</v>
       </c>
-      <c r="B73" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C73" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>97.9853</v>
+        <v>97.8974</v>
       </c>
       <c r="E73" s="1">
-        <v>97.81428545</v>
+        <v>97.87169836</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>19562857.09</v>
+        <v>24467924.59</v>
       </c>
       <c r="I73" s="1">
-        <v>34202.91</v>
+        <v>6425.41</v>
       </c>
       <c r="J73" s="1">
-        <v>0.17483596512845</v>
+        <v>0.026260543579679</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>19597060.0</v>
+        <v>24474350.0</v>
       </c>
       <c r="N73" s="1">
-        <v>19597060.0</v>
+        <v>24474350.0</v>
       </c>
       <c r="O73" s="1">
-        <v>0.39</v>
+        <v>0.46</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
+        <v>184</v>
+      </c>
+      <c r="B74" t="s">
         <v>185</v>
       </c>
-      <c r="B74" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C74" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>99.6455</v>
+        <v>97.7887</v>
       </c>
       <c r="E74" s="1">
-        <v>97.98818017</v>
+        <v>97.80461245</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>29396454.05</v>
+        <v>19560922.49</v>
       </c>
       <c r="I74" s="1">
-        <v>497195.95</v>
+        <v>-3182.49</v>
       </c>
       <c r="J74" s="1">
-        <v>1.6913466813185</v>
+        <v>-0.016269631463582</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>29893650.0</v>
+        <v>19557740.0</v>
       </c>
       <c r="N74" s="1">
-        <v>29893650.0</v>
+        <v>19557740.0</v>
       </c>
       <c r="O74" s="1">
-        <v>0.6</v>
+        <v>0.37</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
+        <v>186</v>
+      </c>
+      <c r="B75" t="s">
         <v>187</v>
       </c>
-      <c r="B75" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C75" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>99.8501</v>
+        <v>97.9173</v>
       </c>
       <c r="E75" s="1">
-        <v>99.8160612</v>
+        <v>97.78527225</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>14972409.18</v>
+        <v>19557054.45</v>
       </c>
       <c r="I75" s="1">
-        <v>5105.82</v>
+        <v>26405.55</v>
       </c>
       <c r="J75" s="1">
-        <v>0.034101525937591</v>
+        <v>0.13501803181818</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>14977515.0</v>
+        <v>19583460.0</v>
       </c>
       <c r="N75" s="1">
-        <v>14977515.0</v>
+        <v>19583460.0</v>
       </c>
       <c r="O75" s="1">
-        <v>0.3</v>
+        <v>0.37</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
+        <v>188</v>
+      </c>
+      <c r="B76" t="s">
         <v>189</v>
-      </c>
-[...1 lines deleted...]
-        <v>190</v>
       </c>
       <c r="C76" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>98.0174</v>
+        <v>99.3186</v>
       </c>
       <c r="E76" s="1">
-        <v>97.77932293</v>
+        <v>98.92074717</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>29333796.88</v>
+        <v>29676224.15</v>
       </c>
       <c r="I76" s="1">
-        <v>71423.12</v>
+        <v>119355.85</v>
       </c>
       <c r="J76" s="1">
-        <v>0.24348406137869</v>
+        <v>0.4021935182748</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>29405220.0</v>
+        <v>29795580.0</v>
       </c>
       <c r="N76" s="1">
-        <v>29405220.0</v>
+        <v>29795580.0</v>
       </c>
       <c r="O76" s="1">
-        <v>0.59</v>
+        <v>0.56</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
+        <v>190</v>
+      </c>
+      <c r="B77" t="s">
         <v>191</v>
       </c>
-      <c r="B77" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C77" s="1">
-        <v>28600000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>99.2583</v>
+        <v>97.8934</v>
       </c>
       <c r="E77" s="1">
-        <v>98.04874822</v>
+        <v>97.81428545</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>28041941.99</v>
+        <v>19562857.09</v>
       </c>
       <c r="I77" s="1">
-        <v>345931.81</v>
+        <v>15822.91</v>
       </c>
       <c r="J77" s="1">
-        <v>1.233622871495</v>
+        <v>0.080882408572561</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>28387873.8</v>
+        <v>19578680.0</v>
       </c>
       <c r="N77" s="1">
-        <v>28387873.8</v>
+        <v>19578680.0</v>
       </c>
       <c r="O77" s="1">
-        <v>0.57</v>
+        <v>0.37</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
+        <v>192</v>
+      </c>
+      <c r="B78" t="s">
         <v>193</v>
       </c>
-      <c r="B78" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C78" s="1">
-        <v>13000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>98.1038</v>
+        <v>99.7556</v>
       </c>
       <c r="E78" s="1">
-        <v>97.75025085</v>
+        <v>97.98818017</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>12707532.61</v>
+        <v>29396454.05</v>
       </c>
       <c r="I78" s="1">
-        <v>45961.39</v>
+        <v>530225.95</v>
       </c>
       <c r="J78" s="1">
-        <v>0.36168618574963</v>
+        <v>1.803707171954</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>12753494.0</v>
+        <v>29926680.0</v>
       </c>
       <c r="N78" s="1">
-        <v>12753494.0</v>
+        <v>29926680.0</v>
       </c>
       <c r="O78" s="1">
-        <v>0.25</v>
+        <v>0.56</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
+        <v>194</v>
+      </c>
+      <c r="B79" t="s">
         <v>195</v>
       </c>
-      <c r="B79" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C79" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>99.4965</v>
+        <v>99.6899</v>
       </c>
       <c r="E79" s="1">
-        <v>98.05766825</v>
+        <v>99.66048992</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>19611533.65</v>
+        <v>24915122.48</v>
       </c>
       <c r="I79" s="1">
-        <v>287766.35</v>
+        <v>7352.52</v>
       </c>
       <c r="J79" s="1">
-        <v>1.4673322093808</v>
+        <v>0.029510270342448</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>19899300.0</v>
+        <v>24922475.0</v>
       </c>
       <c r="N79" s="1">
-        <v>19899300.0</v>
+        <v>24922475.0</v>
       </c>
       <c r="O79" s="1">
-        <v>0.4</v>
+        <v>0.47</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
+        <v>196</v>
+      </c>
+      <c r="B80" t="s">
         <v>197</v>
       </c>
-      <c r="B80" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C80" s="1">
-        <v>40000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>100.0197</v>
+        <v>99.9641</v>
       </c>
       <c r="E80" s="1">
-        <v>100.0</v>
+        <v>99.8160612</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>40000000.0</v>
+        <v>14972409.18</v>
       </c>
       <c r="I80" s="1">
-        <v>7880.0</v>
+        <v>22205.82</v>
       </c>
       <c r="J80" s="1">
-        <v>0.0197</v>
+        <v>0.14831160258205</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
-      <c r="L80" t="s">
-        <v>199</v>
+      <c r="L80">
+        <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>40007880.0</v>
+        <v>14994615.0</v>
       </c>
       <c r="N80" s="1">
-        <v>40129746.67</v>
+        <v>14994615.0</v>
       </c>
       <c r="O80" s="1">
-        <v>0.8</v>
+        <v>0.28</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="B81" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="C81" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>100.0184</v>
+        <v>97.4419</v>
       </c>
       <c r="E81" s="1">
-        <v>100.0</v>
+        <v>97.46047776</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>30000000.0</v>
+        <v>24365119.44</v>
       </c>
       <c r="I81" s="1">
-        <v>5520.0</v>
+        <v>-4644.44</v>
       </c>
       <c r="J81" s="1">
-        <v>0.0184</v>
+        <v>-0.019061839657454</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
-      <c r="L81" t="s">
-        <v>202</v>
+      <c r="L81">
+        <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>30005520.0</v>
+        <v>24360475.0</v>
       </c>
       <c r="N81" s="1">
-        <v>30587528.0</v>
+        <v>24360475.0</v>
       </c>
       <c r="O81" s="1">
-        <v>0.61</v>
+        <v>0.46</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>203</v>
+        <v>200</v>
       </c>
       <c r="B82" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="C82" s="1">
-        <v>45000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>100.0168</v>
+        <v>97.8856</v>
       </c>
       <c r="E82" s="1">
-        <v>100.0</v>
+        <v>97.77932293</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>45000000.0</v>
+        <v>29333796.88</v>
       </c>
       <c r="I82" s="1">
-        <v>7560.0</v>
+        <v>31883.12</v>
       </c>
       <c r="J82" s="1">
-        <v>0.0168</v>
+        <v>0.10869073693538</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
-      <c r="L82" t="s">
-        <v>205</v>
+      <c r="L82">
+        <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>45007560.0</v>
+        <v>29365680.0</v>
       </c>
       <c r="N82" s="1">
-        <v>45957259.63</v>
+        <v>29365680.0</v>
       </c>
       <c r="O82" s="1">
-        <v>0.91</v>
+        <v>0.55</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>206</v>
+        <v>202</v>
       </c>
       <c r="B83" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="C83" s="1">
-        <v>20000000.0</v>
+        <v>28600000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>99.9843</v>
+        <v>99.3145</v>
       </c>
       <c r="E83" s="1">
-        <v>100.0</v>
+        <v>98.04874822</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>20000000.0</v>
+        <v>28041941.99</v>
       </c>
       <c r="I83" s="1">
-        <v>-3140.0</v>
+        <v>362005.01</v>
       </c>
       <c r="J83" s="1">
-        <v>-0.0157</v>
+        <v>1.2909412983205</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
-      <c r="L83" t="s">
-        <v>208</v>
+      <c r="L83">
+        <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>19996860.0</v>
+        <v>28403947.0</v>
       </c>
       <c r="N83" s="1">
-        <v>20023015.5</v>
+        <v>28403947.0</v>
       </c>
       <c r="O83" s="1">
-        <v>0.4</v>
+        <v>0.53</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
       <c r="B84" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="C84" s="1">
-        <v>50000000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>100.0041</v>
+        <v>97.9273</v>
       </c>
       <c r="E84" s="1">
-        <v>100.0</v>
+        <v>97.75025085</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>50000000.0</v>
+        <v>12707532.61</v>
       </c>
       <c r="I84" s="1">
-        <v>2050.0</v>
+        <v>23016.39</v>
       </c>
       <c r="J84" s="1">
-        <v>0.0041</v>
+        <v>0.18112398926199</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
-      <c r="L84" t="s">
-        <v>211</v>
+      <c r="L84">
+        <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>50002050.0</v>
+        <v>12730549.0</v>
       </c>
       <c r="N84" s="1">
-        <v>51180615.83</v>
+        <v>12730549.0</v>
       </c>
       <c r="O84" s="1">
-        <v>1.02</v>
+        <v>0.24</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>212</v>
+        <v>206</v>
       </c>
       <c r="B85" t="s">
-        <v>213</v>
+        <v>207</v>
       </c>
       <c r="C85" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>99.989</v>
+        <v>97.429</v>
       </c>
       <c r="E85" s="1">
-        <v>100.0</v>
+        <v>97.42790335</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>20000000.0</v>
+        <v>19485580.67</v>
       </c>
       <c r="I85" s="1">
-        <v>-2200.0</v>
+        <v>219.33</v>
       </c>
       <c r="J85" s="1">
-        <v>-0.011</v>
+        <v>0.0011256015600176</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
-      <c r="L85" t="s">
-        <v>214</v>
+      <c r="L85">
+        <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>19997800.0</v>
+        <v>19485800.0</v>
       </c>
       <c r="N85" s="1">
-        <v>20023838.83</v>
+        <v>19485800.0</v>
       </c>
       <c r="O85" s="1">
-        <v>0.4</v>
+        <v>0.36</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>215</v>
+        <v>208</v>
       </c>
       <c r="B86" t="s">
-        <v>216</v>
+        <v>209</v>
       </c>
       <c r="C86" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>100.0288</v>
+        <v>99.5744</v>
       </c>
       <c r="E86" s="1">
-        <v>100.0</v>
+        <v>98.05766825</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>30000000.0</v>
+        <v>19611533.65</v>
       </c>
       <c r="I86" s="1">
-        <v>8640.0</v>
+        <v>303346.35</v>
       </c>
       <c r="J86" s="1">
-        <v>0.0288</v>
+        <v>1.5467752569162</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
-      <c r="L86" t="s">
-        <v>217</v>
+      <c r="L86">
+        <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>30008640.0</v>
+        <v>19914880.0</v>
       </c>
       <c r="N86" s="1">
-        <v>30571385.33</v>
+        <v>19914880.0</v>
       </c>
       <c r="O86" s="1">
-        <v>0.61</v>
+        <v>0.37</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>218</v>
+        <v>210</v>
       </c>
       <c r="B87" t="s">
-        <v>219</v>
+        <v>211</v>
       </c>
       <c r="C87" s="1">
-        <v>30000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>99.9878</v>
+        <v>100.0159</v>
       </c>
       <c r="E87" s="1">
         <v>100.0</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>30000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="I87" s="1">
-        <v>-3660.0</v>
+        <v>6360.0</v>
       </c>
       <c r="J87" s="1">
-        <v>-0.0122</v>
+        <v>0.0159</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87" t="s">
-        <v>220</v>
+        <v>212</v>
       </c>
       <c r="M87" s="1">
-        <v>29996340.0</v>
+        <v>40006360.0</v>
       </c>
       <c r="N87" s="1">
-        <v>30088766.25</v>
+        <v>40174628.0</v>
       </c>
       <c r="O87" s="1">
-        <v>0.6</v>
+        <v>0.75</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>221</v>
+        <v>213</v>
       </c>
       <c r="B88" t="s">
-        <v>222</v>
+        <v>214</v>
       </c>
       <c r="C88" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>99.9766</v>
+        <v>100.009</v>
       </c>
       <c r="E88" s="1">
         <v>100.0</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I88" s="1">
-        <v>-4680.0</v>
+        <v>2700.0</v>
       </c>
       <c r="J88" s="1">
-        <v>-0.0234</v>
+        <v>0.009</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88" t="s">
-        <v>223</v>
+        <v>215</v>
       </c>
       <c r="M88" s="1">
-        <v>19995320.0</v>
+        <v>30002700.0</v>
       </c>
       <c r="N88" s="1">
-        <v>20014170.0</v>
+        <v>30620895.08</v>
       </c>
       <c r="O88" s="1">
-        <v>0.4</v>
+        <v>0.57</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>224</v>
+        <v>216</v>
       </c>
       <c r="B89" t="s">
-        <v>225</v>
+        <v>217</v>
       </c>
       <c r="C89" s="1">
-        <v>10000000.0</v>
+        <v>45000000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>99.9779</v>
+        <v>100.0087</v>
       </c>
       <c r="E89" s="1">
         <v>100.0</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>10000000.0</v>
+        <v>45000000.0</v>
       </c>
       <c r="I89" s="1">
-        <v>-2210.0</v>
+        <v>3915.0</v>
       </c>
       <c r="J89" s="1">
-        <v>-0.0221</v>
+        <v>0.0087</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89" t="s">
-        <v>226</v>
+        <v>218</v>
       </c>
       <c r="M89" s="1">
-        <v>9997790.0</v>
+        <v>45003915.0</v>
       </c>
       <c r="N89" s="1">
-        <v>10026582.17</v>
+        <v>46007503.5</v>
       </c>
       <c r="O89" s="1">
-        <v>0.2</v>
+        <v>0.86</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>227</v>
+        <v>219</v>
       </c>
       <c r="B90" t="s">
-        <v>228</v>
+        <v>220</v>
       </c>
       <c r="C90" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>100.0015</v>
+        <v>99.9923</v>
       </c>
       <c r="E90" s="1">
         <v>100.0</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I90" s="1">
-        <v>150.0</v>
+        <v>-1540.0</v>
       </c>
       <c r="J90" s="1">
-        <v>0.0015</v>
+        <v>-0.0077</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90" t="s">
-        <v>229</v>
+        <v>221</v>
       </c>
       <c r="M90" s="1">
-        <v>10000150.0</v>
+        <v>19998460.0</v>
       </c>
       <c r="N90" s="1">
-        <v>10028047.72</v>
+        <v>20048315.56</v>
       </c>
       <c r="O90" s="1">
-        <v>0.2</v>
+        <v>0.38</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>230</v>
+        <v>222</v>
       </c>
       <c r="B91" t="s">
-        <v>231</v>
+        <v>223</v>
       </c>
       <c r="C91" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>99.9861</v>
+        <v>99.9755</v>
       </c>
       <c r="E91" s="1">
         <v>100.0</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
         <v>20000000.0</v>
       </c>
       <c r="I91" s="1">
-        <v>-2780.0</v>
+        <v>-4900.0</v>
       </c>
       <c r="J91" s="1">
-        <v>-0.0139</v>
+        <v>-0.0245</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91" t="s">
-        <v>232</v>
+        <v>224</v>
       </c>
       <c r="M91" s="1">
-        <v>19997220.0</v>
+        <v>19995100.0</v>
       </c>
       <c r="N91" s="1">
-        <v>20015486.67</v>
+        <v>20011441.0</v>
       </c>
       <c r="O91" s="1">
-        <v>0.4</v>
+        <v>0.37</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>233</v>
+        <v>225</v>
       </c>
       <c r="B92" t="s">
-        <v>234</v>
+        <v>226</v>
       </c>
       <c r="C92" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>99.9964</v>
+        <v>100.0014</v>
       </c>
       <c r="E92" s="1">
         <v>100.0</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I92" s="1">
-        <v>-900.0</v>
+        <v>280.0</v>
       </c>
       <c r="J92" s="1">
-        <v>-0.0036</v>
+        <v>0.0014</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92" t="s">
-        <v>235</v>
+        <v>227</v>
       </c>
       <c r="M92" s="1">
-        <v>24999100.0</v>
+        <v>20000280.0</v>
       </c>
       <c r="N92" s="1">
-        <v>25059577.08</v>
+        <v>20049913.33</v>
       </c>
       <c r="O92" s="1">
-        <v>0.5</v>
+        <v>0.38</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>236</v>
+        <v>228</v>
       </c>
       <c r="B93" t="s">
-        <v>237</v>
+        <v>229</v>
       </c>
       <c r="C93" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D93" s="1">
         <v>100.0237</v>
       </c>
       <c r="E93" s="1">
         <v>100.0</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I93" s="1">
-        <v>4740.0</v>
+        <v>7110.0</v>
       </c>
       <c r="J93" s="1">
         <v>0.0237</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93" t="s">
-        <v>48</v>
+        <v>230</v>
       </c>
       <c r="M93" s="1">
-        <v>20004740.0</v>
+        <v>30007110.0</v>
       </c>
       <c r="N93" s="1">
-        <v>20397716.67</v>
+        <v>30605846.25</v>
       </c>
       <c r="O93" s="1">
-        <v>0.41</v>
+        <v>0.57</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>238</v>
+        <v>231</v>
       </c>
       <c r="B94" t="s">
-        <v>239</v>
+        <v>232</v>
       </c>
       <c r="C94" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>100.0099</v>
+        <v>99.9956</v>
       </c>
       <c r="E94" s="1">
         <v>100.0</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I94" s="1">
-        <v>2475.0</v>
+        <v>-1320.0</v>
       </c>
       <c r="J94" s="1">
-        <v>0.0099</v>
+        <v>-0.0044</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94" t="s">
-        <v>240</v>
+        <v>233</v>
       </c>
       <c r="M94" s="1">
-        <v>25002475.0</v>
+        <v>29998680.0</v>
       </c>
       <c r="N94" s="1">
-        <v>25079156.6</v>
+        <v>30127018.67</v>
       </c>
       <c r="O94" s="1">
-        <v>0.5</v>
+        <v>0.56</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>241</v>
+        <v>234</v>
       </c>
       <c r="B95" t="s">
-        <v>242</v>
+        <v>235</v>
       </c>
       <c r="C95" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>100.0119</v>
+        <v>99.9859</v>
       </c>
       <c r="E95" s="1">
         <v>100.0</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I95" s="1">
-        <v>2975.0</v>
+        <v>-2820.0</v>
       </c>
       <c r="J95" s="1">
-        <v>0.0119</v>
+        <v>-0.0141</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95" t="s">
-        <v>243</v>
+        <v>236</v>
       </c>
       <c r="M95" s="1">
-        <v>25002975.0</v>
+        <v>19997180.0</v>
       </c>
       <c r="N95" s="1">
-        <v>25079316.32</v>
+        <v>20039933.11</v>
       </c>
       <c r="O95" s="1">
-        <v>0.5</v>
+        <v>0.37</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>244</v>
+        <v>237</v>
       </c>
       <c r="B96" t="s">
-        <v>245</v>
+        <v>238</v>
       </c>
       <c r="C96" s="1">
-        <v>17000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>100.0081</v>
+        <v>99.9866</v>
       </c>
       <c r="E96" s="1">
         <v>100.0</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>17000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="I96" s="1">
-        <v>1377.0</v>
+        <v>-1340.0</v>
       </c>
       <c r="J96" s="1">
-        <v>0.0081</v>
+        <v>-0.0134</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96" t="s">
-        <v>246</v>
+        <v>239</v>
       </c>
       <c r="M96" s="1">
-        <v>17001377.0</v>
+        <v>9998660.0</v>
       </c>
       <c r="N96" s="1">
-        <v>17050323.68</v>
+        <v>10039368.06</v>
       </c>
       <c r="O96" s="1">
-        <v>0.34</v>
+        <v>0.19</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>247</v>
+        <v>240</v>
       </c>
       <c r="B97" t="s">
-        <v>248</v>
+        <v>241</v>
       </c>
       <c r="C97" s="1">
-        <v>25000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>100.0272</v>
+        <v>100.0061</v>
       </c>
       <c r="E97" s="1">
         <v>100.0</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>25000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="I97" s="1">
-        <v>6800.0</v>
+        <v>610.0</v>
       </c>
       <c r="J97" s="1">
-        <v>0.0272</v>
+        <v>0.0061</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97" t="s">
-        <v>249</v>
+        <v>242</v>
       </c>
       <c r="M97" s="1">
-        <v>25006800.0</v>
+        <v>10000610.0</v>
       </c>
       <c r="N97" s="1">
-        <v>25171256.25</v>
+        <v>10040054.17</v>
       </c>
       <c r="O97" s="1">
-        <v>0.5</v>
+        <v>0.19</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>250</v>
+        <v>243</v>
       </c>
       <c r="B98" t="s">
-        <v>251</v>
+        <v>244</v>
       </c>
       <c r="C98" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>100.0312</v>
+        <v>99.9971</v>
       </c>
       <c r="E98" s="1">
         <v>100.0</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I98" s="1">
-        <v>7800.0</v>
+        <v>-580.0</v>
       </c>
       <c r="J98" s="1">
-        <v>0.0312</v>
+        <v>-0.0029</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98" t="s">
-        <v>252</v>
+        <v>245</v>
       </c>
       <c r="M98" s="1">
-        <v>25007800.0</v>
+        <v>19999420.0</v>
       </c>
       <c r="N98" s="1">
-        <v>25171527.08</v>
+        <v>20040850.89</v>
       </c>
       <c r="O98" s="1">
-        <v>0.5</v>
+        <v>0.37</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>253</v>
+        <v>246</v>
       </c>
       <c r="B99" t="s">
-        <v>254</v>
+        <v>247</v>
       </c>
       <c r="C99" s="1">
-        <v>10000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>98.3535</v>
+        <v>100.0086</v>
       </c>
       <c r="E99" s="1">
-        <v>97.8384763</v>
+        <v>100.0</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>9783847.63</v>
+        <v>25000000.0</v>
       </c>
       <c r="I99" s="1">
-        <v>51502.37</v>
+        <v>2150.0</v>
       </c>
       <c r="J99" s="1">
-        <v>0.52640200407536</v>
+        <v>0.0086</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
-      <c r="L99">
-        <v>0.0</v>
+      <c r="L99" t="s">
+        <v>248</v>
       </c>
       <c r="M99" s="1">
-        <v>9835350.0</v>
+        <v>25002150.0</v>
       </c>
       <c r="N99" s="1">
-        <v>9835350.0</v>
+        <v>25092142.64</v>
       </c>
       <c r="O99" s="1">
-        <v>0.2</v>
+        <v>0.47</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>255</v>
+        <v>249</v>
       </c>
       <c r="B100" t="s">
-        <v>256</v>
+        <v>250</v>
       </c>
       <c r="C100" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>99.956</v>
+        <v>100.0176</v>
       </c>
       <c r="E100" s="1">
-        <v>98.27945433</v>
+        <v>100.0</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>14741918.15</v>
+        <v>20000000.0</v>
       </c>
       <c r="I100" s="1">
-        <v>251481.85</v>
+        <v>3520.0</v>
       </c>
       <c r="J100" s="1">
-        <v>1.7058963931366</v>
+        <v>0.0176</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
-      <c r="L100">
-        <v>0.0</v>
+      <c r="L100" t="s">
+        <v>50</v>
       </c>
       <c r="M100" s="1">
-        <v>14993400.0</v>
+        <v>20003520.0</v>
       </c>
       <c r="N100" s="1">
-        <v>14993400.0</v>
+        <v>20420399.56</v>
       </c>
       <c r="O100" s="1">
-        <v>0.3</v>
+        <v>0.38</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>257</v>
+        <v>251</v>
       </c>
       <c r="B101" t="s">
-        <v>258</v>
+        <v>252</v>
       </c>
       <c r="C101" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>99.6697</v>
+        <v>100.018</v>
       </c>
       <c r="E101" s="1">
-        <v>99.46908375</v>
+        <v>100.0</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>19893816.75</v>
+        <v>25000000.0</v>
       </c>
       <c r="I101" s="1">
-        <v>40123.25</v>
+        <v>4500.0</v>
       </c>
       <c r="J101" s="1">
-        <v>0.2016870392656</v>
+        <v>0.018</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
-      <c r="L101">
-        <v>0.0</v>
+      <c r="L101" t="s">
+        <v>253</v>
       </c>
       <c r="M101" s="1">
-        <v>19933940.0</v>
+        <v>25004500.0</v>
       </c>
       <c r="N101" s="1">
-        <v>19933940.0</v>
+        <v>25110976.67</v>
       </c>
       <c r="O101" s="1">
-        <v>0.4</v>
+        <v>0.47</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>259</v>
+        <v>254</v>
       </c>
       <c r="B102" t="s">
-        <v>260</v>
+        <v>255</v>
       </c>
       <c r="C102" s="1">
-        <v>10000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>99.6277</v>
+        <v>100.0176</v>
       </c>
       <c r="E102" s="1">
-        <v>99.467847</v>
+        <v>100.0</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>9946784.7</v>
+        <v>25000000.0</v>
       </c>
       <c r="I102" s="1">
-        <v>15985.3</v>
+        <v>4400.0</v>
       </c>
       <c r="J102" s="1">
-        <v>0.16070821357981</v>
+        <v>0.0176</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
-      <c r="L102">
-        <v>0.0</v>
+      <c r="L102" t="s">
+        <v>256</v>
       </c>
       <c r="M102" s="1">
-        <v>9962770.0</v>
+        <v>25004400.0</v>
       </c>
       <c r="N102" s="1">
-        <v>9962770.0</v>
+        <v>25110404.44</v>
       </c>
       <c r="O102" s="1">
-        <v>0.2</v>
+        <v>0.47</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>261</v>
+        <v>257</v>
       </c>
       <c r="B103" t="s">
-        <v>262</v>
+        <v>258</v>
       </c>
       <c r="C103" s="1">
-        <v>10000000.0</v>
+        <v>17000000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>99.8718</v>
+        <v>100.0168</v>
       </c>
       <c r="E103" s="1">
-        <v>99.836933</v>
+        <v>100.0</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>9983693.3</v>
+        <v>17000000.0</v>
       </c>
       <c r="I103" s="1">
-        <v>3486.7</v>
+        <v>2856.0</v>
       </c>
       <c r="J103" s="1">
-        <v>0.034923949436628</v>
+        <v>0.0168</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
-      <c r="L103">
-        <v>0.0</v>
+      <c r="L103" t="s">
+        <v>259</v>
       </c>
       <c r="M103" s="1">
-        <v>9987180.0</v>
+        <v>17002856.0</v>
       </c>
       <c r="N103" s="1">
-        <v>9987180.0</v>
+        <v>17072059.69</v>
       </c>
       <c r="O103" s="1">
-        <v>0.2</v>
+        <v>0.32</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>263</v>
+        <v>260</v>
       </c>
       <c r="B104" t="s">
-        <v>264</v>
+        <v>261</v>
       </c>
       <c r="C104" s="1">
-        <v>10000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>98.245</v>
+        <v>100.0357</v>
       </c>
       <c r="E104" s="1">
-        <v>97.7417847</v>
+        <v>100.0</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>9774178.47</v>
+        <v>25000000.0</v>
       </c>
       <c r="I104" s="1">
-        <v>50321.53</v>
+        <v>8925.0</v>
       </c>
       <c r="J104" s="1">
-        <v>0.51484153020586</v>
+        <v>0.0357</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
-      <c r="L104">
-        <v>0.0</v>
+      <c r="L104" t="s">
+        <v>262</v>
       </c>
       <c r="M104" s="1">
-        <v>9824500.0</v>
+        <v>25008925.0</v>
       </c>
       <c r="N104" s="1">
-        <v>9824500.0</v>
+        <v>25203251.94</v>
       </c>
       <c r="O104" s="1">
-        <v>0.2</v>
+        <v>0.47</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
+        <v>263</v>
+      </c>
+      <c r="B105" t="s">
+        <v>264</v>
+      </c>
+      <c r="C105" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="D105" s="1">
+        <v>100.0382</v>
+      </c>
+      <c r="E105" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F105" t="s">
+        <v>8</v>
+      </c>
+      <c r="G105">
+        <v>1.0</v>
+      </c>
+      <c r="H105" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="I105" s="1">
+        <v>9550.0</v>
+      </c>
+      <c r="J105" s="1">
+        <v>0.0382</v>
+      </c>
+      <c r="K105">
+        <v>0.0</v>
+      </c>
+      <c r="L105" t="s">
         <v>265</v>
       </c>
-      <c r="B105" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M105" s="1">
-        <v>9833690.0</v>
+        <v>25009550.0</v>
       </c>
       <c r="N105" s="1">
-        <v>9833690.0</v>
+        <v>25203015.83</v>
       </c>
       <c r="O105" s="1">
-        <v>0.2</v>
+        <v>0.47</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
+        <v>266</v>
+      </c>
+      <c r="B106" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="C106" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>98.4909</v>
+        <v>98.3339</v>
       </c>
       <c r="E106" s="1">
-        <v>97.8229635</v>
+        <v>97.8384763</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>9782296.35</v>
+        <v>9783847.63</v>
       </c>
       <c r="I106" s="1">
-        <v>66793.65</v>
+        <v>49542.37</v>
       </c>
       <c r="J106" s="1">
-        <v>0.68280133426953</v>
+        <v>0.50636898563393</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106">
         <v>0.0</v>
       </c>
       <c r="M106" s="1">
-        <v>9849090.0</v>
+        <v>9833390.0</v>
       </c>
       <c r="N106" s="1">
-        <v>9849090.0</v>
+        <v>9833390.0</v>
       </c>
       <c r="O106" s="1">
-        <v>0.2</v>
+        <v>0.18</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
+        <v>268</v>
+      </c>
+      <c r="B107" t="s">
         <v>269</v>
       </c>
-      <c r="B107" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C107" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>100.0013</v>
+        <v>99.7756</v>
       </c>
       <c r="E107" s="1">
-        <v>100.0</v>
+        <v>99.46908375</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>30000000.0</v>
+        <v>19893816.75</v>
       </c>
       <c r="I107" s="1">
-        <v>390.0</v>
+        <v>61303.25</v>
       </c>
       <c r="J107" s="1">
-        <v>0.0013</v>
+        <v>0.30815228053209</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
-      <c r="L107" t="s">
-        <v>271</v>
+      <c r="L107">
+        <v>0.0</v>
       </c>
       <c r="M107" s="1">
-        <v>30000390.0</v>
+        <v>19955120.0</v>
       </c>
       <c r="N107" s="1">
-        <v>30095123.33</v>
+        <v>19955120.0</v>
       </c>
       <c r="O107" s="1">
-        <v>0.6</v>
+        <v>0.37</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
       <c r="B108" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="C108" s="1">
-        <v>60000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>100.0053</v>
+        <v>99.7319</v>
       </c>
       <c r="E108" s="1">
-        <v>100.0</v>
+        <v>99.467847</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>60000000.0</v>
+        <v>9946784.7</v>
       </c>
       <c r="I108" s="1">
-        <v>3180.0</v>
+        <v>26405.3</v>
       </c>
       <c r="J108" s="1">
-        <v>0.0053</v>
+        <v>0.26546568359924</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
-      <c r="L108" t="s">
-        <v>274</v>
+      <c r="L108">
+        <v>0.0</v>
       </c>
       <c r="M108" s="1">
-        <v>60003180.0</v>
+        <v>9973190.0</v>
       </c>
       <c r="N108" s="1">
-        <v>61412378.0</v>
+        <v>9973190.0</v>
       </c>
       <c r="O108" s="1">
-        <v>1.22</v>
+        <v>0.19</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
       <c r="B109" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="C109" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>100.0082</v>
+        <v>99.9827</v>
       </c>
       <c r="E109" s="1">
-        <v>100.0</v>
+        <v>99.836933</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>20000000.0</v>
+        <v>9983693.3</v>
       </c>
       <c r="I109" s="1">
-        <v>1640.0</v>
+        <v>14576.7</v>
       </c>
       <c r="J109" s="1">
-        <v>0.0082</v>
+        <v>0.14600508611377</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
-      <c r="L109" t="s">
-        <v>277</v>
+      <c r="L109">
+        <v>0.0</v>
       </c>
       <c r="M109" s="1">
-        <v>20001640.0</v>
+        <v>9998270.0</v>
       </c>
       <c r="N109" s="1">
-        <v>20058457.67</v>
+        <v>9998270.0</v>
       </c>
       <c r="O109" s="1">
-        <v>0.4</v>
+        <v>0.19</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>278</v>
+        <v>274</v>
       </c>
       <c r="B110" t="s">
-        <v>279</v>
+        <v>275</v>
       </c>
       <c r="C110" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>100.0093</v>
+        <v>98.3771</v>
       </c>
       <c r="E110" s="1">
-        <v>100.0</v>
+        <v>97.7417847</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>30000000.0</v>
+        <v>9774178.47</v>
       </c>
       <c r="I110" s="1">
-        <v>2790.0</v>
+        <v>63531.53</v>
       </c>
       <c r="J110" s="1">
-        <v>0.0093</v>
+        <v>0.64999355388279</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
-      <c r="L110" t="s">
-        <v>280</v>
+      <c r="L110">
+        <v>0.0</v>
       </c>
       <c r="M110" s="1">
-        <v>30002790.0</v>
+        <v>9837710.0</v>
       </c>
       <c r="N110" s="1">
-        <v>30694734.0</v>
+        <v>9837710.0</v>
       </c>
       <c r="O110" s="1">
-        <v>0.61</v>
+        <v>0.18</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>281</v>
+        <v>276</v>
       </c>
       <c r="B111" t="s">
-        <v>282</v>
+        <v>277</v>
       </c>
       <c r="C111" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>99.9988</v>
+        <v>98.4664</v>
       </c>
       <c r="E111" s="1">
-        <v>100.0</v>
+        <v>97.7707721</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>30000000.0</v>
+        <v>9777077.21</v>
       </c>
       <c r="I111" s="1">
-        <v>-360.0</v>
+        <v>69562.79</v>
       </c>
       <c r="J111" s="1">
-        <v>-0.0012</v>
+        <v>0.71148860243071</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
-      <c r="L111" t="s">
-        <v>283</v>
+      <c r="L111">
+        <v>0.0</v>
       </c>
       <c r="M111" s="1">
-        <v>29999640.0</v>
+        <v>9846640.0</v>
       </c>
       <c r="N111" s="1">
-        <v>30084866.5</v>
+        <v>9846640.0</v>
       </c>
       <c r="O111" s="1">
-        <v>0.6</v>
+        <v>0.18</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>284</v>
+        <v>278</v>
       </c>
       <c r="B112" t="s">
-        <v>285</v>
+        <v>279</v>
       </c>
       <c r="C112" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>99.7192</v>
+        <v>98.6183</v>
       </c>
       <c r="E112" s="1">
-        <v>97.9014285</v>
+        <v>97.8229635</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>29370428.55</v>
+        <v>9782296.35</v>
       </c>
       <c r="I112" s="1">
-        <v>545331.45</v>
+        <v>79533.65</v>
       </c>
       <c r="J112" s="1">
-        <v>1.8567364417977</v>
+        <v>0.81303660361915</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112">
         <v>0.0</v>
       </c>
       <c r="M112" s="1">
-        <v>29915760.0</v>
+        <v>9861830.0</v>
       </c>
       <c r="N112" s="1">
-        <v>29915760.0</v>
+        <v>9861830.0</v>
       </c>
       <c r="O112" s="1">
-        <v>0.6</v>
+        <v>0.18</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>286</v>
+        <v>280</v>
       </c>
       <c r="B113" t="s">
-        <v>287</v>
+        <v>281</v>
       </c>
       <c r="C113" s="1">
-        <v>16000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>99.7493</v>
+        <v>99.9836</v>
       </c>
       <c r="E113" s="1">
-        <v>99.47650488</v>
+        <v>100.0</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>15916240.78</v>
+        <v>25000000.0</v>
       </c>
       <c r="I113" s="1">
-        <v>43647.22</v>
+        <v>-4100.0</v>
       </c>
       <c r="J113" s="1">
-        <v>0.27423070939494</v>
+        <v>-0.0164</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
-      <c r="L113">
-        <v>0.0</v>
+      <c r="L113" t="s">
+        <v>282</v>
       </c>
       <c r="M113" s="1">
-        <v>15959888.0</v>
+        <v>24995900.0</v>
       </c>
       <c r="N113" s="1">
-        <v>15959888.0</v>
+        <v>25014669.17</v>
       </c>
       <c r="O113" s="1">
-        <v>0.32</v>
+        <v>0.47</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>288</v>
+        <v>283</v>
       </c>
       <c r="B114" t="s">
-        <v>289</v>
+        <v>284</v>
       </c>
       <c r="C114" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>99.8847</v>
+        <v>99.9762</v>
       </c>
       <c r="E114" s="1">
-        <v>97.61480927</v>
+        <v>100.0</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>29284442.78</v>
+        <v>25000000.0</v>
       </c>
       <c r="I114" s="1">
-        <v>680967.22</v>
+        <v>-5950.0</v>
       </c>
       <c r="J114" s="1">
-        <v>2.325354882508</v>
+        <v>-0.0238</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
-      <c r="L114">
-        <v>0.0</v>
+      <c r="L114" t="s">
+        <v>285</v>
       </c>
       <c r="M114" s="1">
-        <v>29965410.0</v>
+        <v>24994050.0</v>
       </c>
       <c r="N114" s="1">
-        <v>29965410.0</v>
+        <v>25012902.5</v>
       </c>
       <c r="O114" s="1">
-        <v>0.6</v>
+        <v>0.47</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>290</v>
+        <v>286</v>
       </c>
       <c r="B115" t="s">
-        <v>291</v>
+        <v>287</v>
       </c>
       <c r="C115" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>99.9696</v>
+        <v>100.0098</v>
       </c>
       <c r="E115" s="1">
-        <v>99.4530085</v>
+        <v>100.0</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>19890601.7</v>
+        <v>30000000.0</v>
       </c>
       <c r="I115" s="1">
-        <v>103318.3</v>
+        <v>2940.0</v>
       </c>
       <c r="J115" s="1">
-        <v>0.51943275300717</v>
+        <v>0.0098</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
-      <c r="L115">
-        <v>0.0</v>
+      <c r="L115" t="s">
+        <v>288</v>
       </c>
       <c r="M115" s="1">
-        <v>19993920.0</v>
+        <v>30002940.0</v>
       </c>
       <c r="N115" s="1">
-        <v>19993920.0</v>
+        <v>30133741.0</v>
       </c>
       <c r="O115" s="1">
-        <v>0.4</v>
+        <v>0.56</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>292</v>
+        <v>289</v>
       </c>
       <c r="B116" t="s">
-        <v>293</v>
+        <v>290</v>
       </c>
       <c r="C116" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>99.8427</v>
+        <v>100.0122</v>
       </c>
       <c r="E116" s="1">
-        <v>99.2884329</v>
+        <v>100.0</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>19857686.58</v>
+        <v>20000000.0</v>
       </c>
       <c r="I116" s="1">
-        <v>110853.42</v>
+        <v>2440.0</v>
       </c>
       <c r="J116" s="1">
-        <v>0.55823934753632</v>
+        <v>0.0122</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
-      <c r="L116">
-        <v>0.0</v>
+      <c r="L116" t="s">
+        <v>291</v>
       </c>
       <c r="M116" s="1">
-        <v>19968540.0</v>
+        <v>20002440.0</v>
       </c>
       <c r="N116" s="1">
-        <v>19968540.0</v>
+        <v>20082772.78</v>
       </c>
       <c r="O116" s="1">
-        <v>0.4</v>
+        <v>0.38</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="B117" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="C117" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>99.9907</v>
+        <v>100.0071</v>
       </c>
       <c r="E117" s="1">
         <v>100.0</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I117" s="1">
-        <v>-2325.0</v>
+        <v>2130.0</v>
       </c>
       <c r="J117" s="1">
-        <v>-0.0093</v>
+        <v>0.0071</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="M117" s="1">
-        <v>24997675.0</v>
+        <v>30002130.0</v>
       </c>
       <c r="N117" s="1">
-        <v>25035210.0</v>
+        <v>30122629.17</v>
       </c>
       <c r="O117" s="1">
-        <v>0.5</v>
+        <v>0.56</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="B118" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="C118" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>100.0381</v>
+        <v>99.984</v>
       </c>
       <c r="E118" s="1">
         <v>100.0</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I118" s="1">
-        <v>11430.0</v>
+        <v>-3200.0</v>
       </c>
       <c r="J118" s="1">
-        <v>0.0381</v>
+        <v>-0.016</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
       <c r="M118" s="1">
-        <v>30011430.0</v>
+        <v>19996800.0</v>
       </c>
       <c r="N118" s="1">
-        <v>30546651.67</v>
+        <v>20004137.33</v>
       </c>
       <c r="O118" s="1">
-        <v>0.61</v>
+        <v>0.37</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="B119" t="s">
-        <v>301</v>
+        <v>299</v>
       </c>
       <c r="C119" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>100.0361</v>
+        <v>99.8262</v>
       </c>
       <c r="E119" s="1">
-        <v>100.0</v>
+        <v>97.9014285</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>20000000.0</v>
+        <v>29370428.55</v>
       </c>
       <c r="I119" s="1">
-        <v>7220.0</v>
+        <v>577431.45</v>
       </c>
       <c r="J119" s="1">
-        <v>0.0361</v>
+        <v>1.9660300462317</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
-      <c r="L119" t="s">
-        <v>302</v>
+      <c r="L119">
+        <v>0.0</v>
       </c>
       <c r="M119" s="1">
-        <v>20007220.0</v>
+        <v>29947860.0</v>
       </c>
       <c r="N119" s="1">
-        <v>20116211.67</v>
+        <v>29947860.0</v>
       </c>
       <c r="O119" s="1">
-        <v>0.4</v>
+        <v>0.56</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
       <c r="B120" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="C120" s="1">
-        <v>25000000.0</v>
+        <v>16000000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>100.0212</v>
+        <v>99.8642</v>
       </c>
       <c r="E120" s="1">
-        <v>100.0</v>
+        <v>99.47650488</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>25000000.0</v>
+        <v>15916240.78</v>
       </c>
       <c r="I120" s="1">
-        <v>5300.0</v>
+        <v>62031.22</v>
       </c>
       <c r="J120" s="1">
-        <v>0.0212</v>
+        <v>0.38973537066584</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
-      <c r="L120" t="s">
-        <v>305</v>
+      <c r="L120">
+        <v>0.0</v>
       </c>
       <c r="M120" s="1">
-        <v>25005300.0</v>
+        <v>15978272.0</v>
       </c>
       <c r="N120" s="1">
-        <v>25085965.0</v>
+        <v>15978272.0</v>
       </c>
       <c r="O120" s="1">
-        <v>0.5</v>
+        <v>0.3</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>306</v>
+        <v>302</v>
       </c>
       <c r="B121" t="s">
-        <v>307</v>
+        <v>303</v>
       </c>
       <c r="C121" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>100.0147</v>
+        <v>99.9942</v>
       </c>
       <c r="E121" s="1">
-        <v>100.0</v>
+        <v>97.61480927</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>30000000.0</v>
+        <v>29284442.78</v>
       </c>
       <c r="I121" s="1">
-        <v>4410.0</v>
+        <v>713817.22</v>
       </c>
       <c r="J121" s="1">
-        <v>0.0147</v>
+        <v>2.4375304845736</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
-      <c r="L121" t="s">
-        <v>308</v>
+      <c r="L121">
+        <v>0.0</v>
       </c>
       <c r="M121" s="1">
-        <v>30004410.0</v>
+        <v>29998260.0</v>
       </c>
       <c r="N121" s="1">
-        <v>30088486.5</v>
+        <v>29998260.0</v>
       </c>
       <c r="O121" s="1">
-        <v>0.6</v>
+        <v>0.56</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>309</v>
+        <v>304</v>
       </c>
       <c r="B122" t="s">
-        <v>310</v>
+        <v>305</v>
       </c>
       <c r="C122" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>100.0126</v>
+        <v>99.9536</v>
       </c>
       <c r="E122" s="1">
-        <v>100.0</v>
+        <v>99.2884329</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>20000000.0</v>
+        <v>19857686.58</v>
       </c>
       <c r="I122" s="1">
-        <v>2520.0</v>
+        <v>133033.42</v>
       </c>
       <c r="J122" s="1">
-        <v>0.0126</v>
+        <v>0.66993413086692</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
-      <c r="L122" t="s">
-        <v>311</v>
+      <c r="L122">
+        <v>0.0</v>
       </c>
       <c r="M122" s="1">
-        <v>20002520.0</v>
+        <v>19990720.0</v>
       </c>
       <c r="N122" s="1">
-        <v>20059721.0</v>
+        <v>19990720.0</v>
       </c>
       <c r="O122" s="1">
-        <v>0.4</v>
+        <v>0.37</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>312</v>
+        <v>306</v>
       </c>
       <c r="B123" t="s">
-        <v>313</v>
+        <v>307</v>
       </c>
       <c r="C123" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>100.0259</v>
+        <v>100.0011</v>
       </c>
       <c r="E123" s="1">
         <v>100.0</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="I123" s="1">
-        <v>5180.0</v>
+        <v>275.0</v>
       </c>
       <c r="J123" s="1">
-        <v>0.0259</v>
+        <v>0.0011</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
       <c r="L123" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="M123" s="1">
-        <v>20005180.0</v>
+        <v>25000275.0</v>
       </c>
       <c r="N123" s="1">
-        <v>20397955.72</v>
+        <v>25067570.0</v>
       </c>
       <c r="O123" s="1">
-        <v>0.41</v>
+        <v>0.47</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="B124" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
       <c r="C124" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>100.0128</v>
+        <v>100.0324</v>
       </c>
       <c r="E124" s="1">
         <v>100.0</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I124" s="1">
-        <v>2560.0</v>
+        <v>9720.0</v>
       </c>
       <c r="J124" s="1">
-        <v>0.0128</v>
+        <v>0.0324</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
       <c r="L124" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="M124" s="1">
-        <v>20002560.0</v>
+        <v>30009720.0</v>
       </c>
       <c r="N124" s="1">
-        <v>20041980.44</v>
+        <v>30580774.0</v>
       </c>
       <c r="O124" s="1">
-        <v>0.4</v>
+        <v>0.57</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>318</v>
+        <v>312</v>
       </c>
       <c r="B125" t="s">
-        <v>319</v>
+        <v>313</v>
       </c>
       <c r="C125" s="1">
-        <v>50000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>100.0162</v>
+        <v>100.0402</v>
       </c>
       <c r="E125" s="1">
         <v>100.0</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>50000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I125" s="1">
-        <v>8100.0</v>
+        <v>8040.0</v>
       </c>
       <c r="J125" s="1">
-        <v>0.0162</v>
+        <v>0.0402</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
       <c r="L125" t="s">
-        <v>320</v>
+        <v>314</v>
       </c>
       <c r="M125" s="1">
-        <v>50008100.0</v>
+        <v>20008040.0</v>
       </c>
       <c r="N125" s="1">
-        <v>51054182.92</v>
+        <v>20140911.0</v>
       </c>
       <c r="O125" s="1">
-        <v>1.02</v>
+        <v>0.38</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>321</v>
+        <v>315</v>
       </c>
       <c r="B126" t="s">
-        <v>322</v>
+        <v>316</v>
       </c>
       <c r="C126" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>99.9531</v>
+        <v>100.0263</v>
       </c>
       <c r="E126" s="1">
-        <v>99.8380959</v>
+        <v>100.0</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>19967619.18</v>
+        <v>25000000.0</v>
       </c>
       <c r="I126" s="1">
-        <v>23000.82</v>
+        <v>6575.0</v>
       </c>
       <c r="J126" s="1">
-        <v>0.11519059830146</v>
+        <v>0.0263</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
-      <c r="L126">
-        <v>0.0</v>
+      <c r="L126" t="s">
+        <v>317</v>
       </c>
       <c r="M126" s="1">
-        <v>19990620.0</v>
+        <v>25006575.0</v>
       </c>
       <c r="N126" s="1">
-        <v>19990620.0</v>
+        <v>25116772.92</v>
       </c>
       <c r="O126" s="1">
-        <v>0.4</v>
+        <v>0.47</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="B127" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
       <c r="C127" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>99.9325</v>
+        <v>100.0178</v>
       </c>
       <c r="E127" s="1">
-        <v>99.829956</v>
+        <v>100.0</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>19965991.2</v>
+        <v>30000000.0</v>
       </c>
       <c r="I127" s="1">
-        <v>20508.8</v>
+        <v>5340.0</v>
       </c>
       <c r="J127" s="1">
-        <v>0.10271866692999</v>
+        <v>0.0178</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
-      <c r="L127">
-        <v>0.0</v>
+      <c r="L127" t="s">
+        <v>320</v>
       </c>
       <c r="M127" s="1">
-        <v>19986500.0</v>
+        <v>30005340.0</v>
       </c>
       <c r="N127" s="1">
-        <v>19986500.0</v>
+        <v>30124214.17</v>
       </c>
       <c r="O127" s="1">
-        <v>0.4</v>
+        <v>0.56</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>325</v>
+        <v>321</v>
       </c>
       <c r="B128" t="s">
-        <v>326</v>
+        <v>322</v>
       </c>
       <c r="C128" s="1">
-        <v>40000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>99.8895</v>
+        <v>100.0212</v>
       </c>
       <c r="E128" s="1">
-        <v>99.82918118</v>
+        <v>100.0</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>39931672.47</v>
+        <v>20000000.0</v>
       </c>
       <c r="I128" s="1">
-        <v>24127.53</v>
+        <v>4240.0</v>
       </c>
       <c r="J128" s="1">
-        <v>0.06042203721401</v>
+        <v>0.0212</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
-      <c r="L128">
-        <v>0.0</v>
+      <c r="L128" t="s">
+        <v>323</v>
       </c>
       <c r="M128" s="1">
-        <v>39955800.0</v>
+        <v>20004240.0</v>
       </c>
       <c r="N128" s="1">
-        <v>39955800.0</v>
+        <v>20085114.44</v>
       </c>
       <c r="O128" s="1">
-        <v>0.8</v>
+        <v>0.38</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="B129" t="s">
-        <v>328</v>
+        <v>325</v>
       </c>
       <c r="C129" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>100.0395</v>
+        <v>100.018</v>
       </c>
       <c r="E129" s="1">
         <v>100.0</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I129" s="1">
-        <v>11850.0</v>
+        <v>3600.0</v>
       </c>
       <c r="J129" s="1">
-        <v>0.0395</v>
+        <v>0.018</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
       <c r="L129" t="s">
-        <v>329</v>
+        <v>326</v>
       </c>
       <c r="M129" s="1">
-        <v>30011850.0</v>
+        <v>20003600.0</v>
       </c>
       <c r="N129" s="1">
-        <v>30455997.67</v>
+        <v>20420188.33</v>
       </c>
       <c r="O129" s="1">
-        <v>0.61</v>
+        <v>0.38</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="B130" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="C130" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>99.5882</v>
+        <v>100.019</v>
       </c>
       <c r="E130" s="1">
-        <v>99.49610748</v>
+        <v>100.0</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>24874026.87</v>
+        <v>20000000.0</v>
       </c>
       <c r="I130" s="1">
-        <v>23023.13</v>
+        <v>3800.0</v>
       </c>
       <c r="J130" s="1">
-        <v>0.092558917461682</v>
+        <v>0.019</v>
       </c>
       <c r="K130">
         <v>0.0</v>
       </c>
-      <c r="L130">
-        <v>0.0</v>
+      <c r="L130" t="s">
+        <v>329</v>
       </c>
       <c r="M130" s="1">
-        <v>24897050.0</v>
+        <v>20003800.0</v>
       </c>
       <c r="N130" s="1">
-        <v>24897050.0</v>
+        <v>20066668.83</v>
       </c>
       <c r="O130" s="1">
-        <v>0.5</v>
+        <v>0.38</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
+        <v>330</v>
+      </c>
+      <c r="B131" t="s">
+        <v>331</v>
+      </c>
+      <c r="C131" s="1">
+        <v>50000000.0</v>
+      </c>
+      <c r="D131" s="1">
+        <v>100.0088</v>
+      </c>
+      <c r="E131" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F131" t="s">
+        <v>8</v>
+      </c>
+      <c r="G131">
+        <v>1.0</v>
+      </c>
+      <c r="H131" s="1">
+        <v>50000000.0</v>
+      </c>
+      <c r="I131" s="1">
+        <v>4400.0</v>
+      </c>
+      <c r="J131" s="1">
+        <v>0.0088</v>
+      </c>
+      <c r="K131">
+        <v>0.0</v>
+      </c>
+      <c r="L131" t="s">
         <v>332</v>
       </c>
-      <c r="B131" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M131" s="1">
-        <v>9949920.0</v>
+        <v>50004400.0</v>
       </c>
       <c r="N131" s="1">
-        <v>9949920.0</v>
+        <v>51109831.67</v>
       </c>
       <c r="O131" s="1">
-        <v>0.2</v>
+        <v>0.96</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
+        <v>333</v>
+      </c>
+      <c r="B132" t="s">
         <v>334</v>
       </c>
-      <c r="B132" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C132" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>98.4898</v>
+        <v>99.8717</v>
       </c>
       <c r="E132" s="1">
-        <v>97.8384763</v>
+        <v>99.8141239</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>29351542.89</v>
+        <v>19962824.78</v>
       </c>
       <c r="I132" s="1">
-        <v>195397.11</v>
+        <v>11515.22</v>
       </c>
       <c r="J132" s="1">
-        <v>0.66571324966556</v>
+        <v>0.057683319504646</v>
       </c>
       <c r="K132">
         <v>0.0</v>
       </c>
       <c r="L132">
         <v>0.0</v>
       </c>
       <c r="M132" s="1">
-        <v>29546940.0</v>
+        <v>19974340.0</v>
       </c>
       <c r="N132" s="1">
-        <v>29546940.0</v>
+        <v>19974340.0</v>
       </c>
       <c r="O132" s="1">
-        <v>0.59</v>
+        <v>0.37</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
+        <v>335</v>
+      </c>
+      <c r="B133" t="s">
         <v>336</v>
-      </c>
-[...1 lines deleted...]
-        <v>337</v>
       </c>
       <c r="C133" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>100.0072</v>
+        <v>99.8586</v>
       </c>
       <c r="E133" s="1">
-        <v>100.0</v>
+        <v>99.810914</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>20000000.0</v>
+        <v>19962182.8</v>
       </c>
       <c r="I133" s="1">
-        <v>1440.0</v>
+        <v>9537.2</v>
       </c>
       <c r="J133" s="1">
-        <v>0.0072</v>
+        <v>0.047776338367165</v>
       </c>
       <c r="K133">
         <v>0.0</v>
       </c>
-      <c r="L133" t="s">
-        <v>338</v>
+      <c r="L133">
+        <v>0.0</v>
       </c>
       <c r="M133" s="1">
-        <v>20001440.0</v>
+        <v>19971720.0</v>
       </c>
       <c r="N133" s="1">
-        <v>20319477.61</v>
+        <v>19971720.0</v>
       </c>
       <c r="O133" s="1">
-        <v>0.4</v>
+        <v>0.37</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>339</v>
+        <v>337</v>
       </c>
       <c r="B134" t="s">
-        <v>340</v>
+        <v>338</v>
       </c>
       <c r="C134" s="1">
-        <v>15000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>99.7177</v>
+        <v>99.8137</v>
       </c>
       <c r="E134" s="1">
-        <v>99.47897887</v>
+        <v>99.80919808</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>14921846.83</v>
+        <v>39923679.23</v>
       </c>
       <c r="I134" s="1">
-        <v>35808.17</v>
+        <v>1800.77</v>
       </c>
       <c r="J134" s="1">
-        <v>0.23997143522482</v>
+        <v>0.0045105311803198</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
       <c r="L134">
         <v>0.0</v>
       </c>
       <c r="M134" s="1">
-        <v>14957655.0</v>
+        <v>39925480.0</v>
       </c>
       <c r="N134" s="1">
-        <v>14957655.0</v>
+        <v>39925480.0</v>
       </c>
       <c r="O134" s="1">
-        <v>0.3</v>
+        <v>0.75</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="B135" t="s">
-        <v>342</v>
+        <v>340</v>
       </c>
       <c r="C135" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>100.0054</v>
+        <v>100.035</v>
       </c>
       <c r="E135" s="1">
         <v>100.0</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I135" s="1">
-        <v>810.0</v>
+        <v>10500.0</v>
       </c>
       <c r="J135" s="1">
-        <v>0.0054</v>
+        <v>0.035</v>
       </c>
       <c r="K135">
         <v>0.0</v>
       </c>
       <c r="L135" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="M135" s="1">
-        <v>15000810.0</v>
+        <v>30010500.0</v>
       </c>
       <c r="N135" s="1">
-        <v>15039626.75</v>
+        <v>30490404.67</v>
       </c>
       <c r="O135" s="1">
-        <v>0.3</v>
+        <v>0.57</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="B136" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
       <c r="C136" s="1">
-        <v>55600000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>98.584</v>
+        <v>99.6983</v>
       </c>
       <c r="E136" s="1">
-        <v>97.74601079</v>
+        <v>99.49610748</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>54346782.0</v>
+        <v>24874026.87</v>
       </c>
       <c r="I136" s="1">
-        <v>465922.0</v>
+        <v>50548.13</v>
       </c>
       <c r="J136" s="1">
-        <v>0.85731295001055</v>
+        <v>0.20321651280744</v>
       </c>
       <c r="K136">
-        <v>0.07</v>
-[...2 lines deleted...]
-        <v>346</v>
+        <v>0.0</v>
+      </c>
+      <c r="L136">
+        <v>0.0</v>
       </c>
       <c r="M136" s="1">
-        <v>54812704.0</v>
+        <v>24924575.0</v>
       </c>
       <c r="N136" s="1">
-        <v>54851090.85</v>
+        <v>24924575.0</v>
       </c>
       <c r="O136" s="1">
-        <v>1.09</v>
+        <v>0.47</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>347</v>
+        <v>344</v>
       </c>
       <c r="B137" t="s">
-        <v>348</v>
+        <v>345</v>
       </c>
       <c r="C137" s="1">
-        <v>22500000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>100.039</v>
+        <v>99.6081</v>
       </c>
       <c r="E137" s="1">
-        <v>99.97030222</v>
+        <v>99.4820302</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>22493318.0</v>
+        <v>9948203.02</v>
       </c>
       <c r="I137" s="1">
-        <v>15457.0</v>
+        <v>12606.98</v>
       </c>
       <c r="J137" s="1">
-        <v>0.068718185551816</v>
+        <v>0.12672620346262</v>
       </c>
       <c r="K137">
-        <v>1.76</v>
-[...2 lines deleted...]
-        <v>349</v>
+        <v>0.0</v>
+      </c>
+      <c r="L137">
+        <v>0.0</v>
       </c>
       <c r="M137" s="1">
-        <v>22508775.0</v>
+        <v>9960810.0</v>
       </c>
       <c r="N137" s="1">
-        <v>22904066.1</v>
+        <v>9960810.0</v>
       </c>
       <c r="O137" s="1">
-        <v>0.46</v>
+        <v>0.19</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>350</v>
+        <v>346</v>
       </c>
       <c r="B138" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
       <c r="C138" s="1">
-        <v>28377000.0</v>
+        <v>7300000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>98.968</v>
+        <v>99.7024</v>
       </c>
       <c r="E138" s="1">
-        <v>98.74371953</v>
+        <v>99.63533466</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>28020505.29</v>
+        <v>7273379.43</v>
       </c>
       <c r="I138" s="1">
-        <v>63644.07</v>
+        <v>4895.77</v>
       </c>
       <c r="J138" s="1">
-        <v>0.22713391261618</v>
+        <v>0.067310801631038</v>
       </c>
       <c r="K138">
-        <v>1.13</v>
-[...2 lines deleted...]
-        <v>352</v>
+        <v>0.0</v>
+      </c>
+      <c r="L138">
+        <v>0.0</v>
       </c>
       <c r="M138" s="1">
-        <v>28084149.36</v>
+        <v>7278275.2</v>
       </c>
       <c r="N138" s="1">
-        <v>28406014.51</v>
+        <v>7278275.2</v>
       </c>
       <c r="O138" s="1">
-        <v>0.57</v>
+        <v>0.14</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>353</v>
+        <v>348</v>
       </c>
       <c r="B139" t="s">
-        <v>354</v>
+        <v>349</v>
       </c>
       <c r="C139" s="1">
-        <v>30300000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>100.0</v>
+        <v>98.5039</v>
       </c>
       <c r="E139" s="1">
-        <v>98.85178218</v>
+        <v>97.8384763</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>29952090.0</v>
+        <v>29351542.89</v>
       </c>
       <c r="I139" s="1">
-        <v>347910.0</v>
+        <v>199627.11</v>
       </c>
       <c r="J139" s="1">
-        <v>1.1615550033403</v>
+        <v>0.68012475783006</v>
       </c>
       <c r="K139">
-        <v>1.24</v>
-[...2 lines deleted...]
-        <v>355</v>
+        <v>0.0</v>
+      </c>
+      <c r="L139">
+        <v>0.0</v>
       </c>
       <c r="M139" s="1">
-        <v>30300000.0</v>
+        <v>29551170.0</v>
       </c>
       <c r="N139" s="1">
-        <v>30674599.32</v>
+        <v>29551170.0</v>
       </c>
       <c r="O139" s="1">
-        <v>0.61</v>
+        <v>0.55</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>356</v>
+        <v>350</v>
       </c>
       <c r="B140" t="s">
-        <v>357</v>
+        <v>351</v>
       </c>
       <c r="C140" s="1">
-        <v>17400000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>101.525</v>
+        <v>99.8243</v>
       </c>
       <c r="E140" s="1">
-        <v>101.58646552</v>
+        <v>99.47897887</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>17676045.0</v>
+        <v>14921846.83</v>
       </c>
       <c r="I140" s="1">
-        <v>-10695.0</v>
+        <v>51798.17</v>
       </c>
       <c r="J140" s="1">
-        <v>-0.060505616499619</v>
+        <v>0.34712975270501</v>
       </c>
       <c r="K140">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>358</v>
+        <v>0.0</v>
+      </c>
+      <c r="L140">
+        <v>0.0</v>
       </c>
       <c r="M140" s="1">
-        <v>17665350.0</v>
+        <v>14973645.0</v>
       </c>
       <c r="N140" s="1">
-        <v>17674989.74</v>
+        <v>14973645.0</v>
       </c>
       <c r="O140" s="1">
-        <v>0.35</v>
+        <v>0.28</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
       <c r="B141" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="C141" s="1">
-        <v>14200000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>101.709</v>
+        <v>99.9796</v>
       </c>
       <c r="E141" s="1">
-        <v>102.11602113</v>
+        <v>100.0</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>14500475.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="I141" s="1">
-        <v>-57797.0</v>
+        <v>-3060.0</v>
       </c>
       <c r="J141" s="1">
-        <v>-0.39858694284153</v>
+        <v>-0.0204</v>
       </c>
       <c r="K141">
-        <v>0.45</v>
+        <v>0.0</v>
       </c>
       <c r="L141" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="M141" s="1">
-        <v>14442678.0</v>
+        <v>14996940.0</v>
       </c>
       <c r="N141" s="1">
-        <v>14507161.56</v>
+        <v>15053349.75</v>
       </c>
       <c r="O141" s="1">
-        <v>0.29</v>
+        <v>0.28</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
       <c r="B142" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="C142" s="1">
-        <v>6000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>101.5</v>
+        <v>100.0219</v>
       </c>
       <c r="E142" s="1">
-        <v>101.5</v>
+        <v>100.0</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>6090000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I142" s="1">
-        <v>0.0</v>
+        <v>4380.0</v>
       </c>
       <c r="J142" s="1">
-        <v>0.0</v>
+        <v>0.0219</v>
       </c>
       <c r="K142">
-        <v>1.19</v>
+        <v>0.0</v>
       </c>
       <c r="L142" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="M142" s="1">
-        <v>6090000.0</v>
+        <v>20004380.0</v>
       </c>
       <c r="N142" s="1">
-        <v>6161198.63</v>
+        <v>20012017.33</v>
       </c>
       <c r="O142" s="1">
-        <v>0.12</v>
+        <v>0.37</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
       <c r="B143" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="C143" s="1">
-        <v>11800000.0</v>
+        <v>55600000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>100.534</v>
+        <v>98.499</v>
       </c>
       <c r="E143" s="1">
-        <v>101.52224576</v>
+        <v>97.74601079</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>11979625.0</v>
+        <v>54346782.0</v>
       </c>
       <c r="I143" s="1">
-        <v>-116613.0</v>
+        <v>418662.0</v>
       </c>
       <c r="J143" s="1">
-        <v>-0.9734277992842</v>
+        <v>0.77035287940324</v>
       </c>
       <c r="K143">
-        <v>1.72</v>
+        <v>0.1</v>
       </c>
       <c r="L143" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="M143" s="1">
-        <v>11863012.0</v>
+        <v>54765444.0</v>
       </c>
       <c r="N143" s="1">
-        <v>12066036.66</v>
+        <v>54821196.33</v>
       </c>
       <c r="O143" s="1">
-        <v>0.24</v>
+        <v>1.03</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
       <c r="B144" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="C144" s="1">
-        <v>62400000.0</v>
+        <v>22500000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>100.14</v>
+        <v>99.578</v>
       </c>
       <c r="E144" s="1">
-        <v>101.28126122</v>
+        <v>99.97030222</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>63199507.0</v>
+        <v>22493318.0</v>
       </c>
       <c r="I144" s="1">
-        <v>-712147.0</v>
+        <v>-88268.0</v>
       </c>
       <c r="J144" s="1">
-        <v>-1.1268236633555</v>
+        <v>-0.39241876187408</v>
       </c>
       <c r="K144">
-        <v>3.61</v>
+        <v>1.88</v>
       </c>
       <c r="L144" t="s">
-        <v>370</v>
+        <v>363</v>
       </c>
       <c r="M144" s="1">
-        <v>62487360.0</v>
+        <v>22405050.0</v>
       </c>
       <c r="N144" s="1">
-        <v>64736965.48</v>
+        <v>22828157.88</v>
       </c>
       <c r="O144" s="1">
-        <v>1.29</v>
+        <v>0.43</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>371</v>
+        <v>364</v>
       </c>
       <c r="B145" t="s">
-        <v>372</v>
+        <v>365</v>
       </c>
       <c r="C145" s="1">
-        <v>6000000.0</v>
+        <v>28377000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>102.321</v>
+        <v>98.753</v>
       </c>
       <c r="E145" s="1">
-        <v>102.4755</v>
+        <v>98.74371953</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>6148530.0</v>
+        <v>28020505.29</v>
       </c>
       <c r="I145" s="1">
-        <v>-9270.0</v>
+        <v>2633.52</v>
       </c>
       <c r="J145" s="1">
-        <v>-0.15076774448527</v>
+        <v>0.00939854571766</v>
       </c>
       <c r="K145">
-        <v>3.64</v>
+        <v>1.21</v>
       </c>
       <c r="L145" t="s">
-        <v>373</v>
+        <v>366</v>
       </c>
       <c r="M145" s="1">
-        <v>6139260.0</v>
+        <v>28023138.81</v>
       </c>
       <c r="N145" s="1">
-        <v>6357890.14</v>
+        <v>28367161.34</v>
       </c>
       <c r="O145" s="1">
-        <v>0.13</v>
+        <v>0.53</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>374</v>
+        <v>367</v>
       </c>
       <c r="B146" t="s">
-        <v>375</v>
+        <v>368</v>
       </c>
       <c r="C146" s="1">
-        <v>7200000.0</v>
+        <v>17400000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>98.49</v>
+        <v>101.181</v>
       </c>
       <c r="E146" s="1">
-        <v>98.25995833</v>
+        <v>101.58646552</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>7074717.0</v>
+        <v>17676045.0</v>
       </c>
       <c r="I146" s="1">
-        <v>16563.0</v>
+        <v>-70551.0</v>
       </c>
       <c r="J146" s="1">
-        <v>0.23411537168201</v>
+        <v>-0.3991334034282</v>
       </c>
       <c r="K146">
-        <v>0.06</v>
+        <v>0.24</v>
       </c>
       <c r="L146" t="s">
-        <v>376</v>
+        <v>369</v>
       </c>
       <c r="M146" s="1">
-        <v>7091280.0</v>
+        <v>17605494.0</v>
       </c>
       <c r="N146" s="1">
-        <v>7095521.1</v>
+        <v>17647980.99</v>
       </c>
       <c r="O146" s="1">
-        <v>0.14</v>
+        <v>0.33</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>377</v>
+        <v>370</v>
       </c>
       <c r="B147" t="s">
-        <v>378</v>
+        <v>371</v>
       </c>
       <c r="C147" s="1">
-        <v>30000000.0</v>
+        <v>14200000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>99.63</v>
+        <v>101.382</v>
       </c>
       <c r="E147" s="1">
-        <v>98.92644333</v>
+        <v>102.11602113</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>29677933.0</v>
+        <v>14500475.0</v>
       </c>
       <c r="I147" s="1">
-        <v>211067.0</v>
+        <v>-104231.0</v>
       </c>
       <c r="J147" s="1">
-        <v>0.71119171271126</v>
+        <v>-0.71881093550384</v>
       </c>
       <c r="K147">
         <v>0.68</v>
       </c>
       <c r="L147" t="s">
-        <v>379</v>
+        <v>372</v>
       </c>
       <c r="M147" s="1">
-        <v>29889000.0</v>
+        <v>14396244.0</v>
       </c>
       <c r="N147" s="1">
-        <v>30094479.45</v>
+        <v>14492142.63</v>
       </c>
       <c r="O147" s="1">
-        <v>0.6</v>
+        <v>0.27</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>380</v>
+        <v>373</v>
       </c>
       <c r="B148" t="s">
-        <v>381</v>
+        <v>374</v>
       </c>
       <c r="C148" s="1">
-        <v>7500000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>98.408</v>
+        <v>101.237</v>
       </c>
       <c r="E148" s="1">
-        <v>98.10766667</v>
+        <v>101.5</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>7358075.0</v>
+        <v>6090000.0</v>
       </c>
       <c r="I148" s="1">
-        <v>22525.0</v>
+        <v>-15780.0</v>
       </c>
       <c r="J148" s="1">
-        <v>0.30612626264342</v>
+        <v>-0.25911330049261</v>
       </c>
       <c r="K148">
-        <v>0.03</v>
+        <v>1.37</v>
       </c>
       <c r="L148" t="s">
-        <v>382</v>
+        <v>375</v>
       </c>
       <c r="M148" s="1">
-        <v>7380600.0</v>
+        <v>6074220.0</v>
       </c>
       <c r="N148" s="1">
-        <v>7382860.27</v>
+        <v>6156206.3</v>
       </c>
       <c r="O148" s="1">
-        <v>0.15</v>
+        <v>0.12</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="B149" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="C149" s="1">
-        <v>25000000.0</v>
+        <v>11800000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>99.555</v>
+        <v>100.411</v>
       </c>
       <c r="E149" s="1">
-        <v>96.05</v>
+        <v>101.52224576</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>24012500.0</v>
+        <v>11979625.0</v>
       </c>
       <c r="I149" s="1">
-        <v>876250.0</v>
+        <v>-131127.0</v>
       </c>
       <c r="J149" s="1">
-        <v>3.6491410723581</v>
+        <v>-1.0945835115874</v>
       </c>
       <c r="K149">
-        <v>0.01</v>
+        <v>1.93</v>
       </c>
       <c r="L149" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
       <c r="M149" s="1">
-        <v>24888750.0</v>
+        <v>11848498.0</v>
       </c>
       <c r="N149" s="1">
-        <v>24890743.15</v>
+        <v>12076092.52</v>
       </c>
       <c r="O149" s="1">
-        <v>0.5</v>
+        <v>0.23</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="B150" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="C150" s="1">
-        <v>4600000.0</v>
+        <v>62400000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>98.613</v>
+        <v>100.119</v>
       </c>
       <c r="E150" s="1">
-        <v>98.44236957</v>
+        <v>101.28126122</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>4528349.0</v>
+        <v>63199507.0</v>
       </c>
       <c r="I150" s="1">
-        <v>7849.0</v>
+        <v>-725251.0</v>
       </c>
       <c r="J150" s="1">
-        <v>0.17333027997621</v>
+        <v>-1.1475580023116</v>
       </c>
       <c r="K150">
-        <v>0.95</v>
+        <v>3.82</v>
       </c>
       <c r="L150" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
       <c r="M150" s="1">
-        <v>4536198.0</v>
+        <v>62474256.0</v>
       </c>
       <c r="N150" s="1">
-        <v>4579677.45</v>
+        <v>64857850.52</v>
       </c>
       <c r="O150" s="1">
-        <v>0.09</v>
+        <v>1.21</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="B151" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="C151" s="1">
-        <v>3000000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>98.38</v>
+        <v>102.055</v>
       </c>
       <c r="E151" s="1">
-        <v>98.09328567</v>
+        <v>102.4755</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>2942798.57</v>
+        <v>6148530.0</v>
       </c>
       <c r="I151" s="1">
-        <v>8601.43</v>
+        <v>-25230.0</v>
       </c>
       <c r="J151" s="1">
-        <v>0.2922874194546</v>
+        <v>-0.41034198418158</v>
       </c>
       <c r="K151">
-        <v>0.04</v>
+        <v>3.89</v>
       </c>
       <c r="L151" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
       <c r="M151" s="1">
-        <v>2951400.0</v>
+        <v>6123300.0</v>
       </c>
       <c r="N151" s="1">
-        <v>2952725.34</v>
+        <v>6356765.75</v>
       </c>
       <c r="O151" s="1">
-        <v>0.06</v>
+        <v>0.12</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="B152" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="C152" s="1">
-        <v>6000000.0</v>
+        <v>7200000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>100.148</v>
+        <v>98.375</v>
       </c>
       <c r="E152" s="1">
-        <v>100.16216667</v>
+        <v>98.25995833</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>6009730.0</v>
+        <v>7074717.0</v>
       </c>
       <c r="I152" s="1">
-        <v>-850.0</v>
+        <v>8283.0</v>
       </c>
       <c r="J152" s="1">
-        <v>-0.014143730250777</v>
+        <v>0.11707888810252</v>
       </c>
       <c r="K152">
-        <v>0.33</v>
+        <v>0.08</v>
       </c>
       <c r="L152" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
       <c r="M152" s="1">
-        <v>6008880.0</v>
+        <v>7083000.0</v>
       </c>
       <c r="N152" s="1">
-        <v>6028736.0</v>
+        <v>7089115.07</v>
       </c>
       <c r="O152" s="1">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="B153" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="C153" s="1">
-        <v>7996000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>98.531</v>
+        <v>99.654</v>
       </c>
       <c r="E153" s="1">
-        <v>98.295</v>
+        <v>98.92644333</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>7859668.2</v>
+        <v>29677933.0</v>
       </c>
       <c r="I153" s="1">
-        <v>18870.56</v>
+        <v>218267.0</v>
       </c>
       <c r="J153" s="1">
-        <v>0.24009359580854</v>
+        <v>0.73545216238611</v>
       </c>
       <c r="K153">
-        <v>0.85</v>
+        <v>0.74</v>
       </c>
       <c r="L153" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
       <c r="M153" s="1">
-        <v>7878538.76</v>
+        <v>29896200.0</v>
       </c>
       <c r="N153" s="1">
-        <v>7946888.13</v>
+        <v>30117295.89</v>
       </c>
       <c r="O153" s="1">
-        <v>0.16</v>
+        <v>0.56</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>398</v>
+        <v>391</v>
       </c>
       <c r="B154" t="s">
-        <v>399</v>
+        <v>392</v>
       </c>
       <c r="C154" s="1">
-        <v>47100000.0</v>
+        <v>7500000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>98.917</v>
+        <v>98.265</v>
       </c>
       <c r="E154" s="1">
-        <v>98.32807431</v>
+        <v>98.10766667</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
-        <v>46312523.0</v>
+        <v>7358075.0</v>
       </c>
       <c r="I154" s="1">
-        <v>277384.0</v>
+        <v>11800.0</v>
       </c>
       <c r="J154" s="1">
-        <v>0.59893951361708</v>
+        <v>0.16036803104073</v>
       </c>
       <c r="K154">
         <v>0.06</v>
       </c>
       <c r="L154" t="s">
-        <v>400</v>
+        <v>393</v>
       </c>
       <c r="M154" s="1">
-        <v>46589907.0</v>
+        <v>7369875.0</v>
       </c>
       <c r="N154" s="1">
-        <v>46618134.74</v>
+        <v>7374087.33</v>
       </c>
       <c r="O154" s="1">
-        <v>0.93</v>
+        <v>0.14</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>401</v>
+        <v>394</v>
       </c>
       <c r="B155" t="s">
-        <v>402</v>
+        <v>395</v>
       </c>
       <c r="C155" s="1">
-        <v>71329000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D155" s="1">
-        <v>99.683</v>
+        <v>99.664</v>
       </c>
       <c r="E155" s="1">
-        <v>98.81190282</v>
+        <v>96.05</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
-        <v>70481542.16</v>
+        <v>24012500.0</v>
       </c>
       <c r="I155" s="1">
-        <v>621344.91</v>
+        <v>903500.0</v>
       </c>
       <c r="J155" s="1">
-        <v>0.8815711049419</v>
+        <v>3.7626236335242</v>
       </c>
       <c r="K155">
-        <v>0.8</v>
+        <v>0.01</v>
       </c>
       <c r="L155" t="s">
-        <v>403</v>
+        <v>396</v>
       </c>
       <c r="M155" s="1">
-        <v>71102887.07</v>
+        <v>24916000.0</v>
       </c>
       <c r="N155" s="1">
-        <v>71674496.18</v>
+        <v>24918123.29</v>
       </c>
       <c r="O155" s="1">
-        <v>1.43</v>
+        <v>0.47</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>404</v>
+        <v>397</v>
       </c>
       <c r="B156" t="s">
-        <v>405</v>
+        <v>398</v>
       </c>
       <c r="C156" s="1">
-        <v>8200000.0</v>
+        <v>17500000.0</v>
       </c>
       <c r="D156" s="1">
-        <v>98.263</v>
+        <v>98.306</v>
       </c>
       <c r="E156" s="1">
-        <v>97.43695122</v>
+        <v>98.59398286</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
-        <v>7989830.0</v>
+        <v>17253947.0</v>
       </c>
       <c r="I156" s="1">
-        <v>67736.0</v>
+        <v>-50397.0</v>
       </c>
       <c r="J156" s="1">
-        <v>0.84777773744873</v>
+        <v>-0.29208968823192</v>
       </c>
       <c r="K156">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>224.66</v>
+        <v>1.01</v>
+      </c>
+      <c r="L156" t="s">
+        <v>399</v>
       </c>
       <c r="M156" s="1">
-        <v>8057566.0</v>
+        <v>17203550.0</v>
       </c>
       <c r="N156" s="1">
-        <v>8057790.66</v>
+        <v>17380347.95</v>
       </c>
       <c r="O156" s="1">
-        <v>0.16</v>
+        <v>0.33</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
       <c r="B157" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="C157" s="1">
-        <v>55000000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="D157" s="1">
-        <v>99.937</v>
+        <v>98.297</v>
       </c>
       <c r="E157" s="1">
-        <v>98.71716364</v>
+        <v>98.09328567</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
-        <v>54294440.0</v>
+        <v>2942798.57</v>
       </c>
       <c r="I157" s="1">
-        <v>670910.0</v>
+        <v>6111.43</v>
       </c>
       <c r="J157" s="1">
-        <v>1.2356882214827</v>
+        <v>0.20767408487629</v>
       </c>
       <c r="K157">
-        <v>1.28</v>
+        <v>0.06</v>
       </c>
       <c r="L157" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="M157" s="1">
-        <v>54965350.0</v>
+        <v>2948910.0</v>
       </c>
       <c r="N157" s="1">
-        <v>55669802.05</v>
+        <v>2950820.96</v>
       </c>
       <c r="O157" s="1">
-        <v>1.11</v>
+        <v>0.06</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>409</v>
+        <v>403</v>
       </c>
       <c r="B158" t="s">
-        <v>410</v>
+        <v>404</v>
       </c>
       <c r="C158" s="1">
-        <v>18800000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="D158" s="1">
-        <v>99.34</v>
+        <v>100.125</v>
       </c>
       <c r="E158" s="1">
-        <v>99.08680851</v>
+        <v>100.16216667</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
-        <v>18628320.0</v>
+        <v>6009730.0</v>
       </c>
       <c r="I158" s="1">
-        <v>47600.0</v>
+        <v>-2230.0</v>
       </c>
       <c r="J158" s="1">
-        <v>0.25552492119526</v>
+        <v>-0.037106492304979</v>
       </c>
       <c r="K158">
-        <v>1.47</v>
+        <v>0.46</v>
       </c>
       <c r="L158" t="s">
-        <v>411</v>
+        <v>405</v>
       </c>
       <c r="M158" s="1">
-        <v>18675920.0</v>
+        <v>6007500.0</v>
       </c>
       <c r="N158" s="1">
-        <v>18951739.18</v>
+        <v>6035215.67</v>
       </c>
       <c r="O158" s="1">
-        <v>0.38</v>
+        <v>0.11</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>412</v>
+        <v>406</v>
       </c>
       <c r="B159" t="s">
-        <v>413</v>
+        <v>407</v>
       </c>
       <c r="C159" s="1">
-        <v>11300000.0</v>
+        <v>7996000.0</v>
       </c>
       <c r="D159" s="1">
-        <v>100.202</v>
+        <v>98.358</v>
       </c>
       <c r="E159" s="1">
-        <v>101.14636283</v>
+        <v>98.295</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
-        <v>11429539.0</v>
+        <v>7859668.2</v>
       </c>
       <c r="I159" s="1">
-        <v>-106713.0</v>
+        <v>5037.48</v>
       </c>
       <c r="J159" s="1">
-        <v>-0.93365970403531</v>
+        <v>0.06409278193194</v>
       </c>
       <c r="K159">
-        <v>3.13</v>
+        <v>0.91</v>
       </c>
       <c r="L159" t="s">
-        <v>414</v>
+        <v>408</v>
       </c>
       <c r="M159" s="1">
-        <v>11322826.0</v>
+        <v>7864705.68</v>
       </c>
       <c r="N159" s="1">
-        <v>11676337.99</v>
+        <v>7937217.35</v>
       </c>
       <c r="O159" s="1">
-        <v>0.23</v>
+        <v>0.15</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>415</v>
+        <v>409</v>
       </c>
       <c r="B160" t="s">
-        <v>416</v>
+        <v>410</v>
       </c>
       <c r="C160" s="1">
-        <v>15000000.0</v>
+        <v>47100000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>99.23</v>
+        <v>98.942</v>
       </c>
       <c r="E160" s="1">
-        <v>98.83981333</v>
+        <v>98.32807431</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
-        <v>14825972.0</v>
+        <v>46312523.0</v>
       </c>
       <c r="I160" s="1">
-        <v>58528.0</v>
+        <v>289159.0</v>
       </c>
       <c r="J160" s="1">
-        <v>0.39476669725263</v>
+        <v>0.62436460220489</v>
       </c>
       <c r="K160">
-        <v>0.33</v>
+        <v>0.07</v>
       </c>
       <c r="L160" t="s">
-        <v>417</v>
+        <v>411</v>
       </c>
       <c r="M160" s="1">
-        <v>14884500.0</v>
+        <v>46601682.0</v>
       </c>
       <c r="N160" s="1">
-        <v>14933506.85</v>
+        <v>46632974.47</v>
       </c>
       <c r="O160" s="1">
-        <v>0.3</v>
+        <v>0.87</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>418</v>
+        <v>412</v>
       </c>
       <c r="B161" t="s">
-        <v>419</v>
+        <v>413</v>
       </c>
       <c r="C161" s="1">
-        <v>5600000.0</v>
+        <v>71329000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>99.924</v>
+        <v>99.707</v>
       </c>
       <c r="E161" s="1">
-        <v>98.27683929</v>
+        <v>98.81190282</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
-        <v>5503503.0</v>
+        <v>70481542.16</v>
       </c>
       <c r="I161" s="1">
-        <v>92241.0</v>
+        <v>638463.87</v>
       </c>
       <c r="J161" s="1">
-        <v>1.6760416047743</v>
+        <v>0.90585967677981</v>
       </c>
       <c r="K161">
-        <v>1.04</v>
+        <v>0.86</v>
       </c>
       <c r="L161" t="s">
-        <v>420</v>
+        <v>414</v>
       </c>
       <c r="M161" s="1">
-        <v>5595744.0</v>
+        <v>71120006.03</v>
       </c>
       <c r="N161" s="1">
-        <v>5653738.52</v>
+        <v>71733386.57</v>
       </c>
       <c r="O161" s="1">
-        <v>0.11</v>
+        <v>1.34</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
-        <v>421</v>
+        <v>415</v>
       </c>
       <c r="B162" t="s">
-        <v>422</v>
+        <v>416</v>
       </c>
       <c r="C162" s="1">
-        <v>20400000.0</v>
+        <v>8200000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>100.04</v>
+        <v>98.137</v>
       </c>
       <c r="E162" s="1">
-        <v>100.0</v>
+        <v>97.43695122</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
-        <v>20400000.0</v>
+        <v>7989830.0</v>
       </c>
       <c r="I162" s="1">
-        <v>8160.0</v>
+        <v>57404.0</v>
       </c>
       <c r="J162" s="1">
-        <v>0.04</v>
+        <v>0.71846334652928</v>
       </c>
       <c r="K162">
-        <v>0.38</v>
+        <v>0.03</v>
       </c>
       <c r="L162" t="s">
-        <v>423</v>
+        <v>417</v>
       </c>
       <c r="M162" s="1">
-        <v>20408160.0</v>
+        <v>8047234.0</v>
       </c>
       <c r="N162" s="1">
-        <v>20485658.47</v>
+        <v>8049592.9</v>
       </c>
       <c r="O162" s="1">
-        <v>0.41</v>
+        <v>0.15</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
-        <v>424</v>
+        <v>418</v>
       </c>
       <c r="B163" t="s">
-        <v>425</v>
+        <v>419</v>
       </c>
       <c r="C163" s="1">
-        <v>2800000.0</v>
+        <v>55000000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>100.811</v>
+        <v>99.986</v>
       </c>
       <c r="E163" s="1">
-        <v>100.95</v>
+        <v>98.71716364</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
-        <v>2826600.0</v>
+        <v>54294440.0</v>
       </c>
       <c r="I163" s="1">
-        <v>-3892.0</v>
+        <v>697860.0</v>
       </c>
       <c r="J163" s="1">
-        <v>-0.13769192669638</v>
+        <v>1.285324979869</v>
       </c>
       <c r="K163">
-        <v>0.88</v>
+        <v>1.35</v>
       </c>
       <c r="L163" t="s">
-        <v>426</v>
+        <v>420</v>
       </c>
       <c r="M163" s="1">
-        <v>2822708.0</v>
+        <v>54992300.0</v>
       </c>
       <c r="N163" s="1">
-        <v>2847409.37</v>
+        <v>55736118.49</v>
       </c>
       <c r="O163" s="1">
-        <v>0.06</v>
+        <v>1.04</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
-        <v>427</v>
+        <v>421</v>
       </c>
       <c r="B164" t="s">
-        <v>428</v>
+        <v>422</v>
       </c>
       <c r="C164" s="1">
-        <v>4325000.0</v>
+        <v>18800000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>100.024</v>
+        <v>98.981</v>
       </c>
       <c r="E164" s="1">
-        <v>100.29</v>
+        <v>99.08680851</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
-        <v>4337542.5</v>
+        <v>18628320.0</v>
       </c>
       <c r="I164" s="1">
-        <v>-11504.5</v>
+        <v>-19892.0</v>
       </c>
       <c r="J164" s="1">
-        <v>-0.26523083059129</v>
+        <v>-0.10678364984067</v>
       </c>
       <c r="K164">
-        <v>2.23</v>
+        <v>1.56</v>
       </c>
       <c r="L164" t="s">
-        <v>429</v>
+        <v>423</v>
       </c>
       <c r="M164" s="1">
-        <v>4326038.0</v>
+        <v>18608428.0</v>
       </c>
       <c r="N164" s="1">
-        <v>4422491.42</v>
+        <v>18901373.21</v>
       </c>
       <c r="O164" s="1">
-        <v>0.09</v>
+        <v>0.35</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
-        <v>430</v>
+        <v>424</v>
       </c>
       <c r="B165" t="s">
-        <v>431</v>
+        <v>425</v>
       </c>
       <c r="C165" s="1">
-        <v>10400000.0</v>
+        <v>11300000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>98.776</v>
+        <v>100.111</v>
       </c>
       <c r="E165" s="1">
-        <v>98.24951923</v>
+        <v>101.14636283</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
-        <v>10217950.0</v>
+        <v>11429539.0</v>
       </c>
       <c r="I165" s="1">
-        <v>54754.0</v>
+        <v>-116996.0</v>
       </c>
       <c r="J165" s="1">
-        <v>0.53586091143527</v>
+        <v>-1.0236283370659</v>
       </c>
       <c r="K165">
-        <v>0.08</v>
+        <v>3.32</v>
       </c>
       <c r="L165" t="s">
-        <v>432</v>
+        <v>426</v>
       </c>
       <c r="M165" s="1">
-        <v>10272704.0</v>
+        <v>11312543.0</v>
       </c>
       <c r="N165" s="1">
-        <v>10281430.03</v>
+        <v>11687377.93</v>
       </c>
       <c r="O165" s="1">
-        <v>0.2</v>
+        <v>0.22</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>433</v>
+        <v>427</v>
       </c>
       <c r="B166" t="s">
-        <v>434</v>
+        <v>428</v>
       </c>
       <c r="C166" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>100.985</v>
+        <v>99.159</v>
       </c>
       <c r="E166" s="1">
-        <v>101.48803</v>
+        <v>98.83981333</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
-        <v>10148803.0</v>
+        <v>14825972.0</v>
       </c>
       <c r="I166" s="1">
-        <v>-50303.0</v>
+        <v>47878.0</v>
       </c>
       <c r="J166" s="1">
-        <v>-0.49565451216267</v>
+        <v>0.32293329570567</v>
       </c>
       <c r="K166">
-        <v>0.91</v>
+        <v>0.39</v>
       </c>
       <c r="L166" t="s">
-        <v>435</v>
+        <v>429</v>
       </c>
       <c r="M166" s="1">
-        <v>10098500.0</v>
+        <v>14873850.0</v>
       </c>
       <c r="N166" s="1">
-        <v>10189938.36</v>
+        <v>14931641.1</v>
       </c>
       <c r="O166" s="1">
-        <v>0.2</v>
+        <v>0.28</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>436</v>
+        <v>430</v>
       </c>
       <c r="B167" t="s">
-        <v>437</v>
+        <v>431</v>
       </c>
       <c r="C167" s="1">
-        <v>14300000.0</v>
+        <v>5600000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>99.705</v>
+        <v>99.971</v>
       </c>
       <c r="E167" s="1">
-        <v>99.5472028</v>
+        <v>98.27683929</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
-        <v>14235250.0</v>
+        <v>5503503.0</v>
       </c>
       <c r="I167" s="1">
-        <v>22565.0</v>
+        <v>94873.0</v>
       </c>
       <c r="J167" s="1">
-        <v>0.15851495407527</v>
+        <v>1.7238656906338</v>
       </c>
       <c r="K167">
-        <v>0.35</v>
+        <v>1.09</v>
       </c>
       <c r="L167" t="s">
-        <v>438</v>
+        <v>432</v>
       </c>
       <c r="M167" s="1">
-        <v>14257815.0</v>
+        <v>5598376.0</v>
       </c>
       <c r="N167" s="1">
-        <v>14307767.05</v>
+        <v>5659649.97</v>
       </c>
       <c r="O167" s="1">
-        <v>0.28</v>
+        <v>0.11</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>439</v>
+        <v>433</v>
       </c>
       <c r="B168" t="s">
-        <v>440</v>
+        <v>434</v>
       </c>
       <c r="C168" s="1">
-        <v>10000000.0</v>
+        <v>20400000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>98.898</v>
+        <v>99.99</v>
       </c>
       <c r="E168" s="1">
-        <v>98.7</v>
+        <v>100.0</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
-        <v>9870000.0</v>
+        <v>20400000.0</v>
       </c>
       <c r="I168" s="1">
-        <v>19800.0</v>
+        <v>-2040.0</v>
       </c>
       <c r="J168" s="1">
-        <v>0.20060790273556</v>
+        <v>-0.01</v>
       </c>
       <c r="K168">
-        <v>1.13</v>
+        <v>0.5</v>
       </c>
       <c r="L168" t="s">
-        <v>441</v>
+        <v>435</v>
       </c>
       <c r="M168" s="1">
-        <v>9889800.0</v>
+        <v>20397960.0</v>
       </c>
       <c r="N168" s="1">
-        <v>10002436.99</v>
+        <v>20500415.6</v>
       </c>
       <c r="O168" s="1">
-        <v>0.2</v>
+        <v>0.38</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>442</v>
+        <v>436</v>
       </c>
       <c r="B169" t="s">
-        <v>443</v>
+        <v>437</v>
       </c>
       <c r="C169" s="1">
-        <v>1700000.0</v>
+        <v>2800000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>98.216</v>
+        <v>100.636</v>
       </c>
       <c r="E169" s="1">
-        <v>98.09</v>
+        <v>100.95</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
-        <v>1667530.0</v>
+        <v>2826600.0</v>
       </c>
       <c r="I169" s="1">
-        <v>2142.0</v>
+        <v>-8792.0</v>
       </c>
       <c r="J169" s="1">
-        <v>0.12845346110715</v>
+        <v>-0.31104507181773</v>
       </c>
       <c r="K169">
-        <v>0.71</v>
+        <v>1.06</v>
       </c>
       <c r="L169" t="s">
-        <v>444</v>
+        <v>438</v>
       </c>
       <c r="M169" s="1">
-        <v>1669672.0</v>
+        <v>2817808.0</v>
       </c>
       <c r="N169" s="1">
-        <v>1681694.26</v>
+        <v>2847610.74</v>
       </c>
       <c r="O169" s="1">
-        <v>0.03</v>
+        <v>0.05</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>445</v>
+        <v>439</v>
       </c>
       <c r="B170" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
       <c r="C170" s="1">
-        <v>15000000.0</v>
+        <v>10400000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>99.924</v>
+        <v>98.608</v>
       </c>
       <c r="E170" s="1">
-        <v>99.015</v>
+        <v>98.24951923</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
-        <v>14852250.0</v>
+        <v>10217950.0</v>
       </c>
       <c r="I170" s="1">
-        <v>136350.0</v>
+        <v>37282.0</v>
       </c>
       <c r="J170" s="1">
-        <v>0.91804272079988</v>
+        <v>0.36486770829765</v>
       </c>
       <c r="K170">
-        <v>1.41</v>
+        <v>0.13</v>
       </c>
       <c r="L170" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="M170" s="1">
-        <v>14988600.0</v>
+        <v>10255232.0</v>
       </c>
       <c r="N170" s="1">
-        <v>15200295.21</v>
+        <v>10268695.01</v>
       </c>
       <c r="O170" s="1">
-        <v>0.3</v>
+        <v>0.19</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="B171" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
       <c r="C171" s="1">
-        <v>6700000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>100.8</v>
+        <v>100.742</v>
       </c>
       <c r="E171" s="1">
-        <v>102.17492537</v>
+        <v>101.48803</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
-        <v>6845720.0</v>
+        <v>10148803.0</v>
       </c>
       <c r="I171" s="1">
-        <v>-92120.0</v>
+        <v>-74603.0</v>
       </c>
       <c r="J171" s="1">
-        <v>-1.3456583091333</v>
+        <v>-0.73509161622312</v>
       </c>
       <c r="K171">
-        <v>1.6</v>
+        <v>1.11</v>
       </c>
       <c r="L171" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="M171" s="1">
-        <v>6753600.0</v>
+        <v>10074200.0</v>
       </c>
       <c r="N171" s="1">
-        <v>6861006.51</v>
+        <v>10185158.9</v>
       </c>
       <c r="O171" s="1">
-        <v>0.14</v>
+        <v>0.19</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="B172" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
       <c r="C172" s="1">
-        <v>31000000.0</v>
+        <v>14300000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>99.878</v>
+        <v>99.543</v>
       </c>
       <c r="E172" s="1">
-        <v>97.97079332</v>
+        <v>99.5472028</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>30370945.93</v>
+        <v>14235250.0</v>
       </c>
       <c r="I172" s="1">
-        <v>591234.07</v>
+        <v>-601.0</v>
       </c>
       <c r="J172" s="1">
-        <v>1.9467094352698</v>
+        <v>-0.0042219139108902</v>
       </c>
       <c r="K172">
-        <v>0.19</v>
+        <v>0.45</v>
       </c>
       <c r="L172" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="M172" s="1">
-        <v>30962180.0</v>
+        <v>14234649.0</v>
       </c>
       <c r="N172" s="1">
-        <v>31020782.74</v>
+        <v>14298558.25</v>
       </c>
       <c r="O172" s="1">
-        <v>0.62</v>
+        <v>0.27</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="B173" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
       <c r="C173" s="1">
-        <v>5000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>100.447</v>
+        <v>98.588</v>
       </c>
       <c r="E173" s="1">
-        <v>100.493844</v>
+        <v>98.7</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
-        <v>5024692.2</v>
+        <v>9870000.0</v>
       </c>
       <c r="I173" s="1">
-        <v>-2342.2</v>
+        <v>-11200.0</v>
       </c>
       <c r="J173" s="1">
-        <v>-0.046613800542847</v>
+        <v>-0.11347517730496</v>
       </c>
       <c r="K173">
-        <v>1.35</v>
+        <v>1.2</v>
       </c>
       <c r="L173" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="M173" s="1">
-        <v>5022350.0</v>
+        <v>9858800.0</v>
       </c>
       <c r="N173" s="1">
-        <v>5089986.99</v>
+        <v>9978594.52</v>
       </c>
       <c r="O173" s="1">
-        <v>0.1</v>
+        <v>0.19</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="B174" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
       <c r="C174" s="1">
-        <v>4300000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>98.986</v>
+        <v>97.933</v>
       </c>
       <c r="E174" s="1">
-        <v>98.74</v>
+        <v>98.09</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
-        <v>4245820.0</v>
+        <v>1667530.0</v>
       </c>
       <c r="I174" s="1">
-        <v>10578.0</v>
+        <v>-2669.0</v>
       </c>
       <c r="J174" s="1">
-        <v>0.24913915333198</v>
+        <v>-0.16005709042716</v>
       </c>
       <c r="K174">
-        <v>0.17</v>
+        <v>0.75</v>
       </c>
       <c r="L174" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="M174" s="1">
-        <v>4256398.0</v>
+        <v>1664861.0</v>
       </c>
       <c r="N174" s="1">
-        <v>4263599.03</v>
+        <v>1677657.58</v>
       </c>
       <c r="O174" s="1">
-        <v>0.08</v>
+        <v>0.03</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="B175" t="s">
-        <v>461</v>
+        <v>455</v>
       </c>
       <c r="C175" s="1">
-        <v>7100000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>101.267</v>
+        <v>99.944</v>
       </c>
       <c r="E175" s="1">
-        <v>101.44352113</v>
+        <v>99.015</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
-        <v>7202490.0</v>
+        <v>14852250.0</v>
       </c>
       <c r="I175" s="1">
-        <v>-12533.0</v>
+        <v>139350.0</v>
       </c>
       <c r="J175" s="1">
-        <v>-0.17400926623987</v>
+        <v>0.93824168055345</v>
       </c>
       <c r="K175">
-        <v>0.48</v>
+        <v>1.5</v>
       </c>
       <c r="L175" t="s">
-        <v>462</v>
+        <v>456</v>
       </c>
       <c r="M175" s="1">
-        <v>7189957.0</v>
+        <v>14991600.0</v>
       </c>
       <c r="N175" s="1">
-        <v>7223876.52</v>
+        <v>15215983.56</v>
       </c>
       <c r="O175" s="1">
-        <v>0.14</v>
+        <v>0.28</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>463</v>
+        <v>457</v>
       </c>
       <c r="B176" t="s">
-        <v>464</v>
+        <v>458</v>
       </c>
       <c r="C176" s="1">
-        <v>6200000.0</v>
+        <v>6700000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>100.908</v>
+        <v>100.625</v>
       </c>
       <c r="E176" s="1">
-        <v>101.37056452</v>
+        <v>102.17492537</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
-        <v>6284975.0</v>
+        <v>6845720.0</v>
       </c>
       <c r="I176" s="1">
-        <v>-28679.0</v>
+        <v>-103845.0</v>
       </c>
       <c r="J176" s="1">
-        <v>-0.45631048651745</v>
+        <v>-1.5169332079022</v>
       </c>
       <c r="K176">
-        <v>0.81</v>
+        <v>1.8</v>
       </c>
       <c r="L176" t="s">
-        <v>465</v>
+        <v>459</v>
       </c>
       <c r="M176" s="1">
-        <v>6256296.0</v>
+        <v>6741875.0</v>
       </c>
       <c r="N176" s="1">
-        <v>6306787.78</v>
+        <v>6862796.23</v>
       </c>
       <c r="O176" s="1">
         <v>0.13</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>466</v>
+        <v>460</v>
       </c>
       <c r="B177" t="s">
-        <v>467</v>
+        <v>461</v>
       </c>
       <c r="C177" s="1">
-        <v>9950000.0</v>
+        <v>31000000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>98.86</v>
+        <v>100.0</v>
       </c>
       <c r="E177" s="1">
-        <v>98.7658794</v>
+        <v>97.97079332</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
-        <v>9827205.0</v>
+        <v>30370945.93</v>
       </c>
       <c r="I177" s="1">
-        <v>9365.0</v>
+        <v>629054.07</v>
       </c>
       <c r="J177" s="1">
-        <v>0.095296678964161</v>
+        <v>2.071236343609</v>
       </c>
       <c r="K177">
-        <v>1.18</v>
+        <v>0.2</v>
       </c>
       <c r="L177" t="s">
-        <v>468</v>
+        <v>462</v>
       </c>
       <c r="M177" s="1">
-        <v>9836570.0</v>
+        <v>31000000.0</v>
       </c>
       <c r="N177" s="1">
-        <v>9954470.68</v>
+        <v>31061830.14</v>
       </c>
       <c r="O177" s="1">
-        <v>0.2</v>
+        <v>0.58</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>469</v>
+        <v>463</v>
       </c>
       <c r="B178" t="s">
-        <v>470</v>
+        <v>464</v>
       </c>
       <c r="C178" s="1">
-        <v>20997000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>100.87</v>
+        <v>100.31</v>
       </c>
       <c r="E178" s="1">
-        <v>101.21349288</v>
+        <v>100.493844</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
-        <v>21251797.1</v>
+        <v>5024692.2</v>
       </c>
       <c r="I178" s="1">
-        <v>-72123.2</v>
+        <v>-9192.2</v>
       </c>
       <c r="J178" s="1">
-        <v>-0.33937459340791</v>
+        <v>-0.18294055902569</v>
       </c>
       <c r="K178">
-        <v>1.02</v>
+        <v>1.52</v>
       </c>
       <c r="L178" t="s">
-        <v>471</v>
+        <v>465</v>
       </c>
       <c r="M178" s="1">
-        <v>21179673.9</v>
+        <v>5015500.0</v>
       </c>
       <c r="N178" s="1">
-        <v>21394461.7</v>
+        <v>5091270.55</v>
       </c>
       <c r="O178" s="1">
-        <v>0.43</v>
+        <v>0.1</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>472</v>
+        <v>466</v>
       </c>
       <c r="B179" t="s">
-        <v>473</v>
+        <v>467</v>
       </c>
       <c r="C179" s="1">
-        <v>6000000.0</v>
+        <v>4300000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>99.837</v>
+        <v>98.988</v>
       </c>
       <c r="E179" s="1">
-        <v>98.14</v>
+        <v>98.74</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
-        <v>5888400.0</v>
+        <v>4245820.0</v>
       </c>
       <c r="I179" s="1">
-        <v>101820.0</v>
+        <v>10664.0</v>
       </c>
       <c r="J179" s="1">
-        <v>1.7291624210312</v>
+        <v>0.25116467490379</v>
       </c>
       <c r="K179">
-        <v>0.96</v>
+        <v>0.19</v>
       </c>
       <c r="L179" t="s">
-        <v>474</v>
+        <v>468</v>
       </c>
       <c r="M179" s="1">
-        <v>5990220.0</v>
+        <v>4256484.0</v>
       </c>
       <c r="N179" s="1">
-        <v>6047733.7</v>
+        <v>4264524.41</v>
       </c>
       <c r="O179" s="1">
-        <v>0.12</v>
+        <v>0.08</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>475</v>
+        <v>469</v>
       </c>
       <c r="B180" t="s">
-        <v>476</v>
+        <v>470</v>
       </c>
       <c r="C180" s="1">
-        <v>25700000.0</v>
+        <v>7100000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>101.116</v>
+        <v>101.005</v>
       </c>
       <c r="E180" s="1">
-        <v>102.00865759</v>
+        <v>101.44352113</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
-        <v>26216225.0</v>
+        <v>7202490.0</v>
       </c>
       <c r="I180" s="1">
-        <v>-229413.0</v>
+        <v>-31135.0</v>
       </c>
       <c r="J180" s="1">
-        <v>-0.87508022226694</v>
+        <v>-0.43228105835621</v>
       </c>
       <c r="K180">
-        <v>1.66</v>
+        <v>0.68</v>
       </c>
       <c r="L180" t="s">
-        <v>477</v>
+        <v>471</v>
       </c>
       <c r="M180" s="1">
-        <v>25986812.0</v>
+        <v>7171355.0</v>
       </c>
       <c r="N180" s="1">
-        <v>26413766.45</v>
+        <v>7219596.1</v>
       </c>
       <c r="O180" s="1">
-        <v>0.53</v>
+        <v>0.14</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>478</v>
+        <v>472</v>
       </c>
       <c r="B181" t="s">
-        <v>479</v>
+        <v>473</v>
       </c>
       <c r="C181" s="1">
-        <v>8600000.0</v>
+        <v>6200000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>101.755</v>
+        <v>100.684</v>
       </c>
       <c r="E181" s="1">
-        <v>101.82144186</v>
+        <v>101.37056452</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
-        <v>8756644.0</v>
+        <v>6284975.0</v>
       </c>
       <c r="I181" s="1">
-        <v>-5714.0</v>
+        <v>-42567.0</v>
       </c>
       <c r="J181" s="1">
-        <v>-0.06525330937286</v>
+        <v>-0.67728193031794</v>
       </c>
       <c r="K181">
-        <v>1.39</v>
+        <v>1.0</v>
       </c>
       <c r="L181" t="s">
-        <v>480</v>
+        <v>474</v>
       </c>
       <c r="M181" s="1">
-        <v>8750930.0</v>
+        <v>6242408.0</v>
       </c>
       <c r="N181" s="1">
-        <v>8870734.81</v>
+        <v>6304599.1</v>
       </c>
       <c r="O181" s="1">
-        <v>0.18</v>
+        <v>0.12</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="B182" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="C182" s="1">
-        <v>3124000.0</v>
+        <v>6070000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>99.068</v>
+        <v>98.336</v>
       </c>
       <c r="E182" s="1">
-        <v>99.04783611</v>
+        <v>98.35235585</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
-        <v>3094254.4</v>
+        <v>5969988.0</v>
       </c>
       <c r="I182" s="1">
-        <v>629.92</v>
+        <v>-992.8</v>
       </c>
       <c r="J182" s="1">
-        <v>0.020357731413422</v>
+        <v>-0.016629849172226</v>
       </c>
       <c r="K182">
-        <v>0.1</v>
+        <v>1.24</v>
       </c>
       <c r="L182" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="M182" s="1">
-        <v>3094884.32</v>
+        <v>5968995.2</v>
       </c>
       <c r="N182" s="1">
-        <v>3097879.94</v>
+        <v>6044080.27</v>
       </c>
       <c r="O182" s="1">
-        <v>0.06</v>
+        <v>0.11</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="B183" t="s">
-        <v>485</v>
+        <v>479</v>
       </c>
       <c r="C183" s="1">
-        <v>18844000.0</v>
+        <v>9950000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>99.123</v>
+        <v>98.637</v>
       </c>
       <c r="E183" s="1">
-        <v>98.91863033</v>
+        <v>98.7658794</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
-        <v>18640226.7</v>
+        <v>9827205.0</v>
       </c>
       <c r="I183" s="1">
-        <v>38511.42</v>
+        <v>-12823.5</v>
       </c>
       <c r="J183" s="1">
-        <v>0.20660381775292</v>
+        <v>-0.13048979847271</v>
       </c>
       <c r="K183">
-        <v>0.27</v>
-[...2 lines deleted...]
-        <v>486</v>
+        <v>0.0</v>
+      </c>
+      <c r="L183">
+        <v>0.0</v>
       </c>
       <c r="M183" s="1">
-        <v>18678738.12</v>
+        <v>9814381.5</v>
       </c>
       <c r="N183" s="1">
-        <v>18729849.24</v>
+        <v>9814381.5</v>
       </c>
       <c r="O183" s="1">
-        <v>0.37</v>
+        <v>0.18</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
       <c r="B184" t="s">
-        <v>488</v>
+        <v>481</v>
       </c>
       <c r="C184" s="1">
-        <v>10000000.0</v>
+        <v>20997000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>100.374</v>
+        <v>100.646</v>
       </c>
       <c r="E184" s="1">
-        <v>101.6185192</v>
+        <v>101.21349288</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
-        <v>10161851.92</v>
+        <v>21251797.1</v>
       </c>
       <c r="I184" s="1">
-        <v>-124451.92</v>
+        <v>-119156.48</v>
       </c>
       <c r="J184" s="1">
-        <v>-1.2246972400283</v>
+        <v>-0.56068895933511</v>
       </c>
       <c r="K184">
-        <v>3.1</v>
+        <v>1.21</v>
       </c>
       <c r="L184" t="s">
-        <v>489</v>
+        <v>482</v>
       </c>
       <c r="M184" s="1">
-        <v>10037400.0</v>
+        <v>21132640.62</v>
       </c>
       <c r="N184" s="1">
-        <v>10347536.99</v>
+        <v>21387049.48</v>
       </c>
       <c r="O184" s="1">
-        <v>0.21</v>
+        <v>0.4</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>490</v>
+        <v>483</v>
       </c>
       <c r="B185" t="s">
-        <v>491</v>
+        <v>484</v>
       </c>
       <c r="C185" s="1">
-        <v>15000000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>99.047</v>
+        <v>99.885</v>
       </c>
       <c r="E185" s="1">
-        <v>98.502</v>
+        <v>98.14</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
-        <v>14775300.0</v>
+        <v>5888400.0</v>
       </c>
       <c r="I185" s="1">
-        <v>81750.0</v>
+        <v>104700.0</v>
       </c>
       <c r="J185" s="1">
-        <v>0.55328825810643</v>
+        <v>1.7780721418382</v>
       </c>
       <c r="K185">
-        <v>0.22</v>
+        <v>1.02</v>
       </c>
       <c r="L185" t="s">
-        <v>492</v>
+        <v>485</v>
       </c>
       <c r="M185" s="1">
-        <v>14857050.0</v>
+        <v>5993100.0</v>
       </c>
       <c r="N185" s="1">
-        <v>14889926.71</v>
+        <v>6054127.4</v>
       </c>
       <c r="O185" s="1">
-        <v>0.3</v>
+        <v>0.11</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>493</v>
+        <v>486</v>
       </c>
       <c r="B186" t="s">
-        <v>494</v>
+        <v>487</v>
       </c>
       <c r="C186" s="1">
-        <v>21299000.0</v>
+        <v>25700000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>100.014</v>
+        <v>100.853</v>
       </c>
       <c r="E186" s="1">
-        <v>99.91202385</v>
+        <v>102.00865759</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
-        <v>21280261.96</v>
+        <v>26216225.0</v>
       </c>
       <c r="I186" s="1">
-        <v>21719.9</v>
+        <v>-297004.0</v>
       </c>
       <c r="J186" s="1">
-        <v>0.10206594280102</v>
+        <v>-1.1329014760897</v>
       </c>
       <c r="K186">
-        <v>2.1</v>
+        <v>1.88</v>
       </c>
       <c r="L186" t="s">
-        <v>495</v>
+        <v>488</v>
       </c>
       <c r="M186" s="1">
-        <v>21301981.86</v>
+        <v>25919221.0</v>
       </c>
       <c r="N186" s="1">
-        <v>21749625.57</v>
+        <v>26401360.04</v>
       </c>
       <c r="O186" s="1">
-        <v>0.43</v>
+        <v>0.49</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>496</v>
+        <v>489</v>
       </c>
       <c r="B187" t="s">
-        <v>497</v>
+        <v>490</v>
       </c>
       <c r="C187" s="1">
-        <v>1000000.0</v>
+        <v>16100000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>99.374</v>
+        <v>101.447</v>
       </c>
       <c r="E187" s="1">
-        <v>98.02</v>
+        <v>101.68176398</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
-        <v>980200.0</v>
+        <v>16370764.0</v>
       </c>
       <c r="I187" s="1">
-        <v>13540.0</v>
+        <v>-37797.0</v>
       </c>
       <c r="J187" s="1">
-        <v>1.381350744746</v>
+        <v>-0.2308810999902</v>
       </c>
       <c r="K187">
-        <v>0.09</v>
-[...2 lines deleted...]
-        <v>866.44</v>
+        <v>1.64</v>
+      </c>
+      <c r="L187" t="s">
+        <v>491</v>
       </c>
       <c r="M187" s="1">
-        <v>993740.0</v>
+        <v>16332967.0</v>
       </c>
       <c r="N187" s="1">
-        <v>994606.44</v>
+        <v>16597459.12</v>
       </c>
       <c r="O187" s="1">
-        <v>0.02</v>
+        <v>0.31</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>498</v>
+        <v>492</v>
       </c>
       <c r="B188" t="s">
-        <v>499</v>
+        <v>493</v>
       </c>
       <c r="C188" s="1">
-        <v>25720000.0</v>
+        <v>3124000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>100.909</v>
+        <v>98.938</v>
       </c>
       <c r="E188" s="1">
-        <v>101.88829705</v>
+        <v>99.04783611</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
-        <v>26205670.0</v>
+        <v>3094254.4</v>
       </c>
       <c r="I188" s="1">
-        <v>-251875.2</v>
+        <v>-3431.28</v>
       </c>
       <c r="J188" s="1">
-        <v>-0.96114772108479</v>
+        <v>-0.1108919809567</v>
       </c>
       <c r="K188">
-        <v>1.7</v>
+        <v>0.16</v>
       </c>
       <c r="L188" t="s">
-        <v>500</v>
+        <v>494</v>
       </c>
       <c r="M188" s="1">
-        <v>25953794.8</v>
+        <v>3090823.12</v>
       </c>
       <c r="N188" s="1">
-        <v>26389801.65</v>
+        <v>3095851.48</v>
       </c>
       <c r="O188" s="1">
-        <v>0.53</v>
+        <v>0.06</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="B189" t="s">
-        <v>502</v>
+        <v>496</v>
       </c>
       <c r="C189" s="1">
-        <v>25000000.0</v>
+        <v>18844000.0</v>
       </c>
       <c r="D189" s="1">
-        <v>99.738</v>
+        <v>99.009</v>
       </c>
       <c r="E189" s="1">
-        <v>97.3739688</v>
+        <v>98.91863033</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
-        <v>24343492.2</v>
+        <v>18640226.7</v>
       </c>
       <c r="I189" s="1">
-        <v>591007.8</v>
+        <v>17029.26</v>
       </c>
       <c r="J189" s="1">
-        <v>2.4277856075227</v>
+        <v>0.091357579894669</v>
       </c>
       <c r="K189">
-        <v>0.16</v>
+        <v>0.32</v>
       </c>
       <c r="L189" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
       <c r="M189" s="1">
-        <v>24934500.0</v>
+        <v>18657255.96</v>
       </c>
       <c r="N189" s="1">
-        <v>24974702.74</v>
+        <v>18718176.29</v>
       </c>
       <c r="O189" s="1">
-        <v>0.5</v>
+        <v>0.35</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>504</v>
+        <v>498</v>
       </c>
       <c r="B190" t="s">
-        <v>505</v>
+        <v>499</v>
       </c>
       <c r="C190" s="1">
-        <v>11630000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>99.153</v>
+        <v>100.267</v>
       </c>
       <c r="E190" s="1">
-        <v>99.18027403</v>
+        <v>101.6185192</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
-        <v>11534665.87</v>
+        <v>10161851.92</v>
       </c>
       <c r="I190" s="1">
-        <v>-3171.97</v>
+        <v>-135151.92</v>
       </c>
       <c r="J190" s="1">
-        <v>-0.027499452829837</v>
+        <v>-1.3299930078099</v>
       </c>
       <c r="K190">
-        <v>1.46</v>
+        <v>3.31</v>
       </c>
       <c r="L190" t="s">
-        <v>506</v>
+        <v>500</v>
       </c>
       <c r="M190" s="1">
-        <v>11531493.9</v>
+        <v>10026700.0</v>
       </c>
       <c r="N190" s="1">
-        <v>11701280.55</v>
+        <v>10357658.9</v>
       </c>
       <c r="O190" s="1">
-        <v>0.23</v>
+        <v>0.19</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>507</v>
+        <v>501</v>
       </c>
       <c r="B191" t="s">
-        <v>508</v>
+        <v>502</v>
       </c>
       <c r="C191" s="1">
-        <v>51391000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D191" s="1">
-        <v>99.373</v>
+        <v>99.004</v>
       </c>
       <c r="E191" s="1">
-        <v>97.58929229</v>
+        <v>98.502</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
-        <v>50152113.2</v>
+        <v>14775300.0</v>
       </c>
       <c r="I191" s="1">
-        <v>916665.23</v>
+        <v>75300.0</v>
       </c>
       <c r="J191" s="1">
-        <v>1.8277699014286</v>
+        <v>0.50963432214574</v>
       </c>
       <c r="K191">
-        <v>0.09</v>
+        <v>0.25</v>
       </c>
       <c r="L191" t="s">
-        <v>509</v>
+        <v>503</v>
       </c>
       <c r="M191" s="1">
-        <v>51068778.43</v>
+        <v>14850600.0</v>
       </c>
       <c r="N191" s="1">
-        <v>51113305.56</v>
+        <v>14888356.85</v>
       </c>
       <c r="O191" s="1">
-        <v>1.02</v>
+        <v>0.28</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
-        <v>510</v>
+        <v>504</v>
       </c>
       <c r="B192" t="s">
-        <v>511</v>
+        <v>505</v>
       </c>
       <c r="C192" s="1">
-        <v>44441000.0</v>
+        <v>21299000.0</v>
       </c>
       <c r="D192" s="1">
-        <v>99.134</v>
+        <v>100.008</v>
       </c>
       <c r="E192" s="1">
-        <v>98.91493274</v>
+        <v>99.91202385</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
       <c r="G192">
         <v>1.0</v>
       </c>
       <c r="H192" s="1">
-        <v>43958785.26</v>
+        <v>21280261.96</v>
       </c>
       <c r="I192" s="1">
-        <v>97355.68</v>
+        <v>20441.96</v>
       </c>
       <c r="J192" s="1">
-        <v>0.22147036007519</v>
+        <v>0.096060659584098</v>
       </c>
       <c r="K192">
-        <v>1.36</v>
+        <v>2.23</v>
       </c>
       <c r="L192" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
       <c r="M192" s="1">
-        <v>44056140.94</v>
+        <v>21300703.92</v>
       </c>
       <c r="N192" s="1">
-        <v>44660508.1</v>
+        <v>21774679.61</v>
       </c>
       <c r="O192" s="1">
-        <v>0.89</v>
+        <v>0.41</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
-        <v>513</v>
+        <v>507</v>
       </c>
       <c r="B193" t="s">
-        <v>514</v>
+        <v>508</v>
       </c>
       <c r="C193" s="1">
-        <v>5000000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D193" s="1">
-        <v>98.857</v>
+        <v>99.474</v>
       </c>
       <c r="E193" s="1">
-        <v>98.9</v>
+        <v>98.02</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
       <c r="G193">
         <v>1.0</v>
       </c>
       <c r="H193" s="1">
-        <v>4945000.0</v>
+        <v>980200.0</v>
       </c>
       <c r="I193" s="1">
-        <v>-2150.0</v>
+        <v>14540.0</v>
       </c>
       <c r="J193" s="1">
-        <v>-0.043478260869565</v>
+        <v>1.4833707406652</v>
       </c>
       <c r="K193">
-        <v>0.03</v>
-[...2 lines deleted...]
-        <v>515</v>
+        <v>0.09</v>
+      </c>
+      <c r="L193">
+        <v>931.51</v>
       </c>
       <c r="M193" s="1">
-        <v>4942850.0</v>
+        <v>994740.0</v>
       </c>
       <c r="N193" s="1">
-        <v>4944545.21</v>
+        <v>995671.51</v>
       </c>
       <c r="O193" s="1">
-        <v>0.1</v>
+        <v>0.02</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
-        <v>516</v>
+        <v>509</v>
       </c>
       <c r="B194" t="s">
-        <v>517</v>
+        <v>510</v>
       </c>
       <c r="C194" s="1">
-        <v>20000000.0</v>
+        <v>31720000.0</v>
       </c>
       <c r="D194" s="1">
-        <v>99.849</v>
+        <v>100.727</v>
       </c>
       <c r="E194" s="1">
-        <v>98.811</v>
+        <v>101.67080706</v>
       </c>
       <c r="F194" t="s">
         <v>8</v>
       </c>
       <c r="G194">
         <v>1.0</v>
       </c>
       <c r="H194" s="1">
-        <v>19762200.0</v>
+        <v>32249980.0</v>
       </c>
       <c r="I194" s="1">
-        <v>207600.0</v>
+        <v>-299375.6</v>
       </c>
       <c r="J194" s="1">
-        <v>1.050490330024</v>
+        <v>-0.9282970097966</v>
       </c>
       <c r="K194">
-        <v>0.23</v>
+        <v>1.91</v>
       </c>
       <c r="L194" t="s">
-        <v>518</v>
+        <v>511</v>
       </c>
       <c r="M194" s="1">
-        <v>19969800.0</v>
+        <v>31950604.4</v>
       </c>
       <c r="N194" s="1">
-        <v>20016238.36</v>
+        <v>32557112.75</v>
       </c>
       <c r="O194" s="1">
-        <v>0.4</v>
+        <v>0.61</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
-        <v>519</v>
+        <v>512</v>
       </c>
       <c r="B195" t="s">
-        <v>520</v>
+        <v>513</v>
       </c>
       <c r="C195" s="1">
-        <v>5305000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D195" s="1">
-        <v>98.51</v>
+        <v>99.851</v>
       </c>
       <c r="E195" s="1">
-        <v>97.51</v>
+        <v>97.3739688</v>
       </c>
       <c r="F195" t="s">
         <v>8</v>
       </c>
       <c r="G195">
         <v>1.0</v>
       </c>
       <c r="H195" s="1">
-        <v>5172905.5</v>
+        <v>24343492.2</v>
       </c>
       <c r="I195" s="1">
-        <v>53050.0</v>
+        <v>619257.8</v>
       </c>
       <c r="J195" s="1">
-        <v>1.0255358424777</v>
+        <v>2.5438330495573</v>
       </c>
       <c r="K195">
-        <v>0.06</v>
+        <v>0.17</v>
       </c>
       <c r="L195" t="s">
-        <v>521</v>
+        <v>514</v>
       </c>
       <c r="M195" s="1">
-        <v>5225955.5</v>
+        <v>24962750.0</v>
       </c>
       <c r="N195" s="1">
-        <v>5229356.51</v>
+        <v>25005347.26</v>
       </c>
       <c r="O195" s="1">
-        <v>0.1</v>
+        <v>0.47</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
-        <v>522</v>
+        <v>515</v>
       </c>
       <c r="B196" t="s">
-        <v>523</v>
+        <v>516</v>
       </c>
       <c r="C196" s="1">
-        <v>9100000.0</v>
+        <v>11630000.0</v>
       </c>
       <c r="D196" s="1">
-        <v>99.167</v>
+        <v>98.913</v>
       </c>
       <c r="E196" s="1">
-        <v>98.67857143</v>
+        <v>99.18027403</v>
       </c>
       <c r="F196" t="s">
         <v>8</v>
       </c>
       <c r="G196">
         <v>1.0</v>
       </c>
       <c r="H196" s="1">
-        <v>8979750.0</v>
+        <v>11534665.87</v>
       </c>
       <c r="I196" s="1">
-        <v>44447.0</v>
+        <v>-31083.97</v>
       </c>
       <c r="J196" s="1">
-        <v>0.49496923633731</v>
+        <v>-0.26948305525559</v>
       </c>
       <c r="K196">
-        <v>0.36</v>
+        <v>1.53</v>
       </c>
       <c r="L196" t="s">
-        <v>524</v>
+        <v>517</v>
       </c>
       <c r="M196" s="1">
-        <v>9024197.0</v>
+        <v>11503581.9</v>
       </c>
       <c r="N196" s="1">
-        <v>9056607.96</v>
+        <v>11681834.11</v>
       </c>
       <c r="O196" s="1">
-        <v>0.18</v>
+        <v>0.22</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
-        <v>525</v>
+        <v>518</v>
       </c>
       <c r="B197" t="s">
-        <v>526</v>
+        <v>519</v>
       </c>
       <c r="C197" s="1">
-        <v>2500000.0</v>
+        <v>56431000.0</v>
       </c>
       <c r="D197" s="1">
-        <v>98.505</v>
+        <v>99.451</v>
       </c>
       <c r="E197" s="1">
-        <v>98.03</v>
+        <v>97.75503039</v>
       </c>
       <c r="F197" t="s">
         <v>8</v>
       </c>
       <c r="G197">
         <v>1.0</v>
       </c>
       <c r="H197" s="1">
-        <v>2450750.0</v>
+        <v>55164141.2</v>
       </c>
       <c r="I197" s="1">
-        <v>11875.0</v>
+        <v>957052.61</v>
       </c>
       <c r="J197" s="1">
-        <v>0.48454554728144</v>
+        <v>1.7349179905297</v>
       </c>
       <c r="K197">
-        <v>0.06</v>
+        <v>0.09</v>
       </c>
       <c r="L197" t="s">
-        <v>527</v>
+        <v>520</v>
       </c>
       <c r="M197" s="1">
-        <v>2462625.0</v>
+        <v>56121193.81</v>
       </c>
       <c r="N197" s="1">
-        <v>2464097.6</v>
+        <v>56173759.67</v>
       </c>
       <c r="O197" s="1">
-        <v>0.05</v>
+        <v>1.05</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
-        <v>528</v>
+        <v>521</v>
       </c>
       <c r="B198" t="s">
-        <v>529</v>
+        <v>522</v>
       </c>
       <c r="C198" s="1">
-        <v>69900000.0</v>
+        <v>44441000.0</v>
       </c>
       <c r="D198" s="1">
-        <v>98.617</v>
+        <v>98.89</v>
       </c>
       <c r="E198" s="1">
-        <v>98.0770309</v>
+        <v>98.91493274</v>
       </c>
       <c r="F198" t="s">
         <v>8</v>
       </c>
       <c r="G198">
         <v>1.0</v>
       </c>
       <c r="H198" s="1">
-        <v>68555844.6</v>
+        <v>43958785.26</v>
       </c>
       <c r="I198" s="1">
-        <v>377438.4</v>
+        <v>-11080.36</v>
       </c>
       <c r="J198" s="1">
-        <v>0.55055612282545</v>
+        <v>-0.025206247020849</v>
       </c>
       <c r="K198">
-        <v>0.07</v>
+        <v>0.06</v>
       </c>
       <c r="L198" t="s">
-        <v>530</v>
+        <v>523</v>
       </c>
       <c r="M198" s="1">
-        <v>68933283.0</v>
+        <v>43947704.9</v>
       </c>
       <c r="N198" s="1">
-        <v>68979244.64</v>
+        <v>43972817.11</v>
       </c>
       <c r="O198" s="1">
-        <v>1.37</v>
+        <v>0.82</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
-        <v>531</v>
+        <v>524</v>
       </c>
       <c r="B199" t="s">
-        <v>532</v>
+        <v>525</v>
       </c>
       <c r="C199" s="1">
-        <v>21900000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D199" s="1">
-        <v>99.535</v>
+        <v>98.588</v>
       </c>
       <c r="E199" s="1">
-        <v>97.79613699</v>
+        <v>98.9</v>
       </c>
       <c r="F199" t="s">
         <v>8</v>
       </c>
       <c r="G199">
         <v>1.0</v>
       </c>
       <c r="H199" s="1">
-        <v>21417354.0</v>
+        <v>4945000.0</v>
       </c>
       <c r="I199" s="1">
-        <v>380811.0</v>
+        <v>-15600.0</v>
       </c>
       <c r="J199" s="1">
-        <v>1.7780487729717</v>
+        <v>-0.3154701718908</v>
       </c>
       <c r="K199">
-        <v>0.58</v>
+        <v>0.09</v>
       </c>
       <c r="L199" t="s">
-        <v>533</v>
+        <v>526</v>
       </c>
       <c r="M199" s="1">
-        <v>21798165.0</v>
+        <v>4929400.0</v>
       </c>
       <c r="N199" s="1">
-        <v>21924165.0</v>
+        <v>4933869.18</v>
       </c>
       <c r="O199" s="1">
-        <v>0.44</v>
+        <v>0.09</v>
       </c>
       <c r="P199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
-        <v>534</v>
+        <v>527</v>
       </c>
       <c r="B200" t="s">
-        <v>535</v>
+        <v>528</v>
       </c>
       <c r="C200" s="1">
-        <v>20100000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D200" s="1">
-        <v>100.654</v>
+        <v>99.965</v>
       </c>
       <c r="E200" s="1">
-        <v>100.68908458</v>
+        <v>98.811</v>
       </c>
       <c r="F200" t="s">
         <v>8</v>
       </c>
       <c r="G200">
         <v>1.0</v>
       </c>
       <c r="H200" s="1">
-        <v>20238506.0</v>
+        <v>19762200.0</v>
       </c>
       <c r="I200" s="1">
-        <v>-7052.0</v>
+        <v>230800.0</v>
       </c>
       <c r="J200" s="1">
-        <v>-0.034844469250843</v>
+        <v>1.1678861665199</v>
       </c>
       <c r="K200">
-        <v>0.12</v>
+        <v>0.25</v>
       </c>
       <c r="L200" t="s">
-        <v>536</v>
+        <v>529</v>
       </c>
       <c r="M200" s="1">
-        <v>20231454.0</v>
+        <v>19993000.0</v>
       </c>
       <c r="N200" s="1">
-        <v>20254582.77</v>
+        <v>20042041.1</v>
       </c>
       <c r="O200" s="1">
-        <v>0.4</v>
+        <v>0.37</v>
       </c>
       <c r="P200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
-        <v>537</v>
+        <v>530</v>
       </c>
       <c r="B201" t="s">
-        <v>538</v>
+        <v>531</v>
       </c>
       <c r="C201" s="1">
-        <v>5000000.0</v>
+        <v>5305000.0</v>
       </c>
       <c r="D201" s="1">
-        <v>100.803</v>
+        <v>98.373</v>
       </c>
       <c r="E201" s="1">
-        <v>101.18676</v>
+        <v>97.51</v>
       </c>
       <c r="F201" t="s">
         <v>8</v>
       </c>
       <c r="G201">
         <v>1.0</v>
       </c>
       <c r="H201" s="1">
-        <v>5059338.0</v>
+        <v>5172905.5</v>
       </c>
       <c r="I201" s="1">
-        <v>-19188.0</v>
+        <v>45782.15</v>
       </c>
       <c r="J201" s="1">
-        <v>-0.37925910464966</v>
+        <v>0.88503743205825</v>
       </c>
       <c r="K201">
-        <v>1.35</v>
+        <v>0.1</v>
       </c>
       <c r="L201" t="s">
-        <v>539</v>
+        <v>532</v>
       </c>
       <c r="M201" s="1">
-        <v>5040150.0</v>
+        <v>5218687.65</v>
       </c>
       <c r="N201" s="1">
-        <v>5107444.52</v>
+        <v>5223745.57</v>
       </c>
       <c r="O201" s="1">
         <v>0.1</v>
       </c>
       <c r="P201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
-        <v>540</v>
+        <v>533</v>
       </c>
       <c r="B202" t="s">
-        <v>541</v>
+        <v>534</v>
       </c>
       <c r="C202" s="1">
-        <v>25000000.0</v>
+        <v>9100000.0</v>
       </c>
       <c r="D202" s="1">
-        <v>99.761</v>
+        <v>99.108</v>
       </c>
       <c r="E202" s="1">
-        <v>99.71</v>
+        <v>98.67857143</v>
       </c>
       <c r="F202" t="s">
         <v>8</v>
       </c>
       <c r="G202">
         <v>1.0</v>
       </c>
       <c r="H202" s="1">
-        <v>24927500.0</v>
+        <v>8979750.0</v>
       </c>
       <c r="I202" s="1">
-        <v>12750.0</v>
+        <v>39078.0</v>
       </c>
       <c r="J202" s="1">
-        <v>0.051148330157457</v>
+        <v>0.43517915309446</v>
       </c>
       <c r="K202">
-        <v>1.05</v>
+        <v>0.41</v>
       </c>
       <c r="L202" t="s">
-        <v>542</v>
+        <v>535</v>
       </c>
       <c r="M202" s="1">
-        <v>24940250.0</v>
+        <v>9018828.0</v>
       </c>
       <c r="N202" s="1">
-        <v>25203263.7</v>
+        <v>9055975.95</v>
       </c>
       <c r="O202" s="1">
-        <v>0.5</v>
+        <v>0.17</v>
       </c>
       <c r="P202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
-        <v>543</v>
+        <v>536</v>
       </c>
       <c r="B203" t="s">
-        <v>544</v>
+        <v>537</v>
       </c>
       <c r="C203" s="1">
-        <v>5000000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="D203" s="1">
-        <v>100.661</v>
+        <v>98.337</v>
       </c>
       <c r="E203" s="1">
-        <v>101.91</v>
+        <v>98.03</v>
       </c>
       <c r="F203" t="s">
         <v>8</v>
       </c>
       <c r="G203">
         <v>1.0</v>
       </c>
       <c r="H203" s="1">
-        <v>5095500.0</v>
+        <v>2450750.0</v>
       </c>
       <c r="I203" s="1">
-        <v>-62450.0</v>
+        <v>7675.0</v>
       </c>
       <c r="J203" s="1">
-        <v>-1.2255912079286</v>
+        <v>0.31316943792717</v>
       </c>
       <c r="K203">
-        <v>1.92</v>
+        <v>0.08</v>
       </c>
       <c r="L203" t="s">
-        <v>545</v>
+        <v>396</v>
       </c>
       <c r="M203" s="1">
-        <v>5033050.0</v>
+        <v>2458425.0</v>
       </c>
       <c r="N203" s="1">
-        <v>5129128.77</v>
+        <v>2460548.29</v>
       </c>
       <c r="O203" s="1">
-        <v>0.1</v>
+        <v>0.05</v>
       </c>
       <c r="P203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
-        <v>546</v>
+        <v>538</v>
       </c>
       <c r="B204" t="s">
-        <v>547</v>
+        <v>539</v>
       </c>
       <c r="C204" s="1">
-        <v>5000000.0</v>
+        <v>6200000.0</v>
       </c>
       <c r="D204" s="1">
-        <v>99.8836542</v>
+        <v>97.973</v>
       </c>
       <c r="E204" s="1">
-        <v>0.0</v>
+        <v>98.20403226</v>
       </c>
       <c r="F204" t="s">
         <v>8</v>
       </c>
       <c r="G204">
         <v>1.0</v>
       </c>
       <c r="H204" s="1">
-        <v>0.0</v>
+        <v>6088650.0</v>
       </c>
       <c r="I204" s="1">
-        <v>-5817.29</v>
+        <v>-14324.0</v>
       </c>
       <c r="J204" s="1">
-        <v>0</v>
+        <v>-0.23525740517192</v>
       </c>
       <c r="K204">
-        <v>0.0</v>
+        <v>0.03</v>
       </c>
       <c r="L204" t="s">
-        <v>548</v>
+        <v>540</v>
       </c>
       <c r="M204" s="1">
-        <v>-5817.29</v>
+        <v>6074326.0</v>
       </c>
       <c r="N204" s="1">
-        <v>-10005.85</v>
+        <v>6076491.75</v>
       </c>
       <c r="O204" s="1">
-        <v>0.0</v>
+        <v>0.11</v>
       </c>
       <c r="P204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
-        <v>549</v>
+        <v>541</v>
       </c>
       <c r="B205" t="s">
-        <v>550</v>
+        <v>542</v>
       </c>
       <c r="C205" s="1">
-        <v>1700000.0</v>
+        <v>69900000.0</v>
       </c>
       <c r="D205" s="1">
-        <v>99.88804647</v>
+        <v>98.463</v>
       </c>
       <c r="E205" s="1">
-        <v>0.0</v>
+        <v>98.0770309</v>
       </c>
       <c r="F205" t="s">
         <v>8</v>
       </c>
       <c r="G205">
         <v>1.0</v>
       </c>
       <c r="H205" s="1">
-        <v>0.0</v>
+        <v>68555844.6</v>
       </c>
       <c r="I205" s="1">
-        <v>-1903.21</v>
+        <v>269792.4</v>
       </c>
       <c r="J205" s="1">
-        <v>0</v>
+        <v>0.39353668760723</v>
       </c>
       <c r="K205">
-        <v>0.0</v>
+        <v>0.1</v>
       </c>
       <c r="L205" t="s">
-        <v>551</v>
+        <v>543</v>
       </c>
       <c r="M205" s="1">
-        <v>-1903.21</v>
+        <v>68825637.0</v>
       </c>
       <c r="N205" s="1">
-        <v>-3274.55</v>
+        <v>68898888.37</v>
       </c>
       <c r="O205" s="1">
-        <v>0.0</v>
+        <v>1.29</v>
       </c>
       <c r="P205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:16">
       <c r="A206" t="s">
-        <v>552</v>
+        <v>544</v>
       </c>
       <c r="B206" t="s">
-        <v>553</v>
+        <v>545</v>
       </c>
       <c r="C206" s="1">
-        <v>25000000.0</v>
+        <v>21900000.0</v>
       </c>
       <c r="D206" s="1">
-        <v>99.96210592</v>
+        <v>99.563</v>
       </c>
       <c r="E206" s="1">
-        <v>0.0</v>
+        <v>97.79613699</v>
       </c>
       <c r="F206" t="s">
         <v>8</v>
       </c>
       <c r="G206">
         <v>1.0</v>
       </c>
       <c r="H206" s="1">
-        <v>0.0</v>
+        <v>21417354.0</v>
       </c>
       <c r="I206" s="1">
-        <v>-9473.52</v>
+        <v>386943.0</v>
       </c>
       <c r="J206" s="1">
-        <v>0</v>
+        <v>1.8066797607211</v>
       </c>
       <c r="K206">
-        <v>0.0</v>
+        <v>0.62</v>
       </c>
       <c r="L206" t="s">
-        <v>554</v>
+        <v>546</v>
       </c>
       <c r="M206" s="1">
-        <v>-9473.52</v>
+        <v>21804297.0</v>
       </c>
       <c r="N206" s="1">
-        <v>-45658.73</v>
+        <v>21940272.0</v>
       </c>
       <c r="O206" s="1">
-        <v>0.0</v>
+        <v>0.41</v>
       </c>
       <c r="P206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:16">
       <c r="A207" t="s">
-        <v>555</v>
-[...2 lines deleted...]
-        <v>2615337482</v>
+        <v>547</v>
+      </c>
+      <c r="B207" t="s">
+        <v>548</v>
       </c>
       <c r="C207" s="1">
-        <v>13500000.0</v>
+        <v>36200000.0</v>
       </c>
       <c r="D207" s="1">
-        <v>99.98873363</v>
+        <v>100.327</v>
       </c>
       <c r="E207" s="1">
-        <v>0.0</v>
+        <v>100.61786188</v>
       </c>
       <c r="F207" t="s">
         <v>8</v>
       </c>
       <c r="G207">
         <v>1.0</v>
       </c>
       <c r="H207" s="1">
-        <v>0.0</v>
+        <v>36423666.0</v>
       </c>
       <c r="I207" s="1">
-        <v>-1520.96</v>
+        <v>-105292.0</v>
       </c>
       <c r="J207" s="1">
-        <v>0</v>
+        <v>-0.2890757893508</v>
       </c>
       <c r="K207">
-        <v>0.0</v>
+        <v>0.27</v>
       </c>
       <c r="L207" t="s">
-        <v>556</v>
+        <v>549</v>
       </c>
       <c r="M207" s="1">
-        <v>-1520.96</v>
+        <v>36318374.0</v>
       </c>
       <c r="N207" s="1">
-        <v>-8451.37</v>
+        <v>36416560.3</v>
       </c>
       <c r="O207" s="1">
-        <v>0.0</v>
+        <v>0.68</v>
       </c>
       <c r="P207">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:16">
       <c r="A208" t="s">
-        <v>557</v>
-[...2 lines deleted...]
-        <v>2615354222</v>
+        <v>550</v>
+      </c>
+      <c r="B208" t="s">
+        <v>551</v>
       </c>
       <c r="C208" s="1">
         <v>5000000.0</v>
       </c>
       <c r="D208" s="1">
-        <v>99.9883498</v>
+        <v>100.602</v>
       </c>
       <c r="E208" s="1">
-        <v>0.0</v>
+        <v>101.18676</v>
       </c>
       <c r="F208" t="s">
         <v>8</v>
       </c>
       <c r="G208">
         <v>1.0</v>
       </c>
       <c r="H208" s="1">
-        <v>0.0</v>
+        <v>5059338.0</v>
       </c>
       <c r="I208" s="1">
-        <v>-582.51</v>
+        <v>-29238.0</v>
       </c>
       <c r="J208" s="1">
-        <v>0</v>
+        <v>-0.57790169385797</v>
       </c>
       <c r="K208">
-        <v>0.0</v>
+        <v>1.54</v>
       </c>
       <c r="L208" t="s">
-        <v>558</v>
+        <v>552</v>
       </c>
       <c r="M208" s="1">
-        <v>-582.51</v>
+        <v>5030100.0</v>
       </c>
       <c r="N208" s="1">
-        <v>-3281.41</v>
+        <v>5107154.79</v>
       </c>
       <c r="O208" s="1">
-        <v>0.0</v>
+        <v>0.1</v>
       </c>
       <c r="P208">
         <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:16">
       <c r="A209" t="s">
-        <v>559</v>
-[...2 lines deleted...]
-        <v>2621898872</v>
+        <v>553</v>
+      </c>
+      <c r="B209" t="s">
+        <v>554</v>
       </c>
       <c r="C209" s="1">
-        <v>5000000.0</v>
+        <v>33150000.0</v>
       </c>
       <c r="D209" s="1">
-        <v>100.010202</v>
+        <v>99.772</v>
       </c>
       <c r="E209" s="1">
-        <v>0.0</v>
+        <v>99.7321267</v>
       </c>
       <c r="F209" t="s">
         <v>8</v>
       </c>
       <c r="G209">
         <v>1.0</v>
       </c>
       <c r="H209" s="1">
-        <v>0.0</v>
+        <v>33061200.0</v>
       </c>
       <c r="I209" s="1">
-        <v>510.1</v>
+        <v>13218.0</v>
       </c>
       <c r="J209" s="1">
-        <v>0</v>
+        <v>0.039980399985481</v>
       </c>
       <c r="K209">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>307.5</v>
+        <v>1.13</v>
+      </c>
+      <c r="L209" t="s">
+        <v>555</v>
       </c>
       <c r="M209" s="1">
-        <v>510.1</v>
+        <v>33074418.0</v>
       </c>
       <c r="N209" s="1">
-        <v>817.6</v>
+        <v>33449393.35</v>
       </c>
       <c r="O209" s="1">
-        <v>0.0</v>
+        <v>0.63</v>
       </c>
       <c r="P209">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:16">
       <c r="A210" t="s">
-        <v>560</v>
-[...2 lines deleted...]
-        <v>2631260002</v>
+        <v>556</v>
+      </c>
+      <c r="B210" t="s">
+        <v>557</v>
       </c>
       <c r="C210" s="1">
-        <v>4500000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D210" s="1">
-        <v>99.99234222</v>
+        <v>100.532</v>
       </c>
       <c r="E210" s="1">
-        <v>0.0</v>
+        <v>101.91</v>
       </c>
       <c r="F210" t="s">
         <v>8</v>
       </c>
       <c r="G210">
         <v>1.0</v>
       </c>
       <c r="H210" s="1">
-        <v>0.0</v>
+        <v>5095500.0</v>
       </c>
       <c r="I210" s="1">
-        <v>-344.6</v>
+        <v>-68900.0</v>
       </c>
       <c r="J210" s="1">
-        <v>0</v>
+        <v>-1.3521734864096</v>
       </c>
       <c r="K210">
-        <v>0.0</v>
+        <v>2.12</v>
       </c>
       <c r="L210" t="s">
-        <v>561</v>
+        <v>558</v>
       </c>
       <c r="M210" s="1">
-        <v>-344.6</v>
+        <v>5026600.0</v>
       </c>
       <c r="N210" s="1">
-        <v>-2141.04</v>
+        <v>5132764.38</v>
       </c>
       <c r="O210" s="1">
-        <v>0.0</v>
+        <v>0.1</v>
       </c>
       <c r="P210">
         <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:16">
       <c r="A211" t="s">
-        <v>562</v>
-[...2 lines deleted...]
-        <v>2658022692</v>
+        <v>559</v>
+      </c>
+      <c r="B211" t="s">
+        <v>560</v>
       </c>
       <c r="C211" s="1">
-        <v>6000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D211" s="1">
-        <v>99.970639</v>
+        <v>99.981557</v>
       </c>
       <c r="E211" s="1">
         <v>0.0</v>
       </c>
       <c r="F211" t="s">
         <v>8</v>
       </c>
       <c r="G211">
         <v>1.0</v>
       </c>
       <c r="H211" s="1">
         <v>0.0</v>
       </c>
       <c r="I211" s="1">
-        <v>-1761.66</v>
+        <v>-922.15</v>
       </c>
       <c r="J211" s="1">
         <v>0</v>
       </c>
       <c r="K211">
         <v>0.0</v>
       </c>
       <c r="L211" t="s">
-        <v>563</v>
+        <v>561</v>
       </c>
       <c r="M211" s="1">
-        <v>-1761.66</v>
+        <v>-922.15</v>
       </c>
       <c r="N211" s="1">
-        <v>-10892.61</v>
+        <v>-5614.49</v>
       </c>
       <c r="O211" s="1">
         <v>0.0</v>
       </c>
       <c r="P211">
         <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:16">
       <c r="A212" t="s">
-        <v>564</v>
-[...2 lines deleted...]
-        <v>2669237052</v>
+        <v>562</v>
+      </c>
+      <c r="B212" t="s">
+        <v>563</v>
       </c>
       <c r="C212" s="1">
-        <v>8200000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D212" s="1">
-        <v>99.97430537</v>
+        <v>99.98555471</v>
       </c>
       <c r="E212" s="1">
         <v>0.0</v>
       </c>
       <c r="F212" t="s">
         <v>8</v>
       </c>
       <c r="G212">
         <v>1.0</v>
       </c>
       <c r="H212" s="1">
         <v>0.0</v>
       </c>
       <c r="I212" s="1">
-        <v>-2106.96</v>
+        <v>-245.57</v>
       </c>
       <c r="J212" s="1">
         <v>0</v>
       </c>
       <c r="K212">
         <v>0.0</v>
       </c>
       <c r="L212" t="s">
-        <v>565</v>
+        <v>564</v>
       </c>
       <c r="M212" s="1">
-        <v>-2106.96</v>
+        <v>-245.57</v>
       </c>
       <c r="N212" s="1">
-        <v>-13493.3</v>
+        <v>-1781.47</v>
       </c>
       <c r="O212" s="1">
         <v>0.0</v>
       </c>
       <c r="P212">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:16">
       <c r="A213" t="s">
+        <v>565</v>
+      </c>
+      <c r="B213" t="s">
         <v>566</v>
       </c>
-      <c r="B213">
-[...1 lines deleted...]
-      </c>
       <c r="C213" s="1">
-        <v>35000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D213" s="1">
-        <v>99.98973989</v>
+        <v>99.97514532</v>
       </c>
       <c r="E213" s="1">
         <v>0.0</v>
       </c>
       <c r="F213" t="s">
         <v>8</v>
       </c>
       <c r="G213">
         <v>1.0</v>
       </c>
       <c r="H213" s="1">
         <v>0.0</v>
       </c>
       <c r="I213" s="1">
-        <v>-3591.04</v>
+        <v>-6213.67</v>
       </c>
       <c r="J213" s="1">
         <v>0</v>
       </c>
       <c r="K213">
         <v>0.0</v>
       </c>
       <c r="L213" t="s">
         <v>567</v>
       </c>
       <c r="M213" s="1">
-        <v>-3591.04</v>
+        <v>-6213.67</v>
       </c>
       <c r="N213" s="1">
-        <v>-33133.18</v>
+        <v>-44842.01</v>
       </c>
       <c r="O213" s="1">
         <v>0.0</v>
       </c>
       <c r="P213">
         <v>1</v>
       </c>
     </row>
     <row r="214" spans="1:16">
       <c r="A214" t="s">
         <v>568</v>
       </c>
       <c r="B214">
-        <v>2674082092</v>
+        <v>2615337482</v>
       </c>
       <c r="C214" s="1">
-        <v>10900000.0</v>
+        <v>13500000.0</v>
       </c>
       <c r="D214" s="1">
-        <v>99.99893055</v>
+        <v>99.99396059</v>
       </c>
       <c r="E214" s="1">
         <v>0.0</v>
       </c>
       <c r="F214" t="s">
         <v>8</v>
       </c>
       <c r="G214">
         <v>1.0</v>
       </c>
       <c r="H214" s="1">
         <v>0.0</v>
       </c>
       <c r="I214" s="1">
-        <v>-116.57</v>
+        <v>-815.32</v>
       </c>
       <c r="J214" s="1">
         <v>0</v>
       </c>
       <c r="K214">
         <v>0.0</v>
       </c>
-      <c r="L214">
-        <v>717.4</v>
+      <c r="L214" t="s">
+        <v>569</v>
       </c>
       <c r="M214" s="1">
-        <v>-116.57</v>
+        <v>-815.32</v>
       </c>
       <c r="N214" s="1">
-        <v>600.83</v>
+        <v>-8362.72</v>
       </c>
       <c r="O214" s="1">
         <v>0.0</v>
       </c>
       <c r="P214">
         <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:16">
       <c r="A215" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
       <c r="B215">
-        <v>2674133292</v>
+        <v>2615354222</v>
       </c>
       <c r="C215" s="1">
-        <v>20000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D215" s="1">
-        <v>99.99554205</v>
+        <v>99.993732</v>
       </c>
       <c r="E215" s="1">
         <v>0.0</v>
       </c>
       <c r="F215" t="s">
         <v>8</v>
       </c>
       <c r="G215">
         <v>1.0</v>
       </c>
       <c r="H215" s="1">
         <v>0.0</v>
       </c>
       <c r="I215" s="1">
-        <v>-891.59</v>
+        <v>-313.4</v>
       </c>
       <c r="J215" s="1">
         <v>0</v>
       </c>
       <c r="K215">
         <v>0.0</v>
       </c>
       <c r="L215" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="M215" s="1">
-        <v>-891.59</v>
+        <v>-313.4</v>
       </c>
       <c r="N215" s="1">
-        <v>-2375.03</v>
+        <v>-3248.73</v>
       </c>
       <c r="O215" s="1">
         <v>0.0</v>
       </c>
       <c r="P215">
         <v>1</v>
       </c>
     </row>
     <row r="216" spans="1:16">
       <c r="A216" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
       <c r="B216">
-        <v>2675905922</v>
+        <v>2621898872</v>
       </c>
       <c r="C216" s="1">
-        <v>15000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D216" s="1">
-        <v>99.9782562</v>
+        <v>100.0706176</v>
       </c>
       <c r="E216" s="1">
         <v>0.0</v>
       </c>
       <c r="F216" t="s">
         <v>8</v>
       </c>
       <c r="G216">
         <v>1.0</v>
       </c>
       <c r="H216" s="1">
         <v>0.0</v>
       </c>
       <c r="I216" s="1">
-        <v>-3261.57</v>
+        <v>3530.88</v>
       </c>
       <c r="J216" s="1">
         <v>0</v>
       </c>
       <c r="K216">
         <v>0.0</v>
       </c>
-      <c r="L216" t="s">
-        <v>572</v>
+      <c r="L216">
+        <v>378.65</v>
       </c>
       <c r="M216" s="1">
-        <v>-3261.57</v>
+        <v>3530.88</v>
       </c>
       <c r="N216" s="1">
-        <v>-13351.78</v>
+        <v>3909.53</v>
       </c>
       <c r="O216" s="1">
         <v>0.0</v>
       </c>
       <c r="P216">
         <v>1</v>
       </c>
     </row>
     <row r="217" spans="1:16">
       <c r="A217" t="s">
         <v>573</v>
       </c>
       <c r="B217">
-        <v>2677223832</v>
+        <v>2631260002</v>
       </c>
       <c r="C217" s="1">
-        <v>9100000.0</v>
+        <v>4500000.0</v>
       </c>
       <c r="D217" s="1">
-        <v>99.98956538</v>
+        <v>99.99726889</v>
       </c>
       <c r="E217" s="1">
         <v>0.0</v>
       </c>
       <c r="F217" t="s">
         <v>8</v>
       </c>
       <c r="G217">
         <v>1.0</v>
       </c>
       <c r="H217" s="1">
         <v>0.0</v>
       </c>
       <c r="I217" s="1">
-        <v>-949.55</v>
+        <v>-122.9</v>
       </c>
       <c r="J217" s="1">
         <v>0</v>
       </c>
       <c r="K217">
         <v>0.0</v>
       </c>
       <c r="L217" t="s">
         <v>574</v>
       </c>
       <c r="M217" s="1">
-        <v>-949.55</v>
+        <v>-122.9</v>
       </c>
       <c r="N217" s="1">
-        <v>-5100.31</v>
+        <v>-2140.7</v>
       </c>
       <c r="O217" s="1">
         <v>0.0</v>
       </c>
       <c r="P217">
         <v>1</v>
       </c>
     </row>
     <row r="218" spans="1:16">
       <c r="A218" t="s">
         <v>575</v>
       </c>
       <c r="B218">
-        <v>2679849772</v>
+        <v>2658022692</v>
       </c>
       <c r="C218" s="1">
-        <v>15000000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="D218" s="1">
-        <v>99.9946806</v>
+        <v>99.98182783</v>
       </c>
       <c r="E218" s="1">
         <v>0.0</v>
       </c>
       <c r="F218" t="s">
         <v>8</v>
       </c>
       <c r="G218">
         <v>1.0</v>
       </c>
       <c r="H218" s="1">
         <v>0.0</v>
       </c>
       <c r="I218" s="1">
-        <v>-797.91</v>
+        <v>-1090.33</v>
       </c>
       <c r="J218" s="1">
         <v>0</v>
       </c>
       <c r="K218">
         <v>0.0</v>
       </c>
       <c r="L218" t="s">
         <v>576</v>
       </c>
       <c r="M218" s="1">
-        <v>-797.91</v>
+        <v>-1090.33</v>
       </c>
       <c r="N218" s="1">
-        <v>-5355.91</v>
+        <v>-10837.4</v>
       </c>
       <c r="O218" s="1">
         <v>0.0</v>
       </c>
       <c r="P218">
         <v>1</v>
       </c>
     </row>
     <row r="219" spans="1:16">
       <c r="A219" t="s">
         <v>577</v>
       </c>
       <c r="B219">
-        <v>2686335662</v>
+        <v>2669237052</v>
       </c>
       <c r="C219" s="1">
-        <v>14000000.0</v>
+        <v>8200000.0</v>
       </c>
       <c r="D219" s="1">
-        <v>99.97630943</v>
+        <v>99.98471463</v>
       </c>
       <c r="E219" s="1">
         <v>0.0</v>
       </c>
       <c r="F219" t="s">
         <v>8</v>
       </c>
       <c r="G219">
         <v>1.0</v>
       </c>
       <c r="H219" s="1">
         <v>0.0</v>
       </c>
       <c r="I219" s="1">
-        <v>-3316.68</v>
+        <v>-1253.4</v>
       </c>
       <c r="J219" s="1">
         <v>0</v>
       </c>
       <c r="K219">
         <v>0.0</v>
       </c>
       <c r="L219" t="s">
         <v>578</v>
       </c>
       <c r="M219" s="1">
-        <v>-3316.68</v>
+        <v>-1253.4</v>
       </c>
       <c r="N219" s="1">
-        <v>-18163.68</v>
+        <v>-13434.91</v>
       </c>
       <c r="O219" s="1">
         <v>0.0</v>
       </c>
       <c r="P219">
         <v>1</v>
       </c>
     </row>
     <row r="220" spans="1:16">
       <c r="A220" t="s">
         <v>579</v>
       </c>
       <c r="B220">
-        <v>2694693442</v>
+        <v>2670063452</v>
       </c>
       <c r="C220" s="1">
-        <v>15000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="D220" s="1">
-        <v>99.98988407</v>
+        <v>99.99722243</v>
       </c>
       <c r="E220" s="1">
         <v>0.0</v>
       </c>
       <c r="F220" t="s">
         <v>8</v>
       </c>
       <c r="G220">
         <v>1.0</v>
       </c>
       <c r="H220" s="1">
         <v>0.0</v>
       </c>
       <c r="I220" s="1">
-        <v>-1517.39</v>
+        <v>-972.15</v>
       </c>
       <c r="J220" s="1">
         <v>0</v>
       </c>
       <c r="K220">
         <v>0.0</v>
       </c>
       <c r="L220" t="s">
         <v>580</v>
       </c>
       <c r="M220" s="1">
-        <v>-1517.39</v>
+        <v>-972.15</v>
       </c>
       <c r="N220" s="1">
-        <v>-8239.14</v>
+        <v>-33181.48</v>
       </c>
       <c r="O220" s="1">
         <v>0.0</v>
       </c>
       <c r="P220">
         <v>1</v>
       </c>
     </row>
     <row r="221" spans="1:16">
       <c r="A221" t="s">
         <v>581</v>
       </c>
       <c r="B221">
-        <v>2698945062</v>
+        <v>2674133292</v>
       </c>
       <c r="C221" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D221" s="1">
-        <v>99.99166107</v>
+        <v>99.9987813</v>
       </c>
       <c r="E221" s="1">
         <v>0.0</v>
       </c>
       <c r="F221" t="s">
         <v>8</v>
       </c>
       <c r="G221">
         <v>1.0</v>
       </c>
       <c r="H221" s="1">
         <v>0.0</v>
       </c>
       <c r="I221" s="1">
-        <v>-1250.84</v>
+        <v>-243.74</v>
       </c>
       <c r="J221" s="1">
         <v>0</v>
       </c>
       <c r="K221">
         <v>0.0</v>
       </c>
       <c r="L221" t="s">
         <v>582</v>
       </c>
       <c r="M221" s="1">
-        <v>-1250.84</v>
+        <v>-243.74</v>
       </c>
       <c r="N221" s="1">
-        <v>-5767.0</v>
+        <v>-2385.74</v>
       </c>
       <c r="O221" s="1">
         <v>0.0</v>
       </c>
       <c r="P221">
         <v>1</v>
       </c>
     </row>
     <row r="222" spans="1:16">
       <c r="A222" t="s">
         <v>583</v>
       </c>
       <c r="B222">
-        <v>2699350692</v>
+        <v>2675905922</v>
       </c>
       <c r="C222" s="1">
-        <v>8000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D222" s="1">
-        <v>99.99834525</v>
+        <v>99.9920026</v>
       </c>
       <c r="E222" s="1">
         <v>0.0</v>
       </c>
       <c r="F222" t="s">
         <v>8</v>
       </c>
       <c r="G222">
         <v>1.0</v>
       </c>
       <c r="H222" s="1">
         <v>0.0</v>
       </c>
       <c r="I222" s="1">
-        <v>-132.38</v>
+        <v>-1199.61</v>
       </c>
       <c r="J222" s="1">
         <v>0</v>
       </c>
       <c r="K222">
         <v>0.0</v>
       </c>
       <c r="L222" t="s">
         <v>584</v>
       </c>
       <c r="M222" s="1">
-        <v>-132.38</v>
+        <v>-1199.61</v>
       </c>
       <c r="N222" s="1">
-        <v>-3273.98</v>
+        <v>-11867.86</v>
       </c>
       <c r="O222" s="1">
         <v>0.0</v>
       </c>
       <c r="P222">
         <v>1</v>
       </c>
     </row>
     <row r="223" spans="1:16">
       <c r="A223" t="s">
         <v>585</v>
       </c>
       <c r="B223">
-        <v>2699669522</v>
+        <v>2677223832</v>
       </c>
       <c r="C223" s="1">
-        <v>16000000.0</v>
+        <v>9100000.0</v>
       </c>
       <c r="D223" s="1">
-        <v>99.99518756</v>
+        <v>99.99445593</v>
       </c>
       <c r="E223" s="1">
         <v>0.0</v>
       </c>
       <c r="F223" t="s">
         <v>8</v>
       </c>
       <c r="G223">
         <v>1.0</v>
       </c>
       <c r="H223" s="1">
         <v>0.0</v>
       </c>
       <c r="I223" s="1">
-        <v>-769.99</v>
+        <v>-504.51</v>
       </c>
       <c r="J223" s="1">
         <v>0</v>
       </c>
       <c r="K223">
         <v>0.0</v>
       </c>
       <c r="L223" t="s">
         <v>586</v>
       </c>
       <c r="M223" s="1">
-        <v>-769.99</v>
+        <v>-504.51</v>
       </c>
       <c r="N223" s="1">
-        <v>-7377.72</v>
+        <v>-5039.95</v>
       </c>
       <c r="O223" s="1">
         <v>0.0</v>
       </c>
       <c r="P223">
         <v>1</v>
       </c>
     </row>
     <row r="224" spans="1:16">
       <c r="A224" t="s">
         <v>587</v>
       </c>
       <c r="B224">
-        <v>2701398352</v>
+        <v>2679849772</v>
       </c>
       <c r="C224" s="1">
-        <v>1100000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D224" s="1">
-        <v>99.99666364</v>
+        <v>99.99950173</v>
       </c>
       <c r="E224" s="1">
         <v>0.0</v>
       </c>
       <c r="F224" t="s">
         <v>8</v>
       </c>
       <c r="G224">
         <v>1.0</v>
       </c>
       <c r="H224" s="1">
         <v>0.0</v>
       </c>
       <c r="I224" s="1">
-        <v>-36.7</v>
+        <v>-74.74</v>
       </c>
       <c r="J224" s="1">
         <v>0</v>
       </c>
       <c r="K224">
         <v>0.0</v>
       </c>
-      <c r="L224">
-        <v>103.39</v>
+      <c r="L224" t="s">
+        <v>588</v>
       </c>
       <c r="M224" s="1">
-        <v>-36.7</v>
+        <v>-74.74</v>
       </c>
       <c r="N224" s="1">
-        <v>66.69</v>
+        <v>-5368.49</v>
       </c>
       <c r="O224" s="1">
         <v>0.0</v>
       </c>
       <c r="P224">
         <v>1</v>
       </c>
     </row>
     <row r="225" spans="1:16">
       <c r="A225" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="B225">
-        <v>2706544732</v>
+        <v>2686335662</v>
       </c>
       <c r="C225" s="1">
-        <v>50000000.0</v>
+        <v>14000000.0</v>
       </c>
       <c r="D225" s="1">
-        <v>99.99376954</v>
+        <v>99.98526321</v>
       </c>
       <c r="E225" s="1">
         <v>0.0</v>
       </c>
       <c r="F225" t="s">
         <v>8</v>
       </c>
       <c r="G225">
         <v>1.0</v>
       </c>
       <c r="H225" s="1">
         <v>0.0</v>
       </c>
       <c r="I225" s="1">
-        <v>-3115.23</v>
+        <v>-2063.15</v>
       </c>
       <c r="J225" s="1">
         <v>0</v>
       </c>
       <c r="K225">
         <v>0.0</v>
       </c>
       <c r="L225" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="M225" s="1">
-        <v>-3115.23</v>
+        <v>-2063.15</v>
       </c>
       <c r="N225" s="1">
-        <v>-54546.48</v>
+        <v>-17941.33</v>
       </c>
       <c r="O225" s="1">
         <v>0.0</v>
       </c>
       <c r="P225">
         <v>1</v>
       </c>
     </row>
     <row r="226" spans="1:16">
       <c r="A226" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
       <c r="B226">
-        <v>2708509012</v>
+        <v>2694693442</v>
       </c>
       <c r="C226" s="1">
-        <v>12500000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D226" s="1">
-        <v>99.99354632</v>
+        <v>99.99495127</v>
       </c>
       <c r="E226" s="1">
         <v>0.0</v>
       </c>
       <c r="F226" t="s">
         <v>8</v>
       </c>
       <c r="G226">
         <v>1.0</v>
       </c>
       <c r="H226" s="1">
         <v>0.0</v>
       </c>
       <c r="I226" s="1">
-        <v>-806.71</v>
+        <v>-757.31</v>
       </c>
       <c r="J226" s="1">
         <v>0</v>
       </c>
       <c r="K226">
         <v>0.0</v>
       </c>
       <c r="L226" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="M226" s="1">
-        <v>-806.71</v>
+        <v>-757.31</v>
       </c>
       <c r="N226" s="1">
-        <v>-11610.53</v>
+        <v>-8159.85</v>
       </c>
       <c r="O226" s="1">
         <v>0.0</v>
       </c>
       <c r="P226">
         <v>1</v>
       </c>
     </row>
     <row r="227" spans="1:16">
       <c r="A227" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="B227">
-        <v>2712519372</v>
+        <v>2698945062</v>
       </c>
       <c r="C227" s="1">
-        <v>4900000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D227" s="1">
-        <v>99.9570398</v>
+        <v>99.99562193</v>
       </c>
       <c r="E227" s="1">
         <v>0.0</v>
       </c>
       <c r="F227" t="s">
         <v>8</v>
       </c>
       <c r="G227">
         <v>1.0</v>
       </c>
       <c r="H227" s="1">
         <v>0.0</v>
       </c>
       <c r="I227" s="1">
-        <v>-2105.05</v>
+        <v>-656.71</v>
       </c>
       <c r="J227" s="1">
         <v>0</v>
       </c>
       <c r="K227">
         <v>0.0</v>
       </c>
       <c r="L227" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="M227" s="1">
-        <v>-2105.05</v>
+        <v>-656.71</v>
       </c>
       <c r="N227" s="1">
-        <v>-7992.26</v>
+        <v>-5653.8</v>
       </c>
       <c r="O227" s="1">
         <v>0.0</v>
       </c>
       <c r="P227">
         <v>1</v>
       </c>
     </row>
     <row r="228" spans="1:16">
       <c r="A228" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="B228">
-        <v>2715283672</v>
+        <v>2701398352</v>
       </c>
       <c r="C228" s="1">
-        <v>20000000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D228" s="1">
-        <v>99.9614272</v>
+        <v>99.99884818</v>
       </c>
       <c r="E228" s="1">
         <v>0.0</v>
       </c>
       <c r="F228" t="s">
         <v>8</v>
       </c>
       <c r="G228">
         <v>1.0</v>
       </c>
       <c r="H228" s="1">
         <v>0.0</v>
       </c>
       <c r="I228" s="1">
-        <v>-7714.56</v>
+        <v>-12.67</v>
       </c>
       <c r="J228" s="1">
         <v>0</v>
       </c>
       <c r="K228">
         <v>0.0</v>
       </c>
-      <c r="L228" t="s">
-        <v>595</v>
+      <c r="L228">
+        <v>80.05</v>
       </c>
       <c r="M228" s="1">
-        <v>-7714.56</v>
+        <v>-12.67</v>
       </c>
       <c r="N228" s="1">
-        <v>-27706.56</v>
+        <v>67.38</v>
       </c>
       <c r="O228" s="1">
         <v>0.0</v>
       </c>
       <c r="P228">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:16">
       <c r="A229" t="s">
         <v>596</v>
       </c>
       <c r="B229">
-        <v>2715298432</v>
+        <v>2712519372</v>
       </c>
       <c r="C229" s="1">
-        <v>30000000.0</v>
+        <v>4900000.0</v>
       </c>
       <c r="D229" s="1">
-        <v>99.9919952</v>
+        <v>99.97459735</v>
       </c>
       <c r="E229" s="1">
         <v>0.0</v>
       </c>
       <c r="F229" t="s">
         <v>8</v>
       </c>
       <c r="G229">
         <v>1.0</v>
       </c>
       <c r="H229" s="1">
         <v>0.0</v>
       </c>
       <c r="I229" s="1">
-        <v>-2401.44</v>
+        <v>-1244.73</v>
       </c>
       <c r="J229" s="1">
         <v>0</v>
       </c>
       <c r="K229">
         <v>0.0</v>
       </c>
       <c r="L229" t="s">
         <v>597</v>
       </c>
       <c r="M229" s="1">
-        <v>-2401.44</v>
+        <v>-1244.73</v>
       </c>
       <c r="N229" s="1">
-        <v>-24990.77</v>
+        <v>-7510.85</v>
       </c>
       <c r="O229" s="1">
         <v>0.0</v>
       </c>
       <c r="P229">
         <v>1</v>
       </c>
     </row>
     <row r="230" spans="1:16">
       <c r="A230" t="s">
         <v>598</v>
       </c>
       <c r="B230">
-        <v>2716928862</v>
+        <v>2715283672</v>
       </c>
       <c r="C230" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D230" s="1">
-        <v>99.9611853</v>
+        <v>99.9802532</v>
       </c>
       <c r="E230" s="1">
         <v>0.0</v>
       </c>
       <c r="F230" t="s">
         <v>8</v>
       </c>
       <c r="G230">
         <v>1.0</v>
       </c>
       <c r="H230" s="1">
         <v>0.0</v>
       </c>
       <c r="I230" s="1">
-        <v>-3881.47</v>
+        <v>-3949.36</v>
       </c>
       <c r="J230" s="1">
         <v>0</v>
       </c>
       <c r="K230">
         <v>0.0</v>
       </c>
       <c r="L230" t="s">
         <v>599</v>
       </c>
       <c r="M230" s="1">
-        <v>-3881.47</v>
+        <v>-3949.36</v>
       </c>
       <c r="N230" s="1">
-        <v>-13802.94</v>
+        <v>-25237.92</v>
       </c>
       <c r="O230" s="1">
         <v>0.0</v>
       </c>
       <c r="P230">
         <v>1</v>
       </c>
     </row>
     <row r="231" spans="1:16">
       <c r="A231" t="s">
         <v>600</v>
       </c>
       <c r="B231">
-        <v>2721415922</v>
+        <v>2715298432</v>
       </c>
       <c r="C231" s="1">
-        <v>18000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D231" s="1">
-        <v>99.93398461</v>
+        <v>99.99924827</v>
       </c>
       <c r="E231" s="1">
         <v>0.0</v>
       </c>
       <c r="F231" t="s">
         <v>8</v>
       </c>
       <c r="G231">
         <v>1.0</v>
       </c>
       <c r="H231" s="1">
         <v>0.0</v>
       </c>
       <c r="I231" s="1">
-        <v>-11882.77</v>
+        <v>-225.52</v>
       </c>
       <c r="J231" s="1">
         <v>0</v>
       </c>
       <c r="K231">
         <v>0.0</v>
       </c>
       <c r="L231" t="s">
         <v>601</v>
       </c>
       <c r="M231" s="1">
-        <v>-11882.77</v>
+        <v>-225.52</v>
       </c>
       <c r="N231" s="1">
-        <v>-20517.32</v>
+        <v>-25030.52</v>
       </c>
       <c r="O231" s="1">
         <v>0.0</v>
       </c>
       <c r="P231">
         <v>1</v>
       </c>
     </row>
     <row r="232" spans="1:16">
       <c r="A232" t="s">
         <v>602</v>
       </c>
       <c r="B232">
-        <v>2721858402</v>
+        <v>2716928862</v>
       </c>
       <c r="C232" s="1">
-        <v>21900000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D232" s="1">
-        <v>99.96190005</v>
+        <v>99.9804706</v>
       </c>
       <c r="E232" s="1">
         <v>0.0</v>
       </c>
       <c r="F232" t="s">
         <v>8</v>
       </c>
       <c r="G232">
         <v>1.0</v>
       </c>
       <c r="H232" s="1">
         <v>0.0</v>
       </c>
       <c r="I232" s="1">
-        <v>-8343.89</v>
+        <v>-1952.94</v>
       </c>
       <c r="J232" s="1">
         <v>0</v>
       </c>
       <c r="K232">
         <v>0.0</v>
       </c>
       <c r="L232" t="s">
         <v>603</v>
       </c>
       <c r="M232" s="1">
-        <v>-8343.89</v>
+        <v>-1952.94</v>
       </c>
       <c r="N232" s="1">
-        <v>-26779.55</v>
+        <v>-12527.94</v>
       </c>
       <c r="O232" s="1">
         <v>0.0</v>
       </c>
       <c r="P232">
         <v>1</v>
       </c>
     </row>
     <row r="233" spans="1:16">
       <c r="A233" t="s">
         <v>604</v>
       </c>
       <c r="B233">
-        <v>2750042102</v>
+        <v>2721415922</v>
       </c>
       <c r="C233" s="1">
-        <v>50000000.0</v>
+        <v>18000000.0</v>
       </c>
       <c r="D233" s="1">
-        <v>100.0193994</v>
+        <v>100.02842594</v>
       </c>
       <c r="E233" s="1">
         <v>0.0</v>
       </c>
       <c r="F233" t="s">
         <v>8</v>
       </c>
       <c r="G233">
         <v>1.0</v>
       </c>
       <c r="H233" s="1">
         <v>0.0</v>
       </c>
       <c r="I233" s="1">
-        <v>9699.7</v>
+        <v>5116.67</v>
       </c>
       <c r="J233" s="1">
         <v>0</v>
       </c>
       <c r="K233">
         <v>0.0</v>
       </c>
       <c r="L233" t="s">
         <v>605</v>
       </c>
       <c r="M233" s="1">
-        <v>9699.7</v>
+        <v>5116.67</v>
       </c>
       <c r="N233" s="1">
-        <v>83724.7</v>
+        <v>-4509.73</v>
       </c>
       <c r="O233" s="1">
         <v>0.0</v>
       </c>
       <c r="P233">
         <v>1</v>
       </c>
     </row>
     <row r="234" spans="1:16">
       <c r="A234" t="s">
         <v>606</v>
       </c>
       <c r="B234">
-        <v>2751485942</v>
+        <v>2721858402</v>
       </c>
       <c r="C234" s="1">
-        <v>30000000.0</v>
+        <v>21900000.0</v>
       </c>
       <c r="D234" s="1">
-        <v>100.01896787</v>
+        <v>99.98624936</v>
       </c>
       <c r="E234" s="1">
         <v>0.0</v>
       </c>
       <c r="F234" t="s">
         <v>8</v>
       </c>
       <c r="G234">
         <v>1.0</v>
       </c>
       <c r="H234" s="1">
         <v>0.0</v>
       </c>
       <c r="I234" s="1">
-        <v>5690.36</v>
+        <v>-3011.39</v>
       </c>
       <c r="J234" s="1">
         <v>0</v>
       </c>
       <c r="K234">
         <v>0.0</v>
       </c>
       <c r="L234" t="s">
         <v>607</v>
       </c>
       <c r="M234" s="1">
-        <v>5690.36</v>
+        <v>-3011.39</v>
       </c>
       <c r="N234" s="1">
-        <v>48943.86</v>
+        <v>-22708.61</v>
       </c>
       <c r="O234" s="1">
         <v>0.0</v>
       </c>
       <c r="P234">
         <v>1</v>
       </c>
     </row>
     <row r="235" spans="1:16">
       <c r="A235" t="s">
         <v>608</v>
       </c>
       <c r="B235">
-        <v>2753098622</v>
+        <v>2750042102</v>
       </c>
       <c r="C235" s="1">
-        <v>40000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D235" s="1">
-        <v>100.02574633</v>
+        <v>100.01277196</v>
       </c>
       <c r="E235" s="1">
         <v>0.0</v>
       </c>
       <c r="F235" t="s">
         <v>8</v>
       </c>
       <c r="G235">
         <v>1.0</v>
       </c>
       <c r="H235" s="1">
         <v>0.0</v>
       </c>
       <c r="I235" s="1">
-        <v>10298.53</v>
+        <v>6385.98</v>
       </c>
       <c r="J235" s="1">
         <v>0</v>
       </c>
       <c r="K235">
         <v>0.0</v>
       </c>
       <c r="L235" t="s">
         <v>609</v>
       </c>
       <c r="M235" s="1">
-        <v>10298.53</v>
+        <v>6385.98</v>
       </c>
       <c r="N235" s="1">
-        <v>75772.19</v>
+        <v>84226.54</v>
       </c>
       <c r="O235" s="1">
         <v>0.0</v>
       </c>
       <c r="P235">
         <v>1</v>
       </c>
     </row>
     <row r="236" spans="1:16">
       <c r="A236" t="s">
         <v>610</v>
       </c>
       <c r="B236">
-        <v>2760391592</v>
+        <v>2751485942</v>
       </c>
       <c r="C236" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D236" s="1">
-        <v>100.04268017</v>
+        <v>100.01253797</v>
       </c>
       <c r="E236" s="1">
         <v>0.0</v>
       </c>
       <c r="F236" t="s">
         <v>8</v>
       </c>
       <c r="G236">
         <v>1.0</v>
       </c>
       <c r="H236" s="1">
         <v>0.0</v>
       </c>
       <c r="I236" s="1">
-        <v>12804.05</v>
+        <v>3761.39</v>
       </c>
       <c r="J236" s="1">
         <v>0</v>
       </c>
       <c r="K236">
         <v>0.0</v>
       </c>
       <c r="L236" t="s">
         <v>611</v>
       </c>
       <c r="M236" s="1">
-        <v>12804.05</v>
+        <v>3761.39</v>
       </c>
       <c r="N236" s="1">
-        <v>78942.05</v>
+        <v>49243.64</v>
       </c>
       <c r="O236" s="1">
         <v>0.0</v>
       </c>
       <c r="P236">
         <v>1</v>
       </c>
     </row>
     <row r="237" spans="1:16">
       <c r="A237" t="s">
         <v>612</v>
       </c>
       <c r="B237">
-        <v>2767186142</v>
+        <v>2753098622</v>
       </c>
       <c r="C237" s="1">
-        <v>15000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D237" s="1">
-        <v>100.0446248</v>
+        <v>100.01788713</v>
       </c>
       <c r="E237" s="1">
         <v>0.0</v>
       </c>
       <c r="F237" t="s">
         <v>8</v>
       </c>
       <c r="G237">
         <v>1.0</v>
       </c>
       <c r="H237" s="1">
         <v>0.0</v>
       </c>
       <c r="I237" s="1">
-        <v>6693.72</v>
+        <v>7154.85</v>
       </c>
       <c r="J237" s="1">
         <v>0</v>
       </c>
       <c r="K237">
         <v>0.0</v>
       </c>
       <c r="L237" t="s">
         <v>613</v>
       </c>
       <c r="M237" s="1">
-        <v>6693.72</v>
+        <v>7154.85</v>
       </c>
       <c r="N237" s="1">
-        <v>36424.47</v>
+        <v>76289.96</v>
       </c>
       <c r="O237" s="1">
         <v>0.0</v>
       </c>
       <c r="P237">
         <v>1</v>
       </c>
     </row>
     <row r="238" spans="1:16">
       <c r="A238" t="s">
         <v>614</v>
       </c>
       <c r="B238">
-        <v>2767187832</v>
+        <v>2760391592</v>
       </c>
       <c r="C238" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D238" s="1">
-        <v>100.00493647</v>
+        <v>100.03161393</v>
       </c>
       <c r="E238" s="1">
         <v>0.0</v>
       </c>
       <c r="F238" t="s">
         <v>8</v>
       </c>
       <c r="G238">
         <v>1.0</v>
       </c>
       <c r="H238" s="1">
         <v>0.0</v>
       </c>
       <c r="I238" s="1">
-        <v>740.47</v>
+        <v>9484.18</v>
       </c>
       <c r="J238" s="1">
         <v>0</v>
       </c>
       <c r="K238">
         <v>0.0</v>
       </c>
       <c r="L238" t="s">
         <v>615</v>
       </c>
       <c r="M238" s="1">
-        <v>740.47</v>
+        <v>9484.18</v>
       </c>
       <c r="N238" s="1">
-        <v>26551.22</v>
+        <v>79569.18</v>
       </c>
       <c r="O238" s="1">
         <v>0.0</v>
       </c>
       <c r="P238">
         <v>1</v>
       </c>
     </row>
     <row r="239" spans="1:16">
       <c r="A239" t="s">
         <v>616</v>
       </c>
       <c r="B239">
-        <v>2770099252</v>
+        <v>2767186142</v>
       </c>
       <c r="C239" s="1">
-        <v>8000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D239" s="1">
-        <v>100.08282563</v>
+        <v>100.035113</v>
       </c>
       <c r="E239" s="1">
         <v>0.0</v>
       </c>
       <c r="F239" t="s">
         <v>8</v>
       </c>
       <c r="G239">
         <v>1.0</v>
       </c>
       <c r="H239" s="1">
         <v>0.0</v>
       </c>
       <c r="I239" s="1">
-        <v>6626.05</v>
+        <v>5266.95</v>
       </c>
       <c r="J239" s="1">
         <v>0</v>
       </c>
       <c r="K239">
         <v>0.0</v>
       </c>
       <c r="L239" t="s">
         <v>617</v>
       </c>
       <c r="M239" s="1">
-        <v>6626.05</v>
+        <v>5266.95</v>
       </c>
       <c r="N239" s="1">
-        <v>20721.25</v>
+        <v>36866.91</v>
       </c>
       <c r="O239" s="1">
         <v>0.0</v>
       </c>
       <c r="P239">
         <v>1</v>
       </c>
     </row>
     <row r="240" spans="1:16">
       <c r="A240" t="s">
         <v>618</v>
       </c>
       <c r="B240">
-        <v>2773749182</v>
+        <v>2770099252</v>
       </c>
       <c r="C240" s="1">
-        <v>20000000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="D240" s="1">
-        <v>100.03151225</v>
+        <v>100.08118588</v>
       </c>
       <c r="E240" s="1">
         <v>0.0</v>
       </c>
       <c r="F240" t="s">
         <v>8</v>
       </c>
       <c r="G240">
         <v>1.0</v>
       </c>
       <c r="H240" s="1">
         <v>0.0</v>
       </c>
       <c r="I240" s="1">
-        <v>6302.45</v>
+        <v>6494.87</v>
       </c>
       <c r="J240" s="1">
         <v>0</v>
       </c>
       <c r="K240">
         <v>0.0</v>
       </c>
       <c r="L240" t="s">
         <v>619</v>
       </c>
       <c r="M240" s="1">
-        <v>6302.45</v>
+        <v>6494.87</v>
       </c>
       <c r="N240" s="1">
-        <v>30538.0</v>
+        <v>21737.11</v>
       </c>
       <c r="O240" s="1">
         <v>0.0</v>
       </c>
       <c r="P240">
         <v>1</v>
       </c>
     </row>
     <row r="241" spans="1:16">
       <c r="A241" t="s">
         <v>620</v>
       </c>
       <c r="B241">
-        <v>2777134372</v>
+        <v>2773749182</v>
       </c>
       <c r="C241" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D241" s="1">
-        <v>100.0432714</v>
+        <v>100.02764795</v>
       </c>
       <c r="E241" s="1">
         <v>0.0</v>
       </c>
       <c r="F241" t="s">
         <v>8</v>
       </c>
       <c r="G241">
         <v>1.0</v>
       </c>
       <c r="H241" s="1">
         <v>0.0</v>
       </c>
       <c r="I241" s="1">
-        <v>4327.14</v>
+        <v>5529.59</v>
       </c>
       <c r="J241" s="1">
         <v>0</v>
       </c>
       <c r="K241">
         <v>0.0</v>
       </c>
       <c r="L241" t="s">
         <v>621</v>
       </c>
       <c r="M241" s="1">
-        <v>4327.14</v>
+        <v>5529.59</v>
       </c>
       <c r="N241" s="1">
-        <v>12847.2</v>
+        <v>31352.59</v>
       </c>
       <c r="O241" s="1">
         <v>0.0</v>
       </c>
       <c r="P241">
         <v>1</v>
       </c>
     </row>
     <row r="242" spans="1:16">
       <c r="A242" t="s">
         <v>622</v>
       </c>
       <c r="B242">
-        <v>2780647822</v>
+        <v>2777134372</v>
       </c>
       <c r="C242" s="1">
-        <v>6000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D242" s="1">
-        <v>100.05882283</v>
+        <v>100.0488316</v>
       </c>
       <c r="E242" s="1">
         <v>0.0</v>
       </c>
       <c r="F242" t="s">
         <v>8</v>
       </c>
       <c r="G242">
         <v>1.0</v>
       </c>
       <c r="H242" s="1">
         <v>0.0</v>
       </c>
       <c r="I242" s="1">
-        <v>3529.37</v>
+        <v>4883.16</v>
       </c>
       <c r="J242" s="1">
         <v>0</v>
       </c>
       <c r="K242">
         <v>0.0</v>
       </c>
       <c r="L242" t="s">
         <v>623</v>
       </c>
       <c r="M242" s="1">
-        <v>3529.37</v>
+        <v>4883.16</v>
       </c>
       <c r="N242" s="1">
-        <v>10824.77</v>
+        <v>14145.66</v>
       </c>
       <c r="O242" s="1">
         <v>0.0</v>
       </c>
       <c r="P242">
         <v>1</v>
       </c>
     </row>
     <row r="243" spans="1:16">
       <c r="A243" t="s">
         <v>624</v>
       </c>
       <c r="B243">
-        <v>2786856822</v>
+        <v>2780647822</v>
       </c>
       <c r="C243" s="1">
-        <v>11400000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="D243" s="1">
-        <v>100.0022586</v>
+        <v>100.06122967</v>
       </c>
       <c r="E243" s="1">
         <v>0.0</v>
       </c>
       <c r="F243" t="s">
         <v>8</v>
       </c>
       <c r="G243">
         <v>1.0</v>
       </c>
       <c r="H243" s="1">
         <v>0.0</v>
       </c>
       <c r="I243" s="1">
-        <v>257.48</v>
+        <v>3673.78</v>
       </c>
       <c r="J243" s="1">
         <v>0</v>
       </c>
       <c r="K243">
         <v>0.0</v>
       </c>
       <c r="L243" t="s">
         <v>625</v>
       </c>
       <c r="M243" s="1">
-        <v>257.48</v>
+        <v>3673.78</v>
       </c>
       <c r="N243" s="1">
-        <v>14068.89</v>
+        <v>11582.46</v>
       </c>
       <c r="O243" s="1">
         <v>0.0</v>
       </c>
       <c r="P243">
         <v>1</v>
       </c>
     </row>
     <row r="244" spans="1:16">
       <c r="A244" t="s">
         <v>626</v>
       </c>
       <c r="B244">
         <v>2788224262</v>
       </c>
       <c r="C244" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D244" s="1">
-        <v>100.0096069</v>
+        <v>100.00091</v>
       </c>
       <c r="E244" s="1">
         <v>0.0</v>
       </c>
       <c r="F244" t="s">
         <v>8</v>
       </c>
       <c r="G244">
         <v>1.0</v>
       </c>
       <c r="H244" s="1">
         <v>0.0</v>
       </c>
       <c r="I244" s="1">
-        <v>960.69</v>
+        <v>91.0</v>
       </c>
       <c r="J244" s="1">
         <v>0</v>
       </c>
       <c r="K244">
         <v>0.0</v>
       </c>
       <c r="L244" t="s">
         <v>627</v>
       </c>
       <c r="M244" s="1">
-        <v>960.69</v>
+        <v>91.0</v>
       </c>
       <c r="N244" s="1">
-        <v>13039.53</v>
+        <v>13048.11</v>
       </c>
       <c r="O244" s="1">
         <v>0.0</v>
       </c>
       <c r="P244">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:16">
       <c r="A245" t="s">
         <v>628</v>
       </c>
       <c r="B245">
         <v>2794032762</v>
       </c>
       <c r="C245" s="1">
         <v>3100000.0</v>
       </c>
       <c r="D245" s="1">
-        <v>100.03004968</v>
+        <v>100.01971161</v>
       </c>
       <c r="E245" s="1">
         <v>0.0</v>
       </c>
       <c r="F245" t="s">
         <v>8</v>
       </c>
       <c r="G245">
         <v>1.0</v>
       </c>
       <c r="H245" s="1">
         <v>0.0</v>
       </c>
       <c r="I245" s="1">
-        <v>931.54</v>
+        <v>611.06</v>
       </c>
       <c r="J245" s="1">
         <v>0</v>
       </c>
       <c r="K245">
         <v>0.0</v>
       </c>
       <c r="L245" t="s">
         <v>629</v>
       </c>
       <c r="M245" s="1">
-        <v>931.54</v>
+        <v>611.06</v>
       </c>
       <c r="N245" s="1">
-        <v>5619.54</v>
+        <v>5652.37</v>
       </c>
       <c r="O245" s="1">
         <v>0.0</v>
       </c>
       <c r="P245">
         <v>1</v>
       </c>
     </row>
     <row r="246" spans="1:16">
       <c r="A246" t="s">
         <v>630</v>
       </c>
       <c r="B246">
         <v>2794077772</v>
       </c>
       <c r="C246" s="1">
         <v>4325000.0</v>
       </c>
       <c r="D246" s="1">
-        <v>100.04222382</v>
+        <v>100.03343676</v>
       </c>
       <c r="E246" s="1">
         <v>0.0</v>
       </c>
       <c r="F246" t="s">
         <v>8</v>
       </c>
       <c r="G246">
         <v>1.0</v>
       </c>
       <c r="H246" s="1">
         <v>0.0</v>
       </c>
       <c r="I246" s="1">
-        <v>1826.18</v>
+        <v>1446.14</v>
       </c>
       <c r="J246" s="1">
         <v>0</v>
       </c>
       <c r="K246">
         <v>0.0</v>
       </c>
       <c r="L246" t="s">
         <v>631</v>
       </c>
       <c r="M246" s="1">
-        <v>1826.18</v>
+        <v>1446.14</v>
       </c>
       <c r="N246" s="1">
-        <v>8543.13</v>
+        <v>8668.55</v>
       </c>
       <c r="O246" s="1">
         <v>0.0</v>
       </c>
       <c r="P246">
         <v>1</v>
       </c>
     </row>
     <row r="247" spans="1:16">
       <c r="A247" t="s">
         <v>632</v>
       </c>
       <c r="B247">
         <v>2794147912</v>
       </c>
       <c r="C247" s="1">
         <v>3000000.0</v>
       </c>
       <c r="D247" s="1">
-        <v>100.01660467</v>
+        <v>100.00618867</v>
       </c>
       <c r="E247" s="1">
         <v>0.0</v>
       </c>
       <c r="F247" t="s">
         <v>8</v>
       </c>
       <c r="G247">
         <v>1.0</v>
       </c>
       <c r="H247" s="1">
         <v>0.0</v>
       </c>
       <c r="I247" s="1">
-        <v>498.14</v>
+        <v>185.66</v>
       </c>
       <c r="J247" s="1">
         <v>0</v>
       </c>
       <c r="K247">
         <v>0.0</v>
       </c>
       <c r="L247" t="s">
         <v>633</v>
       </c>
       <c r="M247" s="1">
-        <v>498.14</v>
+        <v>185.66</v>
       </c>
       <c r="N247" s="1">
-        <v>4712.29</v>
+        <v>4718.76</v>
       </c>
       <c r="O247" s="1">
         <v>0.0</v>
       </c>
       <c r="P247">
         <v>1</v>
       </c>
     </row>
     <row r="248" spans="1:16">
       <c r="A248" t="s">
         <v>634</v>
       </c>
       <c r="B248">
         <v>2798428692</v>
       </c>
       <c r="C248" s="1">
         <v>6299000.0</v>
       </c>
       <c r="D248" s="1">
-        <v>100.02476901</v>
+        <v>100.01439149</v>
       </c>
       <c r="E248" s="1">
         <v>0.0</v>
       </c>
       <c r="F248" t="s">
         <v>8</v>
       </c>
       <c r="G248">
         <v>1.0</v>
       </c>
       <c r="H248" s="1">
         <v>0.0</v>
       </c>
       <c r="I248" s="1">
-        <v>1560.2</v>
+        <v>906.52</v>
       </c>
       <c r="J248" s="1">
         <v>0</v>
       </c>
       <c r="K248">
         <v>0.0</v>
       </c>
       <c r="L248" t="s">
         <v>635</v>
       </c>
       <c r="M248" s="1">
-        <v>1560.2</v>
+        <v>906.52</v>
       </c>
       <c r="N248" s="1">
-        <v>10613.97</v>
+        <v>10661.4</v>
       </c>
       <c r="O248" s="1">
         <v>0.0</v>
       </c>
       <c r="P248">
         <v>1</v>
       </c>
     </row>
     <row r="249" spans="1:16">
       <c r="A249" t="s">
         <v>636</v>
       </c>
       <c r="B249">
         <v>2798594402</v>
       </c>
       <c r="C249" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D249" s="1">
-        <v>100.074503</v>
+        <v>100.07644767</v>
       </c>
       <c r="E249" s="1">
         <v>0.0</v>
       </c>
       <c r="F249" t="s">
         <v>8</v>
       </c>
       <c r="G249">
         <v>1.0</v>
       </c>
       <c r="H249" s="1">
         <v>0.0</v>
       </c>
       <c r="I249" s="1">
-        <v>11175.45</v>
+        <v>11467.15</v>
       </c>
       <c r="J249" s="1">
         <v>0</v>
       </c>
       <c r="K249">
         <v>0.0</v>
       </c>
       <c r="L249" t="s">
         <v>637</v>
       </c>
       <c r="M249" s="1">
-        <v>11175.45</v>
+        <v>11467.15</v>
       </c>
       <c r="N249" s="1">
-        <v>33518.66</v>
+        <v>35673.15</v>
       </c>
       <c r="O249" s="1">
         <v>0.0</v>
       </c>
       <c r="P249">
         <v>1</v>
       </c>
     </row>
     <row r="250" spans="1:16">
       <c r="A250" t="s">
         <v>638</v>
       </c>
       <c r="B250">
         <v>2806083592</v>
       </c>
       <c r="C250" s="1">
         <v>5997000.0</v>
       </c>
       <c r="D250" s="1">
-        <v>100.13540904</v>
+        <v>100.27042855</v>
       </c>
       <c r="E250" s="1">
         <v>0.0</v>
       </c>
       <c r="F250" t="s">
         <v>8</v>
       </c>
       <c r="G250">
         <v>1.0</v>
       </c>
       <c r="H250" s="1">
         <v>0.0</v>
       </c>
       <c r="I250" s="1">
-        <v>8120.48</v>
+        <v>16217.6</v>
       </c>
       <c r="J250" s="1">
         <v>0</v>
       </c>
       <c r="K250">
         <v>0.0</v>
       </c>
       <c r="L250" t="s">
         <v>639</v>
       </c>
       <c r="M250" s="1">
-        <v>8120.48</v>
+        <v>16217.6</v>
       </c>
       <c r="N250" s="1">
-        <v>11317.21</v>
+        <v>20047.48</v>
       </c>
       <c r="O250" s="1">
         <v>0.0</v>
       </c>
       <c r="P250">
         <v>1</v>
       </c>
     </row>
     <row r="251" spans="1:16">
       <c r="A251" t="s">
         <v>640</v>
       </c>
       <c r="B251">
         <v>2813842962</v>
       </c>
       <c r="C251" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D251" s="1">
-        <v>100.05299465</v>
+        <v>100.05844245</v>
       </c>
       <c r="E251" s="1">
         <v>0.0</v>
       </c>
       <c r="F251" t="s">
         <v>8</v>
       </c>
       <c r="G251">
         <v>1.0</v>
       </c>
       <c r="H251" s="1">
         <v>0.0</v>
       </c>
       <c r="I251" s="1">
-        <v>10598.93</v>
+        <v>11688.49</v>
       </c>
       <c r="J251" s="1">
         <v>0</v>
       </c>
       <c r="K251">
         <v>0.0</v>
       </c>
       <c r="L251" t="s">
         <v>641</v>
       </c>
       <c r="M251" s="1">
-        <v>10598.93</v>
+        <v>11688.49</v>
       </c>
       <c r="N251" s="1">
-        <v>31127.38</v>
+        <v>33988.15</v>
       </c>
       <c r="O251" s="1">
         <v>0.0</v>
       </c>
       <c r="P251">
         <v>1</v>
       </c>
     </row>
     <row r="252" spans="1:16">
       <c r="A252" t="s">
         <v>642</v>
       </c>
       <c r="B252">
         <v>2818053322</v>
       </c>
       <c r="C252" s="1">
         <v>3884000.0</v>
       </c>
       <c r="D252" s="1">
-        <v>100.05859655</v>
+        <v>100.06104094</v>
       </c>
       <c r="E252" s="1">
         <v>0.0</v>
       </c>
       <c r="F252" t="s">
         <v>8</v>
       </c>
       <c r="G252">
         <v>1.0</v>
       </c>
       <c r="H252" s="1">
         <v>0.0</v>
       </c>
       <c r="I252" s="1">
-        <v>2275.89</v>
+        <v>2370.83</v>
       </c>
       <c r="J252" s="1">
         <v>0</v>
       </c>
       <c r="K252">
         <v>0.0</v>
       </c>
       <c r="L252" t="s">
         <v>643</v>
       </c>
       <c r="M252" s="1">
-        <v>2275.89</v>
+        <v>2370.83</v>
       </c>
       <c r="N252" s="1">
-        <v>6840.62</v>
+        <v>7330.74</v>
       </c>
       <c r="O252" s="1">
         <v>0.0</v>
       </c>
       <c r="P252">
         <v>1</v>
       </c>
     </row>
     <row r="253" spans="1:16">
       <c r="A253" t="s">
         <v>644</v>
       </c>
       <c r="B253">
         <v>2819407592</v>
       </c>
       <c r="C253" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D253" s="1">
-        <v>100.0576044</v>
+        <v>100.0571637</v>
       </c>
       <c r="E253" s="1">
         <v>0.0</v>
       </c>
       <c r="F253" t="s">
         <v>8</v>
       </c>
       <c r="G253">
         <v>1.0</v>
       </c>
       <c r="H253" s="1">
         <v>0.0</v>
       </c>
       <c r="I253" s="1">
-        <v>5760.44</v>
+        <v>5716.37</v>
       </c>
       <c r="J253" s="1">
         <v>0</v>
       </c>
       <c r="K253">
         <v>0.0</v>
       </c>
       <c r="L253" t="s">
         <v>645</v>
       </c>
       <c r="M253" s="1">
-        <v>5760.44</v>
+        <v>5716.37</v>
       </c>
       <c r="N253" s="1">
-        <v>18072.44</v>
+        <v>19085.65</v>
       </c>
       <c r="O253" s="1">
         <v>0.0</v>
       </c>
       <c r="P253">
         <v>1</v>
       </c>
     </row>
     <row r="254" spans="1:16">
       <c r="A254" t="s">
         <v>646</v>
       </c>
       <c r="B254">
         <v>2820059802</v>
       </c>
       <c r="C254" s="1">
         <v>7500000.0</v>
       </c>
       <c r="D254" s="1">
-        <v>100.0130408</v>
+        <v>100.00487613</v>
       </c>
       <c r="E254" s="1">
         <v>0.0</v>
       </c>
       <c r="F254" t="s">
         <v>8</v>
       </c>
       <c r="G254">
         <v>1.0</v>
       </c>
       <c r="H254" s="1">
         <v>0.0</v>
       </c>
       <c r="I254" s="1">
-        <v>978.06</v>
+        <v>365.71</v>
       </c>
       <c r="J254" s="1">
         <v>0</v>
       </c>
       <c r="K254">
         <v>0.0</v>
       </c>
       <c r="L254" t="s">
         <v>647</v>
       </c>
       <c r="M254" s="1">
-        <v>978.06</v>
+        <v>365.71</v>
       </c>
       <c r="N254" s="1">
-        <v>8060.5</v>
+        <v>8072.87</v>
       </c>
       <c r="O254" s="1">
         <v>0.0</v>
       </c>
       <c r="P254">
         <v>1</v>
       </c>
     </row>
     <row r="255" spans="1:16">
       <c r="A255" t="s">
         <v>648</v>
       </c>
       <c r="B255">
         <v>2820282902</v>
       </c>
       <c r="C255" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D255" s="1">
-        <v>100.0451264</v>
+        <v>100.04186485</v>
       </c>
       <c r="E255" s="1">
         <v>0.0</v>
       </c>
       <c r="F255" t="s">
         <v>8</v>
       </c>
       <c r="G255">
         <v>1.0</v>
       </c>
       <c r="H255" s="1">
         <v>0.0</v>
       </c>
       <c r="I255" s="1">
-        <v>9025.28</v>
+        <v>8372.97</v>
       </c>
       <c r="J255" s="1">
         <v>0</v>
       </c>
       <c r="K255">
         <v>0.0</v>
       </c>
       <c r="L255" t="s">
         <v>649</v>
       </c>
       <c r="M255" s="1">
-        <v>9025.28</v>
+        <v>8372.97</v>
       </c>
       <c r="N255" s="1">
-        <v>31219.28</v>
+        <v>32491.53</v>
       </c>
       <c r="O255" s="1">
         <v>0.0</v>
       </c>
       <c r="P255">
         <v>1</v>
       </c>
     </row>
     <row r="256" spans="1:16">
       <c r="A256" t="s">
         <v>650</v>
       </c>
       <c r="B256">
         <v>2821297102</v>
       </c>
       <c r="C256" s="1">
         <v>12500000.0</v>
       </c>
       <c r="D256" s="1">
-        <v>100.05841088</v>
+        <v>100.05776072</v>
       </c>
       <c r="E256" s="1">
         <v>0.0</v>
       </c>
       <c r="F256" t="s">
         <v>8</v>
       </c>
       <c r="G256">
         <v>1.0</v>
       </c>
       <c r="H256" s="1">
         <v>0.0</v>
       </c>
       <c r="I256" s="1">
-        <v>7301.36</v>
+        <v>7220.09</v>
       </c>
       <c r="J256" s="1">
         <v>0</v>
       </c>
       <c r="K256">
         <v>0.0</v>
       </c>
       <c r="L256" t="s">
         <v>651</v>
       </c>
       <c r="M256" s="1">
-        <v>7301.36</v>
+        <v>7220.09</v>
       </c>
       <c r="N256" s="1">
-        <v>22734.7</v>
+        <v>24001.13</v>
       </c>
       <c r="O256" s="1">
         <v>0.0</v>
       </c>
       <c r="P256">
         <v>1</v>
       </c>
     </row>
     <row r="257" spans="1:16">
       <c r="A257" t="s">
         <v>652</v>
       </c>
       <c r="B257">
         <v>2829527942</v>
       </c>
       <c r="C257" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D257" s="1">
-        <v>100.0247188</v>
+        <v>100.0154352</v>
       </c>
       <c r="E257" s="1">
         <v>0.0</v>
       </c>
       <c r="F257" t="s">
         <v>8</v>
       </c>
       <c r="G257">
         <v>1.0</v>
       </c>
       <c r="H257" s="1">
         <v>0.0</v>
       </c>
       <c r="I257" s="1">
-        <v>2471.88</v>
+        <v>1543.52</v>
       </c>
       <c r="J257" s="1">
         <v>0</v>
       </c>
       <c r="K257">
         <v>0.0</v>
       </c>
       <c r="L257" t="s">
         <v>653</v>
       </c>
       <c r="M257" s="1">
-        <v>2471.88</v>
+        <v>1543.52</v>
       </c>
       <c r="N257" s="1">
-        <v>13701.05</v>
+        <v>13786.57</v>
       </c>
       <c r="O257" s="1">
         <v>0.0</v>
       </c>
       <c r="P257">
         <v>1</v>
       </c>
     </row>
     <row r="258" spans="1:16">
       <c r="A258" t="s">
         <v>654</v>
       </c>
       <c r="B258">
         <v>2832350132</v>
       </c>
       <c r="C258" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D258" s="1">
-        <v>100.0408361</v>
+        <v>100.0361328</v>
       </c>
       <c r="E258" s="1">
         <v>0.0</v>
       </c>
       <c r="F258" t="s">
         <v>8</v>
       </c>
       <c r="G258">
         <v>1.0</v>
       </c>
       <c r="H258" s="1">
         <v>0.0</v>
       </c>
       <c r="I258" s="1">
-        <v>4083.61</v>
+        <v>3613.28</v>
       </c>
       <c r="J258" s="1">
         <v>0</v>
       </c>
       <c r="K258">
         <v>0.0</v>
       </c>
       <c r="L258" t="s">
         <v>655</v>
       </c>
       <c r="M258" s="1">
-        <v>4083.61</v>
+        <v>3613.28</v>
       </c>
       <c r="N258" s="1">
-        <v>14477.67</v>
+        <v>14966.17</v>
       </c>
       <c r="O258" s="1">
         <v>0.0</v>
       </c>
       <c r="P258">
         <v>1</v>
       </c>
     </row>
     <row r="259" spans="1:16">
       <c r="A259" t="s">
         <v>656</v>
       </c>
       <c r="B259">
         <v>2832375032</v>
       </c>
       <c r="C259" s="1">
         <v>11229000.0</v>
       </c>
       <c r="D259" s="1">
-        <v>100.05394381</v>
+        <v>100.05409369</v>
       </c>
       <c r="E259" s="1">
         <v>0.0</v>
       </c>
       <c r="F259" t="s">
         <v>8</v>
       </c>
       <c r="G259">
         <v>1.0</v>
       </c>
       <c r="H259" s="1">
         <v>0.0</v>
       </c>
       <c r="I259" s="1">
-        <v>6057.35</v>
+        <v>6074.18</v>
       </c>
       <c r="J259" s="1">
         <v>0</v>
       </c>
       <c r="K259">
         <v>0.0</v>
       </c>
       <c r="L259" t="s">
         <v>657</v>
       </c>
       <c r="M259" s="1">
-        <v>6057.35</v>
+        <v>6074.18</v>
       </c>
       <c r="N259" s="1">
-        <v>18228.84</v>
+        <v>19363.82</v>
       </c>
       <c r="O259" s="1">
         <v>0.0</v>
       </c>
       <c r="P259">
         <v>1</v>
       </c>
     </row>
     <row r="260" spans="1:16">
       <c r="A260" t="s">
         <v>658</v>
       </c>
       <c r="B260">
         <v>2833851362</v>
       </c>
       <c r="C260" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D260" s="1">
-        <v>100.0577684</v>
+        <v>100.060346</v>
       </c>
       <c r="E260" s="1">
         <v>0.0</v>
       </c>
       <c r="F260" t="s">
         <v>8</v>
       </c>
       <c r="G260">
         <v>1.0</v>
       </c>
       <c r="H260" s="1">
         <v>0.0</v>
       </c>
       <c r="I260" s="1">
-        <v>5776.84</v>
+        <v>6034.6</v>
       </c>
       <c r="J260" s="1">
         <v>0</v>
       </c>
       <c r="K260">
         <v>0.0</v>
       </c>
       <c r="L260" t="s">
         <v>659</v>
       </c>
       <c r="M260" s="1">
-        <v>5776.84</v>
+        <v>6034.6</v>
       </c>
       <c r="N260" s="1">
-        <v>16562.06</v>
+        <v>17821.82</v>
       </c>
       <c r="O260" s="1">
         <v>0.0</v>
       </c>
       <c r="P260">
         <v>1</v>
       </c>
     </row>
     <row r="261" spans="1:16">
       <c r="A261" t="s">
         <v>660</v>
       </c>
       <c r="B261">
         <v>2833853212</v>
       </c>
       <c r="C261" s="1">
         <v>4890000.0</v>
       </c>
       <c r="D261" s="1">
-        <v>100.00910716</v>
+        <v>100.00085378</v>
       </c>
       <c r="E261" s="1">
         <v>0.0</v>
       </c>
       <c r="F261" t="s">
         <v>8</v>
       </c>
       <c r="G261">
         <v>1.0</v>
       </c>
       <c r="H261" s="1">
         <v>0.0</v>
       </c>
       <c r="I261" s="1">
-        <v>445.34</v>
+        <v>41.75</v>
       </c>
       <c r="J261" s="1">
         <v>0</v>
       </c>
       <c r="K261">
         <v>0.0</v>
       </c>
       <c r="L261" t="s">
         <v>661</v>
       </c>
       <c r="M261" s="1">
-        <v>445.34</v>
+        <v>41.75</v>
       </c>
       <c r="N261" s="1">
-        <v>4721.62</v>
+        <v>4724.13</v>
       </c>
       <c r="O261" s="1">
         <v>0.0</v>
       </c>
       <c r="P261">
         <v>1</v>
       </c>
     </row>
     <row r="262" spans="1:16">
       <c r="A262" t="s">
         <v>662</v>
       </c>
       <c r="B262">
         <v>2834781282</v>
       </c>
       <c r="C262" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D262" s="1">
-        <v>100.0330544</v>
+        <v>100.0290732</v>
       </c>
       <c r="E262" s="1">
         <v>0.0</v>
       </c>
       <c r="F262" t="s">
         <v>8</v>
       </c>
       <c r="G262">
         <v>1.0</v>
       </c>
       <c r="H262" s="1">
         <v>0.0</v>
       </c>
       <c r="I262" s="1">
-        <v>6610.88</v>
+        <v>5814.64</v>
       </c>
       <c r="J262" s="1">
         <v>0</v>
       </c>
       <c r="K262">
         <v>0.0</v>
       </c>
       <c r="L262" t="s">
         <v>663</v>
       </c>
       <c r="M262" s="1">
-        <v>6610.88</v>
+        <v>5814.64</v>
       </c>
       <c r="N262" s="1">
-        <v>23710.88</v>
+        <v>24548.42</v>
       </c>
       <c r="O262" s="1">
         <v>0.0</v>
       </c>
       <c r="P262">
         <v>1</v>
       </c>
     </row>
     <row r="263" spans="1:16">
       <c r="A263" t="s">
         <v>664</v>
       </c>
       <c r="B263">
         <v>2837008352</v>
       </c>
       <c r="C263" s="1">
         <v>24000000.0</v>
       </c>
       <c r="D263" s="1">
-        <v>100.0086575</v>
+        <v>100.00043042</v>
       </c>
       <c r="E263" s="1">
         <v>0.0</v>
       </c>
       <c r="F263" t="s">
         <v>8</v>
       </c>
       <c r="G263">
         <v>1.0</v>
       </c>
       <c r="H263" s="1">
         <v>0.0</v>
       </c>
       <c r="I263" s="1">
-        <v>2077.8</v>
+        <v>103.3</v>
       </c>
       <c r="J263" s="1">
         <v>0</v>
       </c>
       <c r="K263">
         <v>0.0</v>
       </c>
       <c r="L263" t="s">
         <v>665</v>
       </c>
       <c r="M263" s="1">
-        <v>2077.8</v>
+        <v>103.3</v>
       </c>
       <c r="N263" s="1">
-        <v>22772.2</v>
+        <v>22786.77</v>
       </c>
       <c r="O263" s="1">
         <v>0.0</v>
       </c>
       <c r="P263">
         <v>1</v>
       </c>
     </row>
     <row r="264" spans="1:16">
       <c r="A264" t="s">
         <v>666</v>
       </c>
       <c r="B264">
         <v>2837532552</v>
       </c>
       <c r="C264" s="1">
         <v>3507000.0</v>
       </c>
       <c r="D264" s="1">
-        <v>100.05999629</v>
+        <v>100.0621976</v>
       </c>
       <c r="E264" s="1">
         <v>0.0</v>
       </c>
       <c r="F264" t="s">
         <v>8</v>
       </c>
       <c r="G264">
         <v>1.0</v>
       </c>
       <c r="H264" s="1">
         <v>0.0</v>
       </c>
       <c r="I264" s="1">
-        <v>2104.07</v>
+        <v>2181.27</v>
       </c>
       <c r="J264" s="1">
         <v>0</v>
       </c>
       <c r="K264">
         <v>0.0</v>
       </c>
       <c r="L264" t="s">
         <v>667</v>
       </c>
       <c r="M264" s="1">
-        <v>2104.07</v>
+        <v>2181.27</v>
       </c>
       <c r="N264" s="1">
-        <v>5996.99</v>
+        <v>6438.89</v>
       </c>
       <c r="O264" s="1">
         <v>0.0</v>
       </c>
       <c r="P264">
         <v>1</v>
       </c>
     </row>
     <row r="265" spans="1:16">
       <c r="A265" t="s">
         <v>668</v>
       </c>
       <c r="B265">
         <v>2838669412</v>
       </c>
       <c r="C265" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D265" s="1">
-        <v>100.06134907</v>
+        <v>100.0653578</v>
       </c>
       <c r="E265" s="1">
         <v>0.0</v>
       </c>
       <c r="F265" t="s">
         <v>8</v>
       </c>
       <c r="G265">
         <v>1.0</v>
       </c>
       <c r="H265" s="1">
         <v>0.0</v>
       </c>
       <c r="I265" s="1">
-        <v>9202.36</v>
+        <v>9803.67</v>
       </c>
       <c r="J265" s="1">
         <v>0</v>
       </c>
       <c r="K265">
         <v>0.0</v>
       </c>
       <c r="L265" t="s">
         <v>669</v>
       </c>
       <c r="M265" s="1">
-        <v>9202.36</v>
+        <v>9803.67</v>
       </c>
       <c r="N265" s="1">
-        <v>25593.36</v>
+        <v>27738.09</v>
       </c>
       <c r="O265" s="1">
         <v>0.0</v>
       </c>
       <c r="P265">
         <v>1</v>
       </c>
     </row>
     <row r="266" spans="1:16">
       <c r="A266" t="s">
         <v>670</v>
       </c>
       <c r="B266">
         <v>2838754542</v>
       </c>
       <c r="C266" s="1">
         <v>12200000.0</v>
       </c>
       <c r="D266" s="1">
-        <v>100.10721598</v>
+        <v>100.16113393</v>
       </c>
       <c r="E266" s="1">
         <v>0.0</v>
       </c>
       <c r="F266" t="s">
         <v>8</v>
       </c>
       <c r="G266">
         <v>1.0</v>
       </c>
       <c r="H266" s="1">
         <v>0.0</v>
       </c>
       <c r="I266" s="1">
-        <v>13080.35</v>
+        <v>19658.34</v>
       </c>
       <c r="J266" s="1">
         <v>0</v>
       </c>
       <c r="K266">
         <v>0.0</v>
       </c>
       <c r="L266" t="s">
         <v>671</v>
       </c>
       <c r="M266" s="1">
-        <v>13080.35</v>
+        <v>19658.34</v>
       </c>
       <c r="N266" s="1">
-        <v>24832.41</v>
+        <v>32778.69</v>
       </c>
       <c r="O266" s="1">
         <v>0.0</v>
       </c>
       <c r="P266">
         <v>1</v>
       </c>
     </row>
     <row r="267" spans="1:16">
       <c r="A267" t="s">
         <v>672</v>
       </c>
       <c r="B267">
         <v>2842080552</v>
       </c>
       <c r="C267" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D267" s="1">
-        <v>100.0128931</v>
+        <v>100.00382625</v>
       </c>
       <c r="E267" s="1">
         <v>0.0</v>
       </c>
       <c r="F267" t="s">
         <v>8</v>
       </c>
       <c r="G267">
         <v>1.0</v>
       </c>
       <c r="H267" s="1">
         <v>0.0</v>
       </c>
       <c r="I267" s="1">
-        <v>2578.62</v>
+        <v>765.25</v>
       </c>
       <c r="J267" s="1">
         <v>0</v>
       </c>
       <c r="K267">
         <v>0.0</v>
       </c>
       <c r="L267" t="s">
         <v>673</v>
       </c>
       <c r="M267" s="1">
-        <v>2578.62</v>
+        <v>765.25</v>
       </c>
       <c r="N267" s="1">
-        <v>21385.29</v>
+        <v>21402.14</v>
       </c>
       <c r="O267" s="1">
         <v>0.0</v>
       </c>
       <c r="P267">
         <v>1</v>
       </c>
     </row>
     <row r="268" spans="1:16">
       <c r="A268" t="s">
         <v>674</v>
       </c>
       <c r="B268">
         <v>2846048702</v>
       </c>
       <c r="C268" s="1">
         <v>5305000.0</v>
       </c>
       <c r="D268" s="1">
-        <v>100.16515891</v>
+        <v>100.38196098</v>
       </c>
       <c r="E268" s="1">
         <v>0.0</v>
       </c>
       <c r="F268" t="s">
         <v>8</v>
       </c>
       <c r="G268">
         <v>1.0</v>
       </c>
       <c r="H268" s="1">
         <v>0.0</v>
       </c>
       <c r="I268" s="1">
-        <v>8761.68</v>
+        <v>20263.03</v>
       </c>
       <c r="J268" s="1">
         <v>0</v>
       </c>
       <c r="K268">
         <v>0.0</v>
       </c>
       <c r="L268" t="s">
         <v>675</v>
       </c>
       <c r="M268" s="1">
-        <v>8761.68</v>
+        <v>20263.03</v>
       </c>
       <c r="N268" s="1">
-        <v>9839.06</v>
+        <v>21905.22</v>
       </c>
       <c r="O268" s="1">
         <v>0.0</v>
       </c>
       <c r="P268">
         <v>1</v>
       </c>
     </row>
     <row r="269" spans="1:16">
       <c r="A269" t="s">
         <v>676</v>
       </c>
       <c r="B269">
         <v>2847414022</v>
       </c>
       <c r="C269" s="1">
         <v>11800000.0</v>
       </c>
       <c r="D269" s="1">
-        <v>100.03851839</v>
+        <v>100.04624237</v>
       </c>
       <c r="E269" s="1">
         <v>0.0</v>
       </c>
       <c r="F269" t="s">
         <v>8</v>
       </c>
       <c r="G269">
         <v>1.0</v>
       </c>
       <c r="H269" s="1">
         <v>0.0</v>
       </c>
       <c r="I269" s="1">
-        <v>4545.17</v>
+        <v>5456.6</v>
       </c>
       <c r="J269" s="1">
         <v>0</v>
       </c>
       <c r="K269">
         <v>0.0</v>
       </c>
       <c r="L269" t="s">
         <v>677</v>
       </c>
       <c r="M269" s="1">
-        <v>4545.17</v>
+        <v>5456.6</v>
       </c>
       <c r="N269" s="1">
-        <v>11896.99</v>
+        <v>13575.99</v>
       </c>
       <c r="O269" s="1">
         <v>0.0</v>
       </c>
       <c r="P269">
         <v>1</v>
       </c>
     </row>
     <row r="270" spans="1:16">
       <c r="A270" t="s">
         <v>678</v>
       </c>
       <c r="B270">
         <v>2851226042</v>
       </c>
       <c r="C270" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D270" s="1">
-        <v>100.10594144</v>
+        <v>100.33590908</v>
       </c>
       <c r="E270" s="1">
         <v>0.0</v>
       </c>
       <c r="F270" t="s">
         <v>8</v>
       </c>
       <c r="G270">
         <v>1.0</v>
       </c>
       <c r="H270" s="1">
         <v>0.0</v>
       </c>
       <c r="I270" s="1">
-        <v>26485.36</v>
+        <v>83977.27</v>
       </c>
       <c r="J270" s="1">
         <v>0</v>
       </c>
       <c r="K270">
         <v>0.0</v>
       </c>
       <c r="L270" t="s">
         <v>679</v>
       </c>
       <c r="M270" s="1">
-        <v>26485.36</v>
+        <v>83977.27</v>
       </c>
       <c r="N270" s="1">
-        <v>29172.86</v>
+        <v>88421.3</v>
       </c>
       <c r="O270" s="1">
         <v>0.0</v>
       </c>
       <c r="P270">
         <v>1</v>
       </c>
     </row>
     <row r="271" spans="1:16">
       <c r="A271" t="s">
         <v>680</v>
       </c>
       <c r="B271">
         <v>2855281272</v>
       </c>
       <c r="C271" s="1">
         <v>28600000.0</v>
       </c>
       <c r="D271" s="1">
-        <v>100.05054815</v>
+        <v>100.06452909</v>
       </c>
       <c r="E271" s="1">
         <v>0.0</v>
       </c>
       <c r="F271" t="s">
         <v>8</v>
       </c>
       <c r="G271">
         <v>1.0</v>
       </c>
       <c r="H271" s="1">
         <v>0.0</v>
       </c>
       <c r="I271" s="1">
-        <v>14456.77</v>
+        <v>18455.32</v>
       </c>
       <c r="J271" s="1">
         <v>0</v>
       </c>
       <c r="K271">
         <v>0.0</v>
       </c>
       <c r="L271" t="s">
         <v>681</v>
       </c>
       <c r="M271" s="1">
-        <v>14456.77</v>
+        <v>18455.32</v>
       </c>
       <c r="N271" s="1">
-        <v>35180.25</v>
+        <v>41365.35</v>
       </c>
       <c r="O271" s="1">
         <v>0.0</v>
       </c>
       <c r="P271">
         <v>1</v>
       </c>
     </row>
     <row r="272" spans="1:16">
       <c r="A272" t="s">
         <v>682</v>
       </c>
       <c r="B272">
         <v>2856676872</v>
       </c>
       <c r="C272" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D272" s="1">
-        <v>100.1181809</v>
+        <v>100.3336963</v>
       </c>
       <c r="E272" s="1">
         <v>0.0</v>
       </c>
       <c r="F272" t="s">
         <v>8</v>
       </c>
       <c r="G272">
         <v>1.0</v>
       </c>
       <c r="H272" s="1">
         <v>0.0</v>
       </c>
       <c r="I272" s="1">
-        <v>23636.18</v>
+        <v>66739.26</v>
       </c>
       <c r="J272" s="1">
         <v>0</v>
       </c>
       <c r="K272">
         <v>0.0</v>
       </c>
       <c r="L272" t="s">
         <v>683</v>
       </c>
       <c r="M272" s="1">
-        <v>23636.18</v>
+        <v>66739.26</v>
       </c>
       <c r="N272" s="1">
-        <v>26954.91</v>
+        <v>71642.6</v>
       </c>
       <c r="O272" s="1">
         <v>0.0</v>
       </c>
       <c r="P272">
         <v>1</v>
       </c>
     </row>
     <row r="273" spans="1:16">
       <c r="A273" t="s">
         <v>684</v>
       </c>
       <c r="B273">
         <v>2858088902</v>
       </c>
       <c r="C273" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D273" s="1">
-        <v>100.1230355</v>
+        <v>100.3382537</v>
       </c>
       <c r="E273" s="1">
         <v>0.0</v>
       </c>
       <c r="F273" t="s">
         <v>8</v>
       </c>
       <c r="G273">
         <v>1.0</v>
       </c>
       <c r="H273" s="1">
         <v>0.0</v>
       </c>
       <c r="I273" s="1">
-        <v>12303.55</v>
+        <v>33825.37</v>
       </c>
       <c r="J273" s="1">
         <v>0</v>
       </c>
       <c r="K273">
         <v>0.0</v>
       </c>
       <c r="L273" t="s">
         <v>685</v>
       </c>
       <c r="M273" s="1">
-        <v>12303.55</v>
+        <v>33825.37</v>
       </c>
       <c r="N273" s="1">
-        <v>14025.55</v>
+        <v>36368.7</v>
       </c>
       <c r="O273" s="1">
         <v>0.0</v>
       </c>
       <c r="P273">
         <v>1</v>
       </c>
     </row>
     <row r="274" spans="1:16">
       <c r="A274" t="s">
         <v>686</v>
       </c>
       <c r="B274">
         <v>2859475842</v>
       </c>
       <c r="C274" s="1">
         <v>4400000.0</v>
       </c>
       <c r="D274" s="1">
-        <v>100.03975159</v>
+        <v>100.04243591</v>
       </c>
       <c r="E274" s="1">
         <v>0.0</v>
       </c>
       <c r="F274" t="s">
         <v>8</v>
       </c>
       <c r="G274">
         <v>1.0</v>
       </c>
       <c r="H274" s="1">
         <v>0.0</v>
       </c>
       <c r="I274" s="1">
-        <v>1749.07</v>
+        <v>1867.18</v>
       </c>
       <c r="J274" s="1">
         <v>0</v>
       </c>
       <c r="K274">
         <v>0.0</v>
       </c>
       <c r="L274" t="s">
         <v>687</v>
       </c>
       <c r="M274" s="1">
-        <v>1749.07</v>
+        <v>1867.18</v>
       </c>
       <c r="N274" s="1">
-        <v>4735.35</v>
+        <v>5177.15</v>
       </c>
       <c r="O274" s="1">
         <v>0.0</v>
       </c>
       <c r="P274">
         <v>1</v>
       </c>
     </row>
     <row r="275" spans="1:16">
       <c r="A275" t="s">
         <v>688</v>
       </c>
       <c r="B275">
         <v>2859574782</v>
       </c>
       <c r="C275" s="1">
         <v>10600000.0</v>
       </c>
       <c r="D275" s="1">
-        <v>100.0383034</v>
+        <v>100.04124774</v>
       </c>
       <c r="E275" s="1">
         <v>0.0</v>
       </c>
       <c r="F275" t="s">
         <v>8</v>
       </c>
       <c r="G275">
         <v>1.0</v>
       </c>
       <c r="H275" s="1">
         <v>0.0</v>
       </c>
       <c r="I275" s="1">
-        <v>4060.16</v>
+        <v>4372.26</v>
       </c>
       <c r="J275" s="1">
         <v>0</v>
       </c>
       <c r="K275">
         <v>0.0</v>
       </c>
       <c r="L275" t="s">
         <v>689</v>
       </c>
       <c r="M275" s="1">
-        <v>4060.16</v>
+        <v>4372.26</v>
       </c>
       <c r="N275" s="1">
-        <v>10962.88</v>
+        <v>12026.82</v>
       </c>
       <c r="O275" s="1">
         <v>0.0</v>
       </c>
       <c r="P275">
         <v>1</v>
       </c>
     </row>
     <row r="276" spans="1:16">
       <c r="A276" t="s">
         <v>690</v>
       </c>
       <c r="B276">
         <v>2859756032</v>
       </c>
       <c r="C276" s="1">
         <v>2700000.0</v>
       </c>
       <c r="D276" s="1">
-        <v>100.03830333</v>
+        <v>100.04124778</v>
       </c>
       <c r="E276" s="1">
         <v>0.0</v>
       </c>
       <c r="F276" t="s">
         <v>8</v>
       </c>
       <c r="G276">
         <v>1.0</v>
       </c>
       <c r="H276" s="1">
         <v>0.0</v>
       </c>
       <c r="I276" s="1">
-        <v>1034.19</v>
+        <v>1113.69</v>
       </c>
       <c r="J276" s="1">
         <v>0</v>
       </c>
       <c r="K276">
         <v>0.0</v>
       </c>
       <c r="L276" t="s">
         <v>691</v>
       </c>
       <c r="M276" s="1">
-        <v>1034.19</v>
+        <v>1113.69</v>
       </c>
       <c r="N276" s="1">
-        <v>2792.43</v>
+        <v>3063.43</v>
       </c>
       <c r="O276" s="1">
         <v>0.0</v>
       </c>
       <c r="P276">
         <v>1</v>
       </c>
     </row>
     <row r="277" spans="1:16">
       <c r="A277" t="s">
         <v>692</v>
       </c>
       <c r="B277">
         <v>2859961272</v>
       </c>
       <c r="C277" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D277" s="1">
-        <v>100.112885</v>
+        <v>100.3287246</v>
       </c>
       <c r="E277" s="1">
         <v>0.0</v>
       </c>
       <c r="F277" t="s">
         <v>8</v>
       </c>
       <c r="G277">
         <v>1.0</v>
       </c>
       <c r="H277" s="1">
         <v>0.0</v>
       </c>
       <c r="I277" s="1">
-        <v>11288.5</v>
+        <v>32872.46</v>
       </c>
       <c r="J277" s="1">
         <v>0</v>
       </c>
       <c r="K277">
         <v>0.0</v>
       </c>
       <c r="L277" t="s">
         <v>693</v>
       </c>
       <c r="M277" s="1">
-        <v>11288.5</v>
+        <v>32872.46</v>
       </c>
       <c r="N277" s="1">
-        <v>12879.52</v>
+        <v>35224.12</v>
       </c>
       <c r="O277" s="1">
         <v>0.0</v>
       </c>
       <c r="P277">
         <v>1</v>
       </c>
     </row>
     <row r="278" spans="1:16">
       <c r="A278" t="s">
         <v>694</v>
       </c>
       <c r="B278">
         <v>2862709252</v>
       </c>
       <c r="C278" s="1">
         <v>12500000.0</v>
       </c>
       <c r="D278" s="1">
-        <v>100.0506204</v>
+        <v>100.0926388</v>
       </c>
       <c r="E278" s="1">
         <v>0.0</v>
       </c>
       <c r="F278" t="s">
         <v>8</v>
       </c>
       <c r="G278">
         <v>1.0</v>
       </c>
       <c r="H278" s="1">
         <v>0.0</v>
       </c>
       <c r="I278" s="1">
-        <v>6327.55</v>
+        <v>11579.85</v>
       </c>
       <c r="J278" s="1">
         <v>0</v>
       </c>
       <c r="K278">
         <v>0.0</v>
       </c>
       <c r="L278" t="s">
         <v>695</v>
       </c>
       <c r="M278" s="1">
-        <v>6327.55</v>
+        <v>11579.85</v>
       </c>
       <c r="N278" s="1">
-        <v>13125.47</v>
+        <v>19136.72</v>
       </c>
       <c r="O278" s="1">
         <v>0.0</v>
       </c>
       <c r="P278">
         <v>1</v>
       </c>
     </row>
     <row r="279" spans="1:16">
       <c r="A279" t="s">
         <v>696</v>
       </c>
       <c r="B279">
         <v>2863881852</v>
       </c>
       <c r="C279" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D279" s="1">
-        <v>100.05532607</v>
+        <v>100.09990187</v>
       </c>
       <c r="E279" s="1">
         <v>0.0</v>
       </c>
       <c r="F279" t="s">
         <v>8</v>
       </c>
       <c r="G279">
         <v>1.0</v>
       </c>
       <c r="H279" s="1">
         <v>0.0</v>
       </c>
       <c r="I279" s="1">
-        <v>8298.91</v>
+        <v>14985.28</v>
       </c>
       <c r="J279" s="1">
         <v>0</v>
       </c>
       <c r="K279">
         <v>0.0</v>
       </c>
       <c r="L279" t="s">
         <v>697</v>
       </c>
       <c r="M279" s="1">
-        <v>8298.91</v>
+        <v>14985.28</v>
       </c>
       <c r="N279" s="1">
-        <v>16909.82</v>
+        <v>24575.28</v>
       </c>
       <c r="O279" s="1">
         <v>0.0</v>
       </c>
       <c r="P279">
         <v>1</v>
       </c>
     </row>
     <row r="280" spans="1:16">
       <c r="A280" t="s">
         <v>698</v>
       </c>
       <c r="B280">
         <v>2863986062</v>
       </c>
       <c r="C280" s="1">
         <v>40000000.0</v>
       </c>
       <c r="D280" s="1">
-        <v>100.0053902</v>
+        <v>100.00070408</v>
       </c>
       <c r="E280" s="1">
         <v>0.0</v>
       </c>
       <c r="F280" t="s">
         <v>8</v>
       </c>
       <c r="G280">
         <v>1.0</v>
       </c>
       <c r="H280" s="1">
         <v>0.0</v>
       </c>
       <c r="I280" s="1">
-        <v>2156.08</v>
+        <v>281.63</v>
       </c>
       <c r="J280" s="1">
         <v>0</v>
       </c>
       <c r="K280">
         <v>0.0</v>
       </c>
       <c r="L280" t="s">
         <v>699</v>
       </c>
       <c r="M280" s="1">
-        <v>2156.08</v>
+        <v>281.63</v>
       </c>
       <c r="N280" s="1">
-        <v>17609.41</v>
+        <v>17605.41</v>
       </c>
       <c r="O280" s="1">
         <v>0.0</v>
       </c>
       <c r="P280">
         <v>1</v>
       </c>
     </row>
     <row r="281" spans="1:16">
       <c r="A281" t="s">
         <v>700</v>
       </c>
       <c r="B281">
         <v>2865625992</v>
       </c>
       <c r="C281" s="1">
         <v>6600000.0</v>
       </c>
       <c r="D281" s="1">
-        <v>100.09788</v>
+        <v>100.31463788</v>
       </c>
       <c r="E281" s="1">
         <v>0.0</v>
       </c>
       <c r="F281" t="s">
         <v>8</v>
       </c>
       <c r="G281">
         <v>1.0</v>
       </c>
       <c r="H281" s="1">
         <v>0.0</v>
       </c>
       <c r="I281" s="1">
-        <v>6460.08</v>
+        <v>20766.1</v>
       </c>
       <c r="J281" s="1">
         <v>0</v>
       </c>
       <c r="K281">
         <v>0.0</v>
       </c>
-      <c r="L281">
-        <v>922.3</v>
+      <c r="L281" t="s">
+        <v>701</v>
       </c>
       <c r="M281" s="1">
-        <v>6460.08</v>
+        <v>20766.1</v>
       </c>
       <c r="N281" s="1">
-        <v>7382.38</v>
+        <v>22131.2</v>
       </c>
       <c r="O281" s="1">
         <v>0.0</v>
       </c>
       <c r="P281">
         <v>1</v>
       </c>
     </row>
     <row r="282" spans="1:16">
       <c r="A282" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="B282">
         <v>2870139162</v>
       </c>
       <c r="C282" s="1">
         <v>9100000.0</v>
       </c>
       <c r="D282" s="1">
-        <v>100.0791011</v>
+        <v>100.18399879</v>
       </c>
       <c r="E282" s="1">
         <v>0.0</v>
       </c>
       <c r="F282" t="s">
         <v>8</v>
       </c>
       <c r="G282">
         <v>1.0</v>
       </c>
       <c r="H282" s="1">
         <v>0.0</v>
       </c>
       <c r="I282" s="1">
-        <v>7198.2</v>
+        <v>16743.89</v>
       </c>
       <c r="J282" s="1">
         <v>0</v>
       </c>
       <c r="K282">
         <v>0.0</v>
       </c>
       <c r="L282" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="M282" s="1">
-        <v>7198.2</v>
+        <v>16743.89</v>
       </c>
       <c r="N282" s="1">
-        <v>11148.81</v>
+        <v>21329.23</v>
       </c>
       <c r="O282" s="1">
         <v>0.0</v>
       </c>
       <c r="P282">
         <v>1</v>
       </c>
     </row>
     <row r="283" spans="1:16">
       <c r="A283" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="B283">
         <v>2874472692</v>
       </c>
       <c r="C283" s="1">
         <v>11200000.0</v>
       </c>
       <c r="D283" s="1">
-        <v>100.06613839</v>
+        <v>100.15207098</v>
       </c>
       <c r="E283" s="1">
         <v>0.0</v>
       </c>
       <c r="F283" t="s">
         <v>8</v>
       </c>
       <c r="G283">
         <v>1.0</v>
       </c>
       <c r="H283" s="1">
         <v>0.0</v>
       </c>
       <c r="I283" s="1">
-        <v>7407.5</v>
+        <v>17031.95</v>
       </c>
       <c r="J283" s="1">
         <v>0</v>
       </c>
       <c r="K283">
         <v>0.0</v>
       </c>
       <c r="L283" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="M283" s="1">
-        <v>7407.5</v>
+        <v>17031.95</v>
       </c>
       <c r="N283" s="1">
-        <v>12290.39</v>
+        <v>22622.15</v>
       </c>
       <c r="O283" s="1">
         <v>0.0</v>
       </c>
       <c r="P283">
         <v>1</v>
       </c>
     </row>
     <row r="284" spans="1:16">
       <c r="A284" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
       <c r="B284">
         <v>2874671812</v>
       </c>
       <c r="C284" s="1">
         <v>2600000.0</v>
       </c>
       <c r="D284" s="1">
-        <v>100.06464731</v>
+        <v>100.15071154</v>
       </c>
       <c r="E284" s="1">
         <v>0.0</v>
       </c>
       <c r="F284" t="s">
         <v>8</v>
       </c>
       <c r="G284">
         <v>1.0</v>
       </c>
       <c r="H284" s="1">
         <v>0.0</v>
       </c>
       <c r="I284" s="1">
-        <v>1680.83</v>
+        <v>3918.5</v>
       </c>
       <c r="J284" s="1">
         <v>0</v>
       </c>
       <c r="K284">
         <v>0.0</v>
       </c>
       <c r="L284" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="M284" s="1">
-        <v>1680.83</v>
+        <v>3918.5</v>
       </c>
       <c r="N284" s="1">
-        <v>2788.0</v>
+        <v>5186.43</v>
       </c>
       <c r="O284" s="1">
         <v>0.0</v>
       </c>
       <c r="P284">
         <v>1</v>
       </c>
     </row>
     <row r="285" spans="1:16">
       <c r="A285" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="B285">
         <v>2874739202</v>
       </c>
       <c r="C285" s="1">
         <v>3500000.0</v>
       </c>
       <c r="D285" s="1">
-        <v>100.06494543</v>
+        <v>100.15098343</v>
       </c>
       <c r="E285" s="1">
         <v>0.0</v>
       </c>
       <c r="F285" t="s">
         <v>8</v>
       </c>
       <c r="G285">
         <v>1.0</v>
       </c>
       <c r="H285" s="1">
         <v>0.0</v>
       </c>
       <c r="I285" s="1">
-        <v>2273.09</v>
+        <v>5284.42</v>
       </c>
       <c r="J285" s="1">
         <v>0</v>
       </c>
       <c r="K285">
         <v>0.0</v>
       </c>
       <c r="L285" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="M285" s="1">
-        <v>2273.09</v>
+        <v>5284.42</v>
       </c>
       <c r="N285" s="1">
-        <v>3770.6</v>
+        <v>6999.27</v>
       </c>
       <c r="O285" s="1">
         <v>0.0</v>
       </c>
       <c r="P285">
         <v>1</v>
       </c>
     </row>
     <row r="286" spans="1:16">
       <c r="A286" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="B286">
         <v>2877252492</v>
       </c>
       <c r="C286" s="1">
         <v>6400000.0</v>
       </c>
       <c r="D286" s="1">
-        <v>100.09820594</v>
+        <v>100.32863359</v>
       </c>
       <c r="E286" s="1">
         <v>0.0</v>
       </c>
       <c r="F286" t="s">
         <v>8</v>
       </c>
       <c r="G286">
         <v>1.0</v>
       </c>
       <c r="H286" s="1">
         <v>0.0</v>
       </c>
       <c r="I286" s="1">
-        <v>6285.18</v>
+        <v>21032.55</v>
       </c>
       <c r="J286" s="1">
         <v>0</v>
       </c>
       <c r="K286">
         <v>0.0</v>
       </c>
-      <c r="L286">
-        <v>642.67</v>
+      <c r="L286" t="s">
+        <v>711</v>
       </c>
       <c r="M286" s="1">
-        <v>6285.18</v>
+        <v>21032.55</v>
       </c>
       <c r="N286" s="1">
-        <v>6927.85</v>
+        <v>22096.18</v>
       </c>
       <c r="O286" s="1">
         <v>0.0</v>
       </c>
       <c r="P286">
         <v>1</v>
       </c>
     </row>
     <row r="287" spans="1:16">
       <c r="A287" t="s">
-        <v>710</v>
+        <v>712</v>
       </c>
       <c r="B287">
         <v>2880689452</v>
       </c>
       <c r="C287" s="1">
         <v>40000000.0</v>
       </c>
       <c r="D287" s="1">
-        <v>100.04925888</v>
+        <v>100.10818125</v>
       </c>
       <c r="E287" s="1">
         <v>0.0</v>
       </c>
       <c r="F287" t="s">
         <v>8</v>
       </c>
       <c r="G287">
         <v>1.0</v>
       </c>
       <c r="H287" s="1">
         <v>0.0</v>
       </c>
       <c r="I287" s="1">
-        <v>19703.55</v>
+        <v>43272.5</v>
       </c>
       <c r="J287" s="1">
         <v>0</v>
       </c>
       <c r="K287">
         <v>0.0</v>
       </c>
       <c r="L287" t="s">
-        <v>711</v>
+        <v>713</v>
       </c>
       <c r="M287" s="1">
-        <v>19703.55</v>
+        <v>43272.5</v>
       </c>
       <c r="N287" s="1">
-        <v>36774.88</v>
+        <v>62486.72</v>
       </c>
       <c r="O287" s="1">
         <v>0.0</v>
       </c>
       <c r="P287">
         <v>1</v>
       </c>
     </row>
     <row r="288" spans="1:16">
       <c r="A288" t="s">
-        <v>712</v>
+        <v>714</v>
       </c>
       <c r="B288">
         <v>2885535452</v>
       </c>
       <c r="C288" s="1">
         <v>6500000.0</v>
       </c>
       <c r="D288" s="1">
-        <v>100.07784308</v>
+        <v>100.29994046</v>
       </c>
       <c r="E288" s="1">
         <v>0.0</v>
       </c>
       <c r="F288" t="s">
         <v>8</v>
       </c>
       <c r="G288">
         <v>1.0</v>
       </c>
       <c r="H288" s="1">
         <v>0.0</v>
       </c>
       <c r="I288" s="1">
-        <v>5059.8</v>
+        <v>19496.13</v>
       </c>
       <c r="J288" s="1">
         <v>0</v>
       </c>
       <c r="K288">
         <v>0.0</v>
       </c>
-      <c r="L288">
-        <v>665.39</v>
+      <c r="L288" t="s">
+        <v>715</v>
       </c>
       <c r="M288" s="1">
-        <v>5059.8</v>
+        <v>19496.13</v>
       </c>
       <c r="N288" s="1">
-        <v>5725.19</v>
+        <v>20517.35</v>
       </c>
       <c r="O288" s="1">
         <v>0.0</v>
       </c>
       <c r="P288">
         <v>1</v>
       </c>
     </row>
     <row r="289" spans="1:16">
       <c r="A289" t="s">
-        <v>713</v>
+        <v>716</v>
       </c>
       <c r="B289">
         <v>2891519502</v>
       </c>
       <c r="C289" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D289" s="1">
-        <v>100.05337805</v>
+        <v>100.1188682</v>
       </c>
       <c r="E289" s="1">
         <v>0.0</v>
       </c>
       <c r="F289" t="s">
         <v>8</v>
       </c>
       <c r="G289">
         <v>1.0</v>
       </c>
       <c r="H289" s="1">
         <v>0.0</v>
       </c>
       <c r="I289" s="1">
-        <v>10675.61</v>
+        <v>23773.64</v>
       </c>
       <c r="J289" s="1">
         <v>0</v>
       </c>
       <c r="K289">
         <v>0.0</v>
       </c>
       <c r="L289" t="s">
-        <v>714</v>
+        <v>717</v>
       </c>
       <c r="M289" s="1">
-        <v>10675.61</v>
+        <v>23773.64</v>
       </c>
       <c r="N289" s="1">
-        <v>19261.5</v>
+        <v>33475.86</v>
       </c>
       <c r="O289" s="1">
         <v>0.0</v>
       </c>
       <c r="P289">
         <v>1</v>
       </c>
     </row>
     <row r="290" spans="1:16">
       <c r="A290" t="s">
-        <v>715</v>
+        <v>718</v>
       </c>
       <c r="B290">
         <v>2892744292</v>
       </c>
       <c r="C290" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D290" s="1">
-        <v>100.0487511</v>
+        <v>100.1174275</v>
       </c>
       <c r="E290" s="1">
         <v>0.0</v>
       </c>
       <c r="F290" t="s">
         <v>8</v>
       </c>
       <c r="G290">
         <v>1.0</v>
       </c>
       <c r="H290" s="1">
         <v>0.0</v>
       </c>
       <c r="I290" s="1">
-        <v>14625.33</v>
+        <v>35228.25</v>
       </c>
       <c r="J290" s="1">
         <v>0</v>
       </c>
       <c r="K290">
         <v>0.0</v>
       </c>
       <c r="L290" t="s">
-        <v>716</v>
+        <v>719</v>
       </c>
       <c r="M290" s="1">
-        <v>14625.33</v>
+        <v>35228.25</v>
       </c>
       <c r="N290" s="1">
-        <v>25967.41</v>
+        <v>48104.75</v>
       </c>
       <c r="O290" s="1">
         <v>0.0</v>
       </c>
       <c r="P290">
         <v>1</v>
       </c>
     </row>
     <row r="291" spans="1:16">
       <c r="A291" t="s">
-        <v>717</v>
+        <v>720</v>
       </c>
       <c r="B291">
         <v>2892891132</v>
       </c>
       <c r="C291" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D291" s="1">
-        <v>100.0482036</v>
+        <v>100.11693247</v>
       </c>
       <c r="E291" s="1">
         <v>0.0</v>
       </c>
       <c r="F291" t="s">
         <v>8</v>
       </c>
       <c r="G291">
         <v>1.0</v>
       </c>
       <c r="H291" s="1">
         <v>0.0</v>
       </c>
       <c r="I291" s="1">
-        <v>7230.54</v>
+        <v>17539.87</v>
       </c>
       <c r="J291" s="1">
         <v>0</v>
       </c>
       <c r="K291">
         <v>0.0</v>
       </c>
       <c r="L291" t="s">
-        <v>718</v>
+        <v>721</v>
       </c>
       <c r="M291" s="1">
-        <v>7230.54</v>
+        <v>17539.87</v>
       </c>
       <c r="N291" s="1">
-        <v>12833.67</v>
+        <v>23902.29</v>
       </c>
       <c r="O291" s="1">
         <v>0.0</v>
       </c>
       <c r="P291">
         <v>1</v>
       </c>
     </row>
     <row r="292" spans="1:16">
       <c r="A292" t="s">
-        <v>719</v>
+        <v>722</v>
       </c>
       <c r="B292">
         <v>2905161062</v>
       </c>
       <c r="C292" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D292" s="1">
-        <v>100.02841627</v>
+        <v>100.08688847</v>
       </c>
       <c r="E292" s="1">
         <v>0.0</v>
       </c>
       <c r="F292" t="s">
         <v>8</v>
       </c>
       <c r="G292">
         <v>1.0</v>
       </c>
       <c r="H292" s="1">
         <v>0.0</v>
       </c>
       <c r="I292" s="1">
-        <v>8524.88</v>
+        <v>26066.54</v>
       </c>
       <c r="J292" s="1">
         <v>0</v>
       </c>
       <c r="K292">
         <v>0.0</v>
       </c>
       <c r="L292" t="s">
-        <v>720</v>
+        <v>723</v>
       </c>
       <c r="M292" s="1">
-        <v>8524.88</v>
+        <v>26066.54</v>
       </c>
       <c r="N292" s="1">
-        <v>14807.71</v>
+        <v>33332.54</v>
       </c>
       <c r="O292" s="1">
         <v>0.0</v>
       </c>
       <c r="P292">
         <v>1</v>
       </c>
     </row>
     <row r="293" spans="1:16">
       <c r="A293" t="s">
-        <v>721</v>
+        <v>724</v>
       </c>
       <c r="B293">
         <v>2921627832</v>
       </c>
       <c r="C293" s="1">
         <v>7720000.0</v>
       </c>
       <c r="D293" s="1">
-        <v>100.0289022</v>
+        <v>100.08723912</v>
       </c>
       <c r="E293" s="1">
         <v>0.0</v>
       </c>
       <c r="F293" t="s">
         <v>8</v>
       </c>
       <c r="G293">
         <v>1.0</v>
       </c>
       <c r="H293" s="1">
         <v>0.0</v>
       </c>
       <c r="I293" s="1">
-        <v>2231.25</v>
+        <v>6734.86</v>
       </c>
       <c r="J293" s="1">
         <v>0</v>
       </c>
       <c r="K293">
         <v>0.0</v>
       </c>
       <c r="L293" t="s">
-        <v>722</v>
+        <v>725</v>
       </c>
       <c r="M293" s="1">
-        <v>2231.25</v>
+        <v>6734.86</v>
       </c>
       <c r="N293" s="1">
-        <v>3781.94</v>
+        <v>8546.18</v>
       </c>
       <c r="O293" s="1">
         <v>0.0</v>
       </c>
       <c r="P293">
         <v>1</v>
       </c>
     </row>
     <row r="294" spans="1:16">
       <c r="A294" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="B294">
         <v>2922922482</v>
       </c>
       <c r="C294" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D294" s="1">
-        <v>100.0043295</v>
+        <v>100.0030048</v>
       </c>
       <c r="E294" s="1">
         <v>0.0</v>
       </c>
       <c r="F294" t="s">
         <v>8</v>
       </c>
       <c r="G294">
         <v>1.0</v>
       </c>
       <c r="H294" s="1">
         <v>0.0</v>
       </c>
       <c r="I294" s="1">
-        <v>432.95</v>
+        <v>300.48</v>
       </c>
       <c r="J294" s="1">
         <v>0</v>
       </c>
       <c r="K294">
         <v>0.0</v>
       </c>
-      <c r="L294">
-        <v>973.66</v>
+      <c r="L294" t="s">
+        <v>727</v>
       </c>
       <c r="M294" s="1">
-        <v>432.95</v>
+        <v>300.48</v>
       </c>
       <c r="N294" s="1">
-        <v>1406.61</v>
+        <v>1469.25</v>
       </c>
       <c r="O294" s="1">
         <v>0.0</v>
       </c>
       <c r="P294">
         <v>1</v>
       </c>
     </row>
     <row r="295" spans="1:16">
       <c r="A295" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="B295">
         <v>2922948022</v>
       </c>
       <c r="C295" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D295" s="1">
-        <v>100.0325276</v>
+        <v>100.09991035</v>
       </c>
       <c r="E295" s="1">
         <v>0.0</v>
       </c>
       <c r="F295" t="s">
         <v>8</v>
       </c>
       <c r="G295">
         <v>1.0</v>
       </c>
       <c r="H295" s="1">
         <v>0.0</v>
       </c>
       <c r="I295" s="1">
-        <v>6505.52</v>
+        <v>19982.07</v>
       </c>
       <c r="J295" s="1">
         <v>0</v>
       </c>
       <c r="K295">
         <v>0.0</v>
       </c>
       <c r="L295" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="M295" s="1">
-        <v>6505.52</v>
+        <v>19982.07</v>
       </c>
       <c r="N295" s="1">
-        <v>10773.02</v>
+        <v>24961.4</v>
       </c>
       <c r="O295" s="1">
         <v>0.0</v>
       </c>
       <c r="P295">
         <v>1</v>
       </c>
     </row>
     <row r="296" spans="1:16">
       <c r="A296" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
       <c r="B296">
         <v>2922949082</v>
       </c>
       <c r="C296" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D296" s="1">
-        <v>100.03766795</v>
+        <v>100.13887015</v>
       </c>
       <c r="E296" s="1">
         <v>0.0</v>
       </c>
       <c r="F296" t="s">
         <v>8</v>
       </c>
       <c r="G296">
         <v>1.0</v>
       </c>
       <c r="H296" s="1">
         <v>0.0</v>
       </c>
       <c r="I296" s="1">
-        <v>7533.59</v>
+        <v>27774.03</v>
       </c>
       <c r="J296" s="1">
         <v>0</v>
       </c>
       <c r="K296">
         <v>0.0</v>
       </c>
       <c r="L296" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="M296" s="1">
-        <v>7533.59</v>
+        <v>27774.03</v>
       </c>
       <c r="N296" s="1">
-        <v>11913.59</v>
+        <v>32881.7</v>
       </c>
       <c r="O296" s="1">
         <v>0.0</v>
       </c>
       <c r="P296">
         <v>1</v>
       </c>
     </row>
     <row r="297" spans="1:16">
       <c r="A297" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="B297">
         <v>2924236212</v>
       </c>
       <c r="C297" s="1">
         <v>6500000.0</v>
       </c>
       <c r="D297" s="1">
-        <v>100.04705569</v>
+        <v>100.32170277</v>
       </c>
       <c r="E297" s="1">
         <v>0.0</v>
       </c>
       <c r="F297" t="s">
         <v>8</v>
       </c>
       <c r="G297">
         <v>1.0</v>
       </c>
       <c r="H297" s="1">
         <v>0.0</v>
       </c>
       <c r="I297" s="1">
-        <v>3058.62</v>
+        <v>20910.68</v>
       </c>
       <c r="J297" s="1">
         <v>0</v>
       </c>
       <c r="K297">
         <v>0.0</v>
       </c>
       <c r="L297">
-        <v>11.52</v>
+        <v>234.36</v>
       </c>
       <c r="M297" s="1">
-        <v>3058.62</v>
+        <v>20910.68</v>
       </c>
       <c r="N297" s="1">
-        <v>3070.14</v>
+        <v>21145.04</v>
       </c>
       <c r="O297" s="1">
         <v>0.0</v>
       </c>
       <c r="P297">
         <v>1</v>
       </c>
     </row>
     <row r="298" spans="1:16">
       <c r="A298" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
       <c r="B298">
         <v>2924470772</v>
       </c>
       <c r="C298" s="1">
         <v>1700000.0</v>
       </c>
       <c r="D298" s="1">
-        <v>100.05300647</v>
+        <v>100.32732647</v>
       </c>
       <c r="E298" s="1">
         <v>0.0</v>
       </c>
       <c r="F298" t="s">
         <v>8</v>
       </c>
       <c r="G298">
         <v>1.0</v>
       </c>
       <c r="H298" s="1">
         <v>0.0</v>
       </c>
       <c r="I298" s="1">
-        <v>901.11</v>
+        <v>5564.55</v>
       </c>
       <c r="J298" s="1">
         <v>0</v>
       </c>
       <c r="K298">
         <v>0.0</v>
       </c>
       <c r="L298">
-        <v>3.29</v>
+        <v>66.97</v>
       </c>
       <c r="M298" s="1">
-        <v>901.11</v>
+        <v>5564.55</v>
       </c>
       <c r="N298" s="1">
-        <v>904.4</v>
+        <v>5631.52</v>
       </c>
       <c r="O298" s="1">
         <v>0.0</v>
       </c>
       <c r="P298">
         <v>1</v>
       </c>
     </row>
     <row r="299" spans="1:16">
       <c r="A299" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="B299">
         <v>2924746292</v>
       </c>
       <c r="C299" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D299" s="1">
-        <v>100.0451594</v>
+        <v>100.1818931</v>
       </c>
       <c r="E299" s="1">
         <v>0.0</v>
       </c>
       <c r="F299" t="s">
         <v>8</v>
       </c>
       <c r="G299">
         <v>1.0</v>
       </c>
       <c r="H299" s="1">
         <v>0.0</v>
       </c>
       <c r="I299" s="1">
-        <v>4515.94</v>
+        <v>18189.31</v>
       </c>
       <c r="J299" s="1">
         <v>0</v>
       </c>
       <c r="K299">
         <v>0.0</v>
       </c>
       <c r="L299" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="M299" s="1">
-        <v>4515.94</v>
+        <v>18189.31</v>
       </c>
       <c r="N299" s="1">
-        <v>6461.36</v>
+        <v>20531.54</v>
       </c>
       <c r="O299" s="1">
         <v>0.0</v>
       </c>
       <c r="P299">
         <v>1</v>
       </c>
     </row>
     <row r="300" spans="1:16">
       <c r="A300" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
       <c r="B300">
         <v>2926627582</v>
       </c>
       <c r="C300" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D300" s="1">
-        <v>100.0612791</v>
+        <v>100.16167635</v>
       </c>
       <c r="E300" s="1">
         <v>0.0</v>
       </c>
       <c r="F300" t="s">
         <v>8</v>
       </c>
       <c r="G300">
         <v>1.0</v>
       </c>
       <c r="H300" s="1">
         <v>0.0</v>
       </c>
       <c r="I300" s="1">
-        <v>12255.82</v>
+        <v>32335.27</v>
       </c>
       <c r="J300" s="1">
         <v>0</v>
       </c>
       <c r="K300">
         <v>0.0</v>
       </c>
       <c r="L300" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="M300" s="1">
-        <v>12255.82</v>
+        <v>32335.27</v>
       </c>
       <c r="N300" s="1">
-        <v>19334.37</v>
+        <v>40534.82</v>
       </c>
       <c r="O300" s="1">
         <v>0.0</v>
       </c>
       <c r="P300">
         <v>1</v>
       </c>
     </row>
     <row r="301" spans="1:16">
       <c r="A301" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="B301">
         <v>2926707212</v>
       </c>
       <c r="C301" s="1">
         <v>8400000.0</v>
       </c>
       <c r="D301" s="1">
-        <v>100.0575369</v>
+        <v>100.14419226</v>
       </c>
       <c r="E301" s="1">
         <v>0.0</v>
       </c>
       <c r="F301" t="s">
         <v>8</v>
       </c>
       <c r="G301">
         <v>1.0</v>
       </c>
       <c r="H301" s="1">
         <v>0.0</v>
       </c>
       <c r="I301" s="1">
-        <v>4833.1</v>
+        <v>12112.15</v>
       </c>
       <c r="J301" s="1">
         <v>0</v>
       </c>
       <c r="K301">
         <v>0.0</v>
       </c>
       <c r="L301" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
       <c r="M301" s="1">
-        <v>4833.1</v>
+        <v>12112.15</v>
       </c>
       <c r="N301" s="1">
-        <v>7737.54</v>
+        <v>15480.45</v>
       </c>
       <c r="O301" s="1">
         <v>0.0</v>
       </c>
       <c r="P301">
         <v>1</v>
       </c>
     </row>
     <row r="302" spans="1:16">
       <c r="A302" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="B302">
         <v>2935657832</v>
       </c>
       <c r="C302" s="1">
         <v>40000000.0</v>
       </c>
       <c r="D302" s="1">
-        <v>100.0675268</v>
+        <v>100.17814973</v>
       </c>
       <c r="E302" s="1">
         <v>0.0</v>
       </c>
       <c r="F302" t="s">
         <v>8</v>
       </c>
       <c r="G302">
         <v>1.0</v>
       </c>
       <c r="H302" s="1">
         <v>0.0</v>
       </c>
       <c r="I302" s="1">
-        <v>27010.72</v>
+        <v>71259.89</v>
       </c>
       <c r="J302" s="1">
         <v>0</v>
       </c>
       <c r="K302">
         <v>0.0</v>
       </c>
       <c r="L302" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="M302" s="1">
-        <v>27010.72</v>
+        <v>71259.89</v>
       </c>
       <c r="N302" s="1">
-        <v>41201.83</v>
+        <v>87832.0</v>
       </c>
       <c r="O302" s="1">
         <v>0.0</v>
       </c>
       <c r="P302">
         <v>1</v>
       </c>
     </row>
     <row r="303" spans="1:16">
       <c r="A303" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
       <c r="B303">
         <v>2935803812</v>
       </c>
       <c r="C303" s="1">
         <v>9400000.0</v>
       </c>
       <c r="D303" s="1">
-        <v>100.08477532</v>
+        <v>100.26859383</v>
       </c>
       <c r="E303" s="1">
         <v>0.0</v>
       </c>
       <c r="F303" t="s">
         <v>8</v>
       </c>
       <c r="G303">
         <v>1.0</v>
       </c>
       <c r="H303" s="1">
         <v>0.0</v>
       </c>
       <c r="I303" s="1">
-        <v>7968.88</v>
+        <v>25247.82</v>
       </c>
       <c r="J303" s="1">
         <v>0</v>
       </c>
       <c r="K303">
         <v>0.0</v>
       </c>
       <c r="L303" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="M303" s="1">
-        <v>7968.88</v>
+        <v>25247.82</v>
       </c>
       <c r="N303" s="1">
-        <v>9888.43</v>
+        <v>27759.19</v>
       </c>
       <c r="O303" s="1">
         <v>0.0</v>
       </c>
       <c r="P303">
         <v>1</v>
       </c>
     </row>
     <row r="304" spans="1:16">
       <c r="A304" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="B304">
         <v>2935813452</v>
       </c>
       <c r="C304" s="1">
         <v>3600000.0</v>
       </c>
       <c r="D304" s="1">
-        <v>100.08559</v>
+        <v>100.26935472</v>
       </c>
       <c r="E304" s="1">
         <v>0.0</v>
       </c>
       <c r="F304" t="s">
         <v>8</v>
       </c>
       <c r="G304">
         <v>1.0</v>
       </c>
       <c r="H304" s="1">
         <v>0.0</v>
       </c>
       <c r="I304" s="1">
-        <v>3081.24</v>
+        <v>9696.77</v>
       </c>
       <c r="J304" s="1">
         <v>0</v>
       </c>
       <c r="K304">
         <v>0.0</v>
       </c>
       <c r="L304">
-        <v>741.65</v>
+        <v>970.2</v>
       </c>
       <c r="M304" s="1">
-        <v>3081.24</v>
+        <v>9696.77</v>
       </c>
       <c r="N304" s="1">
-        <v>3822.89</v>
+        <v>10666.97</v>
       </c>
       <c r="O304" s="1">
         <v>0.0</v>
       </c>
       <c r="P304">
         <v>1</v>
       </c>
     </row>
     <row r="305" spans="1:16">
       <c r="A305" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
       <c r="B305">
         <v>2935986662</v>
       </c>
       <c r="C305" s="1">
         <v>3844000.0</v>
       </c>
       <c r="D305" s="1">
-        <v>100.07179891</v>
+        <v>100.21530177</v>
       </c>
       <c r="E305" s="1">
         <v>0.0</v>
       </c>
       <c r="F305" t="s">
         <v>8</v>
       </c>
       <c r="G305">
         <v>1.0</v>
       </c>
       <c r="H305" s="1">
         <v>0.0</v>
       </c>
       <c r="I305" s="1">
-        <v>2759.95</v>
+        <v>8276.2</v>
       </c>
       <c r="J305" s="1">
         <v>0</v>
       </c>
       <c r="K305">
         <v>0.0</v>
       </c>
       <c r="L305" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="M305" s="1">
-        <v>2759.95</v>
+        <v>8276.2</v>
       </c>
       <c r="N305" s="1">
-        <v>3835.67</v>
+        <v>9576.73</v>
       </c>
       <c r="O305" s="1">
         <v>0.0</v>
       </c>
       <c r="P305">
         <v>1</v>
       </c>
     </row>
     <row r="306" spans="1:16">
       <c r="A306" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="B306">
         <v>2936837392</v>
       </c>
       <c r="C306" s="1">
         <v>1300000.0</v>
       </c>
       <c r="D306" s="1">
-        <v>100.07785077</v>
+        <v>100.26212538</v>
       </c>
       <c r="E306" s="1">
         <v>0.0</v>
       </c>
       <c r="F306" t="s">
         <v>8</v>
       </c>
       <c r="G306">
         <v>1.0</v>
       </c>
       <c r="H306" s="1">
         <v>0.0</v>
       </c>
       <c r="I306" s="1">
-        <v>1012.06</v>
+        <v>3407.63</v>
       </c>
       <c r="J306" s="1">
         <v>0</v>
       </c>
       <c r="K306">
         <v>0.0</v>
       </c>
       <c r="L306">
-        <v>245.52</v>
+        <v>321.54</v>
       </c>
       <c r="M306" s="1">
-        <v>1012.06</v>
+        <v>3407.63</v>
       </c>
       <c r="N306" s="1">
-        <v>1257.58</v>
+        <v>3729.17</v>
       </c>
       <c r="O306" s="1">
         <v>0.0</v>
       </c>
       <c r="P306">
         <v>1</v>
       </c>
     </row>
     <row r="307" spans="1:16">
       <c r="A307" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
       <c r="B307">
         <v>2937018512</v>
       </c>
       <c r="C307" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D307" s="1">
-        <v>100.0609145</v>
+        <v>100.1769007</v>
       </c>
       <c r="E307" s="1">
         <v>0.0</v>
       </c>
       <c r="F307" t="s">
         <v>8</v>
       </c>
       <c r="G307">
         <v>1.0</v>
       </c>
       <c r="H307" s="1">
         <v>0.0</v>
       </c>
       <c r="I307" s="1">
-        <v>6091.45</v>
+        <v>17690.07</v>
       </c>
       <c r="J307" s="1">
         <v>0</v>
       </c>
       <c r="K307">
         <v>0.0</v>
       </c>
       <c r="L307" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="M307" s="1">
-        <v>6091.45</v>
+        <v>17690.07</v>
       </c>
       <c r="N307" s="1">
-        <v>9180.31</v>
+        <v>21314.51</v>
       </c>
       <c r="O307" s="1">
         <v>0.0</v>
       </c>
       <c r="P307">
         <v>1</v>
       </c>
     </row>
     <row r="308" spans="1:16">
       <c r="A308" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="B308">
         <v>2937267382</v>
       </c>
       <c r="C308" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D308" s="1">
-        <v>100.0228364</v>
+        <v>100.0350599</v>
       </c>
       <c r="E308" s="1">
         <v>0.0</v>
       </c>
       <c r="F308" t="s">
         <v>8</v>
       </c>
       <c r="G308">
         <v>1.0</v>
       </c>
       <c r="H308" s="1">
         <v>0.0</v>
       </c>
       <c r="I308" s="1">
-        <v>2283.64</v>
+        <v>3505.99</v>
       </c>
       <c r="J308" s="1">
         <v>0</v>
       </c>
       <c r="K308">
         <v>0.0</v>
       </c>
       <c r="L308" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
       <c r="M308" s="1">
-        <v>2283.64</v>
+        <v>3505.99</v>
       </c>
       <c r="N308" s="1">
-        <v>4364.17</v>
+        <v>5963.76</v>
       </c>
       <c r="O308" s="1">
         <v>0.0</v>
       </c>
       <c r="P308">
         <v>1</v>
       </c>
     </row>
     <row r="309" spans="1:16">
       <c r="A309" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="B309">
         <v>2939595422</v>
       </c>
       <c r="C309" s="1">
         <v>8500000.0</v>
       </c>
       <c r="D309" s="1">
-        <v>100.04769753</v>
+        <v>100.28112941</v>
       </c>
       <c r="E309" s="1">
         <v>0.0</v>
       </c>
       <c r="F309" t="s">
         <v>8</v>
       </c>
       <c r="G309">
         <v>1.0</v>
       </c>
       <c r="H309" s="1">
         <v>0.0</v>
       </c>
       <c r="I309" s="1">
-        <v>4054.29</v>
+        <v>23896.0</v>
       </c>
       <c r="J309" s="1">
         <v>0</v>
       </c>
       <c r="K309">
         <v>0.0</v>
       </c>
       <c r="L309">
-        <v>460.42</v>
+        <v>770.52</v>
       </c>
       <c r="M309" s="1">
-        <v>4054.29</v>
+        <v>23896.0</v>
       </c>
       <c r="N309" s="1">
-        <v>4514.71</v>
+        <v>24666.52</v>
       </c>
       <c r="O309" s="1">
         <v>0.0</v>
       </c>
       <c r="P309">
         <v>1</v>
       </c>
     </row>
     <row r="310" spans="1:16">
       <c r="A310" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="B310">
         <v>2941100752</v>
       </c>
       <c r="C310" s="1">
         <v>6200000.0</v>
       </c>
       <c r="D310" s="1">
-        <v>100.04887161</v>
+        <v>100.21686548</v>
       </c>
       <c r="E310" s="1">
         <v>0.0</v>
       </c>
       <c r="F310" t="s">
         <v>8</v>
       </c>
       <c r="G310">
         <v>1.0</v>
       </c>
       <c r="H310" s="1">
         <v>0.0</v>
       </c>
       <c r="I310" s="1">
-        <v>3030.04</v>
+        <v>13445.66</v>
       </c>
       <c r="J310" s="1">
         <v>0</v>
       </c>
       <c r="K310">
         <v>0.0</v>
       </c>
-      <c r="L310">
-        <v>959.19</v>
+      <c r="L310" t="s">
+        <v>754</v>
       </c>
       <c r="M310" s="1">
-        <v>3030.04</v>
+        <v>13445.66</v>
       </c>
       <c r="N310" s="1">
-        <v>3989.23</v>
+        <v>14657.49</v>
       </c>
       <c r="O310" s="1">
         <v>0.0</v>
       </c>
       <c r="P310">
         <v>1</v>
       </c>
     </row>
     <row r="311" spans="1:16">
       <c r="A311" t="s">
-        <v>750</v>
+        <v>755</v>
       </c>
       <c r="B311">
         <v>2942297552</v>
       </c>
       <c r="C311" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D311" s="1">
-        <v>100.03038167</v>
+        <v>100.09179933</v>
       </c>
       <c r="E311" s="1">
         <v>0.0</v>
       </c>
       <c r="F311" t="s">
         <v>8</v>
       </c>
       <c r="G311">
         <v>1.0</v>
       </c>
       <c r="H311" s="1">
         <v>0.0</v>
       </c>
       <c r="I311" s="1">
-        <v>4557.25</v>
+        <v>13769.9</v>
       </c>
       <c r="J311" s="1">
         <v>0</v>
       </c>
       <c r="K311">
         <v>0.0</v>
       </c>
       <c r="L311" t="s">
-        <v>751</v>
+        <v>756</v>
       </c>
       <c r="M311" s="1">
-        <v>4557.25</v>
+        <v>13769.9</v>
       </c>
       <c r="N311" s="1">
-        <v>7267.75</v>
+        <v>16999.9</v>
       </c>
       <c r="O311" s="1">
         <v>0.0</v>
       </c>
       <c r="P311">
         <v>1</v>
       </c>
     </row>
     <row r="312" spans="1:16">
       <c r="A312" t="s">
-        <v>752</v>
+        <v>757</v>
       </c>
       <c r="B312">
         <v>2942312882</v>
       </c>
       <c r="C312" s="1">
         <v>4200000.0</v>
       </c>
       <c r="D312" s="1">
-        <v>100.04026738</v>
+        <v>100.16025881</v>
       </c>
       <c r="E312" s="1">
         <v>0.0</v>
       </c>
       <c r="F312" t="s">
         <v>8</v>
       </c>
       <c r="G312">
         <v>1.0</v>
       </c>
       <c r="H312" s="1">
         <v>0.0</v>
       </c>
       <c r="I312" s="1">
-        <v>1691.23</v>
+        <v>6730.87</v>
       </c>
       <c r="J312" s="1">
         <v>0</v>
       </c>
       <c r="K312">
         <v>0.0</v>
       </c>
       <c r="L312">
-        <v>827.19</v>
+        <v>983.74</v>
       </c>
       <c r="M312" s="1">
-        <v>1691.23</v>
+        <v>6730.87</v>
       </c>
       <c r="N312" s="1">
-        <v>2518.42</v>
+        <v>7714.61</v>
       </c>
       <c r="O312" s="1">
         <v>0.0</v>
       </c>
       <c r="P312">
         <v>1</v>
       </c>
     </row>
     <row r="313" spans="1:16">
       <c r="A313" t="s">
-        <v>753</v>
+        <v>758</v>
       </c>
       <c r="B313">
         <v>2942860832</v>
       </c>
       <c r="C313" s="1">
         <v>4300000.0</v>
       </c>
       <c r="D313" s="1">
-        <v>100.04227814</v>
+        <v>100.16211023</v>
       </c>
       <c r="E313" s="1">
         <v>0.0</v>
       </c>
       <c r="F313" t="s">
         <v>8</v>
       </c>
       <c r="G313">
         <v>1.0</v>
       </c>
       <c r="H313" s="1">
         <v>0.0</v>
       </c>
       <c r="I313" s="1">
-        <v>1817.96</v>
+        <v>6970.74</v>
       </c>
       <c r="J313" s="1">
         <v>0</v>
       </c>
       <c r="K313">
         <v>0.0</v>
       </c>
-      <c r="L313">
-        <v>888.81</v>
+      <c r="L313" t="s">
+        <v>759</v>
       </c>
       <c r="M313" s="1">
-        <v>1817.96</v>
+        <v>6970.74</v>
       </c>
       <c r="N313" s="1">
-        <v>2706.77</v>
+        <v>8026.63</v>
       </c>
       <c r="O313" s="1">
         <v>0.0</v>
       </c>
       <c r="P313">
         <v>1</v>
       </c>
     </row>
     <row r="314" spans="1:16">
       <c r="A314" t="s">
-        <v>754</v>
+        <v>760</v>
       </c>
       <c r="B314">
         <v>2942896542</v>
       </c>
       <c r="C314" s="1">
         <v>1500000.0</v>
       </c>
       <c r="D314" s="1">
-        <v>100.04194333</v>
+        <v>100.161802</v>
       </c>
       <c r="E314" s="1">
         <v>0.0</v>
       </c>
       <c r="F314" t="s">
         <v>8</v>
       </c>
       <c r="G314">
         <v>1.0</v>
       </c>
       <c r="H314" s="1">
         <v>0.0</v>
       </c>
       <c r="I314" s="1">
-        <v>629.15</v>
+        <v>2427.03</v>
       </c>
       <c r="J314" s="1">
         <v>0</v>
       </c>
       <c r="K314">
         <v>0.0</v>
       </c>
       <c r="L314">
-        <v>307.62</v>
+        <v>365.5</v>
       </c>
       <c r="M314" s="1">
-        <v>629.15</v>
+        <v>2427.03</v>
       </c>
       <c r="N314" s="1">
-        <v>936.77</v>
+        <v>2792.53</v>
       </c>
       <c r="O314" s="1">
         <v>0.0</v>
       </c>
       <c r="P314">
         <v>1</v>
       </c>
     </row>
     <row r="315" spans="1:16">
       <c r="A315" t="s">
-        <v>755</v>
+        <v>761</v>
       </c>
       <c r="B315">
         <v>2949187932</v>
       </c>
       <c r="C315" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D315" s="1">
-        <v>100.0383908</v>
+        <v>100.1682347</v>
       </c>
       <c r="E315" s="1">
         <v>0.0</v>
       </c>
       <c r="F315" t="s">
         <v>8</v>
       </c>
       <c r="G315">
         <v>1.0</v>
       </c>
       <c r="H315" s="1">
         <v>0.0</v>
       </c>
       <c r="I315" s="1">
-        <v>11517.24</v>
+        <v>50470.41</v>
       </c>
       <c r="J315" s="1">
         <v>0</v>
       </c>
       <c r="K315">
         <v>0.0</v>
       </c>
       <c r="L315" t="s">
-        <v>756</v>
+        <v>762</v>
       </c>
       <c r="M315" s="1">
-        <v>11517.24</v>
+        <v>50470.41</v>
       </c>
       <c r="N315" s="1">
-        <v>16788.08</v>
+        <v>56791.41</v>
       </c>
       <c r="O315" s="1">
         <v>0.0</v>
       </c>
       <c r="P315">
         <v>1</v>
       </c>
     </row>
     <row r="316" spans="1:16">
       <c r="A316" t="s">
-        <v>757</v>
+        <v>763</v>
       </c>
       <c r="B316">
         <v>2949233192</v>
       </c>
       <c r="C316" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D316" s="1">
-        <v>100.0363152</v>
+        <v>100.16631844</v>
       </c>
       <c r="E316" s="1">
         <v>0.0</v>
       </c>
       <c r="F316" t="s">
         <v>8</v>
       </c>
       <c r="G316">
         <v>1.0</v>
       </c>
       <c r="H316" s="1">
         <v>0.0</v>
       </c>
       <c r="I316" s="1">
-        <v>9078.8</v>
+        <v>41579.61</v>
       </c>
       <c r="J316" s="1">
         <v>0</v>
       </c>
       <c r="K316">
         <v>0.0</v>
       </c>
       <c r="L316" t="s">
-        <v>758</v>
+        <v>764</v>
       </c>
       <c r="M316" s="1">
-        <v>9078.8</v>
+        <v>41579.61</v>
       </c>
       <c r="N316" s="1">
-        <v>13241.99</v>
+        <v>46578.36</v>
       </c>
       <c r="O316" s="1">
         <v>0.0</v>
       </c>
       <c r="P316">
         <v>1</v>
       </c>
     </row>
     <row r="317" spans="1:16">
       <c r="A317" t="s">
-        <v>759</v>
+        <v>765</v>
       </c>
       <c r="B317">
         <v>2951470492</v>
       </c>
       <c r="C317" s="1">
         <v>2200000.0</v>
       </c>
       <c r="D317" s="1">
-        <v>100.04358773</v>
+        <v>100.26233773</v>
       </c>
       <c r="E317" s="1">
         <v>0.0</v>
       </c>
       <c r="F317" t="s">
         <v>8</v>
       </c>
       <c r="G317">
         <v>1.0</v>
       </c>
       <c r="H317" s="1">
         <v>0.0</v>
       </c>
       <c r="I317" s="1">
-        <v>958.93</v>
+        <v>5771.43</v>
       </c>
       <c r="J317" s="1">
         <v>0</v>
       </c>
       <c r="K317">
         <v>0.0</v>
       </c>
       <c r="L317">
-        <v>157.34</v>
+        <v>233.73</v>
       </c>
       <c r="M317" s="1">
-        <v>958.93</v>
+        <v>5771.43</v>
       </c>
       <c r="N317" s="1">
-        <v>1116.27</v>
+        <v>6005.16</v>
       </c>
       <c r="O317" s="1">
         <v>0.0</v>
       </c>
       <c r="P317">
         <v>1</v>
       </c>
     </row>
     <row r="318" spans="1:16">
       <c r="A318" t="s">
-        <v>760</v>
+        <v>766</v>
       </c>
       <c r="B318">
         <v>2956403482</v>
       </c>
       <c r="C318" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D318" s="1">
-        <v>100.02646593</v>
+        <v>100.137929</v>
       </c>
       <c r="E318" s="1">
         <v>0.0</v>
       </c>
       <c r="F318" t="s">
         <v>8</v>
       </c>
       <c r="G318">
         <v>1.0</v>
       </c>
       <c r="H318" s="1">
         <v>0.0</v>
       </c>
       <c r="I318" s="1">
-        <v>3969.89</v>
+        <v>20689.35</v>
       </c>
       <c r="J318" s="1">
         <v>0</v>
       </c>
       <c r="K318">
         <v>0.0</v>
       </c>
       <c r="L318" t="s">
-        <v>761</v>
+        <v>767</v>
       </c>
       <c r="M318" s="1">
-        <v>3969.89</v>
+        <v>20689.35</v>
       </c>
       <c r="N318" s="1">
-        <v>5755.23</v>
+        <v>22870.1</v>
       </c>
       <c r="O318" s="1">
         <v>0.0</v>
       </c>
       <c r="P318">
         <v>1</v>
       </c>
     </row>
     <row r="319" spans="1:16">
       <c r="A319" t="s">
-        <v>762</v>
+        <v>768</v>
       </c>
       <c r="B319">
         <v>2957531542</v>
       </c>
       <c r="C319" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D319" s="1">
-        <v>100.02169613</v>
+        <v>100.38876007</v>
       </c>
       <c r="E319" s="1">
         <v>0.0</v>
       </c>
       <c r="F319" t="s">
         <v>8</v>
       </c>
       <c r="G319">
         <v>1.0</v>
       </c>
       <c r="H319" s="1">
         <v>0.0</v>
       </c>
       <c r="I319" s="1">
-        <v>3254.42</v>
+        <v>58314.01</v>
       </c>
       <c r="J319" s="1">
         <v>0</v>
       </c>
       <c r="K319">
         <v>0.0</v>
       </c>
       <c r="L319" t="s">
-        <v>763</v>
+        <v>769</v>
       </c>
       <c r="M319" s="1">
-        <v>3254.42</v>
+        <v>58314.01</v>
       </c>
       <c r="N319" s="1">
-        <v>5271.09</v>
+        <v>60778.3</v>
       </c>
       <c r="O319" s="1">
         <v>0.0</v>
       </c>
       <c r="P319">
         <v>1</v>
       </c>
     </row>
     <row r="320" spans="1:16">
       <c r="A320" t="s">
-        <v>764</v>
+        <v>770</v>
       </c>
       <c r="B320">
         <v>2959056142</v>
       </c>
       <c r="C320" s="1">
         <v>10400000.0</v>
       </c>
       <c r="D320" s="1">
-        <v>100.0184075</v>
+        <v>100.2495076</v>
       </c>
       <c r="E320" s="1">
         <v>0.0</v>
       </c>
       <c r="F320" t="s">
         <v>8</v>
       </c>
       <c r="G320">
         <v>1.0</v>
       </c>
       <c r="H320" s="1">
         <v>0.0</v>
       </c>
       <c r="I320" s="1">
-        <v>1914.38</v>
+        <v>25948.79</v>
       </c>
       <c r="J320" s="1">
         <v>0</v>
       </c>
       <c r="K320">
         <v>0.0</v>
       </c>
       <c r="L320">
-        <v>324.13</v>
+        <v>526.7</v>
       </c>
       <c r="M320" s="1">
-        <v>1914.38</v>
+        <v>25948.79</v>
       </c>
       <c r="N320" s="1">
-        <v>2238.51</v>
+        <v>26475.49</v>
       </c>
       <c r="O320" s="1">
         <v>0.0</v>
       </c>
       <c r="P320">
         <v>1</v>
       </c>
     </row>
     <row r="321" spans="1:16">
       <c r="A321" t="s">
-        <v>765</v>
+        <v>771</v>
       </c>
       <c r="B321">
         <v>2962036292</v>
       </c>
       <c r="C321" s="1">
         <v>11700000.0</v>
       </c>
       <c r="D321" s="1">
-        <v>100.01818197</v>
+        <v>100.30280547</v>
       </c>
       <c r="E321" s="1">
         <v>0.0</v>
       </c>
       <c r="F321" t="s">
         <v>8</v>
       </c>
       <c r="G321">
         <v>1.0</v>
       </c>
       <c r="H321" s="1">
         <v>0.0</v>
       </c>
       <c r="I321" s="1">
-        <v>2127.29</v>
+        <v>35428.24</v>
       </c>
       <c r="J321" s="1">
         <v>0</v>
       </c>
       <c r="K321">
         <v>0.0</v>
       </c>
-      <c r="L321" t="s">
-        <v>766</v>
+      <c r="L321">
+        <v>165.62</v>
       </c>
       <c r="M321" s="1">
-        <v>2127.29</v>
+        <v>35428.24</v>
       </c>
       <c r="N321" s="1">
-        <v>3334.7</v>
+        <v>35593.86</v>
       </c>
       <c r="O321" s="1">
         <v>0.0</v>
       </c>
       <c r="P321">
         <v>1</v>
       </c>
     </row>
     <row r="322" spans="1:16">
       <c r="A322" t="s">
-        <v>767</v>
+        <v>772</v>
       </c>
       <c r="B322">
         <v>2962647792</v>
       </c>
       <c r="C322" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D322" s="1">
-        <v>100.014372</v>
+        <v>100.06555087</v>
       </c>
       <c r="E322" s="1">
         <v>0.0</v>
       </c>
       <c r="F322" t="s">
         <v>8</v>
       </c>
       <c r="G322">
         <v>1.0</v>
       </c>
       <c r="H322" s="1">
         <v>0.0</v>
       </c>
       <c r="I322" s="1">
-        <v>2155.8</v>
+        <v>9832.63</v>
       </c>
       <c r="J322" s="1">
         <v>0</v>
       </c>
       <c r="K322">
         <v>0.0</v>
       </c>
       <c r="L322" t="s">
-        <v>768</v>
+        <v>773</v>
       </c>
       <c r="M322" s="1">
-        <v>2155.8</v>
+        <v>9832.63</v>
       </c>
       <c r="N322" s="1">
-        <v>3279.38</v>
+        <v>11239.13</v>
       </c>
       <c r="O322" s="1">
         <v>0.0</v>
       </c>
       <c r="P322">
         <v>1</v>
       </c>
     </row>
     <row r="323" spans="1:16">
       <c r="A323" t="s">
-        <v>769</v>
+        <v>774</v>
       </c>
       <c r="B323">
         <v>2963772242</v>
       </c>
       <c r="C323" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D323" s="1">
-        <v>100.0239794</v>
+        <v>100.1622148</v>
       </c>
       <c r="E323" s="1">
         <v>0.0</v>
       </c>
       <c r="F323" t="s">
         <v>8</v>
       </c>
       <c r="G323">
         <v>1.0</v>
       </c>
       <c r="H323" s="1">
         <v>0.0</v>
       </c>
       <c r="I323" s="1">
-        <v>2397.94</v>
+        <v>16221.48</v>
       </c>
       <c r="J323" s="1">
         <v>0</v>
       </c>
       <c r="K323">
         <v>0.0</v>
       </c>
-      <c r="L323">
-        <v>992.0</v>
+      <c r="L323" t="s">
+        <v>775</v>
       </c>
       <c r="M323" s="1">
-        <v>2397.94</v>
+        <v>16221.48</v>
       </c>
       <c r="N323" s="1">
-        <v>3389.94</v>
+        <v>17454.54</v>
       </c>
       <c r="O323" s="1">
         <v>0.0</v>
       </c>
       <c r="P323">
         <v>1</v>
       </c>
     </row>
     <row r="324" spans="1:16">
       <c r="A324" t="s">
-        <v>770</v>
+        <v>776</v>
       </c>
       <c r="B324">
         <v>2963783932</v>
       </c>
       <c r="C324" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D324" s="1">
-        <v>100.0232825</v>
+        <v>100.1715269</v>
       </c>
       <c r="E324" s="1">
         <v>0.0</v>
       </c>
       <c r="F324" t="s">
         <v>8</v>
       </c>
       <c r="G324">
         <v>1.0</v>
       </c>
       <c r="H324" s="1">
         <v>0.0</v>
       </c>
       <c r="I324" s="1">
-        <v>2328.25</v>
+        <v>17152.69</v>
       </c>
       <c r="J324" s="1">
         <v>0</v>
       </c>
       <c r="K324">
         <v>0.0</v>
       </c>
-      <c r="L324">
-        <v>965.33</v>
+      <c r="L324" t="s">
+        <v>777</v>
       </c>
       <c r="M324" s="1">
-        <v>2328.25</v>
+        <v>17152.69</v>
       </c>
       <c r="N324" s="1">
-        <v>3293.58</v>
+        <v>18353.8</v>
       </c>
       <c r="O324" s="1">
         <v>0.0</v>
       </c>
       <c r="P324">
         <v>1</v>
       </c>
     </row>
     <row r="325" spans="1:16">
       <c r="A325" t="s">
-        <v>771</v>
+        <v>778</v>
       </c>
       <c r="B325">
         <v>2963823632</v>
       </c>
       <c r="C325" s="1">
         <v>3800000.0</v>
       </c>
       <c r="D325" s="1">
-        <v>100.01295789</v>
+        <v>100.38042658</v>
       </c>
       <c r="E325" s="1">
         <v>0.0</v>
       </c>
       <c r="F325" t="s">
         <v>8</v>
       </c>
       <c r="G325">
         <v>1.0</v>
       </c>
       <c r="H325" s="1">
         <v>0.0</v>
       </c>
       <c r="I325" s="1">
-        <v>492.4</v>
+        <v>14456.21</v>
       </c>
       <c r="J325" s="1">
         <v>0</v>
       </c>
       <c r="K325">
         <v>0.0</v>
       </c>
       <c r="L325">
-        <v>412.43</v>
+        <v>511.05</v>
       </c>
       <c r="M325" s="1">
-        <v>492.4</v>
+        <v>14456.21</v>
       </c>
       <c r="N325" s="1">
-        <v>904.83</v>
+        <v>14967.26</v>
       </c>
       <c r="O325" s="1">
         <v>0.0</v>
       </c>
       <c r="P325">
         <v>1</v>
       </c>
     </row>
     <row r="326" spans="1:16">
       <c r="A326" t="s">
-        <v>772</v>
+        <v>779</v>
       </c>
       <c r="B326">
         <v>2963840802</v>
       </c>
       <c r="C326" s="1">
         <v>2991000.0</v>
       </c>
       <c r="D326" s="1">
-        <v>100.02323671</v>
+        <v>100.30757305</v>
       </c>
       <c r="E326" s="1">
         <v>0.0</v>
       </c>
       <c r="F326" t="s">
         <v>8</v>
       </c>
       <c r="G326">
         <v>1.0</v>
       </c>
       <c r="H326" s="1">
         <v>0.0</v>
       </c>
       <c r="I326" s="1">
-        <v>695.01</v>
+        <v>9199.51</v>
       </c>
       <c r="J326" s="1">
         <v>0</v>
       </c>
       <c r="K326">
         <v>0.0</v>
       </c>
       <c r="L326">
-        <v>344.56</v>
+        <v>48.16</v>
       </c>
       <c r="M326" s="1">
-        <v>695.01</v>
+        <v>9199.51</v>
       </c>
       <c r="N326" s="1">
-        <v>1039.57</v>
+        <v>9247.67</v>
       </c>
       <c r="O326" s="1">
         <v>0.0</v>
       </c>
       <c r="P326">
         <v>1</v>
       </c>
     </row>
     <row r="327" spans="1:16">
       <c r="A327" t="s">
-        <v>773</v>
+        <v>780</v>
       </c>
       <c r="B327">
         <v>2965386522</v>
       </c>
       <c r="C327" s="1">
         <v>5000000.0</v>
       </c>
       <c r="D327" s="1">
-        <v>100.0215018</v>
+        <v>100.1309386</v>
       </c>
       <c r="E327" s="1">
         <v>0.0</v>
       </c>
       <c r="F327" t="s">
         <v>8</v>
       </c>
       <c r="G327">
         <v>1.0</v>
       </c>
       <c r="H327" s="1">
         <v>0.0</v>
       </c>
       <c r="I327" s="1">
-        <v>1075.09</v>
+        <v>6546.93</v>
       </c>
       <c r="J327" s="1">
         <v>0</v>
       </c>
       <c r="K327">
         <v>0.0</v>
       </c>
       <c r="L327">
-        <v>448.21</v>
+        <v>560.0</v>
       </c>
       <c r="M327" s="1">
-        <v>1075.09</v>
+        <v>6546.93</v>
       </c>
       <c r="N327" s="1">
-        <v>1523.3</v>
+        <v>7106.93</v>
       </c>
       <c r="O327" s="1">
         <v>0.0</v>
       </c>
       <c r="P327">
         <v>1</v>
       </c>
     </row>
     <row r="328" spans="1:16">
       <c r="A328" t="s">
-        <v>774</v>
+        <v>781</v>
       </c>
       <c r="B328">
         <v>2970036362</v>
       </c>
       <c r="C328" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D328" s="1">
-        <v>100.0269408</v>
+        <v>100.1824922</v>
       </c>
       <c r="E328" s="1">
         <v>0.0</v>
       </c>
       <c r="F328" t="s">
         <v>8</v>
       </c>
       <c r="G328">
         <v>1.0</v>
       </c>
       <c r="H328" s="1">
         <v>0.0</v>
       </c>
       <c r="I328" s="1">
-        <v>2694.08</v>
+        <v>18249.22</v>
       </c>
       <c r="J328" s="1">
         <v>0</v>
       </c>
       <c r="K328">
         <v>0.0</v>
       </c>
       <c r="L328" t="s">
-        <v>775</v>
+        <v>782</v>
       </c>
       <c r="M328" s="1">
-        <v>2694.08</v>
+        <v>18249.22</v>
       </c>
       <c r="N328" s="1">
-        <v>3736.58</v>
+        <v>19551.16</v>
       </c>
       <c r="O328" s="1">
         <v>0.0</v>
       </c>
       <c r="P328">
         <v>1</v>
       </c>
     </row>
     <row r="329" spans="1:16">
       <c r="A329" t="s">
-        <v>776</v>
+        <v>783</v>
       </c>
       <c r="B329">
         <v>2979716702</v>
       </c>
       <c r="C329" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D329" s="1">
-        <v>100.0161288</v>
+        <v>100.182536</v>
       </c>
       <c r="E329" s="1">
         <v>0.0</v>
       </c>
       <c r="F329" t="s">
         <v>8</v>
       </c>
       <c r="G329">
         <v>1.0</v>
       </c>
       <c r="H329" s="1">
         <v>0.0</v>
       </c>
       <c r="I329" s="1">
-        <v>1612.88</v>
+        <v>18253.6</v>
       </c>
       <c r="J329" s="1">
         <v>0</v>
       </c>
       <c r="K329">
         <v>0.0</v>
       </c>
       <c r="L329">
-        <v>640.05</v>
+        <v>824.83</v>
       </c>
       <c r="M329" s="1">
-        <v>1612.88</v>
+        <v>18253.6</v>
       </c>
       <c r="N329" s="1">
-        <v>2252.93</v>
+        <v>19078.43</v>
       </c>
       <c r="O329" s="1">
         <v>0.0</v>
       </c>
       <c r="P329">
         <v>1</v>
       </c>
     </row>
     <row r="330" spans="1:16">
       <c r="A330" t="s">
-        <v>777</v>
+        <v>784</v>
       </c>
       <c r="B330">
         <v>2981484462</v>
       </c>
       <c r="C330" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D330" s="1">
-        <v>100.0123769</v>
+        <v>100.18288445</v>
       </c>
       <c r="E330" s="1">
         <v>0.0</v>
       </c>
       <c r="F330" t="s">
         <v>8</v>
       </c>
       <c r="G330">
         <v>1.0</v>
       </c>
       <c r="H330" s="1">
         <v>0.0</v>
       </c>
       <c r="I330" s="1">
-        <v>2475.38</v>
+        <v>36576.89</v>
       </c>
       <c r="J330" s="1">
         <v>0</v>
       </c>
       <c r="K330">
         <v>0.0</v>
       </c>
       <c r="L330" t="s">
-        <v>778</v>
+        <v>785</v>
       </c>
       <c r="M330" s="1">
-        <v>2475.38</v>
+        <v>36576.89</v>
       </c>
       <c r="N330" s="1">
-        <v>3506.77</v>
+        <v>37927.11</v>
       </c>
       <c r="O330" s="1">
         <v>0.0</v>
       </c>
       <c r="P330">
         <v>1</v>
       </c>
     </row>
     <row r="331" spans="1:16">
       <c r="A331" t="s">
-        <v>779</v>
+        <v>786</v>
       </c>
       <c r="B331">
         <v>2983096392</v>
       </c>
       <c r="C331" s="1">
         <v>7100000.0</v>
       </c>
       <c r="D331" s="1">
-        <v>100.00558535</v>
+        <v>100.27969887</v>
       </c>
       <c r="E331" s="1">
         <v>0.0</v>
       </c>
       <c r="F331" t="s">
         <v>8</v>
       </c>
       <c r="G331">
         <v>1.0</v>
       </c>
       <c r="H331" s="1">
         <v>0.0</v>
       </c>
       <c r="I331" s="1">
-        <v>396.56</v>
+        <v>19858.62</v>
       </c>
       <c r="J331" s="1">
         <v>0</v>
       </c>
       <c r="K331">
         <v>0.0</v>
       </c>
       <c r="L331">
-        <v>8.44</v>
+        <v>94.85</v>
       </c>
       <c r="M331" s="1">
-        <v>396.56</v>
+        <v>19858.62</v>
       </c>
       <c r="N331" s="1">
-        <v>405.0</v>
+        <v>19953.47</v>
       </c>
       <c r="O331" s="1">
         <v>0.0</v>
       </c>
       <c r="P331">
         <v>1</v>
       </c>
     </row>
     <row r="332" spans="1:16">
       <c r="A332" t="s">
-        <v>780</v>
+        <v>787</v>
       </c>
       <c r="B332">
         <v>2991145122</v>
       </c>
       <c r="C332" s="1">
         <v>9000000.0</v>
       </c>
       <c r="D332" s="1">
-        <v>99.97033711</v>
+        <v>100.19490178</v>
       </c>
       <c r="E332" s="1">
         <v>0.0</v>
       </c>
       <c r="F332" t="s">
         <v>8</v>
       </c>
       <c r="G332">
         <v>1.0</v>
       </c>
       <c r="H332" s="1">
         <v>0.0</v>
       </c>
       <c r="I332" s="1">
-        <v>-2669.66</v>
+        <v>17541.16</v>
       </c>
       <c r="J332" s="1">
         <v>0</v>
       </c>
       <c r="K332">
         <v>0.0</v>
       </c>
       <c r="L332">
-        <v>-223.45</v>
+        <v>-306.0</v>
       </c>
       <c r="M332" s="1">
-        <v>-2669.66</v>
+        <v>17541.16</v>
       </c>
       <c r="N332" s="1">
-        <v>-2893.11</v>
+        <v>17235.16</v>
       </c>
       <c r="O332" s="1">
         <v>0.0</v>
       </c>
       <c r="P332">
         <v>1</v>
       </c>
     </row>
     <row r="333" spans="1:16">
       <c r="A333" t="s">
-        <v>781</v>
+        <v>788</v>
       </c>
       <c r="B333">
         <v>2991234142</v>
       </c>
       <c r="C333" s="1">
         <v>2500000.0</v>
       </c>
       <c r="D333" s="1">
-        <v>99.9731856</v>
+        <v>100.1962544</v>
       </c>
       <c r="E333" s="1">
         <v>0.0</v>
       </c>
       <c r="F333" t="s">
         <v>8</v>
       </c>
       <c r="G333">
         <v>1.0</v>
       </c>
       <c r="H333" s="1">
         <v>0.0</v>
       </c>
       <c r="I333" s="1">
-        <v>-670.36</v>
+        <v>4906.36</v>
       </c>
       <c r="J333" s="1">
         <v>0</v>
       </c>
       <c r="K333">
         <v>0.0</v>
       </c>
       <c r="L333">
-        <v>-54.54</v>
+        <v>-73.29</v>
       </c>
       <c r="M333" s="1">
-        <v>-670.36</v>
+        <v>4906.36</v>
       </c>
       <c r="N333" s="1">
-        <v>-724.9</v>
+        <v>4833.07</v>
       </c>
       <c r="O333" s="1">
         <v>0.0</v>
       </c>
       <c r="P333">
         <v>1</v>
       </c>
     </row>
     <row r="334" spans="1:16">
       <c r="A334" t="s">
-        <v>782</v>
+        <v>789</v>
       </c>
       <c r="B334">
         <v>3014423372</v>
       </c>
       <c r="C334" s="1">
         <v>6000000.0</v>
       </c>
       <c r="D334" s="1">
-        <v>100.00162483</v>
+        <v>100.06570633</v>
       </c>
       <c r="E334" s="1">
         <v>0.0</v>
       </c>
       <c r="F334" t="s">
         <v>8</v>
       </c>
       <c r="G334">
         <v>1.0</v>
       </c>
       <c r="H334" s="1">
         <v>0.0</v>
       </c>
       <c r="I334" s="1">
-        <v>97.49</v>
+        <v>3942.38</v>
       </c>
       <c r="J334" s="1">
         <v>0</v>
       </c>
       <c r="K334">
         <v>0.0</v>
       </c>
       <c r="L334">
-        <v>39.6</v>
+        <v>71.4</v>
       </c>
       <c r="M334" s="1">
-        <v>97.49</v>
+        <v>3942.38</v>
       </c>
       <c r="N334" s="1">
-        <v>137.09</v>
+        <v>4013.78</v>
       </c>
       <c r="O334" s="1">
         <v>0.0</v>
       </c>
       <c r="P334">
         <v>1</v>
       </c>
     </row>
     <row r="335" spans="1:16">
       <c r="A335" t="s">
-        <v>783</v>
+        <v>790</v>
       </c>
       <c r="B335" t="s">
-        <v>784</v>
+        <v>791</v>
       </c>
       <c r="C335" s="1">
         <v>13000000.0</v>
       </c>
       <c r="D335" s="1">
-        <v>99.993177</v>
+        <v>100.20227377</v>
       </c>
       <c r="E335" s="1">
         <v>0.0</v>
       </c>
       <c r="F335" t="s">
         <v>8</v>
       </c>
       <c r="G335">
         <v>1.0</v>
       </c>
       <c r="H335" s="1">
         <v>0.0</v>
       </c>
       <c r="I335" s="1">
-        <v>-886.99</v>
+        <v>26295.59</v>
       </c>
       <c r="J335" s="1">
         <v>0</v>
       </c>
       <c r="K335">
         <v>0.0</v>
       </c>
       <c r="L335">
-        <v>46.63</v>
+        <v>97.27</v>
       </c>
       <c r="M335" s="1">
-        <v>-886.99</v>
+        <v>26295.59</v>
       </c>
       <c r="N335" s="1">
-        <v>-840.36</v>
+        <v>26392.86</v>
       </c>
       <c r="O335" s="1">
         <v>0.0</v>
       </c>
       <c r="P335">
         <v>1</v>
       </c>
     </row>
     <row r="336" spans="1:16">
       <c r="A336" t="s">
-        <v>785</v>
+        <v>792</v>
       </c>
       <c r="B336" t="s">
-        <v>786</v>
+        <v>793</v>
       </c>
       <c r="C336" s="1">
         <v>7100000.0</v>
       </c>
       <c r="D336" s="1">
-        <v>99.99994394</v>
+        <v>100.21393296</v>
       </c>
       <c r="E336" s="1">
         <v>0.0</v>
       </c>
       <c r="F336" t="s">
         <v>8</v>
       </c>
       <c r="G336">
         <v>1.0</v>
       </c>
       <c r="H336" s="1">
         <v>0.0</v>
       </c>
       <c r="I336" s="1">
-        <v>-3.98</v>
+        <v>15189.24</v>
       </c>
       <c r="J336" s="1">
         <v>0</v>
       </c>
       <c r="K336">
         <v>0.0</v>
       </c>
       <c r="L336">
-        <v>94.35</v>
+        <v>152.28</v>
       </c>
       <c r="M336" s="1">
-        <v>-3.98</v>
+        <v>15189.24</v>
       </c>
       <c r="N336" s="1">
-        <v>90.37</v>
+        <v>15341.52</v>
       </c>
       <c r="O336" s="1">
         <v>0.0</v>
       </c>
       <c r="P336">
         <v>1</v>
       </c>
     </row>
     <row r="337" spans="1:16">
       <c r="A337" t="s">
-        <v>787</v>
+        <v>794</v>
       </c>
       <c r="B337" t="s">
-        <v>788</v>
+        <v>795</v>
       </c>
       <c r="C337" s="1">
-        <v>15000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D337" s="1">
-        <v>99.9990058</v>
+        <v>100.20339376</v>
       </c>
       <c r="E337" s="1">
         <v>0.0</v>
       </c>
       <c r="F337" t="s">
         <v>8</v>
       </c>
       <c r="G337">
         <v>1.0</v>
       </c>
       <c r="H337" s="1">
         <v>0.0</v>
       </c>
       <c r="I337" s="1">
-        <v>-149.13</v>
+        <v>50848.44</v>
       </c>
       <c r="J337" s="1">
         <v>0</v>
       </c>
       <c r="K337">
         <v>0.0</v>
       </c>
       <c r="L337">
-        <v>107.66</v>
+        <v>249.43</v>
       </c>
       <c r="M337" s="1">
-        <v>-149.13</v>
+        <v>50848.44</v>
       </c>
       <c r="N337" s="1">
-        <v>-41.47</v>
+        <v>51097.87</v>
       </c>
       <c r="O337" s="1">
         <v>0.0</v>
       </c>
       <c r="P337">
         <v>1</v>
       </c>
     </row>
     <row r="338" spans="1:16">
       <c r="A338" t="s">
-        <v>789</v>
+        <v>796</v>
       </c>
       <c r="B338" t="s">
-        <v>788</v>
+        <v>795</v>
       </c>
       <c r="C338" s="1">
-        <v>25000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D338" s="1">
-        <v>99.99438328</v>
+        <v>100.14499127</v>
       </c>
       <c r="E338" s="1">
         <v>0.0</v>
       </c>
       <c r="F338" t="s">
         <v>8</v>
       </c>
       <c r="G338">
         <v>1.0</v>
       </c>
       <c r="H338" s="1">
         <v>0.0</v>
       </c>
       <c r="I338" s="1">
-        <v>-1404.18</v>
+        <v>21748.69</v>
       </c>
       <c r="J338" s="1">
         <v>0</v>
       </c>
       <c r="K338">
         <v>0.0</v>
       </c>
       <c r="L338">
-        <v>133.67</v>
+        <v>190.48</v>
       </c>
       <c r="M338" s="1">
-        <v>-1404.18</v>
+        <v>21748.69</v>
       </c>
       <c r="N338" s="1">
-        <v>-1270.51</v>
+        <v>21939.17</v>
       </c>
       <c r="O338" s="1">
         <v>0.0</v>
       </c>
       <c r="P338">
         <v>1</v>
       </c>
     </row>
     <row r="339" spans="1:16">
       <c r="A339" t="s">
-        <v>790</v>
+        <v>797</v>
       </c>
       <c r="B339" t="s">
-        <v>791</v>
+        <v>798</v>
       </c>
       <c r="C339" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D339" s="1">
-        <v>99.9928573</v>
+        <v>100.20727147</v>
       </c>
       <c r="E339" s="1">
         <v>0.0</v>
       </c>
       <c r="F339" t="s">
         <v>8</v>
       </c>
       <c r="G339">
         <v>1.0</v>
       </c>
       <c r="H339" s="1">
         <v>0.0</v>
       </c>
       <c r="I339" s="1">
-        <v>-2142.81</v>
+        <v>62181.44</v>
       </c>
       <c r="J339" s="1">
         <v>0</v>
       </c>
       <c r="K339">
         <v>0.0</v>
       </c>
       <c r="L339">
-        <v>100.93</v>
+        <v>217.44</v>
       </c>
       <c r="M339" s="1">
-        <v>-2142.81</v>
+        <v>62181.44</v>
       </c>
       <c r="N339" s="1">
-        <v>-2041.88</v>
+        <v>62398.88</v>
       </c>
       <c r="O339" s="1">
         <v>0.0</v>
       </c>
       <c r="P339">
         <v>1</v>
       </c>
     </row>
     <row r="340" spans="1:16">
       <c r="A340" t="s">
-        <v>792</v>
+        <v>799</v>
       </c>
       <c r="B340" t="s">
-        <v>793</v>
+        <v>800</v>
       </c>
       <c r="C340" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D340" s="1">
-        <v>99.9959516</v>
+        <v>100.13508143</v>
       </c>
       <c r="E340" s="1">
         <v>0.0</v>
       </c>
       <c r="F340" t="s">
         <v>8</v>
       </c>
       <c r="G340">
         <v>1.0</v>
       </c>
       <c r="H340" s="1">
         <v>0.0</v>
       </c>
       <c r="I340" s="1">
-        <v>-1214.52</v>
+        <v>40524.43</v>
       </c>
       <c r="J340" s="1">
         <v>0</v>
       </c>
       <c r="K340">
         <v>0.0</v>
       </c>
       <c r="L340">
-        <v>42.01</v>
+        <v>131.48</v>
       </c>
       <c r="M340" s="1">
-        <v>-1214.52</v>
+        <v>40524.43</v>
       </c>
       <c r="N340" s="1">
-        <v>-1172.51</v>
+        <v>40655.91</v>
       </c>
       <c r="O340" s="1">
         <v>0.0</v>
       </c>
       <c r="P340">
         <v>1</v>
       </c>
     </row>
     <row r="341" spans="1:16">
       <c r="A341" t="s">
-        <v>794</v>
+        <v>801</v>
       </c>
       <c r="B341" t="s">
-        <v>795</v>
+        <v>802</v>
       </c>
       <c r="C341" s="1">
         <v>13000000.0</v>
       </c>
       <c r="D341" s="1">
-        <v>99.97549823</v>
+        <v>100.25592662</v>
       </c>
       <c r="E341" s="1">
         <v>0.0</v>
       </c>
       <c r="F341" t="s">
         <v>8</v>
       </c>
       <c r="G341">
         <v>1.0</v>
       </c>
       <c r="H341" s="1">
         <v>0.0</v>
       </c>
       <c r="I341" s="1">
-        <v>-3185.23</v>
+        <v>33270.46</v>
       </c>
       <c r="J341" s="1">
         <v>0</v>
       </c>
       <c r="K341">
         <v>0.0</v>
       </c>
       <c r="L341">
-        <v>-100.24</v>
+        <v>-33.58</v>
       </c>
       <c r="M341" s="1">
-        <v>-3185.23</v>
+        <v>33270.46</v>
       </c>
       <c r="N341" s="1">
-        <v>-3285.47</v>
+        <v>33236.88</v>
       </c>
       <c r="O341" s="1">
         <v>0.0</v>
       </c>
       <c r="P341">
         <v>1</v>
       </c>
     </row>
     <row r="342" spans="1:16">
       <c r="A342" t="s">
-        <v>796</v>
+        <v>803</v>
       </c>
       <c r="B342" t="s">
-        <v>797</v>
+        <v>804</v>
       </c>
       <c r="C342" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D342" s="1">
-        <v>99.99900627</v>
+        <v>100.21470685</v>
       </c>
       <c r="E342" s="1">
         <v>0.0</v>
       </c>
       <c r="F342" t="s">
         <v>8</v>
       </c>
       <c r="G342">
         <v>1.0</v>
       </c>
       <c r="H342" s="1">
         <v>0.0</v>
       </c>
       <c r="I342" s="1">
-        <v>-149.06</v>
+        <v>42941.37</v>
       </c>
       <c r="J342" s="1">
         <v>0</v>
       </c>
       <c r="K342">
         <v>0.0</v>
       </c>
       <c r="L342">
-        <v>48.16</v>
+        <v>140.58</v>
       </c>
       <c r="M342" s="1">
-        <v>-149.06</v>
+        <v>42941.37</v>
       </c>
       <c r="N342" s="1">
-        <v>-100.9</v>
+        <v>43081.95</v>
       </c>
       <c r="O342" s="1">
         <v>0.0</v>
       </c>
       <c r="P342">
         <v>1</v>
       </c>
     </row>
     <row r="343" spans="1:16">
       <c r="A343" t="s">
-        <v>798</v>
+        <v>805</v>
       </c>
       <c r="B343" t="s">
-        <v>797</v>
+        <v>804</v>
       </c>
       <c r="C343" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D343" s="1">
-        <v>99.99267283</v>
+        <v>100.21639787</v>
       </c>
       <c r="E343" s="1">
         <v>0.0</v>
       </c>
       <c r="F343" t="s">
         <v>8</v>
       </c>
       <c r="G343">
         <v>1.0</v>
       </c>
       <c r="H343" s="1">
         <v>0.0</v>
       </c>
       <c r="I343" s="1">
-        <v>-2198.15</v>
+        <v>64919.36</v>
       </c>
       <c r="J343" s="1">
         <v>0</v>
       </c>
       <c r="K343">
         <v>0.0</v>
       </c>
       <c r="L343">
-        <v>111.72</v>
+        <v>234.2</v>
       </c>
       <c r="M343" s="1">
-        <v>-2198.15</v>
+        <v>64919.36</v>
       </c>
       <c r="N343" s="1">
-        <v>-2086.43</v>
+        <v>65153.56</v>
       </c>
       <c r="O343" s="1">
         <v>0.0</v>
       </c>
       <c r="P343">
         <v>1</v>
       </c>
     </row>
     <row r="344" spans="1:16">
       <c r="A344" t="s">
-        <v>799</v>
+        <v>806</v>
       </c>
       <c r="B344" t="s">
-        <v>797</v>
+        <v>804</v>
       </c>
       <c r="C344" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D344" s="1">
-        <v>99.99230025</v>
+        <v>100.10424967</v>
       </c>
       <c r="E344" s="1">
         <v>0.0</v>
       </c>
       <c r="F344" t="s">
         <v>8</v>
       </c>
       <c r="G344">
         <v>1.0</v>
       </c>
       <c r="H344" s="1">
         <v>0.0</v>
       </c>
       <c r="I344" s="1">
-        <v>-1539.95</v>
+        <v>15637.45</v>
       </c>
       <c r="J344" s="1">
         <v>0</v>
       </c>
       <c r="K344">
         <v>0.0</v>
       </c>
       <c r="L344">
-        <v>64.2</v>
+        <v>105.44</v>
       </c>
       <c r="M344" s="1">
-        <v>-1539.95</v>
+        <v>15637.45</v>
       </c>
       <c r="N344" s="1">
-        <v>-1475.75</v>
+        <v>15742.89</v>
       </c>
       <c r="O344" s="1">
         <v>0.0</v>
       </c>
       <c r="P344">
         <v>1</v>
       </c>
     </row>
     <row r="345" spans="1:16">
       <c r="A345" t="s">
-        <v>800</v>
+        <v>807</v>
       </c>
       <c r="B345" t="s">
-        <v>801</v>
+        <v>808</v>
       </c>
       <c r="C345" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D345" s="1">
-        <v>100.01192616</v>
+        <v>100.23844484</v>
       </c>
       <c r="E345" s="1">
         <v>0.0</v>
       </c>
       <c r="F345" t="s">
         <v>8</v>
       </c>
       <c r="G345">
         <v>1.0</v>
       </c>
       <c r="H345" s="1">
         <v>0.0</v>
       </c>
       <c r="I345" s="1">
-        <v>2981.54</v>
+        <v>59611.21</v>
       </c>
       <c r="J345" s="1">
         <v>0</v>
       </c>
       <c r="K345">
         <v>0.0</v>
       </c>
       <c r="L345">
-        <v>580.94</v>
+        <v>967.8</v>
       </c>
       <c r="M345" s="1">
-        <v>2981.54</v>
+        <v>59611.21</v>
       </c>
       <c r="N345" s="1">
-        <v>3562.48</v>
+        <v>60579.01</v>
       </c>
       <c r="O345" s="1">
         <v>0.0</v>
       </c>
       <c r="P345">
         <v>1</v>
       </c>
     </row>
     <row r="346" spans="1:16">
       <c r="A346" t="s">
-        <v>802</v>
+        <v>809</v>
       </c>
       <c r="B346" t="s">
-        <v>803</v>
+        <v>810</v>
       </c>
       <c r="C346" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D346" s="1">
-        <v>99.9925031</v>
+        <v>100.2242077</v>
       </c>
       <c r="E346" s="1">
         <v>0.0</v>
       </c>
       <c r="F346" t="s">
         <v>8</v>
       </c>
       <c r="G346">
         <v>1.0</v>
       </c>
       <c r="H346" s="1">
         <v>0.0</v>
       </c>
       <c r="I346" s="1">
-        <v>-749.69</v>
+        <v>22420.77</v>
       </c>
       <c r="J346" s="1">
         <v>0</v>
       </c>
       <c r="K346">
         <v>0.0</v>
       </c>
       <c r="L346">
-        <v>33.29</v>
+        <v>75.55</v>
       </c>
       <c r="M346" s="1">
-        <v>-749.69</v>
+        <v>22420.77</v>
       </c>
       <c r="N346" s="1">
-        <v>-716.4</v>
+        <v>22496.32</v>
       </c>
       <c r="O346" s="1">
         <v>0.0</v>
       </c>
       <c r="P346">
         <v>1</v>
       </c>
     </row>
     <row r="347" spans="1:16">
       <c r="A347" t="s">
-        <v>804</v>
+        <v>811</v>
       </c>
       <c r="B347" t="s">
-        <v>803</v>
+        <v>810</v>
       </c>
       <c r="C347" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D347" s="1">
-        <v>99.99614335</v>
+        <v>100.22763165</v>
       </c>
       <c r="E347" s="1">
         <v>0.0</v>
       </c>
       <c r="F347" t="s">
         <v>8</v>
       </c>
       <c r="G347">
         <v>1.0</v>
       </c>
       <c r="H347" s="1">
         <v>0.0</v>
       </c>
       <c r="I347" s="1">
-        <v>-771.33</v>
+        <v>45526.33</v>
       </c>
       <c r="J347" s="1">
         <v>0</v>
       </c>
       <c r="K347">
         <v>0.0</v>
       </c>
       <c r="L347">
-        <v>133.24</v>
+        <v>259.98</v>
       </c>
       <c r="M347" s="1">
-        <v>-771.33</v>
+        <v>45526.33</v>
       </c>
       <c r="N347" s="1">
-        <v>-638.09</v>
+        <v>45786.31</v>
       </c>
       <c r="O347" s="1">
         <v>0.0</v>
       </c>
       <c r="P347">
         <v>1</v>
       </c>
     </row>
     <row r="348" spans="1:16">
       <c r="A348" t="s">
-        <v>805</v>
+        <v>812</v>
       </c>
       <c r="B348" t="s">
-        <v>806</v>
+        <v>813</v>
       </c>
       <c r="C348" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D348" s="1">
-        <v>100.0075164</v>
+        <v>100.24363035</v>
       </c>
       <c r="E348" s="1">
         <v>0.0</v>
       </c>
       <c r="F348" t="s">
         <v>8</v>
       </c>
       <c r="G348">
         <v>1.0</v>
       </c>
       <c r="H348" s="1">
         <v>0.0</v>
       </c>
       <c r="I348" s="1">
-        <v>1503.28</v>
+        <v>48726.07</v>
       </c>
       <c r="J348" s="1">
         <v>0</v>
       </c>
       <c r="K348">
         <v>0.0</v>
       </c>
       <c r="L348">
-        <v>294.01</v>
+        <v>553.59</v>
       </c>
       <c r="M348" s="1">
-        <v>1503.28</v>
+        <v>48726.07</v>
       </c>
       <c r="N348" s="1">
-        <v>1797.29</v>
+        <v>49279.66</v>
       </c>
       <c r="O348" s="1">
         <v>0.0</v>
       </c>
       <c r="P348">
         <v>1</v>
       </c>
     </row>
     <row r="349" spans="1:16">
       <c r="A349" t="s">
-        <v>807</v>
+        <v>814</v>
       </c>
       <c r="B349" t="s">
-        <v>808</v>
+        <v>815</v>
       </c>
       <c r="C349" s="1">
         <v>7391000.0</v>
       </c>
       <c r="D349" s="1">
-        <v>100.00721675</v>
+        <v>100.28596455</v>
       </c>
       <c r="E349" s="1">
         <v>0.0</v>
       </c>
       <c r="F349" t="s">
         <v>8</v>
       </c>
       <c r="G349">
         <v>1.0</v>
       </c>
       <c r="H349" s="1">
         <v>0.0</v>
       </c>
       <c r="I349" s="1">
-        <v>533.39</v>
+        <v>21135.64</v>
       </c>
       <c r="J349" s="1">
         <v>0</v>
       </c>
       <c r="K349">
         <v>0.0</v>
       </c>
       <c r="L349">
-        <v>71.91</v>
+        <v>71.45</v>
       </c>
       <c r="M349" s="1">
-        <v>533.39</v>
+        <v>21135.64</v>
       </c>
       <c r="N349" s="1">
-        <v>605.3</v>
+        <v>21207.09</v>
       </c>
       <c r="O349" s="1">
         <v>0.0</v>
       </c>
       <c r="P349">
         <v>1</v>
       </c>
     </row>
     <row r="350" spans="1:16">
       <c r="A350" t="s">
-        <v>809</v>
+        <v>816</v>
       </c>
       <c r="B350" t="s">
-        <v>810</v>
+        <v>817</v>
       </c>
       <c r="C350" s="1">
-        <v>45000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D350" s="1">
-        <v>100.02263178</v>
+        <v>99.99612025</v>
       </c>
       <c r="E350" s="1">
         <v>0.0</v>
       </c>
       <c r="F350" t="s">
         <v>8</v>
       </c>
       <c r="G350">
         <v>1.0</v>
       </c>
       <c r="H350" s="1">
         <v>0.0</v>
       </c>
       <c r="I350" s="1">
-        <v>10184.3</v>
+        <v>-775.95</v>
       </c>
       <c r="J350" s="1">
         <v>0</v>
       </c>
       <c r="K350">
         <v>0.0</v>
       </c>
-      <c r="L350" t="s">
-        <v>811</v>
+      <c r="L350">
+        <v>0.0</v>
       </c>
       <c r="M350" s="1">
-        <v>10184.3</v>
+        <v>-775.95</v>
       </c>
       <c r="N350" s="1">
-        <v>14399.3</v>
+        <v>-775.95</v>
       </c>
       <c r="O350" s="1">
         <v>0.0</v>
       </c>
       <c r="P350">
         <v>1</v>
       </c>
     </row>
     <row r="351" spans="1:16">
       <c r="A351" t="s">
-        <v>812</v>
+        <v>818</v>
       </c>
       <c r="B351" t="s">
-        <v>813</v>
+        <v>819</v>
       </c>
       <c r="C351" s="1">
-        <v>15500000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="D351" s="1">
-        <v>99.95036987</v>
+        <v>100.000411</v>
       </c>
       <c r="E351" s="1">
         <v>0.0</v>
       </c>
       <c r="F351" t="s">
         <v>8</v>
       </c>
       <c r="G351">
         <v>1.0</v>
       </c>
       <c r="H351" s="1">
         <v>0.0</v>
       </c>
       <c r="I351" s="1">
-        <v>-7692.67</v>
+        <v>24.66</v>
       </c>
       <c r="J351" s="1">
         <v>0</v>
       </c>
       <c r="K351">
         <v>0.0</v>
       </c>
       <c r="L351">
-        <v>-313.69</v>
+        <v>0.0</v>
       </c>
       <c r="M351" s="1">
-        <v>-7692.67</v>
+        <v>24.66</v>
       </c>
       <c r="N351" s="1">
-        <v>-8006.36</v>
+        <v>24.66</v>
       </c>
       <c r="O351" s="1">
         <v>0.0</v>
       </c>
       <c r="P351">
         <v>1</v>
       </c>
     </row>
     <row r="352" spans="1:16">
       <c r="A352" t="s">
-        <v>814</v>
+        <v>820</v>
       </c>
       <c r="B352" t="s">
-        <v>815</v>
+        <v>821</v>
       </c>
       <c r="C352" s="1">
-        <v>4000000.0</v>
+        <v>45000000.0</v>
       </c>
       <c r="D352" s="1">
-        <v>99.975377</v>
+        <v>100.16730353</v>
       </c>
       <c r="E352" s="1">
         <v>0.0</v>
       </c>
       <c r="F352" t="s">
         <v>8</v>
       </c>
       <c r="G352">
         <v>1.0</v>
       </c>
       <c r="H352" s="1">
         <v>0.0</v>
       </c>
       <c r="I352" s="1">
-        <v>-984.92</v>
+        <v>75286.59</v>
       </c>
       <c r="J352" s="1">
         <v>0</v>
       </c>
       <c r="K352">
         <v>0.0</v>
       </c>
-      <c r="L352">
-        <v>-16.68</v>
+      <c r="L352" t="s">
+        <v>822</v>
       </c>
       <c r="M352" s="1">
-        <v>-984.92</v>
+        <v>75286.59</v>
       </c>
       <c r="N352" s="1">
-        <v>-1001.6</v>
+        <v>80522.21</v>
       </c>
       <c r="O352" s="1">
         <v>0.0</v>
       </c>
       <c r="P352">
         <v>1</v>
       </c>
     </row>
     <row r="353" spans="1:16">
       <c r="A353" t="s">
-        <v>816</v>
+        <v>823</v>
       </c>
       <c r="B353" t="s">
-        <v>817</v>
+        <v>824</v>
       </c>
       <c r="C353" s="1">
-        <v>10000000.0</v>
+        <v>15500000.0</v>
       </c>
       <c r="D353" s="1">
-        <v>100.0013479</v>
+        <v>100.3535429</v>
       </c>
       <c r="E353" s="1">
         <v>0.0</v>
       </c>
       <c r="F353" t="s">
         <v>8</v>
       </c>
       <c r="G353">
         <v>1.0</v>
       </c>
       <c r="H353" s="1">
         <v>0.0</v>
       </c>
       <c r="I353" s="1">
-        <v>134.79</v>
+        <v>54799.15</v>
       </c>
       <c r="J353" s="1">
         <v>0</v>
       </c>
       <c r="K353">
         <v>0.0</v>
       </c>
       <c r="L353">
-        <v>84.89</v>
+        <v>-422.9</v>
       </c>
       <c r="M353" s="1">
-        <v>134.79</v>
+        <v>54799.15</v>
       </c>
       <c r="N353" s="1">
-        <v>219.68</v>
+        <v>54376.25</v>
       </c>
       <c r="O353" s="1">
         <v>0.0</v>
       </c>
       <c r="P353">
         <v>1</v>
       </c>
     </row>
     <row r="354" spans="1:16">
       <c r="A354" t="s">
-        <v>818</v>
+        <v>825</v>
       </c>
       <c r="B354" t="s">
-        <v>819</v>
+        <v>826</v>
       </c>
       <c r="C354" s="1">
-        <v>10000000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D354" s="1">
-        <v>100.0039128</v>
+        <v>100.23197525</v>
       </c>
       <c r="E354" s="1">
         <v>0.0</v>
       </c>
       <c r="F354" t="s">
         <v>8</v>
       </c>
       <c r="G354">
         <v>1.0</v>
       </c>
       <c r="H354" s="1">
         <v>0.0</v>
       </c>
       <c r="I354" s="1">
-        <v>391.28</v>
+        <v>9279.01</v>
       </c>
       <c r="J354" s="1">
         <v>0</v>
       </c>
       <c r="K354">
         <v>0.0</v>
       </c>
       <c r="L354">
-        <v>10.75</v>
+        <v>-35.17</v>
       </c>
       <c r="M354" s="1">
-        <v>391.28</v>
+        <v>9279.01</v>
       </c>
       <c r="N354" s="1">
-        <v>402.03</v>
+        <v>9243.84</v>
       </c>
       <c r="O354" s="1">
         <v>0.0</v>
       </c>
       <c r="P354">
         <v>1</v>
       </c>
     </row>
     <row r="355" spans="1:16">
       <c r="A355" t="s">
-        <v>820</v>
+        <v>827</v>
       </c>
       <c r="B355" t="s">
-        <v>821</v>
+        <v>828</v>
       </c>
       <c r="C355" s="1">
-        <v>4750000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D355" s="1">
-        <v>99.98810211</v>
+        <v>100.244515</v>
       </c>
       <c r="E355" s="1">
         <v>0.0</v>
       </c>
       <c r="F355" t="s">
         <v>8</v>
       </c>
       <c r="G355">
         <v>1.0</v>
       </c>
       <c r="H355" s="1">
         <v>0.0</v>
       </c>
       <c r="I355" s="1">
-        <v>-565.15</v>
+        <v>24451.5</v>
       </c>
       <c r="J355" s="1">
         <v>0</v>
       </c>
       <c r="K355">
         <v>0.0</v>
       </c>
       <c r="L355">
-        <v>33.01</v>
+        <v>180.28</v>
       </c>
       <c r="M355" s="1">
-        <v>-565.15</v>
+        <v>24451.5</v>
       </c>
       <c r="N355" s="1">
-        <v>-532.14</v>
+        <v>24631.78</v>
       </c>
       <c r="O355" s="1">
         <v>0.0</v>
       </c>
       <c r="P355">
         <v>1</v>
       </c>
     </row>
     <row r="356" spans="1:16">
       <c r="A356" t="s">
-        <v>822</v>
+        <v>829</v>
       </c>
       <c r="B356" t="s">
-        <v>823</v>
+        <v>830</v>
       </c>
       <c r="C356" s="1">
-        <v>2000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D356" s="1">
-        <v>99.981547</v>
+        <v>100.2722138</v>
       </c>
       <c r="E356" s="1">
         <v>0.0</v>
       </c>
       <c r="F356" t="s">
         <v>8</v>
       </c>
       <c r="G356">
         <v>1.0</v>
       </c>
       <c r="H356" s="1">
         <v>0.0</v>
       </c>
       <c r="I356" s="1">
-        <v>-369.06</v>
+        <v>27221.38</v>
       </c>
       <c r="J356" s="1">
         <v>0</v>
       </c>
       <c r="K356">
         <v>0.0</v>
       </c>
       <c r="L356">
-        <v>-1.76</v>
+        <v>122.13</v>
       </c>
       <c r="M356" s="1">
-        <v>-369.06</v>
+        <v>27221.38</v>
       </c>
       <c r="N356" s="1">
-        <v>-370.82</v>
+        <v>27343.51</v>
       </c>
       <c r="O356" s="1">
         <v>0.0</v>
       </c>
       <c r="P356">
         <v>1</v>
       </c>
     </row>
     <row r="357" spans="1:16">
       <c r="A357" t="s">
-        <v>824</v>
+        <v>831</v>
       </c>
       <c r="B357" t="s">
-        <v>823</v>
+        <v>832</v>
       </c>
       <c r="C357" s="1">
-        <v>7500000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D357" s="1">
-        <v>99.98538253</v>
+        <v>100.19091273</v>
       </c>
       <c r="E357" s="1">
         <v>0.0</v>
       </c>
       <c r="F357" t="s">
         <v>8</v>
       </c>
       <c r="G357">
         <v>1.0</v>
       </c>
       <c r="H357" s="1">
         <v>0.0</v>
       </c>
       <c r="I357" s="1">
-        <v>-1096.31</v>
+        <v>4200.08</v>
       </c>
       <c r="J357" s="1">
         <v>0</v>
       </c>
       <c r="K357">
         <v>0.0</v>
       </c>
       <c r="L357">
-        <v>-10.71</v>
+        <v>-32.14</v>
       </c>
       <c r="M357" s="1">
-        <v>-1096.31</v>
+        <v>4200.08</v>
       </c>
       <c r="N357" s="1">
-        <v>-1107.02</v>
+        <v>4167.94</v>
       </c>
       <c r="O357" s="1">
         <v>0.0</v>
       </c>
       <c r="P357">
         <v>1</v>
       </c>
     </row>
     <row r="358" spans="1:16">
       <c r="A358" t="s">
-        <v>825</v>
+        <v>833</v>
       </c>
       <c r="B358" t="s">
-        <v>826</v>
+        <v>834</v>
       </c>
       <c r="C358" s="1">
-        <v>7000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D358" s="1">
-        <v>99.95148543</v>
+        <v>100.01059088</v>
       </c>
       <c r="E358" s="1">
         <v>0.0</v>
       </c>
       <c r="F358" t="s">
         <v>8</v>
       </c>
       <c r="G358">
         <v>1.0</v>
       </c>
       <c r="H358" s="1">
         <v>0.0</v>
       </c>
       <c r="I358" s="1">
-        <v>-3396.02</v>
+        <v>2647.72</v>
       </c>
       <c r="J358" s="1">
         <v>0</v>
       </c>
       <c r="K358">
         <v>0.0</v>
       </c>
       <c r="L358">
-        <v>-118.12</v>
+        <v>0.0</v>
       </c>
       <c r="M358" s="1">
-        <v>-3396.02</v>
+        <v>2647.72</v>
       </c>
       <c r="N358" s="1">
-        <v>-3514.14</v>
+        <v>2647.72</v>
       </c>
       <c r="O358" s="1">
         <v>0.0</v>
       </c>
       <c r="P358">
         <v>1</v>
       </c>
     </row>
     <row r="359" spans="1:16">
       <c r="A359" t="s">
-        <v>827</v>
+        <v>835</v>
       </c>
       <c r="B359" t="s">
-        <v>828</v>
+        <v>834</v>
       </c>
       <c r="C359" s="1">
-        <v>1950000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D359" s="1">
-        <v>100.00608359</v>
+        <v>99.99646075</v>
       </c>
       <c r="E359" s="1">
         <v>0.0</v>
       </c>
       <c r="F359" t="s">
         <v>8</v>
       </c>
       <c r="G359">
         <v>1.0</v>
       </c>
       <c r="H359" s="1">
         <v>0.0</v>
       </c>
       <c r="I359" s="1">
-        <v>118.63</v>
+        <v>-707.85</v>
       </c>
       <c r="J359" s="1">
         <v>0</v>
       </c>
       <c r="K359">
         <v>0.0</v>
       </c>
       <c r="L359">
-        <v>43.52</v>
+        <v>0.0</v>
       </c>
       <c r="M359" s="1">
-        <v>118.63</v>
+        <v>-707.85</v>
       </c>
       <c r="N359" s="1">
-        <v>162.15</v>
+        <v>-707.85</v>
       </c>
       <c r="O359" s="1">
         <v>0.0</v>
       </c>
       <c r="P359">
         <v>1</v>
       </c>
     </row>
     <row r="360" spans="1:16">
       <c r="A360" t="s">
-        <v>829</v>
+        <v>836</v>
       </c>
       <c r="B360" t="s">
-        <v>830</v>
+        <v>837</v>
       </c>
       <c r="C360" s="1">
-        <v>3124000.0</v>
+        <v>6070000.0</v>
       </c>
       <c r="D360" s="1">
-        <v>100.00058931</v>
+        <v>100.01518962</v>
       </c>
       <c r="E360" s="1">
         <v>0.0</v>
       </c>
       <c r="F360" t="s">
         <v>8</v>
       </c>
       <c r="G360">
         <v>1.0</v>
       </c>
       <c r="H360" s="1">
         <v>0.0</v>
       </c>
       <c r="I360" s="1">
-        <v>18.41</v>
+        <v>922.01</v>
       </c>
       <c r="J360" s="1">
         <v>0</v>
       </c>
       <c r="K360">
         <v>0.0</v>
       </c>
       <c r="L360">
-        <v>19.23</v>
+        <v>0.0</v>
       </c>
       <c r="M360" s="1">
-        <v>18.41</v>
+        <v>922.01</v>
       </c>
       <c r="N360" s="1">
-        <v>37.64</v>
+        <v>922.01</v>
       </c>
       <c r="O360" s="1">
         <v>0.0</v>
       </c>
       <c r="P360">
         <v>1</v>
       </c>
     </row>
     <row r="361" spans="1:16">
       <c r="A361" t="s">
-        <v>831</v>
+        <v>838</v>
       </c>
       <c r="B361" t="s">
-        <v>832</v>
+        <v>839</v>
       </c>
       <c r="C361" s="1">
-        <v>2609000.0</v>
+        <v>4750000.0</v>
       </c>
       <c r="D361" s="1">
-        <v>100.00318398</v>
+        <v>100.26784632</v>
       </c>
       <c r="E361" s="1">
         <v>0.0</v>
       </c>
       <c r="F361" t="s">
         <v>8</v>
       </c>
       <c r="G361">
         <v>1.0</v>
       </c>
       <c r="H361" s="1">
         <v>0.0</v>
       </c>
       <c r="I361" s="1">
-        <v>83.07</v>
+        <v>12722.7</v>
       </c>
       <c r="J361" s="1">
         <v>0</v>
       </c>
       <c r="K361">
         <v>0.0</v>
       </c>
       <c r="L361">
-        <v>21.04</v>
+        <v>10.82</v>
       </c>
       <c r="M361" s="1">
-        <v>83.07</v>
+        <v>12722.7</v>
       </c>
       <c r="N361" s="1">
-        <v>104.11</v>
+        <v>12733.52</v>
       </c>
       <c r="O361" s="1">
         <v>0.0</v>
       </c>
       <c r="P361">
         <v>1</v>
       </c>
     </row>
     <row r="362" spans="1:16">
       <c r="A362" t="s">
-        <v>833</v>
+        <v>840</v>
       </c>
       <c r="B362" t="s">
-        <v>834</v>
+        <v>841</v>
       </c>
       <c r="C362" s="1">
-        <v>5000000.0</v>
+        <v>7500000.0</v>
       </c>
       <c r="D362" s="1">
-        <v>100.0071722</v>
+        <v>100.2308176</v>
       </c>
       <c r="E362" s="1">
         <v>0.0</v>
       </c>
       <c r="F362" t="s">
         <v>8</v>
       </c>
       <c r="G362">
         <v>1.0</v>
       </c>
       <c r="H362" s="1">
         <v>0.0</v>
       </c>
       <c r="I362" s="1">
-        <v>358.61</v>
+        <v>17311.32</v>
       </c>
       <c r="J362" s="1">
         <v>0</v>
       </c>
       <c r="K362">
         <v>0.0</v>
       </c>
       <c r="L362">
-        <v>37.82</v>
+        <v>-6.45</v>
       </c>
       <c r="M362" s="1">
-        <v>358.61</v>
+        <v>17311.32</v>
       </c>
       <c r="N362" s="1">
-        <v>396.43</v>
+        <v>17304.87</v>
       </c>
       <c r="O362" s="1">
         <v>0.0</v>
       </c>
       <c r="P362">
         <v>1</v>
       </c>
     </row>
     <row r="363" spans="1:16">
       <c r="A363" t="s">
-        <v>835</v>
+        <v>842</v>
       </c>
       <c r="B363" t="s">
-        <v>836</v>
+        <v>841</v>
       </c>
       <c r="C363" s="1">
-        <v>15000000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D363" s="1">
-        <v>100.01898007</v>
+        <v>100.261648</v>
       </c>
       <c r="E363" s="1">
         <v>0.0</v>
       </c>
       <c r="F363" t="s">
         <v>8</v>
       </c>
       <c r="G363">
         <v>1.0</v>
       </c>
       <c r="H363" s="1">
         <v>0.0</v>
       </c>
       <c r="I363" s="1">
-        <v>2847.01</v>
+        <v>5232.96</v>
       </c>
       <c r="J363" s="1">
         <v>0</v>
       </c>
       <c r="K363">
         <v>0.0</v>
       </c>
       <c r="L363">
-        <v>87.52</v>
+        <v>-0.5</v>
       </c>
       <c r="M363" s="1">
-        <v>2847.01</v>
+        <v>5232.96</v>
       </c>
       <c r="N363" s="1">
-        <v>2934.53</v>
+        <v>5232.46</v>
       </c>
       <c r="O363" s="1">
         <v>0.0</v>
       </c>
       <c r="P363">
         <v>1</v>
       </c>
     </row>
     <row r="364" spans="1:16">
       <c r="A364" t="s">
-        <v>837</v>
+        <v>843</v>
       </c>
       <c r="B364" t="s">
-        <v>838</v>
+        <v>844</v>
       </c>
       <c r="C364" s="1">
-        <v>5000000.0</v>
+        <v>7000000.0</v>
       </c>
       <c r="D364" s="1">
-        <v>100.001424</v>
+        <v>100.35462843</v>
       </c>
       <c r="E364" s="1">
         <v>0.0</v>
       </c>
       <c r="F364" t="s">
         <v>8</v>
       </c>
       <c r="G364">
         <v>1.0</v>
       </c>
       <c r="H364" s="1">
         <v>0.0</v>
       </c>
       <c r="I364" s="1">
-        <v>71.2</v>
+        <v>24823.99</v>
       </c>
       <c r="J364" s="1">
         <v>0</v>
       </c>
       <c r="K364">
         <v>0.0</v>
       </c>
       <c r="L364">
-        <v>0.0</v>
+        <v>-165.66</v>
       </c>
       <c r="M364" s="1">
-        <v>71.2</v>
+        <v>24823.99</v>
       </c>
       <c r="N364" s="1">
-        <v>71.2</v>
+        <v>24658.33</v>
       </c>
       <c r="O364" s="1">
         <v>0.0</v>
       </c>
       <c r="P364">
         <v>1</v>
       </c>
     </row>
     <row r="365" spans="1:16">
       <c r="A365" t="s">
-        <v>839</v>
+        <v>845</v>
       </c>
       <c r="B365" t="s">
-        <v>840</v>
+        <v>846</v>
       </c>
       <c r="C365" s="1">
-        <v>22000000.0</v>
+        <v>1950000.0</v>
       </c>
       <c r="D365" s="1">
-        <v>99.95368523</v>
+        <v>100.30464103</v>
       </c>
       <c r="E365" s="1">
         <v>0.0</v>
       </c>
       <c r="F365" t="s">
         <v>8</v>
       </c>
       <c r="G365">
         <v>1.0</v>
       </c>
       <c r="H365" s="1">
         <v>0.0</v>
       </c>
       <c r="I365" s="1">
-        <v>-10189.25</v>
+        <v>5940.5</v>
       </c>
       <c r="J365" s="1">
         <v>0</v>
       </c>
       <c r="K365">
         <v>0.0</v>
       </c>
       <c r="L365">
-        <v>-449.08</v>
+        <v>72.68</v>
       </c>
       <c r="M365" s="1">
-        <v>-10189.25</v>
+        <v>5940.5</v>
       </c>
       <c r="N365" s="1">
-        <v>-10638.33</v>
+        <v>6013.18</v>
       </c>
       <c r="O365" s="1">
         <v>0.0</v>
       </c>
       <c r="P365">
         <v>1</v>
       </c>
     </row>
     <row r="366" spans="1:16">
       <c r="A366" t="s">
-        <v>841</v>
+        <v>847</v>
       </c>
       <c r="B366" t="s">
-        <v>840</v>
+        <v>848</v>
       </c>
       <c r="C366" s="1">
-        <v>10000000.0</v>
+        <v>3124000.0</v>
       </c>
       <c r="D366" s="1">
-        <v>99.9581087</v>
+        <v>100.23698464</v>
       </c>
       <c r="E366" s="1">
         <v>0.0</v>
       </c>
       <c r="F366" t="s">
         <v>8</v>
       </c>
       <c r="G366">
         <v>1.0</v>
       </c>
       <c r="H366" s="1">
         <v>0.0</v>
       </c>
       <c r="I366" s="1">
-        <v>-4189.13</v>
+        <v>7403.4</v>
       </c>
       <c r="J366" s="1">
         <v>0</v>
       </c>
       <c r="K366">
         <v>0.0</v>
       </c>
       <c r="L366">
-        <v>-184.13</v>
+        <v>47.35</v>
       </c>
       <c r="M366" s="1">
-        <v>-4189.13</v>
+        <v>7403.4</v>
       </c>
       <c r="N366" s="1">
-        <v>-4373.26</v>
+        <v>7450.75</v>
       </c>
       <c r="O366" s="1">
         <v>0.0</v>
       </c>
       <c r="P366">
         <v>1</v>
       </c>
     </row>
     <row r="367" spans="1:16">
       <c r="A367" t="s">
-        <v>842</v>
+        <v>849</v>
       </c>
       <c r="B367" t="s">
-        <v>843</v>
+        <v>850</v>
       </c>
       <c r="C367" s="1">
-        <v>5000000.0</v>
+        <v>2609000.0</v>
       </c>
       <c r="D367" s="1">
-        <v>99.9945422</v>
+        <v>100.28215063</v>
       </c>
       <c r="E367" s="1">
         <v>0.0</v>
       </c>
       <c r="F367" t="s">
         <v>8</v>
       </c>
       <c r="G367">
         <v>1.0</v>
       </c>
       <c r="H367" s="1">
         <v>0.0</v>
       </c>
       <c r="I367" s="1">
-        <v>-272.89</v>
+        <v>7361.31</v>
       </c>
       <c r="J367" s="1">
         <v>0</v>
       </c>
       <c r="K367">
         <v>0.0</v>
       </c>
       <c r="L367">
-        <v>2.73</v>
+        <v>21.16</v>
       </c>
       <c r="M367" s="1">
-        <v>-272.89</v>
+        <v>7361.31</v>
       </c>
       <c r="N367" s="1">
-        <v>-270.16</v>
+        <v>7382.47</v>
       </c>
       <c r="O367" s="1">
         <v>0.0</v>
       </c>
       <c r="P367">
         <v>1</v>
       </c>
     </row>
     <row r="368" spans="1:16">
       <c r="A368" t="s">
-        <v>844</v>
+        <v>851</v>
       </c>
       <c r="B368" t="s">
-        <v>843</v>
+        <v>852</v>
       </c>
       <c r="C368" s="1">
-        <v>4600000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D368" s="1">
-        <v>99.97656217</v>
+        <v>100.2230362</v>
       </c>
       <c r="E368" s="1">
         <v>0.0</v>
       </c>
       <c r="F368" t="s">
         <v>8</v>
       </c>
       <c r="G368">
         <v>1.0</v>
       </c>
       <c r="H368" s="1">
         <v>0.0</v>
       </c>
       <c r="I368" s="1">
-        <v>-1078.14</v>
+        <v>11151.81</v>
       </c>
       <c r="J368" s="1">
         <v>0</v>
       </c>
       <c r="K368">
         <v>0.0</v>
       </c>
       <c r="L368">
-        <v>18.59</v>
+        <v>100.48</v>
       </c>
       <c r="M368" s="1">
-        <v>-1078.14</v>
+        <v>11151.81</v>
       </c>
       <c r="N368" s="1">
-        <v>-1059.55</v>
+        <v>11252.29</v>
       </c>
       <c r="O368" s="1">
         <v>0.0</v>
       </c>
       <c r="P368">
         <v>1</v>
       </c>
     </row>
     <row r="369" spans="1:16">
       <c r="A369" t="s">
-        <v>845</v>
+        <v>853</v>
       </c>
       <c r="B369" t="s">
-        <v>846</v>
+        <v>854</v>
       </c>
       <c r="C369" s="1">
-        <v>8500000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D369" s="1">
-        <v>100.00127824</v>
+        <v>100.28112253</v>
       </c>
       <c r="E369" s="1">
         <v>0.0</v>
       </c>
       <c r="F369" t="s">
         <v>8</v>
       </c>
       <c r="G369">
         <v>1.0</v>
       </c>
       <c r="H369" s="1">
         <v>0.0</v>
       </c>
       <c r="I369" s="1">
-        <v>108.65</v>
+        <v>42168.38</v>
       </c>
       <c r="J369" s="1">
         <v>0</v>
       </c>
       <c r="K369">
         <v>0.0</v>
       </c>
       <c r="L369">
-        <v>40.23</v>
+        <v>376.62</v>
       </c>
       <c r="M369" s="1">
-        <v>108.65</v>
+        <v>42168.38</v>
       </c>
       <c r="N369" s="1">
-        <v>148.88</v>
+        <v>42545.0</v>
       </c>
       <c r="O369" s="1">
         <v>0.0</v>
       </c>
       <c r="P369">
         <v>1</v>
       </c>
     </row>
     <row r="370" spans="1:16">
       <c r="A370" t="s">
-        <v>847</v>
+        <v>855</v>
       </c>
       <c r="B370" t="s">
-        <v>848</v>
+        <v>856</v>
       </c>
       <c r="C370" s="1">
-        <v>8000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D370" s="1">
-        <v>99.9783455</v>
+        <v>100.3299492</v>
       </c>
       <c r="E370" s="1">
         <v>0.0</v>
       </c>
       <c r="F370" t="s">
         <v>8</v>
       </c>
       <c r="G370">
         <v>1.0</v>
       </c>
       <c r="H370" s="1">
         <v>0.0</v>
       </c>
       <c r="I370" s="1">
-        <v>-1732.36</v>
+        <v>16497.46</v>
       </c>
       <c r="J370" s="1">
         <v>0</v>
       </c>
       <c r="K370">
         <v>0.0</v>
       </c>
       <c r="L370">
-        <v>-16.08</v>
+        <v>52.12</v>
       </c>
       <c r="M370" s="1">
-        <v>-1732.36</v>
+        <v>16497.46</v>
       </c>
       <c r="N370" s="1">
-        <v>-1748.44</v>
+        <v>16549.58</v>
       </c>
       <c r="O370" s="1">
         <v>0.0</v>
       </c>
       <c r="P370">
         <v>1</v>
       </c>
     </row>
     <row r="371" spans="1:16">
       <c r="A371" t="s">
-        <v>849</v>
+        <v>857</v>
       </c>
       <c r="B371" t="s">
-        <v>850</v>
+        <v>858</v>
       </c>
       <c r="C371" s="1">
-        <v>5400000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D371" s="1">
-        <v>99.99907426</v>
+        <v>100.25682425</v>
       </c>
       <c r="E371" s="1">
         <v>0.0</v>
       </c>
       <c r="F371" t="s">
         <v>8</v>
       </c>
       <c r="G371">
         <v>1.0</v>
       </c>
       <c r="H371" s="1">
         <v>0.0</v>
       </c>
       <c r="I371" s="1">
-        <v>-49.99</v>
+        <v>10272.97</v>
       </c>
       <c r="J371" s="1">
         <v>0</v>
       </c>
       <c r="K371">
         <v>0.0</v>
       </c>
       <c r="L371">
-        <v>-1.35</v>
+        <v>32.45</v>
       </c>
       <c r="M371" s="1">
-        <v>-49.99</v>
+        <v>10272.97</v>
       </c>
       <c r="N371" s="1">
-        <v>-51.34</v>
+        <v>10305.42</v>
       </c>
       <c r="O371" s="1">
         <v>0.0</v>
       </c>
       <c r="P371">
         <v>1</v>
       </c>
     </row>
     <row r="372" spans="1:16">
       <c r="A372" t="s">
-        <v>851</v>
+        <v>859</v>
       </c>
       <c r="B372" t="s">
-        <v>852</v>
+        <v>860</v>
       </c>
       <c r="C372" s="1">
-        <v>6377000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D372" s="1">
-        <v>99.95412216</v>
+        <v>100.3219564</v>
       </c>
       <c r="E372" s="1">
         <v>0.0</v>
       </c>
       <c r="F372" t="s">
         <v>8</v>
       </c>
       <c r="G372">
         <v>1.0</v>
       </c>
       <c r="H372" s="1">
         <v>0.0</v>
       </c>
       <c r="I372" s="1">
-        <v>-2925.63</v>
+        <v>32195.64</v>
       </c>
       <c r="J372" s="1">
         <v>0</v>
       </c>
       <c r="K372">
         <v>0.0</v>
       </c>
       <c r="L372">
-        <v>-110.9</v>
+        <v>-232.27</v>
       </c>
       <c r="M372" s="1">
-        <v>-2925.63</v>
+        <v>32195.64</v>
       </c>
       <c r="N372" s="1">
-        <v>-3036.53</v>
+        <v>31963.37</v>
       </c>
       <c r="O372" s="1">
         <v>0.0</v>
       </c>
       <c r="P372">
         <v>1</v>
       </c>
     </row>
     <row r="373" spans="1:16">
       <c r="A373" t="s">
-        <v>853</v>
+        <v>861</v>
       </c>
       <c r="B373" t="s">
-        <v>854</v>
+        <v>860</v>
       </c>
       <c r="C373" s="1">
-        <v>6000000.0</v>
+        <v>22000000.0</v>
       </c>
       <c r="D373" s="1">
-        <v>99.96800233</v>
+        <v>100.34864659</v>
       </c>
       <c r="E373" s="1">
         <v>0.0</v>
       </c>
       <c r="F373" t="s">
         <v>8</v>
       </c>
       <c r="G373">
         <v>1.0</v>
       </c>
       <c r="H373" s="1">
         <v>0.0</v>
       </c>
       <c r="I373" s="1">
-        <v>-1919.86</v>
+        <v>76702.25</v>
       </c>
       <c r="J373" s="1">
         <v>0</v>
       </c>
       <c r="K373">
         <v>0.0</v>
       </c>
       <c r="L373">
-        <v>-28.67</v>
+        <v>-572.4</v>
       </c>
       <c r="M373" s="1">
-        <v>-1919.86</v>
+        <v>76702.25</v>
       </c>
       <c r="N373" s="1">
-        <v>-1948.53</v>
+        <v>76129.85</v>
       </c>
       <c r="O373" s="1">
         <v>0.0</v>
       </c>
       <c r="P373">
         <v>1</v>
       </c>
     </row>
     <row r="374" spans="1:16">
       <c r="A374" t="s">
-        <v>855</v>
+        <v>862</v>
       </c>
       <c r="B374" t="s">
-        <v>856</v>
+        <v>863</v>
       </c>
       <c r="C374" s="1">
-        <v>40000000.0</v>
+        <v>4600000.0</v>
       </c>
       <c r="D374" s="1">
-        <v>99.9931912</v>
+        <v>100.370505</v>
       </c>
       <c r="E374" s="1">
         <v>0.0</v>
       </c>
       <c r="F374" t="s">
         <v>8</v>
       </c>
       <c r="G374">
         <v>1.0</v>
       </c>
       <c r="H374" s="1">
         <v>0.0</v>
       </c>
       <c r="I374" s="1">
-        <v>-2723.52</v>
+        <v>17043.23</v>
       </c>
       <c r="J374" s="1">
         <v>0</v>
       </c>
       <c r="K374">
         <v>0.0</v>
       </c>
       <c r="L374">
-        <v>169.52</v>
+        <v>37.46</v>
       </c>
       <c r="M374" s="1">
-        <v>-2723.52</v>
+        <v>17043.23</v>
       </c>
       <c r="N374" s="1">
-        <v>-2554.0</v>
+        <v>17080.69</v>
       </c>
       <c r="O374" s="1">
         <v>0.0</v>
       </c>
       <c r="P374">
         <v>1</v>
       </c>
     </row>
     <row r="375" spans="1:16">
       <c r="A375" t="s">
-        <v>857</v>
+        <v>864</v>
       </c>
       <c r="B375" t="s">
-        <v>858</v>
+        <v>863</v>
       </c>
       <c r="C375" s="1">
-        <v>6100000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D375" s="1">
-        <v>100.00750262</v>
+        <v>100.2633606</v>
       </c>
       <c r="E375" s="1">
         <v>0.0</v>
       </c>
       <c r="F375" t="s">
         <v>8</v>
       </c>
       <c r="G375">
         <v>1.0</v>
       </c>
       <c r="H375" s="1">
         <v>0.0</v>
       </c>
       <c r="I375" s="1">
-        <v>457.66</v>
+        <v>13168.03</v>
       </c>
       <c r="J375" s="1">
         <v>0</v>
       </c>
       <c r="K375">
         <v>0.0</v>
       </c>
       <c r="L375">
-        <v>48.36</v>
+        <v>33.35</v>
       </c>
       <c r="M375" s="1">
-        <v>457.66</v>
+        <v>13168.03</v>
       </c>
       <c r="N375" s="1">
-        <v>506.02</v>
+        <v>13201.38</v>
       </c>
       <c r="O375" s="1">
         <v>0.0</v>
       </c>
       <c r="P375">
         <v>1</v>
       </c>
     </row>
     <row r="376" spans="1:16">
       <c r="A376" t="s">
-        <v>859</v>
+        <v>865</v>
       </c>
       <c r="B376" t="s">
-        <v>860</v>
+        <v>866</v>
       </c>
       <c r="C376" s="1">
-        <v>15000000.0</v>
+        <v>8500000.0</v>
       </c>
       <c r="D376" s="1">
-        <v>100.00610833</v>
+        <v>100.06496247</v>
       </c>
       <c r="E376" s="1">
         <v>0.0</v>
       </c>
       <c r="F376" t="s">
         <v>8</v>
       </c>
       <c r="G376">
         <v>1.0</v>
       </c>
       <c r="H376" s="1">
         <v>0.0</v>
       </c>
       <c r="I376" s="1">
-        <v>916.25</v>
+        <v>5521.81</v>
       </c>
       <c r="J376" s="1">
         <v>0</v>
       </c>
       <c r="K376">
         <v>0.0</v>
       </c>
       <c r="L376">
-        <v>92.01</v>
+        <v>78.19</v>
       </c>
       <c r="M376" s="1">
-        <v>916.25</v>
+        <v>5521.81</v>
       </c>
       <c r="N376" s="1">
-        <v>1008.26</v>
+        <v>5600.0</v>
       </c>
       <c r="O376" s="1">
         <v>0.0</v>
       </c>
       <c r="P376">
         <v>1</v>
       </c>
     </row>
     <row r="377" spans="1:16">
       <c r="A377" t="s">
-        <v>861</v>
+        <v>867</v>
       </c>
       <c r="B377" t="s">
-        <v>862</v>
+        <v>868</v>
       </c>
       <c r="C377" s="1">
-        <v>40000000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="D377" s="1">
-        <v>100.00129218</v>
+        <v>100.27829288</v>
       </c>
       <c r="E377" s="1">
         <v>0.0</v>
       </c>
       <c r="F377" t="s">
         <v>8</v>
       </c>
       <c r="G377">
         <v>1.0</v>
       </c>
       <c r="H377" s="1">
         <v>0.0</v>
       </c>
       <c r="I377" s="1">
-        <v>516.87</v>
+        <v>22263.43</v>
       </c>
       <c r="J377" s="1">
         <v>0</v>
       </c>
       <c r="K377">
         <v>0.0</v>
       </c>
       <c r="L377">
-        <v>631.64</v>
+        <v>-4.02</v>
       </c>
       <c r="M377" s="1">
-        <v>516.87</v>
+        <v>22263.43</v>
       </c>
       <c r="N377" s="1">
-        <v>1148.51</v>
+        <v>22259.41</v>
       </c>
       <c r="O377" s="1">
         <v>0.0</v>
       </c>
       <c r="P377">
         <v>1</v>
       </c>
     </row>
     <row r="378" spans="1:16">
       <c r="A378" t="s">
-        <v>863</v>
+        <v>869</v>
       </c>
       <c r="B378" t="s">
-        <v>864</v>
+        <v>870</v>
       </c>
       <c r="C378" s="1">
-        <v>25000000.0</v>
+        <v>5400000.0</v>
       </c>
       <c r="D378" s="1">
-        <v>99.99927964</v>
+        <v>100.06297259</v>
       </c>
       <c r="E378" s="1">
         <v>0.0</v>
       </c>
       <c r="F378" t="s">
         <v>8</v>
       </c>
       <c r="G378">
         <v>1.0</v>
       </c>
       <c r="H378" s="1">
         <v>0.0</v>
       </c>
       <c r="I378" s="1">
-        <v>-180.09</v>
+        <v>3400.52</v>
       </c>
       <c r="J378" s="1">
         <v>0</v>
       </c>
       <c r="K378">
         <v>0.0</v>
       </c>
       <c r="L378">
-        <v>164.16</v>
+        <v>10.77</v>
       </c>
       <c r="M378" s="1">
-        <v>-180.09</v>
+        <v>3400.52</v>
       </c>
       <c r="N378" s="1">
-        <v>-15.93</v>
+        <v>3411.29</v>
       </c>
       <c r="O378" s="1">
         <v>0.0</v>
       </c>
       <c r="P378">
         <v>1</v>
       </c>
     </row>
     <row r="379" spans="1:16">
       <c r="A379" t="s">
-        <v>865</v>
+        <v>871</v>
       </c>
       <c r="B379" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="C379" s="1">
-        <v>7996000.0</v>
+        <v>6377000.0</v>
       </c>
       <c r="D379" s="1">
-        <v>99.97123574</v>
+        <v>100.34909205</v>
       </c>
       <c r="E379" s="1">
         <v>0.0</v>
       </c>
       <c r="F379" t="s">
         <v>8</v>
       </c>
       <c r="G379">
         <v>1.0</v>
       </c>
       <c r="H379" s="1">
         <v>0.0</v>
       </c>
       <c r="I379" s="1">
-        <v>-2299.99</v>
+        <v>22261.6</v>
       </c>
       <c r="J379" s="1">
         <v>0</v>
       </c>
       <c r="K379">
         <v>0.0</v>
       </c>
       <c r="L379">
-        <v>-39.32</v>
+        <v>-147.42</v>
       </c>
       <c r="M379" s="1">
-        <v>-2299.99</v>
+        <v>22261.6</v>
       </c>
       <c r="N379" s="1">
-        <v>-2339.31</v>
+        <v>22114.18</v>
       </c>
       <c r="O379" s="1">
         <v>0.0</v>
       </c>
       <c r="P379">
         <v>1</v>
       </c>
     </row>
     <row r="380" spans="1:16">
       <c r="A380" t="s">
-        <v>867</v>
+        <v>873</v>
       </c>
       <c r="B380" t="s">
-        <v>868</v>
+        <v>874</v>
       </c>
       <c r="C380" s="1">
-        <v>2900000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="D380" s="1">
-        <v>99.96201862</v>
+        <v>100.35971483</v>
       </c>
       <c r="E380" s="1">
         <v>0.0</v>
       </c>
       <c r="F380" t="s">
         <v>8</v>
       </c>
       <c r="G380">
         <v>1.0</v>
       </c>
       <c r="H380" s="1">
         <v>0.0</v>
       </c>
       <c r="I380" s="1">
-        <v>-1101.46</v>
+        <v>21582.89</v>
       </c>
       <c r="J380" s="1">
         <v>0</v>
       </c>
       <c r="K380">
         <v>0.0</v>
       </c>
       <c r="L380">
-        <v>-25.6</v>
+        <v>-28.52</v>
       </c>
       <c r="M380" s="1">
-        <v>-1101.46</v>
+        <v>21582.89</v>
       </c>
       <c r="N380" s="1">
-        <v>-1127.06</v>
+        <v>21554.37</v>
       </c>
       <c r="O380" s="1">
         <v>0.0</v>
       </c>
       <c r="P380">
         <v>1</v>
       </c>
     </row>
     <row r="381" spans="1:16">
       <c r="A381" t="s">
-        <v>869</v>
+        <v>875</v>
       </c>
       <c r="B381" t="s">
-        <v>870</v>
+        <v>876</v>
       </c>
       <c r="C381" s="1">
-        <v>25000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D381" s="1">
-        <v>100.001028</v>
+        <v>100.21554385</v>
       </c>
       <c r="E381" s="1">
         <v>0.0</v>
       </c>
       <c r="F381" t="s">
         <v>8</v>
       </c>
       <c r="G381">
         <v>1.0</v>
       </c>
       <c r="H381" s="1">
         <v>0.0</v>
       </c>
       <c r="I381" s="1">
-        <v>257.0</v>
+        <v>86217.54</v>
       </c>
       <c r="J381" s="1">
         <v>0</v>
       </c>
       <c r="K381">
         <v>0.0</v>
       </c>
       <c r="L381">
-        <v>164.16</v>
+        <v>343.38</v>
       </c>
       <c r="M381" s="1">
-        <v>257.0</v>
+        <v>86217.54</v>
       </c>
       <c r="N381" s="1">
-        <v>421.16</v>
+        <v>86560.92</v>
       </c>
       <c r="O381" s="1">
         <v>0.0</v>
       </c>
       <c r="P381">
         <v>1</v>
       </c>
     </row>
     <row r="382" spans="1:16">
       <c r="A382" t="s">
-        <v>871</v>
+        <v>877</v>
       </c>
       <c r="B382" t="s">
-        <v>870</v>
+        <v>878</v>
       </c>
       <c r="C382" s="1">
-        <v>25000000.0</v>
+        <v>6100000.0</v>
       </c>
       <c r="D382" s="1">
-        <v>99.9973784</v>
+        <v>100.26228016</v>
       </c>
       <c r="E382" s="1">
         <v>0.0</v>
       </c>
       <c r="F382" t="s">
         <v>8</v>
       </c>
       <c r="G382">
         <v>1.0</v>
       </c>
       <c r="H382" s="1">
         <v>0.0</v>
       </c>
       <c r="I382" s="1">
-        <v>-655.4</v>
+        <v>15999.09</v>
       </c>
       <c r="J382" s="1">
         <v>0</v>
       </c>
       <c r="K382">
         <v>0.0</v>
       </c>
       <c r="L382">
-        <v>164.16</v>
+        <v>128.01</v>
       </c>
       <c r="M382" s="1">
-        <v>-655.4</v>
+        <v>15999.09</v>
       </c>
       <c r="N382" s="1">
-        <v>-491.24</v>
+        <v>16127.1</v>
       </c>
       <c r="O382" s="1">
         <v>0.0</v>
       </c>
       <c r="P382">
         <v>1</v>
       </c>
     </row>
     <row r="383" spans="1:16">
       <c r="A383" t="s">
-        <v>872</v>
+        <v>879</v>
       </c>
       <c r="B383" t="s">
-        <v>873</v>
+        <v>880</v>
       </c>
       <c r="C383" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D383" s="1">
-        <v>100.00081565</v>
+        <v>100.1779302</v>
       </c>
       <c r="E383" s="1">
         <v>0.0</v>
       </c>
       <c r="F383" t="s">
         <v>8</v>
       </c>
       <c r="G383">
         <v>1.0</v>
       </c>
       <c r="H383" s="1">
         <v>0.0</v>
       </c>
       <c r="I383" s="1">
-        <v>163.13</v>
+        <v>26689.53</v>
       </c>
       <c r="J383" s="1">
         <v>0</v>
       </c>
       <c r="K383">
         <v>0.0</v>
       </c>
       <c r="L383">
-        <v>107.98</v>
+        <v>259.36</v>
       </c>
       <c r="M383" s="1">
-        <v>163.13</v>
+        <v>26689.53</v>
       </c>
       <c r="N383" s="1">
-        <v>271.11</v>
+        <v>26948.89</v>
       </c>
       <c r="O383" s="1">
         <v>0.0</v>
       </c>
       <c r="P383">
         <v>1</v>
       </c>
     </row>
     <row r="384" spans="1:16">
       <c r="A384" t="s">
-        <v>874</v>
+        <v>881</v>
       </c>
       <c r="B384" t="s">
-        <v>875</v>
+        <v>882</v>
       </c>
       <c r="C384" s="1">
-        <v>10000000.0</v>
+        <v>6630000.0</v>
       </c>
       <c r="D384" s="1">
-        <v>99.9811842</v>
+        <v>100.32887572</v>
       </c>
       <c r="E384" s="1">
         <v>0.0</v>
       </c>
       <c r="F384" t="s">
         <v>8</v>
       </c>
       <c r="G384">
         <v>1.0</v>
       </c>
       <c r="H384" s="1">
         <v>0.0</v>
       </c>
       <c r="I384" s="1">
-        <v>-1881.58</v>
+        <v>21804.46</v>
       </c>
       <c r="J384" s="1">
         <v>0</v>
       </c>
       <c r="K384">
         <v>0.0</v>
       </c>
-      <c r="L384" t="s">
-        <v>876</v>
+      <c r="L384">
+        <v>55.07</v>
       </c>
       <c r="M384" s="1">
-        <v>-1881.58</v>
+        <v>21804.46</v>
       </c>
       <c r="N384" s="1">
-        <v>-12210.49</v>
+        <v>21859.53</v>
       </c>
       <c r="O384" s="1">
         <v>0.0</v>
       </c>
       <c r="P384">
         <v>1</v>
       </c>
     </row>
     <row r="385" spans="1:16">
       <c r="A385" t="s">
-        <v>877</v>
+        <v>883</v>
       </c>
       <c r="B385" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="C385" s="1">
-        <v>5000000.0</v>
+        <v>5300000.0</v>
       </c>
       <c r="D385" s="1">
-        <v>99.978561</v>
+        <v>100.26865302</v>
       </c>
       <c r="E385" s="1">
         <v>0.0</v>
       </c>
       <c r="F385" t="s">
         <v>8</v>
       </c>
       <c r="G385">
         <v>1.0</v>
       </c>
       <c r="H385" s="1">
         <v>0.0</v>
       </c>
       <c r="I385" s="1">
-        <v>-1071.95</v>
+        <v>14238.61</v>
       </c>
       <c r="J385" s="1">
         <v>0</v>
       </c>
       <c r="K385">
         <v>0.0</v>
       </c>
-      <c r="L385" t="s">
-        <v>879</v>
+      <c r="L385">
+        <v>36.81</v>
       </c>
       <c r="M385" s="1">
-        <v>-1071.95</v>
+        <v>14238.61</v>
       </c>
       <c r="N385" s="1">
-        <v>-7138.98</v>
+        <v>14275.42</v>
       </c>
       <c r="O385" s="1">
         <v>0.0</v>
       </c>
       <c r="P385">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="386" spans="1:16">
+      <c r="A386" t="s">
+        <v>884</v>
+      </c>
+      <c r="B386" t="s">
+        <v>885</v>
+      </c>
+      <c r="C386" s="1">
+        <v>4700000.0</v>
+      </c>
+      <c r="D386" s="1">
+        <v>100.41141489</v>
+      </c>
+      <c r="E386" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F386" t="s">
+        <v>8</v>
+      </c>
+      <c r="G386">
+        <v>1.0</v>
+      </c>
+      <c r="H386" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I386" s="1">
+        <v>19336.5</v>
+      </c>
+      <c r="J386" s="1">
+        <v>0</v>
+      </c>
+      <c r="K386">
+        <v>0.0</v>
+      </c>
+      <c r="L386">
+        <v>64.8</v>
+      </c>
+      <c r="M386" s="1">
+        <v>19336.5</v>
+      </c>
+      <c r="N386" s="1">
+        <v>19401.3</v>
+      </c>
+      <c r="O386" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P386">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="387" spans="1:16">
+      <c r="A387" t="s">
+        <v>886</v>
+      </c>
+      <c r="B387" t="s">
+        <v>885</v>
+      </c>
+      <c r="C387" s="1">
+        <v>6000000.0</v>
+      </c>
+      <c r="D387" s="1">
+        <v>100.262992</v>
+      </c>
+      <c r="E387" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F387" t="s">
+        <v>8</v>
+      </c>
+      <c r="G387">
+        <v>1.0</v>
+      </c>
+      <c r="H387" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I387" s="1">
+        <v>15779.52</v>
+      </c>
+      <c r="J387" s="1">
+        <v>0</v>
+      </c>
+      <c r="K387">
+        <v>0.0</v>
+      </c>
+      <c r="L387">
+        <v>56.73</v>
+      </c>
+      <c r="M387" s="1">
+        <v>15779.52</v>
+      </c>
+      <c r="N387" s="1">
+        <v>15836.25</v>
+      </c>
+      <c r="O387" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P387">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="388" spans="1:16">
+      <c r="A388" t="s">
+        <v>887</v>
+      </c>
+      <c r="B388" t="s">
+        <v>885</v>
+      </c>
+      <c r="C388" s="1">
+        <v>8200000.0</v>
+      </c>
+      <c r="D388" s="1">
+        <v>100.40490695</v>
+      </c>
+      <c r="E388" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F388" t="s">
+        <v>8</v>
+      </c>
+      <c r="G388">
+        <v>1.0</v>
+      </c>
+      <c r="H388" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I388" s="1">
+        <v>33202.37</v>
+      </c>
+      <c r="J388" s="1">
+        <v>0</v>
+      </c>
+      <c r="K388">
+        <v>0.0</v>
+      </c>
+      <c r="L388">
+        <v>96.78</v>
+      </c>
+      <c r="M388" s="1">
+        <v>33202.37</v>
+      </c>
+      <c r="N388" s="1">
+        <v>33299.15</v>
+      </c>
+      <c r="O388" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P388">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="389" spans="1:16">
+      <c r="A389" t="s">
+        <v>888</v>
+      </c>
+      <c r="B389" t="s">
+        <v>889</v>
+      </c>
+      <c r="C389" s="1">
+        <v>12500000.0</v>
+      </c>
+      <c r="D389" s="1">
+        <v>99.98946112</v>
+      </c>
+      <c r="E389" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F389" t="s">
+        <v>8</v>
+      </c>
+      <c r="G389">
+        <v>1.0</v>
+      </c>
+      <c r="H389" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I389" s="1">
+        <v>-1317.36</v>
+      </c>
+      <c r="J389" s="1">
+        <v>0</v>
+      </c>
+      <c r="K389">
+        <v>0.0</v>
+      </c>
+      <c r="L389">
+        <v>-407.91</v>
+      </c>
+      <c r="M389" s="1">
+        <v>-1317.36</v>
+      </c>
+      <c r="N389" s="1">
+        <v>-1725.27</v>
+      </c>
+      <c r="O389" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P389">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="390" spans="1:16">
+      <c r="A390" t="s">
+        <v>890</v>
+      </c>
+      <c r="B390" t="s">
+        <v>891</v>
+      </c>
+      <c r="C390" s="1">
+        <v>10100000.0</v>
+      </c>
+      <c r="D390" s="1">
+        <v>100.11252238</v>
+      </c>
+      <c r="E390" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F390" t="s">
+        <v>8</v>
+      </c>
+      <c r="G390">
+        <v>1.0</v>
+      </c>
+      <c r="H390" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I390" s="1">
+        <v>11364.76</v>
+      </c>
+      <c r="J390" s="1">
+        <v>0</v>
+      </c>
+      <c r="K390">
+        <v>0.0</v>
+      </c>
+      <c r="L390">
+        <v>-158.37</v>
+      </c>
+      <c r="M390" s="1">
+        <v>11364.76</v>
+      </c>
+      <c r="N390" s="1">
+        <v>11206.39</v>
+      </c>
+      <c r="O390" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P390">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="391" spans="1:16">
+      <c r="A391" t="s">
+        <v>892</v>
+      </c>
+      <c r="B391" t="s">
+        <v>893</v>
+      </c>
+      <c r="C391" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="D391" s="1">
+        <v>100.04572284</v>
+      </c>
+      <c r="E391" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F391" t="s">
+        <v>8</v>
+      </c>
+      <c r="G391">
+        <v>1.0</v>
+      </c>
+      <c r="H391" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I391" s="1">
+        <v>11430.71</v>
+      </c>
+      <c r="J391" s="1">
+        <v>0</v>
+      </c>
+      <c r="K391">
+        <v>0.0</v>
+      </c>
+      <c r="L391">
+        <v>-491.05</v>
+      </c>
+      <c r="M391" s="1">
+        <v>11430.71</v>
+      </c>
+      <c r="N391" s="1">
+        <v>10939.66</v>
+      </c>
+      <c r="O391" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P391">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="392" spans="1:16">
+      <c r="A392" t="s">
+        <v>894</v>
+      </c>
+      <c r="B392" t="s">
+        <v>895</v>
+      </c>
+      <c r="C392" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="D392" s="1">
+        <v>100.00862584</v>
+      </c>
+      <c r="E392" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F392" t="s">
+        <v>8</v>
+      </c>
+      <c r="G392">
+        <v>1.0</v>
+      </c>
+      <c r="H392" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I392" s="1">
+        <v>2156.46</v>
+      </c>
+      <c r="J392" s="1">
+        <v>0</v>
+      </c>
+      <c r="K392">
+        <v>0.0</v>
+      </c>
+      <c r="L392">
+        <v>0.0</v>
+      </c>
+      <c r="M392" s="1">
+        <v>2156.46</v>
+      </c>
+      <c r="N392" s="1">
+        <v>2156.46</v>
+      </c>
+      <c r="O392" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P392">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="393" spans="1:16">
+      <c r="A393" t="s">
+        <v>896</v>
+      </c>
+      <c r="B393" t="s">
+        <v>897</v>
+      </c>
+      <c r="C393" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="D393" s="1">
+        <v>100.20987155</v>
+      </c>
+      <c r="E393" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F393" t="s">
+        <v>8</v>
+      </c>
+      <c r="G393">
+        <v>1.0</v>
+      </c>
+      <c r="H393" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I393" s="1">
+        <v>83948.62</v>
+      </c>
+      <c r="J393" s="1">
+        <v>0</v>
+      </c>
+      <c r="K393">
+        <v>0.0</v>
+      </c>
+      <c r="L393">
+        <v>985.76</v>
+      </c>
+      <c r="M393" s="1">
+        <v>83948.62</v>
+      </c>
+      <c r="N393" s="1">
+        <v>84934.38</v>
+      </c>
+      <c r="O393" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P393">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="394" spans="1:16">
+      <c r="A394" t="s">
+        <v>898</v>
+      </c>
+      <c r="B394" t="s">
+        <v>899</v>
+      </c>
+      <c r="C394" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="D394" s="1">
+        <v>100.13354404</v>
+      </c>
+      <c r="E394" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F394" t="s">
+        <v>8</v>
+      </c>
+      <c r="G394">
+        <v>1.0</v>
+      </c>
+      <c r="H394" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I394" s="1">
+        <v>33386.01</v>
+      </c>
+      <c r="J394" s="1">
+        <v>0</v>
+      </c>
+      <c r="K394">
+        <v>0.0</v>
+      </c>
+      <c r="L394">
+        <v>295.59</v>
+      </c>
+      <c r="M394" s="1">
+        <v>33386.01</v>
+      </c>
+      <c r="N394" s="1">
+        <v>33681.6</v>
+      </c>
+      <c r="O394" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P394">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="395" spans="1:16">
+      <c r="A395" t="s">
+        <v>900</v>
+      </c>
+      <c r="B395" t="s">
+        <v>901</v>
+      </c>
+      <c r="C395" s="1">
+        <v>7996000.0</v>
+      </c>
+      <c r="D395" s="1">
+        <v>100.31703614</v>
+      </c>
+      <c r="E395" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F395" t="s">
+        <v>8</v>
+      </c>
+      <c r="G395">
+        <v>1.0</v>
+      </c>
+      <c r="H395" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I395" s="1">
+        <v>25350.21</v>
+      </c>
+      <c r="J395" s="1">
+        <v>0</v>
+      </c>
+      <c r="K395">
+        <v>0.0</v>
+      </c>
+      <c r="L395">
+        <v>-38.24</v>
+      </c>
+      <c r="M395" s="1">
+        <v>25350.21</v>
+      </c>
+      <c r="N395" s="1">
+        <v>25311.97</v>
+      </c>
+      <c r="O395" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P395">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="396" spans="1:16">
+      <c r="A396" t="s">
+        <v>902</v>
+      </c>
+      <c r="B396" t="s">
+        <v>903</v>
+      </c>
+      <c r="C396" s="1">
+        <v>2900000.0</v>
+      </c>
+      <c r="D396" s="1">
+        <v>100.33112276</v>
+      </c>
+      <c r="E396" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F396" t="s">
+        <v>8</v>
+      </c>
+      <c r="G396">
+        <v>1.0</v>
+      </c>
+      <c r="H396" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I396" s="1">
+        <v>9602.56</v>
+      </c>
+      <c r="J396" s="1">
+        <v>0</v>
+      </c>
+      <c r="K396">
+        <v>0.0</v>
+      </c>
+      <c r="L396">
+        <v>-36.61</v>
+      </c>
+      <c r="M396" s="1">
+        <v>9602.56</v>
+      </c>
+      <c r="N396" s="1">
+        <v>9565.95</v>
+      </c>
+      <c r="O396" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P396">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="397" spans="1:16">
+      <c r="A397" t="s">
+        <v>904</v>
+      </c>
+      <c r="B397" t="s">
+        <v>905</v>
+      </c>
+      <c r="C397" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="D397" s="1">
+        <v>100.27657328</v>
+      </c>
+      <c r="E397" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F397" t="s">
+        <v>8</v>
+      </c>
+      <c r="G397">
+        <v>1.0</v>
+      </c>
+      <c r="H397" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I397" s="1">
+        <v>69143.32</v>
+      </c>
+      <c r="J397" s="1">
+        <v>0</v>
+      </c>
+      <c r="K397">
+        <v>0.0</v>
+      </c>
+      <c r="L397">
+        <v>112.38</v>
+      </c>
+      <c r="M397" s="1">
+        <v>69143.32</v>
+      </c>
+      <c r="N397" s="1">
+        <v>69255.7</v>
+      </c>
+      <c r="O397" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P397">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="398" spans="1:16">
+      <c r="A398" t="s">
+        <v>906</v>
+      </c>
+      <c r="B398" t="s">
+        <v>907</v>
+      </c>
+      <c r="C398" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="D398" s="1">
+        <v>100.09918436</v>
+      </c>
+      <c r="E398" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F398" t="s">
+        <v>8</v>
+      </c>
+      <c r="G398">
+        <v>1.0</v>
+      </c>
+      <c r="H398" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I398" s="1">
+        <v>24796.09</v>
+      </c>
+      <c r="J398" s="1">
+        <v>0</v>
+      </c>
+      <c r="K398">
+        <v>0.0</v>
+      </c>
+      <c r="L398">
+        <v>295.59</v>
+      </c>
+      <c r="M398" s="1">
+        <v>24796.09</v>
+      </c>
+      <c r="N398" s="1">
+        <v>25091.68</v>
+      </c>
+      <c r="O398" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P398">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="399" spans="1:16">
+      <c r="A399" t="s">
+        <v>908</v>
+      </c>
+      <c r="B399" t="s">
+        <v>907</v>
+      </c>
+      <c r="C399" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="D399" s="1">
+        <v>100.16762968</v>
+      </c>
+      <c r="E399" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F399" t="s">
+        <v>8</v>
+      </c>
+      <c r="G399">
+        <v>1.0</v>
+      </c>
+      <c r="H399" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I399" s="1">
+        <v>41907.42</v>
+      </c>
+      <c r="J399" s="1">
+        <v>0</v>
+      </c>
+      <c r="K399">
+        <v>0.0</v>
+      </c>
+      <c r="L399">
+        <v>295.59</v>
+      </c>
+      <c r="M399" s="1">
+        <v>41907.42</v>
+      </c>
+      <c r="N399" s="1">
+        <v>42203.01</v>
+      </c>
+      <c r="O399" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P399">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="400" spans="1:16">
+      <c r="A400" t="s">
+        <v>909</v>
+      </c>
+      <c r="B400" t="s">
+        <v>910</v>
+      </c>
+      <c r="C400" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D400" s="1">
+        <v>100.2546616</v>
+      </c>
+      <c r="E400" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F400" t="s">
+        <v>8</v>
+      </c>
+      <c r="G400">
+        <v>1.0</v>
+      </c>
+      <c r="H400" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I400" s="1">
+        <v>50932.32</v>
+      </c>
+      <c r="J400" s="1">
+        <v>0</v>
+      </c>
+      <c r="K400">
+        <v>0.0</v>
+      </c>
+      <c r="L400">
+        <v>295.27</v>
+      </c>
+      <c r="M400" s="1">
+        <v>50932.32</v>
+      </c>
+      <c r="N400" s="1">
+        <v>51227.59</v>
+      </c>
+      <c r="O400" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P400">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="401" spans="1:16">
+      <c r="A401" t="s">
+        <v>911</v>
+      </c>
+      <c r="B401" t="s">
+        <v>912</v>
+      </c>
+      <c r="C401" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="D401" s="1">
+        <v>99.9894648</v>
+      </c>
+      <c r="E401" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F401" t="s">
+        <v>8</v>
+      </c>
+      <c r="G401">
+        <v>1.0</v>
+      </c>
+      <c r="H401" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I401" s="1">
+        <v>-1053.52</v>
+      </c>
+      <c r="J401" s="1">
+        <v>0</v>
+      </c>
+      <c r="K401">
+        <v>0.0</v>
+      </c>
+      <c r="L401" t="s">
+        <v>913</v>
+      </c>
+      <c r="M401" s="1">
+        <v>-1053.52</v>
+      </c>
+      <c r="N401" s="1">
+        <v>-12150.85</v>
+      </c>
+      <c r="O401" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P401">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="402" spans="1:16">
+      <c r="A402" t="s">
+        <v>914</v>
+      </c>
+      <c r="B402" t="s">
+        <v>915</v>
+      </c>
+      <c r="C402" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="D402" s="1">
+        <v>99.9879026</v>
+      </c>
+      <c r="E402" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F402" t="s">
+        <v>8</v>
+      </c>
+      <c r="G402">
+        <v>1.0</v>
+      </c>
+      <c r="H402" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I402" s="1">
+        <v>-604.87</v>
+      </c>
+      <c r="J402" s="1">
+        <v>0</v>
+      </c>
+      <c r="K402">
+        <v>0.0</v>
+      </c>
+      <c r="L402" t="s">
+        <v>916</v>
+      </c>
+      <c r="M402" s="1">
+        <v>-604.87</v>
+      </c>
+      <c r="N402" s="1">
+        <v>-7110.2</v>
+      </c>
+      <c r="O402" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P402">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>