--- v1 (2026-06-17)
+++ v2 (2026-07-27)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="917">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1012">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C_OFI</t>
   </si>
   <si>
     <t>FR0011381227</t>
   </si>
   <si>
@@ -112,306 +112,447 @@
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR0007045109</t>
   </si>
   <si>
     <t>ARKEA SUPPORT MONETAIRE SI</t>
   </si>
   <si>
     <t>FR001400R6K0</t>
   </si>
   <si>
     <t>OSTRUM SRI MONEY PLUS SI EUR</t>
   </si>
   <si>
+    <t>XS3325326695</t>
+  </si>
+  <si>
+    <t>EURO ABN AMRO BANK NV 17/07/2026</t>
+  </si>
+  <si>
+    <t>XS3332437337</t>
+  </si>
+  <si>
+    <t>EURO ABN AMRO BANK NV 25/03/2027</t>
+  </si>
+  <si>
+    <t>FR0129677722</t>
+  </si>
+  <si>
+    <t>EURO ACHMEA BANK NV 06/04/2027</t>
+  </si>
+  <si>
     <t>FR0129438273</t>
   </si>
   <si>
     <t>EURO ACHMEA BANK NV 11/09/2026</t>
   </si>
   <si>
     <t>FR0129438323</t>
   </si>
   <si>
     <t>EURO ACHMEA BANK NV 13/10/2026</t>
   </si>
   <si>
     <t>XS3294949774</t>
   </si>
   <si>
     <t>EURO AGENCE CENTRALE DES ORGANISMES DE 06/05/2026</t>
   </si>
   <si>
+    <t>FR0129628758</t>
+  </si>
+  <si>
+    <t>EURO AIR LIQUIDE FINANCE SA 16/07/2026</t>
+  </si>
+  <si>
+    <t>FR0129684058</t>
+  </si>
+  <si>
+    <t>EURO AXA BANQUE S.A. 16/04/2027</t>
+  </si>
+  <si>
+    <t>13 827.61</t>
+  </si>
+  <si>
     <t>XS3311140738</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 03/03/2027</t>
   </si>
   <si>
-    <t>FR0129367936</t>
-[...2 lines deleted...]
-    <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 19/03/2026</t>
+    <t>XS3346254439</t>
+  </si>
+  <si>
+    <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 12/04/2027</t>
   </si>
   <si>
     <t>FR0129513075</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 19/11/2026</t>
   </si>
   <si>
     <t>FR0129513703</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 20/08/2026</t>
   </si>
   <si>
-    <t>BE6368510721</t>
-[...11 lines deleted...]
-    <t>416 879.56</t>
+    <t>XS3336921476</t>
+  </si>
+  <si>
+    <t>EURO BANCO SANTANDER SA 02/10/2026</t>
+  </si>
+  <si>
+    <t>XS3329243623</t>
+  </si>
+  <si>
+    <t>EURO BANCO SANTANDER SA 24/03/2027</t>
+  </si>
+  <si>
+    <t>FR0129677102</t>
+  </si>
+  <si>
+    <t>EURO BANQUE FEDERATIVE DU CREDIT MUTUEL 02/12/2026</t>
+  </si>
+  <si>
+    <t>24 190.83</t>
+  </si>
+  <si>
+    <t>FR0129705986</t>
+  </si>
+  <si>
+    <t>EURO BANQUE FEDERATIVE DU CREDIT MUTUEL 23/02/2027</t>
+  </si>
+  <si>
+    <t>3 143.19</t>
+  </si>
+  <si>
+    <t>BE6373373859</t>
+  </si>
+  <si>
+    <t>EURO BELFIUS BANQUE SA 10/07/2026</t>
+  </si>
+  <si>
+    <t>FR0129677078</t>
+  </si>
+  <si>
+    <t>EURO BPCE SA 02/04/2027</t>
+  </si>
+  <si>
+    <t>16 416.11</t>
+  </si>
+  <si>
+    <t>FR0129705952</t>
+  </si>
+  <si>
+    <t>EURO BPCE SA 23/03/2027</t>
+  </si>
+  <si>
+    <t>6 286.39</t>
   </si>
   <si>
     <t>FR0129315240</t>
   </si>
   <si>
     <t>EURO BPCE SA 24/07/2026</t>
   </si>
   <si>
-    <t>222 253.00</t>
+    <t>261 164.83</t>
   </si>
   <si>
     <t>FR0129520062</t>
   </si>
   <si>
     <t>EURO BPCE SA 27/11/2026</t>
   </si>
   <si>
-    <t>138 496.11</t>
+    <t>190 318.72</t>
   </si>
   <si>
     <t>FR0129520070</t>
   </si>
   <si>
     <t>EURO BPCE SA 28/09/2026</t>
   </si>
   <si>
-    <t>136 662.78</t>
+    <t>187 802.06</t>
   </si>
   <si>
     <t>FR0129411429</t>
   </si>
   <si>
     <t>EURO BPIFRANCE SA 31/08/2026</t>
   </si>
   <si>
     <t>XS3278651024</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 18/01/2027</t>
   </si>
   <si>
     <t>XS3283860032</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 25/01/2027</t>
   </si>
   <si>
+    <t>XS3361234886</t>
+  </si>
+  <si>
+    <t>EURO CAIXABANK SA 26/04/2027</t>
+  </si>
+  <si>
     <t>XS3311089950</t>
   </si>
   <si>
     <t>EURO CARLSBERG BREWERIES A/S 07/05/2026</t>
   </si>
   <si>
-    <t>XS3108486112</t>
-[...8 lines deleted...]
-    <t>EURO COFINIMMO SA 24/03/2026</t>
+    <t>XS3324629974</t>
+  </si>
+  <si>
+    <t>EURO CARLSBERG BREWERIES A/S 28/05/2026</t>
+  </si>
+  <si>
+    <t>XS3336911915</t>
+  </si>
+  <si>
+    <t>EURO COCA-COLA EUROPACIFIC PARTNERS PLC 04/05/2026</t>
+  </si>
+  <si>
+    <t>XS3325957507</t>
+  </si>
+  <si>
+    <t>EURO COCA-COLA HBC FINANCE BV 19/03/2027</t>
+  </si>
+  <si>
+    <t>XS3330163034</t>
+  </si>
+  <si>
+    <t>EURO COCA-COLA HBC FINANCE BV 25/03/2027</t>
+  </si>
+  <si>
+    <t>FR0129706430</t>
+  </si>
+  <si>
+    <t>EURO COFACE SA 23/06/2026</t>
+  </si>
+  <si>
+    <t>BE6373663846</t>
+  </si>
+  <si>
+    <t>EURO COFINIMMO SA 22/05/2026</t>
   </si>
   <si>
     <t>DE000CZ459C2</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 03/02/2027</t>
   </si>
   <si>
     <t>DE000CZ46AH6</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 12/03/2027</t>
   </si>
   <si>
     <t>DE000CZ458N1</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 13/11/2026</t>
   </si>
   <si>
     <t>DE000CZ456M7</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 14/09/2026</t>
   </si>
   <si>
     <t>DE000CZ46AL8</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 17/12/2026</t>
   </si>
   <si>
     <t>DE000CZ458Q4</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 18/01/2027</t>
   </si>
   <si>
+    <t>DE000CZ46AQ7</t>
+  </si>
+  <si>
+    <t>EURO COMMERZBANK AG 20/04/2027</t>
+  </si>
+  <si>
     <t>DE000CZ454T7</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 22/06/2026</t>
   </si>
   <si>
+    <t>FR0129683936</t>
+  </si>
+  <si>
+    <t>EURO COMPAGNIE DE SAINT GOBAIN SA 04/05/2026</t>
+  </si>
+  <si>
     <t>FR0129572402</t>
   </si>
   <si>
     <t>EURO CREDIT AGRICOLE SA 19/08/2026</t>
   </si>
   <si>
-    <t>106 541.17</t>
-[...8 lines deleted...]
-    <t>833 759.11</t>
+    <t>182 036.25</t>
   </si>
   <si>
     <t>FR0129539898</t>
   </si>
   <si>
     <t>EURO CREDIT LYONNAIS SA 11/12/2026</t>
   </si>
   <si>
-    <t>152 400.00</t>
+    <t>217 696.81</t>
   </si>
   <si>
     <t>FR0129582690</t>
   </si>
   <si>
     <t>EURO ELIS SA 03/06/2026</t>
   </si>
   <si>
-    <t>FR0129408680</t>
-[...2 lines deleted...]
-    <t>EURO ELIS SA 16/04/2026</t>
+    <t>ES05306747R1</t>
+  </si>
+  <si>
+    <t>EURO ENDESA SA 26/06/2026</t>
+  </si>
+  <si>
+    <t>XS3353674305</t>
+  </si>
+  <si>
+    <t>EURO ENEL FINANCE INTERNATIONAL NV 08/05/2026</t>
+  </si>
+  <si>
+    <t>XS3350924224</t>
+  </si>
+  <si>
+    <t>EURO ENEL FINANCE INTERNATIONAL NV 30/04/2026</t>
+  </si>
+  <si>
+    <t>FR0129705275</t>
+  </si>
+  <si>
+    <t>EURO ESSILORLUXOTTICA SA 24/06/2026</t>
   </si>
   <si>
     <t>XS3183305492</t>
   </si>
   <si>
     <t>EURO HEWLETT-PACKARD INTERNATIONAL BANK 11/09/2026</t>
   </si>
   <si>
     <t>XS3304309589</t>
   </si>
   <si>
     <t>EURO HEWLETT-PACKARD INTERNATIONAL BANK 18/02/2027</t>
   </si>
   <si>
     <t>XS3306628242</t>
   </si>
   <si>
     <t>EURO HEWLETT-PACKARD INTERNATIONAL BANK 22/02/2027</t>
   </si>
   <si>
     <t>XS3315890395</t>
   </si>
   <si>
     <t>EURO IBERDROLA INTERNATIONAL BV 08/05/2026</t>
   </si>
   <si>
+    <t>XS3352622040</t>
+  </si>
+  <si>
+    <t>EURO IBERDROLA INTERNATIONAL BV 19/06/2026</t>
+  </si>
+  <si>
     <t>FR0129251379</t>
   </si>
   <si>
     <t>EURO ING BANK NV 05/06/2026</t>
   </si>
   <si>
-    <t>533 496.25</t>
+    <t>610 842.50</t>
   </si>
   <si>
     <t>FR0129446847</t>
   </si>
   <si>
     <t>EURO ING BANK NV 22/10/2026</t>
   </si>
   <si>
-    <t>272 253.50</t>
+    <t>349 082.25</t>
+  </si>
+  <si>
+    <t>FR0129706604</t>
+  </si>
+  <si>
+    <t>EURO ING BANK NV 23/04/2027</t>
+  </si>
+  <si>
+    <t>2 514.56</t>
+  </si>
+  <si>
+    <t>FR0129706620</t>
+  </si>
+  <si>
+    <t>EURO ING BANK NV 24/03/2027</t>
+  </si>
+  <si>
+    <t>2 503.44</t>
   </si>
   <si>
     <t>FR0129580793</t>
   </si>
   <si>
     <t>EURO ING BANK NV 29/12/2026</t>
   </si>
   <si>
-    <t>89 744.00</t>
-[...5 lines deleted...]
-    <t>EURO INTESA SANPAOLO BANK IRELAND PLC 21/04/2026</t>
+    <t>166 570.92</t>
   </si>
   <si>
     <t>XS3070546042</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 06/05/2026</t>
   </si>
   <si>
     <t>XS3250420521</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 07/12/2026</t>
   </si>
   <si>
     <t>XS3273012412</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 08/01/2027</t>
   </si>
   <si>
     <t>XS3273054091</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 09/10/2026</t>
   </si>
@@ -430,1992 +571,1896 @@
   <si>
     <t>XS3154041423</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 13/08/2026</t>
   </si>
   <si>
     <t>XS3184045931</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 14/09/2026</t>
   </si>
   <si>
     <t>XS3155652863</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 17/08/2026</t>
   </si>
   <si>
     <t>XS3282799835</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 22/01/2027</t>
   </si>
   <si>
-    <t>XS3268837351</t>
-[...2 lines deleted...]
-    <t>EURO JOHNSON CONTROLS INTERNATIONAL PLC 31/03/2026</t>
+    <t>XS3358264185</t>
+  </si>
+  <si>
+    <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 22/04/2027</t>
+  </si>
+  <si>
+    <t>XS3325290560</t>
+  </si>
+  <si>
+    <t>EURO JOHNSON CONTROLS INTERNATIONAL PLC 19/06/2026</t>
+  </si>
+  <si>
+    <t>XS3359531426</t>
+  </si>
+  <si>
+    <t>EURO JOHNSON CONTROLS INTERNATIONAL PLC 24/06/2026</t>
   </si>
   <si>
     <t>BE6372053262</t>
   </si>
   <si>
     <t>EURO KBC GROEP NV 23/10/2026</t>
   </si>
   <si>
     <t>BE6368907810</t>
   </si>
   <si>
     <t>EURO KBC GROEP NV 26/06/2026</t>
   </si>
   <si>
     <t>XS3176776428</t>
   </si>
   <si>
     <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 03/09/2026</t>
   </si>
   <si>
-    <t>XS3059595531</t>
-[...11 lines deleted...]
-    <t>EURO LVMH MOET HENNESSY LOUIS VUITTON S 16/04/2026</t>
+    <t>XS3355982888</t>
+  </si>
+  <si>
+    <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 19/02/2027</t>
+  </si>
+  <si>
+    <t>XS3355988224</t>
+  </si>
+  <si>
+    <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 20/04/2027</t>
+  </si>
+  <si>
+    <t>XS3355977888</t>
+  </si>
+  <si>
+    <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 21/12/2026</t>
+  </si>
+  <si>
+    <t>XS3344470060</t>
+  </si>
+  <si>
+    <t>EURO LSEG NETHERLANDS BV 12/05/2026</t>
   </si>
   <si>
     <t>FR0129487270</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 06/11/2026</t>
   </si>
   <si>
     <t>FR0129548857</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 08/01/2027</t>
   </si>
   <si>
     <t>FR0129202000</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 14/05/2026</t>
   </si>
   <si>
     <t>FR0129439685</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 14/10/2026</t>
   </si>
   <si>
     <t>XS3274467201</t>
   </si>
   <si>
     <t>EURO NATWEST MARKETS NV 12/01/2027</t>
   </si>
   <si>
     <t>XS3233508335</t>
   </si>
   <si>
     <t>EURO NORDEA BANK ABP 12/02/2027</t>
   </si>
   <si>
-    <t>156 839.33</t>
-[...14 lines deleted...]
-    <t>EURO NTT FINANCE UK LTD 15/04/2026</t>
+    <t>208 926.67</t>
+  </si>
+  <si>
+    <t>XS3348765788</t>
+  </si>
+  <si>
+    <t>EURO NTT FINANCE UK LTD 13/05/2026</t>
   </si>
   <si>
     <t>XS3305112065</t>
   </si>
   <si>
     <t>EURO NTT FINANCE UK LTD 18/05/2026</t>
   </si>
   <si>
     <t>XS3281723133</t>
   </si>
   <si>
     <t>EURO NTT FINANCE UK LTD 29/05/2026</t>
   </si>
   <si>
+    <t>XS3351072502</t>
+  </si>
+  <si>
+    <t>EURO OP CORPORATE BANK PLC 16/11/2026</t>
+  </si>
+  <si>
     <t>XS3219260372</t>
   </si>
   <si>
     <t>EURO OP CORPORATE BANK PLC 23/10/2026</t>
   </si>
   <si>
-    <t>FR0129671774</t>
-[...2 lines deleted...]
-    <t>EURO SAFRAN SA 26/03/2026</t>
+    <t>XS3318879270</t>
+  </si>
+  <si>
+    <t>EURO SANTANDER CONSUMER BANK AG 11/12/2026</t>
   </si>
   <si>
     <t>XS3299470412</t>
   </si>
   <si>
-    <t>EURO SANTANDER CONSUMER BANK AG 11/12/2026</t>
-[...4 lines deleted...]
-  <si>
     <t>XS3124348148</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER BANK AG 15/05/2026</t>
   </si>
   <si>
     <t>XS3323656143</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER BANK AG 18/01/2027</t>
   </si>
   <si>
     <t>XS3298732184</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER FINANCE SA 11/02/2027</t>
   </si>
   <si>
     <t>XS3283527458</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER FINANCE SA 25/01/2027</t>
   </si>
   <si>
+    <t>FR0129677953</t>
+  </si>
+  <si>
+    <t>EURO SAVENCIA SA 07/05/2026</t>
+  </si>
+  <si>
     <t>BE6369222086</t>
   </si>
   <si>
     <t>EURO SUMITOMO MITSUI BANKING CORP (BRUS 09/07/2026</t>
   </si>
   <si>
+    <t>BE6372794881</t>
+  </si>
+  <si>
+    <t>EURO SUMITOMO MITSUI BANKING CORP (BRUS 20/10/2026</t>
+  </si>
+  <si>
     <t>XS3288981957</t>
   </si>
   <si>
     <t>EURO SVENSKA HANDELSBANKEN AB 29/01/2027</t>
   </si>
   <si>
     <t>FR0129063246</t>
   </si>
   <si>
     <t>EURO SVENSKA HANDELSBANKEN AB 29/04/2026</t>
   </si>
   <si>
+    <t>XS3352619921</t>
+  </si>
+  <si>
+    <t>EURO SWEDBANK AB 16/04/2027</t>
+  </si>
+  <si>
     <t>FR0129628576</t>
   </si>
   <si>
     <t>EURO UNIVERSAL MUSIC GROUP NV 07/05/2026</t>
   </si>
   <si>
-    <t>FR0129496602</t>
-[...2 lines deleted...]
-    <t>EURO UNIVERSAL MUSIC GROUP NV 23/03/2026</t>
+    <t>FR0129628071</t>
+  </si>
+  <si>
+    <t>EURO UNIVERSAL MUSIC GROUP NV 10/06/2026</t>
   </si>
   <si>
     <t>FR0129672830</t>
   </si>
   <si>
     <t>EURO VEOLIA ENVIRONNEMENT SA 17/03/2027</t>
   </si>
   <si>
     <t>FR0129572337</t>
   </si>
   <si>
     <t>EURO VEOLIA ENVIRONNEMENT SA 19/01/2027</t>
   </si>
   <si>
     <t>FR0129332229</t>
   </si>
   <si>
     <t>NEUCP ACHMEA BANK NV 06/07/2026</t>
   </si>
   <si>
     <t>FR0129547909</t>
   </si>
   <si>
     <t>NEUCP ACHMEA BANK NV 08/01/2027</t>
   </si>
   <si>
     <t>FR0129672715</t>
   </si>
   <si>
     <t>NEUCP ACHMEA BANK NV 12/03/2027</t>
   </si>
   <si>
     <t>FR0129259398</t>
   </si>
   <si>
     <t>NEUCP ACHMEA BANK NV 27/05/2026</t>
   </si>
   <si>
     <t>FR0129519841</t>
   </si>
   <si>
     <t>NEUCP AGENCE CENTRALE DES ORGANISMES DE 08/07/2026</t>
   </si>
   <si>
-    <t>168 268.00</t>
-[...17 lines deleted...]
-    <t>1 003 588.50</t>
+    <t>268 534.44</t>
+  </si>
+  <si>
+    <t>FR0129675676</t>
+  </si>
+  <si>
+    <t>NEUCP AXA BANQUE S.A. 25/03/2027</t>
+  </si>
+  <si>
+    <t>60 080.00</t>
+  </si>
+  <si>
+    <t>FR0129676880</t>
+  </si>
+  <si>
+    <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 01/04/2027</t>
+  </si>
+  <si>
+    <t>42 806.25</t>
   </si>
   <si>
     <t>FR0129598563</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 04/12/2026</t>
   </si>
   <si>
-    <t>49 855.56</t>
+    <t>101 052.00</t>
   </si>
   <si>
     <t>FR0129654184</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 05/03/2027</t>
   </si>
   <si>
-    <t>16 341.00</t>
+    <t>67 932.00</t>
   </si>
   <si>
     <t>FR0129598571</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 06/11/2026</t>
   </si>
   <si>
-    <t>49 633.33</t>
+    <t>100 602.00</t>
   </si>
   <si>
     <t>FR0129178796</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 07/05/2026</t>
   </si>
   <si>
-    <t>598 736.25</t>
+    <t>676 548.33</t>
   </si>
   <si>
     <t>FR0129548469</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 08/01/2027</t>
   </si>
   <si>
-    <t>128 338.67</t>
+    <t>205 919.17</t>
   </si>
   <si>
     <t>FR0129621415</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 11/02/2027</t>
   </si>
   <si>
-    <t>42 753.11</t>
+    <t>94 395.83</t>
   </si>
   <si>
     <t>FR0129549962</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 12/01/2027</t>
   </si>
   <si>
-    <t>40 708.06</t>
+    <t>66 450.22</t>
   </si>
   <si>
     <t>FR0129549954</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 13/07/2026</t>
   </si>
   <si>
-    <t>39 444.17</t>
+    <t>64 389.11</t>
   </si>
   <si>
     <t>FR0129621340</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 14/09/2026</t>
   </si>
   <si>
-    <t>41 430.89</t>
+    <t>91 479.17</t>
   </si>
   <si>
     <t>FR0129572436</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 19/10/2026</t>
   </si>
   <si>
-    <t>89 992.64</t>
-[...5 lines deleted...]
-    <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 23/04/2026</t>
+    <t>153 759.38</t>
+  </si>
+  <si>
+    <t>FR0129706018</t>
+  </si>
+  <si>
+    <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 23/04/2027</t>
+  </si>
+  <si>
+    <t>3 170.97</t>
   </si>
   <si>
     <t>FR0129548527</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 07/01/2027</t>
   </si>
   <si>
-    <t>106 476.67</t>
+    <t>170 842.36</t>
   </si>
   <si>
     <t>FR0129548519</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 09/12/2026</t>
   </si>
   <si>
-    <t>106 004.44</t>
+    <t>170 085.42</t>
   </si>
   <si>
     <t>FR0129549913</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 12/01/2027</t>
   </si>
   <si>
-    <t>69 203.69</t>
+    <t>112 965.38</t>
   </si>
   <si>
     <t>FR0129499275</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 13/11/2026</t>
   </si>
   <si>
-    <t>194 326.94</t>
+    <t>258 866.67</t>
   </si>
   <si>
     <t>FR0129499259</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 14/10/2026</t>
   </si>
   <si>
-    <t>193 465.83</t>
+    <t>257 720.83</t>
   </si>
   <si>
     <t>FR0129517571</t>
   </si>
   <si>
     <t>NEUCP BPIFRANCE SA 26/11/2026</t>
   </si>
   <si>
-    <t>FR0129576197</t>
-[...2 lines deleted...]
-    <t>NEUCP COFACE SA 23/04/2026</t>
+    <t>FR0129682870</t>
+  </si>
+  <si>
+    <t>NEUCP COFACE SA 15/05/2026</t>
   </si>
   <si>
     <t>FR0129583292</t>
   </si>
   <si>
     <t>NEUCP COFACE SA 30/04/2026</t>
   </si>
   <si>
-    <t>BE6372032050</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129537538</t>
   </si>
   <si>
     <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 04/12/2026</t>
   </si>
   <si>
     <t>FR0129513893</t>
   </si>
   <si>
     <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 20/11/2026</t>
   </si>
   <si>
     <t>FR0129449734</t>
   </si>
   <si>
     <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 27/10/2026</t>
   </si>
   <si>
     <t>FR0129654614</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 05/02/2027</t>
   </si>
   <si>
-    <t>18 769.17</t>
+    <t>82 970.76</t>
   </si>
   <si>
     <t>FR0129654622</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 05/03/2027</t>
   </si>
   <si>
-    <t>18 852.50</t>
+    <t>83 338.82</t>
   </si>
   <si>
     <t>FR0129548626</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 06/01/2027</t>
   </si>
   <si>
-    <t>130 801.00</t>
+    <t>208 734.17</t>
   </si>
   <si>
     <t>FR0129549939</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 11/09/2026</t>
   </si>
   <si>
-    <t>80 332.78</t>
+    <t>131 133.78</t>
   </si>
   <si>
     <t>FR0129549921</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 12/10/2026</t>
   </si>
   <si>
-    <t>120 499.17</t>
+    <t>196 700.67</t>
   </si>
   <si>
     <t>FR0129671360</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 12/11/2026</t>
   </si>
   <si>
-    <t>7 337.33</t>
-[...23 lines deleted...]
-    <t>NEUCP FINANCIERE AGACHE SA 25/03/2026</t>
+    <t>57 543.67</t>
+  </si>
+  <si>
+    <t>FR0129706067</t>
+  </si>
+  <si>
+    <t>NEUCP CREDIT AGRICOLE SA 23/04/2027</t>
+  </si>
+  <si>
+    <t>12 683.89</t>
+  </si>
+  <si>
+    <t>FR0129678217</t>
+  </si>
+  <si>
+    <t>NEUCP DANONE SA 08/01/2027</t>
+  </si>
+  <si>
+    <t>37 216.67</t>
+  </si>
+  <si>
+    <t>FR0129683639</t>
+  </si>
+  <si>
+    <t>NEUCP DANONE SA 15/05/2026</t>
+  </si>
+  <si>
+    <t>21 128.00</t>
+  </si>
+  <si>
+    <t>FR0129679686</t>
+  </si>
+  <si>
+    <t>NEUCP DASSAULT SYSTEMES 16/06/2026</t>
+  </si>
+  <si>
+    <t>FR0129683761</t>
+  </si>
+  <si>
+    <t>NEUCP ELECTRICITE DE FRANCE SA 15/05/2026</t>
+  </si>
+  <si>
+    <t>FR0129650893</t>
+  </si>
+  <si>
+    <t>NEUCP ELIS SA 13/05/2026</t>
+  </si>
+  <si>
+    <t>FR0129683175</t>
+  </si>
+  <si>
+    <t>NEUCP ELIS SA 15/05/2026</t>
+  </si>
+  <si>
+    <t>FR0129681963</t>
+  </si>
+  <si>
+    <t>NEUCP ENGIE SA 12/06/2026</t>
   </si>
   <si>
     <t>FR0129594190</t>
   </si>
   <si>
     <t>NEUCP ING BANK NV 03/02/2027</t>
   </si>
   <si>
-    <t>67 295.00</t>
+    <t>131 588.33</t>
+  </si>
+  <si>
+    <t>FR0129678985</t>
+  </si>
+  <si>
+    <t>NEUCP ING BANK NV 08/04/2027</t>
+  </si>
+  <si>
+    <t>35 830.83</t>
   </si>
   <si>
     <t>FR0129213460</t>
   </si>
   <si>
     <t>NEUCP ING BANK NV 19/05/2026</t>
   </si>
   <si>
-    <t>571 054.00</t>
+    <t>648 468.67</t>
+  </si>
+  <si>
+    <t>FR0129674976</t>
+  </si>
+  <si>
+    <t>NEUCP ING BANK NV 25/03/2027</t>
+  </si>
+  <si>
+    <t>42 747.44</t>
   </si>
   <si>
     <t>FR0129515633</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 02/12/2026</t>
   </si>
   <si>
-    <t>132 871.00</t>
+    <t>184 452.33</t>
   </si>
   <si>
     <t>FR0129516185</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 04/12/2026</t>
   </si>
   <si>
-    <t>110 197.92</t>
+    <t>174 004.44</t>
   </si>
   <si>
     <t>FR0129516300</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 11/09/2026</t>
   </si>
   <si>
-    <t>118 874.17</t>
+    <t>194 050.67</t>
   </si>
   <si>
     <t>FR0129516292</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 12/01/2027</t>
   </si>
   <si>
-    <t>80 874.44</t>
-[...8 lines deleted...]
-    <t>416 588.33</t>
+    <t>132 017.11</t>
+  </si>
+  <si>
+    <t>FR0129651875</t>
+  </si>
+  <si>
+    <t>NEUCP LA BANQUE POSTALE 15/04/2027</t>
+  </si>
+  <si>
+    <t>22 378.00</t>
   </si>
   <si>
     <t>FR0129516540</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 26/11/2026</t>
   </si>
   <si>
-    <t>62 868.83</t>
-[...26 lines deleted...]
-    <t>NEUCP SAVENCIA SA 16/04/2026</t>
+    <t>113 522.89</t>
+  </si>
+  <si>
+    <t>FR0129631067</t>
+  </si>
+  <si>
+    <t>NEUCP LEGRAND FRANCE SA 15/10/2026</t>
+  </si>
+  <si>
+    <t>12 900.62</t>
+  </si>
+  <si>
+    <t>FR0129677565</t>
+  </si>
+  <si>
+    <t>NEUCP SAFRAN SA 07/05/2026</t>
+  </si>
+  <si>
+    <t>FR0129683399</t>
+  </si>
+  <si>
+    <t>NEUCP SAVENCIA SA 15/05/2026</t>
+  </si>
+  <si>
+    <t>FR0129681708</t>
+  </si>
+  <si>
+    <t>NEUCP SCHNEIDER ELECTRIC SE 13/07/2026</t>
   </si>
   <si>
     <t>FR0129261832</t>
   </si>
   <si>
     <t>NEUCP SOCIETE GENERALE SA 03/07/2026</t>
   </si>
   <si>
-    <t>479 904.67</t>
+    <t>557 135.83</t>
   </si>
   <si>
     <t>FR0129620011</t>
   </si>
   <si>
     <t>NEUCP SONEPAR SA 07/05/2026</t>
   </si>
   <si>
     <t>FR0129634624</t>
   </si>
   <si>
     <t>NEUCP SONEPAR SA 22/05/2026</t>
   </si>
   <si>
     <t>FR0129582765</t>
   </si>
   <si>
     <t>NEUCP TELEPERFORMANCE 04/05/2026</t>
   </si>
   <si>
     <t>FR0129487114</t>
   </si>
   <si>
     <t>NEUCP UNEDIC 06/11/2026</t>
   </si>
   <si>
-    <t>FR0129571669</t>
-[...2 lines deleted...]
-    <t>NEUCP VEOLIA ENVIRONNEMENT SA 16/04/2026</t>
+    <t>FR0129678860</t>
+  </si>
+  <si>
+    <t>NEUCP UNION FINANCES GRAINS 07/05/2026</t>
+  </si>
+  <si>
+    <t>FR0129629715</t>
+  </si>
+  <si>
+    <t>NEUCP UNIVERSAL MUSIC GROUP NV 22/07/2026</t>
+  </si>
+  <si>
+    <t>FR0129673499</t>
+  </si>
+  <si>
+    <t>NEUCP VEOLIA ENVIRONNEMENT SA 01/06/2026</t>
+  </si>
+  <si>
+    <t>FR0129678175</t>
+  </si>
+  <si>
+    <t>NEUCP VEOLIA ENVIRONNEMENT SA 09/11/2026</t>
+  </si>
+  <si>
+    <t>18 775.00</t>
+  </si>
+  <si>
+    <t>FR0129630960</t>
+  </si>
+  <si>
+    <t>NEUCP VEOLIA ENVIRONNEMENT SA 16/04/2027</t>
   </si>
   <si>
     <t>FR0129499028</t>
   </si>
   <si>
     <t>NEUCP VEOLIA ENVIRONNEMENT SA 16/11/2026</t>
   </si>
   <si>
-    <t>56 409.75</t>
+    <t>94 418.00</t>
+  </si>
+  <si>
+    <t>FR0129683142</t>
+  </si>
+  <si>
+    <t>NEUCP VEOLIA ENVIRONNEMENT SA 16/12/2026</t>
+  </si>
+  <si>
+    <t>FR0129681781</t>
+  </si>
+  <si>
+    <t>NEUCP VIVENDI SE 13/05/2026</t>
   </si>
   <si>
     <t>FR0129671766</t>
   </si>
   <si>
     <t>NEUMTN SOCIETE GENERALE SA 12/04/2027</t>
   </si>
   <si>
-    <t>7 637.33</t>
+    <t>59 893.67</t>
+  </si>
+  <si>
+    <t>FR0129704823</t>
+  </si>
+  <si>
+    <t>NEUMTN SOCIETE GENERALE SA 20/05/2027</t>
+  </si>
+  <si>
+    <t>10 234.22</t>
   </si>
   <si>
     <t>XS2102283061</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 0.6 15/01/2027</t>
   </si>
   <si>
-    <t>55 752.33</t>
+    <t>93 225.21</t>
   </si>
   <si>
     <t>XS2487054004</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 2.375 01/06/2027</t>
   </si>
   <si>
-    <t>423 107.88</t>
+    <t>483 133.56</t>
   </si>
   <si>
     <t>XS2175967343</t>
   </si>
   <si>
     <t>ACHMEA BV 1.5 26/05/2027</t>
   </si>
   <si>
-    <t>344 022.53</t>
+    <t>391 835.84</t>
   </si>
   <si>
     <t>FR001400O457</t>
   </si>
   <si>
     <t>ALD SA 3.875 22/02/2027</t>
   </si>
   <si>
-    <t>42 486.99</t>
+    <t>118 224.66</t>
   </si>
   <si>
     <t>FR001400F6E7</t>
   </si>
   <si>
     <t>ALD SA 4.25 18/01/2027</t>
   </si>
   <si>
-    <t>95 898.63</t>
+    <t>163 689.04</t>
   </si>
   <si>
     <t>FR001400M8T2</t>
   </si>
   <si>
     <t>ALD SA 4.375 23/11/2026</t>
   </si>
   <si>
-    <t>81 986.30</t>
+    <t>111 472.60</t>
   </si>
   <si>
     <t>FR001400CSG4</t>
   </si>
   <si>
     <t>ARVAL SERVICE LEASE SA 4 22/09/2026</t>
   </si>
   <si>
-    <t>227 594.52</t>
-[...8 lines deleted...]
-    <t>2 383 594.52</t>
+    <t>280 613.70</t>
   </si>
   <si>
     <t>FR001400E3H8</t>
   </si>
   <si>
     <t>ARVAL SERVICE LEASE SA 4.75 22/05/2027</t>
   </si>
   <si>
-    <t>233 465.75</t>
+    <t>265 479.45</t>
   </si>
   <si>
     <t>XS2101349723</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 0.5 14/01/2027</t>
   </si>
   <si>
-    <t>6 115.07</t>
+    <t>10 158.90</t>
   </si>
   <si>
     <t>XS2013745703</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 1 21/06/2026</t>
   </si>
   <si>
-    <t>221 095.89</t>
+    <t>254 794.52</t>
   </si>
   <si>
     <t>XS2113889351</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 0.5 04/02/2027</t>
   </si>
   <si>
-    <t>4 212.33</t>
+    <t>8 424.66</t>
   </si>
   <si>
     <t>FR0014002S57</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 0.01 11/05/2026</t>
   </si>
   <si>
-    <t>2 123.29</t>
+    <t>2 404.11</t>
   </si>
   <si>
     <t>XS1617831026</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 1.25 26/05/2027</t>
   </si>
   <si>
-    <t>176 797.95</t>
+    <t>201 369.86</t>
   </si>
   <si>
     <t>XS2102357014</t>
   </si>
   <si>
     <t>BMW FINANCE NV 0.375 14/01/2027</t>
   </si>
   <si>
-    <t>1 910.96</t>
+    <t>3 174.66</t>
   </si>
   <si>
     <t>XS2915279140</t>
   </si>
   <si>
     <t>BMW INTERNATIONAL INVESTMENT BV 09/10/2026</t>
   </si>
   <si>
-    <t>27 715.67</t>
+    <t>7 860.00</t>
   </si>
   <si>
     <t>DE000A1ZZ028</t>
   </si>
   <si>
     <t>BMW US CAPITAL LLC 1 20/04/2027</t>
   </si>
   <si>
-    <t>72 511.67</t>
+    <t>1 533.48</t>
   </si>
   <si>
     <t>FR0013444759</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 0.125 04/09/2026</t>
   </si>
   <si>
-    <t>31 292.47</t>
+    <t>37 905.82</t>
   </si>
   <si>
     <t>XS1748456974</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 1.125 11/06/2026</t>
   </si>
   <si>
-    <t>613 380.54</t>
+    <t>703 518.90</t>
+  </si>
+  <si>
+    <t>XS1196503137</t>
+  </si>
+  <si>
+    <t>BOOKING HOLDINGS INC 1.8 03/03/2027</t>
+  </si>
+  <si>
+    <t>27 123.29</t>
   </si>
   <si>
     <t>FR0013455540</t>
   </si>
   <si>
     <t>BPCE SA 0.5 24/02/2027</t>
   </si>
   <si>
-    <t>2 358.90</t>
-[...8 lines deleted...]
-    <t>743 818.49</t>
+    <t>6 964.38</t>
   </si>
   <si>
     <t>FR0014009YD9</t>
   </si>
   <si>
     <t>BPCE SA 1.75 26/04/2027</t>
   </si>
   <si>
-    <t>292 945.21</t>
-[...10 lines deleted...]
-  <si>
     <t>ES0213307061</t>
   </si>
   <si>
     <t>CAIXABANK SA 1.125 12/11/2026</t>
   </si>
   <si>
-    <t>57 791.10</t>
-[...8 lines deleted...]
-    <t>61 273.97</t>
+    <t>76 746.58</t>
   </si>
   <si>
     <t>FR0014012SC7</t>
   </si>
   <si>
     <t>CAPGEMINI SE 25/09/2027</t>
   </si>
   <si>
-    <t>102 455.60</t>
+    <t>45 422.30</t>
   </si>
   <si>
     <t>XS2624683301</t>
   </si>
   <si>
     <t>CARLSBERG BREWERIES A/S 3.5 26/11/2026</t>
   </si>
   <si>
-    <t>29 802.74</t>
+    <t>199 696.77</t>
   </si>
   <si>
     <t>DE000CZ45VM4</t>
   </si>
   <si>
     <t>COMMERZBANK AG 0.875 22/01/2027</t>
   </si>
   <si>
-    <t>13 463.01</t>
+    <t>23 684.93</t>
   </si>
   <si>
     <t>XS2723549528</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA 3.75 29/11/2026</t>
   </si>
   <si>
-    <t>110 958.90</t>
+    <t>153 082.19</t>
   </si>
   <si>
     <t>XS1538284230</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE LONDON 1.875 20/12/2026</t>
   </si>
   <si>
-    <t>63 909.25</t>
+    <t>94 027.40</t>
   </si>
   <si>
     <t>XS1605365193</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA (LONDON BRANCH) 1.375 03/05/2027</t>
   </si>
   <si>
-    <t>119 794.52</t>
+    <t>135 239.73</t>
   </si>
   <si>
     <t>FR0013511227</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 0.875 07/05/2027</t>
   </si>
   <si>
-    <t>12 796.58</t>
-[...8 lines deleted...]
-    <t>224 383.56</t>
+    <t>14 467.47</t>
   </si>
   <si>
     <t>DE000A351ZR8</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG 3.875 28/09/2026</t>
   </si>
   <si>
-    <t>120 921.23</t>
-[...8 lines deleted...]
-    <t>61 830.14</t>
+    <t>150 084.59</t>
   </si>
   <si>
     <t>XS2534985523</t>
   </si>
   <si>
     <t>DNB BANK ASA 21/09/2027</t>
   </si>
   <si>
-    <t>75 770.55</t>
+    <t>413 994.69</t>
   </si>
   <si>
     <t>XS2053052895</t>
   </si>
   <si>
     <t>EDP FINANCE BV 0.375 16/09/2026</t>
   </si>
   <si>
-    <t>8 040.41</t>
+    <t>9 851.71</t>
+  </si>
+  <si>
+    <t>FR001400M9L7</t>
+  </si>
+  <si>
+    <t>ELECTRICITE DE FRANCE SA 3.75 05/06/2027</t>
+  </si>
+  <si>
+    <t>669 863.01</t>
   </si>
   <si>
     <t>FR001400D6M2</t>
   </si>
   <si>
     <t>ELECTRICITE DE FRANCE SA 3.875 12/01/2027</t>
   </si>
   <si>
-    <t>48 241.10</t>
+    <t>79 145.55</t>
   </si>
   <si>
     <t>FR001400MF78</t>
   </si>
   <si>
     <t>ENGIE SA 3.625 06/12/2026</t>
   </si>
   <si>
-    <t>62 191.10</t>
+    <t>87 436.99</t>
   </si>
   <si>
     <t>XS1843436228</t>
   </si>
   <si>
     <t>FIDELITY NATIONAL INFORMATION SERV 1.5 21/05/2027</t>
   </si>
   <si>
-    <t>75 085.07</t>
+    <t>225 200.14</t>
   </si>
   <si>
     <t>XS1877595444</t>
   </si>
   <si>
     <t>HEINEKEN NV 1.25 17/03/2027</t>
   </si>
   <si>
+    <t>13 970.89</t>
+  </si>
+  <si>
     <t>XS2719096831</t>
   </si>
   <si>
     <t>HEINEKEN NV 3.625 15/11/2026</t>
   </si>
   <si>
-    <t>254 408.86</t>
-[...8 lines deleted...]
-    <t>61 027.40</t>
+    <t>339 906.91</t>
   </si>
   <si>
     <t>XS2697483118</t>
   </si>
   <si>
     <t>ING BANK NV 4.125 02/10/2026</t>
   </si>
   <si>
-    <t>482 139.04</t>
+    <t>601 221.58</t>
   </si>
   <si>
     <t>XS2554746185</t>
   </si>
   <si>
     <t>ING GROEP NV 14/11/2027</t>
   </si>
   <si>
-    <t>264 492.12</t>
+    <t>352 656.16</t>
   </si>
   <si>
     <t>XS1945110606</t>
   </si>
   <si>
     <t>INTERNATIONAL BUSINESS MACHINES CO 1.25 29/01/2027</t>
   </si>
   <si>
-    <t>5 028.36</t>
+    <t>30 510.68</t>
   </si>
   <si>
     <t>XS2081018629</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 1 19/11/2026</t>
   </si>
   <si>
-    <t>60 920.33</t>
+    <t>82 087.56</t>
   </si>
   <si>
     <t>XS2625195891</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 4 19/05/2026</t>
   </si>
   <si>
-    <t>330 958.90</t>
+    <t>375 890.41</t>
   </si>
   <si>
     <t>FR0013508686</t>
   </si>
   <si>
     <t>LA POSTE SA 0.625 21/10/2026</t>
   </si>
   <si>
-    <t>37 756.85</t>
-[...8 lines deleted...]
-    <t>473 975.69</t>
+    <t>48 287.67</t>
   </si>
   <si>
     <t>XS2013525501</t>
   </si>
   <si>
     <t>LLOYDS BANK PLC 0.125 18/06/2026</t>
   </si>
   <si>
+    <t>1 071.92</t>
+  </si>
+  <si>
     <t>XS2679903950</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 4.125 29/09/2026</t>
   </si>
   <si>
-    <t>606 508.35</t>
-[...8 lines deleted...]
-    <t>42 597.26</t>
+    <t>752 806.85</t>
   </si>
   <si>
     <t>XS2465984107</t>
   </si>
   <si>
     <t>MIZUHO FINANCIAL GROUP INC 1.631 08/04/2027</t>
   </si>
   <si>
-    <t>178 252.21</t>
+    <t>9 874.03</t>
   </si>
   <si>
     <t>XS2355599197</t>
   </si>
   <si>
     <t>NATWEST MARKETS PLC 0.125 18/06/2026</t>
   </si>
   <si>
-    <t>52 565.86</t>
+    <t>60 489.39</t>
   </si>
   <si>
     <t>XS2449911143</t>
   </si>
   <si>
     <t>NATWEST MARKETS PLC 1.375 02/03/2027</t>
   </si>
   <si>
-    <t>25 112.21</t>
+    <t>93 752.25</t>
   </si>
   <si>
     <t>XS2443893255</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 1.125 16/02/2027</t>
   </si>
   <si>
-    <t>4 469.18</t>
-[...8 lines deleted...]
-    <t>49 041.10</t>
+    <t>10 787.67</t>
   </si>
   <si>
     <t>XS2102924383</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 0.6 18/01/2027</t>
   </si>
   <si>
-    <t>5 057.92</t>
+    <t>8 633.34</t>
   </si>
   <si>
     <t>FR0013152899</t>
   </si>
   <si>
     <t>RTE RESEAU DE TRANSPORT D ELECTRIC 1 19/10/2026</t>
   </si>
   <si>
-    <t>37 147.95</t>
+    <t>47 369.86</t>
   </si>
   <si>
     <t>XS2432530637</t>
   </si>
   <si>
     <t>SANTANDER CONSUMER FINANCE SA 0.5 14/01/2027</t>
   </si>
   <si>
+    <t>3 527.40</t>
+  </si>
+  <si>
     <t>XS2115094737</t>
   </si>
   <si>
     <t>SKANDINAVISKA ENSKILDA BANKEN AB 0.375 11/02/2027</t>
   </si>
   <si>
-    <t>2 165.75</t>
+    <t>4 777.40</t>
   </si>
   <si>
     <t>FR0013479276</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 0.75 25/01/2027</t>
   </si>
   <si>
-    <t>73 251.37</t>
+    <t>132 139.73</t>
   </si>
   <si>
     <t>FR0013430733</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 0.875 01/07/2026</t>
   </si>
   <si>
-    <t>135 975.00</t>
+    <t>157 500.00</t>
   </si>
   <si>
     <t>FR001400U1B5</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 3 12/02/2027</t>
   </si>
   <si>
-    <t>98 186.30</t>
-[...8 lines deleted...]
-    <t>77 054.79</t>
+    <t>255 452.05</t>
+  </si>
+  <si>
+    <t>FR0014000UC8</t>
+  </si>
+  <si>
+    <t>UNIBAIL-RODAMCO-WESTFIELD SE 0.625 04/05/2027</t>
+  </si>
+  <si>
+    <t>43 523.97</t>
   </si>
   <si>
     <t>XS2479941499</t>
   </si>
   <si>
     <t>VISA INC 1.5 15/06/2026</t>
   </si>
   <si>
-    <t>374 975.35</t>
-[...8 lines deleted...]
-    <t>106 164.38</t>
+    <t>430 495.89</t>
   </si>
   <si>
     <t>SWAP04352461</t>
   </si>
   <si>
     <t>2554499432#S_2026092</t>
   </si>
   <si>
-    <t>-4 692.34</t>
+    <t>-5 712.62</t>
   </si>
   <si>
     <t>SWAP04352469</t>
   </si>
   <si>
     <t>2554651112#S_2026092</t>
   </si>
   <si>
-    <t>-1 535.90</t>
+    <t>-1 868.98</t>
   </si>
   <si>
     <t>SWAP04394352</t>
   </si>
   <si>
     <t>2581142972#S_2026051</t>
   </si>
   <si>
-    <t>-38 628.34</t>
-[...11 lines deleted...]
-    <t>-2 935.33</t>
+    <t>-43 543.68</t>
   </si>
   <si>
     <t>SWAP04553495</t>
   </si>
   <si>
-    <t>SWAP04577214</t>
-[...28 lines deleted...]
-  <si>
     <t>SWAP04618201</t>
   </si>
   <si>
-    <t>-10 668.25</t>
-[...11 lines deleted...]
-    <t>-5 293.75</t>
+    <t>-11 834.67</t>
   </si>
   <si>
     <t>SWAP04623624</t>
   </si>
   <si>
-    <t>-15 878.18</t>
-[...14 lines deleted...]
-    <t>SWAP04637545</t>
+    <t>-17 941.70</t>
   </si>
   <si>
     <t>SWAP04652482</t>
   </si>
   <si>
-    <t>-6 266.12</t>
+    <t>-7 037.32</t>
   </si>
   <si>
     <t>SWAP04656976</t>
   </si>
   <si>
-    <t>-21 288.56</t>
-[...5 lines deleted...]
-    <t>-24 805.00</t>
+    <t>-23 921.66</t>
   </si>
   <si>
     <t>SWAP04659744</t>
   </si>
   <si>
-    <t>-10 575.00</t>
+    <t>-11 879.34</t>
   </si>
   <si>
     <t>SWAP04662905</t>
   </si>
   <si>
-    <t>-9 626.40</t>
+    <t>-11 612.70</t>
   </si>
   <si>
     <t>SWAP04662902</t>
   </si>
   <si>
-    <t>-19 697.22</t>
-[...17 lines deleted...]
-    <t>69 135.11</t>
+    <t>-22 204.96</t>
   </si>
   <si>
     <t>SWAP04691833</t>
   </si>
   <si>
-    <t>70 085.00</t>
+    <t>78 300.00</t>
   </si>
   <si>
     <t>SWAP04694984</t>
   </si>
   <si>
-    <t>31 599.96</t>
+    <t>35 464.00</t>
   </si>
   <si>
     <t>SWAP04695568</t>
   </si>
   <si>
-    <t>15 242.24</t>
+    <t>17 608.00</t>
   </si>
   <si>
     <t>SWAP04697169</t>
   </si>
   <si>
-    <t>25 823.00</t>
+    <t>29 114.17</t>
   </si>
   <si>
     <t>SWAP04698538</t>
   </si>
   <si>
-    <t>9 262.50</t>
+    <t>10 823.58</t>
   </si>
   <si>
     <t>SWAP04699515</t>
   </si>
   <si>
-    <t>7 908.68</t>
-[...11 lines deleted...]
-    <t>5 041.31</t>
+    <t>9 176.00</t>
   </si>
   <si>
     <t>SWAP04709819</t>
   </si>
   <si>
-    <t>7 222.41</t>
-[...11 lines deleted...]
-    <t>9 754.88</t>
+    <t>8 277.57</t>
   </si>
   <si>
     <t>SWAP04714390</t>
   </si>
   <si>
-    <t>24 206.00</t>
+    <t>28 085.42</t>
   </si>
   <si>
     <t>SWAP04716166</t>
   </si>
   <si>
-    <t>3 829.88</t>
+    <t>5 145.60</t>
   </si>
   <si>
     <t>SWAP04723466</t>
   </si>
   <si>
-    <t>22 299.66</t>
+    <t>26 009.73</t>
   </si>
   <si>
     <t>SWAP04724764</t>
   </si>
   <si>
-    <t>4 959.91</t>
+    <t>5 776.87</t>
   </si>
   <si>
     <t>SWAP04724795</t>
   </si>
   <si>
-    <t>13 369.28</t>
-[...5 lines deleted...]
-    <t>7 707.16</t>
+    <t>15 576.75</t>
   </si>
   <si>
     <t>SWAP04724794</t>
   </si>
   <si>
-    <t>24 118.56</t>
+    <t>28 143.50</t>
   </si>
   <si>
     <t>SWAP04726543</t>
   </si>
   <si>
-    <t>16 781.04</t>
-[...5 lines deleted...]
-    <t>12 243.05</t>
+    <t>19 566.60</t>
   </si>
   <si>
     <t>SWAP04749606</t>
   </si>
   <si>
-    <t>11 352.89</t>
+    <t>13 337.53</t>
   </si>
   <si>
     <t>SWAP04749608</t>
   </si>
   <si>
-    <t>13 289.64</t>
+    <t>15 603.35</t>
   </si>
   <si>
     <t>SWAP04752153</t>
   </si>
   <si>
-    <t>11 787.22</t>
-[...5 lines deleted...]
-    <t>4 682.38</t>
+    <t>13 860.78</t>
   </si>
   <si>
     <t>SWAP04753999</t>
   </si>
   <si>
-    <t>18 733.78</t>
-[...5 lines deleted...]
-    <t>22 683.47</t>
+    <t>22 121.17</t>
   </si>
   <si>
     <t>SWAP04756891</t>
   </si>
   <si>
-    <t>4 257.62</t>
+    <t>5 012.20</t>
   </si>
   <si>
     <t>SWAP04757791</t>
   </si>
   <si>
-    <t>17 934.42</t>
+    <t>21 128.33</t>
   </si>
   <si>
     <t>SWAP04757796</t>
   </si>
   <si>
-    <t>13 120.35</t>
-[...5 lines deleted...]
-    <t>20 636.89</t>
+    <t>15 968.17</t>
   </si>
   <si>
     <t>SWAP04761560</t>
   </si>
   <si>
-    <t>1 642.19</t>
+    <t>2 815.26</t>
   </si>
   <si>
     <t>SWAP04761572</t>
   </si>
   <si>
-    <t>8 119.39</t>
+    <t>9 716.57</t>
   </si>
   <si>
     <t>SWAP04765932</t>
   </si>
   <si>
-    <t>4 444.03</t>
+    <t>8 103.33</t>
   </si>
   <si>
     <t>SWAP04772678</t>
   </si>
   <si>
-    <t>22 910.03</t>
+    <t>27 453.14</t>
   </si>
   <si>
     <t>SWAP04773906</t>
   </si>
   <si>
-    <t>4 903.34</t>
+    <t>8 206.00</t>
   </si>
   <si>
     <t>SWAP04774965</t>
   </si>
   <si>
-    <t>2 543.33</t>
+    <t>4 254.25</t>
   </si>
   <si>
     <t>SWAP04777501</t>
   </si>
   <si>
-    <t>3 309.97</t>
+    <t>3 983.07</t>
   </si>
   <si>
     <t>SWAP04777499</t>
   </si>
   <si>
-    <t>7 654.56</t>
+    <t>9 218.70</t>
   </si>
   <si>
     <t>SWAP04777500</t>
   </si>
   <si>
-    <t>1 949.74</t>
+    <t>2 348.16</t>
   </si>
   <si>
     <t>SWAP04777498</t>
   </si>
   <si>
-    <t>2 351.66</t>
+    <t>3 938.00</t>
   </si>
   <si>
     <t>SWAP04780163</t>
   </si>
   <si>
-    <t>7 556.87</t>
+    <t>9 153.68</t>
   </si>
   <si>
     <t>SWAP04780468</t>
   </si>
   <si>
-    <t>9 590.00</t>
-[...5 lines deleted...]
-    <t>17 323.78</t>
+    <t>11 630.37</t>
   </si>
   <si>
     <t>SWAP04781357</t>
   </si>
   <si>
-    <t>1 365.10</t>
+    <t>2 290.53</t>
   </si>
   <si>
     <t>SWAP04785476</t>
   </si>
   <si>
-    <t>4 585.34</t>
+    <t>5 909.99</t>
   </si>
   <si>
     <t>SWAP04790437</t>
   </si>
   <si>
-    <t>5 590.20</t>
+    <t>7 057.49</t>
   </si>
   <si>
     <t>SWAP04790435</t>
   </si>
   <si>
-    <t>1 267.93</t>
+    <t>1 601.51</t>
   </si>
   <si>
     <t>SWAP04790436</t>
   </si>
   <si>
-    <t>1 714.85</t>
+    <t>2 165.80</t>
   </si>
   <si>
     <t>SWAP04793799</t>
   </si>
   <si>
-    <t>1 063.63</t>
+    <t>1 941.48</t>
   </si>
   <si>
     <t>SWAP04795116</t>
   </si>
   <si>
-    <t>19 214.22</t>
+    <t>23 741.33</t>
   </si>
   <si>
     <t>SWAP04796827</t>
   </si>
   <si>
-    <t>1 021.22</t>
+    <t>1 768.45</t>
   </si>
   <si>
     <t>SWAP04804325</t>
   </si>
   <si>
-    <t>9 702.22</t>
+    <t>12 058.67</t>
   </si>
   <si>
     <t>SWAP04806547</t>
   </si>
   <si>
-    <t>12 876.50</t>
+    <t>16 077.75</t>
   </si>
   <si>
     <t>SWAP04806550</t>
   </si>
   <si>
-    <t>6 362.42</t>
+    <t>7 946.79</t>
   </si>
   <si>
     <t>SWAP04817141</t>
   </si>
   <si>
-    <t>7 266.00</t>
+    <t>9 366.75</t>
   </si>
   <si>
     <t>SWAP04826024</t>
   </si>
   <si>
-    <t>1 811.32</t>
-[...5 lines deleted...]
-    <t>1 168.77</t>
+    <t>2 357.94</t>
   </si>
   <si>
     <t>SWAP04827722</t>
   </si>
   <si>
-    <t>4 979.33</t>
+    <t>6 486.95</t>
   </si>
   <si>
     <t>SWAP04827717</t>
   </si>
   <si>
-    <t>5 107.67</t>
+    <t>6 647.78</t>
   </si>
   <si>
     <t>SWAP04829891</t>
   </si>
   <si>
     <t>SWAP04829892</t>
   </si>
   <si>
     <t>SWAP04829893</t>
   </si>
   <si>
-    <t>2 342.23</t>
+    <t>3 183.03</t>
   </si>
   <si>
     <t>SWAP04839966</t>
   </si>
   <si>
-    <t>8 199.55</t>
+    <t>10 547.45</t>
   </si>
   <si>
     <t>SWAP04839965</t>
   </si>
   <si>
-    <t>3 368.30</t>
+    <t>4 340.23</t>
   </si>
   <si>
     <t>SWAP04865157</t>
   </si>
   <si>
-    <t>16 572.11</t>
+    <t>21 556.89</t>
   </si>
   <si>
     <t>SWAP04865158</t>
   </si>
   <si>
-    <t>2 511.37</t>
+    <t>3 748.01</t>
   </si>
   <si>
     <t>SWAP04865155</t>
   </si>
   <si>
+    <t>1 447.71</t>
+  </si>
+  <si>
     <t>SWAP04865156</t>
   </si>
   <si>
-    <t>1 300.53</t>
+    <t>1 772.34</t>
   </si>
   <si>
     <t>SWAP04866299</t>
   </si>
   <si>
     <t>SWAP04866301</t>
   </si>
   <si>
-    <t>3 624.44</t>
+    <t>4 748.47</t>
   </si>
   <si>
     <t>SWAP04866300</t>
   </si>
   <si>
-    <t>2 457.77</t>
+    <t>3 256.80</t>
   </si>
   <si>
     <t>SWAP04868259</t>
   </si>
   <si>
+    <t>1 425.35</t>
+  </si>
+  <si>
     <t>SWAP04868402</t>
   </si>
   <si>
-    <t>1 211.83</t>
+    <t>1 743.63</t>
   </si>
   <si>
     <t>SWAP04868930</t>
   </si>
   <si>
-    <t>3 230.00</t>
+    <t>4 323.96</t>
   </si>
   <si>
     <t>SWAP04868929</t>
   </si>
   <si>
+    <t>1 312.80</t>
+  </si>
+  <si>
     <t>SWAP04868932</t>
   </si>
   <si>
-    <t>1 055.89</t>
+    <t>1 406.76</t>
   </si>
   <si>
     <t>SWAP04868931</t>
   </si>
   <si>
     <t>SWAP04879836</t>
   </si>
   <si>
-    <t>6 321.00</t>
+    <t>8 554.00</t>
   </si>
   <si>
     <t>SWAP04879834</t>
   </si>
   <si>
-    <t>4 998.75</t>
+    <t>6 778.34</t>
   </si>
   <si>
     <t>SWAP04880873</t>
   </si>
   <si>
     <t>SWAP04882207</t>
   </si>
   <si>
-    <t>2 180.75</t>
+    <t>3 032.17</t>
   </si>
   <si>
     <t>SWAP04884426</t>
   </si>
   <si>
-    <t>2 464.29</t>
+    <t>3 423.33</t>
   </si>
   <si>
     <t>SWAP04886877</t>
   </si>
   <si>
     <t>SWAP04892822</t>
   </si>
   <si>
     <t>SWAP04892823</t>
   </si>
   <si>
-    <t>1 406.50</t>
+    <t>2 027.92</t>
   </si>
   <si>
     <t>SWAP04894162</t>
   </si>
   <si>
-    <t>1 233.06</t>
+    <t>1 749.61</t>
   </si>
   <si>
     <t>SWAP04894159</t>
   </si>
   <si>
-    <t>1 201.11</t>
+    <t>1 706.83</t>
   </si>
   <si>
     <t>SWAP04894160</t>
   </si>
   <si>
     <t>SWAP04894163</t>
   </si>
   <si>
     <t>SWAP04895173</t>
   </si>
   <si>
     <t>SWAP04896024</t>
   </si>
   <si>
-    <t>1 301.94</t>
+    <t>1 858.22</t>
   </si>
   <si>
     <t>SWAP04900107</t>
   </si>
   <si>
+    <t>1 225.00</t>
+  </si>
+  <si>
     <t>SWAP04900882</t>
   </si>
   <si>
-    <t>1 350.22</t>
+    <t>2 047.38</t>
   </si>
   <si>
     <t>SWAP04901579</t>
   </si>
   <si>
     <t>SWAP04902898</t>
   </si>
   <si>
     <t>SWAP04902900</t>
   </si>
   <si>
     <t>SWAP04923570</t>
   </si>
   <si>
     <t>SWAP04922680</t>
   </si>
   <si>
     <t>C00000002Y1T20260106</t>
   </si>
   <si>
     <t>SWAP04922721</t>
   </si>
   <si>
     <t>C00000002Y1T20260107</t>
   </si>
@@ -2443,200 +2488,341 @@
   <si>
     <t>SWAP04932215</t>
   </si>
   <si>
     <t>C00000002Y1T20260113</t>
   </si>
   <si>
     <t>SWAP04943173</t>
   </si>
   <si>
     <t>C00000002Y1T20260115</t>
   </si>
   <si>
     <t>SWAP04943178</t>
   </si>
   <si>
     <t>SWAP04943180</t>
   </si>
   <si>
     <t>SWAP04947353</t>
   </si>
   <si>
     <t>C00000002Y1T20260121</t>
   </si>
   <si>
+    <t>1 822.94</t>
+  </si>
+  <si>
     <t>SWAP04947593</t>
   </si>
   <si>
     <t>C00000002Y1T20260122</t>
   </si>
   <si>
     <t>SWAP04947595</t>
   </si>
   <si>
     <t>SWAP04981022</t>
   </si>
   <si>
     <t>C00000002Y1T20260128</t>
   </si>
   <si>
+    <t>1 135.24</t>
+  </si>
+  <si>
     <t>SWAP04987066</t>
   </si>
   <si>
     <t>C00000002Y1T20260206</t>
   </si>
   <si>
     <t>SWAP05011026</t>
   </si>
   <si>
     <t>C00000002Y1T20260313</t>
   </si>
   <si>
+    <t>-4 811.10</t>
+  </si>
+  <si>
     <t>SWAP05011147</t>
   </si>
   <si>
     <t>C00000002Y1T20260316</t>
   </si>
   <si>
+    <t>SWAP05011291</t>
+  </si>
+  <si>
+    <t>C00000002Y1T20260318</t>
+  </si>
+  <si>
+    <t>-3 642.80</t>
+  </si>
+  <si>
+    <t>SWAP05011292</t>
+  </si>
+  <si>
+    <t>-3 794.42</t>
+  </si>
+  <si>
+    <t>SWAP05011325</t>
+  </si>
+  <si>
+    <t>C00000002Y1T20260319</t>
+  </si>
+  <si>
+    <t>SWAP05011555</t>
+  </si>
+  <si>
+    <t>C00000002Y1T20260324</t>
+  </si>
+  <si>
+    <t>-5 191.55</t>
+  </si>
+  <si>
+    <t>SWAP05011962</t>
+  </si>
+  <si>
+    <t>C00000002Y1T20260325</t>
+  </si>
+  <si>
+    <t>SWAP05017521</t>
+  </si>
+  <si>
+    <t>C00000002Y1T20260401</t>
+  </si>
+  <si>
+    <t>-2 262.61</t>
+  </si>
+  <si>
+    <t>SWAP05019466</t>
+  </si>
+  <si>
+    <t>C00000002Y1T20260409</t>
+  </si>
+  <si>
+    <t>SWAP05019467</t>
+  </si>
+  <si>
+    <t>-4 191.92</t>
+  </si>
+  <si>
     <t>SWAP04892828</t>
   </si>
   <si>
     <t>C000000051DS20251118</t>
   </si>
   <si>
-    <t>5 235.62</t>
+    <t>7 440.87</t>
   </si>
   <si>
     <t>SWAP04932217</t>
   </si>
   <si>
     <t>C000000051DS20260113</t>
   </si>
   <si>
     <t>SWAP04947610</t>
   </si>
   <si>
     <t>C000000051DS20260123</t>
   </si>
   <si>
     <t>SWAP04986430</t>
   </si>
   <si>
     <t>C000000051DS20260202</t>
   </si>
   <si>
     <t>SWAP04988914</t>
   </si>
   <si>
     <t>C000000051DS20260219</t>
   </si>
   <si>
     <t>SWAP05009021</t>
   </si>
   <si>
     <t>C000000051DS20260304</t>
   </si>
   <si>
+    <t>SWAP05011028</t>
+  </si>
+  <si>
+    <t>C000000051DS20260313</t>
+  </si>
+  <si>
+    <t>-5 972.21</t>
+  </si>
+  <si>
     <t>SWAP05011027</t>
   </si>
   <si>
-    <t>C000000051DS20260313</t>
-[...2 lines deleted...]
-    <t>SWAP05011028</t>
+    <t>-7 161.79</t>
   </si>
   <si>
     <t>SWAP05011146</t>
   </si>
   <si>
     <t>C000000051DS20260316</t>
   </si>
   <si>
+    <t>-1 843.28</t>
+  </si>
+  <si>
+    <t>SWAP05011170</t>
+  </si>
+  <si>
+    <t>C000000051DS20260317</t>
+  </si>
+  <si>
+    <t>-1 276.80</t>
+  </si>
+  <si>
+    <t>SWAP05011961</t>
+  </si>
+  <si>
+    <t>C000000051DS20260325</t>
+  </si>
+  <si>
+    <t>-8 105.78</t>
+  </si>
+  <si>
+    <t>SWAP05016427</t>
+  </si>
+  <si>
+    <t>C000000051DS20260331</t>
+  </si>
+  <si>
+    <t>-1 861.42</t>
+  </si>
+  <si>
+    <t>SWAP05019802</t>
+  </si>
+  <si>
+    <t>C000000051DS20260416</t>
+  </si>
+  <si>
+    <t>SWAP05023434</t>
+  </si>
+  <si>
+    <t>C000000051DS20260421</t>
+  </si>
+  <si>
     <t>SWAP04923742</t>
   </si>
   <si>
     <t>C00000009R8J20260109</t>
   </si>
   <si>
+    <t>SWAP04932219</t>
+  </si>
+  <si>
+    <t>C00000009R8J20260113</t>
+  </si>
+  <si>
     <t>SWAP04932218</t>
   </si>
   <si>
-    <t>C00000009R8J20260113</t>
-[...4 lines deleted...]
-  <si>
     <t>SWAP04944146</t>
   </si>
   <si>
     <t>C00000009R8J20260116</t>
   </si>
   <si>
     <t>SWAP04947351</t>
   </si>
   <si>
     <t>C00000009R8J20260121</t>
   </si>
   <si>
     <t>SWAP04987057</t>
   </si>
   <si>
     <t>C00000009R8J20260205</t>
   </si>
   <si>
     <t>SWAP04987065</t>
   </si>
   <si>
     <t>C00000009R8J20260206</t>
   </si>
   <si>
     <t>SWAP04987258</t>
   </si>
   <si>
     <t>C00000009R8J20260210</t>
   </si>
   <si>
     <t>SWAP04988845</t>
   </si>
   <si>
     <t>C00000009R8J20260217</t>
   </si>
   <si>
+    <t>1 006.61</t>
+  </si>
+  <si>
     <t>SWAP04990588</t>
   </si>
   <si>
     <t>C00000009R8J20260225</t>
   </si>
   <si>
     <t>SWAP04996161</t>
   </si>
   <si>
     <t>C00000009R8J20260226</t>
   </si>
   <si>
+    <t>SWAP05013728</t>
+  </si>
+  <si>
+    <t>C00000009R8J20260326</t>
+  </si>
+  <si>
+    <t>-2 155.27</t>
+  </si>
+  <si>
+    <t>SWAP05016430</t>
+  </si>
+  <si>
+    <t>C00000009R8J20260331</t>
+  </si>
+  <si>
+    <t>-1 716.34</t>
+  </si>
+  <si>
+    <t>SWAP05019260</t>
+  </si>
+  <si>
+    <t>C00000009R8J20260408</t>
+  </si>
+  <si>
     <t>SWAP04922681</t>
   </si>
   <si>
     <t>C0000000BHC120260106</t>
   </si>
   <si>
     <t>SWAP04922679</t>
   </si>
   <si>
     <t>SWAP04922720</t>
   </si>
   <si>
     <t>C0000000BHC120260107</t>
   </si>
   <si>
     <t>SWAP04922724</t>
   </si>
   <si>
     <t>SWAP04923566</t>
   </si>
   <si>
     <t>C0000000BHC120260108</t>
   </si>
   <si>
     <t>SWAP04923744</t>
@@ -2686,129 +2872,228 @@
   <si>
     <t>C0000000BHC120260226</t>
   </si>
   <si>
     <t>SWAP04996167</t>
   </si>
   <si>
     <t>SWAP04996571</t>
   </si>
   <si>
     <t>C0000000BHC120260227</t>
   </si>
   <si>
     <t>SWAP04996574</t>
   </si>
   <si>
     <t>SWAP04996569</t>
   </si>
   <si>
     <t>SWAP05009424</t>
   </si>
   <si>
     <t>C0000000BHC120260309</t>
   </si>
   <si>
+    <t>-3 546.98</t>
+  </si>
+  <si>
     <t>SWAP05009699</t>
   </si>
   <si>
     <t>C0000000BHC120260310</t>
   </si>
   <si>
+    <t>-1 667.36</t>
+  </si>
+  <si>
     <t>SWAP05010421</t>
   </si>
   <si>
     <t>C0000000BHC120260311</t>
   </si>
   <si>
+    <t>-6 774.80</t>
+  </si>
+  <si>
     <t>SWAP05011025</t>
   </si>
   <si>
     <t>C0000000BHC120260313</t>
   </si>
   <si>
+    <t>-6 224.99</t>
+  </si>
+  <si>
+    <t>SWAP05019803</t>
+  </si>
+  <si>
+    <t>C0000000BHC120260416</t>
+  </si>
+  <si>
     <t>SWAP04922722</t>
   </si>
   <si>
     <t>C0000000KKM920260107</t>
   </si>
   <si>
+    <t>1 810.42</t>
+  </si>
+  <si>
     <t>SWAP04923560</t>
   </si>
   <si>
     <t>C0000000KKM920260108</t>
   </si>
   <si>
     <t>SWAP04925387</t>
   </si>
   <si>
     <t>C0000000KKM920260112</t>
   </si>
   <si>
     <t>SWAP04959566</t>
   </si>
   <si>
     <t>C0000000KKM920260126</t>
   </si>
   <si>
+    <t>SWAP05011168</t>
+  </si>
+  <si>
+    <t>C0000000KKM920260317</t>
+  </si>
+  <si>
+    <t>-1 491.20</t>
+  </si>
+  <si>
+    <t>SWAP05027257</t>
+  </si>
+  <si>
+    <t>C0000000KKM920260423</t>
+  </si>
+  <si>
+    <t>SWAP05019987</t>
+  </si>
+  <si>
+    <t>C0000000KXHY20260417</t>
+  </si>
+  <si>
     <t>SWAP05002490</t>
   </si>
   <si>
     <t>C0000000NXVE20260302</t>
   </si>
   <si>
+    <t>SWAP05011169</t>
+  </si>
+  <si>
+    <t>C0000000NXVE20260317</t>
+  </si>
+  <si>
+    <t>-1 036.84</t>
+  </si>
+  <si>
+    <t>SWAP05019604</t>
+  </si>
+  <si>
+    <t>C0000000NXVE20260414</t>
+  </si>
+  <si>
+    <t>-1 265.01</t>
+  </si>
+  <si>
+    <t>SWAP05019601</t>
+  </si>
+  <si>
+    <t>-1 603.34</t>
+  </si>
+  <si>
+    <t>SWAP05019682</t>
+  </si>
+  <si>
+    <t>C0000000NXVE20260415</t>
+  </si>
+  <si>
+    <t>-1 746.41</t>
+  </si>
+  <si>
+    <t>SWAP05019677</t>
+  </si>
+  <si>
+    <t>-2 032.31</t>
+  </si>
+  <si>
+    <t>SWAP05019678</t>
+  </si>
+  <si>
+    <t>-2 476.70</t>
+  </si>
+  <si>
+    <t>SWAP05019805</t>
+  </si>
+  <si>
+    <t>C0000000NXVE20260416</t>
+  </si>
+  <si>
+    <t>SWAP05019982</t>
+  </si>
+  <si>
+    <t>C0000000NXVE20260417</t>
+  </si>
+  <si>
+    <t>SWAP05019984</t>
+  </si>
+  <si>
+    <t>SWAP05019989</t>
+  </si>
+  <si>
+    <t>SWAP05019990</t>
+  </si>
+  <si>
+    <t>SWAP04923567</t>
+  </si>
+  <si>
+    <t>C0000000OM5220260108</t>
+  </si>
+  <si>
     <t>SWAP04923565</t>
   </si>
   <si>
-    <t>C0000000OM5220260108</t>
-[...4 lines deleted...]
-  <si>
     <t>SWAP04987257</t>
   </si>
   <si>
     <t>C0000000OM5220260210</t>
   </si>
   <si>
-    <t>SWAP04506693</t>
-[...14 lines deleted...]
-    <t>-6 505.33</t>
+    <t>SWAP05019603</t>
+  </si>
+  <si>
+    <t>C0000000OM5220260414</t>
+  </si>
+  <si>
+    <t>-2 280.00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -3128,198 +3413,198 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C4" sqref="C4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>46304.9452</v>
+        <v>52509.2656</v>
       </c>
       <c r="D2">
-        <v>110483.58</v>
+        <v>110747.29</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>5115936051.5</v>
+        <v>5815259003.89</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>5115936051.5</v>
+        <v>5815259003.89</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>1.0</v>
       </c>
       <c r="D3">
-        <v>1007.93</v>
+        <v>1010.37</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>1007.93</v>
+        <v>1010.37</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>1007.93</v>
+        <v>1010.37</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>228564.0</v>
+        <v>260443.0</v>
       </c>
       <c r="D4">
-        <v>1003.93</v>
+        <v>1006.38</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>229464424.51</v>
+        <v>262104827.41</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>229464424.51</v>
+        <v>262104827.41</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P402"/>
+  <dimension ref="A1:P435"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O402" sqref="O402"/>
+      <selection activeCell="O435" sqref="O435"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>13</v>
       </c>
       <c r="B1" t="s">
         <v>14</v>
       </c>
       <c r="C1" t="s">
         <v>15</v>
       </c>
       <c r="D1" t="s">
         <v>16</v>
       </c>
       <c r="E1" t="s">
         <v>17</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>18</v>
@@ -3338,20089 +3623,21739 @@
       </c>
       <c r="L1" t="s">
         <v>23</v>
       </c>
       <c r="M1" t="s">
         <v>24</v>
       </c>
       <c r="N1" t="s">
         <v>25</v>
       </c>
       <c r="O1" t="s">
         <v>26</v>
       </c>
       <c r="P1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>28</v>
       </c>
       <c r="B2" t="s">
         <v>29</v>
       </c>
       <c r="C2" s="1">
-        <v>22766.0</v>
+        <v>25891.0</v>
       </c>
       <c r="D2" s="1">
-        <v>11591.606</v>
+        <v>11618.087</v>
       </c>
       <c r="E2" s="1">
-        <v>11576.447351753</v>
+        <v>11597.625608899</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>263549400.41</v>
+        <v>300274124.64</v>
       </c>
       <c r="I2" s="1">
-        <v>345101.79</v>
+        <v>529765.88</v>
       </c>
       <c r="J2" s="1">
-        <v>0.13094387217847</v>
+        <v>0.17642741632671</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>263894502.2</v>
+        <v>300803890.52</v>
       </c>
       <c r="N2" s="1">
-        <v>263894502.2</v>
+        <v>300803890.52</v>
       </c>
       <c r="O2" s="1">
-        <v>4.94</v>
+        <v>4.95</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3" t="s">
         <v>31</v>
       </c>
       <c r="C3" s="1">
-        <v>1009.0</v>
+        <v>1147.0</v>
       </c>
       <c r="D3" s="1">
-        <v>261509.35</v>
+        <v>262115.15</v>
       </c>
       <c r="E3" s="1">
-        <v>260789.22005946</v>
+        <v>261519.25179599</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>263136323.04</v>
+        <v>299962581.81</v>
       </c>
       <c r="I3" s="1">
-        <v>726611.11</v>
+        <v>683495.24</v>
       </c>
       <c r="J3" s="1">
-        <v>0.27613485725023</v>
+        <v>0.22786016705008</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>263862934.15</v>
+        <v>300646077.05</v>
       </c>
       <c r="N3" s="1">
-        <v>263862934.15</v>
+        <v>300646077.05</v>
       </c>
       <c r="O3" s="1">
-        <v>4.94</v>
+        <v>4.95</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>32</v>
       </c>
       <c r="B4" t="s">
         <v>33</v>
       </c>
       <c r="C4" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>98.8451</v>
+        <v>99.4978</v>
       </c>
       <c r="E4" s="1">
-        <v>98.02335895</v>
+        <v>99.26379355</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>19604671.79</v>
+        <v>19852758.71</v>
       </c>
       <c r="I4" s="1">
-        <v>164348.21</v>
+        <v>46801.29</v>
       </c>
       <c r="J4" s="1">
-        <v>0.83831145841386</v>
+        <v>0.23574199779311</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>19769020.0</v>
+        <v>19899560.0</v>
       </c>
       <c r="N4" s="1">
-        <v>19769020.0</v>
+        <v>19899560.0</v>
       </c>
       <c r="O4" s="1">
-        <v>0.37</v>
+        <v>0.33</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>34</v>
       </c>
       <c r="B5" t="s">
         <v>35</v>
       </c>
       <c r="C5" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>98.6075</v>
+        <v>97.5657</v>
       </c>
       <c r="E5" s="1">
-        <v>97.81326225</v>
+        <v>97.26849795</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>19562652.45</v>
+        <v>19453699.59</v>
       </c>
       <c r="I5" s="1">
-        <v>158847.55</v>
+        <v>59440.41</v>
       </c>
       <c r="J5" s="1">
-        <v>0.81199392774572</v>
+        <v>0.30554810268868</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>19721500.0</v>
+        <v>19513140.0</v>
       </c>
       <c r="N5" s="1">
-        <v>19721500.0</v>
+        <v>19513140.0</v>
       </c>
       <c r="O5" s="1">
-        <v>0.37</v>
+        <v>0.32</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>36</v>
       </c>
       <c r="B6" t="s">
         <v>37</v>
       </c>
       <c r="C6" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>99.7103</v>
+        <v>97.4007</v>
       </c>
       <c r="E6" s="1">
-        <v>99.4822914</v>
+        <v>97.132225</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>29844687.42</v>
+        <v>9713222.5</v>
       </c>
       <c r="I6" s="1">
-        <v>68402.58</v>
+        <v>26847.5</v>
       </c>
       <c r="J6" s="1">
-        <v>0.22919516307</v>
+        <v>0.27640157527535</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>29913090.0</v>
+        <v>9740070.0</v>
       </c>
       <c r="N6" s="1">
-        <v>29913090.0</v>
+        <v>9740070.0</v>
       </c>
       <c r="O6" s="1">
-        <v>0.56</v>
+        <v>0.16</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>38</v>
       </c>
       <c r="B7" t="s">
         <v>39</v>
       </c>
       <c r="C7" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>97.5314</v>
+        <v>99.0956</v>
       </c>
       <c r="E7" s="1">
-        <v>97.77077208</v>
+        <v>98.02335895</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>24442693.02</v>
+        <v>19604671.79</v>
       </c>
       <c r="I7" s="1">
-        <v>-59843.02</v>
+        <v>214448.21</v>
       </c>
       <c r="J7" s="1">
-        <v>-0.24482989640722</v>
+        <v>1.0938627909567</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>24382850.0</v>
+        <v>19819120.0</v>
       </c>
       <c r="N7" s="1">
-        <v>24382850.0</v>
+        <v>19819120.0</v>
       </c>
       <c r="O7" s="1">
-        <v>0.46</v>
+        <v>0.33</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>40</v>
       </c>
       <c r="B8" t="s">
         <v>41</v>
       </c>
       <c r="C8" s="1">
-        <v>40000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>99.9885</v>
+        <v>98.8486</v>
       </c>
       <c r="E8" s="1">
-        <v>98.75546173</v>
+        <v>97.81326225</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>39502184.69</v>
+        <v>19562652.45</v>
       </c>
       <c r="I8" s="1">
-        <v>493215.31</v>
+        <v>207067.55</v>
       </c>
       <c r="J8" s="1">
-        <v>1.2485772973586</v>
+        <v>1.0584840196351</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>39995400.0</v>
+        <v>19769720.0</v>
       </c>
       <c r="N8" s="1">
-        <v>39995400.0</v>
+        <v>19769720.0</v>
       </c>
       <c r="O8" s="1">
-        <v>0.75</v>
+        <v>0.33</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>42</v>
       </c>
       <c r="B9" t="s">
         <v>43</v>
       </c>
       <c r="C9" s="1">
-        <v>45000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>98.3502</v>
+        <v>99.9499</v>
       </c>
       <c r="E9" s="1">
-        <v>97.78527224</v>
+        <v>99.4822914</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>44003372.51</v>
+        <v>29844687.42</v>
       </c>
       <c r="I9" s="1">
-        <v>254217.49</v>
+        <v>140282.58</v>
       </c>
       <c r="J9" s="1">
-        <v>0.57772274146085</v>
+        <v>0.47004204810666</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>44257590.0</v>
+        <v>29984970.0</v>
       </c>
       <c r="N9" s="1">
-        <v>44257590.0</v>
+        <v>29984970.0</v>
       </c>
       <c r="O9" s="1">
-        <v>0.83</v>
+        <v>0.49</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>44</v>
       </c>
       <c r="B10" t="s">
         <v>45</v>
       </c>
       <c r="C10" s="1">
-        <v>15000000.0</v>
+        <v>14000000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>99.0111</v>
+        <v>99.5065</v>
       </c>
       <c r="E10" s="1">
-        <v>98.36271167</v>
+        <v>99.26215136</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>14754406.75</v>
+        <v>13896701.19</v>
       </c>
       <c r="I10" s="1">
-        <v>97258.25</v>
+        <v>34208.81</v>
       </c>
       <c r="J10" s="1">
-        <v>0.65918102739034</v>
+        <v>0.24616496773073</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>14851665.0</v>
+        <v>13930910.0</v>
       </c>
       <c r="N10" s="1">
-        <v>14851665.0</v>
+        <v>13930910.0</v>
       </c>
       <c r="O10" s="1">
-        <v>0.28</v>
+        <v>0.23</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>46</v>
       </c>
       <c r="B11" t="s">
         <v>47</v>
       </c>
       <c r="C11" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>99.8684</v>
+        <v>99.9782</v>
       </c>
       <c r="E11" s="1">
-        <v>98.942062</v>
+        <v>100.0</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>9894206.2</v>
+        <v>20000000.0</v>
       </c>
       <c r="I11" s="1">
-        <v>92633.8</v>
+        <v>-4360.0</v>
       </c>
       <c r="J11" s="1">
-        <v>0.93624286908433</v>
+        <v>-0.0218</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
-      <c r="L11">
-        <v>0.0</v>
+      <c r="L11" t="s">
+        <v>48</v>
       </c>
       <c r="M11" s="1">
-        <v>9986840.0</v>
+        <v>19995640.0</v>
       </c>
       <c r="N11" s="1">
-        <v>9986840.0</v>
+        <v>20009467.61</v>
       </c>
       <c r="O11" s="1">
-        <v>0.19</v>
+        <v>0.33</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B12" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C12" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>100.0227</v>
+        <v>97.7588</v>
       </c>
       <c r="E12" s="1">
-        <v>100.0</v>
+        <v>97.77077208</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>20000000.0</v>
+        <v>24442693.02</v>
       </c>
       <c r="I12" s="1">
-        <v>4540.0</v>
+        <v>-2993.02</v>
       </c>
       <c r="J12" s="1">
-        <v>0.0227</v>
+        <v>-0.012245050075092</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
-      <c r="L12" t="s">
-        <v>50</v>
+      <c r="L12">
+        <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>20004540.0</v>
+        <v>24439700.0</v>
       </c>
       <c r="N12" s="1">
-        <v>20421419.56</v>
+        <v>24439700.0</v>
       </c>
       <c r="O12" s="1">
-        <v>0.38</v>
+        <v>0.4</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>51</v>
       </c>
       <c r="B13" t="s">
         <v>52</v>
       </c>
       <c r="C13" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>100.0485</v>
+        <v>97.4229</v>
       </c>
       <c r="E13" s="1">
-        <v>100.0</v>
+        <v>97.2946677</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>15000000.0</v>
+        <v>29188400.31</v>
       </c>
       <c r="I13" s="1">
-        <v>7275.0</v>
+        <v>38469.69</v>
       </c>
       <c r="J13" s="1">
-        <v>0.0485</v>
+        <v>0.13179787035749</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
-      <c r="L13" t="s">
-        <v>53</v>
+      <c r="L13">
+        <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>15007275.0</v>
+        <v>29226870.0</v>
       </c>
       <c r="N13" s="1">
-        <v>15229528.0</v>
+        <v>29226870.0</v>
       </c>
       <c r="O13" s="1">
-        <v>0.28</v>
+        <v>0.48</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B14" t="s">
         <v>54</v>
       </c>
-      <c r="B14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C14" s="1">
-        <v>20000000.0</v>
+        <v>45000000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>100.0367</v>
+        <v>98.6049</v>
       </c>
       <c r="E14" s="1">
-        <v>100.0</v>
+        <v>97.78527224</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>20000000.0</v>
+        <v>44003372.51</v>
       </c>
       <c r="I14" s="1">
-        <v>7340.0</v>
+        <v>368832.49</v>
       </c>
       <c r="J14" s="1">
-        <v>0.0367</v>
+        <v>0.83819141343355</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
-      <c r="L14" t="s">
-        <v>56</v>
+      <c r="L14">
+        <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>20007340.0</v>
+        <v>44372205.0</v>
       </c>
       <c r="N14" s="1">
-        <v>20145836.11</v>
+        <v>44372205.0</v>
       </c>
       <c r="O14" s="1">
-        <v>0.38</v>
+        <v>0.73</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="B15" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="C15" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>100.0347</v>
+        <v>99.2808</v>
       </c>
       <c r="E15" s="1">
-        <v>100.0</v>
+        <v>98.36271167</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>20000000.0</v>
+        <v>14754406.75</v>
       </c>
       <c r="I15" s="1">
-        <v>6940.0</v>
+        <v>137713.25</v>
       </c>
       <c r="J15" s="1">
-        <v>0.0347</v>
+        <v>0.93337029630148</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
-      <c r="L15" t="s">
-        <v>59</v>
+      <c r="L15">
+        <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>20006940.0</v>
+        <v>14892120.0</v>
       </c>
       <c r="N15" s="1">
-        <v>20143602.78</v>
+        <v>14892120.0</v>
       </c>
       <c r="O15" s="1">
-        <v>0.38</v>
+        <v>0.25</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="B16" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="C16" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>98.9784</v>
+        <v>98.9609</v>
       </c>
       <c r="E16" s="1">
-        <v>98.0238394</v>
+        <v>98.7203376</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>29407151.82</v>
+        <v>9872033.76</v>
       </c>
       <c r="I16" s="1">
-        <v>286368.18</v>
+        <v>24056.24</v>
       </c>
       <c r="J16" s="1">
-        <v>0.97380454167356</v>
+        <v>0.24368069016814</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>29693520.0</v>
+        <v>9896090.0</v>
       </c>
       <c r="N16" s="1">
-        <v>29693520.0</v>
+        <v>9896090.0</v>
       </c>
       <c r="O16" s="1">
-        <v>0.56</v>
+        <v>0.16</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="B17" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="C17" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>97.9777</v>
+        <v>97.5824</v>
       </c>
       <c r="E17" s="1">
-        <v>97.7949414</v>
+        <v>97.51078</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>19558988.28</v>
+        <v>24377695.0</v>
       </c>
       <c r="I17" s="1">
-        <v>36551.72</v>
+        <v>17905.0</v>
       </c>
       <c r="J17" s="1">
-        <v>0.18687940028767</v>
+        <v>0.073448289512195</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>19595540.0</v>
+        <v>24395600.0</v>
       </c>
       <c r="N17" s="1">
-        <v>19595540.0</v>
+        <v>24395600.0</v>
       </c>
       <c r="O17" s="1">
-        <v>0.37</v>
+        <v>0.4</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="B18" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="C18" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>97.922</v>
+        <v>99.9928</v>
       </c>
       <c r="E18" s="1">
-        <v>97.8142855</v>
+        <v>100.0</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>9781428.55</v>
+        <v>15000000.0</v>
       </c>
       <c r="I18" s="1">
-        <v>10771.45</v>
+        <v>-1080.0</v>
       </c>
       <c r="J18" s="1">
-        <v>0.11012144028798</v>
+        <v>-0.0072</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
-      <c r="L18">
-        <v>0.0</v>
+      <c r="L18" t="s">
+        <v>63</v>
       </c>
       <c r="M18" s="1">
-        <v>9792200.0</v>
+        <v>14998920.0</v>
       </c>
       <c r="N18" s="1">
-        <v>9792200.0</v>
+        <v>15023110.83</v>
       </c>
       <c r="O18" s="1">
-        <v>0.18</v>
+        <v>0.25</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="B19" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="C19" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>99.6874</v>
+        <v>99.9836</v>
       </c>
       <c r="E19" s="1">
-        <v>99.6192332</v>
+        <v>100.0</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>9961923.32</v>
+        <v>10000000.0</v>
       </c>
       <c r="I19" s="1">
-        <v>6816.68</v>
+        <v>-1640.0</v>
       </c>
       <c r="J19" s="1">
-        <v>0.068427348625687</v>
+        <v>-0.0164</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
-      <c r="L19">
-        <v>0.0</v>
+      <c r="L19" t="s">
+        <v>66</v>
       </c>
       <c r="M19" s="1">
-        <v>9968740.0</v>
+        <v>9998360.0</v>
       </c>
       <c r="N19" s="1">
-        <v>9968740.0</v>
+        <v>10001503.19</v>
       </c>
       <c r="O19" s="1">
-        <v>0.19</v>
+        <v>0.16</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
+        <v>67</v>
+      </c>
+      <c r="B20" t="s">
         <v>68</v>
       </c>
-      <c r="B20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C20" s="1">
-        <v>7500000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>99.9422</v>
+        <v>99.548</v>
       </c>
       <c r="E20" s="1">
-        <v>98.39941053</v>
+        <v>99.43946527</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>7379955.79</v>
+        <v>14915919.79</v>
       </c>
       <c r="I20" s="1">
-        <v>115709.21</v>
+        <v>16280.21</v>
       </c>
       <c r="J20" s="1">
-        <v>1.5678848666924</v>
+        <v>0.10914653758674</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>7495665.0</v>
+        <v>14932200.0</v>
       </c>
       <c r="N20" s="1">
-        <v>7495665.0</v>
+        <v>14932200.0</v>
       </c>
       <c r="O20" s="1">
-        <v>0.14</v>
+        <v>0.25</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
+        <v>69</v>
+      </c>
+      <c r="B21" t="s">
         <v>70</v>
       </c>
-      <c r="B21" t="s">
+      <c r="C21" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="D21" s="1">
+        <v>99.9879</v>
+      </c>
+      <c r="E21" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F21" t="s">
+        <v>8</v>
+      </c>
+      <c r="G21">
+        <v>1.0</v>
+      </c>
+      <c r="H21" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="I21" s="1">
+        <v>-1210.0</v>
+      </c>
+      <c r="J21" s="1">
+        <v>-0.0121</v>
+      </c>
+      <c r="K21">
+        <v>0.0</v>
+      </c>
+      <c r="L21" t="s">
         <v>71</v>
       </c>
-      <c r="C21" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M21" s="1">
-        <v>15993552.0</v>
+        <v>9998790.0</v>
       </c>
       <c r="N21" s="1">
-        <v>15993552.0</v>
+        <v>10015206.11</v>
       </c>
       <c r="O21" s="1">
-        <v>0.3</v>
+        <v>0.16</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>72</v>
       </c>
       <c r="B22" t="s">
         <v>73</v>
       </c>
       <c r="C22" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>97.7534</v>
+        <v>99.9863</v>
       </c>
       <c r="E22" s="1">
-        <v>97.7514452</v>
+        <v>100.0</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>9775144.52</v>
+        <v>20000000.0</v>
       </c>
       <c r="I22" s="1">
-        <v>195.48</v>
+        <v>-2740.0</v>
       </c>
       <c r="J22" s="1">
-        <v>0.0019997658305721</v>
+        <v>-0.0137</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
-      <c r="L22">
-        <v>0.0</v>
+      <c r="L22" t="s">
+        <v>74</v>
       </c>
       <c r="M22" s="1">
-        <v>9775340.0</v>
+        <v>19997260.0</v>
       </c>
       <c r="N22" s="1">
-        <v>9775340.0</v>
+        <v>20003546.39</v>
       </c>
       <c r="O22" s="1">
-        <v>0.18</v>
+        <v>0.33</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B23" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C23" s="1">
-        <v>25000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>97.453</v>
+        <v>100.04</v>
       </c>
       <c r="E23" s="1">
-        <v>97.52492576</v>
+        <v>100.0</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>24381231.44</v>
+        <v>15000000.0</v>
       </c>
       <c r="I23" s="1">
-        <v>-17981.44</v>
+        <v>6000.0</v>
       </c>
       <c r="J23" s="1">
-        <v>-0.073751155860403</v>
+        <v>0.04</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
-      <c r="L23">
-        <v>0.0</v>
+      <c r="L23" t="s">
+        <v>77</v>
       </c>
       <c r="M23" s="1">
-        <v>24363250.0</v>
+        <v>15006000.0</v>
       </c>
       <c r="N23" s="1">
-        <v>24363250.0</v>
+        <v>15267164.83</v>
       </c>
       <c r="O23" s="1">
-        <v>0.46</v>
+        <v>0.25</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="B24" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="C24" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>98.4004</v>
+        <v>100.0422</v>
       </c>
       <c r="E24" s="1">
-        <v>98.14746657</v>
+        <v>100.0</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>29444239.97</v>
+        <v>20000000.0</v>
       </c>
       <c r="I24" s="1">
-        <v>75880.03</v>
+        <v>8440.0</v>
       </c>
       <c r="J24" s="1">
-        <v>0.25770755189236</v>
+        <v>0.0422</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
-      <c r="L24">
-        <v>0.0</v>
+      <c r="L24" t="s">
+        <v>80</v>
       </c>
       <c r="M24" s="1">
-        <v>29520120.0</v>
+        <v>20008440.0</v>
       </c>
       <c r="N24" s="1">
-        <v>29520120.0</v>
+        <v>20198758.72</v>
       </c>
       <c r="O24" s="1">
-        <v>0.55</v>
+        <v>0.33</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="B25" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="C25" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>98.8557</v>
+        <v>100.046</v>
       </c>
       <c r="E25" s="1">
-        <v>97.87236357</v>
+        <v>100.0</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>29361709.07</v>
+        <v>20000000.0</v>
       </c>
       <c r="I25" s="1">
-        <v>295000.93</v>
+        <v>9200.0</v>
       </c>
       <c r="J25" s="1">
-        <v>1.0047130747624</v>
+        <v>0.046</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
-      <c r="L25">
-        <v>0.0</v>
+      <c r="L25" t="s">
+        <v>83</v>
       </c>
       <c r="M25" s="1">
-        <v>29656710.0</v>
+        <v>20009200.0</v>
       </c>
       <c r="N25" s="1">
-        <v>29656710.0</v>
+        <v>20197002.06</v>
       </c>
       <c r="O25" s="1">
-        <v>0.55</v>
+        <v>0.33</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="B26" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="C26" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>98.1284</v>
+        <v>99.2059</v>
       </c>
       <c r="E26" s="1">
-        <v>98.15181495</v>
+        <v>98.0238394</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>19630362.99</v>
+        <v>29407151.82</v>
       </c>
       <c r="I26" s="1">
-        <v>-4682.99</v>
+        <v>354618.18</v>
       </c>
       <c r="J26" s="1">
-        <v>-0.023855850258019</v>
+        <v>1.2058909416682</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>19625680.0</v>
+        <v>29761770.0</v>
       </c>
       <c r="N26" s="1">
-        <v>19625680.0</v>
+        <v>29761770.0</v>
       </c>
       <c r="O26" s="1">
-        <v>0.37</v>
+        <v>0.49</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="B27" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="C27" s="1">
-        <v>40000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>97.8801</v>
+        <v>98.1068</v>
       </c>
       <c r="E27" s="1">
-        <v>97.75627623</v>
+        <v>97.7949414</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>39102510.49</v>
+        <v>19558988.28</v>
       </c>
       <c r="I27" s="1">
-        <v>49529.51</v>
+        <v>62371.72</v>
       </c>
       <c r="J27" s="1">
-        <v>0.12666580579952</v>
+        <v>0.31889031839023</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>39152040.0</v>
+        <v>19621360.0</v>
       </c>
       <c r="N27" s="1">
-        <v>39152040.0</v>
+        <v>19621360.0</v>
       </c>
       <c r="O27" s="1">
-        <v>0.73</v>
+        <v>0.32</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="B28" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="C28" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>99.4176</v>
+        <v>98.0502</v>
       </c>
       <c r="E28" s="1">
-        <v>97.8675211</v>
+        <v>97.8142855</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>19573504.22</v>
+        <v>9781428.55</v>
       </c>
       <c r="I28" s="1">
-        <v>310015.78</v>
+        <v>23591.45</v>
       </c>
       <c r="J28" s="1">
-        <v>1.5838542578555</v>
+        <v>0.24118614044367</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>19883520.0</v>
+        <v>9805020.0</v>
       </c>
       <c r="N28" s="1">
-        <v>19883520.0</v>
+        <v>9805020.0</v>
       </c>
       <c r="O28" s="1">
-        <v>0.37</v>
+        <v>0.16</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="B29" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="C29" s="1">
-        <v>30000000.0</v>
+        <v>18500000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>100.009</v>
+        <v>97.268</v>
       </c>
       <c r="E29" s="1">
-        <v>100.0</v>
+        <v>97.32339049</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>30000000.0</v>
+        <v>18004827.24</v>
       </c>
       <c r="I29" s="1">
-        <v>2700.0</v>
+        <v>-10247.24</v>
       </c>
       <c r="J29" s="1">
-        <v>0.009</v>
+        <v>-0.056913847955366</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
-      <c r="L29" t="s">
-        <v>88</v>
+      <c r="L29">
+        <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>30002700.0</v>
+        <v>17994580.0</v>
       </c>
       <c r="N29" s="1">
-        <v>30109241.17</v>
+        <v>17994580.0</v>
       </c>
       <c r="O29" s="1">
-        <v>0.56</v>
+        <v>0.3</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="B30" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="C30" s="1">
-        <v>40000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>100.0208</v>
+        <v>99.9394</v>
       </c>
       <c r="E30" s="1">
-        <v>100.0</v>
+        <v>99.6192332</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>40000000.0</v>
+        <v>9961923.32</v>
       </c>
       <c r="I30" s="1">
-        <v>8320.0</v>
+        <v>32016.68</v>
       </c>
       <c r="J30" s="1">
-        <v>0.0208</v>
+        <v>0.32139054850705</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
-      <c r="L30" t="s">
-        <v>91</v>
+      <c r="L30">
+        <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>40008320.0</v>
+        <v>9993940.0</v>
       </c>
       <c r="N30" s="1">
-        <v>40842079.11</v>
+        <v>9993940.0</v>
       </c>
       <c r="O30" s="1">
-        <v>0.76</v>
+        <v>0.16</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B31" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="C31" s="1">
-        <v>25000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>100.0226</v>
+        <v>99.8108</v>
       </c>
       <c r="E31" s="1">
-        <v>100.0</v>
+        <v>99.5611428</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>25000000.0</v>
+        <v>9956114.28</v>
       </c>
       <c r="I31" s="1">
-        <v>5650.0</v>
+        <v>24965.72</v>
       </c>
       <c r="J31" s="1">
-        <v>0.0226</v>
+        <v>0.25075766808093</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
-      <c r="L31" t="s">
-        <v>94</v>
+      <c r="L31">
+        <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>25005650.0</v>
+        <v>9981080.0</v>
       </c>
       <c r="N31" s="1">
-        <v>25158050.0</v>
+        <v>9981080.0</v>
       </c>
       <c r="O31" s="1">
-        <v>0.47</v>
+        <v>0.16</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B32" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C32" s="1">
-        <v>20000000.0</v>
+        <v>22000000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>99.52</v>
+        <v>99.958</v>
       </c>
       <c r="E32" s="1">
-        <v>99.43839405</v>
+        <v>99.83751445</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>19887678.81</v>
+        <v>21964253.18</v>
       </c>
       <c r="I32" s="1">
-        <v>16321.19</v>
+        <v>26506.82</v>
       </c>
       <c r="J32" s="1">
-        <v>0.082066842269161</v>
+        <v>0.12068163566852</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>19904000.0</v>
+        <v>21990760.0</v>
       </c>
       <c r="N32" s="1">
-        <v>19904000.0</v>
+        <v>21990760.0</v>
       </c>
       <c r="O32" s="1">
-        <v>0.37</v>
+        <v>0.36</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B33" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C33" s="1">
-        <v>16000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>99.8178</v>
+        <v>97.5455</v>
       </c>
       <c r="E33" s="1">
-        <v>99.4492995</v>
+        <v>97.44325147</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>15911887.92</v>
+        <v>14616487.72</v>
       </c>
       <c r="I33" s="1">
-        <v>58960.08</v>
+        <v>15337.28</v>
       </c>
       <c r="J33" s="1">
-        <v>0.37054107153364</v>
+        <v>0.10493136445504</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>15970848.0</v>
+        <v>14631825.0</v>
       </c>
       <c r="N33" s="1">
-        <v>15970848.0</v>
+        <v>14631825.0</v>
       </c>
       <c r="O33" s="1">
-        <v>0.3</v>
+        <v>0.24</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B34" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C34" s="1">
-        <v>20000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>98.935</v>
+        <v>97.4927</v>
       </c>
       <c r="E34" s="1">
-        <v>97.82396035</v>
+        <v>97.12268648</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>19564792.07</v>
+        <v>12140335.81</v>
       </c>
       <c r="I34" s="1">
-        <v>222207.93</v>
+        <v>46251.69</v>
       </c>
       <c r="J34" s="1">
-        <v>1.1357541097548</v>
+        <v>0.38097537600156</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>19787000.0</v>
+        <v>12186587.5</v>
       </c>
       <c r="N34" s="1">
-        <v>19787000.0</v>
+        <v>12186587.5</v>
       </c>
       <c r="O34" s="1">
-        <v>0.37</v>
+        <v>0.2</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B35" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C35" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>97.8966</v>
+        <v>99.6409</v>
       </c>
       <c r="E35" s="1">
-        <v>97.74661473</v>
+        <v>99.6227205</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>14661992.21</v>
+        <v>19924544.1</v>
       </c>
       <c r="I35" s="1">
-        <v>22497.79</v>
+        <v>3635.9</v>
       </c>
       <c r="J35" s="1">
-        <v>0.15344292697588</v>
+        <v>0.018248347273351</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>14684490.0</v>
+        <v>19928180.0</v>
       </c>
       <c r="N35" s="1">
-        <v>14684490.0</v>
+        <v>19928180.0</v>
       </c>
       <c r="O35" s="1">
-        <v>0.27</v>
+        <v>0.33</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B36" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C36" s="1">
-        <v>10000000.0</v>
+        <v>51000000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>97.8694</v>
+        <v>99.8489</v>
       </c>
       <c r="E36" s="1">
-        <v>97.7369551</v>
+        <v>99.829937</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>9773695.51</v>
+        <v>50913267.87</v>
       </c>
       <c r="I36" s="1">
-        <v>13244.49</v>
+        <v>9671.13</v>
       </c>
       <c r="J36" s="1">
-        <v>0.13551158808302</v>
+        <v>0.018995303983814</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>9786940.0</v>
+        <v>50922939.0</v>
       </c>
       <c r="N36" s="1">
-        <v>9786940.0</v>
+        <v>50922939.0</v>
       </c>
       <c r="O36" s="1">
-        <v>0.18</v>
+        <v>0.84</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B37" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C37" s="1">
-        <v>11000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>99.6872</v>
+        <v>97.9826</v>
       </c>
       <c r="E37" s="1">
-        <v>99.64625582</v>
+        <v>97.7514452</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>10961088.14</v>
+        <v>9775144.52</v>
       </c>
       <c r="I37" s="1">
-        <v>4503.86</v>
+        <v>23115.48</v>
       </c>
       <c r="J37" s="1">
-        <v>0.041089533652815</v>
+        <v>0.23647200256432</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>10965592.0</v>
+        <v>9798260.0</v>
       </c>
       <c r="N37" s="1">
-        <v>10965592.0</v>
+        <v>9798260.0</v>
       </c>
       <c r="O37" s="1">
-        <v>0.21</v>
+        <v>0.16</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B38" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C38" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>100.0374</v>
+        <v>97.6752</v>
       </c>
       <c r="E38" s="1">
-        <v>100.0</v>
+        <v>97.52492576</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>30000000.0</v>
+        <v>24381231.44</v>
       </c>
       <c r="I38" s="1">
-        <v>11220.0</v>
+        <v>37568.56</v>
       </c>
       <c r="J38" s="1">
-        <v>0.0374</v>
+        <v>0.15408803321708</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
-      <c r="L38" t="s">
-        <v>109</v>
+      <c r="L38">
+        <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>30011220.0</v>
+        <v>24418800.0</v>
       </c>
       <c r="N38" s="1">
-        <v>30544716.25</v>
+        <v>24418800.0</v>
       </c>
       <c r="O38" s="1">
-        <v>0.57</v>
+        <v>0.4</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>110</v>
       </c>
       <c r="B39" t="s">
         <v>111</v>
       </c>
       <c r="C39" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>100.0237</v>
+        <v>98.6598</v>
       </c>
       <c r="E39" s="1">
-        <v>100.0</v>
+        <v>98.14746657</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>30000000.0</v>
+        <v>29444239.97</v>
       </c>
       <c r="I39" s="1">
-        <v>7110.0</v>
+        <v>153700.03</v>
       </c>
       <c r="J39" s="1">
-        <v>0.0237</v>
+        <v>0.52200372689735</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
-      <c r="L39" t="s">
-        <v>112</v>
+      <c r="L39">
+        <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>30007110.0</v>
+        <v>29597940.0</v>
       </c>
       <c r="N39" s="1">
-        <v>30279363.5</v>
+        <v>29597940.0</v>
       </c>
       <c r="O39" s="1">
-        <v>0.57</v>
+        <v>0.49</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
+        <v>112</v>
+      </c>
+      <c r="B40" t="s">
         <v>113</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="C40" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>100.0049</v>
+        <v>99.1137</v>
       </c>
       <c r="E40" s="1">
-        <v>100.0</v>
+        <v>97.87236357</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>30000000.0</v>
+        <v>29361709.07</v>
       </c>
       <c r="I40" s="1">
-        <v>1470.0</v>
+        <v>372400.93</v>
       </c>
       <c r="J40" s="1">
-        <v>0.0049</v>
+        <v>1.2683217080865</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
-      <c r="L40" t="s">
-        <v>115</v>
+      <c r="L40">
+        <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>30001470.0</v>
+        <v>29734110.0</v>
       </c>
       <c r="N40" s="1">
-        <v>30091214.0</v>
+        <v>29734110.0</v>
       </c>
       <c r="O40" s="1">
-        <v>0.56</v>
+        <v>0.49</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="B41" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="C41" s="1">
-        <v>40000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>99.8046</v>
+        <v>98.3844</v>
       </c>
       <c r="E41" s="1">
-        <v>97.88689388</v>
+        <v>98.15181495</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>39154757.55</v>
+        <v>19630362.99</v>
       </c>
       <c r="I41" s="1">
-        <v>767082.45</v>
+        <v>46517.01</v>
       </c>
       <c r="J41" s="1">
-        <v>1.9591040731652</v>
+        <v>0.23696459420387</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>39921840.0</v>
+        <v>19676880.0</v>
       </c>
       <c r="N41" s="1">
-        <v>39921840.0</v>
+        <v>19676880.0</v>
       </c>
       <c r="O41" s="1">
-        <v>0.75</v>
+        <v>0.32</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="B42" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="C42" s="1">
-        <v>15000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>99.7192</v>
+        <v>98.1166</v>
       </c>
       <c r="E42" s="1">
-        <v>97.94505827</v>
+        <v>97.75627623</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>14691758.74</v>
+        <v>39102510.49</v>
       </c>
       <c r="I42" s="1">
-        <v>266121.26</v>
+        <v>144129.51</v>
       </c>
       <c r="J42" s="1">
-        <v>1.8113642124782</v>
+        <v>0.36859400635378</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>14957880.0</v>
+        <v>39246640.0</v>
       </c>
       <c r="N42" s="1">
-        <v>14957880.0</v>
+        <v>39246640.0</v>
       </c>
       <c r="O42" s="1">
-        <v>0.28</v>
+        <v>0.65</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="B43" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="C43" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>98.2454</v>
+        <v>97.3453</v>
       </c>
       <c r="E43" s="1">
-        <v>97.7959084</v>
+        <v>97.3233905</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>19559181.68</v>
+        <v>19464678.1</v>
       </c>
       <c r="I43" s="1">
-        <v>89898.32</v>
+        <v>4381.9</v>
       </c>
       <c r="J43" s="1">
-        <v>0.45962209191975</v>
+        <v>0.022512059934862</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>19649080.0</v>
+        <v>19469060.0</v>
       </c>
       <c r="N43" s="1">
-        <v>19649080.0</v>
+        <v>19469060.0</v>
       </c>
       <c r="O43" s="1">
-        <v>0.37</v>
+        <v>0.32</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="B44" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="C44" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>98.0048</v>
+        <v>99.6701</v>
       </c>
       <c r="E44" s="1">
-        <v>97.78527224</v>
+        <v>97.8675211</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>24446318.06</v>
+        <v>19573504.22</v>
       </c>
       <c r="I44" s="1">
-        <v>54881.94</v>
+        <v>360515.78</v>
       </c>
       <c r="J44" s="1">
-        <v>0.22449981983095</v>
+        <v>1.8418560925418</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>24501200.0</v>
+        <v>19934020.0</v>
       </c>
       <c r="N44" s="1">
-        <v>24501200.0</v>
+        <v>19934020.0</v>
       </c>
       <c r="O44" s="1">
-        <v>0.46</v>
+        <v>0.33</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="B45" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="C45" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>98.6743</v>
+        <v>99.9587</v>
       </c>
       <c r="E45" s="1">
-        <v>98.376783</v>
+        <v>99.9180117</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>24594195.75</v>
+        <v>19983602.34</v>
       </c>
       <c r="I45" s="1">
-        <v>74379.25</v>
+        <v>8137.66</v>
       </c>
       <c r="J45" s="1">
-        <v>0.30242603074345</v>
+        <v>0.040721687018918</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>24668575.0</v>
+        <v>19991740.0</v>
       </c>
       <c r="N45" s="1">
-        <v>24668575.0</v>
+        <v>19991740.0</v>
       </c>
       <c r="O45" s="1">
-        <v>0.46</v>
+        <v>0.33</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
+        <v>124</v>
+      </c>
+      <c r="B46" t="s">
+        <v>125</v>
+      </c>
+      <c r="C46" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="D46" s="1">
+        <v>100.0161</v>
+      </c>
+      <c r="E46" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F46" t="s">
+        <v>8</v>
+      </c>
+      <c r="G46">
+        <v>1.0</v>
+      </c>
+      <c r="H46" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="I46" s="1">
+        <v>4830.0</v>
+      </c>
+      <c r="J46" s="1">
+        <v>0.0161</v>
+      </c>
+      <c r="K46">
+        <v>0.0</v>
+      </c>
+      <c r="L46" t="s">
         <v>126</v>
       </c>
-      <c r="B46" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M46" s="1">
-        <v>24612900.0</v>
+        <v>30004830.0</v>
       </c>
       <c r="N46" s="1">
-        <v>24612900.0</v>
+        <v>30186866.25</v>
       </c>
       <c r="O46" s="1">
-        <v>0.46</v>
+        <v>0.5</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
+        <v>127</v>
+      </c>
+      <c r="B47" t="s">
         <v>128</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="C47" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>98.2306</v>
+        <v>100.0338</v>
       </c>
       <c r="E47" s="1">
-        <v>97.990834</v>
+        <v>100.0</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>24497708.5</v>
+        <v>25000000.0</v>
       </c>
       <c r="I47" s="1">
-        <v>59941.5</v>
+        <v>8450.0</v>
       </c>
       <c r="J47" s="1">
-        <v>0.24468206893718</v>
+        <v>0.0338</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
-      <c r="L47">
-        <v>0.0</v>
+      <c r="L47" t="s">
+        <v>129</v>
       </c>
       <c r="M47" s="1">
-        <v>24557650.0</v>
+        <v>25008450.0</v>
       </c>
       <c r="N47" s="1">
-        <v>24557650.0</v>
+        <v>25226146.81</v>
       </c>
       <c r="O47" s="1">
-        <v>0.46</v>
+        <v>0.42</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>130</v>
       </c>
       <c r="B48" t="s">
         <v>131</v>
       </c>
       <c r="C48" s="1">
-        <v>12500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>99.0749</v>
+        <v>99.7636</v>
       </c>
       <c r="E48" s="1">
-        <v>97.85057616</v>
+        <v>99.43839405</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>12231322.02</v>
+        <v>19887678.81</v>
       </c>
       <c r="I48" s="1">
-        <v>153040.48</v>
+        <v>65041.19</v>
       </c>
       <c r="J48" s="1">
-        <v>1.2512178139841</v>
+        <v>0.3270426409305</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>12384362.5</v>
+        <v>19952720.0</v>
       </c>
       <c r="N48" s="1">
-        <v>12384362.5</v>
+        <v>19952720.0</v>
       </c>
       <c r="O48" s="1">
-        <v>0.23</v>
+        <v>0.33</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>132</v>
       </c>
       <c r="B49" t="s">
         <v>133</v>
       </c>
       <c r="C49" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>98.8488</v>
+        <v>99.6376</v>
       </c>
       <c r="E49" s="1">
-        <v>97.86267907</v>
+        <v>99.4019866</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>14679401.86</v>
+        <v>29820595.98</v>
       </c>
       <c r="I49" s="1">
-        <v>147918.14</v>
+        <v>70684.02</v>
       </c>
       <c r="J49" s="1">
-        <v>1.0076578147442</v>
+        <v>0.23703087640303</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>14827320.0</v>
+        <v>29891280.0</v>
       </c>
       <c r="N49" s="1">
-        <v>14827320.0</v>
+        <v>29891280.0</v>
       </c>
       <c r="O49" s="1">
-        <v>0.28</v>
+        <v>0.49</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>134</v>
       </c>
       <c r="B50" t="s">
         <v>135</v>
       </c>
       <c r="C50" s="1">
-        <v>15000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>99.0472</v>
+        <v>99.9342</v>
       </c>
       <c r="E50" s="1">
-        <v>97.85299653</v>
+        <v>99.89311437</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>14677949.48</v>
+        <v>34962590.03</v>
       </c>
       <c r="I50" s="1">
-        <v>179130.52</v>
+        <v>14379.97</v>
       </c>
       <c r="J50" s="1">
-        <v>1.2204056175836</v>
+        <v>0.041129590192435</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>14857080.0</v>
+        <v>34976970.0</v>
       </c>
       <c r="N50" s="1">
-        <v>14857080.0</v>
+        <v>34976970.0</v>
       </c>
       <c r="O50" s="1">
-        <v>0.28</v>
+        <v>0.58</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>136</v>
       </c>
       <c r="B51" t="s">
         <v>137</v>
       </c>
       <c r="C51" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>97.8974</v>
+        <v>99.9821</v>
       </c>
       <c r="E51" s="1">
-        <v>97.80703052</v>
+        <v>99.9227819</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>24451757.63</v>
+        <v>19984556.38</v>
       </c>
       <c r="I51" s="1">
-        <v>22592.37</v>
+        <v>11863.62</v>
       </c>
       <c r="J51" s="1">
-        <v>0.092395689266449</v>
+        <v>0.059363939706326</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>24474350.0</v>
+        <v>19996420.0</v>
       </c>
       <c r="N51" s="1">
-        <v>24474350.0</v>
+        <v>19996420.0</v>
       </c>
       <c r="O51" s="1">
-        <v>0.46</v>
+        <v>0.33</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>138</v>
       </c>
       <c r="B52" t="s">
         <v>139</v>
       </c>
       <c r="C52" s="1">
-        <v>9500000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>99.9174</v>
+        <v>99.6409</v>
       </c>
       <c r="E52" s="1">
-        <v>99.507892</v>
+        <v>99.6104126</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>9453249.74</v>
+        <v>29883123.78</v>
       </c>
       <c r="I52" s="1">
-        <v>38903.26</v>
+        <v>9146.22</v>
       </c>
       <c r="J52" s="1">
-        <v>0.41153318773952</v>
+        <v>0.03060663961149</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>9492153.0</v>
+        <v>29892270.0</v>
       </c>
       <c r="N52" s="1">
-        <v>9492153.0</v>
+        <v>29892270.0</v>
       </c>
       <c r="O52" s="1">
-        <v>0.18</v>
+        <v>0.49</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>140</v>
       </c>
       <c r="B53" t="s">
         <v>141</v>
       </c>
       <c r="C53" s="1">
-        <v>5000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>98.6471</v>
+        <v>99.1048</v>
       </c>
       <c r="E53" s="1">
-        <v>98.523084</v>
+        <v>97.82396035</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>4926154.2</v>
+        <v>19564792.07</v>
       </c>
       <c r="I53" s="1">
-        <v>6200.8</v>
+        <v>256167.93</v>
       </c>
       <c r="J53" s="1">
-        <v>0.12587506903458</v>
+        <v>1.3093312164191</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>4932355.0</v>
+        <v>19820960.0</v>
       </c>
       <c r="N53" s="1">
-        <v>4932355.0</v>
+        <v>19820960.0</v>
       </c>
       <c r="O53" s="1">
-        <v>0.09</v>
+        <v>0.33</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>142</v>
       </c>
       <c r="B54" t="s">
         <v>143</v>
       </c>
       <c r="C54" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>99.3913</v>
+        <v>97.8253</v>
       </c>
       <c r="E54" s="1">
-        <v>98.503513</v>
+        <v>97.74661473</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>9850351.3</v>
+        <v>14661992.21</v>
       </c>
       <c r="I54" s="1">
-        <v>88778.7</v>
+        <v>11802.79</v>
       </c>
       <c r="J54" s="1">
-        <v>0.90127445505421</v>
+        <v>0.080499224327442</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>9939130.0</v>
+        <v>14673795.0</v>
       </c>
       <c r="N54" s="1">
-        <v>9939130.0</v>
+        <v>14673795.0</v>
       </c>
       <c r="O54" s="1">
-        <v>0.19</v>
+        <v>0.24</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>144</v>
       </c>
       <c r="B55" t="s">
         <v>145</v>
       </c>
       <c r="C55" s="1">
-        <v>40000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>98.9526</v>
+        <v>97.7925</v>
       </c>
       <c r="E55" s="1">
-        <v>97.87236358</v>
+        <v>97.7369551</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>39148945.43</v>
+        <v>9773695.51</v>
       </c>
       <c r="I55" s="1">
-        <v>432094.57</v>
+        <v>5554.49</v>
       </c>
       <c r="J55" s="1">
-        <v>1.1037195644838</v>
+        <v>0.056831011302909</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>39581040.0</v>
+        <v>9779250.0</v>
       </c>
       <c r="N55" s="1">
-        <v>39581040.0</v>
+        <v>9779250.0</v>
       </c>
       <c r="O55" s="1">
-        <v>0.74</v>
+        <v>0.16</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>146</v>
       </c>
       <c r="B56" t="s">
         <v>147</v>
       </c>
       <c r="C56" s="1">
-        <v>40000000.0</v>
+        <v>11000000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>100.0255</v>
+        <v>99.9354</v>
       </c>
       <c r="E56" s="1">
-        <v>100.0</v>
+        <v>99.64625582</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>40000000.0</v>
+        <v>10961088.14</v>
       </c>
       <c r="I56" s="1">
-        <v>10200.0</v>
+        <v>31805.86</v>
       </c>
       <c r="J56" s="1">
-        <v>0.0255</v>
+        <v>0.29017064358722</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
-      <c r="L56" t="s">
-        <v>148</v>
+      <c r="L56">
+        <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>40010200.0</v>
+        <v>10992894.0</v>
       </c>
       <c r="N56" s="1">
-        <v>40865376.67</v>
+        <v>10992894.0</v>
       </c>
       <c r="O56" s="1">
-        <v>0.76</v>
+        <v>0.18</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
+        <v>148</v>
+      </c>
+      <c r="B57" t="s">
         <v>149</v>
       </c>
-      <c r="B57" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C57" s="1">
-        <v>50000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>99.8309</v>
+        <v>99.6771</v>
       </c>
       <c r="E57" s="1">
-        <v>97.88606878</v>
+        <v>99.6173449</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>48943034.39</v>
+        <v>19923468.98</v>
       </c>
       <c r="I57" s="1">
-        <v>972415.61</v>
+        <v>11951.02</v>
       </c>
       <c r="J57" s="1">
-        <v>1.9868314707489</v>
+        <v>0.059984634262221</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>49915450.0</v>
+        <v>19935420.0</v>
       </c>
       <c r="N57" s="1">
-        <v>49915450.0</v>
+        <v>19935420.0</v>
       </c>
       <c r="O57" s="1">
-        <v>0.93</v>
+        <v>0.33</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
+        <v>150</v>
+      </c>
+      <c r="B58" t="s">
         <v>151</v>
       </c>
-      <c r="B58" t="s">
+      <c r="C58" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="D58" s="1">
+        <v>100.0231</v>
+      </c>
+      <c r="E58" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F58" t="s">
+        <v>8</v>
+      </c>
+      <c r="G58">
+        <v>1.0</v>
+      </c>
+      <c r="H58" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="I58" s="1">
+        <v>6930.0</v>
+      </c>
+      <c r="J58" s="1">
+        <v>0.0231</v>
+      </c>
+      <c r="K58">
+        <v>0.0</v>
+      </c>
+      <c r="L58" t="s">
         <v>152</v>
       </c>
-      <c r="C58" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M58" s="1">
-        <v>24623150.0</v>
+        <v>30006930.0</v>
       </c>
       <c r="N58" s="1">
-        <v>24623150.0</v>
+        <v>30617772.5</v>
       </c>
       <c r="O58" s="1">
-        <v>0.46</v>
+        <v>0.5</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>153</v>
       </c>
       <c r="B59" t="s">
         <v>154</v>
       </c>
       <c r="C59" s="1">
-        <v>40000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>98.011</v>
+        <v>100.0174</v>
       </c>
       <c r="E59" s="1">
-        <v>97.780438</v>
+        <v>100.0</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>39112175.2</v>
+        <v>30000000.0</v>
       </c>
       <c r="I59" s="1">
-        <v>92224.8</v>
+        <v>5220.0</v>
       </c>
       <c r="J59" s="1">
-        <v>0.23579563020571</v>
+        <v>0.0174</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
-      <c r="L59">
-        <v>0.0</v>
+      <c r="L59" t="s">
+        <v>155</v>
       </c>
       <c r="M59" s="1">
-        <v>39204400.0</v>
+        <v>30005220.0</v>
       </c>
       <c r="N59" s="1">
-        <v>39204400.0</v>
+        <v>30354302.25</v>
       </c>
       <c r="O59" s="1">
-        <v>0.73</v>
+        <v>0.5</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B60" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C60" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>99.6917</v>
+        <v>99.9739</v>
       </c>
       <c r="E60" s="1">
-        <v>97.8035629</v>
+        <v>100.0</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>19560712.58</v>
+        <v>10000000.0</v>
       </c>
       <c r="I60" s="1">
-        <v>377627.42</v>
+        <v>-2610.0</v>
       </c>
       <c r="J60" s="1">
-        <v>1.9305402012098</v>
+        <v>-0.0261</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
-      <c r="L60">
-        <v>0.0</v>
+      <c r="L60" t="s">
+        <v>158</v>
       </c>
       <c r="M60" s="1">
-        <v>19938340.0</v>
+        <v>9997390.0</v>
       </c>
       <c r="N60" s="1">
-        <v>19938340.0</v>
+        <v>9999904.56</v>
       </c>
       <c r="O60" s="1">
-        <v>0.37</v>
+        <v>0.16</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B61" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="C61" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>98.6612</v>
+        <v>99.9858</v>
       </c>
       <c r="E61" s="1">
-        <v>97.8626791</v>
+        <v>100.0</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>19572535.82</v>
+        <v>10000000.0</v>
       </c>
       <c r="I61" s="1">
-        <v>159704.18</v>
+        <v>-1420.0</v>
       </c>
       <c r="J61" s="1">
-        <v>0.81596059636181</v>
+        <v>-0.0142</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
-      <c r="L61">
-        <v>0.0</v>
+      <c r="L61" t="s">
+        <v>161</v>
       </c>
       <c r="M61" s="1">
-        <v>19732240.0</v>
+        <v>9998580.0</v>
       </c>
       <c r="N61" s="1">
-        <v>19732240.0</v>
+        <v>10001083.44</v>
       </c>
       <c r="O61" s="1">
-        <v>0.37</v>
+        <v>0.16</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="B62" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="C62" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>97.9945</v>
+        <v>100.0135</v>
       </c>
       <c r="E62" s="1">
-        <v>97.775605</v>
+        <v>100.0</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>29332681.5</v>
+        <v>30000000.0</v>
       </c>
       <c r="I62" s="1">
-        <v>65668.5</v>
+        <v>4050.0</v>
       </c>
       <c r="J62" s="1">
-        <v>0.22387486121922</v>
+        <v>0.0135</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
-      <c r="L62">
-        <v>0.0</v>
+      <c r="L62" t="s">
+        <v>164</v>
       </c>
       <c r="M62" s="1">
-        <v>29398350.0</v>
+        <v>30004050.0</v>
       </c>
       <c r="N62" s="1">
-        <v>29398350.0</v>
+        <v>30170620.92</v>
       </c>
       <c r="O62" s="1">
-        <v>0.55</v>
+        <v>0.5</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="B63" t="s">
-        <v>162</v>
+        <v>166</v>
       </c>
       <c r="C63" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>100.0005</v>
+        <v>99.9493</v>
       </c>
       <c r="E63" s="1">
-        <v>100.0</v>
+        <v>97.94505827</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>20000000.0</v>
+        <v>14691758.74</v>
       </c>
       <c r="I63" s="1">
-        <v>100.0</v>
+        <v>300636.26</v>
       </c>
       <c r="J63" s="1">
-        <v>0.0005</v>
+        <v>2.0462918383044</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
-      <c r="L63" t="s">
-        <v>163</v>
+      <c r="L63">
+        <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>20000100.0</v>
+        <v>14992395.0</v>
       </c>
       <c r="N63" s="1">
-        <v>20156939.33</v>
+        <v>14992395.0</v>
       </c>
       <c r="O63" s="1">
-        <v>0.38</v>
+        <v>0.25</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="B64" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="C64" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>100.0182</v>
+        <v>98.4172</v>
       </c>
       <c r="E64" s="1">
-        <v>100.0</v>
+        <v>97.7959084</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>20000000.0</v>
+        <v>19559181.68</v>
       </c>
       <c r="I64" s="1">
-        <v>3640.0</v>
+        <v>124258.32</v>
       </c>
       <c r="J64" s="1">
-        <v>0.0182</v>
+        <v>0.63529406307964</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
-      <c r="L64" t="s">
-        <v>166</v>
+      <c r="L64">
+        <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>20003640.0</v>
+        <v>19683440.0</v>
       </c>
       <c r="N64" s="1">
-        <v>20422347.33</v>
+        <v>19683440.0</v>
       </c>
       <c r="O64" s="1">
-        <v>0.38</v>
+        <v>0.32</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B65" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="C65" s="1">
-        <v>10000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>99.8211</v>
+        <v>98.1549</v>
       </c>
       <c r="E65" s="1">
-        <v>99.7875357</v>
+        <v>97.78527224</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>9978753.57</v>
+        <v>24446318.06</v>
       </c>
       <c r="I65" s="1">
-        <v>3356.43</v>
+        <v>92406.94</v>
       </c>
       <c r="J65" s="1">
-        <v>0.033635763990512</v>
+        <v>0.37799941804406</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>9982110.0</v>
+        <v>24538725.0</v>
       </c>
       <c r="N65" s="1">
-        <v>9982110.0</v>
+        <v>24538725.0</v>
       </c>
       <c r="O65" s="1">
-        <v>0.19</v>
+        <v>0.4</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B66" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="C66" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>99.6167</v>
+        <v>98.8895</v>
       </c>
       <c r="E66" s="1">
-        <v>99.4878861</v>
+        <v>98.376783</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>19897577.22</v>
+        <v>24594195.75</v>
       </c>
       <c r="I66" s="1">
-        <v>25762.78</v>
+        <v>128179.25</v>
       </c>
       <c r="J66" s="1">
-        <v>0.12947696955841</v>
+        <v>0.52117683091955</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>19923340.0</v>
+        <v>24722375.0</v>
       </c>
       <c r="N66" s="1">
-        <v>19923340.0</v>
+        <v>24722375.0</v>
       </c>
       <c r="O66" s="1">
-        <v>0.37</v>
+        <v>0.41</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B67" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="C67" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>99.5484</v>
+        <v>98.6421</v>
       </c>
       <c r="E67" s="1">
-        <v>99.2427776</v>
+        <v>98.185719</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>29772833.28</v>
+        <v>24546429.75</v>
       </c>
       <c r="I67" s="1">
-        <v>91686.72</v>
+        <v>114095.25</v>
       </c>
       <c r="J67" s="1">
-        <v>0.30795429893329</v>
+        <v>0.46481403268025</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>29864520.0</v>
+        <v>24660525.0</v>
       </c>
       <c r="N67" s="1">
-        <v>29864520.0</v>
+        <v>24660525.0</v>
       </c>
       <c r="O67" s="1">
-        <v>0.56</v>
+        <v>0.41</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B68" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="C68" s="1">
-        <v>40000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>98.6147</v>
+        <v>98.4009</v>
       </c>
       <c r="E68" s="1">
-        <v>97.9014285</v>
+        <v>97.990834</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>39160571.4</v>
+        <v>24497708.5</v>
       </c>
       <c r="I68" s="1">
-        <v>285308.6</v>
+        <v>102516.5</v>
       </c>
       <c r="J68" s="1">
-        <v>0.72856087079465</v>
+        <v>0.41847383399145</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>39445880.0</v>
+        <v>24600225.0</v>
       </c>
       <c r="N68" s="1">
-        <v>39445880.0</v>
+        <v>24600225.0</v>
       </c>
       <c r="O68" s="1">
-        <v>0.74</v>
+        <v>0.4</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B69" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="C69" s="1">
-        <v>50000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>99.9451</v>
+        <v>99.3199</v>
       </c>
       <c r="E69" s="1">
-        <v>99.94114578</v>
+        <v>97.85057616</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>49970572.89</v>
+        <v>12231322.02</v>
       </c>
       <c r="I69" s="1">
-        <v>1977.11</v>
+        <v>183665.48</v>
       </c>
       <c r="J69" s="1">
-        <v>0.003956548595815</v>
+        <v>1.5015995793397</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>49972550.0</v>
+        <v>12414987.5</v>
       </c>
       <c r="N69" s="1">
-        <v>49972550.0</v>
+        <v>12414987.5</v>
       </c>
       <c r="O69" s="1">
-        <v>0.93</v>
+        <v>0.2</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B70" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="C70" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>98.1762</v>
+        <v>99.0831</v>
       </c>
       <c r="E70" s="1">
-        <v>98.20184247</v>
+        <v>97.86267907</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>14730276.37</v>
+        <v>14679401.86</v>
       </c>
       <c r="I70" s="1">
-        <v>-3846.37</v>
+        <v>183063.14</v>
       </c>
       <c r="J70" s="1">
-        <v>-0.026112001590368</v>
+        <v>1.2470749267981</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>14726430.0</v>
+        <v>14862465.0</v>
       </c>
       <c r="N70" s="1">
-        <v>14726430.0</v>
+        <v>14862465.0</v>
       </c>
       <c r="O70" s="1">
-        <v>0.28</v>
+        <v>0.24</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B71" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="C71" s="1">
-        <v>12500000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>98.1762</v>
+        <v>99.291</v>
       </c>
       <c r="E71" s="1">
-        <v>98.15917464</v>
+        <v>97.85299653</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>12269896.83</v>
+        <v>14677949.48</v>
       </c>
       <c r="I71" s="1">
-        <v>2128.17</v>
+        <v>215700.52</v>
       </c>
       <c r="J71" s="1">
-        <v>0.017344644616706</v>
+        <v>1.4695548604654</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>12272025.0</v>
+        <v>14893650.0</v>
       </c>
       <c r="N71" s="1">
-        <v>12272025.0</v>
+        <v>14893650.0</v>
       </c>
       <c r="O71" s="1">
-        <v>0.23</v>
+        <v>0.25</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="B72" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="C72" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>99.6518</v>
+        <v>98.0382</v>
       </c>
       <c r="E72" s="1">
-        <v>98.22903955</v>
+        <v>97.80703052</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>19645807.91</v>
+        <v>24451757.63</v>
       </c>
       <c r="I72" s="1">
-        <v>284552.09</v>
+        <v>57792.37</v>
       </c>
       <c r="J72" s="1">
-        <v>1.4484112402176</v>
+        <v>0.23635262084021</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>19930360.0</v>
+        <v>24509550.0</v>
       </c>
       <c r="N72" s="1">
-        <v>19930360.0</v>
+        <v>24509550.0</v>
       </c>
       <c r="O72" s="1">
-        <v>0.37</v>
+        <v>0.4</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="B73" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="C73" s="1">
-        <v>25000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>97.8974</v>
+        <v>97.2712</v>
       </c>
       <c r="E73" s="1">
-        <v>97.87169836</v>
+        <v>97.4144579</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>24467924.59</v>
+        <v>9741445.79</v>
       </c>
       <c r="I73" s="1">
-        <v>6425.41</v>
+        <v>-14325.79</v>
       </c>
       <c r="J73" s="1">
-        <v>0.026260543579679</v>
+        <v>-0.14706020347314</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>24474350.0</v>
+        <v>9727120.0</v>
       </c>
       <c r="N73" s="1">
-        <v>24474350.0</v>
+        <v>9727120.0</v>
       </c>
       <c r="O73" s="1">
-        <v>0.46</v>
+        <v>0.16</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="B74" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="C74" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>97.7887</v>
+        <v>99.6659</v>
       </c>
       <c r="E74" s="1">
-        <v>97.80461245</v>
+        <v>99.42955057</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>19560922.49</v>
+        <v>29828865.17</v>
       </c>
       <c r="I74" s="1">
-        <v>-3182.49</v>
+        <v>70904.83</v>
       </c>
       <c r="J74" s="1">
-        <v>-0.016269631463582</v>
+        <v>0.23770542256938</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>19557740.0</v>
+        <v>29899770.0</v>
       </c>
       <c r="N74" s="1">
-        <v>19557740.0</v>
+        <v>29899770.0</v>
       </c>
       <c r="O74" s="1">
-        <v>0.37</v>
+        <v>0.49</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="B75" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="C75" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>97.9173</v>
+        <v>99.6344</v>
       </c>
       <c r="E75" s="1">
-        <v>97.78527225</v>
+        <v>99.6210388</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>19557054.45</v>
+        <v>14943155.82</v>
       </c>
       <c r="I75" s="1">
-        <v>26405.55</v>
+        <v>2004.18</v>
       </c>
       <c r="J75" s="1">
-        <v>0.13501803181818</v>
+        <v>0.013412026376099</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>19583460.0</v>
+        <v>14945160.0</v>
       </c>
       <c r="N75" s="1">
-        <v>19583460.0</v>
+        <v>14945160.0</v>
       </c>
       <c r="O75" s="1">
-        <v>0.37</v>
+        <v>0.25</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="B76" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="C76" s="1">
-        <v>30000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>99.3186</v>
+        <v>98.7749</v>
       </c>
       <c r="E76" s="1">
-        <v>98.92074717</v>
+        <v>98.523084</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>29676224.15</v>
+        <v>4926154.2</v>
       </c>
       <c r="I76" s="1">
-        <v>119355.85</v>
+        <v>12590.8</v>
       </c>
       <c r="J76" s="1">
-        <v>0.4021935182748</v>
+        <v>0.25559086234044</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>29795580.0</v>
+        <v>4938745.0</v>
       </c>
       <c r="N76" s="1">
-        <v>29795580.0</v>
+        <v>4938745.0</v>
       </c>
       <c r="O76" s="1">
-        <v>0.56</v>
+        <v>0.08</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="B77" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="C77" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>97.8934</v>
+        <v>99.6215</v>
       </c>
       <c r="E77" s="1">
-        <v>97.81428545</v>
+        <v>98.503513</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>19562857.09</v>
+        <v>9850351.3</v>
       </c>
       <c r="I77" s="1">
-        <v>15822.91</v>
+        <v>111798.7</v>
       </c>
       <c r="J77" s="1">
-        <v>0.080882408572561</v>
+        <v>1.1349717040041</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>19578680.0</v>
+        <v>9962150.0</v>
       </c>
       <c r="N77" s="1">
-        <v>19578680.0</v>
+        <v>9962150.0</v>
       </c>
       <c r="O77" s="1">
-        <v>0.37</v>
+        <v>0.16</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="B78" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="C78" s="1">
-        <v>30000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>99.7556</v>
+        <v>99.1965</v>
       </c>
       <c r="E78" s="1">
-        <v>97.98818017</v>
+        <v>97.87236358</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>29396454.05</v>
+        <v>39148945.43</v>
       </c>
       <c r="I78" s="1">
-        <v>530225.95</v>
+        <v>529654.57</v>
       </c>
       <c r="J78" s="1">
-        <v>1.803707171954</v>
+        <v>1.3529216794538</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>29926680.0</v>
+        <v>39678600.0</v>
       </c>
       <c r="N78" s="1">
-        <v>29926680.0</v>
+        <v>39678600.0</v>
       </c>
       <c r="O78" s="1">
-        <v>0.56</v>
+        <v>0.65</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="B79" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="C79" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>99.6899</v>
+        <v>97.8364</v>
       </c>
       <c r="E79" s="1">
-        <v>99.66048992</v>
+        <v>97.8233224</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>24915122.48</v>
+        <v>19564664.48</v>
       </c>
       <c r="I79" s="1">
-        <v>7352.52</v>
+        <v>2615.52</v>
       </c>
       <c r="J79" s="1">
-        <v>0.029510270342448</v>
+        <v>0.01336859112853</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>24922475.0</v>
+        <v>19567280.0</v>
       </c>
       <c r="N79" s="1">
-        <v>24922475.0</v>
+        <v>19567280.0</v>
       </c>
       <c r="O79" s="1">
-        <v>0.47</v>
+        <v>0.32</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="B80" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="C80" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>99.9641</v>
+        <v>97.335</v>
       </c>
       <c r="E80" s="1">
-        <v>99.8160612</v>
+        <v>97.34254845</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>14972409.18</v>
+        <v>19468509.69</v>
       </c>
       <c r="I80" s="1">
-        <v>22205.82</v>
+        <v>-1509.69</v>
       </c>
       <c r="J80" s="1">
-        <v>0.14831160258205</v>
+        <v>-0.0077545226832409</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>14994615.0</v>
+        <v>19467000.0</v>
       </c>
       <c r="N80" s="1">
-        <v>14994615.0</v>
+        <v>19467000.0</v>
       </c>
       <c r="O80" s="1">
-        <v>0.28</v>
+        <v>0.32</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="B81" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="C81" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>97.4419</v>
+        <v>98.3284</v>
       </c>
       <c r="E81" s="1">
-        <v>97.46047776</v>
+        <v>98.3075804</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>24365119.44</v>
+        <v>19661516.08</v>
       </c>
       <c r="I81" s="1">
-        <v>-4644.44</v>
+        <v>4163.92</v>
       </c>
       <c r="J81" s="1">
-        <v>-0.019061839657454</v>
+        <v>0.021178020977922</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>24360475.0</v>
+        <v>19665680.0</v>
       </c>
       <c r="N81" s="1">
-        <v>24360475.0</v>
+        <v>19665680.0</v>
       </c>
       <c r="O81" s="1">
-        <v>0.46</v>
+        <v>0.32</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="B82" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="C82" s="1">
-        <v>30000000.0</v>
+        <v>34000000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>97.8856</v>
+        <v>99.9123</v>
       </c>
       <c r="E82" s="1">
-        <v>97.77932293</v>
+        <v>99.81013894</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>29333796.88</v>
+        <v>33935447.24</v>
       </c>
       <c r="I82" s="1">
-        <v>31883.12</v>
+        <v>34734.76</v>
       </c>
       <c r="J82" s="1">
-        <v>0.10869073693538</v>
+        <v>0.10235539185427</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>29365680.0</v>
+        <v>33970182.0</v>
       </c>
       <c r="N82" s="1">
-        <v>29365680.0</v>
+        <v>33970182.0</v>
       </c>
       <c r="O82" s="1">
-        <v>0.55</v>
+        <v>0.56</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="B83" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="C83" s="1">
-        <v>28600000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>99.3145</v>
+        <v>98.7318</v>
       </c>
       <c r="E83" s="1">
-        <v>98.04874822</v>
+        <v>97.804612</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>28041941.99</v>
+        <v>24451153.0</v>
       </c>
       <c r="I83" s="1">
-        <v>362005.01</v>
+        <v>231797.0</v>
       </c>
       <c r="J83" s="1">
-        <v>1.2909412983205</v>
+        <v>0.94800028448556</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>28403947.0</v>
+        <v>24682950.0</v>
       </c>
       <c r="N83" s="1">
-        <v>28403947.0</v>
+        <v>24682950.0</v>
       </c>
       <c r="O83" s="1">
-        <v>0.53</v>
+        <v>0.41</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="B84" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="C84" s="1">
-        <v>13000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>97.9273</v>
+        <v>98.2274</v>
       </c>
       <c r="E84" s="1">
-        <v>97.75025085</v>
+        <v>97.780438</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>12707532.61</v>
+        <v>39112175.2</v>
       </c>
       <c r="I84" s="1">
-        <v>23016.39</v>
+        <v>178784.8</v>
       </c>
       <c r="J84" s="1">
-        <v>0.18112398926199</v>
+        <v>0.45710779082417</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>12730549.0</v>
+        <v>39290960.0</v>
       </c>
       <c r="N84" s="1">
-        <v>12730549.0</v>
+        <v>39290960.0</v>
       </c>
       <c r="O84" s="1">
-        <v>0.24</v>
+        <v>0.65</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="B85" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="C85" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>97.429</v>
+        <v>99.9117</v>
       </c>
       <c r="E85" s="1">
-        <v>97.42790335</v>
+        <v>97.8035629</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>19485580.67</v>
+        <v>19560712.58</v>
       </c>
       <c r="I85" s="1">
-        <v>219.33</v>
+        <v>421627.42</v>
       </c>
       <c r="J85" s="1">
-        <v>0.0011256015600176</v>
+        <v>2.1554808817706</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>19485800.0</v>
+        <v>19982340.0</v>
       </c>
       <c r="N85" s="1">
-        <v>19485800.0</v>
+        <v>19982340.0</v>
       </c>
       <c r="O85" s="1">
-        <v>0.36</v>
+        <v>0.33</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="B86" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="C86" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>99.5744</v>
+        <v>98.9093</v>
       </c>
       <c r="E86" s="1">
-        <v>98.05766825</v>
+        <v>97.8626791</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>19611533.65</v>
+        <v>19572535.82</v>
       </c>
       <c r="I86" s="1">
-        <v>303346.35</v>
+        <v>209324.18</v>
       </c>
       <c r="J86" s="1">
-        <v>1.5467752569162</v>
+        <v>1.0694791003325</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>19914880.0</v>
+        <v>19781860.0</v>
       </c>
       <c r="N86" s="1">
-        <v>19914880.0</v>
+        <v>19781860.0</v>
       </c>
       <c r="O86" s="1">
-        <v>0.37</v>
+        <v>0.33</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="B87" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="C87" s="1">
-        <v>40000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>100.0159</v>
+        <v>98.2062</v>
       </c>
       <c r="E87" s="1">
-        <v>100.0</v>
+        <v>97.775605</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>40000000.0</v>
+        <v>29332681.5</v>
       </c>
       <c r="I87" s="1">
-        <v>6360.0</v>
+        <v>129178.5</v>
       </c>
       <c r="J87" s="1">
-        <v>0.0159</v>
+        <v>0.44039103618945</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
-      <c r="L87" t="s">
-        <v>212</v>
+      <c r="L87">
+        <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>40006360.0</v>
+        <v>29461860.0</v>
       </c>
       <c r="N87" s="1">
-        <v>40174628.0</v>
+        <v>29461860.0</v>
       </c>
       <c r="O87" s="1">
-        <v>0.75</v>
+        <v>0.48</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="B88" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="C88" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>100.009</v>
+        <v>99.9775</v>
       </c>
       <c r="E88" s="1">
         <v>100.0</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I88" s="1">
-        <v>2700.0</v>
+        <v>-4500.0</v>
       </c>
       <c r="J88" s="1">
-        <v>0.009</v>
+        <v>-0.0225</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="M88" s="1">
-        <v>30002700.0</v>
+        <v>19995500.0</v>
       </c>
       <c r="N88" s="1">
-        <v>30620895.08</v>
+        <v>20204426.67</v>
       </c>
       <c r="O88" s="1">
-        <v>0.57</v>
+        <v>0.33</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="B89" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="C89" s="1">
-        <v>45000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>100.0087</v>
+        <v>99.9034</v>
       </c>
       <c r="E89" s="1">
-        <v>100.0</v>
+        <v>99.82995632</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>45000000.0</v>
+        <v>24957489.08</v>
       </c>
       <c r="I89" s="1">
-        <v>3915.0</v>
+        <v>18360.92</v>
       </c>
       <c r="J89" s="1">
-        <v>0.0087</v>
+        <v>0.073568779059243</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
-      <c r="L89" t="s">
-        <v>218</v>
+      <c r="L89">
+        <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>45003915.0</v>
+        <v>24975850.0</v>
       </c>
       <c r="N89" s="1">
-        <v>46007503.5</v>
+        <v>24975850.0</v>
       </c>
       <c r="O89" s="1">
-        <v>0.86</v>
+        <v>0.41</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B90" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="C90" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>99.9923</v>
+        <v>99.8714</v>
       </c>
       <c r="E90" s="1">
-        <v>100.0</v>
+        <v>99.4878861</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>20000000.0</v>
+        <v>19897577.22</v>
       </c>
       <c r="I90" s="1">
-        <v>-1540.0</v>
+        <v>76702.78</v>
       </c>
       <c r="J90" s="1">
-        <v>-0.0077</v>
+        <v>0.38548803782454</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
-      <c r="L90" t="s">
-        <v>221</v>
+      <c r="L90">
+        <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>19998460.0</v>
+        <v>19974280.0</v>
       </c>
       <c r="N90" s="1">
-        <v>20048315.56</v>
+        <v>19974280.0</v>
       </c>
       <c r="O90" s="1">
-        <v>0.38</v>
+        <v>0.33</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
         <v>222</v>
       </c>
       <c r="B91" t="s">
         <v>223</v>
       </c>
       <c r="C91" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>99.9755</v>
+        <v>99.7997</v>
       </c>
       <c r="E91" s="1">
-        <v>100.0</v>
+        <v>99.2427776</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>20000000.0</v>
+        <v>29772833.28</v>
       </c>
       <c r="I91" s="1">
-        <v>-4900.0</v>
+        <v>167076.72</v>
       </c>
       <c r="J91" s="1">
-        <v>-0.0245</v>
+        <v>0.56117171795079</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
-      <c r="L91" t="s">
-        <v>224</v>
+      <c r="L91">
+        <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>19995100.0</v>
+        <v>29939910.0</v>
       </c>
       <c r="N91" s="1">
-        <v>20011441.0</v>
+        <v>29939910.0</v>
       </c>
       <c r="O91" s="1">
-        <v>0.37</v>
+        <v>0.49</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
+        <v>224</v>
+      </c>
+      <c r="B92" t="s">
         <v>225</v>
       </c>
-      <c r="B92" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C92" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>100.0014</v>
+        <v>98.5835</v>
       </c>
       <c r="E92" s="1">
-        <v>100.0</v>
+        <v>98.49526593</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>20000000.0</v>
+        <v>29548579.78</v>
       </c>
       <c r="I92" s="1">
-        <v>280.0</v>
+        <v>26470.22</v>
       </c>
       <c r="J92" s="1">
-        <v>0.0014</v>
+        <v>0.089582038111748</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
-      <c r="L92" t="s">
-        <v>227</v>
+      <c r="L92">
+        <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>20000280.0</v>
+        <v>29575050.0</v>
       </c>
       <c r="N92" s="1">
-        <v>20049913.33</v>
+        <v>29575050.0</v>
       </c>
       <c r="O92" s="1">
-        <v>0.38</v>
+        <v>0.49</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
       <c r="B93" t="s">
-        <v>229</v>
+        <v>227</v>
       </c>
       <c r="C93" s="1">
-        <v>30000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>100.0237</v>
+        <v>98.7747</v>
       </c>
       <c r="E93" s="1">
-        <v>100.0</v>
+        <v>97.9014285</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>30000000.0</v>
+        <v>39160571.4</v>
       </c>
       <c r="I93" s="1">
-        <v>7110.0</v>
+        <v>349308.6</v>
       </c>
       <c r="J93" s="1">
-        <v>0.0237</v>
+        <v>0.89199055966788</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
-      <c r="L93" t="s">
-        <v>230</v>
+      <c r="L93">
+        <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>30007110.0</v>
+        <v>39509880.0</v>
       </c>
       <c r="N93" s="1">
-        <v>30605846.25</v>
+        <v>39509880.0</v>
       </c>
       <c r="O93" s="1">
-        <v>0.57</v>
+        <v>0.65</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>231</v>
+        <v>228</v>
       </c>
       <c r="B94" t="s">
-        <v>232</v>
+        <v>229</v>
       </c>
       <c r="C94" s="1">
-        <v>30000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>99.9956</v>
+        <v>98.4071</v>
       </c>
       <c r="E94" s="1">
-        <v>100.0</v>
+        <v>98.15917464</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>30000000.0</v>
+        <v>12269896.83</v>
       </c>
       <c r="I94" s="1">
-        <v>-1320.0</v>
+        <v>30990.67</v>
       </c>
       <c r="J94" s="1">
-        <v>-0.0044</v>
+        <v>0.25257482136466</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
-      <c r="L94" t="s">
-        <v>233</v>
+      <c r="L94">
+        <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>29998680.0</v>
+        <v>12300887.5</v>
       </c>
       <c r="N94" s="1">
-        <v>30127018.67</v>
+        <v>12300887.5</v>
       </c>
       <c r="O94" s="1">
-        <v>0.56</v>
+        <v>0.2</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>234</v>
+        <v>230</v>
       </c>
       <c r="B95" t="s">
-        <v>235</v>
+        <v>229</v>
       </c>
       <c r="C95" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>99.9859</v>
+        <v>98.4071</v>
       </c>
       <c r="E95" s="1">
-        <v>100.0</v>
+        <v>98.20184247</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>20000000.0</v>
+        <v>14730276.37</v>
       </c>
       <c r="I95" s="1">
-        <v>-2820.0</v>
+        <v>30788.63</v>
       </c>
       <c r="J95" s="1">
-        <v>-0.0141</v>
+        <v>0.20901596973907</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
-      <c r="L95" t="s">
-        <v>236</v>
+      <c r="L95">
+        <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>19997180.0</v>
+        <v>14761065.0</v>
       </c>
       <c r="N95" s="1">
-        <v>20039933.11</v>
+        <v>14761065.0</v>
       </c>
       <c r="O95" s="1">
-        <v>0.37</v>
+        <v>0.24</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>237</v>
+        <v>231</v>
       </c>
       <c r="B96" t="s">
-        <v>238</v>
+        <v>232</v>
       </c>
       <c r="C96" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>99.9866</v>
+        <v>99.8985</v>
       </c>
       <c r="E96" s="1">
-        <v>100.0</v>
+        <v>98.22903955</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>10000000.0</v>
+        <v>19645807.91</v>
       </c>
       <c r="I96" s="1">
-        <v>-1340.0</v>
+        <v>333892.09</v>
       </c>
       <c r="J96" s="1">
-        <v>-0.0134</v>
+        <v>1.6995589671323</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
-      <c r="L96" t="s">
-        <v>239</v>
+      <c r="L96">
+        <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>9998660.0</v>
+        <v>19979700.0</v>
       </c>
       <c r="N96" s="1">
-        <v>10039368.06</v>
+        <v>19979700.0</v>
       </c>
       <c r="O96" s="1">
-        <v>0.19</v>
+        <v>0.33</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>240</v>
+        <v>233</v>
       </c>
       <c r="B97" t="s">
-        <v>241</v>
+        <v>234</v>
       </c>
       <c r="C97" s="1">
-        <v>10000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>100.0061</v>
+        <v>98.0929</v>
       </c>
       <c r="E97" s="1">
-        <v>100.0</v>
+        <v>97.87169836</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>10000000.0</v>
+        <v>24467924.59</v>
       </c>
       <c r="I97" s="1">
-        <v>610.0</v>
+        <v>55300.41</v>
       </c>
       <c r="J97" s="1">
-        <v>0.0061</v>
+        <v>0.22601185399517</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
-      <c r="L97" t="s">
-        <v>242</v>
+      <c r="L97">
+        <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>10000610.0</v>
+        <v>24523225.0</v>
       </c>
       <c r="N97" s="1">
-        <v>10040054.17</v>
+        <v>24523225.0</v>
       </c>
       <c r="O97" s="1">
-        <v>0.19</v>
+        <v>0.4</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>243</v>
+        <v>235</v>
       </c>
       <c r="B98" t="s">
-        <v>244</v>
+        <v>236</v>
       </c>
       <c r="C98" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>99.9971</v>
+        <v>97.9229</v>
       </c>
       <c r="E98" s="1">
-        <v>100.0</v>
+        <v>97.80461245</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>20000000.0</v>
+        <v>19560922.49</v>
       </c>
       <c r="I98" s="1">
-        <v>-580.0</v>
+        <v>23657.51</v>
       </c>
       <c r="J98" s="1">
-        <v>-0.0029</v>
+        <v>0.12094271122486</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
-      <c r="L98" t="s">
-        <v>245</v>
+      <c r="L98">
+        <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>19999420.0</v>
+        <v>19584580.0</v>
       </c>
       <c r="N98" s="1">
-        <v>20040850.89</v>
+        <v>19584580.0</v>
       </c>
       <c r="O98" s="1">
-        <v>0.37</v>
+        <v>0.32</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>246</v>
+        <v>237</v>
       </c>
       <c r="B99" t="s">
-        <v>247</v>
+        <v>238</v>
       </c>
       <c r="C99" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>100.0086</v>
+        <v>98.0642</v>
       </c>
       <c r="E99" s="1">
-        <v>100.0</v>
+        <v>97.78527225</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>25000000.0</v>
+        <v>19557054.45</v>
       </c>
       <c r="I99" s="1">
-        <v>2150.0</v>
+        <v>55785.55</v>
       </c>
       <c r="J99" s="1">
-        <v>0.0086</v>
+        <v>0.28524515357168</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
-      <c r="L99" t="s">
-        <v>248</v>
+      <c r="L99">
+        <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>25002150.0</v>
+        <v>19612840.0</v>
       </c>
       <c r="N99" s="1">
-        <v>25092142.64</v>
+        <v>19612840.0</v>
       </c>
       <c r="O99" s="1">
-        <v>0.47</v>
+        <v>0.32</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>249</v>
+        <v>239</v>
       </c>
       <c r="B100" t="s">
-        <v>250</v>
+        <v>240</v>
       </c>
       <c r="C100" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>100.0176</v>
+        <v>99.9385</v>
       </c>
       <c r="E100" s="1">
-        <v>100.0</v>
+        <v>99.826856</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>20000000.0</v>
+        <v>19965371.2</v>
       </c>
       <c r="I100" s="1">
-        <v>3520.0</v>
+        <v>22328.8</v>
       </c>
       <c r="J100" s="1">
-        <v>0.0176</v>
+        <v>0.11183764016369</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
-      <c r="L100" t="s">
-        <v>50</v>
+      <c r="L100">
+        <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>20003520.0</v>
+        <v>19987700.0</v>
       </c>
       <c r="N100" s="1">
-        <v>20420399.56</v>
+        <v>19987700.0</v>
       </c>
       <c r="O100" s="1">
-        <v>0.38</v>
+        <v>0.33</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>251</v>
+        <v>241</v>
       </c>
       <c r="B101" t="s">
-        <v>252</v>
+        <v>242</v>
       </c>
       <c r="C101" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>100.018</v>
+        <v>99.5604</v>
       </c>
       <c r="E101" s="1">
-        <v>100.0</v>
+        <v>98.92074717</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>25000000.0</v>
+        <v>29676224.15</v>
       </c>
       <c r="I101" s="1">
-        <v>4500.0</v>
+        <v>191895.85</v>
       </c>
       <c r="J101" s="1">
-        <v>0.018</v>
+        <v>0.64663162345065</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
-      <c r="L101" t="s">
-        <v>253</v>
+      <c r="L101">
+        <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>25004500.0</v>
+        <v>29868120.0</v>
       </c>
       <c r="N101" s="1">
-        <v>25110976.67</v>
+        <v>29868120.0</v>
       </c>
       <c r="O101" s="1">
-        <v>0.47</v>
+        <v>0.49</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>254</v>
+        <v>243</v>
       </c>
       <c r="B102" t="s">
-        <v>255</v>
+        <v>244</v>
       </c>
       <c r="C102" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>100.0176</v>
+        <v>98.8148</v>
       </c>
       <c r="E102" s="1">
-        <v>100.0</v>
+        <v>98.7674237</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>25000000.0</v>
+        <v>29630227.11</v>
       </c>
       <c r="I102" s="1">
-        <v>4400.0</v>
+        <v>14212.89</v>
       </c>
       <c r="J102" s="1">
-        <v>0.0176</v>
+        <v>0.047967536486426</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
-      <c r="L102" t="s">
-        <v>256</v>
+      <c r="L102">
+        <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>25004400.0</v>
+        <v>29644440.0</v>
       </c>
       <c r="N102" s="1">
-        <v>25110404.44</v>
+        <v>29644440.0</v>
       </c>
       <c r="O102" s="1">
-        <v>0.47</v>
+        <v>0.49</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>257</v>
+        <v>245</v>
       </c>
       <c r="B103" t="s">
-        <v>258</v>
+        <v>246</v>
       </c>
       <c r="C103" s="1">
-        <v>17000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>100.0168</v>
+        <v>98.0468</v>
       </c>
       <c r="E103" s="1">
-        <v>100.0</v>
+        <v>97.81428545</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>17000000.0</v>
+        <v>19562857.09</v>
       </c>
       <c r="I103" s="1">
-        <v>2856.0</v>
+        <v>46502.91</v>
       </c>
       <c r="J103" s="1">
-        <v>0.0168</v>
+        <v>0.23771021679533</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
-      <c r="L103" t="s">
-        <v>259</v>
+      <c r="L103">
+        <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>17002856.0</v>
+        <v>19609360.0</v>
       </c>
       <c r="N103" s="1">
-        <v>17072059.69</v>
+        <v>19609360.0</v>
       </c>
       <c r="O103" s="1">
         <v>0.32</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>260</v>
+        <v>247</v>
       </c>
       <c r="B104" t="s">
-        <v>261</v>
+        <v>248</v>
       </c>
       <c r="C104" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>100.0357</v>
+        <v>99.9889</v>
       </c>
       <c r="E104" s="1">
-        <v>100.0</v>
+        <v>97.98818017</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>25000000.0</v>
+        <v>29396454.05</v>
       </c>
       <c r="I104" s="1">
-        <v>8925.0</v>
+        <v>600215.95</v>
       </c>
       <c r="J104" s="1">
-        <v>0.0357</v>
+        <v>2.0417971126011</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
-      <c r="L104" t="s">
-        <v>262</v>
+      <c r="L104">
+        <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>25008925.0</v>
+        <v>29996670.0</v>
       </c>
       <c r="N104" s="1">
-        <v>25203251.94</v>
+        <v>29996670.0</v>
       </c>
       <c r="O104" s="1">
-        <v>0.47</v>
+        <v>0.49</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>263</v>
+        <v>249</v>
       </c>
       <c r="B105" t="s">
-        <v>264</v>
+        <v>250</v>
       </c>
       <c r="C105" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>100.0382</v>
+        <v>97.3796</v>
       </c>
       <c r="E105" s="1">
-        <v>100.0</v>
+        <v>97.3712995</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>25000000.0</v>
+        <v>29211389.85</v>
       </c>
       <c r="I105" s="1">
-        <v>9550.0</v>
+        <v>2490.15</v>
       </c>
       <c r="J105" s="1">
-        <v>0.0382</v>
+        <v>0.0085245858303452</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
-      <c r="L105" t="s">
-        <v>265</v>
+      <c r="L105">
+        <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>25009550.0</v>
+        <v>29213880.0</v>
       </c>
       <c r="N105" s="1">
-        <v>25203015.83</v>
+        <v>29213880.0</v>
       </c>
       <c r="O105" s="1">
-        <v>0.47</v>
+        <v>0.48</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>266</v>
+        <v>251</v>
       </c>
       <c r="B106" t="s">
-        <v>267</v>
+        <v>252</v>
       </c>
       <c r="C106" s="1">
-        <v>10000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>98.3339</v>
+        <v>99.9405</v>
       </c>
       <c r="E106" s="1">
-        <v>97.8384763</v>
+        <v>99.66048992</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>9783847.63</v>
+        <v>24915122.48</v>
       </c>
       <c r="I106" s="1">
-        <v>49542.37</v>
+        <v>70002.52</v>
       </c>
       <c r="J106" s="1">
-        <v>0.50636898563393</v>
+        <v>0.28096398103679</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106">
         <v>0.0</v>
       </c>
       <c r="M106" s="1">
-        <v>9833390.0</v>
+        <v>24985125.0</v>
       </c>
       <c r="N106" s="1">
-        <v>9833390.0</v>
+        <v>24985125.0</v>
       </c>
       <c r="O106" s="1">
-        <v>0.18</v>
+        <v>0.41</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>268</v>
+        <v>253</v>
       </c>
       <c r="B107" t="s">
-        <v>269</v>
+        <v>254</v>
       </c>
       <c r="C107" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>99.7756</v>
+        <v>99.7326</v>
       </c>
       <c r="E107" s="1">
-        <v>99.46908375</v>
+        <v>99.50867593</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>19893816.75</v>
+        <v>14926301.39</v>
       </c>
       <c r="I107" s="1">
-        <v>61303.25</v>
+        <v>33588.61</v>
       </c>
       <c r="J107" s="1">
-        <v>0.30815228053209</v>
+        <v>0.22502969169913</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107">
         <v>0.0</v>
       </c>
       <c r="M107" s="1">
-        <v>19955120.0</v>
+        <v>14959890.0</v>
       </c>
       <c r="N107" s="1">
-        <v>19955120.0</v>
+        <v>14959890.0</v>
       </c>
       <c r="O107" s="1">
-        <v>0.37</v>
+        <v>0.25</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>270</v>
+        <v>255</v>
       </c>
       <c r="B108" t="s">
-        <v>271</v>
+        <v>256</v>
       </c>
       <c r="C108" s="1">
-        <v>10000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>99.7319</v>
+        <v>97.6216</v>
       </c>
       <c r="E108" s="1">
-        <v>99.467847</v>
+        <v>97.46047776</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>9946784.7</v>
+        <v>24365119.44</v>
       </c>
       <c r="I108" s="1">
-        <v>26405.3</v>
+        <v>40280.56</v>
       </c>
       <c r="J108" s="1">
-        <v>0.26546568359924</v>
+        <v>0.16532059323244</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108">
         <v>0.0</v>
       </c>
       <c r="M108" s="1">
-        <v>9973190.0</v>
+        <v>24405400.0</v>
       </c>
       <c r="N108" s="1">
-        <v>9973190.0</v>
+        <v>24405400.0</v>
       </c>
       <c r="O108" s="1">
-        <v>0.19</v>
+        <v>0.4</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>272</v>
+        <v>257</v>
       </c>
       <c r="B109" t="s">
-        <v>273</v>
+        <v>258</v>
       </c>
       <c r="C109" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>99.9827</v>
+        <v>98.0835</v>
       </c>
       <c r="E109" s="1">
-        <v>99.836933</v>
+        <v>97.77932293</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>9983693.3</v>
+        <v>29333796.88</v>
       </c>
       <c r="I109" s="1">
-        <v>14576.7</v>
+        <v>91253.12</v>
       </c>
       <c r="J109" s="1">
-        <v>0.14600508611377</v>
+        <v>0.31108526582257</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109">
         <v>0.0</v>
       </c>
       <c r="M109" s="1">
-        <v>9998270.0</v>
+        <v>29425050.0</v>
       </c>
       <c r="N109" s="1">
-        <v>9998270.0</v>
+        <v>29425050.0</v>
       </c>
       <c r="O109" s="1">
-        <v>0.19</v>
+        <v>0.48</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="B110" t="s">
-        <v>275</v>
+        <v>260</v>
       </c>
       <c r="C110" s="1">
-        <v>10000000.0</v>
+        <v>28600000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>98.3771</v>
+        <v>99.5758</v>
       </c>
       <c r="E110" s="1">
-        <v>97.7417847</v>
+        <v>98.04874822</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>9774178.47</v>
+        <v>28041941.99</v>
       </c>
       <c r="I110" s="1">
-        <v>63531.53</v>
+        <v>436736.81</v>
       </c>
       <c r="J110" s="1">
-        <v>0.64999355388279</v>
+        <v>1.5574413860343</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
       <c r="L110">
         <v>0.0</v>
       </c>
       <c r="M110" s="1">
-        <v>9837710.0</v>
+        <v>28478678.8</v>
       </c>
       <c r="N110" s="1">
-        <v>9837710.0</v>
+        <v>28478678.8</v>
       </c>
       <c r="O110" s="1">
-        <v>0.18</v>
+        <v>0.47</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>276</v>
+        <v>261</v>
       </c>
       <c r="B111" t="s">
-        <v>277</v>
+        <v>262</v>
       </c>
       <c r="C111" s="1">
-        <v>10000000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>98.4664</v>
+        <v>98.1584</v>
       </c>
       <c r="E111" s="1">
-        <v>97.7707721</v>
+        <v>97.75025085</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>9777077.21</v>
+        <v>12707532.61</v>
       </c>
       <c r="I111" s="1">
-        <v>69562.79</v>
+        <v>53059.39</v>
       </c>
       <c r="J111" s="1">
-        <v>0.71148860243071</v>
+        <v>0.41754281990389</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111">
         <v>0.0</v>
       </c>
       <c r="M111" s="1">
-        <v>9846640.0</v>
+        <v>12760592.0</v>
       </c>
       <c r="N111" s="1">
-        <v>9846640.0</v>
+        <v>12760592.0</v>
       </c>
       <c r="O111" s="1">
-        <v>0.18</v>
+        <v>0.21</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>278</v>
+        <v>263</v>
       </c>
       <c r="B112" t="s">
-        <v>279</v>
+        <v>264</v>
       </c>
       <c r="C112" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>98.6183</v>
+        <v>97.6218</v>
       </c>
       <c r="E112" s="1">
-        <v>97.8229635</v>
+        <v>97.42790335</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>9782296.35</v>
+        <v>19485580.67</v>
       </c>
       <c r="I112" s="1">
-        <v>79533.65</v>
+        <v>38779.33</v>
       </c>
       <c r="J112" s="1">
-        <v>0.81303660361915</v>
+        <v>0.1990155215631</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112">
         <v>0.0</v>
       </c>
       <c r="M112" s="1">
-        <v>9861830.0</v>
+        <v>19524360.0</v>
       </c>
       <c r="N112" s="1">
-        <v>9861830.0</v>
+        <v>19524360.0</v>
       </c>
       <c r="O112" s="1">
-        <v>0.18</v>
+        <v>0.32</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>280</v>
+        <v>265</v>
       </c>
       <c r="B113" t="s">
-        <v>281</v>
+        <v>266</v>
       </c>
       <c r="C113" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>99.9836</v>
+        <v>99.8259</v>
       </c>
       <c r="E113" s="1">
-        <v>100.0</v>
+        <v>98.05766825</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>25000000.0</v>
+        <v>19611533.65</v>
       </c>
       <c r="I113" s="1">
-        <v>-4100.0</v>
+        <v>353646.35</v>
       </c>
       <c r="J113" s="1">
-        <v>-0.0164</v>
+        <v>1.8032569829132</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
-      <c r="L113" t="s">
-        <v>282</v>
+      <c r="L113">
+        <v>0.0</v>
       </c>
       <c r="M113" s="1">
-        <v>24995900.0</v>
+        <v>19965180.0</v>
       </c>
       <c r="N113" s="1">
-        <v>25014669.17</v>
+        <v>19965180.0</v>
       </c>
       <c r="O113" s="1">
-        <v>0.47</v>
+        <v>0.33</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>283</v>
+        <v>267</v>
       </c>
       <c r="B114" t="s">
-        <v>284</v>
+        <v>268</v>
       </c>
       <c r="C114" s="1">
-        <v>25000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>99.9762</v>
+        <v>100.0073</v>
       </c>
       <c r="E114" s="1">
         <v>100.0</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>25000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="I114" s="1">
-        <v>-5950.0</v>
+        <v>2920.0</v>
       </c>
       <c r="J114" s="1">
-        <v>-0.0238</v>
+        <v>0.0073</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114" t="s">
-        <v>285</v>
+        <v>269</v>
       </c>
       <c r="M114" s="1">
-        <v>24994050.0</v>
+        <v>40002920.0</v>
       </c>
       <c r="N114" s="1">
-        <v>25012902.5</v>
+        <v>40271454.44</v>
       </c>
       <c r="O114" s="1">
-        <v>0.47</v>
+        <v>0.66</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>286</v>
+        <v>270</v>
       </c>
       <c r="B115" t="s">
-        <v>287</v>
+        <v>271</v>
       </c>
       <c r="C115" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>100.0098</v>
+        <v>99.9824</v>
       </c>
       <c r="E115" s="1">
         <v>100.0</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
         <v>30000000.0</v>
       </c>
       <c r="I115" s="1">
-        <v>2940.0</v>
+        <v>-5280.0</v>
       </c>
       <c r="J115" s="1">
-        <v>0.0098</v>
+        <v>-0.0176</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115" t="s">
-        <v>288</v>
+        <v>272</v>
       </c>
       <c r="M115" s="1">
-        <v>30002940.0</v>
+        <v>29994720.0</v>
       </c>
       <c r="N115" s="1">
-        <v>30133741.0</v>
+        <v>30054800.0</v>
       </c>
       <c r="O115" s="1">
-        <v>0.56</v>
+        <v>0.49</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>289</v>
+        <v>273</v>
       </c>
       <c r="B116" t="s">
-        <v>290</v>
+        <v>274</v>
       </c>
       <c r="C116" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>100.0122</v>
+        <v>99.9831</v>
       </c>
       <c r="E116" s="1">
         <v>100.0</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="I116" s="1">
-        <v>2440.0</v>
+        <v>-4225.0</v>
       </c>
       <c r="J116" s="1">
-        <v>0.0122</v>
+        <v>-0.0169</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116" t="s">
-        <v>291</v>
+        <v>275</v>
       </c>
       <c r="M116" s="1">
-        <v>20002440.0</v>
+        <v>24995775.0</v>
       </c>
       <c r="N116" s="1">
-        <v>20082772.78</v>
+        <v>25038581.25</v>
       </c>
       <c r="O116" s="1">
-        <v>0.38</v>
+        <v>0.41</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>292</v>
+        <v>276</v>
       </c>
       <c r="B117" t="s">
-        <v>293</v>
+        <v>277</v>
       </c>
       <c r="C117" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>100.0071</v>
+        <v>99.9969</v>
       </c>
       <c r="E117" s="1">
         <v>100.0</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I117" s="1">
-        <v>2130.0</v>
+        <v>-620.0</v>
       </c>
       <c r="J117" s="1">
-        <v>0.0071</v>
+        <v>-0.0031</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117" t="s">
-        <v>294</v>
+        <v>278</v>
       </c>
       <c r="M117" s="1">
-        <v>30002130.0</v>
+        <v>19999380.0</v>
       </c>
       <c r="N117" s="1">
-        <v>30122629.17</v>
+        <v>20100432.0</v>
       </c>
       <c r="O117" s="1">
-        <v>0.56</v>
+        <v>0.33</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>295</v>
+        <v>279</v>
       </c>
       <c r="B118" t="s">
-        <v>296</v>
+        <v>280</v>
       </c>
       <c r="C118" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>99.984</v>
+        <v>99.9772</v>
       </c>
       <c r="E118" s="1">
         <v>100.0</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
         <v>20000000.0</v>
       </c>
       <c r="I118" s="1">
-        <v>-3200.0</v>
+        <v>-4560.0</v>
       </c>
       <c r="J118" s="1">
-        <v>-0.016</v>
+        <v>-0.0228</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118" t="s">
-        <v>297</v>
+        <v>281</v>
       </c>
       <c r="M118" s="1">
-        <v>19996800.0</v>
+        <v>19995440.0</v>
       </c>
       <c r="N118" s="1">
-        <v>20004137.33</v>
+        <v>20063372.0</v>
       </c>
       <c r="O118" s="1">
-        <v>0.37</v>
+        <v>0.33</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>298</v>
+        <v>282</v>
       </c>
       <c r="B119" t="s">
-        <v>299</v>
+        <v>283</v>
       </c>
       <c r="C119" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>99.8262</v>
+        <v>99.9989</v>
       </c>
       <c r="E119" s="1">
-        <v>97.9014285</v>
+        <v>100.0</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>29370428.55</v>
+        <v>20000000.0</v>
       </c>
       <c r="I119" s="1">
-        <v>577431.45</v>
+        <v>-220.0</v>
       </c>
       <c r="J119" s="1">
-        <v>1.9660300462317</v>
+        <v>-0.0011</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
-      <c r="L119">
-        <v>0.0</v>
+      <c r="L119" t="s">
+        <v>284</v>
       </c>
       <c r="M119" s="1">
-        <v>29947860.0</v>
+        <v>19999780.0</v>
       </c>
       <c r="N119" s="1">
-        <v>29947860.0</v>
+        <v>20100382.0</v>
       </c>
       <c r="O119" s="1">
-        <v>0.56</v>
+        <v>0.33</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>300</v>
+        <v>285</v>
       </c>
       <c r="B120" t="s">
-        <v>301</v>
+        <v>286</v>
       </c>
       <c r="C120" s="1">
-        <v>16000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>99.8642</v>
+        <v>100.0056</v>
       </c>
       <c r="E120" s="1">
-        <v>99.47650488</v>
+        <v>100.0</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>15916240.78</v>
+        <v>30000000.0</v>
       </c>
       <c r="I120" s="1">
-        <v>62031.22</v>
+        <v>1680.0</v>
       </c>
       <c r="J120" s="1">
-        <v>0.38973537066584</v>
+        <v>0.0056</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
-      <c r="L120">
-        <v>0.0</v>
+      <c r="L120" t="s">
+        <v>287</v>
       </c>
       <c r="M120" s="1">
-        <v>15978272.0</v>
+        <v>30001680.0</v>
       </c>
       <c r="N120" s="1">
-        <v>15978272.0</v>
+        <v>30678228.33</v>
       </c>
       <c r="O120" s="1">
-        <v>0.3</v>
+        <v>0.5</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>302</v>
+        <v>288</v>
       </c>
       <c r="B121" t="s">
-        <v>303</v>
+        <v>289</v>
       </c>
       <c r="C121" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>99.9942</v>
+        <v>99.998</v>
       </c>
       <c r="E121" s="1">
-        <v>97.61480927</v>
+        <v>100.0</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>29284442.78</v>
+        <v>30000000.0</v>
       </c>
       <c r="I121" s="1">
-        <v>713817.22</v>
+        <v>-600.0</v>
       </c>
       <c r="J121" s="1">
-        <v>2.4375304845736</v>
+        <v>-0.002</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
-      <c r="L121">
-        <v>0.0</v>
+      <c r="L121" t="s">
+        <v>290</v>
       </c>
       <c r="M121" s="1">
-        <v>29998260.0</v>
+        <v>29999400.0</v>
       </c>
       <c r="N121" s="1">
-        <v>29998260.0</v>
+        <v>30205319.17</v>
       </c>
       <c r="O121" s="1">
-        <v>0.56</v>
+        <v>0.5</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>304</v>
+        <v>291</v>
       </c>
       <c r="B122" t="s">
-        <v>305</v>
+        <v>292</v>
       </c>
       <c r="C122" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>99.9536</v>
+        <v>99.9863</v>
       </c>
       <c r="E122" s="1">
-        <v>99.2884329</v>
+        <v>100.0</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>19857686.58</v>
+        <v>20000000.0</v>
       </c>
       <c r="I122" s="1">
-        <v>133033.42</v>
+        <v>-2740.0</v>
       </c>
       <c r="J122" s="1">
-        <v>0.66993413086692</v>
+        <v>-0.0137</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
-      <c r="L122">
-        <v>0.0</v>
+      <c r="L122" t="s">
+        <v>293</v>
       </c>
       <c r="M122" s="1">
-        <v>19990720.0</v>
+        <v>19997260.0</v>
       </c>
       <c r="N122" s="1">
-        <v>19990720.0</v>
+        <v>20091655.83</v>
       </c>
       <c r="O122" s="1">
-        <v>0.37</v>
+        <v>0.33</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>306</v>
+        <v>294</v>
       </c>
       <c r="B123" t="s">
-        <v>307</v>
+        <v>295</v>
       </c>
       <c r="C123" s="1">
-        <v>25000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>100.0011</v>
+        <v>99.9897</v>
       </c>
       <c r="E123" s="1">
         <v>100.0</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>25000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="I123" s="1">
-        <v>275.0</v>
+        <v>-1030.0</v>
       </c>
       <c r="J123" s="1">
-        <v>0.0011</v>
+        <v>-0.0103</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
       <c r="L123" t="s">
-        <v>308</v>
+        <v>296</v>
       </c>
       <c r="M123" s="1">
-        <v>25000275.0</v>
+        <v>9998970.0</v>
       </c>
       <c r="N123" s="1">
-        <v>25067570.0</v>
+        <v>10065420.22</v>
       </c>
       <c r="O123" s="1">
-        <v>0.47</v>
+        <v>0.17</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>309</v>
+        <v>297</v>
       </c>
       <c r="B124" t="s">
-        <v>310</v>
+        <v>298</v>
       </c>
       <c r="C124" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>100.0324</v>
+        <v>100.008</v>
       </c>
       <c r="E124" s="1">
         <v>100.0</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="I124" s="1">
-        <v>9720.0</v>
+        <v>800.0</v>
       </c>
       <c r="J124" s="1">
-        <v>0.0324</v>
+        <v>0.008</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
       <c r="L124" t="s">
-        <v>311</v>
+        <v>299</v>
       </c>
       <c r="M124" s="1">
-        <v>30009720.0</v>
+        <v>10000800.0</v>
       </c>
       <c r="N124" s="1">
-        <v>30580774.0</v>
+        <v>10065189.11</v>
       </c>
       <c r="O124" s="1">
-        <v>0.57</v>
+        <v>0.17</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>312</v>
+        <v>300</v>
       </c>
       <c r="B125" t="s">
-        <v>313</v>
+        <v>301</v>
       </c>
       <c r="C125" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>100.0402</v>
+        <v>99.9992</v>
       </c>
       <c r="E125" s="1">
         <v>100.0</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
         <v>20000000.0</v>
       </c>
       <c r="I125" s="1">
-        <v>8040.0</v>
+        <v>-160.0</v>
       </c>
       <c r="J125" s="1">
-        <v>0.0402</v>
+        <v>-0.0008</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
       <c r="L125" t="s">
-        <v>314</v>
+        <v>302</v>
       </c>
       <c r="M125" s="1">
-        <v>20008040.0</v>
+        <v>19999840.0</v>
       </c>
       <c r="N125" s="1">
-        <v>20140911.0</v>
+        <v>20091319.17</v>
       </c>
       <c r="O125" s="1">
-        <v>0.38</v>
+        <v>0.33</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>315</v>
+        <v>303</v>
       </c>
       <c r="B126" t="s">
-        <v>316</v>
+        <v>304</v>
       </c>
       <c r="C126" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>100.0263</v>
+        <v>100.0047</v>
       </c>
       <c r="E126" s="1">
         <v>100.0</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
         <v>25000000.0</v>
       </c>
       <c r="I126" s="1">
-        <v>6575.0</v>
+        <v>1175.0</v>
       </c>
       <c r="J126" s="1">
-        <v>0.0263</v>
+        <v>0.0047</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
       <c r="L126" t="s">
-        <v>317</v>
+        <v>305</v>
       </c>
       <c r="M126" s="1">
-        <v>25006575.0</v>
+        <v>25001175.0</v>
       </c>
       <c r="N126" s="1">
-        <v>25116772.92</v>
+        <v>25154934.38</v>
       </c>
       <c r="O126" s="1">
-        <v>0.47</v>
+        <v>0.41</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>318</v>
+        <v>306</v>
       </c>
       <c r="B127" t="s">
-        <v>319</v>
+        <v>307</v>
       </c>
       <c r="C127" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>100.0178</v>
+        <v>99.9728</v>
       </c>
       <c r="E127" s="1">
         <v>100.0</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="I127" s="1">
-        <v>5340.0</v>
+        <v>-2720.0</v>
       </c>
       <c r="J127" s="1">
-        <v>0.0178</v>
+        <v>-0.0272</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
       <c r="L127" t="s">
-        <v>320</v>
+        <v>308</v>
       </c>
       <c r="M127" s="1">
-        <v>30005340.0</v>
+        <v>9997280.0</v>
       </c>
       <c r="N127" s="1">
-        <v>30124214.17</v>
+        <v>10000450.97</v>
       </c>
       <c r="O127" s="1">
-        <v>0.56</v>
+        <v>0.16</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>321</v>
+        <v>309</v>
       </c>
       <c r="B128" t="s">
-        <v>322</v>
+        <v>310</v>
       </c>
       <c r="C128" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>100.0212</v>
+        <v>100.0184</v>
       </c>
       <c r="E128" s="1">
         <v>100.0</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="I128" s="1">
-        <v>4240.0</v>
+        <v>4600.0</v>
       </c>
       <c r="J128" s="1">
-        <v>0.0212</v>
+        <v>0.0184</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128" t="s">
-        <v>323</v>
+        <v>311</v>
       </c>
       <c r="M128" s="1">
-        <v>20004240.0</v>
+        <v>25004600.0</v>
       </c>
       <c r="N128" s="1">
-        <v>20085114.44</v>
+        <v>25175442.36</v>
       </c>
       <c r="O128" s="1">
-        <v>0.38</v>
+        <v>0.41</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>324</v>
+        <v>312</v>
       </c>
       <c r="B129" t="s">
-        <v>325</v>
+        <v>313</v>
       </c>
       <c r="C129" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>100.018</v>
+        <v>100.0265</v>
       </c>
       <c r="E129" s="1">
         <v>100.0</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="I129" s="1">
-        <v>3600.0</v>
+        <v>6625.0</v>
       </c>
       <c r="J129" s="1">
-        <v>0.018</v>
+        <v>0.0265</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
       <c r="L129" t="s">
-        <v>326</v>
+        <v>314</v>
       </c>
       <c r="M129" s="1">
-        <v>20003600.0</v>
+        <v>25006625.0</v>
       </c>
       <c r="N129" s="1">
-        <v>20420188.33</v>
+        <v>25176710.42</v>
       </c>
       <c r="O129" s="1">
-        <v>0.38</v>
+        <v>0.41</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>327</v>
+        <v>315</v>
       </c>
       <c r="B130" t="s">
-        <v>328</v>
+        <v>316</v>
       </c>
       <c r="C130" s="1">
-        <v>20000000.0</v>
+        <v>17000000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>100.019</v>
+        <v>100.0156</v>
       </c>
       <c r="E130" s="1">
         <v>100.0</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>20000000.0</v>
+        <v>17000000.0</v>
       </c>
       <c r="I130" s="1">
-        <v>3800.0</v>
+        <v>2652.0</v>
       </c>
       <c r="J130" s="1">
-        <v>0.019</v>
+        <v>0.0156</v>
       </c>
       <c r="K130">
         <v>0.0</v>
       </c>
       <c r="L130" t="s">
-        <v>329</v>
+        <v>317</v>
       </c>
       <c r="M130" s="1">
-        <v>20003800.0</v>
+        <v>17002652.0</v>
       </c>
       <c r="N130" s="1">
-        <v>20066668.83</v>
+        <v>17115617.38</v>
       </c>
       <c r="O130" s="1">
-        <v>0.38</v>
+        <v>0.28</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>330</v>
+        <v>318</v>
       </c>
       <c r="B131" t="s">
-        <v>331</v>
+        <v>319</v>
       </c>
       <c r="C131" s="1">
-        <v>50000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>100.0088</v>
+        <v>100.0408</v>
       </c>
       <c r="E131" s="1">
         <v>100.0</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>50000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="I131" s="1">
-        <v>4400.0</v>
+        <v>10200.0</v>
       </c>
       <c r="J131" s="1">
-        <v>0.0088</v>
+        <v>0.0408</v>
       </c>
       <c r="K131">
         <v>0.0</v>
       </c>
       <c r="L131" t="s">
-        <v>332</v>
+        <v>320</v>
       </c>
       <c r="M131" s="1">
-        <v>50004400.0</v>
+        <v>25010200.0</v>
       </c>
       <c r="N131" s="1">
-        <v>51109831.67</v>
+        <v>25269066.67</v>
       </c>
       <c r="O131" s="1">
-        <v>0.96</v>
+        <v>0.42</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>333</v>
+        <v>321</v>
       </c>
       <c r="B132" t="s">
-        <v>334</v>
+        <v>322</v>
       </c>
       <c r="C132" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>99.8717</v>
+        <v>100.0453</v>
       </c>
       <c r="E132" s="1">
-        <v>99.8141239</v>
+        <v>100.0</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>19962824.78</v>
+        <v>25000000.0</v>
       </c>
       <c r="I132" s="1">
-        <v>11515.22</v>
+        <v>11325.0</v>
       </c>
       <c r="J132" s="1">
-        <v>0.057683319504646</v>
+        <v>0.0453</v>
       </c>
       <c r="K132">
         <v>0.0</v>
       </c>
-      <c r="L132">
-        <v>0.0</v>
+      <c r="L132" t="s">
+        <v>323</v>
       </c>
       <c r="M132" s="1">
-        <v>19974340.0</v>
+        <v>25011325.0</v>
       </c>
       <c r="N132" s="1">
-        <v>19974340.0</v>
+        <v>25269045.83</v>
       </c>
       <c r="O132" s="1">
-        <v>0.37</v>
+        <v>0.42</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>335</v>
+        <v>324</v>
       </c>
       <c r="B133" t="s">
-        <v>336</v>
+        <v>325</v>
       </c>
       <c r="C133" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>99.8586</v>
+        <v>98.5659</v>
       </c>
       <c r="E133" s="1">
-        <v>99.810914</v>
+        <v>97.8384763</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>19962182.8</v>
+        <v>9783847.63</v>
       </c>
       <c r="I133" s="1">
-        <v>9537.2</v>
+        <v>72742.37</v>
       </c>
       <c r="J133" s="1">
-        <v>0.047776338367165</v>
+        <v>0.74349451004277</v>
       </c>
       <c r="K133">
         <v>0.0</v>
       </c>
       <c r="L133">
         <v>0.0</v>
       </c>
       <c r="M133" s="1">
-        <v>19971720.0</v>
+        <v>9856590.0</v>
       </c>
       <c r="N133" s="1">
-        <v>19971720.0</v>
+        <v>9856590.0</v>
       </c>
       <c r="O133" s="1">
-        <v>0.37</v>
+        <v>0.16</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>337</v>
+        <v>326</v>
       </c>
       <c r="B134" t="s">
-        <v>338</v>
+        <v>327</v>
       </c>
       <c r="C134" s="1">
-        <v>40000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>99.8137</v>
+        <v>99.8912</v>
       </c>
       <c r="E134" s="1">
-        <v>99.80919808</v>
+        <v>99.8157568</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>39923679.23</v>
+        <v>9981575.68</v>
       </c>
       <c r="I134" s="1">
-        <v>1800.77</v>
+        <v>7544.32</v>
       </c>
       <c r="J134" s="1">
-        <v>0.0045105311803198</v>
+        <v>0.075582455534716</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
       <c r="L134">
         <v>0.0</v>
       </c>
       <c r="M134" s="1">
-        <v>39925480.0</v>
+        <v>9989120.0</v>
       </c>
       <c r="N134" s="1">
-        <v>39925480.0</v>
+        <v>9989120.0</v>
       </c>
       <c r="O134" s="1">
-        <v>0.75</v>
+        <v>0.16</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>339</v>
+        <v>328</v>
       </c>
       <c r="B135" t="s">
-        <v>340</v>
+        <v>329</v>
       </c>
       <c r="C135" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>100.035</v>
+        <v>99.9821</v>
       </c>
       <c r="E135" s="1">
-        <v>100.0</v>
+        <v>99.467847</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>30000000.0</v>
+        <v>9946784.7</v>
       </c>
       <c r="I135" s="1">
-        <v>10500.0</v>
+        <v>51425.3</v>
       </c>
       <c r="J135" s="1">
-        <v>0.035</v>
+        <v>0.5170042536459</v>
       </c>
       <c r="K135">
         <v>0.0</v>
       </c>
-      <c r="L135" t="s">
-        <v>341</v>
+      <c r="L135">
+        <v>0.0</v>
       </c>
       <c r="M135" s="1">
-        <v>30010500.0</v>
+        <v>9998210.0</v>
       </c>
       <c r="N135" s="1">
-        <v>30490404.67</v>
+        <v>9998210.0</v>
       </c>
       <c r="O135" s="1">
-        <v>0.57</v>
+        <v>0.16</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>342</v>
+        <v>330</v>
       </c>
       <c r="B136" t="s">
-        <v>343</v>
+        <v>331</v>
       </c>
       <c r="C136" s="1">
-        <v>25000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>99.6983</v>
+        <v>98.4009</v>
       </c>
       <c r="E136" s="1">
-        <v>99.49610748</v>
+        <v>97.7417847</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>24874026.87</v>
+        <v>9774178.47</v>
       </c>
       <c r="I136" s="1">
-        <v>50548.13</v>
+        <v>65911.53</v>
       </c>
       <c r="J136" s="1">
-        <v>0.20321651280744</v>
+        <v>0.67434342643019</v>
       </c>
       <c r="K136">
         <v>0.0</v>
       </c>
       <c r="L136">
         <v>0.0</v>
       </c>
       <c r="M136" s="1">
-        <v>24924575.0</v>
+        <v>9840090.0</v>
       </c>
       <c r="N136" s="1">
-        <v>24924575.0</v>
+        <v>9840090.0</v>
       </c>
       <c r="O136" s="1">
-        <v>0.47</v>
+        <v>0.16</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>344</v>
+        <v>332</v>
       </c>
       <c r="B137" t="s">
-        <v>345</v>
+        <v>333</v>
       </c>
       <c r="C137" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>99.6081</v>
+        <v>98.5293</v>
       </c>
       <c r="E137" s="1">
-        <v>99.4820302</v>
+        <v>97.7707721</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>9948203.02</v>
+        <v>9777077.21</v>
       </c>
       <c r="I137" s="1">
-        <v>12606.98</v>
+        <v>75852.79</v>
       </c>
       <c r="J137" s="1">
-        <v>0.12672620346262</v>
+        <v>0.77582275736166</v>
       </c>
       <c r="K137">
         <v>0.0</v>
       </c>
       <c r="L137">
         <v>0.0</v>
       </c>
       <c r="M137" s="1">
-        <v>9960810.0</v>
+        <v>9852930.0</v>
       </c>
       <c r="N137" s="1">
-        <v>9960810.0</v>
+        <v>9852930.0</v>
       </c>
       <c r="O137" s="1">
-        <v>0.19</v>
+        <v>0.16</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>346</v>
+        <v>334</v>
       </c>
       <c r="B138" t="s">
-        <v>347</v>
+        <v>335</v>
       </c>
       <c r="C138" s="1">
-        <v>7300000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>99.7024</v>
+        <v>98.7434</v>
       </c>
       <c r="E138" s="1">
-        <v>99.63533466</v>
+        <v>97.8229635</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>7273379.43</v>
+        <v>9782296.35</v>
       </c>
       <c r="I138" s="1">
-        <v>4895.77</v>
+        <v>92043.65</v>
       </c>
       <c r="J138" s="1">
-        <v>0.067310801631038</v>
+        <v>0.94092068678741</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
       <c r="L138">
         <v>0.0</v>
       </c>
       <c r="M138" s="1">
-        <v>7278275.2</v>
+        <v>9874340.0</v>
       </c>
       <c r="N138" s="1">
-        <v>7278275.2</v>
+        <v>9874340.0</v>
       </c>
       <c r="O138" s="1">
-        <v>0.14</v>
+        <v>0.16</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>348</v>
+        <v>336</v>
       </c>
       <c r="B139" t="s">
-        <v>349</v>
+        <v>337</v>
       </c>
       <c r="C139" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>98.5039</v>
+        <v>99.9826</v>
       </c>
       <c r="E139" s="1">
-        <v>97.8384763</v>
+        <v>100.0</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>29351542.89</v>
+        <v>25000000.0</v>
       </c>
       <c r="I139" s="1">
-        <v>199627.11</v>
+        <v>-4350.0</v>
       </c>
       <c r="J139" s="1">
-        <v>0.68012475783006</v>
+        <v>-0.0174</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
-      <c r="L139">
-        <v>0.0</v>
+      <c r="L139" t="s">
+        <v>338</v>
       </c>
       <c r="M139" s="1">
-        <v>29551170.0</v>
+        <v>24995650.0</v>
       </c>
       <c r="N139" s="1">
-        <v>29551170.0</v>
+        <v>25078620.76</v>
       </c>
       <c r="O139" s="1">
-        <v>0.55</v>
+        <v>0.41</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>350</v>
+        <v>339</v>
       </c>
       <c r="B140" t="s">
-        <v>351</v>
+        <v>340</v>
       </c>
       <c r="C140" s="1">
-        <v>15000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>99.8243</v>
+        <v>99.981</v>
       </c>
       <c r="E140" s="1">
-        <v>99.47897887</v>
+        <v>100.0</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>14921846.83</v>
+        <v>25000000.0</v>
       </c>
       <c r="I140" s="1">
-        <v>51798.17</v>
+        <v>-4750.0</v>
       </c>
       <c r="J140" s="1">
-        <v>0.34712975270501</v>
+        <v>-0.019</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
-      <c r="L140">
-        <v>0.0</v>
+      <c r="L140" t="s">
+        <v>341</v>
       </c>
       <c r="M140" s="1">
-        <v>14973645.0</v>
+        <v>24995250.0</v>
       </c>
       <c r="N140" s="1">
-        <v>14973645.0</v>
+        <v>25078588.82</v>
       </c>
       <c r="O140" s="1">
-        <v>0.28</v>
+        <v>0.41</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>352</v>
+        <v>342</v>
       </c>
       <c r="B141" t="s">
-        <v>353</v>
+        <v>343</v>
       </c>
       <c r="C141" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>99.9796</v>
+        <v>100.0071</v>
       </c>
       <c r="E141" s="1">
         <v>100.0</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I141" s="1">
-        <v>-3060.0</v>
+        <v>2130.0</v>
       </c>
       <c r="J141" s="1">
-        <v>-0.0204</v>
+        <v>0.0071</v>
       </c>
       <c r="K141">
         <v>0.0</v>
       </c>
       <c r="L141" t="s">
-        <v>354</v>
+        <v>344</v>
       </c>
       <c r="M141" s="1">
-        <v>14996940.0</v>
+        <v>30002130.0</v>
       </c>
       <c r="N141" s="1">
-        <v>15053349.75</v>
+        <v>30210864.17</v>
       </c>
       <c r="O141" s="1">
-        <v>0.28</v>
+        <v>0.5</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>355</v>
+        <v>345</v>
       </c>
       <c r="B142" t="s">
-        <v>356</v>
+        <v>346</v>
       </c>
       <c r="C142" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>100.0219</v>
+        <v>100.0161</v>
       </c>
       <c r="E142" s="1">
         <v>100.0</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
         <v>20000000.0</v>
       </c>
       <c r="I142" s="1">
-        <v>4380.0</v>
+        <v>3220.0</v>
       </c>
       <c r="J142" s="1">
-        <v>0.0219</v>
+        <v>0.0161</v>
       </c>
       <c r="K142">
         <v>0.0</v>
       </c>
       <c r="L142" t="s">
-        <v>357</v>
+        <v>347</v>
       </c>
       <c r="M142" s="1">
-        <v>20004380.0</v>
+        <v>20003220.0</v>
       </c>
       <c r="N142" s="1">
-        <v>20012017.33</v>
+        <v>20134353.78</v>
       </c>
       <c r="O142" s="1">
-        <v>0.37</v>
+        <v>0.33</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>358</v>
+        <v>348</v>
       </c>
       <c r="B143" t="s">
-        <v>359</v>
+        <v>349</v>
       </c>
       <c r="C143" s="1">
-        <v>55600000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>98.499</v>
+        <v>100.0054</v>
       </c>
       <c r="E143" s="1">
-        <v>97.74601079</v>
+        <v>100.0</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>54346782.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I143" s="1">
-        <v>418662.0</v>
+        <v>1620.0</v>
       </c>
       <c r="J143" s="1">
-        <v>0.77035287940324</v>
+        <v>0.0054</v>
       </c>
       <c r="K143">
-        <v>0.1</v>
+        <v>0.0</v>
       </c>
       <c r="L143" t="s">
-        <v>360</v>
+        <v>350</v>
       </c>
       <c r="M143" s="1">
-        <v>54765444.0</v>
+        <v>30001620.0</v>
       </c>
       <c r="N143" s="1">
-        <v>54821196.33</v>
+        <v>30198320.67</v>
       </c>
       <c r="O143" s="1">
-        <v>1.03</v>
+        <v>0.5</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>361</v>
+        <v>351</v>
       </c>
       <c r="B144" t="s">
-        <v>362</v>
+        <v>352</v>
       </c>
       <c r="C144" s="1">
-        <v>22500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>99.578</v>
+        <v>99.9862</v>
       </c>
       <c r="E144" s="1">
-        <v>99.97030222</v>
+        <v>100.0</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>22493318.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I144" s="1">
-        <v>-88268.0</v>
+        <v>-2760.0</v>
       </c>
       <c r="J144" s="1">
-        <v>-0.39241876187408</v>
+        <v>-0.0138</v>
       </c>
       <c r="K144">
-        <v>1.88</v>
+        <v>0.0</v>
       </c>
       <c r="L144" t="s">
-        <v>363</v>
+        <v>353</v>
       </c>
       <c r="M144" s="1">
-        <v>22405050.0</v>
+        <v>19997240.0</v>
       </c>
       <c r="N144" s="1">
-        <v>22828157.88</v>
+        <v>20054783.67</v>
       </c>
       <c r="O144" s="1">
-        <v>0.43</v>
+        <v>0.33</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>364</v>
+        <v>354</v>
       </c>
       <c r="B145" t="s">
-        <v>365</v>
+        <v>355</v>
       </c>
       <c r="C145" s="1">
-        <v>28377000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>98.753</v>
+        <v>99.9822</v>
       </c>
       <c r="E145" s="1">
-        <v>98.74371953</v>
+        <v>100.0</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>28020505.29</v>
+        <v>40000000.0</v>
       </c>
       <c r="I145" s="1">
-        <v>2633.52</v>
+        <v>-7120.0</v>
       </c>
       <c r="J145" s="1">
-        <v>0.00939854571766</v>
+        <v>-0.0178</v>
       </c>
       <c r="K145">
-        <v>1.21</v>
+        <v>0.0</v>
       </c>
       <c r="L145" t="s">
-        <v>366</v>
+        <v>356</v>
       </c>
       <c r="M145" s="1">
-        <v>28023138.81</v>
+        <v>39992880.0</v>
       </c>
       <c r="N145" s="1">
-        <v>28367161.34</v>
+        <v>40005563.89</v>
       </c>
       <c r="O145" s="1">
-        <v>0.53</v>
+        <v>0.66</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>367</v>
+        <v>357</v>
       </c>
       <c r="B146" t="s">
-        <v>368</v>
+        <v>358</v>
       </c>
       <c r="C146" s="1">
-        <v>17400000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>101.181</v>
+        <v>99.9889</v>
       </c>
       <c r="E146" s="1">
-        <v>101.58646552</v>
+        <v>100.0</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>17676045.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I146" s="1">
-        <v>-70551.0</v>
+        <v>-3330.0</v>
       </c>
       <c r="J146" s="1">
-        <v>-0.3991334034282</v>
+        <v>-0.0111</v>
       </c>
       <c r="K146">
-        <v>0.24</v>
+        <v>0.0</v>
       </c>
       <c r="L146" t="s">
-        <v>369</v>
+        <v>359</v>
       </c>
       <c r="M146" s="1">
-        <v>17605494.0</v>
+        <v>29996670.0</v>
       </c>
       <c r="N146" s="1">
-        <v>17647980.99</v>
+        <v>30033886.67</v>
       </c>
       <c r="O146" s="1">
-        <v>0.33</v>
+        <v>0.49</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="B147" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
       <c r="C147" s="1">
-        <v>14200000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>101.382</v>
+        <v>100.0022</v>
       </c>
       <c r="E147" s="1">
-        <v>102.11602113</v>
+        <v>100.0</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>14500475.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I147" s="1">
-        <v>-104231.0</v>
+        <v>660.0</v>
       </c>
       <c r="J147" s="1">
-        <v>-0.71881093550384</v>
+        <v>0.0022</v>
       </c>
       <c r="K147">
-        <v>0.68</v>
+        <v>0.0</v>
       </c>
       <c r="L147" t="s">
-        <v>372</v>
+        <v>362</v>
       </c>
       <c r="M147" s="1">
-        <v>14396244.0</v>
+        <v>30000660.0</v>
       </c>
       <c r="N147" s="1">
-        <v>14492142.63</v>
+        <v>30021788.0</v>
       </c>
       <c r="O147" s="1">
-        <v>0.27</v>
+        <v>0.49</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>373</v>
+        <v>363</v>
       </c>
       <c r="B148" t="s">
-        <v>374</v>
+        <v>364</v>
       </c>
       <c r="C148" s="1">
-        <v>6000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>101.237</v>
+        <v>99.6965</v>
       </c>
       <c r="E148" s="1">
-        <v>101.5</v>
+        <v>99.6294476</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>6090000.0</v>
+        <v>9962944.76</v>
       </c>
       <c r="I148" s="1">
-        <v>-15780.0</v>
+        <v>6705.24</v>
       </c>
       <c r="J148" s="1">
-        <v>-0.25911330049261</v>
+        <v>0.06730178839213</v>
       </c>
       <c r="K148">
-        <v>1.37</v>
-[...2 lines deleted...]
-        <v>375</v>
+        <v>0.0</v>
+      </c>
+      <c r="L148">
+        <v>0.0</v>
       </c>
       <c r="M148" s="1">
-        <v>6074220.0</v>
+        <v>9969650.0</v>
       </c>
       <c r="N148" s="1">
-        <v>6156206.3</v>
+        <v>9969650.0</v>
       </c>
       <c r="O148" s="1">
-        <v>0.12</v>
+        <v>0.16</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>376</v>
+        <v>365</v>
       </c>
       <c r="B149" t="s">
-        <v>377</v>
+        <v>366</v>
       </c>
       <c r="C149" s="1">
-        <v>11800000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>100.411</v>
+        <v>99.896</v>
       </c>
       <c r="E149" s="1">
-        <v>101.52224576</v>
+        <v>99.83577015</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>11979625.0</v>
+        <v>19967154.03</v>
       </c>
       <c r="I149" s="1">
-        <v>-131127.0</v>
+        <v>12045.97</v>
       </c>
       <c r="J149" s="1">
-        <v>-1.0945835115874</v>
+        <v>0.060328928108139</v>
       </c>
       <c r="K149">
-        <v>1.93</v>
-[...2 lines deleted...]
-        <v>378</v>
+        <v>0.0</v>
+      </c>
+      <c r="L149">
+        <v>0.0</v>
       </c>
       <c r="M149" s="1">
-        <v>11848498.0</v>
+        <v>19979200.0</v>
       </c>
       <c r="N149" s="1">
-        <v>12076092.52</v>
+        <v>19979200.0</v>
       </c>
       <c r="O149" s="1">
-        <v>0.23</v>
+        <v>0.33</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>379</v>
+        <v>367</v>
       </c>
       <c r="B150" t="s">
-        <v>380</v>
+        <v>368</v>
       </c>
       <c r="C150" s="1">
-        <v>62400000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>100.119</v>
+        <v>99.9021</v>
       </c>
       <c r="E150" s="1">
-        <v>101.28126122</v>
+        <v>99.81285093</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>63199507.0</v>
+        <v>14971927.64</v>
       </c>
       <c r="I150" s="1">
-        <v>-725251.0</v>
+        <v>13387.36</v>
       </c>
       <c r="J150" s="1">
-        <v>-1.1475580023116</v>
+        <v>0.089416408640885</v>
       </c>
       <c r="K150">
-        <v>3.82</v>
-[...2 lines deleted...]
-        <v>381</v>
+        <v>0.0</v>
+      </c>
+      <c r="L150">
+        <v>0.0</v>
       </c>
       <c r="M150" s="1">
-        <v>62474256.0</v>
+        <v>14985315.0</v>
       </c>
       <c r="N150" s="1">
-        <v>64857850.52</v>
+        <v>14985315.0</v>
       </c>
       <c r="O150" s="1">
-        <v>1.21</v>
+        <v>0.25</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>382</v>
+        <v>369</v>
       </c>
       <c r="B151" t="s">
-        <v>383</v>
+        <v>370</v>
       </c>
       <c r="C151" s="1">
-        <v>6000000.0</v>
+        <v>16000000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>102.055</v>
+        <v>99.8892</v>
       </c>
       <c r="E151" s="1">
-        <v>102.4755</v>
+        <v>99.81827531</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>6148530.0</v>
+        <v>15970924.05</v>
       </c>
       <c r="I151" s="1">
-        <v>-25230.0</v>
+        <v>11347.95</v>
       </c>
       <c r="J151" s="1">
-        <v>-0.41034198418158</v>
+        <v>0.071053809813841</v>
       </c>
       <c r="K151">
-        <v>3.89</v>
-[...2 lines deleted...]
-        <v>384</v>
+        <v>0.0</v>
+      </c>
+      <c r="L151">
+        <v>0.0</v>
       </c>
       <c r="M151" s="1">
-        <v>6123300.0</v>
+        <v>15982272.0</v>
       </c>
       <c r="N151" s="1">
-        <v>6356765.75</v>
+        <v>15982272.0</v>
       </c>
       <c r="O151" s="1">
-        <v>0.12</v>
+        <v>0.26</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>385</v>
+        <v>371</v>
       </c>
       <c r="B152" t="s">
-        <v>386</v>
+        <v>372</v>
       </c>
       <c r="C152" s="1">
-        <v>7200000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>98.375</v>
+        <v>99.7263</v>
       </c>
       <c r="E152" s="1">
-        <v>98.25995833</v>
+        <v>99.63136397</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>7074717.0</v>
+        <v>29889409.19</v>
       </c>
       <c r="I152" s="1">
-        <v>8283.0</v>
+        <v>28480.81</v>
       </c>
       <c r="J152" s="1">
-        <v>0.11707888810252</v>
+        <v>0.095287296643952</v>
       </c>
       <c r="K152">
-        <v>0.08</v>
-[...2 lines deleted...]
-        <v>387</v>
+        <v>0.0</v>
+      </c>
+      <c r="L152">
+        <v>0.0</v>
       </c>
       <c r="M152" s="1">
-        <v>7083000.0</v>
+        <v>29917890.0</v>
       </c>
       <c r="N152" s="1">
-        <v>7089115.07</v>
+        <v>29917890.0</v>
       </c>
       <c r="O152" s="1">
-        <v>0.13</v>
+        <v>0.49</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>388</v>
+        <v>373</v>
       </c>
       <c r="B153" t="s">
-        <v>389</v>
+        <v>374</v>
       </c>
       <c r="C153" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>99.654</v>
+        <v>100.0113</v>
       </c>
       <c r="E153" s="1">
-        <v>98.92644333</v>
+        <v>100.0</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>29677933.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="I153" s="1">
-        <v>218267.0</v>
+        <v>2825.0</v>
       </c>
       <c r="J153" s="1">
-        <v>0.73545216238611</v>
+        <v>0.0113</v>
       </c>
       <c r="K153">
-        <v>0.74</v>
+        <v>0.0</v>
       </c>
       <c r="L153" t="s">
-        <v>390</v>
+        <v>375</v>
       </c>
       <c r="M153" s="1">
-        <v>29896200.0</v>
+        <v>25002825.0</v>
       </c>
       <c r="N153" s="1">
-        <v>30117295.89</v>
+        <v>25134413.33</v>
       </c>
       <c r="O153" s="1">
-        <v>0.56</v>
+        <v>0.41</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>391</v>
+        <v>376</v>
       </c>
       <c r="B154" t="s">
-        <v>392</v>
+        <v>377</v>
       </c>
       <c r="C154" s="1">
-        <v>7500000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>98.265</v>
+        <v>99.9843</v>
       </c>
       <c r="E154" s="1">
-        <v>98.10766667</v>
+        <v>100.0</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
-        <v>7358075.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I154" s="1">
-        <v>11800.0</v>
+        <v>-4710.0</v>
       </c>
       <c r="J154" s="1">
-        <v>0.16036803104073</v>
+        <v>-0.0157</v>
       </c>
       <c r="K154">
-        <v>0.06</v>
+        <v>0.0</v>
       </c>
       <c r="L154" t="s">
-        <v>393</v>
+        <v>378</v>
       </c>
       <c r="M154" s="1">
-        <v>7369875.0</v>
+        <v>29995290.0</v>
       </c>
       <c r="N154" s="1">
-        <v>7374087.33</v>
+        <v>30031120.83</v>
       </c>
       <c r="O154" s="1">
-        <v>0.14</v>
+        <v>0.49</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>394</v>
+        <v>379</v>
       </c>
       <c r="B155" t="s">
-        <v>395</v>
+        <v>380</v>
       </c>
       <c r="C155" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D155" s="1">
-        <v>99.664</v>
+        <v>100.0141</v>
       </c>
       <c r="E155" s="1">
-        <v>96.05</v>
+        <v>100.0</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
-        <v>24012500.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I155" s="1">
-        <v>903500.0</v>
+        <v>4230.0</v>
       </c>
       <c r="J155" s="1">
-        <v>3.7626236335242</v>
+        <v>0.0141</v>
       </c>
       <c r="K155">
-        <v>0.01</v>
+        <v>0.0</v>
       </c>
       <c r="L155" t="s">
-        <v>396</v>
+        <v>381</v>
       </c>
       <c r="M155" s="1">
-        <v>24916000.0</v>
+        <v>30004230.0</v>
       </c>
       <c r="N155" s="1">
-        <v>24918123.29</v>
+        <v>30652698.67</v>
       </c>
       <c r="O155" s="1">
-        <v>0.47</v>
+        <v>0.5</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>397</v>
+        <v>382</v>
       </c>
       <c r="B156" t="s">
-        <v>398</v>
+        <v>383</v>
       </c>
       <c r="C156" s="1">
-        <v>17500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D156" s="1">
-        <v>98.306</v>
+        <v>99.9931</v>
       </c>
       <c r="E156" s="1">
-        <v>98.59398286</v>
+        <v>115.855</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
-        <v>17253947.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I156" s="1">
-        <v>-50397.0</v>
+        <v>-1380.0</v>
       </c>
       <c r="J156" s="1">
-        <v>-0.29208968823192</v>
+        <v>-0.0069</v>
       </c>
       <c r="K156">
-        <v>1.01</v>
+        <v>0.0</v>
       </c>
       <c r="L156" t="s">
-        <v>399</v>
+        <v>384</v>
       </c>
       <c r="M156" s="1">
-        <v>17203550.0</v>
+        <v>19998620.0</v>
       </c>
       <c r="N156" s="1">
-        <v>17380347.95</v>
+        <v>20041367.44</v>
       </c>
       <c r="O156" s="1">
         <v>0.33</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>400</v>
+        <v>385</v>
       </c>
       <c r="B157" t="s">
-        <v>401</v>
+        <v>386</v>
       </c>
       <c r="C157" s="1">
-        <v>3000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D157" s="1">
-        <v>98.297</v>
+        <v>100.0321</v>
       </c>
       <c r="E157" s="1">
-        <v>98.09328567</v>
+        <v>100.0</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
-        <v>2942798.57</v>
+        <v>20000000.0</v>
       </c>
       <c r="I157" s="1">
-        <v>6111.43</v>
+        <v>6420.0</v>
       </c>
       <c r="J157" s="1">
-        <v>0.20767408487629</v>
+        <v>0.0321</v>
       </c>
       <c r="K157">
-        <v>0.06</v>
+        <v>0.0</v>
       </c>
       <c r="L157" t="s">
-        <v>402</v>
+        <v>387</v>
       </c>
       <c r="M157" s="1">
-        <v>2948910.0</v>
+        <v>20006420.0</v>
       </c>
       <c r="N157" s="1">
-        <v>2950820.96</v>
+        <v>20190872.33</v>
       </c>
       <c r="O157" s="1">
-        <v>0.06</v>
+        <v>0.33</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>403</v>
+        <v>388</v>
       </c>
       <c r="B158" t="s">
-        <v>404</v>
+        <v>389</v>
       </c>
       <c r="C158" s="1">
-        <v>6000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D158" s="1">
-        <v>100.125</v>
+        <v>100.0206</v>
       </c>
       <c r="E158" s="1">
-        <v>100.16216667</v>
+        <v>100.0</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
-        <v>6009730.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="I158" s="1">
-        <v>-2230.0</v>
+        <v>5150.0</v>
       </c>
       <c r="J158" s="1">
-        <v>-0.037106492304979</v>
+        <v>0.0206</v>
       </c>
       <c r="K158">
-        <v>0.46</v>
+        <v>0.0</v>
       </c>
       <c r="L158" t="s">
-        <v>405</v>
+        <v>390</v>
       </c>
       <c r="M158" s="1">
-        <v>6007500.0</v>
+        <v>25005150.0</v>
       </c>
       <c r="N158" s="1">
-        <v>6035215.67</v>
+        <v>25179154.44</v>
       </c>
       <c r="O158" s="1">
-        <v>0.11</v>
+        <v>0.41</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>406</v>
+        <v>391</v>
       </c>
       <c r="B159" t="s">
-        <v>407</v>
+        <v>392</v>
       </c>
       <c r="C159" s="1">
-        <v>7996000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D159" s="1">
-        <v>98.358</v>
+        <v>100.0238</v>
       </c>
       <c r="E159" s="1">
-        <v>98.295</v>
+        <v>100.0</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
-        <v>7859668.2</v>
+        <v>30000000.0</v>
       </c>
       <c r="I159" s="1">
-        <v>5037.48</v>
+        <v>7140.0</v>
       </c>
       <c r="J159" s="1">
-        <v>0.06409278193194</v>
+        <v>0.0238</v>
       </c>
       <c r="K159">
-        <v>0.91</v>
+        <v>0.0</v>
       </c>
       <c r="L159" t="s">
-        <v>408</v>
+        <v>393</v>
       </c>
       <c r="M159" s="1">
-        <v>7864705.68</v>
+        <v>30007140.0</v>
       </c>
       <c r="N159" s="1">
-        <v>7937217.35</v>
+        <v>30201190.67</v>
       </c>
       <c r="O159" s="1">
-        <v>0.15</v>
+        <v>0.5</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>409</v>
+        <v>394</v>
       </c>
       <c r="B160" t="s">
-        <v>410</v>
+        <v>395</v>
       </c>
       <c r="C160" s="1">
-        <v>47100000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>98.942</v>
+        <v>100.015</v>
       </c>
       <c r="E160" s="1">
-        <v>98.32807431</v>
+        <v>100.0</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
-        <v>46312523.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I160" s="1">
-        <v>289159.0</v>
+        <v>3000.0</v>
       </c>
       <c r="J160" s="1">
-        <v>0.62436460220489</v>
+        <v>0.015</v>
       </c>
       <c r="K160">
-        <v>0.07</v>
+        <v>0.0</v>
       </c>
       <c r="L160" t="s">
-        <v>411</v>
+        <v>396</v>
       </c>
       <c r="M160" s="1">
-        <v>46601682.0</v>
+        <v>20003000.0</v>
       </c>
       <c r="N160" s="1">
-        <v>46632974.47</v>
+        <v>20135017.11</v>
       </c>
       <c r="O160" s="1">
-        <v>0.87</v>
+        <v>0.33</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>412</v>
+        <v>397</v>
       </c>
       <c r="B161" t="s">
-        <v>413</v>
+        <v>398</v>
       </c>
       <c r="C161" s="1">
-        <v>71329000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>99.707</v>
+        <v>99.9822</v>
       </c>
       <c r="E161" s="1">
-        <v>98.81190282</v>
+        <v>100.0</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
-        <v>70481542.16</v>
+        <v>30000000.0</v>
       </c>
       <c r="I161" s="1">
-        <v>638463.87</v>
+        <v>-5340.0</v>
       </c>
       <c r="J161" s="1">
-        <v>0.90585967677981</v>
+        <v>-0.0178</v>
       </c>
       <c r="K161">
-        <v>0.86</v>
+        <v>0.0</v>
       </c>
       <c r="L161" t="s">
-        <v>414</v>
+        <v>399</v>
       </c>
       <c r="M161" s="1">
-        <v>71120006.03</v>
+        <v>29994660.0</v>
       </c>
       <c r="N161" s="1">
-        <v>71733386.57</v>
+        <v>30017038.0</v>
       </c>
       <c r="O161" s="1">
-        <v>1.34</v>
+        <v>0.49</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
-        <v>415</v>
+        <v>400</v>
       </c>
       <c r="B162" t="s">
-        <v>416</v>
+        <v>401</v>
       </c>
       <c r="C162" s="1">
-        <v>8200000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>98.137</v>
+        <v>100.0137</v>
       </c>
       <c r="E162" s="1">
-        <v>97.43695122</v>
+        <v>100.0</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
-        <v>7989830.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I162" s="1">
-        <v>57404.0</v>
+        <v>2740.0</v>
       </c>
       <c r="J162" s="1">
-        <v>0.71846334652928</v>
+        <v>0.0137</v>
       </c>
       <c r="K162">
-        <v>0.03</v>
+        <v>0.0</v>
       </c>
       <c r="L162" t="s">
-        <v>417</v>
+        <v>402</v>
       </c>
       <c r="M162" s="1">
-        <v>8047234.0</v>
+        <v>20002740.0</v>
       </c>
       <c r="N162" s="1">
-        <v>8049592.9</v>
+        <v>20116262.89</v>
       </c>
       <c r="O162" s="1">
-        <v>0.15</v>
+        <v>0.33</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
-        <v>418</v>
+        <v>403</v>
       </c>
       <c r="B163" t="s">
-        <v>419</v>
+        <v>404</v>
       </c>
       <c r="C163" s="1">
-        <v>55000000.0</v>
+        <v>16000000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>99.986</v>
+        <v>99.993</v>
       </c>
       <c r="E163" s="1">
-        <v>98.71716364</v>
+        <v>100.0</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
-        <v>54294440.0</v>
+        <v>16000000.0</v>
       </c>
       <c r="I163" s="1">
-        <v>697860.0</v>
+        <v>-1120.0</v>
       </c>
       <c r="J163" s="1">
-        <v>1.285324979869</v>
+        <v>-0.007</v>
       </c>
       <c r="K163">
-        <v>1.35</v>
+        <v>0.0</v>
       </c>
       <c r="L163" t="s">
-        <v>420</v>
+        <v>405</v>
       </c>
       <c r="M163" s="1">
-        <v>54992300.0</v>
+        <v>15998880.0</v>
       </c>
       <c r="N163" s="1">
-        <v>55736118.49</v>
+        <v>16011780.62</v>
       </c>
       <c r="O163" s="1">
-        <v>1.04</v>
+        <v>0.26</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
-        <v>421</v>
+        <v>406</v>
       </c>
       <c r="B164" t="s">
-        <v>422</v>
+        <v>407</v>
       </c>
       <c r="C164" s="1">
-        <v>18800000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>98.981</v>
+        <v>99.9396</v>
       </c>
       <c r="E164" s="1">
-        <v>99.08680851</v>
+        <v>99.81990825</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
-        <v>18628320.0</v>
+        <v>19963981.65</v>
       </c>
       <c r="I164" s="1">
-        <v>-19892.0</v>
+        <v>23938.35</v>
       </c>
       <c r="J164" s="1">
-        <v>-0.10678364984067</v>
+        <v>0.11990769386426</v>
       </c>
       <c r="K164">
-        <v>1.56</v>
-[...2 lines deleted...]
-        <v>423</v>
+        <v>0.0</v>
+      </c>
+      <c r="L164">
+        <v>0.0</v>
       </c>
       <c r="M164" s="1">
-        <v>18608428.0</v>
+        <v>19987920.0</v>
       </c>
       <c r="N164" s="1">
-        <v>18901373.21</v>
+        <v>19987920.0</v>
       </c>
       <c r="O164" s="1">
-        <v>0.35</v>
+        <v>0.33</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
-        <v>424</v>
+        <v>408</v>
       </c>
       <c r="B165" t="s">
-        <v>425</v>
+        <v>409</v>
       </c>
       <c r="C165" s="1">
-        <v>11300000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>100.111</v>
+        <v>99.889</v>
       </c>
       <c r="E165" s="1">
-        <v>101.14636283</v>
+        <v>99.82068323</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
-        <v>11429539.0</v>
+        <v>39928273.29</v>
       </c>
       <c r="I165" s="1">
-        <v>-116996.0</v>
+        <v>27326.71</v>
       </c>
       <c r="J165" s="1">
-        <v>-1.0236283370659</v>
+        <v>0.068439498501539</v>
       </c>
       <c r="K165">
-        <v>3.32</v>
-[...2 lines deleted...]
-        <v>426</v>
+        <v>0.0</v>
+      </c>
+      <c r="L165">
+        <v>0.0</v>
       </c>
       <c r="M165" s="1">
-        <v>11312543.0</v>
+        <v>39955600.0</v>
       </c>
       <c r="N165" s="1">
-        <v>11687377.93</v>
+        <v>39955600.0</v>
       </c>
       <c r="O165" s="1">
-        <v>0.22</v>
+        <v>0.66</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>427</v>
+        <v>410</v>
       </c>
       <c r="B166" t="s">
-        <v>428</v>
+        <v>411</v>
       </c>
       <c r="C166" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>99.159</v>
+        <v>99.5167</v>
       </c>
       <c r="E166" s="1">
-        <v>98.83981333</v>
+        <v>99.42696927</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
-        <v>14825972.0</v>
+        <v>14914045.39</v>
       </c>
       <c r="I166" s="1">
-        <v>47878.0</v>
+        <v>13459.61</v>
       </c>
       <c r="J166" s="1">
-        <v>0.32293329570567</v>
+        <v>0.09024788143011</v>
       </c>
       <c r="K166">
-        <v>0.39</v>
-[...2 lines deleted...]
-        <v>429</v>
+        <v>0.0</v>
+      </c>
+      <c r="L166">
+        <v>0.0</v>
       </c>
       <c r="M166" s="1">
-        <v>14873850.0</v>
+        <v>14927505.0</v>
       </c>
       <c r="N166" s="1">
-        <v>14931641.1</v>
+        <v>14927505.0</v>
       </c>
       <c r="O166" s="1">
-        <v>0.28</v>
+        <v>0.25</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>430</v>
+        <v>412</v>
       </c>
       <c r="B167" t="s">
-        <v>431</v>
+        <v>413</v>
       </c>
       <c r="C167" s="1">
-        <v>5600000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>99.971</v>
+        <v>100.0283</v>
       </c>
       <c r="E167" s="1">
-        <v>98.27683929</v>
+        <v>100.0</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
-        <v>5503503.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I167" s="1">
-        <v>94873.0</v>
+        <v>8490.0</v>
       </c>
       <c r="J167" s="1">
-        <v>1.7238656906338</v>
+        <v>0.0283</v>
       </c>
       <c r="K167">
-        <v>1.09</v>
+        <v>0.0</v>
       </c>
       <c r="L167" t="s">
-        <v>432</v>
+        <v>414</v>
       </c>
       <c r="M167" s="1">
-        <v>5598376.0</v>
+        <v>30008490.0</v>
       </c>
       <c r="N167" s="1">
-        <v>5659649.97</v>
+        <v>30565625.83</v>
       </c>
       <c r="O167" s="1">
-        <v>0.11</v>
+        <v>0.5</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>433</v>
+        <v>415</v>
       </c>
       <c r="B168" t="s">
-        <v>434</v>
+        <v>416</v>
       </c>
       <c r="C168" s="1">
-        <v>20400000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>99.99</v>
+        <v>99.9409</v>
       </c>
       <c r="E168" s="1">
-        <v>100.0</v>
+        <v>99.49610748</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
-        <v>20400000.0</v>
+        <v>24874026.87</v>
       </c>
       <c r="I168" s="1">
-        <v>-2040.0</v>
+        <v>111198.13</v>
       </c>
       <c r="J168" s="1">
-        <v>-0.01</v>
+        <v>0.44704514705704</v>
       </c>
       <c r="K168">
-        <v>0.5</v>
-[...2 lines deleted...]
-        <v>435</v>
+        <v>0.0</v>
+      </c>
+      <c r="L168">
+        <v>0.0</v>
       </c>
       <c r="M168" s="1">
-        <v>20397960.0</v>
+        <v>24985225.0</v>
       </c>
       <c r="N168" s="1">
-        <v>20500415.6</v>
+        <v>24985225.0</v>
       </c>
       <c r="O168" s="1">
-        <v>0.38</v>
+        <v>0.41</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>436</v>
+        <v>417</v>
       </c>
       <c r="B169" t="s">
-        <v>437</v>
+        <v>418</v>
       </c>
       <c r="C169" s="1">
-        <v>2800000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>100.636</v>
+        <v>99.8501</v>
       </c>
       <c r="E169" s="1">
-        <v>100.95</v>
+        <v>99.4820302</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
-        <v>2826600.0</v>
+        <v>9948203.02</v>
       </c>
       <c r="I169" s="1">
-        <v>-8792.0</v>
+        <v>36806.98</v>
       </c>
       <c r="J169" s="1">
-        <v>-0.31104507181773</v>
+        <v>0.36998621686754</v>
       </c>
       <c r="K169">
-        <v>1.06</v>
-[...2 lines deleted...]
-        <v>438</v>
+        <v>0.0</v>
+      </c>
+      <c r="L169">
+        <v>0.0</v>
       </c>
       <c r="M169" s="1">
-        <v>2817808.0</v>
+        <v>9985010.0</v>
       </c>
       <c r="N169" s="1">
-        <v>2847610.74</v>
+        <v>9985010.0</v>
       </c>
       <c r="O169" s="1">
-        <v>0.05</v>
+        <v>0.16</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>439</v>
+        <v>419</v>
       </c>
       <c r="B170" t="s">
-        <v>440</v>
+        <v>420</v>
       </c>
       <c r="C170" s="1">
-        <v>10400000.0</v>
+        <v>7300000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>98.608</v>
+        <v>99.957</v>
       </c>
       <c r="E170" s="1">
-        <v>98.24951923</v>
+        <v>99.63533466</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
-        <v>10217950.0</v>
+        <v>7273379.43</v>
       </c>
       <c r="I170" s="1">
-        <v>37282.0</v>
+        <v>23481.57</v>
       </c>
       <c r="J170" s="1">
-        <v>0.36486770829765</v>
+        <v>0.32284263767606</v>
       </c>
       <c r="K170">
-        <v>0.13</v>
-[...2 lines deleted...]
-        <v>441</v>
+        <v>0.0</v>
+      </c>
+      <c r="L170">
+        <v>0.0</v>
       </c>
       <c r="M170" s="1">
-        <v>10255232.0</v>
+        <v>7296861.0</v>
       </c>
       <c r="N170" s="1">
-        <v>10268695.01</v>
+        <v>7296861.0</v>
       </c>
       <c r="O170" s="1">
-        <v>0.19</v>
+        <v>0.12</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>442</v>
+        <v>421</v>
       </c>
       <c r="B171" t="s">
-        <v>443</v>
+        <v>422</v>
       </c>
       <c r="C171" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>100.742</v>
+        <v>98.7274</v>
       </c>
       <c r="E171" s="1">
-        <v>101.48803</v>
+        <v>97.8384763</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
-        <v>10148803.0</v>
+        <v>29351542.89</v>
       </c>
       <c r="I171" s="1">
-        <v>-74603.0</v>
+        <v>266677.11</v>
       </c>
       <c r="J171" s="1">
-        <v>-0.73509161622312</v>
+        <v>0.9085624936291</v>
       </c>
       <c r="K171">
-        <v>1.11</v>
-[...2 lines deleted...]
-        <v>444</v>
+        <v>0.0</v>
+      </c>
+      <c r="L171">
+        <v>0.0</v>
       </c>
       <c r="M171" s="1">
-        <v>10074200.0</v>
+        <v>29618220.0</v>
       </c>
       <c r="N171" s="1">
-        <v>10185158.9</v>
+        <v>29618220.0</v>
       </c>
       <c r="O171" s="1">
-        <v>0.19</v>
+        <v>0.49</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>445</v>
+        <v>423</v>
       </c>
       <c r="B172" t="s">
-        <v>446</v>
+        <v>424</v>
       </c>
       <c r="C172" s="1">
-        <v>14300000.0</v>
+        <v>15500000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>99.543</v>
+        <v>99.9399</v>
       </c>
       <c r="E172" s="1">
-        <v>99.5472028</v>
+        <v>99.836086</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>14235250.0</v>
+        <v>15474593.33</v>
       </c>
       <c r="I172" s="1">
-        <v>-601.0</v>
+        <v>16091.17</v>
       </c>
       <c r="J172" s="1">
-        <v>-0.0042219139108902</v>
+        <v>0.10398444506328</v>
       </c>
       <c r="K172">
-        <v>0.45</v>
-[...2 lines deleted...]
-        <v>447</v>
+        <v>0.0</v>
+      </c>
+      <c r="L172">
+        <v>0.0</v>
       </c>
       <c r="M172" s="1">
-        <v>14234649.0</v>
+        <v>15490684.5</v>
       </c>
       <c r="N172" s="1">
-        <v>14298558.25</v>
+        <v>15490684.5</v>
       </c>
       <c r="O172" s="1">
-        <v>0.27</v>
+        <v>0.25</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>448</v>
+        <v>425</v>
       </c>
       <c r="B173" t="s">
-        <v>449</v>
+        <v>426</v>
       </c>
       <c r="C173" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>98.588</v>
+        <v>99.45</v>
       </c>
       <c r="E173" s="1">
-        <v>98.7</v>
+        <v>99.4219717</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
-        <v>9870000.0</v>
+        <v>29826591.51</v>
       </c>
       <c r="I173" s="1">
-        <v>-11200.0</v>
+        <v>8408.49</v>
       </c>
       <c r="J173" s="1">
-        <v>-0.11347517730496</v>
+        <v>0.028191253422909</v>
       </c>
       <c r="K173">
-        <v>1.2</v>
-[...2 lines deleted...]
-        <v>450</v>
+        <v>0.0</v>
+      </c>
+      <c r="L173">
+        <v>0.0</v>
       </c>
       <c r="M173" s="1">
-        <v>9858800.0</v>
+        <v>29835000.0</v>
       </c>
       <c r="N173" s="1">
-        <v>9978594.52</v>
+        <v>29835000.0</v>
       </c>
       <c r="O173" s="1">
-        <v>0.19</v>
+        <v>0.49</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>451</v>
+        <v>427</v>
       </c>
       <c r="B174" t="s">
-        <v>452</v>
+        <v>428</v>
       </c>
       <c r="C174" s="1">
-        <v>1700000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>97.933</v>
+        <v>99.7939</v>
       </c>
       <c r="E174" s="1">
-        <v>98.09</v>
+        <v>99.5457396</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
-        <v>1667530.0</v>
+        <v>19909147.92</v>
       </c>
       <c r="I174" s="1">
-        <v>-2669.0</v>
+        <v>49632.08</v>
       </c>
       <c r="J174" s="1">
-        <v>-0.16005709042716</v>
+        <v>0.249292838646</v>
       </c>
       <c r="K174">
-        <v>0.75</v>
-[...2 lines deleted...]
-        <v>453</v>
+        <v>0.0</v>
+      </c>
+      <c r="L174">
+        <v>0.0</v>
       </c>
       <c r="M174" s="1">
-        <v>1664861.0</v>
+        <v>19958780.0</v>
       </c>
       <c r="N174" s="1">
-        <v>1677657.58</v>
+        <v>19958780.0</v>
       </c>
       <c r="O174" s="1">
-        <v>0.03</v>
+        <v>0.33</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>454</v>
+        <v>429</v>
       </c>
       <c r="B175" t="s">
-        <v>455</v>
+        <v>430</v>
       </c>
       <c r="C175" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>99.944</v>
+        <v>100.0125</v>
       </c>
       <c r="E175" s="1">
-        <v>99.015</v>
+        <v>100.0</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
-        <v>14852250.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="I175" s="1">
-        <v>139350.0</v>
+        <v>1875.0</v>
       </c>
       <c r="J175" s="1">
-        <v>0.93824168055345</v>
+        <v>0.0125</v>
       </c>
       <c r="K175">
-        <v>1.5</v>
+        <v>0.0</v>
       </c>
       <c r="L175" t="s">
-        <v>456</v>
+        <v>431</v>
       </c>
       <c r="M175" s="1">
-        <v>14991600.0</v>
+        <v>15001875.0</v>
       </c>
       <c r="N175" s="1">
-        <v>15215983.56</v>
+        <v>15020650.0</v>
       </c>
       <c r="O175" s="1">
-        <v>0.28</v>
+        <v>0.25</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>457</v>
+        <v>432</v>
       </c>
       <c r="B176" t="s">
-        <v>458</v>
+        <v>433</v>
       </c>
       <c r="C176" s="1">
-        <v>6700000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>100.625</v>
+        <v>97.376</v>
       </c>
       <c r="E176" s="1">
-        <v>102.17492537</v>
+        <v>97.26824827</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
-        <v>6845720.0</v>
+        <v>14590237.24</v>
       </c>
       <c r="I176" s="1">
-        <v>-103845.0</v>
+        <v>16162.76</v>
       </c>
       <c r="J176" s="1">
-        <v>-1.5169332079022</v>
+        <v>0.11077791083265</v>
       </c>
       <c r="K176">
-        <v>1.8</v>
-[...2 lines deleted...]
-        <v>459</v>
+        <v>0.0</v>
+      </c>
+      <c r="L176">
+        <v>0.0</v>
       </c>
       <c r="M176" s="1">
-        <v>6741875.0</v>
+        <v>14606400.0</v>
       </c>
       <c r="N176" s="1">
-        <v>6862796.23</v>
+        <v>14606400.0</v>
       </c>
       <c r="O176" s="1">
-        <v>0.13</v>
+        <v>0.24</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>460</v>
+        <v>434</v>
       </c>
       <c r="B177" t="s">
-        <v>461</v>
+        <v>435</v>
       </c>
       <c r="C177" s="1">
-        <v>31000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D177" s="1">
+        <v>99.9897</v>
+      </c>
+      <c r="E177" s="1">
         <v>100.0</v>
       </c>
-      <c r="E177" s="1">
-[...1 lines deleted...]
-      </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
-        <v>30370945.93</v>
+        <v>15000000.0</v>
       </c>
       <c r="I177" s="1">
-        <v>629054.07</v>
+        <v>-1545.0</v>
       </c>
       <c r="J177" s="1">
-        <v>2.071236343609</v>
+        <v>-0.0103</v>
       </c>
       <c r="K177">
-        <v>0.2</v>
+        <v>0.0</v>
       </c>
       <c r="L177" t="s">
-        <v>462</v>
+        <v>436</v>
       </c>
       <c r="M177" s="1">
-        <v>31000000.0</v>
+        <v>14998455.0</v>
       </c>
       <c r="N177" s="1">
-        <v>31061830.14</v>
+        <v>15092873.0</v>
       </c>
       <c r="O177" s="1">
-        <v>0.58</v>
+        <v>0.25</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>463</v>
+        <v>437</v>
       </c>
       <c r="B178" t="s">
-        <v>464</v>
+        <v>438</v>
       </c>
       <c r="C178" s="1">
-        <v>5000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>100.31</v>
+        <v>98.3582</v>
       </c>
       <c r="E178" s="1">
-        <v>100.493844</v>
+        <v>98.25520587</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
-        <v>5024692.2</v>
+        <v>14738280.88</v>
       </c>
       <c r="I178" s="1">
-        <v>-9192.2</v>
+        <v>15449.12</v>
       </c>
       <c r="J178" s="1">
-        <v>-0.18294055902569</v>
+        <v>0.10482308028859</v>
       </c>
       <c r="K178">
-        <v>1.52</v>
-[...2 lines deleted...]
-        <v>465</v>
+        <v>0.0</v>
+      </c>
+      <c r="L178">
+        <v>0.0</v>
       </c>
       <c r="M178" s="1">
-        <v>5015500.0</v>
+        <v>14753730.0</v>
       </c>
       <c r="N178" s="1">
-        <v>5091270.55</v>
+        <v>14753730.0</v>
       </c>
       <c r="O178" s="1">
-        <v>0.1</v>
+        <v>0.24</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>466</v>
+        <v>439</v>
       </c>
       <c r="B179" t="s">
-        <v>467</v>
+        <v>440</v>
       </c>
       <c r="C179" s="1">
-        <v>4300000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>98.988</v>
+        <v>99.9012</v>
       </c>
       <c r="E179" s="1">
-        <v>98.74</v>
+        <v>99.8140962</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
-        <v>4245820.0</v>
+        <v>9981409.62</v>
       </c>
       <c r="I179" s="1">
-        <v>10664.0</v>
+        <v>8710.38</v>
       </c>
       <c r="J179" s="1">
-        <v>0.25116467490379</v>
+        <v>0.087266030867492</v>
       </c>
       <c r="K179">
-        <v>0.19</v>
-[...2 lines deleted...]
-        <v>468</v>
+        <v>0.0</v>
+      </c>
+      <c r="L179">
+        <v>0.0</v>
       </c>
       <c r="M179" s="1">
-        <v>4256484.0</v>
+        <v>9990120.0</v>
       </c>
       <c r="N179" s="1">
-        <v>4264524.41</v>
+        <v>9990120.0</v>
       </c>
       <c r="O179" s="1">
-        <v>0.08</v>
+        <v>0.16</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>469</v>
+        <v>441</v>
       </c>
       <c r="B180" t="s">
-        <v>470</v>
+        <v>442</v>
       </c>
       <c r="C180" s="1">
-        <v>7100000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>101.005</v>
+        <v>100.0085</v>
       </c>
       <c r="E180" s="1">
-        <v>101.44352113</v>
+        <v>100.0</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
-        <v>7202490.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I180" s="1">
-        <v>-31135.0</v>
+        <v>1700.0</v>
       </c>
       <c r="J180" s="1">
-        <v>-0.43228105835621</v>
+        <v>0.0085</v>
       </c>
       <c r="K180">
-        <v>0.68</v>
+        <v>0.0</v>
       </c>
       <c r="L180" t="s">
-        <v>471</v>
+        <v>443</v>
       </c>
       <c r="M180" s="1">
-        <v>7171355.0</v>
+        <v>20001700.0</v>
       </c>
       <c r="N180" s="1">
-        <v>7219596.1</v>
+        <v>20061593.67</v>
       </c>
       <c r="O180" s="1">
-        <v>0.14</v>
+        <v>0.33</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>472</v>
+        <v>444</v>
       </c>
       <c r="B181" t="s">
-        <v>473</v>
+        <v>445</v>
       </c>
       <c r="C181" s="1">
-        <v>6200000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>100.684</v>
+        <v>100.0102</v>
       </c>
       <c r="E181" s="1">
-        <v>101.37056452</v>
+        <v>100.0</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
-        <v>6284975.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I181" s="1">
-        <v>-42567.0</v>
+        <v>2040.0</v>
       </c>
       <c r="J181" s="1">
-        <v>-0.67728193031794</v>
+        <v>0.0102</v>
       </c>
       <c r="K181">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="L181" t="s">
-        <v>474</v>
+        <v>446</v>
       </c>
       <c r="M181" s="1">
-        <v>6242408.0</v>
+        <v>20002040.0</v>
       </c>
       <c r="N181" s="1">
-        <v>6304599.1</v>
+        <v>20012274.22</v>
       </c>
       <c r="O181" s="1">
-        <v>0.12</v>
+        <v>0.33</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>475</v>
+        <v>447</v>
       </c>
       <c r="B182" t="s">
-        <v>476</v>
+        <v>448</v>
       </c>
       <c r="C182" s="1">
-        <v>6070000.0</v>
+        <v>55600000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>98.336</v>
+        <v>98.606</v>
       </c>
       <c r="E182" s="1">
-        <v>98.35235585</v>
+        <v>97.74601079</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
-        <v>5969988.0</v>
+        <v>54346782.0</v>
       </c>
       <c r="I182" s="1">
-        <v>-992.8</v>
+        <v>478154.0</v>
       </c>
       <c r="J182" s="1">
-        <v>-0.016629849172226</v>
+        <v>0.87982026240303</v>
       </c>
       <c r="K182">
-        <v>1.24</v>
+        <v>0.17</v>
       </c>
       <c r="L182" t="s">
-        <v>477</v>
+        <v>449</v>
       </c>
       <c r="M182" s="1">
-        <v>5968995.2</v>
+        <v>54824936.0</v>
       </c>
       <c r="N182" s="1">
-        <v>6044080.27</v>
+        <v>54918161.21</v>
       </c>
       <c r="O182" s="1">
-        <v>0.11</v>
+        <v>0.9</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>478</v>
+        <v>450</v>
       </c>
       <c r="B183" t="s">
-        <v>479</v>
+        <v>451</v>
       </c>
       <c r="C183" s="1">
-        <v>9950000.0</v>
+        <v>22500000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>98.637</v>
+        <v>99.471</v>
       </c>
       <c r="E183" s="1">
-        <v>98.7658794</v>
+        <v>99.97030222</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
-        <v>9827205.0</v>
+        <v>22493318.0</v>
       </c>
       <c r="I183" s="1">
-        <v>-12823.5</v>
+        <v>-112343.0</v>
       </c>
       <c r="J183" s="1">
-        <v>-0.13048979847271</v>
+        <v>-0.49945054793606</v>
       </c>
       <c r="K183">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.15</v>
+      </c>
+      <c r="L183" t="s">
+        <v>452</v>
       </c>
       <c r="M183" s="1">
-        <v>9814381.5</v>
+        <v>22380975.0</v>
       </c>
       <c r="N183" s="1">
-        <v>9814381.5</v>
+        <v>22864108.56</v>
       </c>
       <c r="O183" s="1">
-        <v>0.18</v>
+        <v>0.38</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>480</v>
+        <v>453</v>
       </c>
       <c r="B184" t="s">
-        <v>481</v>
+        <v>454</v>
       </c>
       <c r="C184" s="1">
-        <v>20997000.0</v>
+        <v>28377000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>100.646</v>
+        <v>98.863</v>
       </c>
       <c r="E184" s="1">
-        <v>101.21349288</v>
+        <v>98.74371953</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
-        <v>21251797.1</v>
+        <v>28020505.29</v>
       </c>
       <c r="I184" s="1">
-        <v>-119156.48</v>
+        <v>33848.22</v>
       </c>
       <c r="J184" s="1">
-        <v>-0.56068895933511</v>
+        <v>0.12079803575876</v>
       </c>
       <c r="K184">
-        <v>1.21</v>
+        <v>1.38</v>
       </c>
       <c r="L184" t="s">
-        <v>482</v>
+        <v>455</v>
       </c>
       <c r="M184" s="1">
-        <v>21132640.62</v>
+        <v>28054353.51</v>
       </c>
       <c r="N184" s="1">
-        <v>21387049.48</v>
+        <v>28446189.35</v>
       </c>
       <c r="O184" s="1">
-        <v>0.4</v>
+        <v>0.47</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>483</v>
+        <v>456</v>
       </c>
       <c r="B185" t="s">
-        <v>484</v>
+        <v>457</v>
       </c>
       <c r="C185" s="1">
-        <v>6000000.0</v>
+        <v>17400000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>99.885</v>
+        <v>100.941</v>
       </c>
       <c r="E185" s="1">
-        <v>98.14</v>
+        <v>101.58646552</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
-        <v>5888400.0</v>
+        <v>17676045.0</v>
       </c>
       <c r="I185" s="1">
-        <v>104700.0</v>
+        <v>-112311.0</v>
       </c>
       <c r="J185" s="1">
-        <v>1.7780721418382</v>
+        <v>-0.63538534779698</v>
       </c>
       <c r="K185">
-        <v>1.02</v>
+        <v>0.68</v>
       </c>
       <c r="L185" t="s">
-        <v>485</v>
+        <v>458</v>
       </c>
       <c r="M185" s="1">
-        <v>5993100.0</v>
+        <v>17563734.0</v>
       </c>
       <c r="N185" s="1">
-        <v>6054127.4</v>
+        <v>17681958.66</v>
       </c>
       <c r="O185" s="1">
-        <v>0.11</v>
+        <v>0.29</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>486</v>
+        <v>459</v>
       </c>
       <c r="B186" t="s">
-        <v>487</v>
+        <v>460</v>
       </c>
       <c r="C186" s="1">
-        <v>25700000.0</v>
+        <v>14200000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>100.853</v>
+        <v>101.144</v>
       </c>
       <c r="E186" s="1">
-        <v>102.00865759</v>
+        <v>102.11602113</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
-        <v>26216225.0</v>
+        <v>14500475.0</v>
       </c>
       <c r="I186" s="1">
-        <v>-297004.0</v>
+        <v>-138027.0</v>
       </c>
       <c r="J186" s="1">
-        <v>-1.1329014760897</v>
+        <v>-0.95187916257916</v>
       </c>
       <c r="K186">
-        <v>1.88</v>
+        <v>1.15</v>
       </c>
       <c r="L186" t="s">
-        <v>488</v>
+        <v>461</v>
       </c>
       <c r="M186" s="1">
-        <v>25919221.0</v>
+        <v>14362448.0</v>
       </c>
       <c r="N186" s="1">
-        <v>26401360.04</v>
+        <v>14526137.04</v>
       </c>
       <c r="O186" s="1">
-        <v>0.49</v>
+        <v>0.24</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>489</v>
+        <v>462</v>
       </c>
       <c r="B187" t="s">
-        <v>490</v>
+        <v>463</v>
       </c>
       <c r="C187" s="1">
-        <v>16100000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>101.447</v>
+        <v>100.946</v>
       </c>
       <c r="E187" s="1">
-        <v>101.68176398</v>
+        <v>101.5</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
-        <v>16370764.0</v>
+        <v>6090000.0</v>
       </c>
       <c r="I187" s="1">
-        <v>-37797.0</v>
+        <v>-33240.0</v>
       </c>
       <c r="J187" s="1">
-        <v>-0.2308810999902</v>
+        <v>-0.54581280788177</v>
       </c>
       <c r="K187">
-        <v>1.64</v>
+        <v>1.86</v>
       </c>
       <c r="L187" t="s">
-        <v>491</v>
+        <v>464</v>
       </c>
       <c r="M187" s="1">
-        <v>16332967.0</v>
+        <v>6056760.0</v>
       </c>
       <c r="N187" s="1">
-        <v>16597459.12</v>
+        <v>6168232.6</v>
       </c>
       <c r="O187" s="1">
-        <v>0.31</v>
+        <v>0.1</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>492</v>
+        <v>465</v>
       </c>
       <c r="B188" t="s">
-        <v>493</v>
+        <v>466</v>
       </c>
       <c r="C188" s="1">
-        <v>3124000.0</v>
+        <v>11800000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>98.938</v>
+        <v>100.184</v>
       </c>
       <c r="E188" s="1">
-        <v>99.04783611</v>
+        <v>101.52224576</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
-        <v>3094254.4</v>
+        <v>11979625.0</v>
       </c>
       <c r="I188" s="1">
-        <v>-3431.28</v>
+        <v>-157913.0</v>
       </c>
       <c r="J188" s="1">
-        <v>-0.1108919809567</v>
+        <v>-1.3181798261632</v>
       </c>
       <c r="K188">
-        <v>0.16</v>
+        <v>2.38</v>
       </c>
       <c r="L188" t="s">
-        <v>494</v>
+        <v>467</v>
       </c>
       <c r="M188" s="1">
-        <v>3090823.12</v>
+        <v>11821712.0</v>
       </c>
       <c r="N188" s="1">
-        <v>3095851.48</v>
+        <v>12102325.7</v>
       </c>
       <c r="O188" s="1">
-        <v>0.06</v>
+        <v>0.2</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>495</v>
+        <v>468</v>
       </c>
       <c r="B189" t="s">
-        <v>496</v>
+        <v>469</v>
       </c>
       <c r="C189" s="1">
-        <v>18844000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="D189" s="1">
-        <v>99.009</v>
+        <v>101.67</v>
       </c>
       <c r="E189" s="1">
-        <v>98.91863033</v>
+        <v>102.4755</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
-        <v>18640226.7</v>
+        <v>6148530.0</v>
       </c>
       <c r="I189" s="1">
-        <v>17029.26</v>
+        <v>-48330.0</v>
       </c>
       <c r="J189" s="1">
-        <v>0.091357579894669</v>
+        <v>-0.78604154163678</v>
       </c>
       <c r="K189">
-        <v>0.32</v>
+        <v>4.42</v>
       </c>
       <c r="L189" t="s">
-        <v>497</v>
+        <v>470</v>
       </c>
       <c r="M189" s="1">
-        <v>18657255.96</v>
+        <v>6100200.0</v>
       </c>
       <c r="N189" s="1">
-        <v>18718176.29</v>
+        <v>6365679.45</v>
       </c>
       <c r="O189" s="1">
-        <v>0.35</v>
+        <v>0.1</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>498</v>
+        <v>471</v>
       </c>
       <c r="B190" t="s">
-        <v>499</v>
+        <v>472</v>
       </c>
       <c r="C190" s="1">
-        <v>10000000.0</v>
+        <v>7200000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>100.267</v>
+        <v>98.478</v>
       </c>
       <c r="E190" s="1">
-        <v>101.6185192</v>
+        <v>98.25995833</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
-        <v>10161851.92</v>
+        <v>7074717.0</v>
       </c>
       <c r="I190" s="1">
-        <v>-135151.92</v>
+        <v>15699.0</v>
       </c>
       <c r="J190" s="1">
-        <v>-1.3299930078099</v>
+        <v>0.22190286904762</v>
       </c>
       <c r="K190">
-        <v>3.31</v>
+        <v>0.14</v>
       </c>
       <c r="L190" t="s">
-        <v>500</v>
+        <v>473</v>
       </c>
       <c r="M190" s="1">
-        <v>10026700.0</v>
+        <v>7090416.0</v>
       </c>
       <c r="N190" s="1">
-        <v>10357658.9</v>
+        <v>7100574.9</v>
       </c>
       <c r="O190" s="1">
-        <v>0.19</v>
+        <v>0.12</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>501</v>
+        <v>474</v>
       </c>
       <c r="B191" t="s">
-        <v>502</v>
+        <v>475</v>
       </c>
       <c r="C191" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D191" s="1">
-        <v>99.004</v>
+        <v>99.804</v>
       </c>
       <c r="E191" s="1">
-        <v>98.502</v>
+        <v>98.92644333</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
-        <v>14775300.0</v>
+        <v>29677933.0</v>
       </c>
       <c r="I191" s="1">
-        <v>75300.0</v>
+        <v>263267.0</v>
       </c>
       <c r="J191" s="1">
-        <v>0.50963432214574</v>
+        <v>0.8870799728539</v>
       </c>
       <c r="K191">
-        <v>0.25</v>
+        <v>0.85</v>
       </c>
       <c r="L191" t="s">
-        <v>503</v>
+        <v>476</v>
       </c>
       <c r="M191" s="1">
-        <v>14850600.0</v>
+        <v>29941200.0</v>
       </c>
       <c r="N191" s="1">
-        <v>14888356.85</v>
+        <v>30195994.52</v>
       </c>
       <c r="O191" s="1">
-        <v>0.28</v>
+        <v>0.5</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
-        <v>504</v>
+        <v>477</v>
       </c>
       <c r="B192" t="s">
-        <v>505</v>
+        <v>478</v>
       </c>
       <c r="C192" s="1">
-        <v>21299000.0</v>
+        <v>7500000.0</v>
       </c>
       <c r="D192" s="1">
-        <v>100.008</v>
+        <v>98.411</v>
       </c>
       <c r="E192" s="1">
-        <v>99.91202385</v>
+        <v>98.10766667</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
       <c r="G192">
         <v>1.0</v>
       </c>
       <c r="H192" s="1">
-        <v>21280261.96</v>
+        <v>7358075.0</v>
       </c>
       <c r="I192" s="1">
-        <v>20441.96</v>
+        <v>22750.0</v>
       </c>
       <c r="J192" s="1">
-        <v>0.096060659584098</v>
+        <v>0.30918412764208</v>
       </c>
       <c r="K192">
-        <v>2.23</v>
+        <v>0.11</v>
       </c>
       <c r="L192" t="s">
-        <v>506</v>
+        <v>479</v>
       </c>
       <c r="M192" s="1">
-        <v>21300703.92</v>
+        <v>7380825.0</v>
       </c>
       <c r="N192" s="1">
-        <v>21774679.61</v>
+        <v>7389249.66</v>
       </c>
       <c r="O192" s="1">
-        <v>0.41</v>
+        <v>0.12</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
-        <v>507</v>
+        <v>480</v>
       </c>
       <c r="B193" t="s">
-        <v>508</v>
+        <v>481</v>
       </c>
       <c r="C193" s="1">
-        <v>1000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D193" s="1">
-        <v>99.474</v>
+        <v>99.925</v>
       </c>
       <c r="E193" s="1">
-        <v>98.02</v>
+        <v>96.05</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
       <c r="G193">
         <v>1.0</v>
       </c>
       <c r="H193" s="1">
-        <v>980200.0</v>
+        <v>24012500.0</v>
       </c>
       <c r="I193" s="1">
-        <v>14540.0</v>
+        <v>968750.0</v>
       </c>
       <c r="J193" s="1">
-        <v>1.4833707406652</v>
+        <v>4.0343571056741</v>
       </c>
       <c r="K193">
-        <v>0.09</v>
-[...2 lines deleted...]
-        <v>931.51</v>
+        <v>0.01</v>
+      </c>
+      <c r="L193" t="s">
+        <v>482</v>
       </c>
       <c r="M193" s="1">
-        <v>994740.0</v>
+        <v>24981250.0</v>
       </c>
       <c r="N193" s="1">
-        <v>995671.51</v>
+        <v>24983654.11</v>
       </c>
       <c r="O193" s="1">
-        <v>0.02</v>
+        <v>0.41</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
-        <v>509</v>
+        <v>483</v>
       </c>
       <c r="B194" t="s">
-        <v>510</v>
+        <v>484</v>
       </c>
       <c r="C194" s="1">
-        <v>31720000.0</v>
+        <v>17500000.0</v>
       </c>
       <c r="D194" s="1">
-        <v>100.727</v>
+        <v>98.458</v>
       </c>
       <c r="E194" s="1">
-        <v>101.67080706</v>
+        <v>98.59398286</v>
       </c>
       <c r="F194" t="s">
         <v>8</v>
       </c>
       <c r="G194">
         <v>1.0</v>
       </c>
       <c r="H194" s="1">
-        <v>32249980.0</v>
+        <v>17253947.0</v>
       </c>
       <c r="I194" s="1">
-        <v>-299375.6</v>
+        <v>-23797.0</v>
       </c>
       <c r="J194" s="1">
-        <v>-0.9282970097966</v>
+        <v>-0.13792206502083</v>
       </c>
       <c r="K194">
-        <v>1.91</v>
+        <v>1.15</v>
       </c>
       <c r="L194" t="s">
-        <v>511</v>
+        <v>485</v>
       </c>
       <c r="M194" s="1">
-        <v>31950604.4</v>
+        <v>17230150.0</v>
       </c>
       <c r="N194" s="1">
-        <v>32557112.75</v>
+        <v>17431519.86</v>
       </c>
       <c r="O194" s="1">
-        <v>0.61</v>
+        <v>0.29</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
-        <v>512</v>
+        <v>486</v>
       </c>
       <c r="B195" t="s">
-        <v>513</v>
+        <v>487</v>
       </c>
       <c r="C195" s="1">
-        <v>25000000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="D195" s="1">
-        <v>99.851</v>
+        <v>98.446</v>
       </c>
       <c r="E195" s="1">
-        <v>97.3739688</v>
+        <v>98.09328567</v>
       </c>
       <c r="F195" t="s">
         <v>8</v>
       </c>
       <c r="G195">
         <v>1.0</v>
       </c>
       <c r="H195" s="1">
-        <v>24343492.2</v>
+        <v>2942798.57</v>
       </c>
       <c r="I195" s="1">
-        <v>619257.8</v>
+        <v>10581.43</v>
       </c>
       <c r="J195" s="1">
-        <v>2.5438330495573</v>
+        <v>0.35957031201086</v>
       </c>
       <c r="K195">
-        <v>0.17</v>
+        <v>0.11</v>
       </c>
       <c r="L195" t="s">
-        <v>514</v>
+        <v>488</v>
       </c>
       <c r="M195" s="1">
-        <v>24962750.0</v>
+        <v>2953380.0</v>
       </c>
       <c r="N195" s="1">
-        <v>25005347.26</v>
+        <v>2956554.66</v>
       </c>
       <c r="O195" s="1">
-        <v>0.47</v>
+        <v>0.05</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
-        <v>515</v>
+        <v>489</v>
       </c>
       <c r="B196" t="s">
-        <v>516</v>
+        <v>490</v>
       </c>
       <c r="C196" s="1">
-        <v>11630000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="D196" s="1">
-        <v>98.913</v>
+        <v>100.086</v>
       </c>
       <c r="E196" s="1">
-        <v>99.18027403</v>
+        <v>100.16216667</v>
       </c>
       <c r="F196" t="s">
         <v>8</v>
       </c>
       <c r="G196">
         <v>1.0</v>
       </c>
       <c r="H196" s="1">
-        <v>11534665.87</v>
+        <v>6009730.0</v>
       </c>
       <c r="I196" s="1">
-        <v>-31083.97</v>
+        <v>-4570.0</v>
       </c>
       <c r="J196" s="1">
-        <v>-0.26948305525559</v>
+        <v>-0.076043349701234</v>
       </c>
       <c r="K196">
-        <v>1.53</v>
+        <v>0.13</v>
       </c>
       <c r="L196" t="s">
-        <v>517</v>
+        <v>491</v>
       </c>
       <c r="M196" s="1">
-        <v>11503581.9</v>
+        <v>6005160.0</v>
       </c>
       <c r="N196" s="1">
-        <v>11681834.11</v>
+        <v>6013020.0</v>
       </c>
       <c r="O196" s="1">
-        <v>0.22</v>
+        <v>0.1</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
-        <v>518</v>
+        <v>492</v>
       </c>
       <c r="B197" t="s">
-        <v>519</v>
+        <v>493</v>
       </c>
       <c r="C197" s="1">
-        <v>56431000.0</v>
+        <v>7996000.0</v>
       </c>
       <c r="D197" s="1">
-        <v>99.451</v>
+        <v>98.42</v>
       </c>
       <c r="E197" s="1">
-        <v>97.75503039</v>
+        <v>98.295</v>
       </c>
       <c r="F197" t="s">
         <v>8</v>
       </c>
       <c r="G197">
         <v>1.0</v>
       </c>
       <c r="H197" s="1">
-        <v>55164141.2</v>
+        <v>7859668.2</v>
       </c>
       <c r="I197" s="1">
-        <v>957052.61</v>
+        <v>9995.0</v>
       </c>
       <c r="J197" s="1">
-        <v>1.7349179905297</v>
+        <v>0.12716821811893</v>
       </c>
       <c r="K197">
-        <v>0.09</v>
+        <v>0.02</v>
       </c>
       <c r="L197" t="s">
-        <v>520</v>
+        <v>494</v>
       </c>
       <c r="M197" s="1">
-        <v>56121193.81</v>
+        <v>7869663.2</v>
       </c>
       <c r="N197" s="1">
-        <v>56173759.67</v>
+        <v>7871196.68</v>
       </c>
       <c r="O197" s="1">
-        <v>1.05</v>
+        <v>0.13</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
-        <v>521</v>
+        <v>495</v>
       </c>
       <c r="B198" t="s">
-        <v>522</v>
+        <v>496</v>
       </c>
       <c r="C198" s="1">
-        <v>44441000.0</v>
+        <v>47100000.0</v>
       </c>
       <c r="D198" s="1">
-        <v>98.89</v>
+        <v>99.178</v>
       </c>
       <c r="E198" s="1">
-        <v>98.91493274</v>
+        <v>98.32807431</v>
       </c>
       <c r="F198" t="s">
         <v>8</v>
       </c>
       <c r="G198">
         <v>1.0</v>
       </c>
       <c r="H198" s="1">
-        <v>43958785.26</v>
+        <v>46312523.0</v>
       </c>
       <c r="I198" s="1">
-        <v>-11080.36</v>
+        <v>400315.0</v>
       </c>
       <c r="J198" s="1">
-        <v>-0.025206247020849</v>
+        <v>0.86437743847382</v>
       </c>
       <c r="K198">
-        <v>0.06</v>
+        <v>0.08</v>
       </c>
       <c r="L198" t="s">
-        <v>523</v>
+        <v>497</v>
       </c>
       <c r="M198" s="1">
-        <v>43947704.9</v>
+        <v>46712838.0</v>
       </c>
       <c r="N198" s="1">
-        <v>43972817.11</v>
+        <v>46750743.82</v>
       </c>
       <c r="O198" s="1">
-        <v>0.82</v>
+        <v>0.77</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
-        <v>524</v>
+        <v>498</v>
       </c>
       <c r="B199" t="s">
-        <v>525</v>
+        <v>499</v>
       </c>
       <c r="C199" s="1">
-        <v>5000000.0</v>
+        <v>71329000.0</v>
       </c>
       <c r="D199" s="1">
-        <v>98.588</v>
+        <v>99.861</v>
       </c>
       <c r="E199" s="1">
-        <v>98.9</v>
+        <v>98.81190282</v>
       </c>
       <c r="F199" t="s">
         <v>8</v>
       </c>
       <c r="G199">
         <v>1.0</v>
       </c>
       <c r="H199" s="1">
-        <v>4945000.0</v>
+        <v>70481542.16</v>
       </c>
       <c r="I199" s="1">
-        <v>-15600.0</v>
+        <v>748310.53</v>
       </c>
       <c r="J199" s="1">
-        <v>-0.3154701718908</v>
+        <v>1.0617113460731</v>
       </c>
       <c r="K199">
-        <v>0.09</v>
+        <v>0.99</v>
       </c>
       <c r="L199" t="s">
-        <v>526</v>
+        <v>500</v>
       </c>
       <c r="M199" s="1">
-        <v>4929400.0</v>
+        <v>71229852.69</v>
       </c>
       <c r="N199" s="1">
-        <v>4933869.18</v>
+        <v>71933371.59</v>
       </c>
       <c r="O199" s="1">
-        <v>0.09</v>
+        <v>1.18</v>
       </c>
       <c r="P199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
-        <v>527</v>
+        <v>501</v>
       </c>
       <c r="B200" t="s">
-        <v>528</v>
+        <v>502</v>
       </c>
       <c r="C200" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D200" s="1">
-        <v>99.965</v>
+        <v>99.184</v>
       </c>
       <c r="E200" s="1">
-        <v>98.811</v>
+        <v>99.22</v>
       </c>
       <c r="F200" t="s">
         <v>8</v>
       </c>
       <c r="G200">
         <v>1.0</v>
       </c>
       <c r="H200" s="1">
-        <v>19762200.0</v>
+        <v>9922000.0</v>
       </c>
       <c r="I200" s="1">
-        <v>230800.0</v>
+        <v>-3600.0</v>
       </c>
       <c r="J200" s="1">
-        <v>1.1678861665199</v>
+        <v>-0.036283007458174</v>
       </c>
       <c r="K200">
-        <v>0.25</v>
+        <v>0.27</v>
       </c>
       <c r="L200" t="s">
-        <v>529</v>
+        <v>503</v>
       </c>
       <c r="M200" s="1">
-        <v>19993000.0</v>
+        <v>9918400.0</v>
       </c>
       <c r="N200" s="1">
-        <v>20042041.1</v>
+        <v>9945523.29</v>
       </c>
       <c r="O200" s="1">
-        <v>0.37</v>
+        <v>0.16</v>
       </c>
       <c r="P200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
-        <v>530</v>
+        <v>504</v>
       </c>
       <c r="B201" t="s">
-        <v>531</v>
+        <v>505</v>
       </c>
       <c r="C201" s="1">
-        <v>5305000.0</v>
+        <v>8200000.0</v>
       </c>
       <c r="D201" s="1">
-        <v>98.373</v>
+        <v>98.271</v>
       </c>
       <c r="E201" s="1">
-        <v>97.51</v>
+        <v>97.43695122</v>
       </c>
       <c r="F201" t="s">
         <v>8</v>
       </c>
       <c r="G201">
         <v>1.0</v>
       </c>
       <c r="H201" s="1">
-        <v>5172905.5</v>
+        <v>7989830.0</v>
       </c>
       <c r="I201" s="1">
-        <v>45782.15</v>
+        <v>68392.0</v>
       </c>
       <c r="J201" s="1">
-        <v>0.88503743205825</v>
+        <v>0.85598817496743</v>
       </c>
       <c r="K201">
-        <v>0.1</v>
+        <v>0.08</v>
       </c>
       <c r="L201" t="s">
-        <v>532</v>
+        <v>506</v>
       </c>
       <c r="M201" s="1">
-        <v>5218687.65</v>
+        <v>8058222.0</v>
       </c>
       <c r="N201" s="1">
-        <v>5223745.57</v>
+        <v>8065186.38</v>
       </c>
       <c r="O201" s="1">
-        <v>0.1</v>
+        <v>0.13</v>
       </c>
       <c r="P201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
-        <v>533</v>
+        <v>507</v>
       </c>
       <c r="B202" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C202" s="1">
-        <v>9100000.0</v>
+        <v>18800000.0</v>
       </c>
       <c r="D202" s="1">
-        <v>99.108</v>
+        <v>99.033</v>
       </c>
       <c r="E202" s="1">
-        <v>98.67857143</v>
+        <v>99.08680851</v>
       </c>
       <c r="F202" t="s">
         <v>8</v>
       </c>
       <c r="G202">
         <v>1.0</v>
       </c>
       <c r="H202" s="1">
-        <v>8979750.0</v>
+        <v>18628320.0</v>
       </c>
       <c r="I202" s="1">
-        <v>39078.0</v>
+        <v>-10116.0</v>
       </c>
       <c r="J202" s="1">
-        <v>0.43517915309446</v>
+        <v>-0.054304413924605</v>
       </c>
       <c r="K202">
-        <v>0.41</v>
-[...2 lines deleted...]
-        <v>535</v>
+        <v>0.0</v>
+      </c>
+      <c r="L202">
+        <v>901.37</v>
       </c>
       <c r="M202" s="1">
-        <v>9018828.0</v>
+        <v>18618204.0</v>
       </c>
       <c r="N202" s="1">
-        <v>9055975.95</v>
+        <v>18619105.37</v>
       </c>
       <c r="O202" s="1">
-        <v>0.17</v>
+        <v>0.31</v>
       </c>
       <c r="P202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
-        <v>536</v>
+        <v>509</v>
       </c>
       <c r="B203" t="s">
-        <v>537</v>
+        <v>510</v>
       </c>
       <c r="C203" s="1">
-        <v>2500000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D203" s="1">
-        <v>98.337</v>
+        <v>99.261</v>
       </c>
       <c r="E203" s="1">
-        <v>98.03</v>
+        <v>98.83981333</v>
       </c>
       <c r="F203" t="s">
         <v>8</v>
       </c>
       <c r="G203">
         <v>1.0</v>
       </c>
       <c r="H203" s="1">
-        <v>2450750.0</v>
+        <v>14825972.0</v>
       </c>
       <c r="I203" s="1">
-        <v>7675.0</v>
+        <v>63178.0</v>
       </c>
       <c r="J203" s="1">
-        <v>0.31316943792717</v>
+        <v>0.42613057680131</v>
       </c>
       <c r="K203">
-        <v>0.08</v>
+        <v>0.51</v>
       </c>
       <c r="L203" t="s">
-        <v>396</v>
+        <v>511</v>
       </c>
       <c r="M203" s="1">
-        <v>2458425.0</v>
+        <v>14889150.0</v>
       </c>
       <c r="N203" s="1">
-        <v>2460548.29</v>
+        <v>14965896.58</v>
       </c>
       <c r="O203" s="1">
-        <v>0.05</v>
+        <v>0.25</v>
       </c>
       <c r="P203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
-        <v>538</v>
+        <v>512</v>
       </c>
       <c r="B204" t="s">
-        <v>539</v>
+        <v>513</v>
       </c>
       <c r="C204" s="1">
-        <v>6200000.0</v>
+        <v>20400000.0</v>
       </c>
       <c r="D204" s="1">
-        <v>97.973</v>
+        <v>99.992</v>
       </c>
       <c r="E204" s="1">
-        <v>98.20403226</v>
+        <v>100.0</v>
       </c>
       <c r="F204" t="s">
         <v>8</v>
       </c>
       <c r="G204">
         <v>1.0</v>
       </c>
       <c r="H204" s="1">
-        <v>6088650.0</v>
+        <v>20400000.0</v>
       </c>
       <c r="I204" s="1">
-        <v>-14324.0</v>
+        <v>-1632.0</v>
       </c>
       <c r="J204" s="1">
-        <v>-0.23525740517192</v>
+        <v>-0.008</v>
       </c>
       <c r="K204">
-        <v>0.03</v>
+        <v>0.22</v>
       </c>
       <c r="L204" t="s">
-        <v>540</v>
+        <v>514</v>
       </c>
       <c r="M204" s="1">
-        <v>6074326.0</v>
+        <v>20398368.0</v>
       </c>
       <c r="N204" s="1">
-        <v>6076491.75</v>
+        <v>20443790.3</v>
       </c>
       <c r="O204" s="1">
-        <v>0.11</v>
+        <v>0.34</v>
       </c>
       <c r="P204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
-        <v>541</v>
+        <v>515</v>
       </c>
       <c r="B205" t="s">
-        <v>542</v>
+        <v>516</v>
       </c>
       <c r="C205" s="1">
-        <v>69900000.0</v>
+        <v>13701000.0</v>
       </c>
       <c r="D205" s="1">
-        <v>98.463</v>
+        <v>100.455</v>
       </c>
       <c r="E205" s="1">
-        <v>98.0770309</v>
+        <v>100.5747741</v>
       </c>
       <c r="F205" t="s">
         <v>8</v>
       </c>
       <c r="G205">
         <v>1.0</v>
       </c>
       <c r="H205" s="1">
-        <v>68555844.6</v>
+        <v>13779749.8</v>
       </c>
       <c r="I205" s="1">
-        <v>269792.4</v>
+        <v>-16410.25</v>
       </c>
       <c r="J205" s="1">
-        <v>0.39353668760723</v>
+        <v>-0.1190896078534</v>
       </c>
       <c r="K205">
-        <v>0.1</v>
+        <v>1.46</v>
       </c>
       <c r="L205" t="s">
-        <v>543</v>
+        <v>517</v>
       </c>
       <c r="M205" s="1">
-        <v>68825637.0</v>
+        <v>13763339.55</v>
       </c>
       <c r="N205" s="1">
-        <v>68898888.37</v>
+        <v>13963036.32</v>
       </c>
       <c r="O205" s="1">
-        <v>1.29</v>
+        <v>0.23</v>
       </c>
       <c r="P205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:16">
       <c r="A206" t="s">
-        <v>544</v>
+        <v>518</v>
       </c>
       <c r="B206" t="s">
-        <v>545</v>
+        <v>519</v>
       </c>
       <c r="C206" s="1">
-        <v>21900000.0</v>
+        <v>10400000.0</v>
       </c>
       <c r="D206" s="1">
-        <v>99.563</v>
+        <v>98.735</v>
       </c>
       <c r="E206" s="1">
-        <v>97.79613699</v>
+        <v>98.24951923</v>
       </c>
       <c r="F206" t="s">
         <v>8</v>
       </c>
       <c r="G206">
         <v>1.0</v>
       </c>
       <c r="H206" s="1">
-        <v>21417354.0</v>
+        <v>10217950.0</v>
       </c>
       <c r="I206" s="1">
-        <v>386943.0</v>
+        <v>50490.0</v>
       </c>
       <c r="J206" s="1">
-        <v>1.8066797607211</v>
+        <v>0.49413042733621</v>
       </c>
       <c r="K206">
-        <v>0.62</v>
+        <v>0.23</v>
       </c>
       <c r="L206" t="s">
-        <v>546</v>
+        <v>520</v>
       </c>
       <c r="M206" s="1">
-        <v>21804297.0</v>
+        <v>10268440.0</v>
       </c>
       <c r="N206" s="1">
-        <v>21940272.0</v>
+        <v>10292124.93</v>
       </c>
       <c r="O206" s="1">
-        <v>0.41</v>
+        <v>0.17</v>
       </c>
       <c r="P206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:16">
       <c r="A207" t="s">
-        <v>547</v>
+        <v>521</v>
       </c>
       <c r="B207" t="s">
-        <v>548</v>
+        <v>522</v>
       </c>
       <c r="C207" s="1">
-        <v>36200000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D207" s="1">
-        <v>100.327</v>
+        <v>100.562</v>
       </c>
       <c r="E207" s="1">
-        <v>100.61786188</v>
+        <v>101.48803</v>
       </c>
       <c r="F207" t="s">
         <v>8</v>
       </c>
       <c r="G207">
         <v>1.0</v>
       </c>
       <c r="H207" s="1">
-        <v>36423666.0</v>
+        <v>10148803.0</v>
       </c>
       <c r="I207" s="1">
-        <v>-105292.0</v>
+        <v>-92603.0</v>
       </c>
       <c r="J207" s="1">
-        <v>-0.2890757893508</v>
+        <v>-0.91245243404567</v>
       </c>
       <c r="K207">
-        <v>0.27</v>
+        <v>1.53</v>
       </c>
       <c r="L207" t="s">
-        <v>549</v>
+        <v>523</v>
       </c>
       <c r="M207" s="1">
-        <v>36318374.0</v>
+        <v>10056200.0</v>
       </c>
       <c r="N207" s="1">
-        <v>36416560.3</v>
+        <v>10209282.19</v>
       </c>
       <c r="O207" s="1">
-        <v>0.68</v>
+        <v>0.17</v>
       </c>
       <c r="P207">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:16">
       <c r="A208" t="s">
-        <v>550</v>
+        <v>524</v>
       </c>
       <c r="B208" t="s">
-        <v>551</v>
+        <v>525</v>
       </c>
       <c r="C208" s="1">
-        <v>5000000.0</v>
+        <v>14300000.0</v>
       </c>
       <c r="D208" s="1">
-        <v>100.602</v>
+        <v>99.534</v>
       </c>
       <c r="E208" s="1">
-        <v>101.18676</v>
+        <v>99.5472028</v>
       </c>
       <c r="F208" t="s">
         <v>8</v>
       </c>
       <c r="G208">
         <v>1.0</v>
       </c>
       <c r="H208" s="1">
-        <v>5059338.0</v>
+        <v>14235250.0</v>
       </c>
       <c r="I208" s="1">
-        <v>-29238.0</v>
+        <v>-1888.0</v>
       </c>
       <c r="J208" s="1">
-        <v>-0.57790169385797</v>
+        <v>-0.013262851021233</v>
       </c>
       <c r="K208">
-        <v>1.54</v>
+        <v>0.66</v>
       </c>
       <c r="L208" t="s">
-        <v>552</v>
+        <v>526</v>
       </c>
       <c r="M208" s="1">
-        <v>5030100.0</v>
+        <v>14233362.0</v>
       </c>
       <c r="N208" s="1">
-        <v>5107154.79</v>
+        <v>14327389.4</v>
       </c>
       <c r="O208" s="1">
-        <v>0.1</v>
+        <v>0.24</v>
       </c>
       <c r="P208">
         <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:16">
       <c r="A209" t="s">
-        <v>553</v>
+        <v>527</v>
       </c>
       <c r="B209" t="s">
-        <v>554</v>
+        <v>528</v>
       </c>
       <c r="C209" s="1">
-        <v>33150000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D209" s="1">
-        <v>99.772</v>
+        <v>98.703</v>
       </c>
       <c r="E209" s="1">
-        <v>99.7321267</v>
+        <v>98.7</v>
       </c>
       <c r="F209" t="s">
         <v>8</v>
       </c>
       <c r="G209">
         <v>1.0</v>
       </c>
       <c r="H209" s="1">
-        <v>33061200.0</v>
+        <v>9870000.0</v>
       </c>
       <c r="I209" s="1">
-        <v>13218.0</v>
+        <v>300.0</v>
       </c>
       <c r="J209" s="1">
-        <v>0.039980399985481</v>
+        <v>0.0030395136778116</v>
       </c>
       <c r="K209">
-        <v>1.13</v>
+        <v>1.35</v>
       </c>
       <c r="L209" t="s">
-        <v>555</v>
+        <v>529</v>
       </c>
       <c r="M209" s="1">
-        <v>33074418.0</v>
+        <v>9870300.0</v>
       </c>
       <c r="N209" s="1">
-        <v>33449393.35</v>
+        <v>10005539.73</v>
       </c>
       <c r="O209" s="1">
-        <v>0.63</v>
+        <v>0.16</v>
       </c>
       <c r="P209">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:16">
       <c r="A210" t="s">
-        <v>556</v>
+        <v>530</v>
       </c>
       <c r="B210" t="s">
-        <v>557</v>
+        <v>531</v>
       </c>
       <c r="C210" s="1">
-        <v>5000000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D210" s="1">
-        <v>100.532</v>
+        <v>98.157</v>
       </c>
       <c r="E210" s="1">
-        <v>101.91</v>
+        <v>98.09</v>
       </c>
       <c r="F210" t="s">
         <v>8</v>
       </c>
       <c r="G210">
         <v>1.0</v>
       </c>
       <c r="H210" s="1">
-        <v>5095500.0</v>
+        <v>1667530.0</v>
       </c>
       <c r="I210" s="1">
-        <v>-68900.0</v>
+        <v>1139.0</v>
       </c>
       <c r="J210" s="1">
-        <v>-1.3521734864096</v>
+        <v>0.068304618207768</v>
       </c>
       <c r="K210">
-        <v>2.12</v>
+        <v>0.85</v>
       </c>
       <c r="L210" t="s">
-        <v>558</v>
+        <v>532</v>
       </c>
       <c r="M210" s="1">
-        <v>5026600.0</v>
+        <v>1668669.0</v>
       </c>
       <c r="N210" s="1">
-        <v>5132764.38</v>
+        <v>1683136.47</v>
       </c>
       <c r="O210" s="1">
-        <v>0.1</v>
+        <v>0.03</v>
       </c>
       <c r="P210">
         <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:16">
       <c r="A211" t="s">
-        <v>559</v>
+        <v>533</v>
       </c>
       <c r="B211" t="s">
-        <v>560</v>
+        <v>534</v>
       </c>
       <c r="C211" s="1">
-        <v>5000000.0</v>
+        <v>6700000.0</v>
       </c>
       <c r="D211" s="1">
-        <v>99.981557</v>
+        <v>100.445</v>
       </c>
       <c r="E211" s="1">
-        <v>0.0</v>
+        <v>102.17492537</v>
       </c>
       <c r="F211" t="s">
         <v>8</v>
       </c>
       <c r="G211">
         <v>1.0</v>
       </c>
       <c r="H211" s="1">
-        <v>0.0</v>
+        <v>6845720.0</v>
       </c>
       <c r="I211" s="1">
-        <v>-922.15</v>
+        <v>-115905.0</v>
       </c>
       <c r="J211" s="1">
-        <v>0</v>
+        <v>-1.6931016752073</v>
       </c>
       <c r="K211">
-        <v>0.0</v>
+        <v>2.24</v>
       </c>
       <c r="L211" t="s">
-        <v>561</v>
+        <v>535</v>
       </c>
       <c r="M211" s="1">
-        <v>-922.15</v>
+        <v>6729815.0</v>
       </c>
       <c r="N211" s="1">
-        <v>-5614.49</v>
+        <v>6879899.59</v>
       </c>
       <c r="O211" s="1">
-        <v>0.0</v>
+        <v>0.11</v>
       </c>
       <c r="P211">
         <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:16">
       <c r="A212" t="s">
-        <v>562</v>
+        <v>536</v>
       </c>
       <c r="B212" t="s">
-        <v>563</v>
+        <v>537</v>
       </c>
       <c r="C212" s="1">
-        <v>1700000.0</v>
+        <v>22181000.0</v>
       </c>
       <c r="D212" s="1">
-        <v>99.98555471</v>
+        <v>100.206</v>
       </c>
       <c r="E212" s="1">
-        <v>0.0</v>
+        <v>100.28292999</v>
       </c>
       <c r="F212" t="s">
         <v>8</v>
       </c>
       <c r="G212">
         <v>1.0</v>
       </c>
       <c r="H212" s="1">
-        <v>0.0</v>
+        <v>22243756.7</v>
       </c>
       <c r="I212" s="1">
-        <v>-245.57</v>
+        <v>-17063.84</v>
       </c>
       <c r="J212" s="1">
-        <v>0</v>
+        <v>-0.076712941209252</v>
       </c>
       <c r="K212">
-        <v>0.0</v>
+        <v>1.87</v>
       </c>
       <c r="L212" t="s">
-        <v>564</v>
+        <v>538</v>
       </c>
       <c r="M212" s="1">
-        <v>-245.57</v>
+        <v>22226692.86</v>
       </c>
       <c r="N212" s="1">
-        <v>-1781.47</v>
+        <v>22640687.55</v>
       </c>
       <c r="O212" s="1">
-        <v>0.0</v>
+        <v>0.37</v>
       </c>
       <c r="P212">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:16">
       <c r="A213" t="s">
-        <v>565</v>
+        <v>539</v>
       </c>
       <c r="B213" t="s">
-        <v>566</v>
+        <v>540</v>
       </c>
       <c r="C213" s="1">
-        <v>25000000.0</v>
+        <v>4300000.0</v>
       </c>
       <c r="D213" s="1">
-        <v>99.97514532</v>
+        <v>99.178</v>
       </c>
       <c r="E213" s="1">
-        <v>0.0</v>
+        <v>98.74</v>
       </c>
       <c r="F213" t="s">
         <v>8</v>
       </c>
       <c r="G213">
         <v>1.0</v>
       </c>
       <c r="H213" s="1">
-        <v>0.0</v>
+        <v>4245820.0</v>
       </c>
       <c r="I213" s="1">
-        <v>-6213.67</v>
+        <v>18834.0</v>
       </c>
       <c r="J213" s="1">
-        <v>0</v>
+        <v>0.44358922422524</v>
       </c>
       <c r="K213">
-        <v>0.0</v>
+        <v>0.23</v>
       </c>
       <c r="L213" t="s">
-        <v>567</v>
+        <v>541</v>
       </c>
       <c r="M213" s="1">
-        <v>-6213.67</v>
+        <v>4264654.0</v>
       </c>
       <c r="N213" s="1">
-        <v>-44842.01</v>
+        <v>4274505.71</v>
       </c>
       <c r="O213" s="1">
-        <v>0.0</v>
+        <v>0.07</v>
       </c>
       <c r="P213">
         <v>1</v>
       </c>
     </row>
     <row r="214" spans="1:16">
       <c r="A214" t="s">
-        <v>568</v>
-[...2 lines deleted...]
-        <v>2615337482</v>
+        <v>542</v>
+      </c>
+      <c r="B214" t="s">
+        <v>543</v>
       </c>
       <c r="C214" s="1">
-        <v>13500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D214" s="1">
-        <v>99.99396059</v>
+        <v>100.889</v>
       </c>
       <c r="E214" s="1">
-        <v>0.0</v>
+        <v>100.933256</v>
       </c>
       <c r="F214" t="s">
         <v>8</v>
       </c>
       <c r="G214">
         <v>1.0</v>
       </c>
       <c r="H214" s="1">
-        <v>0.0</v>
+        <v>20186651.2</v>
       </c>
       <c r="I214" s="1">
-        <v>-815.32</v>
+        <v>-8851.2</v>
       </c>
       <c r="J214" s="1">
-        <v>0</v>
+        <v>-0.04384679713493</v>
       </c>
       <c r="K214">
-        <v>0.0</v>
+        <v>3.35</v>
       </c>
       <c r="L214" t="s">
-        <v>569</v>
+        <v>544</v>
       </c>
       <c r="M214" s="1">
-        <v>-815.32</v>
+        <v>20177800.0</v>
       </c>
       <c r="N214" s="1">
-        <v>-8362.72</v>
+        <v>20847663.01</v>
       </c>
       <c r="O214" s="1">
-        <v>0.0</v>
+        <v>0.34</v>
       </c>
       <c r="P214">
         <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:16">
       <c r="A215" t="s">
-        <v>570</v>
-[...2 lines deleted...]
-        <v>2615354222</v>
+        <v>545</v>
+      </c>
+      <c r="B215" t="s">
+        <v>546</v>
       </c>
       <c r="C215" s="1">
-        <v>5000000.0</v>
+        <v>7100000.0</v>
       </c>
       <c r="D215" s="1">
-        <v>99.993732</v>
+        <v>100.779</v>
       </c>
       <c r="E215" s="1">
-        <v>0.0</v>
+        <v>101.44352113</v>
       </c>
       <c r="F215" t="s">
         <v>8</v>
       </c>
       <c r="G215">
         <v>1.0</v>
       </c>
       <c r="H215" s="1">
-        <v>0.0</v>
+        <v>7202490.0</v>
       </c>
       <c r="I215" s="1">
-        <v>-313.4</v>
+        <v>-47181.0</v>
       </c>
       <c r="J215" s="1">
-        <v>0</v>
+        <v>-0.65506512331152</v>
       </c>
       <c r="K215">
-        <v>0.0</v>
+        <v>1.11</v>
       </c>
       <c r="L215" t="s">
-        <v>571</v>
+        <v>547</v>
       </c>
       <c r="M215" s="1">
-        <v>-313.4</v>
+        <v>7155309.0</v>
       </c>
       <c r="N215" s="1">
-        <v>-3248.73</v>
+        <v>7234454.55</v>
       </c>
       <c r="O215" s="1">
-        <v>0.0</v>
+        <v>0.12</v>
       </c>
       <c r="P215">
         <v>1</v>
       </c>
     </row>
     <row r="216" spans="1:16">
       <c r="A216" t="s">
-        <v>572</v>
-[...2 lines deleted...]
-        <v>2621898872</v>
+        <v>548</v>
+      </c>
+      <c r="B216" t="s">
+        <v>549</v>
       </c>
       <c r="C216" s="1">
-        <v>5000000.0</v>
+        <v>6200000.0</v>
       </c>
       <c r="D216" s="1">
-        <v>100.0706176</v>
+        <v>100.519</v>
       </c>
       <c r="E216" s="1">
-        <v>0.0</v>
+        <v>101.37056452</v>
       </c>
       <c r="F216" t="s">
         <v>8</v>
       </c>
       <c r="G216">
         <v>1.0</v>
       </c>
       <c r="H216" s="1">
-        <v>0.0</v>
+        <v>6284975.0</v>
       </c>
       <c r="I216" s="1">
-        <v>3530.88</v>
+        <v>-52797.0</v>
       </c>
       <c r="J216" s="1">
-        <v>0</v>
+        <v>-0.84005107418884</v>
       </c>
       <c r="K216">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>378.65</v>
+        <v>1.41</v>
+      </c>
+      <c r="L216" t="s">
+        <v>550</v>
       </c>
       <c r="M216" s="1">
-        <v>3530.88</v>
+        <v>6232178.0</v>
       </c>
       <c r="N216" s="1">
-        <v>3909.53</v>
+        <v>6319614.99</v>
       </c>
       <c r="O216" s="1">
-        <v>0.0</v>
+        <v>0.1</v>
       </c>
       <c r="P216">
         <v>1</v>
       </c>
     </row>
     <row r="217" spans="1:16">
       <c r="A217" t="s">
-        <v>573</v>
-[...2 lines deleted...]
-        <v>2631260002</v>
+        <v>551</v>
+      </c>
+      <c r="B217" t="s">
+        <v>552</v>
       </c>
       <c r="C217" s="1">
-        <v>4500000.0</v>
+        <v>16070000.0</v>
       </c>
       <c r="D217" s="1">
-        <v>99.99726889</v>
+        <v>98.435</v>
       </c>
       <c r="E217" s="1">
-        <v>0.0</v>
+        <v>98.32599876</v>
       </c>
       <c r="F217" t="s">
         <v>8</v>
       </c>
       <c r="G217">
         <v>1.0</v>
       </c>
       <c r="H217" s="1">
-        <v>0.0</v>
+        <v>15800988.0</v>
       </c>
       <c r="I217" s="1">
-        <v>-122.9</v>
+        <v>17516.5</v>
       </c>
       <c r="J217" s="1">
-        <v>0</v>
+        <v>0.1108569919805</v>
       </c>
       <c r="K217">
-        <v>0.0</v>
+        <v>1.4</v>
       </c>
       <c r="L217" t="s">
-        <v>574</v>
+        <v>553</v>
       </c>
       <c r="M217" s="1">
-        <v>-122.9</v>
+        <v>15818504.5</v>
       </c>
       <c r="N217" s="1">
-        <v>-2140.7</v>
+        <v>16043704.64</v>
       </c>
       <c r="O217" s="1">
-        <v>0.0</v>
+        <v>0.26</v>
       </c>
       <c r="P217">
         <v>1</v>
       </c>
     </row>
     <row r="218" spans="1:16">
       <c r="A218" t="s">
-        <v>575</v>
-[...2 lines deleted...]
-        <v>2658022692</v>
+        <v>554</v>
+      </c>
+      <c r="B218" t="s">
+        <v>555</v>
       </c>
       <c r="C218" s="1">
-        <v>6000000.0</v>
+        <v>9950000.0</v>
       </c>
       <c r="D218" s="1">
-        <v>99.98182783</v>
+        <v>98.681</v>
       </c>
       <c r="E218" s="1">
-        <v>0.0</v>
+        <v>98.7658794</v>
       </c>
       <c r="F218" t="s">
         <v>8</v>
       </c>
       <c r="G218">
         <v>1.0</v>
       </c>
       <c r="H218" s="1">
-        <v>0.0</v>
+        <v>9827205.0</v>
       </c>
       <c r="I218" s="1">
-        <v>-1090.33</v>
+        <v>-8445.5</v>
       </c>
       <c r="J218" s="1">
-        <v>0</v>
+        <v>-0.085940000234044</v>
       </c>
       <c r="K218">
-        <v>0.0</v>
+        <v>0.14</v>
       </c>
       <c r="L218" t="s">
-        <v>576</v>
+        <v>556</v>
       </c>
       <c r="M218" s="1">
-        <v>-1090.33</v>
+        <v>9818759.5</v>
       </c>
       <c r="N218" s="1">
-        <v>-10837.4</v>
+        <v>9832730.39</v>
       </c>
       <c r="O218" s="1">
-        <v>0.0</v>
+        <v>0.16</v>
       </c>
       <c r="P218">
         <v>1</v>
       </c>
     </row>
     <row r="219" spans="1:16">
       <c r="A219" t="s">
-        <v>577</v>
-[...2 lines deleted...]
-        <v>2669237052</v>
+        <v>557</v>
+      </c>
+      <c r="B219" t="s">
+        <v>558</v>
       </c>
       <c r="C219" s="1">
-        <v>8200000.0</v>
+        <v>20997000.0</v>
       </c>
       <c r="D219" s="1">
-        <v>99.98471463</v>
+        <v>100.476</v>
       </c>
       <c r="E219" s="1">
-        <v>0.0</v>
+        <v>101.21349288</v>
       </c>
       <c r="F219" t="s">
         <v>8</v>
       </c>
       <c r="G219">
         <v>1.0</v>
       </c>
       <c r="H219" s="1">
-        <v>0.0</v>
+        <v>21251797.1</v>
       </c>
       <c r="I219" s="1">
-        <v>-1253.4</v>
+        <v>-154851.38</v>
       </c>
       <c r="J219" s="1">
-        <v>0</v>
+        <v>-0.72865075490486</v>
       </c>
       <c r="K219">
-        <v>0.0</v>
+        <v>1.62</v>
       </c>
       <c r="L219" t="s">
-        <v>578</v>
+        <v>559</v>
       </c>
       <c r="M219" s="1">
-        <v>-1253.4</v>
+        <v>21096945.72</v>
       </c>
       <c r="N219" s="1">
-        <v>-13434.91</v>
+        <v>21436852.63</v>
       </c>
       <c r="O219" s="1">
-        <v>0.0</v>
+        <v>0.35</v>
       </c>
       <c r="P219">
         <v>1</v>
       </c>
     </row>
     <row r="220" spans="1:16">
       <c r="A220" t="s">
-        <v>579</v>
-[...2 lines deleted...]
-        <v>2670063452</v>
+        <v>560</v>
+      </c>
+      <c r="B220" t="s">
+        <v>561</v>
       </c>
       <c r="C220" s="1">
-        <v>35000000.0</v>
+        <v>25700000.0</v>
       </c>
       <c r="D220" s="1">
-        <v>99.99722243</v>
+        <v>100.67</v>
       </c>
       <c r="E220" s="1">
-        <v>0.0</v>
+        <v>102.00865759</v>
       </c>
       <c r="F220" t="s">
         <v>8</v>
       </c>
       <c r="G220">
         <v>1.0</v>
       </c>
       <c r="H220" s="1">
-        <v>0.0</v>
+        <v>26216225.0</v>
       </c>
       <c r="I220" s="1">
-        <v>-972.15</v>
+        <v>-344035.0</v>
       </c>
       <c r="J220" s="1">
-        <v>0</v>
+        <v>-1.3122980139208</v>
       </c>
       <c r="K220">
-        <v>0.0</v>
+        <v>2.34</v>
       </c>
       <c r="L220" t="s">
-        <v>580</v>
+        <v>562</v>
       </c>
       <c r="M220" s="1">
-        <v>-972.15</v>
+        <v>25872190.0</v>
       </c>
       <c r="N220" s="1">
-        <v>-33181.48</v>
+        <v>26473411.58</v>
       </c>
       <c r="O220" s="1">
-        <v>0.0</v>
+        <v>0.44</v>
       </c>
       <c r="P220">
         <v>1</v>
       </c>
     </row>
     <row r="221" spans="1:16">
       <c r="A221" t="s">
-        <v>581</v>
-[...2 lines deleted...]
-        <v>2674133292</v>
+        <v>563</v>
+      </c>
+      <c r="B221" t="s">
+        <v>564</v>
       </c>
       <c r="C221" s="1">
-        <v>20000000.0</v>
+        <v>16100000.0</v>
       </c>
       <c r="D221" s="1">
-        <v>99.9987813</v>
+        <v>101.157</v>
       </c>
       <c r="E221" s="1">
-        <v>0.0</v>
+        <v>101.68176398</v>
       </c>
       <c r="F221" t="s">
         <v>8</v>
       </c>
       <c r="G221">
         <v>1.0</v>
       </c>
       <c r="H221" s="1">
-        <v>0.0</v>
+        <v>16370764.0</v>
       </c>
       <c r="I221" s="1">
-        <v>-243.74</v>
+        <v>-84487.0</v>
       </c>
       <c r="J221" s="1">
-        <v>0</v>
+        <v>-0.5160846494397</v>
       </c>
       <c r="K221">
-        <v>0.0</v>
+        <v>2.19</v>
       </c>
       <c r="L221" t="s">
-        <v>582</v>
+        <v>565</v>
       </c>
       <c r="M221" s="1">
-        <v>-243.74</v>
+        <v>16286277.0</v>
       </c>
       <c r="N221" s="1">
-        <v>-2385.74</v>
+        <v>16638933.16</v>
       </c>
       <c r="O221" s="1">
-        <v>0.0</v>
+        <v>0.27</v>
       </c>
       <c r="P221">
         <v>1</v>
       </c>
     </row>
     <row r="222" spans="1:16">
       <c r="A222" t="s">
-        <v>583</v>
-[...2 lines deleted...]
-        <v>2675905922</v>
+        <v>566</v>
+      </c>
+      <c r="B222" t="s">
+        <v>567</v>
       </c>
       <c r="C222" s="1">
-        <v>15000000.0</v>
+        <v>10124000.0</v>
       </c>
       <c r="D222" s="1">
-        <v>99.9920026</v>
+        <v>99.01</v>
       </c>
       <c r="E222" s="1">
-        <v>0.0</v>
+        <v>98.97327539</v>
       </c>
       <c r="F222" t="s">
         <v>8</v>
       </c>
       <c r="G222">
         <v>1.0</v>
       </c>
       <c r="H222" s="1">
-        <v>0.0</v>
+        <v>10020054.4</v>
       </c>
       <c r="I222" s="1">
-        <v>-1199.61</v>
+        <v>3718.0</v>
       </c>
       <c r="J222" s="1">
-        <v>0</v>
+        <v>0.037105586971664</v>
       </c>
       <c r="K222">
-        <v>0.0</v>
+        <v>0.3</v>
       </c>
       <c r="L222" t="s">
-        <v>584</v>
+        <v>568</v>
       </c>
       <c r="M222" s="1">
-        <v>-1199.61</v>
+        <v>10023772.4</v>
       </c>
       <c r="N222" s="1">
-        <v>-11867.86</v>
+        <v>10054283.08</v>
       </c>
       <c r="O222" s="1">
-        <v>0.0</v>
+        <v>0.17</v>
       </c>
       <c r="P222">
         <v>1</v>
       </c>
     </row>
     <row r="223" spans="1:16">
       <c r="A223" t="s">
-        <v>585</v>
-[...2 lines deleted...]
-        <v>2677223832</v>
+        <v>569</v>
+      </c>
+      <c r="B223" t="s">
+        <v>570</v>
       </c>
       <c r="C223" s="1">
-        <v>9100000.0</v>
+        <v>18844000.0</v>
       </c>
       <c r="D223" s="1">
-        <v>99.99445593</v>
+        <v>99.155</v>
       </c>
       <c r="E223" s="1">
-        <v>0.0</v>
+        <v>98.91863033</v>
       </c>
       <c r="F223" t="s">
         <v>8</v>
       </c>
       <c r="G223">
         <v>1.0</v>
       </c>
       <c r="H223" s="1">
-        <v>0.0</v>
+        <v>18640226.7</v>
       </c>
       <c r="I223" s="1">
-        <v>-504.51</v>
+        <v>44541.5</v>
       </c>
       <c r="J223" s="1">
-        <v>0</v>
+        <v>0.23895363890612</v>
       </c>
       <c r="K223">
-        <v>0.0</v>
+        <v>0.44</v>
       </c>
       <c r="L223" t="s">
-        <v>586</v>
+        <v>571</v>
       </c>
       <c r="M223" s="1">
-        <v>-504.51</v>
+        <v>18684768.2</v>
       </c>
       <c r="N223" s="1">
-        <v>-5039.95</v>
+        <v>18766855.76</v>
       </c>
       <c r="O223" s="1">
-        <v>0.0</v>
+        <v>0.31</v>
       </c>
       <c r="P223">
         <v>1</v>
       </c>
     </row>
     <row r="224" spans="1:16">
       <c r="A224" t="s">
-        <v>587</v>
-[...2 lines deleted...]
-        <v>2679849772</v>
+        <v>572</v>
+      </c>
+      <c r="B224" t="s">
+        <v>573</v>
       </c>
       <c r="C224" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D224" s="1">
-        <v>99.99950173</v>
+        <v>100.089</v>
       </c>
       <c r="E224" s="1">
-        <v>0.0</v>
+        <v>101.6185192</v>
       </c>
       <c r="F224" t="s">
         <v>8</v>
       </c>
       <c r="G224">
         <v>1.0</v>
       </c>
       <c r="H224" s="1">
-        <v>0.0</v>
+        <v>10161851.92</v>
       </c>
       <c r="I224" s="1">
-        <v>-74.74</v>
+        <v>-152951.92</v>
       </c>
       <c r="J224" s="1">
-        <v>0</v>
+        <v>-1.505157929914</v>
       </c>
       <c r="K224">
-        <v>0.0</v>
+        <v>3.76</v>
       </c>
       <c r="L224" t="s">
-        <v>588</v>
+        <v>574</v>
       </c>
       <c r="M224" s="1">
-        <v>-74.74</v>
+        <v>10008900.0</v>
       </c>
       <c r="N224" s="1">
-        <v>-5368.49</v>
+        <v>10384790.41</v>
       </c>
       <c r="O224" s="1">
-        <v>0.0</v>
+        <v>0.17</v>
       </c>
       <c r="P224">
         <v>1</v>
       </c>
     </row>
     <row r="225" spans="1:16">
       <c r="A225" t="s">
-        <v>589</v>
-[...2 lines deleted...]
-        <v>2686335662</v>
+        <v>575</v>
+      </c>
+      <c r="B225" t="s">
+        <v>576</v>
       </c>
       <c r="C225" s="1">
-        <v>14000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D225" s="1">
-        <v>99.98526321</v>
+        <v>99.15</v>
       </c>
       <c r="E225" s="1">
-        <v>0.0</v>
+        <v>98.502</v>
       </c>
       <c r="F225" t="s">
         <v>8</v>
       </c>
       <c r="G225">
         <v>1.0</v>
       </c>
       <c r="H225" s="1">
-        <v>0.0</v>
+        <v>14775300.0</v>
       </c>
       <c r="I225" s="1">
-        <v>-2063.15</v>
+        <v>97200.0</v>
       </c>
       <c r="J225" s="1">
-        <v>0</v>
+        <v>0.65785466284949</v>
       </c>
       <c r="K225">
-        <v>0.0</v>
+        <v>0.32</v>
       </c>
       <c r="L225" t="s">
-        <v>590</v>
+        <v>577</v>
       </c>
       <c r="M225" s="1">
-        <v>-2063.15</v>
+        <v>14872500.0</v>
       </c>
       <c r="N225" s="1">
-        <v>-17941.33</v>
+        <v>14920787.67</v>
       </c>
       <c r="O225" s="1">
-        <v>0.0</v>
+        <v>0.25</v>
       </c>
       <c r="P225">
         <v>1</v>
       </c>
     </row>
     <row r="226" spans="1:16">
       <c r="A226" t="s">
-        <v>591</v>
-[...2 lines deleted...]
-        <v>2694693442</v>
+        <v>578</v>
+      </c>
+      <c r="B226" t="s">
+        <v>579</v>
       </c>
       <c r="C226" s="1">
-        <v>15000000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D226" s="1">
-        <v>99.99495127</v>
+        <v>99.717</v>
       </c>
       <c r="E226" s="1">
-        <v>0.0</v>
+        <v>98.02</v>
       </c>
       <c r="F226" t="s">
         <v>8</v>
       </c>
       <c r="G226">
         <v>1.0</v>
       </c>
       <c r="H226" s="1">
-        <v>0.0</v>
+        <v>980200.0</v>
       </c>
       <c r="I226" s="1">
-        <v>-757.31</v>
+        <v>16970.0</v>
       </c>
       <c r="J226" s="1">
-        <v>0</v>
+        <v>1.7312793307488</v>
       </c>
       <c r="K226">
-        <v>0.0</v>
+        <v>0.11</v>
       </c>
       <c r="L226" t="s">
-        <v>592</v>
+        <v>580</v>
       </c>
       <c r="M226" s="1">
-        <v>-757.31</v>
+        <v>997170.0</v>
       </c>
       <c r="N226" s="1">
-        <v>-8159.85</v>
+        <v>998241.92</v>
       </c>
       <c r="O226" s="1">
-        <v>0.0</v>
+        <v>0.02</v>
       </c>
       <c r="P226">
         <v>1</v>
       </c>
     </row>
     <row r="227" spans="1:16">
       <c r="A227" t="s">
-        <v>593</v>
-[...2 lines deleted...]
-        <v>2698945062</v>
+        <v>581</v>
+      </c>
+      <c r="B227" t="s">
+        <v>582</v>
       </c>
       <c r="C227" s="1">
-        <v>15000000.0</v>
+        <v>31720000.0</v>
       </c>
       <c r="D227" s="1">
-        <v>99.99562193</v>
+        <v>100.519</v>
       </c>
       <c r="E227" s="1">
-        <v>0.0</v>
+        <v>101.67080706</v>
       </c>
       <c r="F227" t="s">
         <v>8</v>
       </c>
       <c r="G227">
         <v>1.0</v>
       </c>
       <c r="H227" s="1">
-        <v>0.0</v>
+        <v>32249980.0</v>
       </c>
       <c r="I227" s="1">
-        <v>-656.71</v>
+        <v>-365353.2</v>
       </c>
       <c r="J227" s="1">
-        <v>0</v>
+        <v>-1.1328788420954</v>
       </c>
       <c r="K227">
-        <v>0.0</v>
+        <v>2.37</v>
       </c>
       <c r="L227" t="s">
-        <v>594</v>
+        <v>583</v>
       </c>
       <c r="M227" s="1">
-        <v>-656.71</v>
+        <v>31884626.8</v>
       </c>
       <c r="N227" s="1">
-        <v>-5653.8</v>
+        <v>32637433.65</v>
       </c>
       <c r="O227" s="1">
-        <v>0.0</v>
+        <v>0.54</v>
       </c>
       <c r="P227">
         <v>1</v>
       </c>
     </row>
     <row r="228" spans="1:16">
       <c r="A228" t="s">
-        <v>595</v>
-[...2 lines deleted...]
-        <v>2701398352</v>
+        <v>584</v>
+      </c>
+      <c r="B228" t="s">
+        <v>585</v>
       </c>
       <c r="C228" s="1">
-        <v>1100000.0</v>
+        <v>11630000.0</v>
       </c>
       <c r="D228" s="1">
-        <v>99.99884818</v>
+        <v>98.971</v>
       </c>
       <c r="E228" s="1">
-        <v>0.0</v>
+        <v>99.18027403</v>
       </c>
       <c r="F228" t="s">
         <v>8</v>
       </c>
       <c r="G228">
         <v>1.0</v>
       </c>
       <c r="H228" s="1">
-        <v>0.0</v>
+        <v>11534665.87</v>
       </c>
       <c r="I228" s="1">
-        <v>-12.67</v>
+        <v>-24338.57</v>
       </c>
       <c r="J228" s="1">
-        <v>0</v>
+        <v>-0.21100368466937</v>
       </c>
       <c r="K228">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>80.05</v>
+        <v>0.08</v>
+      </c>
+      <c r="L228" t="s">
+        <v>586</v>
       </c>
       <c r="M228" s="1">
-        <v>-12.67</v>
+        <v>11510327.3</v>
       </c>
       <c r="N228" s="1">
-        <v>67.38</v>
+        <v>11520201.33</v>
       </c>
       <c r="O228" s="1">
-        <v>0.0</v>
+        <v>0.19</v>
       </c>
       <c r="P228">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:16">
       <c r="A229" t="s">
-        <v>596</v>
-[...2 lines deleted...]
-        <v>2712519372</v>
+        <v>587</v>
+      </c>
+      <c r="B229" t="s">
+        <v>588</v>
       </c>
       <c r="C229" s="1">
-        <v>4900000.0</v>
+        <v>56431000.0</v>
       </c>
       <c r="D229" s="1">
-        <v>99.97459735</v>
+        <v>99.696</v>
       </c>
       <c r="E229" s="1">
-        <v>0.0</v>
+        <v>97.75503039</v>
       </c>
       <c r="F229" t="s">
         <v>8</v>
       </c>
       <c r="G229">
         <v>1.0</v>
       </c>
       <c r="H229" s="1">
-        <v>0.0</v>
+        <v>55164141.2</v>
       </c>
       <c r="I229" s="1">
-        <v>-1244.73</v>
+        <v>1095308.56</v>
       </c>
       <c r="J229" s="1">
-        <v>0</v>
+        <v>1.9855444790283</v>
       </c>
       <c r="K229">
-        <v>0.0</v>
+        <v>0.11</v>
       </c>
       <c r="L229" t="s">
-        <v>597</v>
+        <v>589</v>
       </c>
       <c r="M229" s="1">
-        <v>-1244.73</v>
+        <v>56259449.76</v>
       </c>
       <c r="N229" s="1">
-        <v>-7510.85</v>
+        <v>56319939.15</v>
       </c>
       <c r="O229" s="1">
-        <v>0.0</v>
+        <v>0.93</v>
       </c>
       <c r="P229">
         <v>1</v>
       </c>
     </row>
     <row r="230" spans="1:16">
       <c r="A230" t="s">
-        <v>598</v>
-[...2 lines deleted...]
-        <v>2715283672</v>
+        <v>590</v>
+      </c>
+      <c r="B230" t="s">
+        <v>591</v>
       </c>
       <c r="C230" s="1">
-        <v>20000000.0</v>
+        <v>44441000.0</v>
       </c>
       <c r="D230" s="1">
-        <v>99.9802532</v>
+        <v>98.942</v>
       </c>
       <c r="E230" s="1">
-        <v>0.0</v>
+        <v>98.91493274</v>
       </c>
       <c r="F230" t="s">
         <v>8</v>
       </c>
       <c r="G230">
         <v>1.0</v>
       </c>
       <c r="H230" s="1">
-        <v>0.0</v>
+        <v>43958785.26</v>
       </c>
       <c r="I230" s="1">
-        <v>-3949.36</v>
+        <v>12028.96</v>
       </c>
       <c r="J230" s="1">
-        <v>0</v>
+        <v>0.027364177442241</v>
       </c>
       <c r="K230">
-        <v>0.0</v>
+        <v>0.21</v>
       </c>
       <c r="L230" t="s">
-        <v>599</v>
+        <v>592</v>
       </c>
       <c r="M230" s="1">
-        <v>-3949.36</v>
+        <v>43970814.22</v>
       </c>
       <c r="N230" s="1">
-        <v>-25237.92</v>
+        <v>44064566.47</v>
       </c>
       <c r="O230" s="1">
-        <v>0.0</v>
+        <v>0.73</v>
       </c>
       <c r="P230">
         <v>1</v>
       </c>
     </row>
     <row r="231" spans="1:16">
       <c r="A231" t="s">
-        <v>600</v>
-[...2 lines deleted...]
-        <v>2715298432</v>
+        <v>593</v>
+      </c>
+      <c r="B231" t="s">
+        <v>594</v>
       </c>
       <c r="C231" s="1">
-        <v>30000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D231" s="1">
-        <v>99.99924827</v>
+        <v>98.796</v>
       </c>
       <c r="E231" s="1">
-        <v>0.0</v>
+        <v>98.9</v>
       </c>
       <c r="F231" t="s">
         <v>8</v>
       </c>
       <c r="G231">
         <v>1.0</v>
       </c>
       <c r="H231" s="1">
-        <v>0.0</v>
+        <v>4945000.0</v>
       </c>
       <c r="I231" s="1">
-        <v>-225.52</v>
+        <v>-5200.0</v>
       </c>
       <c r="J231" s="1">
-        <v>0</v>
+        <v>-0.1051567239636</v>
       </c>
       <c r="K231">
-        <v>0.0</v>
+        <v>0.22</v>
       </c>
       <c r="L231" t="s">
-        <v>601</v>
+        <v>595</v>
       </c>
       <c r="M231" s="1">
-        <v>-225.52</v>
+        <v>4939800.0</v>
       </c>
       <c r="N231" s="1">
-        <v>-25030.52</v>
+        <v>4950587.67</v>
       </c>
       <c r="O231" s="1">
-        <v>0.0</v>
+        <v>0.08</v>
       </c>
       <c r="P231">
         <v>1</v>
       </c>
     </row>
     <row r="232" spans="1:16">
       <c r="A232" t="s">
-        <v>602</v>
-[...2 lines deleted...]
-        <v>2716928862</v>
+        <v>596</v>
+      </c>
+      <c r="B232" t="s">
+        <v>597</v>
       </c>
       <c r="C232" s="1">
-        <v>10000000.0</v>
+        <v>5305000.0</v>
       </c>
       <c r="D232" s="1">
-        <v>99.9804706</v>
+        <v>98.514</v>
       </c>
       <c r="E232" s="1">
-        <v>0.0</v>
+        <v>97.51</v>
       </c>
       <c r="F232" t="s">
         <v>8</v>
       </c>
       <c r="G232">
         <v>1.0</v>
       </c>
       <c r="H232" s="1">
-        <v>0.0</v>
+        <v>5172905.5</v>
       </c>
       <c r="I232" s="1">
-        <v>-1952.94</v>
+        <v>53262.2</v>
       </c>
       <c r="J232" s="1">
-        <v>0</v>
+        <v>1.0296379858476</v>
       </c>
       <c r="K232">
-        <v>0.0</v>
+        <v>0.16</v>
       </c>
       <c r="L232" t="s">
-        <v>603</v>
+        <v>598</v>
       </c>
       <c r="M232" s="1">
-        <v>-1952.94</v>
+        <v>5226167.7</v>
       </c>
       <c r="N232" s="1">
-        <v>-12527.94</v>
+        <v>5234801.04</v>
       </c>
       <c r="O232" s="1">
-        <v>0.0</v>
+        <v>0.09</v>
       </c>
       <c r="P232">
         <v>1</v>
       </c>
     </row>
     <row r="233" spans="1:16">
       <c r="A233" t="s">
-        <v>604</v>
-[...2 lines deleted...]
-        <v>2721415922</v>
+        <v>599</v>
+      </c>
+      <c r="B233" t="s">
+        <v>600</v>
       </c>
       <c r="C233" s="1">
-        <v>18000000.0</v>
+        <v>9100000.0</v>
       </c>
       <c r="D233" s="1">
-        <v>100.02842594</v>
+        <v>99.218</v>
       </c>
       <c r="E233" s="1">
-        <v>0.0</v>
+        <v>98.67857143</v>
       </c>
       <c r="F233" t="s">
         <v>8</v>
       </c>
       <c r="G233">
         <v>1.0</v>
       </c>
       <c r="H233" s="1">
-        <v>0.0</v>
+        <v>8979750.0</v>
       </c>
       <c r="I233" s="1">
-        <v>5116.67</v>
+        <v>49088.0</v>
       </c>
       <c r="J233" s="1">
-        <v>0</v>
+        <v>0.54665218964893</v>
       </c>
       <c r="K233">
-        <v>0.0</v>
+        <v>0.52</v>
       </c>
       <c r="L233" t="s">
-        <v>605</v>
+        <v>601</v>
       </c>
       <c r="M233" s="1">
-        <v>5116.67</v>
+        <v>9028838.0</v>
       </c>
       <c r="N233" s="1">
-        <v>-4509.73</v>
+        <v>9076207.86</v>
       </c>
       <c r="O233" s="1">
-        <v>0.0</v>
+        <v>0.15</v>
       </c>
       <c r="P233">
         <v>1</v>
       </c>
     </row>
     <row r="234" spans="1:16">
       <c r="A234" t="s">
-        <v>606</v>
-[...2 lines deleted...]
-        <v>2721858402</v>
+        <v>602</v>
+      </c>
+      <c r="B234" t="s">
+        <v>603</v>
       </c>
       <c r="C234" s="1">
-        <v>21900000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="D234" s="1">
-        <v>99.98624936</v>
+        <v>98.517</v>
       </c>
       <c r="E234" s="1">
-        <v>0.0</v>
+        <v>98.03</v>
       </c>
       <c r="F234" t="s">
         <v>8</v>
       </c>
       <c r="G234">
         <v>1.0</v>
       </c>
       <c r="H234" s="1">
-        <v>0.0</v>
+        <v>2450750.0</v>
       </c>
       <c r="I234" s="1">
-        <v>-3011.39</v>
+        <v>12175.0</v>
       </c>
       <c r="J234" s="1">
-        <v>0</v>
+        <v>0.49678669794961</v>
       </c>
       <c r="K234">
-        <v>0.0</v>
+        <v>0.14</v>
       </c>
       <c r="L234" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="M234" s="1">
-        <v>-3011.39</v>
+        <v>2462925.0</v>
       </c>
       <c r="N234" s="1">
-        <v>-22708.61</v>
+        <v>2466452.4</v>
       </c>
       <c r="O234" s="1">
-        <v>0.0</v>
+        <v>0.04</v>
       </c>
       <c r="P234">
         <v>1</v>
       </c>
     </row>
     <row r="235" spans="1:16">
       <c r="A235" t="s">
-        <v>608</v>
-[...2 lines deleted...]
-        <v>2750042102</v>
+        <v>605</v>
+      </c>
+      <c r="B235" t="s">
+        <v>606</v>
       </c>
       <c r="C235" s="1">
-        <v>50000000.0</v>
+        <v>6200000.0</v>
       </c>
       <c r="D235" s="1">
-        <v>100.01277196</v>
+        <v>98.236</v>
       </c>
       <c r="E235" s="1">
-        <v>0.0</v>
+        <v>98.20403226</v>
       </c>
       <c r="F235" t="s">
         <v>8</v>
       </c>
       <c r="G235">
         <v>1.0</v>
       </c>
       <c r="H235" s="1">
-        <v>0.0</v>
+        <v>6088650.0</v>
       </c>
       <c r="I235" s="1">
-        <v>6385.98</v>
+        <v>1982.0</v>
       </c>
       <c r="J235" s="1">
-        <v>0</v>
+        <v>0.032552372036494</v>
       </c>
       <c r="K235">
-        <v>0.0</v>
+        <v>0.08</v>
       </c>
       <c r="L235" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="M235" s="1">
-        <v>6385.98</v>
+        <v>6090632.0</v>
       </c>
       <c r="N235" s="1">
-        <v>84226.54</v>
+        <v>6095409.4</v>
       </c>
       <c r="O235" s="1">
-        <v>0.0</v>
+        <v>0.1</v>
       </c>
       <c r="P235">
         <v>1</v>
       </c>
     </row>
     <row r="236" spans="1:16">
       <c r="A236" t="s">
+        <v>608</v>
+      </c>
+      <c r="B236" t="s">
+        <v>609</v>
+      </c>
+      <c r="C236" s="1">
+        <v>69900000.0</v>
+      </c>
+      <c r="D236" s="1">
+        <v>98.592</v>
+      </c>
+      <c r="E236" s="1">
+        <v>98.0770309</v>
+      </c>
+      <c r="F236" t="s">
+        <v>8</v>
+      </c>
+      <c r="G236">
+        <v>1.0</v>
+      </c>
+      <c r="H236" s="1">
+        <v>68555844.6</v>
+      </c>
+      <c r="I236" s="1">
+        <v>359963.4</v>
+      </c>
+      <c r="J236" s="1">
+        <v>0.52506595477054</v>
+      </c>
+      <c r="K236">
+        <v>0.19</v>
+      </c>
+      <c r="L236" t="s">
         <v>610</v>
       </c>
-      <c r="B236">
-[...31 lines deleted...]
-      </c>
       <c r="M236" s="1">
-        <v>3761.39</v>
+        <v>68915808.0</v>
       </c>
       <c r="N236" s="1">
-        <v>49243.64</v>
+        <v>69047947.73</v>
       </c>
       <c r="O236" s="1">
-        <v>0.0</v>
+        <v>1.14</v>
       </c>
       <c r="P236">
         <v>1</v>
       </c>
     </row>
     <row r="237" spans="1:16">
       <c r="A237" t="s">
+        <v>611</v>
+      </c>
+      <c r="B237" t="s">
         <v>612</v>
       </c>
-      <c r="B237">
-[...1 lines deleted...]
-      </c>
       <c r="C237" s="1">
-        <v>40000000.0</v>
+        <v>21900000.0</v>
       </c>
       <c r="D237" s="1">
-        <v>100.01788713</v>
+        <v>99.733</v>
       </c>
       <c r="E237" s="1">
-        <v>0.0</v>
+        <v>97.79613699</v>
       </c>
       <c r="F237" t="s">
         <v>8</v>
       </c>
       <c r="G237">
         <v>1.0</v>
       </c>
       <c r="H237" s="1">
-        <v>0.0</v>
+        <v>21417354.0</v>
       </c>
       <c r="I237" s="1">
-        <v>7154.85</v>
+        <v>424173.0</v>
       </c>
       <c r="J237" s="1">
-        <v>0</v>
+        <v>1.9805107577715</v>
       </c>
       <c r="K237">
-        <v>0.0</v>
+        <v>0.72</v>
       </c>
       <c r="L237" t="s">
         <v>613</v>
       </c>
       <c r="M237" s="1">
-        <v>7154.85</v>
+        <v>21841527.0</v>
       </c>
       <c r="N237" s="1">
-        <v>76289.96</v>
+        <v>21999027.0</v>
       </c>
       <c r="O237" s="1">
-        <v>0.0</v>
+        <v>0.36</v>
       </c>
       <c r="P237">
         <v>1</v>
       </c>
     </row>
     <row r="238" spans="1:16">
       <c r="A238" t="s">
         <v>614</v>
       </c>
-      <c r="B238">
-        <v>2760391592</v>
+      <c r="B238" t="s">
+        <v>615</v>
       </c>
       <c r="C238" s="1">
-        <v>30000000.0</v>
+        <v>42000000.0</v>
       </c>
       <c r="D238" s="1">
-        <v>100.03161393</v>
+        <v>100.211</v>
       </c>
       <c r="E238" s="1">
-        <v>0.0</v>
+        <v>100.55187143</v>
       </c>
       <c r="F238" t="s">
         <v>8</v>
       </c>
       <c r="G238">
         <v>1.0</v>
       </c>
       <c r="H238" s="1">
-        <v>0.0</v>
+        <v>42231786.0</v>
       </c>
       <c r="I238" s="1">
-        <v>9484.18</v>
+        <v>-143166.0</v>
       </c>
       <c r="J238" s="1">
-        <v>0</v>
+        <v>-0.33900058122098</v>
       </c>
       <c r="K238">
-        <v>0.0</v>
+        <v>0.61</v>
       </c>
       <c r="L238" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="M238" s="1">
-        <v>9484.18</v>
+        <v>42088620.0</v>
       </c>
       <c r="N238" s="1">
-        <v>79569.18</v>
+        <v>42344072.05</v>
       </c>
       <c r="O238" s="1">
-        <v>0.0</v>
+        <v>0.7</v>
       </c>
       <c r="P238">
         <v>1</v>
       </c>
     </row>
     <row r="239" spans="1:16">
       <c r="A239" t="s">
-        <v>616</v>
-[...2 lines deleted...]
-        <v>2767186142</v>
+        <v>617</v>
+      </c>
+      <c r="B239" t="s">
+        <v>618</v>
       </c>
       <c r="C239" s="1">
-        <v>15000000.0</v>
+        <v>7100000.0</v>
       </c>
       <c r="D239" s="1">
-        <v>100.035113</v>
+        <v>97.784</v>
       </c>
       <c r="E239" s="1">
-        <v>0.0</v>
+        <v>97.46343662</v>
       </c>
       <c r="F239" t="s">
         <v>8</v>
       </c>
       <c r="G239">
         <v>1.0</v>
       </c>
       <c r="H239" s="1">
-        <v>0.0</v>
+        <v>6919904.0</v>
       </c>
       <c r="I239" s="1">
-        <v>5266.95</v>
+        <v>22760.0</v>
       </c>
       <c r="J239" s="1">
-        <v>0</v>
+        <v>0.32890629696597</v>
       </c>
       <c r="K239">
-        <v>0.0</v>
+        <v>0.61</v>
       </c>
       <c r="L239" t="s">
-        <v>617</v>
+        <v>619</v>
       </c>
       <c r="M239" s="1">
-        <v>5266.95</v>
+        <v>6942664.0</v>
       </c>
       <c r="N239" s="1">
-        <v>36866.91</v>
+        <v>6986187.97</v>
       </c>
       <c r="O239" s="1">
-        <v>0.0</v>
+        <v>0.11</v>
       </c>
       <c r="P239">
         <v>1</v>
       </c>
     </row>
     <row r="240" spans="1:16">
       <c r="A240" t="s">
-        <v>618</v>
-[...2 lines deleted...]
-        <v>2770099252</v>
+        <v>620</v>
+      </c>
+      <c r="B240" t="s">
+        <v>621</v>
       </c>
       <c r="C240" s="1">
-        <v>8000000.0</v>
+        <v>33150000.0</v>
       </c>
       <c r="D240" s="1">
-        <v>100.08118588</v>
+        <v>99.862</v>
       </c>
       <c r="E240" s="1">
-        <v>0.0</v>
+        <v>99.7321267</v>
       </c>
       <c r="F240" t="s">
         <v>8</v>
       </c>
       <c r="G240">
         <v>1.0</v>
       </c>
       <c r="H240" s="1">
-        <v>0.0</v>
+        <v>33061200.0</v>
       </c>
       <c r="I240" s="1">
-        <v>6494.87</v>
+        <v>43053.0</v>
       </c>
       <c r="J240" s="1">
-        <v>0</v>
+        <v>0.13022213349788</v>
       </c>
       <c r="K240">
-        <v>0.0</v>
+        <v>1.3</v>
       </c>
       <c r="L240" t="s">
-        <v>619</v>
+        <v>622</v>
       </c>
       <c r="M240" s="1">
-        <v>6494.87</v>
+        <v>33104253.0</v>
       </c>
       <c r="N240" s="1">
-        <v>21737.11</v>
+        <v>33534748.89</v>
       </c>
       <c r="O240" s="1">
-        <v>0.0</v>
+        <v>0.55</v>
       </c>
       <c r="P240">
         <v>1</v>
       </c>
     </row>
     <row r="241" spans="1:16">
       <c r="A241" t="s">
-        <v>620</v>
-[...2 lines deleted...]
-        <v>2773749182</v>
+        <v>623</v>
+      </c>
+      <c r="B241" t="s">
+        <v>624</v>
       </c>
       <c r="C241" s="1">
-        <v>20000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D241" s="1">
-        <v>100.02764795</v>
+        <v>100.018167</v>
       </c>
       <c r="E241" s="1">
         <v>0.0</v>
       </c>
       <c r="F241" t="s">
         <v>8</v>
       </c>
       <c r="G241">
         <v>1.0</v>
       </c>
       <c r="H241" s="1">
         <v>0.0</v>
       </c>
       <c r="I241" s="1">
-        <v>5529.59</v>
+        <v>908.35</v>
       </c>
       <c r="J241" s="1">
         <v>0</v>
       </c>
       <c r="K241">
         <v>0.0</v>
       </c>
       <c r="L241" t="s">
-        <v>621</v>
+        <v>625</v>
       </c>
       <c r="M241" s="1">
-        <v>5529.59</v>
+        <v>908.35</v>
       </c>
       <c r="N241" s="1">
-        <v>31352.59</v>
+        <v>-4804.27</v>
       </c>
       <c r="O241" s="1">
         <v>0.0</v>
       </c>
       <c r="P241">
         <v>1</v>
       </c>
     </row>
     <row r="242" spans="1:16">
       <c r="A242" t="s">
-        <v>622</v>
-[...2 lines deleted...]
-        <v>2777134372</v>
+        <v>626</v>
+      </c>
+      <c r="B242" t="s">
+        <v>627</v>
       </c>
       <c r="C242" s="1">
-        <v>10000000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D242" s="1">
-        <v>100.0488316</v>
+        <v>100.02136706</v>
       </c>
       <c r="E242" s="1">
         <v>0.0</v>
       </c>
       <c r="F242" t="s">
         <v>8</v>
       </c>
       <c r="G242">
         <v>1.0</v>
       </c>
       <c r="H242" s="1">
         <v>0.0</v>
       </c>
       <c r="I242" s="1">
-        <v>4883.16</v>
+        <v>363.24</v>
       </c>
       <c r="J242" s="1">
         <v>0</v>
       </c>
       <c r="K242">
         <v>0.0</v>
       </c>
       <c r="L242" t="s">
-        <v>623</v>
+        <v>628</v>
       </c>
       <c r="M242" s="1">
-        <v>4883.16</v>
+        <v>363.24</v>
       </c>
       <c r="N242" s="1">
-        <v>14145.66</v>
+        <v>-1505.74</v>
       </c>
       <c r="O242" s="1">
         <v>0.0</v>
       </c>
       <c r="P242">
         <v>1</v>
       </c>
     </row>
     <row r="243" spans="1:16">
       <c r="A243" t="s">
-        <v>624</v>
-[...2 lines deleted...]
-        <v>2780647822</v>
+        <v>629</v>
+      </c>
+      <c r="B243" t="s">
+        <v>630</v>
       </c>
       <c r="C243" s="1">
-        <v>6000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D243" s="1">
-        <v>100.06122967</v>
+        <v>99.9920818</v>
       </c>
       <c r="E243" s="1">
         <v>0.0</v>
       </c>
       <c r="F243" t="s">
         <v>8</v>
       </c>
       <c r="G243">
         <v>1.0</v>
       </c>
       <c r="H243" s="1">
         <v>0.0</v>
       </c>
       <c r="I243" s="1">
-        <v>3673.78</v>
+        <v>-1979.55</v>
       </c>
       <c r="J243" s="1">
         <v>0</v>
       </c>
       <c r="K243">
         <v>0.0</v>
       </c>
       <c r="L243" t="s">
-        <v>625</v>
+        <v>631</v>
       </c>
       <c r="M243" s="1">
-        <v>3673.78</v>
+        <v>-1979.55</v>
       </c>
       <c r="N243" s="1">
-        <v>11582.46</v>
+        <v>-45523.23</v>
       </c>
       <c r="O243" s="1">
         <v>0.0</v>
       </c>
       <c r="P243">
         <v>1</v>
       </c>
     </row>
     <row r="244" spans="1:16">
       <c r="A244" t="s">
-        <v>626</v>
+        <v>632</v>
       </c>
       <c r="B244">
-        <v>2788224262</v>
+        <v>2621898872</v>
       </c>
       <c r="C244" s="1">
-        <v>10000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D244" s="1">
-        <v>100.00091</v>
+        <v>100.0747988</v>
       </c>
       <c r="E244" s="1">
         <v>0.0</v>
       </c>
       <c r="F244" t="s">
         <v>8</v>
       </c>
       <c r="G244">
         <v>1.0</v>
       </c>
       <c r="H244" s="1">
         <v>0.0</v>
       </c>
       <c r="I244" s="1">
-        <v>91.0</v>
+        <v>3739.94</v>
       </c>
       <c r="J244" s="1">
         <v>0</v>
       </c>
       <c r="K244">
         <v>0.0</v>
       </c>
-      <c r="L244" t="s">
-        <v>627</v>
+      <c r="L244">
+        <v>535.5</v>
       </c>
       <c r="M244" s="1">
-        <v>91.0</v>
+        <v>3739.94</v>
       </c>
       <c r="N244" s="1">
-        <v>13048.11</v>
+        <v>4275.44</v>
       </c>
       <c r="O244" s="1">
         <v>0.0</v>
       </c>
       <c r="P244">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:16">
       <c r="A245" t="s">
-        <v>628</v>
+        <v>633</v>
       </c>
       <c r="B245">
-        <v>2794032762</v>
+        <v>2675905922</v>
       </c>
       <c r="C245" s="1">
-        <v>3100000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D245" s="1">
-        <v>100.01971161</v>
+        <v>99.99510673</v>
       </c>
       <c r="E245" s="1">
         <v>0.0</v>
       </c>
       <c r="F245" t="s">
         <v>8</v>
       </c>
       <c r="G245">
         <v>1.0</v>
       </c>
       <c r="H245" s="1">
         <v>0.0</v>
       </c>
       <c r="I245" s="1">
-        <v>611.06</v>
+        <v>-733.99</v>
       </c>
       <c r="J245" s="1">
         <v>0</v>
       </c>
       <c r="K245">
         <v>0.0</v>
       </c>
       <c r="L245" t="s">
-        <v>629</v>
+        <v>634</v>
       </c>
       <c r="M245" s="1">
-        <v>611.06</v>
+        <v>-733.99</v>
       </c>
       <c r="N245" s="1">
-        <v>5652.37</v>
+        <v>-12568.66</v>
       </c>
       <c r="O245" s="1">
         <v>0.0</v>
       </c>
       <c r="P245">
         <v>1</v>
       </c>
     </row>
     <row r="246" spans="1:16">
       <c r="A246" t="s">
-        <v>630</v>
+        <v>635</v>
       </c>
       <c r="B246">
-        <v>2794077772</v>
+        <v>2686335662</v>
       </c>
       <c r="C246" s="1">
-        <v>4325000.0</v>
+        <v>14000000.0</v>
       </c>
       <c r="D246" s="1">
-        <v>100.03343676</v>
+        <v>99.99852671</v>
       </c>
       <c r="E246" s="1">
         <v>0.0</v>
       </c>
       <c r="F246" t="s">
         <v>8</v>
       </c>
       <c r="G246">
         <v>1.0</v>
       </c>
       <c r="H246" s="1">
         <v>0.0</v>
       </c>
       <c r="I246" s="1">
-        <v>1446.14</v>
+        <v>-206.26</v>
       </c>
       <c r="J246" s="1">
         <v>0</v>
       </c>
       <c r="K246">
         <v>0.0</v>
       </c>
       <c r="L246" t="s">
-        <v>631</v>
+        <v>636</v>
       </c>
       <c r="M246" s="1">
-        <v>1446.14</v>
+        <v>-206.26</v>
       </c>
       <c r="N246" s="1">
-        <v>8668.55</v>
+        <v>-18147.96</v>
       </c>
       <c r="O246" s="1">
         <v>0.0</v>
       </c>
       <c r="P246">
         <v>1</v>
       </c>
     </row>
     <row r="247" spans="1:16">
       <c r="A247" t="s">
-        <v>632</v>
+        <v>637</v>
       </c>
       <c r="B247">
-        <v>2794147912</v>
+        <v>2712519372</v>
       </c>
       <c r="C247" s="1">
-        <v>3000000.0</v>
+        <v>4900000.0</v>
       </c>
       <c r="D247" s="1">
-        <v>100.00618867</v>
+        <v>99.98550531</v>
       </c>
       <c r="E247" s="1">
         <v>0.0</v>
       </c>
       <c r="F247" t="s">
         <v>8</v>
       </c>
       <c r="G247">
         <v>1.0</v>
       </c>
       <c r="H247" s="1">
         <v>0.0</v>
       </c>
       <c r="I247" s="1">
-        <v>185.66</v>
+        <v>-710.24</v>
       </c>
       <c r="J247" s="1">
         <v>0</v>
       </c>
       <c r="K247">
         <v>0.0</v>
       </c>
       <c r="L247" t="s">
-        <v>633</v>
+        <v>638</v>
       </c>
       <c r="M247" s="1">
-        <v>185.66</v>
+        <v>-710.24</v>
       </c>
       <c r="N247" s="1">
-        <v>4718.76</v>
+        <v>-7747.56</v>
       </c>
       <c r="O247" s="1">
         <v>0.0</v>
       </c>
       <c r="P247">
         <v>1</v>
       </c>
     </row>
     <row r="248" spans="1:16">
       <c r="A248" t="s">
-        <v>634</v>
+        <v>639</v>
       </c>
       <c r="B248">
-        <v>2798428692</v>
+        <v>2715283672</v>
       </c>
       <c r="C248" s="1">
-        <v>6299000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D248" s="1">
-        <v>100.01439149</v>
+        <v>99.98846745</v>
       </c>
       <c r="E248" s="1">
         <v>0.0</v>
       </c>
       <c r="F248" t="s">
         <v>8</v>
       </c>
       <c r="G248">
         <v>1.0</v>
       </c>
       <c r="H248" s="1">
         <v>0.0</v>
       </c>
       <c r="I248" s="1">
-        <v>906.52</v>
+        <v>-2306.51</v>
       </c>
       <c r="J248" s="1">
         <v>0</v>
       </c>
       <c r="K248">
         <v>0.0</v>
       </c>
       <c r="L248" t="s">
-        <v>635</v>
+        <v>640</v>
       </c>
       <c r="M248" s="1">
-        <v>906.52</v>
+        <v>-2306.51</v>
       </c>
       <c r="N248" s="1">
-        <v>10661.4</v>
+        <v>-26228.17</v>
       </c>
       <c r="O248" s="1">
         <v>0.0</v>
       </c>
       <c r="P248">
         <v>1</v>
       </c>
     </row>
     <row r="249" spans="1:16">
       <c r="A249" t="s">
-        <v>636</v>
+        <v>641</v>
       </c>
       <c r="B249">
-        <v>2798594402</v>
+        <v>2716928862</v>
       </c>
       <c r="C249" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D249" s="1">
-        <v>100.07644767</v>
+        <v>99.9885351</v>
       </c>
       <c r="E249" s="1">
         <v>0.0</v>
       </c>
       <c r="F249" t="s">
         <v>8</v>
       </c>
       <c r="G249">
         <v>1.0</v>
       </c>
       <c r="H249" s="1">
         <v>0.0</v>
       </c>
       <c r="I249" s="1">
-        <v>11467.15</v>
+        <v>-1146.49</v>
       </c>
       <c r="J249" s="1">
         <v>0</v>
       </c>
       <c r="K249">
         <v>0.0</v>
       </c>
       <c r="L249" t="s">
-        <v>637</v>
+        <v>642</v>
       </c>
       <c r="M249" s="1">
-        <v>11467.15</v>
+        <v>-1146.49</v>
       </c>
       <c r="N249" s="1">
-        <v>35673.15</v>
+        <v>-13025.83</v>
       </c>
       <c r="O249" s="1">
         <v>0.0</v>
       </c>
       <c r="P249">
         <v>1</v>
       </c>
     </row>
     <row r="250" spans="1:16">
       <c r="A250" t="s">
-        <v>638</v>
+        <v>643</v>
       </c>
       <c r="B250">
-        <v>2806083592</v>
+        <v>2721415922</v>
       </c>
       <c r="C250" s="1">
-        <v>5997000.0</v>
+        <v>18000000.0</v>
       </c>
       <c r="D250" s="1">
-        <v>100.27042855</v>
+        <v>100.05612817</v>
       </c>
       <c r="E250" s="1">
         <v>0.0</v>
       </c>
       <c r="F250" t="s">
         <v>8</v>
       </c>
       <c r="G250">
         <v>1.0</v>
       </c>
       <c r="H250" s="1">
         <v>0.0</v>
       </c>
       <c r="I250" s="1">
-        <v>16217.6</v>
+        <v>10103.07</v>
       </c>
       <c r="J250" s="1">
         <v>0</v>
       </c>
       <c r="K250">
         <v>0.0</v>
       </c>
       <c r="L250" t="s">
-        <v>639</v>
+        <v>644</v>
       </c>
       <c r="M250" s="1">
-        <v>16217.6</v>
+        <v>10103.07</v>
       </c>
       <c r="N250" s="1">
-        <v>20047.48</v>
+        <v>-1509.63</v>
       </c>
       <c r="O250" s="1">
         <v>0.0</v>
       </c>
       <c r="P250">
         <v>1</v>
       </c>
     </row>
     <row r="251" spans="1:16">
       <c r="A251" t="s">
-        <v>640</v>
+        <v>645</v>
       </c>
       <c r="B251">
-        <v>2813842962</v>
+        <v>2721858402</v>
       </c>
       <c r="C251" s="1">
-        <v>20000000.0</v>
+        <v>21900000.0</v>
       </c>
       <c r="D251" s="1">
-        <v>100.05844245</v>
+        <v>99.99231612</v>
       </c>
       <c r="E251" s="1">
         <v>0.0</v>
       </c>
       <c r="F251" t="s">
         <v>8</v>
       </c>
       <c r="G251">
         <v>1.0</v>
       </c>
       <c r="H251" s="1">
         <v>0.0</v>
       </c>
       <c r="I251" s="1">
-        <v>11688.49</v>
+        <v>-1682.77</v>
       </c>
       <c r="J251" s="1">
         <v>0</v>
       </c>
       <c r="K251">
         <v>0.0</v>
       </c>
       <c r="L251" t="s">
-        <v>641</v>
+        <v>646</v>
       </c>
       <c r="M251" s="1">
-        <v>11688.49</v>
+        <v>-1682.77</v>
       </c>
       <c r="N251" s="1">
-        <v>33988.15</v>
+        <v>-23887.73</v>
       </c>
       <c r="O251" s="1">
         <v>0.0</v>
       </c>
       <c r="P251">
         <v>1</v>
       </c>
     </row>
     <row r="252" spans="1:16">
       <c r="A252" t="s">
-        <v>642</v>
+        <v>647</v>
       </c>
       <c r="B252">
-        <v>2818053322</v>
+        <v>2760391592</v>
       </c>
       <c r="C252" s="1">
-        <v>3884000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D252" s="1">
-        <v>100.06104094</v>
+        <v>100.00349287</v>
       </c>
       <c r="E252" s="1">
         <v>0.0</v>
       </c>
       <c r="F252" t="s">
         <v>8</v>
       </c>
       <c r="G252">
         <v>1.0</v>
       </c>
       <c r="H252" s="1">
         <v>0.0</v>
       </c>
       <c r="I252" s="1">
-        <v>2370.83</v>
+        <v>1047.86</v>
       </c>
       <c r="J252" s="1">
         <v>0</v>
       </c>
       <c r="K252">
         <v>0.0</v>
       </c>
       <c r="L252" t="s">
-        <v>643</v>
+        <v>648</v>
       </c>
       <c r="M252" s="1">
-        <v>2370.83</v>
+        <v>1047.86</v>
       </c>
       <c r="N252" s="1">
-        <v>7330.74</v>
+        <v>79347.86</v>
       </c>
       <c r="O252" s="1">
         <v>0.0</v>
       </c>
       <c r="P252">
         <v>1</v>
       </c>
     </row>
     <row r="253" spans="1:16">
       <c r="A253" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
       <c r="B253">
-        <v>2819407592</v>
+        <v>2767186142</v>
       </c>
       <c r="C253" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D253" s="1">
-        <v>100.0571637</v>
+        <v>100.00787047</v>
       </c>
       <c r="E253" s="1">
         <v>0.0</v>
       </c>
       <c r="F253" t="s">
         <v>8</v>
       </c>
       <c r="G253">
         <v>1.0</v>
       </c>
       <c r="H253" s="1">
         <v>0.0</v>
       </c>
       <c r="I253" s="1">
-        <v>5716.37</v>
+        <v>1180.57</v>
       </c>
       <c r="J253" s="1">
         <v>0</v>
       </c>
       <c r="K253">
         <v>0.0</v>
       </c>
       <c r="L253" t="s">
-        <v>645</v>
+        <v>650</v>
       </c>
       <c r="M253" s="1">
-        <v>5716.37</v>
+        <v>1180.57</v>
       </c>
       <c r="N253" s="1">
-        <v>19085.65</v>
+        <v>36644.57</v>
       </c>
       <c r="O253" s="1">
         <v>0.0</v>
       </c>
       <c r="P253">
         <v>1</v>
       </c>
     </row>
     <row r="254" spans="1:16">
       <c r="A254" t="s">
-        <v>646</v>
+        <v>651</v>
       </c>
       <c r="B254">
-        <v>2820059802</v>
+        <v>2770099252</v>
       </c>
       <c r="C254" s="1">
-        <v>7500000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="D254" s="1">
-        <v>100.00487613</v>
+        <v>100.0475145</v>
       </c>
       <c r="E254" s="1">
         <v>0.0</v>
       </c>
       <c r="F254" t="s">
         <v>8</v>
       </c>
       <c r="G254">
         <v>1.0</v>
       </c>
       <c r="H254" s="1">
         <v>0.0</v>
       </c>
       <c r="I254" s="1">
-        <v>365.71</v>
+        <v>3801.16</v>
       </c>
       <c r="J254" s="1">
         <v>0</v>
       </c>
       <c r="K254">
         <v>0.0</v>
       </c>
       <c r="L254" t="s">
-        <v>647</v>
+        <v>652</v>
       </c>
       <c r="M254" s="1">
-        <v>365.71</v>
+        <v>3801.16</v>
       </c>
       <c r="N254" s="1">
-        <v>8072.87</v>
+        <v>21409.16</v>
       </c>
       <c r="O254" s="1">
         <v>0.0</v>
       </c>
       <c r="P254">
         <v>1</v>
       </c>
     </row>
     <row r="255" spans="1:16">
       <c r="A255" t="s">
-        <v>648</v>
+        <v>653</v>
       </c>
       <c r="B255">
-        <v>2820282902</v>
+        <v>2773749182</v>
       </c>
       <c r="C255" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D255" s="1">
-        <v>100.04186485</v>
+        <v>100.0089813</v>
       </c>
       <c r="E255" s="1">
         <v>0.0</v>
       </c>
       <c r="F255" t="s">
         <v>8</v>
       </c>
       <c r="G255">
         <v>1.0</v>
       </c>
       <c r="H255" s="1">
         <v>0.0</v>
       </c>
       <c r="I255" s="1">
-        <v>8372.97</v>
+        <v>1796.26</v>
       </c>
       <c r="J255" s="1">
         <v>0</v>
       </c>
       <c r="K255">
         <v>0.0</v>
       </c>
       <c r="L255" t="s">
-        <v>649</v>
+        <v>654</v>
       </c>
       <c r="M255" s="1">
-        <v>8372.97</v>
+        <v>1796.26</v>
       </c>
       <c r="N255" s="1">
-        <v>32491.53</v>
+        <v>30910.43</v>
       </c>
       <c r="O255" s="1">
         <v>0.0</v>
       </c>
       <c r="P255">
         <v>1</v>
       </c>
     </row>
     <row r="256" spans="1:16">
       <c r="A256" t="s">
-        <v>650</v>
+        <v>655</v>
       </c>
       <c r="B256">
-        <v>2821297102</v>
+        <v>2777134372</v>
       </c>
       <c r="C256" s="1">
-        <v>12500000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D256" s="1">
-        <v>100.05776072</v>
+        <v>100.0288132</v>
       </c>
       <c r="E256" s="1">
         <v>0.0</v>
       </c>
       <c r="F256" t="s">
         <v>8</v>
       </c>
       <c r="G256">
         <v>1.0</v>
       </c>
       <c r="H256" s="1">
         <v>0.0</v>
       </c>
       <c r="I256" s="1">
-        <v>7220.09</v>
+        <v>2881.32</v>
       </c>
       <c r="J256" s="1">
         <v>0</v>
       </c>
       <c r="K256">
         <v>0.0</v>
       </c>
       <c r="L256" t="s">
-        <v>651</v>
+        <v>656</v>
       </c>
       <c r="M256" s="1">
-        <v>7220.09</v>
+        <v>2881.32</v>
       </c>
       <c r="N256" s="1">
-        <v>24001.13</v>
+        <v>13704.9</v>
       </c>
       <c r="O256" s="1">
         <v>0.0</v>
       </c>
       <c r="P256">
         <v>1</v>
       </c>
     </row>
     <row r="257" spans="1:16">
       <c r="A257" t="s">
-        <v>652</v>
+        <v>657</v>
       </c>
       <c r="B257">
-        <v>2829527942</v>
+        <v>2780647822</v>
       </c>
       <c r="C257" s="1">
-        <v>10000000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="D257" s="1">
-        <v>100.0154352</v>
+        <v>100.03583983</v>
       </c>
       <c r="E257" s="1">
         <v>0.0</v>
       </c>
       <c r="F257" t="s">
         <v>8</v>
       </c>
       <c r="G257">
         <v>1.0</v>
       </c>
       <c r="H257" s="1">
         <v>0.0</v>
       </c>
       <c r="I257" s="1">
-        <v>1543.52</v>
+        <v>2150.39</v>
       </c>
       <c r="J257" s="1">
         <v>0</v>
       </c>
       <c r="K257">
         <v>0.0</v>
       </c>
       <c r="L257" t="s">
-        <v>653</v>
+        <v>658</v>
       </c>
       <c r="M257" s="1">
-        <v>1543.52</v>
+        <v>2150.39</v>
       </c>
       <c r="N257" s="1">
-        <v>13786.57</v>
+        <v>11326.39</v>
       </c>
       <c r="O257" s="1">
         <v>0.0</v>
       </c>
       <c r="P257">
         <v>1</v>
       </c>
     </row>
     <row r="258" spans="1:16">
       <c r="A258" t="s">
-        <v>654</v>
+        <v>659</v>
       </c>
       <c r="B258">
-        <v>2832350132</v>
+        <v>2794077772</v>
       </c>
       <c r="C258" s="1">
-        <v>10000000.0</v>
+        <v>4325000.0</v>
       </c>
       <c r="D258" s="1">
-        <v>100.0361328</v>
+        <v>100.0074652</v>
       </c>
       <c r="E258" s="1">
         <v>0.0</v>
       </c>
       <c r="F258" t="s">
         <v>8</v>
       </c>
       <c r="G258">
         <v>1.0</v>
       </c>
       <c r="H258" s="1">
         <v>0.0</v>
       </c>
       <c r="I258" s="1">
-        <v>3613.28</v>
+        <v>322.87</v>
       </c>
       <c r="J258" s="1">
         <v>0</v>
       </c>
       <c r="K258">
         <v>0.0</v>
       </c>
       <c r="L258" t="s">
-        <v>655</v>
+        <v>660</v>
       </c>
       <c r="M258" s="1">
-        <v>3613.28</v>
+        <v>322.87</v>
       </c>
       <c r="N258" s="1">
-        <v>14966.17</v>
+        <v>8600.44</v>
       </c>
       <c r="O258" s="1">
         <v>0.0</v>
       </c>
       <c r="P258">
         <v>1</v>
       </c>
     </row>
     <row r="259" spans="1:16">
       <c r="A259" t="s">
-        <v>656</v>
+        <v>661</v>
       </c>
       <c r="B259">
-        <v>2832375032</v>
+        <v>2798594402</v>
       </c>
       <c r="C259" s="1">
-        <v>11229000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D259" s="1">
-        <v>100.05409369</v>
+        <v>100.0462834</v>
       </c>
       <c r="E259" s="1">
         <v>0.0</v>
       </c>
       <c r="F259" t="s">
         <v>8</v>
       </c>
       <c r="G259">
         <v>1.0</v>
       </c>
       <c r="H259" s="1">
         <v>0.0</v>
       </c>
       <c r="I259" s="1">
-        <v>6074.18</v>
+        <v>6942.51</v>
       </c>
       <c r="J259" s="1">
         <v>0</v>
       </c>
       <c r="K259">
         <v>0.0</v>
       </c>
       <c r="L259" t="s">
-        <v>657</v>
+        <v>662</v>
       </c>
       <c r="M259" s="1">
-        <v>6074.18</v>
+        <v>6942.51</v>
       </c>
       <c r="N259" s="1">
-        <v>19363.82</v>
+        <v>35027.93</v>
       </c>
       <c r="O259" s="1">
         <v>0.0</v>
       </c>
       <c r="P259">
         <v>1</v>
       </c>
     </row>
     <row r="260" spans="1:16">
       <c r="A260" t="s">
-        <v>658</v>
+        <v>663</v>
       </c>
       <c r="B260">
-        <v>2833851362</v>
+        <v>2806083592</v>
       </c>
       <c r="C260" s="1">
-        <v>10000000.0</v>
+        <v>5997000.0</v>
       </c>
       <c r="D260" s="1">
-        <v>100.060346</v>
+        <v>100.28531883</v>
       </c>
       <c r="E260" s="1">
         <v>0.0</v>
       </c>
       <c r="F260" t="s">
         <v>8</v>
       </c>
       <c r="G260">
         <v>1.0</v>
       </c>
       <c r="H260" s="1">
         <v>0.0</v>
       </c>
       <c r="I260" s="1">
-        <v>6034.6</v>
+        <v>17110.57</v>
       </c>
       <c r="J260" s="1">
         <v>0</v>
       </c>
       <c r="K260">
         <v>0.0</v>
       </c>
       <c r="L260" t="s">
-        <v>659</v>
+        <v>664</v>
       </c>
       <c r="M260" s="1">
-        <v>6034.6</v>
+        <v>17110.57</v>
       </c>
       <c r="N260" s="1">
-        <v>17821.82</v>
+        <v>22256.17</v>
       </c>
       <c r="O260" s="1">
         <v>0.0</v>
       </c>
       <c r="P260">
         <v>1</v>
       </c>
     </row>
     <row r="261" spans="1:16">
       <c r="A261" t="s">
-        <v>660</v>
+        <v>665</v>
       </c>
       <c r="B261">
-        <v>2833853212</v>
+        <v>2813842962</v>
       </c>
       <c r="C261" s="1">
-        <v>4890000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D261" s="1">
-        <v>100.00085378</v>
+        <v>100.03544525</v>
       </c>
       <c r="E261" s="1">
         <v>0.0</v>
       </c>
       <c r="F261" t="s">
         <v>8</v>
       </c>
       <c r="G261">
         <v>1.0</v>
       </c>
       <c r="H261" s="1">
         <v>0.0</v>
       </c>
       <c r="I261" s="1">
-        <v>41.75</v>
+        <v>7089.05</v>
       </c>
       <c r="J261" s="1">
         <v>0</v>
       </c>
       <c r="K261">
         <v>0.0</v>
       </c>
       <c r="L261" t="s">
-        <v>661</v>
+        <v>666</v>
       </c>
       <c r="M261" s="1">
-        <v>41.75</v>
+        <v>7089.05</v>
       </c>
       <c r="N261" s="1">
-        <v>4724.13</v>
+        <v>33098.78</v>
       </c>
       <c r="O261" s="1">
         <v>0.0</v>
       </c>
       <c r="P261">
         <v>1</v>
       </c>
     </row>
     <row r="262" spans="1:16">
       <c r="A262" t="s">
-        <v>662</v>
+        <v>667</v>
       </c>
       <c r="B262">
-        <v>2834781282</v>
+        <v>2818053322</v>
       </c>
       <c r="C262" s="1">
-        <v>20000000.0</v>
+        <v>3884000.0</v>
       </c>
       <c r="D262" s="1">
-        <v>100.0290732</v>
+        <v>100.03573198</v>
       </c>
       <c r="E262" s="1">
         <v>0.0</v>
       </c>
       <c r="F262" t="s">
         <v>8</v>
       </c>
       <c r="G262">
         <v>1.0</v>
       </c>
       <c r="H262" s="1">
         <v>0.0</v>
       </c>
       <c r="I262" s="1">
-        <v>5814.64</v>
+        <v>1387.83</v>
       </c>
       <c r="J262" s="1">
         <v>0</v>
       </c>
       <c r="K262">
         <v>0.0</v>
       </c>
       <c r="L262" t="s">
-        <v>663</v>
+        <v>668</v>
       </c>
       <c r="M262" s="1">
-        <v>5814.64</v>
+        <v>1387.83</v>
       </c>
       <c r="N262" s="1">
-        <v>24548.42</v>
+        <v>7164.7</v>
       </c>
       <c r="O262" s="1">
         <v>0.0</v>
       </c>
       <c r="P262">
         <v>1</v>
       </c>
     </row>
     <row r="263" spans="1:16">
       <c r="A263" t="s">
-        <v>664</v>
+        <v>669</v>
       </c>
       <c r="B263">
-        <v>2837008352</v>
+        <v>2819407592</v>
       </c>
       <c r="C263" s="1">
-        <v>24000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D263" s="1">
-        <v>100.00043042</v>
+        <v>100.0309984</v>
       </c>
       <c r="E263" s="1">
         <v>0.0</v>
       </c>
       <c r="F263" t="s">
         <v>8</v>
       </c>
       <c r="G263">
         <v>1.0</v>
       </c>
       <c r="H263" s="1">
         <v>0.0</v>
       </c>
       <c r="I263" s="1">
-        <v>103.3</v>
+        <v>3099.84</v>
       </c>
       <c r="J263" s="1">
         <v>0</v>
       </c>
       <c r="K263">
         <v>0.0</v>
       </c>
       <c r="L263" t="s">
-        <v>665</v>
+        <v>670</v>
       </c>
       <c r="M263" s="1">
-        <v>103.3</v>
+        <v>3099.84</v>
       </c>
       <c r="N263" s="1">
-        <v>22786.77</v>
+        <v>18676.59</v>
       </c>
       <c r="O263" s="1">
         <v>0.0</v>
       </c>
       <c r="P263">
         <v>1</v>
       </c>
     </row>
     <row r="264" spans="1:16">
       <c r="A264" t="s">
-        <v>666</v>
+        <v>671</v>
       </c>
       <c r="B264">
-        <v>2837532552</v>
+        <v>2820282902</v>
       </c>
       <c r="C264" s="1">
-        <v>3507000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D264" s="1">
-        <v>100.0621976</v>
+        <v>100.0183507</v>
       </c>
       <c r="E264" s="1">
         <v>0.0</v>
       </c>
       <c r="F264" t="s">
         <v>8</v>
       </c>
       <c r="G264">
         <v>1.0</v>
       </c>
       <c r="H264" s="1">
         <v>0.0</v>
       </c>
       <c r="I264" s="1">
-        <v>2181.27</v>
+        <v>3670.14</v>
       </c>
       <c r="J264" s="1">
         <v>0</v>
       </c>
       <c r="K264">
         <v>0.0</v>
       </c>
       <c r="L264" t="s">
-        <v>667</v>
+        <v>672</v>
       </c>
       <c r="M264" s="1">
-        <v>2181.27</v>
+        <v>3670.14</v>
       </c>
       <c r="N264" s="1">
-        <v>6438.89</v>
+        <v>31813.64</v>
       </c>
       <c r="O264" s="1">
         <v>0.0</v>
       </c>
       <c r="P264">
         <v>1</v>
       </c>
     </row>
     <row r="265" spans="1:16">
       <c r="A265" t="s">
-        <v>668</v>
+        <v>673</v>
       </c>
       <c r="B265">
-        <v>2838669412</v>
+        <v>2821297102</v>
       </c>
       <c r="C265" s="1">
-        <v>15000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D265" s="1">
-        <v>100.0653578</v>
+        <v>100.03138888</v>
       </c>
       <c r="E265" s="1">
         <v>0.0</v>
       </c>
       <c r="F265" t="s">
         <v>8</v>
       </c>
       <c r="G265">
         <v>1.0</v>
       </c>
       <c r="H265" s="1">
         <v>0.0</v>
       </c>
       <c r="I265" s="1">
-        <v>9803.67</v>
+        <v>3923.61</v>
       </c>
       <c r="J265" s="1">
         <v>0</v>
       </c>
       <c r="K265">
         <v>0.0</v>
       </c>
       <c r="L265" t="s">
-        <v>669</v>
+        <v>674</v>
       </c>
       <c r="M265" s="1">
-        <v>9803.67</v>
+        <v>3923.61</v>
       </c>
       <c r="N265" s="1">
-        <v>27738.09</v>
+        <v>23490.21</v>
       </c>
       <c r="O265" s="1">
         <v>0.0</v>
       </c>
       <c r="P265">
         <v>1</v>
       </c>
     </row>
     <row r="266" spans="1:16">
       <c r="A266" t="s">
-        <v>670</v>
+        <v>675</v>
       </c>
       <c r="B266">
-        <v>2838754542</v>
+        <v>2832350132</v>
       </c>
       <c r="C266" s="1">
-        <v>12200000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D266" s="1">
-        <v>100.16113393</v>
+        <v>100.0136682</v>
       </c>
       <c r="E266" s="1">
         <v>0.0</v>
       </c>
       <c r="F266" t="s">
         <v>8</v>
       </c>
       <c r="G266">
         <v>1.0</v>
       </c>
       <c r="H266" s="1">
         <v>0.0</v>
       </c>
       <c r="I266" s="1">
-        <v>19658.34</v>
+        <v>1366.82</v>
       </c>
       <c r="J266" s="1">
         <v>0</v>
       </c>
       <c r="K266">
         <v>0.0</v>
       </c>
       <c r="L266" t="s">
-        <v>671</v>
+        <v>676</v>
       </c>
       <c r="M266" s="1">
-        <v>19658.34</v>
+        <v>1366.82</v>
       </c>
       <c r="N266" s="1">
-        <v>32778.69</v>
+        <v>14704.35</v>
       </c>
       <c r="O266" s="1">
         <v>0.0</v>
       </c>
       <c r="P266">
         <v>1</v>
       </c>
     </row>
     <row r="267" spans="1:16">
       <c r="A267" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="B267">
-        <v>2842080552</v>
+        <v>2832375032</v>
       </c>
       <c r="C267" s="1">
-        <v>20000000.0</v>
+        <v>11229000.0</v>
       </c>
       <c r="D267" s="1">
-        <v>100.00382625</v>
+        <v>100.02936237</v>
       </c>
       <c r="E267" s="1">
         <v>0.0</v>
       </c>
       <c r="F267" t="s">
         <v>8</v>
       </c>
       <c r="G267">
         <v>1.0</v>
       </c>
       <c r="H267" s="1">
         <v>0.0</v>
       </c>
       <c r="I267" s="1">
-        <v>765.25</v>
+        <v>3297.1</v>
       </c>
       <c r="J267" s="1">
         <v>0</v>
       </c>
       <c r="K267">
         <v>0.0</v>
       </c>
       <c r="L267" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="M267" s="1">
-        <v>765.25</v>
+        <v>3297.1</v>
       </c>
       <c r="N267" s="1">
-        <v>21402.14</v>
+        <v>18900.45</v>
       </c>
       <c r="O267" s="1">
         <v>0.0</v>
       </c>
       <c r="P267">
         <v>1</v>
       </c>
     </row>
     <row r="268" spans="1:16">
       <c r="A268" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
       <c r="B268">
-        <v>2846048702</v>
+        <v>2833851362</v>
       </c>
       <c r="C268" s="1">
-        <v>5305000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D268" s="1">
-        <v>100.38196098</v>
+        <v>100.0353174</v>
       </c>
       <c r="E268" s="1">
         <v>0.0</v>
       </c>
       <c r="F268" t="s">
         <v>8</v>
       </c>
       <c r="G268">
         <v>1.0</v>
       </c>
       <c r="H268" s="1">
         <v>0.0</v>
       </c>
       <c r="I268" s="1">
-        <v>20263.03</v>
+        <v>3531.74</v>
       </c>
       <c r="J268" s="1">
         <v>0</v>
       </c>
       <c r="K268">
         <v>0.0</v>
       </c>
       <c r="L268" t="s">
-        <v>675</v>
+        <v>680</v>
       </c>
       <c r="M268" s="1">
-        <v>20263.03</v>
+        <v>3531.74</v>
       </c>
       <c r="N268" s="1">
-        <v>21905.22</v>
+        <v>17392.52</v>
       </c>
       <c r="O268" s="1">
         <v>0.0</v>
       </c>
       <c r="P268">
         <v>1</v>
       </c>
     </row>
     <row r="269" spans="1:16">
       <c r="A269" t="s">
-        <v>676</v>
+        <v>681</v>
       </c>
       <c r="B269">
-        <v>2847414022</v>
+        <v>2834781282</v>
       </c>
       <c r="C269" s="1">
-        <v>11800000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D269" s="1">
-        <v>100.04624237</v>
+        <v>100.00979075</v>
       </c>
       <c r="E269" s="1">
         <v>0.0</v>
       </c>
       <c r="F269" t="s">
         <v>8</v>
       </c>
       <c r="G269">
         <v>1.0</v>
       </c>
       <c r="H269" s="1">
         <v>0.0</v>
       </c>
       <c r="I269" s="1">
-        <v>5456.6</v>
+        <v>1958.15</v>
       </c>
       <c r="J269" s="1">
         <v>0</v>
       </c>
       <c r="K269">
         <v>0.0</v>
       </c>
       <c r="L269" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
       <c r="M269" s="1">
-        <v>5456.6</v>
+        <v>1958.15</v>
       </c>
       <c r="N269" s="1">
-        <v>13575.99</v>
+        <v>24079.32</v>
       </c>
       <c r="O269" s="1">
         <v>0.0</v>
       </c>
       <c r="P269">
         <v>1</v>
       </c>
     </row>
     <row r="270" spans="1:16">
       <c r="A270" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="B270">
-        <v>2851226042</v>
+        <v>2837532552</v>
       </c>
       <c r="C270" s="1">
-        <v>25000000.0</v>
+        <v>3507000.0</v>
       </c>
       <c r="D270" s="1">
-        <v>100.33590908</v>
+        <v>100.03640034</v>
       </c>
       <c r="E270" s="1">
         <v>0.0</v>
       </c>
       <c r="F270" t="s">
         <v>8</v>
       </c>
       <c r="G270">
         <v>1.0</v>
       </c>
       <c r="H270" s="1">
         <v>0.0</v>
       </c>
       <c r="I270" s="1">
-        <v>83977.27</v>
+        <v>1276.56</v>
       </c>
       <c r="J270" s="1">
         <v>0</v>
       </c>
       <c r="K270">
         <v>0.0</v>
       </c>
       <c r="L270" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="M270" s="1">
-        <v>83977.27</v>
+        <v>1276.56</v>
       </c>
       <c r="N270" s="1">
-        <v>88421.3</v>
+        <v>6288.76</v>
       </c>
       <c r="O270" s="1">
         <v>0.0</v>
       </c>
       <c r="P270">
         <v>1</v>
       </c>
     </row>
     <row r="271" spans="1:16">
       <c r="A271" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
       <c r="B271">
-        <v>2855281272</v>
+        <v>2838669412</v>
       </c>
       <c r="C271" s="1">
-        <v>28600000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D271" s="1">
-        <v>100.06452909</v>
+        <v>100.0396566</v>
       </c>
       <c r="E271" s="1">
         <v>0.0</v>
       </c>
       <c r="F271" t="s">
         <v>8</v>
       </c>
       <c r="G271">
         <v>1.0</v>
       </c>
       <c r="H271" s="1">
         <v>0.0</v>
       </c>
       <c r="I271" s="1">
-        <v>18455.32</v>
+        <v>5948.49</v>
       </c>
       <c r="J271" s="1">
         <v>0</v>
       </c>
       <c r="K271">
         <v>0.0</v>
       </c>
       <c r="L271" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="M271" s="1">
-        <v>18455.32</v>
+        <v>5948.49</v>
       </c>
       <c r="N271" s="1">
-        <v>41365.35</v>
+        <v>27076.82</v>
       </c>
       <c r="O271" s="1">
         <v>0.0</v>
       </c>
       <c r="P271">
         <v>1</v>
       </c>
     </row>
     <row r="272" spans="1:16">
       <c r="A272" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
       <c r="B272">
-        <v>2856676872</v>
+        <v>2838754542</v>
       </c>
       <c r="C272" s="1">
-        <v>20000000.0</v>
+        <v>12200000.0</v>
       </c>
       <c r="D272" s="1">
-        <v>100.3336963</v>
+        <v>100.1470091</v>
       </c>
       <c r="E272" s="1">
         <v>0.0</v>
       </c>
       <c r="F272" t="s">
         <v>8</v>
       </c>
       <c r="G272">
         <v>1.0</v>
       </c>
       <c r="H272" s="1">
         <v>0.0</v>
       </c>
       <c r="I272" s="1">
-        <v>66739.26</v>
+        <v>17935.11</v>
       </c>
       <c r="J272" s="1">
         <v>0</v>
       </c>
       <c r="K272">
         <v>0.0</v>
       </c>
       <c r="L272" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
       <c r="M272" s="1">
-        <v>66739.26</v>
+        <v>17935.11</v>
       </c>
       <c r="N272" s="1">
-        <v>71642.6</v>
+        <v>33903.28</v>
       </c>
       <c r="O272" s="1">
         <v>0.0</v>
       </c>
       <c r="P272">
         <v>1</v>
       </c>
     </row>
     <row r="273" spans="1:16">
       <c r="A273" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="B273">
-        <v>2858088902</v>
+        <v>2846048702</v>
       </c>
       <c r="C273" s="1">
-        <v>10000000.0</v>
+        <v>5305000.0</v>
       </c>
       <c r="D273" s="1">
-        <v>100.3382537</v>
+        <v>100.42656268</v>
       </c>
       <c r="E273" s="1">
         <v>0.0</v>
       </c>
       <c r="F273" t="s">
         <v>8</v>
       </c>
       <c r="G273">
         <v>1.0</v>
       </c>
       <c r="H273" s="1">
         <v>0.0</v>
       </c>
       <c r="I273" s="1">
-        <v>33825.37</v>
+        <v>22629.15</v>
       </c>
       <c r="J273" s="1">
         <v>0</v>
       </c>
       <c r="K273">
         <v>0.0</v>
       </c>
       <c r="L273" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="M273" s="1">
-        <v>33825.37</v>
+        <v>22629.15</v>
       </c>
       <c r="N273" s="1">
-        <v>36368.7</v>
+        <v>25444.41</v>
       </c>
       <c r="O273" s="1">
         <v>0.0</v>
       </c>
       <c r="P273">
         <v>1</v>
       </c>
     </row>
     <row r="274" spans="1:16">
       <c r="A274" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
       <c r="B274">
-        <v>2859475842</v>
+        <v>2847414022</v>
       </c>
       <c r="C274" s="1">
-        <v>4400000.0</v>
+        <v>11800000.0</v>
       </c>
       <c r="D274" s="1">
-        <v>100.04243591</v>
+        <v>100.02815153</v>
       </c>
       <c r="E274" s="1">
         <v>0.0</v>
       </c>
       <c r="F274" t="s">
         <v>8</v>
       </c>
       <c r="G274">
         <v>1.0</v>
       </c>
       <c r="H274" s="1">
         <v>0.0</v>
       </c>
       <c r="I274" s="1">
-        <v>1867.18</v>
+        <v>3321.88</v>
       </c>
       <c r="J274" s="1">
         <v>0</v>
       </c>
       <c r="K274">
         <v>0.0</v>
       </c>
       <c r="L274" t="s">
-        <v>687</v>
+        <v>692</v>
       </c>
       <c r="M274" s="1">
-        <v>1867.18</v>
+        <v>3321.88</v>
       </c>
       <c r="N274" s="1">
-        <v>5177.15</v>
+        <v>13038.45</v>
       </c>
       <c r="O274" s="1">
         <v>0.0</v>
       </c>
       <c r="P274">
         <v>1</v>
       </c>
     </row>
     <row r="275" spans="1:16">
       <c r="A275" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="B275">
-        <v>2859574782</v>
+        <v>2851226042</v>
       </c>
       <c r="C275" s="1">
-        <v>10600000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D275" s="1">
-        <v>100.04124774</v>
+        <v>100.391406</v>
       </c>
       <c r="E275" s="1">
         <v>0.0</v>
       </c>
       <c r="F275" t="s">
         <v>8</v>
       </c>
       <c r="G275">
         <v>1.0</v>
       </c>
       <c r="H275" s="1">
         <v>0.0</v>
       </c>
       <c r="I275" s="1">
-        <v>4372.26</v>
+        <v>97851.5</v>
       </c>
       <c r="J275" s="1">
         <v>0</v>
       </c>
       <c r="K275">
         <v>0.0</v>
       </c>
       <c r="L275" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
       <c r="M275" s="1">
-        <v>4372.26</v>
+        <v>97851.5</v>
       </c>
       <c r="N275" s="1">
-        <v>12026.82</v>
+        <v>105954.83</v>
       </c>
       <c r="O275" s="1">
         <v>0.0</v>
       </c>
       <c r="P275">
         <v>1</v>
       </c>
     </row>
     <row r="276" spans="1:16">
       <c r="A276" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="B276">
-        <v>2859756032</v>
+        <v>2855281272</v>
       </c>
       <c r="C276" s="1">
-        <v>2700000.0</v>
+        <v>28600000.0</v>
       </c>
       <c r="D276" s="1">
-        <v>100.04124778</v>
+        <v>100.04362965</v>
       </c>
       <c r="E276" s="1">
         <v>0.0</v>
       </c>
       <c r="F276" t="s">
         <v>8</v>
       </c>
       <c r="G276">
         <v>1.0</v>
       </c>
       <c r="H276" s="1">
         <v>0.0</v>
       </c>
       <c r="I276" s="1">
-        <v>1113.69</v>
+        <v>12478.08</v>
       </c>
       <c r="J276" s="1">
         <v>0</v>
       </c>
       <c r="K276">
         <v>0.0</v>
       </c>
       <c r="L276" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="M276" s="1">
-        <v>1113.69</v>
+        <v>12478.08</v>
       </c>
       <c r="N276" s="1">
-        <v>3063.43</v>
+        <v>39931.22</v>
       </c>
       <c r="O276" s="1">
         <v>0.0</v>
       </c>
       <c r="P276">
         <v>1</v>
       </c>
     </row>
     <row r="277" spans="1:16">
       <c r="A277" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
       <c r="B277">
-        <v>2859961272</v>
+        <v>2856676872</v>
       </c>
       <c r="C277" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D277" s="1">
-        <v>100.3287246</v>
+        <v>100.3823157</v>
       </c>
       <c r="E277" s="1">
         <v>0.0</v>
       </c>
       <c r="F277" t="s">
         <v>8</v>
       </c>
       <c r="G277">
         <v>1.0</v>
       </c>
       <c r="H277" s="1">
         <v>0.0</v>
       </c>
       <c r="I277" s="1">
-        <v>32872.46</v>
+        <v>76463.14</v>
       </c>
       <c r="J277" s="1">
         <v>0</v>
       </c>
       <c r="K277">
         <v>0.0</v>
       </c>
       <c r="L277" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="M277" s="1">
-        <v>32872.46</v>
+        <v>76463.14</v>
       </c>
       <c r="N277" s="1">
-        <v>35224.12</v>
+        <v>84669.14</v>
       </c>
       <c r="O277" s="1">
         <v>0.0</v>
       </c>
       <c r="P277">
         <v>1</v>
       </c>
     </row>
     <row r="278" spans="1:16">
       <c r="A278" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="B278">
-        <v>2862709252</v>
+        <v>2858088902</v>
       </c>
       <c r="C278" s="1">
-        <v>12500000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D278" s="1">
-        <v>100.0926388</v>
+        <v>100.3862851</v>
       </c>
       <c r="E278" s="1">
         <v>0.0</v>
       </c>
       <c r="F278" t="s">
         <v>8</v>
       </c>
       <c r="G278">
         <v>1.0</v>
       </c>
       <c r="H278" s="1">
         <v>0.0</v>
       </c>
       <c r="I278" s="1">
-        <v>11579.85</v>
+        <v>38628.51</v>
       </c>
       <c r="J278" s="1">
         <v>0</v>
       </c>
       <c r="K278">
         <v>0.0</v>
       </c>
       <c r="L278" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
       <c r="M278" s="1">
-        <v>11579.85</v>
+        <v>38628.51</v>
       </c>
       <c r="N278" s="1">
-        <v>19136.72</v>
+        <v>42882.76</v>
       </c>
       <c r="O278" s="1">
         <v>0.0</v>
       </c>
       <c r="P278">
         <v>1</v>
       </c>
     </row>
     <row r="279" spans="1:16">
       <c r="A279" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
       <c r="B279">
-        <v>2863881852</v>
+        <v>2859475842</v>
       </c>
       <c r="C279" s="1">
-        <v>15000000.0</v>
+        <v>4400000.0</v>
       </c>
       <c r="D279" s="1">
-        <v>100.09990187</v>
+        <v>100.02290159</v>
       </c>
       <c r="E279" s="1">
         <v>0.0</v>
       </c>
       <c r="F279" t="s">
         <v>8</v>
       </c>
       <c r="G279">
         <v>1.0</v>
       </c>
       <c r="H279" s="1">
         <v>0.0</v>
       </c>
       <c r="I279" s="1">
-        <v>14985.28</v>
+        <v>1007.67</v>
       </c>
       <c r="J279" s="1">
         <v>0</v>
       </c>
       <c r="K279">
         <v>0.0</v>
       </c>
       <c r="L279" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="M279" s="1">
-        <v>14985.28</v>
+        <v>1007.67</v>
       </c>
       <c r="N279" s="1">
-        <v>24575.28</v>
+        <v>4990.74</v>
       </c>
       <c r="O279" s="1">
         <v>0.0</v>
       </c>
       <c r="P279">
         <v>1</v>
       </c>
     </row>
     <row r="280" spans="1:16">
       <c r="A280" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
       <c r="B280">
-        <v>2863986062</v>
+        <v>2859574782</v>
       </c>
       <c r="C280" s="1">
-        <v>40000000.0</v>
+        <v>10600000.0</v>
       </c>
       <c r="D280" s="1">
-        <v>100.00070408</v>
+        <v>100.02224632</v>
       </c>
       <c r="E280" s="1">
         <v>0.0</v>
       </c>
       <c r="F280" t="s">
         <v>8</v>
       </c>
       <c r="G280">
         <v>1.0</v>
       </c>
       <c r="H280" s="1">
         <v>0.0</v>
       </c>
       <c r="I280" s="1">
-        <v>281.63</v>
+        <v>2358.11</v>
       </c>
       <c r="J280" s="1">
         <v>0</v>
       </c>
       <c r="K280">
         <v>0.0</v>
       </c>
       <c r="L280" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="M280" s="1">
-        <v>281.63</v>
+        <v>2358.11</v>
       </c>
       <c r="N280" s="1">
-        <v>17605.41</v>
+        <v>11576.81</v>
       </c>
       <c r="O280" s="1">
         <v>0.0</v>
       </c>
       <c r="P280">
         <v>1</v>
       </c>
     </row>
     <row r="281" spans="1:16">
       <c r="A281" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
       <c r="B281">
-        <v>2865625992</v>
+        <v>2859756032</v>
       </c>
       <c r="C281" s="1">
-        <v>6600000.0</v>
+        <v>2700000.0</v>
       </c>
       <c r="D281" s="1">
-        <v>100.31463788</v>
+        <v>100.0222463</v>
       </c>
       <c r="E281" s="1">
         <v>0.0</v>
       </c>
       <c r="F281" t="s">
         <v>8</v>
       </c>
       <c r="G281">
         <v>1.0</v>
       </c>
       <c r="H281" s="1">
         <v>0.0</v>
       </c>
       <c r="I281" s="1">
-        <v>20766.1</v>
+        <v>600.65</v>
       </c>
       <c r="J281" s="1">
         <v>0</v>
       </c>
       <c r="K281">
         <v>0.0</v>
       </c>
       <c r="L281" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
       <c r="M281" s="1">
-        <v>20766.1</v>
+        <v>600.65</v>
       </c>
       <c r="N281" s="1">
-        <v>22131.2</v>
+        <v>2948.81</v>
       </c>
       <c r="O281" s="1">
         <v>0.0</v>
       </c>
       <c r="P281">
         <v>1</v>
       </c>
     </row>
     <row r="282" spans="1:16">
       <c r="A282" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="B282">
-        <v>2870139162</v>
+        <v>2859961272</v>
       </c>
       <c r="C282" s="1">
-        <v>9100000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D282" s="1">
-        <v>100.18399879</v>
+        <v>100.3779854</v>
       </c>
       <c r="E282" s="1">
         <v>0.0</v>
       </c>
       <c r="F282" t="s">
         <v>8</v>
       </c>
       <c r="G282">
         <v>1.0</v>
       </c>
       <c r="H282" s="1">
         <v>0.0</v>
       </c>
       <c r="I282" s="1">
-        <v>16743.89</v>
+        <v>37798.54</v>
       </c>
       <c r="J282" s="1">
         <v>0</v>
       </c>
       <c r="K282">
         <v>0.0</v>
       </c>
       <c r="L282" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="M282" s="1">
-        <v>16743.89</v>
+        <v>37798.54</v>
       </c>
       <c r="N282" s="1">
-        <v>21329.23</v>
+        <v>41736.54</v>
       </c>
       <c r="O282" s="1">
         <v>0.0</v>
       </c>
       <c r="P282">
         <v>1</v>
       </c>
     </row>
     <row r="283" spans="1:16">
       <c r="A283" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
       <c r="B283">
-        <v>2874472692</v>
+        <v>2862709252</v>
       </c>
       <c r="C283" s="1">
-        <v>11200000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D283" s="1">
-        <v>100.15207098</v>
+        <v>100.08034808</v>
       </c>
       <c r="E283" s="1">
         <v>0.0</v>
       </c>
       <c r="F283" t="s">
         <v>8</v>
       </c>
       <c r="G283">
         <v>1.0</v>
       </c>
       <c r="H283" s="1">
         <v>0.0</v>
       </c>
       <c r="I283" s="1">
-        <v>17031.95</v>
+        <v>10043.51</v>
       </c>
       <c r="J283" s="1">
         <v>0</v>
       </c>
       <c r="K283">
         <v>0.0</v>
       </c>
       <c r="L283" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="M283" s="1">
-        <v>17031.95</v>
+        <v>10043.51</v>
       </c>
       <c r="N283" s="1">
-        <v>22622.15</v>
+        <v>19197.19</v>
       </c>
       <c r="O283" s="1">
         <v>0.0</v>
       </c>
       <c r="P283">
         <v>1</v>
       </c>
     </row>
     <row r="284" spans="1:16">
       <c r="A284" t="s">
-        <v>706</v>
+        <v>711</v>
       </c>
       <c r="B284">
-        <v>2874671812</v>
+        <v>2863881852</v>
       </c>
       <c r="C284" s="1">
-        <v>2600000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D284" s="1">
-        <v>100.15071154</v>
+        <v>100.08825733</v>
       </c>
       <c r="E284" s="1">
         <v>0.0</v>
       </c>
       <c r="F284" t="s">
         <v>8</v>
       </c>
       <c r="G284">
         <v>1.0</v>
       </c>
       <c r="H284" s="1">
         <v>0.0</v>
       </c>
       <c r="I284" s="1">
-        <v>3918.5</v>
+        <v>13238.6</v>
       </c>
       <c r="J284" s="1">
         <v>0</v>
       </c>
       <c r="K284">
         <v>0.0</v>
       </c>
       <c r="L284" t="s">
-        <v>707</v>
+        <v>712</v>
       </c>
       <c r="M284" s="1">
-        <v>3918.5</v>
+        <v>13238.6</v>
       </c>
       <c r="N284" s="1">
-        <v>5186.43</v>
+        <v>24868.97</v>
       </c>
       <c r="O284" s="1">
         <v>0.0</v>
       </c>
       <c r="P284">
         <v>1</v>
       </c>
     </row>
     <row r="285" spans="1:16">
       <c r="A285" t="s">
-        <v>708</v>
+        <v>713</v>
       </c>
       <c r="B285">
-        <v>2874739202</v>
+        <v>2865625992</v>
       </c>
       <c r="C285" s="1">
-        <v>3500000.0</v>
+        <v>6600000.0</v>
       </c>
       <c r="D285" s="1">
-        <v>100.15098343</v>
+        <v>100.36571621</v>
       </c>
       <c r="E285" s="1">
         <v>0.0</v>
       </c>
       <c r="F285" t="s">
         <v>8</v>
       </c>
       <c r="G285">
         <v>1.0</v>
       </c>
       <c r="H285" s="1">
         <v>0.0</v>
       </c>
       <c r="I285" s="1">
-        <v>5284.42</v>
+        <v>24137.27</v>
       </c>
       <c r="J285" s="1">
         <v>0</v>
       </c>
       <c r="K285">
         <v>0.0</v>
       </c>
       <c r="L285" t="s">
-        <v>709</v>
+        <v>714</v>
       </c>
       <c r="M285" s="1">
-        <v>5284.42</v>
+        <v>24137.27</v>
       </c>
       <c r="N285" s="1">
-        <v>6999.27</v>
+        <v>26427.8</v>
       </c>
       <c r="O285" s="1">
         <v>0.0</v>
       </c>
       <c r="P285">
         <v>1</v>
       </c>
     </row>
     <row r="286" spans="1:16">
       <c r="A286" t="s">
-        <v>710</v>
+        <v>715</v>
       </c>
       <c r="B286">
-        <v>2877252492</v>
+        <v>2870139162</v>
       </c>
       <c r="C286" s="1">
-        <v>6400000.0</v>
+        <v>9100000.0</v>
       </c>
       <c r="D286" s="1">
-        <v>100.32863359</v>
+        <v>100.1933044</v>
       </c>
       <c r="E286" s="1">
         <v>0.0</v>
       </c>
       <c r="F286" t="s">
         <v>8</v>
       </c>
       <c r="G286">
         <v>1.0</v>
       </c>
       <c r="H286" s="1">
         <v>0.0</v>
       </c>
       <c r="I286" s="1">
-        <v>21032.55</v>
+        <v>17590.7</v>
       </c>
       <c r="J286" s="1">
         <v>0</v>
       </c>
       <c r="K286">
         <v>0.0</v>
       </c>
       <c r="L286" t="s">
-        <v>711</v>
+        <v>716</v>
       </c>
       <c r="M286" s="1">
-        <v>21032.55</v>
+        <v>17590.7</v>
       </c>
       <c r="N286" s="1">
-        <v>22096.18</v>
+        <v>23500.69</v>
       </c>
       <c r="O286" s="1">
         <v>0.0</v>
       </c>
       <c r="P286">
         <v>1</v>
       </c>
     </row>
     <row r="287" spans="1:16">
       <c r="A287" t="s">
-        <v>712</v>
+        <v>717</v>
       </c>
       <c r="B287">
-        <v>2880689452</v>
+        <v>2874472692</v>
       </c>
       <c r="C287" s="1">
-        <v>40000000.0</v>
+        <v>11200000.0</v>
       </c>
       <c r="D287" s="1">
-        <v>100.10818125</v>
+        <v>100.1569658</v>
       </c>
       <c r="E287" s="1">
         <v>0.0</v>
       </c>
       <c r="F287" t="s">
         <v>8</v>
       </c>
       <c r="G287">
         <v>1.0</v>
       </c>
       <c r="H287" s="1">
         <v>0.0</v>
       </c>
       <c r="I287" s="1">
-        <v>43272.5</v>
+        <v>17580.17</v>
       </c>
       <c r="J287" s="1">
         <v>0</v>
       </c>
       <c r="K287">
         <v>0.0</v>
       </c>
       <c r="L287" t="s">
-        <v>713</v>
+        <v>718</v>
       </c>
       <c r="M287" s="1">
-        <v>43272.5</v>
+        <v>17580.17</v>
       </c>
       <c r="N287" s="1">
-        <v>62486.72</v>
+        <v>24637.66</v>
       </c>
       <c r="O287" s="1">
         <v>0.0</v>
       </c>
       <c r="P287">
         <v>1</v>
       </c>
     </row>
     <row r="288" spans="1:16">
       <c r="A288" t="s">
-        <v>714</v>
+        <v>719</v>
       </c>
       <c r="B288">
-        <v>2885535452</v>
+        <v>2874671812</v>
       </c>
       <c r="C288" s="1">
-        <v>6500000.0</v>
+        <v>2600000.0</v>
       </c>
       <c r="D288" s="1">
-        <v>100.29994046</v>
+        <v>100.15587269</v>
       </c>
       <c r="E288" s="1">
         <v>0.0</v>
       </c>
       <c r="F288" t="s">
         <v>8</v>
       </c>
       <c r="G288">
         <v>1.0</v>
       </c>
       <c r="H288" s="1">
         <v>0.0</v>
       </c>
       <c r="I288" s="1">
-        <v>19496.13</v>
+        <v>4052.69</v>
       </c>
       <c r="J288" s="1">
         <v>0</v>
       </c>
       <c r="K288">
         <v>0.0</v>
       </c>
       <c r="L288" t="s">
-        <v>715</v>
+        <v>720</v>
       </c>
       <c r="M288" s="1">
-        <v>19496.13</v>
+        <v>4052.69</v>
       </c>
       <c r="N288" s="1">
-        <v>20517.35</v>
+        <v>5654.2</v>
       </c>
       <c r="O288" s="1">
         <v>0.0</v>
       </c>
       <c r="P288">
         <v>1</v>
       </c>
     </row>
     <row r="289" spans="1:16">
       <c r="A289" t="s">
-        <v>716</v>
+        <v>721</v>
       </c>
       <c r="B289">
-        <v>2891519502</v>
+        <v>2874739202</v>
       </c>
       <c r="C289" s="1">
-        <v>20000000.0</v>
+        <v>3500000.0</v>
       </c>
       <c r="D289" s="1">
-        <v>100.1188682</v>
+        <v>100.15609114</v>
       </c>
       <c r="E289" s="1">
         <v>0.0</v>
       </c>
       <c r="F289" t="s">
         <v>8</v>
       </c>
       <c r="G289">
         <v>1.0</v>
       </c>
       <c r="H289" s="1">
         <v>0.0</v>
       </c>
       <c r="I289" s="1">
-        <v>23773.64</v>
+        <v>5463.19</v>
       </c>
       <c r="J289" s="1">
         <v>0</v>
       </c>
       <c r="K289">
         <v>0.0</v>
       </c>
       <c r="L289" t="s">
-        <v>717</v>
+        <v>722</v>
       </c>
       <c r="M289" s="1">
-        <v>23773.64</v>
+        <v>5463.19</v>
       </c>
       <c r="N289" s="1">
-        <v>33475.86</v>
+        <v>7628.99</v>
       </c>
       <c r="O289" s="1">
         <v>0.0</v>
       </c>
       <c r="P289">
         <v>1</v>
       </c>
     </row>
     <row r="290" spans="1:16">
       <c r="A290" t="s">
-        <v>718</v>
+        <v>723</v>
       </c>
       <c r="B290">
-        <v>2892744292</v>
+        <v>2877252492</v>
       </c>
       <c r="C290" s="1">
-        <v>30000000.0</v>
+        <v>6400000.0</v>
       </c>
       <c r="D290" s="1">
-        <v>100.1174275</v>
+        <v>100.38503969</v>
       </c>
       <c r="E290" s="1">
         <v>0.0</v>
       </c>
       <c r="F290" t="s">
         <v>8</v>
       </c>
       <c r="G290">
         <v>1.0</v>
       </c>
       <c r="H290" s="1">
         <v>0.0</v>
       </c>
       <c r="I290" s="1">
-        <v>35228.25</v>
+        <v>24642.54</v>
       </c>
       <c r="J290" s="1">
         <v>0</v>
       </c>
       <c r="K290">
         <v>0.0</v>
       </c>
       <c r="L290" t="s">
-        <v>719</v>
+        <v>724</v>
       </c>
       <c r="M290" s="1">
-        <v>35228.25</v>
+        <v>24642.54</v>
       </c>
       <c r="N290" s="1">
-        <v>48104.75</v>
+        <v>26584.02</v>
       </c>
       <c r="O290" s="1">
         <v>0.0</v>
       </c>
       <c r="P290">
         <v>1</v>
       </c>
     </row>
     <row r="291" spans="1:16">
       <c r="A291" t="s">
-        <v>720</v>
+        <v>725</v>
       </c>
       <c r="B291">
-        <v>2892891132</v>
+        <v>2880689452</v>
       </c>
       <c r="C291" s="1">
-        <v>15000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D291" s="1">
-        <v>100.11693247</v>
+        <v>100.10548403</v>
       </c>
       <c r="E291" s="1">
         <v>0.0</v>
       </c>
       <c r="F291" t="s">
         <v>8</v>
       </c>
       <c r="G291">
         <v>1.0</v>
       </c>
       <c r="H291" s="1">
         <v>0.0</v>
       </c>
       <c r="I291" s="1">
-        <v>17539.87</v>
+        <v>42193.61</v>
       </c>
       <c r="J291" s="1">
         <v>0</v>
       </c>
       <c r="K291">
         <v>0.0</v>
       </c>
       <c r="L291" t="s">
-        <v>721</v>
+        <v>726</v>
       </c>
       <c r="M291" s="1">
-        <v>17539.87</v>
+        <v>42193.61</v>
       </c>
       <c r="N291" s="1">
-        <v>23902.29</v>
+        <v>65934.94</v>
       </c>
       <c r="O291" s="1">
         <v>0.0</v>
       </c>
       <c r="P291">
         <v>1</v>
       </c>
     </row>
     <row r="292" spans="1:16">
       <c r="A292" t="s">
-        <v>722</v>
+        <v>727</v>
       </c>
       <c r="B292">
-        <v>2905161062</v>
+        <v>2885535452</v>
       </c>
       <c r="C292" s="1">
-        <v>30000000.0</v>
+        <v>6500000.0</v>
       </c>
       <c r="D292" s="1">
-        <v>100.08688847</v>
+        <v>100.35501985</v>
       </c>
       <c r="E292" s="1">
         <v>0.0</v>
       </c>
       <c r="F292" t="s">
         <v>8</v>
       </c>
       <c r="G292">
         <v>1.0</v>
       </c>
       <c r="H292" s="1">
         <v>0.0</v>
       </c>
       <c r="I292" s="1">
-        <v>26066.54</v>
+        <v>23076.29</v>
       </c>
       <c r="J292" s="1">
         <v>0</v>
       </c>
       <c r="K292">
         <v>0.0</v>
       </c>
       <c r="L292" t="s">
-        <v>723</v>
+        <v>728</v>
       </c>
       <c r="M292" s="1">
-        <v>26066.54</v>
+        <v>23076.29</v>
       </c>
       <c r="N292" s="1">
-        <v>33332.54</v>
+        <v>24844.74</v>
       </c>
       <c r="O292" s="1">
         <v>0.0</v>
       </c>
       <c r="P292">
         <v>1</v>
       </c>
     </row>
     <row r="293" spans="1:16">
       <c r="A293" t="s">
-        <v>724</v>
+        <v>729</v>
       </c>
       <c r="B293">
-        <v>2921627832</v>
+        <v>2891519502</v>
       </c>
       <c r="C293" s="1">
-        <v>7720000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D293" s="1">
-        <v>100.08723912</v>
+        <v>100.1186083</v>
       </c>
       <c r="E293" s="1">
         <v>0.0</v>
       </c>
       <c r="F293" t="s">
         <v>8</v>
       </c>
       <c r="G293">
         <v>1.0</v>
       </c>
       <c r="H293" s="1">
         <v>0.0</v>
       </c>
       <c r="I293" s="1">
-        <v>6734.86</v>
+        <v>23721.66</v>
       </c>
       <c r="J293" s="1">
         <v>0</v>
       </c>
       <c r="K293">
         <v>0.0</v>
       </c>
       <c r="L293" t="s">
-        <v>725</v>
+        <v>730</v>
       </c>
       <c r="M293" s="1">
-        <v>6734.86</v>
+        <v>23721.66</v>
       </c>
       <c r="N293" s="1">
-        <v>8546.18</v>
+        <v>35780.33</v>
       </c>
       <c r="O293" s="1">
         <v>0.0</v>
       </c>
       <c r="P293">
         <v>1</v>
       </c>
     </row>
     <row r="294" spans="1:16">
       <c r="A294" t="s">
-        <v>726</v>
+        <v>731</v>
       </c>
       <c r="B294">
-        <v>2922922482</v>
+        <v>2892744292</v>
       </c>
       <c r="C294" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D294" s="1">
-        <v>100.0030048</v>
+        <v>100.11927517</v>
       </c>
       <c r="E294" s="1">
         <v>0.0</v>
       </c>
       <c r="F294" t="s">
         <v>8</v>
       </c>
       <c r="G294">
         <v>1.0</v>
       </c>
       <c r="H294" s="1">
         <v>0.0</v>
       </c>
       <c r="I294" s="1">
-        <v>300.48</v>
+        <v>35782.55</v>
       </c>
       <c r="J294" s="1">
         <v>0</v>
       </c>
       <c r="K294">
         <v>0.0</v>
       </c>
       <c r="L294" t="s">
-        <v>727</v>
+        <v>732</v>
       </c>
       <c r="M294" s="1">
-        <v>300.48</v>
+        <v>35782.55</v>
       </c>
       <c r="N294" s="1">
-        <v>1469.25</v>
+        <v>51860.3</v>
       </c>
       <c r="O294" s="1">
         <v>0.0</v>
       </c>
       <c r="P294">
         <v>1</v>
       </c>
     </row>
     <row r="295" spans="1:16">
       <c r="A295" t="s">
-        <v>728</v>
+        <v>733</v>
       </c>
       <c r="B295">
-        <v>2922948022</v>
+        <v>2892891132</v>
       </c>
       <c r="C295" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D295" s="1">
-        <v>100.09991035</v>
+        <v>100.11888653</v>
       </c>
       <c r="E295" s="1">
         <v>0.0</v>
       </c>
       <c r="F295" t="s">
         <v>8</v>
       </c>
       <c r="G295">
         <v>1.0</v>
       </c>
       <c r="H295" s="1">
         <v>0.0</v>
       </c>
       <c r="I295" s="1">
-        <v>19982.07</v>
+        <v>17832.98</v>
       </c>
       <c r="J295" s="1">
         <v>0</v>
       </c>
       <c r="K295">
         <v>0.0</v>
       </c>
       <c r="L295" t="s">
-        <v>729</v>
+        <v>734</v>
       </c>
       <c r="M295" s="1">
-        <v>19982.07</v>
+        <v>17832.98</v>
       </c>
       <c r="N295" s="1">
-        <v>24961.4</v>
+        <v>25779.77</v>
       </c>
       <c r="O295" s="1">
         <v>0.0</v>
       </c>
       <c r="P295">
         <v>1</v>
       </c>
     </row>
     <row r="296" spans="1:16">
       <c r="A296" t="s">
-        <v>730</v>
+        <v>735</v>
       </c>
       <c r="B296">
-        <v>2922949082</v>
+        <v>2905161062</v>
       </c>
       <c r="C296" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D296" s="1">
-        <v>100.13887015</v>
+        <v>100.08725883</v>
       </c>
       <c r="E296" s="1">
         <v>0.0</v>
       </c>
       <c r="F296" t="s">
         <v>8</v>
       </c>
       <c r="G296">
         <v>1.0</v>
       </c>
       <c r="H296" s="1">
         <v>0.0</v>
       </c>
       <c r="I296" s="1">
-        <v>27774.03</v>
+        <v>26177.65</v>
       </c>
       <c r="J296" s="1">
         <v>0</v>
       </c>
       <c r="K296">
         <v>0.0</v>
       </c>
       <c r="L296" t="s">
-        <v>731</v>
+        <v>736</v>
       </c>
       <c r="M296" s="1">
-        <v>27774.03</v>
+        <v>26177.65</v>
       </c>
       <c r="N296" s="1">
-        <v>32881.7</v>
+        <v>35544.4</v>
       </c>
       <c r="O296" s="1">
         <v>0.0</v>
       </c>
       <c r="P296">
         <v>1</v>
       </c>
     </row>
     <row r="297" spans="1:16">
       <c r="A297" t="s">
-        <v>732</v>
+        <v>737</v>
       </c>
       <c r="B297">
-        <v>2924236212</v>
+        <v>2921627832</v>
       </c>
       <c r="C297" s="1">
-        <v>6500000.0</v>
+        <v>7720000.0</v>
       </c>
       <c r="D297" s="1">
-        <v>100.32170277</v>
+        <v>100.08752642</v>
       </c>
       <c r="E297" s="1">
         <v>0.0</v>
       </c>
       <c r="F297" t="s">
         <v>8</v>
       </c>
       <c r="G297">
         <v>1.0</v>
       </c>
       <c r="H297" s="1">
         <v>0.0</v>
       </c>
       <c r="I297" s="1">
-        <v>20910.68</v>
+        <v>6757.04</v>
       </c>
       <c r="J297" s="1">
         <v>0</v>
       </c>
       <c r="K297">
         <v>0.0</v>
       </c>
-      <c r="L297">
-        <v>234.36</v>
+      <c r="L297" t="s">
+        <v>738</v>
       </c>
       <c r="M297" s="1">
-        <v>20910.68</v>
+        <v>6757.04</v>
       </c>
       <c r="N297" s="1">
-        <v>21145.04</v>
+        <v>9114.98</v>
       </c>
       <c r="O297" s="1">
         <v>0.0</v>
       </c>
       <c r="P297">
         <v>1</v>
       </c>
     </row>
     <row r="298" spans="1:16">
       <c r="A298" t="s">
-        <v>733</v>
+        <v>739</v>
       </c>
       <c r="B298">
-        <v>2924470772</v>
+        <v>2922948022</v>
       </c>
       <c r="C298" s="1">
-        <v>1700000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D298" s="1">
-        <v>100.32732647</v>
+        <v>100.10379205</v>
       </c>
       <c r="E298" s="1">
         <v>0.0</v>
       </c>
       <c r="F298" t="s">
         <v>8</v>
       </c>
       <c r="G298">
         <v>1.0</v>
       </c>
       <c r="H298" s="1">
         <v>0.0</v>
       </c>
       <c r="I298" s="1">
-        <v>5564.55</v>
+        <v>20758.41</v>
       </c>
       <c r="J298" s="1">
         <v>0</v>
       </c>
       <c r="K298">
         <v>0.0</v>
       </c>
-      <c r="L298">
-        <v>66.97</v>
+      <c r="L298" t="s">
+        <v>740</v>
       </c>
       <c r="M298" s="1">
-        <v>5564.55</v>
+        <v>20758.41</v>
       </c>
       <c r="N298" s="1">
-        <v>5631.52</v>
+        <v>27245.36</v>
       </c>
       <c r="O298" s="1">
         <v>0.0</v>
       </c>
       <c r="P298">
         <v>1</v>
       </c>
     </row>
     <row r="299" spans="1:16">
       <c r="A299" t="s">
-        <v>734</v>
+        <v>741</v>
       </c>
       <c r="B299">
-        <v>2924746292</v>
+        <v>2922949082</v>
       </c>
       <c r="C299" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D299" s="1">
-        <v>100.1818931</v>
+        <v>100.1526735</v>
       </c>
       <c r="E299" s="1">
         <v>0.0</v>
       </c>
       <c r="F299" t="s">
         <v>8</v>
       </c>
       <c r="G299">
         <v>1.0</v>
       </c>
       <c r="H299" s="1">
         <v>0.0</v>
       </c>
       <c r="I299" s="1">
-        <v>18189.31</v>
+        <v>30534.7</v>
       </c>
       <c r="J299" s="1">
         <v>0</v>
       </c>
       <c r="K299">
         <v>0.0</v>
       </c>
       <c r="L299" t="s">
-        <v>735</v>
+        <v>742</v>
       </c>
       <c r="M299" s="1">
-        <v>18189.31</v>
+        <v>30534.7</v>
       </c>
       <c r="N299" s="1">
-        <v>20531.54</v>
+        <v>37182.48</v>
       </c>
       <c r="O299" s="1">
         <v>0.0</v>
       </c>
       <c r="P299">
         <v>1</v>
       </c>
     </row>
     <row r="300" spans="1:16">
       <c r="A300" t="s">
-        <v>736</v>
+        <v>743</v>
       </c>
       <c r="B300">
-        <v>2926627582</v>
+        <v>2924236212</v>
       </c>
       <c r="C300" s="1">
-        <v>20000000.0</v>
+        <v>6500000.0</v>
       </c>
       <c r="D300" s="1">
-        <v>100.16167635</v>
+        <v>100.39925492</v>
       </c>
       <c r="E300" s="1">
         <v>0.0</v>
       </c>
       <c r="F300" t="s">
         <v>8</v>
       </c>
       <c r="G300">
         <v>1.0</v>
       </c>
       <c r="H300" s="1">
         <v>0.0</v>
       </c>
       <c r="I300" s="1">
-        <v>32335.27</v>
+        <v>25951.57</v>
       </c>
       <c r="J300" s="1">
         <v>0</v>
       </c>
       <c r="K300">
         <v>0.0</v>
       </c>
-      <c r="L300" t="s">
-        <v>737</v>
+      <c r="L300">
+        <v>708.41</v>
       </c>
       <c r="M300" s="1">
-        <v>32335.27</v>
+        <v>25951.57</v>
       </c>
       <c r="N300" s="1">
-        <v>40534.82</v>
+        <v>26659.98</v>
       </c>
       <c r="O300" s="1">
         <v>0.0</v>
       </c>
       <c r="P300">
         <v>1</v>
       </c>
     </row>
     <row r="301" spans="1:16">
       <c r="A301" t="s">
-        <v>738</v>
+        <v>744</v>
       </c>
       <c r="B301">
-        <v>2926707212</v>
+        <v>2924470772</v>
       </c>
       <c r="C301" s="1">
-        <v>8400000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D301" s="1">
-        <v>100.14419226</v>
+        <v>100.40423588</v>
       </c>
       <c r="E301" s="1">
         <v>0.0</v>
       </c>
       <c r="F301" t="s">
         <v>8</v>
       </c>
       <c r="G301">
         <v>1.0</v>
       </c>
       <c r="H301" s="1">
         <v>0.0</v>
       </c>
       <c r="I301" s="1">
-        <v>12112.15</v>
+        <v>6872.01</v>
       </c>
       <c r="J301" s="1">
         <v>0</v>
       </c>
       <c r="K301">
         <v>0.0</v>
       </c>
-      <c r="L301" t="s">
-        <v>739</v>
+      <c r="L301">
+        <v>201.99</v>
       </c>
       <c r="M301" s="1">
-        <v>12112.15</v>
+        <v>6872.01</v>
       </c>
       <c r="N301" s="1">
-        <v>15480.45</v>
+        <v>7074.0</v>
       </c>
       <c r="O301" s="1">
         <v>0.0</v>
       </c>
       <c r="P301">
         <v>1</v>
       </c>
     </row>
     <row r="302" spans="1:16">
       <c r="A302" t="s">
-        <v>740</v>
+        <v>745</v>
       </c>
       <c r="B302">
-        <v>2935657832</v>
+        <v>2924746292</v>
       </c>
       <c r="C302" s="1">
-        <v>40000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D302" s="1">
-        <v>100.17814973</v>
+        <v>100.2081395</v>
       </c>
       <c r="E302" s="1">
         <v>0.0</v>
       </c>
       <c r="F302" t="s">
         <v>8</v>
       </c>
       <c r="G302">
         <v>1.0</v>
       </c>
       <c r="H302" s="1">
         <v>0.0</v>
       </c>
       <c r="I302" s="1">
-        <v>71259.89</v>
+        <v>20813.95</v>
       </c>
       <c r="J302" s="1">
         <v>0</v>
       </c>
       <c r="K302">
         <v>0.0</v>
       </c>
       <c r="L302" t="s">
-        <v>741</v>
+        <v>746</v>
       </c>
       <c r="M302" s="1">
-        <v>71259.89</v>
+        <v>20813.95</v>
       </c>
       <c r="N302" s="1">
-        <v>87832.0</v>
+        <v>23996.98</v>
       </c>
       <c r="O302" s="1">
         <v>0.0</v>
       </c>
       <c r="P302">
         <v>1</v>
       </c>
     </row>
     <row r="303" spans="1:16">
       <c r="A303" t="s">
-        <v>742</v>
+        <v>747</v>
       </c>
       <c r="B303">
-        <v>2935803812</v>
+        <v>2926627582</v>
       </c>
       <c r="C303" s="1">
-        <v>9400000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D303" s="1">
-        <v>100.26859383</v>
+        <v>100.17186695</v>
       </c>
       <c r="E303" s="1">
         <v>0.0</v>
       </c>
       <c r="F303" t="s">
         <v>8</v>
       </c>
       <c r="G303">
         <v>1.0</v>
       </c>
       <c r="H303" s="1">
         <v>0.0</v>
       </c>
       <c r="I303" s="1">
-        <v>25247.82</v>
+        <v>34373.39</v>
       </c>
       <c r="J303" s="1">
         <v>0</v>
       </c>
       <c r="K303">
         <v>0.0</v>
       </c>
       <c r="L303" t="s">
-        <v>743</v>
+        <v>748</v>
       </c>
       <c r="M303" s="1">
-        <v>25247.82</v>
+        <v>34373.39</v>
       </c>
       <c r="N303" s="1">
-        <v>27759.19</v>
+        <v>44920.84</v>
       </c>
       <c r="O303" s="1">
         <v>0.0</v>
       </c>
       <c r="P303">
         <v>1</v>
       </c>
     </row>
     <row r="304" spans="1:16">
       <c r="A304" t="s">
-        <v>744</v>
+        <v>749</v>
       </c>
       <c r="B304">
-        <v>2935813452</v>
+        <v>2926707212</v>
       </c>
       <c r="C304" s="1">
-        <v>3600000.0</v>
+        <v>8400000.0</v>
       </c>
       <c r="D304" s="1">
-        <v>100.26935472</v>
+        <v>100.15057048</v>
       </c>
       <c r="E304" s="1">
         <v>0.0</v>
       </c>
       <c r="F304" t="s">
         <v>8</v>
       </c>
       <c r="G304">
         <v>1.0</v>
       </c>
       <c r="H304" s="1">
         <v>0.0</v>
       </c>
       <c r="I304" s="1">
-        <v>9696.77</v>
+        <v>12647.92</v>
       </c>
       <c r="J304" s="1">
         <v>0</v>
       </c>
       <c r="K304">
         <v>0.0</v>
       </c>
-      <c r="L304">
-        <v>970.2</v>
+      <c r="L304" t="s">
+        <v>750</v>
       </c>
       <c r="M304" s="1">
-        <v>9696.77</v>
+        <v>12647.92</v>
       </c>
       <c r="N304" s="1">
-        <v>10666.97</v>
+        <v>16988.15</v>
       </c>
       <c r="O304" s="1">
         <v>0.0</v>
       </c>
       <c r="P304">
         <v>1</v>
       </c>
     </row>
     <row r="305" spans="1:16">
       <c r="A305" t="s">
-        <v>745</v>
+        <v>751</v>
       </c>
       <c r="B305">
-        <v>2935986662</v>
+        <v>2935657832</v>
       </c>
       <c r="C305" s="1">
-        <v>3844000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D305" s="1">
-        <v>100.21530177</v>
+        <v>100.19114048</v>
       </c>
       <c r="E305" s="1">
         <v>0.0</v>
       </c>
       <c r="F305" t="s">
         <v>8</v>
       </c>
       <c r="G305">
         <v>1.0</v>
       </c>
       <c r="H305" s="1">
         <v>0.0</v>
       </c>
       <c r="I305" s="1">
-        <v>8276.2</v>
+        <v>76456.19</v>
       </c>
       <c r="J305" s="1">
         <v>0</v>
       </c>
       <c r="K305">
         <v>0.0</v>
       </c>
       <c r="L305" t="s">
-        <v>746</v>
+        <v>752</v>
       </c>
       <c r="M305" s="1">
-        <v>8276.2</v>
+        <v>76456.19</v>
       </c>
       <c r="N305" s="1">
-        <v>9576.73</v>
+        <v>98013.08</v>
       </c>
       <c r="O305" s="1">
         <v>0.0</v>
       </c>
       <c r="P305">
         <v>1</v>
       </c>
     </row>
     <row r="306" spans="1:16">
       <c r="A306" t="s">
-        <v>747</v>
+        <v>753</v>
       </c>
       <c r="B306">
-        <v>2936837392</v>
+        <v>2935803812</v>
       </c>
       <c r="C306" s="1">
-        <v>1300000.0</v>
+        <v>9400000.0</v>
       </c>
       <c r="D306" s="1">
-        <v>100.26212538</v>
+        <v>100.30859489</v>
       </c>
       <c r="E306" s="1">
         <v>0.0</v>
       </c>
       <c r="F306" t="s">
         <v>8</v>
       </c>
       <c r="G306">
         <v>1.0</v>
       </c>
       <c r="H306" s="1">
         <v>0.0</v>
       </c>
       <c r="I306" s="1">
-        <v>3407.63</v>
+        <v>29007.92</v>
       </c>
       <c r="J306" s="1">
         <v>0</v>
       </c>
       <c r="K306">
         <v>0.0</v>
       </c>
-      <c r="L306">
-        <v>321.54</v>
+      <c r="L306" t="s">
+        <v>754</v>
       </c>
       <c r="M306" s="1">
-        <v>3407.63</v>
+        <v>29007.92</v>
       </c>
       <c r="N306" s="1">
-        <v>3729.17</v>
+        <v>32755.93</v>
       </c>
       <c r="O306" s="1">
         <v>0.0</v>
       </c>
       <c r="P306">
         <v>1</v>
       </c>
     </row>
     <row r="307" spans="1:16">
       <c r="A307" t="s">
-        <v>748</v>
+        <v>755</v>
       </c>
       <c r="B307">
-        <v>2937018512</v>
+        <v>2935813452</v>
       </c>
       <c r="C307" s="1">
-        <v>10000000.0</v>
+        <v>3600000.0</v>
       </c>
       <c r="D307" s="1">
-        <v>100.1769007</v>
+        <v>100.30924917</v>
       </c>
       <c r="E307" s="1">
         <v>0.0</v>
       </c>
       <c r="F307" t="s">
         <v>8</v>
       </c>
       <c r="G307">
         <v>1.0</v>
       </c>
       <c r="H307" s="1">
         <v>0.0</v>
       </c>
       <c r="I307" s="1">
-        <v>17690.07</v>
+        <v>11132.97</v>
       </c>
       <c r="J307" s="1">
         <v>0</v>
       </c>
       <c r="K307">
         <v>0.0</v>
       </c>
       <c r="L307" t="s">
-        <v>749</v>
+        <v>756</v>
       </c>
       <c r="M307" s="1">
-        <v>17690.07</v>
+        <v>11132.97</v>
       </c>
       <c r="N307" s="1">
-        <v>21314.51</v>
+        <v>12580.68</v>
       </c>
       <c r="O307" s="1">
         <v>0.0</v>
       </c>
       <c r="P307">
         <v>1</v>
       </c>
     </row>
     <row r="308" spans="1:16">
       <c r="A308" t="s">
-        <v>750</v>
+        <v>757</v>
       </c>
       <c r="B308">
-        <v>2937267382</v>
+        <v>2935986662</v>
       </c>
       <c r="C308" s="1">
-        <v>10000000.0</v>
+        <v>3844000.0</v>
       </c>
       <c r="D308" s="1">
-        <v>100.0350599</v>
+        <v>100.24117898</v>
       </c>
       <c r="E308" s="1">
         <v>0.0</v>
       </c>
       <c r="F308" t="s">
         <v>8</v>
       </c>
       <c r="G308">
         <v>1.0</v>
       </c>
       <c r="H308" s="1">
         <v>0.0</v>
       </c>
       <c r="I308" s="1">
-        <v>3505.99</v>
+        <v>9270.92</v>
       </c>
       <c r="J308" s="1">
         <v>0</v>
       </c>
       <c r="K308">
         <v>0.0</v>
       </c>
       <c r="L308" t="s">
-        <v>751</v>
+        <v>758</v>
       </c>
       <c r="M308" s="1">
-        <v>3505.99</v>
+        <v>9270.92</v>
       </c>
       <c r="N308" s="1">
-        <v>5963.76</v>
+        <v>11043.26</v>
       </c>
       <c r="O308" s="1">
         <v>0.0</v>
       </c>
       <c r="P308">
         <v>1</v>
       </c>
     </row>
     <row r="309" spans="1:16">
       <c r="A309" t="s">
-        <v>752</v>
+        <v>759</v>
       </c>
       <c r="B309">
-        <v>2939595422</v>
+        <v>2936837392</v>
       </c>
       <c r="C309" s="1">
-        <v>8500000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D309" s="1">
-        <v>100.28112941</v>
+        <v>100.30303385</v>
       </c>
       <c r="E309" s="1">
         <v>0.0</v>
       </c>
       <c r="F309" t="s">
         <v>8</v>
       </c>
       <c r="G309">
         <v>1.0</v>
       </c>
       <c r="H309" s="1">
         <v>0.0</v>
       </c>
       <c r="I309" s="1">
-        <v>23896.0</v>
+        <v>3939.44</v>
       </c>
       <c r="J309" s="1">
         <v>0</v>
       </c>
       <c r="K309">
         <v>0.0</v>
       </c>
       <c r="L309">
-        <v>770.52</v>
+        <v>480.59</v>
       </c>
       <c r="M309" s="1">
-        <v>23896.0</v>
+        <v>3939.44</v>
       </c>
       <c r="N309" s="1">
-        <v>24666.52</v>
+        <v>4420.03</v>
       </c>
       <c r="O309" s="1">
         <v>0.0</v>
       </c>
       <c r="P309">
         <v>1</v>
       </c>
     </row>
     <row r="310" spans="1:16">
       <c r="A310" t="s">
-        <v>753</v>
+        <v>760</v>
       </c>
       <c r="B310">
-        <v>2941100752</v>
+        <v>2937018512</v>
       </c>
       <c r="C310" s="1">
-        <v>6200000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D310" s="1">
-        <v>100.21686548</v>
+        <v>100.1928287</v>
       </c>
       <c r="E310" s="1">
         <v>0.0</v>
       </c>
       <c r="F310" t="s">
         <v>8</v>
       </c>
       <c r="G310">
         <v>1.0</v>
       </c>
       <c r="H310" s="1">
         <v>0.0</v>
       </c>
       <c r="I310" s="1">
-        <v>13445.66</v>
+        <v>19282.87</v>
       </c>
       <c r="J310" s="1">
         <v>0</v>
       </c>
       <c r="K310">
         <v>0.0</v>
       </c>
       <c r="L310" t="s">
-        <v>754</v>
+        <v>761</v>
       </c>
       <c r="M310" s="1">
-        <v>13445.66</v>
+        <v>19282.87</v>
       </c>
       <c r="N310" s="1">
-        <v>14657.49</v>
+        <v>24031.34</v>
       </c>
       <c r="O310" s="1">
         <v>0.0</v>
       </c>
       <c r="P310">
         <v>1</v>
       </c>
     </row>
     <row r="311" spans="1:16">
       <c r="A311" t="s">
-        <v>755</v>
+        <v>762</v>
       </c>
       <c r="B311">
-        <v>2942297552</v>
+        <v>2937267382</v>
       </c>
       <c r="C311" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D311" s="1">
-        <v>100.09179933</v>
+        <v>100.0222685</v>
       </c>
       <c r="E311" s="1">
         <v>0.0</v>
       </c>
       <c r="F311" t="s">
         <v>8</v>
       </c>
       <c r="G311">
         <v>1.0</v>
       </c>
       <c r="H311" s="1">
         <v>0.0</v>
       </c>
       <c r="I311" s="1">
-        <v>13769.9</v>
+        <v>2226.85</v>
       </c>
       <c r="J311" s="1">
         <v>0</v>
       </c>
       <c r="K311">
         <v>0.0</v>
       </c>
       <c r="L311" t="s">
-        <v>756</v>
+        <v>763</v>
       </c>
       <c r="M311" s="1">
-        <v>13769.9</v>
+        <v>2226.85</v>
       </c>
       <c r="N311" s="1">
-        <v>16999.9</v>
+        <v>5483.65</v>
       </c>
       <c r="O311" s="1">
         <v>0.0</v>
       </c>
       <c r="P311">
         <v>1</v>
       </c>
     </row>
     <row r="312" spans="1:16">
       <c r="A312" t="s">
-        <v>757</v>
+        <v>764</v>
       </c>
       <c r="B312">
-        <v>2942312882</v>
+        <v>2939595422</v>
       </c>
       <c r="C312" s="1">
-        <v>4200000.0</v>
+        <v>8500000.0</v>
       </c>
       <c r="D312" s="1">
-        <v>100.16025881</v>
+        <v>100.34347118</v>
       </c>
       <c r="E312" s="1">
         <v>0.0</v>
       </c>
       <c r="F312" t="s">
         <v>8</v>
       </c>
       <c r="G312">
         <v>1.0</v>
       </c>
       <c r="H312" s="1">
         <v>0.0</v>
       </c>
       <c r="I312" s="1">
-        <v>6730.87</v>
+        <v>29195.05</v>
       </c>
       <c r="J312" s="1">
         <v>0</v>
       </c>
       <c r="K312">
         <v>0.0</v>
       </c>
-      <c r="L312">
-        <v>983.74</v>
+      <c r="L312" t="s">
+        <v>765</v>
       </c>
       <c r="M312" s="1">
-        <v>6730.87</v>
+        <v>29195.05</v>
       </c>
       <c r="N312" s="1">
-        <v>7714.61</v>
+        <v>30620.4</v>
       </c>
       <c r="O312" s="1">
         <v>0.0</v>
       </c>
       <c r="P312">
         <v>1</v>
       </c>
     </row>
     <row r="313" spans="1:16">
       <c r="A313" t="s">
-        <v>758</v>
+        <v>766</v>
       </c>
       <c r="B313">
-        <v>2942860832</v>
+        <v>2941100752</v>
       </c>
       <c r="C313" s="1">
-        <v>4300000.0</v>
+        <v>6200000.0</v>
       </c>
       <c r="D313" s="1">
-        <v>100.16211023</v>
+        <v>100.25499032</v>
       </c>
       <c r="E313" s="1">
         <v>0.0</v>
       </c>
       <c r="F313" t="s">
         <v>8</v>
       </c>
       <c r="G313">
         <v>1.0</v>
       </c>
       <c r="H313" s="1">
         <v>0.0</v>
       </c>
       <c r="I313" s="1">
-        <v>6970.74</v>
+        <v>15809.4</v>
       </c>
       <c r="J313" s="1">
         <v>0</v>
       </c>
       <c r="K313">
         <v>0.0</v>
       </c>
       <c r="L313" t="s">
-        <v>759</v>
+        <v>767</v>
       </c>
       <c r="M313" s="1">
-        <v>6970.74</v>
+        <v>15809.4</v>
       </c>
       <c r="N313" s="1">
-        <v>8026.63</v>
+        <v>17553.03</v>
       </c>
       <c r="O313" s="1">
         <v>0.0</v>
       </c>
       <c r="P313">
         <v>1</v>
       </c>
     </row>
     <row r="314" spans="1:16">
       <c r="A314" t="s">
-        <v>760</v>
+        <v>768</v>
       </c>
       <c r="B314">
-        <v>2942896542</v>
+        <v>2942297552</v>
       </c>
       <c r="C314" s="1">
-        <v>1500000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D314" s="1">
-        <v>100.161802</v>
+        <v>100.09338753</v>
       </c>
       <c r="E314" s="1">
         <v>0.0</v>
       </c>
       <c r="F314" t="s">
         <v>8</v>
       </c>
       <c r="G314">
         <v>1.0</v>
       </c>
       <c r="H314" s="1">
         <v>0.0</v>
       </c>
       <c r="I314" s="1">
-        <v>2427.03</v>
+        <v>14008.13</v>
       </c>
       <c r="J314" s="1">
         <v>0</v>
       </c>
       <c r="K314">
         <v>0.0</v>
       </c>
-      <c r="L314">
-        <v>365.5</v>
+      <c r="L314" t="s">
+        <v>769</v>
       </c>
       <c r="M314" s="1">
-        <v>2427.03</v>
+        <v>14008.13</v>
       </c>
       <c r="N314" s="1">
-        <v>2792.53</v>
+        <v>18332.09</v>
       </c>
       <c r="O314" s="1">
         <v>0.0</v>
       </c>
       <c r="P314">
         <v>1</v>
       </c>
     </row>
     <row r="315" spans="1:16">
       <c r="A315" t="s">
-        <v>761</v>
+        <v>770</v>
       </c>
       <c r="B315">
-        <v>2949187932</v>
+        <v>2942312882</v>
       </c>
       <c r="C315" s="1">
-        <v>30000000.0</v>
+        <v>4200000.0</v>
       </c>
       <c r="D315" s="1">
-        <v>100.1682347</v>
+        <v>100.18042643</v>
       </c>
       <c r="E315" s="1">
         <v>0.0</v>
       </c>
       <c r="F315" t="s">
         <v>8</v>
       </c>
       <c r="G315">
         <v>1.0</v>
       </c>
       <c r="H315" s="1">
         <v>0.0</v>
       </c>
       <c r="I315" s="1">
-        <v>50470.41</v>
+        <v>7577.91</v>
       </c>
       <c r="J315" s="1">
         <v>0</v>
       </c>
       <c r="K315">
         <v>0.0</v>
       </c>
       <c r="L315" t="s">
-        <v>762</v>
+        <v>771</v>
       </c>
       <c r="M315" s="1">
-        <v>50470.41</v>
+        <v>7577.91</v>
       </c>
       <c r="N315" s="1">
-        <v>56791.41</v>
+        <v>8890.71</v>
       </c>
       <c r="O315" s="1">
         <v>0.0</v>
       </c>
       <c r="P315">
         <v>1</v>
       </c>
     </row>
     <row r="316" spans="1:16">
       <c r="A316" t="s">
-        <v>763</v>
+        <v>772</v>
       </c>
       <c r="B316">
-        <v>2949233192</v>
+        <v>2942860832</v>
       </c>
       <c r="C316" s="1">
-        <v>25000000.0</v>
+        <v>4300000.0</v>
       </c>
       <c r="D316" s="1">
-        <v>100.16631844</v>
+        <v>100.18195837</v>
       </c>
       <c r="E316" s="1">
         <v>0.0</v>
       </c>
       <c r="F316" t="s">
         <v>8</v>
       </c>
       <c r="G316">
         <v>1.0</v>
       </c>
       <c r="H316" s="1">
         <v>0.0</v>
       </c>
       <c r="I316" s="1">
-        <v>41579.61</v>
+        <v>7824.21</v>
       </c>
       <c r="J316" s="1">
         <v>0</v>
       </c>
       <c r="K316">
         <v>0.0</v>
       </c>
       <c r="L316" t="s">
-        <v>764</v>
+        <v>773</v>
       </c>
       <c r="M316" s="1">
-        <v>41579.61</v>
+        <v>7824.21</v>
       </c>
       <c r="N316" s="1">
-        <v>46578.36</v>
+        <v>9230.97</v>
       </c>
       <c r="O316" s="1">
         <v>0.0</v>
       </c>
       <c r="P316">
         <v>1</v>
       </c>
     </row>
     <row r="317" spans="1:16">
       <c r="A317" t="s">
-        <v>765</v>
+        <v>774</v>
       </c>
       <c r="B317">
-        <v>2951470492</v>
+        <v>2942896542</v>
       </c>
       <c r="C317" s="1">
-        <v>2200000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D317" s="1">
-        <v>100.26233773</v>
+        <v>100.18170333</v>
       </c>
       <c r="E317" s="1">
         <v>0.0</v>
       </c>
       <c r="F317" t="s">
         <v>8</v>
       </c>
       <c r="G317">
         <v>1.0</v>
       </c>
       <c r="H317" s="1">
         <v>0.0</v>
       </c>
       <c r="I317" s="1">
-        <v>5771.43</v>
+        <v>2725.55</v>
       </c>
       <c r="J317" s="1">
         <v>0</v>
       </c>
       <c r="K317">
         <v>0.0</v>
       </c>
       <c r="L317">
-        <v>233.73</v>
+        <v>487.09</v>
       </c>
       <c r="M317" s="1">
-        <v>5771.43</v>
+        <v>2725.55</v>
       </c>
       <c r="N317" s="1">
-        <v>6005.16</v>
+        <v>3212.64</v>
       </c>
       <c r="O317" s="1">
         <v>0.0</v>
       </c>
       <c r="P317">
         <v>1</v>
       </c>
     </row>
     <row r="318" spans="1:16">
       <c r="A318" t="s">
-        <v>766</v>
+        <v>775</v>
       </c>
       <c r="B318">
-        <v>2956403482</v>
+        <v>2949187932</v>
       </c>
       <c r="C318" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D318" s="1">
-        <v>100.137929</v>
+        <v>100.19251467</v>
       </c>
       <c r="E318" s="1">
         <v>0.0</v>
       </c>
       <c r="F318" t="s">
         <v>8</v>
       </c>
       <c r="G318">
         <v>1.0</v>
       </c>
       <c r="H318" s="1">
         <v>0.0</v>
       </c>
       <c r="I318" s="1">
-        <v>20689.35</v>
+        <v>57754.4</v>
       </c>
       <c r="J318" s="1">
         <v>0</v>
       </c>
       <c r="K318">
         <v>0.0</v>
       </c>
       <c r="L318" t="s">
-        <v>767</v>
+        <v>776</v>
       </c>
       <c r="M318" s="1">
-        <v>20689.35</v>
+        <v>57754.4</v>
       </c>
       <c r="N318" s="1">
-        <v>22870.1</v>
+        <v>66308.4</v>
       </c>
       <c r="O318" s="1">
         <v>0.0</v>
       </c>
       <c r="P318">
         <v>1</v>
       </c>
     </row>
     <row r="319" spans="1:16">
       <c r="A319" t="s">
-        <v>768</v>
+        <v>777</v>
       </c>
       <c r="B319">
-        <v>2957531542</v>
+        <v>2949233192</v>
       </c>
       <c r="C319" s="1">
-        <v>15000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D319" s="1">
-        <v>100.38876007</v>
+        <v>100.19091812</v>
       </c>
       <c r="E319" s="1">
         <v>0.0</v>
       </c>
       <c r="F319" t="s">
         <v>8</v>
       </c>
       <c r="G319">
         <v>1.0</v>
       </c>
       <c r="H319" s="1">
         <v>0.0</v>
       </c>
       <c r="I319" s="1">
-        <v>58314.01</v>
+        <v>47729.53</v>
       </c>
       <c r="J319" s="1">
         <v>0</v>
       </c>
       <c r="K319">
         <v>0.0</v>
       </c>
       <c r="L319" t="s">
-        <v>769</v>
+        <v>778</v>
       </c>
       <c r="M319" s="1">
-        <v>58314.01</v>
+        <v>47729.53</v>
       </c>
       <c r="N319" s="1">
-        <v>60778.3</v>
+        <v>54507.87</v>
       </c>
       <c r="O319" s="1">
         <v>0.0</v>
       </c>
       <c r="P319">
         <v>1</v>
       </c>
     </row>
     <row r="320" spans="1:16">
       <c r="A320" t="s">
-        <v>770</v>
+        <v>779</v>
       </c>
       <c r="B320">
-        <v>2959056142</v>
+        <v>2951470492</v>
       </c>
       <c r="C320" s="1">
-        <v>10400000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D320" s="1">
-        <v>100.2495076</v>
+        <v>100.31948773</v>
       </c>
       <c r="E320" s="1">
         <v>0.0</v>
       </c>
       <c r="F320" t="s">
         <v>8</v>
       </c>
       <c r="G320">
         <v>1.0</v>
       </c>
       <c r="H320" s="1">
         <v>0.0</v>
       </c>
       <c r="I320" s="1">
-        <v>25948.79</v>
+        <v>7028.73</v>
       </c>
       <c r="J320" s="1">
         <v>0</v>
       </c>
       <c r="K320">
         <v>0.0</v>
       </c>
       <c r="L320">
-        <v>526.7</v>
+        <v>396.0</v>
       </c>
       <c r="M320" s="1">
-        <v>25948.79</v>
+        <v>7028.73</v>
       </c>
       <c r="N320" s="1">
-        <v>26475.49</v>
+        <v>7424.73</v>
       </c>
       <c r="O320" s="1">
         <v>0.0</v>
       </c>
       <c r="P320">
         <v>1</v>
       </c>
     </row>
     <row r="321" spans="1:16">
       <c r="A321" t="s">
-        <v>771</v>
+        <v>780</v>
       </c>
       <c r="B321">
-        <v>2962036292</v>
+        <v>2956403482</v>
       </c>
       <c r="C321" s="1">
-        <v>11700000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D321" s="1">
-        <v>100.30280547</v>
+        <v>100.15673187</v>
       </c>
       <c r="E321" s="1">
         <v>0.0</v>
       </c>
       <c r="F321" t="s">
         <v>8</v>
       </c>
       <c r="G321">
         <v>1.0</v>
       </c>
       <c r="H321" s="1">
         <v>0.0</v>
       </c>
       <c r="I321" s="1">
-        <v>35428.24</v>
+        <v>23509.78</v>
       </c>
       <c r="J321" s="1">
         <v>0</v>
       </c>
       <c r="K321">
         <v>0.0</v>
       </c>
-      <c r="L321">
-        <v>165.62</v>
+      <c r="L321" t="s">
+        <v>781</v>
       </c>
       <c r="M321" s="1">
-        <v>35428.24</v>
+        <v>23509.78</v>
       </c>
       <c r="N321" s="1">
-        <v>35593.86</v>
+        <v>26541.95</v>
       </c>
       <c r="O321" s="1">
         <v>0.0</v>
       </c>
       <c r="P321">
         <v>1</v>
       </c>
     </row>
     <row r="322" spans="1:16">
       <c r="A322" t="s">
-        <v>772</v>
+        <v>782</v>
       </c>
       <c r="B322">
-        <v>2962647792</v>
+        <v>2957531542</v>
       </c>
       <c r="C322" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D322" s="1">
-        <v>100.06555087</v>
+        <v>100.4970024</v>
       </c>
       <c r="E322" s="1">
         <v>0.0</v>
       </c>
       <c r="F322" t="s">
         <v>8</v>
       </c>
       <c r="G322">
         <v>1.0</v>
       </c>
       <c r="H322" s="1">
         <v>0.0</v>
       </c>
       <c r="I322" s="1">
-        <v>9832.63</v>
+        <v>74550.36</v>
       </c>
       <c r="J322" s="1">
         <v>0</v>
       </c>
       <c r="K322">
         <v>0.0</v>
       </c>
       <c r="L322" t="s">
-        <v>773</v>
+        <v>783</v>
       </c>
       <c r="M322" s="1">
-        <v>9832.63</v>
+        <v>74550.36</v>
       </c>
       <c r="N322" s="1">
-        <v>11239.13</v>
+        <v>77973.69</v>
       </c>
       <c r="O322" s="1">
         <v>0.0</v>
       </c>
       <c r="P322">
         <v>1</v>
       </c>
     </row>
     <row r="323" spans="1:16">
       <c r="A323" t="s">
-        <v>774</v>
+        <v>784</v>
       </c>
       <c r="B323">
-        <v>2963772242</v>
+        <v>2959056142</v>
       </c>
       <c r="C323" s="1">
-        <v>10000000.0</v>
+        <v>10400000.0</v>
       </c>
       <c r="D323" s="1">
-        <v>100.1622148</v>
+        <v>100.31375308</v>
       </c>
       <c r="E323" s="1">
         <v>0.0</v>
       </c>
       <c r="F323" t="s">
         <v>8</v>
       </c>
       <c r="G323">
         <v>1.0</v>
       </c>
       <c r="H323" s="1">
         <v>0.0</v>
       </c>
       <c r="I323" s="1">
-        <v>16221.48</v>
+        <v>32630.32</v>
       </c>
       <c r="J323" s="1">
         <v>0</v>
       </c>
       <c r="K323">
         <v>0.0</v>
       </c>
-      <c r="L323" t="s">
-        <v>775</v>
+      <c r="L323">
+        <v>967.44</v>
       </c>
       <c r="M323" s="1">
-        <v>16221.48</v>
+        <v>32630.32</v>
       </c>
       <c r="N323" s="1">
-        <v>17454.54</v>
+        <v>33597.76</v>
       </c>
       <c r="O323" s="1">
         <v>0.0</v>
       </c>
       <c r="P323">
         <v>1</v>
       </c>
     </row>
     <row r="324" spans="1:16">
       <c r="A324" t="s">
-        <v>776</v>
+        <v>785</v>
       </c>
       <c r="B324">
-        <v>2963783932</v>
+        <v>2962036292</v>
       </c>
       <c r="C324" s="1">
-        <v>10000000.0</v>
+        <v>11700000.0</v>
       </c>
       <c r="D324" s="1">
-        <v>100.1715269</v>
+        <v>100.38643205</v>
       </c>
       <c r="E324" s="1">
         <v>0.0</v>
       </c>
       <c r="F324" t="s">
         <v>8</v>
       </c>
       <c r="G324">
         <v>1.0</v>
       </c>
       <c r="H324" s="1">
         <v>0.0</v>
       </c>
       <c r="I324" s="1">
-        <v>17152.69</v>
+        <v>45212.55</v>
       </c>
       <c r="J324" s="1">
         <v>0</v>
       </c>
       <c r="K324">
         <v>0.0</v>
       </c>
-      <c r="L324" t="s">
-        <v>777</v>
+      <c r="L324">
+        <v>649.38</v>
       </c>
       <c r="M324" s="1">
-        <v>17152.69</v>
+        <v>45212.55</v>
       </c>
       <c r="N324" s="1">
-        <v>18353.8</v>
+        <v>45861.93</v>
       </c>
       <c r="O324" s="1">
         <v>0.0</v>
       </c>
       <c r="P324">
         <v>1</v>
       </c>
     </row>
     <row r="325" spans="1:16">
       <c r="A325" t="s">
-        <v>778</v>
+        <v>786</v>
       </c>
       <c r="B325">
-        <v>2963823632</v>
+        <v>2962647792</v>
       </c>
       <c r="C325" s="1">
-        <v>3800000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D325" s="1">
-        <v>100.38042658</v>
+        <v>100.0643254</v>
       </c>
       <c r="E325" s="1">
         <v>0.0</v>
       </c>
       <c r="F325" t="s">
         <v>8</v>
       </c>
       <c r="G325">
         <v>1.0</v>
       </c>
       <c r="H325" s="1">
         <v>0.0</v>
       </c>
       <c r="I325" s="1">
-        <v>14456.21</v>
+        <v>9648.81</v>
       </c>
       <c r="J325" s="1">
         <v>0</v>
       </c>
       <c r="K325">
         <v>0.0</v>
       </c>
-      <c r="L325">
-        <v>511.05</v>
+      <c r="L325" t="s">
+        <v>787</v>
       </c>
       <c r="M325" s="1">
-        <v>14456.21</v>
+        <v>9648.81</v>
       </c>
       <c r="N325" s="1">
-        <v>14967.26</v>
+        <v>11676.73</v>
       </c>
       <c r="O325" s="1">
         <v>0.0</v>
       </c>
       <c r="P325">
         <v>1</v>
       </c>
     </row>
     <row r="326" spans="1:16">
       <c r="A326" t="s">
-        <v>779</v>
+        <v>788</v>
       </c>
       <c r="B326">
-        <v>2963840802</v>
+        <v>2963772242</v>
       </c>
       <c r="C326" s="1">
-        <v>2991000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D326" s="1">
-        <v>100.30757305</v>
+        <v>100.1916333</v>
       </c>
       <c r="E326" s="1">
         <v>0.0</v>
       </c>
       <c r="F326" t="s">
         <v>8</v>
       </c>
       <c r="G326">
         <v>1.0</v>
       </c>
       <c r="H326" s="1">
         <v>0.0</v>
       </c>
       <c r="I326" s="1">
-        <v>9199.51</v>
+        <v>19163.33</v>
       </c>
       <c r="J326" s="1">
         <v>0</v>
       </c>
       <c r="K326">
         <v>0.0</v>
       </c>
-      <c r="L326">
-        <v>48.16</v>
+      <c r="L326" t="s">
+        <v>789</v>
       </c>
       <c r="M326" s="1">
-        <v>9199.51</v>
+        <v>19163.33</v>
       </c>
       <c r="N326" s="1">
-        <v>9247.67</v>
+        <v>20912.94</v>
       </c>
       <c r="O326" s="1">
         <v>0.0</v>
       </c>
       <c r="P326">
         <v>1</v>
       </c>
     </row>
     <row r="327" spans="1:16">
       <c r="A327" t="s">
-        <v>780</v>
+        <v>790</v>
       </c>
       <c r="B327">
-        <v>2965386522</v>
+        <v>2963783932</v>
       </c>
       <c r="C327" s="1">
-        <v>5000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D327" s="1">
-        <v>100.1309386</v>
+        <v>100.2049882</v>
       </c>
       <c r="E327" s="1">
         <v>0.0</v>
       </c>
       <c r="F327" t="s">
         <v>8</v>
       </c>
       <c r="G327">
         <v>1.0</v>
       </c>
       <c r="H327" s="1">
         <v>0.0</v>
       </c>
       <c r="I327" s="1">
-        <v>6546.93</v>
+        <v>20498.82</v>
       </c>
       <c r="J327" s="1">
         <v>0</v>
       </c>
       <c r="K327">
         <v>0.0</v>
       </c>
-      <c r="L327">
-        <v>560.0</v>
+      <c r="L327" t="s">
+        <v>791</v>
       </c>
       <c r="M327" s="1">
-        <v>6546.93</v>
+        <v>20498.82</v>
       </c>
       <c r="N327" s="1">
-        <v>7106.93</v>
+        <v>22205.65</v>
       </c>
       <c r="O327" s="1">
         <v>0.0</v>
       </c>
       <c r="P327">
         <v>1</v>
       </c>
     </row>
     <row r="328" spans="1:16">
       <c r="A328" t="s">
-        <v>781</v>
+        <v>792</v>
       </c>
       <c r="B328">
-        <v>2970036362</v>
+        <v>2963823632</v>
       </c>
       <c r="C328" s="1">
-        <v>10000000.0</v>
+        <v>3800000.0</v>
       </c>
       <c r="D328" s="1">
-        <v>100.1824922</v>
+        <v>100.48950289</v>
       </c>
       <c r="E328" s="1">
         <v>0.0</v>
       </c>
       <c r="F328" t="s">
         <v>8</v>
       </c>
       <c r="G328">
         <v>1.0</v>
       </c>
       <c r="H328" s="1">
         <v>0.0</v>
       </c>
       <c r="I328" s="1">
-        <v>18249.22</v>
+        <v>18601.11</v>
       </c>
       <c r="J328" s="1">
         <v>0</v>
       </c>
       <c r="K328">
         <v>0.0</v>
       </c>
-      <c r="L328" t="s">
-        <v>782</v>
+      <c r="L328">
+        <v>721.75</v>
       </c>
       <c r="M328" s="1">
-        <v>18249.22</v>
+        <v>18601.11</v>
       </c>
       <c r="N328" s="1">
-        <v>19551.16</v>
+        <v>19322.86</v>
       </c>
       <c r="O328" s="1">
         <v>0.0</v>
       </c>
       <c r="P328">
         <v>1</v>
       </c>
     </row>
     <row r="329" spans="1:16">
       <c r="A329" t="s">
-        <v>783</v>
+        <v>793</v>
       </c>
       <c r="B329">
-        <v>2979716702</v>
+        <v>2963840802</v>
       </c>
       <c r="C329" s="1">
-        <v>10000000.0</v>
+        <v>2991000.0</v>
       </c>
       <c r="D329" s="1">
-        <v>100.182536</v>
+        <v>100.39066399</v>
       </c>
       <c r="E329" s="1">
         <v>0.0</v>
       </c>
       <c r="F329" t="s">
         <v>8</v>
       </c>
       <c r="G329">
         <v>1.0</v>
       </c>
       <c r="H329" s="1">
         <v>0.0</v>
       </c>
       <c r="I329" s="1">
-        <v>18253.6</v>
+        <v>11684.76</v>
       </c>
       <c r="J329" s="1">
         <v>0</v>
       </c>
       <c r="K329">
         <v>0.0</v>
       </c>
       <c r="L329">
-        <v>824.83</v>
+        <v>188.03</v>
       </c>
       <c r="M329" s="1">
-        <v>18253.6</v>
+        <v>11684.76</v>
       </c>
       <c r="N329" s="1">
-        <v>19078.43</v>
+        <v>11872.79</v>
       </c>
       <c r="O329" s="1">
         <v>0.0</v>
       </c>
       <c r="P329">
         <v>1</v>
       </c>
     </row>
     <row r="330" spans="1:16">
       <c r="A330" t="s">
-        <v>784</v>
+        <v>794</v>
       </c>
       <c r="B330">
-        <v>2981484462</v>
+        <v>2965386522</v>
       </c>
       <c r="C330" s="1">
-        <v>20000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D330" s="1">
-        <v>100.18288445</v>
+        <v>100.1497208</v>
       </c>
       <c r="E330" s="1">
         <v>0.0</v>
       </c>
       <c r="F330" t="s">
         <v>8</v>
       </c>
       <c r="G330">
         <v>1.0</v>
       </c>
       <c r="H330" s="1">
         <v>0.0</v>
       </c>
       <c r="I330" s="1">
-        <v>36576.89</v>
+        <v>7486.04</v>
       </c>
       <c r="J330" s="1">
         <v>0</v>
       </c>
       <c r="K330">
         <v>0.0</v>
       </c>
-      <c r="L330" t="s">
-        <v>785</v>
+      <c r="L330">
+        <v>803.23</v>
       </c>
       <c r="M330" s="1">
-        <v>36576.89</v>
+        <v>7486.04</v>
       </c>
       <c r="N330" s="1">
-        <v>37927.11</v>
+        <v>8289.27</v>
       </c>
       <c r="O330" s="1">
         <v>0.0</v>
       </c>
       <c r="P330">
         <v>1</v>
       </c>
     </row>
     <row r="331" spans="1:16">
       <c r="A331" t="s">
-        <v>786</v>
+        <v>795</v>
       </c>
       <c r="B331">
-        <v>2983096392</v>
+        <v>2970036362</v>
       </c>
       <c r="C331" s="1">
-        <v>7100000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D331" s="1">
-        <v>100.27969887</v>
+        <v>100.2183878</v>
       </c>
       <c r="E331" s="1">
         <v>0.0</v>
       </c>
       <c r="F331" t="s">
         <v>8</v>
       </c>
       <c r="G331">
         <v>1.0</v>
       </c>
       <c r="H331" s="1">
         <v>0.0</v>
       </c>
       <c r="I331" s="1">
-        <v>19858.62</v>
+        <v>21838.78</v>
       </c>
       <c r="J331" s="1">
         <v>0</v>
       </c>
       <c r="K331">
         <v>0.0</v>
       </c>
-      <c r="L331">
-        <v>94.85</v>
+      <c r="L331" t="s">
+        <v>796</v>
       </c>
       <c r="M331" s="1">
-        <v>19858.62</v>
+        <v>21838.78</v>
       </c>
       <c r="N331" s="1">
-        <v>19953.47</v>
+        <v>23697.0</v>
       </c>
       <c r="O331" s="1">
         <v>0.0</v>
       </c>
       <c r="P331">
         <v>1</v>
       </c>
     </row>
     <row r="332" spans="1:16">
       <c r="A332" t="s">
-        <v>787</v>
+        <v>797</v>
       </c>
       <c r="B332">
-        <v>2991145122</v>
+        <v>2979716702</v>
       </c>
       <c r="C332" s="1">
-        <v>9000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D332" s="1">
-        <v>100.19490178</v>
+        <v>100.2237655</v>
       </c>
       <c r="E332" s="1">
         <v>0.0</v>
       </c>
       <c r="F332" t="s">
         <v>8</v>
       </c>
       <c r="G332">
         <v>1.0</v>
       </c>
       <c r="H332" s="1">
         <v>0.0</v>
       </c>
       <c r="I332" s="1">
-        <v>17541.16</v>
+        <v>22376.55</v>
       </c>
       <c r="J332" s="1">
         <v>0</v>
       </c>
       <c r="K332">
         <v>0.0</v>
       </c>
-      <c r="L332">
-        <v>-306.0</v>
+      <c r="L332" t="s">
+        <v>798</v>
       </c>
       <c r="M332" s="1">
-        <v>17541.16</v>
+        <v>22376.55</v>
       </c>
       <c r="N332" s="1">
-        <v>17235.16</v>
+        <v>23601.55</v>
       </c>
       <c r="O332" s="1">
         <v>0.0</v>
       </c>
       <c r="P332">
         <v>1</v>
       </c>
     </row>
     <row r="333" spans="1:16">
       <c r="A333" t="s">
-        <v>788</v>
+        <v>799</v>
       </c>
       <c r="B333">
-        <v>2991234142</v>
+        <v>2981484462</v>
       </c>
       <c r="C333" s="1">
-        <v>2500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D333" s="1">
-        <v>100.1962544</v>
+        <v>100.2260247</v>
       </c>
       <c r="E333" s="1">
         <v>0.0</v>
       </c>
       <c r="F333" t="s">
         <v>8</v>
       </c>
       <c r="G333">
         <v>1.0</v>
       </c>
       <c r="H333" s="1">
         <v>0.0</v>
       </c>
       <c r="I333" s="1">
-        <v>4906.36</v>
+        <v>45204.94</v>
       </c>
       <c r="J333" s="1">
         <v>0</v>
       </c>
       <c r="K333">
         <v>0.0</v>
       </c>
-      <c r="L333">
-        <v>-73.29</v>
+      <c r="L333" t="s">
+        <v>800</v>
       </c>
       <c r="M333" s="1">
-        <v>4906.36</v>
+        <v>45204.94</v>
       </c>
       <c r="N333" s="1">
-        <v>4833.07</v>
+        <v>47252.32</v>
       </c>
       <c r="O333" s="1">
         <v>0.0</v>
       </c>
       <c r="P333">
         <v>1</v>
       </c>
     </row>
     <row r="334" spans="1:16">
       <c r="A334" t="s">
-        <v>789</v>
+        <v>801</v>
       </c>
       <c r="B334">
-        <v>3014423372</v>
+        <v>2983096392</v>
       </c>
       <c r="C334" s="1">
-        <v>6000000.0</v>
+        <v>7100000.0</v>
       </c>
       <c r="D334" s="1">
-        <v>100.06570633</v>
+        <v>100.36075817</v>
       </c>
       <c r="E334" s="1">
         <v>0.0</v>
       </c>
       <c r="F334" t="s">
         <v>8</v>
       </c>
       <c r="G334">
         <v>1.0</v>
       </c>
       <c r="H334" s="1">
         <v>0.0</v>
       </c>
       <c r="I334" s="1">
-        <v>3942.38</v>
+        <v>25613.83</v>
       </c>
       <c r="J334" s="1">
         <v>0</v>
       </c>
       <c r="K334">
         <v>0.0</v>
       </c>
       <c r="L334">
-        <v>71.4</v>
+        <v>289.92</v>
       </c>
       <c r="M334" s="1">
-        <v>3942.38</v>
+        <v>25613.83</v>
       </c>
       <c r="N334" s="1">
-        <v>4013.78</v>
+        <v>25903.75</v>
       </c>
       <c r="O334" s="1">
         <v>0.0</v>
       </c>
       <c r="P334">
         <v>1</v>
       </c>
     </row>
     <row r="335" spans="1:16">
       <c r="A335" t="s">
-        <v>790</v>
-[...2 lines deleted...]
-        <v>791</v>
+        <v>802</v>
+      </c>
+      <c r="B335">
+        <v>2991145122</v>
       </c>
       <c r="C335" s="1">
-        <v>13000000.0</v>
+        <v>9000000.0</v>
       </c>
       <c r="D335" s="1">
-        <v>100.20227377</v>
+        <v>100.26142778</v>
       </c>
       <c r="E335" s="1">
         <v>0.0</v>
       </c>
       <c r="F335" t="s">
         <v>8</v>
       </c>
       <c r="G335">
         <v>1.0</v>
       </c>
       <c r="H335" s="1">
         <v>0.0</v>
       </c>
       <c r="I335" s="1">
-        <v>26295.59</v>
+        <v>23528.5</v>
       </c>
       <c r="J335" s="1">
         <v>0</v>
       </c>
       <c r="K335">
         <v>0.0</v>
       </c>
       <c r="L335">
-        <v>97.27</v>
+        <v>-452.93</v>
       </c>
       <c r="M335" s="1">
-        <v>26295.59</v>
+        <v>23528.5</v>
       </c>
       <c r="N335" s="1">
-        <v>26392.86</v>
+        <v>23075.57</v>
       </c>
       <c r="O335" s="1">
         <v>0.0</v>
       </c>
       <c r="P335">
         <v>1</v>
       </c>
     </row>
     <row r="336" spans="1:16">
       <c r="A336" t="s">
-        <v>792</v>
-[...2 lines deleted...]
-        <v>793</v>
+        <v>803</v>
+      </c>
+      <c r="B336">
+        <v>2991234142</v>
       </c>
       <c r="C336" s="1">
-        <v>7100000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="D336" s="1">
-        <v>100.21393296</v>
+        <v>100.2619556</v>
       </c>
       <c r="E336" s="1">
         <v>0.0</v>
       </c>
       <c r="F336" t="s">
         <v>8</v>
       </c>
       <c r="G336">
         <v>1.0</v>
       </c>
       <c r="H336" s="1">
         <v>0.0</v>
       </c>
       <c r="I336" s="1">
-        <v>15189.24</v>
+        <v>6548.89</v>
       </c>
       <c r="J336" s="1">
         <v>0</v>
       </c>
       <c r="K336">
         <v>0.0</v>
       </c>
       <c r="L336">
-        <v>152.28</v>
+        <v>-105.55</v>
       </c>
       <c r="M336" s="1">
-        <v>15189.24</v>
+        <v>6548.89</v>
       </c>
       <c r="N336" s="1">
-        <v>15341.52</v>
+        <v>6443.34</v>
       </c>
       <c r="O336" s="1">
         <v>0.0</v>
       </c>
       <c r="P336">
         <v>1</v>
       </c>
     </row>
     <row r="337" spans="1:16">
       <c r="A337" t="s">
-        <v>794</v>
-[...2 lines deleted...]
-        <v>795</v>
+        <v>804</v>
+      </c>
+      <c r="B337">
+        <v>3014423372</v>
       </c>
       <c r="C337" s="1">
-        <v>25000000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="D337" s="1">
-        <v>100.20339376</v>
+        <v>100.07315767</v>
       </c>
       <c r="E337" s="1">
         <v>0.0</v>
       </c>
       <c r="F337" t="s">
         <v>8</v>
       </c>
       <c r="G337">
         <v>1.0</v>
       </c>
       <c r="H337" s="1">
         <v>0.0</v>
       </c>
       <c r="I337" s="1">
-        <v>50848.44</v>
+        <v>4389.46</v>
       </c>
       <c r="J337" s="1">
         <v>0</v>
       </c>
       <c r="K337">
         <v>0.0</v>
       </c>
       <c r="L337">
-        <v>249.43</v>
+        <v>149.6</v>
       </c>
       <c r="M337" s="1">
-        <v>50848.44</v>
+        <v>4389.46</v>
       </c>
       <c r="N337" s="1">
-        <v>51097.87</v>
+        <v>4539.06</v>
       </c>
       <c r="O337" s="1">
         <v>0.0</v>
       </c>
       <c r="P337">
         <v>1</v>
       </c>
     </row>
     <row r="338" spans="1:16">
       <c r="A338" t="s">
-        <v>796</v>
+        <v>805</v>
       </c>
       <c r="B338" t="s">
-        <v>795</v>
+        <v>806</v>
       </c>
       <c r="C338" s="1">
-        <v>15000000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="D338" s="1">
-        <v>100.14499127</v>
+        <v>100.26194485</v>
       </c>
       <c r="E338" s="1">
         <v>0.0</v>
       </c>
       <c r="F338" t="s">
         <v>8</v>
       </c>
       <c r="G338">
         <v>1.0</v>
       </c>
       <c r="H338" s="1">
         <v>0.0</v>
       </c>
       <c r="I338" s="1">
-        <v>21748.69</v>
+        <v>34052.83</v>
       </c>
       <c r="J338" s="1">
         <v>0</v>
       </c>
       <c r="K338">
         <v>0.0</v>
       </c>
       <c r="L338">
-        <v>190.48</v>
+        <v>232.95</v>
       </c>
       <c r="M338" s="1">
-        <v>21748.69</v>
+        <v>34052.83</v>
       </c>
       <c r="N338" s="1">
-        <v>21939.17</v>
+        <v>34285.78</v>
       </c>
       <c r="O338" s="1">
         <v>0.0</v>
       </c>
       <c r="P338">
         <v>1</v>
       </c>
     </row>
     <row r="339" spans="1:16">
       <c r="A339" t="s">
-        <v>797</v>
+        <v>807</v>
       </c>
       <c r="B339" t="s">
-        <v>798</v>
+        <v>808</v>
       </c>
       <c r="C339" s="1">
-        <v>30000000.0</v>
+        <v>7100000.0</v>
       </c>
       <c r="D339" s="1">
-        <v>100.20727147</v>
+        <v>100.27473549</v>
       </c>
       <c r="E339" s="1">
         <v>0.0</v>
       </c>
       <c r="F339" t="s">
         <v>8</v>
       </c>
       <c r="G339">
         <v>1.0</v>
       </c>
       <c r="H339" s="1">
         <v>0.0</v>
       </c>
       <c r="I339" s="1">
-        <v>62181.44</v>
+        <v>19506.22</v>
       </c>
       <c r="J339" s="1">
         <v>0</v>
       </c>
       <c r="K339">
         <v>0.0</v>
       </c>
       <c r="L339">
-        <v>217.44</v>
+        <v>288.57</v>
       </c>
       <c r="M339" s="1">
-        <v>62181.44</v>
+        <v>19506.22</v>
       </c>
       <c r="N339" s="1">
-        <v>62398.88</v>
+        <v>19794.79</v>
       </c>
       <c r="O339" s="1">
         <v>0.0</v>
       </c>
       <c r="P339">
         <v>1</v>
       </c>
     </row>
     <row r="340" spans="1:16">
       <c r="A340" t="s">
-        <v>799</v>
+        <v>809</v>
       </c>
       <c r="B340" t="s">
-        <v>800</v>
+        <v>810</v>
       </c>
       <c r="C340" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D340" s="1">
-        <v>100.13508143</v>
+        <v>100.26291236</v>
       </c>
       <c r="E340" s="1">
         <v>0.0</v>
       </c>
       <c r="F340" t="s">
         <v>8</v>
       </c>
       <c r="G340">
         <v>1.0</v>
       </c>
       <c r="H340" s="1">
         <v>0.0</v>
       </c>
       <c r="I340" s="1">
-        <v>40524.43</v>
+        <v>65728.09</v>
       </c>
       <c r="J340" s="1">
         <v>0</v>
       </c>
       <c r="K340">
         <v>0.0</v>
       </c>
       <c r="L340">
-        <v>131.48</v>
+        <v>548.18</v>
       </c>
       <c r="M340" s="1">
-        <v>40524.43</v>
+        <v>65728.09</v>
       </c>
       <c r="N340" s="1">
-        <v>40655.91</v>
+        <v>66276.27</v>
       </c>
       <c r="O340" s="1">
         <v>0.0</v>
       </c>
       <c r="P340">
         <v>1</v>
       </c>
     </row>
     <row r="341" spans="1:16">
       <c r="A341" t="s">
-        <v>801</v>
+        <v>811</v>
       </c>
       <c r="B341" t="s">
-        <v>802</v>
+        <v>810</v>
       </c>
       <c r="C341" s="1">
-        <v>13000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D341" s="1">
-        <v>100.25592662</v>
+        <v>100.18061987</v>
       </c>
       <c r="E341" s="1">
         <v>0.0</v>
       </c>
       <c r="F341" t="s">
         <v>8</v>
       </c>
       <c r="G341">
         <v>1.0</v>
       </c>
       <c r="H341" s="1">
         <v>0.0</v>
       </c>
       <c r="I341" s="1">
-        <v>33270.46</v>
+        <v>27092.98</v>
       </c>
       <c r="J341" s="1">
         <v>0</v>
       </c>
       <c r="K341">
         <v>0.0</v>
       </c>
       <c r="L341">
-        <v>-33.58</v>
+        <v>397.16</v>
       </c>
       <c r="M341" s="1">
-        <v>33270.46</v>
+        <v>27092.98</v>
       </c>
       <c r="N341" s="1">
-        <v>33236.88</v>
+        <v>27490.14</v>
       </c>
       <c r="O341" s="1">
         <v>0.0</v>
       </c>
       <c r="P341">
         <v>1</v>
       </c>
     </row>
     <row r="342" spans="1:16">
       <c r="A342" t="s">
-        <v>803</v>
+        <v>812</v>
       </c>
       <c r="B342" t="s">
-        <v>804</v>
+        <v>813</v>
       </c>
       <c r="C342" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D342" s="1">
-        <v>100.21470685</v>
+        <v>100.26893683</v>
       </c>
       <c r="E342" s="1">
         <v>0.0</v>
       </c>
       <c r="F342" t="s">
         <v>8</v>
       </c>
       <c r="G342">
         <v>1.0</v>
       </c>
       <c r="H342" s="1">
         <v>0.0</v>
       </c>
       <c r="I342" s="1">
-        <v>42941.37</v>
+        <v>80681.05</v>
       </c>
       <c r="J342" s="1">
         <v>0</v>
       </c>
       <c r="K342">
         <v>0.0</v>
       </c>
       <c r="L342">
-        <v>140.58</v>
+        <v>529.9</v>
       </c>
       <c r="M342" s="1">
-        <v>42941.37</v>
+        <v>80681.05</v>
       </c>
       <c r="N342" s="1">
-        <v>43081.95</v>
+        <v>81210.95</v>
       </c>
       <c r="O342" s="1">
         <v>0.0</v>
       </c>
       <c r="P342">
         <v>1</v>
       </c>
     </row>
     <row r="343" spans="1:16">
       <c r="A343" t="s">
-        <v>805</v>
+        <v>814</v>
       </c>
       <c r="B343" t="s">
-        <v>804</v>
+        <v>815</v>
       </c>
       <c r="C343" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D343" s="1">
-        <v>100.21639787</v>
+        <v>100.1682895</v>
       </c>
       <c r="E343" s="1">
         <v>0.0</v>
       </c>
       <c r="F343" t="s">
         <v>8</v>
       </c>
       <c r="G343">
         <v>1.0</v>
       </c>
       <c r="H343" s="1">
         <v>0.0</v>
       </c>
       <c r="I343" s="1">
-        <v>64919.36</v>
+        <v>50486.85</v>
       </c>
       <c r="J343" s="1">
         <v>0</v>
       </c>
       <c r="K343">
         <v>0.0</v>
       </c>
       <c r="L343">
-        <v>234.2</v>
+        <v>388.43</v>
       </c>
       <c r="M343" s="1">
-        <v>64919.36</v>
+        <v>50486.85</v>
       </c>
       <c r="N343" s="1">
-        <v>65153.56</v>
+        <v>50875.28</v>
       </c>
       <c r="O343" s="1">
         <v>0.0</v>
       </c>
       <c r="P343">
         <v>1</v>
       </c>
     </row>
     <row r="344" spans="1:16">
       <c r="A344" t="s">
-        <v>806</v>
+        <v>816</v>
       </c>
       <c r="B344" t="s">
-        <v>804</v>
+        <v>817</v>
       </c>
       <c r="C344" s="1">
-        <v>15000000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="D344" s="1">
-        <v>100.10424967</v>
+        <v>100.34316677</v>
       </c>
       <c r="E344" s="1">
         <v>0.0</v>
       </c>
       <c r="F344" t="s">
         <v>8</v>
       </c>
       <c r="G344">
         <v>1.0</v>
       </c>
       <c r="H344" s="1">
         <v>0.0</v>
       </c>
       <c r="I344" s="1">
-        <v>15637.45</v>
+        <v>44611.68</v>
       </c>
       <c r="J344" s="1">
         <v>0</v>
       </c>
       <c r="K344">
         <v>0.0</v>
       </c>
       <c r="L344">
-        <v>105.44</v>
+        <v>-102.21</v>
       </c>
       <c r="M344" s="1">
-        <v>15637.45</v>
+        <v>44611.68</v>
       </c>
       <c r="N344" s="1">
-        <v>15742.89</v>
+        <v>44509.47</v>
       </c>
       <c r="O344" s="1">
         <v>0.0</v>
       </c>
       <c r="P344">
         <v>1</v>
       </c>
     </row>
     <row r="345" spans="1:16">
       <c r="A345" t="s">
-        <v>807</v>
+        <v>818</v>
       </c>
       <c r="B345" t="s">
-        <v>808</v>
+        <v>819</v>
       </c>
       <c r="C345" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D345" s="1">
-        <v>100.23844484</v>
+        <v>100.27939265</v>
       </c>
       <c r="E345" s="1">
         <v>0.0</v>
       </c>
       <c r="F345" t="s">
         <v>8</v>
       </c>
       <c r="G345">
         <v>1.0</v>
       </c>
       <c r="H345" s="1">
         <v>0.0</v>
       </c>
       <c r="I345" s="1">
-        <v>59611.21</v>
+        <v>55878.53</v>
       </c>
       <c r="J345" s="1">
         <v>0</v>
       </c>
       <c r="K345">
         <v>0.0</v>
       </c>
       <c r="L345">
-        <v>967.8</v>
+        <v>346.2</v>
       </c>
       <c r="M345" s="1">
-        <v>59611.21</v>
+        <v>55878.53</v>
       </c>
       <c r="N345" s="1">
-        <v>60579.01</v>
+        <v>56224.73</v>
       </c>
       <c r="O345" s="1">
         <v>0.0</v>
       </c>
       <c r="P345">
         <v>1</v>
       </c>
     </row>
     <row r="346" spans="1:16">
       <c r="A346" t="s">
-        <v>809</v>
+        <v>820</v>
       </c>
       <c r="B346" t="s">
-        <v>810</v>
+        <v>819</v>
       </c>
       <c r="C346" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D346" s="1">
-        <v>100.2242077</v>
+        <v>100.2815371</v>
       </c>
       <c r="E346" s="1">
         <v>0.0</v>
       </c>
       <c r="F346" t="s">
         <v>8</v>
       </c>
       <c r="G346">
         <v>1.0</v>
       </c>
       <c r="H346" s="1">
         <v>0.0</v>
       </c>
       <c r="I346" s="1">
-        <v>22420.77</v>
+        <v>84461.13</v>
       </c>
       <c r="J346" s="1">
         <v>0</v>
       </c>
       <c r="K346">
         <v>0.0</v>
       </c>
       <c r="L346">
-        <v>75.55</v>
+        <v>558.89</v>
       </c>
       <c r="M346" s="1">
-        <v>22420.77</v>
+        <v>84461.13</v>
       </c>
       <c r="N346" s="1">
-        <v>22496.32</v>
+        <v>85020.02</v>
       </c>
       <c r="O346" s="1">
         <v>0.0</v>
       </c>
       <c r="P346">
         <v>1</v>
       </c>
     </row>
     <row r="347" spans="1:16">
       <c r="A347" t="s">
-        <v>811</v>
+        <v>821</v>
       </c>
       <c r="B347" t="s">
-        <v>810</v>
+        <v>819</v>
       </c>
       <c r="C347" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D347" s="1">
-        <v>100.22763165</v>
+        <v>100.12437847</v>
       </c>
       <c r="E347" s="1">
         <v>0.0</v>
       </c>
       <c r="F347" t="s">
         <v>8</v>
       </c>
       <c r="G347">
         <v>1.0</v>
       </c>
       <c r="H347" s="1">
         <v>0.0</v>
       </c>
       <c r="I347" s="1">
-        <v>45526.33</v>
+        <v>18656.77</v>
       </c>
       <c r="J347" s="1">
         <v>0</v>
       </c>
       <c r="K347">
         <v>0.0</v>
       </c>
       <c r="L347">
-        <v>259.98</v>
+        <v>259.65</v>
       </c>
       <c r="M347" s="1">
-        <v>45526.33</v>
+        <v>18656.77</v>
       </c>
       <c r="N347" s="1">
-        <v>45786.31</v>
+        <v>18916.42</v>
       </c>
       <c r="O347" s="1">
         <v>0.0</v>
       </c>
       <c r="P347">
         <v>1</v>
       </c>
     </row>
     <row r="348" spans="1:16">
       <c r="A348" t="s">
-        <v>812</v>
+        <v>822</v>
       </c>
       <c r="B348" t="s">
-        <v>813</v>
+        <v>823</v>
       </c>
       <c r="C348" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D348" s="1">
-        <v>100.24363035</v>
+        <v>100.30277168</v>
       </c>
       <c r="E348" s="1">
         <v>0.0</v>
       </c>
       <c r="F348" t="s">
         <v>8</v>
       </c>
       <c r="G348">
         <v>1.0</v>
       </c>
       <c r="H348" s="1">
         <v>0.0</v>
       </c>
       <c r="I348" s="1">
-        <v>48726.07</v>
+        <v>75692.92</v>
       </c>
       <c r="J348" s="1">
         <v>0</v>
       </c>
       <c r="K348">
         <v>0.0</v>
       </c>
-      <c r="L348">
-        <v>553.59</v>
+      <c r="L348" t="s">
+        <v>824</v>
       </c>
       <c r="M348" s="1">
-        <v>48726.07</v>
+        <v>75692.92</v>
       </c>
       <c r="N348" s="1">
-        <v>49279.66</v>
+        <v>77515.86</v>
       </c>
       <c r="O348" s="1">
         <v>0.0</v>
       </c>
       <c r="P348">
         <v>1</v>
       </c>
     </row>
     <row r="349" spans="1:16">
       <c r="A349" t="s">
-        <v>814</v>
+        <v>825</v>
       </c>
       <c r="B349" t="s">
-        <v>815</v>
+        <v>826</v>
       </c>
       <c r="C349" s="1">
-        <v>7391000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D349" s="1">
-        <v>100.28596455</v>
+        <v>100.2923339</v>
       </c>
       <c r="E349" s="1">
         <v>0.0</v>
       </c>
       <c r="F349" t="s">
         <v>8</v>
       </c>
       <c r="G349">
         <v>1.0</v>
       </c>
       <c r="H349" s="1">
         <v>0.0</v>
       </c>
       <c r="I349" s="1">
-        <v>21135.64</v>
+        <v>29233.39</v>
       </c>
       <c r="J349" s="1">
         <v>0</v>
       </c>
       <c r="K349">
         <v>0.0</v>
       </c>
       <c r="L349">
-        <v>71.45</v>
+        <v>186.72</v>
       </c>
       <c r="M349" s="1">
-        <v>21135.64</v>
+        <v>29233.39</v>
       </c>
       <c r="N349" s="1">
-        <v>21207.09</v>
+        <v>29420.11</v>
       </c>
       <c r="O349" s="1">
         <v>0.0</v>
       </c>
       <c r="P349">
         <v>1</v>
       </c>
     </row>
     <row r="350" spans="1:16">
       <c r="A350" t="s">
-        <v>816</v>
+        <v>827</v>
       </c>
       <c r="B350" t="s">
-        <v>817</v>
+        <v>826</v>
       </c>
       <c r="C350" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D350" s="1">
-        <v>99.99612025</v>
+        <v>100.29533005</v>
       </c>
       <c r="E350" s="1">
         <v>0.0</v>
       </c>
       <c r="F350" t="s">
         <v>8</v>
       </c>
       <c r="G350">
         <v>1.0</v>
       </c>
       <c r="H350" s="1">
         <v>0.0</v>
       </c>
       <c r="I350" s="1">
-        <v>-775.95</v>
+        <v>59066.01</v>
       </c>
       <c r="J350" s="1">
         <v>0</v>
       </c>
       <c r="K350">
         <v>0.0</v>
       </c>
       <c r="L350">
-        <v>0.0</v>
+        <v>568.99</v>
       </c>
       <c r="M350" s="1">
-        <v>-775.95</v>
+        <v>59066.01</v>
       </c>
       <c r="N350" s="1">
-        <v>-775.95</v>
+        <v>59635.0</v>
       </c>
       <c r="O350" s="1">
         <v>0.0</v>
       </c>
       <c r="P350">
         <v>1</v>
       </c>
     </row>
     <row r="351" spans="1:16">
       <c r="A351" t="s">
-        <v>818</v>
+        <v>828</v>
       </c>
       <c r="B351" t="s">
-        <v>819</v>
+        <v>829</v>
       </c>
       <c r="C351" s="1">
-        <v>6000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D351" s="1">
-        <v>100.000411</v>
+        <v>100.3119687</v>
       </c>
       <c r="E351" s="1">
         <v>0.0</v>
       </c>
       <c r="F351" t="s">
         <v>8</v>
       </c>
       <c r="G351">
         <v>1.0</v>
       </c>
       <c r="H351" s="1">
         <v>0.0</v>
       </c>
       <c r="I351" s="1">
-        <v>24.66</v>
+        <v>62393.74</v>
       </c>
       <c r="J351" s="1">
         <v>0</v>
       </c>
       <c r="K351">
         <v>0.0</v>
       </c>
-      <c r="L351">
-        <v>0.0</v>
+      <c r="L351" t="s">
+        <v>830</v>
       </c>
       <c r="M351" s="1">
-        <v>24.66</v>
+        <v>62393.74</v>
       </c>
       <c r="N351" s="1">
-        <v>24.66</v>
+        <v>63528.98</v>
       </c>
       <c r="O351" s="1">
         <v>0.0</v>
       </c>
       <c r="P351">
         <v>1</v>
       </c>
     </row>
     <row r="352" spans="1:16">
       <c r="A352" t="s">
-        <v>820</v>
+        <v>831</v>
       </c>
       <c r="B352" t="s">
-        <v>821</v>
+        <v>832</v>
       </c>
       <c r="C352" s="1">
-        <v>45000000.0</v>
+        <v>7391000.0</v>
       </c>
       <c r="D352" s="1">
-        <v>100.16730353</v>
+        <v>100.36983074</v>
       </c>
       <c r="E352" s="1">
         <v>0.0</v>
       </c>
       <c r="F352" t="s">
         <v>8</v>
       </c>
       <c r="G352">
         <v>1.0</v>
       </c>
       <c r="H352" s="1">
         <v>0.0</v>
       </c>
       <c r="I352" s="1">
-        <v>75286.59</v>
+        <v>27334.19</v>
       </c>
       <c r="J352" s="1">
         <v>0</v>
       </c>
       <c r="K352">
         <v>0.0</v>
       </c>
-      <c r="L352" t="s">
-        <v>822</v>
+      <c r="L352">
+        <v>284.64</v>
       </c>
       <c r="M352" s="1">
-        <v>75286.59</v>
+        <v>27334.19</v>
       </c>
       <c r="N352" s="1">
-        <v>80522.21</v>
+        <v>27618.83</v>
       </c>
       <c r="O352" s="1">
         <v>0.0</v>
       </c>
       <c r="P352">
         <v>1</v>
       </c>
     </row>
     <row r="353" spans="1:16">
       <c r="A353" t="s">
-        <v>823</v>
+        <v>833</v>
       </c>
       <c r="B353" t="s">
-        <v>824</v>
+        <v>834</v>
       </c>
       <c r="C353" s="1">
-        <v>15500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D353" s="1">
-        <v>100.3535429</v>
+        <v>100.069939</v>
       </c>
       <c r="E353" s="1">
         <v>0.0</v>
       </c>
       <c r="F353" t="s">
         <v>8</v>
       </c>
       <c r="G353">
         <v>1.0</v>
       </c>
       <c r="H353" s="1">
         <v>0.0</v>
       </c>
       <c r="I353" s="1">
-        <v>54799.15</v>
+        <v>13987.8</v>
       </c>
       <c r="J353" s="1">
         <v>0</v>
       </c>
       <c r="K353">
         <v>0.0</v>
       </c>
-      <c r="L353">
-        <v>-422.9</v>
+      <c r="L353" t="s">
+        <v>835</v>
       </c>
       <c r="M353" s="1">
-        <v>54799.15</v>
+        <v>13987.8</v>
       </c>
       <c r="N353" s="1">
-        <v>54376.25</v>
+        <v>9176.7</v>
       </c>
       <c r="O353" s="1">
         <v>0.0</v>
       </c>
       <c r="P353">
         <v>1</v>
       </c>
     </row>
     <row r="354" spans="1:16">
       <c r="A354" t="s">
-        <v>825</v>
+        <v>836</v>
       </c>
       <c r="B354" t="s">
-        <v>826</v>
+        <v>837</v>
       </c>
       <c r="C354" s="1">
-        <v>4000000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="D354" s="1">
-        <v>100.23197525</v>
+        <v>100.0317485</v>
       </c>
       <c r="E354" s="1">
         <v>0.0</v>
       </c>
       <c r="F354" t="s">
         <v>8</v>
       </c>
       <c r="G354">
         <v>1.0</v>
       </c>
       <c r="H354" s="1">
         <v>0.0</v>
       </c>
       <c r="I354" s="1">
-        <v>9279.01</v>
+        <v>1904.91</v>
       </c>
       <c r="J354" s="1">
         <v>0</v>
       </c>
       <c r="K354">
         <v>0.0</v>
       </c>
       <c r="L354">
-        <v>-35.17</v>
+        <v>-934.02</v>
       </c>
       <c r="M354" s="1">
-        <v>9279.01</v>
+        <v>1904.91</v>
       </c>
       <c r="N354" s="1">
-        <v>9243.84</v>
+        <v>970.89</v>
       </c>
       <c r="O354" s="1">
         <v>0.0</v>
       </c>
       <c r="P354">
         <v>1</v>
       </c>
     </row>
     <row r="355" spans="1:16">
       <c r="A355" t="s">
-        <v>827</v>
+        <v>838</v>
       </c>
       <c r="B355" t="s">
-        <v>828</v>
+        <v>839</v>
       </c>
       <c r="C355" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D355" s="1">
-        <v>100.244515</v>
+        <v>100.0876142</v>
       </c>
       <c r="E355" s="1">
         <v>0.0</v>
       </c>
       <c r="F355" t="s">
         <v>8</v>
       </c>
       <c r="G355">
         <v>1.0</v>
       </c>
       <c r="H355" s="1">
         <v>0.0</v>
       </c>
       <c r="I355" s="1">
-        <v>24451.5</v>
+        <v>8761.42</v>
       </c>
       <c r="J355" s="1">
         <v>0</v>
       </c>
       <c r="K355">
         <v>0.0</v>
       </c>
-      <c r="L355">
-        <v>180.28</v>
+      <c r="L355" t="s">
+        <v>840</v>
       </c>
       <c r="M355" s="1">
-        <v>24451.5</v>
+        <v>8761.42</v>
       </c>
       <c r="N355" s="1">
-        <v>24631.78</v>
+        <v>5118.62</v>
       </c>
       <c r="O355" s="1">
         <v>0.0</v>
       </c>
       <c r="P355">
         <v>1</v>
       </c>
     </row>
     <row r="356" spans="1:16">
       <c r="A356" t="s">
-        <v>829</v>
+        <v>841</v>
       </c>
       <c r="B356" t="s">
-        <v>830</v>
+        <v>839</v>
       </c>
       <c r="C356" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D356" s="1">
-        <v>100.2722138</v>
+        <v>100.1448868</v>
       </c>
       <c r="E356" s="1">
         <v>0.0</v>
       </c>
       <c r="F356" t="s">
         <v>8</v>
       </c>
       <c r="G356">
         <v>1.0</v>
       </c>
       <c r="H356" s="1">
         <v>0.0</v>
       </c>
       <c r="I356" s="1">
-        <v>27221.38</v>
+        <v>21733.02</v>
       </c>
       <c r="J356" s="1">
         <v>0</v>
       </c>
       <c r="K356">
         <v>0.0</v>
       </c>
-      <c r="L356">
-        <v>122.13</v>
+      <c r="L356" t="s">
+        <v>842</v>
       </c>
       <c r="M356" s="1">
-        <v>27221.38</v>
+        <v>21733.02</v>
       </c>
       <c r="N356" s="1">
-        <v>27343.51</v>
+        <v>17938.6</v>
       </c>
       <c r="O356" s="1">
         <v>0.0</v>
       </c>
       <c r="P356">
         <v>1</v>
       </c>
     </row>
     <row r="357" spans="1:16">
       <c r="A357" t="s">
-        <v>831</v>
+        <v>843</v>
       </c>
       <c r="B357" t="s">
-        <v>832</v>
+        <v>844</v>
       </c>
       <c r="C357" s="1">
-        <v>2200000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D357" s="1">
-        <v>100.19091273</v>
+        <v>99.9962122</v>
       </c>
       <c r="E357" s="1">
         <v>0.0</v>
       </c>
       <c r="F357" t="s">
         <v>8</v>
       </c>
       <c r="G357">
         <v>1.0</v>
       </c>
       <c r="H357" s="1">
         <v>0.0</v>
       </c>
       <c r="I357" s="1">
-        <v>4200.08</v>
+        <v>-568.17</v>
       </c>
       <c r="J357" s="1">
         <v>0</v>
       </c>
       <c r="K357">
         <v>0.0</v>
       </c>
       <c r="L357">
-        <v>-32.14</v>
+        <v>-792.07</v>
       </c>
       <c r="M357" s="1">
-        <v>4200.08</v>
+        <v>-568.17</v>
       </c>
       <c r="N357" s="1">
-        <v>4167.94</v>
+        <v>-1360.24</v>
       </c>
       <c r="O357" s="1">
         <v>0.0</v>
       </c>
       <c r="P357">
         <v>1</v>
       </c>
     </row>
     <row r="358" spans="1:16">
       <c r="A358" t="s">
-        <v>833</v>
+        <v>845</v>
       </c>
       <c r="B358" t="s">
-        <v>834</v>
+        <v>846</v>
       </c>
       <c r="C358" s="1">
-        <v>25000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D358" s="1">
-        <v>100.01059088</v>
+        <v>99.91907928</v>
       </c>
       <c r="E358" s="1">
         <v>0.0</v>
       </c>
       <c r="F358" t="s">
         <v>8</v>
       </c>
       <c r="G358">
         <v>1.0</v>
       </c>
       <c r="H358" s="1">
         <v>0.0</v>
       </c>
       <c r="I358" s="1">
-        <v>2647.72</v>
+        <v>-10115.09</v>
       </c>
       <c r="J358" s="1">
         <v>0</v>
       </c>
       <c r="K358">
         <v>0.0</v>
       </c>
-      <c r="L358">
-        <v>0.0</v>
+      <c r="L358" t="s">
+        <v>847</v>
       </c>
       <c r="M358" s="1">
-        <v>2647.72</v>
+        <v>-10115.09</v>
       </c>
       <c r="N358" s="1">
-        <v>2647.72</v>
+        <v>-15306.64</v>
       </c>
       <c r="O358" s="1">
         <v>0.0</v>
       </c>
       <c r="P358">
         <v>1</v>
       </c>
     </row>
     <row r="359" spans="1:16">
       <c r="A359" t="s">
-        <v>835</v>
+        <v>848</v>
       </c>
       <c r="B359" t="s">
-        <v>834</v>
+        <v>849</v>
       </c>
       <c r="C359" s="1">
-        <v>20000000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D359" s="1">
-        <v>99.99646075</v>
+        <v>99.89515389</v>
       </c>
       <c r="E359" s="1">
         <v>0.0</v>
       </c>
       <c r="F359" t="s">
         <v>8</v>
       </c>
       <c r="G359">
         <v>1.0</v>
       </c>
       <c r="H359" s="1">
         <v>0.0</v>
       </c>
       <c r="I359" s="1">
-        <v>-707.85</v>
+        <v>-1887.23</v>
       </c>
       <c r="J359" s="1">
         <v>0</v>
       </c>
       <c r="K359">
         <v>0.0</v>
       </c>
       <c r="L359">
-        <v>0.0</v>
+        <v>-772.92</v>
       </c>
       <c r="M359" s="1">
-        <v>-707.85</v>
+        <v>-1887.23</v>
       </c>
       <c r="N359" s="1">
-        <v>-707.85</v>
+        <v>-2660.15</v>
       </c>
       <c r="O359" s="1">
         <v>0.0</v>
       </c>
       <c r="P359">
         <v>1</v>
       </c>
     </row>
     <row r="360" spans="1:16">
       <c r="A360" t="s">
-        <v>836</v>
+        <v>850</v>
       </c>
       <c r="B360" t="s">
-        <v>837</v>
+        <v>851</v>
       </c>
       <c r="C360" s="1">
-        <v>6070000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D360" s="1">
-        <v>100.01518962</v>
+        <v>99.9570894</v>
       </c>
       <c r="E360" s="1">
         <v>0.0</v>
       </c>
       <c r="F360" t="s">
         <v>8</v>
       </c>
       <c r="G360">
         <v>1.0</v>
       </c>
       <c r="H360" s="1">
         <v>0.0</v>
       </c>
       <c r="I360" s="1">
-        <v>922.01</v>
+        <v>-4291.06</v>
       </c>
       <c r="J360" s="1">
         <v>0</v>
       </c>
       <c r="K360">
         <v>0.0</v>
       </c>
-      <c r="L360">
-        <v>0.0</v>
+      <c r="L360" t="s">
+        <v>852</v>
       </c>
       <c r="M360" s="1">
-        <v>922.01</v>
+        <v>-4291.06</v>
       </c>
       <c r="N360" s="1">
-        <v>922.01</v>
+        <v>-6553.67</v>
       </c>
       <c r="O360" s="1">
         <v>0.0</v>
       </c>
       <c r="P360">
         <v>1</v>
       </c>
     </row>
     <row r="361" spans="1:16">
       <c r="A361" t="s">
-        <v>838</v>
+        <v>853</v>
       </c>
       <c r="B361" t="s">
-        <v>839</v>
+        <v>854</v>
       </c>
       <c r="C361" s="1">
-        <v>4750000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D361" s="1">
-        <v>100.26784632</v>
+        <v>99.98978127</v>
       </c>
       <c r="E361" s="1">
         <v>0.0</v>
       </c>
       <c r="F361" t="s">
         <v>8</v>
       </c>
       <c r="G361">
         <v>1.0</v>
       </c>
       <c r="H361" s="1">
         <v>0.0</v>
       </c>
       <c r="I361" s="1">
-        <v>12722.7</v>
+        <v>-1532.81</v>
       </c>
       <c r="J361" s="1">
         <v>0</v>
       </c>
       <c r="K361">
         <v>0.0</v>
       </c>
       <c r="L361">
-        <v>10.82</v>
+        <v>-578.88</v>
       </c>
       <c r="M361" s="1">
-        <v>12722.7</v>
+        <v>-1532.81</v>
       </c>
       <c r="N361" s="1">
-        <v>12733.52</v>
+        <v>-2111.69</v>
       </c>
       <c r="O361" s="1">
         <v>0.0</v>
       </c>
       <c r="P361">
         <v>1</v>
       </c>
     </row>
     <row r="362" spans="1:16">
       <c r="A362" t="s">
-        <v>840</v>
+        <v>855</v>
       </c>
       <c r="B362" t="s">
-        <v>841</v>
+        <v>854</v>
       </c>
       <c r="C362" s="1">
-        <v>7500000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D362" s="1">
-        <v>100.2308176</v>
+        <v>99.98068477</v>
       </c>
       <c r="E362" s="1">
         <v>0.0</v>
       </c>
       <c r="F362" t="s">
         <v>8</v>
       </c>
       <c r="G362">
         <v>1.0</v>
       </c>
       <c r="H362" s="1">
         <v>0.0</v>
       </c>
       <c r="I362" s="1">
-        <v>17311.32</v>
+        <v>-5794.57</v>
       </c>
       <c r="J362" s="1">
         <v>0</v>
       </c>
       <c r="K362">
         <v>0.0</v>
       </c>
-      <c r="L362">
-        <v>-6.45</v>
+      <c r="L362" t="s">
+        <v>856</v>
       </c>
       <c r="M362" s="1">
-        <v>17311.32</v>
+        <v>-5794.57</v>
       </c>
       <c r="N362" s="1">
-        <v>17304.87</v>
+        <v>-9986.49</v>
       </c>
       <c r="O362" s="1">
         <v>0.0</v>
       </c>
       <c r="P362">
         <v>1</v>
       </c>
     </row>
     <row r="363" spans="1:16">
       <c r="A363" t="s">
-        <v>842</v>
+        <v>857</v>
       </c>
       <c r="B363" t="s">
-        <v>841</v>
+        <v>858</v>
       </c>
       <c r="C363" s="1">
-        <v>2000000.0</v>
+        <v>45000000.0</v>
       </c>
       <c r="D363" s="1">
-        <v>100.261648</v>
+        <v>100.19957031</v>
       </c>
       <c r="E363" s="1">
         <v>0.0</v>
       </c>
       <c r="F363" t="s">
         <v>8</v>
       </c>
       <c r="G363">
         <v>1.0</v>
       </c>
       <c r="H363" s="1">
         <v>0.0</v>
       </c>
       <c r="I363" s="1">
-        <v>5232.96</v>
+        <v>89806.64</v>
       </c>
       <c r="J363" s="1">
         <v>0</v>
       </c>
       <c r="K363">
         <v>0.0</v>
       </c>
-      <c r="L363">
-        <v>-0.5</v>
+      <c r="L363" t="s">
+        <v>859</v>
       </c>
       <c r="M363" s="1">
-        <v>5232.96</v>
+        <v>89806.64</v>
       </c>
       <c r="N363" s="1">
-        <v>5232.46</v>
+        <v>97247.51</v>
       </c>
       <c r="O363" s="1">
         <v>0.0</v>
       </c>
       <c r="P363">
         <v>1</v>
       </c>
     </row>
     <row r="364" spans="1:16">
       <c r="A364" t="s">
-        <v>843</v>
+        <v>860</v>
       </c>
       <c r="B364" t="s">
-        <v>844</v>
+        <v>861</v>
       </c>
       <c r="C364" s="1">
-        <v>7000000.0</v>
+        <v>15500000.0</v>
       </c>
       <c r="D364" s="1">
-        <v>100.35462843</v>
+        <v>100.48639561</v>
       </c>
       <c r="E364" s="1">
         <v>0.0</v>
       </c>
       <c r="F364" t="s">
         <v>8</v>
       </c>
       <c r="G364">
         <v>1.0</v>
       </c>
       <c r="H364" s="1">
         <v>0.0</v>
       </c>
       <c r="I364" s="1">
-        <v>24823.99</v>
+        <v>75391.32</v>
       </c>
       <c r="J364" s="1">
         <v>0</v>
       </c>
       <c r="K364">
         <v>0.0</v>
       </c>
       <c r="L364">
-        <v>-165.66</v>
+        <v>-609.19</v>
       </c>
       <c r="M364" s="1">
-        <v>24823.99</v>
+        <v>75391.32</v>
       </c>
       <c r="N364" s="1">
-        <v>24658.33</v>
+        <v>74782.13</v>
       </c>
       <c r="O364" s="1">
         <v>0.0</v>
       </c>
       <c r="P364">
         <v>1</v>
       </c>
     </row>
     <row r="365" spans="1:16">
       <c r="A365" t="s">
-        <v>845</v>
+        <v>862</v>
       </c>
       <c r="B365" t="s">
-        <v>846</v>
+        <v>863</v>
       </c>
       <c r="C365" s="1">
-        <v>1950000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D365" s="1">
-        <v>100.30464103</v>
+        <v>100.3107295</v>
       </c>
       <c r="E365" s="1">
         <v>0.0</v>
       </c>
       <c r="F365" t="s">
         <v>8</v>
       </c>
       <c r="G365">
         <v>1.0</v>
       </c>
       <c r="H365" s="1">
         <v>0.0</v>
       </c>
       <c r="I365" s="1">
-        <v>5940.5</v>
+        <v>12429.18</v>
       </c>
       <c r="J365" s="1">
         <v>0</v>
       </c>
       <c r="K365">
         <v>0.0</v>
       </c>
       <c r="L365">
-        <v>72.68</v>
+        <v>-63.35</v>
       </c>
       <c r="M365" s="1">
-        <v>5940.5</v>
+        <v>12429.18</v>
       </c>
       <c r="N365" s="1">
-        <v>6013.18</v>
+        <v>12365.83</v>
       </c>
       <c r="O365" s="1">
         <v>0.0</v>
       </c>
       <c r="P365">
         <v>1</v>
       </c>
     </row>
     <row r="366" spans="1:16">
       <c r="A366" t="s">
-        <v>847</v>
+        <v>864</v>
       </c>
       <c r="B366" t="s">
-        <v>848</v>
+        <v>865</v>
       </c>
       <c r="C366" s="1">
-        <v>3124000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D366" s="1">
-        <v>100.23698464</v>
+        <v>100.3160313</v>
       </c>
       <c r="E366" s="1">
         <v>0.0</v>
       </c>
       <c r="F366" t="s">
         <v>8</v>
       </c>
       <c r="G366">
         <v>1.0</v>
       </c>
       <c r="H366" s="1">
         <v>0.0</v>
       </c>
       <c r="I366" s="1">
-        <v>7403.4</v>
+        <v>31603.13</v>
       </c>
       <c r="J366" s="1">
         <v>0</v>
       </c>
       <c r="K366">
         <v>0.0</v>
       </c>
       <c r="L366">
-        <v>47.35</v>
+        <v>400.49</v>
       </c>
       <c r="M366" s="1">
-        <v>7403.4</v>
+        <v>31603.13</v>
       </c>
       <c r="N366" s="1">
-        <v>7450.75</v>
+        <v>32003.62</v>
       </c>
       <c r="O366" s="1">
         <v>0.0</v>
       </c>
       <c r="P366">
         <v>1</v>
       </c>
     </row>
     <row r="367" spans="1:16">
       <c r="A367" t="s">
-        <v>849</v>
+        <v>866</v>
       </c>
       <c r="B367" t="s">
-        <v>850</v>
+        <v>867</v>
       </c>
       <c r="C367" s="1">
-        <v>2609000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D367" s="1">
-        <v>100.28215063</v>
+        <v>100.3525871</v>
       </c>
       <c r="E367" s="1">
         <v>0.0</v>
       </c>
       <c r="F367" t="s">
         <v>8</v>
       </c>
       <c r="G367">
         <v>1.0</v>
       </c>
       <c r="H367" s="1">
         <v>0.0</v>
       </c>
       <c r="I367" s="1">
-        <v>7361.31</v>
+        <v>35258.71</v>
       </c>
       <c r="J367" s="1">
         <v>0</v>
       </c>
       <c r="K367">
         <v>0.0</v>
       </c>
       <c r="L367">
-        <v>21.16</v>
+        <v>375.12</v>
       </c>
       <c r="M367" s="1">
-        <v>7361.31</v>
+        <v>35258.71</v>
       </c>
       <c r="N367" s="1">
-        <v>7382.47</v>
+        <v>35633.83</v>
       </c>
       <c r="O367" s="1">
         <v>0.0</v>
       </c>
       <c r="P367">
         <v>1</v>
       </c>
     </row>
     <row r="368" spans="1:16">
       <c r="A368" t="s">
-        <v>851</v>
+        <v>868</v>
       </c>
       <c r="B368" t="s">
-        <v>852</v>
+        <v>869</v>
       </c>
       <c r="C368" s="1">
-        <v>5000000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D368" s="1">
-        <v>100.2230362</v>
+        <v>100.27379182</v>
       </c>
       <c r="E368" s="1">
         <v>0.0</v>
       </c>
       <c r="F368" t="s">
         <v>8</v>
       </c>
       <c r="G368">
         <v>1.0</v>
       </c>
       <c r="H368" s="1">
         <v>0.0</v>
       </c>
       <c r="I368" s="1">
-        <v>11151.81</v>
+        <v>6023.42</v>
       </c>
       <c r="J368" s="1">
         <v>0</v>
       </c>
       <c r="K368">
         <v>0.0</v>
       </c>
       <c r="L368">
-        <v>100.48</v>
+        <v>-151.99</v>
       </c>
       <c r="M368" s="1">
-        <v>11151.81</v>
+        <v>6023.42</v>
       </c>
       <c r="N368" s="1">
-        <v>11252.29</v>
+        <v>5871.43</v>
       </c>
       <c r="O368" s="1">
         <v>0.0</v>
       </c>
       <c r="P368">
         <v>1</v>
       </c>
     </row>
     <row r="369" spans="1:16">
       <c r="A369" t="s">
-        <v>853</v>
+        <v>870</v>
       </c>
       <c r="B369" t="s">
-        <v>854</v>
+        <v>871</v>
       </c>
       <c r="C369" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D369" s="1">
-        <v>100.28112253</v>
+        <v>100.11748905</v>
       </c>
       <c r="E369" s="1">
         <v>0.0</v>
       </c>
       <c r="F369" t="s">
         <v>8</v>
       </c>
       <c r="G369">
         <v>1.0</v>
       </c>
       <c r="H369" s="1">
         <v>0.0</v>
       </c>
       <c r="I369" s="1">
-        <v>42168.38</v>
+        <v>23497.81</v>
       </c>
       <c r="J369" s="1">
         <v>0</v>
       </c>
       <c r="K369">
         <v>0.0</v>
       </c>
-      <c r="L369">
-        <v>376.62</v>
+      <c r="L369" t="s">
+        <v>872</v>
       </c>
       <c r="M369" s="1">
-        <v>42168.38</v>
+        <v>23497.81</v>
       </c>
       <c r="N369" s="1">
-        <v>42545.0</v>
+        <v>17525.6</v>
       </c>
       <c r="O369" s="1">
         <v>0.0</v>
       </c>
       <c r="P369">
         <v>1</v>
       </c>
     </row>
     <row r="370" spans="1:16">
       <c r="A370" t="s">
-        <v>855</v>
+        <v>873</v>
       </c>
       <c r="B370" t="s">
-        <v>856</v>
+        <v>871</v>
       </c>
       <c r="C370" s="1">
-        <v>5000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D370" s="1">
-        <v>100.3299492</v>
+        <v>100.13287936</v>
       </c>
       <c r="E370" s="1">
         <v>0.0</v>
       </c>
       <c r="F370" t="s">
         <v>8</v>
       </c>
       <c r="G370">
         <v>1.0</v>
       </c>
       <c r="H370" s="1">
         <v>0.0</v>
       </c>
       <c r="I370" s="1">
-        <v>16497.46</v>
+        <v>33219.84</v>
       </c>
       <c r="J370" s="1">
         <v>0</v>
       </c>
       <c r="K370">
         <v>0.0</v>
       </c>
-      <c r="L370">
-        <v>52.12</v>
+      <c r="L370" t="s">
+        <v>874</v>
       </c>
       <c r="M370" s="1">
-        <v>16497.46</v>
+        <v>33219.84</v>
       </c>
       <c r="N370" s="1">
-        <v>16549.58</v>
+        <v>26058.05</v>
       </c>
       <c r="O370" s="1">
         <v>0.0</v>
       </c>
       <c r="P370">
         <v>1</v>
       </c>
     </row>
     <row r="371" spans="1:16">
       <c r="A371" t="s">
-        <v>857</v>
+        <v>875</v>
       </c>
       <c r="B371" t="s">
-        <v>858</v>
+        <v>876</v>
       </c>
       <c r="C371" s="1">
-        <v>4000000.0</v>
+        <v>6070000.0</v>
       </c>
       <c r="D371" s="1">
-        <v>100.25682425</v>
+        <v>100.17158254</v>
       </c>
       <c r="E371" s="1">
         <v>0.0</v>
       </c>
       <c r="F371" t="s">
         <v>8</v>
       </c>
       <c r="G371">
         <v>1.0</v>
       </c>
       <c r="H371" s="1">
         <v>0.0</v>
       </c>
       <c r="I371" s="1">
-        <v>10272.97</v>
+        <v>10415.06</v>
       </c>
       <c r="J371" s="1">
         <v>0</v>
       </c>
       <c r="K371">
         <v>0.0</v>
       </c>
-      <c r="L371">
-        <v>32.45</v>
+      <c r="L371" t="s">
+        <v>877</v>
       </c>
       <c r="M371" s="1">
-        <v>10272.97</v>
+        <v>10415.06</v>
       </c>
       <c r="N371" s="1">
-        <v>10305.42</v>
+        <v>8571.78</v>
       </c>
       <c r="O371" s="1">
         <v>0.0</v>
       </c>
       <c r="P371">
         <v>1</v>
       </c>
     </row>
     <row r="372" spans="1:16">
       <c r="A372" t="s">
-        <v>859</v>
+        <v>878</v>
       </c>
       <c r="B372" t="s">
-        <v>860</v>
+        <v>879</v>
       </c>
       <c r="C372" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D372" s="1">
-        <v>100.3219564</v>
+        <v>100.00004207</v>
       </c>
       <c r="E372" s="1">
         <v>0.0</v>
       </c>
       <c r="F372" t="s">
         <v>8</v>
       </c>
       <c r="G372">
         <v>1.0</v>
       </c>
       <c r="H372" s="1">
         <v>0.0</v>
       </c>
       <c r="I372" s="1">
-        <v>32195.64</v>
+        <v>12.62</v>
       </c>
       <c r="J372" s="1">
         <v>0</v>
       </c>
       <c r="K372">
         <v>0.0</v>
       </c>
-      <c r="L372">
-        <v>-232.27</v>
+      <c r="L372" t="s">
+        <v>880</v>
       </c>
       <c r="M372" s="1">
-        <v>32195.64</v>
+        <v>12.62</v>
       </c>
       <c r="N372" s="1">
-        <v>31963.37</v>
+        <v>-1264.18</v>
       </c>
       <c r="O372" s="1">
         <v>0.0</v>
       </c>
       <c r="P372">
         <v>1</v>
       </c>
     </row>
     <row r="373" spans="1:16">
       <c r="A373" t="s">
-        <v>861</v>
+        <v>881</v>
       </c>
       <c r="B373" t="s">
-        <v>860</v>
+        <v>882</v>
       </c>
       <c r="C373" s="1">
-        <v>22000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D373" s="1">
-        <v>100.34864659</v>
+        <v>99.9139359</v>
       </c>
       <c r="E373" s="1">
         <v>0.0</v>
       </c>
       <c r="F373" t="s">
         <v>8</v>
       </c>
       <c r="G373">
         <v>1.0</v>
       </c>
       <c r="H373" s="1">
         <v>0.0</v>
       </c>
       <c r="I373" s="1">
-        <v>76702.25</v>
+        <v>-17212.82</v>
       </c>
       <c r="J373" s="1">
         <v>0</v>
       </c>
       <c r="K373">
         <v>0.0</v>
       </c>
-      <c r="L373">
-        <v>-572.4</v>
+      <c r="L373" t="s">
+        <v>883</v>
       </c>
       <c r="M373" s="1">
-        <v>76702.25</v>
+        <v>-17212.82</v>
       </c>
       <c r="N373" s="1">
-        <v>76129.85</v>
+        <v>-25318.6</v>
       </c>
       <c r="O373" s="1">
         <v>0.0</v>
       </c>
       <c r="P373">
         <v>1</v>
       </c>
     </row>
     <row r="374" spans="1:16">
       <c r="A374" t="s">
-        <v>862</v>
+        <v>884</v>
       </c>
       <c r="B374" t="s">
-        <v>863</v>
+        <v>885</v>
       </c>
       <c r="C374" s="1">
-        <v>4600000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D374" s="1">
-        <v>100.370505</v>
+        <v>99.9661684</v>
       </c>
       <c r="E374" s="1">
         <v>0.0</v>
       </c>
       <c r="F374" t="s">
         <v>8</v>
       </c>
       <c r="G374">
         <v>1.0</v>
       </c>
       <c r="H374" s="1">
         <v>0.0</v>
       </c>
       <c r="I374" s="1">
-        <v>17043.23</v>
+        <v>-3383.16</v>
       </c>
       <c r="J374" s="1">
         <v>0</v>
       </c>
       <c r="K374">
         <v>0.0</v>
       </c>
-      <c r="L374">
-        <v>37.46</v>
+      <c r="L374" t="s">
+        <v>886</v>
       </c>
       <c r="M374" s="1">
-        <v>17043.23</v>
+        <v>-3383.16</v>
       </c>
       <c r="N374" s="1">
-        <v>17080.69</v>
+        <v>-5244.58</v>
       </c>
       <c r="O374" s="1">
         <v>0.0</v>
       </c>
       <c r="P374">
         <v>1</v>
       </c>
     </row>
     <row r="375" spans="1:16">
       <c r="A375" t="s">
-        <v>864</v>
+        <v>887</v>
       </c>
       <c r="B375" t="s">
-        <v>863</v>
+        <v>888</v>
       </c>
       <c r="C375" s="1">
-        <v>5000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D375" s="1">
-        <v>100.2633606</v>
+        <v>100.0048971</v>
       </c>
       <c r="E375" s="1">
         <v>0.0</v>
       </c>
       <c r="F375" t="s">
         <v>8</v>
       </c>
       <c r="G375">
         <v>1.0</v>
       </c>
       <c r="H375" s="1">
         <v>0.0</v>
       </c>
       <c r="I375" s="1">
-        <v>13168.03</v>
+        <v>1469.13</v>
       </c>
       <c r="J375" s="1">
         <v>0</v>
       </c>
       <c r="K375">
         <v>0.0</v>
       </c>
       <c r="L375">
-        <v>33.35</v>
+        <v>-817.65</v>
       </c>
       <c r="M375" s="1">
-        <v>13168.03</v>
+        <v>1469.13</v>
       </c>
       <c r="N375" s="1">
-        <v>13201.38</v>
+        <v>651.48</v>
       </c>
       <c r="O375" s="1">
         <v>0.0</v>
       </c>
       <c r="P375">
         <v>1</v>
       </c>
     </row>
     <row r="376" spans="1:16">
       <c r="A376" t="s">
-        <v>865</v>
+        <v>889</v>
       </c>
       <c r="B376" t="s">
-        <v>866</v>
+        <v>890</v>
       </c>
       <c r="C376" s="1">
-        <v>8500000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D376" s="1">
-        <v>100.06496247</v>
+        <v>100.0825597</v>
       </c>
       <c r="E376" s="1">
         <v>0.0</v>
       </c>
       <c r="F376" t="s">
         <v>8</v>
       </c>
       <c r="G376">
         <v>1.0</v>
       </c>
       <c r="H376" s="1">
         <v>0.0</v>
       </c>
       <c r="I376" s="1">
-        <v>5521.81</v>
+        <v>8255.97</v>
       </c>
       <c r="J376" s="1">
         <v>0</v>
       </c>
       <c r="K376">
         <v>0.0</v>
       </c>
       <c r="L376">
-        <v>78.19</v>
+        <v>-99.5</v>
       </c>
       <c r="M376" s="1">
-        <v>5521.81</v>
+        <v>8255.97</v>
       </c>
       <c r="N376" s="1">
-        <v>5600.0</v>
+        <v>8156.47</v>
       </c>
       <c r="O376" s="1">
         <v>0.0</v>
       </c>
       <c r="P376">
         <v>1</v>
       </c>
     </row>
     <row r="377" spans="1:16">
       <c r="A377" t="s">
-        <v>867</v>
+        <v>891</v>
       </c>
       <c r="B377" t="s">
-        <v>868</v>
+        <v>892</v>
       </c>
       <c r="C377" s="1">
-        <v>8000000.0</v>
+        <v>4750000.0</v>
       </c>
       <c r="D377" s="1">
-        <v>100.27829288</v>
+        <v>100.35374779</v>
       </c>
       <c r="E377" s="1">
         <v>0.0</v>
       </c>
       <c r="F377" t="s">
         <v>8</v>
       </c>
       <c r="G377">
         <v>1.0</v>
       </c>
       <c r="H377" s="1">
         <v>0.0</v>
       </c>
       <c r="I377" s="1">
-        <v>22263.43</v>
+        <v>16803.02</v>
       </c>
       <c r="J377" s="1">
         <v>0</v>
       </c>
       <c r="K377">
         <v>0.0</v>
       </c>
       <c r="L377">
-        <v>-4.02</v>
+        <v>50.06</v>
       </c>
       <c r="M377" s="1">
-        <v>22263.43</v>
+        <v>16803.02</v>
       </c>
       <c r="N377" s="1">
-        <v>22259.41</v>
+        <v>16853.08</v>
       </c>
       <c r="O377" s="1">
         <v>0.0</v>
       </c>
       <c r="P377">
         <v>1</v>
       </c>
     </row>
     <row r="378" spans="1:16">
       <c r="A378" t="s">
-        <v>869</v>
+        <v>893</v>
       </c>
       <c r="B378" t="s">
-        <v>870</v>
+        <v>894</v>
       </c>
       <c r="C378" s="1">
-        <v>5400000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D378" s="1">
-        <v>100.06297259</v>
+        <v>100.3482455</v>
       </c>
       <c r="E378" s="1">
         <v>0.0</v>
       </c>
       <c r="F378" t="s">
         <v>8</v>
       </c>
       <c r="G378">
         <v>1.0</v>
       </c>
       <c r="H378" s="1">
         <v>0.0</v>
       </c>
       <c r="I378" s="1">
-        <v>3400.52</v>
+        <v>6964.91</v>
       </c>
       <c r="J378" s="1">
         <v>0</v>
       </c>
       <c r="K378">
         <v>0.0</v>
       </c>
       <c r="L378">
-        <v>10.77</v>
+        <v>1.94</v>
       </c>
       <c r="M378" s="1">
-        <v>3400.52</v>
+        <v>6964.91</v>
       </c>
       <c r="N378" s="1">
-        <v>3411.29</v>
+        <v>6966.85</v>
       </c>
       <c r="O378" s="1">
         <v>0.0</v>
       </c>
       <c r="P378">
         <v>1</v>
       </c>
     </row>
     <row r="379" spans="1:16">
       <c r="A379" t="s">
-        <v>871</v>
+        <v>895</v>
       </c>
       <c r="B379" t="s">
-        <v>872</v>
+        <v>894</v>
       </c>
       <c r="C379" s="1">
-        <v>6377000.0</v>
+        <v>7500000.0</v>
       </c>
       <c r="D379" s="1">
-        <v>100.34909205</v>
+        <v>100.3046468</v>
       </c>
       <c r="E379" s="1">
         <v>0.0</v>
       </c>
       <c r="F379" t="s">
         <v>8</v>
       </c>
       <c r="G379">
         <v>1.0</v>
       </c>
       <c r="H379" s="1">
         <v>0.0</v>
       </c>
       <c r="I379" s="1">
-        <v>22261.6</v>
+        <v>22848.51</v>
       </c>
       <c r="J379" s="1">
         <v>0</v>
       </c>
       <c r="K379">
         <v>0.0</v>
       </c>
       <c r="L379">
-        <v>-147.42</v>
+        <v>20.57</v>
       </c>
       <c r="M379" s="1">
-        <v>22261.6</v>
+        <v>22848.51</v>
       </c>
       <c r="N379" s="1">
-        <v>22114.18</v>
+        <v>22869.08</v>
       </c>
       <c r="O379" s="1">
         <v>0.0</v>
       </c>
       <c r="P379">
         <v>1</v>
       </c>
     </row>
     <row r="380" spans="1:16">
       <c r="A380" t="s">
-        <v>873</v>
+        <v>896</v>
       </c>
       <c r="B380" t="s">
-        <v>874</v>
+        <v>897</v>
       </c>
       <c r="C380" s="1">
-        <v>6000000.0</v>
+        <v>7000000.0</v>
       </c>
       <c r="D380" s="1">
-        <v>100.35971483</v>
+        <v>100.487432</v>
       </c>
       <c r="E380" s="1">
         <v>0.0</v>
       </c>
       <c r="F380" t="s">
         <v>8</v>
       </c>
       <c r="G380">
         <v>1.0</v>
       </c>
       <c r="H380" s="1">
         <v>0.0</v>
       </c>
       <c r="I380" s="1">
-        <v>21582.89</v>
+        <v>34120.24</v>
       </c>
       <c r="J380" s="1">
         <v>0</v>
       </c>
       <c r="K380">
         <v>0.0</v>
       </c>
       <c r="L380">
-        <v>-28.52</v>
+        <v>-246.14</v>
       </c>
       <c r="M380" s="1">
-        <v>21582.89</v>
+        <v>34120.24</v>
       </c>
       <c r="N380" s="1">
-        <v>21554.37</v>
+        <v>33874.1</v>
       </c>
       <c r="O380" s="1">
         <v>0.0</v>
       </c>
       <c r="P380">
         <v>1</v>
       </c>
     </row>
     <row r="381" spans="1:16">
       <c r="A381" t="s">
-        <v>875</v>
+        <v>898</v>
       </c>
       <c r="B381" t="s">
-        <v>876</v>
+        <v>899</v>
       </c>
       <c r="C381" s="1">
-        <v>40000000.0</v>
+        <v>1950000.0</v>
       </c>
       <c r="D381" s="1">
-        <v>100.21554385</v>
+        <v>100.3959</v>
       </c>
       <c r="E381" s="1">
         <v>0.0</v>
       </c>
       <c r="F381" t="s">
         <v>8</v>
       </c>
       <c r="G381">
         <v>1.0</v>
       </c>
       <c r="H381" s="1">
         <v>0.0</v>
       </c>
       <c r="I381" s="1">
-        <v>86217.54</v>
+        <v>7720.05</v>
       </c>
       <c r="J381" s="1">
         <v>0</v>
       </c>
       <c r="K381">
         <v>0.0</v>
       </c>
       <c r="L381">
-        <v>343.38</v>
+        <v>51.68</v>
       </c>
       <c r="M381" s="1">
-        <v>86217.54</v>
+        <v>7720.05</v>
       </c>
       <c r="N381" s="1">
-        <v>86560.92</v>
+        <v>7771.73</v>
       </c>
       <c r="O381" s="1">
         <v>0.0</v>
       </c>
       <c r="P381">
         <v>1</v>
       </c>
     </row>
     <row r="382" spans="1:16">
       <c r="A382" t="s">
-        <v>877</v>
+        <v>900</v>
       </c>
       <c r="B382" t="s">
-        <v>878</v>
+        <v>901</v>
       </c>
       <c r="C382" s="1">
-        <v>6100000.0</v>
+        <v>3124000.0</v>
       </c>
       <c r="D382" s="1">
-        <v>100.26228016</v>
+        <v>100.30609091</v>
       </c>
       <c r="E382" s="1">
         <v>0.0</v>
       </c>
       <c r="F382" t="s">
         <v>8</v>
       </c>
       <c r="G382">
         <v>1.0</v>
       </c>
       <c r="H382" s="1">
         <v>0.0</v>
       </c>
       <c r="I382" s="1">
-        <v>15999.09</v>
+        <v>9562.28</v>
       </c>
       <c r="J382" s="1">
         <v>0</v>
       </c>
       <c r="K382">
         <v>0.0</v>
       </c>
       <c r="L382">
-        <v>128.01</v>
+        <v>112.69</v>
       </c>
       <c r="M382" s="1">
-        <v>15999.09</v>
+        <v>9562.28</v>
       </c>
       <c r="N382" s="1">
-        <v>16127.1</v>
+        <v>9674.97</v>
       </c>
       <c r="O382" s="1">
         <v>0.0</v>
       </c>
       <c r="P382">
         <v>1</v>
       </c>
     </row>
     <row r="383" spans="1:16">
       <c r="A383" t="s">
-        <v>879</v>
+        <v>902</v>
       </c>
       <c r="B383" t="s">
-        <v>880</v>
+        <v>903</v>
       </c>
       <c r="C383" s="1">
-        <v>15000000.0</v>
+        <v>2609000.0</v>
       </c>
       <c r="D383" s="1">
-        <v>100.1779302</v>
+        <v>100.36644461</v>
       </c>
       <c r="E383" s="1">
         <v>0.0</v>
       </c>
       <c r="F383" t="s">
         <v>8</v>
       </c>
       <c r="G383">
         <v>1.0</v>
       </c>
       <c r="H383" s="1">
         <v>0.0</v>
       </c>
       <c r="I383" s="1">
-        <v>26689.53</v>
+        <v>9560.54</v>
       </c>
       <c r="J383" s="1">
         <v>0</v>
       </c>
       <c r="K383">
         <v>0.0</v>
       </c>
       <c r="L383">
-        <v>259.36</v>
+        <v>85.12</v>
       </c>
       <c r="M383" s="1">
-        <v>26689.53</v>
+        <v>9560.54</v>
       </c>
       <c r="N383" s="1">
-        <v>26948.89</v>
+        <v>9645.66</v>
       </c>
       <c r="O383" s="1">
         <v>0.0</v>
       </c>
       <c r="P383">
         <v>1</v>
       </c>
     </row>
     <row r="384" spans="1:16">
       <c r="A384" t="s">
-        <v>881</v>
+        <v>904</v>
       </c>
       <c r="B384" t="s">
-        <v>882</v>
+        <v>905</v>
       </c>
       <c r="C384" s="1">
-        <v>6630000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D384" s="1">
-        <v>100.32887572</v>
+        <v>100.2838522</v>
       </c>
       <c r="E384" s="1">
         <v>0.0</v>
       </c>
       <c r="F384" t="s">
         <v>8</v>
       </c>
       <c r="G384">
         <v>1.0</v>
       </c>
       <c r="H384" s="1">
         <v>0.0</v>
       </c>
       <c r="I384" s="1">
-        <v>21804.46</v>
+        <v>14192.61</v>
       </c>
       <c r="J384" s="1">
         <v>0</v>
       </c>
       <c r="K384">
         <v>0.0</v>
       </c>
       <c r="L384">
-        <v>55.07</v>
+        <v>241.29</v>
       </c>
       <c r="M384" s="1">
-        <v>21804.46</v>
+        <v>14192.61</v>
       </c>
       <c r="N384" s="1">
-        <v>21859.53</v>
+        <v>14433.9</v>
       </c>
       <c r="O384" s="1">
         <v>0.0</v>
       </c>
       <c r="P384">
         <v>1</v>
       </c>
     </row>
     <row r="385" spans="1:16">
       <c r="A385" t="s">
-        <v>883</v>
+        <v>906</v>
       </c>
       <c r="B385" t="s">
-        <v>882</v>
+        <v>907</v>
       </c>
       <c r="C385" s="1">
-        <v>5300000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D385" s="1">
-        <v>100.26865302</v>
+        <v>100.3579264</v>
       </c>
       <c r="E385" s="1">
         <v>0.0</v>
       </c>
       <c r="F385" t="s">
         <v>8</v>
       </c>
       <c r="G385">
         <v>1.0</v>
       </c>
       <c r="H385" s="1">
         <v>0.0</v>
       </c>
       <c r="I385" s="1">
-        <v>14238.61</v>
+        <v>53688.96</v>
       </c>
       <c r="J385" s="1">
         <v>0</v>
       </c>
       <c r="K385">
         <v>0.0</v>
       </c>
-      <c r="L385">
-        <v>36.81</v>
+      <c r="L385" t="s">
+        <v>908</v>
       </c>
       <c r="M385" s="1">
-        <v>14238.61</v>
+        <v>53688.96</v>
       </c>
       <c r="N385" s="1">
-        <v>14275.42</v>
+        <v>54695.57</v>
       </c>
       <c r="O385" s="1">
         <v>0.0</v>
       </c>
       <c r="P385">
         <v>1</v>
       </c>
     </row>
     <row r="386" spans="1:16">
       <c r="A386" t="s">
-        <v>884</v>
+        <v>909</v>
       </c>
       <c r="B386" t="s">
-        <v>885</v>
+        <v>910</v>
       </c>
       <c r="C386" s="1">
-        <v>4700000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D386" s="1">
-        <v>100.41141489</v>
+        <v>100.4323488</v>
       </c>
       <c r="E386" s="1">
         <v>0.0</v>
       </c>
       <c r="F386" t="s">
         <v>8</v>
       </c>
       <c r="G386">
         <v>1.0</v>
       </c>
       <c r="H386" s="1">
         <v>0.0</v>
       </c>
       <c r="I386" s="1">
-        <v>19336.5</v>
+        <v>21617.44</v>
       </c>
       <c r="J386" s="1">
         <v>0</v>
       </c>
       <c r="K386">
         <v>0.0</v>
       </c>
       <c r="L386">
-        <v>64.8</v>
+        <v>48.56</v>
       </c>
       <c r="M386" s="1">
-        <v>19336.5</v>
+        <v>21617.44</v>
       </c>
       <c r="N386" s="1">
-        <v>19401.3</v>
+        <v>21666.0</v>
       </c>
       <c r="O386" s="1">
         <v>0.0</v>
       </c>
       <c r="P386">
         <v>1</v>
       </c>
     </row>
     <row r="387" spans="1:16">
       <c r="A387" t="s">
-        <v>886</v>
+        <v>911</v>
       </c>
       <c r="B387" t="s">
-        <v>885</v>
+        <v>912</v>
       </c>
       <c r="C387" s="1">
-        <v>6000000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D387" s="1">
-        <v>100.262992</v>
+        <v>100.33191075</v>
       </c>
       <c r="E387" s="1">
         <v>0.0</v>
       </c>
       <c r="F387" t="s">
         <v>8</v>
       </c>
       <c r="G387">
         <v>1.0</v>
       </c>
       <c r="H387" s="1">
         <v>0.0</v>
       </c>
       <c r="I387" s="1">
-        <v>15779.52</v>
+        <v>13276.43</v>
       </c>
       <c r="J387" s="1">
         <v>0</v>
       </c>
       <c r="K387">
         <v>0.0</v>
       </c>
       <c r="L387">
-        <v>56.73</v>
+        <v>130.5</v>
       </c>
       <c r="M387" s="1">
-        <v>15779.52</v>
+        <v>13276.43</v>
       </c>
       <c r="N387" s="1">
-        <v>15836.25</v>
+        <v>13406.93</v>
       </c>
       <c r="O387" s="1">
         <v>0.0</v>
       </c>
       <c r="P387">
         <v>1</v>
       </c>
     </row>
     <row r="388" spans="1:16">
       <c r="A388" t="s">
-        <v>887</v>
+        <v>913</v>
       </c>
       <c r="B388" t="s">
-        <v>885</v>
+        <v>914</v>
       </c>
       <c r="C388" s="1">
-        <v>8200000.0</v>
+        <v>5300000.0</v>
       </c>
       <c r="D388" s="1">
-        <v>100.40490695</v>
+        <v>99.86107358</v>
       </c>
       <c r="E388" s="1">
         <v>0.0</v>
       </c>
       <c r="F388" t="s">
         <v>8</v>
       </c>
       <c r="G388">
         <v>1.0</v>
       </c>
       <c r="H388" s="1">
         <v>0.0</v>
       </c>
       <c r="I388" s="1">
-        <v>33202.37</v>
+        <v>-7363.1</v>
       </c>
       <c r="J388" s="1">
         <v>0</v>
       </c>
       <c r="K388">
         <v>0.0</v>
       </c>
-      <c r="L388">
-        <v>96.78</v>
+      <c r="L388" t="s">
+        <v>915</v>
       </c>
       <c r="M388" s="1">
-        <v>33202.37</v>
+        <v>-7363.1</v>
       </c>
       <c r="N388" s="1">
-        <v>33299.15</v>
+        <v>-9518.37</v>
       </c>
       <c r="O388" s="1">
         <v>0.0</v>
       </c>
       <c r="P388">
         <v>1</v>
       </c>
     </row>
     <row r="389" spans="1:16">
       <c r="A389" t="s">
-        <v>888</v>
+        <v>916</v>
       </c>
       <c r="B389" t="s">
-        <v>889</v>
+        <v>917</v>
       </c>
       <c r="C389" s="1">
-        <v>12500000.0</v>
+        <v>5850000.0</v>
       </c>
       <c r="D389" s="1">
-        <v>99.98946112</v>
+        <v>99.93013795</v>
       </c>
       <c r="E389" s="1">
         <v>0.0</v>
       </c>
       <c r="F389" t="s">
         <v>8</v>
       </c>
       <c r="G389">
         <v>1.0</v>
       </c>
       <c r="H389" s="1">
         <v>0.0</v>
       </c>
       <c r="I389" s="1">
-        <v>-1317.36</v>
+        <v>-4086.93</v>
       </c>
       <c r="J389" s="1">
         <v>0</v>
       </c>
       <c r="K389">
         <v>0.0</v>
       </c>
-      <c r="L389">
-        <v>-407.91</v>
+      <c r="L389" t="s">
+        <v>918</v>
       </c>
       <c r="M389" s="1">
-        <v>-1317.36</v>
+        <v>-4086.93</v>
       </c>
       <c r="N389" s="1">
-        <v>-1725.27</v>
+        <v>-5803.27</v>
       </c>
       <c r="O389" s="1">
         <v>0.0</v>
       </c>
       <c r="P389">
         <v>1</v>
       </c>
     </row>
     <row r="390" spans="1:16">
       <c r="A390" t="s">
-        <v>890</v>
+        <v>919</v>
       </c>
       <c r="B390" t="s">
-        <v>891</v>
+        <v>920</v>
       </c>
       <c r="C390" s="1">
-        <v>10100000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D390" s="1">
-        <v>100.11252238</v>
+        <v>99.99457707</v>
       </c>
       <c r="E390" s="1">
         <v>0.0</v>
       </c>
       <c r="F390" t="s">
         <v>8</v>
       </c>
       <c r="G390">
         <v>1.0</v>
       </c>
       <c r="H390" s="1">
         <v>0.0</v>
       </c>
       <c r="I390" s="1">
-        <v>11364.76</v>
+        <v>-813.44</v>
       </c>
       <c r="J390" s="1">
         <v>0</v>
       </c>
       <c r="K390">
         <v>0.0</v>
       </c>
       <c r="L390">
-        <v>-158.37</v>
+        <v>-587.07</v>
       </c>
       <c r="M390" s="1">
-        <v>11364.76</v>
+        <v>-813.44</v>
       </c>
       <c r="N390" s="1">
-        <v>11206.39</v>
+        <v>-1400.51</v>
       </c>
       <c r="O390" s="1">
         <v>0.0</v>
       </c>
       <c r="P390">
         <v>1</v>
       </c>
     </row>
     <row r="391" spans="1:16">
       <c r="A391" t="s">
-        <v>892</v>
+        <v>921</v>
       </c>
       <c r="B391" t="s">
-        <v>893</v>
+        <v>922</v>
       </c>
       <c r="C391" s="1">
-        <v>25000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D391" s="1">
-        <v>100.04572284</v>
+        <v>100.4401862</v>
       </c>
       <c r="E391" s="1">
         <v>0.0</v>
       </c>
       <c r="F391" t="s">
         <v>8</v>
       </c>
       <c r="G391">
         <v>1.0</v>
       </c>
       <c r="H391" s="1">
         <v>0.0</v>
       </c>
       <c r="I391" s="1">
-        <v>11430.71</v>
+        <v>44018.62</v>
       </c>
       <c r="J391" s="1">
         <v>0</v>
       </c>
       <c r="K391">
         <v>0.0</v>
       </c>
       <c r="L391">
-        <v>-491.05</v>
+        <v>-306.64</v>
       </c>
       <c r="M391" s="1">
-        <v>11430.71</v>
+        <v>44018.62</v>
       </c>
       <c r="N391" s="1">
-        <v>10939.66</v>
+        <v>43711.98</v>
       </c>
       <c r="O391" s="1">
         <v>0.0</v>
       </c>
       <c r="P391">
         <v>1</v>
       </c>
     </row>
     <row r="392" spans="1:16">
       <c r="A392" t="s">
-        <v>894</v>
+        <v>923</v>
       </c>
       <c r="B392" t="s">
-        <v>895</v>
+        <v>922</v>
       </c>
       <c r="C392" s="1">
-        <v>25000000.0</v>
+        <v>22000000.0</v>
       </c>
       <c r="D392" s="1">
-        <v>100.00862584</v>
+        <v>100.47833877</v>
       </c>
       <c r="E392" s="1">
         <v>0.0</v>
       </c>
       <c r="F392" t="s">
         <v>8</v>
       </c>
       <c r="G392">
         <v>1.0</v>
       </c>
       <c r="H392" s="1">
         <v>0.0</v>
       </c>
       <c r="I392" s="1">
-        <v>2156.46</v>
+        <v>105234.53</v>
       </c>
       <c r="J392" s="1">
         <v>0</v>
       </c>
       <c r="K392">
         <v>0.0</v>
       </c>
       <c r="L392">
-        <v>0.0</v>
+        <v>-771.78</v>
       </c>
       <c r="M392" s="1">
-        <v>2156.46</v>
+        <v>105234.53</v>
       </c>
       <c r="N392" s="1">
-        <v>2156.46</v>
+        <v>104462.75</v>
       </c>
       <c r="O392" s="1">
         <v>0.0</v>
       </c>
       <c r="P392">
         <v>1</v>
       </c>
     </row>
     <row r="393" spans="1:16">
       <c r="A393" t="s">
-        <v>896</v>
+        <v>924</v>
       </c>
       <c r="B393" t="s">
-        <v>897</v>
+        <v>925</v>
       </c>
       <c r="C393" s="1">
-        <v>40000000.0</v>
+        <v>4600000.0</v>
       </c>
       <c r="D393" s="1">
-        <v>100.20987155</v>
+        <v>100.49823413</v>
       </c>
       <c r="E393" s="1">
         <v>0.0</v>
       </c>
       <c r="F393" t="s">
         <v>8</v>
       </c>
       <c r="G393">
         <v>1.0</v>
       </c>
       <c r="H393" s="1">
         <v>0.0</v>
       </c>
       <c r="I393" s="1">
-        <v>83948.62</v>
+        <v>22918.77</v>
       </c>
       <c r="J393" s="1">
         <v>0</v>
       </c>
       <c r="K393">
         <v>0.0</v>
       </c>
       <c r="L393">
-        <v>985.76</v>
+        <v>87.45</v>
       </c>
       <c r="M393" s="1">
-        <v>83948.62</v>
+        <v>22918.77</v>
       </c>
       <c r="N393" s="1">
-        <v>84934.38</v>
+        <v>23006.22</v>
       </c>
       <c r="O393" s="1">
         <v>0.0</v>
       </c>
       <c r="P393">
         <v>1</v>
       </c>
     </row>
     <row r="394" spans="1:16">
       <c r="A394" t="s">
-        <v>898</v>
+        <v>926</v>
       </c>
       <c r="B394" t="s">
-        <v>899</v>
+        <v>925</v>
       </c>
       <c r="C394" s="1">
-        <v>25000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D394" s="1">
-        <v>100.13354404</v>
+        <v>100.344751</v>
       </c>
       <c r="E394" s="1">
         <v>0.0</v>
       </c>
       <c r="F394" t="s">
         <v>8</v>
       </c>
       <c r="G394">
         <v>1.0</v>
       </c>
       <c r="H394" s="1">
         <v>0.0</v>
       </c>
       <c r="I394" s="1">
-        <v>33386.01</v>
+        <v>17237.55</v>
       </c>
       <c r="J394" s="1">
         <v>0</v>
       </c>
       <c r="K394">
         <v>0.0</v>
       </c>
       <c r="L394">
-        <v>295.59</v>
+        <v>108.39</v>
       </c>
       <c r="M394" s="1">
-        <v>33386.01</v>
+        <v>17237.55</v>
       </c>
       <c r="N394" s="1">
-        <v>33681.6</v>
+        <v>17345.94</v>
       </c>
       <c r="O394" s="1">
         <v>0.0</v>
       </c>
       <c r="P394">
         <v>1</v>
       </c>
     </row>
     <row r="395" spans="1:16">
       <c r="A395" t="s">
-        <v>900</v>
+        <v>927</v>
       </c>
       <c r="B395" t="s">
-        <v>901</v>
+        <v>928</v>
       </c>
       <c r="C395" s="1">
-        <v>7996000.0</v>
+        <v>8500000.0</v>
       </c>
       <c r="D395" s="1">
-        <v>100.31703614</v>
+        <v>100.07180682</v>
       </c>
       <c r="E395" s="1">
         <v>0.0</v>
       </c>
       <c r="F395" t="s">
         <v>8</v>
       </c>
       <c r="G395">
         <v>1.0</v>
       </c>
       <c r="H395" s="1">
         <v>0.0</v>
       </c>
       <c r="I395" s="1">
-        <v>25350.21</v>
+        <v>6103.58</v>
       </c>
       <c r="J395" s="1">
         <v>0</v>
       </c>
       <c r="K395">
         <v>0.0</v>
       </c>
       <c r="L395">
-        <v>-38.24</v>
+        <v>176.88</v>
       </c>
       <c r="M395" s="1">
-        <v>25350.21</v>
+        <v>6103.58</v>
       </c>
       <c r="N395" s="1">
-        <v>25311.97</v>
+        <v>6280.46</v>
       </c>
       <c r="O395" s="1">
         <v>0.0</v>
       </c>
       <c r="P395">
         <v>1</v>
       </c>
     </row>
     <row r="396" spans="1:16">
       <c r="A396" t="s">
-        <v>902</v>
+        <v>929</v>
       </c>
       <c r="B396" t="s">
-        <v>903</v>
+        <v>930</v>
       </c>
       <c r="C396" s="1">
-        <v>2900000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="D396" s="1">
-        <v>100.33112276</v>
+        <v>100.37239238</v>
       </c>
       <c r="E396" s="1">
         <v>0.0</v>
       </c>
       <c r="F396" t="s">
         <v>8</v>
       </c>
       <c r="G396">
         <v>1.0</v>
       </c>
       <c r="H396" s="1">
         <v>0.0</v>
       </c>
       <c r="I396" s="1">
-        <v>9602.56</v>
+        <v>29791.39</v>
       </c>
       <c r="J396" s="1">
         <v>0</v>
       </c>
       <c r="K396">
         <v>0.0</v>
       </c>
       <c r="L396">
-        <v>-36.61</v>
+        <v>-11.78</v>
       </c>
       <c r="M396" s="1">
-        <v>9602.56</v>
+        <v>29791.39</v>
       </c>
       <c r="N396" s="1">
-        <v>9565.95</v>
+        <v>29779.61</v>
       </c>
       <c r="O396" s="1">
         <v>0.0</v>
       </c>
       <c r="P396">
         <v>1</v>
       </c>
     </row>
     <row r="397" spans="1:16">
       <c r="A397" t="s">
-        <v>904</v>
+        <v>931</v>
       </c>
       <c r="B397" t="s">
-        <v>905</v>
+        <v>932</v>
       </c>
       <c r="C397" s="1">
-        <v>25000000.0</v>
+        <v>5400000.0</v>
       </c>
       <c r="D397" s="1">
-        <v>100.27657328</v>
+        <v>100.07026648</v>
       </c>
       <c r="E397" s="1">
         <v>0.0</v>
       </c>
       <c r="F397" t="s">
         <v>8</v>
       </c>
       <c r="G397">
         <v>1.0</v>
       </c>
       <c r="H397" s="1">
         <v>0.0</v>
       </c>
       <c r="I397" s="1">
-        <v>69143.32</v>
+        <v>3794.39</v>
       </c>
       <c r="J397" s="1">
         <v>0</v>
       </c>
       <c r="K397">
         <v>0.0</v>
       </c>
       <c r="L397">
-        <v>112.38</v>
+        <v>48.86</v>
       </c>
       <c r="M397" s="1">
-        <v>69143.32</v>
+        <v>3794.39</v>
       </c>
       <c r="N397" s="1">
-        <v>69255.7</v>
+        <v>3843.25</v>
       </c>
       <c r="O397" s="1">
         <v>0.0</v>
       </c>
       <c r="P397">
         <v>1</v>
       </c>
     </row>
     <row r="398" spans="1:16">
       <c r="A398" t="s">
-        <v>906</v>
+        <v>933</v>
       </c>
       <c r="B398" t="s">
-        <v>907</v>
+        <v>934</v>
       </c>
       <c r="C398" s="1">
-        <v>25000000.0</v>
+        <v>6377000.0</v>
       </c>
       <c r="D398" s="1">
-        <v>100.09918436</v>
+        <v>100.47881135</v>
       </c>
       <c r="E398" s="1">
         <v>0.0</v>
       </c>
       <c r="F398" t="s">
         <v>8</v>
       </c>
       <c r="G398">
         <v>1.0</v>
       </c>
       <c r="H398" s="1">
         <v>0.0</v>
       </c>
       <c r="I398" s="1">
-        <v>24796.09</v>
+        <v>30533.8</v>
       </c>
       <c r="J398" s="1">
         <v>0</v>
       </c>
       <c r="K398">
         <v>0.0</v>
       </c>
       <c r="L398">
-        <v>295.59</v>
+        <v>-206.79</v>
       </c>
       <c r="M398" s="1">
-        <v>24796.09</v>
+        <v>30533.8</v>
       </c>
       <c r="N398" s="1">
-        <v>25091.68</v>
+        <v>30327.01</v>
       </c>
       <c r="O398" s="1">
         <v>0.0</v>
       </c>
       <c r="P398">
         <v>1</v>
       </c>
     </row>
     <row r="399" spans="1:16">
       <c r="A399" t="s">
-        <v>908</v>
+        <v>935</v>
       </c>
       <c r="B399" t="s">
-        <v>907</v>
+        <v>936</v>
       </c>
       <c r="C399" s="1">
-        <v>25000000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="D399" s="1">
-        <v>100.16762968</v>
+        <v>100.48732433</v>
       </c>
       <c r="E399" s="1">
         <v>0.0</v>
       </c>
       <c r="F399" t="s">
         <v>8</v>
       </c>
       <c r="G399">
         <v>1.0</v>
       </c>
       <c r="H399" s="1">
         <v>0.0</v>
       </c>
       <c r="I399" s="1">
-        <v>41907.42</v>
+        <v>29239.46</v>
       </c>
       <c r="J399" s="1">
         <v>0</v>
       </c>
       <c r="K399">
         <v>0.0</v>
       </c>
       <c r="L399">
-        <v>295.59</v>
+        <v>-13.56</v>
       </c>
       <c r="M399" s="1">
-        <v>41907.42</v>
+        <v>29239.46</v>
       </c>
       <c r="N399" s="1">
-        <v>42203.01</v>
+        <v>29225.9</v>
       </c>
       <c r="O399" s="1">
         <v>0.0</v>
       </c>
       <c r="P399">
         <v>1</v>
       </c>
     </row>
     <row r="400" spans="1:16">
       <c r="A400" t="s">
-        <v>909</v>
+        <v>937</v>
       </c>
       <c r="B400" t="s">
-        <v>910</v>
+        <v>938</v>
       </c>
       <c r="C400" s="1">
-        <v>20000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D400" s="1">
-        <v>100.2546616</v>
+        <v>100.2801227</v>
       </c>
       <c r="E400" s="1">
         <v>0.0</v>
       </c>
       <c r="F400" t="s">
         <v>8</v>
       </c>
       <c r="G400">
         <v>1.0</v>
       </c>
       <c r="H400" s="1">
         <v>0.0</v>
       </c>
       <c r="I400" s="1">
-        <v>50932.32</v>
+        <v>112049.08</v>
       </c>
       <c r="J400" s="1">
         <v>0</v>
       </c>
       <c r="K400">
         <v>0.0</v>
       </c>
       <c r="L400">
-        <v>295.27</v>
+        <v>797.96</v>
       </c>
       <c r="M400" s="1">
-        <v>50932.32</v>
+        <v>112049.08</v>
       </c>
       <c r="N400" s="1">
-        <v>51227.59</v>
+        <v>112847.04</v>
       </c>
       <c r="O400" s="1">
         <v>0.0</v>
       </c>
       <c r="P400">
         <v>1</v>
       </c>
     </row>
     <row r="401" spans="1:16">
       <c r="A401" t="s">
-        <v>911</v>
+        <v>939</v>
       </c>
       <c r="B401" t="s">
-        <v>912</v>
+        <v>940</v>
       </c>
       <c r="C401" s="1">
-        <v>10000000.0</v>
+        <v>6100000.0</v>
       </c>
       <c r="D401" s="1">
-        <v>99.9894648</v>
+        <v>100.33744869</v>
       </c>
       <c r="E401" s="1">
         <v>0.0</v>
       </c>
       <c r="F401" t="s">
         <v>8</v>
       </c>
       <c r="G401">
         <v>1.0</v>
       </c>
       <c r="H401" s="1">
         <v>0.0</v>
       </c>
       <c r="I401" s="1">
-        <v>-1053.52</v>
+        <v>20584.37</v>
       </c>
       <c r="J401" s="1">
         <v>0</v>
       </c>
       <c r="K401">
         <v>0.0</v>
       </c>
-      <c r="L401" t="s">
-        <v>913</v>
+      <c r="L401">
+        <v>306.41</v>
       </c>
       <c r="M401" s="1">
-        <v>-1053.52</v>
+        <v>20584.37</v>
       </c>
       <c r="N401" s="1">
-        <v>-12150.85</v>
+        <v>20890.78</v>
       </c>
       <c r="O401" s="1">
         <v>0.0</v>
       </c>
       <c r="P401">
         <v>1</v>
       </c>
     </row>
     <row r="402" spans="1:16">
       <c r="A402" t="s">
-        <v>914</v>
+        <v>941</v>
       </c>
       <c r="B402" t="s">
-        <v>915</v>
+        <v>942</v>
       </c>
       <c r="C402" s="1">
-        <v>5000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D402" s="1">
-        <v>99.9879026</v>
+        <v>100.22277373</v>
       </c>
       <c r="E402" s="1">
         <v>0.0</v>
       </c>
       <c r="F402" t="s">
         <v>8</v>
       </c>
       <c r="G402">
         <v>1.0</v>
       </c>
       <c r="H402" s="1">
         <v>0.0</v>
       </c>
       <c r="I402" s="1">
-        <v>-604.87</v>
+        <v>33416.06</v>
       </c>
       <c r="J402" s="1">
         <v>0</v>
       </c>
       <c r="K402">
         <v>0.0</v>
       </c>
-      <c r="L402" t="s">
-        <v>916</v>
+      <c r="L402">
+        <v>639.48</v>
       </c>
       <c r="M402" s="1">
-        <v>-604.87</v>
+        <v>33416.06</v>
       </c>
       <c r="N402" s="1">
-        <v>-7110.2</v>
+        <v>34055.54</v>
       </c>
       <c r="O402" s="1">
         <v>0.0</v>
       </c>
       <c r="P402">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="403" spans="1:16">
+      <c r="A403" t="s">
+        <v>943</v>
+      </c>
+      <c r="B403" t="s">
+        <v>944</v>
+      </c>
+      <c r="C403" s="1">
+        <v>6630000.0</v>
+      </c>
+      <c r="D403" s="1">
+        <v>100.43140226</v>
+      </c>
+      <c r="E403" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F403" t="s">
+        <v>8</v>
+      </c>
+      <c r="G403">
+        <v>1.0</v>
+      </c>
+      <c r="H403" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I403" s="1">
+        <v>28601.97</v>
+      </c>
+      <c r="J403" s="1">
+        <v>0</v>
+      </c>
+      <c r="K403">
+        <v>0.0</v>
+      </c>
+      <c r="L403">
+        <v>61.44</v>
+      </c>
+      <c r="M403" s="1">
+        <v>28601.97</v>
+      </c>
+      <c r="N403" s="1">
+        <v>28663.41</v>
+      </c>
+      <c r="O403" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P403">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="404" spans="1:16">
+      <c r="A404" t="s">
+        <v>945</v>
+      </c>
+      <c r="B404" t="s">
+        <v>944</v>
+      </c>
+      <c r="C404" s="1">
+        <v>5300000.0</v>
+      </c>
+      <c r="D404" s="1">
+        <v>100.34939377</v>
+      </c>
+      <c r="E404" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F404" t="s">
+        <v>8</v>
+      </c>
+      <c r="G404">
+        <v>1.0</v>
+      </c>
+      <c r="H404" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I404" s="1">
+        <v>18517.87</v>
+      </c>
+      <c r="J404" s="1">
+        <v>0</v>
+      </c>
+      <c r="K404">
+        <v>0.0</v>
+      </c>
+      <c r="L404">
+        <v>149.5</v>
+      </c>
+      <c r="M404" s="1">
+        <v>18517.87</v>
+      </c>
+      <c r="N404" s="1">
+        <v>18667.37</v>
+      </c>
+      <c r="O404" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P404">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="405" spans="1:16">
+      <c r="A405" t="s">
+        <v>946</v>
+      </c>
+      <c r="B405" t="s">
+        <v>947</v>
+      </c>
+      <c r="C405" s="1">
+        <v>4700000.0</v>
+      </c>
+      <c r="D405" s="1">
+        <v>100.53594766</v>
+      </c>
+      <c r="E405" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F405" t="s">
+        <v>8</v>
+      </c>
+      <c r="G405">
+        <v>1.0</v>
+      </c>
+      <c r="H405" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I405" s="1">
+        <v>25189.54</v>
+      </c>
+      <c r="J405" s="1">
+        <v>0</v>
+      </c>
+      <c r="K405">
+        <v>0.0</v>
+      </c>
+      <c r="L405">
+        <v>268.58</v>
+      </c>
+      <c r="M405" s="1">
+        <v>25189.54</v>
+      </c>
+      <c r="N405" s="1">
+        <v>25458.12</v>
+      </c>
+      <c r="O405" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P405">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="406" spans="1:16">
+      <c r="A406" t="s">
+        <v>948</v>
+      </c>
+      <c r="B406" t="s">
+        <v>947</v>
+      </c>
+      <c r="C406" s="1">
+        <v>6000000.0</v>
+      </c>
+      <c r="D406" s="1">
+        <v>100.3379695</v>
+      </c>
+      <c r="E406" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F406" t="s">
+        <v>8</v>
+      </c>
+      <c r="G406">
+        <v>1.0</v>
+      </c>
+      <c r="H406" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I406" s="1">
+        <v>20278.17</v>
+      </c>
+      <c r="J406" s="1">
+        <v>0</v>
+      </c>
+      <c r="K406">
+        <v>0.0</v>
+      </c>
+      <c r="L406">
+        <v>238.88</v>
+      </c>
+      <c r="M406" s="1">
+        <v>20278.17</v>
+      </c>
+      <c r="N406" s="1">
+        <v>20517.05</v>
+      </c>
+      <c r="O406" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P406">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="407" spans="1:16">
+      <c r="A407" t="s">
+        <v>949</v>
+      </c>
+      <c r="B407" t="s">
+        <v>947</v>
+      </c>
+      <c r="C407" s="1">
+        <v>8200000.0</v>
+      </c>
+      <c r="D407" s="1">
+        <v>100.53002841</v>
+      </c>
+      <c r="E407" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F407" t="s">
+        <v>8</v>
+      </c>
+      <c r="G407">
+        <v>1.0</v>
+      </c>
+      <c r="H407" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I407" s="1">
+        <v>43462.33</v>
+      </c>
+      <c r="J407" s="1">
+        <v>0</v>
+      </c>
+      <c r="K407">
+        <v>0.0</v>
+      </c>
+      <c r="L407">
+        <v>403.46</v>
+      </c>
+      <c r="M407" s="1">
+        <v>43462.33</v>
+      </c>
+      <c r="N407" s="1">
+        <v>43865.79</v>
+      </c>
+      <c r="O407" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P407">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="408" spans="1:16">
+      <c r="A408" t="s">
+        <v>950</v>
+      </c>
+      <c r="B408" t="s">
+        <v>951</v>
+      </c>
+      <c r="C408" s="1">
+        <v>12500000.0</v>
+      </c>
+      <c r="D408" s="1">
+        <v>100.06157408</v>
+      </c>
+      <c r="E408" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F408" t="s">
+        <v>8</v>
+      </c>
+      <c r="G408">
+        <v>1.0</v>
+      </c>
+      <c r="H408" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I408" s="1">
+        <v>7696.76</v>
+      </c>
+      <c r="J408" s="1">
+        <v>0</v>
+      </c>
+      <c r="K408">
+        <v>0.0</v>
+      </c>
+      <c r="L408" t="s">
+        <v>952</v>
+      </c>
+      <c r="M408" s="1">
+        <v>7696.76</v>
+      </c>
+      <c r="N408" s="1">
+        <v>4149.78</v>
+      </c>
+      <c r="O408" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P408">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="409" spans="1:16">
+      <c r="A409" t="s">
+        <v>953</v>
+      </c>
+      <c r="B409" t="s">
+        <v>954</v>
+      </c>
+      <c r="C409" s="1">
+        <v>10100000.0</v>
+      </c>
+      <c r="D409" s="1">
+        <v>100.20523921</v>
+      </c>
+      <c r="E409" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F409" t="s">
+        <v>8</v>
+      </c>
+      <c r="G409">
+        <v>1.0</v>
+      </c>
+      <c r="H409" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I409" s="1">
+        <v>20729.16</v>
+      </c>
+      <c r="J409" s="1">
+        <v>0</v>
+      </c>
+      <c r="K409">
+        <v>0.0</v>
+      </c>
+      <c r="L409" t="s">
+        <v>955</v>
+      </c>
+      <c r="M409" s="1">
+        <v>20729.16</v>
+      </c>
+      <c r="N409" s="1">
+        <v>19061.8</v>
+      </c>
+      <c r="O409" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P409">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="410" spans="1:16">
+      <c r="A410" t="s">
+        <v>956</v>
+      </c>
+      <c r="B410" t="s">
+        <v>957</v>
+      </c>
+      <c r="C410" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="D410" s="1">
+        <v>100.1621054</v>
+      </c>
+      <c r="E410" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F410" t="s">
+        <v>8</v>
+      </c>
+      <c r="G410">
+        <v>1.0</v>
+      </c>
+      <c r="H410" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I410" s="1">
+        <v>40526.35</v>
+      </c>
+      <c r="J410" s="1">
+        <v>0</v>
+      </c>
+      <c r="K410">
+        <v>0.0</v>
+      </c>
+      <c r="L410" t="s">
+        <v>958</v>
+      </c>
+      <c r="M410" s="1">
+        <v>40526.35</v>
+      </c>
+      <c r="N410" s="1">
+        <v>33751.55</v>
+      </c>
+      <c r="O410" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P410">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="411" spans="1:16">
+      <c r="A411" t="s">
+        <v>959</v>
+      </c>
+      <c r="B411" t="s">
+        <v>960</v>
+      </c>
+      <c r="C411" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="D411" s="1">
+        <v>100.09873724</v>
+      </c>
+      <c r="E411" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F411" t="s">
+        <v>8</v>
+      </c>
+      <c r="G411">
+        <v>1.0</v>
+      </c>
+      <c r="H411" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I411" s="1">
+        <v>24684.31</v>
+      </c>
+      <c r="J411" s="1">
+        <v>0</v>
+      </c>
+      <c r="K411">
+        <v>0.0</v>
+      </c>
+      <c r="L411" t="s">
+        <v>961</v>
+      </c>
+      <c r="M411" s="1">
+        <v>24684.31</v>
+      </c>
+      <c r="N411" s="1">
+        <v>18459.32</v>
+      </c>
+      <c r="O411" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P411">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="412" spans="1:16">
+      <c r="A412" t="s">
+        <v>962</v>
+      </c>
+      <c r="B412" t="s">
+        <v>963</v>
+      </c>
+      <c r="C412" s="1">
+        <v>7000000.0</v>
+      </c>
+      <c r="D412" s="1">
+        <v>100.02725643</v>
+      </c>
+      <c r="E412" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F412" t="s">
+        <v>8</v>
+      </c>
+      <c r="G412">
+        <v>1.0</v>
+      </c>
+      <c r="H412" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I412" s="1">
+        <v>1907.95</v>
+      </c>
+      <c r="J412" s="1">
+        <v>0</v>
+      </c>
+      <c r="K412">
+        <v>0.0</v>
+      </c>
+      <c r="L412">
+        <v>-266.23</v>
+      </c>
+      <c r="M412" s="1">
+        <v>1907.95</v>
+      </c>
+      <c r="N412" s="1">
+        <v>1641.72</v>
+      </c>
+      <c r="O412" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P412">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="413" spans="1:16">
+      <c r="A413" t="s">
+        <v>964</v>
+      </c>
+      <c r="B413" t="s">
+        <v>965</v>
+      </c>
+      <c r="C413" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="D413" s="1">
+        <v>100.26853525</v>
+      </c>
+      <c r="E413" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F413" t="s">
+        <v>8</v>
+      </c>
+      <c r="G413">
+        <v>1.0</v>
+      </c>
+      <c r="H413" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I413" s="1">
+        <v>107414.1</v>
+      </c>
+      <c r="J413" s="1">
+        <v>0</v>
+      </c>
+      <c r="K413">
+        <v>0.0</v>
+      </c>
+      <c r="L413" t="s">
+        <v>966</v>
+      </c>
+      <c r="M413" s="1">
+        <v>107414.1</v>
+      </c>
+      <c r="N413" s="1">
+        <v>109224.52</v>
+      </c>
+      <c r="O413" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P413">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="414" spans="1:16">
+      <c r="A414" t="s">
+        <v>967</v>
+      </c>
+      <c r="B414" t="s">
+        <v>968</v>
+      </c>
+      <c r="C414" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="D414" s="1">
+        <v>100.1643624</v>
+      </c>
+      <c r="E414" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F414" t="s">
+        <v>8</v>
+      </c>
+      <c r="G414">
+        <v>1.0</v>
+      </c>
+      <c r="H414" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I414" s="1">
+        <v>41090.6</v>
+      </c>
+      <c r="J414" s="1">
+        <v>0</v>
+      </c>
+      <c r="K414">
+        <v>0.0</v>
+      </c>
+      <c r="L414">
+        <v>626.51</v>
+      </c>
+      <c r="M414" s="1">
+        <v>41090.6</v>
+      </c>
+      <c r="N414" s="1">
+        <v>41717.11</v>
+      </c>
+      <c r="O414" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P414">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="415" spans="1:16">
+      <c r="A415" t="s">
+        <v>969</v>
+      </c>
+      <c r="B415" t="s">
+        <v>970</v>
+      </c>
+      <c r="C415" s="1">
+        <v>7996000.0</v>
+      </c>
+      <c r="D415" s="1">
+        <v>100.42780603</v>
+      </c>
+      <c r="E415" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F415" t="s">
+        <v>8</v>
+      </c>
+      <c r="G415">
+        <v>1.0</v>
+      </c>
+      <c r="H415" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I415" s="1">
+        <v>34207.37</v>
+      </c>
+      <c r="J415" s="1">
+        <v>0</v>
+      </c>
+      <c r="K415">
+        <v>0.0</v>
+      </c>
+      <c r="L415">
+        <v>-4.7</v>
+      </c>
+      <c r="M415" s="1">
+        <v>34207.37</v>
+      </c>
+      <c r="N415" s="1">
+        <v>34202.67</v>
+      </c>
+      <c r="O415" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P415">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="416" spans="1:16">
+      <c r="A416" t="s">
+        <v>971</v>
+      </c>
+      <c r="B416" t="s">
+        <v>972</v>
+      </c>
+      <c r="C416" s="1">
+        <v>2900000.0</v>
+      </c>
+      <c r="D416" s="1">
+        <v>100.45113793</v>
+      </c>
+      <c r="E416" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F416" t="s">
+        <v>8</v>
+      </c>
+      <c r="G416">
+        <v>1.0</v>
+      </c>
+      <c r="H416" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I416" s="1">
+        <v>13083.0</v>
+      </c>
+      <c r="J416" s="1">
+        <v>0</v>
+      </c>
+      <c r="K416">
+        <v>0.0</v>
+      </c>
+      <c r="L416">
+        <v>-52.15</v>
+      </c>
+      <c r="M416" s="1">
+        <v>13083.0</v>
+      </c>
+      <c r="N416" s="1">
+        <v>13030.85</v>
+      </c>
+      <c r="O416" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P416">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="417" spans="1:16">
+      <c r="A417" t="s">
+        <v>973</v>
+      </c>
+      <c r="B417" t="s">
+        <v>974</v>
+      </c>
+      <c r="C417" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D417" s="1">
+        <v>100.0033772</v>
+      </c>
+      <c r="E417" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F417" t="s">
+        <v>8</v>
+      </c>
+      <c r="G417">
+        <v>1.0</v>
+      </c>
+      <c r="H417" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I417" s="1">
+        <v>675.44</v>
+      </c>
+      <c r="J417" s="1">
+        <v>0</v>
+      </c>
+      <c r="K417">
+        <v>0.0</v>
+      </c>
+      <c r="L417" t="s">
+        <v>975</v>
+      </c>
+      <c r="M417" s="1">
+        <v>675.44</v>
+      </c>
+      <c r="N417" s="1">
+        <v>-815.76</v>
+      </c>
+      <c r="O417" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P417">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="418" spans="1:16">
+      <c r="A418" t="s">
+        <v>976</v>
+      </c>
+      <c r="B418" t="s">
+        <v>977</v>
+      </c>
+      <c r="C418" s="1">
+        <v>18500000.0</v>
+      </c>
+      <c r="D418" s="1">
+        <v>99.97062157</v>
+      </c>
+      <c r="E418" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F418" t="s">
+        <v>8</v>
+      </c>
+      <c r="G418">
+        <v>1.0</v>
+      </c>
+      <c r="H418" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I418" s="1">
+        <v>-5435.01</v>
+      </c>
+      <c r="J418" s="1">
+        <v>0</v>
+      </c>
+      <c r="K418">
+        <v>0.0</v>
+      </c>
+      <c r="L418">
+        <v>0.0</v>
+      </c>
+      <c r="M418" s="1">
+        <v>-5435.01</v>
+      </c>
+      <c r="N418" s="1">
+        <v>-5435.01</v>
+      </c>
+      <c r="O418" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P418">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="419" spans="1:16">
+      <c r="A419" t="s">
+        <v>978</v>
+      </c>
+      <c r="B419" t="s">
+        <v>979</v>
+      </c>
+      <c r="C419" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="D419" s="1">
+        <v>99.9972199</v>
+      </c>
+      <c r="E419" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F419" t="s">
+        <v>8</v>
+      </c>
+      <c r="G419">
+        <v>1.0</v>
+      </c>
+      <c r="H419" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I419" s="1">
+        <v>-834.03</v>
+      </c>
+      <c r="J419" s="1">
+        <v>0</v>
+      </c>
+      <c r="K419">
+        <v>0.0</v>
+      </c>
+      <c r="L419">
+        <v>-177.74</v>
+      </c>
+      <c r="M419" s="1">
+        <v>-834.03</v>
+      </c>
+      <c r="N419" s="1">
+        <v>-1011.77</v>
+      </c>
+      <c r="O419" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P419">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="420" spans="1:16">
+      <c r="A420" t="s">
+        <v>980</v>
+      </c>
+      <c r="B420" t="s">
+        <v>981</v>
+      </c>
+      <c r="C420" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="D420" s="1">
+        <v>100.36211576</v>
+      </c>
+      <c r="E420" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F420" t="s">
+        <v>8</v>
+      </c>
+      <c r="G420">
+        <v>1.0</v>
+      </c>
+      <c r="H420" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I420" s="1">
+        <v>90528.94</v>
+      </c>
+      <c r="J420" s="1">
+        <v>0</v>
+      </c>
+      <c r="K420">
+        <v>0.0</v>
+      </c>
+      <c r="L420">
+        <v>529.96</v>
+      </c>
+      <c r="M420" s="1">
+        <v>90528.94</v>
+      </c>
+      <c r="N420" s="1">
+        <v>91058.9</v>
+      </c>
+      <c r="O420" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P420">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="421" spans="1:16">
+      <c r="A421" t="s">
+        <v>982</v>
+      </c>
+      <c r="B421" t="s">
+        <v>983</v>
+      </c>
+      <c r="C421" s="1">
+        <v>14000000.0</v>
+      </c>
+      <c r="D421" s="1">
+        <v>100.00304779</v>
+      </c>
+      <c r="E421" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F421" t="s">
+        <v>8</v>
+      </c>
+      <c r="G421">
+        <v>1.0</v>
+      </c>
+      <c r="H421" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I421" s="1">
+        <v>426.69</v>
+      </c>
+      <c r="J421" s="1">
+        <v>0</v>
+      </c>
+      <c r="K421">
+        <v>0.0</v>
+      </c>
+      <c r="L421" t="s">
+        <v>984</v>
+      </c>
+      <c r="M421" s="1">
+        <v>426.69</v>
+      </c>
+      <c r="N421" s="1">
+        <v>-610.15</v>
+      </c>
+      <c r="O421" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P421">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="422" spans="1:16">
+      <c r="A422" t="s">
+        <v>985</v>
+      </c>
+      <c r="B422" t="s">
+        <v>986</v>
+      </c>
+      <c r="C422" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="D422" s="1">
+        <v>99.96912827</v>
+      </c>
+      <c r="E422" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F422" t="s">
+        <v>8</v>
+      </c>
+      <c r="G422">
+        <v>1.0</v>
+      </c>
+      <c r="H422" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I422" s="1">
+        <v>-4630.76</v>
+      </c>
+      <c r="J422" s="1">
+        <v>0</v>
+      </c>
+      <c r="K422">
+        <v>0.0</v>
+      </c>
+      <c r="L422" t="s">
+        <v>987</v>
+      </c>
+      <c r="M422" s="1">
+        <v>-4630.76</v>
+      </c>
+      <c r="N422" s="1">
+        <v>-5895.77</v>
+      </c>
+      <c r="O422" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P422">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="423" spans="1:16">
+      <c r="A423" t="s">
+        <v>988</v>
+      </c>
+      <c r="B423" t="s">
+        <v>986</v>
+      </c>
+      <c r="C423" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="D423" s="1">
+        <v>99.960037</v>
+      </c>
+      <c r="E423" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F423" t="s">
+        <v>8</v>
+      </c>
+      <c r="G423">
+        <v>1.0</v>
+      </c>
+      <c r="H423" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I423" s="1">
+        <v>-5994.45</v>
+      </c>
+      <c r="J423" s="1">
+        <v>0</v>
+      </c>
+      <c r="K423">
+        <v>0.0</v>
+      </c>
+      <c r="L423" t="s">
+        <v>989</v>
+      </c>
+      <c r="M423" s="1">
+        <v>-5994.45</v>
+      </c>
+      <c r="N423" s="1">
+        <v>-7597.79</v>
+      </c>
+      <c r="O423" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P423">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="424" spans="1:16">
+      <c r="A424" t="s">
+        <v>990</v>
+      </c>
+      <c r="B424" t="s">
+        <v>991</v>
+      </c>
+      <c r="C424" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D424" s="1">
+        <v>100.0008573</v>
+      </c>
+      <c r="E424" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F424" t="s">
+        <v>8</v>
+      </c>
+      <c r="G424">
+        <v>1.0</v>
+      </c>
+      <c r="H424" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I424" s="1">
+        <v>171.46</v>
+      </c>
+      <c r="J424" s="1">
+        <v>0</v>
+      </c>
+      <c r="K424">
+        <v>0.0</v>
+      </c>
+      <c r="L424" t="s">
+        <v>992</v>
+      </c>
+      <c r="M424" s="1">
+        <v>171.46</v>
+      </c>
+      <c r="N424" s="1">
+        <v>-1574.95</v>
+      </c>
+      <c r="O424" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P424">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="425" spans="1:16">
+      <c r="A425" t="s">
+        <v>993</v>
+      </c>
+      <c r="B425" t="s">
+        <v>991</v>
+      </c>
+      <c r="C425" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="D425" s="1">
+        <v>100.00433676</v>
+      </c>
+      <c r="E425" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F425" t="s">
+        <v>8</v>
+      </c>
+      <c r="G425">
+        <v>1.0</v>
+      </c>
+      <c r="H425" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I425" s="1">
+        <v>1084.19</v>
+      </c>
+      <c r="J425" s="1">
+        <v>0</v>
+      </c>
+      <c r="K425">
+        <v>0.0</v>
+      </c>
+      <c r="L425" t="s">
+        <v>994</v>
+      </c>
+      <c r="M425" s="1">
+        <v>1084.19</v>
+      </c>
+      <c r="N425" s="1">
+        <v>-948.12</v>
+      </c>
+      <c r="O425" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P425">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="426" spans="1:16">
+      <c r="A426" t="s">
+        <v>995</v>
+      </c>
+      <c r="B426" t="s">
+        <v>991</v>
+      </c>
+      <c r="C426" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="D426" s="1">
+        <v>100.0145878</v>
+      </c>
+      <c r="E426" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F426" t="s">
+        <v>8</v>
+      </c>
+      <c r="G426">
+        <v>1.0</v>
+      </c>
+      <c r="H426" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I426" s="1">
+        <v>4376.34</v>
+      </c>
+      <c r="J426" s="1">
+        <v>0</v>
+      </c>
+      <c r="K426">
+        <v>0.0</v>
+      </c>
+      <c r="L426" t="s">
+        <v>996</v>
+      </c>
+      <c r="M426" s="1">
+        <v>4376.34</v>
+      </c>
+      <c r="N426" s="1">
+        <v>1899.64</v>
+      </c>
+      <c r="O426" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P426">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="427" spans="1:16">
+      <c r="A427" t="s">
+        <v>997</v>
+      </c>
+      <c r="B427" t="s">
+        <v>998</v>
+      </c>
+      <c r="C427" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="D427" s="1">
+        <v>100.0253323</v>
+      </c>
+      <c r="E427" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F427" t="s">
+        <v>8</v>
+      </c>
+      <c r="G427">
+        <v>1.0</v>
+      </c>
+      <c r="H427" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I427" s="1">
+        <v>2533.23</v>
+      </c>
+      <c r="J427" s="1">
+        <v>0</v>
+      </c>
+      <c r="K427">
+        <v>0.0</v>
+      </c>
+      <c r="L427">
+        <v>-418.66</v>
+      </c>
+      <c r="M427" s="1">
+        <v>2533.23</v>
+      </c>
+      <c r="N427" s="1">
+        <v>2114.57</v>
+      </c>
+      <c r="O427" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P427">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="428" spans="1:16">
+      <c r="A428" t="s">
+        <v>999</v>
+      </c>
+      <c r="B428" t="s">
+        <v>1000</v>
+      </c>
+      <c r="C428" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D428" s="1">
+        <v>100.0178852</v>
+      </c>
+      <c r="E428" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F428" t="s">
+        <v>8</v>
+      </c>
+      <c r="G428">
+        <v>1.0</v>
+      </c>
+      <c r="H428" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I428" s="1">
+        <v>3577.04</v>
+      </c>
+      <c r="J428" s="1">
+        <v>0</v>
+      </c>
+      <c r="K428">
+        <v>0.0</v>
+      </c>
+      <c r="L428">
+        <v>-624.33</v>
+      </c>
+      <c r="M428" s="1">
+        <v>3577.04</v>
+      </c>
+      <c r="N428" s="1">
+        <v>2952.71</v>
+      </c>
+      <c r="O428" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P428">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="429" spans="1:16">
+      <c r="A429" t="s">
+        <v>1001</v>
+      </c>
+      <c r="B429" t="s">
+        <v>1000</v>
+      </c>
+      <c r="C429" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D429" s="1">
+        <v>100.0232707</v>
+      </c>
+      <c r="E429" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F429" t="s">
+        <v>8</v>
+      </c>
+      <c r="G429">
+        <v>1.0</v>
+      </c>
+      <c r="H429" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I429" s="1">
+        <v>4654.14</v>
+      </c>
+      <c r="J429" s="1">
+        <v>0</v>
+      </c>
+      <c r="K429">
+        <v>0.0</v>
+      </c>
+      <c r="L429">
+        <v>-696.83</v>
+      </c>
+      <c r="M429" s="1">
+        <v>4654.14</v>
+      </c>
+      <c r="N429" s="1">
+        <v>3957.31</v>
+      </c>
+      <c r="O429" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P429">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="430" spans="1:16">
+      <c r="A430" t="s">
+        <v>1002</v>
+      </c>
+      <c r="B430" t="s">
+        <v>1000</v>
+      </c>
+      <c r="C430" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D430" s="1">
+        <v>100.01056505</v>
+      </c>
+      <c r="E430" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F430" t="s">
+        <v>8</v>
+      </c>
+      <c r="G430">
+        <v>1.0</v>
+      </c>
+      <c r="H430" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I430" s="1">
+        <v>2113.01</v>
+      </c>
+      <c r="J430" s="1">
+        <v>0</v>
+      </c>
+      <c r="K430">
+        <v>0.0</v>
+      </c>
+      <c r="L430">
+        <v>-534.33</v>
+      </c>
+      <c r="M430" s="1">
+        <v>2113.01</v>
+      </c>
+      <c r="N430" s="1">
+        <v>1578.68</v>
+      </c>
+      <c r="O430" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P430">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="431" spans="1:16">
+      <c r="A431" t="s">
+        <v>1003</v>
+      </c>
+      <c r="B431" t="s">
+        <v>1000</v>
+      </c>
+      <c r="C431" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D431" s="1">
+        <v>100.0257187</v>
+      </c>
+      <c r="E431" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F431" t="s">
+        <v>8</v>
+      </c>
+      <c r="G431">
+        <v>1.0</v>
+      </c>
+      <c r="H431" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I431" s="1">
+        <v>5143.74</v>
+      </c>
+      <c r="J431" s="1">
+        <v>0</v>
+      </c>
+      <c r="K431">
+        <v>0.0</v>
+      </c>
+      <c r="L431">
+        <v>-692.66</v>
+      </c>
+      <c r="M431" s="1">
+        <v>5143.74</v>
+      </c>
+      <c r="N431" s="1">
+        <v>4451.08</v>
+      </c>
+      <c r="O431" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P431">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="432" spans="1:16">
+      <c r="A432" t="s">
+        <v>1004</v>
+      </c>
+      <c r="B432" t="s">
+        <v>1005</v>
+      </c>
+      <c r="C432" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="D432" s="1">
+        <v>100.21283</v>
+      </c>
+      <c r="E432" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F432" t="s">
+        <v>8</v>
+      </c>
+      <c r="G432">
+        <v>1.0</v>
+      </c>
+      <c r="H432" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I432" s="1">
+        <v>53207.5</v>
+      </c>
+      <c r="J432" s="1">
+        <v>0</v>
+      </c>
+      <c r="K432">
+        <v>0.0</v>
+      </c>
+      <c r="L432">
+        <v>626.51</v>
+      </c>
+      <c r="M432" s="1">
+        <v>53207.5</v>
+      </c>
+      <c r="N432" s="1">
+        <v>53834.01</v>
+      </c>
+      <c r="O432" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P432">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="433" spans="1:16">
+      <c r="A433" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B433" t="s">
+        <v>1005</v>
+      </c>
+      <c r="C433" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="D433" s="1">
+        <v>100.116945</v>
+      </c>
+      <c r="E433" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F433" t="s">
+        <v>8</v>
+      </c>
+      <c r="G433">
+        <v>1.0</v>
+      </c>
+      <c r="H433" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I433" s="1">
+        <v>29236.25</v>
+      </c>
+      <c r="J433" s="1">
+        <v>0</v>
+      </c>
+      <c r="K433">
+        <v>0.0</v>
+      </c>
+      <c r="L433">
+        <v>626.51</v>
+      </c>
+      <c r="M433" s="1">
+        <v>29236.25</v>
+      </c>
+      <c r="N433" s="1">
+        <v>29862.76</v>
+      </c>
+      <c r="O433" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P433">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="434" spans="1:16">
+      <c r="A434" t="s">
+        <v>1007</v>
+      </c>
+      <c r="B434" t="s">
+        <v>1008</v>
+      </c>
+      <c r="C434" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D434" s="1">
+        <v>100.3301058</v>
+      </c>
+      <c r="E434" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F434" t="s">
+        <v>8</v>
+      </c>
+      <c r="G434">
+        <v>1.0</v>
+      </c>
+      <c r="H434" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I434" s="1">
+        <v>66021.16</v>
+      </c>
+      <c r="J434" s="1">
+        <v>0</v>
+      </c>
+      <c r="K434">
+        <v>0.0</v>
+      </c>
+      <c r="L434">
+        <v>728.51</v>
+      </c>
+      <c r="M434" s="1">
+        <v>66021.16</v>
+      </c>
+      <c r="N434" s="1">
+        <v>66749.67</v>
+      </c>
+      <c r="O434" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P434">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="435" spans="1:16">
+      <c r="A435" t="s">
+        <v>1009</v>
+      </c>
+      <c r="B435" t="s">
+        <v>1010</v>
+      </c>
+      <c r="C435" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="D435" s="1">
+        <v>99.97352003</v>
+      </c>
+      <c r="E435" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F435" t="s">
+        <v>8</v>
+      </c>
+      <c r="G435">
+        <v>1.0</v>
+      </c>
+      <c r="H435" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I435" s="1">
+        <v>-7943.99</v>
+      </c>
+      <c r="J435" s="1">
+        <v>0</v>
+      </c>
+      <c r="K435">
+        <v>0.0</v>
+      </c>
+      <c r="L435" t="s">
+        <v>1011</v>
+      </c>
+      <c r="M435" s="1">
+        <v>-7943.99</v>
+      </c>
+      <c r="N435" s="1">
+        <v>-10223.99</v>
+      </c>
+      <c r="O435" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P435">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>