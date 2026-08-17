--- v2 (2026-07-27)
+++ v3 (2026-08-17)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1012">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1009">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C_OFI</t>
   </si>
   <si>
     <t>FR0011381227</t>
   </si>
   <si>
@@ -142,216 +142,219 @@
   <si>
     <t>XS3332437337</t>
   </si>
   <si>
     <t>EURO ABN AMRO BANK NV 25/03/2027</t>
   </si>
   <si>
     <t>FR0129677722</t>
   </si>
   <si>
     <t>EURO ACHMEA BANK NV 06/04/2027</t>
   </si>
   <si>
     <t>FR0129438273</t>
   </si>
   <si>
     <t>EURO ACHMEA BANK NV 11/09/2026</t>
   </si>
   <si>
     <t>FR0129438323</t>
   </si>
   <si>
     <t>EURO ACHMEA BANK NV 13/10/2026</t>
   </si>
   <si>
-    <t>XS3294949774</t>
-[...2 lines deleted...]
-    <t>EURO AGENCE CENTRALE DES ORGANISMES DE 06/05/2026</t>
+    <t>XS3371229066</t>
+  </si>
+  <si>
+    <t>EURO AGENCE CENTRALE DES ORGANISMES DE 06/08/2026</t>
   </si>
   <si>
     <t>FR0129628758</t>
   </si>
   <si>
     <t>EURO AIR LIQUIDE FINANCE SA 16/07/2026</t>
   </si>
   <si>
     <t>FR0129684058</t>
   </si>
   <si>
     <t>EURO AXA BANQUE S.A. 16/04/2027</t>
   </si>
   <si>
-    <t>13 827.61</t>
+    <t>38 963.56</t>
   </si>
   <si>
     <t>XS3311140738</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 03/03/2027</t>
   </si>
   <si>
     <t>XS3346254439</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 12/04/2027</t>
   </si>
   <si>
     <t>FR0129513075</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 19/11/2026</t>
   </si>
   <si>
     <t>FR0129513703</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 20/08/2026</t>
   </si>
   <si>
     <t>XS3336921476</t>
   </si>
   <si>
     <t>EURO BANCO SANTANDER SA 02/10/2026</t>
   </si>
   <si>
     <t>XS3329243623</t>
   </si>
   <si>
     <t>EURO BANCO SANTANDER SA 24/03/2027</t>
   </si>
   <si>
     <t>FR0129677102</t>
   </si>
   <si>
     <t>EURO BANQUE FEDERATIVE DU CREDIT MUTUEL 02/12/2026</t>
   </si>
   <si>
-    <t>24 190.83</t>
+    <t>42 804.92</t>
+  </si>
+  <si>
+    <t>FR0129713642</t>
+  </si>
+  <si>
+    <t>EURO BANQUE FEDERATIVE DU CREDIT MUTUEL 04/05/2027</t>
+  </si>
+  <si>
+    <t>26 723.67</t>
   </si>
   <si>
     <t>FR0129705986</t>
   </si>
   <si>
     <t>EURO BANQUE FEDERATIVE DU CREDIT MUTUEL 23/02/2027</t>
   </si>
   <si>
-    <t>3 143.19</t>
+    <t>15 707.64</t>
   </si>
   <si>
     <t>BE6373373859</t>
   </si>
   <si>
     <t>EURO BELFIUS BANQUE SA 10/07/2026</t>
   </si>
   <si>
     <t>FR0129677078</t>
   </si>
   <si>
     <t>EURO BPCE SA 02/04/2027</t>
   </si>
   <si>
-    <t>16 416.11</t>
+    <t>29 047.72</t>
   </si>
   <si>
     <t>FR0129705952</t>
   </si>
   <si>
     <t>EURO BPCE SA 23/03/2027</t>
   </si>
   <si>
-    <t>6 286.39</t>
+    <t>31 415.28</t>
   </si>
   <si>
     <t>FR0129315240</t>
   </si>
   <si>
     <t>EURO BPCE SA 24/07/2026</t>
   </si>
   <si>
-    <t>261 164.83</t>
+    <t>280 170.00</t>
   </si>
   <si>
     <t>FR0129520062</t>
   </si>
   <si>
     <t>EURO BPCE SA 27/11/2026</t>
   </si>
   <si>
-    <t>190 318.72</t>
+    <t>215 612.00</t>
   </si>
   <si>
     <t>FR0129520070</t>
   </si>
   <si>
     <t>EURO BPCE SA 28/09/2026</t>
   </si>
   <si>
-    <t>187 802.06</t>
+    <t>212 762.00</t>
   </si>
   <si>
     <t>FR0129411429</t>
   </si>
   <si>
     <t>EURO BPIFRANCE SA 31/08/2026</t>
   </si>
   <si>
     <t>XS3278651024</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 18/01/2027</t>
   </si>
   <si>
     <t>XS3283860032</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 25/01/2027</t>
   </si>
   <si>
     <t>XS3361234886</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 26/04/2027</t>
   </si>
   <si>
-    <t>XS3311089950</t>
-[...4 lines deleted...]
-  <si>
     <t>XS3324629974</t>
   </si>
   <si>
     <t>EURO CARLSBERG BREWERIES A/S 28/05/2026</t>
   </si>
   <si>
-    <t>XS3336911915</t>
-[...2 lines deleted...]
-    <t>EURO COCA-COLA EUROPACIFIC PARTNERS PLC 04/05/2026</t>
+    <t>XS3367683490</t>
+  </si>
+  <si>
+    <t>EURO COCA-COLA EUROPACIFIC PARTNERS PLC 03/07/2026</t>
   </si>
   <si>
     <t>XS3325957507</t>
   </si>
   <si>
     <t>EURO COCA-COLA HBC FINANCE BV 19/03/2027</t>
   </si>
   <si>
     <t>XS3330163034</t>
   </si>
   <si>
     <t>EURO COCA-COLA HBC FINANCE BV 25/03/2027</t>
   </si>
   <si>
     <t>FR0129706430</t>
   </si>
   <si>
     <t>EURO COFACE SA 23/06/2026</t>
   </si>
   <si>
     <t>BE6373663846</t>
   </si>
   <si>
     <t>EURO COFINIMMO SA 22/05/2026</t>
   </si>
@@ -382,183 +385,195 @@
   <si>
     <t>DE000CZ46AL8</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 17/12/2026</t>
   </si>
   <si>
     <t>DE000CZ458Q4</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 18/01/2027</t>
   </si>
   <si>
     <t>DE000CZ46AQ7</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 20/04/2027</t>
   </si>
   <si>
     <t>DE000CZ454T7</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 22/06/2026</t>
   </si>
   <si>
-    <t>FR0129683936</t>
-[...2 lines deleted...]
-    <t>EURO COMPAGNIE DE SAINT GOBAIN SA 04/05/2026</t>
+    <t>FR0129681054</t>
+  </si>
+  <si>
+    <t>EURO COMPAGNIE DE SAINT GOBAIN SA 04/06/2026</t>
   </si>
   <si>
     <t>FR0129572402</t>
   </si>
   <si>
     <t>EURO CREDIT AGRICOLE SA 19/08/2026</t>
   </si>
   <si>
-    <t>182 036.25</t>
+    <t>218 890.58</t>
   </si>
   <si>
     <t>FR0129539898</t>
   </si>
   <si>
     <t>EURO CREDIT LYONNAIS SA 11/12/2026</t>
   </si>
   <si>
-    <t>217 696.81</t>
+    <t>249 575.49</t>
   </si>
   <si>
     <t>FR0129582690</t>
   </si>
   <si>
     <t>EURO ELIS SA 03/06/2026</t>
   </si>
   <si>
+    <t>FR0129651024</t>
+  </si>
+  <si>
+    <t>EURO ELIS SA 15/06/2026</t>
+  </si>
+  <si>
     <t>ES05306747R1</t>
   </si>
   <si>
     <t>EURO ENDESA SA 26/06/2026</t>
   </si>
   <si>
-    <t>XS3353674305</t>
-[...8 lines deleted...]
-    <t>EURO ENEL FINANCE INTERNATIONAL NV 30/04/2026</t>
+    <t>XS3364633274</t>
+  </si>
+  <si>
+    <t>EURO ENEL FINANCE INTERNATIONAL NV 22/05/2026</t>
+  </si>
+  <si>
+    <t>XS3364651508</t>
+  </si>
+  <si>
+    <t>EURO ENEL FINANCE INTERNATIONAL NV 29/05/2026</t>
+  </si>
+  <si>
+    <t>FR0129709046</t>
+  </si>
+  <si>
+    <t>EURO ENGIE SA 29/06/2026</t>
   </si>
   <si>
     <t>FR0129705275</t>
   </si>
   <si>
     <t>EURO ESSILORLUXOTTICA SA 24/06/2026</t>
   </si>
   <si>
     <t>XS3183305492</t>
   </si>
   <si>
     <t>EURO HEWLETT-PACKARD INTERNATIONAL BANK 11/09/2026</t>
   </si>
   <si>
     <t>XS3304309589</t>
   </si>
   <si>
     <t>EURO HEWLETT-PACKARD INTERNATIONAL BANK 18/02/2027</t>
   </si>
   <si>
     <t>XS3306628242</t>
   </si>
   <si>
     <t>EURO HEWLETT-PACKARD INTERNATIONAL BANK 22/02/2027</t>
   </si>
   <si>
-    <t>XS3315890395</t>
-[...2 lines deleted...]
-    <t>EURO IBERDROLA INTERNATIONAL BV 08/05/2026</t>
+    <t>XS3367672709</t>
+  </si>
+  <si>
+    <t>EURO IBERDROLA INTERNATIONAL BV 03/07/2026</t>
   </si>
   <si>
     <t>XS3352622040</t>
   </si>
   <si>
     <t>EURO IBERDROLA INTERNATIONAL BV 19/06/2026</t>
   </si>
   <si>
     <t>FR0129251379</t>
   </si>
   <si>
     <t>EURO ING BANK NV 05/06/2026</t>
   </si>
   <si>
-    <t>610 842.50</t>
+    <t>648 577.00</t>
   </si>
   <si>
     <t>FR0129446847</t>
   </si>
   <si>
     <t>EURO ING BANK NV 22/10/2026</t>
   </si>
   <si>
-    <t>349 082.25</t>
+    <t>386 589.75</t>
   </si>
   <si>
     <t>FR0129706604</t>
   </si>
   <si>
     <t>EURO ING BANK NV 23/04/2027</t>
   </si>
   <si>
-    <t>2 514.56</t>
+    <t>15 078.67</t>
   </si>
   <si>
     <t>FR0129706620</t>
   </si>
   <si>
     <t>EURO ING BANK NV 24/03/2027</t>
   </si>
   <si>
-    <t>2 503.44</t>
+    <t>15 012.00</t>
   </si>
   <si>
     <t>FR0129580793</t>
   </si>
   <si>
     <t>EURO ING BANK NV 29/12/2026</t>
   </si>
   <si>
-    <t>166 570.92</t>
-[...5 lines deleted...]
-    <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 06/05/2026</t>
+    <t>204 075.25</t>
+  </si>
+  <si>
+    <t>XS3371668735</t>
+  </si>
+  <si>
+    <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 05/05/2027</t>
   </si>
   <si>
     <t>XS3250420521</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 07/12/2026</t>
   </si>
   <si>
     <t>XS3273012412</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 08/01/2027</t>
   </si>
   <si>
     <t>XS3273054091</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 09/10/2026</t>
   </si>
   <si>
     <t>XS3273160286</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 09/11/2026</t>
   </si>
@@ -625,2114 +640,2024 @@
   <si>
     <t>XS3176776428</t>
   </si>
   <si>
     <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 03/09/2026</t>
   </si>
   <si>
     <t>XS3355982888</t>
   </si>
   <si>
     <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 19/02/2027</t>
   </si>
   <si>
     <t>XS3355988224</t>
   </si>
   <si>
     <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 20/04/2027</t>
   </si>
   <si>
     <t>XS3355977888</t>
   </si>
   <si>
     <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 21/12/2026</t>
   </si>
   <si>
-    <t>XS3344470060</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129487270</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 06/11/2026</t>
   </si>
   <si>
     <t>FR0129548857</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 08/01/2027</t>
   </si>
   <si>
-    <t>FR0129202000</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129439685</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 14/10/2026</t>
   </si>
   <si>
     <t>XS3274467201</t>
   </si>
   <si>
     <t>EURO NATWEST MARKETS NV 12/01/2027</t>
   </si>
   <si>
     <t>XS3233508335</t>
   </si>
   <si>
     <t>EURO NORDEA BANK ABP 12/02/2027</t>
   </si>
   <si>
-    <t>208 926.67</t>
-[...5 lines deleted...]
-    <t>EURO NTT FINANCE UK LTD 13/05/2026</t>
+    <t>234 343.61</t>
   </si>
   <si>
     <t>XS3305112065</t>
   </si>
   <si>
     <t>EURO NTT FINANCE UK LTD 18/05/2026</t>
   </si>
   <si>
+    <t>XS3381139354</t>
+  </si>
+  <si>
+    <t>EURO NTT FINANCE UK LTD 18/06/2026</t>
+  </si>
+  <si>
     <t>XS3281723133</t>
   </si>
   <si>
     <t>EURO NTT FINANCE UK LTD 29/05/2026</t>
   </si>
   <si>
     <t>XS3351072502</t>
   </si>
   <si>
     <t>EURO OP CORPORATE BANK PLC 16/11/2026</t>
   </si>
   <si>
     <t>XS3219260372</t>
   </si>
   <si>
     <t>EURO OP CORPORATE BANK PLC 23/10/2026</t>
   </si>
   <si>
     <t>XS3318879270</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER BANK AG 11/12/2026</t>
   </si>
   <si>
     <t>XS3299470412</t>
   </si>
   <si>
-    <t>XS3124348148</t>
-[...4 lines deleted...]
-  <si>
     <t>XS3323656143</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER BANK AG 18/01/2027</t>
   </si>
   <si>
     <t>XS3298732184</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER FINANCE SA 11/02/2027</t>
   </si>
   <si>
     <t>XS3283527458</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER FINANCE SA 25/01/2027</t>
   </si>
   <si>
-    <t>FR0129677953</t>
-[...2 lines deleted...]
-    <t>EURO SAVENCIA SA 07/05/2026</t>
+    <t>FR0129733145</t>
+  </si>
+  <si>
+    <t>EURO SAVENCIA SA 15/06/2026</t>
   </si>
   <si>
     <t>BE6369222086</t>
   </si>
   <si>
     <t>EURO SUMITOMO MITSUI BANKING CORP (BRUS 09/07/2026</t>
   </si>
   <si>
     <t>BE6372794881</t>
   </si>
   <si>
     <t>EURO SUMITOMO MITSUI BANKING CORP (BRUS 20/10/2026</t>
   </si>
   <si>
     <t>XS3288981957</t>
   </si>
   <si>
     <t>EURO SVENSKA HANDELSBANKEN AB 29/01/2027</t>
   </si>
   <si>
-    <t>FR0129063246</t>
-[...4 lines deleted...]
-  <si>
     <t>XS3352619921</t>
   </si>
   <si>
     <t>EURO SWEDBANK AB 16/04/2027</t>
   </si>
   <si>
-    <t>FR0129628576</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129628071</t>
   </si>
   <si>
     <t>EURO UNIVERSAL MUSIC GROUP NV 10/06/2026</t>
   </si>
   <si>
+    <t>FR0129630598</t>
+  </si>
+  <si>
+    <t>EURO UNIVERSAL MUSIC GROUP NV 19/06/2026</t>
+  </si>
+  <si>
     <t>FR0129672830</t>
   </si>
   <si>
     <t>EURO VEOLIA ENVIRONNEMENT SA 17/03/2027</t>
   </si>
   <si>
     <t>FR0129572337</t>
   </si>
   <si>
     <t>EURO VEOLIA ENVIRONNEMENT SA 19/01/2027</t>
   </si>
   <si>
     <t>FR0129332229</t>
   </si>
   <si>
     <t>NEUCP ACHMEA BANK NV 06/07/2026</t>
   </si>
   <si>
     <t>FR0129547909</t>
   </si>
   <si>
     <t>NEUCP ACHMEA BANK NV 08/01/2027</t>
   </si>
   <si>
     <t>FR0129672715</t>
   </si>
   <si>
     <t>NEUCP ACHMEA BANK NV 12/03/2027</t>
   </si>
   <si>
     <t>FR0129259398</t>
   </si>
   <si>
     <t>NEUCP ACHMEA BANK NV 27/05/2026</t>
   </si>
   <si>
     <t>FR0129519841</t>
   </si>
   <si>
     <t>NEUCP AGENCE CENTRALE DES ORGANISMES DE 08/07/2026</t>
   </si>
   <si>
-    <t>268 534.44</t>
+    <t>317 474.44</t>
   </si>
   <si>
     <t>FR0129675676</t>
   </si>
   <si>
     <t>NEUCP AXA BANQUE S.A. 25/03/2027</t>
   </si>
   <si>
-    <t>60 080.00</t>
+    <t>97 656.00</t>
   </si>
   <si>
     <t>FR0129676880</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 01/04/2027</t>
   </si>
   <si>
-    <t>42 806.25</t>
+    <t>74 527.64</t>
   </si>
   <si>
     <t>FR0129598563</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 04/12/2026</t>
   </si>
   <si>
-    <t>101 052.00</t>
+    <t>126 048.00</t>
   </si>
   <si>
     <t>FR0129654184</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 05/03/2027</t>
   </si>
   <si>
-    <t>67 932.00</t>
+    <t>93 116.67</t>
   </si>
   <si>
     <t>FR0129598571</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 06/11/2026</t>
   </si>
   <si>
-    <t>100 602.00</t>
-[...8 lines deleted...]
-    <t>676 548.33</t>
+    <t>125 486.89</t>
   </si>
   <si>
     <t>FR0129548469</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 08/01/2027</t>
   </si>
   <si>
-    <t>205 919.17</t>
+    <t>243 788.50</t>
   </si>
   <si>
     <t>FR0129621415</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 11/02/2027</t>
   </si>
   <si>
-    <t>94 395.83</t>
+    <t>119 605.00</t>
   </si>
   <si>
     <t>FR0129549962</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 12/01/2027</t>
   </si>
   <si>
-    <t>66 450.22</t>
+    <t>79 019.50</t>
   </si>
   <si>
     <t>FR0129549954</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 13/07/2026</t>
   </si>
   <si>
-    <t>64 389.11</t>
+    <t>76 569.50</t>
   </si>
   <si>
     <t>FR0129621340</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 14/09/2026</t>
   </si>
   <si>
-    <t>91 479.17</t>
+    <t>115 910.56</t>
   </si>
   <si>
     <t>FR0129572436</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 19/10/2026</t>
   </si>
   <si>
-    <t>153 759.38</t>
+    <t>184 887.99</t>
   </si>
   <si>
     <t>FR0129706018</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 23/04/2027</t>
   </si>
   <si>
-    <t>3 170.97</t>
+    <t>15 846.53</t>
   </si>
   <si>
     <t>FR0129548527</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 07/01/2027</t>
   </si>
   <si>
-    <t>170 842.36</t>
+    <t>202 261.25</t>
   </si>
   <si>
     <t>FR0129548519</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 09/12/2026</t>
   </si>
   <si>
-    <t>170 085.42</t>
+    <t>201 365.42</t>
   </si>
   <si>
     <t>FR0129549913</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 12/01/2027</t>
   </si>
   <si>
-    <t>112 965.38</t>
+    <t>134 333.15</t>
   </si>
   <si>
     <t>FR0129499275</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 13/11/2026</t>
   </si>
   <si>
-    <t>258 866.67</t>
+    <t>290 360.07</t>
   </si>
   <si>
     <t>FR0129499259</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 14/10/2026</t>
   </si>
   <si>
-    <t>257 720.83</t>
+    <t>289 075.35</t>
   </si>
   <si>
     <t>FR0129517571</t>
   </si>
   <si>
     <t>NEUCP BPIFRANCE SA 26/11/2026</t>
   </si>
   <si>
-    <t>FR0129682870</t>
-[...8 lines deleted...]
-    <t>NEUCP COFACE SA 30/04/2026</t>
+    <t>FR0129713600</t>
+  </si>
+  <si>
+    <t>NEUCP COFACE SA 30/07/2026</t>
   </si>
   <si>
     <t>FR0129537538</t>
   </si>
   <si>
     <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 04/12/2026</t>
   </si>
   <si>
     <t>FR0129513893</t>
   </si>
   <si>
     <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 20/11/2026</t>
   </si>
   <si>
     <t>FR0129449734</t>
   </si>
   <si>
     <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 27/10/2026</t>
   </si>
   <si>
     <t>FR0129654614</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 05/02/2027</t>
   </si>
   <si>
-    <t>82 970.76</t>
+    <t>114 310.90</t>
   </si>
   <si>
     <t>FR0129654622</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 05/03/2027</t>
   </si>
   <si>
-    <t>83 338.82</t>
+    <t>114 817.85</t>
   </si>
   <si>
     <t>FR0129548626</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 06/01/2027</t>
   </si>
   <si>
-    <t>208 734.17</t>
+    <t>246 772.50</t>
   </si>
   <si>
     <t>FR0129549939</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 11/09/2026</t>
   </si>
   <si>
-    <t>131 133.78</t>
+    <t>155 939.00</t>
   </si>
   <si>
     <t>FR0129549921</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 12/10/2026</t>
   </si>
   <si>
-    <t>196 700.67</t>
+    <t>233 908.50</t>
   </si>
   <si>
     <t>FR0129671360</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 12/11/2026</t>
   </si>
   <si>
-    <t>57 543.67</t>
+    <t>82 056.39</t>
   </si>
   <si>
     <t>FR0129706067</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 23/04/2027</t>
   </si>
   <si>
-    <t>12 683.89</t>
+    <t>63 386.11</t>
   </si>
   <si>
     <t>FR0129678217</t>
   </si>
   <si>
     <t>NEUCP DANONE SA 08/01/2027</t>
   </si>
   <si>
-    <t>37 216.67</t>
-[...8 lines deleted...]
-    <t>21 128.00</t>
+    <t>74 436.67</t>
   </si>
   <si>
     <t>FR0129679686</t>
   </si>
   <si>
     <t>NEUCP DASSAULT SYSTEMES 16/06/2026</t>
   </si>
   <si>
-    <t>FR0129683761</t>
-[...14 lines deleted...]
-    <t>NEUCP ELIS SA 15/05/2026</t>
+    <t>FR0129715324</t>
+  </si>
+  <si>
+    <t>NEUCP ELIS SA 12/06/2026</t>
   </si>
   <si>
     <t>FR0129681963</t>
   </si>
   <si>
     <t>NEUCP ENGIE SA 12/06/2026</t>
   </si>
   <si>
     <t>FR0129594190</t>
   </si>
   <si>
     <t>NEUCP ING BANK NV 03/02/2027</t>
   </si>
   <si>
-    <t>131 588.33</t>
+    <t>162 976.67</t>
   </si>
   <si>
     <t>FR0129678985</t>
   </si>
   <si>
     <t>NEUCP ING BANK NV 08/04/2027</t>
   </si>
   <si>
-    <t>35 830.83</t>
+    <t>73 547.50</t>
   </si>
   <si>
     <t>FR0129213460</t>
   </si>
   <si>
     <t>NEUCP ING BANK NV 19/05/2026</t>
   </si>
   <si>
-    <t>648 468.67</t>
+    <t>686 231.00</t>
   </si>
   <si>
     <t>FR0129674976</t>
   </si>
   <si>
     <t>NEUCP ING BANK NV 25/03/2027</t>
   </si>
   <si>
-    <t>42 747.44</t>
+    <t>67 908.00</t>
   </si>
   <si>
     <t>FR0129515633</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 02/12/2026</t>
   </si>
   <si>
-    <t>184 452.33</t>
+    <t>209 631.39</t>
   </si>
   <si>
     <t>FR0129516185</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 04/12/2026</t>
   </si>
   <si>
-    <t>174 004.44</t>
+    <t>205 150.00</t>
   </si>
   <si>
     <t>FR0129516300</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 11/09/2026</t>
   </si>
   <si>
-    <t>194 050.67</t>
+    <t>230 758.50</t>
   </si>
   <si>
     <t>FR0129516292</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 12/01/2027</t>
   </si>
   <si>
-    <t>132 017.11</t>
+    <t>156 989.00</t>
   </si>
   <si>
     <t>FR0129651875</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 15/04/2027</t>
   </si>
   <si>
-    <t>22 378.00</t>
+    <t>59 666.67</t>
   </si>
   <si>
     <t>FR0129516540</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 26/11/2026</t>
   </si>
   <si>
-    <t>113 522.89</t>
+    <t>138 251.56</t>
   </si>
   <si>
     <t>FR0129631067</t>
   </si>
   <si>
     <t>NEUCP LEGRAND FRANCE SA 15/10/2026</t>
   </si>
   <si>
-    <t>12 900.62</t>
-[...11 lines deleted...]
-    <t>NEUCP SAVENCIA SA 15/05/2026</t>
+    <t>32 744.80</t>
+  </si>
+  <si>
+    <t>FR0129728038</t>
+  </si>
+  <si>
+    <t>NEUCP SAVENCIA SA 08/06/2026</t>
   </si>
   <si>
     <t>FR0129681708</t>
   </si>
   <si>
     <t>NEUCP SCHNEIDER ELECTRIC SE 13/07/2026</t>
   </si>
   <si>
     <t>FR0129261832</t>
   </si>
   <si>
     <t>NEUCP SOCIETE GENERALE SA 03/07/2026</t>
   </si>
   <si>
-    <t>557 135.83</t>
-[...5 lines deleted...]
-    <t>NEUCP SONEPAR SA 07/05/2026</t>
+    <t>594 845.50</t>
   </si>
   <si>
     <t>FR0129634624</t>
   </si>
   <si>
     <t>NEUCP SONEPAR SA 22/05/2026</t>
   </si>
   <si>
-    <t>FR0129582765</t>
-[...2 lines deleted...]
-    <t>NEUCP TELEPERFORMANCE 04/05/2026</t>
+    <t>FR0129681195</t>
+  </si>
+  <si>
+    <t>NEUCP TELEPERFORMANCE 04/06/2026</t>
   </si>
   <si>
     <t>FR0129487114</t>
   </si>
   <si>
     <t>NEUCP UNEDIC 06/11/2026</t>
   </si>
   <si>
-    <t>FR0129678860</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129629715</t>
   </si>
   <si>
     <t>NEUCP UNIVERSAL MUSIC GROUP NV 22/07/2026</t>
   </si>
   <si>
     <t>FR0129673499</t>
   </si>
   <si>
     <t>NEUCP VEOLIA ENVIRONNEMENT SA 01/06/2026</t>
   </si>
   <si>
     <t>FR0129678175</t>
   </si>
   <si>
     <t>NEUCP VEOLIA ENVIRONNEMENT SA 09/11/2026</t>
   </si>
   <si>
-    <t>18 775.00</t>
+    <t>37 551.67</t>
   </si>
   <si>
     <t>FR0129630960</t>
   </si>
   <si>
     <t>NEUCP VEOLIA ENVIRONNEMENT SA 16/04/2027</t>
   </si>
   <si>
     <t>FR0129499028</t>
   </si>
   <si>
     <t>NEUCP VEOLIA ENVIRONNEMENT SA 16/11/2026</t>
   </si>
   <si>
-    <t>94 418.00</t>
+    <t>112 977.08</t>
   </si>
   <si>
     <t>FR0129683142</t>
   </si>
   <si>
     <t>NEUCP VEOLIA ENVIRONNEMENT SA 16/12/2026</t>
   </si>
   <si>
-    <t>FR0129681781</t>
-[...2 lines deleted...]
-    <t>NEUCP VIVENDI SE 13/05/2026</t>
+    <t>FR0129732915</t>
+  </si>
+  <si>
+    <t>NEUCP VIVENDI SE 15/06/2026</t>
   </si>
   <si>
     <t>FR0129671766</t>
   </si>
   <si>
     <t>NEUMTN SOCIETE GENERALE SA 12/04/2027</t>
   </si>
   <si>
-    <t>59 893.67</t>
+    <t>85 406.39</t>
   </si>
   <si>
     <t>FR0129704823</t>
   </si>
   <si>
     <t>NEUMTN SOCIETE GENERALE SA 20/05/2027</t>
   </si>
   <si>
-    <t>10 234.22</t>
+    <t>35 810.44</t>
   </si>
   <si>
     <t>XS2102283061</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 0.6 15/01/2027</t>
   </si>
   <si>
-    <t>93 225.21</t>
+    <t>111 504.66</t>
   </si>
   <si>
     <t>XS2487054004</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 2.375 01/06/2027</t>
   </si>
   <si>
-    <t>483 133.56</t>
+    <t>740 154.11</t>
   </si>
   <si>
     <t>XS2175967343</t>
   </si>
   <si>
     <t>ACHMEA BV 1.5 26/05/2027</t>
   </si>
   <si>
-    <t>391 835.84</t>
+    <t>415 159.40</t>
   </si>
   <si>
     <t>FR001400O457</t>
   </si>
   <si>
     <t>ALD SA 3.875 22/02/2027</t>
   </si>
   <si>
-    <t>118 224.66</t>
+    <t>155 169.86</t>
   </si>
   <si>
     <t>FR001400F6E7</t>
   </si>
   <si>
     <t>ALD SA 4.25 18/01/2027</t>
   </si>
   <si>
-    <t>163 689.04</t>
+    <t>196 757.53</t>
   </si>
   <si>
     <t>FR001400M8T2</t>
   </si>
   <si>
     <t>ALD SA 4.375 23/11/2026</t>
   </si>
   <si>
-    <t>111 472.60</t>
+    <t>125 856.16</t>
   </si>
   <si>
     <t>FR001400CSG4</t>
   </si>
   <si>
     <t>ARVAL SERVICE LEASE SA 4 22/09/2026</t>
   </si>
   <si>
-    <t>280 613.70</t>
+    <t>306 476.71</t>
   </si>
   <si>
     <t>FR001400E3H8</t>
   </si>
   <si>
     <t>ARVAL SERVICE LEASE SA 4.75 22/05/2027</t>
   </si>
   <si>
-    <t>265 479.45</t>
+    <t>281 095.89</t>
   </si>
   <si>
     <t>XS2101349723</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 0.5 14/01/2027</t>
   </si>
   <si>
-    <t>10 158.90</t>
+    <t>12 131.51</t>
   </si>
   <si>
     <t>XS2013745703</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 1 21/06/2026</t>
   </si>
   <si>
-    <t>254 794.52</t>
+    <t>271 232.88</t>
   </si>
   <si>
     <t>XS2113889351</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 0.5 04/02/2027</t>
   </si>
   <si>
-    <t>8 424.66</t>
-[...8 lines deleted...]
-    <t>2 404.11</t>
+    <t>10 479.45</t>
   </si>
   <si>
     <t>XS1617831026</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 1.25 26/05/2027</t>
   </si>
   <si>
-    <t>201 369.86</t>
+    <t>213 356.16</t>
   </si>
   <si>
     <t>XS2102357014</t>
   </si>
   <si>
     <t>BMW FINANCE NV 0.375 14/01/2027</t>
   </si>
   <si>
-    <t>3 174.66</t>
+    <t>3 791.10</t>
   </si>
   <si>
     <t>XS2915279140</t>
   </si>
   <si>
     <t>BMW INTERNATIONAL INVESTMENT BV 09/10/2026</t>
   </si>
   <si>
-    <t>7 860.00</t>
+    <t>16 593.33</t>
   </si>
   <si>
     <t>DE000A1ZZ028</t>
   </si>
   <si>
     <t>BMW US CAPITAL LLC 1 20/04/2027</t>
   </si>
   <si>
-    <t>1 533.48</t>
+    <t>5 914.85</t>
   </si>
   <si>
     <t>FR0013444759</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 0.125 04/09/2026</t>
   </si>
   <si>
-    <t>37 905.82</t>
+    <t>41 131.85</t>
   </si>
   <si>
     <t>XS1748456974</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 1.125 11/06/2026</t>
   </si>
   <si>
-    <t>703 518.90</t>
+    <t>747 488.84</t>
   </si>
   <si>
     <t>XS1196503137</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 1.8 03/03/2027</t>
   </si>
   <si>
-    <t>27 123.29</t>
+    <t>66 575.34</t>
   </si>
   <si>
     <t>FR0013455540</t>
   </si>
   <si>
     <t>BPCE SA 0.5 24/02/2027</t>
   </si>
   <si>
-    <t>6 964.38</t>
+    <t>9 210.96</t>
   </si>
   <si>
     <t>FR0014009YD9</t>
   </si>
   <si>
     <t>BPCE SA 1.75 26/04/2027</t>
   </si>
   <si>
+    <t>18 928.77</t>
+  </si>
+  <si>
     <t>ES0213307061</t>
   </si>
   <si>
     <t>CAIXABANK SA 1.125 12/11/2026</t>
   </si>
   <si>
-    <t>76 746.58</t>
+    <t>85 993.15</t>
   </si>
   <si>
     <t>FR0014012SC7</t>
   </si>
   <si>
     <t>CAPGEMINI SE 25/09/2027</t>
   </si>
   <si>
-    <t>45 422.30</t>
+    <t>72 950.97</t>
   </si>
   <si>
     <t>XS2624683301</t>
   </si>
   <si>
     <t>CARLSBERG BREWERIES A/S 3.5 26/11/2026</t>
   </si>
   <si>
-    <t>199 696.77</t>
+    <t>225 972.66</t>
   </si>
   <si>
     <t>DE000CZ45VM4</t>
   </si>
   <si>
     <t>COMMERZBANK AG 0.875 22/01/2027</t>
   </si>
   <si>
-    <t>23 684.93</t>
+    <t>28 671.23</t>
   </si>
   <si>
     <t>XS2723549528</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA 3.75 29/11/2026</t>
   </si>
   <si>
-    <t>153 082.19</t>
+    <t>173 630.14</t>
   </si>
   <si>
     <t>XS1538284230</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE LONDON 1.875 20/12/2026</t>
   </si>
   <si>
-    <t>94 027.40</t>
+    <t>108 719.18</t>
   </si>
   <si>
     <t>XS1605365193</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA (LONDON BRANCH) 1.375 03/05/2027</t>
   </si>
   <si>
-    <t>135 239.73</t>
+    <t>5 273.97</t>
   </si>
   <si>
     <t>FR0013511227</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 0.875 07/05/2027</t>
   </si>
   <si>
-    <t>14 467.47</t>
-[...1 lines deleted...]
-  <si>
     <t>DE000A351ZR8</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG 3.875 28/09/2026</t>
   </si>
   <si>
-    <t>150 084.59</t>
+    <t>164 310.62</t>
   </si>
   <si>
     <t>XS2534985523</t>
   </si>
   <si>
     <t>DNB BANK ASA 21/09/2027</t>
   </si>
   <si>
-    <t>413 994.69</t>
+    <t>451 975.86</t>
   </si>
   <si>
     <t>XS2053052895</t>
   </si>
   <si>
     <t>EDP FINANCE BV 0.375 16/09/2026</t>
   </si>
   <si>
-    <t>9 851.71</t>
+    <t>10 735.27</t>
   </si>
   <si>
     <t>FR001400M9L7</t>
   </si>
   <si>
     <t>ELECTRICITE DE FRANCE SA 3.75 05/06/2027</t>
   </si>
   <si>
-    <t>669 863.01</t>
+    <t>710 958.90</t>
   </si>
   <si>
     <t>FR001400D6M2</t>
   </si>
   <si>
     <t>ELECTRICITE DE FRANCE SA 3.875 12/01/2027</t>
   </si>
   <si>
-    <t>79 145.55</t>
+    <t>94 220.89</t>
   </si>
   <si>
     <t>FR001400MF78</t>
   </si>
   <si>
     <t>ENGIE SA 3.625 06/12/2026</t>
   </si>
   <si>
-    <t>87 436.99</t>
+    <t>99 752.05</t>
   </si>
   <si>
     <t>XS1843436228</t>
   </si>
   <si>
     <t>FIDELITY NATIONAL INFORMATION SERV 1.5 21/05/2027</t>
   </si>
   <si>
-    <t>225 200.14</t>
+    <t>238 408.36</t>
   </si>
   <si>
     <t>XS1877595444</t>
   </si>
   <si>
     <t>HEINEKEN NV 1.25 17/03/2027</t>
   </si>
   <si>
-    <t>13 970.89</t>
+    <t>20 785.96</t>
   </si>
   <si>
     <t>XS2719096831</t>
   </si>
   <si>
     <t>HEINEKEN NV 3.625 15/11/2026</t>
   </si>
   <si>
-    <t>339 906.91</t>
+    <t>381 613.28</t>
   </si>
   <si>
     <t>XS2697483118</t>
   </si>
   <si>
     <t>ING BANK NV 4.125 02/10/2026</t>
   </si>
   <si>
-    <t>601 221.58</t>
+    <t>659 310.62</t>
   </si>
   <si>
     <t>XS2554746185</t>
   </si>
   <si>
     <t>ING GROEP NV 14/11/2027</t>
   </si>
   <si>
-    <t>352 656.16</t>
+    <t>395 663.01</t>
   </si>
   <si>
     <t>XS1945110606</t>
   </si>
   <si>
     <t>INTERNATIONAL BUSINESS MACHINES CO 1.25 29/01/2027</t>
   </si>
   <si>
-    <t>30 510.68</t>
+    <t>37 444.93</t>
   </si>
   <si>
     <t>XS2081018629</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 1 19/11/2026</t>
   </si>
   <si>
-    <t>82 087.56</t>
+    <t>92 413.04</t>
   </si>
   <si>
     <t>XS2625195891</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 4 19/05/2026</t>
   </si>
   <si>
-    <t>375 890.41</t>
+    <t>397 808.22</t>
   </si>
   <si>
     <t>FR0013508686</t>
   </si>
   <si>
     <t>LA POSTE SA 0.625 21/10/2026</t>
   </si>
   <si>
-    <t>48 287.67</t>
+    <t>53 424.66</t>
   </si>
   <si>
     <t>XS2013525501</t>
   </si>
   <si>
     <t>LLOYDS BANK PLC 0.125 18/06/2026</t>
   </si>
   <si>
-    <t>1 071.92</t>
+    <t>1 140.41</t>
   </si>
   <si>
     <t>XS2679903950</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 4.125 29/09/2026</t>
   </si>
   <si>
-    <t>752 806.85</t>
+    <t>824 502.74</t>
   </si>
   <si>
     <t>XS2465984107</t>
   </si>
   <si>
     <t>MIZUHO FINANCIAL GROUP INC 1.631 08/04/2027</t>
   </si>
   <si>
-    <t>9 874.03</t>
+    <t>20 267.74</t>
   </si>
   <si>
     <t>XS2355599197</t>
   </si>
   <si>
     <t>NATWEST MARKETS PLC 0.125 18/06/2026</t>
   </si>
   <si>
-    <t>60 489.39</t>
+    <t>64 354.53</t>
   </si>
   <si>
     <t>XS2449911143</t>
   </si>
   <si>
     <t>NATWEST MARKETS PLC 1.375 02/03/2027</t>
   </si>
   <si>
-    <t>93 752.25</t>
+    <t>127 235.19</t>
   </si>
   <si>
     <t>XS2443893255</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 1.125 16/02/2027</t>
   </si>
   <si>
-    <t>10 787.67</t>
+    <t>13 869.86</t>
   </si>
   <si>
     <t>XS2102924383</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 0.6 18/01/2027</t>
   </si>
   <si>
-    <t>8 633.34</t>
+    <t>10 377.45</t>
+  </si>
+  <si>
+    <t>XS3373518086</t>
+  </si>
+  <si>
+    <t>ROYAL BANK OF CANADA 13/05/2027</t>
+  </si>
+  <si>
+    <t>6 575.35</t>
   </si>
   <si>
     <t>FR0013152899</t>
   </si>
   <si>
     <t>RTE RESEAU DE TRANSPORT D ELECTRIC 1 19/10/2026</t>
   </si>
   <si>
-    <t>47 369.86</t>
+    <t>52 356.16</t>
   </si>
   <si>
     <t>XS2432530637</t>
   </si>
   <si>
     <t>SANTANDER CONSUMER FINANCE SA 0.5 14/01/2027</t>
   </si>
   <si>
-    <t>3 527.40</t>
+    <t>4 212.33</t>
   </si>
   <si>
     <t>XS2115094737</t>
   </si>
   <si>
     <t>SKANDINAVISKA ENSKILDA BANKEN AB 0.375 11/02/2027</t>
   </si>
   <si>
-    <t>4 777.40</t>
+    <t>6 051.37</t>
   </si>
   <si>
     <t>FR0013479276</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 0.75 25/01/2027</t>
   </si>
   <si>
-    <t>132 139.73</t>
+    <t>160 865.75</t>
   </si>
   <si>
     <t>FR0013430733</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 0.875 01/07/2026</t>
   </si>
   <si>
-    <t>157 500.00</t>
+    <t>168 000.00</t>
   </si>
   <si>
     <t>FR001400U1B5</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 3 12/02/2027</t>
   </si>
   <si>
-    <t>255 452.05</t>
+    <t>374 712.33</t>
   </si>
   <si>
     <t>FR0014000UC8</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 0.625 04/05/2027</t>
   </si>
   <si>
-    <t>43 523.97</t>
+    <t>1 580.48</t>
   </si>
   <si>
     <t>XS2479941499</t>
   </si>
   <si>
     <t>VISA INC 1.5 15/06/2026</t>
   </si>
   <si>
-    <t>430 495.89</t>
+    <t>457 742.47</t>
   </si>
   <si>
     <t>SWAP04352461</t>
   </si>
   <si>
     <t>2554499432#S_2026092</t>
   </si>
   <si>
-    <t>-5 712.62</t>
+    <t>-6 229.89</t>
   </si>
   <si>
     <t>SWAP04352469</t>
   </si>
   <si>
     <t>2554651112#S_2026092</t>
   </si>
   <si>
-    <t>-1 868.98</t>
-[...8 lines deleted...]
-    <t>-43 543.68</t>
+    <t>-2 037.77</t>
   </si>
   <si>
     <t>SWAP04553495</t>
   </si>
   <si>
     <t>SWAP04618201</t>
   </si>
   <si>
-    <t>-11 834.67</t>
-[...5 lines deleted...]
-    <t>-17 941.70</t>
+    <t>-12 412.84</t>
   </si>
   <si>
     <t>SWAP04652482</t>
   </si>
   <si>
-    <t>-7 037.32</t>
+    <t>-7 426.26</t>
   </si>
   <si>
     <t>SWAP04656976</t>
   </si>
   <si>
-    <t>-23 921.66</t>
+    <t>-25 226.66</t>
   </si>
   <si>
     <t>SWAP04659744</t>
   </si>
   <si>
-    <t>-11 879.34</t>
+    <t>-12 538.55</t>
   </si>
   <si>
     <t>SWAP04662905</t>
   </si>
   <si>
-    <t>-11 612.70</t>
+    <t>-12 609.85</t>
   </si>
   <si>
     <t>SWAP04662902</t>
   </si>
   <si>
-    <t>-22 204.96</t>
-[...11 lines deleted...]
-    <t>35 464.00</t>
+    <t>-23 468.83</t>
   </si>
   <si>
     <t>SWAP04695568</t>
   </si>
   <si>
-    <t>17 608.00</t>
+    <t>18 839.34</t>
   </si>
   <si>
     <t>SWAP04697169</t>
   </si>
   <si>
-    <t>29 114.17</t>
-[...1 lines deleted...]
-  <si>
     <t>SWAP04698538</t>
   </si>
   <si>
-    <t>10 823.58</t>
+    <t>11 633.81</t>
   </si>
   <si>
     <t>SWAP04699515</t>
   </si>
   <si>
-    <t>9 176.00</t>
-[...5 lines deleted...]
-    <t>8 277.57</t>
+    <t>9 839.50</t>
   </si>
   <si>
     <t>SWAP04714390</t>
   </si>
   <si>
-    <t>28 085.42</t>
+    <t>30 089.59</t>
   </si>
   <si>
     <t>SWAP04716166</t>
   </si>
   <si>
-    <t>5 145.60</t>
+    <t>5 829.55</t>
   </si>
   <si>
     <t>SWAP04723466</t>
   </si>
   <si>
-    <t>26 009.73</t>
+    <t>27 931.94</t>
   </si>
   <si>
     <t>SWAP04724764</t>
   </si>
   <si>
-    <t>5 776.87</t>
+    <t>6 204.60</t>
   </si>
   <si>
     <t>SWAP04724795</t>
   </si>
   <si>
-    <t>15 576.75</t>
+    <t>16 718.75</t>
   </si>
   <si>
     <t>SWAP04724794</t>
   </si>
   <si>
-    <t>28 143.50</t>
+    <t>30 227.50</t>
   </si>
   <si>
     <t>SWAP04726543</t>
   </si>
   <si>
-    <t>19 566.60</t>
+    <t>21 023.33</t>
   </si>
   <si>
     <t>SWAP04749606</t>
   </si>
   <si>
-    <t>13 337.53</t>
+    <t>14 377.83</t>
   </si>
   <si>
     <t>SWAP04749608</t>
   </si>
   <si>
-    <t>15 603.35</t>
+    <t>16 815.18</t>
   </si>
   <si>
     <t>SWAP04752153</t>
   </si>
   <si>
-    <t>13 860.78</t>
+    <t>14 946.67</t>
   </si>
   <si>
     <t>SWAP04753999</t>
   </si>
   <si>
-    <t>22 121.17</t>
+    <t>23 886.50</t>
   </si>
   <si>
     <t>SWAP04756891</t>
   </si>
   <si>
-    <t>5 012.20</t>
+    <t>5 407.05</t>
   </si>
   <si>
     <t>SWAP04757791</t>
   </si>
   <si>
-    <t>21 128.33</t>
+    <t>22 787.50</t>
   </si>
   <si>
     <t>SWAP04757796</t>
   </si>
   <si>
-    <t>15 968.17</t>
+    <t>17 438.68</t>
   </si>
   <si>
     <t>SWAP04761560</t>
   </si>
   <si>
-    <t>2 815.26</t>
+    <t>3 423.19</t>
   </si>
   <si>
     <t>SWAP04761572</t>
   </si>
   <si>
-    <t>9 716.57</t>
+    <t>10 552.68</t>
   </si>
   <si>
     <t>SWAP04765932</t>
   </si>
   <si>
-    <t>8 103.33</t>
+    <t>10 020.00</t>
   </si>
   <si>
     <t>SWAP04772678</t>
   </si>
   <si>
-    <t>27 453.14</t>
+    <t>29 824.71</t>
   </si>
   <si>
     <t>SWAP04773906</t>
   </si>
   <si>
-    <t>8 206.00</t>
+    <t>9 923.28</t>
   </si>
   <si>
     <t>SWAP04774965</t>
   </si>
   <si>
-    <t>4 254.25</t>
+    <t>5 143.45</t>
   </si>
   <si>
     <t>SWAP04777501</t>
   </si>
   <si>
-    <t>3 983.07</t>
+    <t>4 334.73</t>
   </si>
   <si>
     <t>SWAP04777499</t>
   </si>
   <si>
-    <t>9 218.70</t>
+    <t>10 036.44</t>
   </si>
   <si>
     <t>SWAP04777500</t>
   </si>
   <si>
-    <t>2 348.16</t>
+    <t>2 556.45</t>
   </si>
   <si>
     <t>SWAP04777498</t>
   </si>
   <si>
-    <t>3 938.00</t>
+    <t>4 763.31</t>
   </si>
   <si>
     <t>SWAP04780163</t>
   </si>
   <si>
-    <t>9 153.68</t>
+    <t>9 991.04</t>
   </si>
   <si>
     <t>SWAP04780468</t>
   </si>
   <si>
-    <t>11 630.37</t>
+    <t>12 699.04</t>
   </si>
   <si>
     <t>SWAP04781357</t>
   </si>
   <si>
-    <t>2 290.53</t>
+    <t>2 772.90</t>
   </si>
   <si>
     <t>SWAP04785476</t>
   </si>
   <si>
-    <t>5 909.99</t>
+    <t>6 602.75</t>
   </si>
   <si>
     <t>SWAP04790437</t>
   </si>
   <si>
-    <t>7 057.49</t>
+    <t>7 833.03</t>
   </si>
   <si>
     <t>SWAP04790435</t>
   </si>
   <si>
-    <t>1 601.51</t>
+    <t>1 777.93</t>
   </si>
   <si>
     <t>SWAP04790436</t>
   </si>
   <si>
-    <t>2 165.80</t>
+    <t>2 404.26</t>
   </si>
   <si>
     <t>SWAP04793799</t>
   </si>
   <si>
-    <t>1 941.48</t>
+    <t>2 401.92</t>
   </si>
   <si>
     <t>SWAP04795116</t>
   </si>
   <si>
-    <t>23 741.33</t>
+    <t>26 096.00</t>
   </si>
   <si>
     <t>SWAP04796827</t>
   </si>
   <si>
-    <t>1 768.45</t>
+    <t>2 159.45</t>
   </si>
   <si>
     <t>SWAP04804325</t>
   </si>
   <si>
-    <t>12 058.67</t>
+    <t>13 284.44</t>
   </si>
   <si>
     <t>SWAP04806547</t>
   </si>
   <si>
-    <t>16 077.75</t>
+    <t>17 753.67</t>
   </si>
   <si>
     <t>SWAP04806550</t>
   </si>
   <si>
-    <t>7 946.79</t>
+    <t>8 776.42</t>
   </si>
   <si>
     <t>SWAP04817141</t>
   </si>
   <si>
-    <t>9 366.75</t>
+    <t>10 479.83</t>
   </si>
   <si>
     <t>SWAP04826024</t>
   </si>
   <si>
-    <t>2 357.94</t>
+    <t>2 649.51</t>
   </si>
   <si>
     <t>SWAP04827722</t>
   </si>
   <si>
-    <t>6 486.95</t>
+    <t>7 289.33</t>
   </si>
   <si>
     <t>SWAP04827717</t>
   </si>
   <si>
-    <t>6 647.78</t>
+    <t>7 466.83</t>
   </si>
   <si>
     <t>SWAP04829891</t>
   </si>
   <si>
     <t>SWAP04829892</t>
   </si>
   <si>
     <t>SWAP04829893</t>
   </si>
   <si>
-    <t>3 183.03</t>
+    <t>3 624.42</t>
   </si>
   <si>
     <t>SWAP04839966</t>
   </si>
   <si>
-    <t>10 547.45</t>
+    <t>11 780.84</t>
   </si>
   <si>
     <t>SWAP04839965</t>
   </si>
   <si>
-    <t>4 340.23</t>
+    <t>4 851.00</t>
   </si>
   <si>
     <t>SWAP04865157</t>
   </si>
   <si>
-    <t>21 556.89</t>
+    <t>24 172.66</t>
   </si>
   <si>
     <t>SWAP04865158</t>
   </si>
   <si>
-    <t>3 748.01</t>
+    <t>4 394.78</t>
   </si>
   <si>
     <t>SWAP04865155</t>
   </si>
   <si>
-    <t>1 447.71</t>
+    <t>1 697.41</t>
   </si>
   <si>
     <t>SWAP04865156</t>
   </si>
   <si>
-    <t>1 772.34</t>
+    <t>2 020.24</t>
   </si>
   <si>
     <t>SWAP04866299</t>
   </si>
   <si>
     <t>SWAP04866301</t>
   </si>
   <si>
-    <t>4 748.47</t>
+    <t>5 334.30</t>
   </si>
   <si>
     <t>SWAP04866300</t>
   </si>
   <si>
-    <t>3 256.80</t>
+    <t>3 675.97</t>
   </si>
   <si>
     <t>SWAP04868259</t>
   </si>
   <si>
-    <t>1 425.35</t>
+    <t>1 774.80</t>
   </si>
   <si>
     <t>SWAP04868402</t>
   </si>
   <si>
-    <t>1 743.63</t>
+    <t>2 025.21</t>
   </si>
   <si>
     <t>SWAP04868930</t>
   </si>
   <si>
-    <t>4 323.96</t>
+    <t>4 899.38</t>
   </si>
   <si>
     <t>SWAP04868929</t>
   </si>
   <si>
-    <t>1 312.80</t>
+    <t>1 485.58</t>
   </si>
   <si>
     <t>SWAP04868932</t>
   </si>
   <si>
-    <t>1 406.76</t>
+    <t>1 590.82</t>
   </si>
   <si>
     <t>SWAP04868931</t>
   </si>
   <si>
     <t>SWAP04879836</t>
   </si>
   <si>
-    <t>8 554.00</t>
+    <t>9 729.00</t>
   </si>
   <si>
     <t>SWAP04879834</t>
   </si>
   <si>
-    <t>6 778.34</t>
+    <t>7 715.83</t>
   </si>
   <si>
     <t>SWAP04880873</t>
   </si>
   <si>
     <t>SWAP04882207</t>
   </si>
   <si>
-    <t>3 032.17</t>
+    <t>3 491.79</t>
   </si>
   <si>
     <t>SWAP04884426</t>
   </si>
   <si>
-    <t>3 423.33</t>
-[...1 lines deleted...]
-  <si>
     <t>SWAP04886877</t>
   </si>
   <si>
+    <t>1 206.86</t>
+  </si>
+  <si>
     <t>SWAP04892822</t>
   </si>
   <si>
     <t>SWAP04892823</t>
   </si>
   <si>
-    <t>2 027.92</t>
+    <t>2 369.79</t>
   </si>
   <si>
     <t>SWAP04894162</t>
   </si>
   <si>
-    <t>1 749.61</t>
+    <t>2 025.16</t>
   </si>
   <si>
     <t>SWAP04894159</t>
   </si>
   <si>
-    <t>1 706.83</t>
+    <t>1 976.83</t>
   </si>
   <si>
     <t>SWAP04894160</t>
   </si>
   <si>
     <t>SWAP04894163</t>
   </si>
   <si>
     <t>SWAP04895173</t>
   </si>
   <si>
     <t>SWAP04896024</t>
   </si>
   <si>
-    <t>1 858.22</t>
+    <t>2 160.67</t>
   </si>
   <si>
     <t>SWAP04900107</t>
   </si>
   <si>
-    <t>1 225.00</t>
+    <t>1 444.45</t>
   </si>
   <si>
     <t>SWAP04900882</t>
   </si>
   <si>
-    <t>2 047.38</t>
+    <t>2 433.50</t>
   </si>
   <si>
     <t>SWAP04901579</t>
   </si>
   <si>
     <t>SWAP04902898</t>
   </si>
   <si>
     <t>SWAP04902900</t>
   </si>
   <si>
     <t>SWAP04923570</t>
   </si>
   <si>
     <t>SWAP04922680</t>
   </si>
   <si>
     <t>C00000002Y1T20260106</t>
   </si>
   <si>
     <t>SWAP04922721</t>
   </si>
   <si>
     <t>C00000002Y1T20260107</t>
   </si>
   <si>
+    <t>SWAP04923563</t>
+  </si>
+  <si>
+    <t>C00000002Y1T20260108</t>
+  </si>
+  <si>
     <t>SWAP04923564</t>
   </si>
   <si>
-    <t>C00000002Y1T20260108</t>
-[...4 lines deleted...]
-  <si>
     <t>SWAP04923743</t>
   </si>
   <si>
     <t>C00000002Y1T20260109</t>
   </si>
   <si>
     <t>SWAP04925388</t>
   </si>
   <si>
     <t>C00000002Y1T20260112</t>
   </si>
   <si>
     <t>SWAP04932215</t>
   </si>
   <si>
     <t>C00000002Y1T20260113</t>
   </si>
   <si>
+    <t>SWAP04943180</t>
+  </si>
+  <si>
+    <t>C00000002Y1T20260115</t>
+  </si>
+  <si>
+    <t>SWAP04943178</t>
+  </si>
+  <si>
     <t>SWAP04943173</t>
   </si>
   <si>
-    <t>C00000002Y1T20260115</t>
-[...7 lines deleted...]
-  <si>
     <t>SWAP04947353</t>
   </si>
   <si>
     <t>C00000002Y1T20260121</t>
   </si>
   <si>
-    <t>1 822.94</t>
+    <t>2 294.12</t>
   </si>
   <si>
     <t>SWAP04947593</t>
   </si>
   <si>
     <t>C00000002Y1T20260122</t>
   </si>
   <si>
     <t>SWAP04947595</t>
   </si>
   <si>
     <t>SWAP04981022</t>
   </si>
   <si>
     <t>C00000002Y1T20260128</t>
   </si>
   <si>
-    <t>1 135.24</t>
+    <t>1 459.63</t>
   </si>
   <si>
     <t>SWAP04987066</t>
   </si>
   <si>
     <t>C00000002Y1T20260206</t>
   </si>
   <si>
     <t>SWAP05011026</t>
   </si>
   <si>
     <t>C00000002Y1T20260313</t>
   </si>
   <si>
-    <t>-4 811.10</t>
+    <t>-7 317.62</t>
   </si>
   <si>
     <t>SWAP05011147</t>
   </si>
   <si>
     <t>C00000002Y1T20260316</t>
   </si>
   <si>
+    <t>-1 431.32</t>
+  </si>
+  <si>
     <t>SWAP05011291</t>
   </si>
   <si>
     <t>C00000002Y1T20260318</t>
   </si>
   <si>
-    <t>-3 642.80</t>
+    <t>-5 711.68</t>
   </si>
   <si>
     <t>SWAP05011292</t>
   </si>
   <si>
-    <t>-3 794.42</t>
+    <t>-5 943.56</t>
   </si>
   <si>
     <t>SWAP05011325</t>
   </si>
   <si>
     <t>C00000002Y1T20260319</t>
   </si>
   <si>
+    <t>-1 268.81</t>
+  </si>
+  <si>
     <t>SWAP05011555</t>
   </si>
   <si>
     <t>C00000002Y1T20260324</t>
   </si>
   <si>
-    <t>-5 191.55</t>
+    <t>-8 757.67</t>
   </si>
   <si>
     <t>SWAP05011962</t>
   </si>
   <si>
     <t>C00000002Y1T20260325</t>
   </si>
   <si>
     <t>SWAP05017521</t>
   </si>
   <si>
     <t>C00000002Y1T20260401</t>
   </si>
   <si>
-    <t>-2 262.61</t>
+    <t>-4 919.65</t>
   </si>
   <si>
     <t>SWAP05019466</t>
   </si>
   <si>
     <t>C00000002Y1T20260409</t>
   </si>
   <si>
+    <t>-1 627.94</t>
+  </si>
+  <si>
     <t>SWAP05019467</t>
   </si>
   <si>
-    <t>-4 191.92</t>
+    <t>-11 806.72</t>
   </si>
   <si>
     <t>SWAP04892828</t>
   </si>
   <si>
     <t>C000000051DS20251118</t>
   </si>
   <si>
-    <t>7 440.87</t>
+    <t>8 630.75</t>
   </si>
   <si>
     <t>SWAP04932217</t>
   </si>
   <si>
     <t>C000000051DS20260113</t>
   </si>
   <si>
     <t>SWAP04947610</t>
   </si>
   <si>
     <t>C000000051DS20260123</t>
   </si>
   <si>
     <t>SWAP04986430</t>
   </si>
   <si>
     <t>C000000051DS20260202</t>
   </si>
   <si>
     <t>SWAP04988914</t>
   </si>
   <si>
     <t>C000000051DS20260219</t>
   </si>
   <si>
     <t>SWAP05009021</t>
   </si>
   <si>
     <t>C000000051DS20260304</t>
   </si>
   <si>
+    <t>SWAP05011027</t>
+  </si>
+  <si>
+    <t>C000000051DS20260313</t>
+  </si>
+  <si>
+    <t>-10 899.11</t>
+  </si>
+  <si>
     <t>SWAP05011028</t>
   </si>
   <si>
-    <t>C000000051DS20260313</t>
-[...8 lines deleted...]
-    <t>-7 161.79</t>
+    <t>-9 089.84</t>
   </si>
   <si>
     <t>SWAP05011146</t>
   </si>
   <si>
     <t>C000000051DS20260316</t>
   </si>
   <si>
-    <t>-1 843.28</t>
+    <t>-2 831.98</t>
   </si>
   <si>
     <t>SWAP05011170</t>
   </si>
   <si>
     <t>C000000051DS20260317</t>
   </si>
   <si>
-    <t>-1 276.80</t>
+    <t>-1 948.37</t>
   </si>
   <si>
     <t>SWAP05011961</t>
   </si>
   <si>
     <t>C000000051DS20260325</t>
   </si>
   <si>
-    <t>-8 105.78</t>
+    <t>-13 873.82</t>
   </si>
   <si>
     <t>SWAP05016427</t>
   </si>
   <si>
     <t>C000000051DS20260331</t>
   </si>
   <si>
-    <t>-1 861.42</t>
+    <t>-3 546.13</t>
   </si>
   <si>
     <t>SWAP05019802</t>
   </si>
   <si>
     <t>C000000051DS20260416</t>
   </si>
   <si>
+    <t>-4 902.87</t>
+  </si>
+  <si>
     <t>SWAP05023434</t>
   </si>
   <si>
     <t>C000000051DS20260421</t>
   </si>
   <si>
+    <t>-2 096.30</t>
+  </si>
+  <si>
+    <t>SWAP05029914</t>
+  </si>
+  <si>
+    <t>C000000051DS20260504</t>
+  </si>
+  <si>
+    <t>-1 934.59</t>
+  </si>
+  <si>
     <t>SWAP04923742</t>
   </si>
   <si>
     <t>C00000009R8J20260109</t>
   </si>
   <si>
     <t>SWAP04932219</t>
   </si>
   <si>
     <t>C00000009R8J20260113</t>
   </si>
   <si>
     <t>SWAP04932218</t>
   </si>
   <si>
     <t>SWAP04944146</t>
   </si>
   <si>
     <t>C00000009R8J20260116</t>
   </si>
   <si>
     <t>SWAP04947351</t>
   </si>
   <si>
     <t>C00000009R8J20260121</t>
@@ -2740,360 +2665,426 @@
   <si>
     <t>SWAP04987057</t>
   </si>
   <si>
     <t>C00000009R8J20260205</t>
   </si>
   <si>
     <t>SWAP04987065</t>
   </si>
   <si>
     <t>C00000009R8J20260206</t>
   </si>
   <si>
     <t>SWAP04987258</t>
   </si>
   <si>
     <t>C00000009R8J20260210</t>
   </si>
   <si>
     <t>SWAP04988845</t>
   </si>
   <si>
     <t>C00000009R8J20260217</t>
   </si>
   <si>
-    <t>1 006.61</t>
+    <t>1 349.25</t>
   </si>
   <si>
     <t>SWAP04990588</t>
   </si>
   <si>
     <t>C00000009R8J20260225</t>
   </si>
   <si>
     <t>SWAP04996161</t>
   </si>
   <si>
     <t>C00000009R8J20260226</t>
   </si>
   <si>
     <t>SWAP05013728</t>
   </si>
   <si>
     <t>C00000009R8J20260326</t>
   </si>
   <si>
-    <t>-2 155.27</t>
-[...1 lines deleted...]
-  <si>
     <t>SWAP05016430</t>
   </si>
   <si>
     <t>C00000009R8J20260331</t>
   </si>
   <si>
-    <t>-1 716.34</t>
+    <t>-3 272.27</t>
   </si>
   <si>
     <t>SWAP05019260</t>
   </si>
   <si>
     <t>C00000009R8J20260408</t>
   </si>
   <si>
+    <t>-1 421.05</t>
+  </si>
+  <si>
+    <t>SWAP04922679</t>
+  </si>
+  <si>
+    <t>C0000000BHC120260106</t>
+  </si>
+  <si>
     <t>SWAP04922681</t>
   </si>
   <si>
-    <t>C0000000BHC120260106</t>
-[...2 lines deleted...]
-    <t>SWAP04922679</t>
+    <t>SWAP04922724</t>
+  </si>
+  <si>
+    <t>C0000000BHC120260107</t>
   </si>
   <si>
     <t>SWAP04922720</t>
   </si>
   <si>
-    <t>C0000000BHC120260107</t>
-[...4 lines deleted...]
-  <si>
     <t>SWAP04923566</t>
   </si>
   <si>
     <t>C0000000BHC120260108</t>
   </si>
   <si>
     <t>SWAP04923744</t>
   </si>
   <si>
     <t>C0000000BHC120260109</t>
   </si>
   <si>
     <t>SWAP04925386</t>
   </si>
   <si>
     <t>C0000000BHC120260112</t>
   </si>
   <si>
     <t>SWAP04932216</t>
   </si>
   <si>
     <t>C0000000BHC120260113</t>
   </si>
   <si>
     <t>SWAP04938388</t>
   </si>
   <si>
     <t>C0000000BHC120260114</t>
   </si>
   <si>
     <t>SWAP04943176</t>
   </si>
   <si>
     <t>C0000000BHC120260115</t>
   </si>
   <si>
+    <t>1 083.33</t>
+  </si>
+  <si>
     <t>SWAP04987058</t>
   </si>
   <si>
     <t>C0000000BHC120260205</t>
   </si>
   <si>
     <t>SWAP04987451</t>
   </si>
   <si>
     <t>C0000000BHC120260211</t>
   </si>
   <si>
     <t>SWAP04996166</t>
   </si>
   <si>
     <t>C0000000BHC120260226</t>
   </si>
   <si>
     <t>SWAP04996167</t>
   </si>
   <si>
     <t>SWAP04996571</t>
   </si>
   <si>
     <t>C0000000BHC120260227</t>
   </si>
   <si>
     <t>SWAP04996574</t>
   </si>
   <si>
     <t>SWAP04996569</t>
   </si>
   <si>
     <t>SWAP05009424</t>
   </si>
   <si>
     <t>C0000000BHC120260309</t>
   </si>
   <si>
-    <t>-3 546.98</t>
+    <t>-5 140.48</t>
   </si>
   <si>
     <t>SWAP05009699</t>
   </si>
   <si>
     <t>C0000000BHC120260310</t>
   </si>
   <si>
-    <t>-1 667.36</t>
+    <t>-2 428.04</t>
   </si>
   <si>
     <t>SWAP05010421</t>
   </si>
   <si>
     <t>C0000000BHC120260311</t>
   </si>
   <si>
-    <t>-6 774.80</t>
+    <t>-9 964.68</t>
   </si>
   <si>
     <t>SWAP05011025</t>
   </si>
   <si>
     <t>C0000000BHC120260313</t>
   </si>
   <si>
-    <t>-6 224.99</t>
+    <t>-9 469.25</t>
   </si>
   <si>
     <t>SWAP05019803</t>
   </si>
   <si>
     <t>C0000000BHC120260416</t>
   </si>
   <si>
+    <t>-1 596.67</t>
+  </si>
+  <si>
     <t>SWAP04922722</t>
   </si>
   <si>
     <t>C0000000KKM920260107</t>
   </si>
   <si>
-    <t>1 810.42</t>
+    <t>2 285.61</t>
   </si>
   <si>
     <t>SWAP04923560</t>
   </si>
   <si>
     <t>C0000000KKM920260108</t>
   </si>
   <si>
     <t>SWAP04925387</t>
   </si>
   <si>
     <t>C0000000KKM920260112</t>
   </si>
   <si>
     <t>SWAP04959566</t>
   </si>
   <si>
     <t>C0000000KKM920260126</t>
   </si>
   <si>
     <t>SWAP05011168</t>
   </si>
   <si>
     <t>C0000000KKM920260317</t>
   </si>
   <si>
-    <t>-1 491.20</t>
+    <t>-2 294.47</t>
   </si>
   <si>
     <t>SWAP05027257</t>
   </si>
   <si>
     <t>C0000000KKM920260423</t>
   </si>
   <si>
+    <t>-4 189.61</t>
+  </si>
+  <si>
+    <t>SWAP05029913</t>
+  </si>
+  <si>
+    <t>C0000000KKM920260504</t>
+  </si>
+  <si>
+    <t>-1 039.18</t>
+  </si>
+  <si>
     <t>SWAP05019987</t>
   </si>
   <si>
     <t>C0000000KXHY20260417</t>
   </si>
   <si>
+    <t>-1 958.10</t>
+  </si>
+  <si>
+    <t>SWAP05029795</t>
+  </si>
+  <si>
+    <t>C0000000KXHY20260428</t>
+  </si>
+  <si>
     <t>SWAP05002490</t>
   </si>
   <si>
     <t>C0000000NXVE20260302</t>
   </si>
   <si>
     <t>SWAP05011169</t>
   </si>
   <si>
     <t>C0000000NXVE20260317</t>
   </si>
   <si>
-    <t>-1 036.84</t>
+    <t>-1 595.24</t>
   </si>
   <si>
     <t>SWAP05019604</t>
   </si>
   <si>
     <t>C0000000NXVE20260414</t>
   </si>
   <si>
-    <t>-1 265.01</t>
+    <t>-4 424.99</t>
   </si>
   <si>
     <t>SWAP05019601</t>
   </si>
   <si>
-    <t>-1 603.34</t>
+    <t>-5 609.16</t>
   </si>
   <si>
     <t>SWAP05019682</t>
   </si>
   <si>
     <t>C0000000NXVE20260415</t>
   </si>
   <si>
-    <t>-1 746.41</t>
+    <t>-2 255.21</t>
   </si>
   <si>
     <t>SWAP05019677</t>
   </si>
   <si>
-    <t>-2 032.31</t>
+    <t>-7 835.13</t>
   </si>
   <si>
     <t>SWAP05019678</t>
   </si>
   <si>
-    <t>-2 476.70</t>
+    <t>-9 548.40</t>
   </si>
   <si>
     <t>SWAP05019805</t>
   </si>
   <si>
     <t>C0000000NXVE20260416</t>
   </si>
   <si>
+    <t>-2 510.95</t>
+  </si>
+  <si>
     <t>SWAP05019982</t>
   </si>
   <si>
     <t>C0000000NXVE20260417</t>
   </si>
   <si>
+    <t>-4 787.85</t>
+  </si>
+  <si>
     <t>SWAP05019984</t>
   </si>
   <si>
+    <t>-5 343.68</t>
+  </si>
+  <si>
     <t>SWAP05019989</t>
   </si>
   <si>
+    <t>-4 097.85</t>
+  </si>
+  <si>
     <t>SWAP05019990</t>
   </si>
   <si>
+    <t>-5 311.74</t>
+  </si>
+  <si>
+    <t>SWAP05029798</t>
+  </si>
+  <si>
+    <t>C0000000NXVE20260428</t>
+  </si>
+  <si>
+    <t>-1 120.05</t>
+  </si>
+  <si>
+    <t>SWAP05029797</t>
+  </si>
+  <si>
+    <t>-1 445.40</t>
+  </si>
+  <si>
+    <t>SWAP05029834</t>
+  </si>
+  <si>
+    <t>C0000000NXVE20260429</t>
+  </si>
+  <si>
+    <t>-1 667.40</t>
+  </si>
+  <si>
+    <t>SWAP04923565</t>
+  </si>
+  <si>
+    <t>C0000000OM5220260108</t>
+  </si>
+  <si>
     <t>SWAP04923567</t>
   </si>
   <si>
-    <t>C0000000OM5220260108</t>
-[...4 lines deleted...]
-  <si>
     <t>SWAP04987257</t>
   </si>
   <si>
     <t>C0000000OM5220260210</t>
   </si>
   <si>
     <t>SWAP05019603</t>
   </si>
   <si>
     <t>C0000000OM5220260414</t>
   </si>
   <si>
-    <t>-2 280.00</t>
+    <t>-7 974.99</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -3457,154 +3448,154 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>52509.2656</v>
+        <v>47653.8792</v>
       </c>
       <c r="D2">
-        <v>110747.29</v>
+        <v>110881.79</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>5815259003.89</v>
+        <v>5283947300.43</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>5815259003.89</v>
+        <v>5283947300.43</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>1.0</v>
       </c>
       <c r="D3">
-        <v>1010.37</v>
+        <v>1011.61</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>1010.37</v>
+        <v>1011.61</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>1010.37</v>
+        <v>1011.61</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>260443.0</v>
+        <v>257892.0</v>
       </c>
       <c r="D4">
-        <v>1006.38</v>
+        <v>1007.63</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>262104827.41</v>
+        <v>259860822.39</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>262104827.41</v>
+        <v>259860822.39</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P435"/>
+  <dimension ref="A1:P426"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O435" sqref="O435"/>
+      <selection activeCell="O426" sqref="O426"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>13</v>
       </c>
       <c r="B1" t="s">
         <v>14</v>
       </c>
       <c r="C1" t="s">
         <v>15</v>
       </c>
       <c r="D1" t="s">
         <v>16</v>
       </c>
       <c r="E1" t="s">
         <v>17</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>18</v>
@@ -3623,21739 +3614,21289 @@
       </c>
       <c r="L1" t="s">
         <v>23</v>
       </c>
       <c r="M1" t="s">
         <v>24</v>
       </c>
       <c r="N1" t="s">
         <v>25</v>
       </c>
       <c r="O1" t="s">
         <v>26</v>
       </c>
       <c r="P1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>28</v>
       </c>
       <c r="B2" t="s">
         <v>29</v>
       </c>
       <c r="C2" s="1">
-        <v>25891.0</v>
+        <v>17592.0</v>
       </c>
       <c r="D2" s="1">
-        <v>11618.087</v>
+        <v>11630.276</v>
       </c>
       <c r="E2" s="1">
-        <v>11597.625608899</v>
+        <v>11614.676349477</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>300274124.64</v>
+        <v>204325386.34</v>
       </c>
       <c r="I2" s="1">
-        <v>529765.88</v>
+        <v>274429.05</v>
       </c>
       <c r="J2" s="1">
-        <v>0.17642741632671</v>
+        <v>0.13430981578733</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>300803890.52</v>
+        <v>204599815.39</v>
       </c>
       <c r="N2" s="1">
-        <v>300803890.52</v>
+        <v>204599815.39</v>
       </c>
       <c r="O2" s="1">
-        <v>4.95</v>
+        <v>3.69</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3" t="s">
         <v>31</v>
       </c>
       <c r="C3" s="1">
-        <v>1147.0</v>
+        <v>709.0</v>
       </c>
       <c r="D3" s="1">
-        <v>262115.15</v>
+        <v>262387.73</v>
       </c>
       <c r="E3" s="1">
-        <v>261519.25179599</v>
+        <v>261864.86110014</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>299962581.81</v>
+        <v>185662186.52</v>
       </c>
       <c r="I3" s="1">
-        <v>683495.24</v>
+        <v>370714.05</v>
       </c>
       <c r="J3" s="1">
-        <v>0.22786016705008</v>
+        <v>0.19967127229759</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>300646077.05</v>
+        <v>186032900.57</v>
       </c>
       <c r="N3" s="1">
-        <v>300646077.05</v>
+        <v>186032900.57</v>
       </c>
       <c r="O3" s="1">
-        <v>4.95</v>
+        <v>3.36</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>32</v>
       </c>
       <c r="B4" t="s">
         <v>33</v>
       </c>
       <c r="C4" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>99.4978</v>
+        <v>99.6254</v>
       </c>
       <c r="E4" s="1">
         <v>99.26379355</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>19852758.71</v>
       </c>
       <c r="I4" s="1">
-        <v>46801.29</v>
+        <v>72321.29</v>
       </c>
       <c r="J4" s="1">
-        <v>0.23574199779311</v>
+        <v>0.36428836443557</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>19899560.0</v>
+        <v>19925080.0</v>
       </c>
       <c r="N4" s="1">
-        <v>19899560.0</v>
+        <v>19925080.0</v>
       </c>
       <c r="O4" s="1">
-        <v>0.33</v>
+        <v>0.36</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>34</v>
       </c>
       <c r="B5" t="s">
         <v>35</v>
       </c>
       <c r="C5" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>97.5657</v>
+        <v>97.661</v>
       </c>
       <c r="E5" s="1">
         <v>97.26849795</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>19453699.59</v>
       </c>
       <c r="I5" s="1">
-        <v>59440.41</v>
+        <v>78500.41</v>
       </c>
       <c r="J5" s="1">
-        <v>0.30554810268868</v>
+        <v>0.40352432521551</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>19513140.0</v>
+        <v>19532200.0</v>
       </c>
       <c r="N5" s="1">
-        <v>19513140.0</v>
+        <v>19532200.0</v>
       </c>
       <c r="O5" s="1">
-        <v>0.32</v>
+        <v>0.35</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>36</v>
       </c>
       <c r="B6" t="s">
         <v>37</v>
       </c>
       <c r="C6" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>97.4007</v>
+        <v>97.5537</v>
       </c>
       <c r="E6" s="1">
         <v>97.132225</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>9713222.5</v>
       </c>
       <c r="I6" s="1">
-        <v>26847.5</v>
+        <v>42147.5</v>
       </c>
       <c r="J6" s="1">
-        <v>0.27640157527535</v>
+        <v>0.43391881530563</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>9740070.0</v>
+        <v>9755370.0</v>
       </c>
       <c r="N6" s="1">
-        <v>9740070.0</v>
+        <v>9755370.0</v>
       </c>
       <c r="O6" s="1">
-        <v>0.16</v>
+        <v>0.18</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>38</v>
       </c>
       <c r="B7" t="s">
         <v>39</v>
       </c>
       <c r="C7" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>99.0956</v>
+        <v>99.2338</v>
       </c>
       <c r="E7" s="1">
         <v>98.02335895</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>19604671.79</v>
       </c>
       <c r="I7" s="1">
-        <v>214448.21</v>
+        <v>242088.21</v>
       </c>
       <c r="J7" s="1">
-        <v>1.0938627909567</v>
+        <v>1.2348495939804</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>19819120.0</v>
+        <v>19846760.0</v>
       </c>
       <c r="N7" s="1">
-        <v>19819120.0</v>
+        <v>19846760.0</v>
       </c>
       <c r="O7" s="1">
-        <v>0.33</v>
+        <v>0.36</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>40</v>
       </c>
       <c r="B8" t="s">
         <v>41</v>
       </c>
       <c r="C8" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>98.8486</v>
+        <v>98.9874</v>
       </c>
       <c r="E8" s="1">
         <v>97.81326225</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>19562652.45</v>
       </c>
       <c r="I8" s="1">
-        <v>207067.55</v>
+        <v>234827.55</v>
       </c>
       <c r="J8" s="1">
-        <v>1.0584840196351</v>
+        <v>1.2003870671433</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>19769720.0</v>
+        <v>19797480.0</v>
       </c>
       <c r="N8" s="1">
-        <v>19769720.0</v>
+        <v>19797480.0</v>
       </c>
       <c r="O8" s="1">
-        <v>0.33</v>
+        <v>0.36</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>42</v>
       </c>
       <c r="B9" t="s">
         <v>43</v>
       </c>
       <c r="C9" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>99.9499</v>
+        <v>99.4852</v>
       </c>
       <c r="E9" s="1">
-        <v>99.4822914</v>
+        <v>99.4181827</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>29844687.42</v>
+        <v>29825454.81</v>
       </c>
       <c r="I9" s="1">
-        <v>140282.58</v>
+        <v>20105.19</v>
       </c>
       <c r="J9" s="1">
-        <v>0.47004204810666</v>
+        <v>0.067409500133621</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>29984970.0</v>
+        <v>29845560.0</v>
       </c>
       <c r="N9" s="1">
-        <v>29984970.0</v>
+        <v>29845560.0</v>
       </c>
       <c r="O9" s="1">
-        <v>0.49</v>
+        <v>0.54</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>44</v>
       </c>
       <c r="B10" t="s">
         <v>45</v>
       </c>
       <c r="C10" s="1">
         <v>14000000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>99.5065</v>
+        <v>99.6271</v>
       </c>
       <c r="E10" s="1">
         <v>99.26215136</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>13896701.19</v>
       </c>
       <c r="I10" s="1">
-        <v>34208.81</v>
+        <v>51092.81</v>
       </c>
       <c r="J10" s="1">
-        <v>0.24616496773073</v>
+        <v>0.36766142771182</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>13930910.0</v>
+        <v>13947794.0</v>
       </c>
       <c r="N10" s="1">
-        <v>13930910.0</v>
+        <v>13947794.0</v>
       </c>
       <c r="O10" s="1">
-        <v>0.23</v>
+        <v>0.25</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>46</v>
       </c>
       <c r="B11" t="s">
         <v>47</v>
       </c>
       <c r="C11" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>99.9782</v>
+        <v>99.9937</v>
       </c>
       <c r="E11" s="1">
         <v>100.0</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>20000000.0</v>
       </c>
       <c r="I11" s="1">
-        <v>-4360.0</v>
+        <v>-1260.0</v>
       </c>
       <c r="J11" s="1">
-        <v>-0.0218</v>
+        <v>-0.0063</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11" t="s">
         <v>48</v>
       </c>
       <c r="M11" s="1">
-        <v>19995640.0</v>
+        <v>19998740.0</v>
       </c>
       <c r="N11" s="1">
-        <v>20009467.61</v>
+        <v>20037703.56</v>
       </c>
       <c r="O11" s="1">
-        <v>0.33</v>
+        <v>0.36</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>49</v>
       </c>
       <c r="B12" t="s">
         <v>50</v>
       </c>
       <c r="C12" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>97.7588</v>
+        <v>97.8386</v>
       </c>
       <c r="E12" s="1">
         <v>97.77077208</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>24442693.02</v>
       </c>
       <c r="I12" s="1">
-        <v>-2993.02</v>
+        <v>16956.98</v>
       </c>
       <c r="J12" s="1">
-        <v>-0.012245050075092</v>
+        <v>0.069374434257817</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>24439700.0</v>
+        <v>24459650.0</v>
       </c>
       <c r="N12" s="1">
-        <v>24439700.0</v>
+        <v>24459650.0</v>
       </c>
       <c r="O12" s="1">
-        <v>0.4</v>
+        <v>0.44</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>51</v>
       </c>
       <c r="B13" t="s">
         <v>52</v>
       </c>
       <c r="C13" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>97.4229</v>
+        <v>97.4929</v>
       </c>
       <c r="E13" s="1">
         <v>97.2946677</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>29188400.31</v>
       </c>
       <c r="I13" s="1">
-        <v>38469.69</v>
+        <v>59469.69</v>
       </c>
       <c r="J13" s="1">
-        <v>0.13179787035749</v>
+        <v>0.20374425925502</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>29226870.0</v>
+        <v>29247870.0</v>
       </c>
       <c r="N13" s="1">
-        <v>29226870.0</v>
+        <v>29247870.0</v>
       </c>
       <c r="O13" s="1">
-        <v>0.48</v>
+        <v>0.53</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>53</v>
       </c>
       <c r="B14" t="s">
         <v>54</v>
       </c>
       <c r="C14" s="1">
         <v>45000000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>98.6049</v>
+        <v>98.7062</v>
       </c>
       <c r="E14" s="1">
         <v>97.78527224</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>44003372.51</v>
       </c>
       <c r="I14" s="1">
-        <v>368832.49</v>
+        <v>414417.49</v>
       </c>
       <c r="J14" s="1">
-        <v>0.83819141343355</v>
+        <v>0.94178574586714</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>44372205.0</v>
+        <v>44417790.0</v>
       </c>
       <c r="N14" s="1">
-        <v>44372205.0</v>
+        <v>44417790.0</v>
       </c>
       <c r="O14" s="1">
-        <v>0.73</v>
+        <v>0.8</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>55</v>
       </c>
       <c r="B15" t="s">
         <v>56</v>
       </c>
       <c r="C15" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>99.2808</v>
+        <v>99.3978</v>
       </c>
       <c r="E15" s="1">
         <v>98.36271167</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>14754406.75</v>
       </c>
       <c r="I15" s="1">
-        <v>137713.25</v>
+        <v>155263.25</v>
       </c>
       <c r="J15" s="1">
-        <v>0.93337029630148</v>
+        <v>1.0523178100672</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>14892120.0</v>
+        <v>14909670.0</v>
       </c>
       <c r="N15" s="1">
-        <v>14892120.0</v>
+        <v>14909670.0</v>
       </c>
       <c r="O15" s="1">
-        <v>0.25</v>
+        <v>0.27</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>57</v>
       </c>
       <c r="B16" t="s">
         <v>58</v>
       </c>
       <c r="C16" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>98.9609</v>
+        <v>99.0782</v>
       </c>
       <c r="E16" s="1">
         <v>98.7203376</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>9872033.76</v>
       </c>
       <c r="I16" s="1">
-        <v>24056.24</v>
+        <v>35786.24</v>
       </c>
       <c r="J16" s="1">
-        <v>0.24368069016814</v>
+        <v>0.36250119144649</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>9896090.0</v>
+        <v>9907820.0</v>
       </c>
       <c r="N16" s="1">
-        <v>9896090.0</v>
+        <v>9907820.0</v>
       </c>
       <c r="O16" s="1">
-        <v>0.16</v>
+        <v>0.18</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>59</v>
       </c>
       <c r="B17" t="s">
         <v>60</v>
       </c>
       <c r="C17" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>97.5824</v>
+        <v>97.6798</v>
       </c>
       <c r="E17" s="1">
         <v>97.51078</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>24377695.0</v>
       </c>
       <c r="I17" s="1">
-        <v>17905.0</v>
+        <v>42255.0</v>
       </c>
       <c r="J17" s="1">
-        <v>0.073448289512195</v>
+        <v>0.17333468156034</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>24395600.0</v>
+        <v>24419950.0</v>
       </c>
       <c r="N17" s="1">
-        <v>24395600.0</v>
+        <v>24419950.0</v>
       </c>
       <c r="O17" s="1">
-        <v>0.4</v>
+        <v>0.44</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>61</v>
       </c>
       <c r="B18" t="s">
         <v>62</v>
       </c>
       <c r="C18" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>99.9928</v>
+        <v>99.9976</v>
       </c>
       <c r="E18" s="1">
         <v>100.0</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>15000000.0</v>
       </c>
       <c r="I18" s="1">
-        <v>-1080.0</v>
+        <v>-360.0</v>
       </c>
       <c r="J18" s="1">
-        <v>-0.0072</v>
+        <v>-0.0024</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18" t="s">
         <v>63</v>
       </c>
       <c r="M18" s="1">
-        <v>14998920.0</v>
+        <v>14999640.0</v>
       </c>
       <c r="N18" s="1">
-        <v>15023110.83</v>
+        <v>15042444.92</v>
       </c>
       <c r="O18" s="1">
-        <v>0.25</v>
+        <v>0.27</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>64</v>
       </c>
       <c r="B19" t="s">
         <v>65</v>
       </c>
       <c r="C19" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>99.9836</v>
+        <v>99.9855</v>
       </c>
       <c r="E19" s="1">
         <v>100.0</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I19" s="1">
-        <v>-1640.0</v>
+        <v>-4350.0</v>
       </c>
       <c r="J19" s="1">
-        <v>-0.0164</v>
+        <v>-0.0145</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19" t="s">
         <v>66</v>
       </c>
       <c r="M19" s="1">
-        <v>9998360.0</v>
+        <v>29995650.0</v>
       </c>
       <c r="N19" s="1">
-        <v>10001503.19</v>
+        <v>30022373.67</v>
       </c>
       <c r="O19" s="1">
-        <v>0.16</v>
+        <v>0.54</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>67</v>
       </c>
       <c r="B20" t="s">
         <v>68</v>
       </c>
       <c r="C20" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>99.548</v>
+        <v>99.9904</v>
       </c>
       <c r="E20" s="1">
-        <v>99.43946527</v>
+        <v>100.0</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>14915919.79</v>
+        <v>10000000.0</v>
       </c>
       <c r="I20" s="1">
-        <v>16280.21</v>
+        <v>-960.0</v>
       </c>
       <c r="J20" s="1">
-        <v>0.10914653758674</v>
+        <v>-0.0096</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
-      <c r="L20">
-        <v>0.0</v>
+      <c r="L20" t="s">
+        <v>69</v>
       </c>
       <c r="M20" s="1">
-        <v>14932200.0</v>
+        <v>9999040.0</v>
       </c>
       <c r="N20" s="1">
-        <v>14932200.0</v>
+        <v>10014747.64</v>
       </c>
       <c r="O20" s="1">
-        <v>0.25</v>
+        <v>0.18</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B21" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C21" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>99.9879</v>
+        <v>99.678</v>
       </c>
       <c r="E21" s="1">
-        <v>100.0</v>
+        <v>99.43946527</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>10000000.0</v>
+        <v>14915919.79</v>
       </c>
       <c r="I21" s="1">
-        <v>-1210.0</v>
+        <v>35780.21</v>
       </c>
       <c r="J21" s="1">
-        <v>-0.0121</v>
+        <v>0.23987934035411</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
-      <c r="L21" t="s">
-        <v>71</v>
+      <c r="L21">
+        <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>9998790.0</v>
+        <v>14951700.0</v>
       </c>
       <c r="N21" s="1">
-        <v>10015206.11</v>
+        <v>14951700.0</v>
       </c>
       <c r="O21" s="1">
-        <v>0.16</v>
+        <v>0.27</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>72</v>
       </c>
       <c r="B22" t="s">
         <v>73</v>
       </c>
       <c r="C22" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>99.9863</v>
+        <v>99.9986</v>
       </c>
       <c r="E22" s="1">
         <v>100.0</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="I22" s="1">
-        <v>-2740.0</v>
+        <v>-140.0</v>
       </c>
       <c r="J22" s="1">
-        <v>-0.0137</v>
+        <v>-0.0014</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22" t="s">
         <v>74</v>
       </c>
       <c r="M22" s="1">
-        <v>19997260.0</v>
+        <v>9999860.0</v>
       </c>
       <c r="N22" s="1">
-        <v>20003546.39</v>
+        <v>10028907.72</v>
       </c>
       <c r="O22" s="1">
-        <v>0.33</v>
+        <v>0.18</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>75</v>
       </c>
       <c r="B23" t="s">
         <v>76</v>
       </c>
       <c r="C23" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>100.04</v>
+        <v>99.9968</v>
       </c>
       <c r="E23" s="1">
         <v>100.0</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I23" s="1">
-        <v>6000.0</v>
+        <v>-640.0</v>
       </c>
       <c r="J23" s="1">
-        <v>0.04</v>
+        <v>-0.0032</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23" t="s">
         <v>77</v>
       </c>
       <c r="M23" s="1">
-        <v>15006000.0</v>
+        <v>19999360.0</v>
       </c>
       <c r="N23" s="1">
-        <v>15267164.83</v>
+        <v>20030775.28</v>
       </c>
       <c r="O23" s="1">
-        <v>0.25</v>
+        <v>0.36</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>78</v>
       </c>
       <c r="B24" t="s">
         <v>79</v>
       </c>
       <c r="C24" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>100.0422</v>
+        <v>100.0377</v>
       </c>
       <c r="E24" s="1">
         <v>100.0</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="I24" s="1">
-        <v>8440.0</v>
+        <v>5655.0</v>
       </c>
       <c r="J24" s="1">
-        <v>0.0422</v>
+        <v>0.0377</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24" t="s">
         <v>80</v>
       </c>
       <c r="M24" s="1">
-        <v>20008440.0</v>
+        <v>15005655.0</v>
       </c>
       <c r="N24" s="1">
-        <v>20198758.72</v>
+        <v>15285825.0</v>
       </c>
       <c r="O24" s="1">
-        <v>0.33</v>
+        <v>0.28</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>81</v>
       </c>
       <c r="B25" t="s">
         <v>82</v>
       </c>
       <c r="C25" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>100.046</v>
+        <v>100.0467</v>
       </c>
       <c r="E25" s="1">
         <v>100.0</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
         <v>20000000.0</v>
       </c>
       <c r="I25" s="1">
-        <v>9200.0</v>
+        <v>9340.0</v>
       </c>
       <c r="J25" s="1">
-        <v>0.046</v>
+        <v>0.0467</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25" t="s">
         <v>83</v>
       </c>
       <c r="M25" s="1">
-        <v>20009200.0</v>
+        <v>20009340.0</v>
       </c>
       <c r="N25" s="1">
-        <v>20197002.06</v>
+        <v>20224952.0</v>
       </c>
       <c r="O25" s="1">
-        <v>0.33</v>
+        <v>0.36</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>84</v>
       </c>
       <c r="B26" t="s">
         <v>85</v>
       </c>
       <c r="C26" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>99.2059</v>
+        <v>100.0429</v>
       </c>
       <c r="E26" s="1">
-        <v>98.0238394</v>
+        <v>100.0</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>29407151.82</v>
+        <v>20000000.0</v>
       </c>
       <c r="I26" s="1">
-        <v>354618.18</v>
+        <v>8580.0</v>
       </c>
       <c r="J26" s="1">
-        <v>1.2058909416682</v>
+        <v>0.0429</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
-      <c r="L26">
-        <v>0.0</v>
+      <c r="L26" t="s">
+        <v>86</v>
       </c>
       <c r="M26" s="1">
-        <v>29761770.0</v>
+        <v>20008580.0</v>
       </c>
       <c r="N26" s="1">
-        <v>29761770.0</v>
+        <v>20221342.0</v>
       </c>
       <c r="O26" s="1">
-        <v>0.49</v>
+        <v>0.36</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B27" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C27" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>98.1068</v>
+        <v>99.3294</v>
       </c>
       <c r="E27" s="1">
-        <v>97.7949414</v>
+        <v>98.0238394</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>19558988.28</v>
+        <v>29407151.82</v>
       </c>
       <c r="I27" s="1">
-        <v>62371.72</v>
+        <v>391668.18</v>
       </c>
       <c r="J27" s="1">
-        <v>0.31889031839023</v>
+        <v>1.3318807016653</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>19621360.0</v>
+        <v>29798820.0</v>
       </c>
       <c r="N27" s="1">
-        <v>19621360.0</v>
+        <v>29798820.0</v>
       </c>
       <c r="O27" s="1">
-        <v>0.32</v>
+        <v>0.54</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B28" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C28" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>98.0502</v>
+        <v>98.2535</v>
       </c>
       <c r="E28" s="1">
-        <v>97.8142855</v>
+        <v>97.7949414</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>9781428.55</v>
+        <v>19558988.28</v>
       </c>
       <c r="I28" s="1">
-        <v>23591.45</v>
+        <v>91711.72</v>
       </c>
       <c r="J28" s="1">
-        <v>0.24118614044367</v>
+        <v>0.46889807738051</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>9805020.0</v>
+        <v>19650700.0</v>
       </c>
       <c r="N28" s="1">
-        <v>9805020.0</v>
+        <v>19650700.0</v>
       </c>
       <c r="O28" s="1">
-        <v>0.16</v>
+        <v>0.35</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B29" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C29" s="1">
-        <v>18500000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>97.268</v>
+        <v>98.1971</v>
       </c>
       <c r="E29" s="1">
-        <v>97.32339049</v>
+        <v>97.8142855</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>18004827.24</v>
+        <v>9781428.55</v>
       </c>
       <c r="I29" s="1">
-        <v>-10247.24</v>
+        <v>38281.45</v>
       </c>
       <c r="J29" s="1">
-        <v>-0.056913847955366</v>
+        <v>0.39136870247854</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>17994580.0</v>
+        <v>9819710.0</v>
       </c>
       <c r="N29" s="1">
-        <v>17994580.0</v>
+        <v>9819710.0</v>
       </c>
       <c r="O29" s="1">
-        <v>0.3</v>
+        <v>0.18</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B30" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C30" s="1">
-        <v>10000000.0</v>
+        <v>18500000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>99.9394</v>
+        <v>97.4226</v>
       </c>
       <c r="E30" s="1">
-        <v>99.6192332</v>
+        <v>97.32339049</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>9961923.32</v>
+        <v>18004827.24</v>
       </c>
       <c r="I30" s="1">
-        <v>32016.68</v>
+        <v>18353.76</v>
       </c>
       <c r="J30" s="1">
-        <v>0.32139054850705</v>
+        <v>0.10193799560167</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>9993940.0</v>
+        <v>18023181.0</v>
       </c>
       <c r="N30" s="1">
-        <v>9993940.0</v>
+        <v>18023181.0</v>
       </c>
       <c r="O30" s="1">
-        <v>0.16</v>
+        <v>0.33</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B31" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C31" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>99.8108</v>
+        <v>99.9343</v>
       </c>
       <c r="E31" s="1">
         <v>99.5611428</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
         <v>9956114.28</v>
       </c>
       <c r="I31" s="1">
-        <v>24965.72</v>
+        <v>37315.72</v>
       </c>
       <c r="J31" s="1">
-        <v>0.25075766808093</v>
+        <v>0.37480204576358</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>9981080.0</v>
+        <v>9993430.0</v>
       </c>
       <c r="N31" s="1">
-        <v>9981080.0</v>
+        <v>9993430.0</v>
       </c>
       <c r="O31" s="1">
-        <v>0.16</v>
+        <v>0.18</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B32" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C32" s="1">
         <v>22000000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>99.958</v>
+        <v>99.7102</v>
       </c>
       <c r="E32" s="1">
-        <v>99.83751445</v>
+        <v>99.63136395</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>21964253.18</v>
+        <v>21918900.07</v>
       </c>
       <c r="I32" s="1">
-        <v>26506.82</v>
+        <v>17343.93</v>
       </c>
       <c r="J32" s="1">
-        <v>0.12068163566852</v>
+        <v>0.079127738821796</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>21990760.0</v>
+        <v>21936244.0</v>
       </c>
       <c r="N32" s="1">
-        <v>21990760.0</v>
+        <v>21936244.0</v>
       </c>
       <c r="O32" s="1">
-        <v>0.36</v>
+        <v>0.4</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B33" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C33" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>97.5455</v>
+        <v>97.6594</v>
       </c>
       <c r="E33" s="1">
         <v>97.44325147</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
         <v>14616487.72</v>
       </c>
       <c r="I33" s="1">
-        <v>15337.28</v>
+        <v>32422.28</v>
       </c>
       <c r="J33" s="1">
-        <v>0.10493136445504</v>
+        <v>0.2218199106454</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>14631825.0</v>
+        <v>14648910.0</v>
       </c>
       <c r="N33" s="1">
-        <v>14631825.0</v>
+        <v>14648910.0</v>
       </c>
       <c r="O33" s="1">
-        <v>0.24</v>
+        <v>0.26</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B34" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C34" s="1">
         <v>12500000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>97.4927</v>
+        <v>97.605</v>
       </c>
       <c r="E34" s="1">
         <v>97.12268648</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
         <v>12140335.81</v>
       </c>
       <c r="I34" s="1">
-        <v>46251.69</v>
+        <v>60289.19</v>
       </c>
       <c r="J34" s="1">
-        <v>0.38097537600156</v>
+        <v>0.49660232586268</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>12186587.5</v>
+        <v>12200625.0</v>
       </c>
       <c r="N34" s="1">
-        <v>12186587.5</v>
+        <v>12200625.0</v>
       </c>
       <c r="O34" s="1">
-        <v>0.2</v>
+        <v>0.22</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B35" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C35" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>99.6409</v>
+        <v>99.773</v>
       </c>
       <c r="E35" s="1">
         <v>99.6227205</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
         <v>19924544.1</v>
       </c>
       <c r="I35" s="1">
-        <v>3635.9</v>
+        <v>30055.9</v>
       </c>
       <c r="J35" s="1">
-        <v>0.018248347273351</v>
+        <v>0.15084862092277</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>19928180.0</v>
+        <v>19954600.0</v>
       </c>
       <c r="N35" s="1">
-        <v>19928180.0</v>
+        <v>19954600.0</v>
       </c>
       <c r="O35" s="1">
-        <v>0.33</v>
+        <v>0.36</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B36" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C36" s="1">
         <v>51000000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>99.8489</v>
+        <v>99.9696</v>
       </c>
       <c r="E36" s="1">
         <v>99.829937</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
         <v>50913267.87</v>
       </c>
       <c r="I36" s="1">
-        <v>9671.13</v>
+        <v>71228.13</v>
       </c>
       <c r="J36" s="1">
-        <v>0.018995303983814</v>
+        <v>0.13990091970107</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>50922939.0</v>
+        <v>50984496.0</v>
       </c>
       <c r="N36" s="1">
-        <v>50922939.0</v>
+        <v>50984496.0</v>
       </c>
       <c r="O36" s="1">
-        <v>0.84</v>
+        <v>0.92</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B37" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C37" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>97.9826</v>
+        <v>98.1013</v>
       </c>
       <c r="E37" s="1">
         <v>97.7514452</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
         <v>9775144.52</v>
       </c>
       <c r="I37" s="1">
-        <v>23115.48</v>
+        <v>34985.48</v>
       </c>
       <c r="J37" s="1">
-        <v>0.23647200256432</v>
+        <v>0.35790243232128</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>9798260.0</v>
+        <v>9810130.0</v>
       </c>
       <c r="N37" s="1">
-        <v>9798260.0</v>
+        <v>9810130.0</v>
       </c>
       <c r="O37" s="1">
-        <v>0.16</v>
+        <v>0.18</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B38" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C38" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>97.6752</v>
+        <v>97.7831</v>
       </c>
       <c r="E38" s="1">
         <v>97.52492576</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
         <v>24381231.44</v>
       </c>
       <c r="I38" s="1">
-        <v>37568.56</v>
+        <v>64543.56</v>
       </c>
       <c r="J38" s="1">
-        <v>0.15408803321708</v>
+        <v>0.26472641531186</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>24418800.0</v>
+        <v>24445775.0</v>
       </c>
       <c r="N38" s="1">
-        <v>24418800.0</v>
+        <v>24445775.0</v>
       </c>
       <c r="O38" s="1">
-        <v>0.4</v>
+        <v>0.44</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B39" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C39" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>98.6598</v>
+        <v>98.7878</v>
       </c>
       <c r="E39" s="1">
         <v>98.14746657</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
         <v>29444239.97</v>
       </c>
       <c r="I39" s="1">
-        <v>153700.03</v>
+        <v>192100.03</v>
       </c>
       <c r="J39" s="1">
-        <v>0.52200372689735</v>
+        <v>0.65241972689981</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>29597940.0</v>
+        <v>29636340.0</v>
       </c>
       <c r="N39" s="1">
-        <v>29597940.0</v>
+        <v>29636340.0</v>
       </c>
       <c r="O39" s="1">
-        <v>0.49</v>
+        <v>0.53</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B40" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C40" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>99.1137</v>
+        <v>99.2416</v>
       </c>
       <c r="E40" s="1">
         <v>97.87236357</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
         <v>29361709.07</v>
       </c>
       <c r="I40" s="1">
-        <v>372400.93</v>
+        <v>410770.93</v>
       </c>
       <c r="J40" s="1">
-        <v>1.2683217080865</v>
+        <v>1.3990021119707</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>29734110.0</v>
+        <v>29772480.0</v>
       </c>
       <c r="N40" s="1">
-        <v>29734110.0</v>
+        <v>29772480.0</v>
       </c>
       <c r="O40" s="1">
-        <v>0.49</v>
+        <v>0.54</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B41" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="C41" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>98.3844</v>
+        <v>98.512</v>
       </c>
       <c r="E41" s="1">
         <v>98.15181495</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>19630362.99</v>
       </c>
       <c r="I41" s="1">
-        <v>46517.01</v>
+        <v>72037.01</v>
       </c>
       <c r="J41" s="1">
-        <v>0.23696459420387</v>
+        <v>0.36696728449034</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>19676880.0</v>
+        <v>19702400.0</v>
       </c>
       <c r="N41" s="1">
-        <v>19676880.0</v>
+        <v>19702400.0</v>
       </c>
       <c r="O41" s="1">
-        <v>0.32</v>
+        <v>0.36</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B42" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C42" s="1">
         <v>40000000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>98.1166</v>
+        <v>98.2403</v>
       </c>
       <c r="E42" s="1">
         <v>97.75627623</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
         <v>39102510.49</v>
       </c>
       <c r="I42" s="1">
-        <v>144129.51</v>
+        <v>193609.51</v>
       </c>
       <c r="J42" s="1">
-        <v>0.36859400635378</v>
+        <v>0.495133196242</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>39246640.0</v>
+        <v>39296120.0</v>
       </c>
       <c r="N42" s="1">
-        <v>39246640.0</v>
+        <v>39296120.0</v>
       </c>
       <c r="O42" s="1">
-        <v>0.65</v>
+        <v>0.71</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B43" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C43" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>97.3453</v>
+        <v>97.4436</v>
       </c>
       <c r="E43" s="1">
         <v>97.3233905</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
         <v>19464678.1</v>
       </c>
       <c r="I43" s="1">
-        <v>4381.9</v>
+        <v>24041.9</v>
       </c>
       <c r="J43" s="1">
-        <v>0.022512059934862</v>
+        <v>0.12351552836623</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>19469060.0</v>
+        <v>19488720.0</v>
       </c>
       <c r="N43" s="1">
-        <v>19469060.0</v>
+        <v>19488720.0</v>
       </c>
       <c r="O43" s="1">
-        <v>0.32</v>
+        <v>0.35</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B44" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="C44" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>99.6701</v>
+        <v>99.7905</v>
       </c>
       <c r="E44" s="1">
         <v>97.8675211</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
         <v>19573504.22</v>
       </c>
       <c r="I44" s="1">
-        <v>360515.78</v>
+        <v>384595.78</v>
       </c>
       <c r="J44" s="1">
-        <v>1.8418560925418</v>
+        <v>1.9648795416358</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>19934020.0</v>
+        <v>19958100.0</v>
       </c>
       <c r="N44" s="1">
-        <v>19934020.0</v>
+        <v>19958100.0</v>
       </c>
       <c r="O44" s="1">
-        <v>0.33</v>
+        <v>0.36</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B45" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="C45" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>99.9587</v>
+        <v>99.8939</v>
       </c>
       <c r="E45" s="1">
-        <v>99.9180117</v>
+        <v>99.81691915</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>19983602.34</v>
+        <v>19963383.83</v>
       </c>
       <c r="I45" s="1">
-        <v>8137.66</v>
+        <v>15396.17</v>
       </c>
       <c r="J45" s="1">
-        <v>0.040721687018918</v>
+        <v>0.077122045696799</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>19991740.0</v>
+        <v>19978780.0</v>
       </c>
       <c r="N45" s="1">
-        <v>19991740.0</v>
+        <v>19978780.0</v>
       </c>
       <c r="O45" s="1">
-        <v>0.33</v>
+        <v>0.36</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B46" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="C46" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>100.0161</v>
+        <v>100.0152</v>
       </c>
       <c r="E46" s="1">
         <v>100.0</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
         <v>30000000.0</v>
       </c>
       <c r="I46" s="1">
-        <v>4830.0</v>
+        <v>4560.0</v>
       </c>
       <c r="J46" s="1">
-        <v>0.0161</v>
+        <v>0.0152</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="M46" s="1">
-        <v>30004830.0</v>
+        <v>30004560.0</v>
       </c>
       <c r="N46" s="1">
-        <v>30186866.25</v>
+        <v>30223450.58</v>
       </c>
       <c r="O46" s="1">
-        <v>0.5</v>
+        <v>0.55</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B47" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="C47" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>100.0338</v>
+        <v>100.0364</v>
       </c>
       <c r="E47" s="1">
         <v>100.0</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
         <v>25000000.0</v>
       </c>
       <c r="I47" s="1">
-        <v>8450.0</v>
+        <v>9100.0</v>
       </c>
       <c r="J47" s="1">
-        <v>0.0338</v>
+        <v>0.0364</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="M47" s="1">
-        <v>25008450.0</v>
+        <v>25009100.0</v>
       </c>
       <c r="N47" s="1">
-        <v>25226146.81</v>
+        <v>25258675.49</v>
       </c>
       <c r="O47" s="1">
-        <v>0.42</v>
+        <v>0.46</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B48" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C48" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>99.7636</v>
+        <v>99.8947</v>
       </c>
       <c r="E48" s="1">
         <v>99.43839405</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
         <v>19887678.81</v>
       </c>
       <c r="I48" s="1">
-        <v>65041.19</v>
+        <v>91261.19</v>
       </c>
       <c r="J48" s="1">
-        <v>0.3270426409305</v>
+        <v>0.4588830645943</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>19952720.0</v>
+        <v>19978940.0</v>
       </c>
       <c r="N48" s="1">
-        <v>19952720.0</v>
+        <v>19978940.0</v>
       </c>
       <c r="O48" s="1">
-        <v>0.33</v>
+        <v>0.36</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B49" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="C49" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>99.6376</v>
+        <v>99.8134</v>
       </c>
       <c r="E49" s="1">
-        <v>99.4019866</v>
+        <v>99.80233593</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>29820595.98</v>
+        <v>14970350.39</v>
       </c>
       <c r="I49" s="1">
-        <v>70684.02</v>
+        <v>1659.61</v>
       </c>
       <c r="J49" s="1">
-        <v>0.23703087640303</v>
+        <v>0.011085979664902</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>29891280.0</v>
+        <v>14972010.0</v>
       </c>
       <c r="N49" s="1">
-        <v>29891280.0</v>
+        <v>14972010.0</v>
       </c>
       <c r="O49" s="1">
-        <v>0.49</v>
+        <v>0.27</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B50" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="C50" s="1">
-        <v>35000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>99.9342</v>
+        <v>99.7624</v>
       </c>
       <c r="E50" s="1">
-        <v>99.89311437</v>
+        <v>99.4019866</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>34962590.03</v>
+        <v>29820595.98</v>
       </c>
       <c r="I50" s="1">
-        <v>14379.97</v>
+        <v>108124.02</v>
       </c>
       <c r="J50" s="1">
-        <v>0.041129590192435</v>
+        <v>0.36258168707465</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>34976970.0</v>
+        <v>29928720.0</v>
       </c>
       <c r="N50" s="1">
-        <v>34976970.0</v>
+        <v>29928720.0</v>
       </c>
       <c r="O50" s="1">
-        <v>0.58</v>
+        <v>0.54</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B51" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="C51" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>99.9821</v>
+        <v>99.97</v>
       </c>
       <c r="E51" s="1">
-        <v>99.9227819</v>
+        <v>99.86634553</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>19984556.38</v>
+        <v>29959903.66</v>
       </c>
       <c r="I51" s="1">
-        <v>11863.62</v>
+        <v>31096.34</v>
       </c>
       <c r="J51" s="1">
-        <v>0.059363939706326</v>
+        <v>0.1037931909024</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>19996420.0</v>
+        <v>29991000.0</v>
       </c>
       <c r="N51" s="1">
-        <v>19996420.0</v>
+        <v>29991000.0</v>
       </c>
       <c r="O51" s="1">
-        <v>0.33</v>
+        <v>0.54</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B52" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C52" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>99.6409</v>
+        <v>99.928</v>
       </c>
       <c r="E52" s="1">
-        <v>99.6104126</v>
+        <v>99.823894</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>29883123.78</v>
+        <v>9982389.4</v>
       </c>
       <c r="I52" s="1">
-        <v>9146.22</v>
+        <v>10410.6</v>
       </c>
       <c r="J52" s="1">
-        <v>0.03060663961149</v>
+        <v>0.10428966034925</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>29892270.0</v>
+        <v>9992800.0</v>
       </c>
       <c r="N52" s="1">
-        <v>29892270.0</v>
+        <v>9992800.0</v>
       </c>
       <c r="O52" s="1">
-        <v>0.49</v>
+        <v>0.18</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B53" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="C53" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>99.1048</v>
+        <v>99.7428</v>
       </c>
       <c r="E53" s="1">
-        <v>97.82396035</v>
+        <v>99.625574</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>19564792.07</v>
+        <v>19925114.8</v>
       </c>
       <c r="I53" s="1">
-        <v>256167.93</v>
+        <v>23445.2</v>
       </c>
       <c r="J53" s="1">
-        <v>1.3093312164191</v>
+        <v>0.11766657424729</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>19820960.0</v>
+        <v>19948560.0</v>
       </c>
       <c r="N53" s="1">
-        <v>19820960.0</v>
+        <v>19948560.0</v>
       </c>
       <c r="O53" s="1">
-        <v>0.33</v>
+        <v>0.36</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B54" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C54" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>97.8253</v>
+        <v>99.7715</v>
       </c>
       <c r="E54" s="1">
-        <v>97.74661473</v>
+        <v>99.6104126</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>14661992.21</v>
+        <v>29883123.78</v>
       </c>
       <c r="I54" s="1">
-        <v>11802.79</v>
+        <v>48326.22</v>
       </c>
       <c r="J54" s="1">
-        <v>0.080499224327442</v>
+        <v>0.16171743073374</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>14673795.0</v>
+        <v>29931450.0</v>
       </c>
       <c r="N54" s="1">
-        <v>14673795.0</v>
+        <v>29931450.0</v>
       </c>
       <c r="O54" s="1">
-        <v>0.24</v>
+        <v>0.54</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B55" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="C55" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>97.7925</v>
+        <v>99.2275</v>
       </c>
       <c r="E55" s="1">
-        <v>97.7369551</v>
+        <v>97.82396035</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>9773695.51</v>
+        <v>19564792.07</v>
       </c>
       <c r="I55" s="1">
-        <v>5554.49</v>
+        <v>280707.93</v>
       </c>
       <c r="J55" s="1">
-        <v>0.056831011302909</v>
+        <v>1.4347606097508</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>9779250.0</v>
+        <v>19845500.0</v>
       </c>
       <c r="N55" s="1">
-        <v>9779250.0</v>
+        <v>19845500.0</v>
       </c>
       <c r="O55" s="1">
-        <v>0.16</v>
+        <v>0.36</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B56" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="C56" s="1">
-        <v>11000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>99.9354</v>
+        <v>97.9372</v>
       </c>
       <c r="E56" s="1">
-        <v>99.64625582</v>
+        <v>97.74661473</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>10961088.14</v>
+        <v>14661992.21</v>
       </c>
       <c r="I56" s="1">
-        <v>31805.86</v>
+        <v>28587.79</v>
       </c>
       <c r="J56" s="1">
-        <v>0.29017064358722</v>
+        <v>0.19497889229884</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>10992894.0</v>
+        <v>14690580.0</v>
       </c>
       <c r="N56" s="1">
-        <v>10992894.0</v>
+        <v>14690580.0</v>
       </c>
       <c r="O56" s="1">
-        <v>0.18</v>
+        <v>0.26</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B57" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C57" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>99.6771</v>
+        <v>97.9034</v>
       </c>
       <c r="E57" s="1">
-        <v>99.6173449</v>
+        <v>97.7369551</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>19923468.98</v>
+        <v>9773695.51</v>
       </c>
       <c r="I57" s="1">
-        <v>11951.02</v>
+        <v>16644.49</v>
       </c>
       <c r="J57" s="1">
-        <v>0.059984634262221</v>
+        <v>0.17029883919517</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>19935420.0</v>
+        <v>9790340.0</v>
       </c>
       <c r="N57" s="1">
-        <v>19935420.0</v>
+        <v>9790340.0</v>
       </c>
       <c r="O57" s="1">
-        <v>0.33</v>
+        <v>0.18</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B58" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="C58" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>100.0231</v>
+        <v>99.7135</v>
       </c>
       <c r="E58" s="1">
-        <v>100.0</v>
+        <v>99.63053676</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>30000000.0</v>
+        <v>24907634.19</v>
       </c>
       <c r="I58" s="1">
-        <v>6930.0</v>
+        <v>20740.81</v>
       </c>
       <c r="J58" s="1">
-        <v>0.0231</v>
+        <v>0.083270895347929</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
-      <c r="L58" t="s">
-        <v>152</v>
+      <c r="L58">
+        <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>30006930.0</v>
+        <v>24928375.0</v>
       </c>
       <c r="N58" s="1">
-        <v>30617772.5</v>
+        <v>24928375.0</v>
       </c>
       <c r="O58" s="1">
-        <v>0.5</v>
+        <v>0.45</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>153</v>
       </c>
       <c r="B59" t="s">
         <v>154</v>
       </c>
       <c r="C59" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>100.0174</v>
+        <v>99.8041</v>
       </c>
       <c r="E59" s="1">
-        <v>100.0</v>
+        <v>99.6173449</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>30000000.0</v>
+        <v>19923468.98</v>
       </c>
       <c r="I59" s="1">
-        <v>5220.0</v>
+        <v>37351.02</v>
       </c>
       <c r="J59" s="1">
-        <v>0.0174</v>
+        <v>0.18747247297895</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
-      <c r="L59" t="s">
-        <v>155</v>
+      <c r="L59">
+        <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>30005220.0</v>
+        <v>19960820.0</v>
       </c>
       <c r="N59" s="1">
-        <v>30354302.25</v>
+        <v>19960820.0</v>
       </c>
       <c r="O59" s="1">
-        <v>0.5</v>
+        <v>0.36</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
+        <v>155</v>
+      </c>
+      <c r="B60" t="s">
         <v>156</v>
       </c>
-      <c r="B60" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C60" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>99.9739</v>
+        <v>100.0123</v>
       </c>
       <c r="E60" s="1">
         <v>100.0</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I60" s="1">
-        <v>-2610.0</v>
+        <v>3690.0</v>
       </c>
       <c r="J60" s="1">
-        <v>-0.0261</v>
+        <v>0.0123</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="M60" s="1">
-        <v>9997390.0</v>
+        <v>30003690.0</v>
       </c>
       <c r="N60" s="1">
-        <v>9999904.56</v>
+        <v>30652267.0</v>
       </c>
       <c r="O60" s="1">
-        <v>0.16</v>
+        <v>0.55</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
+        <v>158</v>
+      </c>
+      <c r="B61" t="s">
         <v>159</v>
       </c>
-      <c r="B61" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C61" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>99.9858</v>
+        <v>100.0255</v>
       </c>
       <c r="E61" s="1">
         <v>100.0</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I61" s="1">
-        <v>-1420.0</v>
+        <v>7650.0</v>
       </c>
       <c r="J61" s="1">
-        <v>-0.0142</v>
+        <v>0.0255</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="M61" s="1">
-        <v>9998580.0</v>
+        <v>30007650.0</v>
       </c>
       <c r="N61" s="1">
-        <v>10001083.44</v>
+        <v>30394239.75</v>
       </c>
       <c r="O61" s="1">
-        <v>0.16</v>
+        <v>0.55</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
+        <v>161</v>
+      </c>
+      <c r="B62" t="s">
         <v>162</v>
       </c>
-      <c r="B62" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C62" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>100.0135</v>
+        <v>99.986</v>
       </c>
       <c r="E62" s="1">
         <v>100.0</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="I62" s="1">
-        <v>4050.0</v>
+        <v>-1400.0</v>
       </c>
       <c r="J62" s="1">
-        <v>0.0135</v>
+        <v>-0.014</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="M62" s="1">
-        <v>30004050.0</v>
+        <v>9998600.0</v>
       </c>
       <c r="N62" s="1">
-        <v>30170620.92</v>
+        <v>10013678.67</v>
       </c>
       <c r="O62" s="1">
-        <v>0.5</v>
+        <v>0.18</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
+        <v>164</v>
+      </c>
+      <c r="B63" t="s">
         <v>165</v>
       </c>
-      <c r="B63" t="s">
+      <c r="C63" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="D63" s="1">
+        <v>99.9964</v>
+      </c>
+      <c r="E63" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F63" t="s">
+        <v>8</v>
+      </c>
+      <c r="G63">
+        <v>1.0</v>
+      </c>
+      <c r="H63" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="I63" s="1">
+        <v>-360.0</v>
+      </c>
+      <c r="J63" s="1">
+        <v>-0.0036</v>
+      </c>
+      <c r="K63">
+        <v>0.0</v>
+      </c>
+      <c r="L63" t="s">
         <v>166</v>
       </c>
-      <c r="C63" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M63" s="1">
-        <v>14992395.0</v>
+        <v>9999640.0</v>
       </c>
       <c r="N63" s="1">
-        <v>14992395.0</v>
+        <v>10014652.0</v>
       </c>
       <c r="O63" s="1">
-        <v>0.25</v>
+        <v>0.18</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>167</v>
       </c>
       <c r="B64" t="s">
         <v>168</v>
       </c>
       <c r="C64" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>98.4172</v>
+        <v>100.0159</v>
       </c>
       <c r="E64" s="1">
-        <v>97.7959084</v>
+        <v>100.0</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>19559181.68</v>
+        <v>30000000.0</v>
       </c>
       <c r="I64" s="1">
-        <v>124258.32</v>
+        <v>4770.0</v>
       </c>
       <c r="J64" s="1">
-        <v>0.63529406307964</v>
+        <v>0.0159</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
-      <c r="L64">
-        <v>0.0</v>
+      <c r="L64" t="s">
+        <v>169</v>
       </c>
       <c r="M64" s="1">
-        <v>19683440.0</v>
+        <v>30004770.0</v>
       </c>
       <c r="N64" s="1">
-        <v>19683440.0</v>
+        <v>30208845.25</v>
       </c>
       <c r="O64" s="1">
-        <v>0.32</v>
+        <v>0.54</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B65" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="C65" s="1">
-        <v>25000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>98.1549</v>
+        <v>97.3189</v>
       </c>
       <c r="E65" s="1">
-        <v>97.78527224</v>
+        <v>97.208601</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>24446318.06</v>
+        <v>14581290.15</v>
       </c>
       <c r="I65" s="1">
-        <v>92406.94</v>
+        <v>16544.85</v>
       </c>
       <c r="J65" s="1">
-        <v>0.37799941804406</v>
+        <v>0.11346629708209</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>24538725.0</v>
+        <v>14597835.0</v>
       </c>
       <c r="N65" s="1">
-        <v>24538725.0</v>
+        <v>14597835.0</v>
       </c>
       <c r="O65" s="1">
-        <v>0.4</v>
+        <v>0.26</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B66" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="C66" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>98.8895</v>
+        <v>98.5687</v>
       </c>
       <c r="E66" s="1">
-        <v>98.376783</v>
+        <v>97.7959084</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>24594195.75</v>
+        <v>19559181.68</v>
       </c>
       <c r="I66" s="1">
-        <v>128179.25</v>
+        <v>154558.32</v>
       </c>
       <c r="J66" s="1">
-        <v>0.52117683091955</v>
+        <v>0.79020851960306</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>24722375.0</v>
+        <v>19713740.0</v>
       </c>
       <c r="N66" s="1">
-        <v>24722375.0</v>
+        <v>19713740.0</v>
       </c>
       <c r="O66" s="1">
-        <v>0.41</v>
+        <v>0.36</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B67" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="C67" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>98.6421</v>
+        <v>98.3089</v>
       </c>
       <c r="E67" s="1">
-        <v>98.185719</v>
+        <v>97.78527224</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>24546429.75</v>
+        <v>24446318.06</v>
       </c>
       <c r="I67" s="1">
-        <v>114095.25</v>
+        <v>130906.94</v>
       </c>
       <c r="J67" s="1">
-        <v>0.46481403268025</v>
+        <v>0.5354873469236</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>24660525.0</v>
+        <v>24577225.0</v>
       </c>
       <c r="N67" s="1">
-        <v>24660525.0</v>
+        <v>24577225.0</v>
       </c>
       <c r="O67" s="1">
-        <v>0.41</v>
+        <v>0.44</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B68" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="C68" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>98.4009</v>
+        <v>99.034</v>
       </c>
       <c r="E68" s="1">
-        <v>97.990834</v>
+        <v>98.376783</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>24497708.5</v>
+        <v>24594195.75</v>
       </c>
       <c r="I68" s="1">
-        <v>102516.5</v>
+        <v>164304.25</v>
       </c>
       <c r="J68" s="1">
-        <v>0.41847383399145</v>
+        <v>0.66806108103779</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>24600225.0</v>
+        <v>24758500.0</v>
       </c>
       <c r="N68" s="1">
-        <v>24600225.0</v>
+        <v>24758500.0</v>
       </c>
       <c r="O68" s="1">
-        <v>0.4</v>
+        <v>0.45</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B69" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="C69" s="1">
-        <v>12500000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>99.3199</v>
+        <v>98.7905</v>
       </c>
       <c r="E69" s="1">
-        <v>97.85057616</v>
+        <v>98.185719</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>12231322.02</v>
+        <v>24546429.75</v>
       </c>
       <c r="I69" s="1">
-        <v>183665.48</v>
+        <v>151195.25</v>
       </c>
       <c r="J69" s="1">
-        <v>1.5015995793397</v>
+        <v>0.61595617586708</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>12414987.5</v>
+        <v>24697625.0</v>
       </c>
       <c r="N69" s="1">
-        <v>12414987.5</v>
+        <v>24697625.0</v>
       </c>
       <c r="O69" s="1">
-        <v>0.2</v>
+        <v>0.45</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B70" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="C70" s="1">
-        <v>15000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>99.0831</v>
+        <v>98.5527</v>
       </c>
       <c r="E70" s="1">
-        <v>97.86267907</v>
+        <v>97.990834</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>14679401.86</v>
+        <v>24497708.5</v>
       </c>
       <c r="I70" s="1">
-        <v>183063.14</v>
+        <v>140466.5</v>
       </c>
       <c r="J70" s="1">
-        <v>1.2470749267981</v>
+        <v>0.57338628223125</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>14862465.0</v>
+        <v>24638175.0</v>
       </c>
       <c r="N70" s="1">
-        <v>14862465.0</v>
+        <v>24638175.0</v>
       </c>
       <c r="O70" s="1">
-        <v>0.24</v>
+        <v>0.44</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B71" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="C71" s="1">
-        <v>15000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>99.291</v>
+        <v>99.4485</v>
       </c>
       <c r="E71" s="1">
-        <v>97.85299653</v>
+        <v>97.85057616</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>14677949.48</v>
+        <v>12231322.02</v>
       </c>
       <c r="I71" s="1">
-        <v>215700.52</v>
+        <v>199740.48</v>
       </c>
       <c r="J71" s="1">
-        <v>1.4695548604654</v>
+        <v>1.6330244569916</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>14893650.0</v>
+        <v>12431062.5</v>
       </c>
       <c r="N71" s="1">
-        <v>14893650.0</v>
+        <v>12431062.5</v>
       </c>
       <c r="O71" s="1">
-        <v>0.25</v>
+        <v>0.22</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B72" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="C72" s="1">
-        <v>25000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>98.0382</v>
+        <v>99.223</v>
       </c>
       <c r="E72" s="1">
-        <v>97.80703052</v>
+        <v>97.86267907</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>24451757.63</v>
+        <v>14679401.86</v>
       </c>
       <c r="I72" s="1">
-        <v>57792.37</v>
+        <v>204048.14</v>
       </c>
       <c r="J72" s="1">
-        <v>0.23635262084021</v>
+        <v>1.3900303428303</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>24509550.0</v>
+        <v>14883450.0</v>
       </c>
       <c r="N72" s="1">
-        <v>24509550.0</v>
+        <v>14883450.0</v>
       </c>
       <c r="O72" s="1">
-        <v>0.4</v>
+        <v>0.27</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B73" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="C73" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>97.2712</v>
+        <v>99.421</v>
       </c>
       <c r="E73" s="1">
-        <v>97.4144579</v>
+        <v>97.85299653</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>9741445.79</v>
+        <v>14677949.48</v>
       </c>
       <c r="I73" s="1">
-        <v>-14325.79</v>
+        <v>235200.52</v>
       </c>
       <c r="J73" s="1">
-        <v>-0.14706020347314</v>
+        <v>1.6024072049061</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>9727120.0</v>
+        <v>14913150.0</v>
       </c>
       <c r="N73" s="1">
-        <v>9727120.0</v>
+        <v>14913150.0</v>
       </c>
       <c r="O73" s="1">
-        <v>0.16</v>
+        <v>0.27</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B74" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="C74" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>99.6659</v>
+        <v>98.1934</v>
       </c>
       <c r="E74" s="1">
-        <v>99.42955057</v>
+        <v>97.80703052</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>29828865.17</v>
+        <v>24451757.63</v>
       </c>
       <c r="I74" s="1">
-        <v>70904.83</v>
+        <v>96592.37</v>
       </c>
       <c r="J74" s="1">
-        <v>0.23770542256938</v>
+        <v>0.39503242041582</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>29899770.0</v>
+        <v>24548350.0</v>
       </c>
       <c r="N74" s="1">
-        <v>29899770.0</v>
+        <v>24548350.0</v>
       </c>
       <c r="O74" s="1">
-        <v>0.49</v>
+        <v>0.44</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B75" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="C75" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>99.6344</v>
+        <v>97.4316</v>
       </c>
       <c r="E75" s="1">
-        <v>99.6210388</v>
+        <v>97.4144579</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>14943155.82</v>
+        <v>9741445.79</v>
       </c>
       <c r="I75" s="1">
-        <v>2004.18</v>
+        <v>1714.21</v>
       </c>
       <c r="J75" s="1">
-        <v>0.013412026376099</v>
+        <v>0.017597079909429</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>14945160.0</v>
+        <v>9743160.0</v>
       </c>
       <c r="N75" s="1">
-        <v>14945160.0</v>
+        <v>9743160.0</v>
       </c>
       <c r="O75" s="1">
-        <v>0.25</v>
+        <v>0.18</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B76" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="C76" s="1">
-        <v>5000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>98.7749</v>
+        <v>99.7936</v>
       </c>
       <c r="E76" s="1">
-        <v>98.523084</v>
+        <v>99.42955057</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>4926154.2</v>
+        <v>29828865.17</v>
       </c>
       <c r="I76" s="1">
-        <v>12590.8</v>
+        <v>109214.83</v>
       </c>
       <c r="J76" s="1">
-        <v>0.25559086234044</v>
+        <v>0.36613806585522</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>4938745.0</v>
+        <v>29938080.0</v>
       </c>
       <c r="N76" s="1">
-        <v>4938745.0</v>
+        <v>29938080.0</v>
       </c>
       <c r="O76" s="1">
-        <v>0.08</v>
+        <v>0.54</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B77" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="C77" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>99.6215</v>
+        <v>99.761</v>
       </c>
       <c r="E77" s="1">
-        <v>98.503513</v>
+        <v>99.6210388</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>9850351.3</v>
+        <v>14943155.82</v>
       </c>
       <c r="I77" s="1">
-        <v>111798.7</v>
+        <v>20994.18</v>
       </c>
       <c r="J77" s="1">
-        <v>1.1349717040041</v>
+        <v>0.14049361629423</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>9962150.0</v>
+        <v>14964150.0</v>
       </c>
       <c r="N77" s="1">
-        <v>9962150.0</v>
+        <v>14964150.0</v>
       </c>
       <c r="O77" s="1">
-        <v>0.16</v>
+        <v>0.27</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B78" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="C78" s="1">
-        <v>40000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>99.1965</v>
+        <v>98.8997</v>
       </c>
       <c r="E78" s="1">
-        <v>97.87236358</v>
+        <v>98.523084</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>39148945.43</v>
+        <v>4926154.2</v>
       </c>
       <c r="I78" s="1">
-        <v>529654.57</v>
+        <v>18830.8</v>
       </c>
       <c r="J78" s="1">
-        <v>1.3529216794538</v>
+        <v>0.38226168397246</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>39678600.0</v>
+        <v>4944985.0</v>
       </c>
       <c r="N78" s="1">
-        <v>39678600.0</v>
+        <v>4944985.0</v>
       </c>
       <c r="O78" s="1">
-        <v>0.65</v>
+        <v>0.09</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B79" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="C79" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>97.8364</v>
+        <v>99.7488</v>
       </c>
       <c r="E79" s="1">
-        <v>97.8233224</v>
+        <v>98.503513</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>19564664.48</v>
+        <v>9850351.3</v>
       </c>
       <c r="I79" s="1">
-        <v>2615.52</v>
+        <v>124528.7</v>
       </c>
       <c r="J79" s="1">
-        <v>0.01336859112853</v>
+        <v>1.2642056735581</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>19567280.0</v>
+        <v>9974880.0</v>
       </c>
       <c r="N79" s="1">
-        <v>19567280.0</v>
+        <v>9974880.0</v>
       </c>
       <c r="O79" s="1">
-        <v>0.32</v>
+        <v>0.18</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B80" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="C80" s="1">
-        <v>20000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>97.335</v>
+        <v>99.3183</v>
       </c>
       <c r="E80" s="1">
-        <v>97.34254845</v>
+        <v>97.87236358</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>19468509.69</v>
+        <v>39148945.43</v>
       </c>
       <c r="I80" s="1">
-        <v>-1509.69</v>
+        <v>578374.57</v>
       </c>
       <c r="J80" s="1">
-        <v>-0.0077545226832409</v>
+        <v>1.4773694761055</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>19467000.0</v>
+        <v>39727320.0</v>
       </c>
       <c r="N80" s="1">
-        <v>19467000.0</v>
+        <v>39727320.0</v>
       </c>
       <c r="O80" s="1">
-        <v>0.32</v>
+        <v>0.72</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B81" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="C81" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>98.3284</v>
+        <v>97.9485</v>
       </c>
       <c r="E81" s="1">
-        <v>98.3075804</v>
+        <v>97.8233224</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>19661516.08</v>
+        <v>19564664.48</v>
       </c>
       <c r="I81" s="1">
-        <v>4163.92</v>
+        <v>25035.52</v>
       </c>
       <c r="J81" s="1">
-        <v>0.021178020977922</v>
+        <v>0.12796294066577</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>19665680.0</v>
+        <v>19589700.0</v>
       </c>
       <c r="N81" s="1">
-        <v>19665680.0</v>
+        <v>19589700.0</v>
       </c>
       <c r="O81" s="1">
-        <v>0.32</v>
+        <v>0.35</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B82" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="C82" s="1">
-        <v>34000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>99.9123</v>
+        <v>97.432</v>
       </c>
       <c r="E82" s="1">
-        <v>99.81013894</v>
+        <v>97.34254845</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>33935447.24</v>
+        <v>19468509.69</v>
       </c>
       <c r="I82" s="1">
-        <v>34734.76</v>
+        <v>17890.31</v>
       </c>
       <c r="J82" s="1">
-        <v>0.10235539185427</v>
+        <v>0.091893577294154</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>33970182.0</v>
+        <v>19486400.0</v>
       </c>
       <c r="N82" s="1">
-        <v>33970182.0</v>
+        <v>19486400.0</v>
       </c>
       <c r="O82" s="1">
-        <v>0.56</v>
+        <v>0.35</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B83" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="C83" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>98.7318</v>
+        <v>98.453</v>
       </c>
       <c r="E83" s="1">
-        <v>97.804612</v>
+        <v>98.3075804</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>24451153.0</v>
+        <v>19661516.08</v>
       </c>
       <c r="I83" s="1">
-        <v>231797.0</v>
+        <v>29083.92</v>
       </c>
       <c r="J83" s="1">
-        <v>0.94800028448556</v>
+        <v>0.14792307918505</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>24682950.0</v>
+        <v>19690600.0</v>
       </c>
       <c r="N83" s="1">
-        <v>24682950.0</v>
+        <v>19690600.0</v>
       </c>
       <c r="O83" s="1">
-        <v>0.41</v>
+        <v>0.36</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B84" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="C84" s="1">
-        <v>40000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>98.2274</v>
+        <v>98.8578</v>
       </c>
       <c r="E84" s="1">
-        <v>97.780438</v>
+        <v>97.804612</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>39112175.2</v>
+        <v>24451153.0</v>
       </c>
       <c r="I84" s="1">
-        <v>178784.8</v>
+        <v>263297.0</v>
       </c>
       <c r="J84" s="1">
-        <v>0.45710779082417</v>
+        <v>1.0768285650988</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>39290960.0</v>
+        <v>24714450.0</v>
       </c>
       <c r="N84" s="1">
-        <v>39290960.0</v>
+        <v>24714450.0</v>
       </c>
       <c r="O84" s="1">
-        <v>0.65</v>
+        <v>0.45</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B85" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="C85" s="1">
-        <v>20000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>99.9117</v>
+        <v>98.3488</v>
       </c>
       <c r="E85" s="1">
-        <v>97.8035629</v>
+        <v>97.780438</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>19560712.58</v>
+        <v>39112175.2</v>
       </c>
       <c r="I85" s="1">
-        <v>421627.42</v>
+        <v>227344.8</v>
       </c>
       <c r="J85" s="1">
-        <v>2.1554808817706</v>
+        <v>0.58126350385135</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>19982340.0</v>
+        <v>39339520.0</v>
       </c>
       <c r="N85" s="1">
-        <v>19982340.0</v>
+        <v>39339520.0</v>
       </c>
       <c r="O85" s="1">
-        <v>0.33</v>
+        <v>0.71</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B86" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="C86" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>98.9093</v>
+        <v>99.0361</v>
       </c>
       <c r="E86" s="1">
         <v>97.8626791</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
         <v>19572535.82</v>
       </c>
       <c r="I86" s="1">
-        <v>209324.18</v>
+        <v>234684.18</v>
       </c>
       <c r="J86" s="1">
-        <v>1.0694791003325</v>
+        <v>1.1990484123176</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>19781860.0</v>
+        <v>19807220.0</v>
       </c>
       <c r="N86" s="1">
-        <v>19781860.0</v>
+        <v>19807220.0</v>
       </c>
       <c r="O86" s="1">
-        <v>0.33</v>
+        <v>0.36</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B87" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="C87" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>98.2062</v>
+        <v>98.3237</v>
       </c>
       <c r="E87" s="1">
         <v>97.775605</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
         <v>29332681.5</v>
       </c>
       <c r="I87" s="1">
-        <v>129178.5</v>
+        <v>164428.5</v>
       </c>
       <c r="J87" s="1">
-        <v>0.44039103618945</v>
+        <v>0.56056416117292</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>29461860.0</v>
+        <v>29497110.0</v>
       </c>
       <c r="N87" s="1">
-        <v>29461860.0</v>
+        <v>29497110.0</v>
       </c>
       <c r="O87" s="1">
-        <v>0.48</v>
+        <v>0.53</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B88" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="C88" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>99.9775</v>
+        <v>100.0235</v>
       </c>
       <c r="E88" s="1">
         <v>100.0</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
         <v>20000000.0</v>
       </c>
       <c r="I88" s="1">
-        <v>-4500.0</v>
+        <v>4700.0</v>
       </c>
       <c r="J88" s="1">
-        <v>-0.0225</v>
+        <v>0.0235</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="M88" s="1">
-        <v>19995500.0</v>
+        <v>20004700.0</v>
       </c>
       <c r="N88" s="1">
-        <v>20204426.67</v>
+        <v>20239043.61</v>
       </c>
       <c r="O88" s="1">
-        <v>0.33</v>
+        <v>0.37</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B89" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="C89" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>99.9034</v>
+        <v>99.994</v>
       </c>
       <c r="E89" s="1">
-        <v>99.82995632</v>
+        <v>99.4878861</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>24957489.08</v>
+        <v>19897577.22</v>
       </c>
       <c r="I89" s="1">
-        <v>18360.92</v>
+        <v>101222.78</v>
       </c>
       <c r="J89" s="1">
-        <v>0.073568779059243</v>
+        <v>0.5087191213323</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>24975850.0</v>
+        <v>19998800.0</v>
       </c>
       <c r="N89" s="1">
-        <v>24975850.0</v>
+        <v>19998800.0</v>
       </c>
       <c r="O89" s="1">
-        <v>0.41</v>
+        <v>0.36</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B90" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="C90" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>99.8714</v>
+        <v>99.8032</v>
       </c>
       <c r="E90" s="1">
-        <v>99.4878861</v>
+        <v>99.78048292</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>19897577.22</v>
+        <v>24945120.73</v>
       </c>
       <c r="I90" s="1">
-        <v>76702.78</v>
+        <v>5679.27</v>
       </c>
       <c r="J90" s="1">
-        <v>0.38548803782454</v>
+        <v>0.022767057580002</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>19974280.0</v>
+        <v>24950800.0</v>
       </c>
       <c r="N90" s="1">
-        <v>19974280.0</v>
+        <v>24950800.0</v>
       </c>
       <c r="O90" s="1">
-        <v>0.33</v>
+        <v>0.45</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B91" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="C91" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>99.7997</v>
+        <v>99.928</v>
       </c>
       <c r="E91" s="1">
         <v>99.2427776</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
         <v>29772833.28</v>
       </c>
       <c r="I91" s="1">
-        <v>167076.72</v>
+        <v>205566.72</v>
       </c>
       <c r="J91" s="1">
-        <v>0.56117171795079</v>
+        <v>0.69045064695972</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>29939910.0</v>
+        <v>29978400.0</v>
       </c>
       <c r="N91" s="1">
-        <v>29939910.0</v>
+        <v>29978400.0</v>
       </c>
       <c r="O91" s="1">
-        <v>0.49</v>
+        <v>0.54</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B92" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="C92" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>98.5835</v>
+        <v>98.7099</v>
       </c>
       <c r="E92" s="1">
         <v>98.49526593</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
         <v>29548579.78</v>
       </c>
       <c r="I92" s="1">
-        <v>26470.22</v>
+        <v>64390.22</v>
       </c>
       <c r="J92" s="1">
-        <v>0.089582038111748</v>
+        <v>0.21791307900213</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>29575050.0</v>
+        <v>29612970.0</v>
       </c>
       <c r="N92" s="1">
-        <v>29575050.0</v>
+        <v>29612970.0</v>
       </c>
       <c r="O92" s="1">
-        <v>0.49</v>
+        <v>0.53</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B93" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="C93" s="1">
         <v>40000000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>98.7747</v>
+        <v>98.9124</v>
       </c>
       <c r="E93" s="1">
         <v>97.9014285</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
         <v>39160571.4</v>
       </c>
       <c r="I93" s="1">
-        <v>349308.6</v>
+        <v>404388.6</v>
       </c>
       <c r="J93" s="1">
-        <v>0.89199055966788</v>
+        <v>1.0326422356544</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>39509880.0</v>
+        <v>39564960.0</v>
       </c>
       <c r="N93" s="1">
-        <v>39509880.0</v>
+        <v>39564960.0</v>
       </c>
       <c r="O93" s="1">
-        <v>0.65</v>
+        <v>0.71</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B94" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="C94" s="1">
         <v>12500000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>98.4071</v>
+        <v>98.5345</v>
       </c>
       <c r="E94" s="1">
         <v>98.15917464</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
         <v>12269896.83</v>
       </c>
       <c r="I94" s="1">
-        <v>30990.67</v>
+        <v>46915.67</v>
       </c>
       <c r="J94" s="1">
-        <v>0.25257482136466</v>
+        <v>0.3823640137323</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>12300887.5</v>
+        <v>12316812.5</v>
       </c>
       <c r="N94" s="1">
-        <v>12300887.5</v>
+        <v>12316812.5</v>
       </c>
       <c r="O94" s="1">
-        <v>0.2</v>
+        <v>0.22</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
+        <v>231</v>
+      </c>
+      <c r="B95" t="s">
         <v>230</v>
-      </c>
-[...1 lines deleted...]
-        <v>229</v>
       </c>
       <c r="C95" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>98.4071</v>
+        <v>98.5345</v>
       </c>
       <c r="E95" s="1">
         <v>98.20184247</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
         <v>14730276.37</v>
       </c>
       <c r="I95" s="1">
-        <v>30788.63</v>
+        <v>49898.63</v>
       </c>
       <c r="J95" s="1">
-        <v>0.20901596973907</v>
+        <v>0.3387487698576</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>14761065.0</v>
+        <v>14780175.0</v>
       </c>
       <c r="N95" s="1">
-        <v>14761065.0</v>
+        <v>14780175.0</v>
       </c>
       <c r="O95" s="1">
-        <v>0.24</v>
+        <v>0.27</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B96" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="C96" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>99.8985</v>
+        <v>98.2152</v>
       </c>
       <c r="E96" s="1">
-        <v>98.22903955</v>
+        <v>97.87169836</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>19645807.91</v>
+        <v>24467924.59</v>
       </c>
       <c r="I96" s="1">
-        <v>333892.09</v>
+        <v>85875.41</v>
       </c>
       <c r="J96" s="1">
-        <v>1.6995589671323</v>
+        <v>0.35097136941111</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>19979700.0</v>
+        <v>24553800.0</v>
       </c>
       <c r="N96" s="1">
-        <v>19979700.0</v>
+        <v>24553800.0</v>
       </c>
       <c r="O96" s="1">
-        <v>0.33</v>
+        <v>0.44</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B97" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="C97" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>98.0929</v>
+        <v>98.0383</v>
       </c>
       <c r="E97" s="1">
-        <v>97.87169836</v>
+        <v>97.80461245</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>24467924.59</v>
+        <v>19560922.49</v>
       </c>
       <c r="I97" s="1">
-        <v>55300.41</v>
+        <v>46737.51</v>
       </c>
       <c r="J97" s="1">
-        <v>0.22601185399517</v>
+        <v>0.23893305657692</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>24523225.0</v>
+        <v>19607660.0</v>
       </c>
       <c r="N97" s="1">
-        <v>24523225.0</v>
+        <v>19607660.0</v>
       </c>
       <c r="O97" s="1">
-        <v>0.4</v>
+        <v>0.35</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B98" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="C98" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>97.9229</v>
+        <v>98.1836</v>
       </c>
       <c r="E98" s="1">
-        <v>97.80461245</v>
+        <v>97.78527225</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>19560922.49</v>
+        <v>19557054.45</v>
       </c>
       <c r="I98" s="1">
-        <v>23657.51</v>
+        <v>79665.55</v>
       </c>
       <c r="J98" s="1">
-        <v>0.12094271122486</v>
+        <v>0.40734943088528</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>19584580.0</v>
+        <v>19636720.0</v>
       </c>
       <c r="N98" s="1">
-        <v>19584580.0</v>
+        <v>19636720.0</v>
       </c>
       <c r="O98" s="1">
-        <v>0.32</v>
+        <v>0.35</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B99" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="C99" s="1">
-        <v>20000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>98.0642</v>
+        <v>99.8191</v>
       </c>
       <c r="E99" s="1">
-        <v>97.78527225</v>
+        <v>99.80834025</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>19557054.45</v>
+        <v>39923336.1</v>
       </c>
       <c r="I99" s="1">
-        <v>55785.55</v>
+        <v>4303.9</v>
       </c>
       <c r="J99" s="1">
-        <v>0.28524515357168</v>
+        <v>0.010780411710133</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>19612840.0</v>
+        <v>39927640.0</v>
       </c>
       <c r="N99" s="1">
-        <v>19612840.0</v>
+        <v>39927640.0</v>
       </c>
       <c r="O99" s="1">
-        <v>0.32</v>
+        <v>0.72</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B100" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="C100" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>99.9385</v>
+        <v>99.6884</v>
       </c>
       <c r="E100" s="1">
-        <v>99.826856</v>
+        <v>98.92074717</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>19965371.2</v>
+        <v>29676224.15</v>
       </c>
       <c r="I100" s="1">
-        <v>22328.8</v>
+        <v>230295.85</v>
       </c>
       <c r="J100" s="1">
-        <v>0.11183764016369</v>
+        <v>0.77602813901107</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>19987700.0</v>
+        <v>29906520.0</v>
       </c>
       <c r="N100" s="1">
-        <v>19987700.0</v>
+        <v>29906520.0</v>
       </c>
       <c r="O100" s="1">
-        <v>0.33</v>
+        <v>0.54</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B101" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="C101" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>99.5604</v>
+        <v>98.966</v>
       </c>
       <c r="E101" s="1">
-        <v>98.92074717</v>
+        <v>98.7674237</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>29676224.15</v>
+        <v>29630227.11</v>
       </c>
       <c r="I101" s="1">
-        <v>191895.85</v>
+        <v>59572.89</v>
       </c>
       <c r="J101" s="1">
-        <v>0.64663162345065</v>
+        <v>0.20105444949457</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101">
         <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>29868120.0</v>
+        <v>29689800.0</v>
       </c>
       <c r="N101" s="1">
-        <v>29868120.0</v>
+        <v>29689800.0</v>
       </c>
       <c r="O101" s="1">
-        <v>0.49</v>
+        <v>0.54</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B102" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="C102" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>98.8148</v>
+        <v>98.1599</v>
       </c>
       <c r="E102" s="1">
-        <v>98.7674237</v>
+        <v>97.81428545</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>29630227.11</v>
+        <v>19562857.09</v>
       </c>
       <c r="I102" s="1">
-        <v>14212.89</v>
+        <v>69122.91</v>
       </c>
       <c r="J102" s="1">
-        <v>0.047967536486426</v>
+        <v>0.35333749912907</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102">
         <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>29644440.0</v>
+        <v>19631980.0</v>
       </c>
       <c r="N102" s="1">
-        <v>29644440.0</v>
+        <v>19631980.0</v>
       </c>
       <c r="O102" s="1">
-        <v>0.49</v>
+        <v>0.35</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B103" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="C103" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>98.0468</v>
+        <v>97.4917</v>
       </c>
       <c r="E103" s="1">
-        <v>97.81428545</v>
+        <v>97.3712995</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>19562857.09</v>
+        <v>29211389.85</v>
       </c>
       <c r="I103" s="1">
-        <v>46502.91</v>
+        <v>36120.15</v>
       </c>
       <c r="J103" s="1">
-        <v>0.23771021679533</v>
+        <v>0.12365091214583</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103">
         <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>19609360.0</v>
+        <v>29247510.0</v>
       </c>
       <c r="N103" s="1">
-        <v>19609360.0</v>
+        <v>29247510.0</v>
       </c>
       <c r="O103" s="1">
-        <v>0.32</v>
+        <v>0.53</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B104" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="C104" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>99.9889</v>
+        <v>99.8534</v>
       </c>
       <c r="E104" s="1">
-        <v>97.98818017</v>
+        <v>99.50867593</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>29396454.05</v>
+        <v>14926301.39</v>
       </c>
       <c r="I104" s="1">
-        <v>600215.95</v>
+        <v>51708.61</v>
       </c>
       <c r="J104" s="1">
-        <v>2.0417971126011</v>
+        <v>0.34642614167394</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104">
         <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>29996670.0</v>
+        <v>14978010.0</v>
       </c>
       <c r="N104" s="1">
-        <v>29996670.0</v>
+        <v>14978010.0</v>
       </c>
       <c r="O104" s="1">
-        <v>0.49</v>
+        <v>0.27</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B105" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="C105" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>97.3796</v>
+        <v>99.7975</v>
       </c>
       <c r="E105" s="1">
-        <v>97.3712995</v>
+        <v>99.73791092</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>29211389.85</v>
+        <v>24934477.73</v>
       </c>
       <c r="I105" s="1">
-        <v>2490.15</v>
+        <v>14897.27</v>
       </c>
       <c r="J105" s="1">
-        <v>0.0085245858303452</v>
+        <v>0.059745666868636</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105">
         <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>29213880.0</v>
+        <v>24949375.0</v>
       </c>
       <c r="N105" s="1">
-        <v>29213880.0</v>
+        <v>24949375.0</v>
       </c>
       <c r="O105" s="1">
-        <v>0.48</v>
+        <v>0.45</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="B106" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="C106" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>99.9405</v>
+        <v>97.7243</v>
       </c>
       <c r="E106" s="1">
-        <v>99.66048992</v>
+        <v>97.46047776</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>24915122.48</v>
+        <v>24365119.44</v>
       </c>
       <c r="I106" s="1">
-        <v>70002.52</v>
+        <v>65955.56</v>
       </c>
       <c r="J106" s="1">
-        <v>0.28096398103679</v>
+        <v>0.27069664141158</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106">
         <v>0.0</v>
       </c>
       <c r="M106" s="1">
-        <v>24985125.0</v>
+        <v>24431075.0</v>
       </c>
       <c r="N106" s="1">
-        <v>24985125.0</v>
+        <v>24431075.0</v>
       </c>
       <c r="O106" s="1">
-        <v>0.41</v>
+        <v>0.44</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="B107" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="C107" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>99.7326</v>
+        <v>98.2017</v>
       </c>
       <c r="E107" s="1">
-        <v>99.50867593</v>
+        <v>97.77932293</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>14926301.39</v>
+        <v>29333796.88</v>
       </c>
       <c r="I107" s="1">
-        <v>33588.61</v>
+        <v>126713.12</v>
       </c>
       <c r="J107" s="1">
-        <v>0.22502969169913</v>
+        <v>0.43196971915488</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107">
         <v>0.0</v>
       </c>
       <c r="M107" s="1">
-        <v>14959890.0</v>
+        <v>29460510.0</v>
       </c>
       <c r="N107" s="1">
-        <v>14959890.0</v>
+        <v>29460510.0</v>
       </c>
       <c r="O107" s="1">
-        <v>0.25</v>
+        <v>0.53</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="B108" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="C108" s="1">
-        <v>25000000.0</v>
+        <v>28600000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>97.6216</v>
+        <v>99.6996</v>
       </c>
       <c r="E108" s="1">
-        <v>97.46047776</v>
+        <v>98.04874822</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>24365119.44</v>
+        <v>28041941.99</v>
       </c>
       <c r="I108" s="1">
-        <v>40280.56</v>
+        <v>472143.61</v>
       </c>
       <c r="J108" s="1">
-        <v>0.16532059323244</v>
+        <v>1.6837051091838</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108">
         <v>0.0</v>
       </c>
       <c r="M108" s="1">
-        <v>24405400.0</v>
+        <v>28514085.6</v>
       </c>
       <c r="N108" s="1">
-        <v>24405400.0</v>
+        <v>28514085.6</v>
       </c>
       <c r="O108" s="1">
-        <v>0.4</v>
+        <v>0.51</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="B109" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="C109" s="1">
-        <v>30000000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>98.0835</v>
+        <v>98.3023</v>
       </c>
       <c r="E109" s="1">
-        <v>97.77932293</v>
+        <v>97.75025085</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>29333796.88</v>
+        <v>12707532.61</v>
       </c>
       <c r="I109" s="1">
-        <v>91253.12</v>
+        <v>71766.39</v>
       </c>
       <c r="J109" s="1">
-        <v>0.31108526582257</v>
+        <v>0.56475471834339</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109">
         <v>0.0</v>
       </c>
       <c r="M109" s="1">
-        <v>29425050.0</v>
+        <v>12779299.0</v>
       </c>
       <c r="N109" s="1">
-        <v>29425050.0</v>
+        <v>12779299.0</v>
       </c>
       <c r="O109" s="1">
-        <v>0.48</v>
+        <v>0.23</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="B110" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="C110" s="1">
-        <v>28600000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>99.5758</v>
+        <v>97.7729</v>
       </c>
       <c r="E110" s="1">
-        <v>98.04874822</v>
+        <v>97.42790335</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>28041941.99</v>
+        <v>19485580.67</v>
       </c>
       <c r="I110" s="1">
-        <v>436736.81</v>
+        <v>68999.33</v>
       </c>
       <c r="J110" s="1">
-        <v>1.5574413860343</v>
+        <v>0.35410456156552</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
       <c r="L110">
         <v>0.0</v>
       </c>
       <c r="M110" s="1">
-        <v>28478678.8</v>
+        <v>19554580.0</v>
       </c>
       <c r="N110" s="1">
-        <v>28478678.8</v>
+        <v>19554580.0</v>
       </c>
       <c r="O110" s="1">
-        <v>0.47</v>
+        <v>0.35</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="B111" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="C111" s="1">
-        <v>13000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>98.1584</v>
+        <v>99.9419</v>
       </c>
       <c r="E111" s="1">
-        <v>97.75025085</v>
+        <v>98.05766825</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>12707532.61</v>
+        <v>19611533.65</v>
       </c>
       <c r="I111" s="1">
-        <v>53059.39</v>
+        <v>376846.35</v>
       </c>
       <c r="J111" s="1">
-        <v>0.41754281990389</v>
+        <v>1.9215547173691</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111">
         <v>0.0</v>
       </c>
       <c r="M111" s="1">
-        <v>12760592.0</v>
+        <v>19988380.0</v>
       </c>
       <c r="N111" s="1">
-        <v>12760592.0</v>
+        <v>19988380.0</v>
       </c>
       <c r="O111" s="1">
-        <v>0.21</v>
+        <v>0.36</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="B112" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="C112" s="1">
-        <v>20000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>97.6218</v>
+        <v>100.0123</v>
       </c>
       <c r="E112" s="1">
-        <v>97.42790335</v>
+        <v>100.0</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>19485580.67</v>
+        <v>40000000.0</v>
       </c>
       <c r="I112" s="1">
-        <v>38779.33</v>
+        <v>4920.0</v>
       </c>
       <c r="J112" s="1">
-        <v>0.1990155215631</v>
+        <v>0.0123</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
-      <c r="L112">
-        <v>0.0</v>
+      <c r="L112" t="s">
+        <v>266</v>
       </c>
       <c r="M112" s="1">
-        <v>19524360.0</v>
+        <v>40004920.0</v>
       </c>
       <c r="N112" s="1">
-        <v>19524360.0</v>
+        <v>40322394.44</v>
       </c>
       <c r="O112" s="1">
-        <v>0.32</v>
+        <v>0.73</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="B113" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="C113" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>99.8259</v>
+        <v>99.9937</v>
       </c>
       <c r="E113" s="1">
-        <v>98.05766825</v>
+        <v>100.0</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>19611533.65</v>
+        <v>30000000.0</v>
       </c>
       <c r="I113" s="1">
-        <v>353646.35</v>
+        <v>-1890.0</v>
       </c>
       <c r="J113" s="1">
-        <v>1.8032569829132</v>
+        <v>-0.0063</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
-      <c r="L113">
-        <v>0.0</v>
+      <c r="L113" t="s">
+        <v>269</v>
       </c>
       <c r="M113" s="1">
-        <v>19965180.0</v>
+        <v>29998110.0</v>
       </c>
       <c r="N113" s="1">
-        <v>19965180.0</v>
+        <v>30095766.0</v>
       </c>
       <c r="O113" s="1">
-        <v>0.33</v>
+        <v>0.54</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>267</v>
+        <v>270</v>
       </c>
       <c r="B114" t="s">
-        <v>268</v>
+        <v>271</v>
       </c>
       <c r="C114" s="1">
-        <v>40000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>100.0073</v>
+        <v>99.9904</v>
       </c>
       <c r="E114" s="1">
         <v>100.0</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>40000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="I114" s="1">
-        <v>2920.0</v>
+        <v>-2400.0</v>
       </c>
       <c r="J114" s="1">
-        <v>0.0073</v>
+        <v>-0.0096</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114" t="s">
-        <v>269</v>
+        <v>272</v>
       </c>
       <c r="M114" s="1">
-        <v>40002920.0</v>
+        <v>24997600.0</v>
       </c>
       <c r="N114" s="1">
-        <v>40271454.44</v>
+        <v>25072127.64</v>
       </c>
       <c r="O114" s="1">
-        <v>0.66</v>
+        <v>0.45</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="B115" t="s">
-        <v>271</v>
+        <v>274</v>
       </c>
       <c r="C115" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>99.9824</v>
+        <v>100.0013</v>
       </c>
       <c r="E115" s="1">
         <v>100.0</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I115" s="1">
-        <v>-5280.0</v>
+        <v>260.0</v>
       </c>
       <c r="J115" s="1">
-        <v>-0.0176</v>
+        <v>0.0013</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
       <c r="M115" s="1">
-        <v>29994720.0</v>
+        <v>20000260.0</v>
       </c>
       <c r="N115" s="1">
-        <v>30054800.0</v>
+        <v>20126308.0</v>
       </c>
       <c r="O115" s="1">
-        <v>0.49</v>
+        <v>0.36</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
       <c r="B116" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="C116" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>99.9831</v>
+        <v>99.9846</v>
       </c>
       <c r="E116" s="1">
         <v>100.0</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I116" s="1">
-        <v>-4225.0</v>
+        <v>-3080.0</v>
       </c>
       <c r="J116" s="1">
-        <v>-0.0169</v>
+        <v>-0.0154</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116" t="s">
-        <v>275</v>
+        <v>278</v>
       </c>
       <c r="M116" s="1">
-        <v>24995775.0</v>
+        <v>19996920.0</v>
       </c>
       <c r="N116" s="1">
-        <v>25038581.25</v>
+        <v>20090036.67</v>
       </c>
       <c r="O116" s="1">
-        <v>0.41</v>
+        <v>0.36</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>276</v>
+        <v>279</v>
       </c>
       <c r="B117" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="C117" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>99.9969</v>
+        <v>100.0046</v>
       </c>
       <c r="E117" s="1">
         <v>100.0</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
         <v>20000000.0</v>
       </c>
       <c r="I117" s="1">
-        <v>-620.0</v>
+        <v>920.0</v>
       </c>
       <c r="J117" s="1">
-        <v>-0.0031</v>
+        <v>0.0046</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117" t="s">
-        <v>278</v>
+        <v>281</v>
       </c>
       <c r="M117" s="1">
-        <v>19999380.0</v>
+        <v>20000920.0</v>
       </c>
       <c r="N117" s="1">
-        <v>20100432.0</v>
+        <v>20126406.89</v>
       </c>
       <c r="O117" s="1">
-        <v>0.33</v>
+        <v>0.36</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>279</v>
+        <v>282</v>
       </c>
       <c r="B118" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
       <c r="C118" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>99.9772</v>
+        <v>100.003</v>
       </c>
       <c r="E118" s="1">
         <v>100.0</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I118" s="1">
-        <v>-4560.0</v>
+        <v>900.0</v>
       </c>
       <c r="J118" s="1">
-        <v>-0.0228</v>
+        <v>0.003</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118" t="s">
-        <v>281</v>
+        <v>284</v>
       </c>
       <c r="M118" s="1">
-        <v>19995440.0</v>
+        <v>30000900.0</v>
       </c>
       <c r="N118" s="1">
-        <v>20063372.0</v>
+        <v>30244688.5</v>
       </c>
       <c r="O118" s="1">
-        <v>0.33</v>
+        <v>0.55</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>282</v>
+        <v>285</v>
       </c>
       <c r="B119" t="s">
-        <v>283</v>
+        <v>286</v>
       </c>
       <c r="C119" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>99.9989</v>
+        <v>99.9928</v>
       </c>
       <c r="E119" s="1">
         <v>100.0</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
         <v>20000000.0</v>
       </c>
       <c r="I119" s="1">
-        <v>-220.0</v>
+        <v>-1440.0</v>
       </c>
       <c r="J119" s="1">
-        <v>-0.0011</v>
+        <v>-0.0072</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119" t="s">
-        <v>284</v>
+        <v>287</v>
       </c>
       <c r="M119" s="1">
-        <v>19999780.0</v>
+        <v>19998560.0</v>
       </c>
       <c r="N119" s="1">
-        <v>20100382.0</v>
+        <v>20118165.0</v>
       </c>
       <c r="O119" s="1">
-        <v>0.33</v>
+        <v>0.36</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
       <c r="B120" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="C120" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>100.0056</v>
+        <v>99.9955</v>
       </c>
       <c r="E120" s="1">
         <v>100.0</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="I120" s="1">
-        <v>1680.0</v>
+        <v>-450.0</v>
       </c>
       <c r="J120" s="1">
-        <v>0.0056</v>
+        <v>-0.0045</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
       <c r="L120" t="s">
-        <v>287</v>
+        <v>290</v>
       </c>
       <c r="M120" s="1">
-        <v>30001680.0</v>
+        <v>9999550.0</v>
       </c>
       <c r="N120" s="1">
-        <v>30678228.33</v>
+        <v>10078569.5</v>
       </c>
       <c r="O120" s="1">
-        <v>0.5</v>
+        <v>0.18</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>288</v>
+        <v>291</v>
       </c>
       <c r="B121" t="s">
-        <v>289</v>
+        <v>292</v>
       </c>
       <c r="C121" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>99.998</v>
+        <v>100.0091</v>
       </c>
       <c r="E121" s="1">
         <v>100.0</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="I121" s="1">
-        <v>-600.0</v>
+        <v>910.0</v>
       </c>
       <c r="J121" s="1">
-        <v>-0.002</v>
+        <v>0.0091</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
       <c r="L121" t="s">
-        <v>290</v>
+        <v>293</v>
       </c>
       <c r="M121" s="1">
-        <v>29999400.0</v>
+        <v>10000910.0</v>
       </c>
       <c r="N121" s="1">
-        <v>30205319.17</v>
+        <v>10077479.5</v>
       </c>
       <c r="O121" s="1">
-        <v>0.5</v>
+        <v>0.18</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>291</v>
+        <v>294</v>
       </c>
       <c r="B122" t="s">
-        <v>292</v>
+        <v>295</v>
       </c>
       <c r="C122" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>99.9863</v>
+        <v>100.0012</v>
       </c>
       <c r="E122" s="1">
         <v>100.0</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
         <v>20000000.0</v>
       </c>
       <c r="I122" s="1">
-        <v>-2740.0</v>
+        <v>240.0</v>
       </c>
       <c r="J122" s="1">
-        <v>-0.0137</v>
+        <v>0.0012</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
       <c r="L122" t="s">
-        <v>293</v>
+        <v>296</v>
       </c>
       <c r="M122" s="1">
-        <v>19997260.0</v>
+        <v>20000240.0</v>
       </c>
       <c r="N122" s="1">
-        <v>20091655.83</v>
+        <v>20116150.56</v>
       </c>
       <c r="O122" s="1">
-        <v>0.33</v>
+        <v>0.36</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>294</v>
+        <v>297</v>
       </c>
       <c r="B123" t="s">
-        <v>295</v>
+        <v>298</v>
       </c>
       <c r="C123" s="1">
-        <v>10000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>99.9897</v>
+        <v>100.0115</v>
       </c>
       <c r="E123" s="1">
         <v>100.0</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>10000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="I123" s="1">
-        <v>-1030.0</v>
+        <v>2875.0</v>
       </c>
       <c r="J123" s="1">
-        <v>-0.0103</v>
+        <v>0.0115</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
       <c r="L123" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
       <c r="M123" s="1">
-        <v>9998970.0</v>
+        <v>25002875.0</v>
       </c>
       <c r="N123" s="1">
-        <v>10065420.22</v>
+        <v>25187762.99</v>
       </c>
       <c r="O123" s="1">
-        <v>0.17</v>
+        <v>0.45</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>297</v>
+        <v>300</v>
       </c>
       <c r="B124" t="s">
-        <v>298</v>
+        <v>301</v>
       </c>
       <c r="C124" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>100.008</v>
+        <v>99.9812</v>
       </c>
       <c r="E124" s="1">
         <v>100.0</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
         <v>10000000.0</v>
       </c>
       <c r="I124" s="1">
-        <v>800.0</v>
+        <v>-1880.0</v>
       </c>
       <c r="J124" s="1">
-        <v>0.008</v>
+        <v>-0.0188</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
       <c r="L124" t="s">
-        <v>299</v>
+        <v>302</v>
       </c>
       <c r="M124" s="1">
-        <v>10000800.0</v>
+        <v>9998120.0</v>
       </c>
       <c r="N124" s="1">
-        <v>10065189.11</v>
+        <v>10013966.53</v>
       </c>
       <c r="O124" s="1">
-        <v>0.17</v>
+        <v>0.18</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>300</v>
+        <v>303</v>
       </c>
       <c r="B125" t="s">
-        <v>301</v>
+        <v>304</v>
       </c>
       <c r="C125" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>99.9992</v>
+        <v>100.027</v>
       </c>
       <c r="E125" s="1">
         <v>100.0</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="I125" s="1">
-        <v>-160.0</v>
+        <v>6750.0</v>
       </c>
       <c r="J125" s="1">
-        <v>-0.0008</v>
+        <v>0.027</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
       <c r="L125" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
       <c r="M125" s="1">
-        <v>19999840.0</v>
+        <v>25006750.0</v>
       </c>
       <c r="N125" s="1">
-        <v>20091319.17</v>
+        <v>25209011.25</v>
       </c>
       <c r="O125" s="1">
-        <v>0.33</v>
+        <v>0.45</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>303</v>
+        <v>306</v>
       </c>
       <c r="B126" t="s">
-        <v>304</v>
+        <v>307</v>
       </c>
       <c r="C126" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>100.0047</v>
+        <v>100.033</v>
       </c>
       <c r="E126" s="1">
         <v>100.0</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
         <v>25000000.0</v>
       </c>
       <c r="I126" s="1">
-        <v>1175.0</v>
+        <v>8250.0</v>
       </c>
       <c r="J126" s="1">
-        <v>0.0047</v>
+        <v>0.033</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
       <c r="L126" t="s">
-        <v>305</v>
+        <v>308</v>
       </c>
       <c r="M126" s="1">
-        <v>25001175.0</v>
+        <v>25008250.0</v>
       </c>
       <c r="N126" s="1">
-        <v>25154934.38</v>
+        <v>25209615.42</v>
       </c>
       <c r="O126" s="1">
-        <v>0.41</v>
+        <v>0.45</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>306</v>
+        <v>309</v>
       </c>
       <c r="B127" t="s">
-        <v>307</v>
+        <v>310</v>
       </c>
       <c r="C127" s="1">
-        <v>10000000.0</v>
+        <v>17000000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>99.9728</v>
+        <v>100.0246</v>
       </c>
       <c r="E127" s="1">
         <v>100.0</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>10000000.0</v>
+        <v>17000000.0</v>
       </c>
       <c r="I127" s="1">
-        <v>-2720.0</v>
+        <v>4182.0</v>
       </c>
       <c r="J127" s="1">
-        <v>-0.0272</v>
+        <v>0.0246</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
       <c r="L127" t="s">
-        <v>308</v>
+        <v>311</v>
       </c>
       <c r="M127" s="1">
-        <v>9997280.0</v>
+        <v>17004182.0</v>
       </c>
       <c r="N127" s="1">
-        <v>10000450.97</v>
+        <v>17138515.15</v>
       </c>
       <c r="O127" s="1">
-        <v>0.16</v>
+        <v>0.31</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
       <c r="B128" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
       <c r="C128" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>100.0184</v>
+        <v>100.0447</v>
       </c>
       <c r="E128" s="1">
         <v>100.0</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
         <v>25000000.0</v>
       </c>
       <c r="I128" s="1">
-        <v>4600.0</v>
+        <v>11175.0</v>
       </c>
       <c r="J128" s="1">
-        <v>0.0184</v>
+        <v>0.0447</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128" t="s">
-        <v>311</v>
+        <v>314</v>
       </c>
       <c r="M128" s="1">
-        <v>25004600.0</v>
+        <v>25011175.0</v>
       </c>
       <c r="N128" s="1">
-        <v>25175442.36</v>
+        <v>25301535.07</v>
       </c>
       <c r="O128" s="1">
-        <v>0.41</v>
+        <v>0.46</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
       <c r="B129" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="C129" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>100.0265</v>
+        <v>100.0496</v>
       </c>
       <c r="E129" s="1">
         <v>100.0</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
         <v>25000000.0</v>
       </c>
       <c r="I129" s="1">
-        <v>6625.0</v>
+        <v>12400.0</v>
       </c>
       <c r="J129" s="1">
-        <v>0.0265</v>
+        <v>0.0496</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
       <c r="L129" t="s">
-        <v>314</v>
+        <v>317</v>
       </c>
       <c r="M129" s="1">
-        <v>25006625.0</v>
+        <v>25012400.0</v>
       </c>
       <c r="N129" s="1">
-        <v>25176710.42</v>
+        <v>25301475.35</v>
       </c>
       <c r="O129" s="1">
-        <v>0.41</v>
+        <v>0.46</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B130" t="s">
-        <v>316</v>
+        <v>319</v>
       </c>
       <c r="C130" s="1">
-        <v>17000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>100.0156</v>
+        <v>98.6866</v>
       </c>
       <c r="E130" s="1">
-        <v>100.0</v>
+        <v>97.8384763</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>17000000.0</v>
+        <v>9783847.63</v>
       </c>
       <c r="I130" s="1">
-        <v>2652.0</v>
+        <v>84812.37</v>
       </c>
       <c r="J130" s="1">
-        <v>0.0156</v>
+        <v>0.86686110830203</v>
       </c>
       <c r="K130">
         <v>0.0</v>
       </c>
-      <c r="L130" t="s">
-        <v>317</v>
+      <c r="L130">
+        <v>0.0</v>
       </c>
       <c r="M130" s="1">
-        <v>17002652.0</v>
+        <v>9868660.0</v>
       </c>
       <c r="N130" s="1">
-        <v>17115617.38</v>
+        <v>9868660.0</v>
       </c>
       <c r="O130" s="1">
-        <v>0.28</v>
+        <v>0.18</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="B131" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
       <c r="C131" s="1">
-        <v>25000000.0</v>
+        <v>12000000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>100.0408</v>
+        <v>99.5227</v>
       </c>
       <c r="E131" s="1">
-        <v>100.0</v>
+        <v>99.41822392</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>25000000.0</v>
+        <v>11930186.87</v>
       </c>
       <c r="I131" s="1">
-        <v>10200.0</v>
+        <v>12537.13</v>
       </c>
       <c r="J131" s="1">
-        <v>0.0408</v>
+        <v>0.10508745702489</v>
       </c>
       <c r="K131">
         <v>0.0</v>
       </c>
-      <c r="L131" t="s">
-        <v>320</v>
+      <c r="L131">
+        <v>0.0</v>
       </c>
       <c r="M131" s="1">
-        <v>25010200.0</v>
+        <v>11942724.0</v>
       </c>
       <c r="N131" s="1">
-        <v>25269066.67</v>
+        <v>11942724.0</v>
       </c>
       <c r="O131" s="1">
-        <v>0.42</v>
+        <v>0.22</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="B132" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="C132" s="1">
-        <v>25000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>100.0453</v>
+        <v>98.549</v>
       </c>
       <c r="E132" s="1">
-        <v>100.0</v>
+        <v>97.7417847</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>25000000.0</v>
+        <v>9774178.47</v>
       </c>
       <c r="I132" s="1">
-        <v>11325.0</v>
+        <v>80721.53</v>
       </c>
       <c r="J132" s="1">
-        <v>0.0453</v>
+        <v>0.82586511232386</v>
       </c>
       <c r="K132">
         <v>0.0</v>
       </c>
-      <c r="L132" t="s">
-        <v>323</v>
+      <c r="L132">
+        <v>0.0</v>
       </c>
       <c r="M132" s="1">
-        <v>25011325.0</v>
+        <v>9854900.0</v>
       </c>
       <c r="N132" s="1">
-        <v>25269045.83</v>
+        <v>9854900.0</v>
       </c>
       <c r="O132" s="1">
-        <v>0.42</v>
+        <v>0.18</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
         <v>324</v>
       </c>
       <c r="B133" t="s">
         <v>325</v>
       </c>
       <c r="C133" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>98.5659</v>
+        <v>98.6763</v>
       </c>
       <c r="E133" s="1">
-        <v>97.8384763</v>
+        <v>97.7707721</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>9783847.63</v>
+        <v>9777077.21</v>
       </c>
       <c r="I133" s="1">
-        <v>72742.37</v>
+        <v>90552.79</v>
       </c>
       <c r="J133" s="1">
-        <v>0.74349451004277</v>
+        <v>0.92617443899678</v>
       </c>
       <c r="K133">
         <v>0.0</v>
       </c>
       <c r="L133">
         <v>0.0</v>
       </c>
       <c r="M133" s="1">
-        <v>9856590.0</v>
+        <v>9867630.0</v>
       </c>
       <c r="N133" s="1">
-        <v>9856590.0</v>
+        <v>9867630.0</v>
       </c>
       <c r="O133" s="1">
-        <v>0.16</v>
+        <v>0.18</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
         <v>326</v>
       </c>
       <c r="B134" t="s">
         <v>327</v>
       </c>
       <c r="C134" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>99.8912</v>
+        <v>98.869</v>
       </c>
       <c r="E134" s="1">
-        <v>99.8157568</v>
+        <v>97.8229635</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>9981575.68</v>
+        <v>9782296.35</v>
       </c>
       <c r="I134" s="1">
-        <v>7544.32</v>
+        <v>104603.65</v>
       </c>
       <c r="J134" s="1">
-        <v>0.075582455534716</v>
+        <v>1.0693158973864</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
       <c r="L134">
         <v>0.0</v>
       </c>
       <c r="M134" s="1">
-        <v>9989120.0</v>
+        <v>9886900.0</v>
       </c>
       <c r="N134" s="1">
-        <v>9989120.0</v>
+        <v>9886900.0</v>
       </c>
       <c r="O134" s="1">
-        <v>0.16</v>
+        <v>0.18</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
         <v>328</v>
       </c>
       <c r="B135" t="s">
         <v>329</v>
       </c>
       <c r="C135" s="1">
-        <v>10000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>99.9821</v>
+        <v>99.9818</v>
       </c>
       <c r="E135" s="1">
-        <v>99.467847</v>
+        <v>100.0</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>9946784.7</v>
+        <v>25000000.0</v>
       </c>
       <c r="I135" s="1">
-        <v>51425.3</v>
+        <v>-4550.0</v>
       </c>
       <c r="J135" s="1">
-        <v>0.5170042536459</v>
+        <v>-0.0182</v>
       </c>
       <c r="K135">
         <v>0.0</v>
       </c>
-      <c r="L135">
-        <v>0.0</v>
+      <c r="L135" t="s">
+        <v>330</v>
       </c>
       <c r="M135" s="1">
-        <v>9998210.0</v>
+        <v>24995450.0</v>
       </c>
       <c r="N135" s="1">
-        <v>9998210.0</v>
+        <v>25109760.9</v>
       </c>
       <c r="O135" s="1">
-        <v>0.16</v>
+        <v>0.45</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="B136" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="C136" s="1">
-        <v>10000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>98.4009</v>
+        <v>99.9783</v>
       </c>
       <c r="E136" s="1">
-        <v>97.7417847</v>
+        <v>100.0</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>9774178.47</v>
+        <v>25000000.0</v>
       </c>
       <c r="I136" s="1">
-        <v>65911.53</v>
+        <v>-5425.0</v>
       </c>
       <c r="J136" s="1">
-        <v>0.67434342643019</v>
+        <v>-0.0217</v>
       </c>
       <c r="K136">
         <v>0.0</v>
       </c>
-      <c r="L136">
-        <v>0.0</v>
+      <c r="L136" t="s">
+        <v>333</v>
       </c>
       <c r="M136" s="1">
-        <v>9840090.0</v>
+        <v>24994575.0</v>
       </c>
       <c r="N136" s="1">
-        <v>9840090.0</v>
+        <v>25109392.85</v>
       </c>
       <c r="O136" s="1">
-        <v>0.16</v>
+        <v>0.45</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="B137" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
       <c r="C137" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>98.5293</v>
+        <v>100.0062</v>
       </c>
       <c r="E137" s="1">
-        <v>97.7707721</v>
+        <v>100.0</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>9777077.21</v>
+        <v>30000000.0</v>
       </c>
       <c r="I137" s="1">
-        <v>75852.79</v>
+        <v>1860.0</v>
       </c>
       <c r="J137" s="1">
-        <v>0.77582275736166</v>
+        <v>0.0062</v>
       </c>
       <c r="K137">
         <v>0.0</v>
       </c>
-      <c r="L137">
-        <v>0.0</v>
+      <c r="L137" t="s">
+        <v>336</v>
       </c>
       <c r="M137" s="1">
-        <v>9852930.0</v>
+        <v>30001860.0</v>
       </c>
       <c r="N137" s="1">
-        <v>9852930.0</v>
+        <v>30248632.5</v>
       </c>
       <c r="O137" s="1">
-        <v>0.16</v>
+        <v>0.55</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="B138" t="s">
-        <v>335</v>
+        <v>338</v>
       </c>
       <c r="C138" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>98.7434</v>
+        <v>100.0179</v>
       </c>
       <c r="E138" s="1">
-        <v>97.8229635</v>
+        <v>100.0</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>9782296.35</v>
+        <v>20000000.0</v>
       </c>
       <c r="I138" s="1">
-        <v>92043.65</v>
+        <v>3580.0</v>
       </c>
       <c r="J138" s="1">
-        <v>0.94092068678741</v>
+        <v>0.0179</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
-      <c r="L138">
-        <v>0.0</v>
+      <c r="L138" t="s">
+        <v>339</v>
       </c>
       <c r="M138" s="1">
-        <v>9874340.0</v>
+        <v>20003580.0</v>
       </c>
       <c r="N138" s="1">
-        <v>9874340.0</v>
+        <v>20159519.0</v>
       </c>
       <c r="O138" s="1">
-        <v>0.16</v>
+        <v>0.36</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>336</v>
+        <v>340</v>
       </c>
       <c r="B139" t="s">
-        <v>337</v>
+        <v>341</v>
       </c>
       <c r="C139" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>99.9826</v>
+        <v>100.0097</v>
       </c>
       <c r="E139" s="1">
         <v>100.0</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I139" s="1">
-        <v>-4350.0</v>
+        <v>2910.0</v>
       </c>
       <c r="J139" s="1">
-        <v>-0.0174</v>
+        <v>0.0097</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
       <c r="L139" t="s">
-        <v>338</v>
+        <v>342</v>
       </c>
       <c r="M139" s="1">
-        <v>24995650.0</v>
+        <v>30002910.0</v>
       </c>
       <c r="N139" s="1">
-        <v>25078620.76</v>
+        <v>30236818.5</v>
       </c>
       <c r="O139" s="1">
-        <v>0.41</v>
+        <v>0.55</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>339</v>
+        <v>343</v>
       </c>
       <c r="B140" t="s">
-        <v>340</v>
+        <v>344</v>
       </c>
       <c r="C140" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>99.981</v>
+        <v>99.9878</v>
       </c>
       <c r="E140" s="1">
         <v>100.0</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I140" s="1">
-        <v>-4750.0</v>
+        <v>-2440.0</v>
       </c>
       <c r="J140" s="1">
-        <v>-0.019</v>
+        <v>-0.0122</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
       <c r="L140" t="s">
-        <v>341</v>
+        <v>345</v>
       </c>
       <c r="M140" s="1">
-        <v>24995250.0</v>
+        <v>19997560.0</v>
       </c>
       <c r="N140" s="1">
-        <v>25078588.82</v>
+        <v>20079616.39</v>
       </c>
       <c r="O140" s="1">
-        <v>0.41</v>
+        <v>0.36</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>342</v>
+        <v>346</v>
       </c>
       <c r="B141" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="C141" s="1">
-        <v>30000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>100.0071</v>
+        <v>99.9789</v>
       </c>
       <c r="E141" s="1">
         <v>100.0</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>30000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="I141" s="1">
-        <v>2130.0</v>
+        <v>-8440.0</v>
       </c>
       <c r="J141" s="1">
-        <v>0.0071</v>
+        <v>-0.0211</v>
       </c>
       <c r="K141">
         <v>0.0</v>
       </c>
       <c r="L141" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="M141" s="1">
-        <v>30002130.0</v>
+        <v>39991560.0</v>
       </c>
       <c r="N141" s="1">
-        <v>30210864.17</v>
+        <v>40054946.11</v>
       </c>
       <c r="O141" s="1">
-        <v>0.5</v>
+        <v>0.72</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>345</v>
+        <v>349</v>
       </c>
       <c r="B142" t="s">
-        <v>346</v>
+        <v>350</v>
       </c>
       <c r="C142" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>100.0161</v>
+        <v>99.9637</v>
       </c>
       <c r="E142" s="1">
         <v>100.0</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I142" s="1">
-        <v>3220.0</v>
+        <v>-10890.0</v>
       </c>
       <c r="J142" s="1">
-        <v>0.0161</v>
+        <v>-0.0363</v>
       </c>
       <c r="K142">
         <v>0.0</v>
       </c>
       <c r="L142" t="s">
-        <v>347</v>
+        <v>351</v>
       </c>
       <c r="M142" s="1">
-        <v>20003220.0</v>
+        <v>29989110.0</v>
       </c>
       <c r="N142" s="1">
-        <v>20134353.78</v>
+        <v>30063546.67</v>
       </c>
       <c r="O142" s="1">
-        <v>0.33</v>
+        <v>0.54</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>348</v>
+        <v>352</v>
       </c>
       <c r="B143" t="s">
-        <v>349</v>
+        <v>353</v>
       </c>
       <c r="C143" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>100.0054</v>
+        <v>99.8222</v>
       </c>
       <c r="E143" s="1">
-        <v>100.0</v>
+        <v>99.6294476</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>30000000.0</v>
+        <v>9962944.76</v>
       </c>
       <c r="I143" s="1">
-        <v>1620.0</v>
+        <v>19275.24</v>
       </c>
       <c r="J143" s="1">
-        <v>0.0054</v>
+        <v>0.19346930515351</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
-      <c r="L143" t="s">
-        <v>350</v>
+      <c r="L143">
+        <v>0.0</v>
       </c>
       <c r="M143" s="1">
-        <v>30001620.0</v>
+        <v>9982220.0</v>
       </c>
       <c r="N143" s="1">
-        <v>30198320.67</v>
+        <v>9982220.0</v>
       </c>
       <c r="O143" s="1">
-        <v>0.5</v>
+        <v>0.18</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>351</v>
+        <v>354</v>
       </c>
       <c r="B144" t="s">
-        <v>352</v>
+        <v>355</v>
       </c>
       <c r="C144" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>99.9862</v>
+        <v>99.8339</v>
       </c>
       <c r="E144" s="1">
-        <v>100.0</v>
+        <v>99.8087</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>20000000.0</v>
+        <v>14971305.0</v>
       </c>
       <c r="I144" s="1">
-        <v>-2760.0</v>
+        <v>3780.0</v>
       </c>
       <c r="J144" s="1">
-        <v>-0.0138</v>
+        <v>0.025248299997896</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
-      <c r="L144" t="s">
-        <v>353</v>
+      <c r="L144">
+        <v>0.0</v>
       </c>
       <c r="M144" s="1">
-        <v>19997240.0</v>
+        <v>14975085.0</v>
       </c>
       <c r="N144" s="1">
-        <v>20054783.67</v>
+        <v>14975085.0</v>
       </c>
       <c r="O144" s="1">
-        <v>0.33</v>
+        <v>0.27</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>354</v>
+        <v>356</v>
       </c>
       <c r="B145" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
       <c r="C145" s="1">
-        <v>40000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>99.9822</v>
+        <v>99.848</v>
       </c>
       <c r="E145" s="1">
-        <v>100.0</v>
+        <v>99.63136397</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>40000000.0</v>
+        <v>29889409.19</v>
       </c>
       <c r="I145" s="1">
-        <v>-7120.0</v>
+        <v>64990.81</v>
       </c>
       <c r="J145" s="1">
-        <v>-0.0178</v>
+        <v>0.21743758662765</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
-      <c r="L145" t="s">
-        <v>356</v>
+      <c r="L145">
+        <v>0.0</v>
       </c>
       <c r="M145" s="1">
-        <v>39992880.0</v>
+        <v>29954400.0</v>
       </c>
       <c r="N145" s="1">
-        <v>40005563.89</v>
+        <v>29954400.0</v>
       </c>
       <c r="O145" s="1">
-        <v>0.66</v>
+        <v>0.54</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="B146" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="C146" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>99.9889</v>
+        <v>100.0164</v>
       </c>
       <c r="E146" s="1">
         <v>100.0</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="I146" s="1">
-        <v>-3330.0</v>
+        <v>4100.0</v>
       </c>
       <c r="J146" s="1">
-        <v>-0.0111</v>
+        <v>0.0164</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
       <c r="L146" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="M146" s="1">
-        <v>29996670.0</v>
+        <v>25004100.0</v>
       </c>
       <c r="N146" s="1">
-        <v>30033886.67</v>
+        <v>25167076.67</v>
       </c>
       <c r="O146" s="1">
-        <v>0.49</v>
+        <v>0.45</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="B147" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="C147" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>100.0022</v>
+        <v>99.9952</v>
       </c>
       <c r="E147" s="1">
         <v>100.0</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
         <v>30000000.0</v>
       </c>
       <c r="I147" s="1">
-        <v>660.0</v>
+        <v>-1440.0</v>
       </c>
       <c r="J147" s="1">
-        <v>0.0022</v>
+        <v>-0.0048</v>
       </c>
       <c r="K147">
         <v>0.0</v>
       </c>
       <c r="L147" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="M147" s="1">
-        <v>30000660.0</v>
+        <v>29998560.0</v>
       </c>
       <c r="N147" s="1">
-        <v>30021788.0</v>
+        <v>30072107.5</v>
       </c>
       <c r="O147" s="1">
-        <v>0.49</v>
+        <v>0.54</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="B148" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="C148" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>99.6965</v>
+        <v>100.0013</v>
       </c>
       <c r="E148" s="1">
-        <v>99.6294476</v>
+        <v>100.0</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>9962944.76</v>
+        <v>30000000.0</v>
       </c>
       <c r="I148" s="1">
-        <v>6705.24</v>
+        <v>390.0</v>
       </c>
       <c r="J148" s="1">
-        <v>0.06730178839213</v>
+        <v>0.0013</v>
       </c>
       <c r="K148">
         <v>0.0</v>
       </c>
-      <c r="L148">
-        <v>0.0</v>
+      <c r="L148" t="s">
+        <v>366</v>
       </c>
       <c r="M148" s="1">
-        <v>9969650.0</v>
+        <v>30000390.0</v>
       </c>
       <c r="N148" s="1">
-        <v>9969650.0</v>
+        <v>30686621.0</v>
       </c>
       <c r="O148" s="1">
-        <v>0.16</v>
+        <v>0.55</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="B149" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="C149" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>99.896</v>
+        <v>100.003</v>
       </c>
       <c r="E149" s="1">
-        <v>99.83577015</v>
+        <v>115.855</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>19967154.03</v>
+        <v>20000000.0</v>
       </c>
       <c r="I149" s="1">
-        <v>12045.97</v>
+        <v>600.0</v>
       </c>
       <c r="J149" s="1">
-        <v>0.060328928108139</v>
+        <v>0.003</v>
       </c>
       <c r="K149">
         <v>0.0</v>
       </c>
-      <c r="L149">
-        <v>0.0</v>
+      <c r="L149" t="s">
+        <v>369</v>
       </c>
       <c r="M149" s="1">
-        <v>19979200.0</v>
+        <v>20000600.0</v>
       </c>
       <c r="N149" s="1">
-        <v>19979200.0</v>
+        <v>20068508.0</v>
       </c>
       <c r="O149" s="1">
-        <v>0.33</v>
+        <v>0.36</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>367</v>
+        <v>370</v>
       </c>
       <c r="B150" t="s">
-        <v>368</v>
+        <v>371</v>
       </c>
       <c r="C150" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>99.9021</v>
+        <v>100.0334</v>
       </c>
       <c r="E150" s="1">
-        <v>99.81285093</v>
+        <v>100.0</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>14971927.64</v>
+        <v>20000000.0</v>
       </c>
       <c r="I150" s="1">
-        <v>13387.36</v>
+        <v>6680.0</v>
       </c>
       <c r="J150" s="1">
-        <v>0.089416408640885</v>
+        <v>0.0334</v>
       </c>
       <c r="K150">
         <v>0.0</v>
       </c>
-      <c r="L150">
-        <v>0.0</v>
+      <c r="L150" t="s">
+        <v>372</v>
       </c>
       <c r="M150" s="1">
-        <v>14985315.0</v>
+        <v>20006680.0</v>
       </c>
       <c r="N150" s="1">
-        <v>14985315.0</v>
+        <v>20216311.39</v>
       </c>
       <c r="O150" s="1">
-        <v>0.25</v>
+        <v>0.36</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>369</v>
+        <v>373</v>
       </c>
       <c r="B151" t="s">
-        <v>370</v>
+        <v>374</v>
       </c>
       <c r="C151" s="1">
-        <v>16000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>99.8892</v>
+        <v>100.023</v>
       </c>
       <c r="E151" s="1">
-        <v>99.81827531</v>
+        <v>100.0</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>15970924.05</v>
+        <v>25000000.0</v>
       </c>
       <c r="I151" s="1">
-        <v>11347.95</v>
+        <v>5750.0</v>
       </c>
       <c r="J151" s="1">
-        <v>0.071053809813841</v>
+        <v>0.023</v>
       </c>
       <c r="K151">
         <v>0.0</v>
       </c>
-      <c r="L151">
-        <v>0.0</v>
+      <c r="L151" t="s">
+        <v>375</v>
       </c>
       <c r="M151" s="1">
-        <v>15982272.0</v>
+        <v>25005750.0</v>
       </c>
       <c r="N151" s="1">
-        <v>15982272.0</v>
+        <v>25210900.0</v>
       </c>
       <c r="O151" s="1">
-        <v>0.26</v>
+        <v>0.45</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>371</v>
+        <v>376</v>
       </c>
       <c r="B152" t="s">
-        <v>372</v>
+        <v>377</v>
       </c>
       <c r="C152" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>99.7263</v>
+        <v>100.0244</v>
       </c>
       <c r="E152" s="1">
-        <v>99.63136397</v>
+        <v>100.0</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>29889409.19</v>
+        <v>30000000.0</v>
       </c>
       <c r="I152" s="1">
-        <v>28480.81</v>
+        <v>7320.0</v>
       </c>
       <c r="J152" s="1">
-        <v>0.095287296643952</v>
+        <v>0.0244</v>
       </c>
       <c r="K152">
         <v>0.0</v>
       </c>
-      <c r="L152">
-        <v>0.0</v>
+      <c r="L152" t="s">
+        <v>378</v>
       </c>
       <c r="M152" s="1">
-        <v>29917890.0</v>
+        <v>30007320.0</v>
       </c>
       <c r="N152" s="1">
-        <v>29917890.0</v>
+        <v>30238078.5</v>
       </c>
       <c r="O152" s="1">
-        <v>0.49</v>
+        <v>0.55</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>373</v>
+        <v>379</v>
       </c>
       <c r="B153" t="s">
-        <v>374</v>
+        <v>380</v>
       </c>
       <c r="C153" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>100.0113</v>
+        <v>100.0189</v>
       </c>
       <c r="E153" s="1">
         <v>100.0</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I153" s="1">
-        <v>2825.0</v>
+        <v>3780.0</v>
       </c>
       <c r="J153" s="1">
-        <v>0.0113</v>
+        <v>0.0189</v>
       </c>
       <c r="K153">
         <v>0.0</v>
       </c>
       <c r="L153" t="s">
-        <v>375</v>
+        <v>381</v>
       </c>
       <c r="M153" s="1">
-        <v>25002825.0</v>
+        <v>20003780.0</v>
       </c>
       <c r="N153" s="1">
-        <v>25134413.33</v>
+        <v>20160769.0</v>
       </c>
       <c r="O153" s="1">
-        <v>0.41</v>
+        <v>0.36</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>376</v>
+        <v>382</v>
       </c>
       <c r="B154" t="s">
-        <v>377</v>
+        <v>383</v>
       </c>
       <c r="C154" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>99.9843</v>
+        <v>99.9899</v>
       </c>
       <c r="E154" s="1">
         <v>100.0</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
         <v>30000000.0</v>
       </c>
       <c r="I154" s="1">
-        <v>-4710.0</v>
+        <v>-3030.0</v>
       </c>
       <c r="J154" s="1">
-        <v>-0.0157</v>
+        <v>-0.0101</v>
       </c>
       <c r="K154">
         <v>0.0</v>
       </c>
       <c r="L154" t="s">
-        <v>378</v>
+        <v>384</v>
       </c>
       <c r="M154" s="1">
-        <v>29995290.0</v>
+        <v>29996970.0</v>
       </c>
       <c r="N154" s="1">
-        <v>30031120.83</v>
+        <v>30056636.67</v>
       </c>
       <c r="O154" s="1">
-        <v>0.49</v>
+        <v>0.54</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>379</v>
+        <v>385</v>
       </c>
       <c r="B155" t="s">
-        <v>380</v>
+        <v>386</v>
       </c>
       <c r="C155" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D155" s="1">
-        <v>100.0141</v>
+        <v>100.0165</v>
       </c>
       <c r="E155" s="1">
         <v>100.0</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I155" s="1">
-        <v>4230.0</v>
+        <v>3300.0</v>
       </c>
       <c r="J155" s="1">
-        <v>0.0141</v>
+        <v>0.0165</v>
       </c>
       <c r="K155">
         <v>0.0</v>
       </c>
       <c r="L155" t="s">
-        <v>381</v>
+        <v>387</v>
       </c>
       <c r="M155" s="1">
-        <v>30004230.0</v>
+        <v>20003300.0</v>
       </c>
       <c r="N155" s="1">
-        <v>30652698.67</v>
+        <v>20141551.56</v>
       </c>
       <c r="O155" s="1">
-        <v>0.5</v>
+        <v>0.36</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>382</v>
+        <v>388</v>
       </c>
       <c r="B156" t="s">
-        <v>383</v>
+        <v>389</v>
       </c>
       <c r="C156" s="1">
-        <v>20000000.0</v>
+        <v>16000000.0</v>
       </c>
       <c r="D156" s="1">
-        <v>99.9931</v>
+        <v>99.9998</v>
       </c>
       <c r="E156" s="1">
-        <v>115.855</v>
+        <v>100.0</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
-        <v>20000000.0</v>
+        <v>16000000.0</v>
       </c>
       <c r="I156" s="1">
-        <v>-1380.0</v>
+        <v>-32.0</v>
       </c>
       <c r="J156" s="1">
-        <v>-0.0069</v>
+        <v>-0.0002</v>
       </c>
       <c r="K156">
         <v>0.0</v>
       </c>
       <c r="L156" t="s">
-        <v>384</v>
+        <v>390</v>
       </c>
       <c r="M156" s="1">
-        <v>19998620.0</v>
+        <v>15999968.0</v>
       </c>
       <c r="N156" s="1">
-        <v>20041367.44</v>
+        <v>16032712.8</v>
       </c>
       <c r="O156" s="1">
-        <v>0.33</v>
+        <v>0.29</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>385</v>
+        <v>391</v>
       </c>
       <c r="B157" t="s">
-        <v>386</v>
+        <v>392</v>
       </c>
       <c r="C157" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D157" s="1">
-        <v>100.0321</v>
+        <v>99.8634</v>
       </c>
       <c r="E157" s="1">
-        <v>100.0</v>
+        <v>99.80217</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
-        <v>20000000.0</v>
+        <v>9980217.0</v>
       </c>
       <c r="I157" s="1">
-        <v>6420.0</v>
+        <v>6123.0</v>
       </c>
       <c r="J157" s="1">
-        <v>0.0321</v>
+        <v>0.061351371418076</v>
       </c>
       <c r="K157">
         <v>0.0</v>
       </c>
-      <c r="L157" t="s">
-        <v>387</v>
+      <c r="L157">
+        <v>0.0</v>
       </c>
       <c r="M157" s="1">
-        <v>20006420.0</v>
+        <v>9986340.0</v>
       </c>
       <c r="N157" s="1">
-        <v>20190872.33</v>
+        <v>9986340.0</v>
       </c>
       <c r="O157" s="1">
-        <v>0.33</v>
+        <v>0.18</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>388</v>
+        <v>393</v>
       </c>
       <c r="B158" t="s">
-        <v>389</v>
+        <v>394</v>
       </c>
       <c r="C158" s="1">
-        <v>25000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D158" s="1">
-        <v>100.0206</v>
+        <v>99.6428</v>
       </c>
       <c r="E158" s="1">
-        <v>100.0</v>
+        <v>99.42696927</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
-        <v>25000000.0</v>
+        <v>14914045.39</v>
       </c>
       <c r="I158" s="1">
-        <v>5150.0</v>
+        <v>32374.61</v>
       </c>
       <c r="J158" s="1">
-        <v>0.0206</v>
+        <v>0.21707463772175</v>
       </c>
       <c r="K158">
         <v>0.0</v>
       </c>
-      <c r="L158" t="s">
-        <v>390</v>
+      <c r="L158">
+        <v>0.0</v>
       </c>
       <c r="M158" s="1">
-        <v>25005150.0</v>
+        <v>14946420.0</v>
       </c>
       <c r="N158" s="1">
-        <v>25179154.44</v>
+        <v>14946420.0</v>
       </c>
       <c r="O158" s="1">
-        <v>0.41</v>
+        <v>0.27</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>391</v>
+        <v>395</v>
       </c>
       <c r="B159" t="s">
-        <v>392</v>
+        <v>396</v>
       </c>
       <c r="C159" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D159" s="1">
-        <v>100.0238</v>
+        <v>100.0227</v>
       </c>
       <c r="E159" s="1">
         <v>100.0</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
         <v>30000000.0</v>
       </c>
       <c r="I159" s="1">
-        <v>7140.0</v>
+        <v>6810.0</v>
       </c>
       <c r="J159" s="1">
-        <v>0.0238</v>
+        <v>0.0227</v>
       </c>
       <c r="K159">
         <v>0.0</v>
       </c>
       <c r="L159" t="s">
-        <v>393</v>
+        <v>397</v>
       </c>
       <c r="M159" s="1">
-        <v>30007140.0</v>
+        <v>30006810.0</v>
       </c>
       <c r="N159" s="1">
-        <v>30201190.67</v>
+        <v>30601655.5</v>
       </c>
       <c r="O159" s="1">
-        <v>0.5</v>
+        <v>0.55</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>394</v>
+        <v>398</v>
       </c>
       <c r="B160" t="s">
-        <v>395</v>
+        <v>399</v>
       </c>
       <c r="C160" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>100.015</v>
+        <v>99.9695</v>
       </c>
       <c r="E160" s="1">
-        <v>100.0</v>
+        <v>99.4820302</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
-        <v>20000000.0</v>
+        <v>9948203.02</v>
       </c>
       <c r="I160" s="1">
-        <v>3000.0</v>
+        <v>48746.98</v>
       </c>
       <c r="J160" s="1">
-        <v>0.015</v>
+        <v>0.49000789290285</v>
       </c>
       <c r="K160">
         <v>0.0</v>
       </c>
-      <c r="L160" t="s">
-        <v>396</v>
+      <c r="L160">
+        <v>0.0</v>
       </c>
       <c r="M160" s="1">
-        <v>20003000.0</v>
+        <v>9996950.0</v>
       </c>
       <c r="N160" s="1">
-        <v>20135017.11</v>
+        <v>9996950.0</v>
       </c>
       <c r="O160" s="1">
-        <v>0.33</v>
+        <v>0.18</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>397</v>
+        <v>400</v>
       </c>
       <c r="B161" t="s">
-        <v>398</v>
+        <v>401</v>
       </c>
       <c r="C161" s="1">
-        <v>30000000.0</v>
+        <v>7300000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>99.9822</v>
+        <v>99.8891</v>
       </c>
       <c r="E161" s="1">
-        <v>100.0</v>
+        <v>99.80962699</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
-        <v>30000000.0</v>
+        <v>7286102.77</v>
       </c>
       <c r="I161" s="1">
-        <v>-5340.0</v>
+        <v>5801.53</v>
       </c>
       <c r="J161" s="1">
-        <v>-0.0178</v>
+        <v>0.07962459744443</v>
       </c>
       <c r="K161">
         <v>0.0</v>
       </c>
-      <c r="L161" t="s">
-        <v>399</v>
+      <c r="L161">
+        <v>0.0</v>
       </c>
       <c r="M161" s="1">
-        <v>29994660.0</v>
+        <v>7291904.3</v>
       </c>
       <c r="N161" s="1">
-        <v>30017038.0</v>
+        <v>7291904.3</v>
       </c>
       <c r="O161" s="1">
-        <v>0.49</v>
+        <v>0.13</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="B162" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
       <c r="C162" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>100.0137</v>
+        <v>98.8122</v>
       </c>
       <c r="E162" s="1">
-        <v>100.0</v>
+        <v>97.8384763</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
-        <v>20000000.0</v>
+        <v>29351542.89</v>
       </c>
       <c r="I162" s="1">
-        <v>2740.0</v>
+        <v>292117.11</v>
       </c>
       <c r="J162" s="1">
-        <v>0.0137</v>
+        <v>0.99523596117165</v>
       </c>
       <c r="K162">
         <v>0.0</v>
       </c>
-      <c r="L162" t="s">
-        <v>402</v>
+      <c r="L162">
+        <v>0.0</v>
       </c>
       <c r="M162" s="1">
-        <v>20002740.0</v>
+        <v>29643660.0</v>
       </c>
       <c r="N162" s="1">
-        <v>20116262.89</v>
+        <v>29643660.0</v>
       </c>
       <c r="O162" s="1">
-        <v>0.33</v>
+        <v>0.53</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="B163" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="C163" s="1">
-        <v>16000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>99.993</v>
+        <v>99.5727</v>
       </c>
       <c r="E163" s="1">
-        <v>100.0</v>
+        <v>99.4219717</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
-        <v>16000000.0</v>
+        <v>29826591.51</v>
       </c>
       <c r="I163" s="1">
-        <v>-1120.0</v>
+        <v>45218.49</v>
       </c>
       <c r="J163" s="1">
-        <v>-0.007</v>
+        <v>0.1516046175938</v>
       </c>
       <c r="K163">
         <v>0.0</v>
       </c>
-      <c r="L163" t="s">
-        <v>405</v>
+      <c r="L163">
+        <v>0.0</v>
       </c>
       <c r="M163" s="1">
-        <v>15998880.0</v>
+        <v>29871810.0</v>
       </c>
       <c r="N163" s="1">
-        <v>16011780.62</v>
+        <v>29871810.0</v>
       </c>
       <c r="O163" s="1">
-        <v>0.26</v>
+        <v>0.54</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
         <v>406</v>
       </c>
       <c r="B164" t="s">
         <v>407</v>
       </c>
       <c r="C164" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>99.9396</v>
+        <v>99.9136</v>
       </c>
       <c r="E164" s="1">
-        <v>99.81990825</v>
+        <v>99.5457396</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
-        <v>19963981.65</v>
+        <v>19909147.92</v>
       </c>
       <c r="I164" s="1">
-        <v>23938.35</v>
+        <v>73572.08</v>
       </c>
       <c r="J164" s="1">
-        <v>0.11990769386426</v>
+        <v>0.36953906965598</v>
       </c>
       <c r="K164">
         <v>0.0</v>
       </c>
       <c r="L164">
         <v>0.0</v>
       </c>
       <c r="M164" s="1">
-        <v>19987920.0</v>
+        <v>19982720.0</v>
       </c>
       <c r="N164" s="1">
-        <v>19987920.0</v>
+        <v>19982720.0</v>
       </c>
       <c r="O164" s="1">
-        <v>0.33</v>
+        <v>0.36</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
         <v>408</v>
       </c>
       <c r="B165" t="s">
         <v>409</v>
       </c>
       <c r="C165" s="1">
-        <v>40000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>99.889</v>
+        <v>100.0149</v>
       </c>
       <c r="E165" s="1">
-        <v>99.82068323</v>
+        <v>100.0</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
-        <v>39928273.29</v>
+        <v>15000000.0</v>
       </c>
       <c r="I165" s="1">
-        <v>27326.71</v>
+        <v>2235.0</v>
       </c>
       <c r="J165" s="1">
-        <v>0.068439498501539</v>
+        <v>0.0149</v>
       </c>
       <c r="K165">
         <v>0.0</v>
       </c>
-      <c r="L165">
-        <v>0.0</v>
+      <c r="L165" t="s">
+        <v>410</v>
       </c>
       <c r="M165" s="1">
-        <v>39955600.0</v>
+        <v>15002235.0</v>
       </c>
       <c r="N165" s="1">
-        <v>39955600.0</v>
+        <v>15039786.67</v>
       </c>
       <c r="O165" s="1">
-        <v>0.66</v>
+        <v>0.27</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="B166" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="C166" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>99.5167</v>
+        <v>97.4702</v>
       </c>
       <c r="E166" s="1">
-        <v>99.42696927</v>
+        <v>97.26824827</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
-        <v>14914045.39</v>
+        <v>14590237.24</v>
       </c>
       <c r="I166" s="1">
-        <v>13459.61</v>
+        <v>30292.76</v>
       </c>
       <c r="J166" s="1">
-        <v>0.09024788143011</v>
+        <v>0.20762349166572</v>
       </c>
       <c r="K166">
         <v>0.0</v>
       </c>
       <c r="L166">
         <v>0.0</v>
       </c>
       <c r="M166" s="1">
-        <v>14927505.0</v>
+        <v>14620530.0</v>
       </c>
       <c r="N166" s="1">
-        <v>14927505.0</v>
+        <v>14620530.0</v>
       </c>
       <c r="O166" s="1">
-        <v>0.25</v>
+        <v>0.26</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="B167" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="C167" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>100.0283</v>
+        <v>99.9951</v>
       </c>
       <c r="E167" s="1">
         <v>100.0</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="I167" s="1">
-        <v>8490.0</v>
+        <v>-735.0</v>
       </c>
       <c r="J167" s="1">
-        <v>0.0283</v>
+        <v>-0.0049</v>
       </c>
       <c r="K167">
         <v>0.0</v>
       </c>
       <c r="L167" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="M167" s="1">
-        <v>30008490.0</v>
+        <v>14999265.0</v>
       </c>
       <c r="N167" s="1">
-        <v>30565625.83</v>
+        <v>15112242.08</v>
       </c>
       <c r="O167" s="1">
-        <v>0.5</v>
+        <v>0.27</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="B168" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="C168" s="1">
-        <v>25000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>99.9409</v>
+        <v>98.4825</v>
       </c>
       <c r="E168" s="1">
-        <v>99.49610748</v>
+        <v>98.25520587</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
-        <v>24874026.87</v>
+        <v>14738280.88</v>
       </c>
       <c r="I168" s="1">
-        <v>111198.13</v>
+        <v>34094.12</v>
       </c>
       <c r="J168" s="1">
-        <v>0.44704514705704</v>
+        <v>0.23133037209425</v>
       </c>
       <c r="K168">
         <v>0.0</v>
       </c>
       <c r="L168">
         <v>0.0</v>
       </c>
       <c r="M168" s="1">
-        <v>24985225.0</v>
+        <v>14772375.0</v>
       </c>
       <c r="N168" s="1">
-        <v>24985225.0</v>
+        <v>14772375.0</v>
       </c>
       <c r="O168" s="1">
-        <v>0.41</v>
+        <v>0.27</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="B169" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="C169" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>99.8501</v>
+        <v>99.8211</v>
       </c>
       <c r="E169" s="1">
-        <v>99.4820302</v>
+        <v>99.7960003</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
-        <v>9948203.02</v>
+        <v>9979600.03</v>
       </c>
       <c r="I169" s="1">
-        <v>36806.98</v>
+        <v>2509.97</v>
       </c>
       <c r="J169" s="1">
-        <v>0.36998621686754</v>
+        <v>0.025151007980828</v>
       </c>
       <c r="K169">
         <v>0.0</v>
       </c>
       <c r="L169">
         <v>0.0</v>
       </c>
       <c r="M169" s="1">
-        <v>9985010.0</v>
+        <v>9982110.0</v>
       </c>
       <c r="N169" s="1">
-        <v>9985010.0</v>
+        <v>9982110.0</v>
       </c>
       <c r="O169" s="1">
-        <v>0.16</v>
+        <v>0.18</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="B170" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="C170" s="1">
-        <v>7300000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>99.957</v>
+        <v>100.0183</v>
       </c>
       <c r="E170" s="1">
-        <v>99.63533466</v>
+        <v>100.0</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
-        <v>7273379.43</v>
+        <v>20000000.0</v>
       </c>
       <c r="I170" s="1">
-        <v>23481.57</v>
+        <v>3660.0</v>
       </c>
       <c r="J170" s="1">
-        <v>0.32284263767606</v>
+        <v>0.0183</v>
       </c>
       <c r="K170">
         <v>0.0</v>
       </c>
-      <c r="L170">
-        <v>0.0</v>
+      <c r="L170" t="s">
+        <v>422</v>
       </c>
       <c r="M170" s="1">
-        <v>7296861.0</v>
+        <v>20003660.0</v>
       </c>
       <c r="N170" s="1">
-        <v>7296861.0</v>
+        <v>20089066.39</v>
       </c>
       <c r="O170" s="1">
-        <v>0.12</v>
+        <v>0.36</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
       <c r="B171" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="C171" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>98.7274</v>
+        <v>100.009</v>
       </c>
       <c r="E171" s="1">
-        <v>97.8384763</v>
+        <v>100.0</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
-        <v>29351542.89</v>
+        <v>20000000.0</v>
       </c>
       <c r="I171" s="1">
-        <v>266677.11</v>
+        <v>1800.0</v>
       </c>
       <c r="J171" s="1">
-        <v>0.9085624936291</v>
+        <v>0.009</v>
       </c>
       <c r="K171">
         <v>0.0</v>
       </c>
-      <c r="L171">
-        <v>0.0</v>
+      <c r="L171" t="s">
+        <v>425</v>
       </c>
       <c r="M171" s="1">
-        <v>29618220.0</v>
+        <v>20001800.0</v>
       </c>
       <c r="N171" s="1">
-        <v>29618220.0</v>
+        <v>20037610.44</v>
       </c>
       <c r="O171" s="1">
-        <v>0.49</v>
+        <v>0.36</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>423</v>
+        <v>426</v>
       </c>
       <c r="B172" t="s">
-        <v>424</v>
+        <v>427</v>
       </c>
       <c r="C172" s="1">
-        <v>15500000.0</v>
+        <v>55600000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>99.9399</v>
+        <v>98.706</v>
       </c>
       <c r="E172" s="1">
-        <v>99.836086</v>
+        <v>97.74601079</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>15474593.33</v>
+        <v>54346782.0</v>
       </c>
       <c r="I172" s="1">
-        <v>16091.17</v>
+        <v>533754.0</v>
       </c>
       <c r="J172" s="1">
-        <v>0.10398444506328</v>
+        <v>0.98212622782339</v>
       </c>
       <c r="K172">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.2</v>
+      </c>
+      <c r="L172" t="s">
+        <v>428</v>
       </c>
       <c r="M172" s="1">
-        <v>15490684.5</v>
+        <v>54880536.0</v>
       </c>
       <c r="N172" s="1">
-        <v>15490684.5</v>
+        <v>54992040.66</v>
       </c>
       <c r="O172" s="1">
-        <v>0.25</v>
+        <v>0.99</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>425</v>
+        <v>429</v>
       </c>
       <c r="B173" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
       <c r="C173" s="1">
-        <v>30000000.0</v>
+        <v>32500000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>99.45</v>
+        <v>99.541</v>
       </c>
       <c r="E173" s="1">
-        <v>99.4219717</v>
+        <v>99.81020923</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
-        <v>29826591.51</v>
+        <v>32438318.0</v>
       </c>
       <c r="I173" s="1">
-        <v>8408.49</v>
+        <v>-87493.0</v>
       </c>
       <c r="J173" s="1">
-        <v>0.028191253422909</v>
+        <v>-0.26972113658914</v>
       </c>
       <c r="K173">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.28</v>
+      </c>
+      <c r="L173" t="s">
+        <v>431</v>
       </c>
       <c r="M173" s="1">
-        <v>29835000.0</v>
+        <v>32350825.0</v>
       </c>
       <c r="N173" s="1">
-        <v>29835000.0</v>
+        <v>33090979.11</v>
       </c>
       <c r="O173" s="1">
-        <v>0.49</v>
+        <v>0.6</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>427</v>
+        <v>432</v>
       </c>
       <c r="B174" t="s">
-        <v>428</v>
+        <v>433</v>
       </c>
       <c r="C174" s="1">
-        <v>20000000.0</v>
+        <v>28377000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>99.7939</v>
+        <v>98.788</v>
       </c>
       <c r="E174" s="1">
-        <v>99.5457396</v>
+        <v>98.74371953</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
-        <v>19909147.92</v>
+        <v>28020505.29</v>
       </c>
       <c r="I174" s="1">
-        <v>49632.08</v>
+        <v>12565.47</v>
       </c>
       <c r="J174" s="1">
-        <v>0.249292838646</v>
+        <v>0.044843838003465</v>
       </c>
       <c r="K174">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.46</v>
+      </c>
+      <c r="L174" t="s">
+        <v>434</v>
       </c>
       <c r="M174" s="1">
-        <v>19958780.0</v>
+        <v>28033070.76</v>
       </c>
       <c r="N174" s="1">
-        <v>19958780.0</v>
+        <v>28448230.16</v>
       </c>
       <c r="O174" s="1">
-        <v>0.33</v>
+        <v>0.51</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>429</v>
+        <v>435</v>
       </c>
       <c r="B175" t="s">
-        <v>430</v>
+        <v>436</v>
       </c>
       <c r="C175" s="1">
-        <v>15000000.0</v>
+        <v>17400000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>100.0125</v>
+        <v>100.925</v>
       </c>
       <c r="E175" s="1">
-        <v>100.0</v>
+        <v>101.58646552</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
-        <v>15000000.0</v>
+        <v>17676045.0</v>
       </c>
       <c r="I175" s="1">
-        <v>1875.0</v>
+        <v>-115095.0</v>
       </c>
       <c r="J175" s="1">
-        <v>0.0125</v>
+        <v>-0.65113547742156</v>
       </c>
       <c r="K175">
-        <v>0.0</v>
+        <v>0.89</v>
       </c>
       <c r="L175" t="s">
-        <v>431</v>
+        <v>437</v>
       </c>
       <c r="M175" s="1">
-        <v>15001875.0</v>
+        <v>17560950.0</v>
       </c>
       <c r="N175" s="1">
-        <v>15020650.0</v>
+        <v>17716119.86</v>
       </c>
       <c r="O175" s="1">
-        <v>0.25</v>
+        <v>0.32</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>432</v>
+        <v>438</v>
       </c>
       <c r="B176" t="s">
-        <v>433</v>
+        <v>439</v>
       </c>
       <c r="C176" s="1">
-        <v>15000000.0</v>
+        <v>14200000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>97.376</v>
+        <v>101.049</v>
       </c>
       <c r="E176" s="1">
-        <v>97.26824827</v>
+        <v>102.11602113</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
-        <v>14590237.24</v>
+        <v>14500475.0</v>
       </c>
       <c r="I176" s="1">
-        <v>16162.76</v>
+        <v>-151517.0</v>
       </c>
       <c r="J176" s="1">
-        <v>0.11077791083265</v>
+        <v>-1.0449105977563</v>
       </c>
       <c r="K176">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.39</v>
+      </c>
+      <c r="L176" t="s">
+        <v>440</v>
       </c>
       <c r="M176" s="1">
-        <v>14606400.0</v>
+        <v>14348958.0</v>
       </c>
       <c r="N176" s="1">
-        <v>14606400.0</v>
+        <v>14545715.53</v>
       </c>
       <c r="O176" s="1">
-        <v>0.24</v>
+        <v>0.26</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>434</v>
+        <v>441</v>
       </c>
       <c r="B177" t="s">
-        <v>435</v>
+        <v>442</v>
       </c>
       <c r="C177" s="1">
-        <v>15000000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>99.9897</v>
+        <v>100.848</v>
       </c>
       <c r="E177" s="1">
-        <v>100.0</v>
+        <v>101.5</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
-        <v>15000000.0</v>
+        <v>6090000.0</v>
       </c>
       <c r="I177" s="1">
-        <v>-1545.0</v>
+        <v>-39120.0</v>
       </c>
       <c r="J177" s="1">
-        <v>-0.0103</v>
+        <v>-0.6423645320197</v>
       </c>
       <c r="K177">
-        <v>0.0</v>
+        <v>2.1</v>
       </c>
       <c r="L177" t="s">
-        <v>436</v>
+        <v>443</v>
       </c>
       <c r="M177" s="1">
-        <v>14998455.0</v>
+        <v>6050880.0</v>
       </c>
       <c r="N177" s="1">
-        <v>15092873.0</v>
+        <v>6176736.16</v>
       </c>
       <c r="O177" s="1">
-        <v>0.25</v>
+        <v>0.11</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>437</v>
+        <v>444</v>
       </c>
       <c r="B178" t="s">
-        <v>438</v>
+        <v>445</v>
       </c>
       <c r="C178" s="1">
-        <v>15000000.0</v>
+        <v>11800000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>98.3582</v>
+        <v>100.12</v>
       </c>
       <c r="E178" s="1">
-        <v>98.25520587</v>
+        <v>101.52224576</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
-        <v>14738280.88</v>
+        <v>11979625.0</v>
       </c>
       <c r="I178" s="1">
-        <v>15449.12</v>
+        <v>-165465.0</v>
       </c>
       <c r="J178" s="1">
-        <v>0.10482308028859</v>
+        <v>-1.3812201967925</v>
       </c>
       <c r="K178">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.6</v>
+      </c>
+      <c r="L178" t="s">
+        <v>446</v>
       </c>
       <c r="M178" s="1">
-        <v>14753730.0</v>
+        <v>11814160.0</v>
       </c>
       <c r="N178" s="1">
-        <v>14753730.0</v>
+        <v>12120636.71</v>
       </c>
       <c r="O178" s="1">
-        <v>0.24</v>
+        <v>0.22</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>439</v>
+        <v>447</v>
       </c>
       <c r="B179" t="s">
-        <v>440</v>
+        <v>448</v>
       </c>
       <c r="C179" s="1">
-        <v>10000000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>99.9012</v>
+        <v>101.567</v>
       </c>
       <c r="E179" s="1">
-        <v>99.8140962</v>
+        <v>102.4755</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
-        <v>9981409.62</v>
+        <v>6148530.0</v>
       </c>
       <c r="I179" s="1">
-        <v>8710.38</v>
+        <v>-54510.0</v>
       </c>
       <c r="J179" s="1">
-        <v>0.087266030867492</v>
+        <v>-0.88655337129363</v>
       </c>
       <c r="K179">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>4.68</v>
+      </c>
+      <c r="L179" t="s">
+        <v>449</v>
       </c>
       <c r="M179" s="1">
-        <v>9990120.0</v>
+        <v>6094020.0</v>
       </c>
       <c r="N179" s="1">
-        <v>9990120.0</v>
+        <v>6375115.89</v>
       </c>
       <c r="O179" s="1">
-        <v>0.16</v>
+        <v>0.11</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>441</v>
+        <v>450</v>
       </c>
       <c r="B180" t="s">
-        <v>442</v>
+        <v>451</v>
       </c>
       <c r="C180" s="1">
-        <v>20000000.0</v>
+        <v>7200000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>100.0085</v>
+        <v>98.574</v>
       </c>
       <c r="E180" s="1">
-        <v>100.0</v>
+        <v>98.25995833</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
-        <v>20000000.0</v>
+        <v>7074717.0</v>
       </c>
       <c r="I180" s="1">
-        <v>1700.0</v>
+        <v>22611.0</v>
       </c>
       <c r="J180" s="1">
-        <v>0.0085</v>
+        <v>0.31960289012267</v>
       </c>
       <c r="K180">
-        <v>0.0</v>
+        <v>0.17</v>
       </c>
       <c r="L180" t="s">
-        <v>443</v>
+        <v>452</v>
       </c>
       <c r="M180" s="1">
-        <v>20001700.0</v>
+        <v>7097328.0</v>
       </c>
       <c r="N180" s="1">
-        <v>20061593.67</v>
+        <v>7109459.51</v>
       </c>
       <c r="O180" s="1">
-        <v>0.33</v>
+        <v>0.13</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>444</v>
+        <v>453</v>
       </c>
       <c r="B181" t="s">
-        <v>445</v>
+        <v>454</v>
       </c>
       <c r="C181" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>100.0102</v>
+        <v>99.884</v>
       </c>
       <c r="E181" s="1">
-        <v>100.0</v>
+        <v>98.92644333</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
-        <v>20000000.0</v>
+        <v>29677933.0</v>
       </c>
       <c r="I181" s="1">
-        <v>2040.0</v>
+        <v>287267.0</v>
       </c>
       <c r="J181" s="1">
-        <v>0.0102</v>
+        <v>0.96794813843673</v>
       </c>
       <c r="K181">
-        <v>0.0</v>
+        <v>0.9</v>
       </c>
       <c r="L181" t="s">
-        <v>446</v>
+        <v>455</v>
       </c>
       <c r="M181" s="1">
-        <v>20002040.0</v>
+        <v>29965200.0</v>
       </c>
       <c r="N181" s="1">
-        <v>20012274.22</v>
+        <v>30236432.88</v>
       </c>
       <c r="O181" s="1">
-        <v>0.33</v>
+        <v>0.55</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>447</v>
+        <v>456</v>
       </c>
       <c r="B182" t="s">
-        <v>448</v>
+        <v>457</v>
       </c>
       <c r="C182" s="1">
-        <v>55600000.0</v>
+        <v>7500000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>98.606</v>
+        <v>98.495</v>
       </c>
       <c r="E182" s="1">
-        <v>97.74601079</v>
+        <v>98.10766667</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
-        <v>54346782.0</v>
+        <v>7358075.0</v>
       </c>
       <c r="I182" s="1">
-        <v>478154.0</v>
+        <v>29050.0</v>
       </c>
       <c r="J182" s="1">
-        <v>0.87982026240303</v>
+        <v>0.3948043476045</v>
       </c>
       <c r="K182">
-        <v>0.17</v>
+        <v>0.14</v>
       </c>
       <c r="L182" t="s">
-        <v>449</v>
+        <v>458</v>
       </c>
       <c r="M182" s="1">
-        <v>54824936.0</v>
+        <v>7387125.0</v>
       </c>
       <c r="N182" s="1">
-        <v>54918161.21</v>
+        <v>7397604.45</v>
       </c>
       <c r="O182" s="1">
-        <v>0.9</v>
+        <v>0.13</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>450</v>
+        <v>459</v>
       </c>
       <c r="B183" t="s">
-        <v>451</v>
+        <v>460</v>
       </c>
       <c r="C183" s="1">
-        <v>22500000.0</v>
+        <v>17500000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>99.471</v>
+        <v>98.487</v>
       </c>
       <c r="E183" s="1">
-        <v>99.97030222</v>
+        <v>98.59398286</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
-        <v>22493318.0</v>
+        <v>17253947.0</v>
       </c>
       <c r="I183" s="1">
-        <v>-112343.0</v>
+        <v>-18722.0</v>
       </c>
       <c r="J183" s="1">
-        <v>-0.49945054793606</v>
+        <v>-0.10850850532924</v>
       </c>
       <c r="K183">
-        <v>2.15</v>
+        <v>1.22</v>
       </c>
       <c r="L183" t="s">
-        <v>452</v>
+        <v>461</v>
       </c>
       <c r="M183" s="1">
-        <v>22380975.0</v>
+        <v>17235225.0</v>
       </c>
       <c r="N183" s="1">
-        <v>22864108.56</v>
+        <v>17448581.16</v>
       </c>
       <c r="O183" s="1">
-        <v>0.38</v>
+        <v>0.31</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>453</v>
+        <v>462</v>
       </c>
       <c r="B184" t="s">
-        <v>454</v>
+        <v>463</v>
       </c>
       <c r="C184" s="1">
-        <v>28377000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>98.863</v>
+        <v>98.541</v>
       </c>
       <c r="E184" s="1">
-        <v>98.74371953</v>
+        <v>98.09328567</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
-        <v>28020505.29</v>
+        <v>2942798.57</v>
       </c>
       <c r="I184" s="1">
-        <v>33848.22</v>
+        <v>13431.43</v>
       </c>
       <c r="J184" s="1">
-        <v>0.12079803575876</v>
+        <v>0.45641689978122</v>
       </c>
       <c r="K184">
-        <v>1.38</v>
+        <v>0.13</v>
       </c>
       <c r="L184" t="s">
-        <v>455</v>
+        <v>464</v>
       </c>
       <c r="M184" s="1">
-        <v>28054353.51</v>
+        <v>2956230.0</v>
       </c>
       <c r="N184" s="1">
-        <v>28446189.35</v>
+        <v>2960021.1</v>
       </c>
       <c r="O184" s="1">
-        <v>0.47</v>
+        <v>0.05</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>456</v>
+        <v>465</v>
       </c>
       <c r="B185" t="s">
-        <v>457</v>
+        <v>466</v>
       </c>
       <c r="C185" s="1">
-        <v>17400000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>100.941</v>
+        <v>100.098</v>
       </c>
       <c r="E185" s="1">
-        <v>101.58646552</v>
+        <v>100.16216667</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
-        <v>17676045.0</v>
+        <v>6009730.0</v>
       </c>
       <c r="I185" s="1">
-        <v>-112311.0</v>
+        <v>-3850.0</v>
       </c>
       <c r="J185" s="1">
-        <v>-0.63538534779698</v>
+        <v>-0.064062778194694</v>
       </c>
       <c r="K185">
-        <v>0.68</v>
+        <v>0.28</v>
       </c>
       <c r="L185" t="s">
-        <v>458</v>
+        <v>467</v>
       </c>
       <c r="M185" s="1">
-        <v>17563734.0</v>
+        <v>6005880.0</v>
       </c>
       <c r="N185" s="1">
-        <v>17681958.66</v>
+        <v>6022473.33</v>
       </c>
       <c r="O185" s="1">
-        <v>0.29</v>
+        <v>0.11</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>459</v>
+        <v>468</v>
       </c>
       <c r="B186" t="s">
-        <v>460</v>
+        <v>469</v>
       </c>
       <c r="C186" s="1">
-        <v>14200000.0</v>
+        <v>7996000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>101.144</v>
+        <v>98.399</v>
       </c>
       <c r="E186" s="1">
-        <v>102.11602113</v>
+        <v>98.295</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
-        <v>14500475.0</v>
+        <v>7859668.2</v>
       </c>
       <c r="I186" s="1">
-        <v>-138027.0</v>
+        <v>8315.84</v>
       </c>
       <c r="J186" s="1">
-        <v>-0.95187916257916</v>
+        <v>0.10580395747495</v>
       </c>
       <c r="K186">
-        <v>1.15</v>
+        <v>0.07</v>
       </c>
       <c r="L186" t="s">
-        <v>461</v>
+        <v>470</v>
       </c>
       <c r="M186" s="1">
-        <v>14362448.0</v>
+        <v>7867984.04</v>
       </c>
       <c r="N186" s="1">
-        <v>14526137.04</v>
+        <v>7873898.89</v>
       </c>
       <c r="O186" s="1">
-        <v>0.24</v>
+        <v>0.14</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>462</v>
+        <v>471</v>
       </c>
       <c r="B187" t="s">
-        <v>463</v>
+        <v>472</v>
       </c>
       <c r="C187" s="1">
-        <v>6000000.0</v>
+        <v>47100000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>100.946</v>
+        <v>99.318</v>
       </c>
       <c r="E187" s="1">
-        <v>101.5</v>
+        <v>98.32807431</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
-        <v>6090000.0</v>
+        <v>46312523.0</v>
       </c>
       <c r="I187" s="1">
-        <v>-33240.0</v>
+        <v>466255.0</v>
       </c>
       <c r="J187" s="1">
-        <v>-0.54581280788177</v>
+        <v>1.0067579345656</v>
       </c>
       <c r="K187">
-        <v>1.86</v>
+        <v>0.09</v>
       </c>
       <c r="L187" t="s">
-        <v>464</v>
+        <v>473</v>
       </c>
       <c r="M187" s="1">
-        <v>6056760.0</v>
+        <v>46778778.0</v>
       </c>
       <c r="N187" s="1">
-        <v>6168232.6</v>
+        <v>46819909.85</v>
       </c>
       <c r="O187" s="1">
-        <v>0.1</v>
+        <v>0.84</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="B188" t="s">
-        <v>466</v>
+        <v>475</v>
       </c>
       <c r="C188" s="1">
-        <v>11800000.0</v>
+        <v>71329000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>100.184</v>
+        <v>99.926</v>
       </c>
       <c r="E188" s="1">
-        <v>101.52224576</v>
+        <v>98.81190282</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
-        <v>11979625.0</v>
+        <v>70481542.16</v>
       </c>
       <c r="I188" s="1">
-        <v>-157913.0</v>
+        <v>794674.38</v>
       </c>
       <c r="J188" s="1">
-        <v>-1.3181798261632</v>
+        <v>1.1274928948008</v>
       </c>
       <c r="K188">
-        <v>2.38</v>
+        <v>1.05</v>
       </c>
       <c r="L188" t="s">
-        <v>467</v>
+        <v>476</v>
       </c>
       <c r="M188" s="1">
-        <v>11821712.0</v>
+        <v>71276216.54</v>
       </c>
       <c r="N188" s="1">
-        <v>12102325.7</v>
+        <v>72023705.38</v>
       </c>
       <c r="O188" s="1">
-        <v>0.2</v>
+        <v>1.3</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>468</v>
+        <v>477</v>
       </c>
       <c r="B189" t="s">
-        <v>469</v>
+        <v>478</v>
       </c>
       <c r="C189" s="1">
-        <v>6000000.0</v>
+        <v>18000000.0</v>
       </c>
       <c r="D189" s="1">
-        <v>101.67</v>
+        <v>99.191</v>
       </c>
       <c r="E189" s="1">
-        <v>102.4755</v>
+        <v>99.21111111</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
-        <v>6148530.0</v>
+        <v>17858000.0</v>
       </c>
       <c r="I189" s="1">
-        <v>-48330.0</v>
+        <v>-3620.0</v>
       </c>
       <c r="J189" s="1">
-        <v>-0.78604154163678</v>
+        <v>-0.020271026990704</v>
       </c>
       <c r="K189">
-        <v>4.42</v>
+        <v>0.37</v>
       </c>
       <c r="L189" t="s">
-        <v>470</v>
+        <v>479</v>
       </c>
       <c r="M189" s="1">
-        <v>6100200.0</v>
+        <v>17854380.0</v>
       </c>
       <c r="N189" s="1">
-        <v>6365679.45</v>
+        <v>17920955.34</v>
       </c>
       <c r="O189" s="1">
-        <v>0.1</v>
+        <v>0.32</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>471</v>
+        <v>480</v>
       </c>
       <c r="B190" t="s">
-        <v>472</v>
+        <v>481</v>
       </c>
       <c r="C190" s="1">
-        <v>7200000.0</v>
+        <v>8200000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>98.478</v>
+        <v>98.372</v>
       </c>
       <c r="E190" s="1">
-        <v>98.25995833</v>
+        <v>97.43695122</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
-        <v>7074717.0</v>
+        <v>7989830.0</v>
       </c>
       <c r="I190" s="1">
-        <v>15699.0</v>
+        <v>76674.0</v>
       </c>
       <c r="J190" s="1">
-        <v>0.22190286904762</v>
+        <v>0.95964494864096</v>
       </c>
       <c r="K190">
-        <v>0.14</v>
+        <v>0.11</v>
       </c>
       <c r="L190" t="s">
-        <v>473</v>
+        <v>482</v>
       </c>
       <c r="M190" s="1">
-        <v>7090416.0</v>
+        <v>8066504.0</v>
       </c>
       <c r="N190" s="1">
-        <v>7100574.9</v>
+        <v>8075714.96</v>
       </c>
       <c r="O190" s="1">
-        <v>0.12</v>
+        <v>0.15</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>474</v>
+        <v>483</v>
       </c>
       <c r="B191" t="s">
-        <v>475</v>
+        <v>484</v>
       </c>
       <c r="C191" s="1">
-        <v>30000000.0</v>
+        <v>18800000.0</v>
       </c>
       <c r="D191" s="1">
-        <v>99.804</v>
+        <v>99.064</v>
       </c>
       <c r="E191" s="1">
-        <v>98.92644333</v>
+        <v>99.08680851</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
-        <v>29677933.0</v>
+        <v>18628320.0</v>
       </c>
       <c r="I191" s="1">
-        <v>263267.0</v>
+        <v>-4288.0</v>
       </c>
       <c r="J191" s="1">
-        <v>0.8870799728539</v>
+        <v>-0.023018715590026</v>
       </c>
       <c r="K191">
-        <v>0.85</v>
+        <v>0.1</v>
       </c>
       <c r="L191" t="s">
-        <v>476</v>
+        <v>485</v>
       </c>
       <c r="M191" s="1">
-        <v>29941200.0</v>
+        <v>18624032.0</v>
       </c>
       <c r="N191" s="1">
-        <v>30195994.52</v>
+        <v>18642960.77</v>
       </c>
       <c r="O191" s="1">
-        <v>0.5</v>
+        <v>0.34</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
-        <v>477</v>
+        <v>486</v>
       </c>
       <c r="B192" t="s">
-        <v>478</v>
+        <v>487</v>
       </c>
       <c r="C192" s="1">
-        <v>7500000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D192" s="1">
-        <v>98.411</v>
+        <v>99.31</v>
       </c>
       <c r="E192" s="1">
-        <v>98.10766667</v>
+        <v>98.83981333</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
       <c r="G192">
         <v>1.0</v>
       </c>
       <c r="H192" s="1">
-        <v>7358075.0</v>
+        <v>14825972.0</v>
       </c>
       <c r="I192" s="1">
-        <v>22750.0</v>
+        <v>70528.0</v>
       </c>
       <c r="J192" s="1">
-        <v>0.30918412764208</v>
+        <v>0.47570574124921</v>
       </c>
       <c r="K192">
-        <v>0.11</v>
+        <v>0.57</v>
       </c>
       <c r="L192" t="s">
-        <v>479</v>
+        <v>488</v>
       </c>
       <c r="M192" s="1">
-        <v>7380825.0</v>
+        <v>14896500.0</v>
       </c>
       <c r="N192" s="1">
-        <v>7389249.66</v>
+        <v>14982493.15</v>
       </c>
       <c r="O192" s="1">
-        <v>0.12</v>
+        <v>0.27</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
-        <v>480</v>
+        <v>489</v>
       </c>
       <c r="B193" t="s">
-        <v>481</v>
+        <v>490</v>
       </c>
       <c r="C193" s="1">
-        <v>25000000.0</v>
+        <v>20400000.0</v>
       </c>
       <c r="D193" s="1">
-        <v>99.925</v>
+        <v>100.026</v>
       </c>
       <c r="E193" s="1">
-        <v>96.05</v>
+        <v>100.0</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
       <c r="G193">
         <v>1.0</v>
       </c>
       <c r="H193" s="1">
-        <v>24012500.0</v>
+        <v>20400000.0</v>
       </c>
       <c r="I193" s="1">
-        <v>968750.0</v>
+        <v>5304.0</v>
       </c>
       <c r="J193" s="1">
-        <v>4.0343571056741</v>
+        <v>0.026</v>
       </c>
       <c r="K193">
-        <v>0.01</v>
+        <v>0.36</v>
       </c>
       <c r="L193" t="s">
-        <v>482</v>
+        <v>491</v>
       </c>
       <c r="M193" s="1">
-        <v>24981250.0</v>
+        <v>20405304.0</v>
       </c>
       <c r="N193" s="1">
-        <v>24983654.11</v>
+        <v>20478254.97</v>
       </c>
       <c r="O193" s="1">
-        <v>0.41</v>
+        <v>0.37</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
-        <v>483</v>
+        <v>492</v>
       </c>
       <c r="B194" t="s">
-        <v>484</v>
+        <v>493</v>
       </c>
       <c r="C194" s="1">
-        <v>17500000.0</v>
+        <v>13701000.0</v>
       </c>
       <c r="D194" s="1">
-        <v>98.458</v>
+        <v>100.0</v>
       </c>
       <c r="E194" s="1">
-        <v>98.59398286</v>
+        <v>100.5747741</v>
       </c>
       <c r="F194" t="s">
         <v>8</v>
       </c>
       <c r="G194">
         <v>1.0</v>
       </c>
       <c r="H194" s="1">
-        <v>17253947.0</v>
+        <v>13779749.8</v>
       </c>
       <c r="I194" s="1">
-        <v>-23797.0</v>
+        <v>-78749.8</v>
       </c>
       <c r="J194" s="1">
-        <v>-0.13792206502083</v>
+        <v>-0.57148933139555</v>
       </c>
       <c r="K194">
-        <v>1.15</v>
+        <v>1.65</v>
       </c>
       <c r="L194" t="s">
-        <v>485</v>
+        <v>494</v>
       </c>
       <c r="M194" s="1">
-        <v>17230150.0</v>
+        <v>13701000.0</v>
       </c>
       <c r="N194" s="1">
-        <v>17431519.86</v>
+        <v>13926972.66</v>
       </c>
       <c r="O194" s="1">
-        <v>0.29</v>
+        <v>0.25</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
-        <v>486</v>
+        <v>495</v>
       </c>
       <c r="B195" t="s">
-        <v>487</v>
+        <v>496</v>
       </c>
       <c r="C195" s="1">
-        <v>3000000.0</v>
+        <v>10400000.0</v>
       </c>
       <c r="D195" s="1">
-        <v>98.446</v>
+        <v>98.799</v>
       </c>
       <c r="E195" s="1">
-        <v>98.09328567</v>
+        <v>98.24951923</v>
       </c>
       <c r="F195" t="s">
         <v>8</v>
       </c>
       <c r="G195">
         <v>1.0</v>
       </c>
       <c r="H195" s="1">
-        <v>2942798.57</v>
+        <v>10217950.0</v>
       </c>
       <c r="I195" s="1">
-        <v>10581.43</v>
+        <v>57146.0</v>
       </c>
       <c r="J195" s="1">
-        <v>0.35957031201086</v>
+        <v>0.55927069519816</v>
       </c>
       <c r="K195">
-        <v>0.11</v>
+        <v>0.28</v>
       </c>
       <c r="L195" t="s">
-        <v>488</v>
+        <v>497</v>
       </c>
       <c r="M195" s="1">
-        <v>2953380.0</v>
+        <v>10275096.0</v>
       </c>
       <c r="N195" s="1">
-        <v>2956554.66</v>
+        <v>10303767.23</v>
       </c>
       <c r="O195" s="1">
-        <v>0.05</v>
+        <v>0.19</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
-        <v>489</v>
+        <v>498</v>
       </c>
       <c r="B196" t="s">
-        <v>490</v>
+        <v>499</v>
       </c>
       <c r="C196" s="1">
-        <v>6000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D196" s="1">
-        <v>100.086</v>
+        <v>100.5</v>
       </c>
       <c r="E196" s="1">
-        <v>100.16216667</v>
+        <v>101.48803</v>
       </c>
       <c r="F196" t="s">
         <v>8</v>
       </c>
       <c r="G196">
         <v>1.0</v>
       </c>
       <c r="H196" s="1">
-        <v>6009730.0</v>
+        <v>10148803.0</v>
       </c>
       <c r="I196" s="1">
-        <v>-4570.0</v>
+        <v>-98803.0</v>
       </c>
       <c r="J196" s="1">
-        <v>-0.076043349701234</v>
+        <v>-0.97354338240677</v>
       </c>
       <c r="K196">
-        <v>0.13</v>
+        <v>1.74</v>
       </c>
       <c r="L196" t="s">
-        <v>491</v>
+        <v>500</v>
       </c>
       <c r="M196" s="1">
-        <v>6005160.0</v>
+        <v>10050000.0</v>
       </c>
       <c r="N196" s="1">
-        <v>6013020.0</v>
+        <v>10223630.14</v>
       </c>
       <c r="O196" s="1">
-        <v>0.1</v>
+        <v>0.18</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
-        <v>492</v>
+        <v>501</v>
       </c>
       <c r="B197" t="s">
-        <v>493</v>
+        <v>502</v>
       </c>
       <c r="C197" s="1">
-        <v>7996000.0</v>
+        <v>14300000.0</v>
       </c>
       <c r="D197" s="1">
-        <v>98.42</v>
+        <v>99.571</v>
       </c>
       <c r="E197" s="1">
-        <v>98.295</v>
+        <v>99.5472028</v>
       </c>
       <c r="F197" t="s">
         <v>8</v>
       </c>
       <c r="G197">
         <v>1.0</v>
       </c>
       <c r="H197" s="1">
-        <v>7859668.2</v>
+        <v>14235250.0</v>
       </c>
       <c r="I197" s="1">
-        <v>9995.0</v>
+        <v>3403.0</v>
       </c>
       <c r="J197" s="1">
-        <v>0.12716821811893</v>
+        <v>0.023905445987952</v>
       </c>
       <c r="K197">
-        <v>0.02</v>
+        <v>0.76</v>
       </c>
       <c r="L197" t="s">
-        <v>494</v>
+        <v>503</v>
       </c>
       <c r="M197" s="1">
-        <v>7869663.2</v>
+        <v>14238653.0</v>
       </c>
       <c r="N197" s="1">
-        <v>7871196.68</v>
+        <v>14347372.18</v>
       </c>
       <c r="O197" s="1">
-        <v>0.13</v>
+        <v>0.26</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
-        <v>495</v>
+        <v>504</v>
       </c>
       <c r="B198" t="s">
-        <v>496</v>
+        <v>505</v>
       </c>
       <c r="C198" s="1">
-        <v>47100000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D198" s="1">
-        <v>99.178</v>
+        <v>98.753</v>
       </c>
       <c r="E198" s="1">
-        <v>98.32807431</v>
+        <v>98.7</v>
       </c>
       <c r="F198" t="s">
         <v>8</v>
       </c>
       <c r="G198">
         <v>1.0</v>
       </c>
       <c r="H198" s="1">
-        <v>46312523.0</v>
+        <v>9870000.0</v>
       </c>
       <c r="I198" s="1">
-        <v>400315.0</v>
+        <v>5300.0</v>
       </c>
       <c r="J198" s="1">
-        <v>0.86437743847382</v>
+        <v>0.053698074974671</v>
       </c>
       <c r="K198">
-        <v>0.08</v>
+        <v>0.05</v>
       </c>
       <c r="L198" t="s">
-        <v>497</v>
+        <v>506</v>
       </c>
       <c r="M198" s="1">
-        <v>46712838.0</v>
+        <v>9875300.0</v>
       </c>
       <c r="N198" s="1">
-        <v>46750743.82</v>
+        <v>9880573.97</v>
       </c>
       <c r="O198" s="1">
-        <v>0.77</v>
+        <v>0.18</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
-        <v>498</v>
+        <v>507</v>
       </c>
       <c r="B199" t="s">
-        <v>499</v>
+        <v>508</v>
       </c>
       <c r="C199" s="1">
-        <v>71329000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D199" s="1">
-        <v>99.861</v>
+        <v>98.221</v>
       </c>
       <c r="E199" s="1">
-        <v>98.81190282</v>
+        <v>98.09</v>
       </c>
       <c r="F199" t="s">
         <v>8</v>
       </c>
       <c r="G199">
         <v>1.0</v>
       </c>
       <c r="H199" s="1">
-        <v>70481542.16</v>
+        <v>1667530.0</v>
       </c>
       <c r="I199" s="1">
-        <v>748310.53</v>
+        <v>2227.0</v>
       </c>
       <c r="J199" s="1">
-        <v>1.0617113460731</v>
+        <v>0.13355082067489</v>
       </c>
       <c r="K199">
-        <v>0.99</v>
-[...2 lines deleted...]
-        <v>500</v>
+        <v>0.02</v>
+      </c>
+      <c r="L199">
+        <v>407.53</v>
       </c>
       <c r="M199" s="1">
-        <v>71229852.69</v>
+        <v>1669757.0</v>
       </c>
       <c r="N199" s="1">
-        <v>71933371.59</v>
+        <v>1670164.53</v>
       </c>
       <c r="O199" s="1">
-        <v>1.18</v>
+        <v>0.03</v>
       </c>
       <c r="P199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
-        <v>501</v>
+        <v>509</v>
       </c>
       <c r="B200" t="s">
-        <v>502</v>
+        <v>510</v>
       </c>
       <c r="C200" s="1">
-        <v>10000000.0</v>
+        <v>6700000.0</v>
       </c>
       <c r="D200" s="1">
-        <v>99.184</v>
+        <v>100.379</v>
       </c>
       <c r="E200" s="1">
-        <v>99.22</v>
+        <v>102.17492537</v>
       </c>
       <c r="F200" t="s">
         <v>8</v>
       </c>
       <c r="G200">
         <v>1.0</v>
       </c>
       <c r="H200" s="1">
-        <v>9922000.0</v>
+        <v>6845720.0</v>
       </c>
       <c r="I200" s="1">
-        <v>-3600.0</v>
+        <v>-120327.0</v>
       </c>
       <c r="J200" s="1">
-        <v>-0.036283007458174</v>
+        <v>-1.7576967798858</v>
       </c>
       <c r="K200">
-        <v>0.27</v>
+        <v>2.45</v>
       </c>
       <c r="L200" t="s">
-        <v>503</v>
+        <v>511</v>
       </c>
       <c r="M200" s="1">
-        <v>9918400.0</v>
+        <v>6725393.0</v>
       </c>
       <c r="N200" s="1">
-        <v>9945523.29</v>
+        <v>6889703.62</v>
       </c>
       <c r="O200" s="1">
-        <v>0.16</v>
+        <v>0.12</v>
       </c>
       <c r="P200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
-        <v>504</v>
+        <v>512</v>
       </c>
       <c r="B201" t="s">
-        <v>505</v>
+        <v>513</v>
       </c>
       <c r="C201" s="1">
-        <v>8200000.0</v>
+        <v>22181000.0</v>
       </c>
       <c r="D201" s="1">
-        <v>98.271</v>
+        <v>100.19</v>
       </c>
       <c r="E201" s="1">
-        <v>97.43695122</v>
+        <v>100.28292999</v>
       </c>
       <c r="F201" t="s">
         <v>8</v>
       </c>
       <c r="G201">
         <v>1.0</v>
       </c>
       <c r="H201" s="1">
-        <v>7989830.0</v>
+        <v>22243756.7</v>
       </c>
       <c r="I201" s="1">
-        <v>68392.0</v>
+        <v>-20612.8</v>
       </c>
       <c r="J201" s="1">
-        <v>0.85598817496743</v>
+        <v>-0.092667800129283</v>
       </c>
       <c r="K201">
-        <v>0.08</v>
+        <v>2.04</v>
       </c>
       <c r="L201" t="s">
-        <v>506</v>
+        <v>514</v>
       </c>
       <c r="M201" s="1">
-        <v>8058222.0</v>
+        <v>22223143.9</v>
       </c>
       <c r="N201" s="1">
-        <v>8065186.38</v>
+        <v>22675119.76</v>
       </c>
       <c r="O201" s="1">
-        <v>0.13</v>
+        <v>0.41</v>
       </c>
       <c r="P201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
-        <v>507</v>
+        <v>515</v>
       </c>
       <c r="B202" t="s">
-        <v>508</v>
+        <v>516</v>
       </c>
       <c r="C202" s="1">
-        <v>18800000.0</v>
+        <v>4300000.0</v>
       </c>
       <c r="D202" s="1">
-        <v>99.033</v>
+        <v>99.293</v>
       </c>
       <c r="E202" s="1">
-        <v>99.08680851</v>
+        <v>98.74</v>
       </c>
       <c r="F202" t="s">
         <v>8</v>
       </c>
       <c r="G202">
         <v>1.0</v>
       </c>
       <c r="H202" s="1">
-        <v>18628320.0</v>
+        <v>4245820.0</v>
       </c>
       <c r="I202" s="1">
-        <v>-10116.0</v>
+        <v>23779.0</v>
       </c>
       <c r="J202" s="1">
-        <v>-0.054304413924605</v>
+        <v>0.56005671460401</v>
       </c>
       <c r="K202">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>901.37</v>
+        <v>0.25</v>
+      </c>
+      <c r="L202" t="s">
+        <v>517</v>
       </c>
       <c r="M202" s="1">
-        <v>18618204.0</v>
+        <v>4269599.0</v>
       </c>
       <c r="N202" s="1">
-        <v>18619105.37</v>
+        <v>4280334.27</v>
       </c>
       <c r="O202" s="1">
-        <v>0.31</v>
+        <v>0.08</v>
       </c>
       <c r="P202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
-        <v>509</v>
+        <v>518</v>
       </c>
       <c r="B203" t="s">
-        <v>510</v>
+        <v>519</v>
       </c>
       <c r="C203" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D203" s="1">
-        <v>99.261</v>
+        <v>100.815</v>
       </c>
       <c r="E203" s="1">
-        <v>98.83981333</v>
+        <v>100.933256</v>
       </c>
       <c r="F203" t="s">
         <v>8</v>
       </c>
       <c r="G203">
         <v>1.0</v>
       </c>
       <c r="H203" s="1">
-        <v>14825972.0</v>
+        <v>20186651.2</v>
       </c>
       <c r="I203" s="1">
-        <v>63178.0</v>
+        <v>-23651.2</v>
       </c>
       <c r="J203" s="1">
-        <v>0.42613057680131</v>
+        <v>-0.11716257325534</v>
       </c>
       <c r="K203">
-        <v>0.51</v>
+        <v>3.55</v>
       </c>
       <c r="L203" t="s">
-        <v>511</v>
+        <v>520</v>
       </c>
       <c r="M203" s="1">
-        <v>14889150.0</v>
+        <v>20163000.0</v>
       </c>
       <c r="N203" s="1">
-        <v>14965896.58</v>
+        <v>20873958.9</v>
       </c>
       <c r="O203" s="1">
-        <v>0.25</v>
+        <v>0.38</v>
       </c>
       <c r="P203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
-        <v>512</v>
+        <v>521</v>
       </c>
       <c r="B204" t="s">
-        <v>513</v>
+        <v>522</v>
       </c>
       <c r="C204" s="1">
-        <v>20400000.0</v>
+        <v>7100000.0</v>
       </c>
       <c r="D204" s="1">
-        <v>99.992</v>
+        <v>100.703</v>
       </c>
       <c r="E204" s="1">
-        <v>100.0</v>
+        <v>101.44352113</v>
       </c>
       <c r="F204" t="s">
         <v>8</v>
       </c>
       <c r="G204">
         <v>1.0</v>
       </c>
       <c r="H204" s="1">
-        <v>20400000.0</v>
+        <v>7202490.0</v>
       </c>
       <c r="I204" s="1">
-        <v>-1632.0</v>
+        <v>-52577.0</v>
       </c>
       <c r="J204" s="1">
-        <v>-0.008</v>
+        <v>-0.72998365842924</v>
       </c>
       <c r="K204">
-        <v>0.22</v>
+        <v>1.33</v>
       </c>
       <c r="L204" t="s">
-        <v>514</v>
+        <v>523</v>
       </c>
       <c r="M204" s="1">
-        <v>20398368.0</v>
+        <v>7149913.0</v>
       </c>
       <c r="N204" s="1">
-        <v>20443790.3</v>
+        <v>7244133.89</v>
       </c>
       <c r="O204" s="1">
-        <v>0.34</v>
+        <v>0.13</v>
       </c>
       <c r="P204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
-        <v>515</v>
+        <v>524</v>
       </c>
       <c r="B205" t="s">
-        <v>516</v>
+        <v>525</v>
       </c>
       <c r="C205" s="1">
-        <v>13701000.0</v>
+        <v>6200000.0</v>
       </c>
       <c r="D205" s="1">
-        <v>100.455</v>
+        <v>100.469</v>
       </c>
       <c r="E205" s="1">
-        <v>100.5747741</v>
+        <v>101.37056452</v>
       </c>
       <c r="F205" t="s">
         <v>8</v>
       </c>
       <c r="G205">
         <v>1.0</v>
       </c>
       <c r="H205" s="1">
-        <v>13779749.8</v>
+        <v>6284975.0</v>
       </c>
       <c r="I205" s="1">
-        <v>-16410.25</v>
+        <v>-55897.0</v>
       </c>
       <c r="J205" s="1">
-        <v>-0.1190896078534</v>
+        <v>-0.88937505718002</v>
       </c>
       <c r="K205">
-        <v>1.46</v>
+        <v>1.61</v>
       </c>
       <c r="L205" t="s">
-        <v>517</v>
+        <v>526</v>
       </c>
       <c r="M205" s="1">
-        <v>13763339.55</v>
+        <v>6229078.0</v>
       </c>
       <c r="N205" s="1">
-        <v>13963036.32</v>
+        <v>6328830.05</v>
       </c>
       <c r="O205" s="1">
-        <v>0.23</v>
+        <v>0.11</v>
       </c>
       <c r="P205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:16">
       <c r="A206" t="s">
-        <v>518</v>
+        <v>527</v>
       </c>
       <c r="B206" t="s">
-        <v>519</v>
+        <v>528</v>
       </c>
       <c r="C206" s="1">
-        <v>10400000.0</v>
+        <v>16070000.0</v>
       </c>
       <c r="D206" s="1">
-        <v>98.735</v>
+        <v>98.487</v>
       </c>
       <c r="E206" s="1">
-        <v>98.24951923</v>
+        <v>98.32599876</v>
       </c>
       <c r="F206" t="s">
         <v>8</v>
       </c>
       <c r="G206">
         <v>1.0</v>
       </c>
       <c r="H206" s="1">
-        <v>10217950.0</v>
+        <v>15800988.0</v>
       </c>
       <c r="I206" s="1">
-        <v>50490.0</v>
+        <v>25872.9</v>
       </c>
       <c r="J206" s="1">
-        <v>0.49413042733621</v>
+        <v>0.16374229257057</v>
       </c>
       <c r="K206">
-        <v>0.23</v>
+        <v>1.48</v>
       </c>
       <c r="L206" t="s">
-        <v>520</v>
+        <v>529</v>
       </c>
       <c r="M206" s="1">
-        <v>10268440.0</v>
+        <v>15826860.9</v>
       </c>
       <c r="N206" s="1">
-        <v>10292124.93</v>
+        <v>16065269.26</v>
       </c>
       <c r="O206" s="1">
-        <v>0.17</v>
+        <v>0.29</v>
       </c>
       <c r="P206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:16">
       <c r="A207" t="s">
-        <v>521</v>
+        <v>530</v>
       </c>
       <c r="B207" t="s">
-        <v>522</v>
+        <v>531</v>
       </c>
       <c r="C207" s="1">
-        <v>10000000.0</v>
+        <v>9950000.0</v>
       </c>
       <c r="D207" s="1">
-        <v>100.562</v>
+        <v>98.723</v>
       </c>
       <c r="E207" s="1">
-        <v>101.48803</v>
+        <v>98.7658794</v>
       </c>
       <c r="F207" t="s">
         <v>8</v>
       </c>
       <c r="G207">
         <v>1.0</v>
       </c>
       <c r="H207" s="1">
-        <v>10148803.0</v>
+        <v>9827205.0</v>
       </c>
       <c r="I207" s="1">
-        <v>-92603.0</v>
+        <v>-4266.5</v>
       </c>
       <c r="J207" s="1">
-        <v>-0.91245243404567</v>
+        <v>-0.043415192824409</v>
       </c>
       <c r="K207">
-        <v>1.53</v>
+        <v>0.21</v>
       </c>
       <c r="L207" t="s">
-        <v>523</v>
+        <v>532</v>
       </c>
       <c r="M207" s="1">
-        <v>10056200.0</v>
+        <v>9822938.5</v>
       </c>
       <c r="N207" s="1">
-        <v>10209282.19</v>
+        <v>9843724.46</v>
       </c>
       <c r="O207" s="1">
-        <v>0.17</v>
+        <v>0.18</v>
       </c>
       <c r="P207">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:16">
       <c r="A208" t="s">
-        <v>524</v>
+        <v>533</v>
       </c>
       <c r="B208" t="s">
-        <v>525</v>
+        <v>534</v>
       </c>
       <c r="C208" s="1">
-        <v>14300000.0</v>
+        <v>20997000.0</v>
       </c>
       <c r="D208" s="1">
-        <v>99.534</v>
+        <v>100.418</v>
       </c>
       <c r="E208" s="1">
-        <v>99.5472028</v>
+        <v>101.21349288</v>
       </c>
       <c r="F208" t="s">
         <v>8</v>
       </c>
       <c r="G208">
         <v>1.0</v>
       </c>
       <c r="H208" s="1">
-        <v>14235250.0</v>
+        <v>21251797.1</v>
       </c>
       <c r="I208" s="1">
-        <v>-1888.0</v>
+        <v>-167029.64</v>
       </c>
       <c r="J208" s="1">
-        <v>-0.013262851021233</v>
+        <v>-0.78595536751101</v>
       </c>
       <c r="K208">
-        <v>0.66</v>
+        <v>1.82</v>
       </c>
       <c r="L208" t="s">
-        <v>526</v>
+        <v>535</v>
       </c>
       <c r="M208" s="1">
-        <v>14233362.0</v>
+        <v>21084767.46</v>
       </c>
       <c r="N208" s="1">
-        <v>14327389.4</v>
+        <v>21466380.74</v>
       </c>
       <c r="O208" s="1">
-        <v>0.24</v>
+        <v>0.39</v>
       </c>
       <c r="P208">
         <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:16">
       <c r="A209" t="s">
-        <v>527</v>
+        <v>536</v>
       </c>
       <c r="B209" t="s">
-        <v>528</v>
+        <v>537</v>
       </c>
       <c r="C209" s="1">
-        <v>10000000.0</v>
+        <v>25700000.0</v>
       </c>
       <c r="D209" s="1">
-        <v>98.703</v>
+        <v>100.593</v>
       </c>
       <c r="E209" s="1">
-        <v>98.7</v>
+        <v>102.00865759</v>
       </c>
       <c r="F209" t="s">
         <v>8</v>
       </c>
       <c r="G209">
         <v>1.0</v>
       </c>
       <c r="H209" s="1">
-        <v>9870000.0</v>
+        <v>26216225.0</v>
       </c>
       <c r="I209" s="1">
-        <v>300.0</v>
+        <v>-363824.0</v>
       </c>
       <c r="J209" s="1">
-        <v>0.0030395136778116</v>
+        <v>-1.3877818030628</v>
       </c>
       <c r="K209">
-        <v>1.35</v>
+        <v>2.57</v>
       </c>
       <c r="L209" t="s">
-        <v>529</v>
+        <v>538</v>
       </c>
       <c r="M209" s="1">
-        <v>9870300.0</v>
+        <v>25852401.0</v>
       </c>
       <c r="N209" s="1">
-        <v>10005539.73</v>
+        <v>26511711.62</v>
       </c>
       <c r="O209" s="1">
-        <v>0.16</v>
+        <v>0.48</v>
       </c>
       <c r="P209">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:16">
       <c r="A210" t="s">
-        <v>530</v>
+        <v>539</v>
       </c>
       <c r="B210" t="s">
-        <v>531</v>
+        <v>540</v>
       </c>
       <c r="C210" s="1">
-        <v>1700000.0</v>
+        <v>16100000.0</v>
       </c>
       <c r="D210" s="1">
-        <v>98.157</v>
+        <v>101.067</v>
       </c>
       <c r="E210" s="1">
-        <v>98.09</v>
+        <v>101.68176398</v>
       </c>
       <c r="F210" t="s">
         <v>8</v>
       </c>
       <c r="G210">
         <v>1.0</v>
       </c>
       <c r="H210" s="1">
-        <v>1667530.0</v>
+        <v>16370764.0</v>
       </c>
       <c r="I210" s="1">
-        <v>1139.0</v>
+        <v>-98977.0</v>
       </c>
       <c r="J210" s="1">
-        <v>0.068304618207768</v>
+        <v>-0.60459609582057</v>
       </c>
       <c r="K210">
-        <v>0.85</v>
+        <v>2.46</v>
       </c>
       <c r="L210" t="s">
-        <v>532</v>
+        <v>541</v>
       </c>
       <c r="M210" s="1">
-        <v>1668669.0</v>
+        <v>16271787.0</v>
       </c>
       <c r="N210" s="1">
-        <v>1683136.47</v>
+        <v>16667450.01</v>
       </c>
       <c r="O210" s="1">
-        <v>0.03</v>
+        <v>0.3</v>
       </c>
       <c r="P210">
         <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:16">
       <c r="A211" t="s">
-        <v>533</v>
+        <v>542</v>
       </c>
       <c r="B211" t="s">
-        <v>534</v>
+        <v>543</v>
       </c>
       <c r="C211" s="1">
-        <v>6700000.0</v>
+        <v>10124000.0</v>
       </c>
       <c r="D211" s="1">
-        <v>100.445</v>
+        <v>99.059</v>
       </c>
       <c r="E211" s="1">
-        <v>102.17492537</v>
+        <v>98.97327539</v>
       </c>
       <c r="F211" t="s">
         <v>8</v>
       </c>
       <c r="G211">
         <v>1.0</v>
       </c>
       <c r="H211" s="1">
-        <v>6845720.0</v>
+        <v>10020054.4</v>
       </c>
       <c r="I211" s="1">
-        <v>-115905.0</v>
+        <v>8678.76</v>
       </c>
       <c r="J211" s="1">
-        <v>-1.6931016752073</v>
+        <v>0.086613901018342</v>
       </c>
       <c r="K211">
-        <v>2.24</v>
+        <v>0.37</v>
       </c>
       <c r="L211" t="s">
-        <v>535</v>
+        <v>544</v>
       </c>
       <c r="M211" s="1">
-        <v>6729815.0</v>
+        <v>10028733.16</v>
       </c>
       <c r="N211" s="1">
-        <v>6879899.59</v>
+        <v>10066178.09</v>
       </c>
       <c r="O211" s="1">
-        <v>0.11</v>
+        <v>0.18</v>
       </c>
       <c r="P211">
         <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:16">
       <c r="A212" t="s">
-        <v>536</v>
+        <v>545</v>
       </c>
       <c r="B212" t="s">
-        <v>537</v>
+        <v>546</v>
       </c>
       <c r="C212" s="1">
-        <v>22181000.0</v>
+        <v>18844000.0</v>
       </c>
       <c r="D212" s="1">
-        <v>100.206</v>
+        <v>99.244</v>
       </c>
       <c r="E212" s="1">
-        <v>100.28292999</v>
+        <v>98.91863033</v>
       </c>
       <c r="F212" t="s">
         <v>8</v>
       </c>
       <c r="G212">
         <v>1.0</v>
       </c>
       <c r="H212" s="1">
-        <v>22243756.7</v>
+        <v>18640226.7</v>
       </c>
       <c r="I212" s="1">
-        <v>-17063.84</v>
+        <v>61312.66</v>
       </c>
       <c r="J212" s="1">
-        <v>-0.076712941209252</v>
+        <v>0.32892657898844</v>
       </c>
       <c r="K212">
-        <v>1.87</v>
+        <v>0.49</v>
       </c>
       <c r="L212" t="s">
-        <v>538</v>
+        <v>547</v>
       </c>
       <c r="M212" s="1">
-        <v>22226692.86</v>
+        <v>18701539.36</v>
       </c>
       <c r="N212" s="1">
-        <v>22640687.55</v>
+        <v>18793952.4</v>
       </c>
       <c r="O212" s="1">
-        <v>0.37</v>
+        <v>0.34</v>
       </c>
       <c r="P212">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:16">
       <c r="A213" t="s">
-        <v>539</v>
+        <v>548</v>
       </c>
       <c r="B213" t="s">
-        <v>540</v>
+        <v>549</v>
       </c>
       <c r="C213" s="1">
-        <v>4300000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D213" s="1">
-        <v>99.178</v>
+        <v>100.0</v>
       </c>
       <c r="E213" s="1">
-        <v>98.74</v>
+        <v>101.6185192</v>
       </c>
       <c r="F213" t="s">
         <v>8</v>
       </c>
       <c r="G213">
         <v>1.0</v>
       </c>
       <c r="H213" s="1">
-        <v>4245820.0</v>
+        <v>10161851.92</v>
       </c>
       <c r="I213" s="1">
-        <v>18834.0</v>
+        <v>-161851.92</v>
       </c>
       <c r="J213" s="1">
-        <v>0.44358922422524</v>
+        <v>-1.5927403909661</v>
       </c>
       <c r="K213">
-        <v>0.23</v>
+        <v>3.98</v>
       </c>
       <c r="L213" t="s">
-        <v>541</v>
+        <v>550</v>
       </c>
       <c r="M213" s="1">
-        <v>4264654.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="N213" s="1">
-        <v>4274505.71</v>
+        <v>10397808.22</v>
       </c>
       <c r="O213" s="1">
-        <v>0.07</v>
+        <v>0.19</v>
       </c>
       <c r="P213">
         <v>1</v>
       </c>
     </row>
     <row r="214" spans="1:16">
       <c r="A214" t="s">
-        <v>542</v>
+        <v>551</v>
       </c>
       <c r="B214" t="s">
-        <v>543</v>
+        <v>552</v>
       </c>
       <c r="C214" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D214" s="1">
-        <v>100.889</v>
+        <v>99.266</v>
       </c>
       <c r="E214" s="1">
-        <v>100.933256</v>
+        <v>98.502</v>
       </c>
       <c r="F214" t="s">
         <v>8</v>
       </c>
       <c r="G214">
         <v>1.0</v>
       </c>
       <c r="H214" s="1">
-        <v>20186651.2</v>
+        <v>14775300.0</v>
       </c>
       <c r="I214" s="1">
-        <v>-8851.2</v>
+        <v>114600.0</v>
       </c>
       <c r="J214" s="1">
-        <v>-0.04384679713493</v>
+        <v>0.77561876916205</v>
       </c>
       <c r="K214">
-        <v>3.35</v>
+        <v>0.36</v>
       </c>
       <c r="L214" t="s">
-        <v>544</v>
+        <v>553</v>
       </c>
       <c r="M214" s="1">
-        <v>20177800.0</v>
+        <v>14889900.0</v>
       </c>
       <c r="N214" s="1">
-        <v>20847663.01</v>
+        <v>14943324.66</v>
       </c>
       <c r="O214" s="1">
-        <v>0.34</v>
+        <v>0.27</v>
       </c>
       <c r="P214">
         <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:16">
       <c r="A215" t="s">
-        <v>545</v>
+        <v>554</v>
       </c>
       <c r="B215" t="s">
-        <v>546</v>
+        <v>555</v>
       </c>
       <c r="C215" s="1">
-        <v>7100000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D215" s="1">
-        <v>100.779</v>
+        <v>99.833</v>
       </c>
       <c r="E215" s="1">
-        <v>101.44352113</v>
+        <v>98.02</v>
       </c>
       <c r="F215" t="s">
         <v>8</v>
       </c>
       <c r="G215">
         <v>1.0</v>
       </c>
       <c r="H215" s="1">
-        <v>7202490.0</v>
+        <v>980200.0</v>
       </c>
       <c r="I215" s="1">
-        <v>-47181.0</v>
+        <v>18130.0</v>
       </c>
       <c r="J215" s="1">
-        <v>-0.65506512331152</v>
+        <v>1.8496225260151</v>
       </c>
       <c r="K215">
-        <v>1.11</v>
+        <v>0.11</v>
       </c>
       <c r="L215" t="s">
-        <v>547</v>
+        <v>556</v>
       </c>
       <c r="M215" s="1">
-        <v>7155309.0</v>
+        <v>998330.0</v>
       </c>
       <c r="N215" s="1">
-        <v>7234454.55</v>
+        <v>999470.41</v>
       </c>
       <c r="O215" s="1">
-        <v>0.12</v>
+        <v>0.02</v>
       </c>
       <c r="P215">
         <v>1</v>
       </c>
     </row>
     <row r="216" spans="1:16">
       <c r="A216" t="s">
-        <v>548</v>
+        <v>557</v>
       </c>
       <c r="B216" t="s">
-        <v>549</v>
+        <v>558</v>
       </c>
       <c r="C216" s="1">
-        <v>6200000.0</v>
+        <v>31720000.0</v>
       </c>
       <c r="D216" s="1">
-        <v>100.519</v>
+        <v>100.439</v>
       </c>
       <c r="E216" s="1">
-        <v>101.37056452</v>
+        <v>101.67080706</v>
       </c>
       <c r="F216" t="s">
         <v>8</v>
       </c>
       <c r="G216">
         <v>1.0</v>
       </c>
       <c r="H216" s="1">
-        <v>6284975.0</v>
+        <v>32249980.0</v>
       </c>
       <c r="I216" s="1">
-        <v>-52797.0</v>
+        <v>-390729.2</v>
       </c>
       <c r="J216" s="1">
-        <v>-0.84005107418884</v>
+        <v>-1.2115641622103</v>
       </c>
       <c r="K216">
-        <v>1.41</v>
+        <v>2.6</v>
       </c>
       <c r="L216" t="s">
-        <v>550</v>
+        <v>559</v>
       </c>
       <c r="M216" s="1">
-        <v>6232178.0</v>
+        <v>31859250.8</v>
       </c>
       <c r="N216" s="1">
-        <v>6319614.99</v>
+        <v>32683753.54</v>
       </c>
       <c r="O216" s="1">
-        <v>0.1</v>
+        <v>0.59</v>
       </c>
       <c r="P216">
         <v>1</v>
       </c>
     </row>
     <row r="217" spans="1:16">
       <c r="A217" t="s">
-        <v>551</v>
+        <v>560</v>
       </c>
       <c r="B217" t="s">
-        <v>552</v>
+        <v>561</v>
       </c>
       <c r="C217" s="1">
-        <v>16070000.0</v>
+        <v>11630000.0</v>
       </c>
       <c r="D217" s="1">
-        <v>98.435</v>
+        <v>99.023</v>
       </c>
       <c r="E217" s="1">
-        <v>98.32599876</v>
+        <v>99.18027403</v>
       </c>
       <c r="F217" t="s">
         <v>8</v>
       </c>
       <c r="G217">
         <v>1.0</v>
       </c>
       <c r="H217" s="1">
-        <v>15800988.0</v>
+        <v>11534665.87</v>
       </c>
       <c r="I217" s="1">
-        <v>17516.5</v>
+        <v>-18290.97</v>
       </c>
       <c r="J217" s="1">
-        <v>0.1108569919805</v>
+        <v>-0.15857390414379</v>
       </c>
       <c r="K217">
-        <v>1.4</v>
+        <v>0.17</v>
       </c>
       <c r="L217" t="s">
-        <v>553</v>
+        <v>562</v>
       </c>
       <c r="M217" s="1">
-        <v>15818504.5</v>
+        <v>11516374.9</v>
       </c>
       <c r="N217" s="1">
-        <v>16043704.64</v>
+        <v>11536642.64</v>
       </c>
       <c r="O217" s="1">
-        <v>0.26</v>
+        <v>0.21</v>
       </c>
       <c r="P217">
         <v>1</v>
       </c>
     </row>
     <row r="218" spans="1:16">
       <c r="A218" t="s">
-        <v>554</v>
+        <v>563</v>
       </c>
       <c r="B218" t="s">
-        <v>555</v>
+        <v>564</v>
       </c>
       <c r="C218" s="1">
-        <v>9950000.0</v>
+        <v>56431000.0</v>
       </c>
       <c r="D218" s="1">
-        <v>98.681</v>
+        <v>99.818</v>
       </c>
       <c r="E218" s="1">
-        <v>98.7658794</v>
+        <v>97.75503039</v>
       </c>
       <c r="F218" t="s">
         <v>8</v>
       </c>
       <c r="G218">
         <v>1.0</v>
       </c>
       <c r="H218" s="1">
-        <v>9827205.0</v>
+        <v>55164141.2</v>
       </c>
       <c r="I218" s="1">
-        <v>-8445.5</v>
+        <v>1164154.38</v>
       </c>
       <c r="J218" s="1">
-        <v>-0.085940000234044</v>
+        <v>2.1103462406481</v>
       </c>
       <c r="K218">
-        <v>0.14</v>
+        <v>0.11</v>
       </c>
       <c r="L218" t="s">
-        <v>556</v>
+        <v>565</v>
       </c>
       <c r="M218" s="1">
-        <v>9818759.5</v>
+        <v>56328295.58</v>
       </c>
       <c r="N218" s="1">
-        <v>9832730.39</v>
+        <v>56392650.11</v>
       </c>
       <c r="O218" s="1">
-        <v>0.16</v>
+        <v>1.02</v>
       </c>
       <c r="P218">
         <v>1</v>
       </c>
     </row>
     <row r="219" spans="1:16">
       <c r="A219" t="s">
-        <v>557</v>
+        <v>566</v>
       </c>
       <c r="B219" t="s">
-        <v>558</v>
+        <v>567</v>
       </c>
       <c r="C219" s="1">
-        <v>20997000.0</v>
+        <v>44441000.0</v>
       </c>
       <c r="D219" s="1">
-        <v>100.476</v>
+        <v>98.976</v>
       </c>
       <c r="E219" s="1">
-        <v>101.21349288</v>
+        <v>98.91493274</v>
       </c>
       <c r="F219" t="s">
         <v>8</v>
       </c>
       <c r="G219">
         <v>1.0</v>
       </c>
       <c r="H219" s="1">
-        <v>21251797.1</v>
+        <v>43958785.26</v>
       </c>
       <c r="I219" s="1">
-        <v>-154851.38</v>
+        <v>27138.9</v>
       </c>
       <c r="J219" s="1">
-        <v>-0.72865075490486</v>
+        <v>0.061737147283492</v>
       </c>
       <c r="K219">
-        <v>1.62</v>
+        <v>0.29</v>
       </c>
       <c r="L219" t="s">
-        <v>559</v>
+        <v>568</v>
       </c>
       <c r="M219" s="1">
-        <v>21096945.72</v>
+        <v>43985924.16</v>
       </c>
       <c r="N219" s="1">
-        <v>21436852.63</v>
+        <v>44113159.35</v>
       </c>
       <c r="O219" s="1">
-        <v>0.35</v>
+        <v>0.8</v>
       </c>
       <c r="P219">
         <v>1</v>
       </c>
     </row>
     <row r="220" spans="1:16">
       <c r="A220" t="s">
-        <v>560</v>
+        <v>569</v>
       </c>
       <c r="B220" t="s">
-        <v>561</v>
+        <v>570</v>
       </c>
       <c r="C220" s="1">
-        <v>25700000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D220" s="1">
-        <v>100.67</v>
+        <v>98.848</v>
       </c>
       <c r="E220" s="1">
-        <v>102.00865759</v>
+        <v>98.9</v>
       </c>
       <c r="F220" t="s">
         <v>8</v>
       </c>
       <c r="G220">
         <v>1.0</v>
       </c>
       <c r="H220" s="1">
-        <v>26216225.0</v>
+        <v>4945000.0</v>
       </c>
       <c r="I220" s="1">
-        <v>-344035.0</v>
+        <v>-2600.0</v>
       </c>
       <c r="J220" s="1">
-        <v>-1.3122980139208</v>
+        <v>-0.0525783619818</v>
       </c>
       <c r="K220">
-        <v>2.34</v>
+        <v>0.28</v>
       </c>
       <c r="L220" t="s">
-        <v>562</v>
+        <v>571</v>
       </c>
       <c r="M220" s="1">
-        <v>25872190.0</v>
+        <v>4942400.0</v>
       </c>
       <c r="N220" s="1">
-        <v>26473411.58</v>
+        <v>4956269.86</v>
       </c>
       <c r="O220" s="1">
-        <v>0.44</v>
+        <v>0.09</v>
       </c>
       <c r="P220">
         <v>1</v>
       </c>
     </row>
     <row r="221" spans="1:16">
       <c r="A221" t="s">
-        <v>563</v>
+        <v>572</v>
       </c>
       <c r="B221" t="s">
-        <v>564</v>
+        <v>573</v>
       </c>
       <c r="C221" s="1">
-        <v>16100000.0</v>
+        <v>5305000.0</v>
       </c>
       <c r="D221" s="1">
-        <v>101.157</v>
+        <v>98.637</v>
       </c>
       <c r="E221" s="1">
-        <v>101.68176398</v>
+        <v>97.51</v>
       </c>
       <c r="F221" t="s">
         <v>8</v>
       </c>
       <c r="G221">
         <v>1.0</v>
       </c>
       <c r="H221" s="1">
-        <v>16370764.0</v>
+        <v>5172905.5</v>
       </c>
       <c r="I221" s="1">
-        <v>-84487.0</v>
+        <v>59787.35</v>
       </c>
       <c r="J221" s="1">
-        <v>-0.5160846494397</v>
+        <v>1.1557788944724</v>
       </c>
       <c r="K221">
-        <v>2.19</v>
+        <v>0.2</v>
       </c>
       <c r="L221" t="s">
-        <v>565</v>
+        <v>574</v>
       </c>
       <c r="M221" s="1">
-        <v>16286277.0</v>
+        <v>5232692.85</v>
       </c>
       <c r="N221" s="1">
-        <v>16638933.16</v>
+        <v>5243070.3</v>
       </c>
       <c r="O221" s="1">
-        <v>0.27</v>
+        <v>0.09</v>
       </c>
       <c r="P221">
         <v>1</v>
       </c>
     </row>
     <row r="222" spans="1:16">
       <c r="A222" t="s">
-        <v>566</v>
+        <v>575</v>
       </c>
       <c r="B222" t="s">
-        <v>567</v>
+        <v>576</v>
       </c>
       <c r="C222" s="1">
-        <v>10124000.0</v>
+        <v>25932000.0</v>
       </c>
       <c r="D222" s="1">
-        <v>99.01</v>
+        <v>99.975</v>
       </c>
       <c r="E222" s="1">
-        <v>98.97327539</v>
+        <v>100.0</v>
       </c>
       <c r="F222" t="s">
         <v>8</v>
       </c>
       <c r="G222">
         <v>1.0</v>
       </c>
       <c r="H222" s="1">
-        <v>10020054.4</v>
+        <v>25932000.0</v>
       </c>
       <c r="I222" s="1">
-        <v>3718.0</v>
+        <v>-6483.0</v>
       </c>
       <c r="J222" s="1">
-        <v>0.037105586971664</v>
+        <v>-0.025</v>
       </c>
       <c r="K222">
-        <v>0.3</v>
+        <v>0.03</v>
       </c>
       <c r="L222" t="s">
-        <v>568</v>
+        <v>577</v>
       </c>
       <c r="M222" s="1">
-        <v>10023772.4</v>
+        <v>25925517.0</v>
       </c>
       <c r="N222" s="1">
-        <v>10054283.08</v>
+        <v>25932092.35</v>
       </c>
       <c r="O222" s="1">
-        <v>0.17</v>
+        <v>0.47</v>
       </c>
       <c r="P222">
         <v>1</v>
       </c>
     </row>
     <row r="223" spans="1:16">
       <c r="A223" t="s">
-        <v>569</v>
+        <v>578</v>
       </c>
       <c r="B223" t="s">
-        <v>570</v>
+        <v>579</v>
       </c>
       <c r="C223" s="1">
-        <v>18844000.0</v>
+        <v>9100000.0</v>
       </c>
       <c r="D223" s="1">
-        <v>99.155</v>
+        <v>99.311</v>
       </c>
       <c r="E223" s="1">
-        <v>98.91863033</v>
+        <v>98.67857143</v>
       </c>
       <c r="F223" t="s">
         <v>8</v>
       </c>
       <c r="G223">
         <v>1.0</v>
       </c>
       <c r="H223" s="1">
-        <v>18640226.7</v>
+        <v>8979750.0</v>
       </c>
       <c r="I223" s="1">
-        <v>44541.5</v>
+        <v>57551.0</v>
       </c>
       <c r="J223" s="1">
-        <v>0.23895363890612</v>
+        <v>0.64089757509953</v>
       </c>
       <c r="K223">
-        <v>0.44</v>
+        <v>0.58</v>
       </c>
       <c r="L223" t="s">
-        <v>571</v>
+        <v>580</v>
       </c>
       <c r="M223" s="1">
-        <v>18684768.2</v>
+        <v>9037301.0</v>
       </c>
       <c r="N223" s="1">
-        <v>18766855.76</v>
+        <v>9089657.16</v>
       </c>
       <c r="O223" s="1">
-        <v>0.31</v>
+        <v>0.16</v>
       </c>
       <c r="P223">
         <v>1</v>
       </c>
     </row>
     <row r="224" spans="1:16">
       <c r="A224" t="s">
-        <v>572</v>
+        <v>581</v>
       </c>
       <c r="B224" t="s">
-        <v>573</v>
+        <v>582</v>
       </c>
       <c r="C224" s="1">
-        <v>10000000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="D224" s="1">
-        <v>100.089</v>
+        <v>98.611</v>
       </c>
       <c r="E224" s="1">
-        <v>101.6185192</v>
+        <v>98.03</v>
       </c>
       <c r="F224" t="s">
         <v>8</v>
       </c>
       <c r="G224">
         <v>1.0</v>
       </c>
       <c r="H224" s="1">
-        <v>10161851.92</v>
+        <v>2450750.0</v>
       </c>
       <c r="I224" s="1">
-        <v>-152951.92</v>
+        <v>14525.0</v>
       </c>
       <c r="J224" s="1">
-        <v>-1.505157929914</v>
+        <v>0.59267571151688</v>
       </c>
       <c r="K224">
-        <v>3.76</v>
+        <v>0.17</v>
       </c>
       <c r="L224" t="s">
-        <v>574</v>
+        <v>583</v>
       </c>
       <c r="M224" s="1">
-        <v>10008900.0</v>
+        <v>2465275.0</v>
       </c>
       <c r="N224" s="1">
-        <v>10384790.41</v>
+        <v>2469487.33</v>
       </c>
       <c r="O224" s="1">
-        <v>0.17</v>
+        <v>0.04</v>
       </c>
       <c r="P224">
         <v>1</v>
       </c>
     </row>
     <row r="225" spans="1:16">
       <c r="A225" t="s">
-        <v>575</v>
+        <v>584</v>
       </c>
       <c r="B225" t="s">
-        <v>576</v>
+        <v>585</v>
       </c>
       <c r="C225" s="1">
-        <v>15000000.0</v>
+        <v>6200000.0</v>
       </c>
       <c r="D225" s="1">
-        <v>99.15</v>
+        <v>98.331</v>
       </c>
       <c r="E225" s="1">
-        <v>98.502</v>
+        <v>98.20403226</v>
       </c>
       <c r="F225" t="s">
         <v>8</v>
       </c>
       <c r="G225">
         <v>1.0</v>
       </c>
       <c r="H225" s="1">
-        <v>14775300.0</v>
+        <v>6088650.0</v>
       </c>
       <c r="I225" s="1">
-        <v>97200.0</v>
+        <v>7872.0</v>
       </c>
       <c r="J225" s="1">
-        <v>0.65785466284949</v>
+        <v>0.12928974403193</v>
       </c>
       <c r="K225">
-        <v>0.32</v>
+        <v>0.1</v>
       </c>
       <c r="L225" t="s">
-        <v>577</v>
+        <v>586</v>
       </c>
       <c r="M225" s="1">
-        <v>14872500.0</v>
+        <v>6096522.0</v>
       </c>
       <c r="N225" s="1">
-        <v>14920787.67</v>
+        <v>6102573.37</v>
       </c>
       <c r="O225" s="1">
-        <v>0.25</v>
+        <v>0.11</v>
       </c>
       <c r="P225">
         <v>1</v>
       </c>
     </row>
     <row r="226" spans="1:16">
       <c r="A226" t="s">
-        <v>578</v>
+        <v>587</v>
       </c>
       <c r="B226" t="s">
-        <v>579</v>
+        <v>588</v>
       </c>
       <c r="C226" s="1">
-        <v>1000000.0</v>
+        <v>69900000.0</v>
       </c>
       <c r="D226" s="1">
-        <v>99.717</v>
+        <v>98.715</v>
       </c>
       <c r="E226" s="1">
-        <v>98.02</v>
+        <v>98.0770309</v>
       </c>
       <c r="F226" t="s">
         <v>8</v>
       </c>
       <c r="G226">
         <v>1.0</v>
       </c>
       <c r="H226" s="1">
-        <v>980200.0</v>
+        <v>68555844.6</v>
       </c>
       <c r="I226" s="1">
-        <v>16970.0</v>
+        <v>445940.4</v>
       </c>
       <c r="J226" s="1">
-        <v>1.7312793307488</v>
+        <v>0.65047758160068</v>
       </c>
       <c r="K226">
-        <v>0.11</v>
+        <v>0.23</v>
       </c>
       <c r="L226" t="s">
-        <v>580</v>
+        <v>589</v>
       </c>
       <c r="M226" s="1">
-        <v>997170.0</v>
+        <v>69001785.0</v>
       </c>
       <c r="N226" s="1">
-        <v>998241.92</v>
+        <v>69162650.75</v>
       </c>
       <c r="O226" s="1">
-        <v>0.02</v>
+        <v>1.25</v>
       </c>
       <c r="P226">
         <v>1</v>
       </c>
     </row>
     <row r="227" spans="1:16">
       <c r="A227" t="s">
-        <v>581</v>
+        <v>590</v>
       </c>
       <c r="B227" t="s">
-        <v>582</v>
+        <v>591</v>
       </c>
       <c r="C227" s="1">
-        <v>31720000.0</v>
+        <v>21900000.0</v>
       </c>
       <c r="D227" s="1">
-        <v>100.519</v>
+        <v>99.825</v>
       </c>
       <c r="E227" s="1">
-        <v>101.67080706</v>
+        <v>97.79613699</v>
       </c>
       <c r="F227" t="s">
         <v>8</v>
       </c>
       <c r="G227">
         <v>1.0</v>
       </c>
       <c r="H227" s="1">
-        <v>32249980.0</v>
+        <v>21417354.0</v>
       </c>
       <c r="I227" s="1">
-        <v>-365353.2</v>
+        <v>444321.0</v>
       </c>
       <c r="J227" s="1">
-        <v>-1.1328788420954</v>
+        <v>2.074584003234</v>
       </c>
       <c r="K227">
-        <v>2.37</v>
+        <v>0.77</v>
       </c>
       <c r="L227" t="s">
-        <v>583</v>
+        <v>592</v>
       </c>
       <c r="M227" s="1">
-        <v>31884626.8</v>
+        <v>21861675.0</v>
       </c>
       <c r="N227" s="1">
-        <v>32637433.65</v>
+        <v>22029675.0</v>
       </c>
       <c r="O227" s="1">
-        <v>0.54</v>
+        <v>0.4</v>
       </c>
       <c r="P227">
         <v>1</v>
       </c>
     </row>
     <row r="228" spans="1:16">
       <c r="A228" t="s">
-        <v>584</v>
+        <v>593</v>
       </c>
       <c r="B228" t="s">
-        <v>585</v>
+        <v>594</v>
       </c>
       <c r="C228" s="1">
-        <v>11630000.0</v>
+        <v>48500000.0</v>
       </c>
       <c r="D228" s="1">
-        <v>98.971</v>
+        <v>100.185</v>
       </c>
       <c r="E228" s="1">
-        <v>99.18027403</v>
+        <v>100.5040433</v>
       </c>
       <c r="F228" t="s">
         <v>8</v>
       </c>
       <c r="G228">
         <v>1.0</v>
       </c>
       <c r="H228" s="1">
-        <v>11534665.87</v>
+        <v>48744461.0</v>
       </c>
       <c r="I228" s="1">
-        <v>-24338.57</v>
+        <v>-154736.0</v>
       </c>
       <c r="J228" s="1">
-        <v>-0.21100368466937</v>
+        <v>-0.31744324755176</v>
       </c>
       <c r="K228">
-        <v>0.08</v>
+        <v>0.77</v>
       </c>
       <c r="L228" t="s">
-        <v>586</v>
+        <v>595</v>
       </c>
       <c r="M228" s="1">
-        <v>11510327.3</v>
+        <v>48589725.0</v>
       </c>
       <c r="N228" s="1">
-        <v>11520201.33</v>
+        <v>48964437.33</v>
       </c>
       <c r="O228" s="1">
-        <v>0.19</v>
+        <v>0.88</v>
       </c>
       <c r="P228">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:16">
       <c r="A229" t="s">
-        <v>587</v>
+        <v>596</v>
       </c>
       <c r="B229" t="s">
-        <v>588</v>
+        <v>597</v>
       </c>
       <c r="C229" s="1">
-        <v>56431000.0</v>
+        <v>7100000.0</v>
       </c>
       <c r="D229" s="1">
-        <v>99.696</v>
+        <v>97.837</v>
       </c>
       <c r="E229" s="1">
-        <v>97.75503039</v>
+        <v>97.46343662</v>
       </c>
       <c r="F229" t="s">
         <v>8</v>
       </c>
       <c r="G229">
         <v>1.0</v>
       </c>
       <c r="H229" s="1">
-        <v>55164141.2</v>
+        <v>6919904.0</v>
       </c>
       <c r="I229" s="1">
-        <v>1095308.56</v>
+        <v>26523.0</v>
       </c>
       <c r="J229" s="1">
-        <v>1.9855444790283</v>
+        <v>0.38328566407858</v>
       </c>
       <c r="K229">
-        <v>0.11</v>
+        <v>0.02</v>
       </c>
       <c r="L229" t="s">
-        <v>589</v>
+        <v>598</v>
       </c>
       <c r="M229" s="1">
-        <v>56259449.76</v>
+        <v>6946427.0</v>
       </c>
       <c r="N229" s="1">
-        <v>56319939.15</v>
+        <v>6948007.48</v>
       </c>
       <c r="O229" s="1">
-        <v>0.93</v>
+        <v>0.13</v>
       </c>
       <c r="P229">
         <v>1</v>
       </c>
     </row>
     <row r="230" spans="1:16">
       <c r="A230" t="s">
-        <v>590</v>
+        <v>599</v>
       </c>
       <c r="B230" t="s">
-        <v>591</v>
+        <v>600</v>
       </c>
       <c r="C230" s="1">
-        <v>44441000.0</v>
+        <v>33150000.0</v>
       </c>
       <c r="D230" s="1">
-        <v>98.942</v>
+        <v>99.92</v>
       </c>
       <c r="E230" s="1">
-        <v>98.91493274</v>
+        <v>99.7321267</v>
       </c>
       <c r="F230" t="s">
         <v>8</v>
       </c>
       <c r="G230">
         <v>1.0</v>
       </c>
       <c r="H230" s="1">
-        <v>43958785.26</v>
+        <v>33061200.0</v>
       </c>
       <c r="I230" s="1">
-        <v>12028.96</v>
+        <v>62280.0</v>
       </c>
       <c r="J230" s="1">
-        <v>0.027364177442241</v>
+        <v>0.18837791731698</v>
       </c>
       <c r="K230">
-        <v>0.21</v>
+        <v>1.38</v>
       </c>
       <c r="L230" t="s">
-        <v>592</v>
+        <v>601</v>
       </c>
       <c r="M230" s="1">
-        <v>43970814.22</v>
+        <v>33123480.0</v>
       </c>
       <c r="N230" s="1">
-        <v>44064566.47</v>
+        <v>33581222.47</v>
       </c>
       <c r="O230" s="1">
-        <v>0.73</v>
+        <v>0.61</v>
       </c>
       <c r="P230">
         <v>1</v>
       </c>
     </row>
     <row r="231" spans="1:16">
       <c r="A231" t="s">
-        <v>593</v>
+        <v>602</v>
       </c>
       <c r="B231" t="s">
-        <v>594</v>
+        <v>603</v>
       </c>
       <c r="C231" s="1">
         <v>5000000.0</v>
       </c>
       <c r="D231" s="1">
-        <v>98.796</v>
+        <v>100.0217928</v>
       </c>
       <c r="E231" s="1">
-        <v>98.9</v>
+        <v>0.0</v>
       </c>
       <c r="F231" t="s">
         <v>8</v>
       </c>
       <c r="G231">
         <v>1.0</v>
       </c>
       <c r="H231" s="1">
-        <v>4945000.0</v>
+        <v>0.0</v>
       </c>
       <c r="I231" s="1">
-        <v>-5200.0</v>
+        <v>1089.64</v>
       </c>
       <c r="J231" s="1">
-        <v>-0.1051567239636</v>
+        <v>0</v>
       </c>
       <c r="K231">
-        <v>0.22</v>
+        <v>0.0</v>
       </c>
       <c r="L231" t="s">
-        <v>595</v>
+        <v>604</v>
       </c>
       <c r="M231" s="1">
-        <v>4939800.0</v>
+        <v>1089.64</v>
       </c>
       <c r="N231" s="1">
-        <v>4950587.67</v>
+        <v>-5140.25</v>
       </c>
       <c r="O231" s="1">
-        <v>0.08</v>
+        <v>0.0</v>
       </c>
       <c r="P231">
         <v>1</v>
       </c>
     </row>
     <row r="232" spans="1:16">
       <c r="A232" t="s">
-        <v>596</v>
+        <v>605</v>
       </c>
       <c r="B232" t="s">
-        <v>597</v>
+        <v>606</v>
       </c>
       <c r="C232" s="1">
-        <v>5305000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D232" s="1">
-        <v>98.514</v>
+        <v>100.02458412</v>
       </c>
       <c r="E232" s="1">
-        <v>97.51</v>
+        <v>0.0</v>
       </c>
       <c r="F232" t="s">
         <v>8</v>
       </c>
       <c r="G232">
         <v>1.0</v>
       </c>
       <c r="H232" s="1">
-        <v>5172905.5</v>
+        <v>0.0</v>
       </c>
       <c r="I232" s="1">
-        <v>53262.2</v>
+        <v>417.93</v>
       </c>
       <c r="J232" s="1">
-        <v>1.0296379858476</v>
+        <v>0</v>
       </c>
       <c r="K232">
-        <v>0.16</v>
+        <v>0.0</v>
       </c>
       <c r="L232" t="s">
-        <v>598</v>
+        <v>607</v>
       </c>
       <c r="M232" s="1">
-        <v>5226167.7</v>
+        <v>417.93</v>
       </c>
       <c r="N232" s="1">
-        <v>5234801.04</v>
+        <v>-1619.84</v>
       </c>
       <c r="O232" s="1">
-        <v>0.09</v>
+        <v>0.0</v>
       </c>
       <c r="P232">
         <v>1</v>
       </c>
     </row>
     <row r="233" spans="1:16">
       <c r="A233" t="s">
-        <v>599</v>
-[...2 lines deleted...]
-        <v>600</v>
+        <v>608</v>
+      </c>
+      <c r="B233">
+        <v>2621898872</v>
       </c>
       <c r="C233" s="1">
-        <v>9100000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D233" s="1">
-        <v>99.218</v>
+        <v>100.0667592</v>
       </c>
       <c r="E233" s="1">
-        <v>98.67857143</v>
+        <v>0.0</v>
       </c>
       <c r="F233" t="s">
         <v>8</v>
       </c>
       <c r="G233">
         <v>1.0</v>
       </c>
       <c r="H233" s="1">
-        <v>8979750.0</v>
+        <v>0.0</v>
       </c>
       <c r="I233" s="1">
-        <v>49088.0</v>
+        <v>3337.96</v>
       </c>
       <c r="J233" s="1">
-        <v>0.54665218964893</v>
+        <v>0</v>
       </c>
       <c r="K233">
-        <v>0.52</v>
-[...2 lines deleted...]
-        <v>601</v>
+        <v>0.0</v>
+      </c>
+      <c r="L233">
+        <v>623.5</v>
       </c>
       <c r="M233" s="1">
-        <v>9028838.0</v>
+        <v>3337.96</v>
       </c>
       <c r="N233" s="1">
-        <v>9076207.86</v>
+        <v>3961.46</v>
       </c>
       <c r="O233" s="1">
-        <v>0.15</v>
+        <v>0.0</v>
       </c>
       <c r="P233">
         <v>1</v>
       </c>
     </row>
     <row r="234" spans="1:16">
       <c r="A234" t="s">
-        <v>602</v>
-[...2 lines deleted...]
-        <v>603</v>
+        <v>609</v>
+      </c>
+      <c r="B234">
+        <v>2675905922</v>
       </c>
       <c r="C234" s="1">
-        <v>2500000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D234" s="1">
-        <v>98.517</v>
+        <v>99.99519213</v>
       </c>
       <c r="E234" s="1">
-        <v>98.03</v>
+        <v>0.0</v>
       </c>
       <c r="F234" t="s">
         <v>8</v>
       </c>
       <c r="G234">
         <v>1.0</v>
       </c>
       <c r="H234" s="1">
-        <v>2450750.0</v>
+        <v>0.0</v>
       </c>
       <c r="I234" s="1">
-        <v>12175.0</v>
+        <v>-721.18</v>
       </c>
       <c r="J234" s="1">
-        <v>0.49678669794961</v>
+        <v>0</v>
       </c>
       <c r="K234">
-        <v>0.14</v>
+        <v>0.0</v>
       </c>
       <c r="L234" t="s">
-        <v>604</v>
+        <v>610</v>
       </c>
       <c r="M234" s="1">
-        <v>2462925.0</v>
+        <v>-721.18</v>
       </c>
       <c r="N234" s="1">
-        <v>2466452.4</v>
+        <v>-13134.02</v>
       </c>
       <c r="O234" s="1">
-        <v>0.04</v>
+        <v>0.0</v>
       </c>
       <c r="P234">
         <v>1</v>
       </c>
     </row>
     <row r="235" spans="1:16">
       <c r="A235" t="s">
-        <v>605</v>
-[...2 lines deleted...]
-        <v>606</v>
+        <v>611</v>
+      </c>
+      <c r="B235">
+        <v>2712519372</v>
       </c>
       <c r="C235" s="1">
-        <v>6200000.0</v>
+        <v>4900000.0</v>
       </c>
       <c r="D235" s="1">
-        <v>98.236</v>
+        <v>99.98959143</v>
       </c>
       <c r="E235" s="1">
-        <v>98.20403226</v>
+        <v>0.0</v>
       </c>
       <c r="F235" t="s">
         <v>8</v>
       </c>
       <c r="G235">
         <v>1.0</v>
       </c>
       <c r="H235" s="1">
-        <v>6088650.0</v>
+        <v>0.0</v>
       </c>
       <c r="I235" s="1">
-        <v>1982.0</v>
+        <v>-510.02</v>
       </c>
       <c r="J235" s="1">
-        <v>0.032552372036494</v>
+        <v>0</v>
       </c>
       <c r="K235">
-        <v>0.08</v>
+        <v>0.0</v>
       </c>
       <c r="L235" t="s">
-        <v>607</v>
+        <v>612</v>
       </c>
       <c r="M235" s="1">
-        <v>6090632.0</v>
+        <v>-510.02</v>
       </c>
       <c r="N235" s="1">
-        <v>6095409.4</v>
+        <v>-7936.28</v>
       </c>
       <c r="O235" s="1">
-        <v>0.1</v>
+        <v>0.0</v>
       </c>
       <c r="P235">
         <v>1</v>
       </c>
     </row>
     <row r="236" spans="1:16">
       <c r="A236" t="s">
-        <v>608</v>
-[...2 lines deleted...]
-        <v>609</v>
+        <v>613</v>
+      </c>
+      <c r="B236">
+        <v>2715283672</v>
       </c>
       <c r="C236" s="1">
-        <v>69900000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D236" s="1">
-        <v>98.592</v>
+        <v>99.98974875</v>
       </c>
       <c r="E236" s="1">
-        <v>98.0770309</v>
+        <v>0.0</v>
       </c>
       <c r="F236" t="s">
         <v>8</v>
       </c>
       <c r="G236">
         <v>1.0</v>
       </c>
       <c r="H236" s="1">
-        <v>68555844.6</v>
+        <v>0.0</v>
       </c>
       <c r="I236" s="1">
-        <v>359963.4</v>
+        <v>-2050.25</v>
       </c>
       <c r="J236" s="1">
-        <v>0.52506595477054</v>
+        <v>0</v>
       </c>
       <c r="K236">
-        <v>0.19</v>
+        <v>0.0</v>
       </c>
       <c r="L236" t="s">
-        <v>610</v>
+        <v>614</v>
       </c>
       <c r="M236" s="1">
-        <v>68915808.0</v>
+        <v>-2050.25</v>
       </c>
       <c r="N236" s="1">
-        <v>69047947.73</v>
+        <v>-27276.91</v>
       </c>
       <c r="O236" s="1">
-        <v>1.14</v>
+        <v>0.0</v>
       </c>
       <c r="P236">
         <v>1</v>
       </c>
     </row>
     <row r="237" spans="1:16">
       <c r="A237" t="s">
-        <v>611</v>
-[...2 lines deleted...]
-        <v>612</v>
+        <v>615</v>
+      </c>
+      <c r="B237">
+        <v>2716928862</v>
       </c>
       <c r="C237" s="1">
-        <v>21900000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D237" s="1">
-        <v>99.733</v>
+        <v>99.9897518</v>
       </c>
       <c r="E237" s="1">
-        <v>97.79613699</v>
+        <v>0.0</v>
       </c>
       <c r="F237" t="s">
         <v>8</v>
       </c>
       <c r="G237">
         <v>1.0</v>
       </c>
       <c r="H237" s="1">
-        <v>21417354.0</v>
+        <v>0.0</v>
       </c>
       <c r="I237" s="1">
-        <v>424173.0</v>
+        <v>-1024.82</v>
       </c>
       <c r="J237" s="1">
-        <v>1.9805107577715</v>
+        <v>0</v>
       </c>
       <c r="K237">
-        <v>0.72</v>
+        <v>0.0</v>
       </c>
       <c r="L237" t="s">
-        <v>613</v>
+        <v>616</v>
       </c>
       <c r="M237" s="1">
-        <v>21841527.0</v>
+        <v>-1024.82</v>
       </c>
       <c r="N237" s="1">
-        <v>21999027.0</v>
+        <v>-13563.37</v>
       </c>
       <c r="O237" s="1">
-        <v>0.36</v>
+        <v>0.0</v>
       </c>
       <c r="P237">
         <v>1</v>
       </c>
     </row>
     <row r="238" spans="1:16">
       <c r="A238" t="s">
-        <v>614</v>
-[...2 lines deleted...]
-        <v>615</v>
+        <v>617</v>
+      </c>
+      <c r="B238">
+        <v>2721415922</v>
       </c>
       <c r="C238" s="1">
-        <v>42000000.0</v>
+        <v>18000000.0</v>
       </c>
       <c r="D238" s="1">
-        <v>100.211</v>
+        <v>100.05518839</v>
       </c>
       <c r="E238" s="1">
-        <v>100.55187143</v>
+        <v>0.0</v>
       </c>
       <c r="F238" t="s">
         <v>8</v>
       </c>
       <c r="G238">
         <v>1.0</v>
       </c>
       <c r="H238" s="1">
-        <v>42231786.0</v>
+        <v>0.0</v>
       </c>
       <c r="I238" s="1">
-        <v>-143166.0</v>
+        <v>9933.91</v>
       </c>
       <c r="J238" s="1">
-        <v>-0.33900058122098</v>
+        <v>0</v>
       </c>
       <c r="K238">
-        <v>0.61</v>
+        <v>0.0</v>
       </c>
       <c r="L238" t="s">
-        <v>616</v>
+        <v>618</v>
       </c>
       <c r="M238" s="1">
-        <v>42088620.0</v>
+        <v>9933.91</v>
       </c>
       <c r="N238" s="1">
-        <v>42344072.05</v>
+        <v>-2675.94</v>
       </c>
       <c r="O238" s="1">
-        <v>0.7</v>
+        <v>0.0</v>
       </c>
       <c r="P238">
         <v>1</v>
       </c>
     </row>
     <row r="239" spans="1:16">
       <c r="A239" t="s">
-        <v>617</v>
-[...2 lines deleted...]
-        <v>618</v>
+        <v>619</v>
+      </c>
+      <c r="B239">
+        <v>2721858402</v>
       </c>
       <c r="C239" s="1">
-        <v>7100000.0</v>
+        <v>21900000.0</v>
       </c>
       <c r="D239" s="1">
-        <v>97.784</v>
+        <v>99.99278279</v>
       </c>
       <c r="E239" s="1">
-        <v>97.46343662</v>
+        <v>0.0</v>
       </c>
       <c r="F239" t="s">
         <v>8</v>
       </c>
       <c r="G239">
         <v>1.0</v>
       </c>
       <c r="H239" s="1">
-        <v>6919904.0</v>
+        <v>0.0</v>
       </c>
       <c r="I239" s="1">
-        <v>22760.0</v>
+        <v>-1580.57</v>
       </c>
       <c r="J239" s="1">
-        <v>0.32890629696597</v>
+        <v>0</v>
       </c>
       <c r="K239">
-        <v>0.61</v>
+        <v>0.0</v>
       </c>
       <c r="L239" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="M239" s="1">
-        <v>6942664.0</v>
+        <v>-1580.57</v>
       </c>
       <c r="N239" s="1">
-        <v>6986187.97</v>
+        <v>-25049.4</v>
       </c>
       <c r="O239" s="1">
-        <v>0.11</v>
+        <v>0.0</v>
       </c>
       <c r="P239">
         <v>1</v>
       </c>
     </row>
     <row r="240" spans="1:16">
       <c r="A240" t="s">
-        <v>620</v>
-[...1 lines deleted...]
-      <c r="B240" t="s">
         <v>621</v>
       </c>
+      <c r="B240">
+        <v>2770099252</v>
+      </c>
       <c r="C240" s="1">
-        <v>33150000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="D240" s="1">
-        <v>99.862</v>
+        <v>100.02732763</v>
       </c>
       <c r="E240" s="1">
-        <v>99.7321267</v>
+        <v>0.0</v>
       </c>
       <c r="F240" t="s">
         <v>8</v>
       </c>
       <c r="G240">
         <v>1.0</v>
       </c>
       <c r="H240" s="1">
-        <v>33061200.0</v>
+        <v>0.0</v>
       </c>
       <c r="I240" s="1">
-        <v>43053.0</v>
+        <v>2186.21</v>
       </c>
       <c r="J240" s="1">
-        <v>0.13022213349788</v>
+        <v>0</v>
       </c>
       <c r="K240">
-        <v>1.3</v>
+        <v>0.0</v>
       </c>
       <c r="L240" t="s">
         <v>622</v>
       </c>
       <c r="M240" s="1">
-        <v>33104253.0</v>
+        <v>2186.21</v>
       </c>
       <c r="N240" s="1">
-        <v>33534748.89</v>
+        <v>21025.55</v>
       </c>
       <c r="O240" s="1">
-        <v>0.55</v>
+        <v>0.0</v>
       </c>
       <c r="P240">
         <v>1</v>
       </c>
     </row>
     <row r="241" spans="1:16">
       <c r="A241" t="s">
         <v>623</v>
       </c>
-      <c r="B241" t="s">
-        <v>624</v>
+      <c r="B241">
+        <v>2773749182</v>
       </c>
       <c r="C241" s="1">
-        <v>5000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D241" s="1">
-        <v>100.018167</v>
+        <v>100.0</v>
       </c>
       <c r="E241" s="1">
         <v>0.0</v>
       </c>
       <c r="F241" t="s">
         <v>8</v>
       </c>
       <c r="G241">
         <v>1.0</v>
       </c>
       <c r="H241" s="1">
         <v>0.0</v>
       </c>
       <c r="I241" s="1">
-        <v>908.35</v>
+        <v>0.0</v>
       </c>
       <c r="J241" s="1">
         <v>0</v>
       </c>
       <c r="K241">
         <v>0.0</v>
       </c>
-      <c r="L241" t="s">
-        <v>625</v>
+      <c r="L241">
+        <v>0.0</v>
       </c>
       <c r="M241" s="1">
-        <v>908.35</v>
+        <v>0.0</v>
       </c>
       <c r="N241" s="1">
-        <v>-4804.27</v>
+        <v>0.0</v>
       </c>
       <c r="O241" s="1">
         <v>0.0</v>
       </c>
       <c r="P241">
         <v>1</v>
       </c>
     </row>
     <row r="242" spans="1:16">
       <c r="A242" t="s">
-        <v>626</v>
-[...2 lines deleted...]
-        <v>627</v>
+        <v>624</v>
+      </c>
+      <c r="B242">
+        <v>2777134372</v>
       </c>
       <c r="C242" s="1">
-        <v>1700000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D242" s="1">
-        <v>100.02136706</v>
+        <v>100.0156369</v>
       </c>
       <c r="E242" s="1">
         <v>0.0</v>
       </c>
       <c r="F242" t="s">
         <v>8</v>
       </c>
       <c r="G242">
         <v>1.0</v>
       </c>
       <c r="H242" s="1">
         <v>0.0</v>
       </c>
       <c r="I242" s="1">
-        <v>363.24</v>
+        <v>1563.69</v>
       </c>
       <c r="J242" s="1">
         <v>0</v>
       </c>
       <c r="K242">
         <v>0.0</v>
       </c>
       <c r="L242" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="M242" s="1">
-        <v>363.24</v>
+        <v>1563.69</v>
       </c>
       <c r="N242" s="1">
-        <v>-1505.74</v>
+        <v>13197.5</v>
       </c>
       <c r="O242" s="1">
         <v>0.0</v>
       </c>
       <c r="P242">
         <v>1</v>
       </c>
     </row>
     <row r="243" spans="1:16">
       <c r="A243" t="s">
-        <v>629</v>
-[...2 lines deleted...]
-        <v>630</v>
+        <v>626</v>
+      </c>
+      <c r="B243">
+        <v>2780647822</v>
       </c>
       <c r="C243" s="1">
-        <v>25000000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="D243" s="1">
-        <v>99.9920818</v>
+        <v>100.0198975</v>
       </c>
       <c r="E243" s="1">
         <v>0.0</v>
       </c>
       <c r="F243" t="s">
         <v>8</v>
       </c>
       <c r="G243">
         <v>1.0</v>
       </c>
       <c r="H243" s="1">
         <v>0.0</v>
       </c>
       <c r="I243" s="1">
-        <v>-1979.55</v>
+        <v>1193.85</v>
       </c>
       <c r="J243" s="1">
         <v>0</v>
       </c>
       <c r="K243">
         <v>0.0</v>
       </c>
       <c r="L243" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="M243" s="1">
-        <v>-1979.55</v>
+        <v>1193.85</v>
       </c>
       <c r="N243" s="1">
-        <v>-45523.23</v>
+        <v>11033.35</v>
       </c>
       <c r="O243" s="1">
         <v>0.0</v>
       </c>
       <c r="P243">
         <v>1</v>
       </c>
     </row>
     <row r="244" spans="1:16">
       <c r="A244" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
       <c r="B244">
-        <v>2621898872</v>
+        <v>2798594402</v>
       </c>
       <c r="C244" s="1">
-        <v>5000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D244" s="1">
-        <v>100.0747988</v>
+        <v>100.0277008</v>
       </c>
       <c r="E244" s="1">
         <v>0.0</v>
       </c>
       <c r="F244" t="s">
         <v>8</v>
       </c>
       <c r="G244">
         <v>1.0</v>
       </c>
       <c r="H244" s="1">
         <v>0.0</v>
       </c>
       <c r="I244" s="1">
-        <v>3739.94</v>
+        <v>4155.12</v>
       </c>
       <c r="J244" s="1">
         <v>0</v>
       </c>
       <c r="K244">
         <v>0.0</v>
       </c>
-      <c r="L244">
-        <v>535.5</v>
+      <c r="L244" t="s">
+        <v>629</v>
       </c>
       <c r="M244" s="1">
-        <v>3739.94</v>
+        <v>4155.12</v>
       </c>
       <c r="N244" s="1">
-        <v>4275.44</v>
+        <v>34244.71</v>
       </c>
       <c r="O244" s="1">
         <v>0.0</v>
       </c>
       <c r="P244">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:16">
       <c r="A245" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
       <c r="B245">
-        <v>2675905922</v>
+        <v>2806083592</v>
       </c>
       <c r="C245" s="1">
-        <v>15000000.0</v>
+        <v>5997000.0</v>
       </c>
       <c r="D245" s="1">
-        <v>99.99510673</v>
+        <v>100.27202168</v>
       </c>
       <c r="E245" s="1">
         <v>0.0</v>
       </c>
       <c r="F245" t="s">
         <v>8</v>
       </c>
       <c r="G245">
         <v>1.0</v>
       </c>
       <c r="H245" s="1">
         <v>0.0</v>
       </c>
       <c r="I245" s="1">
-        <v>-733.99</v>
+        <v>16313.14</v>
       </c>
       <c r="J245" s="1">
         <v>0</v>
       </c>
       <c r="K245">
         <v>0.0</v>
       </c>
       <c r="L245" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
       <c r="M245" s="1">
-        <v>-733.99</v>
+        <v>16313.14</v>
       </c>
       <c r="N245" s="1">
-        <v>-12568.66</v>
+        <v>22142.69</v>
       </c>
       <c r="O245" s="1">
         <v>0.0</v>
       </c>
       <c r="P245">
         <v>1</v>
       </c>
     </row>
     <row r="246" spans="1:16">
       <c r="A246" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="B246">
-        <v>2686335662</v>
+        <v>2813842962</v>
       </c>
       <c r="C246" s="1">
-        <v>14000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D246" s="1">
-        <v>99.99852671</v>
+        <v>100.020536</v>
       </c>
       <c r="E246" s="1">
         <v>0.0</v>
       </c>
       <c r="F246" t="s">
         <v>8</v>
       </c>
       <c r="G246">
         <v>1.0</v>
       </c>
       <c r="H246" s="1">
         <v>0.0</v>
       </c>
       <c r="I246" s="1">
-        <v>-206.26</v>
+        <v>4107.2</v>
       </c>
       <c r="J246" s="1">
         <v>0</v>
       </c>
       <c r="K246">
         <v>0.0</v>
       </c>
       <c r="L246" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
       <c r="M246" s="1">
-        <v>-206.26</v>
+        <v>4107.2</v>
       </c>
       <c r="N246" s="1">
-        <v>-18147.96</v>
+        <v>32039.14</v>
       </c>
       <c r="O246" s="1">
         <v>0.0</v>
       </c>
       <c r="P246">
         <v>1</v>
       </c>
     </row>
     <row r="247" spans="1:16">
       <c r="A247" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="B247">
-        <v>2712519372</v>
+        <v>2818053322</v>
       </c>
       <c r="C247" s="1">
-        <v>4900000.0</v>
+        <v>3884000.0</v>
       </c>
       <c r="D247" s="1">
-        <v>99.98550531</v>
+        <v>100.01983265</v>
       </c>
       <c r="E247" s="1">
         <v>0.0</v>
       </c>
       <c r="F247" t="s">
         <v>8</v>
       </c>
       <c r="G247">
         <v>1.0</v>
       </c>
       <c r="H247" s="1">
         <v>0.0</v>
       </c>
       <c r="I247" s="1">
-        <v>-710.24</v>
+        <v>770.3</v>
       </c>
       <c r="J247" s="1">
         <v>0</v>
       </c>
       <c r="K247">
         <v>0.0</v>
       </c>
       <c r="L247" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="M247" s="1">
-        <v>-710.24</v>
+        <v>770.3</v>
       </c>
       <c r="N247" s="1">
-        <v>-7747.56</v>
+        <v>6974.9</v>
       </c>
       <c r="O247" s="1">
         <v>0.0</v>
       </c>
       <c r="P247">
         <v>1</v>
       </c>
     </row>
     <row r="248" spans="1:16">
       <c r="A248" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
       <c r="B248">
-        <v>2715283672</v>
+        <v>2819407592</v>
       </c>
       <c r="C248" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D248" s="1">
-        <v>99.98846745</v>
+        <v>100.0161132</v>
       </c>
       <c r="E248" s="1">
         <v>0.0</v>
       </c>
       <c r="F248" t="s">
         <v>8</v>
       </c>
       <c r="G248">
         <v>1.0</v>
       </c>
       <c r="H248" s="1">
         <v>0.0</v>
       </c>
       <c r="I248" s="1">
-        <v>-2306.51</v>
+        <v>1611.32</v>
       </c>
       <c r="J248" s="1">
         <v>0</v>
       </c>
       <c r="K248">
         <v>0.0</v>
       </c>
       <c r="L248" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="M248" s="1">
-        <v>-2306.51</v>
+        <v>1611.32</v>
       </c>
       <c r="N248" s="1">
-        <v>-26228.17</v>
+        <v>18330.07</v>
       </c>
       <c r="O248" s="1">
         <v>0.0</v>
       </c>
       <c r="P248">
         <v>1</v>
       </c>
     </row>
     <row r="249" spans="1:16">
       <c r="A249" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="B249">
-        <v>2716928862</v>
+        <v>2820282902</v>
       </c>
       <c r="C249" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D249" s="1">
-        <v>99.9885351</v>
+        <v>100.0067763</v>
       </c>
       <c r="E249" s="1">
         <v>0.0</v>
       </c>
       <c r="F249" t="s">
         <v>8</v>
       </c>
       <c r="G249">
         <v>1.0</v>
       </c>
       <c r="H249" s="1">
         <v>0.0</v>
       </c>
       <c r="I249" s="1">
-        <v>-1146.49</v>
+        <v>1355.26</v>
       </c>
       <c r="J249" s="1">
         <v>0</v>
       </c>
       <c r="K249">
         <v>0.0</v>
       </c>
       <c r="L249" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
       <c r="M249" s="1">
-        <v>-1146.49</v>
+        <v>1355.26</v>
       </c>
       <c r="N249" s="1">
-        <v>-13025.83</v>
+        <v>31582.76</v>
       </c>
       <c r="O249" s="1">
         <v>0.0</v>
       </c>
       <c r="P249">
         <v>1</v>
       </c>
     </row>
     <row r="250" spans="1:16">
       <c r="A250" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
       <c r="B250">
-        <v>2721415922</v>
+        <v>2821297102</v>
       </c>
       <c r="C250" s="1">
-        <v>18000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D250" s="1">
-        <v>100.05612817</v>
+        <v>100.01627168</v>
       </c>
       <c r="E250" s="1">
         <v>0.0</v>
       </c>
       <c r="F250" t="s">
         <v>8</v>
       </c>
       <c r="G250">
         <v>1.0</v>
       </c>
       <c r="H250" s="1">
         <v>0.0</v>
       </c>
       <c r="I250" s="1">
-        <v>10103.07</v>
+        <v>2033.96</v>
       </c>
       <c r="J250" s="1">
         <v>0</v>
       </c>
       <c r="K250">
         <v>0.0</v>
       </c>
       <c r="L250" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="M250" s="1">
-        <v>10103.07</v>
+        <v>2033.96</v>
       </c>
       <c r="N250" s="1">
-        <v>-1509.63</v>
+        <v>23057.29</v>
       </c>
       <c r="O250" s="1">
         <v>0.0</v>
       </c>
       <c r="P250">
         <v>1</v>
       </c>
     </row>
     <row r="251" spans="1:16">
       <c r="A251" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
       <c r="B251">
-        <v>2721858402</v>
+        <v>2832350132</v>
       </c>
       <c r="C251" s="1">
-        <v>21900000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D251" s="1">
-        <v>99.99231612</v>
+        <v>100.0024838</v>
       </c>
       <c r="E251" s="1">
         <v>0.0</v>
       </c>
       <c r="F251" t="s">
         <v>8</v>
       </c>
       <c r="G251">
         <v>1.0</v>
       </c>
       <c r="H251" s="1">
         <v>0.0</v>
       </c>
       <c r="I251" s="1">
-        <v>-1682.77</v>
+        <v>248.38</v>
       </c>
       <c r="J251" s="1">
         <v>0</v>
       </c>
       <c r="K251">
         <v>0.0</v>
       </c>
       <c r="L251" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
       <c r="M251" s="1">
-        <v>-1682.77</v>
+        <v>248.38</v>
       </c>
       <c r="N251" s="1">
-        <v>-23887.73</v>
+        <v>14626.21</v>
       </c>
       <c r="O251" s="1">
         <v>0.0</v>
       </c>
       <c r="P251">
         <v>1</v>
       </c>
     </row>
     <row r="252" spans="1:16">
       <c r="A252" t="s">
-        <v>647</v>
+        <v>644</v>
       </c>
       <c r="B252">
-        <v>2760391592</v>
+        <v>2832375032</v>
       </c>
       <c r="C252" s="1">
-        <v>30000000.0</v>
+        <v>11229000.0</v>
       </c>
       <c r="D252" s="1">
-        <v>100.00349287</v>
+        <v>100.01508745</v>
       </c>
       <c r="E252" s="1">
         <v>0.0</v>
       </c>
       <c r="F252" t="s">
         <v>8</v>
       </c>
       <c r="G252">
         <v>1.0</v>
       </c>
       <c r="H252" s="1">
         <v>0.0</v>
       </c>
       <c r="I252" s="1">
-        <v>1047.86</v>
+        <v>1694.17</v>
       </c>
       <c r="J252" s="1">
         <v>0</v>
       </c>
       <c r="K252">
         <v>0.0</v>
       </c>
       <c r="L252" t="s">
-        <v>648</v>
+        <v>645</v>
       </c>
       <c r="M252" s="1">
-        <v>1047.86</v>
+        <v>1694.17</v>
       </c>
       <c r="N252" s="1">
-        <v>79347.86</v>
+        <v>18509.35</v>
       </c>
       <c r="O252" s="1">
         <v>0.0</v>
       </c>
       <c r="P252">
         <v>1</v>
       </c>
     </row>
     <row r="253" spans="1:16">
       <c r="A253" t="s">
-        <v>649</v>
+        <v>646</v>
       </c>
       <c r="B253">
-        <v>2767186142</v>
+        <v>2833851362</v>
       </c>
       <c r="C253" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D253" s="1">
-        <v>100.00787047</v>
+        <v>100.0195649</v>
       </c>
       <c r="E253" s="1">
         <v>0.0</v>
       </c>
       <c r="F253" t="s">
         <v>8</v>
       </c>
       <c r="G253">
         <v>1.0</v>
       </c>
       <c r="H253" s="1">
         <v>0.0</v>
       </c>
       <c r="I253" s="1">
-        <v>1180.57</v>
+        <v>1956.49</v>
       </c>
       <c r="J253" s="1">
         <v>0</v>
       </c>
       <c r="K253">
         <v>0.0</v>
       </c>
       <c r="L253" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
       <c r="M253" s="1">
-        <v>1180.57</v>
+        <v>1956.49</v>
       </c>
       <c r="N253" s="1">
-        <v>36644.57</v>
+        <v>16903.16</v>
       </c>
       <c r="O253" s="1">
         <v>0.0</v>
       </c>
       <c r="P253">
         <v>1</v>
       </c>
     </row>
     <row r="254" spans="1:16">
       <c r="A254" t="s">
-        <v>651</v>
+        <v>648</v>
       </c>
       <c r="B254">
-        <v>2770099252</v>
+        <v>2834781282</v>
       </c>
       <c r="C254" s="1">
-        <v>8000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D254" s="1">
-        <v>100.0475145</v>
+        <v>100.00042635</v>
       </c>
       <c r="E254" s="1">
         <v>0.0</v>
       </c>
       <c r="F254" t="s">
         <v>8</v>
       </c>
       <c r="G254">
         <v>1.0</v>
       </c>
       <c r="H254" s="1">
         <v>0.0</v>
       </c>
       <c r="I254" s="1">
-        <v>3801.16</v>
+        <v>85.27</v>
       </c>
       <c r="J254" s="1">
         <v>0</v>
       </c>
       <c r="K254">
         <v>0.0</v>
       </c>
       <c r="L254" t="s">
-        <v>652</v>
+        <v>649</v>
       </c>
       <c r="M254" s="1">
-        <v>3801.16</v>
+        <v>85.27</v>
       </c>
       <c r="N254" s="1">
-        <v>21409.16</v>
+        <v>23971.77</v>
       </c>
       <c r="O254" s="1">
         <v>0.0</v>
       </c>
       <c r="P254">
         <v>1</v>
       </c>
     </row>
     <row r="255" spans="1:16">
       <c r="A255" t="s">
-        <v>653</v>
+        <v>650</v>
       </c>
       <c r="B255">
-        <v>2773749182</v>
+        <v>2837532552</v>
       </c>
       <c r="C255" s="1">
-        <v>20000000.0</v>
+        <v>3507000.0</v>
       </c>
       <c r="D255" s="1">
-        <v>100.0089813</v>
+        <v>100.02025463</v>
       </c>
       <c r="E255" s="1">
         <v>0.0</v>
       </c>
       <c r="F255" t="s">
         <v>8</v>
       </c>
       <c r="G255">
         <v>1.0</v>
       </c>
       <c r="H255" s="1">
         <v>0.0</v>
       </c>
       <c r="I255" s="1">
-        <v>1796.26</v>
+        <v>710.33</v>
       </c>
       <c r="J255" s="1">
         <v>0</v>
       </c>
       <c r="K255">
         <v>0.0</v>
       </c>
       <c r="L255" t="s">
-        <v>654</v>
+        <v>651</v>
       </c>
       <c r="M255" s="1">
-        <v>1796.26</v>
+        <v>710.33</v>
       </c>
       <c r="N255" s="1">
-        <v>30910.43</v>
+        <v>6117.38</v>
       </c>
       <c r="O255" s="1">
         <v>0.0</v>
       </c>
       <c r="P255">
         <v>1</v>
       </c>
     </row>
     <row r="256" spans="1:16">
       <c r="A256" t="s">
-        <v>655</v>
+        <v>652</v>
       </c>
       <c r="B256">
-        <v>2777134372</v>
+        <v>2838669412</v>
       </c>
       <c r="C256" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D256" s="1">
-        <v>100.0288132</v>
+        <v>100.02332153</v>
       </c>
       <c r="E256" s="1">
         <v>0.0</v>
       </c>
       <c r="F256" t="s">
         <v>8</v>
       </c>
       <c r="G256">
         <v>1.0</v>
       </c>
       <c r="H256" s="1">
         <v>0.0</v>
       </c>
       <c r="I256" s="1">
-        <v>2881.32</v>
+        <v>3498.23</v>
       </c>
       <c r="J256" s="1">
         <v>0</v>
       </c>
       <c r="K256">
         <v>0.0</v>
       </c>
       <c r="L256" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="M256" s="1">
-        <v>2881.32</v>
+        <v>3498.23</v>
       </c>
       <c r="N256" s="1">
-        <v>13704.9</v>
+        <v>26285.73</v>
       </c>
       <c r="O256" s="1">
         <v>0.0</v>
       </c>
       <c r="P256">
         <v>1</v>
       </c>
     </row>
     <row r="257" spans="1:16">
       <c r="A257" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
       <c r="B257">
-        <v>2780647822</v>
+        <v>2838754542</v>
       </c>
       <c r="C257" s="1">
-        <v>6000000.0</v>
+        <v>12200000.0</v>
       </c>
       <c r="D257" s="1">
-        <v>100.03583983</v>
+        <v>100.12832557</v>
       </c>
       <c r="E257" s="1">
         <v>0.0</v>
       </c>
       <c r="F257" t="s">
         <v>8</v>
       </c>
       <c r="G257">
         <v>1.0</v>
       </c>
       <c r="H257" s="1">
         <v>0.0</v>
       </c>
       <c r="I257" s="1">
-        <v>2150.39</v>
+        <v>15655.72</v>
       </c>
       <c r="J257" s="1">
         <v>0</v>
       </c>
       <c r="K257">
         <v>0.0</v>
       </c>
       <c r="L257" t="s">
-        <v>658</v>
+        <v>655</v>
       </c>
       <c r="M257" s="1">
-        <v>2150.39</v>
+        <v>15655.72</v>
       </c>
       <c r="N257" s="1">
-        <v>11326.39</v>
+        <v>33094.4</v>
       </c>
       <c r="O257" s="1">
         <v>0.0</v>
       </c>
       <c r="P257">
         <v>1</v>
       </c>
     </row>
     <row r="258" spans="1:16">
       <c r="A258" t="s">
-        <v>659</v>
+        <v>656</v>
       </c>
       <c r="B258">
-        <v>2794077772</v>
+        <v>2846048702</v>
       </c>
       <c r="C258" s="1">
-        <v>4325000.0</v>
+        <v>5305000.0</v>
       </c>
       <c r="D258" s="1">
-        <v>100.0074652</v>
+        <v>100.42356927</v>
       </c>
       <c r="E258" s="1">
         <v>0.0</v>
       </c>
       <c r="F258" t="s">
         <v>8</v>
       </c>
       <c r="G258">
         <v>1.0</v>
       </c>
       <c r="H258" s="1">
         <v>0.0</v>
       </c>
       <c r="I258" s="1">
-        <v>322.87</v>
+        <v>22470.35</v>
       </c>
       <c r="J258" s="1">
         <v>0</v>
       </c>
       <c r="K258">
         <v>0.0</v>
       </c>
       <c r="L258" t="s">
-        <v>660</v>
+        <v>657</v>
       </c>
       <c r="M258" s="1">
-        <v>322.87</v>
+        <v>22470.35</v>
       </c>
       <c r="N258" s="1">
-        <v>8600.44</v>
+        <v>25893.54</v>
       </c>
       <c r="O258" s="1">
         <v>0.0</v>
       </c>
       <c r="P258">
         <v>1</v>
       </c>
     </row>
     <row r="259" spans="1:16">
       <c r="A259" t="s">
-        <v>661</v>
+        <v>658</v>
       </c>
       <c r="B259">
-        <v>2798594402</v>
+        <v>2847414022</v>
       </c>
       <c r="C259" s="1">
-        <v>15000000.0</v>
+        <v>11800000.0</v>
       </c>
       <c r="D259" s="1">
-        <v>100.0462834</v>
+        <v>100.01571636</v>
       </c>
       <c r="E259" s="1">
         <v>0.0</v>
       </c>
       <c r="F259" t="s">
         <v>8</v>
       </c>
       <c r="G259">
         <v>1.0</v>
       </c>
       <c r="H259" s="1">
         <v>0.0</v>
       </c>
       <c r="I259" s="1">
-        <v>6942.51</v>
+        <v>1854.53</v>
       </c>
       <c r="J259" s="1">
         <v>0</v>
       </c>
       <c r="K259">
         <v>0.0</v>
       </c>
       <c r="L259" t="s">
-        <v>662</v>
+        <v>659</v>
       </c>
       <c r="M259" s="1">
-        <v>6942.51</v>
+        <v>1854.53</v>
       </c>
       <c r="N259" s="1">
-        <v>35027.93</v>
+        <v>12407.21</v>
       </c>
       <c r="O259" s="1">
         <v>0.0</v>
       </c>
       <c r="P259">
         <v>1</v>
       </c>
     </row>
     <row r="260" spans="1:16">
       <c r="A260" t="s">
-        <v>663</v>
+        <v>660</v>
       </c>
       <c r="B260">
-        <v>2806083592</v>
+        <v>2851226042</v>
       </c>
       <c r="C260" s="1">
-        <v>5997000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D260" s="1">
-        <v>100.28531883</v>
+        <v>100.3936614</v>
       </c>
       <c r="E260" s="1">
         <v>0.0</v>
       </c>
       <c r="F260" t="s">
         <v>8</v>
       </c>
       <c r="G260">
         <v>1.0</v>
       </c>
       <c r="H260" s="1">
         <v>0.0</v>
       </c>
       <c r="I260" s="1">
-        <v>17110.57</v>
+        <v>98415.35</v>
       </c>
       <c r="J260" s="1">
         <v>0</v>
       </c>
       <c r="K260">
         <v>0.0</v>
       </c>
       <c r="L260" t="s">
-        <v>664</v>
+        <v>661</v>
       </c>
       <c r="M260" s="1">
-        <v>17110.57</v>
+        <v>98415.35</v>
       </c>
       <c r="N260" s="1">
-        <v>22256.17</v>
+        <v>108435.35</v>
       </c>
       <c r="O260" s="1">
         <v>0.0</v>
       </c>
       <c r="P260">
         <v>1</v>
       </c>
     </row>
     <row r="261" spans="1:16">
       <c r="A261" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
       <c r="B261">
-        <v>2813842962</v>
+        <v>2855281272</v>
       </c>
       <c r="C261" s="1">
-        <v>20000000.0</v>
+        <v>28600000.0</v>
       </c>
       <c r="D261" s="1">
-        <v>100.03544525</v>
+        <v>100.03097871</v>
       </c>
       <c r="E261" s="1">
         <v>0.0</v>
       </c>
       <c r="F261" t="s">
         <v>8</v>
       </c>
       <c r="G261">
         <v>1.0</v>
       </c>
       <c r="H261" s="1">
         <v>0.0</v>
       </c>
       <c r="I261" s="1">
-        <v>7089.05</v>
+        <v>8859.91</v>
       </c>
       <c r="J261" s="1">
         <v>0</v>
       </c>
       <c r="K261">
         <v>0.0</v>
       </c>
       <c r="L261" t="s">
-        <v>666</v>
+        <v>663</v>
       </c>
       <c r="M261" s="1">
-        <v>7089.05</v>
+        <v>8859.91</v>
       </c>
       <c r="N261" s="1">
-        <v>33098.78</v>
+        <v>38684.62</v>
       </c>
       <c r="O261" s="1">
         <v>0.0</v>
       </c>
       <c r="P261">
         <v>1</v>
       </c>
     </row>
     <row r="262" spans="1:16">
       <c r="A262" t="s">
-        <v>667</v>
+        <v>664</v>
       </c>
       <c r="B262">
-        <v>2818053322</v>
+        <v>2856676872</v>
       </c>
       <c r="C262" s="1">
-        <v>3884000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D262" s="1">
-        <v>100.03573198</v>
+        <v>100.3814729</v>
       </c>
       <c r="E262" s="1">
         <v>0.0</v>
       </c>
       <c r="F262" t="s">
         <v>8</v>
       </c>
       <c r="G262">
         <v>1.0</v>
       </c>
       <c r="H262" s="1">
         <v>0.0</v>
       </c>
       <c r="I262" s="1">
-        <v>1387.83</v>
+        <v>76294.58</v>
       </c>
       <c r="J262" s="1">
         <v>0</v>
       </c>
       <c r="K262">
         <v>0.0</v>
       </c>
       <c r="L262" t="s">
-        <v>668</v>
+        <v>665</v>
       </c>
       <c r="M262" s="1">
-        <v>1387.83</v>
+        <v>76294.58</v>
       </c>
       <c r="N262" s="1">
-        <v>7164.7</v>
+        <v>86217.86</v>
       </c>
       <c r="O262" s="1">
         <v>0.0</v>
       </c>
       <c r="P262">
         <v>1</v>
       </c>
     </row>
     <row r="263" spans="1:16">
       <c r="A263" t="s">
-        <v>669</v>
+        <v>666</v>
       </c>
       <c r="B263">
-        <v>2819407592</v>
+        <v>2858088902</v>
       </c>
       <c r="C263" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D263" s="1">
-        <v>100.0309984</v>
+        <v>100.3851423</v>
       </c>
       <c r="E263" s="1">
         <v>0.0</v>
       </c>
       <c r="F263" t="s">
         <v>8</v>
       </c>
       <c r="G263">
         <v>1.0</v>
       </c>
       <c r="H263" s="1">
         <v>0.0</v>
       </c>
       <c r="I263" s="1">
-        <v>3099.84</v>
+        <v>38514.23</v>
       </c>
       <c r="J263" s="1">
         <v>0</v>
       </c>
       <c r="K263">
         <v>0.0</v>
       </c>
       <c r="L263" t="s">
-        <v>670</v>
+        <v>667</v>
       </c>
       <c r="M263" s="1">
-        <v>3099.84</v>
+        <v>38514.23</v>
       </c>
       <c r="N263" s="1">
-        <v>18676.59</v>
+        <v>43657.68</v>
       </c>
       <c r="O263" s="1">
         <v>0.0</v>
       </c>
       <c r="P263">
         <v>1</v>
       </c>
     </row>
     <row r="264" spans="1:16">
       <c r="A264" t="s">
-        <v>671</v>
+        <v>668</v>
       </c>
       <c r="B264">
-        <v>2820282902</v>
+        <v>2859475842</v>
       </c>
       <c r="C264" s="1">
-        <v>20000000.0</v>
+        <v>4400000.0</v>
       </c>
       <c r="D264" s="1">
-        <v>100.0183507</v>
+        <v>100.01137159</v>
       </c>
       <c r="E264" s="1">
         <v>0.0</v>
       </c>
       <c r="F264" t="s">
         <v>8</v>
       </c>
       <c r="G264">
         <v>1.0</v>
       </c>
       <c r="H264" s="1">
         <v>0.0</v>
       </c>
       <c r="I264" s="1">
-        <v>3670.14</v>
+        <v>500.35</v>
       </c>
       <c r="J264" s="1">
         <v>0</v>
       </c>
       <c r="K264">
         <v>0.0</v>
       </c>
       <c r="L264" t="s">
-        <v>672</v>
+        <v>669</v>
       </c>
       <c r="M264" s="1">
-        <v>3670.14</v>
+        <v>500.35</v>
       </c>
       <c r="N264" s="1">
-        <v>31813.64</v>
+        <v>4835.08</v>
       </c>
       <c r="O264" s="1">
         <v>0.0</v>
       </c>
       <c r="P264">
         <v>1</v>
       </c>
     </row>
     <row r="265" spans="1:16">
       <c r="A265" t="s">
-        <v>673</v>
+        <v>670</v>
       </c>
       <c r="B265">
-        <v>2821297102</v>
+        <v>2859574782</v>
       </c>
       <c r="C265" s="1">
-        <v>12500000.0</v>
+        <v>10600000.0</v>
       </c>
       <c r="D265" s="1">
-        <v>100.03138888</v>
+        <v>100.01098925</v>
       </c>
       <c r="E265" s="1">
         <v>0.0</v>
       </c>
       <c r="F265" t="s">
         <v>8</v>
       </c>
       <c r="G265">
         <v>1.0</v>
       </c>
       <c r="H265" s="1">
         <v>0.0</v>
       </c>
       <c r="I265" s="1">
-        <v>3923.61</v>
+        <v>1164.86</v>
       </c>
       <c r="J265" s="1">
         <v>0</v>
       </c>
       <c r="K265">
         <v>0.0</v>
       </c>
       <c r="L265" t="s">
-        <v>674</v>
+        <v>671</v>
       </c>
       <c r="M265" s="1">
-        <v>3923.61</v>
+        <v>1164.86</v>
       </c>
       <c r="N265" s="1">
-        <v>23490.21</v>
+        <v>11201.3</v>
       </c>
       <c r="O265" s="1">
         <v>0.0</v>
       </c>
       <c r="P265">
         <v>1</v>
       </c>
     </row>
     <row r="266" spans="1:16">
       <c r="A266" t="s">
-        <v>675</v>
+        <v>672</v>
       </c>
       <c r="B266">
-        <v>2832350132</v>
+        <v>2859756032</v>
       </c>
       <c r="C266" s="1">
-        <v>10000000.0</v>
+        <v>2700000.0</v>
       </c>
       <c r="D266" s="1">
-        <v>100.0136682</v>
+        <v>100.01098926</v>
       </c>
       <c r="E266" s="1">
         <v>0.0</v>
       </c>
       <c r="F266" t="s">
         <v>8</v>
       </c>
       <c r="G266">
         <v>1.0</v>
       </c>
       <c r="H266" s="1">
         <v>0.0</v>
       </c>
       <c r="I266" s="1">
-        <v>1366.82</v>
+        <v>296.71</v>
       </c>
       <c r="J266" s="1">
         <v>0</v>
       </c>
       <c r="K266">
         <v>0.0</v>
       </c>
       <c r="L266" t="s">
-        <v>676</v>
+        <v>673</v>
       </c>
       <c r="M266" s="1">
-        <v>1366.82</v>
+        <v>296.71</v>
       </c>
       <c r="N266" s="1">
-        <v>14704.35</v>
+        <v>2853.16</v>
       </c>
       <c r="O266" s="1">
         <v>0.0</v>
       </c>
       <c r="P266">
         <v>1</v>
       </c>
     </row>
     <row r="267" spans="1:16">
       <c r="A267" t="s">
-        <v>677</v>
+        <v>674</v>
       </c>
       <c r="B267">
-        <v>2832375032</v>
+        <v>2859961272</v>
       </c>
       <c r="C267" s="1">
-        <v>11229000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D267" s="1">
-        <v>100.02936237</v>
+        <v>100.37747</v>
       </c>
       <c r="E267" s="1">
         <v>0.0</v>
       </c>
       <c r="F267" t="s">
         <v>8</v>
       </c>
       <c r="G267">
         <v>1.0</v>
       </c>
       <c r="H267" s="1">
         <v>0.0</v>
       </c>
       <c r="I267" s="1">
-        <v>3297.1</v>
+        <v>37747.0</v>
       </c>
       <c r="J267" s="1">
         <v>0</v>
       </c>
       <c r="K267">
         <v>0.0</v>
       </c>
       <c r="L267" t="s">
-        <v>678</v>
+        <v>675</v>
       </c>
       <c r="M267" s="1">
-        <v>3297.1</v>
+        <v>37747.0</v>
       </c>
       <c r="N267" s="1">
-        <v>18900.45</v>
+        <v>42510.31</v>
       </c>
       <c r="O267" s="1">
         <v>0.0</v>
       </c>
       <c r="P267">
         <v>1</v>
       </c>
     </row>
     <row r="268" spans="1:16">
       <c r="A268" t="s">
-        <v>679</v>
+        <v>676</v>
       </c>
       <c r="B268">
-        <v>2833851362</v>
+        <v>2862709252</v>
       </c>
       <c r="C268" s="1">
-        <v>10000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D268" s="1">
-        <v>100.0353174</v>
+        <v>100.07076904</v>
       </c>
       <c r="E268" s="1">
         <v>0.0</v>
       </c>
       <c r="F268" t="s">
         <v>8</v>
       </c>
       <c r="G268">
         <v>1.0</v>
       </c>
       <c r="H268" s="1">
         <v>0.0</v>
       </c>
       <c r="I268" s="1">
-        <v>3531.74</v>
+        <v>8846.13</v>
       </c>
       <c r="J268" s="1">
         <v>0</v>
       </c>
       <c r="K268">
         <v>0.0</v>
       </c>
       <c r="L268" t="s">
-        <v>680</v>
+        <v>677</v>
       </c>
       <c r="M268" s="1">
-        <v>3531.74</v>
+        <v>8846.13</v>
       </c>
       <c r="N268" s="1">
-        <v>17392.52</v>
+        <v>18837.17</v>
       </c>
       <c r="O268" s="1">
         <v>0.0</v>
       </c>
       <c r="P268">
         <v>1</v>
       </c>
     </row>
     <row r="269" spans="1:16">
       <c r="A269" t="s">
-        <v>681</v>
+        <v>678</v>
       </c>
       <c r="B269">
-        <v>2834781282</v>
+        <v>2863881852</v>
       </c>
       <c r="C269" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D269" s="1">
-        <v>100.00979075</v>
+        <v>100.07758767</v>
       </c>
       <c r="E269" s="1">
         <v>0.0</v>
       </c>
       <c r="F269" t="s">
         <v>8</v>
       </c>
       <c r="G269">
         <v>1.0</v>
       </c>
       <c r="H269" s="1">
         <v>0.0</v>
       </c>
       <c r="I269" s="1">
-        <v>1958.15</v>
+        <v>11638.15</v>
       </c>
       <c r="J269" s="1">
         <v>0</v>
       </c>
       <c r="K269">
         <v>0.0</v>
       </c>
       <c r="L269" t="s">
-        <v>682</v>
+        <v>679</v>
       </c>
       <c r="M269" s="1">
-        <v>1958.15</v>
+        <v>11638.15</v>
       </c>
       <c r="N269" s="1">
-        <v>24079.32</v>
+        <v>24337.19</v>
       </c>
       <c r="O269" s="1">
         <v>0.0</v>
       </c>
       <c r="P269">
         <v>1</v>
       </c>
     </row>
     <row r="270" spans="1:16">
       <c r="A270" t="s">
-        <v>683</v>
+        <v>680</v>
       </c>
       <c r="B270">
-        <v>2837532552</v>
+        <v>2865625992</v>
       </c>
       <c r="C270" s="1">
-        <v>3507000.0</v>
+        <v>6600000.0</v>
       </c>
       <c r="D270" s="1">
-        <v>100.03640034</v>
+        <v>100.36612833</v>
       </c>
       <c r="E270" s="1">
         <v>0.0</v>
       </c>
       <c r="F270" t="s">
         <v>8</v>
       </c>
       <c r="G270">
         <v>1.0</v>
       </c>
       <c r="H270" s="1">
         <v>0.0</v>
       </c>
       <c r="I270" s="1">
-        <v>1276.56</v>
+        <v>24164.47</v>
       </c>
       <c r="J270" s="1">
         <v>0</v>
       </c>
       <c r="K270">
         <v>0.0</v>
       </c>
       <c r="L270" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="M270" s="1">
-        <v>1276.56</v>
+        <v>24164.47</v>
       </c>
       <c r="N270" s="1">
-        <v>6288.76</v>
+        <v>26937.37</v>
       </c>
       <c r="O270" s="1">
         <v>0.0</v>
       </c>
       <c r="P270">
         <v>1</v>
       </c>
     </row>
     <row r="271" spans="1:16">
       <c r="A271" t="s">
-        <v>685</v>
+        <v>682</v>
       </c>
       <c r="B271">
-        <v>2838669412</v>
+        <v>2870139162</v>
       </c>
       <c r="C271" s="1">
-        <v>15000000.0</v>
+        <v>9100000.0</v>
       </c>
       <c r="D271" s="1">
-        <v>100.0396566</v>
+        <v>100.18234451</v>
       </c>
       <c r="E271" s="1">
         <v>0.0</v>
       </c>
       <c r="F271" t="s">
         <v>8</v>
       </c>
       <c r="G271">
         <v>1.0</v>
       </c>
       <c r="H271" s="1">
         <v>0.0</v>
       </c>
       <c r="I271" s="1">
-        <v>5948.49</v>
+        <v>16593.35</v>
       </c>
       <c r="J271" s="1">
         <v>0</v>
       </c>
       <c r="K271">
         <v>0.0</v>
       </c>
       <c r="L271" t="s">
-        <v>686</v>
+        <v>683</v>
       </c>
       <c r="M271" s="1">
-        <v>5948.49</v>
+        <v>16593.35</v>
       </c>
       <c r="N271" s="1">
-        <v>27076.82</v>
+        <v>23196.1</v>
       </c>
       <c r="O271" s="1">
         <v>0.0</v>
       </c>
       <c r="P271">
         <v>1</v>
       </c>
     </row>
     <row r="272" spans="1:16">
       <c r="A272" t="s">
-        <v>687</v>
+        <v>684</v>
       </c>
       <c r="B272">
-        <v>2838754542</v>
+        <v>2874472692</v>
       </c>
       <c r="C272" s="1">
-        <v>12200000.0</v>
+        <v>11200000.0</v>
       </c>
       <c r="D272" s="1">
-        <v>100.1470091</v>
+        <v>100.14426205</v>
       </c>
       <c r="E272" s="1">
         <v>0.0</v>
       </c>
       <c r="F272" t="s">
         <v>8</v>
       </c>
       <c r="G272">
         <v>1.0</v>
       </c>
       <c r="H272" s="1">
         <v>0.0</v>
       </c>
       <c r="I272" s="1">
-        <v>17935.11</v>
+        <v>16157.35</v>
       </c>
       <c r="J272" s="1">
         <v>0</v>
       </c>
       <c r="K272">
         <v>0.0</v>
       </c>
       <c r="L272" t="s">
-        <v>688</v>
+        <v>685</v>
       </c>
       <c r="M272" s="1">
-        <v>17935.11</v>
+        <v>16157.35</v>
       </c>
       <c r="N272" s="1">
-        <v>33903.28</v>
+        <v>23990.38</v>
       </c>
       <c r="O272" s="1">
         <v>0.0</v>
       </c>
       <c r="P272">
         <v>1</v>
       </c>
     </row>
     <row r="273" spans="1:16">
       <c r="A273" t="s">
-        <v>689</v>
+        <v>686</v>
       </c>
       <c r="B273">
-        <v>2846048702</v>
+        <v>2874671812</v>
       </c>
       <c r="C273" s="1">
-        <v>5305000.0</v>
+        <v>2600000.0</v>
       </c>
       <c r="D273" s="1">
-        <v>100.42656268</v>
+        <v>100.14330462</v>
       </c>
       <c r="E273" s="1">
         <v>0.0</v>
       </c>
       <c r="F273" t="s">
         <v>8</v>
       </c>
       <c r="G273">
         <v>1.0</v>
       </c>
       <c r="H273" s="1">
         <v>0.0</v>
       </c>
       <c r="I273" s="1">
-        <v>22629.15</v>
+        <v>3725.92</v>
       </c>
       <c r="J273" s="1">
         <v>0</v>
       </c>
       <c r="K273">
         <v>0.0</v>
       </c>
       <c r="L273" t="s">
-        <v>690</v>
+        <v>687</v>
       </c>
       <c r="M273" s="1">
-        <v>22629.15</v>
+        <v>3725.92</v>
       </c>
       <c r="N273" s="1">
-        <v>25444.41</v>
+        <v>5503.85</v>
       </c>
       <c r="O273" s="1">
         <v>0.0</v>
       </c>
       <c r="P273">
         <v>1</v>
       </c>
     </row>
     <row r="274" spans="1:16">
       <c r="A274" t="s">
-        <v>691</v>
+        <v>688</v>
       </c>
       <c r="B274">
-        <v>2847414022</v>
+        <v>2874739202</v>
       </c>
       <c r="C274" s="1">
-        <v>11800000.0</v>
+        <v>3500000.0</v>
       </c>
       <c r="D274" s="1">
-        <v>100.02815153</v>
+        <v>100.14349629</v>
       </c>
       <c r="E274" s="1">
         <v>0.0</v>
       </c>
       <c r="F274" t="s">
         <v>8</v>
       </c>
       <c r="G274">
         <v>1.0</v>
       </c>
       <c r="H274" s="1">
         <v>0.0</v>
       </c>
       <c r="I274" s="1">
-        <v>3321.88</v>
+        <v>5022.37</v>
       </c>
       <c r="J274" s="1">
         <v>0</v>
       </c>
       <c r="K274">
         <v>0.0</v>
       </c>
       <c r="L274" t="s">
-        <v>692</v>
+        <v>689</v>
       </c>
       <c r="M274" s="1">
-        <v>3321.88</v>
+        <v>5022.37</v>
       </c>
       <c r="N274" s="1">
-        <v>13038.45</v>
+        <v>7426.63</v>
       </c>
       <c r="O274" s="1">
         <v>0.0</v>
       </c>
       <c r="P274">
         <v>1</v>
       </c>
     </row>
     <row r="275" spans="1:16">
       <c r="A275" t="s">
-        <v>693</v>
+        <v>690</v>
       </c>
       <c r="B275">
-        <v>2851226042</v>
+        <v>2877252492</v>
       </c>
       <c r="C275" s="1">
-        <v>25000000.0</v>
+        <v>6400000.0</v>
       </c>
       <c r="D275" s="1">
-        <v>100.391406</v>
+        <v>100.38775906</v>
       </c>
       <c r="E275" s="1">
         <v>0.0</v>
       </c>
       <c r="F275" t="s">
         <v>8</v>
       </c>
       <c r="G275">
         <v>1.0</v>
       </c>
       <c r="H275" s="1">
         <v>0.0</v>
       </c>
       <c r="I275" s="1">
-        <v>97851.5</v>
+        <v>24816.58</v>
       </c>
       <c r="J275" s="1">
         <v>0</v>
       </c>
       <c r="K275">
         <v>0.0</v>
       </c>
       <c r="L275" t="s">
-        <v>694</v>
+        <v>691</v>
       </c>
       <c r="M275" s="1">
-        <v>97851.5</v>
+        <v>24816.58</v>
       </c>
       <c r="N275" s="1">
-        <v>105954.83</v>
+        <v>27218.5</v>
       </c>
       <c r="O275" s="1">
         <v>0.0</v>
       </c>
       <c r="P275">
         <v>1</v>
       </c>
     </row>
     <row r="276" spans="1:16">
       <c r="A276" t="s">
-        <v>695</v>
+        <v>692</v>
       </c>
       <c r="B276">
-        <v>2855281272</v>
+        <v>2880689452</v>
       </c>
       <c r="C276" s="1">
-        <v>28600000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D276" s="1">
-        <v>100.04362965</v>
+        <v>100.09296683</v>
       </c>
       <c r="E276" s="1">
         <v>0.0</v>
       </c>
       <c r="F276" t="s">
         <v>8</v>
       </c>
       <c r="G276">
         <v>1.0</v>
       </c>
       <c r="H276" s="1">
         <v>0.0</v>
       </c>
       <c r="I276" s="1">
-        <v>12478.08</v>
+        <v>37186.73</v>
       </c>
       <c r="J276" s="1">
         <v>0</v>
       </c>
       <c r="K276">
         <v>0.0</v>
       </c>
       <c r="L276" t="s">
-        <v>696</v>
+        <v>693</v>
       </c>
       <c r="M276" s="1">
-        <v>12478.08</v>
+        <v>37186.73</v>
       </c>
       <c r="N276" s="1">
-        <v>39931.22</v>
+        <v>63282.73</v>
       </c>
       <c r="O276" s="1">
         <v>0.0</v>
       </c>
       <c r="P276">
         <v>1</v>
       </c>
     </row>
     <row r="277" spans="1:16">
       <c r="A277" t="s">
-        <v>697</v>
+        <v>694</v>
       </c>
       <c r="B277">
-        <v>2856676872</v>
+        <v>2885535452</v>
       </c>
       <c r="C277" s="1">
-        <v>20000000.0</v>
+        <v>6500000.0</v>
       </c>
       <c r="D277" s="1">
-        <v>100.3823157</v>
+        <v>100.35737446</v>
       </c>
       <c r="E277" s="1">
         <v>0.0</v>
       </c>
       <c r="F277" t="s">
         <v>8</v>
       </c>
       <c r="G277">
         <v>1.0</v>
       </c>
       <c r="H277" s="1">
         <v>0.0</v>
       </c>
       <c r="I277" s="1">
-        <v>76463.14</v>
+        <v>23229.34</v>
       </c>
       <c r="J277" s="1">
         <v>0</v>
       </c>
       <c r="K277">
         <v>0.0</v>
       </c>
       <c r="L277" t="s">
-        <v>698</v>
+        <v>695</v>
       </c>
       <c r="M277" s="1">
-        <v>76463.14</v>
+        <v>23229.34</v>
       </c>
       <c r="N277" s="1">
-        <v>84669.14</v>
+        <v>25388.79</v>
       </c>
       <c r="O277" s="1">
         <v>0.0</v>
       </c>
       <c r="P277">
         <v>1</v>
       </c>
     </row>
     <row r="278" spans="1:16">
       <c r="A278" t="s">
-        <v>699</v>
+        <v>696</v>
       </c>
       <c r="B278">
-        <v>2858088902</v>
+        <v>2891519502</v>
       </c>
       <c r="C278" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D278" s="1">
-        <v>100.3862851</v>
+        <v>100.1051097</v>
       </c>
       <c r="E278" s="1">
         <v>0.0</v>
       </c>
       <c r="F278" t="s">
         <v>8</v>
       </c>
       <c r="G278">
         <v>1.0</v>
       </c>
       <c r="H278" s="1">
         <v>0.0</v>
       </c>
       <c r="I278" s="1">
-        <v>38628.51</v>
+        <v>21021.94</v>
       </c>
       <c r="J278" s="1">
         <v>0</v>
       </c>
       <c r="K278">
         <v>0.0</v>
       </c>
       <c r="L278" t="s">
-        <v>700</v>
+        <v>697</v>
       </c>
       <c r="M278" s="1">
-        <v>38628.51</v>
+        <v>21021.94</v>
       </c>
       <c r="N278" s="1">
-        <v>42882.76</v>
+        <v>34306.38</v>
       </c>
       <c r="O278" s="1">
         <v>0.0</v>
       </c>
       <c r="P278">
         <v>1</v>
       </c>
     </row>
     <row r="279" spans="1:16">
       <c r="A279" t="s">
-        <v>701</v>
+        <v>698</v>
       </c>
       <c r="B279">
-        <v>2859475842</v>
+        <v>2892744292</v>
       </c>
       <c r="C279" s="1">
-        <v>4400000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D279" s="1">
-        <v>100.02290159</v>
+        <v>100.10621593</v>
       </c>
       <c r="E279" s="1">
         <v>0.0</v>
       </c>
       <c r="F279" t="s">
         <v>8</v>
       </c>
       <c r="G279">
         <v>1.0</v>
       </c>
       <c r="H279" s="1">
         <v>0.0</v>
       </c>
       <c r="I279" s="1">
-        <v>1007.67</v>
+        <v>31864.78</v>
       </c>
       <c r="J279" s="1">
         <v>0</v>
       </c>
       <c r="K279">
         <v>0.0</v>
       </c>
       <c r="L279" t="s">
-        <v>702</v>
+        <v>699</v>
       </c>
       <c r="M279" s="1">
-        <v>1007.67</v>
+        <v>31864.78</v>
       </c>
       <c r="N279" s="1">
-        <v>4990.74</v>
+        <v>49618.45</v>
       </c>
       <c r="O279" s="1">
         <v>0.0</v>
       </c>
       <c r="P279">
         <v>1</v>
       </c>
     </row>
     <row r="280" spans="1:16">
       <c r="A280" t="s">
-        <v>703</v>
+        <v>700</v>
       </c>
       <c r="B280">
-        <v>2859574782</v>
+        <v>2892891132</v>
       </c>
       <c r="C280" s="1">
-        <v>10600000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D280" s="1">
-        <v>100.02224632</v>
+        <v>100.10588167</v>
       </c>
       <c r="E280" s="1">
         <v>0.0</v>
       </c>
       <c r="F280" t="s">
         <v>8</v>
       </c>
       <c r="G280">
         <v>1.0</v>
       </c>
       <c r="H280" s="1">
         <v>0.0</v>
       </c>
       <c r="I280" s="1">
-        <v>2358.11</v>
+        <v>15882.25</v>
       </c>
       <c r="J280" s="1">
         <v>0</v>
       </c>
       <c r="K280">
         <v>0.0</v>
       </c>
       <c r="L280" t="s">
-        <v>704</v>
+        <v>701</v>
       </c>
       <c r="M280" s="1">
-        <v>2358.11</v>
+        <v>15882.25</v>
       </c>
       <c r="N280" s="1">
-        <v>11576.81</v>
+        <v>24658.67</v>
       </c>
       <c r="O280" s="1">
         <v>0.0</v>
       </c>
       <c r="P280">
         <v>1</v>
       </c>
     </row>
     <row r="281" spans="1:16">
       <c r="A281" t="s">
-        <v>705</v>
+        <v>702</v>
       </c>
       <c r="B281">
-        <v>2859756032</v>
+        <v>2905161062</v>
       </c>
       <c r="C281" s="1">
-        <v>2700000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D281" s="1">
-        <v>100.0222463</v>
+        <v>100.077317</v>
       </c>
       <c r="E281" s="1">
         <v>0.0</v>
       </c>
       <c r="F281" t="s">
         <v>8</v>
       </c>
       <c r="G281">
         <v>1.0</v>
       </c>
       <c r="H281" s="1">
         <v>0.0</v>
       </c>
       <c r="I281" s="1">
-        <v>600.65</v>
+        <v>23195.1</v>
       </c>
       <c r="J281" s="1">
         <v>0</v>
       </c>
       <c r="K281">
         <v>0.0</v>
       </c>
       <c r="L281" t="s">
-        <v>706</v>
+        <v>703</v>
       </c>
       <c r="M281" s="1">
-        <v>600.65</v>
+        <v>23195.1</v>
       </c>
       <c r="N281" s="1">
-        <v>2948.81</v>
+        <v>33674.93</v>
       </c>
       <c r="O281" s="1">
         <v>0.0</v>
       </c>
       <c r="P281">
         <v>1</v>
       </c>
     </row>
     <row r="282" spans="1:16">
       <c r="A282" t="s">
-        <v>707</v>
+        <v>704</v>
       </c>
       <c r="B282">
-        <v>2859961272</v>
+        <v>2921627832</v>
       </c>
       <c r="C282" s="1">
-        <v>10000000.0</v>
+        <v>7720000.0</v>
       </c>
       <c r="D282" s="1">
-        <v>100.3779854</v>
+        <v>100.0775215</v>
       </c>
       <c r="E282" s="1">
         <v>0.0</v>
       </c>
       <c r="F282" t="s">
         <v>8</v>
       </c>
       <c r="G282">
         <v>1.0</v>
       </c>
       <c r="H282" s="1">
         <v>0.0</v>
       </c>
       <c r="I282" s="1">
-        <v>37798.54</v>
+        <v>5984.66</v>
       </c>
       <c r="J282" s="1">
         <v>0</v>
       </c>
       <c r="K282">
         <v>0.0</v>
       </c>
       <c r="L282" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="M282" s="1">
-        <v>37798.54</v>
+        <v>5984.66</v>
       </c>
       <c r="N282" s="1">
-        <v>41736.54</v>
+        <v>8634.17</v>
       </c>
       <c r="O282" s="1">
         <v>0.0</v>
       </c>
       <c r="P282">
         <v>1</v>
       </c>
     </row>
     <row r="283" spans="1:16">
       <c r="A283" t="s">
-        <v>709</v>
+        <v>706</v>
       </c>
       <c r="B283">
-        <v>2862709252</v>
+        <v>2922948022</v>
       </c>
       <c r="C283" s="1">
-        <v>12500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D283" s="1">
-        <v>100.08034808</v>
+        <v>100.0923739</v>
       </c>
       <c r="E283" s="1">
         <v>0.0</v>
       </c>
       <c r="F283" t="s">
         <v>8</v>
       </c>
       <c r="G283">
         <v>1.0</v>
       </c>
       <c r="H283" s="1">
         <v>0.0</v>
       </c>
       <c r="I283" s="1">
-        <v>10043.51</v>
+        <v>18474.78</v>
       </c>
       <c r="J283" s="1">
         <v>0</v>
       </c>
       <c r="K283">
         <v>0.0</v>
       </c>
       <c r="L283" t="s">
-        <v>710</v>
+        <v>707</v>
       </c>
       <c r="M283" s="1">
-        <v>10043.51</v>
+        <v>18474.78</v>
       </c>
       <c r="N283" s="1">
-        <v>19197.19</v>
+        <v>25764.11</v>
       </c>
       <c r="O283" s="1">
         <v>0.0</v>
       </c>
       <c r="P283">
         <v>1</v>
       </c>
     </row>
     <row r="284" spans="1:16">
       <c r="A284" t="s">
-        <v>711</v>
+        <v>708</v>
       </c>
       <c r="B284">
-        <v>2863881852</v>
+        <v>2922949082</v>
       </c>
       <c r="C284" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D284" s="1">
-        <v>100.08825733</v>
+        <v>100.1444131</v>
       </c>
       <c r="E284" s="1">
         <v>0.0</v>
       </c>
       <c r="F284" t="s">
         <v>8</v>
       </c>
       <c r="G284">
         <v>1.0</v>
       </c>
       <c r="H284" s="1">
         <v>0.0</v>
       </c>
       <c r="I284" s="1">
-        <v>13238.6</v>
+        <v>28882.62</v>
       </c>
       <c r="J284" s="1">
         <v>0</v>
       </c>
       <c r="K284">
         <v>0.0</v>
       </c>
       <c r="L284" t="s">
-        <v>712</v>
+        <v>709</v>
       </c>
       <c r="M284" s="1">
-        <v>13238.6</v>
+        <v>28882.62</v>
       </c>
       <c r="N284" s="1">
-        <v>24868.97</v>
+        <v>36349.45</v>
       </c>
       <c r="O284" s="1">
         <v>0.0</v>
       </c>
       <c r="P284">
         <v>1</v>
       </c>
     </row>
     <row r="285" spans="1:16">
       <c r="A285" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
       <c r="B285">
-        <v>2865625992</v>
+        <v>2924236212</v>
       </c>
       <c r="C285" s="1">
-        <v>6600000.0</v>
+        <v>6500000.0</v>
       </c>
       <c r="D285" s="1">
-        <v>100.36571621</v>
+        <v>100.41228938</v>
       </c>
       <c r="E285" s="1">
         <v>0.0</v>
       </c>
       <c r="F285" t="s">
         <v>8</v>
       </c>
       <c r="G285">
         <v>1.0</v>
       </c>
       <c r="H285" s="1">
         <v>0.0</v>
       </c>
       <c r="I285" s="1">
-        <v>24137.27</v>
+        <v>26798.81</v>
       </c>
       <c r="J285" s="1">
         <v>0</v>
       </c>
       <c r="K285">
         <v>0.0</v>
       </c>
-      <c r="L285" t="s">
-        <v>714</v>
+      <c r="L285">
+        <v>959.96</v>
       </c>
       <c r="M285" s="1">
-        <v>24137.27</v>
+        <v>26798.81</v>
       </c>
       <c r="N285" s="1">
-        <v>26427.8</v>
+        <v>27758.77</v>
       </c>
       <c r="O285" s="1">
         <v>0.0</v>
       </c>
       <c r="P285">
         <v>1</v>
       </c>
     </row>
     <row r="286" spans="1:16">
       <c r="A286" t="s">
-        <v>715</v>
+        <v>711</v>
       </c>
       <c r="B286">
-        <v>2870139162</v>
+        <v>2924470772</v>
       </c>
       <c r="C286" s="1">
-        <v>9100000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D286" s="1">
-        <v>100.1933044</v>
+        <v>100.41694235</v>
       </c>
       <c r="E286" s="1">
         <v>0.0</v>
       </c>
       <c r="F286" t="s">
         <v>8</v>
       </c>
       <c r="G286">
         <v>1.0</v>
       </c>
       <c r="H286" s="1">
         <v>0.0</v>
       </c>
       <c r="I286" s="1">
-        <v>17590.7</v>
+        <v>7088.02</v>
       </c>
       <c r="J286" s="1">
         <v>0</v>
       </c>
       <c r="K286">
         <v>0.0</v>
       </c>
-      <c r="L286" t="s">
-        <v>716</v>
+      <c r="L286">
+        <v>273.45</v>
       </c>
       <c r="M286" s="1">
-        <v>17590.7</v>
+        <v>7088.02</v>
       </c>
       <c r="N286" s="1">
-        <v>23500.69</v>
+        <v>7361.47</v>
       </c>
       <c r="O286" s="1">
         <v>0.0</v>
       </c>
       <c r="P286">
         <v>1</v>
       </c>
     </row>
     <row r="287" spans="1:16">
       <c r="A287" t="s">
-        <v>717</v>
+        <v>712</v>
       </c>
       <c r="B287">
-        <v>2874472692</v>
+        <v>2924746292</v>
       </c>
       <c r="C287" s="1">
-        <v>11200000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D287" s="1">
-        <v>100.1569658</v>
+        <v>100.2015652</v>
       </c>
       <c r="E287" s="1">
         <v>0.0</v>
       </c>
       <c r="F287" t="s">
         <v>8</v>
       </c>
       <c r="G287">
         <v>1.0</v>
       </c>
       <c r="H287" s="1">
         <v>0.0</v>
       </c>
       <c r="I287" s="1">
-        <v>17580.17</v>
+        <v>20156.52</v>
       </c>
       <c r="J287" s="1">
         <v>0</v>
       </c>
       <c r="K287">
         <v>0.0</v>
       </c>
       <c r="L287" t="s">
-        <v>718</v>
+        <v>713</v>
       </c>
       <c r="M287" s="1">
-        <v>17580.17</v>
+        <v>20156.52</v>
       </c>
       <c r="N287" s="1">
-        <v>24637.66</v>
+        <v>23780.94</v>
       </c>
       <c r="O287" s="1">
         <v>0.0</v>
       </c>
       <c r="P287">
         <v>1</v>
       </c>
     </row>
     <row r="288" spans="1:16">
       <c r="A288" t="s">
-        <v>719</v>
+        <v>714</v>
       </c>
       <c r="B288">
-        <v>2874671812</v>
+        <v>2926627582</v>
       </c>
       <c r="C288" s="1">
-        <v>2600000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D288" s="1">
-        <v>100.15587269</v>
+        <v>100.1617147</v>
       </c>
       <c r="E288" s="1">
         <v>0.0</v>
       </c>
       <c r="F288" t="s">
         <v>8</v>
       </c>
       <c r="G288">
         <v>1.0</v>
       </c>
       <c r="H288" s="1">
         <v>0.0</v>
       </c>
       <c r="I288" s="1">
-        <v>4052.69</v>
+        <v>32342.94</v>
       </c>
       <c r="J288" s="1">
         <v>0</v>
       </c>
       <c r="K288">
         <v>0.0</v>
       </c>
       <c r="L288" t="s">
-        <v>720</v>
+        <v>715</v>
       </c>
       <c r="M288" s="1">
-        <v>4052.69</v>
+        <v>32342.94</v>
       </c>
       <c r="N288" s="1">
-        <v>5654.2</v>
+        <v>44123.78</v>
       </c>
       <c r="O288" s="1">
         <v>0.0</v>
       </c>
       <c r="P288">
         <v>1</v>
       </c>
     </row>
     <row r="289" spans="1:16">
       <c r="A289" t="s">
-        <v>721</v>
+        <v>716</v>
       </c>
       <c r="B289">
-        <v>2874739202</v>
+        <v>2926707212</v>
       </c>
       <c r="C289" s="1">
-        <v>3500000.0</v>
+        <v>8400000.0</v>
       </c>
       <c r="D289" s="1">
-        <v>100.15609114</v>
+        <v>100.138695</v>
       </c>
       <c r="E289" s="1">
         <v>0.0</v>
       </c>
       <c r="F289" t="s">
         <v>8</v>
       </c>
       <c r="G289">
         <v>1.0</v>
       </c>
       <c r="H289" s="1">
         <v>0.0</v>
       </c>
       <c r="I289" s="1">
-        <v>5463.19</v>
+        <v>11650.38</v>
       </c>
       <c r="J289" s="1">
         <v>0</v>
       </c>
       <c r="K289">
         <v>0.0</v>
       </c>
       <c r="L289" t="s">
-        <v>722</v>
+        <v>717</v>
       </c>
       <c r="M289" s="1">
-        <v>5463.19</v>
+        <v>11650.38</v>
       </c>
       <c r="N289" s="1">
-        <v>7628.99</v>
+        <v>16501.38</v>
       </c>
       <c r="O289" s="1">
         <v>0.0</v>
       </c>
       <c r="P289">
         <v>1</v>
       </c>
     </row>
     <row r="290" spans="1:16">
       <c r="A290" t="s">
-        <v>723</v>
+        <v>718</v>
       </c>
       <c r="B290">
-        <v>2877252492</v>
+        <v>2935657832</v>
       </c>
       <c r="C290" s="1">
-        <v>6400000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D290" s="1">
-        <v>100.38503969</v>
+        <v>100.1815994</v>
       </c>
       <c r="E290" s="1">
         <v>0.0</v>
       </c>
       <c r="F290" t="s">
         <v>8</v>
       </c>
       <c r="G290">
         <v>1.0</v>
       </c>
       <c r="H290" s="1">
         <v>0.0</v>
       </c>
       <c r="I290" s="1">
-        <v>24642.54</v>
+        <v>72639.76</v>
       </c>
       <c r="J290" s="1">
         <v>0</v>
       </c>
       <c r="K290">
         <v>0.0</v>
       </c>
       <c r="L290" t="s">
-        <v>724</v>
+        <v>719</v>
       </c>
       <c r="M290" s="1">
-        <v>24642.54</v>
+        <v>72639.76</v>
       </c>
       <c r="N290" s="1">
-        <v>26584.02</v>
+        <v>96812.42</v>
       </c>
       <c r="O290" s="1">
         <v>0.0</v>
       </c>
       <c r="P290">
         <v>1</v>
       </c>
     </row>
     <row r="291" spans="1:16">
       <c r="A291" t="s">
-        <v>725</v>
+        <v>720</v>
       </c>
       <c r="B291">
-        <v>2880689452</v>
+        <v>2935803812</v>
       </c>
       <c r="C291" s="1">
-        <v>40000000.0</v>
+        <v>9400000.0</v>
       </c>
       <c r="D291" s="1">
-        <v>100.10548403</v>
+        <v>100.30374479</v>
       </c>
       <c r="E291" s="1">
         <v>0.0</v>
       </c>
       <c r="F291" t="s">
         <v>8</v>
       </c>
       <c r="G291">
         <v>1.0</v>
       </c>
       <c r="H291" s="1">
         <v>0.0</v>
       </c>
       <c r="I291" s="1">
-        <v>42193.61</v>
+        <v>28552.01</v>
       </c>
       <c r="J291" s="1">
         <v>0</v>
       </c>
       <c r="K291">
         <v>0.0</v>
       </c>
       <c r="L291" t="s">
-        <v>726</v>
+        <v>721</v>
       </c>
       <c r="M291" s="1">
-        <v>42193.61</v>
+        <v>28552.01</v>
       </c>
       <c r="N291" s="1">
-        <v>65934.94</v>
+        <v>32946.79</v>
       </c>
       <c r="O291" s="1">
         <v>0.0</v>
       </c>
       <c r="P291">
         <v>1</v>
       </c>
     </row>
     <row r="292" spans="1:16">
       <c r="A292" t="s">
-        <v>727</v>
+        <v>722</v>
       </c>
       <c r="B292">
-        <v>2885535452</v>
+        <v>2935813452</v>
       </c>
       <c r="C292" s="1">
-        <v>6500000.0</v>
+        <v>3600000.0</v>
       </c>
       <c r="D292" s="1">
-        <v>100.35501985</v>
+        <v>100.30434444</v>
       </c>
       <c r="E292" s="1">
         <v>0.0</v>
       </c>
       <c r="F292" t="s">
         <v>8</v>
       </c>
       <c r="G292">
         <v>1.0</v>
       </c>
       <c r="H292" s="1">
         <v>0.0</v>
       </c>
       <c r="I292" s="1">
-        <v>23076.29</v>
+        <v>10956.4</v>
       </c>
       <c r="J292" s="1">
         <v>0</v>
       </c>
       <c r="K292">
         <v>0.0</v>
       </c>
       <c r="L292" t="s">
-        <v>728</v>
+        <v>723</v>
       </c>
       <c r="M292" s="1">
-        <v>23076.29</v>
+        <v>10956.4</v>
       </c>
       <c r="N292" s="1">
-        <v>24844.74</v>
+        <v>12653.81</v>
       </c>
       <c r="O292" s="1">
         <v>0.0</v>
       </c>
       <c r="P292">
         <v>1</v>
       </c>
     </row>
     <row r="293" spans="1:16">
       <c r="A293" t="s">
-        <v>729</v>
+        <v>724</v>
       </c>
       <c r="B293">
-        <v>2891519502</v>
+        <v>2935986662</v>
       </c>
       <c r="C293" s="1">
-        <v>20000000.0</v>
+        <v>3844000.0</v>
       </c>
       <c r="D293" s="1">
-        <v>100.1186083</v>
+        <v>100.23285874</v>
       </c>
       <c r="E293" s="1">
         <v>0.0</v>
       </c>
       <c r="F293" t="s">
         <v>8</v>
       </c>
       <c r="G293">
         <v>1.0</v>
       </c>
       <c r="H293" s="1">
         <v>0.0</v>
       </c>
       <c r="I293" s="1">
-        <v>23721.66</v>
+        <v>8951.09</v>
       </c>
       <c r="J293" s="1">
         <v>0</v>
       </c>
       <c r="K293">
         <v>0.0</v>
       </c>
       <c r="L293" t="s">
-        <v>730</v>
+        <v>725</v>
       </c>
       <c r="M293" s="1">
-        <v>23721.66</v>
+        <v>8951.09</v>
       </c>
       <c r="N293" s="1">
-        <v>35780.33</v>
+        <v>10971.33</v>
       </c>
       <c r="O293" s="1">
         <v>0.0</v>
       </c>
       <c r="P293">
         <v>1</v>
       </c>
     </row>
     <row r="294" spans="1:16">
       <c r="A294" t="s">
-        <v>731</v>
+        <v>726</v>
       </c>
       <c r="B294">
-        <v>2892744292</v>
+        <v>2936837392</v>
       </c>
       <c r="C294" s="1">
-        <v>30000000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D294" s="1">
-        <v>100.11927517</v>
+        <v>100.29864692</v>
       </c>
       <c r="E294" s="1">
         <v>0.0</v>
       </c>
       <c r="F294" t="s">
         <v>8</v>
       </c>
       <c r="G294">
         <v>1.0</v>
       </c>
       <c r="H294" s="1">
         <v>0.0</v>
       </c>
       <c r="I294" s="1">
-        <v>35782.55</v>
+        <v>3882.41</v>
       </c>
       <c r="J294" s="1">
         <v>0</v>
       </c>
       <c r="K294">
         <v>0.0</v>
       </c>
-      <c r="L294" t="s">
-        <v>732</v>
+      <c r="L294">
+        <v>563.89</v>
       </c>
       <c r="M294" s="1">
-        <v>35782.55</v>
+        <v>3882.41</v>
       </c>
       <c r="N294" s="1">
-        <v>51860.3</v>
+        <v>4446.3</v>
       </c>
       <c r="O294" s="1">
         <v>0.0</v>
       </c>
       <c r="P294">
         <v>1</v>
       </c>
     </row>
     <row r="295" spans="1:16">
       <c r="A295" t="s">
-        <v>733</v>
+        <v>727</v>
       </c>
       <c r="B295">
-        <v>2892891132</v>
+        <v>2937018512</v>
       </c>
       <c r="C295" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D295" s="1">
-        <v>100.11888653</v>
+        <v>100.1842292</v>
       </c>
       <c r="E295" s="1">
         <v>0.0</v>
       </c>
       <c r="F295" t="s">
         <v>8</v>
       </c>
       <c r="G295">
         <v>1.0</v>
       </c>
       <c r="H295" s="1">
         <v>0.0</v>
       </c>
       <c r="I295" s="1">
-        <v>17832.98</v>
+        <v>18422.92</v>
       </c>
       <c r="J295" s="1">
         <v>0</v>
       </c>
       <c r="K295">
         <v>0.0</v>
       </c>
       <c r="L295" t="s">
-        <v>734</v>
+        <v>728</v>
       </c>
       <c r="M295" s="1">
-        <v>17832.98</v>
+        <v>18422.92</v>
       </c>
       <c r="N295" s="1">
-        <v>25779.77</v>
+        <v>23757.22</v>
       </c>
       <c r="O295" s="1">
         <v>0.0</v>
       </c>
       <c r="P295">
         <v>1</v>
       </c>
     </row>
     <row r="296" spans="1:16">
       <c r="A296" t="s">
-        <v>735</v>
+        <v>729</v>
       </c>
       <c r="B296">
-        <v>2905161062</v>
+        <v>2937267382</v>
       </c>
       <c r="C296" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D296" s="1">
-        <v>100.08725883</v>
+        <v>100.0126486</v>
       </c>
       <c r="E296" s="1">
         <v>0.0</v>
       </c>
       <c r="F296" t="s">
         <v>8</v>
       </c>
       <c r="G296">
         <v>1.0</v>
       </c>
       <c r="H296" s="1">
         <v>0.0</v>
       </c>
       <c r="I296" s="1">
-        <v>26177.65</v>
+        <v>1264.86</v>
       </c>
       <c r="J296" s="1">
         <v>0</v>
       </c>
       <c r="K296">
         <v>0.0</v>
       </c>
       <c r="L296" t="s">
-        <v>736</v>
+        <v>730</v>
       </c>
       <c r="M296" s="1">
-        <v>26177.65</v>
+        <v>1264.86</v>
       </c>
       <c r="N296" s="1">
-        <v>35544.4</v>
+        <v>4940.83</v>
       </c>
       <c r="O296" s="1">
         <v>0.0</v>
       </c>
       <c r="P296">
         <v>1</v>
       </c>
     </row>
     <row r="297" spans="1:16">
       <c r="A297" t="s">
-        <v>737</v>
+        <v>731</v>
       </c>
       <c r="B297">
-        <v>2921627832</v>
+        <v>2939595422</v>
       </c>
       <c r="C297" s="1">
-        <v>7720000.0</v>
+        <v>8500000.0</v>
       </c>
       <c r="D297" s="1">
-        <v>100.08752642</v>
+        <v>100.34922012</v>
       </c>
       <c r="E297" s="1">
         <v>0.0</v>
       </c>
       <c r="F297" t="s">
         <v>8</v>
       </c>
       <c r="G297">
         <v>1.0</v>
       </c>
       <c r="H297" s="1">
         <v>0.0</v>
       </c>
       <c r="I297" s="1">
-        <v>6757.04</v>
+        <v>29683.71</v>
       </c>
       <c r="J297" s="1">
         <v>0</v>
       </c>
       <c r="K297">
         <v>0.0</v>
       </c>
       <c r="L297" t="s">
-        <v>738</v>
+        <v>732</v>
       </c>
       <c r="M297" s="1">
-        <v>6757.04</v>
+        <v>29683.71</v>
       </c>
       <c r="N297" s="1">
-        <v>9114.98</v>
+        <v>31458.51</v>
       </c>
       <c r="O297" s="1">
         <v>0.0</v>
       </c>
       <c r="P297">
         <v>1</v>
       </c>
     </row>
     <row r="298" spans="1:16">
       <c r="A298" t="s">
-        <v>739</v>
+        <v>733</v>
       </c>
       <c r="B298">
-        <v>2922948022</v>
+        <v>2941100752</v>
       </c>
       <c r="C298" s="1">
-        <v>20000000.0</v>
+        <v>6200000.0</v>
       </c>
       <c r="D298" s="1">
-        <v>100.10379205</v>
+        <v>100.25002806</v>
       </c>
       <c r="E298" s="1">
         <v>0.0</v>
       </c>
       <c r="F298" t="s">
         <v>8</v>
       </c>
       <c r="G298">
         <v>1.0</v>
       </c>
       <c r="H298" s="1">
         <v>0.0</v>
       </c>
       <c r="I298" s="1">
-        <v>20758.41</v>
+        <v>15501.74</v>
       </c>
       <c r="J298" s="1">
         <v>0</v>
       </c>
       <c r="K298">
         <v>0.0</v>
       </c>
       <c r="L298" t="s">
-        <v>740</v>
+        <v>734</v>
       </c>
       <c r="M298" s="1">
-        <v>20758.41</v>
+        <v>15501.74</v>
       </c>
       <c r="N298" s="1">
-        <v>27245.36</v>
+        <v>17526.95</v>
       </c>
       <c r="O298" s="1">
         <v>0.0</v>
       </c>
       <c r="P298">
         <v>1</v>
       </c>
     </row>
     <row r="299" spans="1:16">
       <c r="A299" t="s">
-        <v>741</v>
+        <v>735</v>
       </c>
       <c r="B299">
-        <v>2922949082</v>
+        <v>2942297552</v>
       </c>
       <c r="C299" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D299" s="1">
-        <v>100.1526735</v>
+        <v>100.08276407</v>
       </c>
       <c r="E299" s="1">
         <v>0.0</v>
       </c>
       <c r="F299" t="s">
         <v>8</v>
       </c>
       <c r="G299">
         <v>1.0</v>
       </c>
       <c r="H299" s="1">
         <v>0.0</v>
       </c>
       <c r="I299" s="1">
-        <v>30534.7</v>
+        <v>12414.61</v>
       </c>
       <c r="J299" s="1">
         <v>0</v>
       </c>
       <c r="K299">
         <v>0.0</v>
       </c>
       <c r="L299" t="s">
-        <v>742</v>
+        <v>736</v>
       </c>
       <c r="M299" s="1">
-        <v>30534.7</v>
+        <v>12414.61</v>
       </c>
       <c r="N299" s="1">
-        <v>37182.48</v>
+        <v>17313.99</v>
       </c>
       <c r="O299" s="1">
         <v>0.0</v>
       </c>
       <c r="P299">
         <v>1</v>
       </c>
     </row>
     <row r="300" spans="1:16">
       <c r="A300" t="s">
-        <v>743</v>
+        <v>737</v>
       </c>
       <c r="B300">
-        <v>2924236212</v>
+        <v>2942312882</v>
       </c>
       <c r="C300" s="1">
-        <v>6500000.0</v>
+        <v>4200000.0</v>
       </c>
       <c r="D300" s="1">
-        <v>100.39925492</v>
+        <v>100.17364595</v>
       </c>
       <c r="E300" s="1">
         <v>0.0</v>
       </c>
       <c r="F300" t="s">
         <v>8</v>
       </c>
       <c r="G300">
         <v>1.0</v>
       </c>
       <c r="H300" s="1">
         <v>0.0</v>
       </c>
       <c r="I300" s="1">
-        <v>25951.57</v>
+        <v>7293.13</v>
       </c>
       <c r="J300" s="1">
         <v>0</v>
       </c>
       <c r="K300">
         <v>0.0</v>
       </c>
-      <c r="L300">
-        <v>708.41</v>
+      <c r="L300" t="s">
+        <v>738</v>
       </c>
       <c r="M300" s="1">
-        <v>25951.57</v>
+        <v>7293.13</v>
       </c>
       <c r="N300" s="1">
-        <v>26659.98</v>
+        <v>8778.71</v>
       </c>
       <c r="O300" s="1">
         <v>0.0</v>
       </c>
       <c r="P300">
         <v>1</v>
       </c>
     </row>
     <row r="301" spans="1:16">
       <c r="A301" t="s">
-        <v>744</v>
+        <v>739</v>
       </c>
       <c r="B301">
-        <v>2924470772</v>
+        <v>2942860832</v>
       </c>
       <c r="C301" s="1">
-        <v>1700000.0</v>
+        <v>4300000.0</v>
       </c>
       <c r="D301" s="1">
-        <v>100.40423588</v>
+        <v>100.17501442</v>
       </c>
       <c r="E301" s="1">
         <v>0.0</v>
       </c>
       <c r="F301" t="s">
         <v>8</v>
       </c>
       <c r="G301">
         <v>1.0</v>
       </c>
       <c r="H301" s="1">
         <v>0.0</v>
       </c>
       <c r="I301" s="1">
-        <v>6872.01</v>
+        <v>7525.62</v>
       </c>
       <c r="J301" s="1">
         <v>0</v>
       </c>
       <c r="K301">
         <v>0.0</v>
       </c>
-      <c r="L301">
-        <v>201.99</v>
+      <c r="L301" t="s">
+        <v>740</v>
       </c>
       <c r="M301" s="1">
-        <v>6872.01</v>
+        <v>7525.62</v>
       </c>
       <c r="N301" s="1">
-        <v>7074.0</v>
+        <v>9116.44</v>
       </c>
       <c r="O301" s="1">
         <v>0.0</v>
       </c>
       <c r="P301">
         <v>1</v>
       </c>
     </row>
     <row r="302" spans="1:16">
       <c r="A302" t="s">
-        <v>745</v>
+        <v>741</v>
       </c>
       <c r="B302">
-        <v>2924746292</v>
+        <v>2942896542</v>
       </c>
       <c r="C302" s="1">
-        <v>10000000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D302" s="1">
-        <v>100.2081395</v>
+        <v>100.17478667</v>
       </c>
       <c r="E302" s="1">
         <v>0.0</v>
       </c>
       <c r="F302" t="s">
         <v>8</v>
       </c>
       <c r="G302">
         <v>1.0</v>
       </c>
       <c r="H302" s="1">
         <v>0.0</v>
       </c>
       <c r="I302" s="1">
-        <v>20813.95</v>
+        <v>2621.8</v>
       </c>
       <c r="J302" s="1">
         <v>0</v>
       </c>
       <c r="K302">
         <v>0.0</v>
       </c>
-      <c r="L302" t="s">
-        <v>746</v>
+      <c r="L302">
+        <v>550.87</v>
       </c>
       <c r="M302" s="1">
-        <v>20813.95</v>
+        <v>2621.8</v>
       </c>
       <c r="N302" s="1">
-        <v>23996.98</v>
+        <v>3172.67</v>
       </c>
       <c r="O302" s="1">
         <v>0.0</v>
       </c>
       <c r="P302">
         <v>1</v>
       </c>
     </row>
     <row r="303" spans="1:16">
       <c r="A303" t="s">
-        <v>747</v>
+        <v>742</v>
       </c>
       <c r="B303">
-        <v>2926627582</v>
+        <v>2949187932</v>
       </c>
       <c r="C303" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D303" s="1">
-        <v>100.17186695</v>
+        <v>100.18624543</v>
       </c>
       <c r="E303" s="1">
         <v>0.0</v>
       </c>
       <c r="F303" t="s">
         <v>8</v>
       </c>
       <c r="G303">
         <v>1.0</v>
       </c>
       <c r="H303" s="1">
         <v>0.0</v>
       </c>
       <c r="I303" s="1">
-        <v>34373.39</v>
+        <v>55873.63</v>
       </c>
       <c r="J303" s="1">
         <v>0</v>
       </c>
       <c r="K303">
         <v>0.0</v>
       </c>
       <c r="L303" t="s">
-        <v>748</v>
+        <v>743</v>
       </c>
       <c r="M303" s="1">
-        <v>34373.39</v>
+        <v>55873.63</v>
       </c>
       <c r="N303" s="1">
-        <v>44920.84</v>
+        <v>65602.63</v>
       </c>
       <c r="O303" s="1">
         <v>0.0</v>
       </c>
       <c r="P303">
         <v>1</v>
       </c>
     </row>
     <row r="304" spans="1:16">
       <c r="A304" t="s">
-        <v>749</v>
+        <v>744</v>
       </c>
       <c r="B304">
-        <v>2926707212</v>
+        <v>2949233192</v>
       </c>
       <c r="C304" s="1">
-        <v>8400000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D304" s="1">
-        <v>100.15057048</v>
+        <v>100.18481228</v>
       </c>
       <c r="E304" s="1">
         <v>0.0</v>
       </c>
       <c r="F304" t="s">
         <v>8</v>
       </c>
       <c r="G304">
         <v>1.0</v>
       </c>
       <c r="H304" s="1">
         <v>0.0</v>
       </c>
       <c r="I304" s="1">
-        <v>12647.92</v>
+        <v>46203.07</v>
       </c>
       <c r="J304" s="1">
         <v>0</v>
       </c>
       <c r="K304">
         <v>0.0</v>
       </c>
       <c r="L304" t="s">
-        <v>750</v>
+        <v>745</v>
       </c>
       <c r="M304" s="1">
-        <v>12647.92</v>
+        <v>46203.07</v>
       </c>
       <c r="N304" s="1">
-        <v>16988.15</v>
+        <v>53918.9</v>
       </c>
       <c r="O304" s="1">
         <v>0.0</v>
       </c>
       <c r="P304">
         <v>1</v>
       </c>
     </row>
     <row r="305" spans="1:16">
       <c r="A305" t="s">
-        <v>751</v>
+        <v>746</v>
       </c>
       <c r="B305">
-        <v>2935657832</v>
+        <v>2951470492</v>
       </c>
       <c r="C305" s="1">
-        <v>40000000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D305" s="1">
-        <v>100.19114048</v>
+        <v>100.32302409</v>
       </c>
       <c r="E305" s="1">
         <v>0.0</v>
       </c>
       <c r="F305" t="s">
         <v>8</v>
       </c>
       <c r="G305">
         <v>1.0</v>
       </c>
       <c r="H305" s="1">
         <v>0.0</v>
       </c>
       <c r="I305" s="1">
-        <v>76456.19</v>
+        <v>7106.53</v>
       </c>
       <c r="J305" s="1">
         <v>0</v>
       </c>
       <c r="K305">
         <v>0.0</v>
       </c>
-      <c r="L305" t="s">
-        <v>752</v>
+      <c r="L305">
+        <v>481.8</v>
       </c>
       <c r="M305" s="1">
-        <v>76456.19</v>
+        <v>7106.53</v>
       </c>
       <c r="N305" s="1">
-        <v>98013.08</v>
+        <v>7588.33</v>
       </c>
       <c r="O305" s="1">
         <v>0.0</v>
       </c>
       <c r="P305">
         <v>1</v>
       </c>
     </row>
     <row r="306" spans="1:16">
       <c r="A306" t="s">
-        <v>753</v>
+        <v>747</v>
       </c>
       <c r="B306">
-        <v>2935803812</v>
+        <v>2956403482</v>
       </c>
       <c r="C306" s="1">
-        <v>9400000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D306" s="1">
-        <v>100.30859489</v>
+        <v>100.15042813</v>
       </c>
       <c r="E306" s="1">
         <v>0.0</v>
       </c>
       <c r="F306" t="s">
         <v>8</v>
       </c>
       <c r="G306">
         <v>1.0</v>
       </c>
       <c r="H306" s="1">
         <v>0.0</v>
       </c>
       <c r="I306" s="1">
-        <v>29007.92</v>
+        <v>22564.22</v>
       </c>
       <c r="J306" s="1">
         <v>0</v>
       </c>
       <c r="K306">
         <v>0.0</v>
       </c>
       <c r="L306" t="s">
-        <v>754</v>
+        <v>748</v>
       </c>
       <c r="M306" s="1">
-        <v>29007.92</v>
+        <v>22564.22</v>
       </c>
       <c r="N306" s="1">
-        <v>32755.93</v>
+        <v>26056.01</v>
       </c>
       <c r="O306" s="1">
         <v>0.0</v>
       </c>
       <c r="P306">
         <v>1</v>
       </c>
     </row>
     <row r="307" spans="1:16">
       <c r="A307" t="s">
-        <v>755</v>
+        <v>749</v>
       </c>
       <c r="B307">
-        <v>2935813452</v>
+        <v>2957531542</v>
       </c>
       <c r="C307" s="1">
-        <v>3600000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D307" s="1">
-        <v>100.30924917</v>
+        <v>100.529007</v>
       </c>
       <c r="E307" s="1">
         <v>0.0</v>
       </c>
       <c r="F307" t="s">
         <v>8</v>
       </c>
       <c r="G307">
         <v>1.0</v>
       </c>
       <c r="H307" s="1">
         <v>0.0</v>
       </c>
       <c r="I307" s="1">
-        <v>11132.97</v>
+        <v>79351.05</v>
       </c>
       <c r="J307" s="1">
         <v>0</v>
       </c>
       <c r="K307">
         <v>0.0</v>
       </c>
-      <c r="L307" t="s">
-        <v>756</v>
+      <c r="L307">
+        <v>314.5</v>
       </c>
       <c r="M307" s="1">
-        <v>11132.97</v>
+        <v>79351.05</v>
       </c>
       <c r="N307" s="1">
-        <v>12580.68</v>
+        <v>79665.55</v>
       </c>
       <c r="O307" s="1">
         <v>0.0</v>
       </c>
       <c r="P307">
         <v>1</v>
       </c>
     </row>
     <row r="308" spans="1:16">
       <c r="A308" t="s">
-        <v>757</v>
+        <v>750</v>
       </c>
       <c r="B308">
-        <v>2935986662</v>
+        <v>2959056142</v>
       </c>
       <c r="C308" s="1">
-        <v>3844000.0</v>
+        <v>10400000.0</v>
       </c>
       <c r="D308" s="1">
-        <v>100.24117898</v>
+        <v>100.32062769</v>
       </c>
       <c r="E308" s="1">
         <v>0.0</v>
       </c>
       <c r="F308" t="s">
         <v>8</v>
       </c>
       <c r="G308">
         <v>1.0</v>
       </c>
       <c r="H308" s="1">
         <v>0.0</v>
       </c>
       <c r="I308" s="1">
-        <v>9270.92</v>
+        <v>33345.28</v>
       </c>
       <c r="J308" s="1">
         <v>0</v>
       </c>
       <c r="K308">
         <v>0.0</v>
       </c>
       <c r="L308" t="s">
-        <v>758</v>
+        <v>751</v>
       </c>
       <c r="M308" s="1">
-        <v>9270.92</v>
+        <v>33345.28</v>
       </c>
       <c r="N308" s="1">
-        <v>11043.26</v>
+        <v>34552.14</v>
       </c>
       <c r="O308" s="1">
         <v>0.0</v>
       </c>
       <c r="P308">
         <v>1</v>
       </c>
     </row>
     <row r="309" spans="1:16">
       <c r="A309" t="s">
-        <v>759</v>
+        <v>752</v>
       </c>
       <c r="B309">
-        <v>2936837392</v>
+        <v>2962036292</v>
       </c>
       <c r="C309" s="1">
-        <v>1300000.0</v>
+        <v>11700000.0</v>
       </c>
       <c r="D309" s="1">
-        <v>100.30303385</v>
+        <v>100.40264385</v>
       </c>
       <c r="E309" s="1">
         <v>0.0</v>
       </c>
       <c r="F309" t="s">
         <v>8</v>
       </c>
       <c r="G309">
         <v>1.0</v>
       </c>
       <c r="H309" s="1">
         <v>0.0</v>
       </c>
       <c r="I309" s="1">
-        <v>3939.44</v>
+        <v>47109.33</v>
       </c>
       <c r="J309" s="1">
         <v>0</v>
       </c>
       <c r="K309">
         <v>0.0</v>
       </c>
       <c r="L309">
-        <v>480.59</v>
+        <v>911.04</v>
       </c>
       <c r="M309" s="1">
-        <v>3939.44</v>
+        <v>47109.33</v>
       </c>
       <c r="N309" s="1">
-        <v>4420.03</v>
+        <v>48020.37</v>
       </c>
       <c r="O309" s="1">
         <v>0.0</v>
       </c>
       <c r="P309">
         <v>1</v>
       </c>
     </row>
     <row r="310" spans="1:16">
       <c r="A310" t="s">
-        <v>760</v>
+        <v>753</v>
       </c>
       <c r="B310">
-        <v>2937018512</v>
+        <v>2962647792</v>
       </c>
       <c r="C310" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D310" s="1">
-        <v>100.1928287</v>
+        <v>100.057854</v>
       </c>
       <c r="E310" s="1">
         <v>0.0</v>
       </c>
       <c r="F310" t="s">
         <v>8</v>
       </c>
       <c r="G310">
         <v>1.0</v>
       </c>
       <c r="H310" s="1">
         <v>0.0</v>
       </c>
       <c r="I310" s="1">
-        <v>19282.87</v>
+        <v>8678.1</v>
       </c>
       <c r="J310" s="1">
         <v>0</v>
       </c>
       <c r="K310">
         <v>0.0</v>
       </c>
       <c r="L310" t="s">
-        <v>761</v>
+        <v>754</v>
       </c>
       <c r="M310" s="1">
-        <v>19282.87</v>
+        <v>8678.1</v>
       </c>
       <c r="N310" s="1">
-        <v>24031.34</v>
+        <v>11047.89</v>
       </c>
       <c r="O310" s="1">
         <v>0.0</v>
       </c>
       <c r="P310">
         <v>1</v>
       </c>
     </row>
     <row r="311" spans="1:16">
       <c r="A311" t="s">
-        <v>762</v>
+        <v>755</v>
       </c>
       <c r="B311">
-        <v>2937267382</v>
+        <v>2963772242</v>
       </c>
       <c r="C311" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D311" s="1">
-        <v>100.0222685</v>
+        <v>100.1866847</v>
       </c>
       <c r="E311" s="1">
         <v>0.0</v>
       </c>
       <c r="F311" t="s">
         <v>8</v>
       </c>
       <c r="G311">
         <v>1.0</v>
       </c>
       <c r="H311" s="1">
         <v>0.0</v>
       </c>
       <c r="I311" s="1">
-        <v>2226.85</v>
+        <v>18668.47</v>
       </c>
       <c r="J311" s="1">
         <v>0</v>
       </c>
       <c r="K311">
         <v>0.0</v>
       </c>
       <c r="L311" t="s">
-        <v>763</v>
+        <v>756</v>
       </c>
       <c r="M311" s="1">
-        <v>2226.85</v>
+        <v>18668.47</v>
       </c>
       <c r="N311" s="1">
-        <v>5483.65</v>
+        <v>20693.63</v>
       </c>
       <c r="O311" s="1">
         <v>0.0</v>
       </c>
       <c r="P311">
         <v>1</v>
       </c>
     </row>
     <row r="312" spans="1:16">
       <c r="A312" t="s">
-        <v>764</v>
+        <v>757</v>
       </c>
       <c r="B312">
-        <v>2939595422</v>
+        <v>2963783932</v>
       </c>
       <c r="C312" s="1">
-        <v>8500000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D312" s="1">
-        <v>100.34347118</v>
+        <v>100.2003885</v>
       </c>
       <c r="E312" s="1">
         <v>0.0</v>
       </c>
       <c r="F312" t="s">
         <v>8</v>
       </c>
       <c r="G312">
         <v>1.0</v>
       </c>
       <c r="H312" s="1">
         <v>0.0</v>
       </c>
       <c r="I312" s="1">
-        <v>29195.05</v>
+        <v>20038.85</v>
       </c>
       <c r="J312" s="1">
         <v>0</v>
       </c>
       <c r="K312">
         <v>0.0</v>
       </c>
       <c r="L312" t="s">
-        <v>765</v>
+        <v>758</v>
       </c>
       <c r="M312" s="1">
-        <v>29195.05</v>
+        <v>20038.85</v>
       </c>
       <c r="N312" s="1">
-        <v>30620.4</v>
+        <v>22015.68</v>
       </c>
       <c r="O312" s="1">
         <v>0.0</v>
       </c>
       <c r="P312">
         <v>1</v>
       </c>
     </row>
     <row r="313" spans="1:16">
       <c r="A313" t="s">
-        <v>766</v>
+        <v>759</v>
       </c>
       <c r="B313">
-        <v>2941100752</v>
+        <v>2963823632</v>
       </c>
       <c r="C313" s="1">
-        <v>6200000.0</v>
+        <v>3800000.0</v>
       </c>
       <c r="D313" s="1">
-        <v>100.25499032</v>
+        <v>100.52195316</v>
       </c>
       <c r="E313" s="1">
         <v>0.0</v>
       </c>
       <c r="F313" t="s">
         <v>8</v>
       </c>
       <c r="G313">
         <v>1.0</v>
       </c>
       <c r="H313" s="1">
         <v>0.0</v>
       </c>
       <c r="I313" s="1">
-        <v>15809.4</v>
+        <v>19834.22</v>
       </c>
       <c r="J313" s="1">
         <v>0</v>
       </c>
       <c r="K313">
         <v>0.0</v>
       </c>
-      <c r="L313" t="s">
-        <v>767</v>
+      <c r="L313">
+        <v>66.21</v>
       </c>
       <c r="M313" s="1">
-        <v>15809.4</v>
+        <v>19834.22</v>
       </c>
       <c r="N313" s="1">
-        <v>17553.03</v>
+        <v>19900.43</v>
       </c>
       <c r="O313" s="1">
         <v>0.0</v>
       </c>
       <c r="P313">
         <v>1</v>
       </c>
     </row>
     <row r="314" spans="1:16">
       <c r="A314" t="s">
-        <v>768</v>
+        <v>760</v>
       </c>
       <c r="B314">
-        <v>2942297552</v>
+        <v>2963840802</v>
       </c>
       <c r="C314" s="1">
-        <v>15000000.0</v>
+        <v>2991000.0</v>
       </c>
       <c r="D314" s="1">
-        <v>100.09338753</v>
+        <v>100.40660247</v>
       </c>
       <c r="E314" s="1">
         <v>0.0</v>
       </c>
       <c r="F314" t="s">
         <v>8</v>
       </c>
       <c r="G314">
         <v>1.0</v>
       </c>
       <c r="H314" s="1">
         <v>0.0</v>
       </c>
       <c r="I314" s="1">
-        <v>14008.13</v>
+        <v>12161.48</v>
       </c>
       <c r="J314" s="1">
         <v>0</v>
       </c>
       <c r="K314">
         <v>0.0</v>
       </c>
-      <c r="L314" t="s">
-        <v>769</v>
+      <c r="L314">
+        <v>263.22</v>
       </c>
       <c r="M314" s="1">
-        <v>14008.13</v>
+        <v>12161.48</v>
       </c>
       <c r="N314" s="1">
-        <v>18332.09</v>
+        <v>12424.7</v>
       </c>
       <c r="O314" s="1">
         <v>0.0</v>
       </c>
       <c r="P314">
         <v>1</v>
       </c>
     </row>
     <row r="315" spans="1:16">
       <c r="A315" t="s">
-        <v>770</v>
+        <v>761</v>
       </c>
       <c r="B315">
-        <v>2942312882</v>
+        <v>2965386522</v>
       </c>
       <c r="C315" s="1">
-        <v>4200000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D315" s="1">
-        <v>100.18042643</v>
+        <v>100.1436752</v>
       </c>
       <c r="E315" s="1">
         <v>0.0</v>
       </c>
       <c r="F315" t="s">
         <v>8</v>
       </c>
       <c r="G315">
         <v>1.0</v>
       </c>
       <c r="H315" s="1">
         <v>0.0</v>
       </c>
       <c r="I315" s="1">
-        <v>7577.91</v>
+        <v>7183.76</v>
       </c>
       <c r="J315" s="1">
         <v>0</v>
       </c>
       <c r="K315">
         <v>0.0</v>
       </c>
-      <c r="L315" t="s">
-        <v>771</v>
+      <c r="L315">
+        <v>933.38</v>
       </c>
       <c r="M315" s="1">
-        <v>7577.91</v>
+        <v>7183.76</v>
       </c>
       <c r="N315" s="1">
-        <v>8890.71</v>
+        <v>8117.14</v>
       </c>
       <c r="O315" s="1">
         <v>0.0</v>
       </c>
       <c r="P315">
         <v>1</v>
       </c>
     </row>
     <row r="316" spans="1:16">
       <c r="A316" t="s">
-        <v>772</v>
+        <v>762</v>
       </c>
       <c r="B316">
-        <v>2942860832</v>
+        <v>2970036362</v>
       </c>
       <c r="C316" s="1">
-        <v>4300000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D316" s="1">
-        <v>100.18195837</v>
+        <v>100.2138118</v>
       </c>
       <c r="E316" s="1">
         <v>0.0</v>
       </c>
       <c r="F316" t="s">
         <v>8</v>
       </c>
       <c r="G316">
         <v>1.0</v>
       </c>
       <c r="H316" s="1">
         <v>0.0</v>
       </c>
       <c r="I316" s="1">
-        <v>7824.21</v>
+        <v>21381.18</v>
       </c>
       <c r="J316" s="1">
         <v>0</v>
       </c>
       <c r="K316">
         <v>0.0</v>
       </c>
       <c r="L316" t="s">
-        <v>773</v>
+        <v>763</v>
       </c>
       <c r="M316" s="1">
-        <v>7824.21</v>
+        <v>21381.18</v>
       </c>
       <c r="N316" s="1">
-        <v>9230.97</v>
+        <v>23541.85</v>
       </c>
       <c r="O316" s="1">
         <v>0.0</v>
       </c>
       <c r="P316">
         <v>1</v>
       </c>
     </row>
     <row r="317" spans="1:16">
       <c r="A317" t="s">
-        <v>774</v>
+        <v>764</v>
       </c>
       <c r="B317">
-        <v>2942896542</v>
+        <v>2979716702</v>
       </c>
       <c r="C317" s="1">
-        <v>1500000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D317" s="1">
-        <v>100.18170333</v>
+        <v>100.2207349</v>
       </c>
       <c r="E317" s="1">
         <v>0.0</v>
       </c>
       <c r="F317" t="s">
         <v>8</v>
       </c>
       <c r="G317">
         <v>1.0</v>
       </c>
       <c r="H317" s="1">
         <v>0.0</v>
       </c>
       <c r="I317" s="1">
-        <v>2725.55</v>
+        <v>22073.49</v>
       </c>
       <c r="J317" s="1">
         <v>0</v>
       </c>
       <c r="K317">
         <v>0.0</v>
       </c>
-      <c r="L317">
-        <v>487.09</v>
+      <c r="L317" t="s">
+        <v>765</v>
       </c>
       <c r="M317" s="1">
-        <v>2725.55</v>
+        <v>22073.49</v>
       </c>
       <c r="N317" s="1">
-        <v>3212.64</v>
+        <v>23517.94</v>
       </c>
       <c r="O317" s="1">
         <v>0.0</v>
       </c>
       <c r="P317">
         <v>1</v>
       </c>
     </row>
     <row r="318" spans="1:16">
       <c r="A318" t="s">
-        <v>775</v>
+        <v>766</v>
       </c>
       <c r="B318">
-        <v>2949187932</v>
+        <v>2981484462</v>
       </c>
       <c r="C318" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D318" s="1">
-        <v>100.19251467</v>
+        <v>100.223623</v>
       </c>
       <c r="E318" s="1">
         <v>0.0</v>
       </c>
       <c r="F318" t="s">
         <v>8</v>
       </c>
       <c r="G318">
         <v>1.0</v>
       </c>
       <c r="H318" s="1">
         <v>0.0</v>
       </c>
       <c r="I318" s="1">
-        <v>57754.4</v>
+        <v>44724.6</v>
       </c>
       <c r="J318" s="1">
         <v>0</v>
       </c>
       <c r="K318">
         <v>0.0</v>
       </c>
       <c r="L318" t="s">
-        <v>776</v>
+        <v>767</v>
       </c>
       <c r="M318" s="1">
-        <v>57754.4</v>
+        <v>44724.6</v>
       </c>
       <c r="N318" s="1">
-        <v>66308.4</v>
+        <v>47158.1</v>
       </c>
       <c r="O318" s="1">
         <v>0.0</v>
       </c>
       <c r="P318">
         <v>1</v>
       </c>
     </row>
     <row r="319" spans="1:16">
       <c r="A319" t="s">
-        <v>777</v>
+        <v>768</v>
       </c>
       <c r="B319">
-        <v>2949233192</v>
+        <v>2983096392</v>
       </c>
       <c r="C319" s="1">
-        <v>25000000.0</v>
+        <v>7100000.0</v>
       </c>
       <c r="D319" s="1">
-        <v>100.19091812</v>
+        <v>100.37557296</v>
       </c>
       <c r="E319" s="1">
         <v>0.0</v>
       </c>
       <c r="F319" t="s">
         <v>8</v>
       </c>
       <c r="G319">
         <v>1.0</v>
       </c>
       <c r="H319" s="1">
         <v>0.0</v>
       </c>
       <c r="I319" s="1">
-        <v>47729.53</v>
+        <v>26665.68</v>
       </c>
       <c r="J319" s="1">
         <v>0</v>
       </c>
       <c r="K319">
         <v>0.0</v>
       </c>
-      <c r="L319" t="s">
-        <v>778</v>
+      <c r="L319">
+        <v>399.18</v>
       </c>
       <c r="M319" s="1">
-        <v>47729.53</v>
+        <v>26665.68</v>
       </c>
       <c r="N319" s="1">
-        <v>54507.87</v>
+        <v>27064.86</v>
       </c>
       <c r="O319" s="1">
         <v>0.0</v>
       </c>
       <c r="P319">
         <v>1</v>
       </c>
     </row>
     <row r="320" spans="1:16">
       <c r="A320" t="s">
-        <v>779</v>
+        <v>769</v>
       </c>
       <c r="B320">
-        <v>2951470492</v>
+        <v>2991145122</v>
       </c>
       <c r="C320" s="1">
-        <v>2200000.0</v>
+        <v>9000000.0</v>
       </c>
       <c r="D320" s="1">
-        <v>100.31948773</v>
+        <v>100.26972467</v>
       </c>
       <c r="E320" s="1">
         <v>0.0</v>
       </c>
       <c r="F320" t="s">
         <v>8</v>
       </c>
       <c r="G320">
         <v>1.0</v>
       </c>
       <c r="H320" s="1">
         <v>0.0</v>
       </c>
       <c r="I320" s="1">
-        <v>7028.73</v>
+        <v>24275.22</v>
       </c>
       <c r="J320" s="1">
         <v>0</v>
       </c>
       <c r="K320">
         <v>0.0</v>
       </c>
       <c r="L320">
-        <v>396.0</v>
+        <v>-517.65</v>
       </c>
       <c r="M320" s="1">
-        <v>7028.73</v>
+        <v>24275.22</v>
       </c>
       <c r="N320" s="1">
-        <v>7424.73</v>
+        <v>23757.57</v>
       </c>
       <c r="O320" s="1">
         <v>0.0</v>
       </c>
       <c r="P320">
         <v>1</v>
       </c>
     </row>
     <row r="321" spans="1:16">
       <c r="A321" t="s">
-        <v>780</v>
+        <v>770</v>
       </c>
       <c r="B321">
-        <v>2956403482</v>
+        <v>2991234142</v>
       </c>
       <c r="C321" s="1">
-        <v>15000000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="D321" s="1">
-        <v>100.15673187</v>
+        <v>100.2698568</v>
       </c>
       <c r="E321" s="1">
         <v>0.0</v>
       </c>
       <c r="F321" t="s">
         <v>8</v>
       </c>
       <c r="G321">
         <v>1.0</v>
       </c>
       <c r="H321" s="1">
         <v>0.0</v>
       </c>
       <c r="I321" s="1">
-        <v>23509.78</v>
+        <v>6746.42</v>
       </c>
       <c r="J321" s="1">
         <v>0</v>
       </c>
       <c r="K321">
         <v>0.0</v>
       </c>
-      <c r="L321" t="s">
-        <v>781</v>
+      <c r="L321">
+        <v>-119.17</v>
       </c>
       <c r="M321" s="1">
-        <v>23509.78</v>
+        <v>6746.42</v>
       </c>
       <c r="N321" s="1">
-        <v>26541.95</v>
+        <v>6627.25</v>
       </c>
       <c r="O321" s="1">
         <v>0.0</v>
       </c>
       <c r="P321">
         <v>1</v>
       </c>
     </row>
     <row r="322" spans="1:16">
       <c r="A322" t="s">
-        <v>782</v>
+        <v>771</v>
       </c>
       <c r="B322">
-        <v>2957531542</v>
+        <v>3014423372</v>
       </c>
       <c r="C322" s="1">
-        <v>15000000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="D322" s="1">
-        <v>100.4970024</v>
+        <v>100.06551633</v>
       </c>
       <c r="E322" s="1">
         <v>0.0</v>
       </c>
       <c r="F322" t="s">
         <v>8</v>
       </c>
       <c r="G322">
         <v>1.0</v>
       </c>
       <c r="H322" s="1">
         <v>0.0</v>
       </c>
       <c r="I322" s="1">
-        <v>74550.36</v>
+        <v>3930.98</v>
       </c>
       <c r="J322" s="1">
         <v>0</v>
       </c>
       <c r="K322">
         <v>0.0</v>
       </c>
-      <c r="L322" t="s">
-        <v>783</v>
+      <c r="L322">
+        <v>199.26</v>
       </c>
       <c r="M322" s="1">
-        <v>74550.36</v>
+        <v>3930.98</v>
       </c>
       <c r="N322" s="1">
-        <v>77973.69</v>
+        <v>4130.24</v>
       </c>
       <c r="O322" s="1">
         <v>0.0</v>
       </c>
       <c r="P322">
         <v>1</v>
       </c>
     </row>
     <row r="323" spans="1:16">
       <c r="A323" t="s">
-        <v>784</v>
-[...2 lines deleted...]
-        <v>2959056142</v>
+        <v>772</v>
+      </c>
+      <c r="B323" t="s">
+        <v>773</v>
       </c>
       <c r="C323" s="1">
-        <v>10400000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="D323" s="1">
-        <v>100.31375308</v>
+        <v>100.27244585</v>
       </c>
       <c r="E323" s="1">
         <v>0.0</v>
       </c>
       <c r="F323" t="s">
         <v>8</v>
       </c>
       <c r="G323">
         <v>1.0</v>
       </c>
       <c r="H323" s="1">
         <v>0.0</v>
       </c>
       <c r="I323" s="1">
-        <v>32630.32</v>
+        <v>35417.96</v>
       </c>
       <c r="J323" s="1">
         <v>0</v>
       </c>
       <c r="K323">
         <v>0.0</v>
       </c>
       <c r="L323">
-        <v>967.44</v>
+        <v>319.53</v>
       </c>
       <c r="M323" s="1">
-        <v>32630.32</v>
+        <v>35417.96</v>
       </c>
       <c r="N323" s="1">
-        <v>33597.76</v>
+        <v>35737.49</v>
       </c>
       <c r="O323" s="1">
         <v>0.0</v>
       </c>
       <c r="P323">
         <v>1</v>
       </c>
     </row>
     <row r="324" spans="1:16">
       <c r="A324" t="s">
-        <v>785</v>
-[...2 lines deleted...]
-        <v>2962036292</v>
+        <v>774</v>
+      </c>
+      <c r="B324" t="s">
+        <v>775</v>
       </c>
       <c r="C324" s="1">
-        <v>11700000.0</v>
+        <v>7100000.0</v>
       </c>
       <c r="D324" s="1">
-        <v>100.38643205</v>
+        <v>100.28584423</v>
       </c>
       <c r="E324" s="1">
         <v>0.0</v>
       </c>
       <c r="F324" t="s">
         <v>8</v>
       </c>
       <c r="G324">
         <v>1.0</v>
       </c>
       <c r="H324" s="1">
         <v>0.0</v>
       </c>
       <c r="I324" s="1">
-        <v>45212.55</v>
+        <v>20294.94</v>
       </c>
       <c r="J324" s="1">
         <v>0</v>
       </c>
       <c r="K324">
         <v>0.0</v>
       </c>
       <c r="L324">
-        <v>649.38</v>
+        <v>367.74</v>
       </c>
       <c r="M324" s="1">
-        <v>45212.55</v>
+        <v>20294.94</v>
       </c>
       <c r="N324" s="1">
-        <v>45861.93</v>
+        <v>20662.68</v>
       </c>
       <c r="O324" s="1">
         <v>0.0</v>
       </c>
       <c r="P324">
         <v>1</v>
       </c>
     </row>
     <row r="325" spans="1:16">
       <c r="A325" t="s">
-        <v>786</v>
-[...2 lines deleted...]
-        <v>2962647792</v>
+        <v>776</v>
+      </c>
+      <c r="B325" t="s">
+        <v>777</v>
       </c>
       <c r="C325" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D325" s="1">
-        <v>100.0643254</v>
+        <v>100.1811696</v>
       </c>
       <c r="E325" s="1">
         <v>0.0</v>
       </c>
       <c r="F325" t="s">
         <v>8</v>
       </c>
       <c r="G325">
         <v>1.0</v>
       </c>
       <c r="H325" s="1">
         <v>0.0</v>
       </c>
       <c r="I325" s="1">
-        <v>9648.81</v>
+        <v>27175.44</v>
       </c>
       <c r="J325" s="1">
         <v>0</v>
       </c>
       <c r="K325">
         <v>0.0</v>
       </c>
-      <c r="L325" t="s">
-        <v>787</v>
+      <c r="L325">
+        <v>522.74</v>
       </c>
       <c r="M325" s="1">
-        <v>9648.81</v>
+        <v>27175.44</v>
       </c>
       <c r="N325" s="1">
-        <v>11676.73</v>
+        <v>27698.18</v>
       </c>
       <c r="O325" s="1">
         <v>0.0</v>
       </c>
       <c r="P325">
         <v>1</v>
       </c>
     </row>
     <row r="326" spans="1:16">
       <c r="A326" t="s">
-        <v>788</v>
-[...2 lines deleted...]
-        <v>2963772242</v>
+        <v>778</v>
+      </c>
+      <c r="B326" t="s">
+        <v>777</v>
       </c>
       <c r="C326" s="1">
-        <v>10000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D326" s="1">
-        <v>100.1916333</v>
+        <v>100.27333656</v>
       </c>
       <c r="E326" s="1">
         <v>0.0</v>
       </c>
       <c r="F326" t="s">
         <v>8</v>
       </c>
       <c r="G326">
         <v>1.0</v>
       </c>
       <c r="H326" s="1">
         <v>0.0</v>
       </c>
       <c r="I326" s="1">
-        <v>19163.33</v>
+        <v>68334.14</v>
       </c>
       <c r="J326" s="1">
         <v>0</v>
       </c>
       <c r="K326">
         <v>0.0</v>
       </c>
-      <c r="L326" t="s">
-        <v>789</v>
+      <c r="L326">
+        <v>734.06</v>
       </c>
       <c r="M326" s="1">
-        <v>19163.33</v>
+        <v>68334.14</v>
       </c>
       <c r="N326" s="1">
-        <v>20912.94</v>
+        <v>69068.2</v>
       </c>
       <c r="O326" s="1">
         <v>0.0</v>
       </c>
       <c r="P326">
         <v>1</v>
       </c>
     </row>
     <row r="327" spans="1:16">
       <c r="A327" t="s">
-        <v>790</v>
-[...2 lines deleted...]
-        <v>2963783932</v>
+        <v>779</v>
+      </c>
+      <c r="B327" t="s">
+        <v>780</v>
       </c>
       <c r="C327" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D327" s="1">
-        <v>100.2049882</v>
+        <v>100.28048753</v>
       </c>
       <c r="E327" s="1">
         <v>0.0</v>
       </c>
       <c r="F327" t="s">
         <v>8</v>
       </c>
       <c r="G327">
         <v>1.0</v>
       </c>
       <c r="H327" s="1">
         <v>0.0</v>
       </c>
       <c r="I327" s="1">
-        <v>20498.82</v>
+        <v>84146.26</v>
       </c>
       <c r="J327" s="1">
         <v>0</v>
       </c>
       <c r="K327">
         <v>0.0</v>
       </c>
-      <c r="L327" t="s">
-        <v>791</v>
+      <c r="L327">
+        <v>729.34</v>
       </c>
       <c r="M327" s="1">
-        <v>20498.82</v>
+        <v>84146.26</v>
       </c>
       <c r="N327" s="1">
-        <v>22205.65</v>
+        <v>84875.6</v>
       </c>
       <c r="O327" s="1">
         <v>0.0</v>
       </c>
       <c r="P327">
         <v>1</v>
       </c>
     </row>
     <row r="328" spans="1:16">
       <c r="A328" t="s">
-        <v>792</v>
-[...2 lines deleted...]
-        <v>2963823632</v>
+        <v>781</v>
+      </c>
+      <c r="B328" t="s">
+        <v>782</v>
       </c>
       <c r="C328" s="1">
-        <v>3800000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D328" s="1">
-        <v>100.48950289</v>
+        <v>100.1686513</v>
       </c>
       <c r="E328" s="1">
         <v>0.0</v>
       </c>
       <c r="F328" t="s">
         <v>8</v>
       </c>
       <c r="G328">
         <v>1.0</v>
       </c>
       <c r="H328" s="1">
         <v>0.0</v>
       </c>
       <c r="I328" s="1">
-        <v>18601.11</v>
+        <v>50595.39</v>
       </c>
       <c r="J328" s="1">
         <v>0</v>
       </c>
       <c r="K328">
         <v>0.0</v>
       </c>
       <c r="L328">
-        <v>721.75</v>
+        <v>559.4</v>
       </c>
       <c r="M328" s="1">
-        <v>18601.11</v>
+        <v>50595.39</v>
       </c>
       <c r="N328" s="1">
-        <v>19322.86</v>
+        <v>51154.79</v>
       </c>
       <c r="O328" s="1">
         <v>0.0</v>
       </c>
       <c r="P328">
         <v>1</v>
       </c>
     </row>
     <row r="329" spans="1:16">
       <c r="A329" t="s">
-        <v>793</v>
-[...2 lines deleted...]
-        <v>2963840802</v>
+        <v>783</v>
+      </c>
+      <c r="B329" t="s">
+        <v>784</v>
       </c>
       <c r="C329" s="1">
-        <v>2991000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="D329" s="1">
-        <v>100.39066399</v>
+        <v>100.36883162</v>
       </c>
       <c r="E329" s="1">
         <v>0.0</v>
       </c>
       <c r="F329" t="s">
         <v>8</v>
       </c>
       <c r="G329">
         <v>1.0</v>
       </c>
       <c r="H329" s="1">
         <v>0.0</v>
       </c>
       <c r="I329" s="1">
-        <v>11684.76</v>
+        <v>47948.11</v>
       </c>
       <c r="J329" s="1">
         <v>0</v>
       </c>
       <c r="K329">
         <v>0.0</v>
       </c>
       <c r="L329">
-        <v>188.03</v>
+        <v>-120.46</v>
       </c>
       <c r="M329" s="1">
-        <v>11684.76</v>
+        <v>47948.11</v>
       </c>
       <c r="N329" s="1">
-        <v>11872.79</v>
+        <v>47827.65</v>
       </c>
       <c r="O329" s="1">
         <v>0.0</v>
       </c>
       <c r="P329">
         <v>1</v>
       </c>
     </row>
     <row r="330" spans="1:16">
       <c r="A330" t="s">
-        <v>794</v>
-[...2 lines deleted...]
-        <v>2965386522</v>
+        <v>785</v>
+      </c>
+      <c r="B330" t="s">
+        <v>786</v>
       </c>
       <c r="C330" s="1">
-        <v>5000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D330" s="1">
-        <v>100.1497208</v>
+        <v>100.12194007</v>
       </c>
       <c r="E330" s="1">
         <v>0.0</v>
       </c>
       <c r="F330" t="s">
         <v>8</v>
       </c>
       <c r="G330">
         <v>1.0</v>
       </c>
       <c r="H330" s="1">
         <v>0.0</v>
       </c>
       <c r="I330" s="1">
-        <v>7486.04</v>
+        <v>18291.01</v>
       </c>
       <c r="J330" s="1">
         <v>0</v>
       </c>
       <c r="K330">
         <v>0.0</v>
       </c>
       <c r="L330">
-        <v>803.23</v>
+        <v>358.33</v>
       </c>
       <c r="M330" s="1">
-        <v>7486.04</v>
+        <v>18291.01</v>
       </c>
       <c r="N330" s="1">
-        <v>8289.27</v>
+        <v>18649.34</v>
       </c>
       <c r="O330" s="1">
         <v>0.0</v>
       </c>
       <c r="P330">
         <v>1</v>
       </c>
     </row>
     <row r="331" spans="1:16">
       <c r="A331" t="s">
-        <v>795</v>
-[...2 lines deleted...]
-        <v>2970036362</v>
+        <v>787</v>
+      </c>
+      <c r="B331" t="s">
+        <v>786</v>
       </c>
       <c r="C331" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D331" s="1">
-        <v>100.2183878</v>
+        <v>100.29486907</v>
       </c>
       <c r="E331" s="1">
         <v>0.0</v>
       </c>
       <c r="F331" t="s">
         <v>8</v>
       </c>
       <c r="G331">
         <v>1.0</v>
       </c>
       <c r="H331" s="1">
         <v>0.0</v>
       </c>
       <c r="I331" s="1">
-        <v>21838.78</v>
+        <v>88460.72</v>
       </c>
       <c r="J331" s="1">
         <v>0</v>
       </c>
       <c r="K331">
         <v>0.0</v>
       </c>
-      <c r="L331" t="s">
-        <v>796</v>
+      <c r="L331">
+        <v>764.58</v>
       </c>
       <c r="M331" s="1">
-        <v>21838.78</v>
+        <v>88460.72</v>
       </c>
       <c r="N331" s="1">
-        <v>23697.0</v>
+        <v>89225.3</v>
       </c>
       <c r="O331" s="1">
         <v>0.0</v>
       </c>
       <c r="P331">
         <v>1</v>
       </c>
     </row>
     <row r="332" spans="1:16">
       <c r="A332" t="s">
-        <v>797</v>
-[...2 lines deleted...]
-        <v>2979716702</v>
+        <v>788</v>
+      </c>
+      <c r="B332" t="s">
+        <v>786</v>
       </c>
       <c r="C332" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D332" s="1">
-        <v>100.2237655</v>
+        <v>100.2924974</v>
       </c>
       <c r="E332" s="1">
         <v>0.0</v>
       </c>
       <c r="F332" t="s">
         <v>8</v>
       </c>
       <c r="G332">
         <v>1.0</v>
       </c>
       <c r="H332" s="1">
         <v>0.0</v>
       </c>
       <c r="I332" s="1">
-        <v>22376.55</v>
+        <v>58499.48</v>
       </c>
       <c r="J332" s="1">
         <v>0</v>
       </c>
       <c r="K332">
         <v>0.0</v>
       </c>
-      <c r="L332" t="s">
-        <v>798</v>
+      <c r="L332">
+        <v>477.78</v>
       </c>
       <c r="M332" s="1">
-        <v>22376.55</v>
+        <v>58499.48</v>
       </c>
       <c r="N332" s="1">
-        <v>23601.55</v>
+        <v>58977.26</v>
       </c>
       <c r="O332" s="1">
         <v>0.0</v>
       </c>
       <c r="P332">
         <v>1</v>
       </c>
     </row>
     <row r="333" spans="1:16">
       <c r="A333" t="s">
-        <v>799</v>
-[...2 lines deleted...]
-        <v>2981484462</v>
+        <v>789</v>
+      </c>
+      <c r="B333" t="s">
+        <v>790</v>
       </c>
       <c r="C333" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D333" s="1">
-        <v>100.2260247</v>
+        <v>100.315675</v>
       </c>
       <c r="E333" s="1">
         <v>0.0</v>
       </c>
       <c r="F333" t="s">
         <v>8</v>
       </c>
       <c r="G333">
         <v>1.0</v>
       </c>
       <c r="H333" s="1">
         <v>0.0</v>
       </c>
       <c r="I333" s="1">
-        <v>45204.94</v>
+        <v>78918.75</v>
       </c>
       <c r="J333" s="1">
         <v>0</v>
       </c>
       <c r="K333">
         <v>0.0</v>
       </c>
       <c r="L333" t="s">
-        <v>800</v>
+        <v>791</v>
       </c>
       <c r="M333" s="1">
-        <v>45204.94</v>
+        <v>78918.75</v>
       </c>
       <c r="N333" s="1">
-        <v>47252.32</v>
+        <v>81212.87</v>
       </c>
       <c r="O333" s="1">
         <v>0.0</v>
       </c>
       <c r="P333">
         <v>1</v>
       </c>
     </row>
     <row r="334" spans="1:16">
       <c r="A334" t="s">
-        <v>801</v>
-[...2 lines deleted...]
-        <v>2983096392</v>
+        <v>792</v>
+      </c>
+      <c r="B334" t="s">
+        <v>793</v>
       </c>
       <c r="C334" s="1">
-        <v>7100000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D334" s="1">
-        <v>100.36075817</v>
+        <v>100.3071566</v>
       </c>
       <c r="E334" s="1">
         <v>0.0</v>
       </c>
       <c r="F334" t="s">
         <v>8</v>
       </c>
       <c r="G334">
         <v>1.0</v>
       </c>
       <c r="H334" s="1">
         <v>0.0</v>
       </c>
       <c r="I334" s="1">
-        <v>25613.83</v>
+        <v>30715.66</v>
       </c>
       <c r="J334" s="1">
         <v>0</v>
       </c>
       <c r="K334">
         <v>0.0</v>
       </c>
       <c r="L334">
-        <v>289.92</v>
+        <v>256.79</v>
       </c>
       <c r="M334" s="1">
-        <v>25613.83</v>
+        <v>30715.66</v>
       </c>
       <c r="N334" s="1">
-        <v>25903.75</v>
+        <v>30972.45</v>
       </c>
       <c r="O334" s="1">
         <v>0.0</v>
       </c>
       <c r="P334">
         <v>1</v>
       </c>
     </row>
     <row r="335" spans="1:16">
       <c r="A335" t="s">
-        <v>802</v>
-[...2 lines deleted...]
-        <v>2991145122</v>
+        <v>794</v>
+      </c>
+      <c r="B335" t="s">
+        <v>793</v>
       </c>
       <c r="C335" s="1">
-        <v>9000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D335" s="1">
-        <v>100.26142778</v>
+        <v>100.30993415</v>
       </c>
       <c r="E335" s="1">
         <v>0.0</v>
       </c>
       <c r="F335" t="s">
         <v>8</v>
       </c>
       <c r="G335">
         <v>1.0</v>
       </c>
       <c r="H335" s="1">
         <v>0.0</v>
       </c>
       <c r="I335" s="1">
-        <v>23528.5</v>
+        <v>61986.83</v>
       </c>
       <c r="J335" s="1">
         <v>0</v>
       </c>
       <c r="K335">
         <v>0.0</v>
       </c>
       <c r="L335">
-        <v>-452.93</v>
+        <v>753.58</v>
       </c>
       <c r="M335" s="1">
-        <v>23528.5</v>
+        <v>61986.83</v>
       </c>
       <c r="N335" s="1">
-        <v>23075.57</v>
+        <v>62740.41</v>
       </c>
       <c r="O335" s="1">
         <v>0.0</v>
       </c>
       <c r="P335">
         <v>1</v>
       </c>
     </row>
     <row r="336" spans="1:16">
       <c r="A336" t="s">
-        <v>803</v>
-[...2 lines deleted...]
-        <v>2991234142</v>
+        <v>795</v>
+      </c>
+      <c r="B336" t="s">
+        <v>796</v>
       </c>
       <c r="C336" s="1">
-        <v>2500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D336" s="1">
-        <v>100.2619556</v>
+        <v>100.32688955</v>
       </c>
       <c r="E336" s="1">
         <v>0.0</v>
       </c>
       <c r="F336" t="s">
         <v>8</v>
       </c>
       <c r="G336">
         <v>1.0</v>
       </c>
       <c r="H336" s="1">
         <v>0.0</v>
       </c>
       <c r="I336" s="1">
-        <v>6548.89</v>
+        <v>65377.91</v>
       </c>
       <c r="J336" s="1">
         <v>0</v>
       </c>
       <c r="K336">
         <v>0.0</v>
       </c>
-      <c r="L336">
-        <v>-105.55</v>
+      <c r="L336" t="s">
+        <v>797</v>
       </c>
       <c r="M336" s="1">
-        <v>6548.89</v>
+        <v>65377.91</v>
       </c>
       <c r="N336" s="1">
-        <v>6443.34</v>
+        <v>66837.54</v>
       </c>
       <c r="O336" s="1">
         <v>0.0</v>
       </c>
       <c r="P336">
         <v>1</v>
       </c>
     </row>
     <row r="337" spans="1:16">
       <c r="A337" t="s">
-        <v>804</v>
-[...2 lines deleted...]
-        <v>3014423372</v>
+        <v>798</v>
+      </c>
+      <c r="B337" t="s">
+        <v>799</v>
       </c>
       <c r="C337" s="1">
-        <v>6000000.0</v>
+        <v>7391000.0</v>
       </c>
       <c r="D337" s="1">
-        <v>100.07315767</v>
+        <v>100.39377107</v>
       </c>
       <c r="E337" s="1">
         <v>0.0</v>
       </c>
       <c r="F337" t="s">
         <v>8</v>
       </c>
       <c r="G337">
         <v>1.0</v>
       </c>
       <c r="H337" s="1">
         <v>0.0</v>
       </c>
       <c r="I337" s="1">
-        <v>4389.46</v>
+        <v>29103.62</v>
       </c>
       <c r="J337" s="1">
         <v>0</v>
       </c>
       <c r="K337">
         <v>0.0</v>
       </c>
       <c r="L337">
-        <v>149.6</v>
+        <v>403.61</v>
       </c>
       <c r="M337" s="1">
-        <v>4389.46</v>
+        <v>29103.62</v>
       </c>
       <c r="N337" s="1">
-        <v>4539.06</v>
+        <v>29507.23</v>
       </c>
       <c r="O337" s="1">
         <v>0.0</v>
       </c>
       <c r="P337">
         <v>1</v>
       </c>
     </row>
     <row r="338" spans="1:16">
       <c r="A338" t="s">
-        <v>805</v>
+        <v>800</v>
       </c>
       <c r="B338" t="s">
-        <v>806</v>
+        <v>801</v>
       </c>
       <c r="C338" s="1">
-        <v>13000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D338" s="1">
-        <v>100.26194485</v>
+        <v>100.08788905</v>
       </c>
       <c r="E338" s="1">
         <v>0.0</v>
       </c>
       <c r="F338" t="s">
         <v>8</v>
       </c>
       <c r="G338">
         <v>1.0</v>
       </c>
       <c r="H338" s="1">
         <v>0.0</v>
       </c>
       <c r="I338" s="1">
-        <v>34052.83</v>
+        <v>17577.81</v>
       </c>
       <c r="J338" s="1">
         <v>0</v>
       </c>
       <c r="K338">
         <v>0.0</v>
       </c>
-      <c r="L338">
-        <v>232.95</v>
+      <c r="L338" t="s">
+        <v>802</v>
       </c>
       <c r="M338" s="1">
-        <v>34052.83</v>
+        <v>17577.81</v>
       </c>
       <c r="N338" s="1">
-        <v>34285.78</v>
+        <v>10260.19</v>
       </c>
       <c r="O338" s="1">
         <v>0.0</v>
       </c>
       <c r="P338">
         <v>1</v>
       </c>
     </row>
     <row r="339" spans="1:16">
       <c r="A339" t="s">
-        <v>807</v>
+        <v>803</v>
       </c>
       <c r="B339" t="s">
-        <v>808</v>
+        <v>804</v>
       </c>
       <c r="C339" s="1">
-        <v>7100000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="D339" s="1">
-        <v>100.27473549</v>
+        <v>100.0352895</v>
       </c>
       <c r="E339" s="1">
         <v>0.0</v>
       </c>
       <c r="F339" t="s">
         <v>8</v>
       </c>
       <c r="G339">
         <v>1.0</v>
       </c>
       <c r="H339" s="1">
         <v>0.0</v>
       </c>
       <c r="I339" s="1">
-        <v>19506.22</v>
+        <v>2117.37</v>
       </c>
       <c r="J339" s="1">
         <v>0</v>
       </c>
       <c r="K339">
         <v>0.0</v>
       </c>
-      <c r="L339">
-        <v>288.57</v>
+      <c r="L339" t="s">
+        <v>805</v>
       </c>
       <c r="M339" s="1">
-        <v>19506.22</v>
+        <v>2117.37</v>
       </c>
       <c r="N339" s="1">
-        <v>19794.79</v>
+        <v>686.05</v>
       </c>
       <c r="O339" s="1">
         <v>0.0</v>
       </c>
       <c r="P339">
         <v>1</v>
       </c>
     </row>
     <row r="340" spans="1:16">
       <c r="A340" t="s">
-        <v>809</v>
+        <v>806</v>
       </c>
       <c r="B340" t="s">
-        <v>810</v>
+        <v>807</v>
       </c>
       <c r="C340" s="1">
-        <v>25000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D340" s="1">
-        <v>100.26291236</v>
+        <v>100.1593197</v>
       </c>
       <c r="E340" s="1">
         <v>0.0</v>
       </c>
       <c r="F340" t="s">
         <v>8</v>
       </c>
       <c r="G340">
         <v>1.0</v>
       </c>
       <c r="H340" s="1">
         <v>0.0</v>
       </c>
       <c r="I340" s="1">
-        <v>65728.09</v>
+        <v>15931.97</v>
       </c>
       <c r="J340" s="1">
         <v>0</v>
       </c>
       <c r="K340">
         <v>0.0</v>
       </c>
-      <c r="L340">
-        <v>548.18</v>
+      <c r="L340" t="s">
+        <v>808</v>
       </c>
       <c r="M340" s="1">
-        <v>65728.09</v>
+        <v>15931.97</v>
       </c>
       <c r="N340" s="1">
-        <v>66276.27</v>
+        <v>10220.29</v>
       </c>
       <c r="O340" s="1">
         <v>0.0</v>
       </c>
       <c r="P340">
         <v>1</v>
       </c>
     </row>
     <row r="341" spans="1:16">
       <c r="A341" t="s">
-        <v>811</v>
+        <v>809</v>
       </c>
       <c r="B341" t="s">
-        <v>810</v>
+        <v>807</v>
       </c>
       <c r="C341" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D341" s="1">
-        <v>100.18061987</v>
+        <v>100.18998753</v>
       </c>
       <c r="E341" s="1">
         <v>0.0</v>
       </c>
       <c r="F341" t="s">
         <v>8</v>
       </c>
       <c r="G341">
         <v>1.0</v>
       </c>
       <c r="H341" s="1">
         <v>0.0</v>
       </c>
       <c r="I341" s="1">
-        <v>27092.98</v>
+        <v>28498.13</v>
       </c>
       <c r="J341" s="1">
         <v>0</v>
       </c>
       <c r="K341">
         <v>0.0</v>
       </c>
-      <c r="L341">
-        <v>397.16</v>
+      <c r="L341" t="s">
+        <v>810</v>
       </c>
       <c r="M341" s="1">
-        <v>27092.98</v>
+        <v>28498.13</v>
       </c>
       <c r="N341" s="1">
-        <v>27490.14</v>
+        <v>22554.57</v>
       </c>
       <c r="O341" s="1">
         <v>0.0</v>
       </c>
       <c r="P341">
         <v>1</v>
       </c>
     </row>
     <row r="342" spans="1:16">
       <c r="A342" t="s">
+        <v>811</v>
+      </c>
+      <c r="B342" t="s">
         <v>812</v>
       </c>
-      <c r="B342" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C342" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D342" s="1">
-        <v>100.26893683</v>
+        <v>99.99613793</v>
       </c>
       <c r="E342" s="1">
         <v>0.0</v>
       </c>
       <c r="F342" t="s">
         <v>8</v>
       </c>
       <c r="G342">
         <v>1.0</v>
       </c>
       <c r="H342" s="1">
         <v>0.0</v>
       </c>
       <c r="I342" s="1">
-        <v>80681.05</v>
+        <v>-579.31</v>
       </c>
       <c r="J342" s="1">
         <v>0</v>
       </c>
       <c r="K342">
         <v>0.0</v>
       </c>
-      <c r="L342">
-        <v>529.9</v>
+      <c r="L342" t="s">
+        <v>813</v>
       </c>
       <c r="M342" s="1">
-        <v>80681.05</v>
+        <v>-579.31</v>
       </c>
       <c r="N342" s="1">
-        <v>81210.95</v>
+        <v>-1848.12</v>
       </c>
       <c r="O342" s="1">
         <v>0.0</v>
       </c>
       <c r="P342">
         <v>1</v>
       </c>
     </row>
     <row r="343" spans="1:16">
       <c r="A343" t="s">
         <v>814</v>
       </c>
       <c r="B343" t="s">
         <v>815</v>
       </c>
       <c r="C343" s="1">
-        <v>30000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D343" s="1">
-        <v>100.1682895</v>
+        <v>99.98017</v>
       </c>
       <c r="E343" s="1">
         <v>0.0</v>
       </c>
       <c r="F343" t="s">
         <v>8</v>
       </c>
       <c r="G343">
         <v>1.0</v>
       </c>
       <c r="H343" s="1">
         <v>0.0</v>
       </c>
       <c r="I343" s="1">
-        <v>50486.85</v>
+        <v>-2478.75</v>
       </c>
       <c r="J343" s="1">
         <v>0</v>
       </c>
       <c r="K343">
         <v>0.0</v>
       </c>
-      <c r="L343">
-        <v>388.43</v>
+      <c r="L343" t="s">
+        <v>816</v>
       </c>
       <c r="M343" s="1">
-        <v>50486.85</v>
+        <v>-2478.75</v>
       </c>
       <c r="N343" s="1">
-        <v>50875.28</v>
+        <v>-11236.42</v>
       </c>
       <c r="O343" s="1">
         <v>0.0</v>
       </c>
       <c r="P343">
         <v>1</v>
       </c>
     </row>
     <row r="344" spans="1:16">
       <c r="A344" t="s">
-        <v>816</v>
+        <v>817</v>
       </c>
       <c r="B344" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
       <c r="C344" s="1">
-        <v>13000000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D344" s="1">
-        <v>100.34316677</v>
+        <v>99.97126167</v>
       </c>
       <c r="E344" s="1">
         <v>0.0</v>
       </c>
       <c r="F344" t="s">
         <v>8</v>
       </c>
       <c r="G344">
         <v>1.0</v>
       </c>
       <c r="H344" s="1">
         <v>0.0</v>
       </c>
       <c r="I344" s="1">
-        <v>44611.68</v>
+        <v>-517.29</v>
       </c>
       <c r="J344" s="1">
         <v>0</v>
       </c>
       <c r="K344">
         <v>0.0</v>
       </c>
       <c r="L344">
-        <v>-102.21</v>
+        <v>-277.13</v>
       </c>
       <c r="M344" s="1">
-        <v>44611.68</v>
+        <v>-517.29</v>
       </c>
       <c r="N344" s="1">
-        <v>44509.47</v>
+        <v>-794.42</v>
       </c>
       <c r="O344" s="1">
         <v>0.0</v>
       </c>
       <c r="P344">
         <v>1</v>
       </c>
     </row>
     <row r="345" spans="1:16">
       <c r="A345" t="s">
-        <v>818</v>
+        <v>819</v>
       </c>
       <c r="B345" t="s">
-        <v>819</v>
+        <v>820</v>
       </c>
       <c r="C345" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D345" s="1">
-        <v>100.27939265</v>
+        <v>100.0201924</v>
       </c>
       <c r="E345" s="1">
         <v>0.0</v>
       </c>
       <c r="F345" t="s">
         <v>8</v>
       </c>
       <c r="G345">
         <v>1.0</v>
       </c>
       <c r="H345" s="1">
         <v>0.0</v>
       </c>
       <c r="I345" s="1">
-        <v>55878.53</v>
+        <v>2019.24</v>
       </c>
       <c r="J345" s="1">
         <v>0</v>
       </c>
       <c r="K345">
         <v>0.0</v>
       </c>
-      <c r="L345">
-        <v>346.2</v>
+      <c r="L345" t="s">
+        <v>821</v>
       </c>
       <c r="M345" s="1">
-        <v>55878.53</v>
+        <v>2019.24</v>
       </c>
       <c r="N345" s="1">
-        <v>56224.73</v>
+        <v>-2900.41</v>
       </c>
       <c r="O345" s="1">
         <v>0.0</v>
       </c>
       <c r="P345">
         <v>1</v>
       </c>
     </row>
     <row r="346" spans="1:16">
       <c r="A346" t="s">
-        <v>820</v>
+        <v>822</v>
       </c>
       <c r="B346" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
       <c r="C346" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D346" s="1">
-        <v>100.2815371</v>
+        <v>99.99312847</v>
       </c>
       <c r="E346" s="1">
         <v>0.0</v>
       </c>
       <c r="F346" t="s">
         <v>8</v>
       </c>
       <c r="G346">
         <v>1.0</v>
       </c>
       <c r="H346" s="1">
         <v>0.0</v>
       </c>
       <c r="I346" s="1">
-        <v>84461.13</v>
+        <v>-1030.73</v>
       </c>
       <c r="J346" s="1">
         <v>0</v>
       </c>
       <c r="K346">
         <v>0.0</v>
       </c>
-      <c r="L346">
-        <v>558.89</v>
+      <c r="L346" t="s">
+        <v>824</v>
       </c>
       <c r="M346" s="1">
-        <v>84461.13</v>
+        <v>-1030.73</v>
       </c>
       <c r="N346" s="1">
-        <v>85020.02</v>
+        <v>-2658.67</v>
       </c>
       <c r="O346" s="1">
         <v>0.0</v>
       </c>
       <c r="P346">
         <v>1</v>
       </c>
     </row>
     <row r="347" spans="1:16">
       <c r="A347" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="B347" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
       <c r="C347" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D347" s="1">
-        <v>100.12437847</v>
+        <v>100.04455207</v>
       </c>
       <c r="E347" s="1">
         <v>0.0</v>
       </c>
       <c r="F347" t="s">
         <v>8</v>
       </c>
       <c r="G347">
         <v>1.0</v>
       </c>
       <c r="H347" s="1">
         <v>0.0</v>
       </c>
       <c r="I347" s="1">
-        <v>18656.77</v>
+        <v>13365.62</v>
       </c>
       <c r="J347" s="1">
         <v>0</v>
       </c>
       <c r="K347">
         <v>0.0</v>
       </c>
-      <c r="L347">
-        <v>259.65</v>
+      <c r="L347" t="s">
+        <v>826</v>
       </c>
       <c r="M347" s="1">
-        <v>18656.77</v>
+        <v>13365.62</v>
       </c>
       <c r="N347" s="1">
-        <v>18916.42</v>
+        <v>1558.9</v>
       </c>
       <c r="O347" s="1">
         <v>0.0</v>
       </c>
       <c r="P347">
         <v>1</v>
       </c>
     </row>
     <row r="348" spans="1:16">
       <c r="A348" t="s">
-        <v>822</v>
+        <v>827</v>
       </c>
       <c r="B348" t="s">
-        <v>823</v>
+        <v>828</v>
       </c>
       <c r="C348" s="1">
-        <v>25000000.0</v>
+        <v>45000000.0</v>
       </c>
       <c r="D348" s="1">
-        <v>100.30277168</v>
+        <v>100.19835122</v>
       </c>
       <c r="E348" s="1">
         <v>0.0</v>
       </c>
       <c r="F348" t="s">
         <v>8</v>
       </c>
       <c r="G348">
         <v>1.0</v>
       </c>
       <c r="H348" s="1">
         <v>0.0</v>
       </c>
       <c r="I348" s="1">
-        <v>75692.92</v>
+        <v>89258.05</v>
       </c>
       <c r="J348" s="1">
         <v>0</v>
       </c>
       <c r="K348">
         <v>0.0</v>
       </c>
       <c r="L348" t="s">
-        <v>824</v>
+        <v>829</v>
       </c>
       <c r="M348" s="1">
-        <v>75692.92</v>
+        <v>89258.05</v>
       </c>
       <c r="N348" s="1">
-        <v>77515.86</v>
+        <v>97888.8</v>
       </c>
       <c r="O348" s="1">
         <v>0.0</v>
       </c>
       <c r="P348">
         <v>1</v>
       </c>
     </row>
     <row r="349" spans="1:16">
       <c r="A349" t="s">
-        <v>825</v>
+        <v>830</v>
       </c>
       <c r="B349" t="s">
-        <v>826</v>
+        <v>831</v>
       </c>
       <c r="C349" s="1">
-        <v>10000000.0</v>
+        <v>15500000.0</v>
       </c>
       <c r="D349" s="1">
-        <v>100.2923339</v>
+        <v>100.54175439</v>
       </c>
       <c r="E349" s="1">
         <v>0.0</v>
       </c>
       <c r="F349" t="s">
         <v>8</v>
       </c>
       <c r="G349">
         <v>1.0</v>
       </c>
       <c r="H349" s="1">
         <v>0.0</v>
       </c>
       <c r="I349" s="1">
-        <v>29233.39</v>
+        <v>83971.93</v>
       </c>
       <c r="J349" s="1">
         <v>0</v>
       </c>
       <c r="K349">
         <v>0.0</v>
       </c>
       <c r="L349">
-        <v>186.72</v>
+        <v>-684.46</v>
       </c>
       <c r="M349" s="1">
-        <v>29233.39</v>
+        <v>83971.93</v>
       </c>
       <c r="N349" s="1">
-        <v>29420.11</v>
+        <v>83287.47</v>
       </c>
       <c r="O349" s="1">
         <v>0.0</v>
       </c>
       <c r="P349">
         <v>1</v>
       </c>
     </row>
     <row r="350" spans="1:16">
       <c r="A350" t="s">
-        <v>827</v>
+        <v>832</v>
       </c>
       <c r="B350" t="s">
-        <v>826</v>
+        <v>833</v>
       </c>
       <c r="C350" s="1">
-        <v>20000000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D350" s="1">
-        <v>100.29533005</v>
+        <v>100.3311785</v>
       </c>
       <c r="E350" s="1">
         <v>0.0</v>
       </c>
       <c r="F350" t="s">
         <v>8</v>
       </c>
       <c r="G350">
         <v>1.0</v>
       </c>
       <c r="H350" s="1">
         <v>0.0</v>
       </c>
       <c r="I350" s="1">
-        <v>59066.01</v>
+        <v>13247.14</v>
       </c>
       <c r="J350" s="1">
         <v>0</v>
       </c>
       <c r="K350">
         <v>0.0</v>
       </c>
       <c r="L350">
-        <v>568.99</v>
+        <v>-72.59</v>
       </c>
       <c r="M350" s="1">
-        <v>59066.01</v>
+        <v>13247.14</v>
       </c>
       <c r="N350" s="1">
-        <v>59635.0</v>
+        <v>13174.55</v>
       </c>
       <c r="O350" s="1">
         <v>0.0</v>
       </c>
       <c r="P350">
         <v>1</v>
       </c>
     </row>
     <row r="351" spans="1:16">
       <c r="A351" t="s">
-        <v>828</v>
+        <v>834</v>
       </c>
       <c r="B351" t="s">
-        <v>829</v>
+        <v>835</v>
       </c>
       <c r="C351" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D351" s="1">
-        <v>100.3119687</v>
+        <v>100.3326007</v>
       </c>
       <c r="E351" s="1">
         <v>0.0</v>
       </c>
       <c r="F351" t="s">
         <v>8</v>
       </c>
       <c r="G351">
         <v>1.0</v>
       </c>
       <c r="H351" s="1">
         <v>0.0</v>
       </c>
       <c r="I351" s="1">
-        <v>62393.74</v>
+        <v>33260.07</v>
       </c>
       <c r="J351" s="1">
         <v>0</v>
       </c>
       <c r="K351">
         <v>0.0</v>
       </c>
-      <c r="L351" t="s">
-        <v>830</v>
+      <c r="L351">
+        <v>526.46</v>
       </c>
       <c r="M351" s="1">
-        <v>62393.74</v>
+        <v>33260.07</v>
       </c>
       <c r="N351" s="1">
-        <v>63528.98</v>
+        <v>33786.53</v>
       </c>
       <c r="O351" s="1">
         <v>0.0</v>
       </c>
       <c r="P351">
         <v>1</v>
       </c>
     </row>
     <row r="352" spans="1:16">
       <c r="A352" t="s">
-        <v>831</v>
+        <v>836</v>
       </c>
       <c r="B352" t="s">
-        <v>832</v>
+        <v>837</v>
       </c>
       <c r="C352" s="1">
-        <v>7391000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D352" s="1">
-        <v>100.36983074</v>
+        <v>100.3742731</v>
       </c>
       <c r="E352" s="1">
         <v>0.0</v>
       </c>
       <c r="F352" t="s">
         <v>8</v>
       </c>
       <c r="G352">
         <v>1.0</v>
       </c>
       <c r="H352" s="1">
         <v>0.0</v>
       </c>
       <c r="I352" s="1">
-        <v>27334.19</v>
+        <v>37427.31</v>
       </c>
       <c r="J352" s="1">
         <v>0</v>
       </c>
       <c r="K352">
         <v>0.0</v>
       </c>
       <c r="L352">
-        <v>284.64</v>
+        <v>517.9</v>
       </c>
       <c r="M352" s="1">
-        <v>27334.19</v>
+        <v>37427.31</v>
       </c>
       <c r="N352" s="1">
-        <v>27618.83</v>
+        <v>37945.21</v>
       </c>
       <c r="O352" s="1">
         <v>0.0</v>
       </c>
       <c r="P352">
         <v>1</v>
       </c>
     </row>
     <row r="353" spans="1:16">
       <c r="A353" t="s">
-        <v>833</v>
+        <v>838</v>
       </c>
       <c r="B353" t="s">
-        <v>834</v>
+        <v>839</v>
       </c>
       <c r="C353" s="1">
-        <v>20000000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D353" s="1">
-        <v>100.069939</v>
+        <v>100.29634318</v>
       </c>
       <c r="E353" s="1">
         <v>0.0</v>
       </c>
       <c r="F353" t="s">
         <v>8</v>
       </c>
       <c r="G353">
         <v>1.0</v>
       </c>
       <c r="H353" s="1">
         <v>0.0</v>
       </c>
       <c r="I353" s="1">
-        <v>13987.8</v>
+        <v>6519.55</v>
       </c>
       <c r="J353" s="1">
         <v>0</v>
       </c>
       <c r="K353">
         <v>0.0</v>
       </c>
-      <c r="L353" t="s">
-        <v>835</v>
+      <c r="L353">
+        <v>-210.6</v>
       </c>
       <c r="M353" s="1">
-        <v>13987.8</v>
+        <v>6519.55</v>
       </c>
       <c r="N353" s="1">
-        <v>9176.7</v>
+        <v>6308.95</v>
       </c>
       <c r="O353" s="1">
         <v>0.0</v>
       </c>
       <c r="P353">
         <v>1</v>
       </c>
     </row>
     <row r="354" spans="1:16">
       <c r="A354" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="B354" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
       <c r="C354" s="1">
-        <v>6000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D354" s="1">
-        <v>100.0317485</v>
+        <v>100.177943</v>
       </c>
       <c r="E354" s="1">
         <v>0.0</v>
       </c>
       <c r="F354" t="s">
         <v>8</v>
       </c>
       <c r="G354">
         <v>1.0</v>
       </c>
       <c r="H354" s="1">
         <v>0.0</v>
       </c>
       <c r="I354" s="1">
-        <v>1904.91</v>
+        <v>44485.75</v>
       </c>
       <c r="J354" s="1">
         <v>0</v>
       </c>
       <c r="K354">
         <v>0.0</v>
       </c>
-      <c r="L354">
-        <v>-934.02</v>
+      <c r="L354" t="s">
+        <v>842</v>
       </c>
       <c r="M354" s="1">
-        <v>1904.91</v>
+        <v>44485.75</v>
       </c>
       <c r="N354" s="1">
-        <v>970.89</v>
+        <v>33586.64</v>
       </c>
       <c r="O354" s="1">
         <v>0.0</v>
       </c>
       <c r="P354">
         <v>1</v>
       </c>
     </row>
     <row r="355" spans="1:16">
       <c r="A355" t="s">
-        <v>838</v>
+        <v>843</v>
       </c>
       <c r="B355" t="s">
-        <v>839</v>
+        <v>841</v>
       </c>
       <c r="C355" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D355" s="1">
-        <v>100.0876142</v>
+        <v>100.16154455</v>
       </c>
       <c r="E355" s="1">
         <v>0.0</v>
       </c>
       <c r="F355" t="s">
         <v>8</v>
       </c>
       <c r="G355">
         <v>1.0</v>
       </c>
       <c r="H355" s="1">
         <v>0.0</v>
       </c>
       <c r="I355" s="1">
-        <v>8761.42</v>
+        <v>32308.91</v>
       </c>
       <c r="J355" s="1">
         <v>0</v>
       </c>
       <c r="K355">
         <v>0.0</v>
       </c>
       <c r="L355" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
       <c r="M355" s="1">
-        <v>8761.42</v>
+        <v>32308.91</v>
       </c>
       <c r="N355" s="1">
-        <v>5118.62</v>
+        <v>23219.07</v>
       </c>
       <c r="O355" s="1">
         <v>0.0</v>
       </c>
       <c r="P355">
         <v>1</v>
       </c>
     </row>
     <row r="356" spans="1:16">
       <c r="A356" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="B356" t="s">
-        <v>839</v>
+        <v>846</v>
       </c>
       <c r="C356" s="1">
-        <v>15000000.0</v>
+        <v>6070000.0</v>
       </c>
       <c r="D356" s="1">
-        <v>100.1448868</v>
+        <v>100.23894349</v>
       </c>
       <c r="E356" s="1">
         <v>0.0</v>
       </c>
       <c r="F356" t="s">
         <v>8</v>
       </c>
       <c r="G356">
         <v>1.0</v>
       </c>
       <c r="H356" s="1">
         <v>0.0</v>
       </c>
       <c r="I356" s="1">
-        <v>21733.02</v>
+        <v>14503.87</v>
       </c>
       <c r="J356" s="1">
         <v>0</v>
       </c>
       <c r="K356">
         <v>0.0</v>
       </c>
       <c r="L356" t="s">
-        <v>842</v>
+        <v>847</v>
       </c>
       <c r="M356" s="1">
-        <v>21733.02</v>
+        <v>14503.87</v>
       </c>
       <c r="N356" s="1">
-        <v>17938.6</v>
+        <v>11671.89</v>
       </c>
       <c r="O356" s="1">
         <v>0.0</v>
       </c>
       <c r="P356">
         <v>1</v>
       </c>
     </row>
     <row r="357" spans="1:16">
       <c r="A357" t="s">
-        <v>843</v>
+        <v>848</v>
       </c>
       <c r="B357" t="s">
-        <v>844</v>
+        <v>849</v>
       </c>
       <c r="C357" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D357" s="1">
-        <v>99.9962122</v>
+        <v>99.99729573</v>
       </c>
       <c r="E357" s="1">
         <v>0.0</v>
       </c>
       <c r="F357" t="s">
         <v>8</v>
       </c>
       <c r="G357">
         <v>1.0</v>
       </c>
       <c r="H357" s="1">
         <v>0.0</v>
       </c>
       <c r="I357" s="1">
-        <v>-568.17</v>
+        <v>-811.28</v>
       </c>
       <c r="J357" s="1">
         <v>0</v>
       </c>
       <c r="K357">
         <v>0.0</v>
       </c>
-      <c r="L357">
-        <v>-792.07</v>
+      <c r="L357" t="s">
+        <v>850</v>
       </c>
       <c r="M357" s="1">
-        <v>-568.17</v>
+        <v>-811.28</v>
       </c>
       <c r="N357" s="1">
-        <v>-1360.24</v>
+        <v>-2759.65</v>
       </c>
       <c r="O357" s="1">
         <v>0.0</v>
       </c>
       <c r="P357">
         <v>1</v>
       </c>
     </row>
     <row r="358" spans="1:16">
       <c r="A358" t="s">
-        <v>845</v>
+        <v>851</v>
       </c>
       <c r="B358" t="s">
-        <v>846</v>
+        <v>852</v>
       </c>
       <c r="C358" s="1">
-        <v>12500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D358" s="1">
-        <v>99.91907928</v>
+        <v>99.97533305</v>
       </c>
       <c r="E358" s="1">
         <v>0.0</v>
       </c>
       <c r="F358" t="s">
         <v>8</v>
       </c>
       <c r="G358">
         <v>1.0</v>
       </c>
       <c r="H358" s="1">
         <v>0.0</v>
       </c>
       <c r="I358" s="1">
-        <v>-10115.09</v>
+        <v>-4933.39</v>
       </c>
       <c r="J358" s="1">
         <v>0</v>
       </c>
       <c r="K358">
         <v>0.0</v>
       </c>
       <c r="L358" t="s">
-        <v>847</v>
+        <v>853</v>
       </c>
       <c r="M358" s="1">
-        <v>-10115.09</v>
+        <v>-4933.39</v>
       </c>
       <c r="N358" s="1">
-        <v>-15306.64</v>
+        <v>-18807.21</v>
       </c>
       <c r="O358" s="1">
         <v>0.0</v>
       </c>
       <c r="P358">
         <v>1</v>
       </c>
     </row>
     <row r="359" spans="1:16">
       <c r="A359" t="s">
-        <v>848</v>
+        <v>854</v>
       </c>
       <c r="B359" t="s">
-        <v>849</v>
+        <v>855</v>
       </c>
       <c r="C359" s="1">
-        <v>1800000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D359" s="1">
-        <v>99.89515389</v>
+        <v>99.9787138</v>
       </c>
       <c r="E359" s="1">
         <v>0.0</v>
       </c>
       <c r="F359" t="s">
         <v>8</v>
       </c>
       <c r="G359">
         <v>1.0</v>
       </c>
       <c r="H359" s="1">
         <v>0.0</v>
       </c>
       <c r="I359" s="1">
-        <v>-1887.23</v>
+        <v>-2128.62</v>
       </c>
       <c r="J359" s="1">
         <v>0</v>
       </c>
       <c r="K359">
         <v>0.0</v>
       </c>
-      <c r="L359">
-        <v>-772.92</v>
+      <c r="L359" t="s">
+        <v>856</v>
       </c>
       <c r="M359" s="1">
-        <v>-1887.23</v>
+        <v>-2128.62</v>
       </c>
       <c r="N359" s="1">
-        <v>-2660.15</v>
+        <v>-5674.75</v>
       </c>
       <c r="O359" s="1">
         <v>0.0</v>
       </c>
       <c r="P359">
         <v>1</v>
       </c>
     </row>
     <row r="360" spans="1:16">
       <c r="A360" t="s">
-        <v>850</v>
+        <v>857</v>
       </c>
       <c r="B360" t="s">
-        <v>851</v>
+        <v>858</v>
       </c>
       <c r="C360" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D360" s="1">
-        <v>99.9570894</v>
+        <v>100.01734957</v>
       </c>
       <c r="E360" s="1">
         <v>0.0</v>
       </c>
       <c r="F360" t="s">
         <v>8</v>
       </c>
       <c r="G360">
         <v>1.0</v>
       </c>
       <c r="H360" s="1">
         <v>0.0</v>
       </c>
       <c r="I360" s="1">
-        <v>-4291.06</v>
+        <v>5204.87</v>
       </c>
       <c r="J360" s="1">
         <v>0</v>
       </c>
       <c r="K360">
         <v>0.0</v>
       </c>
       <c r="L360" t="s">
-        <v>852</v>
+        <v>859</v>
       </c>
       <c r="M360" s="1">
-        <v>-4291.06</v>
+        <v>5204.87</v>
       </c>
       <c r="N360" s="1">
-        <v>-6553.67</v>
+        <v>302.0</v>
       </c>
       <c r="O360" s="1">
         <v>0.0</v>
       </c>
       <c r="P360">
         <v>1</v>
       </c>
     </row>
     <row r="361" spans="1:16">
       <c r="A361" t="s">
-        <v>853</v>
+        <v>860</v>
       </c>
       <c r="B361" t="s">
-        <v>854</v>
+        <v>861</v>
       </c>
       <c r="C361" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D361" s="1">
-        <v>99.98978127</v>
+        <v>100.1442747</v>
       </c>
       <c r="E361" s="1">
         <v>0.0</v>
       </c>
       <c r="F361" t="s">
         <v>8</v>
       </c>
       <c r="G361">
         <v>1.0</v>
       </c>
       <c r="H361" s="1">
         <v>0.0</v>
       </c>
       <c r="I361" s="1">
-        <v>-1532.81</v>
+        <v>14427.47</v>
       </c>
       <c r="J361" s="1">
         <v>0</v>
       </c>
       <c r="K361">
         <v>0.0</v>
       </c>
-      <c r="L361">
-        <v>-578.88</v>
+      <c r="L361" t="s">
+        <v>862</v>
       </c>
       <c r="M361" s="1">
-        <v>-1532.81</v>
+        <v>14427.47</v>
       </c>
       <c r="N361" s="1">
-        <v>-2111.69</v>
+        <v>12331.17</v>
       </c>
       <c r="O361" s="1">
         <v>0.0</v>
       </c>
       <c r="P361">
         <v>1</v>
       </c>
     </row>
     <row r="362" spans="1:16">
       <c r="A362" t="s">
-        <v>855</v>
+        <v>863</v>
       </c>
       <c r="B362" t="s">
-        <v>854</v>
+        <v>864</v>
       </c>
       <c r="C362" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D362" s="1">
-        <v>99.98068477</v>
+        <v>99.9470554</v>
       </c>
       <c r="E362" s="1">
         <v>0.0</v>
       </c>
       <c r="F362" t="s">
         <v>8</v>
       </c>
       <c r="G362">
         <v>1.0</v>
       </c>
       <c r="H362" s="1">
         <v>0.0</v>
       </c>
       <c r="I362" s="1">
-        <v>-5794.57</v>
+        <v>-7941.69</v>
       </c>
       <c r="J362" s="1">
         <v>0</v>
       </c>
       <c r="K362">
         <v>0.0</v>
       </c>
       <c r="L362" t="s">
-        <v>856</v>
+        <v>865</v>
       </c>
       <c r="M362" s="1">
-        <v>-5794.57</v>
+        <v>-7941.69</v>
       </c>
       <c r="N362" s="1">
-        <v>-9986.49</v>
+        <v>-9876.28</v>
       </c>
       <c r="O362" s="1">
         <v>0.0</v>
       </c>
       <c r="P362">
         <v>1</v>
       </c>
     </row>
     <row r="363" spans="1:16">
       <c r="A363" t="s">
-        <v>857</v>
+        <v>866</v>
       </c>
       <c r="B363" t="s">
-        <v>858</v>
+        <v>867</v>
       </c>
       <c r="C363" s="1">
-        <v>45000000.0</v>
+        <v>4750000.0</v>
       </c>
       <c r="D363" s="1">
-        <v>100.19957031</v>
+        <v>100.378728</v>
       </c>
       <c r="E363" s="1">
         <v>0.0</v>
       </c>
       <c r="F363" t="s">
         <v>8</v>
       </c>
       <c r="G363">
         <v>1.0</v>
       </c>
       <c r="H363" s="1">
         <v>0.0</v>
       </c>
       <c r="I363" s="1">
-        <v>89806.64</v>
+        <v>17989.58</v>
       </c>
       <c r="J363" s="1">
         <v>0</v>
       </c>
       <c r="K363">
         <v>0.0</v>
       </c>
-      <c r="L363" t="s">
-        <v>859</v>
+      <c r="L363">
+        <v>76.39</v>
       </c>
       <c r="M363" s="1">
-        <v>89806.64</v>
+        <v>17989.58</v>
       </c>
       <c r="N363" s="1">
-        <v>97247.51</v>
+        <v>18065.97</v>
       </c>
       <c r="O363" s="1">
         <v>0.0</v>
       </c>
       <c r="P363">
         <v>1</v>
       </c>
     </row>
     <row r="364" spans="1:16">
       <c r="A364" t="s">
-        <v>860</v>
+        <v>868</v>
       </c>
       <c r="B364" t="s">
-        <v>861</v>
+        <v>869</v>
       </c>
       <c r="C364" s="1">
-        <v>15500000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D364" s="1">
-        <v>100.48639561</v>
+        <v>100.373582</v>
       </c>
       <c r="E364" s="1">
         <v>0.0</v>
       </c>
       <c r="F364" t="s">
         <v>8</v>
       </c>
       <c r="G364">
         <v>1.0</v>
       </c>
       <c r="H364" s="1">
         <v>0.0</v>
       </c>
       <c r="I364" s="1">
-        <v>75391.32</v>
+        <v>7471.64</v>
       </c>
       <c r="J364" s="1">
         <v>0</v>
       </c>
       <c r="K364">
         <v>0.0</v>
       </c>
       <c r="L364">
-        <v>-609.19</v>
+        <v>5.8</v>
       </c>
       <c r="M364" s="1">
-        <v>75391.32</v>
+        <v>7471.64</v>
       </c>
       <c r="N364" s="1">
-        <v>74782.13</v>
+        <v>7477.44</v>
       </c>
       <c r="O364" s="1">
         <v>0.0</v>
       </c>
       <c r="P364">
         <v>1</v>
       </c>
     </row>
     <row r="365" spans="1:16">
       <c r="A365" t="s">
-        <v>862</v>
+        <v>870</v>
       </c>
       <c r="B365" t="s">
-        <v>863</v>
+        <v>869</v>
       </c>
       <c r="C365" s="1">
-        <v>4000000.0</v>
+        <v>7500000.0</v>
       </c>
       <c r="D365" s="1">
-        <v>100.3107295</v>
+        <v>100.3224084</v>
       </c>
       <c r="E365" s="1">
         <v>0.0</v>
       </c>
       <c r="F365" t="s">
         <v>8</v>
       </c>
       <c r="G365">
         <v>1.0</v>
       </c>
       <c r="H365" s="1">
         <v>0.0</v>
       </c>
       <c r="I365" s="1">
-        <v>12429.18</v>
+        <v>24180.63</v>
       </c>
       <c r="J365" s="1">
         <v>0</v>
       </c>
       <c r="K365">
         <v>0.0</v>
       </c>
       <c r="L365">
-        <v>-63.35</v>
+        <v>44.22</v>
       </c>
       <c r="M365" s="1">
-        <v>12429.18</v>
+        <v>24180.63</v>
       </c>
       <c r="N365" s="1">
-        <v>12365.83</v>
+        <v>24224.85</v>
       </c>
       <c r="O365" s="1">
         <v>0.0</v>
       </c>
       <c r="P365">
         <v>1</v>
       </c>
     </row>
     <row r="366" spans="1:16">
       <c r="A366" t="s">
-        <v>864</v>
+        <v>871</v>
       </c>
       <c r="B366" t="s">
-        <v>865</v>
+        <v>872</v>
       </c>
       <c r="C366" s="1">
-        <v>10000000.0</v>
+        <v>7000000.0</v>
       </c>
       <c r="D366" s="1">
-        <v>100.3160313</v>
+        <v>100.54276571</v>
       </c>
       <c r="E366" s="1">
         <v>0.0</v>
       </c>
       <c r="F366" t="s">
         <v>8</v>
       </c>
       <c r="G366">
         <v>1.0</v>
       </c>
       <c r="H366" s="1">
         <v>0.0</v>
       </c>
       <c r="I366" s="1">
-        <v>31603.13</v>
+        <v>37993.6</v>
       </c>
       <c r="J366" s="1">
         <v>0</v>
       </c>
       <c r="K366">
         <v>0.0</v>
       </c>
       <c r="L366">
-        <v>400.49</v>
+        <v>-278.28</v>
       </c>
       <c r="M366" s="1">
-        <v>31603.13</v>
+        <v>37993.6</v>
       </c>
       <c r="N366" s="1">
-        <v>32003.62</v>
+        <v>37715.32</v>
       </c>
       <c r="O366" s="1">
         <v>0.0</v>
       </c>
       <c r="P366">
         <v>1</v>
       </c>
     </row>
     <row r="367" spans="1:16">
       <c r="A367" t="s">
-        <v>866</v>
+        <v>873</v>
       </c>
       <c r="B367" t="s">
-        <v>867</v>
+        <v>874</v>
       </c>
       <c r="C367" s="1">
-        <v>10000000.0</v>
+        <v>1950000.0</v>
       </c>
       <c r="D367" s="1">
-        <v>100.3525871</v>
+        <v>100.42471846</v>
       </c>
       <c r="E367" s="1">
         <v>0.0</v>
       </c>
       <c r="F367" t="s">
         <v>8</v>
       </c>
       <c r="G367">
         <v>1.0</v>
       </c>
       <c r="H367" s="1">
         <v>0.0</v>
       </c>
       <c r="I367" s="1">
-        <v>35258.71</v>
+        <v>8282.01</v>
       </c>
       <c r="J367" s="1">
         <v>0</v>
       </c>
       <c r="K367">
         <v>0.0</v>
       </c>
       <c r="L367">
-        <v>375.12</v>
+        <v>81.37</v>
       </c>
       <c r="M367" s="1">
-        <v>35258.71</v>
+        <v>8282.01</v>
       </c>
       <c r="N367" s="1">
-        <v>35633.83</v>
+        <v>8363.38</v>
       </c>
       <c r="O367" s="1">
         <v>0.0</v>
       </c>
       <c r="P367">
         <v>1</v>
       </c>
     </row>
     <row r="368" spans="1:16">
       <c r="A368" t="s">
-        <v>868</v>
+        <v>875</v>
       </c>
       <c r="B368" t="s">
-        <v>869</v>
+        <v>876</v>
       </c>
       <c r="C368" s="1">
-        <v>2200000.0</v>
+        <v>3124000.0</v>
       </c>
       <c r="D368" s="1">
-        <v>100.27379182</v>
+        <v>100.32141453</v>
       </c>
       <c r="E368" s="1">
         <v>0.0</v>
       </c>
       <c r="F368" t="s">
         <v>8</v>
       </c>
       <c r="G368">
         <v>1.0</v>
       </c>
       <c r="H368" s="1">
         <v>0.0</v>
       </c>
       <c r="I368" s="1">
-        <v>6023.42</v>
+        <v>10040.99</v>
       </c>
       <c r="J368" s="1">
         <v>0</v>
       </c>
       <c r="K368">
         <v>0.0</v>
       </c>
       <c r="L368">
-        <v>-151.99</v>
+        <v>150.28</v>
       </c>
       <c r="M368" s="1">
-        <v>6023.42</v>
+        <v>10040.99</v>
       </c>
       <c r="N368" s="1">
-        <v>5871.43</v>
+        <v>10191.27</v>
       </c>
       <c r="O368" s="1">
         <v>0.0</v>
       </c>
       <c r="P368">
         <v>1</v>
       </c>
     </row>
     <row r="369" spans="1:16">
       <c r="A369" t="s">
-        <v>870</v>
+        <v>877</v>
       </c>
       <c r="B369" t="s">
-        <v>871</v>
+        <v>878</v>
       </c>
       <c r="C369" s="1">
-        <v>20000000.0</v>
+        <v>2609000.0</v>
       </c>
       <c r="D369" s="1">
-        <v>100.11748905</v>
+        <v>100.39060445</v>
       </c>
       <c r="E369" s="1">
         <v>0.0</v>
       </c>
       <c r="F369" t="s">
         <v>8</v>
       </c>
       <c r="G369">
         <v>1.0</v>
       </c>
       <c r="H369" s="1">
         <v>0.0</v>
       </c>
       <c r="I369" s="1">
-        <v>23497.81</v>
+        <v>10190.87</v>
       </c>
       <c r="J369" s="1">
         <v>0</v>
       </c>
       <c r="K369">
         <v>0.0</v>
       </c>
-      <c r="L369" t="s">
-        <v>872</v>
+      <c r="L369">
+        <v>121.31</v>
       </c>
       <c r="M369" s="1">
-        <v>23497.81</v>
+        <v>10190.87</v>
       </c>
       <c r="N369" s="1">
-        <v>17525.6</v>
+        <v>10312.18</v>
       </c>
       <c r="O369" s="1">
         <v>0.0</v>
       </c>
       <c r="P369">
         <v>1</v>
       </c>
     </row>
     <row r="370" spans="1:16">
       <c r="A370" t="s">
-        <v>873</v>
+        <v>879</v>
       </c>
       <c r="B370" t="s">
-        <v>871</v>
+        <v>880</v>
       </c>
       <c r="C370" s="1">
-        <v>25000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D370" s="1">
-        <v>100.13287936</v>
+        <v>100.2950078</v>
       </c>
       <c r="E370" s="1">
         <v>0.0</v>
       </c>
       <c r="F370" t="s">
         <v>8</v>
       </c>
       <c r="G370">
         <v>1.0</v>
       </c>
       <c r="H370" s="1">
         <v>0.0</v>
       </c>
       <c r="I370" s="1">
-        <v>33219.84</v>
+        <v>14750.39</v>
       </c>
       <c r="J370" s="1">
         <v>0</v>
       </c>
       <c r="K370">
         <v>0.0</v>
       </c>
-      <c r="L370" t="s">
-        <v>874</v>
+      <c r="L370">
+        <v>320.02</v>
       </c>
       <c r="M370" s="1">
-        <v>33219.84</v>
+        <v>14750.39</v>
       </c>
       <c r="N370" s="1">
-        <v>26058.05</v>
+        <v>15070.41</v>
       </c>
       <c r="O370" s="1">
         <v>0.0</v>
       </c>
       <c r="P370">
         <v>1</v>
       </c>
     </row>
     <row r="371" spans="1:16">
       <c r="A371" t="s">
-        <v>875</v>
+        <v>881</v>
       </c>
       <c r="B371" t="s">
-        <v>876</v>
+        <v>882</v>
       </c>
       <c r="C371" s="1">
-        <v>6070000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D371" s="1">
-        <v>100.17158254</v>
+        <v>100.37759707</v>
       </c>
       <c r="E371" s="1">
         <v>0.0</v>
       </c>
       <c r="F371" t="s">
         <v>8</v>
       </c>
       <c r="G371">
         <v>1.0</v>
       </c>
       <c r="H371" s="1">
         <v>0.0</v>
       </c>
       <c r="I371" s="1">
-        <v>10415.06</v>
+        <v>56639.56</v>
       </c>
       <c r="J371" s="1">
         <v>0</v>
       </c>
       <c r="K371">
         <v>0.0</v>
       </c>
       <c r="L371" t="s">
-        <v>877</v>
+        <v>883</v>
       </c>
       <c r="M371" s="1">
-        <v>10415.06</v>
+        <v>56639.56</v>
       </c>
       <c r="N371" s="1">
-        <v>8571.78</v>
+        <v>57988.81</v>
       </c>
       <c r="O371" s="1">
         <v>0.0</v>
       </c>
       <c r="P371">
         <v>1</v>
       </c>
     </row>
     <row r="372" spans="1:16">
       <c r="A372" t="s">
-        <v>878</v>
+        <v>884</v>
       </c>
       <c r="B372" t="s">
-        <v>879</v>
+        <v>885</v>
       </c>
       <c r="C372" s="1">
-        <v>30000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D372" s="1">
-        <v>100.00004207</v>
+        <v>100.4686196</v>
       </c>
       <c r="E372" s="1">
         <v>0.0</v>
       </c>
       <c r="F372" t="s">
         <v>8</v>
       </c>
       <c r="G372">
         <v>1.0</v>
       </c>
       <c r="H372" s="1">
         <v>0.0</v>
       </c>
       <c r="I372" s="1">
-        <v>12.62</v>
+        <v>23430.98</v>
       </c>
       <c r="J372" s="1">
         <v>0</v>
       </c>
       <c r="K372">
         <v>0.0</v>
       </c>
-      <c r="L372" t="s">
-        <v>880</v>
+      <c r="L372">
+        <v>111.42</v>
       </c>
       <c r="M372" s="1">
-        <v>12.62</v>
+        <v>23430.98</v>
       </c>
       <c r="N372" s="1">
-        <v>-1264.18</v>
+        <v>23542.4</v>
       </c>
       <c r="O372" s="1">
         <v>0.0</v>
       </c>
       <c r="P372">
         <v>1</v>
       </c>
     </row>
     <row r="373" spans="1:16">
       <c r="A373" t="s">
-        <v>881</v>
+        <v>886</v>
       </c>
       <c r="B373" t="s">
-        <v>882</v>
+        <v>887</v>
       </c>
       <c r="C373" s="1">
-        <v>20000000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D373" s="1">
-        <v>99.9139359</v>
+        <v>100.35047525</v>
       </c>
       <c r="E373" s="1">
         <v>0.0</v>
       </c>
       <c r="F373" t="s">
         <v>8</v>
       </c>
       <c r="G373">
         <v>1.0</v>
       </c>
       <c r="H373" s="1">
         <v>0.0</v>
       </c>
       <c r="I373" s="1">
-        <v>-17212.82</v>
+        <v>14019.01</v>
       </c>
       <c r="J373" s="1">
         <v>0</v>
       </c>
       <c r="K373">
         <v>0.0</v>
       </c>
-      <c r="L373" t="s">
-        <v>883</v>
+      <c r="L373">
+        <v>185.99</v>
       </c>
       <c r="M373" s="1">
-        <v>-17212.82</v>
+        <v>14019.01</v>
       </c>
       <c r="N373" s="1">
-        <v>-25318.6</v>
+        <v>14205.0</v>
       </c>
       <c r="O373" s="1">
         <v>0.0</v>
       </c>
       <c r="P373">
         <v>1</v>
       </c>
     </row>
     <row r="374" spans="1:16">
       <c r="A374" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="B374" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
       <c r="C374" s="1">
-        <v>10000000.0</v>
+        <v>5300000.0</v>
       </c>
       <c r="D374" s="1">
-        <v>99.9661684</v>
+        <v>99.93903208</v>
       </c>
       <c r="E374" s="1">
         <v>0.0</v>
       </c>
       <c r="F374" t="s">
         <v>8</v>
       </c>
       <c r="G374">
         <v>1.0</v>
       </c>
       <c r="H374" s="1">
         <v>0.0</v>
       </c>
       <c r="I374" s="1">
-        <v>-3383.16</v>
+        <v>-3231.3</v>
       </c>
       <c r="J374" s="1">
         <v>0</v>
       </c>
       <c r="K374">
         <v>0.0</v>
       </c>
-      <c r="L374" t="s">
-        <v>886</v>
+      <c r="L374">
+        <v>-865.32</v>
       </c>
       <c r="M374" s="1">
-        <v>-3383.16</v>
+        <v>-3231.3</v>
       </c>
       <c r="N374" s="1">
-        <v>-5244.58</v>
+        <v>-4096.62</v>
       </c>
       <c r="O374" s="1">
         <v>0.0</v>
       </c>
       <c r="P374">
         <v>1</v>
       </c>
     </row>
     <row r="375" spans="1:16">
       <c r="A375" t="s">
-        <v>887</v>
+        <v>890</v>
       </c>
       <c r="B375" t="s">
-        <v>888</v>
+        <v>891</v>
       </c>
       <c r="C375" s="1">
-        <v>30000000.0</v>
+        <v>5850000.0</v>
       </c>
       <c r="D375" s="1">
-        <v>100.0048971</v>
+        <v>99.97654718</v>
       </c>
       <c r="E375" s="1">
         <v>0.0</v>
       </c>
       <c r="F375" t="s">
         <v>8</v>
       </c>
       <c r="G375">
         <v>1.0</v>
       </c>
       <c r="H375" s="1">
         <v>0.0</v>
       </c>
       <c r="I375" s="1">
-        <v>1469.13</v>
+        <v>-1371.99</v>
       </c>
       <c r="J375" s="1">
         <v>0</v>
       </c>
       <c r="K375">
         <v>0.0</v>
       </c>
-      <c r="L375">
-        <v>-817.65</v>
+      <c r="L375" t="s">
+        <v>892</v>
       </c>
       <c r="M375" s="1">
-        <v>1469.13</v>
+        <v>-1371.99</v>
       </c>
       <c r="N375" s="1">
-        <v>651.48</v>
+        <v>-4644.26</v>
       </c>
       <c r="O375" s="1">
         <v>0.0</v>
       </c>
       <c r="P375">
         <v>1</v>
       </c>
     </row>
     <row r="376" spans="1:16">
       <c r="A376" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
       <c r="B376" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="C376" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D376" s="1">
-        <v>100.0825597</v>
+        <v>99.99587333</v>
       </c>
       <c r="E376" s="1">
         <v>0.0</v>
       </c>
       <c r="F376" t="s">
         <v>8</v>
       </c>
       <c r="G376">
         <v>1.0</v>
       </c>
       <c r="H376" s="1">
         <v>0.0</v>
       </c>
       <c r="I376" s="1">
-        <v>8255.97</v>
+        <v>-619.0</v>
       </c>
       <c r="J376" s="1">
         <v>0</v>
       </c>
       <c r="K376">
         <v>0.0</v>
       </c>
-      <c r="L376">
-        <v>-99.5</v>
+      <c r="L376" t="s">
+        <v>895</v>
       </c>
       <c r="M376" s="1">
-        <v>8255.97</v>
+        <v>-619.0</v>
       </c>
       <c r="N376" s="1">
-        <v>8156.47</v>
+        <v>-2040.05</v>
       </c>
       <c r="O376" s="1">
         <v>0.0</v>
       </c>
       <c r="P376">
         <v>1</v>
       </c>
     </row>
     <row r="377" spans="1:16">
       <c r="A377" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="B377" t="s">
-        <v>892</v>
+        <v>897</v>
       </c>
       <c r="C377" s="1">
-        <v>4750000.0</v>
+        <v>22000000.0</v>
       </c>
       <c r="D377" s="1">
-        <v>100.35374779</v>
+        <v>100.53158705</v>
       </c>
       <c r="E377" s="1">
         <v>0.0</v>
       </c>
       <c r="F377" t="s">
         <v>8</v>
       </c>
       <c r="G377">
         <v>1.0</v>
       </c>
       <c r="H377" s="1">
         <v>0.0</v>
       </c>
       <c r="I377" s="1">
-        <v>16803.02</v>
+        <v>116949.15</v>
       </c>
       <c r="J377" s="1">
         <v>0</v>
       </c>
       <c r="K377">
         <v>0.0</v>
       </c>
       <c r="L377">
-        <v>50.06</v>
+        <v>-845.26</v>
       </c>
       <c r="M377" s="1">
-        <v>16803.02</v>
+        <v>116949.15</v>
       </c>
       <c r="N377" s="1">
-        <v>16853.08</v>
+        <v>116103.89</v>
       </c>
       <c r="O377" s="1">
         <v>0.0</v>
       </c>
       <c r="P377">
         <v>1</v>
       </c>
     </row>
     <row r="378" spans="1:16">
       <c r="A378" t="s">
-        <v>893</v>
+        <v>898</v>
       </c>
       <c r="B378" t="s">
-        <v>894</v>
+        <v>897</v>
       </c>
       <c r="C378" s="1">
-        <v>2000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D378" s="1">
-        <v>100.3482455</v>
+        <v>100.4862438</v>
       </c>
       <c r="E378" s="1">
         <v>0.0</v>
       </c>
       <c r="F378" t="s">
         <v>8</v>
       </c>
       <c r="G378">
         <v>1.0</v>
       </c>
       <c r="H378" s="1">
         <v>0.0</v>
       </c>
       <c r="I378" s="1">
-        <v>6964.91</v>
+        <v>48624.38</v>
       </c>
       <c r="J378" s="1">
         <v>0</v>
       </c>
       <c r="K378">
         <v>0.0</v>
       </c>
       <c r="L378">
-        <v>1.94</v>
+        <v>-46.57</v>
       </c>
       <c r="M378" s="1">
-        <v>6964.91</v>
+        <v>48624.38</v>
       </c>
       <c r="N378" s="1">
-        <v>6966.85</v>
+        <v>48577.81</v>
       </c>
       <c r="O378" s="1">
         <v>0.0</v>
       </c>
       <c r="P378">
         <v>1</v>
       </c>
     </row>
     <row r="379" spans="1:16">
       <c r="A379" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="B379" t="s">
-        <v>894</v>
+        <v>900</v>
       </c>
       <c r="C379" s="1">
-        <v>7500000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D379" s="1">
-        <v>100.3046468</v>
+        <v>100.3669566</v>
       </c>
       <c r="E379" s="1">
         <v>0.0</v>
       </c>
       <c r="F379" t="s">
         <v>8</v>
       </c>
       <c r="G379">
         <v>1.0</v>
       </c>
       <c r="H379" s="1">
         <v>0.0</v>
       </c>
       <c r="I379" s="1">
-        <v>22848.51</v>
+        <v>18347.83</v>
       </c>
       <c r="J379" s="1">
         <v>0</v>
       </c>
       <c r="K379">
         <v>0.0</v>
       </c>
       <c r="L379">
-        <v>20.57</v>
+        <v>153.4</v>
       </c>
       <c r="M379" s="1">
-        <v>22848.51</v>
+        <v>18347.83</v>
       </c>
       <c r="N379" s="1">
-        <v>22869.08</v>
+        <v>18501.23</v>
       </c>
       <c r="O379" s="1">
         <v>0.0</v>
       </c>
       <c r="P379">
         <v>1</v>
       </c>
     </row>
     <row r="380" spans="1:16">
       <c r="A380" t="s">
-        <v>896</v>
+        <v>901</v>
       </c>
       <c r="B380" t="s">
-        <v>897</v>
+        <v>900</v>
       </c>
       <c r="C380" s="1">
-        <v>7000000.0</v>
+        <v>4600000.0</v>
       </c>
       <c r="D380" s="1">
-        <v>100.487432</v>
+        <v>100.55047783</v>
       </c>
       <c r="E380" s="1">
         <v>0.0</v>
       </c>
       <c r="F380" t="s">
         <v>8</v>
       </c>
       <c r="G380">
         <v>1.0</v>
       </c>
       <c r="H380" s="1">
         <v>0.0</v>
       </c>
       <c r="I380" s="1">
-        <v>34120.24</v>
+        <v>25321.98</v>
       </c>
       <c r="J380" s="1">
         <v>0</v>
       </c>
       <c r="K380">
         <v>0.0</v>
       </c>
       <c r="L380">
-        <v>-246.14</v>
+        <v>119.1</v>
       </c>
       <c r="M380" s="1">
-        <v>34120.24</v>
+        <v>25321.98</v>
       </c>
       <c r="N380" s="1">
-        <v>33874.1</v>
+        <v>25441.08</v>
       </c>
       <c r="O380" s="1">
         <v>0.0</v>
       </c>
       <c r="P380">
         <v>1</v>
       </c>
     </row>
     <row r="381" spans="1:16">
       <c r="A381" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="B381" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="C381" s="1">
-        <v>1950000.0</v>
+        <v>8500000.0</v>
       </c>
       <c r="D381" s="1">
-        <v>100.3959</v>
+        <v>100.06536318</v>
       </c>
       <c r="E381" s="1">
         <v>0.0</v>
       </c>
       <c r="F381" t="s">
         <v>8</v>
       </c>
       <c r="G381">
         <v>1.0</v>
       </c>
       <c r="H381" s="1">
         <v>0.0</v>
       </c>
       <c r="I381" s="1">
-        <v>7720.05</v>
+        <v>5555.87</v>
       </c>
       <c r="J381" s="1">
         <v>0</v>
       </c>
       <c r="K381">
         <v>0.0</v>
       </c>
       <c r="L381">
-        <v>51.68</v>
+        <v>238.61</v>
       </c>
       <c r="M381" s="1">
-        <v>7720.05</v>
+        <v>5555.87</v>
       </c>
       <c r="N381" s="1">
-        <v>7771.73</v>
+        <v>5794.48</v>
       </c>
       <c r="O381" s="1">
         <v>0.0</v>
       </c>
       <c r="P381">
         <v>1</v>
       </c>
     </row>
     <row r="382" spans="1:16">
       <c r="A382" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
       <c r="B382" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="C382" s="1">
-        <v>3124000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="D382" s="1">
-        <v>100.30609091</v>
+        <v>100.40266225</v>
       </c>
       <c r="E382" s="1">
         <v>0.0</v>
       </c>
       <c r="F382" t="s">
         <v>8</v>
       </c>
       <c r="G382">
         <v>1.0</v>
       </c>
       <c r="H382" s="1">
         <v>0.0</v>
       </c>
       <c r="I382" s="1">
-        <v>9562.28</v>
+        <v>32212.98</v>
       </c>
       <c r="J382" s="1">
         <v>0</v>
       </c>
       <c r="K382">
         <v>0.0</v>
       </c>
       <c r="L382">
-        <v>112.69</v>
+        <v>-7.71</v>
       </c>
       <c r="M382" s="1">
-        <v>9562.28</v>
+        <v>32212.98</v>
       </c>
       <c r="N382" s="1">
-        <v>9674.97</v>
+        <v>32205.27</v>
       </c>
       <c r="O382" s="1">
         <v>0.0</v>
       </c>
       <c r="P382">
         <v>1</v>
       </c>
     </row>
     <row r="383" spans="1:16">
       <c r="A383" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="B383" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
       <c r="C383" s="1">
-        <v>2609000.0</v>
+        <v>5400000.0</v>
       </c>
       <c r="D383" s="1">
-        <v>100.36644461</v>
+        <v>100.06405444</v>
       </c>
       <c r="E383" s="1">
         <v>0.0</v>
       </c>
       <c r="F383" t="s">
         <v>8</v>
       </c>
       <c r="G383">
         <v>1.0</v>
       </c>
       <c r="H383" s="1">
         <v>0.0</v>
       </c>
       <c r="I383" s="1">
-        <v>9560.54</v>
+        <v>3458.94</v>
       </c>
       <c r="J383" s="1">
         <v>0</v>
       </c>
       <c r="K383">
         <v>0.0</v>
       </c>
       <c r="L383">
-        <v>85.12</v>
+        <v>75.44</v>
       </c>
       <c r="M383" s="1">
-        <v>9560.54</v>
+        <v>3458.94</v>
       </c>
       <c r="N383" s="1">
-        <v>9645.66</v>
+        <v>3534.38</v>
       </c>
       <c r="O383" s="1">
         <v>0.0</v>
       </c>
       <c r="P383">
         <v>1</v>
       </c>
     </row>
     <row r="384" spans="1:16">
       <c r="A384" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="B384" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="C384" s="1">
-        <v>5000000.0</v>
+        <v>6377000.0</v>
       </c>
       <c r="D384" s="1">
-        <v>100.2838522</v>
+        <v>100.53207355</v>
       </c>
       <c r="E384" s="1">
         <v>0.0</v>
       </c>
       <c r="F384" t="s">
         <v>8</v>
       </c>
       <c r="G384">
         <v>1.0</v>
       </c>
       <c r="H384" s="1">
         <v>0.0</v>
       </c>
       <c r="I384" s="1">
-        <v>14192.61</v>
+        <v>33930.33</v>
       </c>
       <c r="J384" s="1">
         <v>0</v>
       </c>
       <c r="K384">
         <v>0.0</v>
       </c>
       <c r="L384">
-        <v>241.29</v>
+        <v>-228.91</v>
       </c>
       <c r="M384" s="1">
-        <v>14192.61</v>
+        <v>33930.33</v>
       </c>
       <c r="N384" s="1">
-        <v>14433.9</v>
+        <v>33701.42</v>
       </c>
       <c r="O384" s="1">
         <v>0.0</v>
       </c>
       <c r="P384">
         <v>1</v>
       </c>
     </row>
     <row r="385" spans="1:16">
       <c r="A385" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
       <c r="B385" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="C385" s="1">
-        <v>15000000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="D385" s="1">
-        <v>100.3579264</v>
+        <v>100.5393455</v>
       </c>
       <c r="E385" s="1">
         <v>0.0</v>
       </c>
       <c r="F385" t="s">
         <v>8</v>
       </c>
       <c r="G385">
         <v>1.0</v>
       </c>
       <c r="H385" s="1">
         <v>0.0</v>
       </c>
       <c r="I385" s="1">
-        <v>53688.96</v>
+        <v>32360.73</v>
       </c>
       <c r="J385" s="1">
         <v>0</v>
       </c>
       <c r="K385">
         <v>0.0</v>
       </c>
-      <c r="L385" t="s">
-        <v>908</v>
+      <c r="L385">
+        <v>1.95</v>
       </c>
       <c r="M385" s="1">
-        <v>53688.96</v>
+        <v>32360.73</v>
       </c>
       <c r="N385" s="1">
-        <v>54695.57</v>
+        <v>32362.68</v>
       </c>
       <c r="O385" s="1">
         <v>0.0</v>
       </c>
       <c r="P385">
         <v>1</v>
       </c>
     </row>
     <row r="386" spans="1:16">
       <c r="A386" t="s">
-        <v>909</v>
+        <v>912</v>
       </c>
       <c r="B386" t="s">
-        <v>910</v>
+        <v>913</v>
       </c>
       <c r="C386" s="1">
-        <v>5000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D386" s="1">
-        <v>100.4323488</v>
+        <v>100.2931729</v>
       </c>
       <c r="E386" s="1">
         <v>0.0</v>
       </c>
       <c r="F386" t="s">
         <v>8</v>
       </c>
       <c r="G386">
         <v>1.0</v>
       </c>
       <c r="H386" s="1">
         <v>0.0</v>
       </c>
       <c r="I386" s="1">
-        <v>21617.44</v>
+        <v>117269.16</v>
       </c>
       <c r="J386" s="1">
         <v>0</v>
       </c>
       <c r="K386">
         <v>0.0</v>
       </c>
-      <c r="L386">
-        <v>48.56</v>
+      <c r="L386" t="s">
+        <v>914</v>
       </c>
       <c r="M386" s="1">
-        <v>21617.44</v>
+        <v>117269.16</v>
       </c>
       <c r="N386" s="1">
-        <v>21666.0</v>
+        <v>118352.49</v>
       </c>
       <c r="O386" s="1">
         <v>0.0</v>
       </c>
       <c r="P386">
         <v>1</v>
       </c>
     </row>
     <row r="387" spans="1:16">
       <c r="A387" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="B387" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
       <c r="C387" s="1">
-        <v>4000000.0</v>
+        <v>6100000.0</v>
       </c>
       <c r="D387" s="1">
-        <v>100.33191075</v>
+        <v>100.35606541</v>
       </c>
       <c r="E387" s="1">
         <v>0.0</v>
       </c>
       <c r="F387" t="s">
         <v>8</v>
       </c>
       <c r="G387">
         <v>1.0</v>
       </c>
       <c r="H387" s="1">
         <v>0.0</v>
       </c>
       <c r="I387" s="1">
-        <v>13276.43</v>
+        <v>21719.99</v>
       </c>
       <c r="J387" s="1">
         <v>0</v>
       </c>
       <c r="K387">
         <v>0.0</v>
       </c>
       <c r="L387">
-        <v>130.5</v>
+        <v>405.86</v>
       </c>
       <c r="M387" s="1">
-        <v>13276.43</v>
+        <v>21719.99</v>
       </c>
       <c r="N387" s="1">
-        <v>13406.93</v>
+        <v>22125.85</v>
       </c>
       <c r="O387" s="1">
         <v>0.0</v>
       </c>
       <c r="P387">
         <v>1</v>
       </c>
     </row>
     <row r="388" spans="1:16">
       <c r="A388" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="B388" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="C388" s="1">
-        <v>5300000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D388" s="1">
-        <v>99.86107358</v>
+        <v>100.225725</v>
       </c>
       <c r="E388" s="1">
         <v>0.0</v>
       </c>
       <c r="F388" t="s">
         <v>8</v>
       </c>
       <c r="G388">
         <v>1.0</v>
       </c>
       <c r="H388" s="1">
         <v>0.0</v>
       </c>
       <c r="I388" s="1">
-        <v>-7363.1</v>
+        <v>33858.75</v>
       </c>
       <c r="J388" s="1">
         <v>0</v>
       </c>
       <c r="K388">
         <v>0.0</v>
       </c>
-      <c r="L388" t="s">
-        <v>915</v>
+      <c r="L388">
+        <v>853.98</v>
       </c>
       <c r="M388" s="1">
-        <v>-7363.1</v>
+        <v>33858.75</v>
       </c>
       <c r="N388" s="1">
-        <v>-9518.37</v>
+        <v>34712.73</v>
       </c>
       <c r="O388" s="1">
         <v>0.0</v>
       </c>
       <c r="P388">
         <v>1</v>
       </c>
     </row>
     <row r="389" spans="1:16">
       <c r="A389" t="s">
-        <v>916</v>
+        <v>919</v>
       </c>
       <c r="B389" t="s">
-        <v>917</v>
+        <v>920</v>
       </c>
       <c r="C389" s="1">
-        <v>5850000.0</v>
+        <v>6630000.0</v>
       </c>
       <c r="D389" s="1">
-        <v>99.93013795</v>
+        <v>100.46772775</v>
       </c>
       <c r="E389" s="1">
         <v>0.0</v>
       </c>
       <c r="F389" t="s">
         <v>8</v>
       </c>
       <c r="G389">
         <v>1.0</v>
       </c>
       <c r="H389" s="1">
         <v>0.0</v>
       </c>
       <c r="I389" s="1">
-        <v>-4086.93</v>
+        <v>31010.35</v>
       </c>
       <c r="J389" s="1">
         <v>0</v>
       </c>
       <c r="K389">
         <v>0.0</v>
       </c>
-      <c r="L389" t="s">
-        <v>918</v>
+      <c r="L389">
+        <v>141.12</v>
       </c>
       <c r="M389" s="1">
-        <v>-4086.93</v>
+        <v>31010.35</v>
       </c>
       <c r="N389" s="1">
-        <v>-5803.27</v>
+        <v>31151.47</v>
       </c>
       <c r="O389" s="1">
         <v>0.0</v>
       </c>
       <c r="P389">
         <v>1</v>
       </c>
     </row>
     <row r="390" spans="1:16">
       <c r="A390" t="s">
-        <v>919</v>
+        <v>921</v>
       </c>
       <c r="B390" t="s">
         <v>920</v>
       </c>
       <c r="C390" s="1">
-        <v>15000000.0</v>
+        <v>5300000.0</v>
       </c>
       <c r="D390" s="1">
-        <v>99.99457707</v>
+        <v>100.37127472</v>
       </c>
       <c r="E390" s="1">
         <v>0.0</v>
       </c>
       <c r="F390" t="s">
         <v>8</v>
       </c>
       <c r="G390">
         <v>1.0</v>
       </c>
       <c r="H390" s="1">
         <v>0.0</v>
       </c>
       <c r="I390" s="1">
-        <v>-813.44</v>
+        <v>19677.56</v>
       </c>
       <c r="J390" s="1">
         <v>0</v>
       </c>
       <c r="K390">
         <v>0.0</v>
       </c>
       <c r="L390">
-        <v>-587.07</v>
+        <v>214.2</v>
       </c>
       <c r="M390" s="1">
-        <v>-813.44</v>
+        <v>19677.56</v>
       </c>
       <c r="N390" s="1">
-        <v>-1400.51</v>
+        <v>19891.76</v>
       </c>
       <c r="O390" s="1">
         <v>0.0</v>
       </c>
       <c r="P390">
         <v>1</v>
       </c>
     </row>
     <row r="391" spans="1:16">
       <c r="A391" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
       <c r="B391" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="C391" s="1">
-        <v>10000000.0</v>
+        <v>4700000.0</v>
       </c>
       <c r="D391" s="1">
-        <v>100.4401862</v>
+        <v>100.58655511</v>
       </c>
       <c r="E391" s="1">
         <v>0.0</v>
       </c>
       <c r="F391" t="s">
         <v>8</v>
       </c>
       <c r="G391">
         <v>1.0</v>
       </c>
       <c r="H391" s="1">
         <v>0.0</v>
       </c>
       <c r="I391" s="1">
-        <v>44018.62</v>
+        <v>27568.09</v>
       </c>
       <c r="J391" s="1">
         <v>0</v>
       </c>
       <c r="K391">
         <v>0.0</v>
       </c>
       <c r="L391">
-        <v>-306.64</v>
+        <v>379.22</v>
       </c>
       <c r="M391" s="1">
-        <v>44018.62</v>
+        <v>27568.09</v>
       </c>
       <c r="N391" s="1">
-        <v>43711.98</v>
+        <v>27947.31</v>
       </c>
       <c r="O391" s="1">
         <v>0.0</v>
       </c>
       <c r="P391">
         <v>1</v>
       </c>
     </row>
     <row r="392" spans="1:16">
       <c r="A392" t="s">
+        <v>924</v>
+      </c>
+      <c r="B392" t="s">
         <v>923</v>
       </c>
-      <c r="B392" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C392" s="1">
-        <v>22000000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="D392" s="1">
-        <v>100.47833877</v>
+        <v>100.35650867</v>
       </c>
       <c r="E392" s="1">
         <v>0.0</v>
       </c>
       <c r="F392" t="s">
         <v>8</v>
       </c>
       <c r="G392">
         <v>1.0</v>
       </c>
       <c r="H392" s="1">
         <v>0.0</v>
       </c>
       <c r="I392" s="1">
-        <v>105234.53</v>
+        <v>21390.52</v>
       </c>
       <c r="J392" s="1">
         <v>0</v>
       </c>
       <c r="K392">
         <v>0.0</v>
       </c>
       <c r="L392">
-        <v>-771.78</v>
+        <v>340.1</v>
       </c>
       <c r="M392" s="1">
-        <v>105234.53</v>
+        <v>21390.52</v>
       </c>
       <c r="N392" s="1">
-        <v>104462.75</v>
+        <v>21730.62</v>
       </c>
       <c r="O392" s="1">
         <v>0.0</v>
       </c>
       <c r="P392">
         <v>1</v>
       </c>
     </row>
     <row r="393" spans="1:16">
       <c r="A393" t="s">
-        <v>924</v>
+        <v>925</v>
       </c>
       <c r="B393" t="s">
-        <v>925</v>
+        <v>923</v>
       </c>
       <c r="C393" s="1">
-        <v>4600000.0</v>
+        <v>8200000.0</v>
       </c>
       <c r="D393" s="1">
-        <v>100.49823413</v>
+        <v>100.58093732</v>
       </c>
       <c r="E393" s="1">
         <v>0.0</v>
       </c>
       <c r="F393" t="s">
         <v>8</v>
       </c>
       <c r="G393">
         <v>1.0</v>
       </c>
       <c r="H393" s="1">
         <v>0.0</v>
       </c>
       <c r="I393" s="1">
-        <v>22918.77</v>
+        <v>47636.86</v>
       </c>
       <c r="J393" s="1">
         <v>0</v>
       </c>
       <c r="K393">
         <v>0.0</v>
       </c>
       <c r="L393">
-        <v>87.45</v>
+        <v>571.41</v>
       </c>
       <c r="M393" s="1">
-        <v>22918.77</v>
+        <v>47636.86</v>
       </c>
       <c r="N393" s="1">
-        <v>23006.22</v>
+        <v>48208.27</v>
       </c>
       <c r="O393" s="1">
         <v>0.0</v>
       </c>
       <c r="P393">
         <v>1</v>
       </c>
     </row>
     <row r="394" spans="1:16">
       <c r="A394" t="s">
         <v>926</v>
       </c>
       <c r="B394" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="C394" s="1">
-        <v>5000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D394" s="1">
-        <v>100.344751</v>
+        <v>100.07849872</v>
       </c>
       <c r="E394" s="1">
         <v>0.0</v>
       </c>
       <c r="F394" t="s">
         <v>8</v>
       </c>
       <c r="G394">
         <v>1.0</v>
       </c>
       <c r="H394" s="1">
         <v>0.0</v>
       </c>
       <c r="I394" s="1">
-        <v>17237.55</v>
+        <v>9812.34</v>
       </c>
       <c r="J394" s="1">
         <v>0</v>
       </c>
       <c r="K394">
         <v>0.0</v>
       </c>
-      <c r="L394">
-        <v>108.39</v>
+      <c r="L394" t="s">
+        <v>928</v>
       </c>
       <c r="M394" s="1">
-        <v>17237.55</v>
+        <v>9812.34</v>
       </c>
       <c r="N394" s="1">
-        <v>17345.94</v>
+        <v>4671.86</v>
       </c>
       <c r="O394" s="1">
         <v>0.0</v>
       </c>
       <c r="P394">
         <v>1</v>
       </c>
     </row>
     <row r="395" spans="1:16">
       <c r="A395" t="s">
-        <v>927</v>
+        <v>929</v>
       </c>
       <c r="B395" t="s">
-        <v>928</v>
+        <v>930</v>
       </c>
       <c r="C395" s="1">
-        <v>8500000.0</v>
+        <v>10100000.0</v>
       </c>
       <c r="D395" s="1">
-        <v>100.07180682</v>
+        <v>100.23285465</v>
       </c>
       <c r="E395" s="1">
         <v>0.0</v>
       </c>
       <c r="F395" t="s">
         <v>8</v>
       </c>
       <c r="G395">
         <v>1.0</v>
       </c>
       <c r="H395" s="1">
         <v>0.0</v>
       </c>
       <c r="I395" s="1">
-        <v>6103.58</v>
+        <v>23518.32</v>
       </c>
       <c r="J395" s="1">
         <v>0</v>
       </c>
       <c r="K395">
         <v>0.0</v>
       </c>
-      <c r="L395">
-        <v>176.88</v>
+      <c r="L395" t="s">
+        <v>931</v>
       </c>
       <c r="M395" s="1">
-        <v>6103.58</v>
+        <v>23518.32</v>
       </c>
       <c r="N395" s="1">
-        <v>6280.46</v>
+        <v>21090.28</v>
       </c>
       <c r="O395" s="1">
         <v>0.0</v>
       </c>
       <c r="P395">
         <v>1</v>
       </c>
     </row>
     <row r="396" spans="1:16">
       <c r="A396" t="s">
-        <v>929</v>
+        <v>932</v>
       </c>
       <c r="B396" t="s">
-        <v>930</v>
+        <v>933</v>
       </c>
       <c r="C396" s="1">
-        <v>8000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D396" s="1">
-        <v>100.37239238</v>
+        <v>100.20337536</v>
       </c>
       <c r="E396" s="1">
         <v>0.0</v>
       </c>
       <c r="F396" t="s">
         <v>8</v>
       </c>
       <c r="G396">
         <v>1.0</v>
       </c>
       <c r="H396" s="1">
         <v>0.0</v>
       </c>
       <c r="I396" s="1">
-        <v>29791.39</v>
+        <v>50843.84</v>
       </c>
       <c r="J396" s="1">
         <v>0</v>
       </c>
       <c r="K396">
         <v>0.0</v>
       </c>
-      <c r="L396">
-        <v>-11.78</v>
+      <c r="L396" t="s">
+        <v>934</v>
       </c>
       <c r="M396" s="1">
-        <v>29791.39</v>
+        <v>50843.84</v>
       </c>
       <c r="N396" s="1">
-        <v>29779.61</v>
+        <v>40879.16</v>
       </c>
       <c r="O396" s="1">
         <v>0.0</v>
       </c>
       <c r="P396">
         <v>1</v>
       </c>
     </row>
     <row r="397" spans="1:16">
       <c r="A397" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="B397" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="C397" s="1">
-        <v>5400000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D397" s="1">
-        <v>100.07026648</v>
+        <v>100.12524164</v>
       </c>
       <c r="E397" s="1">
         <v>0.0</v>
       </c>
       <c r="F397" t="s">
         <v>8</v>
       </c>
       <c r="G397">
         <v>1.0</v>
       </c>
       <c r="H397" s="1">
         <v>0.0</v>
       </c>
       <c r="I397" s="1">
-        <v>3794.39</v>
+        <v>31310.41</v>
       </c>
       <c r="J397" s="1">
         <v>0</v>
       </c>
       <c r="K397">
         <v>0.0</v>
       </c>
-      <c r="L397">
-        <v>48.86</v>
+      <c r="L397" t="s">
+        <v>937</v>
       </c>
       <c r="M397" s="1">
-        <v>3794.39</v>
+        <v>31310.41</v>
       </c>
       <c r="N397" s="1">
-        <v>3843.25</v>
+        <v>21841.16</v>
       </c>
       <c r="O397" s="1">
         <v>0.0</v>
       </c>
       <c r="P397">
         <v>1</v>
       </c>
     </row>
     <row r="398" spans="1:16">
       <c r="A398" t="s">
-        <v>933</v>
+        <v>938</v>
       </c>
       <c r="B398" t="s">
-        <v>934</v>
+        <v>939</v>
       </c>
       <c r="C398" s="1">
-        <v>6377000.0</v>
+        <v>7000000.0</v>
       </c>
       <c r="D398" s="1">
-        <v>100.47881135</v>
+        <v>100.06247014</v>
       </c>
       <c r="E398" s="1">
         <v>0.0</v>
       </c>
       <c r="F398" t="s">
         <v>8</v>
       </c>
       <c r="G398">
         <v>1.0</v>
       </c>
       <c r="H398" s="1">
         <v>0.0</v>
       </c>
       <c r="I398" s="1">
-        <v>30533.8</v>
+        <v>4372.91</v>
       </c>
       <c r="J398" s="1">
         <v>0</v>
       </c>
       <c r="K398">
         <v>0.0</v>
       </c>
-      <c r="L398">
-        <v>-206.79</v>
+      <c r="L398" t="s">
+        <v>940</v>
       </c>
       <c r="M398" s="1">
-        <v>30533.8</v>
+        <v>4372.91</v>
       </c>
       <c r="N398" s="1">
-        <v>30327.01</v>
+        <v>2776.24</v>
       </c>
       <c r="O398" s="1">
         <v>0.0</v>
       </c>
       <c r="P398">
         <v>1</v>
       </c>
     </row>
     <row r="399" spans="1:16">
       <c r="A399" t="s">
-        <v>935</v>
+        <v>941</v>
       </c>
       <c r="B399" t="s">
-        <v>936</v>
+        <v>942</v>
       </c>
       <c r="C399" s="1">
-        <v>6000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D399" s="1">
-        <v>100.48732433</v>
+        <v>100.27852263</v>
       </c>
       <c r="E399" s="1">
         <v>0.0</v>
       </c>
       <c r="F399" t="s">
         <v>8</v>
       </c>
       <c r="G399">
         <v>1.0</v>
       </c>
       <c r="H399" s="1">
         <v>0.0</v>
       </c>
       <c r="I399" s="1">
-        <v>29239.46</v>
+        <v>111409.05</v>
       </c>
       <c r="J399" s="1">
         <v>0</v>
       </c>
       <c r="K399">
         <v>0.0</v>
       </c>
-      <c r="L399">
-        <v>-13.56</v>
+      <c r="L399" t="s">
+        <v>943</v>
       </c>
       <c r="M399" s="1">
-        <v>29239.46</v>
+        <v>111409.05</v>
       </c>
       <c r="N399" s="1">
-        <v>29225.9</v>
+        <v>113694.66</v>
       </c>
       <c r="O399" s="1">
         <v>0.0</v>
       </c>
       <c r="P399">
         <v>1</v>
       </c>
     </row>
     <row r="400" spans="1:16">
       <c r="A400" t="s">
-        <v>937</v>
+        <v>944</v>
       </c>
       <c r="B400" t="s">
-        <v>938</v>
+        <v>945</v>
       </c>
       <c r="C400" s="1">
-        <v>40000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D400" s="1">
-        <v>100.2801227</v>
+        <v>100.16422824</v>
       </c>
       <c r="E400" s="1">
         <v>0.0</v>
       </c>
       <c r="F400" t="s">
         <v>8</v>
       </c>
       <c r="G400">
         <v>1.0</v>
       </c>
       <c r="H400" s="1">
         <v>0.0</v>
       </c>
       <c r="I400" s="1">
-        <v>112049.08</v>
+        <v>41057.06</v>
       </c>
       <c r="J400" s="1">
         <v>0</v>
       </c>
       <c r="K400">
         <v>0.0</v>
       </c>
       <c r="L400">
-        <v>797.96</v>
+        <v>828.88</v>
       </c>
       <c r="M400" s="1">
-        <v>112049.08</v>
+        <v>41057.06</v>
       </c>
       <c r="N400" s="1">
-        <v>112847.04</v>
+        <v>41885.94</v>
       </c>
       <c r="O400" s="1">
         <v>0.0</v>
       </c>
       <c r="P400">
         <v>1</v>
       </c>
     </row>
     <row r="401" spans="1:16">
       <c r="A401" t="s">
-        <v>939</v>
+        <v>946</v>
       </c>
       <c r="B401" t="s">
-        <v>940</v>
+        <v>947</v>
       </c>
       <c r="C401" s="1">
-        <v>6100000.0</v>
+        <v>7996000.0</v>
       </c>
       <c r="D401" s="1">
-        <v>100.33744869</v>
+        <v>100.46943259</v>
       </c>
       <c r="E401" s="1">
         <v>0.0</v>
       </c>
       <c r="F401" t="s">
         <v>8</v>
       </c>
       <c r="G401">
         <v>1.0</v>
       </c>
       <c r="H401" s="1">
         <v>0.0</v>
       </c>
       <c r="I401" s="1">
-        <v>20584.37</v>
+        <v>37535.83</v>
       </c>
       <c r="J401" s="1">
         <v>0</v>
       </c>
       <c r="K401">
         <v>0.0</v>
       </c>
       <c r="L401">
-        <v>306.41</v>
+        <v>-27.42</v>
       </c>
       <c r="M401" s="1">
-        <v>20584.37</v>
+        <v>37535.83</v>
       </c>
       <c r="N401" s="1">
-        <v>20890.78</v>
+        <v>37508.41</v>
       </c>
       <c r="O401" s="1">
         <v>0.0</v>
       </c>
       <c r="P401">
         <v>1</v>
       </c>
     </row>
     <row r="402" spans="1:16">
       <c r="A402" t="s">
-        <v>941</v>
+        <v>948</v>
       </c>
       <c r="B402" t="s">
-        <v>942</v>
+        <v>949</v>
       </c>
       <c r="C402" s="1">
-        <v>15000000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="D402" s="1">
-        <v>100.22277373</v>
+        <v>100.49823414</v>
       </c>
       <c r="E402" s="1">
         <v>0.0</v>
       </c>
       <c r="F402" t="s">
         <v>8</v>
       </c>
       <c r="G402">
         <v>1.0</v>
       </c>
       <c r="H402" s="1">
         <v>0.0</v>
       </c>
       <c r="I402" s="1">
-        <v>33416.06</v>
+        <v>14448.79</v>
       </c>
       <c r="J402" s="1">
         <v>0</v>
       </c>
       <c r="K402">
         <v>0.0</v>
       </c>
       <c r="L402">
-        <v>639.48</v>
+        <v>-7.7</v>
       </c>
       <c r="M402" s="1">
-        <v>33416.06</v>
+        <v>14448.79</v>
       </c>
       <c r="N402" s="1">
-        <v>34055.54</v>
+        <v>14441.09</v>
       </c>
       <c r="O402" s="1">
         <v>0.0</v>
       </c>
       <c r="P402">
         <v>1</v>
       </c>
     </row>
     <row r="403" spans="1:16">
       <c r="A403" t="s">
-        <v>943</v>
+        <v>950</v>
       </c>
       <c r="B403" t="s">
-        <v>944</v>
+        <v>951</v>
       </c>
       <c r="C403" s="1">
-        <v>6630000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D403" s="1">
-        <v>100.43140226</v>
+        <v>100.0046151</v>
       </c>
       <c r="E403" s="1">
         <v>0.0</v>
       </c>
       <c r="F403" t="s">
         <v>8</v>
       </c>
       <c r="G403">
         <v>1.0</v>
       </c>
       <c r="H403" s="1">
         <v>0.0</v>
       </c>
       <c r="I403" s="1">
-        <v>28601.97</v>
+        <v>923.02</v>
       </c>
       <c r="J403" s="1">
         <v>0</v>
       </c>
       <c r="K403">
         <v>0.0</v>
       </c>
-      <c r="L403">
-        <v>61.44</v>
+      <c r="L403" t="s">
+        <v>952</v>
       </c>
       <c r="M403" s="1">
-        <v>28601.97</v>
+        <v>923.02</v>
       </c>
       <c r="N403" s="1">
-        <v>28663.41</v>
+        <v>-1371.45</v>
       </c>
       <c r="O403" s="1">
         <v>0.0</v>
       </c>
       <c r="P403">
         <v>1</v>
       </c>
     </row>
     <row r="404" spans="1:16">
       <c r="A404" t="s">
-        <v>945</v>
+        <v>953</v>
       </c>
       <c r="B404" t="s">
-        <v>944</v>
+        <v>954</v>
       </c>
       <c r="C404" s="1">
-        <v>5300000.0</v>
+        <v>18500000.0</v>
       </c>
       <c r="D404" s="1">
-        <v>100.34939377</v>
+        <v>100.03621476</v>
       </c>
       <c r="E404" s="1">
         <v>0.0</v>
       </c>
       <c r="F404" t="s">
         <v>8</v>
       </c>
       <c r="G404">
         <v>1.0</v>
       </c>
       <c r="H404" s="1">
         <v>0.0</v>
       </c>
       <c r="I404" s="1">
-        <v>18517.87</v>
+        <v>6699.73</v>
       </c>
       <c r="J404" s="1">
         <v>0</v>
       </c>
       <c r="K404">
         <v>0.0</v>
       </c>
-      <c r="L404">
-        <v>149.5</v>
+      <c r="L404" t="s">
+        <v>955</v>
       </c>
       <c r="M404" s="1">
-        <v>18517.87</v>
+        <v>6699.73</v>
       </c>
       <c r="N404" s="1">
-        <v>18667.37</v>
+        <v>2510.12</v>
       </c>
       <c r="O404" s="1">
         <v>0.0</v>
       </c>
       <c r="P404">
         <v>1</v>
       </c>
     </row>
     <row r="405" spans="1:16">
       <c r="A405" t="s">
-        <v>946</v>
+        <v>956</v>
       </c>
       <c r="B405" t="s">
-        <v>947</v>
+        <v>957</v>
       </c>
       <c r="C405" s="1">
-        <v>4700000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D405" s="1">
-        <v>100.53594766</v>
+        <v>99.99855237</v>
       </c>
       <c r="E405" s="1">
         <v>0.0</v>
       </c>
       <c r="F405" t="s">
         <v>8</v>
       </c>
       <c r="G405">
         <v>1.0</v>
       </c>
       <c r="H405" s="1">
         <v>0.0</v>
       </c>
       <c r="I405" s="1">
-        <v>25189.54</v>
+        <v>-434.29</v>
       </c>
       <c r="J405" s="1">
         <v>0</v>
       </c>
       <c r="K405">
         <v>0.0</v>
       </c>
-      <c r="L405">
-        <v>268.58</v>
+      <c r="L405" t="s">
+        <v>958</v>
       </c>
       <c r="M405" s="1">
-        <v>25189.54</v>
+        <v>-434.29</v>
       </c>
       <c r="N405" s="1">
-        <v>25458.12</v>
+        <v>-1473.47</v>
       </c>
       <c r="O405" s="1">
         <v>0.0</v>
       </c>
       <c r="P405">
         <v>1</v>
       </c>
     </row>
     <row r="406" spans="1:16">
       <c r="A406" t="s">
-        <v>948</v>
+        <v>959</v>
       </c>
       <c r="B406" t="s">
-        <v>947</v>
+        <v>960</v>
       </c>
       <c r="C406" s="1">
-        <v>6000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D406" s="1">
-        <v>100.3379695</v>
+        <v>100.00130893</v>
       </c>
       <c r="E406" s="1">
         <v>0.0</v>
       </c>
       <c r="F406" t="s">
         <v>8</v>
       </c>
       <c r="G406">
         <v>1.0</v>
       </c>
       <c r="H406" s="1">
         <v>0.0</v>
       </c>
       <c r="I406" s="1">
-        <v>20278.17</v>
+        <v>392.68</v>
       </c>
       <c r="J406" s="1">
         <v>0</v>
       </c>
       <c r="K406">
         <v>0.0</v>
       </c>
-      <c r="L406">
-        <v>238.88</v>
+      <c r="L406" t="s">
+        <v>961</v>
       </c>
       <c r="M406" s="1">
-        <v>20278.17</v>
+        <v>392.68</v>
       </c>
       <c r="N406" s="1">
-        <v>20517.05</v>
+        <v>-1565.42</v>
       </c>
       <c r="O406" s="1">
         <v>0.0</v>
       </c>
       <c r="P406">
         <v>1</v>
       </c>
     </row>
     <row r="407" spans="1:16">
       <c r="A407" t="s">
-        <v>949</v>
+        <v>962</v>
       </c>
       <c r="B407" t="s">
-        <v>947</v>
+        <v>963</v>
       </c>
       <c r="C407" s="1">
-        <v>8200000.0</v>
+        <v>12000000.0</v>
       </c>
       <c r="D407" s="1">
-        <v>100.53002841</v>
+        <v>100.00089658</v>
       </c>
       <c r="E407" s="1">
         <v>0.0</v>
       </c>
       <c r="F407" t="s">
         <v>8</v>
       </c>
       <c r="G407">
         <v>1.0</v>
       </c>
       <c r="H407" s="1">
         <v>0.0</v>
       </c>
       <c r="I407" s="1">
-        <v>43462.33</v>
+        <v>107.59</v>
       </c>
       <c r="J407" s="1">
         <v>0</v>
       </c>
       <c r="K407">
         <v>0.0</v>
       </c>
       <c r="L407">
-        <v>403.46</v>
+        <v>-609.43</v>
       </c>
       <c r="M407" s="1">
-        <v>43462.33</v>
+        <v>107.59</v>
       </c>
       <c r="N407" s="1">
-        <v>43865.79</v>
+        <v>-501.84</v>
       </c>
       <c r="O407" s="1">
         <v>0.0</v>
       </c>
       <c r="P407">
         <v>1</v>
       </c>
     </row>
     <row r="408" spans="1:16">
       <c r="A408" t="s">
-        <v>950</v>
+        <v>964</v>
       </c>
       <c r="B408" t="s">
-        <v>951</v>
+        <v>965</v>
       </c>
       <c r="C408" s="1">
-        <v>12500000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D408" s="1">
-        <v>100.06157408</v>
+        <v>100.38697944</v>
       </c>
       <c r="E408" s="1">
         <v>0.0</v>
       </c>
       <c r="F408" t="s">
         <v>8</v>
       </c>
       <c r="G408">
         <v>1.0</v>
       </c>
       <c r="H408" s="1">
         <v>0.0</v>
       </c>
       <c r="I408" s="1">
-        <v>7696.76</v>
+        <v>96744.86</v>
       </c>
       <c r="J408" s="1">
         <v>0</v>
       </c>
       <c r="K408">
         <v>0.0</v>
       </c>
-      <c r="L408" t="s">
-        <v>952</v>
+      <c r="L408">
+        <v>776.7</v>
       </c>
       <c r="M408" s="1">
-        <v>7696.76</v>
+        <v>96744.86</v>
       </c>
       <c r="N408" s="1">
-        <v>4149.78</v>
+        <v>97521.56</v>
       </c>
       <c r="O408" s="1">
         <v>0.0</v>
       </c>
       <c r="P408">
         <v>1</v>
       </c>
     </row>
     <row r="409" spans="1:16">
       <c r="A409" t="s">
-        <v>953</v>
+        <v>966</v>
       </c>
       <c r="B409" t="s">
-        <v>954</v>
+        <v>967</v>
       </c>
       <c r="C409" s="1">
-        <v>10100000.0</v>
+        <v>14000000.0</v>
       </c>
       <c r="D409" s="1">
-        <v>100.20523921</v>
+        <v>100.00404479</v>
       </c>
       <c r="E409" s="1">
         <v>0.0</v>
       </c>
       <c r="F409" t="s">
         <v>8</v>
       </c>
       <c r="G409">
         <v>1.0</v>
       </c>
       <c r="H409" s="1">
         <v>0.0</v>
       </c>
       <c r="I409" s="1">
-        <v>20729.16</v>
+        <v>566.27</v>
       </c>
       <c r="J409" s="1">
         <v>0</v>
       </c>
       <c r="K409">
         <v>0.0</v>
       </c>
       <c r="L409" t="s">
-        <v>955</v>
+        <v>968</v>
       </c>
       <c r="M409" s="1">
-        <v>20729.16</v>
+        <v>566.27</v>
       </c>
       <c r="N409" s="1">
-        <v>19061.8</v>
+        <v>-1028.97</v>
       </c>
       <c r="O409" s="1">
         <v>0.0</v>
       </c>
       <c r="P409">
         <v>1</v>
       </c>
     </row>
     <row r="410" spans="1:16">
       <c r="A410" t="s">
-        <v>956</v>
+        <v>969</v>
       </c>
       <c r="B410" t="s">
-        <v>957</v>
+        <v>970</v>
       </c>
       <c r="C410" s="1">
-        <v>25000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D410" s="1">
-        <v>100.1621054</v>
+        <v>99.99529987</v>
       </c>
       <c r="E410" s="1">
         <v>0.0</v>
       </c>
       <c r="F410" t="s">
         <v>8</v>
       </c>
       <c r="G410">
         <v>1.0</v>
       </c>
       <c r="H410" s="1">
         <v>0.0</v>
       </c>
       <c r="I410" s="1">
-        <v>40526.35</v>
+        <v>-705.02</v>
       </c>
       <c r="J410" s="1">
         <v>0</v>
       </c>
       <c r="K410">
         <v>0.0</v>
       </c>
       <c r="L410" t="s">
-        <v>958</v>
+        <v>971</v>
       </c>
       <c r="M410" s="1">
-        <v>40526.35</v>
+        <v>-705.02</v>
       </c>
       <c r="N410" s="1">
-        <v>33751.55</v>
+        <v>-5130.01</v>
       </c>
       <c r="O410" s="1">
         <v>0.0</v>
       </c>
       <c r="P410">
         <v>1</v>
       </c>
     </row>
     <row r="411" spans="1:16">
       <c r="A411" t="s">
-        <v>959</v>
+        <v>972</v>
       </c>
       <c r="B411" t="s">
-        <v>960</v>
+        <v>970</v>
       </c>
       <c r="C411" s="1">
-        <v>25000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D411" s="1">
-        <v>100.09873724</v>
+        <v>100.02649</v>
       </c>
       <c r="E411" s="1">
         <v>0.0</v>
       </c>
       <c r="F411" t="s">
         <v>8</v>
       </c>
       <c r="G411">
         <v>1.0</v>
       </c>
       <c r="H411" s="1">
         <v>0.0</v>
       </c>
       <c r="I411" s="1">
-        <v>24684.31</v>
+        <v>3973.5</v>
       </c>
       <c r="J411" s="1">
         <v>0</v>
       </c>
       <c r="K411">
         <v>0.0</v>
       </c>
       <c r="L411" t="s">
-        <v>961</v>
+        <v>973</v>
       </c>
       <c r="M411" s="1">
-        <v>24684.31</v>
+        <v>3973.5</v>
       </c>
       <c r="N411" s="1">
-        <v>18459.32</v>
+        <v>-1635.66</v>
       </c>
       <c r="O411" s="1">
         <v>0.0</v>
       </c>
       <c r="P411">
         <v>1</v>
       </c>
     </row>
     <row r="412" spans="1:16">
       <c r="A412" t="s">
-        <v>962</v>
+        <v>974</v>
       </c>
       <c r="B412" t="s">
-        <v>963</v>
+        <v>975</v>
       </c>
       <c r="C412" s="1">
-        <v>7000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D412" s="1">
-        <v>100.02725643</v>
+        <v>100.07167915</v>
       </c>
       <c r="E412" s="1">
         <v>0.0</v>
       </c>
       <c r="F412" t="s">
         <v>8</v>
       </c>
       <c r="G412">
         <v>1.0</v>
       </c>
       <c r="H412" s="1">
         <v>0.0</v>
       </c>
       <c r="I412" s="1">
-        <v>1907.95</v>
+        <v>14335.83</v>
       </c>
       <c r="J412" s="1">
         <v>0</v>
       </c>
       <c r="K412">
         <v>0.0</v>
       </c>
-      <c r="L412">
-        <v>-266.23</v>
+      <c r="L412" t="s">
+        <v>976</v>
       </c>
       <c r="M412" s="1">
-        <v>1907.95</v>
+        <v>14335.83</v>
       </c>
       <c r="N412" s="1">
-        <v>1641.72</v>
+        <v>12080.62</v>
       </c>
       <c r="O412" s="1">
         <v>0.0</v>
       </c>
       <c r="P412">
         <v>1</v>
       </c>
     </row>
     <row r="413" spans="1:16">
       <c r="A413" t="s">
-        <v>964</v>
+        <v>977</v>
       </c>
       <c r="B413" t="s">
-        <v>965</v>
+        <v>975</v>
       </c>
       <c r="C413" s="1">
-        <v>40000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D413" s="1">
-        <v>100.26853525</v>
+        <v>100.05983688</v>
       </c>
       <c r="E413" s="1">
         <v>0.0</v>
       </c>
       <c r="F413" t="s">
         <v>8</v>
       </c>
       <c r="G413">
         <v>1.0</v>
       </c>
       <c r="H413" s="1">
         <v>0.0</v>
       </c>
       <c r="I413" s="1">
-        <v>107414.1</v>
+        <v>14959.22</v>
       </c>
       <c r="J413" s="1">
         <v>0</v>
       </c>
       <c r="K413">
         <v>0.0</v>
       </c>
       <c r="L413" t="s">
-        <v>966</v>
+        <v>978</v>
       </c>
       <c r="M413" s="1">
-        <v>107414.1</v>
+        <v>14959.22</v>
       </c>
       <c r="N413" s="1">
-        <v>109224.52</v>
+        <v>7124.09</v>
       </c>
       <c r="O413" s="1">
         <v>0.0</v>
       </c>
       <c r="P413">
         <v>1</v>
       </c>
     </row>
     <row r="414" spans="1:16">
       <c r="A414" t="s">
-        <v>967</v>
+        <v>979</v>
       </c>
       <c r="B414" t="s">
-        <v>968</v>
+        <v>975</v>
       </c>
       <c r="C414" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D414" s="1">
-        <v>100.1643624</v>
+        <v>100.07794347</v>
       </c>
       <c r="E414" s="1">
         <v>0.0</v>
       </c>
       <c r="F414" t="s">
         <v>8</v>
       </c>
       <c r="G414">
         <v>1.0</v>
       </c>
       <c r="H414" s="1">
         <v>0.0</v>
       </c>
       <c r="I414" s="1">
-        <v>41090.6</v>
+        <v>23383.04</v>
       </c>
       <c r="J414" s="1">
         <v>0</v>
       </c>
       <c r="K414">
         <v>0.0</v>
       </c>
-      <c r="L414">
-        <v>626.51</v>
+      <c r="L414" t="s">
+        <v>980</v>
       </c>
       <c r="M414" s="1">
-        <v>41090.6</v>
+        <v>23383.04</v>
       </c>
       <c r="N414" s="1">
-        <v>41717.11</v>
+        <v>13834.64</v>
       </c>
       <c r="O414" s="1">
         <v>0.0</v>
       </c>
       <c r="P414">
         <v>1</v>
       </c>
     </row>
     <row r="415" spans="1:16">
       <c r="A415" t="s">
-        <v>969</v>
+        <v>981</v>
       </c>
       <c r="B415" t="s">
-        <v>970</v>
+        <v>982</v>
       </c>
       <c r="C415" s="1">
-        <v>7996000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D415" s="1">
-        <v>100.42780603</v>
+        <v>100.0717618</v>
       </c>
       <c r="E415" s="1">
         <v>0.0</v>
       </c>
       <c r="F415" t="s">
         <v>8</v>
       </c>
       <c r="G415">
         <v>1.0</v>
       </c>
       <c r="H415" s="1">
         <v>0.0</v>
       </c>
       <c r="I415" s="1">
-        <v>34207.37</v>
+        <v>7176.18</v>
       </c>
       <c r="J415" s="1">
         <v>0</v>
       </c>
       <c r="K415">
         <v>0.0</v>
       </c>
-      <c r="L415">
-        <v>-4.7</v>
+      <c r="L415" t="s">
+        <v>983</v>
       </c>
       <c r="M415" s="1">
-        <v>34207.37</v>
+        <v>7176.18</v>
       </c>
       <c r="N415" s="1">
-        <v>34202.67</v>
+        <v>4665.23</v>
       </c>
       <c r="O415" s="1">
         <v>0.0</v>
       </c>
       <c r="P415">
         <v>1</v>
       </c>
     </row>
     <row r="416" spans="1:16">
       <c r="A416" t="s">
-        <v>971</v>
+        <v>984</v>
       </c>
       <c r="B416" t="s">
-        <v>972</v>
+        <v>985</v>
       </c>
       <c r="C416" s="1">
-        <v>2900000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D416" s="1">
-        <v>100.45113793</v>
+        <v>100.06057425</v>
       </c>
       <c r="E416" s="1">
         <v>0.0</v>
       </c>
       <c r="F416" t="s">
         <v>8</v>
       </c>
       <c r="G416">
         <v>1.0</v>
       </c>
       <c r="H416" s="1">
         <v>0.0</v>
       </c>
       <c r="I416" s="1">
-        <v>13083.0</v>
+        <v>12114.85</v>
       </c>
       <c r="J416" s="1">
         <v>0</v>
       </c>
       <c r="K416">
         <v>0.0</v>
       </c>
-      <c r="L416">
-        <v>-52.15</v>
+      <c r="L416" t="s">
+        <v>986</v>
       </c>
       <c r="M416" s="1">
-        <v>13083.0</v>
+        <v>12114.85</v>
       </c>
       <c r="N416" s="1">
-        <v>13030.85</v>
+        <v>7327.0</v>
       </c>
       <c r="O416" s="1">
         <v>0.0</v>
       </c>
       <c r="P416">
         <v>1</v>
       </c>
     </row>
     <row r="417" spans="1:16">
       <c r="A417" t="s">
-        <v>973</v>
+        <v>987</v>
       </c>
       <c r="B417" t="s">
-        <v>974</v>
+        <v>985</v>
       </c>
       <c r="C417" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D417" s="1">
-        <v>100.0033772</v>
+        <v>100.0875762</v>
       </c>
       <c r="E417" s="1">
         <v>0.0</v>
       </c>
       <c r="F417" t="s">
         <v>8</v>
       </c>
       <c r="G417">
         <v>1.0</v>
       </c>
       <c r="H417" s="1">
         <v>0.0</v>
       </c>
       <c r="I417" s="1">
-        <v>675.44</v>
+        <v>17515.24</v>
       </c>
       <c r="J417" s="1">
         <v>0</v>
       </c>
       <c r="K417">
         <v>0.0</v>
       </c>
       <c r="L417" t="s">
-        <v>975</v>
+        <v>988</v>
       </c>
       <c r="M417" s="1">
-        <v>675.44</v>
+        <v>17515.24</v>
       </c>
       <c r="N417" s="1">
-        <v>-815.76</v>
+        <v>12171.56</v>
       </c>
       <c r="O417" s="1">
         <v>0.0</v>
       </c>
       <c r="P417">
         <v>1</v>
       </c>
     </row>
     <row r="418" spans="1:16">
       <c r="A418" t="s">
-        <v>976</v>
+        <v>989</v>
       </c>
       <c r="B418" t="s">
-        <v>977</v>
+        <v>985</v>
       </c>
       <c r="C418" s="1">
-        <v>18500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D418" s="1">
-        <v>99.97062157</v>
+        <v>100.03466665</v>
       </c>
       <c r="E418" s="1">
         <v>0.0</v>
       </c>
       <c r="F418" t="s">
         <v>8</v>
       </c>
       <c r="G418">
         <v>1.0</v>
       </c>
       <c r="H418" s="1">
         <v>0.0</v>
       </c>
       <c r="I418" s="1">
-        <v>-5435.01</v>
+        <v>6933.33</v>
       </c>
       <c r="J418" s="1">
         <v>0</v>
       </c>
       <c r="K418">
         <v>0.0</v>
       </c>
-      <c r="L418">
-        <v>0.0</v>
+      <c r="L418" t="s">
+        <v>990</v>
       </c>
       <c r="M418" s="1">
-        <v>-5435.01</v>
+        <v>6933.33</v>
       </c>
       <c r="N418" s="1">
-        <v>-5435.01</v>
+        <v>2835.48</v>
       </c>
       <c r="O418" s="1">
         <v>0.0</v>
       </c>
       <c r="P418">
         <v>1</v>
       </c>
     </row>
     <row r="419" spans="1:16">
       <c r="A419" t="s">
-        <v>978</v>
+        <v>991</v>
       </c>
       <c r="B419" t="s">
-        <v>979</v>
+        <v>985</v>
       </c>
       <c r="C419" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D419" s="1">
-        <v>99.9972199</v>
+        <v>100.08988695</v>
       </c>
       <c r="E419" s="1">
         <v>0.0</v>
       </c>
       <c r="F419" t="s">
         <v>8</v>
       </c>
       <c r="G419">
         <v>1.0</v>
       </c>
       <c r="H419" s="1">
         <v>0.0</v>
       </c>
       <c r="I419" s="1">
-        <v>-834.03</v>
+        <v>17977.39</v>
       </c>
       <c r="J419" s="1">
         <v>0</v>
       </c>
       <c r="K419">
         <v>0.0</v>
       </c>
-      <c r="L419">
-        <v>-177.74</v>
+      <c r="L419" t="s">
+        <v>992</v>
       </c>
       <c r="M419" s="1">
-        <v>-834.03</v>
+        <v>17977.39</v>
       </c>
       <c r="N419" s="1">
-        <v>-1011.77</v>
+        <v>12665.65</v>
       </c>
       <c r="O419" s="1">
         <v>0.0</v>
       </c>
       <c r="P419">
         <v>1</v>
       </c>
     </row>
     <row r="420" spans="1:16">
       <c r="A420" t="s">
-        <v>980</v>
+        <v>993</v>
       </c>
       <c r="B420" t="s">
-        <v>981</v>
+        <v>994</v>
       </c>
       <c r="C420" s="1">
-        <v>25000000.0</v>
+        <v>6500000.0</v>
       </c>
       <c r="D420" s="1">
-        <v>100.36211576</v>
+        <v>100.00233138</v>
       </c>
       <c r="E420" s="1">
         <v>0.0</v>
       </c>
       <c r="F420" t="s">
         <v>8</v>
       </c>
       <c r="G420">
         <v>1.0</v>
       </c>
       <c r="H420" s="1">
         <v>0.0</v>
       </c>
       <c r="I420" s="1">
-        <v>90528.94</v>
+        <v>151.54</v>
       </c>
       <c r="J420" s="1">
         <v>0</v>
       </c>
       <c r="K420">
         <v>0.0</v>
       </c>
-      <c r="L420">
-        <v>529.96</v>
+      <c r="L420" t="s">
+        <v>995</v>
       </c>
       <c r="M420" s="1">
-        <v>90528.94</v>
+        <v>151.54</v>
       </c>
       <c r="N420" s="1">
-        <v>91058.9</v>
+        <v>-968.51</v>
       </c>
       <c r="O420" s="1">
         <v>0.0</v>
       </c>
       <c r="P420">
         <v>1</v>
       </c>
     </row>
     <row r="421" spans="1:16">
       <c r="A421" t="s">
-        <v>982</v>
+        <v>996</v>
       </c>
       <c r="B421" t="s">
-        <v>983</v>
+        <v>994</v>
       </c>
       <c r="C421" s="1">
-        <v>14000000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="D421" s="1">
-        <v>100.00304779</v>
+        <v>100.00154925</v>
       </c>
       <c r="E421" s="1">
         <v>0.0</v>
       </c>
       <c r="F421" t="s">
         <v>8</v>
       </c>
       <c r="G421">
         <v>1.0</v>
       </c>
       <c r="H421" s="1">
         <v>0.0</v>
       </c>
       <c r="I421" s="1">
-        <v>426.69</v>
+        <v>123.94</v>
       </c>
       <c r="J421" s="1">
         <v>0</v>
       </c>
       <c r="K421">
         <v>0.0</v>
       </c>
       <c r="L421" t="s">
-        <v>984</v>
+        <v>997</v>
       </c>
       <c r="M421" s="1">
-        <v>426.69</v>
+        <v>123.94</v>
       </c>
       <c r="N421" s="1">
-        <v>-610.15</v>
+        <v>-1321.46</v>
       </c>
       <c r="O421" s="1">
         <v>0.0</v>
       </c>
       <c r="P421">
         <v>1</v>
       </c>
     </row>
     <row r="422" spans="1:16">
       <c r="A422" t="s">
-        <v>985</v>
+        <v>998</v>
       </c>
       <c r="B422" t="s">
-        <v>986</v>
+        <v>999</v>
       </c>
       <c r="C422" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D422" s="1">
-        <v>99.96912827</v>
+        <v>99.9393044</v>
       </c>
       <c r="E422" s="1">
         <v>0.0</v>
       </c>
       <c r="F422" t="s">
         <v>8</v>
       </c>
       <c r="G422">
         <v>1.0</v>
       </c>
       <c r="H422" s="1">
         <v>0.0</v>
       </c>
       <c r="I422" s="1">
-        <v>-4630.76</v>
+        <v>-6069.56</v>
       </c>
       <c r="J422" s="1">
         <v>0</v>
       </c>
       <c r="K422">
         <v>0.0</v>
       </c>
       <c r="L422" t="s">
-        <v>987</v>
+        <v>1000</v>
       </c>
       <c r="M422" s="1">
-        <v>-4630.76</v>
+        <v>-6069.56</v>
       </c>
       <c r="N422" s="1">
-        <v>-5895.77</v>
+        <v>-7736.96</v>
       </c>
       <c r="O422" s="1">
         <v>0.0</v>
       </c>
       <c r="P422">
         <v>1</v>
       </c>
     </row>
     <row r="423" spans="1:16">
       <c r="A423" t="s">
-        <v>988</v>
+        <v>1001</v>
       </c>
       <c r="B423" t="s">
-        <v>986</v>
+        <v>1002</v>
       </c>
       <c r="C423" s="1">
-        <v>15000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D423" s="1">
-        <v>99.960037</v>
+        <v>100.11328868</v>
       </c>
       <c r="E423" s="1">
         <v>0.0</v>
       </c>
       <c r="F423" t="s">
         <v>8</v>
       </c>
       <c r="G423">
         <v>1.0</v>
       </c>
       <c r="H423" s="1">
         <v>0.0</v>
       </c>
       <c r="I423" s="1">
-        <v>-5994.45</v>
+        <v>28322.17</v>
       </c>
       <c r="J423" s="1">
         <v>0</v>
       </c>
       <c r="K423">
         <v>0.0</v>
       </c>
-      <c r="L423" t="s">
-        <v>989</v>
+      <c r="L423">
+        <v>828.88</v>
       </c>
       <c r="M423" s="1">
-        <v>-5994.45</v>
+        <v>28322.17</v>
       </c>
       <c r="N423" s="1">
-        <v>-7597.79</v>
+        <v>29151.05</v>
       </c>
       <c r="O423" s="1">
         <v>0.0</v>
       </c>
       <c r="P423">
         <v>1</v>
       </c>
     </row>
     <row r="424" spans="1:16">
       <c r="A424" t="s">
-        <v>990</v>
+        <v>1003</v>
       </c>
       <c r="B424" t="s">
-        <v>991</v>
+        <v>1002</v>
       </c>
       <c r="C424" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D424" s="1">
-        <v>100.0008573</v>
+        <v>100.21602864</v>
       </c>
       <c r="E424" s="1">
         <v>0.0</v>
       </c>
       <c r="F424" t="s">
         <v>8</v>
       </c>
       <c r="G424">
         <v>1.0</v>
       </c>
       <c r="H424" s="1">
         <v>0.0</v>
       </c>
       <c r="I424" s="1">
-        <v>171.46</v>
+        <v>54007.16</v>
       </c>
       <c r="J424" s="1">
         <v>0</v>
       </c>
       <c r="K424">
         <v>0.0</v>
       </c>
-      <c r="L424" t="s">
-        <v>992</v>
+      <c r="L424">
+        <v>828.88</v>
       </c>
       <c r="M424" s="1">
-        <v>171.46</v>
+        <v>54007.16</v>
       </c>
       <c r="N424" s="1">
-        <v>-1574.95</v>
+        <v>54836.04</v>
       </c>
       <c r="O424" s="1">
         <v>0.0</v>
       </c>
       <c r="P424">
         <v>1</v>
       </c>
     </row>
     <row r="425" spans="1:16">
       <c r="A425" t="s">
-        <v>993</v>
+        <v>1004</v>
       </c>
       <c r="B425" t="s">
-        <v>991</v>
+        <v>1005</v>
       </c>
       <c r="C425" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D425" s="1">
-        <v>100.00433676</v>
+        <v>100.34883375</v>
       </c>
       <c r="E425" s="1">
         <v>0.0</v>
       </c>
       <c r="F425" t="s">
         <v>8</v>
       </c>
       <c r="G425">
         <v>1.0</v>
       </c>
       <c r="H425" s="1">
         <v>0.0</v>
       </c>
       <c r="I425" s="1">
-        <v>1084.19</v>
+        <v>69766.75</v>
       </c>
       <c r="J425" s="1">
         <v>0</v>
       </c>
       <c r="K425">
         <v>0.0</v>
       </c>
-      <c r="L425" t="s">
-        <v>994</v>
+      <c r="L425">
+        <v>976.78</v>
       </c>
       <c r="M425" s="1">
-        <v>1084.19</v>
+        <v>69766.75</v>
       </c>
       <c r="N425" s="1">
-        <v>-948.12</v>
+        <v>70743.53</v>
       </c>
       <c r="O425" s="1">
         <v>0.0</v>
       </c>
       <c r="P425">
         <v>1</v>
       </c>
     </row>
     <row r="426" spans="1:16">
       <c r="A426" t="s">
-        <v>995</v>
+        <v>1006</v>
       </c>
       <c r="B426" t="s">
-        <v>991</v>
+        <v>1007</v>
       </c>
       <c r="C426" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D426" s="1">
-        <v>100.0145878</v>
+        <v>99.9934211</v>
       </c>
       <c r="E426" s="1">
         <v>0.0</v>
       </c>
       <c r="F426" t="s">
         <v>8</v>
       </c>
       <c r="G426">
         <v>1.0</v>
       </c>
       <c r="H426" s="1">
         <v>0.0</v>
       </c>
       <c r="I426" s="1">
-        <v>4376.34</v>
+        <v>-1973.67</v>
       </c>
       <c r="J426" s="1">
         <v>0</v>
       </c>
       <c r="K426">
         <v>0.0</v>
       </c>
       <c r="L426" t="s">
-        <v>996</v>
+        <v>1008</v>
       </c>
       <c r="M426" s="1">
-        <v>4376.34</v>
+        <v>-1973.67</v>
       </c>
       <c r="N426" s="1">
-        <v>1899.64</v>
+        <v>-9948.66</v>
       </c>
       <c r="O426" s="1">
         <v>0.0</v>
       </c>
       <c r="P426">
-        <v>1</v>
-[...448 lines deleted...]
-      <c r="P435">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>