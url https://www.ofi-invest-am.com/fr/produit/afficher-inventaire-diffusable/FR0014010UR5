--- v3 (2026-08-17)
+++ v4 (2026-09-22)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1009">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1030">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C_OFI</t>
   </si>
   <si>
     <t>FR0011381227</t>
   </si>
   <si>
@@ -160,2502 +160,2481 @@
   <si>
     <t>FR0129438323</t>
   </si>
   <si>
     <t>EURO ACHMEA BANK NV 13/10/2026</t>
   </si>
   <si>
     <t>XS3371229066</t>
   </si>
   <si>
     <t>EURO AGENCE CENTRALE DES ORGANISMES DE 06/08/2026</t>
   </si>
   <si>
     <t>FR0129628758</t>
   </si>
   <si>
     <t>EURO AIR LIQUIDE FINANCE SA 16/07/2026</t>
   </si>
   <si>
     <t>FR0129684058</t>
   </si>
   <si>
     <t>EURO AXA BANQUE S.A. 16/04/2027</t>
   </si>
   <si>
-    <t>38 963.56</t>
+    <t>85 116.06</t>
   </si>
   <si>
     <t>XS3311140738</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 03/03/2027</t>
   </si>
   <si>
     <t>XS3346254439</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 12/04/2027</t>
   </si>
   <si>
     <t>FR0129513075</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 19/11/2026</t>
   </si>
   <si>
     <t>FR0129513703</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 20/08/2026</t>
   </si>
   <si>
+    <t>XS3398399058</t>
+  </si>
+  <si>
+    <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 25/05/2027</t>
+  </si>
+  <si>
     <t>XS3336921476</t>
   </si>
   <si>
     <t>EURO BANCO SANTANDER SA 02/10/2026</t>
   </si>
   <si>
     <t>XS3329243623</t>
   </si>
   <si>
     <t>EURO BANCO SANTANDER SA 24/03/2027</t>
   </si>
   <si>
     <t>FR0129677102</t>
   </si>
   <si>
     <t>EURO BANQUE FEDERATIVE DU CREDIT MUTUEL 02/12/2026</t>
   </si>
   <si>
-    <t>42 804.92</t>
+    <t>76 994.58</t>
   </si>
   <si>
     <t>FR0129713642</t>
   </si>
   <si>
     <t>EURO BANQUE FEDERATIVE DU CREDIT MUTUEL 04/05/2027</t>
   </si>
   <si>
-    <t>26 723.67</t>
+    <t>96 800.00</t>
   </si>
   <si>
     <t>FR0129705986</t>
   </si>
   <si>
     <t>EURO BANQUE FEDERATIVE DU CREDIT MUTUEL 23/02/2027</t>
   </si>
   <si>
-    <t>15 707.64</t>
+    <t>38 779.06</t>
   </si>
   <si>
     <t>BE6373373859</t>
   </si>
   <si>
     <t>EURO BELFIUS BANQUE SA 10/07/2026</t>
   </si>
   <si>
     <t>FR0129677078</t>
   </si>
   <si>
     <t>EURO BPCE SA 02/04/2027</t>
   </si>
   <si>
-    <t>29 047.72</t>
+    <t>52 240.83</t>
   </si>
   <si>
     <t>FR0129705952</t>
   </si>
   <si>
     <t>EURO BPCE SA 23/03/2027</t>
   </si>
   <si>
-    <t>31 415.28</t>
+    <t>77 558.11</t>
   </si>
   <si>
     <t>FR0129315240</t>
   </si>
   <si>
     <t>EURO BPCE SA 24/07/2026</t>
   </si>
   <si>
-    <t>280 170.00</t>
+    <t>315 059.63</t>
   </si>
   <si>
     <t>FR0129520062</t>
   </si>
   <si>
     <t>EURO BPCE SA 27/11/2026</t>
   </si>
   <si>
-    <t>215 612.00</t>
+    <t>262 062.00</t>
   </si>
   <si>
     <t>FR0129520070</t>
   </si>
   <si>
     <t>EURO BPCE SA 28/09/2026</t>
   </si>
   <si>
-    <t>212 762.00</t>
+    <t>258 612.00</t>
   </si>
   <si>
     <t>FR0129411429</t>
   </si>
   <si>
     <t>EURO BPIFRANCE SA 31/08/2026</t>
   </si>
   <si>
     <t>XS3278651024</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 18/01/2027</t>
   </si>
   <si>
     <t>XS3283860032</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 25/01/2027</t>
   </si>
   <si>
     <t>XS3361234886</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 26/04/2027</t>
   </si>
   <si>
-    <t>XS3324629974</t>
-[...4 lines deleted...]
-  <si>
     <t>XS3367683490</t>
   </si>
   <si>
     <t>EURO COCA-COLA EUROPACIFIC PARTNERS PLC 03/07/2026</t>
   </si>
   <si>
     <t>XS3325957507</t>
   </si>
   <si>
     <t>EURO COCA-COLA HBC FINANCE BV 19/03/2027</t>
   </si>
   <si>
     <t>XS3330163034</t>
   </si>
   <si>
     <t>EURO COCA-COLA HBC FINANCE BV 25/03/2027</t>
   </si>
   <si>
     <t>FR0129706430</t>
   </si>
   <si>
     <t>EURO COFACE SA 23/06/2026</t>
   </si>
   <si>
-    <t>BE6373663846</t>
-[...2 lines deleted...]
-    <t>EURO COFINIMMO SA 22/05/2026</t>
+    <t>BE6374858189</t>
+  </si>
+  <si>
+    <t>EURO COFINIMMO SA 13/07/2026</t>
+  </si>
+  <si>
+    <t>BE6375143128</t>
+  </si>
+  <si>
+    <t>EURO COFINIMMO SA 22/07/2026</t>
   </si>
   <si>
     <t>DE000CZ459C2</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 03/02/2027</t>
   </si>
   <si>
     <t>DE000CZ46AH6</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 12/03/2027</t>
   </si>
   <si>
     <t>DE000CZ458N1</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 13/11/2026</t>
   </si>
   <si>
     <t>DE000CZ456M7</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 14/09/2026</t>
   </si>
   <si>
+    <t>DE000CZ46BP7</t>
+  </si>
+  <si>
+    <t>EURO COMMERZBANK AG 15/06/2027</t>
+  </si>
+  <si>
     <t>DE000CZ46AL8</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 17/12/2026</t>
   </si>
   <si>
     <t>DE000CZ458Q4</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 18/01/2027</t>
   </si>
   <si>
     <t>DE000CZ46AQ7</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 20/04/2027</t>
   </si>
   <si>
-    <t>DE000CZ454T7</t>
-[...10 lines deleted...]
-  <si>
     <t>FR0129572402</t>
   </si>
   <si>
     <t>EURO CREDIT AGRICOLE SA 19/08/2026</t>
   </si>
   <si>
-    <t>218 890.58</t>
+    <t>286 607.92</t>
   </si>
   <si>
     <t>FR0129539898</t>
   </si>
   <si>
     <t>EURO CREDIT LYONNAIS SA 11/12/2026</t>
   </si>
   <si>
-    <t>249 575.49</t>
-[...11 lines deleted...]
-    <t>EURO ELIS SA 15/06/2026</t>
+    <t>308 103.06</t>
+  </si>
+  <si>
+    <t>XS3330316558</t>
+  </si>
+  <si>
+    <t>EURO DANAHER CORPORATION 26/06/2026</t>
+  </si>
+  <si>
+    <t>FR0129783884</t>
+  </si>
+  <si>
+    <t>EURO DASSAULT SYSTEMES 16/09/2026</t>
   </si>
   <si>
     <t>ES05306747R1</t>
   </si>
   <si>
     <t>EURO ENDESA SA 26/06/2026</t>
   </si>
   <si>
-    <t>XS3364633274</t>
-[...8 lines deleted...]
-    <t>EURO ENEL FINANCE INTERNATIONAL NV 29/05/2026</t>
+    <t>XS3420336953</t>
+  </si>
+  <si>
+    <t>EURO ENEL FINANCE INTERNATIONAL NV 20/07/2026</t>
+  </si>
+  <si>
+    <t>XS3391078824</t>
+  </si>
+  <si>
+    <t>EURO ENEL FINANCE INTERNATIONAL NV 30/06/2026</t>
   </si>
   <si>
     <t>FR0129709046</t>
   </si>
   <si>
     <t>EURO ENGIE SA 29/06/2026</t>
   </si>
   <si>
     <t>FR0129705275</t>
   </si>
   <si>
     <t>EURO ESSILORLUXOTTICA SA 24/06/2026</t>
   </si>
   <si>
     <t>XS3183305492</t>
   </si>
   <si>
     <t>EURO HEWLETT-PACKARD INTERNATIONAL BANK 11/09/2026</t>
   </si>
   <si>
     <t>XS3304309589</t>
   </si>
   <si>
     <t>EURO HEWLETT-PACKARD INTERNATIONAL BANK 18/02/2027</t>
   </si>
   <si>
     <t>XS3306628242</t>
   </si>
   <si>
     <t>EURO HEWLETT-PACKARD INTERNATIONAL BANK 22/02/2027</t>
   </si>
   <si>
     <t>XS3367672709</t>
   </si>
   <si>
     <t>EURO IBERDROLA INTERNATIONAL BV 03/07/2026</t>
   </si>
   <si>
-    <t>XS3352622040</t>
-[...11 lines deleted...]
-    <t>648 577.00</t>
+    <t>FR0129781268</t>
+  </si>
+  <si>
+    <t>EURO ING BANK NV 01/06/2027</t>
+  </si>
+  <si>
+    <t>21 361.08</t>
   </si>
   <si>
     <t>FR0129446847</t>
   </si>
   <si>
     <t>EURO ING BANK NV 22/10/2026</t>
   </si>
   <si>
-    <t>386 589.75</t>
+    <t>455 483.25</t>
   </si>
   <si>
     <t>FR0129706604</t>
   </si>
   <si>
     <t>EURO ING BANK NV 23/04/2027</t>
   </si>
   <si>
-    <t>15 078.67</t>
+    <t>38 148.33</t>
   </si>
   <si>
     <t>FR0129706620</t>
   </si>
   <si>
     <t>EURO ING BANK NV 24/03/2027</t>
   </si>
   <si>
-    <t>15 012.00</t>
+    <t>37 981.67</t>
   </si>
   <si>
     <t>FR0129580793</t>
   </si>
   <si>
     <t>EURO ING BANK NV 29/12/2026</t>
   </si>
   <si>
-    <t>204 075.25</t>
+    <t>272 950.42</t>
   </si>
   <si>
     <t>XS3371668735</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 05/05/2027</t>
   </si>
   <si>
     <t>XS3250420521</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 07/12/2026</t>
   </si>
   <si>
     <t>XS3273012412</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 08/01/2027</t>
   </si>
   <si>
     <t>XS3273054091</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 09/10/2026</t>
   </si>
   <si>
     <t>XS3273160286</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 09/11/2026</t>
   </si>
   <si>
     <t>XS3273166648</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 09/12/2026</t>
   </si>
   <si>
     <t>XS3154041423</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 13/08/2026</t>
   </si>
   <si>
     <t>XS3184045931</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 14/09/2026</t>
   </si>
   <si>
+    <t>XS3415149593</t>
+  </si>
+  <si>
+    <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 15/06/2027</t>
+  </si>
+  <si>
     <t>XS3155652863</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 17/08/2026</t>
   </si>
   <si>
     <t>XS3282799835</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 22/01/2027</t>
   </si>
   <si>
     <t>XS3358264185</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 22/04/2027</t>
   </si>
   <si>
-    <t>XS3325290560</t>
-[...2 lines deleted...]
-    <t>EURO JOHNSON CONTROLS INTERNATIONAL PLC 19/06/2026</t>
+    <t>FR0129680205</t>
+  </si>
+  <si>
+    <t>EURO ITM ENTREPRISES SA SAS 22/07/2026</t>
   </si>
   <si>
     <t>XS3359531426</t>
   </si>
   <si>
     <t>EURO JOHNSON CONTROLS INTERNATIONAL PLC 24/06/2026</t>
   </si>
   <si>
     <t>BE6372053262</t>
   </si>
   <si>
     <t>EURO KBC GROEP NV 23/10/2026</t>
   </si>
   <si>
     <t>BE6368907810</t>
   </si>
   <si>
     <t>EURO KBC GROEP NV 26/06/2026</t>
   </si>
   <si>
+    <t>FR0129762334</t>
+  </si>
+  <si>
+    <t>EURO LEGRAND FRANCE SA 18/12/2026</t>
+  </si>
+  <si>
+    <t>3 445.83</t>
+  </si>
+  <si>
     <t>XS3176776428</t>
   </si>
   <si>
     <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 03/09/2026</t>
   </si>
   <si>
+    <t>XS3418600089</t>
+  </si>
+  <si>
+    <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 17/06/2027</t>
+  </si>
+  <si>
     <t>XS3355982888</t>
   </si>
   <si>
     <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 19/02/2027</t>
   </si>
   <si>
     <t>XS3355988224</t>
   </si>
   <si>
     <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 20/04/2027</t>
   </si>
   <si>
     <t>XS3355977888</t>
   </si>
   <si>
     <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 21/12/2026</t>
   </si>
   <si>
+    <t>XS3415286742</t>
+  </si>
+  <si>
+    <t>EURO LSEG NETHERLANDS BV 16/12/2026</t>
+  </si>
+  <si>
     <t>FR0129487270</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 06/11/2026</t>
   </si>
   <si>
     <t>FR0129548857</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 08/01/2027</t>
   </si>
   <si>
     <t>FR0129439685</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 14/10/2026</t>
   </si>
   <si>
+    <t>XS3408779000</t>
+  </si>
+  <si>
+    <t>EURO NATWEST MARKETS NV 09/06/2027</t>
+  </si>
+  <si>
     <t>XS3274467201</t>
   </si>
   <si>
     <t>EURO NATWEST MARKETS NV 12/01/2027</t>
   </si>
   <si>
     <t>XS3233508335</t>
   </si>
   <si>
     <t>EURO NORDEA BANK ABP 12/02/2027</t>
   </si>
   <si>
-    <t>234 343.61</t>
-[...17 lines deleted...]
-    <t>EURO NTT FINANCE UK LTD 29/05/2026</t>
+    <t>281 026.06</t>
+  </si>
+  <si>
+    <t>XS3415149833</t>
+  </si>
+  <si>
+    <t>EURO NTT FINANCE UK LTD 04/09/2026</t>
+  </si>
+  <si>
+    <t>XS3396982285</t>
+  </si>
+  <si>
+    <t>EURO NTT FINANCE UK LTD 06/08/2026</t>
+  </si>
+  <si>
+    <t>XS3417520197</t>
+  </si>
+  <si>
+    <t>EURO NTT FINANCE UK LTD 17/09/2026</t>
+  </si>
+  <si>
+    <t>XS3403832499</t>
+  </si>
+  <si>
+    <t>EURO NTT FINANCE UK LTD 23/06/2026</t>
   </si>
   <si>
     <t>XS3351072502</t>
   </si>
   <si>
     <t>EURO OP CORPORATE BANK PLC 16/11/2026</t>
   </si>
   <si>
     <t>XS3219260372</t>
   </si>
   <si>
     <t>EURO OP CORPORATE BANK PLC 23/10/2026</t>
   </si>
   <si>
     <t>XS3318879270</t>
   </si>
   <si>
-    <t>EURO SANTANDER CONSUMER BANK AG 11/12/2026</t>
+    <t>EURO OPENBANK DEUTSCHLAND AG 11/12/2026</t>
   </si>
   <si>
     <t>XS3299470412</t>
   </si>
   <si>
     <t>XS3323656143</t>
   </si>
   <si>
-    <t>EURO SANTANDER CONSUMER BANK AG 18/01/2027</t>
+    <t>EURO OPENBANK DEUTSCHLAND AG 18/01/2027</t>
   </si>
   <si>
     <t>XS3298732184</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER FINANCE SA 11/02/2027</t>
   </si>
   <si>
+    <t>XS3418592716</t>
+  </si>
+  <si>
+    <t>EURO SANTANDER CONSUMER FINANCE SA 17/06/2027</t>
+  </si>
+  <si>
     <t>XS3283527458</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER FINANCE SA 25/01/2027</t>
   </si>
   <si>
-    <t>FR0129733145</t>
-[...2 lines deleted...]
-    <t>EURO SAVENCIA SA 15/06/2026</t>
+    <t>XS3412543962</t>
+  </si>
+  <si>
+    <t>EURO SSE PLC 14/09/2026</t>
   </si>
   <si>
     <t>BE6369222086</t>
   </si>
   <si>
     <t>EURO SUMITOMO MITSUI BANKING CORP (BRUS 09/07/2026</t>
   </si>
   <si>
     <t>BE6372794881</t>
   </si>
   <si>
     <t>EURO SUMITOMO MITSUI BANKING CORP (BRUS 20/10/2026</t>
   </si>
   <si>
     <t>XS3288981957</t>
   </si>
   <si>
     <t>EURO SVENSKA HANDELSBANKEN AB 29/01/2027</t>
   </si>
   <si>
     <t>XS3352619921</t>
   </si>
   <si>
     <t>EURO SWEDBANK AB 16/04/2027</t>
   </si>
   <si>
-    <t>FR0129628071</t>
-[...10 lines deleted...]
-  <si>
     <t>FR0129672830</t>
   </si>
   <si>
     <t>EURO VEOLIA ENVIRONNEMENT SA 17/03/2027</t>
   </si>
   <si>
     <t>FR0129572337</t>
   </si>
   <si>
     <t>EURO VEOLIA ENVIRONNEMENT SA 19/01/2027</t>
   </si>
   <si>
+    <t>FR0129682839</t>
+  </si>
+  <si>
+    <t>EURO VIVENDI SE 15/07/2026</t>
+  </si>
+  <si>
     <t>FR0129332229</t>
   </si>
   <si>
     <t>NEUCP ACHMEA BANK NV 06/07/2026</t>
   </si>
   <si>
     <t>FR0129547909</t>
   </si>
   <si>
     <t>NEUCP ACHMEA BANK NV 08/01/2027</t>
   </si>
   <si>
     <t>FR0129672715</t>
   </si>
   <si>
     <t>NEUCP ACHMEA BANK NV 12/03/2027</t>
   </si>
   <si>
-    <t>FR0129259398</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129519841</t>
   </si>
   <si>
     <t>NEUCP AGENCE CENTRALE DES ORGANISMES DE 08/07/2026</t>
   </si>
   <si>
-    <t>317 474.44</t>
+    <t>407 400.89</t>
   </si>
   <si>
     <t>FR0129675676</t>
   </si>
   <si>
     <t>NEUCP AXA BANQUE S.A. 25/03/2027</t>
   </si>
   <si>
-    <t>97 656.00</t>
+    <t>166 650.00</t>
   </si>
   <si>
     <t>FR0129676880</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 01/04/2027</t>
   </si>
   <si>
-    <t>74 527.64</t>
+    <t>132 759.65</t>
   </si>
   <si>
     <t>FR0129598563</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 04/12/2026</t>
   </si>
   <si>
-    <t>126 048.00</t>
+    <t>171 950.22</t>
   </si>
   <si>
     <t>FR0129654184</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 05/03/2027</t>
   </si>
   <si>
-    <t>93 116.67</t>
+    <t>139 363.89</t>
   </si>
   <si>
     <t>FR0129598571</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 06/11/2026</t>
   </si>
   <si>
-    <t>125 486.89</t>
+    <t>171 189.11</t>
   </si>
   <si>
     <t>FR0129548469</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 08/01/2027</t>
   </si>
   <si>
-    <t>243 788.50</t>
+    <t>313 335.00</t>
   </si>
   <si>
     <t>FR0129621415</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 11/02/2027</t>
   </si>
   <si>
-    <t>119 605.00</t>
+    <t>165 896.94</t>
   </si>
   <si>
     <t>FR0129549962</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 12/01/2027</t>
   </si>
   <si>
-    <t>79 019.50</t>
+    <t>102 096.00</t>
   </si>
   <si>
     <t>FR0129549954</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 13/07/2026</t>
   </si>
   <si>
-    <t>76 569.50</t>
+    <t>98 946.00</t>
   </si>
   <si>
     <t>FR0129621340</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 14/09/2026</t>
   </si>
   <si>
-    <t>115 910.56</t>
+    <t>160 802.50</t>
   </si>
   <si>
     <t>FR0129572436</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 19/10/2026</t>
   </si>
   <si>
-    <t>184 887.99</t>
+    <t>242 069.10</t>
   </si>
   <si>
     <t>FR0129706018</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 23/04/2027</t>
   </si>
   <si>
-    <t>15 846.53</t>
+    <t>39 117.94</t>
+  </si>
+  <si>
+    <t>FR0129787802</t>
+  </si>
+  <si>
+    <t>NEUCP BPCE SA 04/06/2027</t>
+  </si>
+  <si>
+    <t>35 326.50</t>
   </si>
   <si>
     <t>FR0129548527</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 07/01/2027</t>
   </si>
   <si>
-    <t>202 261.25</t>
+    <t>259 966.67</t>
   </si>
   <si>
     <t>FR0129548519</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 09/12/2026</t>
   </si>
   <si>
-    <t>201 365.42</t>
+    <t>258 820.83</t>
   </si>
   <si>
     <t>FR0129549913</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 12/01/2027</t>
   </si>
   <si>
-    <t>134 333.15</t>
+    <t>173 563.20</t>
   </si>
   <si>
     <t>FR0129499275</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 13/11/2026</t>
   </si>
   <si>
-    <t>290 360.07</t>
+    <t>348 213.13</t>
   </si>
   <si>
     <t>FR0129499259</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 14/10/2026</t>
   </si>
   <si>
-    <t>289 075.35</t>
+    <t>346 678.40</t>
   </si>
   <si>
     <t>FR0129517571</t>
   </si>
   <si>
     <t>NEUCP BPIFRANCE SA 26/11/2026</t>
   </si>
   <si>
+    <t>FR0129767267</t>
+  </si>
+  <si>
+    <t>NEUCP CA CONSUMER FINANCE SA 25/05/2027</t>
+  </si>
+  <si>
     <t>FR0129713600</t>
   </si>
   <si>
     <t>NEUCP COFACE SA 30/07/2026</t>
   </si>
   <si>
     <t>FR0129537538</t>
   </si>
   <si>
     <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 04/12/2026</t>
   </si>
   <si>
     <t>FR0129513893</t>
   </si>
   <si>
     <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 20/11/2026</t>
   </si>
   <si>
     <t>FR0129449734</t>
   </si>
   <si>
     <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 27/10/2026</t>
   </si>
   <si>
+    <t>FR0129787877</t>
+  </si>
+  <si>
+    <t>NEUCP CREDIT AGRICOLE CORPORATE AND INVE 04/06/2027</t>
+  </si>
+  <si>
+    <t>47 702.00</t>
+  </si>
+  <si>
     <t>FR0129654614</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 05/02/2027</t>
   </si>
   <si>
-    <t>114 310.90</t>
+    <t>171 864.24</t>
   </si>
   <si>
     <t>FR0129654622</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 05/03/2027</t>
   </si>
   <si>
-    <t>114 817.85</t>
+    <t>172 621.18</t>
   </si>
   <si>
     <t>FR0129548626</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 06/01/2027</t>
   </si>
   <si>
-    <t>246 772.50</t>
+    <t>316 617.33</t>
   </si>
   <si>
     <t>FR0129549939</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 11/09/2026</t>
   </si>
   <si>
-    <t>155 939.00</t>
+    <t>201 492.00</t>
   </si>
   <si>
     <t>FR0129549921</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 12/10/2026</t>
   </si>
   <si>
-    <t>233 908.50</t>
+    <t>302 238.00</t>
   </si>
   <si>
     <t>FR0129671360</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 12/11/2026</t>
   </si>
   <si>
-    <t>82 056.39</t>
+    <t>127 084.83</t>
   </si>
   <si>
     <t>FR0129706067</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 23/04/2027</t>
   </si>
   <si>
-    <t>63 386.11</t>
+    <t>156 471.78</t>
   </si>
   <si>
     <t>FR0129678217</t>
   </si>
   <si>
     <t>NEUCP DANONE SA 08/01/2027</t>
   </si>
   <si>
-    <t>74 436.67</t>
-[...17 lines deleted...]
-    <t>NEUCP ENGIE SA 12/06/2026</t>
+    <t>142 797.67</t>
+  </si>
+  <si>
+    <t>FR0129782860</t>
+  </si>
+  <si>
+    <t>NEUCP ELIS SA 03/07/2026</t>
+  </si>
+  <si>
+    <t>FR0129783645</t>
+  </si>
+  <si>
+    <t>NEUCP ELIS SA 13/07/2026</t>
+  </si>
+  <si>
+    <t>FR0129806107</t>
+  </si>
+  <si>
+    <t>NEUCP ELIS SA 15/07/2026</t>
+  </si>
+  <si>
+    <t>FR0129805273</t>
+  </si>
+  <si>
+    <t>NEUCP ENGIE SA 11/09/2026</t>
+  </si>
+  <si>
+    <t>21 247.42</t>
   </si>
   <si>
     <t>FR0129594190</t>
   </si>
   <si>
     <t>NEUCP ING BANK NV 03/02/2027</t>
   </si>
   <si>
-    <t>162 976.67</t>
+    <t>220 606.94</t>
+  </si>
+  <si>
+    <t>FR0129787950</t>
+  </si>
+  <si>
+    <t>NEUCP ING BANK NV 04/06/2027</t>
+  </si>
+  <si>
+    <t>46 702.00</t>
   </si>
   <si>
     <t>FR0129678985</t>
   </si>
   <si>
     <t>NEUCP ING BANK NV 08/04/2027</t>
   </si>
   <si>
-    <t>73 547.50</t>
-[...8 lines deleted...]
-    <t>686 231.00</t>
+    <t>142 806.25</t>
   </si>
   <si>
     <t>FR0129674976</t>
   </si>
   <si>
     <t>NEUCP ING BANK NV 25/03/2027</t>
   </si>
   <si>
-    <t>67 908.00</t>
+    <t>114 110.00</t>
   </si>
   <si>
     <t>FR0129515633</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 02/12/2026</t>
   </si>
   <si>
-    <t>209 631.39</t>
+    <t>255 881.50</t>
   </si>
   <si>
     <t>FR0129516185</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 04/12/2026</t>
   </si>
   <si>
-    <t>205 150.00</t>
+    <t>262 360.00</t>
   </si>
   <si>
     <t>FR0129516300</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 11/09/2026</t>
   </si>
   <si>
-    <t>230 758.50</t>
+    <t>298 188.00</t>
   </si>
   <si>
     <t>FR0129516292</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 12/01/2027</t>
   </si>
   <si>
-    <t>156 989.00</t>
+    <t>202 842.00</t>
   </si>
   <si>
     <t>FR0129651875</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 15/04/2027</t>
   </si>
   <si>
-    <t>59 666.67</t>
+    <t>128 151.67</t>
   </si>
   <si>
     <t>FR0129516540</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 26/11/2026</t>
   </si>
   <si>
-    <t>138 251.56</t>
+    <t>183 676.22</t>
   </si>
   <si>
     <t>FR0129631067</t>
   </si>
   <si>
     <t>NEUCP LEGRAND FRANCE SA 15/10/2026</t>
   </si>
   <si>
-    <t>32 744.80</t>
-[...5 lines deleted...]
-    <t>NEUCP SAVENCIA SA 08/06/2026</t>
+    <t>69 190.13</t>
+  </si>
+  <si>
+    <t>FR0129788875</t>
+  </si>
+  <si>
+    <t>NEUCP SAVENCIA SA 08/07/2026</t>
+  </si>
+  <si>
+    <t>FR0129805828</t>
+  </si>
+  <si>
+    <t>NEUCP SAVENCIA SA 15/07/2026</t>
   </si>
   <si>
     <t>FR0129681708</t>
   </si>
   <si>
     <t>NEUCP SCHNEIDER ELECTRIC SE 13/07/2026</t>
   </si>
   <si>
     <t>FR0129261832</t>
   </si>
   <si>
     <t>NEUCP SOCIETE GENERALE SA 03/07/2026</t>
   </si>
   <si>
-    <t>594 845.50</t>
-[...11 lines deleted...]
-    <t>NEUCP TELEPERFORMANCE 04/06/2026</t>
+    <t>664 074.50</t>
+  </si>
+  <si>
+    <t>FR0129807998</t>
+  </si>
+  <si>
+    <t>NEUCP SONEPAR SA 22/07/2026</t>
+  </si>
+  <si>
+    <t>FR0129783280</t>
+  </si>
+  <si>
+    <t>NEUCP TELEPERFORMANCE 06/07/2026</t>
   </si>
   <si>
     <t>FR0129487114</t>
   </si>
   <si>
     <t>NEUCP UNEDIC 06/11/2026</t>
   </si>
   <si>
     <t>FR0129629715</t>
   </si>
   <si>
     <t>NEUCP UNIVERSAL MUSIC GROUP NV 22/07/2026</t>
   </si>
   <si>
-    <t>FR0129673499</t>
-[...2 lines deleted...]
-    <t>NEUCP VEOLIA ENVIRONNEMENT SA 01/06/2026</t>
+    <t>FR0129781755</t>
+  </si>
+  <si>
+    <t>NEUCP VEOLIA ENVIRONNEMENT SA 01/10/2026</t>
+  </si>
+  <si>
+    <t>13 935.17</t>
   </si>
   <si>
     <t>FR0129678175</t>
   </si>
   <si>
     <t>NEUCP VEOLIA ENVIRONNEMENT SA 09/11/2026</t>
   </si>
   <si>
-    <t>37 551.67</t>
+    <t>72 032.17</t>
   </si>
   <si>
     <t>FR0129630960</t>
   </si>
   <si>
     <t>NEUCP VEOLIA ENVIRONNEMENT SA 16/04/2027</t>
   </si>
   <si>
     <t>FR0129499028</t>
   </si>
   <si>
     <t>NEUCP VEOLIA ENVIRONNEMENT SA 16/11/2026</t>
   </si>
   <si>
-    <t>112 977.08</t>
+    <t>147 058.50</t>
   </si>
   <si>
     <t>FR0129683142</t>
   </si>
   <si>
     <t>NEUCP VEOLIA ENVIRONNEMENT SA 16/12/2026</t>
   </si>
   <si>
-    <t>FR0129732915</t>
-[...2 lines deleted...]
-    <t>NEUCP VIVENDI SE 15/06/2026</t>
+    <t>FR0129805463</t>
+  </si>
+  <si>
+    <t>NEUCP VINCI SA 12/08/2026</t>
+  </si>
+  <si>
+    <t>28 146.56</t>
   </si>
   <si>
     <t>FR0129671766</t>
   </si>
   <si>
     <t>NEUMTN SOCIETE GENERALE SA 12/04/2027</t>
   </si>
   <si>
-    <t>85 406.39</t>
+    <t>92 620.00</t>
   </si>
   <si>
     <t>FR0129704823</t>
   </si>
   <si>
     <t>NEUMTN SOCIETE GENERALE SA 20/05/2027</t>
   </si>
   <si>
-    <t>35 810.44</t>
+    <t>82 759.11</t>
   </si>
   <si>
     <t>XS2102283061</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 0.6 15/01/2027</t>
   </si>
   <si>
-    <t>111 504.66</t>
+    <t>144 407.67</t>
   </si>
   <si>
     <t>XS2487054004</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 2.375 01/06/2027</t>
   </si>
   <si>
-    <t>740 154.11</t>
+    <t>44 409.25</t>
   </si>
   <si>
     <t>XS2175967343</t>
   </si>
   <si>
     <t>ACHMEA BV 1.5 26/05/2027</t>
   </si>
   <si>
-    <t>415 159.40</t>
+    <t>31 486.81</t>
   </si>
   <si>
     <t>FR001400O457</t>
   </si>
   <si>
     <t>ALD SA 3.875 22/02/2027</t>
   </si>
   <si>
-    <t>155 169.86</t>
+    <t>221 671.23</t>
   </si>
   <si>
     <t>FR001400F6E7</t>
   </si>
   <si>
     <t>ALD SA 4.25 18/01/2027</t>
   </si>
   <si>
-    <t>196 757.53</t>
+    <t>256 280.82</t>
   </si>
   <si>
     <t>FR001400M8T2</t>
   </si>
   <si>
     <t>ALD SA 4.375 23/11/2026</t>
   </si>
   <si>
-    <t>125 856.16</t>
+    <t>151 746.58</t>
   </si>
   <si>
     <t>FR001400CSG4</t>
   </si>
   <si>
     <t>ARVAL SERVICE LEASE SA 4 22/09/2026</t>
   </si>
   <si>
-    <t>306 476.71</t>
+    <t>353 030.14</t>
   </si>
   <si>
     <t>FR001400E3H8</t>
   </si>
   <si>
     <t>ARVAL SERVICE LEASE SA 4.75 22/05/2027</t>
   </si>
   <si>
-    <t>281 095.89</t>
+    <t>24 205.48</t>
   </si>
   <si>
     <t>XS2101349723</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 0.5 14/01/2027</t>
   </si>
   <si>
-    <t>12 131.51</t>
-[...8 lines deleted...]
-    <t>271 232.88</t>
+    <t>15 682.19</t>
   </si>
   <si>
     <t>XS2113889351</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 0.5 04/02/2027</t>
   </si>
   <si>
-    <t>10 479.45</t>
+    <t>14 178.08</t>
   </si>
   <si>
     <t>XS1617831026</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 1.25 26/05/2027</t>
   </si>
   <si>
-    <t>213 356.16</t>
+    <t>16 181.51</t>
   </si>
   <si>
     <t>XS2102357014</t>
   </si>
   <si>
     <t>BMW FINANCE NV 0.375 14/01/2027</t>
   </si>
   <si>
-    <t>3 791.10</t>
+    <t>4 900.68</t>
   </si>
   <si>
     <t>XS2915279140</t>
   </si>
   <si>
     <t>BMW INTERNATIONAL INVESTMENT BV 09/10/2026</t>
   </si>
   <si>
-    <t>16 593.33</t>
+    <t>32 313.33</t>
   </si>
   <si>
     <t>DE000A1ZZ028</t>
   </si>
   <si>
     <t>BMW US CAPITAL LLC 1 20/04/2027</t>
   </si>
   <si>
-    <t>5 914.85</t>
+    <t>13 801.32</t>
   </si>
   <si>
     <t>FR0013444759</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 0.125 04/09/2026</t>
   </si>
   <si>
-    <t>41 131.85</t>
-[...8 lines deleted...]
-    <t>747 488.84</t>
+    <t>46 938.70</t>
+  </si>
+  <si>
+    <t>FR0013484458</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS SA 19/02/2028</t>
+  </si>
+  <si>
+    <t>28 643.84</t>
   </si>
   <si>
     <t>XS1196503137</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 1.8 03/03/2027</t>
   </si>
   <si>
-    <t>66 575.34</t>
+    <t>98 531.51</t>
   </si>
   <si>
     <t>FR0013455540</t>
   </si>
   <si>
     <t>BPCE SA 0.5 24/02/2027</t>
   </si>
   <si>
-    <t>9 210.96</t>
+    <t>13 254.79</t>
   </si>
   <si>
     <t>FR0014009YD9</t>
   </si>
   <si>
     <t>BPCE SA 1.75 26/04/2027</t>
   </si>
   <si>
-    <t>18 928.77</t>
+    <t>51 378.08</t>
   </si>
   <si>
     <t>ES0213307061</t>
   </si>
   <si>
     <t>CAIXABANK SA 1.125 12/11/2026</t>
   </si>
   <si>
-    <t>85 993.15</t>
+    <t>102 636.99</t>
   </si>
   <si>
     <t>FR0014012SC7</t>
   </si>
   <si>
     <t>CAPGEMINI SE 25/09/2027</t>
   </si>
   <si>
-    <t>72 950.97</t>
-[...8 lines deleted...]
-    <t>225 972.66</t>
+    <t>122 502.57</t>
   </si>
   <si>
     <t>DE000CZ45VM4</t>
   </si>
   <si>
     <t>COMMERZBANK AG 0.875 22/01/2027</t>
   </si>
   <si>
-    <t>28 671.23</t>
+    <t>37 646.58</t>
   </si>
   <si>
     <t>XS2723549528</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA 3.75 29/11/2026</t>
   </si>
   <si>
-    <t>173 630.14</t>
+    <t>210 616.44</t>
   </si>
   <si>
     <t>XS1538284230</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE LONDON 1.875 20/12/2026</t>
   </si>
   <si>
-    <t>108 719.18</t>
+    <t>135 164.38</t>
   </si>
   <si>
     <t>XS1605365193</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA (LONDON BRANCH) 1.375 03/05/2027</t>
   </si>
   <si>
-    <t>5 273.97</t>
+    <t>18 835.62</t>
   </si>
   <si>
     <t>FR0013511227</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 0.875 07/05/2027</t>
   </si>
   <si>
+    <t>1 874.66</t>
+  </si>
+  <si>
+    <t>XS2168478068</t>
+  </si>
+  <si>
+    <t>CRH SMW FINANCE DAC 1.25 05/11/2026</t>
+  </si>
+  <si>
+    <t>100 736.47</t>
+  </si>
+  <si>
+    <t>XS2545259876</t>
+  </si>
+  <si>
+    <t>DELL BANK INTERNATIONAL DAC 4.5 18/10/2027</t>
+  </si>
+  <si>
+    <t>213 164.38</t>
+  </si>
+  <si>
     <t>DE000A351ZR8</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG 3.875 28/09/2026</t>
   </si>
   <si>
-    <t>164 310.62</t>
+    <t>189 917.47</t>
   </si>
   <si>
     <t>XS2534985523</t>
   </si>
   <si>
     <t>DNB BANK ASA 21/09/2027</t>
   </si>
   <si>
-    <t>451 975.86</t>
+    <t>660 696.58</t>
   </si>
   <si>
     <t>XS2053052895</t>
   </si>
   <si>
     <t>EDP FINANCE BV 0.375 16/09/2026</t>
   </si>
   <si>
-    <t>10 735.27</t>
+    <t>12 325.68</t>
   </si>
   <si>
     <t>FR001400M9L7</t>
   </si>
   <si>
     <t>ELECTRICITE DE FRANCE SA 3.75 05/06/2027</t>
   </si>
   <si>
-    <t>710 958.90</t>
+    <t>34 931.51</t>
   </si>
   <si>
     <t>FR001400D6M2</t>
   </si>
   <si>
     <t>ELECTRICITE DE FRANCE SA 3.875 12/01/2027</t>
   </si>
   <si>
-    <t>94 220.89</t>
+    <t>121 356.51</t>
   </si>
   <si>
     <t>FR001400MF78</t>
   </si>
   <si>
     <t>ENGIE SA 3.625 06/12/2026</t>
   </si>
   <si>
-    <t>99 752.05</t>
+    <t>121 919.18</t>
   </si>
   <si>
     <t>XS1843436228</t>
   </si>
   <si>
     <t>FIDELITY NATIONAL INFORMATION SERV 1.5 21/05/2027</t>
   </si>
   <si>
-    <t>238 408.36</t>
+    <t>21 133.15</t>
   </si>
   <si>
     <t>XS1877595444</t>
   </si>
   <si>
     <t>HEINEKEN NV 1.25 17/03/2027</t>
   </si>
   <si>
-    <t>20 785.96</t>
+    <t>33 053.08</t>
   </si>
   <si>
     <t>XS2719096831</t>
   </si>
   <si>
     <t>HEINEKEN NV 3.625 15/11/2026</t>
   </si>
   <si>
-    <t>381 613.28</t>
+    <t>456 684.75</t>
   </si>
   <si>
     <t>XS2697483118</t>
   </si>
   <si>
     <t>ING BANK NV 4.125 02/10/2026</t>
   </si>
   <si>
-    <t>659 310.62</t>
+    <t>763 870.89</t>
   </si>
   <si>
     <t>XS2554746185</t>
   </si>
   <si>
     <t>ING GROEP NV 14/11/2027</t>
   </si>
   <si>
-    <t>395 663.01</t>
+    <t>473 075.34</t>
   </si>
   <si>
     <t>XS1945110606</t>
   </si>
   <si>
     <t>INTERNATIONAL BUSINESS MACHINES CO 1.25 29/01/2027</t>
   </si>
   <si>
-    <t>37 444.93</t>
+    <t>49 926.58</t>
   </si>
   <si>
     <t>XS2081018629</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 1 19/11/2026</t>
   </si>
   <si>
-    <t>92 413.04</t>
-[...8 lines deleted...]
-    <t>397 808.22</t>
+    <t>110 998.90</t>
   </si>
   <si>
     <t>FR0013508686</t>
   </si>
   <si>
     <t>LA POSTE SA 0.625 21/10/2026</t>
   </si>
   <si>
-    <t>53 424.66</t>
-[...8 lines deleted...]
-    <t>1 140.41</t>
+    <t>62 671.23</t>
   </si>
   <si>
     <t>XS2679903950</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 4.125 29/09/2026</t>
   </si>
   <si>
-    <t>824 502.74</t>
+    <t>953 555.34</t>
   </si>
   <si>
     <t>XS2465984107</t>
   </si>
   <si>
     <t>MIZUHO FINANCIAL GROUP INC 1.631 08/04/2027</t>
   </si>
   <si>
-    <t>20 267.74</t>
-[...8 lines deleted...]
-    <t>64 354.53</t>
+    <t>38 976.43</t>
   </si>
   <si>
     <t>XS2449911143</t>
   </si>
   <si>
     <t>NATWEST MARKETS PLC 1.375 02/03/2027</t>
   </si>
   <si>
-    <t>127 235.19</t>
+    <t>187 504.49</t>
   </si>
   <si>
     <t>XS2443893255</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 1.125 16/02/2027</t>
   </si>
   <si>
-    <t>13 869.86</t>
+    <t>19 417.81</t>
   </si>
   <si>
     <t>XS2102924383</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 0.6 18/01/2027</t>
   </si>
   <si>
-    <t>10 377.45</t>
+    <t>13 516.85</t>
   </si>
   <si>
     <t>XS3373518086</t>
   </si>
   <si>
     <t>ROYAL BANK OF CANADA 13/05/2027</t>
   </si>
   <si>
-    <t>6 575.35</t>
+    <t>65 753.47</t>
   </si>
   <si>
     <t>FR0013152899</t>
   </si>
   <si>
     <t>RTE RESEAU DE TRANSPORT D ELECTRIC 1 19/10/2026</t>
   </si>
   <si>
-    <t>52 356.16</t>
+    <t>61 331.51</t>
   </si>
   <si>
     <t>XS2432530637</t>
   </si>
   <si>
     <t>SANTANDER CONSUMER FINANCE SA 0.5 14/01/2027</t>
   </si>
   <si>
-    <t>4 212.33</t>
+    <t>5 445.21</t>
   </si>
   <si>
     <t>XS2115094737</t>
   </si>
   <si>
     <t>SKANDINAVISKA ENSKILDA BANKEN AB 0.375 11/02/2027</t>
   </si>
   <si>
-    <t>6 051.37</t>
+    <t>8 344.52</t>
+  </si>
+  <si>
+    <t>XS2643041721</t>
+  </si>
+  <si>
+    <t>SKANDINAVISKA ENSKILDA BANKEN AB 4.125 29/06/2027</t>
+  </si>
+  <si>
+    <t>404 589.04</t>
   </si>
   <si>
     <t>FR0013479276</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 0.75 25/01/2027</t>
   </si>
   <si>
-    <t>160 865.75</t>
+    <t>212 572.60</t>
   </si>
   <si>
     <t>FR0013430733</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 0.875 01/07/2026</t>
   </si>
   <si>
-    <t>168 000.00</t>
+    <t>186 900.00</t>
   </si>
   <si>
     <t>FR001400U1B5</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 3 12/02/2027</t>
   </si>
   <si>
-    <t>374 712.33</t>
+    <t>518 219.18</t>
   </si>
   <si>
     <t>FR0014000UC8</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 0.625 04/05/2027</t>
   </si>
   <si>
-    <t>1 580.48</t>
-[...8 lines deleted...]
-    <t>457 742.47</t>
+    <t>22 738.01</t>
   </si>
   <si>
     <t>SWAP04352461</t>
   </si>
   <si>
     <t>2554499432#S_2026092</t>
   </si>
   <si>
-    <t>-6 229.89</t>
+    <t>-7 075.43</t>
   </si>
   <si>
     <t>SWAP04352469</t>
   </si>
   <si>
     <t>2554651112#S_2026092</t>
   </si>
   <si>
-    <t>-2 037.77</t>
+    <t>-2 312.50</t>
   </si>
   <si>
     <t>SWAP04553495</t>
   </si>
   <si>
-    <t>SWAP04618201</t>
-[...16 lines deleted...]
-  <si>
     <t>SWAP04659744</t>
   </si>
   <si>
-    <t>-12 538.55</t>
-[...1 lines deleted...]
-  <si>
     <t>SWAP04662905</t>
   </si>
   <si>
-    <t>-12 609.85</t>
+    <t>-14 096.80</t>
   </si>
   <si>
     <t>SWAP04662902</t>
   </si>
   <si>
-    <t>-23 468.83</t>
-[...8 lines deleted...]
-    <t>SWAP04697169</t>
+    <t>-25 360.99</t>
   </si>
   <si>
     <t>SWAP04698538</t>
   </si>
   <si>
-    <t>11 633.81</t>
-[...7 lines deleted...]
-  <si>
     <t>SWAP04714390</t>
   </si>
   <si>
-    <t>30 089.59</t>
+    <t>33 964.09</t>
   </si>
   <si>
     <t>SWAP04716166</t>
   </si>
   <si>
-    <t>5 829.55</t>
+    <t>7 161.85</t>
   </si>
   <si>
     <t>SWAP04723466</t>
   </si>
   <si>
-    <t>27 931.94</t>
-[...53 lines deleted...]
-    <t>5 407.05</t>
+    <t>31 747.94</t>
   </si>
   <si>
     <t>SWAP04757791</t>
   </si>
   <si>
-    <t>22 787.50</t>
+    <t>26 040.00</t>
   </si>
   <si>
     <t>SWAP04757796</t>
   </si>
   <si>
-    <t>17 438.68</t>
+    <t>20 300.80</t>
   </si>
   <si>
     <t>SWAP04761560</t>
   </si>
   <si>
-    <t>3 423.19</t>
+    <t>4 608.29</t>
   </si>
   <si>
     <t>SWAP04761572</t>
   </si>
   <si>
-    <t>10 552.68</t>
+    <t>12 261.35</t>
   </si>
   <si>
     <t>SWAP04765932</t>
   </si>
   <si>
-    <t>10 020.00</t>
+    <t>13 880.00</t>
   </si>
   <si>
     <t>SWAP04772678</t>
   </si>
   <si>
-    <t>29 824.71</t>
+    <t>34 577.48</t>
   </si>
   <si>
     <t>SWAP04773906</t>
   </si>
   <si>
-    <t>9 923.28</t>
+    <t>13 364.44</t>
   </si>
   <si>
     <t>SWAP04774965</t>
   </si>
   <si>
-    <t>5 143.45</t>
-[...17 lines deleted...]
-    <t>2 556.45</t>
+    <t>6 919.03</t>
   </si>
   <si>
     <t>SWAP04777498</t>
   </si>
   <si>
-    <t>4 763.31</t>
+    <t>6 423.89</t>
   </si>
   <si>
     <t>SWAP04780163</t>
   </si>
   <si>
-    <t>9 991.04</t>
+    <t>11 716.25</t>
   </si>
   <si>
     <t>SWAP04780468</t>
   </si>
   <si>
-    <t>12 699.04</t>
+    <t>14 868.75</t>
   </si>
   <si>
     <t>SWAP04781357</t>
   </si>
   <si>
-    <t>2 772.90</t>
+    <t>3 756.68</t>
   </si>
   <si>
     <t>SWAP04785476</t>
   </si>
   <si>
-    <t>6 602.75</t>
+    <t>8 001.32</t>
   </si>
   <si>
     <t>SWAP04790437</t>
   </si>
   <si>
-    <t>7 833.03</t>
+    <t>9 407.37</t>
   </si>
   <si>
     <t>SWAP04790435</t>
   </si>
   <si>
-    <t>1 777.93</t>
+    <t>2 136.91</t>
   </si>
   <si>
     <t>SWAP04790436</t>
   </si>
   <si>
-    <t>2 404.26</t>
+    <t>2 889.25</t>
   </si>
   <si>
     <t>SWAP04793799</t>
   </si>
   <si>
-    <t>2 401.92</t>
+    <t>3 335.68</t>
   </si>
   <si>
     <t>SWAP04795116</t>
   </si>
   <si>
-    <t>26 096.00</t>
+    <t>31 040.00</t>
   </si>
   <si>
     <t>SWAP04796827</t>
   </si>
   <si>
-    <t>2 159.45</t>
+    <t>2 974.49</t>
   </si>
   <si>
     <t>SWAP04804325</t>
   </si>
   <si>
-    <t>13 284.44</t>
+    <t>15 851.11</t>
   </si>
   <si>
     <t>SWAP04806547</t>
   </si>
   <si>
-    <t>17 753.67</t>
+    <t>21 305.92</t>
   </si>
   <si>
     <t>SWAP04806550</t>
   </si>
   <si>
-    <t>8 776.42</t>
+    <t>10 537.54</t>
   </si>
   <si>
     <t>SWAP04817141</t>
   </si>
   <si>
-    <t>10 479.83</t>
+    <t>12 996.58</t>
   </si>
   <si>
     <t>SWAP04826024</t>
   </si>
   <si>
-    <t>2 649.51</t>
+    <t>3 307.25</t>
   </si>
   <si>
     <t>SWAP04827722</t>
   </si>
   <si>
-    <t>7 289.33</t>
+    <t>9 074.66</t>
   </si>
   <si>
     <t>SWAP04827717</t>
   </si>
   <si>
-    <t>7 466.83</t>
+    <t>9 282.16</t>
   </si>
   <si>
     <t>SWAP04829891</t>
   </si>
   <si>
+    <t>1 521.99</t>
+  </si>
+  <si>
     <t>SWAP04829892</t>
   </si>
   <si>
     <t>SWAP04829893</t>
   </si>
   <si>
-    <t>3 624.42</t>
+    <t>4 599.00</t>
   </si>
   <si>
     <t>SWAP04839966</t>
   </si>
   <si>
-    <t>11 780.84</t>
+    <t>14 339.73</t>
   </si>
   <si>
     <t>SWAP04839965</t>
   </si>
   <si>
-    <t>4 851.00</t>
+    <t>5 912.20</t>
   </si>
   <si>
     <t>SWAP04865157</t>
   </si>
   <si>
-    <t>24 172.66</t>
+    <t>29 538.44</t>
   </si>
   <si>
     <t>SWAP04865158</t>
   </si>
   <si>
-    <t>4 394.78</t>
+    <t>5 716.16</t>
   </si>
   <si>
     <t>SWAP04865155</t>
   </si>
   <si>
-    <t>1 697.41</t>
+    <t>2 207.07</t>
   </si>
   <si>
     <t>SWAP04865156</t>
   </si>
   <si>
-    <t>2 020.24</t>
+    <t>2 530.80</t>
   </si>
   <si>
     <t>SWAP04866299</t>
   </si>
   <si>
     <t>SWAP04866301</t>
   </si>
   <si>
-    <t>5 334.30</t>
+    <t>6 566.94</t>
   </si>
   <si>
     <t>SWAP04866300</t>
   </si>
   <si>
-    <t>3 675.97</t>
+    <t>4 608.61</t>
   </si>
   <si>
     <t>SWAP04868259</t>
   </si>
   <si>
-    <t>1 774.80</t>
+    <t>2 543.20</t>
   </si>
   <si>
     <t>SWAP04868402</t>
   </si>
   <si>
-    <t>2 025.21</t>
+    <t>2 639.16</t>
   </si>
   <si>
     <t>SWAP04868930</t>
   </si>
   <si>
-    <t>4 899.38</t>
+    <t>6 208.13</t>
   </si>
   <si>
     <t>SWAP04868929</t>
   </si>
   <si>
-    <t>1 485.58</t>
+    <t>1 873.03</t>
   </si>
   <si>
     <t>SWAP04868932</t>
   </si>
   <si>
-    <t>1 590.82</t>
+    <t>2 000.39</t>
   </si>
   <si>
     <t>SWAP04868931</t>
   </si>
   <si>
     <t>SWAP04879836</t>
   </si>
   <si>
-    <t>9 729.00</t>
+    <t>12 376.00</t>
   </si>
   <si>
     <t>SWAP04879834</t>
   </si>
   <si>
-    <t>7 715.83</t>
+    <t>9 846.67</t>
   </si>
   <si>
     <t>SWAP04880873</t>
   </si>
   <si>
     <t>SWAP04882207</t>
   </si>
   <si>
-    <t>3 491.79</t>
+    <t>4 566.04</t>
   </si>
   <si>
     <t>SWAP04884426</t>
   </si>
   <si>
+    <t>1 238.87</t>
+  </si>
+  <si>
     <t>SWAP04886877</t>
   </si>
   <si>
-    <t>1 206.86</t>
+    <t>1 817.11</t>
   </si>
   <si>
     <t>SWAP04892822</t>
   </si>
   <si>
+    <t>1 583.50</t>
+  </si>
+  <si>
     <t>SWAP04892823</t>
   </si>
   <si>
-    <t>2 369.79</t>
+    <t>3 235.33</t>
   </si>
   <si>
     <t>SWAP04894162</t>
   </si>
   <si>
-    <t>2 025.16</t>
+    <t>2 695.00</t>
   </si>
   <si>
     <t>SWAP04894159</t>
   </si>
   <si>
-    <t>1 976.83</t>
+    <t>2 636.67</t>
   </si>
   <si>
     <t>SWAP04894160</t>
   </si>
   <si>
     <t>SWAP04894163</t>
   </si>
   <si>
     <t>SWAP04895173</t>
   </si>
   <si>
+    <t>1 256.38</t>
+  </si>
+  <si>
     <t>SWAP04896024</t>
   </si>
   <si>
-    <t>2 160.67</t>
+    <t>2 867.34</t>
   </si>
   <si>
     <t>SWAP04900107</t>
   </si>
   <si>
-    <t>1 444.45</t>
+    <t>2 014.45</t>
   </si>
   <si>
     <t>SWAP04900882</t>
   </si>
   <si>
-    <t>2 433.50</t>
+    <t>3 474.00</t>
   </si>
   <si>
     <t>SWAP04901579</t>
   </si>
   <si>
     <t>SWAP04902898</t>
   </si>
   <si>
     <t>SWAP04902900</t>
   </si>
   <si>
     <t>SWAP04923570</t>
   </si>
   <si>
     <t>SWAP04922680</t>
   </si>
   <si>
     <t>C00000002Y1T20260106</t>
   </si>
   <si>
     <t>SWAP04922721</t>
   </si>
   <si>
     <t>C00000002Y1T20260107</t>
   </si>
   <si>
     <t>SWAP04923563</t>
   </si>
   <si>
     <t>C00000002Y1T20260108</t>
   </si>
   <si>
+    <t>1 003.81</t>
+  </si>
+  <si>
     <t>SWAP04923564</t>
   </si>
   <si>
+    <t>1 493.72</t>
+  </si>
+  <si>
     <t>SWAP04923743</t>
   </si>
   <si>
     <t>C00000002Y1T20260109</t>
   </si>
   <si>
+    <t>1 598.33</t>
+  </si>
+  <si>
     <t>SWAP04925388</t>
   </si>
   <si>
     <t>C00000002Y1T20260112</t>
   </si>
   <si>
+    <t>1 377.08</t>
+  </si>
+  <si>
     <t>SWAP04932215</t>
   </si>
   <si>
     <t>C00000002Y1T20260113</t>
   </si>
   <si>
     <t>SWAP04943180</t>
   </si>
   <si>
     <t>C00000002Y1T20260115</t>
   </si>
   <si>
     <t>SWAP04943178</t>
   </si>
   <si>
+    <t>1 644.66</t>
+  </si>
+  <si>
     <t>SWAP04943173</t>
   </si>
   <si>
+    <t>1 054.50</t>
+  </si>
+  <si>
     <t>SWAP04947353</t>
   </si>
   <si>
     <t>C00000002Y1T20260121</t>
   </si>
   <si>
-    <t>2 294.12</t>
+    <t>3 567.01</t>
   </si>
   <si>
     <t>SWAP04947593</t>
   </si>
   <si>
     <t>C00000002Y1T20260122</t>
   </si>
   <si>
     <t>SWAP04947595</t>
   </si>
   <si>
+    <t>1 425.58</t>
+  </si>
+  <si>
     <t>SWAP04981022</t>
   </si>
   <si>
     <t>C00000002Y1T20260128</t>
   </si>
   <si>
-    <t>1 459.63</t>
+    <t>2 383.23</t>
   </si>
   <si>
     <t>SWAP04987066</t>
   </si>
   <si>
     <t>C00000002Y1T20260206</t>
   </si>
   <si>
     <t>SWAP05011026</t>
   </si>
   <si>
     <t>C00000002Y1T20260313</t>
   </si>
   <si>
-    <t>-7 317.62</t>
+    <t>-11 490.50</t>
   </si>
   <si>
     <t>SWAP05011147</t>
   </si>
   <si>
     <t>C00000002Y1T20260316</t>
   </si>
   <si>
-    <t>-1 431.32</t>
+    <t>-2 224.81</t>
   </si>
   <si>
     <t>SWAP05011291</t>
   </si>
   <si>
     <t>C00000002Y1T20260318</t>
   </si>
   <si>
-    <t>-5 711.68</t>
+    <t>-2 885.21</t>
   </si>
   <si>
     <t>SWAP05011292</t>
   </si>
   <si>
-    <t>-5 943.56</t>
-[...8 lines deleted...]
-    <t>-1 268.81</t>
+    <t>-9 557.94</t>
   </si>
   <si>
     <t>SWAP05011555</t>
   </si>
   <si>
     <t>C00000002Y1T20260324</t>
   </si>
   <si>
-    <t>-8 757.67</t>
+    <t>-14 965.01</t>
   </si>
   <si>
     <t>SWAP05011962</t>
   </si>
   <si>
     <t>C00000002Y1T20260325</t>
   </si>
   <si>
+    <t>-1 244.03</t>
+  </si>
+  <si>
     <t>SWAP05017521</t>
   </si>
   <si>
     <t>C00000002Y1T20260401</t>
   </si>
   <si>
-    <t>-4 919.65</t>
+    <t>-9 533.07</t>
   </si>
   <si>
     <t>SWAP05019466</t>
   </si>
   <si>
     <t>C00000002Y1T20260409</t>
   </si>
   <si>
-    <t>-1 627.94</t>
+    <t>-3 262.49</t>
   </si>
   <si>
     <t>SWAP05019467</t>
   </si>
   <si>
-    <t>-11 806.72</t>
+    <t>-25 005.82</t>
+  </si>
+  <si>
+    <t>SWAP05034876</t>
+  </si>
+  <si>
+    <t>C00000002Y1T20260612</t>
   </si>
   <si>
     <t>SWAP04892828</t>
   </si>
   <si>
     <t>C000000051DS20251118</t>
   </si>
   <si>
-    <t>8 630.75</t>
+    <t>11 539.72</t>
   </si>
   <si>
     <t>SWAP04932217</t>
   </si>
   <si>
     <t>C000000051DS20260113</t>
   </si>
   <si>
     <t>SWAP04947610</t>
   </si>
   <si>
     <t>C000000051DS20260123</t>
   </si>
   <si>
     <t>SWAP04986430</t>
   </si>
   <si>
     <t>C000000051DS20260202</t>
   </si>
   <si>
     <t>SWAP04988914</t>
   </si>
   <si>
     <t>C000000051DS20260219</t>
   </si>
   <si>
     <t>SWAP05009021</t>
   </si>
   <si>
     <t>C000000051DS20260304</t>
   </si>
   <si>
     <t>SWAP05011027</t>
   </si>
   <si>
     <t>C000000051DS20260313</t>
   </si>
   <si>
-    <t>-10 899.11</t>
+    <t>-17 202.71</t>
   </si>
   <si>
     <t>SWAP05011028</t>
   </si>
   <si>
-    <t>-9 089.84</t>
+    <t>-14 362.72</t>
   </si>
   <si>
     <t>SWAP05011146</t>
   </si>
   <si>
     <t>C000000051DS20260316</t>
   </si>
   <si>
-    <t>-2 831.98</t>
+    <t>-1 365.03</t>
   </si>
   <si>
     <t>SWAP05011170</t>
   </si>
   <si>
     <t>C000000051DS20260317</t>
   </si>
   <si>
-    <t>-1 948.37</t>
-[...1 lines deleted...]
-  <si>
     <t>SWAP05011961</t>
   </si>
   <si>
     <t>C000000051DS20260325</t>
   </si>
   <si>
-    <t>-13 873.82</t>
+    <t>-23 917.65</t>
   </si>
   <si>
     <t>SWAP05016427</t>
   </si>
   <si>
     <t>C000000051DS20260331</t>
   </si>
   <si>
-    <t>-3 546.13</t>
+    <t>-6 409.32</t>
   </si>
   <si>
     <t>SWAP05019802</t>
   </si>
   <si>
     <t>C000000051DS20260416</t>
   </si>
   <si>
-    <t>-4 902.87</t>
+    <t>-11 748.94</t>
   </si>
   <si>
     <t>SWAP05023434</t>
   </si>
   <si>
     <t>C000000051DS20260421</t>
   </si>
   <si>
-    <t>-2 096.30</t>
+    <t>-5 521.46</t>
   </si>
   <si>
     <t>SWAP05029914</t>
   </si>
   <si>
     <t>C000000051DS20260504</t>
   </si>
   <si>
-    <t>-1 934.59</t>
+    <t>-10 377.70</t>
+  </si>
+  <si>
+    <t>SWAP05035003</t>
+  </si>
+  <si>
+    <t>C000000051DS20260615</t>
+  </si>
+  <si>
+    <t>SWAP05035202</t>
+  </si>
+  <si>
+    <t>C000000051DS20260616</t>
   </si>
   <si>
     <t>SWAP04923742</t>
   </si>
   <si>
     <t>C00000009R8J20260109</t>
   </si>
   <si>
     <t>SWAP04932219</t>
   </si>
   <si>
     <t>C00000009R8J20260113</t>
   </si>
   <si>
     <t>SWAP04932218</t>
   </si>
   <si>
     <t>SWAP04944146</t>
   </si>
   <si>
     <t>C00000009R8J20260116</t>
   </si>
   <si>
     <t>SWAP04947351</t>
   </si>
@@ -2665,426 +2644,510 @@
   <si>
     <t>SWAP04987057</t>
   </si>
   <si>
     <t>C00000009R8J20260205</t>
   </si>
   <si>
     <t>SWAP04987065</t>
   </si>
   <si>
     <t>C00000009R8J20260206</t>
   </si>
   <si>
     <t>SWAP04987258</t>
   </si>
   <si>
     <t>C00000009R8J20260210</t>
   </si>
   <si>
     <t>SWAP04988845</t>
   </si>
   <si>
     <t>C00000009R8J20260217</t>
   </si>
   <si>
-    <t>1 349.25</t>
+    <t>2 220.49</t>
   </si>
   <si>
     <t>SWAP04990588</t>
   </si>
   <si>
     <t>C00000009R8J20260225</t>
   </si>
   <si>
     <t>SWAP04996161</t>
   </si>
   <si>
     <t>C00000009R8J20260226</t>
   </si>
   <si>
     <t>SWAP05013728</t>
   </si>
   <si>
     <t>C00000009R8J20260326</t>
   </si>
   <si>
+    <t>-3 889.85</t>
+  </si>
+  <si>
     <t>SWAP05016430</t>
   </si>
   <si>
     <t>C00000009R8J20260331</t>
   </si>
   <si>
-    <t>-3 272.27</t>
+    <t>-5 973.91</t>
   </si>
   <si>
     <t>SWAP05019260</t>
   </si>
   <si>
     <t>C00000009R8J20260408</t>
   </si>
   <si>
-    <t>-1 421.05</t>
+    <t>-2 668.39</t>
+  </si>
+  <si>
+    <t>SWAP05034354</t>
+  </si>
+  <si>
+    <t>C00000009R8J20260528</t>
+  </si>
+  <si>
+    <t>-3 634.13</t>
+  </si>
+  <si>
+    <t>SWAP04922681</t>
+  </si>
+  <si>
+    <t>C0000000BHC120260106</t>
   </si>
   <si>
     <t>SWAP04922679</t>
   </si>
   <si>
-    <t>C0000000BHC120260106</t>
-[...2 lines deleted...]
-    <t>SWAP04922681</t>
+    <t>SWAP04922720</t>
+  </si>
+  <si>
+    <t>C0000000BHC120260107</t>
   </si>
   <si>
     <t>SWAP04922724</t>
   </si>
   <si>
-    <t>C0000000BHC120260107</t>
-[...4 lines deleted...]
-  <si>
     <t>SWAP04923566</t>
   </si>
   <si>
     <t>C0000000BHC120260108</t>
   </si>
   <si>
     <t>SWAP04923744</t>
   </si>
   <si>
     <t>C0000000BHC120260109</t>
   </si>
   <si>
     <t>SWAP04925386</t>
   </si>
   <si>
     <t>C0000000BHC120260112</t>
   </si>
   <si>
     <t>SWAP04932216</t>
   </si>
   <si>
     <t>C0000000BHC120260113</t>
   </si>
   <si>
     <t>SWAP04938388</t>
   </si>
   <si>
     <t>C0000000BHC120260114</t>
   </si>
   <si>
     <t>SWAP04943176</t>
   </si>
   <si>
     <t>C0000000BHC120260115</t>
   </si>
   <si>
-    <t>1 083.33</t>
+    <t>2 276.77</t>
   </si>
   <si>
     <t>SWAP04987058</t>
   </si>
   <si>
     <t>C0000000BHC120260205</t>
   </si>
   <si>
     <t>SWAP04987451</t>
   </si>
   <si>
     <t>C0000000BHC120260211</t>
   </si>
   <si>
+    <t>1 494.66</t>
+  </si>
+  <si>
+    <t>SWAP04996167</t>
+  </si>
+  <si>
+    <t>C0000000BHC120260226</t>
+  </si>
+  <si>
     <t>SWAP04996166</t>
   </si>
   <si>
-    <t>C0000000BHC120260226</t>
-[...2 lines deleted...]
-    <t>SWAP04996167</t>
+    <t>SWAP04996569</t>
+  </si>
+  <si>
+    <t>C0000000BHC120260227</t>
+  </si>
+  <si>
+    <t>SWAP04996574</t>
   </si>
   <si>
     <t>SWAP04996571</t>
   </si>
   <si>
-    <t>C0000000BHC120260227</t>
-[...7 lines deleted...]
-  <si>
     <t>SWAP05009424</t>
   </si>
   <si>
     <t>C0000000BHC120260309</t>
   </si>
   <si>
-    <t>-5 140.48</t>
+    <t>-7 796.92</t>
   </si>
   <si>
     <t>SWAP05009699</t>
   </si>
   <si>
     <t>C0000000BHC120260310</t>
   </si>
   <si>
-    <t>-2 428.04</t>
+    <t>-3 626.11</t>
   </si>
   <si>
     <t>SWAP05010421</t>
   </si>
   <si>
     <t>C0000000BHC120260311</t>
   </si>
   <si>
-    <t>-9 964.68</t>
+    <t>-15 282.81</t>
   </si>
   <si>
     <t>SWAP05011025</t>
   </si>
   <si>
     <t>C0000000BHC120260313</t>
   </si>
   <si>
-    <t>-9 469.25</t>
+    <t>-14 885.35</t>
   </si>
   <si>
     <t>SWAP05019803</t>
   </si>
   <si>
     <t>C0000000BHC120260416</t>
   </si>
   <si>
-    <t>-1 596.67</t>
+    <t>-3 873.08</t>
   </si>
   <si>
     <t>SWAP04922722</t>
   </si>
   <si>
     <t>C0000000KKM920260107</t>
   </si>
   <si>
-    <t>2 285.61</t>
+    <t>3 821.07</t>
   </si>
   <si>
     <t>SWAP04923560</t>
   </si>
   <si>
     <t>C0000000KKM920260108</t>
   </si>
   <si>
+    <t>1 618.16</t>
+  </si>
+  <si>
     <t>SWAP04925387</t>
   </si>
   <si>
     <t>C0000000KKM920260112</t>
   </si>
   <si>
     <t>SWAP04959566</t>
   </si>
   <si>
     <t>C0000000KKM920260126</t>
   </si>
   <si>
     <t>SWAP05011168</t>
   </si>
   <si>
     <t>C0000000KKM920260317</t>
   </si>
   <si>
-    <t>-2 294.47</t>
+    <t>-3 401.54</t>
   </si>
   <si>
     <t>SWAP05027257</t>
   </si>
   <si>
     <t>C0000000KKM920260423</t>
   </si>
   <si>
-    <t>-4 189.61</t>
+    <t>-12 744.64</t>
   </si>
   <si>
     <t>SWAP05029913</t>
   </si>
   <si>
     <t>C0000000KKM920260504</t>
   </si>
   <si>
-    <t>-1 039.18</t>
+    <t>-5 190.42</t>
   </si>
   <si>
     <t>SWAP05019987</t>
   </si>
   <si>
     <t>C0000000KXHY20260417</t>
   </si>
   <si>
-    <t>-1 958.10</t>
+    <t>-4 655.43</t>
   </si>
   <si>
     <t>SWAP05029795</t>
   </si>
   <si>
     <t>C0000000KXHY20260428</t>
   </si>
   <si>
+    <t>-1 968.41</t>
+  </si>
+  <si>
+    <t>SWAP05034782</t>
+  </si>
+  <si>
+    <t>C0000000KXHY20260609</t>
+  </si>
+  <si>
     <t>SWAP05002490</t>
   </si>
   <si>
     <t>C0000000NXVE20260302</t>
   </si>
   <si>
+    <t>1 644.67</t>
+  </si>
+  <si>
     <t>SWAP05011169</t>
   </si>
   <si>
     <t>C0000000NXVE20260317</t>
   </si>
   <si>
-    <t>-1 595.24</t>
+    <t>-2 363.19</t>
+  </si>
+  <si>
+    <t>SWAP05019601</t>
+  </si>
+  <si>
+    <t>C0000000NXVE20260414</t>
+  </si>
+  <si>
+    <t>-12 565.92</t>
   </si>
   <si>
     <t>SWAP05019604</t>
   </si>
   <si>
-    <t>C0000000NXVE20260414</t>
-[...8 lines deleted...]
-    <t>-5 609.16</t>
+    <t>-9 859.25</t>
+  </si>
+  <si>
+    <t>SWAP05019678</t>
+  </si>
+  <si>
+    <t>C0000000NXVE20260415</t>
+  </si>
+  <si>
+    <t>-21 770.05</t>
+  </si>
+  <si>
+    <t>SWAP05019677</t>
+  </si>
+  <si>
+    <t>-17 857.34</t>
   </si>
   <si>
     <t>SWAP05019682</t>
   </si>
   <si>
-    <t>C0000000NXVE20260415</t>
-[...14 lines deleted...]
-    <t>-9 548.40</t>
+    <t>-10 930.61</t>
   </si>
   <si>
     <t>SWAP05019805</t>
   </si>
   <si>
     <t>C0000000NXVE20260416</t>
   </si>
   <si>
-    <t>-2 510.95</t>
+    <t>-6 107.98</t>
+  </si>
+  <si>
+    <t>SWAP05019989</t>
+  </si>
+  <si>
+    <t>C0000000NXVE20260417</t>
+  </si>
+  <si>
+    <t>-10 173.98</t>
+  </si>
+  <si>
+    <t>SWAP05019990</t>
+  </si>
+  <si>
+    <t>-13 287.87</t>
   </si>
   <si>
     <t>SWAP05019982</t>
   </si>
   <si>
-    <t>C0000000NXVE20260417</t>
-[...2 lines deleted...]
-    <t>-4 787.85</t>
+    <t>-11 943.98</t>
   </si>
   <si>
     <t>SWAP05019984</t>
   </si>
   <si>
-    <t>-5 343.68</t>
-[...11 lines deleted...]
-    <t>-5 311.74</t>
+    <t>-13 369.81</t>
   </si>
   <si>
     <t>SWAP05029798</t>
   </si>
   <si>
     <t>C0000000NXVE20260428</t>
   </si>
   <si>
-    <t>-1 120.05</t>
+    <t>-3 887.41</t>
   </si>
   <si>
     <t>SWAP05029797</t>
   </si>
   <si>
-    <t>-1 445.40</t>
+    <t>-5 023.38</t>
   </si>
   <si>
     <t>SWAP05029834</t>
   </si>
   <si>
     <t>C0000000NXVE20260429</t>
   </si>
   <si>
-    <t>-1 667.40</t>
+    <t>-2 855.25</t>
+  </si>
+  <si>
+    <t>SWAP05034120</t>
+  </si>
+  <si>
+    <t>C0000000NXVE20260521</t>
+  </si>
+  <si>
+    <t>-5 113.83</t>
+  </si>
+  <si>
+    <t>SWAP05034664</t>
+  </si>
+  <si>
+    <t>C0000000NXVE20260608</t>
+  </si>
+  <si>
+    <t>-4 176.39</t>
+  </si>
+  <si>
+    <t>SWAP05034784</t>
+  </si>
+  <si>
+    <t>C0000000NXVE20260609</t>
+  </si>
+  <si>
+    <t>-1 640.89</t>
+  </si>
+  <si>
+    <t>SWAP05034794</t>
+  </si>
+  <si>
+    <t>C0000000NXVE20260610</t>
+  </si>
+  <si>
+    <t>-1 283.23</t>
+  </si>
+  <si>
+    <t>SWAP05034878</t>
+  </si>
+  <si>
+    <t>C0000000NXVE20260612</t>
+  </si>
+  <si>
+    <t>-1 236.37</t>
+  </si>
+  <si>
+    <t>SWAP05035201</t>
+  </si>
+  <si>
+    <t>C0000000NXVE20260616</t>
+  </si>
+  <si>
+    <t>SWAP04923567</t>
+  </si>
+  <si>
+    <t>C0000000OM5220260108</t>
   </si>
   <si>
     <t>SWAP04923565</t>
   </si>
   <si>
-    <t>C0000000OM5220260108</t>
-[...4 lines deleted...]
-  <si>
     <t>SWAP04987257</t>
   </si>
   <si>
     <t>C0000000OM5220260210</t>
   </si>
   <si>
+    <t>1 763.11</t>
+  </si>
+  <si>
     <t>SWAP05019603</t>
   </si>
   <si>
     <t>C0000000OM5220260414</t>
   </si>
   <si>
-    <t>-7 974.99</t>
+    <t>-17 718.50</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -3393,21511 +3456,21411 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N4"/>
+  <dimension ref="A1:Z4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C4" sqref="C4"/>
+      <selection activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>53102.6715</v>
+      </c>
+      <c r="C2">
+        <v>111128.45</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>5901217392.97</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>5901217392.97</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...24 lines deleted...]
-    <row r="3" spans="1:14">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>6881.0</v>
+      </c>
+      <c r="C3">
+        <v>1013.93</v>
+      </c>
+      <c r="D3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3">
+        <v>6976916.83</v>
+      </c>
+      <c r="F3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G3">
+        <v>6976916.83</v>
+      </c>
+      <c r="H3" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z3" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
-[...24 lines deleted...]
-    <row r="4" spans="1:14">
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="1">
+        <v>247894.0</v>
+      </c>
+      <c r="C4">
+        <v>1009.93</v>
+      </c>
+      <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4">
+        <v>250356325.64</v>
+      </c>
+      <c r="F4" t="s">
+        <v>8</v>
+      </c>
+      <c r="G4">
+        <v>250356325.64</v>
+      </c>
+      <c r="H4" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z4" t="s">
         <v>11</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P426"/>
+  <dimension ref="A1:Z424"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O426" sqref="O426"/>
+      <selection activeCell="N424" sqref="N424"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1" t="s">
+        <v>15</v>
+      </c>
+      <c r="C1" t="s">
+        <v>16</v>
+      </c>
+      <c r="D1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>18</v>
+      </c>
+      <c r="G1" t="s">
+        <v>19</v>
+      </c>
+      <c r="H1" t="s">
+        <v>20</v>
+      </c>
+      <c r="I1" t="s">
+        <v>21</v>
+      </c>
+      <c r="J1" t="s">
+        <v>22</v>
+      </c>
+      <c r="K1" t="s">
+        <v>23</v>
+      </c>
+      <c r="L1" t="s">
+        <v>24</v>
+      </c>
+      <c r="M1" t="s">
+        <v>25</v>
+      </c>
+      <c r="N1" t="s">
+        <v>26</v>
+      </c>
+      <c r="O1" t="s">
+        <v>27</v>
+      </c>
+      <c r="Z1" t="s">
         <v>13</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>29</v>
+      </c>
+      <c r="B2" s="1">
+        <v>25916.0</v>
+      </c>
+      <c r="C2" s="1">
+        <v>11657.87</v>
+      </c>
+      <c r="D2" s="1">
+        <v>11631.245365797</v>
+      </c>
+      <c r="E2" t="s">
+        <v>8</v>
+      </c>
+      <c r="F2">
+        <v>1.0</v>
+      </c>
+      <c r="G2" s="1">
+        <v>301435354.9</v>
+      </c>
+      <c r="H2" s="1">
+        <v>690004.02</v>
+      </c>
+      <c r="I2" s="1">
+        <v>0.22890613485897</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
+      </c>
+      <c r="K2">
+        <v>0.0</v>
+      </c>
+      <c r="L2" s="1">
+        <v>302125358.92</v>
+      </c>
+      <c r="M2" s="1">
+        <v>302125358.92</v>
+      </c>
+      <c r="N2" s="1">
+        <v>4.91</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
         <v>28</v>
       </c>
-      <c r="B2" t="s">
-[...45 lines deleted...]
-    <row r="3" spans="1:16">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>31</v>
+      </c>
+      <c r="B3" s="1">
+        <v>1149.0</v>
+      </c>
+      <c r="C3" s="1">
+        <v>262988.8</v>
+      </c>
+      <c r="D3" s="1">
+        <v>262333.87679722</v>
+      </c>
+      <c r="E3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F3">
+        <v>1.0</v>
+      </c>
+      <c r="G3" s="1">
+        <v>301421624.44</v>
+      </c>
+      <c r="H3" s="1">
+        <v>752506.76</v>
+      </c>
+      <c r="I3" s="1">
+        <v>0.24965254612971</v>
+      </c>
+      <c r="J3">
+        <v>0.0</v>
+      </c>
+      <c r="K3">
+        <v>0.0</v>
+      </c>
+      <c r="L3" s="1">
+        <v>302174131.2</v>
+      </c>
+      <c r="M3" s="1">
+        <v>302174131.2</v>
+      </c>
+      <c r="N3" s="1">
+        <v>4.91</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
         <v>30</v>
       </c>
-      <c r="B3" t="s">
-[...45 lines deleted...]
-    <row r="4" spans="1:16">
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>33</v>
+      </c>
+      <c r="B4" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>99.8394</v>
+      </c>
+      <c r="D4" s="1">
+        <v>99.26379355</v>
+      </c>
+      <c r="E4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F4">
+        <v>1.0</v>
+      </c>
+      <c r="G4" s="1">
+        <v>19852758.71</v>
+      </c>
+      <c r="H4" s="1">
+        <v>115121.29</v>
+      </c>
+      <c r="I4" s="1">
+        <v>0.57987553106165</v>
+      </c>
+      <c r="J4">
+        <v>0.0</v>
+      </c>
+      <c r="K4">
+        <v>0.0</v>
+      </c>
+      <c r="L4" s="1">
+        <v>19967880.0</v>
+      </c>
+      <c r="M4" s="1">
+        <v>19967880.0</v>
+      </c>
+      <c r="N4" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
         <v>32</v>
       </c>
-      <c r="B4" t="s">
-[...2 lines deleted...]
-      <c r="C4" s="1">
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>35</v>
+      </c>
+      <c r="B5" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="D4" s="1">
-[...40 lines deleted...]
-      <c r="A5" t="s">
+      <c r="C5" s="1">
+        <v>97.9416</v>
+      </c>
+      <c r="D5" s="1">
+        <v>97.26849795</v>
+      </c>
+      <c r="E5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5">
+        <v>1.0</v>
+      </c>
+      <c r="G5" s="1">
+        <v>19453699.59</v>
+      </c>
+      <c r="H5" s="1">
+        <v>134620.41</v>
+      </c>
+      <c r="I5" s="1">
+        <v>0.69200415775517</v>
+      </c>
+      <c r="J5">
+        <v>0.0</v>
+      </c>
+      <c r="K5">
+        <v>0.0</v>
+      </c>
+      <c r="L5" s="1">
+        <v>19588320.0</v>
+      </c>
+      <c r="M5" s="1">
+        <v>19588320.0</v>
+      </c>
+      <c r="N5" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
         <v>34</v>
       </c>
-      <c r="B5" t="s">
-[...2 lines deleted...]
-      <c r="C5" s="1">
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>37</v>
+      </c>
+      <c r="B6" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>97.8379</v>
+      </c>
+      <c r="D6" s="1">
+        <v>97.132225</v>
+      </c>
+      <c r="E6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F6">
+        <v>1.0</v>
+      </c>
+      <c r="G6" s="1">
+        <v>9713222.5</v>
+      </c>
+      <c r="H6" s="1">
+        <v>70567.5</v>
+      </c>
+      <c r="I6" s="1">
+        <v>0.72650966247298</v>
+      </c>
+      <c r="J6">
+        <v>0.0</v>
+      </c>
+      <c r="K6">
+        <v>0.0</v>
+      </c>
+      <c r="L6" s="1">
+        <v>9783790.0</v>
+      </c>
+      <c r="M6" s="1">
+        <v>9783790.0</v>
+      </c>
+      <c r="N6" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>39</v>
+      </c>
+      <c r="B7" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="D5" s="1">
-[...46 lines deleted...]
-      <c r="C6" s="1">
+      <c r="C7" s="1">
+        <v>99.4605</v>
+      </c>
+      <c r="D7" s="1">
+        <v>98.02335895</v>
+      </c>
+      <c r="E7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7">
+        <v>1.0</v>
+      </c>
+      <c r="G7" s="1">
+        <v>19604671.79</v>
+      </c>
+      <c r="H7" s="1">
+        <v>287428.21</v>
+      </c>
+      <c r="I7" s="1">
+        <v>1.4661209995192</v>
+      </c>
+      <c r="J7">
+        <v>0.0</v>
+      </c>
+      <c r="K7">
+        <v>0.0</v>
+      </c>
+      <c r="L7" s="1">
+        <v>19892100.0</v>
+      </c>
+      <c r="M7" s="1">
+        <v>19892100.0</v>
+      </c>
+      <c r="N7" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B8" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C8" s="1">
+        <v>99.2252</v>
+      </c>
+      <c r="D8" s="1">
+        <v>97.81326225</v>
+      </c>
+      <c r="E8" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8">
+        <v>1.0</v>
+      </c>
+      <c r="G8" s="1">
+        <v>19562652.45</v>
+      </c>
+      <c r="H8" s="1">
+        <v>282387.55</v>
+      </c>
+      <c r="I8" s="1">
+        <v>1.4435033834075</v>
+      </c>
+      <c r="J8">
+        <v>0.0</v>
+      </c>
+      <c r="K8">
+        <v>0.0</v>
+      </c>
+      <c r="L8" s="1">
+        <v>19845040.0</v>
+      </c>
+      <c r="M8" s="1">
+        <v>19845040.0</v>
+      </c>
+      <c r="N8" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" t="s">
+        <v>43</v>
+      </c>
+      <c r="B9" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C9" s="1">
+        <v>99.7092</v>
+      </c>
+      <c r="D9" s="1">
+        <v>99.4181827</v>
+      </c>
+      <c r="E9" t="s">
+        <v>8</v>
+      </c>
+      <c r="F9">
+        <v>1.0</v>
+      </c>
+      <c r="G9" s="1">
+        <v>29825454.81</v>
+      </c>
+      <c r="H9" s="1">
+        <v>87305.19</v>
+      </c>
+      <c r="I9" s="1">
+        <v>0.2927203979157</v>
+      </c>
+      <c r="J9">
+        <v>0.0</v>
+      </c>
+      <c r="K9">
+        <v>0.0</v>
+      </c>
+      <c r="L9" s="1">
+        <v>29912760.0</v>
+      </c>
+      <c r="M9" s="1">
+        <v>29912760.0</v>
+      </c>
+      <c r="N9" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" t="s">
+        <v>45</v>
+      </c>
+      <c r="B10" s="1">
+        <v>14000000.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>99.8422</v>
+      </c>
+      <c r="D10" s="1">
+        <v>99.26215136</v>
+      </c>
+      <c r="E10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10">
+        <v>1.0</v>
+      </c>
+      <c r="G10" s="1">
+        <v>13896701.19</v>
+      </c>
+      <c r="H10" s="1">
+        <v>81206.81</v>
+      </c>
+      <c r="I10" s="1">
+        <v>0.5843603376781</v>
+      </c>
+      <c r="J10">
+        <v>0.0</v>
+      </c>
+      <c r="K10">
+        <v>0.0</v>
+      </c>
+      <c r="L10" s="1">
+        <v>13977908.0</v>
+      </c>
+      <c r="M10" s="1">
+        <v>13977908.0</v>
+      </c>
+      <c r="N10" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>47</v>
+      </c>
+      <c r="B11" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>100.0075</v>
+      </c>
+      <c r="D11" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E11" t="s">
+        <v>8</v>
+      </c>
+      <c r="F11">
+        <v>1.0</v>
+      </c>
+      <c r="G11" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="H11" s="1">
+        <v>1500.0</v>
+      </c>
+      <c r="I11" s="1">
+        <v>0.0075</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11" t="s">
+        <v>48</v>
+      </c>
+      <c r="L11" s="1">
+        <v>20001500.0</v>
+      </c>
+      <c r="M11" s="1">
+        <v>20086616.06</v>
+      </c>
+      <c r="N11" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>50</v>
+      </c>
+      <c r="B12" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>98.1099</v>
+      </c>
+      <c r="D12" s="1">
+        <v>97.77077208</v>
+      </c>
+      <c r="E12" t="s">
+        <v>8</v>
+      </c>
+      <c r="F12">
+        <v>1.0</v>
+      </c>
+      <c r="G12" s="1">
+        <v>24442693.02</v>
+      </c>
+      <c r="H12" s="1">
+        <v>84781.98</v>
+      </c>
+      <c r="I12" s="1">
+        <v>0.3468602249786</v>
+      </c>
+      <c r="J12">
+        <v>0.0</v>
+      </c>
+      <c r="K12">
+        <v>0.0</v>
+      </c>
+      <c r="L12" s="1">
+        <v>24527475.0</v>
+      </c>
+      <c r="M12" s="1">
+        <v>24527475.0</v>
+      </c>
+      <c r="N12" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>52</v>
+      </c>
+      <c r="B13" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>97.7746</v>
+      </c>
+      <c r="D13" s="1">
+        <v>97.2946677</v>
+      </c>
+      <c r="E13" t="s">
+        <v>8</v>
+      </c>
+      <c r="F13">
+        <v>1.0</v>
+      </c>
+      <c r="G13" s="1">
+        <v>29188400.31</v>
+      </c>
+      <c r="H13" s="1">
+        <v>143979.69</v>
+      </c>
+      <c r="I13" s="1">
+        <v>0.49327708428979</v>
+      </c>
+      <c r="J13">
+        <v>0.0</v>
+      </c>
+      <c r="K13">
+        <v>0.0</v>
+      </c>
+      <c r="L13" s="1">
+        <v>29332380.0</v>
+      </c>
+      <c r="M13" s="1">
+        <v>29332380.0</v>
+      </c>
+      <c r="N13" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" t="s">
+        <v>54</v>
+      </c>
+      <c r="B14" s="1">
+        <v>45000000.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>98.9504</v>
+      </c>
+      <c r="D14" s="1">
+        <v>97.78527224</v>
+      </c>
+      <c r="E14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F14">
+        <v>1.0</v>
+      </c>
+      <c r="G14" s="1">
+        <v>44003372.51</v>
+      </c>
+      <c r="H14" s="1">
+        <v>524307.49</v>
+      </c>
+      <c r="I14" s="1">
+        <v>1.1915166045076</v>
+      </c>
+      <c r="J14">
+        <v>0.0</v>
+      </c>
+      <c r="K14">
+        <v>0.0</v>
+      </c>
+      <c r="L14" s="1">
+        <v>44527680.0</v>
+      </c>
+      <c r="M14" s="1">
+        <v>44527680.0</v>
+      </c>
+      <c r="N14" s="1">
+        <v>0.72</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>56</v>
+      </c>
+      <c r="B15" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C15" s="1">
+        <v>99.6157</v>
+      </c>
+      <c r="D15" s="1">
+        <v>98.36271167</v>
+      </c>
+      <c r="E15" t="s">
+        <v>8</v>
+      </c>
+      <c r="F15">
+        <v>1.0</v>
+      </c>
+      <c r="G15" s="1">
+        <v>14754406.75</v>
+      </c>
+      <c r="H15" s="1">
+        <v>187948.25</v>
+      </c>
+      <c r="I15" s="1">
+        <v>1.273844846388</v>
+      </c>
+      <c r="J15">
+        <v>0.0</v>
+      </c>
+      <c r="K15">
+        <v>0.0</v>
+      </c>
+      <c r="L15" s="1">
+        <v>14942355.0</v>
+      </c>
+      <c r="M15" s="1">
+        <v>14942355.0</v>
+      </c>
+      <c r="N15" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>58</v>
+      </c>
+      <c r="B16" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>97.4099</v>
+      </c>
+      <c r="D16" s="1">
+        <v>97.21815647</v>
+      </c>
+      <c r="E16" t="s">
+        <v>8</v>
+      </c>
+      <c r="F16">
+        <v>1.0</v>
+      </c>
+      <c r="G16" s="1">
+        <v>14582723.47</v>
+      </c>
+      <c r="H16" s="1">
+        <v>28761.53</v>
+      </c>
+      <c r="I16" s="1">
+        <v>0.19723016800784</v>
+      </c>
+      <c r="J16">
+        <v>0.0</v>
+      </c>
+      <c r="K16">
+        <v>0.0</v>
+      </c>
+      <c r="L16" s="1">
+        <v>14611485.0</v>
+      </c>
+      <c r="M16" s="1">
+        <v>14611485.0</v>
+      </c>
+      <c r="N16" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>60</v>
+      </c>
+      <c r="B17" s="1">
         <v>10000000.0</v>
       </c>
-      <c r="D6" s="1">
-[...296 lines deleted...]
-      <c r="C12" s="1">
+      <c r="C17" s="1">
+        <v>99.3014</v>
+      </c>
+      <c r="D17" s="1">
+        <v>98.7203376</v>
+      </c>
+      <c r="E17" t="s">
+        <v>8</v>
+      </c>
+      <c r="F17">
+        <v>1.0</v>
+      </c>
+      <c r="G17" s="1">
+        <v>9872033.76</v>
+      </c>
+      <c r="H17" s="1">
+        <v>58106.24</v>
+      </c>
+      <c r="I17" s="1">
+        <v>0.58859442150044</v>
+      </c>
+      <c r="J17">
+        <v>0.0</v>
+      </c>
+      <c r="K17">
+        <v>0.0</v>
+      </c>
+      <c r="L17" s="1">
+        <v>9930140.0</v>
+      </c>
+      <c r="M17" s="1">
+        <v>9930140.0</v>
+      </c>
+      <c r="N17" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>62</v>
+      </c>
+      <c r="B18" s="1">
         <v>25000000.0</v>
       </c>
-      <c r="D12" s="1">
-[...252 lines deleted...]
-      <c r="E17" s="1">
+      <c r="C18" s="1">
+        <v>97.9435</v>
+      </c>
+      <c r="D18" s="1">
         <v>97.51078</v>
       </c>
-      <c r="F17" t="s">
-[...5 lines deleted...]
-      <c r="H17" s="1">
+      <c r="E18" t="s">
+        <v>8</v>
+      </c>
+      <c r="F18">
+        <v>1.0</v>
+      </c>
+      <c r="G18" s="1">
         <v>24377695.0</v>
       </c>
-      <c r="I17" s="1">
-[...25 lines deleted...]
-      <c r="A18" t="s">
+      <c r="H18" s="1">
+        <v>108180.0</v>
+      </c>
+      <c r="I18" s="1">
+        <v>0.44376631999047</v>
+      </c>
+      <c r="J18">
+        <v>0.0</v>
+      </c>
+      <c r="K18">
+        <v>0.0</v>
+      </c>
+      <c r="L18" s="1">
+        <v>24485875.0</v>
+      </c>
+      <c r="M18" s="1">
+        <v>24485875.0</v>
+      </c>
+      <c r="N18" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
         <v>61</v>
       </c>
-      <c r="B18" t="s">
-[...45 lines deleted...]
-    <row r="19" spans="1:16">
+    </row>
+    <row r="19" spans="1:26">
       <c r="A19" t="s">
         <v>64</v>
       </c>
-      <c r="B19" t="s">
+      <c r="B19" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>100.0221</v>
+      </c>
+      <c r="D19" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E19" t="s">
+        <v>8</v>
+      </c>
+      <c r="F19">
+        <v>1.0</v>
+      </c>
+      <c r="G19" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="H19" s="1">
+        <v>3315.0</v>
+      </c>
+      <c r="I19" s="1">
+        <v>0.0221</v>
+      </c>
+      <c r="J19">
+        <v>0.0</v>
+      </c>
+      <c r="K19" t="s">
         <v>65</v>
       </c>
-      <c r="C19" s="1">
-[...27 lines deleted...]
-        <v>66</v>
+      <c r="L19" s="1">
+        <v>15003315.0</v>
       </c>
       <c r="M19" s="1">
-        <v>29995650.0</v>
+        <v>15080309.58</v>
       </c>
       <c r="N19" s="1">
-        <v>30022373.67</v>
-[...8 lines deleted...]
-    <row r="20" spans="1:16">
+        <v>0.24</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
       <c r="A20" t="s">
         <v>67</v>
       </c>
-      <c r="B20" t="s">
+      <c r="B20" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>100.0095</v>
+      </c>
+      <c r="D20" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E20" t="s">
+        <v>8</v>
+      </c>
+      <c r="F20">
+        <v>1.0</v>
+      </c>
+      <c r="G20" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="H20" s="1">
+        <v>2850.0</v>
+      </c>
+      <c r="I20" s="1">
+        <v>0.0095</v>
+      </c>
+      <c r="J20">
+        <v>0.0</v>
+      </c>
+      <c r="K20" t="s">
         <v>68</v>
       </c>
-      <c r="C20" s="1">
-[...27 lines deleted...]
-        <v>69</v>
+      <c r="L20" s="1">
+        <v>30002850.0</v>
       </c>
       <c r="M20" s="1">
-        <v>9999040.0</v>
+        <v>30099650.0</v>
       </c>
       <c r="N20" s="1">
-        <v>10014747.64</v>
-[...8 lines deleted...]
-    <row r="21" spans="1:16">
+        <v>0.49</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
         <v>70</v>
       </c>
-      <c r="B21" t="s">
+      <c r="B21" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>100.0154</v>
+      </c>
+      <c r="D21" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E21" t="s">
+        <v>8</v>
+      </c>
+      <c r="F21">
+        <v>1.0</v>
+      </c>
+      <c r="G21" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="H21" s="1">
+        <v>1540.0</v>
+      </c>
+      <c r="I21" s="1">
+        <v>0.0154</v>
+      </c>
+      <c r="J21">
+        <v>0.0</v>
+      </c>
+      <c r="K21" t="s">
         <v>71</v>
       </c>
-      <c r="C21" s="1">
+      <c r="L21" s="1">
+        <v>10001540.0</v>
+      </c>
+      <c r="M21" s="1">
+        <v>10040319.06</v>
+      </c>
+      <c r="N21" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" t="s">
+        <v>73</v>
+      </c>
+      <c r="B22" s="1">
         <v>15000000.0</v>
       </c>
-      <c r="D21" s="1">
-[...2 lines deleted...]
-      <c r="E21" s="1">
+      <c r="C22" s="1">
+        <v>99.8897</v>
+      </c>
+      <c r="D22" s="1">
         <v>99.43946527</v>
       </c>
-      <c r="F21" t="s">
-[...5 lines deleted...]
-      <c r="H21" s="1">
+      <c r="E22" t="s">
+        <v>8</v>
+      </c>
+      <c r="F22">
+        <v>1.0</v>
+      </c>
+      <c r="G22" s="1">
         <v>14915919.79</v>
       </c>
-      <c r="I21" s="1">
-[...25 lines deleted...]
-      <c r="A22" t="s">
+      <c r="H22" s="1">
+        <v>67535.21</v>
+      </c>
+      <c r="I22" s="1">
+        <v>0.45277268147605</v>
+      </c>
+      <c r="J22">
+        <v>0.0</v>
+      </c>
+      <c r="K22">
+        <v>0.0</v>
+      </c>
+      <c r="L22" s="1">
+        <v>14983455.0</v>
+      </c>
+      <c r="M22" s="1">
+        <v>14983455.0</v>
+      </c>
+      <c r="N22" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
         <v>72</v>
       </c>
-      <c r="B22" t="s">
-[...45 lines deleted...]
-    <row r="23" spans="1:16">
+    </row>
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
         <v>75</v>
       </c>
-      <c r="B23" t="s">
+      <c r="B23" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>100.0264</v>
+      </c>
+      <c r="D23" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F23">
+        <v>1.0</v>
+      </c>
+      <c r="G23" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="H23" s="1">
+        <v>2640.0</v>
+      </c>
+      <c r="I23" s="1">
+        <v>0.0264</v>
+      </c>
+      <c r="J23">
+        <v>0.0</v>
+      </c>
+      <c r="K23" t="s">
         <v>76</v>
       </c>
-      <c r="C23" s="1">
-[...27 lines deleted...]
-        <v>77</v>
+      <c r="L23" s="1">
+        <v>10002640.0</v>
       </c>
       <c r="M23" s="1">
-        <v>19999360.0</v>
+        <v>10054880.83</v>
       </c>
       <c r="N23" s="1">
-        <v>20030775.28</v>
-[...8 lines deleted...]
-    <row r="24" spans="1:16">
+        <v>0.16</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
       <c r="A24" t="s">
         <v>78</v>
       </c>
-      <c r="B24" t="s">
+      <c r="B24" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>100.023</v>
+      </c>
+      <c r="D24" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E24" t="s">
+        <v>8</v>
+      </c>
+      <c r="F24">
+        <v>1.0</v>
+      </c>
+      <c r="G24" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="H24" s="1">
+        <v>4600.0</v>
+      </c>
+      <c r="I24" s="1">
+        <v>0.023</v>
+      </c>
+      <c r="J24">
+        <v>0.0</v>
+      </c>
+      <c r="K24" t="s">
         <v>79</v>
       </c>
-      <c r="C24" s="1">
-[...27 lines deleted...]
-        <v>80</v>
+      <c r="L24" s="1">
+        <v>20004600.0</v>
       </c>
       <c r="M24" s="1">
-        <v>15005655.0</v>
+        <v>20082158.11</v>
       </c>
       <c r="N24" s="1">
-        <v>15285825.0</v>
-[...8 lines deleted...]
-    <row r="25" spans="1:16">
+        <v>0.33</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
       <c r="A25" t="s">
         <v>81</v>
       </c>
-      <c r="B25" t="s">
+      <c r="B25" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>100.0212</v>
+      </c>
+      <c r="D25" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E25" t="s">
+        <v>8</v>
+      </c>
+      <c r="F25">
+        <v>1.0</v>
+      </c>
+      <c r="G25" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="H25" s="1">
+        <v>3180.0</v>
+      </c>
+      <c r="I25" s="1">
+        <v>0.0212</v>
+      </c>
+      <c r="J25">
+        <v>0.0</v>
+      </c>
+      <c r="K25" t="s">
         <v>82</v>
       </c>
-      <c r="C25" s="1">
-[...27 lines deleted...]
-        <v>83</v>
+      <c r="L25" s="1">
+        <v>15003180.0</v>
       </c>
       <c r="M25" s="1">
-        <v>20009340.0</v>
+        <v>15318239.63</v>
       </c>
       <c r="N25" s="1">
-        <v>20224952.0</v>
-[...8 lines deleted...]
-    <row r="26" spans="1:16">
+        <v>0.25</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
       <c r="A26" t="s">
         <v>84</v>
       </c>
-      <c r="B26" t="s">
+      <c r="B26" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>100.0525</v>
+      </c>
+      <c r="D26" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E26" t="s">
+        <v>8</v>
+      </c>
+      <c r="F26">
+        <v>1.0</v>
+      </c>
+      <c r="G26" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="H26" s="1">
+        <v>10500.0</v>
+      </c>
+      <c r="I26" s="1">
+        <v>0.0525</v>
+      </c>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26" t="s">
         <v>85</v>
       </c>
-      <c r="C26" s="1">
-[...27 lines deleted...]
-        <v>86</v>
+      <c r="L26" s="1">
+        <v>20010500.0</v>
       </c>
       <c r="M26" s="1">
-        <v>20008580.0</v>
+        <v>20272562.0</v>
       </c>
       <c r="N26" s="1">
-        <v>20221342.0</v>
-[...8 lines deleted...]
-    <row r="27" spans="1:16">
+        <v>0.33</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
       <c r="A27" t="s">
         <v>87</v>
       </c>
-      <c r="B27" t="s">
+      <c r="B27" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C27" s="1">
+        <v>100.034</v>
+      </c>
+      <c r="D27" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E27" t="s">
+        <v>8</v>
+      </c>
+      <c r="F27">
+        <v>1.0</v>
+      </c>
+      <c r="G27" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="H27" s="1">
+        <v>6800.0</v>
+      </c>
+      <c r="I27" s="1">
+        <v>0.034</v>
+      </c>
+      <c r="J27">
+        <v>0.0</v>
+      </c>
+      <c r="K27" t="s">
         <v>88</v>
       </c>
-      <c r="C27" s="1">
+      <c r="L27" s="1">
+        <v>20006800.0</v>
+      </c>
+      <c r="M27" s="1">
+        <v>20265412.0</v>
+      </c>
+      <c r="N27" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" t="s">
+        <v>90</v>
+      </c>
+      <c r="B28" s="1">
         <v>30000000.0</v>
       </c>
-      <c r="D27" s="1">
-[...2 lines deleted...]
-      <c r="E27" s="1">
+      <c r="C28" s="1">
+        <v>99.5406</v>
+      </c>
+      <c r="D28" s="1">
         <v>98.0238394</v>
       </c>
-      <c r="F27" t="s">
-[...5 lines deleted...]
-      <c r="H27" s="1">
+      <c r="E28" t="s">
+        <v>8</v>
+      </c>
+      <c r="F28">
+        <v>1.0</v>
+      </c>
+      <c r="G28" s="1">
         <v>29407151.82</v>
       </c>
-      <c r="I27" s="1">
-[...25 lines deleted...]
-      <c r="A28" t="s">
+      <c r="H28" s="1">
+        <v>455028.18</v>
+      </c>
+      <c r="I28" s="1">
+        <v>1.5473384936603</v>
+      </c>
+      <c r="J28">
+        <v>0.0</v>
+      </c>
+      <c r="K28">
+        <v>0.0</v>
+      </c>
+      <c r="L28" s="1">
+        <v>29862180.0</v>
+      </c>
+      <c r="M28" s="1">
+        <v>29862180.0</v>
+      </c>
+      <c r="N28" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
         <v>89</v>
       </c>
-      <c r="B28" t="s">
-[...2 lines deleted...]
-      <c r="C28" s="1">
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" t="s">
+        <v>92</v>
+      </c>
+      <c r="B29" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="D28" s="1">
-[...2 lines deleted...]
-      <c r="E28" s="1">
+      <c r="C29" s="1">
+        <v>98.5155</v>
+      </c>
+      <c r="D29" s="1">
         <v>97.7949414</v>
       </c>
-      <c r="F28" t="s">
-[...5 lines deleted...]
-      <c r="H28" s="1">
+      <c r="E29" t="s">
+        <v>8</v>
+      </c>
+      <c r="F29">
+        <v>1.0</v>
+      </c>
+      <c r="G29" s="1">
         <v>19558988.28</v>
       </c>
-      <c r="I28" s="1">
-[...25 lines deleted...]
-      <c r="A29" t="s">
+      <c r="H29" s="1">
+        <v>144111.72</v>
+      </c>
+      <c r="I29" s="1">
+        <v>0.73680559514094</v>
+      </c>
+      <c r="J29">
+        <v>0.0</v>
+      </c>
+      <c r="K29">
+        <v>0.0</v>
+      </c>
+      <c r="L29" s="1">
+        <v>19703100.0</v>
+      </c>
+      <c r="M29" s="1">
+        <v>19703100.0</v>
+      </c>
+      <c r="N29" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
         <v>91</v>
       </c>
-      <c r="B29" t="s">
-[...2 lines deleted...]
-      <c r="C29" s="1">
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" t="s">
+        <v>94</v>
+      </c>
+      <c r="B30" s="1">
         <v>10000000.0</v>
       </c>
-      <c r="D29" s="1">
-[...2 lines deleted...]
-      <c r="E29" s="1">
+      <c r="C30" s="1">
+        <v>98.4607</v>
+      </c>
+      <c r="D30" s="1">
         <v>97.8142855</v>
       </c>
-      <c r="F29" t="s">
-[...5 lines deleted...]
-      <c r="H29" s="1">
+      <c r="E30" t="s">
+        <v>8</v>
+      </c>
+      <c r="F30">
+        <v>1.0</v>
+      </c>
+      <c r="G30" s="1">
         <v>9781428.55</v>
       </c>
-      <c r="I29" s="1">
-[...25 lines deleted...]
-      <c r="A30" t="s">
+      <c r="H30" s="1">
+        <v>64641.45</v>
+      </c>
+      <c r="I30" s="1">
+        <v>0.66085899078617</v>
+      </c>
+      <c r="J30">
+        <v>0.0</v>
+      </c>
+      <c r="K30">
+        <v>0.0</v>
+      </c>
+      <c r="L30" s="1">
+        <v>9846070.0</v>
+      </c>
+      <c r="M30" s="1">
+        <v>9846070.0</v>
+      </c>
+      <c r="N30" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
         <v>93</v>
       </c>
-      <c r="B30" t="s">
-[...2 lines deleted...]
-      <c r="C30" s="1">
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" t="s">
+        <v>96</v>
+      </c>
+      <c r="B31" s="1">
         <v>18500000.0</v>
       </c>
-      <c r="D30" s="1">
-[...2 lines deleted...]
-      <c r="E30" s="1">
+      <c r="C31" s="1">
+        <v>97.7277</v>
+      </c>
+      <c r="D31" s="1">
         <v>97.32339049</v>
       </c>
-      <c r="F30" t="s">
-[...5 lines deleted...]
-      <c r="H30" s="1">
+      <c r="E31" t="s">
+        <v>8</v>
+      </c>
+      <c r="F31">
+        <v>1.0</v>
+      </c>
+      <c r="G31" s="1">
         <v>18004827.24</v>
       </c>
-      <c r="I30" s="1">
-[...17 lines deleted...]
-      <c r="O30" s="1">
+      <c r="H31" s="1">
+        <v>74797.26</v>
+      </c>
+      <c r="I31" s="1">
+        <v>0.4154289236046</v>
+      </c>
+      <c r="J31">
+        <v>0.0</v>
+      </c>
+      <c r="K31">
+        <v>0.0</v>
+      </c>
+      <c r="L31" s="1">
+        <v>18079624.5</v>
+      </c>
+      <c r="M31" s="1">
+        <v>18079624.5</v>
+      </c>
+      <c r="N31" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="A32" t="s">
+        <v>98</v>
+      </c>
+      <c r="B32" s="1">
+        <v>22000000.0</v>
+      </c>
+      <c r="C32" s="1">
+        <v>99.9268</v>
+      </c>
+      <c r="D32" s="1">
+        <v>99.63136395</v>
+      </c>
+      <c r="E32" t="s">
+        <v>8</v>
+      </c>
+      <c r="F32">
+        <v>1.0</v>
+      </c>
+      <c r="G32" s="1">
+        <v>21918900.07</v>
+      </c>
+      <c r="H32" s="1">
+        <v>64995.93</v>
+      </c>
+      <c r="I32" s="1">
+        <v>0.29652915881924</v>
+      </c>
+      <c r="J32">
+        <v>0.0</v>
+      </c>
+      <c r="K32">
+        <v>0.0</v>
+      </c>
+      <c r="L32" s="1">
+        <v>21983896.0</v>
+      </c>
+      <c r="M32" s="1">
+        <v>21983896.0</v>
+      </c>
+      <c r="N32" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
+      <c r="A33" t="s">
+        <v>100</v>
+      </c>
+      <c r="B33" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C33" s="1">
+        <v>97.9481</v>
+      </c>
+      <c r="D33" s="1">
+        <v>97.44325147</v>
+      </c>
+      <c r="E33" t="s">
+        <v>8</v>
+      </c>
+      <c r="F33">
+        <v>1.0</v>
+      </c>
+      <c r="G33" s="1">
+        <v>14616487.72</v>
+      </c>
+      <c r="H33" s="1">
+        <v>75727.28</v>
+      </c>
+      <c r="I33" s="1">
+        <v>0.51809491753878</v>
+      </c>
+      <c r="J33">
+        <v>0.0</v>
+      </c>
+      <c r="K33">
+        <v>0.0</v>
+      </c>
+      <c r="L33" s="1">
+        <v>14692215.0</v>
+      </c>
+      <c r="M33" s="1">
+        <v>14692215.0</v>
+      </c>
+      <c r="N33" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26">
+      <c r="A34" t="s">
+        <v>102</v>
+      </c>
+      <c r="B34" s="1">
+        <v>12500000.0</v>
+      </c>
+      <c r="C34" s="1">
+        <v>97.8957</v>
+      </c>
+      <c r="D34" s="1">
+        <v>97.12268648</v>
+      </c>
+      <c r="E34" t="s">
+        <v>8</v>
+      </c>
+      <c r="F34">
+        <v>1.0</v>
+      </c>
+      <c r="G34" s="1">
+        <v>12140335.81</v>
+      </c>
+      <c r="H34" s="1">
+        <v>96626.69</v>
+      </c>
+      <c r="I34" s="1">
+        <v>0.79591447479079</v>
+      </c>
+      <c r="J34">
+        <v>0.0</v>
+      </c>
+      <c r="K34">
+        <v>0.0</v>
+      </c>
+      <c r="L34" s="1">
+        <v>12236962.5</v>
+      </c>
+      <c r="M34" s="1">
+        <v>12236962.5</v>
+      </c>
+      <c r="N34" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26">
+      <c r="A35" t="s">
+        <v>104</v>
+      </c>
+      <c r="B35" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C35" s="1">
+        <v>99.9933</v>
+      </c>
+      <c r="D35" s="1">
+        <v>99.6227205</v>
+      </c>
+      <c r="E35" t="s">
+        <v>8</v>
+      </c>
+      <c r="F35">
+        <v>1.0</v>
+      </c>
+      <c r="G35" s="1">
+        <v>19924544.1</v>
+      </c>
+      <c r="H35" s="1">
+        <v>74115.9</v>
+      </c>
+      <c r="I35" s="1">
+        <v>0.37198291528286</v>
+      </c>
+      <c r="J35">
+        <v>0.0</v>
+      </c>
+      <c r="K35">
+        <v>0.0</v>
+      </c>
+      <c r="L35" s="1">
+        <v>19998660.0</v>
+      </c>
+      <c r="M35" s="1">
+        <v>19998660.0</v>
+      </c>
+      <c r="N35" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
+      <c r="A36" t="s">
+        <v>106</v>
+      </c>
+      <c r="B36" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C36" s="1">
+        <v>99.8588</v>
+      </c>
+      <c r="D36" s="1">
+        <v>99.792902</v>
+      </c>
+      <c r="E36" t="s">
+        <v>8</v>
+      </c>
+      <c r="F36">
+        <v>1.0</v>
+      </c>
+      <c r="G36" s="1">
+        <v>9979290.2</v>
+      </c>
+      <c r="H36" s="1">
+        <v>6589.8</v>
+      </c>
+      <c r="I36" s="1">
+        <v>0.066034756660348</v>
+      </c>
+      <c r="J36">
+        <v>0.0</v>
+      </c>
+      <c r="K36">
+        <v>0.0</v>
+      </c>
+      <c r="L36" s="1">
+        <v>9985880.0</v>
+      </c>
+      <c r="M36" s="1">
+        <v>9985880.0</v>
+      </c>
+      <c r="N36" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26">
+      <c r="A37" t="s">
+        <v>108</v>
+      </c>
+      <c r="B37" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="C37" s="1">
+        <v>99.7983</v>
+      </c>
+      <c r="D37" s="1">
+        <v>99.7995692</v>
+      </c>
+      <c r="E37" t="s">
+        <v>8</v>
+      </c>
+      <c r="F37">
+        <v>1.0</v>
+      </c>
+      <c r="G37" s="1">
+        <v>39919827.68</v>
+      </c>
+      <c r="H37" s="1">
+        <v>-507.68</v>
+      </c>
+      <c r="I37" s="1">
+        <v>-0.0012717489766479</v>
+      </c>
+      <c r="J37">
+        <v>0.0</v>
+      </c>
+      <c r="K37">
+        <v>0.0</v>
+      </c>
+      <c r="L37" s="1">
+        <v>39919320.0</v>
+      </c>
+      <c r="M37" s="1">
+        <v>39919320.0</v>
+      </c>
+      <c r="N37" s="1">
+        <v>0.65</v>
+      </c>
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26">
+      <c r="A38" t="s">
+        <v>110</v>
+      </c>
+      <c r="B38" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C38" s="1">
+        <v>98.3725</v>
+      </c>
+      <c r="D38" s="1">
+        <v>97.7514452</v>
+      </c>
+      <c r="E38" t="s">
+        <v>8</v>
+      </c>
+      <c r="F38">
+        <v>1.0</v>
+      </c>
+      <c r="G38" s="1">
+        <v>9775144.52</v>
+      </c>
+      <c r="H38" s="1">
+        <v>62105.48</v>
+      </c>
+      <c r="I38" s="1">
+        <v>0.63534078573398</v>
+      </c>
+      <c r="J38">
+        <v>0.0</v>
+      </c>
+      <c r="K38">
+        <v>0.0</v>
+      </c>
+      <c r="L38" s="1">
+        <v>9837250.0</v>
+      </c>
+      <c r="M38" s="1">
+        <v>9837250.0</v>
+      </c>
+      <c r="N38" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26">
+      <c r="A39" t="s">
+        <v>112</v>
+      </c>
+      <c r="B39" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C39" s="1">
+        <v>98.0594</v>
+      </c>
+      <c r="D39" s="1">
+        <v>97.52492576</v>
+      </c>
+      <c r="E39" t="s">
+        <v>8</v>
+      </c>
+      <c r="F39">
+        <v>1.0</v>
+      </c>
+      <c r="G39" s="1">
+        <v>24381231.44</v>
+      </c>
+      <c r="H39" s="1">
+        <v>133618.56</v>
+      </c>
+      <c r="I39" s="1">
+        <v>0.54803860227004</v>
+      </c>
+      <c r="J39">
+        <v>0.0</v>
+      </c>
+      <c r="K39">
+        <v>0.0</v>
+      </c>
+      <c r="L39" s="1">
+        <v>24514850.0</v>
+      </c>
+      <c r="M39" s="1">
+        <v>24514850.0</v>
+      </c>
+      <c r="N39" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26">
+      <c r="A40" t="s">
+        <v>114</v>
+      </c>
+      <c r="B40" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C40" s="1">
+        <v>99.0201</v>
+      </c>
+      <c r="D40" s="1">
+        <v>98.14746657</v>
+      </c>
+      <c r="E40" t="s">
+        <v>8</v>
+      </c>
+      <c r="F40">
+        <v>1.0</v>
+      </c>
+      <c r="G40" s="1">
+        <v>29444239.97</v>
+      </c>
+      <c r="H40" s="1">
+        <v>261790.03</v>
+      </c>
+      <c r="I40" s="1">
+        <v>0.88910438940428</v>
+      </c>
+      <c r="J40">
+        <v>0.0</v>
+      </c>
+      <c r="K40">
+        <v>0.0</v>
+      </c>
+      <c r="L40" s="1">
+        <v>29706030.0</v>
+      </c>
+      <c r="M40" s="1">
+        <v>29706030.0</v>
+      </c>
+      <c r="N40" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O40">
+        <v>1</v>
+      </c>
+      <c r="Z40" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26">
+      <c r="A41" t="s">
+        <v>116</v>
+      </c>
+      <c r="B41" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C41" s="1">
+        <v>99.4492</v>
+      </c>
+      <c r="D41" s="1">
+        <v>97.87236357</v>
+      </c>
+      <c r="E41" t="s">
+        <v>8</v>
+      </c>
+      <c r="F41">
+        <v>1.0</v>
+      </c>
+      <c r="G41" s="1">
+        <v>29361709.07</v>
+      </c>
+      <c r="H41" s="1">
+        <v>473050.93</v>
+      </c>
+      <c r="I41" s="1">
+        <v>1.6111151052966</v>
+      </c>
+      <c r="J41">
+        <v>0.0</v>
+      </c>
+      <c r="K41">
+        <v>0.0</v>
+      </c>
+      <c r="L41" s="1">
+        <v>29834760.0</v>
+      </c>
+      <c r="M41" s="1">
+        <v>29834760.0</v>
+      </c>
+      <c r="N41" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O41">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26">
+      <c r="A42" t="s">
+        <v>118</v>
+      </c>
+      <c r="B42" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C42" s="1">
+        <v>97.2501</v>
+      </c>
+      <c r="D42" s="1">
+        <v>97.16562473</v>
+      </c>
+      <c r="E42" t="s">
+        <v>8</v>
+      </c>
+      <c r="F42">
+        <v>1.0</v>
+      </c>
+      <c r="G42" s="1">
+        <v>29149687.42</v>
+      </c>
+      <c r="H42" s="1">
+        <v>25342.58</v>
+      </c>
+      <c r="I42" s="1">
+        <v>0.086939457136724</v>
+      </c>
+      <c r="J42">
+        <v>0.0</v>
+      </c>
+      <c r="K42">
+        <v>0.0</v>
+      </c>
+      <c r="L42" s="1">
+        <v>29175030.0</v>
+      </c>
+      <c r="M42" s="1">
+        <v>29175030.0</v>
+      </c>
+      <c r="N42" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O42">
+        <v>1</v>
+      </c>
+      <c r="Z42" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26">
+      <c r="A43" t="s">
+        <v>120</v>
+      </c>
+      <c r="B43" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C43" s="1">
+        <v>98.763</v>
+      </c>
+      <c r="D43" s="1">
+        <v>98.15181495</v>
+      </c>
+      <c r="E43" t="s">
+        <v>8</v>
+      </c>
+      <c r="F43">
+        <v>1.0</v>
+      </c>
+      <c r="G43" s="1">
+        <v>19630362.99</v>
+      </c>
+      <c r="H43" s="1">
+        <v>122237.01</v>
+      </c>
+      <c r="I43" s="1">
+        <v>0.62269357964633</v>
+      </c>
+      <c r="J43">
+        <v>0.0</v>
+      </c>
+      <c r="K43">
+        <v>0.0</v>
+      </c>
+      <c r="L43" s="1">
+        <v>19752600.0</v>
+      </c>
+      <c r="M43" s="1">
+        <v>19752600.0</v>
+      </c>
+      <c r="N43" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26">
+      <c r="A44" t="s">
+        <v>122</v>
+      </c>
+      <c r="B44" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="C44" s="1">
+        <v>98.5052</v>
+      </c>
+      <c r="D44" s="1">
+        <v>97.75627623</v>
+      </c>
+      <c r="E44" t="s">
+        <v>8</v>
+      </c>
+      <c r="F44">
+        <v>1.0</v>
+      </c>
+      <c r="G44" s="1">
+        <v>39102510.49</v>
+      </c>
+      <c r="H44" s="1">
+        <v>299569.51</v>
+      </c>
+      <c r="I44" s="1">
+        <v>0.76611323990722</v>
+      </c>
+      <c r="J44">
+        <v>0.0</v>
+      </c>
+      <c r="K44">
+        <v>0.0</v>
+      </c>
+      <c r="L44" s="1">
+        <v>39402080.0</v>
+      </c>
+      <c r="M44" s="1">
+        <v>39402080.0</v>
+      </c>
+      <c r="N44" s="1">
+        <v>0.64</v>
+      </c>
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26">
+      <c r="A45" t="s">
+        <v>124</v>
+      </c>
+      <c r="B45" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C45" s="1">
+        <v>97.7289</v>
+      </c>
+      <c r="D45" s="1">
+        <v>97.3233905</v>
+      </c>
+      <c r="E45" t="s">
+        <v>8</v>
+      </c>
+      <c r="F45">
+        <v>1.0</v>
+      </c>
+      <c r="G45" s="1">
+        <v>19464678.1</v>
+      </c>
+      <c r="H45" s="1">
+        <v>81101.9</v>
+      </c>
+      <c r="I45" s="1">
+        <v>0.41666191232826</v>
+      </c>
+      <c r="J45">
+        <v>0.0</v>
+      </c>
+      <c r="K45">
+        <v>0.0</v>
+      </c>
+      <c r="L45" s="1">
+        <v>19545780.0</v>
+      </c>
+      <c r="M45" s="1">
+        <v>19545780.0</v>
+      </c>
+      <c r="N45" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26">
+      <c r="A46" t="s">
+        <v>126</v>
+      </c>
+      <c r="B46" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C46" s="1">
+        <v>100.0209</v>
+      </c>
+      <c r="D46" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E46" t="s">
+        <v>8</v>
+      </c>
+      <c r="F46">
+        <v>1.0</v>
+      </c>
+      <c r="G46" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="H46" s="1">
+        <v>6270.0</v>
+      </c>
+      <c r="I46" s="1">
+        <v>0.0209</v>
+      </c>
+      <c r="J46">
+        <v>0.0</v>
+      </c>
+      <c r="K46" t="s">
+        <v>127</v>
+      </c>
+      <c r="L46" s="1">
+        <v>30006270.0</v>
+      </c>
+      <c r="M46" s="1">
+        <v>30292877.92</v>
+      </c>
+      <c r="N46" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26">
+      <c r="A47" t="s">
+        <v>129</v>
+      </c>
+      <c r="B47" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C47" s="1">
+        <v>100.0402</v>
+      </c>
+      <c r="D47" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E47" t="s">
+        <v>8</v>
+      </c>
+      <c r="F47">
+        <v>1.0</v>
+      </c>
+      <c r="G47" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="H47" s="1">
+        <v>10050.0</v>
+      </c>
+      <c r="I47" s="1">
+        <v>0.0402</v>
+      </c>
+      <c r="J47">
+        <v>0.0</v>
+      </c>
+      <c r="K47" t="s">
+        <v>130</v>
+      </c>
+      <c r="L47" s="1">
+        <v>25010050.0</v>
+      </c>
+      <c r="M47" s="1">
+        <v>25318153.06</v>
+      </c>
+      <c r="N47" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O47">
+        <v>1</v>
+      </c>
+      <c r="Z47" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26">
+      <c r="A48" t="s">
+        <v>132</v>
+      </c>
+      <c r="B48" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C48" s="1">
+        <v>99.9733</v>
+      </c>
+      <c r="D48" s="1">
+        <v>99.9063378</v>
+      </c>
+      <c r="E48" t="s">
+        <v>8</v>
+      </c>
+      <c r="F48">
+        <v>1.0</v>
+      </c>
+      <c r="G48" s="1">
+        <v>14985950.67</v>
+      </c>
+      <c r="H48" s="1">
+        <v>10044.33</v>
+      </c>
+      <c r="I48" s="1">
+        <v>0.067024977068071</v>
+      </c>
+      <c r="J48">
+        <v>0.0</v>
+      </c>
+      <c r="K48">
+        <v>0.0</v>
+      </c>
+      <c r="L48" s="1">
+        <v>14995995.0</v>
+      </c>
+      <c r="M48" s="1">
+        <v>14995995.0</v>
+      </c>
+      <c r="N48" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26">
+      <c r="A49" t="s">
+        <v>134</v>
+      </c>
+      <c r="B49" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C49" s="1">
+        <v>99.4185</v>
+      </c>
+      <c r="D49" s="1">
+        <v>99.3840947</v>
+      </c>
+      <c r="E49" t="s">
+        <v>8</v>
+      </c>
+      <c r="F49">
+        <v>1.0</v>
+      </c>
+      <c r="G49" s="1">
+        <v>9938409.47</v>
+      </c>
+      <c r="H49" s="1">
+        <v>3440.53</v>
+      </c>
+      <c r="I49" s="1">
+        <v>0.034618517282726</v>
+      </c>
+      <c r="J49">
+        <v>0.0</v>
+      </c>
+      <c r="K49">
+        <v>0.0</v>
+      </c>
+      <c r="L49" s="1">
+        <v>9941850.0</v>
+      </c>
+      <c r="M49" s="1">
+        <v>9941850.0</v>
+      </c>
+      <c r="N49" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26">
+      <c r="A50" t="s">
+        <v>136</v>
+      </c>
+      <c r="B50" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C50" s="1">
+        <v>99.9746</v>
+      </c>
+      <c r="D50" s="1">
+        <v>99.4019866</v>
+      </c>
+      <c r="E50" t="s">
+        <v>8</v>
+      </c>
+      <c r="F50">
+        <v>1.0</v>
+      </c>
+      <c r="G50" s="1">
+        <v>29820595.98</v>
+      </c>
+      <c r="H50" s="1">
+        <v>171784.02</v>
+      </c>
+      <c r="I50" s="1">
+        <v>0.57605830586086</v>
+      </c>
+      <c r="J50">
+        <v>0.0</v>
+      </c>
+      <c r="K50">
+        <v>0.0</v>
+      </c>
+      <c r="L50" s="1">
+        <v>29992380.0</v>
+      </c>
+      <c r="M50" s="1">
+        <v>29992380.0</v>
+      </c>
+      <c r="N50" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26">
+      <c r="A51" t="s">
+        <v>138</v>
+      </c>
+      <c r="B51" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C51" s="1">
+        <v>99.8099</v>
+      </c>
+      <c r="D51" s="1">
+        <v>99.79547473</v>
+      </c>
+      <c r="E51" t="s">
+        <v>8</v>
+      </c>
+      <c r="F51">
+        <v>1.0</v>
+      </c>
+      <c r="G51" s="1">
+        <v>29938642.42</v>
+      </c>
+      <c r="H51" s="1">
+        <v>4327.58</v>
+      </c>
+      <c r="I51" s="1">
+        <v>0.014454830447185</v>
+      </c>
+      <c r="J51">
+        <v>0.0</v>
+      </c>
+      <c r="K51">
+        <v>0.0</v>
+      </c>
+      <c r="L51" s="1">
+        <v>29942970.0</v>
+      </c>
+      <c r="M51" s="1">
+        <v>29942970.0</v>
+      </c>
+      <c r="N51" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26">
+      <c r="A52" t="s">
+        <v>140</v>
+      </c>
+      <c r="B52" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C52" s="1">
+        <v>99.9457</v>
+      </c>
+      <c r="D52" s="1">
+        <v>99.760077</v>
+      </c>
+      <c r="E52" t="s">
+        <v>8</v>
+      </c>
+      <c r="F52">
+        <v>1.0</v>
+      </c>
+      <c r="G52" s="1">
+        <v>29928023.1</v>
+      </c>
+      <c r="H52" s="1">
+        <v>55686.9</v>
+      </c>
+      <c r="I52" s="1">
+        <v>0.18606942334257</v>
+      </c>
+      <c r="J52">
+        <v>0.0</v>
+      </c>
+      <c r="K52">
+        <v>0.0</v>
+      </c>
+      <c r="L52" s="1">
+        <v>29983710.0</v>
+      </c>
+      <c r="M52" s="1">
+        <v>29983710.0</v>
+      </c>
+      <c r="N52" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26">
+      <c r="A53" t="s">
+        <v>142</v>
+      </c>
+      <c r="B53" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C53" s="1">
+        <v>99.9546</v>
+      </c>
+      <c r="D53" s="1">
+        <v>99.625574</v>
+      </c>
+      <c r="E53" t="s">
+        <v>8</v>
+      </c>
+      <c r="F53">
+        <v>1.0</v>
+      </c>
+      <c r="G53" s="1">
+        <v>19925114.8</v>
+      </c>
+      <c r="H53" s="1">
+        <v>65805.2</v>
+      </c>
+      <c r="I53" s="1">
+        <v>0.33026258900149</v>
+      </c>
+      <c r="J53">
+        <v>0.0</v>
+      </c>
+      <c r="K53">
+        <v>0.0</v>
+      </c>
+      <c r="L53" s="1">
+        <v>19990920.0</v>
+      </c>
+      <c r="M53" s="1">
+        <v>19990920.0</v>
+      </c>
+      <c r="N53" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26">
+      <c r="A54" t="s">
+        <v>144</v>
+      </c>
+      <c r="B54" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C54" s="1">
+        <v>99.9869</v>
+      </c>
+      <c r="D54" s="1">
+        <v>99.6104126</v>
+      </c>
+      <c r="E54" t="s">
+        <v>8</v>
+      </c>
+      <c r="F54">
+        <v>1.0</v>
+      </c>
+      <c r="G54" s="1">
+        <v>29883123.78</v>
+      </c>
+      <c r="H54" s="1">
+        <v>112946.22</v>
+      </c>
+      <c r="I54" s="1">
+        <v>0.37795988408545</v>
+      </c>
+      <c r="J54">
+        <v>0.0</v>
+      </c>
+      <c r="K54">
+        <v>0.0</v>
+      </c>
+      <c r="L54" s="1">
+        <v>29996070.0</v>
+      </c>
+      <c r="M54" s="1">
+        <v>29996070.0</v>
+      </c>
+      <c r="N54" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O54">
+        <v>1</v>
+      </c>
+      <c r="Z54" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26">
+      <c r="A55" t="s">
+        <v>146</v>
+      </c>
+      <c r="B55" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C55" s="1">
+        <v>99.4449</v>
+      </c>
+      <c r="D55" s="1">
+        <v>97.82396035</v>
+      </c>
+      <c r="E55" t="s">
+        <v>8</v>
+      </c>
+      <c r="F55">
+        <v>1.0</v>
+      </c>
+      <c r="G55" s="1">
+        <v>19564792.07</v>
+      </c>
+      <c r="H55" s="1">
+        <v>324187.93</v>
+      </c>
+      <c r="I55" s="1">
+        <v>1.65699655197</v>
+      </c>
+      <c r="J55">
+        <v>0.0</v>
+      </c>
+      <c r="K55">
+        <v>0.0</v>
+      </c>
+      <c r="L55" s="1">
+        <v>19888980.0</v>
+      </c>
+      <c r="M55" s="1">
+        <v>19888980.0</v>
+      </c>
+      <c r="N55" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O55">
+        <v>1</v>
+      </c>
+      <c r="Z55" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26">
+      <c r="A56" t="s">
+        <v>148</v>
+      </c>
+      <c r="B56" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C56" s="1">
+        <v>98.219</v>
+      </c>
+      <c r="D56" s="1">
+        <v>97.74661473</v>
+      </c>
+      <c r="E56" t="s">
+        <v>8</v>
+      </c>
+      <c r="F56">
+        <v>1.0</v>
+      </c>
+      <c r="G56" s="1">
+        <v>14661992.21</v>
+      </c>
+      <c r="H56" s="1">
+        <v>70857.79</v>
+      </c>
+      <c r="I56" s="1">
+        <v>0.48327532156014</v>
+      </c>
+      <c r="J56">
+        <v>0.0</v>
+      </c>
+      <c r="K56">
+        <v>0.0</v>
+      </c>
+      <c r="L56" s="1">
+        <v>14732850.0</v>
+      </c>
+      <c r="M56" s="1">
+        <v>14732850.0</v>
+      </c>
+      <c r="N56" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O56">
+        <v>1</v>
+      </c>
+      <c r="Z56" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26">
+      <c r="A57" t="s">
+        <v>150</v>
+      </c>
+      <c r="B57" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C57" s="1">
+        <v>98.1842</v>
+      </c>
+      <c r="D57" s="1">
+        <v>97.7369551</v>
+      </c>
+      <c r="E57" t="s">
+        <v>8</v>
+      </c>
+      <c r="F57">
+        <v>1.0</v>
+      </c>
+      <c r="G57" s="1">
+        <v>9773695.51</v>
+      </c>
+      <c r="H57" s="1">
+        <v>44724.49</v>
+      </c>
+      <c r="I57" s="1">
+        <v>0.45760060720369</v>
+      </c>
+      <c r="J57">
+        <v>0.0</v>
+      </c>
+      <c r="K57">
+        <v>0.0</v>
+      </c>
+      <c r="L57" s="1">
+        <v>9818420.0</v>
+      </c>
+      <c r="M57" s="1">
+        <v>9818420.0</v>
+      </c>
+      <c r="N57" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O57">
+        <v>1</v>
+      </c>
+      <c r="Z57" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="58" spans="1:26">
+      <c r="A58" t="s">
+        <v>152</v>
+      </c>
+      <c r="B58" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C58" s="1">
+        <v>99.9279</v>
+      </c>
+      <c r="D58" s="1">
+        <v>99.63053676</v>
+      </c>
+      <c r="E58" t="s">
+        <v>8</v>
+      </c>
+      <c r="F58">
+        <v>1.0</v>
+      </c>
+      <c r="G58" s="1">
+        <v>24907634.19</v>
+      </c>
+      <c r="H58" s="1">
+        <v>74340.81</v>
+      </c>
+      <c r="I58" s="1">
+        <v>0.29846596201355</v>
+      </c>
+      <c r="J58">
+        <v>0.0</v>
+      </c>
+      <c r="K58">
+        <v>0.0</v>
+      </c>
+      <c r="L58" s="1">
+        <v>24981975.0</v>
+      </c>
+      <c r="M58" s="1">
+        <v>24981975.0</v>
+      </c>
+      <c r="N58" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O58">
+        <v>1</v>
+      </c>
+      <c r="Z58" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="59" spans="1:26">
+      <c r="A59" t="s">
+        <v>154</v>
+      </c>
+      <c r="B59" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C59" s="1">
+        <v>99.9902</v>
+      </c>
+      <c r="D59" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E59" t="s">
+        <v>8</v>
+      </c>
+      <c r="F59">
+        <v>1.0</v>
+      </c>
+      <c r="G59" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="H59" s="1">
+        <v>-1470.0</v>
+      </c>
+      <c r="I59" s="1">
+        <v>-0.0098</v>
+      </c>
+      <c r="J59">
+        <v>0.0</v>
+      </c>
+      <c r="K59" t="s">
+        <v>155</v>
+      </c>
+      <c r="L59" s="1">
+        <v>14998530.0</v>
+      </c>
+      <c r="M59" s="1">
+        <v>15019891.08</v>
+      </c>
+      <c r="N59" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O59">
+        <v>1</v>
+      </c>
+      <c r="Z59" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="60" spans="1:26">
+      <c r="A60" t="s">
+        <v>157</v>
+      </c>
+      <c r="B60" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C60" s="1">
+        <v>100.0264</v>
+      </c>
+      <c r="D60" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E60" t="s">
+        <v>8</v>
+      </c>
+      <c r="F60">
+        <v>1.0</v>
+      </c>
+      <c r="G60" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="H60" s="1">
+        <v>7920.0</v>
+      </c>
+      <c r="I60" s="1">
+        <v>0.0264</v>
+      </c>
+      <c r="J60">
+        <v>0.0</v>
+      </c>
+      <c r="K60" t="s">
+        <v>158</v>
+      </c>
+      <c r="L60" s="1">
+        <v>30007920.0</v>
+      </c>
+      <c r="M60" s="1">
+        <v>30463403.25</v>
+      </c>
+      <c r="N60" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O60">
+        <v>1</v>
+      </c>
+      <c r="Z60" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26">
+      <c r="A61" t="s">
+        <v>160</v>
+      </c>
+      <c r="B61" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C61" s="1">
+        <v>100.0052</v>
+      </c>
+      <c r="D61" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E61" t="s">
+        <v>8</v>
+      </c>
+      <c r="F61">
+        <v>1.0</v>
+      </c>
+      <c r="G61" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="H61" s="1">
+        <v>520.0</v>
+      </c>
+      <c r="I61" s="1">
+        <v>0.0052</v>
+      </c>
+      <c r="J61">
+        <v>0.0</v>
+      </c>
+      <c r="K61" t="s">
+        <v>161</v>
+      </c>
+      <c r="L61" s="1">
+        <v>10000520.0</v>
+      </c>
+      <c r="M61" s="1">
+        <v>10038668.33</v>
+      </c>
+      <c r="N61" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O61">
+        <v>1</v>
+      </c>
+      <c r="Z61" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="62" spans="1:26">
+      <c r="A62" t="s">
+        <v>163</v>
+      </c>
+      <c r="B62" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C62" s="1">
+        <v>100.0078</v>
+      </c>
+      <c r="D62" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E62" t="s">
+        <v>8</v>
+      </c>
+      <c r="F62">
+        <v>1.0</v>
+      </c>
+      <c r="G62" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="H62" s="1">
+        <v>780.0</v>
+      </c>
+      <c r="I62" s="1">
+        <v>0.0078</v>
+      </c>
+      <c r="J62">
+        <v>0.0</v>
+      </c>
+      <c r="K62" t="s">
+        <v>164</v>
+      </c>
+      <c r="L62" s="1">
+        <v>10000780.0</v>
+      </c>
+      <c r="M62" s="1">
+        <v>10038761.67</v>
+      </c>
+      <c r="N62" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O62">
+        <v>1</v>
+      </c>
+      <c r="Z62" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="63" spans="1:26">
+      <c r="A63" t="s">
+        <v>166</v>
+      </c>
+      <c r="B63" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C63" s="1">
+        <v>100.0192</v>
+      </c>
+      <c r="D63" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E63" t="s">
+        <v>8</v>
+      </c>
+      <c r="F63">
+        <v>1.0</v>
+      </c>
+      <c r="G63" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="H63" s="1">
+        <v>5760.0</v>
+      </c>
+      <c r="I63" s="1">
+        <v>0.0192</v>
+      </c>
+      <c r="J63">
+        <v>0.0</v>
+      </c>
+      <c r="K63" t="s">
+        <v>167</v>
+      </c>
+      <c r="L63" s="1">
+        <v>30005760.0</v>
+      </c>
+      <c r="M63" s="1">
+        <v>30278710.42</v>
+      </c>
+      <c r="N63" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O63">
+        <v>1</v>
+      </c>
+      <c r="Z63" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="64" spans="1:26">
+      <c r="A64" t="s">
+        <v>169</v>
+      </c>
+      <c r="B64" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C64" s="1">
+        <v>97.6033</v>
+      </c>
+      <c r="D64" s="1">
+        <v>97.208601</v>
+      </c>
+      <c r="E64" t="s">
+        <v>8</v>
+      </c>
+      <c r="F64">
+        <v>1.0</v>
+      </c>
+      <c r="G64" s="1">
+        <v>14581290.15</v>
+      </c>
+      <c r="H64" s="1">
+        <v>59204.85</v>
+      </c>
+      <c r="I64" s="1">
+        <v>0.40603300113331</v>
+      </c>
+      <c r="J64">
+        <v>0.0</v>
+      </c>
+      <c r="K64">
+        <v>0.0</v>
+      </c>
+      <c r="L64" s="1">
+        <v>14640495.0</v>
+      </c>
+      <c r="M64" s="1">
+        <v>14640495.0</v>
+      </c>
+      <c r="N64" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O64">
+        <v>1</v>
+      </c>
+      <c r="Z64" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="65" spans="1:26">
+      <c r="A65" t="s">
+        <v>171</v>
+      </c>
+      <c r="B65" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C65" s="1">
+        <v>98.813</v>
+      </c>
+      <c r="D65" s="1">
+        <v>97.7959084</v>
+      </c>
+      <c r="E65" t="s">
+        <v>8</v>
+      </c>
+      <c r="F65">
+        <v>1.0</v>
+      </c>
+      <c r="G65" s="1">
+        <v>19559181.68</v>
+      </c>
+      <c r="H65" s="1">
+        <v>203418.32</v>
+      </c>
+      <c r="I65" s="1">
+        <v>1.0400144716075</v>
+      </c>
+      <c r="J65">
+        <v>0.0</v>
+      </c>
+      <c r="K65">
+        <v>0.0</v>
+      </c>
+      <c r="L65" s="1">
+        <v>19762600.0</v>
+      </c>
+      <c r="M65" s="1">
+        <v>19762600.0</v>
+      </c>
+      <c r="N65" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O65">
+        <v>1</v>
+      </c>
+      <c r="Z65" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="66" spans="1:26">
+      <c r="A66" t="s">
+        <v>173</v>
+      </c>
+      <c r="B66" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C66" s="1">
+        <v>98.5604</v>
+      </c>
+      <c r="D66" s="1">
+        <v>97.78527224</v>
+      </c>
+      <c r="E66" t="s">
+        <v>8</v>
+      </c>
+      <c r="F66">
+        <v>1.0</v>
+      </c>
+      <c r="G66" s="1">
+        <v>24446318.06</v>
+      </c>
+      <c r="H66" s="1">
+        <v>193781.94</v>
+      </c>
+      <c r="I66" s="1">
+        <v>0.7926835424639</v>
+      </c>
+      <c r="J66">
+        <v>0.0</v>
+      </c>
+      <c r="K66">
+        <v>0.0</v>
+      </c>
+      <c r="L66" s="1">
+        <v>24640100.0</v>
+      </c>
+      <c r="M66" s="1">
+        <v>24640100.0</v>
+      </c>
+      <c r="N66" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O66">
+        <v>1</v>
+      </c>
+      <c r="Z66" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="67" spans="1:26">
+      <c r="A67" t="s">
+        <v>175</v>
+      </c>
+      <c r="B67" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C67" s="1">
+        <v>99.2634</v>
+      </c>
+      <c r="D67" s="1">
+        <v>98.376783</v>
+      </c>
+      <c r="E67" t="s">
+        <v>8</v>
+      </c>
+      <c r="F67">
+        <v>1.0</v>
+      </c>
+      <c r="G67" s="1">
+        <v>24594195.75</v>
+      </c>
+      <c r="H67" s="1">
+        <v>221654.25</v>
+      </c>
+      <c r="I67" s="1">
+        <v>0.9012461812255</v>
+      </c>
+      <c r="J67">
+        <v>0.0</v>
+      </c>
+      <c r="K67">
+        <v>0.0</v>
+      </c>
+      <c r="L67" s="1">
+        <v>24815850.0</v>
+      </c>
+      <c r="M67" s="1">
+        <v>24815850.0</v>
+      </c>
+      <c r="N67" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O67">
+        <v>1</v>
+      </c>
+      <c r="Z67" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="68" spans="1:26">
+      <c r="A68" t="s">
+        <v>177</v>
+      </c>
+      <c r="B68" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C68" s="1">
+        <v>99.0297</v>
+      </c>
+      <c r="D68" s="1">
+        <v>98.185719</v>
+      </c>
+      <c r="E68" t="s">
+        <v>8</v>
+      </c>
+      <c r="F68">
+        <v>1.0</v>
+      </c>
+      <c r="G68" s="1">
+        <v>24546429.75</v>
+      </c>
+      <c r="H68" s="1">
+        <v>210995.25</v>
+      </c>
+      <c r="I68" s="1">
+        <v>0.85957612634074</v>
+      </c>
+      <c r="J68">
+        <v>0.0</v>
+      </c>
+      <c r="K68">
+        <v>0.0</v>
+      </c>
+      <c r="L68" s="1">
+        <v>24757425.0</v>
+      </c>
+      <c r="M68" s="1">
+        <v>24757425.0</v>
+      </c>
+      <c r="N68" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O68">
+        <v>1</v>
+      </c>
+      <c r="Z68" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="69" spans="1:26">
+      <c r="A69" t="s">
+        <v>179</v>
+      </c>
+      <c r="B69" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C69" s="1">
+        <v>98.7974</v>
+      </c>
+      <c r="D69" s="1">
+        <v>97.990834</v>
+      </c>
+      <c r="E69" t="s">
+        <v>8</v>
+      </c>
+      <c r="F69">
+        <v>1.0</v>
+      </c>
+      <c r="G69" s="1">
+        <v>24497708.5</v>
+      </c>
+      <c r="H69" s="1">
+        <v>201641.5</v>
+      </c>
+      <c r="I69" s="1">
+        <v>0.82310351598804</v>
+      </c>
+      <c r="J69">
+        <v>0.0</v>
+      </c>
+      <c r="K69">
+        <v>0.0</v>
+      </c>
+      <c r="L69" s="1">
+        <v>24699350.0</v>
+      </c>
+      <c r="M69" s="1">
+        <v>24699350.0</v>
+      </c>
+      <c r="N69" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O69">
+        <v>1</v>
+      </c>
+      <c r="Z69" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="70" spans="1:26">
+      <c r="A70" t="s">
+        <v>181</v>
+      </c>
+      <c r="B70" s="1">
+        <v>12500000.0</v>
+      </c>
+      <c r="C70" s="1">
+        <v>99.6626</v>
+      </c>
+      <c r="D70" s="1">
+        <v>97.85057616</v>
+      </c>
+      <c r="E70" t="s">
+        <v>8</v>
+      </c>
+      <c r="F70">
+        <v>1.0</v>
+      </c>
+      <c r="G70" s="1">
+        <v>12231322.02</v>
+      </c>
+      <c r="H70" s="1">
+        <v>226502.98</v>
+      </c>
+      <c r="I70" s="1">
+        <v>1.8518274609207</v>
+      </c>
+      <c r="J70">
+        <v>0.0</v>
+      </c>
+      <c r="K70">
+        <v>0.0</v>
+      </c>
+      <c r="L70" s="1">
+        <v>12457825.0</v>
+      </c>
+      <c r="M70" s="1">
+        <v>12457825.0</v>
+      </c>
+      <c r="N70" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O70">
+        <v>1</v>
+      </c>
+      <c r="Z70" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="71" spans="1:26">
+      <c r="A71" t="s">
+        <v>183</v>
+      </c>
+      <c r="B71" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C71" s="1">
+        <v>99.4439</v>
+      </c>
+      <c r="D71" s="1">
+        <v>97.86267907</v>
+      </c>
+      <c r="E71" t="s">
+        <v>8</v>
+      </c>
+      <c r="F71">
+        <v>1.0</v>
+      </c>
+      <c r="G71" s="1">
+        <v>14679401.86</v>
+      </c>
+      <c r="H71" s="1">
+        <v>237183.14</v>
+      </c>
+      <c r="I71" s="1">
+        <v>1.6157547988812</v>
+      </c>
+      <c r="J71">
+        <v>0.0</v>
+      </c>
+      <c r="K71">
+        <v>0.0</v>
+      </c>
+      <c r="L71" s="1">
+        <v>14916585.0</v>
+      </c>
+      <c r="M71" s="1">
+        <v>14916585.0</v>
+      </c>
+      <c r="N71" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O71">
+        <v>1</v>
+      </c>
+      <c r="Z71" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="72" spans="1:26">
+      <c r="A72" t="s">
+        <v>185</v>
+      </c>
+      <c r="B72" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="C72" s="1">
+        <v>97.2586</v>
+      </c>
+      <c r="D72" s="1">
+        <v>97.19905</v>
+      </c>
+      <c r="E72" t="s">
+        <v>8</v>
+      </c>
+      <c r="F72">
+        <v>1.0</v>
+      </c>
+      <c r="G72" s="1">
+        <v>38879620.0</v>
+      </c>
+      <c r="H72" s="1">
+        <v>23820.0</v>
+      </c>
+      <c r="I72" s="1">
+        <v>0.061266030892277</v>
+      </c>
+      <c r="J72">
+        <v>0.0</v>
+      </c>
+      <c r="K72">
+        <v>0.0</v>
+      </c>
+      <c r="L72" s="1">
+        <v>38903440.0</v>
+      </c>
+      <c r="M72" s="1">
+        <v>38903440.0</v>
+      </c>
+      <c r="N72" s="1">
+        <v>0.63</v>
+      </c>
+      <c r="O72">
+        <v>1</v>
+      </c>
+      <c r="Z72" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="73" spans="1:26">
+      <c r="A73" t="s">
+        <v>187</v>
+      </c>
+      <c r="B73" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C73" s="1">
+        <v>99.6359</v>
+      </c>
+      <c r="D73" s="1">
+        <v>97.85299653</v>
+      </c>
+      <c r="E73" t="s">
+        <v>8</v>
+      </c>
+      <c r="F73">
+        <v>1.0</v>
+      </c>
+      <c r="G73" s="1">
+        <v>14677949.48</v>
+      </c>
+      <c r="H73" s="1">
+        <v>267435.52</v>
+      </c>
+      <c r="I73" s="1">
+        <v>1.8220223496777</v>
+      </c>
+      <c r="J73">
+        <v>0.0</v>
+      </c>
+      <c r="K73">
+        <v>0.0</v>
+      </c>
+      <c r="L73" s="1">
+        <v>14945385.0</v>
+      </c>
+      <c r="M73" s="1">
+        <v>14945385.0</v>
+      </c>
+      <c r="N73" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O73">
+        <v>1</v>
+      </c>
+      <c r="Z73" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="74" spans="1:26">
+      <c r="A74" t="s">
+        <v>189</v>
+      </c>
+      <c r="B74" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C74" s="1">
+        <v>98.4484</v>
+      </c>
+      <c r="D74" s="1">
+        <v>97.80703052</v>
+      </c>
+      <c r="E74" t="s">
+        <v>8</v>
+      </c>
+      <c r="F74">
+        <v>1.0</v>
+      </c>
+      <c r="G74" s="1">
+        <v>24451757.63</v>
+      </c>
+      <c r="H74" s="1">
+        <v>160342.37</v>
+      </c>
+      <c r="I74" s="1">
+        <v>0.65574987461546</v>
+      </c>
+      <c r="J74">
+        <v>0.0</v>
+      </c>
+      <c r="K74">
+        <v>0.0</v>
+      </c>
+      <c r="L74" s="1">
+        <v>24612100.0</v>
+      </c>
+      <c r="M74" s="1">
+        <v>24612100.0</v>
+      </c>
+      <c r="N74" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O74">
+        <v>1</v>
+      </c>
+      <c r="Z74" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="75" spans="1:26">
+      <c r="A75" t="s">
+        <v>191</v>
+      </c>
+      <c r="B75" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C75" s="1">
+        <v>97.712</v>
+      </c>
+      <c r="D75" s="1">
+        <v>97.4144579</v>
+      </c>
+      <c r="E75" t="s">
+        <v>8</v>
+      </c>
+      <c r="F75">
+        <v>1.0</v>
+      </c>
+      <c r="G75" s="1">
+        <v>9741445.79</v>
+      </c>
+      <c r="H75" s="1">
+        <v>29754.21</v>
+      </c>
+      <c r="I75" s="1">
+        <v>0.30543936332884</v>
+      </c>
+      <c r="J75">
+        <v>0.0</v>
+      </c>
+      <c r="K75">
+        <v>0.0</v>
+      </c>
+      <c r="L75" s="1">
+        <v>9771200.0</v>
+      </c>
+      <c r="M75" s="1">
+        <v>9771200.0</v>
+      </c>
+      <c r="N75" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O75">
+        <v>1</v>
+      </c>
+      <c r="Z75" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="76" spans="1:26">
+      <c r="A76" t="s">
+        <v>193</v>
+      </c>
+      <c r="B76" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C76" s="1">
+        <v>99.7992</v>
+      </c>
+      <c r="D76" s="1">
+        <v>99.7941745</v>
+      </c>
+      <c r="E76" t="s">
+        <v>8</v>
+      </c>
+      <c r="F76">
+        <v>1.0</v>
+      </c>
+      <c r="G76" s="1">
+        <v>19958834.9</v>
+      </c>
+      <c r="H76" s="1">
+        <v>1005.1</v>
+      </c>
+      <c r="I76" s="1">
+        <v>0.0050358650945101</v>
+      </c>
+      <c r="J76">
+        <v>0.0</v>
+      </c>
+      <c r="K76">
+        <v>0.0</v>
+      </c>
+      <c r="L76" s="1">
+        <v>19959840.0</v>
+      </c>
+      <c r="M76" s="1">
+        <v>19959840.0</v>
+      </c>
+      <c r="N76" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O76">
+        <v>1</v>
+      </c>
+      <c r="Z76" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="77" spans="1:26">
+      <c r="A77" t="s">
+        <v>195</v>
+      </c>
+      <c r="B77" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C77" s="1">
+        <v>99.9862</v>
+      </c>
+      <c r="D77" s="1">
+        <v>99.6210388</v>
+      </c>
+      <c r="E77" t="s">
+        <v>8</v>
+      </c>
+      <c r="F77">
+        <v>1.0</v>
+      </c>
+      <c r="G77" s="1">
+        <v>14943155.82</v>
+      </c>
+      <c r="H77" s="1">
+        <v>54774.18</v>
+      </c>
+      <c r="I77" s="1">
+        <v>0.3665502833524</v>
+      </c>
+      <c r="J77">
+        <v>0.0</v>
+      </c>
+      <c r="K77">
+        <v>0.0</v>
+      </c>
+      <c r="L77" s="1">
+        <v>14997930.0</v>
+      </c>
+      <c r="M77" s="1">
+        <v>14997930.0</v>
+      </c>
+      <c r="N77" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O77">
+        <v>1</v>
+      </c>
+      <c r="Z77" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="78" spans="1:26">
+      <c r="A78" t="s">
+        <v>197</v>
+      </c>
+      <c r="B78" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="C78" s="1">
+        <v>99.1282</v>
+      </c>
+      <c r="D78" s="1">
+        <v>98.523084</v>
+      </c>
+      <c r="E78" t="s">
+        <v>8</v>
+      </c>
+      <c r="F78">
+        <v>1.0</v>
+      </c>
+      <c r="G78" s="1">
+        <v>4926154.2</v>
+      </c>
+      <c r="H78" s="1">
+        <v>30255.8</v>
+      </c>
+      <c r="I78" s="1">
+        <v>0.61418702646377</v>
+      </c>
+      <c r="J78">
+        <v>0.0</v>
+      </c>
+      <c r="K78">
+        <v>0.0</v>
+      </c>
+      <c r="L78" s="1">
+        <v>4956410.0</v>
+      </c>
+      <c r="M78" s="1">
+        <v>4956410.0</v>
+      </c>
+      <c r="N78" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O78">
+        <v>1</v>
+      </c>
+      <c r="Z78" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="79" spans="1:26">
+      <c r="A79" t="s">
+        <v>199</v>
+      </c>
+      <c r="B79" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C79" s="1">
+        <v>99.9724</v>
+      </c>
+      <c r="D79" s="1">
+        <v>98.503513</v>
+      </c>
+      <c r="E79" t="s">
+        <v>8</v>
+      </c>
+      <c r="F79">
+        <v>1.0</v>
+      </c>
+      <c r="G79" s="1">
+        <v>9850351.3</v>
+      </c>
+      <c r="H79" s="1">
+        <v>146888.7</v>
+      </c>
+      <c r="I79" s="1">
+        <v>1.4912026538586</v>
+      </c>
+      <c r="J79">
+        <v>0.0</v>
+      </c>
+      <c r="K79">
+        <v>0.0</v>
+      </c>
+      <c r="L79" s="1">
+        <v>9997240.0</v>
+      </c>
+      <c r="M79" s="1">
+        <v>9997240.0</v>
+      </c>
+      <c r="N79" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O79">
+        <v>1</v>
+      </c>
+      <c r="Z79" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="80" spans="1:26">
+      <c r="A80" t="s">
+        <v>201</v>
+      </c>
+      <c r="B80" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C80" s="1">
+        <v>99.989</v>
+      </c>
+      <c r="D80" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E80" t="s">
+        <v>8</v>
+      </c>
+      <c r="F80">
+        <v>1.0</v>
+      </c>
+      <c r="G80" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="H80" s="1">
+        <v>-1100.0</v>
+      </c>
+      <c r="I80" s="1">
+        <v>-0.011</v>
+      </c>
+      <c r="J80">
+        <v>0.0</v>
+      </c>
+      <c r="K80" t="s">
+        <v>202</v>
+      </c>
+      <c r="L80" s="1">
+        <v>9998900.0</v>
+      </c>
+      <c r="M80" s="1">
+        <v>10002345.83</v>
+      </c>
+      <c r="N80" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O80">
+        <v>1</v>
+      </c>
+      <c r="Z80" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="81" spans="1:26">
+      <c r="A81" t="s">
+        <v>204</v>
+      </c>
+      <c r="B81" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="C81" s="1">
+        <v>99.5301</v>
+      </c>
+      <c r="D81" s="1">
+        <v>97.87236358</v>
+      </c>
+      <c r="E81" t="s">
+        <v>8</v>
+      </c>
+      <c r="F81">
+        <v>1.0</v>
+      </c>
+      <c r="G81" s="1">
+        <v>39148945.43</v>
+      </c>
+      <c r="H81" s="1">
+        <v>663094.57</v>
+      </c>
+      <c r="I81" s="1">
+        <v>1.693773772746</v>
+      </c>
+      <c r="J81">
+        <v>0.0</v>
+      </c>
+      <c r="K81">
+        <v>0.0</v>
+      </c>
+      <c r="L81" s="1">
+        <v>39812040.0</v>
+      </c>
+      <c r="M81" s="1">
+        <v>39812040.0</v>
+      </c>
+      <c r="N81" s="1">
+        <v>0.65</v>
+      </c>
+      <c r="O81">
+        <v>1</v>
+      </c>
+      <c r="Z81" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="82" spans="1:26">
+      <c r="A82" t="s">
+        <v>206</v>
+      </c>
+      <c r="B82" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C82" s="1">
+        <v>97.2227</v>
+      </c>
+      <c r="D82" s="1">
+        <v>97.2850972</v>
+      </c>
+      <c r="E82" t="s">
+        <v>8</v>
+      </c>
+      <c r="F82">
+        <v>1.0</v>
+      </c>
+      <c r="G82" s="1">
+        <v>19457019.44</v>
+      </c>
+      <c r="H82" s="1">
+        <v>-12479.44</v>
+      </c>
+      <c r="I82" s="1">
+        <v>-0.064138497874678</v>
+      </c>
+      <c r="J82">
+        <v>0.0</v>
+      </c>
+      <c r="K82">
+        <v>0.0</v>
+      </c>
+      <c r="L82" s="1">
+        <v>19444540.0</v>
+      </c>
+      <c r="M82" s="1">
+        <v>19444540.0</v>
+      </c>
+      <c r="N82" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O82">
+        <v>1</v>
+      </c>
+      <c r="Z82" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="83" spans="1:26">
+      <c r="A83" t="s">
+        <v>208</v>
+      </c>
+      <c r="B83" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C83" s="1">
+        <v>98.2161</v>
+      </c>
+      <c r="D83" s="1">
+        <v>97.8233224</v>
+      </c>
+      <c r="E83" t="s">
+        <v>8</v>
+      </c>
+      <c r="F83">
+        <v>1.0</v>
+      </c>
+      <c r="G83" s="1">
+        <v>19564664.48</v>
+      </c>
+      <c r="H83" s="1">
+        <v>78555.52</v>
+      </c>
+      <c r="I83" s="1">
+        <v>0.40151733795539</v>
+      </c>
+      <c r="J83">
+        <v>0.0</v>
+      </c>
+      <c r="K83">
+        <v>0.0</v>
+      </c>
+      <c r="L83" s="1">
+        <v>19643220.0</v>
+      </c>
+      <c r="M83" s="1">
+        <v>19643220.0</v>
+      </c>
+      <c r="N83" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O83">
+        <v>1</v>
+      </c>
+      <c r="Z83" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="84" spans="1:26">
+      <c r="A84" t="s">
+        <v>210</v>
+      </c>
+      <c r="B84" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C84" s="1">
+        <v>97.7153</v>
+      </c>
+      <c r="D84" s="1">
+        <v>97.34254845</v>
+      </c>
+      <c r="E84" t="s">
+        <v>8</v>
+      </c>
+      <c r="F84">
+        <v>1.0</v>
+      </c>
+      <c r="G84" s="1">
+        <v>19468509.69</v>
+      </c>
+      <c r="H84" s="1">
+        <v>74550.31</v>
+      </c>
+      <c r="I84" s="1">
+        <v>0.38292766722813</v>
+      </c>
+      <c r="J84">
+        <v>0.0</v>
+      </c>
+      <c r="K84">
+        <v>0.0</v>
+      </c>
+      <c r="L84" s="1">
+        <v>19543060.0</v>
+      </c>
+      <c r="M84" s="1">
+        <v>19543060.0</v>
+      </c>
+      <c r="N84" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O84">
+        <v>1</v>
+      </c>
+      <c r="Z84" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="85" spans="1:26">
+      <c r="A85" t="s">
+        <v>212</v>
+      </c>
+      <c r="B85" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C85" s="1">
+        <v>98.7043</v>
+      </c>
+      <c r="D85" s="1">
+        <v>98.3075804</v>
+      </c>
+      <c r="E85" t="s">
+        <v>8</v>
+      </c>
+      <c r="F85">
+        <v>1.0</v>
+      </c>
+      <c r="G85" s="1">
+        <v>19661516.08</v>
+      </c>
+      <c r="H85" s="1">
+        <v>79343.92</v>
+      </c>
+      <c r="I85" s="1">
+        <v>0.40354934826572</v>
+      </c>
+      <c r="J85">
+        <v>0.0</v>
+      </c>
+      <c r="K85">
+        <v>0.0</v>
+      </c>
+      <c r="L85" s="1">
+        <v>19740860.0</v>
+      </c>
+      <c r="M85" s="1">
+        <v>19740860.0</v>
+      </c>
+      <c r="N85" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O85">
+        <v>1</v>
+      </c>
+      <c r="Z85" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="86" spans="1:26">
+      <c r="A86" t="s">
+        <v>214</v>
+      </c>
+      <c r="B86" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C86" s="1">
+        <v>98.763</v>
+      </c>
+      <c r="D86" s="1">
+        <v>98.6238683</v>
+      </c>
+      <c r="E86" t="s">
+        <v>8</v>
+      </c>
+      <c r="F86">
+        <v>1.0</v>
+      </c>
+      <c r="G86" s="1">
+        <v>29587160.49</v>
+      </c>
+      <c r="H86" s="1">
+        <v>41739.51</v>
+      </c>
+      <c r="I86" s="1">
+        <v>0.14107305097462</v>
+      </c>
+      <c r="J86">
+        <v>0.0</v>
+      </c>
+      <c r="K86">
+        <v>0.0</v>
+      </c>
+      <c r="L86" s="1">
+        <v>29628900.0</v>
+      </c>
+      <c r="M86" s="1">
+        <v>29628900.0</v>
+      </c>
+      <c r="N86" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O86">
+        <v>1</v>
+      </c>
+      <c r="Z86" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="87" spans="1:26">
+      <c r="A87" t="s">
+        <v>216</v>
+      </c>
+      <c r="B87" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C87" s="1">
+        <v>99.0582</v>
+      </c>
+      <c r="D87" s="1">
+        <v>97.804612</v>
+      </c>
+      <c r="E87" t="s">
+        <v>8</v>
+      </c>
+      <c r="F87">
+        <v>1.0</v>
+      </c>
+      <c r="G87" s="1">
+        <v>24451153.0</v>
+      </c>
+      <c r="H87" s="1">
+        <v>313397.0</v>
+      </c>
+      <c r="I87" s="1">
+        <v>1.281726878074</v>
+      </c>
+      <c r="J87">
+        <v>0.0</v>
+      </c>
+      <c r="K87">
+        <v>0.0</v>
+      </c>
+      <c r="L87" s="1">
+        <v>24764550.0</v>
+      </c>
+      <c r="M87" s="1">
+        <v>24764550.0</v>
+      </c>
+      <c r="N87" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O87">
+        <v>1</v>
+      </c>
+      <c r="Z87" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="88" spans="1:26">
+      <c r="A88" t="s">
+        <v>218</v>
+      </c>
+      <c r="B88" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="C88" s="1">
+        <v>98.5708</v>
+      </c>
+      <c r="D88" s="1">
+        <v>97.780438</v>
+      </c>
+      <c r="E88" t="s">
+        <v>8</v>
+      </c>
+      <c r="F88">
+        <v>1.0</v>
+      </c>
+      <c r="G88" s="1">
+        <v>39112175.2</v>
+      </c>
+      <c r="H88" s="1">
+        <v>316144.8</v>
+      </c>
+      <c r="I88" s="1">
+        <v>0.80830278138046</v>
+      </c>
+      <c r="J88">
+        <v>0.0</v>
+      </c>
+      <c r="K88">
+        <v>0.0</v>
+      </c>
+      <c r="L88" s="1">
+        <v>39428320.0</v>
+      </c>
+      <c r="M88" s="1">
+        <v>39428320.0</v>
+      </c>
+      <c r="N88" s="1">
+        <v>0.64</v>
+      </c>
+      <c r="O88">
+        <v>1</v>
+      </c>
+      <c r="Z88" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26">
+      <c r="A89" t="s">
+        <v>220</v>
+      </c>
+      <c r="B89" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C89" s="1">
+        <v>99.2301</v>
+      </c>
+      <c r="D89" s="1">
+        <v>97.8626791</v>
+      </c>
+      <c r="E89" t="s">
+        <v>8</v>
+      </c>
+      <c r="F89">
+        <v>1.0</v>
+      </c>
+      <c r="G89" s="1">
+        <v>19572535.82</v>
+      </c>
+      <c r="H89" s="1">
+        <v>273484.18</v>
+      </c>
+      <c r="I89" s="1">
+        <v>1.3972853722947</v>
+      </c>
+      <c r="J89">
+        <v>0.0</v>
+      </c>
+      <c r="K89">
+        <v>0.0</v>
+      </c>
+      <c r="L89" s="1">
+        <v>19846020.0</v>
+      </c>
+      <c r="M89" s="1">
+        <v>19846020.0</v>
+      </c>
+      <c r="N89" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O89">
+        <v>1</v>
+      </c>
+      <c r="Z89" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="90" spans="1:26">
+      <c r="A90" t="s">
+        <v>222</v>
+      </c>
+      <c r="B90" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C90" s="1">
+        <v>97.3581</v>
+      </c>
+      <c r="D90" s="1">
+        <v>97.170398</v>
+      </c>
+      <c r="E90" t="s">
+        <v>8</v>
+      </c>
+      <c r="F90">
+        <v>1.0</v>
+      </c>
+      <c r="G90" s="1">
+        <v>29151119.4</v>
+      </c>
+      <c r="H90" s="1">
+        <v>56310.6</v>
+      </c>
+      <c r="I90" s="1">
+        <v>0.19316788225978</v>
+      </c>
+      <c r="J90">
+        <v>0.0</v>
+      </c>
+      <c r="K90">
+        <v>0.0</v>
+      </c>
+      <c r="L90" s="1">
+        <v>29207430.0</v>
+      </c>
+      <c r="M90" s="1">
+        <v>29207430.0</v>
+      </c>
+      <c r="N90" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O90">
+        <v>1</v>
+      </c>
+      <c r="Z90" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="91" spans="1:26">
+      <c r="A91" t="s">
+        <v>224</v>
+      </c>
+      <c r="B91" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C91" s="1">
+        <v>98.5749</v>
+      </c>
+      <c r="D91" s="1">
+        <v>97.775605</v>
+      </c>
+      <c r="E91" t="s">
+        <v>8</v>
+      </c>
+      <c r="F91">
+        <v>1.0</v>
+      </c>
+      <c r="G91" s="1">
+        <v>29332681.5</v>
+      </c>
+      <c r="H91" s="1">
+        <v>239788.5</v>
+      </c>
+      <c r="I91" s="1">
+        <v>0.8174789611376</v>
+      </c>
+      <c r="J91">
+        <v>0.0</v>
+      </c>
+      <c r="K91">
+        <v>0.0</v>
+      </c>
+      <c r="L91" s="1">
+        <v>29572470.0</v>
+      </c>
+      <c r="M91" s="1">
+        <v>29572470.0</v>
+      </c>
+      <c r="N91" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O91">
+        <v>1</v>
+      </c>
+      <c r="Z91" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="92" spans="1:26">
+      <c r="A92" t="s">
+        <v>226</v>
+      </c>
+      <c r="B92" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C92" s="1">
+        <v>100.0477</v>
+      </c>
+      <c r="D92" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E92" t="s">
+        <v>8</v>
+      </c>
+      <c r="F92">
+        <v>1.0</v>
+      </c>
+      <c r="G92" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="H92" s="1">
+        <v>9540.0</v>
+      </c>
+      <c r="I92" s="1">
+        <v>0.0477</v>
+      </c>
+      <c r="J92">
+        <v>0.0</v>
+      </c>
+      <c r="K92" t="s">
+        <v>227</v>
+      </c>
+      <c r="L92" s="1">
+        <v>20009540.0</v>
+      </c>
+      <c r="M92" s="1">
+        <v>20290566.06</v>
+      </c>
+      <c r="N92" s="1">
         <v>0.33</v>
       </c>
-      <c r="P30">
-[...10 lines deleted...]
-      <c r="C31" s="1">
+      <c r="O92">
+        <v>1</v>
+      </c>
+      <c r="Z92" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="93" spans="1:26">
+      <c r="A93" t="s">
+        <v>229</v>
+      </c>
+      <c r="B93" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C93" s="1">
+        <v>99.4937</v>
+      </c>
+      <c r="D93" s="1">
+        <v>99.4543822</v>
+      </c>
+      <c r="E93" t="s">
+        <v>8</v>
+      </c>
+      <c r="F93">
+        <v>1.0</v>
+      </c>
+      <c r="G93" s="1">
+        <v>14918157.33</v>
+      </c>
+      <c r="H93" s="1">
+        <v>5897.67</v>
+      </c>
+      <c r="I93" s="1">
+        <v>0.039533501822909</v>
+      </c>
+      <c r="J93">
+        <v>0.0</v>
+      </c>
+      <c r="K93">
+        <v>0.0</v>
+      </c>
+      <c r="L93" s="1">
+        <v>14924055.0</v>
+      </c>
+      <c r="M93" s="1">
+        <v>14924055.0</v>
+      </c>
+      <c r="N93" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O93">
+        <v>1</v>
+      </c>
+      <c r="Z93" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="94" spans="1:26">
+      <c r="A94" t="s">
+        <v>231</v>
+      </c>
+      <c r="B94" s="1">
         <v>10000000.0</v>
       </c>
-      <c r="D31" s="1">
-[...82 lines deleted...]
-      <c r="O32" s="1">
+      <c r="C94" s="1">
+        <v>99.6918</v>
+      </c>
+      <c r="D94" s="1">
+        <v>99.5421063</v>
+      </c>
+      <c r="E94" t="s">
+        <v>8</v>
+      </c>
+      <c r="F94">
+        <v>1.0</v>
+      </c>
+      <c r="G94" s="1">
+        <v>9954210.63</v>
+      </c>
+      <c r="H94" s="1">
+        <v>14969.37</v>
+      </c>
+      <c r="I94" s="1">
+        <v>0.15038229103657</v>
+      </c>
+      <c r="J94">
+        <v>0.0</v>
+      </c>
+      <c r="K94">
+        <v>0.0</v>
+      </c>
+      <c r="L94" s="1">
+        <v>9969180.0</v>
+      </c>
+      <c r="M94" s="1">
+        <v>9969180.0</v>
+      </c>
+      <c r="N94" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O94">
+        <v>1</v>
+      </c>
+      <c r="Z94" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="95" spans="1:26">
+      <c r="A95" t="s">
+        <v>233</v>
+      </c>
+      <c r="B95" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C95" s="1">
+        <v>99.4031</v>
+      </c>
+      <c r="D95" s="1">
+        <v>99.36204048</v>
+      </c>
+      <c r="E95" t="s">
+        <v>8</v>
+      </c>
+      <c r="F95">
+        <v>1.0</v>
+      </c>
+      <c r="G95" s="1">
+        <v>24840510.12</v>
+      </c>
+      <c r="H95" s="1">
+        <v>10264.88</v>
+      </c>
+      <c r="I95" s="1">
+        <v>0.04132314493709</v>
+      </c>
+      <c r="J95">
+        <v>0.0</v>
+      </c>
+      <c r="K95">
+        <v>0.0</v>
+      </c>
+      <c r="L95" s="1">
+        <v>24850775.0</v>
+      </c>
+      <c r="M95" s="1">
+        <v>24850775.0</v>
+      </c>
+      <c r="N95" s="1">
         <v>0.4</v>
       </c>
-      <c r="P32">
-[...10 lines deleted...]
-      <c r="C33" s="1">
+      <c r="O95">
+        <v>1</v>
+      </c>
+      <c r="Z95" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="96" spans="1:26">
+      <c r="A96" t="s">
+        <v>235</v>
+      </c>
+      <c r="B96" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C96" s="1">
+        <v>99.993</v>
+      </c>
+      <c r="D96" s="1">
+        <v>99.88662867</v>
+      </c>
+      <c r="E96" t="s">
+        <v>8</v>
+      </c>
+      <c r="F96">
+        <v>1.0</v>
+      </c>
+      <c r="G96" s="1">
+        <v>29965988.6</v>
+      </c>
+      <c r="H96" s="1">
+        <v>31911.4</v>
+      </c>
+      <c r="I96" s="1">
+        <v>0.1064920648071</v>
+      </c>
+      <c r="J96">
+        <v>0.0</v>
+      </c>
+      <c r="K96">
+        <v>0.0</v>
+      </c>
+      <c r="L96" s="1">
+        <v>29997900.0</v>
+      </c>
+      <c r="M96" s="1">
+        <v>29997900.0</v>
+      </c>
+      <c r="N96" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O96">
+        <v>1</v>
+      </c>
+      <c r="Z96" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="97" spans="1:26">
+      <c r="A97" t="s">
+        <v>237</v>
+      </c>
+      <c r="B97" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C97" s="1">
+        <v>98.9734</v>
+      </c>
+      <c r="D97" s="1">
+        <v>98.49526593</v>
+      </c>
+      <c r="E97" t="s">
+        <v>8</v>
+      </c>
+      <c r="F97">
+        <v>1.0</v>
+      </c>
+      <c r="G97" s="1">
+        <v>29548579.78</v>
+      </c>
+      <c r="H97" s="1">
+        <v>143440.22</v>
+      </c>
+      <c r="I97" s="1">
+        <v>0.48543862706081</v>
+      </c>
+      <c r="J97">
+        <v>0.0</v>
+      </c>
+      <c r="K97">
+        <v>0.0</v>
+      </c>
+      <c r="L97" s="1">
+        <v>29692020.0</v>
+      </c>
+      <c r="M97" s="1">
+        <v>29692020.0</v>
+      </c>
+      <c r="N97" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O97">
+        <v>1</v>
+      </c>
+      <c r="Z97" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="98" spans="1:26">
+      <c r="A98" t="s">
+        <v>239</v>
+      </c>
+      <c r="B98" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="C98" s="1">
+        <v>99.1612</v>
+      </c>
+      <c r="D98" s="1">
+        <v>97.9014285</v>
+      </c>
+      <c r="E98" t="s">
+        <v>8</v>
+      </c>
+      <c r="F98">
+        <v>1.0</v>
+      </c>
+      <c r="G98" s="1">
+        <v>39160571.4</v>
+      </c>
+      <c r="H98" s="1">
+        <v>503908.6</v>
+      </c>
+      <c r="I98" s="1">
+        <v>1.2867754018523</v>
+      </c>
+      <c r="J98">
+        <v>0.0</v>
+      </c>
+      <c r="K98">
+        <v>0.0</v>
+      </c>
+      <c r="L98" s="1">
+        <v>39664480.0</v>
+      </c>
+      <c r="M98" s="1">
+        <v>39664480.0</v>
+      </c>
+      <c r="N98" s="1">
+        <v>0.64</v>
+      </c>
+      <c r="O98">
+        <v>1</v>
+      </c>
+      <c r="Z98" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="99" spans="1:26">
+      <c r="A99" t="s">
+        <v>241</v>
+      </c>
+      <c r="B99" s="1">
+        <v>12500000.0</v>
+      </c>
+      <c r="C99" s="1">
+        <v>98.784</v>
+      </c>
+      <c r="D99" s="1">
+        <v>98.15917464</v>
+      </c>
+      <c r="E99" t="s">
+        <v>8</v>
+      </c>
+      <c r="F99">
+        <v>1.0</v>
+      </c>
+      <c r="G99" s="1">
+        <v>12269896.83</v>
+      </c>
+      <c r="H99" s="1">
+        <v>78103.17</v>
+      </c>
+      <c r="I99" s="1">
+        <v>0.63654300506453</v>
+      </c>
+      <c r="J99">
+        <v>0.0</v>
+      </c>
+      <c r="K99">
+        <v>0.0</v>
+      </c>
+      <c r="L99" s="1">
+        <v>12348000.0</v>
+      </c>
+      <c r="M99" s="1">
+        <v>12348000.0</v>
+      </c>
+      <c r="N99" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O99">
+        <v>1</v>
+      </c>
+      <c r="Z99" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="100" spans="1:26">
+      <c r="A100" t="s">
+        <v>241</v>
+      </c>
+      <c r="B100" s="1">
         <v>15000000.0</v>
       </c>
-      <c r="D33" s="1">
-[...96 lines deleted...]
-      <c r="C35" s="1">
+      <c r="C100" s="1">
+        <v>98.784</v>
+      </c>
+      <c r="D100" s="1">
+        <v>98.20184247</v>
+      </c>
+      <c r="E100" t="s">
+        <v>8</v>
+      </c>
+      <c r="F100">
+        <v>1.0</v>
+      </c>
+      <c r="G100" s="1">
+        <v>14730276.37</v>
+      </c>
+      <c r="H100" s="1">
+        <v>87323.63</v>
+      </c>
+      <c r="I100" s="1">
+        <v>0.59281732268001</v>
+      </c>
+      <c r="J100">
+        <v>0.0</v>
+      </c>
+      <c r="K100">
+        <v>0.0</v>
+      </c>
+      <c r="L100" s="1">
+        <v>14817600.0</v>
+      </c>
+      <c r="M100" s="1">
+        <v>14817600.0</v>
+      </c>
+      <c r="N100" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O100">
+        <v>1</v>
+      </c>
+      <c r="Z100" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="101" spans="1:26">
+      <c r="A101" t="s">
+        <v>244</v>
+      </c>
+      <c r="B101" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C101" s="1">
+        <v>98.4781</v>
+      </c>
+      <c r="D101" s="1">
+        <v>97.87169836</v>
+      </c>
+      <c r="E101" t="s">
+        <v>8</v>
+      </c>
+      <c r="F101">
+        <v>1.0</v>
+      </c>
+      <c r="G101" s="1">
+        <v>24467924.59</v>
+      </c>
+      <c r="H101" s="1">
+        <v>151600.41</v>
+      </c>
+      <c r="I101" s="1">
+        <v>0.61958834899286</v>
+      </c>
+      <c r="J101">
+        <v>0.0</v>
+      </c>
+      <c r="K101">
+        <v>0.0</v>
+      </c>
+      <c r="L101" s="1">
+        <v>24619525.0</v>
+      </c>
+      <c r="M101" s="1">
+        <v>24619525.0</v>
+      </c>
+      <c r="N101" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O101">
+        <v>1</v>
+      </c>
+      <c r="Z101" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="102" spans="1:26">
+      <c r="A102" t="s">
+        <v>246</v>
+      </c>
+      <c r="B102" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="D35" s="1">
-[...96 lines deleted...]
-      <c r="C37" s="1">
+      <c r="C102" s="1">
+        <v>98.2796</v>
+      </c>
+      <c r="D102" s="1">
+        <v>97.80461245</v>
+      </c>
+      <c r="E102" t="s">
+        <v>8</v>
+      </c>
+      <c r="F102">
+        <v>1.0</v>
+      </c>
+      <c r="G102" s="1">
+        <v>19560922.49</v>
+      </c>
+      <c r="H102" s="1">
+        <v>94997.51</v>
+      </c>
+      <c r="I102" s="1">
+        <v>0.48564943728275</v>
+      </c>
+      <c r="J102">
+        <v>0.0</v>
+      </c>
+      <c r="K102">
+        <v>0.0</v>
+      </c>
+      <c r="L102" s="1">
+        <v>19655920.0</v>
+      </c>
+      <c r="M102" s="1">
+        <v>19655920.0</v>
+      </c>
+      <c r="N102" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O102">
+        <v>1</v>
+      </c>
+      <c r="Z102" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="103" spans="1:26">
+      <c r="A103" t="s">
+        <v>248</v>
+      </c>
+      <c r="B103" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C103" s="1">
+        <v>97.2493</v>
+      </c>
+      <c r="D103" s="1">
+        <v>97.21815647</v>
+      </c>
+      <c r="E103" t="s">
+        <v>8</v>
+      </c>
+      <c r="F103">
+        <v>1.0</v>
+      </c>
+      <c r="G103" s="1">
+        <v>29165446.94</v>
+      </c>
+      <c r="H103" s="1">
+        <v>9343.06</v>
+      </c>
+      <c r="I103" s="1">
+        <v>0.032034688236463</v>
+      </c>
+      <c r="J103">
+        <v>0.0</v>
+      </c>
+      <c r="K103">
+        <v>0.0</v>
+      </c>
+      <c r="L103" s="1">
+        <v>29174790.0</v>
+      </c>
+      <c r="M103" s="1">
+        <v>29174790.0</v>
+      </c>
+      <c r="N103" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O103">
+        <v>1</v>
+      </c>
+      <c r="Z103" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="104" spans="1:26">
+      <c r="A104" t="s">
+        <v>250</v>
+      </c>
+      <c r="B104" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C104" s="1">
+        <v>98.4459</v>
+      </c>
+      <c r="D104" s="1">
+        <v>97.78527225</v>
+      </c>
+      <c r="E104" t="s">
+        <v>8</v>
+      </c>
+      <c r="F104">
+        <v>1.0</v>
+      </c>
+      <c r="G104" s="1">
+        <v>19557054.45</v>
+      </c>
+      <c r="H104" s="1">
+        <v>132125.55</v>
+      </c>
+      <c r="I104" s="1">
+        <v>0.67559023439749</v>
+      </c>
+      <c r="J104">
+        <v>0.0</v>
+      </c>
+      <c r="K104">
+        <v>0.0</v>
+      </c>
+      <c r="L104" s="1">
+        <v>19689180.0</v>
+      </c>
+      <c r="M104" s="1">
+        <v>19689180.0</v>
+      </c>
+      <c r="N104" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O104">
+        <v>1</v>
+      </c>
+      <c r="Z104" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="105" spans="1:26">
+      <c r="A105" t="s">
+        <v>252</v>
+      </c>
+      <c r="B105" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C105" s="1">
+        <v>99.4158</v>
+      </c>
+      <c r="D105" s="1">
+        <v>99.35661073</v>
+      </c>
+      <c r="E105" t="s">
+        <v>8</v>
+      </c>
+      <c r="F105">
+        <v>1.0</v>
+      </c>
+      <c r="G105" s="1">
+        <v>29806983.22</v>
+      </c>
+      <c r="H105" s="1">
+        <v>17756.78</v>
+      </c>
+      <c r="I105" s="1">
+        <v>0.05957255005963</v>
+      </c>
+      <c r="J105">
+        <v>0.0</v>
+      </c>
+      <c r="K105">
+        <v>0.0</v>
+      </c>
+      <c r="L105" s="1">
+        <v>29824740.0</v>
+      </c>
+      <c r="M105" s="1">
+        <v>29824740.0</v>
+      </c>
+      <c r="N105" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O105">
+        <v>1</v>
+      </c>
+      <c r="Z105" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="106" spans="1:26">
+      <c r="A106" t="s">
+        <v>254</v>
+      </c>
+      <c r="B106" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C106" s="1">
+        <v>99.8917</v>
+      </c>
+      <c r="D106" s="1">
+        <v>98.92074717</v>
+      </c>
+      <c r="E106" t="s">
+        <v>8</v>
+      </c>
+      <c r="F106">
+        <v>1.0</v>
+      </c>
+      <c r="G106" s="1">
+        <v>29676224.15</v>
+      </c>
+      <c r="H106" s="1">
+        <v>291285.85</v>
+      </c>
+      <c r="I106" s="1">
+        <v>0.98154619849102</v>
+      </c>
+      <c r="J106">
+        <v>0.0</v>
+      </c>
+      <c r="K106">
+        <v>0.0</v>
+      </c>
+      <c r="L106" s="1">
+        <v>29967510.0</v>
+      </c>
+      <c r="M106" s="1">
+        <v>29967510.0</v>
+      </c>
+      <c r="N106" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O106">
+        <v>1</v>
+      </c>
+      <c r="Z106" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="107" spans="1:26">
+      <c r="A107" t="s">
+        <v>256</v>
+      </c>
+      <c r="B107" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C107" s="1">
+        <v>99.1702</v>
+      </c>
+      <c r="D107" s="1">
+        <v>98.7674237</v>
+      </c>
+      <c r="E107" t="s">
+        <v>8</v>
+      </c>
+      <c r="F107">
+        <v>1.0</v>
+      </c>
+      <c r="G107" s="1">
+        <v>29630227.11</v>
+      </c>
+      <c r="H107" s="1">
+        <v>120832.89</v>
+      </c>
+      <c r="I107" s="1">
+        <v>0.40780278042223</v>
+      </c>
+      <c r="J107">
+        <v>0.0</v>
+      </c>
+      <c r="K107">
+        <v>0.0</v>
+      </c>
+      <c r="L107" s="1">
+        <v>29751060.0</v>
+      </c>
+      <c r="M107" s="1">
+        <v>29751060.0</v>
+      </c>
+      <c r="N107" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O107">
+        <v>1</v>
+      </c>
+      <c r="Z107" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="108" spans="1:26">
+      <c r="A108" t="s">
+        <v>258</v>
+      </c>
+      <c r="B108" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C108" s="1">
+        <v>98.4147</v>
+      </c>
+      <c r="D108" s="1">
+        <v>97.81428545</v>
+      </c>
+      <c r="E108" t="s">
+        <v>8</v>
+      </c>
+      <c r="F108">
+        <v>1.0</v>
+      </c>
+      <c r="G108" s="1">
+        <v>19562857.09</v>
+      </c>
+      <c r="H108" s="1">
+        <v>120082.91</v>
+      </c>
+      <c r="I108" s="1">
+        <v>0.61383114668554</v>
+      </c>
+      <c r="J108">
+        <v>0.0</v>
+      </c>
+      <c r="K108">
+        <v>0.0</v>
+      </c>
+      <c r="L108" s="1">
+        <v>19682940.0</v>
+      </c>
+      <c r="M108" s="1">
+        <v>19682940.0</v>
+      </c>
+      <c r="N108" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O108">
+        <v>1</v>
+      </c>
+      <c r="Z108" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="109" spans="1:26">
+      <c r="A109" t="s">
+        <v>260</v>
+      </c>
+      <c r="B109" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C109" s="1">
+        <v>97.795</v>
+      </c>
+      <c r="D109" s="1">
+        <v>97.3712995</v>
+      </c>
+      <c r="E109" t="s">
+        <v>8</v>
+      </c>
+      <c r="F109">
+        <v>1.0</v>
+      </c>
+      <c r="G109" s="1">
+        <v>29211389.85</v>
+      </c>
+      <c r="H109" s="1">
+        <v>127110.15</v>
+      </c>
+      <c r="I109" s="1">
+        <v>0.43513900109755</v>
+      </c>
+      <c r="J109">
+        <v>0.0</v>
+      </c>
+      <c r="K109">
+        <v>0.0</v>
+      </c>
+      <c r="L109" s="1">
+        <v>29338500.0</v>
+      </c>
+      <c r="M109" s="1">
+        <v>29338500.0</v>
+      </c>
+      <c r="N109" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O109">
+        <v>1</v>
+      </c>
+      <c r="Z109" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="110" spans="1:26">
+      <c r="A110" t="s">
+        <v>262</v>
+      </c>
+      <c r="B110" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C110" s="1">
+        <v>97.9922</v>
+      </c>
+      <c r="D110" s="1">
+        <v>97.46047776</v>
+      </c>
+      <c r="E110" t="s">
+        <v>8</v>
+      </c>
+      <c r="F110">
+        <v>1.0</v>
+      </c>
+      <c r="G110" s="1">
+        <v>24365119.44</v>
+      </c>
+      <c r="H110" s="1">
+        <v>132930.56</v>
+      </c>
+      <c r="I110" s="1">
+        <v>0.54557729678833</v>
+      </c>
+      <c r="J110">
+        <v>0.0</v>
+      </c>
+      <c r="K110">
+        <v>0.0</v>
+      </c>
+      <c r="L110" s="1">
+        <v>24498050.0</v>
+      </c>
+      <c r="M110" s="1">
+        <v>24498050.0</v>
+      </c>
+      <c r="N110" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O110">
+        <v>1</v>
+      </c>
+      <c r="Z110" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="111" spans="1:26">
+      <c r="A111" t="s">
+        <v>264</v>
+      </c>
+      <c r="B111" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C111" s="1">
+        <v>98.4583</v>
+      </c>
+      <c r="D111" s="1">
+        <v>97.77932293</v>
+      </c>
+      <c r="E111" t="s">
+        <v>8</v>
+      </c>
+      <c r="F111">
+        <v>1.0</v>
+      </c>
+      <c r="G111" s="1">
+        <v>29333796.88</v>
+      </c>
+      <c r="H111" s="1">
+        <v>203693.12</v>
+      </c>
+      <c r="I111" s="1">
+        <v>0.69439739026379</v>
+      </c>
+      <c r="J111">
+        <v>0.0</v>
+      </c>
+      <c r="K111">
+        <v>0.0</v>
+      </c>
+      <c r="L111" s="1">
+        <v>29537490.0</v>
+      </c>
+      <c r="M111" s="1">
+        <v>29537490.0</v>
+      </c>
+      <c r="N111" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O111">
+        <v>1</v>
+      </c>
+      <c r="Z111" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="112" spans="1:26">
+      <c r="A112" t="s">
+        <v>266</v>
+      </c>
+      <c r="B112" s="1">
         <v>10000000.0</v>
       </c>
-      <c r="D37" s="1">
-[...532 lines deleted...]
-      <c r="O47" s="1">
+      <c r="C112" s="1">
+        <v>99.8413</v>
+      </c>
+      <c r="D112" s="1">
+        <v>99.7962493</v>
+      </c>
+      <c r="E112" t="s">
+        <v>8</v>
+      </c>
+      <c r="F112">
+        <v>1.0</v>
+      </c>
+      <c r="G112" s="1">
+        <v>9979624.93</v>
+      </c>
+      <c r="H112" s="1">
+        <v>4505.07</v>
+      </c>
+      <c r="I112" s="1">
+        <v>0.04514267852349</v>
+      </c>
+      <c r="J112">
+        <v>0.0</v>
+      </c>
+      <c r="K112">
+        <v>0.0</v>
+      </c>
+      <c r="L112" s="1">
+        <v>9984130.0</v>
+      </c>
+      <c r="M112" s="1">
+        <v>9984130.0</v>
+      </c>
+      <c r="N112" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O112">
+        <v>1</v>
+      </c>
+      <c r="Z112" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="113" spans="1:26">
+      <c r="A113" t="s">
+        <v>268</v>
+      </c>
+      <c r="B113" s="1">
+        <v>28600000.0</v>
+      </c>
+      <c r="C113" s="1">
+        <v>99.9087</v>
+      </c>
+      <c r="D113" s="1">
+        <v>98.04874822</v>
+      </c>
+      <c r="E113" t="s">
+        <v>8</v>
+      </c>
+      <c r="F113">
+        <v>1.0</v>
+      </c>
+      <c r="G113" s="1">
+        <v>28041941.99</v>
+      </c>
+      <c r="H113" s="1">
+        <v>531946.21</v>
+      </c>
+      <c r="I113" s="1">
+        <v>1.8969663734049</v>
+      </c>
+      <c r="J113">
+        <v>0.0</v>
+      </c>
+      <c r="K113">
+        <v>0.0</v>
+      </c>
+      <c r="L113" s="1">
+        <v>28573888.2</v>
+      </c>
+      <c r="M113" s="1">
+        <v>28573888.2</v>
+      </c>
+      <c r="N113" s="1">
         <v>0.46</v>
       </c>
-      <c r="P47">
-[...3254 lines deleted...]
-      <c r="A113" t="s">
+      <c r="O113">
+        <v>1</v>
+      </c>
+      <c r="Z113" t="s">
         <v>267</v>
       </c>
-      <c r="B113" t="s">
-[...45 lines deleted...]
-    <row r="114" spans="1:16">
+    </row>
+    <row r="114" spans="1:26">
       <c r="A114" t="s">
         <v>270</v>
       </c>
-      <c r="B114" t="s">
+      <c r="B114" s="1">
+        <v>13000000.0</v>
+      </c>
+      <c r="C114" s="1">
+        <v>98.5523</v>
+      </c>
+      <c r="D114" s="1">
+        <v>97.75025085</v>
+      </c>
+      <c r="E114" t="s">
+        <v>8</v>
+      </c>
+      <c r="F114">
+        <v>1.0</v>
+      </c>
+      <c r="G114" s="1">
+        <v>12707532.61</v>
+      </c>
+      <c r="H114" s="1">
+        <v>104266.39</v>
+      </c>
+      <c r="I114" s="1">
+        <v>0.82050853773099</v>
+      </c>
+      <c r="J114">
+        <v>0.0</v>
+      </c>
+      <c r="K114">
+        <v>0.0</v>
+      </c>
+      <c r="L114" s="1">
+        <v>12811799.0</v>
+      </c>
+      <c r="M114" s="1">
+        <v>12811799.0</v>
+      </c>
+      <c r="N114" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O114">
+        <v>1</v>
+      </c>
+      <c r="Z114" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="115" spans="1:26">
+      <c r="A115" t="s">
+        <v>272</v>
+      </c>
+      <c r="B115" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C115" s="1">
+        <v>98.046</v>
+      </c>
+      <c r="D115" s="1">
+        <v>97.42790335</v>
+      </c>
+      <c r="E115" t="s">
+        <v>8</v>
+      </c>
+      <c r="F115">
+        <v>1.0</v>
+      </c>
+      <c r="G115" s="1">
+        <v>19485580.67</v>
+      </c>
+      <c r="H115" s="1">
+        <v>123619.33</v>
+      </c>
+      <c r="I115" s="1">
+        <v>0.6344144015699</v>
+      </c>
+      <c r="J115">
+        <v>0.0</v>
+      </c>
+      <c r="K115">
+        <v>0.0</v>
+      </c>
+      <c r="L115" s="1">
+        <v>19609200.0</v>
+      </c>
+      <c r="M115" s="1">
+        <v>19609200.0</v>
+      </c>
+      <c r="N115" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O115">
+        <v>1</v>
+      </c>
+      <c r="Z115" t="s">
         <v>271</v>
       </c>
-      <c r="C114" s="1">
+    </row>
+    <row r="116" spans="1:26">
+      <c r="A116" t="s">
+        <v>274</v>
+      </c>
+      <c r="B116" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="C116" s="1">
+        <v>100.0098</v>
+      </c>
+      <c r="D116" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E116" t="s">
+        <v>8</v>
+      </c>
+      <c r="F116">
+        <v>1.0</v>
+      </c>
+      <c r="G116" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="H116" s="1">
+        <v>3920.0</v>
+      </c>
+      <c r="I116" s="1">
+        <v>0.0098</v>
+      </c>
+      <c r="J116">
+        <v>0.0</v>
+      </c>
+      <c r="K116" t="s">
+        <v>275</v>
+      </c>
+      <c r="L116" s="1">
+        <v>40003920.0</v>
+      </c>
+      <c r="M116" s="1">
+        <v>40411320.89</v>
+      </c>
+      <c r="N116" s="1">
+        <v>0.66</v>
+      </c>
+      <c r="O116">
+        <v>1</v>
+      </c>
+      <c r="Z116" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="117" spans="1:26">
+      <c r="A117" t="s">
+        <v>277</v>
+      </c>
+      <c r="B117" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C117" s="1">
+        <v>100.0066</v>
+      </c>
+      <c r="D117" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E117" t="s">
+        <v>8</v>
+      </c>
+      <c r="F117">
+        <v>1.0</v>
+      </c>
+      <c r="G117" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="H117" s="1">
+        <v>1980.0</v>
+      </c>
+      <c r="I117" s="1">
+        <v>0.0066</v>
+      </c>
+      <c r="J117">
+        <v>0.0</v>
+      </c>
+      <c r="K117" t="s">
+        <v>278</v>
+      </c>
+      <c r="L117" s="1">
+        <v>30001980.0</v>
+      </c>
+      <c r="M117" s="1">
+        <v>30168630.0</v>
+      </c>
+      <c r="N117" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O117">
+        <v>1</v>
+      </c>
+      <c r="Z117" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="118" spans="1:26">
+      <c r="A118" t="s">
+        <v>280</v>
+      </c>
+      <c r="B118" s="1">
         <v>25000000.0</v>
       </c>
-      <c r="D114" s="1">
-[...2 lines deleted...]
-      <c r="E114" s="1">
+      <c r="C118" s="1">
+        <v>100.0116</v>
+      </c>
+      <c r="D118" s="1">
         <v>100.0</v>
       </c>
-      <c r="F114" t="s">
-[...5 lines deleted...]
-      <c r="H114" s="1">
+      <c r="E118" t="s">
+        <v>8</v>
+      </c>
+      <c r="F118">
+        <v>1.0</v>
+      </c>
+      <c r="G118" s="1">
         <v>25000000.0</v>
       </c>
-      <c r="I114" s="1">
-[...31 lines deleted...]
-      <c r="C115" s="1">
+      <c r="H118" s="1">
+        <v>2900.0</v>
+      </c>
+      <c r="I118" s="1">
+        <v>0.0116</v>
+      </c>
+      <c r="J118">
+        <v>0.0</v>
+      </c>
+      <c r="K118" t="s">
+        <v>281</v>
+      </c>
+      <c r="L118" s="1">
+        <v>25002900.0</v>
+      </c>
+      <c r="M118" s="1">
+        <v>25135659.65</v>
+      </c>
+      <c r="N118" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O118">
+        <v>1</v>
+      </c>
+      <c r="Z118" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="119" spans="1:26">
+      <c r="A119" t="s">
+        <v>283</v>
+      </c>
+      <c r="B119" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="D115" s="1">
-[...2 lines deleted...]
-      <c r="E115" s="1">
+      <c r="C119" s="1">
+        <v>100.0257</v>
+      </c>
+      <c r="D119" s="1">
         <v>100.0</v>
       </c>
-      <c r="F115" t="s">
-[...5 lines deleted...]
-      <c r="H115" s="1">
+      <c r="E119" t="s">
+        <v>8</v>
+      </c>
+      <c r="F119">
+        <v>1.0</v>
+      </c>
+      <c r="G119" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="I115" s="1">
-[...31 lines deleted...]
-      <c r="C116" s="1">
+      <c r="H119" s="1">
+        <v>5140.0</v>
+      </c>
+      <c r="I119" s="1">
+        <v>0.0257</v>
+      </c>
+      <c r="J119">
+        <v>0.0</v>
+      </c>
+      <c r="K119" t="s">
+        <v>284</v>
+      </c>
+      <c r="L119" s="1">
+        <v>20005140.0</v>
+      </c>
+      <c r="M119" s="1">
+        <v>20177090.22</v>
+      </c>
+      <c r="N119" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O119">
+        <v>1</v>
+      </c>
+      <c r="Z119" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="120" spans="1:26">
+      <c r="A120" t="s">
+        <v>286</v>
+      </c>
+      <c r="B120" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="D116" s="1">
-[...2 lines deleted...]
-      <c r="E116" s="1">
+      <c r="C120" s="1">
+        <v>100.009</v>
+      </c>
+      <c r="D120" s="1">
         <v>100.0</v>
       </c>
-      <c r="F116" t="s">
-[...5 lines deleted...]
-      <c r="H116" s="1">
+      <c r="E120" t="s">
+        <v>8</v>
+      </c>
+      <c r="F120">
+        <v>1.0</v>
+      </c>
+      <c r="G120" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="I116" s="1">
-[...31 lines deleted...]
-      <c r="C117" s="1">
+      <c r="H120" s="1">
+        <v>1800.0</v>
+      </c>
+      <c r="I120" s="1">
+        <v>0.009</v>
+      </c>
+      <c r="J120">
+        <v>0.0</v>
+      </c>
+      <c r="K120" t="s">
+        <v>287</v>
+      </c>
+      <c r="L120" s="1">
+        <v>20001800.0</v>
+      </c>
+      <c r="M120" s="1">
+        <v>20141163.89</v>
+      </c>
+      <c r="N120" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O120">
+        <v>1</v>
+      </c>
+      <c r="Z120" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="121" spans="1:26">
+      <c r="A121" t="s">
+        <v>289</v>
+      </c>
+      <c r="B121" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="D117" s="1">
-[...2 lines deleted...]
-      <c r="E117" s="1">
+      <c r="C121" s="1">
+        <v>100.0213</v>
+      </c>
+      <c r="D121" s="1">
         <v>100.0</v>
       </c>
-      <c r="F117" t="s">
-[...5 lines deleted...]
-      <c r="H117" s="1">
+      <c r="E121" t="s">
+        <v>8</v>
+      </c>
+      <c r="F121">
+        <v>1.0</v>
+      </c>
+      <c r="G121" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="I117" s="1">
-[...31 lines deleted...]
-      <c r="C118" s="1">
+      <c r="H121" s="1">
+        <v>4260.0</v>
+      </c>
+      <c r="I121" s="1">
+        <v>0.0213</v>
+      </c>
+      <c r="J121">
+        <v>0.0</v>
+      </c>
+      <c r="K121" t="s">
+        <v>290</v>
+      </c>
+      <c r="L121" s="1">
+        <v>20004260.0</v>
+      </c>
+      <c r="M121" s="1">
+        <v>20175449.11</v>
+      </c>
+      <c r="N121" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O121">
+        <v>1</v>
+      </c>
+      <c r="Z121" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="122" spans="1:26">
+      <c r="A122" t="s">
+        <v>292</v>
+      </c>
+      <c r="B122" s="1">
         <v>30000000.0</v>
       </c>
-      <c r="D118" s="1">
-[...2 lines deleted...]
-      <c r="E118" s="1">
+      <c r="C122" s="1">
+        <v>100.0304</v>
+      </c>
+      <c r="D122" s="1">
         <v>100.0</v>
       </c>
-      <c r="F118" t="s">
-[...5 lines deleted...]
-      <c r="H118" s="1">
+      <c r="E122" t="s">
+        <v>8</v>
+      </c>
+      <c r="F122">
+        <v>1.0</v>
+      </c>
+      <c r="G122" s="1">
         <v>30000000.0</v>
       </c>
-      <c r="I118" s="1">
-[...31 lines deleted...]
-      <c r="C119" s="1">
+      <c r="H122" s="1">
+        <v>9120.0</v>
+      </c>
+      <c r="I122" s="1">
+        <v>0.0304</v>
+      </c>
+      <c r="J122">
+        <v>0.0</v>
+      </c>
+      <c r="K122" t="s">
+        <v>293</v>
+      </c>
+      <c r="L122" s="1">
+        <v>30009120.0</v>
+      </c>
+      <c r="M122" s="1">
+        <v>30322455.0</v>
+      </c>
+      <c r="N122" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O122">
+        <v>1</v>
+      </c>
+      <c r="Z122" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="123" spans="1:26">
+      <c r="A123" t="s">
+        <v>295</v>
+      </c>
+      <c r="B123" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="D119" s="1">
-[...2 lines deleted...]
-      <c r="E119" s="1">
+      <c r="C123" s="1">
+        <v>100.019</v>
+      </c>
+      <c r="D123" s="1">
         <v>100.0</v>
       </c>
-      <c r="F119" t="s">
-[...5 lines deleted...]
-      <c r="H119" s="1">
+      <c r="E123" t="s">
+        <v>8</v>
+      </c>
+      <c r="F123">
+        <v>1.0</v>
+      </c>
+      <c r="G123" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="I119" s="1">
-[...31 lines deleted...]
-      <c r="C120" s="1">
+      <c r="H123" s="1">
+        <v>3800.0</v>
+      </c>
+      <c r="I123" s="1">
+        <v>0.019</v>
+      </c>
+      <c r="J123">
+        <v>0.0</v>
+      </c>
+      <c r="K123" t="s">
+        <v>296</v>
+      </c>
+      <c r="L123" s="1">
+        <v>20003800.0</v>
+      </c>
+      <c r="M123" s="1">
+        <v>20169696.94</v>
+      </c>
+      <c r="N123" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O123">
+        <v>1</v>
+      </c>
+      <c r="Z123" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="124" spans="1:26">
+      <c r="A124" t="s">
+        <v>298</v>
+      </c>
+      <c r="B124" s="1">
         <v>10000000.0</v>
       </c>
-      <c r="D120" s="1">
-[...2 lines deleted...]
-      <c r="E120" s="1">
+      <c r="C124" s="1">
+        <v>100.0238</v>
+      </c>
+      <c r="D124" s="1">
         <v>100.0</v>
       </c>
-      <c r="F120" t="s">
-[...5 lines deleted...]
-      <c r="H120" s="1">
+      <c r="E124" t="s">
+        <v>8</v>
+      </c>
+      <c r="F124">
+        <v>1.0</v>
+      </c>
+      <c r="G124" s="1">
         <v>10000000.0</v>
       </c>
-      <c r="I120" s="1">
-[...31 lines deleted...]
-      <c r="C121" s="1">
+      <c r="H124" s="1">
+        <v>2380.0</v>
+      </c>
+      <c r="I124" s="1">
+        <v>0.0238</v>
+      </c>
+      <c r="J124">
+        <v>0.0</v>
+      </c>
+      <c r="K124" t="s">
+        <v>299</v>
+      </c>
+      <c r="L124" s="1">
+        <v>10002380.0</v>
+      </c>
+      <c r="M124" s="1">
+        <v>10104476.0</v>
+      </c>
+      <c r="N124" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O124">
+        <v>1</v>
+      </c>
+      <c r="Z124" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="125" spans="1:26">
+      <c r="A125" t="s">
+        <v>301</v>
+      </c>
+      <c r="B125" s="1">
         <v>10000000.0</v>
       </c>
-      <c r="D121" s="1">
-[...2 lines deleted...]
-      <c r="E121" s="1">
+      <c r="C125" s="1">
+        <v>100.0081</v>
+      </c>
+      <c r="D125" s="1">
         <v>100.0</v>
       </c>
-      <c r="F121" t="s">
-[...5 lines deleted...]
-      <c r="H121" s="1">
+      <c r="E125" t="s">
+        <v>8</v>
+      </c>
+      <c r="F125">
+        <v>1.0</v>
+      </c>
+      <c r="G125" s="1">
         <v>10000000.0</v>
       </c>
-      <c r="I121" s="1">
-[...31 lines deleted...]
-      <c r="C122" s="1">
+      <c r="H125" s="1">
+        <v>810.0</v>
+      </c>
+      <c r="I125" s="1">
+        <v>0.0081</v>
+      </c>
+      <c r="J125">
+        <v>0.0</v>
+      </c>
+      <c r="K125" t="s">
+        <v>302</v>
+      </c>
+      <c r="L125" s="1">
+        <v>10000810.0</v>
+      </c>
+      <c r="M125" s="1">
+        <v>10099756.0</v>
+      </c>
+      <c r="N125" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O125">
+        <v>1</v>
+      </c>
+      <c r="Z125" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="126" spans="1:26">
+      <c r="A126" t="s">
+        <v>304</v>
+      </c>
+      <c r="B126" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="D122" s="1">
-[...2 lines deleted...]
-      <c r="E122" s="1">
+      <c r="C126" s="1">
+        <v>100.0145</v>
+      </c>
+      <c r="D126" s="1">
         <v>100.0</v>
       </c>
-      <c r="F122" t="s">
-[...5 lines deleted...]
-      <c r="H122" s="1">
+      <c r="E126" t="s">
+        <v>8</v>
+      </c>
+      <c r="F126">
+        <v>1.0</v>
+      </c>
+      <c r="G126" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="I122" s="1">
-[...31 lines deleted...]
-      <c r="C123" s="1">
+      <c r="H126" s="1">
+        <v>2900.0</v>
+      </c>
+      <c r="I126" s="1">
+        <v>0.0145</v>
+      </c>
+      <c r="J126">
+        <v>0.0</v>
+      </c>
+      <c r="K126" t="s">
+        <v>305</v>
+      </c>
+      <c r="L126" s="1">
+        <v>20002900.0</v>
+      </c>
+      <c r="M126" s="1">
+        <v>20163702.5</v>
+      </c>
+      <c r="N126" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O126">
+        <v>1</v>
+      </c>
+      <c r="Z126" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="127" spans="1:26">
+      <c r="A127" t="s">
+        <v>307</v>
+      </c>
+      <c r="B127" s="1">
         <v>25000000.0</v>
       </c>
-      <c r="D123" s="1">
-[...2 lines deleted...]
-      <c r="E123" s="1">
+      <c r="C127" s="1">
+        <v>100.021</v>
+      </c>
+      <c r="D127" s="1">
         <v>100.0</v>
       </c>
-      <c r="F123" t="s">
-[...5 lines deleted...]
-      <c r="H123" s="1">
+      <c r="E127" t="s">
+        <v>8</v>
+      </c>
+      <c r="F127">
+        <v>1.0</v>
+      </c>
+      <c r="G127" s="1">
         <v>25000000.0</v>
       </c>
-      <c r="I123" s="1">
-[...31 lines deleted...]
-      <c r="C124" s="1">
+      <c r="H127" s="1">
+        <v>5250.0</v>
+      </c>
+      <c r="I127" s="1">
+        <v>0.021</v>
+      </c>
+      <c r="J127">
+        <v>0.0</v>
+      </c>
+      <c r="K127" t="s">
+        <v>308</v>
+      </c>
+      <c r="L127" s="1">
+        <v>25005250.0</v>
+      </c>
+      <c r="M127" s="1">
+        <v>25247319.1</v>
+      </c>
+      <c r="N127" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O127">
+        <v>1</v>
+      </c>
+      <c r="Z127" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="128" spans="1:26">
+      <c r="A128" t="s">
+        <v>310</v>
+      </c>
+      <c r="B128" s="1">
         <v>10000000.0</v>
       </c>
-      <c r="D124" s="1">
-[...2 lines deleted...]
-      <c r="E124" s="1">
+      <c r="C128" s="1">
+        <v>100.0049</v>
+      </c>
+      <c r="D128" s="1">
         <v>100.0</v>
       </c>
-      <c r="F124" t="s">
-[...5 lines deleted...]
-      <c r="H124" s="1">
+      <c r="E128" t="s">
+        <v>8</v>
+      </c>
+      <c r="F128">
+        <v>1.0</v>
+      </c>
+      <c r="G128" s="1">
         <v>10000000.0</v>
       </c>
-      <c r="I124" s="1">
-[...31 lines deleted...]
-      <c r="C125" s="1">
+      <c r="H128" s="1">
+        <v>490.0</v>
+      </c>
+      <c r="I128" s="1">
+        <v>0.0049</v>
+      </c>
+      <c r="J128">
+        <v>0.0</v>
+      </c>
+      <c r="K128" t="s">
+        <v>311</v>
+      </c>
+      <c r="L128" s="1">
+        <v>10000490.0</v>
+      </c>
+      <c r="M128" s="1">
+        <v>10039607.94</v>
+      </c>
+      <c r="N128" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O128">
+        <v>1</v>
+      </c>
+      <c r="Z128" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="129" spans="1:26">
+      <c r="A129" t="s">
+        <v>313</v>
+      </c>
+      <c r="B129" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C129" s="1">
+        <v>100.0003</v>
+      </c>
+      <c r="D129" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E129" t="s">
+        <v>8</v>
+      </c>
+      <c r="F129">
+        <v>1.0</v>
+      </c>
+      <c r="G129" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="H129" s="1">
+        <v>90.0</v>
+      </c>
+      <c r="I129" s="1">
+        <v>0.0003</v>
+      </c>
+      <c r="J129">
+        <v>0.0</v>
+      </c>
+      <c r="K129" t="s">
+        <v>314</v>
+      </c>
+      <c r="L129" s="1">
+        <v>30000090.0</v>
+      </c>
+      <c r="M129" s="1">
+        <v>30035416.5</v>
+      </c>
+      <c r="N129" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O129">
+        <v>1</v>
+      </c>
+      <c r="Z129" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="130" spans="1:26">
+      <c r="A130" t="s">
+        <v>316</v>
+      </c>
+      <c r="B130" s="1">
         <v>25000000.0</v>
       </c>
-      <c r="D125" s="1">
-[...2 lines deleted...]
-      <c r="E125" s="1">
+      <c r="C130" s="1">
+        <v>100.0374</v>
+      </c>
+      <c r="D130" s="1">
         <v>100.0</v>
       </c>
-      <c r="F125" t="s">
-[...5 lines deleted...]
-      <c r="H125" s="1">
+      <c r="E130" t="s">
+        <v>8</v>
+      </c>
+      <c r="F130">
+        <v>1.0</v>
+      </c>
+      <c r="G130" s="1">
         <v>25000000.0</v>
       </c>
-      <c r="I125" s="1">
-[...31 lines deleted...]
-      <c r="C126" s="1">
+      <c r="H130" s="1">
+        <v>9350.0</v>
+      </c>
+      <c r="I130" s="1">
+        <v>0.0374</v>
+      </c>
+      <c r="J130">
+        <v>0.0</v>
+      </c>
+      <c r="K130" t="s">
+        <v>317</v>
+      </c>
+      <c r="L130" s="1">
+        <v>25009350.0</v>
+      </c>
+      <c r="M130" s="1">
+        <v>25269316.67</v>
+      </c>
+      <c r="N130" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O130">
+        <v>1</v>
+      </c>
+      <c r="Z130" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="131" spans="1:26">
+      <c r="A131" t="s">
+        <v>319</v>
+      </c>
+      <c r="B131" s="1">
         <v>25000000.0</v>
       </c>
-      <c r="D126" s="1">
-[...2 lines deleted...]
-      <c r="E126" s="1">
+      <c r="C131" s="1">
+        <v>100.0405</v>
+      </c>
+      <c r="D131" s="1">
         <v>100.0</v>
       </c>
-      <c r="F126" t="s">
-[...5 lines deleted...]
-      <c r="H126" s="1">
+      <c r="E131" t="s">
+        <v>8</v>
+      </c>
+      <c r="F131">
+        <v>1.0</v>
+      </c>
+      <c r="G131" s="1">
         <v>25000000.0</v>
       </c>
-      <c r="I126" s="1">
-[...175 lines deleted...]
-      <c r="A130" t="s">
+      <c r="H131" s="1">
+        <v>10125.0</v>
+      </c>
+      <c r="I131" s="1">
+        <v>0.0405</v>
+      </c>
+      <c r="J131">
+        <v>0.0</v>
+      </c>
+      <c r="K131" t="s">
+        <v>320</v>
+      </c>
+      <c r="L131" s="1">
+        <v>25010125.0</v>
+      </c>
+      <c r="M131" s="1">
+        <v>25268945.83</v>
+      </c>
+      <c r="N131" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O131">
+        <v>1</v>
+      </c>
+      <c r="Z131" t="s">
         <v>318</v>
       </c>
-      <c r="B130" t="s">
-[...95 lines deleted...]
-    <row r="132" spans="1:16">
+    </row>
+    <row r="132" spans="1:26">
       <c r="A132" t="s">
         <v>322</v>
       </c>
-      <c r="B132" t="s">
+      <c r="B132" s="1">
+        <v>17000000.0</v>
+      </c>
+      <c r="C132" s="1">
+        <v>100.0364</v>
+      </c>
+      <c r="D132" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E132" t="s">
+        <v>8</v>
+      </c>
+      <c r="F132">
+        <v>1.0</v>
+      </c>
+      <c r="G132" s="1">
+        <v>17000000.0</v>
+      </c>
+      <c r="H132" s="1">
+        <v>6188.0</v>
+      </c>
+      <c r="I132" s="1">
+        <v>0.0364</v>
+      </c>
+      <c r="J132">
+        <v>0.0</v>
+      </c>
+      <c r="K132" t="s">
         <v>323</v>
       </c>
-      <c r="C132" s="1">
+      <c r="L132" s="1">
+        <v>17006188.0</v>
+      </c>
+      <c r="M132" s="1">
+        <v>17179751.2</v>
+      </c>
+      <c r="N132" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O132">
+        <v>1</v>
+      </c>
+      <c r="Z132" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="133" spans="1:26">
+      <c r="A133" t="s">
+        <v>325</v>
+      </c>
+      <c r="B133" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C133" s="1">
+        <v>100.0481</v>
+      </c>
+      <c r="D133" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E133" t="s">
+        <v>8</v>
+      </c>
+      <c r="F133">
+        <v>1.0</v>
+      </c>
+      <c r="G133" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="H133" s="1">
+        <v>12025.0</v>
+      </c>
+      <c r="I133" s="1">
+        <v>0.0481</v>
+      </c>
+      <c r="J133">
+        <v>0.0</v>
+      </c>
+      <c r="K133" t="s">
+        <v>326</v>
+      </c>
+      <c r="L133" s="1">
+        <v>25012025.0</v>
+      </c>
+      <c r="M133" s="1">
+        <v>25360238.13</v>
+      </c>
+      <c r="N133" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O133">
+        <v>1</v>
+      </c>
+      <c r="Z133" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="134" spans="1:26">
+      <c r="A134" t="s">
+        <v>328</v>
+      </c>
+      <c r="B134" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C134" s="1">
+        <v>100.0392</v>
+      </c>
+      <c r="D134" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E134" t="s">
+        <v>8</v>
+      </c>
+      <c r="F134">
+        <v>1.0</v>
+      </c>
+      <c r="G134" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="H134" s="1">
+        <v>9800.0</v>
+      </c>
+      <c r="I134" s="1">
+        <v>0.0392</v>
+      </c>
+      <c r="J134">
+        <v>0.0</v>
+      </c>
+      <c r="K134" t="s">
+        <v>329</v>
+      </c>
+      <c r="L134" s="1">
+        <v>25009800.0</v>
+      </c>
+      <c r="M134" s="1">
+        <v>25356478.4</v>
+      </c>
+      <c r="N134" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O134">
+        <v>1</v>
+      </c>
+      <c r="Z134" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="135" spans="1:26">
+      <c r="A135" t="s">
+        <v>331</v>
+      </c>
+      <c r="B135" s="1">
         <v>10000000.0</v>
       </c>
-      <c r="D132" s="1">
-[...145 lines deleted...]
-      </c>
       <c r="C135" s="1">
-        <v>25000000.0</v>
+        <v>98.9182</v>
       </c>
       <c r="D135" s="1">
-        <v>99.9818</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>97.8384763</v>
+      </c>
+      <c r="E135" t="s">
+        <v>8</v>
+      </c>
+      <c r="F135">
+        <v>1.0</v>
+      </c>
+      <c r="G135" s="1">
+        <v>9783847.63</v>
       </c>
       <c r="H135" s="1">
-        <v>25000000.0</v>
+        <v>107972.37</v>
       </c>
       <c r="I135" s="1">
-        <v>-4550.0</v>
-[...2 lines deleted...]
-        <v>-0.0182</v>
+        <v>1.1035777955998</v>
+      </c>
+      <c r="J135">
+        <v>0.0</v>
       </c>
       <c r="K135">
         <v>0.0</v>
       </c>
-      <c r="L135" t="s">
+      <c r="L135" s="1">
+        <v>9891820.0</v>
+      </c>
+      <c r="M135" s="1">
+        <v>9891820.0</v>
+      </c>
+      <c r="N135" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O135">
+        <v>1</v>
+      </c>
+      <c r="Z135" t="s">
         <v>330</v>
       </c>
-      <c r="M135" s="1">
-[...12 lines deleted...]
-    <row r="136" spans="1:16">
+    </row>
+    <row r="136" spans="1:26">
       <c r="A136" t="s">
-        <v>331</v>
-[...1 lines deleted...]
-      <c r="B136" t="s">
+        <v>333</v>
+      </c>
+      <c r="B136" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C136" s="1">
+        <v>97.4043</v>
+      </c>
+      <c r="D136" s="1">
+        <v>97.2107272</v>
+      </c>
+      <c r="E136" t="s">
+        <v>8</v>
+      </c>
+      <c r="F136">
+        <v>1.0</v>
+      </c>
+      <c r="G136" s="1">
+        <v>14581609.08</v>
+      </c>
+      <c r="H136" s="1">
+        <v>29035.92</v>
+      </c>
+      <c r="I136" s="1">
+        <v>0.19912699511212</v>
+      </c>
+      <c r="J136">
+        <v>0.0</v>
+      </c>
+      <c r="K136">
+        <v>0.0</v>
+      </c>
+      <c r="L136" s="1">
+        <v>14610645.0</v>
+      </c>
+      <c r="M136" s="1">
+        <v>14610645.0</v>
+      </c>
+      <c r="N136" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O136">
+        <v>1</v>
+      </c>
+      <c r="Z136" t="s">
         <v>332</v>
       </c>
-      <c r="C136" s="1">
-[...42 lines deleted...]
-    <row r="137" spans="1:16">
+    </row>
+    <row r="137" spans="1:26">
       <c r="A137" t="s">
+        <v>335</v>
+      </c>
+      <c r="B137" s="1">
+        <v>12000000.0</v>
+      </c>
+      <c r="C137" s="1">
+        <v>99.7431</v>
+      </c>
+      <c r="D137" s="1">
+        <v>99.41822392</v>
+      </c>
+      <c r="E137" t="s">
+        <v>8</v>
+      </c>
+      <c r="F137">
+        <v>1.0</v>
+      </c>
+      <c r="G137" s="1">
+        <v>11930186.87</v>
+      </c>
+      <c r="H137" s="1">
+        <v>38985.13</v>
+      </c>
+      <c r="I137" s="1">
+        <v>0.32677719489904</v>
+      </c>
+      <c r="J137">
+        <v>0.0</v>
+      </c>
+      <c r="K137">
+        <v>0.0</v>
+      </c>
+      <c r="L137" s="1">
+        <v>11969172.0</v>
+      </c>
+      <c r="M137" s="1">
+        <v>11969172.0</v>
+      </c>
+      <c r="N137" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O137">
+        <v>1</v>
+      </c>
+      <c r="Z137" t="s">
         <v>334</v>
       </c>
-      <c r="B137" t="s">
-[...45 lines deleted...]
-    <row r="138" spans="1:16">
+    </row>
+    <row r="138" spans="1:26">
       <c r="A138" t="s">
         <v>337</v>
       </c>
-      <c r="B138" t="s">
+      <c r="B138" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C138" s="1">
+        <v>98.8098</v>
+      </c>
+      <c r="D138" s="1">
+        <v>97.7417847</v>
+      </c>
+      <c r="E138" t="s">
+        <v>8</v>
+      </c>
+      <c r="F138">
+        <v>1.0</v>
+      </c>
+      <c r="G138" s="1">
+        <v>9774178.47</v>
+      </c>
+      <c r="H138" s="1">
+        <v>106801.53</v>
+      </c>
+      <c r="I138" s="1">
+        <v>1.0926906064567</v>
+      </c>
+      <c r="J138">
+        <v>0.0</v>
+      </c>
+      <c r="K138">
+        <v>0.0</v>
+      </c>
+      <c r="L138" s="1">
+        <v>9880980.0</v>
+      </c>
+      <c r="M138" s="1">
+        <v>9880980.0</v>
+      </c>
+      <c r="N138" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O138">
+        <v>1</v>
+      </c>
+      <c r="Z138" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="139" spans="1:26">
+      <c r="A139" t="s">
+        <v>339</v>
+      </c>
+      <c r="B139" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C139" s="1">
+        <v>98.918</v>
+      </c>
+      <c r="D139" s="1">
+        <v>97.7707721</v>
+      </c>
+      <c r="E139" t="s">
+        <v>8</v>
+      </c>
+      <c r="F139">
+        <v>1.0</v>
+      </c>
+      <c r="G139" s="1">
+        <v>9777077.21</v>
+      </c>
+      <c r="H139" s="1">
+        <v>114722.79</v>
+      </c>
+      <c r="I139" s="1">
+        <v>1.1733853332227</v>
+      </c>
+      <c r="J139">
+        <v>0.0</v>
+      </c>
+      <c r="K139">
+        <v>0.0</v>
+      </c>
+      <c r="L139" s="1">
+        <v>9891800.0</v>
+      </c>
+      <c r="M139" s="1">
+        <v>9891800.0</v>
+      </c>
+      <c r="N139" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O139">
+        <v>1</v>
+      </c>
+      <c r="Z139" t="s">
         <v>338</v>
       </c>
-      <c r="C138" s="1">
+    </row>
+    <row r="140" spans="1:26">
+      <c r="A140" t="s">
+        <v>341</v>
+      </c>
+      <c r="B140" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C140" s="1">
+        <v>99.1097</v>
+      </c>
+      <c r="D140" s="1">
+        <v>97.8229635</v>
+      </c>
+      <c r="E140" t="s">
+        <v>8</v>
+      </c>
+      <c r="F140">
+        <v>1.0</v>
+      </c>
+      <c r="G140" s="1">
+        <v>9782296.35</v>
+      </c>
+      <c r="H140" s="1">
+        <v>128673.65</v>
+      </c>
+      <c r="I140" s="1">
+        <v>1.3153726425391</v>
+      </c>
+      <c r="J140">
+        <v>0.0</v>
+      </c>
+      <c r="K140">
+        <v>0.0</v>
+      </c>
+      <c r="L140" s="1">
+        <v>9910970.0</v>
+      </c>
+      <c r="M140" s="1">
+        <v>9910970.0</v>
+      </c>
+      <c r="N140" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O140">
+        <v>1</v>
+      </c>
+      <c r="Z140" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="141" spans="1:26">
+      <c r="A141" t="s">
+        <v>343</v>
+      </c>
+      <c r="B141" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="C141" s="1">
+        <v>99.996</v>
+      </c>
+      <c r="D141" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E141" t="s">
+        <v>8</v>
+      </c>
+      <c r="F141">
+        <v>1.0</v>
+      </c>
+      <c r="G141" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="H141" s="1">
+        <v>-1600.0</v>
+      </c>
+      <c r="I141" s="1">
+        <v>-0.004</v>
+      </c>
+      <c r="J141">
+        <v>0.0</v>
+      </c>
+      <c r="K141" t="s">
+        <v>344</v>
+      </c>
+      <c r="L141" s="1">
+        <v>39998400.0</v>
+      </c>
+      <c r="M141" s="1">
+        <v>40046102.0</v>
+      </c>
+      <c r="N141" s="1">
+        <v>0.65</v>
+      </c>
+      <c r="O141">
+        <v>1</v>
+      </c>
+      <c r="Z141" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="142" spans="1:26">
+      <c r="A142" t="s">
+        <v>346</v>
+      </c>
+      <c r="B142" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C142" s="1">
+        <v>99.997</v>
+      </c>
+      <c r="D142" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E142" t="s">
+        <v>8</v>
+      </c>
+      <c r="F142">
+        <v>1.0</v>
+      </c>
+      <c r="G142" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="H142" s="1">
+        <v>-750.0</v>
+      </c>
+      <c r="I142" s="1">
+        <v>-0.003</v>
+      </c>
+      <c r="J142">
+        <v>0.0</v>
+      </c>
+      <c r="K142" t="s">
+        <v>347</v>
+      </c>
+      <c r="L142" s="1">
+        <v>24999250.0</v>
+      </c>
+      <c r="M142" s="1">
+        <v>25171114.24</v>
+      </c>
+      <c r="N142" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O142">
+        <v>1</v>
+      </c>
+      <c r="Z142" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="143" spans="1:26">
+      <c r="A143" t="s">
+        <v>349</v>
+      </c>
+      <c r="B143" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C143" s="1">
+        <v>99.992</v>
+      </c>
+      <c r="D143" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E143" t="s">
+        <v>8</v>
+      </c>
+      <c r="F143">
+        <v>1.0</v>
+      </c>
+      <c r="G143" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="H143" s="1">
+        <v>-2000.0</v>
+      </c>
+      <c r="I143" s="1">
+        <v>-0.008</v>
+      </c>
+      <c r="J143">
+        <v>0.0</v>
+      </c>
+      <c r="K143" t="s">
+        <v>350</v>
+      </c>
+      <c r="L143" s="1">
+        <v>24998000.0</v>
+      </c>
+      <c r="M143" s="1">
+        <v>25170621.18</v>
+      </c>
+      <c r="N143" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O143">
+        <v>1</v>
+      </c>
+      <c r="Z143" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="144" spans="1:26">
+      <c r="A144" t="s">
+        <v>352</v>
+      </c>
+      <c r="B144" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C144" s="1">
+        <v>100.0163</v>
+      </c>
+      <c r="D144" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E144" t="s">
+        <v>8</v>
+      </c>
+      <c r="F144">
+        <v>1.0</v>
+      </c>
+      <c r="G144" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="H144" s="1">
+        <v>4890.0</v>
+      </c>
+      <c r="I144" s="1">
+        <v>0.0163</v>
+      </c>
+      <c r="J144">
+        <v>0.0</v>
+      </c>
+      <c r="K144" t="s">
+        <v>353</v>
+      </c>
+      <c r="L144" s="1">
+        <v>30004890.0</v>
+      </c>
+      <c r="M144" s="1">
+        <v>30321507.33</v>
+      </c>
+      <c r="N144" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O144">
+        <v>1</v>
+      </c>
+      <c r="Z144" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="145" spans="1:26">
+      <c r="A145" t="s">
+        <v>355</v>
+      </c>
+      <c r="B145" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="D138" s="1">
-[...2 lines deleted...]
-      <c r="E138" s="1">
+      <c r="C145" s="1">
+        <v>100.0228</v>
+      </c>
+      <c r="D145" s="1">
         <v>100.0</v>
       </c>
-      <c r="F138" t="s">
-[...5 lines deleted...]
-      <c r="H138" s="1">
+      <c r="E145" t="s">
+        <v>8</v>
+      </c>
+      <c r="F145">
+        <v>1.0</v>
+      </c>
+      <c r="G145" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="I138" s="1">
-[...275 lines deleted...]
-      <c r="A144" t="s">
+      <c r="H145" s="1">
+        <v>4560.0</v>
+      </c>
+      <c r="I145" s="1">
+        <v>0.0228</v>
+      </c>
+      <c r="J145">
+        <v>0.0</v>
+      </c>
+      <c r="K145" t="s">
+        <v>356</v>
+      </c>
+      <c r="L145" s="1">
+        <v>20004560.0</v>
+      </c>
+      <c r="M145" s="1">
+        <v>20206052.0</v>
+      </c>
+      <c r="N145" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O145">
+        <v>1</v>
+      </c>
+      <c r="Z145" t="s">
         <v>354</v>
       </c>
-      <c r="B144" t="s">
-[...95 lines deleted...]
-    <row r="146" spans="1:16">
+    </row>
+    <row r="146" spans="1:26">
       <c r="A146" t="s">
         <v>358</v>
       </c>
-      <c r="B146" t="s">
+      <c r="B146" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C146" s="1">
+        <v>100.0188</v>
+      </c>
+      <c r="D146" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E146" t="s">
+        <v>8</v>
+      </c>
+      <c r="F146">
+        <v>1.0</v>
+      </c>
+      <c r="G146" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="H146" s="1">
+        <v>5640.0</v>
+      </c>
+      <c r="I146" s="1">
+        <v>0.0188</v>
+      </c>
+      <c r="J146">
+        <v>0.0</v>
+      </c>
+      <c r="K146" t="s">
         <v>359</v>
       </c>
-      <c r="C146" s="1">
-[...27 lines deleted...]
-        <v>360</v>
+      <c r="L146" s="1">
+        <v>30005640.0</v>
       </c>
       <c r="M146" s="1">
-        <v>25004100.0</v>
+        <v>30307878.0</v>
       </c>
       <c r="N146" s="1">
-        <v>25167076.67</v>
-[...8 lines deleted...]
-    <row r="147" spans="1:16">
+        <v>0.49</v>
+      </c>
+      <c r="O146">
+        <v>1</v>
+      </c>
+      <c r="Z146" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="147" spans="1:26">
       <c r="A147" t="s">
         <v>361</v>
       </c>
-      <c r="B147" t="s">
+      <c r="B147" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C147" s="1">
+        <v>100.0046</v>
+      </c>
+      <c r="D147" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E147" t="s">
+        <v>8</v>
+      </c>
+      <c r="F147">
+        <v>1.0</v>
+      </c>
+      <c r="G147" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="H147" s="1">
+        <v>920.0</v>
+      </c>
+      <c r="I147" s="1">
+        <v>0.0046</v>
+      </c>
+      <c r="J147">
+        <v>0.0</v>
+      </c>
+      <c r="K147" t="s">
         <v>362</v>
       </c>
-      <c r="C147" s="1">
-[...27 lines deleted...]
-        <v>363</v>
+      <c r="L147" s="1">
+        <v>20000920.0</v>
       </c>
       <c r="M147" s="1">
-        <v>29998560.0</v>
+        <v>20128004.83</v>
       </c>
       <c r="N147" s="1">
-        <v>30072107.5</v>
-[...8 lines deleted...]
-    <row r="148" spans="1:16">
+        <v>0.33</v>
+      </c>
+      <c r="O147">
+        <v>1</v>
+      </c>
+      <c r="Z147" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="148" spans="1:26">
       <c r="A148" t="s">
         <v>364</v>
       </c>
-      <c r="B148" t="s">
+      <c r="B148" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="C148" s="1">
+        <v>99.991</v>
+      </c>
+      <c r="D148" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E148" t="s">
+        <v>8</v>
+      </c>
+      <c r="F148">
+        <v>1.0</v>
+      </c>
+      <c r="G148" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="H148" s="1">
+        <v>-3600.0</v>
+      </c>
+      <c r="I148" s="1">
+        <v>-0.009</v>
+      </c>
+      <c r="J148">
+        <v>0.0</v>
+      </c>
+      <c r="K148" t="s">
         <v>365</v>
       </c>
-      <c r="C148" s="1">
-[...27 lines deleted...]
-        <v>366</v>
+      <c r="L148" s="1">
+        <v>39996400.0</v>
       </c>
       <c r="M148" s="1">
-        <v>30000390.0</v>
+        <v>40152871.78</v>
       </c>
       <c r="N148" s="1">
-        <v>30686621.0</v>
-[...8 lines deleted...]
-    <row r="149" spans="1:16">
+        <v>0.65</v>
+      </c>
+      <c r="O148">
+        <v>1</v>
+      </c>
+      <c r="Z148" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="149" spans="1:26">
       <c r="A149" t="s">
         <v>367</v>
       </c>
-      <c r="B149" t="s">
+      <c r="B149" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C149" s="1">
+        <v>100.0097</v>
+      </c>
+      <c r="D149" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E149" t="s">
+        <v>8</v>
+      </c>
+      <c r="F149">
+        <v>1.0</v>
+      </c>
+      <c r="G149" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="H149" s="1">
+        <v>2910.0</v>
+      </c>
+      <c r="I149" s="1">
+        <v>0.0097</v>
+      </c>
+      <c r="J149">
+        <v>0.0</v>
+      </c>
+      <c r="K149" t="s">
         <v>368</v>
       </c>
-      <c r="C149" s="1">
-[...27 lines deleted...]
-        <v>369</v>
+      <c r="L149" s="1">
+        <v>30002910.0</v>
       </c>
       <c r="M149" s="1">
-        <v>20000600.0</v>
+        <v>30145707.67</v>
       </c>
       <c r="N149" s="1">
-        <v>20068508.0</v>
-[...8 lines deleted...]
-    <row r="150" spans="1:16">
+        <v>0.49</v>
+      </c>
+      <c r="O149">
+        <v>1</v>
+      </c>
+      <c r="Z149" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="150" spans="1:26">
       <c r="A150" t="s">
         <v>370</v>
       </c>
-      <c r="B150" t="s">
+      <c r="B150" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C150" s="1">
+        <v>99.9254</v>
+      </c>
+      <c r="D150" s="1">
+        <v>99.8049645</v>
+      </c>
+      <c r="E150" t="s">
+        <v>8</v>
+      </c>
+      <c r="F150">
+        <v>1.0</v>
+      </c>
+      <c r="G150" s="1">
+        <v>19960992.9</v>
+      </c>
+      <c r="H150" s="1">
+        <v>24087.1</v>
+      </c>
+      <c r="I150" s="1">
+        <v>0.1206708509976</v>
+      </c>
+      <c r="J150">
+        <v>0.0</v>
+      </c>
+      <c r="K150">
+        <v>0.0</v>
+      </c>
+      <c r="L150" s="1">
+        <v>19985080.0</v>
+      </c>
+      <c r="M150" s="1">
+        <v>19985080.0</v>
+      </c>
+      <c r="N150" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O150">
+        <v>1</v>
+      </c>
+      <c r="Z150" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="151" spans="1:26">
+      <c r="A151" t="s">
+        <v>372</v>
+      </c>
+      <c r="B151" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C151" s="1">
+        <v>99.8555</v>
+      </c>
+      <c r="D151" s="1">
+        <v>99.78861447</v>
+      </c>
+      <c r="E151" t="s">
+        <v>8</v>
+      </c>
+      <c r="F151">
+        <v>1.0</v>
+      </c>
+      <c r="G151" s="1">
+        <v>14968292.17</v>
+      </c>
+      <c r="H151" s="1">
+        <v>10032.83</v>
+      </c>
+      <c r="I151" s="1">
+        <v>0.067027219178071</v>
+      </c>
+      <c r="J151">
+        <v>0.0</v>
+      </c>
+      <c r="K151">
+        <v>0.0</v>
+      </c>
+      <c r="L151" s="1">
+        <v>14978325.0</v>
+      </c>
+      <c r="M151" s="1">
+        <v>14978325.0</v>
+      </c>
+      <c r="N151" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O151">
+        <v>1</v>
+      </c>
+      <c r="Z151" t="s">
         <v>371</v>
       </c>
-      <c r="C150" s="1">
+    </row>
+    <row r="152" spans="1:26">
+      <c r="A152" t="s">
+        <v>374</v>
+      </c>
+      <c r="B152" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C152" s="1">
+        <v>99.841</v>
+      </c>
+      <c r="D152" s="1">
+        <v>99.79375953</v>
+      </c>
+      <c r="E152" t="s">
+        <v>8</v>
+      </c>
+      <c r="F152">
+        <v>1.0</v>
+      </c>
+      <c r="G152" s="1">
+        <v>14969063.93</v>
+      </c>
+      <c r="H152" s="1">
+        <v>7086.07</v>
+      </c>
+      <c r="I152" s="1">
+        <v>0.047338096978787</v>
+      </c>
+      <c r="J152">
+        <v>0.0</v>
+      </c>
+      <c r="K152">
+        <v>0.0</v>
+      </c>
+      <c r="L152" s="1">
+        <v>14976150.0</v>
+      </c>
+      <c r="M152" s="1">
+        <v>14976150.0</v>
+      </c>
+      <c r="N152" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O152">
+        <v>1</v>
+      </c>
+      <c r="Z152" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="153" spans="1:26">
+      <c r="A153" t="s">
+        <v>376</v>
+      </c>
+      <c r="B153" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C153" s="1">
+        <v>99.9986</v>
+      </c>
+      <c r="D153" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E153" t="s">
+        <v>8</v>
+      </c>
+      <c r="F153">
+        <v>1.0</v>
+      </c>
+      <c r="G153" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="H153" s="1">
+        <v>-420.0</v>
+      </c>
+      <c r="I153" s="1">
+        <v>-0.0014</v>
+      </c>
+      <c r="J153">
+        <v>0.0</v>
+      </c>
+      <c r="K153" t="s">
+        <v>377</v>
+      </c>
+      <c r="L153" s="1">
+        <v>29999580.0</v>
+      </c>
+      <c r="M153" s="1">
+        <v>30020827.42</v>
+      </c>
+      <c r="N153" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O153">
+        <v>1</v>
+      </c>
+      <c r="Z153" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="154" spans="1:26">
+      <c r="A154" t="s">
+        <v>379</v>
+      </c>
+      <c r="B154" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C154" s="1">
+        <v>100.0186</v>
+      </c>
+      <c r="D154" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E154" t="s">
+        <v>8</v>
+      </c>
+      <c r="F154">
+        <v>1.0</v>
+      </c>
+      <c r="G154" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="H154" s="1">
+        <v>4650.0</v>
+      </c>
+      <c r="I154" s="1">
+        <v>0.0186</v>
+      </c>
+      <c r="J154">
+        <v>0.0</v>
+      </c>
+      <c r="K154" t="s">
+        <v>380</v>
+      </c>
+      <c r="L154" s="1">
+        <v>25004650.0</v>
+      </c>
+      <c r="M154" s="1">
+        <v>25225256.94</v>
+      </c>
+      <c r="N154" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O154">
+        <v>1</v>
+      </c>
+      <c r="Z154" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="155" spans="1:26">
+      <c r="A155" t="s">
+        <v>382</v>
+      </c>
+      <c r="B155" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="C155" s="1">
+        <v>99.9796</v>
+      </c>
+      <c r="D155" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E155" t="s">
+        <v>8</v>
+      </c>
+      <c r="F155">
+        <v>1.0</v>
+      </c>
+      <c r="G155" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="H155" s="1">
+        <v>-8160.0</v>
+      </c>
+      <c r="I155" s="1">
+        <v>-0.0204</v>
+      </c>
+      <c r="J155">
+        <v>0.0</v>
+      </c>
+      <c r="K155" t="s">
+        <v>383</v>
+      </c>
+      <c r="L155" s="1">
+        <v>39991840.0</v>
+      </c>
+      <c r="M155" s="1">
+        <v>40038542.0</v>
+      </c>
+      <c r="N155" s="1">
+        <v>0.65</v>
+      </c>
+      <c r="O155">
+        <v>1</v>
+      </c>
+      <c r="Z155" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="156" spans="1:26">
+      <c r="A156" t="s">
+        <v>385</v>
+      </c>
+      <c r="B156" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C156" s="1">
+        <v>100.0099</v>
+      </c>
+      <c r="D156" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E156" t="s">
+        <v>8</v>
+      </c>
+      <c r="F156">
+        <v>1.0</v>
+      </c>
+      <c r="G156" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="H156" s="1">
+        <v>2970.0</v>
+      </c>
+      <c r="I156" s="1">
+        <v>0.0099</v>
+      </c>
+      <c r="J156">
+        <v>0.0</v>
+      </c>
+      <c r="K156" t="s">
+        <v>386</v>
+      </c>
+      <c r="L156" s="1">
+        <v>30002970.0</v>
+      </c>
+      <c r="M156" s="1">
+        <v>30145776.25</v>
+      </c>
+      <c r="N156" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O156">
+        <v>1</v>
+      </c>
+      <c r="Z156" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="157" spans="1:26">
+      <c r="A157" t="s">
+        <v>388</v>
+      </c>
+      <c r="B157" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="D150" s="1">
-[...2 lines deleted...]
-      <c r="E150" s="1">
+      <c r="C157" s="1">
+        <v>100.0139</v>
+      </c>
+      <c r="D157" s="1">
+        <v>115.855</v>
+      </c>
+      <c r="E157" t="s">
+        <v>8</v>
+      </c>
+      <c r="F157">
+        <v>1.0</v>
+      </c>
+      <c r="G157" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="H157" s="1">
+        <v>2780.0</v>
+      </c>
+      <c r="I157" s="1">
+        <v>0.0139</v>
+      </c>
+      <c r="J157">
+        <v>0.0</v>
+      </c>
+      <c r="K157" t="s">
+        <v>389</v>
+      </c>
+      <c r="L157" s="1">
+        <v>20002780.0</v>
+      </c>
+      <c r="M157" s="1">
+        <v>20116890.0</v>
+      </c>
+      <c r="N157" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O157">
+        <v>1</v>
+      </c>
+      <c r="Z157" t="s">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="158" spans="1:26">
+      <c r="A158" t="s">
+        <v>391</v>
+      </c>
+      <c r="B158" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C158" s="1">
+        <v>100.0378</v>
+      </c>
+      <c r="D158" s="1">
         <v>100.0</v>
       </c>
-      <c r="F150" t="s">
-[...5 lines deleted...]
-      <c r="H150" s="1">
+      <c r="E158" t="s">
+        <v>8</v>
+      </c>
+      <c r="F158">
+        <v>1.0</v>
+      </c>
+      <c r="G158" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="I150" s="1">
-[...31 lines deleted...]
-      <c r="C151" s="1">
+      <c r="H158" s="1">
+        <v>7560.0</v>
+      </c>
+      <c r="I158" s="1">
+        <v>0.0378</v>
+      </c>
+      <c r="J158">
+        <v>0.0</v>
+      </c>
+      <c r="K158" t="s">
+        <v>392</v>
+      </c>
+      <c r="L158" s="1">
+        <v>20007560.0</v>
+      </c>
+      <c r="M158" s="1">
+        <v>20263441.5</v>
+      </c>
+      <c r="N158" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O158">
+        <v>1</v>
+      </c>
+      <c r="Z158" t="s">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="159" spans="1:26">
+      <c r="A159" t="s">
+        <v>394</v>
+      </c>
+      <c r="B159" s="1">
         <v>25000000.0</v>
       </c>
-      <c r="D151" s="1">
-[...2 lines deleted...]
-      <c r="E151" s="1">
+      <c r="C159" s="1">
+        <v>100.0286</v>
+      </c>
+      <c r="D159" s="1">
         <v>100.0</v>
       </c>
-      <c r="F151" t="s">
-[...5 lines deleted...]
-      <c r="H151" s="1">
+      <c r="E159" t="s">
+        <v>8</v>
+      </c>
+      <c r="F159">
+        <v>1.0</v>
+      </c>
+      <c r="G159" s="1">
         <v>25000000.0</v>
       </c>
-      <c r="I151" s="1">
-[...31 lines deleted...]
-      <c r="C152" s="1">
+      <c r="H159" s="1">
+        <v>7150.0</v>
+      </c>
+      <c r="I159" s="1">
+        <v>0.0286</v>
+      </c>
+      <c r="J159">
+        <v>0.0</v>
+      </c>
+      <c r="K159" t="s">
+        <v>395</v>
+      </c>
+      <c r="L159" s="1">
+        <v>25007150.0</v>
+      </c>
+      <c r="M159" s="1">
+        <v>25269510.0</v>
+      </c>
+      <c r="N159" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O159">
+        <v>1</v>
+      </c>
+      <c r="Z159" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="160" spans="1:26">
+      <c r="A160" t="s">
+        <v>397</v>
+      </c>
+      <c r="B160" s="1">
         <v>30000000.0</v>
       </c>
-      <c r="D152" s="1">
+      <c r="C160" s="1">
         <v>100.0244</v>
       </c>
-      <c r="E152" s="1">
+      <c r="D160" s="1">
         <v>100.0</v>
       </c>
-      <c r="F152" t="s">
-[...5 lines deleted...]
-      <c r="H152" s="1">
+      <c r="E160" t="s">
+        <v>8</v>
+      </c>
+      <c r="F160">
+        <v>1.0</v>
+      </c>
+      <c r="G160" s="1">
         <v>30000000.0</v>
       </c>
-      <c r="I152" s="1">
+      <c r="H160" s="1">
         <v>7320.0</v>
       </c>
-      <c r="J152" s="1">
+      <c r="I160" s="1">
         <v>0.0244</v>
       </c>
-      <c r="K152">
-[...5 lines deleted...]
-      <c r="M152" s="1">
+      <c r="J160">
+        <v>0.0</v>
+      </c>
+      <c r="K160" t="s">
+        <v>398</v>
+      </c>
+      <c r="L160" s="1">
         <v>30007320.0</v>
       </c>
-      <c r="N152" s="1">
-[...313 lines deleted...]
-      <c r="B159" t="s">
+      <c r="M160" s="1">
+        <v>30305508.0</v>
+      </c>
+      <c r="N160" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O160">
+        <v>1</v>
+      </c>
+      <c r="Z160" t="s">
         <v>396</v>
       </c>
-      <c r="C159" s="1">
-[...92 lines deleted...]
-    <row r="161" spans="1:16">
+    </row>
+    <row r="161" spans="1:26">
       <c r="A161" t="s">
         <v>400</v>
       </c>
-      <c r="B161" t="s">
+      <c r="B161" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C161" s="1">
+        <v>100.0195</v>
+      </c>
+      <c r="D161" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E161" t="s">
+        <v>8</v>
+      </c>
+      <c r="F161">
+        <v>1.0</v>
+      </c>
+      <c r="G161" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="H161" s="1">
+        <v>3900.0</v>
+      </c>
+      <c r="I161" s="1">
+        <v>0.0195</v>
+      </c>
+      <c r="J161">
+        <v>0.0</v>
+      </c>
+      <c r="K161" t="s">
         <v>401</v>
       </c>
-      <c r="C161" s="1">
-[...27 lines deleted...]
-        <v>0.0</v>
+      <c r="L161" s="1">
+        <v>20003900.0</v>
       </c>
       <c r="M161" s="1">
-        <v>7291904.3</v>
+        <v>20206742.0</v>
       </c>
       <c r="N161" s="1">
-        <v>7291904.3</v>
-[...8 lines deleted...]
-    <row r="162" spans="1:16">
+        <v>0.33</v>
+      </c>
+      <c r="O161">
+        <v>1</v>
+      </c>
+      <c r="Z161" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="162" spans="1:26">
       <c r="A162" t="s">
+        <v>403</v>
+      </c>
+      <c r="B162" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C162" s="1">
+        <v>99.9959</v>
+      </c>
+      <c r="D162" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E162" t="s">
+        <v>8</v>
+      </c>
+      <c r="F162">
+        <v>1.0</v>
+      </c>
+      <c r="G162" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="H162" s="1">
+        <v>-1230.0</v>
+      </c>
+      <c r="I162" s="1">
+        <v>-0.0041</v>
+      </c>
+      <c r="J162">
+        <v>0.0</v>
+      </c>
+      <c r="K162" t="s">
+        <v>404</v>
+      </c>
+      <c r="L162" s="1">
+        <v>29998770.0</v>
+      </c>
+      <c r="M162" s="1">
+        <v>30126921.67</v>
+      </c>
+      <c r="N162" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O162">
+        <v>1</v>
+      </c>
+      <c r="Z162" t="s">
         <v>402</v>
       </c>
-      <c r="B162" t="s">
-[...2 lines deleted...]
-      <c r="C162" s="1">
+    </row>
+    <row r="163" spans="1:26">
+      <c r="A163" t="s">
+        <v>406</v>
+      </c>
+      <c r="B163" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C163" s="1">
+        <v>100.0257</v>
+      </c>
+      <c r="D163" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E163" t="s">
+        <v>8</v>
+      </c>
+      <c r="F163">
+        <v>1.0</v>
+      </c>
+      <c r="G163" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="H163" s="1">
+        <v>5140.0</v>
+      </c>
+      <c r="I163" s="1">
+        <v>0.0257</v>
+      </c>
+      <c r="J163">
+        <v>0.0</v>
+      </c>
+      <c r="K163" t="s">
+        <v>407</v>
+      </c>
+      <c r="L163" s="1">
+        <v>20005140.0</v>
+      </c>
+      <c r="M163" s="1">
+        <v>20188816.22</v>
+      </c>
+      <c r="N163" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O163">
+        <v>1</v>
+      </c>
+      <c r="Z163" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="164" spans="1:26">
+      <c r="A164" t="s">
+        <v>409</v>
+      </c>
+      <c r="B164" s="1">
+        <v>16000000.0</v>
+      </c>
+      <c r="C164" s="1">
+        <v>100.0035</v>
+      </c>
+      <c r="D164" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E164" t="s">
+        <v>8</v>
+      </c>
+      <c r="F164">
+        <v>1.0</v>
+      </c>
+      <c r="G164" s="1">
+        <v>16000000.0</v>
+      </c>
+      <c r="H164" s="1">
+        <v>560.0</v>
+      </c>
+      <c r="I164" s="1">
+        <v>0.0035</v>
+      </c>
+      <c r="J164">
+        <v>0.0</v>
+      </c>
+      <c r="K164" t="s">
+        <v>410</v>
+      </c>
+      <c r="L164" s="1">
+        <v>16000560.0</v>
+      </c>
+      <c r="M164" s="1">
+        <v>16069750.13</v>
+      </c>
+      <c r="N164" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O164">
+        <v>1</v>
+      </c>
+      <c r="Z164" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="165" spans="1:26">
+      <c r="A165" t="s">
+        <v>412</v>
+      </c>
+      <c r="B165" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C165" s="1">
+        <v>99.8924</v>
+      </c>
+      <c r="D165" s="1">
+        <v>99.802889</v>
+      </c>
+      <c r="E165" t="s">
+        <v>8</v>
+      </c>
+      <c r="F165">
+        <v>1.0</v>
+      </c>
+      <c r="G165" s="1">
+        <v>9980288.9</v>
+      </c>
+      <c r="H165" s="1">
+        <v>8951.1</v>
+      </c>
+      <c r="I165" s="1">
+        <v>0.089687784488884</v>
+      </c>
+      <c r="J165">
+        <v>0.0</v>
+      </c>
+      <c r="K165">
+        <v>0.0</v>
+      </c>
+      <c r="L165" s="1">
+        <v>9989240.0</v>
+      </c>
+      <c r="M165" s="1">
+        <v>9989240.0</v>
+      </c>
+      <c r="N165" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O165">
+        <v>1</v>
+      </c>
+      <c r="Z165" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="166" spans="1:26">
+      <c r="A166" t="s">
+        <v>414</v>
+      </c>
+      <c r="B166" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="C166" s="1">
+        <v>99.8454</v>
+      </c>
+      <c r="D166" s="1">
+        <v>99.79624933</v>
+      </c>
+      <c r="E166" t="s">
+        <v>8</v>
+      </c>
+      <c r="F166">
+        <v>1.0</v>
+      </c>
+      <c r="G166" s="1">
+        <v>39918499.73</v>
+      </c>
+      <c r="H166" s="1">
+        <v>19660.27</v>
+      </c>
+      <c r="I166" s="1">
+        <v>0.049251024294444</v>
+      </c>
+      <c r="J166">
+        <v>0.0</v>
+      </c>
+      <c r="K166">
+        <v>0.0</v>
+      </c>
+      <c r="L166" s="1">
+        <v>39938160.0</v>
+      </c>
+      <c r="M166" s="1">
+        <v>39938160.0</v>
+      </c>
+      <c r="N166" s="1">
+        <v>0.65</v>
+      </c>
+      <c r="O166">
+        <v>1</v>
+      </c>
+      <c r="Z166" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="167" spans="1:26">
+      <c r="A167" t="s">
+        <v>416</v>
+      </c>
+      <c r="B167" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C167" s="1">
+        <v>99.8613</v>
+      </c>
+      <c r="D167" s="1">
+        <v>99.42696927</v>
+      </c>
+      <c r="E167" t="s">
+        <v>8</v>
+      </c>
+      <c r="F167">
+        <v>1.0</v>
+      </c>
+      <c r="G167" s="1">
+        <v>14914045.39</v>
+      </c>
+      <c r="H167" s="1">
+        <v>65149.61</v>
+      </c>
+      <c r="I167" s="1">
+        <v>0.43683392598284</v>
+      </c>
+      <c r="J167">
+        <v>0.0</v>
+      </c>
+      <c r="K167">
+        <v>0.0</v>
+      </c>
+      <c r="L167" s="1">
+        <v>14979195.0</v>
+      </c>
+      <c r="M167" s="1">
+        <v>14979195.0</v>
+      </c>
+      <c r="N167" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O167">
+        <v>1</v>
+      </c>
+      <c r="Z167" t="s">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="168" spans="1:26">
+      <c r="A168" t="s">
+        <v>418</v>
+      </c>
+      <c r="B168" s="1">
         <v>30000000.0</v>
       </c>
-      <c r="D162" s="1">
-[...2 lines deleted...]
-      <c r="E162" s="1">
+      <c r="C168" s="1">
+        <v>100.0067</v>
+      </c>
+      <c r="D168" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E168" t="s">
+        <v>8</v>
+      </c>
+      <c r="F168">
+        <v>1.0</v>
+      </c>
+      <c r="G168" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="H168" s="1">
+        <v>2010.0</v>
+      </c>
+      <c r="I168" s="1">
+        <v>0.0067</v>
+      </c>
+      <c r="J168">
+        <v>0.0</v>
+      </c>
+      <c r="K168" t="s">
+        <v>419</v>
+      </c>
+      <c r="L168" s="1">
+        <v>30002010.0</v>
+      </c>
+      <c r="M168" s="1">
+        <v>30666084.5</v>
+      </c>
+      <c r="N168" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="O168">
+        <v>1</v>
+      </c>
+      <c r="Z168" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="169" spans="1:26">
+      <c r="A169" t="s">
+        <v>421</v>
+      </c>
+      <c r="B169" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C169" s="1">
+        <v>99.7959</v>
+      </c>
+      <c r="D169" s="1">
+        <v>99.7958344</v>
+      </c>
+      <c r="E169" t="s">
+        <v>8</v>
+      </c>
+      <c r="F169">
+        <v>1.0</v>
+      </c>
+      <c r="G169" s="1">
+        <v>9979583.44</v>
+      </c>
+      <c r="H169" s="1">
+        <v>6.56</v>
+      </c>
+      <c r="I169" s="1">
+        <v>6.5734206637386E-5</v>
+      </c>
+      <c r="J169">
+        <v>0.0</v>
+      </c>
+      <c r="K169">
+        <v>0.0</v>
+      </c>
+      <c r="L169" s="1">
+        <v>9979590.0</v>
+      </c>
+      <c r="M169" s="1">
+        <v>9979590.0</v>
+      </c>
+      <c r="N169" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O169">
+        <v>1</v>
+      </c>
+      <c r="Z169" t="s">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="170" spans="1:26">
+      <c r="A170" t="s">
+        <v>423</v>
+      </c>
+      <c r="B170" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C170" s="1">
+        <v>99.9031</v>
+      </c>
+      <c r="D170" s="1">
+        <v>99.793317</v>
+      </c>
+      <c r="E170" t="s">
+        <v>8</v>
+      </c>
+      <c r="F170">
+        <v>1.0</v>
+      </c>
+      <c r="G170" s="1">
+        <v>9979331.7</v>
+      </c>
+      <c r="H170" s="1">
+        <v>10978.3</v>
+      </c>
+      <c r="I170" s="1">
+        <v>0.11001037273869</v>
+      </c>
+      <c r="J170">
+        <v>0.0</v>
+      </c>
+      <c r="K170">
+        <v>0.0</v>
+      </c>
+      <c r="L170" s="1">
+        <v>9990310.0</v>
+      </c>
+      <c r="M170" s="1">
+        <v>9990310.0</v>
+      </c>
+      <c r="N170" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O170">
+        <v>1</v>
+      </c>
+      <c r="Z170" t="s">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="171" spans="1:26">
+      <c r="A171" t="s">
+        <v>425</v>
+      </c>
+      <c r="B171" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C171" s="1">
+        <v>99.0712</v>
+      </c>
+      <c r="D171" s="1">
         <v>97.8384763</v>
       </c>
-      <c r="F162" t="s">
-[...5 lines deleted...]
-      <c r="H162" s="1">
+      <c r="E171" t="s">
+        <v>8</v>
+      </c>
+      <c r="F171">
+        <v>1.0</v>
+      </c>
+      <c r="G171" s="1">
         <v>29351542.89</v>
       </c>
-      <c r="I162" s="1">
-[...31 lines deleted...]
-      <c r="C163" s="1">
+      <c r="H171" s="1">
+        <v>369817.11</v>
+      </c>
+      <c r="I171" s="1">
+        <v>1.2599579905764</v>
+      </c>
+      <c r="J171">
+        <v>0.0</v>
+      </c>
+      <c r="K171">
+        <v>0.0</v>
+      </c>
+      <c r="L171" s="1">
+        <v>29721360.0</v>
+      </c>
+      <c r="M171" s="1">
+        <v>29721360.0</v>
+      </c>
+      <c r="N171" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O171">
+        <v>1</v>
+      </c>
+      <c r="Z171" t="s">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="172" spans="1:26">
+      <c r="A172" t="s">
+        <v>427</v>
+      </c>
+      <c r="B172" s="1">
         <v>30000000.0</v>
       </c>
-      <c r="D163" s="1">
-[...2 lines deleted...]
-      <c r="E163" s="1">
+      <c r="C172" s="1">
+        <v>99.8004</v>
+      </c>
+      <c r="D172" s="1">
         <v>99.4219717</v>
       </c>
-      <c r="F163" t="s">
-[...5 lines deleted...]
-      <c r="H163" s="1">
+      <c r="E172" t="s">
+        <v>8</v>
+      </c>
+      <c r="F172">
+        <v>1.0</v>
+      </c>
+      <c r="G172" s="1">
         <v>29826591.51</v>
       </c>
-      <c r="I163" s="1">
-[...425 lines deleted...]
-      <c r="A172" t="s">
+      <c r="H172" s="1">
+        <v>113528.49</v>
+      </c>
+      <c r="I172" s="1">
+        <v>0.38062844010164</v>
+      </c>
+      <c r="J172">
+        <v>0.0</v>
+      </c>
+      <c r="K172">
+        <v>0.0</v>
+      </c>
+      <c r="L172" s="1">
+        <v>29940120.0</v>
+      </c>
+      <c r="M172" s="1">
+        <v>29940120.0</v>
+      </c>
+      <c r="N172" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O172">
+        <v>1</v>
+      </c>
+      <c r="Z172" t="s">
         <v>426</v>
       </c>
-      <c r="B172" t="s">
-[...45 lines deleted...]
-    <row r="173" spans="1:16">
+    </row>
+    <row r="173" spans="1:26">
       <c r="A173" t="s">
         <v>429</v>
       </c>
-      <c r="B173" t="s">
+      <c r="B173" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C173" s="1">
+        <v>100.0068</v>
+      </c>
+      <c r="D173" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E173" t="s">
+        <v>8</v>
+      </c>
+      <c r="F173">
+        <v>1.0</v>
+      </c>
+      <c r="G173" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="H173" s="1">
+        <v>680.0</v>
+      </c>
+      <c r="I173" s="1">
+        <v>0.0068</v>
+      </c>
+      <c r="J173">
+        <v>0.0</v>
+      </c>
+      <c r="K173" t="s">
         <v>430</v>
       </c>
-      <c r="C173" s="1">
-[...27 lines deleted...]
-        <v>431</v>
+      <c r="L173" s="1">
+        <v>10000680.0</v>
       </c>
       <c r="M173" s="1">
-        <v>32350825.0</v>
+        <v>10014615.17</v>
       </c>
       <c r="N173" s="1">
-        <v>33090979.11</v>
-[...8 lines deleted...]
-    <row r="174" spans="1:16">
+        <v>0.16</v>
+      </c>
+      <c r="O173">
+        <v>1</v>
+      </c>
+      <c r="Z173" t="s">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="174" spans="1:26">
       <c r="A174" t="s">
         <v>432</v>
       </c>
-      <c r="B174" t="s">
+      <c r="B174" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C174" s="1">
+        <v>100.0178</v>
+      </c>
+      <c r="D174" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E174" t="s">
+        <v>8</v>
+      </c>
+      <c r="F174">
+        <v>1.0</v>
+      </c>
+      <c r="G174" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="H174" s="1">
+        <v>2670.0</v>
+      </c>
+      <c r="I174" s="1">
+        <v>0.0178</v>
+      </c>
+      <c r="J174">
+        <v>0.0</v>
+      </c>
+      <c r="K174" t="s">
         <v>433</v>
       </c>
-      <c r="C174" s="1">
-[...27 lines deleted...]
-        <v>434</v>
+      <c r="L174" s="1">
+        <v>15002670.0</v>
       </c>
       <c r="M174" s="1">
-        <v>28033070.76</v>
+        <v>15074702.17</v>
       </c>
       <c r="N174" s="1">
-        <v>28448230.16</v>
-[...8 lines deleted...]
-    <row r="175" spans="1:16">
+        <v>0.24</v>
+      </c>
+      <c r="O174">
+        <v>1</v>
+      </c>
+      <c r="Z174" t="s">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="175" spans="1:26">
       <c r="A175" t="s">
         <v>435</v>
       </c>
-      <c r="B175" t="s">
+      <c r="B175" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C175" s="1">
+        <v>97.7452</v>
+      </c>
+      <c r="D175" s="1">
+        <v>97.26824827</v>
+      </c>
+      <c r="E175" t="s">
+        <v>8</v>
+      </c>
+      <c r="F175">
+        <v>1.0</v>
+      </c>
+      <c r="G175" s="1">
+        <v>14590237.24</v>
+      </c>
+      <c r="H175" s="1">
+        <v>71542.76</v>
+      </c>
+      <c r="I175" s="1">
+        <v>0.49034679027604</v>
+      </c>
+      <c r="J175">
+        <v>0.0</v>
+      </c>
+      <c r="K175">
+        <v>0.0</v>
+      </c>
+      <c r="L175" s="1">
+        <v>14661780.0</v>
+      </c>
+      <c r="M175" s="1">
+        <v>14661780.0</v>
+      </c>
+      <c r="N175" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O175">
+        <v>1</v>
+      </c>
+      <c r="Z175" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="176" spans="1:26">
+      <c r="A176" t="s">
+        <v>437</v>
+      </c>
+      <c r="B176" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C176" s="1">
+        <v>100.0016</v>
+      </c>
+      <c r="D176" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E176" t="s">
+        <v>8</v>
+      </c>
+      <c r="F176">
+        <v>1.0</v>
+      </c>
+      <c r="G176" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="H176" s="1">
+        <v>240.0</v>
+      </c>
+      <c r="I176" s="1">
+        <v>0.0016</v>
+      </c>
+      <c r="J176">
+        <v>0.0</v>
+      </c>
+      <c r="K176" t="s">
+        <v>438</v>
+      </c>
+      <c r="L176" s="1">
+        <v>15000240.0</v>
+      </c>
+      <c r="M176" s="1">
+        <v>15147298.5</v>
+      </c>
+      <c r="N176" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O176">
+        <v>1</v>
+      </c>
+      <c r="Z176" t="s">
         <v>436</v>
       </c>
-      <c r="C175" s="1">
+    </row>
+    <row r="177" spans="1:26">
+      <c r="A177" t="s">
+        <v>440</v>
+      </c>
+      <c r="B177" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C177" s="1">
+        <v>98.729</v>
+      </c>
+      <c r="D177" s="1">
+        <v>98.25520587</v>
+      </c>
+      <c r="E177" t="s">
+        <v>8</v>
+      </c>
+      <c r="F177">
+        <v>1.0</v>
+      </c>
+      <c r="G177" s="1">
+        <v>14738280.88</v>
+      </c>
+      <c r="H177" s="1">
+        <v>71069.12</v>
+      </c>
+      <c r="I177" s="1">
+        <v>0.48220766437178</v>
+      </c>
+      <c r="J177">
+        <v>0.0</v>
+      </c>
+      <c r="K177">
+        <v>0.0</v>
+      </c>
+      <c r="L177" s="1">
+        <v>14809350.0</v>
+      </c>
+      <c r="M177" s="1">
+        <v>14809350.0</v>
+      </c>
+      <c r="N177" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O177">
+        <v>1</v>
+      </c>
+      <c r="Z177" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="178" spans="1:26">
+      <c r="A178" t="s">
+        <v>442</v>
+      </c>
+      <c r="B178" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="C178" s="1">
+        <v>99.9999</v>
+      </c>
+      <c r="D178" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E178" t="s">
+        <v>8</v>
+      </c>
+      <c r="F178">
+        <v>1.0</v>
+      </c>
+      <c r="G178" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="H178" s="1">
+        <v>-40.0</v>
+      </c>
+      <c r="I178" s="1">
+        <v>-0.0001</v>
+      </c>
+      <c r="J178">
+        <v>0.0</v>
+      </c>
+      <c r="K178" t="s">
+        <v>443</v>
+      </c>
+      <c r="L178" s="1">
+        <v>39999960.0</v>
+      </c>
+      <c r="M178" s="1">
+        <v>40028106.56</v>
+      </c>
+      <c r="N178" s="1">
+        <v>0.65</v>
+      </c>
+      <c r="O178">
+        <v>1</v>
+      </c>
+      <c r="Z178" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="179" spans="1:26">
+      <c r="A179" t="s">
+        <v>445</v>
+      </c>
+      <c r="B179" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C179" s="1">
+        <v>100.0371</v>
+      </c>
+      <c r="D179" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E179" t="s">
+        <v>8</v>
+      </c>
+      <c r="F179">
+        <v>1.0</v>
+      </c>
+      <c r="G179" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="H179" s="1">
+        <v>7420.0</v>
+      </c>
+      <c r="I179" s="1">
+        <v>0.0371</v>
+      </c>
+      <c r="J179">
+        <v>0.0</v>
+      </c>
+      <c r="K179" t="s">
+        <v>446</v>
+      </c>
+      <c r="L179" s="1">
+        <v>20007420.0</v>
+      </c>
+      <c r="M179" s="1">
+        <v>20100040.0</v>
+      </c>
+      <c r="N179" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O179">
+        <v>1</v>
+      </c>
+      <c r="Z179" t="s">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="180" spans="1:26">
+      <c r="A180" t="s">
+        <v>448</v>
+      </c>
+      <c r="B180" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C180" s="1">
+        <v>100.0274</v>
+      </c>
+      <c r="D180" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E180" t="s">
+        <v>8</v>
+      </c>
+      <c r="F180">
+        <v>1.0</v>
+      </c>
+      <c r="G180" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="H180" s="1">
+        <v>5480.0</v>
+      </c>
+      <c r="I180" s="1">
+        <v>0.0274</v>
+      </c>
+      <c r="J180">
+        <v>0.0</v>
+      </c>
+      <c r="K180" t="s">
+        <v>449</v>
+      </c>
+      <c r="L180" s="1">
+        <v>20005480.0</v>
+      </c>
+      <c r="M180" s="1">
+        <v>20088239.11</v>
+      </c>
+      <c r="N180" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O180">
+        <v>1</v>
+      </c>
+      <c r="Z180" t="s">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="181" spans="1:26">
+      <c r="A181" t="s">
+        <v>451</v>
+      </c>
+      <c r="B181" s="1">
+        <v>55600000.0</v>
+      </c>
+      <c r="C181" s="1">
+        <v>98.898</v>
+      </c>
+      <c r="D181" s="1">
+        <v>97.74601079</v>
+      </c>
+      <c r="E181" t="s">
+        <v>8</v>
+      </c>
+      <c r="F181">
+        <v>1.0</v>
+      </c>
+      <c r="G181" s="1">
+        <v>54346782.0</v>
+      </c>
+      <c r="H181" s="1">
+        <v>640506.0</v>
+      </c>
+      <c r="I181" s="1">
+        <v>1.1785536814305</v>
+      </c>
+      <c r="J181">
+        <v>0.26</v>
+      </c>
+      <c r="K181" t="s">
+        <v>452</v>
+      </c>
+      <c r="L181" s="1">
+        <v>54987288.0</v>
+      </c>
+      <c r="M181" s="1">
+        <v>55131695.67</v>
+      </c>
+      <c r="N181" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="O181">
+        <v>1</v>
+      </c>
+      <c r="Z181" t="s">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="182" spans="1:26">
+      <c r="A182" t="s">
+        <v>454</v>
+      </c>
+      <c r="B182" s="1">
+        <v>32500000.0</v>
+      </c>
+      <c r="C182" s="1">
+        <v>99.627</v>
+      </c>
+      <c r="D182" s="1">
+        <v>99.81020923</v>
+      </c>
+      <c r="E182" t="s">
+        <v>8</v>
+      </c>
+      <c r="F182">
+        <v>1.0</v>
+      </c>
+      <c r="G182" s="1">
+        <v>32438318.0</v>
+      </c>
+      <c r="H182" s="1">
+        <v>-59543.0</v>
+      </c>
+      <c r="I182" s="1">
+        <v>-0.18355760616195</v>
+      </c>
+      <c r="J182">
+        <v>0.14</v>
+      </c>
+      <c r="K182" t="s">
+        <v>455</v>
+      </c>
+      <c r="L182" s="1">
+        <v>32378775.0</v>
+      </c>
+      <c r="M182" s="1">
+        <v>32423184.25</v>
+      </c>
+      <c r="N182" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O182">
+        <v>1</v>
+      </c>
+      <c r="Z182" t="s">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="183" spans="1:26">
+      <c r="A183" t="s">
+        <v>457</v>
+      </c>
+      <c r="B183" s="1">
+        <v>28377000.0</v>
+      </c>
+      <c r="C183" s="1">
+        <v>98.928</v>
+      </c>
+      <c r="D183" s="1">
+        <v>98.74371953</v>
+      </c>
+      <c r="E183" t="s">
+        <v>8</v>
+      </c>
+      <c r="F183">
+        <v>1.0</v>
+      </c>
+      <c r="G183" s="1">
+        <v>28020505.29</v>
+      </c>
+      <c r="H183" s="1">
+        <v>52293.27</v>
+      </c>
+      <c r="I183" s="1">
+        <v>0.18662500714669</v>
+      </c>
+      <c r="J183">
+        <v>0.11</v>
+      </c>
+      <c r="K183" t="s">
+        <v>458</v>
+      </c>
+      <c r="L183" s="1">
+        <v>28072798.56</v>
+      </c>
+      <c r="M183" s="1">
+        <v>28104285.37</v>
+      </c>
+      <c r="N183" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O183">
+        <v>1</v>
+      </c>
+      <c r="Z183" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="184" spans="1:26">
+      <c r="A184" t="s">
+        <v>460</v>
+      </c>
+      <c r="B184" s="1">
         <v>17400000.0</v>
       </c>
-      <c r="D175" s="1">
-[...2 lines deleted...]
-      <c r="E175" s="1">
+      <c r="C184" s="1">
+        <v>100.864</v>
+      </c>
+      <c r="D184" s="1">
         <v>101.58646552</v>
       </c>
-      <c r="F175" t="s">
-[...5 lines deleted...]
-      <c r="H175" s="1">
+      <c r="E184" t="s">
+        <v>8</v>
+      </c>
+      <c r="F184">
+        <v>1.0</v>
+      </c>
+      <c r="G184" s="1">
         <v>17676045.0</v>
       </c>
-      <c r="I175" s="1">
-[...31 lines deleted...]
-      <c r="C176" s="1">
+      <c r="H184" s="1">
+        <v>-125709.0</v>
+      </c>
+      <c r="I184" s="1">
+        <v>-0.71118284661529</v>
+      </c>
+      <c r="J184">
+        <v>1.27</v>
+      </c>
+      <c r="K184" t="s">
+        <v>461</v>
+      </c>
+      <c r="L184" s="1">
+        <v>17550336.0</v>
+      </c>
+      <c r="M184" s="1">
+        <v>17772007.23</v>
+      </c>
+      <c r="N184" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O184">
+        <v>1</v>
+      </c>
+      <c r="Z184" t="s">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="185" spans="1:26">
+      <c r="A185" t="s">
+        <v>463</v>
+      </c>
+      <c r="B185" s="1">
         <v>14200000.0</v>
       </c>
-      <c r="D176" s="1">
-[...2 lines deleted...]
-      <c r="E176" s="1">
+      <c r="C185" s="1">
+        <v>100.882</v>
+      </c>
+      <c r="D185" s="1">
         <v>102.11602113</v>
       </c>
-      <c r="F176" t="s">
-[...5 lines deleted...]
-      <c r="H176" s="1">
+      <c r="E185" t="s">
+        <v>8</v>
+      </c>
+      <c r="F185">
+        <v>1.0</v>
+      </c>
+      <c r="G185" s="1">
         <v>14500475.0</v>
       </c>
-      <c r="I176" s="1">
-[...17 lines deleted...]
-      <c r="O176" s="1">
+      <c r="H185" s="1">
+        <v>-175231.0</v>
+      </c>
+      <c r="I185" s="1">
+        <v>-1.208450068015</v>
+      </c>
+      <c r="J185">
+        <v>1.8</v>
+      </c>
+      <c r="K185" t="s">
+        <v>464</v>
+      </c>
+      <c r="L185" s="1">
+        <v>14325244.0</v>
+      </c>
+      <c r="M185" s="1">
+        <v>14581524.82</v>
+      </c>
+      <c r="N185" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O185">
+        <v>1</v>
+      </c>
+      <c r="Z185" t="s">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="186" spans="1:26">
+      <c r="A186" t="s">
+        <v>466</v>
+      </c>
+      <c r="B186" s="1">
+        <v>6000000.0</v>
+      </c>
+      <c r="C186" s="1">
+        <v>100.69</v>
+      </c>
+      <c r="D186" s="1">
+        <v>101.5</v>
+      </c>
+      <c r="E186" t="s">
+        <v>8</v>
+      </c>
+      <c r="F186">
+        <v>1.0</v>
+      </c>
+      <c r="G186" s="1">
+        <v>6090000.0</v>
+      </c>
+      <c r="H186" s="1">
+        <v>-48600.0</v>
+      </c>
+      <c r="I186" s="1">
+        <v>-0.79802955665025</v>
+      </c>
+      <c r="J186">
+        <v>2.53</v>
+      </c>
+      <c r="K186" t="s">
+        <v>467</v>
+      </c>
+      <c r="L186" s="1">
+        <v>6041400.0</v>
+      </c>
+      <c r="M186" s="1">
+        <v>6193146.58</v>
+      </c>
+      <c r="N186" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O186">
+        <v>1</v>
+      </c>
+      <c r="Z186" t="s">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="187" spans="1:26">
+      <c r="A187" t="s">
+        <v>469</v>
+      </c>
+      <c r="B187" s="1">
+        <v>11800000.0</v>
+      </c>
+      <c r="C187" s="1">
+        <v>100.068</v>
+      </c>
+      <c r="D187" s="1">
+        <v>101.52224576</v>
+      </c>
+      <c r="E187" t="s">
+        <v>8</v>
+      </c>
+      <c r="F187">
+        <v>1.0</v>
+      </c>
+      <c r="G187" s="1">
+        <v>11979625.0</v>
+      </c>
+      <c r="H187" s="1">
+        <v>-171601.0</v>
+      </c>
+      <c r="I187" s="1">
+        <v>-1.4324404979288</v>
+      </c>
+      <c r="J187">
+        <v>2.99</v>
+      </c>
+      <c r="K187" t="s">
+        <v>470</v>
+      </c>
+      <c r="L187" s="1">
+        <v>11808024.0</v>
+      </c>
+      <c r="M187" s="1">
+        <v>12161054.14</v>
+      </c>
+      <c r="N187" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O187">
+        <v>1</v>
+      </c>
+      <c r="Z187" t="s">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="188" spans="1:26">
+      <c r="A188" t="s">
+        <v>472</v>
+      </c>
+      <c r="B188" s="1">
+        <v>6000000.0</v>
+      </c>
+      <c r="C188" s="1">
+        <v>101.284</v>
+      </c>
+      <c r="D188" s="1">
+        <v>102.4755</v>
+      </c>
+      <c r="E188" t="s">
+        <v>8</v>
+      </c>
+      <c r="F188">
+        <v>1.0</v>
+      </c>
+      <c r="G188" s="1">
+        <v>6148530.0</v>
+      </c>
+      <c r="H188" s="1">
+        <v>-71490.0</v>
+      </c>
+      <c r="I188" s="1">
+        <v>-1.1627169420984</v>
+      </c>
+      <c r="J188">
+        <v>0.4</v>
+      </c>
+      <c r="K188" t="s">
+        <v>473</v>
+      </c>
+      <c r="L188" s="1">
+        <v>6077040.0</v>
+      </c>
+      <c r="M188" s="1">
+        <v>6101245.48</v>
+      </c>
+      <c r="N188" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O188">
+        <v>1</v>
+      </c>
+      <c r="Z188" t="s">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="189" spans="1:26">
+      <c r="A189" t="s">
+        <v>475</v>
+      </c>
+      <c r="B189" s="1">
+        <v>7200000.0</v>
+      </c>
+      <c r="C189" s="1">
+        <v>98.809</v>
+      </c>
+      <c r="D189" s="1">
+        <v>98.25995833</v>
+      </c>
+      <c r="E189" t="s">
+        <v>8</v>
+      </c>
+      <c r="F189">
+        <v>1.0</v>
+      </c>
+      <c r="G189" s="1">
+        <v>7074717.0</v>
+      </c>
+      <c r="H189" s="1">
+        <v>39531.0</v>
+      </c>
+      <c r="I189" s="1">
+        <v>0.55876440004597</v>
+      </c>
+      <c r="J189">
+        <v>0.22</v>
+      </c>
+      <c r="K189" t="s">
+        <v>476</v>
+      </c>
+      <c r="L189" s="1">
+        <v>7114248.0</v>
+      </c>
+      <c r="M189" s="1">
+        <v>7129930.19</v>
+      </c>
+      <c r="N189" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O189">
+        <v>1</v>
+      </c>
+      <c r="Z189" t="s">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="190" spans="1:26">
+      <c r="A190" t="s">
+        <v>478</v>
+      </c>
+      <c r="B190" s="1">
+        <v>7500000.0</v>
+      </c>
+      <c r="C190" s="1">
+        <v>98.68</v>
+      </c>
+      <c r="D190" s="1">
+        <v>98.10766667</v>
+      </c>
+      <c r="E190" t="s">
+        <v>8</v>
+      </c>
+      <c r="F190">
+        <v>1.0</v>
+      </c>
+      <c r="G190" s="1">
+        <v>7358075.0</v>
+      </c>
+      <c r="H190" s="1">
+        <v>42925.0</v>
+      </c>
+      <c r="I190" s="1">
+        <v>0.58337268918841</v>
+      </c>
+      <c r="J190">
+        <v>0.19</v>
+      </c>
+      <c r="K190" t="s">
+        <v>479</v>
+      </c>
+      <c r="L190" s="1">
+        <v>7401000.0</v>
+      </c>
+      <c r="M190" s="1">
+        <v>7415178.08</v>
+      </c>
+      <c r="N190" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O190">
+        <v>1</v>
+      </c>
+      <c r="Z190" t="s">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="191" spans="1:26">
+      <c r="A191" t="s">
+        <v>481</v>
+      </c>
+      <c r="B191" s="1">
+        <v>17500000.0</v>
+      </c>
+      <c r="C191" s="1">
+        <v>98.654</v>
+      </c>
+      <c r="D191" s="1">
+        <v>98.59398286</v>
+      </c>
+      <c r="E191" t="s">
+        <v>8</v>
+      </c>
+      <c r="F191">
+        <v>1.0</v>
+      </c>
+      <c r="G191" s="1">
+        <v>17253947.0</v>
+      </c>
+      <c r="H191" s="1">
+        <v>10503.0</v>
+      </c>
+      <c r="I191" s="1">
+        <v>0.060873028067143</v>
+      </c>
+      <c r="J191">
+        <v>0.09</v>
+      </c>
+      <c r="K191" t="s">
+        <v>482</v>
+      </c>
+      <c r="L191" s="1">
+        <v>17264450.0</v>
+      </c>
+      <c r="M191" s="1">
+        <v>17280631.51</v>
+      </c>
+      <c r="N191" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O191">
+        <v>1</v>
+      </c>
+      <c r="Z191" t="s">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="192" spans="1:26">
+      <c r="A192" t="s">
+        <v>484</v>
+      </c>
+      <c r="B192" s="1">
+        <v>3000000.0</v>
+      </c>
+      <c r="C192" s="1">
+        <v>98.705</v>
+      </c>
+      <c r="D192" s="1">
+        <v>98.09328567</v>
+      </c>
+      <c r="E192" t="s">
+        <v>8</v>
+      </c>
+      <c r="F192">
+        <v>1.0</v>
+      </c>
+      <c r="G192" s="1">
+        <v>2942798.57</v>
+      </c>
+      <c r="H192" s="1">
+        <v>18351.43</v>
+      </c>
+      <c r="I192" s="1">
+        <v>0.62360469340584</v>
+      </c>
+      <c r="J192">
+        <v>0.16</v>
+      </c>
+      <c r="K192" t="s">
+        <v>485</v>
+      </c>
+      <c r="L192" s="1">
+        <v>2961150.0</v>
+      </c>
+      <c r="M192" s="1">
+        <v>2966050.68</v>
+      </c>
+      <c r="N192" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O192">
+        <v>1</v>
+      </c>
+      <c r="Z192" t="s">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="193" spans="1:26">
+      <c r="A193" t="s">
+        <v>487</v>
+      </c>
+      <c r="B193" s="1">
+        <v>6000000.0</v>
+      </c>
+      <c r="C193" s="1">
+        <v>100.059</v>
+      </c>
+      <c r="D193" s="1">
+        <v>100.16216667</v>
+      </c>
+      <c r="E193" t="s">
+        <v>8</v>
+      </c>
+      <c r="F193">
+        <v>1.0</v>
+      </c>
+      <c r="G193" s="1">
+        <v>6009730.0</v>
+      </c>
+      <c r="H193" s="1">
+        <v>-6190.0</v>
+      </c>
+      <c r="I193" s="1">
+        <v>-0.10299963559095</v>
+      </c>
+      <c r="J193">
+        <v>0.54</v>
+      </c>
+      <c r="K193" t="s">
+        <v>488</v>
+      </c>
+      <c r="L193" s="1">
+        <v>6003540.0</v>
+      </c>
+      <c r="M193" s="1">
+        <v>6035853.33</v>
+      </c>
+      <c r="N193" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O193">
+        <v>1</v>
+      </c>
+      <c r="Z193" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="194" spans="1:26">
+      <c r="A194" t="s">
+        <v>490</v>
+      </c>
+      <c r="B194" s="1">
+        <v>7996000.0</v>
+      </c>
+      <c r="C194" s="1">
+        <v>98.571</v>
+      </c>
+      <c r="D194" s="1">
+        <v>98.295</v>
+      </c>
+      <c r="E194" t="s">
+        <v>8</v>
+      </c>
+      <c r="F194">
+        <v>1.0</v>
+      </c>
+      <c r="G194" s="1">
+        <v>7859668.2</v>
+      </c>
+      <c r="H194" s="1">
+        <v>22068.96</v>
+      </c>
+      <c r="I194" s="1">
+        <v>0.28078742560659</v>
+      </c>
+      <c r="J194">
+        <v>0.17</v>
+      </c>
+      <c r="K194" t="s">
+        <v>491</v>
+      </c>
+      <c r="L194" s="1">
+        <v>7881737.16</v>
+      </c>
+      <c r="M194" s="1">
+        <v>7895538.48</v>
+      </c>
+      <c r="N194" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O194">
+        <v>1</v>
+      </c>
+      <c r="Z194" t="s">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="195" spans="1:26">
+      <c r="A195" t="s">
+        <v>493</v>
+      </c>
+      <c r="B195" s="1">
+        <v>47100000.0</v>
+      </c>
+      <c r="C195" s="1">
+        <v>99.53</v>
+      </c>
+      <c r="D195" s="1">
+        <v>98.32807431</v>
+      </c>
+      <c r="E195" t="s">
+        <v>8</v>
+      </c>
+      <c r="F195">
+        <v>1.0</v>
+      </c>
+      <c r="G195" s="1">
+        <v>46312523.0</v>
+      </c>
+      <c r="H195" s="1">
+        <v>566107.0</v>
+      </c>
+      <c r="I195" s="1">
+        <v>1.2223626857902</v>
+      </c>
+      <c r="J195">
+        <v>0.1</v>
+      </c>
+      <c r="K195" t="s">
+        <v>494</v>
+      </c>
+      <c r="L195" s="1">
+        <v>46878630.0</v>
+      </c>
+      <c r="M195" s="1">
+        <v>46925568.7</v>
+      </c>
+      <c r="N195" s="1">
+        <v>0.76</v>
+      </c>
+      <c r="O195">
+        <v>1</v>
+      </c>
+      <c r="Z195" t="s">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="196" spans="1:26">
+      <c r="A196" t="s">
+        <v>496</v>
+      </c>
+      <c r="B196" s="1">
+        <v>17000000.0</v>
+      </c>
+      <c r="C196" s="1">
+        <v>98.511</v>
+      </c>
+      <c r="D196" s="1">
+        <v>98.44161765</v>
+      </c>
+      <c r="E196" t="s">
+        <v>8</v>
+      </c>
+      <c r="F196">
+        <v>1.0</v>
+      </c>
+      <c r="G196" s="1">
+        <v>16735075.0</v>
+      </c>
+      <c r="H196" s="1">
+        <v>11795.0</v>
+      </c>
+      <c r="I196" s="1">
+        <v>0.070480711917933</v>
+      </c>
+      <c r="J196">
+        <v>0.17</v>
+      </c>
+      <c r="K196" t="s">
+        <v>497</v>
+      </c>
+      <c r="L196" s="1">
+        <v>16746870.0</v>
+      </c>
+      <c r="M196" s="1">
+        <v>16775513.84</v>
+      </c>
+      <c r="N196" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O196">
+        <v>1</v>
+      </c>
+      <c r="Z196" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="197" spans="1:26">
+      <c r="A197" t="s">
+        <v>499</v>
+      </c>
+      <c r="B197" s="1">
+        <v>18000000.0</v>
+      </c>
+      <c r="C197" s="1">
+        <v>99.31</v>
+      </c>
+      <c r="D197" s="1">
+        <v>99.21111111</v>
+      </c>
+      <c r="E197" t="s">
+        <v>8</v>
+      </c>
+      <c r="F197">
+        <v>1.0</v>
+      </c>
+      <c r="G197" s="1">
+        <v>17858000.0</v>
+      </c>
+      <c r="H197" s="1">
+        <v>17800.0</v>
+      </c>
+      <c r="I197" s="1">
+        <v>0.099675215589652</v>
+      </c>
+      <c r="J197">
+        <v>0.55</v>
+      </c>
+      <c r="K197" t="s">
+        <v>500</v>
+      </c>
+      <c r="L197" s="1">
+        <v>17875800.0</v>
+      </c>
+      <c r="M197" s="1">
+        <v>17974331.51</v>
+      </c>
+      <c r="N197" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O197">
+        <v>1</v>
+      </c>
+      <c r="Z197" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="198" spans="1:26">
+      <c r="A198" t="s">
+        <v>502</v>
+      </c>
+      <c r="B198" s="1">
+        <v>8200000.0</v>
+      </c>
+      <c r="C198" s="1">
+        <v>98.575</v>
+      </c>
+      <c r="D198" s="1">
+        <v>97.43695122</v>
+      </c>
+      <c r="E198" t="s">
+        <v>8</v>
+      </c>
+      <c r="F198">
+        <v>1.0</v>
+      </c>
+      <c r="G198" s="1">
+        <v>7989830.0</v>
+      </c>
+      <c r="H198" s="1">
+        <v>93320.0</v>
+      </c>
+      <c r="I198" s="1">
+        <v>1.1679848006779</v>
+      </c>
+      <c r="J198">
+        <v>0.16</v>
+      </c>
+      <c r="K198" t="s">
+        <v>503</v>
+      </c>
+      <c r="L198" s="1">
+        <v>8083150.0</v>
+      </c>
+      <c r="M198" s="1">
+        <v>8096404.79</v>
+      </c>
+      <c r="N198" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O198">
+        <v>1</v>
+      </c>
+      <c r="Z198" t="s">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="199" spans="1:26">
+      <c r="A199" t="s">
+        <v>505</v>
+      </c>
+      <c r="B199" s="1">
+        <v>18800000.0</v>
+      </c>
+      <c r="C199" s="1">
+        <v>99.174</v>
+      </c>
+      <c r="D199" s="1">
+        <v>99.08680851</v>
+      </c>
+      <c r="E199" t="s">
+        <v>8</v>
+      </c>
+      <c r="F199">
+        <v>1.0</v>
+      </c>
+      <c r="G199" s="1">
+        <v>18628320.0</v>
+      </c>
+      <c r="H199" s="1">
+        <v>16392.0</v>
+      </c>
+      <c r="I199" s="1">
+        <v>0.087995052693963</v>
+      </c>
+      <c r="J199">
+        <v>0.27</v>
+      </c>
+      <c r="K199" t="s">
+        <v>506</v>
+      </c>
+      <c r="L199" s="1">
+        <v>18644712.0</v>
+      </c>
+      <c r="M199" s="1">
+        <v>18696090.08</v>
+      </c>
+      <c r="N199" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O199">
+        <v>1</v>
+      </c>
+      <c r="Z199" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="200" spans="1:26">
+      <c r="A200" t="s">
+        <v>508</v>
+      </c>
+      <c r="B200" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C200" s="1">
+        <v>99.45</v>
+      </c>
+      <c r="D200" s="1">
+        <v>98.83981333</v>
+      </c>
+      <c r="E200" t="s">
+        <v>8</v>
+      </c>
+      <c r="F200">
+        <v>1.0</v>
+      </c>
+      <c r="G200" s="1">
+        <v>14825972.0</v>
+      </c>
+      <c r="H200" s="1">
+        <v>91528.0</v>
+      </c>
+      <c r="I200" s="1">
+        <v>0.61734906824322</v>
+      </c>
+      <c r="J200">
+        <v>0.68</v>
+      </c>
+      <c r="K200" t="s">
+        <v>509</v>
+      </c>
+      <c r="L200" s="1">
+        <v>14917500.0</v>
+      </c>
+      <c r="M200" s="1">
+        <v>15020136.99</v>
+      </c>
+      <c r="N200" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O200">
+        <v>1</v>
+      </c>
+      <c r="Z200" t="s">
+        <v>507</v>
+      </c>
+    </row>
+    <row r="201" spans="1:26">
+      <c r="A201" t="s">
+        <v>511</v>
+      </c>
+      <c r="B201" s="1">
+        <v>20400000.0</v>
+      </c>
+      <c r="C201" s="1">
+        <v>99.989</v>
+      </c>
+      <c r="D201" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E201" t="s">
+        <v>8</v>
+      </c>
+      <c r="F201">
+        <v>1.0</v>
+      </c>
+      <c r="G201" s="1">
+        <v>20400000.0</v>
+      </c>
+      <c r="H201" s="1">
+        <v>-2244.0</v>
+      </c>
+      <c r="I201" s="1">
+        <v>-0.011</v>
+      </c>
+      <c r="J201">
+        <v>0.6</v>
+      </c>
+      <c r="K201" t="s">
+        <v>512</v>
+      </c>
+      <c r="L201" s="1">
+        <v>20397756.0</v>
+      </c>
+      <c r="M201" s="1">
+        <v>20520258.57</v>
+      </c>
+      <c r="N201" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O201">
+        <v>1</v>
+      </c>
+      <c r="Z201" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="202" spans="1:26">
+      <c r="A202" t="s">
+        <v>514</v>
+      </c>
+      <c r="B202" s="1">
+        <v>10400000.0</v>
+      </c>
+      <c r="C202" s="1">
+        <v>98.995</v>
+      </c>
+      <c r="D202" s="1">
+        <v>98.24951923</v>
+      </c>
+      <c r="E202" t="s">
+        <v>8</v>
+      </c>
+      <c r="F202">
+        <v>1.0</v>
+      </c>
+      <c r="G202" s="1">
+        <v>10217950.0</v>
+      </c>
+      <c r="H202" s="1">
+        <v>77530.0</v>
+      </c>
+      <c r="I202" s="1">
+        <v>0.75876276552537</v>
+      </c>
+      <c r="J202">
+        <v>0.36</v>
+      </c>
+      <c r="K202" t="s">
+        <v>515</v>
+      </c>
+      <c r="L202" s="1">
+        <v>10295480.0</v>
+      </c>
+      <c r="M202" s="1">
+        <v>10333126.58</v>
+      </c>
+      <c r="N202" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O202">
+        <v>1</v>
+      </c>
+      <c r="Z202" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="203" spans="1:26">
+      <c r="A203" t="s">
+        <v>517</v>
+      </c>
+      <c r="B203" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C203" s="1">
+        <v>100.369</v>
+      </c>
+      <c r="D203" s="1">
+        <v>101.48803</v>
+      </c>
+      <c r="E203" t="s">
+        <v>8</v>
+      </c>
+      <c r="F203">
+        <v>1.0</v>
+      </c>
+      <c r="G203" s="1">
+        <v>10148803.0</v>
+      </c>
+      <c r="H203" s="1">
+        <v>-111903.0</v>
+      </c>
+      <c r="I203" s="1">
+        <v>-1.1026226442665</v>
+      </c>
+      <c r="J203">
+        <v>2.11</v>
+      </c>
+      <c r="K203" t="s">
+        <v>518</v>
+      </c>
+      <c r="L203" s="1">
+        <v>10036900.0</v>
+      </c>
+      <c r="M203" s="1">
+        <v>10247516.44</v>
+      </c>
+      <c r="N203" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O203">
+        <v>1</v>
+      </c>
+      <c r="Z203" t="s">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="204" spans="1:26">
+      <c r="A204" t="s">
+        <v>520</v>
+      </c>
+      <c r="B204" s="1">
+        <v>14300000.0</v>
+      </c>
+      <c r="C204" s="1">
+        <v>99.64</v>
+      </c>
+      <c r="D204" s="1">
+        <v>99.5472028</v>
+      </c>
+      <c r="E204" t="s">
+        <v>8</v>
+      </c>
+      <c r="F204">
+        <v>1.0</v>
+      </c>
+      <c r="G204" s="1">
+        <v>14235250.0</v>
+      </c>
+      <c r="H204" s="1">
+        <v>13270.0</v>
+      </c>
+      <c r="I204" s="1">
+        <v>0.093219297167243</v>
+      </c>
+      <c r="J204">
+        <v>0.95</v>
+      </c>
+      <c r="K204" t="s">
+        <v>521</v>
+      </c>
+      <c r="L204" s="1">
+        <v>14248520.0</v>
+      </c>
+      <c r="M204" s="1">
+        <v>14383684.38</v>
+      </c>
+      <c r="N204" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O204">
+        <v>1</v>
+      </c>
+      <c r="Z204" t="s">
+        <v>519</v>
+      </c>
+    </row>
+    <row r="205" spans="1:26">
+      <c r="A205" t="s">
+        <v>523</v>
+      </c>
+      <c r="B205" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C205" s="1">
+        <v>98.881</v>
+      </c>
+      <c r="D205" s="1">
+        <v>98.7</v>
+      </c>
+      <c r="E205" t="s">
+        <v>8</v>
+      </c>
+      <c r="F205">
+        <v>1.0</v>
+      </c>
+      <c r="G205" s="1">
+        <v>9870000.0</v>
+      </c>
+      <c r="H205" s="1">
+        <v>18100.0</v>
+      </c>
+      <c r="I205" s="1">
+        <v>0.18338399189463</v>
+      </c>
+      <c r="J205">
+        <v>0.19</v>
+      </c>
+      <c r="K205" t="s">
+        <v>524</v>
+      </c>
+      <c r="L205" s="1">
+        <v>9888100.0</v>
+      </c>
+      <c r="M205" s="1">
+        <v>9906935.62</v>
+      </c>
+      <c r="N205" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O205">
+        <v>1</v>
+      </c>
+      <c r="Z205" t="s">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="206" spans="1:26">
+      <c r="A206" t="s">
+        <v>526</v>
+      </c>
+      <c r="B206" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="C206" s="1">
+        <v>98.402</v>
+      </c>
+      <c r="D206" s="1">
+        <v>98.09</v>
+      </c>
+      <c r="E206" t="s">
+        <v>8</v>
+      </c>
+      <c r="F206">
+        <v>1.0</v>
+      </c>
+      <c r="G206" s="1">
+        <v>1667530.0</v>
+      </c>
+      <c r="H206" s="1">
+        <v>5304.0</v>
+      </c>
+      <c r="I206" s="1">
+        <v>0.31807523702722</v>
+      </c>
+      <c r="J206">
+        <v>0.11</v>
+      </c>
+      <c r="K206" t="s">
+        <v>527</v>
+      </c>
+      <c r="L206" s="1">
+        <v>1672834.0</v>
+      </c>
+      <c r="M206" s="1">
+        <v>1674708.66</v>
+      </c>
+      <c r="N206" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O206">
+        <v>1</v>
+      </c>
+      <c r="Z206" t="s">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="207" spans="1:26">
+      <c r="A207" t="s">
+        <v>529</v>
+      </c>
+      <c r="B207" s="1">
+        <v>12845000.0</v>
+      </c>
+      <c r="C207" s="1">
+        <v>99.453</v>
+      </c>
+      <c r="D207" s="1">
+        <v>99.425</v>
+      </c>
+      <c r="E207" t="s">
+        <v>8</v>
+      </c>
+      <c r="F207">
+        <v>1.0</v>
+      </c>
+      <c r="G207" s="1">
+        <v>12771141.25</v>
+      </c>
+      <c r="H207" s="1">
+        <v>3596.6</v>
+      </c>
+      <c r="I207" s="1">
+        <v>0.028161931103847</v>
+      </c>
+      <c r="J207">
+        <v>0.78</v>
+      </c>
+      <c r="K207" t="s">
+        <v>530</v>
+      </c>
+      <c r="L207" s="1">
+        <v>12774737.85</v>
+      </c>
+      <c r="M207" s="1">
+        <v>12875474.32</v>
+      </c>
+      <c r="N207" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O207">
+        <v>1</v>
+      </c>
+      <c r="Z207" t="s">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="208" spans="1:26">
+      <c r="A208" t="s">
+        <v>532</v>
+      </c>
+      <c r="B208" s="1">
+        <v>7000000.0</v>
+      </c>
+      <c r="C208" s="1">
+        <v>101.587</v>
+      </c>
+      <c r="D208" s="1">
+        <v>101.65</v>
+      </c>
+      <c r="E208" t="s">
+        <v>8</v>
+      </c>
+      <c r="F208">
+        <v>1.0</v>
+      </c>
+      <c r="G208" s="1">
+        <v>7115500.0</v>
+      </c>
+      <c r="H208" s="1">
+        <v>-4410.0</v>
+      </c>
+      <c r="I208" s="1">
+        <v>-0.061977373339892</v>
+      </c>
+      <c r="J208">
+        <v>3.05</v>
+      </c>
+      <c r="K208" t="s">
+        <v>533</v>
+      </c>
+      <c r="L208" s="1">
+        <v>7111090.0</v>
+      </c>
+      <c r="M208" s="1">
+        <v>7324254.38</v>
+      </c>
+      <c r="N208" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O208">
+        <v>1</v>
+      </c>
+      <c r="Z208" t="s">
+        <v>531</v>
+      </c>
+    </row>
+    <row r="209" spans="1:26">
+      <c r="A209" t="s">
+        <v>535</v>
+      </c>
+      <c r="B209" s="1">
+        <v>6700000.0</v>
+      </c>
+      <c r="C209" s="1">
+        <v>100.224</v>
+      </c>
+      <c r="D209" s="1">
+        <v>102.17492537</v>
+      </c>
+      <c r="E209" t="s">
+        <v>8</v>
+      </c>
+      <c r="F209">
+        <v>1.0</v>
+      </c>
+      <c r="G209" s="1">
+        <v>6845720.0</v>
+      </c>
+      <c r="H209" s="1">
+        <v>-130712.0</v>
+      </c>
+      <c r="I209" s="1">
+        <v>-1.9093974045097</v>
+      </c>
+      <c r="J209">
+        <v>2.83</v>
+      </c>
+      <c r="K209" t="s">
+        <v>536</v>
+      </c>
+      <c r="L209" s="1">
+        <v>6715008.0</v>
+      </c>
+      <c r="M209" s="1">
+        <v>6904925.47</v>
+      </c>
+      <c r="N209" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O209">
+        <v>1</v>
+      </c>
+      <c r="Z209" t="s">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="210" spans="1:26">
+      <c r="A210" t="s">
+        <v>538</v>
+      </c>
+      <c r="B210" s="1">
+        <v>28164000.0</v>
+      </c>
+      <c r="C210" s="1">
+        <v>100.129</v>
+      </c>
+      <c r="D210" s="1">
+        <v>100.25594259</v>
+      </c>
+      <c r="E210" t="s">
+        <v>8</v>
+      </c>
+      <c r="F210">
+        <v>1.0</v>
+      </c>
+      <c r="G210" s="1">
+        <v>28236083.67</v>
+      </c>
+      <c r="H210" s="1">
+        <v>-35752.11</v>
+      </c>
+      <c r="I210" s="1">
+        <v>-0.12661851557688</v>
+      </c>
+      <c r="J210">
+        <v>2.35</v>
+      </c>
+      <c r="K210" t="s">
+        <v>539</v>
+      </c>
+      <c r="L210" s="1">
+        <v>28200331.56</v>
+      </c>
+      <c r="M210" s="1">
+        <v>28861028.14</v>
+      </c>
+      <c r="N210" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O210">
+        <v>1</v>
+      </c>
+      <c r="Z210" t="s">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="211" spans="1:26">
+      <c r="A211" t="s">
+        <v>541</v>
+      </c>
+      <c r="B211" s="1">
+        <v>4300000.0</v>
+      </c>
+      <c r="C211" s="1">
+        <v>99.49</v>
+      </c>
+      <c r="D211" s="1">
+        <v>98.74</v>
+      </c>
+      <c r="E211" t="s">
+        <v>8</v>
+      </c>
+      <c r="F211">
+        <v>1.0</v>
+      </c>
+      <c r="G211" s="1">
+        <v>4245820.0</v>
+      </c>
+      <c r="H211" s="1">
+        <v>32250.0</v>
+      </c>
+      <c r="I211" s="1">
+        <v>0.75957058942678</v>
+      </c>
+      <c r="J211">
+        <v>0.29</v>
+      </c>
+      <c r="K211" t="s">
+        <v>542</v>
+      </c>
+      <c r="L211" s="1">
+        <v>4278070.0</v>
+      </c>
+      <c r="M211" s="1">
+        <v>4290395.68</v>
+      </c>
+      <c r="N211" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O211">
+        <v>1</v>
+      </c>
+      <c r="Z211" t="s">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="212" spans="1:26">
+      <c r="A212" t="s">
+        <v>544</v>
+      </c>
+      <c r="B212" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C212" s="1">
+        <v>100.769</v>
+      </c>
+      <c r="D212" s="1">
+        <v>100.933256</v>
+      </c>
+      <c r="E212" t="s">
+        <v>8</v>
+      </c>
+      <c r="F212">
+        <v>1.0</v>
+      </c>
+      <c r="G212" s="1">
+        <v>20186651.2</v>
+      </c>
+      <c r="H212" s="1">
+        <v>-32851.2</v>
+      </c>
+      <c r="I212" s="1">
+        <v>-0.16273724489776</v>
+      </c>
+      <c r="J212">
+        <v>0.17</v>
+      </c>
+      <c r="K212" t="s">
+        <v>545</v>
+      </c>
+      <c r="L212" s="1">
+        <v>20153800.0</v>
+      </c>
+      <c r="M212" s="1">
+        <v>20188731.51</v>
+      </c>
+      <c r="N212" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O212">
+        <v>1</v>
+      </c>
+      <c r="Z212" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="213" spans="1:26">
+      <c r="A213" t="s">
+        <v>547</v>
+      </c>
+      <c r="B213" s="1">
+        <v>7100000.0</v>
+      </c>
+      <c r="C213" s="1">
+        <v>100.573</v>
+      </c>
+      <c r="D213" s="1">
+        <v>101.44352113</v>
+      </c>
+      <c r="E213" t="s">
+        <v>8</v>
+      </c>
+      <c r="F213">
+        <v>1.0</v>
+      </c>
+      <c r="G213" s="1">
+        <v>7202490.0</v>
+      </c>
+      <c r="H213" s="1">
+        <v>-61807.0</v>
+      </c>
+      <c r="I213" s="1">
+        <v>-0.85813378428849</v>
+      </c>
+      <c r="J213">
+        <v>1.71</v>
+      </c>
+      <c r="K213" t="s">
+        <v>548</v>
+      </c>
+      <c r="L213" s="1">
+        <v>7140683.0</v>
+      </c>
+      <c r="M213" s="1">
+        <v>7262039.51</v>
+      </c>
+      <c r="N213" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O213">
+        <v>1</v>
+      </c>
+      <c r="Z213" t="s">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="214" spans="1:26">
+      <c r="A214" t="s">
+        <v>550</v>
+      </c>
+      <c r="B214" s="1">
+        <v>6200000.0</v>
+      </c>
+      <c r="C214" s="1">
+        <v>100.354</v>
+      </c>
+      <c r="D214" s="1">
+        <v>101.37056452</v>
+      </c>
+      <c r="E214" t="s">
+        <v>8</v>
+      </c>
+      <c r="F214">
+        <v>1.0</v>
+      </c>
+      <c r="G214" s="1">
+        <v>6284975.0</v>
+      </c>
+      <c r="H214" s="1">
+        <v>-63027.0</v>
+      </c>
+      <c r="I214" s="1">
+        <v>-1.0028202180597</v>
+      </c>
+      <c r="J214">
+        <v>1.97</v>
+      </c>
+      <c r="K214" t="s">
+        <v>551</v>
+      </c>
+      <c r="L214" s="1">
+        <v>6221948.0</v>
+      </c>
+      <c r="M214" s="1">
+        <v>6343867.18</v>
+      </c>
+      <c r="N214" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O214">
+        <v>1</v>
+      </c>
+      <c r="Z214" t="s">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="215" spans="1:26">
+      <c r="A215" t="s">
+        <v>553</v>
+      </c>
+      <c r="B215" s="1">
+        <v>16070000.0</v>
+      </c>
+      <c r="C215" s="1">
+        <v>98.602</v>
+      </c>
+      <c r="D215" s="1">
+        <v>98.32599876</v>
+      </c>
+      <c r="E215" t="s">
+        <v>8</v>
+      </c>
+      <c r="F215">
+        <v>1.0</v>
+      </c>
+      <c r="G215" s="1">
+        <v>15800988.0</v>
+      </c>
+      <c r="H215" s="1">
+        <v>44353.4</v>
+      </c>
+      <c r="I215" s="1">
+        <v>0.28070016887552</v>
+      </c>
+      <c r="J215">
+        <v>0.13</v>
+      </c>
+      <c r="K215" t="s">
+        <v>554</v>
+      </c>
+      <c r="L215" s="1">
+        <v>15845341.4</v>
+      </c>
+      <c r="M215" s="1">
+        <v>15866474.55</v>
+      </c>
+      <c r="N215" s="1">
         <v>0.26</v>
       </c>
-      <c r="P176">
-[...10 lines deleted...]
-      <c r="C177" s="1">
+      <c r="O215">
+        <v>1</v>
+      </c>
+      <c r="Z215" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="216" spans="1:26">
+      <c r="A216" t="s">
+        <v>556</v>
+      </c>
+      <c r="B216" s="1">
+        <v>9950000.0</v>
+      </c>
+      <c r="C216" s="1">
+        <v>98.86</v>
+      </c>
+      <c r="D216" s="1">
+        <v>98.7658794</v>
+      </c>
+      <c r="E216" t="s">
+        <v>8</v>
+      </c>
+      <c r="F216">
+        <v>1.0</v>
+      </c>
+      <c r="G216" s="1">
+        <v>9827205.0</v>
+      </c>
+      <c r="H216" s="1">
+        <v>9365.0</v>
+      </c>
+      <c r="I216" s="1">
+        <v>0.095296678964161</v>
+      </c>
+      <c r="J216">
+        <v>0.33</v>
+      </c>
+      <c r="K216" t="s">
+        <v>557</v>
+      </c>
+      <c r="L216" s="1">
+        <v>9836570.0</v>
+      </c>
+      <c r="M216" s="1">
+        <v>9869623.08</v>
+      </c>
+      <c r="N216" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O216">
+        <v>1</v>
+      </c>
+      <c r="Z216" t="s">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="217" spans="1:26">
+      <c r="A217" t="s">
+        <v>559</v>
+      </c>
+      <c r="B217" s="1">
+        <v>20997000.0</v>
+      </c>
+      <c r="C217" s="1">
+        <v>100.3</v>
+      </c>
+      <c r="D217" s="1">
+        <v>101.21349288</v>
+      </c>
+      <c r="E217" t="s">
+        <v>8</v>
+      </c>
+      <c r="F217">
+        <v>1.0</v>
+      </c>
+      <c r="G217" s="1">
+        <v>21251797.1</v>
+      </c>
+      <c r="H217" s="1">
+        <v>-191806.1</v>
+      </c>
+      <c r="I217" s="1">
+        <v>-0.90254061384766</v>
+      </c>
+      <c r="J217">
+        <v>2.18</v>
+      </c>
+      <c r="K217" t="s">
+        <v>560</v>
+      </c>
+      <c r="L217" s="1">
+        <v>21059991.0</v>
+      </c>
+      <c r="M217" s="1">
+        <v>21516675.75</v>
+      </c>
+      <c r="N217" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O217">
+        <v>1</v>
+      </c>
+      <c r="Z217" t="s">
+        <v>558</v>
+      </c>
+    </row>
+    <row r="218" spans="1:26">
+      <c r="A218" t="s">
+        <v>562</v>
+      </c>
+      <c r="B218" s="1">
+        <v>25700000.0</v>
+      </c>
+      <c r="C218" s="1">
+        <v>100.453</v>
+      </c>
+      <c r="D218" s="1">
+        <v>102.00865759</v>
+      </c>
+      <c r="E218" t="s">
+        <v>8</v>
+      </c>
+      <c r="F218">
+        <v>1.0</v>
+      </c>
+      <c r="G218" s="1">
+        <v>26216225.0</v>
+      </c>
+      <c r="H218" s="1">
+        <v>-399804.0</v>
+      </c>
+      <c r="I218" s="1">
+        <v>-1.5250250560483</v>
+      </c>
+      <c r="J218">
+        <v>2.97</v>
+      </c>
+      <c r="K218" t="s">
+        <v>563</v>
+      </c>
+      <c r="L218" s="1">
+        <v>25816421.0</v>
+      </c>
+      <c r="M218" s="1">
+        <v>26580291.89</v>
+      </c>
+      <c r="N218" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O218">
+        <v>1</v>
+      </c>
+      <c r="Z218" t="s">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="219" spans="1:26">
+      <c r="A219" t="s">
+        <v>565</v>
+      </c>
+      <c r="B219" s="1">
+        <v>16100000.0</v>
+      </c>
+      <c r="C219" s="1">
+        <v>100.878</v>
+      </c>
+      <c r="D219" s="1">
+        <v>101.68176398</v>
+      </c>
+      <c r="E219" t="s">
+        <v>8</v>
+      </c>
+      <c r="F219">
+        <v>1.0</v>
+      </c>
+      <c r="G219" s="1">
+        <v>16370764.0</v>
+      </c>
+      <c r="H219" s="1">
+        <v>-129406.0</v>
+      </c>
+      <c r="I219" s="1">
+        <v>-0.79047013322042</v>
+      </c>
+      <c r="J219">
+        <v>2.94</v>
+      </c>
+      <c r="K219" t="s">
+        <v>566</v>
+      </c>
+      <c r="L219" s="1">
+        <v>16241358.0</v>
+      </c>
+      <c r="M219" s="1">
+        <v>16714433.34</v>
+      </c>
+      <c r="N219" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O219">
+        <v>1</v>
+      </c>
+      <c r="Z219" t="s">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="220" spans="1:26">
+      <c r="A220" t="s">
+        <v>568</v>
+      </c>
+      <c r="B220" s="1">
+        <v>10124000.0</v>
+      </c>
+      <c r="C220" s="1">
+        <v>99.158</v>
+      </c>
+      <c r="D220" s="1">
+        <v>98.97327539</v>
+      </c>
+      <c r="E220" t="s">
+        <v>8</v>
+      </c>
+      <c r="F220">
+        <v>1.0</v>
+      </c>
+      <c r="G220" s="1">
+        <v>10020054.4</v>
+      </c>
+      <c r="H220" s="1">
+        <v>18701.52</v>
+      </c>
+      <c r="I220" s="1">
+        <v>0.18664090286775</v>
+      </c>
+      <c r="J220">
+        <v>0.49</v>
+      </c>
+      <c r="K220" t="s">
+        <v>569</v>
+      </c>
+      <c r="L220" s="1">
+        <v>10038755.92</v>
+      </c>
+      <c r="M220" s="1">
+        <v>10088682.5</v>
+      </c>
+      <c r="N220" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O220">
+        <v>1</v>
+      </c>
+      <c r="Z220" t="s">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="221" spans="1:26">
+      <c r="A221" t="s">
+        <v>571</v>
+      </c>
+      <c r="B221" s="1">
+        <v>18844000.0</v>
+      </c>
+      <c r="C221" s="1">
+        <v>99.357</v>
+      </c>
+      <c r="D221" s="1">
+        <v>98.91863033</v>
+      </c>
+      <c r="E221" t="s">
+        <v>8</v>
+      </c>
+      <c r="F221">
+        <v>1.0</v>
+      </c>
+      <c r="G221" s="1">
+        <v>18640226.7</v>
+      </c>
+      <c r="H221" s="1">
+        <v>82606.38</v>
+      </c>
+      <c r="I221" s="1">
+        <v>0.44316188493566</v>
+      </c>
+      <c r="J221">
+        <v>0.59</v>
+      </c>
+      <c r="K221" t="s">
+        <v>572</v>
+      </c>
+      <c r="L221" s="1">
+        <v>18722833.08</v>
+      </c>
+      <c r="M221" s="1">
+        <v>18833831.98</v>
+      </c>
+      <c r="N221" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O221">
+        <v>1</v>
+      </c>
+      <c r="Z221" t="s">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="222" spans="1:26">
+      <c r="A222" t="s">
+        <v>574</v>
+      </c>
+      <c r="B222" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C222" s="1">
+        <v>99.422</v>
+      </c>
+      <c r="D222" s="1">
+        <v>98.502</v>
+      </c>
+      <c r="E222" t="s">
+        <v>8</v>
+      </c>
+      <c r="F222">
+        <v>1.0</v>
+      </c>
+      <c r="G222" s="1">
+        <v>14775300.0</v>
+      </c>
+      <c r="H222" s="1">
+        <v>138000.0</v>
+      </c>
+      <c r="I222" s="1">
+        <v>0.93399118799618</v>
+      </c>
+      <c r="J222">
+        <v>0.42</v>
+      </c>
+      <c r="K222" t="s">
+        <v>575</v>
+      </c>
+      <c r="L222" s="1">
+        <v>14913300.0</v>
+      </c>
+      <c r="M222" s="1">
+        <v>14975971.23</v>
+      </c>
+      <c r="N222" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O222">
+        <v>1</v>
+      </c>
+      <c r="Z222" t="s">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="223" spans="1:26">
+      <c r="A223" t="s">
+        <v>577</v>
+      </c>
+      <c r="B223" s="1">
+        <v>31720000.0</v>
+      </c>
+      <c r="C223" s="1">
+        <v>100.274</v>
+      </c>
+      <c r="D223" s="1">
+        <v>101.67080706</v>
+      </c>
+      <c r="E223" t="s">
+        <v>8</v>
+      </c>
+      <c r="F223">
+        <v>1.0</v>
+      </c>
+      <c r="G223" s="1">
+        <v>32249980.0</v>
+      </c>
+      <c r="H223" s="1">
+        <v>-443067.2</v>
+      </c>
+      <c r="I223" s="1">
+        <v>-1.3738526349474</v>
+      </c>
+      <c r="J223">
+        <v>3.01</v>
+      </c>
+      <c r="K223" t="s">
+        <v>578</v>
+      </c>
+      <c r="L223" s="1">
+        <v>31806912.8</v>
+      </c>
+      <c r="M223" s="1">
+        <v>32760468.14</v>
+      </c>
+      <c r="N223" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O223">
+        <v>1</v>
+      </c>
+      <c r="Z223" t="s">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="224" spans="1:26">
+      <c r="A224" t="s">
+        <v>580</v>
+      </c>
+      <c r="B224" s="1">
+        <v>11630000.0</v>
+      </c>
+      <c r="C224" s="1">
+        <v>99.168</v>
+      </c>
+      <c r="D224" s="1">
+        <v>99.18027403</v>
+      </c>
+      <c r="E224" t="s">
+        <v>8</v>
+      </c>
+      <c r="F224">
+        <v>1.0</v>
+      </c>
+      <c r="G224" s="1">
+        <v>11534665.87</v>
+      </c>
+      <c r="H224" s="1">
+        <v>-1427.47</v>
+      </c>
+      <c r="I224" s="1">
+        <v>-0.012375477678228</v>
+      </c>
+      <c r="J224">
+        <v>0.34</v>
+      </c>
+      <c r="K224" t="s">
+        <v>581</v>
+      </c>
+      <c r="L224" s="1">
+        <v>11533238.4</v>
+      </c>
+      <c r="M224" s="1">
+        <v>11572214.83</v>
+      </c>
+      <c r="N224" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O224">
+        <v>1</v>
+      </c>
+      <c r="Z224" t="s">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="225" spans="1:26">
+      <c r="A225" t="s">
+        <v>583</v>
+      </c>
+      <c r="B225" s="1">
+        <v>44441000.0</v>
+      </c>
+      <c r="C225" s="1">
+        <v>99.099</v>
+      </c>
+      <c r="D225" s="1">
+        <v>98.91493274</v>
+      </c>
+      <c r="E225" t="s">
+        <v>8</v>
+      </c>
+      <c r="F225">
+        <v>1.0</v>
+      </c>
+      <c r="G225" s="1">
+        <v>43958785.26</v>
+      </c>
+      <c r="H225" s="1">
+        <v>81801.33</v>
+      </c>
+      <c r="I225" s="1">
+        <v>0.18608642053272</v>
+      </c>
+      <c r="J225">
+        <v>0.42</v>
+      </c>
+      <c r="K225" t="s">
+        <v>584</v>
+      </c>
+      <c r="L225" s="1">
+        <v>44040586.59</v>
+      </c>
+      <c r="M225" s="1">
+        <v>44228091.08</v>
+      </c>
+      <c r="N225" s="1">
+        <v>0.72</v>
+      </c>
+      <c r="O225">
+        <v>1</v>
+      </c>
+      <c r="Z225" t="s">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="226" spans="1:26">
+      <c r="A226" t="s">
+        <v>586</v>
+      </c>
+      <c r="B226" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="C226" s="1">
+        <v>99.023</v>
+      </c>
+      <c r="D226" s="1">
+        <v>98.9</v>
+      </c>
+      <c r="E226" t="s">
+        <v>8</v>
+      </c>
+      <c r="F226">
+        <v>1.0</v>
+      </c>
+      <c r="G226" s="1">
+        <v>4945000.0</v>
+      </c>
+      <c r="H226" s="1">
+        <v>6150.0</v>
+      </c>
+      <c r="I226" s="1">
+        <v>0.12436804853387</v>
+      </c>
+      <c r="J226">
+        <v>0.39</v>
+      </c>
+      <c r="K226" t="s">
+        <v>587</v>
+      </c>
+      <c r="L226" s="1">
+        <v>4951150.0</v>
+      </c>
+      <c r="M226" s="1">
+        <v>4970567.81</v>
+      </c>
+      <c r="N226" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O226">
+        <v>1</v>
+      </c>
+      <c r="Z226" t="s">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="227" spans="1:26">
+      <c r="A227" t="s">
+        <v>589</v>
+      </c>
+      <c r="B227" s="1">
+        <v>5305000.0</v>
+      </c>
+      <c r="C227" s="1">
+        <v>98.844</v>
+      </c>
+      <c r="D227" s="1">
+        <v>97.51</v>
+      </c>
+      <c r="E227" t="s">
+        <v>8</v>
+      </c>
+      <c r="F227">
+        <v>1.0</v>
+      </c>
+      <c r="G227" s="1">
+        <v>5172905.5</v>
+      </c>
+      <c r="H227" s="1">
+        <v>70768.7</v>
+      </c>
+      <c r="I227" s="1">
+        <v>1.3680648138652</v>
+      </c>
+      <c r="J227">
+        <v>0.25</v>
+      </c>
+      <c r="K227" t="s">
+        <v>590</v>
+      </c>
+      <c r="L227" s="1">
+        <v>5243674.2</v>
+      </c>
+      <c r="M227" s="1">
+        <v>5257191.05</v>
+      </c>
+      <c r="N227" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O227">
+        <v>1</v>
+      </c>
+      <c r="Z227" t="s">
+        <v>588</v>
+      </c>
+    </row>
+    <row r="228" spans="1:26">
+      <c r="A228" t="s">
+        <v>592</v>
+      </c>
+      <c r="B228" s="1">
+        <v>25932000.0</v>
+      </c>
+      <c r="C228" s="1">
+        <v>100.0305</v>
+      </c>
+      <c r="D228" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E228" t="s">
+        <v>8</v>
+      </c>
+      <c r="F228">
+        <v>1.0</v>
+      </c>
+      <c r="G228" s="1">
+        <v>25932000.0</v>
+      </c>
+      <c r="H228" s="1">
+        <v>7909.26</v>
+      </c>
+      <c r="I228" s="1">
+        <v>0.0305</v>
+      </c>
+      <c r="J228">
+        <v>0.25</v>
+      </c>
+      <c r="K228" t="s">
+        <v>593</v>
+      </c>
+      <c r="L228" s="1">
+        <v>25939909.26</v>
+      </c>
+      <c r="M228" s="1">
+        <v>26005662.73</v>
+      </c>
+      <c r="N228" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O228">
+        <v>1</v>
+      </c>
+      <c r="Z228" t="s">
+        <v>591</v>
+      </c>
+    </row>
+    <row r="229" spans="1:26">
+      <c r="A229" t="s">
+        <v>595</v>
+      </c>
+      <c r="B229" s="1">
+        <v>9100000.0</v>
+      </c>
+      <c r="C229" s="1">
+        <v>99.465</v>
+      </c>
+      <c r="D229" s="1">
+        <v>98.67857143</v>
+      </c>
+      <c r="E229" t="s">
+        <v>8</v>
+      </c>
+      <c r="F229">
+        <v>1.0</v>
+      </c>
+      <c r="G229" s="1">
+        <v>8979750.0</v>
+      </c>
+      <c r="H229" s="1">
+        <v>71565.0</v>
+      </c>
+      <c r="I229" s="1">
+        <v>0.79695982627579</v>
+      </c>
+      <c r="J229">
+        <v>0.67</v>
+      </c>
+      <c r="K229" t="s">
+        <v>596</v>
+      </c>
+      <c r="L229" s="1">
+        <v>9051315.0</v>
+      </c>
+      <c r="M229" s="1">
+        <v>9112646.51</v>
+      </c>
+      <c r="N229" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O229">
+        <v>1</v>
+      </c>
+      <c r="Z229" t="s">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="230" spans="1:26">
+      <c r="A230" t="s">
+        <v>598</v>
+      </c>
+      <c r="B230" s="1">
+        <v>2500000.0</v>
+      </c>
+      <c r="C230" s="1">
+        <v>98.819</v>
+      </c>
+      <c r="D230" s="1">
+        <v>98.03</v>
+      </c>
+      <c r="E230" t="s">
+        <v>8</v>
+      </c>
+      <c r="F230">
+        <v>1.0</v>
+      </c>
+      <c r="G230" s="1">
+        <v>2450750.0</v>
+      </c>
+      <c r="H230" s="1">
+        <v>19725.0</v>
+      </c>
+      <c r="I230" s="1">
+        <v>0.8048556564317</v>
+      </c>
+      <c r="J230">
+        <v>0.22</v>
+      </c>
+      <c r="K230" t="s">
+        <v>599</v>
+      </c>
+      <c r="L230" s="1">
+        <v>2470475.0</v>
+      </c>
+      <c r="M230" s="1">
+        <v>2475920.21</v>
+      </c>
+      <c r="N230" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O230">
+        <v>1</v>
+      </c>
+      <c r="Z230" t="s">
+        <v>597</v>
+      </c>
+    </row>
+    <row r="231" spans="1:26">
+      <c r="A231" t="s">
+        <v>601</v>
+      </c>
+      <c r="B231" s="1">
+        <v>6200000.0</v>
+      </c>
+      <c r="C231" s="1">
+        <v>98.582</v>
+      </c>
+      <c r="D231" s="1">
+        <v>98.20403226</v>
+      </c>
+      <c r="E231" t="s">
+        <v>8</v>
+      </c>
+      <c r="F231">
+        <v>1.0</v>
+      </c>
+      <c r="G231" s="1">
+        <v>6088650.0</v>
+      </c>
+      <c r="H231" s="1">
+        <v>23434.0</v>
+      </c>
+      <c r="I231" s="1">
+        <v>0.38488006372513</v>
+      </c>
+      <c r="J231">
+        <v>0.13</v>
+      </c>
+      <c r="K231" t="s">
+        <v>602</v>
+      </c>
+      <c r="L231" s="1">
+        <v>6112084.0</v>
+      </c>
+      <c r="M231" s="1">
+        <v>6120428.52</v>
+      </c>
+      <c r="N231" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O231">
+        <v>1</v>
+      </c>
+      <c r="Z231" t="s">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="232" spans="1:26">
+      <c r="A232" t="s">
+        <v>604</v>
+      </c>
+      <c r="B232" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C232" s="1">
+        <v>101.3</v>
+      </c>
+      <c r="D232" s="1">
+        <v>101.37</v>
+      </c>
+      <c r="E232" t="s">
+        <v>8</v>
+      </c>
+      <c r="F232">
+        <v>1.0</v>
+      </c>
+      <c r="G232" s="1">
+        <v>10137000.0</v>
+      </c>
+      <c r="H232" s="1">
+        <v>-7000.0</v>
+      </c>
+      <c r="I232" s="1">
+        <v>-0.069053960737891</v>
+      </c>
+      <c r="J232">
+        <v>4.05</v>
+      </c>
+      <c r="K232" t="s">
+        <v>605</v>
+      </c>
+      <c r="L232" s="1">
+        <v>10130000.0</v>
+      </c>
+      <c r="M232" s="1">
+        <v>10534589.04</v>
+      </c>
+      <c r="N232" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O232">
+        <v>1</v>
+      </c>
+      <c r="Z232" t="s">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="233" spans="1:26">
+      <c r="A233" t="s">
+        <v>607</v>
+      </c>
+      <c r="B233" s="1">
+        <v>69900000.0</v>
+      </c>
+      <c r="C233" s="1">
+        <v>98.893</v>
+      </c>
+      <c r="D233" s="1">
+        <v>98.0770309</v>
+      </c>
+      <c r="E233" t="s">
+        <v>8</v>
+      </c>
+      <c r="F233">
+        <v>1.0</v>
+      </c>
+      <c r="G233" s="1">
+        <v>68555844.6</v>
+      </c>
+      <c r="H233" s="1">
+        <v>570362.4</v>
+      </c>
+      <c r="I233" s="1">
+        <v>0.83196757815161</v>
+      </c>
+      <c r="J233">
+        <v>0.3</v>
+      </c>
+      <c r="K233" t="s">
+        <v>608</v>
+      </c>
+      <c r="L233" s="1">
+        <v>69126207.0</v>
+      </c>
+      <c r="M233" s="1">
+        <v>69338779.6</v>
+      </c>
+      <c r="N233" s="1">
+        <v>1.13</v>
+      </c>
+      <c r="O233">
+        <v>1</v>
+      </c>
+      <c r="Z233" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="234" spans="1:26">
+      <c r="A234" t="s">
+        <v>610</v>
+      </c>
+      <c r="B234" s="1">
+        <v>21900000.0</v>
+      </c>
+      <c r="C234" s="1">
+        <v>99.967</v>
+      </c>
+      <c r="D234" s="1">
+        <v>97.79613699</v>
+      </c>
+      <c r="E234" t="s">
+        <v>8</v>
+      </c>
+      <c r="F234">
+        <v>1.0</v>
+      </c>
+      <c r="G234" s="1">
+        <v>21417354.0</v>
+      </c>
+      <c r="H234" s="1">
+        <v>475419.0</v>
+      </c>
+      <c r="I234" s="1">
+        <v>2.2197840125349</v>
+      </c>
+      <c r="J234">
+        <v>0.85</v>
+      </c>
+      <c r="K234" t="s">
+        <v>611</v>
+      </c>
+      <c r="L234" s="1">
+        <v>21892773.0</v>
+      </c>
+      <c r="M234" s="1">
+        <v>22079673.0</v>
+      </c>
+      <c r="N234" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O234">
+        <v>1</v>
+      </c>
+      <c r="Z234" t="s">
+        <v>609</v>
+      </c>
+    </row>
+    <row r="235" spans="1:26">
+      <c r="A235" t="s">
+        <v>613</v>
+      </c>
+      <c r="B235" s="1">
+        <v>48500000.0</v>
+      </c>
+      <c r="C235" s="1">
+        <v>100.177</v>
+      </c>
+      <c r="D235" s="1">
+        <v>100.5040433</v>
+      </c>
+      <c r="E235" t="s">
+        <v>8</v>
+      </c>
+      <c r="F235">
+        <v>1.0</v>
+      </c>
+      <c r="G235" s="1">
+        <v>48744461.0</v>
+      </c>
+      <c r="H235" s="1">
+        <v>-158616.0</v>
+      </c>
+      <c r="I235" s="1">
+        <v>-0.32540312631624</v>
+      </c>
+      <c r="J235">
+        <v>1.07</v>
+      </c>
+      <c r="K235" t="s">
+        <v>614</v>
+      </c>
+      <c r="L235" s="1">
+        <v>48585845.0</v>
+      </c>
+      <c r="M235" s="1">
+        <v>49104064.18</v>
+      </c>
+      <c r="N235" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="O235">
+        <v>1</v>
+      </c>
+      <c r="Z235" t="s">
+        <v>612</v>
+      </c>
+    </row>
+    <row r="236" spans="1:26">
+      <c r="A236" t="s">
+        <v>616</v>
+      </c>
+      <c r="B236" s="1">
+        <v>27100000.0</v>
+      </c>
+      <c r="C236" s="1">
+        <v>98.052</v>
+      </c>
+      <c r="D236" s="1">
+        <v>97.91108487</v>
+      </c>
+      <c r="E236" t="s">
+        <v>8</v>
+      </c>
+      <c r="F236">
+        <v>1.0</v>
+      </c>
+      <c r="G236" s="1">
+        <v>26533904.0</v>
+      </c>
+      <c r="H236" s="1">
+        <v>38188.0</v>
+      </c>
+      <c r="I236" s="1">
+        <v>0.1439215277179</v>
+      </c>
+      <c r="J236">
+        <v>0.08</v>
+      </c>
+      <c r="K236" t="s">
+        <v>617</v>
+      </c>
+      <c r="L236" s="1">
+        <v>26572092.0</v>
+      </c>
+      <c r="M236" s="1">
+        <v>26594830.01</v>
+      </c>
+      <c r="N236" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O236">
+        <v>1</v>
+      </c>
+      <c r="Z236" t="s">
+        <v>615</v>
+      </c>
+    </row>
+    <row r="237" spans="1:26">
+      <c r="A237" t="s">
+        <v>619</v>
+      </c>
+      <c r="B237" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="C237" s="1">
+        <v>100.0366734</v>
+      </c>
+      <c r="D237" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E237" t="s">
+        <v>8</v>
+      </c>
+      <c r="F237">
+        <v>1.0</v>
+      </c>
+      <c r="G237" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H237" s="1">
+        <v>1833.67</v>
+      </c>
+      <c r="I237" s="1">
+        <v>0</v>
+      </c>
+      <c r="J237">
+        <v>0.0</v>
+      </c>
+      <c r="K237" t="s">
+        <v>620</v>
+      </c>
+      <c r="L237" s="1">
+        <v>1833.67</v>
+      </c>
+      <c r="M237" s="1">
+        <v>-5241.76</v>
+      </c>
+      <c r="N237" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O237">
+        <v>1</v>
+      </c>
+      <c r="Z237" t="s">
+        <v>618</v>
+      </c>
+    </row>
+    <row r="238" spans="1:26">
+      <c r="A238" t="s">
+        <v>622</v>
+      </c>
+      <c r="B238" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="C238" s="1">
+        <v>100.03873</v>
+      </c>
+      <c r="D238" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E238" t="s">
+        <v>8</v>
+      </c>
+      <c r="F238">
+        <v>1.0</v>
+      </c>
+      <c r="G238" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H238" s="1">
+        <v>658.41</v>
+      </c>
+      <c r="I238" s="1">
+        <v>0</v>
+      </c>
+      <c r="J238">
+        <v>0.0</v>
+      </c>
+      <c r="K238" t="s">
+        <v>623</v>
+      </c>
+      <c r="L238" s="1">
+        <v>658.41</v>
+      </c>
+      <c r="M238" s="1">
+        <v>-1654.09</v>
+      </c>
+      <c r="N238" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O238">
+        <v>1</v>
+      </c>
+      <c r="Z238" t="s">
+        <v>621</v>
+      </c>
+    </row>
+    <row r="239" spans="1:26">
+      <c r="A239">
+        <v>2621898872</v>
+      </c>
+      <c r="B239" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="C239" s="1">
+        <v>100.0643914</v>
+      </c>
+      <c r="D239" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E239" t="s">
+        <v>8</v>
+      </c>
+      <c r="F239">
+        <v>1.0</v>
+      </c>
+      <c r="G239" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H239" s="1">
+        <v>3219.57</v>
+      </c>
+      <c r="I239" s="1">
+        <v>0</v>
+      </c>
+      <c r="J239">
+        <v>0.0</v>
+      </c>
+      <c r="K239">
+        <v>865.67</v>
+      </c>
+      <c r="L239" s="1">
+        <v>3219.57</v>
+      </c>
+      <c r="M239" s="1">
+        <v>4085.24</v>
+      </c>
+      <c r="N239" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O239">
+        <v>1</v>
+      </c>
+      <c r="Z239" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="240" spans="1:26">
+      <c r="A240">
+        <v>2716928862</v>
+      </c>
+      <c r="B240" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C240" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="D240" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E240" t="s">
+        <v>8</v>
+      </c>
+      <c r="F240">
+        <v>1.0</v>
+      </c>
+      <c r="G240" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H240" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I240" s="1">
+        <v>0</v>
+      </c>
+      <c r="J240">
+        <v>0.0</v>
+      </c>
+      <c r="K240">
+        <v>0.0</v>
+      </c>
+      <c r="L240" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="M240" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="N240" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O240">
+        <v>1</v>
+      </c>
+      <c r="Z240" t="s">
+        <v>625</v>
+      </c>
+    </row>
+    <row r="241" spans="1:26">
+      <c r="A241">
+        <v>2721415922</v>
+      </c>
+      <c r="B241" s="1">
+        <v>18000000.0</v>
+      </c>
+      <c r="C241" s="1">
+        <v>100.06139861</v>
+      </c>
+      <c r="D241" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E241" t="s">
+        <v>8</v>
+      </c>
+      <c r="F241">
+        <v>1.0</v>
+      </c>
+      <c r="G241" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H241" s="1">
+        <v>11051.75</v>
+      </c>
+      <c r="I241" s="1">
+        <v>0</v>
+      </c>
+      <c r="J241">
+        <v>0.0</v>
+      </c>
+      <c r="K241" t="s">
+        <v>627</v>
+      </c>
+      <c r="L241" s="1">
+        <v>11051.75</v>
+      </c>
+      <c r="M241" s="1">
+        <v>-3045.05</v>
+      </c>
+      <c r="N241" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O241">
+        <v>1</v>
+      </c>
+      <c r="Z241" t="s">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="242" spans="1:26">
+      <c r="A242">
+        <v>2721858402</v>
+      </c>
+      <c r="B242" s="1">
+        <v>21900000.0</v>
+      </c>
+      <c r="C242" s="1">
+        <v>100.00543247</v>
+      </c>
+      <c r="D242" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E242" t="s">
+        <v>8</v>
+      </c>
+      <c r="F242">
+        <v>1.0</v>
+      </c>
+      <c r="G242" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H242" s="1">
+        <v>1189.71</v>
+      </c>
+      <c r="I242" s="1">
+        <v>0</v>
+      </c>
+      <c r="J242">
+        <v>0.0</v>
+      </c>
+      <c r="K242" t="s">
+        <v>629</v>
+      </c>
+      <c r="L242" s="1">
+        <v>1189.71</v>
+      </c>
+      <c r="M242" s="1">
+        <v>-24171.28</v>
+      </c>
+      <c r="N242" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O242">
+        <v>1</v>
+      </c>
+      <c r="Z242" t="s">
+        <v>628</v>
+      </c>
+    </row>
+    <row r="243" spans="1:26">
+      <c r="A243">
+        <v>2777134372</v>
+      </c>
+      <c r="B243" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C243" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="D243" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E243" t="s">
+        <v>8</v>
+      </c>
+      <c r="F243">
+        <v>1.0</v>
+      </c>
+      <c r="G243" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H243" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I243" s="1">
+        <v>0</v>
+      </c>
+      <c r="J243">
+        <v>0.0</v>
+      </c>
+      <c r="K243">
+        <v>0.0</v>
+      </c>
+      <c r="L243" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="M243" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="N243" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O243">
+        <v>1</v>
+      </c>
+      <c r="Z243" t="s">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="244" spans="1:26">
+      <c r="A244">
+        <v>2798594402</v>
+      </c>
+      <c r="B244" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C244" s="1">
+        <v>100.00407013</v>
+      </c>
+      <c r="D244" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E244" t="s">
+        <v>8</v>
+      </c>
+      <c r="F244">
+        <v>1.0</v>
+      </c>
+      <c r="G244" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H244" s="1">
+        <v>610.52</v>
+      </c>
+      <c r="I244" s="1">
+        <v>0</v>
+      </c>
+      <c r="J244">
+        <v>0.0</v>
+      </c>
+      <c r="K244" t="s">
+        <v>632</v>
+      </c>
+      <c r="L244" s="1">
+        <v>610.52</v>
+      </c>
+      <c r="M244" s="1">
+        <v>34574.61</v>
+      </c>
+      <c r="N244" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O244">
+        <v>1</v>
+      </c>
+      <c r="Z244" t="s">
+        <v>631</v>
+      </c>
+    </row>
+    <row r="245" spans="1:26">
+      <c r="A245">
+        <v>2806083592</v>
+      </c>
+      <c r="B245" s="1">
+        <v>5997000.0</v>
+      </c>
+      <c r="C245" s="1">
+        <v>100.24117726</v>
+      </c>
+      <c r="D245" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E245" t="s">
+        <v>8</v>
+      </c>
+      <c r="F245">
+        <v>1.0</v>
+      </c>
+      <c r="G245" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H245" s="1">
+        <v>14463.4</v>
+      </c>
+      <c r="I245" s="1">
+        <v>0</v>
+      </c>
+      <c r="J245">
+        <v>0.0</v>
+      </c>
+      <c r="K245" t="s">
+        <v>634</v>
+      </c>
+      <c r="L245" s="1">
+        <v>14463.4</v>
+      </c>
+      <c r="M245" s="1">
+        <v>21625.25</v>
+      </c>
+      <c r="N245" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O245">
+        <v>1</v>
+      </c>
+      <c r="Z245" t="s">
+        <v>633</v>
+      </c>
+    </row>
+    <row r="246" spans="1:26">
+      <c r="A246">
+        <v>2813842962</v>
+      </c>
+      <c r="B246" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C246" s="1">
+        <v>100.00352415</v>
+      </c>
+      <c r="D246" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E246" t="s">
+        <v>8</v>
+      </c>
+      <c r="F246">
+        <v>1.0</v>
+      </c>
+      <c r="G246" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H246" s="1">
+        <v>704.83</v>
+      </c>
+      <c r="I246" s="1">
+        <v>0</v>
+      </c>
+      <c r="J246">
+        <v>0.0</v>
+      </c>
+      <c r="K246" t="s">
+        <v>636</v>
+      </c>
+      <c r="L246" s="1">
+        <v>704.83</v>
+      </c>
+      <c r="M246" s="1">
+        <v>32452.77</v>
+      </c>
+      <c r="N246" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O246">
+        <v>1</v>
+      </c>
+      <c r="Z246" t="s">
+        <v>635</v>
+      </c>
+    </row>
+    <row r="247" spans="1:26">
+      <c r="A247">
+        <v>2838669412</v>
+      </c>
+      <c r="B247" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C247" s="1">
+        <v>100.003733</v>
+      </c>
+      <c r="D247" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E247" t="s">
+        <v>8</v>
+      </c>
+      <c r="F247">
+        <v>1.0</v>
+      </c>
+      <c r="G247" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H247" s="1">
+        <v>559.95</v>
+      </c>
+      <c r="I247" s="1">
+        <v>0</v>
+      </c>
+      <c r="J247">
+        <v>0.0</v>
+      </c>
+      <c r="K247" t="s">
+        <v>638</v>
+      </c>
+      <c r="L247" s="1">
+        <v>559.95</v>
+      </c>
+      <c r="M247" s="1">
+        <v>26599.95</v>
+      </c>
+      <c r="N247" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O247">
+        <v>1</v>
+      </c>
+      <c r="Z247" t="s">
+        <v>637</v>
+      </c>
+    </row>
+    <row r="248" spans="1:26">
+      <c r="A248">
+        <v>2838754542</v>
+      </c>
+      <c r="B248" s="1">
+        <v>12200000.0</v>
+      </c>
+      <c r="C248" s="1">
+        <v>100.10738615</v>
+      </c>
+      <c r="D248" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E248" t="s">
+        <v>8</v>
+      </c>
+      <c r="F248">
+        <v>1.0</v>
+      </c>
+      <c r="G248" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H248" s="1">
+        <v>13101.11</v>
+      </c>
+      <c r="I248" s="1">
+        <v>0</v>
+      </c>
+      <c r="J248">
+        <v>0.0</v>
+      </c>
+      <c r="K248" t="s">
+        <v>640</v>
+      </c>
+      <c r="L248" s="1">
+        <v>13101.11</v>
+      </c>
+      <c r="M248" s="1">
+        <v>33401.91</v>
+      </c>
+      <c r="N248" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O248">
+        <v>1</v>
+      </c>
+      <c r="Z248" t="s">
+        <v>639</v>
+      </c>
+    </row>
+    <row r="249" spans="1:26">
+      <c r="A249">
+        <v>2846048702</v>
+      </c>
+      <c r="B249" s="1">
+        <v>5305000.0</v>
+      </c>
+      <c r="C249" s="1">
+        <v>100.3798017</v>
+      </c>
+      <c r="D249" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E249" t="s">
+        <v>8</v>
+      </c>
+      <c r="F249">
+        <v>1.0</v>
+      </c>
+      <c r="G249" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H249" s="1">
+        <v>20148.48</v>
+      </c>
+      <c r="I249" s="1">
+        <v>0</v>
+      </c>
+      <c r="J249">
+        <v>0.0</v>
+      </c>
+      <c r="K249" t="s">
+        <v>642</v>
+      </c>
+      <c r="L249" s="1">
+        <v>20148.48</v>
+      </c>
+      <c r="M249" s="1">
+        <v>24756.77</v>
+      </c>
+      <c r="N249" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O249">
+        <v>1</v>
+      </c>
+      <c r="Z249" t="s">
+        <v>641</v>
+      </c>
+    </row>
+    <row r="250" spans="1:26">
+      <c r="A250">
+        <v>2847414022</v>
+      </c>
+      <c r="B250" s="1">
+        <v>11800000.0</v>
+      </c>
+      <c r="C250" s="1">
+        <v>100.00319483</v>
+      </c>
+      <c r="D250" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E250" t="s">
+        <v>8</v>
+      </c>
+      <c r="F250">
+        <v>1.0</v>
+      </c>
+      <c r="G250" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H250" s="1">
+        <v>376.99</v>
+      </c>
+      <c r="I250" s="1">
+        <v>0</v>
+      </c>
+      <c r="J250">
+        <v>0.0</v>
+      </c>
+      <c r="K250" t="s">
+        <v>644</v>
+      </c>
+      <c r="L250" s="1">
+        <v>376.99</v>
+      </c>
+      <c r="M250" s="1">
+        <v>12638.34</v>
+      </c>
+      <c r="N250" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O250">
+        <v>1</v>
+      </c>
+      <c r="Z250" t="s">
+        <v>643</v>
+      </c>
+    </row>
+    <row r="251" spans="1:26">
+      <c r="A251">
+        <v>2851226042</v>
+      </c>
+      <c r="B251" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C251" s="1">
+        <v>100.35562232</v>
+      </c>
+      <c r="D251" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E251" t="s">
+        <v>8</v>
+      </c>
+      <c r="F251">
+        <v>1.0</v>
+      </c>
+      <c r="G251" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H251" s="1">
+        <v>88905.58</v>
+      </c>
+      <c r="I251" s="1">
+        <v>0</v>
+      </c>
+      <c r="J251">
+        <v>0.0</v>
+      </c>
+      <c r="K251" t="s">
+        <v>646</v>
+      </c>
+      <c r="L251" s="1">
+        <v>88905.58</v>
+      </c>
+      <c r="M251" s="1">
+        <v>102785.58</v>
+      </c>
+      <c r="N251" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O251">
+        <v>1</v>
+      </c>
+      <c r="Z251" t="s">
+        <v>645</v>
+      </c>
+    </row>
+    <row r="252" spans="1:26">
+      <c r="A252">
+        <v>2855281272</v>
+      </c>
+      <c r="B252" s="1">
+        <v>28600000.0</v>
+      </c>
+      <c r="C252" s="1">
+        <v>100.01936129</v>
+      </c>
+      <c r="D252" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E252" t="s">
+        <v>8</v>
+      </c>
+      <c r="F252">
+        <v>1.0</v>
+      </c>
+      <c r="G252" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H252" s="1">
+        <v>5537.33</v>
+      </c>
+      <c r="I252" s="1">
+        <v>0</v>
+      </c>
+      <c r="J252">
+        <v>0.0</v>
+      </c>
+      <c r="K252" t="s">
+        <v>648</v>
+      </c>
+      <c r="L252" s="1">
+        <v>5537.33</v>
+      </c>
+      <c r="M252" s="1">
+        <v>40114.81</v>
+      </c>
+      <c r="N252" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O252">
+        <v>1</v>
+      </c>
+      <c r="Z252" t="s">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="253" spans="1:26">
+      <c r="A253">
+        <v>2856676872</v>
+      </c>
+      <c r="B253" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C253" s="1">
+        <v>100.34316895</v>
+      </c>
+      <c r="D253" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E253" t="s">
+        <v>8</v>
+      </c>
+      <c r="F253">
+        <v>1.0</v>
+      </c>
+      <c r="G253" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H253" s="1">
+        <v>68633.79</v>
+      </c>
+      <c r="I253" s="1">
+        <v>0</v>
+      </c>
+      <c r="J253">
+        <v>0.0</v>
+      </c>
+      <c r="K253" t="s">
+        <v>650</v>
+      </c>
+      <c r="L253" s="1">
+        <v>68633.79</v>
+      </c>
+      <c r="M253" s="1">
+        <v>81998.23</v>
+      </c>
+      <c r="N253" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O253">
+        <v>1</v>
+      </c>
+      <c r="Z253" t="s">
+        <v>649</v>
+      </c>
+    </row>
+    <row r="254" spans="1:26">
+      <c r="A254">
+        <v>2858088902</v>
+      </c>
+      <c r="B254" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C254" s="1">
+        <v>100.3463002</v>
+      </c>
+      <c r="D254" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E254" t="s">
+        <v>8</v>
+      </c>
+      <c r="F254">
+        <v>1.0</v>
+      </c>
+      <c r="G254" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H254" s="1">
+        <v>34630.02</v>
+      </c>
+      <c r="I254" s="1">
+        <v>0</v>
+      </c>
+      <c r="J254">
+        <v>0.0</v>
+      </c>
+      <c r="K254" t="s">
+        <v>652</v>
+      </c>
+      <c r="L254" s="1">
+        <v>34630.02</v>
+      </c>
+      <c r="M254" s="1">
+        <v>41549.05</v>
+      </c>
+      <c r="N254" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O254">
+        <v>1</v>
+      </c>
+      <c r="Z254" t="s">
+        <v>651</v>
+      </c>
+    </row>
+    <row r="255" spans="1:26">
+      <c r="A255">
+        <v>2859961272</v>
+      </c>
+      <c r="B255" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C255" s="1">
+        <v>100.339753</v>
+      </c>
+      <c r="D255" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E255" t="s">
+        <v>8</v>
+      </c>
+      <c r="F255">
+        <v>1.0</v>
+      </c>
+      <c r="G255" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H255" s="1">
+        <v>33975.3</v>
+      </c>
+      <c r="I255" s="1">
+        <v>0</v>
+      </c>
+      <c r="J255">
+        <v>0.0</v>
+      </c>
+      <c r="K255" t="s">
+        <v>654</v>
+      </c>
+      <c r="L255" s="1">
+        <v>33975.3</v>
+      </c>
+      <c r="M255" s="1">
+        <v>40399.19</v>
+      </c>
+      <c r="N255" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O255">
+        <v>1</v>
+      </c>
+      <c r="Z255" t="s">
+        <v>653</v>
+      </c>
+    </row>
+    <row r="256" spans="1:26">
+      <c r="A256">
+        <v>2862709252</v>
+      </c>
+      <c r="B256" s="1">
+        <v>12500000.0</v>
+      </c>
+      <c r="C256" s="1">
+        <v>100.06020696</v>
+      </c>
+      <c r="D256" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E256" t="s">
+        <v>8</v>
+      </c>
+      <c r="F256">
+        <v>1.0</v>
+      </c>
+      <c r="G256" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H256" s="1">
+        <v>7525.87</v>
+      </c>
+      <c r="I256" s="1">
+        <v>0</v>
+      </c>
+      <c r="J256">
+        <v>0.0</v>
+      </c>
+      <c r="K256" t="s">
+        <v>656</v>
+      </c>
+      <c r="L256" s="1">
+        <v>7525.87</v>
+      </c>
+      <c r="M256" s="1">
+        <v>19242.12</v>
+      </c>
+      <c r="N256" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O256">
+        <v>1</v>
+      </c>
+      <c r="Z256" t="s">
+        <v>655</v>
+      </c>
+    </row>
+    <row r="257" spans="1:26">
+      <c r="A257">
+        <v>2863881852</v>
+      </c>
+      <c r="B257" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C257" s="1">
+        <v>100.06629033</v>
+      </c>
+      <c r="D257" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E257" t="s">
+        <v>8</v>
+      </c>
+      <c r="F257">
+        <v>1.0</v>
+      </c>
+      <c r="G257" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H257" s="1">
+        <v>9943.55</v>
+      </c>
+      <c r="I257" s="1">
+        <v>0</v>
+      </c>
+      <c r="J257">
+        <v>0.0</v>
+      </c>
+      <c r="K257" t="s">
+        <v>658</v>
+      </c>
+      <c r="L257" s="1">
+        <v>9943.55</v>
+      </c>
+      <c r="M257" s="1">
+        <v>24812.3</v>
+      </c>
+      <c r="N257" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O257">
+        <v>1</v>
+      </c>
+      <c r="Z257" t="s">
+        <v>657</v>
+      </c>
+    </row>
+    <row r="258" spans="1:26">
+      <c r="A258">
+        <v>2865625992</v>
+      </c>
+      <c r="B258" s="1">
+        <v>6600000.0</v>
+      </c>
+      <c r="C258" s="1">
+        <v>100.33007455</v>
+      </c>
+      <c r="D258" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E258" t="s">
+        <v>8</v>
+      </c>
+      <c r="F258">
+        <v>1.0</v>
+      </c>
+      <c r="G258" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H258" s="1">
+        <v>21784.92</v>
+      </c>
+      <c r="I258" s="1">
+        <v>0</v>
+      </c>
+      <c r="J258">
+        <v>0.0</v>
+      </c>
+      <c r="K258" t="s">
+        <v>660</v>
+      </c>
+      <c r="L258" s="1">
+        <v>21784.92</v>
+      </c>
+      <c r="M258" s="1">
+        <v>25541.6</v>
+      </c>
+      <c r="N258" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O258">
+        <v>1</v>
+      </c>
+      <c r="Z258" t="s">
+        <v>659</v>
+      </c>
+    </row>
+    <row r="259" spans="1:26">
+      <c r="A259">
+        <v>2870139162</v>
+      </c>
+      <c r="B259" s="1">
+        <v>9100000.0</v>
+      </c>
+      <c r="C259" s="1">
+        <v>100.16202231</v>
+      </c>
+      <c r="D259" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E259" t="s">
+        <v>8</v>
+      </c>
+      <c r="F259">
+        <v>1.0</v>
+      </c>
+      <c r="G259" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H259" s="1">
+        <v>14744.03</v>
+      </c>
+      <c r="I259" s="1">
+        <v>0</v>
+      </c>
+      <c r="J259">
+        <v>0.0</v>
+      </c>
+      <c r="K259" t="s">
+        <v>662</v>
+      </c>
+      <c r="L259" s="1">
+        <v>14744.03</v>
+      </c>
+      <c r="M259" s="1">
+        <v>22745.35</v>
+      </c>
+      <c r="N259" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O259">
+        <v>1</v>
+      </c>
+      <c r="Z259" t="s">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="260" spans="1:26">
+      <c r="A260">
+        <v>2874472692</v>
+      </c>
+      <c r="B260" s="1">
+        <v>11200000.0</v>
+      </c>
+      <c r="C260" s="1">
+        <v>100.12803509</v>
+      </c>
+      <c r="D260" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E260" t="s">
+        <v>8</v>
+      </c>
+      <c r="F260">
+        <v>1.0</v>
+      </c>
+      <c r="G260" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H260" s="1">
+        <v>14339.93</v>
+      </c>
+      <c r="I260" s="1">
+        <v>0</v>
+      </c>
+      <c r="J260">
+        <v>0.0</v>
+      </c>
+      <c r="K260" t="s">
+        <v>664</v>
+      </c>
+      <c r="L260" s="1">
+        <v>14339.93</v>
+      </c>
+      <c r="M260" s="1">
+        <v>23747.3</v>
+      </c>
+      <c r="N260" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O260">
+        <v>1</v>
+      </c>
+      <c r="Z260" t="s">
+        <v>663</v>
+      </c>
+    </row>
+    <row r="261" spans="1:26">
+      <c r="A261">
+        <v>2874671812</v>
+      </c>
+      <c r="B261" s="1">
+        <v>2600000.0</v>
+      </c>
+      <c r="C261" s="1">
+        <v>100.12732269</v>
+      </c>
+      <c r="D261" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E261" t="s">
+        <v>8</v>
+      </c>
+      <c r="F261">
+        <v>1.0</v>
+      </c>
+      <c r="G261" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H261" s="1">
+        <v>3310.39</v>
+      </c>
+      <c r="I261" s="1">
+        <v>0</v>
+      </c>
+      <c r="J261">
+        <v>0.0</v>
+      </c>
+      <c r="K261" t="s">
+        <v>666</v>
+      </c>
+      <c r="L261" s="1">
+        <v>3310.39</v>
+      </c>
+      <c r="M261" s="1">
+        <v>5447.3</v>
+      </c>
+      <c r="N261" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O261">
+        <v>1</v>
+      </c>
+      <c r="Z261" t="s">
+        <v>665</v>
+      </c>
+    </row>
+    <row r="262" spans="1:26">
+      <c r="A262">
+        <v>2874739202</v>
+      </c>
+      <c r="B262" s="1">
+        <v>3500000.0</v>
+      </c>
+      <c r="C262" s="1">
+        <v>100.12746543</v>
+      </c>
+      <c r="D262" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E262" t="s">
+        <v>8</v>
+      </c>
+      <c r="F262">
+        <v>1.0</v>
+      </c>
+      <c r="G262" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H262" s="1">
+        <v>4461.29</v>
+      </c>
+      <c r="I262" s="1">
+        <v>0</v>
+      </c>
+      <c r="J262">
+        <v>0.0</v>
+      </c>
+      <c r="K262" t="s">
+        <v>668</v>
+      </c>
+      <c r="L262" s="1">
+        <v>4461.29</v>
+      </c>
+      <c r="M262" s="1">
+        <v>7350.54</v>
+      </c>
+      <c r="N262" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O262">
+        <v>1</v>
+      </c>
+      <c r="Z262" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="263" spans="1:26">
+      <c r="A263">
+        <v>2877252492</v>
+      </c>
+      <c r="B263" s="1">
+        <v>6400000.0</v>
+      </c>
+      <c r="C263" s="1">
+        <v>100.35055156</v>
+      </c>
+      <c r="D263" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E263" t="s">
+        <v>8</v>
+      </c>
+      <c r="F263">
+        <v>1.0</v>
+      </c>
+      <c r="G263" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H263" s="1">
+        <v>22435.3</v>
+      </c>
+      <c r="I263" s="1">
+        <v>0</v>
+      </c>
+      <c r="J263">
+        <v>0.0</v>
+      </c>
+      <c r="K263" t="s">
+        <v>670</v>
+      </c>
+      <c r="L263" s="1">
+        <v>22435.3</v>
+      </c>
+      <c r="M263" s="1">
+        <v>25770.98</v>
+      </c>
+      <c r="N263" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O263">
+        <v>1</v>
+      </c>
+      <c r="Z263" t="s">
+        <v>669</v>
+      </c>
+    </row>
+    <row r="264" spans="1:26">
+      <c r="A264">
+        <v>2880689452</v>
+      </c>
+      <c r="B264" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="C264" s="1">
+        <v>100.08299868</v>
+      </c>
+      <c r="D264" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E264" t="s">
+        <v>8</v>
+      </c>
+      <c r="F264">
+        <v>1.0</v>
+      </c>
+      <c r="G264" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H264" s="1">
+        <v>33199.47</v>
+      </c>
+      <c r="I264" s="1">
+        <v>0</v>
+      </c>
+      <c r="J264">
+        <v>0.0</v>
+      </c>
+      <c r="K264" t="s">
+        <v>672</v>
+      </c>
+      <c r="L264" s="1">
+        <v>33199.47</v>
+      </c>
+      <c r="M264" s="1">
+        <v>64239.47</v>
+      </c>
+      <c r="N264" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O264">
+        <v>1</v>
+      </c>
+      <c r="Z264" t="s">
+        <v>671</v>
+      </c>
+    </row>
+    <row r="265" spans="1:26">
+      <c r="A265">
+        <v>2885535452</v>
+      </c>
+      <c r="B265" s="1">
+        <v>6500000.0</v>
+      </c>
+      <c r="C265" s="1">
+        <v>100.32319508</v>
+      </c>
+      <c r="D265" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E265" t="s">
+        <v>8</v>
+      </c>
+      <c r="F265">
+        <v>1.0</v>
+      </c>
+      <c r="G265" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H265" s="1">
+        <v>21007.68</v>
+      </c>
+      <c r="I265" s="1">
+        <v>0</v>
+      </c>
+      <c r="J265">
+        <v>0.0</v>
+      </c>
+      <c r="K265" t="s">
+        <v>674</v>
+      </c>
+      <c r="L265" s="1">
+        <v>21007.68</v>
+      </c>
+      <c r="M265" s="1">
+        <v>23982.17</v>
+      </c>
+      <c r="N265" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O265">
+        <v>1</v>
+      </c>
+      <c r="Z265" t="s">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="266" spans="1:26">
+      <c r="A266">
+        <v>2891519502</v>
+      </c>
+      <c r="B266" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C266" s="1">
+        <v>100.09381275</v>
+      </c>
+      <c r="D266" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E266" t="s">
+        <v>8</v>
+      </c>
+      <c r="F266">
+        <v>1.0</v>
+      </c>
+      <c r="G266" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H266" s="1">
+        <v>18762.55</v>
+      </c>
+      <c r="I266" s="1">
+        <v>0</v>
+      </c>
+      <c r="J266">
+        <v>0.0</v>
+      </c>
+      <c r="K266" t="s">
+        <v>676</v>
+      </c>
+      <c r="L266" s="1">
+        <v>18762.55</v>
+      </c>
+      <c r="M266" s="1">
+        <v>34613.66</v>
+      </c>
+      <c r="N266" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O266">
+        <v>1</v>
+      </c>
+      <c r="Z266" t="s">
+        <v>675</v>
+      </c>
+    </row>
+    <row r="267" spans="1:26">
+      <c r="A267">
+        <v>2892744292</v>
+      </c>
+      <c r="B267" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C267" s="1">
+        <v>100.09546787</v>
+      </c>
+      <c r="D267" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E267" t="s">
+        <v>8</v>
+      </c>
+      <c r="F267">
+        <v>1.0</v>
+      </c>
+      <c r="G267" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H267" s="1">
+        <v>28640.36</v>
+      </c>
+      <c r="I267" s="1">
+        <v>0</v>
+      </c>
+      <c r="J267">
+        <v>0.0</v>
+      </c>
+      <c r="K267" t="s">
+        <v>678</v>
+      </c>
+      <c r="L267" s="1">
+        <v>28640.36</v>
+      </c>
+      <c r="M267" s="1">
+        <v>49946.28</v>
+      </c>
+      <c r="N267" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O267">
+        <v>1</v>
+      </c>
+      <c r="Z267" t="s">
+        <v>677</v>
+      </c>
+    </row>
+    <row r="268" spans="1:26">
+      <c r="A268">
+        <v>2892891132</v>
+      </c>
+      <c r="B268" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C268" s="1">
+        <v>100.09523167</v>
+      </c>
+      <c r="D268" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E268" t="s">
+        <v>8</v>
+      </c>
+      <c r="F268">
+        <v>1.0</v>
+      </c>
+      <c r="G268" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H268" s="1">
+        <v>14284.75</v>
+      </c>
+      <c r="I268" s="1">
+        <v>0</v>
+      </c>
+      <c r="J268">
+        <v>0.0</v>
+      </c>
+      <c r="K268" t="s">
+        <v>680</v>
+      </c>
+      <c r="L268" s="1">
+        <v>14284.75</v>
+      </c>
+      <c r="M268" s="1">
+        <v>24822.29</v>
+      </c>
+      <c r="N268" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O268">
+        <v>1</v>
+      </c>
+      <c r="Z268" t="s">
+        <v>679</v>
+      </c>
+    </row>
+    <row r="269" spans="1:26">
+      <c r="A269">
+        <v>2905161062</v>
+      </c>
+      <c r="B269" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C269" s="1">
+        <v>100.0714632</v>
+      </c>
+      <c r="D269" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E269" t="s">
+        <v>8</v>
+      </c>
+      <c r="F269">
+        <v>1.0</v>
+      </c>
+      <c r="G269" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H269" s="1">
+        <v>21438.96</v>
+      </c>
+      <c r="I269" s="1">
+        <v>0</v>
+      </c>
+      <c r="J269">
+        <v>0.0</v>
+      </c>
+      <c r="K269" t="s">
+        <v>682</v>
+      </c>
+      <c r="L269" s="1">
+        <v>21438.96</v>
+      </c>
+      <c r="M269" s="1">
+        <v>34435.54</v>
+      </c>
+      <c r="N269" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O269">
+        <v>1</v>
+      </c>
+      <c r="Z269" t="s">
+        <v>681</v>
+      </c>
+    </row>
+    <row r="270" spans="1:26">
+      <c r="A270">
+        <v>2921627832</v>
+      </c>
+      <c r="B270" s="1">
+        <v>7720000.0</v>
+      </c>
+      <c r="C270" s="1">
+        <v>100.07153472</v>
+      </c>
+      <c r="D270" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E270" t="s">
+        <v>8</v>
+      </c>
+      <c r="F270">
+        <v>1.0</v>
+      </c>
+      <c r="G270" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H270" s="1">
+        <v>5522.48</v>
+      </c>
+      <c r="I270" s="1">
+        <v>0</v>
+      </c>
+      <c r="J270">
+        <v>0.0</v>
+      </c>
+      <c r="K270" t="s">
+        <v>684</v>
+      </c>
+      <c r="L270" s="1">
+        <v>5522.48</v>
+      </c>
+      <c r="M270" s="1">
+        <v>8829.73</v>
+      </c>
+      <c r="N270" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O270">
+        <v>1</v>
+      </c>
+      <c r="Z270" t="s">
+        <v>683</v>
+      </c>
+    </row>
+    <row r="271" spans="1:26">
+      <c r="A271">
+        <v>2922948022</v>
+      </c>
+      <c r="B271" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C271" s="1">
+        <v>100.0848988</v>
+      </c>
+      <c r="D271" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E271" t="s">
+        <v>8</v>
+      </c>
+      <c r="F271">
+        <v>1.0</v>
+      </c>
+      <c r="G271" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H271" s="1">
+        <v>16979.76</v>
+      </c>
+      <c r="I271" s="1">
+        <v>0</v>
+      </c>
+      <c r="J271">
+        <v>0.0</v>
+      </c>
+      <c r="K271" t="s">
+        <v>686</v>
+      </c>
+      <c r="L271" s="1">
+        <v>16979.76</v>
+      </c>
+      <c r="M271" s="1">
+        <v>26054.42</v>
+      </c>
+      <c r="N271" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O271">
+        <v>1</v>
+      </c>
+      <c r="Z271" t="s">
+        <v>685</v>
+      </c>
+    </row>
+    <row r="272" spans="1:26">
+      <c r="A272">
+        <v>2922949082</v>
+      </c>
+      <c r="B272" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C272" s="1">
+        <v>100.1311514</v>
+      </c>
+      <c r="D272" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E272" t="s">
+        <v>8</v>
+      </c>
+      <c r="F272">
+        <v>1.0</v>
+      </c>
+      <c r="G272" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H272" s="1">
+        <v>26230.28</v>
+      </c>
+      <c r="I272" s="1">
+        <v>0</v>
+      </c>
+      <c r="J272">
+        <v>0.0</v>
+      </c>
+      <c r="K272" t="s">
+        <v>688</v>
+      </c>
+      <c r="L272" s="1">
+        <v>26230.28</v>
+      </c>
+      <c r="M272" s="1">
+        <v>35512.44</v>
+      </c>
+      <c r="N272" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O272">
+        <v>1</v>
+      </c>
+      <c r="Z272" t="s">
+        <v>687</v>
+      </c>
+    </row>
+    <row r="273" spans="1:26">
+      <c r="A273">
+        <v>2924236212</v>
+      </c>
+      <c r="B273" s="1">
+        <v>6500000.0</v>
+      </c>
+      <c r="C273" s="1">
+        <v>100.37534738</v>
+      </c>
+      <c r="D273" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E273" t="s">
+        <v>8</v>
+      </c>
+      <c r="F273">
+        <v>1.0</v>
+      </c>
+      <c r="G273" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H273" s="1">
+        <v>24397.58</v>
+      </c>
+      <c r="I273" s="1">
+        <v>0</v>
+      </c>
+      <c r="J273">
+        <v>0.0</v>
+      </c>
+      <c r="K273" t="s">
+        <v>690</v>
+      </c>
+      <c r="L273" s="1">
+        <v>24397.58</v>
+      </c>
+      <c r="M273" s="1">
+        <v>25919.57</v>
+      </c>
+      <c r="N273" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O273">
+        <v>1</v>
+      </c>
+      <c r="Z273" t="s">
+        <v>689</v>
+      </c>
+    </row>
+    <row r="274" spans="1:26">
+      <c r="A274">
+        <v>2924470772</v>
+      </c>
+      <c r="B274" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="C274" s="1">
+        <v>100.37941353</v>
+      </c>
+      <c r="D274" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E274" t="s">
+        <v>8</v>
+      </c>
+      <c r="F274">
+        <v>1.0</v>
+      </c>
+      <c r="G274" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H274" s="1">
+        <v>6450.03</v>
+      </c>
+      <c r="I274" s="1">
+        <v>0</v>
+      </c>
+      <c r="J274">
+        <v>0.0</v>
+      </c>
+      <c r="K274">
+        <v>430.64</v>
+      </c>
+      <c r="L274" s="1">
+        <v>6450.03</v>
+      </c>
+      <c r="M274" s="1">
+        <v>6880.67</v>
+      </c>
+      <c r="N274" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O274">
+        <v>1</v>
+      </c>
+      <c r="Z274" t="s">
+        <v>691</v>
+      </c>
+    </row>
+    <row r="275" spans="1:26">
+      <c r="A275">
+        <v>2924746292</v>
+      </c>
+      <c r="B275" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C275" s="1">
+        <v>100.183567</v>
+      </c>
+      <c r="D275" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E275" t="s">
+        <v>8</v>
+      </c>
+      <c r="F275">
+        <v>1.0</v>
+      </c>
+      <c r="G275" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H275" s="1">
+        <v>18356.7</v>
+      </c>
+      <c r="I275" s="1">
+        <v>0</v>
+      </c>
+      <c r="J275">
+        <v>0.0</v>
+      </c>
+      <c r="K275" t="s">
+        <v>693</v>
+      </c>
+      <c r="L275" s="1">
+        <v>18356.7</v>
+      </c>
+      <c r="M275" s="1">
+        <v>22955.7</v>
+      </c>
+      <c r="N275" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O275">
+        <v>1</v>
+      </c>
+      <c r="Z275" t="s">
+        <v>692</v>
+      </c>
+    </row>
+    <row r="276" spans="1:26">
+      <c r="A276">
+        <v>2926627582</v>
+      </c>
+      <c r="B276" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C276" s="1">
+        <v>100.1446517</v>
+      </c>
+      <c r="D276" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E276" t="s">
+        <v>8</v>
+      </c>
+      <c r="F276">
+        <v>1.0</v>
+      </c>
+      <c r="G276" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H276" s="1">
+        <v>28930.34</v>
+      </c>
+      <c r="I276" s="1">
+        <v>0</v>
+      </c>
+      <c r="J276">
+        <v>0.0</v>
+      </c>
+      <c r="K276" t="s">
+        <v>695</v>
+      </c>
+      <c r="L276" s="1">
+        <v>28930.34</v>
+      </c>
+      <c r="M276" s="1">
+        <v>43270.07</v>
+      </c>
+      <c r="N276" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O276">
+        <v>1</v>
+      </c>
+      <c r="Z276" t="s">
+        <v>694</v>
+      </c>
+    </row>
+    <row r="277" spans="1:26">
+      <c r="A277">
+        <v>2926707212</v>
+      </c>
+      <c r="B277" s="1">
+        <v>8400000.0</v>
+      </c>
+      <c r="C277" s="1">
+        <v>100.12385821</v>
+      </c>
+      <c r="D277" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E277" t="s">
+        <v>8</v>
+      </c>
+      <c r="F277">
+        <v>1.0</v>
+      </c>
+      <c r="G277" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H277" s="1">
+        <v>10404.09</v>
+      </c>
+      <c r="I277" s="1">
+        <v>0</v>
+      </c>
+      <c r="J277">
+        <v>0.0</v>
+      </c>
+      <c r="K277" t="s">
+        <v>697</v>
+      </c>
+      <c r="L277" s="1">
+        <v>10404.09</v>
+      </c>
+      <c r="M277" s="1">
+        <v>16316.29</v>
+      </c>
+      <c r="N277" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O277">
+        <v>1</v>
+      </c>
+      <c r="Z277" t="s">
+        <v>696</v>
+      </c>
+    </row>
+    <row r="278" spans="1:26">
+      <c r="A278">
+        <v>2935657832</v>
+      </c>
+      <c r="B278" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="C278" s="1">
+        <v>100.1626666</v>
+      </c>
+      <c r="D278" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E278" t="s">
+        <v>8</v>
+      </c>
+      <c r="F278">
+        <v>1.0</v>
+      </c>
+      <c r="G278" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H278" s="1">
+        <v>65066.64</v>
+      </c>
+      <c r="I278" s="1">
+        <v>0</v>
+      </c>
+      <c r="J278">
+        <v>0.0</v>
+      </c>
+      <c r="K278" t="s">
+        <v>699</v>
+      </c>
+      <c r="L278" s="1">
+        <v>65066.64</v>
+      </c>
+      <c r="M278" s="1">
+        <v>94605.08</v>
+      </c>
+      <c r="N278" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O278">
+        <v>1</v>
+      </c>
+      <c r="Z278" t="s">
+        <v>698</v>
+      </c>
+    </row>
+    <row r="279" spans="1:26">
+      <c r="A279">
+        <v>2935803812</v>
+      </c>
+      <c r="B279" s="1">
+        <v>9400000.0</v>
+      </c>
+      <c r="C279" s="1">
+        <v>100.27308</v>
+      </c>
+      <c r="D279" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E279" t="s">
+        <v>8</v>
+      </c>
+      <c r="F279">
+        <v>1.0</v>
+      </c>
+      <c r="G279" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H279" s="1">
+        <v>25669.52</v>
+      </c>
+      <c r="I279" s="1">
+        <v>0</v>
+      </c>
+      <c r="J279">
+        <v>0.0</v>
+      </c>
+      <c r="K279" t="s">
+        <v>701</v>
+      </c>
+      <c r="L279" s="1">
+        <v>25669.52</v>
+      </c>
+      <c r="M279" s="1">
+        <v>31385.68</v>
+      </c>
+      <c r="N279" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O279">
+        <v>1</v>
+      </c>
+      <c r="Z279" t="s">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="280" spans="1:26">
+      <c r="A280">
+        <v>2935813452</v>
+      </c>
+      <c r="B280" s="1">
+        <v>3600000.0</v>
+      </c>
+      <c r="C280" s="1">
+        <v>100.27358194</v>
+      </c>
+      <c r="D280" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E280" t="s">
+        <v>8</v>
+      </c>
+      <c r="F280">
+        <v>1.0</v>
+      </c>
+      <c r="G280" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H280" s="1">
+        <v>9848.95</v>
+      </c>
+      <c r="I280" s="1">
+        <v>0</v>
+      </c>
+      <c r="J280">
+        <v>0.0</v>
+      </c>
+      <c r="K280" t="s">
+        <v>703</v>
+      </c>
+      <c r="L280" s="1">
+        <v>9848.95</v>
+      </c>
+      <c r="M280" s="1">
+        <v>12056.02</v>
+      </c>
+      <c r="N280" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O280">
+        <v>1</v>
+      </c>
+      <c r="Z280" t="s">
+        <v>702</v>
+      </c>
+    </row>
+    <row r="281" spans="1:26">
+      <c r="A281">
+        <v>2935986662</v>
+      </c>
+      <c r="B281" s="1">
+        <v>3844000.0</v>
+      </c>
+      <c r="C281" s="1">
+        <v>100.21025234</v>
+      </c>
+      <c r="D281" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E281" t="s">
+        <v>8</v>
+      </c>
+      <c r="F281">
+        <v>1.0</v>
+      </c>
+      <c r="G281" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H281" s="1">
+        <v>8082.1</v>
+      </c>
+      <c r="I281" s="1">
+        <v>0</v>
+      </c>
+      <c r="J281">
+        <v>0.0</v>
+      </c>
+      <c r="K281" t="s">
+        <v>705</v>
+      </c>
+      <c r="L281" s="1">
+        <v>8082.1</v>
+      </c>
+      <c r="M281" s="1">
+        <v>10612.9</v>
+      </c>
+      <c r="N281" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O281">
+        <v>1</v>
+      </c>
+      <c r="Z281" t="s">
+        <v>704</v>
+      </c>
+    </row>
+    <row r="282" spans="1:26">
+      <c r="A282">
+        <v>2936837392</v>
+      </c>
+      <c r="B282" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="C282" s="1">
+        <v>100.26881462</v>
+      </c>
+      <c r="D282" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E282" t="s">
+        <v>8</v>
+      </c>
+      <c r="F282">
+        <v>1.0</v>
+      </c>
+      <c r="G282" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H282" s="1">
+        <v>3494.59</v>
+      </c>
+      <c r="I282" s="1">
+        <v>0</v>
+      </c>
+      <c r="J282">
+        <v>0.0</v>
+      </c>
+      <c r="K282">
+        <v>735.59</v>
+      </c>
+      <c r="L282" s="1">
+        <v>3494.59</v>
+      </c>
+      <c r="M282" s="1">
+        <v>4230.18</v>
+      </c>
+      <c r="N282" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O282">
+        <v>1</v>
+      </c>
+      <c r="Z282" t="s">
+        <v>706</v>
+      </c>
+    </row>
+    <row r="283" spans="1:26">
+      <c r="A283">
+        <v>2937018512</v>
+      </c>
+      <c r="B283" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C283" s="1">
+        <v>100.1658531</v>
+      </c>
+      <c r="D283" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E283" t="s">
+        <v>8</v>
+      </c>
+      <c r="F283">
+        <v>1.0</v>
+      </c>
+      <c r="G283" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H283" s="1">
+        <v>16585.31</v>
+      </c>
+      <c r="I283" s="1">
+        <v>0</v>
+      </c>
+      <c r="J283">
+        <v>0.0</v>
+      </c>
+      <c r="K283" t="s">
+        <v>708</v>
+      </c>
+      <c r="L283" s="1">
+        <v>16585.31</v>
+      </c>
+      <c r="M283" s="1">
+        <v>23152.25</v>
+      </c>
+      <c r="N283" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O283">
+        <v>1</v>
+      </c>
+      <c r="Z283" t="s">
+        <v>707</v>
+      </c>
+    </row>
+    <row r="284" spans="1:26">
+      <c r="A284">
+        <v>2937267382</v>
+      </c>
+      <c r="B284" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C284" s="1">
+        <v>100.0065047</v>
+      </c>
+      <c r="D284" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E284" t="s">
+        <v>8</v>
+      </c>
+      <c r="F284">
+        <v>1.0</v>
+      </c>
+      <c r="G284" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H284" s="1">
+        <v>650.47</v>
+      </c>
+      <c r="I284" s="1">
+        <v>0</v>
+      </c>
+      <c r="J284">
+        <v>0.0</v>
+      </c>
+      <c r="K284" t="s">
+        <v>710</v>
+      </c>
+      <c r="L284" s="1">
+        <v>650.47</v>
+      </c>
+      <c r="M284" s="1">
+        <v>5259.08</v>
+      </c>
+      <c r="N284" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O284">
+        <v>1</v>
+      </c>
+      <c r="Z284" t="s">
+        <v>709</v>
+      </c>
+    </row>
+    <row r="285" spans="1:26">
+      <c r="A285">
+        <v>2939595422</v>
+      </c>
+      <c r="B285" s="1">
+        <v>8500000.0</v>
+      </c>
+      <c r="C285" s="1">
+        <v>100.31744212</v>
+      </c>
+      <c r="D285" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E285" t="s">
+        <v>8</v>
+      </c>
+      <c r="F285">
+        <v>1.0</v>
+      </c>
+      <c r="G285" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H285" s="1">
+        <v>26982.58</v>
+      </c>
+      <c r="I285" s="1">
+        <v>0</v>
+      </c>
+      <c r="J285">
+        <v>0.0</v>
+      </c>
+      <c r="K285" t="s">
+        <v>712</v>
+      </c>
+      <c r="L285" s="1">
+        <v>26982.58</v>
+      </c>
+      <c r="M285" s="1">
+        <v>29525.78</v>
+      </c>
+      <c r="N285" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O285">
+        <v>1</v>
+      </c>
+      <c r="Z285" t="s">
+        <v>711</v>
+      </c>
+    </row>
+    <row r="286" spans="1:26">
+      <c r="A286">
+        <v>2941100752</v>
+      </c>
+      <c r="B286" s="1">
+        <v>6200000.0</v>
+      </c>
+      <c r="C286" s="1">
+        <v>100.22683903</v>
+      </c>
+      <c r="D286" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E286" t="s">
+        <v>8</v>
+      </c>
+      <c r="F286">
+        <v>1.0</v>
+      </c>
+      <c r="G286" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H286" s="1">
+        <v>14064.02</v>
+      </c>
+      <c r="I286" s="1">
+        <v>0</v>
+      </c>
+      <c r="J286">
+        <v>0.0</v>
+      </c>
+      <c r="K286" t="s">
+        <v>714</v>
+      </c>
+      <c r="L286" s="1">
+        <v>14064.02</v>
+      </c>
+      <c r="M286" s="1">
+        <v>16703.18</v>
+      </c>
+      <c r="N286" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O286">
+        <v>1</v>
+      </c>
+      <c r="Z286" t="s">
+        <v>713</v>
+      </c>
+    </row>
+    <row r="287" spans="1:26">
+      <c r="A287">
+        <v>2942297552</v>
+      </c>
+      <c r="B287" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C287" s="1">
+        <v>100.0762528</v>
+      </c>
+      <c r="D287" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E287" t="s">
+        <v>8</v>
+      </c>
+      <c r="F287">
+        <v>1.0</v>
+      </c>
+      <c r="G287" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H287" s="1">
+        <v>11437.92</v>
+      </c>
+      <c r="I287" s="1">
+        <v>0</v>
+      </c>
+      <c r="J287">
+        <v>0.0</v>
+      </c>
+      <c r="K287" t="s">
+        <v>716</v>
+      </c>
+      <c r="L287" s="1">
+        <v>11437.92</v>
+      </c>
+      <c r="M287" s="1">
+        <v>17646.05</v>
+      </c>
+      <c r="N287" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O287">
+        <v>1</v>
+      </c>
+      <c r="Z287" t="s">
+        <v>715</v>
+      </c>
+    </row>
+    <row r="288" spans="1:26">
+      <c r="A288">
+        <v>2942312882</v>
+      </c>
+      <c r="B288" s="1">
+        <v>4200000.0</v>
+      </c>
+      <c r="C288" s="1">
+        <v>100.158055</v>
+      </c>
+      <c r="D288" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E288" t="s">
+        <v>8</v>
+      </c>
+      <c r="F288">
+        <v>1.0</v>
+      </c>
+      <c r="G288" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H288" s="1">
+        <v>6638.31</v>
+      </c>
+      <c r="I288" s="1">
+        <v>0</v>
+      </c>
+      <c r="J288">
+        <v>0.0</v>
+      </c>
+      <c r="K288" t="s">
+        <v>718</v>
+      </c>
+      <c r="L288" s="1">
+        <v>6638.31</v>
+      </c>
+      <c r="M288" s="1">
+        <v>8511.34</v>
+      </c>
+      <c r="N288" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O288">
+        <v>1</v>
+      </c>
+      <c r="Z288" t="s">
+        <v>717</v>
+      </c>
+    </row>
+    <row r="289" spans="1:26">
+      <c r="A289">
+        <v>2942860832</v>
+      </c>
+      <c r="B289" s="1">
+        <v>4300000.0</v>
+      </c>
+      <c r="C289" s="1">
+        <v>100.15912977</v>
+      </c>
+      <c r="D289" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E289" t="s">
+        <v>8</v>
+      </c>
+      <c r="F289">
+        <v>1.0</v>
+      </c>
+      <c r="G289" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H289" s="1">
+        <v>6842.58</v>
+      </c>
+      <c r="I289" s="1">
+        <v>0</v>
+      </c>
+      <c r="J289">
+        <v>0.0</v>
+      </c>
+      <c r="K289" t="s">
+        <v>720</v>
+      </c>
+      <c r="L289" s="1">
+        <v>6842.58</v>
+      </c>
+      <c r="M289" s="1">
+        <v>8842.97</v>
+      </c>
+      <c r="N289" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O289">
+        <v>1</v>
+      </c>
+      <c r="Z289" t="s">
+        <v>719</v>
+      </c>
+    </row>
+    <row r="290" spans="1:26">
+      <c r="A290">
+        <v>2942896542</v>
+      </c>
+      <c r="B290" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="C290" s="1">
+        <v>100.15895067</v>
+      </c>
+      <c r="D290" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E290" t="s">
+        <v>8</v>
+      </c>
+      <c r="F290">
+        <v>1.0</v>
+      </c>
+      <c r="G290" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H290" s="1">
+        <v>2384.26</v>
+      </c>
+      <c r="I290" s="1">
+        <v>0</v>
+      </c>
+      <c r="J290">
+        <v>0.0</v>
+      </c>
+      <c r="K290">
+        <v>693.0</v>
+      </c>
+      <c r="L290" s="1">
+        <v>2384.26</v>
+      </c>
+      <c r="M290" s="1">
+        <v>3077.26</v>
+      </c>
+      <c r="N290" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O290">
+        <v>1</v>
+      </c>
+      <c r="Z290" t="s">
+        <v>721</v>
+      </c>
+    </row>
+    <row r="291" spans="1:26">
+      <c r="A291">
+        <v>2949187932</v>
+      </c>
+      <c r="B291" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C291" s="1">
+        <v>100.17000987</v>
+      </c>
+      <c r="D291" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E291" t="s">
+        <v>8</v>
+      </c>
+      <c r="F291">
+        <v>1.0</v>
+      </c>
+      <c r="G291" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H291" s="1">
+        <v>51002.96</v>
+      </c>
+      <c r="I291" s="1">
+        <v>0</v>
+      </c>
+      <c r="J291">
+        <v>0.0</v>
+      </c>
+      <c r="K291" t="s">
+        <v>723</v>
+      </c>
+      <c r="L291" s="1">
+        <v>51002.96</v>
+      </c>
+      <c r="M291" s="1">
+        <v>63378.96</v>
+      </c>
+      <c r="N291" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O291">
+        <v>1</v>
+      </c>
+      <c r="Z291" t="s">
+        <v>722</v>
+      </c>
+    </row>
+    <row r="292" spans="1:26">
+      <c r="A292">
+        <v>2949233192</v>
+      </c>
+      <c r="B292" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C292" s="1">
+        <v>100.1688706</v>
+      </c>
+      <c r="D292" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E292" t="s">
+        <v>8</v>
+      </c>
+      <c r="F292">
+        <v>1.0</v>
+      </c>
+      <c r="G292" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H292" s="1">
+        <v>42217.65</v>
+      </c>
+      <c r="I292" s="1">
+        <v>0</v>
+      </c>
+      <c r="J292">
+        <v>0.0</v>
+      </c>
+      <c r="K292" t="s">
+        <v>725</v>
+      </c>
+      <c r="L292" s="1">
+        <v>42217.65</v>
+      </c>
+      <c r="M292" s="1">
+        <v>52064.32</v>
+      </c>
+      <c r="N292" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O292">
+        <v>1</v>
+      </c>
+      <c r="Z292" t="s">
+        <v>724</v>
+      </c>
+    </row>
+    <row r="293" spans="1:26">
+      <c r="A293">
+        <v>2951470492</v>
+      </c>
+      <c r="B293" s="1">
+        <v>2200000.0</v>
+      </c>
+      <c r="C293" s="1">
+        <v>100.29315136</v>
+      </c>
+      <c r="D293" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E293" t="s">
+        <v>8</v>
+      </c>
+      <c r="F293">
+        <v>1.0</v>
+      </c>
+      <c r="G293" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H293" s="1">
+        <v>6449.33</v>
+      </c>
+      <c r="I293" s="1">
+        <v>0</v>
+      </c>
+      <c r="J293">
+        <v>0.0</v>
+      </c>
+      <c r="K293">
+        <v>674.01</v>
+      </c>
+      <c r="L293" s="1">
+        <v>6449.33</v>
+      </c>
+      <c r="M293" s="1">
+        <v>7123.34</v>
+      </c>
+      <c r="N293" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O293">
+        <v>1</v>
+      </c>
+      <c r="Z293" t="s">
+        <v>726</v>
+      </c>
+    </row>
+    <row r="294" spans="1:26">
+      <c r="A294">
+        <v>2956403482</v>
+      </c>
+      <c r="B294" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C294" s="1">
+        <v>100.13788227</v>
+      </c>
+      <c r="D294" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E294" t="s">
+        <v>8</v>
+      </c>
+      <c r="F294">
+        <v>1.0</v>
+      </c>
+      <c r="G294" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H294" s="1">
+        <v>20682.34</v>
+      </c>
+      <c r="I294" s="1">
+        <v>0</v>
+      </c>
+      <c r="J294">
+        <v>0.0</v>
+      </c>
+      <c r="K294" t="s">
+        <v>728</v>
+      </c>
+      <c r="L294" s="1">
+        <v>20682.34</v>
+      </c>
+      <c r="M294" s="1">
+        <v>25248.38</v>
+      </c>
+      <c r="N294" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O294">
+        <v>1</v>
+      </c>
+      <c r="Z294" t="s">
+        <v>727</v>
+      </c>
+    </row>
+    <row r="295" spans="1:26">
+      <c r="A295">
+        <v>2957531542</v>
+      </c>
+      <c r="B295" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C295" s="1">
+        <v>100.48200813</v>
+      </c>
+      <c r="D295" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E295" t="s">
+        <v>8</v>
+      </c>
+      <c r="F295">
+        <v>1.0</v>
+      </c>
+      <c r="G295" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H295" s="1">
+        <v>72301.22</v>
+      </c>
+      <c r="I295" s="1">
+        <v>0</v>
+      </c>
+      <c r="J295">
+        <v>0.0</v>
+      </c>
+      <c r="K295" t="s">
+        <v>730</v>
+      </c>
+      <c r="L295" s="1">
+        <v>72301.22</v>
+      </c>
+      <c r="M295" s="1">
+        <v>73540.09</v>
+      </c>
+      <c r="N295" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O295">
+        <v>1</v>
+      </c>
+      <c r="Z295" t="s">
+        <v>729</v>
+      </c>
+    </row>
+    <row r="296" spans="1:26">
+      <c r="A296">
+        <v>2959056142</v>
+      </c>
+      <c r="B296" s="1">
+        <v>10400000.0</v>
+      </c>
+      <c r="C296" s="1">
+        <v>100.29240135</v>
+      </c>
+      <c r="D296" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E296" t="s">
+        <v>8</v>
+      </c>
+      <c r="F296">
+        <v>1.0</v>
+      </c>
+      <c r="G296" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H296" s="1">
+        <v>30409.74</v>
+      </c>
+      <c r="I296" s="1">
+        <v>0</v>
+      </c>
+      <c r="J296">
+        <v>0.0</v>
+      </c>
+      <c r="K296" t="s">
+        <v>732</v>
+      </c>
+      <c r="L296" s="1">
+        <v>30409.74</v>
+      </c>
+      <c r="M296" s="1">
+        <v>32226.85</v>
+      </c>
+      <c r="N296" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O296">
+        <v>1</v>
+      </c>
+      <c r="Z296" t="s">
+        <v>731</v>
+      </c>
+    </row>
+    <row r="297" spans="1:26">
+      <c r="A297">
+        <v>2962036292</v>
+      </c>
+      <c r="B297" s="1">
+        <v>11700000.0</v>
+      </c>
+      <c r="C297" s="1">
+        <v>100.36731538</v>
+      </c>
+      <c r="D297" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E297" t="s">
+        <v>8</v>
+      </c>
+      <c r="F297">
+        <v>1.0</v>
+      </c>
+      <c r="G297" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H297" s="1">
+        <v>42975.9</v>
+      </c>
+      <c r="I297" s="1">
+        <v>0</v>
+      </c>
+      <c r="J297">
+        <v>0.0</v>
+      </c>
+      <c r="K297" t="s">
+        <v>734</v>
+      </c>
+      <c r="L297" s="1">
+        <v>42975.9</v>
+      </c>
+      <c r="M297" s="1">
+        <v>44559.4</v>
+      </c>
+      <c r="N297" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O297">
+        <v>1</v>
+      </c>
+      <c r="Z297" t="s">
+        <v>733</v>
+      </c>
+    </row>
+    <row r="298" spans="1:26">
+      <c r="A298">
+        <v>2962647792</v>
+      </c>
+      <c r="B298" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C298" s="1">
+        <v>100.05500407</v>
+      </c>
+      <c r="D298" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E298" t="s">
+        <v>8</v>
+      </c>
+      <c r="F298">
+        <v>1.0</v>
+      </c>
+      <c r="G298" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H298" s="1">
+        <v>8250.61</v>
+      </c>
+      <c r="I298" s="1">
+        <v>0</v>
+      </c>
+      <c r="J298">
+        <v>0.0</v>
+      </c>
+      <c r="K298" t="s">
+        <v>736</v>
+      </c>
+      <c r="L298" s="1">
+        <v>8250.61</v>
+      </c>
+      <c r="M298" s="1">
+        <v>11485.94</v>
+      </c>
+      <c r="N298" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O298">
+        <v>1</v>
+      </c>
+      <c r="Z298" t="s">
+        <v>735</v>
+      </c>
+    </row>
+    <row r="299" spans="1:26">
+      <c r="A299">
+        <v>2963772242</v>
+      </c>
+      <c r="B299" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C299" s="1">
+        <v>100.1716754</v>
+      </c>
+      <c r="D299" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E299" t="s">
+        <v>8</v>
+      </c>
+      <c r="F299">
+        <v>1.0</v>
+      </c>
+      <c r="G299" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H299" s="1">
+        <v>17167.54</v>
+      </c>
+      <c r="I299" s="1">
+        <v>0</v>
+      </c>
+      <c r="J299">
+        <v>0.0</v>
+      </c>
+      <c r="K299" t="s">
+        <v>738</v>
+      </c>
+      <c r="L299" s="1">
+        <v>17167.54</v>
+      </c>
+      <c r="M299" s="1">
+        <v>19862.54</v>
+      </c>
+      <c r="N299" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O299">
+        <v>1</v>
+      </c>
+      <c r="Z299" t="s">
+        <v>737</v>
+      </c>
+    </row>
+    <row r="300" spans="1:26">
+      <c r="A300">
+        <v>2963783932</v>
+      </c>
+      <c r="B300" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C300" s="1">
+        <v>100.1841516</v>
+      </c>
+      <c r="D300" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E300" t="s">
+        <v>8</v>
+      </c>
+      <c r="F300">
+        <v>1.0</v>
+      </c>
+      <c r="G300" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H300" s="1">
+        <v>18415.16</v>
+      </c>
+      <c r="I300" s="1">
+        <v>0</v>
+      </c>
+      <c r="J300">
+        <v>0.0</v>
+      </c>
+      <c r="K300" t="s">
+        <v>740</v>
+      </c>
+      <c r="L300" s="1">
+        <v>18415.16</v>
+      </c>
+      <c r="M300" s="1">
+        <v>21051.83</v>
+      </c>
+      <c r="N300" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O300">
+        <v>1</v>
+      </c>
+      <c r="Z300" t="s">
+        <v>739</v>
+      </c>
+    </row>
+    <row r="301" spans="1:26">
+      <c r="A301">
+        <v>2963823632</v>
+      </c>
+      <c r="B301" s="1">
+        <v>3800000.0</v>
+      </c>
+      <c r="C301" s="1">
+        <v>100.47568658</v>
+      </c>
+      <c r="D301" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E301" t="s">
+        <v>8</v>
+      </c>
+      <c r="F301">
+        <v>1.0</v>
+      </c>
+      <c r="G301" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H301" s="1">
+        <v>18076.09</v>
+      </c>
+      <c r="I301" s="1">
+        <v>0</v>
+      </c>
+      <c r="J301">
+        <v>0.0</v>
+      </c>
+      <c r="K301">
+        <v>271.89</v>
+      </c>
+      <c r="L301" s="1">
+        <v>18076.09</v>
+      </c>
+      <c r="M301" s="1">
+        <v>18347.98</v>
+      </c>
+      <c r="N301" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O301">
+        <v>1</v>
+      </c>
+      <c r="Z301" t="s">
+        <v>741</v>
+      </c>
+    </row>
+    <row r="302" spans="1:26">
+      <c r="A302">
+        <v>2963840802</v>
+      </c>
+      <c r="B302" s="1">
+        <v>2991000.0</v>
+      </c>
+      <c r="C302" s="1">
+        <v>100.37078502</v>
+      </c>
+      <c r="D302" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E302" t="s">
+        <v>8</v>
+      </c>
+      <c r="F302">
+        <v>1.0</v>
+      </c>
+      <c r="G302" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H302" s="1">
+        <v>11090.18</v>
+      </c>
+      <c r="I302" s="1">
+        <v>0</v>
+      </c>
+      <c r="J302">
+        <v>0.0</v>
+      </c>
+      <c r="K302">
+        <v>450.09</v>
+      </c>
+      <c r="L302" s="1">
+        <v>11090.18</v>
+      </c>
+      <c r="M302" s="1">
+        <v>11540.27</v>
+      </c>
+      <c r="N302" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O302">
+        <v>1</v>
+      </c>
+      <c r="Z302" t="s">
+        <v>742</v>
+      </c>
+    </row>
+    <row r="303" spans="1:26">
+      <c r="A303">
+        <v>2965386522</v>
+      </c>
+      <c r="B303" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="C303" s="1">
+        <v>100.1320868</v>
+      </c>
+      <c r="D303" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E303" t="s">
+        <v>8</v>
+      </c>
+      <c r="F303">
+        <v>1.0</v>
+      </c>
+      <c r="G303" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H303" s="1">
+        <v>6604.34</v>
+      </c>
+      <c r="I303" s="1">
+        <v>0</v>
+      </c>
+      <c r="J303">
+        <v>0.0</v>
+      </c>
+      <c r="K303" t="s">
+        <v>744</v>
+      </c>
+      <c r="L303" s="1">
+        <v>6604.34</v>
+      </c>
+      <c r="M303" s="1">
+        <v>7860.72</v>
+      </c>
+      <c r="N303" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O303">
+        <v>1</v>
+      </c>
+      <c r="Z303" t="s">
+        <v>743</v>
+      </c>
+    </row>
+    <row r="304" spans="1:26">
+      <c r="A304">
+        <v>2970036362</v>
+      </c>
+      <c r="B304" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C304" s="1">
+        <v>100.1959315</v>
+      </c>
+      <c r="D304" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E304" t="s">
+        <v>8</v>
+      </c>
+      <c r="F304">
+        <v>1.0</v>
+      </c>
+      <c r="G304" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H304" s="1">
+        <v>19593.15</v>
+      </c>
+      <c r="I304" s="1">
+        <v>0</v>
+      </c>
+      <c r="J304">
+        <v>0.0</v>
+      </c>
+      <c r="K304" t="s">
+        <v>746</v>
+      </c>
+      <c r="L304" s="1">
+        <v>19593.15</v>
+      </c>
+      <c r="M304" s="1">
+        <v>22460.49</v>
+      </c>
+      <c r="N304" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O304">
+        <v>1</v>
+      </c>
+      <c r="Z304" t="s">
+        <v>745</v>
+      </c>
+    </row>
+    <row r="305" spans="1:26">
+      <c r="A305">
+        <v>2979716702</v>
+      </c>
+      <c r="B305" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C305" s="1">
+        <v>100.2023854</v>
+      </c>
+      <c r="D305" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E305" t="s">
+        <v>8</v>
+      </c>
+      <c r="F305">
+        <v>1.0</v>
+      </c>
+      <c r="G305" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H305" s="1">
+        <v>20238.54</v>
+      </c>
+      <c r="I305" s="1">
+        <v>0</v>
+      </c>
+      <c r="J305">
+        <v>0.0</v>
+      </c>
+      <c r="K305" t="s">
+        <v>748</v>
+      </c>
+      <c r="L305" s="1">
+        <v>20238.54</v>
+      </c>
+      <c r="M305" s="1">
+        <v>22252.99</v>
+      </c>
+      <c r="N305" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O305">
+        <v>1</v>
+      </c>
+      <c r="Z305" t="s">
+        <v>747</v>
+      </c>
+    </row>
+    <row r="306" spans="1:26">
+      <c r="A306">
+        <v>2981484462</v>
+      </c>
+      <c r="B306" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C306" s="1">
+        <v>100.20503605</v>
+      </c>
+      <c r="D306" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E306" t="s">
+        <v>8</v>
+      </c>
+      <c r="F306">
+        <v>1.0</v>
+      </c>
+      <c r="G306" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H306" s="1">
+        <v>41007.21</v>
+      </c>
+      <c r="I306" s="1">
+        <v>0</v>
+      </c>
+      <c r="J306">
+        <v>0.0</v>
+      </c>
+      <c r="K306" t="s">
+        <v>750</v>
+      </c>
+      <c r="L306" s="1">
+        <v>41007.21</v>
+      </c>
+      <c r="M306" s="1">
+        <v>44481.21</v>
+      </c>
+      <c r="N306" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O306">
+        <v>1</v>
+      </c>
+      <c r="Z306" t="s">
+        <v>749</v>
+      </c>
+    </row>
+    <row r="307" spans="1:26">
+      <c r="A307">
+        <v>2983096392</v>
+      </c>
+      <c r="B307" s="1">
+        <v>7100000.0</v>
+      </c>
+      <c r="C307" s="1">
+        <v>100.34312803</v>
+      </c>
+      <c r="D307" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E307" t="s">
+        <v>8</v>
+      </c>
+      <c r="F307">
+        <v>1.0</v>
+      </c>
+      <c r="G307" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H307" s="1">
+        <v>24362.09</v>
+      </c>
+      <c r="I307" s="1">
+        <v>0</v>
+      </c>
+      <c r="J307">
+        <v>0.0</v>
+      </c>
+      <c r="K307">
+        <v>716.08</v>
+      </c>
+      <c r="L307" s="1">
+        <v>24362.09</v>
+      </c>
+      <c r="M307" s="1">
+        <v>25078.17</v>
+      </c>
+      <c r="N307" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O307">
+        <v>1</v>
+      </c>
+      <c r="Z307" t="s">
+        <v>751</v>
+      </c>
+    </row>
+    <row r="308" spans="1:26">
+      <c r="A308">
+        <v>2991145122</v>
+      </c>
+      <c r="B308" s="1">
+        <v>9000000.0</v>
+      </c>
+      <c r="C308" s="1">
+        <v>100.247808</v>
+      </c>
+      <c r="D308" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E308" t="s">
+        <v>8</v>
+      </c>
+      <c r="F308">
+        <v>1.0</v>
+      </c>
+      <c r="G308" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H308" s="1">
+        <v>22302.72</v>
+      </c>
+      <c r="I308" s="1">
+        <v>0</v>
+      </c>
+      <c r="J308">
+        <v>0.0</v>
+      </c>
+      <c r="K308">
+        <v>-476.63</v>
+      </c>
+      <c r="L308" s="1">
+        <v>22302.72</v>
+      </c>
+      <c r="M308" s="1">
+        <v>21826.09</v>
+      </c>
+      <c r="N308" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O308">
+        <v>1</v>
+      </c>
+      <c r="Z308" t="s">
+        <v>752</v>
+      </c>
+    </row>
+    <row r="309" spans="1:26">
+      <c r="A309">
+        <v>2991234142</v>
+      </c>
+      <c r="B309" s="1">
+        <v>2500000.0</v>
+      </c>
+      <c r="C309" s="1">
+        <v>100.2478108</v>
+      </c>
+      <c r="D309" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E309" t="s">
+        <v>8</v>
+      </c>
+      <c r="F309">
+        <v>1.0</v>
+      </c>
+      <c r="G309" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H309" s="1">
+        <v>6195.27</v>
+      </c>
+      <c r="I309" s="1">
+        <v>0</v>
+      </c>
+      <c r="J309">
+        <v>0.0</v>
+      </c>
+      <c r="K309">
+        <v>-100.75</v>
+      </c>
+      <c r="L309" s="1">
+        <v>6195.27</v>
+      </c>
+      <c r="M309" s="1">
+        <v>6094.52</v>
+      </c>
+      <c r="N309" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O309">
+        <v>1</v>
+      </c>
+      <c r="Z309" t="s">
+        <v>753</v>
+      </c>
+    </row>
+    <row r="310" spans="1:26">
+      <c r="A310">
+        <v>3014423372</v>
+      </c>
+      <c r="B310" s="1">
         <v>6000000.0</v>
       </c>
-      <c r="D177" s="1">
-[...746 lines deleted...]
-      <c r="C192" s="1">
+      <c r="C310" s="1">
+        <v>100.06450183</v>
+      </c>
+      <c r="D310" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E310" t="s">
+        <v>8</v>
+      </c>
+      <c r="F310">
+        <v>1.0</v>
+      </c>
+      <c r="G310" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H310" s="1">
+        <v>3870.11</v>
+      </c>
+      <c r="I310" s="1">
+        <v>0</v>
+      </c>
+      <c r="J310">
+        <v>0.0</v>
+      </c>
+      <c r="K310">
+        <v>387.1</v>
+      </c>
+      <c r="L310" s="1">
+        <v>3870.11</v>
+      </c>
+      <c r="M310" s="1">
+        <v>4257.21</v>
+      </c>
+      <c r="N310" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O310">
+        <v>1</v>
+      </c>
+      <c r="Z310" t="s">
+        <v>754</v>
+      </c>
+    </row>
+    <row r="311" spans="1:26">
+      <c r="A311" t="s">
+        <v>756</v>
+      </c>
+      <c r="B311" s="1">
+        <v>13000000.0</v>
+      </c>
+      <c r="C311" s="1">
+        <v>100.24912569</v>
+      </c>
+      <c r="D311" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E311" t="s">
+        <v>8</v>
+      </c>
+      <c r="F311">
+        <v>1.0</v>
+      </c>
+      <c r="G311" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H311" s="1">
+        <v>32386.34</v>
+      </c>
+      <c r="I311" s="1">
+        <v>0</v>
+      </c>
+      <c r="J311">
+        <v>0.0</v>
+      </c>
+      <c r="K311">
+        <v>696.42</v>
+      </c>
+      <c r="L311" s="1">
+        <v>32386.34</v>
+      </c>
+      <c r="M311" s="1">
+        <v>33082.76</v>
+      </c>
+      <c r="N311" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O311">
+        <v>1</v>
+      </c>
+      <c r="Z311" t="s">
+        <v>755</v>
+      </c>
+    </row>
+    <row r="312" spans="1:26">
+      <c r="A312" t="s">
+        <v>758</v>
+      </c>
+      <c r="B312" s="1">
+        <v>7100000.0</v>
+      </c>
+      <c r="C312" s="1">
+        <v>100.26117577</v>
+      </c>
+      <c r="D312" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E312" t="s">
+        <v>8</v>
+      </c>
+      <c r="F312">
+        <v>1.0</v>
+      </c>
+      <c r="G312" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H312" s="1">
+        <v>18543.48</v>
+      </c>
+      <c r="I312" s="1">
+        <v>0</v>
+      </c>
+      <c r="J312">
+        <v>0.0</v>
+      </c>
+      <c r="K312">
+        <v>630.94</v>
+      </c>
+      <c r="L312" s="1">
+        <v>18543.48</v>
+      </c>
+      <c r="M312" s="1">
+        <v>19174.42</v>
+      </c>
+      <c r="N312" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O312">
+        <v>1</v>
+      </c>
+      <c r="Z312" t="s">
+        <v>757</v>
+      </c>
+    </row>
+    <row r="313" spans="1:26">
+      <c r="A313" t="s">
+        <v>760</v>
+      </c>
+      <c r="B313" s="1">
         <v>15000000.0</v>
       </c>
-      <c r="D192" s="1">
-[...1967 lines deleted...]
-      <c r="J231" s="1">
+      <c r="C313" s="1">
+        <v>100.16831007</v>
+      </c>
+      <c r="D313" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E313" t="s">
+        <v>8</v>
+      </c>
+      <c r="F313">
+        <v>1.0</v>
+      </c>
+      <c r="G313" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H313" s="1">
+        <v>25246.51</v>
+      </c>
+      <c r="I313" s="1">
         <v>0</v>
       </c>
-      <c r="K231">
-[...4069 lines deleted...]
-      <c r="A313" t="s">
+      <c r="J313">
+        <v>0.0</v>
+      </c>
+      <c r="K313" t="s">
+        <v>761</v>
+      </c>
+      <c r="L313" s="1">
+        <v>25246.51</v>
+      </c>
+      <c r="M313" s="1">
+        <v>26250.32</v>
+      </c>
+      <c r="N313" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O313">
+        <v>1</v>
+      </c>
+      <c r="Z313" t="s">
         <v>759</v>
       </c>
-      <c r="B313">
-[...45 lines deleted...]
-    <row r="314" spans="1:16">
+    </row>
+    <row r="314" spans="1:26">
       <c r="A314" t="s">
         <v>760</v>
       </c>
-      <c r="B314">
-        <v>2963840802</v>
+      <c r="B314" s="1">
+        <v>25000000.0</v>
       </c>
       <c r="C314" s="1">
-        <v>2991000.0</v>
+        <v>100.249881</v>
       </c>
       <c r="D314" s="1">
-        <v>100.40660247</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>0.0</v>
+      </c>
+      <c r="E314" t="s">
+        <v>8</v>
+      </c>
+      <c r="F314">
+        <v>1.0</v>
+      </c>
+      <c r="G314" s="1">
+        <v>0.0</v>
       </c>
       <c r="H314" s="1">
-        <v>0.0</v>
+        <v>62470.25</v>
       </c>
       <c r="I314" s="1">
-        <v>12161.48</v>
-[...1 lines deleted...]
-      <c r="J314" s="1">
         <v>0</v>
       </c>
-      <c r="K314">
-[...3 lines deleted...]
-        <v>263.22</v>
+      <c r="J314">
+        <v>0.0</v>
+      </c>
+      <c r="K314" t="s">
+        <v>763</v>
+      </c>
+      <c r="L314" s="1">
+        <v>62470.25</v>
       </c>
       <c r="M314" s="1">
-        <v>12161.48</v>
+        <v>63963.97</v>
       </c>
       <c r="N314" s="1">
-        <v>12424.7</v>
-[...8 lines deleted...]
-    <row r="315" spans="1:16">
+        <v>0.0</v>
+      </c>
+      <c r="O314">
+        <v>1</v>
+      </c>
+      <c r="Z314" t="s">
+        <v>762</v>
+      </c>
+    </row>
+    <row r="315" spans="1:26">
       <c r="A315" t="s">
-        <v>761</v>
-[...2 lines deleted...]
-        <v>2965386522</v>
+        <v>765</v>
+      </c>
+      <c r="B315" s="1">
+        <v>30000000.0</v>
       </c>
       <c r="C315" s="1">
+        <v>100.2566131</v>
+      </c>
+      <c r="D315" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E315" t="s">
+        <v>8</v>
+      </c>
+      <c r="F315">
+        <v>1.0</v>
+      </c>
+      <c r="G315" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H315" s="1">
+        <v>76983.93</v>
+      </c>
+      <c r="I315" s="1">
+        <v>0</v>
+      </c>
+      <c r="J315">
+        <v>0.0</v>
+      </c>
+      <c r="K315" t="s">
+        <v>766</v>
+      </c>
+      <c r="L315" s="1">
+        <v>76983.93</v>
+      </c>
+      <c r="M315" s="1">
+        <v>78582.26</v>
+      </c>
+      <c r="N315" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O315">
+        <v>1</v>
+      </c>
+      <c r="Z315" t="s">
+        <v>764</v>
+      </c>
+    </row>
+    <row r="316" spans="1:26">
+      <c r="A316" t="s">
+        <v>768</v>
+      </c>
+      <c r="B316" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C316" s="1">
+        <v>100.15726183</v>
+      </c>
+      <c r="D316" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E316" t="s">
+        <v>8</v>
+      </c>
+      <c r="F316">
+        <v>1.0</v>
+      </c>
+      <c r="G316" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H316" s="1">
+        <v>47178.55</v>
+      </c>
+      <c r="I316" s="1">
+        <v>0</v>
+      </c>
+      <c r="J316">
+        <v>0.0</v>
+      </c>
+      <c r="K316" t="s">
+        <v>769</v>
+      </c>
+      <c r="L316" s="1">
+        <v>47178.55</v>
+      </c>
+      <c r="M316" s="1">
+        <v>48555.63</v>
+      </c>
+      <c r="N316" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O316">
+        <v>1</v>
+      </c>
+      <c r="Z316" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="317" spans="1:26">
+      <c r="A317" t="s">
+        <v>771</v>
+      </c>
+      <c r="B317" s="1">
+        <v>13000000.0</v>
+      </c>
+      <c r="C317" s="1">
+        <v>100.33867369</v>
+      </c>
+      <c r="D317" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E317" t="s">
+        <v>8</v>
+      </c>
+      <c r="F317">
+        <v>1.0</v>
+      </c>
+      <c r="G317" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H317" s="1">
+        <v>44027.58</v>
+      </c>
+      <c r="I317" s="1">
+        <v>0</v>
+      </c>
+      <c r="J317">
+        <v>0.0</v>
+      </c>
+      <c r="K317">
+        <v>67.11</v>
+      </c>
+      <c r="L317" s="1">
+        <v>44027.58</v>
+      </c>
+      <c r="M317" s="1">
+        <v>44094.69</v>
+      </c>
+      <c r="N317" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O317">
+        <v>1</v>
+      </c>
+      <c r="Z317" t="s">
+        <v>770</v>
+      </c>
+    </row>
+    <row r="318" spans="1:26">
+      <c r="A318" t="s">
+        <v>773</v>
+      </c>
+      <c r="B318" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C318" s="1">
+        <v>100.1140586</v>
+      </c>
+      <c r="D318" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E318" t="s">
+        <v>8</v>
+      </c>
+      <c r="F318">
+        <v>1.0</v>
+      </c>
+      <c r="G318" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H318" s="1">
+        <v>17108.79</v>
+      </c>
+      <c r="I318" s="1">
+        <v>0</v>
+      </c>
+      <c r="J318">
+        <v>0.0</v>
+      </c>
+      <c r="K318">
+        <v>790.87</v>
+      </c>
+      <c r="L318" s="1">
+        <v>17108.79</v>
+      </c>
+      <c r="M318" s="1">
+        <v>17899.66</v>
+      </c>
+      <c r="N318" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O318">
+        <v>1</v>
+      </c>
+      <c r="Z318" t="s">
+        <v>772</v>
+      </c>
+    </row>
+    <row r="319" spans="1:26">
+      <c r="A319" t="s">
+        <v>773</v>
+      </c>
+      <c r="B319" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C319" s="1">
+        <v>100.27008443</v>
+      </c>
+      <c r="D319" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E319" t="s">
+        <v>8</v>
+      </c>
+      <c r="F319">
+        <v>1.0</v>
+      </c>
+      <c r="G319" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H319" s="1">
+        <v>81025.33</v>
+      </c>
+      <c r="I319" s="1">
+        <v>0</v>
+      </c>
+      <c r="J319">
+        <v>0.0</v>
+      </c>
+      <c r="K319" t="s">
+        <v>775</v>
+      </c>
+      <c r="L319" s="1">
+        <v>81025.33</v>
+      </c>
+      <c r="M319" s="1">
+        <v>82669.99</v>
+      </c>
+      <c r="N319" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O319">
+        <v>1</v>
+      </c>
+      <c r="Z319" t="s">
+        <v>774</v>
+      </c>
+    </row>
+    <row r="320" spans="1:26">
+      <c r="A320" t="s">
+        <v>773</v>
+      </c>
+      <c r="B320" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C320" s="1">
+        <v>100.2678823</v>
+      </c>
+      <c r="D320" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E320" t="s">
+        <v>8</v>
+      </c>
+      <c r="F320">
+        <v>1.0</v>
+      </c>
+      <c r="G320" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H320" s="1">
+        <v>53576.46</v>
+      </c>
+      <c r="I320" s="1">
+        <v>0</v>
+      </c>
+      <c r="J320">
+        <v>0.0</v>
+      </c>
+      <c r="K320" t="s">
+        <v>777</v>
+      </c>
+      <c r="L320" s="1">
+        <v>53576.46</v>
+      </c>
+      <c r="M320" s="1">
+        <v>54630.96</v>
+      </c>
+      <c r="N320" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O320">
+        <v>1</v>
+      </c>
+      <c r="Z320" t="s">
+        <v>776</v>
+      </c>
+    </row>
+    <row r="321" spans="1:26">
+      <c r="A321" t="s">
+        <v>779</v>
+      </c>
+      <c r="B321" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C321" s="1">
+        <v>100.2884278</v>
+      </c>
+      <c r="D321" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E321" t="s">
+        <v>8</v>
+      </c>
+      <c r="F321">
+        <v>1.0</v>
+      </c>
+      <c r="G321" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H321" s="1">
+        <v>72106.95</v>
+      </c>
+      <c r="I321" s="1">
+        <v>0</v>
+      </c>
+      <c r="J321">
+        <v>0.0</v>
+      </c>
+      <c r="K321" t="s">
+        <v>780</v>
+      </c>
+      <c r="L321" s="1">
+        <v>72106.95</v>
+      </c>
+      <c r="M321" s="1">
+        <v>75673.96</v>
+      </c>
+      <c r="N321" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O321">
+        <v>1</v>
+      </c>
+      <c r="Z321" t="s">
+        <v>778</v>
+      </c>
+    </row>
+    <row r="322" spans="1:26">
+      <c r="A322" t="s">
+        <v>782</v>
+      </c>
+      <c r="B322" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C322" s="1">
+        <v>100.2816234</v>
+      </c>
+      <c r="D322" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E322" t="s">
+        <v>8</v>
+      </c>
+      <c r="F322">
+        <v>1.0</v>
+      </c>
+      <c r="G322" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H322" s="1">
+        <v>28162.34</v>
+      </c>
+      <c r="I322" s="1">
+        <v>0</v>
+      </c>
+      <c r="J322">
+        <v>0.0</v>
+      </c>
+      <c r="K322">
+        <v>552.79</v>
+      </c>
+      <c r="L322" s="1">
+        <v>28162.34</v>
+      </c>
+      <c r="M322" s="1">
+        <v>28715.13</v>
+      </c>
+      <c r="N322" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O322">
+        <v>1</v>
+      </c>
+      <c r="Z322" t="s">
+        <v>781</v>
+      </c>
+    </row>
+    <row r="323" spans="1:26">
+      <c r="A323" t="s">
+        <v>782</v>
+      </c>
+      <c r="B323" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C323" s="1">
+        <v>100.28400955</v>
+      </c>
+      <c r="D323" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E323" t="s">
+        <v>8</v>
+      </c>
+      <c r="F323">
+        <v>1.0</v>
+      </c>
+      <c r="G323" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H323" s="1">
+        <v>56801.91</v>
+      </c>
+      <c r="I323" s="1">
+        <v>0</v>
+      </c>
+      <c r="J323">
+        <v>0.0</v>
+      </c>
+      <c r="K323" t="s">
+        <v>784</v>
+      </c>
+      <c r="L323" s="1">
+        <v>56801.91</v>
+      </c>
+      <c r="M323" s="1">
+        <v>58227.49</v>
+      </c>
+      <c r="N323" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O323">
+        <v>1</v>
+      </c>
+      <c r="Z323" t="s">
+        <v>783</v>
+      </c>
+    </row>
+    <row r="324" spans="1:26">
+      <c r="A324" t="s">
+        <v>786</v>
+      </c>
+      <c r="B324" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C324" s="1">
+        <v>100.2992072</v>
+      </c>
+      <c r="D324" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E324" t="s">
+        <v>8</v>
+      </c>
+      <c r="F324">
+        <v>1.0</v>
+      </c>
+      <c r="G324" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H324" s="1">
+        <v>59841.44</v>
+      </c>
+      <c r="I324" s="1">
+        <v>0</v>
+      </c>
+      <c r="J324">
+        <v>0.0</v>
+      </c>
+      <c r="K324" t="s">
+        <v>787</v>
+      </c>
+      <c r="L324" s="1">
+        <v>59841.44</v>
+      </c>
+      <c r="M324" s="1">
+        <v>62224.67</v>
+      </c>
+      <c r="N324" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O324">
+        <v>1</v>
+      </c>
+      <c r="Z324" t="s">
+        <v>785</v>
+      </c>
+    </row>
+    <row r="325" spans="1:26">
+      <c r="A325" t="s">
+        <v>789</v>
+      </c>
+      <c r="B325" s="1">
+        <v>7391000.0</v>
+      </c>
+      <c r="C325" s="1">
+        <v>100.36053335</v>
+      </c>
+      <c r="D325" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E325" t="s">
+        <v>8</v>
+      </c>
+      <c r="F325">
+        <v>1.0</v>
+      </c>
+      <c r="G325" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H325" s="1">
+        <v>26647.02</v>
+      </c>
+      <c r="I325" s="1">
+        <v>0</v>
+      </c>
+      <c r="J325">
+        <v>0.0</v>
+      </c>
+      <c r="K325">
+        <v>743.08</v>
+      </c>
+      <c r="L325" s="1">
+        <v>26647.02</v>
+      </c>
+      <c r="M325" s="1">
+        <v>27390.1</v>
+      </c>
+      <c r="N325" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O325">
+        <v>1</v>
+      </c>
+      <c r="Z325" t="s">
+        <v>788</v>
+      </c>
+    </row>
+    <row r="326" spans="1:26">
+      <c r="A326" t="s">
+        <v>791</v>
+      </c>
+      <c r="B326" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C326" s="1">
+        <v>100.09233095</v>
+      </c>
+      <c r="D326" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E326" t="s">
+        <v>8</v>
+      </c>
+      <c r="F326">
+        <v>1.0</v>
+      </c>
+      <c r="G326" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H326" s="1">
+        <v>18466.19</v>
+      </c>
+      <c r="I326" s="1">
+        <v>0</v>
+      </c>
+      <c r="J326">
+        <v>0.0</v>
+      </c>
+      <c r="K326" t="s">
+        <v>792</v>
+      </c>
+      <c r="L326" s="1">
+        <v>18466.19</v>
+      </c>
+      <c r="M326" s="1">
+        <v>6975.69</v>
+      </c>
+      <c r="N326" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O326">
+        <v>1</v>
+      </c>
+      <c r="Z326" t="s">
+        <v>790</v>
+      </c>
+    </row>
+    <row r="327" spans="1:26">
+      <c r="A327" t="s">
+        <v>794</v>
+      </c>
+      <c r="B327" s="1">
+        <v>6000000.0</v>
+      </c>
+      <c r="C327" s="1">
+        <v>100.04616117</v>
+      </c>
+      <c r="D327" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E327" t="s">
+        <v>8</v>
+      </c>
+      <c r="F327">
+        <v>1.0</v>
+      </c>
+      <c r="G327" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H327" s="1">
+        <v>2769.67</v>
+      </c>
+      <c r="I327" s="1">
+        <v>0</v>
+      </c>
+      <c r="J327">
+        <v>0.0</v>
+      </c>
+      <c r="K327" t="s">
+        <v>795</v>
+      </c>
+      <c r="L327" s="1">
+        <v>2769.67</v>
+      </c>
+      <c r="M327" s="1">
+        <v>544.86</v>
+      </c>
+      <c r="N327" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O327">
+        <v>1</v>
+      </c>
+      <c r="Z327" t="s">
+        <v>793</v>
+      </c>
+    </row>
+    <row r="328" spans="1:26">
+      <c r="A328" t="s">
+        <v>797</v>
+      </c>
+      <c r="B328" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C328" s="1">
+        <v>100.150634</v>
+      </c>
+      <c r="D328" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E328" t="s">
+        <v>8</v>
+      </c>
+      <c r="F328">
+        <v>1.0</v>
+      </c>
+      <c r="G328" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H328" s="1">
+        <v>15063.4</v>
+      </c>
+      <c r="I328" s="1">
+        <v>0</v>
+      </c>
+      <c r="J328">
+        <v>0.0</v>
+      </c>
+      <c r="K328" t="s">
+        <v>798</v>
+      </c>
+      <c r="L328" s="1">
+        <v>15063.4</v>
+      </c>
+      <c r="M328" s="1">
+        <v>12178.19</v>
+      </c>
+      <c r="N328" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O328">
+        <v>1</v>
+      </c>
+      <c r="Z328" t="s">
+        <v>796</v>
+      </c>
+    </row>
+    <row r="329" spans="1:26">
+      <c r="A329" t="s">
+        <v>797</v>
+      </c>
+      <c r="B329" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C329" s="1">
+        <v>100.181569</v>
+      </c>
+      <c r="D329" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E329" t="s">
+        <v>8</v>
+      </c>
+      <c r="F329">
+        <v>1.0</v>
+      </c>
+      <c r="G329" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H329" s="1">
+        <v>27235.35</v>
+      </c>
+      <c r="I329" s="1">
+        <v>0</v>
+      </c>
+      <c r="J329">
+        <v>0.0</v>
+      </c>
+      <c r="K329" t="s">
+        <v>800</v>
+      </c>
+      <c r="L329" s="1">
+        <v>27235.35</v>
+      </c>
+      <c r="M329" s="1">
+        <v>17677.41</v>
+      </c>
+      <c r="N329" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O329">
+        <v>1</v>
+      </c>
+      <c r="Z329" t="s">
+        <v>799</v>
+      </c>
+    </row>
+    <row r="330" spans="1:26">
+      <c r="A330" t="s">
+        <v>802</v>
+      </c>
+      <c r="B330" s="1">
+        <v>12500000.0</v>
+      </c>
+      <c r="C330" s="1">
+        <v>99.99562352</v>
+      </c>
+      <c r="D330" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E330" t="s">
+        <v>8</v>
+      </c>
+      <c r="F330">
+        <v>1.0</v>
+      </c>
+      <c r="G330" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H330" s="1">
+        <v>-547.06</v>
+      </c>
+      <c r="I330" s="1">
+        <v>0</v>
+      </c>
+      <c r="J330">
+        <v>0.0</v>
+      </c>
+      <c r="K330" t="s">
+        <v>803</v>
+      </c>
+      <c r="L330" s="1">
+        <v>-547.06</v>
+      </c>
+      <c r="M330" s="1">
+        <v>-15512.07</v>
+      </c>
+      <c r="N330" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O330">
+        <v>1</v>
+      </c>
+      <c r="Z330" t="s">
+        <v>801</v>
+      </c>
+    </row>
+    <row r="331" spans="1:26">
+      <c r="A331" t="s">
+        <v>805</v>
+      </c>
+      <c r="B331" s="1">
+        <v>1800000.0</v>
+      </c>
+      <c r="C331" s="1">
+        <v>99.983275</v>
+      </c>
+      <c r="D331" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E331" t="s">
+        <v>8</v>
+      </c>
+      <c r="F331">
+        <v>1.0</v>
+      </c>
+      <c r="G331" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H331" s="1">
+        <v>-301.05</v>
+      </c>
+      <c r="I331" s="1">
+        <v>0</v>
+      </c>
+      <c r="J331">
+        <v>0.0</v>
+      </c>
+      <c r="K331" t="s">
+        <v>806</v>
+      </c>
+      <c r="L331" s="1">
+        <v>-301.05</v>
+      </c>
+      <c r="M331" s="1">
+        <v>-1545.08</v>
+      </c>
+      <c r="N331" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O331">
+        <v>1</v>
+      </c>
+      <c r="Z331" t="s">
+        <v>804</v>
+      </c>
+    </row>
+    <row r="332" spans="1:26">
+      <c r="A332" t="s">
+        <v>808</v>
+      </c>
+      <c r="B332" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C332" s="1">
+        <v>100.0300244</v>
+      </c>
+      <c r="D332" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E332" t="s">
+        <v>8</v>
+      </c>
+      <c r="F332">
+        <v>1.0</v>
+      </c>
+      <c r="G332" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H332" s="1">
+        <v>3002.44</v>
+      </c>
+      <c r="I332" s="1">
+        <v>0</v>
+      </c>
+      <c r="J332">
+        <v>0.0</v>
+      </c>
+      <c r="K332" t="s">
+        <v>809</v>
+      </c>
+      <c r="L332" s="1">
+        <v>3002.44</v>
+      </c>
+      <c r="M332" s="1">
+        <v>-6530.63</v>
+      </c>
+      <c r="N332" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O332">
+        <v>1</v>
+      </c>
+      <c r="Z332" t="s">
+        <v>807</v>
+      </c>
+    </row>
+    <row r="333" spans="1:26">
+      <c r="A333" t="s">
+        <v>811</v>
+      </c>
+      <c r="B333" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C333" s="1">
+        <v>100.00900933</v>
+      </c>
+      <c r="D333" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E333" t="s">
+        <v>8</v>
+      </c>
+      <c r="F333">
+        <v>1.0</v>
+      </c>
+      <c r="G333" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H333" s="1">
+        <v>1351.4</v>
+      </c>
+      <c r="I333" s="1">
+        <v>0</v>
+      </c>
+      <c r="J333">
+        <v>0.0</v>
+      </c>
+      <c r="K333" t="s">
+        <v>812</v>
+      </c>
+      <c r="L333" s="1">
+        <v>1351.4</v>
+      </c>
+      <c r="M333" s="1">
+        <v>-1911.09</v>
+      </c>
+      <c r="N333" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O333">
+        <v>1</v>
+      </c>
+      <c r="Z333" t="s">
+        <v>810</v>
+      </c>
+    </row>
+    <row r="334" spans="1:26">
+      <c r="A334" t="s">
+        <v>811</v>
+      </c>
+      <c r="B334" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C334" s="1">
+        <v>100.05122253</v>
+      </c>
+      <c r="D334" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E334" t="s">
+        <v>8</v>
+      </c>
+      <c r="F334">
+        <v>1.0</v>
+      </c>
+      <c r="G334" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H334" s="1">
+        <v>15366.76</v>
+      </c>
+      <c r="I334" s="1">
+        <v>0</v>
+      </c>
+      <c r="J334">
+        <v>0.0</v>
+      </c>
+      <c r="K334" t="s">
+        <v>814</v>
+      </c>
+      <c r="L334" s="1">
+        <v>15366.76</v>
+      </c>
+      <c r="M334" s="1">
+        <v>-9639.06</v>
+      </c>
+      <c r="N334" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O334">
+        <v>1</v>
+      </c>
+      <c r="Z334" t="s">
+        <v>813</v>
+      </c>
+    </row>
+    <row r="335" spans="1:26">
+      <c r="A335" t="s">
+        <v>816</v>
+      </c>
+      <c r="B335" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C335" s="1">
+        <v>100.01645533</v>
+      </c>
+      <c r="D335" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E335" t="s">
+        <v>8</v>
+      </c>
+      <c r="F335">
+        <v>1.0</v>
+      </c>
+      <c r="G335" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H335" s="1">
+        <v>4936.6</v>
+      </c>
+      <c r="I335" s="1">
+        <v>0</v>
+      </c>
+      <c r="J335">
+        <v>0.0</v>
+      </c>
+      <c r="K335">
+        <v>-921.03</v>
+      </c>
+      <c r="L335" s="1">
+        <v>4936.6</v>
+      </c>
+      <c r="M335" s="1">
+        <v>4015.57</v>
+      </c>
+      <c r="N335" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O335">
+        <v>1</v>
+      </c>
+      <c r="Z335" t="s">
+        <v>815</v>
+      </c>
+    </row>
+    <row r="336" spans="1:26">
+      <c r="A336" t="s">
+        <v>818</v>
+      </c>
+      <c r="B336" s="1">
+        <v>45000000.0</v>
+      </c>
+      <c r="C336" s="1">
+        <v>100.18227329</v>
+      </c>
+      <c r="D336" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E336" t="s">
+        <v>8</v>
+      </c>
+      <c r="F336">
+        <v>1.0</v>
+      </c>
+      <c r="G336" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H336" s="1">
+        <v>82022.98</v>
+      </c>
+      <c r="I336" s="1">
+        <v>0</v>
+      </c>
+      <c r="J336">
+        <v>0.0</v>
+      </c>
+      <c r="K336" t="s">
+        <v>819</v>
+      </c>
+      <c r="L336" s="1">
+        <v>82022.98</v>
+      </c>
+      <c r="M336" s="1">
+        <v>93562.7</v>
+      </c>
+      <c r="N336" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O336">
+        <v>1</v>
+      </c>
+      <c r="Z336" t="s">
+        <v>817</v>
+      </c>
+    </row>
+    <row r="337" spans="1:26">
+      <c r="A337" t="s">
+        <v>821</v>
+      </c>
+      <c r="B337" s="1">
+        <v>15500000.0</v>
+      </c>
+      <c r="C337" s="1">
+        <v>100.49555826</v>
+      </c>
+      <c r="D337" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E337" t="s">
+        <v>8</v>
+      </c>
+      <c r="F337">
+        <v>1.0</v>
+      </c>
+      <c r="G337" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H337" s="1">
+        <v>76811.53</v>
+      </c>
+      <c r="I337" s="1">
+        <v>0</v>
+      </c>
+      <c r="J337">
+        <v>0.0</v>
+      </c>
+      <c r="K337">
+        <v>69.35</v>
+      </c>
+      <c r="L337" s="1">
+        <v>76811.53</v>
+      </c>
+      <c r="M337" s="1">
+        <v>76880.88</v>
+      </c>
+      <c r="N337" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O337">
+        <v>1</v>
+      </c>
+      <c r="Z337" t="s">
+        <v>820</v>
+      </c>
+    </row>
+    <row r="338" spans="1:26">
+      <c r="A338" t="s">
+        <v>823</v>
+      </c>
+      <c r="B338" s="1">
+        <v>4000000.0</v>
+      </c>
+      <c r="C338" s="1">
+        <v>100.30454175</v>
+      </c>
+      <c r="D338" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E338" t="s">
+        <v>8</v>
+      </c>
+      <c r="F338">
+        <v>1.0</v>
+      </c>
+      <c r="G338" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H338" s="1">
+        <v>12181.67</v>
+      </c>
+      <c r="I338" s="1">
+        <v>0</v>
+      </c>
+      <c r="J338">
+        <v>0.0</v>
+      </c>
+      <c r="K338">
+        <v>-21.32</v>
+      </c>
+      <c r="L338" s="1">
+        <v>12181.67</v>
+      </c>
+      <c r="M338" s="1">
+        <v>12160.35</v>
+      </c>
+      <c r="N338" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O338">
+        <v>1</v>
+      </c>
+      <c r="Z338" t="s">
+        <v>822</v>
+      </c>
+    </row>
+    <row r="339" spans="1:26">
+      <c r="A339" t="s">
+        <v>825</v>
+      </c>
+      <c r="B339" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C339" s="1">
+        <v>100.3048198</v>
+      </c>
+      <c r="D339" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E339" t="s">
+        <v>8</v>
+      </c>
+      <c r="F339">
+        <v>1.0</v>
+      </c>
+      <c r="G339" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H339" s="1">
+        <v>30481.98</v>
+      </c>
+      <c r="I339" s="1">
+        <v>0</v>
+      </c>
+      <c r="J339">
+        <v>0.0</v>
+      </c>
+      <c r="K339">
+        <v>923.02</v>
+      </c>
+      <c r="L339" s="1">
+        <v>30481.98</v>
+      </c>
+      <c r="M339" s="1">
+        <v>31405.0</v>
+      </c>
+      <c r="N339" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O339">
+        <v>1</v>
+      </c>
+      <c r="Z339" t="s">
+        <v>824</v>
+      </c>
+    </row>
+    <row r="340" spans="1:26">
+      <c r="A340" t="s">
+        <v>827</v>
+      </c>
+      <c r="B340" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C340" s="1">
+        <v>100.3428788</v>
+      </c>
+      <c r="D340" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E340" t="s">
+        <v>8</v>
+      </c>
+      <c r="F340">
+        <v>1.0</v>
+      </c>
+      <c r="G340" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H340" s="1">
+        <v>34287.88</v>
+      </c>
+      <c r="I340" s="1">
+        <v>0</v>
+      </c>
+      <c r="J340">
+        <v>0.0</v>
+      </c>
+      <c r="K340">
+        <v>944.53</v>
+      </c>
+      <c r="L340" s="1">
+        <v>34287.88</v>
+      </c>
+      <c r="M340" s="1">
+        <v>35232.41</v>
+      </c>
+      <c r="N340" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O340">
+        <v>1</v>
+      </c>
+      <c r="Z340" t="s">
+        <v>826</v>
+      </c>
+    </row>
+    <row r="341" spans="1:26">
+      <c r="A341" t="s">
+        <v>829</v>
+      </c>
+      <c r="B341" s="1">
+        <v>2200000.0</v>
+      </c>
+      <c r="C341" s="1">
+        <v>100.27419909</v>
+      </c>
+      <c r="D341" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E341" t="s">
+        <v>8</v>
+      </c>
+      <c r="F341">
+        <v>1.0</v>
+      </c>
+      <c r="G341" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H341" s="1">
+        <v>6032.38</v>
+      </c>
+      <c r="I341" s="1">
+        <v>0</v>
+      </c>
+      <c r="J341">
+        <v>0.0</v>
+      </c>
+      <c r="K341">
+        <v>-278.78</v>
+      </c>
+      <c r="L341" s="1">
+        <v>6032.38</v>
+      </c>
+      <c r="M341" s="1">
+        <v>5753.6</v>
+      </c>
+      <c r="N341" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O341">
+        <v>1</v>
+      </c>
+      <c r="Z341" t="s">
+        <v>828</v>
+      </c>
+    </row>
+    <row r="342" spans="1:26">
+      <c r="A342" t="s">
+        <v>831</v>
+      </c>
+      <c r="B342" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C342" s="1">
+        <v>100.1709862</v>
+      </c>
+      <c r="D342" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E342" t="s">
+        <v>8</v>
+      </c>
+      <c r="F342">
+        <v>1.0</v>
+      </c>
+      <c r="G342" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H342" s="1">
+        <v>42746.55</v>
+      </c>
+      <c r="I342" s="1">
+        <v>0</v>
+      </c>
+      <c r="J342">
+        <v>0.0</v>
+      </c>
+      <c r="K342" t="s">
+        <v>832</v>
+      </c>
+      <c r="L342" s="1">
+        <v>42746.55</v>
+      </c>
+      <c r="M342" s="1">
+        <v>25543.84</v>
+      </c>
+      <c r="N342" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O342">
+        <v>1</v>
+      </c>
+      <c r="Z342" t="s">
+        <v>830</v>
+      </c>
+    </row>
+    <row r="343" spans="1:26">
+      <c r="A343" t="s">
+        <v>831</v>
+      </c>
+      <c r="B343" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C343" s="1">
+        <v>100.156683</v>
+      </c>
+      <c r="D343" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E343" t="s">
+        <v>8</v>
+      </c>
+      <c r="F343">
+        <v>1.0</v>
+      </c>
+      <c r="G343" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H343" s="1">
+        <v>31336.6</v>
+      </c>
+      <c r="I343" s="1">
+        <v>0</v>
+      </c>
+      <c r="J343">
+        <v>0.0</v>
+      </c>
+      <c r="K343" t="s">
+        <v>834</v>
+      </c>
+      <c r="L343" s="1">
+        <v>31336.6</v>
+      </c>
+      <c r="M343" s="1">
+        <v>16973.88</v>
+      </c>
+      <c r="N343" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O343">
+        <v>1</v>
+      </c>
+      <c r="Z343" t="s">
+        <v>833</v>
+      </c>
+    </row>
+    <row r="344" spans="1:26">
+      <c r="A344" t="s">
+        <v>836</v>
+      </c>
+      <c r="B344" s="1">
+        <v>6070000.0</v>
+      </c>
+      <c r="C344" s="1">
+        <v>100.22254662</v>
+      </c>
+      <c r="D344" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E344" t="s">
+        <v>8</v>
+      </c>
+      <c r="F344">
+        <v>1.0</v>
+      </c>
+      <c r="G344" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H344" s="1">
+        <v>13508.58</v>
+      </c>
+      <c r="I344" s="1">
+        <v>0</v>
+      </c>
+      <c r="J344">
+        <v>0.0</v>
+      </c>
+      <c r="K344" t="s">
+        <v>837</v>
+      </c>
+      <c r="L344" s="1">
+        <v>13508.58</v>
+      </c>
+      <c r="M344" s="1">
+        <v>12143.55</v>
+      </c>
+      <c r="N344" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O344">
+        <v>1</v>
+      </c>
+      <c r="Z344" t="s">
+        <v>835</v>
+      </c>
+    </row>
+    <row r="345" spans="1:26">
+      <c r="A345" t="s">
+        <v>839</v>
+      </c>
+      <c r="B345" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C345" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="D345" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E345" t="s">
+        <v>8</v>
+      </c>
+      <c r="F345">
+        <v>1.0</v>
+      </c>
+      <c r="G345" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H345" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I345" s="1">
+        <v>0</v>
+      </c>
+      <c r="J345">
+        <v>0.0</v>
+      </c>
+      <c r="K345">
+        <v>0.0</v>
+      </c>
+      <c r="L345" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="M345" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="N345" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O345">
+        <v>1</v>
+      </c>
+      <c r="Z345" t="s">
+        <v>838</v>
+      </c>
+    </row>
+    <row r="346" spans="1:26">
+      <c r="A346" t="s">
+        <v>841</v>
+      </c>
+      <c r="B346" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C346" s="1">
+        <v>99.99133935</v>
+      </c>
+      <c r="D346" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E346" t="s">
+        <v>8</v>
+      </c>
+      <c r="F346">
+        <v>1.0</v>
+      </c>
+      <c r="G346" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H346" s="1">
+        <v>-1732.13</v>
+      </c>
+      <c r="I346" s="1">
+        <v>0</v>
+      </c>
+      <c r="J346">
+        <v>0.0</v>
+      </c>
+      <c r="K346" t="s">
+        <v>842</v>
+      </c>
+      <c r="L346" s="1">
+        <v>-1732.13</v>
+      </c>
+      <c r="M346" s="1">
+        <v>-25649.78</v>
+      </c>
+      <c r="N346" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O346">
+        <v>1</v>
+      </c>
+      <c r="Z346" t="s">
+        <v>840</v>
+      </c>
+    </row>
+    <row r="347" spans="1:26">
+      <c r="A347" t="s">
+        <v>844</v>
+      </c>
+      <c r="B347" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C347" s="1">
+        <v>100.0042681</v>
+      </c>
+      <c r="D347" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E347" t="s">
+        <v>8</v>
+      </c>
+      <c r="F347">
+        <v>1.0</v>
+      </c>
+      <c r="G347" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H347" s="1">
+        <v>426.81</v>
+      </c>
+      <c r="I347" s="1">
+        <v>0</v>
+      </c>
+      <c r="J347">
+        <v>0.0</v>
+      </c>
+      <c r="K347" t="s">
+        <v>845</v>
+      </c>
+      <c r="L347" s="1">
+        <v>426.81</v>
+      </c>
+      <c r="M347" s="1">
+        <v>-5982.51</v>
+      </c>
+      <c r="N347" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O347">
+        <v>1</v>
+      </c>
+      <c r="Z347" t="s">
+        <v>843</v>
+      </c>
+    </row>
+    <row r="348" spans="1:26">
+      <c r="A348" t="s">
+        <v>847</v>
+      </c>
+      <c r="B348" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C348" s="1">
+        <v>100.03426773</v>
+      </c>
+      <c r="D348" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E348" t="s">
+        <v>8</v>
+      </c>
+      <c r="F348">
+        <v>1.0</v>
+      </c>
+      <c r="G348" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H348" s="1">
+        <v>10280.32</v>
+      </c>
+      <c r="I348" s="1">
+        <v>0</v>
+      </c>
+      <c r="J348">
+        <v>0.0</v>
+      </c>
+      <c r="K348" t="s">
+        <v>848</v>
+      </c>
+      <c r="L348" s="1">
+        <v>10280.32</v>
+      </c>
+      <c r="M348" s="1">
+        <v>-1468.62</v>
+      </c>
+      <c r="N348" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O348">
+        <v>1</v>
+      </c>
+      <c r="Z348" t="s">
+        <v>846</v>
+      </c>
+    </row>
+    <row r="349" spans="1:26">
+      <c r="A349" t="s">
+        <v>850</v>
+      </c>
+      <c r="B349" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C349" s="1">
+        <v>100.1396018</v>
+      </c>
+      <c r="D349" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E349" t="s">
+        <v>8</v>
+      </c>
+      <c r="F349">
+        <v>1.0</v>
+      </c>
+      <c r="G349" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H349" s="1">
+        <v>13960.18</v>
+      </c>
+      <c r="I349" s="1">
+        <v>0</v>
+      </c>
+      <c r="J349">
+        <v>0.0</v>
+      </c>
+      <c r="K349" t="s">
+        <v>851</v>
+      </c>
+      <c r="L349" s="1">
+        <v>13960.18</v>
+      </c>
+      <c r="M349" s="1">
+        <v>8438.72</v>
+      </c>
+      <c r="N349" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O349">
+        <v>1</v>
+      </c>
+      <c r="Z349" t="s">
+        <v>849</v>
+      </c>
+    </row>
+    <row r="350" spans="1:26">
+      <c r="A350" t="s">
+        <v>853</v>
+      </c>
+      <c r="B350" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C350" s="1">
+        <v>99.96138527</v>
+      </c>
+      <c r="D350" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E350" t="s">
+        <v>8</v>
+      </c>
+      <c r="F350">
+        <v>1.0</v>
+      </c>
+      <c r="G350" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H350" s="1">
+        <v>-5792.21</v>
+      </c>
+      <c r="I350" s="1">
+        <v>0</v>
+      </c>
+      <c r="J350">
+        <v>0.0</v>
+      </c>
+      <c r="K350" t="s">
+        <v>854</v>
+      </c>
+      <c r="L350" s="1">
+        <v>-5792.21</v>
+      </c>
+      <c r="M350" s="1">
+        <v>-16169.91</v>
+      </c>
+      <c r="N350" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O350">
+        <v>1</v>
+      </c>
+      <c r="Z350" t="s">
+        <v>852</v>
+      </c>
+    </row>
+    <row r="351" spans="1:26">
+      <c r="A351" t="s">
+        <v>856</v>
+      </c>
+      <c r="B351" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C351" s="1">
+        <v>100.0629375</v>
+      </c>
+      <c r="D351" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E351" t="s">
+        <v>8</v>
+      </c>
+      <c r="F351">
+        <v>1.0</v>
+      </c>
+      <c r="G351" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H351" s="1">
+        <v>6293.75</v>
+      </c>
+      <c r="I351" s="1">
+        <v>0</v>
+      </c>
+      <c r="J351">
+        <v>0.0</v>
+      </c>
+      <c r="K351">
+        <v>-136.19</v>
+      </c>
+      <c r="L351" s="1">
+        <v>6293.75</v>
+      </c>
+      <c r="M351" s="1">
+        <v>6157.56</v>
+      </c>
+      <c r="N351" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O351">
+        <v>1</v>
+      </c>
+      <c r="Z351" t="s">
+        <v>855</v>
+      </c>
+    </row>
+    <row r="352" spans="1:26">
+      <c r="A352" t="s">
+        <v>858</v>
+      </c>
+      <c r="B352" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C352" s="1">
+        <v>100.05119915</v>
+      </c>
+      <c r="D352" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E352" t="s">
+        <v>8</v>
+      </c>
+      <c r="F352">
+        <v>1.0</v>
+      </c>
+      <c r="G352" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H352" s="1">
+        <v>10239.83</v>
+      </c>
+      <c r="I352" s="1">
+        <v>0</v>
+      </c>
+      <c r="J352">
+        <v>0.0</v>
+      </c>
+      <c r="K352">
+        <v>-139.83</v>
+      </c>
+      <c r="L352" s="1">
+        <v>10239.83</v>
+      </c>
+      <c r="M352" s="1">
+        <v>10100.0</v>
+      </c>
+      <c r="N352" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O352">
+        <v>1</v>
+      </c>
+      <c r="Z352" t="s">
+        <v>857</v>
+      </c>
+    </row>
+    <row r="353" spans="1:26">
+      <c r="A353" t="s">
+        <v>860</v>
+      </c>
+      <c r="B353" s="1">
+        <v>4750000.0</v>
+      </c>
+      <c r="C353" s="1">
+        <v>100.347348</v>
+      </c>
+      <c r="D353" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E353" t="s">
+        <v>8</v>
+      </c>
+      <c r="F353">
+        <v>1.0</v>
+      </c>
+      <c r="G353" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H353" s="1">
+        <v>16499.03</v>
+      </c>
+      <c r="I353" s="1">
+        <v>0</v>
+      </c>
+      <c r="J353">
+        <v>0.0</v>
+      </c>
+      <c r="K353">
+        <v>204.3</v>
+      </c>
+      <c r="L353" s="1">
+        <v>16499.03</v>
+      </c>
+      <c r="M353" s="1">
+        <v>16703.33</v>
+      </c>
+      <c r="N353" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O353">
+        <v>1</v>
+      </c>
+      <c r="Z353" t="s">
+        <v>859</v>
+      </c>
+    </row>
+    <row r="354" spans="1:26">
+      <c r="A354" t="s">
+        <v>862</v>
+      </c>
+      <c r="B354" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C354" s="1">
+        <v>100.3428375</v>
+      </c>
+      <c r="D354" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E354" t="s">
+        <v>8</v>
+      </c>
+      <c r="F354">
+        <v>1.0</v>
+      </c>
+      <c r="G354" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H354" s="1">
+        <v>6856.75</v>
+      </c>
+      <c r="I354" s="1">
+        <v>0</v>
+      </c>
+      <c r="J354">
+        <v>0.0</v>
+      </c>
+      <c r="K354">
+        <v>46.66</v>
+      </c>
+      <c r="L354" s="1">
+        <v>6856.75</v>
+      </c>
+      <c r="M354" s="1">
+        <v>6903.41</v>
+      </c>
+      <c r="N354" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O354">
+        <v>1</v>
+      </c>
+      <c r="Z354" t="s">
+        <v>861</v>
+      </c>
+    </row>
+    <row r="355" spans="1:26">
+      <c r="A355" t="s">
+        <v>862</v>
+      </c>
+      <c r="B355" s="1">
+        <v>7500000.0</v>
+      </c>
+      <c r="C355" s="1">
+        <v>100.29613413</v>
+      </c>
+      <c r="D355" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E355" t="s">
+        <v>8</v>
+      </c>
+      <c r="F355">
+        <v>1.0</v>
+      </c>
+      <c r="G355" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H355" s="1">
+        <v>22210.06</v>
+      </c>
+      <c r="I355" s="1">
+        <v>0</v>
+      </c>
+      <c r="J355">
+        <v>0.0</v>
+      </c>
+      <c r="K355">
+        <v>214.14</v>
+      </c>
+      <c r="L355" s="1">
+        <v>22210.06</v>
+      </c>
+      <c r="M355" s="1">
+        <v>22424.2</v>
+      </c>
+      <c r="N355" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O355">
+        <v>1</v>
+      </c>
+      <c r="Z355" t="s">
+        <v>863</v>
+      </c>
+    </row>
+    <row r="356" spans="1:26">
+      <c r="A356" t="s">
+        <v>865</v>
+      </c>
+      <c r="B356" s="1">
+        <v>7000000.0</v>
+      </c>
+      <c r="C356" s="1">
+        <v>100.49649843</v>
+      </c>
+      <c r="D356" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E356" t="s">
+        <v>8</v>
+      </c>
+      <c r="F356">
+        <v>1.0</v>
+      </c>
+      <c r="G356" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H356" s="1">
+        <v>34754.89</v>
+      </c>
+      <c r="I356" s="1">
+        <v>0</v>
+      </c>
+      <c r="J356">
+        <v>0.0</v>
+      </c>
+      <c r="K356">
+        <v>34.82</v>
+      </c>
+      <c r="L356" s="1">
+        <v>34754.89</v>
+      </c>
+      <c r="M356" s="1">
+        <v>34789.71</v>
+      </c>
+      <c r="N356" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O356">
+        <v>1</v>
+      </c>
+      <c r="Z356" t="s">
+        <v>864</v>
+      </c>
+    </row>
+    <row r="357" spans="1:26">
+      <c r="A357" t="s">
+        <v>867</v>
+      </c>
+      <c r="B357" s="1">
+        <v>1950000.0</v>
+      </c>
+      <c r="C357" s="1">
+        <v>100.38878051</v>
+      </c>
+      <c r="D357" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E357" t="s">
+        <v>8</v>
+      </c>
+      <c r="F357">
+        <v>1.0</v>
+      </c>
+      <c r="G357" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H357" s="1">
+        <v>7581.22</v>
+      </c>
+      <c r="I357" s="1">
+        <v>0</v>
+      </c>
+      <c r="J357">
+        <v>0.0</v>
+      </c>
+      <c r="K357">
+        <v>167.87</v>
+      </c>
+      <c r="L357" s="1">
+        <v>7581.22</v>
+      </c>
+      <c r="M357" s="1">
+        <v>7749.09</v>
+      </c>
+      <c r="N357" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O357">
+        <v>1</v>
+      </c>
+      <c r="Z357" t="s">
+        <v>866</v>
+      </c>
+    </row>
+    <row r="358" spans="1:26">
+      <c r="A358" t="s">
+        <v>869</v>
+      </c>
+      <c r="B358" s="1">
+        <v>3124000.0</v>
+      </c>
+      <c r="C358" s="1">
+        <v>100.29448239</v>
+      </c>
+      <c r="D358" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E358" t="s">
+        <v>8</v>
+      </c>
+      <c r="F358">
+        <v>1.0</v>
+      </c>
+      <c r="G358" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H358" s="1">
+        <v>9199.63</v>
+      </c>
+      <c r="I358" s="1">
+        <v>0</v>
+      </c>
+      <c r="J358">
+        <v>0.0</v>
+      </c>
+      <c r="K358">
+        <v>270.96</v>
+      </c>
+      <c r="L358" s="1">
+        <v>9199.63</v>
+      </c>
+      <c r="M358" s="1">
+        <v>9470.59</v>
+      </c>
+      <c r="N358" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O358">
+        <v>1</v>
+      </c>
+      <c r="Z358" t="s">
+        <v>868</v>
+      </c>
+    </row>
+    <row r="359" spans="1:26">
+      <c r="A359" t="s">
+        <v>871</v>
+      </c>
+      <c r="B359" s="1">
+        <v>2609000.0</v>
+      </c>
+      <c r="C359" s="1">
+        <v>100.35775738</v>
+      </c>
+      <c r="D359" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E359" t="s">
+        <v>8</v>
+      </c>
+      <c r="F359">
+        <v>1.0</v>
+      </c>
+      <c r="G359" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H359" s="1">
+        <v>9333.89</v>
+      </c>
+      <c r="I359" s="1">
+        <v>0</v>
+      </c>
+      <c r="J359">
+        <v>0.0</v>
+      </c>
+      <c r="K359">
+        <v>230.71</v>
+      </c>
+      <c r="L359" s="1">
+        <v>9333.89</v>
+      </c>
+      <c r="M359" s="1">
+        <v>9564.6</v>
+      </c>
+      <c r="N359" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O359">
+        <v>1</v>
+      </c>
+      <c r="Z359" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="360" spans="1:26">
+      <c r="A360" t="s">
+        <v>873</v>
+      </c>
+      <c r="B360" s="1">
         <v>5000000.0</v>
       </c>
-      <c r="D315" s="1">
-[...17 lines deleted...]
-      <c r="J315" s="1">
+      <c r="C360" s="1">
+        <v>100.2693026</v>
+      </c>
+      <c r="D360" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E360" t="s">
+        <v>8</v>
+      </c>
+      <c r="F360">
+        <v>1.0</v>
+      </c>
+      <c r="G360" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H360" s="1">
+        <v>13465.13</v>
+      </c>
+      <c r="I360" s="1">
         <v>0</v>
       </c>
-      <c r="K315">
-[...25 lines deleted...]
-      <c r="C316" s="1">
+      <c r="J360">
+        <v>0.0</v>
+      </c>
+      <c r="K360">
+        <v>546.61</v>
+      </c>
+      <c r="L360" s="1">
+        <v>13465.13</v>
+      </c>
+      <c r="M360" s="1">
+        <v>14011.74</v>
+      </c>
+      <c r="N360" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O360">
+        <v>1</v>
+      </c>
+      <c r="Z360" t="s">
+        <v>872</v>
+      </c>
+    </row>
+    <row r="361" spans="1:26">
+      <c r="A361" t="s">
+        <v>875</v>
+      </c>
+      <c r="B361" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C361" s="1">
+        <v>100.345446</v>
+      </c>
+      <c r="D361" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E361" t="s">
+        <v>8</v>
+      </c>
+      <c r="F361">
+        <v>1.0</v>
+      </c>
+      <c r="G361" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H361" s="1">
+        <v>51816.9</v>
+      </c>
+      <c r="I361" s="1">
+        <v>0</v>
+      </c>
+      <c r="J361">
+        <v>0.0</v>
+      </c>
+      <c r="K361" t="s">
+        <v>876</v>
+      </c>
+      <c r="L361" s="1">
+        <v>51816.9</v>
+      </c>
+      <c r="M361" s="1">
+        <v>54037.39</v>
+      </c>
+      <c r="N361" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O361">
+        <v>1</v>
+      </c>
+      <c r="Z361" t="s">
+        <v>874</v>
+      </c>
+    </row>
+    <row r="362" spans="1:26">
+      <c r="A362" t="s">
+        <v>878</v>
+      </c>
+      <c r="B362" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="C362" s="1">
+        <v>100.4291492</v>
+      </c>
+      <c r="D362" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E362" t="s">
+        <v>8</v>
+      </c>
+      <c r="F362">
+        <v>1.0</v>
+      </c>
+      <c r="G362" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H362" s="1">
+        <v>21457.46</v>
+      </c>
+      <c r="I362" s="1">
+        <v>0</v>
+      </c>
+      <c r="J362">
+        <v>0.0</v>
+      </c>
+      <c r="K362">
+        <v>309.19</v>
+      </c>
+      <c r="L362" s="1">
+        <v>21457.46</v>
+      </c>
+      <c r="M362" s="1">
+        <v>21766.65</v>
+      </c>
+      <c r="N362" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O362">
+        <v>1</v>
+      </c>
+      <c r="Z362" t="s">
+        <v>877</v>
+      </c>
+    </row>
+    <row r="363" spans="1:26">
+      <c r="A363" t="s">
+        <v>880</v>
+      </c>
+      <c r="B363" s="1">
+        <v>4000000.0</v>
+      </c>
+      <c r="C363" s="1">
+        <v>100.32118425</v>
+      </c>
+      <c r="D363" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E363" t="s">
+        <v>8</v>
+      </c>
+      <c r="F363">
+        <v>1.0</v>
+      </c>
+      <c r="G363" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H363" s="1">
+        <v>12847.37</v>
+      </c>
+      <c r="I363" s="1">
+        <v>0</v>
+      </c>
+      <c r="J363">
+        <v>0.0</v>
+      </c>
+      <c r="K363">
+        <v>353.7</v>
+      </c>
+      <c r="L363" s="1">
+        <v>12847.37</v>
+      </c>
+      <c r="M363" s="1">
+        <v>13201.07</v>
+      </c>
+      <c r="N363" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O363">
+        <v>1</v>
+      </c>
+      <c r="Z363" t="s">
+        <v>879</v>
+      </c>
+    </row>
+    <row r="364" spans="1:26">
+      <c r="A364" t="s">
+        <v>882</v>
+      </c>
+      <c r="B364" s="1">
+        <v>5300000.0</v>
+      </c>
+      <c r="C364" s="1">
+        <v>99.95431679</v>
+      </c>
+      <c r="D364" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E364" t="s">
+        <v>8</v>
+      </c>
+      <c r="F364">
+        <v>1.0</v>
+      </c>
+      <c r="G364" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H364" s="1">
+        <v>-2421.21</v>
+      </c>
+      <c r="I364" s="1">
+        <v>0</v>
+      </c>
+      <c r="J364">
+        <v>0.0</v>
+      </c>
+      <c r="K364" t="s">
+        <v>883</v>
+      </c>
+      <c r="L364" s="1">
+        <v>-2421.21</v>
+      </c>
+      <c r="M364" s="1">
+        <v>-6311.06</v>
+      </c>
+      <c r="N364" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O364">
+        <v>1</v>
+      </c>
+      <c r="Z364" t="s">
+        <v>881</v>
+      </c>
+    </row>
+    <row r="365" spans="1:26">
+      <c r="A365" t="s">
+        <v>885</v>
+      </c>
+      <c r="B365" s="1">
+        <v>5850000.0</v>
+      </c>
+      <c r="C365" s="1">
+        <v>99.99653846</v>
+      </c>
+      <c r="D365" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E365" t="s">
+        <v>8</v>
+      </c>
+      <c r="F365">
+        <v>1.0</v>
+      </c>
+      <c r="G365" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H365" s="1">
+        <v>-202.5</v>
+      </c>
+      <c r="I365" s="1">
+        <v>0</v>
+      </c>
+      <c r="J365">
+        <v>0.0</v>
+      </c>
+      <c r="K365" t="s">
+        <v>886</v>
+      </c>
+      <c r="L365" s="1">
+        <v>-202.5</v>
+      </c>
+      <c r="M365" s="1">
+        <v>-6176.41</v>
+      </c>
+      <c r="N365" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O365">
+        <v>1</v>
+      </c>
+      <c r="Z365" t="s">
+        <v>884</v>
+      </c>
+    </row>
+    <row r="366" spans="1:26">
+      <c r="A366" t="s">
+        <v>888</v>
+      </c>
+      <c r="B366" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C366" s="1">
+        <v>100.00936707</v>
+      </c>
+      <c r="D366" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E366" t="s">
+        <v>8</v>
+      </c>
+      <c r="F366">
+        <v>1.0</v>
+      </c>
+      <c r="G366" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H366" s="1">
+        <v>1405.06</v>
+      </c>
+      <c r="I366" s="1">
+        <v>0</v>
+      </c>
+      <c r="J366">
+        <v>0.0</v>
+      </c>
+      <c r="K366" t="s">
+        <v>889</v>
+      </c>
+      <c r="L366" s="1">
+        <v>1405.06</v>
+      </c>
+      <c r="M366" s="1">
+        <v>-1263.33</v>
+      </c>
+      <c r="N366" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O366">
+        <v>1</v>
+      </c>
+      <c r="Z366" t="s">
+        <v>887</v>
+      </c>
+    </row>
+    <row r="367" spans="1:26">
+      <c r="A367" t="s">
+        <v>891</v>
+      </c>
+      <c r="B367" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C367" s="1">
+        <v>100.03094227</v>
+      </c>
+      <c r="D367" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E367" t="s">
+        <v>8</v>
+      </c>
+      <c r="F367">
+        <v>1.0</v>
+      </c>
+      <c r="G367" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H367" s="1">
+        <v>4641.34</v>
+      </c>
+      <c r="I367" s="1">
+        <v>0</v>
+      </c>
+      <c r="J367">
+        <v>0.0</v>
+      </c>
+      <c r="K367" t="s">
+        <v>892</v>
+      </c>
+      <c r="L367" s="1">
+        <v>4641.34</v>
+      </c>
+      <c r="M367" s="1">
+        <v>1007.21</v>
+      </c>
+      <c r="N367" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O367">
+        <v>1</v>
+      </c>
+      <c r="Z367" t="s">
+        <v>890</v>
+      </c>
+    </row>
+    <row r="368" spans="1:26">
+      <c r="A368" t="s">
+        <v>894</v>
+      </c>
+      <c r="B368" s="1">
         <v>10000000.0</v>
       </c>
-      <c r="D316" s="1">
-[...17 lines deleted...]
-      <c r="J316" s="1">
+      <c r="C368" s="1">
+        <v>100.445965</v>
+      </c>
+      <c r="D368" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E368" t="s">
+        <v>8</v>
+      </c>
+      <c r="F368">
+        <v>1.0</v>
+      </c>
+      <c r="G368" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H368" s="1">
+        <v>44596.5</v>
+      </c>
+      <c r="I368" s="1">
         <v>0</v>
       </c>
-      <c r="K316">
-[...25 lines deleted...]
-      <c r="C317" s="1">
+      <c r="J368">
+        <v>0.0</v>
+      </c>
+      <c r="K368">
+        <v>-43.23</v>
+      </c>
+      <c r="L368" s="1">
+        <v>44596.5</v>
+      </c>
+      <c r="M368" s="1">
+        <v>44553.27</v>
+      </c>
+      <c r="N368" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O368">
+        <v>1</v>
+      </c>
+      <c r="Z368" t="s">
+        <v>893</v>
+      </c>
+    </row>
+    <row r="369" spans="1:26">
+      <c r="A369" t="s">
+        <v>894</v>
+      </c>
+      <c r="B369" s="1">
+        <v>22000000.0</v>
+      </c>
+      <c r="C369" s="1">
+        <v>100.48656223</v>
+      </c>
+      <c r="D369" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E369" t="s">
+        <v>8</v>
+      </c>
+      <c r="F369">
+        <v>1.0</v>
+      </c>
+      <c r="G369" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H369" s="1">
+        <v>107043.69</v>
+      </c>
+      <c r="I369" s="1">
+        <v>0</v>
+      </c>
+      <c r="J369">
+        <v>0.0</v>
+      </c>
+      <c r="K369">
+        <v>63.86</v>
+      </c>
+      <c r="L369" s="1">
+        <v>107043.69</v>
+      </c>
+      <c r="M369" s="1">
+        <v>107107.55</v>
+      </c>
+      <c r="N369" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O369">
+        <v>1</v>
+      </c>
+      <c r="Z369" t="s">
+        <v>895</v>
+      </c>
+    </row>
+    <row r="370" spans="1:26">
+      <c r="A370" t="s">
+        <v>897</v>
+      </c>
+      <c r="B370" s="1">
+        <v>4600000.0</v>
+      </c>
+      <c r="C370" s="1">
+        <v>100.50365565</v>
+      </c>
+      <c r="D370" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E370" t="s">
+        <v>8</v>
+      </c>
+      <c r="F370">
+        <v>1.0</v>
+      </c>
+      <c r="G370" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H370" s="1">
+        <v>23168.16</v>
+      </c>
+      <c r="I370" s="1">
+        <v>0</v>
+      </c>
+      <c r="J370">
+        <v>0.0</v>
+      </c>
+      <c r="K370">
+        <v>70.08</v>
+      </c>
+      <c r="L370" s="1">
+        <v>23168.16</v>
+      </c>
+      <c r="M370" s="1">
+        <v>23238.24</v>
+      </c>
+      <c r="N370" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O370">
+        <v>1</v>
+      </c>
+      <c r="Z370" t="s">
+        <v>896</v>
+      </c>
+    </row>
+    <row r="371" spans="1:26">
+      <c r="A371" t="s">
+        <v>897</v>
+      </c>
+      <c r="B371" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="C371" s="1">
+        <v>100.3364916</v>
+      </c>
+      <c r="D371" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E371" t="s">
+        <v>8</v>
+      </c>
+      <c r="F371">
+        <v>1.0</v>
+      </c>
+      <c r="G371" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H371" s="1">
+        <v>16824.58</v>
+      </c>
+      <c r="I371" s="1">
+        <v>0</v>
+      </c>
+      <c r="J371">
+        <v>0.0</v>
+      </c>
+      <c r="K371">
+        <v>319.21</v>
+      </c>
+      <c r="L371" s="1">
+        <v>16824.58</v>
+      </c>
+      <c r="M371" s="1">
+        <v>17143.79</v>
+      </c>
+      <c r="N371" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O371">
+        <v>1</v>
+      </c>
+      <c r="Z371" t="s">
+        <v>898</v>
+      </c>
+    </row>
+    <row r="372" spans="1:26">
+      <c r="A372" t="s">
+        <v>900</v>
+      </c>
+      <c r="B372" s="1">
+        <v>8500000.0</v>
+      </c>
+      <c r="C372" s="1">
+        <v>100.06430141</v>
+      </c>
+      <c r="D372" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E372" t="s">
+        <v>8</v>
+      </c>
+      <c r="F372">
+        <v>1.0</v>
+      </c>
+      <c r="G372" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H372" s="1">
+        <v>5465.62</v>
+      </c>
+      <c r="I372" s="1">
+        <v>0</v>
+      </c>
+      <c r="J372">
+        <v>0.0</v>
+      </c>
+      <c r="K372">
+        <v>494.21</v>
+      </c>
+      <c r="L372" s="1">
+        <v>5465.62</v>
+      </c>
+      <c r="M372" s="1">
+        <v>5959.83</v>
+      </c>
+      <c r="N372" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O372">
+        <v>1</v>
+      </c>
+      <c r="Z372" t="s">
+        <v>899</v>
+      </c>
+    </row>
+    <row r="373" spans="1:26">
+      <c r="A373" t="s">
+        <v>902</v>
+      </c>
+      <c r="B373" s="1">
+        <v>8000000.0</v>
+      </c>
+      <c r="C373" s="1">
+        <v>100.36931488</v>
+      </c>
+      <c r="D373" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E373" t="s">
+        <v>8</v>
+      </c>
+      <c r="F373">
+        <v>1.0</v>
+      </c>
+      <c r="G373" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H373" s="1">
+        <v>29545.19</v>
+      </c>
+      <c r="I373" s="1">
+        <v>0</v>
+      </c>
+      <c r="J373">
+        <v>0.0</v>
+      </c>
+      <c r="K373">
+        <v>135.14</v>
+      </c>
+      <c r="L373" s="1">
+        <v>29545.19</v>
+      </c>
+      <c r="M373" s="1">
+        <v>29680.33</v>
+      </c>
+      <c r="N373" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O373">
+        <v>1</v>
+      </c>
+      <c r="Z373" t="s">
+        <v>901</v>
+      </c>
+    </row>
+    <row r="374" spans="1:26">
+      <c r="A374" t="s">
+        <v>904</v>
+      </c>
+      <c r="B374" s="1">
+        <v>5400000.0</v>
+      </c>
+      <c r="C374" s="1">
+        <v>100.06340815</v>
+      </c>
+      <c r="D374" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E374" t="s">
+        <v>8</v>
+      </c>
+      <c r="F374">
+        <v>1.0</v>
+      </c>
+      <c r="G374" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H374" s="1">
+        <v>3424.04</v>
+      </c>
+      <c r="I374" s="1">
+        <v>0</v>
+      </c>
+      <c r="J374">
+        <v>0.0</v>
+      </c>
+      <c r="K374">
+        <v>215.09</v>
+      </c>
+      <c r="L374" s="1">
+        <v>3424.04</v>
+      </c>
+      <c r="M374" s="1">
+        <v>3639.13</v>
+      </c>
+      <c r="N374" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O374">
+        <v>1</v>
+      </c>
+      <c r="Z374" t="s">
+        <v>903</v>
+      </c>
+    </row>
+    <row r="375" spans="1:26">
+      <c r="A375" t="s">
+        <v>906</v>
+      </c>
+      <c r="B375" s="1">
+        <v>6377000.0</v>
+      </c>
+      <c r="C375" s="1">
+        <v>100.48702431</v>
+      </c>
+      <c r="D375" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E375" t="s">
+        <v>8</v>
+      </c>
+      <c r="F375">
+        <v>1.0</v>
+      </c>
+      <c r="G375" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H375" s="1">
+        <v>31057.54</v>
+      </c>
+      <c r="I375" s="1">
+        <v>0</v>
+      </c>
+      <c r="J375">
+        <v>0.0</v>
+      </c>
+      <c r="K375">
+        <v>20.63</v>
+      </c>
+      <c r="L375" s="1">
+        <v>31057.54</v>
+      </c>
+      <c r="M375" s="1">
+        <v>31078.17</v>
+      </c>
+      <c r="N375" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O375">
+        <v>1</v>
+      </c>
+      <c r="Z375" t="s">
+        <v>905</v>
+      </c>
+    </row>
+    <row r="376" spans="1:26">
+      <c r="A376" t="s">
+        <v>908</v>
+      </c>
+      <c r="B376" s="1">
+        <v>6000000.0</v>
+      </c>
+      <c r="C376" s="1">
+        <v>100.493744</v>
+      </c>
+      <c r="D376" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E376" t="s">
+        <v>8</v>
+      </c>
+      <c r="F376">
+        <v>1.0</v>
+      </c>
+      <c r="G376" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H376" s="1">
+        <v>29624.64</v>
+      </c>
+      <c r="I376" s="1">
+        <v>0</v>
+      </c>
+      <c r="J376">
+        <v>0.0</v>
+      </c>
+      <c r="K376">
+        <v>60.0</v>
+      </c>
+      <c r="L376" s="1">
+        <v>29624.64</v>
+      </c>
+      <c r="M376" s="1">
+        <v>29684.64</v>
+      </c>
+      <c r="N376" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O376">
+        <v>1</v>
+      </c>
+      <c r="Z376" t="s">
+        <v>907</v>
+      </c>
+    </row>
+    <row r="377" spans="1:26">
+      <c r="A377" t="s">
+        <v>910</v>
+      </c>
+      <c r="B377" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="C377" s="1">
+        <v>100.26845995</v>
+      </c>
+      <c r="D377" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E377" t="s">
+        <v>8</v>
+      </c>
+      <c r="F377">
+        <v>1.0</v>
+      </c>
+      <c r="G377" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H377" s="1">
+        <v>107383.98</v>
+      </c>
+      <c r="I377" s="1">
+        <v>0</v>
+      </c>
+      <c r="J377">
+        <v>0.0</v>
+      </c>
+      <c r="K377" t="s">
+        <v>911</v>
+      </c>
+      <c r="L377" s="1">
+        <v>107383.98</v>
+      </c>
+      <c r="M377" s="1">
+        <v>109660.75</v>
+      </c>
+      <c r="N377" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O377">
+        <v>1</v>
+      </c>
+      <c r="Z377" t="s">
+        <v>909</v>
+      </c>
+    </row>
+    <row r="378" spans="1:26">
+      <c r="A378" t="s">
+        <v>913</v>
+      </c>
+      <c r="B378" s="1">
+        <v>6100000.0</v>
+      </c>
+      <c r="C378" s="1">
+        <v>100.32615246</v>
+      </c>
+      <c r="D378" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E378" t="s">
+        <v>8</v>
+      </c>
+      <c r="F378">
+        <v>1.0</v>
+      </c>
+      <c r="G378" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H378" s="1">
+        <v>19895.3</v>
+      </c>
+      <c r="I378" s="1">
+        <v>0</v>
+      </c>
+      <c r="J378">
+        <v>0.0</v>
+      </c>
+      <c r="K378">
+        <v>688.39</v>
+      </c>
+      <c r="L378" s="1">
+        <v>19895.3</v>
+      </c>
+      <c r="M378" s="1">
+        <v>20583.69</v>
+      </c>
+      <c r="N378" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O378">
+        <v>1</v>
+      </c>
+      <c r="Z378" t="s">
+        <v>912</v>
+      </c>
+    </row>
+    <row r="379" spans="1:26">
+      <c r="A379" t="s">
+        <v>915</v>
+      </c>
+      <c r="B379" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C379" s="1">
+        <v>100.20689927</v>
+      </c>
+      <c r="D379" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E379" t="s">
+        <v>8</v>
+      </c>
+      <c r="F379">
+        <v>1.0</v>
+      </c>
+      <c r="G379" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H379" s="1">
+        <v>31034.89</v>
+      </c>
+      <c r="I379" s="1">
+        <v>0</v>
+      </c>
+      <c r="J379">
+        <v>0.0</v>
+      </c>
+      <c r="K379" t="s">
+        <v>916</v>
+      </c>
+      <c r="L379" s="1">
+        <v>31034.89</v>
+      </c>
+      <c r="M379" s="1">
+        <v>32529.55</v>
+      </c>
+      <c r="N379" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O379">
+        <v>1</v>
+      </c>
+      <c r="Z379" t="s">
+        <v>914</v>
+      </c>
+    </row>
+    <row r="380" spans="1:26">
+      <c r="A380" t="s">
+        <v>918</v>
+      </c>
+      <c r="B380" s="1">
+        <v>5300000.0</v>
+      </c>
+      <c r="C380" s="1">
+        <v>100.34025528</v>
+      </c>
+      <c r="D380" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E380" t="s">
+        <v>8</v>
+      </c>
+      <c r="F380">
+        <v>1.0</v>
+      </c>
+      <c r="G380" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H380" s="1">
+        <v>18033.53</v>
+      </c>
+      <c r="I380" s="1">
+        <v>0</v>
+      </c>
+      <c r="J380">
+        <v>0.0</v>
+      </c>
+      <c r="K380">
+        <v>420.52</v>
+      </c>
+      <c r="L380" s="1">
+        <v>18033.53</v>
+      </c>
+      <c r="M380" s="1">
+        <v>18454.05</v>
+      </c>
+      <c r="N380" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O380">
+        <v>1</v>
+      </c>
+      <c r="Z380" t="s">
+        <v>917</v>
+      </c>
+    </row>
+    <row r="381" spans="1:26">
+      <c r="A381" t="s">
+        <v>918</v>
+      </c>
+      <c r="B381" s="1">
+        <v>6630000.0</v>
+      </c>
+      <c r="C381" s="1">
+        <v>100.42835505</v>
+      </c>
+      <c r="D381" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E381" t="s">
+        <v>8</v>
+      </c>
+      <c r="F381">
+        <v>1.0</v>
+      </c>
+      <c r="G381" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H381" s="1">
+        <v>28399.94</v>
+      </c>
+      <c r="I381" s="1">
+        <v>0</v>
+      </c>
+      <c r="J381">
+        <v>0.0</v>
+      </c>
+      <c r="K381">
+        <v>396.73</v>
+      </c>
+      <c r="L381" s="1">
+        <v>28399.94</v>
+      </c>
+      <c r="M381" s="1">
+        <v>28796.67</v>
+      </c>
+      <c r="N381" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O381">
+        <v>1</v>
+      </c>
+      <c r="Z381" t="s">
+        <v>919</v>
+      </c>
+    </row>
+    <row r="382" spans="1:26">
+      <c r="A382" t="s">
+        <v>921</v>
+      </c>
+      <c r="B382" s="1">
+        <v>8200000.0</v>
+      </c>
+      <c r="C382" s="1">
+        <v>100.53137427</v>
+      </c>
+      <c r="D382" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E382" t="s">
+        <v>8</v>
+      </c>
+      <c r="F382">
+        <v>1.0</v>
+      </c>
+      <c r="G382" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H382" s="1">
+        <v>43572.69</v>
+      </c>
+      <c r="I382" s="1">
+        <v>0</v>
+      </c>
+      <c r="J382">
+        <v>0.0</v>
+      </c>
+      <c r="K382">
+        <v>288.93</v>
+      </c>
+      <c r="L382" s="1">
+        <v>43572.69</v>
+      </c>
+      <c r="M382" s="1">
+        <v>43861.62</v>
+      </c>
+      <c r="N382" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O382">
+        <v>1</v>
+      </c>
+      <c r="Z382" t="s">
+        <v>920</v>
+      </c>
+    </row>
+    <row r="383" spans="1:26">
+      <c r="A383" t="s">
+        <v>921</v>
+      </c>
+      <c r="B383" s="1">
+        <v>6000000.0</v>
+      </c>
+      <c r="C383" s="1">
+        <v>100.32652017</v>
+      </c>
+      <c r="D383" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E383" t="s">
+        <v>8</v>
+      </c>
+      <c r="F383">
+        <v>1.0</v>
+      </c>
+      <c r="G383" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H383" s="1">
+        <v>19591.21</v>
+      </c>
+      <c r="I383" s="1">
+        <v>0</v>
+      </c>
+      <c r="J383">
+        <v>0.0</v>
+      </c>
+      <c r="K383">
+        <v>624.05</v>
+      </c>
+      <c r="L383" s="1">
+        <v>19591.21</v>
+      </c>
+      <c r="M383" s="1">
+        <v>20215.26</v>
+      </c>
+      <c r="N383" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O383">
+        <v>1</v>
+      </c>
+      <c r="Z383" t="s">
+        <v>922</v>
+      </c>
+    </row>
+    <row r="384" spans="1:26">
+      <c r="A384" t="s">
+        <v>921</v>
+      </c>
+      <c r="B384" s="1">
+        <v>4700000.0</v>
+      </c>
+      <c r="C384" s="1">
+        <v>100.53645617</v>
+      </c>
+      <c r="D384" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E384" t="s">
+        <v>8</v>
+      </c>
+      <c r="F384">
+        <v>1.0</v>
+      </c>
+      <c r="G384" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H384" s="1">
+        <v>25213.44</v>
+      </c>
+      <c r="I384" s="1">
+        <v>0</v>
+      </c>
+      <c r="J384">
+        <v>0.0</v>
+      </c>
+      <c r="K384">
+        <v>182.84</v>
+      </c>
+      <c r="L384" s="1">
+        <v>25213.44</v>
+      </c>
+      <c r="M384" s="1">
+        <v>25396.28</v>
+      </c>
+      <c r="N384" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O384">
+        <v>1</v>
+      </c>
+      <c r="Z384" t="s">
+        <v>923</v>
+      </c>
+    </row>
+    <row r="385" spans="1:26">
+      <c r="A385" t="s">
+        <v>925</v>
+      </c>
+      <c r="B385" s="1">
+        <v>12500000.0</v>
+      </c>
+      <c r="C385" s="1">
+        <v>100.08480848</v>
+      </c>
+      <c r="D385" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E385" t="s">
+        <v>8</v>
+      </c>
+      <c r="F385">
+        <v>1.0</v>
+      </c>
+      <c r="G385" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H385" s="1">
+        <v>10601.06</v>
+      </c>
+      <c r="I385" s="1">
+        <v>0</v>
+      </c>
+      <c r="J385">
+        <v>0.0</v>
+      </c>
+      <c r="K385" t="s">
+        <v>926</v>
+      </c>
+      <c r="L385" s="1">
+        <v>10601.06</v>
+      </c>
+      <c r="M385" s="1">
+        <v>2804.14</v>
+      </c>
+      <c r="N385" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O385">
+        <v>1</v>
+      </c>
+      <c r="Z385" t="s">
+        <v>924</v>
+      </c>
+    </row>
+    <row r="386" spans="1:26">
+      <c r="A386" t="s">
+        <v>928</v>
+      </c>
+      <c r="B386" s="1">
+        <v>10100000.0</v>
+      </c>
+      <c r="C386" s="1">
+        <v>100.21913416</v>
+      </c>
+      <c r="D386" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E386" t="s">
+        <v>8</v>
+      </c>
+      <c r="F386">
+        <v>1.0</v>
+      </c>
+      <c r="G386" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H386" s="1">
+        <v>22132.55</v>
+      </c>
+      <c r="I386" s="1">
+        <v>0</v>
+      </c>
+      <c r="J386">
+        <v>0.0</v>
+      </c>
+      <c r="K386" t="s">
+        <v>929</v>
+      </c>
+      <c r="L386" s="1">
+        <v>22132.55</v>
+      </c>
+      <c r="M386" s="1">
+        <v>18506.44</v>
+      </c>
+      <c r="N386" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O386">
+        <v>1</v>
+      </c>
+      <c r="Z386" t="s">
+        <v>927</v>
+      </c>
+    </row>
+    <row r="387" spans="1:26">
+      <c r="A387" t="s">
+        <v>931</v>
+      </c>
+      <c r="B387" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C387" s="1">
+        <v>100.1935226</v>
+      </c>
+      <c r="D387" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E387" t="s">
+        <v>8</v>
+      </c>
+      <c r="F387">
+        <v>1.0</v>
+      </c>
+      <c r="G387" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H387" s="1">
+        <v>48380.65</v>
+      </c>
+      <c r="I387" s="1">
+        <v>0</v>
+      </c>
+      <c r="J387">
+        <v>0.0</v>
+      </c>
+      <c r="K387" t="s">
+        <v>932</v>
+      </c>
+      <c r="L387" s="1">
+        <v>48380.65</v>
+      </c>
+      <c r="M387" s="1">
+        <v>33097.84</v>
+      </c>
+      <c r="N387" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O387">
+        <v>1</v>
+      </c>
+      <c r="Z387" t="s">
+        <v>930</v>
+      </c>
+    </row>
+    <row r="388" spans="1:26">
+      <c r="A388" t="s">
+        <v>934</v>
+      </c>
+      <c r="B388" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C388" s="1">
+        <v>100.12479248</v>
+      </c>
+      <c r="D388" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E388" t="s">
+        <v>8</v>
+      </c>
+      <c r="F388">
+        <v>1.0</v>
+      </c>
+      <c r="G388" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H388" s="1">
+        <v>31198.12</v>
+      </c>
+      <c r="I388" s="1">
+        <v>0</v>
+      </c>
+      <c r="J388">
+        <v>0.0</v>
+      </c>
+      <c r="K388" t="s">
+        <v>935</v>
+      </c>
+      <c r="L388" s="1">
+        <v>31198.12</v>
+      </c>
+      <c r="M388" s="1">
+        <v>16312.77</v>
+      </c>
+      <c r="N388" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O388">
+        <v>1</v>
+      </c>
+      <c r="Z388" t="s">
+        <v>933</v>
+      </c>
+    </row>
+    <row r="389" spans="1:26">
+      <c r="A389" t="s">
+        <v>937</v>
+      </c>
+      <c r="B389" s="1">
+        <v>7000000.0</v>
+      </c>
+      <c r="C389" s="1">
+        <v>100.07138343</v>
+      </c>
+      <c r="D389" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E389" t="s">
+        <v>8</v>
+      </c>
+      <c r="F389">
+        <v>1.0</v>
+      </c>
+      <c r="G389" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H389" s="1">
+        <v>4996.84</v>
+      </c>
+      <c r="I389" s="1">
+        <v>0</v>
+      </c>
+      <c r="J389">
+        <v>0.0</v>
+      </c>
+      <c r="K389" t="s">
+        <v>938</v>
+      </c>
+      <c r="L389" s="1">
+        <v>4996.84</v>
+      </c>
+      <c r="M389" s="1">
+        <v>1123.76</v>
+      </c>
+      <c r="N389" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O389">
+        <v>1</v>
+      </c>
+      <c r="Z389" t="s">
+        <v>936</v>
+      </c>
+    </row>
+    <row r="390" spans="1:26">
+      <c r="A390" t="s">
+        <v>940</v>
+      </c>
+      <c r="B390" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="C390" s="1">
+        <v>100.25428423</v>
+      </c>
+      <c r="D390" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E390" t="s">
+        <v>8</v>
+      </c>
+      <c r="F390">
+        <v>1.0</v>
+      </c>
+      <c r="G390" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H390" s="1">
+        <v>101713.69</v>
+      </c>
+      <c r="I390" s="1">
+        <v>0</v>
+      </c>
+      <c r="J390">
+        <v>0.0</v>
+      </c>
+      <c r="K390" t="s">
+        <v>941</v>
+      </c>
+      <c r="L390" s="1">
+        <v>101713.69</v>
+      </c>
+      <c r="M390" s="1">
+        <v>105534.76</v>
+      </c>
+      <c r="N390" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O390">
+        <v>1</v>
+      </c>
+      <c r="Z390" t="s">
+        <v>939</v>
+      </c>
+    </row>
+    <row r="391" spans="1:26">
+      <c r="A391" t="s">
+        <v>943</v>
+      </c>
+      <c r="B391" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C391" s="1">
+        <v>100.15298896</v>
+      </c>
+      <c r="D391" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E391" t="s">
+        <v>8</v>
+      </c>
+      <c r="F391">
+        <v>1.0</v>
+      </c>
+      <c r="G391" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H391" s="1">
+        <v>38247.24</v>
+      </c>
+      <c r="I391" s="1">
+        <v>0</v>
+      </c>
+      <c r="J391">
+        <v>0.0</v>
+      </c>
+      <c r="K391" t="s">
+        <v>944</v>
+      </c>
+      <c r="L391" s="1">
+        <v>38247.24</v>
+      </c>
+      <c r="M391" s="1">
+        <v>39865.4</v>
+      </c>
+      <c r="N391" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O391">
+        <v>1</v>
+      </c>
+      <c r="Z391" t="s">
+        <v>942</v>
+      </c>
+    </row>
+    <row r="392" spans="1:26">
+      <c r="A392" t="s">
+        <v>946</v>
+      </c>
+      <c r="B392" s="1">
+        <v>7996000.0</v>
+      </c>
+      <c r="C392" s="1">
+        <v>100.43051476</v>
+      </c>
+      <c r="D392" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E392" t="s">
+        <v>8</v>
+      </c>
+      <c r="F392">
+        <v>1.0</v>
+      </c>
+      <c r="G392" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H392" s="1">
+        <v>34423.96</v>
+      </c>
+      <c r="I392" s="1">
+        <v>0</v>
+      </c>
+      <c r="J392">
+        <v>0.0</v>
+      </c>
+      <c r="K392">
+        <v>66.92</v>
+      </c>
+      <c r="L392" s="1">
+        <v>34423.96</v>
+      </c>
+      <c r="M392" s="1">
+        <v>34490.88</v>
+      </c>
+      <c r="N392" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O392">
+        <v>1</v>
+      </c>
+      <c r="Z392" t="s">
+        <v>945</v>
+      </c>
+    </row>
+    <row r="393" spans="1:26">
+      <c r="A393" t="s">
+        <v>948</v>
+      </c>
+      <c r="B393" s="1">
+        <v>2900000.0</v>
+      </c>
+      <c r="C393" s="1">
+        <v>100.45680517</v>
+      </c>
+      <c r="D393" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E393" t="s">
+        <v>8</v>
+      </c>
+      <c r="F393">
+        <v>1.0</v>
+      </c>
+      <c r="G393" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H393" s="1">
+        <v>13247.35</v>
+      </c>
+      <c r="I393" s="1">
+        <v>0</v>
+      </c>
+      <c r="J393">
+        <v>0.0</v>
+      </c>
+      <c r="K393">
+        <v>3.96</v>
+      </c>
+      <c r="L393" s="1">
+        <v>13247.35</v>
+      </c>
+      <c r="M393" s="1">
+        <v>13251.31</v>
+      </c>
+      <c r="N393" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O393">
+        <v>1</v>
+      </c>
+      <c r="Z393" t="s">
+        <v>947</v>
+      </c>
+    </row>
+    <row r="394" spans="1:26">
+      <c r="A394" t="s">
+        <v>950</v>
+      </c>
+      <c r="B394" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C394" s="1">
+        <v>100.01470915</v>
+      </c>
+      <c r="D394" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E394" t="s">
+        <v>8</v>
+      </c>
+      <c r="F394">
+        <v>1.0</v>
+      </c>
+      <c r="G394" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H394" s="1">
+        <v>2941.83</v>
+      </c>
+      <c r="I394" s="1">
+        <v>0</v>
+      </c>
+      <c r="J394">
+        <v>0.0</v>
+      </c>
+      <c r="K394" t="s">
+        <v>951</v>
+      </c>
+      <c r="L394" s="1">
+        <v>2941.83</v>
+      </c>
+      <c r="M394" s="1">
+        <v>-459.71</v>
+      </c>
+      <c r="N394" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O394">
+        <v>1</v>
+      </c>
+      <c r="Z394" t="s">
+        <v>949</v>
+      </c>
+    </row>
+    <row r="395" spans="1:26">
+      <c r="A395" t="s">
+        <v>953</v>
+      </c>
+      <c r="B395" s="1">
+        <v>18500000.0</v>
+      </c>
+      <c r="C395" s="1">
+        <v>100.04249989</v>
+      </c>
+      <c r="D395" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E395" t="s">
+        <v>8</v>
+      </c>
+      <c r="F395">
+        <v>1.0</v>
+      </c>
+      <c r="G395" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H395" s="1">
+        <v>7862.48</v>
+      </c>
+      <c r="I395" s="1">
+        <v>0</v>
+      </c>
+      <c r="J395">
+        <v>0.0</v>
+      </c>
+      <c r="K395" t="s">
+        <v>954</v>
+      </c>
+      <c r="L395" s="1">
+        <v>7862.48</v>
+      </c>
+      <c r="M395" s="1">
+        <v>-4882.16</v>
+      </c>
+      <c r="N395" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O395">
+        <v>1</v>
+      </c>
+      <c r="Z395" t="s">
+        <v>952</v>
+      </c>
+    </row>
+    <row r="396" spans="1:26">
+      <c r="A396" t="s">
+        <v>956</v>
+      </c>
+      <c r="B396" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C396" s="1">
+        <v>100.01497813</v>
+      </c>
+      <c r="D396" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E396" t="s">
+        <v>8</v>
+      </c>
+      <c r="F396">
+        <v>1.0</v>
+      </c>
+      <c r="G396" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H396" s="1">
+        <v>4493.44</v>
+      </c>
+      <c r="I396" s="1">
+        <v>0</v>
+      </c>
+      <c r="J396">
+        <v>0.0</v>
+      </c>
+      <c r="K396" t="s">
+        <v>957</v>
+      </c>
+      <c r="L396" s="1">
+        <v>4493.44</v>
+      </c>
+      <c r="M396" s="1">
+        <v>-696.98</v>
+      </c>
+      <c r="N396" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O396">
+        <v>1</v>
+      </c>
+      <c r="Z396" t="s">
+        <v>955</v>
+      </c>
+    </row>
+    <row r="397" spans="1:26">
+      <c r="A397" t="s">
+        <v>959</v>
+      </c>
+      <c r="B397" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C397" s="1">
+        <v>100.01416523</v>
+      </c>
+      <c r="D397" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E397" t="s">
+        <v>8</v>
+      </c>
+      <c r="F397">
+        <v>1.0</v>
+      </c>
+      <c r="G397" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H397" s="1">
+        <v>4249.57</v>
+      </c>
+      <c r="I397" s="1">
+        <v>0</v>
+      </c>
+      <c r="J397">
+        <v>0.0</v>
+      </c>
+      <c r="K397" t="s">
+        <v>960</v>
+      </c>
+      <c r="L397" s="1">
+        <v>4249.57</v>
+      </c>
+      <c r="M397" s="1">
+        <v>-405.86</v>
+      </c>
+      <c r="N397" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O397">
+        <v>1</v>
+      </c>
+      <c r="Z397" t="s">
+        <v>958</v>
+      </c>
+    </row>
+    <row r="398" spans="1:26">
+      <c r="A398" t="s">
+        <v>962</v>
+      </c>
+      <c r="B398" s="1">
+        <v>12000000.0</v>
+      </c>
+      <c r="C398" s="1">
+        <v>100.01521625</v>
+      </c>
+      <c r="D398" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E398" t="s">
+        <v>8</v>
+      </c>
+      <c r="F398">
+        <v>1.0</v>
+      </c>
+      <c r="G398" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H398" s="1">
+        <v>1825.95</v>
+      </c>
+      <c r="I398" s="1">
+        <v>0</v>
+      </c>
+      <c r="J398">
+        <v>0.0</v>
+      </c>
+      <c r="K398" t="s">
+        <v>963</v>
+      </c>
+      <c r="L398" s="1">
+        <v>1825.95</v>
+      </c>
+      <c r="M398" s="1">
+        <v>-142.46</v>
+      </c>
+      <c r="N398" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O398">
+        <v>1</v>
+      </c>
+      <c r="Z398" t="s">
+        <v>961</v>
+      </c>
+    </row>
+    <row r="399" spans="1:26">
+      <c r="A399" t="s">
+        <v>965</v>
+      </c>
+      <c r="B399" s="1">
+        <v>7000000.0</v>
+      </c>
+      <c r="C399" s="1">
+        <v>99.95542686</v>
+      </c>
+      <c r="D399" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E399" t="s">
+        <v>8</v>
+      </c>
+      <c r="F399">
+        <v>1.0</v>
+      </c>
+      <c r="G399" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H399" s="1">
+        <v>-3120.12</v>
+      </c>
+      <c r="I399" s="1">
+        <v>0</v>
+      </c>
+      <c r="J399">
+        <v>0.0</v>
+      </c>
+      <c r="K399">
+        <v>-843.66</v>
+      </c>
+      <c r="L399" s="1">
+        <v>-3120.12</v>
+      </c>
+      <c r="M399" s="1">
+        <v>-3963.78</v>
+      </c>
+      <c r="N399" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O399">
+        <v>1</v>
+      </c>
+      <c r="Z399" t="s">
+        <v>964</v>
+      </c>
+    </row>
+    <row r="400" spans="1:26">
+      <c r="A400" t="s">
+        <v>967</v>
+      </c>
+      <c r="B400" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C400" s="1">
+        <v>100.35464832</v>
+      </c>
+      <c r="D400" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E400" t="s">
+        <v>8</v>
+      </c>
+      <c r="F400">
+        <v>1.0</v>
+      </c>
+      <c r="G400" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H400" s="1">
+        <v>88662.08</v>
+      </c>
+      <c r="I400" s="1">
+        <v>0</v>
+      </c>
+      <c r="J400">
+        <v>0.0</v>
+      </c>
+      <c r="K400" t="s">
+        <v>968</v>
+      </c>
+      <c r="L400" s="1">
+        <v>88662.08</v>
+      </c>
+      <c r="M400" s="1">
+        <v>90306.75</v>
+      </c>
+      <c r="N400" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O400">
+        <v>1</v>
+      </c>
+      <c r="Z400" t="s">
+        <v>966</v>
+      </c>
+    </row>
+    <row r="401" spans="1:26">
+      <c r="A401" t="s">
+        <v>970</v>
+      </c>
+      <c r="B401" s="1">
+        <v>14000000.0</v>
+      </c>
+      <c r="C401" s="1">
+        <v>100.01421771</v>
+      </c>
+      <c r="D401" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E401" t="s">
+        <v>8</v>
+      </c>
+      <c r="F401">
+        <v>1.0</v>
+      </c>
+      <c r="G401" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H401" s="1">
+        <v>1990.48</v>
+      </c>
+      <c r="I401" s="1">
+        <v>0</v>
+      </c>
+      <c r="J401">
+        <v>0.0</v>
+      </c>
+      <c r="K401" t="s">
+        <v>971</v>
+      </c>
+      <c r="L401" s="1">
+        <v>1990.48</v>
+      </c>
+      <c r="M401" s="1">
+        <v>-372.71</v>
+      </c>
+      <c r="N401" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O401">
+        <v>1</v>
+      </c>
+      <c r="Z401" t="s">
+        <v>969</v>
+      </c>
+    </row>
+    <row r="402" spans="1:26">
+      <c r="A402" t="s">
+        <v>973</v>
+      </c>
+      <c r="B402" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C402" s="1">
+        <v>100.03476633</v>
+      </c>
+      <c r="D402" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E402" t="s">
+        <v>8</v>
+      </c>
+      <c r="F402">
+        <v>1.0</v>
+      </c>
+      <c r="G402" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H402" s="1">
+        <v>5214.95</v>
+      </c>
+      <c r="I402" s="1">
+        <v>0</v>
+      </c>
+      <c r="J402">
+        <v>0.0</v>
+      </c>
+      <c r="K402" t="s">
+        <v>974</v>
+      </c>
+      <c r="L402" s="1">
+        <v>5214.95</v>
+      </c>
+      <c r="M402" s="1">
+        <v>-7350.97</v>
+      </c>
+      <c r="N402" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O402">
+        <v>1</v>
+      </c>
+      <c r="Z402" t="s">
+        <v>972</v>
+      </c>
+    </row>
+    <row r="403" spans="1:26">
+      <c r="A403" t="s">
+        <v>973</v>
+      </c>
+      <c r="B403" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C403" s="1">
+        <v>100.015201</v>
+      </c>
+      <c r="D403" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E403" t="s">
+        <v>8</v>
+      </c>
+      <c r="F403">
+        <v>1.0</v>
+      </c>
+      <c r="G403" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H403" s="1">
+        <v>2280.15</v>
+      </c>
+      <c r="I403" s="1">
+        <v>0</v>
+      </c>
+      <c r="J403">
+        <v>0.0</v>
+      </c>
+      <c r="K403" t="s">
+        <v>976</v>
+      </c>
+      <c r="L403" s="1">
+        <v>2280.15</v>
+      </c>
+      <c r="M403" s="1">
+        <v>-7579.1</v>
+      </c>
+      <c r="N403" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O403">
+        <v>1</v>
+      </c>
+      <c r="Z403" t="s">
+        <v>975</v>
+      </c>
+    </row>
+    <row r="404" spans="1:26">
+      <c r="A404" t="s">
+        <v>978</v>
+      </c>
+      <c r="B404" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C404" s="1">
+        <v>100.0807153</v>
+      </c>
+      <c r="D404" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E404" t="s">
+        <v>8</v>
+      </c>
+      <c r="F404">
+        <v>1.0</v>
+      </c>
+      <c r="G404" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H404" s="1">
+        <v>24214.59</v>
+      </c>
+      <c r="I404" s="1">
+        <v>0</v>
+      </c>
+      <c r="J404">
+        <v>0.0</v>
+      </c>
+      <c r="K404" t="s">
+        <v>979</v>
+      </c>
+      <c r="L404" s="1">
+        <v>24214.59</v>
+      </c>
+      <c r="M404" s="1">
+        <v>2444.54</v>
+      </c>
+      <c r="N404" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O404">
+        <v>1</v>
+      </c>
+      <c r="Z404" t="s">
+        <v>977</v>
+      </c>
+    </row>
+    <row r="405" spans="1:26">
+      <c r="A405" t="s">
+        <v>978</v>
+      </c>
+      <c r="B405" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C405" s="1">
+        <v>100.06621304</v>
+      </c>
+      <c r="D405" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E405" t="s">
+        <v>8</v>
+      </c>
+      <c r="F405">
+        <v>1.0</v>
+      </c>
+      <c r="G405" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H405" s="1">
+        <v>16553.26</v>
+      </c>
+      <c r="I405" s="1">
+        <v>0</v>
+      </c>
+      <c r="J405">
+        <v>0.0</v>
+      </c>
+      <c r="K405" t="s">
+        <v>981</v>
+      </c>
+      <c r="L405" s="1">
+        <v>16553.26</v>
+      </c>
+      <c r="M405" s="1">
+        <v>-1304.08</v>
+      </c>
+      <c r="N405" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O405">
+        <v>1</v>
+      </c>
+      <c r="Z405" t="s">
+        <v>980</v>
+      </c>
+    </row>
+    <row r="406" spans="1:26">
+      <c r="A406" t="s">
+        <v>978</v>
+      </c>
+      <c r="B406" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C406" s="1">
+        <v>100.0733951</v>
+      </c>
+      <c r="D406" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E406" t="s">
+        <v>8</v>
+      </c>
+      <c r="F406">
+        <v>1.0</v>
+      </c>
+      <c r="G406" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H406" s="1">
+        <v>14679.02</v>
+      </c>
+      <c r="I406" s="1">
+        <v>0</v>
+      </c>
+      <c r="J406">
+        <v>0.0</v>
+      </c>
+      <c r="K406" t="s">
+        <v>983</v>
+      </c>
+      <c r="L406" s="1">
+        <v>14679.02</v>
+      </c>
+      <c r="M406" s="1">
+        <v>3748.41</v>
+      </c>
+      <c r="N406" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O406">
+        <v>1</v>
+      </c>
+      <c r="Z406" t="s">
+        <v>982</v>
+      </c>
+    </row>
+    <row r="407" spans="1:26">
+      <c r="A407" t="s">
+        <v>985</v>
+      </c>
+      <c r="B407" s="1">
         <v>10000000.0</v>
       </c>
-      <c r="D317" s="1">
-[...17 lines deleted...]
-      <c r="J317" s="1">
+      <c r="C407" s="1">
+        <v>100.0781768</v>
+      </c>
+      <c r="D407" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E407" t="s">
+        <v>8</v>
+      </c>
+      <c r="F407">
+        <v>1.0</v>
+      </c>
+      <c r="G407" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H407" s="1">
+        <v>7817.68</v>
+      </c>
+      <c r="I407" s="1">
         <v>0</v>
       </c>
-      <c r="K317">
-[...25 lines deleted...]
-      <c r="C318" s="1">
+      <c r="J407">
+        <v>0.0</v>
+      </c>
+      <c r="K407" t="s">
+        <v>986</v>
+      </c>
+      <c r="L407" s="1">
+        <v>7817.68</v>
+      </c>
+      <c r="M407" s="1">
+        <v>1709.7</v>
+      </c>
+      <c r="N407" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O407">
+        <v>1</v>
+      </c>
+      <c r="Z407" t="s">
+        <v>984</v>
+      </c>
+    </row>
+    <row r="408" spans="1:26">
+      <c r="A408" t="s">
+        <v>988</v>
+      </c>
+      <c r="B408" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="D318" s="1">
-[...17 lines deleted...]
-      <c r="J318" s="1">
+      <c r="C408" s="1">
+        <v>100.04760385</v>
+      </c>
+      <c r="D408" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E408" t="s">
+        <v>8</v>
+      </c>
+      <c r="F408">
+        <v>1.0</v>
+      </c>
+      <c r="G408" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H408" s="1">
+        <v>9520.77</v>
+      </c>
+      <c r="I408" s="1">
         <v>0</v>
       </c>
-      <c r="K318">
-[...46 lines deleted...]
-      <c r="J319" s="1">
+      <c r="J408">
+        <v>0.0</v>
+      </c>
+      <c r="K408" t="s">
+        <v>989</v>
+      </c>
+      <c r="L408" s="1">
+        <v>9520.77</v>
+      </c>
+      <c r="M408" s="1">
+        <v>-653.21</v>
+      </c>
+      <c r="N408" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O408">
+        <v>1</v>
+      </c>
+      <c r="Z408" t="s">
+        <v>987</v>
+      </c>
+    </row>
+    <row r="409" spans="1:26">
+      <c r="A409" t="s">
+        <v>988</v>
+      </c>
+      <c r="B409" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C409" s="1">
+        <v>100.0910838</v>
+      </c>
+      <c r="D409" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E409" t="s">
+        <v>8</v>
+      </c>
+      <c r="F409">
+        <v>1.0</v>
+      </c>
+      <c r="G409" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H409" s="1">
+        <v>18216.76</v>
+      </c>
+      <c r="I409" s="1">
         <v>0</v>
       </c>
-      <c r="K319">
-[...46 lines deleted...]
-      <c r="J320" s="1">
+      <c r="J409">
+        <v>0.0</v>
+      </c>
+      <c r="K409" t="s">
+        <v>991</v>
+      </c>
+      <c r="L409" s="1">
+        <v>18216.76</v>
+      </c>
+      <c r="M409" s="1">
+        <v>4928.89</v>
+      </c>
+      <c r="N409" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O409">
+        <v>1</v>
+      </c>
+      <c r="Z409" t="s">
+        <v>990</v>
+      </c>
+    </row>
+    <row r="410" spans="1:26">
+      <c r="A410" t="s">
+        <v>988</v>
+      </c>
+      <c r="B410" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C410" s="1">
+        <v>100.06913615</v>
+      </c>
+      <c r="D410" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E410" t="s">
+        <v>8</v>
+      </c>
+      <c r="F410">
+        <v>1.0</v>
+      </c>
+      <c r="G410" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H410" s="1">
+        <v>13827.23</v>
+      </c>
+      <c r="I410" s="1">
         <v>0</v>
       </c>
-      <c r="K320">
-[...46 lines deleted...]
-      <c r="J321" s="1">
+      <c r="J410">
+        <v>0.0</v>
+      </c>
+      <c r="K410" t="s">
+        <v>993</v>
+      </c>
+      <c r="L410" s="1">
+        <v>13827.23</v>
+      </c>
+      <c r="M410" s="1">
+        <v>1883.25</v>
+      </c>
+      <c r="N410" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O410">
+        <v>1</v>
+      </c>
+      <c r="Z410" t="s">
+        <v>992</v>
+      </c>
+    </row>
+    <row r="411" spans="1:26">
+      <c r="A411" t="s">
+        <v>988</v>
+      </c>
+      <c r="B411" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C411" s="1">
+        <v>100.08901725</v>
+      </c>
+      <c r="D411" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E411" t="s">
+        <v>8</v>
+      </c>
+      <c r="F411">
+        <v>1.0</v>
+      </c>
+      <c r="G411" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H411" s="1">
+        <v>17803.45</v>
+      </c>
+      <c r="I411" s="1">
         <v>0</v>
       </c>
-      <c r="K321">
-[...46 lines deleted...]
-      <c r="J322" s="1">
+      <c r="J411">
+        <v>0.0</v>
+      </c>
+      <c r="K411" t="s">
+        <v>995</v>
+      </c>
+      <c r="L411" s="1">
+        <v>17803.45</v>
+      </c>
+      <c r="M411" s="1">
+        <v>4433.64</v>
+      </c>
+      <c r="N411" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O411">
+        <v>1</v>
+      </c>
+      <c r="Z411" t="s">
+        <v>994</v>
+      </c>
+    </row>
+    <row r="412" spans="1:26">
+      <c r="A412" t="s">
+        <v>997</v>
+      </c>
+      <c r="B412" s="1">
+        <v>6500000.0</v>
+      </c>
+      <c r="C412" s="1">
+        <v>100.01889708</v>
+      </c>
+      <c r="D412" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E412" t="s">
+        <v>8</v>
+      </c>
+      <c r="F412">
+        <v>1.0</v>
+      </c>
+      <c r="G412" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H412" s="1">
+        <v>1228.31</v>
+      </c>
+      <c r="I412" s="1">
         <v>0</v>
       </c>
-      <c r="K322">
-[...46 lines deleted...]
-      <c r="J323" s="1">
+      <c r="J412">
+        <v>0.0</v>
+      </c>
+      <c r="K412" t="s">
+        <v>998</v>
+      </c>
+      <c r="L412" s="1">
+        <v>1228.31</v>
+      </c>
+      <c r="M412" s="1">
+        <v>-2659.1</v>
+      </c>
+      <c r="N412" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O412">
+        <v>1</v>
+      </c>
+      <c r="Z412" t="s">
+        <v>996</v>
+      </c>
+    </row>
+    <row r="413" spans="1:26">
+      <c r="A413" t="s">
+        <v>997</v>
+      </c>
+      <c r="B413" s="1">
+        <v>8000000.0</v>
+      </c>
+      <c r="C413" s="1">
+        <v>100.01659288</v>
+      </c>
+      <c r="D413" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E413" t="s">
+        <v>8</v>
+      </c>
+      <c r="F413">
+        <v>1.0</v>
+      </c>
+      <c r="G413" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H413" s="1">
+        <v>1327.43</v>
+      </c>
+      <c r="I413" s="1">
         <v>0</v>
       </c>
-      <c r="K323">
-[...46 lines deleted...]
-      <c r="J324" s="1">
+      <c r="J413">
+        <v>0.0</v>
+      </c>
+      <c r="K413" t="s">
+        <v>1000</v>
+      </c>
+      <c r="L413" s="1">
+        <v>1327.43</v>
+      </c>
+      <c r="M413" s="1">
+        <v>-3695.95</v>
+      </c>
+      <c r="N413" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O413">
+        <v>1</v>
+      </c>
+      <c r="Z413" t="s">
+        <v>999</v>
+      </c>
+    </row>
+    <row r="414" spans="1:26">
+      <c r="A414" t="s">
+        <v>1002</v>
+      </c>
+      <c r="B414" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C414" s="1">
+        <v>99.9502446</v>
+      </c>
+      <c r="D414" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E414" t="s">
+        <v>8</v>
+      </c>
+      <c r="F414">
+        <v>1.0</v>
+      </c>
+      <c r="G414" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H414" s="1">
+        <v>-4975.54</v>
+      </c>
+      <c r="I414" s="1">
         <v>0</v>
       </c>
-      <c r="K324">
-[...25 lines deleted...]
-      <c r="C325" s="1">
+      <c r="J414">
+        <v>0.0</v>
+      </c>
+      <c r="K414" t="s">
+        <v>1003</v>
+      </c>
+      <c r="L414" s="1">
+        <v>-4975.54</v>
+      </c>
+      <c r="M414" s="1">
+        <v>-7830.79</v>
+      </c>
+      <c r="N414" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O414">
+        <v>1</v>
+      </c>
+      <c r="Z414" t="s">
+        <v>1001</v>
+      </c>
+    </row>
+    <row r="415" spans="1:26">
+      <c r="A415" t="s">
+        <v>1005</v>
+      </c>
+      <c r="B415" s="1">
         <v>15000000.0</v>
       </c>
-      <c r="D325" s="1">
-[...17 lines deleted...]
-      <c r="J325" s="1">
+      <c r="C415" s="1">
+        <v>100.02918893</v>
+      </c>
+      <c r="D415" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E415" t="s">
+        <v>8</v>
+      </c>
+      <c r="F415">
+        <v>1.0</v>
+      </c>
+      <c r="G415" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H415" s="1">
+        <v>4378.34</v>
+      </c>
+      <c r="I415" s="1">
         <v>0</v>
       </c>
-      <c r="K325">
-[...25 lines deleted...]
-      <c r="C326" s="1">
+      <c r="J415">
+        <v>0.0</v>
+      </c>
+      <c r="K415" t="s">
+        <v>1006</v>
+      </c>
+      <c r="L415" s="1">
+        <v>4378.34</v>
+      </c>
+      <c r="M415" s="1">
+        <v>-735.49</v>
+      </c>
+      <c r="N415" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O415">
+        <v>1</v>
+      </c>
+      <c r="Z415" t="s">
+        <v>1004</v>
+      </c>
+    </row>
+    <row r="416" spans="1:26">
+      <c r="A416" t="s">
+        <v>1008</v>
+      </c>
+      <c r="B416" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C416" s="1">
+        <v>99.93946197</v>
+      </c>
+      <c r="D416" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E416" t="s">
+        <v>8</v>
+      </c>
+      <c r="F416">
+        <v>1.0</v>
+      </c>
+      <c r="G416" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H416" s="1">
+        <v>-18161.41</v>
+      </c>
+      <c r="I416" s="1">
+        <v>0</v>
+      </c>
+      <c r="J416">
+        <v>0.0</v>
+      </c>
+      <c r="K416" t="s">
+        <v>1009</v>
+      </c>
+      <c r="L416" s="1">
+        <v>-18161.41</v>
+      </c>
+      <c r="M416" s="1">
+        <v>-22337.8</v>
+      </c>
+      <c r="N416" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O416">
+        <v>1</v>
+      </c>
+      <c r="Z416" t="s">
+        <v>1007</v>
+      </c>
+    </row>
+    <row r="417" spans="1:26">
+      <c r="A417" t="s">
+        <v>1011</v>
+      </c>
+      <c r="B417" s="1">
+        <v>17000000.0</v>
+      </c>
+      <c r="C417" s="1">
+        <v>99.98257571</v>
+      </c>
+      <c r="D417" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E417" t="s">
+        <v>8</v>
+      </c>
+      <c r="F417">
+        <v>1.0</v>
+      </c>
+      <c r="G417" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H417" s="1">
+        <v>-2962.13</v>
+      </c>
+      <c r="I417" s="1">
+        <v>0</v>
+      </c>
+      <c r="J417">
+        <v>0.0</v>
+      </c>
+      <c r="K417" t="s">
+        <v>1012</v>
+      </c>
+      <c r="L417" s="1">
+        <v>-2962.13</v>
+      </c>
+      <c r="M417" s="1">
+        <v>-4603.02</v>
+      </c>
+      <c r="N417" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O417">
+        <v>1</v>
+      </c>
+      <c r="Z417" t="s">
+        <v>1010</v>
+      </c>
+    </row>
+    <row r="418" spans="1:26">
+      <c r="A418" t="s">
+        <v>1014</v>
+      </c>
+      <c r="B418" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C418" s="1">
+        <v>99.99953497</v>
+      </c>
+      <c r="D418" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E418" t="s">
+        <v>8</v>
+      </c>
+      <c r="F418">
+        <v>1.0</v>
+      </c>
+      <c r="G418" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H418" s="1">
+        <v>-139.51</v>
+      </c>
+      <c r="I418" s="1">
+        <v>0</v>
+      </c>
+      <c r="J418">
+        <v>0.0</v>
+      </c>
+      <c r="K418" t="s">
+        <v>1015</v>
+      </c>
+      <c r="L418" s="1">
+        <v>-139.51</v>
+      </c>
+      <c r="M418" s="1">
+        <v>-1422.74</v>
+      </c>
+      <c r="N418" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O418">
+        <v>1</v>
+      </c>
+      <c r="Z418" t="s">
+        <v>1013</v>
+      </c>
+    </row>
+    <row r="419" spans="1:26">
+      <c r="A419" t="s">
+        <v>1017</v>
+      </c>
+      <c r="B419" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="C419" s="1">
+        <v>100.01400998</v>
+      </c>
+      <c r="D419" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E419" t="s">
+        <v>8</v>
+      </c>
+      <c r="F419">
+        <v>1.0</v>
+      </c>
+      <c r="G419" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H419" s="1">
+        <v>5603.99</v>
+      </c>
+      <c r="I419" s="1">
+        <v>0</v>
+      </c>
+      <c r="J419">
+        <v>0.0</v>
+      </c>
+      <c r="K419" t="s">
+        <v>1018</v>
+      </c>
+      <c r="L419" s="1">
+        <v>5603.99</v>
+      </c>
+      <c r="M419" s="1">
+        <v>4367.62</v>
+      </c>
+      <c r="N419" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O419">
+        <v>1</v>
+      </c>
+      <c r="Z419" t="s">
+        <v>1016</v>
+      </c>
+    </row>
+    <row r="420" spans="1:26">
+      <c r="A420" t="s">
+        <v>1020</v>
+      </c>
+      <c r="B420" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C420" s="1">
+        <v>100.05070737</v>
+      </c>
+      <c r="D420" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E420" t="s">
+        <v>8</v>
+      </c>
+      <c r="F420">
+        <v>1.0</v>
+      </c>
+      <c r="G420" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H420" s="1">
+        <v>15212.21</v>
+      </c>
+      <c r="I420" s="1">
+        <v>0</v>
+      </c>
+      <c r="J420">
+        <v>0.0</v>
+      </c>
+      <c r="K420">
+        <v>-210.16</v>
+      </c>
+      <c r="L420" s="1">
+        <v>15212.21</v>
+      </c>
+      <c r="M420" s="1">
+        <v>15002.05</v>
+      </c>
+      <c r="N420" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O420">
+        <v>1</v>
+      </c>
+      <c r="Z420" t="s">
+        <v>1019</v>
+      </c>
+    </row>
+    <row r="421" spans="1:26">
+      <c r="A421" t="s">
+        <v>1022</v>
+      </c>
+      <c r="B421" s="1">
         <v>25000000.0</v>
       </c>
-      <c r="D326" s="1">
-[...17 lines deleted...]
-      <c r="J326" s="1">
+      <c r="C421" s="1">
+        <v>100.19876936</v>
+      </c>
+      <c r="D421" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E421" t="s">
+        <v>8</v>
+      </c>
+      <c r="F421">
+        <v>1.0</v>
+      </c>
+      <c r="G421" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H421" s="1">
+        <v>49692.34</v>
+      </c>
+      <c r="I421" s="1">
         <v>0</v>
       </c>
-      <c r="K326">
-[...25 lines deleted...]
-      <c r="C327" s="1">
+      <c r="J421">
+        <v>0.0</v>
+      </c>
+      <c r="K421" t="s">
+        <v>944</v>
+      </c>
+      <c r="L421" s="1">
+        <v>49692.34</v>
+      </c>
+      <c r="M421" s="1">
+        <v>51310.5</v>
+      </c>
+      <c r="N421" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O421">
+        <v>1</v>
+      </c>
+      <c r="Z421" t="s">
+        <v>1021</v>
+      </c>
+    </row>
+    <row r="422" spans="1:26">
+      <c r="A422" t="s">
+        <v>1022</v>
+      </c>
+      <c r="B422" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C422" s="1">
+        <v>100.10608908</v>
+      </c>
+      <c r="D422" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E422" t="s">
+        <v>8</v>
+      </c>
+      <c r="F422">
+        <v>1.0</v>
+      </c>
+      <c r="G422" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H422" s="1">
+        <v>26522.27</v>
+      </c>
+      <c r="I422" s="1">
+        <v>0</v>
+      </c>
+      <c r="J422">
+        <v>0.0</v>
+      </c>
+      <c r="K422" t="s">
+        <v>944</v>
+      </c>
+      <c r="L422" s="1">
+        <v>26522.27</v>
+      </c>
+      <c r="M422" s="1">
+        <v>28140.43</v>
+      </c>
+      <c r="N422" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O422">
+        <v>1</v>
+      </c>
+      <c r="Z422" t="s">
+        <v>1023</v>
+      </c>
+    </row>
+    <row r="423" spans="1:26">
+      <c r="A423" t="s">
+        <v>1025</v>
+      </c>
+      <c r="B423" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C423" s="1">
+        <v>100.3197758</v>
+      </c>
+      <c r="D423" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E423" t="s">
+        <v>8</v>
+      </c>
+      <c r="F423">
+        <v>1.0</v>
+      </c>
+      <c r="G423" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H423" s="1">
+        <v>63955.16</v>
+      </c>
+      <c r="I423" s="1">
+        <v>0</v>
+      </c>
+      <c r="J423">
+        <v>0.0</v>
+      </c>
+      <c r="K423" t="s">
+        <v>1026</v>
+      </c>
+      <c r="L423" s="1">
+        <v>63955.16</v>
+      </c>
+      <c r="M423" s="1">
+        <v>65718.27</v>
+      </c>
+      <c r="N423" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O423">
+        <v>1</v>
+      </c>
+      <c r="Z423" t="s">
+        <v>1024</v>
+      </c>
+    </row>
+    <row r="424" spans="1:26">
+      <c r="A424" t="s">
+        <v>1028</v>
+      </c>
+      <c r="B424" s="1">
         <v>30000000.0</v>
       </c>
-      <c r="D327" s="1">
-[...17 lines deleted...]
-      <c r="J327" s="1">
+      <c r="C424" s="1">
+        <v>100.01637877</v>
+      </c>
+      <c r="D424" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E424" t="s">
+        <v>8</v>
+      </c>
+      <c r="F424">
+        <v>1.0</v>
+      </c>
+      <c r="G424" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H424" s="1">
+        <v>4913.63</v>
+      </c>
+      <c r="I424" s="1">
         <v>0</v>
       </c>
-      <c r="K327">
-[...4853 lines deleted...]
-        <v>828.88</v>
+      <c r="J424">
+        <v>0.0</v>
+      </c>
+      <c r="K424" t="s">
+        <v>1029</v>
+      </c>
+      <c r="L424" s="1">
+        <v>4913.63</v>
       </c>
       <c r="M424" s="1">
-        <v>54007.16</v>
+        <v>-12804.87</v>
       </c>
       <c r="N424" s="1">
-        <v>54836.04</v>
-[...105 lines deleted...]
-        <v>1</v>
+        <v>0.0</v>
+      </c>
+      <c r="O424">
+        <v>1</v>
+      </c>
+      <c r="Z424" t="s">
+        <v>1027</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">