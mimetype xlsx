--- v4 (2026-09-22)
+++ v5 (2026-10-14)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1030">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1088">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C_OFI</t>
   </si>
   <si>
     <t>FR0011381227</t>
   </si>
   <si>
@@ -124,263 +124,275 @@
   <si>
     <t>FR0007045109</t>
   </si>
   <si>
     <t>ARKEA SUPPORT MONETAIRE SI</t>
   </si>
   <si>
     <t>FR001400R6K0</t>
   </si>
   <si>
     <t>OSTRUM SRI MONEY PLUS SI EUR</t>
   </si>
   <si>
     <t>XS3325326695</t>
   </si>
   <si>
     <t>EURO ABN AMRO BANK NV 17/07/2026</t>
   </si>
   <si>
     <t>XS3332437337</t>
   </si>
   <si>
     <t>EURO ABN AMRO BANK NV 25/03/2027</t>
   </si>
   <si>
+    <t>FR0129811727</t>
+  </si>
+  <si>
+    <t>EURO ACHMEA BANK NV 05/07/2027</t>
+  </si>
+  <si>
     <t>FR0129677722</t>
   </si>
   <si>
     <t>EURO ACHMEA BANK NV 06/04/2027</t>
   </si>
   <si>
+    <t>FR0129811768</t>
+  </si>
+  <si>
+    <t>EURO ACHMEA BANK NV 07/06/2027</t>
+  </si>
+  <si>
     <t>FR0129438273</t>
   </si>
   <si>
     <t>EURO ACHMEA BANK NV 11/09/2026</t>
   </si>
   <si>
     <t>FR0129438323</t>
   </si>
   <si>
     <t>EURO ACHMEA BANK NV 13/10/2026</t>
   </si>
   <si>
+    <t>BE6375634183</t>
+  </si>
+  <si>
+    <t>EURO AEDIFICA SA 13/08/2026</t>
+  </si>
+  <si>
     <t>XS3371229066</t>
   </si>
   <si>
     <t>EURO AGENCE CENTRALE DES ORGANISMES DE 06/08/2026</t>
   </si>
   <si>
     <t>FR0129628758</t>
   </si>
   <si>
     <t>EURO AIR LIQUIDE FINANCE SA 16/07/2026</t>
   </si>
   <si>
     <t>FR0129684058</t>
   </si>
   <si>
     <t>EURO AXA BANQUE S.A. 16/04/2027</t>
   </si>
   <si>
-    <t>85 116.06</t>
+    <t>115 932.39</t>
   </si>
   <si>
     <t>XS3311140738</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 03/03/2027</t>
   </si>
   <si>
     <t>XS3346254439</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 12/04/2027</t>
   </si>
   <si>
     <t>FR0129513075</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 19/11/2026</t>
   </si>
   <si>
     <t>FR0129513703</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 20/08/2026</t>
   </si>
   <si>
+    <t>FR0129762839</t>
+  </si>
+  <si>
+    <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 24/06/2027</t>
+  </si>
+  <si>
     <t>XS3398399058</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 25/05/2027</t>
   </si>
   <si>
     <t>XS3336921476</t>
   </si>
   <si>
     <t>EURO BANCO SANTANDER SA 02/10/2026</t>
   </si>
   <si>
     <t>XS3329243623</t>
   </si>
   <si>
     <t>EURO BANCO SANTANDER SA 24/03/2027</t>
   </si>
   <si>
     <t>FR0129677102</t>
   </si>
   <si>
     <t>EURO BANQUE FEDERATIVE DU CREDIT MUTUEL 02/12/2026</t>
   </si>
   <si>
-    <t>76 994.58</t>
+    <t>99 848.67</t>
   </si>
   <si>
     <t>FR0129713642</t>
   </si>
   <si>
     <t>EURO BANQUE FEDERATIVE DU CREDIT MUTUEL 04/05/2027</t>
   </si>
   <si>
-    <t>96 800.00</t>
+    <t>143 538.00</t>
   </si>
   <si>
     <t>FR0129705986</t>
   </si>
   <si>
     <t>EURO BANQUE FEDERATIVE DU CREDIT MUTUEL 23/02/2027</t>
   </si>
   <si>
-    <t>38 779.06</t>
-[...5 lines deleted...]
-    <t>EURO BELFIUS BANQUE SA 10/07/2026</t>
+    <t>54 182.86</t>
+  </si>
+  <si>
+    <t>BE6375625090</t>
+  </si>
+  <si>
+    <t>EURO BELFIUS BANQUE SA 12/07/2027</t>
   </si>
   <si>
     <t>FR0129677078</t>
   </si>
   <si>
     <t>EURO BPCE SA 02/04/2027</t>
   </si>
   <si>
-    <t>52 240.83</t>
+    <t>67 721.33</t>
   </si>
   <si>
     <t>FR0129705952</t>
   </si>
   <si>
     <t>EURO BPCE SA 23/03/2027</t>
   </si>
   <si>
-    <t>77 558.11</t>
+    <t>108 365.72</t>
   </si>
   <si>
     <t>FR0129315240</t>
   </si>
   <si>
     <t>EURO BPCE SA 24/07/2026</t>
   </si>
   <si>
-    <t>315 059.63</t>
+    <t>338 374.17</t>
   </si>
   <si>
     <t>FR0129520062</t>
   </si>
   <si>
     <t>EURO BPCE SA 27/11/2026</t>
   </si>
   <si>
-    <t>262 062.00</t>
+    <t>293 081.83</t>
   </si>
   <si>
     <t>FR0129520070</t>
   </si>
   <si>
     <t>EURO BPCE SA 28/09/2026</t>
   </si>
   <si>
-    <t>258 612.00</t>
+    <t>289 265.17</t>
   </si>
   <si>
     <t>FR0129411429</t>
   </si>
   <si>
     <t>EURO BPIFRANCE SA 31/08/2026</t>
   </si>
   <si>
     <t>XS3278651024</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 18/01/2027</t>
   </si>
   <si>
+    <t>XS3427420412</t>
+  </si>
+  <si>
+    <t>EURO CAIXABANK SA 24/06/2027</t>
+  </si>
+  <si>
     <t>XS3283860032</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 25/01/2027</t>
   </si>
   <si>
     <t>XS3361234886</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 26/04/2027</t>
   </si>
   <si>
-    <t>XS3367683490</t>
-[...4 lines deleted...]
-  <si>
     <t>XS3325957507</t>
   </si>
   <si>
     <t>EURO COCA-COLA HBC FINANCE BV 19/03/2027</t>
   </si>
   <si>
     <t>XS3330163034</t>
   </si>
   <si>
     <t>EURO COCA-COLA HBC FINANCE BV 25/03/2027</t>
   </si>
   <si>
-    <t>FR0129706430</t>
-[...10 lines deleted...]
-  <si>
     <t>BE6375143128</t>
   </si>
   <si>
     <t>EURO COFINIMMO SA 22/07/2026</t>
   </si>
   <si>
     <t>DE000CZ459C2</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 03/02/2027</t>
   </si>
   <si>
     <t>DE000CZ46AH6</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 12/03/2027</t>
   </si>
   <si>
     <t>DE000CZ458N1</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 13/11/2026</t>
   </si>
   <si>
     <t>DE000CZ456M7</t>
@@ -397,171 +409,165 @@
   <si>
     <t>DE000CZ46AL8</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 17/12/2026</t>
   </si>
   <si>
     <t>DE000CZ458Q4</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 18/01/2027</t>
   </si>
   <si>
     <t>DE000CZ46AQ7</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 20/04/2027</t>
   </si>
   <si>
     <t>FR0129572402</t>
   </si>
   <si>
     <t>EURO CREDIT AGRICOLE SA 19/08/2026</t>
   </si>
   <si>
-    <t>286 607.92</t>
+    <t>331 919.25</t>
   </si>
   <si>
     <t>FR0129539898</t>
   </si>
   <si>
     <t>EURO CREDIT LYONNAIS SA 11/12/2026</t>
   </si>
   <si>
-    <t>308 103.06</t>
-[...5 lines deleted...]
-    <t>EURO DANAHER CORPORATION 26/06/2026</t>
+    <t>347 165.28</t>
+  </si>
+  <si>
+    <t>XS3429165031</t>
+  </si>
+  <si>
+    <t>EURO DANAHER CORPORATION 21/12/2026</t>
   </si>
   <si>
     <t>FR0129783884</t>
   </si>
   <si>
     <t>EURO DASSAULT SYSTEMES 16/09/2026</t>
   </si>
   <si>
-    <t>ES05306747R1</t>
-[...2 lines deleted...]
-    <t>EURO ENDESA SA 26/06/2026</t>
+    <t>XS3439196463</t>
+  </si>
+  <si>
+    <t>EURO DEUTSCHE BANK AG 06/07/2027</t>
+  </si>
+  <si>
+    <t>ES05306748E7</t>
+  </si>
+  <si>
+    <t>EURO ENDESA SA 24/08/2026</t>
+  </si>
+  <si>
+    <t>XS3430530702</t>
+  </si>
+  <si>
+    <t>EURO ENEL FINANCE INTERNATIONAL NV 17/07/2026</t>
   </si>
   <si>
     <t>XS3420336953</t>
   </si>
   <si>
     <t>EURO ENEL FINANCE INTERNATIONAL NV 20/07/2026</t>
   </si>
   <si>
-    <t>XS3391078824</t>
-[...16 lines deleted...]
-  <si>
     <t>XS3183305492</t>
   </si>
   <si>
     <t>EURO HEWLETT-PACKARD INTERNATIONAL BANK 11/09/2026</t>
   </si>
   <si>
     <t>XS3304309589</t>
   </si>
   <si>
     <t>EURO HEWLETT-PACKARD INTERNATIONAL BANK 18/02/2027</t>
   </si>
   <si>
     <t>XS3306628242</t>
   </si>
   <si>
     <t>EURO HEWLETT-PACKARD INTERNATIONAL BANK 22/02/2027</t>
   </si>
   <si>
-    <t>XS3367672709</t>
-[...2 lines deleted...]
-    <t>EURO IBERDROLA INTERNATIONAL BV 03/07/2026</t>
+    <t>XS3435885341</t>
+  </si>
+  <si>
+    <t>EURO IBERDROLA INTERNATIONAL BV 03/09/2026</t>
   </si>
   <si>
     <t>FR0129781268</t>
   </si>
   <si>
     <t>EURO ING BANK NV 01/06/2027</t>
   </si>
   <si>
-    <t>21 361.08</t>
+    <t>44 425.33</t>
   </si>
   <si>
     <t>FR0129446847</t>
   </si>
   <si>
     <t>EURO ING BANK NV 22/10/2026</t>
   </si>
   <si>
-    <t>455 483.25</t>
+    <t>501 534.58</t>
   </si>
   <si>
     <t>FR0129706604</t>
   </si>
   <si>
     <t>EURO ING BANK NV 23/04/2027</t>
   </si>
   <si>
-    <t>38 148.33</t>
+    <t>53 550.56</t>
   </si>
   <si>
     <t>FR0129706620</t>
   </si>
   <si>
     <t>EURO ING BANK NV 24/03/2027</t>
   </si>
   <si>
-    <t>37 981.67</t>
+    <t>53 322.78</t>
   </si>
   <si>
     <t>FR0129580793</t>
   </si>
   <si>
     <t>EURO ING BANK NV 29/12/2026</t>
   </si>
   <si>
-    <t>272 950.42</t>
+    <t>318 983.92</t>
   </si>
   <si>
     <t>XS3371668735</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 05/05/2027</t>
   </si>
   <si>
     <t>XS3250420521</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 07/12/2026</t>
   </si>
   <si>
     <t>XS3273012412</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 08/01/2027</t>
   </si>
   <si>
     <t>XS3273054091</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 09/10/2026</t>
   </si>
@@ -598,75 +604,69 @@
   <si>
     <t>XS3155652863</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 17/08/2026</t>
   </si>
   <si>
     <t>XS3282799835</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 22/01/2027</t>
   </si>
   <si>
     <t>XS3358264185</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 22/04/2027</t>
   </si>
   <si>
     <t>FR0129680205</t>
   </si>
   <si>
     <t>EURO ITM ENTREPRISES SA SAS 22/07/2026</t>
   </si>
   <si>
-    <t>XS3359531426</t>
-[...4 lines deleted...]
-  <si>
     <t>BE6372053262</t>
   </si>
   <si>
     <t>EURO KBC GROEP NV 23/10/2026</t>
   </si>
   <si>
-    <t>BE6368907810</t>
-[...2 lines deleted...]
-    <t>EURO KBC GROEP NV 26/06/2026</t>
+    <t>BE6375183520</t>
+  </si>
+  <si>
+    <t>EURO KBC GROEP NV 23/12/2026</t>
   </si>
   <si>
     <t>FR0129762334</t>
   </si>
   <si>
     <t>EURO LEGRAND FRANCE SA 18/12/2026</t>
   </si>
   <si>
-    <t>3 445.83</t>
+    <t>18 626.25</t>
   </si>
   <si>
     <t>XS3176776428</t>
   </si>
   <si>
     <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 03/09/2026</t>
   </si>
   <si>
     <t>XS3418600089</t>
   </si>
   <si>
     <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 17/06/2027</t>
   </si>
   <si>
     <t>XS3355982888</t>
   </si>
   <si>
     <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 19/02/2027</t>
   </si>
   <si>
     <t>XS3355988224</t>
   </si>
   <si>
     <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 20/04/2027</t>
   </si>
@@ -691,2463 +691,2637 @@
   <si>
     <t>FR0129548857</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 08/01/2027</t>
   </si>
   <si>
     <t>FR0129439685</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 14/10/2026</t>
   </si>
   <si>
     <t>XS3408779000</t>
   </si>
   <si>
     <t>EURO NATWEST MARKETS NV 09/06/2027</t>
   </si>
   <si>
     <t>XS3274467201</t>
   </si>
   <si>
     <t>EURO NATWEST MARKETS NV 12/01/2027</t>
   </si>
   <si>
+    <t>XS3427507374</t>
+  </si>
+  <si>
+    <t>EURO NATWEST MARKETS NV 24/06/2027</t>
+  </si>
+  <si>
     <t>XS3233508335</t>
   </si>
   <si>
     <t>EURO NORDEA BANK ABP 12/02/2027</t>
   </si>
   <si>
-    <t>281 026.06</t>
+    <t>312 187.50</t>
   </si>
   <si>
     <t>XS3415149833</t>
   </si>
   <si>
     <t>EURO NTT FINANCE UK LTD 04/09/2026</t>
   </si>
   <si>
     <t>XS3396982285</t>
   </si>
   <si>
     <t>EURO NTT FINANCE UK LTD 06/08/2026</t>
   </si>
   <si>
+    <t>XS3443134070</t>
+  </si>
+  <si>
+    <t>EURO NTT FINANCE UK LTD 08/10/2026</t>
+  </si>
+  <si>
     <t>XS3417520197</t>
   </si>
   <si>
     <t>EURO NTT FINANCE UK LTD 17/09/2026</t>
   </si>
   <si>
-    <t>XS3403832499</t>
-[...4 lines deleted...]
-  <si>
     <t>XS3351072502</t>
   </si>
   <si>
     <t>EURO OP CORPORATE BANK PLC 16/11/2026</t>
   </si>
   <si>
     <t>XS3219260372</t>
   </si>
   <si>
     <t>EURO OP CORPORATE BANK PLC 23/10/2026</t>
   </si>
   <si>
+    <t>XS3431959587</t>
+  </si>
+  <si>
+    <t>EURO OPEN BANK SA 30/04/2027</t>
+  </si>
+  <si>
     <t>XS3318879270</t>
   </si>
   <si>
     <t>EURO OPENBANK DEUTSCHLAND AG 11/12/2026</t>
   </si>
   <si>
     <t>XS3299470412</t>
   </si>
   <si>
     <t>XS3323656143</t>
   </si>
   <si>
     <t>EURO OPENBANK DEUTSCHLAND AG 18/01/2027</t>
   </si>
   <si>
+    <t>FR0129812352</t>
+  </si>
+  <si>
+    <t>EURO PERNOD RICARD FINANCE SA 07/09/2026</t>
+  </si>
+  <si>
     <t>XS3298732184</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER FINANCE SA 11/02/2027</t>
   </si>
   <si>
     <t>XS3418592716</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER FINANCE SA 17/06/2027</t>
   </si>
   <si>
     <t>XS3283527458</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER FINANCE SA 25/01/2027</t>
   </si>
   <si>
+    <t>XS3437345815</t>
+  </si>
+  <si>
+    <t>EURO SKANDINAVISKA ENSKILDA BANKEN AB 06/04/2027</t>
+  </si>
+  <si>
     <t>XS3412543962</t>
   </si>
   <si>
     <t>EURO SSE PLC 14/09/2026</t>
   </si>
   <si>
-    <t>BE6369222086</t>
-[...4 lines deleted...]
-  <si>
     <t>BE6372794881</t>
   </si>
   <si>
     <t>EURO SUMITOMO MITSUI BANKING CORP (BRUS 20/10/2026</t>
   </si>
   <si>
     <t>XS3288981957</t>
   </si>
   <si>
     <t>EURO SVENSKA HANDELSBANKEN AB 29/01/2027</t>
   </si>
   <si>
     <t>XS3352619921</t>
   </si>
   <si>
     <t>EURO SWEDBANK AB 16/04/2027</t>
   </si>
   <si>
+    <t>FR0129784411</t>
+  </si>
+  <si>
+    <t>EURO TELEPERFORMANCE 24/07/2026</t>
+  </si>
+  <si>
+    <t>FR0129762250</t>
+  </si>
+  <si>
+    <t>EURO UNIVERSAL MUSIC GROUP NV 21/07/2026</t>
+  </si>
+  <si>
     <t>FR0129672830</t>
   </si>
   <si>
     <t>EURO VEOLIA ENVIRONNEMENT SA 17/03/2027</t>
   </si>
   <si>
     <t>FR0129572337</t>
   </si>
   <si>
     <t>EURO VEOLIA ENVIRONNEMENT SA 19/01/2027</t>
   </si>
   <si>
     <t>FR0129682839</t>
   </si>
   <si>
     <t>EURO VIVENDI SE 15/07/2026</t>
   </si>
   <si>
-    <t>FR0129332229</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129547909</t>
   </si>
   <si>
     <t>NEUCP ACHMEA BANK NV 08/01/2027</t>
   </si>
   <si>
     <t>FR0129672715</t>
   </si>
   <si>
     <t>NEUCP ACHMEA BANK NV 12/03/2027</t>
   </si>
   <si>
-    <t>FR0129519841</t>
-[...7 lines deleted...]
-  <si>
     <t>FR0129675676</t>
   </si>
   <si>
     <t>NEUCP AXA BANQUE S.A. 25/03/2027</t>
   </si>
   <si>
-    <t>166 650.00</t>
+    <t>212 740.00</t>
   </si>
   <si>
     <t>FR0129676880</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 01/04/2027</t>
   </si>
   <si>
-    <t>132 759.65</t>
+    <t>171 616.67</t>
+  </si>
+  <si>
+    <t>FR0129808897</t>
+  </si>
+  <si>
+    <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 01/06/2027</t>
+  </si>
+  <si>
+    <t>28 036.67</t>
+  </si>
+  <si>
+    <t>FR0129810711</t>
+  </si>
+  <si>
+    <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 02/07/2027</t>
+  </si>
+  <si>
+    <t>13 720.42</t>
+  </si>
+  <si>
+    <t>FR0129864494</t>
+  </si>
+  <si>
+    <t>1 401.17</t>
   </si>
   <si>
     <t>FR0129598563</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 04/12/2026</t>
   </si>
   <si>
-    <t>171 950.22</t>
+    <t>202 627.83</t>
   </si>
   <si>
     <t>FR0129654184</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 05/03/2027</t>
   </si>
   <si>
-    <t>139 363.89</t>
+    <t>170 243.33</t>
   </si>
   <si>
     <t>FR0129598571</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 06/11/2026</t>
   </si>
   <si>
-    <t>171 189.11</t>
+    <t>201 744.50</t>
   </si>
   <si>
     <t>FR0129548469</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 08/01/2027</t>
   </si>
   <si>
-    <t>313 335.00</t>
+    <t>359 772.42</t>
   </si>
   <si>
     <t>FR0129621415</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 11/02/2027</t>
   </si>
   <si>
-    <t>165 896.94</t>
+    <t>196 800.50</t>
   </si>
   <si>
     <t>FR0129549962</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 12/01/2027</t>
   </si>
   <si>
-    <t>102 096.00</t>
-[...8 lines deleted...]
-    <t>98 946.00</t>
+    <t>117 509.56</t>
   </si>
   <si>
     <t>FR0129621340</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 14/09/2026</t>
   </si>
   <si>
-    <t>160 802.50</t>
+    <t>190 850.50</t>
   </si>
   <si>
     <t>FR0129572436</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 19/10/2026</t>
   </si>
   <si>
-    <t>242 069.10</t>
+    <t>280 286.88</t>
   </si>
   <si>
     <t>FR0129706018</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 23/04/2027</t>
   </si>
   <si>
-    <t>39 117.94</t>
+    <t>54 643.97</t>
+  </si>
+  <si>
+    <t>FR0129862688</t>
+  </si>
+  <si>
+    <t>NEUCP BNP PARIBAS SA 07/07/2027</t>
+  </si>
+  <si>
+    <t>14 480.08</t>
+  </si>
+  <si>
+    <t>FR0129862696</t>
+  </si>
+  <si>
+    <t>NEUCP BNP PARIBAS SA 08/06/2027</t>
+  </si>
+  <si>
+    <t>12 066.74</t>
   </si>
   <si>
     <t>FR0129787802</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 04/06/2027</t>
   </si>
   <si>
-    <t>35 326.50</t>
+    <t>81 630.00</t>
   </si>
   <si>
     <t>FR0129548527</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 07/01/2027</t>
   </si>
   <si>
-    <t>259 966.67</t>
+    <t>298 511.74</t>
   </si>
   <si>
     <t>FR0129548519</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 09/12/2026</t>
   </si>
   <si>
-    <t>258 820.83</t>
+    <t>297 213.13</t>
   </si>
   <si>
     <t>FR0129549913</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 12/01/2027</t>
   </si>
   <si>
-    <t>173 563.20</t>
+    <t>199 766.24</t>
   </si>
   <si>
     <t>FR0129499275</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 13/11/2026</t>
   </si>
   <si>
-    <t>348 213.13</t>
+    <t>386 859.38</t>
   </si>
   <si>
     <t>FR0129499259</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 14/10/2026</t>
   </si>
   <si>
-    <t>346 678.40</t>
+    <t>385 171.88</t>
   </si>
   <si>
     <t>FR0129517571</t>
   </si>
   <si>
     <t>NEUCP BPIFRANCE SA 26/11/2026</t>
   </si>
   <si>
     <t>FR0129767267</t>
   </si>
   <si>
     <t>NEUCP CA CONSUMER FINANCE SA 25/05/2027</t>
   </si>
   <si>
+    <t>FR0129808442</t>
+  </si>
+  <si>
+    <t>NEUCP COFACE SA 23/09/2026</t>
+  </si>
+  <si>
     <t>FR0129713600</t>
   </si>
   <si>
     <t>NEUCP COFACE SA 30/07/2026</t>
   </si>
   <si>
     <t>FR0129537538</t>
   </si>
   <si>
     <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 04/12/2026</t>
   </si>
   <si>
     <t>FR0129513893</t>
   </si>
   <si>
     <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 20/11/2026</t>
   </si>
   <si>
     <t>FR0129449734</t>
   </si>
   <si>
     <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 27/10/2026</t>
   </si>
   <si>
     <t>FR0129787877</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE CORPORATE AND INVE 04/06/2027</t>
   </si>
   <si>
-    <t>47 702.00</t>
+    <t>110 173.33</t>
   </si>
   <si>
     <t>FR0129654614</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 05/02/2027</t>
   </si>
   <si>
-    <t>171 864.24</t>
+    <t>210 309.58</t>
   </si>
   <si>
     <t>FR0129654622</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 05/03/2027</t>
   </si>
   <si>
-    <t>172 621.18</t>
+    <t>211 219.31</t>
   </si>
   <si>
     <t>FR0129548626</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 06/01/2027</t>
   </si>
   <si>
-    <t>316 617.33</t>
+    <t>363 247.33</t>
   </si>
   <si>
     <t>FR0129549939</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 11/09/2026</t>
   </si>
   <si>
-    <t>201 492.00</t>
+    <t>231 952.44</t>
   </si>
   <si>
     <t>FR0129549921</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 12/10/2026</t>
   </si>
   <si>
-    <t>302 238.00</t>
+    <t>347 928.67</t>
   </si>
   <si>
     <t>FR0129671360</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 12/11/2026</t>
   </si>
   <si>
-    <t>127 084.83</t>
+    <t>157 222.22</t>
   </si>
   <si>
     <t>FR0129706067</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 23/04/2027</t>
   </si>
   <si>
-    <t>156 471.78</t>
+    <t>218 575.89</t>
   </si>
   <si>
     <t>FR0129678217</t>
   </si>
   <si>
     <t>NEUCP DANONE SA 08/01/2027</t>
   </si>
   <si>
-    <t>142 797.67</t>
-[...11 lines deleted...]
-    <t>NEUCP ELIS SA 13/07/2026</t>
+    <t>188 486.67</t>
   </si>
   <si>
     <t>FR0129806107</t>
   </si>
   <si>
     <t>NEUCP ELIS SA 15/07/2026</t>
   </si>
   <si>
     <t>FR0129805273</t>
   </si>
   <si>
     <t>NEUCP ENGIE SA 11/09/2026</t>
   </si>
   <si>
-    <t>21 247.42</t>
+    <t>65 884.50</t>
   </si>
   <si>
     <t>FR0129594190</t>
   </si>
   <si>
     <t>NEUCP ING BANK NV 03/02/2027</t>
   </si>
   <si>
-    <t>220 606.94</t>
+    <t>259 110.00</t>
   </si>
   <si>
     <t>FR0129787950</t>
   </si>
   <si>
     <t>NEUCP ING BANK NV 04/06/2027</t>
   </si>
   <si>
-    <t>46 702.00</t>
+    <t>107 951.11</t>
   </si>
   <si>
     <t>FR0129678985</t>
   </si>
   <si>
     <t>NEUCP ING BANK NV 08/04/2027</t>
   </si>
   <si>
-    <t>142 806.25</t>
+    <t>189 044.92</t>
+  </si>
+  <si>
+    <t>FR0129808681</t>
+  </si>
+  <si>
+    <t>NEUCP ING BANK NV 24/06/2027</t>
+  </si>
+  <si>
+    <t>43 809.50</t>
   </si>
   <si>
     <t>FR0129674976</t>
   </si>
   <si>
     <t>NEUCP ING BANK NV 25/03/2027</t>
   </si>
   <si>
-    <t>114 110.00</t>
+    <t>144 959.11</t>
+  </si>
+  <si>
+    <t>FR0129809549</t>
+  </si>
+  <si>
+    <t>NEUCP ING BANK NV 29/06/2027</t>
+  </si>
+  <si>
+    <t>16 888.67</t>
+  </si>
+  <si>
+    <t>FR0129785657</t>
+  </si>
+  <si>
+    <t>NEUCP LA BANQUE POSTALE 01/07/2027</t>
+  </si>
+  <si>
+    <t>31 571.94</t>
   </si>
   <si>
     <t>FR0129515633</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 02/12/2026</t>
   </si>
   <si>
-    <t>255 881.50</t>
+    <t>286 762.50</t>
   </si>
   <si>
     <t>FR0129516185</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 04/12/2026</t>
   </si>
   <si>
-    <t>262 360.00</t>
+    <t>300 609.03</t>
   </si>
   <si>
     <t>FR0129516300</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 11/09/2026</t>
   </si>
   <si>
-    <t>298 188.00</t>
+    <t>343 328.67</t>
   </si>
   <si>
     <t>FR0129516292</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 12/01/2027</t>
   </si>
   <si>
-    <t>202 842.00</t>
+    <t>233 485.78</t>
   </si>
   <si>
     <t>FR0129651875</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 15/04/2027</t>
   </si>
   <si>
-    <t>128 151.67</t>
+    <t>173 917.50</t>
   </si>
   <si>
     <t>FR0129516540</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 26/11/2026</t>
   </si>
   <si>
-    <t>183 676.22</t>
+    <t>214 058.33</t>
   </si>
   <si>
     <t>FR0129631067</t>
   </si>
   <si>
     <t>NEUCP LEGRAND FRANCE SA 15/10/2026</t>
   </si>
   <si>
-    <t>69 190.13</t>
-[...5 lines deleted...]
-    <t>NEUCP SAVENCIA SA 08/07/2026</t>
+    <t>93 552.04</t>
+  </si>
+  <si>
+    <t>FR0129862811</t>
+  </si>
+  <si>
+    <t>NEUCP SAVENCIA SA 10/08/2026</t>
   </si>
   <si>
     <t>FR0129805828</t>
   </si>
   <si>
     <t>NEUCP SAVENCIA SA 15/07/2026</t>
   </si>
   <si>
-    <t>FR0129681708</t>
-[...13 lines deleted...]
-  <si>
     <t>FR0129807998</t>
   </si>
   <si>
     <t>NEUCP SONEPAR SA 22/07/2026</t>
   </si>
   <si>
-    <t>FR0129783280</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129487114</t>
   </si>
   <si>
     <t>NEUCP UNEDIC 06/11/2026</t>
   </si>
   <si>
     <t>FR0129629715</t>
   </si>
   <si>
     <t>NEUCP UNIVERSAL MUSIC GROUP NV 22/07/2026</t>
   </si>
   <si>
     <t>FR0129781755</t>
   </si>
   <si>
     <t>NEUCP VEOLIA ENVIRONNEMENT SA 01/10/2026</t>
   </si>
   <si>
-    <t>13 935.17</t>
+    <t>29 005.78</t>
   </si>
   <si>
     <t>FR0129678175</t>
   </si>
   <si>
     <t>NEUCP VEOLIA ENVIRONNEMENT SA 09/11/2026</t>
   </si>
   <si>
-    <t>72 032.17</t>
+    <t>95 060.00</t>
   </si>
   <si>
     <t>FR0129630960</t>
   </si>
   <si>
     <t>NEUCP VEOLIA ENVIRONNEMENT SA 16/04/2027</t>
   </si>
   <si>
     <t>FR0129499028</t>
   </si>
   <si>
     <t>NEUCP VEOLIA ENVIRONNEMENT SA 16/11/2026</t>
   </si>
   <si>
-    <t>147 058.50</t>
+    <t>169 860.00</t>
   </si>
   <si>
     <t>FR0129683142</t>
   </si>
   <si>
     <t>NEUCP VEOLIA ENVIRONNEMENT SA 16/12/2026</t>
   </si>
   <si>
     <t>FR0129805463</t>
   </si>
   <si>
     <t>NEUCP VINCI SA 12/08/2026</t>
   </si>
   <si>
-    <t>28 146.56</t>
+    <t>87 296.00</t>
+  </si>
+  <si>
+    <t>FR0129808392</t>
+  </si>
+  <si>
+    <t>NEUCP VIVENDI SE 23/07/2026</t>
+  </si>
+  <si>
+    <t>FR0129811099</t>
+  </si>
+  <si>
+    <t>NEUMTN SOCIETE GENERALE SA 03/08/2027</t>
+  </si>
+  <si>
+    <t>25 329.00</t>
   </si>
   <si>
     <t>FR0129671766</t>
   </si>
   <si>
     <t>NEUMTN SOCIETE GENERALE SA 12/04/2027</t>
   </si>
   <si>
-    <t>92 620.00</t>
+    <t>123 813.67</t>
   </si>
   <si>
     <t>FR0129704823</t>
   </si>
   <si>
     <t>NEUMTN SOCIETE GENERALE SA 20/05/2027</t>
   </si>
   <si>
-    <t>82 759.11</t>
+    <t>114 059.89</t>
   </si>
   <si>
     <t>XS2102283061</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 0.6 15/01/2027</t>
   </si>
   <si>
-    <t>144 407.67</t>
+    <t>164 515.07</t>
   </si>
   <si>
     <t>XS2487054004</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 2.375 01/06/2027</t>
   </si>
   <si>
-    <t>44 409.25</t>
+    <t>121 710.62</t>
   </si>
   <si>
     <t>XS2175967343</t>
   </si>
   <si>
     <t>ACHMEA BV 1.5 26/05/2027</t>
   </si>
   <si>
-    <t>31 486.81</t>
+    <t>57 142.73</t>
   </si>
   <si>
     <t>FR001400O457</t>
   </si>
   <si>
     <t>ALD SA 3.875 22/02/2027</t>
   </si>
   <si>
-    <t>221 671.23</t>
+    <t>262 310.96</t>
   </si>
   <si>
     <t>FR001400F6E7</t>
   </si>
   <si>
     <t>ALD SA 4.25 18/01/2027</t>
   </si>
   <si>
-    <t>256 280.82</t>
+    <t>292 656.16</t>
   </si>
   <si>
     <t>FR001400M8T2</t>
   </si>
   <si>
     <t>ALD SA 4.375 23/11/2026</t>
   </si>
   <si>
-    <t>151 746.58</t>
+    <t>167 568.49</t>
   </si>
   <si>
     <t>FR001400CSG4</t>
   </si>
   <si>
     <t>ARVAL SERVICE LEASE SA 4 22/09/2026</t>
   </si>
   <si>
-    <t>353 030.14</t>
+    <t>381 479.45</t>
   </si>
   <si>
     <t>FR001400E3H8</t>
   </si>
   <si>
     <t>ARVAL SERVICE LEASE SA 4.75 22/05/2027</t>
   </si>
   <si>
-    <t>24 205.48</t>
+    <t>213 815.07</t>
   </si>
   <si>
     <t>XS2101349723</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 0.5 14/01/2027</t>
   </si>
   <si>
-    <t>15 682.19</t>
+    <t>17 852.05</t>
   </si>
   <si>
     <t>XS2113889351</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 0.5 04/02/2027</t>
   </si>
   <si>
-    <t>14 178.08</t>
+    <t>16 438.36</t>
   </si>
   <si>
     <t>XS1617831026</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 1.25 26/05/2027</t>
   </si>
   <si>
-    <t>16 181.51</t>
+    <t>29 366.44</t>
   </si>
   <si>
     <t>XS2102357014</t>
   </si>
   <si>
     <t>BMW FINANCE NV 0.375 14/01/2027</t>
   </si>
   <si>
-    <t>4 900.68</t>
+    <t>5 578.77</t>
   </si>
   <si>
     <t>XS2915279140</t>
   </si>
   <si>
     <t>BMW INTERNATIONAL INVESTMENT BV 09/10/2026</t>
   </si>
   <si>
-    <t>32 313.33</t>
+    <t>2 302.50</t>
   </si>
   <si>
     <t>DE000A1ZZ028</t>
   </si>
   <si>
     <t>BMW US CAPITAL LLC 1 20/04/2027</t>
   </si>
   <si>
-    <t>13 801.32</t>
+    <t>18 620.82</t>
   </si>
   <si>
     <t>FR0013444759</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 0.125 04/09/2026</t>
   </si>
   <si>
-    <t>46 938.70</t>
+    <t>50 487.33</t>
   </si>
   <si>
     <t>FR0013484458</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/02/2028</t>
   </si>
   <si>
-    <t>28 643.84</t>
+    <t>97 328.77</t>
+  </si>
+  <si>
+    <t>FR0014006NI7</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS SA 30/05/2028</t>
+  </si>
+  <si>
+    <t>13 561.64</t>
   </si>
   <si>
     <t>XS1196503137</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 1.8 03/03/2027</t>
   </si>
   <si>
-    <t>98 531.51</t>
+    <t>118 060.27</t>
   </si>
   <si>
     <t>FR0013455540</t>
   </si>
   <si>
     <t>BPCE SA 0.5 24/02/2027</t>
   </si>
   <si>
-    <t>13 254.79</t>
+    <t>15 726.03</t>
   </si>
   <si>
     <t>FR0014009YD9</t>
   </si>
   <si>
     <t>BPCE SA 1.75 26/04/2027</t>
   </si>
   <si>
-    <t>51 378.08</t>
+    <t>71 208.22</t>
   </si>
   <si>
     <t>ES0213307061</t>
   </si>
   <si>
     <t>CAIXABANK SA 1.125 12/11/2026</t>
   </si>
   <si>
-    <t>102 636.99</t>
+    <t>112 808.22</t>
   </si>
   <si>
     <t>FR0014012SC7</t>
   </si>
   <si>
     <t>CAPGEMINI SE 25/09/2027</t>
   </si>
   <si>
-    <t>122 502.57</t>
+    <t>28 251.73</t>
   </si>
   <si>
     <t>DE000CZ45VM4</t>
   </si>
   <si>
     <t>COMMERZBANK AG 0.875 22/01/2027</t>
   </si>
   <si>
-    <t>37 646.58</t>
+    <t>43 131.51</t>
   </si>
   <si>
     <t>XS2723549528</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA 3.75 29/11/2026</t>
   </si>
   <si>
-    <t>210 616.44</t>
+    <t>233 219.18</t>
   </si>
   <si>
     <t>XS1538284230</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE LONDON 1.875 20/12/2026</t>
   </si>
   <si>
-    <t>135 164.38</t>
+    <t>151 325.34</t>
   </si>
   <si>
     <t>XS1605365193</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA (LONDON BRANCH) 1.375 03/05/2027</t>
   </si>
   <si>
-    <t>18 835.62</t>
+    <t>27 123.29</t>
   </si>
   <si>
     <t>FR0013511227</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 0.875 07/05/2027</t>
   </si>
   <si>
-    <t>1 874.66</t>
+    <t>2 771.23</t>
   </si>
   <si>
     <t>XS2168478068</t>
   </si>
   <si>
     <t>CRH SMW FINANCE DAC 1.25 05/11/2026</t>
   </si>
   <si>
-    <t>100 736.47</t>
+    <t>110 414.21</t>
   </si>
   <si>
     <t>XS2545259876</t>
   </si>
   <si>
     <t>DELL BANK INTERNATIONAL DAC 4.5 18/10/2027</t>
   </si>
   <si>
-    <t>213 164.38</t>
+    <t>232 150.68</t>
   </si>
   <si>
     <t>DE000A351ZR8</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG 3.875 28/09/2026</t>
   </si>
   <si>
-    <t>189 917.47</t>
+    <t>205 566.10</t>
   </si>
   <si>
     <t>XS2534985523</t>
   </si>
   <si>
     <t>DNB BANK ASA 21/09/2027</t>
   </si>
   <si>
-    <t>660 696.58</t>
+    <t>713 745.21</t>
   </si>
   <si>
     <t>XS2053052895</t>
   </si>
   <si>
     <t>EDP FINANCE BV 0.375 16/09/2026</t>
   </si>
   <si>
-    <t>12 325.68</t>
+    <t>13 297.60</t>
   </si>
   <si>
     <t>FR001400M9L7</t>
   </si>
   <si>
     <t>ELECTRICITE DE FRANCE SA 3.75 05/06/2027</t>
   </si>
   <si>
-    <t>34 931.51</t>
+    <t>80 136.99</t>
   </si>
   <si>
     <t>FR001400D6M2</t>
   </si>
   <si>
     <t>ELECTRICITE DE FRANCE SA 3.875 12/01/2027</t>
   </si>
   <si>
-    <t>121 356.51</t>
+    <t>137 939.38</t>
   </si>
   <si>
     <t>FR001400MF78</t>
   </si>
   <si>
     <t>ENGIE SA 3.625 06/12/2026</t>
   </si>
   <si>
-    <t>121 919.18</t>
+    <t>135 465.75</t>
   </si>
   <si>
     <t>XS1843436228</t>
   </si>
   <si>
     <t>FIDELITY NATIONAL INFORMATION SERV 1.5 21/05/2027</t>
   </si>
   <si>
-    <t>21 133.15</t>
+    <t>35 662.19</t>
   </si>
   <si>
     <t>XS1877595444</t>
   </si>
   <si>
     <t>HEINEKEN NV 1.25 17/03/2027</t>
   </si>
   <si>
-    <t>33 053.08</t>
+    <t>40 549.66</t>
   </si>
   <si>
     <t>XS2719096831</t>
   </si>
   <si>
     <t>HEINEKEN NV 3.625 15/11/2026</t>
   </si>
   <si>
-    <t>456 684.75</t>
+    <t>502 561.76</t>
   </si>
   <si>
     <t>XS2697483118</t>
   </si>
   <si>
     <t>ING BANK NV 4.125 02/10/2026</t>
   </si>
   <si>
-    <t>763 870.89</t>
+    <t>827 768.84</t>
   </si>
   <si>
     <t>XS2554746185</t>
   </si>
   <si>
     <t>ING GROEP NV 14/11/2027</t>
   </si>
   <si>
-    <t>473 075.34</t>
+    <t>520 382.88</t>
   </si>
   <si>
     <t>XS1945110606</t>
   </si>
   <si>
     <t>INTERNATIONAL BUSINESS MACHINES CO 1.25 29/01/2027</t>
   </si>
   <si>
-    <t>49 926.58</t>
+    <t>57 554.25</t>
   </si>
   <si>
     <t>XS2081018629</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 1 19/11/2026</t>
   </si>
   <si>
-    <t>110 998.90</t>
+    <t>122 356.93</t>
   </si>
   <si>
     <t>FR0013508686</t>
   </si>
   <si>
     <t>LA POSTE SA 0.625 21/10/2026</t>
   </si>
   <si>
-    <t>62 671.23</t>
+    <t>68 321.92</t>
   </si>
   <si>
     <t>XS2679903950</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 4.125 29/09/2026</t>
   </si>
   <si>
-    <t>953 555.34</t>
+    <t>1 032 420.82</t>
   </si>
   <si>
     <t>XS2465984107</t>
   </si>
   <si>
     <t>MIZUHO FINANCIAL GROUP INC 1.631 08/04/2027</t>
   </si>
   <si>
-    <t>38 976.43</t>
+    <t>50 409.52</t>
   </si>
   <si>
     <t>XS2449911143</t>
   </si>
   <si>
     <t>NATWEST MARKETS PLC 1.375 02/03/2027</t>
   </si>
   <si>
-    <t>187 504.49</t>
+    <t>224 335.73</t>
   </si>
   <si>
     <t>XS2443893255</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 1.125 16/02/2027</t>
   </si>
   <si>
-    <t>19 417.81</t>
+    <t>22 808.22</t>
   </si>
   <si>
     <t>XS2102924383</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 0.6 18/01/2027</t>
   </si>
   <si>
-    <t>13 516.85</t>
+    <t>15 435.37</t>
   </si>
   <si>
     <t>XS3373518086</t>
   </si>
   <si>
     <t>ROYAL BANK OF CANADA 13/05/2027</t>
   </si>
   <si>
-    <t>65 753.47</t>
+    <t>101 917.87</t>
   </si>
   <si>
     <t>FR0013152899</t>
   </si>
   <si>
     <t>RTE RESEAU DE TRANSPORT D ELECTRIC 1 19/10/2026</t>
   </si>
   <si>
-    <t>61 331.51</t>
+    <t>66 816.44</t>
   </si>
   <si>
     <t>XS2432530637</t>
   </si>
   <si>
     <t>SANTANDER CONSUMER FINANCE SA 0.5 14/01/2027</t>
   </si>
   <si>
-    <t>5 445.21</t>
+    <t>6 198.63</t>
   </si>
   <si>
     <t>XS2115094737</t>
   </si>
   <si>
     <t>SKANDINAVISKA ENSKILDA BANKEN AB 0.375 11/02/2027</t>
   </si>
   <si>
-    <t>8 344.52</t>
+    <t>9 745.89</t>
   </si>
   <si>
     <t>XS2643041721</t>
   </si>
   <si>
     <t>SKANDINAVISKA ENSKILDA BANKEN AB 4.125 29/06/2027</t>
   </si>
   <si>
-    <t>404 589.04</t>
+    <t>16 952.05</t>
   </si>
   <si>
     <t>FR0013479276</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 0.75 25/01/2027</t>
   </si>
   <si>
-    <t>212 572.60</t>
-[...8 lines deleted...]
-    <t>186 900.00</t>
+    <t>244 171.23</t>
+  </si>
+  <si>
+    <t>FR0014006XA3</t>
+  </si>
+  <si>
+    <t>SOCIETE GENERALE SA 02/12/2027</t>
+  </si>
+  <si>
+    <t>46 794.52</t>
   </si>
   <si>
     <t>FR001400U1B5</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 3 12/02/2027</t>
   </si>
   <si>
-    <t>518 219.18</t>
+    <t>605 917.81</t>
   </si>
   <si>
     <t>FR0014000UC8</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 0.625 04/05/2027</t>
   </si>
   <si>
-    <t>22 738.01</t>
+    <t>32 946.92</t>
   </si>
   <si>
     <t>SWAP04352461</t>
   </si>
   <si>
     <t>2554499432#S_2026092</t>
   </si>
   <si>
-    <t>-7 075.43</t>
+    <t>-6 855.45</t>
   </si>
   <si>
     <t>SWAP04352469</t>
   </si>
   <si>
     <t>2554651112#S_2026092</t>
   </si>
   <si>
-    <t>-2 312.50</t>
+    <t>-2 230.27</t>
   </si>
   <si>
     <t>SWAP04553495</t>
   </si>
   <si>
-    <t>SWAP04659744</t>
+    <t>1 719.38</t>
   </si>
   <si>
     <t>SWAP04662905</t>
   </si>
   <si>
-    <t>-14 096.80</t>
-[...14 lines deleted...]
-    <t>33 964.09</t>
+    <t>-12 396.60</t>
   </si>
   <si>
     <t>SWAP04716166</t>
   </si>
   <si>
-    <t>7 161.85</t>
-[...11 lines deleted...]
-    <t>26 040.00</t>
+    <t>8 788.52</t>
   </si>
   <si>
     <t>SWAP04757796</t>
   </si>
   <si>
-    <t>20 300.80</t>
+    <t>23 718.33</t>
   </si>
   <si>
     <t>SWAP04761560</t>
   </si>
   <si>
-    <t>4 608.29</t>
-[...5 lines deleted...]
-    <t>12 261.35</t>
+    <t>6 050.12</t>
   </si>
   <si>
     <t>SWAP04765932</t>
   </si>
   <si>
-    <t>13 880.00</t>
-[...5 lines deleted...]
-    <t>34 577.48</t>
+    <t>19 673.96</t>
   </si>
   <si>
     <t>SWAP04773906</t>
   </si>
   <si>
-    <t>13 364.44</t>
+    <t>18 196.45</t>
   </si>
   <si>
     <t>SWAP04774965</t>
   </si>
   <si>
-    <t>6 919.03</t>
+    <t>9 367.11</t>
   </si>
   <si>
     <t>SWAP04777498</t>
   </si>
   <si>
-    <t>6 423.89</t>
+    <t>8 804.88</t>
   </si>
   <si>
     <t>SWAP04780163</t>
   </si>
   <si>
-    <t>11 716.25</t>
+    <t>14 494.79</t>
   </si>
   <si>
     <t>SWAP04780468</t>
   </si>
   <si>
-    <t>14 868.75</t>
+    <t>18 283.17</t>
   </si>
   <si>
     <t>SWAP04781357</t>
   </si>
   <si>
-    <t>3 756.68</t>
+    <t>5 262.69</t>
   </si>
   <si>
     <t>SWAP04785476</t>
   </si>
   <si>
-    <t>8 001.32</t>
+    <t>10 111.70</t>
   </si>
   <si>
     <t>SWAP04790437</t>
   </si>
   <si>
-    <t>9 407.37</t>
+    <t>11 924.39</t>
   </si>
   <si>
     <t>SWAP04790435</t>
   </si>
   <si>
-    <t>2 136.91</t>
+    <t>2 717.43</t>
   </si>
   <si>
     <t>SWAP04790436</t>
   </si>
   <si>
-    <t>2 889.25</t>
+    <t>3 671.73</t>
   </si>
   <si>
     <t>SWAP04793799</t>
   </si>
   <si>
-    <t>3 335.68</t>
+    <t>4 787.20</t>
   </si>
   <si>
     <t>SWAP04795116</t>
   </si>
   <si>
-    <t>31 040.00</t>
+    <t>39 655.00</t>
   </si>
   <si>
     <t>SWAP04796827</t>
   </si>
   <si>
-    <t>2 974.49</t>
+    <t>4 369.52</t>
   </si>
   <si>
     <t>SWAP04804325</t>
   </si>
   <si>
-    <t>15 851.11</t>
+    <t>20 183.72</t>
   </si>
   <si>
     <t>SWAP04806547</t>
   </si>
   <si>
-    <t>21 305.92</t>
+    <t>27 639.50</t>
   </si>
   <si>
     <t>SWAP04806550</t>
   </si>
   <si>
-    <t>10 537.54</t>
+    <t>13 695.58</t>
   </si>
   <si>
     <t>SWAP04817141</t>
   </si>
   <si>
-    <t>12 996.58</t>
+    <t>18 744.00</t>
   </si>
   <si>
     <t>SWAP04826024</t>
   </si>
   <si>
-    <t>3 307.25</t>
+    <t>4 782.99</t>
   </si>
   <si>
     <t>SWAP04827722</t>
   </si>
   <si>
-    <t>9 074.66</t>
+    <t>12 960.00</t>
   </si>
   <si>
     <t>SWAP04827717</t>
   </si>
   <si>
-    <t>9 282.16</t>
+    <t>13 185.00</t>
   </si>
   <si>
     <t>SWAP04829891</t>
   </si>
   <si>
-    <t>1 521.99</t>
+    <t>2 767.41</t>
   </si>
   <si>
     <t>SWAP04829892</t>
   </si>
   <si>
     <t>SWAP04829893</t>
   </si>
   <si>
-    <t>4 599.00</t>
+    <t>6 580.00</t>
   </si>
   <si>
     <t>SWAP04839966</t>
   </si>
   <si>
-    <t>14 339.73</t>
+    <t>18 670.66</t>
   </si>
   <si>
     <t>SWAP04839965</t>
   </si>
   <si>
-    <t>5 912.20</t>
+    <t>7 725.20</t>
   </si>
   <si>
     <t>SWAP04865157</t>
   </si>
   <si>
-    <t>29 538.44</t>
+    <t>38 360.78</t>
   </si>
   <si>
     <t>SWAP04865158</t>
   </si>
   <si>
-    <t>5 716.16</t>
+    <t>7 822.89</t>
   </si>
   <si>
     <t>SWAP04865155</t>
   </si>
   <si>
-    <t>2 207.07</t>
+    <t>3 016.00</t>
   </si>
   <si>
     <t>SWAP04865156</t>
   </si>
   <si>
-    <t>2 530.80</t>
+    <t>3 373.62</t>
   </si>
   <si>
     <t>SWAP04866299</t>
   </si>
   <si>
+    <t>1 020.50</t>
+  </si>
+  <si>
     <t>SWAP04866301</t>
   </si>
   <si>
-    <t>6 566.94</t>
-[...5 lines deleted...]
-    <t>4 608.61</t>
+    <t>8 704.00</t>
   </si>
   <si>
     <t>SWAP04868259</t>
   </si>
   <si>
-    <t>2 543.20</t>
+    <t>4 195.81</t>
   </si>
   <si>
     <t>SWAP04868402</t>
   </si>
   <si>
-    <t>2 639.16</t>
+    <t>3 873.52</t>
   </si>
   <si>
     <t>SWAP04868930</t>
   </si>
   <si>
-    <t>6 208.13</t>
+    <t>9 093.00</t>
   </si>
   <si>
     <t>SWAP04868929</t>
   </si>
   <si>
-    <t>1 873.03</t>
+    <t>2 693.04</t>
   </si>
   <si>
     <t>SWAP04868932</t>
   </si>
   <si>
-    <t>2 000.39</t>
+    <t>2 847.46</t>
   </si>
   <si>
     <t>SWAP04868931</t>
   </si>
   <si>
     <t>SWAP04879836</t>
   </si>
   <si>
-    <t>12 376.00</t>
+    <t>18 170.84</t>
   </si>
   <si>
     <t>SWAP04879834</t>
   </si>
   <si>
-    <t>9 846.67</t>
+    <t>14 631.94</t>
   </si>
   <si>
     <t>SWAP04880873</t>
   </si>
   <si>
+    <t>1 096.81</t>
+  </si>
+  <si>
     <t>SWAP04882207</t>
   </si>
   <si>
-    <t>4 566.04</t>
+    <t>7 318.50</t>
   </si>
   <si>
     <t>SWAP04884426</t>
   </si>
   <si>
-    <t>1 238.87</t>
+    <t>3 888.08</t>
   </si>
   <si>
     <t>SWAP04886877</t>
   </si>
   <si>
-    <t>1 817.11</t>
+    <t>3 642.13</t>
   </si>
   <si>
     <t>SWAP04892822</t>
   </si>
   <si>
-    <t>1 583.50</t>
+    <t>3 625.05</t>
   </si>
   <si>
     <t>SWAP04892823</t>
   </si>
   <si>
-    <t>3 235.33</t>
+    <t>5 867.66</t>
   </si>
   <si>
     <t>SWAP04894162</t>
   </si>
   <si>
-    <t>2 695.00</t>
+    <t>4 504.50</t>
   </si>
   <si>
     <t>SWAP04894159</t>
   </si>
   <si>
-    <t>2 636.67</t>
+    <t>4 440.33</t>
   </si>
   <si>
     <t>SWAP04894160</t>
   </si>
   <si>
     <t>SWAP04894163</t>
   </si>
   <si>
     <t>SWAP04895173</t>
   </si>
   <si>
-    <t>1 256.38</t>
+    <t>2 153.33</t>
   </si>
   <si>
     <t>SWAP04896024</t>
   </si>
   <si>
-    <t>2 867.34</t>
+    <t>4 700.00</t>
   </si>
   <si>
     <t>SWAP04900107</t>
   </si>
   <si>
-    <t>2 014.45</t>
+    <t>3 761.33</t>
   </si>
   <si>
     <t>SWAP04900882</t>
   </si>
   <si>
-    <t>3 474.00</t>
+    <t>6 907.45</t>
   </si>
   <si>
     <t>SWAP04901579</t>
   </si>
   <si>
+    <t>1 902.17</t>
+  </si>
+  <si>
     <t>SWAP04902898</t>
   </si>
   <si>
     <t>SWAP04902900</t>
   </si>
   <si>
     <t>SWAP04923570</t>
   </si>
   <si>
+    <t>1 348.46</t>
+  </si>
+  <si>
     <t>SWAP04922680</t>
   </si>
   <si>
     <t>C00000002Y1T20260106</t>
   </si>
   <si>
+    <t>2 755.72</t>
+  </si>
+  <si>
     <t>SWAP04922721</t>
   </si>
   <si>
     <t>C00000002Y1T20260107</t>
   </si>
   <si>
+    <t>1 788.88</t>
+  </si>
+  <si>
     <t>SWAP04923563</t>
   </si>
   <si>
     <t>C00000002Y1T20260108</t>
   </si>
   <si>
-    <t>1 003.81</t>
+    <t>3 406.41</t>
   </si>
   <si>
     <t>SWAP04923564</t>
   </si>
   <si>
-    <t>1 493.72</t>
+    <t>5 474.07</t>
   </si>
   <si>
     <t>SWAP04923743</t>
   </si>
   <si>
     <t>C00000002Y1T20260109</t>
   </si>
   <si>
-    <t>1 598.33</t>
+    <t>6 348.96</t>
   </si>
   <si>
     <t>SWAP04925388</t>
   </si>
   <si>
     <t>C00000002Y1T20260112</t>
   </si>
   <si>
-    <t>1 377.08</t>
+    <t>6 097.33</t>
   </si>
   <si>
     <t>SWAP04932215</t>
   </si>
   <si>
     <t>C00000002Y1T20260113</t>
   </si>
   <si>
+    <t>2 010.75</t>
+  </si>
+  <si>
     <t>SWAP04943180</t>
   </si>
   <si>
     <t>C00000002Y1T20260115</t>
   </si>
   <si>
+    <t>3 164.37</t>
+  </si>
+  <si>
     <t>SWAP04943178</t>
   </si>
   <si>
-    <t>1 644.66</t>
+    <t>6 400.40</t>
   </si>
   <si>
     <t>SWAP04943173</t>
   </si>
   <si>
-    <t>1 054.50</t>
+    <t>4 219.15</t>
   </si>
   <si>
     <t>SWAP04947353</t>
   </si>
   <si>
     <t>C00000002Y1T20260121</t>
   </si>
   <si>
-    <t>3 567.01</t>
+    <t>7 844.07</t>
   </si>
   <si>
     <t>SWAP04947593</t>
   </si>
   <si>
     <t>C00000002Y1T20260122</t>
   </si>
   <si>
+    <t>2 139.05</t>
+  </si>
+  <si>
     <t>SWAP04947595</t>
   </si>
   <si>
-    <t>1 425.58</t>
+    <t>4 644.77</t>
   </si>
   <si>
     <t>SWAP04981022</t>
   </si>
   <si>
     <t>C00000002Y1T20260128</t>
   </si>
   <si>
-    <t>2 383.23</t>
+    <t>5 748.57</t>
   </si>
   <si>
     <t>SWAP04987066</t>
   </si>
   <si>
     <t>C00000002Y1T20260206</t>
   </si>
   <si>
+    <t>1 983.91</t>
+  </si>
+  <si>
     <t>SWAP05011026</t>
   </si>
   <si>
     <t>C00000002Y1T20260313</t>
   </si>
   <si>
-    <t>-11 490.50</t>
+    <t>-11 105.07</t>
   </si>
   <si>
     <t>SWAP05011147</t>
   </si>
   <si>
     <t>C00000002Y1T20260316</t>
   </si>
   <si>
-    <t>-2 224.81</t>
+    <t>-1 841.85</t>
   </si>
   <si>
     <t>SWAP05011291</t>
   </si>
   <si>
     <t>C00000002Y1T20260318</t>
   </si>
   <si>
-    <t>-2 885.21</t>
+    <t>-3 591.62</t>
   </si>
   <si>
     <t>SWAP05011292</t>
   </si>
   <si>
-    <t>-9 557.94</t>
+    <t>-9 551.96</t>
   </si>
   <si>
     <t>SWAP05011555</t>
   </si>
   <si>
     <t>C00000002Y1T20260324</t>
   </si>
   <si>
-    <t>-14 965.01</t>
+    <t>-16 824.55</t>
   </si>
   <si>
     <t>SWAP05011962</t>
   </si>
   <si>
     <t>C00000002Y1T20260325</t>
   </si>
   <si>
-    <t>-1 244.03</t>
+    <t>-1 554.95</t>
   </si>
   <si>
     <t>SWAP05017521</t>
   </si>
   <si>
     <t>C00000002Y1T20260401</t>
   </si>
   <si>
-    <t>-9 533.07</t>
+    <t>-10 816.02</t>
+  </si>
+  <si>
+    <t>SWAP05019467</t>
+  </si>
+  <si>
+    <t>C00000002Y1T20260409</t>
+  </si>
+  <si>
+    <t>-28 482.00</t>
   </si>
   <si>
     <t>SWAP05019466</t>
   </si>
   <si>
-    <t>C00000002Y1T20260409</t>
-[...8 lines deleted...]
-    <t>-25 005.82</t>
+    <t>-2 104.34</t>
   </si>
   <si>
     <t>SWAP05034876</t>
   </si>
   <si>
     <t>C00000002Y1T20260612</t>
   </si>
   <si>
+    <t>-5 867.36</t>
+  </si>
+  <si>
+    <t>SWAP05048196</t>
+  </si>
+  <si>
+    <t>C00000002Y1T20260702</t>
+  </si>
+  <si>
+    <t>SWAP05049288</t>
+  </si>
+  <si>
+    <t>C00000002Y1T20260703</t>
+  </si>
+  <si>
+    <t>SWAP05052668</t>
+  </si>
+  <si>
+    <t>C00000002Y1T20260709</t>
+  </si>
+  <si>
     <t>SWAP04892828</t>
   </si>
   <si>
     <t>C000000051DS20251118</t>
   </si>
   <si>
-    <t>11 539.72</t>
+    <t>19 620.67</t>
   </si>
   <si>
     <t>SWAP04932217</t>
   </si>
   <si>
     <t>C000000051DS20260113</t>
   </si>
   <si>
+    <t>2 190.63</t>
+  </si>
+  <si>
     <t>SWAP04947610</t>
   </si>
   <si>
     <t>C000000051DS20260123</t>
   </si>
   <si>
     <t>SWAP04986430</t>
   </si>
   <si>
     <t>C000000051DS20260202</t>
   </si>
   <si>
+    <t>2 567.25</t>
+  </si>
+  <si>
     <t>SWAP04988914</t>
   </si>
   <si>
     <t>C000000051DS20260219</t>
   </si>
   <si>
+    <t>2 604.87</t>
+  </si>
+  <si>
     <t>SWAP05009021</t>
   </si>
   <si>
     <t>C000000051DS20260304</t>
   </si>
   <si>
     <t>SWAP05011027</t>
   </si>
   <si>
     <t>C000000051DS20260313</t>
   </si>
   <si>
-    <t>-17 202.71</t>
+    <t>-17 355.29</t>
   </si>
   <si>
     <t>SWAP05011028</t>
   </si>
   <si>
-    <t>-14 362.72</t>
+    <t>-14 618.96</t>
   </si>
   <si>
     <t>SWAP05011146</t>
   </si>
   <si>
     <t>C000000051DS20260316</t>
   </si>
   <si>
-    <t>-1 365.03</t>
-[...5 lines deleted...]
-    <t>C000000051DS20260317</t>
+    <t>-1 514.10</t>
   </si>
   <si>
     <t>SWAP05011961</t>
   </si>
   <si>
     <t>C000000051DS20260325</t>
   </si>
   <si>
-    <t>-23 917.65</t>
+    <t>-26 958.46</t>
   </si>
   <si>
     <t>SWAP05016427</t>
   </si>
   <si>
     <t>C000000051DS20260331</t>
   </si>
   <si>
-    <t>-6 409.32</t>
+    <t>-6 670.92</t>
   </si>
   <si>
     <t>SWAP05019802</t>
   </si>
   <si>
     <t>C000000051DS20260416</t>
   </si>
   <si>
-    <t>-11 748.94</t>
+    <t>-11 520.77</t>
   </si>
   <si>
     <t>SWAP05023434</t>
   </si>
   <si>
     <t>C000000051DS20260421</t>
   </si>
   <si>
-    <t>-5 521.46</t>
+    <t>-6 112.46</t>
   </si>
   <si>
     <t>SWAP05029914</t>
   </si>
   <si>
     <t>C000000051DS20260504</t>
   </si>
   <si>
-    <t>-10 377.70</t>
+    <t>-13 193.82</t>
   </si>
   <si>
     <t>SWAP05035003</t>
   </si>
   <si>
     <t>C000000051DS20260615</t>
   </si>
   <si>
     <t>SWAP05035202</t>
   </si>
   <si>
     <t>C000000051DS20260616</t>
   </si>
   <si>
+    <t>-3 037.80</t>
+  </si>
+  <si>
+    <t>SWAP05040215</t>
+  </si>
+  <si>
+    <t>C000000051DS20260623</t>
+  </si>
+  <si>
+    <t>-3 698.73</t>
+  </si>
+  <si>
+    <t>SWAP05045456</t>
+  </si>
+  <si>
+    <t>C000000051DS20260626</t>
+  </si>
+  <si>
+    <t>-1 522.04</t>
+  </si>
+  <si>
+    <t>SWAP05045809</t>
+  </si>
+  <si>
+    <t>C000000051DS20260629</t>
+  </si>
+  <si>
+    <t>SWAP05048200</t>
+  </si>
+  <si>
+    <t>C000000051DS20260702</t>
+  </si>
+  <si>
+    <t>SWAP05048198</t>
+  </si>
+  <si>
     <t>SWAP04923742</t>
   </si>
   <si>
     <t>C00000009R8J20260109</t>
   </si>
   <si>
     <t>SWAP04932219</t>
   </si>
   <si>
     <t>C00000009R8J20260113</t>
   </si>
   <si>
     <t>SWAP04932218</t>
   </si>
   <si>
+    <t>1 372.94</t>
+  </si>
+  <si>
     <t>SWAP04944146</t>
   </si>
   <si>
     <t>C00000009R8J20260116</t>
   </si>
   <si>
     <t>SWAP04947351</t>
   </si>
   <si>
     <t>C00000009R8J20260121</t>
   </si>
   <si>
     <t>SWAP04987057</t>
   </si>
   <si>
     <t>C00000009R8J20260205</t>
   </si>
   <si>
     <t>SWAP04987065</t>
   </si>
   <si>
     <t>C00000009R8J20260206</t>
   </si>
   <si>
     <t>SWAP04987258</t>
   </si>
   <si>
     <t>C00000009R8J20260210</t>
   </si>
   <si>
+    <t>1 384.93</t>
+  </si>
+  <si>
     <t>SWAP04988845</t>
   </si>
   <si>
     <t>C00000009R8J20260217</t>
   </si>
   <si>
-    <t>2 220.49</t>
+    <t>4 846.37</t>
   </si>
   <si>
     <t>SWAP04990588</t>
   </si>
   <si>
     <t>C00000009R8J20260225</t>
   </si>
   <si>
+    <t>1 128.62</t>
+  </si>
+  <si>
     <t>SWAP04996161</t>
   </si>
   <si>
     <t>C00000009R8J20260226</t>
   </si>
   <si>
+    <t>1 015.91</t>
+  </si>
+  <si>
     <t>SWAP05013728</t>
   </si>
   <si>
     <t>C00000009R8J20260326</t>
   </si>
   <si>
-    <t>-3 889.85</t>
+    <t>-4 908.89</t>
   </si>
   <si>
     <t>SWAP05016430</t>
   </si>
   <si>
     <t>C00000009R8J20260331</t>
   </si>
   <si>
-    <t>-5 973.91</t>
+    <t>-6 725.84</t>
   </si>
   <si>
     <t>SWAP05019260</t>
   </si>
   <si>
     <t>C00000009R8J20260408</t>
   </si>
   <si>
-    <t>-2 668.39</t>
-[...1 lines deleted...]
-  <si>
     <t>SWAP05034354</t>
   </si>
   <si>
     <t>C00000009R8J20260528</t>
   </si>
   <si>
-    <t>-3 634.13</t>
+    <t>-5 899.42</t>
   </si>
   <si>
     <t>SWAP04922681</t>
   </si>
   <si>
     <t>C0000000BHC120260106</t>
   </si>
   <si>
+    <t>1 364.90</t>
+  </si>
+  <si>
     <t>SWAP04922679</t>
   </si>
   <si>
+    <t>3 109.38</t>
+  </si>
+  <si>
+    <t>SWAP04922724</t>
+  </si>
+  <si>
+    <t>C0000000BHC120260107</t>
+  </si>
+  <si>
+    <t>1 121.67</t>
+  </si>
+  <si>
     <t>SWAP04922720</t>
   </si>
   <si>
-    <t>C0000000BHC120260107</t>
-[...4 lines deleted...]
-  <si>
     <t>SWAP04923566</t>
   </si>
   <si>
     <t>C0000000BHC120260108</t>
   </si>
   <si>
+    <t>1 845.78</t>
+  </si>
+  <si>
     <t>SWAP04923744</t>
   </si>
   <si>
     <t>C0000000BHC120260109</t>
   </si>
   <si>
+    <t>1 346.31</t>
+  </si>
+  <si>
     <t>SWAP04925386</t>
   </si>
   <si>
     <t>C0000000BHC120260112</t>
   </si>
   <si>
+    <t>1 060.38</t>
+  </si>
+  <si>
     <t>SWAP04932216</t>
   </si>
   <si>
     <t>C0000000BHC120260113</t>
   </si>
   <si>
     <t>SWAP04938388</t>
   </si>
   <si>
     <t>C0000000BHC120260114</t>
   </si>
   <si>
     <t>SWAP04943176</t>
   </si>
   <si>
     <t>C0000000BHC120260115</t>
   </si>
   <si>
-    <t>2 276.77</t>
+    <t>8 629.43</t>
   </si>
   <si>
     <t>SWAP04987058</t>
   </si>
   <si>
     <t>C0000000BHC120260205</t>
   </si>
   <si>
+    <t>1 714.70</t>
+  </si>
+  <si>
     <t>SWAP04987451</t>
   </si>
   <si>
     <t>C0000000BHC120260211</t>
   </si>
   <si>
-    <t>1 494.66</t>
+    <t>3 986.72</t>
+  </si>
+  <si>
+    <t>SWAP04996166</t>
+  </si>
+  <si>
+    <t>C0000000BHC120260226</t>
+  </si>
+  <si>
+    <t>1 479.43</t>
   </si>
   <si>
     <t>SWAP04996167</t>
   </si>
   <si>
-    <t>C0000000BHC120260226</t>
-[...2 lines deleted...]
-    <t>SWAP04996166</t>
+    <t>1 288.67</t>
   </si>
   <si>
     <t>SWAP04996569</t>
   </si>
   <si>
     <t>C0000000BHC120260227</t>
   </si>
   <si>
+    <t>1 656.07</t>
+  </si>
+  <si>
     <t>SWAP04996574</t>
   </si>
   <si>
+    <t>1 636.20</t>
+  </si>
+  <si>
     <t>SWAP04996571</t>
   </si>
   <si>
     <t>SWAP05009424</t>
   </si>
   <si>
     <t>C0000000BHC120260309</t>
   </si>
   <si>
-    <t>-7 796.92</t>
+    <t>-7 583.69</t>
   </si>
   <si>
     <t>SWAP05009699</t>
   </si>
   <si>
     <t>C0000000BHC120260310</t>
   </si>
   <si>
-    <t>-3 626.11</t>
+    <t>-2 900.69</t>
   </si>
   <si>
     <t>SWAP05010421</t>
   </si>
   <si>
     <t>C0000000BHC120260311</t>
   </si>
   <si>
-    <t>-15 282.81</t>
+    <t>-14 859.78</t>
   </si>
   <si>
     <t>SWAP05011025</t>
   </si>
   <si>
     <t>C0000000BHC120260313</t>
   </si>
   <si>
-    <t>-14 885.35</t>
+    <t>-14 520.22</t>
   </si>
   <si>
     <t>SWAP05019803</t>
   </si>
   <si>
     <t>C0000000BHC120260416</t>
   </si>
   <si>
-    <t>-3 873.08</t>
+    <t>-4 215.93</t>
   </si>
   <si>
     <t>SWAP04922722</t>
   </si>
   <si>
     <t>C0000000KKM920260107</t>
   </si>
   <si>
-    <t>3 821.07</t>
+    <t>10 376.28</t>
   </si>
   <si>
     <t>SWAP04923560</t>
   </si>
   <si>
     <t>C0000000KKM920260108</t>
   </si>
   <si>
-    <t>1 618.16</t>
+    <t>5 615.20</t>
   </si>
   <si>
     <t>SWAP04925387</t>
   </si>
   <si>
     <t>C0000000KKM920260112</t>
   </si>
   <si>
+    <t>1 247.17</t>
+  </si>
+  <si>
     <t>SWAP04959566</t>
   </si>
   <si>
     <t>C0000000KKM920260126</t>
   </si>
   <si>
     <t>SWAP05011168</t>
   </si>
   <si>
     <t>C0000000KKM920260317</t>
   </si>
   <si>
-    <t>-3 401.54</t>
+    <t>-1 228.02</t>
   </si>
   <si>
     <t>SWAP05027257</t>
   </si>
   <si>
     <t>C0000000KKM920260423</t>
   </si>
   <si>
-    <t>-12 744.64</t>
+    <t>-15 132.67</t>
   </si>
   <si>
     <t>SWAP05029913</t>
   </si>
   <si>
     <t>C0000000KKM920260504</t>
   </si>
   <si>
-    <t>-5 190.42</t>
+    <t>-3 393.89</t>
   </si>
   <si>
     <t>SWAP05019987</t>
   </si>
   <si>
     <t>C0000000KXHY20260417</t>
   </si>
   <si>
-    <t>-4 655.43</t>
+    <t>-2 007.63</t>
   </si>
   <si>
     <t>SWAP05029795</t>
   </si>
   <si>
     <t>C0000000KXHY20260428</t>
   </si>
   <si>
-    <t>-1 968.41</t>
+    <t>-1 073.37</t>
   </si>
   <si>
     <t>SWAP05034782</t>
   </si>
   <si>
     <t>C0000000KXHY20260609</t>
   </si>
   <si>
+    <t>-2 281.24</t>
+  </si>
+  <si>
     <t>SWAP05002490</t>
   </si>
   <si>
     <t>C0000000NXVE20260302</t>
   </si>
   <si>
-    <t>1 644.67</t>
+    <t>5 677.95</t>
   </si>
   <si>
     <t>SWAP05011169</t>
   </si>
   <si>
     <t>C0000000NXVE20260317</t>
   </si>
   <si>
-    <t>-2 363.19</t>
-[...1 lines deleted...]
-  <si>
     <t>SWAP05019601</t>
   </si>
   <si>
     <t>C0000000NXVE20260414</t>
   </si>
   <si>
-    <t>-12 565.92</t>
+    <t>-14 512.72</t>
   </si>
   <si>
     <t>SWAP05019604</t>
   </si>
   <si>
-    <t>-9 859.25</t>
+    <t>-10 917.93</t>
   </si>
   <si>
     <t>SWAP05019678</t>
   </si>
   <si>
     <t>C0000000NXVE20260415</t>
   </si>
   <si>
-    <t>-21 770.05</t>
+    <t>-24 676.97</t>
   </si>
   <si>
     <t>SWAP05019677</t>
   </si>
   <si>
-    <t>-17 857.34</t>
+    <t>-20 184.97</t>
   </si>
   <si>
     <t>SWAP05019682</t>
   </si>
   <si>
-    <t>-10 930.61</t>
+    <t>-13 179.06</t>
   </si>
   <si>
     <t>SWAP05019805</t>
   </si>
   <si>
     <t>C0000000NXVE20260416</t>
   </si>
   <si>
-    <t>-6 107.98</t>
+    <t>-6 799.01</t>
+  </si>
+  <si>
+    <t>SWAP05019984</t>
+  </si>
+  <si>
+    <t>C0000000NXVE20260417</t>
+  </si>
+  <si>
+    <t>-15 237.41</t>
   </si>
   <si>
     <t>SWAP05019989</t>
   </si>
   <si>
-    <t>C0000000NXVE20260417</t>
-[...2 lines deleted...]
-    <t>-10 173.98</t>
+    <t>-10 904.08</t>
   </si>
   <si>
     <t>SWAP05019990</t>
   </si>
   <si>
-    <t>-13 287.87</t>
+    <t>-15 126.30</t>
   </si>
   <si>
     <t>SWAP05019982</t>
   </si>
   <si>
-    <t>-11 943.98</t>
-[...5 lines deleted...]
-    <t>-13 369.81</t>
+    <t>-13 304.08</t>
+  </si>
+  <si>
+    <t>SWAP05029797</t>
+  </si>
+  <si>
+    <t>C0000000NXVE20260428</t>
+  </si>
+  <si>
+    <t>-5 985.36</t>
   </si>
   <si>
     <t>SWAP05029798</t>
   </si>
   <si>
-    <t>C0000000NXVE20260428</t>
-[...8 lines deleted...]
-    <t>-5 023.38</t>
+    <t>-4 587.49</t>
   </si>
   <si>
     <t>SWAP05029834</t>
   </si>
   <si>
     <t>C0000000NXVE20260429</t>
   </si>
   <si>
-    <t>-2 855.25</t>
+    <t>-4 870.03</t>
   </si>
   <si>
     <t>SWAP05034120</t>
   </si>
   <si>
     <t>C0000000NXVE20260521</t>
   </si>
   <si>
-    <t>-5 113.83</t>
+    <t>-7 363.19</t>
   </si>
   <si>
     <t>SWAP05034664</t>
   </si>
   <si>
     <t>C0000000NXVE20260608</t>
   </si>
   <si>
-    <t>-4 176.39</t>
+    <t>-10 466.67</t>
   </si>
   <si>
     <t>SWAP05034784</t>
   </si>
   <si>
     <t>C0000000NXVE20260609</t>
   </si>
   <si>
-    <t>-1 640.89</t>
+    <t>-4 061.17</t>
   </si>
   <si>
     <t>SWAP05034794</t>
   </si>
   <si>
     <t>C0000000NXVE20260610</t>
   </si>
   <si>
-    <t>-1 283.23</t>
+    <t>-1 960.11</t>
   </si>
   <si>
     <t>SWAP05034878</t>
   </si>
   <si>
     <t>C0000000NXVE20260612</t>
   </si>
   <si>
-    <t>-1 236.37</t>
+    <t>-7 889.81</t>
   </si>
   <si>
     <t>SWAP05035201</t>
   </si>
   <si>
     <t>C0000000NXVE20260616</t>
   </si>
   <si>
+    <t>-4 565.86</t>
+  </si>
+  <si>
+    <t>SWAP04923565</t>
+  </si>
+  <si>
+    <t>C0000000OM5220260108</t>
+  </si>
+  <si>
     <t>SWAP04923567</t>
   </si>
   <si>
-    <t>C0000000OM5220260108</t>
-[...4 lines deleted...]
-  <si>
     <t>SWAP04987257</t>
   </si>
   <si>
     <t>C0000000OM5220260210</t>
   </si>
   <si>
-    <t>1 763.11</t>
+    <t>5 046.41</t>
   </si>
   <si>
     <t>SWAP05019603</t>
   </si>
   <si>
     <t>C0000000OM5220260414</t>
   </si>
   <si>
-    <t>-17 718.50</t>
+    <t>-19 179.61</t>
+  </si>
+  <si>
+    <t>SWAP05040216</t>
+  </si>
+  <si>
+    <t>ST 2.429/OIS+m240627</t>
+  </si>
+  <si>
+    <t>-5 127.64</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -3508,157 +3682,157 @@
       </c>
       <c r="D1" t="s">
         <v>4</v>
       </c>
       <c r="E1" t="s">
         <v>5</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>5</v>
       </c>
       <c r="H1" t="s">
         <v>4</v>
       </c>
       <c r="Z1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
-        <v>53102.6715</v>
+        <v>52371.081</v>
       </c>
       <c r="C2">
-        <v>111128.45</v>
+        <v>111286.37</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2">
-        <v>5901217392.97</v>
+        <v>5828187539.78</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
-        <v>5901217392.97</v>
+        <v>5828187539.78</v>
       </c>
       <c r="H2" t="s">
         <v>8</v>
       </c>
       <c r="Z2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="1">
-        <v>6881.0</v>
+        <v>7175.0</v>
       </c>
       <c r="C3">
-        <v>1013.93</v>
+        <v>1015.37</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3">
-        <v>6976916.83</v>
+        <v>7285293.91</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
-        <v>6976916.83</v>
+        <v>7285293.91</v>
       </c>
       <c r="H3" t="s">
         <v>8</v>
       </c>
       <c r="Z3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="1">
-        <v>247894.0</v>
+        <v>245429.0</v>
       </c>
       <c r="C4">
-        <v>1009.93</v>
+        <v>1011.39</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4">
-        <v>250356325.64</v>
+        <v>248224593.56</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
-        <v>250356325.64</v>
+        <v>248224593.56</v>
       </c>
       <c r="H4" t="s">
         <v>8</v>
       </c>
       <c r="Z4" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z424"/>
+  <dimension ref="A1:Z432"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="N424" sqref="N424"/>
+      <selection activeCell="N432" sqref="N432"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>14</v>
       </c>
       <c r="B1" t="s">
         <v>15</v>
       </c>
       <c r="C1" t="s">
         <v>16</v>
       </c>
       <c r="D1" t="s">
         <v>17</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>18</v>
       </c>
       <c r="G1" t="s">
         <v>19</v>
@@ -3674,21193 +3848,21593 @@
       </c>
       <c r="K1" t="s">
         <v>23</v>
       </c>
       <c r="L1" t="s">
         <v>24</v>
       </c>
       <c r="M1" t="s">
         <v>25</v>
       </c>
       <c r="N1" t="s">
         <v>26</v>
       </c>
       <c r="O1" t="s">
         <v>27</v>
       </c>
       <c r="Z1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2" s="1">
-        <v>25916.0</v>
+        <v>20233.0</v>
       </c>
       <c r="C2" s="1">
-        <v>11657.87</v>
+        <v>11674.728</v>
       </c>
       <c r="D2" s="1">
-        <v>11631.245365797</v>
+        <v>11642.777174418</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
         <v>1.0</v>
       </c>
       <c r="G2" s="1">
-        <v>301435354.9</v>
+        <v>235568310.57</v>
       </c>
       <c r="H2" s="1">
-        <v>690004.02</v>
+        <v>646461.05</v>
       </c>
       <c r="I2" s="1">
-        <v>0.22890613485897</v>
+        <v>0.27442615198783</v>
       </c>
       <c r="J2">
         <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2" s="1">
-        <v>302125358.92</v>
+        <v>236214771.62</v>
       </c>
       <c r="M2" s="1">
-        <v>302125358.92</v>
+        <v>236214771.62</v>
       </c>
       <c r="N2" s="1">
-        <v>4.91</v>
+        <v>3.88</v>
       </c>
       <c r="O2">
         <v>1</v>
       </c>
       <c r="Z2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>31</v>
       </c>
       <c r="B3" s="1">
-        <v>1149.0</v>
+        <v>1038.0</v>
       </c>
       <c r="C3" s="1">
-        <v>262988.8</v>
+        <v>263350.42</v>
       </c>
       <c r="D3" s="1">
-        <v>262333.87679722</v>
+        <v>262589.78628131</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
         <v>1.0</v>
       </c>
       <c r="G3" s="1">
-        <v>301421624.44</v>
+        <v>272568198.16</v>
       </c>
       <c r="H3" s="1">
-        <v>752506.76</v>
+        <v>789537.8</v>
       </c>
       <c r="I3" s="1">
-        <v>0.24965254612971</v>
+        <v>0.28966614789614</v>
       </c>
       <c r="J3">
         <v>0.0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3" s="1">
-        <v>302174131.2</v>
+        <v>273357735.96</v>
       </c>
       <c r="M3" s="1">
-        <v>302174131.2</v>
+        <v>273357735.96</v>
       </c>
       <c r="N3" s="1">
-        <v>4.91</v>
+        <v>4.49</v>
       </c>
       <c r="O3">
         <v>1</v>
       </c>
       <c r="Z3" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C4" s="1">
-        <v>99.8394</v>
+        <v>99.9809</v>
       </c>
       <c r="D4" s="1">
         <v>99.26379355</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
         <v>1.0</v>
       </c>
       <c r="G4" s="1">
         <v>19852758.71</v>
       </c>
       <c r="H4" s="1">
-        <v>115121.29</v>
+        <v>143421.29</v>
       </c>
       <c r="I4" s="1">
-        <v>0.57987553106165</v>
+        <v>0.72242498936814</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4" s="1">
-        <v>19967880.0</v>
+        <v>19996180.0</v>
       </c>
       <c r="M4" s="1">
-        <v>19967880.0</v>
+        <v>19996180.0</v>
       </c>
       <c r="N4" s="1">
-        <v>0.32</v>
+        <v>0.33</v>
       </c>
       <c r="O4">
         <v>1</v>
       </c>
       <c r="Z4" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>35</v>
       </c>
       <c r="B5" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C5" s="1">
-        <v>97.9416</v>
+        <v>98.1092</v>
       </c>
       <c r="D5" s="1">
         <v>97.26849795</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
         <v>1.0</v>
       </c>
       <c r="G5" s="1">
         <v>19453699.59</v>
       </c>
       <c r="H5" s="1">
-        <v>134620.41</v>
+        <v>168140.41</v>
       </c>
       <c r="I5" s="1">
-        <v>0.69200415775517</v>
+        <v>0.86431071489575</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5" s="1">
-        <v>19588320.0</v>
+        <v>19621840.0</v>
       </c>
       <c r="M5" s="1">
-        <v>19588320.0</v>
+        <v>19621840.0</v>
       </c>
       <c r="N5" s="1">
         <v>0.32</v>
       </c>
       <c r="O5">
         <v>1</v>
       </c>
       <c r="Z5" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>37</v>
       </c>
       <c r="B6" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C6" s="1">
-        <v>97.8379</v>
+        <v>97.2366</v>
       </c>
       <c r="D6" s="1">
-        <v>97.132225</v>
+        <v>97.3186022</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
         <v>1.0</v>
       </c>
       <c r="G6" s="1">
-        <v>9713222.5</v>
+        <v>19463720.44</v>
       </c>
       <c r="H6" s="1">
-        <v>70567.5</v>
+        <v>-16400.44</v>
       </c>
       <c r="I6" s="1">
-        <v>0.72650966247298</v>
+        <v>-0.084261588376986</v>
       </c>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6" s="1">
-        <v>9783790.0</v>
+        <v>19447320.0</v>
       </c>
       <c r="M6" s="1">
-        <v>9783790.0</v>
+        <v>19447320.0</v>
       </c>
       <c r="N6" s="1">
-        <v>0.16</v>
+        <v>0.32</v>
       </c>
       <c r="O6">
         <v>1</v>
       </c>
       <c r="Z6" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>39</v>
       </c>
       <c r="B7" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C7" s="1">
-        <v>99.4605</v>
+        <v>98.0145</v>
       </c>
       <c r="D7" s="1">
-        <v>98.02335895</v>
+        <v>97.132225</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
         <v>1.0</v>
       </c>
       <c r="G7" s="1">
-        <v>19604671.79</v>
+        <v>9713222.5</v>
       </c>
       <c r="H7" s="1">
-        <v>287428.21</v>
+        <v>88227.5</v>
       </c>
       <c r="I7" s="1">
-        <v>1.4661209995192</v>
+        <v>0.90832367939682</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7" s="1">
-        <v>19892100.0</v>
+        <v>9801450.0</v>
       </c>
       <c r="M7" s="1">
-        <v>19892100.0</v>
+        <v>9801450.0</v>
       </c>
       <c r="N7" s="1">
-        <v>0.32</v>
+        <v>0.16</v>
       </c>
       <c r="O7">
         <v>1</v>
       </c>
       <c r="Z7" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>41</v>
       </c>
       <c r="B8" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C8" s="1">
-        <v>99.2252</v>
+        <v>97.4834</v>
       </c>
       <c r="D8" s="1">
-        <v>97.81326225</v>
+        <v>97.5375032</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
         <v>1.0</v>
       </c>
       <c r="G8" s="1">
-        <v>19562652.45</v>
+        <v>9753750.32</v>
       </c>
       <c r="H8" s="1">
-        <v>282387.55</v>
+        <v>-5410.32</v>
       </c>
       <c r="I8" s="1">
-        <v>1.4435033834075</v>
+        <v>-0.055469125438921</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8" s="1">
-        <v>19845040.0</v>
+        <v>9748340.0</v>
       </c>
       <c r="M8" s="1">
-        <v>19845040.0</v>
+        <v>9748340.0</v>
       </c>
       <c r="N8" s="1">
-        <v>0.32</v>
+        <v>0.16</v>
       </c>
       <c r="O8">
         <v>1</v>
       </c>
       <c r="Z8" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>43</v>
       </c>
       <c r="B9" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C9" s="1">
-        <v>99.7092</v>
+        <v>99.6117</v>
       </c>
       <c r="D9" s="1">
-        <v>99.4181827</v>
+        <v>98.02335895</v>
       </c>
       <c r="E9" t="s">
         <v>8</v>
       </c>
       <c r="F9">
         <v>1.0</v>
       </c>
       <c r="G9" s="1">
-        <v>29825454.81</v>
+        <v>19604671.79</v>
       </c>
       <c r="H9" s="1">
-        <v>87305.19</v>
+        <v>317668.21</v>
       </c>
       <c r="I9" s="1">
-        <v>0.2927203979157</v>
+        <v>1.620369947545</v>
       </c>
       <c r="J9">
         <v>0.0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9" s="1">
-        <v>29912760.0</v>
+        <v>19922340.0</v>
       </c>
       <c r="M9" s="1">
-        <v>29912760.0</v>
+        <v>19922340.0</v>
       </c>
       <c r="N9" s="1">
-        <v>0.49</v>
+        <v>0.33</v>
       </c>
       <c r="O9">
         <v>1</v>
       </c>
       <c r="Z9" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>45</v>
       </c>
       <c r="B10" s="1">
-        <v>14000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C10" s="1">
-        <v>99.8422</v>
+        <v>99.3794</v>
       </c>
       <c r="D10" s="1">
-        <v>99.26215136</v>
+        <v>97.81326225</v>
       </c>
       <c r="E10" t="s">
         <v>8</v>
       </c>
       <c r="F10">
         <v>1.0</v>
       </c>
       <c r="G10" s="1">
-        <v>13896701.19</v>
+        <v>19562652.45</v>
       </c>
       <c r="H10" s="1">
-        <v>81206.81</v>
+        <v>313227.55</v>
       </c>
       <c r="I10" s="1">
-        <v>0.5843603376781</v>
+        <v>1.6011507171667</v>
       </c>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10" s="1">
-        <v>13977908.0</v>
+        <v>19875880.0</v>
       </c>
       <c r="M10" s="1">
-        <v>13977908.0</v>
+        <v>19875880.0</v>
       </c>
       <c r="N10" s="1">
-        <v>0.23</v>
+        <v>0.33</v>
       </c>
       <c r="O10">
         <v>1</v>
       </c>
       <c r="Z10" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
         <v>47</v>
       </c>
       <c r="B11" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C11" s="1">
-        <v>100.0075</v>
+        <v>99.7979</v>
       </c>
       <c r="D11" s="1">
-        <v>100.0</v>
+        <v>99.7933308</v>
       </c>
       <c r="E11" t="s">
         <v>8</v>
       </c>
       <c r="F11">
         <v>1.0</v>
       </c>
       <c r="G11" s="1">
-        <v>20000000.0</v>
+        <v>9979333.08</v>
       </c>
       <c r="H11" s="1">
-        <v>1500.0</v>
+        <v>456.92</v>
       </c>
       <c r="I11" s="1">
-        <v>0.0075</v>
+        <v>0.0045786626855429</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
-      <c r="K11" t="s">
-        <v>48</v>
+      <c r="K11">
+        <v>0.0</v>
       </c>
       <c r="L11" s="1">
-        <v>20001500.0</v>
+        <v>9979790.0</v>
       </c>
       <c r="M11" s="1">
-        <v>20086616.06</v>
+        <v>9979790.0</v>
       </c>
       <c r="N11" s="1">
-        <v>0.33</v>
+        <v>0.16</v>
       </c>
       <c r="O11">
         <v>1</v>
       </c>
       <c r="Z11" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="B12" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C12" s="1">
-        <v>98.1099</v>
+        <v>99.8551</v>
       </c>
       <c r="D12" s="1">
-        <v>97.77077208</v>
+        <v>99.4181827</v>
       </c>
       <c r="E12" t="s">
         <v>8</v>
       </c>
       <c r="F12">
         <v>1.0</v>
       </c>
       <c r="G12" s="1">
-        <v>24442693.02</v>
+        <v>29825454.81</v>
       </c>
       <c r="H12" s="1">
-        <v>84781.98</v>
+        <v>131075.19</v>
       </c>
       <c r="I12" s="1">
-        <v>0.3468602249786</v>
+        <v>0.43947423714073</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12" s="1">
-        <v>24527475.0</v>
+        <v>29956530.0</v>
       </c>
       <c r="M12" s="1">
-        <v>24527475.0</v>
+        <v>29956530.0</v>
       </c>
       <c r="N12" s="1">
-        <v>0.4</v>
+        <v>0.49</v>
       </c>
       <c r="O12">
         <v>1</v>
       </c>
       <c r="Z12" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="B13" s="1">
-        <v>30000000.0</v>
+        <v>14000000.0</v>
       </c>
       <c r="C13" s="1">
-        <v>97.7746</v>
+        <v>99.9871</v>
       </c>
       <c r="D13" s="1">
-        <v>97.2946677</v>
+        <v>99.26215136</v>
       </c>
       <c r="E13" t="s">
         <v>8</v>
       </c>
       <c r="F13">
         <v>1.0</v>
       </c>
       <c r="G13" s="1">
-        <v>29188400.31</v>
+        <v>13896701.19</v>
       </c>
       <c r="H13" s="1">
-        <v>143979.69</v>
+        <v>101492.81</v>
       </c>
       <c r="I13" s="1">
-        <v>0.49327708428979</v>
+        <v>0.73033742765538</v>
       </c>
       <c r="J13">
         <v>0.0</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13" s="1">
-        <v>29332380.0</v>
+        <v>13998194.0</v>
       </c>
       <c r="M13" s="1">
-        <v>29332380.0</v>
+        <v>13998194.0</v>
       </c>
       <c r="N13" s="1">
-        <v>0.48</v>
+        <v>0.23</v>
       </c>
       <c r="O13">
         <v>1</v>
       </c>
       <c r="Z13" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B14" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>100.0136</v>
+      </c>
+      <c r="D14" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F14">
+        <v>1.0</v>
+      </c>
+      <c r="G14" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="H14" s="1">
+        <v>2720.0</v>
+      </c>
+      <c r="I14" s="1">
+        <v>0.0136</v>
+      </c>
+      <c r="J14">
+        <v>0.0</v>
+      </c>
+      <c r="K14" t="s">
         <v>54</v>
       </c>
-      <c r="B14" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L14" s="1">
-        <v>44527680.0</v>
+        <v>20002720.0</v>
       </c>
       <c r="M14" s="1">
-        <v>44527680.0</v>
+        <v>20118652.39</v>
       </c>
       <c r="N14" s="1">
-        <v>0.72</v>
+        <v>0.33</v>
       </c>
       <c r="O14">
         <v>1</v>
       </c>
       <c r="Z14" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
         <v>56</v>
       </c>
       <c r="B15" s="1">
-        <v>15000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C15" s="1">
-        <v>99.6157</v>
+        <v>98.266</v>
       </c>
       <c r="D15" s="1">
-        <v>98.36271167</v>
+        <v>97.77077208</v>
       </c>
       <c r="E15" t="s">
         <v>8</v>
       </c>
       <c r="F15">
         <v>1.0</v>
       </c>
       <c r="G15" s="1">
-        <v>14754406.75</v>
+        <v>24442693.02</v>
       </c>
       <c r="H15" s="1">
-        <v>187948.25</v>
+        <v>123806.98</v>
       </c>
       <c r="I15" s="1">
-        <v>1.273844846388</v>
+        <v>0.50651939169999</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15" s="1">
-        <v>14942355.0</v>
+        <v>24566500.0</v>
       </c>
       <c r="M15" s="1">
-        <v>14942355.0</v>
+        <v>24566500.0</v>
       </c>
       <c r="N15" s="1">
-        <v>0.24</v>
+        <v>0.4</v>
       </c>
       <c r="O15">
         <v>1</v>
       </c>
       <c r="Z15" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
         <v>58</v>
       </c>
       <c r="B16" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C16" s="1">
-        <v>97.4099</v>
+        <v>97.9424</v>
       </c>
       <c r="D16" s="1">
-        <v>97.21815647</v>
+        <v>97.2946677</v>
       </c>
       <c r="E16" t="s">
         <v>8</v>
       </c>
       <c r="F16">
         <v>1.0</v>
       </c>
       <c r="G16" s="1">
-        <v>14582723.47</v>
+        <v>29188400.31</v>
       </c>
       <c r="H16" s="1">
-        <v>28761.53</v>
+        <v>194319.69</v>
       </c>
       <c r="I16" s="1">
-        <v>0.19723016800784</v>
+        <v>0.66574285653272</v>
       </c>
       <c r="J16">
         <v>0.0</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16" s="1">
-        <v>14611485.0</v>
+        <v>29382720.0</v>
       </c>
       <c r="M16" s="1">
-        <v>14611485.0</v>
+        <v>29382720.0</v>
       </c>
       <c r="N16" s="1">
-        <v>0.24</v>
+        <v>0.48</v>
       </c>
       <c r="O16">
         <v>1</v>
       </c>
       <c r="Z16" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
         <v>60</v>
       </c>
       <c r="B17" s="1">
-        <v>10000000.0</v>
+        <v>45000000.0</v>
       </c>
       <c r="C17" s="1">
-        <v>99.3014</v>
+        <v>99.099</v>
       </c>
       <c r="D17" s="1">
-        <v>98.7203376</v>
+        <v>97.78527224</v>
       </c>
       <c r="E17" t="s">
         <v>8</v>
       </c>
       <c r="F17">
         <v>1.0</v>
       </c>
       <c r="G17" s="1">
-        <v>9872033.76</v>
+        <v>44003372.51</v>
       </c>
       <c r="H17" s="1">
-        <v>58106.24</v>
+        <v>591177.49</v>
       </c>
       <c r="I17" s="1">
-        <v>0.58859442150044</v>
+        <v>1.3434822293806</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17" s="1">
-        <v>9930140.0</v>
+        <v>44594550.0</v>
       </c>
       <c r="M17" s="1">
-        <v>9930140.0</v>
+        <v>44594550.0</v>
       </c>
       <c r="N17" s="1">
-        <v>0.16</v>
+        <v>0.73</v>
       </c>
       <c r="O17">
         <v>1</v>
       </c>
       <c r="Z17" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
         <v>62</v>
       </c>
       <c r="B18" s="1">
-        <v>25000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C18" s="1">
-        <v>97.9435</v>
+        <v>99.7607</v>
       </c>
       <c r="D18" s="1">
-        <v>97.51078</v>
+        <v>98.36271167</v>
       </c>
       <c r="E18" t="s">
         <v>8</v>
       </c>
       <c r="F18">
         <v>1.0</v>
       </c>
       <c r="G18" s="1">
-        <v>24377695.0</v>
+        <v>14754406.75</v>
       </c>
       <c r="H18" s="1">
-        <v>108180.0</v>
+        <v>209698.25</v>
       </c>
       <c r="I18" s="1">
-        <v>0.44376631999047</v>
+        <v>1.4212584318241</v>
       </c>
       <c r="J18">
         <v>0.0</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18" s="1">
-        <v>24485875.0</v>
+        <v>14964105.0</v>
       </c>
       <c r="M18" s="1">
-        <v>24485875.0</v>
+        <v>14964105.0</v>
       </c>
       <c r="N18" s="1">
-        <v>0.4</v>
+        <v>0.25</v>
       </c>
       <c r="O18">
         <v>1</v>
       </c>
       <c r="Z18" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
         <v>64</v>
       </c>
       <c r="B19" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C19" s="1">
-        <v>100.0221</v>
+        <v>97.306</v>
       </c>
       <c r="D19" s="1">
-        <v>100.0</v>
+        <v>97.2277138</v>
       </c>
       <c r="E19" t="s">
         <v>8</v>
       </c>
       <c r="F19">
         <v>1.0</v>
       </c>
       <c r="G19" s="1">
-        <v>15000000.0</v>
+        <v>29168314.14</v>
       </c>
       <c r="H19" s="1">
-        <v>3315.0</v>
+        <v>23485.86</v>
       </c>
       <c r="I19" s="1">
-        <v>0.0221</v>
+        <v>0.08051840050568</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
-      <c r="K19" t="s">
-        <v>65</v>
+      <c r="K19">
+        <v>0.0</v>
       </c>
       <c r="L19" s="1">
-        <v>15003315.0</v>
+        <v>29191800.0</v>
       </c>
       <c r="M19" s="1">
-        <v>15080309.58</v>
+        <v>29191800.0</v>
       </c>
       <c r="N19" s="1">
-        <v>0.24</v>
+        <v>0.48</v>
       </c>
       <c r="O19">
         <v>1</v>
       </c>
       <c r="Z19" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="B20" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C20" s="1">
-        <v>100.0095</v>
+        <v>97.5707</v>
       </c>
       <c r="D20" s="1">
-        <v>100.0</v>
+        <v>97.21815647</v>
       </c>
       <c r="E20" t="s">
         <v>8</v>
       </c>
       <c r="F20">
         <v>1.0</v>
       </c>
       <c r="G20" s="1">
-        <v>30000000.0</v>
+        <v>14582723.47</v>
       </c>
       <c r="H20" s="1">
-        <v>2850.0</v>
+        <v>52881.53</v>
       </c>
       <c r="I20" s="1">
-        <v>0.0095</v>
+        <v>0.3626313706681</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
-      <c r="K20" t="s">
-        <v>68</v>
+      <c r="K20">
+        <v>0.0</v>
       </c>
       <c r="L20" s="1">
-        <v>30002850.0</v>
+        <v>14635605.0</v>
       </c>
       <c r="M20" s="1">
-        <v>30099650.0</v>
+        <v>14635605.0</v>
       </c>
       <c r="N20" s="1">
-        <v>0.49</v>
+        <v>0.24</v>
       </c>
       <c r="O20">
         <v>1</v>
       </c>
       <c r="Z20" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="B21" s="1">
         <v>10000000.0</v>
       </c>
       <c r="C21" s="1">
-        <v>100.0154</v>
+        <v>99.4582</v>
       </c>
       <c r="D21" s="1">
-        <v>100.0</v>
+        <v>98.7203376</v>
       </c>
       <c r="E21" t="s">
         <v>8</v>
       </c>
       <c r="F21">
         <v>1.0</v>
       </c>
       <c r="G21" s="1">
-        <v>10000000.0</v>
+        <v>9872033.76</v>
       </c>
       <c r="H21" s="1">
-        <v>1540.0</v>
+        <v>73786.24</v>
       </c>
       <c r="I21" s="1">
-        <v>0.0154</v>
+        <v>0.74742694153834</v>
       </c>
       <c r="J21">
         <v>0.0</v>
       </c>
-      <c r="K21" t="s">
-        <v>71</v>
+      <c r="K21">
+        <v>0.0</v>
       </c>
       <c r="L21" s="1">
-        <v>10001540.0</v>
+        <v>9945820.0</v>
       </c>
       <c r="M21" s="1">
-        <v>10040319.06</v>
+        <v>9945820.0</v>
       </c>
       <c r="N21" s="1">
         <v>0.16</v>
       </c>
       <c r="O21">
         <v>1</v>
       </c>
       <c r="Z21" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="B22" s="1">
-        <v>15000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C22" s="1">
-        <v>99.8897</v>
+        <v>98.1159</v>
       </c>
       <c r="D22" s="1">
-        <v>99.43946527</v>
+        <v>97.51078</v>
       </c>
       <c r="E22" t="s">
         <v>8</v>
       </c>
       <c r="F22">
         <v>1.0</v>
       </c>
       <c r="G22" s="1">
-        <v>14915919.79</v>
+        <v>24377695.0</v>
       </c>
       <c r="H22" s="1">
-        <v>67535.21</v>
+        <v>151280.0</v>
       </c>
       <c r="I22" s="1">
-        <v>0.45277268147605</v>
+        <v>0.62056728497095</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22" s="1">
-        <v>14983455.0</v>
+        <v>24528975.0</v>
       </c>
       <c r="M22" s="1">
-        <v>14983455.0</v>
+        <v>24528975.0</v>
       </c>
       <c r="N22" s="1">
-        <v>0.24</v>
+        <v>0.4</v>
       </c>
       <c r="O22">
         <v>1</v>
       </c>
       <c r="Z22" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="B23" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C23" s="1">
-        <v>100.0264</v>
+        <v>100.0229</v>
       </c>
       <c r="D23" s="1">
         <v>100.0</v>
       </c>
       <c r="E23" t="s">
         <v>8</v>
       </c>
       <c r="F23">
         <v>1.0</v>
       </c>
       <c r="G23" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="H23" s="1">
-        <v>2640.0</v>
+        <v>3435.0</v>
       </c>
       <c r="I23" s="1">
-        <v>0.0264</v>
+        <v>0.0229</v>
       </c>
       <c r="J23">
         <v>0.0</v>
       </c>
       <c r="K23" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="L23" s="1">
-        <v>10002640.0</v>
+        <v>15003435.0</v>
       </c>
       <c r="M23" s="1">
-        <v>10054880.83</v>
+        <v>15103283.67</v>
       </c>
       <c r="N23" s="1">
-        <v>0.16</v>
+        <v>0.25</v>
       </c>
       <c r="O23">
         <v>1</v>
       </c>
       <c r="Z23" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="B24" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C24" s="1">
-        <v>100.023</v>
+        <v>100.016</v>
       </c>
       <c r="D24" s="1">
         <v>100.0</v>
       </c>
       <c r="E24" t="s">
         <v>8</v>
       </c>
       <c r="F24">
         <v>1.0</v>
       </c>
       <c r="G24" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="H24" s="1">
-        <v>4600.0</v>
+        <v>4800.0</v>
       </c>
       <c r="I24" s="1">
-        <v>0.023</v>
+        <v>0.016</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="L24" s="1">
-        <v>20004600.0</v>
+        <v>30004800.0</v>
       </c>
       <c r="M24" s="1">
-        <v>20082158.11</v>
+        <v>30148338.0</v>
       </c>
       <c r="N24" s="1">
-        <v>0.33</v>
+        <v>0.5</v>
       </c>
       <c r="O24">
         <v>1</v>
       </c>
       <c r="Z24" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="B25" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C25" s="1">
-        <v>100.0212</v>
+        <v>100.0171</v>
       </c>
       <c r="D25" s="1">
         <v>100.0</v>
       </c>
       <c r="E25" t="s">
         <v>8</v>
       </c>
       <c r="F25">
         <v>1.0</v>
       </c>
       <c r="G25" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="H25" s="1">
-        <v>3180.0</v>
+        <v>1710.0</v>
       </c>
       <c r="I25" s="1">
-        <v>0.0212</v>
+        <v>0.0171</v>
       </c>
       <c r="J25">
         <v>0.0</v>
       </c>
       <c r="K25" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="L25" s="1">
-        <v>15003180.0</v>
+        <v>10001710.0</v>
       </c>
       <c r="M25" s="1">
-        <v>15318239.63</v>
+        <v>10055892.86</v>
       </c>
       <c r="N25" s="1">
-        <v>0.25</v>
+        <v>0.17</v>
       </c>
       <c r="O25">
         <v>1</v>
       </c>
       <c r="Z25" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="B26" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C26" s="1">
-        <v>100.0525</v>
+        <v>97.2279</v>
       </c>
       <c r="D26" s="1">
-        <v>100.0</v>
+        <v>97.24683407</v>
       </c>
       <c r="E26" t="s">
         <v>8</v>
       </c>
       <c r="F26">
         <v>1.0</v>
       </c>
       <c r="G26" s="1">
-        <v>20000000.0</v>
+        <v>29174050.22</v>
       </c>
       <c r="H26" s="1">
-        <v>10500.0</v>
+        <v>-5680.22</v>
       </c>
       <c r="I26" s="1">
-        <v>0.0525</v>
+        <v>-0.019470111133578</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
-      <c r="K26" t="s">
-        <v>85</v>
+      <c r="K26">
+        <v>0.0</v>
       </c>
       <c r="L26" s="1">
-        <v>20010500.0</v>
+        <v>29168370.0</v>
       </c>
       <c r="M26" s="1">
-        <v>20272562.0</v>
+        <v>29168370.0</v>
       </c>
       <c r="N26" s="1">
-        <v>0.33</v>
+        <v>0.48</v>
       </c>
       <c r="O26">
         <v>1</v>
       </c>
       <c r="Z26" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>87</v>
+        <v>83</v>
       </c>
       <c r="B27" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C27" s="1">
-        <v>100.034</v>
+        <v>100.0333</v>
       </c>
       <c r="D27" s="1">
         <v>100.0</v>
       </c>
       <c r="E27" t="s">
         <v>8</v>
       </c>
       <c r="F27">
         <v>1.0</v>
       </c>
       <c r="G27" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="H27" s="1">
-        <v>6800.0</v>
+        <v>3330.0</v>
       </c>
       <c r="I27" s="1">
-        <v>0.034</v>
+        <v>0.0333</v>
       </c>
       <c r="J27">
         <v>0.0</v>
       </c>
       <c r="K27" t="s">
-        <v>88</v>
+        <v>84</v>
       </c>
       <c r="L27" s="1">
-        <v>20006800.0</v>
+        <v>10003330.0</v>
       </c>
       <c r="M27" s="1">
-        <v>20265412.0</v>
+        <v>10071051.33</v>
       </c>
       <c r="N27" s="1">
-        <v>0.33</v>
+        <v>0.17</v>
       </c>
       <c r="O27">
         <v>1</v>
       </c>
       <c r="Z27" t="s">
-        <v>86</v>
+        <v>82</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>90</v>
+        <v>86</v>
       </c>
       <c r="B28" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C28" s="1">
-        <v>99.5406</v>
+        <v>100.0305</v>
       </c>
       <c r="D28" s="1">
-        <v>98.0238394</v>
+        <v>100.0</v>
       </c>
       <c r="E28" t="s">
         <v>8</v>
       </c>
       <c r="F28">
         <v>1.0</v>
       </c>
       <c r="G28" s="1">
-        <v>29407151.82</v>
+        <v>20000000.0</v>
       </c>
       <c r="H28" s="1">
-        <v>455028.18</v>
+        <v>6100.0</v>
       </c>
       <c r="I28" s="1">
-        <v>1.5473384936603</v>
+        <v>0.0305</v>
       </c>
       <c r="J28">
         <v>0.0</v>
       </c>
-      <c r="K28">
-        <v>0.0</v>
+      <c r="K28" t="s">
+        <v>87</v>
       </c>
       <c r="L28" s="1">
-        <v>29862180.0</v>
+        <v>20006100.0</v>
       </c>
       <c r="M28" s="1">
-        <v>29862180.0</v>
+        <v>20114465.72</v>
       </c>
       <c r="N28" s="1">
-        <v>0.48</v>
+        <v>0.33</v>
       </c>
       <c r="O28">
         <v>1</v>
       </c>
       <c r="Z28" t="s">
-        <v>89</v>
+        <v>85</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="B29" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C29" s="1">
-        <v>98.5155</v>
+        <v>100.0071</v>
       </c>
       <c r="D29" s="1">
-        <v>97.7949414</v>
+        <v>100.0</v>
       </c>
       <c r="E29" t="s">
         <v>8</v>
       </c>
       <c r="F29">
         <v>1.0</v>
       </c>
       <c r="G29" s="1">
-        <v>19558988.28</v>
+        <v>15000000.0</v>
       </c>
       <c r="H29" s="1">
-        <v>144111.72</v>
+        <v>1065.0</v>
       </c>
       <c r="I29" s="1">
-        <v>0.73680559514094</v>
+        <v>0.0071</v>
       </c>
       <c r="J29">
         <v>0.0</v>
       </c>
-      <c r="K29">
-        <v>0.0</v>
+      <c r="K29" t="s">
+        <v>90</v>
       </c>
       <c r="L29" s="1">
-        <v>19703100.0</v>
+        <v>15001065.0</v>
       </c>
       <c r="M29" s="1">
-        <v>19703100.0</v>
+        <v>15339439.17</v>
       </c>
       <c r="N29" s="1">
-        <v>0.32</v>
+        <v>0.25</v>
       </c>
       <c r="O29">
         <v>1</v>
       </c>
       <c r="Z29" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="B30" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C30" s="1">
-        <v>98.4607</v>
+        <v>100.0499</v>
       </c>
       <c r="D30" s="1">
-        <v>97.8142855</v>
+        <v>100.0</v>
       </c>
       <c r="E30" t="s">
         <v>8</v>
       </c>
       <c r="F30">
         <v>1.0</v>
       </c>
       <c r="G30" s="1">
-        <v>9781428.55</v>
+        <v>20000000.0</v>
       </c>
       <c r="H30" s="1">
-        <v>64641.45</v>
+        <v>9980.0</v>
       </c>
       <c r="I30" s="1">
-        <v>0.66085899078617</v>
+        <v>0.0499</v>
       </c>
       <c r="J30">
         <v>0.0</v>
       </c>
-      <c r="K30">
-        <v>0.0</v>
+      <c r="K30" t="s">
+        <v>93</v>
       </c>
       <c r="L30" s="1">
-        <v>9846070.0</v>
+        <v>20009980.0</v>
       </c>
       <c r="M30" s="1">
-        <v>9846070.0</v>
+        <v>20303061.83</v>
       </c>
       <c r="N30" s="1">
-        <v>0.16</v>
+        <v>0.33</v>
       </c>
       <c r="O30">
         <v>1</v>
       </c>
       <c r="Z30" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
+        <v>95</v>
+      </c>
+      <c r="B31" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>100.0332</v>
+      </c>
+      <c r="D31" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E31" t="s">
+        <v>8</v>
+      </c>
+      <c r="F31">
+        <v>1.0</v>
+      </c>
+      <c r="G31" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="H31" s="1">
+        <v>6640.0</v>
+      </c>
+      <c r="I31" s="1">
+        <v>0.0332</v>
+      </c>
+      <c r="J31">
+        <v>0.0</v>
+      </c>
+      <c r="K31" t="s">
         <v>96</v>
       </c>
-      <c r="B31" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L31" s="1">
-        <v>18079624.5</v>
+        <v>20006640.0</v>
       </c>
       <c r="M31" s="1">
-        <v>18079624.5</v>
+        <v>20295905.17</v>
       </c>
       <c r="N31" s="1">
-        <v>0.29</v>
+        <v>0.33</v>
       </c>
       <c r="O31">
         <v>1</v>
       </c>
       <c r="Z31" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
         <v>98</v>
       </c>
       <c r="B32" s="1">
-        <v>22000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C32" s="1">
-        <v>99.9268</v>
+        <v>99.6852</v>
       </c>
       <c r="D32" s="1">
-        <v>99.63136395</v>
+        <v>98.0238394</v>
       </c>
       <c r="E32" t="s">
         <v>8</v>
       </c>
       <c r="F32">
         <v>1.0</v>
       </c>
       <c r="G32" s="1">
-        <v>21918900.07</v>
+        <v>29407151.82</v>
       </c>
       <c r="H32" s="1">
-        <v>64995.93</v>
+        <v>498408.18</v>
       </c>
       <c r="I32" s="1">
-        <v>0.29652915881924</v>
+        <v>1.694853629657</v>
       </c>
       <c r="J32">
         <v>0.0</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32" s="1">
-        <v>21983896.0</v>
+        <v>29905560.0</v>
       </c>
       <c r="M32" s="1">
-        <v>21983896.0</v>
+        <v>29905560.0</v>
       </c>
       <c r="N32" s="1">
-        <v>0.36</v>
+        <v>0.49</v>
       </c>
       <c r="O32">
         <v>1</v>
       </c>
       <c r="Z32" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" t="s">
         <v>100</v>
       </c>
       <c r="B33" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C33" s="1">
-        <v>97.9481</v>
+        <v>98.6718</v>
       </c>
       <c r="D33" s="1">
-        <v>97.44325147</v>
+        <v>97.7949414</v>
       </c>
       <c r="E33" t="s">
         <v>8</v>
       </c>
       <c r="F33">
         <v>1.0</v>
       </c>
       <c r="G33" s="1">
-        <v>14616487.72</v>
+        <v>19558988.28</v>
       </c>
       <c r="H33" s="1">
-        <v>75727.28</v>
+        <v>175371.72</v>
       </c>
       <c r="I33" s="1">
-        <v>0.51809491753878</v>
+        <v>0.89662981279725</v>
       </c>
       <c r="J33">
         <v>0.0</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33" s="1">
-        <v>14692215.0</v>
+        <v>19734360.0</v>
       </c>
       <c r="M33" s="1">
-        <v>14692215.0</v>
+        <v>19734360.0</v>
       </c>
       <c r="N33" s="1">
-        <v>0.24</v>
+        <v>0.32</v>
       </c>
       <c r="O33">
         <v>1</v>
       </c>
       <c r="Z33" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" t="s">
         <v>102</v>
       </c>
       <c r="B34" s="1">
-        <v>12500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C34" s="1">
-        <v>97.8957</v>
+        <v>97.4126</v>
       </c>
       <c r="D34" s="1">
-        <v>97.12268648</v>
+        <v>97.2850972</v>
       </c>
       <c r="E34" t="s">
         <v>8</v>
       </c>
       <c r="F34">
         <v>1.0</v>
       </c>
       <c r="G34" s="1">
-        <v>12140335.81</v>
+        <v>19457019.44</v>
       </c>
       <c r="H34" s="1">
-        <v>96626.69</v>
+        <v>25500.56</v>
       </c>
       <c r="I34" s="1">
-        <v>0.79591447479079</v>
+        <v>0.13106097816593</v>
       </c>
       <c r="J34">
         <v>0.0</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34" s="1">
-        <v>12236962.5</v>
+        <v>19482520.0</v>
       </c>
       <c r="M34" s="1">
-        <v>12236962.5</v>
+        <v>19482520.0</v>
       </c>
       <c r="N34" s="1">
-        <v>0.2</v>
+        <v>0.32</v>
       </c>
       <c r="O34">
         <v>1</v>
       </c>
       <c r="Z34" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" t="s">
         <v>104</v>
       </c>
       <c r="B35" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C35" s="1">
-        <v>99.9933</v>
+        <v>98.618</v>
       </c>
       <c r="D35" s="1">
-        <v>99.6227205</v>
+        <v>97.8142855</v>
       </c>
       <c r="E35" t="s">
         <v>8</v>
       </c>
       <c r="F35">
         <v>1.0</v>
       </c>
       <c r="G35" s="1">
-        <v>19924544.1</v>
+        <v>9781428.55</v>
       </c>
       <c r="H35" s="1">
-        <v>74115.9</v>
+        <v>80371.45</v>
       </c>
       <c r="I35" s="1">
-        <v>0.37198291528286</v>
+        <v>0.82167394659341</v>
       </c>
       <c r="J35">
         <v>0.0</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35" s="1">
-        <v>19998660.0</v>
+        <v>9861800.0</v>
       </c>
       <c r="M35" s="1">
-        <v>19998660.0</v>
+        <v>9861800.0</v>
       </c>
       <c r="N35" s="1">
-        <v>0.32</v>
+        <v>0.16</v>
       </c>
       <c r="O35">
         <v>1</v>
       </c>
       <c r="Z35" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" t="s">
         <v>106</v>
       </c>
       <c r="B36" s="1">
-        <v>10000000.0</v>
+        <v>18500000.0</v>
       </c>
       <c r="C36" s="1">
-        <v>99.8588</v>
+        <v>97.9015</v>
       </c>
       <c r="D36" s="1">
-        <v>99.792902</v>
+        <v>97.32339049</v>
       </c>
       <c r="E36" t="s">
         <v>8</v>
       </c>
       <c r="F36">
         <v>1.0</v>
       </c>
       <c r="G36" s="1">
-        <v>9979290.2</v>
+        <v>18004827.24</v>
       </c>
       <c r="H36" s="1">
-        <v>6589.8</v>
+        <v>106950.26</v>
       </c>
       <c r="I36" s="1">
-        <v>0.066034756660348</v>
+        <v>0.59400880982849</v>
       </c>
       <c r="J36">
         <v>0.0</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36" s="1">
-        <v>9985880.0</v>
+        <v>18111777.5</v>
       </c>
       <c r="M36" s="1">
-        <v>9985880.0</v>
+        <v>18111777.5</v>
       </c>
       <c r="N36" s="1">
-        <v>0.16</v>
+        <v>0.3</v>
       </c>
       <c r="O36">
         <v>1</v>
       </c>
       <c r="Z36" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" t="s">
         <v>108</v>
       </c>
       <c r="B37" s="1">
-        <v>40000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C37" s="1">
-        <v>99.7983</v>
+        <v>98.1284</v>
       </c>
       <c r="D37" s="1">
-        <v>99.7995692</v>
+        <v>97.44325147</v>
       </c>
       <c r="E37" t="s">
         <v>8</v>
       </c>
       <c r="F37">
         <v>1.0</v>
       </c>
       <c r="G37" s="1">
-        <v>39919827.68</v>
+        <v>14616487.72</v>
       </c>
       <c r="H37" s="1">
-        <v>-507.68</v>
+        <v>102772.28</v>
       </c>
       <c r="I37" s="1">
-        <v>-0.0012717489766479</v>
+        <v>0.70312568907628</v>
       </c>
       <c r="J37">
         <v>0.0</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37" s="1">
-        <v>39919320.0</v>
+        <v>14719260.0</v>
       </c>
       <c r="M37" s="1">
-        <v>39919320.0</v>
+        <v>14719260.0</v>
       </c>
       <c r="N37" s="1">
-        <v>0.65</v>
+        <v>0.24</v>
       </c>
       <c r="O37">
         <v>1</v>
       </c>
       <c r="Z37" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" t="s">
         <v>110</v>
       </c>
       <c r="B38" s="1">
-        <v>10000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="C38" s="1">
-        <v>98.3725</v>
+        <v>98.0768</v>
       </c>
       <c r="D38" s="1">
-        <v>97.7514452</v>
+        <v>97.12268648</v>
       </c>
       <c r="E38" t="s">
         <v>8</v>
       </c>
       <c r="F38">
         <v>1.0</v>
       </c>
       <c r="G38" s="1">
-        <v>9775144.52</v>
+        <v>12140335.81</v>
       </c>
       <c r="H38" s="1">
-        <v>62105.48</v>
+        <v>119264.19</v>
       </c>
       <c r="I38" s="1">
-        <v>0.63534078573398</v>
+        <v>0.98237966285712</v>
       </c>
       <c r="J38">
         <v>0.0</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38" s="1">
-        <v>9837250.0</v>
+        <v>12259600.0</v>
       </c>
       <c r="M38" s="1">
-        <v>9837250.0</v>
+        <v>12259600.0</v>
       </c>
       <c r="N38" s="1">
-        <v>0.16</v>
+        <v>0.2</v>
       </c>
       <c r="O38">
         <v>1</v>
       </c>
       <c r="Z38" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" t="s">
         <v>112</v>
       </c>
       <c r="B39" s="1">
-        <v>25000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="C39" s="1">
-        <v>98.0594</v>
+        <v>99.946</v>
       </c>
       <c r="D39" s="1">
-        <v>97.52492576</v>
+        <v>99.7995692</v>
       </c>
       <c r="E39" t="s">
         <v>8</v>
       </c>
       <c r="F39">
         <v>1.0</v>
       </c>
       <c r="G39" s="1">
-        <v>24381231.44</v>
+        <v>39919827.68</v>
       </c>
       <c r="H39" s="1">
-        <v>133618.56</v>
+        <v>58572.32</v>
       </c>
       <c r="I39" s="1">
-        <v>0.54803860227004</v>
+        <v>0.1467248818545</v>
       </c>
       <c r="J39">
         <v>0.0</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39" s="1">
-        <v>24514850.0</v>
+        <v>39978400.0</v>
       </c>
       <c r="M39" s="1">
-        <v>24514850.0</v>
+        <v>39978400.0</v>
       </c>
       <c r="N39" s="1">
-        <v>0.4</v>
+        <v>0.66</v>
       </c>
       <c r="O39">
         <v>1</v>
       </c>
       <c r="Z39" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" t="s">
         <v>114</v>
       </c>
       <c r="B40" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C40" s="1">
-        <v>99.0201</v>
+        <v>98.5406</v>
       </c>
       <c r="D40" s="1">
-        <v>98.14746657</v>
+        <v>97.7514452</v>
       </c>
       <c r="E40" t="s">
         <v>8</v>
       </c>
       <c r="F40">
         <v>1.0</v>
       </c>
       <c r="G40" s="1">
-        <v>29444239.97</v>
+        <v>9775144.52</v>
       </c>
       <c r="H40" s="1">
-        <v>261790.03</v>
+        <v>78915.48</v>
       </c>
       <c r="I40" s="1">
-        <v>0.88910438940428</v>
+        <v>0.80730755272762</v>
       </c>
       <c r="J40">
         <v>0.0</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40" s="1">
-        <v>29706030.0</v>
+        <v>9854060.0</v>
       </c>
       <c r="M40" s="1">
-        <v>29706030.0</v>
+        <v>9854060.0</v>
       </c>
       <c r="N40" s="1">
-        <v>0.48</v>
+        <v>0.16</v>
       </c>
       <c r="O40">
         <v>1</v>
       </c>
       <c r="Z40" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" t="s">
         <v>116</v>
       </c>
       <c r="B41" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C41" s="1">
-        <v>99.4492</v>
+        <v>98.2357</v>
       </c>
       <c r="D41" s="1">
-        <v>97.87236357</v>
+        <v>97.52492576</v>
       </c>
       <c r="E41" t="s">
         <v>8</v>
       </c>
       <c r="F41">
         <v>1.0</v>
       </c>
       <c r="G41" s="1">
-        <v>29361709.07</v>
+        <v>24381231.44</v>
       </c>
       <c r="H41" s="1">
-        <v>473050.93</v>
+        <v>177693.56</v>
       </c>
       <c r="I41" s="1">
-        <v>1.6111151052966</v>
+        <v>0.72881290035447</v>
       </c>
       <c r="J41">
         <v>0.0</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41" s="1">
-        <v>29834760.0</v>
+        <v>24558925.0</v>
       </c>
       <c r="M41" s="1">
-        <v>29834760.0</v>
+        <v>24558925.0</v>
       </c>
       <c r="N41" s="1">
-        <v>0.48</v>
+        <v>0.4</v>
       </c>
       <c r="O41">
         <v>1</v>
       </c>
       <c r="Z41" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" t="s">
         <v>118</v>
       </c>
       <c r="B42" s="1">
         <v>30000000.0</v>
       </c>
       <c r="C42" s="1">
-        <v>97.2501</v>
+        <v>99.1737</v>
       </c>
       <c r="D42" s="1">
-        <v>97.16562473</v>
+        <v>98.14746657</v>
       </c>
       <c r="E42" t="s">
         <v>8</v>
       </c>
       <c r="F42">
         <v>1.0</v>
       </c>
       <c r="G42" s="1">
-        <v>29149687.42</v>
+        <v>29444239.97</v>
       </c>
       <c r="H42" s="1">
-        <v>25342.58</v>
+        <v>307870.03</v>
       </c>
       <c r="I42" s="1">
-        <v>0.086939457136724</v>
+        <v>1.0456035894072</v>
       </c>
       <c r="J42">
         <v>0.0</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42" s="1">
-        <v>29175030.0</v>
+        <v>29752110.0</v>
       </c>
       <c r="M42" s="1">
-        <v>29175030.0</v>
+        <v>29752110.0</v>
       </c>
       <c r="N42" s="1">
-        <v>0.47</v>
+        <v>0.49</v>
       </c>
       <c r="O42">
         <v>1</v>
       </c>
       <c r="Z42" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" t="s">
         <v>120</v>
       </c>
       <c r="B43" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C43" s="1">
-        <v>98.763</v>
+        <v>99.5948</v>
       </c>
       <c r="D43" s="1">
-        <v>98.15181495</v>
+        <v>97.87236357</v>
       </c>
       <c r="E43" t="s">
         <v>8</v>
       </c>
       <c r="F43">
         <v>1.0</v>
       </c>
       <c r="G43" s="1">
-        <v>19630362.99</v>
+        <v>29361709.07</v>
       </c>
       <c r="H43" s="1">
-        <v>122237.01</v>
+        <v>516730.93</v>
       </c>
       <c r="I43" s="1">
-        <v>0.62269357964633</v>
+        <v>1.7598802875135</v>
       </c>
       <c r="J43">
         <v>0.0</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43" s="1">
-        <v>19752600.0</v>
+        <v>29878440.0</v>
       </c>
       <c r="M43" s="1">
-        <v>19752600.0</v>
+        <v>29878440.0</v>
       </c>
       <c r="N43" s="1">
-        <v>0.32</v>
+        <v>0.49</v>
       </c>
       <c r="O43">
         <v>1</v>
       </c>
       <c r="Z43" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" t="s">
         <v>122</v>
       </c>
       <c r="B44" s="1">
-        <v>40000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C44" s="1">
-        <v>98.5052</v>
+        <v>97.4342</v>
       </c>
       <c r="D44" s="1">
-        <v>97.75627623</v>
+        <v>97.16562473</v>
       </c>
       <c r="E44" t="s">
         <v>8</v>
       </c>
       <c r="F44">
         <v>1.0</v>
       </c>
       <c r="G44" s="1">
-        <v>39102510.49</v>
+        <v>29149687.42</v>
       </c>
       <c r="H44" s="1">
-        <v>299569.51</v>
+        <v>80572.58</v>
       </c>
       <c r="I44" s="1">
-        <v>0.76611323990722</v>
+        <v>0.27640975643779</v>
       </c>
       <c r="J44">
         <v>0.0</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44" s="1">
-        <v>39402080.0</v>
+        <v>29230260.0</v>
       </c>
       <c r="M44" s="1">
-        <v>39402080.0</v>
+        <v>29230260.0</v>
       </c>
       <c r="N44" s="1">
-        <v>0.64</v>
+        <v>0.48</v>
       </c>
       <c r="O44">
         <v>1</v>
       </c>
       <c r="Z44" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" t="s">
         <v>124</v>
       </c>
       <c r="B45" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C45" s="1">
-        <v>97.7289</v>
+        <v>98.917</v>
       </c>
       <c r="D45" s="1">
-        <v>97.3233905</v>
+        <v>98.15181495</v>
       </c>
       <c r="E45" t="s">
         <v>8</v>
       </c>
       <c r="F45">
         <v>1.0</v>
       </c>
       <c r="G45" s="1">
-        <v>19464678.1</v>
+        <v>19630362.99</v>
       </c>
       <c r="H45" s="1">
-        <v>81101.9</v>
+        <v>153037.01</v>
       </c>
       <c r="I45" s="1">
-        <v>0.41666191232826</v>
+        <v>0.77959337826794</v>
       </c>
       <c r="J45">
         <v>0.0</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45" s="1">
-        <v>19545780.0</v>
+        <v>19783400.0</v>
       </c>
       <c r="M45" s="1">
-        <v>19545780.0</v>
+        <v>19783400.0</v>
       </c>
       <c r="N45" s="1">
-        <v>0.32</v>
+        <v>0.33</v>
       </c>
       <c r="O45">
         <v>1</v>
       </c>
       <c r="Z45" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" t="s">
         <v>126</v>
       </c>
       <c r="B46" s="1">
-        <v>30000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="C46" s="1">
-        <v>100.0209</v>
+        <v>98.6698</v>
       </c>
       <c r="D46" s="1">
-        <v>100.0</v>
+        <v>97.75627623</v>
       </c>
       <c r="E46" t="s">
         <v>8</v>
       </c>
       <c r="F46">
         <v>1.0</v>
       </c>
       <c r="G46" s="1">
-        <v>30000000.0</v>
+        <v>39102510.49</v>
       </c>
       <c r="H46" s="1">
-        <v>6270.0</v>
+        <v>365409.51</v>
       </c>
       <c r="I46" s="1">
-        <v>0.0209</v>
+        <v>0.9344911756841</v>
       </c>
       <c r="J46">
         <v>0.0</v>
       </c>
-      <c r="K46" t="s">
-        <v>127</v>
+      <c r="K46">
+        <v>0.0</v>
       </c>
       <c r="L46" s="1">
-        <v>30006270.0</v>
+        <v>39467920.0</v>
       </c>
       <c r="M46" s="1">
-        <v>30292877.92</v>
+        <v>39467920.0</v>
       </c>
       <c r="N46" s="1">
-        <v>0.49</v>
+        <v>0.65</v>
       </c>
       <c r="O46">
         <v>1</v>
       </c>
       <c r="Z46" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="B47" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C47" s="1">
-        <v>100.0402</v>
+        <v>97.9055</v>
       </c>
       <c r="D47" s="1">
-        <v>100.0</v>
+        <v>97.3233905</v>
       </c>
       <c r="E47" t="s">
         <v>8</v>
       </c>
       <c r="F47">
         <v>1.0</v>
       </c>
       <c r="G47" s="1">
-        <v>25000000.0</v>
+        <v>19464678.1</v>
       </c>
       <c r="H47" s="1">
-        <v>10050.0</v>
+        <v>116421.9</v>
       </c>
       <c r="I47" s="1">
-        <v>0.0402</v>
+        <v>0.5981188047492</v>
       </c>
       <c r="J47">
         <v>0.0</v>
       </c>
-      <c r="K47" t="s">
-        <v>130</v>
+      <c r="K47">
+        <v>0.0</v>
       </c>
       <c r="L47" s="1">
-        <v>25010050.0</v>
+        <v>19581100.0</v>
       </c>
       <c r="M47" s="1">
-        <v>25318153.06</v>
+        <v>19581100.0</v>
       </c>
       <c r="N47" s="1">
-        <v>0.41</v>
+        <v>0.32</v>
       </c>
       <c r="O47">
         <v>1</v>
       </c>
       <c r="Z47" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="B48" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C48" s="1">
-        <v>99.9733</v>
+        <v>100.0176</v>
       </c>
       <c r="D48" s="1">
-        <v>99.9063378</v>
+        <v>100.0</v>
       </c>
       <c r="E48" t="s">
         <v>8</v>
       </c>
       <c r="F48">
         <v>1.0</v>
       </c>
       <c r="G48" s="1">
-        <v>14985950.67</v>
+        <v>30000000.0</v>
       </c>
       <c r="H48" s="1">
-        <v>10044.33</v>
+        <v>5280.0</v>
       </c>
       <c r="I48" s="1">
-        <v>0.067024977068071</v>
+        <v>0.0176</v>
       </c>
       <c r="J48">
         <v>0.0</v>
       </c>
-      <c r="K48">
-        <v>0.0</v>
+      <c r="K48" t="s">
+        <v>131</v>
       </c>
       <c r="L48" s="1">
-        <v>14995995.0</v>
+        <v>30005280.0</v>
       </c>
       <c r="M48" s="1">
-        <v>14995995.0</v>
+        <v>30337199.25</v>
       </c>
       <c r="N48" s="1">
-        <v>0.24</v>
+        <v>0.5</v>
       </c>
       <c r="O48">
         <v>1</v>
       </c>
       <c r="Z48" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" t="s">
+        <v>133</v>
+      </c>
+      <c r="B49" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C49" s="1">
+        <v>100.041</v>
+      </c>
+      <c r="D49" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E49" t="s">
+        <v>8</v>
+      </c>
+      <c r="F49">
+        <v>1.0</v>
+      </c>
+      <c r="G49" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="H49" s="1">
+        <v>10250.0</v>
+      </c>
+      <c r="I49" s="1">
+        <v>0.041</v>
+      </c>
+      <c r="J49">
+        <v>0.0</v>
+      </c>
+      <c r="K49" t="s">
         <v>134</v>
       </c>
-      <c r="B49" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L49" s="1">
-        <v>9941850.0</v>
+        <v>25010250.0</v>
       </c>
       <c r="M49" s="1">
-        <v>9941850.0</v>
+        <v>25357415.28</v>
       </c>
       <c r="N49" s="1">
-        <v>0.16</v>
+        <v>0.42</v>
       </c>
       <c r="O49">
         <v>1</v>
       </c>
       <c r="Z49" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" t="s">
         <v>136</v>
       </c>
       <c r="B50" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C50" s="1">
-        <v>99.9746</v>
+        <v>98.7983</v>
       </c>
       <c r="D50" s="1">
-        <v>99.4019866</v>
+        <v>98.69221847</v>
       </c>
       <c r="E50" t="s">
         <v>8</v>
       </c>
       <c r="F50">
         <v>1.0</v>
       </c>
       <c r="G50" s="1">
-        <v>29820595.98</v>
+        <v>14803832.77</v>
       </c>
       <c r="H50" s="1">
-        <v>171784.02</v>
+        <v>15912.23</v>
       </c>
       <c r="I50" s="1">
-        <v>0.57605830586086</v>
+        <v>0.10748723149755</v>
       </c>
       <c r="J50">
         <v>0.0</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50" s="1">
-        <v>29992380.0</v>
+        <v>14819745.0</v>
       </c>
       <c r="M50" s="1">
-        <v>29992380.0</v>
+        <v>14819745.0</v>
       </c>
       <c r="N50" s="1">
-        <v>0.49</v>
+        <v>0.24</v>
       </c>
       <c r="O50">
         <v>1</v>
       </c>
       <c r="Z50" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" t="s">
         <v>138</v>
       </c>
       <c r="B51" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C51" s="1">
-        <v>99.8099</v>
+        <v>99.5696</v>
       </c>
       <c r="D51" s="1">
-        <v>99.79547473</v>
+        <v>99.3840947</v>
       </c>
       <c r="E51" t="s">
         <v>8</v>
       </c>
       <c r="F51">
         <v>1.0</v>
       </c>
       <c r="G51" s="1">
-        <v>29938642.42</v>
+        <v>9938409.47</v>
       </c>
       <c r="H51" s="1">
-        <v>4327.58</v>
+        <v>18550.53</v>
       </c>
       <c r="I51" s="1">
-        <v>0.014454830447185</v>
+        <v>0.18665491752978</v>
       </c>
       <c r="J51">
         <v>0.0</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51" s="1">
-        <v>29942970.0</v>
+        <v>9956960.0</v>
       </c>
       <c r="M51" s="1">
-        <v>29942970.0</v>
+        <v>9956960.0</v>
       </c>
       <c r="N51" s="1">
-        <v>0.49</v>
+        <v>0.16</v>
       </c>
       <c r="O51">
         <v>1</v>
       </c>
       <c r="Z51" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" t="s">
         <v>140</v>
       </c>
       <c r="B52" s="1">
         <v>30000000.0</v>
       </c>
       <c r="C52" s="1">
-        <v>99.9457</v>
+        <v>97.2594</v>
       </c>
       <c r="D52" s="1">
-        <v>99.760077</v>
+        <v>97.33296853</v>
       </c>
       <c r="E52" t="s">
         <v>8</v>
       </c>
       <c r="F52">
         <v>1.0</v>
       </c>
       <c r="G52" s="1">
-        <v>29928023.1</v>
+        <v>29199890.56</v>
       </c>
       <c r="H52" s="1">
-        <v>55686.9</v>
+        <v>-22070.56</v>
       </c>
       <c r="I52" s="1">
-        <v>0.18606942334257</v>
+        <v>-0.075584392875204</v>
       </c>
       <c r="J52">
         <v>0.0</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52" s="1">
-        <v>29983710.0</v>
+        <v>29177820.0</v>
       </c>
       <c r="M52" s="1">
-        <v>29983710.0</v>
+        <v>29177820.0</v>
       </c>
       <c r="N52" s="1">
-        <v>0.49</v>
+        <v>0.48</v>
       </c>
       <c r="O52">
         <v>1</v>
       </c>
       <c r="Z52" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" t="s">
         <v>142</v>
       </c>
       <c r="B53" s="1">
-        <v>20000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="C53" s="1">
-        <v>99.9546</v>
+        <v>99.7195</v>
       </c>
       <c r="D53" s="1">
-        <v>99.625574</v>
+        <v>99.57214403</v>
       </c>
       <c r="E53" t="s">
         <v>8</v>
       </c>
       <c r="F53">
         <v>1.0</v>
       </c>
       <c r="G53" s="1">
-        <v>19925114.8</v>
+        <v>39828857.61</v>
       </c>
       <c r="H53" s="1">
-        <v>65805.2</v>
+        <v>58942.39</v>
       </c>
       <c r="I53" s="1">
-        <v>0.33026258900149</v>
+        <v>0.14798915544392</v>
       </c>
       <c r="J53">
         <v>0.0</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53" s="1">
-        <v>19990920.0</v>
+        <v>39887800.0</v>
       </c>
       <c r="M53" s="1">
-        <v>19990920.0</v>
+        <v>39887800.0</v>
       </c>
       <c r="N53" s="1">
-        <v>0.32</v>
+        <v>0.66</v>
       </c>
       <c r="O53">
         <v>1</v>
       </c>
       <c r="Z53" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="A54" t="s">
         <v>144</v>
       </c>
       <c r="B54" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C54" s="1">
-        <v>99.9869</v>
+        <v>99.9802</v>
       </c>
       <c r="D54" s="1">
-        <v>99.6104126</v>
+        <v>99.8863238</v>
       </c>
       <c r="E54" t="s">
         <v>8</v>
       </c>
       <c r="F54">
         <v>1.0</v>
       </c>
       <c r="G54" s="1">
-        <v>29883123.78</v>
+        <v>9988632.38</v>
       </c>
       <c r="H54" s="1">
-        <v>112946.22</v>
+        <v>9387.62</v>
       </c>
       <c r="I54" s="1">
-        <v>0.37795988408545</v>
+        <v>0.093983036344361</v>
       </c>
       <c r="J54">
         <v>0.0</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54" s="1">
-        <v>29996070.0</v>
+        <v>9998020.0</v>
       </c>
       <c r="M54" s="1">
-        <v>29996070.0</v>
+        <v>9998020.0</v>
       </c>
       <c r="N54" s="1">
-        <v>0.49</v>
+        <v>0.16</v>
       </c>
       <c r="O54">
         <v>1</v>
       </c>
       <c r="Z54" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="55" spans="1:26">
       <c r="A55" t="s">
         <v>146</v>
       </c>
       <c r="B55" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C55" s="1">
-        <v>99.4449</v>
+        <v>99.9605</v>
       </c>
       <c r="D55" s="1">
-        <v>97.82396035</v>
+        <v>99.79547473</v>
       </c>
       <c r="E55" t="s">
         <v>8</v>
       </c>
       <c r="F55">
         <v>1.0</v>
       </c>
       <c r="G55" s="1">
-        <v>19564792.07</v>
+        <v>29938642.42</v>
       </c>
       <c r="H55" s="1">
-        <v>324187.93</v>
+        <v>49507.58</v>
       </c>
       <c r="I55" s="1">
-        <v>1.65699655197</v>
+        <v>0.16536347675848</v>
       </c>
       <c r="J55">
         <v>0.0</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55" s="1">
-        <v>19888980.0</v>
+        <v>29988150.0</v>
       </c>
       <c r="M55" s="1">
-        <v>19888980.0</v>
+        <v>29988150.0</v>
       </c>
       <c r="N55" s="1">
-        <v>0.32</v>
+        <v>0.49</v>
       </c>
       <c r="O55">
         <v>1</v>
       </c>
       <c r="Z55" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="56" spans="1:26">
       <c r="A56" t="s">
         <v>148</v>
       </c>
       <c r="B56" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C56" s="1">
-        <v>98.219</v>
+        <v>99.5968</v>
       </c>
       <c r="D56" s="1">
-        <v>97.74661473</v>
+        <v>97.82396035</v>
       </c>
       <c r="E56" t="s">
         <v>8</v>
       </c>
       <c r="F56">
         <v>1.0</v>
       </c>
       <c r="G56" s="1">
-        <v>14661992.21</v>
+        <v>19564792.07</v>
       </c>
       <c r="H56" s="1">
-        <v>70857.79</v>
+        <v>354567.93</v>
       </c>
       <c r="I56" s="1">
-        <v>0.48327532156014</v>
+        <v>1.812275483079</v>
       </c>
       <c r="J56">
         <v>0.0</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56" s="1">
-        <v>14732850.0</v>
+        <v>19919360.0</v>
       </c>
       <c r="M56" s="1">
-        <v>14732850.0</v>
+        <v>19919360.0</v>
       </c>
       <c r="N56" s="1">
-        <v>0.24</v>
+        <v>0.33</v>
       </c>
       <c r="O56">
         <v>1</v>
       </c>
       <c r="Z56" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="57" spans="1:26">
       <c r="A57" t="s">
         <v>150</v>
       </c>
       <c r="B57" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C57" s="1">
-        <v>98.1842</v>
+        <v>98.3957</v>
       </c>
       <c r="D57" s="1">
-        <v>97.7369551</v>
+        <v>97.74661473</v>
       </c>
       <c r="E57" t="s">
         <v>8</v>
       </c>
       <c r="F57">
         <v>1.0</v>
       </c>
       <c r="G57" s="1">
-        <v>9773695.51</v>
+        <v>14661992.21</v>
       </c>
       <c r="H57" s="1">
-        <v>44724.49</v>
+        <v>97362.79</v>
       </c>
       <c r="I57" s="1">
-        <v>0.45760060720369</v>
+        <v>0.66404884551497</v>
       </c>
       <c r="J57">
         <v>0.0</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57" s="1">
-        <v>9818420.0</v>
+        <v>14759355.0</v>
       </c>
       <c r="M57" s="1">
-        <v>9818420.0</v>
+        <v>14759355.0</v>
       </c>
       <c r="N57" s="1">
-        <v>0.16</v>
+        <v>0.24</v>
       </c>
       <c r="O57">
         <v>1</v>
       </c>
       <c r="Z57" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="58" spans="1:26">
       <c r="A58" t="s">
         <v>152</v>
       </c>
       <c r="B58" s="1">
-        <v>25000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C58" s="1">
-        <v>99.9279</v>
+        <v>98.3618</v>
       </c>
       <c r="D58" s="1">
-        <v>99.63053676</v>
+        <v>97.7369551</v>
       </c>
       <c r="E58" t="s">
         <v>8</v>
       </c>
       <c r="F58">
         <v>1.0</v>
       </c>
       <c r="G58" s="1">
-        <v>24907634.19</v>
+        <v>9773695.51</v>
       </c>
       <c r="H58" s="1">
-        <v>74340.81</v>
+        <v>62484.49</v>
       </c>
       <c r="I58" s="1">
-        <v>0.29846596201355</v>
+        <v>0.63931283654242</v>
       </c>
       <c r="J58">
         <v>0.0</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58" s="1">
-        <v>24981975.0</v>
+        <v>9836180.0</v>
       </c>
       <c r="M58" s="1">
-        <v>24981975.0</v>
+        <v>9836180.0</v>
       </c>
       <c r="N58" s="1">
-        <v>0.41</v>
+        <v>0.16</v>
       </c>
       <c r="O58">
         <v>1</v>
       </c>
       <c r="Z58" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="59" spans="1:26">
       <c r="A59" t="s">
         <v>154</v>
       </c>
       <c r="B59" s="1">
-        <v>15000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C59" s="1">
-        <v>99.9902</v>
+        <v>99.6556</v>
       </c>
       <c r="D59" s="1">
-        <v>100.0</v>
+        <v>99.58751404</v>
       </c>
       <c r="E59" t="s">
         <v>8</v>
       </c>
       <c r="F59">
         <v>1.0</v>
       </c>
       <c r="G59" s="1">
-        <v>15000000.0</v>
+        <v>24896878.51</v>
       </c>
       <c r="H59" s="1">
-        <v>-1470.0</v>
+        <v>17021.49</v>
       </c>
       <c r="I59" s="1">
-        <v>-0.0098</v>
+        <v>0.068367968270252</v>
       </c>
       <c r="J59">
         <v>0.0</v>
       </c>
-      <c r="K59" t="s">
-        <v>155</v>
+      <c r="K59">
+        <v>0.0</v>
       </c>
       <c r="L59" s="1">
-        <v>14998530.0</v>
+        <v>24913900.0</v>
       </c>
       <c r="M59" s="1">
-        <v>15019891.08</v>
+        <v>24913900.0</v>
       </c>
       <c r="N59" s="1">
-        <v>0.24</v>
+        <v>0.41</v>
       </c>
       <c r="O59">
         <v>1</v>
       </c>
       <c r="Z59" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="60" spans="1:26">
       <c r="A60" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="B60" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C60" s="1">
-        <v>100.0264</v>
+        <v>99.9987</v>
       </c>
       <c r="D60" s="1">
         <v>100.0</v>
       </c>
       <c r="E60" t="s">
         <v>8</v>
       </c>
       <c r="F60">
         <v>1.0</v>
       </c>
       <c r="G60" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="H60" s="1">
-        <v>7920.0</v>
+        <v>-195.0</v>
       </c>
       <c r="I60" s="1">
-        <v>0.0264</v>
+        <v>-0.0013</v>
       </c>
       <c r="J60">
         <v>0.0</v>
       </c>
       <c r="K60" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="L60" s="1">
-        <v>30007920.0</v>
+        <v>14999805.0</v>
       </c>
       <c r="M60" s="1">
-        <v>30463403.25</v>
+        <v>15044230.33</v>
       </c>
       <c r="N60" s="1">
-        <v>0.49</v>
+        <v>0.25</v>
       </c>
       <c r="O60">
         <v>1</v>
       </c>
       <c r="Z60" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="61" spans="1:26">
       <c r="A61" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="B61" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C61" s="1">
-        <v>100.0052</v>
+        <v>100.0302</v>
       </c>
       <c r="D61" s="1">
         <v>100.0</v>
       </c>
       <c r="E61" t="s">
         <v>8</v>
       </c>
       <c r="F61">
         <v>1.0</v>
       </c>
       <c r="G61" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="H61" s="1">
-        <v>520.0</v>
+        <v>9060.0</v>
       </c>
       <c r="I61" s="1">
-        <v>0.0052</v>
+        <v>0.0302</v>
       </c>
       <c r="J61">
         <v>0.0</v>
       </c>
       <c r="K61" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="L61" s="1">
-        <v>10000520.0</v>
+        <v>30009060.0</v>
       </c>
       <c r="M61" s="1">
-        <v>10038668.33</v>
+        <v>30510594.58</v>
       </c>
       <c r="N61" s="1">
-        <v>0.16</v>
+        <v>0.5</v>
       </c>
       <c r="O61">
         <v>1</v>
       </c>
       <c r="Z61" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
     </row>
     <row r="62" spans="1:26">
       <c r="A62" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="B62" s="1">
         <v>10000000.0</v>
       </c>
       <c r="C62" s="1">
-        <v>100.0078</v>
+        <v>100.0117</v>
       </c>
       <c r="D62" s="1">
         <v>100.0</v>
       </c>
       <c r="E62" t="s">
         <v>8</v>
       </c>
       <c r="F62">
         <v>1.0</v>
       </c>
       <c r="G62" s="1">
         <v>10000000.0</v>
       </c>
       <c r="H62" s="1">
-        <v>780.0</v>
+        <v>1170.0</v>
       </c>
       <c r="I62" s="1">
-        <v>0.0078</v>
+        <v>0.0117</v>
       </c>
       <c r="J62">
         <v>0.0</v>
       </c>
       <c r="K62" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="L62" s="1">
-        <v>10000780.0</v>
+        <v>10001170.0</v>
       </c>
       <c r="M62" s="1">
-        <v>10038761.67</v>
+        <v>10054720.56</v>
       </c>
       <c r="N62" s="1">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="O62">
         <v>1</v>
       </c>
       <c r="Z62" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
     </row>
     <row r="63" spans="1:26">
       <c r="A63" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="B63" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C63" s="1">
-        <v>100.0192</v>
+        <v>100.0133</v>
       </c>
       <c r="D63" s="1">
         <v>100.0</v>
       </c>
       <c r="E63" t="s">
         <v>8</v>
       </c>
       <c r="F63">
         <v>1.0</v>
       </c>
       <c r="G63" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="H63" s="1">
-        <v>5760.0</v>
+        <v>1330.0</v>
       </c>
       <c r="I63" s="1">
-        <v>0.0192</v>
+        <v>0.0133</v>
       </c>
       <c r="J63">
         <v>0.0</v>
       </c>
       <c r="K63" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="L63" s="1">
-        <v>30005760.0</v>
+        <v>10001330.0</v>
       </c>
       <c r="M63" s="1">
-        <v>30278710.42</v>
+        <v>10054652.78</v>
       </c>
       <c r="N63" s="1">
-        <v>0.49</v>
+        <v>0.17</v>
       </c>
       <c r="O63">
         <v>1</v>
       </c>
       <c r="Z63" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
     </row>
     <row r="64" spans="1:26">
       <c r="A64" t="s">
+        <v>168</v>
+      </c>
+      <c r="B64" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C64" s="1">
+        <v>100.0266</v>
+      </c>
+      <c r="D64" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E64" t="s">
+        <v>8</v>
+      </c>
+      <c r="F64">
+        <v>1.0</v>
+      </c>
+      <c r="G64" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="H64" s="1">
+        <v>7980.0</v>
+      </c>
+      <c r="I64" s="1">
+        <v>0.0266</v>
+      </c>
+      <c r="J64">
+        <v>0.0</v>
+      </c>
+      <c r="K64" t="s">
         <v>169</v>
       </c>
-      <c r="B64" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L64" s="1">
-        <v>14640495.0</v>
+        <v>30007980.0</v>
       </c>
       <c r="M64" s="1">
-        <v>14640495.0</v>
+        <v>30326963.92</v>
       </c>
       <c r="N64" s="1">
-        <v>0.24</v>
+        <v>0.5</v>
       </c>
       <c r="O64">
         <v>1</v>
       </c>
       <c r="Z64" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
     </row>
     <row r="65" spans="1:26">
       <c r="A65" t="s">
         <v>171</v>
       </c>
       <c r="B65" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C65" s="1">
-        <v>98.813</v>
+        <v>97.7791</v>
       </c>
       <c r="D65" s="1">
-        <v>97.7959084</v>
+        <v>97.208601</v>
       </c>
       <c r="E65" t="s">
         <v>8</v>
       </c>
       <c r="F65">
         <v>1.0</v>
       </c>
       <c r="G65" s="1">
-        <v>19559181.68</v>
+        <v>14581290.15</v>
       </c>
       <c r="H65" s="1">
-        <v>203418.32</v>
+        <v>85574.85</v>
       </c>
       <c r="I65" s="1">
-        <v>1.0400144716075</v>
+        <v>0.58688119583163</v>
       </c>
       <c r="J65">
         <v>0.0</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65" s="1">
-        <v>19762600.0</v>
+        <v>14666865.0</v>
       </c>
       <c r="M65" s="1">
-        <v>19762600.0</v>
+        <v>14666865.0</v>
       </c>
       <c r="N65" s="1">
-        <v>0.32</v>
+        <v>0.24</v>
       </c>
       <c r="O65">
         <v>1</v>
       </c>
       <c r="Z65" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="66" spans="1:26">
       <c r="A66" t="s">
         <v>173</v>
       </c>
       <c r="B66" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C66" s="1">
-        <v>98.5604</v>
+        <v>98.9715</v>
       </c>
       <c r="D66" s="1">
-        <v>97.78527224</v>
+        <v>97.7959084</v>
       </c>
       <c r="E66" t="s">
         <v>8</v>
       </c>
       <c r="F66">
         <v>1.0</v>
       </c>
       <c r="G66" s="1">
-        <v>24446318.06</v>
+        <v>19559181.68</v>
       </c>
       <c r="H66" s="1">
-        <v>193781.94</v>
+        <v>235118.32</v>
       </c>
       <c r="I66" s="1">
-        <v>0.7926835424639</v>
+        <v>1.2020866917987</v>
       </c>
       <c r="J66">
         <v>0.0</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66" s="1">
-        <v>24640100.0</v>
+        <v>19794300.0</v>
       </c>
       <c r="M66" s="1">
-        <v>24640100.0</v>
+        <v>19794300.0</v>
       </c>
       <c r="N66" s="1">
-        <v>0.4</v>
+        <v>0.33</v>
       </c>
       <c r="O66">
         <v>1</v>
       </c>
       <c r="Z66" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="67" spans="1:26">
       <c r="A67" t="s">
         <v>175</v>
       </c>
       <c r="B67" s="1">
         <v>25000000.0</v>
       </c>
       <c r="C67" s="1">
-        <v>99.2634</v>
+        <v>98.72</v>
       </c>
       <c r="D67" s="1">
-        <v>98.376783</v>
+        <v>97.78527224</v>
       </c>
       <c r="E67" t="s">
         <v>8</v>
       </c>
       <c r="F67">
         <v>1.0</v>
       </c>
       <c r="G67" s="1">
-        <v>24594195.75</v>
+        <v>24446318.06</v>
       </c>
       <c r="H67" s="1">
-        <v>221654.25</v>
+        <v>233681.94</v>
       </c>
       <c r="I67" s="1">
-        <v>0.9012461812255</v>
+        <v>0.95589830512088</v>
       </c>
       <c r="J67">
         <v>0.0</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67" s="1">
-        <v>24815850.0</v>
+        <v>24680000.0</v>
       </c>
       <c r="M67" s="1">
-        <v>24815850.0</v>
+        <v>24680000.0</v>
       </c>
       <c r="N67" s="1">
-        <v>0.4</v>
+        <v>0.41</v>
       </c>
       <c r="O67">
         <v>1</v>
       </c>
       <c r="Z67" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="68" spans="1:26">
       <c r="A68" t="s">
         <v>177</v>
       </c>
       <c r="B68" s="1">
         <v>25000000.0</v>
       </c>
       <c r="C68" s="1">
-        <v>99.0297</v>
+        <v>99.4149</v>
       </c>
       <c r="D68" s="1">
-        <v>98.185719</v>
+        <v>98.376783</v>
       </c>
       <c r="E68" t="s">
         <v>8</v>
       </c>
       <c r="F68">
         <v>1.0</v>
       </c>
       <c r="G68" s="1">
-        <v>24546429.75</v>
+        <v>24594195.75</v>
       </c>
       <c r="H68" s="1">
-        <v>210995.25</v>
+        <v>259529.25</v>
       </c>
       <c r="I68" s="1">
-        <v>0.85957612634074</v>
+        <v>1.0552459313495</v>
       </c>
       <c r="J68">
         <v>0.0</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68" s="1">
-        <v>24757425.0</v>
+        <v>24853725.0</v>
       </c>
       <c r="M68" s="1">
-        <v>24757425.0</v>
+        <v>24853725.0</v>
       </c>
       <c r="N68" s="1">
-        <v>0.4</v>
+        <v>0.41</v>
       </c>
       <c r="O68">
         <v>1</v>
       </c>
       <c r="Z68" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="69" spans="1:26">
       <c r="A69" t="s">
         <v>179</v>
       </c>
       <c r="B69" s="1">
         <v>25000000.0</v>
       </c>
       <c r="C69" s="1">
-        <v>98.7974</v>
+        <v>99.1849</v>
       </c>
       <c r="D69" s="1">
-        <v>97.990834</v>
+        <v>98.185719</v>
       </c>
       <c r="E69" t="s">
         <v>8</v>
       </c>
       <c r="F69">
         <v>1.0</v>
       </c>
       <c r="G69" s="1">
-        <v>24497708.5</v>
+        <v>24546429.75</v>
       </c>
       <c r="H69" s="1">
-        <v>201641.5</v>
+        <v>249795.25</v>
       </c>
       <c r="I69" s="1">
-        <v>0.82310351598804</v>
+        <v>1.0176439202935</v>
       </c>
       <c r="J69">
         <v>0.0</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69" s="1">
-        <v>24699350.0</v>
+        <v>24796225.0</v>
       </c>
       <c r="M69" s="1">
-        <v>24699350.0</v>
+        <v>24796225.0</v>
       </c>
       <c r="N69" s="1">
-        <v>0.4</v>
+        <v>0.41</v>
       </c>
       <c r="O69">
         <v>1</v>
       </c>
       <c r="Z69" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="70" spans="1:26">
       <c r="A70" t="s">
         <v>181</v>
       </c>
       <c r="B70" s="1">
-        <v>12500000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C70" s="1">
-        <v>99.6626</v>
+        <v>98.9561</v>
       </c>
       <c r="D70" s="1">
-        <v>97.85057616</v>
+        <v>97.990834</v>
       </c>
       <c r="E70" t="s">
         <v>8</v>
       </c>
       <c r="F70">
         <v>1.0</v>
       </c>
       <c r="G70" s="1">
-        <v>12231322.02</v>
+        <v>24497708.5</v>
       </c>
       <c r="H70" s="1">
-        <v>226502.98</v>
+        <v>241316.5</v>
       </c>
       <c r="I70" s="1">
-        <v>1.8518274609207</v>
+        <v>0.98505743914783</v>
       </c>
       <c r="J70">
         <v>0.0</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70" s="1">
-        <v>12457825.0</v>
+        <v>24739025.0</v>
       </c>
       <c r="M70" s="1">
-        <v>12457825.0</v>
+        <v>24739025.0</v>
       </c>
       <c r="N70" s="1">
-        <v>0.2</v>
+        <v>0.41</v>
       </c>
       <c r="O70">
         <v>1</v>
       </c>
       <c r="Z70" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="71" spans="1:26">
       <c r="A71" t="s">
         <v>183</v>
       </c>
       <c r="B71" s="1">
-        <v>15000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="C71" s="1">
-        <v>99.4439</v>
+        <v>99.8069</v>
       </c>
       <c r="D71" s="1">
-        <v>97.86267907</v>
+        <v>97.85057616</v>
       </c>
       <c r="E71" t="s">
         <v>8</v>
       </c>
       <c r="F71">
         <v>1.0</v>
       </c>
       <c r="G71" s="1">
-        <v>14679401.86</v>
+        <v>12231322.02</v>
       </c>
       <c r="H71" s="1">
-        <v>237183.14</v>
+        <v>244540.48</v>
       </c>
       <c r="I71" s="1">
-        <v>1.6157547988812</v>
+        <v>1.9992972108832</v>
       </c>
       <c r="J71">
         <v>0.0</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71" s="1">
-        <v>14916585.0</v>
+        <v>12475862.5</v>
       </c>
       <c r="M71" s="1">
-        <v>14916585.0</v>
+        <v>12475862.5</v>
       </c>
       <c r="N71" s="1">
-        <v>0.24</v>
+        <v>0.21</v>
       </c>
       <c r="O71">
         <v>1</v>
       </c>
       <c r="Z71" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="72" spans="1:26">
       <c r="A72" t="s">
         <v>185</v>
       </c>
       <c r="B72" s="1">
-        <v>40000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C72" s="1">
-        <v>97.2586</v>
+        <v>99.5945</v>
       </c>
       <c r="D72" s="1">
-        <v>97.19905</v>
+        <v>97.86267907</v>
       </c>
       <c r="E72" t="s">
         <v>8</v>
       </c>
       <c r="F72">
         <v>1.0</v>
       </c>
       <c r="G72" s="1">
-        <v>38879620.0</v>
+        <v>14679401.86</v>
       </c>
       <c r="H72" s="1">
-        <v>23820.0</v>
+        <v>259773.14</v>
       </c>
       <c r="I72" s="1">
-        <v>0.061266030892277</v>
+        <v>1.7696439029158</v>
       </c>
       <c r="J72">
         <v>0.0</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72" s="1">
-        <v>38903440.0</v>
+        <v>14939175.0</v>
       </c>
       <c r="M72" s="1">
-        <v>38903440.0</v>
+        <v>14939175.0</v>
       </c>
       <c r="N72" s="1">
-        <v>0.63</v>
+        <v>0.25</v>
       </c>
       <c r="O72">
         <v>1</v>
       </c>
       <c r="Z72" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="73" spans="1:26">
       <c r="A73" t="s">
         <v>187</v>
       </c>
       <c r="B73" s="1">
-        <v>15000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="C73" s="1">
-        <v>99.6359</v>
+        <v>97.4389</v>
       </c>
       <c r="D73" s="1">
-        <v>97.85299653</v>
+        <v>97.19905</v>
       </c>
       <c r="E73" t="s">
         <v>8</v>
       </c>
       <c r="F73">
         <v>1.0</v>
       </c>
       <c r="G73" s="1">
-        <v>14677949.48</v>
+        <v>38879620.0</v>
       </c>
       <c r="H73" s="1">
-        <v>267435.52</v>
+        <v>95940.0</v>
       </c>
       <c r="I73" s="1">
-        <v>1.8220223496777</v>
+        <v>0.24676167102456</v>
       </c>
       <c r="J73">
         <v>0.0</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73" s="1">
-        <v>14945385.0</v>
+        <v>38975560.0</v>
       </c>
       <c r="M73" s="1">
-        <v>14945385.0</v>
+        <v>38975560.0</v>
       </c>
       <c r="N73" s="1">
-        <v>0.24</v>
+        <v>0.64</v>
       </c>
       <c r="O73">
         <v>1</v>
       </c>
       <c r="Z73" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="74" spans="1:26">
       <c r="A74" t="s">
         <v>189</v>
       </c>
       <c r="B74" s="1">
-        <v>25000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C74" s="1">
-        <v>98.4484</v>
+        <v>99.7806</v>
       </c>
       <c r="D74" s="1">
-        <v>97.80703052</v>
+        <v>97.85299653</v>
       </c>
       <c r="E74" t="s">
         <v>8</v>
       </c>
       <c r="F74">
         <v>1.0</v>
       </c>
       <c r="G74" s="1">
-        <v>24451757.63</v>
+        <v>14677949.48</v>
       </c>
       <c r="H74" s="1">
-        <v>160342.37</v>
+        <v>289140.52</v>
       </c>
       <c r="I74" s="1">
-        <v>0.65574987461546</v>
+        <v>1.9698972284513</v>
       </c>
       <c r="J74">
         <v>0.0</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74" s="1">
-        <v>24612100.0</v>
+        <v>14967090.0</v>
       </c>
       <c r="M74" s="1">
-        <v>24612100.0</v>
+        <v>14967090.0</v>
       </c>
       <c r="N74" s="1">
-        <v>0.4</v>
+        <v>0.25</v>
       </c>
       <c r="O74">
         <v>1</v>
       </c>
       <c r="Z74" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="75" spans="1:26">
       <c r="A75" t="s">
         <v>191</v>
       </c>
       <c r="B75" s="1">
-        <v>10000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C75" s="1">
-        <v>97.712</v>
+        <v>98.6096</v>
       </c>
       <c r="D75" s="1">
-        <v>97.4144579</v>
+        <v>97.80703052</v>
       </c>
       <c r="E75" t="s">
         <v>8</v>
       </c>
       <c r="F75">
         <v>1.0</v>
       </c>
       <c r="G75" s="1">
-        <v>9741445.79</v>
+        <v>24451757.63</v>
       </c>
       <c r="H75" s="1">
-        <v>29754.21</v>
+        <v>200642.37</v>
       </c>
       <c r="I75" s="1">
-        <v>0.30543936332884</v>
+        <v>0.82056420252518</v>
       </c>
       <c r="J75">
         <v>0.0</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75" s="1">
-        <v>9771200.0</v>
+        <v>24652400.0</v>
       </c>
       <c r="M75" s="1">
-        <v>9771200.0</v>
+        <v>24652400.0</v>
       </c>
       <c r="N75" s="1">
-        <v>0.16</v>
+        <v>0.41</v>
       </c>
       <c r="O75">
         <v>1</v>
       </c>
       <c r="Z75" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="76" spans="1:26">
       <c r="A76" t="s">
         <v>193</v>
       </c>
       <c r="B76" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C76" s="1">
-        <v>99.7992</v>
+        <v>97.8861</v>
       </c>
       <c r="D76" s="1">
-        <v>99.7941745</v>
+        <v>97.4144579</v>
       </c>
       <c r="E76" t="s">
         <v>8</v>
       </c>
       <c r="F76">
         <v>1.0</v>
       </c>
       <c r="G76" s="1">
-        <v>19958834.9</v>
+        <v>9741445.79</v>
       </c>
       <c r="H76" s="1">
-        <v>1005.1</v>
+        <v>47164.21</v>
       </c>
       <c r="I76" s="1">
-        <v>0.0050358650945101</v>
+        <v>0.48416026754895</v>
       </c>
       <c r="J76">
         <v>0.0</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76" s="1">
-        <v>19959840.0</v>
+        <v>9788610.0</v>
       </c>
       <c r="M76" s="1">
-        <v>19959840.0</v>
+        <v>9788610.0</v>
       </c>
       <c r="N76" s="1">
-        <v>0.32</v>
+        <v>0.16</v>
       </c>
       <c r="O76">
         <v>1</v>
       </c>
       <c r="Z76" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="77" spans="1:26">
       <c r="A77" t="s">
         <v>195</v>
       </c>
       <c r="B77" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C77" s="1">
-        <v>99.9862</v>
+        <v>99.9465</v>
       </c>
       <c r="D77" s="1">
-        <v>99.6210388</v>
+        <v>99.7941745</v>
       </c>
       <c r="E77" t="s">
         <v>8</v>
       </c>
       <c r="F77">
         <v>1.0</v>
       </c>
       <c r="G77" s="1">
-        <v>14943155.82</v>
+        <v>19958834.9</v>
       </c>
       <c r="H77" s="1">
-        <v>54774.18</v>
+        <v>30465.1</v>
       </c>
       <c r="I77" s="1">
-        <v>0.3665502833524</v>
+        <v>0.15263967136679</v>
       </c>
       <c r="J77">
         <v>0.0</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77" s="1">
-        <v>14997930.0</v>
+        <v>19989300.0</v>
       </c>
       <c r="M77" s="1">
-        <v>14997930.0</v>
+        <v>19989300.0</v>
       </c>
       <c r="N77" s="1">
-        <v>0.24</v>
+        <v>0.33</v>
       </c>
       <c r="O77">
         <v>1</v>
       </c>
       <c r="Z77" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="78" spans="1:26">
       <c r="A78" t="s">
         <v>197</v>
       </c>
       <c r="B78" s="1">
         <v>5000000.0</v>
       </c>
       <c r="C78" s="1">
-        <v>99.1282</v>
+        <v>99.2814</v>
       </c>
       <c r="D78" s="1">
         <v>98.523084</v>
       </c>
       <c r="E78" t="s">
         <v>8</v>
       </c>
       <c r="F78">
         <v>1.0</v>
       </c>
       <c r="G78" s="1">
         <v>4926154.2</v>
       </c>
       <c r="H78" s="1">
-        <v>30255.8</v>
+        <v>37915.8</v>
       </c>
       <c r="I78" s="1">
-        <v>0.61418702646377</v>
+        <v>0.76968357994153</v>
       </c>
       <c r="J78">
         <v>0.0</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78" s="1">
-        <v>4956410.0</v>
+        <v>4964070.0</v>
       </c>
       <c r="M78" s="1">
-        <v>4956410.0</v>
+        <v>4964070.0</v>
       </c>
       <c r="N78" s="1">
         <v>0.08</v>
       </c>
       <c r="O78">
         <v>1</v>
       </c>
       <c r="Z78" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="79" spans="1:26">
       <c r="A79" t="s">
         <v>199</v>
       </c>
       <c r="B79" s="1">
-        <v>10000000.0</v>
+        <v>8500000.0</v>
       </c>
       <c r="C79" s="1">
-        <v>99.9724</v>
+        <v>98.7951</v>
       </c>
       <c r="D79" s="1">
-        <v>98.503513</v>
+        <v>98.68745682</v>
       </c>
       <c r="E79" t="s">
         <v>8</v>
       </c>
       <c r="F79">
         <v>1.0</v>
       </c>
       <c r="G79" s="1">
-        <v>9850351.3</v>
+        <v>8388433.83</v>
       </c>
       <c r="H79" s="1">
-        <v>146888.7</v>
+        <v>9149.67</v>
       </c>
       <c r="I79" s="1">
-        <v>1.4912026538586</v>
+        <v>0.10907483071843</v>
       </c>
       <c r="J79">
         <v>0.0</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79" s="1">
-        <v>9997240.0</v>
+        <v>8397583.5</v>
       </c>
       <c r="M79" s="1">
-        <v>9997240.0</v>
+        <v>8397583.5</v>
       </c>
       <c r="N79" s="1">
-        <v>0.16</v>
+        <v>0.14</v>
       </c>
       <c r="O79">
         <v>1</v>
       </c>
       <c r="Z79" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="80" spans="1:26">
       <c r="A80" t="s">
         <v>201</v>
       </c>
       <c r="B80" s="1">
         <v>10000000.0</v>
       </c>
       <c r="C80" s="1">
-        <v>99.989</v>
+        <v>99.994</v>
       </c>
       <c r="D80" s="1">
         <v>100.0</v>
       </c>
       <c r="E80" t="s">
         <v>8</v>
       </c>
       <c r="F80">
         <v>1.0</v>
       </c>
       <c r="G80" s="1">
         <v>10000000.0</v>
       </c>
       <c r="H80" s="1">
-        <v>-1100.0</v>
+        <v>-600.0</v>
       </c>
       <c r="I80" s="1">
-        <v>-0.011</v>
+        <v>-0.006</v>
       </c>
       <c r="J80">
         <v>0.0</v>
       </c>
       <c r="K80" t="s">
         <v>202</v>
       </c>
       <c r="L80" s="1">
-        <v>9998900.0</v>
+        <v>9999400.0</v>
       </c>
       <c r="M80" s="1">
-        <v>10002345.83</v>
+        <v>10018026.25</v>
       </c>
       <c r="N80" s="1">
         <v>0.16</v>
       </c>
       <c r="O80">
         <v>1</v>
       </c>
       <c r="Z80" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="81" spans="1:26">
       <c r="A81" t="s">
         <v>204</v>
       </c>
       <c r="B81" s="1">
         <v>40000000.0</v>
       </c>
       <c r="C81" s="1">
-        <v>99.5301</v>
+        <v>99.675</v>
       </c>
       <c r="D81" s="1">
         <v>97.87236358</v>
       </c>
       <c r="E81" t="s">
         <v>8</v>
       </c>
       <c r="F81">
         <v>1.0</v>
       </c>
       <c r="G81" s="1">
         <v>39148945.43</v>
       </c>
       <c r="H81" s="1">
-        <v>663094.57</v>
+        <v>721054.57</v>
       </c>
       <c r="I81" s="1">
-        <v>1.693773772746</v>
+        <v>1.8418237377282</v>
       </c>
       <c r="J81">
         <v>0.0</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81" s="1">
-        <v>39812040.0</v>
+        <v>39870000.0</v>
       </c>
       <c r="M81" s="1">
-        <v>39812040.0</v>
+        <v>39870000.0</v>
       </c>
       <c r="N81" s="1">
-        <v>0.65</v>
+        <v>0.66</v>
       </c>
       <c r="O81">
         <v>1</v>
       </c>
       <c r="Z81" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="82" spans="1:26">
       <c r="A82" t="s">
         <v>206</v>
       </c>
       <c r="B82" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C82" s="1">
-        <v>97.2227</v>
+        <v>97.4055</v>
       </c>
       <c r="D82" s="1">
         <v>97.2850972</v>
       </c>
       <c r="E82" t="s">
         <v>8</v>
       </c>
       <c r="F82">
         <v>1.0</v>
       </c>
       <c r="G82" s="1">
         <v>19457019.44</v>
       </c>
       <c r="H82" s="1">
-        <v>-12479.44</v>
+        <v>24080.56</v>
       </c>
       <c r="I82" s="1">
-        <v>-0.064138497874678</v>
+        <v>0.12376284083108</v>
       </c>
       <c r="J82">
         <v>0.0</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82" s="1">
-        <v>19444540.0</v>
+        <v>19481100.0</v>
       </c>
       <c r="M82" s="1">
-        <v>19444540.0</v>
+        <v>19481100.0</v>
       </c>
       <c r="N82" s="1">
         <v>0.32</v>
       </c>
       <c r="O82">
         <v>1</v>
       </c>
       <c r="Z82" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="83" spans="1:26">
       <c r="A83" t="s">
         <v>208</v>
       </c>
       <c r="B83" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C83" s="1">
-        <v>98.2161</v>
+        <v>98.3843</v>
       </c>
       <c r="D83" s="1">
         <v>97.8233224</v>
       </c>
       <c r="E83" t="s">
         <v>8</v>
       </c>
       <c r="F83">
         <v>1.0</v>
       </c>
       <c r="G83" s="1">
         <v>19564664.48</v>
       </c>
       <c r="H83" s="1">
-        <v>78555.52</v>
+        <v>112195.52</v>
       </c>
       <c r="I83" s="1">
-        <v>0.40151733795539</v>
+        <v>0.5734599748168</v>
       </c>
       <c r="J83">
         <v>0.0</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83" s="1">
-        <v>19643220.0</v>
+        <v>19676860.0</v>
       </c>
       <c r="M83" s="1">
-        <v>19643220.0</v>
+        <v>19676860.0</v>
       </c>
       <c r="N83" s="1">
         <v>0.32</v>
       </c>
       <c r="O83">
         <v>1</v>
       </c>
       <c r="Z83" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="84" spans="1:26">
       <c r="A84" t="s">
         <v>210</v>
       </c>
       <c r="B84" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C84" s="1">
-        <v>97.7153</v>
+        <v>97.8911</v>
       </c>
       <c r="D84" s="1">
         <v>97.34254845</v>
       </c>
       <c r="E84" t="s">
         <v>8</v>
       </c>
       <c r="F84">
         <v>1.0</v>
       </c>
       <c r="G84" s="1">
         <v>19468509.69</v>
       </c>
       <c r="H84" s="1">
-        <v>74550.31</v>
+        <v>109710.31</v>
       </c>
       <c r="I84" s="1">
-        <v>0.38292766722813</v>
+        <v>0.56352700718716</v>
       </c>
       <c r="J84">
         <v>0.0</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84" s="1">
-        <v>19543060.0</v>
+        <v>19578220.0</v>
       </c>
       <c r="M84" s="1">
-        <v>19543060.0</v>
+        <v>19578220.0</v>
       </c>
       <c r="N84" s="1">
         <v>0.32</v>
       </c>
       <c r="O84">
         <v>1</v>
       </c>
       <c r="Z84" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="85" spans="1:26">
       <c r="A85" t="s">
         <v>212</v>
       </c>
       <c r="B85" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C85" s="1">
-        <v>98.7043</v>
+        <v>98.8851</v>
       </c>
       <c r="D85" s="1">
         <v>98.3075804</v>
       </c>
       <c r="E85" t="s">
         <v>8</v>
       </c>
       <c r="F85">
         <v>1.0</v>
       </c>
       <c r="G85" s="1">
         <v>19661516.08</v>
       </c>
       <c r="H85" s="1">
-        <v>79343.92</v>
+        <v>115503.92</v>
       </c>
       <c r="I85" s="1">
-        <v>0.40354934826572</v>
+        <v>0.58746192068826</v>
       </c>
       <c r="J85">
         <v>0.0</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85" s="1">
-        <v>19740860.0</v>
+        <v>19777020.0</v>
       </c>
       <c r="M85" s="1">
-        <v>19740860.0</v>
+        <v>19777020.0</v>
       </c>
       <c r="N85" s="1">
-        <v>0.32</v>
+        <v>0.33</v>
       </c>
       <c r="O85">
         <v>1</v>
       </c>
       <c r="Z85" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="86" spans="1:26">
       <c r="A86" t="s">
         <v>214</v>
       </c>
       <c r="B86" s="1">
         <v>30000000.0</v>
       </c>
       <c r="C86" s="1">
-        <v>98.763</v>
+        <v>98.9185</v>
       </c>
       <c r="D86" s="1">
         <v>98.6238683</v>
       </c>
       <c r="E86" t="s">
         <v>8</v>
       </c>
       <c r="F86">
         <v>1.0</v>
       </c>
       <c r="G86" s="1">
         <v>29587160.49</v>
       </c>
       <c r="H86" s="1">
-        <v>41739.51</v>
+        <v>88389.51</v>
       </c>
       <c r="I86" s="1">
-        <v>0.14107305097462</v>
+        <v>0.29874279429374</v>
       </c>
       <c r="J86">
         <v>0.0</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86" s="1">
-        <v>29628900.0</v>
+        <v>29675550.0</v>
       </c>
       <c r="M86" s="1">
-        <v>29628900.0</v>
+        <v>29675550.0</v>
       </c>
       <c r="N86" s="1">
-        <v>0.48</v>
+        <v>0.49</v>
       </c>
       <c r="O86">
         <v>1</v>
       </c>
       <c r="Z86" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="87" spans="1:26">
       <c r="A87" t="s">
         <v>216</v>
       </c>
       <c r="B87" s="1">
         <v>25000000.0</v>
       </c>
       <c r="C87" s="1">
-        <v>99.0582</v>
+        <v>99.2113</v>
       </c>
       <c r="D87" s="1">
         <v>97.804612</v>
       </c>
       <c r="E87" t="s">
         <v>8</v>
       </c>
       <c r="F87">
         <v>1.0</v>
       </c>
       <c r="G87" s="1">
         <v>24451153.0</v>
       </c>
       <c r="H87" s="1">
-        <v>313397.0</v>
+        <v>351672.0</v>
       </c>
       <c r="I87" s="1">
-        <v>1.281726878074</v>
+        <v>1.4382634634858</v>
       </c>
       <c r="J87">
         <v>0.0</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87" s="1">
-        <v>24764550.0</v>
+        <v>24802825.0</v>
       </c>
       <c r="M87" s="1">
-        <v>24764550.0</v>
+        <v>24802825.0</v>
       </c>
       <c r="N87" s="1">
-        <v>0.4</v>
+        <v>0.41</v>
       </c>
       <c r="O87">
         <v>1</v>
       </c>
       <c r="Z87" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="88" spans="1:26">
       <c r="A88" t="s">
         <v>218</v>
       </c>
       <c r="B88" s="1">
         <v>40000000.0</v>
       </c>
       <c r="C88" s="1">
-        <v>98.5708</v>
+        <v>98.7294</v>
       </c>
       <c r="D88" s="1">
         <v>97.780438</v>
       </c>
       <c r="E88" t="s">
         <v>8</v>
       </c>
       <c r="F88">
         <v>1.0</v>
       </c>
       <c r="G88" s="1">
         <v>39112175.2</v>
       </c>
       <c r="H88" s="1">
-        <v>316144.8</v>
+        <v>379584.8</v>
       </c>
       <c r="I88" s="1">
-        <v>0.80830278138046</v>
+        <v>0.9705029138855</v>
       </c>
       <c r="J88">
         <v>0.0</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88" s="1">
-        <v>39428320.0</v>
+        <v>39491760.0</v>
       </c>
       <c r="M88" s="1">
-        <v>39428320.0</v>
+        <v>39491760.0</v>
       </c>
       <c r="N88" s="1">
-        <v>0.64</v>
+        <v>0.65</v>
       </c>
       <c r="O88">
         <v>1</v>
       </c>
       <c r="Z88" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" t="s">
         <v>220</v>
       </c>
       <c r="B89" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C89" s="1">
-        <v>99.2301</v>
+        <v>99.3809</v>
       </c>
       <c r="D89" s="1">
         <v>97.8626791</v>
       </c>
       <c r="E89" t="s">
         <v>8</v>
       </c>
       <c r="F89">
         <v>1.0</v>
       </c>
       <c r="G89" s="1">
         <v>19572535.82</v>
       </c>
       <c r="H89" s="1">
-        <v>273484.18</v>
+        <v>303644.18</v>
       </c>
       <c r="I89" s="1">
-        <v>1.3972853722947</v>
+        <v>1.5513788442769</v>
       </c>
       <c r="J89">
         <v>0.0</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89" s="1">
-        <v>19846020.0</v>
+        <v>19876180.0</v>
       </c>
       <c r="M89" s="1">
-        <v>19846020.0</v>
+        <v>19876180.0</v>
       </c>
       <c r="N89" s="1">
-        <v>0.32</v>
+        <v>0.33</v>
       </c>
       <c r="O89">
         <v>1</v>
       </c>
       <c r="Z89" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="90" spans="1:26">
       <c r="A90" t="s">
         <v>222</v>
       </c>
       <c r="B90" s="1">
         <v>30000000.0</v>
       </c>
       <c r="C90" s="1">
-        <v>97.3581</v>
+        <v>97.5159</v>
       </c>
       <c r="D90" s="1">
         <v>97.170398</v>
       </c>
       <c r="E90" t="s">
         <v>8</v>
       </c>
       <c r="F90">
         <v>1.0</v>
       </c>
       <c r="G90" s="1">
         <v>29151119.4</v>
       </c>
       <c r="H90" s="1">
-        <v>56310.6</v>
+        <v>103650.6</v>
       </c>
       <c r="I90" s="1">
-        <v>0.19316788225978</v>
+        <v>0.35556301827641</v>
       </c>
       <c r="J90">
         <v>0.0</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90" s="1">
-        <v>29207430.0</v>
+        <v>29254770.0</v>
       </c>
       <c r="M90" s="1">
-        <v>29207430.0</v>
+        <v>29254770.0</v>
       </c>
       <c r="N90" s="1">
-        <v>0.47</v>
+        <v>0.48</v>
       </c>
       <c r="O90">
         <v>1</v>
       </c>
       <c r="Z90" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="91" spans="1:26">
       <c r="A91" t="s">
         <v>224</v>
       </c>
       <c r="B91" s="1">
         <v>30000000.0</v>
       </c>
       <c r="C91" s="1">
-        <v>98.5749</v>
+        <v>98.7324</v>
       </c>
       <c r="D91" s="1">
         <v>97.775605</v>
       </c>
       <c r="E91" t="s">
         <v>8</v>
       </c>
       <c r="F91">
         <v>1.0</v>
       </c>
       <c r="G91" s="1">
         <v>29332681.5</v>
       </c>
       <c r="H91" s="1">
-        <v>239788.5</v>
+        <v>287038.5</v>
       </c>
       <c r="I91" s="1">
-        <v>0.8174789611376</v>
+        <v>0.97856208611545</v>
       </c>
       <c r="J91">
         <v>0.0</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91" s="1">
-        <v>29572470.0</v>
+        <v>29619720.0</v>
       </c>
       <c r="M91" s="1">
-        <v>29572470.0</v>
+        <v>29619720.0</v>
       </c>
       <c r="N91" s="1">
-        <v>0.48</v>
+        <v>0.49</v>
       </c>
       <c r="O91">
         <v>1</v>
       </c>
       <c r="Z91" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="92" spans="1:26">
       <c r="A92" t="s">
         <v>226</v>
       </c>
       <c r="B92" s="1">
-        <v>20000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="C92" s="1">
-        <v>100.0477</v>
+        <v>97.3835</v>
       </c>
       <c r="D92" s="1">
-        <v>100.0</v>
+        <v>97.26117923</v>
       </c>
       <c r="E92" t="s">
         <v>8</v>
       </c>
       <c r="F92">
         <v>1.0</v>
       </c>
       <c r="G92" s="1">
-        <v>20000000.0</v>
+        <v>34041412.73</v>
       </c>
       <c r="H92" s="1">
-        <v>9540.0</v>
+        <v>42812.27</v>
       </c>
       <c r="I92" s="1">
-        <v>0.0477</v>
+        <v>0.12576525639393</v>
       </c>
       <c r="J92">
         <v>0.0</v>
       </c>
-      <c r="K92" t="s">
-        <v>227</v>
+      <c r="K92">
+        <v>0.0</v>
       </c>
       <c r="L92" s="1">
-        <v>20009540.0</v>
+        <v>34084225.0</v>
       </c>
       <c r="M92" s="1">
-        <v>20290566.06</v>
+        <v>34084225.0</v>
       </c>
       <c r="N92" s="1">
-        <v>0.33</v>
+        <v>0.56</v>
       </c>
       <c r="O92">
         <v>1</v>
       </c>
       <c r="Z92" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="93" spans="1:26">
       <c r="A93" t="s">
+        <v>228</v>
+      </c>
+      <c r="B93" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C93" s="1">
+        <v>100.0458</v>
+      </c>
+      <c r="D93" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E93" t="s">
+        <v>8</v>
+      </c>
+      <c r="F93">
+        <v>1.0</v>
+      </c>
+      <c r="G93" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="H93" s="1">
+        <v>9160.0</v>
+      </c>
+      <c r="I93" s="1">
+        <v>0.0458</v>
+      </c>
+      <c r="J93">
+        <v>0.0</v>
+      </c>
+      <c r="K93" t="s">
         <v>229</v>
       </c>
-      <c r="B93" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L93" s="1">
-        <v>14924055.0</v>
+        <v>20009160.0</v>
       </c>
       <c r="M93" s="1">
-        <v>14924055.0</v>
+        <v>20321347.5</v>
       </c>
       <c r="N93" s="1">
-        <v>0.24</v>
+        <v>0.33</v>
       </c>
       <c r="O93">
         <v>1</v>
       </c>
       <c r="Z93" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
     </row>
     <row r="94" spans="1:26">
       <c r="A94" t="s">
         <v>231</v>
       </c>
       <c r="B94" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C94" s="1">
-        <v>99.6918</v>
+        <v>99.6403</v>
       </c>
       <c r="D94" s="1">
-        <v>99.5421063</v>
+        <v>99.4543822</v>
       </c>
       <c r="E94" t="s">
         <v>8</v>
       </c>
       <c r="F94">
         <v>1.0</v>
       </c>
       <c r="G94" s="1">
-        <v>9954210.63</v>
+        <v>14918157.33</v>
       </c>
       <c r="H94" s="1">
-        <v>14969.37</v>
+        <v>27887.67</v>
       </c>
       <c r="I94" s="1">
-        <v>0.15038229103657</v>
+        <v>0.18693776572472</v>
       </c>
       <c r="J94">
         <v>0.0</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94" s="1">
-        <v>9969180.0</v>
+        <v>14946045.0</v>
       </c>
       <c r="M94" s="1">
-        <v>9969180.0</v>
+        <v>14946045.0</v>
       </c>
       <c r="N94" s="1">
-        <v>0.16</v>
+        <v>0.25</v>
       </c>
       <c r="O94">
         <v>1</v>
       </c>
       <c r="Z94" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="95" spans="1:26">
       <c r="A95" t="s">
         <v>233</v>
       </c>
       <c r="B95" s="1">
-        <v>25000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C95" s="1">
-        <v>99.4031</v>
+        <v>99.8417</v>
       </c>
       <c r="D95" s="1">
-        <v>99.36204048</v>
+        <v>99.5421063</v>
       </c>
       <c r="E95" t="s">
         <v>8</v>
       </c>
       <c r="F95">
         <v>1.0</v>
       </c>
       <c r="G95" s="1">
-        <v>24840510.12</v>
+        <v>9954210.63</v>
       </c>
       <c r="H95" s="1">
-        <v>10264.88</v>
+        <v>29959.37</v>
       </c>
       <c r="I95" s="1">
-        <v>0.04132314493709</v>
+        <v>0.30097183105317</v>
       </c>
       <c r="J95">
         <v>0.0</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95" s="1">
-        <v>24850775.0</v>
+        <v>9984170.0</v>
       </c>
       <c r="M95" s="1">
-        <v>24850775.0</v>
+        <v>9984170.0</v>
       </c>
       <c r="N95" s="1">
-        <v>0.4</v>
+        <v>0.16</v>
       </c>
       <c r="O95">
         <v>1</v>
       </c>
       <c r="Z95" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="96" spans="1:26">
       <c r="A96" t="s">
         <v>235</v>
       </c>
       <c r="B96" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C96" s="1">
-        <v>99.993</v>
+        <v>99.3949</v>
       </c>
       <c r="D96" s="1">
-        <v>99.88662867</v>
+        <v>99.3922989</v>
       </c>
       <c r="E96" t="s">
         <v>8</v>
       </c>
       <c r="F96">
         <v>1.0</v>
       </c>
       <c r="G96" s="1">
-        <v>29965988.6</v>
+        <v>19878459.78</v>
       </c>
       <c r="H96" s="1">
-        <v>31911.4</v>
+        <v>520.22</v>
       </c>
       <c r="I96" s="1">
-        <v>0.1064920648071</v>
+        <v>0.0026170035594176</v>
       </c>
       <c r="J96">
         <v>0.0</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96" s="1">
-        <v>29997900.0</v>
+        <v>19878980.0</v>
       </c>
       <c r="M96" s="1">
-        <v>29997900.0</v>
+        <v>19878980.0</v>
       </c>
       <c r="N96" s="1">
-        <v>0.49</v>
+        <v>0.33</v>
       </c>
       <c r="O96">
         <v>1</v>
       </c>
       <c r="Z96" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="97" spans="1:26">
       <c r="A97" t="s">
         <v>237</v>
       </c>
       <c r="B97" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C97" s="1">
-        <v>98.9734</v>
+        <v>99.5501</v>
       </c>
       <c r="D97" s="1">
-        <v>98.49526593</v>
+        <v>99.36204048</v>
       </c>
       <c r="E97" t="s">
         <v>8</v>
       </c>
       <c r="F97">
         <v>1.0</v>
       </c>
       <c r="G97" s="1">
-        <v>29548579.78</v>
+        <v>24840510.12</v>
       </c>
       <c r="H97" s="1">
-        <v>143440.22</v>
+        <v>47014.88</v>
       </c>
       <c r="I97" s="1">
-        <v>0.48543862706081</v>
+        <v>0.18926696663184</v>
       </c>
       <c r="J97">
         <v>0.0</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97" s="1">
-        <v>29692020.0</v>
+        <v>24887525.0</v>
       </c>
       <c r="M97" s="1">
-        <v>29692020.0</v>
+        <v>24887525.0</v>
       </c>
       <c r="N97" s="1">
-        <v>0.48</v>
+        <v>0.41</v>
       </c>
       <c r="O97">
         <v>1</v>
       </c>
       <c r="Z97" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="98" spans="1:26">
       <c r="A98" t="s">
         <v>239</v>
       </c>
       <c r="B98" s="1">
-        <v>40000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C98" s="1">
-        <v>99.1612</v>
+        <v>99.1341</v>
       </c>
       <c r="D98" s="1">
-        <v>97.9014285</v>
+        <v>98.49526593</v>
       </c>
       <c r="E98" t="s">
         <v>8</v>
       </c>
       <c r="F98">
         <v>1.0</v>
       </c>
       <c r="G98" s="1">
-        <v>39160571.4</v>
+        <v>29548579.78</v>
       </c>
       <c r="H98" s="1">
-        <v>503908.6</v>
+        <v>191650.22</v>
       </c>
       <c r="I98" s="1">
-        <v>1.2867754018523</v>
+        <v>0.64859367667382</v>
       </c>
       <c r="J98">
         <v>0.0</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98" s="1">
-        <v>39664480.0</v>
+        <v>29740230.0</v>
       </c>
       <c r="M98" s="1">
-        <v>39664480.0</v>
+        <v>29740230.0</v>
       </c>
       <c r="N98" s="1">
-        <v>0.64</v>
+        <v>0.49</v>
       </c>
       <c r="O98">
         <v>1</v>
       </c>
       <c r="Z98" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="99" spans="1:26">
       <c r="A99" t="s">
         <v>241</v>
       </c>
       <c r="B99" s="1">
-        <v>12500000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="C99" s="1">
-        <v>98.784</v>
+        <v>99.3054</v>
       </c>
       <c r="D99" s="1">
-        <v>98.15917464</v>
+        <v>97.9014285</v>
       </c>
       <c r="E99" t="s">
         <v>8</v>
       </c>
       <c r="F99">
         <v>1.0</v>
       </c>
       <c r="G99" s="1">
-        <v>12269896.83</v>
+        <v>39160571.4</v>
       </c>
       <c r="H99" s="1">
-        <v>78103.17</v>
+        <v>561588.6</v>
       </c>
       <c r="I99" s="1">
-        <v>0.63654300506453</v>
+        <v>1.4340664089493</v>
       </c>
       <c r="J99">
         <v>0.0</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99" s="1">
-        <v>12348000.0</v>
+        <v>39722160.0</v>
       </c>
       <c r="M99" s="1">
-        <v>12348000.0</v>
+        <v>39722160.0</v>
       </c>
       <c r="N99" s="1">
-        <v>0.2</v>
+        <v>0.65</v>
       </c>
       <c r="O99">
         <v>1</v>
       </c>
       <c r="Z99" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="100" spans="1:26">
       <c r="A100" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="B100" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C100" s="1">
-        <v>98.784</v>
+        <v>97.8284</v>
       </c>
       <c r="D100" s="1">
-        <v>98.20184247</v>
+        <v>97.7385472</v>
       </c>
       <c r="E100" t="s">
         <v>8</v>
       </c>
       <c r="F100">
         <v>1.0</v>
       </c>
       <c r="G100" s="1">
-        <v>14730276.37</v>
+        <v>29321564.16</v>
       </c>
       <c r="H100" s="1">
-        <v>87323.63</v>
+        <v>26955.84</v>
       </c>
       <c r="I100" s="1">
-        <v>0.59281732268001</v>
+        <v>0.0919317941325</v>
       </c>
       <c r="J100">
         <v>0.0</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100" s="1">
-        <v>14817600.0</v>
+        <v>29348520.0</v>
       </c>
       <c r="M100" s="1">
-        <v>14817600.0</v>
+        <v>29348520.0</v>
       </c>
       <c r="N100" s="1">
-        <v>0.24</v>
+        <v>0.48</v>
       </c>
       <c r="O100">
         <v>1</v>
       </c>
       <c r="Z100" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="101" spans="1:26">
       <c r="A101" t="s">
+        <v>245</v>
+      </c>
+      <c r="B101" s="1">
+        <v>12500000.0</v>
+      </c>
+      <c r="C101" s="1">
+        <v>98.9423</v>
+      </c>
+      <c r="D101" s="1">
+        <v>98.15917464</v>
+      </c>
+      <c r="E101" t="s">
+        <v>8</v>
+      </c>
+      <c r="F101">
+        <v>1.0</v>
+      </c>
+      <c r="G101" s="1">
+        <v>12269896.83</v>
+      </c>
+      <c r="H101" s="1">
+        <v>97890.67</v>
+      </c>
+      <c r="I101" s="1">
+        <v>0.79781167972543</v>
+      </c>
+      <c r="J101">
+        <v>0.0</v>
+      </c>
+      <c r="K101">
+        <v>0.0</v>
+      </c>
+      <c r="L101" s="1">
+        <v>12367787.5</v>
+      </c>
+      <c r="M101" s="1">
+        <v>12367787.5</v>
+      </c>
+      <c r="N101" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O101">
+        <v>1</v>
+      </c>
+      <c r="Z101" t="s">
         <v>244</v>
-      </c>
-[...43 lines deleted...]
-        <v>243</v>
       </c>
     </row>
     <row r="102" spans="1:26">
       <c r="A102" t="s">
+        <v>245</v>
+      </c>
+      <c r="B102" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C102" s="1">
+        <v>98.9423</v>
+      </c>
+      <c r="D102" s="1">
+        <v>98.20184247</v>
+      </c>
+      <c r="E102" t="s">
+        <v>8</v>
+      </c>
+      <c r="F102">
+        <v>1.0</v>
+      </c>
+      <c r="G102" s="1">
+        <v>14730276.37</v>
+      </c>
+      <c r="H102" s="1">
+        <v>111068.63</v>
+      </c>
+      <c r="I102" s="1">
+        <v>0.75401592753687</v>
+      </c>
+      <c r="J102">
+        <v>0.0</v>
+      </c>
+      <c r="K102">
+        <v>0.0</v>
+      </c>
+      <c r="L102" s="1">
+        <v>14841345.0</v>
+      </c>
+      <c r="M102" s="1">
+        <v>14841345.0</v>
+      </c>
+      <c r="N102" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O102">
+        <v>1</v>
+      </c>
+      <c r="Z102" t="s">
         <v>246</v>
-      </c>
-[...43 lines deleted...]
-        <v>245</v>
       </c>
     </row>
     <row r="103" spans="1:26">
       <c r="A103" t="s">
         <v>248</v>
       </c>
       <c r="B103" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C103" s="1">
-        <v>97.2493</v>
+        <v>98.6427</v>
       </c>
       <c r="D103" s="1">
-        <v>97.21815647</v>
+        <v>97.87169836</v>
       </c>
       <c r="E103" t="s">
         <v>8</v>
       </c>
       <c r="F103">
         <v>1.0</v>
       </c>
       <c r="G103" s="1">
-        <v>29165446.94</v>
+        <v>24467924.59</v>
       </c>
       <c r="H103" s="1">
-        <v>9343.06</v>
+        <v>192750.41</v>
       </c>
       <c r="I103" s="1">
-        <v>0.032034688236463</v>
+        <v>0.78776771315854</v>
       </c>
       <c r="J103">
         <v>0.0</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103" s="1">
-        <v>29174790.0</v>
+        <v>24660675.0</v>
       </c>
       <c r="M103" s="1">
-        <v>29174790.0</v>
+        <v>24660675.0</v>
       </c>
       <c r="N103" s="1">
-        <v>0.47</v>
+        <v>0.41</v>
       </c>
       <c r="O103">
         <v>1</v>
       </c>
       <c r="Z103" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="104" spans="1:26">
       <c r="A104" t="s">
         <v>250</v>
       </c>
       <c r="B104" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C104" s="1">
-        <v>98.4459</v>
+        <v>99.6192</v>
       </c>
       <c r="D104" s="1">
-        <v>97.78527225</v>
+        <v>99.57047785</v>
       </c>
       <c r="E104" t="s">
         <v>8</v>
       </c>
       <c r="F104">
         <v>1.0</v>
       </c>
       <c r="G104" s="1">
-        <v>19557054.45</v>
+        <v>19914095.57</v>
       </c>
       <c r="H104" s="1">
-        <v>132125.55</v>
+        <v>9744.43</v>
       </c>
       <c r="I104" s="1">
-        <v>0.67559023439749</v>
+        <v>0.048932325175137</v>
       </c>
       <c r="J104">
         <v>0.0</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104" s="1">
-        <v>19689180.0</v>
+        <v>19923840.0</v>
       </c>
       <c r="M104" s="1">
-        <v>19689180.0</v>
+        <v>19923840.0</v>
       </c>
       <c r="N104" s="1">
-        <v>0.32</v>
+        <v>0.33</v>
       </c>
       <c r="O104">
         <v>1</v>
       </c>
       <c r="Z104" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="105" spans="1:26">
       <c r="A105" t="s">
         <v>252</v>
       </c>
       <c r="B105" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C105" s="1">
-        <v>99.4158</v>
+        <v>98.4487</v>
       </c>
       <c r="D105" s="1">
-        <v>99.35661073</v>
+        <v>97.80461245</v>
       </c>
       <c r="E105" t="s">
         <v>8</v>
       </c>
       <c r="F105">
         <v>1.0</v>
       </c>
       <c r="G105" s="1">
-        <v>29806983.22</v>
+        <v>19560922.49</v>
       </c>
       <c r="H105" s="1">
-        <v>17756.78</v>
+        <v>128817.51</v>
       </c>
       <c r="I105" s="1">
-        <v>0.05957255005963</v>
+        <v>0.65854516864353</v>
       </c>
       <c r="J105">
         <v>0.0</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105" s="1">
-        <v>29824740.0</v>
+        <v>19689740.0</v>
       </c>
       <c r="M105" s="1">
-        <v>29824740.0</v>
+        <v>19689740.0</v>
       </c>
       <c r="N105" s="1">
-        <v>0.48</v>
+        <v>0.32</v>
       </c>
       <c r="O105">
         <v>1</v>
       </c>
       <c r="Z105" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="106" spans="1:26">
       <c r="A106" t="s">
         <v>254</v>
       </c>
       <c r="B106" s="1">
         <v>30000000.0</v>
       </c>
       <c r="C106" s="1">
-        <v>99.8917</v>
+        <v>97.4194</v>
       </c>
       <c r="D106" s="1">
-        <v>98.92074717</v>
+        <v>97.21815647</v>
       </c>
       <c r="E106" t="s">
         <v>8</v>
       </c>
       <c r="F106">
         <v>1.0</v>
       </c>
       <c r="G106" s="1">
-        <v>29676224.15</v>
+        <v>29165446.94</v>
       </c>
       <c r="H106" s="1">
-        <v>291285.85</v>
+        <v>60373.06</v>
       </c>
       <c r="I106" s="1">
-        <v>0.98154619849102</v>
+        <v>0.20700200522969</v>
       </c>
       <c r="J106">
         <v>0.0</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106" s="1">
-        <v>29967510.0</v>
+        <v>29225820.0</v>
       </c>
       <c r="M106" s="1">
-        <v>29967510.0</v>
+        <v>29225820.0</v>
       </c>
       <c r="N106" s="1">
-        <v>0.49</v>
+        <v>0.48</v>
       </c>
       <c r="O106">
         <v>1</v>
       </c>
       <c r="Z106" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="107" spans="1:26">
       <c r="A107" t="s">
         <v>256</v>
       </c>
       <c r="B107" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C107" s="1">
-        <v>99.1702</v>
+        <v>98.6097</v>
       </c>
       <c r="D107" s="1">
-        <v>98.7674237</v>
+        <v>97.78527225</v>
       </c>
       <c r="E107" t="s">
         <v>8</v>
       </c>
       <c r="F107">
         <v>1.0</v>
       </c>
       <c r="G107" s="1">
-        <v>29630227.11</v>
+        <v>19557054.45</v>
       </c>
       <c r="H107" s="1">
-        <v>120832.89</v>
+        <v>164885.55</v>
       </c>
       <c r="I107" s="1">
-        <v>0.40780278042223</v>
+        <v>0.84310012237042</v>
       </c>
       <c r="J107">
         <v>0.0</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107" s="1">
-        <v>29751060.0</v>
+        <v>19721940.0</v>
       </c>
       <c r="M107" s="1">
-        <v>29751060.0</v>
+        <v>19721940.0</v>
       </c>
       <c r="N107" s="1">
-        <v>0.48</v>
+        <v>0.32</v>
       </c>
       <c r="O107">
         <v>1</v>
       </c>
       <c r="Z107" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="108" spans="1:26">
       <c r="A108" t="s">
         <v>258</v>
       </c>
       <c r="B108" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C108" s="1">
-        <v>98.4147</v>
+        <v>98.0228</v>
       </c>
       <c r="D108" s="1">
-        <v>97.81428545</v>
+        <v>98.0302456</v>
       </c>
       <c r="E108" t="s">
         <v>8</v>
       </c>
       <c r="F108">
         <v>1.0</v>
       </c>
       <c r="G108" s="1">
-        <v>19562857.09</v>
+        <v>29409073.68</v>
       </c>
       <c r="H108" s="1">
-        <v>120082.91</v>
+        <v>-2233.68</v>
       </c>
       <c r="I108" s="1">
-        <v>0.61383114668554</v>
+        <v>-0.007595206922546</v>
       </c>
       <c r="J108">
         <v>0.0</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108" s="1">
-        <v>19682940.0</v>
+        <v>29406840.0</v>
       </c>
       <c r="M108" s="1">
-        <v>19682940.0</v>
+        <v>29406840.0</v>
       </c>
       <c r="N108" s="1">
-        <v>0.32</v>
+        <v>0.48</v>
       </c>
       <c r="O108">
         <v>1</v>
       </c>
       <c r="Z108" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="109" spans="1:26">
       <c r="A109" t="s">
         <v>260</v>
       </c>
       <c r="B109" s="1">
         <v>30000000.0</v>
       </c>
       <c r="C109" s="1">
-        <v>97.795</v>
+        <v>99.5698</v>
       </c>
       <c r="D109" s="1">
-        <v>97.3712995</v>
+        <v>99.35661073</v>
       </c>
       <c r="E109" t="s">
         <v>8</v>
       </c>
       <c r="F109">
         <v>1.0</v>
       </c>
       <c r="G109" s="1">
-        <v>29211389.85</v>
+        <v>29806983.22</v>
       </c>
       <c r="H109" s="1">
-        <v>127110.15</v>
+        <v>63956.78</v>
       </c>
       <c r="I109" s="1">
-        <v>0.43513900109755</v>
+        <v>0.21456978563696</v>
       </c>
       <c r="J109">
         <v>0.0</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109" s="1">
-        <v>29338500.0</v>
+        <v>29870940.0</v>
       </c>
       <c r="M109" s="1">
-        <v>29338500.0</v>
+        <v>29870940.0</v>
       </c>
       <c r="N109" s="1">
-        <v>0.48</v>
+        <v>0.49</v>
       </c>
       <c r="O109">
         <v>1</v>
       </c>
       <c r="Z109" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="110" spans="1:26">
       <c r="A110" t="s">
         <v>262</v>
       </c>
       <c r="B110" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C110" s="1">
-        <v>97.9922</v>
+        <v>99.3288</v>
       </c>
       <c r="D110" s="1">
-        <v>97.46047776</v>
+        <v>98.7674237</v>
       </c>
       <c r="E110" t="s">
         <v>8</v>
       </c>
       <c r="F110">
         <v>1.0</v>
       </c>
       <c r="G110" s="1">
-        <v>24365119.44</v>
+        <v>29630227.11</v>
       </c>
       <c r="H110" s="1">
-        <v>132930.56</v>
+        <v>168412.89</v>
       </c>
       <c r="I110" s="1">
-        <v>0.54557729678833</v>
+        <v>0.56838204234743</v>
       </c>
       <c r="J110">
         <v>0.0</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
       <c r="L110" s="1">
-        <v>24498050.0</v>
+        <v>29798640.0</v>
       </c>
       <c r="M110" s="1">
-        <v>24498050.0</v>
+        <v>29798640.0</v>
       </c>
       <c r="N110" s="1">
-        <v>0.4</v>
+        <v>0.49</v>
       </c>
       <c r="O110">
         <v>1</v>
       </c>
       <c r="Z110" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="111" spans="1:26">
       <c r="A111" t="s">
         <v>264</v>
       </c>
       <c r="B111" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C111" s="1">
-        <v>98.4583</v>
+        <v>98.5754</v>
       </c>
       <c r="D111" s="1">
-        <v>97.77932293</v>
+        <v>97.81428545</v>
       </c>
       <c r="E111" t="s">
         <v>8</v>
       </c>
       <c r="F111">
         <v>1.0</v>
       </c>
       <c r="G111" s="1">
-        <v>29333796.88</v>
+        <v>19562857.09</v>
       </c>
       <c r="H111" s="1">
-        <v>203693.12</v>
+        <v>152222.91</v>
       </c>
       <c r="I111" s="1">
-        <v>0.69439739026379</v>
+        <v>0.77812207746389</v>
       </c>
       <c r="J111">
         <v>0.0</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111" s="1">
-        <v>29537490.0</v>
+        <v>19715080.0</v>
       </c>
       <c r="M111" s="1">
-        <v>29537490.0</v>
+        <v>19715080.0</v>
       </c>
       <c r="N111" s="1">
-        <v>0.48</v>
+        <v>0.32</v>
       </c>
       <c r="O111">
         <v>1</v>
       </c>
       <c r="Z111" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="112" spans="1:26">
       <c r="A112" t="s">
         <v>266</v>
       </c>
       <c r="B112" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C112" s="1">
-        <v>99.8413</v>
+        <v>97.9652</v>
       </c>
       <c r="D112" s="1">
-        <v>99.7962493</v>
+        <v>97.3712995</v>
       </c>
       <c r="E112" t="s">
         <v>8</v>
       </c>
       <c r="F112">
         <v>1.0</v>
       </c>
       <c r="G112" s="1">
-        <v>9979624.93</v>
+        <v>29211389.85</v>
       </c>
       <c r="H112" s="1">
-        <v>4505.07</v>
+        <v>178170.15</v>
       </c>
       <c r="I112" s="1">
-        <v>0.04514267852349</v>
+        <v>0.60993383373712</v>
       </c>
       <c r="J112">
         <v>0.0</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112" s="1">
-        <v>9984130.0</v>
+        <v>29389560.0</v>
       </c>
       <c r="M112" s="1">
-        <v>9984130.0</v>
+        <v>29389560.0</v>
       </c>
       <c r="N112" s="1">
-        <v>0.16</v>
+        <v>0.48</v>
       </c>
       <c r="O112">
         <v>1</v>
       </c>
       <c r="Z112" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="113" spans="1:26">
       <c r="A113" t="s">
         <v>268</v>
       </c>
       <c r="B113" s="1">
-        <v>28600000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C113" s="1">
-        <v>99.9087</v>
+        <v>99.9315</v>
       </c>
       <c r="D113" s="1">
-        <v>98.04874822</v>
+        <v>99.80383</v>
       </c>
       <c r="E113" t="s">
         <v>8</v>
       </c>
       <c r="F113">
         <v>1.0</v>
       </c>
       <c r="G113" s="1">
-        <v>28041941.99</v>
+        <v>9980383.0</v>
       </c>
       <c r="H113" s="1">
-        <v>531946.21</v>
+        <v>12767.0</v>
       </c>
       <c r="I113" s="1">
-        <v>1.8969663734049</v>
+        <v>0.12792094251293</v>
       </c>
       <c r="J113">
         <v>0.0</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113" s="1">
-        <v>28573888.2</v>
+        <v>9993150.0</v>
       </c>
       <c r="M113" s="1">
-        <v>28573888.2</v>
+        <v>9993150.0</v>
       </c>
       <c r="N113" s="1">
-        <v>0.46</v>
+        <v>0.16</v>
       </c>
       <c r="O113">
         <v>1</v>
       </c>
       <c r="Z113" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="114" spans="1:26">
       <c r="A114" t="s">
         <v>270</v>
       </c>
       <c r="B114" s="1">
-        <v>13000000.0</v>
+        <v>5500000.0</v>
       </c>
       <c r="C114" s="1">
-        <v>98.5523</v>
+        <v>99.9534</v>
       </c>
       <c r="D114" s="1">
-        <v>97.75025085</v>
+        <v>99.809032</v>
       </c>
       <c r="E114" t="s">
         <v>8</v>
       </c>
       <c r="F114">
         <v>1.0</v>
       </c>
       <c r="G114" s="1">
-        <v>12707532.61</v>
+        <v>5489496.76</v>
       </c>
       <c r="H114" s="1">
-        <v>104266.39</v>
+        <v>7940.24</v>
       </c>
       <c r="I114" s="1">
-        <v>0.82050853773099</v>
+        <v>0.14464422418204</v>
       </c>
       <c r="J114">
         <v>0.0</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114" s="1">
-        <v>12811799.0</v>
+        <v>5497437.0</v>
       </c>
       <c r="M114" s="1">
-        <v>12811799.0</v>
+        <v>5497437.0</v>
       </c>
       <c r="N114" s="1">
-        <v>0.21</v>
+        <v>0.09</v>
       </c>
       <c r="O114">
         <v>1</v>
       </c>
       <c r="Z114" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="115" spans="1:26">
       <c r="A115" t="s">
         <v>272</v>
       </c>
       <c r="B115" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C115" s="1">
-        <v>98.046</v>
+        <v>98.1631</v>
       </c>
       <c r="D115" s="1">
-        <v>97.42790335</v>
+        <v>97.46047776</v>
       </c>
       <c r="E115" t="s">
         <v>8</v>
       </c>
       <c r="F115">
         <v>1.0</v>
       </c>
       <c r="G115" s="1">
-        <v>19485580.67</v>
+        <v>24365119.44</v>
       </c>
       <c r="H115" s="1">
-        <v>123619.33</v>
+        <v>175655.56</v>
       </c>
       <c r="I115" s="1">
-        <v>0.6344144015699</v>
+        <v>0.72093042856842</v>
       </c>
       <c r="J115">
         <v>0.0</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115" s="1">
-        <v>19609200.0</v>
+        <v>24540775.0</v>
       </c>
       <c r="M115" s="1">
-        <v>19609200.0</v>
+        <v>24540775.0</v>
       </c>
       <c r="N115" s="1">
-        <v>0.32</v>
+        <v>0.4</v>
       </c>
       <c r="O115">
         <v>1</v>
       </c>
       <c r="Z115" t="s">
         <v>271</v>
       </c>
     </row>
     <row r="116" spans="1:26">
       <c r="A116" t="s">
         <v>274</v>
       </c>
       <c r="B116" s="1">
-        <v>40000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C116" s="1">
-        <v>100.0098</v>
+        <v>98.6205</v>
       </c>
       <c r="D116" s="1">
-        <v>100.0</v>
+        <v>97.77932293</v>
       </c>
       <c r="E116" t="s">
         <v>8</v>
       </c>
       <c r="F116">
         <v>1.0</v>
       </c>
       <c r="G116" s="1">
-        <v>40000000.0</v>
+        <v>29333796.88</v>
       </c>
       <c r="H116" s="1">
-        <v>3920.0</v>
+        <v>252353.12</v>
       </c>
       <c r="I116" s="1">
-        <v>0.0098</v>
+        <v>0.86028113248461</v>
       </c>
       <c r="J116">
         <v>0.0</v>
       </c>
-      <c r="K116" t="s">
-        <v>275</v>
+      <c r="K116">
+        <v>0.0</v>
       </c>
       <c r="L116" s="1">
-        <v>40003920.0</v>
+        <v>29586150.0</v>
       </c>
       <c r="M116" s="1">
-        <v>40411320.89</v>
+        <v>29586150.0</v>
       </c>
       <c r="N116" s="1">
-        <v>0.66</v>
+        <v>0.49</v>
       </c>
       <c r="O116">
         <v>1</v>
       </c>
       <c r="Z116" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="117" spans="1:26">
       <c r="A117" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
       <c r="B117" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C117" s="1">
-        <v>100.0066</v>
+        <v>99.9934</v>
       </c>
       <c r="D117" s="1">
-        <v>100.0</v>
+        <v>99.7962493</v>
       </c>
       <c r="E117" t="s">
         <v>8</v>
       </c>
       <c r="F117">
         <v>1.0</v>
       </c>
       <c r="G117" s="1">
-        <v>30000000.0</v>
+        <v>9979624.93</v>
       </c>
       <c r="H117" s="1">
-        <v>1980.0</v>
+        <v>19715.07</v>
       </c>
       <c r="I117" s="1">
-        <v>0.0066</v>
+        <v>0.1975532160606</v>
       </c>
       <c r="J117">
         <v>0.0</v>
       </c>
-      <c r="K117" t="s">
-        <v>278</v>
+      <c r="K117">
+        <v>0.0</v>
       </c>
       <c r="L117" s="1">
-        <v>30001980.0</v>
+        <v>9999340.0</v>
       </c>
       <c r="M117" s="1">
-        <v>30168630.0</v>
+        <v>9999340.0</v>
       </c>
       <c r="N117" s="1">
-        <v>0.49</v>
+        <v>0.16</v>
       </c>
       <c r="O117">
         <v>1</v>
       </c>
       <c r="Z117" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
     </row>
     <row r="118" spans="1:26">
       <c r="A118" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="B118" s="1">
-        <v>25000000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="C118" s="1">
-        <v>100.0116</v>
+        <v>98.712</v>
       </c>
       <c r="D118" s="1">
-        <v>100.0</v>
+        <v>97.75025085</v>
       </c>
       <c r="E118" t="s">
         <v>8</v>
       </c>
       <c r="F118">
         <v>1.0</v>
       </c>
       <c r="G118" s="1">
-        <v>25000000.0</v>
+        <v>12707532.61</v>
       </c>
       <c r="H118" s="1">
-        <v>2900.0</v>
+        <v>125027.39</v>
       </c>
       <c r="I118" s="1">
-        <v>0.0116</v>
+        <v>0.98388407755579</v>
       </c>
       <c r="J118">
         <v>0.0</v>
       </c>
-      <c r="K118" t="s">
-        <v>281</v>
+      <c r="K118">
+        <v>0.0</v>
       </c>
       <c r="L118" s="1">
-        <v>25002900.0</v>
+        <v>12832560.0</v>
       </c>
       <c r="M118" s="1">
-        <v>25135659.65</v>
+        <v>12832560.0</v>
       </c>
       <c r="N118" s="1">
-        <v>0.41</v>
+        <v>0.21</v>
       </c>
       <c r="O118">
         <v>1</v>
       </c>
       <c r="Z118" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
     </row>
     <row r="119" spans="1:26">
       <c r="A119" t="s">
-        <v>283</v>
+        <v>280</v>
       </c>
       <c r="B119" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C119" s="1">
-        <v>100.0257</v>
+        <v>98.2159</v>
       </c>
       <c r="D119" s="1">
-        <v>100.0</v>
+        <v>97.42790335</v>
       </c>
       <c r="E119" t="s">
         <v>8</v>
       </c>
       <c r="F119">
         <v>1.0</v>
       </c>
       <c r="G119" s="1">
-        <v>20000000.0</v>
+        <v>19485580.67</v>
       </c>
       <c r="H119" s="1">
-        <v>5140.0</v>
+        <v>157599.33</v>
       </c>
       <c r="I119" s="1">
-        <v>0.0257</v>
+        <v>0.80879976157262</v>
       </c>
       <c r="J119">
         <v>0.0</v>
       </c>
-      <c r="K119" t="s">
-        <v>284</v>
+      <c r="K119">
+        <v>0.0</v>
       </c>
       <c r="L119" s="1">
-        <v>20005140.0</v>
+        <v>19643180.0</v>
       </c>
       <c r="M119" s="1">
-        <v>20177090.22</v>
+        <v>19643180.0</v>
       </c>
       <c r="N119" s="1">
-        <v>0.33</v>
+        <v>0.32</v>
       </c>
       <c r="O119">
         <v>1</v>
       </c>
       <c r="Z119" t="s">
-        <v>282</v>
+        <v>279</v>
       </c>
     </row>
     <row r="120" spans="1:26">
       <c r="A120" t="s">
-        <v>286</v>
+        <v>282</v>
       </c>
       <c r="B120" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C120" s="1">
-        <v>100.009</v>
+        <v>100.0123</v>
       </c>
       <c r="D120" s="1">
         <v>100.0</v>
       </c>
       <c r="E120" t="s">
         <v>8</v>
       </c>
       <c r="F120">
         <v>1.0</v>
       </c>
       <c r="G120" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="H120" s="1">
-        <v>1800.0</v>
+        <v>3690.0</v>
       </c>
       <c r="I120" s="1">
-        <v>0.009</v>
+        <v>0.0123</v>
       </c>
       <c r="J120">
         <v>0.0</v>
       </c>
       <c r="K120" t="s">
-        <v>287</v>
+        <v>283</v>
       </c>
       <c r="L120" s="1">
-        <v>20001800.0</v>
+        <v>30003690.0</v>
       </c>
       <c r="M120" s="1">
-        <v>20141163.89</v>
+        <v>30216430.0</v>
       </c>
       <c r="N120" s="1">
-        <v>0.33</v>
+        <v>0.5</v>
       </c>
       <c r="O120">
         <v>1</v>
       </c>
       <c r="Z120" t="s">
-        <v>285</v>
+        <v>281</v>
       </c>
     </row>
     <row r="121" spans="1:26">
       <c r="A121" t="s">
-        <v>289</v>
+        <v>285</v>
       </c>
       <c r="B121" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C121" s="1">
-        <v>100.0213</v>
+        <v>100.0181</v>
       </c>
       <c r="D121" s="1">
         <v>100.0</v>
       </c>
       <c r="E121" t="s">
         <v>8</v>
       </c>
       <c r="F121">
         <v>1.0</v>
       </c>
       <c r="G121" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="H121" s="1">
-        <v>4260.0</v>
+        <v>4525.0</v>
       </c>
       <c r="I121" s="1">
-        <v>0.0213</v>
+        <v>0.0181</v>
       </c>
       <c r="J121">
         <v>0.0</v>
       </c>
       <c r="K121" t="s">
-        <v>290</v>
+        <v>286</v>
       </c>
       <c r="L121" s="1">
-        <v>20004260.0</v>
+        <v>25004525.0</v>
       </c>
       <c r="M121" s="1">
-        <v>20175449.11</v>
+        <v>25176141.67</v>
       </c>
       <c r="N121" s="1">
-        <v>0.33</v>
+        <v>0.41</v>
       </c>
       <c r="O121">
         <v>1</v>
       </c>
       <c r="Z121" t="s">
-        <v>288</v>
+        <v>284</v>
       </c>
     </row>
     <row r="122" spans="1:26">
       <c r="A122" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="B122" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C122" s="1">
-        <v>100.0304</v>
+        <v>99.9906</v>
       </c>
       <c r="D122" s="1">
         <v>100.0</v>
       </c>
       <c r="E122" t="s">
         <v>8</v>
       </c>
       <c r="F122">
         <v>1.0</v>
       </c>
       <c r="G122" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="H122" s="1">
-        <v>9120.0</v>
+        <v>-1880.0</v>
       </c>
       <c r="I122" s="1">
-        <v>0.0304</v>
+        <v>-0.0094</v>
       </c>
       <c r="J122">
         <v>0.0</v>
       </c>
       <c r="K122" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="L122" s="1">
-        <v>30009120.0</v>
+        <v>19998120.0</v>
       </c>
       <c r="M122" s="1">
-        <v>30322455.0</v>
+        <v>20026156.67</v>
       </c>
       <c r="N122" s="1">
-        <v>0.49</v>
+        <v>0.33</v>
       </c>
       <c r="O122">
         <v>1</v>
       </c>
       <c r="Z122" t="s">
-        <v>291</v>
+        <v>287</v>
       </c>
     </row>
     <row r="123" spans="1:26">
       <c r="A123" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="B123" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C123" s="1">
-        <v>100.019</v>
+        <v>99.9856</v>
       </c>
       <c r="D123" s="1">
         <v>100.0</v>
       </c>
       <c r="E123" t="s">
         <v>8</v>
       </c>
       <c r="F123">
         <v>1.0</v>
       </c>
       <c r="G123" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="H123" s="1">
-        <v>3800.0</v>
+        <v>-2160.0</v>
       </c>
       <c r="I123" s="1">
-        <v>0.019</v>
+        <v>-0.0144</v>
       </c>
       <c r="J123">
         <v>0.0</v>
       </c>
       <c r="K123" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="L123" s="1">
-        <v>20003800.0</v>
+        <v>14997840.0</v>
       </c>
       <c r="M123" s="1">
-        <v>20169696.94</v>
+        <v>15011560.42</v>
       </c>
       <c r="N123" s="1">
-        <v>0.33</v>
+        <v>0.25</v>
       </c>
       <c r="O123">
         <v>1</v>
       </c>
       <c r="Z123" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="124" spans="1:26">
       <c r="A124" t="s">
-        <v>298</v>
+        <v>291</v>
       </c>
       <c r="B124" s="1">
         <v>10000000.0</v>
       </c>
       <c r="C124" s="1">
-        <v>100.0238</v>
+        <v>99.9765</v>
       </c>
       <c r="D124" s="1">
         <v>100.0</v>
       </c>
       <c r="E124" t="s">
         <v>8</v>
       </c>
       <c r="F124">
         <v>1.0</v>
       </c>
       <c r="G124" s="1">
         <v>10000000.0</v>
       </c>
       <c r="H124" s="1">
-        <v>2380.0</v>
+        <v>-2350.0</v>
       </c>
       <c r="I124" s="1">
-        <v>0.0238</v>
+        <v>-0.0235</v>
       </c>
       <c r="J124">
         <v>0.0</v>
       </c>
       <c r="K124" t="s">
-        <v>299</v>
+        <v>294</v>
       </c>
       <c r="L124" s="1">
-        <v>10002380.0</v>
+        <v>9997650.0</v>
       </c>
       <c r="M124" s="1">
-        <v>10104476.0</v>
+        <v>9999051.17</v>
       </c>
       <c r="N124" s="1">
         <v>0.16</v>
       </c>
       <c r="O124">
         <v>1</v>
       </c>
       <c r="Z124" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
     </row>
     <row r="125" spans="1:26">
       <c r="A125" t="s">
-        <v>301</v>
+        <v>296</v>
       </c>
       <c r="B125" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C125" s="1">
-        <v>100.0081</v>
+        <v>100.0258</v>
       </c>
       <c r="D125" s="1">
         <v>100.0</v>
       </c>
       <c r="E125" t="s">
         <v>8</v>
       </c>
       <c r="F125">
         <v>1.0</v>
       </c>
       <c r="G125" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="H125" s="1">
-        <v>810.0</v>
+        <v>5160.0</v>
       </c>
       <c r="I125" s="1">
-        <v>0.0081</v>
+        <v>0.0258</v>
       </c>
       <c r="J125">
         <v>0.0</v>
       </c>
       <c r="K125" t="s">
-        <v>302</v>
+        <v>297</v>
       </c>
       <c r="L125" s="1">
-        <v>10000810.0</v>
+        <v>20005160.0</v>
       </c>
       <c r="M125" s="1">
-        <v>10099756.0</v>
+        <v>20207787.83</v>
       </c>
       <c r="N125" s="1">
-        <v>0.16</v>
+        <v>0.33</v>
       </c>
       <c r="O125">
         <v>1</v>
       </c>
       <c r="Z125" t="s">
-        <v>300</v>
+        <v>295</v>
       </c>
     </row>
     <row r="126" spans="1:26">
       <c r="A126" t="s">
-        <v>304</v>
+        <v>299</v>
       </c>
       <c r="B126" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C126" s="1">
-        <v>100.0145</v>
+        <v>100.0129</v>
       </c>
       <c r="D126" s="1">
         <v>100.0</v>
       </c>
       <c r="E126" t="s">
         <v>8</v>
       </c>
       <c r="F126">
         <v>1.0</v>
       </c>
       <c r="G126" s="1">
         <v>20000000.0</v>
       </c>
       <c r="H126" s="1">
-        <v>2900.0</v>
+        <v>2580.0</v>
       </c>
       <c r="I126" s="1">
-        <v>0.0145</v>
+        <v>0.0129</v>
       </c>
       <c r="J126">
         <v>0.0</v>
       </c>
       <c r="K126" t="s">
-        <v>305</v>
+        <v>300</v>
       </c>
       <c r="L126" s="1">
-        <v>20002900.0</v>
+        <v>20002580.0</v>
       </c>
       <c r="M126" s="1">
-        <v>20163702.5</v>
+        <v>20172823.33</v>
       </c>
       <c r="N126" s="1">
         <v>0.33</v>
       </c>
       <c r="O126">
         <v>1</v>
       </c>
       <c r="Z126" t="s">
-        <v>303</v>
+        <v>298</v>
       </c>
     </row>
     <row r="127" spans="1:26">
       <c r="A127" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="B127" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C127" s="1">
-        <v>100.021</v>
+        <v>100.0238</v>
       </c>
       <c r="D127" s="1">
         <v>100.0</v>
       </c>
       <c r="E127" t="s">
         <v>8</v>
       </c>
       <c r="F127">
         <v>1.0</v>
       </c>
       <c r="G127" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="H127" s="1">
-        <v>5250.0</v>
+        <v>4760.0</v>
       </c>
       <c r="I127" s="1">
-        <v>0.021</v>
+        <v>0.0238</v>
       </c>
       <c r="J127">
         <v>0.0</v>
       </c>
       <c r="K127" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
       <c r="L127" s="1">
-        <v>25005250.0</v>
+        <v>20004760.0</v>
       </c>
       <c r="M127" s="1">
-        <v>25247319.1</v>
+        <v>20206504.5</v>
       </c>
       <c r="N127" s="1">
-        <v>0.41</v>
+        <v>0.33</v>
       </c>
       <c r="O127">
         <v>1</v>
       </c>
       <c r="Z127" t="s">
-        <v>306</v>
+        <v>301</v>
       </c>
     </row>
     <row r="128" spans="1:26">
       <c r="A128" t="s">
-        <v>310</v>
+        <v>305</v>
       </c>
       <c r="B128" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C128" s="1">
-        <v>100.0049</v>
+        <v>100.0254</v>
       </c>
       <c r="D128" s="1">
         <v>100.0</v>
       </c>
       <c r="E128" t="s">
         <v>8</v>
       </c>
       <c r="F128">
         <v>1.0</v>
       </c>
       <c r="G128" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="H128" s="1">
-        <v>490.0</v>
+        <v>7620.0</v>
       </c>
       <c r="I128" s="1">
-        <v>0.0049</v>
+        <v>0.0254</v>
       </c>
       <c r="J128">
         <v>0.0</v>
       </c>
       <c r="K128" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="L128" s="1">
-        <v>10000490.0</v>
+        <v>30007620.0</v>
       </c>
       <c r="M128" s="1">
-        <v>10039607.94</v>
+        <v>30367392.42</v>
       </c>
       <c r="N128" s="1">
-        <v>0.16</v>
+        <v>0.5</v>
       </c>
       <c r="O128">
         <v>1</v>
       </c>
       <c r="Z128" t="s">
-        <v>309</v>
+        <v>304</v>
       </c>
     </row>
     <row r="129" spans="1:26">
       <c r="A129" t="s">
-        <v>313</v>
+        <v>308</v>
       </c>
       <c r="B129" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C129" s="1">
-        <v>100.0003</v>
+        <v>100.0186</v>
       </c>
       <c r="D129" s="1">
         <v>100.0</v>
       </c>
       <c r="E129" t="s">
         <v>8</v>
       </c>
       <c r="F129">
         <v>1.0</v>
       </c>
       <c r="G129" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="H129" s="1">
-        <v>90.0</v>
+        <v>3720.0</v>
       </c>
       <c r="I129" s="1">
-        <v>0.0003</v>
+        <v>0.0186</v>
       </c>
       <c r="J129">
         <v>0.0</v>
       </c>
       <c r="K129" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="L129" s="1">
-        <v>30000090.0</v>
+        <v>20003720.0</v>
       </c>
       <c r="M129" s="1">
-        <v>30035416.5</v>
+        <v>20200520.5</v>
       </c>
       <c r="N129" s="1">
-        <v>0.49</v>
+        <v>0.33</v>
       </c>
       <c r="O129">
         <v>1</v>
       </c>
       <c r="Z129" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="130" spans="1:26">
       <c r="A130" t="s">
-        <v>316</v>
+        <v>311</v>
       </c>
       <c r="B130" s="1">
-        <v>25000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C130" s="1">
-        <v>100.0374</v>
+        <v>100.0191</v>
       </c>
       <c r="D130" s="1">
         <v>100.0</v>
       </c>
       <c r="E130" t="s">
         <v>8</v>
       </c>
       <c r="F130">
         <v>1.0</v>
       </c>
       <c r="G130" s="1">
-        <v>25000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="H130" s="1">
-        <v>9350.0</v>
+        <v>1910.0</v>
       </c>
       <c r="I130" s="1">
-        <v>0.0374</v>
+        <v>0.0191</v>
       </c>
       <c r="J130">
         <v>0.0</v>
       </c>
       <c r="K130" t="s">
-        <v>317</v>
+        <v>312</v>
       </c>
       <c r="L130" s="1">
-        <v>25009350.0</v>
+        <v>10001910.0</v>
       </c>
       <c r="M130" s="1">
-        <v>25269316.67</v>
+        <v>10119419.56</v>
       </c>
       <c r="N130" s="1">
-        <v>0.41</v>
+        <v>0.17</v>
       </c>
       <c r="O130">
         <v>1</v>
       </c>
       <c r="Z130" t="s">
-        <v>315</v>
+        <v>310</v>
       </c>
     </row>
     <row r="131" spans="1:26">
       <c r="A131" t="s">
-        <v>319</v>
+        <v>314</v>
       </c>
       <c r="B131" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C131" s="1">
-        <v>100.0405</v>
+        <v>100.0154</v>
       </c>
       <c r="D131" s="1">
         <v>100.0</v>
       </c>
       <c r="E131" t="s">
         <v>8</v>
       </c>
       <c r="F131">
         <v>1.0</v>
       </c>
       <c r="G131" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="H131" s="1">
-        <v>10125.0</v>
+        <v>3080.0</v>
       </c>
       <c r="I131" s="1">
-        <v>0.0405</v>
+        <v>0.0154</v>
       </c>
       <c r="J131">
         <v>0.0</v>
       </c>
       <c r="K131" t="s">
-        <v>320</v>
+        <v>315</v>
       </c>
       <c r="L131" s="1">
-        <v>25010125.0</v>
+        <v>20003080.0</v>
       </c>
       <c r="M131" s="1">
-        <v>25268945.83</v>
+        <v>20193930.5</v>
       </c>
       <c r="N131" s="1">
-        <v>0.41</v>
+        <v>0.33</v>
       </c>
       <c r="O131">
         <v>1</v>
       </c>
       <c r="Z131" t="s">
-        <v>318</v>
+        <v>313</v>
       </c>
     </row>
     <row r="132" spans="1:26">
       <c r="A132" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="B132" s="1">
-        <v>17000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C132" s="1">
-        <v>100.0364</v>
+        <v>100.0231</v>
       </c>
       <c r="D132" s="1">
         <v>100.0</v>
       </c>
       <c r="E132" t="s">
         <v>8</v>
       </c>
       <c r="F132">
         <v>1.0</v>
       </c>
       <c r="G132" s="1">
-        <v>17000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="H132" s="1">
-        <v>6188.0</v>
+        <v>5775.0</v>
       </c>
       <c r="I132" s="1">
-        <v>0.0364</v>
+        <v>0.0231</v>
       </c>
       <c r="J132">
         <v>0.0</v>
       </c>
       <c r="K132" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="L132" s="1">
-        <v>17006188.0</v>
+        <v>25005775.0</v>
       </c>
       <c r="M132" s="1">
-        <v>17179751.2</v>
+        <v>25286061.88</v>
       </c>
       <c r="N132" s="1">
-        <v>0.28</v>
+        <v>0.42</v>
       </c>
       <c r="O132">
         <v>1</v>
       </c>
       <c r="Z132" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
     </row>
     <row r="133" spans="1:26">
       <c r="A133" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="B133" s="1">
-        <v>25000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C133" s="1">
-        <v>100.0481</v>
+        <v>100.0113</v>
       </c>
       <c r="D133" s="1">
         <v>100.0</v>
       </c>
       <c r="E133" t="s">
         <v>8</v>
       </c>
       <c r="F133">
         <v>1.0</v>
       </c>
       <c r="G133" s="1">
-        <v>25000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="H133" s="1">
-        <v>12025.0</v>
+        <v>1130.0</v>
       </c>
       <c r="I133" s="1">
-        <v>0.0481</v>
+        <v>0.0113</v>
       </c>
       <c r="J133">
         <v>0.0</v>
       </c>
       <c r="K133" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="L133" s="1">
-        <v>25012025.0</v>
+        <v>10001130.0</v>
       </c>
       <c r="M133" s="1">
-        <v>25360238.13</v>
+        <v>10055773.97</v>
       </c>
       <c r="N133" s="1">
-        <v>0.41</v>
+        <v>0.17</v>
       </c>
       <c r="O133">
         <v>1</v>
       </c>
       <c r="Z133" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="134" spans="1:26">
       <c r="A134" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="B134" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C134" s="1">
-        <v>100.0392</v>
+        <v>99.9737</v>
       </c>
       <c r="D134" s="1">
         <v>100.0</v>
       </c>
       <c r="E134" t="s">
         <v>8</v>
       </c>
       <c r="F134">
         <v>1.0</v>
       </c>
       <c r="G134" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="H134" s="1">
-        <v>9800.0</v>
+        <v>-7890.0</v>
       </c>
       <c r="I134" s="1">
-        <v>0.0392</v>
+        <v>-0.0263</v>
       </c>
       <c r="J134">
         <v>0.0</v>
       </c>
       <c r="K134" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="L134" s="1">
-        <v>25009800.0</v>
+        <v>29992110.0</v>
       </c>
       <c r="M134" s="1">
-        <v>25356478.4</v>
+        <v>30006590.08</v>
       </c>
       <c r="N134" s="1">
-        <v>0.41</v>
+        <v>0.49</v>
       </c>
       <c r="O134">
         <v>1</v>
       </c>
       <c r="Z134" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="135" spans="1:26">
       <c r="A135" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="B135" s="1">
-        <v>10000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C135" s="1">
-        <v>98.9182</v>
+        <v>99.985</v>
       </c>
       <c r="D135" s="1">
-        <v>97.8384763</v>
+        <v>100.0</v>
       </c>
       <c r="E135" t="s">
         <v>8</v>
       </c>
       <c r="F135">
         <v>1.0</v>
       </c>
       <c r="G135" s="1">
-        <v>9783847.63</v>
+        <v>25000000.0</v>
       </c>
       <c r="H135" s="1">
-        <v>107972.37</v>
+        <v>-3750.0</v>
       </c>
       <c r="I135" s="1">
-        <v>1.1035777955998</v>
+        <v>-0.015</v>
       </c>
       <c r="J135">
         <v>0.0</v>
       </c>
-      <c r="K135">
-        <v>0.0</v>
+      <c r="K135" t="s">
+        <v>327</v>
       </c>
       <c r="L135" s="1">
-        <v>9891820.0</v>
+        <v>24996250.0</v>
       </c>
       <c r="M135" s="1">
-        <v>9891820.0</v>
+        <v>25008316.74</v>
       </c>
       <c r="N135" s="1">
-        <v>0.16</v>
+        <v>0.41</v>
       </c>
       <c r="O135">
         <v>1</v>
       </c>
       <c r="Z135" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="136" spans="1:26">
       <c r="A136" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="B136" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C136" s="1">
-        <v>97.4043</v>
+        <v>100.0101</v>
       </c>
       <c r="D136" s="1">
-        <v>97.2107272</v>
+        <v>100.0</v>
       </c>
       <c r="E136" t="s">
         <v>8</v>
       </c>
       <c r="F136">
         <v>1.0</v>
       </c>
       <c r="G136" s="1">
-        <v>14581609.08</v>
+        <v>30000000.0</v>
       </c>
       <c r="H136" s="1">
-        <v>29035.92</v>
+        <v>3030.0</v>
       </c>
       <c r="I136" s="1">
-        <v>0.19912699511212</v>
+        <v>0.0101</v>
       </c>
       <c r="J136">
         <v>0.0</v>
       </c>
-      <c r="K136">
-        <v>0.0</v>
+      <c r="K136" t="s">
+        <v>330</v>
       </c>
       <c r="L136" s="1">
-        <v>14610645.0</v>
+        <v>30003030.0</v>
       </c>
       <c r="M136" s="1">
-        <v>14610645.0</v>
+        <v>30084660.0</v>
       </c>
       <c r="N136" s="1">
-        <v>0.24</v>
+        <v>0.49</v>
       </c>
       <c r="O136">
         <v>1</v>
       </c>
       <c r="Z136" t="s">
-        <v>332</v>
+        <v>328</v>
       </c>
     </row>
     <row r="137" spans="1:26">
       <c r="A137" t="s">
-        <v>335</v>
+        <v>332</v>
       </c>
       <c r="B137" s="1">
-        <v>12000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C137" s="1">
-        <v>99.7431</v>
+        <v>100.0414</v>
       </c>
       <c r="D137" s="1">
-        <v>99.41822392</v>
+        <v>100.0</v>
       </c>
       <c r="E137" t="s">
         <v>8</v>
       </c>
       <c r="F137">
         <v>1.0</v>
       </c>
       <c r="G137" s="1">
-        <v>11930186.87</v>
+        <v>25000000.0</v>
       </c>
       <c r="H137" s="1">
-        <v>38985.13</v>
+        <v>10350.0</v>
       </c>
       <c r="I137" s="1">
-        <v>0.32677719489904</v>
+        <v>0.0414</v>
       </c>
       <c r="J137">
         <v>0.0</v>
       </c>
-      <c r="K137">
-        <v>0.0</v>
+      <c r="K137" t="s">
+        <v>333</v>
       </c>
       <c r="L137" s="1">
-        <v>11969172.0</v>
+        <v>25010350.0</v>
       </c>
       <c r="M137" s="1">
-        <v>11969172.0</v>
+        <v>25308861.74</v>
       </c>
       <c r="N137" s="1">
-        <v>0.19</v>
+        <v>0.42</v>
       </c>
       <c r="O137">
         <v>1</v>
       </c>
       <c r="Z137" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
     </row>
     <row r="138" spans="1:26">
       <c r="A138" t="s">
-        <v>337</v>
+        <v>335</v>
       </c>
       <c r="B138" s="1">
-        <v>10000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C138" s="1">
-        <v>98.8098</v>
+        <v>100.0451</v>
       </c>
       <c r="D138" s="1">
-        <v>97.7417847</v>
+        <v>100.0</v>
       </c>
       <c r="E138" t="s">
         <v>8</v>
       </c>
       <c r="F138">
         <v>1.0</v>
       </c>
       <c r="G138" s="1">
-        <v>9774178.47</v>
+        <v>25000000.0</v>
       </c>
       <c r="H138" s="1">
-        <v>106801.53</v>
+        <v>11275.0</v>
       </c>
       <c r="I138" s="1">
-        <v>1.0926906064567</v>
+        <v>0.0451</v>
       </c>
       <c r="J138">
         <v>0.0</v>
       </c>
-      <c r="K138">
-        <v>0.0</v>
+      <c r="K138" t="s">
+        <v>336</v>
       </c>
       <c r="L138" s="1">
-        <v>9880980.0</v>
+        <v>25011275.0</v>
       </c>
       <c r="M138" s="1">
-        <v>9880980.0</v>
+        <v>25308488.13</v>
       </c>
       <c r="N138" s="1">
-        <v>0.16</v>
+        <v>0.42</v>
       </c>
       <c r="O138">
         <v>1</v>
       </c>
       <c r="Z138" t="s">
-        <v>336</v>
+        <v>334</v>
       </c>
     </row>
     <row r="139" spans="1:26">
       <c r="A139" t="s">
+        <v>338</v>
+      </c>
+      <c r="B139" s="1">
+        <v>17000000.0</v>
+      </c>
+      <c r="C139" s="1">
+        <v>100.0393</v>
+      </c>
+      <c r="D139" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E139" t="s">
+        <v>8</v>
+      </c>
+      <c r="F139">
+        <v>1.0</v>
+      </c>
+      <c r="G139" s="1">
+        <v>17000000.0</v>
+      </c>
+      <c r="H139" s="1">
+        <v>6681.0</v>
+      </c>
+      <c r="I139" s="1">
+        <v>0.0393</v>
+      </c>
+      <c r="J139">
+        <v>0.0</v>
+      </c>
+      <c r="K139" t="s">
         <v>339</v>
       </c>
-      <c r="B139" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L139" s="1">
-        <v>9891800.0</v>
+        <v>17006681.0</v>
       </c>
       <c r="M139" s="1">
-        <v>9891800.0</v>
+        <v>17206447.24</v>
       </c>
       <c r="N139" s="1">
-        <v>0.16</v>
+        <v>0.28</v>
       </c>
       <c r="O139">
         <v>1</v>
       </c>
       <c r="Z139" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
     </row>
     <row r="140" spans="1:26">
       <c r="A140" t="s">
         <v>341</v>
       </c>
       <c r="B140" s="1">
-        <v>10000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C140" s="1">
-        <v>99.1097</v>
+        <v>100.043</v>
       </c>
       <c r="D140" s="1">
-        <v>97.8229635</v>
+        <v>100.0</v>
       </c>
       <c r="E140" t="s">
         <v>8</v>
       </c>
       <c r="F140">
         <v>1.0</v>
       </c>
       <c r="G140" s="1">
-        <v>9782296.35</v>
+        <v>25000000.0</v>
       </c>
       <c r="H140" s="1">
-        <v>128673.65</v>
+        <v>10750.0</v>
       </c>
       <c r="I140" s="1">
-        <v>1.3153726425391</v>
+        <v>0.043</v>
       </c>
       <c r="J140">
         <v>0.0</v>
       </c>
-      <c r="K140">
-        <v>0.0</v>
+      <c r="K140" t="s">
+        <v>342</v>
       </c>
       <c r="L140" s="1">
-        <v>9910970.0</v>
+        <v>25010750.0</v>
       </c>
       <c r="M140" s="1">
-        <v>9910970.0</v>
+        <v>25397609.38</v>
       </c>
       <c r="N140" s="1">
-        <v>0.16</v>
+        <v>0.42</v>
       </c>
       <c r="O140">
         <v>1</v>
       </c>
       <c r="Z140" t="s">
         <v>340</v>
       </c>
     </row>
     <row r="141" spans="1:26">
       <c r="A141" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="B141" s="1">
-        <v>40000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C141" s="1">
-        <v>99.996</v>
+        <v>100.035</v>
       </c>
       <c r="D141" s="1">
         <v>100.0</v>
       </c>
       <c r="E141" t="s">
         <v>8</v>
       </c>
       <c r="F141">
         <v>1.0</v>
       </c>
       <c r="G141" s="1">
-        <v>40000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="H141" s="1">
-        <v>-1600.0</v>
+        <v>8750.0</v>
       </c>
       <c r="I141" s="1">
-        <v>-0.004</v>
+        <v>0.035</v>
       </c>
       <c r="J141">
         <v>0.0</v>
       </c>
       <c r="K141" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="L141" s="1">
-        <v>39998400.0</v>
+        <v>25008750.0</v>
       </c>
       <c r="M141" s="1">
-        <v>40046102.0</v>
+        <v>25393921.88</v>
       </c>
       <c r="N141" s="1">
-        <v>0.65</v>
+        <v>0.42</v>
       </c>
       <c r="O141">
         <v>1</v>
       </c>
       <c r="Z141" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
     </row>
     <row r="142" spans="1:26">
       <c r="A142" t="s">
+        <v>347</v>
+      </c>
+      <c r="B142" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C142" s="1">
+        <v>99.0686</v>
+      </c>
+      <c r="D142" s="1">
+        <v>97.8384763</v>
+      </c>
+      <c r="E142" t="s">
+        <v>8</v>
+      </c>
+      <c r="F142">
+        <v>1.0</v>
+      </c>
+      <c r="G142" s="1">
+        <v>9783847.63</v>
+      </c>
+      <c r="H142" s="1">
+        <v>123012.37</v>
+      </c>
+      <c r="I142" s="1">
+        <v>1.2573005493545</v>
+      </c>
+      <c r="J142">
+        <v>0.0</v>
+      </c>
+      <c r="K142">
+        <v>0.0</v>
+      </c>
+      <c r="L142" s="1">
+        <v>9906860.0</v>
+      </c>
+      <c r="M142" s="1">
+        <v>9906860.0</v>
+      </c>
+      <c r="N142" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O142">
+        <v>1</v>
+      </c>
+      <c r="Z142" t="s">
         <v>346</v>
-      </c>
-[...43 lines deleted...]
-        <v>345</v>
       </c>
     </row>
     <row r="143" spans="1:26">
       <c r="A143" t="s">
         <v>349</v>
       </c>
       <c r="B143" s="1">
-        <v>25000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C143" s="1">
-        <v>99.992</v>
+        <v>97.5817</v>
       </c>
       <c r="D143" s="1">
-        <v>100.0</v>
+        <v>97.2107272</v>
       </c>
       <c r="E143" t="s">
         <v>8</v>
       </c>
       <c r="F143">
         <v>1.0</v>
       </c>
       <c r="G143" s="1">
-        <v>25000000.0</v>
+        <v>14581609.08</v>
       </c>
       <c r="H143" s="1">
-        <v>-2000.0</v>
+        <v>55645.92</v>
       </c>
       <c r="I143" s="1">
-        <v>-0.008</v>
+        <v>0.38161714317471</v>
       </c>
       <c r="J143">
         <v>0.0</v>
       </c>
-      <c r="K143" t="s">
-        <v>350</v>
+      <c r="K143">
+        <v>0.0</v>
       </c>
       <c r="L143" s="1">
-        <v>24998000.0</v>
+        <v>14637255.0</v>
       </c>
       <c r="M143" s="1">
-        <v>25170621.18</v>
+        <v>14637255.0</v>
       </c>
       <c r="N143" s="1">
-        <v>0.41</v>
+        <v>0.24</v>
       </c>
       <c r="O143">
         <v>1</v>
       </c>
       <c r="Z143" t="s">
         <v>348</v>
       </c>
     </row>
     <row r="144" spans="1:26">
       <c r="A144" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="B144" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C144" s="1">
-        <v>100.0163</v>
+        <v>99.5089</v>
       </c>
       <c r="D144" s="1">
-        <v>100.0</v>
+        <v>99.37021365</v>
       </c>
       <c r="E144" t="s">
         <v>8</v>
       </c>
       <c r="F144">
         <v>1.0</v>
       </c>
       <c r="G144" s="1">
-        <v>30000000.0</v>
+        <v>19874042.73</v>
       </c>
       <c r="H144" s="1">
-        <v>4890.0</v>
+        <v>27737.27</v>
       </c>
       <c r="I144" s="1">
-        <v>0.0163</v>
+        <v>0.13956531329245</v>
       </c>
       <c r="J144">
         <v>0.0</v>
       </c>
-      <c r="K144" t="s">
-        <v>353</v>
+      <c r="K144">
+        <v>0.0</v>
       </c>
       <c r="L144" s="1">
-        <v>30004890.0</v>
+        <v>19901780.0</v>
       </c>
       <c r="M144" s="1">
-        <v>30321507.33</v>
+        <v>19901780.0</v>
       </c>
       <c r="N144" s="1">
-        <v>0.49</v>
+        <v>0.33</v>
       </c>
       <c r="O144">
         <v>1</v>
       </c>
       <c r="Z144" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="145" spans="1:26">
       <c r="A145" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="B145" s="1">
-        <v>20000000.0</v>
+        <v>12000000.0</v>
       </c>
       <c r="C145" s="1">
-        <v>100.0228</v>
+        <v>99.8926</v>
       </c>
       <c r="D145" s="1">
-        <v>100.0</v>
+        <v>99.41822392</v>
       </c>
       <c r="E145" t="s">
         <v>8</v>
       </c>
       <c r="F145">
         <v>1.0</v>
       </c>
       <c r="G145" s="1">
-        <v>20000000.0</v>
+        <v>11930186.87</v>
       </c>
       <c r="H145" s="1">
-        <v>4560.0</v>
+        <v>56925.13</v>
       </c>
       <c r="I145" s="1">
-        <v>0.0228</v>
+        <v>0.47715203978192</v>
       </c>
       <c r="J145">
         <v>0.0</v>
       </c>
-      <c r="K145" t="s">
-        <v>356</v>
+      <c r="K145">
+        <v>0.0</v>
       </c>
       <c r="L145" s="1">
-        <v>20004560.0</v>
+        <v>11987112.0</v>
       </c>
       <c r="M145" s="1">
-        <v>20206052.0</v>
+        <v>11987112.0</v>
       </c>
       <c r="N145" s="1">
-        <v>0.33</v>
+        <v>0.2</v>
       </c>
       <c r="O145">
         <v>1</v>
       </c>
       <c r="Z145" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="146" spans="1:26">
       <c r="A146" t="s">
-        <v>358</v>
+        <v>355</v>
       </c>
       <c r="B146" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C146" s="1">
-        <v>100.0188</v>
+        <v>98.9701</v>
       </c>
       <c r="D146" s="1">
-        <v>100.0</v>
+        <v>97.7417847</v>
       </c>
       <c r="E146" t="s">
         <v>8</v>
       </c>
       <c r="F146">
         <v>1.0</v>
       </c>
       <c r="G146" s="1">
-        <v>30000000.0</v>
+        <v>9774178.47</v>
       </c>
       <c r="H146" s="1">
-        <v>5640.0</v>
+        <v>122831.53</v>
       </c>
       <c r="I146" s="1">
-        <v>0.0188</v>
+        <v>1.2566941597906</v>
       </c>
       <c r="J146">
         <v>0.0</v>
       </c>
-      <c r="K146" t="s">
-        <v>359</v>
+      <c r="K146">
+        <v>0.0</v>
       </c>
       <c r="L146" s="1">
-        <v>30005640.0</v>
+        <v>9897010.0</v>
       </c>
       <c r="M146" s="1">
-        <v>30307878.0</v>
+        <v>9897010.0</v>
       </c>
       <c r="N146" s="1">
-        <v>0.49</v>
+        <v>0.16</v>
       </c>
       <c r="O146">
         <v>1</v>
       </c>
       <c r="Z146" t="s">
-        <v>357</v>
+        <v>354</v>
       </c>
     </row>
     <row r="147" spans="1:26">
       <c r="A147" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="B147" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C147" s="1">
-        <v>100.0046</v>
+        <v>99.0819</v>
       </c>
       <c r="D147" s="1">
-        <v>100.0</v>
+        <v>97.7707721</v>
       </c>
       <c r="E147" t="s">
         <v>8</v>
       </c>
       <c r="F147">
         <v>1.0</v>
       </c>
       <c r="G147" s="1">
-        <v>20000000.0</v>
+        <v>9777077.21</v>
       </c>
       <c r="H147" s="1">
-        <v>920.0</v>
+        <v>131112.79</v>
       </c>
       <c r="I147" s="1">
-        <v>0.0046</v>
+        <v>1.3410223442431</v>
       </c>
       <c r="J147">
         <v>0.0</v>
       </c>
-      <c r="K147" t="s">
-        <v>362</v>
+      <c r="K147">
+        <v>0.0</v>
       </c>
       <c r="L147" s="1">
-        <v>20000920.0</v>
+        <v>9908190.0</v>
       </c>
       <c r="M147" s="1">
-        <v>20128004.83</v>
+        <v>9908190.0</v>
       </c>
       <c r="N147" s="1">
-        <v>0.33</v>
+        <v>0.16</v>
       </c>
       <c r="O147">
         <v>1</v>
       </c>
       <c r="Z147" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
     </row>
     <row r="148" spans="1:26">
       <c r="A148" t="s">
-        <v>364</v>
+        <v>359</v>
       </c>
       <c r="B148" s="1">
-        <v>40000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C148" s="1">
-        <v>99.991</v>
+        <v>99.2673</v>
       </c>
       <c r="D148" s="1">
-        <v>100.0</v>
+        <v>97.8229635</v>
       </c>
       <c r="E148" t="s">
         <v>8</v>
       </c>
       <c r="F148">
         <v>1.0</v>
       </c>
       <c r="G148" s="1">
-        <v>40000000.0</v>
+        <v>9782296.35</v>
       </c>
       <c r="H148" s="1">
-        <v>-3600.0</v>
+        <v>144433.65</v>
       </c>
       <c r="I148" s="1">
-        <v>-0.009</v>
+        <v>1.4764800087047</v>
       </c>
       <c r="J148">
         <v>0.0</v>
       </c>
-      <c r="K148" t="s">
-        <v>365</v>
+      <c r="K148">
+        <v>0.0</v>
       </c>
       <c r="L148" s="1">
-        <v>39996400.0</v>
+        <v>9926730.0</v>
       </c>
       <c r="M148" s="1">
-        <v>40152871.78</v>
+        <v>9926730.0</v>
       </c>
       <c r="N148" s="1">
-        <v>0.65</v>
+        <v>0.16</v>
       </c>
       <c r="O148">
         <v>1</v>
       </c>
       <c r="Z148" t="s">
-        <v>363</v>
+        <v>358</v>
       </c>
     </row>
     <row r="149" spans="1:26">
       <c r="A149" t="s">
-        <v>367</v>
+        <v>361</v>
       </c>
       <c r="B149" s="1">
-        <v>30000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="C149" s="1">
-        <v>100.0097</v>
+        <v>100.0021</v>
       </c>
       <c r="D149" s="1">
         <v>100.0</v>
       </c>
       <c r="E149" t="s">
         <v>8</v>
       </c>
       <c r="F149">
         <v>1.0</v>
       </c>
       <c r="G149" s="1">
-        <v>30000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="H149" s="1">
-        <v>2910.0</v>
+        <v>840.0</v>
       </c>
       <c r="I149" s="1">
-        <v>0.0097</v>
+        <v>0.0021</v>
       </c>
       <c r="J149">
         <v>0.0</v>
       </c>
       <c r="K149" t="s">
-        <v>368</v>
+        <v>362</v>
       </c>
       <c r="L149" s="1">
-        <v>30002910.0</v>
+        <v>40000840.0</v>
       </c>
       <c r="M149" s="1">
-        <v>30145707.67</v>
+        <v>40111013.33</v>
       </c>
       <c r="N149" s="1">
-        <v>0.49</v>
+        <v>0.66</v>
       </c>
       <c r="O149">
         <v>1</v>
       </c>
       <c r="Z149" t="s">
-        <v>366</v>
+        <v>360</v>
       </c>
     </row>
     <row r="150" spans="1:26">
       <c r="A150" t="s">
-        <v>370</v>
+        <v>364</v>
       </c>
       <c r="B150" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C150" s="1">
-        <v>99.9254</v>
+        <v>100.0119</v>
       </c>
       <c r="D150" s="1">
-        <v>99.8049645</v>
+        <v>100.0</v>
       </c>
       <c r="E150" t="s">
         <v>8</v>
       </c>
       <c r="F150">
         <v>1.0</v>
       </c>
       <c r="G150" s="1">
-        <v>19960992.9</v>
+        <v>25000000.0</v>
       </c>
       <c r="H150" s="1">
-        <v>24087.1</v>
+        <v>2975.0</v>
       </c>
       <c r="I150" s="1">
-        <v>0.1206708509976</v>
+        <v>0.0119</v>
       </c>
       <c r="J150">
         <v>0.0</v>
       </c>
-      <c r="K150">
-        <v>0.0</v>
+      <c r="K150" t="s">
+        <v>365</v>
       </c>
       <c r="L150" s="1">
-        <v>19985080.0</v>
+        <v>25002975.0</v>
       </c>
       <c r="M150" s="1">
-        <v>19985080.0</v>
+        <v>25213284.58</v>
       </c>
       <c r="N150" s="1">
-        <v>0.32</v>
+        <v>0.41</v>
       </c>
       <c r="O150">
         <v>1</v>
       </c>
       <c r="Z150" t="s">
-        <v>369</v>
+        <v>363</v>
       </c>
     </row>
     <row r="151" spans="1:26">
       <c r="A151" t="s">
-        <v>372</v>
+        <v>367</v>
       </c>
       <c r="B151" s="1">
-        <v>15000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C151" s="1">
-        <v>99.8555</v>
+        <v>100.0056</v>
       </c>
       <c r="D151" s="1">
-        <v>99.78861447</v>
+        <v>100.0</v>
       </c>
       <c r="E151" t="s">
         <v>8</v>
       </c>
       <c r="F151">
         <v>1.0</v>
       </c>
       <c r="G151" s="1">
-        <v>14968292.17</v>
+        <v>25000000.0</v>
       </c>
       <c r="H151" s="1">
-        <v>10032.83</v>
+        <v>1400.0</v>
       </c>
       <c r="I151" s="1">
-        <v>0.067027219178071</v>
+        <v>0.0056</v>
       </c>
       <c r="J151">
         <v>0.0</v>
       </c>
-      <c r="K151">
-        <v>0.0</v>
+      <c r="K151" t="s">
+        <v>368</v>
       </c>
       <c r="L151" s="1">
-        <v>14978325.0</v>
+        <v>25001400.0</v>
       </c>
       <c r="M151" s="1">
-        <v>14978325.0</v>
+        <v>25212619.31</v>
       </c>
       <c r="N151" s="1">
-        <v>0.24</v>
+        <v>0.41</v>
       </c>
       <c r="O151">
         <v>1</v>
       </c>
       <c r="Z151" t="s">
-        <v>371</v>
+        <v>366</v>
       </c>
     </row>
     <row r="152" spans="1:26">
       <c r="A152" t="s">
-        <v>374</v>
+        <v>370</v>
       </c>
       <c r="B152" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C152" s="1">
-        <v>99.841</v>
+        <v>100.0289</v>
       </c>
       <c r="D152" s="1">
-        <v>99.79375953</v>
+        <v>100.0</v>
       </c>
       <c r="E152" t="s">
         <v>8</v>
       </c>
       <c r="F152">
         <v>1.0</v>
       </c>
       <c r="G152" s="1">
-        <v>14969063.93</v>
+        <v>30000000.0</v>
       </c>
       <c r="H152" s="1">
-        <v>7086.07</v>
+        <v>8670.0</v>
       </c>
       <c r="I152" s="1">
-        <v>0.047338096978787</v>
+        <v>0.0289</v>
       </c>
       <c r="J152">
         <v>0.0</v>
       </c>
-      <c r="K152">
-        <v>0.0</v>
+      <c r="K152" t="s">
+        <v>371</v>
       </c>
       <c r="L152" s="1">
-        <v>14976150.0</v>
+        <v>30008670.0</v>
       </c>
       <c r="M152" s="1">
-        <v>14976150.0</v>
+        <v>30371917.33</v>
       </c>
       <c r="N152" s="1">
-        <v>0.24</v>
+        <v>0.5</v>
       </c>
       <c r="O152">
         <v>1</v>
       </c>
       <c r="Z152" t="s">
-        <v>373</v>
+        <v>369</v>
       </c>
     </row>
     <row r="153" spans="1:26">
       <c r="A153" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="B153" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C153" s="1">
-        <v>99.9986</v>
+        <v>100.0235</v>
       </c>
       <c r="D153" s="1">
         <v>100.0</v>
       </c>
       <c r="E153" t="s">
         <v>8</v>
       </c>
       <c r="F153">
         <v>1.0</v>
       </c>
       <c r="G153" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="H153" s="1">
-        <v>-420.0</v>
+        <v>4700.0</v>
       </c>
       <c r="I153" s="1">
-        <v>-0.0014</v>
+        <v>0.0235</v>
       </c>
       <c r="J153">
         <v>0.0</v>
       </c>
       <c r="K153" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="L153" s="1">
-        <v>29999580.0</v>
+        <v>20004700.0</v>
       </c>
       <c r="M153" s="1">
-        <v>30020827.42</v>
+        <v>20236652.44</v>
       </c>
       <c r="N153" s="1">
-        <v>0.49</v>
+        <v>0.33</v>
       </c>
       <c r="O153">
         <v>1</v>
       </c>
       <c r="Z153" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="154" spans="1:26">
       <c r="A154" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="B154" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C154" s="1">
-        <v>100.0186</v>
+        <v>100.0201</v>
       </c>
       <c r="D154" s="1">
         <v>100.0</v>
       </c>
       <c r="E154" t="s">
         <v>8</v>
       </c>
       <c r="F154">
         <v>1.0</v>
       </c>
       <c r="G154" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="H154" s="1">
-        <v>4650.0</v>
+        <v>6030.0</v>
       </c>
       <c r="I154" s="1">
-        <v>0.0186</v>
+        <v>0.0201</v>
       </c>
       <c r="J154">
         <v>0.0</v>
       </c>
       <c r="K154" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="L154" s="1">
-        <v>25004650.0</v>
+        <v>30006030.0</v>
       </c>
       <c r="M154" s="1">
-        <v>25225256.94</v>
+        <v>30353958.67</v>
       </c>
       <c r="N154" s="1">
-        <v>0.41</v>
+        <v>0.5</v>
       </c>
       <c r="O154">
         <v>1</v>
       </c>
       <c r="Z154" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
     </row>
     <row r="155" spans="1:26">
       <c r="A155" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="B155" s="1">
-        <v>40000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C155" s="1">
-        <v>99.9796</v>
+        <v>100.0108</v>
       </c>
       <c r="D155" s="1">
         <v>100.0</v>
       </c>
       <c r="E155" t="s">
         <v>8</v>
       </c>
       <c r="F155">
         <v>1.0</v>
       </c>
       <c r="G155" s="1">
-        <v>40000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="H155" s="1">
-        <v>-8160.0</v>
+        <v>2160.0</v>
       </c>
       <c r="I155" s="1">
-        <v>-0.0204</v>
+        <v>0.0108</v>
       </c>
       <c r="J155">
         <v>0.0</v>
       </c>
       <c r="K155" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="L155" s="1">
-        <v>39991840.0</v>
+        <v>20002160.0</v>
       </c>
       <c r="M155" s="1">
-        <v>40038542.0</v>
+        <v>20159382.22</v>
       </c>
       <c r="N155" s="1">
-        <v>0.65</v>
+        <v>0.33</v>
       </c>
       <c r="O155">
         <v>1</v>
       </c>
       <c r="Z155" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
     </row>
     <row r="156" spans="1:26">
       <c r="A156" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="B156" s="1">
-        <v>30000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="C156" s="1">
-        <v>100.0099</v>
+        <v>99.9966</v>
       </c>
       <c r="D156" s="1">
         <v>100.0</v>
       </c>
       <c r="E156" t="s">
         <v>8</v>
       </c>
       <c r="F156">
         <v>1.0</v>
       </c>
       <c r="G156" s="1">
-        <v>30000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="H156" s="1">
-        <v>2970.0</v>
+        <v>-1360.0</v>
       </c>
       <c r="I156" s="1">
-        <v>0.0099</v>
+        <v>-0.0034</v>
       </c>
       <c r="J156">
         <v>0.0</v>
       </c>
       <c r="K156" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
       <c r="L156" s="1">
-        <v>30002970.0</v>
+        <v>39998640.0</v>
       </c>
       <c r="M156" s="1">
-        <v>30145776.25</v>
+        <v>40217215.89</v>
       </c>
       <c r="N156" s="1">
-        <v>0.49</v>
+        <v>0.66</v>
       </c>
       <c r="O156">
         <v>1</v>
       </c>
       <c r="Z156" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
     </row>
     <row r="157" spans="1:26">
       <c r="A157" t="s">
-        <v>388</v>
+        <v>385</v>
       </c>
       <c r="B157" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C157" s="1">
-        <v>100.0139</v>
+        <v>100.0148</v>
       </c>
       <c r="D157" s="1">
-        <v>115.855</v>
+        <v>100.0</v>
       </c>
       <c r="E157" t="s">
         <v>8</v>
       </c>
       <c r="F157">
         <v>1.0</v>
       </c>
       <c r="G157" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="H157" s="1">
-        <v>2780.0</v>
+        <v>4440.0</v>
       </c>
       <c r="I157" s="1">
-        <v>0.0139</v>
+        <v>0.0148</v>
       </c>
       <c r="J157">
         <v>0.0</v>
       </c>
       <c r="K157" t="s">
-        <v>389</v>
+        <v>386</v>
       </c>
       <c r="L157" s="1">
-        <v>20002780.0</v>
+        <v>30004440.0</v>
       </c>
       <c r="M157" s="1">
-        <v>20116890.0</v>
+        <v>30192926.67</v>
       </c>
       <c r="N157" s="1">
-        <v>0.33</v>
+        <v>0.5</v>
       </c>
       <c r="O157">
         <v>1</v>
       </c>
       <c r="Z157" t="s">
-        <v>387</v>
+        <v>384</v>
       </c>
     </row>
     <row r="158" spans="1:26">
       <c r="A158" t="s">
-        <v>391</v>
+        <v>388</v>
       </c>
       <c r="B158" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C158" s="1">
-        <v>100.0378</v>
+        <v>99.9931</v>
       </c>
       <c r="D158" s="1">
-        <v>100.0</v>
+        <v>99.79375953</v>
       </c>
       <c r="E158" t="s">
         <v>8</v>
       </c>
       <c r="F158">
         <v>1.0</v>
       </c>
       <c r="G158" s="1">
-        <v>20000000.0</v>
+        <v>14969063.93</v>
       </c>
       <c r="H158" s="1">
-        <v>7560.0</v>
+        <v>29901.07</v>
       </c>
       <c r="I158" s="1">
-        <v>0.0378</v>
+        <v>0.19975243702497</v>
       </c>
       <c r="J158">
         <v>0.0</v>
       </c>
-      <c r="K158" t="s">
-        <v>392</v>
+      <c r="K158">
+        <v>0.0</v>
       </c>
       <c r="L158" s="1">
-        <v>20007560.0</v>
+        <v>14998965.0</v>
       </c>
       <c r="M158" s="1">
-        <v>20263441.5</v>
+        <v>14998965.0</v>
       </c>
       <c r="N158" s="1">
-        <v>0.33</v>
+        <v>0.25</v>
       </c>
       <c r="O158">
         <v>1</v>
       </c>
       <c r="Z158" t="s">
-        <v>390</v>
+        <v>387</v>
       </c>
     </row>
     <row r="159" spans="1:26">
       <c r="A159" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
       <c r="B159" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C159" s="1">
-        <v>100.0286</v>
+        <v>100.006</v>
       </c>
       <c r="D159" s="1">
         <v>100.0</v>
       </c>
       <c r="E159" t="s">
         <v>8</v>
       </c>
       <c r="F159">
         <v>1.0</v>
       </c>
       <c r="G159" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="H159" s="1">
-        <v>7150.0</v>
+        <v>1800.0</v>
       </c>
       <c r="I159" s="1">
-        <v>0.0286</v>
+        <v>0.006</v>
       </c>
       <c r="J159">
         <v>0.0</v>
       </c>
       <c r="K159" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="L159" s="1">
-        <v>25007150.0</v>
+        <v>30001800.0</v>
       </c>
       <c r="M159" s="1">
-        <v>25269510.0</v>
+        <v>30067684.5</v>
       </c>
       <c r="N159" s="1">
-        <v>0.41</v>
+        <v>0.49</v>
       </c>
       <c r="O159">
         <v>1</v>
       </c>
       <c r="Z159" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
     </row>
     <row r="160" spans="1:26">
       <c r="A160" t="s">
-        <v>397</v>
+        <v>393</v>
       </c>
       <c r="B160" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C160" s="1">
-        <v>100.0244</v>
+        <v>100.0217</v>
       </c>
       <c r="D160" s="1">
         <v>100.0</v>
       </c>
       <c r="E160" t="s">
         <v>8</v>
       </c>
       <c r="F160">
         <v>1.0</v>
       </c>
       <c r="G160" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="H160" s="1">
-        <v>7320.0</v>
+        <v>5425.0</v>
       </c>
       <c r="I160" s="1">
-        <v>0.0244</v>
+        <v>0.0217</v>
       </c>
       <c r="J160">
         <v>0.0</v>
       </c>
       <c r="K160" t="s">
-        <v>398</v>
+        <v>394</v>
       </c>
       <c r="L160" s="1">
-        <v>30007320.0</v>
+        <v>25005425.0</v>
       </c>
       <c r="M160" s="1">
-        <v>30305508.0</v>
+        <v>25264535.0</v>
       </c>
       <c r="N160" s="1">
-        <v>0.49</v>
+        <v>0.42</v>
       </c>
       <c r="O160">
         <v>1</v>
       </c>
       <c r="Z160" t="s">
-        <v>396</v>
+        <v>392</v>
       </c>
     </row>
     <row r="161" spans="1:26">
       <c r="A161" t="s">
-        <v>400</v>
+        <v>396</v>
       </c>
       <c r="B161" s="1">
-        <v>20000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="C161" s="1">
-        <v>100.0195</v>
+        <v>99.9887</v>
       </c>
       <c r="D161" s="1">
         <v>100.0</v>
       </c>
       <c r="E161" t="s">
         <v>8</v>
       </c>
       <c r="F161">
         <v>1.0</v>
       </c>
       <c r="G161" s="1">
-        <v>20000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="H161" s="1">
-        <v>3900.0</v>
+        <v>-4520.0</v>
       </c>
       <c r="I161" s="1">
-        <v>0.0195</v>
+        <v>-0.0113</v>
       </c>
       <c r="J161">
         <v>0.0</v>
       </c>
       <c r="K161" t="s">
-        <v>401</v>
+        <v>397</v>
       </c>
       <c r="L161" s="1">
-        <v>20003900.0</v>
+        <v>39995480.0</v>
       </c>
       <c r="M161" s="1">
-        <v>20206742.0</v>
+        <v>40103431.11</v>
       </c>
       <c r="N161" s="1">
-        <v>0.33</v>
+        <v>0.66</v>
       </c>
       <c r="O161">
         <v>1</v>
       </c>
       <c r="Z161" t="s">
-        <v>399</v>
+        <v>395</v>
       </c>
     </row>
     <row r="162" spans="1:26">
       <c r="A162" t="s">
-        <v>403</v>
+        <v>399</v>
       </c>
       <c r="B162" s="1">
         <v>30000000.0</v>
       </c>
       <c r="C162" s="1">
-        <v>99.9959</v>
+        <v>100.0158</v>
       </c>
       <c r="D162" s="1">
         <v>100.0</v>
       </c>
       <c r="E162" t="s">
         <v>8</v>
       </c>
       <c r="F162">
         <v>1.0</v>
       </c>
       <c r="G162" s="1">
         <v>30000000.0</v>
       </c>
       <c r="H162" s="1">
-        <v>-1230.0</v>
+        <v>4740.0</v>
       </c>
       <c r="I162" s="1">
-        <v>-0.0041</v>
+        <v>0.0158</v>
       </c>
       <c r="J162">
         <v>0.0</v>
       </c>
       <c r="K162" t="s">
-        <v>404</v>
+        <v>400</v>
       </c>
       <c r="L162" s="1">
-        <v>29998770.0</v>
+        <v>30004740.0</v>
       </c>
       <c r="M162" s="1">
-        <v>30126921.67</v>
+        <v>30193784.92</v>
       </c>
       <c r="N162" s="1">
-        <v>0.49</v>
+        <v>0.5</v>
       </c>
       <c r="O162">
         <v>1</v>
       </c>
       <c r="Z162" t="s">
-        <v>402</v>
+        <v>398</v>
       </c>
     </row>
     <row r="163" spans="1:26">
       <c r="A163" t="s">
-        <v>406</v>
+        <v>402</v>
       </c>
       <c r="B163" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C163" s="1">
-        <v>100.0257</v>
+        <v>99.9801</v>
       </c>
       <c r="D163" s="1">
         <v>100.0</v>
       </c>
       <c r="E163" t="s">
         <v>8</v>
       </c>
       <c r="F163">
         <v>1.0</v>
       </c>
       <c r="G163" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="H163" s="1">
-        <v>5140.0</v>
+        <v>-5970.0</v>
       </c>
       <c r="I163" s="1">
-        <v>0.0257</v>
+        <v>-0.0199</v>
       </c>
       <c r="J163">
         <v>0.0</v>
       </c>
       <c r="K163" t="s">
-        <v>407</v>
+        <v>403</v>
       </c>
       <c r="L163" s="1">
-        <v>20005140.0</v>
+        <v>29994030.0</v>
       </c>
       <c r="M163" s="1">
-        <v>20188816.22</v>
+        <v>30037839.5</v>
       </c>
       <c r="N163" s="1">
-        <v>0.33</v>
+        <v>0.49</v>
       </c>
       <c r="O163">
         <v>1</v>
       </c>
       <c r="Z163" t="s">
-        <v>405</v>
+        <v>401</v>
       </c>
     </row>
     <row r="164" spans="1:26">
       <c r="A164" t="s">
-        <v>409</v>
+        <v>405</v>
       </c>
       <c r="B164" s="1">
-        <v>16000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C164" s="1">
-        <v>100.0035</v>
+        <v>100.0191</v>
       </c>
       <c r="D164" s="1">
-        <v>100.0</v>
+        <v>115.855</v>
       </c>
       <c r="E164" t="s">
         <v>8</v>
       </c>
       <c r="F164">
         <v>1.0</v>
       </c>
       <c r="G164" s="1">
-        <v>16000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="H164" s="1">
-        <v>560.0</v>
+        <v>3820.0</v>
       </c>
       <c r="I164" s="1">
-        <v>0.0035</v>
+        <v>0.0191</v>
       </c>
       <c r="J164">
         <v>0.0</v>
       </c>
       <c r="K164" t="s">
-        <v>410</v>
+        <v>406</v>
       </c>
       <c r="L164" s="1">
-        <v>16000560.0</v>
+        <v>20003820.0</v>
       </c>
       <c r="M164" s="1">
-        <v>16069750.13</v>
+        <v>20148779.11</v>
       </c>
       <c r="N164" s="1">
-        <v>0.26</v>
+        <v>0.33</v>
       </c>
       <c r="O164">
         <v>1</v>
       </c>
       <c r="Z164" t="s">
-        <v>408</v>
+        <v>404</v>
       </c>
     </row>
     <row r="165" spans="1:26">
       <c r="A165" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
       <c r="B165" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C165" s="1">
-        <v>99.8924</v>
+        <v>100.0062</v>
       </c>
       <c r="D165" s="1">
-        <v>99.802889</v>
+        <v>100.0</v>
       </c>
       <c r="E165" t="s">
         <v>8</v>
       </c>
       <c r="F165">
         <v>1.0</v>
       </c>
       <c r="G165" s="1">
-        <v>9980288.9</v>
+        <v>15000000.0</v>
       </c>
       <c r="H165" s="1">
-        <v>8951.1</v>
+        <v>930.0</v>
       </c>
       <c r="I165" s="1">
-        <v>0.089687784488884</v>
+        <v>0.0062</v>
       </c>
       <c r="J165">
         <v>0.0</v>
       </c>
-      <c r="K165">
-        <v>0.0</v>
+      <c r="K165" t="s">
+        <v>409</v>
       </c>
       <c r="L165" s="1">
-        <v>9989240.0</v>
+        <v>15000930.0</v>
       </c>
       <c r="M165" s="1">
-        <v>9989240.0</v>
+        <v>15017818.67</v>
       </c>
       <c r="N165" s="1">
-        <v>0.16</v>
+        <v>0.25</v>
       </c>
       <c r="O165">
         <v>1</v>
       </c>
       <c r="Z165" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
     </row>
     <row r="166" spans="1:26">
       <c r="A166" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="B166" s="1">
-        <v>40000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="C166" s="1">
-        <v>99.8454</v>
+        <v>99.9818</v>
       </c>
       <c r="D166" s="1">
-        <v>99.79624933</v>
+        <v>100.0</v>
       </c>
       <c r="E166" t="s">
         <v>8</v>
       </c>
       <c r="F166">
         <v>1.0</v>
       </c>
       <c r="G166" s="1">
-        <v>39918499.73</v>
+        <v>35000000.0</v>
       </c>
       <c r="H166" s="1">
-        <v>19660.27</v>
+        <v>-6370.0</v>
       </c>
       <c r="I166" s="1">
-        <v>0.049251024294444</v>
+        <v>-0.0182</v>
       </c>
       <c r="J166">
         <v>0.0</v>
       </c>
-      <c r="K166">
-        <v>0.0</v>
+      <c r="K166" t="s">
+        <v>412</v>
       </c>
       <c r="L166" s="1">
-        <v>39938160.0</v>
+        <v>34993630.0</v>
       </c>
       <c r="M166" s="1">
-        <v>39938160.0</v>
+        <v>35025201.94</v>
       </c>
       <c r="N166" s="1">
-        <v>0.65</v>
+        <v>0.58</v>
       </c>
       <c r="O166">
         <v>1</v>
       </c>
       <c r="Z166" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
     </row>
     <row r="167" spans="1:26">
       <c r="A167" t="s">
-        <v>416</v>
+        <v>414</v>
       </c>
       <c r="B167" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C167" s="1">
-        <v>99.8613</v>
+        <v>100.0407</v>
       </c>
       <c r="D167" s="1">
-        <v>99.42696927</v>
+        <v>100.0</v>
       </c>
       <c r="E167" t="s">
         <v>8</v>
       </c>
       <c r="F167">
         <v>1.0</v>
       </c>
       <c r="G167" s="1">
-        <v>14914045.39</v>
+        <v>20000000.0</v>
       </c>
       <c r="H167" s="1">
-        <v>65149.61</v>
+        <v>8140.0</v>
       </c>
       <c r="I167" s="1">
-        <v>0.43683392598284</v>
+        <v>0.0407</v>
       </c>
       <c r="J167">
         <v>0.0</v>
       </c>
-      <c r="K167">
-        <v>0.0</v>
+      <c r="K167" t="s">
+        <v>415</v>
       </c>
       <c r="L167" s="1">
-        <v>14979195.0</v>
+        <v>20008140.0</v>
       </c>
       <c r="M167" s="1">
-        <v>14979195.0</v>
+        <v>20294902.5</v>
       </c>
       <c r="N167" s="1">
-        <v>0.24</v>
+        <v>0.33</v>
       </c>
       <c r="O167">
         <v>1</v>
       </c>
       <c r="Z167" t="s">
-        <v>415</v>
+        <v>413</v>
       </c>
     </row>
     <row r="168" spans="1:26">
       <c r="A168" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
       <c r="B168" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C168" s="1">
-        <v>100.0067</v>
+        <v>100.0334</v>
       </c>
       <c r="D168" s="1">
         <v>100.0</v>
       </c>
       <c r="E168" t="s">
         <v>8</v>
       </c>
       <c r="F168">
         <v>1.0</v>
       </c>
       <c r="G168" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="H168" s="1">
-        <v>2010.0</v>
+        <v>8350.0</v>
       </c>
       <c r="I168" s="1">
-        <v>0.0067</v>
+        <v>0.0334</v>
       </c>
       <c r="J168">
         <v>0.0</v>
       </c>
       <c r="K168" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
       <c r="L168" s="1">
-        <v>30002010.0</v>
+        <v>25008350.0</v>
       </c>
       <c r="M168" s="1">
-        <v>30666084.5</v>
+        <v>25308959.03</v>
       </c>
       <c r="N168" s="1">
-        <v>0.5</v>
+        <v>0.42</v>
       </c>
       <c r="O168">
         <v>1</v>
       </c>
       <c r="Z168" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
     </row>
     <row r="169" spans="1:26">
       <c r="A169" t="s">
+        <v>420</v>
+      </c>
+      <c r="B169" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C169" s="1">
+        <v>100.02</v>
+      </c>
+      <c r="D169" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E169" t="s">
+        <v>8</v>
+      </c>
+      <c r="F169">
+        <v>1.0</v>
+      </c>
+      <c r="G169" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="H169" s="1">
+        <v>6000.0</v>
+      </c>
+      <c r="I169" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="J169">
+        <v>0.0</v>
+      </c>
+      <c r="K169" t="s">
         <v>421</v>
       </c>
-      <c r="B169" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L169" s="1">
-        <v>9979590.0</v>
+        <v>30006000.0</v>
       </c>
       <c r="M169" s="1">
-        <v>9979590.0</v>
+        <v>30349328.67</v>
       </c>
       <c r="N169" s="1">
-        <v>0.16</v>
+        <v>0.5</v>
       </c>
       <c r="O169">
         <v>1</v>
       </c>
       <c r="Z169" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
     </row>
     <row r="170" spans="1:26">
       <c r="A170" t="s">
         <v>423</v>
       </c>
       <c r="B170" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C170" s="1">
-        <v>99.9031</v>
+        <v>100.0218</v>
       </c>
       <c r="D170" s="1">
-        <v>99.793317</v>
+        <v>100.0</v>
       </c>
       <c r="E170" t="s">
         <v>8</v>
       </c>
       <c r="F170">
         <v>1.0</v>
       </c>
       <c r="G170" s="1">
-        <v>9979331.7</v>
+        <v>20000000.0</v>
       </c>
       <c r="H170" s="1">
-        <v>10978.3</v>
+        <v>4360.0</v>
       </c>
       <c r="I170" s="1">
-        <v>0.11001037273869</v>
+        <v>0.0218</v>
       </c>
       <c r="J170">
         <v>0.0</v>
       </c>
-      <c r="K170">
-        <v>0.0</v>
+      <c r="K170" t="s">
+        <v>424</v>
       </c>
       <c r="L170" s="1">
-        <v>9990310.0</v>
+        <v>20004360.0</v>
       </c>
       <c r="M170" s="1">
-        <v>9990310.0</v>
+        <v>20237845.78</v>
       </c>
       <c r="N170" s="1">
-        <v>0.16</v>
+        <v>0.33</v>
       </c>
       <c r="O170">
         <v>1</v>
       </c>
       <c r="Z170" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="171" spans="1:26">
       <c r="A171" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="B171" s="1">
         <v>30000000.0</v>
       </c>
       <c r="C171" s="1">
-        <v>99.0712</v>
+        <v>100.0029</v>
       </c>
       <c r="D171" s="1">
-        <v>97.8384763</v>
+        <v>100.0</v>
       </c>
       <c r="E171" t="s">
         <v>8</v>
       </c>
       <c r="F171">
         <v>1.0</v>
       </c>
       <c r="G171" s="1">
-        <v>29351542.89</v>
+        <v>30000000.0</v>
       </c>
       <c r="H171" s="1">
-        <v>369817.11</v>
+        <v>870.0</v>
       </c>
       <c r="I171" s="1">
-        <v>1.2599579905764</v>
+        <v>0.0029</v>
       </c>
       <c r="J171">
         <v>0.0</v>
       </c>
-      <c r="K171">
-        <v>0.0</v>
+      <c r="K171" t="s">
+        <v>427</v>
       </c>
       <c r="L171" s="1">
-        <v>29721360.0</v>
+        <v>30000870.0</v>
       </c>
       <c r="M171" s="1">
-        <v>29721360.0</v>
+        <v>30174787.5</v>
       </c>
       <c r="N171" s="1">
-        <v>0.48</v>
+        <v>0.5</v>
       </c>
       <c r="O171">
         <v>1</v>
       </c>
       <c r="Z171" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
     </row>
     <row r="172" spans="1:26">
       <c r="A172" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
       <c r="B172" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C172" s="1">
-        <v>99.8004</v>
+        <v>100.0284</v>
       </c>
       <c r="D172" s="1">
-        <v>99.4219717</v>
+        <v>100.0</v>
       </c>
       <c r="E172" t="s">
         <v>8</v>
       </c>
       <c r="F172">
         <v>1.0</v>
       </c>
       <c r="G172" s="1">
-        <v>29826591.51</v>
+        <v>20000000.0</v>
       </c>
       <c r="H172" s="1">
-        <v>113528.49</v>
+        <v>5680.0</v>
       </c>
       <c r="I172" s="1">
-        <v>0.38062844010164</v>
+        <v>0.0284</v>
       </c>
       <c r="J172">
         <v>0.0</v>
       </c>
-      <c r="K172">
-        <v>0.0</v>
+      <c r="K172" t="s">
+        <v>430</v>
       </c>
       <c r="L172" s="1">
-        <v>29940120.0</v>
+        <v>20005680.0</v>
       </c>
       <c r="M172" s="1">
-        <v>29940120.0</v>
+        <v>20219738.33</v>
       </c>
       <c r="N172" s="1">
-        <v>0.49</v>
+        <v>0.33</v>
       </c>
       <c r="O172">
         <v>1</v>
       </c>
       <c r="Z172" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
     </row>
     <row r="173" spans="1:26">
       <c r="A173" t="s">
-        <v>429</v>
+        <v>432</v>
       </c>
       <c r="B173" s="1">
-        <v>10000000.0</v>
+        <v>16000000.0</v>
       </c>
       <c r="C173" s="1">
-        <v>100.0068</v>
+        <v>100.0057</v>
       </c>
       <c r="D173" s="1">
         <v>100.0</v>
       </c>
       <c r="E173" t="s">
         <v>8</v>
       </c>
       <c r="F173">
         <v>1.0</v>
       </c>
       <c r="G173" s="1">
-        <v>10000000.0</v>
+        <v>16000000.0</v>
       </c>
       <c r="H173" s="1">
-        <v>680.0</v>
+        <v>912.0</v>
       </c>
       <c r="I173" s="1">
-        <v>0.0068</v>
+        <v>0.0057</v>
       </c>
       <c r="J173">
         <v>0.0</v>
       </c>
       <c r="K173" t="s">
-        <v>430</v>
+        <v>433</v>
       </c>
       <c r="L173" s="1">
-        <v>10000680.0</v>
+        <v>16000912.0</v>
       </c>
       <c r="M173" s="1">
-        <v>10014615.17</v>
+        <v>16094464.04</v>
       </c>
       <c r="N173" s="1">
-        <v>0.16</v>
+        <v>0.26</v>
       </c>
       <c r="O173">
         <v>1</v>
       </c>
       <c r="Z173" t="s">
-        <v>428</v>
+        <v>431</v>
       </c>
     </row>
     <row r="174" spans="1:26">
       <c r="A174" t="s">
-        <v>432</v>
+        <v>435</v>
       </c>
       <c r="B174" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C174" s="1">
-        <v>100.0178</v>
+        <v>99.815</v>
       </c>
       <c r="D174" s="1">
-        <v>100.0</v>
+        <v>99.774095</v>
       </c>
       <c r="E174" t="s">
         <v>8</v>
       </c>
       <c r="F174">
         <v>1.0</v>
       </c>
       <c r="G174" s="1">
-        <v>15000000.0</v>
+        <v>19954819.0</v>
       </c>
       <c r="H174" s="1">
-        <v>2670.0</v>
+        <v>8181.0</v>
       </c>
       <c r="I174" s="1">
-        <v>0.0178</v>
+        <v>0.040997615663665</v>
       </c>
       <c r="J174">
         <v>0.0</v>
       </c>
-      <c r="K174" t="s">
-        <v>433</v>
+      <c r="K174">
+        <v>0.0</v>
       </c>
       <c r="L174" s="1">
-        <v>15002670.0</v>
+        <v>19963000.0</v>
       </c>
       <c r="M174" s="1">
-        <v>15074702.17</v>
+        <v>19963000.0</v>
       </c>
       <c r="N174" s="1">
-        <v>0.24</v>
+        <v>0.33</v>
       </c>
       <c r="O174">
         <v>1</v>
       </c>
       <c r="Z174" t="s">
-        <v>431</v>
+        <v>434</v>
       </c>
     </row>
     <row r="175" spans="1:26">
       <c r="A175" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="B175" s="1">
-        <v>15000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="C175" s="1">
-        <v>97.7452</v>
+        <v>99.9932</v>
       </c>
       <c r="D175" s="1">
-        <v>97.26824827</v>
+        <v>99.79624933</v>
       </c>
       <c r="E175" t="s">
         <v>8</v>
       </c>
       <c r="F175">
         <v>1.0</v>
       </c>
       <c r="G175" s="1">
-        <v>14590237.24</v>
+        <v>39918499.73</v>
       </c>
       <c r="H175" s="1">
-        <v>71542.76</v>
+        <v>78780.27</v>
       </c>
       <c r="I175" s="1">
-        <v>0.49034679027604</v>
+        <v>0.19735278262673</v>
       </c>
       <c r="J175">
         <v>0.0</v>
       </c>
       <c r="K175">
         <v>0.0</v>
       </c>
       <c r="L175" s="1">
-        <v>14661780.0</v>
+        <v>39997280.0</v>
       </c>
       <c r="M175" s="1">
-        <v>14661780.0</v>
+        <v>39997280.0</v>
       </c>
       <c r="N175" s="1">
-        <v>0.24</v>
+        <v>0.66</v>
       </c>
       <c r="O175">
         <v>1</v>
       </c>
       <c r="Z175" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
     </row>
     <row r="176" spans="1:26">
       <c r="A176" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="B176" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C176" s="1">
-        <v>100.0016</v>
+        <v>99.9466</v>
       </c>
       <c r="D176" s="1">
-        <v>100.0</v>
+        <v>99.7958344</v>
       </c>
       <c r="E176" t="s">
         <v>8</v>
       </c>
       <c r="F176">
         <v>1.0</v>
       </c>
       <c r="G176" s="1">
-        <v>15000000.0</v>
+        <v>9979583.44</v>
       </c>
       <c r="H176" s="1">
-        <v>240.0</v>
+        <v>15076.56</v>
       </c>
       <c r="I176" s="1">
-        <v>0.0016</v>
+        <v>0.15107404122271</v>
       </c>
       <c r="J176">
         <v>0.0</v>
       </c>
-      <c r="K176" t="s">
+      <c r="K176">
+        <v>0.0</v>
+      </c>
+      <c r="L176" s="1">
+        <v>9994660.0</v>
+      </c>
+      <c r="M176" s="1">
+        <v>9994660.0</v>
+      </c>
+      <c r="N176" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O176">
+        <v>1</v>
+      </c>
+      <c r="Z176" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="177" spans="1:26">
       <c r="A177" t="s">
+        <v>441</v>
+      </c>
+      <c r="B177" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C177" s="1">
+        <v>99.208</v>
+      </c>
+      <c r="D177" s="1">
+        <v>97.8384763</v>
+      </c>
+      <c r="E177" t="s">
+        <v>8</v>
+      </c>
+      <c r="F177">
+        <v>1.0</v>
+      </c>
+      <c r="G177" s="1">
+        <v>29351542.89</v>
+      </c>
+      <c r="H177" s="1">
+        <v>410857.11</v>
+      </c>
+      <c r="I177" s="1">
+        <v>1.3997802825554</v>
+      </c>
+      <c r="J177">
+        <v>0.0</v>
+      </c>
+      <c r="K177">
+        <v>0.0</v>
+      </c>
+      <c r="L177" s="1">
+        <v>29762400.0</v>
+      </c>
+      <c r="M177" s="1">
+        <v>29762400.0</v>
+      </c>
+      <c r="N177" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O177">
+        <v>1</v>
+      </c>
+      <c r="Z177" t="s">
         <v>440</v>
-      </c>
-[...43 lines deleted...]
-        <v>439</v>
       </c>
     </row>
     <row r="178" spans="1:26">
       <c r="A178" t="s">
+        <v>443</v>
+      </c>
+      <c r="B178" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C178" s="1">
+        <v>99.9468</v>
+      </c>
+      <c r="D178" s="1">
+        <v>99.4219717</v>
+      </c>
+      <c r="E178" t="s">
+        <v>8</v>
+      </c>
+      <c r="F178">
+        <v>1.0</v>
+      </c>
+      <c r="G178" s="1">
+        <v>29826591.51</v>
+      </c>
+      <c r="H178" s="1">
+        <v>157448.49</v>
+      </c>
+      <c r="I178" s="1">
+        <v>0.52787959344001</v>
+      </c>
+      <c r="J178">
+        <v>0.0</v>
+      </c>
+      <c r="K178">
+        <v>0.0</v>
+      </c>
+      <c r="L178" s="1">
+        <v>29984040.0</v>
+      </c>
+      <c r="M178" s="1">
+        <v>29984040.0</v>
+      </c>
+      <c r="N178" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O178">
+        <v>1</v>
+      </c>
+      <c r="Z178" t="s">
         <v>442</v>
-      </c>
-[...43 lines deleted...]
-        <v>441</v>
       </c>
     </row>
     <row r="179" spans="1:26">
       <c r="A179" t="s">
         <v>445</v>
       </c>
       <c r="B179" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C179" s="1">
-        <v>100.0371</v>
+        <v>100.0084</v>
       </c>
       <c r="D179" s="1">
         <v>100.0</v>
       </c>
       <c r="E179" t="s">
         <v>8</v>
       </c>
       <c r="F179">
         <v>1.0</v>
       </c>
       <c r="G179" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="H179" s="1">
-        <v>7420.0</v>
+        <v>840.0</v>
       </c>
       <c r="I179" s="1">
-        <v>0.0371</v>
+        <v>0.0084</v>
       </c>
       <c r="J179">
         <v>0.0</v>
       </c>
       <c r="K179" t="s">
         <v>446</v>
       </c>
       <c r="L179" s="1">
-        <v>20007420.0</v>
+        <v>10000840.0</v>
       </c>
       <c r="M179" s="1">
-        <v>20100040.0</v>
+        <v>10029845.78</v>
       </c>
       <c r="N179" s="1">
-        <v>0.33</v>
+        <v>0.16</v>
       </c>
       <c r="O179">
         <v>1</v>
       </c>
       <c r="Z179" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="180" spans="1:26">
       <c r="A180" t="s">
         <v>448</v>
       </c>
       <c r="B180" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C180" s="1">
-        <v>100.0274</v>
+        <v>100.0191</v>
       </c>
       <c r="D180" s="1">
         <v>100.0</v>
       </c>
       <c r="E180" t="s">
         <v>8</v>
       </c>
       <c r="F180">
         <v>1.0</v>
       </c>
       <c r="G180" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="H180" s="1">
-        <v>5480.0</v>
+        <v>2865.0</v>
       </c>
       <c r="I180" s="1">
-        <v>0.0274</v>
+        <v>0.0191</v>
       </c>
       <c r="J180">
         <v>0.0</v>
       </c>
       <c r="K180" t="s">
         <v>449</v>
       </c>
       <c r="L180" s="1">
-        <v>20005480.0</v>
+        <v>15002865.0</v>
       </c>
       <c r="M180" s="1">
-        <v>20088239.11</v>
+        <v>15097925.0</v>
       </c>
       <c r="N180" s="1">
-        <v>0.33</v>
+        <v>0.25</v>
       </c>
       <c r="O180">
         <v>1</v>
       </c>
       <c r="Z180" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="181" spans="1:26">
       <c r="A181" t="s">
         <v>451</v>
       </c>
       <c r="B181" s="1">
-        <v>55600000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C181" s="1">
-        <v>98.898</v>
+        <v>97.9173</v>
       </c>
       <c r="D181" s="1">
-        <v>97.74601079</v>
+        <v>97.26824827</v>
       </c>
       <c r="E181" t="s">
         <v>8</v>
       </c>
       <c r="F181">
         <v>1.0</v>
       </c>
       <c r="G181" s="1">
-        <v>54346782.0</v>
+        <v>14590237.24</v>
       </c>
       <c r="H181" s="1">
-        <v>640506.0</v>
+        <v>97357.76</v>
       </c>
       <c r="I181" s="1">
-        <v>1.1785536814305</v>
+        <v>0.66728017097</v>
       </c>
       <c r="J181">
-        <v>0.26</v>
-[...2 lines deleted...]
-        <v>452</v>
+        <v>0.0</v>
+      </c>
+      <c r="K181">
+        <v>0.0</v>
       </c>
       <c r="L181" s="1">
-        <v>54987288.0</v>
+        <v>14687595.0</v>
       </c>
       <c r="M181" s="1">
-        <v>55131695.67</v>
+        <v>14687595.0</v>
       </c>
       <c r="N181" s="1">
-        <v>0.9</v>
+        <v>0.24</v>
       </c>
       <c r="O181">
         <v>1</v>
       </c>
       <c r="Z181" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="182" spans="1:26">
       <c r="A182" t="s">
+        <v>453</v>
+      </c>
+      <c r="B182" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C182" s="1">
+        <v>100.006</v>
+      </c>
+      <c r="D182" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E182" t="s">
+        <v>8</v>
+      </c>
+      <c r="F182">
+        <v>1.0</v>
+      </c>
+      <c r="G182" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="H182" s="1">
+        <v>900.0</v>
+      </c>
+      <c r="I182" s="1">
+        <v>0.006</v>
+      </c>
+      <c r="J182">
+        <v>0.0</v>
+      </c>
+      <c r="K182" t="s">
         <v>454</v>
       </c>
-      <c r="B182" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L182" s="1">
-        <v>32378775.0</v>
+        <v>15000900.0</v>
       </c>
       <c r="M182" s="1">
-        <v>32423184.25</v>
+        <v>15170760.0</v>
       </c>
       <c r="N182" s="1">
-        <v>0.53</v>
+        <v>0.25</v>
       </c>
       <c r="O182">
         <v>1</v>
       </c>
       <c r="Z182" t="s">
-        <v>453</v>
+        <v>452</v>
       </c>
     </row>
     <row r="183" spans="1:26">
       <c r="A183" t="s">
-        <v>457</v>
+        <v>456</v>
       </c>
       <c r="B183" s="1">
-        <v>28377000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C183" s="1">
-        <v>98.928</v>
+        <v>98.8852</v>
       </c>
       <c r="D183" s="1">
-        <v>98.74371953</v>
+        <v>98.25520587</v>
       </c>
       <c r="E183" t="s">
         <v>8</v>
       </c>
       <c r="F183">
         <v>1.0</v>
       </c>
       <c r="G183" s="1">
-        <v>28020505.29</v>
+        <v>14738280.88</v>
       </c>
       <c r="H183" s="1">
-        <v>52293.27</v>
+        <v>94499.12</v>
       </c>
       <c r="I183" s="1">
-        <v>0.18662500714669</v>
+        <v>0.64118142929571</v>
       </c>
       <c r="J183">
-        <v>0.11</v>
-[...2 lines deleted...]
-        <v>458</v>
+        <v>0.0</v>
+      </c>
+      <c r="K183">
+        <v>0.0</v>
       </c>
       <c r="L183" s="1">
-        <v>28072798.56</v>
+        <v>14832780.0</v>
       </c>
       <c r="M183" s="1">
-        <v>28104285.37</v>
+        <v>14832780.0</v>
       </c>
       <c r="N183" s="1">
-        <v>0.46</v>
+        <v>0.24</v>
       </c>
       <c r="O183">
         <v>1</v>
       </c>
       <c r="Z183" t="s">
-        <v>456</v>
+        <v>455</v>
       </c>
     </row>
     <row r="184" spans="1:26">
       <c r="A184" t="s">
-        <v>460</v>
+        <v>458</v>
       </c>
       <c r="B184" s="1">
-        <v>17400000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="C184" s="1">
-        <v>100.864</v>
+        <v>100.0049</v>
       </c>
       <c r="D184" s="1">
-        <v>101.58646552</v>
+        <v>100.0</v>
       </c>
       <c r="E184" t="s">
         <v>8</v>
       </c>
       <c r="F184">
         <v>1.0</v>
       </c>
       <c r="G184" s="1">
-        <v>17676045.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="H184" s="1">
-        <v>-125709.0</v>
+        <v>1960.0</v>
       </c>
       <c r="I184" s="1">
-        <v>-0.71118284661529</v>
+        <v>0.0049</v>
       </c>
       <c r="J184">
-        <v>1.27</v>
+        <v>0.0</v>
       </c>
       <c r="K184" t="s">
-        <v>461</v>
+        <v>459</v>
       </c>
       <c r="L184" s="1">
-        <v>17550336.0</v>
+        <v>40001960.0</v>
       </c>
       <c r="M184" s="1">
-        <v>17772007.23</v>
+        <v>40089256.0</v>
       </c>
       <c r="N184" s="1">
-        <v>0.29</v>
+        <v>0.66</v>
       </c>
       <c r="O184">
         <v>1</v>
       </c>
       <c r="Z184" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="185" spans="1:26">
       <c r="A185" t="s">
-        <v>463</v>
+        <v>461</v>
       </c>
       <c r="B185" s="1">
-        <v>14200000.0</v>
+        <v>24000000.0</v>
       </c>
       <c r="C185" s="1">
-        <v>100.882</v>
+        <v>99.9405</v>
       </c>
       <c r="D185" s="1">
-        <v>102.11602113</v>
+        <v>99.79500442</v>
       </c>
       <c r="E185" t="s">
         <v>8</v>
       </c>
       <c r="F185">
         <v>1.0</v>
       </c>
       <c r="G185" s="1">
-        <v>14500475.0</v>
+        <v>23950801.06</v>
       </c>
       <c r="H185" s="1">
-        <v>-175231.0</v>
+        <v>34918.94</v>
       </c>
       <c r="I185" s="1">
-        <v>-1.208450068015</v>
+        <v>0.14579445552791</v>
       </c>
       <c r="J185">
-        <v>1.8</v>
-[...2 lines deleted...]
-        <v>464</v>
+        <v>0.0</v>
+      </c>
+      <c r="K185">
+        <v>0.0</v>
       </c>
       <c r="L185" s="1">
-        <v>14325244.0</v>
+        <v>23985720.0</v>
       </c>
       <c r="M185" s="1">
-        <v>14581524.82</v>
+        <v>23985720.0</v>
       </c>
       <c r="N185" s="1">
-        <v>0.24</v>
+        <v>0.39</v>
       </c>
       <c r="O185">
         <v>1</v>
       </c>
       <c r="Z185" t="s">
-        <v>462</v>
+        <v>460</v>
       </c>
     </row>
     <row r="186" spans="1:26">
       <c r="A186" t="s">
-        <v>466</v>
+        <v>463</v>
       </c>
       <c r="B186" s="1">
-        <v>6000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C186" s="1">
-        <v>100.69</v>
+        <v>99.9889</v>
       </c>
       <c r="D186" s="1">
-        <v>101.5</v>
+        <v>100.0</v>
       </c>
       <c r="E186" t="s">
         <v>8</v>
       </c>
       <c r="F186">
         <v>1.0</v>
       </c>
       <c r="G186" s="1">
-        <v>6090000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="H186" s="1">
-        <v>-48600.0</v>
+        <v>-3330.0</v>
       </c>
       <c r="I186" s="1">
-        <v>-0.79802955665025</v>
+        <v>-0.0111</v>
       </c>
       <c r="J186">
-        <v>2.53</v>
+        <v>0.0</v>
       </c>
       <c r="K186" t="s">
-        <v>467</v>
+        <v>464</v>
       </c>
       <c r="L186" s="1">
-        <v>6041400.0</v>
+        <v>29996670.0</v>
       </c>
       <c r="M186" s="1">
-        <v>6193146.58</v>
+        <v>30021999.0</v>
       </c>
       <c r="N186" s="1">
-        <v>0.1</v>
+        <v>0.49</v>
       </c>
       <c r="O186">
         <v>1</v>
       </c>
       <c r="Z186" t="s">
-        <v>465</v>
+        <v>462</v>
       </c>
     </row>
     <row r="187" spans="1:26">
       <c r="A187" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
       <c r="B187" s="1">
-        <v>11800000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C187" s="1">
-        <v>100.068</v>
+        <v>100.0443</v>
       </c>
       <c r="D187" s="1">
-        <v>101.52224576</v>
+        <v>100.0</v>
       </c>
       <c r="E187" t="s">
         <v>8</v>
       </c>
       <c r="F187">
         <v>1.0</v>
       </c>
       <c r="G187" s="1">
-        <v>11979625.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="H187" s="1">
-        <v>-171601.0</v>
+        <v>8860.0</v>
       </c>
       <c r="I187" s="1">
-        <v>-1.4324404979288</v>
+        <v>0.0443</v>
       </c>
       <c r="J187">
-        <v>2.99</v>
+        <v>0.0</v>
       </c>
       <c r="K187" t="s">
-        <v>470</v>
+        <v>467</v>
       </c>
       <c r="L187" s="1">
-        <v>11808024.0</v>
+        <v>20008860.0</v>
       </c>
       <c r="M187" s="1">
-        <v>12161054.14</v>
+        <v>20132673.67</v>
       </c>
       <c r="N187" s="1">
-        <v>0.2</v>
+        <v>0.33</v>
       </c>
       <c r="O187">
         <v>1</v>
       </c>
       <c r="Z187" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
     </row>
     <row r="188" spans="1:26">
       <c r="A188" t="s">
-        <v>472</v>
+        <v>469</v>
       </c>
       <c r="B188" s="1">
-        <v>6000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C188" s="1">
-        <v>101.284</v>
+        <v>100.0369</v>
       </c>
       <c r="D188" s="1">
-        <v>102.4755</v>
+        <v>100.0</v>
       </c>
       <c r="E188" t="s">
         <v>8</v>
       </c>
       <c r="F188">
         <v>1.0</v>
       </c>
       <c r="G188" s="1">
-        <v>6148530.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="H188" s="1">
-        <v>-71490.0</v>
+        <v>7380.0</v>
       </c>
       <c r="I188" s="1">
-        <v>-1.1627169420984</v>
+        <v>0.0369</v>
       </c>
       <c r="J188">
-        <v>0.4</v>
+        <v>0.0</v>
       </c>
       <c r="K188" t="s">
-        <v>473</v>
+        <v>470</v>
       </c>
       <c r="L188" s="1">
-        <v>6077040.0</v>
+        <v>20007380.0</v>
       </c>
       <c r="M188" s="1">
-        <v>6101245.48</v>
+        <v>20121439.89</v>
       </c>
       <c r="N188" s="1">
-        <v>0.1</v>
+        <v>0.33</v>
       </c>
       <c r="O188">
         <v>1</v>
       </c>
       <c r="Z188" t="s">
-        <v>471</v>
+        <v>468</v>
       </c>
     </row>
     <row r="189" spans="1:26">
       <c r="A189" t="s">
-        <v>475</v>
+        <v>472</v>
       </c>
       <c r="B189" s="1">
-        <v>7200000.0</v>
+        <v>55600000.0</v>
       </c>
       <c r="C189" s="1">
-        <v>98.809</v>
+        <v>98.997</v>
       </c>
       <c r="D189" s="1">
-        <v>98.25995833</v>
+        <v>97.74601079</v>
       </c>
       <c r="E189" t="s">
         <v>8</v>
       </c>
       <c r="F189">
         <v>1.0</v>
       </c>
       <c r="G189" s="1">
-        <v>7074717.0</v>
+        <v>54346782.0</v>
       </c>
       <c r="H189" s="1">
-        <v>39531.0</v>
+        <v>695550.0</v>
       </c>
       <c r="I189" s="1">
-        <v>0.55876440004597</v>
+        <v>1.2798365871966</v>
       </c>
       <c r="J189">
-        <v>0.22</v>
+        <v>0.3</v>
       </c>
       <c r="K189" t="s">
-        <v>476</v>
+        <v>473</v>
       </c>
       <c r="L189" s="1">
-        <v>7114248.0</v>
+        <v>55042332.0</v>
       </c>
       <c r="M189" s="1">
-        <v>7129930.19</v>
+        <v>55206847.07</v>
       </c>
       <c r="N189" s="1">
-        <v>0.12</v>
+        <v>0.91</v>
       </c>
       <c r="O189">
         <v>1</v>
       </c>
       <c r="Z189" t="s">
-        <v>474</v>
+        <v>471</v>
       </c>
     </row>
     <row r="190" spans="1:26">
       <c r="A190" t="s">
-        <v>478</v>
+        <v>475</v>
       </c>
       <c r="B190" s="1">
-        <v>7500000.0</v>
+        <v>43500000.0</v>
       </c>
       <c r="C190" s="1">
-        <v>98.68</v>
+        <v>99.653</v>
       </c>
       <c r="D190" s="1">
-        <v>98.10766667</v>
+        <v>99.78534023</v>
       </c>
       <c r="E190" t="s">
         <v>8</v>
       </c>
       <c r="F190">
         <v>1.0</v>
       </c>
       <c r="G190" s="1">
-        <v>7358075.0</v>
+        <v>43406623.0</v>
       </c>
       <c r="H190" s="1">
-        <v>42925.0</v>
+        <v>-57568.0</v>
       </c>
       <c r="I190" s="1">
-        <v>0.58337268918841</v>
+        <v>-0.13262492223825</v>
       </c>
       <c r="J190">
-        <v>0.19</v>
+        <v>0.28</v>
       </c>
       <c r="K190" t="s">
-        <v>479</v>
+        <v>476</v>
       </c>
       <c r="L190" s="1">
-        <v>7401000.0</v>
+        <v>43349055.0</v>
       </c>
       <c r="M190" s="1">
-        <v>7415178.08</v>
+        <v>43470765.62</v>
       </c>
       <c r="N190" s="1">
-        <v>0.12</v>
+        <v>0.71</v>
       </c>
       <c r="O190">
         <v>1</v>
       </c>
       <c r="Z190" t="s">
-        <v>477</v>
+        <v>474</v>
       </c>
     </row>
     <row r="191" spans="1:26">
       <c r="A191" t="s">
-        <v>481</v>
+        <v>478</v>
       </c>
       <c r="B191" s="1">
-        <v>17500000.0</v>
+        <v>28377000.0</v>
       </c>
       <c r="C191" s="1">
-        <v>98.654</v>
+        <v>98.944</v>
       </c>
       <c r="D191" s="1">
-        <v>98.59398286</v>
+        <v>98.74371953</v>
       </c>
       <c r="E191" t="s">
         <v>8</v>
       </c>
       <c r="F191">
         <v>1.0</v>
       </c>
       <c r="G191" s="1">
-        <v>17253947.0</v>
+        <v>28020505.29</v>
       </c>
       <c r="H191" s="1">
-        <v>10503.0</v>
+        <v>56833.59</v>
       </c>
       <c r="I191" s="1">
-        <v>0.060873028067143</v>
+        <v>0.20282856933448</v>
       </c>
       <c r="J191">
-        <v>0.09</v>
+        <v>0.2</v>
       </c>
       <c r="K191" t="s">
-        <v>482</v>
+        <v>479</v>
       </c>
       <c r="L191" s="1">
-        <v>17264450.0</v>
+        <v>28077338.88</v>
       </c>
       <c r="M191" s="1">
-        <v>17280631.51</v>
+        <v>28134481.61</v>
       </c>
       <c r="N191" s="1">
-        <v>0.28</v>
+        <v>0.46</v>
       </c>
       <c r="O191">
         <v>1</v>
       </c>
       <c r="Z191" t="s">
-        <v>480</v>
+        <v>477</v>
       </c>
     </row>
     <row r="192" spans="1:26">
       <c r="A192" t="s">
-        <v>484</v>
+        <v>481</v>
       </c>
       <c r="B192" s="1">
-        <v>3000000.0</v>
+        <v>17400000.0</v>
       </c>
       <c r="C192" s="1">
-        <v>98.705</v>
+        <v>100.673</v>
       </c>
       <c r="D192" s="1">
-        <v>98.09328567</v>
+        <v>101.58646552</v>
       </c>
       <c r="E192" t="s">
         <v>8</v>
       </c>
       <c r="F192">
         <v>1.0</v>
       </c>
       <c r="G192" s="1">
-        <v>2942798.57</v>
+        <v>17676045.0</v>
       </c>
       <c r="H192" s="1">
-        <v>18351.43</v>
+        <v>-158943.0</v>
       </c>
       <c r="I192" s="1">
-        <v>0.62360469340584</v>
+        <v>-0.89920001900878</v>
       </c>
       <c r="J192">
-        <v>0.16</v>
+        <v>1.51</v>
       </c>
       <c r="K192" t="s">
-        <v>485</v>
+        <v>482</v>
       </c>
       <c r="L192" s="1">
-        <v>2961150.0</v>
+        <v>17517102.0</v>
       </c>
       <c r="M192" s="1">
-        <v>2966050.68</v>
+        <v>17779412.96</v>
       </c>
       <c r="N192" s="1">
-        <v>0.05</v>
+        <v>0.29</v>
       </c>
       <c r="O192">
         <v>1</v>
       </c>
       <c r="Z192" t="s">
-        <v>483</v>
+        <v>480</v>
       </c>
     </row>
     <row r="193" spans="1:26">
       <c r="A193" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
       <c r="B193" s="1">
-        <v>6000000.0</v>
+        <v>14200000.0</v>
       </c>
       <c r="C193" s="1">
-        <v>100.059</v>
+        <v>100.765</v>
       </c>
       <c r="D193" s="1">
-        <v>100.16216667</v>
+        <v>102.11602113</v>
       </c>
       <c r="E193" t="s">
         <v>8</v>
       </c>
       <c r="F193">
         <v>1.0</v>
       </c>
       <c r="G193" s="1">
-        <v>6009730.0</v>
+        <v>14500475.0</v>
       </c>
       <c r="H193" s="1">
-        <v>-6190.0</v>
+        <v>-191845.0</v>
       </c>
       <c r="I193" s="1">
-        <v>-0.10299963559095</v>
+        <v>-1.3230256250226</v>
       </c>
       <c r="J193">
-        <v>0.54</v>
+        <v>2.06</v>
       </c>
       <c r="K193" t="s">
-        <v>488</v>
+        <v>485</v>
       </c>
       <c r="L193" s="1">
-        <v>6003540.0</v>
+        <v>14308630.0</v>
       </c>
       <c r="M193" s="1">
-        <v>6035853.33</v>
+        <v>14601286.16</v>
       </c>
       <c r="N193" s="1">
-        <v>0.1</v>
+        <v>0.24</v>
       </c>
       <c r="O193">
         <v>1</v>
       </c>
       <c r="Z193" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
     </row>
     <row r="194" spans="1:26">
       <c r="A194" t="s">
-        <v>490</v>
+        <v>487</v>
       </c>
       <c r="B194" s="1">
-        <v>7996000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="C194" s="1">
-        <v>98.571</v>
+        <v>100.593</v>
       </c>
       <c r="D194" s="1">
-        <v>98.295</v>
+        <v>101.5</v>
       </c>
       <c r="E194" t="s">
         <v>8</v>
       </c>
       <c r="F194">
         <v>1.0</v>
       </c>
       <c r="G194" s="1">
-        <v>7859668.2</v>
+        <v>6090000.0</v>
       </c>
       <c r="H194" s="1">
-        <v>22068.96</v>
+        <v>-54420.0</v>
       </c>
       <c r="I194" s="1">
-        <v>0.28078742560659</v>
+        <v>-0.8935960591133</v>
       </c>
       <c r="J194">
-        <v>0.17</v>
+        <v>2.79</v>
       </c>
       <c r="K194" t="s">
-        <v>491</v>
+        <v>488</v>
       </c>
       <c r="L194" s="1">
-        <v>7881737.16</v>
+        <v>6035580.0</v>
       </c>
       <c r="M194" s="1">
-        <v>7895538.48</v>
+        <v>6203148.49</v>
       </c>
       <c r="N194" s="1">
-        <v>0.13</v>
+        <v>0.1</v>
       </c>
       <c r="O194">
         <v>1</v>
       </c>
       <c r="Z194" t="s">
-        <v>489</v>
+        <v>486</v>
       </c>
     </row>
     <row r="195" spans="1:26">
       <c r="A195" t="s">
-        <v>493</v>
+        <v>490</v>
       </c>
       <c r="B195" s="1">
-        <v>47100000.0</v>
+        <v>11800000.0</v>
       </c>
       <c r="C195" s="1">
-        <v>99.53</v>
+        <v>100.048</v>
       </c>
       <c r="D195" s="1">
-        <v>98.32807431</v>
+        <v>101.52224576</v>
       </c>
       <c r="E195" t="s">
         <v>8</v>
       </c>
       <c r="F195">
         <v>1.0</v>
       </c>
       <c r="G195" s="1">
-        <v>46312523.0</v>
+        <v>11979625.0</v>
       </c>
       <c r="H195" s="1">
-        <v>566107.0</v>
+        <v>-173961.0</v>
       </c>
       <c r="I195" s="1">
-        <v>1.2223626857902</v>
+        <v>-1.4521406137504</v>
       </c>
       <c r="J195">
-        <v>0.1</v>
+        <v>3.23</v>
       </c>
       <c r="K195" t="s">
-        <v>494</v>
+        <v>491</v>
       </c>
       <c r="L195" s="1">
-        <v>46878630.0</v>
+        <v>11805664.0</v>
       </c>
       <c r="M195" s="1">
-        <v>46925568.7</v>
+        <v>12187143.45</v>
       </c>
       <c r="N195" s="1">
-        <v>0.76</v>
+        <v>0.2</v>
       </c>
       <c r="O195">
         <v>1</v>
       </c>
       <c r="Z195" t="s">
-        <v>492</v>
+        <v>489</v>
       </c>
     </row>
     <row r="196" spans="1:26">
       <c r="A196" t="s">
-        <v>496</v>
+        <v>493</v>
       </c>
       <c r="B196" s="1">
-        <v>17000000.0</v>
+        <v>31000000.0</v>
       </c>
       <c r="C196" s="1">
-        <v>98.511</v>
+        <v>101.13</v>
       </c>
       <c r="D196" s="1">
-        <v>98.44161765</v>
+        <v>101.4826129</v>
       </c>
       <c r="E196" t="s">
         <v>8</v>
       </c>
       <c r="F196">
         <v>1.0</v>
       </c>
       <c r="G196" s="1">
-        <v>16735075.0</v>
+        <v>31459610.0</v>
       </c>
       <c r="H196" s="1">
-        <v>11795.0</v>
+        <v>-109310.0</v>
       </c>
       <c r="I196" s="1">
-        <v>0.070480711917933</v>
+        <v>-0.34746139573885</v>
       </c>
       <c r="J196">
-        <v>0.17</v>
+        <v>0.69</v>
       </c>
       <c r="K196" t="s">
-        <v>497</v>
+        <v>494</v>
       </c>
       <c r="L196" s="1">
-        <v>16746870.0</v>
+        <v>31350300.0</v>
       </c>
       <c r="M196" s="1">
-        <v>16775513.84</v>
+        <v>31564115.07</v>
       </c>
       <c r="N196" s="1">
-        <v>0.27</v>
+        <v>0.52</v>
       </c>
       <c r="O196">
         <v>1</v>
       </c>
       <c r="Z196" t="s">
-        <v>495</v>
+        <v>492</v>
       </c>
     </row>
     <row r="197" spans="1:26">
       <c r="A197" t="s">
-        <v>499</v>
+        <v>496</v>
       </c>
       <c r="B197" s="1">
-        <v>18000000.0</v>
+        <v>7200000.0</v>
       </c>
       <c r="C197" s="1">
-        <v>99.31</v>
+        <v>98.938</v>
       </c>
       <c r="D197" s="1">
-        <v>99.21111111</v>
+        <v>98.25995833</v>
       </c>
       <c r="E197" t="s">
         <v>8</v>
       </c>
       <c r="F197">
         <v>1.0</v>
       </c>
       <c r="G197" s="1">
-        <v>17858000.0</v>
+        <v>7074717.0</v>
       </c>
       <c r="H197" s="1">
-        <v>17800.0</v>
+        <v>48819.0</v>
       </c>
       <c r="I197" s="1">
-        <v>0.099675215589652</v>
+        <v>0.69004880336556</v>
       </c>
       <c r="J197">
-        <v>0.55</v>
+        <v>0.25</v>
       </c>
       <c r="K197" t="s">
-        <v>500</v>
+        <v>497</v>
       </c>
       <c r="L197" s="1">
-        <v>17875800.0</v>
+        <v>7123536.0</v>
       </c>
       <c r="M197" s="1">
-        <v>17974331.51</v>
+        <v>7141388.05</v>
       </c>
       <c r="N197" s="1">
-        <v>0.29</v>
+        <v>0.12</v>
       </c>
       <c r="O197">
         <v>1</v>
       </c>
       <c r="Z197" t="s">
-        <v>498</v>
+        <v>495</v>
       </c>
     </row>
     <row r="198" spans="1:26">
       <c r="A198" t="s">
-        <v>502</v>
+        <v>499</v>
       </c>
       <c r="B198" s="1">
-        <v>8200000.0</v>
+        <v>7500000.0</v>
       </c>
       <c r="C198" s="1">
-        <v>98.575</v>
+        <v>98.779</v>
       </c>
       <c r="D198" s="1">
-        <v>97.43695122</v>
+        <v>98.10766667</v>
       </c>
       <c r="E198" t="s">
         <v>8</v>
       </c>
       <c r="F198">
         <v>1.0</v>
       </c>
       <c r="G198" s="1">
-        <v>7989830.0</v>
+        <v>7358075.0</v>
       </c>
       <c r="H198" s="1">
-        <v>93320.0</v>
+        <v>50350.0</v>
       </c>
       <c r="I198" s="1">
-        <v>1.1679848006779</v>
+        <v>0.68428223414412</v>
       </c>
       <c r="J198">
-        <v>0.16</v>
+        <v>0.22</v>
       </c>
       <c r="K198" t="s">
-        <v>503</v>
+        <v>500</v>
       </c>
       <c r="L198" s="1">
-        <v>8083150.0</v>
+        <v>7408425.0</v>
       </c>
       <c r="M198" s="1">
-        <v>8096404.79</v>
+        <v>7424863.36</v>
       </c>
       <c r="N198" s="1">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="O198">
         <v>1</v>
       </c>
       <c r="Z198" t="s">
-        <v>501</v>
+        <v>498</v>
       </c>
     </row>
     <row r="199" spans="1:26">
       <c r="A199" t="s">
-        <v>505</v>
+        <v>502</v>
       </c>
       <c r="B199" s="1">
-        <v>18800000.0</v>
+        <v>17500000.0</v>
       </c>
       <c r="C199" s="1">
-        <v>99.174</v>
+        <v>98.74</v>
       </c>
       <c r="D199" s="1">
-        <v>99.08680851</v>
+        <v>98.59398286</v>
       </c>
       <c r="E199" t="s">
         <v>8</v>
       </c>
       <c r="F199">
         <v>1.0</v>
       </c>
       <c r="G199" s="1">
-        <v>18628320.0</v>
+        <v>17253947.0</v>
       </c>
       <c r="H199" s="1">
-        <v>16392.0</v>
+        <v>25553.0</v>
       </c>
       <c r="I199" s="1">
-        <v>0.087995052693963</v>
+        <v>0.14809944646289</v>
       </c>
       <c r="J199">
-        <v>0.27</v>
+        <v>0.17</v>
       </c>
       <c r="K199" t="s">
-        <v>506</v>
+        <v>503</v>
       </c>
       <c r="L199" s="1">
-        <v>18644712.0</v>
+        <v>17279500.0</v>
       </c>
       <c r="M199" s="1">
-        <v>18696090.08</v>
+        <v>17308866.44</v>
       </c>
       <c r="N199" s="1">
-        <v>0.3</v>
+        <v>0.28</v>
       </c>
       <c r="O199">
         <v>1</v>
       </c>
       <c r="Z199" t="s">
-        <v>504</v>
+        <v>501</v>
       </c>
     </row>
     <row r="200" spans="1:26">
       <c r="A200" t="s">
-        <v>508</v>
+        <v>505</v>
       </c>
       <c r="B200" s="1">
-        <v>15000000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="C200" s="1">
-        <v>99.45</v>
+        <v>98.876</v>
       </c>
       <c r="D200" s="1">
-        <v>98.83981333</v>
+        <v>98.09328567</v>
       </c>
       <c r="E200" t="s">
         <v>8</v>
       </c>
       <c r="F200">
         <v>1.0</v>
       </c>
       <c r="G200" s="1">
-        <v>14825972.0</v>
+        <v>2942798.57</v>
       </c>
       <c r="H200" s="1">
-        <v>91528.0</v>
+        <v>23481.43</v>
       </c>
       <c r="I200" s="1">
-        <v>0.61734906824322</v>
+        <v>0.79792855139249</v>
       </c>
       <c r="J200">
-        <v>0.68</v>
+        <v>0.19</v>
       </c>
       <c r="K200" t="s">
-        <v>509</v>
+        <v>506</v>
       </c>
       <c r="L200" s="1">
-        <v>14917500.0</v>
+        <v>2966280.0</v>
       </c>
       <c r="M200" s="1">
-        <v>15020136.99</v>
+        <v>2971858.77</v>
       </c>
       <c r="N200" s="1">
-        <v>0.24</v>
+        <v>0.05</v>
       </c>
       <c r="O200">
         <v>1</v>
       </c>
       <c r="Z200" t="s">
-        <v>507</v>
+        <v>504</v>
       </c>
     </row>
     <row r="201" spans="1:26">
       <c r="A201" t="s">
-        <v>511</v>
+        <v>508</v>
       </c>
       <c r="B201" s="1">
-        <v>20400000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="C201" s="1">
-        <v>99.989</v>
+        <v>100.033</v>
       </c>
       <c r="D201" s="1">
-        <v>100.0</v>
+        <v>100.16216667</v>
       </c>
       <c r="E201" t="s">
         <v>8</v>
       </c>
       <c r="F201">
         <v>1.0</v>
       </c>
       <c r="G201" s="1">
-        <v>20400000.0</v>
+        <v>6009730.0</v>
       </c>
       <c r="H201" s="1">
-        <v>-2244.0</v>
+        <v>-7750.0</v>
       </c>
       <c r="I201" s="1">
-        <v>-0.011</v>
+        <v>-0.12895754052179</v>
       </c>
       <c r="J201">
-        <v>0.6</v>
+        <v>0.04</v>
       </c>
       <c r="K201" t="s">
-        <v>512</v>
+        <v>509</v>
       </c>
       <c r="L201" s="1">
-        <v>20397756.0</v>
+        <v>6001980.0</v>
       </c>
       <c r="M201" s="1">
-        <v>20520258.57</v>
+        <v>6004282.5</v>
       </c>
       <c r="N201" s="1">
-        <v>0.33</v>
+        <v>0.1</v>
       </c>
       <c r="O201">
         <v>1</v>
       </c>
       <c r="Z201" t="s">
-        <v>510</v>
+        <v>507</v>
       </c>
     </row>
     <row r="202" spans="1:26">
       <c r="A202" t="s">
-        <v>514</v>
+        <v>511</v>
       </c>
       <c r="B202" s="1">
-        <v>10400000.0</v>
+        <v>7996000.0</v>
       </c>
       <c r="C202" s="1">
-        <v>98.995</v>
+        <v>98.691</v>
       </c>
       <c r="D202" s="1">
-        <v>98.24951923</v>
+        <v>98.295</v>
       </c>
       <c r="E202" t="s">
         <v>8</v>
       </c>
       <c r="F202">
         <v>1.0</v>
       </c>
       <c r="G202" s="1">
-        <v>10217950.0</v>
+        <v>7859668.2</v>
       </c>
       <c r="H202" s="1">
-        <v>77530.0</v>
+        <v>31664.16</v>
       </c>
       <c r="I202" s="1">
-        <v>0.75876276552537</v>
+        <v>0.40286891500076</v>
       </c>
       <c r="J202">
-        <v>0.36</v>
+        <v>0.23</v>
       </c>
       <c r="K202" t="s">
-        <v>515</v>
+        <v>512</v>
       </c>
       <c r="L202" s="1">
-        <v>10295480.0</v>
+        <v>7891332.36</v>
       </c>
       <c r="M202" s="1">
-        <v>10333126.58</v>
+        <v>7909953.18</v>
       </c>
       <c r="N202" s="1">
-        <v>0.17</v>
+        <v>0.13</v>
       </c>
       <c r="O202">
         <v>1</v>
       </c>
       <c r="Z202" t="s">
-        <v>513</v>
+        <v>510</v>
       </c>
     </row>
     <row r="203" spans="1:26">
       <c r="A203" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="B203" s="1">
-        <v>10000000.0</v>
+        <v>47100000.0</v>
       </c>
       <c r="C203" s="1">
-        <v>100.369</v>
+        <v>99.664</v>
       </c>
       <c r="D203" s="1">
-        <v>101.48803</v>
+        <v>98.32807431</v>
       </c>
       <c r="E203" t="s">
         <v>8</v>
       </c>
       <c r="F203">
         <v>1.0</v>
       </c>
       <c r="G203" s="1">
-        <v>10148803.0</v>
+        <v>46312523.0</v>
       </c>
       <c r="H203" s="1">
-        <v>-111903.0</v>
+        <v>629221.0</v>
       </c>
       <c r="I203" s="1">
-        <v>-1.1026226442665</v>
+        <v>1.3586411606209</v>
       </c>
       <c r="J203">
-        <v>2.11</v>
+        <v>0.11</v>
       </c>
       <c r="K203" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
       <c r="L203" s="1">
-        <v>10036900.0</v>
+        <v>46941744.0</v>
       </c>
       <c r="M203" s="1">
-        <v>10247516.44</v>
+        <v>46992231.33</v>
       </c>
       <c r="N203" s="1">
-        <v>0.17</v>
+        <v>0.77</v>
       </c>
       <c r="O203">
         <v>1</v>
       </c>
       <c r="Z203" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
     </row>
     <row r="204" spans="1:26">
       <c r="A204" t="s">
-        <v>520</v>
+        <v>517</v>
       </c>
       <c r="B204" s="1">
-        <v>14300000.0</v>
+        <v>49000000.0</v>
       </c>
       <c r="C204" s="1">
-        <v>99.64</v>
+        <v>98.611</v>
       </c>
       <c r="D204" s="1">
-        <v>99.5472028</v>
+        <v>98.52739184</v>
       </c>
       <c r="E204" t="s">
         <v>8</v>
       </c>
       <c r="F204">
         <v>1.0</v>
       </c>
       <c r="G204" s="1">
-        <v>14235250.0</v>
+        <v>48278422.0</v>
       </c>
       <c r="H204" s="1">
-        <v>13270.0</v>
+        <v>40968.0</v>
       </c>
       <c r="I204" s="1">
-        <v>0.093219297167243</v>
+        <v>0.084857785948348</v>
       </c>
       <c r="J204">
-        <v>0.95</v>
+        <v>0.2</v>
       </c>
       <c r="K204" t="s">
-        <v>521</v>
+        <v>518</v>
       </c>
       <c r="L204" s="1">
-        <v>14248520.0</v>
+        <v>48319390.0</v>
       </c>
       <c r="M204" s="1">
-        <v>14383684.38</v>
+        <v>48416718.77</v>
       </c>
       <c r="N204" s="1">
-        <v>0.23</v>
+        <v>0.8</v>
       </c>
       <c r="O204">
         <v>1</v>
       </c>
       <c r="Z204" t="s">
-        <v>519</v>
+        <v>516</v>
       </c>
     </row>
     <row r="205" spans="1:26">
       <c r="A205" t="s">
-        <v>523</v>
+        <v>520</v>
       </c>
       <c r="B205" s="1">
-        <v>10000000.0</v>
+        <v>22000000.0</v>
       </c>
       <c r="C205" s="1">
-        <v>98.881</v>
+        <v>97.921</v>
       </c>
       <c r="D205" s="1">
-        <v>98.7</v>
+        <v>97.86540909</v>
       </c>
       <c r="E205" t="s">
         <v>8</v>
       </c>
       <c r="F205">
         <v>1.0</v>
       </c>
       <c r="G205" s="1">
-        <v>9870000.0</v>
+        <v>21530390.0</v>
       </c>
       <c r="H205" s="1">
-        <v>18100.0</v>
+        <v>12230.0</v>
       </c>
       <c r="I205" s="1">
-        <v>0.18338399189463</v>
+        <v>0.056803429942514</v>
       </c>
       <c r="J205">
-        <v>0.19</v>
+        <v>0.06</v>
       </c>
       <c r="K205" t="s">
-        <v>524</v>
+        <v>521</v>
       </c>
       <c r="L205" s="1">
-        <v>9888100.0</v>
+        <v>21542620.0</v>
       </c>
       <c r="M205" s="1">
-        <v>9906935.62</v>
+        <v>21556181.64</v>
       </c>
       <c r="N205" s="1">
-        <v>0.16</v>
+        <v>0.35</v>
       </c>
       <c r="O205">
         <v>1</v>
       </c>
       <c r="Z205" t="s">
-        <v>522</v>
+        <v>519</v>
       </c>
     </row>
     <row r="206" spans="1:26">
       <c r="A206" t="s">
-        <v>526</v>
+        <v>523</v>
       </c>
       <c r="B206" s="1">
-        <v>1700000.0</v>
+        <v>18000000.0</v>
       </c>
       <c r="C206" s="1">
-        <v>98.402</v>
+        <v>99.358</v>
       </c>
       <c r="D206" s="1">
-        <v>98.09</v>
+        <v>99.21111111</v>
       </c>
       <c r="E206" t="s">
         <v>8</v>
       </c>
       <c r="F206">
         <v>1.0</v>
       </c>
       <c r="G206" s="1">
-        <v>1667530.0</v>
+        <v>17858000.0</v>
       </c>
       <c r="H206" s="1">
-        <v>5304.0</v>
+        <v>26440.0</v>
       </c>
       <c r="I206" s="1">
-        <v>0.31807523702722</v>
+        <v>0.14805689326912</v>
       </c>
       <c r="J206">
-        <v>0.11</v>
+        <v>0.66</v>
       </c>
       <c r="K206" t="s">
-        <v>527</v>
+        <v>524</v>
       </c>
       <c r="L206" s="1">
-        <v>1672834.0</v>
+        <v>17884440.0</v>
       </c>
       <c r="M206" s="1">
-        <v>1674708.66</v>
+        <v>18002500.27</v>
       </c>
       <c r="N206" s="1">
-        <v>0.03</v>
+        <v>0.3</v>
       </c>
       <c r="O206">
         <v>1</v>
       </c>
       <c r="Z206" t="s">
-        <v>525</v>
+        <v>522</v>
       </c>
     </row>
     <row r="207" spans="1:26">
       <c r="A207" t="s">
-        <v>529</v>
+        <v>526</v>
       </c>
       <c r="B207" s="1">
-        <v>12845000.0</v>
+        <v>8200000.0</v>
       </c>
       <c r="C207" s="1">
-        <v>99.453</v>
+        <v>98.669</v>
       </c>
       <c r="D207" s="1">
-        <v>99.425</v>
+        <v>97.43695122</v>
       </c>
       <c r="E207" t="s">
         <v>8</v>
       </c>
       <c r="F207">
         <v>1.0</v>
       </c>
       <c r="G207" s="1">
-        <v>12771141.25</v>
+        <v>7989830.0</v>
       </c>
       <c r="H207" s="1">
-        <v>3596.6</v>
+        <v>101028.0</v>
       </c>
       <c r="I207" s="1">
-        <v>0.028161931103847</v>
+        <v>1.2644574415225</v>
       </c>
       <c r="J207">
-        <v>0.78</v>
+        <v>0.19</v>
       </c>
       <c r="K207" t="s">
-        <v>530</v>
+        <v>527</v>
       </c>
       <c r="L207" s="1">
-        <v>12774737.85</v>
+        <v>8090858.0</v>
       </c>
       <c r="M207" s="1">
-        <v>12875474.32</v>
+        <v>8106584.03</v>
       </c>
       <c r="N207" s="1">
-        <v>0.21</v>
+        <v>0.13</v>
       </c>
       <c r="O207">
         <v>1</v>
       </c>
       <c r="Z207" t="s">
-        <v>528</v>
+        <v>525</v>
       </c>
     </row>
     <row r="208" spans="1:26">
       <c r="A208" t="s">
-        <v>532</v>
+        <v>529</v>
       </c>
       <c r="B208" s="1">
-        <v>7000000.0</v>
+        <v>18800000.0</v>
       </c>
       <c r="C208" s="1">
-        <v>101.587</v>
+        <v>99.211</v>
       </c>
       <c r="D208" s="1">
-        <v>101.65</v>
+        <v>99.08680851</v>
       </c>
       <c r="E208" t="s">
         <v>8</v>
       </c>
       <c r="F208">
         <v>1.0</v>
       </c>
       <c r="G208" s="1">
-        <v>7115500.0</v>
+        <v>18628320.0</v>
       </c>
       <c r="H208" s="1">
-        <v>-4410.0</v>
+        <v>23348.0</v>
       </c>
       <c r="I208" s="1">
-        <v>-0.061977373339892</v>
+        <v>0.1253360474804</v>
       </c>
       <c r="J208">
-        <v>3.05</v>
+        <v>0.38</v>
       </c>
       <c r="K208" t="s">
-        <v>533</v>
+        <v>530</v>
       </c>
       <c r="L208" s="1">
-        <v>7111090.0</v>
+        <v>18651668.0</v>
       </c>
       <c r="M208" s="1">
-        <v>7324254.38</v>
+        <v>18722876.22</v>
       </c>
       <c r="N208" s="1">
-        <v>0.12</v>
+        <v>0.31</v>
       </c>
       <c r="O208">
         <v>1</v>
       </c>
       <c r="Z208" t="s">
-        <v>531</v>
+        <v>528</v>
       </c>
     </row>
     <row r="209" spans="1:26">
       <c r="A209" t="s">
-        <v>535</v>
+        <v>532</v>
       </c>
       <c r="B209" s="1">
-        <v>6700000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C209" s="1">
-        <v>100.224</v>
+        <v>99.541</v>
       </c>
       <c r="D209" s="1">
-        <v>102.17492537</v>
+        <v>98.83981333</v>
       </c>
       <c r="E209" t="s">
         <v>8</v>
       </c>
       <c r="F209">
         <v>1.0</v>
       </c>
       <c r="G209" s="1">
-        <v>6845720.0</v>
+        <v>14825972.0</v>
       </c>
       <c r="H209" s="1">
-        <v>-130712.0</v>
+        <v>105178.0</v>
       </c>
       <c r="I209" s="1">
-        <v>-1.9093974045097</v>
+        <v>0.70941723078932</v>
       </c>
       <c r="J209">
-        <v>2.83</v>
+        <v>0.75</v>
       </c>
       <c r="K209" t="s">
-        <v>536</v>
+        <v>533</v>
       </c>
       <c r="L209" s="1">
-        <v>6715008.0</v>
+        <v>14931150.0</v>
       </c>
       <c r="M209" s="1">
-        <v>6904925.47</v>
+        <v>15043958.22</v>
       </c>
       <c r="N209" s="1">
-        <v>0.11</v>
+        <v>0.25</v>
       </c>
       <c r="O209">
         <v>1</v>
       </c>
       <c r="Z209" t="s">
-        <v>534</v>
+        <v>531</v>
       </c>
     </row>
     <row r="210" spans="1:26">
       <c r="A210" t="s">
-        <v>538</v>
+        <v>535</v>
       </c>
       <c r="B210" s="1">
-        <v>28164000.0</v>
+        <v>20400000.0</v>
       </c>
       <c r="C210" s="1">
-        <v>100.129</v>
+        <v>99.942</v>
       </c>
       <c r="D210" s="1">
-        <v>100.25594259</v>
+        <v>100.0</v>
       </c>
       <c r="E210" t="s">
         <v>8</v>
       </c>
       <c r="F210">
         <v>1.0</v>
       </c>
       <c r="G210" s="1">
-        <v>28236083.67</v>
+        <v>20400000.0</v>
       </c>
       <c r="H210" s="1">
-        <v>-35752.11</v>
+        <v>-11832.0</v>
       </c>
       <c r="I210" s="1">
-        <v>-0.12661851557688</v>
+        <v>-0.058</v>
       </c>
       <c r="J210">
-        <v>2.35</v>
+        <v>0.14</v>
       </c>
       <c r="K210" t="s">
-        <v>539</v>
+        <v>536</v>
       </c>
       <c r="L210" s="1">
-        <v>28200331.56</v>
+        <v>20388168.0</v>
       </c>
       <c r="M210" s="1">
-        <v>28861028.14</v>
+        <v>20416419.73</v>
       </c>
       <c r="N210" s="1">
-        <v>0.47</v>
+        <v>0.34</v>
       </c>
       <c r="O210">
         <v>1</v>
       </c>
       <c r="Z210" t="s">
-        <v>537</v>
+        <v>534</v>
       </c>
     </row>
     <row r="211" spans="1:26">
       <c r="A211" t="s">
-        <v>541</v>
+        <v>538</v>
       </c>
       <c r="B211" s="1">
-        <v>4300000.0</v>
+        <v>10400000.0</v>
       </c>
       <c r="C211" s="1">
-        <v>99.49</v>
+        <v>99.084</v>
       </c>
       <c r="D211" s="1">
-        <v>98.74</v>
+        <v>98.24951923</v>
       </c>
       <c r="E211" t="s">
         <v>8</v>
       </c>
       <c r="F211">
         <v>1.0</v>
       </c>
       <c r="G211" s="1">
-        <v>4245820.0</v>
+        <v>10217950.0</v>
       </c>
       <c r="H211" s="1">
-        <v>32250.0</v>
+        <v>86786.0</v>
       </c>
       <c r="I211" s="1">
-        <v>0.75957058942678</v>
+        <v>0.8493484505209</v>
       </c>
       <c r="J211">
-        <v>0.29</v>
+        <v>0.41</v>
       </c>
       <c r="K211" t="s">
-        <v>542</v>
+        <v>539</v>
       </c>
       <c r="L211" s="1">
-        <v>4278070.0</v>
+        <v>10304736.0</v>
       </c>
       <c r="M211" s="1">
-        <v>4290395.68</v>
+        <v>10347867.51</v>
       </c>
       <c r="N211" s="1">
-        <v>0.07</v>
+        <v>0.17</v>
       </c>
       <c r="O211">
         <v>1</v>
       </c>
       <c r="Z211" t="s">
-        <v>540</v>
+        <v>537</v>
       </c>
     </row>
     <row r="212" spans="1:26">
       <c r="A212" t="s">
-        <v>544</v>
+        <v>541</v>
       </c>
       <c r="B212" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C212" s="1">
-        <v>100.769</v>
+        <v>100.304</v>
       </c>
       <c r="D212" s="1">
-        <v>100.933256</v>
+        <v>101.48803</v>
       </c>
       <c r="E212" t="s">
         <v>8</v>
       </c>
       <c r="F212">
         <v>1.0</v>
       </c>
       <c r="G212" s="1">
-        <v>20186651.2</v>
+        <v>10148803.0</v>
       </c>
       <c r="H212" s="1">
-        <v>-32851.2</v>
+        <v>-118403.0</v>
       </c>
       <c r="I212" s="1">
-        <v>-0.16273724489776</v>
+        <v>-1.166669606258</v>
       </c>
       <c r="J212">
+        <v>2.33</v>
+      </c>
+      <c r="K212" t="s">
+        <v>542</v>
+      </c>
+      <c r="L212" s="1">
+        <v>10030400.0</v>
+      </c>
+      <c r="M212" s="1">
+        <v>10263619.18</v>
+      </c>
+      <c r="N212" s="1">
         <v>0.17</v>
       </c>
-      <c r="K212" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="O212">
         <v>1</v>
       </c>
       <c r="Z212" t="s">
-        <v>543</v>
+        <v>540</v>
       </c>
     </row>
     <row r="213" spans="1:26">
       <c r="A213" t="s">
-        <v>547</v>
+        <v>544</v>
       </c>
       <c r="B213" s="1">
-        <v>7100000.0</v>
+        <v>14300000.0</v>
       </c>
       <c r="C213" s="1">
-        <v>100.573</v>
+        <v>99.68</v>
       </c>
       <c r="D213" s="1">
-        <v>101.44352113</v>
+        <v>99.5472028</v>
       </c>
       <c r="E213" t="s">
         <v>8</v>
       </c>
       <c r="F213">
         <v>1.0</v>
       </c>
       <c r="G213" s="1">
-        <v>7202490.0</v>
+        <v>14235250.0</v>
       </c>
       <c r="H213" s="1">
-        <v>-61807.0</v>
+        <v>18990.0</v>
       </c>
       <c r="I213" s="1">
-        <v>-0.85813378428849</v>
+        <v>0.13340123987988</v>
       </c>
       <c r="J213">
-        <v>1.71</v>
+        <v>1.06</v>
       </c>
       <c r="K213" t="s">
-        <v>548</v>
+        <v>545</v>
       </c>
       <c r="L213" s="1">
-        <v>7140683.0</v>
+        <v>14254240.0</v>
       </c>
       <c r="M213" s="1">
-        <v>7262039.51</v>
+        <v>14405565.34</v>
       </c>
       <c r="N213" s="1">
-        <v>0.12</v>
+        <v>0.24</v>
       </c>
       <c r="O213">
         <v>1</v>
       </c>
       <c r="Z213" t="s">
-        <v>546</v>
+        <v>543</v>
       </c>
     </row>
     <row r="214" spans="1:26">
       <c r="A214" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="B214" s="1">
-        <v>6200000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C214" s="1">
-        <v>100.354</v>
+        <v>98.941</v>
       </c>
       <c r="D214" s="1">
-        <v>101.37056452</v>
+        <v>98.7</v>
       </c>
       <c r="E214" t="s">
         <v>8</v>
       </c>
       <c r="F214">
         <v>1.0</v>
       </c>
       <c r="G214" s="1">
-        <v>6284975.0</v>
+        <v>9870000.0</v>
       </c>
       <c r="H214" s="1">
-        <v>-63027.0</v>
+        <v>24100.0</v>
       </c>
       <c r="I214" s="1">
-        <v>-1.0028202180597</v>
+        <v>0.24417426545086</v>
       </c>
       <c r="J214">
-        <v>1.97</v>
+        <v>0.27</v>
       </c>
       <c r="K214" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
       <c r="L214" s="1">
-        <v>6221948.0</v>
+        <v>9894100.0</v>
       </c>
       <c r="M214" s="1">
-        <v>6343867.18</v>
+        <v>9921223.29</v>
       </c>
       <c r="N214" s="1">
-        <v>0.1</v>
+        <v>0.16</v>
       </c>
       <c r="O214">
         <v>1</v>
       </c>
       <c r="Z214" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
     </row>
     <row r="215" spans="1:26">
       <c r="A215" t="s">
-        <v>553</v>
+        <v>550</v>
       </c>
       <c r="B215" s="1">
-        <v>16070000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="C215" s="1">
-        <v>98.602</v>
+        <v>98.488</v>
       </c>
       <c r="D215" s="1">
-        <v>98.32599876</v>
+        <v>98.09</v>
       </c>
       <c r="E215" t="s">
         <v>8</v>
       </c>
       <c r="F215">
         <v>1.0</v>
       </c>
       <c r="G215" s="1">
-        <v>15800988.0</v>
+        <v>1667530.0</v>
       </c>
       <c r="H215" s="1">
-        <v>44353.4</v>
+        <v>6766.0</v>
       </c>
       <c r="I215" s="1">
-        <v>0.28070016887552</v>
+        <v>0.40574982159242</v>
       </c>
       <c r="J215">
-        <v>0.13</v>
+        <v>0.16</v>
       </c>
       <c r="K215" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="L215" s="1">
-        <v>15845341.4</v>
+        <v>1674296.0</v>
       </c>
       <c r="M215" s="1">
-        <v>15866474.55</v>
+        <v>1677067.23</v>
       </c>
       <c r="N215" s="1">
-        <v>0.26</v>
+        <v>0.03</v>
       </c>
       <c r="O215">
         <v>1</v>
       </c>
       <c r="Z215" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
     </row>
     <row r="216" spans="1:26">
       <c r="A216" t="s">
-        <v>556</v>
+        <v>553</v>
       </c>
       <c r="B216" s="1">
-        <v>9950000.0</v>
+        <v>12845000.0</v>
       </c>
       <c r="C216" s="1">
-        <v>98.86</v>
+        <v>99.535</v>
       </c>
       <c r="D216" s="1">
-        <v>98.7658794</v>
+        <v>99.425</v>
       </c>
       <c r="E216" t="s">
         <v>8</v>
       </c>
       <c r="F216">
         <v>1.0</v>
       </c>
       <c r="G216" s="1">
-        <v>9827205.0</v>
+        <v>12771141.25</v>
       </c>
       <c r="H216" s="1">
-        <v>9365.0</v>
+        <v>14129.5</v>
       </c>
       <c r="I216" s="1">
-        <v>0.095296678964161</v>
+        <v>0.11063615790797</v>
       </c>
       <c r="J216">
-        <v>0.33</v>
+        <v>0.86</v>
       </c>
       <c r="K216" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
       <c r="L216" s="1">
-        <v>9836570.0</v>
+        <v>12785270.75</v>
       </c>
       <c r="M216" s="1">
-        <v>9869623.08</v>
+        <v>12895684.96</v>
       </c>
       <c r="N216" s="1">
-        <v>0.16</v>
+        <v>0.21</v>
       </c>
       <c r="O216">
         <v>1</v>
       </c>
       <c r="Z216" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="217" spans="1:26">
       <c r="A217" t="s">
-        <v>559</v>
+        <v>556</v>
       </c>
       <c r="B217" s="1">
-        <v>20997000.0</v>
+        <v>7000000.0</v>
       </c>
       <c r="C217" s="1">
-        <v>100.3</v>
+        <v>101.522</v>
       </c>
       <c r="D217" s="1">
-        <v>101.21349288</v>
+        <v>101.65</v>
       </c>
       <c r="E217" t="s">
         <v>8</v>
       </c>
       <c r="F217">
         <v>1.0</v>
       </c>
       <c r="G217" s="1">
-        <v>21251797.1</v>
+        <v>7115500.0</v>
       </c>
       <c r="H217" s="1">
-        <v>-191806.1</v>
+        <v>-8960.0</v>
       </c>
       <c r="I217" s="1">
-        <v>-0.90254061384766</v>
+        <v>-0.12592228234137</v>
       </c>
       <c r="J217">
-        <v>2.18</v>
+        <v>3.32</v>
       </c>
       <c r="K217" t="s">
-        <v>560</v>
+        <v>557</v>
       </c>
       <c r="L217" s="1">
-        <v>21059991.0</v>
+        <v>7106540.0</v>
       </c>
       <c r="M217" s="1">
-        <v>21516675.75</v>
+        <v>7338690.68</v>
       </c>
       <c r="N217" s="1">
-        <v>0.35</v>
+        <v>0.12</v>
       </c>
       <c r="O217">
         <v>1</v>
       </c>
       <c r="Z217" t="s">
-        <v>558</v>
+        <v>555</v>
       </c>
     </row>
     <row r="218" spans="1:26">
       <c r="A218" t="s">
-        <v>562</v>
+        <v>559</v>
       </c>
       <c r="B218" s="1">
-        <v>25700000.0</v>
+        <v>6700000.0</v>
       </c>
       <c r="C218" s="1">
-        <v>100.453</v>
+        <v>100.15</v>
       </c>
       <c r="D218" s="1">
-        <v>102.00865759</v>
+        <v>102.17492537</v>
       </c>
       <c r="E218" t="s">
         <v>8</v>
       </c>
       <c r="F218">
         <v>1.0</v>
       </c>
       <c r="G218" s="1">
-        <v>26216225.0</v>
+        <v>6845720.0</v>
       </c>
       <c r="H218" s="1">
-        <v>-399804.0</v>
+        <v>-135670.0</v>
       </c>
       <c r="I218" s="1">
-        <v>-1.5250250560483</v>
+        <v>-1.9818222188462</v>
       </c>
       <c r="J218">
-        <v>2.97</v>
+        <v>3.07</v>
       </c>
       <c r="K218" t="s">
-        <v>563</v>
+        <v>560</v>
       </c>
       <c r="L218" s="1">
-        <v>25816421.0</v>
+        <v>6710050.0</v>
       </c>
       <c r="M218" s="1">
-        <v>26580291.89</v>
+        <v>6915616.1</v>
       </c>
       <c r="N218" s="1">
-        <v>0.43</v>
+        <v>0.11</v>
       </c>
       <c r="O218">
         <v>1</v>
       </c>
       <c r="Z218" t="s">
-        <v>561</v>
+        <v>558</v>
       </c>
     </row>
     <row r="219" spans="1:26">
       <c r="A219" t="s">
-        <v>565</v>
+        <v>562</v>
       </c>
       <c r="B219" s="1">
-        <v>16100000.0</v>
+        <v>28164000.0</v>
       </c>
       <c r="C219" s="1">
-        <v>100.878</v>
+        <v>100.094</v>
       </c>
       <c r="D219" s="1">
-        <v>101.68176398</v>
+        <v>100.25594259</v>
       </c>
       <c r="E219" t="s">
         <v>8</v>
       </c>
       <c r="F219">
         <v>1.0</v>
       </c>
       <c r="G219" s="1">
-        <v>16370764.0</v>
+        <v>28236083.67</v>
       </c>
       <c r="H219" s="1">
-        <v>-129406.0</v>
+        <v>-45609.51</v>
       </c>
       <c r="I219" s="1">
-        <v>-0.79047013322042</v>
+        <v>-0.1615291643595</v>
       </c>
       <c r="J219">
-        <v>2.94</v>
+        <v>2.53</v>
       </c>
       <c r="K219" t="s">
-        <v>566</v>
+        <v>563</v>
       </c>
       <c r="L219" s="1">
-        <v>16241358.0</v>
+        <v>28190474.16</v>
       </c>
       <c r="M219" s="1">
-        <v>16714433.34</v>
+        <v>28904219.37</v>
       </c>
       <c r="N219" s="1">
-        <v>0.27</v>
+        <v>0.48</v>
       </c>
       <c r="O219">
         <v>1</v>
       </c>
       <c r="Z219" t="s">
-        <v>564</v>
+        <v>561</v>
       </c>
     </row>
     <row r="220" spans="1:26">
       <c r="A220" t="s">
-        <v>568</v>
+        <v>565</v>
       </c>
       <c r="B220" s="1">
-        <v>10124000.0</v>
+        <v>4300000.0</v>
       </c>
       <c r="C220" s="1">
-        <v>99.158</v>
+        <v>99.619</v>
       </c>
       <c r="D220" s="1">
-        <v>98.97327539</v>
+        <v>98.74</v>
       </c>
       <c r="E220" t="s">
         <v>8</v>
       </c>
       <c r="F220">
         <v>1.0</v>
       </c>
       <c r="G220" s="1">
-        <v>10020054.4</v>
+        <v>4245820.0</v>
       </c>
       <c r="H220" s="1">
-        <v>18701.52</v>
+        <v>37797.0</v>
       </c>
       <c r="I220" s="1">
-        <v>0.18664090286775</v>
+        <v>0.89021673080818</v>
       </c>
       <c r="J220">
-        <v>0.49</v>
+        <v>0.31</v>
       </c>
       <c r="K220" t="s">
-        <v>569</v>
+        <v>566</v>
       </c>
       <c r="L220" s="1">
-        <v>10038755.92</v>
+        <v>4283617.0</v>
       </c>
       <c r="M220" s="1">
-        <v>10088682.5</v>
+        <v>4296914.6</v>
       </c>
       <c r="N220" s="1">
-        <v>0.16</v>
+        <v>0.07</v>
       </c>
       <c r="O220">
         <v>1</v>
       </c>
       <c r="Z220" t="s">
-        <v>567</v>
+        <v>564</v>
       </c>
     </row>
     <row r="221" spans="1:26">
       <c r="A221" t="s">
-        <v>571</v>
+        <v>568</v>
       </c>
       <c r="B221" s="1">
-        <v>18844000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C221" s="1">
-        <v>99.357</v>
+        <v>100.714</v>
       </c>
       <c r="D221" s="1">
-        <v>98.91863033</v>
+        <v>100.933256</v>
       </c>
       <c r="E221" t="s">
         <v>8</v>
       </c>
       <c r="F221">
         <v>1.0</v>
       </c>
       <c r="G221" s="1">
-        <v>18640226.7</v>
+        <v>20186651.2</v>
       </c>
       <c r="H221" s="1">
-        <v>82606.38</v>
+        <v>-43851.2</v>
       </c>
       <c r="I221" s="1">
-        <v>0.44316188493566</v>
+        <v>-0.21722870012239</v>
       </c>
       <c r="J221">
-        <v>0.59</v>
+        <v>0.4</v>
       </c>
       <c r="K221" t="s">
-        <v>572</v>
+        <v>569</v>
       </c>
       <c r="L221" s="1">
-        <v>18722833.08</v>
+        <v>20142800.0</v>
       </c>
       <c r="M221" s="1">
-        <v>18833831.98</v>
+        <v>20222936.99</v>
       </c>
       <c r="N221" s="1">
-        <v>0.31</v>
+        <v>0.33</v>
       </c>
       <c r="O221">
         <v>1</v>
       </c>
       <c r="Z221" t="s">
-        <v>570</v>
+        <v>567</v>
       </c>
     </row>
     <row r="222" spans="1:26">
       <c r="A222" t="s">
-        <v>574</v>
+        <v>571</v>
       </c>
       <c r="B222" s="1">
-        <v>15000000.0</v>
+        <v>7100000.0</v>
       </c>
       <c r="C222" s="1">
-        <v>99.422</v>
+        <v>100.499</v>
       </c>
       <c r="D222" s="1">
-        <v>98.502</v>
+        <v>101.44352113</v>
       </c>
       <c r="E222" t="s">
         <v>8</v>
       </c>
       <c r="F222">
         <v>1.0</v>
       </c>
       <c r="G222" s="1">
-        <v>14775300.0</v>
+        <v>7202490.0</v>
       </c>
       <c r="H222" s="1">
-        <v>138000.0</v>
+        <v>-67061.0</v>
       </c>
       <c r="I222" s="1">
-        <v>0.93399118799618</v>
+        <v>-0.93108077900837</v>
       </c>
       <c r="J222">
-        <v>0.42</v>
+        <v>1.94</v>
       </c>
       <c r="K222" t="s">
-        <v>575</v>
+        <v>572</v>
       </c>
       <c r="L222" s="1">
-        <v>14913300.0</v>
+        <v>7135429.0</v>
       </c>
       <c r="M222" s="1">
-        <v>14975971.23</v>
+        <v>7273368.38</v>
       </c>
       <c r="N222" s="1">
-        <v>0.24</v>
+        <v>0.12</v>
       </c>
       <c r="O222">
         <v>1</v>
       </c>
       <c r="Z222" t="s">
-        <v>573</v>
+        <v>570</v>
       </c>
     </row>
     <row r="223" spans="1:26">
       <c r="A223" t="s">
-        <v>577</v>
+        <v>574</v>
       </c>
       <c r="B223" s="1">
-        <v>31720000.0</v>
+        <v>6200000.0</v>
       </c>
       <c r="C223" s="1">
-        <v>100.274</v>
+        <v>100.298</v>
       </c>
       <c r="D223" s="1">
-        <v>101.67080706</v>
+        <v>101.37056452</v>
       </c>
       <c r="E223" t="s">
         <v>8</v>
       </c>
       <c r="F223">
         <v>1.0</v>
       </c>
       <c r="G223" s="1">
-        <v>32249980.0</v>
+        <v>6284975.0</v>
       </c>
       <c r="H223" s="1">
-        <v>-443067.2</v>
+        <v>-66499.0</v>
       </c>
       <c r="I223" s="1">
-        <v>-1.3738526349474</v>
+        <v>-1.0580630790099</v>
       </c>
       <c r="J223">
-        <v>3.01</v>
+        <v>2.18</v>
       </c>
       <c r="K223" t="s">
-        <v>578</v>
+        <v>575</v>
       </c>
       <c r="L223" s="1">
-        <v>31806912.8</v>
+        <v>6218476.0</v>
       </c>
       <c r="M223" s="1">
-        <v>32760468.14</v>
+        <v>6353941.75</v>
       </c>
       <c r="N223" s="1">
-        <v>0.53</v>
+        <v>0.1</v>
       </c>
       <c r="O223">
         <v>1</v>
       </c>
       <c r="Z223" t="s">
-        <v>576</v>
+        <v>573</v>
       </c>
     </row>
     <row r="224" spans="1:26">
       <c r="A224" t="s">
-        <v>580</v>
+        <v>577</v>
       </c>
       <c r="B224" s="1">
-        <v>11630000.0</v>
+        <v>16070000.0</v>
       </c>
       <c r="C224" s="1">
-        <v>99.168</v>
+        <v>98.714</v>
       </c>
       <c r="D224" s="1">
-        <v>99.18027403</v>
+        <v>98.32599876</v>
       </c>
       <c r="E224" t="s">
         <v>8</v>
       </c>
       <c r="F224">
         <v>1.0</v>
       </c>
       <c r="G224" s="1">
-        <v>11534665.87</v>
+        <v>15800988.0</v>
       </c>
       <c r="H224" s="1">
-        <v>-1427.47</v>
+        <v>62351.8</v>
       </c>
       <c r="I224" s="1">
-        <v>-0.012375477678228</v>
+        <v>0.39460697014642</v>
       </c>
       <c r="J224">
-        <v>0.34</v>
+        <v>0.22</v>
       </c>
       <c r="K224" t="s">
-        <v>581</v>
+        <v>578</v>
       </c>
       <c r="L224" s="1">
-        <v>11533238.4</v>
+        <v>15863339.8</v>
       </c>
       <c r="M224" s="1">
-        <v>11572214.83</v>
+        <v>15899001.99</v>
       </c>
       <c r="N224" s="1">
-        <v>0.19</v>
+        <v>0.26</v>
       </c>
       <c r="O224">
         <v>1</v>
       </c>
       <c r="Z224" t="s">
-        <v>579</v>
+        <v>576</v>
       </c>
     </row>
     <row r="225" spans="1:26">
       <c r="A225" t="s">
-        <v>583</v>
+        <v>580</v>
       </c>
       <c r="B225" s="1">
-        <v>44441000.0</v>
+        <v>9950000.0</v>
       </c>
       <c r="C225" s="1">
-        <v>99.099</v>
+        <v>98.942</v>
       </c>
       <c r="D225" s="1">
-        <v>98.91493274</v>
+        <v>98.7658794</v>
       </c>
       <c r="E225" t="s">
         <v>8</v>
       </c>
       <c r="F225">
         <v>1.0</v>
       </c>
       <c r="G225" s="1">
-        <v>43958785.26</v>
+        <v>9827205.0</v>
       </c>
       <c r="H225" s="1">
-        <v>81801.33</v>
+        <v>17524.0</v>
       </c>
       <c r="I225" s="1">
-        <v>0.18608642053272</v>
+        <v>0.1783213029544</v>
       </c>
       <c r="J225">
-        <v>0.42</v>
+        <v>0.41</v>
       </c>
       <c r="K225" t="s">
-        <v>584</v>
+        <v>581</v>
       </c>
       <c r="L225" s="1">
-        <v>44040586.59</v>
+        <v>9844729.0</v>
       </c>
       <c r="M225" s="1">
-        <v>44228091.08</v>
+        <v>9885278.66</v>
       </c>
       <c r="N225" s="1">
-        <v>0.72</v>
+        <v>0.16</v>
       </c>
       <c r="O225">
         <v>1</v>
       </c>
       <c r="Z225" t="s">
-        <v>582</v>
+        <v>579</v>
       </c>
     </row>
     <row r="226" spans="1:26">
       <c r="A226" t="s">
-        <v>586</v>
+        <v>583</v>
       </c>
       <c r="B226" s="1">
-        <v>5000000.0</v>
+        <v>20997000.0</v>
       </c>
       <c r="C226" s="1">
-        <v>99.023</v>
+        <v>100.25</v>
       </c>
       <c r="D226" s="1">
-        <v>98.9</v>
+        <v>101.21349288</v>
       </c>
       <c r="E226" t="s">
         <v>8</v>
       </c>
       <c r="F226">
         <v>1.0</v>
       </c>
       <c r="G226" s="1">
-        <v>4945000.0</v>
+        <v>21251797.1</v>
       </c>
       <c r="H226" s="1">
-        <v>6150.0</v>
+        <v>-202304.6</v>
       </c>
       <c r="I226" s="1">
-        <v>0.12436804853387</v>
+        <v>-0.95194114195641</v>
       </c>
       <c r="J226">
-        <v>0.39</v>
+        <v>2.39</v>
       </c>
       <c r="K226" t="s">
-        <v>587</v>
+        <v>584</v>
       </c>
       <c r="L226" s="1">
-        <v>4951150.0</v>
+        <v>21049492.5</v>
       </c>
       <c r="M226" s="1">
-        <v>4970567.81</v>
+        <v>21552054.26</v>
       </c>
       <c r="N226" s="1">
-        <v>0.08</v>
+        <v>0.35</v>
       </c>
       <c r="O226">
         <v>1</v>
       </c>
       <c r="Z226" t="s">
-        <v>585</v>
+        <v>582</v>
       </c>
     </row>
     <row r="227" spans="1:26">
       <c r="A227" t="s">
-        <v>589</v>
+        <v>586</v>
       </c>
       <c r="B227" s="1">
-        <v>5305000.0</v>
+        <v>25700000.0</v>
       </c>
       <c r="C227" s="1">
-        <v>98.844</v>
+        <v>100.351</v>
       </c>
       <c r="D227" s="1">
-        <v>97.51</v>
+        <v>102.00865759</v>
       </c>
       <c r="E227" t="s">
         <v>8</v>
       </c>
       <c r="F227">
         <v>1.0</v>
       </c>
       <c r="G227" s="1">
-        <v>5172905.5</v>
+        <v>26216225.0</v>
       </c>
       <c r="H227" s="1">
-        <v>70768.7</v>
+        <v>-426018.0</v>
       </c>
       <c r="I227" s="1">
-        <v>1.3680648138652</v>
+        <v>-1.6250165689377</v>
       </c>
       <c r="J227">
-        <v>0.25</v>
+        <v>3.22</v>
       </c>
       <c r="K227" t="s">
-        <v>590</v>
+        <v>587</v>
       </c>
       <c r="L227" s="1">
-        <v>5243674.2</v>
+        <v>25790207.0</v>
       </c>
       <c r="M227" s="1">
-        <v>5257191.05</v>
+        <v>26617975.84</v>
       </c>
       <c r="N227" s="1">
-        <v>0.09</v>
+        <v>0.44</v>
       </c>
       <c r="O227">
         <v>1</v>
       </c>
       <c r="Z227" t="s">
-        <v>588</v>
+        <v>585</v>
       </c>
     </row>
     <row r="228" spans="1:26">
       <c r="A228" t="s">
-        <v>592</v>
+        <v>589</v>
       </c>
       <c r="B228" s="1">
-        <v>25932000.0</v>
+        <v>16100000.0</v>
       </c>
       <c r="C228" s="1">
-        <v>100.0305</v>
+        <v>100.732</v>
       </c>
       <c r="D228" s="1">
-        <v>100.0</v>
+        <v>101.68176398</v>
       </c>
       <c r="E228" t="s">
         <v>8</v>
       </c>
       <c r="F228">
         <v>1.0</v>
       </c>
       <c r="G228" s="1">
-        <v>25932000.0</v>
+        <v>16370764.0</v>
       </c>
       <c r="H228" s="1">
-        <v>7909.26</v>
+        <v>-152912.0</v>
       </c>
       <c r="I228" s="1">
-        <v>0.0305</v>
+        <v>-0.93405536846051</v>
       </c>
       <c r="J228">
-        <v>0.25</v>
+        <v>3.23</v>
       </c>
       <c r="K228" t="s">
-        <v>593</v>
+        <v>590</v>
       </c>
       <c r="L228" s="1">
-        <v>25939909.26</v>
+        <v>16217852.0</v>
       </c>
       <c r="M228" s="1">
-        <v>26005662.73</v>
+        <v>16738234.88</v>
       </c>
       <c r="N228" s="1">
-        <v>0.42</v>
+        <v>0.28</v>
       </c>
       <c r="O228">
         <v>1</v>
       </c>
       <c r="Z228" t="s">
-        <v>591</v>
+        <v>588</v>
       </c>
     </row>
     <row r="229" spans="1:26">
       <c r="A229" t="s">
-        <v>595</v>
+        <v>592</v>
       </c>
       <c r="B229" s="1">
-        <v>9100000.0</v>
+        <v>10124000.0</v>
       </c>
       <c r="C229" s="1">
-        <v>99.465</v>
+        <v>99.245</v>
       </c>
       <c r="D229" s="1">
-        <v>98.67857143</v>
+        <v>98.97327539</v>
       </c>
       <c r="E229" t="s">
         <v>8</v>
       </c>
       <c r="F229">
         <v>1.0</v>
       </c>
       <c r="G229" s="1">
-        <v>8979750.0</v>
+        <v>10020054.4</v>
       </c>
       <c r="H229" s="1">
-        <v>71565.0</v>
+        <v>27509.4</v>
       </c>
       <c r="I229" s="1">
-        <v>0.79695982627579</v>
+        <v>0.27454341964451</v>
       </c>
       <c r="J229">
-        <v>0.67</v>
+        <v>0.57</v>
       </c>
       <c r="K229" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
       <c r="L229" s="1">
-        <v>9051315.0</v>
+        <v>10047563.8</v>
       </c>
       <c r="M229" s="1">
-        <v>9112646.51</v>
+        <v>10105118.05</v>
       </c>
       <c r="N229" s="1">
-        <v>0.15</v>
+        <v>0.17</v>
       </c>
       <c r="O229">
         <v>1</v>
       </c>
       <c r="Z229" t="s">
-        <v>594</v>
+        <v>591</v>
       </c>
     </row>
     <row r="230" spans="1:26">
       <c r="A230" t="s">
-        <v>598</v>
+        <v>595</v>
       </c>
       <c r="B230" s="1">
-        <v>2500000.0</v>
+        <v>18844000.0</v>
       </c>
       <c r="C230" s="1">
-        <v>98.819</v>
+        <v>99.458</v>
       </c>
       <c r="D230" s="1">
-        <v>98.03</v>
+        <v>98.91863033</v>
       </c>
       <c r="E230" t="s">
         <v>8</v>
       </c>
       <c r="F230">
         <v>1.0</v>
       </c>
       <c r="G230" s="1">
-        <v>2450750.0</v>
+        <v>18640226.7</v>
       </c>
       <c r="H230" s="1">
-        <v>19725.0</v>
+        <v>101638.82</v>
       </c>
       <c r="I230" s="1">
-        <v>0.8048556564317</v>
+        <v>0.54526600795043</v>
       </c>
       <c r="J230">
-        <v>0.22</v>
+        <v>0.65</v>
       </c>
       <c r="K230" t="s">
-        <v>599</v>
+        <v>596</v>
       </c>
       <c r="L230" s="1">
-        <v>2470475.0</v>
+        <v>18741865.52</v>
       </c>
       <c r="M230" s="1">
-        <v>2475920.21</v>
+        <v>18864222.45</v>
       </c>
       <c r="N230" s="1">
-        <v>0.04</v>
+        <v>0.31</v>
       </c>
       <c r="O230">
         <v>1</v>
       </c>
       <c r="Z230" t="s">
-        <v>597</v>
+        <v>594</v>
       </c>
     </row>
     <row r="231" spans="1:26">
       <c r="A231" t="s">
-        <v>601</v>
+        <v>598</v>
       </c>
       <c r="B231" s="1">
-        <v>6200000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C231" s="1">
-        <v>98.582</v>
+        <v>99.515</v>
       </c>
       <c r="D231" s="1">
-        <v>98.20403226</v>
+        <v>98.502</v>
       </c>
       <c r="E231" t="s">
         <v>8</v>
       </c>
       <c r="F231">
         <v>1.0</v>
       </c>
       <c r="G231" s="1">
-        <v>6088650.0</v>
+        <v>14775300.0</v>
       </c>
       <c r="H231" s="1">
-        <v>23434.0</v>
+        <v>151950.0</v>
       </c>
       <c r="I231" s="1">
-        <v>0.38488006372513</v>
+        <v>1.0284055146088</v>
       </c>
       <c r="J231">
-        <v>0.13</v>
+        <v>0.46</v>
       </c>
       <c r="K231" t="s">
-        <v>602</v>
+        <v>599</v>
       </c>
       <c r="L231" s="1">
-        <v>6112084.0</v>
+        <v>14927250.0</v>
       </c>
       <c r="M231" s="1">
-        <v>6120428.52</v>
+        <v>14995571.92</v>
       </c>
       <c r="N231" s="1">
-        <v>0.1</v>
+        <v>0.25</v>
       </c>
       <c r="O231">
         <v>1</v>
       </c>
       <c r="Z231" t="s">
-        <v>600</v>
+        <v>597</v>
       </c>
     </row>
     <row r="232" spans="1:26">
       <c r="A232" t="s">
-        <v>604</v>
+        <v>601</v>
       </c>
       <c r="B232" s="1">
-        <v>10000000.0</v>
+        <v>31720000.0</v>
       </c>
       <c r="C232" s="1">
-        <v>101.3</v>
+        <v>100.195</v>
       </c>
       <c r="D232" s="1">
-        <v>101.37</v>
+        <v>101.67080706</v>
       </c>
       <c r="E232" t="s">
         <v>8</v>
       </c>
       <c r="F232">
         <v>1.0</v>
       </c>
       <c r="G232" s="1">
-        <v>10137000.0</v>
+        <v>32249980.0</v>
       </c>
       <c r="H232" s="1">
-        <v>-7000.0</v>
+        <v>-468126.0</v>
       </c>
       <c r="I232" s="1">
-        <v>-0.069053960737891</v>
+        <v>-1.4515543885609</v>
       </c>
       <c r="J232">
-        <v>4.05</v>
+        <v>3.25</v>
       </c>
       <c r="K232" t="s">
-        <v>605</v>
+        <v>602</v>
       </c>
       <c r="L232" s="1">
-        <v>10130000.0</v>
+        <v>31781854.0</v>
       </c>
       <c r="M232" s="1">
-        <v>10534589.04</v>
+        <v>32814274.82</v>
       </c>
       <c r="N232" s="1">
-        <v>0.17</v>
+        <v>0.54</v>
       </c>
       <c r="O232">
         <v>1</v>
       </c>
       <c r="Z232" t="s">
-        <v>603</v>
+        <v>600</v>
       </c>
     </row>
     <row r="233" spans="1:26">
       <c r="A233" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="B233" s="1">
-        <v>69900000.0</v>
+        <v>11630000.0</v>
       </c>
       <c r="C233" s="1">
-        <v>98.893</v>
+        <v>99.196</v>
       </c>
       <c r="D233" s="1">
-        <v>98.0770309</v>
+        <v>99.18027403</v>
       </c>
       <c r="E233" t="s">
         <v>8</v>
       </c>
       <c r="F233">
         <v>1.0</v>
       </c>
       <c r="G233" s="1">
-        <v>68555844.6</v>
+        <v>11534665.87</v>
       </c>
       <c r="H233" s="1">
-        <v>570362.4</v>
+        <v>1828.93</v>
       </c>
       <c r="I233" s="1">
-        <v>0.83196757815161</v>
+        <v>0.015855942604777</v>
       </c>
       <c r="J233">
-        <v>0.3</v>
+        <v>0.43</v>
       </c>
       <c r="K233" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
       <c r="L233" s="1">
-        <v>69126207.0</v>
+        <v>11536494.8</v>
       </c>
       <c r="M233" s="1">
-        <v>69338779.6</v>
+        <v>11586904.32</v>
       </c>
       <c r="N233" s="1">
-        <v>1.13</v>
+        <v>0.19</v>
       </c>
       <c r="O233">
         <v>1</v>
       </c>
       <c r="Z233" t="s">
-        <v>606</v>
+        <v>603</v>
       </c>
     </row>
     <row r="234" spans="1:26">
       <c r="A234" t="s">
-        <v>610</v>
+        <v>607</v>
       </c>
       <c r="B234" s="1">
-        <v>21900000.0</v>
+        <v>44441000.0</v>
       </c>
       <c r="C234" s="1">
-        <v>99.967</v>
+        <v>99.173</v>
       </c>
       <c r="D234" s="1">
-        <v>97.79613699</v>
+        <v>98.91493274</v>
       </c>
       <c r="E234" t="s">
         <v>8</v>
       </c>
       <c r="F234">
         <v>1.0</v>
       </c>
       <c r="G234" s="1">
-        <v>21417354.0</v>
+        <v>43958785.26</v>
       </c>
       <c r="H234" s="1">
-        <v>475419.0</v>
+        <v>114687.67</v>
       </c>
       <c r="I234" s="1">
-        <v>2.2197840125349</v>
+        <v>0.2608981784225</v>
       </c>
       <c r="J234">
-        <v>0.85</v>
+        <v>0.5</v>
       </c>
       <c r="K234" t="s">
-        <v>611</v>
+        <v>608</v>
       </c>
       <c r="L234" s="1">
-        <v>21892773.0</v>
+        <v>44073472.93</v>
       </c>
       <c r="M234" s="1">
-        <v>22079673.0</v>
+        <v>44297808.66</v>
       </c>
       <c r="N234" s="1">
-        <v>0.36</v>
+        <v>0.73</v>
       </c>
       <c r="O234">
         <v>1</v>
       </c>
       <c r="Z234" t="s">
-        <v>609</v>
+        <v>606</v>
       </c>
     </row>
     <row r="235" spans="1:26">
       <c r="A235" t="s">
-        <v>613</v>
+        <v>610</v>
       </c>
       <c r="B235" s="1">
-        <v>48500000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="C235" s="1">
-        <v>100.177</v>
+        <v>99.119</v>
       </c>
       <c r="D235" s="1">
-        <v>100.5040433</v>
+        <v>98.9</v>
       </c>
       <c r="E235" t="s">
         <v>8</v>
       </c>
       <c r="F235">
         <v>1.0</v>
       </c>
       <c r="G235" s="1">
-        <v>48744461.0</v>
+        <v>4945000.0</v>
       </c>
       <c r="H235" s="1">
-        <v>-158616.0</v>
+        <v>10950.0</v>
       </c>
       <c r="I235" s="1">
-        <v>-0.32540312631624</v>
+        <v>0.22143579373104</v>
       </c>
       <c r="J235">
-        <v>1.07</v>
+        <v>0.46</v>
       </c>
       <c r="K235" t="s">
-        <v>614</v>
+        <v>611</v>
       </c>
       <c r="L235" s="1">
-        <v>48585845.0</v>
+        <v>4955950.0</v>
       </c>
       <c r="M235" s="1">
-        <v>49104064.18</v>
+        <v>4978758.22</v>
       </c>
       <c r="N235" s="1">
-        <v>0.8</v>
+        <v>0.08</v>
       </c>
       <c r="O235">
         <v>1</v>
       </c>
       <c r="Z235" t="s">
-        <v>612</v>
+        <v>609</v>
       </c>
     </row>
     <row r="236" spans="1:26">
       <c r="A236" t="s">
-        <v>616</v>
+        <v>613</v>
       </c>
       <c r="B236" s="1">
-        <v>27100000.0</v>
+        <v>5305000.0</v>
       </c>
       <c r="C236" s="1">
-        <v>98.052</v>
+        <v>98.957</v>
       </c>
       <c r="D236" s="1">
-        <v>97.91108487</v>
+        <v>97.51</v>
       </c>
       <c r="E236" t="s">
         <v>8</v>
       </c>
       <c r="F236">
         <v>1.0</v>
       </c>
       <c r="G236" s="1">
-        <v>26533904.0</v>
+        <v>5172905.5</v>
       </c>
       <c r="H236" s="1">
-        <v>38188.0</v>
+        <v>76763.35</v>
       </c>
       <c r="I236" s="1">
-        <v>0.1439215277179</v>
+        <v>1.4839503640652</v>
       </c>
       <c r="J236">
-        <v>0.08</v>
+        <v>0.29</v>
       </c>
       <c r="K236" t="s">
-        <v>617</v>
+        <v>614</v>
       </c>
       <c r="L236" s="1">
-        <v>26572092.0</v>
+        <v>5249668.85</v>
       </c>
       <c r="M236" s="1">
-        <v>26594830.01</v>
+        <v>5265104.22</v>
       </c>
       <c r="N236" s="1">
-        <v>0.43</v>
+        <v>0.09</v>
       </c>
       <c r="O236">
         <v>1</v>
       </c>
       <c r="Z236" t="s">
-        <v>615</v>
+        <v>612</v>
       </c>
     </row>
     <row r="237" spans="1:26">
       <c r="A237" t="s">
-        <v>619</v>
+        <v>616</v>
       </c>
       <c r="B237" s="1">
-        <v>5000000.0</v>
+        <v>25932000.0</v>
       </c>
       <c r="C237" s="1">
-        <v>100.0366734</v>
+        <v>100.021</v>
       </c>
       <c r="D237" s="1">
-        <v>0.0</v>
+        <v>100.0</v>
       </c>
       <c r="E237" t="s">
         <v>8</v>
       </c>
       <c r="F237">
         <v>1.0</v>
       </c>
       <c r="G237" s="1">
-        <v>0.0</v>
+        <v>25932000.0</v>
       </c>
       <c r="H237" s="1">
-        <v>1833.67</v>
+        <v>5445.72</v>
       </c>
       <c r="I237" s="1">
-        <v>0</v>
+        <v>0.021</v>
       </c>
       <c r="J237">
-        <v>0.0</v>
+        <v>0.39</v>
       </c>
       <c r="K237" t="s">
-        <v>620</v>
+        <v>617</v>
       </c>
       <c r="L237" s="1">
-        <v>1833.67</v>
+        <v>25937445.72</v>
       </c>
       <c r="M237" s="1">
-        <v>-5241.76</v>
+        <v>26039363.59</v>
       </c>
       <c r="N237" s="1">
-        <v>0.0</v>
+        <v>0.43</v>
       </c>
       <c r="O237">
         <v>1</v>
       </c>
       <c r="Z237" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
     </row>
     <row r="238" spans="1:26">
       <c r="A238" t="s">
+        <v>619</v>
+      </c>
+      <c r="B238" s="1">
+        <v>9100000.0</v>
+      </c>
+      <c r="C238" s="1">
+        <v>99.56</v>
+      </c>
+      <c r="D238" s="1">
+        <v>98.67857143</v>
+      </c>
+      <c r="E238" t="s">
+        <v>8</v>
+      </c>
+      <c r="F238">
+        <v>1.0</v>
+      </c>
+      <c r="G238" s="1">
+        <v>8979750.0</v>
+      </c>
+      <c r="H238" s="1">
+        <v>80210.0</v>
+      </c>
+      <c r="I238" s="1">
+        <v>0.89323199420919</v>
+      </c>
+      <c r="J238">
+        <v>0.73</v>
+      </c>
+      <c r="K238" t="s">
+        <v>620</v>
+      </c>
+      <c r="L238" s="1">
+        <v>9059960.0</v>
+      </c>
+      <c r="M238" s="1">
+        <v>9126776.44</v>
+      </c>
+      <c r="N238" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O238">
+        <v>1</v>
+      </c>
+      <c r="Z238" t="s">
+        <v>618</v>
+      </c>
+    </row>
+    <row r="239" spans="1:26">
+      <c r="A239" t="s">
         <v>622</v>
       </c>
-      <c r="B238" s="1">
-[...26 lines deleted...]
-      <c r="K238" t="s">
+      <c r="B239" s="1">
+        <v>2500000.0</v>
+      </c>
+      <c r="C239" s="1">
+        <v>98.925</v>
+      </c>
+      <c r="D239" s="1">
+        <v>98.03</v>
+      </c>
+      <c r="E239" t="s">
+        <v>8</v>
+      </c>
+      <c r="F239">
+        <v>1.0</v>
+      </c>
+      <c r="G239" s="1">
+        <v>2450750.0</v>
+      </c>
+      <c r="H239" s="1">
+        <v>22375.0</v>
+      </c>
+      <c r="I239" s="1">
+        <v>0.91298582066714</v>
+      </c>
+      <c r="J239">
+        <v>0.25</v>
+      </c>
+      <c r="K239" t="s">
         <v>623</v>
       </c>
-      <c r="L238" s="1">
-[...11 lines deleted...]
-      <c r="Z238" t="s">
+      <c r="L239" s="1">
+        <v>2473125.0</v>
+      </c>
+      <c r="M239" s="1">
+        <v>2479323.63</v>
+      </c>
+      <c r="N239" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O239">
+        <v>1</v>
+      </c>
+      <c r="Z239" t="s">
         <v>621</v>
       </c>
     </row>
-    <row r="239" spans="1:26">
-[...3 lines deleted...]
-      <c r="B239" s="1">
+    <row r="240" spans="1:26">
+      <c r="A240" t="s">
+        <v>625</v>
+      </c>
+      <c r="B240" s="1">
+        <v>6200000.0</v>
+      </c>
+      <c r="C240" s="1">
+        <v>98.699</v>
+      </c>
+      <c r="D240" s="1">
+        <v>98.20403226</v>
+      </c>
+      <c r="E240" t="s">
+        <v>8</v>
+      </c>
+      <c r="F240">
+        <v>1.0</v>
+      </c>
+      <c r="G240" s="1">
+        <v>6088650.0</v>
+      </c>
+      <c r="H240" s="1">
+        <v>30688.0</v>
+      </c>
+      <c r="I240" s="1">
+        <v>0.50401977449845</v>
+      </c>
+      <c r="J240">
+        <v>0.16</v>
+      </c>
+      <c r="K240" t="s">
+        <v>626</v>
+      </c>
+      <c r="L240" s="1">
+        <v>6119338.0</v>
+      </c>
+      <c r="M240" s="1">
+        <v>6129083.89</v>
+      </c>
+      <c r="N240" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O240">
+        <v>1</v>
+      </c>
+      <c r="Z240" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="241" spans="1:26">
+      <c r="A241" t="s">
+        <v>628</v>
+      </c>
+      <c r="B241" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C241" s="1">
+        <v>101.249</v>
+      </c>
+      <c r="D241" s="1">
+        <v>101.37</v>
+      </c>
+      <c r="E241" t="s">
+        <v>8</v>
+      </c>
+      <c r="F241">
+        <v>1.0</v>
+      </c>
+      <c r="G241" s="1">
+        <v>10137000.0</v>
+      </c>
+      <c r="H241" s="1">
+        <v>-12100.0</v>
+      </c>
+      <c r="I241" s="1">
+        <v>-0.11936470356121</v>
+      </c>
+      <c r="J241">
+        <v>0.17</v>
+      </c>
+      <c r="K241" t="s">
+        <v>629</v>
+      </c>
+      <c r="L241" s="1">
+        <v>10124900.0</v>
+      </c>
+      <c r="M241" s="1">
+        <v>10141852.05</v>
+      </c>
+      <c r="N241" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O241">
+        <v>1</v>
+      </c>
+      <c r="Z241" t="s">
+        <v>627</v>
+      </c>
+    </row>
+    <row r="242" spans="1:26">
+      <c r="A242" t="s">
+        <v>631</v>
+      </c>
+      <c r="B242" s="1">
+        <v>69900000.0</v>
+      </c>
+      <c r="C242" s="1">
+        <v>98.959</v>
+      </c>
+      <c r="D242" s="1">
+        <v>98.0770309</v>
+      </c>
+      <c r="E242" t="s">
+        <v>8</v>
+      </c>
+      <c r="F242">
+        <v>1.0</v>
+      </c>
+      <c r="G242" s="1">
+        <v>68555844.6</v>
+      </c>
+      <c r="H242" s="1">
+        <v>616496.4</v>
+      </c>
+      <c r="I242" s="1">
+        <v>0.89926162181656</v>
+      </c>
+      <c r="J242">
+        <v>0.35</v>
+      </c>
+      <c r="K242" t="s">
+        <v>632</v>
+      </c>
+      <c r="L242" s="1">
+        <v>69172341.0</v>
+      </c>
+      <c r="M242" s="1">
+        <v>69416512.23</v>
+      </c>
+      <c r="N242" s="1">
+        <v>1.14</v>
+      </c>
+      <c r="O242">
+        <v>1</v>
+      </c>
+      <c r="Z242" t="s">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="243" spans="1:26">
+      <c r="A243" t="s">
+        <v>634</v>
+      </c>
+      <c r="B243" s="1">
+        <v>12200000.0</v>
+      </c>
+      <c r="C243" s="1">
+        <v>99.196</v>
+      </c>
+      <c r="D243" s="1">
+        <v>99.14352459</v>
+      </c>
+      <c r="E243" t="s">
+        <v>8</v>
+      </c>
+      <c r="F243">
+        <v>1.0</v>
+      </c>
+      <c r="G243" s="1">
+        <v>12095510.0</v>
+      </c>
+      <c r="H243" s="1">
+        <v>6402.0</v>
+      </c>
+      <c r="I243" s="1">
+        <v>0.05292873140529</v>
+      </c>
+      <c r="J243">
+        <v>0.38</v>
+      </c>
+      <c r="K243" t="s">
+        <v>635</v>
+      </c>
+      <c r="L243" s="1">
+        <v>12101912.0</v>
+      </c>
+      <c r="M243" s="1">
+        <v>12148706.52</v>
+      </c>
+      <c r="N243" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O243">
+        <v>1</v>
+      </c>
+      <c r="Z243" t="s">
+        <v>633</v>
+      </c>
+    </row>
+    <row r="244" spans="1:26">
+      <c r="A244" t="s">
+        <v>637</v>
+      </c>
+      <c r="B244" s="1">
+        <v>48500000.0</v>
+      </c>
+      <c r="C244" s="1">
+        <v>100.124</v>
+      </c>
+      <c r="D244" s="1">
+        <v>100.5040433</v>
+      </c>
+      <c r="E244" t="s">
+        <v>8</v>
+      </c>
+      <c r="F244">
+        <v>1.0</v>
+      </c>
+      <c r="G244" s="1">
+        <v>48744461.0</v>
+      </c>
+      <c r="H244" s="1">
+        <v>-184321.0</v>
+      </c>
+      <c r="I244" s="1">
+        <v>-0.37813732313093</v>
+      </c>
+      <c r="J244">
+        <v>1.25</v>
+      </c>
+      <c r="K244" t="s">
+        <v>638</v>
+      </c>
+      <c r="L244" s="1">
+        <v>48560140.0</v>
+      </c>
+      <c r="M244" s="1">
+        <v>49166057.81</v>
+      </c>
+      <c r="N244" s="1">
+        <v>0.81</v>
+      </c>
+      <c r="O244">
+        <v>1</v>
+      </c>
+      <c r="Z244" t="s">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="245" spans="1:26">
+      <c r="A245" t="s">
+        <v>640</v>
+      </c>
+      <c r="B245" s="1">
+        <v>27100000.0</v>
+      </c>
+      <c r="C245" s="1">
+        <v>98.164</v>
+      </c>
+      <c r="D245" s="1">
+        <v>97.91108487</v>
+      </c>
+      <c r="E245" t="s">
+        <v>8</v>
+      </c>
+      <c r="F245">
+        <v>1.0</v>
+      </c>
+      <c r="G245" s="1">
+        <v>26533904.0</v>
+      </c>
+      <c r="H245" s="1">
+        <v>68540.0</v>
+      </c>
+      <c r="I245" s="1">
+        <v>0.25831102728042</v>
+      </c>
+      <c r="J245">
+        <v>0.12</v>
+      </c>
+      <c r="K245" t="s">
+        <v>641</v>
+      </c>
+      <c r="L245" s="1">
+        <v>26602444.0</v>
+      </c>
+      <c r="M245" s="1">
+        <v>26635390.92</v>
+      </c>
+      <c r="N245" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O245">
+        <v>1</v>
+      </c>
+      <c r="Z245" t="s">
+        <v>639</v>
+      </c>
+    </row>
+    <row r="246" spans="1:26">
+      <c r="A246" t="s">
+        <v>643</v>
+      </c>
+      <c r="B246" s="1">
         <v>5000000.0</v>
       </c>
-      <c r="C239" s="1">
-[...348 lines deleted...]
-      </c>
       <c r="C246" s="1">
-        <v>100.00352415</v>
+        <v>100.0298278</v>
       </c>
       <c r="D246" s="1">
         <v>0.0</v>
       </c>
       <c r="E246" t="s">
         <v>8</v>
       </c>
       <c r="F246">
         <v>1.0</v>
       </c>
       <c r="G246" s="1">
         <v>0.0</v>
       </c>
       <c r="H246" s="1">
-        <v>704.83</v>
+        <v>1491.39</v>
       </c>
       <c r="I246" s="1">
         <v>0</v>
       </c>
       <c r="J246">
         <v>0.0</v>
       </c>
       <c r="K246" t="s">
-        <v>636</v>
+        <v>644</v>
       </c>
       <c r="L246" s="1">
-        <v>704.83</v>
+        <v>1491.39</v>
       </c>
       <c r="M246" s="1">
-        <v>32452.77</v>
+        <v>-5364.06</v>
       </c>
       <c r="N246" s="1">
         <v>0.0</v>
       </c>
       <c r="O246">
         <v>1</v>
       </c>
       <c r="Z246" t="s">
-        <v>635</v>
+        <v>642</v>
       </c>
     </row>
     <row r="247" spans="1:26">
-      <c r="A247">
-        <v>2838669412</v>
+      <c r="A247" t="s">
+        <v>646</v>
       </c>
       <c r="B247" s="1">
-        <v>15000000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="C247" s="1">
-        <v>100.003733</v>
+        <v>100.03145647</v>
       </c>
       <c r="D247" s="1">
         <v>0.0</v>
       </c>
       <c r="E247" t="s">
         <v>8</v>
       </c>
       <c r="F247">
         <v>1.0</v>
       </c>
       <c r="G247" s="1">
         <v>0.0</v>
       </c>
       <c r="H247" s="1">
-        <v>559.95</v>
+        <v>534.76</v>
       </c>
       <c r="I247" s="1">
         <v>0</v>
       </c>
       <c r="J247">
         <v>0.0</v>
       </c>
       <c r="K247" t="s">
-        <v>638</v>
+        <v>647</v>
       </c>
       <c r="L247" s="1">
-        <v>559.95</v>
+        <v>534.76</v>
       </c>
       <c r="M247" s="1">
-        <v>26599.95</v>
+        <v>-1695.51</v>
       </c>
       <c r="N247" s="1">
         <v>0.0</v>
       </c>
       <c r="O247">
         <v>1</v>
       </c>
       <c r="Z247" t="s">
-        <v>637</v>
+        <v>645</v>
       </c>
     </row>
     <row r="248" spans="1:26">
       <c r="A248">
-        <v>2838754542</v>
+        <v>2621898872</v>
       </c>
       <c r="B248" s="1">
-        <v>12200000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="C248" s="1">
-        <v>100.10738615</v>
+        <v>100.0446822</v>
       </c>
       <c r="D248" s="1">
         <v>0.0</v>
       </c>
       <c r="E248" t="s">
         <v>8</v>
       </c>
       <c r="F248">
         <v>1.0</v>
       </c>
       <c r="G248" s="1">
         <v>0.0</v>
       </c>
       <c r="H248" s="1">
-        <v>13101.11</v>
+        <v>2234.11</v>
       </c>
       <c r="I248" s="1">
         <v>0</v>
       </c>
       <c r="J248">
         <v>0.0</v>
       </c>
       <c r="K248" t="s">
-        <v>640</v>
+        <v>649</v>
       </c>
       <c r="L248" s="1">
-        <v>13101.11</v>
+        <v>2234.11</v>
       </c>
       <c r="M248" s="1">
-        <v>33401.91</v>
+        <v>3953.49</v>
       </c>
       <c r="N248" s="1">
         <v>0.0</v>
       </c>
       <c r="O248">
         <v>1</v>
       </c>
       <c r="Z248" t="s">
-        <v>639</v>
+        <v>648</v>
       </c>
     </row>
     <row r="249" spans="1:26">
       <c r="A249">
-        <v>2846048702</v>
+        <v>2721415922</v>
       </c>
       <c r="B249" s="1">
-        <v>5305000.0</v>
+        <v>18000000.0</v>
       </c>
       <c r="C249" s="1">
-        <v>100.3798017</v>
+        <v>100.04970972</v>
       </c>
       <c r="D249" s="1">
         <v>0.0</v>
       </c>
       <c r="E249" t="s">
         <v>8</v>
       </c>
       <c r="F249">
         <v>1.0</v>
       </c>
       <c r="G249" s="1">
         <v>0.0</v>
       </c>
       <c r="H249" s="1">
-        <v>20148.48</v>
+        <v>8947.75</v>
       </c>
       <c r="I249" s="1">
         <v>0</v>
       </c>
       <c r="J249">
         <v>0.0</v>
       </c>
       <c r="K249" t="s">
-        <v>642</v>
+        <v>651</v>
       </c>
       <c r="L249" s="1">
-        <v>20148.48</v>
+        <v>8947.75</v>
       </c>
       <c r="M249" s="1">
-        <v>24756.77</v>
+        <v>-3448.85</v>
       </c>
       <c r="N249" s="1">
         <v>0.0</v>
       </c>
       <c r="O249">
         <v>1</v>
       </c>
       <c r="Z249" t="s">
-        <v>641</v>
+        <v>650</v>
       </c>
     </row>
     <row r="250" spans="1:26">
       <c r="A250">
-        <v>2847414022</v>
+        <v>2806083592</v>
       </c>
       <c r="B250" s="1">
-        <v>11800000.0</v>
+        <v>5997000.0</v>
       </c>
       <c r="C250" s="1">
-        <v>100.00319483</v>
+        <v>100.21129115</v>
       </c>
       <c r="D250" s="1">
         <v>0.0</v>
       </c>
       <c r="E250" t="s">
         <v>8</v>
       </c>
       <c r="F250">
         <v>1.0</v>
       </c>
       <c r="G250" s="1">
         <v>0.0</v>
       </c>
       <c r="H250" s="1">
-        <v>376.99</v>
+        <v>12671.13</v>
       </c>
       <c r="I250" s="1">
         <v>0</v>
       </c>
       <c r="J250">
         <v>0.0</v>
       </c>
       <c r="K250" t="s">
-        <v>644</v>
+        <v>653</v>
       </c>
       <c r="L250" s="1">
-        <v>376.99</v>
+        <v>12671.13</v>
       </c>
       <c r="M250" s="1">
-        <v>12638.34</v>
+        <v>21459.65</v>
       </c>
       <c r="N250" s="1">
         <v>0.0</v>
       </c>
       <c r="O250">
         <v>1</v>
       </c>
       <c r="Z250" t="s">
-        <v>643</v>
+        <v>652</v>
       </c>
     </row>
     <row r="251" spans="1:26">
       <c r="A251">
-        <v>2851226042</v>
+        <v>2838754542</v>
       </c>
       <c r="B251" s="1">
-        <v>25000000.0</v>
+        <v>12200000.0</v>
       </c>
       <c r="C251" s="1">
-        <v>100.35562232</v>
+        <v>100.07659074</v>
       </c>
       <c r="D251" s="1">
         <v>0.0</v>
       </c>
       <c r="E251" t="s">
         <v>8</v>
       </c>
       <c r="F251">
         <v>1.0</v>
       </c>
       <c r="G251" s="1">
         <v>0.0</v>
       </c>
       <c r="H251" s="1">
-        <v>88905.58</v>
+        <v>9344.07</v>
       </c>
       <c r="I251" s="1">
         <v>0</v>
       </c>
       <c r="J251">
         <v>0.0</v>
       </c>
       <c r="K251" t="s">
-        <v>646</v>
+        <v>655</v>
       </c>
       <c r="L251" s="1">
-        <v>88905.58</v>
+        <v>9344.07</v>
       </c>
       <c r="M251" s="1">
-        <v>102785.58</v>
+        <v>33062.4</v>
       </c>
       <c r="N251" s="1">
         <v>0.0</v>
       </c>
       <c r="O251">
         <v>1</v>
       </c>
       <c r="Z251" t="s">
-        <v>645</v>
+        <v>654</v>
       </c>
     </row>
     <row r="252" spans="1:26">
       <c r="A252">
-        <v>2855281272</v>
+        <v>2846048702</v>
       </c>
       <c r="B252" s="1">
-        <v>28600000.0</v>
+        <v>5305000.0</v>
       </c>
       <c r="C252" s="1">
-        <v>100.01936129</v>
+        <v>100.34640509</v>
       </c>
       <c r="D252" s="1">
         <v>0.0</v>
       </c>
       <c r="E252" t="s">
         <v>8</v>
       </c>
       <c r="F252">
         <v>1.0</v>
       </c>
       <c r="G252" s="1">
         <v>0.0</v>
       </c>
       <c r="H252" s="1">
-        <v>5537.33</v>
+        <v>18376.79</v>
       </c>
       <c r="I252" s="1">
         <v>0</v>
       </c>
       <c r="J252">
         <v>0.0</v>
       </c>
       <c r="K252" t="s">
-        <v>648</v>
+        <v>657</v>
       </c>
       <c r="L252" s="1">
-        <v>5537.33</v>
+        <v>18376.79</v>
       </c>
       <c r="M252" s="1">
-        <v>40114.81</v>
+        <v>24426.91</v>
       </c>
       <c r="N252" s="1">
         <v>0.0</v>
       </c>
       <c r="O252">
         <v>1</v>
       </c>
       <c r="Z252" t="s">
-        <v>647</v>
+        <v>656</v>
       </c>
     </row>
     <row r="253" spans="1:26">
       <c r="A253">
-        <v>2856676872</v>
+        <v>2851226042</v>
       </c>
       <c r="B253" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C253" s="1">
-        <v>100.34316895</v>
+        <v>100.32496076</v>
       </c>
       <c r="D253" s="1">
         <v>0.0</v>
       </c>
       <c r="E253" t="s">
         <v>8</v>
       </c>
       <c r="F253">
         <v>1.0</v>
       </c>
       <c r="G253" s="1">
         <v>0.0</v>
       </c>
       <c r="H253" s="1">
-        <v>68633.79</v>
+        <v>81240.19</v>
       </c>
       <c r="I253" s="1">
         <v>0</v>
       </c>
       <c r="J253">
         <v>0.0</v>
       </c>
       <c r="K253" t="s">
-        <v>650</v>
+        <v>659</v>
       </c>
       <c r="L253" s="1">
-        <v>68633.79</v>
+        <v>81240.19</v>
       </c>
       <c r="M253" s="1">
-        <v>81998.23</v>
+        <v>100914.15</v>
       </c>
       <c r="N253" s="1">
         <v>0.0</v>
       </c>
       <c r="O253">
         <v>1</v>
       </c>
       <c r="Z253" t="s">
-        <v>649</v>
+        <v>658</v>
       </c>
     </row>
     <row r="254" spans="1:26">
       <c r="A254">
-        <v>2858088902</v>
+        <v>2856676872</v>
       </c>
       <c r="B254" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C254" s="1">
-        <v>100.3463002</v>
+        <v>100.31324465</v>
       </c>
       <c r="D254" s="1">
         <v>0.0</v>
       </c>
       <c r="E254" t="s">
         <v>8</v>
       </c>
       <c r="F254">
         <v>1.0</v>
       </c>
       <c r="G254" s="1">
         <v>0.0</v>
       </c>
       <c r="H254" s="1">
-        <v>34630.02</v>
+        <v>62648.93</v>
       </c>
       <c r="I254" s="1">
         <v>0</v>
       </c>
       <c r="J254">
         <v>0.0</v>
       </c>
       <c r="K254" t="s">
-        <v>652</v>
+        <v>661</v>
       </c>
       <c r="L254" s="1">
-        <v>34630.02</v>
+        <v>62648.93</v>
       </c>
       <c r="M254" s="1">
-        <v>41549.05</v>
+        <v>80845.38</v>
       </c>
       <c r="N254" s="1">
         <v>0.0</v>
       </c>
       <c r="O254">
         <v>1</v>
       </c>
       <c r="Z254" t="s">
-        <v>651</v>
+        <v>660</v>
       </c>
     </row>
     <row r="255" spans="1:26">
       <c r="A255">
-        <v>2859961272</v>
+        <v>2858088902</v>
       </c>
       <c r="B255" s="1">
         <v>10000000.0</v>
       </c>
       <c r="C255" s="1">
-        <v>100.339753</v>
+        <v>100.3160624</v>
       </c>
       <c r="D255" s="1">
         <v>0.0</v>
       </c>
       <c r="E255" t="s">
         <v>8</v>
       </c>
       <c r="F255">
         <v>1.0</v>
       </c>
       <c r="G255" s="1">
         <v>0.0</v>
       </c>
       <c r="H255" s="1">
-        <v>33975.3</v>
+        <v>31606.24</v>
       </c>
       <c r="I255" s="1">
         <v>0</v>
       </c>
       <c r="J255">
         <v>0.0</v>
       </c>
       <c r="K255" t="s">
-        <v>654</v>
+        <v>663</v>
       </c>
       <c r="L255" s="1">
-        <v>33975.3</v>
+        <v>31606.24</v>
       </c>
       <c r="M255" s="1">
-        <v>40399.19</v>
+        <v>40973.35</v>
       </c>
       <c r="N255" s="1">
         <v>0.0</v>
       </c>
       <c r="O255">
         <v>1</v>
       </c>
       <c r="Z255" t="s">
-        <v>653</v>
+        <v>662</v>
       </c>
     </row>
     <row r="256" spans="1:26">
       <c r="A256">
-        <v>2862709252</v>
+        <v>2859961272</v>
       </c>
       <c r="B256" s="1">
-        <v>12500000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C256" s="1">
-        <v>100.06020696</v>
+        <v>100.3101707</v>
       </c>
       <c r="D256" s="1">
         <v>0.0</v>
       </c>
       <c r="E256" t="s">
         <v>8</v>
       </c>
       <c r="F256">
         <v>1.0</v>
       </c>
       <c r="G256" s="1">
         <v>0.0</v>
       </c>
       <c r="H256" s="1">
-        <v>7525.87</v>
+        <v>31017.07</v>
       </c>
       <c r="I256" s="1">
         <v>0</v>
       </c>
       <c r="J256">
         <v>0.0</v>
       </c>
       <c r="K256" t="s">
-        <v>656</v>
+        <v>665</v>
       </c>
       <c r="L256" s="1">
-        <v>7525.87</v>
+        <v>31017.07</v>
       </c>
       <c r="M256" s="1">
-        <v>19242.12</v>
+        <v>39821.95</v>
       </c>
       <c r="N256" s="1">
         <v>0.0</v>
       </c>
       <c r="O256">
         <v>1</v>
       </c>
       <c r="Z256" t="s">
-        <v>655</v>
+        <v>664</v>
       </c>
     </row>
     <row r="257" spans="1:26">
       <c r="A257">
-        <v>2863881852</v>
+        <v>2862709252</v>
       </c>
       <c r="B257" s="1">
-        <v>15000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="C257" s="1">
-        <v>100.06629033</v>
+        <v>100.03759008</v>
       </c>
       <c r="D257" s="1">
         <v>0.0</v>
       </c>
       <c r="E257" t="s">
         <v>8</v>
       </c>
       <c r="F257">
         <v>1.0</v>
       </c>
       <c r="G257" s="1">
         <v>0.0</v>
       </c>
       <c r="H257" s="1">
-        <v>9943.55</v>
+        <v>4698.76</v>
       </c>
       <c r="I257" s="1">
         <v>0</v>
       </c>
       <c r="J257">
         <v>0.0</v>
       </c>
       <c r="K257" t="s">
-        <v>658</v>
+        <v>667</v>
       </c>
       <c r="L257" s="1">
-        <v>9943.55</v>
+        <v>4698.76</v>
       </c>
       <c r="M257" s="1">
-        <v>24812.3</v>
+        <v>19193.55</v>
       </c>
       <c r="N257" s="1">
         <v>0.0</v>
       </c>
       <c r="O257">
         <v>1</v>
       </c>
       <c r="Z257" t="s">
-        <v>657</v>
+        <v>666</v>
       </c>
     </row>
     <row r="258" spans="1:26">
       <c r="A258">
-        <v>2865625992</v>
+        <v>2863881852</v>
       </c>
       <c r="B258" s="1">
-        <v>6600000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C258" s="1">
-        <v>100.33007455</v>
+        <v>100.04280547</v>
       </c>
       <c r="D258" s="1">
         <v>0.0</v>
       </c>
       <c r="E258" t="s">
         <v>8</v>
       </c>
       <c r="F258">
         <v>1.0</v>
       </c>
       <c r="G258" s="1">
         <v>0.0</v>
       </c>
       <c r="H258" s="1">
-        <v>21784.92</v>
+        <v>6420.82</v>
       </c>
       <c r="I258" s="1">
         <v>0</v>
       </c>
       <c r="J258">
         <v>0.0</v>
       </c>
       <c r="K258" t="s">
-        <v>660</v>
+        <v>669</v>
       </c>
       <c r="L258" s="1">
-        <v>21784.92</v>
+        <v>6420.82</v>
       </c>
       <c r="M258" s="1">
-        <v>25541.6</v>
+        <v>24703.99</v>
       </c>
       <c r="N258" s="1">
         <v>0.0</v>
       </c>
       <c r="O258">
         <v>1</v>
       </c>
       <c r="Z258" t="s">
-        <v>659</v>
+        <v>668</v>
       </c>
     </row>
     <row r="259" spans="1:26">
       <c r="A259">
-        <v>2870139162</v>
+        <v>2865625992</v>
       </c>
       <c r="B259" s="1">
-        <v>9100000.0</v>
+        <v>6600000.0</v>
       </c>
       <c r="C259" s="1">
-        <v>100.16202231</v>
+        <v>100.30146106</v>
       </c>
       <c r="D259" s="1">
         <v>0.0</v>
       </c>
       <c r="E259" t="s">
         <v>8</v>
       </c>
       <c r="F259">
         <v>1.0</v>
       </c>
       <c r="G259" s="1">
         <v>0.0</v>
       </c>
       <c r="H259" s="1">
-        <v>14744.03</v>
+        <v>19896.43</v>
       </c>
       <c r="I259" s="1">
         <v>0</v>
       </c>
       <c r="J259">
         <v>0.0</v>
       </c>
       <c r="K259" t="s">
-        <v>662</v>
+        <v>671</v>
       </c>
       <c r="L259" s="1">
-        <v>14744.03</v>
+        <v>19896.43</v>
       </c>
       <c r="M259" s="1">
-        <v>22745.35</v>
+        <v>25159.12</v>
       </c>
       <c r="N259" s="1">
         <v>0.0</v>
       </c>
       <c r="O259">
         <v>1</v>
       </c>
       <c r="Z259" t="s">
-        <v>661</v>
+        <v>670</v>
       </c>
     </row>
     <row r="260" spans="1:26">
       <c r="A260">
-        <v>2874472692</v>
+        <v>2870139162</v>
       </c>
       <c r="B260" s="1">
-        <v>11200000.0</v>
+        <v>9100000.0</v>
       </c>
       <c r="C260" s="1">
-        <v>100.12803509</v>
+        <v>100.13752615</v>
       </c>
       <c r="D260" s="1">
         <v>0.0</v>
       </c>
       <c r="E260" t="s">
         <v>8</v>
       </c>
       <c r="F260">
         <v>1.0</v>
       </c>
       <c r="G260" s="1">
         <v>0.0</v>
       </c>
       <c r="H260" s="1">
-        <v>14339.93</v>
+        <v>12514.88</v>
       </c>
       <c r="I260" s="1">
         <v>0</v>
       </c>
       <c r="J260">
         <v>0.0</v>
       </c>
       <c r="K260" t="s">
-        <v>664</v>
+        <v>673</v>
       </c>
       <c r="L260" s="1">
-        <v>14339.93</v>
+        <v>12514.88</v>
       </c>
       <c r="M260" s="1">
-        <v>23747.3</v>
+        <v>22626.58</v>
       </c>
       <c r="N260" s="1">
         <v>0.0</v>
       </c>
       <c r="O260">
         <v>1</v>
       </c>
       <c r="Z260" t="s">
-        <v>663</v>
+        <v>672</v>
       </c>
     </row>
     <row r="261" spans="1:26">
       <c r="A261">
-        <v>2874671812</v>
+        <v>2874472692</v>
       </c>
       <c r="B261" s="1">
-        <v>2600000.0</v>
+        <v>11200000.0</v>
       </c>
       <c r="C261" s="1">
-        <v>100.12732269</v>
+        <v>100.10386134</v>
       </c>
       <c r="D261" s="1">
         <v>0.0</v>
       </c>
       <c r="E261" t="s">
         <v>8</v>
       </c>
       <c r="F261">
         <v>1.0</v>
       </c>
       <c r="G261" s="1">
         <v>0.0</v>
       </c>
       <c r="H261" s="1">
-        <v>3310.39</v>
+        <v>11632.47</v>
       </c>
       <c r="I261" s="1">
         <v>0</v>
       </c>
       <c r="J261">
         <v>0.0</v>
       </c>
       <c r="K261" t="s">
-        <v>666</v>
+        <v>675</v>
       </c>
       <c r="L261" s="1">
-        <v>3310.39</v>
+        <v>11632.47</v>
       </c>
       <c r="M261" s="1">
-        <v>5447.3</v>
+        <v>23556.86</v>
       </c>
       <c r="N261" s="1">
         <v>0.0</v>
       </c>
       <c r="O261">
         <v>1</v>
       </c>
       <c r="Z261" t="s">
-        <v>665</v>
+        <v>674</v>
       </c>
     </row>
     <row r="262" spans="1:26">
       <c r="A262">
-        <v>2874739202</v>
+        <v>2874671812</v>
       </c>
       <c r="B262" s="1">
-        <v>3500000.0</v>
+        <v>2600000.0</v>
       </c>
       <c r="C262" s="1">
-        <v>100.12746543</v>
+        <v>100.10329154</v>
       </c>
       <c r="D262" s="1">
         <v>0.0</v>
       </c>
       <c r="E262" t="s">
         <v>8</v>
       </c>
       <c r="F262">
         <v>1.0</v>
       </c>
       <c r="G262" s="1">
         <v>0.0</v>
       </c>
       <c r="H262" s="1">
-        <v>4461.29</v>
+        <v>2685.58</v>
       </c>
       <c r="I262" s="1">
         <v>0</v>
       </c>
       <c r="J262">
         <v>0.0</v>
       </c>
       <c r="K262" t="s">
-        <v>668</v>
+        <v>677</v>
       </c>
       <c r="L262" s="1">
-        <v>4461.29</v>
+        <v>2685.58</v>
       </c>
       <c r="M262" s="1">
-        <v>7350.54</v>
+        <v>5403.01</v>
       </c>
       <c r="N262" s="1">
         <v>0.0</v>
       </c>
       <c r="O262">
         <v>1</v>
       </c>
       <c r="Z262" t="s">
-        <v>667</v>
+        <v>676</v>
       </c>
     </row>
     <row r="263" spans="1:26">
       <c r="A263">
-        <v>2877252492</v>
+        <v>2874739202</v>
       </c>
       <c r="B263" s="1">
-        <v>6400000.0</v>
+        <v>3500000.0</v>
       </c>
       <c r="C263" s="1">
-        <v>100.35055156</v>
+        <v>100.10340571</v>
       </c>
       <c r="D263" s="1">
         <v>0.0</v>
       </c>
       <c r="E263" t="s">
         <v>8</v>
       </c>
       <c r="F263">
         <v>1.0</v>
       </c>
       <c r="G263" s="1">
         <v>0.0</v>
       </c>
       <c r="H263" s="1">
-        <v>22435.3</v>
+        <v>3619.2</v>
       </c>
       <c r="I263" s="1">
         <v>0</v>
       </c>
       <c r="J263">
         <v>0.0</v>
       </c>
       <c r="K263" t="s">
-        <v>670</v>
+        <v>679</v>
       </c>
       <c r="L263" s="1">
-        <v>22435.3</v>
+        <v>3619.2</v>
       </c>
       <c r="M263" s="1">
-        <v>25770.98</v>
+        <v>7290.93</v>
       </c>
       <c r="N263" s="1">
         <v>0.0</v>
       </c>
       <c r="O263">
         <v>1</v>
       </c>
       <c r="Z263" t="s">
-        <v>669</v>
+        <v>678</v>
       </c>
     </row>
     <row r="264" spans="1:26">
       <c r="A264">
-        <v>2880689452</v>
+        <v>2877252492</v>
       </c>
       <c r="B264" s="1">
-        <v>40000000.0</v>
+        <v>6400000.0</v>
       </c>
       <c r="C264" s="1">
-        <v>100.08299868</v>
+        <v>100.32037422</v>
       </c>
       <c r="D264" s="1">
         <v>0.0</v>
       </c>
       <c r="E264" t="s">
         <v>8</v>
       </c>
       <c r="F264">
         <v>1.0</v>
       </c>
       <c r="G264" s="1">
         <v>0.0</v>
       </c>
       <c r="H264" s="1">
-        <v>33199.47</v>
+        <v>20503.95</v>
       </c>
       <c r="I264" s="1">
         <v>0</v>
       </c>
       <c r="J264">
         <v>0.0</v>
       </c>
       <c r="K264" t="s">
-        <v>672</v>
+        <v>681</v>
       </c>
       <c r="L264" s="1">
-        <v>33199.47</v>
+        <v>20503.95</v>
       </c>
       <c r="M264" s="1">
-        <v>64239.47</v>
+        <v>25291.15</v>
       </c>
       <c r="N264" s="1">
         <v>0.0</v>
       </c>
       <c r="O264">
         <v>1</v>
       </c>
       <c r="Z264" t="s">
-        <v>671</v>
+        <v>680</v>
       </c>
     </row>
     <row r="265" spans="1:26">
       <c r="A265">
-        <v>2885535452</v>
+        <v>2880689452</v>
       </c>
       <c r="B265" s="1">
-        <v>6500000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="C265" s="1">
-        <v>100.32319508</v>
+        <v>100.05861888</v>
       </c>
       <c r="D265" s="1">
         <v>0.0</v>
       </c>
       <c r="E265" t="s">
         <v>8</v>
       </c>
       <c r="F265">
         <v>1.0</v>
       </c>
       <c r="G265" s="1">
         <v>0.0</v>
       </c>
       <c r="H265" s="1">
-        <v>21007.68</v>
+        <v>23447.55</v>
       </c>
       <c r="I265" s="1">
         <v>0</v>
       </c>
       <c r="J265">
         <v>0.0</v>
       </c>
       <c r="K265" t="s">
-        <v>674</v>
+        <v>683</v>
       </c>
       <c r="L265" s="1">
-        <v>21007.68</v>
+        <v>23447.55</v>
       </c>
       <c r="M265" s="1">
-        <v>23982.17</v>
+        <v>63102.55</v>
       </c>
       <c r="N265" s="1">
         <v>0.0</v>
       </c>
       <c r="O265">
         <v>1</v>
       </c>
       <c r="Z265" t="s">
-        <v>673</v>
+        <v>682</v>
       </c>
     </row>
     <row r="266" spans="1:26">
       <c r="A266">
-        <v>2891519502</v>
+        <v>2885535452</v>
       </c>
       <c r="B266" s="1">
-        <v>20000000.0</v>
+        <v>6500000.0</v>
       </c>
       <c r="C266" s="1">
-        <v>100.09381275</v>
+        <v>100.29538369</v>
       </c>
       <c r="D266" s="1">
         <v>0.0</v>
       </c>
       <c r="E266" t="s">
         <v>8</v>
       </c>
       <c r="F266">
         <v>1.0</v>
       </c>
       <c r="G266" s="1">
         <v>0.0</v>
       </c>
       <c r="H266" s="1">
-        <v>18762.55</v>
+        <v>19199.94</v>
       </c>
       <c r="I266" s="1">
         <v>0</v>
       </c>
       <c r="J266">
         <v>0.0</v>
       </c>
       <c r="K266" t="s">
-        <v>676</v>
+        <v>685</v>
       </c>
       <c r="L266" s="1">
-        <v>18762.55</v>
+        <v>19199.94</v>
       </c>
       <c r="M266" s="1">
-        <v>34613.66</v>
+        <v>23569.46</v>
       </c>
       <c r="N266" s="1">
         <v>0.0</v>
       </c>
       <c r="O266">
         <v>1</v>
       </c>
       <c r="Z266" t="s">
-        <v>675</v>
+        <v>684</v>
       </c>
     </row>
     <row r="267" spans="1:26">
       <c r="A267">
-        <v>2892744292</v>
+        <v>2891519502</v>
       </c>
       <c r="B267" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C267" s="1">
-        <v>100.09546787</v>
+        <v>100.0688838</v>
       </c>
       <c r="D267" s="1">
         <v>0.0</v>
       </c>
       <c r="E267" t="s">
         <v>8</v>
       </c>
       <c r="F267">
         <v>1.0</v>
       </c>
       <c r="G267" s="1">
         <v>0.0</v>
       </c>
       <c r="H267" s="1">
-        <v>28640.36</v>
+        <v>13776.76</v>
       </c>
       <c r="I267" s="1">
         <v>0</v>
       </c>
       <c r="J267">
         <v>0.0</v>
       </c>
       <c r="K267" t="s">
-        <v>678</v>
+        <v>687</v>
       </c>
       <c r="L267" s="1">
-        <v>28640.36</v>
+        <v>13776.76</v>
       </c>
       <c r="M267" s="1">
-        <v>49946.28</v>
+        <v>33960.48</v>
       </c>
       <c r="N267" s="1">
         <v>0.0</v>
       </c>
       <c r="O267">
         <v>1</v>
       </c>
       <c r="Z267" t="s">
-        <v>677</v>
+        <v>686</v>
       </c>
     </row>
     <row r="268" spans="1:26">
       <c r="A268">
-        <v>2892891132</v>
+        <v>2892744292</v>
       </c>
       <c r="B268" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C268" s="1">
-        <v>100.09523167</v>
+        <v>100.071111</v>
       </c>
       <c r="D268" s="1">
         <v>0.0</v>
       </c>
       <c r="E268" t="s">
         <v>8</v>
       </c>
       <c r="F268">
         <v>1.0</v>
       </c>
       <c r="G268" s="1">
         <v>0.0</v>
       </c>
       <c r="H268" s="1">
-        <v>14284.75</v>
+        <v>21333.3</v>
       </c>
       <c r="I268" s="1">
         <v>0</v>
       </c>
       <c r="J268">
         <v>0.0</v>
       </c>
       <c r="K268" t="s">
-        <v>680</v>
+        <v>689</v>
       </c>
       <c r="L268" s="1">
-        <v>14284.75</v>
+        <v>21333.3</v>
       </c>
       <c r="M268" s="1">
-        <v>24822.29</v>
+        <v>48972.8</v>
       </c>
       <c r="N268" s="1">
         <v>0.0</v>
       </c>
       <c r="O268">
         <v>1</v>
       </c>
       <c r="Z268" t="s">
-        <v>679</v>
+        <v>688</v>
       </c>
     </row>
     <row r="269" spans="1:26">
       <c r="A269">
-        <v>2905161062</v>
+        <v>2892891132</v>
       </c>
       <c r="B269" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C269" s="1">
-        <v>100.0714632</v>
+        <v>100.0709318</v>
       </c>
       <c r="D269" s="1">
         <v>0.0</v>
       </c>
       <c r="E269" t="s">
         <v>8</v>
       </c>
       <c r="F269">
         <v>1.0</v>
       </c>
       <c r="G269" s="1">
         <v>0.0</v>
       </c>
       <c r="H269" s="1">
-        <v>21438.96</v>
+        <v>10639.77</v>
       </c>
       <c r="I269" s="1">
         <v>0</v>
       </c>
       <c r="J269">
         <v>0.0</v>
       </c>
       <c r="K269" t="s">
-        <v>682</v>
+        <v>691</v>
       </c>
       <c r="L269" s="1">
-        <v>21438.96</v>
+        <v>10639.77</v>
       </c>
       <c r="M269" s="1">
-        <v>34435.54</v>
+        <v>24335.35</v>
       </c>
       <c r="N269" s="1">
         <v>0.0</v>
       </c>
       <c r="O269">
         <v>1</v>
       </c>
       <c r="Z269" t="s">
-        <v>681</v>
+        <v>690</v>
       </c>
     </row>
     <row r="270" spans="1:26">
       <c r="A270">
-        <v>2921627832</v>
+        <v>2905161062</v>
       </c>
       <c r="B270" s="1">
-        <v>7720000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C270" s="1">
-        <v>100.07153472</v>
+        <v>100.04971763</v>
       </c>
       <c r="D270" s="1">
         <v>0.0</v>
       </c>
       <c r="E270" t="s">
         <v>8</v>
       </c>
       <c r="F270">
         <v>1.0</v>
       </c>
       <c r="G270" s="1">
         <v>0.0</v>
       </c>
       <c r="H270" s="1">
-        <v>5522.48</v>
+        <v>14915.29</v>
       </c>
       <c r="I270" s="1">
         <v>0</v>
       </c>
       <c r="J270">
         <v>0.0</v>
       </c>
       <c r="K270" t="s">
-        <v>684</v>
+        <v>693</v>
       </c>
       <c r="L270" s="1">
-        <v>5522.48</v>
+        <v>14915.29</v>
       </c>
       <c r="M270" s="1">
-        <v>8829.73</v>
+        <v>33659.29</v>
       </c>
       <c r="N270" s="1">
         <v>0.0</v>
       </c>
       <c r="O270">
         <v>1</v>
       </c>
       <c r="Z270" t="s">
-        <v>683</v>
+        <v>692</v>
       </c>
     </row>
     <row r="271" spans="1:26">
       <c r="A271">
-        <v>2922948022</v>
+        <v>2921627832</v>
       </c>
       <c r="B271" s="1">
-        <v>20000000.0</v>
+        <v>7720000.0</v>
       </c>
       <c r="C271" s="1">
-        <v>100.0848988</v>
+        <v>100.04983238</v>
       </c>
       <c r="D271" s="1">
         <v>0.0</v>
       </c>
       <c r="E271" t="s">
         <v>8</v>
       </c>
       <c r="F271">
         <v>1.0</v>
       </c>
       <c r="G271" s="1">
         <v>0.0</v>
       </c>
       <c r="H271" s="1">
-        <v>16979.76</v>
+        <v>3847.06</v>
       </c>
       <c r="I271" s="1">
         <v>0</v>
       </c>
       <c r="J271">
         <v>0.0</v>
       </c>
       <c r="K271" t="s">
-        <v>686</v>
+        <v>695</v>
       </c>
       <c r="L271" s="1">
-        <v>16979.76</v>
+        <v>3847.06</v>
       </c>
       <c r="M271" s="1">
-        <v>26054.42</v>
+        <v>8630.05</v>
       </c>
       <c r="N271" s="1">
         <v>0.0</v>
       </c>
       <c r="O271">
         <v>1</v>
       </c>
       <c r="Z271" t="s">
-        <v>685</v>
+        <v>694</v>
       </c>
     </row>
     <row r="272" spans="1:26">
       <c r="A272">
-        <v>2922949082</v>
+        <v>2922948022</v>
       </c>
       <c r="B272" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C272" s="1">
-        <v>100.1311514</v>
+        <v>100.06215605</v>
       </c>
       <c r="D272" s="1">
         <v>0.0</v>
       </c>
       <c r="E272" t="s">
         <v>8</v>
       </c>
       <c r="F272">
         <v>1.0</v>
       </c>
       <c r="G272" s="1">
         <v>0.0</v>
       </c>
       <c r="H272" s="1">
-        <v>26230.28</v>
+        <v>12431.21</v>
       </c>
       <c r="I272" s="1">
         <v>0</v>
       </c>
       <c r="J272">
         <v>0.0</v>
       </c>
       <c r="K272" t="s">
-        <v>688</v>
+        <v>697</v>
       </c>
       <c r="L272" s="1">
-        <v>26230.28</v>
+        <v>12431.21</v>
       </c>
       <c r="M272" s="1">
-        <v>35512.44</v>
+        <v>25391.21</v>
       </c>
       <c r="N272" s="1">
         <v>0.0</v>
       </c>
       <c r="O272">
         <v>1</v>
       </c>
       <c r="Z272" t="s">
-        <v>687</v>
+        <v>696</v>
       </c>
     </row>
     <row r="273" spans="1:26">
       <c r="A273">
-        <v>2924236212</v>
+        <v>2922949082</v>
       </c>
       <c r="B273" s="1">
-        <v>6500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C273" s="1">
-        <v>100.37534738</v>
+        <v>100.11037645</v>
       </c>
       <c r="D273" s="1">
         <v>0.0</v>
       </c>
       <c r="E273" t="s">
         <v>8</v>
       </c>
       <c r="F273">
         <v>1.0</v>
       </c>
       <c r="G273" s="1">
         <v>0.0</v>
       </c>
       <c r="H273" s="1">
-        <v>24397.58</v>
+        <v>22075.29</v>
       </c>
       <c r="I273" s="1">
         <v>0</v>
       </c>
       <c r="J273">
         <v>0.0</v>
       </c>
       <c r="K273" t="s">
-        <v>690</v>
+        <v>699</v>
       </c>
       <c r="L273" s="1">
-        <v>24397.58</v>
+        <v>22075.29</v>
       </c>
       <c r="M273" s="1">
-        <v>25919.57</v>
+        <v>35260.29</v>
       </c>
       <c r="N273" s="1">
         <v>0.0</v>
       </c>
       <c r="O273">
         <v>1</v>
       </c>
       <c r="Z273" t="s">
-        <v>689</v>
+        <v>698</v>
       </c>
     </row>
     <row r="274" spans="1:26">
       <c r="A274">
-        <v>2924470772</v>
+        <v>2924236212</v>
       </c>
       <c r="B274" s="1">
-        <v>1700000.0</v>
+        <v>6500000.0</v>
       </c>
       <c r="C274" s="1">
-        <v>100.37941353</v>
+        <v>100.34507877</v>
       </c>
       <c r="D274" s="1">
         <v>0.0</v>
       </c>
       <c r="E274" t="s">
         <v>8</v>
       </c>
       <c r="F274">
         <v>1.0</v>
       </c>
       <c r="G274" s="1">
         <v>0.0</v>
       </c>
       <c r="H274" s="1">
-        <v>6450.03</v>
+        <v>22430.12</v>
       </c>
       <c r="I274" s="1">
         <v>0</v>
       </c>
       <c r="J274">
         <v>0.0</v>
       </c>
-      <c r="K274">
-        <v>430.64</v>
+      <c r="K274" t="s">
+        <v>701</v>
       </c>
       <c r="L274" s="1">
-        <v>6450.03</v>
+        <v>22430.12</v>
       </c>
       <c r="M274" s="1">
-        <v>6880.67</v>
+        <v>25197.53</v>
       </c>
       <c r="N274" s="1">
         <v>0.0</v>
       </c>
       <c r="O274">
         <v>1</v>
       </c>
       <c r="Z274" t="s">
-        <v>691</v>
+        <v>700</v>
       </c>
     </row>
     <row r="275" spans="1:26">
       <c r="A275">
-        <v>2924746292</v>
+        <v>2924470772</v>
       </c>
       <c r="B275" s="1">
-        <v>10000000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="C275" s="1">
-        <v>100.183567</v>
+        <v>100.34880353</v>
       </c>
       <c r="D275" s="1">
         <v>0.0</v>
       </c>
       <c r="E275" t="s">
         <v>8</v>
       </c>
       <c r="F275">
         <v>1.0</v>
       </c>
       <c r="G275" s="1">
         <v>0.0</v>
       </c>
       <c r="H275" s="1">
-        <v>18356.7</v>
+        <v>5929.66</v>
       </c>
       <c r="I275" s="1">
         <v>0</v>
       </c>
       <c r="J275">
         <v>0.0</v>
       </c>
-      <c r="K275" t="s">
-        <v>693</v>
+      <c r="K275">
+        <v>762.32</v>
       </c>
       <c r="L275" s="1">
-        <v>18356.7</v>
+        <v>5929.66</v>
       </c>
       <c r="M275" s="1">
-        <v>22955.7</v>
+        <v>6691.98</v>
       </c>
       <c r="N275" s="1">
         <v>0.0</v>
       </c>
       <c r="O275">
         <v>1</v>
       </c>
       <c r="Z275" t="s">
-        <v>692</v>
+        <v>702</v>
       </c>
     </row>
     <row r="276" spans="1:26">
       <c r="A276">
-        <v>2926627582</v>
+        <v>2924746292</v>
       </c>
       <c r="B276" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C276" s="1">
-        <v>100.1446517</v>
+        <v>100.1609874</v>
       </c>
       <c r="D276" s="1">
         <v>0.0</v>
       </c>
       <c r="E276" t="s">
         <v>8</v>
       </c>
       <c r="F276">
         <v>1.0</v>
       </c>
       <c r="G276" s="1">
         <v>0.0</v>
       </c>
       <c r="H276" s="1">
-        <v>28930.34</v>
+        <v>16098.74</v>
       </c>
       <c r="I276" s="1">
         <v>0</v>
       </c>
       <c r="J276">
         <v>0.0</v>
       </c>
       <c r="K276" t="s">
-        <v>695</v>
+        <v>704</v>
       </c>
       <c r="L276" s="1">
-        <v>28930.34</v>
+        <v>16098.74</v>
       </c>
       <c r="M276" s="1">
-        <v>43270.07</v>
+        <v>22678.74</v>
       </c>
       <c r="N276" s="1">
         <v>0.0</v>
       </c>
       <c r="O276">
         <v>1</v>
       </c>
       <c r="Z276" t="s">
-        <v>694</v>
+        <v>703</v>
       </c>
     </row>
     <row r="277" spans="1:26">
       <c r="A277">
-        <v>2926707212</v>
+        <v>2926627582</v>
       </c>
       <c r="B277" s="1">
-        <v>8400000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C277" s="1">
-        <v>100.12385821</v>
+        <v>100.12178425</v>
       </c>
       <c r="D277" s="1">
         <v>0.0</v>
       </c>
       <c r="E277" t="s">
         <v>8</v>
       </c>
       <c r="F277">
         <v>1.0</v>
       </c>
       <c r="G277" s="1">
         <v>0.0</v>
       </c>
       <c r="H277" s="1">
-        <v>10404.09</v>
+        <v>24356.85</v>
       </c>
       <c r="I277" s="1">
         <v>0</v>
       </c>
       <c r="J277">
         <v>0.0</v>
       </c>
       <c r="K277" t="s">
-        <v>697</v>
+        <v>706</v>
       </c>
       <c r="L277" s="1">
-        <v>10404.09</v>
+        <v>24356.85</v>
       </c>
       <c r="M277" s="1">
-        <v>16316.29</v>
+        <v>43027.51</v>
       </c>
       <c r="N277" s="1">
         <v>0.0</v>
       </c>
       <c r="O277">
         <v>1</v>
       </c>
       <c r="Z277" t="s">
-        <v>696</v>
+        <v>705</v>
       </c>
     </row>
     <row r="278" spans="1:26">
       <c r="A278">
-        <v>2935657832</v>
+        <v>2926707212</v>
       </c>
       <c r="B278" s="1">
-        <v>40000000.0</v>
+        <v>8400000.0</v>
       </c>
       <c r="C278" s="1">
-        <v>100.1626666</v>
+        <v>100.10055298</v>
       </c>
       <c r="D278" s="1">
         <v>0.0</v>
       </c>
       <c r="E278" t="s">
         <v>8</v>
       </c>
       <c r="F278">
         <v>1.0</v>
       </c>
       <c r="G278" s="1">
         <v>0.0</v>
       </c>
       <c r="H278" s="1">
-        <v>65066.64</v>
+        <v>8446.45</v>
       </c>
       <c r="I278" s="1">
         <v>0</v>
       </c>
       <c r="J278">
         <v>0.0</v>
       </c>
       <c r="K278" t="s">
-        <v>699</v>
+        <v>708</v>
       </c>
       <c r="L278" s="1">
-        <v>65066.64</v>
+        <v>8446.45</v>
       </c>
       <c r="M278" s="1">
-        <v>94605.08</v>
+        <v>16171.65</v>
       </c>
       <c r="N278" s="1">
         <v>0.0</v>
       </c>
       <c r="O278">
         <v>1</v>
       </c>
       <c r="Z278" t="s">
-        <v>698</v>
+        <v>707</v>
       </c>
     </row>
     <row r="279" spans="1:26">
       <c r="A279">
-        <v>2935803812</v>
+        <v>2935657832</v>
       </c>
       <c r="B279" s="1">
-        <v>9400000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="C279" s="1">
-        <v>100.27308</v>
+        <v>100.1390787</v>
       </c>
       <c r="D279" s="1">
         <v>0.0</v>
       </c>
       <c r="E279" t="s">
         <v>8</v>
       </c>
       <c r="F279">
         <v>1.0</v>
       </c>
       <c r="G279" s="1">
         <v>0.0</v>
       </c>
       <c r="H279" s="1">
-        <v>25669.52</v>
+        <v>55631.48</v>
       </c>
       <c r="I279" s="1">
         <v>0</v>
       </c>
       <c r="J279">
         <v>0.0</v>
       </c>
       <c r="K279" t="s">
-        <v>701</v>
+        <v>710</v>
       </c>
       <c r="L279" s="1">
-        <v>25669.52</v>
+        <v>55631.48</v>
       </c>
       <c r="M279" s="1">
-        <v>31385.68</v>
+        <v>93992.26</v>
       </c>
       <c r="N279" s="1">
         <v>0.0</v>
       </c>
       <c r="O279">
         <v>1</v>
       </c>
       <c r="Z279" t="s">
-        <v>700</v>
+        <v>709</v>
       </c>
     </row>
     <row r="280" spans="1:26">
       <c r="A280">
-        <v>2935813452</v>
+        <v>2935803812</v>
       </c>
       <c r="B280" s="1">
-        <v>3600000.0</v>
+        <v>9400000.0</v>
       </c>
       <c r="C280" s="1">
-        <v>100.27358194</v>
+        <v>100.24790096</v>
       </c>
       <c r="D280" s="1">
         <v>0.0</v>
       </c>
       <c r="E280" t="s">
         <v>8</v>
       </c>
       <c r="F280">
         <v>1.0</v>
       </c>
       <c r="G280" s="1">
         <v>0.0</v>
       </c>
       <c r="H280" s="1">
-        <v>9848.95</v>
+        <v>23302.69</v>
       </c>
       <c r="I280" s="1">
         <v>0</v>
       </c>
       <c r="J280">
         <v>0.0</v>
       </c>
       <c r="K280" t="s">
-        <v>703</v>
+        <v>712</v>
       </c>
       <c r="L280" s="1">
-        <v>9848.95</v>
+        <v>23302.69</v>
       </c>
       <c r="M280" s="1">
-        <v>12056.02</v>
+        <v>31125.58</v>
       </c>
       <c r="N280" s="1">
         <v>0.0</v>
       </c>
       <c r="O280">
         <v>1</v>
       </c>
       <c r="Z280" t="s">
-        <v>702</v>
+        <v>711</v>
       </c>
     </row>
     <row r="281" spans="1:26">
       <c r="A281">
-        <v>2935986662</v>
+        <v>2935813452</v>
       </c>
       <c r="B281" s="1">
-        <v>3844000.0</v>
+        <v>3600000.0</v>
       </c>
       <c r="C281" s="1">
-        <v>100.21025234</v>
+        <v>100.24834583</v>
       </c>
       <c r="D281" s="1">
         <v>0.0</v>
       </c>
       <c r="E281" t="s">
         <v>8</v>
       </c>
       <c r="F281">
         <v>1.0</v>
       </c>
       <c r="G281" s="1">
         <v>0.0</v>
       </c>
       <c r="H281" s="1">
-        <v>8082.1</v>
+        <v>8940.45</v>
       </c>
       <c r="I281" s="1">
         <v>0</v>
       </c>
       <c r="J281">
         <v>0.0</v>
       </c>
       <c r="K281" t="s">
-        <v>705</v>
+        <v>714</v>
       </c>
       <c r="L281" s="1">
-        <v>8082.1</v>
+        <v>8940.45</v>
       </c>
       <c r="M281" s="1">
-        <v>10612.9</v>
+        <v>11956.45</v>
       </c>
       <c r="N281" s="1">
         <v>0.0</v>
       </c>
       <c r="O281">
         <v>1</v>
       </c>
       <c r="Z281" t="s">
-        <v>704</v>
+        <v>713</v>
       </c>
     </row>
     <row r="282" spans="1:26">
       <c r="A282">
-        <v>2936837392</v>
+        <v>2935986662</v>
       </c>
       <c r="B282" s="1">
-        <v>1300000.0</v>
+        <v>3844000.0</v>
       </c>
       <c r="C282" s="1">
-        <v>100.26881462</v>
+        <v>100.18537331</v>
       </c>
       <c r="D282" s="1">
         <v>0.0</v>
       </c>
       <c r="E282" t="s">
         <v>8</v>
       </c>
       <c r="F282">
         <v>1.0</v>
       </c>
       <c r="G282" s="1">
         <v>0.0</v>
       </c>
       <c r="H282" s="1">
-        <v>3494.59</v>
+        <v>7125.75</v>
       </c>
       <c r="I282" s="1">
         <v>0</v>
       </c>
       <c r="J282">
         <v>0.0</v>
       </c>
-      <c r="K282">
-        <v>735.59</v>
+      <c r="K282" t="s">
+        <v>716</v>
       </c>
       <c r="L282" s="1">
-        <v>3494.59</v>
+        <v>7125.75</v>
       </c>
       <c r="M282" s="1">
-        <v>4230.18</v>
+        <v>10499.37</v>
       </c>
       <c r="N282" s="1">
         <v>0.0</v>
       </c>
       <c r="O282">
         <v>1</v>
       </c>
       <c r="Z282" t="s">
-        <v>706</v>
+        <v>715</v>
       </c>
     </row>
     <row r="283" spans="1:26">
       <c r="A283">
-        <v>2937018512</v>
+        <v>2936837392</v>
       </c>
       <c r="B283" s="1">
-        <v>10000000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="C283" s="1">
-        <v>100.1658531</v>
+        <v>100.24412</v>
       </c>
       <c r="D283" s="1">
         <v>0.0</v>
       </c>
       <c r="E283" t="s">
         <v>8</v>
       </c>
       <c r="F283">
         <v>1.0</v>
       </c>
       <c r="G283" s="1">
         <v>0.0</v>
       </c>
       <c r="H283" s="1">
-        <v>16585.31</v>
+        <v>3173.56</v>
       </c>
       <c r="I283" s="1">
         <v>0</v>
       </c>
       <c r="J283">
         <v>0.0</v>
       </c>
       <c r="K283" t="s">
-        <v>708</v>
+        <v>718</v>
       </c>
       <c r="L283" s="1">
-        <v>16585.31</v>
+        <v>3173.56</v>
       </c>
       <c r="M283" s="1">
-        <v>23152.25</v>
+        <v>4194.06</v>
       </c>
       <c r="N283" s="1">
         <v>0.0</v>
       </c>
       <c r="O283">
         <v>1</v>
       </c>
       <c r="Z283" t="s">
-        <v>707</v>
+        <v>717</v>
       </c>
     </row>
     <row r="284" spans="1:26">
       <c r="A284">
-        <v>2937267382</v>
+        <v>2937018512</v>
       </c>
       <c r="B284" s="1">
         <v>10000000.0</v>
       </c>
       <c r="C284" s="1">
-        <v>100.0065047</v>
+        <v>100.1426959</v>
       </c>
       <c r="D284" s="1">
         <v>0.0</v>
       </c>
       <c r="E284" t="s">
         <v>8</v>
       </c>
       <c r="F284">
         <v>1.0</v>
       </c>
       <c r="G284" s="1">
         <v>0.0</v>
       </c>
       <c r="H284" s="1">
-        <v>650.47</v>
+        <v>14269.59</v>
       </c>
       <c r="I284" s="1">
         <v>0</v>
       </c>
       <c r="J284">
         <v>0.0</v>
       </c>
       <c r="K284" t="s">
-        <v>710</v>
+        <v>720</v>
       </c>
       <c r="L284" s="1">
-        <v>650.47</v>
+        <v>14269.59</v>
       </c>
       <c r="M284" s="1">
-        <v>5259.08</v>
+        <v>22973.59</v>
       </c>
       <c r="N284" s="1">
         <v>0.0</v>
       </c>
       <c r="O284">
         <v>1</v>
       </c>
       <c r="Z284" t="s">
-        <v>709</v>
+        <v>719</v>
       </c>
     </row>
     <row r="285" spans="1:26">
       <c r="A285">
         <v>2939595422</v>
       </c>
       <c r="B285" s="1">
         <v>8500000.0</v>
       </c>
       <c r="C285" s="1">
-        <v>100.31744212</v>
+        <v>100.29042741</v>
       </c>
       <c r="D285" s="1">
         <v>0.0</v>
       </c>
       <c r="E285" t="s">
         <v>8</v>
       </c>
       <c r="F285">
         <v>1.0</v>
       </c>
       <c r="G285" s="1">
         <v>0.0</v>
       </c>
       <c r="H285" s="1">
-        <v>26982.58</v>
+        <v>24686.33</v>
       </c>
       <c r="I285" s="1">
         <v>0</v>
       </c>
       <c r="J285">
         <v>0.0</v>
       </c>
       <c r="K285" t="s">
-        <v>712</v>
+        <v>722</v>
       </c>
       <c r="L285" s="1">
-        <v>26982.58</v>
+        <v>24686.33</v>
       </c>
       <c r="M285" s="1">
-        <v>29525.78</v>
+        <v>28882.14</v>
       </c>
       <c r="N285" s="1">
         <v>0.0</v>
       </c>
       <c r="O285">
         <v>1</v>
       </c>
       <c r="Z285" t="s">
-        <v>711</v>
+        <v>721</v>
       </c>
     </row>
     <row r="286" spans="1:26">
       <c r="A286">
         <v>2941100752</v>
       </c>
       <c r="B286" s="1">
         <v>6200000.0</v>
       </c>
       <c r="C286" s="1">
-        <v>100.22683903</v>
+        <v>100.20411371</v>
       </c>
       <c r="D286" s="1">
         <v>0.0</v>
       </c>
       <c r="E286" t="s">
         <v>8</v>
       </c>
       <c r="F286">
         <v>1.0</v>
       </c>
       <c r="G286" s="1">
         <v>0.0</v>
       </c>
       <c r="H286" s="1">
-        <v>14064.02</v>
+        <v>12655.05</v>
       </c>
       <c r="I286" s="1">
         <v>0</v>
       </c>
       <c r="J286">
         <v>0.0</v>
       </c>
       <c r="K286" t="s">
-        <v>714</v>
+        <v>724</v>
       </c>
       <c r="L286" s="1">
-        <v>14064.02</v>
+        <v>12655.05</v>
       </c>
       <c r="M286" s="1">
-        <v>16703.18</v>
+        <v>16528.57</v>
       </c>
       <c r="N286" s="1">
         <v>0.0</v>
       </c>
       <c r="O286">
         <v>1</v>
       </c>
       <c r="Z286" t="s">
-        <v>713</v>
+        <v>723</v>
       </c>
     </row>
     <row r="287" spans="1:26">
       <c r="A287">
         <v>2942297552</v>
       </c>
       <c r="B287" s="1">
         <v>15000000.0</v>
       </c>
       <c r="C287" s="1">
-        <v>100.0762528</v>
+        <v>100.054043</v>
       </c>
       <c r="D287" s="1">
         <v>0.0</v>
       </c>
       <c r="E287" t="s">
         <v>8</v>
       </c>
       <c r="F287">
         <v>1.0</v>
       </c>
       <c r="G287" s="1">
         <v>0.0</v>
       </c>
       <c r="H287" s="1">
-        <v>11437.92</v>
+        <v>8106.45</v>
       </c>
       <c r="I287" s="1">
         <v>0</v>
       </c>
       <c r="J287">
         <v>0.0</v>
       </c>
       <c r="K287" t="s">
-        <v>716</v>
+        <v>726</v>
       </c>
       <c r="L287" s="1">
-        <v>11437.92</v>
+        <v>8106.45</v>
       </c>
       <c r="M287" s="1">
-        <v>17646.05</v>
+        <v>17199.45</v>
       </c>
       <c r="N287" s="1">
         <v>0.0</v>
       </c>
       <c r="O287">
         <v>1</v>
       </c>
       <c r="Z287" t="s">
-        <v>715</v>
+        <v>725</v>
       </c>
     </row>
     <row r="288" spans="1:26">
       <c r="A288">
         <v>2942312882</v>
       </c>
       <c r="B288" s="1">
         <v>4200000.0</v>
       </c>
       <c r="C288" s="1">
-        <v>100.158055</v>
+        <v>100.13657667</v>
       </c>
       <c r="D288" s="1">
         <v>0.0</v>
       </c>
       <c r="E288" t="s">
         <v>8</v>
       </c>
       <c r="F288">
         <v>1.0</v>
       </c>
       <c r="G288" s="1">
         <v>0.0</v>
       </c>
       <c r="H288" s="1">
-        <v>6638.31</v>
+        <v>5736.22</v>
       </c>
       <c r="I288" s="1">
         <v>0</v>
       </c>
       <c r="J288">
         <v>0.0</v>
       </c>
       <c r="K288" t="s">
-        <v>718</v>
+        <v>728</v>
       </c>
       <c r="L288" s="1">
-        <v>6638.31</v>
+        <v>5736.22</v>
       </c>
       <c r="M288" s="1">
-        <v>8511.34</v>
+        <v>8429.26</v>
       </c>
       <c r="N288" s="1">
         <v>0.0</v>
       </c>
       <c r="O288">
         <v>1</v>
       </c>
       <c r="Z288" t="s">
-        <v>717</v>
+        <v>727</v>
       </c>
     </row>
     <row r="289" spans="1:26">
       <c r="A289">
         <v>2942860832</v>
       </c>
       <c r="B289" s="1">
         <v>4300000.0</v>
       </c>
       <c r="C289" s="1">
-        <v>100.15912977</v>
+        <v>100.13748047</v>
       </c>
       <c r="D289" s="1">
         <v>0.0</v>
       </c>
       <c r="E289" t="s">
         <v>8</v>
       </c>
       <c r="F289">
         <v>1.0</v>
       </c>
       <c r="G289" s="1">
         <v>0.0</v>
       </c>
       <c r="H289" s="1">
-        <v>6842.58</v>
+        <v>5911.66</v>
       </c>
       <c r="I289" s="1">
         <v>0</v>
       </c>
       <c r="J289">
         <v>0.0</v>
       </c>
       <c r="K289" t="s">
-        <v>720</v>
+        <v>730</v>
       </c>
       <c r="L289" s="1">
-        <v>6842.58</v>
+        <v>5911.66</v>
       </c>
       <c r="M289" s="1">
-        <v>8842.97</v>
+        <v>8759.12</v>
       </c>
       <c r="N289" s="1">
         <v>0.0</v>
       </c>
       <c r="O289">
         <v>1</v>
       </c>
       <c r="Z289" t="s">
-        <v>719</v>
+        <v>729</v>
       </c>
     </row>
     <row r="290" spans="1:26">
       <c r="A290">
         <v>2942896542</v>
       </c>
       <c r="B290" s="1">
         <v>1500000.0</v>
       </c>
       <c r="C290" s="1">
-        <v>100.15895067</v>
+        <v>100.13733</v>
       </c>
       <c r="D290" s="1">
         <v>0.0</v>
       </c>
       <c r="E290" t="s">
         <v>8</v>
       </c>
       <c r="F290">
         <v>1.0</v>
       </c>
       <c r="G290" s="1">
         <v>0.0</v>
       </c>
       <c r="H290" s="1">
-        <v>2384.26</v>
+        <v>2059.95</v>
       </c>
       <c r="I290" s="1">
         <v>0</v>
       </c>
       <c r="J290">
         <v>0.0</v>
       </c>
       <c r="K290">
-        <v>693.0</v>
+        <v>988.05</v>
       </c>
       <c r="L290" s="1">
-        <v>2384.26</v>
+        <v>2059.95</v>
       </c>
       <c r="M290" s="1">
-        <v>3077.26</v>
+        <v>3048.0</v>
       </c>
       <c r="N290" s="1">
         <v>0.0</v>
       </c>
       <c r="O290">
         <v>1</v>
       </c>
       <c r="Z290" t="s">
-        <v>721</v>
+        <v>731</v>
       </c>
     </row>
     <row r="291" spans="1:26">
       <c r="A291">
         <v>2949187932</v>
       </c>
       <c r="B291" s="1">
         <v>30000000.0</v>
       </c>
       <c r="C291" s="1">
-        <v>100.17000987</v>
+        <v>100.1482322</v>
       </c>
       <c r="D291" s="1">
         <v>0.0</v>
       </c>
       <c r="E291" t="s">
         <v>8</v>
       </c>
       <c r="F291">
         <v>1.0</v>
       </c>
       <c r="G291" s="1">
         <v>0.0</v>
       </c>
       <c r="H291" s="1">
-        <v>51002.96</v>
+        <v>44469.66</v>
       </c>
       <c r="I291" s="1">
         <v>0</v>
       </c>
       <c r="J291">
         <v>0.0</v>
       </c>
       <c r="K291" t="s">
-        <v>723</v>
+        <v>733</v>
       </c>
       <c r="L291" s="1">
-        <v>51002.96</v>
+        <v>44469.66</v>
       </c>
       <c r="M291" s="1">
-        <v>63378.96</v>
+        <v>62640.5</v>
       </c>
       <c r="N291" s="1">
         <v>0.0</v>
       </c>
       <c r="O291">
         <v>1</v>
       </c>
       <c r="Z291" t="s">
-        <v>722</v>
+        <v>732</v>
       </c>
     </row>
     <row r="292" spans="1:26">
       <c r="A292">
         <v>2949233192</v>
       </c>
       <c r="B292" s="1">
         <v>25000000.0</v>
       </c>
       <c r="C292" s="1">
-        <v>100.1688706</v>
+        <v>100.14726404</v>
       </c>
       <c r="D292" s="1">
         <v>0.0</v>
       </c>
       <c r="E292" t="s">
         <v>8</v>
       </c>
       <c r="F292">
         <v>1.0</v>
       </c>
       <c r="G292" s="1">
         <v>0.0</v>
       </c>
       <c r="H292" s="1">
-        <v>42217.65</v>
+        <v>36816.01</v>
       </c>
       <c r="I292" s="1">
         <v>0</v>
       </c>
       <c r="J292">
         <v>0.0</v>
       </c>
       <c r="K292" t="s">
-        <v>725</v>
+        <v>735</v>
       </c>
       <c r="L292" s="1">
-        <v>42217.65</v>
+        <v>36816.01</v>
       </c>
       <c r="M292" s="1">
-        <v>52064.32</v>
+        <v>51447.95</v>
       </c>
       <c r="N292" s="1">
         <v>0.0</v>
       </c>
       <c r="O292">
         <v>1</v>
       </c>
       <c r="Z292" t="s">
-        <v>724</v>
+        <v>734</v>
       </c>
     </row>
     <row r="293" spans="1:26">
       <c r="A293">
         <v>2951470492</v>
       </c>
       <c r="B293" s="1">
         <v>2200000.0</v>
       </c>
       <c r="C293" s="1">
-        <v>100.29315136</v>
+        <v>100.26822545</v>
       </c>
       <c r="D293" s="1">
         <v>0.0</v>
       </c>
       <c r="E293" t="s">
         <v>8</v>
       </c>
       <c r="F293">
         <v>1.0</v>
       </c>
       <c r="G293" s="1">
         <v>0.0</v>
       </c>
       <c r="H293" s="1">
-        <v>6449.33</v>
+        <v>5900.96</v>
       </c>
       <c r="I293" s="1">
         <v>0</v>
       </c>
       <c r="J293">
         <v>0.0</v>
       </c>
-      <c r="K293">
-        <v>674.01</v>
+      <c r="K293" t="s">
+        <v>737</v>
       </c>
       <c r="L293" s="1">
-        <v>6449.33</v>
+        <v>5900.96</v>
       </c>
       <c r="M293" s="1">
-        <v>7123.34</v>
+        <v>6997.77</v>
       </c>
       <c r="N293" s="1">
         <v>0.0</v>
       </c>
       <c r="O293">
         <v>1</v>
       </c>
       <c r="Z293" t="s">
-        <v>726</v>
+        <v>736</v>
       </c>
     </row>
     <row r="294" spans="1:26">
       <c r="A294">
         <v>2956403482</v>
       </c>
       <c r="B294" s="1">
         <v>15000000.0</v>
       </c>
       <c r="C294" s="1">
-        <v>100.13788227</v>
+        <v>100.11802627</v>
       </c>
       <c r="D294" s="1">
         <v>0.0</v>
       </c>
       <c r="E294" t="s">
         <v>8</v>
       </c>
       <c r="F294">
         <v>1.0</v>
       </c>
       <c r="G294" s="1">
         <v>0.0</v>
       </c>
       <c r="H294" s="1">
-        <v>20682.34</v>
+        <v>17703.94</v>
       </c>
       <c r="I294" s="1">
         <v>0</v>
       </c>
       <c r="J294">
         <v>0.0</v>
       </c>
       <c r="K294" t="s">
-        <v>728</v>
+        <v>739</v>
       </c>
       <c r="L294" s="1">
-        <v>20682.34</v>
+        <v>17703.94</v>
       </c>
       <c r="M294" s="1">
-        <v>25248.38</v>
+        <v>25022.44</v>
       </c>
       <c r="N294" s="1">
         <v>0.0</v>
       </c>
       <c r="O294">
         <v>1</v>
       </c>
       <c r="Z294" t="s">
-        <v>727</v>
+        <v>738</v>
       </c>
     </row>
     <row r="295" spans="1:26">
       <c r="A295">
         <v>2957531542</v>
       </c>
       <c r="B295" s="1">
         <v>15000000.0</v>
       </c>
       <c r="C295" s="1">
-        <v>100.48200813</v>
+        <v>100.44706373</v>
       </c>
       <c r="D295" s="1">
         <v>0.0</v>
       </c>
       <c r="E295" t="s">
         <v>8</v>
       </c>
       <c r="F295">
         <v>1.0</v>
       </c>
       <c r="G295" s="1">
         <v>0.0</v>
       </c>
       <c r="H295" s="1">
-        <v>72301.22</v>
+        <v>67059.56</v>
       </c>
       <c r="I295" s="1">
         <v>0</v>
       </c>
       <c r="J295">
         <v>0.0</v>
       </c>
       <c r="K295" t="s">
-        <v>730</v>
+        <v>741</v>
       </c>
       <c r="L295" s="1">
-        <v>72301.22</v>
+        <v>67059.56</v>
       </c>
       <c r="M295" s="1">
-        <v>73540.09</v>
+        <v>70947.64</v>
       </c>
       <c r="N295" s="1">
         <v>0.0</v>
       </c>
       <c r="O295">
         <v>1</v>
       </c>
       <c r="Z295" t="s">
-        <v>729</v>
+        <v>740</v>
       </c>
     </row>
     <row r="296" spans="1:26">
       <c r="A296">
         <v>2959056142</v>
       </c>
       <c r="B296" s="1">
         <v>10400000.0</v>
       </c>
       <c r="C296" s="1">
-        <v>100.29240135</v>
+        <v>100.26772952</v>
       </c>
       <c r="D296" s="1">
         <v>0.0</v>
       </c>
       <c r="E296" t="s">
         <v>8</v>
       </c>
       <c r="F296">
         <v>1.0</v>
       </c>
       <c r="G296" s="1">
         <v>0.0</v>
       </c>
       <c r="H296" s="1">
-        <v>30409.74</v>
+        <v>27843.87</v>
       </c>
       <c r="I296" s="1">
         <v>0</v>
       </c>
       <c r="J296">
         <v>0.0</v>
       </c>
       <c r="K296" t="s">
-        <v>732</v>
+        <v>743</v>
       </c>
       <c r="L296" s="1">
-        <v>30409.74</v>
+        <v>27843.87</v>
       </c>
       <c r="M296" s="1">
-        <v>32226.85</v>
+        <v>31486.0</v>
       </c>
       <c r="N296" s="1">
         <v>0.0</v>
       </c>
       <c r="O296">
         <v>1</v>
       </c>
       <c r="Z296" t="s">
-        <v>731</v>
+        <v>742</v>
       </c>
     </row>
     <row r="297" spans="1:26">
       <c r="A297">
         <v>2962036292</v>
       </c>
       <c r="B297" s="1">
         <v>11700000.0</v>
       </c>
       <c r="C297" s="1">
-        <v>100.36731538</v>
+        <v>100.3381247</v>
       </c>
       <c r="D297" s="1">
         <v>0.0</v>
       </c>
       <c r="E297" t="s">
         <v>8</v>
       </c>
       <c r="F297">
         <v>1.0</v>
       </c>
       <c r="G297" s="1">
         <v>0.0</v>
       </c>
       <c r="H297" s="1">
-        <v>42975.9</v>
+        <v>39560.59</v>
       </c>
       <c r="I297" s="1">
         <v>0</v>
       </c>
       <c r="J297">
         <v>0.0</v>
       </c>
       <c r="K297" t="s">
-        <v>734</v>
+        <v>745</v>
       </c>
       <c r="L297" s="1">
-        <v>42975.9</v>
+        <v>39560.59</v>
       </c>
       <c r="M297" s="1">
-        <v>44559.4</v>
+        <v>43185.64</v>
       </c>
       <c r="N297" s="1">
         <v>0.0</v>
       </c>
       <c r="O297">
         <v>1</v>
       </c>
       <c r="Z297" t="s">
-        <v>733</v>
+        <v>744</v>
       </c>
     </row>
     <row r="298" spans="1:26">
       <c r="A298">
         <v>2962647792</v>
       </c>
       <c r="B298" s="1">
         <v>15000000.0</v>
       </c>
       <c r="C298" s="1">
-        <v>100.05500407</v>
+        <v>100.0362616</v>
       </c>
       <c r="D298" s="1">
         <v>0.0</v>
       </c>
       <c r="E298" t="s">
         <v>8</v>
       </c>
       <c r="F298">
         <v>1.0</v>
       </c>
       <c r="G298" s="1">
         <v>0.0</v>
       </c>
       <c r="H298" s="1">
-        <v>8250.61</v>
+        <v>5439.24</v>
       </c>
       <c r="I298" s="1">
         <v>0</v>
       </c>
       <c r="J298">
         <v>0.0</v>
       </c>
       <c r="K298" t="s">
-        <v>736</v>
+        <v>747</v>
       </c>
       <c r="L298" s="1">
-        <v>8250.61</v>
+        <v>5439.24</v>
       </c>
       <c r="M298" s="1">
-        <v>11485.94</v>
+        <v>11306.9</v>
       </c>
       <c r="N298" s="1">
         <v>0.0</v>
       </c>
       <c r="O298">
         <v>1</v>
       </c>
       <c r="Z298" t="s">
-        <v>735</v>
+        <v>746</v>
       </c>
     </row>
     <row r="299" spans="1:26">
       <c r="A299">
         <v>2963772242</v>
       </c>
       <c r="B299" s="1">
         <v>10000000.0</v>
       </c>
       <c r="C299" s="1">
-        <v>100.1716754</v>
+        <v>100.150772</v>
       </c>
       <c r="D299" s="1">
         <v>0.0</v>
       </c>
       <c r="E299" t="s">
         <v>8</v>
       </c>
       <c r="F299">
         <v>1.0</v>
       </c>
       <c r="G299" s="1">
         <v>0.0</v>
       </c>
       <c r="H299" s="1">
-        <v>17167.54</v>
+        <v>15077.2</v>
       </c>
       <c r="I299" s="1">
         <v>0</v>
       </c>
       <c r="J299">
         <v>0.0</v>
       </c>
       <c r="K299" t="s">
-        <v>738</v>
+        <v>749</v>
       </c>
       <c r="L299" s="1">
-        <v>17167.54</v>
+        <v>15077.2</v>
       </c>
       <c r="M299" s="1">
-        <v>19862.54</v>
+        <v>19581.7</v>
       </c>
       <c r="N299" s="1">
         <v>0.0</v>
       </c>
       <c r="O299">
         <v>1</v>
       </c>
       <c r="Z299" t="s">
-        <v>737</v>
+        <v>748</v>
       </c>
     </row>
     <row r="300" spans="1:26">
       <c r="A300">
         <v>2963783932</v>
       </c>
       <c r="B300" s="1">
         <v>10000000.0</v>
       </c>
       <c r="C300" s="1">
-        <v>100.1841516</v>
+        <v>100.1630575</v>
       </c>
       <c r="D300" s="1">
         <v>0.0</v>
       </c>
       <c r="E300" t="s">
         <v>8</v>
       </c>
       <c r="F300">
         <v>1.0</v>
       </c>
       <c r="G300" s="1">
         <v>0.0</v>
       </c>
       <c r="H300" s="1">
-        <v>18415.16</v>
+        <v>16305.75</v>
       </c>
       <c r="I300" s="1">
         <v>0</v>
       </c>
       <c r="J300">
         <v>0.0</v>
       </c>
       <c r="K300" t="s">
-        <v>740</v>
+        <v>751</v>
       </c>
       <c r="L300" s="1">
-        <v>18415.16</v>
+        <v>16305.75</v>
       </c>
       <c r="M300" s="1">
-        <v>21051.83</v>
+        <v>20746.08</v>
       </c>
       <c r="N300" s="1">
         <v>0.0</v>
       </c>
       <c r="O300">
         <v>1</v>
       </c>
       <c r="Z300" t="s">
-        <v>739</v>
+        <v>750</v>
       </c>
     </row>
     <row r="301" spans="1:26">
       <c r="A301">
         <v>2963823632</v>
       </c>
       <c r="B301" s="1">
         <v>3800000.0</v>
       </c>
       <c r="C301" s="1">
-        <v>100.47568658</v>
+        <v>100.44116895</v>
       </c>
       <c r="D301" s="1">
         <v>0.0</v>
       </c>
       <c r="E301" t="s">
         <v>8</v>
       </c>
       <c r="F301">
         <v>1.0</v>
       </c>
       <c r="G301" s="1">
         <v>0.0</v>
       </c>
       <c r="H301" s="1">
-        <v>18076.09</v>
+        <v>16764.42</v>
       </c>
       <c r="I301" s="1">
         <v>0</v>
       </c>
       <c r="J301">
         <v>0.0</v>
       </c>
       <c r="K301">
-        <v>271.89</v>
+        <v>926.39</v>
       </c>
       <c r="L301" s="1">
-        <v>18076.09</v>
+        <v>16764.42</v>
       </c>
       <c r="M301" s="1">
-        <v>18347.98</v>
+        <v>17690.81</v>
       </c>
       <c r="N301" s="1">
         <v>0.0</v>
       </c>
       <c r="O301">
         <v>1</v>
       </c>
       <c r="Z301" t="s">
-        <v>741</v>
+        <v>752</v>
       </c>
     </row>
     <row r="302" spans="1:26">
       <c r="A302">
         <v>2963840802</v>
       </c>
       <c r="B302" s="1">
         <v>2991000.0</v>
       </c>
       <c r="C302" s="1">
-        <v>100.37078502</v>
+        <v>100.34130993</v>
       </c>
       <c r="D302" s="1">
         <v>0.0</v>
       </c>
       <c r="E302" t="s">
         <v>8</v>
       </c>
       <c r="F302">
         <v>1.0</v>
       </c>
       <c r="G302" s="1">
         <v>0.0</v>
       </c>
       <c r="H302" s="1">
-        <v>11090.18</v>
+        <v>10208.58</v>
       </c>
       <c r="I302" s="1">
         <v>0</v>
       </c>
       <c r="J302">
         <v>0.0</v>
       </c>
       <c r="K302">
-        <v>450.09</v>
+        <v>980.71</v>
       </c>
       <c r="L302" s="1">
-        <v>11090.18</v>
+        <v>10208.58</v>
       </c>
       <c r="M302" s="1">
-        <v>11540.27</v>
+        <v>11189.29</v>
       </c>
       <c r="N302" s="1">
         <v>0.0</v>
       </c>
       <c r="O302">
         <v>1</v>
       </c>
       <c r="Z302" t="s">
-        <v>742</v>
+        <v>753</v>
       </c>
     </row>
     <row r="303" spans="1:26">
       <c r="A303">
         <v>2965386522</v>
       </c>
       <c r="B303" s="1">
         <v>5000000.0</v>
       </c>
       <c r="C303" s="1">
-        <v>100.1320868</v>
+        <v>100.1127258</v>
       </c>
       <c r="D303" s="1">
         <v>0.0</v>
       </c>
       <c r="E303" t="s">
         <v>8</v>
       </c>
       <c r="F303">
         <v>1.0</v>
       </c>
       <c r="G303" s="1">
         <v>0.0</v>
       </c>
       <c r="H303" s="1">
-        <v>6604.34</v>
+        <v>5636.29</v>
       </c>
       <c r="I303" s="1">
         <v>0</v>
       </c>
       <c r="J303">
         <v>0.0</v>
       </c>
       <c r="K303" t="s">
-        <v>744</v>
+        <v>755</v>
       </c>
       <c r="L303" s="1">
-        <v>6604.34</v>
+        <v>5636.29</v>
       </c>
       <c r="M303" s="1">
-        <v>7860.72</v>
+        <v>7789.62</v>
       </c>
       <c r="N303" s="1">
         <v>0.0</v>
       </c>
       <c r="O303">
         <v>1</v>
       </c>
       <c r="Z303" t="s">
-        <v>743</v>
+        <v>754</v>
       </c>
     </row>
     <row r="304" spans="1:26">
       <c r="A304">
         <v>2970036362</v>
       </c>
       <c r="B304" s="1">
         <v>10000000.0</v>
       </c>
       <c r="C304" s="1">
-        <v>100.1959315</v>
+        <v>100.1745406</v>
       </c>
       <c r="D304" s="1">
         <v>0.0</v>
       </c>
       <c r="E304" t="s">
         <v>8</v>
       </c>
       <c r="F304">
         <v>1.0</v>
       </c>
       <c r="G304" s="1">
         <v>0.0</v>
       </c>
       <c r="H304" s="1">
-        <v>19593.15</v>
+        <v>17454.06</v>
       </c>
       <c r="I304" s="1">
         <v>0</v>
       </c>
       <c r="J304">
         <v>0.0</v>
       </c>
       <c r="K304" t="s">
-        <v>746</v>
+        <v>757</v>
       </c>
       <c r="L304" s="1">
-        <v>19593.15</v>
+        <v>17454.06</v>
       </c>
       <c r="M304" s="1">
-        <v>22460.49</v>
+        <v>22154.06</v>
       </c>
       <c r="N304" s="1">
         <v>0.0</v>
       </c>
       <c r="O304">
         <v>1</v>
       </c>
       <c r="Z304" t="s">
-        <v>745</v>
+        <v>756</v>
       </c>
     </row>
     <row r="305" spans="1:26">
       <c r="A305">
         <v>2979716702</v>
       </c>
       <c r="B305" s="1">
         <v>10000000.0</v>
       </c>
       <c r="C305" s="1">
-        <v>100.2023854</v>
+        <v>100.1819791</v>
       </c>
       <c r="D305" s="1">
         <v>0.0</v>
       </c>
       <c r="E305" t="s">
         <v>8</v>
       </c>
       <c r="F305">
         <v>1.0</v>
       </c>
       <c r="G305" s="1">
         <v>0.0</v>
       </c>
       <c r="H305" s="1">
-        <v>20238.54</v>
+        <v>18197.91</v>
       </c>
       <c r="I305" s="1">
         <v>0</v>
       </c>
       <c r="J305">
         <v>0.0</v>
       </c>
       <c r="K305" t="s">
-        <v>748</v>
+        <v>759</v>
       </c>
       <c r="L305" s="1">
-        <v>20238.54</v>
+        <v>18197.91</v>
       </c>
       <c r="M305" s="1">
-        <v>22252.99</v>
+        <v>21959.24</v>
       </c>
       <c r="N305" s="1">
         <v>0.0</v>
       </c>
       <c r="O305">
         <v>1</v>
       </c>
       <c r="Z305" t="s">
-        <v>747</v>
+        <v>758</v>
       </c>
     </row>
     <row r="306" spans="1:26">
       <c r="A306">
         <v>2981484462</v>
       </c>
       <c r="B306" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C306" s="1">
-        <v>100.20503605</v>
+        <v>100.18499105</v>
       </c>
       <c r="D306" s="1">
         <v>0.0</v>
       </c>
       <c r="E306" t="s">
         <v>8</v>
       </c>
       <c r="F306">
         <v>1.0</v>
       </c>
       <c r="G306" s="1">
         <v>0.0</v>
       </c>
       <c r="H306" s="1">
-        <v>41007.21</v>
+        <v>36998.21</v>
       </c>
       <c r="I306" s="1">
         <v>0</v>
       </c>
       <c r="J306">
         <v>0.0</v>
       </c>
       <c r="K306" t="s">
-        <v>750</v>
+        <v>761</v>
       </c>
       <c r="L306" s="1">
-        <v>41007.21</v>
+        <v>36998.21</v>
       </c>
       <c r="M306" s="1">
-        <v>44481.21</v>
+        <v>43905.66</v>
       </c>
       <c r="N306" s="1">
         <v>0.0</v>
       </c>
       <c r="O306">
         <v>1</v>
       </c>
       <c r="Z306" t="s">
-        <v>749</v>
+        <v>760</v>
       </c>
     </row>
     <row r="307" spans="1:26">
       <c r="A307">
         <v>2983096392</v>
       </c>
       <c r="B307" s="1">
         <v>7100000.0</v>
       </c>
       <c r="C307" s="1">
-        <v>100.34312803</v>
+        <v>100.31545352</v>
       </c>
       <c r="D307" s="1">
         <v>0.0</v>
       </c>
       <c r="E307" t="s">
         <v>8</v>
       </c>
       <c r="F307">
         <v>1.0</v>
       </c>
       <c r="G307" s="1">
         <v>0.0</v>
       </c>
       <c r="H307" s="1">
-        <v>24362.09</v>
+        <v>22397.2</v>
       </c>
       <c r="I307" s="1">
         <v>0</v>
       </c>
       <c r="J307">
         <v>0.0</v>
       </c>
-      <c r="K307">
-        <v>716.08</v>
+      <c r="K307" t="s">
+        <v>763</v>
       </c>
       <c r="L307" s="1">
-        <v>24362.09</v>
+        <v>22397.2</v>
       </c>
       <c r="M307" s="1">
-        <v>25078.17</v>
+        <v>24299.37</v>
       </c>
       <c r="N307" s="1">
         <v>0.0</v>
       </c>
       <c r="O307">
         <v>1</v>
       </c>
       <c r="Z307" t="s">
-        <v>751</v>
+        <v>762</v>
       </c>
     </row>
     <row r="308" spans="1:26">
       <c r="A308">
         <v>2991145122</v>
       </c>
       <c r="B308" s="1">
         <v>9000000.0</v>
       </c>
       <c r="C308" s="1">
-        <v>100.247808</v>
+        <v>100.22742989</v>
       </c>
       <c r="D308" s="1">
         <v>0.0</v>
       </c>
       <c r="E308" t="s">
         <v>8</v>
       </c>
       <c r="F308">
         <v>1.0</v>
       </c>
       <c r="G308" s="1">
         <v>0.0</v>
       </c>
       <c r="H308" s="1">
-        <v>22302.72</v>
+        <v>20468.69</v>
       </c>
       <c r="I308" s="1">
         <v>0</v>
       </c>
       <c r="J308">
         <v>0.0</v>
       </c>
       <c r="K308">
-        <v>-476.63</v>
+        <v>818.4</v>
       </c>
       <c r="L308" s="1">
-        <v>22302.72</v>
+        <v>20468.69</v>
       </c>
       <c r="M308" s="1">
-        <v>21826.09</v>
+        <v>21287.09</v>
       </c>
       <c r="N308" s="1">
         <v>0.0</v>
       </c>
       <c r="O308">
         <v>1</v>
       </c>
       <c r="Z308" t="s">
-        <v>752</v>
+        <v>764</v>
       </c>
     </row>
     <row r="309" spans="1:26">
       <c r="A309">
         <v>2991234142</v>
       </c>
       <c r="B309" s="1">
         <v>2500000.0</v>
       </c>
       <c r="C309" s="1">
-        <v>100.2478108</v>
+        <v>100.2274448</v>
       </c>
       <c r="D309" s="1">
         <v>0.0</v>
       </c>
       <c r="E309" t="s">
         <v>8</v>
       </c>
       <c r="F309">
         <v>1.0</v>
       </c>
       <c r="G309" s="1">
         <v>0.0</v>
       </c>
       <c r="H309" s="1">
-        <v>6195.27</v>
+        <v>5686.12</v>
       </c>
       <c r="I309" s="1">
         <v>0</v>
       </c>
       <c r="J309">
         <v>0.0</v>
       </c>
       <c r="K309">
-        <v>-100.75</v>
+        <v>263.04</v>
       </c>
       <c r="L309" s="1">
-        <v>6195.27</v>
+        <v>5686.12</v>
       </c>
       <c r="M309" s="1">
-        <v>6094.52</v>
+        <v>5949.16</v>
       </c>
       <c r="N309" s="1">
         <v>0.0</v>
       </c>
       <c r="O309">
         <v>1</v>
       </c>
       <c r="Z309" t="s">
-        <v>753</v>
+        <v>765</v>
       </c>
     </row>
     <row r="310" spans="1:26">
       <c r="A310">
         <v>3014423372</v>
       </c>
       <c r="B310" s="1">
         <v>6000000.0</v>
       </c>
       <c r="C310" s="1">
-        <v>100.06450183</v>
+        <v>100.045453</v>
       </c>
       <c r="D310" s="1">
         <v>0.0</v>
       </c>
       <c r="E310" t="s">
         <v>8</v>
       </c>
       <c r="F310">
         <v>1.0</v>
       </c>
       <c r="G310" s="1">
         <v>0.0</v>
       </c>
       <c r="H310" s="1">
-        <v>3870.11</v>
+        <v>2727.18</v>
       </c>
       <c r="I310" s="1">
         <v>0</v>
       </c>
       <c r="J310">
         <v>0.0</v>
       </c>
-      <c r="K310">
-        <v>387.1</v>
+      <c r="K310" t="s">
+        <v>767</v>
       </c>
       <c r="L310" s="1">
-        <v>3870.11</v>
+        <v>2727.18</v>
       </c>
       <c r="M310" s="1">
-        <v>4257.21</v>
+        <v>4075.64</v>
       </c>
       <c r="N310" s="1">
         <v>0.0</v>
       </c>
       <c r="O310">
         <v>1</v>
       </c>
       <c r="Z310" t="s">
-        <v>754</v>
+        <v>766</v>
       </c>
     </row>
     <row r="311" spans="1:26">
       <c r="A311" t="s">
-        <v>756</v>
+        <v>769</v>
       </c>
       <c r="B311" s="1">
         <v>13000000.0</v>
       </c>
       <c r="C311" s="1">
-        <v>100.24912569</v>
+        <v>100.22897785</v>
       </c>
       <c r="D311" s="1">
         <v>0.0</v>
       </c>
       <c r="E311" t="s">
         <v>8</v>
       </c>
       <c r="F311">
         <v>1.0</v>
       </c>
       <c r="G311" s="1">
         <v>0.0</v>
       </c>
       <c r="H311" s="1">
-        <v>32386.34</v>
+        <v>29767.12</v>
       </c>
       <c r="I311" s="1">
         <v>0</v>
       </c>
       <c r="J311">
         <v>0.0</v>
       </c>
-      <c r="K311">
-        <v>696.42</v>
+      <c r="K311" t="s">
+        <v>770</v>
       </c>
       <c r="L311" s="1">
-        <v>32386.34</v>
+        <v>29767.12</v>
       </c>
       <c r="M311" s="1">
-        <v>33082.76</v>
+        <v>32522.84</v>
       </c>
       <c r="N311" s="1">
         <v>0.0</v>
       </c>
       <c r="O311">
         <v>1</v>
       </c>
       <c r="Z311" t="s">
-        <v>755</v>
+        <v>768</v>
       </c>
     </row>
     <row r="312" spans="1:26">
       <c r="A312" t="s">
-        <v>758</v>
+        <v>772</v>
       </c>
       <c r="B312" s="1">
         <v>7100000.0</v>
       </c>
       <c r="C312" s="1">
-        <v>100.26117577</v>
+        <v>100.23995761</v>
       </c>
       <c r="D312" s="1">
         <v>0.0</v>
       </c>
       <c r="E312" t="s">
         <v>8</v>
       </c>
       <c r="F312">
         <v>1.0</v>
       </c>
       <c r="G312" s="1">
         <v>0.0</v>
       </c>
       <c r="H312" s="1">
-        <v>18543.48</v>
+        <v>17036.99</v>
       </c>
       <c r="I312" s="1">
         <v>0</v>
       </c>
       <c r="J312">
         <v>0.0</v>
       </c>
-      <c r="K312">
-        <v>630.94</v>
+      <c r="K312" t="s">
+        <v>773</v>
       </c>
       <c r="L312" s="1">
-        <v>18543.48</v>
+        <v>17036.99</v>
       </c>
       <c r="M312" s="1">
-        <v>19174.42</v>
+        <v>18825.87</v>
       </c>
       <c r="N312" s="1">
         <v>0.0</v>
       </c>
       <c r="O312">
         <v>1</v>
       </c>
       <c r="Z312" t="s">
-        <v>757</v>
+        <v>771</v>
       </c>
     </row>
     <row r="313" spans="1:26">
       <c r="A313" t="s">
-        <v>760</v>
+        <v>775</v>
       </c>
       <c r="B313" s="1">
         <v>15000000.0</v>
       </c>
       <c r="C313" s="1">
-        <v>100.16831007</v>
+        <v>100.14906373</v>
       </c>
       <c r="D313" s="1">
         <v>0.0</v>
       </c>
       <c r="E313" t="s">
         <v>8</v>
       </c>
       <c r="F313">
         <v>1.0</v>
       </c>
       <c r="G313" s="1">
         <v>0.0</v>
       </c>
       <c r="H313" s="1">
-        <v>25246.51</v>
+        <v>22359.56</v>
       </c>
       <c r="I313" s="1">
         <v>0</v>
       </c>
       <c r="J313">
         <v>0.0</v>
       </c>
       <c r="K313" t="s">
-        <v>761</v>
+        <v>776</v>
       </c>
       <c r="L313" s="1">
-        <v>25246.51</v>
+        <v>22359.56</v>
       </c>
       <c r="M313" s="1">
-        <v>26250.32</v>
+        <v>25765.97</v>
       </c>
       <c r="N313" s="1">
         <v>0.0</v>
       </c>
       <c r="O313">
         <v>1</v>
       </c>
       <c r="Z313" t="s">
-        <v>759</v>
+        <v>774</v>
       </c>
     </row>
     <row r="314" spans="1:26">
       <c r="A314" t="s">
-        <v>760</v>
+        <v>775</v>
       </c>
       <c r="B314" s="1">
         <v>25000000.0</v>
       </c>
       <c r="C314" s="1">
-        <v>100.249881</v>
+        <v>100.22965456</v>
       </c>
       <c r="D314" s="1">
         <v>0.0</v>
       </c>
       <c r="E314" t="s">
         <v>8</v>
       </c>
       <c r="F314">
         <v>1.0</v>
       </c>
       <c r="G314" s="1">
         <v>0.0</v>
       </c>
       <c r="H314" s="1">
-        <v>62470.25</v>
+        <v>57413.64</v>
       </c>
       <c r="I314" s="1">
         <v>0</v>
       </c>
       <c r="J314">
         <v>0.0</v>
       </c>
       <c r="K314" t="s">
-        <v>763</v>
+        <v>778</v>
       </c>
       <c r="L314" s="1">
-        <v>62470.25</v>
+        <v>57413.64</v>
       </c>
       <c r="M314" s="1">
-        <v>63963.97</v>
+        <v>62887.71</v>
       </c>
       <c r="N314" s="1">
         <v>0.0</v>
       </c>
       <c r="O314">
         <v>1</v>
       </c>
       <c r="Z314" t="s">
-        <v>762</v>
+        <v>777</v>
       </c>
     </row>
     <row r="315" spans="1:26">
       <c r="A315" t="s">
-        <v>765</v>
+        <v>780</v>
       </c>
       <c r="B315" s="1">
         <v>30000000.0</v>
       </c>
       <c r="C315" s="1">
-        <v>100.2566131</v>
+        <v>100.23585807</v>
       </c>
       <c r="D315" s="1">
         <v>0.0</v>
       </c>
       <c r="E315" t="s">
         <v>8</v>
       </c>
       <c r="F315">
         <v>1.0</v>
       </c>
       <c r="G315" s="1">
         <v>0.0</v>
       </c>
       <c r="H315" s="1">
-        <v>76983.93</v>
+        <v>70757.42</v>
       </c>
       <c r="I315" s="1">
         <v>0</v>
       </c>
       <c r="J315">
         <v>0.0</v>
       </c>
       <c r="K315" t="s">
-        <v>766</v>
+        <v>781</v>
       </c>
       <c r="L315" s="1">
-        <v>76983.93</v>
+        <v>70757.42</v>
       </c>
       <c r="M315" s="1">
-        <v>78582.26</v>
+        <v>77106.38</v>
       </c>
       <c r="N315" s="1">
         <v>0.0</v>
       </c>
       <c r="O315">
         <v>1</v>
       </c>
       <c r="Z315" t="s">
-        <v>764</v>
+        <v>779</v>
       </c>
     </row>
     <row r="316" spans="1:26">
       <c r="A316" t="s">
-        <v>768</v>
+        <v>783</v>
       </c>
       <c r="B316" s="1">
         <v>30000000.0</v>
       </c>
       <c r="C316" s="1">
-        <v>100.15726183</v>
+        <v>100.13854087</v>
       </c>
       <c r="D316" s="1">
         <v>0.0</v>
       </c>
       <c r="E316" t="s">
         <v>8</v>
       </c>
       <c r="F316">
         <v>1.0</v>
       </c>
       <c r="G316" s="1">
         <v>0.0</v>
       </c>
       <c r="H316" s="1">
-        <v>47178.55</v>
+        <v>41562.26</v>
       </c>
       <c r="I316" s="1">
         <v>0</v>
       </c>
       <c r="J316">
         <v>0.0</v>
       </c>
       <c r="K316" t="s">
-        <v>769</v>
+        <v>784</v>
       </c>
       <c r="L316" s="1">
-        <v>47178.55</v>
+        <v>41562.26</v>
       </c>
       <c r="M316" s="1">
-        <v>48555.63</v>
+        <v>47659.59</v>
       </c>
       <c r="N316" s="1">
         <v>0.0</v>
       </c>
       <c r="O316">
         <v>1</v>
       </c>
       <c r="Z316" t="s">
-        <v>767</v>
+        <v>782</v>
       </c>
     </row>
     <row r="317" spans="1:26">
       <c r="A317" t="s">
-        <v>771</v>
+        <v>786</v>
       </c>
       <c r="B317" s="1">
         <v>13000000.0</v>
       </c>
       <c r="C317" s="1">
-        <v>100.33867369</v>
+        <v>100.31297254</v>
       </c>
       <c r="D317" s="1">
         <v>0.0</v>
       </c>
       <c r="E317" t="s">
         <v>8</v>
       </c>
       <c r="F317">
         <v>1.0</v>
       </c>
       <c r="G317" s="1">
         <v>0.0</v>
       </c>
       <c r="H317" s="1">
-        <v>44027.58</v>
+        <v>40686.43</v>
       </c>
       <c r="I317" s="1">
         <v>0</v>
       </c>
       <c r="J317">
         <v>0.0</v>
       </c>
-      <c r="K317">
-        <v>67.11</v>
+      <c r="K317" t="s">
+        <v>787</v>
       </c>
       <c r="L317" s="1">
-        <v>44027.58</v>
+        <v>40686.43</v>
       </c>
       <c r="M317" s="1">
-        <v>44094.69</v>
+        <v>42697.18</v>
       </c>
       <c r="N317" s="1">
         <v>0.0</v>
       </c>
       <c r="O317">
         <v>1</v>
       </c>
       <c r="Z317" t="s">
-        <v>770</v>
+        <v>785</v>
       </c>
     </row>
     <row r="318" spans="1:26">
       <c r="A318" t="s">
-        <v>773</v>
+        <v>789</v>
       </c>
       <c r="B318" s="1">
         <v>15000000.0</v>
       </c>
       <c r="C318" s="1">
-        <v>100.1140586</v>
+        <v>100.09697973</v>
       </c>
       <c r="D318" s="1">
         <v>0.0</v>
       </c>
       <c r="E318" t="s">
         <v>8</v>
       </c>
       <c r="F318">
         <v>1.0</v>
       </c>
       <c r="G318" s="1">
         <v>0.0</v>
       </c>
       <c r="H318" s="1">
-        <v>17108.79</v>
+        <v>14546.96</v>
       </c>
       <c r="I318" s="1">
         <v>0</v>
       </c>
       <c r="J318">
         <v>0.0</v>
       </c>
-      <c r="K318">
-        <v>790.87</v>
+      <c r="K318" t="s">
+        <v>790</v>
       </c>
       <c r="L318" s="1">
-        <v>17108.79</v>
+        <v>14546.96</v>
       </c>
       <c r="M318" s="1">
-        <v>17899.66</v>
+        <v>17711.33</v>
       </c>
       <c r="N318" s="1">
         <v>0.0</v>
       </c>
       <c r="O318">
         <v>1</v>
       </c>
       <c r="Z318" t="s">
-        <v>772</v>
+        <v>788</v>
       </c>
     </row>
     <row r="319" spans="1:26">
       <c r="A319" t="s">
-        <v>773</v>
+        <v>789</v>
       </c>
       <c r="B319" s="1">
         <v>30000000.0</v>
       </c>
       <c r="C319" s="1">
-        <v>100.27008443</v>
+        <v>100.24815093</v>
       </c>
       <c r="D319" s="1">
         <v>0.0</v>
       </c>
       <c r="E319" t="s">
         <v>8</v>
       </c>
       <c r="F319">
         <v>1.0</v>
       </c>
       <c r="G319" s="1">
         <v>0.0</v>
       </c>
       <c r="H319" s="1">
-        <v>81025.33</v>
+        <v>74445.28</v>
       </c>
       <c r="I319" s="1">
         <v>0</v>
       </c>
       <c r="J319">
         <v>0.0</v>
       </c>
       <c r="K319" t="s">
-        <v>775</v>
+        <v>792</v>
       </c>
       <c r="L319" s="1">
-        <v>81025.33</v>
+        <v>74445.28</v>
       </c>
       <c r="M319" s="1">
-        <v>82669.99</v>
+        <v>80845.68</v>
       </c>
       <c r="N319" s="1">
         <v>0.0</v>
       </c>
       <c r="O319">
         <v>1</v>
       </c>
       <c r="Z319" t="s">
-        <v>774</v>
+        <v>791</v>
       </c>
     </row>
     <row r="320" spans="1:26">
       <c r="A320" t="s">
-        <v>773</v>
+        <v>789</v>
       </c>
       <c r="B320" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C320" s="1">
-        <v>100.2678823</v>
+        <v>100.246146</v>
       </c>
       <c r="D320" s="1">
         <v>0.0</v>
       </c>
       <c r="E320" t="s">
         <v>8</v>
       </c>
       <c r="F320">
         <v>1.0</v>
       </c>
       <c r="G320" s="1">
         <v>0.0</v>
       </c>
       <c r="H320" s="1">
-        <v>53576.46</v>
+        <v>49229.2</v>
       </c>
       <c r="I320" s="1">
         <v>0</v>
       </c>
       <c r="J320">
         <v>0.0</v>
       </c>
       <c r="K320" t="s">
-        <v>777</v>
+        <v>794</v>
       </c>
       <c r="L320" s="1">
-        <v>53576.46</v>
+        <v>49229.2</v>
       </c>
       <c r="M320" s="1">
-        <v>54630.96</v>
+        <v>53448.35</v>
       </c>
       <c r="N320" s="1">
         <v>0.0</v>
       </c>
       <c r="O320">
         <v>1</v>
       </c>
       <c r="Z320" t="s">
-        <v>776</v>
+        <v>793</v>
       </c>
     </row>
     <row r="321" spans="1:26">
       <c r="A321" t="s">
-        <v>779</v>
+        <v>796</v>
       </c>
       <c r="B321" s="1">
         <v>25000000.0</v>
       </c>
       <c r="C321" s="1">
-        <v>100.2884278</v>
+        <v>100.26477144</v>
       </c>
       <c r="D321" s="1">
         <v>0.0</v>
       </c>
       <c r="E321" t="s">
         <v>8</v>
       </c>
       <c r="F321">
         <v>1.0</v>
       </c>
       <c r="G321" s="1">
         <v>0.0</v>
       </c>
       <c r="H321" s="1">
-        <v>72106.95</v>
+        <v>66192.86</v>
       </c>
       <c r="I321" s="1">
         <v>0</v>
       </c>
       <c r="J321">
         <v>0.0</v>
       </c>
       <c r="K321" t="s">
-        <v>780</v>
+        <v>797</v>
       </c>
       <c r="L321" s="1">
-        <v>72106.95</v>
+        <v>66192.86</v>
       </c>
       <c r="M321" s="1">
-        <v>75673.96</v>
+        <v>74036.93</v>
       </c>
       <c r="N321" s="1">
         <v>0.0</v>
       </c>
       <c r="O321">
         <v>1</v>
       </c>
       <c r="Z321" t="s">
-        <v>778</v>
+        <v>795</v>
       </c>
     </row>
     <row r="322" spans="1:26">
       <c r="A322" t="s">
-        <v>782</v>
+        <v>799</v>
       </c>
       <c r="B322" s="1">
         <v>10000000.0</v>
       </c>
       <c r="C322" s="1">
-        <v>100.2816234</v>
+        <v>100.2587068</v>
       </c>
       <c r="D322" s="1">
         <v>0.0</v>
       </c>
       <c r="E322" t="s">
         <v>8</v>
       </c>
       <c r="F322">
         <v>1.0</v>
       </c>
       <c r="G322" s="1">
         <v>0.0</v>
       </c>
       <c r="H322" s="1">
-        <v>28162.34</v>
+        <v>25870.68</v>
       </c>
       <c r="I322" s="1">
         <v>0</v>
       </c>
       <c r="J322">
         <v>0.0</v>
       </c>
-      <c r="K322">
-        <v>552.79</v>
+      <c r="K322" t="s">
+        <v>800</v>
       </c>
       <c r="L322" s="1">
-        <v>28162.34</v>
+        <v>25870.68</v>
       </c>
       <c r="M322" s="1">
-        <v>28715.13</v>
+        <v>28009.73</v>
       </c>
       <c r="N322" s="1">
         <v>0.0</v>
       </c>
       <c r="O322">
         <v>1</v>
       </c>
       <c r="Z322" t="s">
-        <v>781</v>
+        <v>798</v>
       </c>
     </row>
     <row r="323" spans="1:26">
       <c r="A323" t="s">
-        <v>782</v>
+        <v>799</v>
       </c>
       <c r="B323" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C323" s="1">
-        <v>100.28400955</v>
+        <v>100.26086505</v>
       </c>
       <c r="D323" s="1">
         <v>0.0</v>
       </c>
       <c r="E323" t="s">
         <v>8</v>
       </c>
       <c r="F323">
         <v>1.0</v>
       </c>
       <c r="G323" s="1">
         <v>0.0</v>
       </c>
       <c r="H323" s="1">
-        <v>56801.91</v>
+        <v>52173.01</v>
       </c>
       <c r="I323" s="1">
         <v>0</v>
       </c>
       <c r="J323">
         <v>0.0</v>
       </c>
       <c r="K323" t="s">
-        <v>784</v>
+        <v>802</v>
       </c>
       <c r="L323" s="1">
-        <v>56801.91</v>
+        <v>52173.01</v>
       </c>
       <c r="M323" s="1">
-        <v>58227.49</v>
+        <v>56817.78</v>
       </c>
       <c r="N323" s="1">
         <v>0.0</v>
       </c>
       <c r="O323">
         <v>1</v>
       </c>
       <c r="Z323" t="s">
-        <v>783</v>
+        <v>801</v>
       </c>
     </row>
     <row r="324" spans="1:26">
       <c r="A324" t="s">
-        <v>786</v>
+        <v>804</v>
       </c>
       <c r="B324" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C324" s="1">
-        <v>100.2992072</v>
+        <v>100.27477405</v>
       </c>
       <c r="D324" s="1">
         <v>0.0</v>
       </c>
       <c r="E324" t="s">
         <v>8</v>
       </c>
       <c r="F324">
         <v>1.0</v>
       </c>
       <c r="G324" s="1">
         <v>0.0</v>
       </c>
       <c r="H324" s="1">
-        <v>59841.44</v>
+        <v>54954.81</v>
       </c>
       <c r="I324" s="1">
         <v>0</v>
       </c>
       <c r="J324">
         <v>0.0</v>
       </c>
       <c r="K324" t="s">
-        <v>787</v>
+        <v>805</v>
       </c>
       <c r="L324" s="1">
-        <v>59841.44</v>
+        <v>54954.81</v>
       </c>
       <c r="M324" s="1">
-        <v>62224.67</v>
+        <v>60703.38</v>
       </c>
       <c r="N324" s="1">
         <v>0.0</v>
       </c>
       <c r="O324">
         <v>1</v>
       </c>
       <c r="Z324" t="s">
-        <v>785</v>
+        <v>803</v>
       </c>
     </row>
     <row r="325" spans="1:26">
       <c r="A325" t="s">
-        <v>789</v>
+        <v>807</v>
       </c>
       <c r="B325" s="1">
         <v>7391000.0</v>
       </c>
       <c r="C325" s="1">
-        <v>100.36053335</v>
+        <v>100.33303829</v>
       </c>
       <c r="D325" s="1">
         <v>0.0</v>
       </c>
       <c r="E325" t="s">
         <v>8</v>
       </c>
       <c r="F325">
         <v>1.0</v>
       </c>
       <c r="G325" s="1">
         <v>0.0</v>
       </c>
       <c r="H325" s="1">
-        <v>26647.02</v>
+        <v>24614.86</v>
       </c>
       <c r="I325" s="1">
         <v>0</v>
       </c>
       <c r="J325">
         <v>0.0</v>
       </c>
-      <c r="K325">
-        <v>743.08</v>
+      <c r="K325" t="s">
+        <v>808</v>
       </c>
       <c r="L325" s="1">
-        <v>26647.02</v>
+        <v>24614.86</v>
       </c>
       <c r="M325" s="1">
-        <v>27390.1</v>
+        <v>26598.77</v>
       </c>
       <c r="N325" s="1">
         <v>0.0</v>
       </c>
       <c r="O325">
         <v>1</v>
       </c>
       <c r="Z325" t="s">
-        <v>788</v>
+        <v>806</v>
       </c>
     </row>
     <row r="326" spans="1:26">
       <c r="A326" t="s">
-        <v>791</v>
+        <v>810</v>
       </c>
       <c r="B326" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C326" s="1">
-        <v>100.09233095</v>
+        <v>100.08748985</v>
       </c>
       <c r="D326" s="1">
         <v>0.0</v>
       </c>
       <c r="E326" t="s">
         <v>8</v>
       </c>
       <c r="F326">
         <v>1.0</v>
       </c>
       <c r="G326" s="1">
         <v>0.0</v>
       </c>
       <c r="H326" s="1">
-        <v>18466.19</v>
+        <v>17497.97</v>
       </c>
       <c r="I326" s="1">
         <v>0</v>
       </c>
       <c r="J326">
         <v>0.0</v>
       </c>
       <c r="K326" t="s">
-        <v>792</v>
+        <v>811</v>
       </c>
       <c r="L326" s="1">
-        <v>18466.19</v>
+        <v>17497.97</v>
       </c>
       <c r="M326" s="1">
-        <v>6975.69</v>
+        <v>6392.9</v>
       </c>
       <c r="N326" s="1">
         <v>0.0</v>
       </c>
       <c r="O326">
         <v>1</v>
       </c>
       <c r="Z326" t="s">
-        <v>790</v>
+        <v>809</v>
       </c>
     </row>
     <row r="327" spans="1:26">
       <c r="A327" t="s">
-        <v>794</v>
+        <v>813</v>
       </c>
       <c r="B327" s="1">
         <v>6000000.0</v>
       </c>
       <c r="C327" s="1">
-        <v>100.04616117</v>
+        <v>100.03715383</v>
       </c>
       <c r="D327" s="1">
         <v>0.0</v>
       </c>
       <c r="E327" t="s">
         <v>8</v>
       </c>
       <c r="F327">
         <v>1.0</v>
       </c>
       <c r="G327" s="1">
         <v>0.0</v>
       </c>
       <c r="H327" s="1">
-        <v>2769.67</v>
+        <v>2229.23</v>
       </c>
       <c r="I327" s="1">
         <v>0</v>
       </c>
       <c r="J327">
         <v>0.0</v>
       </c>
       <c r="K327" t="s">
-        <v>795</v>
+        <v>814</v>
       </c>
       <c r="L327" s="1">
-        <v>2769.67</v>
+        <v>2229.23</v>
       </c>
       <c r="M327" s="1">
-        <v>544.86</v>
+        <v>387.38</v>
       </c>
       <c r="N327" s="1">
         <v>0.0</v>
       </c>
       <c r="O327">
         <v>1</v>
       </c>
       <c r="Z327" t="s">
-        <v>793</v>
+        <v>812</v>
       </c>
     </row>
     <row r="328" spans="1:26">
       <c r="A328" t="s">
-        <v>797</v>
+        <v>816</v>
       </c>
       <c r="B328" s="1">
         <v>10000000.0</v>
       </c>
       <c r="C328" s="1">
-        <v>100.150634</v>
+        <v>100.1407254</v>
       </c>
       <c r="D328" s="1">
         <v>0.0</v>
       </c>
       <c r="E328" t="s">
         <v>8</v>
       </c>
       <c r="F328">
         <v>1.0</v>
       </c>
       <c r="G328" s="1">
         <v>0.0</v>
       </c>
       <c r="H328" s="1">
-        <v>15063.4</v>
+        <v>14072.54</v>
       </c>
       <c r="I328" s="1">
         <v>0</v>
       </c>
       <c r="J328">
         <v>0.0</v>
       </c>
       <c r="K328" t="s">
-        <v>798</v>
+        <v>817</v>
       </c>
       <c r="L328" s="1">
-        <v>15063.4</v>
+        <v>14072.54</v>
       </c>
       <c r="M328" s="1">
-        <v>12178.19</v>
+        <v>10480.92</v>
       </c>
       <c r="N328" s="1">
         <v>0.0</v>
       </c>
       <c r="O328">
         <v>1</v>
       </c>
       <c r="Z328" t="s">
-        <v>796</v>
+        <v>815</v>
       </c>
     </row>
     <row r="329" spans="1:26">
       <c r="A329" t="s">
-        <v>797</v>
+        <v>816</v>
       </c>
       <c r="B329" s="1">
         <v>15000000.0</v>
       </c>
       <c r="C329" s="1">
-        <v>100.181569</v>
+        <v>100.16906527</v>
       </c>
       <c r="D329" s="1">
         <v>0.0</v>
       </c>
       <c r="E329" t="s">
         <v>8</v>
       </c>
       <c r="F329">
         <v>1.0</v>
       </c>
       <c r="G329" s="1">
         <v>0.0</v>
       </c>
       <c r="H329" s="1">
-        <v>27235.35</v>
+        <v>25359.79</v>
       </c>
       <c r="I329" s="1">
         <v>0</v>
       </c>
       <c r="J329">
         <v>0.0</v>
       </c>
       <c r="K329" t="s">
-        <v>800</v>
+        <v>819</v>
       </c>
       <c r="L329" s="1">
-        <v>27235.35</v>
+        <v>25359.79</v>
       </c>
       <c r="M329" s="1">
-        <v>17677.41</v>
+        <v>15807.83</v>
       </c>
       <c r="N329" s="1">
         <v>0.0</v>
       </c>
       <c r="O329">
         <v>1</v>
       </c>
       <c r="Z329" t="s">
-        <v>799</v>
+        <v>818</v>
       </c>
     </row>
     <row r="330" spans="1:26">
       <c r="A330" t="s">
-        <v>802</v>
+        <v>821</v>
       </c>
       <c r="B330" s="1">
         <v>12500000.0</v>
       </c>
       <c r="C330" s="1">
-        <v>99.99562352</v>
+        <v>99.99721256</v>
       </c>
       <c r="D330" s="1">
         <v>0.0</v>
       </c>
       <c r="E330" t="s">
         <v>8</v>
       </c>
       <c r="F330">
         <v>1.0</v>
       </c>
       <c r="G330" s="1">
         <v>0.0</v>
       </c>
       <c r="H330" s="1">
-        <v>-547.06</v>
+        <v>-348.43</v>
       </c>
       <c r="I330" s="1">
         <v>0</v>
       </c>
       <c r="J330">
         <v>0.0</v>
       </c>
       <c r="K330" t="s">
-        <v>803</v>
+        <v>822</v>
       </c>
       <c r="L330" s="1">
-        <v>-547.06</v>
+        <v>-348.43</v>
       </c>
       <c r="M330" s="1">
-        <v>-15512.07</v>
+        <v>-17172.98</v>
       </c>
       <c r="N330" s="1">
         <v>0.0</v>
       </c>
       <c r="O330">
         <v>1</v>
       </c>
       <c r="Z330" t="s">
-        <v>801</v>
+        <v>820</v>
       </c>
     </row>
     <row r="331" spans="1:26">
       <c r="A331" t="s">
-        <v>805</v>
+        <v>824</v>
       </c>
       <c r="B331" s="1">
         <v>1800000.0</v>
       </c>
       <c r="C331" s="1">
-        <v>99.983275</v>
+        <v>99.98426056</v>
       </c>
       <c r="D331" s="1">
         <v>0.0</v>
       </c>
       <c r="E331" t="s">
         <v>8</v>
       </c>
       <c r="F331">
         <v>1.0</v>
       </c>
       <c r="G331" s="1">
         <v>0.0</v>
       </c>
       <c r="H331" s="1">
-        <v>-301.05</v>
+        <v>-283.31</v>
       </c>
       <c r="I331" s="1">
         <v>0</v>
       </c>
       <c r="J331">
         <v>0.0</v>
       </c>
       <c r="K331" t="s">
-        <v>806</v>
+        <v>825</v>
       </c>
       <c r="L331" s="1">
-        <v>-301.05</v>
+        <v>-283.31</v>
       </c>
       <c r="M331" s="1">
-        <v>-1545.08</v>
+        <v>-1838.26</v>
       </c>
       <c r="N331" s="1">
         <v>0.0</v>
       </c>
       <c r="O331">
         <v>1</v>
       </c>
       <c r="Z331" t="s">
-        <v>804</v>
+        <v>823</v>
       </c>
     </row>
     <row r="332" spans="1:26">
       <c r="A332" t="s">
-        <v>808</v>
+        <v>827</v>
       </c>
       <c r="B332" s="1">
         <v>10000000.0</v>
       </c>
       <c r="C332" s="1">
-        <v>100.0300244</v>
+        <v>100.0286543</v>
       </c>
       <c r="D332" s="1">
         <v>0.0</v>
       </c>
       <c r="E332" t="s">
         <v>8</v>
       </c>
       <c r="F332">
         <v>1.0</v>
       </c>
       <c r="G332" s="1">
         <v>0.0</v>
       </c>
       <c r="H332" s="1">
-        <v>3002.44</v>
+        <v>2865.43</v>
       </c>
       <c r="I332" s="1">
         <v>0</v>
       </c>
       <c r="J332">
         <v>0.0</v>
       </c>
       <c r="K332" t="s">
-        <v>809</v>
+        <v>828</v>
       </c>
       <c r="L332" s="1">
-        <v>3002.44</v>
+        <v>2865.43</v>
       </c>
       <c r="M332" s="1">
-        <v>-6530.63</v>
+        <v>-7950.59</v>
       </c>
       <c r="N332" s="1">
         <v>0.0</v>
       </c>
       <c r="O332">
         <v>1</v>
       </c>
       <c r="Z332" t="s">
-        <v>807</v>
+        <v>826</v>
       </c>
     </row>
     <row r="333" spans="1:26">
       <c r="A333" t="s">
-        <v>811</v>
+        <v>830</v>
       </c>
       <c r="B333" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C333" s="1">
-        <v>100.00900933</v>
+        <v>100.04816613</v>
       </c>
       <c r="D333" s="1">
         <v>0.0</v>
       </c>
       <c r="E333" t="s">
         <v>8</v>
       </c>
       <c r="F333">
         <v>1.0</v>
       </c>
       <c r="G333" s="1">
         <v>0.0</v>
       </c>
       <c r="H333" s="1">
-        <v>1351.4</v>
+        <v>14449.84</v>
       </c>
       <c r="I333" s="1">
         <v>0</v>
       </c>
       <c r="J333">
         <v>0.0</v>
       </c>
       <c r="K333" t="s">
-        <v>812</v>
+        <v>831</v>
       </c>
       <c r="L333" s="1">
-        <v>1351.4</v>
+        <v>14449.84</v>
       </c>
       <c r="M333" s="1">
-        <v>-1911.09</v>
+        <v>-14032.16</v>
       </c>
       <c r="N333" s="1">
         <v>0.0</v>
       </c>
       <c r="O333">
         <v>1</v>
       </c>
       <c r="Z333" t="s">
-        <v>810</v>
+        <v>829</v>
       </c>
     </row>
     <row r="334" spans="1:26">
       <c r="A334" t="s">
-        <v>811</v>
+        <v>830</v>
       </c>
       <c r="B334" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C334" s="1">
-        <v>100.05122253</v>
+        <v>100.00111513</v>
       </c>
       <c r="D334" s="1">
         <v>0.0</v>
       </c>
       <c r="E334" t="s">
         <v>8</v>
       </c>
       <c r="F334">
         <v>1.0</v>
       </c>
       <c r="G334" s="1">
         <v>0.0</v>
       </c>
       <c r="H334" s="1">
-        <v>15366.76</v>
+        <v>167.27</v>
       </c>
       <c r="I334" s="1">
         <v>0</v>
       </c>
       <c r="J334">
         <v>0.0</v>
       </c>
       <c r="K334" t="s">
-        <v>814</v>
+        <v>833</v>
       </c>
       <c r="L334" s="1">
-        <v>15366.76</v>
+        <v>167.27</v>
       </c>
       <c r="M334" s="1">
-        <v>-9639.06</v>
+        <v>-1937.07</v>
       </c>
       <c r="N334" s="1">
         <v>0.0</v>
       </c>
       <c r="O334">
         <v>1</v>
       </c>
       <c r="Z334" t="s">
-        <v>813</v>
+        <v>832</v>
       </c>
     </row>
     <row r="335" spans="1:26">
       <c r="A335" t="s">
-        <v>816</v>
+        <v>835</v>
       </c>
       <c r="B335" s="1">
         <v>30000000.0</v>
       </c>
       <c r="C335" s="1">
-        <v>100.01645533</v>
+        <v>100.0143754</v>
       </c>
       <c r="D335" s="1">
         <v>0.0</v>
       </c>
       <c r="E335" t="s">
         <v>8</v>
       </c>
       <c r="F335">
         <v>1.0</v>
       </c>
       <c r="G335" s="1">
         <v>0.0</v>
       </c>
       <c r="H335" s="1">
-        <v>4936.6</v>
+        <v>4312.62</v>
       </c>
       <c r="I335" s="1">
         <v>0</v>
       </c>
       <c r="J335">
         <v>0.0</v>
       </c>
-      <c r="K335">
-        <v>-921.03</v>
+      <c r="K335" t="s">
+        <v>836</v>
       </c>
       <c r="L335" s="1">
-        <v>4936.6</v>
+        <v>4312.62</v>
       </c>
       <c r="M335" s="1">
-        <v>4015.57</v>
+        <v>-1554.74</v>
       </c>
       <c r="N335" s="1">
         <v>0.0</v>
       </c>
       <c r="O335">
         <v>1</v>
       </c>
       <c r="Z335" t="s">
-        <v>815</v>
+        <v>834</v>
       </c>
     </row>
     <row r="336" spans="1:26">
       <c r="A336" t="s">
-        <v>818</v>
+        <v>838</v>
       </c>
       <c r="B336" s="1">
-        <v>45000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C336" s="1">
-        <v>100.18227329</v>
+        <v>100.0919136</v>
       </c>
       <c r="D336" s="1">
         <v>0.0</v>
       </c>
       <c r="E336" t="s">
         <v>8</v>
       </c>
       <c r="F336">
         <v>1.0</v>
       </c>
       <c r="G336" s="1">
         <v>0.0</v>
       </c>
       <c r="H336" s="1">
-        <v>82022.98</v>
+        <v>9191.36</v>
       </c>
       <c r="I336" s="1">
         <v>0</v>
       </c>
       <c r="J336">
         <v>0.0</v>
       </c>
-      <c r="K336" t="s">
-        <v>819</v>
+      <c r="K336">
+        <v>-211.12</v>
       </c>
       <c r="L336" s="1">
-        <v>82022.98</v>
+        <v>9191.36</v>
       </c>
       <c r="M336" s="1">
-        <v>93562.7</v>
+        <v>8980.24</v>
       </c>
       <c r="N336" s="1">
         <v>0.0</v>
       </c>
       <c r="O336">
         <v>1</v>
       </c>
       <c r="Z336" t="s">
-        <v>817</v>
+        <v>837</v>
       </c>
     </row>
     <row r="337" spans="1:26">
       <c r="A337" t="s">
-        <v>821</v>
+        <v>840</v>
       </c>
       <c r="B337" s="1">
-        <v>15500000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C337" s="1">
-        <v>100.49555826</v>
+        <v>100.1150247</v>
       </c>
       <c r="D337" s="1">
         <v>0.0</v>
       </c>
       <c r="E337" t="s">
         <v>8</v>
       </c>
       <c r="F337">
         <v>1.0</v>
       </c>
       <c r="G337" s="1">
         <v>0.0</v>
       </c>
       <c r="H337" s="1">
-        <v>76811.53</v>
+        <v>34507.41</v>
       </c>
       <c r="I337" s="1">
         <v>0</v>
       </c>
       <c r="J337">
         <v>0.0</v>
       </c>
       <c r="K337">
-        <v>69.35</v>
+        <v>-472.67</v>
       </c>
       <c r="L337" s="1">
-        <v>76811.53</v>
+        <v>34507.41</v>
       </c>
       <c r="M337" s="1">
-        <v>76880.88</v>
+        <v>34034.74</v>
       </c>
       <c r="N337" s="1">
         <v>0.0</v>
       </c>
       <c r="O337">
         <v>1</v>
       </c>
       <c r="Z337" t="s">
-        <v>820</v>
+        <v>839</v>
       </c>
     </row>
     <row r="338" spans="1:26">
       <c r="A338" t="s">
-        <v>823</v>
+        <v>842</v>
       </c>
       <c r="B338" s="1">
-        <v>4000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C338" s="1">
-        <v>100.30454175</v>
+        <v>99.9946371</v>
       </c>
       <c r="D338" s="1">
         <v>0.0</v>
       </c>
       <c r="E338" t="s">
         <v>8</v>
       </c>
       <c r="F338">
         <v>1.0</v>
       </c>
       <c r="G338" s="1">
         <v>0.0</v>
       </c>
       <c r="H338" s="1">
-        <v>12181.67</v>
+        <v>-1608.87</v>
       </c>
       <c r="I338" s="1">
         <v>0</v>
       </c>
       <c r="J338">
         <v>0.0</v>
       </c>
       <c r="K338">
-        <v>-21.32</v>
+        <v>0.0</v>
       </c>
       <c r="L338" s="1">
-        <v>12181.67</v>
+        <v>-1608.87</v>
       </c>
       <c r="M338" s="1">
-        <v>12160.35</v>
+        <v>-1608.87</v>
       </c>
       <c r="N338" s="1">
         <v>0.0</v>
       </c>
       <c r="O338">
         <v>1</v>
       </c>
       <c r="Z338" t="s">
-        <v>822</v>
+        <v>841</v>
       </c>
     </row>
     <row r="339" spans="1:26">
       <c r="A339" t="s">
-        <v>825</v>
+        <v>844</v>
       </c>
       <c r="B339" s="1">
-        <v>10000000.0</v>
+        <v>45000000.0</v>
       </c>
       <c r="C339" s="1">
-        <v>100.3048198</v>
+        <v>100.16111982</v>
       </c>
       <c r="D339" s="1">
         <v>0.0</v>
       </c>
       <c r="E339" t="s">
         <v>8</v>
       </c>
       <c r="F339">
         <v>1.0</v>
       </c>
       <c r="G339" s="1">
         <v>0.0</v>
       </c>
       <c r="H339" s="1">
-        <v>30481.98</v>
+        <v>72503.92</v>
       </c>
       <c r="I339" s="1">
         <v>0</v>
       </c>
       <c r="J339">
         <v>0.0</v>
       </c>
-      <c r="K339">
-        <v>923.02</v>
+      <c r="K339" t="s">
+        <v>845</v>
       </c>
       <c r="L339" s="1">
-        <v>30481.98</v>
+        <v>72503.92</v>
       </c>
       <c r="M339" s="1">
-        <v>31405.0</v>
+        <v>92124.59</v>
       </c>
       <c r="N339" s="1">
         <v>0.0</v>
       </c>
       <c r="O339">
         <v>1</v>
       </c>
       <c r="Z339" t="s">
-        <v>824</v>
+        <v>843</v>
       </c>
     </row>
     <row r="340" spans="1:26">
       <c r="A340" t="s">
-        <v>827</v>
+        <v>847</v>
       </c>
       <c r="B340" s="1">
-        <v>10000000.0</v>
+        <v>15500000.0</v>
       </c>
       <c r="C340" s="1">
-        <v>100.3428788</v>
+        <v>100.46478781</v>
       </c>
       <c r="D340" s="1">
         <v>0.0</v>
       </c>
       <c r="E340" t="s">
         <v>8</v>
       </c>
       <c r="F340">
         <v>1.0</v>
       </c>
       <c r="G340" s="1">
         <v>0.0</v>
       </c>
       <c r="H340" s="1">
-        <v>34287.88</v>
+        <v>72042.11</v>
       </c>
       <c r="I340" s="1">
         <v>0</v>
       </c>
       <c r="J340">
         <v>0.0</v>
       </c>
-      <c r="K340">
-        <v>944.53</v>
+      <c r="K340" t="s">
+        <v>848</v>
       </c>
       <c r="L340" s="1">
-        <v>34287.88</v>
+        <v>72042.11</v>
       </c>
       <c r="M340" s="1">
-        <v>35232.41</v>
+        <v>74232.74</v>
       </c>
       <c r="N340" s="1">
         <v>0.0</v>
       </c>
       <c r="O340">
         <v>1</v>
       </c>
       <c r="Z340" t="s">
-        <v>826</v>
+        <v>846</v>
       </c>
     </row>
     <row r="341" spans="1:26">
       <c r="A341" t="s">
-        <v>829</v>
+        <v>850</v>
       </c>
       <c r="B341" s="1">
-        <v>2200000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="C341" s="1">
-        <v>100.27419909</v>
+        <v>100.2804455</v>
       </c>
       <c r="D341" s="1">
         <v>0.0</v>
       </c>
       <c r="E341" t="s">
         <v>8</v>
       </c>
       <c r="F341">
         <v>1.0</v>
       </c>
       <c r="G341" s="1">
         <v>0.0</v>
       </c>
       <c r="H341" s="1">
-        <v>6032.38</v>
+        <v>11217.82</v>
       </c>
       <c r="I341" s="1">
         <v>0</v>
       </c>
       <c r="J341">
         <v>0.0</v>
       </c>
       <c r="K341">
-        <v>-278.78</v>
+        <v>573.51</v>
       </c>
       <c r="L341" s="1">
-        <v>6032.38</v>
+        <v>11217.82</v>
       </c>
       <c r="M341" s="1">
-        <v>5753.6</v>
+        <v>11791.33</v>
       </c>
       <c r="N341" s="1">
         <v>0.0</v>
       </c>
       <c r="O341">
         <v>1</v>
       </c>
       <c r="Z341" t="s">
-        <v>828</v>
+        <v>849</v>
       </c>
     </row>
     <row r="342" spans="1:26">
       <c r="A342" t="s">
-        <v>831</v>
+        <v>852</v>
       </c>
       <c r="B342" s="1">
-        <v>25000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C342" s="1">
-        <v>100.1709862</v>
+        <v>100.2801281</v>
       </c>
       <c r="D342" s="1">
         <v>0.0</v>
       </c>
       <c r="E342" t="s">
         <v>8</v>
       </c>
       <c r="F342">
         <v>1.0</v>
       </c>
       <c r="G342" s="1">
         <v>0.0</v>
       </c>
       <c r="H342" s="1">
-        <v>42746.55</v>
+        <v>28012.81</v>
       </c>
       <c r="I342" s="1">
         <v>0</v>
       </c>
       <c r="J342">
         <v>0.0</v>
       </c>
       <c r="K342" t="s">
-        <v>832</v>
+        <v>853</v>
       </c>
       <c r="L342" s="1">
-        <v>42746.55</v>
+        <v>28012.81</v>
       </c>
       <c r="M342" s="1">
-        <v>25543.84</v>
+        <v>30580.06</v>
       </c>
       <c r="N342" s="1">
         <v>0.0</v>
       </c>
       <c r="O342">
         <v>1</v>
       </c>
       <c r="Z342" t="s">
-        <v>830</v>
+        <v>851</v>
       </c>
     </row>
     <row r="343" spans="1:26">
       <c r="A343" t="s">
-        <v>831</v>
+        <v>855</v>
       </c>
       <c r="B343" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C343" s="1">
-        <v>100.156683</v>
+        <v>100.3162243</v>
       </c>
       <c r="D343" s="1">
         <v>0.0</v>
       </c>
       <c r="E343" t="s">
         <v>8</v>
       </c>
       <c r="F343">
         <v>1.0</v>
       </c>
       <c r="G343" s="1">
         <v>0.0</v>
       </c>
       <c r="H343" s="1">
-        <v>31336.6</v>
+        <v>31622.43</v>
       </c>
       <c r="I343" s="1">
         <v>0</v>
       </c>
       <c r="J343">
         <v>0.0</v>
       </c>
       <c r="K343" t="s">
-        <v>834</v>
+        <v>856</v>
       </c>
       <c r="L343" s="1">
-        <v>31336.6</v>
+        <v>31622.43</v>
       </c>
       <c r="M343" s="1">
-        <v>16973.88</v>
+        <v>34227.3</v>
       </c>
       <c r="N343" s="1">
         <v>0.0</v>
       </c>
       <c r="O343">
         <v>1</v>
       </c>
       <c r="Z343" t="s">
-        <v>833</v>
+        <v>854</v>
       </c>
     </row>
     <row r="344" spans="1:26">
       <c r="A344" t="s">
-        <v>836</v>
+        <v>858</v>
       </c>
       <c r="B344" s="1">
-        <v>6070000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="C344" s="1">
-        <v>100.22254662</v>
+        <v>100.25272364</v>
       </c>
       <c r="D344" s="1">
         <v>0.0</v>
       </c>
       <c r="E344" t="s">
         <v>8</v>
       </c>
       <c r="F344">
         <v>1.0</v>
       </c>
       <c r="G344" s="1">
         <v>0.0</v>
       </c>
       <c r="H344" s="1">
-        <v>13508.58</v>
+        <v>5559.92</v>
       </c>
       <c r="I344" s="1">
         <v>0</v>
       </c>
       <c r="J344">
         <v>0.0</v>
       </c>
-      <c r="K344" t="s">
-        <v>837</v>
+      <c r="K344">
+        <v>-8.21</v>
       </c>
       <c r="L344" s="1">
-        <v>13508.58</v>
+        <v>5559.92</v>
       </c>
       <c r="M344" s="1">
-        <v>12143.55</v>
+        <v>5551.71</v>
       </c>
       <c r="N344" s="1">
         <v>0.0</v>
       </c>
       <c r="O344">
         <v>1</v>
       </c>
       <c r="Z344" t="s">
-        <v>835</v>
+        <v>857</v>
       </c>
     </row>
     <row r="345" spans="1:26">
       <c r="A345" t="s">
-        <v>839</v>
+        <v>860</v>
       </c>
       <c r="B345" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C345" s="1">
-        <v>100.0</v>
+        <v>100.15926908</v>
       </c>
       <c r="D345" s="1">
         <v>0.0</v>
       </c>
       <c r="E345" t="s">
         <v>8</v>
       </c>
       <c r="F345">
         <v>1.0</v>
       </c>
       <c r="G345" s="1">
         <v>0.0</v>
       </c>
       <c r="H345" s="1">
-        <v>0.0</v>
+        <v>39817.27</v>
       </c>
       <c r="I345" s="1">
         <v>0</v>
       </c>
       <c r="J345">
         <v>0.0</v>
       </c>
-      <c r="K345">
-        <v>0.0</v>
+      <c r="K345" t="s">
+        <v>861</v>
       </c>
       <c r="L345" s="1">
-        <v>0.0</v>
+        <v>39817.27</v>
       </c>
       <c r="M345" s="1">
-        <v>0.0</v>
+        <v>22461.98</v>
       </c>
       <c r="N345" s="1">
         <v>0.0</v>
       </c>
       <c r="O345">
         <v>1</v>
       </c>
       <c r="Z345" t="s">
-        <v>838</v>
+        <v>859</v>
       </c>
     </row>
     <row r="346" spans="1:26">
       <c r="A346" t="s">
-        <v>841</v>
+        <v>860</v>
       </c>
       <c r="B346" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C346" s="1">
-        <v>99.99133935</v>
+        <v>100.146026</v>
       </c>
       <c r="D346" s="1">
         <v>0.0</v>
       </c>
       <c r="E346" t="s">
         <v>8</v>
       </c>
       <c r="F346">
         <v>1.0</v>
       </c>
       <c r="G346" s="1">
         <v>0.0</v>
       </c>
       <c r="H346" s="1">
-        <v>-1732.13</v>
+        <v>29205.2</v>
       </c>
       <c r="I346" s="1">
         <v>0</v>
       </c>
       <c r="J346">
         <v>0.0</v>
       </c>
       <c r="K346" t="s">
-        <v>842</v>
+        <v>863</v>
       </c>
       <c r="L346" s="1">
-        <v>-1732.13</v>
+        <v>29205.2</v>
       </c>
       <c r="M346" s="1">
-        <v>-25649.78</v>
+        <v>14586.24</v>
       </c>
       <c r="N346" s="1">
         <v>0.0</v>
       </c>
       <c r="O346">
         <v>1</v>
       </c>
       <c r="Z346" t="s">
-        <v>840</v>
+        <v>862</v>
       </c>
     </row>
     <row r="347" spans="1:26">
       <c r="A347" t="s">
-        <v>844</v>
+        <v>865</v>
       </c>
       <c r="B347" s="1">
-        <v>10000000.0</v>
+        <v>6070000.0</v>
       </c>
       <c r="C347" s="1">
-        <v>100.0042681</v>
+        <v>100.20814283</v>
       </c>
       <c r="D347" s="1">
         <v>0.0</v>
       </c>
       <c r="E347" t="s">
         <v>8</v>
       </c>
       <c r="F347">
         <v>1.0</v>
       </c>
       <c r="G347" s="1">
         <v>0.0</v>
       </c>
       <c r="H347" s="1">
-        <v>426.81</v>
+        <v>12634.27</v>
       </c>
       <c r="I347" s="1">
         <v>0</v>
       </c>
       <c r="J347">
         <v>0.0</v>
       </c>
       <c r="K347" t="s">
-        <v>845</v>
+        <v>866</v>
       </c>
       <c r="L347" s="1">
-        <v>426.81</v>
+        <v>12634.27</v>
       </c>
       <c r="M347" s="1">
-        <v>-5982.51</v>
+        <v>11120.17</v>
       </c>
       <c r="N347" s="1">
         <v>0.0</v>
       </c>
       <c r="O347">
         <v>1</v>
       </c>
       <c r="Z347" t="s">
-        <v>843</v>
+        <v>864</v>
       </c>
     </row>
     <row r="348" spans="1:26">
       <c r="A348" t="s">
-        <v>847</v>
+        <v>868</v>
       </c>
       <c r="B348" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C348" s="1">
-        <v>100.03426773</v>
+        <v>99.99325095</v>
       </c>
       <c r="D348" s="1">
         <v>0.0</v>
       </c>
       <c r="E348" t="s">
         <v>8</v>
       </c>
       <c r="F348">
         <v>1.0</v>
       </c>
       <c r="G348" s="1">
         <v>0.0</v>
       </c>
       <c r="H348" s="1">
-        <v>10280.32</v>
+        <v>-1349.81</v>
       </c>
       <c r="I348" s="1">
         <v>0</v>
       </c>
       <c r="J348">
         <v>0.0</v>
       </c>
       <c r="K348" t="s">
-        <v>848</v>
+        <v>869</v>
       </c>
       <c r="L348" s="1">
-        <v>10280.32</v>
+        <v>-1349.81</v>
       </c>
       <c r="M348" s="1">
-        <v>-1468.62</v>
+        <v>-28308.27</v>
       </c>
       <c r="N348" s="1">
         <v>0.0</v>
       </c>
       <c r="O348">
         <v>1</v>
       </c>
       <c r="Z348" t="s">
-        <v>846</v>
+        <v>867</v>
       </c>
     </row>
     <row r="349" spans="1:26">
       <c r="A349" t="s">
-        <v>850</v>
+        <v>871</v>
       </c>
       <c r="B349" s="1">
         <v>10000000.0</v>
       </c>
       <c r="C349" s="1">
-        <v>100.1396018</v>
+        <v>100.0044863</v>
       </c>
       <c r="D349" s="1">
         <v>0.0</v>
       </c>
       <c r="E349" t="s">
         <v>8</v>
       </c>
       <c r="F349">
         <v>1.0</v>
       </c>
       <c r="G349" s="1">
         <v>0.0</v>
       </c>
       <c r="H349" s="1">
-        <v>13960.18</v>
+        <v>448.63</v>
       </c>
       <c r="I349" s="1">
         <v>0</v>
       </c>
       <c r="J349">
         <v>0.0</v>
       </c>
       <c r="K349" t="s">
-        <v>851</v>
+        <v>872</v>
       </c>
       <c r="L349" s="1">
-        <v>13960.18</v>
+        <v>448.63</v>
       </c>
       <c r="M349" s="1">
-        <v>8438.72</v>
+        <v>-6222.29</v>
       </c>
       <c r="N349" s="1">
         <v>0.0</v>
       </c>
       <c r="O349">
         <v>1</v>
       </c>
       <c r="Z349" t="s">
-        <v>849</v>
+        <v>870</v>
       </c>
     </row>
     <row r="350" spans="1:26">
       <c r="A350" t="s">
-        <v>853</v>
+        <v>874</v>
       </c>
       <c r="B350" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C350" s="1">
-        <v>99.96138527</v>
+        <v>100.0320081</v>
       </c>
       <c r="D350" s="1">
         <v>0.0</v>
       </c>
       <c r="E350" t="s">
         <v>8</v>
       </c>
       <c r="F350">
         <v>1.0</v>
       </c>
       <c r="G350" s="1">
         <v>0.0</v>
       </c>
       <c r="H350" s="1">
-        <v>-5792.21</v>
+        <v>9602.43</v>
       </c>
       <c r="I350" s="1">
         <v>0</v>
       </c>
       <c r="J350">
         <v>0.0</v>
       </c>
       <c r="K350" t="s">
-        <v>854</v>
+        <v>875</v>
       </c>
       <c r="L350" s="1">
-        <v>-5792.21</v>
+        <v>9602.43</v>
       </c>
       <c r="M350" s="1">
-        <v>-16169.91</v>
+        <v>-1918.34</v>
       </c>
       <c r="N350" s="1">
         <v>0.0</v>
       </c>
       <c r="O350">
         <v>1</v>
       </c>
       <c r="Z350" t="s">
-        <v>852</v>
+        <v>873</v>
       </c>
     </row>
     <row r="351" spans="1:26">
       <c r="A351" t="s">
-        <v>856</v>
+        <v>877</v>
       </c>
       <c r="B351" s="1">
         <v>10000000.0</v>
       </c>
       <c r="C351" s="1">
-        <v>100.0629375</v>
+        <v>100.1302581</v>
       </c>
       <c r="D351" s="1">
         <v>0.0</v>
       </c>
       <c r="E351" t="s">
         <v>8</v>
       </c>
       <c r="F351">
         <v>1.0</v>
       </c>
       <c r="G351" s="1">
         <v>0.0</v>
       </c>
       <c r="H351" s="1">
-        <v>6293.75</v>
+        <v>13025.81</v>
       </c>
       <c r="I351" s="1">
         <v>0</v>
       </c>
       <c r="J351">
         <v>0.0</v>
       </c>
-      <c r="K351">
-        <v>-136.19</v>
+      <c r="K351" t="s">
+        <v>878</v>
       </c>
       <c r="L351" s="1">
-        <v>6293.75</v>
+        <v>13025.81</v>
       </c>
       <c r="M351" s="1">
-        <v>6157.56</v>
+        <v>6913.35</v>
       </c>
       <c r="N351" s="1">
         <v>0.0</v>
       </c>
       <c r="O351">
         <v>1</v>
       </c>
       <c r="Z351" t="s">
-        <v>855</v>
+        <v>876</v>
       </c>
     </row>
     <row r="352" spans="1:26">
       <c r="A352" t="s">
-        <v>858</v>
+        <v>880</v>
       </c>
       <c r="B352" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C352" s="1">
-        <v>100.05119915</v>
+        <v>99.96378107</v>
       </c>
       <c r="D352" s="1">
         <v>0.0</v>
       </c>
       <c r="E352" t="s">
         <v>8</v>
       </c>
       <c r="F352">
         <v>1.0</v>
       </c>
       <c r="G352" s="1">
         <v>0.0</v>
       </c>
       <c r="H352" s="1">
-        <v>10239.83</v>
+        <v>-5432.84</v>
       </c>
       <c r="I352" s="1">
         <v>0</v>
       </c>
       <c r="J352">
         <v>0.0</v>
       </c>
-      <c r="K352">
-        <v>-139.83</v>
+      <c r="K352" t="s">
+        <v>881</v>
       </c>
       <c r="L352" s="1">
-        <v>10239.83</v>
+        <v>-5432.84</v>
       </c>
       <c r="M352" s="1">
-        <v>10100.0</v>
+        <v>-18626.66</v>
       </c>
       <c r="N352" s="1">
         <v>0.0</v>
       </c>
       <c r="O352">
         <v>1</v>
       </c>
       <c r="Z352" t="s">
-        <v>857</v>
+        <v>879</v>
       </c>
     </row>
     <row r="353" spans="1:26">
       <c r="A353" t="s">
-        <v>860</v>
+        <v>883</v>
       </c>
       <c r="B353" s="1">
-        <v>4750000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C353" s="1">
-        <v>100.347348</v>
+        <v>100.0580508</v>
       </c>
       <c r="D353" s="1">
         <v>0.0</v>
       </c>
       <c r="E353" t="s">
         <v>8</v>
       </c>
       <c r="F353">
         <v>1.0</v>
       </c>
       <c r="G353" s="1">
         <v>0.0</v>
       </c>
       <c r="H353" s="1">
-        <v>16499.03</v>
+        <v>5805.08</v>
       </c>
       <c r="I353" s="1">
         <v>0</v>
       </c>
       <c r="J353">
         <v>0.0</v>
       </c>
       <c r="K353">
-        <v>204.3</v>
+        <v>-742.87</v>
       </c>
       <c r="L353" s="1">
-        <v>16499.03</v>
+        <v>5805.08</v>
       </c>
       <c r="M353" s="1">
-        <v>16703.33</v>
+        <v>5062.21</v>
       </c>
       <c r="N353" s="1">
         <v>0.0</v>
       </c>
       <c r="O353">
         <v>1</v>
       </c>
       <c r="Z353" t="s">
-        <v>859</v>
+        <v>882</v>
       </c>
     </row>
     <row r="354" spans="1:26">
       <c r="A354" t="s">
-        <v>862</v>
+        <v>885</v>
       </c>
       <c r="B354" s="1">
-        <v>2000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C354" s="1">
-        <v>100.3428375</v>
+        <v>100.04707705</v>
       </c>
       <c r="D354" s="1">
         <v>0.0</v>
       </c>
       <c r="E354" t="s">
         <v>8</v>
       </c>
       <c r="F354">
         <v>1.0</v>
       </c>
       <c r="G354" s="1">
         <v>0.0</v>
       </c>
       <c r="H354" s="1">
-        <v>6856.75</v>
+        <v>9415.41</v>
       </c>
       <c r="I354" s="1">
         <v>0</v>
       </c>
       <c r="J354">
         <v>0.0</v>
       </c>
-      <c r="K354">
-        <v>46.66</v>
+      <c r="K354" t="s">
+        <v>886</v>
       </c>
       <c r="L354" s="1">
-        <v>6856.75</v>
+        <v>9415.41</v>
       </c>
       <c r="M354" s="1">
-        <v>6903.41</v>
+        <v>6377.61</v>
       </c>
       <c r="N354" s="1">
         <v>0.0</v>
       </c>
       <c r="O354">
         <v>1</v>
       </c>
       <c r="Z354" t="s">
-        <v>861</v>
+        <v>884</v>
       </c>
     </row>
     <row r="355" spans="1:26">
       <c r="A355" t="s">
-        <v>862</v>
+        <v>888</v>
       </c>
       <c r="B355" s="1">
-        <v>7500000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="C355" s="1">
-        <v>100.29613413</v>
+        <v>100.04557543</v>
       </c>
       <c r="D355" s="1">
         <v>0.0</v>
       </c>
       <c r="E355" t="s">
         <v>8</v>
       </c>
       <c r="F355">
         <v>1.0</v>
       </c>
       <c r="G355" s="1">
         <v>0.0</v>
       </c>
       <c r="H355" s="1">
-        <v>22210.06</v>
+        <v>15951.4</v>
       </c>
       <c r="I355" s="1">
         <v>0</v>
       </c>
       <c r="J355">
         <v>0.0</v>
       </c>
-      <c r="K355">
-        <v>214.14</v>
+      <c r="K355" t="s">
+        <v>889</v>
       </c>
       <c r="L355" s="1">
-        <v>22210.06</v>
+        <v>15951.4</v>
       </c>
       <c r="M355" s="1">
-        <v>22424.2</v>
+        <v>12252.67</v>
       </c>
       <c r="N355" s="1">
         <v>0.0</v>
       </c>
       <c r="O355">
         <v>1</v>
       </c>
       <c r="Z355" t="s">
-        <v>863</v>
+        <v>887</v>
       </c>
     </row>
     <row r="356" spans="1:26">
       <c r="A356" t="s">
-        <v>865</v>
+        <v>891</v>
       </c>
       <c r="B356" s="1">
-        <v>7000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C356" s="1">
-        <v>100.49649843</v>
+        <v>100.06990137</v>
       </c>
       <c r="D356" s="1">
         <v>0.0</v>
       </c>
       <c r="E356" t="s">
         <v>8</v>
       </c>
       <c r="F356">
         <v>1.0</v>
       </c>
       <c r="G356" s="1">
         <v>0.0</v>
       </c>
       <c r="H356" s="1">
-        <v>34754.89</v>
+        <v>20970.41</v>
       </c>
       <c r="I356" s="1">
         <v>0</v>
       </c>
       <c r="J356">
         <v>0.0</v>
       </c>
-      <c r="K356">
-        <v>34.82</v>
+      <c r="K356" t="s">
+        <v>892</v>
       </c>
       <c r="L356" s="1">
-        <v>34754.89</v>
+        <v>20970.41</v>
       </c>
       <c r="M356" s="1">
-        <v>34789.71</v>
+        <v>19448.37</v>
       </c>
       <c r="N356" s="1">
         <v>0.0</v>
       </c>
       <c r="O356">
         <v>1</v>
       </c>
       <c r="Z356" t="s">
-        <v>864</v>
+        <v>890</v>
       </c>
     </row>
     <row r="357" spans="1:26">
       <c r="A357" t="s">
-        <v>867</v>
+        <v>894</v>
       </c>
       <c r="B357" s="1">
-        <v>1950000.0</v>
+        <v>12200000.0</v>
       </c>
       <c r="C357" s="1">
-        <v>100.38878051</v>
+        <v>100.01576549</v>
       </c>
       <c r="D357" s="1">
         <v>0.0</v>
       </c>
       <c r="E357" t="s">
         <v>8</v>
       </c>
       <c r="F357">
         <v>1.0</v>
       </c>
       <c r="G357" s="1">
         <v>0.0</v>
       </c>
       <c r="H357" s="1">
-        <v>7581.22</v>
+        <v>1923.39</v>
       </c>
       <c r="I357" s="1">
         <v>0</v>
       </c>
       <c r="J357">
         <v>0.0</v>
       </c>
       <c r="K357">
-        <v>167.87</v>
+        <v>-326.84</v>
       </c>
       <c r="L357" s="1">
-        <v>7581.22</v>
+        <v>1923.39</v>
       </c>
       <c r="M357" s="1">
-        <v>7749.09</v>
+        <v>1596.55</v>
       </c>
       <c r="N357" s="1">
         <v>0.0</v>
       </c>
       <c r="O357">
         <v>1</v>
       </c>
       <c r="Z357" t="s">
-        <v>866</v>
+        <v>893</v>
       </c>
     </row>
     <row r="358" spans="1:26">
       <c r="A358" t="s">
-        <v>869</v>
+        <v>896</v>
       </c>
       <c r="B358" s="1">
-        <v>3124000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C358" s="1">
-        <v>100.29448239</v>
+        <v>100.06716467</v>
       </c>
       <c r="D358" s="1">
         <v>0.0</v>
       </c>
       <c r="E358" t="s">
         <v>8</v>
       </c>
       <c r="F358">
         <v>1.0</v>
       </c>
       <c r="G358" s="1">
         <v>0.0</v>
       </c>
       <c r="H358" s="1">
-        <v>9199.63</v>
+        <v>20149.4</v>
       </c>
       <c r="I358" s="1">
         <v>0</v>
       </c>
       <c r="J358">
         <v>0.0</v>
       </c>
       <c r="K358">
-        <v>270.96</v>
+        <v>-541.68</v>
       </c>
       <c r="L358" s="1">
-        <v>9199.63</v>
+        <v>20149.4</v>
       </c>
       <c r="M358" s="1">
-        <v>9470.59</v>
+        <v>19607.72</v>
       </c>
       <c r="N358" s="1">
         <v>0.0</v>
       </c>
       <c r="O358">
         <v>1</v>
       </c>
       <c r="Z358" t="s">
-        <v>868</v>
+        <v>895</v>
       </c>
     </row>
     <row r="359" spans="1:26">
       <c r="A359" t="s">
-        <v>871</v>
+        <v>896</v>
       </c>
       <c r="B359" s="1">
-        <v>2609000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C359" s="1">
-        <v>100.35775738</v>
+        <v>100.1046453</v>
       </c>
       <c r="D359" s="1">
         <v>0.0</v>
       </c>
       <c r="E359" t="s">
         <v>8</v>
       </c>
       <c r="F359">
         <v>1.0</v>
       </c>
       <c r="G359" s="1">
         <v>0.0</v>
       </c>
       <c r="H359" s="1">
-        <v>9333.89</v>
+        <v>20929.06</v>
       </c>
       <c r="I359" s="1">
         <v>0</v>
       </c>
       <c r="J359">
         <v>0.0</v>
       </c>
       <c r="K359">
-        <v>230.71</v>
+        <v>-442.23</v>
       </c>
       <c r="L359" s="1">
-        <v>9333.89</v>
+        <v>20929.06</v>
       </c>
       <c r="M359" s="1">
-        <v>9564.6</v>
+        <v>20486.83</v>
       </c>
       <c r="N359" s="1">
         <v>0.0</v>
       </c>
       <c r="O359">
         <v>1</v>
       </c>
       <c r="Z359" t="s">
-        <v>870</v>
+        <v>897</v>
       </c>
     </row>
     <row r="360" spans="1:26">
       <c r="A360" t="s">
-        <v>873</v>
+        <v>899</v>
       </c>
       <c r="B360" s="1">
-        <v>5000000.0</v>
+        <v>4750000.0</v>
       </c>
       <c r="C360" s="1">
-        <v>100.2693026</v>
+        <v>100.32093495</v>
       </c>
       <c r="D360" s="1">
         <v>0.0</v>
       </c>
       <c r="E360" t="s">
         <v>8</v>
       </c>
       <c r="F360">
         <v>1.0</v>
       </c>
       <c r="G360" s="1">
         <v>0.0</v>
       </c>
       <c r="H360" s="1">
-        <v>13465.13</v>
+        <v>15244.41</v>
       </c>
       <c r="I360" s="1">
         <v>0</v>
       </c>
       <c r="J360">
         <v>0.0</v>
       </c>
       <c r="K360">
-        <v>546.61</v>
+        <v>949.11</v>
       </c>
       <c r="L360" s="1">
-        <v>13465.13</v>
+        <v>15244.41</v>
       </c>
       <c r="M360" s="1">
-        <v>14011.74</v>
+        <v>16193.52</v>
       </c>
       <c r="N360" s="1">
         <v>0.0</v>
       </c>
       <c r="O360">
         <v>1</v>
       </c>
       <c r="Z360" t="s">
-        <v>872</v>
+        <v>898</v>
       </c>
     </row>
     <row r="361" spans="1:26">
       <c r="A361" t="s">
-        <v>875</v>
+        <v>901</v>
       </c>
       <c r="B361" s="1">
-        <v>15000000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="C361" s="1">
-        <v>100.345446</v>
+        <v>100.3167945</v>
       </c>
       <c r="D361" s="1">
         <v>0.0</v>
       </c>
       <c r="E361" t="s">
         <v>8</v>
       </c>
       <c r="F361">
         <v>1.0</v>
       </c>
       <c r="G361" s="1">
         <v>0.0</v>
       </c>
       <c r="H361" s="1">
-        <v>51816.9</v>
+        <v>6335.89</v>
       </c>
       <c r="I361" s="1">
         <v>0</v>
       </c>
       <c r="J361">
         <v>0.0</v>
       </c>
-      <c r="K361" t="s">
-        <v>876</v>
+      <c r="K361">
+        <v>352.68</v>
       </c>
       <c r="L361" s="1">
-        <v>51816.9</v>
+        <v>6335.89</v>
       </c>
       <c r="M361" s="1">
-        <v>54037.39</v>
+        <v>6688.57</v>
       </c>
       <c r="N361" s="1">
         <v>0.0</v>
       </c>
       <c r="O361">
         <v>1</v>
       </c>
       <c r="Z361" t="s">
-        <v>874</v>
+        <v>900</v>
       </c>
     </row>
     <row r="362" spans="1:26">
       <c r="A362" t="s">
-        <v>878</v>
+        <v>901</v>
       </c>
       <c r="B362" s="1">
-        <v>5000000.0</v>
+        <v>7500000.0</v>
       </c>
       <c r="C362" s="1">
-        <v>100.4291492</v>
+        <v>100.27229453</v>
       </c>
       <c r="D362" s="1">
         <v>0.0</v>
       </c>
       <c r="E362" t="s">
         <v>8</v>
       </c>
       <c r="F362">
         <v>1.0</v>
       </c>
       <c r="G362" s="1">
         <v>0.0</v>
       </c>
       <c r="H362" s="1">
-        <v>21457.46</v>
+        <v>20422.09</v>
       </c>
       <c r="I362" s="1">
         <v>0</v>
       </c>
       <c r="J362">
         <v>0.0</v>
       </c>
-      <c r="K362">
-        <v>309.19</v>
+      <c r="K362" t="s">
+        <v>903</v>
       </c>
       <c r="L362" s="1">
-        <v>21457.46</v>
+        <v>20422.09</v>
       </c>
       <c r="M362" s="1">
-        <v>21766.65</v>
+        <v>21795.03</v>
       </c>
       <c r="N362" s="1">
         <v>0.0</v>
       </c>
       <c r="O362">
         <v>1</v>
       </c>
       <c r="Z362" t="s">
-        <v>877</v>
+        <v>902</v>
       </c>
     </row>
     <row r="363" spans="1:26">
       <c r="A363" t="s">
-        <v>880</v>
+        <v>905</v>
       </c>
       <c r="B363" s="1">
-        <v>4000000.0</v>
+        <v>7000000.0</v>
       </c>
       <c r="C363" s="1">
-        <v>100.32118425</v>
+        <v>100.46567129</v>
       </c>
       <c r="D363" s="1">
         <v>0.0</v>
       </c>
       <c r="E363" t="s">
         <v>8</v>
       </c>
       <c r="F363">
         <v>1.0</v>
       </c>
       <c r="G363" s="1">
         <v>0.0</v>
       </c>
       <c r="H363" s="1">
-        <v>12847.37</v>
+        <v>32596.99</v>
       </c>
       <c r="I363" s="1">
         <v>0</v>
       </c>
       <c r="J363">
         <v>0.0</v>
       </c>
       <c r="K363">
-        <v>353.7</v>
+        <v>996.89</v>
       </c>
       <c r="L363" s="1">
-        <v>12847.37</v>
+        <v>32596.99</v>
       </c>
       <c r="M363" s="1">
-        <v>13201.07</v>
+        <v>33593.88</v>
       </c>
       <c r="N363" s="1">
         <v>0.0</v>
       </c>
       <c r="O363">
         <v>1</v>
       </c>
       <c r="Z363" t="s">
-        <v>879</v>
+        <v>904</v>
       </c>
     </row>
     <row r="364" spans="1:26">
       <c r="A364" t="s">
-        <v>882</v>
+        <v>907</v>
       </c>
       <c r="B364" s="1">
-        <v>5300000.0</v>
+        <v>1950000.0</v>
       </c>
       <c r="C364" s="1">
-        <v>99.95431679</v>
+        <v>100.36018103</v>
       </c>
       <c r="D364" s="1">
         <v>0.0</v>
       </c>
       <c r="E364" t="s">
         <v>8</v>
       </c>
       <c r="F364">
         <v>1.0</v>
       </c>
       <c r="G364" s="1">
         <v>0.0</v>
       </c>
       <c r="H364" s="1">
-        <v>-2421.21</v>
+        <v>7023.53</v>
       </c>
       <c r="I364" s="1">
         <v>0</v>
       </c>
       <c r="J364">
         <v>0.0</v>
       </c>
-      <c r="K364" t="s">
-        <v>883</v>
+      <c r="K364">
+        <v>493.23</v>
       </c>
       <c r="L364" s="1">
-        <v>-2421.21</v>
+        <v>7023.53</v>
       </c>
       <c r="M364" s="1">
-        <v>-6311.06</v>
+        <v>7516.76</v>
       </c>
       <c r="N364" s="1">
         <v>0.0</v>
       </c>
       <c r="O364">
         <v>1</v>
       </c>
       <c r="Z364" t="s">
-        <v>881</v>
+        <v>906</v>
       </c>
     </row>
     <row r="365" spans="1:26">
       <c r="A365" t="s">
-        <v>885</v>
+        <v>909</v>
       </c>
       <c r="B365" s="1">
-        <v>5850000.0</v>
+        <v>3124000.0</v>
       </c>
       <c r="C365" s="1">
-        <v>99.99653846</v>
+        <v>100.27049072</v>
       </c>
       <c r="D365" s="1">
         <v>0.0</v>
       </c>
       <c r="E365" t="s">
         <v>8</v>
       </c>
       <c r="F365">
         <v>1.0</v>
       </c>
       <c r="G365" s="1">
         <v>0.0</v>
       </c>
       <c r="H365" s="1">
-        <v>-202.5</v>
+        <v>8450.13</v>
       </c>
       <c r="I365" s="1">
         <v>0</v>
       </c>
       <c r="J365">
         <v>0.0</v>
       </c>
-      <c r="K365" t="s">
-        <v>886</v>
+      <c r="K365">
+        <v>782.63</v>
       </c>
       <c r="L365" s="1">
-        <v>-202.5</v>
+        <v>8450.13</v>
       </c>
       <c r="M365" s="1">
-        <v>-6176.41</v>
+        <v>9232.76</v>
       </c>
       <c r="N365" s="1">
         <v>0.0</v>
       </c>
       <c r="O365">
         <v>1</v>
       </c>
       <c r="Z365" t="s">
-        <v>884</v>
+        <v>908</v>
       </c>
     </row>
     <row r="366" spans="1:26">
       <c r="A366" t="s">
-        <v>888</v>
+        <v>911</v>
       </c>
       <c r="B366" s="1">
-        <v>15000000.0</v>
+        <v>2609000.0</v>
       </c>
       <c r="C366" s="1">
-        <v>100.00936707</v>
+        <v>100.33049023</v>
       </c>
       <c r="D366" s="1">
         <v>0.0</v>
       </c>
       <c r="E366" t="s">
         <v>8</v>
       </c>
       <c r="F366">
         <v>1.0</v>
       </c>
       <c r="G366" s="1">
         <v>0.0</v>
       </c>
       <c r="H366" s="1">
-        <v>1405.06</v>
+        <v>8622.49</v>
       </c>
       <c r="I366" s="1">
         <v>0</v>
       </c>
       <c r="J366">
         <v>0.0</v>
       </c>
-      <c r="K366" t="s">
-        <v>889</v>
+      <c r="K366">
+        <v>662.63</v>
       </c>
       <c r="L366" s="1">
-        <v>1405.06</v>
+        <v>8622.49</v>
       </c>
       <c r="M366" s="1">
-        <v>-1263.33</v>
+        <v>9285.12</v>
       </c>
       <c r="N366" s="1">
         <v>0.0</v>
       </c>
       <c r="O366">
         <v>1</v>
       </c>
       <c r="Z366" t="s">
-        <v>887</v>
+        <v>910</v>
       </c>
     </row>
     <row r="367" spans="1:26">
       <c r="A367" t="s">
-        <v>891</v>
+        <v>913</v>
       </c>
       <c r="B367" s="1">
-        <v>15000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="C367" s="1">
-        <v>100.03094227</v>
+        <v>100.24732</v>
       </c>
       <c r="D367" s="1">
         <v>0.0</v>
       </c>
       <c r="E367" t="s">
         <v>8</v>
       </c>
       <c r="F367">
         <v>1.0</v>
       </c>
       <c r="G367" s="1">
         <v>0.0</v>
       </c>
       <c r="H367" s="1">
-        <v>4641.34</v>
+        <v>12366.0</v>
       </c>
       <c r="I367" s="1">
         <v>0</v>
       </c>
       <c r="J367">
         <v>0.0</v>
       </c>
       <c r="K367" t="s">
-        <v>892</v>
+        <v>914</v>
       </c>
       <c r="L367" s="1">
-        <v>4641.34</v>
+        <v>12366.0</v>
       </c>
       <c r="M367" s="1">
-        <v>1007.21</v>
+        <v>13750.93</v>
       </c>
       <c r="N367" s="1">
         <v>0.0</v>
       </c>
       <c r="O367">
         <v>1</v>
       </c>
       <c r="Z367" t="s">
-        <v>890</v>
+        <v>912</v>
       </c>
     </row>
     <row r="368" spans="1:26">
       <c r="A368" t="s">
-        <v>894</v>
+        <v>916</v>
       </c>
       <c r="B368" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C368" s="1">
-        <v>100.445965</v>
+        <v>100.31824367</v>
       </c>
       <c r="D368" s="1">
         <v>0.0</v>
       </c>
       <c r="E368" t="s">
         <v>8</v>
       </c>
       <c r="F368">
         <v>1.0</v>
       </c>
       <c r="G368" s="1">
         <v>0.0</v>
       </c>
       <c r="H368" s="1">
-        <v>44596.5</v>
+        <v>47736.55</v>
       </c>
       <c r="I368" s="1">
         <v>0</v>
       </c>
       <c r="J368">
         <v>0.0</v>
       </c>
-      <c r="K368">
-        <v>-43.23</v>
+      <c r="K368" t="s">
+        <v>917</v>
       </c>
       <c r="L368" s="1">
-        <v>44596.5</v>
+        <v>47736.55</v>
       </c>
       <c r="M368" s="1">
-        <v>44553.27</v>
+        <v>52582.92</v>
       </c>
       <c r="N368" s="1">
         <v>0.0</v>
       </c>
       <c r="O368">
         <v>1</v>
       </c>
       <c r="Z368" t="s">
-        <v>893</v>
+        <v>915</v>
       </c>
     </row>
     <row r="369" spans="1:26">
       <c r="A369" t="s">
-        <v>894</v>
+        <v>919</v>
       </c>
       <c r="B369" s="1">
-        <v>22000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="C369" s="1">
-        <v>100.48656223</v>
+        <v>100.3991046</v>
       </c>
       <c r="D369" s="1">
         <v>0.0</v>
       </c>
       <c r="E369" t="s">
         <v>8</v>
       </c>
       <c r="F369">
         <v>1.0</v>
       </c>
       <c r="G369" s="1">
         <v>0.0</v>
       </c>
       <c r="H369" s="1">
-        <v>107043.69</v>
+        <v>19955.23</v>
       </c>
       <c r="I369" s="1">
         <v>0</v>
       </c>
       <c r="J369">
         <v>0.0</v>
       </c>
-      <c r="K369">
-        <v>63.86</v>
+      <c r="K369" t="s">
+        <v>920</v>
       </c>
       <c r="L369" s="1">
-        <v>107043.69</v>
+        <v>19955.23</v>
       </c>
       <c r="M369" s="1">
-        <v>107107.55</v>
+        <v>21083.85</v>
       </c>
       <c r="N369" s="1">
         <v>0.0</v>
       </c>
       <c r="O369">
         <v>1</v>
       </c>
       <c r="Z369" t="s">
-        <v>895</v>
+        <v>918</v>
       </c>
     </row>
     <row r="370" spans="1:26">
       <c r="A370" t="s">
-        <v>897</v>
+        <v>922</v>
       </c>
       <c r="B370" s="1">
-        <v>4600000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="C370" s="1">
-        <v>100.50365565</v>
+        <v>100.295544</v>
       </c>
       <c r="D370" s="1">
         <v>0.0</v>
       </c>
       <c r="E370" t="s">
         <v>8</v>
       </c>
       <c r="F370">
         <v>1.0</v>
       </c>
       <c r="G370" s="1">
         <v>0.0</v>
       </c>
       <c r="H370" s="1">
-        <v>23168.16</v>
+        <v>11821.76</v>
       </c>
       <c r="I370" s="1">
         <v>0</v>
       </c>
       <c r="J370">
         <v>0.0</v>
       </c>
-      <c r="K370">
-        <v>70.08</v>
+      <c r="K370" t="s">
+        <v>923</v>
       </c>
       <c r="L370" s="1">
-        <v>23168.16</v>
+        <v>11821.76</v>
       </c>
       <c r="M370" s="1">
-        <v>23238.24</v>
+        <v>12837.67</v>
       </c>
       <c r="N370" s="1">
         <v>0.0</v>
       </c>
       <c r="O370">
         <v>1</v>
       </c>
       <c r="Z370" t="s">
-        <v>896</v>
+        <v>921</v>
       </c>
     </row>
     <row r="371" spans="1:26">
       <c r="A371" t="s">
-        <v>897</v>
+        <v>925</v>
       </c>
       <c r="B371" s="1">
-        <v>5000000.0</v>
+        <v>5300000.0</v>
       </c>
       <c r="C371" s="1">
-        <v>100.3364916</v>
+        <v>99.95720849</v>
       </c>
       <c r="D371" s="1">
         <v>0.0</v>
       </c>
       <c r="E371" t="s">
         <v>8</v>
       </c>
       <c r="F371">
         <v>1.0</v>
       </c>
       <c r="G371" s="1">
         <v>0.0</v>
       </c>
       <c r="H371" s="1">
-        <v>16824.58</v>
+        <v>-2267.95</v>
       </c>
       <c r="I371" s="1">
         <v>0</v>
       </c>
       <c r="J371">
         <v>0.0</v>
       </c>
-      <c r="K371">
-        <v>319.21</v>
+      <c r="K371" t="s">
+        <v>926</v>
       </c>
       <c r="L371" s="1">
-        <v>16824.58</v>
+        <v>-2267.95</v>
       </c>
       <c r="M371" s="1">
-        <v>17143.79</v>
+        <v>-7176.84</v>
       </c>
       <c r="N371" s="1">
         <v>0.0</v>
       </c>
       <c r="O371">
         <v>1</v>
       </c>
       <c r="Z371" t="s">
-        <v>898</v>
+        <v>924</v>
       </c>
     </row>
     <row r="372" spans="1:26">
       <c r="A372" t="s">
-        <v>900</v>
+        <v>928</v>
       </c>
       <c r="B372" s="1">
-        <v>8500000.0</v>
+        <v>5850000.0</v>
       </c>
       <c r="C372" s="1">
-        <v>100.06430141</v>
+        <v>99.99962991</v>
       </c>
       <c r="D372" s="1">
         <v>0.0</v>
       </c>
       <c r="E372" t="s">
         <v>8</v>
       </c>
       <c r="F372">
         <v>1.0</v>
       </c>
       <c r="G372" s="1">
         <v>0.0</v>
       </c>
       <c r="H372" s="1">
-        <v>5465.62</v>
+        <v>-21.65</v>
       </c>
       <c r="I372" s="1">
         <v>0</v>
       </c>
       <c r="J372">
         <v>0.0</v>
       </c>
-      <c r="K372">
-        <v>494.21</v>
+      <c r="K372" t="s">
+        <v>929</v>
       </c>
       <c r="L372" s="1">
-        <v>5465.62</v>
+        <v>-21.65</v>
       </c>
       <c r="M372" s="1">
-        <v>5959.83</v>
+        <v>-6747.49</v>
       </c>
       <c r="N372" s="1">
         <v>0.0</v>
       </c>
       <c r="O372">
         <v>1</v>
       </c>
       <c r="Z372" t="s">
-        <v>899</v>
+        <v>927</v>
       </c>
     </row>
     <row r="373" spans="1:26">
       <c r="A373" t="s">
-        <v>902</v>
+        <v>931</v>
       </c>
       <c r="B373" s="1">
-        <v>8000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C373" s="1">
-        <v>100.36931488</v>
+        <v>100.0</v>
       </c>
       <c r="D373" s="1">
         <v>0.0</v>
       </c>
       <c r="E373" t="s">
         <v>8</v>
       </c>
       <c r="F373">
         <v>1.0</v>
       </c>
       <c r="G373" s="1">
         <v>0.0</v>
       </c>
       <c r="H373" s="1">
-        <v>29545.19</v>
+        <v>0.0</v>
       </c>
       <c r="I373" s="1">
         <v>0</v>
       </c>
       <c r="J373">
         <v>0.0</v>
       </c>
       <c r="K373">
-        <v>135.14</v>
+        <v>0.0</v>
       </c>
       <c r="L373" s="1">
-        <v>29545.19</v>
+        <v>0.0</v>
       </c>
       <c r="M373" s="1">
-        <v>29680.33</v>
+        <v>0.0</v>
       </c>
       <c r="N373" s="1">
         <v>0.0</v>
       </c>
       <c r="O373">
         <v>1</v>
       </c>
       <c r="Z373" t="s">
-        <v>901</v>
+        <v>930</v>
       </c>
     </row>
     <row r="374" spans="1:26">
       <c r="A374" t="s">
-        <v>904</v>
+        <v>933</v>
       </c>
       <c r="B374" s="1">
-        <v>5400000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C374" s="1">
-        <v>100.06340815</v>
+        <v>100.0283094</v>
       </c>
       <c r="D374" s="1">
         <v>0.0</v>
       </c>
       <c r="E374" t="s">
         <v>8</v>
       </c>
       <c r="F374">
         <v>1.0</v>
       </c>
       <c r="G374" s="1">
         <v>0.0</v>
       </c>
       <c r="H374" s="1">
-        <v>3424.04</v>
+        <v>4246.41</v>
       </c>
       <c r="I374" s="1">
         <v>0</v>
       </c>
       <c r="J374">
         <v>0.0</v>
       </c>
-      <c r="K374">
-        <v>215.09</v>
+      <c r="K374" t="s">
+        <v>934</v>
       </c>
       <c r="L374" s="1">
-        <v>3424.04</v>
+        <v>4246.41</v>
       </c>
       <c r="M374" s="1">
-        <v>3639.13</v>
+        <v>-1653.01</v>
       </c>
       <c r="N374" s="1">
         <v>0.0</v>
       </c>
       <c r="O374">
         <v>1</v>
       </c>
       <c r="Z374" t="s">
-        <v>903</v>
+        <v>932</v>
       </c>
     </row>
     <row r="375" spans="1:26">
       <c r="A375" t="s">
-        <v>906</v>
+        <v>936</v>
       </c>
       <c r="B375" s="1">
-        <v>6377000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C375" s="1">
-        <v>100.48702431</v>
+        <v>100.4164199</v>
       </c>
       <c r="D375" s="1">
         <v>0.0</v>
       </c>
       <c r="E375" t="s">
         <v>8</v>
       </c>
       <c r="F375">
         <v>1.0</v>
       </c>
       <c r="G375" s="1">
         <v>0.0</v>
       </c>
       <c r="H375" s="1">
-        <v>31057.54</v>
+        <v>41641.99</v>
       </c>
       <c r="I375" s="1">
         <v>0</v>
       </c>
       <c r="J375">
         <v>0.0</v>
       </c>
-      <c r="K375">
-        <v>20.63</v>
+      <c r="K375" t="s">
+        <v>937</v>
       </c>
       <c r="L375" s="1">
-        <v>31057.54</v>
+        <v>41641.99</v>
       </c>
       <c r="M375" s="1">
-        <v>31078.17</v>
+        <v>43006.89</v>
       </c>
       <c r="N375" s="1">
         <v>0.0</v>
       </c>
       <c r="O375">
         <v>1</v>
       </c>
       <c r="Z375" t="s">
-        <v>905</v>
+        <v>935</v>
       </c>
     </row>
     <row r="376" spans="1:26">
       <c r="A376" t="s">
-        <v>908</v>
+        <v>936</v>
       </c>
       <c r="B376" s="1">
-        <v>6000000.0</v>
+        <v>22000000.0</v>
       </c>
       <c r="C376" s="1">
-        <v>100.493744</v>
+        <v>100.45597736</v>
       </c>
       <c r="D376" s="1">
         <v>0.0</v>
       </c>
       <c r="E376" t="s">
         <v>8</v>
       </c>
       <c r="F376">
         <v>1.0</v>
       </c>
       <c r="G376" s="1">
         <v>0.0</v>
       </c>
       <c r="H376" s="1">
-        <v>29624.64</v>
+        <v>100315.02</v>
       </c>
       <c r="I376" s="1">
         <v>0</v>
       </c>
       <c r="J376">
         <v>0.0</v>
       </c>
-      <c r="K376">
-        <v>60.0</v>
+      <c r="K376" t="s">
+        <v>939</v>
       </c>
       <c r="L376" s="1">
-        <v>29624.64</v>
+        <v>100315.02</v>
       </c>
       <c r="M376" s="1">
-        <v>29684.64</v>
+        <v>103424.4</v>
       </c>
       <c r="N376" s="1">
         <v>0.0</v>
       </c>
       <c r="O376">
         <v>1</v>
       </c>
       <c r="Z376" t="s">
-        <v>907</v>
+        <v>938</v>
       </c>
     </row>
     <row r="377" spans="1:26">
       <c r="A377" t="s">
-        <v>910</v>
+        <v>941</v>
       </c>
       <c r="B377" s="1">
-        <v>40000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="C377" s="1">
-        <v>100.26845995</v>
+        <v>100.3103782</v>
       </c>
       <c r="D377" s="1">
         <v>0.0</v>
       </c>
       <c r="E377" t="s">
         <v>8</v>
       </c>
       <c r="F377">
         <v>1.0</v>
       </c>
       <c r="G377" s="1">
         <v>0.0</v>
       </c>
       <c r="H377" s="1">
-        <v>107383.98</v>
+        <v>15518.91</v>
       </c>
       <c r="I377" s="1">
         <v>0</v>
       </c>
       <c r="J377">
         <v>0.0</v>
       </c>
       <c r="K377" t="s">
-        <v>911</v>
+        <v>942</v>
       </c>
       <c r="L377" s="1">
-        <v>107383.98</v>
+        <v>15518.91</v>
       </c>
       <c r="M377" s="1">
-        <v>109660.75</v>
+        <v>16640.58</v>
       </c>
       <c r="N377" s="1">
         <v>0.0</v>
       </c>
       <c r="O377">
         <v>1</v>
       </c>
       <c r="Z377" t="s">
-        <v>909</v>
+        <v>940</v>
       </c>
     </row>
     <row r="378" spans="1:26">
       <c r="A378" t="s">
-        <v>913</v>
+        <v>941</v>
       </c>
       <c r="B378" s="1">
-        <v>6100000.0</v>
+        <v>4600000.0</v>
       </c>
       <c r="C378" s="1">
-        <v>100.32615246</v>
+        <v>100.47201804</v>
       </c>
       <c r="D378" s="1">
         <v>0.0</v>
       </c>
       <c r="E378" t="s">
         <v>8</v>
       </c>
       <c r="F378">
         <v>1.0</v>
       </c>
       <c r="G378" s="1">
         <v>0.0</v>
       </c>
       <c r="H378" s="1">
-        <v>19895.3</v>
+        <v>21712.83</v>
       </c>
       <c r="I378" s="1">
         <v>0</v>
       </c>
       <c r="J378">
         <v>0.0</v>
       </c>
       <c r="K378">
-        <v>688.39</v>
+        <v>756.52</v>
       </c>
       <c r="L378" s="1">
-        <v>19895.3</v>
+        <v>21712.83</v>
       </c>
       <c r="M378" s="1">
-        <v>20583.69</v>
+        <v>22469.35</v>
       </c>
       <c r="N378" s="1">
         <v>0.0</v>
       </c>
       <c r="O378">
         <v>1</v>
       </c>
       <c r="Z378" t="s">
-        <v>912</v>
+        <v>943</v>
       </c>
     </row>
     <row r="379" spans="1:26">
       <c r="A379" t="s">
-        <v>915</v>
+        <v>945</v>
       </c>
       <c r="B379" s="1">
-        <v>15000000.0</v>
+        <v>8500000.0</v>
       </c>
       <c r="C379" s="1">
-        <v>100.20689927</v>
+        <v>100.045516</v>
       </c>
       <c r="D379" s="1">
         <v>0.0</v>
       </c>
       <c r="E379" t="s">
         <v>8</v>
       </c>
       <c r="F379">
         <v>1.0</v>
       </c>
       <c r="G379" s="1">
         <v>0.0</v>
       </c>
       <c r="H379" s="1">
-        <v>31034.89</v>
+        <v>3868.86</v>
       </c>
       <c r="I379" s="1">
         <v>0</v>
       </c>
       <c r="J379">
         <v>0.0</v>
       </c>
       <c r="K379" t="s">
-        <v>916</v>
+        <v>946</v>
       </c>
       <c r="L379" s="1">
-        <v>31034.89</v>
+        <v>3868.86</v>
       </c>
       <c r="M379" s="1">
-        <v>32529.55</v>
+        <v>5714.64</v>
       </c>
       <c r="N379" s="1">
         <v>0.0</v>
       </c>
       <c r="O379">
         <v>1</v>
       </c>
       <c r="Z379" t="s">
-        <v>914</v>
+        <v>944</v>
       </c>
     </row>
     <row r="380" spans="1:26">
       <c r="A380" t="s">
-        <v>918</v>
+        <v>948</v>
       </c>
       <c r="B380" s="1">
-        <v>5300000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="C380" s="1">
-        <v>100.34025528</v>
+        <v>100.34222375</v>
       </c>
       <c r="D380" s="1">
         <v>0.0</v>
       </c>
       <c r="E380" t="s">
         <v>8</v>
       </c>
       <c r="F380">
         <v>1.0</v>
       </c>
       <c r="G380" s="1">
         <v>0.0</v>
       </c>
       <c r="H380" s="1">
-        <v>18033.53</v>
+        <v>27377.9</v>
       </c>
       <c r="I380" s="1">
         <v>0</v>
       </c>
       <c r="J380">
         <v>0.0</v>
       </c>
-      <c r="K380">
-        <v>420.52</v>
+      <c r="K380" t="s">
+        <v>949</v>
       </c>
       <c r="L380" s="1">
-        <v>18033.53</v>
+        <v>27377.9</v>
       </c>
       <c r="M380" s="1">
-        <v>18454.05</v>
+        <v>28724.21</v>
       </c>
       <c r="N380" s="1">
         <v>0.0</v>
       </c>
       <c r="O380">
         <v>1</v>
       </c>
       <c r="Z380" t="s">
-        <v>917</v>
+        <v>947</v>
       </c>
     </row>
     <row r="381" spans="1:26">
       <c r="A381" t="s">
-        <v>918</v>
+        <v>951</v>
       </c>
       <c r="B381" s="1">
-        <v>6630000.0</v>
+        <v>5400000.0</v>
       </c>
       <c r="C381" s="1">
-        <v>100.42835505</v>
+        <v>100.04486685</v>
       </c>
       <c r="D381" s="1">
         <v>0.0</v>
       </c>
       <c r="E381" t="s">
         <v>8</v>
       </c>
       <c r="F381">
         <v>1.0</v>
       </c>
       <c r="G381" s="1">
         <v>0.0</v>
       </c>
       <c r="H381" s="1">
-        <v>28399.94</v>
+        <v>2422.81</v>
       </c>
       <c r="I381" s="1">
         <v>0</v>
       </c>
       <c r="J381">
         <v>0.0</v>
       </c>
-      <c r="K381">
-        <v>396.73</v>
+      <c r="K381" t="s">
+        <v>952</v>
       </c>
       <c r="L381" s="1">
-        <v>28399.94</v>
+        <v>2422.81</v>
       </c>
       <c r="M381" s="1">
-        <v>28796.67</v>
+        <v>3483.19</v>
       </c>
       <c r="N381" s="1">
         <v>0.0</v>
       </c>
       <c r="O381">
         <v>1</v>
       </c>
       <c r="Z381" t="s">
-        <v>919</v>
+        <v>950</v>
       </c>
     </row>
     <row r="382" spans="1:26">
       <c r="A382" t="s">
-        <v>921</v>
+        <v>954</v>
       </c>
       <c r="B382" s="1">
-        <v>8200000.0</v>
+        <v>6377000.0</v>
       </c>
       <c r="C382" s="1">
-        <v>100.53137427</v>
+        <v>100.45641101</v>
       </c>
       <c r="D382" s="1">
         <v>0.0</v>
       </c>
       <c r="E382" t="s">
         <v>8</v>
       </c>
       <c r="F382">
         <v>1.0</v>
       </c>
       <c r="G382" s="1">
         <v>0.0</v>
       </c>
       <c r="H382" s="1">
-        <v>43572.69</v>
+        <v>29105.33</v>
       </c>
       <c r="I382" s="1">
         <v>0</v>
       </c>
       <c r="J382">
         <v>0.0</v>
       </c>
       <c r="K382">
-        <v>288.93</v>
+        <v>905.28</v>
       </c>
       <c r="L382" s="1">
-        <v>43572.69</v>
+        <v>29105.33</v>
       </c>
       <c r="M382" s="1">
-        <v>43861.62</v>
+        <v>30010.61</v>
       </c>
       <c r="N382" s="1">
         <v>0.0</v>
       </c>
       <c r="O382">
         <v>1</v>
       </c>
       <c r="Z382" t="s">
-        <v>920</v>
+        <v>953</v>
       </c>
     </row>
     <row r="383" spans="1:26">
       <c r="A383" t="s">
-        <v>921</v>
+        <v>956</v>
       </c>
       <c r="B383" s="1">
         <v>6000000.0</v>
       </c>
       <c r="C383" s="1">
-        <v>100.32652017</v>
+        <v>100.46258867</v>
       </c>
       <c r="D383" s="1">
         <v>0.0</v>
       </c>
       <c r="E383" t="s">
         <v>8</v>
       </c>
       <c r="F383">
         <v>1.0</v>
       </c>
       <c r="G383" s="1">
         <v>0.0</v>
       </c>
       <c r="H383" s="1">
-        <v>19591.21</v>
+        <v>27755.32</v>
       </c>
       <c r="I383" s="1">
         <v>0</v>
       </c>
       <c r="J383">
         <v>0.0</v>
       </c>
       <c r="K383">
-        <v>624.05</v>
+        <v>932.49</v>
       </c>
       <c r="L383" s="1">
-        <v>19591.21</v>
+        <v>27755.32</v>
       </c>
       <c r="M383" s="1">
-        <v>20215.26</v>
+        <v>28687.81</v>
       </c>
       <c r="N383" s="1">
         <v>0.0</v>
       </c>
       <c r="O383">
         <v>1</v>
       </c>
       <c r="Z383" t="s">
-        <v>922</v>
+        <v>955</v>
       </c>
     </row>
     <row r="384" spans="1:26">
       <c r="A384" t="s">
-        <v>921</v>
+        <v>958</v>
       </c>
       <c r="B384" s="1">
-        <v>4700000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="C384" s="1">
-        <v>100.53645617</v>
+        <v>100.24666655</v>
       </c>
       <c r="D384" s="1">
         <v>0.0</v>
       </c>
       <c r="E384" t="s">
         <v>8</v>
       </c>
       <c r="F384">
         <v>1.0</v>
       </c>
       <c r="G384" s="1">
         <v>0.0</v>
       </c>
       <c r="H384" s="1">
-        <v>25213.44</v>
+        <v>98666.62</v>
       </c>
       <c r="I384" s="1">
         <v>0</v>
       </c>
       <c r="J384">
         <v>0.0</v>
       </c>
-      <c r="K384">
-        <v>182.84</v>
+      <c r="K384" t="s">
+        <v>959</v>
       </c>
       <c r="L384" s="1">
-        <v>25213.44</v>
+        <v>98666.62</v>
       </c>
       <c r="M384" s="1">
-        <v>25396.28</v>
+        <v>107296.05</v>
       </c>
       <c r="N384" s="1">
         <v>0.0</v>
       </c>
       <c r="O384">
         <v>1</v>
       </c>
       <c r="Z384" t="s">
-        <v>923</v>
+        <v>957</v>
       </c>
     </row>
     <row r="385" spans="1:26">
       <c r="A385" t="s">
-        <v>925</v>
+        <v>961</v>
       </c>
       <c r="B385" s="1">
-        <v>12500000.0</v>
+        <v>6100000.0</v>
       </c>
       <c r="C385" s="1">
-        <v>100.08480848</v>
+        <v>100.3001482</v>
       </c>
       <c r="D385" s="1">
         <v>0.0</v>
       </c>
       <c r="E385" t="s">
         <v>8</v>
       </c>
       <c r="F385">
         <v>1.0</v>
       </c>
       <c r="G385" s="1">
         <v>0.0</v>
       </c>
       <c r="H385" s="1">
-        <v>10601.06</v>
+        <v>18309.04</v>
       </c>
       <c r="I385" s="1">
         <v>0</v>
       </c>
       <c r="J385">
         <v>0.0</v>
       </c>
       <c r="K385" t="s">
-        <v>926</v>
+        <v>962</v>
       </c>
       <c r="L385" s="1">
-        <v>10601.06</v>
+        <v>18309.04</v>
       </c>
       <c r="M385" s="1">
-        <v>2804.14</v>
+        <v>20023.74</v>
       </c>
       <c r="N385" s="1">
         <v>0.0</v>
       </c>
       <c r="O385">
         <v>1</v>
       </c>
       <c r="Z385" t="s">
-        <v>924</v>
+        <v>960</v>
       </c>
     </row>
     <row r="386" spans="1:26">
       <c r="A386" t="s">
-        <v>928</v>
+        <v>964</v>
       </c>
       <c r="B386" s="1">
-        <v>10100000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C386" s="1">
-        <v>100.21913416</v>
+        <v>100.18749267</v>
       </c>
       <c r="D386" s="1">
         <v>0.0</v>
       </c>
       <c r="E386" t="s">
         <v>8</v>
       </c>
       <c r="F386">
         <v>1.0</v>
       </c>
       <c r="G386" s="1">
         <v>0.0</v>
       </c>
       <c r="H386" s="1">
-        <v>22132.55</v>
+        <v>28123.9</v>
       </c>
       <c r="I386" s="1">
         <v>0</v>
       </c>
       <c r="J386">
         <v>0.0</v>
       </c>
       <c r="K386" t="s">
-        <v>929</v>
+        <v>965</v>
       </c>
       <c r="L386" s="1">
-        <v>22132.55</v>
+        <v>28123.9</v>
       </c>
       <c r="M386" s="1">
-        <v>18506.44</v>
+        <v>32110.62</v>
       </c>
       <c r="N386" s="1">
         <v>0.0</v>
       </c>
       <c r="O386">
         <v>1</v>
       </c>
       <c r="Z386" t="s">
-        <v>927</v>
+        <v>963</v>
       </c>
     </row>
     <row r="387" spans="1:26">
       <c r="A387" t="s">
-        <v>931</v>
+        <v>967</v>
       </c>
       <c r="B387" s="1">
-        <v>25000000.0</v>
+        <v>6630000.0</v>
       </c>
       <c r="C387" s="1">
-        <v>100.1935226</v>
+        <v>100.39836727</v>
       </c>
       <c r="D387" s="1">
         <v>0.0</v>
       </c>
       <c r="E387" t="s">
         <v>8</v>
       </c>
       <c r="F387">
         <v>1.0</v>
       </c>
       <c r="G387" s="1">
         <v>0.0</v>
       </c>
       <c r="H387" s="1">
-        <v>48380.65</v>
+        <v>26411.75</v>
       </c>
       <c r="I387" s="1">
         <v>0</v>
       </c>
       <c r="J387">
         <v>0.0</v>
       </c>
       <c r="K387" t="s">
-        <v>932</v>
+        <v>968</v>
       </c>
       <c r="L387" s="1">
-        <v>48380.65</v>
+        <v>26411.75</v>
       </c>
       <c r="M387" s="1">
-        <v>33097.84</v>
+        <v>27891.18</v>
       </c>
       <c r="N387" s="1">
         <v>0.0</v>
       </c>
       <c r="O387">
         <v>1</v>
       </c>
       <c r="Z387" t="s">
-        <v>930</v>
+        <v>966</v>
       </c>
     </row>
     <row r="388" spans="1:26">
       <c r="A388" t="s">
-        <v>934</v>
+        <v>967</v>
       </c>
       <c r="B388" s="1">
-        <v>25000000.0</v>
+        <v>5300000.0</v>
       </c>
       <c r="C388" s="1">
-        <v>100.12479248</v>
+        <v>100.31382226</v>
       </c>
       <c r="D388" s="1">
         <v>0.0</v>
       </c>
       <c r="E388" t="s">
         <v>8</v>
       </c>
       <c r="F388">
         <v>1.0</v>
       </c>
       <c r="G388" s="1">
         <v>0.0</v>
       </c>
       <c r="H388" s="1">
-        <v>31198.12</v>
+        <v>16632.58</v>
       </c>
       <c r="I388" s="1">
         <v>0</v>
       </c>
       <c r="J388">
         <v>0.0</v>
       </c>
       <c r="K388" t="s">
-        <v>935</v>
+        <v>970</v>
       </c>
       <c r="L388" s="1">
-        <v>31198.12</v>
+        <v>16632.58</v>
       </c>
       <c r="M388" s="1">
-        <v>16312.77</v>
+        <v>17921.25</v>
       </c>
       <c r="N388" s="1">
         <v>0.0</v>
       </c>
       <c r="O388">
         <v>1</v>
       </c>
       <c r="Z388" t="s">
-        <v>933</v>
+        <v>969</v>
       </c>
     </row>
     <row r="389" spans="1:26">
       <c r="A389" t="s">
-        <v>937</v>
+        <v>972</v>
       </c>
       <c r="B389" s="1">
-        <v>7000000.0</v>
+        <v>8200000.0</v>
       </c>
       <c r="C389" s="1">
-        <v>100.07138343</v>
+        <v>100.49802988</v>
       </c>
       <c r="D389" s="1">
         <v>0.0</v>
       </c>
       <c r="E389" t="s">
         <v>8</v>
       </c>
       <c r="F389">
         <v>1.0</v>
       </c>
       <c r="G389" s="1">
         <v>0.0</v>
       </c>
       <c r="H389" s="1">
-        <v>4996.84</v>
+        <v>40838.45</v>
       </c>
       <c r="I389" s="1">
         <v>0</v>
       </c>
       <c r="J389">
         <v>0.0</v>
       </c>
       <c r="K389" t="s">
-        <v>938</v>
+        <v>973</v>
       </c>
       <c r="L389" s="1">
-        <v>4996.84</v>
+        <v>40838.45</v>
       </c>
       <c r="M389" s="1">
-        <v>1123.76</v>
+        <v>42494.52</v>
       </c>
       <c r="N389" s="1">
         <v>0.0</v>
       </c>
       <c r="O389">
         <v>1</v>
       </c>
       <c r="Z389" t="s">
-        <v>936</v>
+        <v>971</v>
       </c>
     </row>
     <row r="390" spans="1:26">
       <c r="A390" t="s">
-        <v>940</v>
+        <v>972</v>
       </c>
       <c r="B390" s="1">
-        <v>40000000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="C390" s="1">
-        <v>100.25428423</v>
+        <v>100.3004805</v>
       </c>
       <c r="D390" s="1">
         <v>0.0</v>
       </c>
       <c r="E390" t="s">
         <v>8</v>
       </c>
       <c r="F390">
         <v>1.0</v>
       </c>
       <c r="G390" s="1">
         <v>0.0</v>
       </c>
       <c r="H390" s="1">
-        <v>101713.69</v>
+        <v>18028.83</v>
       </c>
       <c r="I390" s="1">
         <v>0</v>
       </c>
       <c r="J390">
         <v>0.0</v>
       </c>
       <c r="K390" t="s">
-        <v>941</v>
+        <v>975</v>
       </c>
       <c r="L390" s="1">
-        <v>101713.69</v>
+        <v>18028.83</v>
       </c>
       <c r="M390" s="1">
-        <v>105534.76</v>
+        <v>19665.03</v>
       </c>
       <c r="N390" s="1">
         <v>0.0</v>
       </c>
       <c r="O390">
         <v>1</v>
       </c>
       <c r="Z390" t="s">
-        <v>939</v>
+        <v>974</v>
       </c>
     </row>
     <row r="391" spans="1:26">
       <c r="A391" t="s">
-        <v>943</v>
+        <v>972</v>
       </c>
       <c r="B391" s="1">
-        <v>25000000.0</v>
+        <v>4700000.0</v>
       </c>
       <c r="C391" s="1">
-        <v>100.15298896</v>
+        <v>100.50279851</v>
       </c>
       <c r="D391" s="1">
         <v>0.0</v>
       </c>
       <c r="E391" t="s">
         <v>8</v>
       </c>
       <c r="F391">
         <v>1.0</v>
       </c>
       <c r="G391" s="1">
         <v>0.0</v>
       </c>
       <c r="H391" s="1">
-        <v>38247.24</v>
+        <v>23631.53</v>
       </c>
       <c r="I391" s="1">
         <v>0</v>
       </c>
       <c r="J391">
         <v>0.0</v>
       </c>
-      <c r="K391" t="s">
-        <v>944</v>
+      <c r="K391">
+        <v>981.53</v>
       </c>
       <c r="L391" s="1">
-        <v>38247.24</v>
+        <v>23631.53</v>
       </c>
       <c r="M391" s="1">
-        <v>39865.4</v>
+        <v>24613.06</v>
       </c>
       <c r="N391" s="1">
         <v>0.0</v>
       </c>
       <c r="O391">
         <v>1</v>
       </c>
       <c r="Z391" t="s">
-        <v>942</v>
+        <v>976</v>
       </c>
     </row>
     <row r="392" spans="1:26">
       <c r="A392" t="s">
-        <v>946</v>
+        <v>978</v>
       </c>
       <c r="B392" s="1">
-        <v>7996000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="C392" s="1">
-        <v>100.43051476</v>
+        <v>100.08006064</v>
       </c>
       <c r="D392" s="1">
         <v>0.0</v>
       </c>
       <c r="E392" t="s">
         <v>8</v>
       </c>
       <c r="F392">
         <v>1.0</v>
       </c>
       <c r="G392" s="1">
         <v>0.0</v>
       </c>
       <c r="H392" s="1">
-        <v>34423.96</v>
+        <v>10007.58</v>
       </c>
       <c r="I392" s="1">
         <v>0</v>
       </c>
       <c r="J392">
         <v>0.0</v>
       </c>
-      <c r="K392">
-        <v>66.92</v>
+      <c r="K392" t="s">
+        <v>979</v>
       </c>
       <c r="L392" s="1">
-        <v>34423.96</v>
+        <v>10007.58</v>
       </c>
       <c r="M392" s="1">
-        <v>34490.88</v>
+        <v>2423.89</v>
       </c>
       <c r="N392" s="1">
         <v>0.0</v>
       </c>
       <c r="O392">
         <v>1</v>
       </c>
       <c r="Z392" t="s">
-        <v>945</v>
+        <v>977</v>
       </c>
     </row>
     <row r="393" spans="1:26">
       <c r="A393" t="s">
-        <v>948</v>
+        <v>981</v>
       </c>
       <c r="B393" s="1">
-        <v>2900000.0</v>
+        <v>10100000.0</v>
       </c>
       <c r="C393" s="1">
-        <v>100.45680517</v>
+        <v>100.20257515</v>
       </c>
       <c r="D393" s="1">
         <v>0.0</v>
       </c>
       <c r="E393" t="s">
         <v>8</v>
       </c>
       <c r="F393">
         <v>1.0</v>
       </c>
       <c r="G393" s="1">
         <v>0.0</v>
       </c>
       <c r="H393" s="1">
-        <v>13247.35</v>
+        <v>20460.09</v>
       </c>
       <c r="I393" s="1">
         <v>0</v>
       </c>
       <c r="J393">
         <v>0.0</v>
       </c>
-      <c r="K393">
-        <v>3.96</v>
+      <c r="K393" t="s">
+        <v>982</v>
       </c>
       <c r="L393" s="1">
-        <v>13247.35</v>
+        <v>20460.09</v>
       </c>
       <c r="M393" s="1">
-        <v>13251.31</v>
+        <v>17559.4</v>
       </c>
       <c r="N393" s="1">
         <v>0.0</v>
       </c>
       <c r="O393">
         <v>1</v>
       </c>
       <c r="Z393" t="s">
-        <v>947</v>
+        <v>980</v>
       </c>
     </row>
     <row r="394" spans="1:26">
       <c r="A394" t="s">
-        <v>950</v>
+        <v>984</v>
       </c>
       <c r="B394" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C394" s="1">
-        <v>100.01470915</v>
+        <v>100.17995608</v>
       </c>
       <c r="D394" s="1">
         <v>0.0</v>
       </c>
       <c r="E394" t="s">
         <v>8</v>
       </c>
       <c r="F394">
         <v>1.0</v>
       </c>
       <c r="G394" s="1">
         <v>0.0</v>
       </c>
       <c r="H394" s="1">
-        <v>2941.83</v>
+        <v>44989.02</v>
       </c>
       <c r="I394" s="1">
         <v>0</v>
       </c>
       <c r="J394">
         <v>0.0</v>
       </c>
       <c r="K394" t="s">
-        <v>951</v>
+        <v>985</v>
       </c>
       <c r="L394" s="1">
-        <v>2941.83</v>
+        <v>44989.02</v>
       </c>
       <c r="M394" s="1">
-        <v>-459.71</v>
+        <v>30129.24</v>
       </c>
       <c r="N394" s="1">
         <v>0.0</v>
       </c>
       <c r="O394">
         <v>1</v>
       </c>
       <c r="Z394" t="s">
-        <v>949</v>
+        <v>983</v>
       </c>
     </row>
     <row r="395" spans="1:26">
       <c r="A395" t="s">
-        <v>953</v>
+        <v>987</v>
       </c>
       <c r="B395" s="1">
-        <v>18500000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C395" s="1">
-        <v>100.04249989</v>
+        <v>100.11716</v>
       </c>
       <c r="D395" s="1">
         <v>0.0</v>
       </c>
       <c r="E395" t="s">
         <v>8</v>
       </c>
       <c r="F395">
         <v>1.0</v>
       </c>
       <c r="G395" s="1">
         <v>0.0</v>
       </c>
       <c r="H395" s="1">
-        <v>7862.48</v>
+        <v>29290.0</v>
       </c>
       <c r="I395" s="1">
         <v>0</v>
       </c>
       <c r="J395">
         <v>0.0</v>
       </c>
       <c r="K395" t="s">
-        <v>954</v>
+        <v>988</v>
       </c>
       <c r="L395" s="1">
-        <v>7862.48</v>
+        <v>29290.0</v>
       </c>
       <c r="M395" s="1">
-        <v>-4882.16</v>
+        <v>14769.78</v>
       </c>
       <c r="N395" s="1">
         <v>0.0</v>
       </c>
       <c r="O395">
         <v>1</v>
       </c>
       <c r="Z395" t="s">
-        <v>952</v>
+        <v>986</v>
       </c>
     </row>
     <row r="396" spans="1:26">
       <c r="A396" t="s">
-        <v>956</v>
+        <v>990</v>
       </c>
       <c r="B396" s="1">
-        <v>30000000.0</v>
+        <v>7000000.0</v>
       </c>
       <c r="C396" s="1">
-        <v>100.01497813</v>
+        <v>100.06830871</v>
       </c>
       <c r="D396" s="1">
         <v>0.0</v>
       </c>
       <c r="E396" t="s">
         <v>8</v>
       </c>
       <c r="F396">
         <v>1.0</v>
       </c>
       <c r="G396" s="1">
         <v>0.0</v>
       </c>
       <c r="H396" s="1">
-        <v>4493.44</v>
+        <v>4781.61</v>
       </c>
       <c r="I396" s="1">
         <v>0</v>
       </c>
       <c r="J396">
         <v>0.0</v>
       </c>
       <c r="K396" t="s">
-        <v>957</v>
+        <v>991</v>
       </c>
       <c r="L396" s="1">
-        <v>4493.44</v>
+        <v>4781.61</v>
       </c>
       <c r="M396" s="1">
-        <v>-696.98</v>
+        <v>565.68</v>
       </c>
       <c r="N396" s="1">
         <v>0.0</v>
       </c>
       <c r="O396">
         <v>1</v>
       </c>
       <c r="Z396" t="s">
-        <v>955</v>
+        <v>989</v>
       </c>
     </row>
     <row r="397" spans="1:26">
       <c r="A397" t="s">
-        <v>959</v>
+        <v>993</v>
       </c>
       <c r="B397" s="1">
-        <v>30000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="C397" s="1">
-        <v>100.01416523</v>
+        <v>100.23360175</v>
       </c>
       <c r="D397" s="1">
         <v>0.0</v>
       </c>
       <c r="E397" t="s">
         <v>8</v>
       </c>
       <c r="F397">
         <v>1.0</v>
       </c>
       <c r="G397" s="1">
         <v>0.0</v>
       </c>
       <c r="H397" s="1">
-        <v>4249.57</v>
+        <v>93440.7</v>
       </c>
       <c r="I397" s="1">
         <v>0</v>
       </c>
       <c r="J397">
         <v>0.0</v>
       </c>
       <c r="K397" t="s">
-        <v>960</v>
+        <v>994</v>
       </c>
       <c r="L397" s="1">
-        <v>4249.57</v>
+        <v>93440.7</v>
       </c>
       <c r="M397" s="1">
-        <v>-405.86</v>
+        <v>103816.98</v>
       </c>
       <c r="N397" s="1">
         <v>0.0</v>
       </c>
       <c r="O397">
         <v>1</v>
       </c>
       <c r="Z397" t="s">
-        <v>958</v>
+        <v>992</v>
       </c>
     </row>
     <row r="398" spans="1:26">
       <c r="A398" t="s">
-        <v>962</v>
+        <v>996</v>
       </c>
       <c r="B398" s="1">
-        <v>12000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C398" s="1">
-        <v>100.01521625</v>
+        <v>100.13428112</v>
       </c>
       <c r="D398" s="1">
         <v>0.0</v>
       </c>
       <c r="E398" t="s">
         <v>8</v>
       </c>
       <c r="F398">
         <v>1.0</v>
       </c>
       <c r="G398" s="1">
         <v>0.0</v>
       </c>
       <c r="H398" s="1">
-        <v>1825.95</v>
+        <v>33570.28</v>
       </c>
       <c r="I398" s="1">
         <v>0</v>
       </c>
       <c r="J398">
         <v>0.0</v>
       </c>
       <c r="K398" t="s">
-        <v>963</v>
+        <v>997</v>
       </c>
       <c r="L398" s="1">
-        <v>1825.95</v>
+        <v>33570.28</v>
       </c>
       <c r="M398" s="1">
-        <v>-142.46</v>
+        <v>39185.48</v>
       </c>
       <c r="N398" s="1">
         <v>0.0</v>
       </c>
       <c r="O398">
         <v>1</v>
       </c>
       <c r="Z398" t="s">
-        <v>961</v>
+        <v>995</v>
       </c>
     </row>
     <row r="399" spans="1:26">
       <c r="A399" t="s">
-        <v>965</v>
+        <v>999</v>
       </c>
       <c r="B399" s="1">
-        <v>7000000.0</v>
+        <v>7996000.0</v>
       </c>
       <c r="C399" s="1">
-        <v>99.95542686</v>
+        <v>100.40114257</v>
       </c>
       <c r="D399" s="1">
         <v>0.0</v>
       </c>
       <c r="E399" t="s">
         <v>8</v>
       </c>
       <c r="F399">
         <v>1.0</v>
       </c>
       <c r="G399" s="1">
         <v>0.0</v>
       </c>
       <c r="H399" s="1">
-        <v>-3120.12</v>
+        <v>32075.36</v>
       </c>
       <c r="I399" s="1">
         <v>0</v>
       </c>
       <c r="J399">
         <v>0.0</v>
       </c>
-      <c r="K399">
-        <v>-843.66</v>
+      <c r="K399" t="s">
+        <v>1000</v>
       </c>
       <c r="L399" s="1">
-        <v>-3120.12</v>
+        <v>32075.36</v>
       </c>
       <c r="M399" s="1">
-        <v>-3963.78</v>
+        <v>33322.53</v>
       </c>
       <c r="N399" s="1">
         <v>0.0</v>
       </c>
       <c r="O399">
         <v>1</v>
       </c>
       <c r="Z399" t="s">
-        <v>964</v>
+        <v>998</v>
       </c>
     </row>
     <row r="400" spans="1:26">
       <c r="A400" t="s">
-        <v>967</v>
+        <v>1002</v>
       </c>
       <c r="B400" s="1">
-        <v>25000000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="C400" s="1">
-        <v>100.35464832</v>
+        <v>100.42682828</v>
       </c>
       <c r="D400" s="1">
         <v>0.0</v>
       </c>
       <c r="E400" t="s">
         <v>8</v>
       </c>
       <c r="F400">
         <v>1.0</v>
       </c>
       <c r="G400" s="1">
         <v>0.0</v>
       </c>
       <c r="H400" s="1">
-        <v>88662.08</v>
+        <v>12378.02</v>
       </c>
       <c r="I400" s="1">
         <v>0</v>
       </c>
       <c r="J400">
         <v>0.0</v>
       </c>
-      <c r="K400" t="s">
-        <v>968</v>
+      <c r="K400">
+        <v>418.49</v>
       </c>
       <c r="L400" s="1">
-        <v>88662.08</v>
+        <v>12378.02</v>
       </c>
       <c r="M400" s="1">
-        <v>90306.75</v>
+        <v>12796.51</v>
       </c>
       <c r="N400" s="1">
         <v>0.0</v>
       </c>
       <c r="O400">
         <v>1</v>
       </c>
       <c r="Z400" t="s">
-        <v>966</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="401" spans="1:26">
       <c r="A401" t="s">
-        <v>970</v>
+        <v>1004</v>
       </c>
       <c r="B401" s="1">
-        <v>14000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C401" s="1">
-        <v>100.01421771</v>
+        <v>100.0036871</v>
       </c>
       <c r="D401" s="1">
         <v>0.0</v>
       </c>
       <c r="E401" t="s">
         <v>8</v>
       </c>
       <c r="F401">
         <v>1.0</v>
       </c>
       <c r="G401" s="1">
         <v>0.0</v>
       </c>
       <c r="H401" s="1">
-        <v>1990.48</v>
+        <v>737.42</v>
       </c>
       <c r="I401" s="1">
         <v>0</v>
       </c>
       <c r="J401">
         <v>0.0</v>
       </c>
       <c r="K401" t="s">
-        <v>971</v>
+        <v>1005</v>
       </c>
       <c r="L401" s="1">
-        <v>1990.48</v>
+        <v>737.42</v>
       </c>
       <c r="M401" s="1">
-        <v>-372.71</v>
+        <v>-490.6</v>
       </c>
       <c r="N401" s="1">
         <v>0.0</v>
       </c>
       <c r="O401">
         <v>1</v>
       </c>
       <c r="Z401" t="s">
-        <v>969</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="402" spans="1:26">
       <c r="A402" t="s">
-        <v>973</v>
+        <v>1007</v>
       </c>
       <c r="B402" s="1">
-        <v>15000000.0</v>
+        <v>18500000.0</v>
       </c>
       <c r="C402" s="1">
-        <v>100.03476633</v>
+        <v>100.03971535</v>
       </c>
       <c r="D402" s="1">
         <v>0.0</v>
       </c>
       <c r="E402" t="s">
         <v>8</v>
       </c>
       <c r="F402">
         <v>1.0</v>
       </c>
       <c r="G402" s="1">
         <v>0.0</v>
       </c>
       <c r="H402" s="1">
-        <v>5214.95</v>
+        <v>7347.34</v>
       </c>
       <c r="I402" s="1">
         <v>0</v>
       </c>
       <c r="J402">
         <v>0.0</v>
       </c>
       <c r="K402" t="s">
-        <v>974</v>
+        <v>1008</v>
       </c>
       <c r="L402" s="1">
-        <v>5214.95</v>
+        <v>7347.34</v>
       </c>
       <c r="M402" s="1">
-        <v>-7350.97</v>
+        <v>-7785.33</v>
       </c>
       <c r="N402" s="1">
         <v>0.0</v>
       </c>
       <c r="O402">
         <v>1</v>
       </c>
       <c r="Z402" t="s">
-        <v>972</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="403" spans="1:26">
       <c r="A403" t="s">
-        <v>973</v>
+        <v>1010</v>
       </c>
       <c r="B403" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C403" s="1">
-        <v>100.015201</v>
+        <v>100.00877973</v>
       </c>
       <c r="D403" s="1">
         <v>0.0</v>
       </c>
       <c r="E403" t="s">
         <v>8</v>
       </c>
       <c r="F403">
         <v>1.0</v>
       </c>
       <c r="G403" s="1">
         <v>0.0</v>
       </c>
       <c r="H403" s="1">
-        <v>2280.15</v>
+        <v>2633.92</v>
       </c>
       <c r="I403" s="1">
         <v>0</v>
       </c>
       <c r="J403">
         <v>0.0</v>
       </c>
       <c r="K403" t="s">
-        <v>976</v>
+        <v>1011</v>
       </c>
       <c r="L403" s="1">
-        <v>2280.15</v>
+        <v>2633.92</v>
       </c>
       <c r="M403" s="1">
-        <v>-7579.1</v>
+        <v>-759.97</v>
       </c>
       <c r="N403" s="1">
         <v>0.0</v>
       </c>
       <c r="O403">
         <v>1</v>
       </c>
       <c r="Z403" t="s">
-        <v>975</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="404" spans="1:26">
       <c r="A404" t="s">
-        <v>978</v>
+        <v>1013</v>
       </c>
       <c r="B404" s="1">
         <v>30000000.0</v>
       </c>
       <c r="C404" s="1">
-        <v>100.0807153</v>
+        <v>100.0051823</v>
       </c>
       <c r="D404" s="1">
         <v>0.0</v>
       </c>
       <c r="E404" t="s">
         <v>8</v>
       </c>
       <c r="F404">
         <v>1.0</v>
       </c>
       <c r="G404" s="1">
         <v>0.0</v>
       </c>
       <c r="H404" s="1">
-        <v>24214.59</v>
+        <v>1554.69</v>
       </c>
       <c r="I404" s="1">
         <v>0</v>
       </c>
       <c r="J404">
         <v>0.0</v>
       </c>
       <c r="K404" t="s">
-        <v>979</v>
+        <v>1014</v>
       </c>
       <c r="L404" s="1">
-        <v>24214.59</v>
+        <v>1554.69</v>
       </c>
       <c r="M404" s="1">
-        <v>2444.54</v>
+        <v>-452.94</v>
       </c>
       <c r="N404" s="1">
         <v>0.0</v>
       </c>
       <c r="O404">
         <v>1</v>
       </c>
       <c r="Z404" t="s">
-        <v>977</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="405" spans="1:26">
       <c r="A405" t="s">
-        <v>978</v>
+        <v>1016</v>
       </c>
       <c r="B405" s="1">
-        <v>25000000.0</v>
+        <v>12000000.0</v>
       </c>
       <c r="C405" s="1">
-        <v>100.06621304</v>
+        <v>100.00747158</v>
       </c>
       <c r="D405" s="1">
         <v>0.0</v>
       </c>
       <c r="E405" t="s">
         <v>8</v>
       </c>
       <c r="F405">
         <v>1.0</v>
       </c>
       <c r="G405" s="1">
         <v>0.0</v>
       </c>
       <c r="H405" s="1">
-        <v>16553.26</v>
+        <v>896.59</v>
       </c>
       <c r="I405" s="1">
         <v>0</v>
       </c>
       <c r="J405">
         <v>0.0</v>
       </c>
       <c r="K405" t="s">
-        <v>981</v>
+        <v>1017</v>
       </c>
       <c r="L405" s="1">
-        <v>16553.26</v>
+        <v>896.59</v>
       </c>
       <c r="M405" s="1">
-        <v>-1304.08</v>
+        <v>-176.78</v>
       </c>
       <c r="N405" s="1">
         <v>0.0</v>
       </c>
       <c r="O405">
         <v>1</v>
       </c>
       <c r="Z405" t="s">
-        <v>980</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="406" spans="1:26">
       <c r="A406" t="s">
-        <v>978</v>
+        <v>1019</v>
       </c>
       <c r="B406" s="1">
-        <v>20000000.0</v>
+        <v>7000000.0</v>
       </c>
       <c r="C406" s="1">
-        <v>100.0733951</v>
+        <v>99.95610086</v>
       </c>
       <c r="D406" s="1">
         <v>0.0</v>
       </c>
       <c r="E406" t="s">
         <v>8</v>
       </c>
       <c r="F406">
         <v>1.0</v>
       </c>
       <c r="G406" s="1">
         <v>0.0</v>
       </c>
       <c r="H406" s="1">
-        <v>14679.02</v>
+        <v>-3072.94</v>
       </c>
       <c r="I406" s="1">
         <v>0</v>
       </c>
       <c r="J406">
         <v>0.0</v>
       </c>
       <c r="K406" t="s">
-        <v>983</v>
+        <v>1020</v>
       </c>
       <c r="L406" s="1">
-        <v>14679.02</v>
+        <v>-3072.94</v>
       </c>
       <c r="M406" s="1">
-        <v>3748.41</v>
+        <v>-5354.18</v>
       </c>
       <c r="N406" s="1">
         <v>0.0</v>
       </c>
       <c r="O406">
         <v>1</v>
       </c>
       <c r="Z406" t="s">
-        <v>982</v>
+        <v>1018</v>
       </c>
     </row>
     <row r="407" spans="1:26">
       <c r="A407" t="s">
-        <v>985</v>
+        <v>1022</v>
       </c>
       <c r="B407" s="1">
-        <v>10000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C407" s="1">
-        <v>100.0781768</v>
+        <v>100.32771148</v>
       </c>
       <c r="D407" s="1">
         <v>0.0</v>
       </c>
       <c r="E407" t="s">
         <v>8</v>
       </c>
       <c r="F407">
         <v>1.0</v>
       </c>
       <c r="G407" s="1">
         <v>0.0</v>
       </c>
       <c r="H407" s="1">
-        <v>7817.68</v>
+        <v>81927.87</v>
       </c>
       <c r="I407" s="1">
         <v>0</v>
       </c>
       <c r="J407">
         <v>0.0</v>
       </c>
       <c r="K407" t="s">
-        <v>986</v>
+        <v>1023</v>
       </c>
       <c r="L407" s="1">
-        <v>7817.68</v>
+        <v>81927.87</v>
       </c>
       <c r="M407" s="1">
-        <v>1709.7</v>
+        <v>87605.82</v>
       </c>
       <c r="N407" s="1">
         <v>0.0</v>
       </c>
       <c r="O407">
         <v>1</v>
       </c>
       <c r="Z407" t="s">
-        <v>984</v>
+        <v>1021</v>
       </c>
     </row>
     <row r="408" spans="1:26">
       <c r="A408" t="s">
-        <v>988</v>
+        <v>1025</v>
       </c>
       <c r="B408" s="1">
-        <v>20000000.0</v>
+        <v>14000000.0</v>
       </c>
       <c r="C408" s="1">
-        <v>100.04760385</v>
+        <v>100.00316257</v>
       </c>
       <c r="D408" s="1">
         <v>0.0</v>
       </c>
       <c r="E408" t="s">
         <v>8</v>
       </c>
       <c r="F408">
         <v>1.0</v>
       </c>
       <c r="G408" s="1">
         <v>0.0</v>
       </c>
       <c r="H408" s="1">
-        <v>9520.77</v>
+        <v>442.76</v>
       </c>
       <c r="I408" s="1">
         <v>0</v>
       </c>
       <c r="J408">
         <v>0.0</v>
       </c>
-      <c r="K408" t="s">
-        <v>989</v>
+      <c r="K408">
+        <v>-837.65</v>
       </c>
       <c r="L408" s="1">
-        <v>9520.77</v>
+        <v>442.76</v>
       </c>
       <c r="M408" s="1">
-        <v>-653.21</v>
+        <v>-394.89</v>
       </c>
       <c r="N408" s="1">
         <v>0.0</v>
       </c>
       <c r="O408">
         <v>1</v>
       </c>
       <c r="Z408" t="s">
-        <v>987</v>
+        <v>1024</v>
       </c>
     </row>
     <row r="409" spans="1:26">
       <c r="A409" t="s">
-        <v>988</v>
+        <v>1027</v>
       </c>
       <c r="B409" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C409" s="1">
-        <v>100.0910838</v>
+        <v>100.03275893</v>
       </c>
       <c r="D409" s="1">
         <v>0.0</v>
       </c>
       <c r="E409" t="s">
         <v>8</v>
       </c>
       <c r="F409">
         <v>1.0</v>
       </c>
       <c r="G409" s="1">
         <v>0.0</v>
       </c>
       <c r="H409" s="1">
-        <v>18216.76</v>
+        <v>4913.84</v>
       </c>
       <c r="I409" s="1">
         <v>0</v>
       </c>
       <c r="J409">
         <v>0.0</v>
       </c>
       <c r="K409" t="s">
-        <v>991</v>
+        <v>1028</v>
       </c>
       <c r="L409" s="1">
-        <v>18216.76</v>
+        <v>4913.84</v>
       </c>
       <c r="M409" s="1">
-        <v>4928.89</v>
+        <v>-9598.88</v>
       </c>
       <c r="N409" s="1">
         <v>0.0</v>
       </c>
       <c r="O409">
         <v>1</v>
       </c>
       <c r="Z409" t="s">
-        <v>990</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="410" spans="1:26">
       <c r="A410" t="s">
-        <v>988</v>
+        <v>1027</v>
       </c>
       <c r="B410" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C410" s="1">
-        <v>100.06913615</v>
+        <v>100.01923033</v>
       </c>
       <c r="D410" s="1">
         <v>0.0</v>
       </c>
       <c r="E410" t="s">
         <v>8</v>
       </c>
       <c r="F410">
         <v>1.0</v>
       </c>
       <c r="G410" s="1">
         <v>0.0</v>
       </c>
       <c r="H410" s="1">
-        <v>13827.23</v>
+        <v>2884.55</v>
       </c>
       <c r="I410" s="1">
         <v>0</v>
       </c>
       <c r="J410">
         <v>0.0</v>
       </c>
       <c r="K410" t="s">
-        <v>993</v>
+        <v>1030</v>
       </c>
       <c r="L410" s="1">
-        <v>13827.23</v>
+        <v>2884.55</v>
       </c>
       <c r="M410" s="1">
-        <v>1883.25</v>
+        <v>-8033.38</v>
       </c>
       <c r="N410" s="1">
         <v>0.0</v>
       </c>
       <c r="O410">
         <v>1</v>
       </c>
       <c r="Z410" t="s">
-        <v>992</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="411" spans="1:26">
       <c r="A411" t="s">
-        <v>988</v>
+        <v>1032</v>
       </c>
       <c r="B411" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C411" s="1">
-        <v>100.08901725</v>
+        <v>100.0755012</v>
       </c>
       <c r="D411" s="1">
         <v>0.0</v>
       </c>
       <c r="E411" t="s">
         <v>8</v>
       </c>
       <c r="F411">
         <v>1.0</v>
       </c>
       <c r="G411" s="1">
         <v>0.0</v>
       </c>
       <c r="H411" s="1">
-        <v>17803.45</v>
+        <v>22650.36</v>
       </c>
       <c r="I411" s="1">
         <v>0</v>
       </c>
       <c r="J411">
         <v>0.0</v>
       </c>
       <c r="K411" t="s">
-        <v>995</v>
+        <v>1033</v>
       </c>
       <c r="L411" s="1">
-        <v>17803.45</v>
+        <v>22650.36</v>
       </c>
       <c r="M411" s="1">
-        <v>4433.64</v>
+        <v>-2026.61</v>
       </c>
       <c r="N411" s="1">
         <v>0.0</v>
       </c>
       <c r="O411">
         <v>1</v>
       </c>
       <c r="Z411" t="s">
-        <v>994</v>
+        <v>1031</v>
       </c>
     </row>
     <row r="412" spans="1:26">
       <c r="A412" t="s">
-        <v>997</v>
+        <v>1032</v>
       </c>
       <c r="B412" s="1">
-        <v>6500000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C412" s="1">
-        <v>100.01889708</v>
+        <v>100.0624976</v>
       </c>
       <c r="D412" s="1">
         <v>0.0</v>
       </c>
       <c r="E412" t="s">
         <v>8</v>
       </c>
       <c r="F412">
         <v>1.0</v>
       </c>
       <c r="G412" s="1">
         <v>0.0</v>
       </c>
       <c r="H412" s="1">
-        <v>1228.31</v>
+        <v>15624.4</v>
       </c>
       <c r="I412" s="1">
         <v>0</v>
       </c>
       <c r="J412">
         <v>0.0</v>
       </c>
       <c r="K412" t="s">
-        <v>998</v>
+        <v>1035</v>
       </c>
       <c r="L412" s="1">
-        <v>1228.31</v>
+        <v>15624.4</v>
       </c>
       <c r="M412" s="1">
-        <v>-2659.1</v>
+        <v>-4560.57</v>
       </c>
       <c r="N412" s="1">
         <v>0.0</v>
       </c>
       <c r="O412">
         <v>1</v>
       </c>
       <c r="Z412" t="s">
-        <v>996</v>
+        <v>1034</v>
       </c>
     </row>
     <row r="413" spans="1:26">
       <c r="A413" t="s">
-        <v>997</v>
+        <v>1032</v>
       </c>
       <c r="B413" s="1">
-        <v>8000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C413" s="1">
-        <v>100.01659288</v>
+        <v>100.06843985</v>
       </c>
       <c r="D413" s="1">
         <v>0.0</v>
       </c>
       <c r="E413" t="s">
         <v>8</v>
       </c>
       <c r="F413">
         <v>1.0</v>
       </c>
       <c r="G413" s="1">
         <v>0.0</v>
       </c>
       <c r="H413" s="1">
-        <v>1327.43</v>
+        <v>13687.97</v>
       </c>
       <c r="I413" s="1">
         <v>0</v>
       </c>
       <c r="J413">
         <v>0.0</v>
       </c>
       <c r="K413" t="s">
-        <v>1000</v>
+        <v>1037</v>
       </c>
       <c r="L413" s="1">
-        <v>1327.43</v>
+        <v>13687.97</v>
       </c>
       <c r="M413" s="1">
-        <v>-3695.95</v>
+        <v>508.91</v>
       </c>
       <c r="N413" s="1">
         <v>0.0</v>
       </c>
       <c r="O413">
         <v>1</v>
       </c>
       <c r="Z413" t="s">
-        <v>999</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="414" spans="1:26">
       <c r="A414" t="s">
-        <v>1002</v>
+        <v>1039</v>
       </c>
       <c r="B414" s="1">
         <v>10000000.0</v>
       </c>
       <c r="C414" s="1">
-        <v>99.9502446</v>
+        <v>100.0738346</v>
       </c>
       <c r="D414" s="1">
         <v>0.0</v>
       </c>
       <c r="E414" t="s">
         <v>8</v>
       </c>
       <c r="F414">
         <v>1.0</v>
       </c>
       <c r="G414" s="1">
         <v>0.0</v>
       </c>
       <c r="H414" s="1">
-        <v>-4975.54</v>
+        <v>7383.46</v>
       </c>
       <c r="I414" s="1">
         <v>0</v>
       </c>
       <c r="J414">
         <v>0.0</v>
       </c>
       <c r="K414" t="s">
-        <v>1003</v>
+        <v>1040</v>
       </c>
       <c r="L414" s="1">
-        <v>-4975.54</v>
+        <v>7383.46</v>
       </c>
       <c r="M414" s="1">
-        <v>-7830.79</v>
+        <v>584.45</v>
       </c>
       <c r="N414" s="1">
         <v>0.0</v>
       </c>
       <c r="O414">
         <v>1</v>
       </c>
       <c r="Z414" t="s">
-        <v>1001</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="415" spans="1:26">
       <c r="A415" t="s">
-        <v>1005</v>
+        <v>1042</v>
       </c>
       <c r="B415" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C415" s="1">
-        <v>100.02918893</v>
+        <v>100.08316085</v>
       </c>
       <c r="D415" s="1">
         <v>0.0</v>
       </c>
       <c r="E415" t="s">
         <v>8</v>
       </c>
       <c r="F415">
         <v>1.0</v>
       </c>
       <c r="G415" s="1">
         <v>0.0</v>
       </c>
       <c r="H415" s="1">
-        <v>4378.34</v>
+        <v>16632.17</v>
       </c>
       <c r="I415" s="1">
         <v>0</v>
       </c>
       <c r="J415">
         <v>0.0</v>
       </c>
       <c r="K415" t="s">
-        <v>1006</v>
+        <v>1043</v>
       </c>
       <c r="L415" s="1">
-        <v>4378.34</v>
+        <v>16632.17</v>
       </c>
       <c r="M415" s="1">
-        <v>-735.49</v>
+        <v>1394.76</v>
       </c>
       <c r="N415" s="1">
         <v>0.0</v>
       </c>
       <c r="O415">
         <v>1</v>
       </c>
       <c r="Z415" t="s">
-        <v>1004</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="416" spans="1:26">
       <c r="A416" t="s">
-        <v>1008</v>
+        <v>1042</v>
       </c>
       <c r="B416" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C416" s="1">
-        <v>99.93946197</v>
+        <v>100.04826865</v>
       </c>
       <c r="D416" s="1">
         <v>0.0</v>
       </c>
       <c r="E416" t="s">
         <v>8</v>
       </c>
       <c r="F416">
         <v>1.0</v>
       </c>
       <c r="G416" s="1">
         <v>0.0</v>
       </c>
       <c r="H416" s="1">
-        <v>-18161.41</v>
+        <v>9653.73</v>
       </c>
       <c r="I416" s="1">
         <v>0</v>
       </c>
       <c r="J416">
         <v>0.0</v>
       </c>
       <c r="K416" t="s">
-        <v>1009</v>
+        <v>1045</v>
       </c>
       <c r="L416" s="1">
-        <v>-18161.41</v>
+        <v>9653.73</v>
       </c>
       <c r="M416" s="1">
-        <v>-22337.8</v>
+        <v>-1250.35</v>
       </c>
       <c r="N416" s="1">
         <v>0.0</v>
       </c>
       <c r="O416">
         <v>1</v>
       </c>
       <c r="Z416" t="s">
-        <v>1007</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="417" spans="1:26">
       <c r="A417" t="s">
-        <v>1011</v>
+        <v>1042</v>
       </c>
       <c r="B417" s="1">
-        <v>17000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C417" s="1">
-        <v>99.98257571</v>
+        <v>100.08508505</v>
       </c>
       <c r="D417" s="1">
         <v>0.0</v>
       </c>
       <c r="E417" t="s">
         <v>8</v>
       </c>
       <c r="F417">
         <v>1.0</v>
       </c>
       <c r="G417" s="1">
         <v>0.0</v>
       </c>
       <c r="H417" s="1">
-        <v>-2962.13</v>
+        <v>17017.01</v>
       </c>
       <c r="I417" s="1">
         <v>0</v>
       </c>
       <c r="J417">
         <v>0.0</v>
       </c>
       <c r="K417" t="s">
-        <v>1012</v>
+        <v>1047</v>
       </c>
       <c r="L417" s="1">
-        <v>-2962.13</v>
+        <v>17017.01</v>
       </c>
       <c r="M417" s="1">
-        <v>-4603.02</v>
+        <v>1890.71</v>
       </c>
       <c r="N417" s="1">
         <v>0.0</v>
       </c>
       <c r="O417">
         <v>1</v>
       </c>
       <c r="Z417" t="s">
-        <v>1010</v>
+        <v>1046</v>
       </c>
     </row>
     <row r="418" spans="1:26">
       <c r="A418" t="s">
-        <v>1014</v>
+        <v>1042</v>
       </c>
       <c r="B418" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C418" s="1">
-        <v>99.99953497</v>
+        <v>100.0657049</v>
       </c>
       <c r="D418" s="1">
         <v>0.0</v>
       </c>
       <c r="E418" t="s">
         <v>8</v>
       </c>
       <c r="F418">
         <v>1.0</v>
       </c>
       <c r="G418" s="1">
         <v>0.0</v>
       </c>
       <c r="H418" s="1">
-        <v>-139.51</v>
+        <v>13140.98</v>
       </c>
       <c r="I418" s="1">
         <v>0</v>
       </c>
       <c r="J418">
         <v>0.0</v>
       </c>
       <c r="K418" t="s">
-        <v>1015</v>
+        <v>1049</v>
       </c>
       <c r="L418" s="1">
-        <v>-139.51</v>
+        <v>13140.98</v>
       </c>
       <c r="M418" s="1">
-        <v>-1422.74</v>
+        <v>-163.1</v>
       </c>
       <c r="N418" s="1">
         <v>0.0</v>
       </c>
       <c r="O418">
         <v>1</v>
       </c>
       <c r="Z418" t="s">
-        <v>1013</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="419" spans="1:26">
       <c r="A419" t="s">
-        <v>1017</v>
+        <v>1051</v>
       </c>
       <c r="B419" s="1">
-        <v>40000000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="C419" s="1">
-        <v>100.01400998</v>
+        <v>100.01728338</v>
       </c>
       <c r="D419" s="1">
         <v>0.0</v>
       </c>
       <c r="E419" t="s">
         <v>8</v>
       </c>
       <c r="F419">
         <v>1.0</v>
       </c>
       <c r="G419" s="1">
         <v>0.0</v>
       </c>
       <c r="H419" s="1">
-        <v>5603.99</v>
+        <v>1382.67</v>
       </c>
       <c r="I419" s="1">
         <v>0</v>
       </c>
       <c r="J419">
         <v>0.0</v>
       </c>
       <c r="K419" t="s">
-        <v>1018</v>
+        <v>1052</v>
       </c>
       <c r="L419" s="1">
-        <v>5603.99</v>
+        <v>1382.67</v>
       </c>
       <c r="M419" s="1">
-        <v>4367.62</v>
+        <v>-4602.69</v>
       </c>
       <c r="N419" s="1">
         <v>0.0</v>
       </c>
       <c r="O419">
         <v>1</v>
       </c>
       <c r="Z419" t="s">
-        <v>1016</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="420" spans="1:26">
       <c r="A420" t="s">
-        <v>1020</v>
+        <v>1051</v>
       </c>
       <c r="B420" s="1">
-        <v>30000000.0</v>
+        <v>6500000.0</v>
       </c>
       <c r="C420" s="1">
-        <v>100.05070737</v>
+        <v>100.02000877</v>
       </c>
       <c r="D420" s="1">
         <v>0.0</v>
       </c>
       <c r="E420" t="s">
         <v>8</v>
       </c>
       <c r="F420">
         <v>1.0</v>
       </c>
       <c r="G420" s="1">
         <v>0.0</v>
       </c>
       <c r="H420" s="1">
-        <v>15212.21</v>
+        <v>1300.57</v>
       </c>
       <c r="I420" s="1">
         <v>0</v>
       </c>
       <c r="J420">
         <v>0.0</v>
       </c>
-      <c r="K420">
-        <v>-210.16</v>
+      <c r="K420" t="s">
+        <v>1054</v>
       </c>
       <c r="L420" s="1">
-        <v>15212.21</v>
+        <v>1300.57</v>
       </c>
       <c r="M420" s="1">
-        <v>15002.05</v>
+        <v>-3286.92</v>
       </c>
       <c r="N420" s="1">
         <v>0.0</v>
       </c>
       <c r="O420">
         <v>1</v>
       </c>
       <c r="Z420" t="s">
-        <v>1019</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="421" spans="1:26">
       <c r="A421" t="s">
-        <v>1022</v>
+        <v>1056</v>
       </c>
       <c r="B421" s="1">
-        <v>25000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C421" s="1">
-        <v>100.19876936</v>
+        <v>99.9524737</v>
       </c>
       <c r="D421" s="1">
         <v>0.0</v>
       </c>
       <c r="E421" t="s">
         <v>8</v>
       </c>
       <c r="F421">
         <v>1.0</v>
       </c>
       <c r="G421" s="1">
         <v>0.0</v>
       </c>
       <c r="H421" s="1">
-        <v>49692.34</v>
+        <v>-4752.63</v>
       </c>
       <c r="I421" s="1">
         <v>0</v>
       </c>
       <c r="J421">
         <v>0.0</v>
       </c>
       <c r="K421" t="s">
-        <v>944</v>
+        <v>1057</v>
       </c>
       <c r="L421" s="1">
-        <v>49692.34</v>
+        <v>-4752.63</v>
       </c>
       <c r="M421" s="1">
-        <v>51310.5</v>
+        <v>-9622.66</v>
       </c>
       <c r="N421" s="1">
         <v>0.0</v>
       </c>
       <c r="O421">
         <v>1</v>
       </c>
       <c r="Z421" t="s">
-        <v>1021</v>
+        <v>1055</v>
       </c>
     </row>
     <row r="422" spans="1:26">
       <c r="A422" t="s">
-        <v>1022</v>
+        <v>1059</v>
       </c>
       <c r="B422" s="1">
-        <v>25000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C422" s="1">
-        <v>100.10608908</v>
+        <v>100.02679033</v>
       </c>
       <c r="D422" s="1">
         <v>0.0</v>
       </c>
       <c r="E422" t="s">
         <v>8</v>
       </c>
       <c r="F422">
         <v>1.0</v>
       </c>
       <c r="G422" s="1">
         <v>0.0</v>
       </c>
       <c r="H422" s="1">
-        <v>26522.27</v>
+        <v>4018.55</v>
       </c>
       <c r="I422" s="1">
         <v>0</v>
       </c>
       <c r="J422">
         <v>0.0</v>
       </c>
       <c r="K422" t="s">
-        <v>944</v>
+        <v>1060</v>
       </c>
       <c r="L422" s="1">
-        <v>26522.27</v>
+        <v>4018.55</v>
       </c>
       <c r="M422" s="1">
-        <v>28140.43</v>
+        <v>-3344.64</v>
       </c>
       <c r="N422" s="1">
         <v>0.0</v>
       </c>
       <c r="O422">
         <v>1</v>
       </c>
       <c r="Z422" t="s">
-        <v>1023</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="423" spans="1:26">
       <c r="A423" t="s">
-        <v>1025</v>
+        <v>1062</v>
       </c>
       <c r="B423" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C423" s="1">
-        <v>100.3197758</v>
+        <v>99.94205337</v>
       </c>
       <c r="D423" s="1">
         <v>0.0</v>
       </c>
       <c r="E423" t="s">
         <v>8</v>
       </c>
       <c r="F423">
         <v>1.0</v>
       </c>
       <c r="G423" s="1">
         <v>0.0</v>
       </c>
       <c r="H423" s="1">
-        <v>63955.16</v>
+        <v>-17383.99</v>
       </c>
       <c r="I423" s="1">
         <v>0</v>
       </c>
       <c r="J423">
         <v>0.0</v>
       </c>
       <c r="K423" t="s">
-        <v>1026</v>
+        <v>1063</v>
       </c>
       <c r="L423" s="1">
-        <v>63955.16</v>
+        <v>-17383.99</v>
       </c>
       <c r="M423" s="1">
-        <v>65718.27</v>
+        <v>-27850.66</v>
       </c>
       <c r="N423" s="1">
         <v>0.0</v>
       </c>
       <c r="O423">
         <v>1</v>
       </c>
       <c r="Z423" t="s">
-        <v>1024</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="424" spans="1:26">
       <c r="A424" t="s">
-        <v>1028</v>
+        <v>1065</v>
       </c>
       <c r="B424" s="1">
-        <v>30000000.0</v>
+        <v>17000000.0</v>
       </c>
       <c r="C424" s="1">
-        <v>100.01637877</v>
+        <v>99.98655859</v>
       </c>
       <c r="D424" s="1">
         <v>0.0</v>
       </c>
       <c r="E424" t="s">
         <v>8</v>
       </c>
       <c r="F424">
         <v>1.0</v>
       </c>
       <c r="G424" s="1">
         <v>0.0</v>
       </c>
       <c r="H424" s="1">
-        <v>4913.63</v>
+        <v>-2285.04</v>
       </c>
       <c r="I424" s="1">
         <v>0</v>
       </c>
       <c r="J424">
         <v>0.0</v>
       </c>
       <c r="K424" t="s">
-        <v>1029</v>
+        <v>1066</v>
       </c>
       <c r="L424" s="1">
-        <v>4913.63</v>
+        <v>-2285.04</v>
       </c>
       <c r="M424" s="1">
-        <v>-12804.87</v>
+        <v>-6346.21</v>
       </c>
       <c r="N424" s="1">
         <v>0.0</v>
       </c>
       <c r="O424">
         <v>1</v>
       </c>
       <c r="Z424" t="s">
-        <v>1027</v>
+        <v>1064</v>
+      </c>
+    </row>
+    <row r="425" spans="1:26">
+      <c r="A425" t="s">
+        <v>1068</v>
+      </c>
+      <c r="B425" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C425" s="1">
+        <v>99.99814867</v>
+      </c>
+      <c r="D425" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E425" t="s">
+        <v>8</v>
+      </c>
+      <c r="F425">
+        <v>1.0</v>
+      </c>
+      <c r="G425" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H425" s="1">
+        <v>-555.4</v>
+      </c>
+      <c r="I425" s="1">
+        <v>0</v>
+      </c>
+      <c r="J425">
+        <v>0.0</v>
+      </c>
+      <c r="K425" t="s">
+        <v>1069</v>
+      </c>
+      <c r="L425" s="1">
+        <v>-555.4</v>
+      </c>
+      <c r="M425" s="1">
+        <v>-2515.51</v>
+      </c>
+      <c r="N425" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O425">
+        <v>1</v>
+      </c>
+      <c r="Z425" t="s">
+        <v>1067</v>
+      </c>
+    </row>
+    <row r="426" spans="1:26">
+      <c r="A426" t="s">
+        <v>1071</v>
+      </c>
+      <c r="B426" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="C426" s="1">
+        <v>100.01207225</v>
+      </c>
+      <c r="D426" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E426" t="s">
+        <v>8</v>
+      </c>
+      <c r="F426">
+        <v>1.0</v>
+      </c>
+      <c r="G426" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H426" s="1">
+        <v>4828.9</v>
+      </c>
+      <c r="I426" s="1">
+        <v>0</v>
+      </c>
+      <c r="J426">
+        <v>0.0</v>
+      </c>
+      <c r="K426" t="s">
+        <v>1072</v>
+      </c>
+      <c r="L426" s="1">
+        <v>4828.9</v>
+      </c>
+      <c r="M426" s="1">
+        <v>-3060.91</v>
+      </c>
+      <c r="N426" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O426">
+        <v>1</v>
+      </c>
+      <c r="Z426" t="s">
+        <v>1070</v>
+      </c>
+    </row>
+    <row r="427" spans="1:26">
+      <c r="A427" t="s">
+        <v>1074</v>
+      </c>
+      <c r="B427" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C427" s="1">
+        <v>100.04661373</v>
+      </c>
+      <c r="D427" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E427" t="s">
+        <v>8</v>
+      </c>
+      <c r="F427">
+        <v>1.0</v>
+      </c>
+      <c r="G427" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H427" s="1">
+        <v>13984.12</v>
+      </c>
+      <c r="I427" s="1">
+        <v>0</v>
+      </c>
+      <c r="J427">
+        <v>0.0</v>
+      </c>
+      <c r="K427" t="s">
+        <v>1075</v>
+      </c>
+      <c r="L427" s="1">
+        <v>13984.12</v>
+      </c>
+      <c r="M427" s="1">
+        <v>9418.26</v>
+      </c>
+      <c r="N427" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O427">
+        <v>1</v>
+      </c>
+      <c r="Z427" t="s">
+        <v>1073</v>
+      </c>
+    </row>
+    <row r="428" spans="1:26">
+      <c r="A428" t="s">
+        <v>1077</v>
+      </c>
+      <c r="B428" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C428" s="1">
+        <v>100.0885676</v>
+      </c>
+      <c r="D428" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E428" t="s">
+        <v>8</v>
+      </c>
+      <c r="F428">
+        <v>1.0</v>
+      </c>
+      <c r="G428" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H428" s="1">
+        <v>22141.9</v>
+      </c>
+      <c r="I428" s="1">
+        <v>0</v>
+      </c>
+      <c r="J428">
+        <v>0.0</v>
+      </c>
+      <c r="K428" t="s">
+        <v>997</v>
+      </c>
+      <c r="L428" s="1">
+        <v>22141.9</v>
+      </c>
+      <c r="M428" s="1">
+        <v>27757.1</v>
+      </c>
+      <c r="N428" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O428">
+        <v>1</v>
+      </c>
+      <c r="Z428" t="s">
+        <v>1076</v>
+      </c>
+    </row>
+    <row r="429" spans="1:26">
+      <c r="A429" t="s">
+        <v>1077</v>
+      </c>
+      <c r="B429" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C429" s="1">
+        <v>100.17990696</v>
+      </c>
+      <c r="D429" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E429" t="s">
+        <v>8</v>
+      </c>
+      <c r="F429">
+        <v>1.0</v>
+      </c>
+      <c r="G429" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H429" s="1">
+        <v>44976.74</v>
+      </c>
+      <c r="I429" s="1">
+        <v>0</v>
+      </c>
+      <c r="J429">
+        <v>0.0</v>
+      </c>
+      <c r="K429" t="s">
+        <v>997</v>
+      </c>
+      <c r="L429" s="1">
+        <v>44976.74</v>
+      </c>
+      <c r="M429" s="1">
+        <v>50591.94</v>
+      </c>
+      <c r="N429" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O429">
+        <v>1</v>
+      </c>
+      <c r="Z429" t="s">
+        <v>1078</v>
+      </c>
+    </row>
+    <row r="430" spans="1:26">
+      <c r="A430" t="s">
+        <v>1080</v>
+      </c>
+      <c r="B430" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C430" s="1">
+        <v>100.29426325</v>
+      </c>
+      <c r="D430" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E430" t="s">
+        <v>8</v>
+      </c>
+      <c r="F430">
+        <v>1.0</v>
+      </c>
+      <c r="G430" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H430" s="1">
+        <v>58852.65</v>
+      </c>
+      <c r="I430" s="1">
+        <v>0</v>
+      </c>
+      <c r="J430">
+        <v>0.0</v>
+      </c>
+      <c r="K430" t="s">
+        <v>1081</v>
+      </c>
+      <c r="L430" s="1">
+        <v>58852.65</v>
+      </c>
+      <c r="M430" s="1">
+        <v>63899.06</v>
+      </c>
+      <c r="N430" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O430">
+        <v>1</v>
+      </c>
+      <c r="Z430" t="s">
+        <v>1079</v>
+      </c>
+    </row>
+    <row r="431" spans="1:26">
+      <c r="A431" t="s">
+        <v>1083</v>
+      </c>
+      <c r="B431" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C431" s="1">
+        <v>100.0178544</v>
+      </c>
+      <c r="D431" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E431" t="s">
+        <v>8</v>
+      </c>
+      <c r="F431">
+        <v>1.0</v>
+      </c>
+      <c r="G431" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H431" s="1">
+        <v>5356.32</v>
+      </c>
+      <c r="I431" s="1">
+        <v>0</v>
+      </c>
+      <c r="J431">
+        <v>0.0</v>
+      </c>
+      <c r="K431" t="s">
+        <v>1084</v>
+      </c>
+      <c r="L431" s="1">
+        <v>5356.32</v>
+      </c>
+      <c r="M431" s="1">
+        <v>-13823.29</v>
+      </c>
+      <c r="N431" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O431">
+        <v>1</v>
+      </c>
+      <c r="Z431" t="s">
+        <v>1082</v>
+      </c>
+    </row>
+    <row r="432" spans="1:26">
+      <c r="A432" t="s">
+        <v>1086</v>
+      </c>
+      <c r="B432" s="1">
+        <v>50000000.0</v>
+      </c>
+      <c r="C432" s="1">
+        <v>100.05266752</v>
+      </c>
+      <c r="D432" s="1">
+        <v>2.429</v>
+      </c>
+      <c r="E432" t="s">
+        <v>8</v>
+      </c>
+      <c r="F432">
+        <v>1.0</v>
+      </c>
+      <c r="G432" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H432" s="1">
+        <v>26333.76</v>
+      </c>
+      <c r="I432" s="1">
+        <v>0</v>
+      </c>
+      <c r="J432">
+        <v>0.0</v>
+      </c>
+      <c r="K432" t="s">
+        <v>1087</v>
+      </c>
+      <c r="L432" s="1">
+        <v>26333.76</v>
+      </c>
+      <c r="M432" s="1">
+        <v>21206.12</v>
+      </c>
+      <c r="N432" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O432">
+        <v>1</v>
+      </c>
+      <c r="Z432" t="s">
+        <v>1085</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">