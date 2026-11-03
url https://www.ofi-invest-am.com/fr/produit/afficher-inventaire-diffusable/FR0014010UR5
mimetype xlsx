--- v5 (2026-10-14)
+++ v6 (2026-11-03)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1088">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C_OFI</t>
   </si>
   <si>
     <t>FR0011381227</t>
   </si>
   <si>
@@ -112,117 +112,111 @@
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR0007045109</t>
   </si>
   <si>
     <t>ARKEA SUPPORT MONETAIRE SI</t>
   </si>
   <si>
     <t>FR001400R6K0</t>
   </si>
   <si>
     <t>OSTRUM SRI MONEY PLUS SI EUR</t>
   </si>
   <si>
-    <t>XS3325326695</t>
-[...4 lines deleted...]
-  <si>
     <t>XS3332437337</t>
   </si>
   <si>
     <t>EURO ABN AMRO BANK NV 25/03/2027</t>
   </si>
   <si>
     <t>FR0129811727</t>
   </si>
   <si>
     <t>EURO ACHMEA BANK NV 05/07/2027</t>
   </si>
   <si>
     <t>FR0129677722</t>
   </si>
   <si>
     <t>EURO ACHMEA BANK NV 06/04/2027</t>
   </si>
   <si>
     <t>FR0129811768</t>
   </si>
   <si>
     <t>EURO ACHMEA BANK NV 07/06/2027</t>
   </si>
   <si>
     <t>FR0129438273</t>
   </si>
   <si>
     <t>EURO ACHMEA BANK NV 11/09/2026</t>
   </si>
   <si>
     <t>FR0129438323</t>
   </si>
   <si>
     <t>EURO ACHMEA BANK NV 13/10/2026</t>
   </si>
   <si>
     <t>BE6375634183</t>
   </si>
   <si>
     <t>EURO AEDIFICA SA 13/08/2026</t>
   </si>
   <si>
+    <t>BE6375910039</t>
+  </si>
+  <si>
+    <t>EURO AEDIFICA SA 21/08/2026</t>
+  </si>
+  <si>
     <t>XS3371229066</t>
   </si>
   <si>
     <t>EURO AGENCE CENTRALE DES ORGANISMES DE 06/08/2026</t>
   </si>
   <si>
-    <t>FR0129628758</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129684058</t>
   </si>
   <si>
     <t>EURO AXA BANQUE S.A. 16/04/2027</t>
   </si>
   <si>
-    <t>115 932.39</t>
+    <t>144 013.22</t>
   </si>
   <si>
     <t>XS3311140738</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 03/03/2027</t>
   </si>
   <si>
     <t>XS3346254439</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 12/04/2027</t>
   </si>
   <si>
     <t>FR0129513075</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 19/11/2026</t>
   </si>
   <si>
     <t>FR0129513703</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 20/08/2026</t>
   </si>
@@ -235,170 +229,170 @@
   <si>
     <t>XS3398399058</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 25/05/2027</t>
   </si>
   <si>
     <t>XS3336921476</t>
   </si>
   <si>
     <t>EURO BANCO SANTANDER SA 02/10/2026</t>
   </si>
   <si>
     <t>XS3329243623</t>
   </si>
   <si>
     <t>EURO BANCO SANTANDER SA 24/03/2027</t>
   </si>
   <si>
     <t>FR0129677102</t>
   </si>
   <si>
     <t>EURO BANQUE FEDERATIVE DU CREDIT MUTUEL 02/12/2026</t>
   </si>
   <si>
-    <t>99 848.67</t>
+    <t>120 672.67</t>
   </si>
   <si>
     <t>FR0129713642</t>
   </si>
   <si>
     <t>EURO BANQUE FEDERATIVE DU CREDIT MUTUEL 04/05/2027</t>
   </si>
   <si>
-    <t>143 538.00</t>
+    <t>186 123.67</t>
   </si>
   <si>
     <t>FR0129705986</t>
   </si>
   <si>
     <t>EURO BANQUE FEDERATIVE DU CREDIT MUTUEL 23/02/2027</t>
   </si>
   <si>
-    <t>54 182.86</t>
+    <t>68 217.47</t>
   </si>
   <si>
     <t>BE6375625090</t>
   </si>
   <si>
     <t>EURO BELFIUS BANQUE SA 12/07/2027</t>
   </si>
   <si>
     <t>FR0129677078</t>
   </si>
   <si>
     <t>EURO BPCE SA 02/04/2027</t>
   </si>
   <si>
-    <t>67 721.33</t>
+    <t>81 826.22</t>
+  </si>
+  <si>
+    <t>FR0129887495</t>
+  </si>
+  <si>
+    <t>EURO BPCE SA 22/07/2027</t>
+  </si>
+  <si>
+    <t>27 467.92</t>
   </si>
   <si>
     <t>FR0129705952</t>
   </si>
   <si>
     <t>EURO BPCE SA 23/03/2027</t>
   </si>
   <si>
-    <t>108 365.72</t>
-[...8 lines deleted...]
-    <t>338 374.17</t>
+    <t>136 434.94</t>
   </si>
   <si>
     <t>FR0129520062</t>
   </si>
   <si>
     <t>EURO BPCE SA 27/11/2026</t>
   </si>
   <si>
-    <t>293 081.83</t>
+    <t>321 348.33</t>
   </si>
   <si>
     <t>FR0129520070</t>
   </si>
   <si>
     <t>EURO BPCE SA 28/09/2026</t>
   </si>
   <si>
-    <t>289 265.17</t>
+    <t>317 198.33</t>
   </si>
   <si>
     <t>FR0129411429</t>
   </si>
   <si>
     <t>EURO BPIFRANCE SA 31/08/2026</t>
   </si>
   <si>
     <t>XS3278651024</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 18/01/2027</t>
   </si>
   <si>
+    <t>XS3450057909</t>
+  </si>
+  <si>
+    <t>EURO CAIXABANK SA 19/07/2027</t>
+  </si>
+  <si>
     <t>XS3427420412</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 24/06/2027</t>
   </si>
   <si>
     <t>XS3283860032</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 25/01/2027</t>
   </si>
   <si>
     <t>XS3361234886</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 26/04/2027</t>
   </si>
   <si>
     <t>XS3325957507</t>
   </si>
   <si>
     <t>EURO COCA-COLA HBC FINANCE BV 19/03/2027</t>
   </si>
   <si>
     <t>XS3330163034</t>
   </si>
   <si>
     <t>EURO COCA-COLA HBC FINANCE BV 25/03/2027</t>
   </si>
   <si>
-    <t>BE6375143128</t>
-[...4 lines deleted...]
-  <si>
     <t>DE000CZ459C2</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 03/02/2027</t>
   </si>
   <si>
     <t>DE000CZ46AH6</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 12/03/2027</t>
   </si>
   <si>
     <t>DE000CZ458N1</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 13/11/2026</t>
   </si>
   <si>
     <t>DE000CZ456M7</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 14/09/2026</t>
   </si>
   <si>
     <t>DE000CZ46BP7</t>
@@ -409,165 +403,171 @@
   <si>
     <t>DE000CZ46AL8</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 17/12/2026</t>
   </si>
   <si>
     <t>DE000CZ458Q4</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 18/01/2027</t>
   </si>
   <si>
     <t>DE000CZ46AQ7</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 20/04/2027</t>
   </si>
   <si>
     <t>FR0129572402</t>
   </si>
   <si>
     <t>EURO CREDIT AGRICOLE SA 19/08/2026</t>
   </si>
   <si>
-    <t>331 919.25</t>
+    <t>373 216.50</t>
+  </si>
+  <si>
+    <t>FR0129887271</t>
+  </si>
+  <si>
+    <t>EURO CREDIT AGRICOLE SA 21/07/2027</t>
+  </si>
+  <si>
+    <t>29 813.00</t>
   </si>
   <si>
     <t>FR0129539898</t>
   </si>
   <si>
     <t>EURO CREDIT LYONNAIS SA 11/12/2026</t>
   </si>
   <si>
-    <t>347 165.28</t>
+    <t>382 739.93</t>
   </si>
   <si>
     <t>XS3429165031</t>
   </si>
   <si>
     <t>EURO DANAHER CORPORATION 21/12/2026</t>
   </si>
   <si>
     <t>FR0129783884</t>
   </si>
   <si>
     <t>EURO DASSAULT SYSTEMES 16/09/2026</t>
   </si>
   <si>
     <t>XS3439196463</t>
   </si>
   <si>
     <t>EURO DEUTSCHE BANK AG 06/07/2027</t>
   </si>
   <si>
     <t>ES05306748E7</t>
   </si>
   <si>
     <t>EURO ENDESA SA 24/08/2026</t>
   </si>
   <si>
-    <t>XS3430530702</t>
-[...8 lines deleted...]
-    <t>EURO ENEL FINANCE INTERNATIONAL NV 20/07/2026</t>
+    <t>XS3448543432</t>
+  </si>
+  <si>
+    <t>EURO ENEL FINANCE INTERNATIONAL NV 31/08/2026</t>
+  </si>
+  <si>
+    <t>XS3449989659</t>
   </si>
   <si>
     <t>XS3183305492</t>
   </si>
   <si>
     <t>EURO HEWLETT-PACKARD INTERNATIONAL BANK 11/09/2026</t>
   </si>
   <si>
     <t>XS3304309589</t>
   </si>
   <si>
     <t>EURO HEWLETT-PACKARD INTERNATIONAL BANK 18/02/2027</t>
   </si>
   <si>
     <t>XS3306628242</t>
   </si>
   <si>
     <t>EURO HEWLETT-PACKARD INTERNATIONAL BANK 22/02/2027</t>
   </si>
   <si>
     <t>XS3435885341</t>
   </si>
   <si>
     <t>EURO IBERDROLA INTERNATIONAL BV 03/09/2026</t>
   </si>
   <si>
     <t>FR0129781268</t>
   </si>
   <si>
     <t>EURO ING BANK NV 01/06/2027</t>
   </si>
   <si>
-    <t>44 425.33</t>
+    <t>65 440.00</t>
   </si>
   <si>
     <t>FR0129446847</t>
   </si>
   <si>
     <t>EURO ING BANK NV 22/10/2026</t>
   </si>
   <si>
-    <t>501 534.58</t>
+    <t>543 495.00</t>
   </si>
   <si>
     <t>FR0129706604</t>
   </si>
   <si>
     <t>EURO ING BANK NV 23/04/2027</t>
   </si>
   <si>
-    <t>53 550.56</t>
+    <t>67 586.33</t>
   </si>
   <si>
     <t>FR0129706620</t>
   </si>
   <si>
     <t>EURO ING BANK NV 24/03/2027</t>
   </si>
   <si>
-    <t>53 322.78</t>
+    <t>67 303.00</t>
   </si>
   <si>
     <t>FR0129580793</t>
   </si>
   <si>
     <t>EURO ING BANK NV 29/12/2026</t>
   </si>
   <si>
-    <t>318 983.92</t>
+    <t>360 925.58</t>
   </si>
   <si>
     <t>XS3371668735</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 05/05/2027</t>
   </si>
   <si>
     <t>XS3250420521</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 07/12/2026</t>
   </si>
   <si>
     <t>XS3273012412</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 08/01/2027</t>
   </si>
   <si>
     <t>XS3273054091</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 09/10/2026</t>
   </si>
@@ -598,75 +598,69 @@
   <si>
     <t>XS3415149593</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 15/06/2027</t>
   </si>
   <si>
     <t>XS3155652863</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 17/08/2026</t>
   </si>
   <si>
     <t>XS3282799835</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 22/01/2027</t>
   </si>
   <si>
     <t>XS3358264185</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 22/04/2027</t>
   </si>
   <si>
-    <t>FR0129680205</t>
-[...4 lines deleted...]
-  <si>
     <t>BE6372053262</t>
   </si>
   <si>
     <t>EURO KBC GROEP NV 23/10/2026</t>
   </si>
   <si>
     <t>BE6375183520</t>
   </si>
   <si>
     <t>EURO KBC GROEP NV 23/12/2026</t>
   </si>
   <si>
     <t>FR0129762334</t>
   </si>
   <si>
     <t>EURO LEGRAND FRANCE SA 18/12/2026</t>
   </si>
   <si>
-    <t>18 626.25</t>
+    <t>32 458.72</t>
   </si>
   <si>
     <t>XS3176776428</t>
   </si>
   <si>
     <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 03/09/2026</t>
   </si>
   <si>
     <t>XS3418600089</t>
   </si>
   <si>
     <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 17/06/2027</t>
   </si>
   <si>
     <t>XS3355982888</t>
   </si>
   <si>
     <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 19/02/2027</t>
   </si>
   <si>
     <t>XS3355988224</t>
   </si>
   <si>
     <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 20/04/2027</t>
   </si>
@@ -703,2625 +697,2655 @@
   <si>
     <t>XS3408779000</t>
   </si>
   <si>
     <t>EURO NATWEST MARKETS NV 09/06/2027</t>
   </si>
   <si>
     <t>XS3274467201</t>
   </si>
   <si>
     <t>EURO NATWEST MARKETS NV 12/01/2027</t>
   </si>
   <si>
     <t>XS3427507374</t>
   </si>
   <si>
     <t>EURO NATWEST MARKETS NV 24/06/2027</t>
   </si>
   <si>
     <t>XS3233508335</t>
   </si>
   <si>
     <t>EURO NORDEA BANK ABP 12/02/2027</t>
   </si>
   <si>
-    <t>312 187.50</t>
+    <t>340 585.00</t>
   </si>
   <si>
     <t>XS3415149833</t>
   </si>
   <si>
     <t>EURO NTT FINANCE UK LTD 04/09/2026</t>
   </si>
   <si>
     <t>XS3396982285</t>
   </si>
   <si>
     <t>EURO NTT FINANCE UK LTD 06/08/2026</t>
   </si>
   <si>
     <t>XS3443134070</t>
   </si>
   <si>
     <t>EURO NTT FINANCE UK LTD 08/10/2026</t>
   </si>
   <si>
     <t>XS3417520197</t>
   </si>
   <si>
     <t>EURO NTT FINANCE UK LTD 17/09/2026</t>
   </si>
   <si>
     <t>XS3351072502</t>
   </si>
   <si>
     <t>EURO OP CORPORATE BANK PLC 16/11/2026</t>
   </si>
   <si>
     <t>XS3219260372</t>
   </si>
   <si>
     <t>EURO OP CORPORATE BANK PLC 23/10/2026</t>
   </si>
   <si>
     <t>XS3431959587</t>
   </si>
   <si>
     <t>EURO OPEN BANK SA 30/04/2027</t>
   </si>
   <si>
+    <t>XS3299470412</t>
+  </si>
+  <si>
+    <t>EURO OPENBANK DEUTSCHLAND AG 11/12/2026</t>
+  </si>
+  <si>
     <t>XS3318879270</t>
   </si>
   <si>
-    <t>EURO OPENBANK DEUTSCHLAND AG 11/12/2026</t>
-[...4 lines deleted...]
-  <si>
     <t>XS3323656143</t>
   </si>
   <si>
     <t>EURO OPENBANK DEUTSCHLAND AG 18/01/2027</t>
   </si>
   <si>
     <t>FR0129812352</t>
   </si>
   <si>
     <t>EURO PERNOD RICARD FINANCE SA 07/09/2026</t>
   </si>
   <si>
     <t>XS3298732184</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER FINANCE SA 11/02/2027</t>
   </si>
   <si>
     <t>XS3418592716</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER FINANCE SA 17/06/2027</t>
   </si>
   <si>
     <t>XS3283527458</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER FINANCE SA 25/01/2027</t>
   </si>
   <si>
     <t>XS3437345815</t>
   </si>
   <si>
     <t>EURO SKANDINAVISKA ENSKILDA BANKEN AB 06/04/2027</t>
   </si>
   <si>
+    <t>FR0129887354</t>
+  </si>
+  <si>
+    <t>EURO SONEPAR SA 21/08/2026</t>
+  </si>
+  <si>
     <t>XS3412543962</t>
   </si>
   <si>
     <t>EURO SSE PLC 14/09/2026</t>
   </si>
   <si>
     <t>BE6372794881</t>
   </si>
   <si>
     <t>EURO SUMITOMO MITSUI BANKING CORP (BRUS 20/10/2026</t>
   </si>
   <si>
     <t>XS3288981957</t>
   </si>
   <si>
     <t>EURO SVENSKA HANDELSBANKEN AB 29/01/2027</t>
   </si>
   <si>
     <t>XS3352619921</t>
   </si>
   <si>
     <t>EURO SWEDBANK AB 16/04/2027</t>
   </si>
   <si>
-    <t>FR0129784411</t>
-[...10 lines deleted...]
-  <si>
     <t>FR0129672830</t>
   </si>
   <si>
     <t>EURO VEOLIA ENVIRONNEMENT SA 17/03/2027</t>
   </si>
   <si>
     <t>FR0129572337</t>
   </si>
   <si>
     <t>EURO VEOLIA ENVIRONNEMENT SA 19/01/2027</t>
   </si>
   <si>
-    <t>FR0129682839</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129547909</t>
   </si>
   <si>
     <t>NEUCP ACHMEA BANK NV 08/01/2027</t>
   </si>
   <si>
     <t>FR0129672715</t>
   </si>
   <si>
     <t>NEUCP ACHMEA BANK NV 12/03/2027</t>
   </si>
   <si>
+    <t>FR0129888741</t>
+  </si>
+  <si>
+    <t>NEUCP AXA BANQUE S.A. 23/07/2027</t>
+  </si>
+  <si>
+    <t>14 603.29</t>
+  </si>
+  <si>
     <t>FR0129675676</t>
   </si>
   <si>
     <t>NEUCP AXA BANQUE S.A. 25/03/2027</t>
   </si>
   <si>
-    <t>212 740.00</t>
+    <t>254 735.00</t>
   </si>
   <si>
     <t>FR0129676880</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 01/04/2027</t>
   </si>
   <si>
-    <t>171 616.67</t>
+    <t>207 022.57</t>
   </si>
   <si>
     <t>FR0129808897</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 01/06/2027</t>
   </si>
   <si>
-    <t>28 036.67</t>
+    <t>56 135.56</t>
+  </si>
+  <si>
+    <t>FR0129864494</t>
+  </si>
+  <si>
+    <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 02/07/2027</t>
+  </si>
+  <si>
+    <t>15 437.28</t>
   </si>
   <si>
     <t>FR0129810711</t>
   </si>
   <si>
-    <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 02/07/2027</t>
-[...8 lines deleted...]
-    <t>1 401.17</t>
+    <t>34 870.00</t>
   </si>
   <si>
     <t>FR0129598563</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 04/12/2026</t>
   </si>
   <si>
-    <t>202 627.83</t>
+    <t>230 571.89</t>
   </si>
   <si>
     <t>FR0129654184</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 05/03/2027</t>
   </si>
   <si>
-    <t>170 243.33</t>
+    <t>198 376.89</t>
   </si>
   <si>
     <t>FR0129598571</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 06/11/2026</t>
   </si>
   <si>
-    <t>201 744.50</t>
+    <t>229 577.44</t>
   </si>
   <si>
     <t>FR0129548469</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 08/01/2027</t>
   </si>
   <si>
-    <t>359 772.42</t>
+    <t>402 080.25</t>
   </si>
   <si>
     <t>FR0129621415</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 11/02/2027</t>
   </si>
   <si>
-    <t>196 800.50</t>
+    <t>224 967.28</t>
   </si>
   <si>
     <t>FR0129549962</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 12/01/2027</t>
   </si>
   <si>
-    <t>117 509.56</t>
+    <t>131 557.33</t>
   </si>
   <si>
     <t>FR0129621340</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 14/09/2026</t>
   </si>
   <si>
-    <t>190 850.50</t>
+    <t>218 239.50</t>
   </si>
   <si>
     <t>FR0129572436</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 19/10/2026</t>
   </si>
   <si>
-    <t>280 286.88</t>
+    <t>315 117.92</t>
   </si>
   <si>
     <t>FR0129706018</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 23/04/2027</t>
   </si>
   <si>
-    <t>54 643.97</t>
+    <t>68 789.69</t>
   </si>
   <si>
     <t>FR0129862688</t>
   </si>
   <si>
     <t>NEUCP BNP PARIBAS SA 07/07/2027</t>
   </si>
   <si>
-    <t>14 480.08</t>
+    <t>55 932.75</t>
   </si>
   <si>
     <t>FR0129862696</t>
   </si>
   <si>
     <t>NEUCP BNP PARIBAS SA 08/06/2027</t>
   </si>
   <si>
-    <t>12 066.74</t>
+    <t>46 610.63</t>
   </si>
   <si>
     <t>FR0129787802</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 04/06/2027</t>
   </si>
   <si>
-    <t>81 630.00</t>
+    <t>123 820.00</t>
   </si>
   <si>
     <t>FR0129548527</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 07/01/2027</t>
   </si>
   <si>
-    <t>298 511.74</t>
+    <t>333 629.38</t>
   </si>
   <si>
     <t>FR0129548519</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 09/12/2026</t>
   </si>
   <si>
-    <t>297 213.13</t>
+    <t>332 191.88</t>
   </si>
   <si>
     <t>FR0129549913</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 12/01/2027</t>
   </si>
   <si>
-    <t>199 766.24</t>
+    <t>223 647.47</t>
   </si>
   <si>
     <t>FR0129499275</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 13/11/2026</t>
   </si>
   <si>
-    <t>386 859.38</t>
+    <t>422 078.47</t>
   </si>
   <si>
     <t>FR0129499259</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 14/10/2026</t>
   </si>
   <si>
-    <t>385 171.88</t>
+    <t>420 252.08</t>
   </si>
   <si>
     <t>FR0129517571</t>
   </si>
   <si>
     <t>NEUCP BPIFRANCE SA 26/11/2026</t>
   </si>
   <si>
     <t>FR0129767267</t>
   </si>
   <si>
     <t>NEUCP CA CONSUMER FINANCE SA 25/05/2027</t>
   </si>
   <si>
     <t>FR0129808442</t>
   </si>
   <si>
     <t>NEUCP COFACE SA 23/09/2026</t>
   </si>
   <si>
-    <t>FR0129713600</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129537538</t>
   </si>
   <si>
     <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 04/12/2026</t>
   </si>
   <si>
     <t>FR0129513893</t>
   </si>
   <si>
     <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 20/11/2026</t>
   </si>
   <si>
     <t>FR0129449734</t>
   </si>
   <si>
     <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 27/10/2026</t>
   </si>
   <si>
     <t>FR0129787877</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE CORPORATE AND INVE 04/06/2027</t>
   </si>
   <si>
-    <t>110 173.33</t>
+    <t>167 093.33</t>
   </si>
   <si>
     <t>FR0129654614</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 05/02/2027</t>
   </si>
   <si>
-    <t>210 309.58</t>
+    <t>245 333.06</t>
   </si>
   <si>
     <t>FR0129654622</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 05/03/2027</t>
   </si>
   <si>
-    <t>211 219.31</t>
+    <t>246 381.67</t>
   </si>
   <si>
     <t>FR0129548626</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 06/01/2027</t>
   </si>
   <si>
-    <t>363 247.33</t>
+    <t>405 721.33</t>
   </si>
   <si>
     <t>FR0129549939</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 11/09/2026</t>
   </si>
   <si>
-    <t>231 952.44</t>
+    <t>259 714.67</t>
   </si>
   <si>
     <t>FR0129549921</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 12/10/2026</t>
   </si>
   <si>
-    <t>347 928.67</t>
+    <t>389 572.00</t>
   </si>
   <si>
     <t>FR0129671360</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 12/11/2026</t>
   </si>
   <si>
-    <t>157 222.22</t>
+    <t>184 681.67</t>
   </si>
   <si>
     <t>FR0129706067</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 23/04/2027</t>
   </si>
   <si>
-    <t>218 575.89</t>
+    <t>275 158.78</t>
   </si>
   <si>
     <t>FR0129678217</t>
   </si>
   <si>
     <t>NEUCP DANONE SA 08/01/2027</t>
   </si>
   <si>
-    <t>188 486.67</t>
-[...5 lines deleted...]
-    <t>NEUCP ELIS SA 15/07/2026</t>
+    <t>230 129.50</t>
   </si>
   <si>
     <t>FR0129805273</t>
   </si>
   <si>
     <t>NEUCP ENGIE SA 11/09/2026</t>
   </si>
   <si>
-    <t>65 884.50</t>
+    <t>106 560.92</t>
   </si>
   <si>
     <t>FR0129594190</t>
   </si>
   <si>
     <t>NEUCP ING BANK NV 03/02/2027</t>
   </si>
   <si>
-    <t>259 110.00</t>
+    <t>294 182.78</t>
   </si>
   <si>
     <t>FR0129787950</t>
   </si>
   <si>
     <t>NEUCP ING BANK NV 04/06/2027</t>
   </si>
   <si>
-    <t>107 951.11</t>
+    <t>163 760.00</t>
   </si>
   <si>
     <t>FR0129678985</t>
   </si>
   <si>
     <t>NEUCP ING BANK NV 08/04/2027</t>
   </si>
   <si>
-    <t>189 044.92</t>
+    <t>231 182.25</t>
+  </si>
+  <si>
+    <t>FR0129865921</t>
+  </si>
+  <si>
+    <t>NEUCP ING BANK NV 16/07/2027</t>
+  </si>
+  <si>
+    <t>31 323.75</t>
   </si>
   <si>
     <t>FR0129808681</t>
   </si>
   <si>
     <t>NEUCP ING BANK NV 24/06/2027</t>
   </si>
   <si>
-    <t>43 809.50</t>
+    <t>85 625.08</t>
   </si>
   <si>
     <t>FR0129674976</t>
   </si>
   <si>
     <t>NEUCP ING BANK NV 25/03/2027</t>
   </si>
   <si>
-    <t>144 959.11</t>
+    <t>173 074.00</t>
   </si>
   <si>
     <t>FR0129809549</t>
   </si>
   <si>
     <t>NEUCP ING BANK NV 29/06/2027</t>
   </si>
   <si>
-    <t>16 888.67</t>
+    <t>38 041.50</t>
+  </si>
+  <si>
+    <t>FR0129813533</t>
+  </si>
+  <si>
+    <t>NEUCP ITM ENTREPRISES SA SAS 21/08/2026</t>
   </si>
   <si>
     <t>FR0129785657</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 01/07/2027</t>
   </si>
   <si>
-    <t>31 571.94</t>
+    <t>80 240.42</t>
   </si>
   <si>
     <t>FR0129515633</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 02/12/2026</t>
   </si>
   <si>
-    <t>286 762.50</t>
+    <t>314 920.28</t>
   </si>
   <si>
     <t>FR0129516185</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 04/12/2026</t>
   </si>
   <si>
-    <t>300 609.03</t>
+    <t>335 460.42</t>
   </si>
   <si>
     <t>FR0129516300</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 11/09/2026</t>
   </si>
   <si>
-    <t>343 328.67</t>
+    <t>384 472.00</t>
   </si>
   <si>
     <t>FR0129516292</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 12/01/2027</t>
   </si>
   <si>
-    <t>233 485.78</t>
+    <t>261 414.67</t>
   </si>
   <si>
     <t>FR0129651875</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 15/04/2027</t>
   </si>
   <si>
-    <t>173 917.50</t>
+    <t>215 627.50</t>
   </si>
   <si>
     <t>FR0129516540</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 26/11/2026</t>
   </si>
   <si>
-    <t>214 058.33</t>
+    <t>241 743.33</t>
   </si>
   <si>
     <t>FR0129631067</t>
   </si>
   <si>
     <t>NEUCP LEGRAND FRANCE SA 15/10/2026</t>
   </si>
   <si>
-    <t>93 552.04</t>
+    <t>115 750.80</t>
   </si>
   <si>
     <t>FR0129862811</t>
   </si>
   <si>
     <t>NEUCP SAVENCIA SA 10/08/2026</t>
   </si>
   <si>
-    <t>FR0129805828</t>
-[...8 lines deleted...]
-    <t>NEUCP SONEPAR SA 22/07/2026</t>
+    <t>FR0129865087</t>
+  </si>
+  <si>
+    <t>NEUCP SAVENCIA SA 14/08/2026</t>
   </si>
   <si>
     <t>FR0129487114</t>
   </si>
   <si>
     <t>NEUCP UNEDIC 06/11/2026</t>
   </si>
   <si>
-    <t>FR0129629715</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129781755</t>
   </si>
   <si>
     <t>NEUCP VEOLIA ENVIRONNEMENT SA 01/10/2026</t>
   </si>
   <si>
-    <t>29 005.78</t>
+    <t>42 737.78</t>
   </si>
   <si>
     <t>FR0129678175</t>
   </si>
   <si>
     <t>NEUCP VEOLIA ENVIRONNEMENT SA 09/11/2026</t>
   </si>
   <si>
-    <t>95 060.00</t>
+    <t>116 048.08</t>
   </si>
   <si>
     <t>FR0129630960</t>
   </si>
   <si>
     <t>NEUCP VEOLIA ENVIRONNEMENT SA 16/04/2027</t>
   </si>
   <si>
     <t>FR0129499028</t>
   </si>
   <si>
     <t>NEUCP VEOLIA ENVIRONNEMENT SA 16/11/2026</t>
   </si>
   <si>
-    <t>169 860.00</t>
+    <t>190 633.33</t>
   </si>
   <si>
     <t>FR0129683142</t>
   </si>
   <si>
     <t>NEUCP VEOLIA ENVIRONNEMENT SA 16/12/2026</t>
   </si>
   <si>
     <t>FR0129805463</t>
   </si>
   <si>
     <t>NEUCP VINCI SA 12/08/2026</t>
   </si>
   <si>
-    <t>87 296.00</t>
-[...5 lines deleted...]
-    <t>NEUCP VIVENDI SE 23/07/2026</t>
+    <t>141 197.89</t>
   </si>
   <si>
     <t>FR0129811099</t>
   </si>
   <si>
     <t>NEUMTN SOCIETE GENERALE SA 03/08/2027</t>
   </si>
   <si>
-    <t>25 329.00</t>
+    <t>67 626.67</t>
   </si>
   <si>
     <t>FR0129671766</t>
   </si>
   <si>
     <t>NEUMTN SOCIETE GENERALE SA 12/04/2027</t>
   </si>
   <si>
-    <t>123 813.67</t>
+    <t>152 228.00</t>
   </si>
   <si>
     <t>FR0129704823</t>
   </si>
   <si>
     <t>NEUMTN SOCIETE GENERALE SA 20/05/2027</t>
   </si>
   <si>
-    <t>114 059.89</t>
+    <t>104 065.11</t>
   </si>
   <si>
     <t>XS2102283061</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 0.6 15/01/2027</t>
   </si>
   <si>
-    <t>164 515.07</t>
+    <t>182 794.52</t>
   </si>
   <si>
     <t>XS2487054004</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 2.375 01/06/2027</t>
   </si>
   <si>
-    <t>121 710.62</t>
+    <t>178 320.21</t>
   </si>
   <si>
     <t>XS2175967343</t>
   </si>
   <si>
     <t>ACHMEA BV 1.5 26/05/2027</t>
   </si>
   <si>
-    <t>57 142.73</t>
+    <t>80 466.29</t>
   </si>
   <si>
     <t>FR001400O457</t>
   </si>
   <si>
     <t>ALD SA 3.875 22/02/2027</t>
   </si>
   <si>
-    <t>262 310.96</t>
+    <t>299 256.16</t>
   </si>
   <si>
     <t>FR001400F6E7</t>
   </si>
   <si>
     <t>ALD SA 4.25 18/01/2027</t>
   </si>
   <si>
-    <t>292 656.16</t>
+    <t>325 724.66</t>
   </si>
   <si>
     <t>FR001400M8T2</t>
   </si>
   <si>
     <t>ALD SA 4.375 23/11/2026</t>
   </si>
   <si>
-    <t>167 568.49</t>
+    <t>181 952.05</t>
   </si>
   <si>
     <t>FR001400CSG4</t>
   </si>
   <si>
     <t>ARVAL SERVICE LEASE SA 4 22/09/2026</t>
   </si>
   <si>
-    <t>381 479.45</t>
+    <t>407 342.47</t>
   </si>
   <si>
     <t>FR001400E3H8</t>
   </si>
   <si>
     <t>ARVAL SERVICE LEASE SA 4.75 22/05/2027</t>
   </si>
   <si>
-    <t>213 815.07</t>
+    <t>294 500.00</t>
   </si>
   <si>
     <t>XS2101349723</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 0.5 14/01/2027</t>
   </si>
   <si>
-    <t>17 852.05</t>
+    <t>19 824.66</t>
   </si>
   <si>
     <t>XS2113889351</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 0.5 04/02/2027</t>
   </si>
   <si>
-    <t>16 438.36</t>
+    <t>18 493.15</t>
   </si>
   <si>
     <t>XS1617831026</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 1.25 26/05/2027</t>
   </si>
   <si>
-    <t>29 366.44</t>
+    <t>41 352.74</t>
   </si>
   <si>
     <t>XS2102357014</t>
   </si>
   <si>
     <t>BMW FINANCE NV 0.375 14/01/2027</t>
   </si>
   <si>
-    <t>5 578.77</t>
+    <t>6 195.21</t>
   </si>
   <si>
     <t>XS2915279140</t>
   </si>
   <si>
     <t>BMW INTERNATIONAL INVESTMENT BV 09/10/2026</t>
   </si>
   <si>
-    <t>2 302.50</t>
+    <t>11 512.50</t>
   </si>
   <si>
     <t>DE000A1ZZ028</t>
   </si>
   <si>
     <t>BMW US CAPITAL LLC 1 20/04/2027</t>
   </si>
   <si>
-    <t>18 620.82</t>
+    <t>23 002.19</t>
   </si>
   <si>
     <t>FR0013444759</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 0.125 04/09/2026</t>
   </si>
   <si>
-    <t>50 487.33</t>
+    <t>53 713.36</t>
   </si>
   <si>
     <t>FR0013484458</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/02/2028</t>
   </si>
   <si>
-    <t>97 328.77</t>
+    <t>110 753.42</t>
   </si>
   <si>
     <t>FR0014006NI7</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 30/05/2028</t>
   </si>
   <si>
-    <t>13 561.64</t>
+    <t>19 589.04</t>
   </si>
   <si>
     <t>XS1196503137</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 1.8 03/03/2027</t>
   </si>
   <si>
-    <t>118 060.27</t>
+    <t>135 813.70</t>
   </si>
   <si>
     <t>FR0013455540</t>
   </si>
   <si>
     <t>BPCE SA 0.5 24/02/2027</t>
   </si>
   <si>
-    <t>15 726.03</t>
+    <t>17 972.60</t>
   </si>
   <si>
     <t>FR0014009YD9</t>
   </si>
   <si>
     <t>BPCE SA 1.75 26/04/2027</t>
   </si>
   <si>
-    <t>71 208.22</t>
+    <t>89 235.62</t>
   </si>
   <si>
     <t>ES0213307061</t>
   </si>
   <si>
     <t>CAIXABANK SA 1.125 12/11/2026</t>
   </si>
   <si>
-    <t>112 808.22</t>
+    <t>122 054.79</t>
   </si>
   <si>
     <t>FR0014012SC7</t>
   </si>
   <si>
     <t>CAPGEMINI SE 25/09/2027</t>
   </si>
   <si>
-    <t>28 251.73</t>
+    <t>57 990.40</t>
   </si>
   <si>
     <t>DE000CZ45VM4</t>
   </si>
   <si>
     <t>COMMERZBANK AG 0.875 22/01/2027</t>
   </si>
   <si>
-    <t>43 131.51</t>
+    <t>48 117.81</t>
   </si>
   <si>
     <t>XS2723549528</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA 3.75 29/11/2026</t>
   </si>
   <si>
-    <t>233 219.18</t>
+    <t>253 767.12</t>
   </si>
   <si>
     <t>XS1538284230</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE LONDON 1.875 20/12/2026</t>
   </si>
   <si>
-    <t>151 325.34</t>
+    <t>166 017.12</t>
   </si>
   <si>
     <t>XS1605365193</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA (LONDON BRANCH) 1.375 03/05/2027</t>
   </si>
   <si>
-    <t>27 123.29</t>
+    <t>34 657.53</t>
   </si>
   <si>
     <t>FR0013511227</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 0.875 07/05/2027</t>
   </si>
   <si>
-    <t>2 771.23</t>
+    <t>3 586.30</t>
   </si>
   <si>
     <t>XS2168478068</t>
   </si>
   <si>
     <t>CRH SMW FINANCE DAC 1.25 05/11/2026</t>
   </si>
   <si>
-    <t>110 414.21</t>
+    <t>119 212.16</t>
   </si>
   <si>
     <t>XS2545259876</t>
   </si>
   <si>
     <t>DELL BANK INTERNATIONAL DAC 4.5 18/10/2027</t>
   </si>
   <si>
-    <t>232 150.68</t>
+    <t>249 410.96</t>
   </si>
   <si>
     <t>DE000A351ZR8</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG 3.875 28/09/2026</t>
   </si>
   <si>
-    <t>205 566.10</t>
+    <t>219 792.12</t>
+  </si>
+  <si>
+    <t>XS2652069480</t>
+  </si>
+  <si>
+    <t>DNB BANK ASA 19/07/2028</t>
+  </si>
+  <si>
+    <t>9 863.01</t>
   </si>
   <si>
     <t>XS2534985523</t>
   </si>
   <si>
     <t>DNB BANK ASA 21/09/2027</t>
   </si>
   <si>
-    <t>713 745.21</t>
+    <t>761 971.23</t>
   </si>
   <si>
     <t>XS2053052895</t>
   </si>
   <si>
     <t>EDP FINANCE BV 0.375 16/09/2026</t>
   </si>
   <si>
-    <t>13 297.60</t>
+    <t>14 181.16</t>
   </si>
   <si>
     <t>FR001400M9L7</t>
   </si>
   <si>
     <t>ELECTRICITE DE FRANCE SA 3.75 05/06/2027</t>
   </si>
   <si>
-    <t>80 136.99</t>
+    <t>121 232.88</t>
   </si>
   <si>
     <t>FR001400D6M2</t>
   </si>
   <si>
     <t>ELECTRICITE DE FRANCE SA 3.875 12/01/2027</t>
   </si>
   <si>
-    <t>137 939.38</t>
+    <t>153 014.73</t>
   </si>
   <si>
     <t>FR001400MF78</t>
   </si>
   <si>
     <t>ENGIE SA 3.625 06/12/2026</t>
   </si>
   <si>
-    <t>135 465.75</t>
+    <t>147 780.82</t>
   </si>
   <si>
     <t>XS1843436228</t>
   </si>
   <si>
     <t>FIDELITY NATIONAL INFORMATION SERV 1.5 21/05/2027</t>
   </si>
   <si>
-    <t>35 662.19</t>
+    <t>48 870.41</t>
   </si>
   <si>
     <t>XS1877595444</t>
   </si>
   <si>
     <t>HEINEKEN NV 1.25 17/03/2027</t>
   </si>
   <si>
-    <t>40 549.66</t>
+    <t>47 364.73</t>
   </si>
   <si>
     <t>XS2719096831</t>
   </si>
   <si>
     <t>HEINEKEN NV 3.625 15/11/2026</t>
   </si>
   <si>
-    <t>502 561.76</t>
+    <t>544 268.13</t>
   </si>
   <si>
     <t>XS2697483118</t>
   </si>
   <si>
     <t>ING BANK NV 4.125 02/10/2026</t>
   </si>
   <si>
-    <t>827 768.84</t>
+    <t>885 857.88</t>
   </si>
   <si>
     <t>XS2554746185</t>
   </si>
   <si>
     <t>ING GROEP NV 14/11/2027</t>
   </si>
   <si>
-    <t>520 382.88</t>
+    <t>563 389.73</t>
   </si>
   <si>
     <t>XS1945110606</t>
   </si>
   <si>
     <t>INTERNATIONAL BUSINESS MACHINES CO 1.25 29/01/2027</t>
   </si>
   <si>
-    <t>57 554.25</t>
+    <t>64 488.49</t>
   </si>
   <si>
     <t>XS2081018629</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 1 19/11/2026</t>
   </si>
   <si>
-    <t>122 356.93</t>
+    <t>132 682.41</t>
   </si>
   <si>
     <t>FR0013508686</t>
   </si>
   <si>
     <t>LA POSTE SA 0.625 21/10/2026</t>
   </si>
   <si>
-    <t>68 321.92</t>
+    <t>73 458.90</t>
   </si>
   <si>
     <t>XS2679903950</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 4.125 29/09/2026</t>
   </si>
   <si>
-    <t>1 032 420.82</t>
+    <t>1 104 116.71</t>
   </si>
   <si>
     <t>XS2465984107</t>
   </si>
   <si>
     <t>MIZUHO FINANCIAL GROUP INC 1.631 08/04/2027</t>
   </si>
   <si>
-    <t>50 409.52</t>
+    <t>60 803.23</t>
   </si>
   <si>
     <t>XS2449911143</t>
   </si>
   <si>
     <t>NATWEST MARKETS PLC 1.375 02/03/2027</t>
   </si>
   <si>
-    <t>224 335.73</t>
+    <t>257 818.68</t>
   </si>
   <si>
     <t>XS2443893255</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 1.125 16/02/2027</t>
   </si>
   <si>
-    <t>22 808.22</t>
+    <t>25 890.41</t>
   </si>
   <si>
     <t>XS2102924383</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 0.6 18/01/2027</t>
   </si>
   <si>
-    <t>15 435.37</t>
+    <t>17 179.48</t>
   </si>
   <si>
     <t>XS3373518086</t>
   </si>
   <si>
     <t>ROYAL BANK OF CANADA 13/05/2027</t>
   </si>
   <si>
-    <t>101 917.87</t>
+    <t>134 794.61</t>
   </si>
   <si>
     <t>FR0013152899</t>
   </si>
   <si>
     <t>RTE RESEAU DE TRANSPORT D ELECTRIC 1 19/10/2026</t>
   </si>
   <si>
-    <t>66 816.44</t>
+    <t>71 802.74</t>
   </si>
   <si>
     <t>XS2432530637</t>
   </si>
   <si>
     <t>SANTANDER CONSUMER FINANCE SA 0.5 14/01/2027</t>
   </si>
   <si>
-    <t>6 198.63</t>
+    <t>6 883.56</t>
   </si>
   <si>
     <t>XS2115094737</t>
   </si>
   <si>
     <t>SKANDINAVISKA ENSKILDA BANKEN AB 0.375 11/02/2027</t>
   </si>
   <si>
-    <t>9 745.89</t>
+    <t>11 019.86</t>
   </si>
   <si>
     <t>XS2643041721</t>
   </si>
   <si>
     <t>SKANDINAVISKA ENSKILDA BANKEN AB 4.125 29/06/2027</t>
   </si>
   <si>
-    <t>16 952.05</t>
+    <t>39 554.79</t>
   </si>
   <si>
     <t>FR0013479276</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 0.75 25/01/2027</t>
   </si>
   <si>
-    <t>244 171.23</t>
+    <t>272 897.26</t>
   </si>
   <si>
     <t>FR0014006XA3</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 02/12/2027</t>
   </si>
   <si>
-    <t>46 794.52</t>
+    <t>50 972.60</t>
   </si>
   <si>
     <t>FR001400U1B5</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 3 12/02/2027</t>
   </si>
   <si>
-    <t>605 917.81</t>
+    <t>685 643.84</t>
+  </si>
+  <si>
+    <t>XS3444061975</t>
+  </si>
+  <si>
+    <t>TORONTO-DOMINION BANK/THE 17/07/2028</t>
+  </si>
+  <si>
+    <t>39 971.39</t>
   </si>
   <si>
     <t>FR0014000UC8</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 0.625 04/05/2027</t>
   </si>
   <si>
-    <t>32 946.92</t>
+    <t>42 227.74</t>
   </si>
   <si>
     <t>SWAP04352461</t>
   </si>
   <si>
     <t>2554499432#S_2026092</t>
   </si>
   <si>
-    <t>-6 855.45</t>
+    <t>-6 621.04</t>
   </si>
   <si>
     <t>SWAP04352469</t>
   </si>
   <si>
     <t>2554651112#S_2026092</t>
   </si>
   <si>
-    <t>-2 230.27</t>
+    <t>-2 143.13</t>
   </si>
   <si>
     <t>SWAP04553495</t>
   </si>
   <si>
-    <t>1 719.38</t>
+    <t>2 585.33</t>
   </si>
   <si>
     <t>SWAP04662905</t>
   </si>
   <si>
-    <t>-12 396.60</t>
+    <t>-10 644.50</t>
   </si>
   <si>
     <t>SWAP04716166</t>
   </si>
   <si>
-    <t>8 788.52</t>
+    <t>10 435.31</t>
   </si>
   <si>
     <t>SWAP04757796</t>
   </si>
   <si>
-    <t>23 718.33</t>
+    <t>27 164.32</t>
   </si>
   <si>
     <t>SWAP04761560</t>
   </si>
   <si>
-    <t>6 050.12</t>
+    <t>7 508.35</t>
   </si>
   <si>
     <t>SWAP04765932</t>
   </si>
   <si>
-    <t>19 673.96</t>
+    <t>25 536.25</t>
   </si>
   <si>
     <t>SWAP04773906</t>
   </si>
   <si>
-    <t>18 196.45</t>
+    <t>23 092.78</t>
   </si>
   <si>
     <t>SWAP04774965</t>
   </si>
   <si>
-    <t>9 367.11</t>
+    <t>11 847.36</t>
   </si>
   <si>
     <t>SWAP04777498</t>
   </si>
   <si>
-    <t>8 804.88</t>
+    <t>11 218.05</t>
   </si>
   <si>
     <t>SWAP04780163</t>
   </si>
   <si>
-    <t>14 494.79</t>
+    <t>17 318.44</t>
   </si>
   <si>
     <t>SWAP04780468</t>
   </si>
   <si>
-    <t>18 283.17</t>
+    <t>21 730.87</t>
   </si>
   <si>
     <t>SWAP04781357</t>
   </si>
   <si>
-    <t>5 262.69</t>
+    <t>6 789.93</t>
   </si>
   <si>
     <t>SWAP04785476</t>
   </si>
   <si>
-    <t>10 111.70</t>
+    <t>12 254.37</t>
   </si>
   <si>
     <t>SWAP04790437</t>
   </si>
   <si>
-    <t>11 924.39</t>
+    <t>14 469.16</t>
   </si>
   <si>
     <t>SWAP04790435</t>
   </si>
   <si>
-    <t>2 717.43</t>
+    <t>3 304.39</t>
   </si>
   <si>
     <t>SWAP04790436</t>
   </si>
   <si>
-    <t>3 671.73</t>
+    <t>4 462.89</t>
   </si>
   <si>
     <t>SWAP04793799</t>
   </si>
   <si>
-    <t>4 787.20</t>
+    <t>6 256.21</t>
   </si>
   <si>
     <t>SWAP04795116</t>
   </si>
   <si>
-    <t>39 655.00</t>
+    <t>48 363.33</t>
   </si>
   <si>
     <t>SWAP04796827</t>
   </si>
   <si>
-    <t>4 369.52</t>
+    <t>5 784.64</t>
   </si>
   <si>
     <t>SWAP04804325</t>
   </si>
   <si>
-    <t>20 183.72</t>
+    <t>24 597.22</t>
   </si>
   <si>
     <t>SWAP04806547</t>
   </si>
   <si>
-    <t>27 639.50</t>
+    <t>34 079.83</t>
   </si>
   <si>
     <t>SWAP04806550</t>
   </si>
   <si>
-    <t>13 695.58</t>
+    <t>16 907.00</t>
   </si>
   <si>
     <t>SWAP04817141</t>
   </si>
   <si>
-    <t>18 744.00</t>
+    <t>24 577.91</t>
   </si>
   <si>
     <t>SWAP04826024</t>
   </si>
   <si>
-    <t>4 782.99</t>
+    <t>6 292.06</t>
   </si>
   <si>
     <t>SWAP04827722</t>
   </si>
   <si>
-    <t>12 960.00</t>
+    <t>16 894.17</t>
   </si>
   <si>
     <t>SWAP04827717</t>
   </si>
   <si>
-    <t>13 185.00</t>
+    <t>17 136.67</t>
   </si>
   <si>
     <t>SWAP04829891</t>
   </si>
   <si>
-    <t>2 767.41</t>
+    <t>4 033.81</t>
   </si>
   <si>
     <t>SWAP04829892</t>
   </si>
   <si>
+    <t>1 099.48</t>
+  </si>
+  <si>
     <t>SWAP04829893</t>
   </si>
   <si>
-    <t>6 580.00</t>
+    <t>8 598.50</t>
   </si>
   <si>
     <t>SWAP04839966</t>
   </si>
   <si>
-    <t>18 670.66</t>
+    <t>23 071.83</t>
   </si>
   <si>
     <t>SWAP04839965</t>
   </si>
   <si>
-    <t>7 725.20</t>
+    <t>9 562.56</t>
   </si>
   <si>
     <t>SWAP04865157</t>
   </si>
   <si>
-    <t>38 360.78</t>
+    <t>47 320.00</t>
   </si>
   <si>
     <t>SWAP04865158</t>
   </si>
   <si>
-    <t>7 822.89</t>
+    <t>9 954.20</t>
   </si>
   <si>
     <t>SWAP04865155</t>
   </si>
   <si>
-    <t>3 016.00</t>
+    <t>3 834.35</t>
   </si>
   <si>
     <t>SWAP04865156</t>
   </si>
   <si>
-    <t>3 373.62</t>
+    <t>4 228.25</t>
   </si>
   <si>
     <t>SWAP04866299</t>
   </si>
   <si>
-    <t>1 020.50</t>
+    <t>1 308.81</t>
   </si>
   <si>
     <t>SWAP04866301</t>
   </si>
   <si>
-    <t>8 704.00</t>
+    <t>10 879.95</t>
   </si>
   <si>
     <t>SWAP04868259</t>
   </si>
   <si>
-    <t>4 195.81</t>
+    <t>5 871.66</t>
   </si>
   <si>
     <t>SWAP04868402</t>
   </si>
   <si>
-    <t>3 873.52</t>
+    <t>5 127.83</t>
   </si>
   <si>
     <t>SWAP04868930</t>
   </si>
   <si>
-    <t>9 093.00</t>
+    <t>12 034.75</t>
   </si>
   <si>
     <t>SWAP04868929</t>
   </si>
   <si>
-    <t>2 693.04</t>
+    <t>3 528.98</t>
   </si>
   <si>
     <t>SWAP04868932</t>
   </si>
   <si>
-    <t>2 847.46</t>
+    <t>3 710.83</t>
   </si>
   <si>
     <t>SWAP04868931</t>
   </si>
   <si>
+    <t>1 288.79</t>
+  </si>
+  <si>
     <t>SWAP04879836</t>
   </si>
   <si>
-    <t>18 170.84</t>
+    <t>24 073.00</t>
   </si>
   <si>
     <t>SWAP04879834</t>
   </si>
   <si>
-    <t>14 631.94</t>
+    <t>19 506.67</t>
   </si>
   <si>
     <t>SWAP04880873</t>
   </si>
   <si>
-    <t>1 096.81</t>
+    <t>1 527.02</t>
   </si>
   <si>
     <t>SWAP04882207</t>
   </si>
   <si>
-    <t>7 318.50</t>
+    <t>10 122.59</t>
   </si>
   <si>
     <t>SWAP04884426</t>
   </si>
   <si>
-    <t>3 888.08</t>
+    <t>6 582.70</t>
   </si>
   <si>
     <t>SWAP04886877</t>
   </si>
   <si>
-    <t>3 642.13</t>
+    <t>5 499.87</t>
   </si>
   <si>
     <t>SWAP04892822</t>
   </si>
   <si>
-    <t>3 625.05</t>
+    <t>5 707.43</t>
   </si>
   <si>
     <t>SWAP04892823</t>
   </si>
   <si>
-    <t>5 867.66</t>
+    <t>8 538.75</t>
   </si>
   <si>
     <t>SWAP04894162</t>
   </si>
   <si>
-    <t>4 504.50</t>
+    <t>6 349.00</t>
   </si>
   <si>
     <t>SWAP04894159</t>
   </si>
   <si>
-    <t>4 440.33</t>
+    <t>6 279.00</t>
   </si>
   <si>
     <t>SWAP04894160</t>
   </si>
   <si>
+    <t>1 592.41</t>
+  </si>
+  <si>
     <t>SWAP04894163</t>
   </si>
   <si>
+    <t>1 521.78</t>
+  </si>
+  <si>
     <t>SWAP04895173</t>
   </si>
   <si>
-    <t>2 153.33</t>
+    <t>3 064.08</t>
   </si>
   <si>
     <t>SWAP04896024</t>
   </si>
   <si>
-    <t>4 700.00</t>
+    <t>6 560.00</t>
   </si>
   <si>
     <t>SWAP04900107</t>
   </si>
   <si>
-    <t>3 761.33</t>
+    <t>5 540.11</t>
   </si>
   <si>
     <t>SWAP04900882</t>
   </si>
   <si>
-    <t>6 907.45</t>
+    <t>10 405.28</t>
   </si>
   <si>
     <t>SWAP04901579</t>
   </si>
   <si>
-    <t>1 902.17</t>
+    <t>3 113.00</t>
   </si>
   <si>
     <t>SWAP04902898</t>
   </si>
   <si>
+    <t>2 142.37</t>
+  </si>
+  <si>
     <t>SWAP04902900</t>
   </si>
   <si>
     <t>SWAP04923570</t>
   </si>
   <si>
-    <t>1 348.46</t>
+    <t>2 326.66</t>
   </si>
   <si>
     <t>SWAP04922680</t>
   </si>
   <si>
     <t>C00000002Y1T20260106</t>
   </si>
   <si>
-    <t>2 755.72</t>
+    <t>4 856.01</t>
   </si>
   <si>
     <t>SWAP04922721</t>
   </si>
   <si>
     <t>C00000002Y1T20260107</t>
   </si>
   <si>
-    <t>1 788.88</t>
+    <t>2 969.20</t>
   </si>
   <si>
     <t>SWAP04923563</t>
   </si>
   <si>
     <t>C00000002Y1T20260108</t>
   </si>
   <si>
-    <t>3 406.41</t>
+    <t>5 856.30</t>
   </si>
   <si>
     <t>SWAP04923564</t>
   </si>
   <si>
-    <t>5 474.07</t>
+    <t>9 533.22</t>
   </si>
   <si>
     <t>SWAP04923743</t>
   </si>
   <si>
     <t>C00000002Y1T20260109</t>
   </si>
   <si>
-    <t>6 348.96</t>
+    <t>11 194.15</t>
   </si>
   <si>
     <t>SWAP04925388</t>
   </si>
   <si>
     <t>C00000002Y1T20260112</t>
   </si>
   <si>
-    <t>6 097.33</t>
+    <t>10 912.14</t>
   </si>
   <si>
     <t>SWAP04932215</t>
   </si>
   <si>
     <t>C00000002Y1T20260113</t>
   </si>
   <si>
-    <t>2 010.75</t>
+    <t>3 995.26</t>
   </si>
   <si>
     <t>SWAP04943180</t>
   </si>
   <si>
     <t>C00000002Y1T20260115</t>
   </si>
   <si>
-    <t>3 164.37</t>
+    <t>5 585.13</t>
   </si>
   <si>
     <t>SWAP04943178</t>
   </si>
   <si>
-    <t>6 400.40</t>
+    <t>11 250.67</t>
   </si>
   <si>
     <t>SWAP04943173</t>
   </si>
   <si>
-    <t>4 219.15</t>
+    <t>7 446.84</t>
   </si>
   <si>
     <t>SWAP04947353</t>
   </si>
   <si>
     <t>C00000002Y1T20260121</t>
   </si>
   <si>
-    <t>7 844.07</t>
+    <t>12 199.90</t>
   </si>
   <si>
     <t>SWAP04947593</t>
   </si>
   <si>
     <t>C00000002Y1T20260122</t>
   </si>
   <si>
-    <t>2 139.05</t>
+    <t>3 756.80</t>
   </si>
   <si>
     <t>SWAP04947595</t>
   </si>
   <si>
-    <t>4 644.77</t>
+    <t>7 926.95</t>
   </si>
   <si>
     <t>SWAP04981022</t>
   </si>
   <si>
     <t>C00000002Y1T20260128</t>
   </si>
   <si>
-    <t>5 748.57</t>
+    <t>9 176.88</t>
   </si>
   <si>
     <t>SWAP04987066</t>
   </si>
   <si>
     <t>C00000002Y1T20260206</t>
   </si>
   <si>
-    <t>1 983.91</t>
+    <t>3 248.00</t>
   </si>
   <si>
     <t>SWAP05011026</t>
   </si>
   <si>
     <t>C00000002Y1T20260313</t>
   </si>
   <si>
-    <t>-11 105.07</t>
+    <t>-10 656.82</t>
   </si>
   <si>
     <t>SWAP05011147</t>
   </si>
   <si>
     <t>C00000002Y1T20260316</t>
   </si>
   <si>
-    <t>-1 841.85</t>
+    <t>-1 440.03</t>
   </si>
   <si>
     <t>SWAP05011291</t>
   </si>
   <si>
     <t>C00000002Y1T20260318</t>
   </si>
   <si>
-    <t>-3 591.62</t>
+    <t>-4 266.73</t>
   </si>
   <si>
     <t>SWAP05011292</t>
   </si>
   <si>
-    <t>-9 551.96</t>
+    <t>-9 498.87</t>
   </si>
   <si>
     <t>SWAP05011555</t>
   </si>
   <si>
     <t>C00000002Y1T20260324</t>
   </si>
   <si>
-    <t>-16 824.55</t>
+    <t>-18 644.85</t>
   </si>
   <si>
     <t>SWAP05011962</t>
   </si>
   <si>
     <t>C00000002Y1T20260325</t>
   </si>
   <si>
-    <t>-1 554.95</t>
+    <t>-1 860.21</t>
   </si>
   <si>
     <t>SWAP05017521</t>
   </si>
   <si>
     <t>C00000002Y1T20260401</t>
   </si>
   <si>
-    <t>-10 816.02</t>
+    <t>-12 067.59</t>
   </si>
   <si>
     <t>SWAP05019467</t>
   </si>
   <si>
     <t>C00000002Y1T20260409</t>
   </si>
   <si>
-    <t>-28 482.00</t>
-[...5 lines deleted...]
-    <t>-2 104.34</t>
+    <t>-31 864.08</t>
   </si>
   <si>
     <t>SWAP05034876</t>
   </si>
   <si>
     <t>C00000002Y1T20260612</t>
   </si>
   <si>
-    <t>-5 867.36</t>
+    <t>-10 719.91</t>
   </si>
   <si>
     <t>SWAP05048196</t>
   </si>
   <si>
     <t>C00000002Y1T20260702</t>
   </si>
   <si>
+    <t>-1 295.67</t>
+  </si>
+  <si>
     <t>SWAP05049288</t>
   </si>
   <si>
     <t>C00000002Y1T20260703</t>
   </si>
   <si>
+    <t>-3 711.17</t>
+  </si>
+  <si>
     <t>SWAP05052668</t>
   </si>
   <si>
     <t>C00000002Y1T20260709</t>
   </si>
   <si>
+    <t>-4 690.92</t>
+  </si>
+  <si>
     <t>SWAP04892828</t>
   </si>
   <si>
     <t>C000000051DS20251118</t>
   </si>
   <si>
-    <t>19 620.67</t>
+    <t>27 843.86</t>
   </si>
   <si>
     <t>SWAP04932217</t>
   </si>
   <si>
     <t>C000000051DS20260113</t>
   </si>
   <si>
-    <t>2 190.63</t>
+    <t>4 360.39</t>
   </si>
   <si>
     <t>SWAP04947610</t>
   </si>
   <si>
     <t>C000000051DS20260123</t>
   </si>
   <si>
+    <t>1 180.91</t>
+  </si>
+  <si>
     <t>SWAP04986430</t>
   </si>
   <si>
     <t>C000000051DS20260202</t>
   </si>
   <si>
-    <t>2 567.25</t>
+    <t>4 242.97</t>
   </si>
   <si>
     <t>SWAP04988914</t>
   </si>
   <si>
     <t>C000000051DS20260219</t>
   </si>
   <si>
-    <t>2 604.87</t>
+    <t>4 296.65</t>
   </si>
   <si>
     <t>SWAP05009021</t>
   </si>
   <si>
     <t>C000000051DS20260304</t>
   </si>
   <si>
     <t>SWAP05011027</t>
   </si>
   <si>
     <t>C000000051DS20260313</t>
   </si>
   <si>
-    <t>-17 355.29</t>
+    <t>-17 429.36</t>
   </si>
   <si>
     <t>SWAP05011028</t>
   </si>
   <si>
-    <t>-14 618.96</t>
+    <t>-14 812.37</t>
   </si>
   <si>
     <t>SWAP05011146</t>
   </si>
   <si>
     <t>C000000051DS20260316</t>
   </si>
   <si>
-    <t>-1 514.10</t>
+    <t>-1 644.16</t>
   </si>
   <si>
     <t>SWAP05011961</t>
   </si>
   <si>
     <t>C000000051DS20260325</t>
   </si>
   <si>
-    <t>-26 958.46</t>
+    <t>-29 936.47</t>
   </si>
   <si>
     <t>SWAP05016427</t>
   </si>
   <si>
     <t>C000000051DS20260331</t>
   </si>
   <si>
-    <t>-6 670.92</t>
+    <t>-6 901.13</t>
   </si>
   <si>
     <t>SWAP05019802</t>
   </si>
   <si>
     <t>C000000051DS20260416</t>
   </si>
   <si>
-    <t>-11 520.77</t>
+    <t>-11 198.54</t>
   </si>
   <si>
     <t>SWAP05023434</t>
   </si>
   <si>
     <t>C000000051DS20260421</t>
   </si>
   <si>
-    <t>-6 112.46</t>
+    <t>-6 672.11</t>
   </si>
   <si>
     <t>SWAP05029914</t>
   </si>
   <si>
     <t>C000000051DS20260504</t>
   </si>
   <si>
-    <t>-13 193.82</t>
+    <t>-15 962.94</t>
   </si>
   <si>
     <t>SWAP05035003</t>
   </si>
   <si>
     <t>C000000051DS20260615</t>
   </si>
   <si>
+    <t>-2 137.01</t>
+  </si>
+  <si>
     <t>SWAP05035202</t>
   </si>
   <si>
     <t>C000000051DS20260616</t>
   </si>
   <si>
-    <t>-3 037.80</t>
+    <t>-5 873.24</t>
   </si>
   <si>
     <t>SWAP05040215</t>
   </si>
   <si>
     <t>C000000051DS20260623</t>
   </si>
   <si>
-    <t>-3 698.73</t>
+    <t>-8 781.79</t>
   </si>
   <si>
     <t>SWAP05045456</t>
   </si>
   <si>
     <t>C000000051DS20260626</t>
   </si>
   <si>
-    <t>-1 522.04</t>
+    <t>-4 648.05</t>
   </si>
   <si>
     <t>SWAP05045809</t>
   </si>
   <si>
     <t>C000000051DS20260629</t>
   </si>
   <si>
+    <t>-1 061.72</t>
+  </si>
+  <si>
+    <t>SWAP05048198</t>
+  </si>
+  <si>
+    <t>C000000051DS20260702</t>
+  </si>
+  <si>
+    <t>-2 716.34</t>
+  </si>
+  <si>
     <t>SWAP05048200</t>
   </si>
   <si>
-    <t>C000000051DS20260702</t>
-[...2 lines deleted...]
-    <t>SWAP05048198</t>
+    <t>-3 314.11</t>
+  </si>
+  <si>
+    <t>SWAP05053665</t>
+  </si>
+  <si>
+    <t>C000000051DS20260716</t>
+  </si>
+  <si>
+    <t>-3 517.75</t>
   </si>
   <si>
     <t>SWAP04923742</t>
   </si>
   <si>
     <t>C00000009R8J20260109</t>
   </si>
   <si>
+    <t>1 708.85</t>
+  </si>
+  <si>
+    <t>SWAP04932218</t>
+  </si>
+  <si>
+    <t>C00000009R8J20260113</t>
+  </si>
+  <si>
+    <t>2 555.35</t>
+  </si>
+  <si>
     <t>SWAP04932219</t>
   </si>
   <si>
-    <t>C00000009R8J20260113</t>
-[...7 lines deleted...]
-  <si>
     <t>SWAP04944146</t>
   </si>
   <si>
     <t>C00000009R8J20260116</t>
   </si>
   <si>
+    <t>1 980.87</t>
+  </si>
+  <si>
     <t>SWAP04947351</t>
   </si>
   <si>
     <t>C00000009R8J20260121</t>
   </si>
   <si>
     <t>SWAP04987057</t>
   </si>
   <si>
     <t>C00000009R8J20260205</t>
   </si>
   <si>
+    <t>1 304.14</t>
+  </si>
+  <si>
     <t>SWAP04987065</t>
   </si>
   <si>
     <t>C00000009R8J20260206</t>
   </si>
   <si>
+    <t>1 102.76</t>
+  </si>
+  <si>
     <t>SWAP04987258</t>
   </si>
   <si>
     <t>C00000009R8J20260210</t>
   </si>
   <si>
-    <t>1 384.93</t>
+    <t>2 238.99</t>
   </si>
   <si>
     <t>SWAP04988845</t>
   </si>
   <si>
     <t>C00000009R8J20260217</t>
   </si>
   <si>
-    <t>4 846.37</t>
+    <t>7 519.43</t>
   </si>
   <si>
     <t>SWAP04990588</t>
   </si>
   <si>
     <t>C00000009R8J20260225</t>
   </si>
   <si>
-    <t>1 128.62</t>
+    <t>1 963.74</t>
   </si>
   <si>
     <t>SWAP04996161</t>
   </si>
   <si>
     <t>C00000009R8J20260226</t>
   </si>
   <si>
-    <t>1 015.91</t>
+    <t>1 690.70</t>
   </si>
   <si>
     <t>SWAP05013728</t>
   </si>
   <si>
     <t>C00000009R8J20260326</t>
   </si>
   <si>
-    <t>-4 908.89</t>
+    <t>-5 911.31</t>
   </si>
   <si>
     <t>SWAP05016430</t>
   </si>
   <si>
     <t>C00000009R8J20260331</t>
   </si>
   <si>
-    <t>-6 725.84</t>
-[...5 lines deleted...]
-    <t>C00000009R8J20260408</t>
+    <t>-7 459.41</t>
   </si>
   <si>
     <t>SWAP05034354</t>
   </si>
   <si>
     <t>C00000009R8J20260528</t>
   </si>
   <si>
-    <t>-5 899.42</t>
+    <t>-8 117.78</t>
+  </si>
+  <si>
+    <t>SWAP04922679</t>
+  </si>
+  <si>
+    <t>C0000000BHC120260106</t>
+  </si>
+  <si>
+    <t>6 223.75</t>
   </si>
   <si>
     <t>SWAP04922681</t>
   </si>
   <si>
-    <t>C0000000BHC120260106</t>
-[...8 lines deleted...]
-    <t>3 109.38</t>
+    <t>2 804.37</t>
   </si>
   <si>
     <t>SWAP04922724</t>
   </si>
   <si>
     <t>C0000000BHC120260107</t>
   </si>
   <si>
-    <t>1 121.67</t>
+    <t>1 939.85</t>
   </si>
   <si>
     <t>SWAP04922720</t>
   </si>
   <si>
+    <t>1 457.35</t>
+  </si>
+  <si>
     <t>SWAP04923566</t>
   </si>
   <si>
     <t>C0000000BHC120260108</t>
   </si>
   <si>
-    <t>1 845.78</t>
+    <t>3 224.12</t>
   </si>
   <si>
     <t>SWAP04923744</t>
   </si>
   <si>
     <t>C0000000BHC120260109</t>
   </si>
   <si>
-    <t>1 346.31</t>
+    <t>2 582.61</t>
   </si>
   <si>
     <t>SWAP04925386</t>
   </si>
   <si>
     <t>C0000000BHC120260112</t>
   </si>
   <si>
-    <t>1 060.38</t>
+    <t>1 922.70</t>
   </si>
   <si>
     <t>SWAP04932216</t>
   </si>
   <si>
     <t>C0000000BHC120260113</t>
   </si>
   <si>
+    <t>1 809.89</t>
+  </si>
+  <si>
     <t>SWAP04938388</t>
   </si>
   <si>
     <t>C0000000BHC120260114</t>
   </si>
   <si>
+    <t>1 823.76</t>
+  </si>
+  <si>
     <t>SWAP04943176</t>
   </si>
   <si>
     <t>C0000000BHC120260115</t>
   </si>
   <si>
-    <t>8 629.43</t>
+    <t>15 108.12</t>
   </si>
   <si>
     <t>SWAP04987058</t>
   </si>
   <si>
     <t>C0000000BHC120260205</t>
   </si>
   <si>
-    <t>1 714.70</t>
+    <t>2 760.21</t>
   </si>
   <si>
     <t>SWAP04987451</t>
   </si>
   <si>
     <t>C0000000BHC120260211</t>
   </si>
   <si>
-    <t>3 986.72</t>
+    <t>6 525.99</t>
+  </si>
+  <si>
+    <t>SWAP04996167</t>
+  </si>
+  <si>
+    <t>C0000000BHC120260226</t>
+  </si>
+  <si>
+    <t>2 173.49</t>
   </si>
   <si>
     <t>SWAP04996166</t>
   </si>
   <si>
-    <t>C0000000BHC120260226</t>
-[...8 lines deleted...]
-    <t>1 288.67</t>
+    <t>2 582.93</t>
   </si>
   <si>
     <t>SWAP04996569</t>
   </si>
   <si>
     <t>C0000000BHC120260227</t>
   </si>
   <si>
-    <t>1 656.07</t>
+    <t>3 048.88</t>
   </si>
   <si>
     <t>SWAP04996574</t>
   </si>
   <si>
-    <t>1 636.20</t>
+    <t>2 667.21</t>
   </si>
   <si>
     <t>SWAP04996571</t>
   </si>
   <si>
+    <t>1 794.92</t>
+  </si>
+  <si>
     <t>SWAP05009424</t>
   </si>
   <si>
     <t>C0000000BHC120260309</t>
   </si>
   <si>
-    <t>-7 583.69</t>
+    <t>-7 331.18</t>
   </si>
   <si>
     <t>SWAP05009699</t>
   </si>
   <si>
     <t>C0000000BHC120260310</t>
   </si>
   <si>
-    <t>-2 900.69</t>
+    <t>-2 143.55</t>
   </si>
   <si>
     <t>SWAP05010421</t>
   </si>
   <si>
     <t>C0000000BHC120260311</t>
   </si>
   <si>
-    <t>-14 859.78</t>
+    <t>-14 358.21</t>
   </si>
   <si>
     <t>SWAP05011025</t>
   </si>
   <si>
     <t>C0000000BHC120260313</t>
   </si>
   <si>
-    <t>-14 520.22</t>
+    <t>-14 076.58</t>
   </si>
   <si>
     <t>SWAP05019803</t>
   </si>
   <si>
     <t>C0000000BHC120260416</t>
   </si>
   <si>
-    <t>-4 215.93</t>
+    <t>-4 536.83</t>
   </si>
   <si>
     <t>SWAP04922722</t>
   </si>
   <si>
     <t>C0000000KKM920260107</t>
   </si>
   <si>
-    <t>10 376.28</t>
+    <t>17 057.59</t>
   </si>
   <si>
     <t>SWAP04923560</t>
   </si>
   <si>
     <t>C0000000KKM920260108</t>
   </si>
   <si>
-    <t>5 615.20</t>
+    <t>9 691.05</t>
   </si>
   <si>
     <t>SWAP04925387</t>
   </si>
   <si>
     <t>C0000000KKM920260112</t>
   </si>
   <si>
-    <t>1 247.17</t>
+    <t>2 452.50</t>
   </si>
   <si>
     <t>SWAP04959566</t>
   </si>
   <si>
     <t>C0000000KKM920260126</t>
   </si>
   <si>
-    <t>SWAP05011168</t>
-[...7 lines deleted...]
-  <si>
     <t>SWAP05027257</t>
   </si>
   <si>
     <t>C0000000KKM920260423</t>
   </si>
   <si>
-    <t>-15 132.67</t>
+    <t>-17 462.71</t>
   </si>
   <si>
     <t>SWAP05029913</t>
   </si>
   <si>
     <t>C0000000KKM920260504</t>
   </si>
   <si>
-    <t>-3 393.89</t>
-[...17 lines deleted...]
-    <t>-1 073.37</t>
+    <t>-1 503.38</t>
   </si>
   <si>
     <t>SWAP05034782</t>
   </si>
   <si>
     <t>C0000000KXHY20260609</t>
   </si>
   <si>
-    <t>-2 281.24</t>
-[...1 lines deleted...]
-  <si>
     <t>SWAP05002490</t>
   </si>
   <si>
     <t>C0000000NXVE20260302</t>
   </si>
   <si>
-    <t>5 677.95</t>
-[...5 lines deleted...]
-    <t>C0000000NXVE20260317</t>
+    <t>9 789.83</t>
+  </si>
+  <si>
+    <t>SWAP05019604</t>
+  </si>
+  <si>
+    <t>C0000000NXVE20260414</t>
+  </si>
+  <si>
+    <t>-11 929.56</t>
   </si>
   <si>
     <t>SWAP05019601</t>
   </si>
   <si>
-    <t>C0000000NXVE20260414</t>
-[...8 lines deleted...]
-    <t>-10 917.93</t>
+    <t>-16 412.48</t>
+  </si>
+  <si>
+    <t>SWAP05019682</t>
+  </si>
+  <si>
+    <t>C0000000NXVE20260415</t>
+  </si>
+  <si>
+    <t>-15 364.84</t>
+  </si>
+  <si>
+    <t>SWAP05019677</t>
+  </si>
+  <si>
+    <t>-22 434.21</t>
   </si>
   <si>
     <t>SWAP05019678</t>
   </si>
   <si>
-    <t>C0000000NXVE20260415</t>
-[...14 lines deleted...]
-    <t>-13 179.06</t>
+    <t>-27 489.80</t>
   </si>
   <si>
     <t>SWAP05019805</t>
   </si>
   <si>
     <t>C0000000NXVE20260416</t>
   </si>
   <si>
-    <t>-6 799.01</t>
+    <t>-7 458.68</t>
   </si>
   <si>
     <t>SWAP05019984</t>
   </si>
   <si>
     <t>C0000000NXVE20260417</t>
   </si>
   <si>
-    <t>-15 237.41</t>
+    <t>-17 042.29</t>
   </si>
   <si>
     <t>SWAP05019989</t>
   </si>
   <si>
-    <t>-10 904.08</t>
+    <t>-11 571.46</t>
   </si>
   <si>
     <t>SWAP05019990</t>
   </si>
   <si>
-    <t>-15 126.30</t>
+    <t>-16 902.02</t>
   </si>
   <si>
     <t>SWAP05019982</t>
   </si>
   <si>
-    <t>-13 304.08</t>
+    <t>-14 601.46</t>
   </si>
   <si>
     <t>SWAP05029797</t>
   </si>
   <si>
     <t>C0000000NXVE20260428</t>
   </si>
   <si>
-    <t>-5 985.36</t>
+    <t>-6 922.26</t>
   </si>
   <si>
     <t>SWAP05029798</t>
   </si>
   <si>
-    <t>-4 587.49</t>
+    <t>-5 267.19</t>
   </si>
   <si>
     <t>SWAP05029834</t>
   </si>
   <si>
     <t>C0000000NXVE20260429</t>
   </si>
   <si>
-    <t>-4 870.03</t>
+    <t>-6 853.51</t>
   </si>
   <si>
     <t>SWAP05034120</t>
   </si>
   <si>
     <t>C0000000NXVE20260521</t>
   </si>
   <si>
-    <t>-7 363.19</t>
+    <t>-9 565.60</t>
   </si>
   <si>
     <t>SWAP05034664</t>
   </si>
   <si>
     <t>C0000000NXVE20260608</t>
   </si>
   <si>
-    <t>-10 466.67</t>
+    <t>-16 663.14</t>
   </si>
   <si>
     <t>SWAP05034784</t>
   </si>
   <si>
     <t>C0000000NXVE20260609</t>
   </si>
   <si>
-    <t>-4 061.17</t>
+    <t>-6 428.29</t>
   </si>
   <si>
     <t>SWAP05034794</t>
   </si>
   <si>
     <t>C0000000NXVE20260610</t>
   </si>
   <si>
-    <t>-1 960.11</t>
+    <t>-2 543.19</t>
   </si>
   <si>
     <t>SWAP05034878</t>
   </si>
   <si>
     <t>C0000000NXVE20260612</t>
   </si>
   <si>
-    <t>-7 889.81</t>
+    <t>-14 418.21</t>
   </si>
   <si>
     <t>SWAP05035201</t>
   </si>
   <si>
     <t>C0000000NXVE20260616</t>
   </si>
   <si>
-    <t>-4 565.86</t>
+    <t>-8 827.78</t>
+  </si>
+  <si>
+    <t>SWAP05062644</t>
+  </si>
+  <si>
+    <t>C0000000NXVE20260731</t>
+  </si>
+  <si>
+    <t>SWAP04923567</t>
+  </si>
+  <si>
+    <t>C0000000OM5220260108</t>
   </si>
   <si>
     <t>SWAP04923565</t>
   </si>
   <si>
-    <t>C0000000OM5220260108</t>
-[...4 lines deleted...]
-  <si>
     <t>SWAP04987257</t>
   </si>
   <si>
     <t>C0000000OM5220260210</t>
   </si>
   <si>
-    <t>5 046.41</t>
+    <t>8 392.64</t>
   </si>
   <si>
     <t>SWAP05019603</t>
   </si>
   <si>
     <t>C0000000OM5220260414</t>
   </si>
   <si>
-    <t>-19 179.61</t>
+    <t>-20 546.63</t>
   </si>
   <si>
     <t>SWAP05040216</t>
   </si>
   <si>
     <t>ST 2.429/OIS+m240627</t>
   </si>
   <si>
-    <t>-5 127.64</t>
+    <t>-12 170.41</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -3682,157 +3706,157 @@
       </c>
       <c r="D1" t="s">
         <v>4</v>
       </c>
       <c r="E1" t="s">
         <v>5</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>5</v>
       </c>
       <c r="H1" t="s">
         <v>4</v>
       </c>
       <c r="Z1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
-        <v>52371.081</v>
+        <v>50029.9368</v>
       </c>
       <c r="C2">
-        <v>111286.37</v>
+        <v>111433.23</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2">
-        <v>5828187539.78</v>
+        <v>5574997501.85</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
-        <v>5828187539.78</v>
+        <v>5574997501.85</v>
       </c>
       <c r="H2" t="s">
         <v>8</v>
       </c>
       <c r="Z2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="1">
-        <v>7175.0</v>
+        <v>7275.0</v>
       </c>
       <c r="C3">
-        <v>1015.37</v>
+        <v>1016.7</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3">
-        <v>7285293.91</v>
+        <v>7396559.77</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
-        <v>7285293.91</v>
+        <v>7396559.77</v>
       </c>
       <c r="H3" t="s">
         <v>8</v>
       </c>
       <c r="Z3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="1">
-        <v>245429.0</v>
+        <v>243740.0</v>
       </c>
       <c r="C4">
-        <v>1011.39</v>
+        <v>1012.75</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4">
-        <v>248224593.56</v>
+        <v>246847801.24</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
-        <v>248224593.56</v>
+        <v>246847801.24</v>
       </c>
       <c r="H4" t="s">
         <v>8</v>
       </c>
       <c r="Z4" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z432"/>
+  <dimension ref="A1:Z425"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="N432" sqref="N432"/>
+      <selection activeCell="N425" sqref="N425"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>14</v>
       </c>
       <c r="B1" t="s">
         <v>15</v>
       </c>
       <c r="C1" t="s">
         <v>16</v>
       </c>
       <c r="D1" t="s">
         <v>17</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>18</v>
       </c>
       <c r="G1" t="s">
         <v>19</v>
@@ -3848,21593 +3872,21243 @@
       </c>
       <c r="K1" t="s">
         <v>23</v>
       </c>
       <c r="L1" t="s">
         <v>24</v>
       </c>
       <c r="M1" t="s">
         <v>25</v>
       </c>
       <c r="N1" t="s">
         <v>26</v>
       </c>
       <c r="O1" t="s">
         <v>27</v>
       </c>
       <c r="Z1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2" s="1">
-        <v>20233.0</v>
+        <v>11817.0</v>
       </c>
       <c r="C2" s="1">
-        <v>11674.728</v>
+        <v>11690.068</v>
       </c>
       <c r="D2" s="1">
-        <v>11642.777174418</v>
+        <v>11665.180470509</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
         <v>1.0</v>
       </c>
       <c r="G2" s="1">
-        <v>235568310.57</v>
+        <v>137847437.62</v>
       </c>
       <c r="H2" s="1">
-        <v>646461.05</v>
+        <v>294095.94</v>
       </c>
       <c r="I2" s="1">
-        <v>0.27442615198783</v>
+        <v>0.21334886239288</v>
       </c>
       <c r="J2">
         <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2" s="1">
-        <v>236214771.62</v>
+        <v>138141533.56</v>
       </c>
       <c r="M2" s="1">
-        <v>236214771.62</v>
+        <v>138141533.56</v>
       </c>
       <c r="N2" s="1">
-        <v>3.88</v>
+        <v>2.37</v>
       </c>
       <c r="O2">
         <v>1</v>
       </c>
       <c r="Z2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>31</v>
       </c>
       <c r="B3" s="1">
-        <v>1038.0</v>
+        <v>487.0</v>
       </c>
       <c r="C3" s="1">
-        <v>263350.42</v>
+        <v>263714.53</v>
       </c>
       <c r="D3" s="1">
-        <v>262589.78628131</v>
+        <v>262589.78628337</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
         <v>1.0</v>
       </c>
       <c r="G3" s="1">
-        <v>272568198.16</v>
+        <v>127881225.92</v>
       </c>
       <c r="H3" s="1">
-        <v>789537.8</v>
+        <v>547750.19</v>
       </c>
       <c r="I3" s="1">
-        <v>0.28966614789614</v>
+        <v>0.42832729046769</v>
       </c>
       <c r="J3">
         <v>0.0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3" s="1">
-        <v>273357735.96</v>
+        <v>128428976.11</v>
       </c>
       <c r="M3" s="1">
-        <v>273357735.96</v>
+        <v>128428976.11</v>
       </c>
       <c r="N3" s="1">
-        <v>4.49</v>
+        <v>2.2</v>
       </c>
       <c r="O3">
         <v>1</v>
       </c>
       <c r="Z3" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C4" s="1">
-        <v>99.9809</v>
+        <v>98.2195</v>
       </c>
       <c r="D4" s="1">
-        <v>99.26379355</v>
+        <v>97.26849795</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
         <v>1.0</v>
       </c>
       <c r="G4" s="1">
-        <v>19852758.71</v>
+        <v>19453699.59</v>
       </c>
       <c r="H4" s="1">
-        <v>143421.29</v>
+        <v>190200.41</v>
       </c>
       <c r="I4" s="1">
-        <v>0.72242498936814</v>
+        <v>0.97770816867025</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4" s="1">
-        <v>19996180.0</v>
+        <v>19643900.0</v>
       </c>
       <c r="M4" s="1">
-        <v>19996180.0</v>
+        <v>19643900.0</v>
       </c>
       <c r="N4" s="1">
-        <v>0.33</v>
+        <v>0.34</v>
       </c>
       <c r="O4">
         <v>1</v>
       </c>
       <c r="Z4" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>35</v>
       </c>
       <c r="B5" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C5" s="1">
-        <v>98.1092</v>
+        <v>97.3167</v>
       </c>
       <c r="D5" s="1">
-        <v>97.26849795</v>
+        <v>97.3186022</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
         <v>1.0</v>
       </c>
       <c r="G5" s="1">
-        <v>19453699.59</v>
+        <v>19463720.44</v>
       </c>
       <c r="H5" s="1">
-        <v>168140.41</v>
+        <v>-380.44</v>
       </c>
       <c r="I5" s="1">
-        <v>0.86431071489575</v>
+        <v>-0.0019546108934968</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5" s="1">
-        <v>19621840.0</v>
+        <v>19463340.0</v>
       </c>
       <c r="M5" s="1">
-        <v>19621840.0</v>
+        <v>19463340.0</v>
       </c>
       <c r="N5" s="1">
-        <v>0.32</v>
+        <v>0.33</v>
       </c>
       <c r="O5">
         <v>1</v>
       </c>
       <c r="Z5" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>37</v>
       </c>
       <c r="B6" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C6" s="1">
-        <v>97.2366</v>
+        <v>98.1217</v>
       </c>
       <c r="D6" s="1">
-        <v>97.3186022</v>
+        <v>97.132225</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
         <v>1.0</v>
       </c>
       <c r="G6" s="1">
-        <v>19463720.44</v>
+        <v>9713222.5</v>
       </c>
       <c r="H6" s="1">
-        <v>-16400.44</v>
+        <v>98947.5</v>
       </c>
       <c r="I6" s="1">
-        <v>-0.084261588376986</v>
+        <v>1.0186886998625</v>
       </c>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6" s="1">
-        <v>19447320.0</v>
+        <v>9812170.0</v>
       </c>
       <c r="M6" s="1">
-        <v>19447320.0</v>
+        <v>9812170.0</v>
       </c>
       <c r="N6" s="1">
-        <v>0.32</v>
+        <v>0.17</v>
       </c>
       <c r="O6">
         <v>1</v>
       </c>
       <c r="Z6" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>39</v>
       </c>
       <c r="B7" s="1">
         <v>10000000.0</v>
       </c>
       <c r="C7" s="1">
-        <v>98.0145</v>
+        <v>97.575</v>
       </c>
       <c r="D7" s="1">
-        <v>97.132225</v>
+        <v>97.5375032</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
         <v>1.0</v>
       </c>
       <c r="G7" s="1">
-        <v>9713222.5</v>
+        <v>9753750.32</v>
       </c>
       <c r="H7" s="1">
-        <v>88227.5</v>
+        <v>3749.68</v>
       </c>
       <c r="I7" s="1">
-        <v>0.90832367939682</v>
+        <v>0.03844346919883</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7" s="1">
-        <v>9801450.0</v>
+        <v>9757500.0</v>
       </c>
       <c r="M7" s="1">
-        <v>9801450.0</v>
+        <v>9757500.0</v>
       </c>
       <c r="N7" s="1">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="O7">
         <v>1</v>
       </c>
       <c r="Z7" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>41</v>
       </c>
       <c r="B8" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C8" s="1">
-        <v>97.4834</v>
+        <v>99.7464</v>
       </c>
       <c r="D8" s="1">
-        <v>97.5375032</v>
+        <v>98.02335895</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
         <v>1.0</v>
       </c>
       <c r="G8" s="1">
-        <v>9753750.32</v>
+        <v>19604671.79</v>
       </c>
       <c r="H8" s="1">
-        <v>-5410.32</v>
+        <v>344608.21</v>
       </c>
       <c r="I8" s="1">
-        <v>-0.055469125438921</v>
+        <v>1.7577861730681</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8" s="1">
-        <v>9748340.0</v>
+        <v>19949280.0</v>
       </c>
       <c r="M8" s="1">
-        <v>9748340.0</v>
+        <v>19949280.0</v>
       </c>
       <c r="N8" s="1">
-        <v>0.16</v>
+        <v>0.34</v>
       </c>
       <c r="O8">
         <v>1</v>
       </c>
       <c r="Z8" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>43</v>
       </c>
       <c r="B9" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C9" s="1">
-        <v>99.6117</v>
+        <v>99.5192</v>
       </c>
       <c r="D9" s="1">
-        <v>98.02335895</v>
+        <v>97.81326225</v>
       </c>
       <c r="E9" t="s">
         <v>8</v>
       </c>
       <c r="F9">
         <v>1.0</v>
       </c>
       <c r="G9" s="1">
-        <v>19604671.79</v>
+        <v>19562652.45</v>
       </c>
       <c r="H9" s="1">
-        <v>317668.21</v>
+        <v>341187.55</v>
       </c>
       <c r="I9" s="1">
-        <v>1.620369947545</v>
+        <v>1.744076120925</v>
       </c>
       <c r="J9">
         <v>0.0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9" s="1">
-        <v>19922340.0</v>
+        <v>19903840.0</v>
       </c>
       <c r="M9" s="1">
-        <v>19922340.0</v>
+        <v>19903840.0</v>
       </c>
       <c r="N9" s="1">
-        <v>0.33</v>
+        <v>0.34</v>
       </c>
       <c r="O9">
         <v>1</v>
       </c>
       <c r="Z9" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>45</v>
       </c>
       <c r="B10" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C10" s="1">
-        <v>99.3794</v>
+        <v>99.9344</v>
       </c>
       <c r="D10" s="1">
-        <v>97.81326225</v>
+        <v>99.7933308</v>
       </c>
       <c r="E10" t="s">
         <v>8</v>
       </c>
       <c r="F10">
         <v>1.0</v>
       </c>
       <c r="G10" s="1">
-        <v>19562652.45</v>
+        <v>9979333.08</v>
       </c>
       <c r="H10" s="1">
-        <v>313227.55</v>
+        <v>14106.92</v>
       </c>
       <c r="I10" s="1">
-        <v>1.6011507171667</v>
+        <v>0.14136135037192</v>
       </c>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10" s="1">
-        <v>19875880.0</v>
+        <v>9993440.0</v>
       </c>
       <c r="M10" s="1">
-        <v>19875880.0</v>
+        <v>9993440.0</v>
       </c>
       <c r="N10" s="1">
-        <v>0.33</v>
+        <v>0.17</v>
       </c>
       <c r="O10">
         <v>1</v>
       </c>
       <c r="Z10" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
         <v>47</v>
       </c>
       <c r="B11" s="1">
-        <v>10000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="C11" s="1">
-        <v>99.7979</v>
+        <v>99.8809</v>
       </c>
       <c r="D11" s="1">
-        <v>99.7933308</v>
+        <v>99.7954194</v>
       </c>
       <c r="E11" t="s">
         <v>8</v>
       </c>
       <c r="F11">
         <v>1.0</v>
       </c>
       <c r="G11" s="1">
-        <v>9979333.08</v>
+        <v>34928396.79</v>
       </c>
       <c r="H11" s="1">
-        <v>456.92</v>
+        <v>29918.21</v>
       </c>
       <c r="I11" s="1">
-        <v>0.0045786626855429</v>
+        <v>0.085655835221631</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11" s="1">
-        <v>9979790.0</v>
+        <v>34958315.0</v>
       </c>
       <c r="M11" s="1">
-        <v>9979790.0</v>
+        <v>34958315.0</v>
       </c>
       <c r="N11" s="1">
-        <v>0.16</v>
+        <v>0.6</v>
       </c>
       <c r="O11">
         <v>1</v>
       </c>
       <c r="Z11" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
         <v>49</v>
       </c>
       <c r="B12" s="1">
         <v>30000000.0</v>
       </c>
       <c r="C12" s="1">
-        <v>99.8551</v>
+        <v>99.9816</v>
       </c>
       <c r="D12" s="1">
         <v>99.4181827</v>
       </c>
       <c r="E12" t="s">
         <v>8</v>
       </c>
       <c r="F12">
         <v>1.0</v>
       </c>
       <c r="G12" s="1">
         <v>29825454.81</v>
       </c>
       <c r="H12" s="1">
-        <v>131075.19</v>
+        <v>169025.19</v>
       </c>
       <c r="I12" s="1">
-        <v>0.43947423714073</v>
+        <v>0.56671454325427</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12" s="1">
-        <v>29956530.0</v>
+        <v>29994480.0</v>
       </c>
       <c r="M12" s="1">
-        <v>29956530.0</v>
+        <v>29994480.0</v>
       </c>
       <c r="N12" s="1">
-        <v>0.49</v>
+        <v>0.51</v>
       </c>
       <c r="O12">
         <v>1</v>
       </c>
       <c r="Z12" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
         <v>51</v>
       </c>
       <c r="B13" s="1">
-        <v>14000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C13" s="1">
-        <v>99.9871</v>
+        <v>100.0159</v>
       </c>
       <c r="D13" s="1">
-        <v>99.26215136</v>
+        <v>100.0</v>
       </c>
       <c r="E13" t="s">
         <v>8</v>
       </c>
       <c r="F13">
         <v>1.0</v>
       </c>
       <c r="G13" s="1">
-        <v>13896701.19</v>
+        <v>20000000.0</v>
       </c>
       <c r="H13" s="1">
-        <v>101492.81</v>
+        <v>3180.0</v>
       </c>
       <c r="I13" s="1">
-        <v>0.73033742765538</v>
+        <v>0.0159</v>
       </c>
       <c r="J13">
         <v>0.0</v>
       </c>
-      <c r="K13">
-        <v>0.0</v>
+      <c r="K13" t="s">
+        <v>52</v>
       </c>
       <c r="L13" s="1">
-        <v>13998194.0</v>
+        <v>20003180.0</v>
       </c>
       <c r="M13" s="1">
-        <v>13998194.0</v>
+        <v>20147193.22</v>
       </c>
       <c r="N13" s="1">
-        <v>0.23</v>
+        <v>0.35</v>
       </c>
       <c r="O13">
         <v>1</v>
       </c>
       <c r="Z13" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
+        <v>54</v>
+      </c>
+      <c r="B14" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>98.3854</v>
+      </c>
+      <c r="D14" s="1">
+        <v>97.77077208</v>
+      </c>
+      <c r="E14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F14">
+        <v>1.0</v>
+      </c>
+      <c r="G14" s="1">
+        <v>24442693.02</v>
+      </c>
+      <c r="H14" s="1">
+        <v>153656.98</v>
+      </c>
+      <c r="I14" s="1">
+        <v>0.62864177803269</v>
+      </c>
+      <c r="J14">
+        <v>0.0</v>
+      </c>
+      <c r="K14">
+        <v>0.0</v>
+      </c>
+      <c r="L14" s="1">
+        <v>24596350.0</v>
+      </c>
+      <c r="M14" s="1">
+        <v>24596350.0</v>
+      </c>
+      <c r="N14" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
         <v>53</v>
-      </c>
-[...43 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
         <v>56</v>
       </c>
       <c r="B15" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C15" s="1">
-        <v>98.266</v>
+        <v>98.0481</v>
       </c>
       <c r="D15" s="1">
-        <v>97.77077208</v>
+        <v>97.2946677</v>
       </c>
       <c r="E15" t="s">
         <v>8</v>
       </c>
       <c r="F15">
         <v>1.0</v>
       </c>
       <c r="G15" s="1">
-        <v>24442693.02</v>
+        <v>29188400.31</v>
       </c>
       <c r="H15" s="1">
-        <v>123806.98</v>
+        <v>226029.69</v>
       </c>
       <c r="I15" s="1">
-        <v>0.50651939169999</v>
+        <v>0.77438190376799</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15" s="1">
-        <v>24566500.0</v>
+        <v>29414430.0</v>
       </c>
       <c r="M15" s="1">
-        <v>24566500.0</v>
+        <v>29414430.0</v>
       </c>
       <c r="N15" s="1">
-        <v>0.4</v>
+        <v>0.5</v>
       </c>
       <c r="O15">
         <v>1</v>
       </c>
       <c r="Z15" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
         <v>58</v>
       </c>
       <c r="B16" s="1">
-        <v>30000000.0</v>
+        <v>45000000.0</v>
       </c>
       <c r="C16" s="1">
-        <v>97.9424</v>
+        <v>99.2415</v>
       </c>
       <c r="D16" s="1">
-        <v>97.2946677</v>
+        <v>97.78527224</v>
       </c>
       <c r="E16" t="s">
         <v>8</v>
       </c>
       <c r="F16">
         <v>1.0</v>
       </c>
       <c r="G16" s="1">
-        <v>29188400.31</v>
+        <v>44003372.51</v>
       </c>
       <c r="H16" s="1">
-        <v>194319.69</v>
+        <v>655302.49</v>
       </c>
       <c r="I16" s="1">
-        <v>0.66574285653272</v>
+        <v>1.489209696032</v>
       </c>
       <c r="J16">
         <v>0.0</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16" s="1">
-        <v>29382720.0</v>
+        <v>44658675.0</v>
       </c>
       <c r="M16" s="1">
-        <v>29382720.0</v>
+        <v>44658675.0</v>
       </c>
       <c r="N16" s="1">
-        <v>0.48</v>
+        <v>0.77</v>
       </c>
       <c r="O16">
         <v>1</v>
       </c>
       <c r="Z16" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
         <v>60</v>
       </c>
       <c r="B17" s="1">
-        <v>45000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C17" s="1">
-        <v>99.099</v>
+        <v>99.891</v>
       </c>
       <c r="D17" s="1">
-        <v>97.78527224</v>
+        <v>98.36271167</v>
       </c>
       <c r="E17" t="s">
         <v>8</v>
       </c>
       <c r="F17">
         <v>1.0</v>
       </c>
       <c r="G17" s="1">
-        <v>44003372.51</v>
+        <v>14754406.75</v>
       </c>
       <c r="H17" s="1">
-        <v>591177.49</v>
+        <v>229243.25</v>
       </c>
       <c r="I17" s="1">
-        <v>1.3434822293806</v>
+        <v>1.5537273296332</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17" s="1">
-        <v>44594550.0</v>
+        <v>14983650.0</v>
       </c>
       <c r="M17" s="1">
-        <v>44594550.0</v>
+        <v>14983650.0</v>
       </c>
       <c r="N17" s="1">
-        <v>0.73</v>
+        <v>0.26</v>
       </c>
       <c r="O17">
         <v>1</v>
       </c>
       <c r="Z17" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
         <v>62</v>
       </c>
       <c r="B18" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C18" s="1">
-        <v>99.7607</v>
+        <v>97.3918</v>
       </c>
       <c r="D18" s="1">
-        <v>98.36271167</v>
+        <v>97.2277138</v>
       </c>
       <c r="E18" t="s">
         <v>8</v>
       </c>
       <c r="F18">
         <v>1.0</v>
       </c>
       <c r="G18" s="1">
-        <v>14754406.75</v>
+        <v>29168314.14</v>
       </c>
       <c r="H18" s="1">
-        <v>209698.25</v>
+        <v>49225.86</v>
       </c>
       <c r="I18" s="1">
-        <v>1.4212584318241</v>
+        <v>0.16876484449437</v>
       </c>
       <c r="J18">
         <v>0.0</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18" s="1">
-        <v>14964105.0</v>
+        <v>29217540.0</v>
       </c>
       <c r="M18" s="1">
-        <v>14964105.0</v>
+        <v>29217540.0</v>
       </c>
       <c r="N18" s="1">
-        <v>0.25</v>
+        <v>0.5</v>
       </c>
       <c r="O18">
         <v>1</v>
       </c>
       <c r="Z18" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
         <v>64</v>
       </c>
       <c r="B19" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C19" s="1">
-        <v>97.306</v>
+        <v>97.6684</v>
       </c>
       <c r="D19" s="1">
-        <v>97.2277138</v>
+        <v>97.21815647</v>
       </c>
       <c r="E19" t="s">
         <v>8</v>
       </c>
       <c r="F19">
         <v>1.0</v>
       </c>
       <c r="G19" s="1">
-        <v>29168314.14</v>
+        <v>14582723.47</v>
       </c>
       <c r="H19" s="1">
-        <v>23485.86</v>
+        <v>67536.53</v>
       </c>
       <c r="I19" s="1">
-        <v>0.08051840050568</v>
+        <v>0.46312700188643</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19" s="1">
-        <v>29191800.0</v>
+        <v>14650260.0</v>
       </c>
       <c r="M19" s="1">
-        <v>29191800.0</v>
+        <v>14650260.0</v>
       </c>
       <c r="N19" s="1">
-        <v>0.48</v>
+        <v>0.25</v>
       </c>
       <c r="O19">
         <v>1</v>
       </c>
       <c r="Z19" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
         <v>66</v>
       </c>
       <c r="B20" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C20" s="1">
-        <v>97.5707</v>
+        <v>99.5987</v>
       </c>
       <c r="D20" s="1">
-        <v>97.21815647</v>
+        <v>98.7203376</v>
       </c>
       <c r="E20" t="s">
         <v>8</v>
       </c>
       <c r="F20">
         <v>1.0</v>
       </c>
       <c r="G20" s="1">
-        <v>14582723.47</v>
+        <v>9872033.76</v>
       </c>
       <c r="H20" s="1">
-        <v>52881.53</v>
+        <v>87836.24</v>
       </c>
       <c r="I20" s="1">
-        <v>0.3626313706681</v>
+        <v>0.88974817282229</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20" s="1">
-        <v>14635605.0</v>
+        <v>9959870.0</v>
       </c>
       <c r="M20" s="1">
-        <v>14635605.0</v>
+        <v>9959870.0</v>
       </c>
       <c r="N20" s="1">
-        <v>0.24</v>
+        <v>0.17</v>
       </c>
       <c r="O20">
         <v>1</v>
       </c>
       <c r="Z20" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
         <v>68</v>
       </c>
       <c r="B21" s="1">
-        <v>10000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C21" s="1">
-        <v>99.4582</v>
+        <v>98.2364</v>
       </c>
       <c r="D21" s="1">
-        <v>98.7203376</v>
+        <v>97.51078</v>
       </c>
       <c r="E21" t="s">
         <v>8</v>
       </c>
       <c r="F21">
         <v>1.0</v>
       </c>
       <c r="G21" s="1">
-        <v>9872033.76</v>
+        <v>24377695.0</v>
       </c>
       <c r="H21" s="1">
-        <v>73786.24</v>
+        <v>181405.0</v>
       </c>
       <c r="I21" s="1">
-        <v>0.74742694153834</v>
+        <v>0.74414336548226</v>
       </c>
       <c r="J21">
         <v>0.0</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21" s="1">
-        <v>9945820.0</v>
+        <v>24559100.0</v>
       </c>
       <c r="M21" s="1">
-        <v>9945820.0</v>
+        <v>24559100.0</v>
       </c>
       <c r="N21" s="1">
-        <v>0.16</v>
+        <v>0.42</v>
       </c>
       <c r="O21">
         <v>1</v>
       </c>
       <c r="Z21" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
         <v>70</v>
       </c>
       <c r="B22" s="1">
-        <v>25000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C22" s="1">
-        <v>98.1159</v>
+        <v>100.0242</v>
       </c>
       <c r="D22" s="1">
-        <v>97.51078</v>
+        <v>100.0</v>
       </c>
       <c r="E22" t="s">
         <v>8</v>
       </c>
       <c r="F22">
         <v>1.0</v>
       </c>
       <c r="G22" s="1">
-        <v>24377695.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="H22" s="1">
-        <v>151280.0</v>
+        <v>3630.0</v>
       </c>
       <c r="I22" s="1">
-        <v>0.62056728497095</v>
+        <v>0.0242</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
-      <c r="K22">
-        <v>0.0</v>
+      <c r="K22" t="s">
+        <v>71</v>
       </c>
       <c r="L22" s="1">
-        <v>24528975.0</v>
+        <v>15003630.0</v>
       </c>
       <c r="M22" s="1">
-        <v>24528975.0</v>
+        <v>15124302.67</v>
       </c>
       <c r="N22" s="1">
-        <v>0.4</v>
+        <v>0.26</v>
       </c>
       <c r="O22">
         <v>1</v>
       </c>
       <c r="Z22" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B23" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C23" s="1">
-        <v>100.0229</v>
+        <v>100.0062</v>
       </c>
       <c r="D23" s="1">
         <v>100.0</v>
       </c>
       <c r="E23" t="s">
         <v>8</v>
       </c>
       <c r="F23">
         <v>1.0</v>
       </c>
       <c r="G23" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="H23" s="1">
-        <v>3435.0</v>
+        <v>1860.0</v>
       </c>
       <c r="I23" s="1">
-        <v>0.0229</v>
+        <v>0.0062</v>
       </c>
       <c r="J23">
         <v>0.0</v>
       </c>
       <c r="K23" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="L23" s="1">
-        <v>15003435.0</v>
+        <v>30001860.0</v>
       </c>
       <c r="M23" s="1">
-        <v>15103283.67</v>
+        <v>30187983.67</v>
       </c>
       <c r="N23" s="1">
-        <v>0.25</v>
+        <v>0.52</v>
       </c>
       <c r="O23">
         <v>1</v>
       </c>
       <c r="Z23" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B24" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C24" s="1">
-        <v>100.016</v>
+        <v>100.0149</v>
       </c>
       <c r="D24" s="1">
         <v>100.0</v>
       </c>
       <c r="E24" t="s">
         <v>8</v>
       </c>
       <c r="F24">
         <v>1.0</v>
       </c>
       <c r="G24" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="H24" s="1">
-        <v>4800.0</v>
+        <v>1490.0</v>
       </c>
       <c r="I24" s="1">
-        <v>0.016</v>
+        <v>0.0149</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="L24" s="1">
-        <v>30004800.0</v>
+        <v>10001490.0</v>
       </c>
       <c r="M24" s="1">
-        <v>30148338.0</v>
+        <v>10069707.47</v>
       </c>
       <c r="N24" s="1">
-        <v>0.5</v>
+        <v>0.17</v>
       </c>
       <c r="O24">
         <v>1</v>
       </c>
       <c r="Z24" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
+        <v>79</v>
+      </c>
+      <c r="B25" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>97.2696</v>
+      </c>
+      <c r="D25" s="1">
+        <v>97.24683407</v>
+      </c>
+      <c r="E25" t="s">
+        <v>8</v>
+      </c>
+      <c r="F25">
+        <v>1.0</v>
+      </c>
+      <c r="G25" s="1">
+        <v>29174050.22</v>
+      </c>
+      <c r="H25" s="1">
+        <v>6829.78</v>
+      </c>
+      <c r="I25" s="1">
+        <v>0.023410462203558</v>
+      </c>
+      <c r="J25">
+        <v>0.0</v>
+      </c>
+      <c r="K25">
+        <v>0.0</v>
+      </c>
+      <c r="L25" s="1">
+        <v>29180880.0</v>
+      </c>
+      <c r="M25" s="1">
+        <v>29180880.0</v>
+      </c>
+      <c r="N25" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
         <v>78</v>
-      </c>
-[...43 lines deleted...]
-        <v>77</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
         <v>81</v>
       </c>
       <c r="B26" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C26" s="1">
-        <v>97.2279</v>
+        <v>100.0396</v>
       </c>
       <c r="D26" s="1">
-        <v>97.24683407</v>
+        <v>100.0</v>
       </c>
       <c r="E26" t="s">
         <v>8</v>
       </c>
       <c r="F26">
         <v>1.0</v>
       </c>
       <c r="G26" s="1">
-        <v>29174050.22</v>
+        <v>10000000.0</v>
       </c>
       <c r="H26" s="1">
-        <v>-5680.22</v>
+        <v>3960.0</v>
       </c>
       <c r="I26" s="1">
-        <v>-0.019470111133578</v>
+        <v>0.0396</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
-      <c r="K26">
-        <v>0.0</v>
+      <c r="K26" t="s">
+        <v>82</v>
       </c>
       <c r="L26" s="1">
-        <v>29168370.0</v>
+        <v>10003960.0</v>
       </c>
       <c r="M26" s="1">
-        <v>29168370.0</v>
+        <v>10085786.22</v>
       </c>
       <c r="N26" s="1">
-        <v>0.48</v>
+        <v>0.17</v>
       </c>
       <c r="O26">
         <v>1</v>
       </c>
       <c r="Z26" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B27" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C27" s="1">
-        <v>100.0333</v>
+        <v>100.0063</v>
       </c>
       <c r="D27" s="1">
         <v>100.0</v>
       </c>
       <c r="E27" t="s">
         <v>8</v>
       </c>
       <c r="F27">
         <v>1.0</v>
       </c>
       <c r="G27" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="H27" s="1">
-        <v>3330.0</v>
+        <v>1890.0</v>
       </c>
       <c r="I27" s="1">
-        <v>0.0333</v>
+        <v>0.0063</v>
       </c>
       <c r="J27">
         <v>0.0</v>
       </c>
       <c r="K27" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="L27" s="1">
-        <v>10003330.0</v>
+        <v>30001890.0</v>
       </c>
       <c r="M27" s="1">
-        <v>10071051.33</v>
+        <v>30029357.92</v>
       </c>
       <c r="N27" s="1">
-        <v>0.17</v>
+        <v>0.52</v>
       </c>
       <c r="O27">
         <v>1</v>
       </c>
       <c r="Z27" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B28" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C28" s="1">
-        <v>100.0305</v>
+        <v>100.0366</v>
       </c>
       <c r="D28" s="1">
         <v>100.0</v>
       </c>
       <c r="E28" t="s">
         <v>8</v>
       </c>
       <c r="F28">
         <v>1.0</v>
       </c>
       <c r="G28" s="1">
         <v>20000000.0</v>
       </c>
       <c r="H28" s="1">
-        <v>6100.0</v>
+        <v>7320.0</v>
       </c>
       <c r="I28" s="1">
-        <v>0.0305</v>
+        <v>0.0366</v>
       </c>
       <c r="J28">
         <v>0.0</v>
       </c>
       <c r="K28" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="L28" s="1">
-        <v>20006100.0</v>
+        <v>20007320.0</v>
       </c>
       <c r="M28" s="1">
-        <v>20114465.72</v>
+        <v>20143754.94</v>
       </c>
       <c r="N28" s="1">
-        <v>0.33</v>
+        <v>0.35</v>
       </c>
       <c r="O28">
         <v>1</v>
       </c>
       <c r="Z28" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B29" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C29" s="1">
-        <v>100.0071</v>
+        <v>100.0453</v>
       </c>
       <c r="D29" s="1">
         <v>100.0</v>
       </c>
       <c r="E29" t="s">
         <v>8</v>
       </c>
       <c r="F29">
         <v>1.0</v>
       </c>
       <c r="G29" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="H29" s="1">
-        <v>1065.0</v>
+        <v>9060.0</v>
       </c>
       <c r="I29" s="1">
-        <v>0.0071</v>
+        <v>0.0453</v>
       </c>
       <c r="J29">
         <v>0.0</v>
       </c>
       <c r="K29" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="L29" s="1">
-        <v>15001065.0</v>
+        <v>20009060.0</v>
       </c>
       <c r="M29" s="1">
-        <v>15339439.17</v>
+        <v>20330408.33</v>
       </c>
       <c r="N29" s="1">
-        <v>0.25</v>
+        <v>0.35</v>
       </c>
       <c r="O29">
         <v>1</v>
       </c>
       <c r="Z29" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B30" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C30" s="1">
-        <v>100.0499</v>
+        <v>100.0302</v>
       </c>
       <c r="D30" s="1">
         <v>100.0</v>
       </c>
       <c r="E30" t="s">
         <v>8</v>
       </c>
       <c r="F30">
         <v>1.0</v>
       </c>
       <c r="G30" s="1">
         <v>20000000.0</v>
       </c>
       <c r="H30" s="1">
-        <v>9980.0</v>
+        <v>6040.0</v>
       </c>
       <c r="I30" s="1">
-        <v>0.0499</v>
+        <v>0.0302</v>
       </c>
       <c r="J30">
         <v>0.0</v>
       </c>
       <c r="K30" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="L30" s="1">
-        <v>20009980.0</v>
+        <v>20006040.0</v>
       </c>
       <c r="M30" s="1">
-        <v>20303061.83</v>
+        <v>20323238.33</v>
       </c>
       <c r="N30" s="1">
-        <v>0.33</v>
+        <v>0.35</v>
       </c>
       <c r="O30">
         <v>1</v>
       </c>
       <c r="Z30" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
+        <v>96</v>
+      </c>
+      <c r="B31" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>99.8174</v>
+      </c>
+      <c r="D31" s="1">
+        <v>98.0238394</v>
+      </c>
+      <c r="E31" t="s">
+        <v>8</v>
+      </c>
+      <c r="F31">
+        <v>1.0</v>
+      </c>
+      <c r="G31" s="1">
+        <v>29407151.82</v>
+      </c>
+      <c r="H31" s="1">
+        <v>538068.18</v>
+      </c>
+      <c r="I31" s="1">
+        <v>1.8297187816538</v>
+      </c>
+      <c r="J31">
+        <v>0.0</v>
+      </c>
+      <c r="K31">
+        <v>0.0</v>
+      </c>
+      <c r="L31" s="1">
+        <v>29945220.0</v>
+      </c>
+      <c r="M31" s="1">
+        <v>29945220.0</v>
+      </c>
+      <c r="N31" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
         <v>95</v>
-      </c>
-[...43 lines deleted...]
-        <v>94</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
         <v>98</v>
       </c>
       <c r="B32" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C32" s="1">
-        <v>99.6852</v>
+        <v>98.8035</v>
       </c>
       <c r="D32" s="1">
-        <v>98.0238394</v>
+        <v>97.7949414</v>
       </c>
       <c r="E32" t="s">
         <v>8</v>
       </c>
       <c r="F32">
         <v>1.0</v>
       </c>
       <c r="G32" s="1">
-        <v>29407151.82</v>
+        <v>19558988.28</v>
       </c>
       <c r="H32" s="1">
-        <v>498408.18</v>
+        <v>201711.72</v>
       </c>
       <c r="I32" s="1">
-        <v>1.694853629657</v>
+        <v>1.0312993551219</v>
       </c>
       <c r="J32">
         <v>0.0</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32" s="1">
-        <v>29905560.0</v>
+        <v>19760700.0</v>
       </c>
       <c r="M32" s="1">
-        <v>29905560.0</v>
+        <v>19760700.0</v>
       </c>
       <c r="N32" s="1">
-        <v>0.49</v>
+        <v>0.34</v>
       </c>
       <c r="O32">
         <v>1</v>
       </c>
       <c r="Z32" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" t="s">
         <v>100</v>
       </c>
       <c r="B33" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C33" s="1">
-        <v>98.6718</v>
+        <v>97.267</v>
       </c>
       <c r="D33" s="1">
-        <v>97.7949414</v>
+        <v>97.14176547</v>
       </c>
       <c r="E33" t="s">
         <v>8</v>
       </c>
       <c r="F33">
         <v>1.0</v>
       </c>
       <c r="G33" s="1">
-        <v>19558988.28</v>
+        <v>29142529.64</v>
       </c>
       <c r="H33" s="1">
-        <v>175371.72</v>
+        <v>37570.36</v>
       </c>
       <c r="I33" s="1">
-        <v>0.89662981279725</v>
+        <v>0.12891935073623</v>
       </c>
       <c r="J33">
         <v>0.0</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33" s="1">
-        <v>19734360.0</v>
+        <v>29180100.0</v>
       </c>
       <c r="M33" s="1">
-        <v>19734360.0</v>
+        <v>29180100.0</v>
       </c>
       <c r="N33" s="1">
-        <v>0.32</v>
+        <v>0.5</v>
       </c>
       <c r="O33">
         <v>1</v>
       </c>
       <c r="Z33" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" t="s">
         <v>102</v>
       </c>
       <c r="B34" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C34" s="1">
-        <v>97.4126</v>
+        <v>97.4882</v>
       </c>
       <c r="D34" s="1">
         <v>97.2850972</v>
       </c>
       <c r="E34" t="s">
         <v>8</v>
       </c>
       <c r="F34">
         <v>1.0</v>
       </c>
       <c r="G34" s="1">
         <v>19457019.44</v>
       </c>
       <c r="H34" s="1">
-        <v>25500.56</v>
+        <v>40620.56</v>
       </c>
       <c r="I34" s="1">
-        <v>0.13106097816593</v>
+        <v>0.2087707221821</v>
       </c>
       <c r="J34">
         <v>0.0</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34" s="1">
-        <v>19482520.0</v>
+        <v>19497640.0</v>
       </c>
       <c r="M34" s="1">
-        <v>19482520.0</v>
+        <v>19497640.0</v>
       </c>
       <c r="N34" s="1">
-        <v>0.32</v>
+        <v>0.33</v>
       </c>
       <c r="O34">
         <v>1</v>
       </c>
       <c r="Z34" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" t="s">
         <v>104</v>
       </c>
       <c r="B35" s="1">
         <v>10000000.0</v>
       </c>
       <c r="C35" s="1">
-        <v>98.618</v>
+        <v>98.746</v>
       </c>
       <c r="D35" s="1">
         <v>97.8142855</v>
       </c>
       <c r="E35" t="s">
         <v>8</v>
       </c>
       <c r="F35">
         <v>1.0</v>
       </c>
       <c r="G35" s="1">
         <v>9781428.55</v>
       </c>
       <c r="H35" s="1">
-        <v>80371.45</v>
+        <v>93171.45</v>
       </c>
       <c r="I35" s="1">
-        <v>0.82167394659341</v>
+        <v>0.95253417763809</v>
       </c>
       <c r="J35">
         <v>0.0</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35" s="1">
-        <v>9861800.0</v>
+        <v>9874600.0</v>
       </c>
       <c r="M35" s="1">
-        <v>9861800.0</v>
+        <v>9874600.0</v>
       </c>
       <c r="N35" s="1">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="O35">
         <v>1</v>
       </c>
       <c r="Z35" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" t="s">
         <v>106</v>
       </c>
       <c r="B36" s="1">
         <v>18500000.0</v>
       </c>
       <c r="C36" s="1">
-        <v>97.9015</v>
+        <v>98.0001</v>
       </c>
       <c r="D36" s="1">
         <v>97.32339049</v>
       </c>
       <c r="E36" t="s">
         <v>8</v>
       </c>
       <c r="F36">
         <v>1.0</v>
       </c>
       <c r="G36" s="1">
         <v>18004827.24</v>
       </c>
       <c r="H36" s="1">
-        <v>106950.26</v>
+        <v>125191.26</v>
       </c>
       <c r="I36" s="1">
-        <v>0.59400880982849</v>
+        <v>0.69532052894055</v>
       </c>
       <c r="J36">
         <v>0.0</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36" s="1">
-        <v>18111777.5</v>
+        <v>18130018.5</v>
       </c>
       <c r="M36" s="1">
-        <v>18111777.5</v>
+        <v>18130018.5</v>
       </c>
       <c r="N36" s="1">
-        <v>0.3</v>
+        <v>0.31</v>
       </c>
       <c r="O36">
         <v>1</v>
       </c>
       <c r="Z36" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" t="s">
         <v>108</v>
       </c>
       <c r="B37" s="1">
         <v>15000000.0</v>
       </c>
       <c r="C37" s="1">
-        <v>98.1284</v>
+        <v>98.2414</v>
       </c>
       <c r="D37" s="1">
         <v>97.44325147</v>
       </c>
       <c r="E37" t="s">
         <v>8</v>
       </c>
       <c r="F37">
         <v>1.0</v>
       </c>
       <c r="G37" s="1">
         <v>14616487.72</v>
       </c>
       <c r="H37" s="1">
-        <v>102772.28</v>
+        <v>119722.28</v>
       </c>
       <c r="I37" s="1">
-        <v>0.70312568907628</v>
+        <v>0.81909062076645</v>
       </c>
       <c r="J37">
         <v>0.0</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37" s="1">
-        <v>14719260.0</v>
+        <v>14736210.0</v>
       </c>
       <c r="M37" s="1">
-        <v>14719260.0</v>
+        <v>14736210.0</v>
       </c>
       <c r="N37" s="1">
-        <v>0.24</v>
+        <v>0.25</v>
       </c>
       <c r="O37">
         <v>1</v>
       </c>
       <c r="Z37" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" t="s">
         <v>110</v>
       </c>
       <c r="B38" s="1">
         <v>12500000.0</v>
       </c>
       <c r="C38" s="1">
-        <v>98.0768</v>
+        <v>98.188</v>
       </c>
       <c r="D38" s="1">
         <v>97.12268648</v>
       </c>
       <c r="E38" t="s">
         <v>8</v>
       </c>
       <c r="F38">
         <v>1.0</v>
       </c>
       <c r="G38" s="1">
         <v>12140335.81</v>
       </c>
       <c r="H38" s="1">
-        <v>119264.19</v>
+        <v>133164.19</v>
       </c>
       <c r="I38" s="1">
-        <v>0.98237966285712</v>
+        <v>1.0968740246074</v>
       </c>
       <c r="J38">
         <v>0.0</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38" s="1">
-        <v>12259600.0</v>
+        <v>12273500.0</v>
       </c>
       <c r="M38" s="1">
-        <v>12259600.0</v>
+        <v>12273500.0</v>
       </c>
       <c r="N38" s="1">
-        <v>0.2</v>
+        <v>0.21</v>
       </c>
       <c r="O38">
         <v>1</v>
       </c>
       <c r="Z38" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" t="s">
         <v>112</v>
       </c>
       <c r="B39" s="1">
-        <v>40000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C39" s="1">
-        <v>99.946</v>
+        <v>98.6715</v>
       </c>
       <c r="D39" s="1">
-        <v>99.7995692</v>
+        <v>97.7514452</v>
       </c>
       <c r="E39" t="s">
         <v>8</v>
       </c>
       <c r="F39">
         <v>1.0</v>
       </c>
       <c r="G39" s="1">
-        <v>39919827.68</v>
+        <v>9775144.52</v>
       </c>
       <c r="H39" s="1">
-        <v>58572.32</v>
+        <v>92005.48</v>
       </c>
       <c r="I39" s="1">
-        <v>0.1467248818545</v>
+        <v>0.94121861637704</v>
       </c>
       <c r="J39">
         <v>0.0</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39" s="1">
-        <v>39978400.0</v>
+        <v>9867150.0</v>
       </c>
       <c r="M39" s="1">
-        <v>39978400.0</v>
+        <v>9867150.0</v>
       </c>
       <c r="N39" s="1">
-        <v>0.66</v>
+        <v>0.17</v>
       </c>
       <c r="O39">
         <v>1</v>
       </c>
       <c r="Z39" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" t="s">
         <v>114</v>
       </c>
       <c r="B40" s="1">
-        <v>10000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C40" s="1">
-        <v>98.5406</v>
+        <v>98.3581</v>
       </c>
       <c r="D40" s="1">
-        <v>97.7514452</v>
+        <v>97.52492576</v>
       </c>
       <c r="E40" t="s">
         <v>8</v>
       </c>
       <c r="F40">
         <v>1.0</v>
       </c>
       <c r="G40" s="1">
-        <v>9775144.52</v>
+        <v>24381231.44</v>
       </c>
       <c r="H40" s="1">
-        <v>78915.48</v>
+        <v>208293.56</v>
       </c>
       <c r="I40" s="1">
-        <v>0.80730755272762</v>
+        <v>0.85431927633595</v>
       </c>
       <c r="J40">
         <v>0.0</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40" s="1">
-        <v>9854060.0</v>
+        <v>24589525.0</v>
       </c>
       <c r="M40" s="1">
-        <v>9854060.0</v>
+        <v>24589525.0</v>
       </c>
       <c r="N40" s="1">
-        <v>0.16</v>
+        <v>0.42</v>
       </c>
       <c r="O40">
         <v>1</v>
       </c>
       <c r="Z40" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" t="s">
         <v>116</v>
       </c>
       <c r="B41" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C41" s="1">
-        <v>98.2357</v>
+        <v>99.3047</v>
       </c>
       <c r="D41" s="1">
-        <v>97.52492576</v>
+        <v>98.14746657</v>
       </c>
       <c r="E41" t="s">
         <v>8</v>
       </c>
       <c r="F41">
         <v>1.0</v>
       </c>
       <c r="G41" s="1">
-        <v>24381231.44</v>
+        <v>29444239.97</v>
       </c>
       <c r="H41" s="1">
-        <v>177693.56</v>
+        <v>347170.03</v>
       </c>
       <c r="I41" s="1">
-        <v>0.72881290035447</v>
+        <v>1.1790762144098</v>
       </c>
       <c r="J41">
         <v>0.0</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41" s="1">
-        <v>24558925.0</v>
+        <v>29791410.0</v>
       </c>
       <c r="M41" s="1">
-        <v>24558925.0</v>
+        <v>29791410.0</v>
       </c>
       <c r="N41" s="1">
-        <v>0.4</v>
+        <v>0.51</v>
       </c>
       <c r="O41">
         <v>1</v>
       </c>
       <c r="Z41" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" t="s">
         <v>118</v>
       </c>
       <c r="B42" s="1">
         <v>30000000.0</v>
       </c>
       <c r="C42" s="1">
-        <v>99.1737</v>
+        <v>99.7249</v>
       </c>
       <c r="D42" s="1">
-        <v>98.14746657</v>
+        <v>97.87236357</v>
       </c>
       <c r="E42" t="s">
         <v>8</v>
       </c>
       <c r="F42">
         <v>1.0</v>
       </c>
       <c r="G42" s="1">
-        <v>29444239.97</v>
+        <v>29361709.07</v>
       </c>
       <c r="H42" s="1">
-        <v>307870.03</v>
+        <v>555760.93</v>
       </c>
       <c r="I42" s="1">
-        <v>1.0456035894072</v>
+        <v>1.8928085169533</v>
       </c>
       <c r="J42">
         <v>0.0</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42" s="1">
-        <v>29752110.0</v>
+        <v>29917470.0</v>
       </c>
       <c r="M42" s="1">
-        <v>29752110.0</v>
+        <v>29917470.0</v>
       </c>
       <c r="N42" s="1">
-        <v>0.49</v>
+        <v>0.51</v>
       </c>
       <c r="O42">
         <v>1</v>
       </c>
       <c r="Z42" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" t="s">
         <v>120</v>
       </c>
       <c r="B43" s="1">
         <v>30000000.0</v>
       </c>
       <c r="C43" s="1">
-        <v>99.5948</v>
+        <v>97.5168</v>
       </c>
       <c r="D43" s="1">
-        <v>97.87236357</v>
+        <v>97.16562473</v>
       </c>
       <c r="E43" t="s">
         <v>8</v>
       </c>
       <c r="F43">
         <v>1.0</v>
       </c>
       <c r="G43" s="1">
-        <v>29361709.07</v>
+        <v>29149687.42</v>
       </c>
       <c r="H43" s="1">
-        <v>516730.93</v>
+        <v>105352.58</v>
       </c>
       <c r="I43" s="1">
-        <v>1.7598802875135</v>
+        <v>0.36141924433713</v>
       </c>
       <c r="J43">
         <v>0.0</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43" s="1">
-        <v>29878440.0</v>
+        <v>29255040.0</v>
       </c>
       <c r="M43" s="1">
-        <v>29878440.0</v>
+        <v>29255040.0</v>
       </c>
       <c r="N43" s="1">
-        <v>0.49</v>
+        <v>0.5</v>
       </c>
       <c r="O43">
         <v>1</v>
       </c>
       <c r="Z43" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" t="s">
         <v>122</v>
       </c>
       <c r="B44" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C44" s="1">
-        <v>97.4342</v>
+        <v>99.0515</v>
       </c>
       <c r="D44" s="1">
-        <v>97.16562473</v>
+        <v>98.15181495</v>
       </c>
       <c r="E44" t="s">
         <v>8</v>
       </c>
       <c r="F44">
         <v>1.0</v>
       </c>
       <c r="G44" s="1">
-        <v>29149687.42</v>
+        <v>19630362.99</v>
       </c>
       <c r="H44" s="1">
-        <v>80572.58</v>
+        <v>179937.01</v>
       </c>
       <c r="I44" s="1">
-        <v>0.27640975643779</v>
+        <v>0.91662599459655</v>
       </c>
       <c r="J44">
         <v>0.0</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44" s="1">
-        <v>29230260.0</v>
+        <v>19810300.0</v>
       </c>
       <c r="M44" s="1">
-        <v>29230260.0</v>
+        <v>19810300.0</v>
       </c>
       <c r="N44" s="1">
-        <v>0.48</v>
+        <v>0.34</v>
       </c>
       <c r="O44">
         <v>1</v>
       </c>
       <c r="Z44" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" t="s">
         <v>124</v>
       </c>
       <c r="B45" s="1">
-        <v>20000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="C45" s="1">
-        <v>98.917</v>
+        <v>98.7998</v>
       </c>
       <c r="D45" s="1">
-        <v>98.15181495</v>
+        <v>97.75627623</v>
       </c>
       <c r="E45" t="s">
         <v>8</v>
       </c>
       <c r="F45">
         <v>1.0</v>
       </c>
       <c r="G45" s="1">
-        <v>19630362.99</v>
+        <v>39102510.49</v>
       </c>
       <c r="H45" s="1">
-        <v>153037.01</v>
+        <v>417409.51</v>
       </c>
       <c r="I45" s="1">
-        <v>0.77959337826794</v>
+        <v>1.0674749645723</v>
       </c>
       <c r="J45">
         <v>0.0</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45" s="1">
-        <v>19783400.0</v>
+        <v>39519920.0</v>
       </c>
       <c r="M45" s="1">
-        <v>19783400.0</v>
+        <v>39519920.0</v>
       </c>
       <c r="N45" s="1">
-        <v>0.33</v>
+        <v>0.68</v>
       </c>
       <c r="O45">
         <v>1</v>
       </c>
       <c r="Z45" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" t="s">
         <v>126</v>
       </c>
       <c r="B46" s="1">
-        <v>40000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C46" s="1">
-        <v>98.6698</v>
+        <v>98.015</v>
       </c>
       <c r="D46" s="1">
-        <v>97.75627623</v>
+        <v>97.3233905</v>
       </c>
       <c r="E46" t="s">
         <v>8</v>
       </c>
       <c r="F46">
         <v>1.0</v>
       </c>
       <c r="G46" s="1">
-        <v>39102510.49</v>
+        <v>19464678.1</v>
       </c>
       <c r="H46" s="1">
-        <v>365409.51</v>
+        <v>138321.9</v>
       </c>
       <c r="I46" s="1">
-        <v>0.9344911756841</v>
+        <v>0.71063029806797</v>
       </c>
       <c r="J46">
         <v>0.0</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46" s="1">
-        <v>39467920.0</v>
+        <v>19603000.0</v>
       </c>
       <c r="M46" s="1">
-        <v>39467920.0</v>
+        <v>19603000.0</v>
       </c>
       <c r="N46" s="1">
-        <v>0.65</v>
+        <v>0.34</v>
       </c>
       <c r="O46">
         <v>1</v>
       </c>
       <c r="Z46" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" t="s">
         <v>128</v>
       </c>
       <c r="B47" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C47" s="1">
-        <v>97.9055</v>
+        <v>100.0085</v>
       </c>
       <c r="D47" s="1">
-        <v>97.3233905</v>
+        <v>100.0</v>
       </c>
       <c r="E47" t="s">
         <v>8</v>
       </c>
       <c r="F47">
         <v>1.0</v>
       </c>
       <c r="G47" s="1">
-        <v>19464678.1</v>
+        <v>30000000.0</v>
       </c>
       <c r="H47" s="1">
-        <v>116421.9</v>
+        <v>2550.0</v>
       </c>
       <c r="I47" s="1">
-        <v>0.5981188047492</v>
+        <v>0.0085</v>
       </c>
       <c r="J47">
         <v>0.0</v>
       </c>
-      <c r="K47">
-        <v>0.0</v>
+      <c r="K47" t="s">
+        <v>129</v>
       </c>
       <c r="L47" s="1">
-        <v>19581100.0</v>
+        <v>30002550.0</v>
       </c>
       <c r="M47" s="1">
-        <v>19581100.0</v>
+        <v>30375766.5</v>
       </c>
       <c r="N47" s="1">
-        <v>0.32</v>
+        <v>0.52</v>
       </c>
       <c r="O47">
         <v>1</v>
       </c>
       <c r="Z47" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B48" s="1">
         <v>30000000.0</v>
       </c>
       <c r="C48" s="1">
-        <v>100.0176</v>
+        <v>99.9941</v>
       </c>
       <c r="D48" s="1">
         <v>100.0</v>
       </c>
       <c r="E48" t="s">
         <v>8</v>
       </c>
       <c r="F48">
         <v>1.0</v>
       </c>
       <c r="G48" s="1">
         <v>30000000.0</v>
       </c>
       <c r="H48" s="1">
-        <v>5280.0</v>
+        <v>-1770.0</v>
       </c>
       <c r="I48" s="1">
-        <v>0.0176</v>
+        <v>-0.0059</v>
       </c>
       <c r="J48">
         <v>0.0</v>
       </c>
       <c r="K48" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="L48" s="1">
-        <v>30005280.0</v>
+        <v>29998230.0</v>
       </c>
       <c r="M48" s="1">
-        <v>30337199.25</v>
+        <v>30028043.0</v>
       </c>
       <c r="N48" s="1">
-        <v>0.5</v>
+        <v>0.52</v>
       </c>
       <c r="O48">
         <v>1</v>
       </c>
       <c r="Z48" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B49" s="1">
         <v>25000000.0</v>
       </c>
       <c r="C49" s="1">
-        <v>100.041</v>
+        <v>100.048</v>
       </c>
       <c r="D49" s="1">
         <v>100.0</v>
       </c>
       <c r="E49" t="s">
         <v>8</v>
       </c>
       <c r="F49">
         <v>1.0</v>
       </c>
       <c r="G49" s="1">
         <v>25000000.0</v>
       </c>
       <c r="H49" s="1">
-        <v>10250.0</v>
+        <v>12000.0</v>
       </c>
       <c r="I49" s="1">
-        <v>0.041</v>
+        <v>0.048</v>
       </c>
       <c r="J49">
         <v>0.0</v>
       </c>
       <c r="K49" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="L49" s="1">
-        <v>25010250.0</v>
+        <v>25012000.0</v>
       </c>
       <c r="M49" s="1">
-        <v>25357415.28</v>
+        <v>25394739.93</v>
       </c>
       <c r="N49" s="1">
-        <v>0.42</v>
+        <v>0.44</v>
       </c>
       <c r="O49">
         <v>1</v>
       </c>
       <c r="Z49" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B50" s="1">
         <v>15000000.0</v>
       </c>
       <c r="C50" s="1">
-        <v>98.7983</v>
+        <v>98.9447</v>
       </c>
       <c r="D50" s="1">
         <v>98.69221847</v>
       </c>
       <c r="E50" t="s">
         <v>8</v>
       </c>
       <c r="F50">
         <v>1.0</v>
       </c>
       <c r="G50" s="1">
         <v>14803832.77</v>
       </c>
       <c r="H50" s="1">
-        <v>15912.23</v>
+        <v>37872.23</v>
       </c>
       <c r="I50" s="1">
-        <v>0.10748723149755</v>
+        <v>0.25582719413548</v>
       </c>
       <c r="J50">
         <v>0.0</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50" s="1">
-        <v>14819745.0</v>
+        <v>14841705.0</v>
       </c>
       <c r="M50" s="1">
-        <v>14819745.0</v>
+        <v>14841705.0</v>
       </c>
       <c r="N50" s="1">
-        <v>0.24</v>
+        <v>0.25</v>
       </c>
       <c r="O50">
         <v>1</v>
       </c>
       <c r="Z50" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B51" s="1">
         <v>10000000.0</v>
       </c>
       <c r="C51" s="1">
-        <v>99.5696</v>
+        <v>99.7057</v>
       </c>
       <c r="D51" s="1">
         <v>99.3840947</v>
       </c>
       <c r="E51" t="s">
         <v>8</v>
       </c>
       <c r="F51">
         <v>1.0</v>
       </c>
       <c r="G51" s="1">
         <v>9938409.47</v>
       </c>
       <c r="H51" s="1">
-        <v>18550.53</v>
+        <v>32160.53</v>
       </c>
       <c r="I51" s="1">
-        <v>0.18665491752978</v>
+        <v>0.32359835944654</v>
       </c>
       <c r="J51">
         <v>0.0</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51" s="1">
-        <v>9956960.0</v>
+        <v>9970570.0</v>
       </c>
       <c r="M51" s="1">
-        <v>9956960.0</v>
+        <v>9970570.0</v>
       </c>
       <c r="N51" s="1">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="O51">
         <v>1</v>
       </c>
       <c r="Z51" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B52" s="1">
         <v>30000000.0</v>
       </c>
       <c r="C52" s="1">
-        <v>97.2594</v>
+        <v>97.3113</v>
       </c>
       <c r="D52" s="1">
         <v>97.33296853</v>
       </c>
       <c r="E52" t="s">
         <v>8</v>
       </c>
       <c r="F52">
         <v>1.0</v>
       </c>
       <c r="G52" s="1">
         <v>29199890.56</v>
       </c>
       <c r="H52" s="1">
-        <v>-22070.56</v>
+        <v>-6500.56</v>
       </c>
       <c r="I52" s="1">
-        <v>-0.075584392875204</v>
+        <v>-0.02226227521861</v>
       </c>
       <c r="J52">
         <v>0.0</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52" s="1">
-        <v>29177820.0</v>
+        <v>29193390.0</v>
       </c>
       <c r="M52" s="1">
-        <v>29177820.0</v>
+        <v>29193390.0</v>
       </c>
       <c r="N52" s="1">
-        <v>0.48</v>
+        <v>0.5</v>
       </c>
       <c r="O52">
         <v>1</v>
       </c>
       <c r="Z52" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B53" s="1">
         <v>40000000.0</v>
       </c>
       <c r="C53" s="1">
-        <v>99.7195</v>
+        <v>99.8626</v>
       </c>
       <c r="D53" s="1">
         <v>99.57214403</v>
       </c>
       <c r="E53" t="s">
         <v>8</v>
       </c>
       <c r="F53">
         <v>1.0</v>
       </c>
       <c r="G53" s="1">
         <v>39828857.61</v>
       </c>
       <c r="H53" s="1">
-        <v>58942.39</v>
+        <v>116182.39</v>
       </c>
       <c r="I53" s="1">
-        <v>0.14798915544392</v>
+        <v>0.29170404819954</v>
       </c>
       <c r="J53">
         <v>0.0</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53" s="1">
-        <v>39887800.0</v>
+        <v>39945040.0</v>
       </c>
       <c r="M53" s="1">
-        <v>39887800.0</v>
+        <v>39945040.0</v>
       </c>
       <c r="N53" s="1">
-        <v>0.66</v>
+        <v>0.69</v>
       </c>
       <c r="O53">
         <v>1</v>
       </c>
       <c r="Z53" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="A54" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B54" s="1">
         <v>10000000.0</v>
       </c>
       <c r="C54" s="1">
-        <v>99.9802</v>
+        <v>99.8094</v>
       </c>
       <c r="D54" s="1">
-        <v>99.8863238</v>
+        <v>99.6959274</v>
       </c>
       <c r="E54" t="s">
         <v>8</v>
       </c>
       <c r="F54">
         <v>1.0</v>
       </c>
       <c r="G54" s="1">
-        <v>9988632.38</v>
+        <v>9969592.74</v>
       </c>
       <c r="H54" s="1">
-        <v>9387.62</v>
+        <v>11347.26</v>
       </c>
       <c r="I54" s="1">
-        <v>0.093983036344361</v>
+        <v>0.11381869145439</v>
       </c>
       <c r="J54">
         <v>0.0</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54" s="1">
-        <v>9998020.0</v>
+        <v>9980940.0</v>
       </c>
       <c r="M54" s="1">
-        <v>9998020.0</v>
+        <v>9980940.0</v>
       </c>
       <c r="N54" s="1">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="O54">
         <v>1</v>
       </c>
       <c r="Z54" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
     </row>
     <row r="55" spans="1:26">
       <c r="A55" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="B55" s="1">
         <v>30000000.0</v>
       </c>
       <c r="C55" s="1">
-        <v>99.9605</v>
+        <v>99.8094</v>
       </c>
       <c r="D55" s="1">
-        <v>99.79547473</v>
+        <v>99.7153487</v>
       </c>
       <c r="E55" t="s">
         <v>8</v>
       </c>
       <c r="F55">
         <v>1.0</v>
       </c>
       <c r="G55" s="1">
-        <v>29938642.42</v>
+        <v>29914604.61</v>
       </c>
       <c r="H55" s="1">
-        <v>49507.58</v>
+        <v>28215.39</v>
       </c>
       <c r="I55" s="1">
-        <v>0.16536347675848</v>
+        <v>0.094319782487006</v>
       </c>
       <c r="J55">
         <v>0.0</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55" s="1">
-        <v>29988150.0</v>
+        <v>29942820.0</v>
       </c>
       <c r="M55" s="1">
-        <v>29988150.0</v>
+        <v>29942820.0</v>
       </c>
       <c r="N55" s="1">
-        <v>0.49</v>
+        <v>0.51</v>
       </c>
       <c r="O55">
         <v>1</v>
       </c>
       <c r="Z55" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="56" spans="1:26">
       <c r="A56" t="s">
         <v>148</v>
       </c>
       <c r="B56" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C56" s="1">
-        <v>99.5968</v>
+        <v>99.7337</v>
       </c>
       <c r="D56" s="1">
         <v>97.82396035</v>
       </c>
       <c r="E56" t="s">
         <v>8</v>
       </c>
       <c r="F56">
         <v>1.0</v>
       </c>
       <c r="G56" s="1">
         <v>19564792.07</v>
       </c>
       <c r="H56" s="1">
-        <v>354567.93</v>
+        <v>381947.93</v>
       </c>
       <c r="I56" s="1">
-        <v>1.812275483079</v>
+        <v>1.9522207475216</v>
       </c>
       <c r="J56">
         <v>0.0</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56" s="1">
-        <v>19919360.0</v>
+        <v>19946740.0</v>
       </c>
       <c r="M56" s="1">
-        <v>19919360.0</v>
+        <v>19946740.0</v>
       </c>
       <c r="N56" s="1">
-        <v>0.33</v>
+        <v>0.34</v>
       </c>
       <c r="O56">
         <v>1</v>
       </c>
       <c r="Z56" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="57" spans="1:26">
       <c r="A57" t="s">
         <v>150</v>
       </c>
       <c r="B57" s="1">
         <v>15000000.0</v>
       </c>
       <c r="C57" s="1">
-        <v>98.3957</v>
+        <v>98.5277</v>
       </c>
       <c r="D57" s="1">
         <v>97.74661473</v>
       </c>
       <c r="E57" t="s">
         <v>8</v>
       </c>
       <c r="F57">
         <v>1.0</v>
       </c>
       <c r="G57" s="1">
         <v>14661992.21</v>
       </c>
       <c r="H57" s="1">
-        <v>97362.79</v>
+        <v>117162.79</v>
       </c>
       <c r="I57" s="1">
-        <v>0.66404884551497</v>
+        <v>0.79909188548123</v>
       </c>
       <c r="J57">
         <v>0.0</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57" s="1">
-        <v>14759355.0</v>
+        <v>14779155.0</v>
       </c>
       <c r="M57" s="1">
-        <v>14759355.0</v>
+        <v>14779155.0</v>
       </c>
       <c r="N57" s="1">
-        <v>0.24</v>
+        <v>0.25</v>
       </c>
       <c r="O57">
         <v>1</v>
       </c>
       <c r="Z57" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="58" spans="1:26">
       <c r="A58" t="s">
         <v>152</v>
       </c>
       <c r="B58" s="1">
         <v>10000000.0</v>
       </c>
       <c r="C58" s="1">
-        <v>98.3618</v>
+        <v>98.4931</v>
       </c>
       <c r="D58" s="1">
         <v>97.7369551</v>
       </c>
       <c r="E58" t="s">
         <v>8</v>
       </c>
       <c r="F58">
         <v>1.0</v>
       </c>
       <c r="G58" s="1">
         <v>9773695.51</v>
       </c>
       <c r="H58" s="1">
-        <v>62484.49</v>
+        <v>75614.49</v>
       </c>
       <c r="I58" s="1">
-        <v>0.63931283654242</v>
+        <v>0.77365301510196</v>
       </c>
       <c r="J58">
         <v>0.0</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58" s="1">
-        <v>9836180.0</v>
+        <v>9849310.0</v>
       </c>
       <c r="M58" s="1">
-        <v>9836180.0</v>
+        <v>9849310.0</v>
       </c>
       <c r="N58" s="1">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="O58">
         <v>1</v>
       </c>
       <c r="Z58" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="59" spans="1:26">
       <c r="A59" t="s">
         <v>154</v>
       </c>
       <c r="B59" s="1">
         <v>25000000.0</v>
       </c>
       <c r="C59" s="1">
-        <v>99.6556</v>
+        <v>99.7882</v>
       </c>
       <c r="D59" s="1">
         <v>99.58751404</v>
       </c>
       <c r="E59" t="s">
         <v>8</v>
       </c>
       <c r="F59">
         <v>1.0</v>
       </c>
       <c r="G59" s="1">
         <v>24896878.51</v>
       </c>
       <c r="H59" s="1">
-        <v>17021.49</v>
+        <v>50171.49</v>
       </c>
       <c r="I59" s="1">
-        <v>0.068367968270252</v>
+        <v>0.20151719011622</v>
       </c>
       <c r="J59">
         <v>0.0</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59" s="1">
-        <v>24913900.0</v>
+        <v>24947050.0</v>
       </c>
       <c r="M59" s="1">
-        <v>24913900.0</v>
+        <v>24947050.0</v>
       </c>
       <c r="N59" s="1">
-        <v>0.41</v>
+        <v>0.43</v>
       </c>
       <c r="O59">
         <v>1</v>
       </c>
       <c r="Z59" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="60" spans="1:26">
       <c r="A60" t="s">
         <v>156</v>
       </c>
       <c r="B60" s="1">
         <v>15000000.0</v>
       </c>
       <c r="C60" s="1">
-        <v>99.9987</v>
+        <v>100.0058</v>
       </c>
       <c r="D60" s="1">
         <v>100.0</v>
       </c>
       <c r="E60" t="s">
         <v>8</v>
       </c>
       <c r="F60">
         <v>1.0</v>
       </c>
       <c r="G60" s="1">
         <v>15000000.0</v>
       </c>
       <c r="H60" s="1">
-        <v>-195.0</v>
+        <v>870.0</v>
       </c>
       <c r="I60" s="1">
-        <v>-0.0013</v>
+        <v>0.0058</v>
       </c>
       <c r="J60">
         <v>0.0</v>
       </c>
       <c r="K60" t="s">
         <v>157</v>
       </c>
       <c r="L60" s="1">
-        <v>14999805.0</v>
+        <v>15000870.0</v>
       </c>
       <c r="M60" s="1">
-        <v>15044230.33</v>
+        <v>15066310.0</v>
       </c>
       <c r="N60" s="1">
-        <v>0.25</v>
+        <v>0.26</v>
       </c>
       <c r="O60">
         <v>1</v>
       </c>
       <c r="Z60" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="61" spans="1:26">
       <c r="A61" t="s">
         <v>159</v>
       </c>
       <c r="B61" s="1">
         <v>30000000.0</v>
       </c>
       <c r="C61" s="1">
-        <v>100.0302</v>
+        <v>100.031</v>
       </c>
       <c r="D61" s="1">
         <v>100.0</v>
       </c>
       <c r="E61" t="s">
         <v>8</v>
       </c>
       <c r="F61">
         <v>1.0</v>
       </c>
       <c r="G61" s="1">
         <v>30000000.0</v>
       </c>
       <c r="H61" s="1">
-        <v>9060.0</v>
+        <v>9300.0</v>
       </c>
       <c r="I61" s="1">
-        <v>0.0302</v>
+        <v>0.031</v>
       </c>
       <c r="J61">
         <v>0.0</v>
       </c>
       <c r="K61" t="s">
         <v>160</v>
       </c>
       <c r="L61" s="1">
-        <v>30009060.0</v>
+        <v>30009300.0</v>
       </c>
       <c r="M61" s="1">
-        <v>30510594.58</v>
+        <v>30552795.0</v>
       </c>
       <c r="N61" s="1">
-        <v>0.5</v>
+        <v>0.52</v>
       </c>
       <c r="O61">
         <v>1</v>
       </c>
       <c r="Z61" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="62" spans="1:26">
       <c r="A62" t="s">
         <v>162</v>
       </c>
       <c r="B62" s="1">
         <v>10000000.0</v>
       </c>
       <c r="C62" s="1">
-        <v>100.0117</v>
+        <v>100.017</v>
       </c>
       <c r="D62" s="1">
         <v>100.0</v>
       </c>
       <c r="E62" t="s">
         <v>8</v>
       </c>
       <c r="F62">
         <v>1.0</v>
       </c>
       <c r="G62" s="1">
         <v>10000000.0</v>
       </c>
       <c r="H62" s="1">
-        <v>1170.0</v>
+        <v>1700.0</v>
       </c>
       <c r="I62" s="1">
-        <v>0.0117</v>
+        <v>0.017</v>
       </c>
       <c r="J62">
         <v>0.0</v>
       </c>
       <c r="K62" t="s">
         <v>163</v>
       </c>
       <c r="L62" s="1">
-        <v>10001170.0</v>
+        <v>10001700.0</v>
       </c>
       <c r="M62" s="1">
-        <v>10054720.56</v>
+        <v>10069286.33</v>
       </c>
       <c r="N62" s="1">
         <v>0.17</v>
       </c>
       <c r="O62">
         <v>1</v>
       </c>
       <c r="Z62" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="63" spans="1:26">
       <c r="A63" t="s">
         <v>165</v>
       </c>
       <c r="B63" s="1">
         <v>10000000.0</v>
       </c>
       <c r="C63" s="1">
-        <v>100.0133</v>
+        <v>100.0178</v>
       </c>
       <c r="D63" s="1">
         <v>100.0</v>
       </c>
       <c r="E63" t="s">
         <v>8</v>
       </c>
       <c r="F63">
         <v>1.0</v>
       </c>
       <c r="G63" s="1">
         <v>10000000.0</v>
       </c>
       <c r="H63" s="1">
-        <v>1330.0</v>
+        <v>1780.0</v>
       </c>
       <c r="I63" s="1">
-        <v>0.0133</v>
+        <v>0.0178</v>
       </c>
       <c r="J63">
         <v>0.0</v>
       </c>
       <c r="K63" t="s">
         <v>166</v>
       </c>
       <c r="L63" s="1">
-        <v>10001330.0</v>
+        <v>10001780.0</v>
       </c>
       <c r="M63" s="1">
-        <v>10054652.78</v>
+        <v>10069083.0</v>
       </c>
       <c r="N63" s="1">
         <v>0.17</v>
       </c>
       <c r="O63">
         <v>1</v>
       </c>
       <c r="Z63" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="64" spans="1:26">
       <c r="A64" t="s">
         <v>168</v>
       </c>
       <c r="B64" s="1">
         <v>30000000.0</v>
       </c>
       <c r="C64" s="1">
-        <v>100.0266</v>
+        <v>100.0328</v>
       </c>
       <c r="D64" s="1">
         <v>100.0</v>
       </c>
       <c r="E64" t="s">
         <v>8</v>
       </c>
       <c r="F64">
         <v>1.0</v>
       </c>
       <c r="G64" s="1">
         <v>30000000.0</v>
       </c>
       <c r="H64" s="1">
-        <v>7980.0</v>
+        <v>9840.0</v>
       </c>
       <c r="I64" s="1">
-        <v>0.0266</v>
+        <v>0.0328</v>
       </c>
       <c r="J64">
         <v>0.0</v>
       </c>
       <c r="K64" t="s">
         <v>169</v>
       </c>
       <c r="L64" s="1">
-        <v>30007980.0</v>
+        <v>30009840.0</v>
       </c>
       <c r="M64" s="1">
-        <v>30326963.92</v>
+        <v>30370765.58</v>
       </c>
       <c r="N64" s="1">
-        <v>0.5</v>
+        <v>0.52</v>
       </c>
       <c r="O64">
         <v>1</v>
       </c>
       <c r="Z64" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="65" spans="1:26">
       <c r="A65" t="s">
         <v>171</v>
       </c>
       <c r="B65" s="1">
         <v>15000000.0</v>
       </c>
       <c r="C65" s="1">
-        <v>97.7791</v>
+        <v>97.8765</v>
       </c>
       <c r="D65" s="1">
         <v>97.208601</v>
       </c>
       <c r="E65" t="s">
         <v>8</v>
       </c>
       <c r="F65">
         <v>1.0</v>
       </c>
       <c r="G65" s="1">
         <v>14581290.15</v>
       </c>
       <c r="H65" s="1">
-        <v>85574.85</v>
+        <v>100184.85</v>
       </c>
       <c r="I65" s="1">
-        <v>0.58688119583163</v>
+        <v>0.68707809096028</v>
       </c>
       <c r="J65">
         <v>0.0</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65" s="1">
-        <v>14666865.0</v>
+        <v>14681475.0</v>
       </c>
       <c r="M65" s="1">
-        <v>14666865.0</v>
+        <v>14681475.0</v>
       </c>
       <c r="N65" s="1">
-        <v>0.24</v>
+        <v>0.25</v>
       </c>
       <c r="O65">
         <v>1</v>
       </c>
       <c r="Z65" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="66" spans="1:26">
       <c r="A66" t="s">
         <v>173</v>
       </c>
       <c r="B66" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C66" s="1">
-        <v>98.9715</v>
+        <v>99.1097</v>
       </c>
       <c r="D66" s="1">
         <v>97.7959084</v>
       </c>
       <c r="E66" t="s">
         <v>8</v>
       </c>
       <c r="F66">
         <v>1.0</v>
       </c>
       <c r="G66" s="1">
         <v>19559181.68</v>
       </c>
       <c r="H66" s="1">
-        <v>235118.32</v>
+        <v>262758.32</v>
       </c>
       <c r="I66" s="1">
-        <v>1.2020866917987</v>
+        <v>1.3434013973533</v>
       </c>
       <c r="J66">
         <v>0.0</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66" s="1">
-        <v>19794300.0</v>
+        <v>19821940.0</v>
       </c>
       <c r="M66" s="1">
-        <v>19794300.0</v>
+        <v>19821940.0</v>
       </c>
       <c r="N66" s="1">
-        <v>0.33</v>
+        <v>0.34</v>
       </c>
       <c r="O66">
         <v>1</v>
       </c>
       <c r="Z66" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="67" spans="1:26">
       <c r="A67" t="s">
         <v>175</v>
       </c>
       <c r="B67" s="1">
         <v>25000000.0</v>
       </c>
       <c r="C67" s="1">
-        <v>98.72</v>
+        <v>98.8561</v>
       </c>
       <c r="D67" s="1">
         <v>97.78527224</v>
       </c>
       <c r="E67" t="s">
         <v>8</v>
       </c>
       <c r="F67">
         <v>1.0</v>
       </c>
       <c r="G67" s="1">
         <v>24446318.06</v>
       </c>
       <c r="H67" s="1">
-        <v>233681.94</v>
+        <v>267706.94</v>
       </c>
       <c r="I67" s="1">
-        <v>0.95589830512088</v>
+        <v>1.0950808188904</v>
       </c>
       <c r="J67">
         <v>0.0</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67" s="1">
-        <v>24680000.0</v>
+        <v>24714025.0</v>
       </c>
       <c r="M67" s="1">
-        <v>24680000.0</v>
+        <v>24714025.0</v>
       </c>
       <c r="N67" s="1">
-        <v>0.41</v>
+        <v>0.42</v>
       </c>
       <c r="O67">
         <v>1</v>
       </c>
       <c r="Z67" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="68" spans="1:26">
       <c r="A68" t="s">
         <v>177</v>
       </c>
       <c r="B68" s="1">
         <v>25000000.0</v>
       </c>
       <c r="C68" s="1">
-        <v>99.4149</v>
+        <v>99.5522</v>
       </c>
       <c r="D68" s="1">
         <v>98.376783</v>
       </c>
       <c r="E68" t="s">
         <v>8</v>
       </c>
       <c r="F68">
         <v>1.0</v>
       </c>
       <c r="G68" s="1">
         <v>24594195.75</v>
       </c>
       <c r="H68" s="1">
-        <v>259529.25</v>
+        <v>293854.25</v>
       </c>
       <c r="I68" s="1">
-        <v>1.0552459313495</v>
+        <v>1.1948113814618</v>
       </c>
       <c r="J68">
         <v>0.0</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68" s="1">
-        <v>24853725.0</v>
+        <v>24888050.0</v>
       </c>
       <c r="M68" s="1">
-        <v>24853725.0</v>
+        <v>24888050.0</v>
       </c>
       <c r="N68" s="1">
-        <v>0.41</v>
+        <v>0.43</v>
       </c>
       <c r="O68">
         <v>1</v>
       </c>
       <c r="Z68" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="69" spans="1:26">
       <c r="A69" t="s">
         <v>179</v>
       </c>
       <c r="B69" s="1">
         <v>25000000.0</v>
       </c>
       <c r="C69" s="1">
-        <v>99.1849</v>
+        <v>99.3241</v>
       </c>
       <c r="D69" s="1">
         <v>98.185719</v>
       </c>
       <c r="E69" t="s">
         <v>8</v>
       </c>
       <c r="F69">
         <v>1.0</v>
       </c>
       <c r="G69" s="1">
         <v>24546429.75</v>
       </c>
       <c r="H69" s="1">
-        <v>249795.25</v>
+        <v>284595.25</v>
       </c>
       <c r="I69" s="1">
-        <v>1.0176439202935</v>
+        <v>1.1594160653852</v>
       </c>
       <c r="J69">
         <v>0.0</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69" s="1">
-        <v>24796225.0</v>
+        <v>24831025.0</v>
       </c>
       <c r="M69" s="1">
-        <v>24796225.0</v>
+        <v>24831025.0</v>
       </c>
       <c r="N69" s="1">
-        <v>0.41</v>
+        <v>0.43</v>
       </c>
       <c r="O69">
         <v>1</v>
       </c>
       <c r="Z69" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="70" spans="1:26">
       <c r="A70" t="s">
         <v>181</v>
       </c>
       <c r="B70" s="1">
         <v>25000000.0</v>
       </c>
       <c r="C70" s="1">
-        <v>98.9561</v>
+        <v>99.094</v>
       </c>
       <c r="D70" s="1">
         <v>97.990834</v>
       </c>
       <c r="E70" t="s">
         <v>8</v>
       </c>
       <c r="F70">
         <v>1.0</v>
       </c>
       <c r="G70" s="1">
         <v>24497708.5</v>
       </c>
       <c r="H70" s="1">
-        <v>241316.5</v>
+        <v>275791.5</v>
       </c>
       <c r="I70" s="1">
-        <v>0.98505743914783</v>
+        <v>1.1257848871865</v>
       </c>
       <c r="J70">
         <v>0.0</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70" s="1">
-        <v>24739025.0</v>
+        <v>24773500.0</v>
       </c>
       <c r="M70" s="1">
-        <v>24739025.0</v>
+        <v>24773500.0</v>
       </c>
       <c r="N70" s="1">
-        <v>0.41</v>
+        <v>0.42</v>
       </c>
       <c r="O70">
         <v>1</v>
       </c>
       <c r="Z70" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="71" spans="1:26">
       <c r="A71" t="s">
         <v>183</v>
       </c>
       <c r="B71" s="1">
         <v>12500000.0</v>
       </c>
       <c r="C71" s="1">
-        <v>99.8069</v>
+        <v>99.9359</v>
       </c>
       <c r="D71" s="1">
         <v>97.85057616</v>
       </c>
       <c r="E71" t="s">
         <v>8</v>
       </c>
       <c r="F71">
         <v>1.0</v>
       </c>
       <c r="G71" s="1">
         <v>12231322.02</v>
       </c>
       <c r="H71" s="1">
-        <v>244540.48</v>
+        <v>260665.48</v>
       </c>
       <c r="I71" s="1">
-        <v>1.9992972108832</v>
+        <v>2.1311308750908</v>
       </c>
       <c r="J71">
         <v>0.0</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71" s="1">
-        <v>12475862.5</v>
+        <v>12491987.5</v>
       </c>
       <c r="M71" s="1">
-        <v>12475862.5</v>
+        <v>12491987.5</v>
       </c>
       <c r="N71" s="1">
         <v>0.21</v>
       </c>
       <c r="O71">
         <v>1</v>
       </c>
       <c r="Z71" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="72" spans="1:26">
       <c r="A72" t="s">
         <v>185</v>
       </c>
       <c r="B72" s="1">
         <v>15000000.0</v>
       </c>
       <c r="C72" s="1">
-        <v>99.5945</v>
+        <v>99.7271</v>
       </c>
       <c r="D72" s="1">
         <v>97.86267907</v>
       </c>
       <c r="E72" t="s">
         <v>8</v>
       </c>
       <c r="F72">
         <v>1.0</v>
       </c>
       <c r="G72" s="1">
         <v>14679401.86</v>
       </c>
       <c r="H72" s="1">
-        <v>259773.14</v>
+        <v>279663.14</v>
       </c>
       <c r="I72" s="1">
-        <v>1.7696439029158</v>
+        <v>1.9051398869463</v>
       </c>
       <c r="J72">
         <v>0.0</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72" s="1">
-        <v>14939175.0</v>
+        <v>14959065.0</v>
       </c>
       <c r="M72" s="1">
-        <v>14939175.0</v>
+        <v>14959065.0</v>
       </c>
       <c r="N72" s="1">
-        <v>0.25</v>
+        <v>0.26</v>
       </c>
       <c r="O72">
         <v>1</v>
       </c>
       <c r="Z72" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="73" spans="1:26">
       <c r="A73" t="s">
         <v>187</v>
       </c>
       <c r="B73" s="1">
         <v>40000000.0</v>
       </c>
       <c r="C73" s="1">
-        <v>97.4389</v>
+        <v>97.5184</v>
       </c>
       <c r="D73" s="1">
         <v>97.19905</v>
       </c>
       <c r="E73" t="s">
         <v>8</v>
       </c>
       <c r="F73">
         <v>1.0</v>
       </c>
       <c r="G73" s="1">
         <v>38879620.0</v>
       </c>
       <c r="H73" s="1">
-        <v>95940.0</v>
+        <v>127740.0</v>
       </c>
       <c r="I73" s="1">
-        <v>0.24676167102456</v>
+        <v>0.32855259387823</v>
       </c>
       <c r="J73">
         <v>0.0</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73" s="1">
-        <v>38975560.0</v>
+        <v>39007360.0</v>
       </c>
       <c r="M73" s="1">
-        <v>38975560.0</v>
+        <v>39007360.0</v>
       </c>
       <c r="N73" s="1">
-        <v>0.64</v>
+        <v>0.67</v>
       </c>
       <c r="O73">
         <v>1</v>
       </c>
       <c r="Z73" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="74" spans="1:26">
       <c r="A74" t="s">
         <v>189</v>
       </c>
       <c r="B74" s="1">
         <v>15000000.0</v>
       </c>
       <c r="C74" s="1">
-        <v>99.7806</v>
+        <v>99.9102</v>
       </c>
       <c r="D74" s="1">
         <v>97.85299653</v>
       </c>
       <c r="E74" t="s">
         <v>8</v>
       </c>
       <c r="F74">
         <v>1.0</v>
       </c>
       <c r="G74" s="1">
         <v>14677949.48</v>
       </c>
       <c r="H74" s="1">
-        <v>289140.52</v>
+        <v>308580.52</v>
       </c>
       <c r="I74" s="1">
-        <v>1.9698972284513</v>
+        <v>2.1023407964475</v>
       </c>
       <c r="J74">
         <v>0.0</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74" s="1">
-        <v>14967090.0</v>
+        <v>14986530.0</v>
       </c>
       <c r="M74" s="1">
-        <v>14967090.0</v>
+        <v>14986530.0</v>
       </c>
       <c r="N74" s="1">
-        <v>0.25</v>
+        <v>0.26</v>
       </c>
       <c r="O74">
         <v>1</v>
       </c>
       <c r="Z74" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="75" spans="1:26">
       <c r="A75" t="s">
         <v>191</v>
       </c>
       <c r="B75" s="1">
         <v>25000000.0</v>
       </c>
       <c r="C75" s="1">
-        <v>98.6096</v>
+        <v>98.7411</v>
       </c>
       <c r="D75" s="1">
         <v>97.80703052</v>
       </c>
       <c r="E75" t="s">
         <v>8</v>
       </c>
       <c r="F75">
         <v>1.0</v>
       </c>
       <c r="G75" s="1">
         <v>24451757.63</v>
       </c>
       <c r="H75" s="1">
-        <v>200642.37</v>
+        <v>233517.37</v>
       </c>
       <c r="I75" s="1">
-        <v>0.82056420252518</v>
+        <v>0.95501261518107</v>
       </c>
       <c r="J75">
         <v>0.0</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75" s="1">
-        <v>24652400.0</v>
+        <v>24685275.0</v>
       </c>
       <c r="M75" s="1">
-        <v>24652400.0</v>
+        <v>24685275.0</v>
       </c>
       <c r="N75" s="1">
-        <v>0.41</v>
+        <v>0.42</v>
       </c>
       <c r="O75">
         <v>1</v>
       </c>
       <c r="Z75" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="76" spans="1:26">
       <c r="A76" t="s">
         <v>193</v>
       </c>
       <c r="B76" s="1">
         <v>10000000.0</v>
       </c>
       <c r="C76" s="1">
-        <v>97.8861</v>
+        <v>97.9884</v>
       </c>
       <c r="D76" s="1">
         <v>97.4144579</v>
       </c>
       <c r="E76" t="s">
         <v>8</v>
       </c>
       <c r="F76">
         <v>1.0</v>
       </c>
       <c r="G76" s="1">
         <v>9741445.79</v>
       </c>
       <c r="H76" s="1">
-        <v>47164.21</v>
+        <v>57394.21</v>
       </c>
       <c r="I76" s="1">
-        <v>0.48416026754895</v>
+        <v>0.58917548008035</v>
       </c>
       <c r="J76">
         <v>0.0</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76" s="1">
-        <v>9788610.0</v>
+        <v>9798840.0</v>
       </c>
       <c r="M76" s="1">
-        <v>9788610.0</v>
+        <v>9798840.0</v>
       </c>
       <c r="N76" s="1">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="O76">
         <v>1</v>
       </c>
       <c r="Z76" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="77" spans="1:26">
       <c r="A77" t="s">
         <v>195</v>
       </c>
       <c r="B77" s="1">
-        <v>20000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="C77" s="1">
-        <v>99.9465</v>
+        <v>99.4214</v>
       </c>
       <c r="D77" s="1">
-        <v>99.7941745</v>
+        <v>98.523084</v>
       </c>
       <c r="E77" t="s">
         <v>8</v>
       </c>
       <c r="F77">
         <v>1.0</v>
       </c>
       <c r="G77" s="1">
-        <v>19958834.9</v>
+        <v>4926154.2</v>
       </c>
       <c r="H77" s="1">
-        <v>30465.1</v>
+        <v>44915.8</v>
       </c>
       <c r="I77" s="1">
-        <v>0.15263967136679</v>
+        <v>0.91178225805437</v>
       </c>
       <c r="J77">
         <v>0.0</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77" s="1">
-        <v>19989300.0</v>
+        <v>4971070.0</v>
       </c>
       <c r="M77" s="1">
-        <v>19989300.0</v>
+        <v>4971070.0</v>
       </c>
       <c r="N77" s="1">
-        <v>0.33</v>
+        <v>0.09</v>
       </c>
       <c r="O77">
         <v>1</v>
       </c>
       <c r="Z77" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="78" spans="1:26">
       <c r="A78" t="s">
         <v>197</v>
       </c>
       <c r="B78" s="1">
-        <v>5000000.0</v>
+        <v>8500000.0</v>
       </c>
       <c r="C78" s="1">
-        <v>99.2814</v>
+        <v>98.9433</v>
       </c>
       <c r="D78" s="1">
-        <v>98.523084</v>
+        <v>98.68745682</v>
       </c>
       <c r="E78" t="s">
         <v>8</v>
       </c>
       <c r="F78">
         <v>1.0</v>
       </c>
       <c r="G78" s="1">
-        <v>4926154.2</v>
+        <v>8388433.83</v>
       </c>
       <c r="H78" s="1">
-        <v>37915.8</v>
+        <v>21746.67</v>
       </c>
       <c r="I78" s="1">
-        <v>0.76968357994153</v>
+        <v>0.25924589071951</v>
       </c>
       <c r="J78">
         <v>0.0</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78" s="1">
-        <v>4964070.0</v>
+        <v>8410180.5</v>
       </c>
       <c r="M78" s="1">
-        <v>4964070.0</v>
+        <v>8410180.5</v>
       </c>
       <c r="N78" s="1">
-        <v>0.08</v>
+        <v>0.14</v>
       </c>
       <c r="O78">
         <v>1</v>
       </c>
       <c r="Z78" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="79" spans="1:26">
       <c r="A79" t="s">
         <v>199</v>
       </c>
       <c r="B79" s="1">
-        <v>8500000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C79" s="1">
-        <v>98.7951</v>
+        <v>99.9904</v>
       </c>
       <c r="D79" s="1">
-        <v>98.68745682</v>
+        <v>100.0</v>
       </c>
       <c r="E79" t="s">
         <v>8</v>
       </c>
       <c r="F79">
         <v>1.0</v>
       </c>
       <c r="G79" s="1">
-        <v>8388433.83</v>
+        <v>10000000.0</v>
       </c>
       <c r="H79" s="1">
-        <v>9149.67</v>
+        <v>-960.0</v>
       </c>
       <c r="I79" s="1">
-        <v>0.10907483071843</v>
+        <v>-0.0096</v>
       </c>
       <c r="J79">
         <v>0.0</v>
       </c>
-      <c r="K79">
-        <v>0.0</v>
+      <c r="K79" t="s">
+        <v>200</v>
       </c>
       <c r="L79" s="1">
-        <v>8397583.5</v>
+        <v>9999040.0</v>
       </c>
       <c r="M79" s="1">
-        <v>8397583.5</v>
+        <v>10031498.72</v>
       </c>
       <c r="N79" s="1">
-        <v>0.14</v>
+        <v>0.17</v>
       </c>
       <c r="O79">
         <v>1</v>
       </c>
       <c r="Z79" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="80" spans="1:26">
       <c r="A80" t="s">
+        <v>202</v>
+      </c>
+      <c r="B80" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="C80" s="1">
+        <v>99.8054</v>
+      </c>
+      <c r="D80" s="1">
+        <v>97.87236358</v>
+      </c>
+      <c r="E80" t="s">
+        <v>8</v>
+      </c>
+      <c r="F80">
+        <v>1.0</v>
+      </c>
+      <c r="G80" s="1">
+        <v>39148945.43</v>
+      </c>
+      <c r="H80" s="1">
+        <v>773214.57</v>
+      </c>
+      <c r="I80" s="1">
+        <v>1.9750584888233</v>
+      </c>
+      <c r="J80">
+        <v>0.0</v>
+      </c>
+      <c r="K80">
+        <v>0.0</v>
+      </c>
+      <c r="L80" s="1">
+        <v>39922160.0</v>
+      </c>
+      <c r="M80" s="1">
+        <v>39922160.0</v>
+      </c>
+      <c r="N80" s="1">
+        <v>0.68</v>
+      </c>
+      <c r="O80">
+        <v>1</v>
+      </c>
+      <c r="Z80" t="s">
         <v>201</v>
-      </c>
-[...43 lines deleted...]
-        <v>200</v>
       </c>
     </row>
     <row r="81" spans="1:26">
       <c r="A81" t="s">
         <v>204</v>
       </c>
       <c r="B81" s="1">
-        <v>40000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C81" s="1">
-        <v>99.675</v>
+        <v>97.486</v>
       </c>
       <c r="D81" s="1">
-        <v>97.87236358</v>
+        <v>97.2850972</v>
       </c>
       <c r="E81" t="s">
         <v>8</v>
       </c>
       <c r="F81">
         <v>1.0</v>
       </c>
       <c r="G81" s="1">
-        <v>39148945.43</v>
+        <v>19457019.44</v>
       </c>
       <c r="H81" s="1">
-        <v>721054.57</v>
+        <v>40180.56</v>
       </c>
       <c r="I81" s="1">
-        <v>1.8418237377282</v>
+        <v>0.20650932751496</v>
       </c>
       <c r="J81">
         <v>0.0</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81" s="1">
-        <v>39870000.0</v>
+        <v>19497200.0</v>
       </c>
       <c r="M81" s="1">
-        <v>39870000.0</v>
+        <v>19497200.0</v>
       </c>
       <c r="N81" s="1">
-        <v>0.66</v>
+        <v>0.33</v>
       </c>
       <c r="O81">
         <v>1</v>
       </c>
       <c r="Z81" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="82" spans="1:26">
       <c r="A82" t="s">
         <v>206</v>
       </c>
       <c r="B82" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C82" s="1">
-        <v>97.4055</v>
+        <v>98.5089</v>
       </c>
       <c r="D82" s="1">
-        <v>97.2850972</v>
+        <v>97.8233224</v>
       </c>
       <c r="E82" t="s">
         <v>8</v>
       </c>
       <c r="F82">
         <v>1.0</v>
       </c>
       <c r="G82" s="1">
-        <v>19457019.44</v>
+        <v>19564664.48</v>
       </c>
       <c r="H82" s="1">
-        <v>24080.56</v>
+        <v>137115.52</v>
       </c>
       <c r="I82" s="1">
-        <v>0.12376284083108</v>
+        <v>0.70083246324089</v>
       </c>
       <c r="J82">
         <v>0.0</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82" s="1">
-        <v>19481100.0</v>
+        <v>19701780.0</v>
       </c>
       <c r="M82" s="1">
-        <v>19481100.0</v>
+        <v>19701780.0</v>
       </c>
       <c r="N82" s="1">
-        <v>0.32</v>
+        <v>0.34</v>
       </c>
       <c r="O82">
         <v>1</v>
       </c>
       <c r="Z82" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="83" spans="1:26">
       <c r="A83" t="s">
         <v>208</v>
       </c>
       <c r="B83" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C83" s="1">
-        <v>98.3843</v>
+        <v>97.9967</v>
       </c>
       <c r="D83" s="1">
-        <v>97.8233224</v>
+        <v>97.34254845</v>
       </c>
       <c r="E83" t="s">
         <v>8</v>
       </c>
       <c r="F83">
         <v>1.0</v>
       </c>
       <c r="G83" s="1">
-        <v>19564664.48</v>
+        <v>19468509.69</v>
       </c>
       <c r="H83" s="1">
-        <v>112195.52</v>
+        <v>130830.31</v>
       </c>
       <c r="I83" s="1">
-        <v>0.5734599748168</v>
+        <v>0.67200988716255</v>
       </c>
       <c r="J83">
         <v>0.0</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83" s="1">
-        <v>19676860.0</v>
+        <v>19599340.0</v>
       </c>
       <c r="M83" s="1">
-        <v>19676860.0</v>
+        <v>19599340.0</v>
       </c>
       <c r="N83" s="1">
-        <v>0.32</v>
+        <v>0.34</v>
       </c>
       <c r="O83">
         <v>1</v>
       </c>
       <c r="Z83" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="84" spans="1:26">
       <c r="A84" t="s">
         <v>210</v>
       </c>
       <c r="B84" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C84" s="1">
-        <v>97.8911</v>
+        <v>99.0256</v>
       </c>
       <c r="D84" s="1">
-        <v>97.34254845</v>
+        <v>98.3075804</v>
       </c>
       <c r="E84" t="s">
         <v>8</v>
       </c>
       <c r="F84">
         <v>1.0</v>
       </c>
       <c r="G84" s="1">
-        <v>19468509.69</v>
+        <v>19661516.08</v>
       </c>
       <c r="H84" s="1">
-        <v>109710.31</v>
+        <v>143603.92</v>
       </c>
       <c r="I84" s="1">
-        <v>0.56352700718716</v>
+        <v>0.7303807062268</v>
       </c>
       <c r="J84">
         <v>0.0</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84" s="1">
-        <v>19578220.0</v>
+        <v>19805120.0</v>
       </c>
       <c r="M84" s="1">
-        <v>19578220.0</v>
+        <v>19805120.0</v>
       </c>
       <c r="N84" s="1">
-        <v>0.32</v>
+        <v>0.34</v>
       </c>
       <c r="O84">
         <v>1</v>
       </c>
       <c r="Z84" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="85" spans="1:26">
       <c r="A85" t="s">
         <v>212</v>
       </c>
       <c r="B85" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C85" s="1">
-        <v>98.8851</v>
+        <v>99.0497</v>
       </c>
       <c r="D85" s="1">
-        <v>98.3075804</v>
+        <v>98.6238683</v>
       </c>
       <c r="E85" t="s">
         <v>8</v>
       </c>
       <c r="F85">
         <v>1.0</v>
       </c>
       <c r="G85" s="1">
-        <v>19661516.08</v>
+        <v>29587160.49</v>
       </c>
       <c r="H85" s="1">
-        <v>115503.92</v>
+        <v>127749.51</v>
       </c>
       <c r="I85" s="1">
-        <v>0.58746192068826</v>
+        <v>0.43177347161509</v>
       </c>
       <c r="J85">
         <v>0.0</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85" s="1">
-        <v>19777020.0</v>
+        <v>29714910.0</v>
       </c>
       <c r="M85" s="1">
-        <v>19777020.0</v>
+        <v>29714910.0</v>
       </c>
       <c r="N85" s="1">
-        <v>0.33</v>
+        <v>0.51</v>
       </c>
       <c r="O85">
         <v>1</v>
       </c>
       <c r="Z85" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="86" spans="1:26">
       <c r="A86" t="s">
         <v>214</v>
       </c>
       <c r="B86" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C86" s="1">
-        <v>98.9185</v>
+        <v>99.3495</v>
       </c>
       <c r="D86" s="1">
-        <v>98.6238683</v>
+        <v>97.804612</v>
       </c>
       <c r="E86" t="s">
         <v>8</v>
       </c>
       <c r="F86">
         <v>1.0</v>
       </c>
       <c r="G86" s="1">
-        <v>29587160.49</v>
+        <v>24451153.0</v>
       </c>
       <c r="H86" s="1">
-        <v>88389.51</v>
+        <v>386222.0</v>
       </c>
       <c r="I86" s="1">
-        <v>0.29874279429374</v>
+        <v>1.5795655934916</v>
       </c>
       <c r="J86">
         <v>0.0</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86" s="1">
-        <v>29675550.0</v>
+        <v>24837375.0</v>
       </c>
       <c r="M86" s="1">
-        <v>29675550.0</v>
+        <v>24837375.0</v>
       </c>
       <c r="N86" s="1">
-        <v>0.49</v>
+        <v>0.43</v>
       </c>
       <c r="O86">
         <v>1</v>
       </c>
       <c r="Z86" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="87" spans="1:26">
       <c r="A87" t="s">
         <v>216</v>
       </c>
       <c r="B87" s="1">
-        <v>25000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="C87" s="1">
-        <v>99.2113</v>
+        <v>98.8635</v>
       </c>
       <c r="D87" s="1">
-        <v>97.804612</v>
+        <v>97.780438</v>
       </c>
       <c r="E87" t="s">
         <v>8</v>
       </c>
       <c r="F87">
         <v>1.0</v>
       </c>
       <c r="G87" s="1">
-        <v>24451153.0</v>
+        <v>39112175.2</v>
       </c>
       <c r="H87" s="1">
-        <v>351672.0</v>
+        <v>433224.8</v>
       </c>
       <c r="I87" s="1">
-        <v>1.4382634634858</v>
+        <v>1.1076469099065</v>
       </c>
       <c r="J87">
         <v>0.0</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87" s="1">
-        <v>24802825.0</v>
+        <v>39545400.0</v>
       </c>
       <c r="M87" s="1">
-        <v>24802825.0</v>
+        <v>39545400.0</v>
       </c>
       <c r="N87" s="1">
-        <v>0.41</v>
+        <v>0.68</v>
       </c>
       <c r="O87">
         <v>1</v>
       </c>
       <c r="Z87" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="88" spans="1:26">
       <c r="A88" t="s">
         <v>218</v>
       </c>
       <c r="B88" s="1">
-        <v>40000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C88" s="1">
-        <v>98.7294</v>
+        <v>99.539</v>
       </c>
       <c r="D88" s="1">
-        <v>97.780438</v>
+        <v>97.8626791</v>
       </c>
       <c r="E88" t="s">
         <v>8</v>
       </c>
       <c r="F88">
         <v>1.0</v>
       </c>
       <c r="G88" s="1">
-        <v>39112175.2</v>
+        <v>19572535.82</v>
       </c>
       <c r="H88" s="1">
-        <v>379584.8</v>
+        <v>335264.18</v>
       </c>
       <c r="I88" s="1">
-        <v>0.9705029138855</v>
+        <v>1.7129317482583</v>
       </c>
       <c r="J88">
         <v>0.0</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88" s="1">
-        <v>39491760.0</v>
+        <v>19907800.0</v>
       </c>
       <c r="M88" s="1">
-        <v>39491760.0</v>
+        <v>19907800.0</v>
       </c>
       <c r="N88" s="1">
-        <v>0.65</v>
+        <v>0.34</v>
       </c>
       <c r="O88">
         <v>1</v>
       </c>
       <c r="Z88" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" t="s">
         <v>220</v>
       </c>
       <c r="B89" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C89" s="1">
-        <v>99.3809</v>
+        <v>97.607</v>
       </c>
       <c r="D89" s="1">
-        <v>97.8626791</v>
+        <v>97.170398</v>
       </c>
       <c r="E89" t="s">
         <v>8</v>
       </c>
       <c r="F89">
         <v>1.0</v>
       </c>
       <c r="G89" s="1">
-        <v>19572535.82</v>
+        <v>29151119.4</v>
       </c>
       <c r="H89" s="1">
-        <v>303644.18</v>
+        <v>130980.6</v>
       </c>
       <c r="I89" s="1">
-        <v>1.5513788442769</v>
+        <v>0.44931585028601</v>
       </c>
       <c r="J89">
         <v>0.0</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89" s="1">
-        <v>19876180.0</v>
+        <v>29282100.0</v>
       </c>
       <c r="M89" s="1">
-        <v>19876180.0</v>
+        <v>29282100.0</v>
       </c>
       <c r="N89" s="1">
-        <v>0.33</v>
+        <v>0.5</v>
       </c>
       <c r="O89">
         <v>1</v>
       </c>
       <c r="Z89" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="90" spans="1:26">
       <c r="A90" t="s">
         <v>222</v>
       </c>
       <c r="B90" s="1">
         <v>30000000.0</v>
       </c>
       <c r="C90" s="1">
-        <v>97.5159</v>
+        <v>98.8548</v>
       </c>
       <c r="D90" s="1">
-        <v>97.170398</v>
+        <v>97.775605</v>
       </c>
       <c r="E90" t="s">
         <v>8</v>
       </c>
       <c r="F90">
         <v>1.0</v>
       </c>
       <c r="G90" s="1">
-        <v>29151119.4</v>
+        <v>29332681.5</v>
       </c>
       <c r="H90" s="1">
-        <v>103650.6</v>
+        <v>323758.5</v>
       </c>
       <c r="I90" s="1">
-        <v>0.35556301827641</v>
+        <v>1.1037466860982</v>
       </c>
       <c r="J90">
         <v>0.0</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90" s="1">
-        <v>29254770.0</v>
+        <v>29656440.0</v>
       </c>
       <c r="M90" s="1">
-        <v>29254770.0</v>
+        <v>29656440.0</v>
       </c>
       <c r="N90" s="1">
-        <v>0.48</v>
+        <v>0.51</v>
       </c>
       <c r="O90">
         <v>1</v>
       </c>
       <c r="Z90" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="91" spans="1:26">
       <c r="A91" t="s">
         <v>224</v>
       </c>
       <c r="B91" s="1">
-        <v>30000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="C91" s="1">
-        <v>98.7324</v>
+        <v>97.4688</v>
       </c>
       <c r="D91" s="1">
-        <v>97.775605</v>
+        <v>97.26117923</v>
       </c>
       <c r="E91" t="s">
         <v>8</v>
       </c>
       <c r="F91">
         <v>1.0</v>
       </c>
       <c r="G91" s="1">
-        <v>29332681.5</v>
+        <v>34041412.73</v>
       </c>
       <c r="H91" s="1">
-        <v>287038.5</v>
+        <v>72667.27</v>
       </c>
       <c r="I91" s="1">
-        <v>0.97856208611545</v>
+        <v>0.21346725700358</v>
       </c>
       <c r="J91">
         <v>0.0</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91" s="1">
-        <v>29619720.0</v>
+        <v>34114080.0</v>
       </c>
       <c r="M91" s="1">
-        <v>29619720.0</v>
+        <v>34114080.0</v>
       </c>
       <c r="N91" s="1">
-        <v>0.49</v>
+        <v>0.59</v>
       </c>
       <c r="O91">
         <v>1</v>
       </c>
       <c r="Z91" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="92" spans="1:26">
       <c r="A92" t="s">
         <v>226</v>
       </c>
       <c r="B92" s="1">
-        <v>35000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C92" s="1">
-        <v>97.3835</v>
+        <v>100.0437</v>
       </c>
       <c r="D92" s="1">
-        <v>97.26117923</v>
+        <v>100.0</v>
       </c>
       <c r="E92" t="s">
         <v>8</v>
       </c>
       <c r="F92">
         <v>1.0</v>
       </c>
       <c r="G92" s="1">
-        <v>34041412.73</v>
+        <v>20000000.0</v>
       </c>
       <c r="H92" s="1">
-        <v>42812.27</v>
+        <v>8740.0</v>
       </c>
       <c r="I92" s="1">
-        <v>0.12576525639393</v>
+        <v>0.0437</v>
       </c>
       <c r="J92">
         <v>0.0</v>
       </c>
-      <c r="K92">
-        <v>0.0</v>
+      <c r="K92" t="s">
+        <v>227</v>
       </c>
       <c r="L92" s="1">
-        <v>34084225.0</v>
+        <v>20008740.0</v>
       </c>
       <c r="M92" s="1">
-        <v>34084225.0</v>
+        <v>20349325.0</v>
       </c>
       <c r="N92" s="1">
-        <v>0.56</v>
+        <v>0.35</v>
       </c>
       <c r="O92">
         <v>1</v>
       </c>
       <c r="Z92" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="93" spans="1:26">
       <c r="A93" t="s">
+        <v>229</v>
+      </c>
+      <c r="B93" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C93" s="1">
+        <v>99.777</v>
+      </c>
+      <c r="D93" s="1">
+        <v>99.4543822</v>
+      </c>
+      <c r="E93" t="s">
+        <v>8</v>
+      </c>
+      <c r="F93">
+        <v>1.0</v>
+      </c>
+      <c r="G93" s="1">
+        <v>14918157.33</v>
+      </c>
+      <c r="H93" s="1">
+        <v>48392.67</v>
+      </c>
+      <c r="I93" s="1">
+        <v>0.32438771712565</v>
+      </c>
+      <c r="J93">
+        <v>0.0</v>
+      </c>
+      <c r="K93">
+        <v>0.0</v>
+      </c>
+      <c r="L93" s="1">
+        <v>14966550.0</v>
+      </c>
+      <c r="M93" s="1">
+        <v>14966550.0</v>
+      </c>
+      <c r="N93" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O93">
+        <v>1</v>
+      </c>
+      <c r="Z93" t="s">
         <v>228</v>
-      </c>
-[...43 lines deleted...]
-        <v>227</v>
       </c>
     </row>
     <row r="94" spans="1:26">
       <c r="A94" t="s">
         <v>231</v>
       </c>
       <c r="B94" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C94" s="1">
-        <v>99.6403</v>
+        <v>99.9791</v>
       </c>
       <c r="D94" s="1">
-        <v>99.4543822</v>
+        <v>99.5421063</v>
       </c>
       <c r="E94" t="s">
         <v>8</v>
       </c>
       <c r="F94">
         <v>1.0</v>
       </c>
       <c r="G94" s="1">
-        <v>14918157.33</v>
+        <v>9954210.63</v>
       </c>
       <c r="H94" s="1">
-        <v>27887.67</v>
+        <v>43699.37</v>
       </c>
       <c r="I94" s="1">
-        <v>0.18693776572472</v>
+        <v>0.43900387106838</v>
       </c>
       <c r="J94">
         <v>0.0</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94" s="1">
-        <v>14946045.0</v>
+        <v>9997910.0</v>
       </c>
       <c r="M94" s="1">
-        <v>14946045.0</v>
+        <v>9997910.0</v>
       </c>
       <c r="N94" s="1">
-        <v>0.25</v>
+        <v>0.17</v>
       </c>
       <c r="O94">
         <v>1</v>
       </c>
       <c r="Z94" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="95" spans="1:26">
       <c r="A95" t="s">
         <v>233</v>
       </c>
       <c r="B95" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C95" s="1">
-        <v>99.8417</v>
+        <v>99.5301</v>
       </c>
       <c r="D95" s="1">
-        <v>99.5421063</v>
+        <v>99.3922989</v>
       </c>
       <c r="E95" t="s">
         <v>8</v>
       </c>
       <c r="F95">
         <v>1.0</v>
       </c>
       <c r="G95" s="1">
-        <v>9954210.63</v>
+        <v>19878459.78</v>
       </c>
       <c r="H95" s="1">
-        <v>29959.37</v>
+        <v>27560.22</v>
       </c>
       <c r="I95" s="1">
-        <v>0.30097183105317</v>
+        <v>0.13864363891879</v>
       </c>
       <c r="J95">
         <v>0.0</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95" s="1">
-        <v>9984170.0</v>
+        <v>19906020.0</v>
       </c>
       <c r="M95" s="1">
-        <v>9984170.0</v>
+        <v>19906020.0</v>
       </c>
       <c r="N95" s="1">
-        <v>0.16</v>
+        <v>0.34</v>
       </c>
       <c r="O95">
         <v>1</v>
       </c>
       <c r="Z95" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="96" spans="1:26">
       <c r="A96" t="s">
         <v>235</v>
       </c>
       <c r="B96" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C96" s="1">
-        <v>99.3949</v>
+        <v>99.6829</v>
       </c>
       <c r="D96" s="1">
-        <v>99.3922989</v>
+        <v>99.36204048</v>
       </c>
       <c r="E96" t="s">
         <v>8</v>
       </c>
       <c r="F96">
         <v>1.0</v>
       </c>
       <c r="G96" s="1">
-        <v>19878459.78</v>
+        <v>24840510.12</v>
       </c>
       <c r="H96" s="1">
-        <v>520.22</v>
+        <v>80214.88</v>
       </c>
       <c r="I96" s="1">
-        <v>0.0026170035594176</v>
+        <v>0.32291961643499</v>
       </c>
       <c r="J96">
         <v>0.0</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96" s="1">
-        <v>19878980.0</v>
+        <v>24920725.0</v>
       </c>
       <c r="M96" s="1">
-        <v>19878980.0</v>
+        <v>24920725.0</v>
       </c>
       <c r="N96" s="1">
-        <v>0.33</v>
+        <v>0.43</v>
       </c>
       <c r="O96">
         <v>1</v>
       </c>
       <c r="Z96" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="97" spans="1:26">
       <c r="A97" t="s">
         <v>237</v>
       </c>
       <c r="B97" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C97" s="1">
-        <v>99.5501</v>
+        <v>99.2655</v>
       </c>
       <c r="D97" s="1">
-        <v>99.36204048</v>
+        <v>98.49526593</v>
       </c>
       <c r="E97" t="s">
         <v>8</v>
       </c>
       <c r="F97">
         <v>1.0</v>
       </c>
       <c r="G97" s="1">
-        <v>24840510.12</v>
+        <v>29548579.78</v>
       </c>
       <c r="H97" s="1">
-        <v>47014.88</v>
+        <v>231070.22</v>
       </c>
       <c r="I97" s="1">
-        <v>0.18926696663184</v>
+        <v>0.78200110367538</v>
       </c>
       <c r="J97">
         <v>0.0</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97" s="1">
-        <v>24887525.0</v>
+        <v>29779650.0</v>
       </c>
       <c r="M97" s="1">
-        <v>24887525.0</v>
+        <v>29779650.0</v>
       </c>
       <c r="N97" s="1">
-        <v>0.41</v>
+        <v>0.51</v>
       </c>
       <c r="O97">
         <v>1</v>
       </c>
       <c r="Z97" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="98" spans="1:26">
       <c r="A98" t="s">
         <v>239</v>
       </c>
       <c r="B98" s="1">
-        <v>30000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="C98" s="1">
-        <v>99.1341</v>
+        <v>99.439</v>
       </c>
       <c r="D98" s="1">
-        <v>98.49526593</v>
+        <v>97.9014285</v>
       </c>
       <c r="E98" t="s">
         <v>8</v>
       </c>
       <c r="F98">
         <v>1.0</v>
       </c>
       <c r="G98" s="1">
-        <v>29548579.78</v>
+        <v>39160571.4</v>
       </c>
       <c r="H98" s="1">
-        <v>191650.22</v>
+        <v>615028.6</v>
       </c>
       <c r="I98" s="1">
-        <v>0.64859367667382</v>
+        <v>1.5705301991584</v>
       </c>
       <c r="J98">
         <v>0.0</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98" s="1">
-        <v>29740230.0</v>
+        <v>39775600.0</v>
       </c>
       <c r="M98" s="1">
-        <v>29740230.0</v>
+        <v>39775600.0</v>
       </c>
       <c r="N98" s="1">
-        <v>0.49</v>
+        <v>0.68</v>
       </c>
       <c r="O98">
         <v>1</v>
       </c>
       <c r="Z98" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="99" spans="1:26">
       <c r="A99" t="s">
         <v>241</v>
       </c>
       <c r="B99" s="1">
-        <v>40000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C99" s="1">
-        <v>99.3054</v>
+        <v>97.9316</v>
       </c>
       <c r="D99" s="1">
-        <v>97.9014285</v>
+        <v>97.7385472</v>
       </c>
       <c r="E99" t="s">
         <v>8</v>
       </c>
       <c r="F99">
         <v>1.0</v>
       </c>
       <c r="G99" s="1">
-        <v>39160571.4</v>
+        <v>29321564.16</v>
       </c>
       <c r="H99" s="1">
-        <v>561588.6</v>
+        <v>57915.84</v>
       </c>
       <c r="I99" s="1">
-        <v>1.4340664089493</v>
+        <v>0.19751961281454</v>
       </c>
       <c r="J99">
         <v>0.0</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99" s="1">
-        <v>39722160.0</v>
+        <v>29379480.0</v>
       </c>
       <c r="M99" s="1">
-        <v>39722160.0</v>
+        <v>29379480.0</v>
       </c>
       <c r="N99" s="1">
-        <v>0.65</v>
+        <v>0.5</v>
       </c>
       <c r="O99">
         <v>1</v>
       </c>
       <c r="Z99" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="100" spans="1:26">
       <c r="A100" t="s">
         <v>243</v>
       </c>
       <c r="B100" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C100" s="1">
-        <v>97.8284</v>
+        <v>99.0795</v>
       </c>
       <c r="D100" s="1">
-        <v>97.7385472</v>
+        <v>98.20184247</v>
       </c>
       <c r="E100" t="s">
         <v>8</v>
       </c>
       <c r="F100">
         <v>1.0</v>
       </c>
       <c r="G100" s="1">
-        <v>29321564.16</v>
+        <v>14730276.37</v>
       </c>
       <c r="H100" s="1">
-        <v>26955.84</v>
+        <v>131648.63</v>
       </c>
       <c r="I100" s="1">
-        <v>0.0919317941325</v>
+        <v>0.89372817381837</v>
       </c>
       <c r="J100">
         <v>0.0</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100" s="1">
-        <v>29348520.0</v>
+        <v>14861925.0</v>
       </c>
       <c r="M100" s="1">
-        <v>29348520.0</v>
+        <v>14861925.0</v>
       </c>
       <c r="N100" s="1">
-        <v>0.48</v>
+        <v>0.25</v>
       </c>
       <c r="O100">
         <v>1</v>
       </c>
       <c r="Z100" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="101" spans="1:26">
       <c r="A101" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="B101" s="1">
         <v>12500000.0</v>
       </c>
       <c r="C101" s="1">
-        <v>98.9423</v>
+        <v>99.0795</v>
       </c>
       <c r="D101" s="1">
         <v>98.15917464</v>
       </c>
       <c r="E101" t="s">
         <v>8</v>
       </c>
       <c r="F101">
         <v>1.0</v>
       </c>
       <c r="G101" s="1">
         <v>12269896.83</v>
       </c>
       <c r="H101" s="1">
-        <v>97890.67</v>
+        <v>115040.67</v>
       </c>
       <c r="I101" s="1">
-        <v>0.79781167972543</v>
+        <v>0.93758465612135</v>
       </c>
       <c r="J101">
         <v>0.0</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101" s="1">
-        <v>12367787.5</v>
+        <v>12384937.5</v>
       </c>
       <c r="M101" s="1">
-        <v>12367787.5</v>
+        <v>12384937.5</v>
       </c>
       <c r="N101" s="1">
-        <v>0.2</v>
+        <v>0.21</v>
       </c>
       <c r="O101">
         <v>1</v>
       </c>
       <c r="Z101" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="102" spans="1:26">
       <c r="A102" t="s">
+        <v>246</v>
+      </c>
+      <c r="B102" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C102" s="1">
+        <v>98.7761</v>
+      </c>
+      <c r="D102" s="1">
+        <v>97.87169836</v>
+      </c>
+      <c r="E102" t="s">
+        <v>8</v>
+      </c>
+      <c r="F102">
+        <v>1.0</v>
+      </c>
+      <c r="G102" s="1">
+        <v>24467924.59</v>
+      </c>
+      <c r="H102" s="1">
+        <v>226100.41</v>
+      </c>
+      <c r="I102" s="1">
+        <v>0.92406860732441</v>
+      </c>
+      <c r="J102">
+        <v>0.0</v>
+      </c>
+      <c r="K102">
+        <v>0.0</v>
+      </c>
+      <c r="L102" s="1">
+        <v>24694025.0</v>
+      </c>
+      <c r="M102" s="1">
+        <v>24694025.0</v>
+      </c>
+      <c r="N102" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O102">
+        <v>1</v>
+      </c>
+      <c r="Z102" t="s">
         <v>245</v>
-      </c>
-[...43 lines deleted...]
-        <v>246</v>
       </c>
     </row>
     <row r="103" spans="1:26">
       <c r="A103" t="s">
         <v>248</v>
       </c>
       <c r="B103" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C103" s="1">
-        <v>98.6427</v>
+        <v>99.761</v>
       </c>
       <c r="D103" s="1">
-        <v>97.87169836</v>
+        <v>99.57047785</v>
       </c>
       <c r="E103" t="s">
         <v>8</v>
       </c>
       <c r="F103">
         <v>1.0</v>
       </c>
       <c r="G103" s="1">
-        <v>24467924.59</v>
+        <v>19914095.57</v>
       </c>
       <c r="H103" s="1">
-        <v>192750.41</v>
+        <v>38104.43</v>
       </c>
       <c r="I103" s="1">
-        <v>0.78776771315854</v>
+        <v>0.19134401492681</v>
       </c>
       <c r="J103">
         <v>0.0</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103" s="1">
-        <v>24660675.0</v>
+        <v>19952200.0</v>
       </c>
       <c r="M103" s="1">
-        <v>24660675.0</v>
+        <v>19952200.0</v>
       </c>
       <c r="N103" s="1">
-        <v>0.41</v>
+        <v>0.34</v>
       </c>
       <c r="O103">
         <v>1</v>
       </c>
       <c r="Z103" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="104" spans="1:26">
       <c r="A104" t="s">
         <v>250</v>
       </c>
       <c r="B104" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C104" s="1">
-        <v>99.6192</v>
+        <v>98.5774</v>
       </c>
       <c r="D104" s="1">
-        <v>99.57047785</v>
+        <v>97.80461245</v>
       </c>
       <c r="E104" t="s">
         <v>8</v>
       </c>
       <c r="F104">
         <v>1.0</v>
       </c>
       <c r="G104" s="1">
-        <v>19914095.57</v>
+        <v>19560922.49</v>
       </c>
       <c r="H104" s="1">
-        <v>9744.43</v>
+        <v>154557.51</v>
       </c>
       <c r="I104" s="1">
-        <v>0.048932325175137</v>
+        <v>0.79013405466441</v>
       </c>
       <c r="J104">
         <v>0.0</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104" s="1">
-        <v>19923840.0</v>
+        <v>19715480.0</v>
       </c>
       <c r="M104" s="1">
-        <v>19923840.0</v>
+        <v>19715480.0</v>
       </c>
       <c r="N104" s="1">
-        <v>0.33</v>
+        <v>0.34</v>
       </c>
       <c r="O104">
         <v>1</v>
       </c>
       <c r="Z104" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="105" spans="1:26">
       <c r="A105" t="s">
         <v>252</v>
       </c>
       <c r="B105" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C105" s="1">
-        <v>98.4487</v>
+        <v>97.4919</v>
       </c>
       <c r="D105" s="1">
-        <v>97.80461245</v>
+        <v>97.21815647</v>
       </c>
       <c r="E105" t="s">
         <v>8</v>
       </c>
       <c r="F105">
         <v>1.0</v>
       </c>
       <c r="G105" s="1">
-        <v>19560922.49</v>
+        <v>29165446.94</v>
       </c>
       <c r="H105" s="1">
-        <v>128817.51</v>
+        <v>82123.06</v>
       </c>
       <c r="I105" s="1">
-        <v>0.65854516864353</v>
+        <v>0.28157655244902</v>
       </c>
       <c r="J105">
         <v>0.0</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105" s="1">
-        <v>19689740.0</v>
+        <v>29247570.0</v>
       </c>
       <c r="M105" s="1">
-        <v>19689740.0</v>
+        <v>29247570.0</v>
       </c>
       <c r="N105" s="1">
-        <v>0.32</v>
+        <v>0.5</v>
       </c>
       <c r="O105">
         <v>1</v>
       </c>
       <c r="Z105" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="106" spans="1:26">
       <c r="A106" t="s">
         <v>254</v>
       </c>
       <c r="B106" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C106" s="1">
-        <v>97.4194</v>
+        <v>98.7392</v>
       </c>
       <c r="D106" s="1">
-        <v>97.21815647</v>
+        <v>97.78527225</v>
       </c>
       <c r="E106" t="s">
         <v>8</v>
       </c>
       <c r="F106">
         <v>1.0</v>
       </c>
       <c r="G106" s="1">
-        <v>29165446.94</v>
+        <v>19557054.45</v>
       </c>
       <c r="H106" s="1">
-        <v>60373.06</v>
+        <v>190785.55</v>
       </c>
       <c r="I106" s="1">
-        <v>0.20700200522969</v>
+        <v>0.97553315346013</v>
       </c>
       <c r="J106">
         <v>0.0</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106" s="1">
-        <v>29225820.0</v>
+        <v>19747840.0</v>
       </c>
       <c r="M106" s="1">
-        <v>29225820.0</v>
+        <v>19747840.0</v>
       </c>
       <c r="N106" s="1">
-        <v>0.48</v>
+        <v>0.34</v>
       </c>
       <c r="O106">
         <v>1</v>
       </c>
       <c r="Z106" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="107" spans="1:26">
       <c r="A107" t="s">
         <v>256</v>
       </c>
       <c r="B107" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C107" s="1">
-        <v>98.6097</v>
+        <v>98.1239</v>
       </c>
       <c r="D107" s="1">
-        <v>97.78527225</v>
+        <v>98.0302456</v>
       </c>
       <c r="E107" t="s">
         <v>8</v>
       </c>
       <c r="F107">
         <v>1.0</v>
       </c>
       <c r="G107" s="1">
-        <v>19557054.45</v>
+        <v>29409073.68</v>
       </c>
       <c r="H107" s="1">
-        <v>164885.55</v>
+        <v>28096.32</v>
       </c>
       <c r="I107" s="1">
-        <v>0.84310012237042</v>
+        <v>0.095536229075815</v>
       </c>
       <c r="J107">
         <v>0.0</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107" s="1">
-        <v>19721940.0</v>
+        <v>29437170.0</v>
       </c>
       <c r="M107" s="1">
-        <v>19721940.0</v>
+        <v>29437170.0</v>
       </c>
       <c r="N107" s="1">
-        <v>0.32</v>
+        <v>0.5</v>
       </c>
       <c r="O107">
         <v>1</v>
       </c>
       <c r="Z107" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="108" spans="1:26">
       <c r="A108" t="s">
         <v>258</v>
       </c>
       <c r="B108" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C108" s="1">
-        <v>98.0228</v>
+        <v>99.8787</v>
       </c>
       <c r="D108" s="1">
-        <v>98.0302456</v>
+        <v>99.7954194</v>
       </c>
       <c r="E108" t="s">
         <v>8</v>
       </c>
       <c r="F108">
         <v>1.0</v>
       </c>
       <c r="G108" s="1">
-        <v>29409073.68</v>
+        <v>9979541.94</v>
       </c>
       <c r="H108" s="1">
-        <v>-2233.68</v>
+        <v>8328.06</v>
       </c>
       <c r="I108" s="1">
-        <v>-0.007595206922546</v>
+        <v>0.083451325221847</v>
       </c>
       <c r="J108">
         <v>0.0</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108" s="1">
-        <v>29406840.0</v>
+        <v>9987870.0</v>
       </c>
       <c r="M108" s="1">
-        <v>29406840.0</v>
+        <v>9987870.0</v>
       </c>
       <c r="N108" s="1">
-        <v>0.48</v>
+        <v>0.17</v>
       </c>
       <c r="O108">
         <v>1</v>
       </c>
       <c r="Z108" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="109" spans="1:26">
       <c r="A109" t="s">
         <v>260</v>
       </c>
       <c r="B109" s="1">
         <v>30000000.0</v>
       </c>
       <c r="C109" s="1">
-        <v>99.5698</v>
+        <v>99.708</v>
       </c>
       <c r="D109" s="1">
         <v>99.35661073</v>
       </c>
       <c r="E109" t="s">
         <v>8</v>
       </c>
       <c r="F109">
         <v>1.0</v>
       </c>
       <c r="G109" s="1">
         <v>29806983.22</v>
       </c>
       <c r="H109" s="1">
-        <v>63956.78</v>
+        <v>105416.78</v>
       </c>
       <c r="I109" s="1">
-        <v>0.21456978563696</v>
+        <v>0.35366470743429</v>
       </c>
       <c r="J109">
         <v>0.0</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109" s="1">
-        <v>29870940.0</v>
+        <v>29912400.0</v>
       </c>
       <c r="M109" s="1">
-        <v>29870940.0</v>
+        <v>29912400.0</v>
       </c>
       <c r="N109" s="1">
-        <v>0.49</v>
+        <v>0.51</v>
       </c>
       <c r="O109">
         <v>1</v>
       </c>
       <c r="Z109" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="110" spans="1:26">
       <c r="A110" t="s">
         <v>262</v>
       </c>
       <c r="B110" s="1">
         <v>30000000.0</v>
       </c>
       <c r="C110" s="1">
-        <v>99.3288</v>
+        <v>99.4637</v>
       </c>
       <c r="D110" s="1">
         <v>98.7674237</v>
       </c>
       <c r="E110" t="s">
         <v>8</v>
       </c>
       <c r="F110">
         <v>1.0</v>
       </c>
       <c r="G110" s="1">
         <v>29630227.11</v>
       </c>
       <c r="H110" s="1">
-        <v>168412.89</v>
+        <v>208882.89</v>
       </c>
       <c r="I110" s="1">
-        <v>0.56838204234743</v>
+        <v>0.70496553814636</v>
       </c>
       <c r="J110">
         <v>0.0</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
       <c r="L110" s="1">
-        <v>29798640.0</v>
+        <v>29839110.0</v>
       </c>
       <c r="M110" s="1">
-        <v>29798640.0</v>
+        <v>29839110.0</v>
       </c>
       <c r="N110" s="1">
-        <v>0.49</v>
+        <v>0.51</v>
       </c>
       <c r="O110">
         <v>1</v>
       </c>
       <c r="Z110" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="111" spans="1:26">
       <c r="A111" t="s">
         <v>264</v>
       </c>
       <c r="B111" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C111" s="1">
-        <v>98.5754</v>
+        <v>98.7041</v>
       </c>
       <c r="D111" s="1">
         <v>97.81428545</v>
       </c>
       <c r="E111" t="s">
         <v>8</v>
       </c>
       <c r="F111">
         <v>1.0</v>
       </c>
       <c r="G111" s="1">
         <v>19562857.09</v>
       </c>
       <c r="H111" s="1">
-        <v>152222.91</v>
+        <v>177962.91</v>
       </c>
       <c r="I111" s="1">
-        <v>0.77812207746389</v>
+        <v>0.90969795046435</v>
       </c>
       <c r="J111">
         <v>0.0</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111" s="1">
-        <v>19715080.0</v>
+        <v>19740820.0</v>
       </c>
       <c r="M111" s="1">
-        <v>19715080.0</v>
+        <v>19740820.0</v>
       </c>
       <c r="N111" s="1">
-        <v>0.32</v>
+        <v>0.34</v>
       </c>
       <c r="O111">
         <v>1</v>
       </c>
       <c r="Z111" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="112" spans="1:26">
       <c r="A112" t="s">
         <v>266</v>
       </c>
       <c r="B112" s="1">
         <v>30000000.0</v>
       </c>
       <c r="C112" s="1">
-        <v>97.9652</v>
+        <v>98.0634</v>
       </c>
       <c r="D112" s="1">
         <v>97.3712995</v>
       </c>
       <c r="E112" t="s">
         <v>8</v>
       </c>
       <c r="F112">
         <v>1.0</v>
       </c>
       <c r="G112" s="1">
         <v>29211389.85</v>
       </c>
       <c r="H112" s="1">
-        <v>178170.15</v>
+        <v>207630.15</v>
       </c>
       <c r="I112" s="1">
-        <v>0.60993383373712</v>
+        <v>0.71078490638815</v>
       </c>
       <c r="J112">
         <v>0.0</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112" s="1">
-        <v>29389560.0</v>
+        <v>29419020.0</v>
       </c>
       <c r="M112" s="1">
-        <v>29389560.0</v>
+        <v>29419020.0</v>
       </c>
       <c r="N112" s="1">
-        <v>0.48</v>
+        <v>0.5</v>
       </c>
       <c r="O112">
         <v>1</v>
       </c>
       <c r="Z112" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="113" spans="1:26">
       <c r="A113" t="s">
         <v>268</v>
       </c>
       <c r="B113" s="1">
-        <v>10000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C113" s="1">
-        <v>99.9315</v>
+        <v>98.2788</v>
       </c>
       <c r="D113" s="1">
-        <v>99.80383</v>
+        <v>97.46047776</v>
       </c>
       <c r="E113" t="s">
         <v>8</v>
       </c>
       <c r="F113">
         <v>1.0</v>
       </c>
       <c r="G113" s="1">
-        <v>9980383.0</v>
+        <v>24365119.44</v>
       </c>
       <c r="H113" s="1">
-        <v>12767.0</v>
+        <v>204580.56</v>
       </c>
       <c r="I113" s="1">
-        <v>0.12792094251293</v>
+        <v>0.83964521702341</v>
       </c>
       <c r="J113">
         <v>0.0</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113" s="1">
-        <v>9993150.0</v>
+        <v>24569700.0</v>
       </c>
       <c r="M113" s="1">
-        <v>9993150.0</v>
+        <v>24569700.0</v>
       </c>
       <c r="N113" s="1">
-        <v>0.16</v>
+        <v>0.42</v>
       </c>
       <c r="O113">
         <v>1</v>
       </c>
       <c r="Z113" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="114" spans="1:26">
       <c r="A114" t="s">
         <v>270</v>
       </c>
       <c r="B114" s="1">
-        <v>5500000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C114" s="1">
-        <v>99.9534</v>
+        <v>98.7509</v>
       </c>
       <c r="D114" s="1">
-        <v>99.809032</v>
+        <v>97.77932293</v>
       </c>
       <c r="E114" t="s">
         <v>8</v>
       </c>
       <c r="F114">
         <v>1.0</v>
       </c>
       <c r="G114" s="1">
-        <v>5489496.76</v>
+        <v>29333796.88</v>
       </c>
       <c r="H114" s="1">
-        <v>7940.24</v>
+        <v>291473.12</v>
       </c>
       <c r="I114" s="1">
-        <v>0.14464422418204</v>
+        <v>0.99364266137238</v>
       </c>
       <c r="J114">
         <v>0.0</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114" s="1">
-        <v>5497437.0</v>
+        <v>29625270.0</v>
       </c>
       <c r="M114" s="1">
-        <v>5497437.0</v>
+        <v>29625270.0</v>
       </c>
       <c r="N114" s="1">
-        <v>0.09</v>
+        <v>0.51</v>
       </c>
       <c r="O114">
         <v>1</v>
       </c>
       <c r="Z114" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="115" spans="1:26">
       <c r="A115" t="s">
         <v>272</v>
       </c>
       <c r="B115" s="1">
-        <v>25000000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="C115" s="1">
-        <v>98.1631</v>
+        <v>98.8389</v>
       </c>
       <c r="D115" s="1">
-        <v>97.46047776</v>
+        <v>97.75025085</v>
       </c>
       <c r="E115" t="s">
         <v>8</v>
       </c>
       <c r="F115">
         <v>1.0</v>
       </c>
       <c r="G115" s="1">
-        <v>24365119.44</v>
+        <v>12707532.61</v>
       </c>
       <c r="H115" s="1">
-        <v>175655.56</v>
+        <v>141524.39</v>
       </c>
       <c r="I115" s="1">
-        <v>0.72093042856842</v>
+        <v>1.1137047162769</v>
       </c>
       <c r="J115">
         <v>0.0</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115" s="1">
-        <v>24540775.0</v>
+        <v>12849057.0</v>
       </c>
       <c r="M115" s="1">
-        <v>24540775.0</v>
+        <v>12849057.0</v>
       </c>
       <c r="N115" s="1">
-        <v>0.4</v>
+        <v>0.22</v>
       </c>
       <c r="O115">
         <v>1</v>
       </c>
       <c r="Z115" t="s">
         <v>271</v>
       </c>
     </row>
     <row r="116" spans="1:26">
       <c r="A116" t="s">
         <v>274</v>
       </c>
       <c r="B116" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C116" s="1">
-        <v>98.6205</v>
+        <v>98.3312</v>
       </c>
       <c r="D116" s="1">
-        <v>97.77932293</v>
+        <v>97.42790335</v>
       </c>
       <c r="E116" t="s">
         <v>8</v>
       </c>
       <c r="F116">
         <v>1.0</v>
       </c>
       <c r="G116" s="1">
-        <v>29333796.88</v>
+        <v>19485580.67</v>
       </c>
       <c r="H116" s="1">
-        <v>252353.12</v>
+        <v>180659.33</v>
       </c>
       <c r="I116" s="1">
-        <v>0.86028113248461</v>
+        <v>0.92714368157446</v>
       </c>
       <c r="J116">
         <v>0.0</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116" s="1">
-        <v>29586150.0</v>
+        <v>19666240.0</v>
       </c>
       <c r="M116" s="1">
-        <v>29586150.0</v>
+        <v>19666240.0</v>
       </c>
       <c r="N116" s="1">
-        <v>0.49</v>
+        <v>0.34</v>
       </c>
       <c r="O116">
         <v>1</v>
       </c>
       <c r="Z116" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="117" spans="1:26">
       <c r="A117" t="s">
         <v>276</v>
       </c>
       <c r="B117" s="1">
-        <v>10000000.0</v>
+        <v>19000000.0</v>
       </c>
       <c r="C117" s="1">
-        <v>99.9934</v>
+        <v>99.9764</v>
       </c>
       <c r="D117" s="1">
-        <v>99.7962493</v>
+        <v>100.0</v>
       </c>
       <c r="E117" t="s">
         <v>8</v>
       </c>
       <c r="F117">
         <v>1.0</v>
       </c>
       <c r="G117" s="1">
-        <v>9979624.93</v>
+        <v>19000000.0</v>
       </c>
       <c r="H117" s="1">
-        <v>19715.07</v>
+        <v>-4484.0</v>
       </c>
       <c r="I117" s="1">
-        <v>0.1975532160606</v>
+        <v>-0.0236</v>
       </c>
       <c r="J117">
         <v>0.0</v>
       </c>
-      <c r="K117">
-        <v>0.0</v>
+      <c r="K117" t="s">
+        <v>277</v>
       </c>
       <c r="L117" s="1">
-        <v>9999340.0</v>
+        <v>18995516.0</v>
       </c>
       <c r="M117" s="1">
-        <v>9999340.0</v>
+        <v>19010119.29</v>
       </c>
       <c r="N117" s="1">
-        <v>0.16</v>
+        <v>0.33</v>
       </c>
       <c r="O117">
         <v>1</v>
       </c>
       <c r="Z117" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="118" spans="1:26">
       <c r="A118" t="s">
+        <v>279</v>
+      </c>
+      <c r="B118" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C118" s="1">
+        <v>100.0151</v>
+      </c>
+      <c r="D118" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E118" t="s">
+        <v>8</v>
+      </c>
+      <c r="F118">
+        <v>1.0</v>
+      </c>
+      <c r="G118" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="H118" s="1">
+        <v>4530.0</v>
+      </c>
+      <c r="I118" s="1">
+        <v>0.0151</v>
+      </c>
+      <c r="J118">
+        <v>0.0</v>
+      </c>
+      <c r="K118" t="s">
+        <v>280</v>
+      </c>
+      <c r="L118" s="1">
+        <v>30004530.0</v>
+      </c>
+      <c r="M118" s="1">
+        <v>30259265.0</v>
+      </c>
+      <c r="N118" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O118">
+        <v>1</v>
+      </c>
+      <c r="Z118" t="s">
         <v>278</v>
-      </c>
-[...43 lines deleted...]
-        <v>277</v>
       </c>
     </row>
     <row r="119" spans="1:26">
       <c r="A119" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="B119" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C119" s="1">
-        <v>98.2159</v>
+        <v>100.0131</v>
       </c>
       <c r="D119" s="1">
-        <v>97.42790335</v>
+        <v>100.0</v>
       </c>
       <c r="E119" t="s">
         <v>8</v>
       </c>
       <c r="F119">
         <v>1.0</v>
       </c>
       <c r="G119" s="1">
-        <v>19485580.67</v>
+        <v>25000000.0</v>
       </c>
       <c r="H119" s="1">
-        <v>157599.33</v>
+        <v>3275.0</v>
       </c>
       <c r="I119" s="1">
-        <v>0.80879976157262</v>
+        <v>0.0131</v>
       </c>
       <c r="J119">
         <v>0.0</v>
       </c>
-      <c r="K119">
-        <v>0.0</v>
+      <c r="K119" t="s">
+        <v>283</v>
       </c>
       <c r="L119" s="1">
-        <v>19643180.0</v>
+        <v>25003275.0</v>
       </c>
       <c r="M119" s="1">
-        <v>19643180.0</v>
+        <v>25210297.57</v>
       </c>
       <c r="N119" s="1">
-        <v>0.32</v>
+        <v>0.43</v>
       </c>
       <c r="O119">
         <v>1</v>
       </c>
       <c r="Z119" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
     </row>
     <row r="120" spans="1:26">
       <c r="A120" t="s">
-        <v>282</v>
+        <v>285</v>
       </c>
       <c r="B120" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C120" s="1">
-        <v>100.0123</v>
+        <v>99.9842</v>
       </c>
       <c r="D120" s="1">
         <v>100.0</v>
       </c>
       <c r="E120" t="s">
         <v>8</v>
       </c>
       <c r="F120">
         <v>1.0</v>
       </c>
       <c r="G120" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="H120" s="1">
-        <v>3690.0</v>
+        <v>-3160.0</v>
       </c>
       <c r="I120" s="1">
-        <v>0.0123</v>
+        <v>-0.0158</v>
       </c>
       <c r="J120">
         <v>0.0</v>
       </c>
       <c r="K120" t="s">
-        <v>283</v>
+        <v>286</v>
       </c>
       <c r="L120" s="1">
-        <v>30003690.0</v>
+        <v>19996840.0</v>
       </c>
       <c r="M120" s="1">
-        <v>30216430.0</v>
+        <v>20052975.56</v>
       </c>
       <c r="N120" s="1">
-        <v>0.5</v>
+        <v>0.34</v>
       </c>
       <c r="O120">
         <v>1</v>
       </c>
       <c r="Z120" t="s">
-        <v>281</v>
+        <v>284</v>
       </c>
     </row>
     <row r="121" spans="1:26">
       <c r="A121" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
       <c r="B121" s="1">
-        <v>25000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C121" s="1">
-        <v>100.0181</v>
+        <v>99.9732</v>
       </c>
       <c r="D121" s="1">
         <v>100.0</v>
       </c>
       <c r="E121" t="s">
         <v>8</v>
       </c>
       <c r="F121">
         <v>1.0</v>
       </c>
       <c r="G121" s="1">
-        <v>25000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="H121" s="1">
-        <v>4525.0</v>
+        <v>-2680.0</v>
       </c>
       <c r="I121" s="1">
-        <v>0.0181</v>
+        <v>-0.0268</v>
       </c>
       <c r="J121">
         <v>0.0</v>
       </c>
       <c r="K121" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="L121" s="1">
-        <v>25004525.0</v>
+        <v>9997320.0</v>
       </c>
       <c r="M121" s="1">
-        <v>25176141.67</v>
+        <v>10012757.28</v>
       </c>
       <c r="N121" s="1">
-        <v>0.41</v>
+        <v>0.17</v>
       </c>
       <c r="O121">
         <v>1</v>
       </c>
       <c r="Z121" t="s">
-        <v>284</v>
+        <v>287</v>
       </c>
     </row>
     <row r="122" spans="1:26">
       <c r="A122" t="s">
         <v>288</v>
       </c>
       <c r="B122" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C122" s="1">
-        <v>99.9906</v>
+        <v>99.9817</v>
       </c>
       <c r="D122" s="1">
         <v>100.0</v>
       </c>
       <c r="E122" t="s">
         <v>8</v>
       </c>
       <c r="F122">
         <v>1.0</v>
       </c>
       <c r="G122" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="H122" s="1">
-        <v>-1880.0</v>
+        <v>-2745.0</v>
       </c>
       <c r="I122" s="1">
-        <v>-0.0094</v>
+        <v>-0.0183</v>
       </c>
       <c r="J122">
         <v>0.0</v>
       </c>
       <c r="K122" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="L122" s="1">
-        <v>19998120.0</v>
+        <v>14997255.0</v>
       </c>
       <c r="M122" s="1">
-        <v>20026156.67</v>
+        <v>15032125.0</v>
       </c>
       <c r="N122" s="1">
-        <v>0.33</v>
+        <v>0.26</v>
       </c>
       <c r="O122">
         <v>1</v>
       </c>
       <c r="Z122" t="s">
-        <v>287</v>
+        <v>290</v>
       </c>
     </row>
     <row r="123" spans="1:26">
       <c r="A123" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="B123" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C123" s="1">
-        <v>99.9856</v>
+        <v>100.0269</v>
       </c>
       <c r="D123" s="1">
         <v>100.0</v>
       </c>
       <c r="E123" t="s">
         <v>8</v>
       </c>
       <c r="F123">
         <v>1.0</v>
       </c>
       <c r="G123" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="H123" s="1">
-        <v>-2160.0</v>
+        <v>5380.0</v>
       </c>
       <c r="I123" s="1">
-        <v>-0.0144</v>
+        <v>0.0269</v>
       </c>
       <c r="J123">
         <v>0.0</v>
       </c>
       <c r="K123" t="s">
+        <v>294</v>
+      </c>
+      <c r="L123" s="1">
+        <v>20005380.0</v>
+      </c>
+      <c r="M123" s="1">
+        <v>20235951.89</v>
+      </c>
+      <c r="N123" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O123">
+        <v>1</v>
+      </c>
+      <c r="Z123" t="s">
         <v>292</v>
-      </c>
-[...13 lines deleted...]
-        <v>290</v>
       </c>
     </row>
     <row r="124" spans="1:26">
       <c r="A124" t="s">
-        <v>291</v>
+        <v>296</v>
       </c>
       <c r="B124" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C124" s="1">
-        <v>99.9765</v>
+        <v>100.0103</v>
       </c>
       <c r="D124" s="1">
         <v>100.0</v>
       </c>
       <c r="E124" t="s">
         <v>8</v>
       </c>
       <c r="F124">
         <v>1.0</v>
       </c>
       <c r="G124" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="H124" s="1">
-        <v>-2350.0</v>
+        <v>2060.0</v>
       </c>
       <c r="I124" s="1">
-        <v>-0.0235</v>
+        <v>0.0103</v>
       </c>
       <c r="J124">
         <v>0.0</v>
       </c>
       <c r="K124" t="s">
-        <v>294</v>
+        <v>297</v>
       </c>
       <c r="L124" s="1">
-        <v>9997650.0</v>
+        <v>20002060.0</v>
       </c>
       <c r="M124" s="1">
-        <v>9999051.17</v>
+        <v>20200436.89</v>
       </c>
       <c r="N124" s="1">
-        <v>0.16</v>
+        <v>0.35</v>
       </c>
       <c r="O124">
         <v>1</v>
       </c>
       <c r="Z124" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
     </row>
     <row r="125" spans="1:26">
       <c r="A125" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
       <c r="B125" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C125" s="1">
-        <v>100.0258</v>
+        <v>100.0231</v>
       </c>
       <c r="D125" s="1">
         <v>100.0</v>
       </c>
       <c r="E125" t="s">
         <v>8</v>
       </c>
       <c r="F125">
         <v>1.0</v>
       </c>
       <c r="G125" s="1">
         <v>20000000.0</v>
       </c>
       <c r="H125" s="1">
-        <v>5160.0</v>
+        <v>4620.0</v>
       </c>
       <c r="I125" s="1">
-        <v>0.0258</v>
+        <v>0.0231</v>
       </c>
       <c r="J125">
         <v>0.0</v>
       </c>
       <c r="K125" t="s">
-        <v>297</v>
+        <v>300</v>
       </c>
       <c r="L125" s="1">
-        <v>20005160.0</v>
+        <v>20004620.0</v>
       </c>
       <c r="M125" s="1">
-        <v>20207787.83</v>
+        <v>20234197.44</v>
       </c>
       <c r="N125" s="1">
-        <v>0.33</v>
+        <v>0.35</v>
       </c>
       <c r="O125">
         <v>1</v>
       </c>
       <c r="Z125" t="s">
-        <v>295</v>
+        <v>298</v>
       </c>
     </row>
     <row r="126" spans="1:26">
       <c r="A126" t="s">
-        <v>299</v>
+        <v>302</v>
       </c>
       <c r="B126" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C126" s="1">
-        <v>100.0129</v>
+        <v>100.0304</v>
       </c>
       <c r="D126" s="1">
         <v>100.0</v>
       </c>
       <c r="E126" t="s">
         <v>8</v>
       </c>
       <c r="F126">
         <v>1.0</v>
       </c>
       <c r="G126" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="H126" s="1">
-        <v>2580.0</v>
+        <v>9120.0</v>
       </c>
       <c r="I126" s="1">
-        <v>0.0129</v>
+        <v>0.0304</v>
       </c>
       <c r="J126">
         <v>0.0</v>
       </c>
       <c r="K126" t="s">
-        <v>300</v>
+        <v>303</v>
       </c>
       <c r="L126" s="1">
-        <v>20002580.0</v>
+        <v>30009120.0</v>
       </c>
       <c r="M126" s="1">
-        <v>20172823.33</v>
+        <v>30411200.25</v>
       </c>
       <c r="N126" s="1">
-        <v>0.33</v>
+        <v>0.52</v>
       </c>
       <c r="O126">
         <v>1</v>
       </c>
       <c r="Z126" t="s">
-        <v>298</v>
+        <v>301</v>
       </c>
     </row>
     <row r="127" spans="1:26">
       <c r="A127" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
       <c r="B127" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C127" s="1">
-        <v>100.0238</v>
+        <v>100.0168</v>
       </c>
       <c r="D127" s="1">
         <v>100.0</v>
       </c>
       <c r="E127" t="s">
         <v>8</v>
       </c>
       <c r="F127">
         <v>1.0</v>
       </c>
       <c r="G127" s="1">
         <v>20000000.0</v>
       </c>
       <c r="H127" s="1">
-        <v>4760.0</v>
+        <v>3360.0</v>
       </c>
       <c r="I127" s="1">
-        <v>0.0238</v>
+        <v>0.0168</v>
       </c>
       <c r="J127">
         <v>0.0</v>
       </c>
       <c r="K127" t="s">
-        <v>303</v>
+        <v>306</v>
       </c>
       <c r="L127" s="1">
-        <v>20004760.0</v>
+        <v>20003360.0</v>
       </c>
       <c r="M127" s="1">
-        <v>20206504.5</v>
+        <v>20228327.28</v>
       </c>
       <c r="N127" s="1">
-        <v>0.33</v>
+        <v>0.35</v>
       </c>
       <c r="O127">
         <v>1</v>
       </c>
       <c r="Z127" t="s">
-        <v>301</v>
+        <v>304</v>
       </c>
     </row>
     <row r="128" spans="1:26">
       <c r="A128" t="s">
-        <v>305</v>
+        <v>308</v>
       </c>
       <c r="B128" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C128" s="1">
-        <v>100.0254</v>
+        <v>100.0245</v>
       </c>
       <c r="D128" s="1">
         <v>100.0</v>
       </c>
       <c r="E128" t="s">
         <v>8</v>
       </c>
       <c r="F128">
         <v>1.0</v>
       </c>
       <c r="G128" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="H128" s="1">
-        <v>7620.0</v>
+        <v>2450.0</v>
       </c>
       <c r="I128" s="1">
-        <v>0.0254</v>
+        <v>0.0245</v>
       </c>
       <c r="J128">
         <v>0.0</v>
       </c>
       <c r="K128" t="s">
-        <v>306</v>
+        <v>309</v>
       </c>
       <c r="L128" s="1">
-        <v>30007620.0</v>
+        <v>10002450.0</v>
       </c>
       <c r="M128" s="1">
-        <v>30367392.42</v>
+        <v>10134007.33</v>
       </c>
       <c r="N128" s="1">
-        <v>0.5</v>
+        <v>0.17</v>
       </c>
       <c r="O128">
         <v>1</v>
       </c>
       <c r="Z128" t="s">
-        <v>304</v>
+        <v>307</v>
       </c>
     </row>
     <row r="129" spans="1:26">
       <c r="A129" t="s">
-        <v>308</v>
+        <v>311</v>
       </c>
       <c r="B129" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C129" s="1">
-        <v>100.0186</v>
+        <v>100.0143</v>
       </c>
       <c r="D129" s="1">
         <v>100.0</v>
       </c>
       <c r="E129" t="s">
         <v>8</v>
       </c>
       <c r="F129">
         <v>1.0</v>
       </c>
       <c r="G129" s="1">
         <v>20000000.0</v>
       </c>
       <c r="H129" s="1">
-        <v>3720.0</v>
+        <v>2860.0</v>
       </c>
       <c r="I129" s="1">
-        <v>0.0186</v>
+        <v>0.0143</v>
       </c>
       <c r="J129">
         <v>0.0</v>
       </c>
       <c r="K129" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
       <c r="L129" s="1">
-        <v>20003720.0</v>
+        <v>20002860.0</v>
       </c>
       <c r="M129" s="1">
-        <v>20200520.5</v>
+        <v>20221099.5</v>
       </c>
       <c r="N129" s="1">
-        <v>0.33</v>
+        <v>0.35</v>
       </c>
       <c r="O129">
         <v>1</v>
       </c>
       <c r="Z129" t="s">
-        <v>307</v>
+        <v>310</v>
       </c>
     </row>
     <row r="130" spans="1:26">
       <c r="A130" t="s">
-        <v>311</v>
+        <v>314</v>
       </c>
       <c r="B130" s="1">
-        <v>10000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C130" s="1">
-        <v>100.0191</v>
+        <v>100.0233</v>
       </c>
       <c r="D130" s="1">
         <v>100.0</v>
       </c>
       <c r="E130" t="s">
         <v>8</v>
       </c>
       <c r="F130">
         <v>1.0</v>
       </c>
       <c r="G130" s="1">
-        <v>10000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="H130" s="1">
-        <v>1910.0</v>
+        <v>5825.0</v>
       </c>
       <c r="I130" s="1">
-        <v>0.0191</v>
+        <v>0.0233</v>
       </c>
       <c r="J130">
         <v>0.0</v>
       </c>
       <c r="K130" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
       <c r="L130" s="1">
-        <v>10001910.0</v>
+        <v>25005825.0</v>
       </c>
       <c r="M130" s="1">
-        <v>10119419.56</v>
+        <v>25320942.92</v>
       </c>
       <c r="N130" s="1">
-        <v>0.17</v>
+        <v>0.43</v>
       </c>
       <c r="O130">
         <v>1</v>
       </c>
       <c r="Z130" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
     </row>
     <row r="131" spans="1:26">
       <c r="A131" t="s">
-        <v>314</v>
+        <v>317</v>
       </c>
       <c r="B131" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C131" s="1">
-        <v>100.0154</v>
+        <v>100.004</v>
       </c>
       <c r="D131" s="1">
         <v>100.0</v>
       </c>
       <c r="E131" t="s">
         <v>8</v>
       </c>
       <c r="F131">
         <v>1.0</v>
       </c>
       <c r="G131" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="H131" s="1">
-        <v>3080.0</v>
+        <v>400.0</v>
       </c>
       <c r="I131" s="1">
-        <v>0.0154</v>
+        <v>0.004</v>
       </c>
       <c r="J131">
         <v>0.0</v>
       </c>
       <c r="K131" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="L131" s="1">
-        <v>20003080.0</v>
+        <v>10000400.0</v>
       </c>
       <c r="M131" s="1">
-        <v>20193930.5</v>
+        <v>10069189.69</v>
       </c>
       <c r="N131" s="1">
-        <v>0.33</v>
+        <v>0.17</v>
       </c>
       <c r="O131">
         <v>1</v>
       </c>
       <c r="Z131" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
     </row>
     <row r="132" spans="1:26">
       <c r="A132" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="B132" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C132" s="1">
-        <v>100.0231</v>
+        <v>99.9809</v>
       </c>
       <c r="D132" s="1">
         <v>100.0</v>
       </c>
       <c r="E132" t="s">
         <v>8</v>
       </c>
       <c r="F132">
         <v>1.0</v>
       </c>
       <c r="G132" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="H132" s="1">
-        <v>5775.0</v>
+        <v>-5730.0</v>
       </c>
       <c r="I132" s="1">
-        <v>0.0231</v>
+        <v>-0.0191</v>
       </c>
       <c r="J132">
         <v>0.0</v>
       </c>
       <c r="K132" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
       <c r="L132" s="1">
-        <v>25005775.0</v>
+        <v>29994270.0</v>
       </c>
       <c r="M132" s="1">
-        <v>25286061.88</v>
+        <v>30050202.75</v>
       </c>
       <c r="N132" s="1">
-        <v>0.42</v>
+        <v>0.52</v>
       </c>
       <c r="O132">
         <v>1</v>
       </c>
       <c r="Z132" t="s">
-        <v>316</v>
+        <v>319</v>
       </c>
     </row>
     <row r="133" spans="1:26">
       <c r="A133" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="B133" s="1">
-        <v>10000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C133" s="1">
-        <v>100.0113</v>
+        <v>99.9912</v>
       </c>
       <c r="D133" s="1">
         <v>100.0</v>
       </c>
       <c r="E133" t="s">
         <v>8</v>
       </c>
       <c r="F133">
         <v>1.0</v>
       </c>
       <c r="G133" s="1">
-        <v>10000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="H133" s="1">
-        <v>1130.0</v>
+        <v>-2200.0</v>
       </c>
       <c r="I133" s="1">
-        <v>0.0113</v>
+        <v>-0.0088</v>
       </c>
       <c r="J133">
         <v>0.0</v>
       </c>
       <c r="K133" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
       <c r="L133" s="1">
-        <v>10001130.0</v>
+        <v>24997800.0</v>
       </c>
       <c r="M133" s="1">
-        <v>10055773.97</v>
+        <v>25044410.63</v>
       </c>
       <c r="N133" s="1">
-        <v>0.17</v>
+        <v>0.43</v>
       </c>
       <c r="O133">
         <v>1</v>
       </c>
       <c r="Z133" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
     </row>
     <row r="134" spans="1:26">
       <c r="A134" t="s">
-        <v>323</v>
+        <v>326</v>
       </c>
       <c r="B134" s="1">
         <v>30000000.0</v>
       </c>
       <c r="C134" s="1">
-        <v>99.9737</v>
+        <v>100.0186</v>
       </c>
       <c r="D134" s="1">
         <v>100.0</v>
       </c>
       <c r="E134" t="s">
         <v>8</v>
       </c>
       <c r="F134">
         <v>1.0</v>
       </c>
       <c r="G134" s="1">
         <v>30000000.0</v>
       </c>
       <c r="H134" s="1">
-        <v>-7890.0</v>
+        <v>5580.0</v>
       </c>
       <c r="I134" s="1">
-        <v>-0.0263</v>
+        <v>0.0186</v>
       </c>
       <c r="J134">
         <v>0.0</v>
       </c>
       <c r="K134" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
       <c r="L134" s="1">
-        <v>29992110.0</v>
+        <v>30005580.0</v>
       </c>
       <c r="M134" s="1">
-        <v>30006590.08</v>
+        <v>30129400.0</v>
       </c>
       <c r="N134" s="1">
-        <v>0.49</v>
+        <v>0.52</v>
       </c>
       <c r="O134">
         <v>1</v>
       </c>
       <c r="Z134" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
     </row>
     <row r="135" spans="1:26">
       <c r="A135" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="B135" s="1">
         <v>25000000.0</v>
       </c>
       <c r="C135" s="1">
-        <v>99.985</v>
+        <v>100.0483</v>
       </c>
       <c r="D135" s="1">
         <v>100.0</v>
       </c>
       <c r="E135" t="s">
         <v>8</v>
       </c>
       <c r="F135">
         <v>1.0</v>
       </c>
       <c r="G135" s="1">
         <v>25000000.0</v>
       </c>
       <c r="H135" s="1">
-        <v>-3750.0</v>
+        <v>12075.0</v>
       </c>
       <c r="I135" s="1">
-        <v>-0.015</v>
+        <v>0.0483</v>
       </c>
       <c r="J135">
         <v>0.0</v>
       </c>
       <c r="K135" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
       <c r="L135" s="1">
-        <v>24996250.0</v>
+        <v>25012075.0</v>
       </c>
       <c r="M135" s="1">
-        <v>25008316.74</v>
+        <v>25345704.38</v>
       </c>
       <c r="N135" s="1">
-        <v>0.41</v>
+        <v>0.43</v>
       </c>
       <c r="O135">
         <v>1</v>
       </c>
       <c r="Z135" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
     </row>
     <row r="136" spans="1:26">
       <c r="A136" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="B136" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C136" s="1">
-        <v>100.0101</v>
+        <v>100.0413</v>
       </c>
       <c r="D136" s="1">
         <v>100.0</v>
       </c>
       <c r="E136" t="s">
         <v>8</v>
       </c>
       <c r="F136">
         <v>1.0</v>
       </c>
       <c r="G136" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="H136" s="1">
-        <v>3030.0</v>
+        <v>10325.0</v>
       </c>
       <c r="I136" s="1">
-        <v>0.0101</v>
+        <v>0.0413</v>
       </c>
       <c r="J136">
         <v>0.0</v>
       </c>
       <c r="K136" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="L136" s="1">
-        <v>30003030.0</v>
+        <v>25010325.0</v>
       </c>
       <c r="M136" s="1">
-        <v>30084660.0</v>
+        <v>25342516.88</v>
       </c>
       <c r="N136" s="1">
-        <v>0.49</v>
+        <v>0.43</v>
       </c>
       <c r="O136">
         <v>1</v>
       </c>
       <c r="Z136" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
     </row>
     <row r="137" spans="1:26">
       <c r="A137" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="B137" s="1">
-        <v>25000000.0</v>
+        <v>17000000.0</v>
       </c>
       <c r="C137" s="1">
-        <v>100.0414</v>
+        <v>100.047</v>
       </c>
       <c r="D137" s="1">
         <v>100.0</v>
       </c>
       <c r="E137" t="s">
         <v>8</v>
       </c>
       <c r="F137">
         <v>1.0</v>
       </c>
       <c r="G137" s="1">
-        <v>25000000.0</v>
+        <v>17000000.0</v>
       </c>
       <c r="H137" s="1">
-        <v>10350.0</v>
+        <v>7990.0</v>
       </c>
       <c r="I137" s="1">
-        <v>0.0414</v>
+        <v>0.047</v>
       </c>
       <c r="J137">
         <v>0.0</v>
       </c>
       <c r="K137" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
       <c r="L137" s="1">
-        <v>25010350.0</v>
+        <v>17007990.0</v>
       </c>
       <c r="M137" s="1">
-        <v>25308861.74</v>
+        <v>17231637.47</v>
       </c>
       <c r="N137" s="1">
-        <v>0.42</v>
+        <v>0.3</v>
       </c>
       <c r="O137">
         <v>1</v>
       </c>
       <c r="Z137" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
     </row>
     <row r="138" spans="1:26">
       <c r="A138" t="s">
-        <v>335</v>
+        <v>338</v>
       </c>
       <c r="B138" s="1">
         <v>25000000.0</v>
       </c>
       <c r="C138" s="1">
-        <v>100.0451</v>
+        <v>100.0396</v>
       </c>
       <c r="D138" s="1">
         <v>100.0</v>
       </c>
       <c r="E138" t="s">
         <v>8</v>
       </c>
       <c r="F138">
         <v>1.0</v>
       </c>
       <c r="G138" s="1">
         <v>25000000.0</v>
       </c>
       <c r="H138" s="1">
-        <v>11275.0</v>
+        <v>9900.0</v>
       </c>
       <c r="I138" s="1">
-        <v>0.0451</v>
+        <v>0.0396</v>
       </c>
       <c r="J138">
         <v>0.0</v>
       </c>
       <c r="K138" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
       <c r="L138" s="1">
-        <v>25011275.0</v>
+        <v>25009900.0</v>
       </c>
       <c r="M138" s="1">
-        <v>25308488.13</v>
+        <v>25431978.47</v>
       </c>
       <c r="N138" s="1">
-        <v>0.42</v>
+        <v>0.44</v>
       </c>
       <c r="O138">
         <v>1</v>
       </c>
       <c r="Z138" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
     </row>
     <row r="139" spans="1:26">
       <c r="A139" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="B139" s="1">
-        <v>17000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C139" s="1">
-        <v>100.0393</v>
+        <v>100.0352</v>
       </c>
       <c r="D139" s="1">
         <v>100.0</v>
       </c>
       <c r="E139" t="s">
         <v>8</v>
       </c>
       <c r="F139">
         <v>1.0</v>
       </c>
       <c r="G139" s="1">
-        <v>17000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="H139" s="1">
-        <v>6681.0</v>
+        <v>8800.0</v>
       </c>
       <c r="I139" s="1">
-        <v>0.0393</v>
+        <v>0.0352</v>
       </c>
       <c r="J139">
         <v>0.0</v>
       </c>
       <c r="K139" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="L139" s="1">
-        <v>17006681.0</v>
+        <v>25008800.0</v>
       </c>
       <c r="M139" s="1">
-        <v>17206447.24</v>
+        <v>25429052.08</v>
       </c>
       <c r="N139" s="1">
-        <v>0.28</v>
+        <v>0.44</v>
       </c>
       <c r="O139">
         <v>1</v>
       </c>
       <c r="Z139" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
     </row>
     <row r="140" spans="1:26">
       <c r="A140" t="s">
-        <v>341</v>
+        <v>344</v>
       </c>
       <c r="B140" s="1">
-        <v>25000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C140" s="1">
-        <v>100.043</v>
+        <v>99.2024</v>
       </c>
       <c r="D140" s="1">
-        <v>100.0</v>
+        <v>97.8384763</v>
       </c>
       <c r="E140" t="s">
         <v>8</v>
       </c>
       <c r="F140">
         <v>1.0</v>
       </c>
       <c r="G140" s="1">
-        <v>25000000.0</v>
+        <v>9783847.63</v>
       </c>
       <c r="H140" s="1">
-        <v>10750.0</v>
+        <v>136392.37</v>
       </c>
       <c r="I140" s="1">
-        <v>0.043</v>
+        <v>1.3940565630007</v>
       </c>
       <c r="J140">
         <v>0.0</v>
       </c>
-      <c r="K140" t="s">
-        <v>342</v>
+      <c r="K140">
+        <v>0.0</v>
       </c>
       <c r="L140" s="1">
-        <v>25010750.0</v>
+        <v>9920240.0</v>
       </c>
       <c r="M140" s="1">
-        <v>25397609.38</v>
+        <v>9920240.0</v>
       </c>
       <c r="N140" s="1">
-        <v>0.42</v>
+        <v>0.17</v>
       </c>
       <c r="O140">
         <v>1</v>
       </c>
       <c r="Z140" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
     </row>
     <row r="141" spans="1:26">
       <c r="A141" t="s">
-        <v>344</v>
+        <v>346</v>
       </c>
       <c r="B141" s="1">
-        <v>25000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C141" s="1">
-        <v>100.035</v>
+        <v>97.6697</v>
       </c>
       <c r="D141" s="1">
-        <v>100.0</v>
+        <v>97.2107272</v>
       </c>
       <c r="E141" t="s">
         <v>8</v>
       </c>
       <c r="F141">
         <v>1.0</v>
       </c>
       <c r="G141" s="1">
-        <v>25000000.0</v>
+        <v>14581609.08</v>
       </c>
       <c r="H141" s="1">
-        <v>8750.0</v>
+        <v>68845.92</v>
       </c>
       <c r="I141" s="1">
-        <v>0.035</v>
+        <v>0.47214213206709</v>
       </c>
       <c r="J141">
         <v>0.0</v>
       </c>
-      <c r="K141" t="s">
+      <c r="K141">
+        <v>0.0</v>
+      </c>
+      <c r="L141" s="1">
+        <v>14650455.0</v>
+      </c>
+      <c r="M141" s="1">
+        <v>14650455.0</v>
+      </c>
+      <c r="N141" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O141">
+        <v>1</v>
+      </c>
+      <c r="Z141" t="s">
         <v>345</v>
-      </c>
-[...13 lines deleted...]
-        <v>343</v>
       </c>
     </row>
     <row r="142" spans="1:26">
       <c r="A142" t="s">
+        <v>348</v>
+      </c>
+      <c r="B142" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C142" s="1">
+        <v>99.6471</v>
+      </c>
+      <c r="D142" s="1">
+        <v>99.37021365</v>
+      </c>
+      <c r="E142" t="s">
+        <v>8</v>
+      </c>
+      <c r="F142">
+        <v>1.0</v>
+      </c>
+      <c r="G142" s="1">
+        <v>19874042.73</v>
+      </c>
+      <c r="H142" s="1">
+        <v>55377.27</v>
+      </c>
+      <c r="I142" s="1">
+        <v>0.27864119420659</v>
+      </c>
+      <c r="J142">
+        <v>0.0</v>
+      </c>
+      <c r="K142">
+        <v>0.0</v>
+      </c>
+      <c r="L142" s="1">
+        <v>19929420.0</v>
+      </c>
+      <c r="M142" s="1">
+        <v>19929420.0</v>
+      </c>
+      <c r="N142" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O142">
+        <v>1</v>
+      </c>
+      <c r="Z142" t="s">
         <v>347</v>
-      </c>
-[...43 lines deleted...]
-        <v>346</v>
       </c>
     </row>
     <row r="143" spans="1:26">
       <c r="A143" t="s">
+        <v>350</v>
+      </c>
+      <c r="B143" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C143" s="1">
+        <v>99.1152</v>
+      </c>
+      <c r="D143" s="1">
+        <v>97.7417847</v>
+      </c>
+      <c r="E143" t="s">
+        <v>8</v>
+      </c>
+      <c r="F143">
+        <v>1.0</v>
+      </c>
+      <c r="G143" s="1">
+        <v>9774178.47</v>
+      </c>
+      <c r="H143" s="1">
+        <v>137341.53</v>
+      </c>
+      <c r="I143" s="1">
+        <v>1.4051465340186</v>
+      </c>
+      <c r="J143">
+        <v>0.0</v>
+      </c>
+      <c r="K143">
+        <v>0.0</v>
+      </c>
+      <c r="L143" s="1">
+        <v>9911520.0</v>
+      </c>
+      <c r="M143" s="1">
+        <v>9911520.0</v>
+      </c>
+      <c r="N143" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O143">
+        <v>1</v>
+      </c>
+      <c r="Z143" t="s">
         <v>349</v>
-      </c>
-[...43 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="144" spans="1:26">
       <c r="A144" t="s">
+        <v>352</v>
+      </c>
+      <c r="B144" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C144" s="1">
+        <v>99.225</v>
+      </c>
+      <c r="D144" s="1">
+        <v>97.7707721</v>
+      </c>
+      <c r="E144" t="s">
+        <v>8</v>
+      </c>
+      <c r="F144">
+        <v>1.0</v>
+      </c>
+      <c r="G144" s="1">
+        <v>9777077.21</v>
+      </c>
+      <c r="H144" s="1">
+        <v>145422.79</v>
+      </c>
+      <c r="I144" s="1">
+        <v>1.4873851037124</v>
+      </c>
+      <c r="J144">
+        <v>0.0</v>
+      </c>
+      <c r="K144">
+        <v>0.0</v>
+      </c>
+      <c r="L144" s="1">
+        <v>9922500.0</v>
+      </c>
+      <c r="M144" s="1">
+        <v>9922500.0</v>
+      </c>
+      <c r="N144" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O144">
+        <v>1</v>
+      </c>
+      <c r="Z144" t="s">
         <v>351</v>
-      </c>
-[...43 lines deleted...]
-        <v>350</v>
       </c>
     </row>
     <row r="145" spans="1:26">
       <c r="A145" t="s">
+        <v>354</v>
+      </c>
+      <c r="B145" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C145" s="1">
+        <v>99.4077</v>
+      </c>
+      <c r="D145" s="1">
+        <v>97.8229635</v>
+      </c>
+      <c r="E145" t="s">
+        <v>8</v>
+      </c>
+      <c r="F145">
+        <v>1.0</v>
+      </c>
+      <c r="G145" s="1">
+        <v>9782296.35</v>
+      </c>
+      <c r="H145" s="1">
+        <v>158473.65</v>
+      </c>
+      <c r="I145" s="1">
+        <v>1.6200045912533</v>
+      </c>
+      <c r="J145">
+        <v>0.0</v>
+      </c>
+      <c r="K145">
+        <v>0.0</v>
+      </c>
+      <c r="L145" s="1">
+        <v>9940770.0</v>
+      </c>
+      <c r="M145" s="1">
+        <v>9940770.0</v>
+      </c>
+      <c r="N145" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O145">
+        <v>1</v>
+      </c>
+      <c r="Z145" t="s">
         <v>353</v>
-      </c>
-[...43 lines deleted...]
-        <v>352</v>
       </c>
     </row>
     <row r="146" spans="1:26">
       <c r="A146" t="s">
+        <v>356</v>
+      </c>
+      <c r="B146" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="C146" s="1">
+        <v>100.0071</v>
+      </c>
+      <c r="D146" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E146" t="s">
+        <v>8</v>
+      </c>
+      <c r="F146">
+        <v>1.0</v>
+      </c>
+      <c r="G146" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="H146" s="1">
+        <v>2840.0</v>
+      </c>
+      <c r="I146" s="1">
+        <v>0.0071</v>
+      </c>
+      <c r="J146">
+        <v>0.0</v>
+      </c>
+      <c r="K146" t="s">
+        <v>357</v>
+      </c>
+      <c r="L146" s="1">
+        <v>40002840.0</v>
+      </c>
+      <c r="M146" s="1">
+        <v>40169933.33</v>
+      </c>
+      <c r="N146" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="O146">
+        <v>1</v>
+      </c>
+      <c r="Z146" t="s">
         <v>355</v>
-      </c>
-[...43 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="147" spans="1:26">
       <c r="A147" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="B147" s="1">
-        <v>10000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C147" s="1">
-        <v>99.0819</v>
+        <v>100.0089</v>
       </c>
       <c r="D147" s="1">
-        <v>97.7707721</v>
+        <v>100.0</v>
       </c>
       <c r="E147" t="s">
         <v>8</v>
       </c>
       <c r="F147">
         <v>1.0</v>
       </c>
       <c r="G147" s="1">
-        <v>9777077.21</v>
+        <v>25000000.0</v>
       </c>
       <c r="H147" s="1">
-        <v>131112.79</v>
+        <v>2225.0</v>
       </c>
       <c r="I147" s="1">
-        <v>1.3410223442431</v>
+        <v>0.0089</v>
       </c>
       <c r="J147">
         <v>0.0</v>
       </c>
-      <c r="K147">
-        <v>0.0</v>
+      <c r="K147" t="s">
+        <v>360</v>
       </c>
       <c r="L147" s="1">
-        <v>9908190.0</v>
+        <v>25002225.0</v>
       </c>
       <c r="M147" s="1">
-        <v>9908190.0</v>
+        <v>25247558.06</v>
       </c>
       <c r="N147" s="1">
-        <v>0.16</v>
+        <v>0.43</v>
       </c>
       <c r="O147">
         <v>1</v>
       </c>
       <c r="Z147" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
     </row>
     <row r="148" spans="1:26">
       <c r="A148" t="s">
-        <v>359</v>
+        <v>362</v>
       </c>
       <c r="B148" s="1">
-        <v>10000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C148" s="1">
-        <v>99.2673</v>
+        <v>100.0064</v>
       </c>
       <c r="D148" s="1">
-        <v>97.8229635</v>
+        <v>100.0</v>
       </c>
       <c r="E148" t="s">
         <v>8</v>
       </c>
       <c r="F148">
         <v>1.0</v>
       </c>
       <c r="G148" s="1">
-        <v>9782296.35</v>
+        <v>25000000.0</v>
       </c>
       <c r="H148" s="1">
-        <v>144433.65</v>
+        <v>1600.0</v>
       </c>
       <c r="I148" s="1">
-        <v>1.4764800087047</v>
+        <v>0.0064</v>
       </c>
       <c r="J148">
         <v>0.0</v>
       </c>
-      <c r="K148">
-        <v>0.0</v>
+      <c r="K148" t="s">
+        <v>363</v>
       </c>
       <c r="L148" s="1">
-        <v>9926730.0</v>
+        <v>25001600.0</v>
       </c>
       <c r="M148" s="1">
-        <v>9926730.0</v>
+        <v>25247981.67</v>
       </c>
       <c r="N148" s="1">
-        <v>0.16</v>
+        <v>0.43</v>
       </c>
       <c r="O148">
         <v>1</v>
       </c>
       <c r="Z148" t="s">
-        <v>358</v>
+        <v>361</v>
       </c>
     </row>
     <row r="149" spans="1:26">
       <c r="A149" t="s">
-        <v>361</v>
+        <v>365</v>
       </c>
       <c r="B149" s="1">
-        <v>40000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C149" s="1">
-        <v>100.0021</v>
+        <v>100.031</v>
       </c>
       <c r="D149" s="1">
         <v>100.0</v>
       </c>
       <c r="E149" t="s">
         <v>8</v>
       </c>
       <c r="F149">
         <v>1.0</v>
       </c>
       <c r="G149" s="1">
-        <v>40000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="H149" s="1">
-        <v>840.0</v>
+        <v>9300.0</v>
       </c>
       <c r="I149" s="1">
-        <v>0.0021</v>
+        <v>0.031</v>
       </c>
       <c r="J149">
         <v>0.0</v>
       </c>
       <c r="K149" t="s">
-        <v>362</v>
+        <v>366</v>
       </c>
       <c r="L149" s="1">
-        <v>40000840.0</v>
+        <v>30009300.0</v>
       </c>
       <c r="M149" s="1">
-        <v>40111013.33</v>
+        <v>30415021.33</v>
       </c>
       <c r="N149" s="1">
-        <v>0.66</v>
+        <v>0.52</v>
       </c>
       <c r="O149">
         <v>1</v>
       </c>
       <c r="Z149" t="s">
-        <v>360</v>
+        <v>364</v>
       </c>
     </row>
     <row r="150" spans="1:26">
       <c r="A150" t="s">
-        <v>364</v>
+        <v>368</v>
       </c>
       <c r="B150" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C150" s="1">
-        <v>100.0119</v>
+        <v>100.0206</v>
       </c>
       <c r="D150" s="1">
         <v>100.0</v>
       </c>
       <c r="E150" t="s">
         <v>8</v>
       </c>
       <c r="F150">
         <v>1.0</v>
       </c>
       <c r="G150" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="H150" s="1">
-        <v>2975.0</v>
+        <v>4120.0</v>
       </c>
       <c r="I150" s="1">
-        <v>0.0119</v>
+        <v>0.0206</v>
       </c>
       <c r="J150">
         <v>0.0</v>
       </c>
       <c r="K150" t="s">
-        <v>365</v>
+        <v>369</v>
       </c>
       <c r="L150" s="1">
-        <v>25002975.0</v>
+        <v>20004120.0</v>
       </c>
       <c r="M150" s="1">
-        <v>25213284.58</v>
+        <v>20263834.67</v>
       </c>
       <c r="N150" s="1">
-        <v>0.41</v>
+        <v>0.35</v>
       </c>
       <c r="O150">
         <v>1</v>
       </c>
       <c r="Z150" t="s">
-        <v>363</v>
+        <v>367</v>
       </c>
     </row>
     <row r="151" spans="1:26">
       <c r="A151" t="s">
-        <v>367</v>
+        <v>371</v>
       </c>
       <c r="B151" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C151" s="1">
-        <v>100.0056</v>
+        <v>100.0238</v>
       </c>
       <c r="D151" s="1">
         <v>100.0</v>
       </c>
       <c r="E151" t="s">
         <v>8</v>
       </c>
       <c r="F151">
         <v>1.0</v>
       </c>
       <c r="G151" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="H151" s="1">
-        <v>1400.0</v>
+        <v>7140.0</v>
       </c>
       <c r="I151" s="1">
-        <v>0.0056</v>
+        <v>0.0238</v>
       </c>
       <c r="J151">
         <v>0.0</v>
       </c>
       <c r="K151" t="s">
-        <v>368</v>
+        <v>372</v>
       </c>
       <c r="L151" s="1">
-        <v>25001400.0</v>
+        <v>30007140.0</v>
       </c>
       <c r="M151" s="1">
-        <v>25212619.31</v>
+        <v>30396712.0</v>
       </c>
       <c r="N151" s="1">
-        <v>0.41</v>
+        <v>0.52</v>
       </c>
       <c r="O151">
         <v>1</v>
       </c>
       <c r="Z151" t="s">
-        <v>366</v>
+        <v>370</v>
       </c>
     </row>
     <row r="152" spans="1:26">
       <c r="A152" t="s">
-        <v>370</v>
+        <v>374</v>
       </c>
       <c r="B152" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C152" s="1">
-        <v>100.0289</v>
+        <v>100.0146</v>
       </c>
       <c r="D152" s="1">
         <v>100.0</v>
       </c>
       <c r="E152" t="s">
         <v>8</v>
       </c>
       <c r="F152">
         <v>1.0</v>
       </c>
       <c r="G152" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="H152" s="1">
-        <v>8670.0</v>
+        <v>2920.0</v>
       </c>
       <c r="I152" s="1">
-        <v>0.0289</v>
+        <v>0.0146</v>
       </c>
       <c r="J152">
         <v>0.0</v>
       </c>
       <c r="K152" t="s">
-        <v>371</v>
+        <v>375</v>
       </c>
       <c r="L152" s="1">
-        <v>30008670.0</v>
+        <v>20002920.0</v>
       </c>
       <c r="M152" s="1">
-        <v>30371917.33</v>
+        <v>20187601.67</v>
       </c>
       <c r="N152" s="1">
-        <v>0.5</v>
+        <v>0.35</v>
       </c>
       <c r="O152">
         <v>1</v>
       </c>
       <c r="Z152" t="s">
-        <v>369</v>
+        <v>373</v>
       </c>
     </row>
     <row r="153" spans="1:26">
       <c r="A153" t="s">
-        <v>373</v>
+        <v>377</v>
       </c>
       <c r="B153" s="1">
-        <v>20000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="C153" s="1">
-        <v>100.0235</v>
+        <v>100.0031</v>
       </c>
       <c r="D153" s="1">
         <v>100.0</v>
       </c>
       <c r="E153" t="s">
         <v>8</v>
       </c>
       <c r="F153">
         <v>1.0</v>
       </c>
       <c r="G153" s="1">
-        <v>20000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="H153" s="1">
-        <v>4700.0</v>
+        <v>1240.0</v>
       </c>
       <c r="I153" s="1">
-        <v>0.0235</v>
+        <v>0.0031</v>
       </c>
       <c r="J153">
         <v>0.0</v>
       </c>
       <c r="K153" t="s">
-        <v>374</v>
+        <v>378</v>
       </c>
       <c r="L153" s="1">
-        <v>20004700.0</v>
+        <v>40001240.0</v>
       </c>
       <c r="M153" s="1">
-        <v>20236652.44</v>
+        <v>40276398.78</v>
       </c>
       <c r="N153" s="1">
-        <v>0.33</v>
+        <v>0.69</v>
       </c>
       <c r="O153">
         <v>1</v>
       </c>
       <c r="Z153" t="s">
-        <v>372</v>
+        <v>376</v>
       </c>
     </row>
     <row r="154" spans="1:26">
       <c r="A154" t="s">
-        <v>376</v>
+        <v>380</v>
       </c>
       <c r="B154" s="1">
         <v>30000000.0</v>
       </c>
       <c r="C154" s="1">
-        <v>100.0201</v>
+        <v>100.0186</v>
       </c>
       <c r="D154" s="1">
         <v>100.0</v>
       </c>
       <c r="E154" t="s">
         <v>8</v>
       </c>
       <c r="F154">
         <v>1.0</v>
       </c>
       <c r="G154" s="1">
         <v>30000000.0</v>
       </c>
       <c r="H154" s="1">
-        <v>6030.0</v>
+        <v>5580.0</v>
       </c>
       <c r="I154" s="1">
-        <v>0.0201</v>
+        <v>0.0186</v>
       </c>
       <c r="J154">
         <v>0.0</v>
       </c>
       <c r="K154" t="s">
-        <v>377</v>
+        <v>381</v>
       </c>
       <c r="L154" s="1">
-        <v>30006030.0</v>
+        <v>30005580.0</v>
       </c>
       <c r="M154" s="1">
-        <v>30353958.67</v>
+        <v>30235709.5</v>
       </c>
       <c r="N154" s="1">
-        <v>0.5</v>
+        <v>0.52</v>
       </c>
       <c r="O154">
         <v>1</v>
       </c>
       <c r="Z154" t="s">
-        <v>375</v>
+        <v>379</v>
       </c>
     </row>
     <row r="155" spans="1:26">
       <c r="A155" t="s">
-        <v>379</v>
+        <v>383</v>
       </c>
       <c r="B155" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C155" s="1">
-        <v>100.0108</v>
+        <v>100.0054</v>
       </c>
       <c r="D155" s="1">
         <v>100.0</v>
       </c>
       <c r="E155" t="s">
         <v>8</v>
       </c>
       <c r="F155">
         <v>1.0</v>
       </c>
       <c r="G155" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="H155" s="1">
-        <v>2160.0</v>
+        <v>1620.0</v>
       </c>
       <c r="I155" s="1">
-        <v>0.0108</v>
+        <v>0.0054</v>
       </c>
       <c r="J155">
         <v>0.0</v>
       </c>
       <c r="K155" t="s">
-        <v>380</v>
+        <v>384</v>
       </c>
       <c r="L155" s="1">
-        <v>20002160.0</v>
+        <v>30001620.0</v>
       </c>
       <c r="M155" s="1">
-        <v>20159382.22</v>
+        <v>30108180.92</v>
       </c>
       <c r="N155" s="1">
-        <v>0.33</v>
+        <v>0.52</v>
       </c>
       <c r="O155">
         <v>1</v>
       </c>
       <c r="Z155" t="s">
-        <v>378</v>
+        <v>382</v>
       </c>
     </row>
     <row r="156" spans="1:26">
       <c r="A156" t="s">
-        <v>382</v>
+        <v>386</v>
       </c>
       <c r="B156" s="1">
-        <v>40000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C156" s="1">
-        <v>99.9966</v>
+        <v>100.0241</v>
       </c>
       <c r="D156" s="1">
         <v>100.0</v>
       </c>
       <c r="E156" t="s">
         <v>8</v>
       </c>
       <c r="F156">
         <v>1.0</v>
       </c>
       <c r="G156" s="1">
-        <v>40000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="H156" s="1">
-        <v>-1360.0</v>
+        <v>6025.0</v>
       </c>
       <c r="I156" s="1">
-        <v>-0.0034</v>
+        <v>0.0241</v>
       </c>
       <c r="J156">
         <v>0.0</v>
       </c>
       <c r="K156" t="s">
-        <v>383</v>
+        <v>387</v>
       </c>
       <c r="L156" s="1">
-        <v>39998640.0</v>
+        <v>25006025.0</v>
       </c>
       <c r="M156" s="1">
-        <v>40217215.89</v>
+        <v>25300207.78</v>
       </c>
       <c r="N156" s="1">
-        <v>0.66</v>
+        <v>0.43</v>
       </c>
       <c r="O156">
         <v>1</v>
       </c>
       <c r="Z156" t="s">
-        <v>381</v>
+        <v>385</v>
       </c>
     </row>
     <row r="157" spans="1:26">
       <c r="A157" t="s">
-        <v>385</v>
+        <v>389</v>
       </c>
       <c r="B157" s="1">
-        <v>30000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="C157" s="1">
-        <v>100.0148</v>
+        <v>99.9966</v>
       </c>
       <c r="D157" s="1">
         <v>100.0</v>
       </c>
       <c r="E157" t="s">
         <v>8</v>
       </c>
       <c r="F157">
         <v>1.0</v>
       </c>
       <c r="G157" s="1">
-        <v>30000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="H157" s="1">
-        <v>4440.0</v>
+        <v>-1360.0</v>
       </c>
       <c r="I157" s="1">
-        <v>0.0148</v>
+        <v>-0.0034</v>
       </c>
       <c r="J157">
         <v>0.0</v>
       </c>
       <c r="K157" t="s">
-        <v>386</v>
+        <v>390</v>
       </c>
       <c r="L157" s="1">
-        <v>30004440.0</v>
+        <v>39998640.0</v>
       </c>
       <c r="M157" s="1">
-        <v>30192926.67</v>
+        <v>40162400.0</v>
       </c>
       <c r="N157" s="1">
-        <v>0.5</v>
+        <v>0.69</v>
       </c>
       <c r="O157">
         <v>1</v>
       </c>
       <c r="Z157" t="s">
-        <v>384</v>
+        <v>388</v>
       </c>
     </row>
     <row r="158" spans="1:26">
       <c r="A158" t="s">
-        <v>388</v>
+        <v>392</v>
       </c>
       <c r="B158" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C158" s="1">
-        <v>99.9931</v>
+        <v>100.0205</v>
       </c>
       <c r="D158" s="1">
-        <v>99.79375953</v>
+        <v>100.0</v>
       </c>
       <c r="E158" t="s">
         <v>8</v>
       </c>
       <c r="F158">
         <v>1.0</v>
       </c>
       <c r="G158" s="1">
-        <v>14969063.93</v>
+        <v>30000000.0</v>
       </c>
       <c r="H158" s="1">
-        <v>29901.07</v>
+        <v>6150.0</v>
       </c>
       <c r="I158" s="1">
-        <v>0.19975243702497</v>
+        <v>0.0205</v>
       </c>
       <c r="J158">
         <v>0.0</v>
       </c>
-      <c r="K158">
-        <v>0.0</v>
+      <c r="K158" t="s">
+        <v>393</v>
       </c>
       <c r="L158" s="1">
-        <v>14998965.0</v>
+        <v>30006150.0</v>
       </c>
       <c r="M158" s="1">
-        <v>14998965.0</v>
+        <v>30237332.25</v>
       </c>
       <c r="N158" s="1">
-        <v>0.25</v>
+        <v>0.52</v>
       </c>
       <c r="O158">
         <v>1</v>
       </c>
       <c r="Z158" t="s">
-        <v>387</v>
+        <v>391</v>
       </c>
     </row>
     <row r="159" spans="1:26">
       <c r="A159" t="s">
-        <v>390</v>
+        <v>395</v>
       </c>
       <c r="B159" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C159" s="1">
-        <v>100.006</v>
+        <v>99.9793</v>
       </c>
       <c r="D159" s="1">
         <v>100.0</v>
       </c>
       <c r="E159" t="s">
         <v>8</v>
       </c>
       <c r="F159">
         <v>1.0</v>
       </c>
       <c r="G159" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="H159" s="1">
-        <v>1800.0</v>
+        <v>-5175.0</v>
       </c>
       <c r="I159" s="1">
-        <v>0.006</v>
+        <v>-0.0207</v>
       </c>
       <c r="J159">
         <v>0.0</v>
       </c>
       <c r="K159" t="s">
-        <v>391</v>
+        <v>396</v>
       </c>
       <c r="L159" s="1">
-        <v>30001800.0</v>
+        <v>24994825.0</v>
       </c>
       <c r="M159" s="1">
-        <v>30067684.5</v>
+        <v>25026148.75</v>
       </c>
       <c r="N159" s="1">
-        <v>0.49</v>
+        <v>0.43</v>
       </c>
       <c r="O159">
         <v>1</v>
       </c>
       <c r="Z159" t="s">
-        <v>389</v>
+        <v>394</v>
       </c>
     </row>
     <row r="160" spans="1:26">
       <c r="A160" t="s">
-        <v>393</v>
+        <v>398</v>
       </c>
       <c r="B160" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C160" s="1">
-        <v>100.0217</v>
+        <v>99.9888</v>
       </c>
       <c r="D160" s="1">
         <v>100.0</v>
       </c>
       <c r="E160" t="s">
         <v>8</v>
       </c>
       <c r="F160">
         <v>1.0</v>
       </c>
       <c r="G160" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="H160" s="1">
-        <v>5425.0</v>
+        <v>-3360.0</v>
       </c>
       <c r="I160" s="1">
-        <v>0.0217</v>
+        <v>-0.0112</v>
       </c>
       <c r="J160">
         <v>0.0</v>
       </c>
       <c r="K160" t="s">
-        <v>394</v>
+        <v>399</v>
       </c>
       <c r="L160" s="1">
-        <v>25005425.0</v>
+        <v>29996640.0</v>
       </c>
       <c r="M160" s="1">
-        <v>25264535.0</v>
+        <v>30082265.08</v>
       </c>
       <c r="N160" s="1">
-        <v>0.42</v>
+        <v>0.52</v>
       </c>
       <c r="O160">
         <v>1</v>
       </c>
       <c r="Z160" t="s">
-        <v>392</v>
+        <v>397</v>
       </c>
     </row>
     <row r="161" spans="1:26">
       <c r="A161" t="s">
-        <v>396</v>
+        <v>401</v>
       </c>
       <c r="B161" s="1">
-        <v>40000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C161" s="1">
-        <v>99.9887</v>
+        <v>100.0232</v>
       </c>
       <c r="D161" s="1">
-        <v>100.0</v>
+        <v>115.855</v>
       </c>
       <c r="E161" t="s">
         <v>8</v>
       </c>
       <c r="F161">
         <v>1.0</v>
       </c>
       <c r="G161" s="1">
-        <v>40000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="H161" s="1">
-        <v>-4520.0</v>
+        <v>4640.0</v>
       </c>
       <c r="I161" s="1">
-        <v>-0.0113</v>
+        <v>0.0232</v>
       </c>
       <c r="J161">
         <v>0.0</v>
       </c>
       <c r="K161" t="s">
-        <v>397</v>
+        <v>402</v>
       </c>
       <c r="L161" s="1">
-        <v>39995480.0</v>
+        <v>20004640.0</v>
       </c>
       <c r="M161" s="1">
-        <v>40103431.11</v>
+        <v>20177714.0</v>
       </c>
       <c r="N161" s="1">
-        <v>0.66</v>
+        <v>0.35</v>
       </c>
       <c r="O161">
         <v>1</v>
       </c>
       <c r="Z161" t="s">
-        <v>395</v>
+        <v>400</v>
       </c>
     </row>
     <row r="162" spans="1:26">
       <c r="A162" t="s">
-        <v>399</v>
+        <v>404</v>
       </c>
       <c r="B162" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C162" s="1">
-        <v>100.0158</v>
+        <v>100.0134</v>
       </c>
       <c r="D162" s="1">
         <v>100.0</v>
       </c>
       <c r="E162" t="s">
         <v>8</v>
       </c>
       <c r="F162">
         <v>1.0</v>
       </c>
       <c r="G162" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="H162" s="1">
-        <v>4740.0</v>
+        <v>2010.0</v>
       </c>
       <c r="I162" s="1">
-        <v>0.0158</v>
+        <v>0.0134</v>
       </c>
       <c r="J162">
         <v>0.0</v>
       </c>
       <c r="K162" t="s">
-        <v>400</v>
+        <v>405</v>
       </c>
       <c r="L162" s="1">
-        <v>30004740.0</v>
+        <v>15002010.0</v>
       </c>
       <c r="M162" s="1">
-        <v>30193784.92</v>
+        <v>15040051.5</v>
       </c>
       <c r="N162" s="1">
-        <v>0.5</v>
+        <v>0.26</v>
       </c>
       <c r="O162">
         <v>1</v>
       </c>
       <c r="Z162" t="s">
-        <v>398</v>
+        <v>403</v>
       </c>
     </row>
     <row r="163" spans="1:26">
       <c r="A163" t="s">
-        <v>402</v>
+        <v>407</v>
       </c>
       <c r="B163" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C163" s="1">
-        <v>99.9801</v>
+        <v>99.8794</v>
       </c>
       <c r="D163" s="1">
-        <v>100.0</v>
+        <v>99.7933446</v>
       </c>
       <c r="E163" t="s">
         <v>8</v>
       </c>
       <c r="F163">
         <v>1.0</v>
       </c>
       <c r="G163" s="1">
-        <v>30000000.0</v>
+        <v>19958668.92</v>
       </c>
       <c r="H163" s="1">
-        <v>-5970.0</v>
+        <v>17211.08</v>
       </c>
       <c r="I163" s="1">
-        <v>-0.0199</v>
+        <v>0.086233606404249</v>
       </c>
       <c r="J163">
         <v>0.0</v>
       </c>
-      <c r="K163" t="s">
-        <v>403</v>
+      <c r="K163">
+        <v>0.0</v>
       </c>
       <c r="L163" s="1">
-        <v>29994030.0</v>
+        <v>19975880.0</v>
       </c>
       <c r="M163" s="1">
-        <v>30037839.5</v>
+        <v>19975880.0</v>
       </c>
       <c r="N163" s="1">
-        <v>0.49</v>
+        <v>0.34</v>
       </c>
       <c r="O163">
         <v>1</v>
       </c>
       <c r="Z163" t="s">
-        <v>401</v>
+        <v>406</v>
       </c>
     </row>
     <row r="164" spans="1:26">
       <c r="A164" t="s">
-        <v>405</v>
+        <v>409</v>
       </c>
       <c r="B164" s="1">
-        <v>20000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="C164" s="1">
-        <v>100.0191</v>
+        <v>99.9905</v>
       </c>
       <c r="D164" s="1">
-        <v>115.855</v>
+        <v>100.0</v>
       </c>
       <c r="E164" t="s">
         <v>8</v>
       </c>
       <c r="F164">
         <v>1.0</v>
       </c>
       <c r="G164" s="1">
-        <v>20000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="H164" s="1">
-        <v>3820.0</v>
+        <v>-3325.0</v>
       </c>
       <c r="I164" s="1">
-        <v>0.0191</v>
+        <v>-0.0095</v>
       </c>
       <c r="J164">
         <v>0.0</v>
       </c>
       <c r="K164" t="s">
-        <v>406</v>
+        <v>410</v>
       </c>
       <c r="L164" s="1">
-        <v>20003820.0</v>
+        <v>34996675.0</v>
       </c>
       <c r="M164" s="1">
-        <v>20148779.11</v>
+        <v>35076915.42</v>
       </c>
       <c r="N164" s="1">
-        <v>0.33</v>
+        <v>0.6</v>
       </c>
       <c r="O164">
         <v>1</v>
       </c>
       <c r="Z164" t="s">
-        <v>404</v>
+        <v>408</v>
       </c>
     </row>
     <row r="165" spans="1:26">
       <c r="A165" t="s">
-        <v>408</v>
+        <v>412</v>
       </c>
       <c r="B165" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C165" s="1">
-        <v>100.0062</v>
+        <v>100.0398</v>
       </c>
       <c r="D165" s="1">
         <v>100.0</v>
       </c>
       <c r="E165" t="s">
         <v>8</v>
       </c>
       <c r="F165">
         <v>1.0</v>
       </c>
       <c r="G165" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="H165" s="1">
-        <v>930.0</v>
+        <v>7960.0</v>
       </c>
       <c r="I165" s="1">
-        <v>0.0062</v>
+        <v>0.0398</v>
       </c>
       <c r="J165">
         <v>0.0</v>
       </c>
       <c r="K165" t="s">
-        <v>409</v>
+        <v>413</v>
       </c>
       <c r="L165" s="1">
-        <v>15000930.0</v>
+        <v>20007960.0</v>
       </c>
       <c r="M165" s="1">
-        <v>15017818.67</v>
+        <v>20322880.28</v>
       </c>
       <c r="N165" s="1">
-        <v>0.25</v>
+        <v>0.35</v>
       </c>
       <c r="O165">
         <v>1</v>
       </c>
       <c r="Z165" t="s">
-        <v>407</v>
+        <v>411</v>
       </c>
     </row>
     <row r="166" spans="1:26">
       <c r="A166" t="s">
-        <v>411</v>
+        <v>415</v>
       </c>
       <c r="B166" s="1">
-        <v>35000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C166" s="1">
-        <v>99.9818</v>
+        <v>100.0334</v>
       </c>
       <c r="D166" s="1">
         <v>100.0</v>
       </c>
       <c r="E166" t="s">
         <v>8</v>
       </c>
       <c r="F166">
         <v>1.0</v>
       </c>
       <c r="G166" s="1">
-        <v>35000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="H166" s="1">
-        <v>-6370.0</v>
+        <v>8350.0</v>
       </c>
       <c r="I166" s="1">
-        <v>-0.0182</v>
+        <v>0.0334</v>
       </c>
       <c r="J166">
         <v>0.0</v>
       </c>
       <c r="K166" t="s">
-        <v>412</v>
+        <v>416</v>
       </c>
       <c r="L166" s="1">
-        <v>34993630.0</v>
+        <v>25008350.0</v>
       </c>
       <c r="M166" s="1">
-        <v>35025201.94</v>
+        <v>25343810.42</v>
       </c>
       <c r="N166" s="1">
-        <v>0.58</v>
+        <v>0.43</v>
       </c>
       <c r="O166">
         <v>1</v>
       </c>
       <c r="Z166" t="s">
-        <v>410</v>
+        <v>414</v>
       </c>
     </row>
     <row r="167" spans="1:26">
       <c r="A167" t="s">
-        <v>414</v>
+        <v>418</v>
       </c>
       <c r="B167" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C167" s="1">
-        <v>100.0407</v>
+        <v>100.0147</v>
       </c>
       <c r="D167" s="1">
         <v>100.0</v>
       </c>
       <c r="E167" t="s">
         <v>8</v>
       </c>
       <c r="F167">
         <v>1.0</v>
       </c>
       <c r="G167" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="H167" s="1">
-        <v>8140.0</v>
+        <v>4410.0</v>
       </c>
       <c r="I167" s="1">
-        <v>0.0407</v>
+        <v>0.0147</v>
       </c>
       <c r="J167">
         <v>0.0</v>
       </c>
       <c r="K167" t="s">
-        <v>415</v>
+        <v>419</v>
       </c>
       <c r="L167" s="1">
-        <v>20008140.0</v>
+        <v>30004410.0</v>
       </c>
       <c r="M167" s="1">
-        <v>20294902.5</v>
+        <v>30388882.0</v>
       </c>
       <c r="N167" s="1">
-        <v>0.33</v>
+        <v>0.52</v>
       </c>
       <c r="O167">
         <v>1</v>
       </c>
       <c r="Z167" t="s">
-        <v>413</v>
+        <v>417</v>
       </c>
     </row>
     <row r="168" spans="1:26">
       <c r="A168" t="s">
-        <v>417</v>
+        <v>421</v>
       </c>
       <c r="B168" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C168" s="1">
-        <v>100.0334</v>
+        <v>100.0314</v>
       </c>
       <c r="D168" s="1">
         <v>100.0</v>
       </c>
       <c r="E168" t="s">
         <v>8</v>
       </c>
       <c r="F168">
         <v>1.0</v>
       </c>
       <c r="G168" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="H168" s="1">
-        <v>8350.0</v>
+        <v>6280.0</v>
       </c>
       <c r="I168" s="1">
-        <v>0.0334</v>
+        <v>0.0314</v>
       </c>
       <c r="J168">
         <v>0.0</v>
       </c>
       <c r="K168" t="s">
-        <v>418</v>
+        <v>422</v>
       </c>
       <c r="L168" s="1">
-        <v>25008350.0</v>
+        <v>20006280.0</v>
       </c>
       <c r="M168" s="1">
-        <v>25308959.03</v>
+        <v>20267694.67</v>
       </c>
       <c r="N168" s="1">
-        <v>0.42</v>
+        <v>0.35</v>
       </c>
       <c r="O168">
         <v>1</v>
       </c>
       <c r="Z168" t="s">
-        <v>416</v>
+        <v>420</v>
       </c>
     </row>
     <row r="169" spans="1:26">
       <c r="A169" t="s">
-        <v>420</v>
+        <v>424</v>
       </c>
       <c r="B169" s="1">
         <v>30000000.0</v>
       </c>
       <c r="C169" s="1">
-        <v>100.02</v>
+        <v>100.0088</v>
       </c>
       <c r="D169" s="1">
         <v>100.0</v>
       </c>
       <c r="E169" t="s">
         <v>8</v>
       </c>
       <c r="F169">
         <v>1.0</v>
       </c>
       <c r="G169" s="1">
         <v>30000000.0</v>
       </c>
       <c r="H169" s="1">
-        <v>6000.0</v>
+        <v>2640.0</v>
       </c>
       <c r="I169" s="1">
-        <v>0.02</v>
+        <v>0.0088</v>
       </c>
       <c r="J169">
         <v>0.0</v>
       </c>
       <c r="K169" t="s">
-        <v>421</v>
+        <v>425</v>
       </c>
       <c r="L169" s="1">
-        <v>30006000.0</v>
+        <v>30002640.0</v>
       </c>
       <c r="M169" s="1">
-        <v>30349328.67</v>
+        <v>30218267.5</v>
       </c>
       <c r="N169" s="1">
-        <v>0.5</v>
+        <v>0.52</v>
       </c>
       <c r="O169">
         <v>1</v>
       </c>
       <c r="Z169" t="s">
-        <v>419</v>
+        <v>423</v>
       </c>
     </row>
     <row r="170" spans="1:26">
       <c r="A170" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="B170" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C170" s="1">
-        <v>100.0218</v>
+        <v>100.0299</v>
       </c>
       <c r="D170" s="1">
         <v>100.0</v>
       </c>
       <c r="E170" t="s">
         <v>8</v>
       </c>
       <c r="F170">
         <v>1.0</v>
       </c>
       <c r="G170" s="1">
         <v>20000000.0</v>
       </c>
       <c r="H170" s="1">
-        <v>4360.0</v>
+        <v>5980.0</v>
       </c>
       <c r="I170" s="1">
-        <v>0.0218</v>
+        <v>0.0299</v>
       </c>
       <c r="J170">
         <v>0.0</v>
       </c>
       <c r="K170" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
       <c r="L170" s="1">
-        <v>20004360.0</v>
+        <v>20005980.0</v>
       </c>
       <c r="M170" s="1">
-        <v>20237845.78</v>
+        <v>20247723.33</v>
       </c>
       <c r="N170" s="1">
-        <v>0.33</v>
+        <v>0.35</v>
       </c>
       <c r="O170">
         <v>1</v>
       </c>
       <c r="Z170" t="s">
-        <v>422</v>
+        <v>426</v>
       </c>
     </row>
     <row r="171" spans="1:26">
       <c r="A171" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
       <c r="B171" s="1">
-        <v>30000000.0</v>
+        <v>16000000.0</v>
       </c>
       <c r="C171" s="1">
-        <v>100.0029</v>
+        <v>99.9947</v>
       </c>
       <c r="D171" s="1">
         <v>100.0</v>
       </c>
       <c r="E171" t="s">
         <v>8</v>
       </c>
       <c r="F171">
         <v>1.0</v>
       </c>
       <c r="G171" s="1">
-        <v>30000000.0</v>
+        <v>16000000.0</v>
       </c>
       <c r="H171" s="1">
-        <v>870.0</v>
+        <v>-848.0</v>
       </c>
       <c r="I171" s="1">
-        <v>0.0029</v>
+        <v>-0.0053</v>
       </c>
       <c r="J171">
         <v>0.0</v>
       </c>
       <c r="K171" t="s">
-        <v>427</v>
+        <v>431</v>
       </c>
       <c r="L171" s="1">
-        <v>30000870.0</v>
+        <v>15999152.0</v>
       </c>
       <c r="M171" s="1">
-        <v>30174787.5</v>
+        <v>16114902.8</v>
       </c>
       <c r="N171" s="1">
-        <v>0.5</v>
+        <v>0.28</v>
       </c>
       <c r="O171">
         <v>1</v>
       </c>
       <c r="Z171" t="s">
-        <v>425</v>
+        <v>429</v>
       </c>
     </row>
     <row r="172" spans="1:26">
       <c r="A172" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="B172" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C172" s="1">
-        <v>100.0284</v>
+        <v>99.9524</v>
       </c>
       <c r="D172" s="1">
-        <v>100.0</v>
+        <v>99.774095</v>
       </c>
       <c r="E172" t="s">
         <v>8</v>
       </c>
       <c r="F172">
         <v>1.0</v>
       </c>
       <c r="G172" s="1">
-        <v>20000000.0</v>
+        <v>19954819.0</v>
       </c>
       <c r="H172" s="1">
-        <v>5680.0</v>
+        <v>35661.0</v>
       </c>
       <c r="I172" s="1">
-        <v>0.0284</v>
+        <v>0.17870871191565</v>
       </c>
       <c r="J172">
         <v>0.0</v>
       </c>
-      <c r="K172" t="s">
-        <v>430</v>
+      <c r="K172">
+        <v>0.0</v>
       </c>
       <c r="L172" s="1">
-        <v>20005680.0</v>
+        <v>19990480.0</v>
       </c>
       <c r="M172" s="1">
-        <v>20219738.33</v>
+        <v>19990480.0</v>
       </c>
       <c r="N172" s="1">
-        <v>0.33</v>
+        <v>0.34</v>
       </c>
       <c r="O172">
         <v>1</v>
       </c>
       <c r="Z172" t="s">
-        <v>428</v>
+        <v>432</v>
       </c>
     </row>
     <row r="173" spans="1:26">
       <c r="A173" t="s">
-        <v>432</v>
+        <v>435</v>
       </c>
       <c r="B173" s="1">
-        <v>16000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="C173" s="1">
-        <v>100.0057</v>
+        <v>99.9253</v>
       </c>
       <c r="D173" s="1">
-        <v>100.0</v>
+        <v>99.7920998</v>
       </c>
       <c r="E173" t="s">
         <v>8</v>
       </c>
       <c r="F173">
         <v>1.0</v>
       </c>
       <c r="G173" s="1">
-        <v>16000000.0</v>
+        <v>39916839.92</v>
       </c>
       <c r="H173" s="1">
-        <v>912.0</v>
+        <v>53280.08</v>
       </c>
       <c r="I173" s="1">
-        <v>0.0057</v>
+        <v>0.1334777004061</v>
       </c>
       <c r="J173">
         <v>0.0</v>
       </c>
-      <c r="K173" t="s">
-        <v>433</v>
+      <c r="K173">
+        <v>0.0</v>
       </c>
       <c r="L173" s="1">
-        <v>16000912.0</v>
+        <v>39970120.0</v>
       </c>
       <c r="M173" s="1">
-        <v>16094464.04</v>
+        <v>39970120.0</v>
       </c>
       <c r="N173" s="1">
-        <v>0.26</v>
+        <v>0.69</v>
       </c>
       <c r="O173">
         <v>1</v>
       </c>
       <c r="Z173" t="s">
-        <v>431</v>
+        <v>434</v>
       </c>
     </row>
     <row r="174" spans="1:26">
       <c r="A174" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="B174" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C174" s="1">
-        <v>99.815</v>
+        <v>99.3467</v>
       </c>
       <c r="D174" s="1">
-        <v>99.774095</v>
+        <v>97.8384763</v>
       </c>
       <c r="E174" t="s">
         <v>8</v>
       </c>
       <c r="F174">
         <v>1.0</v>
       </c>
       <c r="G174" s="1">
-        <v>19954819.0</v>
+        <v>29351542.89</v>
       </c>
       <c r="H174" s="1">
-        <v>8181.0</v>
+        <v>452467.11</v>
       </c>
       <c r="I174" s="1">
-        <v>0.040997615663665</v>
+        <v>1.5415445508119</v>
       </c>
       <c r="J174">
         <v>0.0</v>
       </c>
       <c r="K174">
         <v>0.0</v>
       </c>
       <c r="L174" s="1">
-        <v>19963000.0</v>
+        <v>29804010.0</v>
       </c>
       <c r="M174" s="1">
-        <v>19963000.0</v>
+        <v>29804010.0</v>
       </c>
       <c r="N174" s="1">
-        <v>0.33</v>
+        <v>0.51</v>
       </c>
       <c r="O174">
         <v>1</v>
       </c>
       <c r="Z174" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
     </row>
     <row r="175" spans="1:26">
       <c r="A175" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="B175" s="1">
-        <v>40000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C175" s="1">
-        <v>99.9932</v>
+        <v>100.0104</v>
       </c>
       <c r="D175" s="1">
-        <v>99.79624933</v>
+        <v>100.0</v>
       </c>
       <c r="E175" t="s">
         <v>8</v>
       </c>
       <c r="F175">
         <v>1.0</v>
       </c>
       <c r="G175" s="1">
-        <v>39918499.73</v>
+        <v>10000000.0</v>
       </c>
       <c r="H175" s="1">
-        <v>78780.27</v>
+        <v>1040.0</v>
       </c>
       <c r="I175" s="1">
-        <v>0.19735278262673</v>
+        <v>0.0104</v>
       </c>
       <c r="J175">
         <v>0.0</v>
       </c>
-      <c r="K175">
-        <v>0.0</v>
+      <c r="K175" t="s">
+        <v>440</v>
       </c>
       <c r="L175" s="1">
-        <v>39997280.0</v>
+        <v>10001040.0</v>
       </c>
       <c r="M175" s="1">
-        <v>39997280.0</v>
+        <v>10043777.78</v>
       </c>
       <c r="N175" s="1">
-        <v>0.66</v>
+        <v>0.17</v>
       </c>
       <c r="O175">
         <v>1</v>
       </c>
       <c r="Z175" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
     </row>
     <row r="176" spans="1:26">
       <c r="A176" t="s">
-        <v>439</v>
+        <v>442</v>
       </c>
       <c r="B176" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C176" s="1">
-        <v>99.9466</v>
+        <v>100.0166</v>
       </c>
       <c r="D176" s="1">
-        <v>99.7958344</v>
+        <v>100.0</v>
       </c>
       <c r="E176" t="s">
         <v>8</v>
       </c>
       <c r="F176">
         <v>1.0</v>
       </c>
       <c r="G176" s="1">
-        <v>9979583.44</v>
+        <v>15000000.0</v>
       </c>
       <c r="H176" s="1">
-        <v>15076.56</v>
+        <v>2490.0</v>
       </c>
       <c r="I176" s="1">
-        <v>0.15107404122271</v>
+        <v>0.0166</v>
       </c>
       <c r="J176">
         <v>0.0</v>
       </c>
-      <c r="K176">
-        <v>0.0</v>
+      <c r="K176" t="s">
+        <v>443</v>
       </c>
       <c r="L176" s="1">
-        <v>9994660.0</v>
+        <v>15002490.0</v>
       </c>
       <c r="M176" s="1">
-        <v>9994660.0</v>
+        <v>15118538.08</v>
       </c>
       <c r="N176" s="1">
-        <v>0.16</v>
+        <v>0.26</v>
       </c>
       <c r="O176">
         <v>1</v>
       </c>
       <c r="Z176" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
     </row>
     <row r="177" spans="1:26">
       <c r="A177" t="s">
-        <v>441</v>
+        <v>445</v>
       </c>
       <c r="B177" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C177" s="1">
-        <v>99.208</v>
+        <v>98.0227</v>
       </c>
       <c r="D177" s="1">
-        <v>97.8384763</v>
+        <v>97.26824827</v>
       </c>
       <c r="E177" t="s">
         <v>8</v>
       </c>
       <c r="F177">
         <v>1.0</v>
       </c>
       <c r="G177" s="1">
-        <v>29351542.89</v>
+        <v>14590237.24</v>
       </c>
       <c r="H177" s="1">
-        <v>410857.11</v>
+        <v>113167.76</v>
       </c>
       <c r="I177" s="1">
-        <v>1.3997802825554</v>
+        <v>0.77564030069192</v>
       </c>
       <c r="J177">
         <v>0.0</v>
       </c>
       <c r="K177">
         <v>0.0</v>
       </c>
       <c r="L177" s="1">
-        <v>29762400.0</v>
+        <v>14703405.0</v>
       </c>
       <c r="M177" s="1">
-        <v>29762400.0</v>
+        <v>14703405.0</v>
       </c>
       <c r="N177" s="1">
-        <v>0.49</v>
+        <v>0.25</v>
       </c>
       <c r="O177">
         <v>1</v>
       </c>
       <c r="Z177" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
     </row>
     <row r="178" spans="1:26">
       <c r="A178" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="B178" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C178" s="1">
-        <v>99.9468</v>
+        <v>100.0065</v>
       </c>
       <c r="D178" s="1">
-        <v>99.4219717</v>
+        <v>100.0</v>
       </c>
       <c r="E178" t="s">
         <v>8</v>
       </c>
       <c r="F178">
         <v>1.0</v>
       </c>
       <c r="G178" s="1">
-        <v>29826591.51</v>
+        <v>15000000.0</v>
       </c>
       <c r="H178" s="1">
-        <v>157448.49</v>
+        <v>975.0</v>
       </c>
       <c r="I178" s="1">
-        <v>0.52787959344001</v>
+        <v>0.0065</v>
       </c>
       <c r="J178">
         <v>0.0</v>
       </c>
-      <c r="K178">
-        <v>0.0</v>
+      <c r="K178" t="s">
+        <v>448</v>
       </c>
       <c r="L178" s="1">
-        <v>29984040.0</v>
+        <v>15000975.0</v>
       </c>
       <c r="M178" s="1">
-        <v>29984040.0</v>
+        <v>15191608.33</v>
       </c>
       <c r="N178" s="1">
-        <v>0.49</v>
+        <v>0.26</v>
       </c>
       <c r="O178">
         <v>1</v>
       </c>
       <c r="Z178" t="s">
-        <v>442</v>
+        <v>446</v>
       </c>
     </row>
     <row r="179" spans="1:26">
       <c r="A179" t="s">
-        <v>445</v>
+        <v>450</v>
       </c>
       <c r="B179" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C179" s="1">
-        <v>100.0084</v>
+        <v>99.0223</v>
       </c>
       <c r="D179" s="1">
-        <v>100.0</v>
+        <v>98.25520587</v>
       </c>
       <c r="E179" t="s">
         <v>8</v>
       </c>
       <c r="F179">
         <v>1.0</v>
       </c>
       <c r="G179" s="1">
-        <v>10000000.0</v>
+        <v>14738280.88</v>
       </c>
       <c r="H179" s="1">
-        <v>840.0</v>
+        <v>115064.12</v>
       </c>
       <c r="I179" s="1">
-        <v>0.0084</v>
+        <v>0.7807160206598</v>
       </c>
       <c r="J179">
         <v>0.0</v>
       </c>
-      <c r="K179" t="s">
-        <v>446</v>
+      <c r="K179">
+        <v>0.0</v>
       </c>
       <c r="L179" s="1">
-        <v>10000840.0</v>
+        <v>14853345.0</v>
       </c>
       <c r="M179" s="1">
-        <v>10029845.78</v>
+        <v>14853345.0</v>
       </c>
       <c r="N179" s="1">
-        <v>0.16</v>
+        <v>0.25</v>
       </c>
       <c r="O179">
         <v>1</v>
       </c>
       <c r="Z179" t="s">
-        <v>444</v>
+        <v>449</v>
       </c>
     </row>
     <row r="180" spans="1:26">
       <c r="A180" t="s">
-        <v>448</v>
+        <v>452</v>
       </c>
       <c r="B180" s="1">
-        <v>15000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="C180" s="1">
-        <v>100.0191</v>
+        <v>100.0015</v>
       </c>
       <c r="D180" s="1">
         <v>100.0</v>
       </c>
       <c r="E180" t="s">
         <v>8</v>
       </c>
       <c r="F180">
         <v>1.0</v>
       </c>
       <c r="G180" s="1">
-        <v>15000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="H180" s="1">
-        <v>2865.0</v>
+        <v>600.0</v>
       </c>
       <c r="I180" s="1">
-        <v>0.0191</v>
+        <v>0.0015</v>
       </c>
       <c r="J180">
         <v>0.0</v>
       </c>
       <c r="K180" t="s">
-        <v>449</v>
+        <v>453</v>
       </c>
       <c r="L180" s="1">
-        <v>15002865.0</v>
+        <v>40000600.0</v>
       </c>
       <c r="M180" s="1">
-        <v>15097925.0</v>
+        <v>40141797.89</v>
       </c>
       <c r="N180" s="1">
-        <v>0.25</v>
+        <v>0.69</v>
       </c>
       <c r="O180">
         <v>1</v>
       </c>
       <c r="Z180" t="s">
-        <v>447</v>
+        <v>451</v>
       </c>
     </row>
     <row r="181" spans="1:26">
       <c r="A181" t="s">
-        <v>451</v>
+        <v>455</v>
       </c>
       <c r="B181" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C181" s="1">
-        <v>97.9173</v>
+        <v>99.9886</v>
       </c>
       <c r="D181" s="1">
-        <v>97.26824827</v>
+        <v>100.0</v>
       </c>
       <c r="E181" t="s">
         <v>8</v>
       </c>
       <c r="F181">
         <v>1.0</v>
       </c>
       <c r="G181" s="1">
-        <v>14590237.24</v>
+        <v>30000000.0</v>
       </c>
       <c r="H181" s="1">
-        <v>97357.76</v>
+        <v>-3420.0</v>
       </c>
       <c r="I181" s="1">
-        <v>0.66728017097</v>
+        <v>-0.0114</v>
       </c>
       <c r="J181">
         <v>0.0</v>
       </c>
-      <c r="K181">
-        <v>0.0</v>
+      <c r="K181" t="s">
+        <v>456</v>
       </c>
       <c r="L181" s="1">
-        <v>14687595.0</v>
+        <v>29996580.0</v>
       </c>
       <c r="M181" s="1">
-        <v>14687595.0</v>
+        <v>30064206.67</v>
       </c>
       <c r="N181" s="1">
-        <v>0.24</v>
+        <v>0.52</v>
       </c>
       <c r="O181">
         <v>1</v>
       </c>
       <c r="Z181" t="s">
-        <v>450</v>
+        <v>454</v>
       </c>
     </row>
     <row r="182" spans="1:26">
       <c r="A182" t="s">
-        <v>453</v>
+        <v>458</v>
       </c>
       <c r="B182" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C182" s="1">
-        <v>100.006</v>
+        <v>100.0487</v>
       </c>
       <c r="D182" s="1">
         <v>100.0</v>
       </c>
       <c r="E182" t="s">
         <v>8</v>
       </c>
       <c r="F182">
         <v>1.0</v>
       </c>
       <c r="G182" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="H182" s="1">
-        <v>900.0</v>
+        <v>9740.0</v>
       </c>
       <c r="I182" s="1">
-        <v>0.006</v>
+        <v>0.0487</v>
       </c>
       <c r="J182">
         <v>0.0</v>
       </c>
       <c r="K182" t="s">
-        <v>454</v>
+        <v>459</v>
       </c>
       <c r="L182" s="1">
-        <v>15000900.0</v>
+        <v>20009740.0</v>
       </c>
       <c r="M182" s="1">
-        <v>15170760.0</v>
+        <v>20161968.0</v>
       </c>
       <c r="N182" s="1">
-        <v>0.25</v>
+        <v>0.35</v>
       </c>
       <c r="O182">
         <v>1</v>
       </c>
       <c r="Z182" t="s">
-        <v>452</v>
+        <v>457</v>
       </c>
     </row>
     <row r="183" spans="1:26">
       <c r="A183" t="s">
-        <v>456</v>
+        <v>461</v>
       </c>
       <c r="B183" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C183" s="1">
-        <v>98.8852</v>
+        <v>100.0451</v>
       </c>
       <c r="D183" s="1">
-        <v>98.25520587</v>
+        <v>100.0</v>
       </c>
       <c r="E183" t="s">
         <v>8</v>
       </c>
       <c r="F183">
         <v>1.0</v>
       </c>
       <c r="G183" s="1">
-        <v>14738280.88</v>
+        <v>20000000.0</v>
       </c>
       <c r="H183" s="1">
-        <v>94499.12</v>
+        <v>9020.0</v>
       </c>
       <c r="I183" s="1">
-        <v>0.64118142929571</v>
+        <v>0.0451</v>
       </c>
       <c r="J183">
         <v>0.0</v>
       </c>
-      <c r="K183">
-        <v>0.0</v>
+      <c r="K183" t="s">
+        <v>462</v>
       </c>
       <c r="L183" s="1">
-        <v>14832780.0</v>
+        <v>20009020.0</v>
       </c>
       <c r="M183" s="1">
-        <v>14832780.0</v>
+        <v>20113085.11</v>
       </c>
       <c r="N183" s="1">
-        <v>0.24</v>
+        <v>0.35</v>
       </c>
       <c r="O183">
         <v>1</v>
       </c>
       <c r="Z183" t="s">
-        <v>455</v>
+        <v>460</v>
       </c>
     </row>
     <row r="184" spans="1:26">
       <c r="A184" t="s">
-        <v>458</v>
+        <v>464</v>
       </c>
       <c r="B184" s="1">
-        <v>40000000.0</v>
+        <v>55600000.0</v>
       </c>
       <c r="C184" s="1">
-        <v>100.0049</v>
+        <v>99.033</v>
       </c>
       <c r="D184" s="1">
-        <v>100.0</v>
+        <v>97.74601079</v>
       </c>
       <c r="E184" t="s">
         <v>8</v>
       </c>
       <c r="F184">
         <v>1.0</v>
       </c>
       <c r="G184" s="1">
-        <v>40000000.0</v>
+        <v>54346782.0</v>
       </c>
       <c r="H184" s="1">
-        <v>1960.0</v>
+        <v>715566.0</v>
       </c>
       <c r="I184" s="1">
-        <v>0.0049</v>
+        <v>1.316666734748</v>
       </c>
       <c r="J184">
-        <v>0.0</v>
+        <v>0.33</v>
       </c>
       <c r="K184" t="s">
-        <v>459</v>
+        <v>465</v>
       </c>
       <c r="L184" s="1">
-        <v>40001960.0</v>
+        <v>55062348.0</v>
       </c>
       <c r="M184" s="1">
-        <v>40089256.0</v>
+        <v>55245142.52</v>
       </c>
       <c r="N184" s="1">
-        <v>0.66</v>
+        <v>0.95</v>
       </c>
       <c r="O184">
         <v>1</v>
       </c>
       <c r="Z184" t="s">
-        <v>457</v>
+        <v>463</v>
       </c>
     </row>
     <row r="185" spans="1:26">
       <c r="A185" t="s">
-        <v>461</v>
+        <v>467</v>
       </c>
       <c r="B185" s="1">
-        <v>24000000.0</v>
+        <v>43500000.0</v>
       </c>
       <c r="C185" s="1">
-        <v>99.9405</v>
+        <v>99.575</v>
       </c>
       <c r="D185" s="1">
-        <v>99.79500442</v>
+        <v>99.78534023</v>
       </c>
       <c r="E185" t="s">
         <v>8</v>
       </c>
       <c r="F185">
         <v>1.0</v>
       </c>
       <c r="G185" s="1">
-        <v>23950801.06</v>
+        <v>43406623.0</v>
       </c>
       <c r="H185" s="1">
-        <v>34918.94</v>
+        <v>-91498.0</v>
       </c>
       <c r="I185" s="1">
-        <v>0.14579445552791</v>
+        <v>-0.21079271704689</v>
       </c>
       <c r="J185">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.41</v>
+      </c>
+      <c r="K185" t="s">
+        <v>468</v>
       </c>
       <c r="L185" s="1">
-        <v>23985720.0</v>
+        <v>43315125.0</v>
       </c>
       <c r="M185" s="1">
-        <v>23985720.0</v>
+        <v>43493445.21</v>
       </c>
       <c r="N185" s="1">
-        <v>0.39</v>
+        <v>0.75</v>
       </c>
       <c r="O185">
         <v>1</v>
       </c>
       <c r="Z185" t="s">
-        <v>460</v>
+        <v>466</v>
       </c>
     </row>
     <row r="186" spans="1:26">
       <c r="A186" t="s">
-        <v>463</v>
+        <v>470</v>
       </c>
       <c r="B186" s="1">
-        <v>30000000.0</v>
+        <v>28377000.0</v>
       </c>
       <c r="C186" s="1">
-        <v>99.9889</v>
+        <v>98.921</v>
       </c>
       <c r="D186" s="1">
-        <v>100.0</v>
+        <v>98.74371953</v>
       </c>
       <c r="E186" t="s">
         <v>8</v>
       </c>
       <c r="F186">
         <v>1.0</v>
       </c>
       <c r="G186" s="1">
-        <v>30000000.0</v>
+        <v>28020505.29</v>
       </c>
       <c r="H186" s="1">
-        <v>-3330.0</v>
+        <v>50306.88</v>
       </c>
       <c r="I186" s="1">
-        <v>-0.0111</v>
+        <v>0.17953594868952</v>
       </c>
       <c r="J186">
-        <v>0.0</v>
+        <v>0.28</v>
       </c>
       <c r="K186" t="s">
-        <v>464</v>
+        <v>471</v>
       </c>
       <c r="L186" s="1">
-        <v>29996670.0</v>
+        <v>28070812.17</v>
       </c>
       <c r="M186" s="1">
-        <v>30021999.0</v>
+        <v>28151278.46</v>
       </c>
       <c r="N186" s="1">
-        <v>0.49</v>
+        <v>0.48</v>
       </c>
       <c r="O186">
         <v>1</v>
       </c>
       <c r="Z186" t="s">
-        <v>462</v>
+        <v>469</v>
       </c>
     </row>
     <row r="187" spans="1:26">
       <c r="A187" t="s">
-        <v>466</v>
+        <v>473</v>
       </c>
       <c r="B187" s="1">
-        <v>20000000.0</v>
+        <v>17400000.0</v>
       </c>
       <c r="C187" s="1">
-        <v>100.0443</v>
+        <v>100.596</v>
       </c>
       <c r="D187" s="1">
-        <v>100.0</v>
+        <v>101.58646552</v>
       </c>
       <c r="E187" t="s">
         <v>8</v>
       </c>
       <c r="F187">
         <v>1.0</v>
       </c>
       <c r="G187" s="1">
-        <v>20000000.0</v>
+        <v>17676045.0</v>
       </c>
       <c r="H187" s="1">
-        <v>8860.0</v>
+        <v>-172341.0</v>
       </c>
       <c r="I187" s="1">
-        <v>0.0443</v>
+        <v>-0.97499751782709</v>
       </c>
       <c r="J187">
-        <v>0.0</v>
+        <v>1.72</v>
       </c>
       <c r="K187" t="s">
-        <v>467</v>
+        <v>474</v>
       </c>
       <c r="L187" s="1">
-        <v>20008860.0</v>
+        <v>17503704.0</v>
       </c>
       <c r="M187" s="1">
-        <v>20132673.67</v>
+        <v>17802960.16</v>
       </c>
       <c r="N187" s="1">
-        <v>0.33</v>
+        <v>0.31</v>
       </c>
       <c r="O187">
         <v>1</v>
       </c>
       <c r="Z187" t="s">
-        <v>465</v>
+        <v>472</v>
       </c>
     </row>
     <row r="188" spans="1:26">
       <c r="A188" t="s">
-        <v>469</v>
+        <v>476</v>
       </c>
       <c r="B188" s="1">
-        <v>20000000.0</v>
+        <v>14200000.0</v>
       </c>
       <c r="C188" s="1">
-        <v>100.0369</v>
+        <v>100.64</v>
       </c>
       <c r="D188" s="1">
-        <v>100.0</v>
+        <v>102.11602113</v>
       </c>
       <c r="E188" t="s">
         <v>8</v>
       </c>
       <c r="F188">
         <v>1.0</v>
       </c>
       <c r="G188" s="1">
-        <v>20000000.0</v>
+        <v>14500475.0</v>
       </c>
       <c r="H188" s="1">
-        <v>7380.0</v>
+        <v>-209595.0</v>
       </c>
       <c r="I188" s="1">
-        <v>0.0369</v>
+        <v>-1.4454354081504</v>
       </c>
       <c r="J188">
-        <v>0.0</v>
+        <v>2.29</v>
       </c>
       <c r="K188" t="s">
-        <v>470</v>
+        <v>477</v>
       </c>
       <c r="L188" s="1">
-        <v>20007380.0</v>
+        <v>14290880.0</v>
       </c>
       <c r="M188" s="1">
-        <v>20121439.89</v>
+        <v>14616604.66</v>
       </c>
       <c r="N188" s="1">
-        <v>0.33</v>
+        <v>0.25</v>
       </c>
       <c r="O188">
         <v>1</v>
       </c>
       <c r="Z188" t="s">
-        <v>468</v>
+        <v>475</v>
       </c>
     </row>
     <row r="189" spans="1:26">
       <c r="A189" t="s">
-        <v>472</v>
+        <v>479</v>
       </c>
       <c r="B189" s="1">
-        <v>55600000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="C189" s="1">
-        <v>98.997</v>
+        <v>100.475</v>
       </c>
       <c r="D189" s="1">
-        <v>97.74601079</v>
+        <v>101.5</v>
       </c>
       <c r="E189" t="s">
         <v>8</v>
       </c>
       <c r="F189">
         <v>1.0</v>
       </c>
       <c r="G189" s="1">
-        <v>54346782.0</v>
+        <v>6090000.0</v>
       </c>
       <c r="H189" s="1">
-        <v>695550.0</v>
+        <v>-61500.0</v>
       </c>
       <c r="I189" s="1">
-        <v>1.2798365871966</v>
+        <v>-1.0098522167488</v>
       </c>
       <c r="J189">
-        <v>0.3</v>
+        <v>3.03</v>
       </c>
       <c r="K189" t="s">
-        <v>473</v>
+        <v>480</v>
       </c>
       <c r="L189" s="1">
-        <v>55042332.0</v>
+        <v>6028500.0</v>
       </c>
       <c r="M189" s="1">
-        <v>55206847.07</v>
+        <v>6210452.05</v>
       </c>
       <c r="N189" s="1">
-        <v>0.91</v>
+        <v>0.11</v>
       </c>
       <c r="O189">
         <v>1</v>
       </c>
       <c r="Z189" t="s">
-        <v>471</v>
+        <v>478</v>
       </c>
     </row>
     <row r="190" spans="1:26">
       <c r="A190" t="s">
-        <v>475</v>
+        <v>482</v>
       </c>
       <c r="B190" s="1">
-        <v>43500000.0</v>
+        <v>11800000.0</v>
       </c>
       <c r="C190" s="1">
-        <v>99.653</v>
+        <v>100.07</v>
       </c>
       <c r="D190" s="1">
-        <v>99.78534023</v>
+        <v>101.52224576</v>
       </c>
       <c r="E190" t="s">
         <v>8</v>
       </c>
       <c r="F190">
         <v>1.0</v>
       </c>
       <c r="G190" s="1">
-        <v>43406623.0</v>
+        <v>11979625.0</v>
       </c>
       <c r="H190" s="1">
-        <v>-57568.0</v>
+        <v>-171365.0</v>
       </c>
       <c r="I190" s="1">
-        <v>-0.13262492223825</v>
+        <v>-1.4304704863466</v>
       </c>
       <c r="J190">
-        <v>0.28</v>
+        <v>3.45</v>
       </c>
       <c r="K190" t="s">
-        <v>476</v>
+        <v>483</v>
       </c>
       <c r="L190" s="1">
-        <v>43349055.0</v>
+        <v>11808260.0</v>
       </c>
       <c r="M190" s="1">
-        <v>43470765.62</v>
+        <v>12215602.47</v>
       </c>
       <c r="N190" s="1">
-        <v>0.71</v>
+        <v>0.21</v>
       </c>
       <c r="O190">
         <v>1</v>
       </c>
       <c r="Z190" t="s">
-        <v>474</v>
+        <v>481</v>
       </c>
     </row>
     <row r="191" spans="1:26">
       <c r="A191" t="s">
-        <v>478</v>
+        <v>485</v>
       </c>
       <c r="B191" s="1">
-        <v>28377000.0</v>
+        <v>31000000.0</v>
       </c>
       <c r="C191" s="1">
-        <v>98.944</v>
+        <v>100.982</v>
       </c>
       <c r="D191" s="1">
-        <v>98.74371953</v>
+        <v>101.4826129</v>
       </c>
       <c r="E191" t="s">
         <v>8</v>
       </c>
       <c r="F191">
         <v>1.0</v>
       </c>
       <c r="G191" s="1">
-        <v>28020505.29</v>
+        <v>31459610.0</v>
       </c>
       <c r="H191" s="1">
-        <v>56833.59</v>
+        <v>-155190.0</v>
       </c>
       <c r="I191" s="1">
-        <v>0.20282856933448</v>
+        <v>-0.49329918584496</v>
       </c>
       <c r="J191">
-        <v>0.2</v>
+        <v>0.95</v>
       </c>
       <c r="K191" t="s">
-        <v>479</v>
+        <v>486</v>
       </c>
       <c r="L191" s="1">
-        <v>28077338.88</v>
+        <v>31304420.0</v>
       </c>
       <c r="M191" s="1">
-        <v>28134481.61</v>
+        <v>31598920.0</v>
       </c>
       <c r="N191" s="1">
-        <v>0.46</v>
+        <v>0.54</v>
       </c>
       <c r="O191">
         <v>1</v>
       </c>
       <c r="Z191" t="s">
-        <v>477</v>
+        <v>484</v>
       </c>
     </row>
     <row r="192" spans="1:26">
       <c r="A192" t="s">
-        <v>481</v>
+        <v>488</v>
       </c>
       <c r="B192" s="1">
-        <v>17400000.0</v>
+        <v>7200000.0</v>
       </c>
       <c r="C192" s="1">
-        <v>100.673</v>
+        <v>98.981</v>
       </c>
       <c r="D192" s="1">
-        <v>101.58646552</v>
+        <v>98.25995833</v>
       </c>
       <c r="E192" t="s">
         <v>8</v>
       </c>
       <c r="F192">
         <v>1.0</v>
       </c>
       <c r="G192" s="1">
-        <v>17676045.0</v>
+        <v>7074717.0</v>
       </c>
       <c r="H192" s="1">
-        <v>-158943.0</v>
+        <v>51915.0</v>
       </c>
       <c r="I192" s="1">
-        <v>-0.89920001900878</v>
+        <v>0.73381027113876</v>
       </c>
       <c r="J192">
-        <v>1.51</v>
+        <v>0.28</v>
       </c>
       <c r="K192" t="s">
-        <v>482</v>
+        <v>489</v>
       </c>
       <c r="L192" s="1">
-        <v>17517102.0</v>
+        <v>7126632.0</v>
       </c>
       <c r="M192" s="1">
-        <v>17779412.96</v>
+        <v>7146456.66</v>
       </c>
       <c r="N192" s="1">
-        <v>0.29</v>
+        <v>0.12</v>
       </c>
       <c r="O192">
         <v>1</v>
       </c>
       <c r="Z192" t="s">
-        <v>480</v>
+        <v>487</v>
       </c>
     </row>
     <row r="193" spans="1:26">
       <c r="A193" t="s">
-        <v>484</v>
+        <v>491</v>
       </c>
       <c r="B193" s="1">
-        <v>14200000.0</v>
+        <v>7500000.0</v>
       </c>
       <c r="C193" s="1">
-        <v>100.765</v>
+        <v>98.864</v>
       </c>
       <c r="D193" s="1">
-        <v>102.11602113</v>
+        <v>98.10766667</v>
       </c>
       <c r="E193" t="s">
         <v>8</v>
       </c>
       <c r="F193">
         <v>1.0</v>
       </c>
       <c r="G193" s="1">
-        <v>14500475.0</v>
+        <v>7358075.0</v>
       </c>
       <c r="H193" s="1">
-        <v>-191845.0</v>
+        <v>56725.0</v>
       </c>
       <c r="I193" s="1">
-        <v>-1.3230256250226</v>
+        <v>0.77092174243943</v>
       </c>
       <c r="J193">
-        <v>2.06</v>
+        <v>0.25</v>
       </c>
       <c r="K193" t="s">
-        <v>485</v>
+        <v>492</v>
       </c>
       <c r="L193" s="1">
-        <v>14308630.0</v>
+        <v>7414800.0</v>
       </c>
       <c r="M193" s="1">
-        <v>14601286.16</v>
+        <v>7433293.15</v>
       </c>
       <c r="N193" s="1">
-        <v>0.24</v>
+        <v>0.13</v>
       </c>
       <c r="O193">
         <v>1</v>
       </c>
       <c r="Z193" t="s">
-        <v>483</v>
+        <v>490</v>
       </c>
     </row>
     <row r="194" spans="1:26">
       <c r="A194" t="s">
-        <v>487</v>
+        <v>494</v>
       </c>
       <c r="B194" s="1">
-        <v>6000000.0</v>
+        <v>17500000.0</v>
       </c>
       <c r="C194" s="1">
-        <v>100.593</v>
+        <v>98.754</v>
       </c>
       <c r="D194" s="1">
-        <v>101.5</v>
+        <v>98.59398286</v>
       </c>
       <c r="E194" t="s">
         <v>8</v>
       </c>
       <c r="F194">
         <v>1.0</v>
       </c>
       <c r="G194" s="1">
-        <v>6090000.0</v>
+        <v>17253947.0</v>
       </c>
       <c r="H194" s="1">
-        <v>-54420.0</v>
+        <v>28003.0</v>
       </c>
       <c r="I194" s="1">
-        <v>-0.8935960591133</v>
+        <v>0.16229909596917</v>
       </c>
       <c r="J194">
-        <v>2.79</v>
+        <v>0.24</v>
       </c>
       <c r="K194" t="s">
-        <v>488</v>
+        <v>495</v>
       </c>
       <c r="L194" s="1">
-        <v>6035580.0</v>
+        <v>17281950.0</v>
       </c>
       <c r="M194" s="1">
-        <v>6203148.49</v>
+        <v>17323302.74</v>
       </c>
       <c r="N194" s="1">
-        <v>0.1</v>
+        <v>0.3</v>
       </c>
       <c r="O194">
         <v>1</v>
       </c>
       <c r="Z194" t="s">
-        <v>486</v>
+        <v>493</v>
       </c>
     </row>
     <row r="195" spans="1:26">
       <c r="A195" t="s">
-        <v>490</v>
+        <v>497</v>
       </c>
       <c r="B195" s="1">
-        <v>11800000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="C195" s="1">
-        <v>100.048</v>
+        <v>98.932</v>
       </c>
       <c r="D195" s="1">
-        <v>101.52224576</v>
+        <v>98.09328567</v>
       </c>
       <c r="E195" t="s">
         <v>8</v>
       </c>
       <c r="F195">
         <v>1.0</v>
       </c>
       <c r="G195" s="1">
-        <v>11979625.0</v>
+        <v>2942798.57</v>
       </c>
       <c r="H195" s="1">
-        <v>-173961.0</v>
+        <v>25161.43</v>
       </c>
       <c r="I195" s="1">
-        <v>-1.4521406137504</v>
+        <v>0.85501706628871</v>
       </c>
       <c r="J195">
-        <v>3.23</v>
+        <v>0.21</v>
       </c>
       <c r="K195" t="s">
-        <v>491</v>
+        <v>498</v>
       </c>
       <c r="L195" s="1">
-        <v>11805664.0</v>
+        <v>2967960.0</v>
       </c>
       <c r="M195" s="1">
-        <v>12187143.45</v>
+        <v>2974155.21</v>
       </c>
       <c r="N195" s="1">
-        <v>0.2</v>
+        <v>0.05</v>
       </c>
       <c r="O195">
         <v>1</v>
       </c>
       <c r="Z195" t="s">
-        <v>489</v>
+        <v>496</v>
       </c>
     </row>
     <row r="196" spans="1:26">
       <c r="A196" t="s">
-        <v>493</v>
+        <v>500</v>
       </c>
       <c r="B196" s="1">
-        <v>31000000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="C196" s="1">
-        <v>101.13</v>
+        <v>100.035</v>
       </c>
       <c r="D196" s="1">
-        <v>101.4826129</v>
+        <v>100.16216667</v>
       </c>
       <c r="E196" t="s">
         <v>8</v>
       </c>
       <c r="F196">
         <v>1.0</v>
       </c>
       <c r="G196" s="1">
-        <v>31459610.0</v>
+        <v>6009730.0</v>
       </c>
       <c r="H196" s="1">
-        <v>-109310.0</v>
+        <v>-7630.0</v>
       </c>
       <c r="I196" s="1">
-        <v>-0.34746139573885</v>
+        <v>-0.12696077860403</v>
       </c>
       <c r="J196">
-        <v>0.69</v>
+        <v>0.19</v>
       </c>
       <c r="K196" t="s">
-        <v>494</v>
+        <v>501</v>
       </c>
       <c r="L196" s="1">
-        <v>31350300.0</v>
+        <v>6002100.0</v>
       </c>
       <c r="M196" s="1">
-        <v>31564115.07</v>
+        <v>6013612.5</v>
       </c>
       <c r="N196" s="1">
-        <v>0.52</v>
+        <v>0.1</v>
       </c>
       <c r="O196">
         <v>1</v>
       </c>
       <c r="Z196" t="s">
-        <v>492</v>
+        <v>499</v>
       </c>
     </row>
     <row r="197" spans="1:26">
       <c r="A197" t="s">
-        <v>496</v>
+        <v>503</v>
       </c>
       <c r="B197" s="1">
-        <v>7200000.0</v>
+        <v>7996000.0</v>
       </c>
       <c r="C197" s="1">
-        <v>98.938</v>
+        <v>98.728</v>
       </c>
       <c r="D197" s="1">
-        <v>98.25995833</v>
+        <v>98.295</v>
       </c>
       <c r="E197" t="s">
         <v>8</v>
       </c>
       <c r="F197">
         <v>1.0</v>
       </c>
       <c r="G197" s="1">
-        <v>7074717.0</v>
+        <v>7859668.2</v>
       </c>
       <c r="H197" s="1">
-        <v>48819.0</v>
+        <v>34622.68</v>
       </c>
       <c r="I197" s="1">
-        <v>0.69004880336556</v>
+        <v>0.44051070756397</v>
       </c>
       <c r="J197">
-        <v>0.25</v>
+        <v>0.29</v>
       </c>
       <c r="K197" t="s">
-        <v>497</v>
+        <v>504</v>
       </c>
       <c r="L197" s="1">
-        <v>7123536.0</v>
+        <v>7894290.88</v>
       </c>
       <c r="M197" s="1">
-        <v>7141388.05</v>
+        <v>7917293.07</v>
       </c>
       <c r="N197" s="1">
-        <v>0.12</v>
+        <v>0.14</v>
       </c>
       <c r="O197">
         <v>1</v>
       </c>
       <c r="Z197" t="s">
-        <v>495</v>
+        <v>502</v>
       </c>
     </row>
     <row r="198" spans="1:26">
       <c r="A198" t="s">
-        <v>499</v>
+        <v>506</v>
       </c>
       <c r="B198" s="1">
-        <v>7500000.0</v>
+        <v>47100000.0</v>
       </c>
       <c r="C198" s="1">
-        <v>98.779</v>
+        <v>99.789</v>
       </c>
       <c r="D198" s="1">
-        <v>98.10766667</v>
+        <v>98.32807431</v>
       </c>
       <c r="E198" t="s">
         <v>8</v>
       </c>
       <c r="F198">
         <v>1.0</v>
       </c>
       <c r="G198" s="1">
-        <v>7358075.0</v>
+        <v>46312523.0</v>
       </c>
       <c r="H198" s="1">
-        <v>50350.0</v>
+        <v>688096.0</v>
       </c>
       <c r="I198" s="1">
-        <v>0.68428223414412</v>
+        <v>1.4857666035599</v>
       </c>
       <c r="J198">
-        <v>0.22</v>
+        <v>0.11</v>
       </c>
       <c r="K198" t="s">
-        <v>500</v>
+        <v>507</v>
       </c>
       <c r="L198" s="1">
-        <v>7408425.0</v>
+        <v>47000619.0</v>
       </c>
       <c r="M198" s="1">
-        <v>7424863.36</v>
+        <v>47054332.36</v>
       </c>
       <c r="N198" s="1">
-        <v>0.12</v>
+        <v>0.81</v>
       </c>
       <c r="O198">
         <v>1</v>
       </c>
       <c r="Z198" t="s">
-        <v>498</v>
+        <v>505</v>
       </c>
     </row>
     <row r="199" spans="1:26">
       <c r="A199" t="s">
-        <v>502</v>
+        <v>509</v>
       </c>
       <c r="B199" s="1">
-        <v>17500000.0</v>
+        <v>49000000.0</v>
       </c>
       <c r="C199" s="1">
-        <v>98.74</v>
+        <v>98.708</v>
       </c>
       <c r="D199" s="1">
-        <v>98.59398286</v>
+        <v>98.52739184</v>
       </c>
       <c r="E199" t="s">
         <v>8</v>
       </c>
       <c r="F199">
         <v>1.0</v>
       </c>
       <c r="G199" s="1">
-        <v>17253947.0</v>
+        <v>48278422.0</v>
       </c>
       <c r="H199" s="1">
-        <v>25553.0</v>
+        <v>88498.0</v>
       </c>
       <c r="I199" s="1">
-        <v>0.14809944646289</v>
+        <v>0.18330756543783</v>
       </c>
       <c r="J199">
-        <v>0.17</v>
+        <v>0.23</v>
       </c>
       <c r="K199" t="s">
-        <v>503</v>
+        <v>510</v>
       </c>
       <c r="L199" s="1">
-        <v>17279500.0</v>
+        <v>48366920.0</v>
       </c>
       <c r="M199" s="1">
-        <v>17308866.44</v>
+        <v>48477673.42</v>
       </c>
       <c r="N199" s="1">
-        <v>0.28</v>
+        <v>0.83</v>
       </c>
       <c r="O199">
         <v>1</v>
       </c>
       <c r="Z199" t="s">
-        <v>501</v>
+        <v>508</v>
       </c>
     </row>
     <row r="200" spans="1:26">
       <c r="A200" t="s">
-        <v>505</v>
+        <v>512</v>
       </c>
       <c r="B200" s="1">
-        <v>3000000.0</v>
+        <v>22000000.0</v>
       </c>
       <c r="C200" s="1">
-        <v>98.876</v>
+        <v>98.011</v>
       </c>
       <c r="D200" s="1">
-        <v>98.09328567</v>
+        <v>97.86540909</v>
       </c>
       <c r="E200" t="s">
         <v>8</v>
       </c>
       <c r="F200">
         <v>1.0</v>
       </c>
       <c r="G200" s="1">
-        <v>2942798.57</v>
+        <v>21530390.0</v>
       </c>
       <c r="H200" s="1">
-        <v>23481.43</v>
+        <v>32030.0</v>
       </c>
       <c r="I200" s="1">
-        <v>0.79792855139249</v>
+        <v>0.14876646451829</v>
       </c>
       <c r="J200">
-        <v>0.19</v>
+        <v>0.09</v>
       </c>
       <c r="K200" t="s">
-        <v>506</v>
+        <v>513</v>
       </c>
       <c r="L200" s="1">
-        <v>2966280.0</v>
+        <v>21562420.0</v>
       </c>
       <c r="M200" s="1">
-        <v>2971858.77</v>
+        <v>21582009.04</v>
       </c>
       <c r="N200" s="1">
-        <v>0.05</v>
+        <v>0.37</v>
       </c>
       <c r="O200">
         <v>1</v>
       </c>
       <c r="Z200" t="s">
-        <v>504</v>
+        <v>511</v>
       </c>
     </row>
     <row r="201" spans="1:26">
       <c r="A201" t="s">
-        <v>508</v>
+        <v>515</v>
       </c>
       <c r="B201" s="1">
-        <v>6000000.0</v>
+        <v>18000000.0</v>
       </c>
       <c r="C201" s="1">
-        <v>100.033</v>
+        <v>99.396</v>
       </c>
       <c r="D201" s="1">
-        <v>100.16216667</v>
+        <v>99.21111111</v>
       </c>
       <c r="E201" t="s">
         <v>8</v>
       </c>
       <c r="F201">
         <v>1.0</v>
       </c>
       <c r="G201" s="1">
-        <v>6009730.0</v>
+        <v>17858000.0</v>
       </c>
       <c r="H201" s="1">
-        <v>-7750.0</v>
+        <v>33280.0</v>
       </c>
       <c r="I201" s="1">
-        <v>-0.12895754052179</v>
+        <v>0.18635905476537</v>
       </c>
       <c r="J201">
-        <v>0.04</v>
+        <v>0.75</v>
       </c>
       <c r="K201" t="s">
-        <v>509</v>
+        <v>516</v>
       </c>
       <c r="L201" s="1">
-        <v>6001980.0</v>
+        <v>17891280.0</v>
       </c>
       <c r="M201" s="1">
-        <v>6004282.5</v>
+        <v>18027093.7</v>
       </c>
       <c r="N201" s="1">
-        <v>0.1</v>
+        <v>0.31</v>
       </c>
       <c r="O201">
         <v>1</v>
       </c>
       <c r="Z201" t="s">
-        <v>507</v>
+        <v>514</v>
       </c>
     </row>
     <row r="202" spans="1:26">
       <c r="A202" t="s">
-        <v>511</v>
+        <v>518</v>
       </c>
       <c r="B202" s="1">
-        <v>7996000.0</v>
+        <v>8200000.0</v>
       </c>
       <c r="C202" s="1">
-        <v>98.691</v>
+        <v>98.73</v>
       </c>
       <c r="D202" s="1">
-        <v>98.295</v>
+        <v>97.43695122</v>
       </c>
       <c r="E202" t="s">
         <v>8</v>
       </c>
       <c r="F202">
         <v>1.0</v>
       </c>
       <c r="G202" s="1">
-        <v>7859668.2</v>
+        <v>7989830.0</v>
       </c>
       <c r="H202" s="1">
-        <v>31664.16</v>
+        <v>106030.0</v>
       </c>
       <c r="I202" s="1">
-        <v>0.40286891500076</v>
+        <v>1.3270620276026</v>
       </c>
       <c r="J202">
-        <v>0.23</v>
+        <v>0.22</v>
       </c>
       <c r="K202" t="s">
-        <v>512</v>
+        <v>519</v>
       </c>
       <c r="L202" s="1">
-        <v>7891332.36</v>
+        <v>8095860.0</v>
       </c>
       <c r="M202" s="1">
-        <v>7909953.18</v>
+        <v>8113832.6</v>
       </c>
       <c r="N202" s="1">
-        <v>0.13</v>
+        <v>0.14</v>
       </c>
       <c r="O202">
         <v>1</v>
       </c>
       <c r="Z202" t="s">
-        <v>510</v>
+        <v>517</v>
       </c>
     </row>
     <row r="203" spans="1:26">
       <c r="A203" t="s">
-        <v>514</v>
+        <v>521</v>
       </c>
       <c r="B203" s="1">
-        <v>47100000.0</v>
+        <v>18800000.0</v>
       </c>
       <c r="C203" s="1">
-        <v>99.664</v>
+        <v>99.218</v>
       </c>
       <c r="D203" s="1">
-        <v>98.32807431</v>
+        <v>99.08680851</v>
       </c>
       <c r="E203" t="s">
         <v>8</v>
       </c>
       <c r="F203">
         <v>1.0</v>
       </c>
       <c r="G203" s="1">
-        <v>46312523.0</v>
+        <v>18628320.0</v>
       </c>
       <c r="H203" s="1">
-        <v>629221.0</v>
+        <v>24664.0</v>
       </c>
       <c r="I203" s="1">
-        <v>1.3586411606209</v>
+        <v>0.13240056000756</v>
       </c>
       <c r="J203">
-        <v>0.11</v>
+        <v>0.47</v>
       </c>
       <c r="K203" t="s">
-        <v>515</v>
+        <v>522</v>
       </c>
       <c r="L203" s="1">
-        <v>46941744.0</v>
+        <v>18652984.0</v>
       </c>
       <c r="M203" s="1">
-        <v>46992231.33</v>
+        <v>18742219.62</v>
       </c>
       <c r="N203" s="1">
-        <v>0.77</v>
+        <v>0.32</v>
       </c>
       <c r="O203">
         <v>1</v>
       </c>
       <c r="Z203" t="s">
-        <v>513</v>
+        <v>520</v>
       </c>
     </row>
     <row r="204" spans="1:26">
       <c r="A204" t="s">
-        <v>517</v>
+        <v>524</v>
       </c>
       <c r="B204" s="1">
-        <v>49000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C204" s="1">
-        <v>98.611</v>
+        <v>99.584</v>
       </c>
       <c r="D204" s="1">
-        <v>98.52739184</v>
+        <v>98.83981333</v>
       </c>
       <c r="E204" t="s">
         <v>8</v>
       </c>
       <c r="F204">
         <v>1.0</v>
       </c>
       <c r="G204" s="1">
-        <v>48278422.0</v>
+        <v>14825972.0</v>
       </c>
       <c r="H204" s="1">
-        <v>40968.0</v>
+        <v>111628.0</v>
       </c>
       <c r="I204" s="1">
-        <v>0.084857785948348</v>
+        <v>0.75292196693748</v>
       </c>
       <c r="J204">
-        <v>0.2</v>
+        <v>0.81</v>
       </c>
       <c r="K204" t="s">
-        <v>518</v>
+        <v>525</v>
       </c>
       <c r="L204" s="1">
-        <v>48319390.0</v>
+        <v>14937600.0</v>
       </c>
       <c r="M204" s="1">
-        <v>48416718.77</v>
+        <v>15059654.79</v>
       </c>
       <c r="N204" s="1">
-        <v>0.8</v>
+        <v>0.26</v>
       </c>
       <c r="O204">
         <v>1</v>
       </c>
       <c r="Z204" t="s">
-        <v>516</v>
+        <v>523</v>
       </c>
     </row>
     <row r="205" spans="1:26">
       <c r="A205" t="s">
-        <v>520</v>
+        <v>527</v>
       </c>
       <c r="B205" s="1">
-        <v>22000000.0</v>
+        <v>20400000.0</v>
       </c>
       <c r="C205" s="1">
-        <v>97.921</v>
+        <v>99.94</v>
       </c>
       <c r="D205" s="1">
-        <v>97.86540909</v>
+        <v>100.0</v>
       </c>
       <c r="E205" t="s">
         <v>8</v>
       </c>
       <c r="F205">
         <v>1.0</v>
       </c>
       <c r="G205" s="1">
-        <v>21530390.0</v>
+        <v>20400000.0</v>
       </c>
       <c r="H205" s="1">
-        <v>12230.0</v>
+        <v>-12240.0</v>
       </c>
       <c r="I205" s="1">
-        <v>0.056803429942514</v>
+        <v>-0.06</v>
       </c>
       <c r="J205">
-        <v>0.06</v>
+        <v>0.28</v>
       </c>
       <c r="K205" t="s">
-        <v>521</v>
+        <v>528</v>
       </c>
       <c r="L205" s="1">
-        <v>21542620.0</v>
+        <v>20387760.0</v>
       </c>
       <c r="M205" s="1">
-        <v>21556181.64</v>
+        <v>20445750.4</v>
       </c>
       <c r="N205" s="1">
         <v>0.35</v>
       </c>
       <c r="O205">
         <v>1</v>
       </c>
       <c r="Z205" t="s">
-        <v>519</v>
+        <v>526</v>
       </c>
     </row>
     <row r="206" spans="1:26">
       <c r="A206" t="s">
-        <v>523</v>
+        <v>530</v>
       </c>
       <c r="B206" s="1">
-        <v>18000000.0</v>
+        <v>10400000.0</v>
       </c>
       <c r="C206" s="1">
-        <v>99.358</v>
+        <v>99.133</v>
       </c>
       <c r="D206" s="1">
-        <v>99.21111111</v>
+        <v>98.24951923</v>
       </c>
       <c r="E206" t="s">
         <v>8</v>
       </c>
       <c r="F206">
         <v>1.0</v>
       </c>
       <c r="G206" s="1">
-        <v>17858000.0</v>
+        <v>10217950.0</v>
       </c>
       <c r="H206" s="1">
-        <v>26440.0</v>
+        <v>91882.0</v>
       </c>
       <c r="I206" s="1">
-        <v>0.14805689326912</v>
+        <v>0.8992214681027</v>
       </c>
       <c r="J206">
-        <v>0.66</v>
+        <v>0.46</v>
       </c>
       <c r="K206" t="s">
-        <v>524</v>
+        <v>531</v>
       </c>
       <c r="L206" s="1">
-        <v>17884440.0</v>
+        <v>10309832.0</v>
       </c>
       <c r="M206" s="1">
-        <v>18002500.27</v>
+        <v>10357949.81</v>
       </c>
       <c r="N206" s="1">
-        <v>0.3</v>
+        <v>0.18</v>
       </c>
       <c r="O206">
         <v>1</v>
       </c>
       <c r="Z206" t="s">
-        <v>522</v>
+        <v>529</v>
       </c>
     </row>
     <row r="207" spans="1:26">
       <c r="A207" t="s">
-        <v>526</v>
+        <v>533</v>
       </c>
       <c r="B207" s="1">
-        <v>8200000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C207" s="1">
-        <v>98.669</v>
+        <v>100.248</v>
       </c>
       <c r="D207" s="1">
-        <v>97.43695122</v>
+        <v>101.48803</v>
       </c>
       <c r="E207" t="s">
         <v>8</v>
       </c>
       <c r="F207">
         <v>1.0</v>
       </c>
       <c r="G207" s="1">
-        <v>7989830.0</v>
+        <v>10148803.0</v>
       </c>
       <c r="H207" s="1">
-        <v>101028.0</v>
+        <v>-124003.0</v>
       </c>
       <c r="I207" s="1">
-        <v>1.2644574415225</v>
+        <v>-1.2218485273583</v>
       </c>
       <c r="J207">
-        <v>0.19</v>
+        <v>2.54</v>
       </c>
       <c r="K207" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="L207" s="1">
-        <v>8090858.0</v>
+        <v>10024800.0</v>
       </c>
       <c r="M207" s="1">
-        <v>8106584.03</v>
+        <v>10278567.12</v>
       </c>
       <c r="N207" s="1">
-        <v>0.13</v>
+        <v>0.18</v>
       </c>
       <c r="O207">
         <v>1</v>
       </c>
       <c r="Z207" t="s">
-        <v>525</v>
+        <v>532</v>
       </c>
     </row>
     <row r="208" spans="1:26">
       <c r="A208" t="s">
-        <v>529</v>
+        <v>536</v>
       </c>
       <c r="B208" s="1">
-        <v>18800000.0</v>
+        <v>14300000.0</v>
       </c>
       <c r="C208" s="1">
-        <v>99.211</v>
+        <v>99.64</v>
       </c>
       <c r="D208" s="1">
-        <v>99.08680851</v>
+        <v>99.5472028</v>
       </c>
       <c r="E208" t="s">
         <v>8</v>
       </c>
       <c r="F208">
         <v>1.0</v>
       </c>
       <c r="G208" s="1">
-        <v>18628320.0</v>
+        <v>14235250.0</v>
       </c>
       <c r="H208" s="1">
-        <v>23348.0</v>
+        <v>13270.0</v>
       </c>
       <c r="I208" s="1">
-        <v>0.1253360474804</v>
+        <v>0.093219297167243</v>
       </c>
       <c r="J208">
-        <v>0.38</v>
+        <v>1.16</v>
       </c>
       <c r="K208" t="s">
-        <v>530</v>
+        <v>537</v>
       </c>
       <c r="L208" s="1">
-        <v>18651668.0</v>
+        <v>14248520.0</v>
       </c>
       <c r="M208" s="1">
-        <v>18722876.22</v>
+        <v>14414537.12</v>
       </c>
       <c r="N208" s="1">
-        <v>0.31</v>
+        <v>0.25</v>
       </c>
       <c r="O208">
         <v>1</v>
       </c>
       <c r="Z208" t="s">
-        <v>528</v>
+        <v>535</v>
       </c>
     </row>
     <row r="209" spans="1:26">
       <c r="A209" t="s">
-        <v>532</v>
+        <v>539</v>
       </c>
       <c r="B209" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C209" s="1">
-        <v>99.541</v>
+        <v>98.944</v>
       </c>
       <c r="D209" s="1">
-        <v>98.83981333</v>
+        <v>98.7</v>
       </c>
       <c r="E209" t="s">
         <v>8</v>
       </c>
       <c r="F209">
         <v>1.0</v>
       </c>
       <c r="G209" s="1">
-        <v>14825972.0</v>
+        <v>9870000.0</v>
       </c>
       <c r="H209" s="1">
-        <v>105178.0</v>
+        <v>24400.0</v>
       </c>
       <c r="I209" s="1">
-        <v>0.70941723078932</v>
+        <v>0.24721377912867</v>
       </c>
       <c r="J209">
-        <v>0.75</v>
+        <v>0.35</v>
       </c>
       <c r="K209" t="s">
-        <v>533</v>
+        <v>540</v>
       </c>
       <c r="L209" s="1">
-        <v>14931150.0</v>
+        <v>9894400.0</v>
       </c>
       <c r="M209" s="1">
-        <v>15043958.22</v>
+        <v>9929057.53</v>
       </c>
       <c r="N209" s="1">
-        <v>0.25</v>
+        <v>0.17</v>
       </c>
       <c r="O209">
         <v>1</v>
       </c>
       <c r="Z209" t="s">
-        <v>531</v>
+        <v>538</v>
       </c>
     </row>
     <row r="210" spans="1:26">
       <c r="A210" t="s">
-        <v>535</v>
+        <v>542</v>
       </c>
       <c r="B210" s="1">
-        <v>20400000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="C210" s="1">
-        <v>99.942</v>
+        <v>98.527</v>
       </c>
       <c r="D210" s="1">
-        <v>100.0</v>
+        <v>98.09</v>
       </c>
       <c r="E210" t="s">
         <v>8</v>
       </c>
       <c r="F210">
         <v>1.0</v>
       </c>
       <c r="G210" s="1">
-        <v>20400000.0</v>
+        <v>1667530.0</v>
       </c>
       <c r="H210" s="1">
-        <v>-11832.0</v>
+        <v>7429.0</v>
       </c>
       <c r="I210" s="1">
-        <v>-0.058</v>
+        <v>0.44550922622082</v>
       </c>
       <c r="J210">
-        <v>0.14</v>
+        <v>0.21</v>
       </c>
       <c r="K210" t="s">
-        <v>536</v>
+        <v>543</v>
       </c>
       <c r="L210" s="1">
-        <v>20388168.0</v>
+        <v>1674959.0</v>
       </c>
       <c r="M210" s="1">
-        <v>20416419.73</v>
+        <v>1678545.3</v>
       </c>
       <c r="N210" s="1">
-        <v>0.34</v>
+        <v>0.03</v>
       </c>
       <c r="O210">
         <v>1</v>
       </c>
       <c r="Z210" t="s">
-        <v>534</v>
+        <v>541</v>
       </c>
     </row>
     <row r="211" spans="1:26">
       <c r="A211" t="s">
-        <v>538</v>
+        <v>545</v>
       </c>
       <c r="B211" s="1">
-        <v>10400000.0</v>
+        <v>12845000.0</v>
       </c>
       <c r="C211" s="1">
-        <v>99.084</v>
+        <v>99.596</v>
       </c>
       <c r="D211" s="1">
-        <v>98.24951923</v>
+        <v>99.425</v>
       </c>
       <c r="E211" t="s">
         <v>8</v>
       </c>
       <c r="F211">
         <v>1.0</v>
       </c>
       <c r="G211" s="1">
-        <v>10217950.0</v>
+        <v>12771141.25</v>
       </c>
       <c r="H211" s="1">
-        <v>86786.0</v>
+        <v>21964.95</v>
       </c>
       <c r="I211" s="1">
-        <v>0.8493484505209</v>
+        <v>0.17198893638421</v>
       </c>
       <c r="J211">
-        <v>0.41</v>
+        <v>0.93</v>
       </c>
       <c r="K211" t="s">
-        <v>539</v>
+        <v>546</v>
       </c>
       <c r="L211" s="1">
-        <v>10304736.0</v>
+        <v>12793106.2</v>
       </c>
       <c r="M211" s="1">
-        <v>10347867.51</v>
+        <v>12912318.36</v>
       </c>
       <c r="N211" s="1">
-        <v>0.17</v>
+        <v>0.22</v>
       </c>
       <c r="O211">
         <v>1</v>
       </c>
       <c r="Z211" t="s">
-        <v>537</v>
+        <v>544</v>
       </c>
     </row>
     <row r="212" spans="1:26">
       <c r="A212" t="s">
-        <v>541</v>
+        <v>548</v>
       </c>
       <c r="B212" s="1">
-        <v>10000000.0</v>
+        <v>7000000.0</v>
       </c>
       <c r="C212" s="1">
-        <v>100.304</v>
+        <v>101.319</v>
       </c>
       <c r="D212" s="1">
-        <v>101.48803</v>
+        <v>101.65</v>
       </c>
       <c r="E212" t="s">
         <v>8</v>
       </c>
       <c r="F212">
         <v>1.0</v>
       </c>
       <c r="G212" s="1">
-        <v>10148803.0</v>
+        <v>7115500.0</v>
       </c>
       <c r="H212" s="1">
-        <v>-118403.0</v>
+        <v>-23170.0</v>
       </c>
       <c r="I212" s="1">
-        <v>-1.166669606258</v>
+        <v>-0.32562715199213</v>
       </c>
       <c r="J212">
-        <v>2.33</v>
+        <v>3.56</v>
       </c>
       <c r="K212" t="s">
-        <v>542</v>
+        <v>549</v>
       </c>
       <c r="L212" s="1">
-        <v>10030400.0</v>
+        <v>7092330.0</v>
       </c>
       <c r="M212" s="1">
-        <v>10263619.18</v>
+        <v>7341740.96</v>
       </c>
       <c r="N212" s="1">
-        <v>0.17</v>
+        <v>0.13</v>
       </c>
       <c r="O212">
         <v>1</v>
       </c>
       <c r="Z212" t="s">
-        <v>540</v>
+        <v>547</v>
       </c>
     </row>
     <row r="213" spans="1:26">
       <c r="A213" t="s">
-        <v>544</v>
+        <v>551</v>
       </c>
       <c r="B213" s="1">
-        <v>14300000.0</v>
+        <v>6700000.0</v>
       </c>
       <c r="C213" s="1">
-        <v>99.68</v>
+        <v>100.078</v>
       </c>
       <c r="D213" s="1">
-        <v>99.5472028</v>
+        <v>102.17492537</v>
       </c>
       <c r="E213" t="s">
         <v>8</v>
       </c>
       <c r="F213">
         <v>1.0</v>
       </c>
       <c r="G213" s="1">
-        <v>14235250.0</v>
+        <v>6845720.0</v>
       </c>
       <c r="H213" s="1">
-        <v>18990.0</v>
+        <v>-140494.0</v>
       </c>
       <c r="I213" s="1">
-        <v>0.13340123987988</v>
+        <v>-2.0522896057683</v>
       </c>
       <c r="J213">
-        <v>1.06</v>
+        <v>3.28</v>
       </c>
       <c r="K213" t="s">
-        <v>545</v>
+        <v>552</v>
       </c>
       <c r="L213" s="1">
-        <v>14254240.0</v>
+        <v>6705226.0</v>
       </c>
       <c r="M213" s="1">
-        <v>14405565.34</v>
+        <v>6925018.12</v>
       </c>
       <c r="N213" s="1">
-        <v>0.24</v>
+        <v>0.12</v>
       </c>
       <c r="O213">
         <v>1</v>
       </c>
       <c r="Z213" t="s">
-        <v>543</v>
+        <v>550</v>
       </c>
     </row>
     <row r="214" spans="1:26">
       <c r="A214" t="s">
-        <v>547</v>
+        <v>554</v>
       </c>
       <c r="B214" s="1">
-        <v>10000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="C214" s="1">
-        <v>98.941</v>
+        <v>101.355</v>
       </c>
       <c r="D214" s="1">
-        <v>98.7</v>
+        <v>101.342937</v>
       </c>
       <c r="E214" t="s">
         <v>8</v>
       </c>
       <c r="F214">
         <v>1.0</v>
       </c>
       <c r="G214" s="1">
-        <v>9870000.0</v>
+        <v>5067146.85</v>
       </c>
       <c r="H214" s="1">
-        <v>24100.0</v>
+        <v>603.15</v>
       </c>
       <c r="I214" s="1">
-        <v>0.24417426545086</v>
+        <v>0.01190314821841</v>
       </c>
       <c r="J214">
-        <v>0.27</v>
+        <v>0.2</v>
       </c>
       <c r="K214" t="s">
-        <v>548</v>
+        <v>555</v>
       </c>
       <c r="L214" s="1">
-        <v>9894100.0</v>
+        <v>5067750.0</v>
       </c>
       <c r="M214" s="1">
-        <v>9921223.29</v>
+        <v>5077613.01</v>
       </c>
       <c r="N214" s="1">
-        <v>0.16</v>
+        <v>0.09</v>
       </c>
       <c r="O214">
         <v>1</v>
       </c>
       <c r="Z214" t="s">
-        <v>546</v>
+        <v>553</v>
       </c>
     </row>
     <row r="215" spans="1:26">
       <c r="A215" t="s">
-        <v>550</v>
+        <v>557</v>
       </c>
       <c r="B215" s="1">
-        <v>1700000.0</v>
+        <v>28164000.0</v>
       </c>
       <c r="C215" s="1">
-        <v>98.488</v>
+        <v>100.063</v>
       </c>
       <c r="D215" s="1">
-        <v>98.09</v>
+        <v>100.25594259</v>
       </c>
       <c r="E215" t="s">
         <v>8</v>
       </c>
       <c r="F215">
         <v>1.0</v>
       </c>
       <c r="G215" s="1">
-        <v>1667530.0</v>
+        <v>28236083.67</v>
       </c>
       <c r="H215" s="1">
-        <v>6766.0</v>
+        <v>-54340.35</v>
       </c>
       <c r="I215" s="1">
-        <v>0.40574982159242</v>
+        <v>-0.19245002470982</v>
       </c>
       <c r="J215">
-        <v>0.16</v>
+        <v>2.71</v>
       </c>
       <c r="K215" t="s">
-        <v>551</v>
+        <v>558</v>
       </c>
       <c r="L215" s="1">
-        <v>1674296.0</v>
+        <v>28181743.32</v>
       </c>
       <c r="M215" s="1">
-        <v>1677067.23</v>
+        <v>28943714.55</v>
       </c>
       <c r="N215" s="1">
-        <v>0.03</v>
+        <v>0.5</v>
       </c>
       <c r="O215">
         <v>1</v>
       </c>
       <c r="Z215" t="s">
-        <v>549</v>
+        <v>556</v>
       </c>
     </row>
     <row r="216" spans="1:26">
       <c r="A216" t="s">
-        <v>553</v>
+        <v>560</v>
       </c>
       <c r="B216" s="1">
-        <v>12845000.0</v>
+        <v>4300000.0</v>
       </c>
       <c r="C216" s="1">
-        <v>99.535</v>
+        <v>99.747</v>
       </c>
       <c r="D216" s="1">
-        <v>99.425</v>
+        <v>98.74</v>
       </c>
       <c r="E216" t="s">
         <v>8</v>
       </c>
       <c r="F216">
         <v>1.0</v>
       </c>
       <c r="G216" s="1">
-        <v>12771141.25</v>
+        <v>4245820.0</v>
       </c>
       <c r="H216" s="1">
-        <v>14129.5</v>
+        <v>43301.0</v>
       </c>
       <c r="I216" s="1">
-        <v>0.11063615790797</v>
+        <v>1.0198501114037</v>
       </c>
       <c r="J216">
-        <v>0.86</v>
+        <v>0.33</v>
       </c>
       <c r="K216" t="s">
-        <v>554</v>
+        <v>561</v>
       </c>
       <c r="L216" s="1">
-        <v>12785270.75</v>
+        <v>4289121.0</v>
       </c>
       <c r="M216" s="1">
-        <v>12895684.96</v>
+        <v>4303302.16</v>
       </c>
       <c r="N216" s="1">
-        <v>0.21</v>
+        <v>0.07</v>
       </c>
       <c r="O216">
         <v>1</v>
       </c>
       <c r="Z216" t="s">
-        <v>552</v>
+        <v>559</v>
       </c>
     </row>
     <row r="217" spans="1:26">
       <c r="A217" t="s">
-        <v>556</v>
+        <v>563</v>
       </c>
       <c r="B217" s="1">
-        <v>7000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C217" s="1">
-        <v>101.522</v>
+        <v>100.636</v>
       </c>
       <c r="D217" s="1">
-        <v>101.65</v>
+        <v>100.933256</v>
       </c>
       <c r="E217" t="s">
         <v>8</v>
       </c>
       <c r="F217">
         <v>1.0</v>
       </c>
       <c r="G217" s="1">
-        <v>7115500.0</v>
+        <v>20186651.2</v>
       </c>
       <c r="H217" s="1">
-        <v>-8960.0</v>
+        <v>-59451.2</v>
       </c>
       <c r="I217" s="1">
-        <v>-0.12592228234137</v>
+        <v>-0.29450749116822</v>
       </c>
       <c r="J217">
-        <v>3.32</v>
+        <v>0.61</v>
       </c>
       <c r="K217" t="s">
-        <v>557</v>
+        <v>564</v>
       </c>
       <c r="L217" s="1">
-        <v>7106540.0</v>
+        <v>20127200.0</v>
       </c>
       <c r="M217" s="1">
-        <v>7338690.68</v>
+        <v>20248432.88</v>
       </c>
       <c r="N217" s="1">
-        <v>0.12</v>
+        <v>0.35</v>
       </c>
       <c r="O217">
         <v>1</v>
       </c>
       <c r="Z217" t="s">
-        <v>555</v>
+        <v>562</v>
       </c>
     </row>
     <row r="218" spans="1:26">
       <c r="A218" t="s">
-        <v>559</v>
+        <v>566</v>
       </c>
       <c r="B218" s="1">
-        <v>6700000.0</v>
+        <v>7100000.0</v>
       </c>
       <c r="C218" s="1">
-        <v>100.15</v>
+        <v>100.431</v>
       </c>
       <c r="D218" s="1">
-        <v>102.17492537</v>
+        <v>101.44352113</v>
       </c>
       <c r="E218" t="s">
         <v>8</v>
       </c>
       <c r="F218">
         <v>1.0</v>
       </c>
       <c r="G218" s="1">
-        <v>6845720.0</v>
+        <v>7202490.0</v>
       </c>
       <c r="H218" s="1">
-        <v>-135670.0</v>
+        <v>-71889.0</v>
       </c>
       <c r="I218" s="1">
-        <v>-1.9818222188462</v>
+        <v>-0.99811315253475</v>
       </c>
       <c r="J218">
-        <v>3.07</v>
+        <v>2.16</v>
       </c>
       <c r="K218" t="s">
-        <v>560</v>
+        <v>567</v>
       </c>
       <c r="L218" s="1">
-        <v>6710050.0</v>
+        <v>7130601.0</v>
       </c>
       <c r="M218" s="1">
-        <v>6915616.1</v>
+        <v>7283615.73</v>
       </c>
       <c r="N218" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="O218">
         <v>1</v>
       </c>
       <c r="Z218" t="s">
-        <v>558</v>
+        <v>565</v>
       </c>
     </row>
     <row r="219" spans="1:26">
       <c r="A219" t="s">
-        <v>562</v>
+        <v>569</v>
       </c>
       <c r="B219" s="1">
-        <v>28164000.0</v>
+        <v>6200000.0</v>
       </c>
       <c r="C219" s="1">
-        <v>100.094</v>
+        <v>100.245</v>
       </c>
       <c r="D219" s="1">
-        <v>100.25594259</v>
+        <v>101.37056452</v>
       </c>
       <c r="E219" t="s">
         <v>8</v>
       </c>
       <c r="F219">
         <v>1.0</v>
       </c>
       <c r="G219" s="1">
-        <v>28236083.67</v>
+        <v>6284975.0</v>
       </c>
       <c r="H219" s="1">
-        <v>-45609.51</v>
+        <v>-69785.0</v>
       </c>
       <c r="I219" s="1">
-        <v>-0.1615291643595</v>
+        <v>-1.1103465009805</v>
       </c>
       <c r="J219">
-        <v>2.53</v>
+        <v>2.38</v>
       </c>
       <c r="K219" t="s">
-        <v>563</v>
+        <v>570</v>
       </c>
       <c r="L219" s="1">
-        <v>28190474.16</v>
+        <v>6215190.0</v>
       </c>
       <c r="M219" s="1">
-        <v>28904219.37</v>
+        <v>6362970.82</v>
       </c>
       <c r="N219" s="1">
-        <v>0.48</v>
+        <v>0.11</v>
       </c>
       <c r="O219">
         <v>1</v>
       </c>
       <c r="Z219" t="s">
-        <v>561</v>
+        <v>568</v>
       </c>
     </row>
     <row r="220" spans="1:26">
       <c r="A220" t="s">
-        <v>565</v>
+        <v>572</v>
       </c>
       <c r="B220" s="1">
-        <v>4300000.0</v>
+        <v>16070000.0</v>
       </c>
       <c r="C220" s="1">
-        <v>99.619</v>
+        <v>98.754</v>
       </c>
       <c r="D220" s="1">
-        <v>98.74</v>
+        <v>98.32599876</v>
       </c>
       <c r="E220" t="s">
         <v>8</v>
       </c>
       <c r="F220">
         <v>1.0</v>
       </c>
       <c r="G220" s="1">
-        <v>4245820.0</v>
+        <v>15800988.0</v>
       </c>
       <c r="H220" s="1">
-        <v>37797.0</v>
+        <v>68779.8</v>
       </c>
       <c r="I220" s="1">
-        <v>0.89021673080818</v>
+        <v>0.43528797060032</v>
       </c>
       <c r="J220">
-        <v>0.31</v>
+        <v>0.3</v>
       </c>
       <c r="K220" t="s">
-        <v>566</v>
+        <v>573</v>
       </c>
       <c r="L220" s="1">
-        <v>4283617.0</v>
+        <v>15869767.8</v>
       </c>
       <c r="M220" s="1">
-        <v>4296914.6</v>
+        <v>15918638.21</v>
       </c>
       <c r="N220" s="1">
-        <v>0.07</v>
+        <v>0.27</v>
       </c>
       <c r="O220">
         <v>1</v>
       </c>
       <c r="Z220" t="s">
-        <v>564</v>
+        <v>571</v>
       </c>
     </row>
     <row r="221" spans="1:26">
       <c r="A221" t="s">
-        <v>568</v>
+        <v>575</v>
       </c>
       <c r="B221" s="1">
-        <v>20000000.0</v>
+        <v>9950000.0</v>
       </c>
       <c r="C221" s="1">
-        <v>100.714</v>
+        <v>99.0</v>
       </c>
       <c r="D221" s="1">
-        <v>100.933256</v>
+        <v>98.7658794</v>
       </c>
       <c r="E221" t="s">
         <v>8</v>
       </c>
       <c r="F221">
         <v>1.0</v>
       </c>
       <c r="G221" s="1">
-        <v>20186651.2</v>
+        <v>9827205.0</v>
       </c>
       <c r="H221" s="1">
-        <v>-43851.2</v>
+        <v>23295.0</v>
       </c>
       <c r="I221" s="1">
-        <v>-0.21722870012239</v>
+        <v>0.23704603699628</v>
       </c>
       <c r="J221">
-        <v>0.4</v>
+        <v>0.48</v>
       </c>
       <c r="K221" t="s">
-        <v>569</v>
+        <v>576</v>
       </c>
       <c r="L221" s="1">
-        <v>20142800.0</v>
+        <v>9850500.0</v>
       </c>
       <c r="M221" s="1">
-        <v>20222936.99</v>
+        <v>9897864.73</v>
       </c>
       <c r="N221" s="1">
-        <v>0.33</v>
+        <v>0.17</v>
       </c>
       <c r="O221">
         <v>1</v>
       </c>
       <c r="Z221" t="s">
-        <v>567</v>
+        <v>574</v>
       </c>
     </row>
     <row r="222" spans="1:26">
       <c r="A222" t="s">
-        <v>571</v>
+        <v>578</v>
       </c>
       <c r="B222" s="1">
-        <v>7100000.0</v>
+        <v>20997000.0</v>
       </c>
       <c r="C222" s="1">
-        <v>100.499</v>
+        <v>100.203</v>
       </c>
       <c r="D222" s="1">
-        <v>101.44352113</v>
+        <v>101.21349288</v>
       </c>
       <c r="E222" t="s">
         <v>8</v>
       </c>
       <c r="F222">
         <v>1.0</v>
       </c>
       <c r="G222" s="1">
-        <v>7202490.0</v>
+        <v>21251797.1</v>
       </c>
       <c r="H222" s="1">
-        <v>-67061.0</v>
+        <v>-212173.19</v>
       </c>
       <c r="I222" s="1">
-        <v>-0.93108077900837</v>
+        <v>-0.99837763837864</v>
       </c>
       <c r="J222">
-        <v>1.94</v>
+        <v>2.59</v>
       </c>
       <c r="K222" t="s">
-        <v>572</v>
+        <v>579</v>
       </c>
       <c r="L222" s="1">
-        <v>7135429.0</v>
+        <v>21039623.91</v>
       </c>
       <c r="M222" s="1">
-        <v>7273368.38</v>
+        <v>21583892.04</v>
       </c>
       <c r="N222" s="1">
-        <v>0.12</v>
+        <v>0.37</v>
       </c>
       <c r="O222">
         <v>1</v>
       </c>
       <c r="Z222" t="s">
-        <v>570</v>
+        <v>577</v>
       </c>
     </row>
     <row r="223" spans="1:26">
       <c r="A223" t="s">
-        <v>574</v>
+        <v>581</v>
       </c>
       <c r="B223" s="1">
-        <v>6200000.0</v>
+        <v>25700000.0</v>
       </c>
       <c r="C223" s="1">
-        <v>100.298</v>
+        <v>100.247</v>
       </c>
       <c r="D223" s="1">
-        <v>101.37056452</v>
+        <v>102.00865759</v>
       </c>
       <c r="E223" t="s">
         <v>8</v>
       </c>
       <c r="F223">
         <v>1.0</v>
       </c>
       <c r="G223" s="1">
-        <v>6284975.0</v>
+        <v>26216225.0</v>
       </c>
       <c r="H223" s="1">
-        <v>-66499.0</v>
+        <v>-452746.0</v>
       </c>
       <c r="I223" s="1">
-        <v>-1.0580630790099</v>
+        <v>-1.726968699727</v>
       </c>
       <c r="J223">
-        <v>2.18</v>
+        <v>3.45</v>
       </c>
       <c r="K223" t="s">
-        <v>575</v>
+        <v>582</v>
       </c>
       <c r="L223" s="1">
-        <v>6218476.0</v>
+        <v>25763479.0</v>
       </c>
       <c r="M223" s="1">
-        <v>6353941.75</v>
+        <v>26649336.88</v>
       </c>
       <c r="N223" s="1">
-        <v>0.1</v>
+        <v>0.46</v>
       </c>
       <c r="O223">
         <v>1</v>
       </c>
       <c r="Z223" t="s">
-        <v>573</v>
+        <v>580</v>
       </c>
     </row>
     <row r="224" spans="1:26">
       <c r="A224" t="s">
-        <v>577</v>
+        <v>584</v>
       </c>
       <c r="B224" s="1">
-        <v>16070000.0</v>
+        <v>16100000.0</v>
       </c>
       <c r="C224" s="1">
-        <v>98.714</v>
+        <v>100.586</v>
       </c>
       <c r="D224" s="1">
-        <v>98.32599876</v>
+        <v>101.68176398</v>
       </c>
       <c r="E224" t="s">
         <v>8</v>
       </c>
       <c r="F224">
         <v>1.0</v>
       </c>
       <c r="G224" s="1">
-        <v>15800988.0</v>
+        <v>16370764.0</v>
       </c>
       <c r="H224" s="1">
-        <v>62351.8</v>
+        <v>-176418.0</v>
       </c>
       <c r="I224" s="1">
-        <v>0.39460697014642</v>
+        <v>-1.0776406037006</v>
       </c>
       <c r="J224">
-        <v>0.22</v>
+        <v>3.5</v>
       </c>
       <c r="K224" t="s">
-        <v>578</v>
+        <v>585</v>
       </c>
       <c r="L224" s="1">
-        <v>15863339.8</v>
+        <v>16194346.0</v>
       </c>
       <c r="M224" s="1">
-        <v>15899001.99</v>
+        <v>16757735.73</v>
       </c>
       <c r="N224" s="1">
-        <v>0.26</v>
+        <v>0.29</v>
       </c>
       <c r="O224">
         <v>1</v>
       </c>
       <c r="Z224" t="s">
-        <v>576</v>
+        <v>583</v>
       </c>
     </row>
     <row r="225" spans="1:26">
       <c r="A225" t="s">
-        <v>580</v>
+        <v>587</v>
       </c>
       <c r="B225" s="1">
-        <v>9950000.0</v>
+        <v>10124000.0</v>
       </c>
       <c r="C225" s="1">
-        <v>98.942</v>
+        <v>99.271</v>
       </c>
       <c r="D225" s="1">
-        <v>98.7658794</v>
+        <v>98.97327539</v>
       </c>
       <c r="E225" t="s">
         <v>8</v>
       </c>
       <c r="F225">
         <v>1.0</v>
       </c>
       <c r="G225" s="1">
-        <v>9827205.0</v>
+        <v>10020054.4</v>
       </c>
       <c r="H225" s="1">
-        <v>17524.0</v>
+        <v>30141.64</v>
       </c>
       <c r="I225" s="1">
-        <v>0.1783213029544</v>
+        <v>0.30081313730193</v>
       </c>
       <c r="J225">
-        <v>0.41</v>
+        <v>0.64</v>
       </c>
       <c r="K225" t="s">
-        <v>581</v>
+        <v>588</v>
       </c>
       <c r="L225" s="1">
-        <v>9844729.0</v>
+        <v>10050196.04</v>
       </c>
       <c r="M225" s="1">
-        <v>9885278.66</v>
+        <v>10114684.53</v>
       </c>
       <c r="N225" s="1">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="O225">
         <v>1</v>
       </c>
       <c r="Z225" t="s">
-        <v>579</v>
+        <v>586</v>
       </c>
     </row>
     <row r="226" spans="1:26">
       <c r="A226" t="s">
-        <v>583</v>
+        <v>590</v>
       </c>
       <c r="B226" s="1">
-        <v>20997000.0</v>
+        <v>18844000.0</v>
       </c>
       <c r="C226" s="1">
-        <v>100.25</v>
+        <v>99.529</v>
       </c>
       <c r="D226" s="1">
-        <v>101.21349288</v>
+        <v>98.91863033</v>
       </c>
       <c r="E226" t="s">
         <v>8</v>
       </c>
       <c r="F226">
         <v>1.0</v>
       </c>
       <c r="G226" s="1">
-        <v>21251797.1</v>
+        <v>18640226.7</v>
       </c>
       <c r="H226" s="1">
-        <v>-202304.6</v>
+        <v>115018.06</v>
       </c>
       <c r="I226" s="1">
-        <v>-0.95194114195641</v>
+        <v>0.61704217363408</v>
       </c>
       <c r="J226">
-        <v>2.39</v>
+        <v>0.7</v>
       </c>
       <c r="K226" t="s">
-        <v>584</v>
+        <v>591</v>
       </c>
       <c r="L226" s="1">
-        <v>21049492.5</v>
+        <v>18755244.76</v>
       </c>
       <c r="M226" s="1">
-        <v>21552054.26</v>
+        <v>18887927.17</v>
       </c>
       <c r="N226" s="1">
-        <v>0.35</v>
+        <v>0.32</v>
       </c>
       <c r="O226">
         <v>1</v>
       </c>
       <c r="Z226" t="s">
-        <v>582</v>
+        <v>589</v>
       </c>
     </row>
     <row r="227" spans="1:26">
       <c r="A227" t="s">
-        <v>586</v>
+        <v>593</v>
       </c>
       <c r="B227" s="1">
-        <v>25700000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C227" s="1">
-        <v>100.351</v>
+        <v>99.61</v>
       </c>
       <c r="D227" s="1">
-        <v>102.00865759</v>
+        <v>98.502</v>
       </c>
       <c r="E227" t="s">
         <v>8</v>
       </c>
       <c r="F227">
         <v>1.0</v>
       </c>
       <c r="G227" s="1">
-        <v>26216225.0</v>
+        <v>14775300.0</v>
       </c>
       <c r="H227" s="1">
-        <v>-426018.0</v>
+        <v>166200.0</v>
       </c>
       <c r="I227" s="1">
-        <v>-1.6250165689377</v>
+        <v>1.1248502568476</v>
       </c>
       <c r="J227">
-        <v>3.22</v>
+        <v>0.49</v>
       </c>
       <c r="K227" t="s">
-        <v>587</v>
+        <v>594</v>
       </c>
       <c r="L227" s="1">
-        <v>25790207.0</v>
+        <v>14941500.0</v>
       </c>
       <c r="M227" s="1">
-        <v>26617975.84</v>
+        <v>15014958.9</v>
       </c>
       <c r="N227" s="1">
-        <v>0.44</v>
+        <v>0.26</v>
       </c>
       <c r="O227">
         <v>1</v>
       </c>
       <c r="Z227" t="s">
-        <v>585</v>
+        <v>592</v>
       </c>
     </row>
     <row r="228" spans="1:26">
       <c r="A228" t="s">
-        <v>589</v>
+        <v>596</v>
       </c>
       <c r="B228" s="1">
-        <v>16100000.0</v>
+        <v>31720000.0</v>
       </c>
       <c r="C228" s="1">
-        <v>100.732</v>
+        <v>100.102</v>
       </c>
       <c r="D228" s="1">
-        <v>101.68176398</v>
+        <v>101.67080706</v>
       </c>
       <c r="E228" t="s">
         <v>8</v>
       </c>
       <c r="F228">
         <v>1.0</v>
       </c>
       <c r="G228" s="1">
-        <v>16370764.0</v>
+        <v>32249980.0</v>
       </c>
       <c r="H228" s="1">
-        <v>-152912.0</v>
+        <v>-497625.6</v>
       </c>
       <c r="I228" s="1">
-        <v>-0.93405536846051</v>
+        <v>-1.5430260731945</v>
       </c>
       <c r="J228">
-        <v>3.23</v>
+        <v>3.48</v>
       </c>
       <c r="K228" t="s">
-        <v>590</v>
+        <v>597</v>
       </c>
       <c r="L228" s="1">
-        <v>16217852.0</v>
+        <v>31752354.4</v>
       </c>
       <c r="M228" s="1">
-        <v>16738234.88</v>
+        <v>32856471.11</v>
       </c>
       <c r="N228" s="1">
-        <v>0.28</v>
+        <v>0.56</v>
       </c>
       <c r="O228">
         <v>1</v>
       </c>
       <c r="Z228" t="s">
-        <v>588</v>
+        <v>595</v>
       </c>
     </row>
     <row r="229" spans="1:26">
       <c r="A229" t="s">
-        <v>592</v>
+        <v>599</v>
       </c>
       <c r="B229" s="1">
-        <v>10124000.0</v>
+        <v>11630000.0</v>
       </c>
       <c r="C229" s="1">
-        <v>99.245</v>
+        <v>99.198</v>
       </c>
       <c r="D229" s="1">
-        <v>98.97327539</v>
+        <v>99.18027403</v>
       </c>
       <c r="E229" t="s">
         <v>8</v>
       </c>
       <c r="F229">
         <v>1.0</v>
       </c>
       <c r="G229" s="1">
-        <v>10020054.4</v>
+        <v>11534665.87</v>
       </c>
       <c r="H229" s="1">
-        <v>27509.4</v>
+        <v>2061.53</v>
       </c>
       <c r="I229" s="1">
-        <v>0.27454341964451</v>
+        <v>0.017872472624992</v>
       </c>
       <c r="J229">
-        <v>0.57</v>
+        <v>0.52</v>
       </c>
       <c r="K229" t="s">
-        <v>593</v>
+        <v>600</v>
       </c>
       <c r="L229" s="1">
-        <v>10047563.8</v>
+        <v>11536727.4</v>
       </c>
       <c r="M229" s="1">
-        <v>10105118.05</v>
+        <v>11597530.63</v>
       </c>
       <c r="N229" s="1">
-        <v>0.17</v>
+        <v>0.2</v>
       </c>
       <c r="O229">
         <v>1</v>
       </c>
       <c r="Z229" t="s">
-        <v>591</v>
+        <v>598</v>
       </c>
     </row>
     <row r="230" spans="1:26">
       <c r="A230" t="s">
-        <v>595</v>
+        <v>602</v>
       </c>
       <c r="B230" s="1">
-        <v>18844000.0</v>
+        <v>44441000.0</v>
       </c>
       <c r="C230" s="1">
-        <v>99.458</v>
+        <v>99.203</v>
       </c>
       <c r="D230" s="1">
-        <v>98.91863033</v>
+        <v>98.91493274</v>
       </c>
       <c r="E230" t="s">
         <v>8</v>
       </c>
       <c r="F230">
         <v>1.0</v>
       </c>
       <c r="G230" s="1">
-        <v>18640226.7</v>
+        <v>43958785.26</v>
       </c>
       <c r="H230" s="1">
-        <v>101638.82</v>
+        <v>128019.97</v>
       </c>
       <c r="I230" s="1">
-        <v>0.54526600795043</v>
+        <v>0.2912272694589</v>
       </c>
       <c r="J230">
-        <v>0.65</v>
+        <v>0.58</v>
       </c>
       <c r="K230" t="s">
-        <v>596</v>
+        <v>603</v>
       </c>
       <c r="L230" s="1">
-        <v>18741865.52</v>
+        <v>44086805.23</v>
       </c>
       <c r="M230" s="1">
-        <v>18864222.45</v>
+        <v>44344623.91</v>
       </c>
       <c r="N230" s="1">
-        <v>0.31</v>
+        <v>0.76</v>
       </c>
       <c r="O230">
         <v>1</v>
       </c>
       <c r="Z230" t="s">
-        <v>594</v>
+        <v>601</v>
       </c>
     </row>
     <row r="231" spans="1:26">
       <c r="A231" t="s">
-        <v>598</v>
+        <v>605</v>
       </c>
       <c r="B231" s="1">
-        <v>15000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="C231" s="1">
-        <v>99.515</v>
+        <v>99.152</v>
       </c>
       <c r="D231" s="1">
-        <v>98.502</v>
+        <v>98.9</v>
       </c>
       <c r="E231" t="s">
         <v>8</v>
       </c>
       <c r="F231">
         <v>1.0</v>
       </c>
       <c r="G231" s="1">
-        <v>14775300.0</v>
+        <v>4945000.0</v>
       </c>
       <c r="H231" s="1">
-        <v>151950.0</v>
+        <v>12600.0</v>
       </c>
       <c r="I231" s="1">
-        <v>1.0284055146088</v>
+        <v>0.25480283114257</v>
       </c>
       <c r="J231">
-        <v>0.46</v>
+        <v>0.52</v>
       </c>
       <c r="K231" t="s">
-        <v>599</v>
+        <v>606</v>
       </c>
       <c r="L231" s="1">
-        <v>14927250.0</v>
+        <v>4957600.0</v>
       </c>
       <c r="M231" s="1">
-        <v>14995571.92</v>
+        <v>4983490.41</v>
       </c>
       <c r="N231" s="1">
-        <v>0.25</v>
+        <v>0.09</v>
       </c>
       <c r="O231">
         <v>1</v>
       </c>
       <c r="Z231" t="s">
-        <v>597</v>
+        <v>604</v>
       </c>
     </row>
     <row r="232" spans="1:26">
       <c r="A232" t="s">
-        <v>601</v>
+        <v>608</v>
       </c>
       <c r="B232" s="1">
-        <v>31720000.0</v>
+        <v>5305000.0</v>
       </c>
       <c r="C232" s="1">
-        <v>100.195</v>
+        <v>99.005</v>
       </c>
       <c r="D232" s="1">
-        <v>101.67080706</v>
+        <v>97.51</v>
       </c>
       <c r="E232" t="s">
         <v>8</v>
       </c>
       <c r="F232">
         <v>1.0</v>
       </c>
       <c r="G232" s="1">
-        <v>32249980.0</v>
+        <v>5172905.5</v>
       </c>
       <c r="H232" s="1">
-        <v>-468126.0</v>
+        <v>79309.75</v>
       </c>
       <c r="I232" s="1">
-        <v>-1.4515543885609</v>
+        <v>1.5331760845042</v>
       </c>
       <c r="J232">
-        <v>3.25</v>
+        <v>0.32</v>
       </c>
       <c r="K232" t="s">
-        <v>602</v>
+        <v>609</v>
       </c>
       <c r="L232" s="1">
-        <v>31781854.0</v>
+        <v>5252215.25</v>
       </c>
       <c r="M232" s="1">
-        <v>32814274.82</v>
+        <v>5269394.73</v>
       </c>
       <c r="N232" s="1">
-        <v>0.54</v>
+        <v>0.09</v>
       </c>
       <c r="O232">
         <v>1</v>
       </c>
       <c r="Z232" t="s">
-        <v>600</v>
+        <v>607</v>
       </c>
     </row>
     <row r="233" spans="1:26">
       <c r="A233" t="s">
-        <v>604</v>
+        <v>611</v>
       </c>
       <c r="B233" s="1">
-        <v>11630000.0</v>
+        <v>25932000.0</v>
       </c>
       <c r="C233" s="1">
-        <v>99.196</v>
+        <v>100.0195</v>
       </c>
       <c r="D233" s="1">
-        <v>99.18027403</v>
+        <v>100.0</v>
       </c>
       <c r="E233" t="s">
         <v>8</v>
       </c>
       <c r="F233">
         <v>1.0</v>
       </c>
       <c r="G233" s="1">
-        <v>11534665.87</v>
+        <v>25932000.0</v>
       </c>
       <c r="H233" s="1">
-        <v>1828.93</v>
+        <v>5056.74</v>
       </c>
       <c r="I233" s="1">
-        <v>0.015855942604777</v>
+        <v>0.0195</v>
       </c>
       <c r="J233">
-        <v>0.43</v>
+        <v>0.52</v>
       </c>
       <c r="K233" t="s">
-        <v>605</v>
+        <v>612</v>
       </c>
       <c r="L233" s="1">
-        <v>11536494.8</v>
+        <v>25937056.74</v>
       </c>
       <c r="M233" s="1">
-        <v>11586904.32</v>
+        <v>26071851.35</v>
       </c>
       <c r="N233" s="1">
-        <v>0.19</v>
+        <v>0.45</v>
       </c>
       <c r="O233">
         <v>1</v>
       </c>
       <c r="Z233" t="s">
-        <v>603</v>
+        <v>610</v>
       </c>
     </row>
     <row r="234" spans="1:26">
       <c r="A234" t="s">
-        <v>607</v>
+        <v>614</v>
       </c>
       <c r="B234" s="1">
-        <v>44441000.0</v>
+        <v>9100000.0</v>
       </c>
       <c r="C234" s="1">
-        <v>99.173</v>
+        <v>99.652</v>
       </c>
       <c r="D234" s="1">
-        <v>98.91493274</v>
+        <v>98.67857143</v>
       </c>
       <c r="E234" t="s">
         <v>8</v>
       </c>
       <c r="F234">
         <v>1.0</v>
       </c>
       <c r="G234" s="1">
-        <v>43958785.26</v>
+        <v>8979750.0</v>
       </c>
       <c r="H234" s="1">
-        <v>114687.67</v>
+        <v>88582.0</v>
       </c>
       <c r="I234" s="1">
-        <v>0.2608981784225</v>
+        <v>0.98646398841839</v>
       </c>
       <c r="J234">
-        <v>0.5</v>
+        <v>0.79</v>
       </c>
       <c r="K234" t="s">
-        <v>608</v>
+        <v>615</v>
       </c>
       <c r="L234" s="1">
-        <v>44073472.93</v>
+        <v>9068332.0</v>
       </c>
       <c r="M234" s="1">
-        <v>44297808.66</v>
+        <v>9140134.74</v>
       </c>
       <c r="N234" s="1">
-        <v>0.73</v>
+        <v>0.16</v>
       </c>
       <c r="O234">
         <v>1</v>
       </c>
       <c r="Z234" t="s">
-        <v>606</v>
+        <v>613</v>
       </c>
     </row>
     <row r="235" spans="1:26">
       <c r="A235" t="s">
-        <v>610</v>
+        <v>617</v>
       </c>
       <c r="B235" s="1">
-        <v>5000000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="C235" s="1">
-        <v>99.119</v>
+        <v>99.027</v>
       </c>
       <c r="D235" s="1">
-        <v>98.9</v>
+        <v>98.03</v>
       </c>
       <c r="E235" t="s">
         <v>8</v>
       </c>
       <c r="F235">
         <v>1.0</v>
       </c>
       <c r="G235" s="1">
-        <v>4945000.0</v>
+        <v>2450750.0</v>
       </c>
       <c r="H235" s="1">
-        <v>10950.0</v>
+        <v>24925.0</v>
       </c>
       <c r="I235" s="1">
-        <v>0.22143579373104</v>
+        <v>1.0170356013465</v>
       </c>
       <c r="J235">
-        <v>0.46</v>
+        <v>0.28</v>
       </c>
       <c r="K235" t="s">
-        <v>611</v>
+        <v>618</v>
       </c>
       <c r="L235" s="1">
-        <v>4955950.0</v>
+        <v>2475675.0</v>
       </c>
       <c r="M235" s="1">
-        <v>4978758.22</v>
+        <v>2482558.56</v>
       </c>
       <c r="N235" s="1">
-        <v>0.08</v>
+        <v>0.04</v>
       </c>
       <c r="O235">
         <v>1</v>
       </c>
       <c r="Z235" t="s">
-        <v>609</v>
+        <v>616</v>
       </c>
     </row>
     <row r="236" spans="1:26">
       <c r="A236" t="s">
-        <v>613</v>
+        <v>620</v>
       </c>
       <c r="B236" s="1">
-        <v>5305000.0</v>
+        <v>6200000.0</v>
       </c>
       <c r="C236" s="1">
-        <v>98.957</v>
+        <v>98.79</v>
       </c>
       <c r="D236" s="1">
-        <v>97.51</v>
+        <v>98.20403226</v>
       </c>
       <c r="E236" t="s">
         <v>8</v>
       </c>
       <c r="F236">
         <v>1.0</v>
       </c>
       <c r="G236" s="1">
-        <v>5172905.5</v>
+        <v>6088650.0</v>
       </c>
       <c r="H236" s="1">
-        <v>76763.35</v>
+        <v>36330.0</v>
       </c>
       <c r="I236" s="1">
-        <v>1.4839503640652</v>
+        <v>0.59668399398882</v>
       </c>
       <c r="J236">
-        <v>0.29</v>
+        <v>0.18</v>
       </c>
       <c r="K236" t="s">
-        <v>614</v>
+        <v>621</v>
       </c>
       <c r="L236" s="1">
-        <v>5249668.85</v>
+        <v>6124980.0</v>
       </c>
       <c r="M236" s="1">
-        <v>5265104.22</v>
+        <v>6135999.86</v>
       </c>
       <c r="N236" s="1">
-        <v>0.09</v>
+        <v>0.11</v>
       </c>
       <c r="O236">
         <v>1</v>
       </c>
       <c r="Z236" t="s">
-        <v>612</v>
+        <v>619</v>
       </c>
     </row>
     <row r="237" spans="1:26">
       <c r="A237" t="s">
-        <v>616</v>
+        <v>623</v>
       </c>
       <c r="B237" s="1">
-        <v>25932000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C237" s="1">
-        <v>100.021</v>
+        <v>101.099</v>
       </c>
       <c r="D237" s="1">
-        <v>100.0</v>
+        <v>101.37</v>
       </c>
       <c r="E237" t="s">
         <v>8</v>
       </c>
       <c r="F237">
         <v>1.0</v>
       </c>
       <c r="G237" s="1">
-        <v>25932000.0</v>
+        <v>10137000.0</v>
       </c>
       <c r="H237" s="1">
-        <v>5445.72</v>
+        <v>-27100.0</v>
       </c>
       <c r="I237" s="1">
-        <v>0.021</v>
+        <v>-0.26733747657098</v>
       </c>
       <c r="J237">
-        <v>0.39</v>
+        <v>0.4</v>
       </c>
       <c r="K237" t="s">
-        <v>617</v>
+        <v>624</v>
       </c>
       <c r="L237" s="1">
-        <v>25937445.72</v>
+        <v>10109900.0</v>
       </c>
       <c r="M237" s="1">
-        <v>26039363.59</v>
+        <v>10149454.79</v>
       </c>
       <c r="N237" s="1">
-        <v>0.43</v>
+        <v>0.17</v>
       </c>
       <c r="O237">
         <v>1</v>
       </c>
       <c r="Z237" t="s">
-        <v>615</v>
+        <v>622</v>
       </c>
     </row>
     <row r="238" spans="1:26">
       <c r="A238" t="s">
-        <v>619</v>
+        <v>626</v>
       </c>
       <c r="B238" s="1">
-        <v>9100000.0</v>
+        <v>69900000.0</v>
       </c>
       <c r="C238" s="1">
-        <v>99.56</v>
+        <v>99.043</v>
       </c>
       <c r="D238" s="1">
-        <v>98.67857143</v>
+        <v>98.0770309</v>
       </c>
       <c r="E238" t="s">
         <v>8</v>
       </c>
       <c r="F238">
         <v>1.0</v>
       </c>
       <c r="G238" s="1">
-        <v>8979750.0</v>
+        <v>68555844.6</v>
       </c>
       <c r="H238" s="1">
-        <v>80210.0</v>
+        <v>675212.4</v>
       </c>
       <c r="I238" s="1">
-        <v>0.89323199420919</v>
+        <v>0.98490858648104</v>
       </c>
       <c r="J238">
-        <v>0.73</v>
+        <v>0.39</v>
       </c>
       <c r="K238" t="s">
-        <v>620</v>
+        <v>627</v>
       </c>
       <c r="L238" s="1">
-        <v>9059960.0</v>
+        <v>69231057.0</v>
       </c>
       <c r="M238" s="1">
-        <v>9126776.44</v>
+        <v>69503954.26</v>
       </c>
       <c r="N238" s="1">
-        <v>0.15</v>
+        <v>1.19</v>
       </c>
       <c r="O238">
         <v>1</v>
       </c>
       <c r="Z238" t="s">
-        <v>618</v>
+        <v>625</v>
       </c>
     </row>
     <row r="239" spans="1:26">
       <c r="A239" t="s">
-        <v>622</v>
+        <v>629</v>
       </c>
       <c r="B239" s="1">
-        <v>2500000.0</v>
+        <v>12200000.0</v>
       </c>
       <c r="C239" s="1">
-        <v>98.925</v>
+        <v>99.296</v>
       </c>
       <c r="D239" s="1">
-        <v>98.03</v>
+        <v>99.14352459</v>
       </c>
       <c r="E239" t="s">
         <v>8</v>
       </c>
       <c r="F239">
         <v>1.0</v>
       </c>
       <c r="G239" s="1">
-        <v>2450750.0</v>
+        <v>12095510.0</v>
       </c>
       <c r="H239" s="1">
-        <v>22375.0</v>
+        <v>18602.0</v>
       </c>
       <c r="I239" s="1">
-        <v>0.91298582066714</v>
+        <v>0.15379260568591</v>
       </c>
       <c r="J239">
-        <v>0.25</v>
+        <v>0.42</v>
       </c>
       <c r="K239" t="s">
-        <v>623</v>
+        <v>630</v>
       </c>
       <c r="L239" s="1">
-        <v>2473125.0</v>
+        <v>12114112.0</v>
       </c>
       <c r="M239" s="1">
-        <v>2479323.63</v>
+        <v>12165084.6</v>
       </c>
       <c r="N239" s="1">
-        <v>0.04</v>
+        <v>0.21</v>
       </c>
       <c r="O239">
         <v>1</v>
       </c>
       <c r="Z239" t="s">
-        <v>621</v>
+        <v>628</v>
       </c>
     </row>
     <row r="240" spans="1:26">
       <c r="A240" t="s">
-        <v>625</v>
+        <v>632</v>
       </c>
       <c r="B240" s="1">
-        <v>6200000.0</v>
+        <v>48500000.0</v>
       </c>
       <c r="C240" s="1">
-        <v>98.699</v>
+        <v>100.088</v>
       </c>
       <c r="D240" s="1">
-        <v>98.20403226</v>
+        <v>100.5040433</v>
       </c>
       <c r="E240" t="s">
         <v>8</v>
       </c>
       <c r="F240">
         <v>1.0</v>
       </c>
       <c r="G240" s="1">
-        <v>6088650.0</v>
+        <v>48744461.0</v>
       </c>
       <c r="H240" s="1">
-        <v>30688.0</v>
+        <v>-201781.0</v>
       </c>
       <c r="I240" s="1">
-        <v>0.50401977449845</v>
+        <v>-0.4139567775711</v>
       </c>
       <c r="J240">
-        <v>0.16</v>
+        <v>1.41</v>
       </c>
       <c r="K240" t="s">
-        <v>626</v>
+        <v>633</v>
       </c>
       <c r="L240" s="1">
-        <v>6119338.0</v>
+        <v>48542680.0</v>
       </c>
       <c r="M240" s="1">
-        <v>6129083.89</v>
+        <v>49228323.84</v>
       </c>
       <c r="N240" s="1">
-        <v>0.1</v>
+        <v>0.84</v>
       </c>
       <c r="O240">
         <v>1</v>
       </c>
       <c r="Z240" t="s">
-        <v>624</v>
+        <v>631</v>
       </c>
     </row>
     <row r="241" spans="1:26">
       <c r="A241" t="s">
-        <v>628</v>
+        <v>635</v>
       </c>
       <c r="B241" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C241" s="1">
-        <v>101.249</v>
+        <v>100.024</v>
       </c>
       <c r="D241" s="1">
-        <v>101.37</v>
+        <v>100.0</v>
       </c>
       <c r="E241" t="s">
         <v>8</v>
       </c>
       <c r="F241">
         <v>1.0</v>
       </c>
       <c r="G241" s="1">
-        <v>10137000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="H241" s="1">
-        <v>-12100.0</v>
+        <v>7200.0</v>
       </c>
       <c r="I241" s="1">
-        <v>-0.11936470356121</v>
+        <v>0.024</v>
       </c>
       <c r="J241">
-        <v>0.17</v>
+        <v>0.13</v>
       </c>
       <c r="K241" t="s">
-        <v>629</v>
+        <v>636</v>
       </c>
       <c r="L241" s="1">
-        <v>10124900.0</v>
+        <v>30007200.0</v>
       </c>
       <c r="M241" s="1">
-        <v>10141852.05</v>
+        <v>30047171.39</v>
       </c>
       <c r="N241" s="1">
-        <v>0.17</v>
+        <v>0.52</v>
       </c>
       <c r="O241">
         <v>1</v>
       </c>
       <c r="Z241" t="s">
-        <v>627</v>
+        <v>634</v>
       </c>
     </row>
     <row r="242" spans="1:26">
       <c r="A242" t="s">
-        <v>631</v>
+        <v>638</v>
       </c>
       <c r="B242" s="1">
-        <v>69900000.0</v>
+        <v>27100000.0</v>
       </c>
       <c r="C242" s="1">
-        <v>98.959</v>
+        <v>98.251</v>
       </c>
       <c r="D242" s="1">
-        <v>98.0770309</v>
+        <v>97.91108487</v>
       </c>
       <c r="E242" t="s">
         <v>8</v>
       </c>
       <c r="F242">
         <v>1.0</v>
       </c>
       <c r="G242" s="1">
-        <v>68555844.6</v>
+        <v>26533904.0</v>
       </c>
       <c r="H242" s="1">
-        <v>616496.4</v>
+        <v>92117.0</v>
       </c>
       <c r="I242" s="1">
-        <v>0.89926162181656</v>
+        <v>0.34716715640488</v>
       </c>
       <c r="J242">
-        <v>0.35</v>
+        <v>0.16</v>
       </c>
       <c r="K242" t="s">
-        <v>632</v>
+        <v>639</v>
       </c>
       <c r="L242" s="1">
-        <v>69172341.0</v>
+        <v>26626021.0</v>
       </c>
       <c r="M242" s="1">
-        <v>69416512.23</v>
+        <v>26668248.74</v>
       </c>
       <c r="N242" s="1">
-        <v>1.14</v>
+        <v>0.46</v>
       </c>
       <c r="O242">
         <v>1</v>
       </c>
       <c r="Z242" t="s">
-        <v>630</v>
+        <v>637</v>
       </c>
     </row>
     <row r="243" spans="1:26">
       <c r="A243" t="s">
-        <v>634</v>
+        <v>641</v>
       </c>
       <c r="B243" s="1">
-        <v>12200000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="C243" s="1">
-        <v>99.196</v>
+        <v>100.0230422</v>
       </c>
       <c r="D243" s="1">
-        <v>99.14352459</v>
+        <v>0.0</v>
       </c>
       <c r="E243" t="s">
         <v>8</v>
       </c>
       <c r="F243">
         <v>1.0</v>
       </c>
       <c r="G243" s="1">
-        <v>12095510.0</v>
+        <v>0.0</v>
       </c>
       <c r="H243" s="1">
-        <v>6402.0</v>
+        <v>1152.11</v>
       </c>
       <c r="I243" s="1">
-        <v>0.05292873140529</v>
+        <v>0</v>
       </c>
       <c r="J243">
-        <v>0.38</v>
+        <v>0.0</v>
       </c>
       <c r="K243" t="s">
-        <v>635</v>
+        <v>642</v>
       </c>
       <c r="L243" s="1">
-        <v>12101912.0</v>
+        <v>1152.11</v>
       </c>
       <c r="M243" s="1">
-        <v>12148706.52</v>
+        <v>-5468.93</v>
       </c>
       <c r="N243" s="1">
-        <v>0.2</v>
+        <v>0.0</v>
       </c>
       <c r="O243">
         <v>1</v>
       </c>
       <c r="Z243" t="s">
-        <v>633</v>
+        <v>640</v>
       </c>
     </row>
     <row r="244" spans="1:26">
       <c r="A244" t="s">
-        <v>637</v>
+        <v>644</v>
       </c>
       <c r="B244" s="1">
-        <v>48500000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="C244" s="1">
-        <v>100.124</v>
+        <v>100.02424294</v>
       </c>
       <c r="D244" s="1">
-        <v>100.5040433</v>
+        <v>0.0</v>
       </c>
       <c r="E244" t="s">
         <v>8</v>
       </c>
       <c r="F244">
         <v>1.0</v>
       </c>
       <c r="G244" s="1">
-        <v>48744461.0</v>
+        <v>0.0</v>
       </c>
       <c r="H244" s="1">
-        <v>-184321.0</v>
+        <v>412.13</v>
       </c>
       <c r="I244" s="1">
-        <v>-0.37813732313093</v>
+        <v>0</v>
       </c>
       <c r="J244">
-        <v>1.25</v>
+        <v>0.0</v>
       </c>
       <c r="K244" t="s">
-        <v>638</v>
+        <v>645</v>
       </c>
       <c r="L244" s="1">
-        <v>48560140.0</v>
+        <v>412.13</v>
       </c>
       <c r="M244" s="1">
-        <v>49166057.81</v>
+        <v>-1731.0</v>
       </c>
       <c r="N244" s="1">
-        <v>0.81</v>
+        <v>0.0</v>
       </c>
       <c r="O244">
         <v>1</v>
       </c>
       <c r="Z244" t="s">
-        <v>636</v>
+        <v>643</v>
       </c>
     </row>
     <row r="245" spans="1:26">
-      <c r="A245" t="s">
-        <v>640</v>
+      <c r="A245">
+        <v>2621898872</v>
       </c>
       <c r="B245" s="1">
-        <v>27100000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="C245" s="1">
-        <v>98.164</v>
+        <v>100.0259458</v>
       </c>
       <c r="D245" s="1">
-        <v>97.91108487</v>
+        <v>0.0</v>
       </c>
       <c r="E245" t="s">
         <v>8</v>
       </c>
       <c r="F245">
         <v>1.0</v>
       </c>
       <c r="G245" s="1">
-        <v>26533904.0</v>
+        <v>0.0</v>
       </c>
       <c r="H245" s="1">
-        <v>68540.0</v>
+        <v>1297.29</v>
       </c>
       <c r="I245" s="1">
-        <v>0.25831102728042</v>
+        <v>0</v>
       </c>
       <c r="J245">
-        <v>0.12</v>
+        <v>0.0</v>
       </c>
       <c r="K245" t="s">
-        <v>641</v>
+        <v>647</v>
       </c>
       <c r="L245" s="1">
-        <v>26602444.0</v>
+        <v>1297.29</v>
       </c>
       <c r="M245" s="1">
-        <v>26635390.92</v>
+        <v>3882.62</v>
       </c>
       <c r="N245" s="1">
-        <v>0.44</v>
+        <v>0.0</v>
       </c>
       <c r="O245">
         <v>1</v>
       </c>
       <c r="Z245" t="s">
-        <v>639</v>
+        <v>646</v>
       </c>
     </row>
     <row r="246" spans="1:26">
-      <c r="A246" t="s">
-        <v>643</v>
+      <c r="A246">
+        <v>2721415922</v>
       </c>
       <c r="B246" s="1">
-        <v>5000000.0</v>
+        <v>18000000.0</v>
       </c>
       <c r="C246" s="1">
-        <v>100.0298278</v>
+        <v>100.03791044</v>
       </c>
       <c r="D246" s="1">
         <v>0.0</v>
       </c>
       <c r="E246" t="s">
         <v>8</v>
       </c>
       <c r="F246">
         <v>1.0</v>
       </c>
       <c r="G246" s="1">
         <v>0.0</v>
       </c>
       <c r="H246" s="1">
-        <v>1491.39</v>
+        <v>6823.88</v>
       </c>
       <c r="I246" s="1">
         <v>0</v>
       </c>
       <c r="J246">
         <v>0.0</v>
       </c>
       <c r="K246" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
       <c r="L246" s="1">
-        <v>1491.39</v>
+        <v>6823.88</v>
       </c>
       <c r="M246" s="1">
-        <v>-5364.06</v>
+        <v>-3820.62</v>
       </c>
       <c r="N246" s="1">
         <v>0.0</v>
       </c>
       <c r="O246">
         <v>1</v>
       </c>
       <c r="Z246" t="s">
-        <v>642</v>
+        <v>648</v>
       </c>
     </row>
     <row r="247" spans="1:26">
-      <c r="A247" t="s">
-        <v>646</v>
+      <c r="A247">
+        <v>2806083592</v>
       </c>
       <c r="B247" s="1">
-        <v>1700000.0</v>
+        <v>5997000.0</v>
       </c>
       <c r="C247" s="1">
-        <v>100.03145647</v>
+        <v>100.18240303</v>
       </c>
       <c r="D247" s="1">
         <v>0.0</v>
       </c>
       <c r="E247" t="s">
         <v>8</v>
       </c>
       <c r="F247">
         <v>1.0</v>
       </c>
       <c r="G247" s="1">
         <v>0.0</v>
       </c>
       <c r="H247" s="1">
-        <v>534.76</v>
+        <v>10938.71</v>
       </c>
       <c r="I247" s="1">
         <v>0</v>
       </c>
       <c r="J247">
         <v>0.0</v>
       </c>
       <c r="K247" t="s">
-        <v>647</v>
+        <v>651</v>
       </c>
       <c r="L247" s="1">
-        <v>534.76</v>
+        <v>10938.71</v>
       </c>
       <c r="M247" s="1">
-        <v>-1695.51</v>
+        <v>21374.02</v>
       </c>
       <c r="N247" s="1">
         <v>0.0</v>
       </c>
       <c r="O247">
         <v>1</v>
       </c>
       <c r="Z247" t="s">
-        <v>645</v>
+        <v>650</v>
       </c>
     </row>
     <row r="248" spans="1:26">
       <c r="A248">
-        <v>2621898872</v>
+        <v>2838754542</v>
       </c>
       <c r="B248" s="1">
-        <v>5000000.0</v>
+        <v>12200000.0</v>
       </c>
       <c r="C248" s="1">
-        <v>100.0446822</v>
+        <v>100.04706893</v>
       </c>
       <c r="D248" s="1">
         <v>0.0</v>
       </c>
       <c r="E248" t="s">
         <v>8</v>
       </c>
       <c r="F248">
         <v>1.0</v>
       </c>
       <c r="G248" s="1">
         <v>0.0</v>
       </c>
       <c r="H248" s="1">
-        <v>2234.11</v>
+        <v>5742.41</v>
       </c>
       <c r="I248" s="1">
         <v>0</v>
       </c>
       <c r="J248">
         <v>0.0</v>
       </c>
       <c r="K248" t="s">
-        <v>649</v>
+        <v>653</v>
       </c>
       <c r="L248" s="1">
-        <v>2234.11</v>
+        <v>5742.41</v>
       </c>
       <c r="M248" s="1">
-        <v>3953.49</v>
+        <v>32906.73</v>
       </c>
       <c r="N248" s="1">
         <v>0.0</v>
       </c>
       <c r="O248">
         <v>1</v>
       </c>
       <c r="Z248" t="s">
-        <v>648</v>
+        <v>652</v>
       </c>
     </row>
     <row r="249" spans="1:26">
       <c r="A249">
-        <v>2721415922</v>
+        <v>2846048702</v>
       </c>
       <c r="B249" s="1">
-        <v>18000000.0</v>
+        <v>5305000.0</v>
       </c>
       <c r="C249" s="1">
-        <v>100.04970972</v>
+        <v>100.32911668</v>
       </c>
       <c r="D249" s="1">
         <v>0.0</v>
       </c>
       <c r="E249" t="s">
         <v>8</v>
       </c>
       <c r="F249">
         <v>1.0</v>
       </c>
       <c r="G249" s="1">
         <v>0.0</v>
       </c>
       <c r="H249" s="1">
-        <v>8947.75</v>
+        <v>17459.64</v>
       </c>
       <c r="I249" s="1">
         <v>0</v>
       </c>
       <c r="J249">
         <v>0.0</v>
       </c>
       <c r="K249" t="s">
-        <v>651</v>
+        <v>655</v>
       </c>
       <c r="L249" s="1">
-        <v>8947.75</v>
+        <v>17459.64</v>
       </c>
       <c r="M249" s="1">
-        <v>-3448.85</v>
+        <v>24967.99</v>
       </c>
       <c r="N249" s="1">
         <v>0.0</v>
       </c>
       <c r="O249">
         <v>1</v>
       </c>
       <c r="Z249" t="s">
-        <v>650</v>
+        <v>654</v>
       </c>
     </row>
     <row r="250" spans="1:26">
       <c r="A250">
-        <v>2806083592</v>
+        <v>2851226042</v>
       </c>
       <c r="B250" s="1">
-        <v>5997000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C250" s="1">
-        <v>100.21129115</v>
+        <v>100.31405568</v>
       </c>
       <c r="D250" s="1">
         <v>0.0</v>
       </c>
       <c r="E250" t="s">
         <v>8</v>
       </c>
       <c r="F250">
         <v>1.0</v>
       </c>
       <c r="G250" s="1">
         <v>0.0</v>
       </c>
       <c r="H250" s="1">
-        <v>12671.13</v>
+        <v>78513.92</v>
       </c>
       <c r="I250" s="1">
         <v>0</v>
       </c>
       <c r="J250">
         <v>0.0</v>
       </c>
       <c r="K250" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="L250" s="1">
-        <v>12671.13</v>
+        <v>78513.92</v>
       </c>
       <c r="M250" s="1">
-        <v>21459.65</v>
+        <v>104050.17</v>
       </c>
       <c r="N250" s="1">
         <v>0.0</v>
       </c>
       <c r="O250">
         <v>1</v>
       </c>
       <c r="Z250" t="s">
-        <v>652</v>
+        <v>656</v>
       </c>
     </row>
     <row r="251" spans="1:26">
       <c r="A251">
-        <v>2838754542</v>
+        <v>2856676872</v>
       </c>
       <c r="B251" s="1">
-        <v>12200000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C251" s="1">
-        <v>100.07659074</v>
+        <v>100.29793025</v>
       </c>
       <c r="D251" s="1">
         <v>0.0</v>
       </c>
       <c r="E251" t="s">
         <v>8</v>
       </c>
       <c r="F251">
         <v>1.0</v>
       </c>
       <c r="G251" s="1">
         <v>0.0</v>
       </c>
       <c r="H251" s="1">
-        <v>9344.07</v>
+        <v>59586.05</v>
       </c>
       <c r="I251" s="1">
         <v>0</v>
       </c>
       <c r="J251">
         <v>0.0</v>
       </c>
       <c r="K251" t="s">
-        <v>655</v>
+        <v>659</v>
       </c>
       <c r="L251" s="1">
-        <v>9344.07</v>
+        <v>59586.05</v>
       </c>
       <c r="M251" s="1">
-        <v>33062.4</v>
+        <v>82678.83</v>
       </c>
       <c r="N251" s="1">
         <v>0.0</v>
       </c>
       <c r="O251">
         <v>1</v>
       </c>
       <c r="Z251" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
     </row>
     <row r="252" spans="1:26">
       <c r="A252">
-        <v>2846048702</v>
+        <v>2858088902</v>
       </c>
       <c r="B252" s="1">
-        <v>5305000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C252" s="1">
-        <v>100.34640509</v>
+        <v>100.3004337</v>
       </c>
       <c r="D252" s="1">
         <v>0.0</v>
       </c>
       <c r="E252" t="s">
         <v>8</v>
       </c>
       <c r="F252">
         <v>1.0</v>
       </c>
       <c r="G252" s="1">
         <v>0.0</v>
       </c>
       <c r="H252" s="1">
-        <v>18376.79</v>
+        <v>30043.37</v>
       </c>
       <c r="I252" s="1">
         <v>0</v>
       </c>
       <c r="J252">
         <v>0.0</v>
       </c>
       <c r="K252" t="s">
-        <v>657</v>
+        <v>661</v>
       </c>
       <c r="L252" s="1">
-        <v>18376.79</v>
+        <v>30043.37</v>
       </c>
       <c r="M252" s="1">
-        <v>24426.91</v>
+        <v>41890.73</v>
       </c>
       <c r="N252" s="1">
         <v>0.0</v>
       </c>
       <c r="O252">
         <v>1</v>
       </c>
       <c r="Z252" t="s">
-        <v>656</v>
+        <v>660</v>
       </c>
     </row>
     <row r="253" spans="1:26">
       <c r="A253">
-        <v>2851226042</v>
+        <v>2859961272</v>
       </c>
       <c r="B253" s="1">
-        <v>25000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C253" s="1">
-        <v>100.32496076</v>
+        <v>100.2951992</v>
       </c>
       <c r="D253" s="1">
         <v>0.0</v>
       </c>
       <c r="E253" t="s">
         <v>8</v>
       </c>
       <c r="F253">
         <v>1.0</v>
       </c>
       <c r="G253" s="1">
         <v>0.0</v>
       </c>
       <c r="H253" s="1">
-        <v>81240.19</v>
+        <v>29519.92</v>
       </c>
       <c r="I253" s="1">
         <v>0</v>
       </c>
       <c r="J253">
         <v>0.0</v>
       </c>
       <c r="K253" t="s">
-        <v>659</v>
+        <v>663</v>
       </c>
       <c r="L253" s="1">
-        <v>81240.19</v>
+        <v>29519.92</v>
       </c>
       <c r="M253" s="1">
-        <v>100914.15</v>
+        <v>40737.97</v>
       </c>
       <c r="N253" s="1">
         <v>0.0</v>
       </c>
       <c r="O253">
         <v>1</v>
       </c>
       <c r="Z253" t="s">
-        <v>658</v>
+        <v>662</v>
       </c>
     </row>
     <row r="254" spans="1:26">
       <c r="A254">
-        <v>2856676872</v>
+        <v>2862709252</v>
       </c>
       <c r="B254" s="1">
-        <v>20000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="C254" s="1">
-        <v>100.31324465</v>
+        <v>100.0140452</v>
       </c>
       <c r="D254" s="1">
         <v>0.0</v>
       </c>
       <c r="E254" t="s">
         <v>8</v>
       </c>
       <c r="F254">
         <v>1.0</v>
       </c>
       <c r="G254" s="1">
         <v>0.0</v>
       </c>
       <c r="H254" s="1">
-        <v>62648.93</v>
+        <v>1755.65</v>
       </c>
       <c r="I254" s="1">
         <v>0</v>
       </c>
       <c r="J254">
         <v>0.0</v>
       </c>
       <c r="K254" t="s">
-        <v>661</v>
+        <v>665</v>
       </c>
       <c r="L254" s="1">
-        <v>62648.93</v>
+        <v>1755.65</v>
       </c>
       <c r="M254" s="1">
-        <v>80845.38</v>
+        <v>19074.09</v>
       </c>
       <c r="N254" s="1">
         <v>0.0</v>
       </c>
       <c r="O254">
         <v>1</v>
       </c>
       <c r="Z254" t="s">
-        <v>660</v>
+        <v>664</v>
       </c>
     </row>
     <row r="255" spans="1:26">
       <c r="A255">
-        <v>2858088902</v>
+        <v>2863881852</v>
       </c>
       <c r="B255" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C255" s="1">
-        <v>100.3160624</v>
+        <v>100.01873153</v>
       </c>
       <c r="D255" s="1">
         <v>0.0</v>
       </c>
       <c r="E255" t="s">
         <v>8</v>
       </c>
       <c r="F255">
         <v>1.0</v>
       </c>
       <c r="G255" s="1">
         <v>0.0</v>
       </c>
       <c r="H255" s="1">
-        <v>31606.24</v>
+        <v>2809.73</v>
       </c>
       <c r="I255" s="1">
         <v>0</v>
       </c>
       <c r="J255">
         <v>0.0</v>
       </c>
       <c r="K255" t="s">
-        <v>663</v>
+        <v>667</v>
       </c>
       <c r="L255" s="1">
-        <v>31606.24</v>
+        <v>2809.73</v>
       </c>
       <c r="M255" s="1">
-        <v>40973.35</v>
+        <v>24540.6</v>
       </c>
       <c r="N255" s="1">
         <v>0.0</v>
       </c>
       <c r="O255">
         <v>1</v>
       </c>
       <c r="Z255" t="s">
-        <v>662</v>
+        <v>666</v>
       </c>
     </row>
     <row r="256" spans="1:26">
       <c r="A256">
-        <v>2859961272</v>
+        <v>2865625992</v>
       </c>
       <c r="B256" s="1">
-        <v>10000000.0</v>
+        <v>6600000.0</v>
       </c>
       <c r="C256" s="1">
-        <v>100.3101707</v>
+        <v>100.28746121</v>
       </c>
       <c r="D256" s="1">
         <v>0.0</v>
       </c>
       <c r="E256" t="s">
         <v>8</v>
       </c>
       <c r="F256">
         <v>1.0</v>
       </c>
       <c r="G256" s="1">
         <v>0.0</v>
       </c>
       <c r="H256" s="1">
-        <v>31017.07</v>
+        <v>18972.44</v>
       </c>
       <c r="I256" s="1">
         <v>0</v>
       </c>
       <c r="J256">
         <v>0.0</v>
       </c>
       <c r="K256" t="s">
-        <v>665</v>
+        <v>669</v>
       </c>
       <c r="L256" s="1">
-        <v>31017.07</v>
+        <v>18972.44</v>
       </c>
       <c r="M256" s="1">
-        <v>39821.95</v>
+        <v>25762.37</v>
       </c>
       <c r="N256" s="1">
         <v>0.0</v>
       </c>
       <c r="O256">
         <v>1</v>
       </c>
       <c r="Z256" t="s">
-        <v>664</v>
+        <v>668</v>
       </c>
     </row>
     <row r="257" spans="1:26">
       <c r="A257">
-        <v>2862709252</v>
+        <v>2870139162</v>
       </c>
       <c r="B257" s="1">
-        <v>12500000.0</v>
+        <v>9100000.0</v>
       </c>
       <c r="C257" s="1">
-        <v>100.03759008</v>
+        <v>100.11045615</v>
       </c>
       <c r="D257" s="1">
         <v>0.0</v>
       </c>
       <c r="E257" t="s">
         <v>8</v>
       </c>
       <c r="F257">
         <v>1.0</v>
       </c>
       <c r="G257" s="1">
         <v>0.0</v>
       </c>
       <c r="H257" s="1">
-        <v>4698.76</v>
+        <v>10051.51</v>
       </c>
       <c r="I257" s="1">
         <v>0</v>
       </c>
       <c r="J257">
         <v>0.0</v>
       </c>
       <c r="K257" t="s">
-        <v>667</v>
+        <v>671</v>
       </c>
       <c r="L257" s="1">
-        <v>4698.76</v>
+        <v>10051.51</v>
       </c>
       <c r="M257" s="1">
-        <v>19193.55</v>
+        <v>22305.88</v>
       </c>
       <c r="N257" s="1">
         <v>0.0</v>
       </c>
       <c r="O257">
         <v>1</v>
       </c>
       <c r="Z257" t="s">
-        <v>666</v>
+        <v>670</v>
       </c>
     </row>
     <row r="258" spans="1:26">
       <c r="A258">
-        <v>2863881852</v>
+        <v>2874472692</v>
       </c>
       <c r="B258" s="1">
-        <v>15000000.0</v>
+        <v>11200000.0</v>
       </c>
       <c r="C258" s="1">
-        <v>100.04280547</v>
+        <v>100.0791017</v>
       </c>
       <c r="D258" s="1">
         <v>0.0</v>
       </c>
       <c r="E258" t="s">
         <v>8</v>
       </c>
       <c r="F258">
         <v>1.0</v>
       </c>
       <c r="G258" s="1">
         <v>0.0</v>
       </c>
       <c r="H258" s="1">
-        <v>6420.82</v>
+        <v>8859.39</v>
       </c>
       <c r="I258" s="1">
         <v>0</v>
       </c>
       <c r="J258">
         <v>0.0</v>
       </c>
       <c r="K258" t="s">
-        <v>669</v>
+        <v>673</v>
       </c>
       <c r="L258" s="1">
-        <v>6420.82</v>
+        <v>8859.39</v>
       </c>
       <c r="M258" s="1">
-        <v>24703.99</v>
+        <v>23328.55</v>
       </c>
       <c r="N258" s="1">
         <v>0.0</v>
       </c>
       <c r="O258">
         <v>1</v>
       </c>
       <c r="Z258" t="s">
-        <v>668</v>
+        <v>672</v>
       </c>
     </row>
     <row r="259" spans="1:26">
       <c r="A259">
-        <v>2865625992</v>
+        <v>2874671812</v>
       </c>
       <c r="B259" s="1">
-        <v>6600000.0</v>
+        <v>2600000.0</v>
       </c>
       <c r="C259" s="1">
-        <v>100.30146106</v>
+        <v>100.07867462</v>
       </c>
       <c r="D259" s="1">
         <v>0.0</v>
       </c>
       <c r="E259" t="s">
         <v>8</v>
       </c>
       <c r="F259">
         <v>1.0</v>
       </c>
       <c r="G259" s="1">
         <v>0.0</v>
       </c>
       <c r="H259" s="1">
-        <v>19896.43</v>
+        <v>2045.54</v>
       </c>
       <c r="I259" s="1">
         <v>0</v>
       </c>
       <c r="J259">
         <v>0.0</v>
       </c>
       <c r="K259" t="s">
-        <v>671</v>
+        <v>675</v>
       </c>
       <c r="L259" s="1">
-        <v>19896.43</v>
+        <v>2045.54</v>
       </c>
       <c r="M259" s="1">
-        <v>25159.12</v>
+        <v>5349.93</v>
       </c>
       <c r="N259" s="1">
         <v>0.0</v>
       </c>
       <c r="O259">
         <v>1</v>
       </c>
       <c r="Z259" t="s">
-        <v>670</v>
+        <v>674</v>
       </c>
     </row>
     <row r="260" spans="1:26">
       <c r="A260">
-        <v>2870139162</v>
+        <v>2874739202</v>
       </c>
       <c r="B260" s="1">
-        <v>9100000.0</v>
+        <v>3500000.0</v>
       </c>
       <c r="C260" s="1">
-        <v>100.13752615</v>
+        <v>100.07876</v>
       </c>
       <c r="D260" s="1">
         <v>0.0</v>
       </c>
       <c r="E260" t="s">
         <v>8</v>
       </c>
       <c r="F260">
         <v>1.0</v>
       </c>
       <c r="G260" s="1">
         <v>0.0</v>
       </c>
       <c r="H260" s="1">
-        <v>12514.88</v>
+        <v>2756.6</v>
       </c>
       <c r="I260" s="1">
         <v>0</v>
       </c>
       <c r="J260">
         <v>0.0</v>
       </c>
       <c r="K260" t="s">
-        <v>673</v>
+        <v>677</v>
       </c>
       <c r="L260" s="1">
-        <v>12514.88</v>
+        <v>2756.6</v>
       </c>
       <c r="M260" s="1">
-        <v>22626.58</v>
+        <v>7219.49</v>
       </c>
       <c r="N260" s="1">
         <v>0.0</v>
       </c>
       <c r="O260">
         <v>1</v>
       </c>
       <c r="Z260" t="s">
-        <v>672</v>
+        <v>676</v>
       </c>
     </row>
     <row r="261" spans="1:26">
       <c r="A261">
-        <v>2874472692</v>
+        <v>2877252492</v>
       </c>
       <c r="B261" s="1">
-        <v>11200000.0</v>
+        <v>6400000.0</v>
       </c>
       <c r="C261" s="1">
-        <v>100.10386134</v>
+        <v>100.30995531</v>
       </c>
       <c r="D261" s="1">
         <v>0.0</v>
       </c>
       <c r="E261" t="s">
         <v>8</v>
       </c>
       <c r="F261">
         <v>1.0</v>
       </c>
       <c r="G261" s="1">
         <v>0.0</v>
       </c>
       <c r="H261" s="1">
-        <v>11632.47</v>
+        <v>19837.14</v>
       </c>
       <c r="I261" s="1">
         <v>0</v>
       </c>
       <c r="J261">
         <v>0.0</v>
       </c>
       <c r="K261" t="s">
-        <v>675</v>
+        <v>679</v>
       </c>
       <c r="L261" s="1">
-        <v>11632.47</v>
+        <v>19837.14</v>
       </c>
       <c r="M261" s="1">
-        <v>23556.86</v>
+        <v>26093.35</v>
       </c>
       <c r="N261" s="1">
         <v>0.0</v>
       </c>
       <c r="O261">
         <v>1</v>
       </c>
       <c r="Z261" t="s">
-        <v>674</v>
+        <v>678</v>
       </c>
     </row>
     <row r="262" spans="1:26">
       <c r="A262">
-        <v>2874671812</v>
+        <v>2880689452</v>
       </c>
       <c r="B262" s="1">
-        <v>2600000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="C262" s="1">
-        <v>100.10329154</v>
+        <v>100.0354397</v>
       </c>
       <c r="D262" s="1">
         <v>0.0</v>
       </c>
       <c r="E262" t="s">
         <v>8</v>
       </c>
       <c r="F262">
         <v>1.0</v>
       </c>
       <c r="G262" s="1">
         <v>0.0</v>
       </c>
       <c r="H262" s="1">
-        <v>2685.58</v>
+        <v>14175.88</v>
       </c>
       <c r="I262" s="1">
         <v>0</v>
       </c>
       <c r="J262">
         <v>0.0</v>
       </c>
       <c r="K262" t="s">
-        <v>677</v>
+        <v>681</v>
       </c>
       <c r="L262" s="1">
-        <v>2685.58</v>
+        <v>14175.88</v>
       </c>
       <c r="M262" s="1">
-        <v>5403.01</v>
+        <v>62539.21</v>
       </c>
       <c r="N262" s="1">
         <v>0.0</v>
       </c>
       <c r="O262">
         <v>1</v>
       </c>
       <c r="Z262" t="s">
-        <v>676</v>
+        <v>680</v>
       </c>
     </row>
     <row r="263" spans="1:26">
       <c r="A263">
-        <v>2874739202</v>
+        <v>2885535452</v>
       </c>
       <c r="B263" s="1">
-        <v>3500000.0</v>
+        <v>6500000.0</v>
       </c>
       <c r="C263" s="1">
-        <v>100.10340571</v>
+        <v>100.28369692</v>
       </c>
       <c r="D263" s="1">
         <v>0.0</v>
       </c>
       <c r="E263" t="s">
         <v>8</v>
       </c>
       <c r="F263">
         <v>1.0</v>
       </c>
       <c r="G263" s="1">
         <v>0.0</v>
       </c>
       <c r="H263" s="1">
-        <v>3619.2</v>
+        <v>18440.3</v>
       </c>
       <c r="I263" s="1">
         <v>0</v>
       </c>
       <c r="J263">
         <v>0.0</v>
       </c>
       <c r="K263" t="s">
-        <v>679</v>
+        <v>683</v>
       </c>
       <c r="L263" s="1">
-        <v>3619.2</v>
+        <v>18440.3</v>
       </c>
       <c r="M263" s="1">
-        <v>7290.93</v>
+        <v>24224.94</v>
       </c>
       <c r="N263" s="1">
         <v>0.0</v>
       </c>
       <c r="O263">
         <v>1</v>
       </c>
       <c r="Z263" t="s">
-        <v>678</v>
+        <v>682</v>
       </c>
     </row>
     <row r="264" spans="1:26">
       <c r="A264">
-        <v>2877252492</v>
+        <v>2891519502</v>
       </c>
       <c r="B264" s="1">
-        <v>6400000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C264" s="1">
-        <v>100.32037422</v>
+        <v>100.04553915</v>
       </c>
       <c r="D264" s="1">
         <v>0.0</v>
       </c>
       <c r="E264" t="s">
         <v>8</v>
       </c>
       <c r="F264">
         <v>1.0</v>
       </c>
       <c r="G264" s="1">
         <v>0.0</v>
       </c>
       <c r="H264" s="1">
-        <v>20503.95</v>
+        <v>9107.83</v>
       </c>
       <c r="I264" s="1">
         <v>0</v>
       </c>
       <c r="J264">
         <v>0.0</v>
       </c>
       <c r="K264" t="s">
-        <v>681</v>
+        <v>685</v>
       </c>
       <c r="L264" s="1">
-        <v>20503.95</v>
+        <v>9107.83</v>
       </c>
       <c r="M264" s="1">
-        <v>25291.15</v>
+        <v>33705.05</v>
       </c>
       <c r="N264" s="1">
         <v>0.0</v>
       </c>
       <c r="O264">
         <v>1</v>
       </c>
       <c r="Z264" t="s">
-        <v>680</v>
+        <v>684</v>
       </c>
     </row>
     <row r="265" spans="1:26">
       <c r="A265">
-        <v>2880689452</v>
+        <v>2892744292</v>
       </c>
       <c r="B265" s="1">
-        <v>40000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C265" s="1">
-        <v>100.05861888</v>
+        <v>100.04842297</v>
       </c>
       <c r="D265" s="1">
         <v>0.0</v>
       </c>
       <c r="E265" t="s">
         <v>8</v>
       </c>
       <c r="F265">
         <v>1.0</v>
       </c>
       <c r="G265" s="1">
         <v>0.0</v>
       </c>
       <c r="H265" s="1">
-        <v>23447.55</v>
+        <v>14526.89</v>
       </c>
       <c r="I265" s="1">
         <v>0</v>
       </c>
       <c r="J265">
         <v>0.0</v>
       </c>
       <c r="K265" t="s">
-        <v>683</v>
+        <v>687</v>
       </c>
       <c r="L265" s="1">
-        <v>23447.55</v>
+        <v>14526.89</v>
       </c>
       <c r="M265" s="1">
-        <v>63102.55</v>
+        <v>48606.72</v>
       </c>
       <c r="N265" s="1">
         <v>0.0</v>
       </c>
       <c r="O265">
         <v>1</v>
       </c>
       <c r="Z265" t="s">
-        <v>682</v>
+        <v>686</v>
       </c>
     </row>
     <row r="266" spans="1:26">
       <c r="A266">
-        <v>2885535452</v>
+        <v>2892891132</v>
       </c>
       <c r="B266" s="1">
-        <v>6500000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C266" s="1">
-        <v>100.29538369</v>
+        <v>100.0483008</v>
       </c>
       <c r="D266" s="1">
         <v>0.0</v>
       </c>
       <c r="E266" t="s">
         <v>8</v>
       </c>
       <c r="F266">
         <v>1.0</v>
       </c>
       <c r="G266" s="1">
         <v>0.0</v>
       </c>
       <c r="H266" s="1">
-        <v>19199.94</v>
+        <v>7245.12</v>
       </c>
       <c r="I266" s="1">
         <v>0</v>
       </c>
       <c r="J266">
         <v>0.0</v>
       </c>
       <c r="K266" t="s">
-        <v>685</v>
+        <v>689</v>
       </c>
       <c r="L266" s="1">
-        <v>19199.94</v>
+        <v>7245.12</v>
       </c>
       <c r="M266" s="1">
-        <v>23569.46</v>
+        <v>24152.12</v>
       </c>
       <c r="N266" s="1">
         <v>0.0</v>
       </c>
       <c r="O266">
         <v>1</v>
       </c>
       <c r="Z266" t="s">
-        <v>684</v>
+        <v>688</v>
       </c>
     </row>
     <row r="267" spans="1:26">
       <c r="A267">
-        <v>2891519502</v>
+        <v>2905161062</v>
       </c>
       <c r="B267" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C267" s="1">
-        <v>100.0688838</v>
+        <v>100.02889933</v>
       </c>
       <c r="D267" s="1">
         <v>0.0</v>
       </c>
       <c r="E267" t="s">
         <v>8</v>
       </c>
       <c r="F267">
         <v>1.0</v>
       </c>
       <c r="G267" s="1">
         <v>0.0</v>
       </c>
       <c r="H267" s="1">
-        <v>13776.76</v>
+        <v>8669.8</v>
       </c>
       <c r="I267" s="1">
         <v>0</v>
       </c>
       <c r="J267">
         <v>0.0</v>
       </c>
       <c r="K267" t="s">
-        <v>687</v>
+        <v>691</v>
       </c>
       <c r="L267" s="1">
-        <v>13776.76</v>
+        <v>8669.8</v>
       </c>
       <c r="M267" s="1">
-        <v>33960.48</v>
+        <v>33247.71</v>
       </c>
       <c r="N267" s="1">
         <v>0.0</v>
       </c>
       <c r="O267">
         <v>1</v>
       </c>
       <c r="Z267" t="s">
-        <v>686</v>
+        <v>690</v>
       </c>
     </row>
     <row r="268" spans="1:26">
       <c r="A268">
-        <v>2892744292</v>
+        <v>2921627832</v>
       </c>
       <c r="B268" s="1">
-        <v>30000000.0</v>
+        <v>7720000.0</v>
       </c>
       <c r="C268" s="1">
-        <v>100.071111</v>
+        <v>100.02891334</v>
       </c>
       <c r="D268" s="1">
         <v>0.0</v>
       </c>
       <c r="E268" t="s">
         <v>8</v>
       </c>
       <c r="F268">
         <v>1.0</v>
       </c>
       <c r="G268" s="1">
         <v>0.0</v>
       </c>
       <c r="H268" s="1">
-        <v>21333.3</v>
+        <v>2232.11</v>
       </c>
       <c r="I268" s="1">
         <v>0</v>
       </c>
       <c r="J268">
         <v>0.0</v>
       </c>
       <c r="K268" t="s">
-        <v>689</v>
+        <v>693</v>
       </c>
       <c r="L268" s="1">
-        <v>21333.3</v>
+        <v>2232.11</v>
       </c>
       <c r="M268" s="1">
-        <v>48972.8</v>
+        <v>8524.17</v>
       </c>
       <c r="N268" s="1">
         <v>0.0</v>
       </c>
       <c r="O268">
         <v>1</v>
       </c>
       <c r="Z268" t="s">
-        <v>688</v>
+        <v>692</v>
       </c>
     </row>
     <row r="269" spans="1:26">
       <c r="A269">
-        <v>2892891132</v>
+        <v>2922948022</v>
       </c>
       <c r="B269" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C269" s="1">
-        <v>100.0709318</v>
+        <v>100.04115535</v>
       </c>
       <c r="D269" s="1">
         <v>0.0</v>
       </c>
       <c r="E269" t="s">
         <v>8</v>
       </c>
       <c r="F269">
         <v>1.0</v>
       </c>
       <c r="G269" s="1">
         <v>0.0</v>
       </c>
       <c r="H269" s="1">
-        <v>10639.77</v>
+        <v>8231.07</v>
       </c>
       <c r="I269" s="1">
         <v>0</v>
       </c>
       <c r="J269">
         <v>0.0</v>
       </c>
       <c r="K269" t="s">
-        <v>691</v>
+        <v>695</v>
       </c>
       <c r="L269" s="1">
-        <v>10639.77</v>
+        <v>8231.07</v>
       </c>
       <c r="M269" s="1">
-        <v>24335.35</v>
+        <v>25125.24</v>
       </c>
       <c r="N269" s="1">
         <v>0.0</v>
       </c>
       <c r="O269">
         <v>1</v>
       </c>
       <c r="Z269" t="s">
-        <v>690</v>
+        <v>694</v>
       </c>
     </row>
     <row r="270" spans="1:26">
       <c r="A270">
-        <v>2905161062</v>
+        <v>2922949082</v>
       </c>
       <c r="B270" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C270" s="1">
-        <v>100.04971763</v>
+        <v>100.0873891</v>
       </c>
       <c r="D270" s="1">
         <v>0.0</v>
       </c>
       <c r="E270" t="s">
         <v>8</v>
       </c>
       <c r="F270">
         <v>1.0</v>
       </c>
       <c r="G270" s="1">
         <v>0.0</v>
       </c>
       <c r="H270" s="1">
-        <v>14915.29</v>
+        <v>17477.82</v>
       </c>
       <c r="I270" s="1">
         <v>0</v>
       </c>
       <c r="J270">
         <v>0.0</v>
       </c>
       <c r="K270" t="s">
-        <v>693</v>
+        <v>697</v>
       </c>
       <c r="L270" s="1">
-        <v>14915.29</v>
+        <v>17477.82</v>
       </c>
       <c r="M270" s="1">
-        <v>33659.29</v>
+        <v>34614.49</v>
       </c>
       <c r="N270" s="1">
         <v>0.0</v>
       </c>
       <c r="O270">
         <v>1</v>
       </c>
       <c r="Z270" t="s">
-        <v>692</v>
+        <v>696</v>
       </c>
     </row>
     <row r="271" spans="1:26">
       <c r="A271">
-        <v>2921627832</v>
+        <v>2924236212</v>
       </c>
       <c r="B271" s="1">
-        <v>7720000.0</v>
+        <v>6500000.0</v>
       </c>
       <c r="C271" s="1">
-        <v>100.04983238</v>
+        <v>100.34879323</v>
       </c>
       <c r="D271" s="1">
         <v>0.0</v>
       </c>
       <c r="E271" t="s">
         <v>8</v>
       </c>
       <c r="F271">
         <v>1.0</v>
       </c>
       <c r="G271" s="1">
         <v>0.0</v>
       </c>
       <c r="H271" s="1">
-        <v>3847.06</v>
+        <v>22671.56</v>
       </c>
       <c r="I271" s="1">
         <v>0</v>
       </c>
       <c r="J271">
         <v>0.0</v>
       </c>
       <c r="K271" t="s">
-        <v>695</v>
+        <v>699</v>
       </c>
       <c r="L271" s="1">
-        <v>3847.06</v>
+        <v>22671.56</v>
       </c>
       <c r="M271" s="1">
-        <v>8630.05</v>
+        <v>26705.37</v>
       </c>
       <c r="N271" s="1">
         <v>0.0</v>
       </c>
       <c r="O271">
         <v>1</v>
       </c>
       <c r="Z271" t="s">
-        <v>694</v>
+        <v>698</v>
       </c>
     </row>
     <row r="272" spans="1:26">
       <c r="A272">
-        <v>2922948022</v>
+        <v>2924470772</v>
       </c>
       <c r="B272" s="1">
-        <v>20000000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="C272" s="1">
-        <v>100.06215605</v>
+        <v>100.35217412</v>
       </c>
       <c r="D272" s="1">
         <v>0.0</v>
       </c>
       <c r="E272" t="s">
         <v>8</v>
       </c>
       <c r="F272">
         <v>1.0</v>
       </c>
       <c r="G272" s="1">
         <v>0.0</v>
       </c>
       <c r="H272" s="1">
-        <v>12431.21</v>
+        <v>5986.96</v>
       </c>
       <c r="I272" s="1">
         <v>0</v>
       </c>
       <c r="J272">
         <v>0.0</v>
       </c>
       <c r="K272" t="s">
-        <v>697</v>
+        <v>701</v>
       </c>
       <c r="L272" s="1">
-        <v>12431.21</v>
+        <v>5986.96</v>
       </c>
       <c r="M272" s="1">
-        <v>25391.21</v>
+        <v>7086.44</v>
       </c>
       <c r="N272" s="1">
         <v>0.0</v>
       </c>
       <c r="O272">
         <v>1</v>
       </c>
       <c r="Z272" t="s">
-        <v>696</v>
+        <v>700</v>
       </c>
     </row>
     <row r="273" spans="1:26">
       <c r="A273">
-        <v>2922949082</v>
+        <v>2924746292</v>
       </c>
       <c r="B273" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C273" s="1">
-        <v>100.11037645</v>
+        <v>100.1386166</v>
       </c>
       <c r="D273" s="1">
         <v>0.0</v>
       </c>
       <c r="E273" t="s">
         <v>8</v>
       </c>
       <c r="F273">
         <v>1.0</v>
       </c>
       <c r="G273" s="1">
         <v>0.0</v>
       </c>
       <c r="H273" s="1">
-        <v>22075.29</v>
+        <v>13861.66</v>
       </c>
       <c r="I273" s="1">
         <v>0</v>
       </c>
       <c r="J273">
         <v>0.0</v>
       </c>
       <c r="K273" t="s">
-        <v>699</v>
+        <v>703</v>
       </c>
       <c r="L273" s="1">
-        <v>22075.29</v>
+        <v>13861.66</v>
       </c>
       <c r="M273" s="1">
-        <v>35260.29</v>
+        <v>22460.16</v>
       </c>
       <c r="N273" s="1">
         <v>0.0</v>
       </c>
       <c r="O273">
         <v>1</v>
       </c>
       <c r="Z273" t="s">
-        <v>698</v>
+        <v>702</v>
       </c>
     </row>
     <row r="274" spans="1:26">
       <c r="A274">
-        <v>2924236212</v>
+        <v>2926627582</v>
       </c>
       <c r="B274" s="1">
-        <v>6500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C274" s="1">
-        <v>100.34507877</v>
+        <v>100.0965145</v>
       </c>
       <c r="D274" s="1">
         <v>0.0</v>
       </c>
       <c r="E274" t="s">
         <v>8</v>
       </c>
       <c r="F274">
         <v>1.0</v>
       </c>
       <c r="G274" s="1">
         <v>0.0</v>
       </c>
       <c r="H274" s="1">
-        <v>22430.12</v>
+        <v>19302.9</v>
       </c>
       <c r="I274" s="1">
         <v>0</v>
       </c>
       <c r="J274">
         <v>0.0</v>
       </c>
       <c r="K274" t="s">
-        <v>701</v>
+        <v>705</v>
       </c>
       <c r="L274" s="1">
-        <v>22430.12</v>
+        <v>19302.9</v>
       </c>
       <c r="M274" s="1">
-        <v>25197.53</v>
+        <v>42374.73</v>
       </c>
       <c r="N274" s="1">
         <v>0.0</v>
       </c>
       <c r="O274">
         <v>1</v>
       </c>
       <c r="Z274" t="s">
-        <v>700</v>
+        <v>704</v>
       </c>
     </row>
     <row r="275" spans="1:26">
       <c r="A275">
-        <v>2924470772</v>
+        <v>2926707212</v>
       </c>
       <c r="B275" s="1">
-        <v>1700000.0</v>
+        <v>8400000.0</v>
       </c>
       <c r="C275" s="1">
-        <v>100.34880353</v>
+        <v>100.07661964</v>
       </c>
       <c r="D275" s="1">
         <v>0.0</v>
       </c>
       <c r="E275" t="s">
         <v>8</v>
       </c>
       <c r="F275">
         <v>1.0</v>
       </c>
       <c r="G275" s="1">
         <v>0.0</v>
       </c>
       <c r="H275" s="1">
-        <v>5929.66</v>
+        <v>6436.05</v>
       </c>
       <c r="I275" s="1">
         <v>0</v>
       </c>
       <c r="J275">
         <v>0.0</v>
       </c>
-      <c r="K275">
-        <v>762.32</v>
+      <c r="K275" t="s">
+        <v>707</v>
       </c>
       <c r="L275" s="1">
-        <v>5929.66</v>
+        <v>6436.05</v>
       </c>
       <c r="M275" s="1">
-        <v>6691.98</v>
+        <v>15998.61</v>
       </c>
       <c r="N275" s="1">
         <v>0.0</v>
       </c>
       <c r="O275">
         <v>1</v>
       </c>
       <c r="Z275" t="s">
-        <v>702</v>
+        <v>706</v>
       </c>
     </row>
     <row r="276" spans="1:26">
       <c r="A276">
-        <v>2924746292</v>
+        <v>2935657832</v>
       </c>
       <c r="B276" s="1">
-        <v>10000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="C276" s="1">
-        <v>100.1609874</v>
+        <v>100.1130466</v>
       </c>
       <c r="D276" s="1">
         <v>0.0</v>
       </c>
       <c r="E276" t="s">
         <v>8</v>
       </c>
       <c r="F276">
         <v>1.0</v>
       </c>
       <c r="G276" s="1">
         <v>0.0</v>
       </c>
       <c r="H276" s="1">
-        <v>16098.74</v>
+        <v>45218.64</v>
       </c>
       <c r="I276" s="1">
         <v>0</v>
       </c>
       <c r="J276">
         <v>0.0</v>
       </c>
       <c r="K276" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
       <c r="L276" s="1">
-        <v>16098.74</v>
+        <v>45218.64</v>
       </c>
       <c r="M276" s="1">
-        <v>22678.74</v>
+        <v>92538.64</v>
       </c>
       <c r="N276" s="1">
         <v>0.0</v>
       </c>
       <c r="O276">
         <v>1</v>
       </c>
       <c r="Z276" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
     </row>
     <row r="277" spans="1:26">
       <c r="A277">
-        <v>2926627582</v>
+        <v>2935803812</v>
       </c>
       <c r="B277" s="1">
-        <v>20000000.0</v>
+        <v>9400000.0</v>
       </c>
       <c r="C277" s="1">
-        <v>100.12178425</v>
+        <v>100.22888585</v>
       </c>
       <c r="D277" s="1">
         <v>0.0</v>
       </c>
       <c r="E277" t="s">
         <v>8</v>
       </c>
       <c r="F277">
         <v>1.0</v>
       </c>
       <c r="G277" s="1">
         <v>0.0</v>
       </c>
       <c r="H277" s="1">
-        <v>24356.85</v>
+        <v>21515.27</v>
       </c>
       <c r="I277" s="1">
         <v>0</v>
       </c>
       <c r="J277">
         <v>0.0</v>
       </c>
       <c r="K277" t="s">
-        <v>706</v>
+        <v>711</v>
       </c>
       <c r="L277" s="1">
-        <v>24356.85</v>
+        <v>21515.27</v>
       </c>
       <c r="M277" s="1">
-        <v>43027.51</v>
+        <v>31469.47</v>
       </c>
       <c r="N277" s="1">
         <v>0.0</v>
       </c>
       <c r="O277">
         <v>1</v>
       </c>
       <c r="Z277" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
     </row>
     <row r="278" spans="1:26">
       <c r="A278">
-        <v>2926707212</v>
+        <v>2935813452</v>
       </c>
       <c r="B278" s="1">
-        <v>8400000.0</v>
+        <v>3600000.0</v>
       </c>
       <c r="C278" s="1">
-        <v>100.10055298</v>
+        <v>100.22927361</v>
       </c>
       <c r="D278" s="1">
         <v>0.0</v>
       </c>
       <c r="E278" t="s">
         <v>8</v>
       </c>
       <c r="F278">
         <v>1.0</v>
       </c>
       <c r="G278" s="1">
         <v>0.0</v>
       </c>
       <c r="H278" s="1">
-        <v>8446.45</v>
+        <v>8253.85</v>
       </c>
       <c r="I278" s="1">
         <v>0</v>
       </c>
       <c r="J278">
         <v>0.0</v>
       </c>
       <c r="K278" t="s">
-        <v>708</v>
+        <v>713</v>
       </c>
       <c r="L278" s="1">
-        <v>8446.45</v>
+        <v>8253.85</v>
       </c>
       <c r="M278" s="1">
-        <v>16171.65</v>
+        <v>12088.2</v>
       </c>
       <c r="N278" s="1">
         <v>0.0</v>
       </c>
       <c r="O278">
         <v>1</v>
       </c>
       <c r="Z278" t="s">
-        <v>707</v>
+        <v>712</v>
       </c>
     </row>
     <row r="279" spans="1:26">
       <c r="A279">
-        <v>2935657832</v>
+        <v>2935986662</v>
       </c>
       <c r="B279" s="1">
-        <v>40000000.0</v>
+        <v>3844000.0</v>
       </c>
       <c r="C279" s="1">
-        <v>100.1390787</v>
+        <v>100.16207024</v>
       </c>
       <c r="D279" s="1">
         <v>0.0</v>
       </c>
       <c r="E279" t="s">
         <v>8</v>
       </c>
       <c r="F279">
         <v>1.0</v>
       </c>
       <c r="G279" s="1">
         <v>0.0</v>
       </c>
       <c r="H279" s="1">
-        <v>55631.48</v>
+        <v>6229.98</v>
       </c>
       <c r="I279" s="1">
         <v>0</v>
       </c>
       <c r="J279">
         <v>0.0</v>
       </c>
       <c r="K279" t="s">
-        <v>710</v>
+        <v>715</v>
       </c>
       <c r="L279" s="1">
-        <v>55631.48</v>
+        <v>6229.98</v>
       </c>
       <c r="M279" s="1">
-        <v>93992.26</v>
+        <v>10458.23</v>
       </c>
       <c r="N279" s="1">
         <v>0.0</v>
       </c>
       <c r="O279">
         <v>1</v>
       </c>
       <c r="Z279" t="s">
-        <v>709</v>
+        <v>714</v>
       </c>
     </row>
     <row r="280" spans="1:26">
       <c r="A280">
-        <v>2935803812</v>
+        <v>2936837392</v>
       </c>
       <c r="B280" s="1">
-        <v>9400000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="C280" s="1">
-        <v>100.24790096</v>
+        <v>100.22559077</v>
       </c>
       <c r="D280" s="1">
         <v>0.0</v>
       </c>
       <c r="E280" t="s">
         <v>8</v>
       </c>
       <c r="F280">
         <v>1.0</v>
       </c>
       <c r="G280" s="1">
         <v>0.0</v>
       </c>
       <c r="H280" s="1">
-        <v>23302.69</v>
+        <v>2932.68</v>
       </c>
       <c r="I280" s="1">
         <v>0</v>
       </c>
       <c r="J280">
         <v>0.0</v>
       </c>
       <c r="K280" t="s">
-        <v>712</v>
+        <v>717</v>
       </c>
       <c r="L280" s="1">
-        <v>23302.69</v>
+        <v>2932.68</v>
       </c>
       <c r="M280" s="1">
-        <v>31125.58</v>
+        <v>4241.49</v>
       </c>
       <c r="N280" s="1">
         <v>0.0</v>
       </c>
       <c r="O280">
         <v>1</v>
       </c>
       <c r="Z280" t="s">
-        <v>711</v>
+        <v>716</v>
       </c>
     </row>
     <row r="281" spans="1:26">
       <c r="A281">
-        <v>2935813452</v>
+        <v>2937018512</v>
       </c>
       <c r="B281" s="1">
-        <v>3600000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C281" s="1">
-        <v>100.24834583</v>
+        <v>100.117335</v>
       </c>
       <c r="D281" s="1">
         <v>0.0</v>
       </c>
       <c r="E281" t="s">
         <v>8</v>
       </c>
       <c r="F281">
         <v>1.0</v>
       </c>
       <c r="G281" s="1">
         <v>0.0</v>
       </c>
       <c r="H281" s="1">
-        <v>8940.45</v>
+        <v>11733.5</v>
       </c>
       <c r="I281" s="1">
         <v>0</v>
       </c>
       <c r="J281">
         <v>0.0</v>
       </c>
       <c r="K281" t="s">
-        <v>714</v>
+        <v>719</v>
       </c>
       <c r="L281" s="1">
-        <v>8940.45</v>
+        <v>11733.5</v>
       </c>
       <c r="M281" s="1">
-        <v>11956.45</v>
+        <v>22613.45</v>
       </c>
       <c r="N281" s="1">
         <v>0.0</v>
       </c>
       <c r="O281">
         <v>1</v>
       </c>
       <c r="Z281" t="s">
-        <v>713</v>
+        <v>718</v>
       </c>
     </row>
     <row r="282" spans="1:26">
       <c r="A282">
-        <v>2935986662</v>
+        <v>2939595422</v>
       </c>
       <c r="B282" s="1">
-        <v>3844000.0</v>
+        <v>8500000.0</v>
       </c>
       <c r="C282" s="1">
-        <v>100.18537331</v>
+        <v>100.28318212</v>
       </c>
       <c r="D282" s="1">
         <v>0.0</v>
       </c>
       <c r="E282" t="s">
         <v>8</v>
       </c>
       <c r="F282">
         <v>1.0</v>
       </c>
       <c r="G282" s="1">
         <v>0.0</v>
       </c>
       <c r="H282" s="1">
-        <v>7125.75</v>
+        <v>24070.48</v>
       </c>
       <c r="I282" s="1">
         <v>0</v>
       </c>
       <c r="J282">
         <v>0.0</v>
       </c>
       <c r="K282" t="s">
-        <v>716</v>
+        <v>721</v>
       </c>
       <c r="L282" s="1">
-        <v>7125.75</v>
+        <v>24070.48</v>
       </c>
       <c r="M282" s="1">
-        <v>10499.37</v>
+        <v>29942.14</v>
       </c>
       <c r="N282" s="1">
         <v>0.0</v>
       </c>
       <c r="O282">
         <v>1</v>
       </c>
       <c r="Z282" t="s">
-        <v>715</v>
+        <v>720</v>
       </c>
     </row>
     <row r="283" spans="1:26">
       <c r="A283">
-        <v>2936837392</v>
+        <v>2941100752</v>
       </c>
       <c r="B283" s="1">
-        <v>1300000.0</v>
+        <v>6200000.0</v>
       </c>
       <c r="C283" s="1">
-        <v>100.24412</v>
+        <v>100.18559339</v>
       </c>
       <c r="D283" s="1">
         <v>0.0</v>
       </c>
       <c r="E283" t="s">
         <v>8</v>
       </c>
       <c r="F283">
         <v>1.0</v>
       </c>
       <c r="G283" s="1">
         <v>0.0</v>
       </c>
       <c r="H283" s="1">
-        <v>3173.56</v>
+        <v>11506.79</v>
       </c>
       <c r="I283" s="1">
         <v>0</v>
       </c>
       <c r="J283">
         <v>0.0</v>
       </c>
       <c r="K283" t="s">
-        <v>718</v>
+        <v>723</v>
       </c>
       <c r="L283" s="1">
-        <v>3173.56</v>
+        <v>11506.79</v>
       </c>
       <c r="M283" s="1">
-        <v>4194.06</v>
+        <v>16634.62</v>
       </c>
       <c r="N283" s="1">
         <v>0.0</v>
       </c>
       <c r="O283">
         <v>1</v>
       </c>
       <c r="Z283" t="s">
-        <v>717</v>
+        <v>722</v>
       </c>
     </row>
     <row r="284" spans="1:26">
       <c r="A284">
-        <v>2937018512</v>
+        <v>2942297552</v>
       </c>
       <c r="B284" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C284" s="1">
-        <v>100.1426959</v>
+        <v>100.03295847</v>
       </c>
       <c r="D284" s="1">
         <v>0.0</v>
       </c>
       <c r="E284" t="s">
         <v>8</v>
       </c>
       <c r="F284">
         <v>1.0</v>
       </c>
       <c r="G284" s="1">
         <v>0.0</v>
       </c>
       <c r="H284" s="1">
-        <v>14269.59</v>
+        <v>4943.77</v>
       </c>
       <c r="I284" s="1">
         <v>0</v>
       </c>
       <c r="J284">
         <v>0.0</v>
       </c>
       <c r="K284" t="s">
-        <v>720</v>
+        <v>725</v>
       </c>
       <c r="L284" s="1">
-        <v>14269.59</v>
+        <v>4943.77</v>
       </c>
       <c r="M284" s="1">
-        <v>22973.59</v>
+        <v>16978.52</v>
       </c>
       <c r="N284" s="1">
         <v>0.0</v>
       </c>
       <c r="O284">
         <v>1</v>
       </c>
       <c r="Z284" t="s">
-        <v>719</v>
+        <v>724</v>
       </c>
     </row>
     <row r="285" spans="1:26">
       <c r="A285">
-        <v>2939595422</v>
+        <v>2942312882</v>
       </c>
       <c r="B285" s="1">
-        <v>8500000.0</v>
+        <v>4200000.0</v>
       </c>
       <c r="C285" s="1">
-        <v>100.29042741</v>
+        <v>100.11310357</v>
       </c>
       <c r="D285" s="1">
         <v>0.0</v>
       </c>
       <c r="E285" t="s">
         <v>8</v>
       </c>
       <c r="F285">
         <v>1.0</v>
       </c>
       <c r="G285" s="1">
         <v>0.0</v>
       </c>
       <c r="H285" s="1">
-        <v>24686.33</v>
+        <v>4750.35</v>
       </c>
       <c r="I285" s="1">
         <v>0</v>
       </c>
       <c r="J285">
         <v>0.0</v>
       </c>
       <c r="K285" t="s">
-        <v>722</v>
+        <v>727</v>
       </c>
       <c r="L285" s="1">
-        <v>24686.33</v>
+        <v>4750.35</v>
       </c>
       <c r="M285" s="1">
-        <v>28882.14</v>
+        <v>8279.33</v>
       </c>
       <c r="N285" s="1">
         <v>0.0</v>
       </c>
       <c r="O285">
         <v>1</v>
       </c>
       <c r="Z285" t="s">
-        <v>721</v>
+        <v>726</v>
       </c>
     </row>
     <row r="286" spans="1:26">
       <c r="A286">
-        <v>2941100752</v>
+        <v>2942860832</v>
       </c>
       <c r="B286" s="1">
-        <v>6200000.0</v>
+        <v>4300000.0</v>
       </c>
       <c r="C286" s="1">
-        <v>100.20411371</v>
+        <v>100.11383605</v>
       </c>
       <c r="D286" s="1">
         <v>0.0</v>
       </c>
       <c r="E286" t="s">
         <v>8</v>
       </c>
       <c r="F286">
         <v>1.0</v>
       </c>
       <c r="G286" s="1">
         <v>0.0</v>
       </c>
       <c r="H286" s="1">
-        <v>12655.05</v>
+        <v>4894.95</v>
       </c>
       <c r="I286" s="1">
         <v>0</v>
       </c>
       <c r="J286">
         <v>0.0</v>
       </c>
       <c r="K286" t="s">
-        <v>724</v>
+        <v>729</v>
       </c>
       <c r="L286" s="1">
-        <v>12655.05</v>
+        <v>4894.95</v>
       </c>
       <c r="M286" s="1">
-        <v>16528.57</v>
+        <v>8605.78</v>
       </c>
       <c r="N286" s="1">
         <v>0.0</v>
       </c>
       <c r="O286">
         <v>1</v>
       </c>
       <c r="Z286" t="s">
-        <v>723</v>
+        <v>728</v>
       </c>
     </row>
     <row r="287" spans="1:26">
       <c r="A287">
-        <v>2942297552</v>
+        <v>2942896542</v>
       </c>
       <c r="B287" s="1">
-        <v>15000000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="C287" s="1">
-        <v>100.054043</v>
+        <v>100.113714</v>
       </c>
       <c r="D287" s="1">
         <v>0.0</v>
       </c>
       <c r="E287" t="s">
         <v>8</v>
       </c>
       <c r="F287">
         <v>1.0</v>
       </c>
       <c r="G287" s="1">
         <v>0.0</v>
       </c>
       <c r="H287" s="1">
-        <v>8106.45</v>
+        <v>1705.71</v>
       </c>
       <c r="I287" s="1">
         <v>0</v>
       </c>
       <c r="J287">
         <v>0.0</v>
       </c>
       <c r="K287" t="s">
-        <v>726</v>
+        <v>731</v>
       </c>
       <c r="L287" s="1">
-        <v>8106.45</v>
+        <v>1705.71</v>
       </c>
       <c r="M287" s="1">
-        <v>17199.45</v>
+        <v>2994.5</v>
       </c>
       <c r="N287" s="1">
         <v>0.0</v>
       </c>
       <c r="O287">
         <v>1</v>
       </c>
       <c r="Z287" t="s">
-        <v>725</v>
+        <v>730</v>
       </c>
     </row>
     <row r="288" spans="1:26">
       <c r="A288">
-        <v>2942312882</v>
+        <v>2949187932</v>
       </c>
       <c r="B288" s="1">
-        <v>4200000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C288" s="1">
-        <v>100.13657667</v>
+        <v>100.1256004</v>
       </c>
       <c r="D288" s="1">
         <v>0.0</v>
       </c>
       <c r="E288" t="s">
         <v>8</v>
       </c>
       <c r="F288">
         <v>1.0</v>
       </c>
       <c r="G288" s="1">
         <v>0.0</v>
       </c>
       <c r="H288" s="1">
-        <v>5736.22</v>
+        <v>37680.12</v>
       </c>
       <c r="I288" s="1">
         <v>0</v>
       </c>
       <c r="J288">
         <v>0.0</v>
       </c>
       <c r="K288" t="s">
-        <v>728</v>
+        <v>733</v>
       </c>
       <c r="L288" s="1">
-        <v>5736.22</v>
+        <v>37680.12</v>
       </c>
       <c r="M288" s="1">
-        <v>8429.26</v>
+        <v>61753.12</v>
       </c>
       <c r="N288" s="1">
         <v>0.0</v>
       </c>
       <c r="O288">
         <v>1</v>
       </c>
       <c r="Z288" t="s">
-        <v>727</v>
+        <v>732</v>
       </c>
     </row>
     <row r="289" spans="1:26">
       <c r="A289">
-        <v>2942860832</v>
+        <v>2949233192</v>
       </c>
       <c r="B289" s="1">
-        <v>4300000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C289" s="1">
-        <v>100.13748047</v>
+        <v>100.12480332</v>
       </c>
       <c r="D289" s="1">
         <v>0.0</v>
       </c>
       <c r="E289" t="s">
         <v>8</v>
       </c>
       <c r="F289">
         <v>1.0</v>
       </c>
       <c r="G289" s="1">
         <v>0.0</v>
       </c>
       <c r="H289" s="1">
-        <v>5911.66</v>
+        <v>31200.83</v>
       </c>
       <c r="I289" s="1">
         <v>0</v>
       </c>
       <c r="J289">
         <v>0.0</v>
       </c>
       <c r="K289" t="s">
-        <v>730</v>
+        <v>735</v>
       </c>
       <c r="L289" s="1">
-        <v>5911.66</v>
+        <v>31200.83</v>
       </c>
       <c r="M289" s="1">
-        <v>8759.12</v>
+        <v>50707.5</v>
       </c>
       <c r="N289" s="1">
         <v>0.0</v>
       </c>
       <c r="O289">
         <v>1</v>
       </c>
       <c r="Z289" t="s">
-        <v>729</v>
+        <v>734</v>
       </c>
     </row>
     <row r="290" spans="1:26">
       <c r="A290">
-        <v>2942896542</v>
+        <v>2951470492</v>
       </c>
       <c r="B290" s="1">
-        <v>1500000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="C290" s="1">
-        <v>100.13733</v>
+        <v>100.25743091</v>
       </c>
       <c r="D290" s="1">
         <v>0.0</v>
       </c>
       <c r="E290" t="s">
         <v>8</v>
       </c>
       <c r="F290">
         <v>1.0</v>
       </c>
       <c r="G290" s="1">
         <v>0.0</v>
       </c>
       <c r="H290" s="1">
-        <v>2059.95</v>
+        <v>5663.48</v>
       </c>
       <c r="I290" s="1">
         <v>0</v>
       </c>
       <c r="J290">
         <v>0.0</v>
       </c>
-      <c r="K290">
-        <v>988.05</v>
+      <c r="K290" t="s">
+        <v>737</v>
       </c>
       <c r="L290" s="1">
-        <v>2059.95</v>
+        <v>5663.48</v>
       </c>
       <c r="M290" s="1">
-        <v>3048.0</v>
+        <v>7190.5</v>
       </c>
       <c r="N290" s="1">
         <v>0.0</v>
       </c>
       <c r="O290">
         <v>1</v>
       </c>
       <c r="Z290" t="s">
-        <v>731</v>
+        <v>736</v>
       </c>
     </row>
     <row r="291" spans="1:26">
       <c r="A291">
-        <v>2949187932</v>
+        <v>2956403482</v>
       </c>
       <c r="B291" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C291" s="1">
-        <v>100.1482322</v>
+        <v>100.09564267</v>
       </c>
       <c r="D291" s="1">
         <v>0.0</v>
       </c>
       <c r="E291" t="s">
         <v>8</v>
       </c>
       <c r="F291">
         <v>1.0</v>
       </c>
       <c r="G291" s="1">
         <v>0.0</v>
       </c>
       <c r="H291" s="1">
-        <v>44469.66</v>
+        <v>14346.4</v>
       </c>
       <c r="I291" s="1">
         <v>0</v>
       </c>
       <c r="J291">
         <v>0.0</v>
       </c>
       <c r="K291" t="s">
-        <v>733</v>
+        <v>739</v>
       </c>
       <c r="L291" s="1">
-        <v>44469.66</v>
+        <v>14346.4</v>
       </c>
       <c r="M291" s="1">
-        <v>62640.5</v>
+        <v>24468.99</v>
       </c>
       <c r="N291" s="1">
         <v>0.0</v>
       </c>
       <c r="O291">
         <v>1</v>
       </c>
       <c r="Z291" t="s">
-        <v>732</v>
+        <v>738</v>
       </c>
     </row>
     <row r="292" spans="1:26">
       <c r="A292">
-        <v>2949233192</v>
+        <v>2957531542</v>
       </c>
       <c r="B292" s="1">
-        <v>25000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C292" s="1">
-        <v>100.14726404</v>
+        <v>100.47807127</v>
       </c>
       <c r="D292" s="1">
         <v>0.0</v>
       </c>
       <c r="E292" t="s">
         <v>8</v>
       </c>
       <c r="F292">
         <v>1.0</v>
       </c>
       <c r="G292" s="1">
         <v>0.0</v>
       </c>
       <c r="H292" s="1">
-        <v>36816.01</v>
+        <v>71710.69</v>
       </c>
       <c r="I292" s="1">
         <v>0</v>
       </c>
       <c r="J292">
         <v>0.0</v>
       </c>
       <c r="K292" t="s">
-        <v>735</v>
+        <v>741</v>
       </c>
       <c r="L292" s="1">
-        <v>36816.01</v>
+        <v>71710.69</v>
       </c>
       <c r="M292" s="1">
-        <v>51447.95</v>
+        <v>78293.39</v>
       </c>
       <c r="N292" s="1">
         <v>0.0</v>
       </c>
       <c r="O292">
         <v>1</v>
       </c>
       <c r="Z292" t="s">
-        <v>734</v>
+        <v>740</v>
       </c>
     </row>
     <row r="293" spans="1:26">
       <c r="A293">
-        <v>2951470492</v>
+        <v>2959056142</v>
       </c>
       <c r="B293" s="1">
-        <v>2200000.0</v>
+        <v>10400000.0</v>
       </c>
       <c r="C293" s="1">
-        <v>100.26822545</v>
+        <v>100.26123433</v>
       </c>
       <c r="D293" s="1">
         <v>0.0</v>
       </c>
       <c r="E293" t="s">
         <v>8</v>
       </c>
       <c r="F293">
         <v>1.0</v>
       </c>
       <c r="G293" s="1">
         <v>0.0</v>
       </c>
       <c r="H293" s="1">
-        <v>5900.96</v>
+        <v>27168.37</v>
       </c>
       <c r="I293" s="1">
         <v>0</v>
       </c>
       <c r="J293">
         <v>0.0</v>
       </c>
       <c r="K293" t="s">
-        <v>737</v>
+        <v>743</v>
       </c>
       <c r="L293" s="1">
-        <v>5900.96</v>
+        <v>27168.37</v>
       </c>
       <c r="M293" s="1">
-        <v>6997.77</v>
+        <v>32668.24</v>
       </c>
       <c r="N293" s="1">
         <v>0.0</v>
       </c>
       <c r="O293">
         <v>1</v>
       </c>
       <c r="Z293" t="s">
-        <v>736</v>
+        <v>742</v>
       </c>
     </row>
     <row r="294" spans="1:26">
       <c r="A294">
-        <v>2956403482</v>
+        <v>2962036292</v>
       </c>
       <c r="B294" s="1">
-        <v>15000000.0</v>
+        <v>11700000.0</v>
       </c>
       <c r="C294" s="1">
-        <v>100.11802627</v>
+        <v>100.34568103</v>
       </c>
       <c r="D294" s="1">
         <v>0.0</v>
       </c>
       <c r="E294" t="s">
         <v>8</v>
       </c>
       <c r="F294">
         <v>1.0</v>
       </c>
       <c r="G294" s="1">
         <v>0.0</v>
       </c>
       <c r="H294" s="1">
-        <v>17703.94</v>
+        <v>40444.68</v>
       </c>
       <c r="I294" s="1">
         <v>0</v>
       </c>
       <c r="J294">
         <v>0.0</v>
       </c>
       <c r="K294" t="s">
-        <v>739</v>
+        <v>745</v>
       </c>
       <c r="L294" s="1">
-        <v>17703.94</v>
+        <v>40444.68</v>
       </c>
       <c r="M294" s="1">
-        <v>25022.44</v>
+        <v>46152.11</v>
       </c>
       <c r="N294" s="1">
         <v>0.0</v>
       </c>
       <c r="O294">
         <v>1</v>
       </c>
       <c r="Z294" t="s">
-        <v>738</v>
+        <v>744</v>
       </c>
     </row>
     <row r="295" spans="1:26">
       <c r="A295">
-        <v>2957531542</v>
+        <v>2962647792</v>
       </c>
       <c r="B295" s="1">
         <v>15000000.0</v>
       </c>
       <c r="C295" s="1">
-        <v>100.44706373</v>
+        <v>100.01724313</v>
       </c>
       <c r="D295" s="1">
         <v>0.0</v>
       </c>
       <c r="E295" t="s">
         <v>8</v>
       </c>
       <c r="F295">
         <v>1.0</v>
       </c>
       <c r="G295" s="1">
         <v>0.0</v>
       </c>
       <c r="H295" s="1">
-        <v>67059.56</v>
+        <v>2586.47</v>
       </c>
       <c r="I295" s="1">
         <v>0</v>
       </c>
       <c r="J295">
         <v>0.0</v>
       </c>
       <c r="K295" t="s">
-        <v>741</v>
+        <v>747</v>
       </c>
       <c r="L295" s="1">
-        <v>67059.56</v>
+        <v>2586.47</v>
       </c>
       <c r="M295" s="1">
-        <v>70947.64</v>
+        <v>11125.22</v>
       </c>
       <c r="N295" s="1">
         <v>0.0</v>
       </c>
       <c r="O295">
         <v>1</v>
       </c>
       <c r="Z295" t="s">
-        <v>740</v>
+        <v>746</v>
       </c>
     </row>
     <row r="296" spans="1:26">
       <c r="A296">
-        <v>2959056142</v>
+        <v>2963772242</v>
       </c>
       <c r="B296" s="1">
-        <v>10400000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C296" s="1">
-        <v>100.26772952</v>
+        <v>100.1301022</v>
       </c>
       <c r="D296" s="1">
         <v>0.0</v>
       </c>
       <c r="E296" t="s">
         <v>8</v>
       </c>
       <c r="F296">
         <v>1.0</v>
       </c>
       <c r="G296" s="1">
         <v>0.0</v>
       </c>
       <c r="H296" s="1">
-        <v>27843.87</v>
+        <v>13010.22</v>
       </c>
       <c r="I296" s="1">
         <v>0</v>
       </c>
       <c r="J296">
         <v>0.0</v>
       </c>
       <c r="K296" t="s">
-        <v>743</v>
+        <v>749</v>
       </c>
       <c r="L296" s="1">
-        <v>27843.87</v>
+        <v>13010.22</v>
       </c>
       <c r="M296" s="1">
-        <v>31486.0</v>
+        <v>19359.22</v>
       </c>
       <c r="N296" s="1">
         <v>0.0</v>
       </c>
       <c r="O296">
         <v>1</v>
       </c>
       <c r="Z296" t="s">
-        <v>742</v>
+        <v>748</v>
       </c>
     </row>
     <row r="297" spans="1:26">
       <c r="A297">
-        <v>2962036292</v>
+        <v>2963783932</v>
       </c>
       <c r="B297" s="1">
-        <v>11700000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C297" s="1">
-        <v>100.3381247</v>
+        <v>100.1436742</v>
       </c>
       <c r="D297" s="1">
         <v>0.0</v>
       </c>
       <c r="E297" t="s">
         <v>8</v>
       </c>
       <c r="F297">
         <v>1.0</v>
       </c>
       <c r="G297" s="1">
         <v>0.0</v>
       </c>
       <c r="H297" s="1">
-        <v>39560.59</v>
+        <v>14367.42</v>
       </c>
       <c r="I297" s="1">
         <v>0</v>
       </c>
       <c r="J297">
         <v>0.0</v>
       </c>
       <c r="K297" t="s">
-        <v>745</v>
+        <v>751</v>
       </c>
       <c r="L297" s="1">
-        <v>39560.59</v>
+        <v>14367.42</v>
       </c>
       <c r="M297" s="1">
-        <v>43185.64</v>
+        <v>20646.42</v>
       </c>
       <c r="N297" s="1">
         <v>0.0</v>
       </c>
       <c r="O297">
         <v>1</v>
       </c>
       <c r="Z297" t="s">
-        <v>744</v>
+        <v>750</v>
       </c>
     </row>
     <row r="298" spans="1:26">
       <c r="A298">
-        <v>2962647792</v>
+        <v>2963823632</v>
       </c>
       <c r="B298" s="1">
-        <v>15000000.0</v>
+        <v>3800000.0</v>
       </c>
       <c r="C298" s="1">
-        <v>100.0362616</v>
+        <v>100.47260816</v>
       </c>
       <c r="D298" s="1">
         <v>0.0</v>
       </c>
       <c r="E298" t="s">
         <v>8</v>
       </c>
       <c r="F298">
         <v>1.0</v>
       </c>
       <c r="G298" s="1">
         <v>0.0</v>
       </c>
       <c r="H298" s="1">
-        <v>5439.24</v>
+        <v>17959.11</v>
       </c>
       <c r="I298" s="1">
         <v>0</v>
       </c>
       <c r="J298">
         <v>0.0</v>
       </c>
       <c r="K298" t="s">
-        <v>747</v>
+        <v>753</v>
       </c>
       <c r="L298" s="1">
-        <v>5439.24</v>
+        <v>17959.11</v>
       </c>
       <c r="M298" s="1">
-        <v>11306.9</v>
+        <v>19551.52</v>
       </c>
       <c r="N298" s="1">
         <v>0.0</v>
       </c>
       <c r="O298">
         <v>1</v>
       </c>
       <c r="Z298" t="s">
-        <v>746</v>
+        <v>752</v>
       </c>
     </row>
     <row r="299" spans="1:26">
       <c r="A299">
-        <v>2963772242</v>
+        <v>2963840802</v>
       </c>
       <c r="B299" s="1">
-        <v>10000000.0</v>
+        <v>2991000.0</v>
       </c>
       <c r="C299" s="1">
-        <v>100.150772</v>
+        <v>100.3485794</v>
       </c>
       <c r="D299" s="1">
         <v>0.0</v>
       </c>
       <c r="E299" t="s">
         <v>8</v>
       </c>
       <c r="F299">
         <v>1.0</v>
       </c>
       <c r="G299" s="1">
         <v>0.0</v>
       </c>
       <c r="H299" s="1">
-        <v>15077.2</v>
+        <v>10426.01</v>
       </c>
       <c r="I299" s="1">
         <v>0</v>
       </c>
       <c r="J299">
         <v>0.0</v>
       </c>
       <c r="K299" t="s">
-        <v>749</v>
+        <v>755</v>
       </c>
       <c r="L299" s="1">
-        <v>15077.2</v>
+        <v>10426.01</v>
       </c>
       <c r="M299" s="1">
-        <v>19581.7</v>
+        <v>11947.79</v>
       </c>
       <c r="N299" s="1">
         <v>0.0</v>
       </c>
       <c r="O299">
         <v>1</v>
       </c>
       <c r="Z299" t="s">
-        <v>748</v>
+        <v>754</v>
       </c>
     </row>
     <row r="300" spans="1:26">
       <c r="A300">
-        <v>2963783932</v>
+        <v>2965386522</v>
       </c>
       <c r="B300" s="1">
-        <v>10000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="C300" s="1">
-        <v>100.1630575</v>
+        <v>100.090872</v>
       </c>
       <c r="D300" s="1">
         <v>0.0</v>
       </c>
       <c r="E300" t="s">
         <v>8</v>
       </c>
       <c r="F300">
         <v>1.0</v>
       </c>
       <c r="G300" s="1">
         <v>0.0</v>
       </c>
       <c r="H300" s="1">
-        <v>16305.75</v>
+        <v>4543.6</v>
       </c>
       <c r="I300" s="1">
         <v>0</v>
       </c>
       <c r="J300">
         <v>0.0</v>
       </c>
       <c r="K300" t="s">
-        <v>751</v>
+        <v>757</v>
       </c>
       <c r="L300" s="1">
-        <v>16305.75</v>
+        <v>4543.6</v>
       </c>
       <c r="M300" s="1">
-        <v>20746.08</v>
+        <v>7607.68</v>
       </c>
       <c r="N300" s="1">
         <v>0.0</v>
       </c>
       <c r="O300">
         <v>1</v>
       </c>
       <c r="Z300" t="s">
-        <v>750</v>
+        <v>756</v>
       </c>
     </row>
     <row r="301" spans="1:26">
       <c r="A301">
-        <v>2963823632</v>
+        <v>2970036362</v>
       </c>
       <c r="B301" s="1">
-        <v>3800000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C301" s="1">
-        <v>100.44116895</v>
+        <v>100.1559277</v>
       </c>
       <c r="D301" s="1">
         <v>0.0</v>
       </c>
       <c r="E301" t="s">
         <v>8</v>
       </c>
       <c r="F301">
         <v>1.0</v>
       </c>
       <c r="G301" s="1">
         <v>0.0</v>
       </c>
       <c r="H301" s="1">
-        <v>16764.42</v>
+        <v>15592.77</v>
       </c>
       <c r="I301" s="1">
         <v>0</v>
       </c>
       <c r="J301">
         <v>0.0</v>
       </c>
-      <c r="K301">
-        <v>926.39</v>
+      <c r="K301" t="s">
+        <v>759</v>
       </c>
       <c r="L301" s="1">
-        <v>16764.42</v>
+        <v>15592.77</v>
       </c>
       <c r="M301" s="1">
-        <v>17690.81</v>
+        <v>22152.77</v>
       </c>
       <c r="N301" s="1">
         <v>0.0</v>
       </c>
       <c r="O301">
         <v>1</v>
       </c>
       <c r="Z301" t="s">
-        <v>752</v>
+        <v>758</v>
       </c>
     </row>
     <row r="302" spans="1:26">
       <c r="A302">
-        <v>2963840802</v>
+        <v>2979716702</v>
       </c>
       <c r="B302" s="1">
-        <v>2991000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C302" s="1">
-        <v>100.34130993</v>
+        <v>100.165415</v>
       </c>
       <c r="D302" s="1">
         <v>0.0</v>
       </c>
       <c r="E302" t="s">
         <v>8</v>
       </c>
       <c r="F302">
         <v>1.0</v>
       </c>
       <c r="G302" s="1">
         <v>0.0</v>
       </c>
       <c r="H302" s="1">
-        <v>10208.58</v>
+        <v>16541.5</v>
       </c>
       <c r="I302" s="1">
         <v>0</v>
       </c>
       <c r="J302">
         <v>0.0</v>
       </c>
-      <c r="K302">
-        <v>980.71</v>
+      <c r="K302" t="s">
+        <v>761</v>
       </c>
       <c r="L302" s="1">
-        <v>10208.58</v>
+        <v>16541.5</v>
       </c>
       <c r="M302" s="1">
-        <v>11189.29</v>
+        <v>22081.61</v>
       </c>
       <c r="N302" s="1">
         <v>0.0</v>
       </c>
       <c r="O302">
         <v>1</v>
       </c>
       <c r="Z302" t="s">
-        <v>753</v>
+        <v>760</v>
       </c>
     </row>
     <row r="303" spans="1:26">
       <c r="A303">
-        <v>2965386522</v>
+        <v>2981484462</v>
       </c>
       <c r="B303" s="1">
-        <v>5000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C303" s="1">
-        <v>100.1127258</v>
+        <v>100.1691532</v>
       </c>
       <c r="D303" s="1">
         <v>0.0</v>
       </c>
       <c r="E303" t="s">
         <v>8</v>
       </c>
       <c r="F303">
         <v>1.0</v>
       </c>
       <c r="G303" s="1">
         <v>0.0</v>
       </c>
       <c r="H303" s="1">
-        <v>5636.29</v>
+        <v>33830.64</v>
       </c>
       <c r="I303" s="1">
         <v>0</v>
       </c>
       <c r="J303">
         <v>0.0</v>
       </c>
       <c r="K303" t="s">
-        <v>755</v>
+        <v>763</v>
       </c>
       <c r="L303" s="1">
-        <v>5636.29</v>
+        <v>33830.64</v>
       </c>
       <c r="M303" s="1">
-        <v>7789.62</v>
+        <v>44235.92</v>
       </c>
       <c r="N303" s="1">
         <v>0.0</v>
       </c>
       <c r="O303">
         <v>1</v>
       </c>
       <c r="Z303" t="s">
-        <v>754</v>
+        <v>762</v>
       </c>
     </row>
     <row r="304" spans="1:26">
       <c r="A304">
-        <v>2970036362</v>
+        <v>2983096392</v>
       </c>
       <c r="B304" s="1">
-        <v>10000000.0</v>
+        <v>7100000.0</v>
       </c>
       <c r="C304" s="1">
-        <v>100.1745406</v>
+        <v>100.32083746</v>
       </c>
       <c r="D304" s="1">
         <v>0.0</v>
       </c>
       <c r="E304" t="s">
         <v>8</v>
       </c>
       <c r="F304">
         <v>1.0</v>
       </c>
       <c r="G304" s="1">
         <v>0.0</v>
       </c>
       <c r="H304" s="1">
-        <v>17454.06</v>
+        <v>22779.46</v>
       </c>
       <c r="I304" s="1">
         <v>0</v>
       </c>
       <c r="J304">
         <v>0.0</v>
       </c>
       <c r="K304" t="s">
-        <v>757</v>
+        <v>765</v>
       </c>
       <c r="L304" s="1">
-        <v>17454.06</v>
+        <v>22779.46</v>
       </c>
       <c r="M304" s="1">
-        <v>22154.06</v>
+        <v>25892.46</v>
       </c>
       <c r="N304" s="1">
         <v>0.0</v>
       </c>
       <c r="O304">
         <v>1</v>
       </c>
       <c r="Z304" t="s">
-        <v>756</v>
+        <v>764</v>
       </c>
     </row>
     <row r="305" spans="1:26">
       <c r="A305">
-        <v>2979716702</v>
+        <v>2991145122</v>
       </c>
       <c r="B305" s="1">
-        <v>10000000.0</v>
+        <v>9000000.0</v>
       </c>
       <c r="C305" s="1">
-        <v>100.1819791</v>
+        <v>100.22168856</v>
       </c>
       <c r="D305" s="1">
         <v>0.0</v>
       </c>
       <c r="E305" t="s">
         <v>8</v>
       </c>
       <c r="F305">
         <v>1.0</v>
       </c>
       <c r="G305" s="1">
         <v>0.0</v>
       </c>
       <c r="H305" s="1">
-        <v>18197.91</v>
+        <v>19951.97</v>
       </c>
       <c r="I305" s="1">
         <v>0</v>
       </c>
       <c r="J305">
         <v>0.0</v>
       </c>
       <c r="K305" t="s">
-        <v>759</v>
+        <v>767</v>
       </c>
       <c r="L305" s="1">
-        <v>18197.91</v>
+        <v>19951.97</v>
       </c>
       <c r="M305" s="1">
-        <v>21959.24</v>
+        <v>22094.34</v>
       </c>
       <c r="N305" s="1">
         <v>0.0</v>
       </c>
       <c r="O305">
         <v>1</v>
       </c>
       <c r="Z305" t="s">
-        <v>758</v>
+        <v>766</v>
       </c>
     </row>
     <row r="306" spans="1:26">
       <c r="A306">
-        <v>2981484462</v>
+        <v>2991234142</v>
       </c>
       <c r="B306" s="1">
-        <v>20000000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="C306" s="1">
-        <v>100.18499105</v>
+        <v>100.2212216</v>
       </c>
       <c r="D306" s="1">
         <v>0.0</v>
       </c>
       <c r="E306" t="s">
         <v>8</v>
       </c>
       <c r="F306">
         <v>1.0</v>
       </c>
       <c r="G306" s="1">
         <v>0.0</v>
       </c>
       <c r="H306" s="1">
-        <v>36998.21</v>
+        <v>5530.54</v>
       </c>
       <c r="I306" s="1">
         <v>0</v>
       </c>
       <c r="J306">
         <v>0.0</v>
       </c>
-      <c r="K306" t="s">
-        <v>761</v>
+      <c r="K306">
+        <v>635.25</v>
       </c>
       <c r="L306" s="1">
-        <v>36998.21</v>
+        <v>5530.54</v>
       </c>
       <c r="M306" s="1">
-        <v>43905.66</v>
+        <v>6165.79</v>
       </c>
       <c r="N306" s="1">
         <v>0.0</v>
       </c>
       <c r="O306">
         <v>1</v>
       </c>
       <c r="Z306" t="s">
-        <v>760</v>
+        <v>768</v>
       </c>
     </row>
     <row r="307" spans="1:26">
       <c r="A307">
-        <v>2983096392</v>
+        <v>3014423372</v>
       </c>
       <c r="B307" s="1">
-        <v>7100000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="C307" s="1">
-        <v>100.31545352</v>
+        <v>100.02762283</v>
       </c>
       <c r="D307" s="1">
         <v>0.0</v>
       </c>
       <c r="E307" t="s">
         <v>8</v>
       </c>
       <c r="F307">
         <v>1.0</v>
       </c>
       <c r="G307" s="1">
         <v>0.0</v>
       </c>
       <c r="H307" s="1">
-        <v>22397.2</v>
+        <v>1657.37</v>
       </c>
       <c r="I307" s="1">
         <v>0</v>
       </c>
       <c r="J307">
         <v>0.0</v>
       </c>
       <c r="K307" t="s">
-        <v>763</v>
+        <v>770</v>
       </c>
       <c r="L307" s="1">
-        <v>22397.2</v>
+        <v>1657.37</v>
       </c>
       <c r="M307" s="1">
-        <v>24299.37</v>
+        <v>3984.03</v>
       </c>
       <c r="N307" s="1">
         <v>0.0</v>
       </c>
       <c r="O307">
         <v>1</v>
       </c>
       <c r="Z307" t="s">
-        <v>762</v>
+        <v>769</v>
       </c>
     </row>
     <row r="308" spans="1:26">
-      <c r="A308">
-        <v>2991145122</v>
+      <c r="A308" t="s">
+        <v>772</v>
       </c>
       <c r="B308" s="1">
-        <v>9000000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="C308" s="1">
-        <v>100.22742989</v>
+        <v>100.21855869</v>
       </c>
       <c r="D308" s="1">
         <v>0.0</v>
       </c>
       <c r="E308" t="s">
         <v>8</v>
       </c>
       <c r="F308">
         <v>1.0</v>
       </c>
       <c r="G308" s="1">
         <v>0.0</v>
       </c>
       <c r="H308" s="1">
-        <v>20468.69</v>
+        <v>28412.63</v>
       </c>
       <c r="I308" s="1">
         <v>0</v>
       </c>
       <c r="J308">
         <v>0.0</v>
       </c>
-      <c r="K308">
-        <v>818.4</v>
+      <c r="K308" t="s">
+        <v>773</v>
       </c>
       <c r="L308" s="1">
-        <v>20468.69</v>
+        <v>28412.63</v>
       </c>
       <c r="M308" s="1">
-        <v>21287.09</v>
+        <v>33268.64</v>
       </c>
       <c r="N308" s="1">
         <v>0.0</v>
       </c>
       <c r="O308">
         <v>1</v>
       </c>
       <c r="Z308" t="s">
-        <v>764</v>
+        <v>771</v>
       </c>
     </row>
     <row r="309" spans="1:26">
-      <c r="A309">
-        <v>2991234142</v>
+      <c r="A309" t="s">
+        <v>775</v>
       </c>
       <c r="B309" s="1">
-        <v>2500000.0</v>
+        <v>7100000.0</v>
       </c>
       <c r="C309" s="1">
-        <v>100.2274448</v>
+        <v>100.22999479</v>
       </c>
       <c r="D309" s="1">
         <v>0.0</v>
       </c>
       <c r="E309" t="s">
         <v>8</v>
       </c>
       <c r="F309">
         <v>1.0</v>
       </c>
       <c r="G309" s="1">
         <v>0.0</v>
       </c>
       <c r="H309" s="1">
-        <v>5686.12</v>
+        <v>16329.63</v>
       </c>
       <c r="I309" s="1">
         <v>0</v>
       </c>
       <c r="J309">
         <v>0.0</v>
       </c>
-      <c r="K309">
-        <v>263.04</v>
+      <c r="K309" t="s">
+        <v>776</v>
       </c>
       <c r="L309" s="1">
-        <v>5686.12</v>
+        <v>16329.63</v>
       </c>
       <c r="M309" s="1">
-        <v>5949.16</v>
+        <v>19298.83</v>
       </c>
       <c r="N309" s="1">
         <v>0.0</v>
       </c>
       <c r="O309">
         <v>1</v>
       </c>
       <c r="Z309" t="s">
-        <v>765</v>
+        <v>774</v>
       </c>
     </row>
     <row r="310" spans="1:26">
-      <c r="A310">
-        <v>3014423372</v>
+      <c r="A310" t="s">
+        <v>778</v>
       </c>
       <c r="B310" s="1">
-        <v>6000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C310" s="1">
-        <v>100.045453</v>
+        <v>100.1308426</v>
       </c>
       <c r="D310" s="1">
         <v>0.0</v>
       </c>
       <c r="E310" t="s">
         <v>8</v>
       </c>
       <c r="F310">
         <v>1.0</v>
       </c>
       <c r="G310" s="1">
         <v>0.0</v>
       </c>
       <c r="H310" s="1">
-        <v>2727.18</v>
+        <v>19626.39</v>
       </c>
       <c r="I310" s="1">
         <v>0</v>
       </c>
       <c r="J310">
         <v>0.0</v>
       </c>
       <c r="K310" t="s">
-        <v>767</v>
+        <v>779</v>
       </c>
       <c r="L310" s="1">
-        <v>2727.18</v>
+        <v>19626.39</v>
       </c>
       <c r="M310" s="1">
-        <v>4075.64</v>
+        <v>25482.69</v>
       </c>
       <c r="N310" s="1">
         <v>0.0</v>
       </c>
       <c r="O310">
         <v>1</v>
       </c>
       <c r="Z310" t="s">
-        <v>766</v>
+        <v>777</v>
       </c>
     </row>
     <row r="311" spans="1:26">
       <c r="A311" t="s">
-        <v>769</v>
+        <v>778</v>
       </c>
       <c r="B311" s="1">
-        <v>13000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C311" s="1">
-        <v>100.22897785</v>
+        <v>100.21915628</v>
       </c>
       <c r="D311" s="1">
         <v>0.0</v>
       </c>
       <c r="E311" t="s">
         <v>8</v>
       </c>
       <c r="F311">
         <v>1.0</v>
       </c>
       <c r="G311" s="1">
         <v>0.0</v>
       </c>
       <c r="H311" s="1">
-        <v>29767.12</v>
+        <v>54789.07</v>
       </c>
       <c r="I311" s="1">
         <v>0</v>
       </c>
       <c r="J311">
         <v>0.0</v>
       </c>
       <c r="K311" t="s">
-        <v>770</v>
+        <v>781</v>
       </c>
       <c r="L311" s="1">
-        <v>29767.12</v>
+        <v>54789.07</v>
       </c>
       <c r="M311" s="1">
-        <v>32522.84</v>
+        <v>64322.29</v>
       </c>
       <c r="N311" s="1">
         <v>0.0</v>
       </c>
       <c r="O311">
         <v>1</v>
       </c>
       <c r="Z311" t="s">
-        <v>768</v>
+        <v>780</v>
       </c>
     </row>
     <row r="312" spans="1:26">
       <c r="A312" t="s">
-        <v>772</v>
+        <v>783</v>
       </c>
       <c r="B312" s="1">
-        <v>7100000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C312" s="1">
-        <v>100.23995761</v>
+        <v>100.22635857</v>
       </c>
       <c r="D312" s="1">
         <v>0.0</v>
       </c>
       <c r="E312" t="s">
         <v>8</v>
       </c>
       <c r="F312">
         <v>1.0</v>
       </c>
       <c r="G312" s="1">
         <v>0.0</v>
       </c>
       <c r="H312" s="1">
-        <v>17036.99</v>
+        <v>67907.57</v>
       </c>
       <c r="I312" s="1">
         <v>0</v>
       </c>
       <c r="J312">
         <v>0.0</v>
       </c>
       <c r="K312" t="s">
-        <v>773</v>
+        <v>784</v>
       </c>
       <c r="L312" s="1">
-        <v>17036.99</v>
+        <v>67907.57</v>
       </c>
       <c r="M312" s="1">
-        <v>18825.87</v>
+        <v>79101.72</v>
       </c>
       <c r="N312" s="1">
         <v>0.0</v>
       </c>
       <c r="O312">
         <v>1</v>
       </c>
       <c r="Z312" t="s">
-        <v>771</v>
+        <v>782</v>
       </c>
     </row>
     <row r="313" spans="1:26">
       <c r="A313" t="s">
-        <v>775</v>
+        <v>786</v>
       </c>
       <c r="B313" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C313" s="1">
-        <v>100.14906373</v>
+        <v>100.11962307</v>
       </c>
       <c r="D313" s="1">
         <v>0.0</v>
       </c>
       <c r="E313" t="s">
         <v>8</v>
       </c>
       <c r="F313">
         <v>1.0</v>
       </c>
       <c r="G313" s="1">
         <v>0.0</v>
       </c>
       <c r="H313" s="1">
-        <v>22359.56</v>
+        <v>35886.92</v>
       </c>
       <c r="I313" s="1">
         <v>0</v>
       </c>
       <c r="J313">
         <v>0.0</v>
       </c>
       <c r="K313" t="s">
-        <v>776</v>
+        <v>787</v>
       </c>
       <c r="L313" s="1">
-        <v>22359.56</v>
+        <v>35886.92</v>
       </c>
       <c r="M313" s="1">
-        <v>25765.97</v>
+        <v>46799.06</v>
       </c>
       <c r="N313" s="1">
         <v>0.0</v>
       </c>
       <c r="O313">
         <v>1</v>
       </c>
       <c r="Z313" t="s">
-        <v>774</v>
+        <v>785</v>
       </c>
     </row>
     <row r="314" spans="1:26">
       <c r="A314" t="s">
-        <v>775</v>
+        <v>789</v>
       </c>
       <c r="B314" s="1">
-        <v>25000000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="C314" s="1">
-        <v>100.22965456</v>
+        <v>100.32023985</v>
       </c>
       <c r="D314" s="1">
         <v>0.0</v>
       </c>
       <c r="E314" t="s">
         <v>8</v>
       </c>
       <c r="F314">
         <v>1.0</v>
       </c>
       <c r="G314" s="1">
         <v>0.0</v>
       </c>
       <c r="H314" s="1">
-        <v>57413.64</v>
+        <v>41631.18</v>
       </c>
       <c r="I314" s="1">
         <v>0</v>
       </c>
       <c r="J314">
         <v>0.0</v>
       </c>
       <c r="K314" t="s">
-        <v>778</v>
+        <v>790</v>
       </c>
       <c r="L314" s="1">
-        <v>57413.64</v>
+        <v>41631.18</v>
       </c>
       <c r="M314" s="1">
-        <v>62887.71</v>
+        <v>45626.44</v>
       </c>
       <c r="N314" s="1">
         <v>0.0</v>
       </c>
       <c r="O314">
         <v>1</v>
       </c>
       <c r="Z314" t="s">
-        <v>777</v>
+        <v>788</v>
       </c>
     </row>
     <row r="315" spans="1:26">
       <c r="A315" t="s">
-        <v>780</v>
+        <v>792</v>
       </c>
       <c r="B315" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C315" s="1">
-        <v>100.23585807</v>
+        <v>100.07755033</v>
       </c>
       <c r="D315" s="1">
         <v>0.0</v>
       </c>
       <c r="E315" t="s">
         <v>8</v>
       </c>
       <c r="F315">
         <v>1.0</v>
       </c>
       <c r="G315" s="1">
         <v>0.0</v>
       </c>
       <c r="H315" s="1">
-        <v>70757.42</v>
+        <v>11632.55</v>
       </c>
       <c r="I315" s="1">
         <v>0</v>
       </c>
       <c r="J315">
         <v>0.0</v>
       </c>
       <c r="K315" t="s">
-        <v>781</v>
+        <v>793</v>
       </c>
       <c r="L315" s="1">
-        <v>70757.42</v>
+        <v>11632.55</v>
       </c>
       <c r="M315" s="1">
-        <v>77106.38</v>
+        <v>17217.68</v>
       </c>
       <c r="N315" s="1">
         <v>0.0</v>
       </c>
       <c r="O315">
         <v>1</v>
       </c>
       <c r="Z315" t="s">
-        <v>779</v>
+        <v>791</v>
       </c>
     </row>
     <row r="316" spans="1:26">
       <c r="A316" t="s">
-        <v>783</v>
+        <v>792</v>
       </c>
       <c r="B316" s="1">
         <v>30000000.0</v>
       </c>
       <c r="C316" s="1">
-        <v>100.13854087</v>
+        <v>100.24049617</v>
       </c>
       <c r="D316" s="1">
         <v>0.0</v>
       </c>
       <c r="E316" t="s">
         <v>8</v>
       </c>
       <c r="F316">
         <v>1.0</v>
       </c>
       <c r="G316" s="1">
         <v>0.0</v>
       </c>
       <c r="H316" s="1">
-        <v>41562.26</v>
+        <v>72148.85</v>
       </c>
       <c r="I316" s="1">
         <v>0</v>
       </c>
       <c r="J316">
         <v>0.0</v>
       </c>
       <c r="K316" t="s">
-        <v>784</v>
+        <v>795</v>
       </c>
       <c r="L316" s="1">
-        <v>41562.26</v>
+        <v>72148.85</v>
       </c>
       <c r="M316" s="1">
-        <v>47659.59</v>
+        <v>83399.52</v>
       </c>
       <c r="N316" s="1">
         <v>0.0</v>
       </c>
       <c r="O316">
         <v>1</v>
       </c>
       <c r="Z316" t="s">
-        <v>782</v>
+        <v>794</v>
       </c>
     </row>
     <row r="317" spans="1:26">
       <c r="A317" t="s">
-        <v>786</v>
+        <v>792</v>
       </c>
       <c r="B317" s="1">
-        <v>13000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C317" s="1">
-        <v>100.31297254</v>
+        <v>100.23823465</v>
       </c>
       <c r="D317" s="1">
         <v>0.0</v>
       </c>
       <c r="E317" t="s">
         <v>8</v>
       </c>
       <c r="F317">
         <v>1.0</v>
       </c>
       <c r="G317" s="1">
         <v>0.0</v>
       </c>
       <c r="H317" s="1">
-        <v>40686.43</v>
+        <v>47646.93</v>
       </c>
       <c r="I317" s="1">
         <v>0</v>
       </c>
       <c r="J317">
         <v>0.0</v>
       </c>
       <c r="K317" t="s">
-        <v>787</v>
+        <v>797</v>
       </c>
       <c r="L317" s="1">
-        <v>40686.43</v>
+        <v>47646.93</v>
       </c>
       <c r="M317" s="1">
-        <v>42697.18</v>
+        <v>55093.77</v>
       </c>
       <c r="N317" s="1">
         <v>0.0</v>
       </c>
       <c r="O317">
         <v>1</v>
       </c>
       <c r="Z317" t="s">
-        <v>785</v>
+        <v>796</v>
       </c>
     </row>
     <row r="318" spans="1:26">
       <c r="A318" t="s">
-        <v>789</v>
+        <v>799</v>
       </c>
       <c r="B318" s="1">
-        <v>15000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C318" s="1">
-        <v>100.09697973</v>
+        <v>100.25676888</v>
       </c>
       <c r="D318" s="1">
         <v>0.0</v>
       </c>
       <c r="E318" t="s">
         <v>8</v>
       </c>
       <c r="F318">
         <v>1.0</v>
       </c>
       <c r="G318" s="1">
         <v>0.0</v>
       </c>
       <c r="H318" s="1">
-        <v>14546.96</v>
+        <v>64192.22</v>
       </c>
       <c r="I318" s="1">
         <v>0</v>
       </c>
       <c r="J318">
         <v>0.0</v>
       </c>
       <c r="K318" t="s">
-        <v>790</v>
+        <v>800</v>
       </c>
       <c r="L318" s="1">
-        <v>14546.96</v>
+        <v>64192.22</v>
       </c>
       <c r="M318" s="1">
-        <v>17711.33</v>
+        <v>76392.12</v>
       </c>
       <c r="N318" s="1">
         <v>0.0</v>
       </c>
       <c r="O318">
         <v>1</v>
       </c>
       <c r="Z318" t="s">
-        <v>788</v>
+        <v>798</v>
       </c>
     </row>
     <row r="319" spans="1:26">
       <c r="A319" t="s">
-        <v>789</v>
+        <v>802</v>
       </c>
       <c r="B319" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C319" s="1">
-        <v>100.24815093</v>
+        <v>100.252857</v>
       </c>
       <c r="D319" s="1">
         <v>0.0</v>
       </c>
       <c r="E319" t="s">
         <v>8</v>
       </c>
       <c r="F319">
         <v>1.0</v>
       </c>
       <c r="G319" s="1">
         <v>0.0</v>
       </c>
       <c r="H319" s="1">
-        <v>74445.28</v>
+        <v>25285.7</v>
       </c>
       <c r="I319" s="1">
         <v>0</v>
       </c>
       <c r="J319">
         <v>0.0</v>
       </c>
       <c r="K319" t="s">
-        <v>792</v>
+        <v>803</v>
       </c>
       <c r="L319" s="1">
-        <v>74445.28</v>
+        <v>25285.7</v>
       </c>
       <c r="M319" s="1">
-        <v>80845.68</v>
+        <v>29042.5</v>
       </c>
       <c r="N319" s="1">
         <v>0.0</v>
       </c>
       <c r="O319">
         <v>1</v>
       </c>
       <c r="Z319" t="s">
-        <v>791</v>
+        <v>801</v>
       </c>
     </row>
     <row r="320" spans="1:26">
       <c r="A320" t="s">
-        <v>789</v>
+        <v>802</v>
       </c>
       <c r="B320" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C320" s="1">
-        <v>100.246146</v>
+        <v>100.25478645</v>
       </c>
       <c r="D320" s="1">
         <v>0.0</v>
       </c>
       <c r="E320" t="s">
         <v>8</v>
       </c>
       <c r="F320">
         <v>1.0</v>
       </c>
       <c r="G320" s="1">
         <v>0.0</v>
       </c>
       <c r="H320" s="1">
-        <v>49229.2</v>
+        <v>50957.29</v>
       </c>
       <c r="I320" s="1">
         <v>0</v>
       </c>
       <c r="J320">
         <v>0.0</v>
       </c>
       <c r="K320" t="s">
-        <v>794</v>
+        <v>805</v>
       </c>
       <c r="L320" s="1">
-        <v>49229.2</v>
+        <v>50957.29</v>
       </c>
       <c r="M320" s="1">
-        <v>53448.35</v>
+        <v>58884.24</v>
       </c>
       <c r="N320" s="1">
         <v>0.0</v>
       </c>
       <c r="O320">
         <v>1</v>
       </c>
       <c r="Z320" t="s">
-        <v>793</v>
+        <v>804</v>
       </c>
     </row>
     <row r="321" spans="1:26">
       <c r="A321" t="s">
-        <v>796</v>
+        <v>807</v>
       </c>
       <c r="B321" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C321" s="1">
-        <v>100.26477144</v>
+        <v>100.26926635</v>
       </c>
       <c r="D321" s="1">
         <v>0.0</v>
       </c>
       <c r="E321" t="s">
         <v>8</v>
       </c>
       <c r="F321">
         <v>1.0</v>
       </c>
       <c r="G321" s="1">
         <v>0.0</v>
       </c>
       <c r="H321" s="1">
-        <v>66192.86</v>
+        <v>53853.27</v>
       </c>
       <c r="I321" s="1">
         <v>0</v>
       </c>
       <c r="J321">
         <v>0.0</v>
       </c>
       <c r="K321" t="s">
-        <v>797</v>
+        <v>808</v>
       </c>
       <c r="L321" s="1">
-        <v>66192.86</v>
+        <v>53853.27</v>
       </c>
       <c r="M321" s="1">
-        <v>74036.93</v>
+        <v>63030.15</v>
       </c>
       <c r="N321" s="1">
         <v>0.0</v>
       </c>
       <c r="O321">
         <v>1</v>
       </c>
       <c r="Z321" t="s">
-        <v>795</v>
+        <v>806</v>
       </c>
     </row>
     <row r="322" spans="1:26">
       <c r="A322" t="s">
-        <v>799</v>
+        <v>810</v>
       </c>
       <c r="B322" s="1">
-        <v>10000000.0</v>
+        <v>7391000.0</v>
       </c>
       <c r="C322" s="1">
-        <v>100.2587068</v>
+        <v>100.33850101</v>
       </c>
       <c r="D322" s="1">
         <v>0.0</v>
       </c>
       <c r="E322" t="s">
         <v>8</v>
       </c>
       <c r="F322">
         <v>1.0</v>
       </c>
       <c r="G322" s="1">
         <v>0.0</v>
       </c>
       <c r="H322" s="1">
-        <v>25870.68</v>
+        <v>25018.61</v>
       </c>
       <c r="I322" s="1">
         <v>0</v>
       </c>
       <c r="J322">
         <v>0.0</v>
       </c>
       <c r="K322" t="s">
-        <v>800</v>
+        <v>811</v>
       </c>
       <c r="L322" s="1">
-        <v>25870.68</v>
+        <v>25018.61</v>
       </c>
       <c r="M322" s="1">
-        <v>28009.73</v>
+        <v>28266.61</v>
       </c>
       <c r="N322" s="1">
         <v>0.0</v>
       </c>
       <c r="O322">
         <v>1</v>
       </c>
       <c r="Z322" t="s">
-        <v>798</v>
+        <v>809</v>
       </c>
     </row>
     <row r="323" spans="1:26">
       <c r="A323" t="s">
-        <v>799</v>
+        <v>813</v>
       </c>
       <c r="B323" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C323" s="1">
-        <v>100.26086505</v>
+        <v>100.08740215</v>
       </c>
       <c r="D323" s="1">
         <v>0.0</v>
       </c>
       <c r="E323" t="s">
         <v>8</v>
       </c>
       <c r="F323">
         <v>1.0</v>
       </c>
       <c r="G323" s="1">
         <v>0.0</v>
       </c>
       <c r="H323" s="1">
-        <v>52173.01</v>
+        <v>17480.43</v>
       </c>
       <c r="I323" s="1">
         <v>0</v>
       </c>
       <c r="J323">
         <v>0.0</v>
       </c>
       <c r="K323" t="s">
-        <v>802</v>
+        <v>814</v>
       </c>
       <c r="L323" s="1">
-        <v>52173.01</v>
+        <v>17480.43</v>
       </c>
       <c r="M323" s="1">
-        <v>56817.78</v>
+        <v>6823.61</v>
       </c>
       <c r="N323" s="1">
         <v>0.0</v>
       </c>
       <c r="O323">
         <v>1</v>
       </c>
       <c r="Z323" t="s">
-        <v>801</v>
+        <v>812</v>
       </c>
     </row>
     <row r="324" spans="1:26">
       <c r="A324" t="s">
-        <v>804</v>
+        <v>816</v>
       </c>
       <c r="B324" s="1">
-        <v>20000000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="C324" s="1">
-        <v>100.27477405</v>
+        <v>100.02866283</v>
       </c>
       <c r="D324" s="1">
         <v>0.0</v>
       </c>
       <c r="E324" t="s">
         <v>8</v>
       </c>
       <c r="F324">
         <v>1.0</v>
       </c>
       <c r="G324" s="1">
         <v>0.0</v>
       </c>
       <c r="H324" s="1">
-        <v>54954.81</v>
+        <v>1719.77</v>
       </c>
       <c r="I324" s="1">
         <v>0</v>
       </c>
       <c r="J324">
         <v>0.0</v>
       </c>
       <c r="K324" t="s">
-        <v>805</v>
+        <v>817</v>
       </c>
       <c r="L324" s="1">
-        <v>54954.81</v>
+        <v>1719.77</v>
       </c>
       <c r="M324" s="1">
-        <v>60703.38</v>
+        <v>279.74</v>
       </c>
       <c r="N324" s="1">
         <v>0.0</v>
       </c>
       <c r="O324">
         <v>1</v>
       </c>
       <c r="Z324" t="s">
-        <v>803</v>
+        <v>815</v>
       </c>
     </row>
     <row r="325" spans="1:26">
       <c r="A325" t="s">
-        <v>807</v>
+        <v>819</v>
       </c>
       <c r="B325" s="1">
-        <v>7391000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C325" s="1">
-        <v>100.33303829</v>
+        <v>100.2019254</v>
       </c>
       <c r="D325" s="1">
         <v>0.0</v>
       </c>
       <c r="E325" t="s">
         <v>8</v>
       </c>
       <c r="F325">
         <v>1.0</v>
       </c>
       <c r="G325" s="1">
         <v>0.0</v>
       </c>
       <c r="H325" s="1">
-        <v>24614.86</v>
+        <v>20192.54</v>
       </c>
       <c r="I325" s="1">
         <v>0</v>
       </c>
       <c r="J325">
         <v>0.0</v>
       </c>
       <c r="K325" t="s">
-        <v>808</v>
+        <v>820</v>
       </c>
       <c r="L325" s="1">
-        <v>24614.86</v>
+        <v>20192.54</v>
       </c>
       <c r="M325" s="1">
-        <v>26598.77</v>
+        <v>15925.81</v>
       </c>
       <c r="N325" s="1">
         <v>0.0</v>
       </c>
       <c r="O325">
         <v>1</v>
       </c>
       <c r="Z325" t="s">
-        <v>806</v>
+        <v>818</v>
       </c>
     </row>
     <row r="326" spans="1:26">
       <c r="A326" t="s">
-        <v>810</v>
+        <v>819</v>
       </c>
       <c r="B326" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C326" s="1">
-        <v>100.08748985</v>
+        <v>100.19702973</v>
       </c>
       <c r="D326" s="1">
         <v>0.0</v>
       </c>
       <c r="E326" t="s">
         <v>8</v>
       </c>
       <c r="F326">
         <v>1.0</v>
       </c>
       <c r="G326" s="1">
         <v>0.0</v>
       </c>
       <c r="H326" s="1">
-        <v>17497.97</v>
+        <v>29554.46</v>
       </c>
       <c r="I326" s="1">
         <v>0</v>
       </c>
       <c r="J326">
         <v>0.0</v>
       </c>
       <c r="K326" t="s">
-        <v>811</v>
+        <v>822</v>
       </c>
       <c r="L326" s="1">
-        <v>17497.97</v>
+        <v>29554.46</v>
       </c>
       <c r="M326" s="1">
-        <v>6392.9</v>
+        <v>20055.59</v>
       </c>
       <c r="N326" s="1">
         <v>0.0</v>
       </c>
       <c r="O326">
         <v>1</v>
       </c>
       <c r="Z326" t="s">
-        <v>809</v>
+        <v>821</v>
       </c>
     </row>
     <row r="327" spans="1:26">
       <c r="A327" t="s">
-        <v>813</v>
+        <v>824</v>
       </c>
       <c r="B327" s="1">
-        <v>6000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="C327" s="1">
-        <v>100.03715383</v>
+        <v>100.04202232</v>
       </c>
       <c r="D327" s="1">
         <v>0.0</v>
       </c>
       <c r="E327" t="s">
         <v>8</v>
       </c>
       <c r="F327">
         <v>1.0</v>
       </c>
       <c r="G327" s="1">
         <v>0.0</v>
       </c>
       <c r="H327" s="1">
-        <v>2229.23</v>
+        <v>5252.79</v>
       </c>
       <c r="I327" s="1">
         <v>0</v>
       </c>
       <c r="J327">
         <v>0.0</v>
       </c>
       <c r="K327" t="s">
-        <v>814</v>
+        <v>825</v>
       </c>
       <c r="L327" s="1">
-        <v>2229.23</v>
+        <v>5252.79</v>
       </c>
       <c r="M327" s="1">
-        <v>387.38</v>
+        <v>-13392.06</v>
       </c>
       <c r="N327" s="1">
         <v>0.0</v>
       </c>
       <c r="O327">
         <v>1</v>
       </c>
       <c r="Z327" t="s">
-        <v>812</v>
+        <v>823</v>
       </c>
     </row>
     <row r="328" spans="1:26">
       <c r="A328" t="s">
-        <v>816</v>
+        <v>827</v>
       </c>
       <c r="B328" s="1">
-        <v>10000000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="C328" s="1">
-        <v>100.1407254</v>
+        <v>100.04771111</v>
       </c>
       <c r="D328" s="1">
         <v>0.0</v>
       </c>
       <c r="E328" t="s">
         <v>8</v>
       </c>
       <c r="F328">
         <v>1.0</v>
       </c>
       <c r="G328" s="1">
         <v>0.0</v>
       </c>
       <c r="H328" s="1">
-        <v>14072.54</v>
+        <v>858.8</v>
       </c>
       <c r="I328" s="1">
         <v>0</v>
       </c>
       <c r="J328">
         <v>0.0</v>
       </c>
       <c r="K328" t="s">
-        <v>817</v>
+        <v>828</v>
       </c>
       <c r="L328" s="1">
-        <v>14072.54</v>
+        <v>858.8</v>
       </c>
       <c r="M328" s="1">
-        <v>10480.92</v>
+        <v>-1001.41</v>
       </c>
       <c r="N328" s="1">
         <v>0.0</v>
       </c>
       <c r="O328">
         <v>1</v>
       </c>
       <c r="Z328" t="s">
-        <v>815</v>
+        <v>826</v>
       </c>
     </row>
     <row r="329" spans="1:26">
       <c r="A329" t="s">
-        <v>816</v>
+        <v>830</v>
       </c>
       <c r="B329" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C329" s="1">
-        <v>100.16906527</v>
+        <v>100.0759712</v>
       </c>
       <c r="D329" s="1">
         <v>0.0</v>
       </c>
       <c r="E329" t="s">
         <v>8</v>
       </c>
       <c r="F329">
         <v>1.0</v>
       </c>
       <c r="G329" s="1">
         <v>0.0</v>
       </c>
       <c r="H329" s="1">
-        <v>25359.79</v>
+        <v>7597.12</v>
       </c>
       <c r="I329" s="1">
         <v>0</v>
       </c>
       <c r="J329">
         <v>0.0</v>
       </c>
       <c r="K329" t="s">
-        <v>819</v>
+        <v>831</v>
       </c>
       <c r="L329" s="1">
-        <v>25359.79</v>
+        <v>7597.12</v>
       </c>
       <c r="M329" s="1">
-        <v>15807.83</v>
+        <v>-4470.47</v>
       </c>
       <c r="N329" s="1">
         <v>0.0</v>
       </c>
       <c r="O329">
         <v>1</v>
       </c>
       <c r="Z329" t="s">
-        <v>818</v>
+        <v>829</v>
       </c>
     </row>
     <row r="330" spans="1:26">
       <c r="A330" t="s">
-        <v>821</v>
+        <v>833</v>
       </c>
       <c r="B330" s="1">
-        <v>12500000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C330" s="1">
-        <v>99.99721256</v>
+        <v>100.0966302</v>
       </c>
       <c r="D330" s="1">
         <v>0.0</v>
       </c>
       <c r="E330" t="s">
         <v>8</v>
       </c>
       <c r="F330">
         <v>1.0</v>
       </c>
       <c r="G330" s="1">
         <v>0.0</v>
       </c>
       <c r="H330" s="1">
-        <v>-348.43</v>
+        <v>28989.06</v>
       </c>
       <c r="I330" s="1">
         <v>0</v>
       </c>
       <c r="J330">
         <v>0.0</v>
       </c>
       <c r="K330" t="s">
-        <v>822</v>
+        <v>834</v>
       </c>
       <c r="L330" s="1">
-        <v>-348.43</v>
+        <v>28989.06</v>
       </c>
       <c r="M330" s="1">
-        <v>-17172.98</v>
+        <v>-2875.02</v>
       </c>
       <c r="N330" s="1">
         <v>0.0</v>
       </c>
       <c r="O330">
         <v>1</v>
       </c>
       <c r="Z330" t="s">
-        <v>820</v>
+        <v>832</v>
       </c>
     </row>
     <row r="331" spans="1:26">
       <c r="A331" t="s">
-        <v>824</v>
+        <v>836</v>
       </c>
       <c r="B331" s="1">
-        <v>1800000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C331" s="1">
-        <v>99.98426056</v>
+        <v>100.09703513</v>
       </c>
       <c r="D331" s="1">
         <v>0.0</v>
       </c>
       <c r="E331" t="s">
         <v>8</v>
       </c>
       <c r="F331">
         <v>1.0</v>
       </c>
       <c r="G331" s="1">
         <v>0.0</v>
       </c>
       <c r="H331" s="1">
-        <v>-283.31</v>
+        <v>29110.54</v>
       </c>
       <c r="I331" s="1">
         <v>0</v>
       </c>
       <c r="J331">
         <v>0.0</v>
       </c>
       <c r="K331" t="s">
-        <v>825</v>
+        <v>837</v>
       </c>
       <c r="L331" s="1">
-        <v>-283.31</v>
+        <v>29110.54</v>
       </c>
       <c r="M331" s="1">
-        <v>-1838.26</v>
+        <v>18390.63</v>
       </c>
       <c r="N331" s="1">
         <v>0.0</v>
       </c>
       <c r="O331">
         <v>1</v>
       </c>
       <c r="Z331" t="s">
-        <v>823</v>
+        <v>835</v>
       </c>
     </row>
     <row r="332" spans="1:26">
       <c r="A332" t="s">
-        <v>827</v>
+        <v>839</v>
       </c>
       <c r="B332" s="1">
         <v>10000000.0</v>
       </c>
       <c r="C332" s="1">
-        <v>100.0286543</v>
+        <v>100.1652861</v>
       </c>
       <c r="D332" s="1">
         <v>0.0</v>
       </c>
       <c r="E332" t="s">
         <v>8</v>
       </c>
       <c r="F332">
         <v>1.0</v>
       </c>
       <c r="G332" s="1">
         <v>0.0</v>
       </c>
       <c r="H332" s="1">
-        <v>2865.43</v>
+        <v>16528.61</v>
       </c>
       <c r="I332" s="1">
         <v>0</v>
       </c>
       <c r="J332">
         <v>0.0</v>
       </c>
       <c r="K332" t="s">
-        <v>828</v>
+        <v>840</v>
       </c>
       <c r="L332" s="1">
-        <v>2865.43</v>
+        <v>16528.61</v>
       </c>
       <c r="M332" s="1">
-        <v>-7950.59</v>
+        <v>15232.94</v>
       </c>
       <c r="N332" s="1">
         <v>0.0</v>
       </c>
       <c r="O332">
         <v>1</v>
       </c>
       <c r="Z332" t="s">
-        <v>826</v>
+        <v>838</v>
       </c>
     </row>
     <row r="333" spans="1:26">
       <c r="A333" t="s">
-        <v>830</v>
+        <v>842</v>
       </c>
       <c r="B333" s="1">
         <v>30000000.0</v>
       </c>
       <c r="C333" s="1">
-        <v>100.04816613</v>
+        <v>100.2027142</v>
       </c>
       <c r="D333" s="1">
         <v>0.0</v>
       </c>
       <c r="E333" t="s">
         <v>8</v>
       </c>
       <c r="F333">
         <v>1.0</v>
       </c>
       <c r="G333" s="1">
         <v>0.0</v>
       </c>
       <c r="H333" s="1">
-        <v>14449.84</v>
+        <v>60814.26</v>
       </c>
       <c r="I333" s="1">
         <v>0</v>
       </c>
       <c r="J333">
         <v>0.0</v>
       </c>
       <c r="K333" t="s">
-        <v>831</v>
+        <v>843</v>
       </c>
       <c r="L333" s="1">
-        <v>14449.84</v>
+        <v>60814.26</v>
       </c>
       <c r="M333" s="1">
-        <v>-14032.16</v>
+        <v>57103.09</v>
       </c>
       <c r="N333" s="1">
         <v>0.0</v>
       </c>
       <c r="O333">
         <v>1</v>
       </c>
       <c r="Z333" t="s">
-        <v>829</v>
+        <v>841</v>
       </c>
     </row>
     <row r="334" spans="1:26">
       <c r="A334" t="s">
-        <v>830</v>
+        <v>845</v>
       </c>
       <c r="B334" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C334" s="1">
-        <v>100.00111513</v>
+        <v>100.09010957</v>
       </c>
       <c r="D334" s="1">
         <v>0.0</v>
       </c>
       <c r="E334" t="s">
         <v>8</v>
       </c>
       <c r="F334">
         <v>1.0</v>
       </c>
       <c r="G334" s="1">
         <v>0.0</v>
       </c>
       <c r="H334" s="1">
-        <v>167.27</v>
+        <v>27032.87</v>
       </c>
       <c r="I334" s="1">
         <v>0</v>
       </c>
       <c r="J334">
         <v>0.0</v>
       </c>
       <c r="K334" t="s">
-        <v>833</v>
+        <v>846</v>
       </c>
       <c r="L334" s="1">
-        <v>167.27</v>
+        <v>27032.87</v>
       </c>
       <c r="M334" s="1">
-        <v>-1937.07</v>
+        <v>22341.95</v>
       </c>
       <c r="N334" s="1">
         <v>0.0</v>
       </c>
       <c r="O334">
         <v>1</v>
       </c>
       <c r="Z334" t="s">
-        <v>832</v>
+        <v>844</v>
       </c>
     </row>
     <row r="335" spans="1:26">
       <c r="A335" t="s">
-        <v>835</v>
+        <v>848</v>
       </c>
       <c r="B335" s="1">
-        <v>30000000.0</v>
+        <v>45000000.0</v>
       </c>
       <c r="C335" s="1">
-        <v>100.0143754</v>
+        <v>100.14099416</v>
       </c>
       <c r="D335" s="1">
         <v>0.0</v>
       </c>
       <c r="E335" t="s">
         <v>8</v>
       </c>
       <c r="F335">
         <v>1.0</v>
       </c>
       <c r="G335" s="1">
         <v>0.0</v>
       </c>
       <c r="H335" s="1">
-        <v>4312.62</v>
+        <v>63447.37</v>
       </c>
       <c r="I335" s="1">
         <v>0</v>
       </c>
       <c r="J335">
         <v>0.0</v>
       </c>
       <c r="K335" t="s">
-        <v>836</v>
+        <v>849</v>
       </c>
       <c r="L335" s="1">
-        <v>4312.62</v>
+        <v>63447.37</v>
       </c>
       <c r="M335" s="1">
-        <v>-1554.74</v>
+        <v>91291.23</v>
       </c>
       <c r="N335" s="1">
         <v>0.0</v>
       </c>
       <c r="O335">
         <v>1</v>
       </c>
       <c r="Z335" t="s">
-        <v>834</v>
+        <v>847</v>
       </c>
     </row>
     <row r="336" spans="1:26">
       <c r="A336" t="s">
-        <v>838</v>
+        <v>851</v>
       </c>
       <c r="B336" s="1">
-        <v>10000000.0</v>
+        <v>15500000.0</v>
       </c>
       <c r="C336" s="1">
-        <v>100.0919136</v>
+        <v>100.51076697</v>
       </c>
       <c r="D336" s="1">
         <v>0.0</v>
       </c>
       <c r="E336" t="s">
         <v>8</v>
       </c>
       <c r="F336">
         <v>1.0</v>
       </c>
       <c r="G336" s="1">
         <v>0.0</v>
       </c>
       <c r="H336" s="1">
-        <v>9191.36</v>
+        <v>79168.88</v>
       </c>
       <c r="I336" s="1">
         <v>0</v>
       </c>
       <c r="J336">
         <v>0.0</v>
       </c>
-      <c r="K336">
-        <v>-211.12</v>
+      <c r="K336" t="s">
+        <v>852</v>
       </c>
       <c r="L336" s="1">
-        <v>9191.36</v>
+        <v>79168.88</v>
       </c>
       <c r="M336" s="1">
-        <v>8980.24</v>
+        <v>83529.27</v>
       </c>
       <c r="N336" s="1">
         <v>0.0</v>
       </c>
       <c r="O336">
         <v>1</v>
       </c>
       <c r="Z336" t="s">
-        <v>837</v>
+        <v>850</v>
       </c>
     </row>
     <row r="337" spans="1:26">
       <c r="A337" t="s">
-        <v>840</v>
+        <v>854</v>
       </c>
       <c r="B337" s="1">
-        <v>30000000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="C337" s="1">
-        <v>100.1150247</v>
+        <v>100.281575</v>
       </c>
       <c r="D337" s="1">
         <v>0.0</v>
       </c>
       <c r="E337" t="s">
         <v>8</v>
       </c>
       <c r="F337">
         <v>1.0</v>
       </c>
       <c r="G337" s="1">
         <v>0.0</v>
       </c>
       <c r="H337" s="1">
-        <v>34507.41</v>
+        <v>11263.0</v>
       </c>
       <c r="I337" s="1">
         <v>0</v>
       </c>
       <c r="J337">
         <v>0.0</v>
       </c>
-      <c r="K337">
-        <v>-472.67</v>
+      <c r="K337" t="s">
+        <v>855</v>
       </c>
       <c r="L337" s="1">
-        <v>34507.41</v>
+        <v>11263.0</v>
       </c>
       <c r="M337" s="1">
-        <v>34034.74</v>
+        <v>12443.91</v>
       </c>
       <c r="N337" s="1">
         <v>0.0</v>
       </c>
       <c r="O337">
         <v>1</v>
       </c>
       <c r="Z337" t="s">
-        <v>839</v>
+        <v>853</v>
       </c>
     </row>
     <row r="338" spans="1:26">
       <c r="A338" t="s">
-        <v>842</v>
+        <v>857</v>
       </c>
       <c r="B338" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C338" s="1">
-        <v>99.9946371</v>
+        <v>100.2766687</v>
       </c>
       <c r="D338" s="1">
         <v>0.0</v>
       </c>
       <c r="E338" t="s">
         <v>8</v>
       </c>
       <c r="F338">
         <v>1.0</v>
       </c>
       <c r="G338" s="1">
         <v>0.0</v>
       </c>
       <c r="H338" s="1">
-        <v>-1608.87</v>
+        <v>27666.87</v>
       </c>
       <c r="I338" s="1">
         <v>0</v>
       </c>
       <c r="J338">
         <v>0.0</v>
       </c>
-      <c r="K338">
-        <v>0.0</v>
+      <c r="K338" t="s">
+        <v>858</v>
       </c>
       <c r="L338" s="1">
-        <v>-1608.87</v>
+        <v>27666.87</v>
       </c>
       <c r="M338" s="1">
-        <v>-1608.87</v>
+        <v>31909.84</v>
       </c>
       <c r="N338" s="1">
         <v>0.0</v>
       </c>
       <c r="O338">
         <v>1</v>
       </c>
       <c r="Z338" t="s">
-        <v>841</v>
+        <v>856</v>
       </c>
     </row>
     <row r="339" spans="1:26">
       <c r="A339" t="s">
-        <v>844</v>
+        <v>860</v>
       </c>
       <c r="B339" s="1">
-        <v>45000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C339" s="1">
-        <v>100.16111982</v>
+        <v>100.3190864</v>
       </c>
       <c r="D339" s="1">
         <v>0.0</v>
       </c>
       <c r="E339" t="s">
         <v>8</v>
       </c>
       <c r="F339">
         <v>1.0</v>
       </c>
       <c r="G339" s="1">
         <v>0.0</v>
       </c>
       <c r="H339" s="1">
-        <v>72503.92</v>
+        <v>31908.64</v>
       </c>
       <c r="I339" s="1">
         <v>0</v>
       </c>
       <c r="J339">
         <v>0.0</v>
       </c>
       <c r="K339" t="s">
-        <v>845</v>
+        <v>861</v>
       </c>
       <c r="L339" s="1">
-        <v>72503.92</v>
+        <v>31908.64</v>
       </c>
       <c r="M339" s="1">
-        <v>92124.59</v>
+        <v>36205.29</v>
       </c>
       <c r="N339" s="1">
         <v>0.0</v>
       </c>
       <c r="O339">
         <v>1</v>
       </c>
       <c r="Z339" t="s">
-        <v>843</v>
+        <v>859</v>
       </c>
     </row>
     <row r="340" spans="1:26">
       <c r="A340" t="s">
-        <v>847</v>
+        <v>863</v>
       </c>
       <c r="B340" s="1">
-        <v>15500000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="C340" s="1">
-        <v>100.46478781</v>
+        <v>100.25602409</v>
       </c>
       <c r="D340" s="1">
         <v>0.0</v>
       </c>
       <c r="E340" t="s">
         <v>8</v>
       </c>
       <c r="F340">
         <v>1.0</v>
       </c>
       <c r="G340" s="1">
         <v>0.0</v>
       </c>
       <c r="H340" s="1">
-        <v>72042.11</v>
+        <v>5632.53</v>
       </c>
       <c r="I340" s="1">
         <v>0</v>
       </c>
       <c r="J340">
         <v>0.0</v>
       </c>
-      <c r="K340" t="s">
-        <v>848</v>
+      <c r="K340">
+        <v>269.28</v>
       </c>
       <c r="L340" s="1">
-        <v>72042.11</v>
+        <v>5632.53</v>
       </c>
       <c r="M340" s="1">
-        <v>74232.74</v>
+        <v>5901.81</v>
       </c>
       <c r="N340" s="1">
         <v>0.0</v>
       </c>
       <c r="O340">
         <v>1</v>
       </c>
       <c r="Z340" t="s">
-        <v>846</v>
+        <v>862</v>
       </c>
     </row>
     <row r="341" spans="1:26">
       <c r="A341" t="s">
-        <v>850</v>
+        <v>865</v>
       </c>
       <c r="B341" s="1">
-        <v>4000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C341" s="1">
-        <v>100.2804455</v>
+        <v>100.1871586</v>
       </c>
       <c r="D341" s="1">
         <v>0.0</v>
       </c>
       <c r="E341" t="s">
         <v>8</v>
       </c>
       <c r="F341">
         <v>1.0</v>
       </c>
       <c r="G341" s="1">
         <v>0.0</v>
       </c>
       <c r="H341" s="1">
-        <v>11217.82</v>
+        <v>46789.65</v>
       </c>
       <c r="I341" s="1">
         <v>0</v>
       </c>
       <c r="J341">
         <v>0.0</v>
       </c>
-      <c r="K341">
-        <v>573.51</v>
+      <c r="K341" t="s">
+        <v>866</v>
       </c>
       <c r="L341" s="1">
-        <v>11217.82</v>
+        <v>46789.65</v>
       </c>
       <c r="M341" s="1">
-        <v>11791.33</v>
+        <v>29360.29</v>
       </c>
       <c r="N341" s="1">
         <v>0.0</v>
       </c>
       <c r="O341">
         <v>1</v>
       </c>
       <c r="Z341" t="s">
-        <v>849</v>
+        <v>864</v>
       </c>
     </row>
     <row r="342" spans="1:26">
       <c r="A342" t="s">
-        <v>852</v>
+        <v>865</v>
       </c>
       <c r="B342" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C342" s="1">
-        <v>100.2801281</v>
+        <v>100.1727746</v>
       </c>
       <c r="D342" s="1">
         <v>0.0</v>
       </c>
       <c r="E342" t="s">
         <v>8</v>
       </c>
       <c r="F342">
         <v>1.0</v>
       </c>
       <c r="G342" s="1">
         <v>0.0</v>
       </c>
       <c r="H342" s="1">
-        <v>28012.81</v>
+        <v>34554.92</v>
       </c>
       <c r="I342" s="1">
         <v>0</v>
       </c>
       <c r="J342">
         <v>0.0</v>
       </c>
       <c r="K342" t="s">
-        <v>853</v>
+        <v>868</v>
       </c>
       <c r="L342" s="1">
-        <v>28012.81</v>
+        <v>34554.92</v>
       </c>
       <c r="M342" s="1">
-        <v>30580.06</v>
+        <v>19742.55</v>
       </c>
       <c r="N342" s="1">
         <v>0.0</v>
       </c>
       <c r="O342">
         <v>1</v>
       </c>
       <c r="Z342" t="s">
-        <v>851</v>
+        <v>867</v>
       </c>
     </row>
     <row r="343" spans="1:26">
       <c r="A343" t="s">
-        <v>855</v>
+        <v>870</v>
       </c>
       <c r="B343" s="1">
-        <v>10000000.0</v>
+        <v>6070000.0</v>
       </c>
       <c r="C343" s="1">
-        <v>100.3162243</v>
+        <v>100.26479077</v>
       </c>
       <c r="D343" s="1">
         <v>0.0</v>
       </c>
       <c r="E343" t="s">
         <v>8</v>
       </c>
       <c r="F343">
         <v>1.0</v>
       </c>
       <c r="G343" s="1">
         <v>0.0</v>
       </c>
       <c r="H343" s="1">
-        <v>31622.43</v>
+        <v>16072.8</v>
       </c>
       <c r="I343" s="1">
         <v>0</v>
       </c>
       <c r="J343">
         <v>0.0</v>
       </c>
       <c r="K343" t="s">
-        <v>856</v>
+        <v>871</v>
       </c>
       <c r="L343" s="1">
-        <v>31622.43</v>
+        <v>16072.8</v>
       </c>
       <c r="M343" s="1">
-        <v>34227.3</v>
+        <v>14428.64</v>
       </c>
       <c r="N343" s="1">
         <v>0.0</v>
       </c>
       <c r="O343">
         <v>1</v>
       </c>
       <c r="Z343" t="s">
-        <v>854</v>
+        <v>869</v>
       </c>
     </row>
     <row r="344" spans="1:26">
       <c r="A344" t="s">
-        <v>858</v>
+        <v>873</v>
       </c>
       <c r="B344" s="1">
-        <v>2200000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C344" s="1">
-        <v>100.25272364</v>
+        <v>100.03838285</v>
       </c>
       <c r="D344" s="1">
         <v>0.0</v>
       </c>
       <c r="E344" t="s">
         <v>8</v>
       </c>
       <c r="F344">
         <v>1.0</v>
       </c>
       <c r="G344" s="1">
         <v>0.0</v>
       </c>
       <c r="H344" s="1">
-        <v>5559.92</v>
+        <v>7676.57</v>
       </c>
       <c r="I344" s="1">
         <v>0</v>
       </c>
       <c r="J344">
         <v>0.0</v>
       </c>
-      <c r="K344">
-        <v>-8.21</v>
+      <c r="K344" t="s">
+        <v>874</v>
       </c>
       <c r="L344" s="1">
-        <v>5559.92</v>
+        <v>7676.57</v>
       </c>
       <c r="M344" s="1">
-        <v>5551.71</v>
+        <v>-22259.9</v>
       </c>
       <c r="N344" s="1">
         <v>0.0</v>
       </c>
       <c r="O344">
         <v>1</v>
       </c>
       <c r="Z344" t="s">
-        <v>857</v>
+        <v>872</v>
       </c>
     </row>
     <row r="345" spans="1:26">
       <c r="A345" t="s">
-        <v>860</v>
+        <v>876</v>
       </c>
       <c r="B345" s="1">
-        <v>25000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C345" s="1">
-        <v>100.15926908</v>
+        <v>100.0047371</v>
       </c>
       <c r="D345" s="1">
         <v>0.0</v>
       </c>
       <c r="E345" t="s">
         <v>8</v>
       </c>
       <c r="F345">
         <v>1.0</v>
       </c>
       <c r="G345" s="1">
         <v>0.0</v>
       </c>
       <c r="H345" s="1">
-        <v>39817.27</v>
+        <v>473.71</v>
       </c>
       <c r="I345" s="1">
         <v>0</v>
       </c>
       <c r="J345">
         <v>0.0</v>
       </c>
       <c r="K345" t="s">
-        <v>861</v>
+        <v>877</v>
       </c>
       <c r="L345" s="1">
-        <v>39817.27</v>
+        <v>473.71</v>
       </c>
       <c r="M345" s="1">
-        <v>22461.98</v>
+        <v>-6427.42</v>
       </c>
       <c r="N345" s="1">
         <v>0.0</v>
       </c>
       <c r="O345">
         <v>1</v>
       </c>
       <c r="Z345" t="s">
-        <v>859</v>
+        <v>875</v>
       </c>
     </row>
     <row r="346" spans="1:26">
       <c r="A346" t="s">
-        <v>860</v>
+        <v>879</v>
       </c>
       <c r="B346" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C346" s="1">
-        <v>100.146026</v>
+        <v>100.02701013</v>
       </c>
       <c r="D346" s="1">
         <v>0.0</v>
       </c>
       <c r="E346" t="s">
         <v>8</v>
       </c>
       <c r="F346">
         <v>1.0</v>
       </c>
       <c r="G346" s="1">
         <v>0.0</v>
       </c>
       <c r="H346" s="1">
-        <v>29205.2</v>
+        <v>8103.04</v>
       </c>
       <c r="I346" s="1">
         <v>0</v>
       </c>
       <c r="J346">
         <v>0.0</v>
       </c>
       <c r="K346" t="s">
-        <v>863</v>
+        <v>880</v>
       </c>
       <c r="L346" s="1">
-        <v>29205.2</v>
+        <v>8103.04</v>
       </c>
       <c r="M346" s="1">
-        <v>14586.24</v>
+        <v>-3095.5</v>
       </c>
       <c r="N346" s="1">
         <v>0.0</v>
       </c>
       <c r="O346">
         <v>1</v>
       </c>
       <c r="Z346" t="s">
-        <v>862</v>
+        <v>878</v>
       </c>
     </row>
     <row r="347" spans="1:26">
       <c r="A347" t="s">
-        <v>865</v>
+        <v>882</v>
       </c>
       <c r="B347" s="1">
-        <v>6070000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C347" s="1">
-        <v>100.20814283</v>
+        <v>100.1772665</v>
       </c>
       <c r="D347" s="1">
         <v>0.0</v>
       </c>
       <c r="E347" t="s">
         <v>8</v>
       </c>
       <c r="F347">
         <v>1.0</v>
       </c>
       <c r="G347" s="1">
         <v>0.0</v>
       </c>
       <c r="H347" s="1">
-        <v>12634.27</v>
+        <v>17726.65</v>
       </c>
       <c r="I347" s="1">
         <v>0</v>
       </c>
       <c r="J347">
         <v>0.0</v>
       </c>
       <c r="K347" t="s">
-        <v>866</v>
+        <v>883</v>
       </c>
       <c r="L347" s="1">
-        <v>12634.27</v>
+        <v>17726.65</v>
       </c>
       <c r="M347" s="1">
-        <v>11120.17</v>
+        <v>11054.54</v>
       </c>
       <c r="N347" s="1">
         <v>0.0</v>
       </c>
       <c r="O347">
         <v>1</v>
       </c>
       <c r="Z347" t="s">
-        <v>864</v>
+        <v>881</v>
       </c>
     </row>
     <row r="348" spans="1:26">
       <c r="A348" t="s">
-        <v>868</v>
+        <v>885</v>
       </c>
       <c r="B348" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C348" s="1">
-        <v>99.99325095</v>
+        <v>100.02916</v>
       </c>
       <c r="D348" s="1">
         <v>0.0</v>
       </c>
       <c r="E348" t="s">
         <v>8</v>
       </c>
       <c r="F348">
         <v>1.0</v>
       </c>
       <c r="G348" s="1">
         <v>0.0</v>
       </c>
       <c r="H348" s="1">
-        <v>-1349.81</v>
+        <v>4374.0</v>
       </c>
       <c r="I348" s="1">
         <v>0</v>
       </c>
       <c r="J348">
         <v>0.0</v>
       </c>
       <c r="K348" t="s">
-        <v>869</v>
+        <v>886</v>
       </c>
       <c r="L348" s="1">
-        <v>-1349.81</v>
+        <v>4374.0</v>
       </c>
       <c r="M348" s="1">
-        <v>-28308.27</v>
+        <v>-11588.94</v>
       </c>
       <c r="N348" s="1">
         <v>0.0</v>
       </c>
       <c r="O348">
         <v>1</v>
       </c>
       <c r="Z348" t="s">
-        <v>867</v>
+        <v>884</v>
       </c>
     </row>
     <row r="349" spans="1:26">
       <c r="A349" t="s">
-        <v>871</v>
+        <v>888</v>
       </c>
       <c r="B349" s="1">
         <v>10000000.0</v>
       </c>
       <c r="C349" s="1">
-        <v>100.0044863</v>
+        <v>100.1453911</v>
       </c>
       <c r="D349" s="1">
         <v>0.0</v>
       </c>
       <c r="E349" t="s">
         <v>8</v>
       </c>
       <c r="F349">
         <v>1.0</v>
       </c>
       <c r="G349" s="1">
         <v>0.0</v>
       </c>
       <c r="H349" s="1">
-        <v>448.63</v>
+        <v>14539.11</v>
       </c>
       <c r="I349" s="1">
         <v>0</v>
       </c>
       <c r="J349">
         <v>0.0</v>
       </c>
       <c r="K349" t="s">
-        <v>872</v>
+        <v>889</v>
       </c>
       <c r="L349" s="1">
-        <v>448.63</v>
+        <v>14539.11</v>
       </c>
       <c r="M349" s="1">
-        <v>-6222.29</v>
+        <v>12402.1</v>
       </c>
       <c r="N349" s="1">
         <v>0.0</v>
       </c>
       <c r="O349">
         <v>1</v>
       </c>
       <c r="Z349" t="s">
-        <v>870</v>
+        <v>887</v>
       </c>
     </row>
     <row r="350" spans="1:26">
       <c r="A350" t="s">
-        <v>874</v>
+        <v>891</v>
       </c>
       <c r="B350" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C350" s="1">
-        <v>100.0320081</v>
+        <v>100.12874135</v>
       </c>
       <c r="D350" s="1">
         <v>0.0</v>
       </c>
       <c r="E350" t="s">
         <v>8</v>
       </c>
       <c r="F350">
         <v>1.0</v>
       </c>
       <c r="G350" s="1">
         <v>0.0</v>
       </c>
       <c r="H350" s="1">
-        <v>9602.43</v>
+        <v>25748.27</v>
       </c>
       <c r="I350" s="1">
         <v>0</v>
       </c>
       <c r="J350">
         <v>0.0</v>
       </c>
       <c r="K350" t="s">
-        <v>875</v>
+        <v>892</v>
       </c>
       <c r="L350" s="1">
-        <v>9602.43</v>
+        <v>25748.27</v>
       </c>
       <c r="M350" s="1">
-        <v>-1918.34</v>
+        <v>19875.03</v>
       </c>
       <c r="N350" s="1">
         <v>0.0</v>
       </c>
       <c r="O350">
         <v>1</v>
       </c>
       <c r="Z350" t="s">
-        <v>873</v>
+        <v>890</v>
       </c>
     </row>
     <row r="351" spans="1:26">
       <c r="A351" t="s">
-        <v>877</v>
+        <v>894</v>
       </c>
       <c r="B351" s="1">
-        <v>10000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="C351" s="1">
-        <v>100.1302581</v>
+        <v>100.1310218</v>
       </c>
       <c r="D351" s="1">
         <v>0.0</v>
       </c>
       <c r="E351" t="s">
         <v>8</v>
       </c>
       <c r="F351">
         <v>1.0</v>
       </c>
       <c r="G351" s="1">
         <v>0.0</v>
       </c>
       <c r="H351" s="1">
-        <v>13025.81</v>
+        <v>45857.63</v>
       </c>
       <c r="I351" s="1">
         <v>0</v>
       </c>
       <c r="J351">
         <v>0.0</v>
       </c>
       <c r="K351" t="s">
-        <v>878</v>
+        <v>895</v>
       </c>
       <c r="L351" s="1">
-        <v>13025.81</v>
+        <v>45857.63</v>
       </c>
       <c r="M351" s="1">
-        <v>6913.35</v>
+        <v>37075.84</v>
       </c>
       <c r="N351" s="1">
         <v>0.0</v>
       </c>
       <c r="O351">
         <v>1</v>
       </c>
       <c r="Z351" t="s">
-        <v>876</v>
+        <v>893</v>
       </c>
     </row>
     <row r="352" spans="1:26">
       <c r="A352" t="s">
-        <v>880</v>
+        <v>897</v>
       </c>
       <c r="B352" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C352" s="1">
-        <v>99.96378107</v>
+        <v>100.12502223</v>
       </c>
       <c r="D352" s="1">
         <v>0.0</v>
       </c>
       <c r="E352" t="s">
         <v>8</v>
       </c>
       <c r="F352">
         <v>1.0</v>
       </c>
       <c r="G352" s="1">
         <v>0.0</v>
       </c>
       <c r="H352" s="1">
-        <v>-5432.84</v>
+        <v>37506.67</v>
       </c>
       <c r="I352" s="1">
         <v>0</v>
       </c>
       <c r="J352">
         <v>0.0</v>
       </c>
       <c r="K352" t="s">
-        <v>881</v>
+        <v>898</v>
       </c>
       <c r="L352" s="1">
-        <v>-5432.84</v>
+        <v>37506.67</v>
       </c>
       <c r="M352" s="1">
-        <v>-18626.66</v>
+        <v>32858.62</v>
       </c>
       <c r="N352" s="1">
         <v>0.0</v>
       </c>
       <c r="O352">
         <v>1</v>
       </c>
       <c r="Z352" t="s">
-        <v>879</v>
+        <v>896</v>
       </c>
     </row>
     <row r="353" spans="1:26">
       <c r="A353" t="s">
-        <v>883</v>
+        <v>900</v>
       </c>
       <c r="B353" s="1">
-        <v>10000000.0</v>
+        <v>12200000.0</v>
       </c>
       <c r="C353" s="1">
-        <v>100.0580508</v>
+        <v>100.02188352</v>
       </c>
       <c r="D353" s="1">
         <v>0.0</v>
       </c>
       <c r="E353" t="s">
         <v>8</v>
       </c>
       <c r="F353">
         <v>1.0</v>
       </c>
       <c r="G353" s="1">
         <v>0.0</v>
       </c>
       <c r="H353" s="1">
-        <v>5805.08</v>
+        <v>2669.79</v>
       </c>
       <c r="I353" s="1">
         <v>0</v>
       </c>
       <c r="J353">
         <v>0.0</v>
       </c>
-      <c r="K353">
-        <v>-742.87</v>
+      <c r="K353" t="s">
+        <v>901</v>
       </c>
       <c r="L353" s="1">
-        <v>5805.08</v>
+        <v>2669.79</v>
       </c>
       <c r="M353" s="1">
-        <v>5062.21</v>
+        <v>1608.07</v>
       </c>
       <c r="N353" s="1">
         <v>0.0</v>
       </c>
       <c r="O353">
         <v>1</v>
       </c>
       <c r="Z353" t="s">
-        <v>882</v>
+        <v>899</v>
       </c>
     </row>
     <row r="354" spans="1:26">
       <c r="A354" t="s">
-        <v>885</v>
+        <v>903</v>
       </c>
       <c r="B354" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C354" s="1">
-        <v>100.04707705</v>
+        <v>100.1924077</v>
       </c>
       <c r="D354" s="1">
         <v>0.0</v>
       </c>
       <c r="E354" t="s">
         <v>8</v>
       </c>
       <c r="F354">
         <v>1.0</v>
       </c>
       <c r="G354" s="1">
         <v>0.0</v>
       </c>
       <c r="H354" s="1">
-        <v>9415.41</v>
+        <v>38481.54</v>
       </c>
       <c r="I354" s="1">
         <v>0</v>
       </c>
       <c r="J354">
         <v>0.0</v>
       </c>
       <c r="K354" t="s">
-        <v>886</v>
+        <v>904</v>
       </c>
       <c r="L354" s="1">
-        <v>9415.41</v>
+        <v>38481.54</v>
       </c>
       <c r="M354" s="1">
-        <v>6377.61</v>
+        <v>35765.2</v>
       </c>
       <c r="N354" s="1">
         <v>0.0</v>
       </c>
       <c r="O354">
         <v>1</v>
       </c>
       <c r="Z354" t="s">
-        <v>884</v>
+        <v>902</v>
       </c>
     </row>
     <row r="355" spans="1:26">
       <c r="A355" t="s">
-        <v>888</v>
+        <v>903</v>
       </c>
       <c r="B355" s="1">
-        <v>35000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C355" s="1">
-        <v>100.04557543</v>
+        <v>100.1111687</v>
       </c>
       <c r="D355" s="1">
         <v>0.0</v>
       </c>
       <c r="E355" t="s">
         <v>8</v>
       </c>
       <c r="F355">
         <v>1.0</v>
       </c>
       <c r="G355" s="1">
         <v>0.0</v>
       </c>
       <c r="H355" s="1">
-        <v>15951.4</v>
+        <v>33350.61</v>
       </c>
       <c r="I355" s="1">
         <v>0</v>
       </c>
       <c r="J355">
         <v>0.0</v>
       </c>
       <c r="K355" t="s">
-        <v>889</v>
+        <v>906</v>
       </c>
       <c r="L355" s="1">
-        <v>15951.4</v>
+        <v>33350.61</v>
       </c>
       <c r="M355" s="1">
-        <v>12252.67</v>
+        <v>30036.5</v>
       </c>
       <c r="N355" s="1">
         <v>0.0</v>
       </c>
       <c r="O355">
         <v>1</v>
       </c>
       <c r="Z355" t="s">
-        <v>887</v>
+        <v>905</v>
       </c>
     </row>
     <row r="356" spans="1:26">
       <c r="A356" t="s">
-        <v>891</v>
+        <v>908</v>
       </c>
       <c r="B356" s="1">
         <v>30000000.0</v>
       </c>
       <c r="C356" s="1">
-        <v>100.06990137</v>
+        <v>100.02828593</v>
       </c>
       <c r="D356" s="1">
         <v>0.0</v>
       </c>
       <c r="E356" t="s">
         <v>8</v>
       </c>
       <c r="F356">
         <v>1.0</v>
       </c>
       <c r="G356" s="1">
         <v>0.0</v>
       </c>
       <c r="H356" s="1">
-        <v>20970.41</v>
+        <v>8485.78</v>
       </c>
       <c r="I356" s="1">
         <v>0</v>
       </c>
       <c r="J356">
         <v>0.0</v>
       </c>
       <c r="K356" t="s">
-        <v>892</v>
+        <v>909</v>
       </c>
       <c r="L356" s="1">
-        <v>20970.41</v>
+        <v>8485.78</v>
       </c>
       <c r="M356" s="1">
-        <v>19448.37</v>
+        <v>4968.03</v>
       </c>
       <c r="N356" s="1">
         <v>0.0</v>
       </c>
       <c r="O356">
         <v>1</v>
       </c>
       <c r="Z356" t="s">
-        <v>890</v>
+        <v>907</v>
       </c>
     </row>
     <row r="357" spans="1:26">
       <c r="A357" t="s">
-        <v>894</v>
+        <v>911</v>
       </c>
       <c r="B357" s="1">
-        <v>12200000.0</v>
+        <v>4750000.0</v>
       </c>
       <c r="C357" s="1">
-        <v>100.01576549</v>
+        <v>100.32748632</v>
       </c>
       <c r="D357" s="1">
         <v>0.0</v>
       </c>
       <c r="E357" t="s">
         <v>8</v>
       </c>
       <c r="F357">
         <v>1.0</v>
       </c>
       <c r="G357" s="1">
         <v>0.0</v>
       </c>
       <c r="H357" s="1">
-        <v>1923.39</v>
+        <v>15555.6</v>
       </c>
       <c r="I357" s="1">
         <v>0</v>
       </c>
       <c r="J357">
         <v>0.0</v>
       </c>
-      <c r="K357">
-        <v>-326.84</v>
+      <c r="K357" t="s">
+        <v>912</v>
       </c>
       <c r="L357" s="1">
-        <v>1923.39</v>
+        <v>15555.6</v>
       </c>
       <c r="M357" s="1">
-        <v>1596.55</v>
+        <v>17264.45</v>
       </c>
       <c r="N357" s="1">
         <v>0.0</v>
       </c>
       <c r="O357">
         <v>1</v>
       </c>
       <c r="Z357" t="s">
-        <v>893</v>
+        <v>910</v>
       </c>
     </row>
     <row r="358" spans="1:26">
       <c r="A358" t="s">
-        <v>896</v>
+        <v>914</v>
       </c>
       <c r="B358" s="1">
-        <v>30000000.0</v>
+        <v>7500000.0</v>
       </c>
       <c r="C358" s="1">
-        <v>100.06716467</v>
+        <v>100.2701456</v>
       </c>
       <c r="D358" s="1">
         <v>0.0</v>
       </c>
       <c r="E358" t="s">
         <v>8</v>
       </c>
       <c r="F358">
         <v>1.0</v>
       </c>
       <c r="G358" s="1">
         <v>0.0</v>
       </c>
       <c r="H358" s="1">
-        <v>20149.4</v>
+        <v>20260.92</v>
       </c>
       <c r="I358" s="1">
         <v>0</v>
       </c>
       <c r="J358">
         <v>0.0</v>
       </c>
-      <c r="K358">
-        <v>-541.68</v>
+      <c r="K358" t="s">
+        <v>915</v>
       </c>
       <c r="L358" s="1">
-        <v>20149.4</v>
+        <v>20260.92</v>
       </c>
       <c r="M358" s="1">
-        <v>19607.72</v>
+        <v>22816.27</v>
       </c>
       <c r="N358" s="1">
         <v>0.0</v>
       </c>
       <c r="O358">
         <v>1</v>
       </c>
       <c r="Z358" t="s">
-        <v>895</v>
+        <v>913</v>
       </c>
     </row>
     <row r="359" spans="1:26">
       <c r="A359" t="s">
-        <v>896</v>
+        <v>914</v>
       </c>
       <c r="B359" s="1">
-        <v>20000000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="C359" s="1">
-        <v>100.1046453</v>
+        <v>100.323718</v>
       </c>
       <c r="D359" s="1">
         <v>0.0</v>
       </c>
       <c r="E359" t="s">
         <v>8</v>
       </c>
       <c r="F359">
         <v>1.0</v>
       </c>
       <c r="G359" s="1">
         <v>0.0</v>
       </c>
       <c r="H359" s="1">
-        <v>20929.06</v>
+        <v>6474.36</v>
       </c>
       <c r="I359" s="1">
         <v>0</v>
       </c>
       <c r="J359">
         <v>0.0</v>
       </c>
       <c r="K359">
-        <v>-442.23</v>
+        <v>664.99</v>
       </c>
       <c r="L359" s="1">
-        <v>20929.06</v>
+        <v>6474.36</v>
       </c>
       <c r="M359" s="1">
-        <v>20486.83</v>
+        <v>7139.35</v>
       </c>
       <c r="N359" s="1">
         <v>0.0</v>
       </c>
       <c r="O359">
         <v>1</v>
       </c>
       <c r="Z359" t="s">
-        <v>897</v>
+        <v>916</v>
       </c>
     </row>
     <row r="360" spans="1:26">
       <c r="A360" t="s">
-        <v>899</v>
+        <v>918</v>
       </c>
       <c r="B360" s="1">
-        <v>4750000.0</v>
+        <v>7000000.0</v>
       </c>
       <c r="C360" s="1">
-        <v>100.32093495</v>
+        <v>100.51159271</v>
       </c>
       <c r="D360" s="1">
         <v>0.0</v>
       </c>
       <c r="E360" t="s">
         <v>8</v>
       </c>
       <c r="F360">
         <v>1.0</v>
       </c>
       <c r="G360" s="1">
         <v>0.0</v>
       </c>
       <c r="H360" s="1">
-        <v>15244.41</v>
+        <v>35811.49</v>
       </c>
       <c r="I360" s="1">
         <v>0</v>
       </c>
       <c r="J360">
         <v>0.0</v>
       </c>
-      <c r="K360">
-        <v>949.11</v>
+      <c r="K360" t="s">
+        <v>919</v>
       </c>
       <c r="L360" s="1">
-        <v>15244.41</v>
+        <v>35811.49</v>
       </c>
       <c r="M360" s="1">
-        <v>16193.52</v>
+        <v>37792.36</v>
       </c>
       <c r="N360" s="1">
         <v>0.0</v>
       </c>
       <c r="O360">
         <v>1</v>
       </c>
       <c r="Z360" t="s">
-        <v>898</v>
+        <v>917</v>
       </c>
     </row>
     <row r="361" spans="1:26">
       <c r="A361" t="s">
-        <v>901</v>
+        <v>921</v>
       </c>
       <c r="B361" s="1">
-        <v>2000000.0</v>
+        <v>1950000.0</v>
       </c>
       <c r="C361" s="1">
-        <v>100.3167945</v>
+        <v>100.37106923</v>
       </c>
       <c r="D361" s="1">
         <v>0.0</v>
       </c>
       <c r="E361" t="s">
         <v>8</v>
       </c>
       <c r="F361">
         <v>1.0</v>
       </c>
       <c r="G361" s="1">
         <v>0.0</v>
       </c>
       <c r="H361" s="1">
-        <v>6335.89</v>
+        <v>7235.85</v>
       </c>
       <c r="I361" s="1">
         <v>0</v>
       </c>
       <c r="J361">
         <v>0.0</v>
       </c>
       <c r="K361">
-        <v>352.68</v>
+        <v>824.73</v>
       </c>
       <c r="L361" s="1">
-        <v>6335.89</v>
+        <v>7235.85</v>
       </c>
       <c r="M361" s="1">
-        <v>6688.57</v>
+        <v>8060.58</v>
       </c>
       <c r="N361" s="1">
         <v>0.0</v>
       </c>
       <c r="O361">
         <v>1</v>
       </c>
       <c r="Z361" t="s">
-        <v>900</v>
+        <v>920</v>
       </c>
     </row>
     <row r="362" spans="1:26">
       <c r="A362" t="s">
-        <v>901</v>
+        <v>923</v>
       </c>
       <c r="B362" s="1">
-        <v>7500000.0</v>
+        <v>3124000.0</v>
       </c>
       <c r="C362" s="1">
-        <v>100.27229453</v>
+        <v>100.26541581</v>
       </c>
       <c r="D362" s="1">
         <v>0.0</v>
       </c>
       <c r="E362" t="s">
         <v>8</v>
       </c>
       <c r="F362">
         <v>1.0</v>
       </c>
       <c r="G362" s="1">
         <v>0.0</v>
       </c>
       <c r="H362" s="1">
-        <v>20422.09</v>
+        <v>8291.59</v>
       </c>
       <c r="I362" s="1">
         <v>0</v>
       </c>
       <c r="J362">
         <v>0.0</v>
       </c>
       <c r="K362" t="s">
-        <v>903</v>
+        <v>924</v>
       </c>
       <c r="L362" s="1">
-        <v>20422.09</v>
+        <v>8291.59</v>
       </c>
       <c r="M362" s="1">
-        <v>21795.03</v>
+        <v>9595.73</v>
       </c>
       <c r="N362" s="1">
         <v>0.0</v>
       </c>
       <c r="O362">
         <v>1</v>
       </c>
       <c r="Z362" t="s">
-        <v>902</v>
+        <v>922</v>
       </c>
     </row>
     <row r="363" spans="1:26">
       <c r="A363" t="s">
-        <v>905</v>
+        <v>926</v>
       </c>
       <c r="B363" s="1">
-        <v>7000000.0</v>
+        <v>2609000.0</v>
       </c>
       <c r="C363" s="1">
-        <v>100.46567129</v>
+        <v>100.33618245</v>
       </c>
       <c r="D363" s="1">
         <v>0.0</v>
       </c>
       <c r="E363" t="s">
         <v>8</v>
       </c>
       <c r="F363">
         <v>1.0</v>
       </c>
       <c r="G363" s="1">
         <v>0.0</v>
       </c>
       <c r="H363" s="1">
-        <v>32596.99</v>
+        <v>8771.0</v>
       </c>
       <c r="I363" s="1">
         <v>0</v>
       </c>
       <c r="J363">
         <v>0.0</v>
       </c>
-      <c r="K363">
-        <v>996.89</v>
+      <c r="K363" t="s">
+        <v>927</v>
       </c>
       <c r="L363" s="1">
-        <v>32596.99</v>
+        <v>8771.0</v>
       </c>
       <c r="M363" s="1">
-        <v>33593.88</v>
+        <v>9873.76</v>
       </c>
       <c r="N363" s="1">
         <v>0.0</v>
       </c>
       <c r="O363">
         <v>1</v>
       </c>
       <c r="Z363" t="s">
-        <v>904</v>
+        <v>925</v>
       </c>
     </row>
     <row r="364" spans="1:26">
       <c r="A364" t="s">
-        <v>907</v>
+        <v>929</v>
       </c>
       <c r="B364" s="1">
-        <v>1950000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="C364" s="1">
-        <v>100.36018103</v>
+        <v>100.237396</v>
       </c>
       <c r="D364" s="1">
         <v>0.0</v>
       </c>
       <c r="E364" t="s">
         <v>8</v>
       </c>
       <c r="F364">
         <v>1.0</v>
       </c>
       <c r="G364" s="1">
         <v>0.0</v>
       </c>
       <c r="H364" s="1">
-        <v>7023.53</v>
+        <v>11869.8</v>
       </c>
       <c r="I364" s="1">
         <v>0</v>
       </c>
       <c r="J364">
         <v>0.0</v>
       </c>
-      <c r="K364">
-        <v>493.23</v>
+      <c r="K364" t="s">
+        <v>930</v>
       </c>
       <c r="L364" s="1">
-        <v>7023.53</v>
+        <v>11869.8</v>
       </c>
       <c r="M364" s="1">
-        <v>7516.76</v>
+        <v>14108.79</v>
       </c>
       <c r="N364" s="1">
         <v>0.0</v>
       </c>
       <c r="O364">
         <v>1</v>
       </c>
       <c r="Z364" t="s">
-        <v>906</v>
+        <v>928</v>
       </c>
     </row>
     <row r="365" spans="1:26">
       <c r="A365" t="s">
-        <v>909</v>
+        <v>932</v>
       </c>
       <c r="B365" s="1">
-        <v>3124000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C365" s="1">
-        <v>100.27049072</v>
+        <v>100.3188428</v>
       </c>
       <c r="D365" s="1">
         <v>0.0</v>
       </c>
       <c r="E365" t="s">
         <v>8</v>
       </c>
       <c r="F365">
         <v>1.0</v>
       </c>
       <c r="G365" s="1">
         <v>0.0</v>
       </c>
       <c r="H365" s="1">
-        <v>8450.13</v>
+        <v>47826.42</v>
       </c>
       <c r="I365" s="1">
         <v>0</v>
       </c>
       <c r="J365">
         <v>0.0</v>
       </c>
-      <c r="K365">
-        <v>782.63</v>
+      <c r="K365" t="s">
+        <v>933</v>
       </c>
       <c r="L365" s="1">
-        <v>8450.13</v>
+        <v>47826.42</v>
       </c>
       <c r="M365" s="1">
-        <v>9232.76</v>
+        <v>55345.85</v>
       </c>
       <c r="N365" s="1">
         <v>0.0</v>
       </c>
       <c r="O365">
         <v>1</v>
       </c>
       <c r="Z365" t="s">
-        <v>908</v>
+        <v>931</v>
       </c>
     </row>
     <row r="366" spans="1:26">
       <c r="A366" t="s">
-        <v>911</v>
+        <v>935</v>
       </c>
       <c r="B366" s="1">
-        <v>2609000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="C366" s="1">
-        <v>100.33049023</v>
+        <v>100.4184416</v>
       </c>
       <c r="D366" s="1">
         <v>0.0</v>
       </c>
       <c r="E366" t="s">
         <v>8</v>
       </c>
       <c r="F366">
         <v>1.0</v>
       </c>
       <c r="G366" s="1">
         <v>0.0</v>
       </c>
       <c r="H366" s="1">
-        <v>8622.49</v>
+        <v>20922.08</v>
       </c>
       <c r="I366" s="1">
         <v>0</v>
       </c>
       <c r="J366">
         <v>0.0</v>
       </c>
-      <c r="K366">
-        <v>662.63</v>
+      <c r="K366" t="s">
+        <v>936</v>
       </c>
       <c r="L366" s="1">
-        <v>8622.49</v>
+        <v>20922.08</v>
       </c>
       <c r="M366" s="1">
-        <v>9285.12</v>
+        <v>22885.82</v>
       </c>
       <c r="N366" s="1">
         <v>0.0</v>
       </c>
       <c r="O366">
         <v>1</v>
       </c>
       <c r="Z366" t="s">
-        <v>910</v>
+        <v>934</v>
       </c>
     </row>
     <row r="367" spans="1:26">
       <c r="A367" t="s">
-        <v>913</v>
+        <v>938</v>
       </c>
       <c r="B367" s="1">
-        <v>5000000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="C367" s="1">
-        <v>100.24732</v>
+        <v>100.29466775</v>
       </c>
       <c r="D367" s="1">
         <v>0.0</v>
       </c>
       <c r="E367" t="s">
         <v>8</v>
       </c>
       <c r="F367">
         <v>1.0</v>
       </c>
       <c r="G367" s="1">
         <v>0.0</v>
       </c>
       <c r="H367" s="1">
-        <v>12366.0</v>
+        <v>11786.71</v>
       </c>
       <c r="I367" s="1">
         <v>0</v>
       </c>
       <c r="J367">
         <v>0.0</v>
       </c>
       <c r="K367" t="s">
-        <v>914</v>
+        <v>939</v>
       </c>
       <c r="L367" s="1">
-        <v>12366.0</v>
+        <v>11786.71</v>
       </c>
       <c r="M367" s="1">
-        <v>13750.93</v>
+        <v>13477.41</v>
       </c>
       <c r="N367" s="1">
         <v>0.0</v>
       </c>
       <c r="O367">
         <v>1</v>
       </c>
       <c r="Z367" t="s">
-        <v>912</v>
+        <v>937</v>
       </c>
     </row>
     <row r="368" spans="1:26">
       <c r="A368" t="s">
-        <v>916</v>
+        <v>941</v>
       </c>
       <c r="B368" s="1">
-        <v>15000000.0</v>
+        <v>5300000.0</v>
       </c>
       <c r="C368" s="1">
-        <v>100.31824367</v>
+        <v>100.02258679</v>
       </c>
       <c r="D368" s="1">
         <v>0.0</v>
       </c>
       <c r="E368" t="s">
         <v>8</v>
       </c>
       <c r="F368">
         <v>1.0</v>
       </c>
       <c r="G368" s="1">
         <v>0.0</v>
       </c>
       <c r="H368" s="1">
-        <v>47736.55</v>
+        <v>1197.1</v>
       </c>
       <c r="I368" s="1">
         <v>0</v>
       </c>
       <c r="J368">
         <v>0.0</v>
       </c>
       <c r="K368" t="s">
-        <v>917</v>
+        <v>942</v>
       </c>
       <c r="L368" s="1">
-        <v>47736.55</v>
+        <v>1197.1</v>
       </c>
       <c r="M368" s="1">
-        <v>52582.92</v>
+        <v>-4714.21</v>
       </c>
       <c r="N368" s="1">
         <v>0.0</v>
       </c>
       <c r="O368">
         <v>1</v>
       </c>
       <c r="Z368" t="s">
-        <v>915</v>
+        <v>940</v>
       </c>
     </row>
     <row r="369" spans="1:26">
       <c r="A369" t="s">
-        <v>919</v>
+        <v>944</v>
       </c>
       <c r="B369" s="1">
-        <v>5000000.0</v>
+        <v>5850000.0</v>
       </c>
       <c r="C369" s="1">
-        <v>100.3991046</v>
+        <v>100.02798838</v>
       </c>
       <c r="D369" s="1">
         <v>0.0</v>
       </c>
       <c r="E369" t="s">
         <v>8</v>
       </c>
       <c r="F369">
         <v>1.0</v>
       </c>
       <c r="G369" s="1">
         <v>0.0</v>
       </c>
       <c r="H369" s="1">
-        <v>19955.23</v>
+        <v>1637.32</v>
       </c>
       <c r="I369" s="1">
         <v>0</v>
       </c>
       <c r="J369">
         <v>0.0</v>
       </c>
       <c r="K369" t="s">
-        <v>920</v>
+        <v>945</v>
       </c>
       <c r="L369" s="1">
-        <v>19955.23</v>
+        <v>1637.32</v>
       </c>
       <c r="M369" s="1">
-        <v>21083.85</v>
+        <v>-5822.09</v>
       </c>
       <c r="N369" s="1">
         <v>0.0</v>
       </c>
       <c r="O369">
         <v>1</v>
       </c>
       <c r="Z369" t="s">
-        <v>918</v>
+        <v>943</v>
       </c>
     </row>
     <row r="370" spans="1:26">
       <c r="A370" t="s">
-        <v>922</v>
+        <v>947</v>
       </c>
       <c r="B370" s="1">
-        <v>4000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C370" s="1">
-        <v>100.295544</v>
+        <v>100.10225787</v>
       </c>
       <c r="D370" s="1">
         <v>0.0</v>
       </c>
       <c r="E370" t="s">
         <v>8</v>
       </c>
       <c r="F370">
         <v>1.0</v>
       </c>
       <c r="G370" s="1">
         <v>0.0</v>
       </c>
       <c r="H370" s="1">
-        <v>11821.76</v>
+        <v>15338.68</v>
       </c>
       <c r="I370" s="1">
         <v>0</v>
       </c>
       <c r="J370">
         <v>0.0</v>
       </c>
       <c r="K370" t="s">
-        <v>923</v>
+        <v>948</v>
       </c>
       <c r="L370" s="1">
-        <v>11821.76</v>
+        <v>15338.68</v>
       </c>
       <c r="M370" s="1">
-        <v>12837.67</v>
+        <v>7220.9</v>
       </c>
       <c r="N370" s="1">
         <v>0.0</v>
       </c>
       <c r="O370">
         <v>1</v>
       </c>
       <c r="Z370" t="s">
-        <v>921</v>
+        <v>946</v>
       </c>
     </row>
     <row r="371" spans="1:26">
       <c r="A371" t="s">
-        <v>925</v>
+        <v>950</v>
       </c>
       <c r="B371" s="1">
-        <v>5300000.0</v>
+        <v>22000000.0</v>
       </c>
       <c r="C371" s="1">
-        <v>99.95720849</v>
+        <v>100.49891418</v>
       </c>
       <c r="D371" s="1">
         <v>0.0</v>
       </c>
       <c r="E371" t="s">
         <v>8</v>
       </c>
       <c r="F371">
         <v>1.0</v>
       </c>
       <c r="G371" s="1">
         <v>0.0</v>
       </c>
       <c r="H371" s="1">
-        <v>-2267.95</v>
+        <v>109761.12</v>
       </c>
       <c r="I371" s="1">
         <v>0</v>
       </c>
       <c r="J371">
         <v>0.0</v>
       </c>
       <c r="K371" t="s">
-        <v>926</v>
+        <v>951</v>
       </c>
       <c r="L371" s="1">
-        <v>-2267.95</v>
+        <v>109761.12</v>
       </c>
       <c r="M371" s="1">
-        <v>-7176.84</v>
+        <v>115984.87</v>
       </c>
       <c r="N371" s="1">
         <v>0.0</v>
       </c>
       <c r="O371">
         <v>1</v>
       </c>
       <c r="Z371" t="s">
-        <v>924</v>
+        <v>949</v>
       </c>
     </row>
     <row r="372" spans="1:26">
       <c r="A372" t="s">
-        <v>928</v>
+        <v>950</v>
       </c>
       <c r="B372" s="1">
-        <v>5850000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C372" s="1">
-        <v>99.99962991</v>
+        <v>100.4485008</v>
       </c>
       <c r="D372" s="1">
         <v>0.0</v>
       </c>
       <c r="E372" t="s">
         <v>8</v>
       </c>
       <c r="F372">
         <v>1.0</v>
       </c>
       <c r="G372" s="1">
         <v>0.0</v>
       </c>
       <c r="H372" s="1">
-        <v>-21.65</v>
+        <v>44850.08</v>
       </c>
       <c r="I372" s="1">
         <v>0</v>
       </c>
       <c r="J372">
         <v>0.0</v>
       </c>
       <c r="K372" t="s">
-        <v>929</v>
+        <v>953</v>
       </c>
       <c r="L372" s="1">
-        <v>-21.65</v>
+        <v>44850.08</v>
       </c>
       <c r="M372" s="1">
-        <v>-6747.49</v>
+        <v>47654.45</v>
       </c>
       <c r="N372" s="1">
         <v>0.0</v>
       </c>
       <c r="O372">
         <v>1</v>
       </c>
       <c r="Z372" t="s">
-        <v>927</v>
+        <v>952</v>
       </c>
     </row>
     <row r="373" spans="1:26">
       <c r="A373" t="s">
-        <v>931</v>
+        <v>955</v>
       </c>
       <c r="B373" s="1">
-        <v>15000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="C373" s="1">
-        <v>100.0</v>
+        <v>100.3137842</v>
       </c>
       <c r="D373" s="1">
         <v>0.0</v>
       </c>
       <c r="E373" t="s">
         <v>8</v>
       </c>
       <c r="F373">
         <v>1.0</v>
       </c>
       <c r="G373" s="1">
         <v>0.0</v>
       </c>
       <c r="H373" s="1">
-        <v>0.0</v>
+        <v>15689.21</v>
       </c>
       <c r="I373" s="1">
         <v>0</v>
       </c>
       <c r="J373">
         <v>0.0</v>
       </c>
-      <c r="K373">
-        <v>0.0</v>
+      <c r="K373" t="s">
+        <v>956</v>
       </c>
       <c r="L373" s="1">
-        <v>0.0</v>
+        <v>15689.21</v>
       </c>
       <c r="M373" s="1">
-        <v>0.0</v>
+        <v>17629.06</v>
       </c>
       <c r="N373" s="1">
         <v>0.0</v>
       </c>
       <c r="O373">
         <v>1</v>
       </c>
       <c r="Z373" t="s">
-        <v>930</v>
+        <v>954</v>
       </c>
     </row>
     <row r="374" spans="1:26">
       <c r="A374" t="s">
-        <v>933</v>
+        <v>955</v>
       </c>
       <c r="B374" s="1">
-        <v>15000000.0</v>
+        <v>4600000.0</v>
       </c>
       <c r="C374" s="1">
-        <v>100.0283094</v>
+        <v>100.51388848</v>
       </c>
       <c r="D374" s="1">
         <v>0.0</v>
       </c>
       <c r="E374" t="s">
         <v>8</v>
       </c>
       <c r="F374">
         <v>1.0</v>
       </c>
       <c r="G374" s="1">
         <v>0.0</v>
       </c>
       <c r="H374" s="1">
-        <v>4246.41</v>
+        <v>23638.87</v>
       </c>
       <c r="I374" s="1">
         <v>0</v>
       </c>
       <c r="J374">
         <v>0.0</v>
       </c>
       <c r="K374" t="s">
-        <v>934</v>
+        <v>958</v>
       </c>
       <c r="L374" s="1">
-        <v>4246.41</v>
+        <v>23638.87</v>
       </c>
       <c r="M374" s="1">
-        <v>-1653.01</v>
+        <v>25096.22</v>
       </c>
       <c r="N374" s="1">
         <v>0.0</v>
       </c>
       <c r="O374">
         <v>1</v>
       </c>
       <c r="Z374" t="s">
-        <v>932</v>
+        <v>957</v>
       </c>
     </row>
     <row r="375" spans="1:26">
       <c r="A375" t="s">
-        <v>936</v>
+        <v>960</v>
       </c>
       <c r="B375" s="1">
-        <v>10000000.0</v>
+        <v>8500000.0</v>
       </c>
       <c r="C375" s="1">
-        <v>100.4164199</v>
+        <v>100.02747294</v>
       </c>
       <c r="D375" s="1">
         <v>0.0</v>
       </c>
       <c r="E375" t="s">
         <v>8</v>
       </c>
       <c r="F375">
         <v>1.0</v>
       </c>
       <c r="G375" s="1">
         <v>0.0</v>
       </c>
       <c r="H375" s="1">
-        <v>41641.99</v>
+        <v>2335.2</v>
       </c>
       <c r="I375" s="1">
         <v>0</v>
       </c>
       <c r="J375">
         <v>0.0</v>
       </c>
       <c r="K375" t="s">
-        <v>937</v>
+        <v>961</v>
       </c>
       <c r="L375" s="1">
-        <v>41641.99</v>
+        <v>2335.2</v>
       </c>
       <c r="M375" s="1">
-        <v>43006.89</v>
+        <v>5559.32</v>
       </c>
       <c r="N375" s="1">
         <v>0.0</v>
       </c>
       <c r="O375">
         <v>1</v>
       </c>
       <c r="Z375" t="s">
-        <v>935</v>
+        <v>959</v>
       </c>
     </row>
     <row r="376" spans="1:26">
       <c r="A376" t="s">
-        <v>936</v>
+        <v>963</v>
       </c>
       <c r="B376" s="1">
-        <v>22000000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="C376" s="1">
-        <v>100.45597736</v>
+        <v>100.354632</v>
       </c>
       <c r="D376" s="1">
         <v>0.0</v>
       </c>
       <c r="E376" t="s">
         <v>8</v>
       </c>
       <c r="F376">
         <v>1.0</v>
       </c>
       <c r="G376" s="1">
         <v>0.0</v>
       </c>
       <c r="H376" s="1">
-        <v>100315.02</v>
+        <v>28370.56</v>
       </c>
       <c r="I376" s="1">
         <v>0</v>
       </c>
       <c r="J376">
         <v>0.0</v>
       </c>
       <c r="K376" t="s">
-        <v>939</v>
+        <v>964</v>
       </c>
       <c r="L376" s="1">
-        <v>100315.02</v>
+        <v>28370.56</v>
       </c>
       <c r="M376" s="1">
-        <v>103424.4</v>
+        <v>30953.17</v>
       </c>
       <c r="N376" s="1">
         <v>0.0</v>
       </c>
       <c r="O376">
         <v>1</v>
       </c>
       <c r="Z376" t="s">
-        <v>938</v>
+        <v>962</v>
       </c>
     </row>
     <row r="377" spans="1:26">
       <c r="A377" t="s">
-        <v>941</v>
+        <v>966</v>
       </c>
       <c r="B377" s="1">
-        <v>5000000.0</v>
+        <v>5400000.0</v>
       </c>
       <c r="C377" s="1">
-        <v>100.3103782</v>
+        <v>100.02706722</v>
       </c>
       <c r="D377" s="1">
         <v>0.0</v>
       </c>
       <c r="E377" t="s">
         <v>8</v>
       </c>
       <c r="F377">
         <v>1.0</v>
       </c>
       <c r="G377" s="1">
         <v>0.0</v>
       </c>
       <c r="H377" s="1">
-        <v>15518.91</v>
+        <v>1461.63</v>
       </c>
       <c r="I377" s="1">
         <v>0</v>
       </c>
       <c r="J377">
         <v>0.0</v>
       </c>
       <c r="K377" t="s">
-        <v>942</v>
+        <v>967</v>
       </c>
       <c r="L377" s="1">
-        <v>15518.91</v>
+        <v>1461.63</v>
       </c>
       <c r="M377" s="1">
-        <v>16640.58</v>
+        <v>3384.33</v>
       </c>
       <c r="N377" s="1">
         <v>0.0</v>
       </c>
       <c r="O377">
         <v>1</v>
       </c>
       <c r="Z377" t="s">
-        <v>940</v>
+        <v>965</v>
       </c>
     </row>
     <row r="378" spans="1:26">
       <c r="A378" t="s">
-        <v>941</v>
+        <v>969</v>
       </c>
       <c r="B378" s="1">
-        <v>4600000.0</v>
+        <v>6377000.0</v>
       </c>
       <c r="C378" s="1">
-        <v>100.47201804</v>
+        <v>100.4993188</v>
       </c>
       <c r="D378" s="1">
         <v>0.0</v>
       </c>
       <c r="E378" t="s">
         <v>8</v>
       </c>
       <c r="F378">
         <v>1.0</v>
       </c>
       <c r="G378" s="1">
         <v>0.0</v>
       </c>
       <c r="H378" s="1">
-        <v>21712.83</v>
+        <v>31841.56</v>
       </c>
       <c r="I378" s="1">
         <v>0</v>
       </c>
       <c r="J378">
         <v>0.0</v>
       </c>
-      <c r="K378">
-        <v>756.52</v>
+      <c r="K378" t="s">
+        <v>970</v>
       </c>
       <c r="L378" s="1">
-        <v>21712.83</v>
+        <v>31841.56</v>
       </c>
       <c r="M378" s="1">
-        <v>22469.35</v>
+        <v>33651.45</v>
       </c>
       <c r="N378" s="1">
         <v>0.0</v>
       </c>
       <c r="O378">
         <v>1</v>
       </c>
       <c r="Z378" t="s">
-        <v>943</v>
+        <v>968</v>
       </c>
     </row>
     <row r="379" spans="1:26">
       <c r="A379" t="s">
-        <v>945</v>
+        <v>972</v>
       </c>
       <c r="B379" s="1">
-        <v>8500000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="C379" s="1">
-        <v>100.045516</v>
+        <v>100.50388767</v>
       </c>
       <c r="D379" s="1">
         <v>0.0</v>
       </c>
       <c r="E379" t="s">
         <v>8</v>
       </c>
       <c r="F379">
         <v>1.0</v>
       </c>
       <c r="G379" s="1">
         <v>0.0</v>
       </c>
       <c r="H379" s="1">
-        <v>3868.86</v>
+        <v>30233.26</v>
       </c>
       <c r="I379" s="1">
         <v>0</v>
       </c>
       <c r="J379">
         <v>0.0</v>
       </c>
       <c r="K379" t="s">
-        <v>946</v>
+        <v>973</v>
       </c>
       <c r="L379" s="1">
-        <v>3868.86</v>
+        <v>30233.26</v>
       </c>
       <c r="M379" s="1">
-        <v>5714.64</v>
+        <v>32057.02</v>
       </c>
       <c r="N379" s="1">
         <v>0.0</v>
       </c>
       <c r="O379">
         <v>1</v>
       </c>
       <c r="Z379" t="s">
-        <v>944</v>
+        <v>971</v>
       </c>
     </row>
     <row r="380" spans="1:26">
       <c r="A380" t="s">
-        <v>948</v>
+        <v>975</v>
       </c>
       <c r="B380" s="1">
-        <v>8000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="C380" s="1">
-        <v>100.34222375</v>
+        <v>100.23869815</v>
       </c>
       <c r="D380" s="1">
         <v>0.0</v>
       </c>
       <c r="E380" t="s">
         <v>8</v>
       </c>
       <c r="F380">
         <v>1.0</v>
       </c>
       <c r="G380" s="1">
         <v>0.0</v>
       </c>
       <c r="H380" s="1">
-        <v>27377.9</v>
+        <v>95479.26</v>
       </c>
       <c r="I380" s="1">
         <v>0</v>
       </c>
       <c r="J380">
         <v>0.0</v>
       </c>
       <c r="K380" t="s">
-        <v>949</v>
+        <v>976</v>
       </c>
       <c r="L380" s="1">
-        <v>27377.9</v>
+        <v>95479.26</v>
       </c>
       <c r="M380" s="1">
-        <v>28724.21</v>
+        <v>110587.38</v>
       </c>
       <c r="N380" s="1">
         <v>0.0</v>
       </c>
       <c r="O380">
         <v>1</v>
       </c>
       <c r="Z380" t="s">
-        <v>947</v>
+        <v>974</v>
       </c>
     </row>
     <row r="381" spans="1:26">
       <c r="A381" t="s">
-        <v>951</v>
+        <v>978</v>
       </c>
       <c r="B381" s="1">
-        <v>5400000.0</v>
+        <v>6100000.0</v>
       </c>
       <c r="C381" s="1">
-        <v>100.04486685</v>
+        <v>100.29936016</v>
       </c>
       <c r="D381" s="1">
         <v>0.0</v>
       </c>
       <c r="E381" t="s">
         <v>8</v>
       </c>
       <c r="F381">
         <v>1.0</v>
       </c>
       <c r="G381" s="1">
         <v>0.0</v>
       </c>
       <c r="H381" s="1">
-        <v>2422.81</v>
+        <v>18260.97</v>
       </c>
       <c r="I381" s="1">
         <v>0</v>
       </c>
       <c r="J381">
         <v>0.0</v>
       </c>
       <c r="K381" t="s">
-        <v>952</v>
+        <v>979</v>
       </c>
       <c r="L381" s="1">
-        <v>2422.81</v>
+        <v>18260.97</v>
       </c>
       <c r="M381" s="1">
-        <v>3483.19</v>
+        <v>21021.18</v>
       </c>
       <c r="N381" s="1">
         <v>0.0</v>
       </c>
       <c r="O381">
         <v>1</v>
       </c>
       <c r="Z381" t="s">
-        <v>950</v>
+        <v>977</v>
       </c>
     </row>
     <row r="382" spans="1:26">
       <c r="A382" t="s">
-        <v>954</v>
+        <v>981</v>
       </c>
       <c r="B382" s="1">
-        <v>6377000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C382" s="1">
-        <v>100.45641101</v>
+        <v>100.17220127</v>
       </c>
       <c r="D382" s="1">
         <v>0.0</v>
       </c>
       <c r="E382" t="s">
         <v>8</v>
       </c>
       <c r="F382">
         <v>1.0</v>
       </c>
       <c r="G382" s="1">
         <v>0.0</v>
       </c>
       <c r="H382" s="1">
-        <v>29105.33</v>
+        <v>25830.19</v>
       </c>
       <c r="I382" s="1">
         <v>0</v>
       </c>
       <c r="J382">
         <v>0.0</v>
       </c>
-      <c r="K382">
-        <v>905.28</v>
+      <c r="K382" t="s">
+        <v>982</v>
       </c>
       <c r="L382" s="1">
-        <v>29105.33</v>
+        <v>25830.19</v>
       </c>
       <c r="M382" s="1">
-        <v>30010.61</v>
+        <v>32356.18</v>
       </c>
       <c r="N382" s="1">
         <v>0.0</v>
       </c>
       <c r="O382">
         <v>1</v>
       </c>
       <c r="Z382" t="s">
-        <v>953</v>
+        <v>980</v>
       </c>
     </row>
     <row r="383" spans="1:26">
       <c r="A383" t="s">
-        <v>956</v>
+        <v>984</v>
       </c>
       <c r="B383" s="1">
-        <v>6000000.0</v>
+        <v>5300000.0</v>
       </c>
       <c r="C383" s="1">
-        <v>100.46258867</v>
+        <v>100.31689566</v>
       </c>
       <c r="D383" s="1">
         <v>0.0</v>
       </c>
       <c r="E383" t="s">
         <v>8</v>
       </c>
       <c r="F383">
         <v>1.0</v>
       </c>
       <c r="G383" s="1">
         <v>0.0</v>
       </c>
       <c r="H383" s="1">
-        <v>27755.32</v>
+        <v>16795.47</v>
       </c>
       <c r="I383" s="1">
         <v>0</v>
       </c>
       <c r="J383">
         <v>0.0</v>
       </c>
-      <c r="K383">
-        <v>932.49</v>
+      <c r="K383" t="s">
+        <v>985</v>
       </c>
       <c r="L383" s="1">
-        <v>27755.32</v>
+        <v>16795.47</v>
       </c>
       <c r="M383" s="1">
-        <v>28687.81</v>
+        <v>18968.96</v>
       </c>
       <c r="N383" s="1">
         <v>0.0</v>
       </c>
       <c r="O383">
         <v>1</v>
       </c>
       <c r="Z383" t="s">
-        <v>955</v>
+        <v>983</v>
       </c>
     </row>
     <row r="384" spans="1:26">
       <c r="A384" t="s">
-        <v>958</v>
+        <v>984</v>
       </c>
       <c r="B384" s="1">
-        <v>40000000.0</v>
+        <v>6630000.0</v>
       </c>
       <c r="C384" s="1">
-        <v>100.24666655</v>
+        <v>100.41776184</v>
       </c>
       <c r="D384" s="1">
         <v>0.0</v>
       </c>
       <c r="E384" t="s">
         <v>8</v>
       </c>
       <c r="F384">
         <v>1.0</v>
       </c>
       <c r="G384" s="1">
         <v>0.0</v>
       </c>
       <c r="H384" s="1">
-        <v>98666.62</v>
+        <v>27697.61</v>
       </c>
       <c r="I384" s="1">
         <v>0</v>
       </c>
       <c r="J384">
         <v>0.0</v>
       </c>
       <c r="K384" t="s">
-        <v>959</v>
+        <v>987</v>
       </c>
       <c r="L384" s="1">
-        <v>98666.62</v>
+        <v>27697.61</v>
       </c>
       <c r="M384" s="1">
-        <v>107296.05</v>
+        <v>30280.54</v>
       </c>
       <c r="N384" s="1">
         <v>0.0</v>
       </c>
       <c r="O384">
         <v>1</v>
       </c>
       <c r="Z384" t="s">
-        <v>957</v>
+        <v>986</v>
       </c>
     </row>
     <row r="385" spans="1:26">
       <c r="A385" t="s">
-        <v>961</v>
+        <v>989</v>
       </c>
       <c r="B385" s="1">
-        <v>6100000.0</v>
+        <v>8200000.0</v>
       </c>
       <c r="C385" s="1">
-        <v>100.3001482</v>
+        <v>100.53817134</v>
       </c>
       <c r="D385" s="1">
         <v>0.0</v>
       </c>
       <c r="E385" t="s">
         <v>8</v>
       </c>
       <c r="F385">
         <v>1.0</v>
       </c>
       <c r="G385" s="1">
         <v>0.0</v>
       </c>
       <c r="H385" s="1">
-        <v>18309.04</v>
+        <v>44130.05</v>
       </c>
       <c r="I385" s="1">
         <v>0</v>
       </c>
       <c r="J385">
         <v>0.0</v>
       </c>
       <c r="K385" t="s">
-        <v>962</v>
+        <v>990</v>
       </c>
       <c r="L385" s="1">
-        <v>18309.04</v>
+        <v>44130.05</v>
       </c>
       <c r="M385" s="1">
-        <v>20023.74</v>
+        <v>47178.93</v>
       </c>
       <c r="N385" s="1">
         <v>0.0</v>
       </c>
       <c r="O385">
         <v>1</v>
       </c>
       <c r="Z385" t="s">
-        <v>960</v>
+        <v>988</v>
       </c>
     </row>
     <row r="386" spans="1:26">
       <c r="A386" t="s">
-        <v>964</v>
+        <v>989</v>
       </c>
       <c r="B386" s="1">
-        <v>15000000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="C386" s="1">
-        <v>100.18749267</v>
+        <v>100.29963167</v>
       </c>
       <c r="D386" s="1">
         <v>0.0</v>
       </c>
       <c r="E386" t="s">
         <v>8</v>
       </c>
       <c r="F386">
         <v>1.0</v>
       </c>
       <c r="G386" s="1">
         <v>0.0</v>
       </c>
       <c r="H386" s="1">
-        <v>28123.9</v>
+        <v>17977.9</v>
       </c>
       <c r="I386" s="1">
         <v>0</v>
       </c>
       <c r="J386">
         <v>0.0</v>
       </c>
       <c r="K386" t="s">
-        <v>965</v>
+        <v>992</v>
       </c>
       <c r="L386" s="1">
-        <v>28123.9</v>
+        <v>17977.9</v>
       </c>
       <c r="M386" s="1">
-        <v>32110.62</v>
+        <v>20645.11</v>
       </c>
       <c r="N386" s="1">
         <v>0.0</v>
       </c>
       <c r="O386">
         <v>1</v>
       </c>
       <c r="Z386" t="s">
-        <v>963</v>
+        <v>991</v>
       </c>
     </row>
     <row r="387" spans="1:26">
       <c r="A387" t="s">
-        <v>967</v>
+        <v>989</v>
       </c>
       <c r="B387" s="1">
-        <v>6630000.0</v>
+        <v>4700000.0</v>
       </c>
       <c r="C387" s="1">
-        <v>100.39836727</v>
+        <v>100.54262319</v>
       </c>
       <c r="D387" s="1">
         <v>0.0</v>
       </c>
       <c r="E387" t="s">
         <v>8</v>
       </c>
       <c r="F387">
         <v>1.0</v>
       </c>
       <c r="G387" s="1">
         <v>0.0</v>
       </c>
       <c r="H387" s="1">
-        <v>26411.75</v>
+        <v>25503.29</v>
       </c>
       <c r="I387" s="1">
         <v>0</v>
       </c>
       <c r="J387">
         <v>0.0</v>
       </c>
       <c r="K387" t="s">
-        <v>968</v>
+        <v>994</v>
       </c>
       <c r="L387" s="1">
-        <v>26411.75</v>
+        <v>25503.29</v>
       </c>
       <c r="M387" s="1">
-        <v>27891.18</v>
+        <v>27298.21</v>
       </c>
       <c r="N387" s="1">
         <v>0.0</v>
       </c>
       <c r="O387">
         <v>1</v>
       </c>
       <c r="Z387" t="s">
-        <v>966</v>
+        <v>993</v>
       </c>
     </row>
     <row r="388" spans="1:26">
       <c r="A388" t="s">
-        <v>967</v>
+        <v>996</v>
       </c>
       <c r="B388" s="1">
-        <v>5300000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="C388" s="1">
-        <v>100.31382226</v>
+        <v>100.07943088</v>
       </c>
       <c r="D388" s="1">
         <v>0.0</v>
       </c>
       <c r="E388" t="s">
         <v>8</v>
       </c>
       <c r="F388">
         <v>1.0</v>
       </c>
       <c r="G388" s="1">
         <v>0.0</v>
       </c>
       <c r="H388" s="1">
-        <v>16632.58</v>
+        <v>9928.86</v>
       </c>
       <c r="I388" s="1">
         <v>0</v>
       </c>
       <c r="J388">
         <v>0.0</v>
       </c>
       <c r="K388" t="s">
-        <v>970</v>
+        <v>997</v>
       </c>
       <c r="L388" s="1">
-        <v>16632.58</v>
+        <v>9928.86</v>
       </c>
       <c r="M388" s="1">
-        <v>17921.25</v>
+        <v>2597.68</v>
       </c>
       <c r="N388" s="1">
         <v>0.0</v>
       </c>
       <c r="O388">
         <v>1</v>
       </c>
       <c r="Z388" t="s">
-        <v>969</v>
+        <v>995</v>
       </c>
     </row>
     <row r="389" spans="1:26">
       <c r="A389" t="s">
-        <v>972</v>
+        <v>999</v>
       </c>
       <c r="B389" s="1">
-        <v>8200000.0</v>
+        <v>10100000.0</v>
       </c>
       <c r="C389" s="1">
-        <v>100.49802988</v>
+        <v>100.21123535</v>
       </c>
       <c r="D389" s="1">
         <v>0.0</v>
       </c>
       <c r="E389" t="s">
         <v>8</v>
       </c>
       <c r="F389">
         <v>1.0</v>
       </c>
       <c r="G389" s="1">
         <v>0.0</v>
       </c>
       <c r="H389" s="1">
-        <v>40838.45</v>
+        <v>21334.77</v>
       </c>
       <c r="I389" s="1">
         <v>0</v>
       </c>
       <c r="J389">
         <v>0.0</v>
       </c>
       <c r="K389" t="s">
-        <v>973</v>
+        <v>1000</v>
       </c>
       <c r="L389" s="1">
-        <v>40838.45</v>
+        <v>21334.77</v>
       </c>
       <c r="M389" s="1">
-        <v>42494.52</v>
+        <v>19191.22</v>
       </c>
       <c r="N389" s="1">
         <v>0.0</v>
       </c>
       <c r="O389">
         <v>1</v>
       </c>
       <c r="Z389" t="s">
-        <v>971</v>
+        <v>998</v>
       </c>
     </row>
     <row r="390" spans="1:26">
       <c r="A390" t="s">
-        <v>972</v>
+        <v>1002</v>
       </c>
       <c r="B390" s="1">
-        <v>6000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C390" s="1">
-        <v>100.3004805</v>
+        <v>100.20378484</v>
       </c>
       <c r="D390" s="1">
         <v>0.0</v>
       </c>
       <c r="E390" t="s">
         <v>8</v>
       </c>
       <c r="F390">
         <v>1.0</v>
       </c>
       <c r="G390" s="1">
         <v>0.0</v>
       </c>
       <c r="H390" s="1">
-        <v>18028.83</v>
+        <v>50946.21</v>
       </c>
       <c r="I390" s="1">
         <v>0</v>
       </c>
       <c r="J390">
         <v>0.0</v>
       </c>
       <c r="K390" t="s">
-        <v>975</v>
+        <v>1003</v>
       </c>
       <c r="L390" s="1">
-        <v>18028.83</v>
+        <v>50946.21</v>
       </c>
       <c r="M390" s="1">
-        <v>19665.03</v>
+        <v>36588.0</v>
       </c>
       <c r="N390" s="1">
         <v>0.0</v>
       </c>
       <c r="O390">
         <v>1</v>
       </c>
       <c r="Z390" t="s">
-        <v>974</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="391" spans="1:26">
       <c r="A391" t="s">
-        <v>972</v>
+        <v>1005</v>
       </c>
       <c r="B391" s="1">
-        <v>4700000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C391" s="1">
-        <v>100.50279851</v>
+        <v>100.12333988</v>
       </c>
       <c r="D391" s="1">
         <v>0.0</v>
       </c>
       <c r="E391" t="s">
         <v>8</v>
       </c>
       <c r="F391">
         <v>1.0</v>
       </c>
       <c r="G391" s="1">
         <v>0.0</v>
       </c>
       <c r="H391" s="1">
-        <v>23631.53</v>
+        <v>30834.97</v>
       </c>
       <c r="I391" s="1">
         <v>0</v>
       </c>
       <c r="J391">
         <v>0.0</v>
       </c>
-      <c r="K391">
-        <v>981.53</v>
+      <c r="K391" t="s">
+        <v>1006</v>
       </c>
       <c r="L391" s="1">
-        <v>23631.53</v>
+        <v>30834.97</v>
       </c>
       <c r="M391" s="1">
-        <v>24613.06</v>
+        <v>16758.39</v>
       </c>
       <c r="N391" s="1">
         <v>0.0</v>
       </c>
       <c r="O391">
         <v>1</v>
       </c>
       <c r="Z391" t="s">
-        <v>976</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="392" spans="1:26">
       <c r="A392" t="s">
-        <v>978</v>
+        <v>1008</v>
       </c>
       <c r="B392" s="1">
-        <v>12500000.0</v>
+        <v>7000000.0</v>
       </c>
       <c r="C392" s="1">
-        <v>100.08006064</v>
+        <v>100.08413786</v>
       </c>
       <c r="D392" s="1">
         <v>0.0</v>
       </c>
       <c r="E392" t="s">
         <v>8</v>
       </c>
       <c r="F392">
         <v>1.0</v>
       </c>
       <c r="G392" s="1">
         <v>0.0</v>
       </c>
       <c r="H392" s="1">
-        <v>10007.58</v>
+        <v>5889.65</v>
       </c>
       <c r="I392" s="1">
         <v>0</v>
       </c>
       <c r="J392">
         <v>0.0</v>
       </c>
       <c r="K392" t="s">
-        <v>979</v>
+        <v>1009</v>
       </c>
       <c r="L392" s="1">
-        <v>10007.58</v>
+        <v>5889.65</v>
       </c>
       <c r="M392" s="1">
-        <v>2423.89</v>
+        <v>1352.82</v>
       </c>
       <c r="N392" s="1">
         <v>0.0</v>
       </c>
       <c r="O392">
         <v>1</v>
       </c>
       <c r="Z392" t="s">
-        <v>977</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="393" spans="1:26">
       <c r="A393" t="s">
-        <v>981</v>
+        <v>1011</v>
       </c>
       <c r="B393" s="1">
-        <v>10100000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="C393" s="1">
-        <v>100.20257515</v>
+        <v>100.22264648</v>
       </c>
       <c r="D393" s="1">
         <v>0.0</v>
       </c>
       <c r="E393" t="s">
         <v>8</v>
       </c>
       <c r="F393">
         <v>1.0</v>
       </c>
       <c r="G393" s="1">
         <v>0.0</v>
       </c>
       <c r="H393" s="1">
-        <v>20460.09</v>
+        <v>89058.59</v>
       </c>
       <c r="I393" s="1">
         <v>0</v>
       </c>
       <c r="J393">
         <v>0.0</v>
       </c>
       <c r="K393" t="s">
-        <v>982</v>
+        <v>1012</v>
       </c>
       <c r="L393" s="1">
-        <v>20460.09</v>
+        <v>89058.59</v>
       </c>
       <c r="M393" s="1">
-        <v>17559.4</v>
+        <v>106116.18</v>
       </c>
       <c r="N393" s="1">
         <v>0.0</v>
       </c>
       <c r="O393">
         <v>1</v>
       </c>
       <c r="Z393" t="s">
-        <v>980</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="394" spans="1:26">
       <c r="A394" t="s">
-        <v>984</v>
+        <v>1014</v>
       </c>
       <c r="B394" s="1">
         <v>25000000.0</v>
       </c>
       <c r="C394" s="1">
-        <v>100.17995608</v>
+        <v>100.11455832</v>
       </c>
       <c r="D394" s="1">
         <v>0.0</v>
       </c>
       <c r="E394" t="s">
         <v>8</v>
       </c>
       <c r="F394">
         <v>1.0</v>
       </c>
       <c r="G394" s="1">
         <v>0.0</v>
       </c>
       <c r="H394" s="1">
-        <v>44989.02</v>
+        <v>28639.58</v>
       </c>
       <c r="I394" s="1">
         <v>0</v>
       </c>
       <c r="J394">
         <v>0.0</v>
       </c>
       <c r="K394" t="s">
-        <v>985</v>
+        <v>1015</v>
       </c>
       <c r="L394" s="1">
-        <v>44989.02</v>
+        <v>28639.58</v>
       </c>
       <c r="M394" s="1">
-        <v>30129.24</v>
+        <v>38330.63</v>
       </c>
       <c r="N394" s="1">
         <v>0.0</v>
       </c>
       <c r="O394">
         <v>1</v>
       </c>
       <c r="Z394" t="s">
-        <v>983</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="395" spans="1:26">
       <c r="A395" t="s">
-        <v>987</v>
+        <v>1017</v>
       </c>
       <c r="B395" s="1">
-        <v>25000000.0</v>
+        <v>7996000.0</v>
       </c>
       <c r="C395" s="1">
-        <v>100.11716</v>
+        <v>100.42694235</v>
       </c>
       <c r="D395" s="1">
         <v>0.0</v>
       </c>
       <c r="E395" t="s">
         <v>8</v>
       </c>
       <c r="F395">
         <v>1.0</v>
       </c>
       <c r="G395" s="1">
         <v>0.0</v>
       </c>
       <c r="H395" s="1">
-        <v>29290.0</v>
+        <v>34138.31</v>
       </c>
       <c r="I395" s="1">
         <v>0</v>
       </c>
       <c r="J395">
         <v>0.0</v>
       </c>
       <c r="K395" t="s">
-        <v>988</v>
+        <v>1018</v>
       </c>
       <c r="L395" s="1">
-        <v>29290.0</v>
+        <v>34138.31</v>
       </c>
       <c r="M395" s="1">
-        <v>14769.78</v>
+        <v>36590.81</v>
       </c>
       <c r="N395" s="1">
         <v>0.0</v>
       </c>
       <c r="O395">
         <v>1</v>
       </c>
       <c r="Z395" t="s">
-        <v>986</v>
+        <v>1016</v>
       </c>
     </row>
     <row r="396" spans="1:26">
       <c r="A396" t="s">
-        <v>990</v>
+        <v>1020</v>
       </c>
       <c r="B396" s="1">
-        <v>7000000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="C396" s="1">
-        <v>100.06830871</v>
+        <v>100.46047655</v>
       </c>
       <c r="D396" s="1">
         <v>0.0</v>
       </c>
       <c r="E396" t="s">
         <v>8</v>
       </c>
       <c r="F396">
         <v>1.0</v>
       </c>
       <c r="G396" s="1">
         <v>0.0</v>
       </c>
       <c r="H396" s="1">
-        <v>4781.61</v>
+        <v>13353.82</v>
       </c>
       <c r="I396" s="1">
         <v>0</v>
       </c>
       <c r="J396">
         <v>0.0</v>
       </c>
-      <c r="K396" t="s">
-        <v>991</v>
+      <c r="K396">
+        <v>842.11</v>
       </c>
       <c r="L396" s="1">
-        <v>4781.61</v>
+        <v>13353.82</v>
       </c>
       <c r="M396" s="1">
-        <v>565.68</v>
+        <v>14195.93</v>
       </c>
       <c r="N396" s="1">
         <v>0.0</v>
       </c>
       <c r="O396">
         <v>1</v>
       </c>
       <c r="Z396" t="s">
-        <v>989</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="397" spans="1:26">
       <c r="A397" t="s">
-        <v>993</v>
+        <v>1022</v>
       </c>
       <c r="B397" s="1">
-        <v>40000000.0</v>
+        <v>18500000.0</v>
       </c>
       <c r="C397" s="1">
-        <v>100.23360175</v>
+        <v>100.09533686</v>
       </c>
       <c r="D397" s="1">
         <v>0.0</v>
       </c>
       <c r="E397" t="s">
         <v>8</v>
       </c>
       <c r="F397">
         <v>1.0</v>
       </c>
       <c r="G397" s="1">
         <v>0.0</v>
       </c>
       <c r="H397" s="1">
-        <v>93440.7</v>
+        <v>17637.32</v>
       </c>
       <c r="I397" s="1">
         <v>0</v>
       </c>
       <c r="J397">
         <v>0.0</v>
       </c>
       <c r="K397" t="s">
-        <v>994</v>
+        <v>1023</v>
       </c>
       <c r="L397" s="1">
-        <v>93440.7</v>
+        <v>17637.32</v>
       </c>
       <c r="M397" s="1">
-        <v>103816.98</v>
+        <v>174.61</v>
       </c>
       <c r="N397" s="1">
         <v>0.0</v>
       </c>
       <c r="O397">
         <v>1</v>
       </c>
       <c r="Z397" t="s">
-        <v>992</v>
+        <v>1021</v>
       </c>
     </row>
     <row r="398" spans="1:26">
       <c r="A398" t="s">
-        <v>996</v>
+        <v>1025</v>
       </c>
       <c r="B398" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C398" s="1">
-        <v>100.13428112</v>
+        <v>100.00185003</v>
       </c>
       <c r="D398" s="1">
         <v>0.0</v>
       </c>
       <c r="E398" t="s">
         <v>8</v>
       </c>
       <c r="F398">
         <v>1.0</v>
       </c>
       <c r="G398" s="1">
         <v>0.0</v>
       </c>
       <c r="H398" s="1">
-        <v>33570.28</v>
+        <v>555.01</v>
       </c>
       <c r="I398" s="1">
         <v>0</v>
       </c>
       <c r="J398">
         <v>0.0</v>
       </c>
       <c r="K398" t="s">
-        <v>997</v>
+        <v>1026</v>
       </c>
       <c r="L398" s="1">
-        <v>33570.28</v>
+        <v>555.01</v>
       </c>
       <c r="M398" s="1">
-        <v>39185.48</v>
+        <v>-948.37</v>
       </c>
       <c r="N398" s="1">
         <v>0.0</v>
       </c>
       <c r="O398">
         <v>1</v>
       </c>
       <c r="Z398" t="s">
-        <v>995</v>
+        <v>1024</v>
       </c>
     </row>
     <row r="399" spans="1:26">
       <c r="A399" t="s">
-        <v>999</v>
+        <v>1028</v>
       </c>
       <c r="B399" s="1">
-        <v>7996000.0</v>
+        <v>7000000.0</v>
       </c>
       <c r="C399" s="1">
-        <v>100.40114257</v>
+        <v>100.05981329</v>
       </c>
       <c r="D399" s="1">
         <v>0.0</v>
       </c>
       <c r="E399" t="s">
         <v>8</v>
       </c>
       <c r="F399">
         <v>1.0</v>
       </c>
       <c r="G399" s="1">
         <v>0.0</v>
       </c>
       <c r="H399" s="1">
-        <v>32075.36</v>
+        <v>4186.93</v>
       </c>
       <c r="I399" s="1">
         <v>0</v>
       </c>
       <c r="J399">
         <v>0.0</v>
       </c>
-      <c r="K399" t="s">
-        <v>1000</v>
+      <c r="K399">
+        <v>-750.23</v>
       </c>
       <c r="L399" s="1">
-        <v>32075.36</v>
+        <v>4186.93</v>
       </c>
       <c r="M399" s="1">
-        <v>33322.53</v>
+        <v>3436.7</v>
       </c>
       <c r="N399" s="1">
         <v>0.0</v>
       </c>
       <c r="O399">
         <v>1</v>
       </c>
       <c r="Z399" t="s">
-        <v>998</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="400" spans="1:26">
       <c r="A400" t="s">
-        <v>1002</v>
+        <v>1030</v>
       </c>
       <c r="B400" s="1">
-        <v>2900000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C400" s="1">
-        <v>100.42682828</v>
+        <v>100.3341674</v>
       </c>
       <c r="D400" s="1">
         <v>0.0</v>
       </c>
       <c r="E400" t="s">
         <v>8</v>
       </c>
       <c r="F400">
         <v>1.0</v>
       </c>
       <c r="G400" s="1">
         <v>0.0</v>
       </c>
       <c r="H400" s="1">
-        <v>12378.02</v>
+        <v>83541.85</v>
       </c>
       <c r="I400" s="1">
         <v>0</v>
       </c>
       <c r="J400">
         <v>0.0</v>
       </c>
-      <c r="K400">
-        <v>418.49</v>
+      <c r="K400" t="s">
+        <v>1031</v>
       </c>
       <c r="L400" s="1">
-        <v>12378.02</v>
+        <v>83541.85</v>
       </c>
       <c r="M400" s="1">
-        <v>12796.51</v>
+        <v>93331.68</v>
       </c>
       <c r="N400" s="1">
         <v>0.0</v>
       </c>
       <c r="O400">
         <v>1</v>
       </c>
       <c r="Z400" t="s">
-        <v>1001</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="401" spans="1:26">
       <c r="A401" t="s">
-        <v>1004</v>
+        <v>1033</v>
       </c>
       <c r="B401" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C401" s="1">
-        <v>100.0036871</v>
+        <v>100.0278958</v>
       </c>
       <c r="D401" s="1">
         <v>0.0</v>
       </c>
       <c r="E401" t="s">
         <v>8</v>
       </c>
       <c r="F401">
         <v>1.0</v>
       </c>
       <c r="G401" s="1">
         <v>0.0</v>
       </c>
       <c r="H401" s="1">
-        <v>737.42</v>
+        <v>4184.37</v>
       </c>
       <c r="I401" s="1">
         <v>0</v>
       </c>
       <c r="J401">
         <v>0.0</v>
       </c>
       <c r="K401" t="s">
-        <v>1005</v>
+        <v>1034</v>
       </c>
       <c r="L401" s="1">
-        <v>737.42</v>
+        <v>4184.37</v>
       </c>
       <c r="M401" s="1">
-        <v>-490.6</v>
+        <v>-7745.19</v>
       </c>
       <c r="N401" s="1">
         <v>0.0</v>
       </c>
       <c r="O401">
         <v>1</v>
       </c>
       <c r="Z401" t="s">
-        <v>1003</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="402" spans="1:26">
       <c r="A402" t="s">
-        <v>1007</v>
+        <v>1033</v>
       </c>
       <c r="B402" s="1">
-        <v>18500000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C402" s="1">
-        <v>100.03971535</v>
+        <v>100.08421673</v>
       </c>
       <c r="D402" s="1">
         <v>0.0</v>
       </c>
       <c r="E402" t="s">
         <v>8</v>
       </c>
       <c r="F402">
         <v>1.0</v>
       </c>
       <c r="G402" s="1">
         <v>0.0</v>
       </c>
       <c r="H402" s="1">
-        <v>7347.34</v>
+        <v>12632.51</v>
       </c>
       <c r="I402" s="1">
         <v>0</v>
       </c>
       <c r="J402">
         <v>0.0</v>
       </c>
       <c r="K402" t="s">
-        <v>1008</v>
+        <v>1036</v>
       </c>
       <c r="L402" s="1">
-        <v>7347.34</v>
+        <v>12632.51</v>
       </c>
       <c r="M402" s="1">
-        <v>-7785.33</v>
+        <v>-3779.97</v>
       </c>
       <c r="N402" s="1">
         <v>0.0</v>
       </c>
       <c r="O402">
         <v>1</v>
       </c>
       <c r="Z402" t="s">
-        <v>1006</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="403" spans="1:26">
       <c r="A403" t="s">
-        <v>1010</v>
+        <v>1038</v>
       </c>
       <c r="B403" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C403" s="1">
-        <v>100.00877973</v>
+        <v>100.126391</v>
       </c>
       <c r="D403" s="1">
         <v>0.0</v>
       </c>
       <c r="E403" t="s">
         <v>8</v>
       </c>
       <c r="F403">
         <v>1.0</v>
       </c>
       <c r="G403" s="1">
         <v>0.0</v>
       </c>
       <c r="H403" s="1">
-        <v>2633.92</v>
+        <v>25278.2</v>
       </c>
       <c r="I403" s="1">
         <v>0</v>
       </c>
       <c r="J403">
         <v>0.0</v>
       </c>
       <c r="K403" t="s">
-        <v>1011</v>
+        <v>1039</v>
       </c>
       <c r="L403" s="1">
-        <v>2633.92</v>
+        <v>25278.2</v>
       </c>
       <c r="M403" s="1">
-        <v>-759.97</v>
+        <v>9913.36</v>
       </c>
       <c r="N403" s="1">
         <v>0.0</v>
       </c>
       <c r="O403">
         <v>1</v>
       </c>
       <c r="Z403" t="s">
-        <v>1009</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="404" spans="1:26">
       <c r="A404" t="s">
-        <v>1013</v>
+        <v>1038</v>
       </c>
       <c r="B404" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C404" s="1">
-        <v>100.0051823</v>
+        <v>100.1014636</v>
       </c>
       <c r="D404" s="1">
         <v>0.0</v>
       </c>
       <c r="E404" t="s">
         <v>8</v>
       </c>
       <c r="F404">
         <v>1.0</v>
       </c>
       <c r="G404" s="1">
         <v>0.0</v>
       </c>
       <c r="H404" s="1">
-        <v>1554.69</v>
+        <v>25365.9</v>
       </c>
       <c r="I404" s="1">
         <v>0</v>
       </c>
       <c r="J404">
         <v>0.0</v>
       </c>
       <c r="K404" t="s">
-        <v>1014</v>
+        <v>1041</v>
       </c>
       <c r="L404" s="1">
-        <v>1554.69</v>
+        <v>25365.9</v>
       </c>
       <c r="M404" s="1">
-        <v>-452.94</v>
+        <v>2931.69</v>
       </c>
       <c r="N404" s="1">
         <v>0.0</v>
       </c>
       <c r="O404">
         <v>1</v>
       </c>
       <c r="Z404" t="s">
-        <v>1012</v>
+        <v>1040</v>
       </c>
     </row>
     <row r="405" spans="1:26">
       <c r="A405" t="s">
-        <v>1016</v>
+        <v>1038</v>
       </c>
       <c r="B405" s="1">
-        <v>12000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C405" s="1">
-        <v>100.00747158</v>
+        <v>100.12371803</v>
       </c>
       <c r="D405" s="1">
         <v>0.0</v>
       </c>
       <c r="E405" t="s">
         <v>8</v>
       </c>
       <c r="F405">
         <v>1.0</v>
       </c>
       <c r="G405" s="1">
         <v>0.0</v>
       </c>
       <c r="H405" s="1">
-        <v>896.59</v>
+        <v>37115.41</v>
       </c>
       <c r="I405" s="1">
         <v>0</v>
       </c>
       <c r="J405">
         <v>0.0</v>
       </c>
       <c r="K405" t="s">
-        <v>1017</v>
+        <v>1043</v>
       </c>
       <c r="L405" s="1">
-        <v>896.59</v>
+        <v>37115.41</v>
       </c>
       <c r="M405" s="1">
-        <v>-176.78</v>
+        <v>9625.61</v>
       </c>
       <c r="N405" s="1">
         <v>0.0</v>
       </c>
       <c r="O405">
         <v>1</v>
       </c>
       <c r="Z405" t="s">
-        <v>1015</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="406" spans="1:26">
       <c r="A406" t="s">
-        <v>1019</v>
+        <v>1045</v>
       </c>
       <c r="B406" s="1">
-        <v>7000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C406" s="1">
-        <v>99.95610086</v>
+        <v>100.102917</v>
       </c>
       <c r="D406" s="1">
         <v>0.0</v>
       </c>
       <c r="E406" t="s">
         <v>8</v>
       </c>
       <c r="F406">
         <v>1.0</v>
       </c>
       <c r="G406" s="1">
         <v>0.0</v>
       </c>
       <c r="H406" s="1">
-        <v>-3072.94</v>
+        <v>10291.7</v>
       </c>
       <c r="I406" s="1">
         <v>0</v>
       </c>
       <c r="J406">
         <v>0.0</v>
       </c>
       <c r="K406" t="s">
-        <v>1020</v>
+        <v>1046</v>
       </c>
       <c r="L406" s="1">
-        <v>-3072.94</v>
+        <v>10291.7</v>
       </c>
       <c r="M406" s="1">
-        <v>-5354.18</v>
+        <v>2833.02</v>
       </c>
       <c r="N406" s="1">
         <v>0.0</v>
       </c>
       <c r="O406">
         <v>1</v>
       </c>
       <c r="Z406" t="s">
-        <v>1018</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="407" spans="1:26">
       <c r="A407" t="s">
-        <v>1022</v>
+        <v>1048</v>
       </c>
       <c r="B407" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C407" s="1">
-        <v>100.32771148</v>
+        <v>100.13270155</v>
       </c>
       <c r="D407" s="1">
         <v>0.0</v>
       </c>
       <c r="E407" t="s">
         <v>8</v>
       </c>
       <c r="F407">
         <v>1.0</v>
       </c>
       <c r="G407" s="1">
         <v>0.0</v>
       </c>
       <c r="H407" s="1">
-        <v>81927.87</v>
+        <v>26540.31</v>
       </c>
       <c r="I407" s="1">
         <v>0</v>
       </c>
       <c r="J407">
         <v>0.0</v>
       </c>
       <c r="K407" t="s">
-        <v>1023</v>
+        <v>1049</v>
       </c>
       <c r="L407" s="1">
-        <v>81927.87</v>
+        <v>26540.31</v>
       </c>
       <c r="M407" s="1">
-        <v>87605.82</v>
+        <v>9498.02</v>
       </c>
       <c r="N407" s="1">
         <v>0.0</v>
       </c>
       <c r="O407">
         <v>1</v>
       </c>
       <c r="Z407" t="s">
-        <v>1021</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="408" spans="1:26">
       <c r="A408" t="s">
-        <v>1025</v>
+        <v>1048</v>
       </c>
       <c r="B408" s="1">
-        <v>14000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C408" s="1">
-        <v>100.00316257</v>
+        <v>100.0541936</v>
       </c>
       <c r="D408" s="1">
         <v>0.0</v>
       </c>
       <c r="E408" t="s">
         <v>8</v>
       </c>
       <c r="F408">
         <v>1.0</v>
       </c>
       <c r="G408" s="1">
         <v>0.0</v>
       </c>
       <c r="H408" s="1">
-        <v>442.76</v>
+        <v>10838.72</v>
       </c>
       <c r="I408" s="1">
         <v>0</v>
       </c>
       <c r="J408">
         <v>0.0</v>
       </c>
-      <c r="K408">
-        <v>-837.65</v>
+      <c r="K408" t="s">
+        <v>1051</v>
       </c>
       <c r="L408" s="1">
-        <v>442.76</v>
+        <v>10838.72</v>
       </c>
       <c r="M408" s="1">
-        <v>-394.89</v>
+        <v>-732.74</v>
       </c>
       <c r="N408" s="1">
         <v>0.0</v>
       </c>
       <c r="O408">
         <v>1</v>
       </c>
       <c r="Z408" t="s">
-        <v>1024</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="409" spans="1:26">
       <c r="A409" t="s">
-        <v>1027</v>
+        <v>1048</v>
       </c>
       <c r="B409" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C409" s="1">
-        <v>100.03275893</v>
+        <v>100.13448215</v>
       </c>
       <c r="D409" s="1">
         <v>0.0</v>
       </c>
       <c r="E409" t="s">
         <v>8</v>
       </c>
       <c r="F409">
         <v>1.0</v>
       </c>
       <c r="G409" s="1">
         <v>0.0</v>
       </c>
       <c r="H409" s="1">
-        <v>4913.84</v>
+        <v>26896.43</v>
       </c>
       <c r="I409" s="1">
         <v>0</v>
       </c>
       <c r="J409">
         <v>0.0</v>
       </c>
       <c r="K409" t="s">
-        <v>1028</v>
+        <v>1053</v>
       </c>
       <c r="L409" s="1">
-        <v>4913.84</v>
+        <v>26896.43</v>
       </c>
       <c r="M409" s="1">
-        <v>-9598.88</v>
+        <v>9994.41</v>
       </c>
       <c r="N409" s="1">
         <v>0.0</v>
       </c>
       <c r="O409">
         <v>1</v>
       </c>
       <c r="Z409" t="s">
-        <v>1026</v>
+        <v>1052</v>
       </c>
     </row>
     <row r="410" spans="1:26">
       <c r="A410" t="s">
-        <v>1027</v>
+        <v>1048</v>
       </c>
       <c r="B410" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C410" s="1">
-        <v>100.01923033</v>
+        <v>100.09050845</v>
       </c>
       <c r="D410" s="1">
         <v>0.0</v>
       </c>
       <c r="E410" t="s">
         <v>8</v>
       </c>
       <c r="F410">
         <v>1.0</v>
       </c>
       <c r="G410" s="1">
         <v>0.0</v>
       </c>
       <c r="H410" s="1">
-        <v>2884.55</v>
+        <v>18101.69</v>
       </c>
       <c r="I410" s="1">
         <v>0</v>
       </c>
       <c r="J410">
         <v>0.0</v>
       </c>
       <c r="K410" t="s">
-        <v>1030</v>
+        <v>1055</v>
       </c>
       <c r="L410" s="1">
-        <v>2884.55</v>
+        <v>18101.69</v>
       </c>
       <c r="M410" s="1">
-        <v>-8033.38</v>
+        <v>3500.23</v>
       </c>
       <c r="N410" s="1">
         <v>0.0</v>
       </c>
       <c r="O410">
         <v>1</v>
       </c>
       <c r="Z410" t="s">
-        <v>1029</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="411" spans="1:26">
       <c r="A411" t="s">
-        <v>1032</v>
+        <v>1057</v>
       </c>
       <c r="B411" s="1">
-        <v>30000000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="C411" s="1">
-        <v>100.0755012</v>
+        <v>100.05140188</v>
       </c>
       <c r="D411" s="1">
         <v>0.0</v>
       </c>
       <c r="E411" t="s">
         <v>8</v>
       </c>
       <c r="F411">
         <v>1.0</v>
       </c>
       <c r="G411" s="1">
         <v>0.0</v>
       </c>
       <c r="H411" s="1">
-        <v>22650.36</v>
+        <v>4112.15</v>
       </c>
       <c r="I411" s="1">
         <v>0</v>
       </c>
       <c r="J411">
         <v>0.0</v>
       </c>
       <c r="K411" t="s">
-        <v>1033</v>
+        <v>1058</v>
       </c>
       <c r="L411" s="1">
-        <v>22650.36</v>
+        <v>4112.15</v>
       </c>
       <c r="M411" s="1">
-        <v>-2026.61</v>
+        <v>-2810.11</v>
       </c>
       <c r="N411" s="1">
         <v>0.0</v>
       </c>
       <c r="O411">
         <v>1</v>
       </c>
       <c r="Z411" t="s">
-        <v>1031</v>
+        <v>1056</v>
       </c>
     </row>
     <row r="412" spans="1:26">
       <c r="A412" t="s">
-        <v>1032</v>
+        <v>1057</v>
       </c>
       <c r="B412" s="1">
-        <v>25000000.0</v>
+        <v>6500000.0</v>
       </c>
       <c r="C412" s="1">
-        <v>100.0624976</v>
+        <v>100.04633215</v>
       </c>
       <c r="D412" s="1">
         <v>0.0</v>
       </c>
       <c r="E412" t="s">
         <v>8</v>
       </c>
       <c r="F412">
         <v>1.0</v>
       </c>
       <c r="G412" s="1">
         <v>0.0</v>
       </c>
       <c r="H412" s="1">
-        <v>15624.4</v>
+        <v>3011.59</v>
       </c>
       <c r="I412" s="1">
         <v>0</v>
       </c>
       <c r="J412">
         <v>0.0</v>
       </c>
       <c r="K412" t="s">
-        <v>1035</v>
+        <v>1060</v>
       </c>
       <c r="L412" s="1">
-        <v>15624.4</v>
+        <v>3011.59</v>
       </c>
       <c r="M412" s="1">
-        <v>-4560.57</v>
+        <v>-2255.6</v>
       </c>
       <c r="N412" s="1">
         <v>0.0</v>
       </c>
       <c r="O412">
         <v>1</v>
       </c>
       <c r="Z412" t="s">
-        <v>1034</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="413" spans="1:26">
       <c r="A413" t="s">
-        <v>1032</v>
+        <v>1062</v>
       </c>
       <c r="B413" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C413" s="1">
-        <v>100.06843985</v>
+        <v>100.031898</v>
       </c>
       <c r="D413" s="1">
         <v>0.0</v>
       </c>
       <c r="E413" t="s">
         <v>8</v>
       </c>
       <c r="F413">
         <v>1.0</v>
       </c>
       <c r="G413" s="1">
         <v>0.0</v>
       </c>
       <c r="H413" s="1">
-        <v>13687.97</v>
+        <v>3189.8</v>
       </c>
       <c r="I413" s="1">
         <v>0</v>
       </c>
       <c r="J413">
         <v>0.0</v>
       </c>
       <c r="K413" t="s">
-        <v>1037</v>
+        <v>1063</v>
       </c>
       <c r="L413" s="1">
-        <v>13687.97</v>
+        <v>3189.8</v>
       </c>
       <c r="M413" s="1">
-        <v>508.91</v>
+        <v>-3663.71</v>
       </c>
       <c r="N413" s="1">
         <v>0.0</v>
       </c>
       <c r="O413">
         <v>1</v>
       </c>
       <c r="Z413" t="s">
-        <v>1036</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="414" spans="1:26">
       <c r="A414" t="s">
-        <v>1039</v>
+        <v>1065</v>
       </c>
       <c r="B414" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C414" s="1">
-        <v>100.0738346</v>
+        <v>100.09774093</v>
       </c>
       <c r="D414" s="1">
         <v>0.0</v>
       </c>
       <c r="E414" t="s">
         <v>8</v>
       </c>
       <c r="F414">
         <v>1.0</v>
       </c>
       <c r="G414" s="1">
         <v>0.0</v>
       </c>
       <c r="H414" s="1">
-        <v>7383.46</v>
+        <v>14661.14</v>
       </c>
       <c r="I414" s="1">
         <v>0</v>
       </c>
       <c r="J414">
         <v>0.0</v>
       </c>
       <c r="K414" t="s">
-        <v>1040</v>
+        <v>1066</v>
       </c>
       <c r="L414" s="1">
-        <v>7383.46</v>
+        <v>14661.14</v>
       </c>
       <c r="M414" s="1">
-        <v>584.45</v>
+        <v>5095.54</v>
       </c>
       <c r="N414" s="1">
         <v>0.0</v>
       </c>
       <c r="O414">
         <v>1</v>
       </c>
       <c r="Z414" t="s">
-        <v>1038</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="415" spans="1:26">
       <c r="A415" t="s">
-        <v>1042</v>
+        <v>1068</v>
       </c>
       <c r="B415" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C415" s="1">
-        <v>100.08316085</v>
+        <v>100.02619793</v>
       </c>
       <c r="D415" s="1">
         <v>0.0</v>
       </c>
       <c r="E415" t="s">
         <v>8</v>
       </c>
       <c r="F415">
         <v>1.0</v>
       </c>
       <c r="G415" s="1">
         <v>0.0</v>
       </c>
       <c r="H415" s="1">
-        <v>16632.17</v>
+        <v>7859.38</v>
       </c>
       <c r="I415" s="1">
         <v>0</v>
       </c>
       <c r="J415">
         <v>0.0</v>
       </c>
       <c r="K415" t="s">
-        <v>1043</v>
+        <v>1069</v>
       </c>
       <c r="L415" s="1">
-        <v>16632.17</v>
+        <v>7859.38</v>
       </c>
       <c r="M415" s="1">
-        <v>1394.76</v>
+        <v>-8803.76</v>
       </c>
       <c r="N415" s="1">
         <v>0.0</v>
       </c>
       <c r="O415">
         <v>1</v>
       </c>
       <c r="Z415" t="s">
-        <v>1041</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="416" spans="1:26">
       <c r="A416" t="s">
-        <v>1042</v>
+        <v>1071</v>
       </c>
       <c r="B416" s="1">
-        <v>20000000.0</v>
+        <v>17000000.0</v>
       </c>
       <c r="C416" s="1">
-        <v>100.04826865</v>
+        <v>100.01870988</v>
       </c>
       <c r="D416" s="1">
         <v>0.0</v>
       </c>
       <c r="E416" t="s">
         <v>8</v>
       </c>
       <c r="F416">
         <v>1.0</v>
       </c>
       <c r="G416" s="1">
         <v>0.0</v>
       </c>
       <c r="H416" s="1">
-        <v>9653.73</v>
+        <v>3180.68</v>
       </c>
       <c r="I416" s="1">
         <v>0</v>
       </c>
       <c r="J416">
         <v>0.0</v>
       </c>
       <c r="K416" t="s">
-        <v>1045</v>
+        <v>1072</v>
       </c>
       <c r="L416" s="1">
-        <v>9653.73</v>
+        <v>3180.68</v>
       </c>
       <c r="M416" s="1">
-        <v>-1250.35</v>
+        <v>-3247.61</v>
       </c>
       <c r="N416" s="1">
         <v>0.0</v>
       </c>
       <c r="O416">
         <v>1</v>
       </c>
       <c r="Z416" t="s">
-        <v>1044</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="417" spans="1:26">
       <c r="A417" t="s">
-        <v>1042</v>
+        <v>1074</v>
       </c>
       <c r="B417" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C417" s="1">
-        <v>100.08508505</v>
+        <v>99.9983454</v>
       </c>
       <c r="D417" s="1">
         <v>0.0</v>
       </c>
       <c r="E417" t="s">
         <v>8</v>
       </c>
       <c r="F417">
         <v>1.0</v>
       </c>
       <c r="G417" s="1">
         <v>0.0</v>
       </c>
       <c r="H417" s="1">
-        <v>17017.01</v>
+        <v>-496.38</v>
       </c>
       <c r="I417" s="1">
         <v>0</v>
       </c>
       <c r="J417">
         <v>0.0</v>
       </c>
       <c r="K417" t="s">
-        <v>1047</v>
+        <v>1075</v>
       </c>
       <c r="L417" s="1">
-        <v>17017.01</v>
+        <v>-496.38</v>
       </c>
       <c r="M417" s="1">
-        <v>1890.71</v>
+        <v>-3039.57</v>
       </c>
       <c r="N417" s="1">
         <v>0.0</v>
       </c>
       <c r="O417">
         <v>1</v>
       </c>
       <c r="Z417" t="s">
-        <v>1046</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="418" spans="1:26">
       <c r="A418" t="s">
-        <v>1042</v>
+        <v>1077</v>
       </c>
       <c r="B418" s="1">
-        <v>20000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="C418" s="1">
-        <v>100.0657049</v>
+        <v>100.09487635</v>
       </c>
       <c r="D418" s="1">
         <v>0.0</v>
       </c>
       <c r="E418" t="s">
         <v>8</v>
       </c>
       <c r="F418">
         <v>1.0</v>
       </c>
       <c r="G418" s="1">
         <v>0.0</v>
       </c>
       <c r="H418" s="1">
-        <v>13140.98</v>
+        <v>37950.54</v>
       </c>
       <c r="I418" s="1">
         <v>0</v>
       </c>
       <c r="J418">
         <v>0.0</v>
       </c>
       <c r="K418" t="s">
-        <v>1049</v>
+        <v>1078</v>
       </c>
       <c r="L418" s="1">
-        <v>13140.98</v>
+        <v>37950.54</v>
       </c>
       <c r="M418" s="1">
-        <v>-163.1</v>
+        <v>23532.33</v>
       </c>
       <c r="N418" s="1">
         <v>0.0</v>
       </c>
       <c r="O418">
         <v>1</v>
       </c>
       <c r="Z418" t="s">
-        <v>1048</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="419" spans="1:26">
       <c r="A419" t="s">
-        <v>1051</v>
+        <v>1080</v>
       </c>
       <c r="B419" s="1">
-        <v>8000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C419" s="1">
-        <v>100.01728338</v>
+        <v>100.1283069</v>
       </c>
       <c r="D419" s="1">
         <v>0.0</v>
       </c>
       <c r="E419" t="s">
         <v>8</v>
       </c>
       <c r="F419">
         <v>1.0</v>
       </c>
       <c r="G419" s="1">
         <v>0.0</v>
       </c>
       <c r="H419" s="1">
-        <v>1382.67</v>
+        <v>38492.07</v>
       </c>
       <c r="I419" s="1">
         <v>0</v>
       </c>
       <c r="J419">
         <v>0.0</v>
       </c>
       <c r="K419" t="s">
-        <v>1052</v>
+        <v>1081</v>
       </c>
       <c r="L419" s="1">
-        <v>1382.67</v>
+        <v>38492.07</v>
       </c>
       <c r="M419" s="1">
-        <v>-4602.69</v>
+        <v>29664.29</v>
       </c>
       <c r="N419" s="1">
         <v>0.0</v>
       </c>
       <c r="O419">
         <v>1</v>
       </c>
       <c r="Z419" t="s">
-        <v>1050</v>
+        <v>1079</v>
       </c>
     </row>
     <row r="420" spans="1:26">
       <c r="A420" t="s">
-        <v>1051</v>
+        <v>1083</v>
       </c>
       <c r="B420" s="1">
-        <v>6500000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="C420" s="1">
-        <v>100.02000877</v>
+        <v>100.0015394</v>
       </c>
       <c r="D420" s="1">
         <v>0.0</v>
       </c>
       <c r="E420" t="s">
         <v>8</v>
       </c>
       <c r="F420">
         <v>1.0</v>
       </c>
       <c r="G420" s="1">
         <v>0.0</v>
       </c>
       <c r="H420" s="1">
-        <v>1300.57</v>
+        <v>76.97</v>
       </c>
       <c r="I420" s="1">
         <v>0</v>
       </c>
       <c r="J420">
         <v>0.0</v>
       </c>
-      <c r="K420" t="s">
-        <v>1054</v>
+      <c r="K420">
+        <v>0.0</v>
       </c>
       <c r="L420" s="1">
-        <v>1300.57</v>
+        <v>76.97</v>
       </c>
       <c r="M420" s="1">
-        <v>-3286.92</v>
+        <v>76.97</v>
       </c>
       <c r="N420" s="1">
         <v>0.0</v>
       </c>
       <c r="O420">
         <v>1</v>
       </c>
       <c r="Z420" t="s">
-        <v>1053</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="421" spans="1:26">
       <c r="A421" t="s">
-        <v>1056</v>
+        <v>1085</v>
       </c>
       <c r="B421" s="1">
-        <v>10000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C421" s="1">
-        <v>99.9524737</v>
+        <v>100.16496452</v>
       </c>
       <c r="D421" s="1">
         <v>0.0</v>
       </c>
       <c r="E421" t="s">
         <v>8</v>
       </c>
       <c r="F421">
         <v>1.0</v>
       </c>
       <c r="G421" s="1">
         <v>0.0</v>
       </c>
       <c r="H421" s="1">
-        <v>-4752.63</v>
+        <v>41241.13</v>
       </c>
       <c r="I421" s="1">
         <v>0</v>
       </c>
       <c r="J421">
         <v>0.0</v>
       </c>
       <c r="K421" t="s">
-        <v>1057</v>
+        <v>1015</v>
       </c>
       <c r="L421" s="1">
-        <v>-4752.63</v>
+        <v>41241.13</v>
       </c>
       <c r="M421" s="1">
-        <v>-9622.66</v>
+        <v>50932.18</v>
       </c>
       <c r="N421" s="1">
         <v>0.0</v>
       </c>
       <c r="O421">
         <v>1</v>
       </c>
       <c r="Z421" t="s">
-        <v>1055</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="422" spans="1:26">
       <c r="A422" t="s">
-        <v>1059</v>
+        <v>1085</v>
       </c>
       <c r="B422" s="1">
-        <v>15000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C422" s="1">
-        <v>100.02679033</v>
+        <v>100.0697232</v>
       </c>
       <c r="D422" s="1">
         <v>0.0</v>
       </c>
       <c r="E422" t="s">
         <v>8</v>
       </c>
       <c r="F422">
         <v>1.0</v>
       </c>
       <c r="G422" s="1">
         <v>0.0</v>
       </c>
       <c r="H422" s="1">
-        <v>4018.55</v>
+        <v>17430.8</v>
       </c>
       <c r="I422" s="1">
         <v>0</v>
       </c>
       <c r="J422">
         <v>0.0</v>
       </c>
       <c r="K422" t="s">
-        <v>1060</v>
+        <v>1015</v>
       </c>
       <c r="L422" s="1">
-        <v>4018.55</v>
+        <v>17430.8</v>
       </c>
       <c r="M422" s="1">
-        <v>-3344.64</v>
+        <v>27121.85</v>
       </c>
       <c r="N422" s="1">
         <v>0.0</v>
       </c>
       <c r="O422">
         <v>1</v>
       </c>
       <c r="Z422" t="s">
-        <v>1058</v>
+        <v>1086</v>
       </c>
     </row>
     <row r="423" spans="1:26">
       <c r="A423" t="s">
-        <v>1062</v>
+        <v>1088</v>
       </c>
       <c r="B423" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C423" s="1">
-        <v>99.94205337</v>
+        <v>100.29353905</v>
       </c>
       <c r="D423" s="1">
         <v>0.0</v>
       </c>
       <c r="E423" t="s">
         <v>8</v>
       </c>
       <c r="F423">
         <v>1.0</v>
       </c>
       <c r="G423" s="1">
         <v>0.0</v>
       </c>
       <c r="H423" s="1">
-        <v>-17383.99</v>
+        <v>58707.81</v>
       </c>
       <c r="I423" s="1">
         <v>0</v>
       </c>
       <c r="J423">
         <v>0.0</v>
       </c>
       <c r="K423" t="s">
-        <v>1063</v>
+        <v>1089</v>
       </c>
       <c r="L423" s="1">
-        <v>-17383.99</v>
+        <v>58707.81</v>
       </c>
       <c r="M423" s="1">
-        <v>-27850.66</v>
+        <v>67100.45</v>
       </c>
       <c r="N423" s="1">
         <v>0.0</v>
       </c>
       <c r="O423">
         <v>1</v>
       </c>
       <c r="Z423" t="s">
-        <v>1061</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="424" spans="1:26">
       <c r="A424" t="s">
-        <v>1065</v>
+        <v>1091</v>
       </c>
       <c r="B424" s="1">
-        <v>17000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C424" s="1">
-        <v>99.98655859</v>
+        <v>100.01975863</v>
       </c>
       <c r="D424" s="1">
         <v>0.0</v>
       </c>
       <c r="E424" t="s">
         <v>8</v>
       </c>
       <c r="F424">
         <v>1.0</v>
       </c>
       <c r="G424" s="1">
         <v>0.0</v>
       </c>
       <c r="H424" s="1">
-        <v>-2285.04</v>
+        <v>5927.59</v>
       </c>
       <c r="I424" s="1">
         <v>0</v>
       </c>
       <c r="J424">
         <v>0.0</v>
       </c>
       <c r="K424" t="s">
-        <v>1066</v>
+        <v>1092</v>
       </c>
       <c r="L424" s="1">
-        <v>-2285.04</v>
+        <v>5927.59</v>
       </c>
       <c r="M424" s="1">
-        <v>-6346.21</v>
+        <v>-14619.04</v>
       </c>
       <c r="N424" s="1">
         <v>0.0</v>
       </c>
       <c r="O424">
         <v>1</v>
       </c>
       <c r="Z424" t="s">
-        <v>1064</v>
+        <v>1090</v>
       </c>
     </row>
     <row r="425" spans="1:26">
       <c r="A425" t="s">
-        <v>1068</v>
+        <v>1094</v>
       </c>
       <c r="B425" s="1">
-        <v>30000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="C425" s="1">
-        <v>99.99814867</v>
+        <v>100.13768054</v>
       </c>
       <c r="D425" s="1">
-        <v>0.0</v>
+        <v>2.429</v>
       </c>
       <c r="E425" t="s">
         <v>8</v>
       </c>
       <c r="F425">
         <v>1.0</v>
       </c>
       <c r="G425" s="1">
         <v>0.0</v>
       </c>
       <c r="H425" s="1">
-        <v>-555.4</v>
+        <v>68840.27</v>
       </c>
       <c r="I425" s="1">
         <v>0</v>
       </c>
       <c r="J425">
         <v>0.0</v>
       </c>
       <c r="K425" t="s">
-        <v>1069</v>
+        <v>1095</v>
       </c>
       <c r="L425" s="1">
-        <v>-555.4</v>
+        <v>68840.27</v>
       </c>
       <c r="M425" s="1">
-        <v>-2515.51</v>
+        <v>56669.86</v>
       </c>
       <c r="N425" s="1">
         <v>0.0</v>
       </c>
       <c r="O425">
         <v>1</v>
       </c>
       <c r="Z425" t="s">
-        <v>1067</v>
-[...349 lines deleted...]
-        <v>1085</v>
+        <v>1093</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">