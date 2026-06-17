--- v0 (2026-05-20)
+++ v1 (2026-06-17)
@@ -121,432 +121,432 @@
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
-    <t>TY310326</t>
-[...8 lines deleted...]
-    <t>US ULTRA T-BOND MAR 26</t>
+    <t>TY300626</t>
+  </si>
+  <si>
+    <t>US 10YR NOTE JUN 26</t>
+  </si>
+  <si>
+    <t>WN300626</t>
+  </si>
+  <si>
+    <t>US ULTRA T-BOND JUN 26</t>
   </si>
   <si>
     <t>BRSTNCNTF1P8</t>
   </si>
   <si>
     <t>BRAZIL FEDERATIVE REPUBLIC OF (GO 10 01/01/2027</t>
   </si>
   <si>
     <t>BRL</t>
   </si>
   <si>
-    <t>26 350.84</t>
+    <t>40 608.52</t>
   </si>
   <si>
     <t>BRSTNCNTF212</t>
   </si>
   <si>
     <t>BRAZIL FEDERATIVE REPUBLIC OF (GOV 10 01/01/2033</t>
   </si>
   <si>
-    <t>71 244.88</t>
+    <t>109 793.41</t>
   </si>
   <si>
     <t>BRSTNCNTF238</t>
   </si>
   <si>
     <t>BRAZIL FEDERATIVE REPUBLIC OF (GOV 10 01/01/2035</t>
   </si>
   <si>
-    <t>74 221.55</t>
+    <t>117 472.03</t>
   </si>
   <si>
     <t>CL0002798016</t>
   </si>
   <si>
     <t>CHILE (REPUBLIC OF) 7 01/05/2034</t>
   </si>
   <si>
     <t>CLP</t>
   </si>
   <si>
-    <t>1 022.20</t>
-[...2 lines deleted...]
-    <t>54 860.82</t>
+    <t>1 046.72</t>
+  </si>
+  <si>
+    <t>64 384.73</t>
   </si>
   <si>
     <t>COL17CT03771</t>
   </si>
   <si>
     <t>COLOMBIA (REPUBLIC OF) 7 26/03/2031</t>
   </si>
   <si>
     <t>COP</t>
   </si>
   <si>
-    <t>4 342.51</t>
-[...2 lines deleted...]
-    <t>162 742.91</t>
+    <t>4 256.07</t>
+  </si>
+  <si>
+    <t>177 448.53</t>
   </si>
   <si>
     <t>COL17CT02914</t>
   </si>
   <si>
     <t>COLOMBIA REPUBLIC OF (GOVERNMENT) 6 28/04/2028</t>
   </si>
   <si>
-    <t>177 197.03</t>
+    <t>194 565.11</t>
   </si>
   <si>
     <t>CZ0001006431</t>
   </si>
   <si>
     <t>CZECH REPUBLIC 3.5 30/05/2035</t>
   </si>
   <si>
     <t>CZK</t>
   </si>
   <si>
-    <t>171 034.92</t>
+    <t>183 899.96</t>
   </si>
   <si>
     <t>CZ0001006894</t>
   </si>
   <si>
     <t>CZECH REPUBLIC 4.9 14/04/2034</t>
   </si>
   <si>
-    <t>124 358.22</t>
+    <t>132 184.37</t>
   </si>
   <si>
     <t>USP3579ECV76</t>
   </si>
   <si>
     <t>DOMINICAN REPUBLIC (GOVERNMENT) 10.75 01/06/2036</t>
   </si>
   <si>
     <t>DOP</t>
   </si>
   <si>
-    <t>45 961.25</t>
+    <t>62 767.02</t>
   </si>
   <si>
     <t>XS2485814680</t>
   </si>
   <si>
     <t>EUROPEAN BANK FOR RECONSTRUCTION A 30 26/05/2027</t>
   </si>
   <si>
     <t>TRY</t>
   </si>
   <si>
-    <t>193 048.71</t>
+    <t>212 288.38</t>
   </si>
   <si>
     <t>XS2974126042</t>
   </si>
   <si>
     <t>EUROPEAN BANK FOR RECONSTRUCTION A 6.75 13/01/2032</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
-    <t>7 242.08</t>
+    <t>11 290.51</t>
   </si>
   <si>
     <t>HU0000406624</t>
   </si>
   <si>
     <t>HUNGARY (GOVERNMENT) 7 24/10/2035</t>
   </si>
   <si>
     <t>HUF</t>
   </si>
   <si>
-    <t>142 850.96</t>
+    <t>165 563.34</t>
   </si>
   <si>
     <t>IDG000024506</t>
   </si>
   <si>
     <t>INDONESIA (REPUBLIC OF) 6.75 15/07/2035</t>
   </si>
   <si>
     <t>IDR</t>
   </si>
   <si>
-    <t>19 878.78</t>
-[...2 lines deleted...]
-    <t>24 012.95</t>
+    <t>19 567.75</t>
+  </si>
+  <si>
+    <t>38 421.54</t>
   </si>
   <si>
     <t>IDG000009507</t>
   </si>
   <si>
     <t>INDONESIA (REPUBLIC OF) 8.375 15/09/2026</t>
   </si>
   <si>
-    <t>295 063.82</t>
+    <t>7 280.65</t>
   </si>
   <si>
     <t>XS2610898665</t>
   </si>
   <si>
     <t>INTERNATIONAL BANK FOR RECONSTRUCT 6.5 17/04/2030</t>
   </si>
   <si>
-    <t>207 887.28</t>
+    <t>224 806.58</t>
   </si>
   <si>
     <t>XS2615587263</t>
   </si>
   <si>
     <t>INTERNATIONAL BANK FOR RECONSTRUCT 6.85 24/04/2028</t>
   </si>
   <si>
-    <t>270 380.98</t>
+    <t>295 069.56</t>
   </si>
   <si>
     <t>MYBMY1900052</t>
   </si>
   <si>
     <t>MALAYSIA (GOVERNMENT) 3.757 22/05/2040</t>
   </si>
   <si>
     <t>MYR</t>
   </si>
   <si>
-    <t>21 206.07</t>
+    <t>26 893.73</t>
   </si>
   <si>
     <t>MYBMS1100036</t>
   </si>
   <si>
     <t>MALAYSIA (GOVERNMENT) 4.392 15/04/2026</t>
   </si>
   <si>
-    <t>65 779.14</t>
+    <t>78 700.75</t>
   </si>
   <si>
     <t>MYBMX1000038</t>
   </si>
   <si>
     <t>MALAYSIA (GOVERNMENT) 4.498 15/04/2030</t>
   </si>
   <si>
-    <t>53 184.24</t>
+    <t>63 631.72</t>
   </si>
   <si>
     <t>MX0MGO0000R8</t>
   </si>
   <si>
     <t>MEXICO (UNITED MEXICAN STATES) (GO 7.75 13/11/2042</t>
   </si>
   <si>
     <t>MXN</t>
   </si>
   <si>
-    <t>120 709.65</t>
+    <t>153 534.09</t>
   </si>
   <si>
     <t>MX0MGO0000P2</t>
   </si>
   <si>
     <t>MEXICO (UNITED MEXICAN STATES) (GO 7.75 29/05/2031</t>
   </si>
   <si>
-    <t>148 385.58</t>
+    <t>188 226.89</t>
   </si>
   <si>
     <t>PEP01000C5E9</t>
   </si>
   <si>
     <t>PERU (REPUBLIC OF) 6.15 12/08/2032</t>
   </si>
   <si>
     <t>PEN</t>
   </si>
   <si>
-    <t>7 162.39</t>
+    <t>21 022.49</t>
   </si>
   <si>
     <t>USP87324BE10</t>
   </si>
   <si>
     <t>PERU (REPUBLIC OF) 6.9 12/08/2037</t>
   </si>
   <si>
-    <t>1 326.29</t>
+    <t>4 125.39</t>
   </si>
   <si>
     <t>PEP01000C5I0</t>
   </si>
   <si>
     <t>PERU (REPUBLIC OF) 7.3 12/08/2033</t>
   </si>
   <si>
-    <t>4 245.26</t>
+    <t>11 830.49</t>
   </si>
   <si>
     <t>PEP01000C5G4</t>
   </si>
   <si>
     <t>PERU GOVERNMENT BOND 5.4 12/08/2034</t>
   </si>
   <si>
-    <t>4 801.08</t>
+    <t>14 091.75</t>
   </si>
   <si>
     <t>PL0000113783</t>
   </si>
   <si>
     <t>POLAND (REPUBLIC OF) 1.75 25/04/2032</t>
   </si>
   <si>
     <t>PLN</t>
   </si>
   <si>
-    <t>79 667.35</t>
+    <t>84 885.86</t>
   </si>
   <si>
     <t>PL0000109427</t>
   </si>
   <si>
     <t>POLAND (REPUBLIC OF) 2.5 25/07/2027</t>
   </si>
   <si>
-    <t>72 910.10</t>
+    <t>80 002.44</t>
   </si>
   <si>
     <t>PL0000116851</t>
   </si>
   <si>
     <t>POLAND (REPUBLIC OF) 5 25/10/2034</t>
   </si>
   <si>
-    <t>79 172.52</t>
+    <t>93 231.70</t>
   </si>
   <si>
     <t>ZAG000107004</t>
   </si>
   <si>
     <t>REPUBLIC OF SOUTH AFRICA 8.25 31/03/2032</t>
   </si>
   <si>
     <t>ZAR</t>
   </si>
   <si>
-    <t>152 858.26</t>
+    <t>173 813.89</t>
   </si>
   <si>
     <t>XS2434895988</t>
   </si>
   <si>
     <t>ROMANIA (REPUBLIC OF) 3 27/02/2027</t>
   </si>
   <si>
-    <t>43 798.25</t>
+    <t>5 568.09</t>
   </si>
   <si>
     <t>ROHRVN7NLNO2</t>
   </si>
   <si>
     <t>ROMANIA (REPUBLIC OF) 4.85 22/04/2026</t>
   </si>
   <si>
     <t>RON</t>
   </si>
   <si>
-    <t>140 513.72</t>
+    <t>151 131.17</t>
   </si>
   <si>
     <t>ROXL7LT7QZ66</t>
   </si>
   <si>
     <t>ROMANIA (REPUBLIC OF) 8 29/04/2030</t>
   </si>
   <si>
-    <t>213 564.31</t>
+    <t>230 072.75</t>
   </si>
   <si>
     <t>ZAG000077470</t>
   </si>
   <si>
     <t>SOUTH AFRICA (REPUBLIC OF) 7 28/02/2031</t>
   </si>
   <si>
-    <t>114 881.38</t>
+    <t>12 125.34</t>
   </si>
   <si>
     <t>ZAG000125972</t>
   </si>
   <si>
     <t>SOUTH AFRICA (REPUBLIC OF) 8.875 28/02/2035</t>
   </si>
   <si>
-    <t>206 190.29</t>
+    <t>27 863.93</t>
   </si>
   <si>
     <t>TH0623037601</t>
   </si>
   <si>
     <t>THAILAND KINGDOM OF (GOVERNMENT) 1 17/06/2027</t>
   </si>
   <si>
     <t>THB</t>
   </si>
   <si>
-    <t>9 254.98</t>
+    <t>12 167.16</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -913,179 +913,179 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
         <v>11549.5602</v>
       </c>
       <c r="D2">
-        <v>10235.09</v>
+        <v>10063.88</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>118210847.26</v>
+        <v>116233457.99</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>118210847.26</v>
+        <v>116233457.99</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>885.7358</v>
+        <v>885.4632</v>
       </c>
       <c r="D3">
-        <v>7828.33</v>
+        <v>7700.28</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>6933833.79</v>
+        <v>6818316.87</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>6933833.79</v>
+        <v>6818316.87</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>125120.8256</v>
+        <v>124702.539</v>
       </c>
       <c r="D4">
-        <v>124.64</v>
+        <v>122.5</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>15595206.43</v>
+        <v>15276790.87</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>15595206.43</v>
+        <v>15276790.87</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>10.0</v>
       </c>
       <c r="D5">
-        <v>11108.68</v>
+        <v>10677.67</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
       <c r="F5">
-        <v>111086.83</v>
+        <v>106776.79</v>
       </c>
       <c r="G5" t="s">
         <v>15</v>
       </c>
       <c r="H5">
-        <v>94245.210825486</v>
+        <v>92656.013536966</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6" t="s">
         <v>17</v>
       </c>
       <c r="C6" s="1">
-        <v>1021.0</v>
+        <v>1046.0</v>
       </c>
       <c r="D6">
-        <v>103.01</v>
+        <v>101.24</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>105175.54</v>
+        <v>105904.86</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>105175.54</v>
+        <v>105904.86</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -1137,1934 +1137,1934 @@
       </c>
       <c r="M1" t="s">
         <v>29</v>
       </c>
       <c r="N1" t="s">
         <v>30</v>
       </c>
       <c r="O1" t="s">
         <v>31</v>
       </c>
       <c r="P1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
         <v>34</v>
       </c>
       <c r="C2" s="1">
         <v>2.9283</v>
       </c>
       <c r="D2" s="1">
-        <v>4777.07</v>
+        <v>4784.08</v>
       </c>
       <c r="E2" s="1">
         <v>4432.981593416</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>12981.1</v>
       </c>
       <c r="I2" s="1">
-        <v>1007.59</v>
+        <v>1028.12</v>
       </c>
       <c r="J2" s="1">
-        <v>7.7619770281409</v>
+        <v>7.920130035205</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>13988.69</v>
+        <v>14009.22</v>
       </c>
       <c r="N2" s="1">
-        <v>13988.69</v>
+        <v>14009.22</v>
       </c>
       <c r="O2" s="1">
         <v>0.01</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>35</v>
       </c>
       <c r="B3" t="s">
         <v>36</v>
       </c>
       <c r="C3" s="1">
         <v>61.0</v>
       </c>
       <c r="D3" s="1">
-        <v>112.9375</v>
+        <v>112.0</v>
       </c>
       <c r="E3" s="1">
-        <v>113.328125</v>
+        <v>113.078125</v>
       </c>
       <c r="F3" t="s">
         <v>15</v>
       </c>
       <c r="G3">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H3" s="1">
         <v>0.0</v>
       </c>
       <c r="I3" s="1">
-        <v>-20215.6</v>
+        <v>-57068.41</v>
       </c>
       <c r="J3" s="1">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>-20215.6</v>
+        <v>-57068.41</v>
       </c>
       <c r="N3" s="1">
-        <v>-20215.6</v>
+        <v>-57068.41</v>
       </c>
       <c r="O3" s="1">
-        <v>-0.01</v>
+        <v>-0.04</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>37</v>
       </c>
       <c r="B4" t="s">
         <v>38</v>
       </c>
       <c r="C4" s="1">
-        <v>50.0</v>
+        <v>25.0</v>
       </c>
       <c r="D4" s="1">
-        <v>120.15625</v>
+        <v>117.4375</v>
       </c>
       <c r="E4" s="1">
-        <v>120.8828125</v>
+        <v>120.2578125</v>
       </c>
       <c r="F4" t="s">
         <v>15</v>
       </c>
       <c r="G4">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H4" s="1">
         <v>0.0</v>
       </c>
       <c r="I4" s="1">
-        <v>-30820.51</v>
+        <v>-61183.45</v>
       </c>
       <c r="J4" s="1">
         <v>0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>-30820.51</v>
+        <v>-61183.45</v>
       </c>
       <c r="N4" s="1">
-        <v>-30820.51</v>
+        <v>-61183.45</v>
       </c>
       <c r="O4" s="1">
-        <v>-0.02</v>
+        <v>-0.04</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>39</v>
       </c>
       <c r="B5" t="s">
         <v>40</v>
       </c>
       <c r="C5" s="1">
         <v>12000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>990.465</v>
+        <v>992.981</v>
       </c>
       <c r="E5" s="1">
         <v>1202.1588983333</v>
       </c>
       <c r="F5" t="s">
         <v>41</v>
       </c>
       <c r="G5">
-        <v>6.11</v>
+        <v>5.99</v>
       </c>
       <c r="H5" s="1">
         <v>2751909.87</v>
       </c>
       <c r="I5" s="1">
-        <v>-834107.61</v>
+        <v>-803589.57</v>
       </c>
       <c r="J5" s="1">
-        <v>-30.310135484197</v>
+        <v>-29.201158757427</v>
       </c>
       <c r="K5">
-        <v>0.22</v>
+        <v>0.34</v>
       </c>
       <c r="L5" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="1">
-        <v>1917802.26</v>
+        <v>1948320.3</v>
       </c>
       <c r="N5" s="1">
-        <v>1944153.1</v>
+        <v>1988928.82</v>
       </c>
       <c r="O5" s="1">
-        <v>1.38</v>
+        <v>1.44</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>43</v>
       </c>
       <c r="B6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="1">
         <v>32000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>870.233</v>
+        <v>862.25</v>
       </c>
       <c r="E6" s="1">
         <v>872.179413125</v>
       </c>
       <c r="F6" t="s">
         <v>41</v>
       </c>
       <c r="G6">
-        <v>6.11</v>
+        <v>5.99</v>
       </c>
       <c r="H6" s="1">
         <v>5086057.63</v>
       </c>
       <c r="I6" s="1">
-        <v>-602226.69</v>
+        <v>-590314.45</v>
       </c>
       <c r="J6" s="1">
-        <v>-11.840736653234</v>
+        <v>-11.606523027149</v>
       </c>
       <c r="K6">
-        <v>0.22</v>
+        <v>0.34</v>
       </c>
       <c r="L6" t="s">
         <v>45</v>
       </c>
       <c r="M6" s="1">
-        <v>4483830.94</v>
+        <v>4495743.18</v>
       </c>
       <c r="N6" s="1">
-        <v>4555075.82</v>
+        <v>4605536.59</v>
       </c>
       <c r="O6" s="1">
-        <v>3.23</v>
+        <v>3.32</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>46</v>
       </c>
       <c r="B7" t="s">
         <v>47</v>
       </c>
       <c r="C7" s="1">
         <v>33800.0</v>
       </c>
       <c r="D7" s="1">
-        <v>846.48</v>
+        <v>837.259</v>
       </c>
       <c r="E7" s="1">
         <v>826.5766677515</v>
       </c>
       <c r="F7" t="s">
         <v>41</v>
       </c>
       <c r="G7">
-        <v>6.11</v>
+        <v>5.99</v>
       </c>
       <c r="H7" s="1">
         <v>4596710.11</v>
       </c>
       <c r="I7" s="1">
-        <v>9042.82</v>
+        <v>9422.94</v>
       </c>
       <c r="J7" s="1">
-        <v>0.19672373901342</v>
+        <v>0.20499313148986</v>
       </c>
       <c r="K7">
-        <v>0.22</v>
+        <v>0.35</v>
       </c>
       <c r="L7" t="s">
         <v>48</v>
       </c>
       <c r="M7" s="1">
-        <v>4605752.93</v>
+        <v>4606133.05</v>
       </c>
       <c r="N7" s="1">
-        <v>4679974.48</v>
+        <v>4723605.08</v>
       </c>
       <c r="O7" s="1">
-        <v>3.32</v>
+        <v>3.41</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>49</v>
       </c>
       <c r="B8" t="s">
         <v>50</v>
       </c>
       <c r="C8" s="1">
         <v>2565000000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>113.891</v>
+        <v>114.118</v>
       </c>
       <c r="E8" s="1">
         <v>110.79105771</v>
       </c>
       <c r="F8" t="s">
         <v>51</v>
       </c>
       <c r="G8" t="s">
         <v>52</v>
       </c>
       <c r="H8" s="1">
         <v>2723673.31</v>
       </c>
       <c r="I8" s="1">
-        <v>134191.39</v>
+        <v>72804.07</v>
       </c>
       <c r="J8" s="1">
-        <v>4.9268533603981</v>
+        <v>2.6730103692208</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8" t="s">
         <v>53</v>
       </c>
       <c r="M8" s="1">
-        <v>2857864.7</v>
+        <v>2796477.38</v>
       </c>
       <c r="N8" s="1">
-        <v>2912725.52</v>
+        <v>2860862.11</v>
       </c>
       <c r="O8" s="1">
         <v>2.07</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>54</v>
       </c>
       <c r="B9" t="s">
         <v>55</v>
       </c>
       <c r="C9" s="1">
         <v>11000000000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>77.381</v>
+        <v>76.152</v>
       </c>
       <c r="E9" s="1">
         <v>69.002</v>
       </c>
       <c r="F9" t="s">
         <v>56</v>
       </c>
       <c r="G9" t="s">
         <v>57</v>
       </c>
       <c r="H9" s="1">
         <v>1497289.3</v>
       </c>
       <c r="I9" s="1">
-        <v>462847.69</v>
+        <v>470893.94</v>
       </c>
       <c r="J9" s="1">
-        <v>30.912375450756</v>
+        <v>31.449763248826</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9" t="s">
         <v>58</v>
       </c>
       <c r="M9" s="1">
-        <v>1960136.99</v>
+        <v>1968183.24</v>
       </c>
       <c r="N9" s="1">
-        <v>2122879.9</v>
+        <v>2145631.77</v>
       </c>
       <c r="O9" s="1">
-        <v>1.51</v>
+        <v>1.55</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>59</v>
       </c>
       <c r="B10" t="s">
         <v>60</v>
       </c>
       <c r="C10" s="1">
         <v>15500000000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>87.441</v>
+        <v>86.274</v>
       </c>
       <c r="E10" s="1">
         <v>99.81049819</v>
       </c>
       <c r="F10" t="s">
         <v>56</v>
       </c>
       <c r="G10" t="s">
         <v>57</v>
       </c>
       <c r="H10" s="1">
         <v>4086969.17</v>
       </c>
       <c r="I10" s="1">
-        <v>-965879.72</v>
+        <v>-944991.01</v>
       </c>
       <c r="J10" s="1">
-        <v>-23.633154051906</v>
+        <v>-23.122048899625</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10" t="s">
         <v>61</v>
       </c>
       <c r="M10" s="1">
-        <v>3121089.45</v>
+        <v>3141978.16</v>
       </c>
       <c r="N10" s="1">
-        <v>3298286.48</v>
+        <v>3336543.27</v>
       </c>
       <c r="O10" s="1">
-        <v>2.34</v>
+        <v>2.41</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>62</v>
       </c>
       <c r="B11" t="s">
         <v>63</v>
       </c>
       <c r="C11" s="1">
         <v>160000000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>94.25</v>
+        <v>91.575</v>
       </c>
       <c r="E11" s="1">
         <v>92.85736875</v>
       </c>
       <c r="F11" t="s">
         <v>64</v>
       </c>
       <c r="G11">
-        <v>24.22</v>
+        <v>24.44</v>
       </c>
       <c r="H11" s="1">
         <v>6124436.2</v>
       </c>
       <c r="I11" s="1">
-        <v>101823.09</v>
+        <v>-130449.83</v>
       </c>
       <c r="J11" s="1">
-        <v>1.6625708338671</v>
+        <v>-2.1299892061901</v>
       </c>
       <c r="K11">
         <v>0.11</v>
       </c>
       <c r="L11" t="s">
         <v>65</v>
       </c>
       <c r="M11" s="1">
-        <v>6226259.29</v>
+        <v>5993986.37</v>
       </c>
       <c r="N11" s="1">
-        <v>6397294.21</v>
+        <v>6177886.33</v>
       </c>
       <c r="O11" s="1">
-        <v>4.54</v>
+        <v>4.46</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>66</v>
       </c>
       <c r="B12" t="s">
         <v>67</v>
       </c>
       <c r="C12" s="1">
         <v>71000000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>104.82</v>
+        <v>101.965</v>
       </c>
       <c r="E12" s="1">
         <v>102.47873239</v>
       </c>
       <c r="F12" t="s">
         <v>64</v>
       </c>
       <c r="G12">
-        <v>24.22</v>
+        <v>24.44</v>
       </c>
       <c r="H12" s="1">
         <v>2974236.84</v>
       </c>
       <c r="I12" s="1">
-        <v>98521.21</v>
+        <v>-12623.8</v>
       </c>
       <c r="J12" s="1">
-        <v>3.3124870445758</v>
+        <v>-0.42443829052968</v>
       </c>
       <c r="K12">
-        <v>0.18</v>
+        <v>0.19</v>
       </c>
       <c r="L12" t="s">
         <v>68</v>
       </c>
       <c r="M12" s="1">
-        <v>3072758.05</v>
+        <v>2961613.04</v>
       </c>
       <c r="N12" s="1">
-        <v>3197116.27</v>
+        <v>3093797.41</v>
       </c>
       <c r="O12" s="1">
-        <v>2.27</v>
+        <v>2.23</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>69</v>
       </c>
       <c r="B13" t="s">
         <v>70</v>
       </c>
       <c r="C13" s="1">
         <v>136000000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>111.216</v>
+        <v>108.369</v>
       </c>
       <c r="E13" s="1">
         <v>102.82321265</v>
       </c>
       <c r="F13" t="s">
         <v>71</v>
       </c>
       <c r="G13">
-        <v>72.45</v>
+        <v>69.23</v>
       </c>
       <c r="H13" s="1">
         <v>2186528.97</v>
       </c>
       <c r="I13" s="1">
-        <v>-98967.28</v>
+        <v>-57670.36</v>
       </c>
       <c r="J13" s="1">
-        <v>-4.5262277041772</v>
+        <v>-2.6375301123954</v>
       </c>
       <c r="K13">
-        <v>0.03</v>
+        <v>0.05</v>
       </c>
       <c r="L13" t="s">
         <v>72</v>
       </c>
       <c r="M13" s="1">
-        <v>2087561.69</v>
+        <v>2128858.61</v>
       </c>
       <c r="N13" s="1">
-        <v>2133522.94</v>
+        <v>2191625.63</v>
       </c>
       <c r="O13" s="1">
-        <v>1.51</v>
+        <v>1.58</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>73</v>
       </c>
       <c r="B14" t="s">
         <v>74</v>
       </c>
       <c r="C14" s="1">
         <v>44300000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>94.412</v>
+        <v>92.033</v>
       </c>
       <c r="E14" s="1">
         <v>91.98</v>
       </c>
       <c r="F14" t="s">
         <v>75</v>
       </c>
       <c r="G14">
-        <v>51.68</v>
+        <v>50.94</v>
       </c>
       <c r="H14" s="1">
         <v>1137371.78</v>
       </c>
       <c r="I14" s="1">
-        <v>-328061.34</v>
+        <v>-337012.56</v>
       </c>
       <c r="J14" s="1">
-        <v>-28.843808662107</v>
+        <v>-29.630817814031</v>
       </c>
       <c r="K14">
-        <v>0.44</v>
+        <v>0.48</v>
       </c>
       <c r="L14" t="s">
         <v>76</v>
       </c>
       <c r="M14" s="1">
-        <v>809310.44</v>
+        <v>800359.22</v>
       </c>
       <c r="N14" s="1">
-        <v>1002359.15</v>
+        <v>1012647.6</v>
       </c>
       <c r="O14" s="1">
-        <v>0.71</v>
+        <v>0.73</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>77</v>
       </c>
       <c r="B15" t="s">
         <v>78</v>
       </c>
       <c r="C15" s="1">
         <v>100000000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>99.3525</v>
+        <v>97.8685</v>
       </c>
       <c r="E15" s="1">
         <v>98.29926026</v>
       </c>
       <c r="F15" t="s">
         <v>79</v>
       </c>
       <c r="G15">
-        <v>107.25</v>
+        <v>106.47</v>
       </c>
       <c r="H15" s="1">
         <v>1104197.32</v>
       </c>
       <c r="I15" s="1">
-        <v>-177832.82</v>
+        <v>-184950.37</v>
       </c>
       <c r="J15" s="1">
-        <v>-16.105166783053</v>
+        <v>-16.749757190137</v>
       </c>
       <c r="K15">
         <v>0.01</v>
       </c>
       <c r="L15" t="s">
         <v>80</v>
       </c>
       <c r="M15" s="1">
-        <v>926364.5</v>
+        <v>919246.95</v>
       </c>
       <c r="N15" s="1">
-        <v>933606.58</v>
+        <v>930537.46</v>
       </c>
       <c r="O15" s="1">
-        <v>0.66</v>
+        <v>0.67</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>81</v>
       </c>
       <c r="B16" t="s">
         <v>82</v>
       </c>
       <c r="C16" s="1">
         <v>2300000000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>103.529</v>
+        <v>99.229</v>
       </c>
       <c r="E16" s="1">
         <v>102.31835348</v>
       </c>
       <c r="F16" t="s">
         <v>83</v>
       </c>
       <c r="G16">
-        <v>379.8</v>
+        <v>388.98</v>
       </c>
       <c r="H16" s="1">
         <v>6096878.79</v>
       </c>
       <c r="I16" s="1">
-        <v>172649.91</v>
+        <v>-229491.43</v>
       </c>
       <c r="J16" s="1">
-        <v>2.8317753386073</v>
+        <v>-3.7640805714624</v>
       </c>
       <c r="K16">
         <v>0.01</v>
       </c>
       <c r="L16" t="s">
         <v>84</v>
       </c>
       <c r="M16" s="1">
-        <v>6269528.7</v>
+        <v>5867387.36</v>
       </c>
       <c r="N16" s="1">
-        <v>6412379.66</v>
+        <v>6032950.7</v>
       </c>
       <c r="O16" s="1">
-        <v>4.55</v>
+        <v>4.36</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>85</v>
       </c>
       <c r="B17" t="s">
         <v>86</v>
       </c>
       <c r="C17" s="1">
         <v>64000000000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>102.354</v>
+        <v>98.695</v>
       </c>
       <c r="E17" s="1">
         <v>99.33</v>
       </c>
       <c r="F17" t="s">
         <v>87</v>
       </c>
       <c r="G17" t="s">
         <v>88</v>
       </c>
       <c r="H17" s="1">
         <v>3382137.26</v>
       </c>
       <c r="I17" s="1">
-        <v>-86835.78</v>
+        <v>-154132.41</v>
       </c>
       <c r="J17" s="1">
-        <v>-2.5674824326911</v>
+        <v>-4.5572488089972</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17" t="s">
         <v>89</v>
       </c>
       <c r="M17" s="1">
-        <v>3295301.48</v>
+        <v>3228004.85</v>
       </c>
       <c r="N17" s="1">
-        <v>3319314.43</v>
+        <v>3266426.39</v>
       </c>
       <c r="O17" s="1">
         <v>2.36</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>90</v>
       </c>
       <c r="B18" t="s">
         <v>91</v>
       </c>
       <c r="C18" s="1">
         <v>156500000000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>102.067</v>
+        <v>101.274</v>
       </c>
       <c r="E18" s="1">
         <v>107.64130194</v>
       </c>
       <c r="F18" t="s">
         <v>87</v>
       </c>
       <c r="G18" t="s">
         <v>88</v>
       </c>
       <c r="H18" s="1">
         <v>10794331.04</v>
       </c>
       <c r="I18" s="1">
-        <v>-2758883.84</v>
+        <v>-2694585.8</v>
       </c>
       <c r="J18" s="1">
-        <v>-25.558636563735</v>
+        <v>-24.962971674806</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18" t="s">
         <v>92</v>
       </c>
       <c r="M18" s="1">
-        <v>8035447.2</v>
+        <v>8099745.24</v>
       </c>
       <c r="N18" s="1">
-        <v>8330511.02</v>
+        <v>8107025.89</v>
       </c>
       <c r="O18" s="1">
-        <v>5.91</v>
+        <v>5.85</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>93</v>
       </c>
       <c r="B19" t="s">
         <v>94</v>
       </c>
       <c r="C19" s="1">
         <v>400000000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>98.8545</v>
+        <v>97.74</v>
       </c>
       <c r="E19" s="1">
         <v>98.48513136</v>
       </c>
       <c r="F19" t="s">
         <v>79</v>
       </c>
       <c r="G19">
-        <v>107.25</v>
+        <v>106.47</v>
       </c>
       <c r="H19" s="1">
         <v>4123208.81</v>
       </c>
       <c r="I19" s="1">
-        <v>-436324.25</v>
+        <v>-451048.83</v>
       </c>
       <c r="J19" s="1">
-        <v>-10.582152641452</v>
+        <v>-10.939267225712</v>
       </c>
       <c r="K19">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="L19" t="s">
         <v>95</v>
       </c>
       <c r="M19" s="1">
-        <v>3686884.56</v>
+        <v>3672159.98</v>
       </c>
       <c r="N19" s="1">
-        <v>3894771.84</v>
+        <v>3896966.56</v>
       </c>
       <c r="O19" s="1">
-        <v>2.76</v>
+        <v>2.81</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>96</v>
       </c>
       <c r="B20" t="s">
         <v>97</v>
       </c>
       <c r="C20" s="1">
         <v>508000000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>100.4905</v>
+        <v>99.533</v>
       </c>
       <c r="E20" s="1">
         <v>99.70899653</v>
       </c>
       <c r="F20" t="s">
         <v>79</v>
       </c>
       <c r="G20">
-        <v>107.25</v>
+        <v>106.47</v>
       </c>
       <c r="H20" s="1">
         <v>5610844.92</v>
       </c>
       <c r="I20" s="1">
-        <v>-851010.74</v>
+        <v>-861649.14</v>
       </c>
       <c r="J20" s="1">
-        <v>-15.167247573829</v>
+        <v>-15.356851816179</v>
       </c>
       <c r="K20">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="L20" t="s">
         <v>98</v>
       </c>
       <c r="M20" s="1">
-        <v>4759834.18</v>
+        <v>4749195.78</v>
       </c>
       <c r="N20" s="1">
-        <v>5030215.16</v>
+        <v>5044265.34</v>
       </c>
       <c r="O20" s="1">
-        <v>3.57</v>
+        <v>3.64</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>99</v>
       </c>
       <c r="B21" t="s">
         <v>100</v>
       </c>
       <c r="C21" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>99.372</v>
+        <v>98.768</v>
       </c>
       <c r="E21" s="1">
         <v>100.6465507</v>
       </c>
       <c r="F21" t="s">
         <v>101</v>
       </c>
       <c r="G21">
-        <v>4.6</v>
+        <v>4.52</v>
       </c>
       <c r="H21" s="1">
         <v>2099580.71</v>
       </c>
       <c r="I21" s="1">
-        <v>60468.85</v>
+        <v>87923.45</v>
       </c>
       <c r="J21" s="1">
-        <v>2.8800440827064</v>
+        <v>4.1876670699646</v>
       </c>
       <c r="K21">
-        <v>0.21</v>
+        <v>0.27</v>
       </c>
       <c r="L21" t="s">
         <v>102</v>
       </c>
       <c r="M21" s="1">
-        <v>2160049.56</v>
+        <v>2187504.16</v>
       </c>
       <c r="N21" s="1">
-        <v>2181255.63</v>
+        <v>2214397.89</v>
       </c>
       <c r="O21" s="1">
-        <v>1.55</v>
+        <v>1.6</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>103</v>
       </c>
       <c r="B22" t="s">
         <v>104</v>
       </c>
       <c r="C22" s="1">
         <v>19000000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>100.217</v>
+        <v>100.113</v>
       </c>
       <c r="E22" s="1">
         <v>111.60065163</v>
       </c>
       <c r="F22" t="s">
         <v>101</v>
       </c>
       <c r="G22">
-        <v>4.6</v>
+        <v>4.52</v>
       </c>
       <c r="H22" s="1">
         <v>4336611.56</v>
       </c>
       <c r="I22" s="1">
-        <v>-197618.64</v>
+        <v>-123754.7</v>
       </c>
       <c r="J22" s="1">
-        <v>-4.5569827333117</v>
+        <v>-2.8537188145115</v>
       </c>
       <c r="K22">
-        <v>0.35</v>
+        <v>0.41</v>
       </c>
       <c r="L22" t="s">
         <v>105</v>
       </c>
       <c r="M22" s="1">
-        <v>4138992.92</v>
+        <v>4212856.86</v>
       </c>
       <c r="N22" s="1">
-        <v>4204772.06</v>
+        <v>4291557.61</v>
       </c>
       <c r="O22" s="1">
-        <v>2.98</v>
+        <v>3.1</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>106</v>
       </c>
       <c r="B23" t="s">
         <v>107</v>
       </c>
       <c r="C23" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>104.637</v>
+        <v>104.43</v>
       </c>
       <c r="E23" s="1">
         <v>105.99801867</v>
       </c>
       <c r="F23" t="s">
         <v>101</v>
       </c>
       <c r="G23">
-        <v>4.6</v>
+        <v>4.52</v>
       </c>
       <c r="H23" s="1">
         <v>3433060.08</v>
       </c>
       <c r="I23" s="1">
-        <v>-21317.75</v>
+        <v>36298.29</v>
       </c>
       <c r="J23" s="1">
-        <v>-0.62095476057034</v>
+        <v>1.0573158976</v>
       </c>
       <c r="K23">
-        <v>0.35</v>
+        <v>0.42</v>
       </c>
       <c r="L23" t="s">
         <v>108</v>
       </c>
       <c r="M23" s="1">
-        <v>3411742.33</v>
+        <v>3469358.37</v>
       </c>
       <c r="N23" s="1">
-        <v>3464926.57</v>
+        <v>3532990.09</v>
       </c>
       <c r="O23" s="1">
-        <v>2.46</v>
+        <v>2.55</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>109</v>
       </c>
       <c r="B24" t="s">
         <v>110</v>
       </c>
       <c r="C24" s="1">
         <v>1400000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>86.989</v>
+        <v>83.94</v>
       </c>
       <c r="E24" s="1">
         <v>86.2572375</v>
       </c>
       <c r="F24" t="s">
         <v>111</v>
       </c>
       <c r="G24">
-        <v>20.22</v>
+        <v>20.42</v>
       </c>
       <c r="H24" s="1">
         <v>5989045.57</v>
       </c>
       <c r="I24" s="1">
-        <v>32695.76</v>
+        <v>-232774.54</v>
       </c>
       <c r="J24" s="1">
-        <v>0.54592605145264</v>
+        <v>-3.8866717122007</v>
       </c>
       <c r="K24">
-        <v>0.09</v>
+        <v>0.11</v>
       </c>
       <c r="L24" t="s">
         <v>112</v>
       </c>
       <c r="M24" s="1">
-        <v>6021741.33</v>
+        <v>5756271.03</v>
       </c>
       <c r="N24" s="1">
-        <v>6142450.98</v>
+        <v>5909805.12</v>
       </c>
       <c r="O24" s="1">
-        <v>4.36</v>
+        <v>4.27</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>113</v>
       </c>
       <c r="B25" t="s">
         <v>114</v>
       </c>
       <c r="C25" s="1">
         <v>1700000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>98.133</v>
+        <v>95.42</v>
       </c>
       <c r="E25" s="1">
         <v>94.5819441941</v>
       </c>
       <c r="F25" t="s">
         <v>111</v>
       </c>
       <c r="G25">
-        <v>20.22</v>
+        <v>20.42</v>
       </c>
       <c r="H25" s="1">
         <v>7614654.83</v>
       </c>
       <c r="I25" s="1">
-        <v>634201.12</v>
+        <v>331052.55</v>
       </c>
       <c r="J25" s="1">
-        <v>8.3286916368342</v>
+        <v>4.3475713264865</v>
       </c>
       <c r="K25">
-        <v>0.09</v>
+        <v>0.11</v>
       </c>
       <c r="L25" t="s">
         <v>115</v>
       </c>
       <c r="M25" s="1">
-        <v>8248855.95</v>
+        <v>7945707.38</v>
       </c>
       <c r="N25" s="1">
-        <v>8397241.53</v>
+        <v>8133934.27</v>
       </c>
       <c r="O25" s="1">
-        <v>5.96</v>
+        <v>5.87</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>116</v>
       </c>
       <c r="B26" t="s">
         <v>117</v>
       </c>
       <c r="C26" s="1">
         <v>14000000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>108.524</v>
+        <v>106.258</v>
       </c>
       <c r="E26" s="1">
         <v>83.00532886</v>
       </c>
       <c r="F26" t="s">
         <v>118</v>
       </c>
       <c r="G26">
-        <v>3.95</v>
+        <v>3.93</v>
       </c>
       <c r="H26" s="1">
         <v>3010088.08</v>
       </c>
       <c r="I26" s="1">
-        <v>834239.69</v>
+        <v>777786.55</v>
       </c>
       <c r="J26" s="1">
-        <v>27.714793315948</v>
+        <v>25.839328595328</v>
       </c>
       <c r="K26">
-        <v>0.05</v>
+        <v>0.15</v>
       </c>
       <c r="L26" t="s">
         <v>119</v>
       </c>
       <c r="M26" s="1">
-        <v>3844327.77</v>
+        <v>3787874.63</v>
       </c>
       <c r="N26" s="1">
-        <v>3851490.16</v>
+        <v>3808897.12</v>
       </c>
       <c r="O26" s="1">
-        <v>2.73</v>
+        <v>2.75</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>120</v>
       </c>
       <c r="B27" t="s">
         <v>121</v>
       </c>
       <c r="C27" s="1">
         <v>2500000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>104.941</v>
+        <v>101.58</v>
       </c>
       <c r="E27" s="1">
         <v>89.9253336</v>
       </c>
       <c r="F27" t="s">
         <v>118</v>
       </c>
       <c r="G27">
-        <v>3.95</v>
+        <v>3.93</v>
       </c>
       <c r="H27" s="1">
         <v>572400.95</v>
       </c>
       <c r="I27" s="1">
-        <v>91421.28</v>
+        <v>74226.51</v>
       </c>
       <c r="J27" s="1">
-        <v>15.971545819412</v>
+        <v>12.96757281762</v>
       </c>
       <c r="K27">
-        <v>0.05</v>
+        <v>0.17</v>
       </c>
       <c r="L27" t="s">
         <v>122</v>
       </c>
       <c r="M27" s="1">
-        <v>663822.23</v>
+        <v>646627.46</v>
       </c>
       <c r="N27" s="1">
-        <v>665148.52</v>
+        <v>650752.85</v>
       </c>
       <c r="O27" s="1">
         <v>0.47</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>123</v>
       </c>
       <c r="B28" t="s">
         <v>124</v>
       </c>
       <c r="C28" s="1">
         <v>6400000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>114.596</v>
+        <v>111.411</v>
       </c>
       <c r="E28" s="1">
         <v>100.67218078</v>
       </c>
       <c r="F28" t="s">
         <v>118</v>
       </c>
       <c r="G28">
-        <v>3.95</v>
+        <v>3.93</v>
       </c>
       <c r="H28" s="1">
         <v>1590947.59</v>
       </c>
       <c r="I28" s="1">
-        <v>264787.64</v>
+        <v>224626.47</v>
       </c>
       <c r="J28" s="1">
-        <v>16.643391753716</v>
+        <v>14.119036441672</v>
       </c>
       <c r="K28">
-        <v>0.07</v>
+        <v>0.18</v>
       </c>
       <c r="L28" t="s">
         <v>125</v>
       </c>
       <c r="M28" s="1">
-        <v>1855735.23</v>
+        <v>1815574.06</v>
       </c>
       <c r="N28" s="1">
-        <v>1859980.49</v>
+        <v>1827404.55</v>
       </c>
       <c r="O28" s="1">
         <v>1.32</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>126</v>
       </c>
       <c r="B29" t="s">
         <v>127</v>
       </c>
       <c r="C29" s="1">
         <v>10600000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>99.789</v>
+        <v>97.03</v>
       </c>
       <c r="E29" s="1">
         <v>92.07608538</v>
       </c>
       <c r="F29" t="s">
         <v>118</v>
       </c>
       <c r="G29">
-        <v>3.95</v>
+        <v>3.93</v>
       </c>
       <c r="H29" s="1">
         <v>2371365.24</v>
       </c>
       <c r="I29" s="1">
-        <v>305060.0</v>
+        <v>247528.15</v>
       </c>
       <c r="J29" s="1">
-        <v>12.86431945844</v>
+        <v>10.438212799307</v>
       </c>
       <c r="K29">
-        <v>0.05</v>
+        <v>0.13</v>
       </c>
       <c r="L29" t="s">
         <v>128</v>
       </c>
       <c r="M29" s="1">
-        <v>2676425.24</v>
+        <v>2618893.39</v>
       </c>
       <c r="N29" s="1">
-        <v>2681226.32</v>
+        <v>2632985.14</v>
       </c>
       <c r="O29" s="1">
         <v>1.9</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>129</v>
       </c>
       <c r="B30" t="s">
         <v>130</v>
       </c>
       <c r="C30" s="1">
         <v>23000000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>85.582</v>
+        <v>82.652</v>
       </c>
       <c r="E30" s="1">
         <v>77.07608696</v>
       </c>
       <c r="F30" t="s">
         <v>131</v>
       </c>
       <c r="G30">
-        <v>4.22</v>
+        <v>4.26</v>
       </c>
       <c r="H30" s="1">
         <v>3906635.99</v>
       </c>
       <c r="I30" s="1">
-        <v>755852.31</v>
+        <v>554748.66</v>
       </c>
       <c r="J30" s="1">
-        <v>19.347907302723</v>
+        <v>14.200162529092</v>
       </c>
       <c r="K30">
-        <v>0.35</v>
+        <v>0.37</v>
       </c>
       <c r="L30" t="s">
         <v>132</v>
       </c>
       <c r="M30" s="1">
-        <v>4662488.3</v>
+        <v>4461384.65</v>
       </c>
       <c r="N30" s="1">
-        <v>4742155.65</v>
+        <v>4546270.51</v>
       </c>
       <c r="O30" s="1">
-        <v>3.36</v>
+        <v>3.28</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>133</v>
       </c>
       <c r="B31" t="s">
         <v>134</v>
       </c>
       <c r="C31" s="1">
         <v>21000000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>98.903</v>
+        <v>98.003</v>
       </c>
       <c r="E31" s="1">
         <v>81.95</v>
       </c>
       <c r="F31" t="s">
         <v>131</v>
       </c>
       <c r="G31">
-        <v>4.22</v>
+        <v>4.26</v>
       </c>
       <c r="H31" s="1">
         <v>3676104.62</v>
       </c>
       <c r="I31" s="1">
-        <v>1243568.5</v>
+        <v>1153895.38</v>
       </c>
       <c r="J31" s="1">
-        <v>33.828430595645</v>
+        <v>31.389078910382</v>
       </c>
       <c r="K31">
-        <v>0.35</v>
+        <v>0.38</v>
       </c>
       <c r="L31" t="s">
         <v>135</v>
       </c>
       <c r="M31" s="1">
-        <v>4919673.12</v>
+        <v>4830000.0</v>
       </c>
       <c r="N31" s="1">
-        <v>4992583.22</v>
+        <v>4910002.44</v>
       </c>
       <c r="O31" s="1">
         <v>3.54</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>136</v>
       </c>
       <c r="B32" t="s">
         <v>137</v>
       </c>
       <c r="C32" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>101.004</v>
+        <v>97.244</v>
       </c>
       <c r="E32" s="1">
         <v>96.54</v>
       </c>
       <c r="F32" t="s">
         <v>131</v>
       </c>
       <c r="G32">
-        <v>4.22</v>
+        <v>4.26</v>
       </c>
       <c r="H32" s="1">
         <v>4486320.07</v>
       </c>
       <c r="I32" s="1">
-        <v>298615.09</v>
+        <v>78054.49</v>
       </c>
       <c r="J32" s="1">
-        <v>6.6561254065852</v>
+        <v>1.7398332883547</v>
       </c>
       <c r="K32">
-        <v>0.4</v>
+        <v>0.47</v>
       </c>
       <c r="L32" t="s">
         <v>138</v>
       </c>
       <c r="M32" s="1">
-        <v>4784935.16</v>
+        <v>4564374.56</v>
       </c>
       <c r="N32" s="1">
-        <v>4864107.68</v>
+        <v>4657606.26</v>
       </c>
       <c r="O32" s="1">
-        <v>3.45</v>
+        <v>3.36</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>139</v>
       </c>
       <c r="B33" t="s">
         <v>140</v>
       </c>
       <c r="C33" s="1">
         <v>87000000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>103.195</v>
+        <v>99.025</v>
       </c>
       <c r="E33" s="1">
         <v>87.80771</v>
       </c>
       <c r="F33" t="s">
         <v>141</v>
       </c>
       <c r="G33">
-        <v>18.91</v>
+        <v>19.23</v>
       </c>
       <c r="H33" s="1">
         <v>4198301.16</v>
       </c>
       <c r="I33" s="1">
-        <v>549244.55</v>
+        <v>281093.53</v>
       </c>
       <c r="J33" s="1">
-        <v>13.082542892183</v>
+        <v>6.6954112934576</v>
       </c>
       <c r="K33">
-        <v>0.18</v>
+        <v>0.2</v>
       </c>
       <c r="L33" t="s">
         <v>142</v>
       </c>
       <c r="M33" s="1">
-        <v>4747545.71</v>
+        <v>4479394.69</v>
       </c>
       <c r="N33" s="1">
-        <v>4900403.97</v>
+        <v>4653208.58</v>
       </c>
       <c r="O33" s="1">
-        <v>3.48</v>
+        <v>3.36</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>143</v>
       </c>
       <c r="B34" t="s">
         <v>144</v>
       </c>
       <c r="C34" s="1">
         <v>3500000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>98.792</v>
+        <v>98.469</v>
       </c>
       <c r="E34" s="1">
         <v>90.749</v>
       </c>
       <c r="F34" t="s">
         <v>15</v>
       </c>
       <c r="G34">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H34" s="1">
         <v>2921060.38</v>
       </c>
       <c r="I34" s="1">
-        <v>12442.63</v>
+        <v>69580.89</v>
       </c>
       <c r="J34" s="1">
-        <v>0.42596277999567</v>
+        <v>2.3820421678514</v>
       </c>
       <c r="K34">
-        <v>1.25</v>
+        <v>0.16</v>
       </c>
       <c r="L34" t="s">
         <v>145</v>
       </c>
       <c r="M34" s="1">
-        <v>2933503.01</v>
+        <v>2990641.27</v>
       </c>
       <c r="N34" s="1">
-        <v>2977301.26</v>
+        <v>2996209.36</v>
       </c>
       <c r="O34" s="1">
-        <v>2.11</v>
+        <v>2.16</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>146</v>
       </c>
       <c r="B35" t="s">
         <v>147</v>
       </c>
       <c r="C35" s="1">
         <v>17500000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>99.851</v>
+        <v>99.865</v>
       </c>
       <c r="E35" s="1">
         <v>105.46664023</v>
       </c>
       <c r="F35" t="s">
         <v>148</v>
       </c>
       <c r="G35">
-        <v>5.1</v>
+        <v>5.09</v>
       </c>
       <c r="H35" s="1">
         <v>3814553.43</v>
       </c>
       <c r="I35" s="1">
-        <v>-386310.62</v>
+        <v>-383002.34</v>
       </c>
       <c r="J35" s="1">
-        <v>-10.127282972676</v>
+        <v>-10.040555127314</v>
       </c>
       <c r="K35">
-        <v>0.8</v>
+        <v>0.86</v>
       </c>
       <c r="L35" t="s">
         <v>149</v>
       </c>
       <c r="M35" s="1">
-        <v>3428242.81</v>
+        <v>3431551.09</v>
       </c>
       <c r="N35" s="1">
-        <v>3568756.53</v>
+        <v>3582682.26</v>
       </c>
       <c r="O35" s="1">
-        <v>2.53</v>
+        <v>2.59</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>150</v>
       </c>
       <c r="B36" t="s">
         <v>151</v>
       </c>
       <c r="C36" s="1">
         <v>16500000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>107.131</v>
+        <v>103.573</v>
       </c>
       <c r="E36" s="1">
         <v>106.07906824</v>
       </c>
       <c r="F36" t="s">
         <v>148</v>
       </c>
       <c r="G36">
-        <v>5.1</v>
+        <v>5.09</v>
       </c>
       <c r="H36" s="1">
         <v>3486666.56</v>
       </c>
       <c r="I36" s="1">
-        <v>-18657.62</v>
+        <v>-131070.97</v>
       </c>
       <c r="J36" s="1">
-        <v>-0.53511340069181</v>
+        <v>-3.7592057555398</v>
       </c>
       <c r="K36">
-        <v>1.29</v>
+        <v>1.39</v>
       </c>
       <c r="L36" t="s">
         <v>152</v>
       </c>
       <c r="M36" s="1">
-        <v>3468008.94</v>
+        <v>3355595.59</v>
       </c>
       <c r="N36" s="1">
-        <v>3681573.25</v>
+        <v>3585668.34</v>
       </c>
       <c r="O36" s="1">
-        <v>2.61</v>
+        <v>2.59</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>153</v>
       </c>
       <c r="B37" t="s">
         <v>154</v>
       </c>
       <c r="C37" s="1">
         <v>64000000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>98.409</v>
+        <v>94.823</v>
       </c>
       <c r="E37" s="1">
         <v>85.83928125</v>
       </c>
       <c r="F37" t="s">
         <v>141</v>
       </c>
       <c r="G37">
-        <v>18.91</v>
+        <v>19.23</v>
       </c>
       <c r="H37" s="1">
         <v>3128077.52</v>
       </c>
       <c r="I37" s="1">
-        <v>202396.42</v>
+        <v>27282.31</v>
       </c>
       <c r="J37" s="1">
-        <v>6.4703134339203</v>
+        <v>0.87217499648155</v>
       </c>
       <c r="K37">
-        <v>0.18</v>
+        <v>0.02</v>
       </c>
       <c r="L37" t="s">
         <v>155</v>
       </c>
       <c r="M37" s="1">
-        <v>3330473.94</v>
+        <v>3155359.83</v>
       </c>
       <c r="N37" s="1">
-        <v>3445355.32</v>
+        <v>3167485.17</v>
       </c>
       <c r="O37" s="1">
-        <v>2.44</v>
+        <v>2.29</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>156</v>
       </c>
       <c r="B38" t="s">
         <v>157</v>
       </c>
       <c r="C38" s="1">
-        <v>90600000.0</v>
+        <v>116000000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>105.7</v>
+        <v>100.439</v>
       </c>
       <c r="E38" s="1">
-        <v>81.63313</v>
+        <v>86.36011817</v>
       </c>
       <c r="F38" t="s">
         <v>141</v>
       </c>
       <c r="G38">
-        <v>18.91</v>
+        <v>19.23</v>
       </c>
       <c r="H38" s="1">
-        <v>3564997.47</v>
+        <v>4956366.4</v>
       </c>
       <c r="I38" s="1">
-        <v>1499011.1</v>
+        <v>1101442.87</v>
       </c>
       <c r="J38" s="1">
-        <v>42.048027035486</v>
+        <v>22.222789461247</v>
       </c>
       <c r="K38">
-        <v>0.23</v>
+        <v>0.02</v>
       </c>
       <c r="L38" t="s">
         <v>158</v>
       </c>
       <c r="M38" s="1">
-        <v>5064008.57</v>
+        <v>6057809.27</v>
       </c>
       <c r="N38" s="1">
-        <v>5270198.86</v>
+        <v>6085673.2</v>
       </c>
       <c r="O38" s="1">
-        <v>3.74</v>
+        <v>4.39</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>159</v>
       </c>
       <c r="B39" t="s">
         <v>160</v>
       </c>
       <c r="C39" s="1">
         <v>180000000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>99.795</v>
+        <v>99.801</v>
       </c>
       <c r="E39" s="1">
         <v>93.75046918</v>
       </c>
       <c r="F39" t="s">
         <v>161</v>
       </c>
       <c r="G39">
-        <v>36.77</v>
+        <v>37.29</v>
       </c>
       <c r="H39" s="1">
         <v>4556806.41</v>
       </c>
       <c r="I39" s="1">
-        <v>328905.07</v>
+        <v>260774.2</v>
       </c>
       <c r="J39" s="1">
-        <v>7.2178855190822</v>
+        <v>5.7227403698284</v>
       </c>
       <c r="K39">
         <v>0.01</v>
       </c>
       <c r="L39" t="s">
         <v>162</v>
       </c>
       <c r="M39" s="1">
-        <v>4885711.48</v>
+        <v>4817580.61</v>
       </c>
       <c r="N39" s="1">
-        <v>4894966.46</v>
+        <v>4829747.77</v>
       </c>
       <c r="O39" s="1">
-        <v>3.47</v>
+        <v>3.49</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>