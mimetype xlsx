--- v1 (2026-06-17)
+++ v2 (2026-07-08)
@@ -142,411 +142,411 @@
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>TY300626</t>
   </si>
   <si>
     <t>US 10YR NOTE JUN 26</t>
   </si>
   <si>
     <t>WN300626</t>
   </si>
   <si>
     <t>US ULTRA T-BOND JUN 26</t>
   </si>
   <si>
     <t>BRSTNCNTF1P8</t>
   </si>
   <si>
     <t>BRAZIL FEDERATIVE REPUBLIC OF (GO 10 01/01/2027</t>
   </si>
   <si>
     <t>BRL</t>
   </si>
   <si>
-    <t>40 608.52</t>
+    <t>52 880.36</t>
   </si>
   <si>
     <t>BRSTNCNTF212</t>
   </si>
   <si>
     <t>BRAZIL FEDERATIVE REPUBLIC OF (GOV 10 01/01/2033</t>
   </si>
   <si>
-    <t>109 793.41</t>
+    <t>142 972.83</t>
   </si>
   <si>
     <t>BRSTNCNTF238</t>
   </si>
   <si>
     <t>BRAZIL FEDERATIVE REPUBLIC OF (GOV 10 01/01/2035</t>
   </si>
   <si>
-    <t>117 472.03</t>
+    <t>150 497.88</t>
   </si>
   <si>
     <t>CL0002798016</t>
   </si>
   <si>
     <t>CHILE (REPUBLIC OF) 7 01/05/2034</t>
   </si>
   <si>
     <t>CLP</t>
   </si>
   <si>
-    <t>1 046.72</t>
-[...2 lines deleted...]
-    <t>64 384.73</t>
+    <t>1 051.93</t>
+  </si>
+  <si>
+    <t>74 353.73</t>
   </si>
   <si>
     <t>COL17CT03771</t>
   </si>
   <si>
     <t>COLOMBIA (REPUBLIC OF) 7 26/03/2031</t>
   </si>
   <si>
     <t>COP</t>
   </si>
   <si>
-    <t>4 256.07</t>
-[...2 lines deleted...]
-    <t>177 448.53</t>
+    <t>4 262.16</t>
+  </si>
+  <si>
+    <t>7 424.36</t>
   </si>
   <si>
     <t>COL17CT02914</t>
   </si>
   <si>
     <t>COLOMBIA REPUBLIC OF (GOVERNMENT) 6 28/04/2028</t>
   </si>
   <si>
-    <t>194 565.11</t>
+    <t>207 438.65</t>
   </si>
   <si>
     <t>CZ0001006431</t>
   </si>
   <si>
     <t>CZECH REPUBLIC 3.5 30/05/2035</t>
   </si>
   <si>
     <t>CZK</t>
   </si>
   <si>
-    <t>183 899.96</t>
+    <t>198 251.53</t>
   </si>
   <si>
     <t>CZ0001006894</t>
   </si>
   <si>
     <t>CZECH REPUBLIC 4.9 14/04/2034</t>
   </si>
   <si>
-    <t>132 184.37</t>
+    <t>141 149.58</t>
   </si>
   <si>
     <t>USP3579ECV76</t>
   </si>
   <si>
     <t>DOMINICAN REPUBLIC (GOVERNMENT) 10.75 01/06/2036</t>
   </si>
   <si>
     <t>DOP</t>
   </si>
   <si>
-    <t>62 767.02</t>
+    <t>73 316.63</t>
   </si>
   <si>
     <t>XS2485814680</t>
   </si>
   <si>
     <t>EUROPEAN BANK FOR RECONSTRUCTION A 30 26/05/2027</t>
   </si>
   <si>
     <t>TRY</t>
   </si>
   <si>
-    <t>212 288.38</t>
+    <t>223 183.10</t>
   </si>
   <si>
     <t>XS2974126042</t>
   </si>
   <si>
     <t>EUROPEAN BANK FOR RECONSTRUCTION A 6.75 13/01/2032</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
-    <t>11 290.51</t>
+    <t>14 859.99</t>
   </si>
   <si>
     <t>HU0000406624</t>
   </si>
   <si>
     <t>HUNGARY (GOVERNMENT) 7 24/10/2035</t>
   </si>
   <si>
     <t>HUF</t>
   </si>
   <si>
-    <t>165 563.34</t>
+    <t>197 137.83</t>
   </si>
   <si>
     <t>IDG000024506</t>
   </si>
   <si>
     <t>INDONESIA (REPUBLIC OF) 6.75 15/07/2035</t>
   </si>
   <si>
     <t>IDR</t>
   </si>
   <si>
-    <t>19 567.75</t>
-[...2 lines deleted...]
-    <t>38 421.54</t>
+    <t>19 893.21</t>
+  </si>
+  <si>
+    <t>50 990.53</t>
   </si>
   <si>
     <t>IDG000009507</t>
   </si>
   <si>
     <t>INDONESIA (REPUBLIC OF) 8.375 15/09/2026</t>
   </si>
   <si>
-    <t>7 280.65</t>
+    <t>46 550.05</t>
   </si>
   <si>
     <t>XS2610898665</t>
   </si>
   <si>
     <t>INTERNATIONAL BANK FOR RECONSTRUCT 6.5 17/04/2030</t>
   </si>
   <si>
-    <t>224 806.58</t>
+    <t>235 533.11</t>
   </si>
   <si>
     <t>XS2615587263</t>
   </si>
   <si>
     <t>INTERNATIONAL BANK FOR RECONSTRUCT 6.85 24/04/2028</t>
   </si>
   <si>
-    <t>295 069.56</t>
+    <t>308 898.88</t>
   </si>
   <si>
     <t>MYBMY1900052</t>
   </si>
   <si>
     <t>MALAYSIA (GOVERNMENT) 3.757 22/05/2040</t>
   </si>
   <si>
     <t>MYR</t>
   </si>
   <si>
-    <t>26 893.73</t>
+    <t>31 024.10</t>
   </si>
   <si>
     <t>MYBMS1100036</t>
   </si>
   <si>
     <t>MALAYSIA (GOVERNMENT) 4.392 15/04/2026</t>
   </si>
   <si>
-    <t>78 700.75</t>
+    <t>87 264.89</t>
   </si>
   <si>
     <t>MYBMX1000038</t>
   </si>
   <si>
     <t>MALAYSIA (GOVERNMENT) 4.498 15/04/2030</t>
   </si>
   <si>
-    <t>63 631.72</t>
+    <t>70 556.06</t>
   </si>
   <si>
     <t>MX0MGO0000R8</t>
   </si>
   <si>
     <t>MEXICO (UNITED MEXICAN STATES) (GO 7.75 13/11/2042</t>
   </si>
   <si>
     <t>MXN</t>
   </si>
   <si>
-    <t>153 534.09</t>
+    <t>186 246.45</t>
   </si>
   <si>
     <t>MX0MGO0000P2</t>
   </si>
   <si>
     <t>MEXICO (UNITED MEXICAN STATES) (GO 7.75 29/05/2031</t>
   </si>
   <si>
-    <t>188 226.89</t>
+    <t>227 951.30</t>
   </si>
   <si>
     <t>PEP01000C5E9</t>
   </si>
   <si>
     <t>PERU (REPUBLIC OF) 6.15 12/08/2032</t>
   </si>
   <si>
     <t>PEN</t>
   </si>
   <si>
-    <t>21 022.49</t>
+    <t>33 929.50</t>
   </si>
   <si>
     <t>USP87324BE10</t>
   </si>
   <si>
     <t>PERU (REPUBLIC OF) 6.9 12/08/2037</t>
   </si>
   <si>
-    <t>4 125.39</t>
+    <t>6 733.81</t>
   </si>
   <si>
     <t>PEP01000C5I0</t>
   </si>
   <si>
     <t>PERU (REPUBLIC OF) 7.3 12/08/2033</t>
   </si>
   <si>
-    <t>11 830.49</t>
+    <t>19 540.60</t>
   </si>
   <si>
     <t>PEP01000C5G4</t>
   </si>
   <si>
     <t>PERU GOVERNMENT BOND 5.4 12/08/2034</t>
   </si>
   <si>
-    <t>14 091.75</t>
+    <t>22 743.55</t>
   </si>
   <si>
     <t>PL0000113783</t>
   </si>
   <si>
     <t>POLAND (REPUBLIC OF) 1.75 25/04/2032</t>
   </si>
   <si>
     <t>PLN</t>
   </si>
   <si>
-    <t>84 885.86</t>
+    <t>90 845.92</t>
   </si>
   <si>
     <t>PL0000109427</t>
   </si>
   <si>
     <t>POLAND (REPUBLIC OF) 2.5 25/07/2027</t>
   </si>
   <si>
-    <t>80 002.44</t>
+    <t>87 686.07</t>
   </si>
   <si>
     <t>PL0000116851</t>
   </si>
   <si>
     <t>POLAND (REPUBLIC OF) 5 25/10/2034</t>
   </si>
   <si>
-    <t>93 231.70</t>
+    <t>107 693.13</t>
   </si>
   <si>
     <t>ZAG000107004</t>
   </si>
   <si>
     <t>REPUBLIC OF SOUTH AFRICA 8.25 31/03/2032</t>
   </si>
   <si>
     <t>ZAR</t>
   </si>
   <si>
-    <t>173 813.89</t>
+    <t>10 257.36</t>
   </si>
   <si>
     <t>XS2434895988</t>
   </si>
   <si>
     <t>ROMANIA (REPUBLIC OF) 3 27/02/2027</t>
   </si>
   <si>
-    <t>5 568.09</t>
+    <t>10 723.96</t>
   </si>
   <si>
     <t>ROHRVN7NLNO2</t>
   </si>
   <si>
     <t>ROMANIA (REPUBLIC OF) 4.85 22/04/2026</t>
   </si>
   <si>
     <t>RON</t>
   </si>
   <si>
-    <t>151 131.17</t>
+    <t>161 101.80</t>
   </si>
   <si>
     <t>ROXL7LT7QZ66</t>
   </si>
   <si>
     <t>ROMANIA (REPUBLIC OF) 8 29/04/2030</t>
   </si>
   <si>
-    <t>230 072.75</t>
+    <t>245 581.66</t>
   </si>
   <si>
     <t>ZAG000077470</t>
   </si>
   <si>
     <t>SOUTH AFRICA (REPUBLIC OF) 7 28/02/2031</t>
   </si>
   <si>
-    <t>12 125.34</t>
+    <t>26 249.69</t>
   </si>
   <si>
     <t>ZAG000125972</t>
   </si>
   <si>
     <t>SOUTH AFRICA (REPUBLIC OF) 8.875 28/02/2035</t>
   </si>
   <si>
-    <t>27 863.93</t>
+    <t>60 321.56</t>
   </si>
   <si>
     <t>TH0623037601</t>
   </si>
   <si>
     <t>THAILAND KINGDOM OF (GOVERNMENT) 1 17/06/2027</t>
   </si>
   <si>
     <t>THB</t>
   </si>
   <si>
-    <t>12 167.16</t>
+    <t>15 012.84</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -913,179 +913,179 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
         <v>11549.5602</v>
       </c>
       <c r="D2">
-        <v>10063.88</v>
+        <v>10100.19</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>116233457.99</v>
+        <v>116652864.79</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>116233457.99</v>
+        <v>116652864.79</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>885.4632</v>
+        <v>884.9904</v>
       </c>
       <c r="D3">
-        <v>7700.28</v>
+        <v>7730.63</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>6818316.87</v>
+        <v>6841533.35</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>6818316.87</v>
+        <v>6841533.35</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>124702.539</v>
+        <v>120017.1128</v>
       </c>
       <c r="D4">
-        <v>122.5</v>
+        <v>122.9</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>15276790.87</v>
+        <v>14750543.9</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>15276790.87</v>
+        <v>14750543.9</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>10.0</v>
       </c>
       <c r="D5">
-        <v>10677.67</v>
+        <v>10873.91</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
       <c r="F5">
-        <v>106776.79</v>
+        <v>108739.12</v>
       </c>
       <c r="G5" t="s">
         <v>15</v>
       </c>
       <c r="H5">
-        <v>92656.013536966</v>
+        <v>92979.153484395</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6" t="s">
         <v>17</v>
       </c>
       <c r="C6" s="1">
-        <v>1046.0</v>
+        <v>1071.0</v>
       </c>
       <c r="D6">
-        <v>101.24</v>
+        <v>101.57</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>105904.86</v>
+        <v>108787.88</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>105904.86</v>
+        <v>108787.88</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -1137,1934 +1137,1934 @@
       </c>
       <c r="M1" t="s">
         <v>29</v>
       </c>
       <c r="N1" t="s">
         <v>30</v>
       </c>
       <c r="O1" t="s">
         <v>31</v>
       </c>
       <c r="P1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
         <v>34</v>
       </c>
       <c r="C2" s="1">
         <v>2.9283</v>
       </c>
       <c r="D2" s="1">
-        <v>4784.08</v>
+        <v>4790.28</v>
       </c>
       <c r="E2" s="1">
         <v>4432.981593416</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>12981.1</v>
       </c>
       <c r="I2" s="1">
-        <v>1028.12</v>
+        <v>1046.28</v>
       </c>
       <c r="J2" s="1">
-        <v>7.920130035205</v>
+        <v>8.0600257297147</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>14009.22</v>
+        <v>14027.38</v>
       </c>
       <c r="N2" s="1">
-        <v>14009.22</v>
+        <v>14027.38</v>
       </c>
       <c r="O2" s="1">
         <v>0.01</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>35</v>
       </c>
       <c r="B3" t="s">
         <v>36</v>
       </c>
       <c r="C3" s="1">
         <v>61.0</v>
       </c>
       <c r="D3" s="1">
-        <v>112.0</v>
+        <v>111.23438</v>
       </c>
       <c r="E3" s="1">
         <v>113.078125</v>
       </c>
       <c r="F3" t="s">
         <v>15</v>
       </c>
       <c r="G3">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H3" s="1">
         <v>0.0</v>
       </c>
       <c r="I3" s="1">
-        <v>-57068.41</v>
+        <v>-96167.98</v>
       </c>
       <c r="J3" s="1">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>-57068.41</v>
+        <v>-96167.98</v>
       </c>
       <c r="N3" s="1">
-        <v>-57068.41</v>
+        <v>-96167.98</v>
       </c>
       <c r="O3" s="1">
-        <v>-0.04</v>
+        <v>-0.07</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>37</v>
       </c>
       <c r="B4" t="s">
         <v>38</v>
       </c>
       <c r="C4" s="1">
         <v>25.0</v>
       </c>
       <c r="D4" s="1">
-        <v>117.4375</v>
+        <v>116.78125</v>
       </c>
       <c r="E4" s="1">
         <v>120.2578125</v>
       </c>
       <c r="F4" t="s">
         <v>15</v>
       </c>
       <c r="G4">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H4" s="1">
         <v>0.0</v>
       </c>
       <c r="I4" s="1">
-        <v>-61183.45</v>
+        <v>-74317.28</v>
       </c>
       <c r="J4" s="1">
         <v>0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>-61183.45</v>
+        <v>-74317.28</v>
       </c>
       <c r="N4" s="1">
-        <v>-61183.45</v>
+        <v>-74317.28</v>
       </c>
       <c r="O4" s="1">
-        <v>-0.04</v>
+        <v>-0.05</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>39</v>
       </c>
       <c r="B5" t="s">
         <v>40</v>
       </c>
       <c r="C5" s="1">
         <v>12000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>992.981</v>
+        <v>1002.246</v>
       </c>
       <c r="E5" s="1">
         <v>1202.1588983333</v>
       </c>
       <c r="F5" t="s">
         <v>41</v>
       </c>
       <c r="G5">
-        <v>5.99</v>
+        <v>5.97</v>
       </c>
       <c r="H5" s="1">
         <v>2751909.87</v>
       </c>
       <c r="I5" s="1">
-        <v>-803589.57</v>
+        <v>-789719.11</v>
       </c>
       <c r="J5" s="1">
-        <v>-29.201158757427</v>
+        <v>-28.697128441928</v>
       </c>
       <c r="K5">
-        <v>0.34</v>
+        <v>0.44</v>
       </c>
       <c r="L5" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="1">
-        <v>1948320.3</v>
+        <v>1962190.76</v>
       </c>
       <c r="N5" s="1">
-        <v>1988928.82</v>
+        <v>2015071.12</v>
       </c>
       <c r="O5" s="1">
-        <v>1.44</v>
+        <v>1.46</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>43</v>
       </c>
       <c r="B6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="1">
         <v>32000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>862.25</v>
+        <v>875.741</v>
       </c>
       <c r="E6" s="1">
         <v>872.179413125</v>
       </c>
       <c r="F6" t="s">
         <v>41</v>
       </c>
       <c r="G6">
-        <v>5.99</v>
+        <v>5.97</v>
       </c>
       <c r="H6" s="1">
         <v>5086057.63</v>
       </c>
       <c r="I6" s="1">
-        <v>-590314.45</v>
+        <v>-533761.63</v>
       </c>
       <c r="J6" s="1">
-        <v>-11.606523027149</v>
+        <v>-10.494604442773</v>
       </c>
       <c r="K6">
-        <v>0.34</v>
+        <v>0.45</v>
       </c>
       <c r="L6" t="s">
         <v>45</v>
       </c>
       <c r="M6" s="1">
-        <v>4495743.18</v>
+        <v>4552296.0</v>
       </c>
       <c r="N6" s="1">
-        <v>4605536.59</v>
+        <v>4695268.83</v>
       </c>
       <c r="O6" s="1">
-        <v>3.32</v>
+        <v>3.39</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>46</v>
       </c>
       <c r="B7" t="s">
         <v>47</v>
       </c>
       <c r="C7" s="1">
         <v>33800.0</v>
       </c>
       <c r="D7" s="1">
-        <v>837.259</v>
+        <v>849.507</v>
       </c>
       <c r="E7" s="1">
         <v>826.5766677515</v>
       </c>
       <c r="F7" t="s">
         <v>41</v>
       </c>
       <c r="G7">
-        <v>5.99</v>
+        <v>5.97</v>
       </c>
       <c r="H7" s="1">
         <v>4596710.11</v>
       </c>
       <c r="I7" s="1">
-        <v>9422.94</v>
+        <v>63604.88</v>
       </c>
       <c r="J7" s="1">
-        <v>0.20499313148986</v>
+        <v>1.3837043989707</v>
       </c>
       <c r="K7">
-        <v>0.35</v>
+        <v>0.45</v>
       </c>
       <c r="L7" t="s">
         <v>48</v>
       </c>
       <c r="M7" s="1">
-        <v>4606133.05</v>
+        <v>4660314.99</v>
       </c>
       <c r="N7" s="1">
-        <v>4723605.08</v>
+        <v>4810812.87</v>
       </c>
       <c r="O7" s="1">
-        <v>3.41</v>
+        <v>3.47</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>49</v>
       </c>
       <c r="B8" t="s">
         <v>50</v>
       </c>
       <c r="C8" s="1">
         <v>2565000000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>114.118</v>
+        <v>113.9005</v>
       </c>
       <c r="E8" s="1">
         <v>110.79105771</v>
       </c>
       <c r="F8" t="s">
         <v>51</v>
       </c>
       <c r="G8" t="s">
         <v>52</v>
       </c>
       <c r="H8" s="1">
         <v>2723673.31</v>
       </c>
       <c r="I8" s="1">
-        <v>72804.07</v>
+        <v>53647.68</v>
       </c>
       <c r="J8" s="1">
-        <v>2.6730103692208</v>
+        <v>1.9696811582737</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8" t="s">
         <v>53</v>
       </c>
       <c r="M8" s="1">
-        <v>2796477.38</v>
+        <v>2777320.99</v>
       </c>
       <c r="N8" s="1">
-        <v>2860862.11</v>
+        <v>2851674.72</v>
       </c>
       <c r="O8" s="1">
-        <v>2.07</v>
+        <v>2.06</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>54</v>
       </c>
       <c r="B9" t="s">
         <v>55</v>
       </c>
       <c r="C9" s="1">
         <v>11000000000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>76.152</v>
+        <v>77.1</v>
       </c>
       <c r="E9" s="1">
         <v>69.002</v>
       </c>
       <c r="F9" t="s">
         <v>56</v>
       </c>
       <c r="G9" t="s">
         <v>57</v>
       </c>
       <c r="H9" s="1">
         <v>1497289.3</v>
       </c>
       <c r="I9" s="1">
-        <v>470893.94</v>
+        <v>492546.26</v>
       </c>
       <c r="J9" s="1">
-        <v>31.449763248826</v>
+        <v>32.895864546684</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9" t="s">
         <v>58</v>
       </c>
       <c r="M9" s="1">
-        <v>1968183.24</v>
+        <v>1989835.56</v>
       </c>
       <c r="N9" s="1">
-        <v>2145631.77</v>
+        <v>1997259.92</v>
       </c>
       <c r="O9" s="1">
-        <v>1.55</v>
+        <v>1.44</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>59</v>
       </c>
       <c r="B10" t="s">
         <v>60</v>
       </c>
       <c r="C10" s="1">
         <v>15500000000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>86.274</v>
+        <v>86.947</v>
       </c>
       <c r="E10" s="1">
         <v>99.81049819</v>
       </c>
       <c r="F10" t="s">
         <v>56</v>
       </c>
       <c r="G10" t="s">
         <v>57</v>
       </c>
       <c r="H10" s="1">
         <v>4086969.17</v>
       </c>
       <c r="I10" s="1">
-        <v>-944991.01</v>
+        <v>-925008.79</v>
       </c>
       <c r="J10" s="1">
-        <v>-23.122048899625</v>
+        <v>-22.63312375317</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10" t="s">
         <v>61</v>
       </c>
       <c r="M10" s="1">
-        <v>3141978.16</v>
+        <v>3161960.38</v>
       </c>
       <c r="N10" s="1">
-        <v>3336543.27</v>
+        <v>3369399.03</v>
       </c>
       <c r="O10" s="1">
-        <v>2.41</v>
+        <v>2.43</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>62</v>
       </c>
       <c r="B11" t="s">
         <v>63</v>
       </c>
       <c r="C11" s="1">
         <v>160000000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>91.575</v>
+        <v>91.874</v>
       </c>
       <c r="E11" s="1">
         <v>92.85736875</v>
       </c>
       <c r="F11" t="s">
         <v>64</v>
       </c>
       <c r="G11">
-        <v>24.44</v>
+        <v>24.38</v>
       </c>
       <c r="H11" s="1">
         <v>6124436.2</v>
       </c>
       <c r="I11" s="1">
-        <v>-130449.83</v>
+        <v>-94351.08</v>
       </c>
       <c r="J11" s="1">
-        <v>-2.1299892061901</v>
+        <v>-1.5405676035943</v>
       </c>
       <c r="K11">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="L11" t="s">
         <v>65</v>
       </c>
       <c r="M11" s="1">
-        <v>5993986.37</v>
+        <v>6030085.12</v>
       </c>
       <c r="N11" s="1">
-        <v>6177886.33</v>
+        <v>6228336.65</v>
       </c>
       <c r="O11" s="1">
-        <v>4.46</v>
+        <v>4.5</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>66</v>
       </c>
       <c r="B12" t="s">
         <v>67</v>
       </c>
       <c r="C12" s="1">
         <v>71000000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>101.965</v>
+        <v>102.28</v>
       </c>
       <c r="E12" s="1">
         <v>102.47873239</v>
       </c>
       <c r="F12" t="s">
         <v>64</v>
       </c>
       <c r="G12">
-        <v>24.44</v>
+        <v>24.38</v>
       </c>
       <c r="H12" s="1">
         <v>2974236.84</v>
       </c>
       <c r="I12" s="1">
-        <v>-12623.8</v>
+        <v>4690.45</v>
       </c>
       <c r="J12" s="1">
-        <v>-0.42443829052968</v>
+        <v>0.15770263944414</v>
       </c>
       <c r="K12">
-        <v>0.19</v>
+        <v>0.2</v>
       </c>
       <c r="L12" t="s">
         <v>68</v>
       </c>
       <c r="M12" s="1">
-        <v>2961613.04</v>
+        <v>2978927.29</v>
       </c>
       <c r="N12" s="1">
-        <v>3093797.41</v>
+        <v>3120076.87</v>
       </c>
       <c r="O12" s="1">
-        <v>2.23</v>
+        <v>2.25</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>69</v>
       </c>
       <c r="B13" t="s">
         <v>70</v>
       </c>
       <c r="C13" s="1">
         <v>136000000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>108.369</v>
+        <v>104.981</v>
       </c>
       <c r="E13" s="1">
         <v>102.82321265</v>
       </c>
       <c r="F13" t="s">
         <v>71</v>
       </c>
       <c r="G13">
-        <v>69.23</v>
+        <v>70.9</v>
       </c>
       <c r="H13" s="1">
         <v>2186528.97</v>
       </c>
       <c r="I13" s="1">
-        <v>-57670.36</v>
+        <v>-172817.46</v>
       </c>
       <c r="J13" s="1">
-        <v>-2.6375301123954</v>
+        <v>-7.9037352063988</v>
       </c>
       <c r="K13">
         <v>0.05</v>
       </c>
       <c r="L13" t="s">
         <v>72</v>
       </c>
       <c r="M13" s="1">
-        <v>2128858.61</v>
+        <v>2013711.51</v>
       </c>
       <c r="N13" s="1">
-        <v>2191625.63</v>
+        <v>2087028.14</v>
       </c>
       <c r="O13" s="1">
-        <v>1.58</v>
+        <v>1.51</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>73</v>
       </c>
       <c r="B14" t="s">
         <v>74</v>
       </c>
       <c r="C14" s="1">
         <v>44300000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>92.033</v>
+        <v>91.98</v>
       </c>
       <c r="E14" s="1">
         <v>91.98</v>
       </c>
       <c r="F14" t="s">
         <v>75</v>
       </c>
       <c r="G14">
-        <v>50.94</v>
+        <v>52.04</v>
       </c>
       <c r="H14" s="1">
         <v>1137371.78</v>
       </c>
       <c r="I14" s="1">
-        <v>-337012.56</v>
+        <v>-354418.87</v>
       </c>
       <c r="J14" s="1">
-        <v>-29.630817814031</v>
+        <v>-31.161215376735</v>
       </c>
       <c r="K14">
-        <v>0.48</v>
+        <v>0.5</v>
       </c>
       <c r="L14" t="s">
         <v>76</v>
       </c>
       <c r="M14" s="1">
-        <v>800359.22</v>
+        <v>782952.91</v>
       </c>
       <c r="N14" s="1">
-        <v>1012647.6</v>
+        <v>1006136.01</v>
       </c>
       <c r="O14" s="1">
         <v>0.73</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>77</v>
       </c>
       <c r="B15" t="s">
         <v>78</v>
       </c>
       <c r="C15" s="1">
         <v>100000000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>97.8685</v>
+        <v>96.86</v>
       </c>
       <c r="E15" s="1">
         <v>98.29926026</v>
       </c>
       <c r="F15" t="s">
         <v>79</v>
       </c>
       <c r="G15">
-        <v>106.47</v>
+        <v>108.27</v>
       </c>
       <c r="H15" s="1">
         <v>1104197.32</v>
       </c>
       <c r="I15" s="1">
-        <v>-184950.37</v>
+        <v>-209589.03</v>
       </c>
       <c r="J15" s="1">
-        <v>-16.749757190137</v>
+        <v>-18.981121055429</v>
       </c>
       <c r="K15">
         <v>0.01</v>
       </c>
       <c r="L15" t="s">
         <v>80</v>
       </c>
       <c r="M15" s="1">
-        <v>919246.95</v>
+        <v>894608.29</v>
       </c>
       <c r="N15" s="1">
-        <v>930537.46</v>
+        <v>909468.28</v>
       </c>
       <c r="O15" s="1">
-        <v>0.67</v>
+        <v>0.66</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>81</v>
       </c>
       <c r="B16" t="s">
         <v>82</v>
       </c>
       <c r="C16" s="1">
         <v>2300000000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>99.229</v>
+        <v>102.358</v>
       </c>
       <c r="E16" s="1">
         <v>102.31835348</v>
       </c>
       <c r="F16" t="s">
         <v>83</v>
       </c>
       <c r="G16">
-        <v>388.98</v>
+        <v>375.9</v>
       </c>
       <c r="H16" s="1">
         <v>6096878.79</v>
       </c>
       <c r="I16" s="1">
-        <v>-229491.43</v>
+        <v>166047.52</v>
       </c>
       <c r="J16" s="1">
-        <v>-3.7640805714624</v>
+        <v>2.7234840271443</v>
       </c>
       <c r="K16">
         <v>0.01</v>
       </c>
       <c r="L16" t="s">
         <v>84</v>
       </c>
       <c r="M16" s="1">
-        <v>5867387.36</v>
+        <v>6262926.31</v>
       </c>
       <c r="N16" s="1">
-        <v>6032950.7</v>
+        <v>6460064.14</v>
       </c>
       <c r="O16" s="1">
-        <v>4.36</v>
+        <v>4.67</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>85</v>
       </c>
       <c r="B17" t="s">
         <v>86</v>
       </c>
       <c r="C17" s="1">
         <v>64000000000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>98.695</v>
+        <v>100.81</v>
       </c>
       <c r="E17" s="1">
         <v>99.33</v>
       </c>
       <c r="F17" t="s">
         <v>87</v>
       </c>
       <c r="G17" t="s">
         <v>88</v>
       </c>
       <c r="H17" s="1">
         <v>3382137.26</v>
       </c>
       <c r="I17" s="1">
-        <v>-154132.41</v>
+        <v>-138897.63</v>
       </c>
       <c r="J17" s="1">
-        <v>-4.5572488089972</v>
+        <v>-4.1068005028276</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17" t="s">
         <v>89</v>
       </c>
       <c r="M17" s="1">
-        <v>3228004.85</v>
+        <v>3243239.63</v>
       </c>
       <c r="N17" s="1">
-        <v>3266426.39</v>
+        <v>3294230.16</v>
       </c>
       <c r="O17" s="1">
-        <v>2.36</v>
+        <v>2.38</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>90</v>
       </c>
       <c r="B18" t="s">
         <v>91</v>
       </c>
       <c r="C18" s="1">
         <v>156500000000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>101.274</v>
+        <v>101.259</v>
       </c>
       <c r="E18" s="1">
         <v>107.64130194</v>
       </c>
       <c r="F18" t="s">
         <v>87</v>
       </c>
       <c r="G18" t="s">
         <v>88</v>
       </c>
       <c r="H18" s="1">
         <v>10794331.04</v>
       </c>
       <c r="I18" s="1">
-        <v>-2694585.8</v>
+        <v>-2828273.75</v>
       </c>
       <c r="J18" s="1">
-        <v>-24.962971674806</v>
+        <v>-26.20147315771</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18" t="s">
         <v>92</v>
       </c>
       <c r="M18" s="1">
-        <v>8099745.24</v>
+        <v>7966057.29</v>
       </c>
       <c r="N18" s="1">
-        <v>8107025.89</v>
+        <v>8012607.34</v>
       </c>
       <c r="O18" s="1">
-        <v>5.85</v>
+        <v>5.79</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>93</v>
       </c>
       <c r="B19" t="s">
         <v>94</v>
       </c>
       <c r="C19" s="1">
         <v>400000000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>97.74</v>
+        <v>96.633</v>
       </c>
       <c r="E19" s="1">
         <v>98.48513136</v>
       </c>
       <c r="F19" t="s">
         <v>79</v>
       </c>
       <c r="G19">
-        <v>106.47</v>
+        <v>108.27</v>
       </c>
       <c r="H19" s="1">
         <v>4123208.81</v>
       </c>
       <c r="I19" s="1">
-        <v>-451048.83</v>
+        <v>-553162.03</v>
       </c>
       <c r="J19" s="1">
-        <v>-10.939267225712</v>
+        <v>-13.415814126571</v>
       </c>
       <c r="K19">
         <v>0.06</v>
       </c>
       <c r="L19" t="s">
         <v>95</v>
       </c>
       <c r="M19" s="1">
-        <v>3672159.98</v>
+        <v>3570046.78</v>
       </c>
       <c r="N19" s="1">
-        <v>3896966.56</v>
+        <v>3805579.89</v>
       </c>
       <c r="O19" s="1">
-        <v>2.81</v>
+        <v>2.75</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>96</v>
       </c>
       <c r="B20" t="s">
         <v>97</v>
       </c>
       <c r="C20" s="1">
         <v>508000000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>99.533</v>
+        <v>98.371</v>
       </c>
       <c r="E20" s="1">
         <v>99.70899653</v>
       </c>
       <c r="F20" t="s">
         <v>79</v>
       </c>
       <c r="G20">
-        <v>106.47</v>
+        <v>108.27</v>
       </c>
       <c r="H20" s="1">
         <v>5610844.92</v>
       </c>
       <c r="I20" s="1">
-        <v>-861649.14</v>
+        <v>-995339.64</v>
       </c>
       <c r="J20" s="1">
-        <v>-15.356851816179</v>
+        <v>-17.739567822523</v>
       </c>
       <c r="K20">
         <v>0.06</v>
       </c>
       <c r="L20" t="s">
         <v>98</v>
       </c>
       <c r="M20" s="1">
-        <v>4749195.78</v>
+        <v>4615505.28</v>
       </c>
       <c r="N20" s="1">
-        <v>5044265.34</v>
+        <v>4924404.16</v>
       </c>
       <c r="O20" s="1">
-        <v>3.64</v>
+        <v>3.56</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>99</v>
       </c>
       <c r="B21" t="s">
         <v>100</v>
       </c>
       <c r="C21" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>98.768</v>
+        <v>98.255</v>
       </c>
       <c r="E21" s="1">
         <v>100.6465507</v>
       </c>
       <c r="F21" t="s">
         <v>101</v>
       </c>
       <c r="G21">
-        <v>4.52</v>
+        <v>4.65</v>
       </c>
       <c r="H21" s="1">
         <v>2099580.71</v>
       </c>
       <c r="I21" s="1">
-        <v>87923.45</v>
+        <v>13452.76</v>
       </c>
       <c r="J21" s="1">
-        <v>4.1876670699646</v>
+        <v>0.64073554952789</v>
       </c>
       <c r="K21">
-        <v>0.27</v>
+        <v>0.31</v>
       </c>
       <c r="L21" t="s">
         <v>102</v>
       </c>
       <c r="M21" s="1">
-        <v>2187504.16</v>
+        <v>2113033.47</v>
       </c>
       <c r="N21" s="1">
-        <v>2214397.89</v>
+        <v>2144057.57</v>
       </c>
       <c r="O21" s="1">
-        <v>1.6</v>
+        <v>1.55</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>103</v>
       </c>
       <c r="B22" t="s">
         <v>104</v>
       </c>
       <c r="C22" s="1">
         <v>19000000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>100.113</v>
+        <v>100.023</v>
       </c>
       <c r="E22" s="1">
         <v>111.60065163</v>
       </c>
       <c r="F22" t="s">
         <v>101</v>
       </c>
       <c r="G22">
-        <v>4.52</v>
+        <v>4.65</v>
       </c>
       <c r="H22" s="1">
         <v>4336611.56</v>
       </c>
       <c r="I22" s="1">
-        <v>-123754.7</v>
+        <v>-249606.33</v>
       </c>
       <c r="J22" s="1">
-        <v>-2.8537188145115</v>
+        <v>-5.7557917407756</v>
       </c>
       <c r="K22">
-        <v>0.41</v>
+        <v>0.46</v>
       </c>
       <c r="L22" t="s">
         <v>105</v>
       </c>
       <c r="M22" s="1">
-        <v>4212856.86</v>
+        <v>4087005.23</v>
       </c>
       <c r="N22" s="1">
-        <v>4291557.61</v>
+        <v>4174270.12</v>
       </c>
       <c r="O22" s="1">
-        <v>3.1</v>
+        <v>3.02</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>106</v>
       </c>
       <c r="B23" t="s">
         <v>107</v>
       </c>
       <c r="C23" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>104.43</v>
+        <v>104.256</v>
       </c>
       <c r="E23" s="1">
         <v>105.99801867</v>
       </c>
       <c r="F23" t="s">
         <v>101</v>
       </c>
       <c r="G23">
-        <v>4.52</v>
+        <v>4.65</v>
       </c>
       <c r="H23" s="1">
         <v>3433060.08</v>
       </c>
       <c r="I23" s="1">
-        <v>36298.29</v>
+        <v>-69927.15</v>
       </c>
       <c r="J23" s="1">
-        <v>1.0573158976</v>
+        <v>-2.0368752183329</v>
       </c>
       <c r="K23">
-        <v>0.42</v>
+        <v>0.47</v>
       </c>
       <c r="L23" t="s">
         <v>108</v>
       </c>
       <c r="M23" s="1">
-        <v>3469358.37</v>
+        <v>3363132.93</v>
       </c>
       <c r="N23" s="1">
-        <v>3532990.09</v>
+        <v>3433688.99</v>
       </c>
       <c r="O23" s="1">
-        <v>2.55</v>
+        <v>2.48</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>109</v>
       </c>
       <c r="B24" t="s">
         <v>110</v>
       </c>
       <c r="C24" s="1">
         <v>1400000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>83.94</v>
+        <v>84.832</v>
       </c>
       <c r="E24" s="1">
         <v>86.2572375</v>
       </c>
       <c r="F24" t="s">
         <v>111</v>
       </c>
       <c r="G24">
-        <v>20.42</v>
+        <v>20.39</v>
       </c>
       <c r="H24" s="1">
         <v>5989045.57</v>
       </c>
       <c r="I24" s="1">
-        <v>-232774.54</v>
+        <v>-164286.44</v>
       </c>
       <c r="J24" s="1">
-        <v>-3.8866717122007</v>
+        <v>-2.7431155445358</v>
       </c>
       <c r="K24">
-        <v>0.11</v>
+        <v>0.13</v>
       </c>
       <c r="L24" t="s">
         <v>112</v>
       </c>
       <c r="M24" s="1">
-        <v>5756271.03</v>
+        <v>5824759.13</v>
       </c>
       <c r="N24" s="1">
-        <v>5909805.12</v>
+        <v>6011005.58</v>
       </c>
       <c r="O24" s="1">
-        <v>4.27</v>
+        <v>4.34</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>113</v>
       </c>
       <c r="B25" t="s">
         <v>114</v>
       </c>
       <c r="C25" s="1">
         <v>1700000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>95.42</v>
+        <v>96.578</v>
       </c>
       <c r="E25" s="1">
         <v>94.5819441941</v>
       </c>
       <c r="F25" t="s">
         <v>111</v>
       </c>
       <c r="G25">
-        <v>20.42</v>
+        <v>20.39</v>
       </c>
       <c r="H25" s="1">
         <v>7614654.83</v>
       </c>
       <c r="I25" s="1">
-        <v>331052.55</v>
+        <v>437597.17</v>
       </c>
       <c r="J25" s="1">
-        <v>4.3475713264865</v>
+        <v>5.7467761805298</v>
       </c>
       <c r="K25">
-        <v>0.11</v>
+        <v>0.13</v>
       </c>
       <c r="L25" t="s">
         <v>115</v>
       </c>
       <c r="M25" s="1">
-        <v>7945707.38</v>
+        <v>8052252.0</v>
       </c>
       <c r="N25" s="1">
-        <v>8133934.27</v>
+        <v>8280203.3</v>
       </c>
       <c r="O25" s="1">
-        <v>5.87</v>
+        <v>5.98</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>116</v>
       </c>
       <c r="B26" t="s">
         <v>117</v>
       </c>
       <c r="C26" s="1">
         <v>14000000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>106.258</v>
+        <v>104.562</v>
       </c>
       <c r="E26" s="1">
         <v>83.00532886</v>
       </c>
       <c r="F26" t="s">
         <v>118</v>
       </c>
       <c r="G26">
-        <v>3.93</v>
+        <v>3.96</v>
       </c>
       <c r="H26" s="1">
         <v>3010088.08</v>
       </c>
       <c r="I26" s="1">
-        <v>777786.55</v>
+        <v>683889.74</v>
       </c>
       <c r="J26" s="1">
-        <v>25.839328595328</v>
+        <v>22.719924527923</v>
       </c>
       <c r="K26">
-        <v>0.15</v>
+        <v>0.24</v>
       </c>
       <c r="L26" t="s">
         <v>119</v>
       </c>
       <c r="M26" s="1">
-        <v>3787874.63</v>
+        <v>3693977.82</v>
       </c>
       <c r="N26" s="1">
-        <v>3808897.12</v>
+        <v>3727907.32</v>
       </c>
       <c r="O26" s="1">
-        <v>2.75</v>
+        <v>2.69</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>120</v>
       </c>
       <c r="B27" t="s">
         <v>121</v>
       </c>
       <c r="C27" s="1">
         <v>2500000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>101.58</v>
+        <v>99.356</v>
       </c>
       <c r="E27" s="1">
         <v>89.9253336</v>
       </c>
       <c r="F27" t="s">
         <v>118</v>
       </c>
       <c r="G27">
-        <v>3.93</v>
+        <v>3.96</v>
       </c>
       <c r="H27" s="1">
         <v>572400.95</v>
       </c>
       <c r="I27" s="1">
-        <v>74226.51</v>
+        <v>54395.42</v>
       </c>
       <c r="J27" s="1">
-        <v>12.96757281762</v>
+        <v>9.5030275543743</v>
       </c>
       <c r="K27">
-        <v>0.17</v>
+        <v>0.27</v>
       </c>
       <c r="L27" t="s">
         <v>122</v>
       </c>
       <c r="M27" s="1">
-        <v>646627.46</v>
+        <v>626796.37</v>
       </c>
       <c r="N27" s="1">
-        <v>650752.85</v>
+        <v>633530.18</v>
       </c>
       <c r="O27" s="1">
-        <v>0.47</v>
+        <v>0.46</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>123</v>
       </c>
       <c r="B28" t="s">
         <v>124</v>
       </c>
       <c r="C28" s="1">
         <v>6400000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>111.411</v>
+        <v>109.908</v>
       </c>
       <c r="E28" s="1">
         <v>100.67218078</v>
       </c>
       <c r="F28" t="s">
         <v>118</v>
       </c>
       <c r="G28">
-        <v>3.93</v>
+        <v>3.96</v>
       </c>
       <c r="H28" s="1">
         <v>1590947.59</v>
       </c>
       <c r="I28" s="1">
-        <v>224626.47</v>
+        <v>184065.85</v>
       </c>
       <c r="J28" s="1">
-        <v>14.119036441672</v>
+        <v>11.569573451505</v>
       </c>
       <c r="K28">
-        <v>0.18</v>
+        <v>0.31</v>
       </c>
       <c r="L28" t="s">
         <v>125</v>
       </c>
       <c r="M28" s="1">
-        <v>1815574.06</v>
+        <v>1775013.44</v>
       </c>
       <c r="N28" s="1">
-        <v>1827404.55</v>
+        <v>1794554.04</v>
       </c>
       <c r="O28" s="1">
-        <v>1.32</v>
+        <v>1.3</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>126</v>
       </c>
       <c r="B29" t="s">
         <v>127</v>
       </c>
       <c r="C29" s="1">
         <v>10600000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>97.03</v>
+        <v>95.394</v>
       </c>
       <c r="E29" s="1">
         <v>92.07608538</v>
       </c>
       <c r="F29" t="s">
         <v>118</v>
       </c>
       <c r="G29">
-        <v>3.93</v>
+        <v>3.96</v>
       </c>
       <c r="H29" s="1">
         <v>2371365.24</v>
       </c>
       <c r="I29" s="1">
-        <v>247528.15</v>
+        <v>180274.11</v>
       </c>
       <c r="J29" s="1">
-        <v>10.438212799307</v>
+        <v>7.6021233236935</v>
       </c>
       <c r="K29">
-        <v>0.13</v>
+        <v>0.21</v>
       </c>
       <c r="L29" t="s">
         <v>128</v>
       </c>
       <c r="M29" s="1">
-        <v>2618893.39</v>
+        <v>2551639.35</v>
       </c>
       <c r="N29" s="1">
-        <v>2632985.14</v>
+        <v>2574382.9</v>
       </c>
       <c r="O29" s="1">
-        <v>1.9</v>
+        <v>1.86</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>129</v>
       </c>
       <c r="B30" t="s">
         <v>130</v>
       </c>
       <c r="C30" s="1">
         <v>23000000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>82.652</v>
+        <v>83.146</v>
       </c>
       <c r="E30" s="1">
         <v>77.07608696</v>
       </c>
       <c r="F30" t="s">
         <v>131</v>
       </c>
       <c r="G30">
-        <v>4.26</v>
+        <v>4.25</v>
       </c>
       <c r="H30" s="1">
         <v>3906635.99</v>
       </c>
       <c r="I30" s="1">
-        <v>554748.66</v>
+        <v>594618.57</v>
       </c>
       <c r="J30" s="1">
-        <v>14.200162529092</v>
+        <v>15.220731379173</v>
       </c>
       <c r="K30">
-        <v>0.37</v>
+        <v>0.39</v>
       </c>
       <c r="L30" t="s">
         <v>132</v>
       </c>
       <c r="M30" s="1">
-        <v>4461384.65</v>
+        <v>4501254.56</v>
       </c>
       <c r="N30" s="1">
-        <v>4546270.51</v>
+        <v>4592100.48</v>
       </c>
       <c r="O30" s="1">
-        <v>3.28</v>
+        <v>3.32</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>133</v>
       </c>
       <c r="B31" t="s">
         <v>134</v>
       </c>
       <c r="C31" s="1">
         <v>21000000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>98.003</v>
+        <v>98.401</v>
       </c>
       <c r="E31" s="1">
         <v>81.95</v>
       </c>
       <c r="F31" t="s">
         <v>131</v>
       </c>
       <c r="G31">
-        <v>4.26</v>
+        <v>4.25</v>
       </c>
       <c r="H31" s="1">
         <v>3676104.62</v>
       </c>
       <c r="I31" s="1">
-        <v>1153895.38</v>
+        <v>1187779.1</v>
       </c>
       <c r="J31" s="1">
-        <v>31.389078910382</v>
+        <v>32.310807846377</v>
       </c>
       <c r="K31">
-        <v>0.38</v>
+        <v>0.42</v>
       </c>
       <c r="L31" t="s">
         <v>135</v>
       </c>
       <c r="M31" s="1">
-        <v>4830000.0</v>
+        <v>4863883.72</v>
       </c>
       <c r="N31" s="1">
-        <v>4910002.44</v>
+        <v>4951569.79</v>
       </c>
       <c r="O31" s="1">
-        <v>3.54</v>
+        <v>3.58</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>136</v>
       </c>
       <c r="B32" t="s">
         <v>137</v>
       </c>
       <c r="C32" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>97.244</v>
+        <v>97.537</v>
       </c>
       <c r="E32" s="1">
         <v>96.54</v>
       </c>
       <c r="F32" t="s">
         <v>131</v>
       </c>
       <c r="G32">
-        <v>4.26</v>
+        <v>4.25</v>
       </c>
       <c r="H32" s="1">
         <v>4486320.07</v>
       </c>
       <c r="I32" s="1">
-        <v>78054.49</v>
+        <v>105276.96</v>
       </c>
       <c r="J32" s="1">
-        <v>1.7398332883547</v>
+        <v>2.3466216934451</v>
       </c>
       <c r="K32">
-        <v>0.47</v>
+        <v>0.54</v>
       </c>
       <c r="L32" t="s">
         <v>138</v>
       </c>
       <c r="M32" s="1">
-        <v>4564374.56</v>
+        <v>4591597.03</v>
       </c>
       <c r="N32" s="1">
-        <v>4657606.26</v>
+        <v>4699290.16</v>
       </c>
       <c r="O32" s="1">
-        <v>3.36</v>
+        <v>3.39</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>139</v>
       </c>
       <c r="B33" t="s">
         <v>140</v>
       </c>
       <c r="C33" s="1">
         <v>87000000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>99.025</v>
+        <v>100.492</v>
       </c>
       <c r="E33" s="1">
         <v>87.80771</v>
       </c>
       <c r="F33" t="s">
         <v>141</v>
       </c>
       <c r="G33">
-        <v>19.23</v>
+        <v>19.17</v>
       </c>
       <c r="H33" s="1">
         <v>4198301.16</v>
       </c>
       <c r="I33" s="1">
-        <v>281093.53</v>
+        <v>362130.74</v>
       </c>
       <c r="J33" s="1">
-        <v>6.6954112934576</v>
+        <v>8.6256494281606</v>
       </c>
       <c r="K33">
-        <v>0.2</v>
+        <v>0.01</v>
       </c>
       <c r="L33" t="s">
         <v>142</v>
       </c>
       <c r="M33" s="1">
-        <v>4479394.69</v>
+        <v>4560431.9</v>
       </c>
       <c r="N33" s="1">
-        <v>4653208.58</v>
+        <v>4570689.26</v>
       </c>
       <c r="O33" s="1">
-        <v>3.36</v>
+        <v>3.3</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>143</v>
       </c>
       <c r="B34" t="s">
         <v>144</v>
       </c>
       <c r="C34" s="1">
         <v>3500000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>98.469</v>
+        <v>98.633</v>
       </c>
       <c r="E34" s="1">
         <v>90.749</v>
       </c>
       <c r="F34" t="s">
         <v>15</v>
       </c>
       <c r="G34">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H34" s="1">
         <v>2921060.38</v>
       </c>
       <c r="I34" s="1">
-        <v>69580.89</v>
+        <v>30760.91</v>
       </c>
       <c r="J34" s="1">
-        <v>2.3820421678514</v>
+        <v>1.0530734048024</v>
       </c>
       <c r="K34">
-        <v>0.16</v>
+        <v>0.31</v>
       </c>
       <c r="L34" t="s">
         <v>145</v>
       </c>
       <c r="M34" s="1">
-        <v>2990641.27</v>
+        <v>2951821.29</v>
       </c>
       <c r="N34" s="1">
-        <v>2996209.36</v>
+        <v>2962545.25</v>
       </c>
       <c r="O34" s="1">
-        <v>2.16</v>
+        <v>2.14</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>146</v>
       </c>
       <c r="B35" t="s">
         <v>147</v>
       </c>
       <c r="C35" s="1">
         <v>17500000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>99.865</v>
+        <v>99.972</v>
       </c>
       <c r="E35" s="1">
         <v>105.46664023</v>
       </c>
       <c r="F35" t="s">
         <v>148</v>
       </c>
       <c r="G35">
-        <v>5.09</v>
+        <v>5.1</v>
       </c>
       <c r="H35" s="1">
         <v>3814553.43</v>
       </c>
       <c r="I35" s="1">
-        <v>-383002.34</v>
+        <v>-380910.0</v>
       </c>
       <c r="J35" s="1">
-        <v>-10.040555127314</v>
+        <v>-9.9857036214066</v>
       </c>
       <c r="K35">
-        <v>0.86</v>
+        <v>0.92</v>
       </c>
       <c r="L35" t="s">
         <v>149</v>
       </c>
       <c r="M35" s="1">
-        <v>3431551.09</v>
+        <v>3433643.43</v>
       </c>
       <c r="N35" s="1">
-        <v>3582682.26</v>
+        <v>3594745.23</v>
       </c>
       <c r="O35" s="1">
-        <v>2.59</v>
+        <v>2.6</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>150</v>
       </c>
       <c r="B36" t="s">
         <v>151</v>
       </c>
       <c r="C36" s="1">
         <v>16500000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>103.573</v>
+        <v>104.44</v>
       </c>
       <c r="E36" s="1">
         <v>106.07906824</v>
       </c>
       <c r="F36" t="s">
         <v>148</v>
       </c>
       <c r="G36">
-        <v>5.09</v>
+        <v>5.1</v>
       </c>
       <c r="H36" s="1">
         <v>3486666.56</v>
       </c>
       <c r="I36" s="1">
-        <v>-131070.97</v>
+        <v>-104542.21</v>
       </c>
       <c r="J36" s="1">
-        <v>-3.7592057555398</v>
+        <v>-2.9983426347485</v>
       </c>
       <c r="K36">
-        <v>1.39</v>
+        <v>1.49</v>
       </c>
       <c r="L36" t="s">
         <v>152</v>
       </c>
       <c r="M36" s="1">
-        <v>3355595.59</v>
+        <v>3382124.35</v>
       </c>
       <c r="N36" s="1">
-        <v>3585668.34</v>
+        <v>3627706.01</v>
       </c>
       <c r="O36" s="1">
-        <v>2.59</v>
+        <v>2.62</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>153</v>
       </c>
       <c r="B37" t="s">
         <v>154</v>
       </c>
       <c r="C37" s="1">
         <v>64000000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>94.823</v>
+        <v>96.094</v>
       </c>
       <c r="E37" s="1">
         <v>85.83928125</v>
       </c>
       <c r="F37" t="s">
         <v>141</v>
       </c>
       <c r="G37">
-        <v>19.23</v>
+        <v>19.17</v>
       </c>
       <c r="H37" s="1">
         <v>3128077.52</v>
       </c>
       <c r="I37" s="1">
-        <v>27282.31</v>
+        <v>79901.2</v>
       </c>
       <c r="J37" s="1">
-        <v>0.87217499648155</v>
+        <v>2.5543228864737</v>
       </c>
       <c r="K37">
-        <v>0.02</v>
+        <v>0.04</v>
       </c>
       <c r="L37" t="s">
         <v>155</v>
       </c>
       <c r="M37" s="1">
-        <v>3155359.83</v>
+        <v>3207978.72</v>
       </c>
       <c r="N37" s="1">
-        <v>3167485.17</v>
+        <v>3234228.41</v>
       </c>
       <c r="O37" s="1">
-        <v>2.29</v>
+        <v>2.34</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>156</v>
       </c>
       <c r="B38" t="s">
         <v>157</v>
       </c>
       <c r="C38" s="1">
         <v>116000000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>100.439</v>
+        <v>102.373</v>
       </c>
       <c r="E38" s="1">
         <v>86.36011817</v>
       </c>
       <c r="F38" t="s">
         <v>141</v>
       </c>
       <c r="G38">
-        <v>19.23</v>
+        <v>19.17</v>
       </c>
       <c r="H38" s="1">
         <v>4956366.4</v>
       </c>
       <c r="I38" s="1">
-        <v>1101442.87</v>
+        <v>1238025.13</v>
       </c>
       <c r="J38" s="1">
-        <v>22.222789461247</v>
+        <v>24.978482825644</v>
       </c>
       <c r="K38">
-        <v>0.02</v>
+        <v>0.05</v>
       </c>
       <c r="L38" t="s">
         <v>158</v>
       </c>
       <c r="M38" s="1">
-        <v>6057809.27</v>
+        <v>6194391.53</v>
       </c>
       <c r="N38" s="1">
-        <v>6085673.2</v>
+        <v>6254713.09</v>
       </c>
       <c r="O38" s="1">
-        <v>4.39</v>
+        <v>4.52</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>159</v>
       </c>
       <c r="B39" t="s">
         <v>160</v>
       </c>
       <c r="C39" s="1">
         <v>180000000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>99.801</v>
+        <v>99.867</v>
       </c>
       <c r="E39" s="1">
         <v>93.75046918</v>
       </c>
       <c r="F39" t="s">
         <v>161</v>
       </c>
       <c r="G39">
-        <v>37.29</v>
+        <v>37.45</v>
       </c>
       <c r="H39" s="1">
         <v>4556806.41</v>
       </c>
       <c r="I39" s="1">
-        <v>260774.2</v>
+        <v>243542.88</v>
       </c>
       <c r="J39" s="1">
-        <v>5.7227403698284</v>
+        <v>5.3445957121536</v>
       </c>
       <c r="K39">
         <v>0.01</v>
       </c>
       <c r="L39" t="s">
         <v>162</v>
       </c>
       <c r="M39" s="1">
-        <v>4817580.61</v>
+        <v>4800349.29</v>
       </c>
       <c r="N39" s="1">
-        <v>4829747.77</v>
+        <v>4815362.13</v>
       </c>
       <c r="O39" s="1">
-        <v>3.49</v>
+        <v>3.48</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>