--- v2 (2026-07-08)
+++ v3 (2026-09-05)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="163">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="160">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C/D</t>
   </si>
   <si>
     <t>FR0011550771</t>
   </si>
   <si>
@@ -121,432 +121,423 @@
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
-    <t>TY300626</t>
-[...8 lines deleted...]
-    <t>US ULTRA T-BOND JUN 26</t>
+    <t>TY300926</t>
+  </si>
+  <si>
+    <t>US 10YR NOTE SEP 26</t>
+  </si>
+  <si>
+    <t>WN300926</t>
+  </si>
+  <si>
+    <t>US ULTRA T-BOND SEP 26</t>
   </si>
   <si>
     <t>BRSTNCNTF1P8</t>
   </si>
   <si>
     <t>BRAZIL FEDERATIVE REPUBLIC OF (GO 10 01/01/2027</t>
   </si>
   <si>
     <t>BRL</t>
   </si>
   <si>
-    <t>52 880.36</t>
+    <t>85 526.05</t>
   </si>
   <si>
     <t>BRSTNCNTF212</t>
   </si>
   <si>
     <t>BRAZIL FEDERATIVE REPUBLIC OF (GOV 10 01/01/2033</t>
   </si>
   <si>
-    <t>142 972.83</t>
+    <t>231 237.09</t>
   </si>
   <si>
     <t>BRSTNCNTF238</t>
   </si>
   <si>
     <t>BRAZIL FEDERATIVE REPUBLIC OF (GOV 10 01/01/2035</t>
   </si>
   <si>
-    <t>150 497.88</t>
+    <t>240 898.37</t>
   </si>
   <si>
     <t>CL0002798016</t>
   </si>
   <si>
     <t>CHILE (REPUBLIC OF) 7 01/05/2034</t>
   </si>
   <si>
     <t>CLP</t>
   </si>
   <si>
-    <t>1 051.93</t>
-[...2 lines deleted...]
-    <t>74 353.73</t>
+    <t>1 049.18</t>
+  </si>
+  <si>
+    <t>17 816.73</t>
   </si>
   <si>
     <t>COL17CT03771</t>
   </si>
   <si>
     <t>COLOMBIA (REPUBLIC OF) 7 26/03/2031</t>
   </si>
   <si>
     <t>COP</t>
   </si>
   <si>
-    <t>4 262.16</t>
-[...2 lines deleted...]
-    <t>7 424.36</t>
+    <t>4 136.20</t>
+  </si>
+  <si>
+    <t>38 252.27</t>
   </si>
   <si>
     <t>COL17CT02914</t>
   </si>
   <si>
     <t>COLOMBIA REPUBLIC OF (GOVERNMENT) 6 28/04/2028</t>
   </si>
   <si>
-    <t>207 438.65</t>
+    <t>25 872.44</t>
   </si>
   <si>
     <t>CZ0001006431</t>
   </si>
   <si>
     <t>CZECH REPUBLIC 3.5 30/05/2035</t>
   </si>
   <si>
     <t>CZK</t>
   </si>
   <si>
-    <t>198 251.53</t>
+    <t>6 343.40</t>
   </si>
   <si>
     <t>CZ0001006894</t>
   </si>
   <si>
     <t>CZECH REPUBLIC 4.9 14/04/2034</t>
   </si>
   <si>
-    <t>141 149.58</t>
+    <t>22 068.69</t>
   </si>
   <si>
     <t>USP3579ECV76</t>
   </si>
   <si>
     <t>DOMINICAN REPUBLIC (GOVERNMENT) 10.75 01/06/2036</t>
   </si>
   <si>
     <t>DOP</t>
   </si>
   <si>
-    <t>73 316.63</t>
+    <t>4 214.12</t>
   </si>
   <si>
     <t>XS2485814680</t>
   </si>
   <si>
     <t>EUROPEAN BANK FOR RECONSTRUCTION A 30 26/05/2027</t>
   </si>
   <si>
     <t>TRY</t>
   </si>
   <si>
-    <t>223 183.10</t>
+    <t>9 569.30</t>
   </si>
   <si>
     <t>XS2974126042</t>
   </si>
   <si>
     <t>EUROPEAN BANK FOR RECONSTRUCTION A 6.75 13/01/2032</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
-    <t>14 859.99</t>
+    <t>24 772.85</t>
   </si>
   <si>
     <t>HU0000406624</t>
   </si>
   <si>
     <t>HUNGARY (GOVERNMENT) 7 24/10/2035</t>
   </si>
   <si>
     <t>HUF</t>
   </si>
   <si>
-    <t>197 137.83</t>
+    <t>282 702.11</t>
   </si>
   <si>
     <t>IDG000024506</t>
   </si>
   <si>
     <t>INDONESIA (REPUBLIC OF) 6.75 15/07/2035</t>
   </si>
   <si>
     <t>IDR</t>
   </si>
   <si>
-    <t>19 893.21</t>
-[...2 lines deleted...]
-    <t>50 990.53</t>
+    <t>20 823.53</t>
+  </si>
+  <si>
+    <t>83 097.63</t>
   </si>
   <si>
     <t>IDG000009507</t>
   </si>
   <si>
     <t>INDONESIA (REPUBLIC OF) 8.375 15/09/2026</t>
   </si>
   <si>
-    <t>46 550.05</t>
+    <t>147 094.10</t>
   </si>
   <si>
     <t>XS2610898665</t>
   </si>
   <si>
     <t>INTERNATIONAL BANK FOR RECONSTRUCT 6.5 17/04/2030</t>
   </si>
   <si>
-    <t>235 533.11</t>
+    <t>34 403.61</t>
   </si>
   <si>
     <t>XS2615587263</t>
   </si>
   <si>
     <t>INTERNATIONAL BANK FOR RECONSTRUCT 6.85 24/04/2028</t>
   </si>
   <si>
-    <t>308 898.88</t>
+    <t>39 638.02</t>
+  </si>
+  <si>
+    <t>XS2550924133</t>
+  </si>
+  <si>
+    <t>INTERNATIONAL FINANCE CORP 12 03/11/2027</t>
+  </si>
+  <si>
+    <t>173 277.82</t>
   </si>
   <si>
     <t>MYBMY1900052</t>
   </si>
   <si>
     <t>MALAYSIA (GOVERNMENT) 3.757 22/05/2040</t>
   </si>
   <si>
     <t>MYR</t>
   </si>
   <si>
-    <t>31 024.10</t>
-[...8 lines deleted...]
-    <t>87 264.89</t>
+    <t>3 946.87</t>
   </si>
   <si>
     <t>MYBMX1000038</t>
   </si>
   <si>
     <t>MALAYSIA (GOVERNMENT) 4.498 15/04/2030</t>
   </si>
   <si>
-    <t>70 556.06</t>
+    <t>21 776.06</t>
   </si>
   <si>
     <t>MX0MGO0000R8</t>
   </si>
   <si>
     <t>MEXICO (UNITED MEXICAN STATES) (GO 7.75 13/11/2042</t>
   </si>
   <si>
     <t>MXN</t>
   </si>
   <si>
-    <t>186 246.45</t>
+    <t>5 988.33</t>
   </si>
   <si>
     <t>MX0MGO0000P2</t>
   </si>
   <si>
     <t>MEXICO (UNITED MEXICAN STATES) (GO 7.75 29/05/2031</t>
   </si>
   <si>
-    <t>227 951.30</t>
-[...5 lines deleted...]
-    <t>PERU (REPUBLIC OF) 6.15 12/08/2032</t>
+    <t>9 089.43</t>
+  </si>
+  <si>
+    <t>USP87324BE10</t>
+  </si>
+  <si>
+    <t>PERU (REPUBLIC OF) 6.9 12/08/2037</t>
   </si>
   <si>
     <t>PEN</t>
   </si>
   <si>
-    <t>33 929.50</t>
-[...8 lines deleted...]
-    <t>6 733.81</t>
+    <t>13 873.51</t>
   </si>
   <si>
     <t>PEP01000C5I0</t>
   </si>
   <si>
     <t>PERU (REPUBLIC OF) 7.3 12/08/2033</t>
   </si>
   <si>
-    <t>19 540.60</t>
+    <t>38 222.95</t>
   </si>
   <si>
     <t>PEP01000C5G4</t>
   </si>
   <si>
     <t>PERU GOVERNMENT BOND 5.4 12/08/2034</t>
   </si>
   <si>
-    <t>22 743.55</t>
+    <t>46 432.80</t>
   </si>
   <si>
     <t>PL0000113783</t>
   </si>
   <si>
     <t>POLAND (REPUBLIC OF) 1.75 25/04/2032</t>
   </si>
   <si>
     <t>PLN</t>
   </si>
   <si>
-    <t>90 845.92</t>
+    <t>11 699.47</t>
   </si>
   <si>
     <t>PL0000109427</t>
   </si>
   <si>
     <t>POLAND (REPUBLIC OF) 2.5 25/07/2027</t>
   </si>
   <si>
-    <t>87 686.07</t>
+    <t>108 177.68</t>
   </si>
   <si>
     <t>PL0000116851</t>
   </si>
   <si>
     <t>POLAND (REPUBLIC OF) 5 25/10/2034</t>
   </si>
   <si>
-    <t>107 693.13</t>
+    <t>146 626.86</t>
   </si>
   <si>
     <t>ZAG000107004</t>
   </si>
   <si>
     <t>REPUBLIC OF SOUTH AFRICA 8.25 31/03/2032</t>
   </si>
   <si>
     <t>ZAR</t>
   </si>
   <si>
-    <t>10 257.36</t>
+    <t>72 370.41</t>
   </si>
   <si>
     <t>XS2434895988</t>
   </si>
   <si>
     <t>ROMANIA (REPUBLIC OF) 3 27/02/2027</t>
   </si>
   <si>
-    <t>10 723.96</t>
-[...5 lines deleted...]
-    <t>ROMANIA (REPUBLIC OF) 4.85 22/04/2026</t>
+    <t>25 737.52</t>
+  </si>
+  <si>
+    <t>ROO7A2H5YIN8</t>
+  </si>
+  <si>
+    <t>ROMANIA (REPUBLIC OF) 6.7 25/02/2032</t>
   </si>
   <si>
     <t>RON</t>
   </si>
   <si>
-    <t>161 101.80</t>
+    <t>67 288.92</t>
   </si>
   <si>
     <t>ROXL7LT7QZ66</t>
   </si>
   <si>
     <t>ROMANIA (REPUBLIC OF) 8 29/04/2030</t>
   </si>
   <si>
-    <t>245 581.66</t>
+    <t>28 250.19</t>
   </si>
   <si>
     <t>ZAG000077470</t>
   </si>
   <si>
     <t>SOUTH AFRICA (REPUBLIC OF) 7 28/02/2031</t>
   </si>
   <si>
-    <t>26 249.69</t>
+    <t>65 176.22</t>
   </si>
   <si>
     <t>ZAG000125972</t>
   </si>
   <si>
     <t>SOUTH AFRICA (REPUBLIC OF) 8.875 28/02/2035</t>
   </si>
   <si>
-    <t>60 321.56</t>
+    <t>154 939.00</t>
   </si>
   <si>
     <t>TH0623037601</t>
   </si>
   <si>
     <t>THAILAND KINGDOM OF (GOVERNMENT) 1 17/06/2027</t>
   </si>
   <si>
     <t>THB</t>
   </si>
   <si>
-    <t>15 012.84</t>
+    <t>22 750.51</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -913,209 +904,209 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
         <v>11549.5602</v>
       </c>
       <c r="D2">
-        <v>10100.19</v>
+        <v>9891.82</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>116652864.79</v>
+        <v>114246231.34</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>116652864.79</v>
+        <v>114246231.34</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>884.9904</v>
+        <v>956.9179</v>
       </c>
       <c r="D3">
-        <v>7730.63</v>
+        <v>7214.83</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>6841533.35</v>
+        <v>6904008.76</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>6841533.35</v>
+        <v>6904008.76</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>120017.1128</v>
+        <v>121860.0483</v>
       </c>
       <c r="D4">
-        <v>122.9</v>
+        <v>123.94</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>14750543.9</v>
+        <v>15104513.87</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>14750543.9</v>
+        <v>15104513.87</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>10.0</v>
       </c>
       <c r="D5">
-        <v>10873.91</v>
+        <v>10845.82</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
       <c r="F5">
-        <v>108739.12</v>
+        <v>108458.26</v>
       </c>
       <c r="G5" t="s">
         <v>15</v>
       </c>
       <c r="H5">
-        <v>92979.153484395</v>
+        <v>93830.141015659</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6" t="s">
         <v>17</v>
       </c>
       <c r="C6" s="1">
-        <v>1071.0</v>
+        <v>1196.0</v>
       </c>
       <c r="D6">
-        <v>101.57</v>
+        <v>102.43</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>108787.88</v>
+        <v>122517.9</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>108787.88</v>
+        <v>122517.9</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P39"/>
+  <dimension ref="A1:P38"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O39" sqref="O39"/>
+      <selection activeCell="O38" sqref="O38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>18</v>
       </c>
       <c r="B1" t="s">
         <v>19</v>
       </c>
       <c r="C1" t="s">
         <v>20</v>
       </c>
       <c r="D1" t="s">
         <v>21</v>
       </c>
       <c r="E1" t="s">
         <v>22</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>23</v>
@@ -1137,1936 +1128,1886 @@
       </c>
       <c r="M1" t="s">
         <v>29</v>
       </c>
       <c r="N1" t="s">
         <v>30</v>
       </c>
       <c r="O1" t="s">
         <v>31</v>
       </c>
       <c r="P1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
         <v>34</v>
       </c>
       <c r="C2" s="1">
         <v>2.9283</v>
       </c>
       <c r="D2" s="1">
-        <v>4790.28</v>
+        <v>4806.42</v>
       </c>
       <c r="E2" s="1">
         <v>4432.981593416</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>12981.1</v>
       </c>
       <c r="I2" s="1">
-        <v>1046.28</v>
+        <v>1093.54</v>
       </c>
       <c r="J2" s="1">
-        <v>8.0600257297147</v>
+        <v>8.4240934897659</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>14027.38</v>
+        <v>14074.64</v>
       </c>
       <c r="N2" s="1">
-        <v>14027.38</v>
+        <v>14074.64</v>
       </c>
       <c r="O2" s="1">
         <v>0.01</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>35</v>
       </c>
       <c r="B3" t="s">
         <v>36</v>
       </c>
       <c r="C3" s="1">
         <v>61.0</v>
       </c>
       <c r="D3" s="1">
-        <v>111.23438</v>
+        <v>109.07813</v>
       </c>
       <c r="E3" s="1">
-        <v>113.078125</v>
+        <v>109.78125</v>
       </c>
       <c r="F3" t="s">
         <v>15</v>
       </c>
       <c r="G3">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H3" s="1">
         <v>0.0</v>
       </c>
       <c r="I3" s="1">
-        <v>-96167.98</v>
+        <v>-37105.56</v>
       </c>
       <c r="J3" s="1">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>-96167.98</v>
+        <v>-37105.56</v>
       </c>
       <c r="N3" s="1">
-        <v>-96167.98</v>
+        <v>-37105.56</v>
       </c>
       <c r="O3" s="1">
-        <v>-0.07</v>
+        <v>-0.03</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>37</v>
       </c>
       <c r="B4" t="s">
         <v>38</v>
       </c>
       <c r="C4" s="1">
         <v>25.0</v>
       </c>
       <c r="D4" s="1">
-        <v>116.78125</v>
+        <v>114.28125</v>
       </c>
       <c r="E4" s="1">
-        <v>120.2578125</v>
+        <v>114.1875</v>
       </c>
       <c r="F4" t="s">
         <v>15</v>
       </c>
       <c r="G4">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H4" s="1">
         <v>0.0</v>
       </c>
       <c r="I4" s="1">
-        <v>-74317.28</v>
+        <v>2027.64</v>
       </c>
       <c r="J4" s="1">
         <v>0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>-74317.28</v>
+        <v>2027.64</v>
       </c>
       <c r="N4" s="1">
-        <v>-74317.28</v>
+        <v>2027.64</v>
       </c>
       <c r="O4" s="1">
-        <v>-0.05</v>
+        <v>0.0</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>39</v>
       </c>
       <c r="B5" t="s">
         <v>40</v>
       </c>
       <c r="C5" s="1">
         <v>12000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>1002.246</v>
+        <v>1020.031</v>
       </c>
       <c r="E5" s="1">
         <v>1202.1588983333</v>
       </c>
       <c r="F5" t="s">
         <v>41</v>
       </c>
       <c r="G5">
-        <v>5.97</v>
+        <v>5.92</v>
       </c>
       <c r="H5" s="1">
         <v>2751909.87</v>
       </c>
       <c r="I5" s="1">
-        <v>-789719.11</v>
+        <v>-769753.12</v>
       </c>
       <c r="J5" s="1">
-        <v>-28.697128441928</v>
+        <v>-27.971596322666</v>
       </c>
       <c r="K5">
-        <v>0.44</v>
+        <v>0.71</v>
       </c>
       <c r="L5" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="1">
-        <v>1962190.76</v>
+        <v>1982156.75</v>
       </c>
       <c r="N5" s="1">
-        <v>2015071.12</v>
+        <v>2067682.8</v>
       </c>
       <c r="O5" s="1">
-        <v>1.46</v>
+        <v>1.52</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>43</v>
       </c>
       <c r="B6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="1">
         <v>32000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>875.741</v>
+        <v>853.598</v>
       </c>
       <c r="E6" s="1">
         <v>872.179413125</v>
       </c>
       <c r="F6" t="s">
         <v>41</v>
       </c>
       <c r="G6">
-        <v>5.97</v>
+        <v>5.92</v>
       </c>
       <c r="H6" s="1">
         <v>5086057.63</v>
       </c>
       <c r="I6" s="1">
-        <v>-533761.63</v>
+        <v>-703134.56</v>
       </c>
       <c r="J6" s="1">
-        <v>-10.494604442773</v>
+        <v>-13.824746220974</v>
       </c>
       <c r="K6">
-        <v>0.45</v>
+        <v>0.72</v>
       </c>
       <c r="L6" t="s">
         <v>45</v>
       </c>
       <c r="M6" s="1">
-        <v>4552296.0</v>
+        <v>4382923.07</v>
       </c>
       <c r="N6" s="1">
-        <v>4695268.83</v>
+        <v>4614160.16</v>
       </c>
       <c r="O6" s="1">
-        <v>3.39</v>
+        <v>3.38</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>46</v>
       </c>
       <c r="B7" t="s">
         <v>47</v>
       </c>
       <c r="C7" s="1">
         <v>33800.0</v>
       </c>
       <c r="D7" s="1">
-        <v>849.507</v>
+        <v>824.546</v>
       </c>
       <c r="E7" s="1">
         <v>826.5766677515</v>
       </c>
       <c r="F7" t="s">
         <v>41</v>
       </c>
       <c r="G7">
-        <v>5.97</v>
+        <v>5.92</v>
       </c>
       <c r="H7" s="1">
         <v>4596710.11</v>
       </c>
       <c r="I7" s="1">
-        <v>63604.88</v>
+        <v>-129777.23</v>
       </c>
       <c r="J7" s="1">
-        <v>1.3837043989707</v>
+        <v>-2.8232633099415</v>
       </c>
       <c r="K7">
-        <v>0.45</v>
+        <v>0.71</v>
       </c>
       <c r="L7" t="s">
         <v>48</v>
       </c>
       <c r="M7" s="1">
-        <v>4660314.99</v>
+        <v>4466932.88</v>
       </c>
       <c r="N7" s="1">
-        <v>4810812.87</v>
+        <v>4707831.25</v>
       </c>
       <c r="O7" s="1">
-        <v>3.47</v>
+        <v>3.45</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>49</v>
       </c>
       <c r="B8" t="s">
         <v>50</v>
       </c>
       <c r="C8" s="1">
         <v>2565000000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>113.9005</v>
+        <v>110.313</v>
       </c>
       <c r="E8" s="1">
         <v>110.79105771</v>
       </c>
       <c r="F8" t="s">
         <v>51</v>
       </c>
       <c r="G8" t="s">
         <v>52</v>
       </c>
       <c r="H8" s="1">
         <v>2723673.31</v>
       </c>
       <c r="I8" s="1">
-        <v>53647.68</v>
+        <v>-26767.37</v>
       </c>
       <c r="J8" s="1">
-        <v>1.9696811582737</v>
+        <v>-0.98276727615325</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8" t="s">
         <v>53</v>
       </c>
       <c r="M8" s="1">
-        <v>2777320.99</v>
+        <v>2696905.94</v>
       </c>
       <c r="N8" s="1">
-        <v>2851674.72</v>
+        <v>2714722.67</v>
       </c>
       <c r="O8" s="1">
-        <v>2.06</v>
+        <v>1.99</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>54</v>
       </c>
       <c r="B9" t="s">
         <v>55</v>
       </c>
       <c r="C9" s="1">
         <v>11000000000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>77.1</v>
+        <v>79.874</v>
       </c>
       <c r="E9" s="1">
         <v>69.002</v>
       </c>
       <c r="F9" t="s">
         <v>56</v>
       </c>
       <c r="G9" t="s">
         <v>57</v>
       </c>
       <c r="H9" s="1">
         <v>1497289.3</v>
       </c>
       <c r="I9" s="1">
-        <v>492546.26</v>
+        <v>626914.64</v>
       </c>
       <c r="J9" s="1">
-        <v>32.895864546684</v>
+        <v>41.86997395894</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9" t="s">
         <v>58</v>
       </c>
       <c r="M9" s="1">
-        <v>1989835.56</v>
+        <v>2124203.94</v>
       </c>
       <c r="N9" s="1">
-        <v>1997259.92</v>
+        <v>2162456.21</v>
       </c>
       <c r="O9" s="1">
-        <v>1.44</v>
+        <v>1.58</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>59</v>
       </c>
       <c r="B10" t="s">
         <v>60</v>
       </c>
       <c r="C10" s="1">
         <v>15500000000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>86.947</v>
+        <v>88.627</v>
       </c>
       <c r="E10" s="1">
         <v>99.81049819</v>
       </c>
       <c r="F10" t="s">
         <v>56</v>
       </c>
       <c r="G10" t="s">
         <v>57</v>
       </c>
       <c r="H10" s="1">
         <v>4086969.17</v>
       </c>
       <c r="I10" s="1">
-        <v>-925008.79</v>
+        <v>-765762.98</v>
       </c>
       <c r="J10" s="1">
-        <v>-22.63312375317</v>
+        <v>-18.736695779871</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10" t="s">
         <v>61</v>
       </c>
       <c r="M10" s="1">
-        <v>3161960.38</v>
+        <v>3321206.19</v>
       </c>
       <c r="N10" s="1">
-        <v>3369399.03</v>
+        <v>3347078.63</v>
       </c>
       <c r="O10" s="1">
-        <v>2.43</v>
+        <v>2.45</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>62</v>
       </c>
       <c r="B11" t="s">
         <v>63</v>
       </c>
       <c r="C11" s="1">
         <v>160000000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>91.874</v>
+        <v>90.905</v>
       </c>
       <c r="E11" s="1">
         <v>92.85736875</v>
       </c>
       <c r="F11" t="s">
         <v>64</v>
       </c>
       <c r="G11">
-        <v>24.38</v>
+        <v>24.19</v>
       </c>
       <c r="H11" s="1">
         <v>6124436.2</v>
       </c>
       <c r="I11" s="1">
-        <v>-94351.08</v>
+        <v>-110833.57</v>
       </c>
       <c r="J11" s="1">
-        <v>-1.5405676035943</v>
+        <v>-1.8096942539788</v>
       </c>
       <c r="K11">
-        <v>0.12</v>
+        <v>0.0</v>
       </c>
       <c r="L11" t="s">
         <v>65</v>
       </c>
       <c r="M11" s="1">
-        <v>6030085.12</v>
+        <v>6013602.63</v>
       </c>
       <c r="N11" s="1">
-        <v>6228336.65</v>
+        <v>6019946.03</v>
       </c>
       <c r="O11" s="1">
-        <v>4.5</v>
+        <v>4.41</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>66</v>
       </c>
       <c r="B12" t="s">
         <v>67</v>
       </c>
       <c r="C12" s="1">
         <v>71000000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>102.28</v>
+        <v>101.464</v>
       </c>
       <c r="E12" s="1">
         <v>102.47873239</v>
       </c>
       <c r="F12" t="s">
         <v>64</v>
       </c>
       <c r="G12">
-        <v>24.38</v>
+        <v>24.19</v>
       </c>
       <c r="H12" s="1">
         <v>2974236.84</v>
       </c>
       <c r="I12" s="1">
-        <v>4690.45</v>
+        <v>4261.08</v>
       </c>
       <c r="J12" s="1">
-        <v>0.15770263944414</v>
+        <v>0.14326633113723</v>
       </c>
       <c r="K12">
-        <v>0.2</v>
+        <v>0.03</v>
       </c>
       <c r="L12" t="s">
         <v>68</v>
       </c>
       <c r="M12" s="1">
-        <v>2978927.29</v>
+        <v>2978497.92</v>
       </c>
       <c r="N12" s="1">
-        <v>3120076.87</v>
+        <v>3000566.61</v>
       </c>
       <c r="O12" s="1">
-        <v>2.25</v>
+        <v>2.2</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>69</v>
       </c>
       <c r="B13" t="s">
         <v>70</v>
       </c>
       <c r="C13" s="1">
         <v>136000000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>104.981</v>
+        <v>105.221</v>
       </c>
       <c r="E13" s="1">
         <v>102.82321265</v>
       </c>
       <c r="F13" t="s">
         <v>71</v>
       </c>
       <c r="G13">
-        <v>70.9</v>
+        <v>67.46</v>
       </c>
       <c r="H13" s="1">
         <v>2186528.97</v>
       </c>
       <c r="I13" s="1">
-        <v>-172817.46</v>
+        <v>-65211.74</v>
       </c>
       <c r="J13" s="1">
-        <v>-7.9037352063988</v>
+        <v>-2.9824320141525</v>
       </c>
       <c r="K13">
-        <v>0.05</v>
+        <v>0.0</v>
       </c>
       <c r="L13" t="s">
         <v>72</v>
       </c>
       <c r="M13" s="1">
-        <v>2013711.51</v>
+        <v>2121317.23</v>
       </c>
       <c r="N13" s="1">
-        <v>2087028.14</v>
+        <v>2125531.35</v>
       </c>
       <c r="O13" s="1">
-        <v>1.51</v>
+        <v>1.56</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>73</v>
       </c>
       <c r="B14" t="s">
         <v>74</v>
       </c>
       <c r="C14" s="1">
         <v>44300000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>91.98</v>
+        <v>90.247</v>
       </c>
       <c r="E14" s="1">
         <v>91.98</v>
       </c>
       <c r="F14" t="s">
         <v>75</v>
       </c>
       <c r="G14">
-        <v>52.04</v>
+        <v>53.27</v>
       </c>
       <c r="H14" s="1">
         <v>1137371.78</v>
       </c>
       <c r="I14" s="1">
-        <v>-354418.87</v>
+        <v>-386861.48</v>
       </c>
       <c r="J14" s="1">
-        <v>-31.161215376735</v>
+        <v>-34.013634486342</v>
       </c>
       <c r="K14">
-        <v>0.5</v>
+        <v>0.02</v>
       </c>
       <c r="L14" t="s">
         <v>76</v>
       </c>
       <c r="M14" s="1">
-        <v>782952.91</v>
+        <v>750510.3</v>
       </c>
       <c r="N14" s="1">
-        <v>1006136.01</v>
+        <v>760079.6</v>
       </c>
       <c r="O14" s="1">
-        <v>0.73</v>
+        <v>0.56</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>77</v>
       </c>
       <c r="B15" t="s">
         <v>78</v>
       </c>
       <c r="C15" s="1">
         <v>100000000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>96.86</v>
+        <v>96.634</v>
       </c>
       <c r="E15" s="1">
         <v>98.29926026</v>
       </c>
       <c r="F15" t="s">
         <v>79</v>
       </c>
       <c r="G15">
-        <v>108.27</v>
+        <v>109.74</v>
       </c>
       <c r="H15" s="1">
         <v>1104197.32</v>
       </c>
       <c r="I15" s="1">
-        <v>-209589.03</v>
+        <v>-223599.38</v>
       </c>
       <c r="J15" s="1">
-        <v>-18.981121055429</v>
+        <v>-20.249947717678</v>
       </c>
       <c r="K15">
-        <v>0.01</v>
+        <v>0.02</v>
       </c>
       <c r="L15" t="s">
         <v>80</v>
       </c>
       <c r="M15" s="1">
-        <v>894608.29</v>
+        <v>880597.94</v>
       </c>
       <c r="N15" s="1">
-        <v>909468.28</v>
+        <v>905370.79</v>
       </c>
       <c r="O15" s="1">
         <v>0.66</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>81</v>
       </c>
       <c r="B16" t="s">
         <v>82</v>
       </c>
       <c r="C16" s="1">
         <v>2300000000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>102.358</v>
+        <v>110.527</v>
       </c>
       <c r="E16" s="1">
         <v>102.31835348</v>
       </c>
       <c r="F16" t="s">
         <v>83</v>
       </c>
       <c r="G16">
-        <v>375.9</v>
+        <v>355.74</v>
       </c>
       <c r="H16" s="1">
         <v>6096878.79</v>
       </c>
       <c r="I16" s="1">
-        <v>166047.52</v>
+        <v>1049029.1</v>
       </c>
       <c r="J16" s="1">
-        <v>2.7234840271443</v>
+        <v>17.206002220687</v>
       </c>
       <c r="K16">
         <v>0.01</v>
       </c>
       <c r="L16" t="s">
         <v>84</v>
       </c>
       <c r="M16" s="1">
-        <v>6262926.31</v>
+        <v>7145907.89</v>
       </c>
       <c r="N16" s="1">
-        <v>6460064.14</v>
+        <v>7428610.0</v>
       </c>
       <c r="O16" s="1">
-        <v>4.67</v>
+        <v>5.44</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>85</v>
       </c>
       <c r="B17" t="s">
         <v>86</v>
       </c>
       <c r="C17" s="1">
         <v>64000000000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>100.81</v>
+        <v>99.019</v>
       </c>
       <c r="E17" s="1">
         <v>99.33</v>
       </c>
       <c r="F17" t="s">
         <v>87</v>
       </c>
       <c r="G17" t="s">
         <v>88</v>
       </c>
       <c r="H17" s="1">
         <v>3382137.26</v>
       </c>
       <c r="I17" s="1">
-        <v>-138897.63</v>
+        <v>-338842.84</v>
       </c>
       <c r="J17" s="1">
-        <v>-4.1068005028276</v>
+        <v>-10.018601078302</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17" t="s">
         <v>89</v>
       </c>
       <c r="M17" s="1">
-        <v>3243239.63</v>
+        <v>3043294.42</v>
       </c>
       <c r="N17" s="1">
-        <v>3294230.16</v>
+        <v>3126392.05</v>
       </c>
       <c r="O17" s="1">
-        <v>2.38</v>
+        <v>2.29</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>90</v>
       </c>
       <c r="B18" t="s">
         <v>91</v>
       </c>
       <c r="C18" s="1">
         <v>156500000000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>101.259</v>
+        <v>100.482</v>
       </c>
       <c r="E18" s="1">
         <v>107.64130194</v>
       </c>
       <c r="F18" t="s">
         <v>87</v>
       </c>
       <c r="G18" t="s">
         <v>88</v>
       </c>
       <c r="H18" s="1">
         <v>10794331.04</v>
       </c>
       <c r="I18" s="1">
-        <v>-2828273.75</v>
+        <v>-3242572.91</v>
       </c>
       <c r="J18" s="1">
-        <v>-26.20147315771</v>
+        <v>-30.039591133384</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18" t="s">
         <v>92</v>
       </c>
       <c r="M18" s="1">
-        <v>7966057.29</v>
+        <v>7551758.13</v>
       </c>
       <c r="N18" s="1">
-        <v>8012607.34</v>
+        <v>7698852.23</v>
       </c>
       <c r="O18" s="1">
-        <v>5.79</v>
+        <v>5.64</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>93</v>
       </c>
       <c r="B19" t="s">
         <v>94</v>
       </c>
       <c r="C19" s="1">
         <v>400000000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>96.633</v>
+        <v>96.968</v>
       </c>
       <c r="E19" s="1">
         <v>98.48513136</v>
       </c>
       <c r="F19" t="s">
         <v>79</v>
       </c>
       <c r="G19">
-        <v>108.27</v>
+        <v>109.74</v>
       </c>
       <c r="H19" s="1">
         <v>4123208.81</v>
       </c>
       <c r="I19" s="1">
-        <v>-553162.03</v>
+        <v>-588642.46</v>
       </c>
       <c r="J19" s="1">
-        <v>-13.415814126571</v>
+        <v>-14.276319418322</v>
       </c>
       <c r="K19">
-        <v>0.06</v>
+        <v>0.01</v>
       </c>
       <c r="L19" t="s">
         <v>95</v>
       </c>
       <c r="M19" s="1">
-        <v>3570046.78</v>
+        <v>3534566.35</v>
       </c>
       <c r="N19" s="1">
-        <v>3805579.89</v>
+        <v>3568969.96</v>
       </c>
       <c r="O19" s="1">
-        <v>2.75</v>
+        <v>2.62</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>96</v>
       </c>
       <c r="B20" t="s">
         <v>97</v>
       </c>
       <c r="C20" s="1">
         <v>508000000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>98.371</v>
+        <v>98.782</v>
       </c>
       <c r="E20" s="1">
         <v>99.70899653</v>
       </c>
       <c r="F20" t="s">
         <v>79</v>
       </c>
       <c r="G20">
-        <v>108.27</v>
+        <v>109.74</v>
       </c>
       <c r="H20" s="1">
         <v>5610844.92</v>
       </c>
       <c r="I20" s="1">
-        <v>-995339.64</v>
+        <v>-1037970.91</v>
       </c>
       <c r="J20" s="1">
-        <v>-17.739567822523</v>
+        <v>-18.499369075415</v>
       </c>
       <c r="K20">
-        <v>0.06</v>
+        <v>0.01</v>
       </c>
       <c r="L20" t="s">
         <v>98</v>
       </c>
       <c r="M20" s="1">
-        <v>4615505.28</v>
+        <v>4572874.01</v>
       </c>
       <c r="N20" s="1">
-        <v>4924404.16</v>
+        <v>4612512.03</v>
       </c>
       <c r="O20" s="1">
-        <v>3.56</v>
+        <v>3.38</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>99</v>
       </c>
       <c r="B21" t="s">
         <v>100</v>
       </c>
       <c r="C21" s="1">
-        <v>10000000.0</v>
+        <v>10000000000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>98.255</v>
+        <v>98.049</v>
       </c>
       <c r="E21" s="1">
-        <v>100.6465507</v>
+        <v>98.5480379</v>
       </c>
       <c r="F21" t="s">
+        <v>56</v>
+      </c>
+      <c r="G21" t="s">
+        <v>57</v>
+      </c>
+      <c r="H21" s="1">
+        <v>2384128.73</v>
+      </c>
+      <c r="I21" s="1">
+        <v>-13621.63</v>
+      </c>
+      <c r="J21" s="1">
+        <v>-0.5713462460561</v>
+      </c>
+      <c r="K21">
+        <v>0.0</v>
+      </c>
+      <c r="L21" t="s">
         <v>101</v>
       </c>
-      <c r="G21">
-[...16 lines deleted...]
-      </c>
       <c r="M21" s="1">
-        <v>2113033.47</v>
+        <v>2370507.1</v>
       </c>
       <c r="N21" s="1">
-        <v>2144057.57</v>
+        <v>2543784.92</v>
       </c>
       <c r="O21" s="1">
-        <v>1.55</v>
+        <v>1.86</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
+        <v>102</v>
+      </c>
+      <c r="B22" t="s">
         <v>103</v>
       </c>
-      <c r="B22" t="s">
+      <c r="C22" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="D22" s="1">
+        <v>98.575</v>
+      </c>
+      <c r="E22" s="1">
+        <v>100.6465507</v>
+      </c>
+      <c r="F22" t="s">
         <v>104</v>
       </c>
-      <c r="C22" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G22">
-        <v>4.65</v>
+        <v>4.66</v>
       </c>
       <c r="H22" s="1">
-        <v>4336611.56</v>
+        <v>2099580.71</v>
       </c>
       <c r="I22" s="1">
-        <v>-249606.33</v>
+        <v>17579.94</v>
       </c>
       <c r="J22" s="1">
-        <v>-5.7557917407756</v>
+        <v>0.8373071783461</v>
       </c>
       <c r="K22">
-        <v>0.46</v>
+        <v>0.04</v>
       </c>
       <c r="L22" t="s">
         <v>105</v>
       </c>
       <c r="M22" s="1">
-        <v>4087005.23</v>
+        <v>2117160.65</v>
       </c>
       <c r="N22" s="1">
-        <v>4174270.12</v>
+        <v>2121107.52</v>
       </c>
       <c r="O22" s="1">
-        <v>3.02</v>
+        <v>1.55</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>106</v>
       </c>
       <c r="B23" t="s">
         <v>107</v>
       </c>
       <c r="C23" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>104.256</v>
+        <v>104.097</v>
       </c>
       <c r="E23" s="1">
         <v>105.99801867</v>
       </c>
       <c r="F23" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="G23">
-        <v>4.65</v>
+        <v>4.66</v>
       </c>
       <c r="H23" s="1">
         <v>3433060.08</v>
       </c>
       <c r="I23" s="1">
-        <v>-69927.15</v>
+        <v>-79419.62</v>
       </c>
       <c r="J23" s="1">
-        <v>-2.0368752183329</v>
+        <v>-2.3133769333859</v>
       </c>
       <c r="K23">
-        <v>0.47</v>
+        <v>0.15</v>
       </c>
       <c r="L23" t="s">
         <v>108</v>
       </c>
       <c r="M23" s="1">
-        <v>3363132.93</v>
+        <v>3353640.46</v>
       </c>
       <c r="N23" s="1">
-        <v>3433688.99</v>
+        <v>3375416.52</v>
       </c>
       <c r="O23" s="1">
-        <v>2.48</v>
+        <v>2.47</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>109</v>
       </c>
       <c r="B24" t="s">
         <v>110</v>
       </c>
       <c r="C24" s="1">
         <v>1400000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>84.832</v>
+        <v>84.742</v>
       </c>
       <c r="E24" s="1">
         <v>86.2572375</v>
       </c>
       <c r="F24" t="s">
         <v>111</v>
       </c>
       <c r="G24">
-        <v>20.39</v>
+        <v>20.13</v>
       </c>
       <c r="H24" s="1">
         <v>5989045.57</v>
       </c>
       <c r="I24" s="1">
-        <v>-164286.44</v>
+        <v>-95926.49</v>
       </c>
       <c r="J24" s="1">
-        <v>-2.7431155445358</v>
+        <v>-1.6016991168094</v>
       </c>
       <c r="K24">
-        <v>0.13</v>
+        <v>0.0</v>
       </c>
       <c r="L24" t="s">
         <v>112</v>
       </c>
       <c r="M24" s="1">
-        <v>5824759.13</v>
+        <v>5893119.08</v>
       </c>
       <c r="N24" s="1">
-        <v>6011005.58</v>
+        <v>5899107.41</v>
       </c>
       <c r="O24" s="1">
-        <v>4.34</v>
+        <v>4.32</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>113</v>
       </c>
       <c r="B25" t="s">
         <v>114</v>
       </c>
       <c r="C25" s="1">
         <v>1700000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>96.578</v>
+        <v>96.504</v>
       </c>
       <c r="E25" s="1">
         <v>94.5819441941</v>
       </c>
       <c r="F25" t="s">
         <v>111</v>
       </c>
       <c r="G25">
-        <v>20.39</v>
+        <v>20.13</v>
       </c>
       <c r="H25" s="1">
         <v>7614654.83</v>
       </c>
       <c r="I25" s="1">
-        <v>437597.17</v>
+        <v>534502.59</v>
       </c>
       <c r="J25" s="1">
-        <v>5.7467761805298</v>
+        <v>7.0193935501079</v>
       </c>
       <c r="K25">
-        <v>0.13</v>
+        <v>0.01</v>
       </c>
       <c r="L25" t="s">
         <v>115</v>
       </c>
       <c r="M25" s="1">
-        <v>8052252.0</v>
+        <v>8149157.42</v>
       </c>
       <c r="N25" s="1">
-        <v>8280203.3</v>
+        <v>8158246.85</v>
       </c>
       <c r="O25" s="1">
         <v>5.98</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>116</v>
       </c>
       <c r="B26" t="s">
         <v>117</v>
       </c>
       <c r="C26" s="1">
-        <v>14000000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>104.562</v>
+        <v>103.526</v>
       </c>
       <c r="E26" s="1">
-        <v>83.00532886</v>
+        <v>89.9253336</v>
       </c>
       <c r="F26" t="s">
         <v>118</v>
       </c>
       <c r="G26">
-        <v>3.96</v>
+        <v>3.98</v>
       </c>
       <c r="H26" s="1">
-        <v>3010088.08</v>
+        <v>572400.95</v>
       </c>
       <c r="I26" s="1">
-        <v>683889.74</v>
+        <v>77186.18</v>
       </c>
       <c r="J26" s="1">
-        <v>22.719924527923</v>
+        <v>13.484635201951</v>
       </c>
       <c r="K26">
-        <v>0.24</v>
+        <v>0.55</v>
       </c>
       <c r="L26" t="s">
         <v>119</v>
       </c>
       <c r="M26" s="1">
-        <v>3693977.82</v>
+        <v>649587.13</v>
       </c>
       <c r="N26" s="1">
-        <v>3727907.32</v>
+        <v>663460.64</v>
       </c>
       <c r="O26" s="1">
-        <v>2.69</v>
+        <v>0.49</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>120</v>
       </c>
       <c r="B27" t="s">
         <v>121</v>
       </c>
       <c r="C27" s="1">
-        <v>2500000.0</v>
+        <v>6400000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>99.356</v>
+        <v>110.688</v>
       </c>
       <c r="E27" s="1">
-        <v>89.9253336</v>
+        <v>100.67218078</v>
       </c>
       <c r="F27" t="s">
         <v>118</v>
       </c>
       <c r="G27">
-        <v>3.96</v>
+        <v>3.98</v>
       </c>
       <c r="H27" s="1">
-        <v>572400.95</v>
+        <v>1590947.59</v>
       </c>
       <c r="I27" s="1">
-        <v>54395.42</v>
+        <v>187039.01</v>
       </c>
       <c r="J27" s="1">
-        <v>9.5030275543743</v>
+        <v>11.756453271977</v>
       </c>
       <c r="K27">
-        <v>0.27</v>
+        <v>0.6</v>
       </c>
       <c r="L27" t="s">
         <v>122</v>
       </c>
       <c r="M27" s="1">
-        <v>626796.37</v>
+        <v>1777986.6</v>
       </c>
       <c r="N27" s="1">
-        <v>633530.18</v>
+        <v>1816209.55</v>
       </c>
       <c r="O27" s="1">
-        <v>0.46</v>
+        <v>1.33</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>123</v>
       </c>
       <c r="B28" t="s">
         <v>124</v>
       </c>
       <c r="C28" s="1">
-        <v>6400000.0</v>
+        <v>10600000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>109.908</v>
+        <v>97.386</v>
       </c>
       <c r="E28" s="1">
-        <v>100.67218078</v>
+        <v>92.07608538</v>
       </c>
       <c r="F28" t="s">
         <v>118</v>
       </c>
       <c r="G28">
-        <v>3.96</v>
+        <v>3.98</v>
       </c>
       <c r="H28" s="1">
-        <v>1590947.59</v>
+        <v>2371365.24</v>
       </c>
       <c r="I28" s="1">
-        <v>184065.85</v>
+        <v>219533.04</v>
       </c>
       <c r="J28" s="1">
-        <v>11.569573451505</v>
+        <v>9.2576645848111</v>
       </c>
       <c r="K28">
-        <v>0.31</v>
+        <v>0.44</v>
       </c>
       <c r="L28" t="s">
         <v>125</v>
       </c>
       <c r="M28" s="1">
-        <v>1775013.44</v>
+        <v>2590898.28</v>
       </c>
       <c r="N28" s="1">
-        <v>1794554.04</v>
+        <v>2637331.08</v>
       </c>
       <c r="O28" s="1">
-        <v>1.3</v>
+        <v>1.93</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>126</v>
       </c>
       <c r="B29" t="s">
         <v>127</v>
       </c>
       <c r="C29" s="1">
-        <v>10600000.0</v>
+        <v>23000000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>95.394</v>
+        <v>82.149</v>
       </c>
       <c r="E29" s="1">
-        <v>92.07608538</v>
+        <v>77.07608696</v>
       </c>
       <c r="F29" t="s">
-        <v>118</v>
+        <v>128</v>
       </c>
       <c r="G29">
-        <v>3.96</v>
+        <v>4.24</v>
       </c>
       <c r="H29" s="1">
-        <v>2371365.24</v>
+        <v>3906635.99</v>
       </c>
       <c r="I29" s="1">
-        <v>180274.11</v>
+        <v>547983.84</v>
       </c>
       <c r="J29" s="1">
-        <v>7.6021233236935</v>
+        <v>14.027000247853</v>
       </c>
       <c r="K29">
-        <v>0.21</v>
+        <v>0.05</v>
       </c>
       <c r="L29" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="M29" s="1">
-        <v>2551639.35</v>
+        <v>4454619.83</v>
       </c>
       <c r="N29" s="1">
-        <v>2574382.9</v>
+        <v>4466319.3</v>
       </c>
       <c r="O29" s="1">
-        <v>1.86</v>
+        <v>3.27</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B30" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C30" s="1">
-        <v>23000000.0</v>
+        <v>21000000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>83.146</v>
+        <v>98.182</v>
       </c>
       <c r="E30" s="1">
-        <v>77.07608696</v>
+        <v>81.95</v>
       </c>
       <c r="F30" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="G30">
-        <v>4.25</v>
+        <v>4.24</v>
       </c>
       <c r="H30" s="1">
-        <v>3906635.99</v>
+        <v>3676104.62</v>
       </c>
       <c r="I30" s="1">
-        <v>594618.57</v>
+        <v>1184963.4</v>
       </c>
       <c r="J30" s="1">
-        <v>15.220731379173</v>
+        <v>32.234213181887</v>
       </c>
       <c r="K30">
-        <v>0.39</v>
+        <v>0.52</v>
       </c>
       <c r="L30" t="s">
         <v>132</v>
       </c>
       <c r="M30" s="1">
-        <v>4501254.56</v>
+        <v>4861068.02</v>
       </c>
       <c r="N30" s="1">
-        <v>4592100.48</v>
+        <v>4969245.7</v>
       </c>
       <c r="O30" s="1">
-        <v>3.32</v>
+        <v>3.64</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>133</v>
       </c>
       <c r="B31" t="s">
         <v>134</v>
       </c>
       <c r="C31" s="1">
-        <v>21000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>98.401</v>
+        <v>95.943</v>
       </c>
       <c r="E31" s="1">
-        <v>81.95</v>
+        <v>96.54</v>
       </c>
       <c r="F31" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="G31">
-        <v>4.25</v>
+        <v>4.24</v>
       </c>
       <c r="H31" s="1">
-        <v>3676104.62</v>
+        <v>4486320.07</v>
       </c>
       <c r="I31" s="1">
-        <v>1187779.1</v>
+        <v>37692.66</v>
       </c>
       <c r="J31" s="1">
-        <v>32.310807846377</v>
+        <v>0.84016876664798</v>
       </c>
       <c r="K31">
-        <v>0.42</v>
+        <v>0.73</v>
       </c>
       <c r="L31" t="s">
         <v>135</v>
       </c>
       <c r="M31" s="1">
-        <v>4863883.72</v>
+        <v>4524012.73</v>
       </c>
       <c r="N31" s="1">
-        <v>4951569.79</v>
+        <v>4670639.59</v>
       </c>
       <c r="O31" s="1">
-        <v>3.58</v>
+        <v>3.42</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>136</v>
       </c>
       <c r="B32" t="s">
         <v>137</v>
       </c>
       <c r="C32" s="1">
-        <v>20000000.0</v>
+        <v>87000000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>97.537</v>
+        <v>99.257</v>
       </c>
       <c r="E32" s="1">
-        <v>96.54</v>
+        <v>87.80771</v>
       </c>
       <c r="F32" t="s">
-        <v>131</v>
+        <v>138</v>
       </c>
       <c r="G32">
-        <v>4.25</v>
+        <v>19.02</v>
       </c>
       <c r="H32" s="1">
-        <v>4486320.07</v>
+        <v>4198301.16</v>
       </c>
       <c r="I32" s="1">
-        <v>105276.96</v>
+        <v>341773.91</v>
       </c>
       <c r="J32" s="1">
-        <v>2.3466216934451</v>
+        <v>8.1407668715219</v>
       </c>
       <c r="K32">
-        <v>0.54</v>
+        <v>0.08</v>
       </c>
       <c r="L32" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="M32" s="1">
-        <v>4591597.03</v>
+        <v>4540075.07</v>
       </c>
       <c r="N32" s="1">
-        <v>4699290.16</v>
+        <v>4612445.48</v>
       </c>
       <c r="O32" s="1">
-        <v>3.39</v>
+        <v>3.38</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B33" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="C33" s="1">
-        <v>87000000.0</v>
+        <v>3500000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>100.492</v>
+        <v>98.724</v>
       </c>
       <c r="E33" s="1">
-        <v>87.80771</v>
+        <v>90.749</v>
       </c>
       <c r="F33" t="s">
-        <v>141</v>
+        <v>15</v>
       </c>
       <c r="G33">
-        <v>19.17</v>
+        <v>1.16</v>
       </c>
       <c r="H33" s="1">
-        <v>4198301.16</v>
+        <v>2921060.38</v>
       </c>
       <c r="I33" s="1">
-        <v>362130.74</v>
+        <v>68246.65</v>
       </c>
       <c r="J33" s="1">
-        <v>8.6256494281606</v>
+        <v>2.3363656043289</v>
       </c>
       <c r="K33">
-        <v>0.01</v>
+        <v>0.74</v>
       </c>
       <c r="L33" t="s">
         <v>142</v>
       </c>
       <c r="M33" s="1">
-        <v>4560431.9</v>
+        <v>2989307.03</v>
       </c>
       <c r="N33" s="1">
-        <v>4570689.26</v>
+        <v>3015044.55</v>
       </c>
       <c r="O33" s="1">
-        <v>3.3</v>
+        <v>2.21</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>143</v>
       </c>
       <c r="B34" t="s">
         <v>144</v>
       </c>
       <c r="C34" s="1">
-        <v>3500000.0</v>
+        <v>18500000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>98.633</v>
+        <v>99.694</v>
       </c>
       <c r="E34" s="1">
-        <v>90.749</v>
+        <v>98.38680205</v>
       </c>
       <c r="F34" t="s">
-        <v>15</v>
+        <v>145</v>
       </c>
       <c r="G34">
-        <v>1.17</v>
+        <v>5.25</v>
       </c>
       <c r="H34" s="1">
-        <v>2921060.38</v>
+        <v>3575242.26</v>
       </c>
       <c r="I34" s="1">
-        <v>30760.91</v>
+        <v>-61278.54</v>
       </c>
       <c r="J34" s="1">
-        <v>1.0530734048024</v>
+        <v>-1.7139688878034</v>
       </c>
       <c r="K34">
-        <v>0.31</v>
+        <v>0.36</v>
       </c>
       <c r="L34" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="M34" s="1">
-        <v>2951821.29</v>
+        <v>3513963.72</v>
       </c>
       <c r="N34" s="1">
-        <v>2962545.25</v>
+        <v>3581252.64</v>
       </c>
       <c r="O34" s="1">
-        <v>2.14</v>
+        <v>2.62</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B35" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="C35" s="1">
-        <v>17500000.0</v>
+        <v>16500000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>99.972</v>
+        <v>104.691</v>
       </c>
       <c r="E35" s="1">
-        <v>105.46664023</v>
+        <v>106.07906824</v>
       </c>
       <c r="F35" t="s">
-        <v>148</v>
+        <v>145</v>
       </c>
       <c r="G35">
-        <v>5.1</v>
+        <v>5.25</v>
       </c>
       <c r="H35" s="1">
-        <v>3814553.43</v>
+        <v>3486666.56</v>
       </c>
       <c r="I35" s="1">
-        <v>-380910.0</v>
+        <v>-195500.34</v>
       </c>
       <c r="J35" s="1">
-        <v>-9.9857036214066</v>
+        <v>-5.6070844927598</v>
       </c>
       <c r="K35">
-        <v>0.92</v>
+        <v>0.17</v>
       </c>
       <c r="L35" t="s">
         <v>149</v>
       </c>
       <c r="M35" s="1">
-        <v>3433643.43</v>
+        <v>3291166.22</v>
       </c>
       <c r="N35" s="1">
-        <v>3594745.23</v>
+        <v>3319416.41</v>
       </c>
       <c r="O35" s="1">
-        <v>2.6</v>
+        <v>2.43</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>150</v>
       </c>
       <c r="B36" t="s">
         <v>151</v>
       </c>
       <c r="C36" s="1">
-        <v>16500000.0</v>
+        <v>64000000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>104.44</v>
+        <v>95.12</v>
       </c>
       <c r="E36" s="1">
-        <v>106.07906824</v>
+        <v>85.83928125</v>
       </c>
       <c r="F36" t="s">
-        <v>148</v>
+        <v>138</v>
       </c>
       <c r="G36">
-        <v>5.1</v>
+        <v>19.02</v>
       </c>
       <c r="H36" s="1">
-        <v>3486666.56</v>
+        <v>3128077.52</v>
       </c>
       <c r="I36" s="1">
-        <v>-104542.21</v>
+        <v>72544.97</v>
       </c>
       <c r="J36" s="1">
-        <v>-2.9983426347485</v>
+        <v>2.3191551211941</v>
       </c>
       <c r="K36">
-        <v>1.49</v>
+        <v>0.1</v>
       </c>
       <c r="L36" t="s">
         <v>152</v>
       </c>
       <c r="M36" s="1">
-        <v>3382124.35</v>
+        <v>3200622.49</v>
       </c>
       <c r="N36" s="1">
-        <v>3627706.01</v>
+        <v>3265798.71</v>
       </c>
       <c r="O36" s="1">
-        <v>2.62</v>
+        <v>2.39</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>153</v>
       </c>
       <c r="B37" t="s">
         <v>154</v>
       </c>
       <c r="C37" s="1">
-        <v>64000000.0</v>
+        <v>120000000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>96.094</v>
+        <v>100.999</v>
       </c>
       <c r="E37" s="1">
-        <v>85.83928125</v>
+        <v>86.85423957</v>
       </c>
       <c r="F37" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="G37">
-        <v>19.17</v>
+        <v>19.02</v>
       </c>
       <c r="H37" s="1">
-        <v>3128077.52</v>
+        <v>5165065.32</v>
       </c>
       <c r="I37" s="1">
-        <v>79901.2</v>
+        <v>1207010.83</v>
       </c>
       <c r="J37" s="1">
-        <v>2.5543228864737</v>
+        <v>23.368742798397</v>
       </c>
       <c r="K37">
-        <v>0.04</v>
+        <v>0.13</v>
       </c>
       <c r="L37" t="s">
         <v>155</v>
       </c>
       <c r="M37" s="1">
-        <v>3207978.72</v>
+        <v>6372076.15</v>
       </c>
       <c r="N37" s="1">
-        <v>3234228.41</v>
+        <v>6527015.15</v>
       </c>
       <c r="O37" s="1">
-        <v>2.34</v>
+        <v>4.78</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>156</v>
       </c>
       <c r="B38" t="s">
         <v>157</v>
       </c>
       <c r="C38" s="1">
-        <v>116000000.0</v>
+        <v>180000000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>102.373</v>
+        <v>99.973</v>
       </c>
       <c r="E38" s="1">
-        <v>86.36011817</v>
+        <v>93.75046918</v>
       </c>
       <c r="F38" t="s">
-        <v>141</v>
+        <v>158</v>
       </c>
       <c r="G38">
-        <v>19.17</v>
+        <v>37.72</v>
       </c>
       <c r="H38" s="1">
-        <v>4956366.4</v>
+        <v>4556806.41</v>
       </c>
       <c r="I38" s="1">
-        <v>1238025.13</v>
+        <v>214282.53</v>
       </c>
       <c r="J38" s="1">
-        <v>24.978482825644</v>
+        <v>4.7024716593128</v>
       </c>
       <c r="K38">
-        <v>0.05</v>
+        <v>0.01</v>
       </c>
       <c r="L38" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="M38" s="1">
-        <v>6194391.53</v>
+        <v>4771088.94</v>
       </c>
       <c r="N38" s="1">
-        <v>6254713.09</v>
+        <v>4793839.45</v>
       </c>
       <c r="O38" s="1">
-        <v>4.52</v>
+        <v>3.51</v>
       </c>
       <c r="P38">
-        <v>1</v>
-[...48 lines deleted...]
-      <c r="P39">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>