--- v3 (2026-09-05)
+++ v4 (2026-09-29)
@@ -142,402 +142,402 @@
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>TY300926</t>
   </si>
   <si>
     <t>US 10YR NOTE SEP 26</t>
   </si>
   <si>
     <t>WN300926</t>
   </si>
   <si>
     <t>US ULTRA T-BOND SEP 26</t>
   </si>
   <si>
     <t>BRSTNCNTF1P8</t>
   </si>
   <si>
     <t>BRAZIL FEDERATIVE REPUBLIC OF (GO 10 01/01/2027</t>
   </si>
   <si>
     <t>BRL</t>
   </si>
   <si>
-    <t>85 526.05</t>
+    <t>98 920.79</t>
   </si>
   <si>
     <t>BRSTNCNTF212</t>
   </si>
   <si>
     <t>BRAZIL FEDERATIVE REPUBLIC OF (GOV 10 01/01/2033</t>
   </si>
   <si>
-    <t>231 237.09</t>
+    <t>267 452.50</t>
   </si>
   <si>
     <t>BRSTNCNTF238</t>
   </si>
   <si>
     <t>BRAZIL FEDERATIVE REPUBLIC OF (GOV 10 01/01/2035</t>
   </si>
   <si>
-    <t>240 898.37</t>
+    <t>278 626.88</t>
   </si>
   <si>
     <t>CL0002798016</t>
   </si>
   <si>
     <t>CHILE (REPUBLIC OF) 7 01/05/2034</t>
   </si>
   <si>
     <t>CLP</t>
   </si>
   <si>
-    <t>1 049.18</t>
-[...2 lines deleted...]
-    <t>17 816.73</t>
+    <t>1 053.21</t>
+  </si>
+  <si>
+    <t>28 023.87</t>
   </si>
   <si>
     <t>COL17CT03771</t>
   </si>
   <si>
     <t>COLOMBIA (REPUBLIC OF) 7 26/03/2031</t>
   </si>
   <si>
     <t>COP</t>
   </si>
   <si>
-    <t>4 136.20</t>
-[...2 lines deleted...]
-    <t>38 252.27</t>
+    <t>3 943.05</t>
+  </si>
+  <si>
+    <t>51 896.44</t>
   </si>
   <si>
     <t>COL17CT02914</t>
   </si>
   <si>
     <t>COLOMBIA REPUBLIC OF (GOVERNMENT) 6 28/04/2028</t>
   </si>
   <si>
-    <t>25 872.44</t>
+    <t>41 355.96</t>
   </si>
   <si>
     <t>CZ0001006431</t>
   </si>
   <si>
     <t>CZECH REPUBLIC 3.5 30/05/2035</t>
   </si>
   <si>
     <t>CZK</t>
   </si>
   <si>
-    <t>6 343.40</t>
+    <t>20 234.46</t>
   </si>
   <si>
     <t>CZ0001006894</t>
   </si>
   <si>
     <t>CZECH REPUBLIC 4.9 14/04/2034</t>
   </si>
   <si>
-    <t>22 068.69</t>
+    <t>30 640.98</t>
   </si>
   <si>
     <t>USP3579ECV76</t>
   </si>
   <si>
     <t>DOMINICAN REPUBLIC (GOVERNMENT) 10.75 01/06/2036</t>
   </si>
   <si>
     <t>DOP</t>
   </si>
   <si>
-    <t>4 214.12</t>
+    <t>17 302.47</t>
   </si>
   <si>
     <t>XS2485814680</t>
   </si>
   <si>
     <t>EUROPEAN BANK FOR RECONSTRUCTION A 30 26/05/2027</t>
   </si>
   <si>
     <t>TRY</t>
   </si>
   <si>
-    <t>9 569.30</t>
+    <t>24 603.98</t>
   </si>
   <si>
     <t>XS2974126042</t>
   </si>
   <si>
     <t>EUROPEAN BANK FOR RECONSTRUCTION A 6.75 13/01/2032</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
-    <t>24 772.85</t>
+    <t>28 943.02</t>
   </si>
   <si>
     <t>HU0000406624</t>
   </si>
   <si>
     <t>HUNGARY (GOVERNMENT) 7 24/10/2035</t>
   </si>
   <si>
     <t>HUF</t>
   </si>
   <si>
-    <t>282 702.11</t>
+    <t>310 696.55</t>
   </si>
   <si>
     <t>IDG000024506</t>
   </si>
   <si>
     <t>INDONESIA (REPUBLIC OF) 6.75 15/07/2035</t>
   </si>
   <si>
     <t>IDR</t>
   </si>
   <si>
-    <t>20 823.53</t>
-[...2 lines deleted...]
-    <t>83 097.63</t>
+    <t>20 377.72</t>
+  </si>
+  <si>
+    <t>97 799.27</t>
   </si>
   <si>
     <t>IDG000009507</t>
   </si>
   <si>
     <t>INDONESIA (REPUBLIC OF) 8.375 15/09/2026</t>
   </si>
   <si>
-    <t>147 094.10</t>
+    <t>188 763.95</t>
   </si>
   <si>
     <t>XS2610898665</t>
   </si>
   <si>
     <t>INTERNATIONAL BANK FOR RECONSTRUCT 6.5 17/04/2030</t>
   </si>
   <si>
-    <t>34 403.61</t>
+    <t>49 475.25</t>
   </si>
   <si>
     <t>XS2615587263</t>
   </si>
   <si>
     <t>INTERNATIONAL BANK FOR RECONSTRUCT 6.85 24/04/2028</t>
   </si>
   <si>
-    <t>39 638.02</t>
+    <t>59 975.35</t>
   </si>
   <si>
     <t>XS2550924133</t>
   </si>
   <si>
     <t>INTERNATIONAL FINANCE CORP 12 03/11/2027</t>
   </si>
   <si>
-    <t>173 277.82</t>
+    <t>60 032.84</t>
   </si>
   <si>
     <t>MYBMY1900052</t>
   </si>
   <si>
     <t>MALAYSIA (GOVERNMENT) 3.757 22/05/2040</t>
   </si>
   <si>
     <t>MYR</t>
   </si>
   <si>
-    <t>3 946.87</t>
+    <t>21 954.88</t>
   </si>
   <si>
     <t>MYBMX1000038</t>
   </si>
   <si>
     <t>MALAYSIA (GOVERNMENT) 4.498 15/04/2030</t>
   </si>
   <si>
-    <t>21 776.06</t>
+    <t>30 525.17</t>
   </si>
   <si>
     <t>MX0MGO0000R8</t>
   </si>
   <si>
     <t>MEXICO (UNITED MEXICAN STATES) (GO 7.75 13/11/2042</t>
   </si>
   <si>
     <t>MXN</t>
   </si>
   <si>
-    <t>5 988.33</t>
+    <t>39 139.95</t>
   </si>
   <si>
     <t>MX0MGO0000P2</t>
   </si>
   <si>
     <t>MEXICO (UNITED MEXICAN STATES) (GO 7.75 29/05/2031</t>
   </si>
   <si>
-    <t>9 089.43</t>
+    <t>49 355.04</t>
   </si>
   <si>
     <t>USP87324BE10</t>
   </si>
   <si>
     <t>PERU (REPUBLIC OF) 6.9 12/08/2037</t>
   </si>
   <si>
     <t>PEN</t>
   </si>
   <si>
-    <t>13 873.51</t>
+    <t>16 860.16</t>
   </si>
   <si>
     <t>PEP01000C5I0</t>
   </si>
   <si>
     <t>PERU (REPUBLIC OF) 7.3 12/08/2033</t>
   </si>
   <si>
-    <t>38 222.95</t>
+    <t>46 325.94</t>
   </si>
   <si>
     <t>PEP01000C5G4</t>
   </si>
   <si>
     <t>PERU GOVERNMENT BOND 5.4 12/08/2034</t>
   </si>
   <si>
-    <t>46 432.80</t>
+    <t>56 351.81</t>
   </si>
   <si>
     <t>PL0000113783</t>
   </si>
   <si>
     <t>POLAND (REPUBLIC OF) 1.75 25/04/2032</t>
   </si>
   <si>
     <t>PLN</t>
   </si>
   <si>
-    <t>11 699.47</t>
+    <t>17 223.28</t>
   </si>
   <si>
     <t>PL0000109427</t>
   </si>
   <si>
     <t>POLAND (REPUBLIC OF) 2.5 25/07/2027</t>
   </si>
   <si>
-    <t>108 177.68</t>
+    <t>114 337.54</t>
   </si>
   <si>
     <t>PL0000116851</t>
   </si>
   <si>
     <t>POLAND (REPUBLIC OF) 5 25/10/2034</t>
   </si>
   <si>
-    <t>146 626.86</t>
+    <t>159 028.33</t>
   </si>
   <si>
     <t>ZAG000107004</t>
   </si>
   <si>
     <t>REPUBLIC OF SOUTH AFRICA 8.25 31/03/2032</t>
   </si>
   <si>
     <t>ZAR</t>
   </si>
   <si>
-    <t>72 370.41</t>
+    <t>96 339.63</t>
   </si>
   <si>
     <t>XS2434895988</t>
   </si>
   <si>
     <t>ROMANIA (REPUBLIC OF) 3 27/02/2027</t>
   </si>
   <si>
-    <t>25 737.52</t>
+    <t>31 662.66</t>
   </si>
   <si>
     <t>ROO7A2H5YIN8</t>
   </si>
   <si>
     <t>ROMANIA (REPUBLIC OF) 6.7 25/02/2032</t>
   </si>
   <si>
     <t>RON</t>
   </si>
   <si>
-    <t>67 288.92</t>
+    <t>81 613.30</t>
   </si>
   <si>
     <t>ROXL7LT7QZ66</t>
   </si>
   <si>
     <t>ROMANIA (REPUBLIC OF) 8 29/04/2030</t>
   </si>
   <si>
-    <t>28 250.19</t>
+    <t>43 456.86</t>
   </si>
   <si>
     <t>ZAG000077470</t>
   </si>
   <si>
     <t>SOUTH AFRICA (REPUBLIC OF) 7 28/02/2031</t>
   </si>
   <si>
-    <t>65 176.22</t>
+    <t>80 394.63</t>
   </si>
   <si>
     <t>ZAG000125972</t>
   </si>
   <si>
     <t>SOUTH AFRICA (REPUBLIC OF) 8.875 28/02/2035</t>
   </si>
   <si>
-    <t>154 939.00</t>
+    <t>191 116.70</t>
   </si>
   <si>
     <t>TH0623037601</t>
   </si>
   <si>
     <t>THAILAND KINGDOM OF (GOVERNMENT) 1 17/06/2027</t>
   </si>
   <si>
     <t>THB</t>
   </si>
   <si>
-    <t>22 750.51</t>
+    <t>1 815.79</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -846,2169 +846,2169 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N6"/>
+  <dimension ref="A1:Z6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C6" sqref="C6"/>
+      <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>11549.5602</v>
+      </c>
+      <c r="C2">
+        <v>10137.2</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>117080294.02</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>117080294.02</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...8 lines deleted...]
-      <c r="E2" t="s">
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>956.5105</v>
+      </c>
+      <c r="C3">
+        <v>7396.48</v>
+      </c>
+      <c r="D3" t="s">
         <v>8</v>
       </c>
-      <c r="F2">
-[...2 lines deleted...]
-      <c r="G2" t="s">
+      <c r="E3">
+        <v>7074819.79</v>
+      </c>
+      <c r="F3" t="s">
         <v>8</v>
       </c>
-      <c r="H2">
-[...2 lines deleted...]
-      <c r="I2" t="s">
+      <c r="G3">
+        <v>7074819.79</v>
+      </c>
+      <c r="H3" t="s">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A3" t="s">
+      <c r="Z3" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
-[...8 lines deleted...]
-      <c r="E3" t="s">
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="1">
+        <v>122286.8942</v>
+      </c>
+      <c r="C4">
+        <v>126.97</v>
+      </c>
+      <c r="D4" t="s">
         <v>8</v>
       </c>
-      <c r="F3">
-[...2 lines deleted...]
-      <c r="G3" t="s">
+      <c r="E4">
+        <v>15527295.1</v>
+      </c>
+      <c r="F4" t="s">
         <v>8</v>
       </c>
-      <c r="H3">
-[...2 lines deleted...]
-      <c r="I3" t="s">
+      <c r="G4">
+        <v>15527295.1</v>
+      </c>
+      <c r="H4" t="s">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" t="s">
+      <c r="Z4" t="s">
         <v>11</v>
       </c>
-      <c r="B4" t="s">
-[...8 lines deleted...]
-      <c r="E4" t="s">
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" s="1">
+        <v>10.0</v>
+      </c>
+      <c r="C5">
+        <v>10982.17</v>
+      </c>
+      <c r="D5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E5">
+        <v>109821.74</v>
+      </c>
+      <c r="F5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G5">
+        <v>96145.099584154</v>
+      </c>
+      <c r="H5" t="s">
         <v>8</v>
       </c>
-      <c r="F4">
-[...2 lines deleted...]
-      <c r="G4" t="s">
+      <c r="Z5" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>17</v>
+      </c>
+      <c r="B6" s="1">
+        <v>1206.0</v>
+      </c>
+      <c r="C6">
+        <v>104.93</v>
+      </c>
+      <c r="D6" t="s">
         <v>8</v>
       </c>
-      <c r="H4">
-[...2 lines deleted...]
-      <c r="I4" t="s">
+      <c r="E6">
+        <v>126556.95</v>
+      </c>
+      <c r="F6" t="s">
         <v>8</v>
       </c>
-    </row>
-[...25 lines deleted...]
-      <c r="I5" t="s">
+      <c r="G6">
+        <v>126556.95</v>
+      </c>
+      <c r="H6" t="s">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" t="s">
+      <c r="Z6" t="s">
         <v>16</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P38"/>
+  <dimension ref="A1:Z38"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O38" sqref="O38"/>
+      <selection activeCell="N38" sqref="N38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>19</v>
+      </c>
+      <c r="B1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C1" t="s">
+        <v>21</v>
+      </c>
+      <c r="D1" t="s">
+        <v>22</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>23</v>
+      </c>
+      <c r="G1" t="s">
+        <v>24</v>
+      </c>
+      <c r="H1" t="s">
+        <v>25</v>
+      </c>
+      <c r="I1" t="s">
+        <v>26</v>
+      </c>
+      <c r="J1" t="s">
+        <v>27</v>
+      </c>
+      <c r="K1" t="s">
+        <v>28</v>
+      </c>
+      <c r="L1" t="s">
+        <v>29</v>
+      </c>
+      <c r="M1" t="s">
+        <v>30</v>
+      </c>
+      <c r="N1" t="s">
+        <v>31</v>
+      </c>
+      <c r="O1" t="s">
+        <v>32</v>
+      </c>
+      <c r="Z1" t="s">
         <v>18</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="B2" t="s">
         <v>34</v>
       </c>
+      <c r="B2" s="1">
+        <v>2.9283</v>
+      </c>
       <c r="C2" s="1">
-        <v>2.9283</v>
+        <v>4813.82</v>
       </c>
       <c r="D2" s="1">
-        <v>4806.42</v>
-[...1 lines deleted...]
-      <c r="E2" s="1">
         <v>4432.981593416</v>
       </c>
-      <c r="F2" t="s">
+      <c r="E2" t="s">
         <v>8</v>
       </c>
-      <c r="G2">
+      <c r="F2">
         <v>1.0</v>
       </c>
+      <c r="G2" s="1">
+        <v>12981.1</v>
+      </c>
       <c r="H2" s="1">
-        <v>12981.1</v>
+        <v>1115.21</v>
       </c>
       <c r="I2" s="1">
-        <v>1093.54</v>
-[...2 lines deleted...]
-        <v>8.4240934897659</v>
+        <v>8.5910284952739</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
-      <c r="L2">
+      <c r="L2" s="1">
+        <v>14096.31</v>
+      </c>
+      <c r="M2" s="1">
+        <v>14096.31</v>
+      </c>
+      <c r="N2" s="1">
+        <v>0.01</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>36</v>
+      </c>
+      <c r="B3" s="1">
+        <v>61.0</v>
+      </c>
+      <c r="C3" s="1">
+        <v>110.1875</v>
+      </c>
+      <c r="D3" s="1">
+        <v>109.78125</v>
+      </c>
+      <c r="E3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F3">
+        <v>1.14</v>
+      </c>
+      <c r="G3" s="1">
         <v>0.0</v>
       </c>
-      <c r="M2" s="1">
-[...33 lines deleted...]
-      </c>
       <c r="H3" s="1">
+        <v>21695.12</v>
+      </c>
+      <c r="I3" s="1">
+        <v>0</v>
+      </c>
+      <c r="J3">
         <v>0.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
-      <c r="L3">
+      <c r="L3" s="1">
+        <v>21695.12</v>
+      </c>
+      <c r="M3" s="1">
+        <v>21695.12</v>
+      </c>
+      <c r="N3" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" t="s">
+        <v>38</v>
+      </c>
+      <c r="B4" s="1">
+        <v>25.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>116.90625</v>
+      </c>
+      <c r="D4" s="1">
+        <v>114.1875</v>
+      </c>
+      <c r="E4" t="s">
+        <v>15</v>
+      </c>
+      <c r="F4">
+        <v>1.14</v>
+      </c>
+      <c r="G4" s="1">
         <v>0.0</v>
       </c>
-      <c r="M3" s="1">
-[...33 lines deleted...]
-      </c>
       <c r="H4" s="1">
+        <v>59504.27</v>
+      </c>
+      <c r="I4" s="1">
+        <v>0</v>
+      </c>
+      <c r="J4">
         <v>0.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
-      <c r="L4">
+      <c r="L4" s="1">
+        <v>59504.27</v>
+      </c>
+      <c r="M4" s="1">
+        <v>59504.27</v>
+      </c>
+      <c r="N4" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>40</v>
+      </c>
+      <c r="B5" s="1">
+        <v>12000.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>1030.3149</v>
+      </c>
+      <c r="D5" s="1">
+        <v>1202.1588983333</v>
+      </c>
+      <c r="E5" t="s">
+        <v>41</v>
+      </c>
+      <c r="F5">
+        <v>5.92</v>
+      </c>
+      <c r="G5" s="1">
+        <v>2751909.87</v>
+      </c>
+      <c r="H5" s="1">
+        <v>-760907.1</v>
+      </c>
+      <c r="I5" s="1">
+        <v>-27.650146114705</v>
+      </c>
+      <c r="J5">
+        <v>0.82</v>
+      </c>
+      <c r="K5" t="s">
+        <v>42</v>
+      </c>
+      <c r="L5" s="1">
+        <v>1991002.77</v>
+      </c>
+      <c r="M5" s="1">
+        <v>2089923.56</v>
+      </c>
+      <c r="N5" s="1">
+        <v>1.49</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>44</v>
+      </c>
+      <c r="B6" s="1">
+        <v>32000.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>875.967</v>
+      </c>
+      <c r="D6" s="1">
+        <v>872.179413125</v>
+      </c>
+      <c r="E6" t="s">
+        <v>41</v>
+      </c>
+      <c r="F6">
+        <v>5.92</v>
+      </c>
+      <c r="G6" s="1">
+        <v>5086057.63</v>
+      </c>
+      <c r="H6" s="1">
+        <v>-615271.82</v>
+      </c>
+      <c r="I6" s="1">
+        <v>-12.097224702505</v>
+      </c>
+      <c r="J6">
+        <v>0.84</v>
+      </c>
+      <c r="K6" t="s">
+        <v>45</v>
+      </c>
+      <c r="L6" s="1">
+        <v>4470785.81</v>
+      </c>
+      <c r="M6" s="1">
+        <v>4738238.31</v>
+      </c>
+      <c r="N6" s="1">
+        <v>3.39</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>47</v>
+      </c>
+      <c r="B7" s="1">
+        <v>33800.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>848.61</v>
+      </c>
+      <c r="D7" s="1">
+        <v>826.5766677515</v>
+      </c>
+      <c r="E7" t="s">
+        <v>41</v>
+      </c>
+      <c r="F7">
+        <v>5.92</v>
+      </c>
+      <c r="G7" s="1">
+        <v>4596710.11</v>
+      </c>
+      <c r="H7" s="1">
+        <v>-26874.71</v>
+      </c>
+      <c r="I7" s="1">
+        <v>-0.58465096464393</v>
+      </c>
+      <c r="J7">
+        <v>0.82</v>
+      </c>
+      <c r="K7" t="s">
+        <v>48</v>
+      </c>
+      <c r="L7" s="1">
+        <v>4569835.4</v>
+      </c>
+      <c r="M7" s="1">
+        <v>4848462.28</v>
+      </c>
+      <c r="N7" s="1">
+        <v>3.47</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>50</v>
+      </c>
+      <c r="B8" s="1">
+        <v>2565000000.0</v>
+      </c>
+      <c r="C8" s="1">
+        <v>111.469</v>
+      </c>
+      <c r="D8" s="1">
+        <v>110.79105771</v>
+      </c>
+      <c r="E8" t="s">
+        <v>51</v>
+      </c>
+      <c r="F8" t="s">
+        <v>52</v>
+      </c>
+      <c r="G8" s="1">
+        <v>2723673.31</v>
+      </c>
+      <c r="H8" s="1">
+        <v>-8948.58</v>
+      </c>
+      <c r="I8" s="1">
+        <v>-0.32854821344194</v>
+      </c>
+      <c r="J8">
         <v>0.0</v>
       </c>
-      <c r="M4" s="1">
-[...5 lines deleted...]
-      <c r="O4" s="1">
+      <c r="K8" t="s">
+        <v>53</v>
+      </c>
+      <c r="L8" s="1">
+        <v>2714724.73</v>
+      </c>
+      <c r="M8" s="1">
+        <v>2742748.6</v>
+      </c>
+      <c r="N8" s="1">
+        <v>1.96</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" t="s">
+        <v>55</v>
+      </c>
+      <c r="B9" s="1">
+        <v>11000000000.0</v>
+      </c>
+      <c r="C9" s="1">
+        <v>82.175</v>
+      </c>
+      <c r="D9" s="1">
+        <v>69.002</v>
+      </c>
+      <c r="E9" t="s">
+        <v>56</v>
+      </c>
+      <c r="F9" t="s">
+        <v>57</v>
+      </c>
+      <c r="G9" s="1">
+        <v>1497289.3</v>
+      </c>
+      <c r="H9" s="1">
+        <v>795163.55</v>
+      </c>
+      <c r="I9" s="1">
+        <v>53.106874536537</v>
+      </c>
+      <c r="J9">
         <v>0.0</v>
       </c>
-      <c r="P4">
-[...84 lines deleted...]
-      <c r="K6">
+      <c r="K9" t="s">
+        <v>58</v>
+      </c>
+      <c r="L9" s="1">
+        <v>2292452.85</v>
+      </c>
+      <c r="M9" s="1">
+        <v>2344349.29</v>
+      </c>
+      <c r="N9" s="1">
+        <v>1.68</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" t="s">
+        <v>60</v>
+      </c>
+      <c r="B10" s="1">
+        <v>15500000000.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>89.787</v>
+      </c>
+      <c r="D10" s="1">
+        <v>99.81049819</v>
+      </c>
+      <c r="E10" t="s">
+        <v>56</v>
+      </c>
+      <c r="F10" t="s">
+        <v>57</v>
+      </c>
+      <c r="G10" s="1">
+        <v>4086969.17</v>
+      </c>
+      <c r="H10" s="1">
+        <v>-557469.29</v>
+      </c>
+      <c r="I10" s="1">
+        <v>-13.64016381851</v>
+      </c>
+      <c r="J10">
+        <v>0.0</v>
+      </c>
+      <c r="K10" t="s">
+        <v>61</v>
+      </c>
+      <c r="L10" s="1">
+        <v>3529499.88</v>
+      </c>
+      <c r="M10" s="1">
+        <v>3570855.84</v>
+      </c>
+      <c r="N10" s="1">
+        <v>2.55</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>63</v>
+      </c>
+      <c r="B11" s="1">
+        <v>160000000.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>92.818</v>
+      </c>
+      <c r="D11" s="1">
+        <v>92.85736875</v>
+      </c>
+      <c r="E11" t="s">
+        <v>64</v>
+      </c>
+      <c r="F11">
+        <v>24.26</v>
+      </c>
+      <c r="G11" s="1">
+        <v>6124436.2</v>
+      </c>
+      <c r="H11" s="1">
+        <v>-3769.35</v>
+      </c>
+      <c r="I11" s="1">
+        <v>-0.061546073416521</v>
+      </c>
+      <c r="J11">
+        <v>0.01</v>
+      </c>
+      <c r="K11" t="s">
+        <v>65</v>
+      </c>
+      <c r="L11" s="1">
+        <v>6120666.85</v>
+      </c>
+      <c r="M11" s="1">
+        <v>6140901.31</v>
+      </c>
+      <c r="N11" s="1">
+        <v>4.39</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>67</v>
+      </c>
+      <c r="B12" s="1">
+        <v>71000000.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>103.169</v>
+      </c>
+      <c r="D12" s="1">
+        <v>102.47873239</v>
+      </c>
+      <c r="E12" t="s">
+        <v>64</v>
+      </c>
+      <c r="F12">
+        <v>24.26</v>
+      </c>
+      <c r="G12" s="1">
+        <v>2974236.84</v>
+      </c>
+      <c r="H12" s="1">
+        <v>44700.66</v>
+      </c>
+      <c r="I12" s="1">
+        <v>1.5029287311228</v>
+      </c>
+      <c r="J12">
+        <v>0.04</v>
+      </c>
+      <c r="K12" t="s">
+        <v>68</v>
+      </c>
+      <c r="L12" s="1">
+        <v>3018937.5</v>
+      </c>
+      <c r="M12" s="1">
+        <v>3049578.48</v>
+      </c>
+      <c r="N12" s="1">
+        <v>2.18</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>70</v>
+      </c>
+      <c r="B13" s="1">
+        <v>136000000.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>108.016</v>
+      </c>
+      <c r="D13" s="1">
+        <v>102.82321265</v>
+      </c>
+      <c r="E13" t="s">
+        <v>71</v>
+      </c>
+      <c r="F13">
+        <v>68.07</v>
+      </c>
+      <c r="G13" s="1">
+        <v>2186528.97</v>
+      </c>
+      <c r="H13" s="1">
+        <v>-28325.91</v>
+      </c>
+      <c r="I13" s="1">
+        <v>-1.295473802938</v>
+      </c>
+      <c r="J13">
+        <v>0.01</v>
+      </c>
+      <c r="K13" t="s">
+        <v>72</v>
+      </c>
+      <c r="L13" s="1">
+        <v>2158203.06</v>
+      </c>
+      <c r="M13" s="1">
+        <v>2175505.53</v>
+      </c>
+      <c r="N13" s="1">
+        <v>1.55</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" t="s">
+        <v>74</v>
+      </c>
+      <c r="B14" s="1">
+        <v>44300000.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>94.315</v>
+      </c>
+      <c r="D14" s="1">
+        <v>91.98</v>
+      </c>
+      <c r="E14" t="s">
+        <v>75</v>
+      </c>
+      <c r="F14">
+        <v>53.28</v>
+      </c>
+      <c r="G14" s="1">
+        <v>1137371.78</v>
+      </c>
+      <c r="H14" s="1">
+        <v>-353120.32</v>
+      </c>
+      <c r="I14" s="1">
+        <v>-31.047044265508</v>
+      </c>
+      <c r="J14">
+        <v>0.06</v>
+      </c>
+      <c r="K14" t="s">
+        <v>76</v>
+      </c>
+      <c r="L14" s="1">
+        <v>784251.46</v>
+      </c>
+      <c r="M14" s="1">
+        <v>808855.44</v>
+      </c>
+      <c r="N14" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>78</v>
+      </c>
+      <c r="B15" s="1">
+        <v>100000000.0</v>
+      </c>
+      <c r="C15" s="1">
+        <v>97.3505</v>
+      </c>
+      <c r="D15" s="1">
+        <v>98.29926026</v>
+      </c>
+      <c r="E15" t="s">
+        <v>79</v>
+      </c>
+      <c r="F15">
+        <v>107.98</v>
+      </c>
+      <c r="G15" s="1">
+        <v>1104197.32</v>
+      </c>
+      <c r="H15" s="1">
+        <v>-202658.55</v>
+      </c>
+      <c r="I15" s="1">
+        <v>-18.353472366696</v>
+      </c>
+      <c r="J15">
+        <v>0.03</v>
+      </c>
+      <c r="K15" t="s">
+        <v>80</v>
+      </c>
+      <c r="L15" s="1">
+        <v>901538.77</v>
+      </c>
+      <c r="M15" s="1">
+        <v>930481.79</v>
+      </c>
+      <c r="N15" s="1">
+        <v>0.67</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>82</v>
+      </c>
+      <c r="B16" s="1">
+        <v>2300000000.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>114.214</v>
+      </c>
+      <c r="D16" s="1">
+        <v>102.31835348</v>
+      </c>
+      <c r="E16" t="s">
+        <v>83</v>
+      </c>
+      <c r="F16">
+        <v>354.92</v>
+      </c>
+      <c r="G16" s="1">
+        <v>6096878.79</v>
+      </c>
+      <c r="H16" s="1">
+        <v>1304465.15</v>
+      </c>
+      <c r="I16" s="1">
+        <v>21.395622168831</v>
+      </c>
+      <c r="J16">
+        <v>0.01</v>
+      </c>
+      <c r="K16" t="s">
+        <v>84</v>
+      </c>
+      <c r="L16" s="1">
+        <v>7401343.94</v>
+      </c>
+      <c r="M16" s="1">
+        <v>7712040.49</v>
+      </c>
+      <c r="N16" s="1">
+        <v>5.51</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>86</v>
+      </c>
+      <c r="B17" s="1">
+        <v>64000000000.0</v>
+      </c>
+      <c r="C17" s="1">
+        <v>97.23</v>
+      </c>
+      <c r="D17" s="1">
+        <v>99.33</v>
+      </c>
+      <c r="E17" t="s">
+        <v>87</v>
+      </c>
+      <c r="F17" t="s">
+        <v>88</v>
+      </c>
+      <c r="G17" s="1">
+        <v>3382137.26</v>
+      </c>
+      <c r="H17" s="1">
+        <v>-328452.32</v>
+      </c>
+      <c r="I17" s="1">
+        <v>-9.7113835054701</v>
+      </c>
+      <c r="J17">
+        <v>0.0</v>
+      </c>
+      <c r="K17" t="s">
+        <v>89</v>
+      </c>
+      <c r="L17" s="1">
+        <v>3053684.94</v>
+      </c>
+      <c r="M17" s="1">
+        <v>3151484.21</v>
+      </c>
+      <c r="N17" s="1">
+        <v>2.25</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>91</v>
+      </c>
+      <c r="B18" s="1">
+        <v>156500000000.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>100.259</v>
+      </c>
+      <c r="D18" s="1">
+        <v>107.64130194</v>
+      </c>
+      <c r="E18" t="s">
+        <v>87</v>
+      </c>
+      <c r="F18" t="s">
+        <v>88</v>
+      </c>
+      <c r="G18" s="1">
+        <v>10794331.04</v>
+      </c>
+      <c r="H18" s="1">
+        <v>-3094491.45</v>
+      </c>
+      <c r="I18" s="1">
+        <v>-28.667746417382</v>
+      </c>
+      <c r="J18">
+        <v>0.0</v>
+      </c>
+      <c r="K18" t="s">
+        <v>92</v>
+      </c>
+      <c r="L18" s="1">
+        <v>7699839.59</v>
+      </c>
+      <c r="M18" s="1">
+        <v>7888603.54</v>
+      </c>
+      <c r="N18" s="1">
+        <v>5.64</v>
+      </c>
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>94</v>
+      </c>
+      <c r="B19" s="1">
+        <v>400000000.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>97.2795</v>
+      </c>
+      <c r="D19" s="1">
+        <v>98.48513136</v>
+      </c>
+      <c r="E19" t="s">
+        <v>79</v>
+      </c>
+      <c r="F19">
+        <v>107.98</v>
+      </c>
+      <c r="G19" s="1">
+        <v>4123208.81</v>
+      </c>
+      <c r="H19" s="1">
+        <v>-519683.8</v>
+      </c>
+      <c r="I19" s="1">
+        <v>-12.603868102426</v>
+      </c>
+      <c r="J19">
+        <v>0.01</v>
+      </c>
+      <c r="K19" t="s">
+        <v>95</v>
+      </c>
+      <c r="L19" s="1">
+        <v>3603525.01</v>
+      </c>
+      <c r="M19" s="1">
+        <v>3653000.26</v>
+      </c>
+      <c r="N19" s="1">
+        <v>2.61</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>97</v>
+      </c>
+      <c r="B20" s="1">
+        <v>508000000.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>99.0575</v>
+      </c>
+      <c r="D20" s="1">
+        <v>99.70899653</v>
+      </c>
+      <c r="E20" t="s">
+        <v>79</v>
+      </c>
+      <c r="F20">
+        <v>107.98</v>
+      </c>
+      <c r="G20" s="1">
+        <v>5610844.92</v>
+      </c>
+      <c r="H20" s="1">
+        <v>-950722.82</v>
+      </c>
+      <c r="I20" s="1">
+        <v>-16.944378851234</v>
+      </c>
+      <c r="J20">
+        <v>0.01</v>
+      </c>
+      <c r="K20" t="s">
+        <v>98</v>
+      </c>
+      <c r="L20" s="1">
+        <v>4660122.1</v>
+      </c>
+      <c r="M20" s="1">
+        <v>4720097.45</v>
+      </c>
+      <c r="N20" s="1">
+        <v>3.37</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" t="s">
+        <v>100</v>
+      </c>
+      <c r="B21" s="1">
+        <v>3000000000.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>98.495</v>
+      </c>
+      <c r="D21" s="1">
+        <v>98.5480379</v>
+      </c>
+      <c r="E21" t="s">
+        <v>56</v>
+      </c>
+      <c r="F21" t="s">
+        <v>57</v>
+      </c>
+      <c r="G21" s="1">
+        <v>715238.62</v>
+      </c>
+      <c r="H21" s="1">
+        <v>34143.72</v>
+      </c>
+      <c r="I21" s="1">
+        <v>4.7737522898302</v>
+      </c>
+      <c r="J21">
+        <v>0.0</v>
+      </c>
+      <c r="K21" t="s">
+        <v>101</v>
+      </c>
+      <c r="L21" s="1">
+        <v>749382.34</v>
+      </c>
+      <c r="M21" s="1">
+        <v>809415.18</v>
+      </c>
+      <c r="N21" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" t="s">
+        <v>103</v>
+      </c>
+      <c r="B22" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>98.468</v>
+      </c>
+      <c r="D22" s="1">
+        <v>99.29917636</v>
+      </c>
+      <c r="E22" t="s">
+        <v>104</v>
+      </c>
+      <c r="F22">
+        <v>4.65</v>
+      </c>
+      <c r="G22" s="1">
+        <v>5244753.58</v>
+      </c>
+      <c r="H22" s="1">
+        <v>49111.07</v>
+      </c>
+      <c r="I22" s="1">
+        <v>0.93638469855432</v>
+      </c>
+      <c r="J22">
+        <v>0.09</v>
+      </c>
+      <c r="K22" t="s">
+        <v>105</v>
+      </c>
+      <c r="L22" s="1">
+        <v>5293864.65</v>
+      </c>
+      <c r="M22" s="1">
+        <v>5315819.53</v>
+      </c>
+      <c r="N22" s="1">
+        <v>3.8</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" t="s">
+        <v>107</v>
+      </c>
+      <c r="B23" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>104.039</v>
+      </c>
+      <c r="D23" s="1">
+        <v>105.99801867</v>
+      </c>
+      <c r="E23" t="s">
+        <v>104</v>
+      </c>
+      <c r="F23">
+        <v>4.65</v>
+      </c>
+      <c r="G23" s="1">
+        <v>3433060.08</v>
+      </c>
+      <c r="H23" s="1">
+        <v>-77035.48</v>
+      </c>
+      <c r="I23" s="1">
+        <v>-2.24393043538</v>
+      </c>
+      <c r="J23">
+        <v>0.2</v>
+      </c>
+      <c r="K23" t="s">
+        <v>108</v>
+      </c>
+      <c r="L23" s="1">
+        <v>3356024.6</v>
+      </c>
+      <c r="M23" s="1">
+        <v>3386549.77</v>
+      </c>
+      <c r="N23" s="1">
+        <v>2.42</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" t="s">
+        <v>110</v>
+      </c>
+      <c r="B24" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>86.171</v>
+      </c>
+      <c r="D24" s="1">
+        <v>86.2572375</v>
+      </c>
+      <c r="E24" t="s">
+        <v>111</v>
+      </c>
+      <c r="F24">
+        <v>20.02</v>
+      </c>
+      <c r="G24" s="1">
+        <v>5989045.57</v>
+      </c>
+      <c r="H24" s="1">
+        <v>36672.75</v>
+      </c>
+      <c r="I24" s="1">
+        <v>0.6123304551847</v>
+      </c>
+      <c r="J24">
+        <v>0.03</v>
+      </c>
+      <c r="K24" t="s">
+        <v>112</v>
+      </c>
+      <c r="L24" s="1">
+        <v>6025718.32</v>
+      </c>
+      <c r="M24" s="1">
+        <v>6064858.27</v>
+      </c>
+      <c r="N24" s="1">
+        <v>4.33</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" t="s">
+        <v>114</v>
+      </c>
+      <c r="B25" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>97.475</v>
+      </c>
+      <c r="D25" s="1">
+        <v>94.5819441941</v>
+      </c>
+      <c r="E25" t="s">
+        <v>111</v>
+      </c>
+      <c r="F25">
+        <v>20.02</v>
+      </c>
+      <c r="G25" s="1">
+        <v>7614654.83</v>
+      </c>
+      <c r="H25" s="1">
+        <v>662133.01</v>
+      </c>
+      <c r="I25" s="1">
+        <v>8.6955091830472</v>
+      </c>
+      <c r="J25">
+        <v>0.03</v>
+      </c>
+      <c r="K25" t="s">
+        <v>115</v>
+      </c>
+      <c r="L25" s="1">
+        <v>8276787.84</v>
+      </c>
+      <c r="M25" s="1">
+        <v>8326142.88</v>
+      </c>
+      <c r="N25" s="1">
+        <v>5.95</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" t="s">
+        <v>117</v>
+      </c>
+      <c r="B26" s="1">
+        <v>2500000.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>102.41</v>
+      </c>
+      <c r="D26" s="1">
+        <v>89.9253336</v>
+      </c>
+      <c r="E26" t="s">
+        <v>118</v>
+      </c>
+      <c r="F26">
+        <v>3.9</v>
+      </c>
+      <c r="G26" s="1">
+        <v>572400.95</v>
+      </c>
+      <c r="H26" s="1">
+        <v>84022.91</v>
+      </c>
+      <c r="I26" s="1">
+        <v>14.679030494272</v>
+      </c>
+      <c r="J26">
+        <v>0.67</v>
+      </c>
+      <c r="K26" t="s">
+        <v>119</v>
+      </c>
+      <c r="L26" s="1">
+        <v>656423.86</v>
+      </c>
+      <c r="M26" s="1">
+        <v>673284.02</v>
+      </c>
+      <c r="N26" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" t="s">
+        <v>121</v>
+      </c>
+      <c r="B27" s="1">
+        <v>6400000.0</v>
+      </c>
+      <c r="C27" s="1">
+        <v>112.038</v>
+      </c>
+      <c r="D27" s="1">
+        <v>100.67218078</v>
+      </c>
+      <c r="E27" t="s">
+        <v>118</v>
+      </c>
+      <c r="F27">
+        <v>3.9</v>
+      </c>
+      <c r="G27" s="1">
+        <v>1590947.59</v>
+      </c>
+      <c r="H27" s="1">
+        <v>247483.3</v>
+      </c>
+      <c r="I27" s="1">
+        <v>15.555716703402</v>
+      </c>
+      <c r="J27">
         <v>0.72</v>
       </c>
-      <c r="L6" t="s">
-[...96 lines deleted...]
-      <c r="K8">
+      <c r="K27" t="s">
+        <v>122</v>
+      </c>
+      <c r="L27" s="1">
+        <v>1838430.89</v>
+      </c>
+      <c r="M27" s="1">
+        <v>1884756.83</v>
+      </c>
+      <c r="N27" s="1">
+        <v>1.35</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" t="s">
+        <v>124</v>
+      </c>
+      <c r="B28" s="1">
+        <v>10600000.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>97.718</v>
+      </c>
+      <c r="D28" s="1">
+        <v>92.07608538</v>
+      </c>
+      <c r="E28" t="s">
+        <v>118</v>
+      </c>
+      <c r="F28">
+        <v>3.9</v>
+      </c>
+      <c r="G28" s="1">
+        <v>2371365.24</v>
+      </c>
+      <c r="H28" s="1">
+        <v>284355.6</v>
+      </c>
+      <c r="I28" s="1">
+        <v>11.991219032965</v>
+      </c>
+      <c r="J28">
+        <v>0.53</v>
+      </c>
+      <c r="K28" t="s">
+        <v>125</v>
+      </c>
+      <c r="L28" s="1">
+        <v>2655720.84</v>
+      </c>
+      <c r="M28" s="1">
+        <v>2712072.65</v>
+      </c>
+      <c r="N28" s="1">
+        <v>1.94</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" t="s">
+        <v>127</v>
+      </c>
+      <c r="B29" s="1">
+        <v>23000000.0</v>
+      </c>
+      <c r="C29" s="1">
+        <v>84.826</v>
+      </c>
+      <c r="D29" s="1">
+        <v>77.07608696</v>
+      </c>
+      <c r="E29" t="s">
+        <v>128</v>
+      </c>
+      <c r="F29">
+        <v>4.29</v>
+      </c>
+      <c r="G29" s="1">
+        <v>3906635.99</v>
+      </c>
+      <c r="H29" s="1">
+        <v>641409.93</v>
+      </c>
+      <c r="I29" s="1">
+        <v>16.418471842318</v>
+      </c>
+      <c r="J29">
+        <v>0.07</v>
+      </c>
+      <c r="K29" t="s">
+        <v>129</v>
+      </c>
+      <c r="L29" s="1">
+        <v>4548045.92</v>
+      </c>
+      <c r="M29" s="1">
+        <v>4565269.2</v>
+      </c>
+      <c r="N29" s="1">
+        <v>3.26</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" t="s">
+        <v>131</v>
+      </c>
+      <c r="B30" s="1">
+        <v>21000000.0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>98.652</v>
+      </c>
+      <c r="D30" s="1">
+        <v>81.95</v>
+      </c>
+      <c r="E30" t="s">
+        <v>128</v>
+      </c>
+      <c r="F30">
+        <v>4.29</v>
+      </c>
+      <c r="G30" s="1">
+        <v>3676104.62</v>
+      </c>
+      <c r="H30" s="1">
+        <v>1153295.69</v>
+      </c>
+      <c r="I30" s="1">
+        <v>31.372765718512</v>
+      </c>
+      <c r="J30">
+        <v>0.54</v>
+      </c>
+      <c r="K30" t="s">
+        <v>132</v>
+      </c>
+      <c r="L30" s="1">
+        <v>4829400.31</v>
+      </c>
+      <c r="M30" s="1">
+        <v>4943737.85</v>
+      </c>
+      <c r="N30" s="1">
+        <v>3.53</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" t="s">
+        <v>134</v>
+      </c>
+      <c r="B31" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>99.207</v>
+      </c>
+      <c r="D31" s="1">
+        <v>96.54</v>
+      </c>
+      <c r="E31" t="s">
+        <v>128</v>
+      </c>
+      <c r="F31">
+        <v>4.29</v>
+      </c>
+      <c r="G31" s="1">
+        <v>4486320.07</v>
+      </c>
+      <c r="H31" s="1">
+        <v>138984.44</v>
+      </c>
+      <c r="I31" s="1">
+        <v>3.097960863947</v>
+      </c>
+      <c r="J31">
+        <v>0.8</v>
+      </c>
+      <c r="K31" t="s">
+        <v>135</v>
+      </c>
+      <c r="L31" s="1">
+        <v>4625304.51</v>
+      </c>
+      <c r="M31" s="1">
+        <v>4784332.84</v>
+      </c>
+      <c r="N31" s="1">
+        <v>3.42</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="A32" t="s">
+        <v>137</v>
+      </c>
+      <c r="B32" s="1">
+        <v>87000000.0</v>
+      </c>
+      <c r="C32" s="1">
+        <v>101.525</v>
+      </c>
+      <c r="D32" s="1">
+        <v>87.80771</v>
+      </c>
+      <c r="E32" t="s">
+        <v>138</v>
+      </c>
+      <c r="F32">
+        <v>18.78</v>
+      </c>
+      <c r="G32" s="1">
+        <v>4198301.16</v>
+      </c>
+      <c r="H32" s="1">
+        <v>505284.3</v>
+      </c>
+      <c r="I32" s="1">
+        <v>12.035446737699</v>
+      </c>
+      <c r="J32">
+        <v>0.11</v>
+      </c>
+      <c r="K32" t="s">
+        <v>139</v>
+      </c>
+      <c r="L32" s="1">
+        <v>4703585.46</v>
+      </c>
+      <c r="M32" s="1">
+        <v>4799925.09</v>
+      </c>
+      <c r="N32" s="1">
+        <v>3.43</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
+      <c r="A33" t="s">
+        <v>141</v>
+      </c>
+      <c r="B33" s="1">
+        <v>3500000.0</v>
+      </c>
+      <c r="C33" s="1">
+        <v>98.744</v>
+      </c>
+      <c r="D33" s="1">
+        <v>90.749</v>
+      </c>
+      <c r="E33" t="s">
+        <v>15</v>
+      </c>
+      <c r="F33">
+        <v>1.14</v>
+      </c>
+      <c r="G33" s="1">
+        <v>2921060.38</v>
+      </c>
+      <c r="H33" s="1">
+        <v>104581.99</v>
+      </c>
+      <c r="I33" s="1">
+        <v>3.5802748452601</v>
+      </c>
+      <c r="J33">
+        <v>0.9</v>
+      </c>
+      <c r="K33" t="s">
+        <v>142</v>
+      </c>
+      <c r="L33" s="1">
+        <v>3025642.37</v>
+      </c>
+      <c r="M33" s="1">
+        <v>3057305.03</v>
+      </c>
+      <c r="N33" s="1">
+        <v>2.19</v>
+      </c>
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26">
+      <c r="A34" t="s">
+        <v>144</v>
+      </c>
+      <c r="B34" s="1">
+        <v>18500000.0</v>
+      </c>
+      <c r="C34" s="1">
+        <v>100.442</v>
+      </c>
+      <c r="D34" s="1">
+        <v>98.38680205</v>
+      </c>
+      <c r="E34" t="s">
+        <v>145</v>
+      </c>
+      <c r="F34">
+        <v>5.24</v>
+      </c>
+      <c r="G34" s="1">
+        <v>3575242.26</v>
+      </c>
+      <c r="H34" s="1">
+        <v>-30996.82</v>
+      </c>
+      <c r="I34" s="1">
+        <v>-0.86698516480391</v>
+      </c>
+      <c r="J34">
+        <v>0.44</v>
+      </c>
+      <c r="K34" t="s">
+        <v>146</v>
+      </c>
+      <c r="L34" s="1">
+        <v>3544245.44</v>
+      </c>
+      <c r="M34" s="1">
+        <v>3625858.74</v>
+      </c>
+      <c r="N34" s="1">
+        <v>2.59</v>
+      </c>
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26">
+      <c r="A35" t="s">
+        <v>148</v>
+      </c>
+      <c r="B35" s="1">
+        <v>16500000.0</v>
+      </c>
+      <c r="C35" s="1">
+        <v>104.909</v>
+      </c>
+      <c r="D35" s="1">
+        <v>106.07906824</v>
+      </c>
+      <c r="E35" t="s">
+        <v>145</v>
+      </c>
+      <c r="F35">
+        <v>5.24</v>
+      </c>
+      <c r="G35" s="1">
+        <v>3486666.56</v>
+      </c>
+      <c r="H35" s="1">
+        <v>-184998.56</v>
+      </c>
+      <c r="I35" s="1">
+        <v>-5.3058862043866</v>
+      </c>
+      <c r="J35">
+        <v>0.26</v>
+      </c>
+      <c r="K35" t="s">
+        <v>149</v>
+      </c>
+      <c r="L35" s="1">
+        <v>3301668.0</v>
+      </c>
+      <c r="M35" s="1">
+        <v>3345124.86</v>
+      </c>
+      <c r="N35" s="1">
+        <v>2.39</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
+      <c r="A36" t="s">
+        <v>151</v>
+      </c>
+      <c r="B36" s="1">
+        <v>64000000.0</v>
+      </c>
+      <c r="C36" s="1">
+        <v>96.933</v>
+      </c>
+      <c r="D36" s="1">
+        <v>85.83928125</v>
+      </c>
+      <c r="E36" t="s">
+        <v>138</v>
+      </c>
+      <c r="F36">
+        <v>18.78</v>
+      </c>
+      <c r="G36" s="1">
+        <v>3128077.52</v>
+      </c>
+      <c r="H36" s="1">
+        <v>175529.78</v>
+      </c>
+      <c r="I36" s="1">
+        <v>5.6114267909831</v>
+      </c>
+      <c r="J36">
+        <v>0.13</v>
+      </c>
+      <c r="K36" t="s">
+        <v>152</v>
+      </c>
+      <c r="L36" s="1">
+        <v>3303607.3</v>
+      </c>
+      <c r="M36" s="1">
+        <v>3384001.93</v>
+      </c>
+      <c r="N36" s="1">
+        <v>2.42</v>
+      </c>
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26">
+      <c r="A37" t="s">
+        <v>154</v>
+      </c>
+      <c r="B37" s="1">
+        <v>120000000.0</v>
+      </c>
+      <c r="C37" s="1">
+        <v>104.103</v>
+      </c>
+      <c r="D37" s="1">
+        <v>86.85423957</v>
+      </c>
+      <c r="E37" t="s">
+        <v>138</v>
+      </c>
+      <c r="F37">
+        <v>18.78</v>
+      </c>
+      <c r="G37" s="1">
+        <v>5165065.32</v>
+      </c>
+      <c r="H37" s="1">
+        <v>1487379.49</v>
+      </c>
+      <c r="I37" s="1">
+        <v>28.796915389252</v>
+      </c>
+      <c r="J37">
+        <v>0.16</v>
+      </c>
+      <c r="K37" t="s">
+        <v>155</v>
+      </c>
+      <c r="L37" s="1">
+        <v>6652444.81</v>
+      </c>
+      <c r="M37" s="1">
+        <v>6843561.51</v>
+      </c>
+      <c r="N37" s="1">
+        <v>4.89</v>
+      </c>
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26">
+      <c r="A38" t="s">
+        <v>157</v>
+      </c>
+      <c r="B38" s="1">
+        <v>180000000.0</v>
+      </c>
+      <c r="C38" s="1">
+        <v>100.044</v>
+      </c>
+      <c r="D38" s="1">
+        <v>93.75046918</v>
+      </c>
+      <c r="E38" t="s">
+        <v>158</v>
+      </c>
+      <c r="F38">
+        <v>38.02</v>
+      </c>
+      <c r="G38" s="1">
+        <v>4556806.41</v>
+      </c>
+      <c r="H38" s="1">
+        <v>179296.94</v>
+      </c>
+      <c r="I38" s="1">
+        <v>3.9347061048398</v>
+      </c>
+      <c r="J38">
         <v>0.0</v>
       </c>
-      <c r="L8" t="s">
-[...1466 lines deleted...]
-      <c r="A38" t="s">
+      <c r="K38" t="s">
+        <v>159</v>
+      </c>
+      <c r="L38" s="1">
+        <v>4736103.35</v>
+      </c>
+      <c r="M38" s="1">
+        <v>4737919.14</v>
+      </c>
+      <c r="N38" s="1">
+        <v>3.39</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
         <v>156</v>
-      </c>
-[...43 lines deleted...]
-        <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">