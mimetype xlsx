--- v4 (2026-09-29)
+++ v5 (2026-10-20)
@@ -142,402 +142,402 @@
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>TY300926</t>
   </si>
   <si>
     <t>US 10YR NOTE SEP 26</t>
   </si>
   <si>
     <t>WN300926</t>
   </si>
   <si>
     <t>US ULTRA T-BOND SEP 26</t>
   </si>
   <si>
     <t>BRSTNCNTF1P8</t>
   </si>
   <si>
     <t>BRAZIL FEDERATIVE REPUBLIC OF (GO 10 01/01/2027</t>
   </si>
   <si>
     <t>BRL</t>
   </si>
   <si>
-    <t>98 920.79</t>
+    <t>11 327.52</t>
   </si>
   <si>
     <t>BRSTNCNTF212</t>
   </si>
   <si>
     <t>BRAZIL FEDERATIVE REPUBLIC OF (GOV 10 01/01/2033</t>
   </si>
   <si>
-    <t>267 452.50</t>
+    <t>29 798.52</t>
   </si>
   <si>
     <t>BRSTNCNTF238</t>
   </si>
   <si>
     <t>BRAZIL FEDERATIVE REPUBLIC OF (GOV 10 01/01/2035</t>
   </si>
   <si>
-    <t>278 626.88</t>
+    <t>31 905.85</t>
   </si>
   <si>
     <t>CL0002798016</t>
   </si>
   <si>
     <t>CHILE (REPUBLIC OF) 7 01/05/2034</t>
   </si>
   <si>
     <t>CLP</t>
   </si>
   <si>
-    <t>1 053.21</t>
-[...2 lines deleted...]
-    <t>28 023.87</t>
+    <t>1 065.33</t>
+  </si>
+  <si>
+    <t>37 401.74</t>
   </si>
   <si>
     <t>COL17CT03771</t>
   </si>
   <si>
     <t>COLOMBIA (REPUBLIC OF) 7 26/03/2031</t>
   </si>
   <si>
     <t>COP</t>
   </si>
   <si>
-    <t>3 943.05</t>
-[...2 lines deleted...]
-    <t>51 896.44</t>
+    <t>3 713.17</t>
+  </si>
+  <si>
+    <t>67 040.11</t>
   </si>
   <si>
     <t>COL17CT02914</t>
   </si>
   <si>
     <t>COLOMBIA REPUBLIC OF (GOVERNMENT) 6 28/04/2028</t>
   </si>
   <si>
-    <t>41 355.96</t>
+    <t>58 326.22</t>
   </si>
   <si>
     <t>CZ0001006431</t>
   </si>
   <si>
     <t>CZECH REPUBLIC 3.5 30/05/2035</t>
   </si>
   <si>
     <t>CZK</t>
   </si>
   <si>
-    <t>20 234.46</t>
+    <t>33 608.21</t>
   </si>
   <si>
     <t>CZ0001006894</t>
   </si>
   <si>
     <t>CZECH REPUBLIC 4.9 14/04/2034</t>
   </si>
   <si>
-    <t>30 640.98</t>
+    <t>39 000.59</t>
   </si>
   <si>
     <t>USP3579ECV76</t>
   </si>
   <si>
     <t>DOMINICAN REPUBLIC (GOVERNMENT) 10.75 01/06/2036</t>
   </si>
   <si>
     <t>DOP</t>
   </si>
   <si>
-    <t>17 302.47</t>
+    <t>30 413.38</t>
   </si>
   <si>
     <t>XS2485814680</t>
   </si>
   <si>
     <t>EUROPEAN BANK FOR RECONSTRUCTION A 30 26/05/2027</t>
   </si>
   <si>
     <t>TRY</t>
   </si>
   <si>
-    <t>24 603.98</t>
+    <t>38 561.54</t>
   </si>
   <si>
     <t>XS2974126042</t>
   </si>
   <si>
     <t>EUROPEAN BANK FOR RECONSTRUCTION A 6.75 13/01/2032</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
-    <t>28 943.02</t>
+    <t>31 936.14</t>
   </si>
   <si>
     <t>HU0000406624</t>
   </si>
   <si>
     <t>HUNGARY (GOVERNMENT) 7 24/10/2035</t>
   </si>
   <si>
     <t>HUF</t>
   </si>
   <si>
-    <t>310 696.55</t>
+    <t>331 081.53</t>
   </si>
   <si>
     <t>IDG000024506</t>
   </si>
   <si>
     <t>INDONESIA (REPUBLIC OF) 6.75 15/07/2035</t>
   </si>
   <si>
     <t>IDR</t>
   </si>
   <si>
-    <t>20 377.72</t>
-[...2 lines deleted...]
-    <t>97 799.27</t>
+    <t>20 458.47</t>
+  </si>
+  <si>
+    <t>4 016.62</t>
   </si>
   <si>
     <t>IDG000009507</t>
   </si>
   <si>
     <t>INDONESIA (REPUBLIC OF) 8.375 15/09/2026</t>
   </si>
   <si>
-    <t>188 763.95</t>
+    <t>224 578.52</t>
   </si>
   <si>
     <t>XS2610898665</t>
   </si>
   <si>
     <t>INTERNATIONAL BANK FOR RECONSTRUCT 6.5 17/04/2030</t>
   </si>
   <si>
-    <t>49 475.25</t>
+    <t>62 154.08</t>
   </si>
   <si>
     <t>XS2615587263</t>
   </si>
   <si>
     <t>INTERNATIONAL BANK FOR RECONSTRUCT 6.85 24/04/2028</t>
   </si>
   <si>
-    <t>59 975.35</t>
+    <t>77 312.97</t>
   </si>
   <si>
     <t>XS2550924133</t>
   </si>
   <si>
     <t>INTERNATIONAL FINANCE CORP 12 03/11/2027</t>
   </si>
   <si>
-    <t>60 032.84</t>
+    <t>69 327.41</t>
   </si>
   <si>
     <t>MYBMY1900052</t>
   </si>
   <si>
     <t>MALAYSIA (GOVERNMENT) 3.757 22/05/2040</t>
   </si>
   <si>
     <t>MYR</t>
   </si>
   <si>
-    <t>21 954.88</t>
+    <t>53 386.66</t>
   </si>
   <si>
     <t>MYBMX1000038</t>
   </si>
   <si>
     <t>MALAYSIA (GOVERNMENT) 4.498 15/04/2030</t>
   </si>
   <si>
-    <t>30 525.17</t>
+    <t>38 698.34</t>
   </si>
   <si>
     <t>MX0MGO0000R8</t>
   </si>
   <si>
     <t>MEXICO (UNITED MEXICAN STATES) (GO 7.75 13/11/2042</t>
   </si>
   <si>
     <t>MXN</t>
   </si>
   <si>
-    <t>39 139.95</t>
+    <t>71 110.65</t>
   </si>
   <si>
     <t>MX0MGO0000P2</t>
   </si>
   <si>
     <t>MEXICO (UNITED MEXICAN STATES) (GO 7.75 29/05/2031</t>
   </si>
   <si>
-    <t>49 355.04</t>
+    <t>88 185.86</t>
   </si>
   <si>
     <t>USP87324BE10</t>
   </si>
   <si>
     <t>PERU (REPUBLIC OF) 6.9 12/08/2037</t>
   </si>
   <si>
     <t>PEN</t>
   </si>
   <si>
-    <t>16 860.16</t>
+    <t>19 515.40</t>
   </si>
   <si>
     <t>PEP01000C5I0</t>
   </si>
   <si>
     <t>PERU (REPUBLIC OF) 7.3 12/08/2033</t>
   </si>
   <si>
-    <t>46 325.94</t>
+    <t>53 520.46</t>
   </si>
   <si>
     <t>PEP01000C5G4</t>
   </si>
   <si>
     <t>PERU GOVERNMENT BOND 5.4 12/08/2034</t>
   </si>
   <si>
-    <t>56 351.81</t>
+    <t>65 164.45</t>
   </si>
   <si>
     <t>PL0000113783</t>
   </si>
   <si>
     <t>POLAND (REPUBLIC OF) 1.75 25/04/2032</t>
   </si>
   <si>
     <t>PLN</t>
   </si>
   <si>
-    <t>17 223.28</t>
+    <t>22 403.58</t>
   </si>
   <si>
     <t>PL0000109427</t>
   </si>
   <si>
     <t>POLAND (REPUBLIC OF) 2.5 25/07/2027</t>
   </si>
   <si>
-    <t>114 337.54</t>
+    <t>120 208.92</t>
   </si>
   <si>
     <t>PL0000116851</t>
   </si>
   <si>
     <t>POLAND (REPUBLIC OF) 5 25/10/2034</t>
   </si>
   <si>
-    <t>159 028.33</t>
+    <t>170 778.26</t>
   </si>
   <si>
     <t>ZAG000107004</t>
   </si>
   <si>
     <t>REPUBLIC OF SOUTH AFRICA 8.25 31/03/2032</t>
   </si>
   <si>
     <t>ZAR</t>
   </si>
   <si>
-    <t>96 339.63</t>
+    <t>117 894.49</t>
   </si>
   <si>
     <t>XS2434895988</t>
   </si>
   <si>
     <t>ROMANIA (REPUBLIC OF) 3 27/02/2027</t>
   </si>
   <si>
-    <t>31 662.66</t>
+    <t>37 075.19</t>
   </si>
   <si>
     <t>ROO7A2H5YIN8</t>
   </si>
   <si>
     <t>ROMANIA (REPUBLIC OF) 6.7 25/02/2032</t>
   </si>
   <si>
     <t>RON</t>
   </si>
   <si>
-    <t>81 613.30</t>
+    <t>95 253.67</t>
   </si>
   <si>
     <t>ROXL7LT7QZ66</t>
   </si>
   <si>
     <t>ROMANIA (REPUBLIC OF) 8 29/04/2030</t>
   </si>
   <si>
-    <t>43 456.86</t>
+    <t>57 965.70</t>
   </si>
   <si>
     <t>ZAG000077470</t>
   </si>
   <si>
     <t>SOUTH AFRICA (REPUBLIC OF) 7 28/02/2031</t>
   </si>
   <si>
-    <t>80 394.63</t>
+    <t>93 773.98</t>
   </si>
   <si>
     <t>ZAG000125972</t>
   </si>
   <si>
     <t>SOUTH AFRICA (REPUBLIC OF) 8.875 28/02/2035</t>
   </si>
   <si>
-    <t>191 116.70</t>
+    <t>222 922.53</t>
   </si>
   <si>
     <t>TH0623037601</t>
   </si>
   <si>
     <t>THAILAND KINGDOM OF (GOVERNMENT) 1 17/06/2027</t>
   </si>
   <si>
     <t>THB</t>
   </si>
   <si>
-    <t>1 815.79</t>
+    <t>4 498.68</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -901,179 +901,179 @@
       </c>
       <c r="E1" t="s">
         <v>5</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>5</v>
       </c>
       <c r="H1" t="s">
         <v>4</v>
       </c>
       <c r="Z1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
         <v>11549.5602</v>
       </c>
       <c r="C2">
-        <v>10137.2</v>
+        <v>10096.29</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2">
-        <v>117080294.02</v>
+        <v>116607737.24</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
-        <v>117080294.02</v>
+        <v>116607737.24</v>
       </c>
       <c r="H2" t="s">
         <v>8</v>
       </c>
       <c r="Z2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="1">
         <v>956.5105</v>
       </c>
       <c r="C3">
-        <v>7396.48</v>
+        <v>7368.96</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3">
-        <v>7074819.79</v>
+        <v>7048494.66</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
-        <v>7074819.79</v>
+        <v>7048494.66</v>
       </c>
       <c r="H3" t="s">
         <v>8</v>
       </c>
       <c r="Z3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="1">
-        <v>122286.8942</v>
+        <v>122154.3416</v>
       </c>
       <c r="C4">
-        <v>126.97</v>
+        <v>126.41</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4">
-        <v>15527295.1</v>
+        <v>15442530.72</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
-        <v>15527295.1</v>
+        <v>15442530.72</v>
       </c>
       <c r="H4" t="s">
         <v>8</v>
       </c>
       <c r="Z4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" s="1">
         <v>10.0</v>
       </c>
       <c r="C5">
-        <v>10982.17</v>
+        <v>10921.74</v>
       </c>
       <c r="D5" t="s">
         <v>15</v>
       </c>
       <c r="E5">
-        <v>109821.74</v>
+        <v>109217.46</v>
       </c>
       <c r="F5" t="s">
         <v>15</v>
       </c>
       <c r="G5">
-        <v>96145.099584154</v>
+        <v>95745.99807136</v>
       </c>
       <c r="H5" t="s">
         <v>8</v>
       </c>
       <c r="Z5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="1">
         <v>1206.0</v>
       </c>
       <c r="C6">
-        <v>104.93</v>
+        <v>104.47</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6">
-        <v>126556.95</v>
+        <v>126002.64</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
-        <v>126556.95</v>
+        <v>126002.64</v>
       </c>
       <c r="H6" t="s">
         <v>8</v>
       </c>
       <c r="Z6" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1125,1884 +1125,1884 @@
       </c>
       <c r="L1" t="s">
         <v>29</v>
       </c>
       <c r="M1" t="s">
         <v>30</v>
       </c>
       <c r="N1" t="s">
         <v>31</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="Z1" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>34</v>
       </c>
       <c r="B2" s="1">
         <v>2.9283</v>
       </c>
       <c r="C2" s="1">
-        <v>4813.82</v>
+        <v>4820.37</v>
       </c>
       <c r="D2" s="1">
         <v>4432.981593416</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
         <v>1.0</v>
       </c>
       <c r="G2" s="1">
         <v>12981.1</v>
       </c>
       <c r="H2" s="1">
-        <v>1115.21</v>
+        <v>1134.39</v>
       </c>
       <c r="I2" s="1">
-        <v>8.5910284952739</v>
+        <v>8.7387817673387</v>
       </c>
       <c r="J2">
         <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2" s="1">
-        <v>14096.31</v>
+        <v>14115.49</v>
       </c>
       <c r="M2" s="1">
-        <v>14096.31</v>
+        <v>14115.49</v>
       </c>
       <c r="N2" s="1">
         <v>0.01</v>
       </c>
       <c r="O2">
         <v>1</v>
       </c>
       <c r="Z2" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="B3" s="1">
         <v>61.0</v>
       </c>
       <c r="C3" s="1">
-        <v>110.1875</v>
+        <v>108.85938</v>
       </c>
       <c r="D3" s="1">
         <v>109.78125</v>
       </c>
       <c r="E3" t="s">
         <v>15</v>
       </c>
       <c r="F3">
         <v>1.14</v>
       </c>
       <c r="G3" s="1">
         <v>0.0</v>
       </c>
       <c r="H3" s="1">
-        <v>21695.12</v>
+        <v>-49297.86</v>
       </c>
       <c r="I3" s="1">
         <v>0</v>
       </c>
       <c r="J3">
         <v>0.0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3" s="1">
-        <v>21695.12</v>
+        <v>-49297.86</v>
       </c>
       <c r="M3" s="1">
-        <v>21695.12</v>
+        <v>-49297.86</v>
       </c>
       <c r="N3" s="1">
-        <v>0.02</v>
+        <v>-0.04</v>
       </c>
       <c r="O3">
         <v>1</v>
       </c>
       <c r="Z3" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>38</v>
       </c>
       <c r="B4" s="1">
         <v>25.0</v>
       </c>
       <c r="C4" s="1">
-        <v>116.90625</v>
+        <v>112.40625</v>
       </c>
       <c r="D4" s="1">
         <v>114.1875</v>
       </c>
       <c r="E4" t="s">
         <v>15</v>
       </c>
       <c r="F4">
         <v>1.14</v>
       </c>
       <c r="G4" s="1">
         <v>0.0</v>
       </c>
       <c r="H4" s="1">
-        <v>59504.27</v>
+        <v>-39038.53</v>
       </c>
       <c r="I4" s="1">
         <v>0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4" s="1">
-        <v>59504.27</v>
+        <v>-39038.53</v>
       </c>
       <c r="M4" s="1">
-        <v>59504.27</v>
+        <v>-39038.53</v>
       </c>
       <c r="N4" s="1">
-        <v>0.04</v>
+        <v>-0.03</v>
       </c>
       <c r="O4">
         <v>1</v>
       </c>
       <c r="Z4" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>40</v>
       </c>
       <c r="B5" s="1">
         <v>12000.0</v>
       </c>
       <c r="C5" s="1">
-        <v>1030.3149</v>
+        <v>989.762</v>
       </c>
       <c r="D5" s="1">
         <v>1202.1588983333</v>
       </c>
       <c r="E5" t="s">
         <v>41</v>
       </c>
       <c r="F5">
-        <v>5.92</v>
+        <v>5.8</v>
       </c>
       <c r="G5" s="1">
         <v>2751909.87</v>
       </c>
       <c r="H5" s="1">
-        <v>-760907.1</v>
+        <v>-717129.63</v>
       </c>
       <c r="I5" s="1">
-        <v>-27.650146114705</v>
+        <v>-26.059342924629</v>
       </c>
       <c r="J5">
-        <v>0.82</v>
+        <v>0.09</v>
       </c>
       <c r="K5" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="1">
-        <v>1991002.77</v>
+        <v>2034780.24</v>
       </c>
       <c r="M5" s="1">
-        <v>2089923.56</v>
+        <v>2046107.76</v>
       </c>
       <c r="N5" s="1">
-        <v>1.49</v>
+        <v>1.47</v>
       </c>
       <c r="O5">
         <v>1</v>
       </c>
       <c r="Z5" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>44</v>
       </c>
       <c r="B6" s="1">
         <v>32000.0</v>
       </c>
       <c r="C6" s="1">
-        <v>875.967</v>
+        <v>822.928</v>
       </c>
       <c r="D6" s="1">
         <v>872.179413125</v>
       </c>
       <c r="E6" t="s">
         <v>41</v>
       </c>
       <c r="F6">
-        <v>5.92</v>
+        <v>5.8</v>
       </c>
       <c r="G6" s="1">
         <v>5086057.63</v>
       </c>
       <c r="H6" s="1">
-        <v>-615271.82</v>
+        <v>-579279.04</v>
       </c>
       <c r="I6" s="1">
-        <v>-12.097224702505</v>
+        <v>-11.389549276499</v>
       </c>
       <c r="J6">
-        <v>0.84</v>
+        <v>0.09</v>
       </c>
       <c r="K6" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="1">
-        <v>4470785.81</v>
+        <v>4506778.59</v>
       </c>
       <c r="M6" s="1">
-        <v>4738238.31</v>
+        <v>4536577.11</v>
       </c>
       <c r="N6" s="1">
-        <v>3.39</v>
+        <v>3.26</v>
       </c>
       <c r="O6">
         <v>1</v>
       </c>
       <c r="Z6" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>47</v>
       </c>
       <c r="B7" s="1">
         <v>33800.0</v>
       </c>
       <c r="C7" s="1">
-        <v>848.61</v>
+        <v>792.924</v>
       </c>
       <c r="D7" s="1">
         <v>826.5766677515</v>
       </c>
       <c r="E7" t="s">
         <v>41</v>
       </c>
       <c r="F7">
-        <v>5.92</v>
+        <v>5.8</v>
       </c>
       <c r="G7" s="1">
         <v>4596710.11</v>
       </c>
       <c r="H7" s="1">
-        <v>-26874.71</v>
+        <v>-11564.2</v>
       </c>
       <c r="I7" s="1">
-        <v>-0.58465096464393</v>
+        <v>-0.25157557738615</v>
       </c>
       <c r="J7">
-        <v>0.82</v>
+        <v>0.09</v>
       </c>
       <c r="K7" t="s">
         <v>48</v>
       </c>
       <c r="L7" s="1">
-        <v>4569835.4</v>
+        <v>4585145.91</v>
       </c>
       <c r="M7" s="1">
-        <v>4848462.28</v>
+        <v>4617051.76</v>
       </c>
       <c r="N7" s="1">
-        <v>3.47</v>
+        <v>3.31</v>
       </c>
       <c r="O7">
         <v>1</v>
       </c>
       <c r="Z7" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>50</v>
       </c>
       <c r="B8" s="1">
         <v>2565000000.0</v>
       </c>
       <c r="C8" s="1">
-        <v>111.469</v>
+        <v>111.413</v>
       </c>
       <c r="D8" s="1">
         <v>110.79105771</v>
       </c>
       <c r="E8" t="s">
         <v>51</v>
       </c>
       <c r="F8" t="s">
         <v>52</v>
       </c>
       <c r="G8" s="1">
         <v>2723673.31</v>
       </c>
       <c r="H8" s="1">
-        <v>-8948.58</v>
+        <v>-41187.27</v>
       </c>
       <c r="I8" s="1">
-        <v>-0.32854821344194</v>
+        <v>-1.5121956751854</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8" t="s">
         <v>53</v>
       </c>
       <c r="L8" s="1">
-        <v>2714724.73</v>
+        <v>2682486.04</v>
       </c>
       <c r="M8" s="1">
-        <v>2742748.6</v>
+        <v>2719887.78</v>
       </c>
       <c r="N8" s="1">
-        <v>1.96</v>
+        <v>1.95</v>
       </c>
       <c r="O8">
         <v>1</v>
       </c>
       <c r="Z8" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>55</v>
       </c>
       <c r="B9" s="1">
         <v>11000000000.0</v>
       </c>
       <c r="C9" s="1">
-        <v>82.175</v>
+        <v>82.325</v>
       </c>
       <c r="D9" s="1">
         <v>69.002</v>
       </c>
       <c r="E9" t="s">
         <v>56</v>
       </c>
       <c r="F9" t="s">
         <v>57</v>
       </c>
       <c r="G9" s="1">
         <v>1497289.3</v>
       </c>
       <c r="H9" s="1">
-        <v>795163.55</v>
+        <v>941527.98</v>
       </c>
       <c r="I9" s="1">
-        <v>53.106874536537</v>
+        <v>62.882168462701</v>
       </c>
       <c r="J9">
         <v>0.0</v>
       </c>
       <c r="K9" t="s">
         <v>58</v>
       </c>
       <c r="L9" s="1">
-        <v>2292452.85</v>
+        <v>2438817.28</v>
       </c>
       <c r="M9" s="1">
-        <v>2344349.29</v>
+        <v>2505857.39</v>
       </c>
       <c r="N9" s="1">
-        <v>1.68</v>
+        <v>1.8</v>
       </c>
       <c r="O9">
         <v>1</v>
       </c>
       <c r="Z9" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>60</v>
       </c>
       <c r="B10" s="1">
         <v>15500000000.0</v>
       </c>
       <c r="C10" s="1">
-        <v>89.787</v>
+        <v>90.311</v>
       </c>
       <c r="D10" s="1">
         <v>99.81049819</v>
       </c>
       <c r="E10" t="s">
         <v>56</v>
       </c>
       <c r="F10" t="s">
         <v>57</v>
       </c>
       <c r="G10" s="1">
         <v>4086969.17</v>
       </c>
       <c r="H10" s="1">
-        <v>-557469.29</v>
+        <v>-317092.1</v>
       </c>
       <c r="I10" s="1">
-        <v>-13.64016381851</v>
+        <v>-7.7586124781069</v>
       </c>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10" t="s">
         <v>61</v>
       </c>
       <c r="L10" s="1">
-        <v>3529499.88</v>
+        <v>3769877.07</v>
       </c>
       <c r="M10" s="1">
-        <v>3570855.84</v>
+        <v>3828203.29</v>
       </c>
       <c r="N10" s="1">
-        <v>2.55</v>
+        <v>2.75</v>
       </c>
       <c r="O10">
         <v>1</v>
       </c>
       <c r="Z10" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
         <v>63</v>
       </c>
       <c r="B11" s="1">
         <v>160000000.0</v>
       </c>
       <c r="C11" s="1">
-        <v>92.818</v>
+        <v>90.902</v>
       </c>
       <c r="D11" s="1">
         <v>92.85736875</v>
       </c>
       <c r="E11" t="s">
         <v>64</v>
       </c>
       <c r="F11">
-        <v>24.26</v>
+        <v>24.19</v>
       </c>
       <c r="G11" s="1">
         <v>6124436.2</v>
       </c>
       <c r="H11" s="1">
-        <v>-3769.35</v>
+        <v>-113144.61</v>
       </c>
       <c r="I11" s="1">
-        <v>-0.061546073416521</v>
+        <v>-1.8474289927292</v>
       </c>
       <c r="J11">
-        <v>0.01</v>
+        <v>0.02</v>
       </c>
       <c r="K11" t="s">
         <v>65</v>
       </c>
       <c r="L11" s="1">
-        <v>6120666.85</v>
+        <v>6011291.59</v>
       </c>
       <c r="M11" s="1">
-        <v>6140901.31</v>
+        <v>6044899.8</v>
       </c>
       <c r="N11" s="1">
-        <v>4.39</v>
+        <v>4.34</v>
       </c>
       <c r="O11">
         <v>1</v>
       </c>
       <c r="Z11" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
         <v>67</v>
       </c>
       <c r="B12" s="1">
         <v>71000000.0</v>
       </c>
       <c r="C12" s="1">
-        <v>103.169</v>
+        <v>101.292</v>
       </c>
       <c r="D12" s="1">
         <v>102.47873239</v>
       </c>
       <c r="E12" t="s">
         <v>64</v>
       </c>
       <c r="F12">
-        <v>24.26</v>
+        <v>24.19</v>
       </c>
       <c r="G12" s="1">
         <v>2974236.84</v>
       </c>
       <c r="H12" s="1">
-        <v>44700.66</v>
+        <v>-1832.63</v>
       </c>
       <c r="I12" s="1">
-        <v>1.5029287311228</v>
+        <v>-0.061616814617897</v>
       </c>
       <c r="J12">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="K12" t="s">
         <v>68</v>
       </c>
       <c r="L12" s="1">
-        <v>3018937.5</v>
+        <v>2972404.21</v>
       </c>
       <c r="M12" s="1">
-        <v>3049578.48</v>
+        <v>3011404.8</v>
       </c>
       <c r="N12" s="1">
-        <v>2.18</v>
+        <v>2.16</v>
       </c>
       <c r="O12">
         <v>1</v>
       </c>
       <c r="Z12" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
         <v>70</v>
       </c>
       <c r="B13" s="1">
         <v>136000000.0</v>
       </c>
       <c r="C13" s="1">
-        <v>108.016</v>
+        <v>109.782</v>
       </c>
       <c r="D13" s="1">
         <v>102.82321265</v>
       </c>
       <c r="E13" t="s">
         <v>71</v>
       </c>
       <c r="F13">
-        <v>68.07</v>
+        <v>66.77</v>
       </c>
       <c r="G13" s="1">
         <v>2186528.97</v>
       </c>
       <c r="H13" s="1">
-        <v>-28325.91</v>
+        <v>49718.66</v>
       </c>
       <c r="I13" s="1">
-        <v>-1.295473802938</v>
+        <v>2.2738623947891</v>
       </c>
       <c r="J13">
-        <v>0.01</v>
+        <v>0.02</v>
       </c>
       <c r="K13" t="s">
         <v>72</v>
       </c>
       <c r="L13" s="1">
-        <v>2158203.06</v>
+        <v>2236247.63</v>
       </c>
       <c r="M13" s="1">
-        <v>2175505.53</v>
+        <v>2266661.01</v>
       </c>
       <c r="N13" s="1">
-        <v>1.55</v>
+        <v>1.63</v>
       </c>
       <c r="O13">
         <v>1</v>
       </c>
       <c r="Z13" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
         <v>74</v>
       </c>
       <c r="B14" s="1">
         <v>44300000.0</v>
       </c>
       <c r="C14" s="1">
-        <v>94.315</v>
+        <v>93.91</v>
       </c>
       <c r="D14" s="1">
         <v>91.98</v>
       </c>
       <c r="E14" t="s">
         <v>75</v>
       </c>
       <c r="F14">
-        <v>53.28</v>
+        <v>53.82</v>
       </c>
       <c r="G14" s="1">
         <v>1137371.78</v>
       </c>
       <c r="H14" s="1">
-        <v>-353120.32</v>
+        <v>-364401.14</v>
       </c>
       <c r="I14" s="1">
-        <v>-31.047044265508</v>
+        <v>-32.038876505271</v>
       </c>
       <c r="J14">
-        <v>0.06</v>
+        <v>0.09</v>
       </c>
       <c r="K14" t="s">
         <v>76</v>
       </c>
       <c r="L14" s="1">
-        <v>784251.46</v>
+        <v>772970.64</v>
       </c>
       <c r="M14" s="1">
-        <v>808855.44</v>
+        <v>811532.18</v>
       </c>
       <c r="N14" s="1">
         <v>0.58</v>
       </c>
       <c r="O14">
         <v>1</v>
       </c>
       <c r="Z14" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
         <v>78</v>
       </c>
       <c r="B15" s="1">
         <v>100000000.0</v>
       </c>
       <c r="C15" s="1">
-        <v>97.3505</v>
+        <v>96.239</v>
       </c>
       <c r="D15" s="1">
         <v>98.29926026</v>
       </c>
       <c r="E15" t="s">
         <v>79</v>
       </c>
       <c r="F15">
-        <v>107.98</v>
+        <v>110.02</v>
       </c>
       <c r="G15" s="1">
         <v>1104197.32</v>
       </c>
       <c r="H15" s="1">
-        <v>-202658.55</v>
+        <v>-229477.43</v>
       </c>
       <c r="I15" s="1">
-        <v>-18.353472366696</v>
+        <v>-20.782284637315</v>
       </c>
       <c r="J15">
         <v>0.03</v>
       </c>
       <c r="K15" t="s">
         <v>80</v>
       </c>
       <c r="L15" s="1">
-        <v>901538.77</v>
+        <v>874719.89</v>
       </c>
       <c r="M15" s="1">
-        <v>930481.79</v>
+        <v>906656.03</v>
       </c>
       <c r="N15" s="1">
-        <v>0.67</v>
+        <v>0.65</v>
       </c>
       <c r="O15">
         <v>1</v>
       </c>
       <c r="Z15" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
         <v>82</v>
       </c>
       <c r="B16" s="1">
         <v>2300000000.0</v>
       </c>
       <c r="C16" s="1">
-        <v>114.214</v>
+        <v>111.165</v>
       </c>
       <c r="D16" s="1">
         <v>102.31835348</v>
       </c>
       <c r="E16" t="s">
         <v>83</v>
       </c>
       <c r="F16">
-        <v>354.92</v>
+        <v>361.05</v>
       </c>
       <c r="G16" s="1">
         <v>6096878.79</v>
       </c>
       <c r="H16" s="1">
-        <v>1304465.15</v>
+        <v>984675.01</v>
       </c>
       <c r="I16" s="1">
-        <v>21.395622168831</v>
+        <v>16.150477054178</v>
       </c>
       <c r="J16">
         <v>0.01</v>
       </c>
       <c r="K16" t="s">
         <v>84</v>
       </c>
       <c r="L16" s="1">
-        <v>7401343.94</v>
+        <v>7081553.8</v>
       </c>
       <c r="M16" s="1">
-        <v>7712040.49</v>
+        <v>7412635.33</v>
       </c>
       <c r="N16" s="1">
-        <v>5.51</v>
+        <v>5.32</v>
       </c>
       <c r="O16">
         <v>1</v>
       </c>
       <c r="Z16" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
         <v>86</v>
       </c>
       <c r="B17" s="1">
         <v>64000000000.0</v>
       </c>
       <c r="C17" s="1">
-        <v>97.23</v>
+        <v>96.684</v>
       </c>
       <c r="D17" s="1">
         <v>99.33</v>
       </c>
       <c r="E17" t="s">
         <v>87</v>
       </c>
       <c r="F17" t="s">
         <v>88</v>
       </c>
       <c r="G17" s="1">
         <v>3382137.26</v>
       </c>
       <c r="H17" s="1">
-        <v>-328452.32</v>
+        <v>-357580.42</v>
       </c>
       <c r="I17" s="1">
-        <v>-9.7113835054701</v>
+        <v>-10.572617032107</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17" t="s">
         <v>89</v>
       </c>
       <c r="L17" s="1">
-        <v>3053684.94</v>
+        <v>3024556.84</v>
       </c>
       <c r="M17" s="1">
-        <v>3151484.21</v>
+        <v>3028573.46</v>
       </c>
       <c r="N17" s="1">
-        <v>2.25</v>
+        <v>2.17</v>
       </c>
       <c r="O17">
         <v>1</v>
       </c>
       <c r="Z17" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
         <v>91</v>
       </c>
       <c r="B18" s="1">
         <v>156500000000.0</v>
       </c>
       <c r="C18" s="1">
-        <v>100.259</v>
+        <v>100.221</v>
       </c>
       <c r="D18" s="1">
         <v>107.64130194</v>
       </c>
       <c r="E18" t="s">
         <v>87</v>
       </c>
       <c r="F18" t="s">
         <v>88</v>
       </c>
       <c r="G18" s="1">
         <v>10794331.04</v>
       </c>
       <c r="H18" s="1">
-        <v>-3094491.45</v>
+        <v>-3127776.31</v>
       </c>
       <c r="I18" s="1">
-        <v>-28.667746417382</v>
+        <v>-28.976101422215</v>
       </c>
       <c r="J18">
         <v>0.0</v>
       </c>
       <c r="K18" t="s">
         <v>92</v>
       </c>
       <c r="L18" s="1">
-        <v>7699839.59</v>
+        <v>7666554.73</v>
       </c>
       <c r="M18" s="1">
-        <v>7888603.54</v>
+        <v>7891133.25</v>
       </c>
       <c r="N18" s="1">
-        <v>5.64</v>
+        <v>5.66</v>
       </c>
       <c r="O18">
         <v>1</v>
       </c>
       <c r="Z18" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
         <v>94</v>
       </c>
       <c r="B19" s="1">
         <v>400000000.0</v>
       </c>
       <c r="C19" s="1">
-        <v>97.2795</v>
+        <v>96.4875</v>
       </c>
       <c r="D19" s="1">
         <v>98.48513136</v>
       </c>
       <c r="E19" t="s">
         <v>79</v>
       </c>
       <c r="F19">
-        <v>107.98</v>
+        <v>110.02</v>
       </c>
       <c r="G19" s="1">
         <v>4123208.81</v>
       </c>
       <c r="H19" s="1">
-        <v>-519683.8</v>
+        <v>-615294.76</v>
       </c>
       <c r="I19" s="1">
-        <v>-12.603868102426</v>
+        <v>-14.922716465577</v>
       </c>
       <c r="J19">
-        <v>0.01</v>
+        <v>0.02</v>
       </c>
       <c r="K19" t="s">
         <v>95</v>
       </c>
       <c r="L19" s="1">
-        <v>3603525.01</v>
+        <v>3507914.05</v>
       </c>
       <c r="M19" s="1">
-        <v>3653000.26</v>
+        <v>3570068.13</v>
       </c>
       <c r="N19" s="1">
-        <v>2.61</v>
+        <v>2.56</v>
       </c>
       <c r="O19">
         <v>1</v>
       </c>
       <c r="Z19" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
         <v>97</v>
       </c>
       <c r="B20" s="1">
         <v>508000000.0</v>
       </c>
       <c r="C20" s="1">
-        <v>99.0575</v>
+        <v>98.716</v>
       </c>
       <c r="D20" s="1">
         <v>99.70899653</v>
       </c>
       <c r="E20" t="s">
         <v>79</v>
       </c>
       <c r="F20">
-        <v>107.98</v>
+        <v>110.02</v>
       </c>
       <c r="G20" s="1">
         <v>5610844.92</v>
       </c>
       <c r="H20" s="1">
-        <v>-950722.82</v>
+        <v>-1052899.08</v>
       </c>
       <c r="I20" s="1">
-        <v>-16.944378851234</v>
+        <v>-18.765428291324</v>
       </c>
       <c r="J20">
-        <v>0.01</v>
+        <v>0.02</v>
       </c>
       <c r="K20" t="s">
         <v>98</v>
       </c>
       <c r="L20" s="1">
-        <v>4660122.1</v>
+        <v>4557945.84</v>
       </c>
       <c r="M20" s="1">
-        <v>4720097.45</v>
+        <v>4635258.81</v>
       </c>
       <c r="N20" s="1">
-        <v>3.37</v>
+        <v>3.33</v>
       </c>
       <c r="O20">
         <v>1</v>
       </c>
       <c r="Z20" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
         <v>100</v>
       </c>
       <c r="B21" s="1">
         <v>3000000000.0</v>
       </c>
       <c r="C21" s="1">
-        <v>98.495</v>
+        <v>98.215</v>
       </c>
       <c r="D21" s="1">
         <v>98.5480379</v>
       </c>
       <c r="E21" t="s">
         <v>56</v>
       </c>
       <c r="F21" t="s">
         <v>57</v>
       </c>
       <c r="G21" s="1">
         <v>715238.62</v>
       </c>
       <c r="H21" s="1">
-        <v>34143.72</v>
+        <v>78274.14</v>
       </c>
       <c r="I21" s="1">
-        <v>4.7737522898302</v>
+        <v>10.943779853498</v>
       </c>
       <c r="J21">
         <v>0.0</v>
       </c>
       <c r="K21" t="s">
         <v>101</v>
       </c>
       <c r="L21" s="1">
-        <v>749382.34</v>
+        <v>793512.76</v>
       </c>
       <c r="M21" s="1">
-        <v>809415.18</v>
+        <v>862840.17</v>
       </c>
       <c r="N21" s="1">
-        <v>0.58</v>
+        <v>0.62</v>
       </c>
       <c r="O21">
         <v>1</v>
       </c>
       <c r="Z21" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
         <v>103</v>
       </c>
       <c r="B22" s="1">
-        <v>25000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="C22" s="1">
-        <v>98.468</v>
+        <v>98.596</v>
       </c>
       <c r="D22" s="1">
-        <v>99.29917636</v>
+        <v>99.03640168</v>
       </c>
       <c r="E22" t="s">
         <v>104</v>
       </c>
       <c r="F22">
-        <v>4.65</v>
+        <v>4.67</v>
       </c>
       <c r="G22" s="1">
-        <v>5244753.58</v>
+        <v>8407753.42</v>
       </c>
       <c r="H22" s="1">
-        <v>49111.07</v>
+        <v>40284.97</v>
       </c>
       <c r="I22" s="1">
-        <v>0.93638469855432</v>
+        <v>0.47914071675998</v>
       </c>
       <c r="J22">
-        <v>0.09</v>
+        <v>0.13</v>
       </c>
       <c r="K22" t="s">
         <v>105</v>
       </c>
       <c r="L22" s="1">
-        <v>5293864.65</v>
+        <v>8448038.39</v>
       </c>
       <c r="M22" s="1">
-        <v>5315819.53</v>
+        <v>8501425.05</v>
       </c>
       <c r="N22" s="1">
-        <v>3.8</v>
+        <v>6.1</v>
       </c>
       <c r="O22">
         <v>1</v>
       </c>
       <c r="Z22" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
         <v>107</v>
       </c>
       <c r="B23" s="1">
         <v>15000000.0</v>
       </c>
       <c r="C23" s="1">
-        <v>104.039</v>
+        <v>103.957</v>
       </c>
       <c r="D23" s="1">
         <v>105.99801867</v>
       </c>
       <c r="E23" t="s">
         <v>104</v>
       </c>
       <c r="F23">
-        <v>4.65</v>
+        <v>4.67</v>
       </c>
       <c r="G23" s="1">
         <v>3433060.08</v>
       </c>
       <c r="H23" s="1">
-        <v>-77035.48</v>
+        <v>-92789.97</v>
       </c>
       <c r="I23" s="1">
-        <v>-2.24393043538</v>
+        <v>-2.7028355996613</v>
       </c>
       <c r="J23">
-        <v>0.2</v>
+        <v>0.26</v>
       </c>
       <c r="K23" t="s">
         <v>108</v>
       </c>
       <c r="L23" s="1">
-        <v>3356024.6</v>
+        <v>3340270.11</v>
       </c>
       <c r="M23" s="1">
-        <v>3386549.77</v>
+        <v>3378968.45</v>
       </c>
       <c r="N23" s="1">
-        <v>2.42</v>
+        <v>2.43</v>
       </c>
       <c r="O23">
         <v>1</v>
       </c>
       <c r="Z23" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
         <v>110</v>
       </c>
       <c r="B24" s="1">
         <v>1400000.0</v>
       </c>
       <c r="C24" s="1">
-        <v>86.171</v>
+        <v>85.015</v>
       </c>
       <c r="D24" s="1">
         <v>86.2572375</v>
       </c>
       <c r="E24" t="s">
         <v>111</v>
       </c>
       <c r="F24">
-        <v>20.02</v>
+        <v>19.92</v>
       </c>
       <c r="G24" s="1">
         <v>5989045.57</v>
       </c>
       <c r="H24" s="1">
-        <v>36672.75</v>
+        <v>-14110.76</v>
       </c>
       <c r="I24" s="1">
-        <v>0.6123304551847</v>
+        <v>-0.23560949461936</v>
       </c>
       <c r="J24">
-        <v>0.03</v>
+        <v>0.05</v>
       </c>
       <c r="K24" t="s">
         <v>112</v>
       </c>
       <c r="L24" s="1">
-        <v>6025718.32</v>
+        <v>5974934.81</v>
       </c>
       <c r="M24" s="1">
-        <v>6064858.27</v>
+        <v>6046045.46</v>
       </c>
       <c r="N24" s="1">
-        <v>4.33</v>
+        <v>4.34</v>
       </c>
       <c r="O24">
         <v>1</v>
       </c>
       <c r="Z24" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
         <v>114</v>
       </c>
       <c r="B25" s="1">
         <v>1700000.0</v>
       </c>
       <c r="C25" s="1">
-        <v>97.475</v>
+        <v>97.128</v>
       </c>
       <c r="D25" s="1">
         <v>94.5819441941</v>
       </c>
       <c r="E25" t="s">
         <v>111</v>
       </c>
       <c r="F25">
-        <v>20.02</v>
+        <v>19.92</v>
       </c>
       <c r="G25" s="1">
         <v>7614654.83</v>
       </c>
       <c r="H25" s="1">
-        <v>662133.01</v>
+        <v>674360.51</v>
       </c>
       <c r="I25" s="1">
-        <v>8.6955091830472</v>
+        <v>8.8560877026648</v>
       </c>
       <c r="J25">
-        <v>0.03</v>
+        <v>0.05</v>
       </c>
       <c r="K25" t="s">
         <v>115</v>
       </c>
       <c r="L25" s="1">
-        <v>8276787.84</v>
+        <v>8289015.34</v>
       </c>
       <c r="M25" s="1">
-        <v>8326142.88</v>
+        <v>8377201.2</v>
       </c>
       <c r="N25" s="1">
-        <v>5.95</v>
+        <v>6.01</v>
       </c>
       <c r="O25">
         <v>1</v>
       </c>
       <c r="Z25" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
         <v>117</v>
       </c>
       <c r="B26" s="1">
         <v>2500000.0</v>
       </c>
       <c r="C26" s="1">
-        <v>102.41</v>
+        <v>102.74</v>
       </c>
       <c r="D26" s="1">
         <v>89.9253336</v>
       </c>
       <c r="E26" t="s">
         <v>118</v>
       </c>
       <c r="F26">
-        <v>3.9</v>
+        <v>3.88</v>
       </c>
       <c r="G26" s="1">
         <v>572400.95</v>
       </c>
       <c r="H26" s="1">
-        <v>84022.91</v>
+        <v>89174.36</v>
       </c>
       <c r="I26" s="1">
-        <v>14.679030494272</v>
+        <v>15.579002795156</v>
       </c>
       <c r="J26">
-        <v>0.67</v>
+        <v>0.78</v>
       </c>
       <c r="K26" t="s">
         <v>119</v>
       </c>
       <c r="L26" s="1">
-        <v>656423.86</v>
+        <v>661575.31</v>
       </c>
       <c r="M26" s="1">
-        <v>673284.02</v>
+        <v>681090.71</v>
       </c>
       <c r="N26" s="1">
-        <v>0.48</v>
+        <v>0.49</v>
       </c>
       <c r="O26">
         <v>1</v>
       </c>
       <c r="Z26" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
         <v>121</v>
       </c>
       <c r="B27" s="1">
         <v>6400000.0</v>
       </c>
       <c r="C27" s="1">
-        <v>112.038</v>
+        <v>112.259</v>
       </c>
       <c r="D27" s="1">
         <v>100.67218078</v>
       </c>
       <c r="E27" t="s">
         <v>118</v>
       </c>
       <c r="F27">
-        <v>3.9</v>
+        <v>3.88</v>
       </c>
       <c r="G27" s="1">
         <v>1590947.59</v>
       </c>
       <c r="H27" s="1">
-        <v>247483.3</v>
+        <v>259602.59</v>
       </c>
       <c r="I27" s="1">
-        <v>15.555716703402</v>
+        <v>16.317482211969</v>
       </c>
       <c r="J27">
-        <v>0.72</v>
+        <v>0.84</v>
       </c>
       <c r="K27" t="s">
         <v>122</v>
       </c>
       <c r="L27" s="1">
-        <v>1838430.89</v>
+        <v>1850550.18</v>
       </c>
       <c r="M27" s="1">
-        <v>1884756.83</v>
+        <v>1904070.64</v>
       </c>
       <c r="N27" s="1">
-        <v>1.35</v>
+        <v>1.37</v>
       </c>
       <c r="O27">
         <v>1</v>
       </c>
       <c r="Z27" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
         <v>124</v>
       </c>
       <c r="B28" s="1">
         <v>10600000.0</v>
       </c>
       <c r="C28" s="1">
-        <v>97.718</v>
+        <v>97.965</v>
       </c>
       <c r="D28" s="1">
         <v>92.07608538</v>
       </c>
       <c r="E28" t="s">
         <v>118</v>
       </c>
       <c r="F28">
-        <v>3.9</v>
+        <v>3.88</v>
       </c>
       <c r="G28" s="1">
         <v>2371365.24</v>
       </c>
       <c r="H28" s="1">
-        <v>284355.6</v>
+        <v>303343.71</v>
       </c>
       <c r="I28" s="1">
-        <v>11.991219032965</v>
+        <v>12.791943850876</v>
       </c>
       <c r="J28">
-        <v>0.53</v>
+        <v>0.61</v>
       </c>
       <c r="K28" t="s">
         <v>125</v>
       </c>
       <c r="L28" s="1">
-        <v>2655720.84</v>
+        <v>2674708.95</v>
       </c>
       <c r="M28" s="1">
-        <v>2712072.65</v>
+        <v>2739873.4</v>
       </c>
       <c r="N28" s="1">
-        <v>1.94</v>
+        <v>1.97</v>
       </c>
       <c r="O28">
         <v>1</v>
       </c>
       <c r="Z28" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
         <v>127</v>
       </c>
       <c r="B29" s="1">
         <v>23000000.0</v>
       </c>
       <c r="C29" s="1">
-        <v>84.826</v>
+        <v>83.861</v>
       </c>
       <c r="D29" s="1">
         <v>77.07608696</v>
       </c>
       <c r="E29" t="s">
         <v>128</v>
       </c>
       <c r="F29">
-        <v>4.29</v>
+        <v>4.33</v>
       </c>
       <c r="G29" s="1">
         <v>3906635.99</v>
       </c>
       <c r="H29" s="1">
-        <v>641409.93</v>
+        <v>546331.8</v>
       </c>
       <c r="I29" s="1">
-        <v>16.418471842318</v>
+        <v>13.98471220248</v>
       </c>
       <c r="J29">
-        <v>0.07</v>
+        <v>0.1</v>
       </c>
       <c r="K29" t="s">
         <v>129</v>
       </c>
       <c r="L29" s="1">
-        <v>4548045.92</v>
+        <v>4452967.79</v>
       </c>
       <c r="M29" s="1">
-        <v>4565269.2</v>
+        <v>4475371.37</v>
       </c>
       <c r="N29" s="1">
-        <v>3.26</v>
+        <v>3.21</v>
       </c>
       <c r="O29">
         <v>1</v>
       </c>
       <c r="Z29" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
         <v>131</v>
       </c>
       <c r="B30" s="1">
         <v>21000000.0</v>
       </c>
       <c r="C30" s="1">
-        <v>98.652</v>
+        <v>98.705</v>
       </c>
       <c r="D30" s="1">
         <v>81.95</v>
       </c>
       <c r="E30" t="s">
         <v>128</v>
       </c>
       <c r="F30">
-        <v>4.29</v>
+        <v>4.33</v>
       </c>
       <c r="G30" s="1">
         <v>3676104.62</v>
       </c>
       <c r="H30" s="1">
-        <v>1153295.69</v>
+        <v>1109316.13</v>
       </c>
       <c r="I30" s="1">
-        <v>31.372765718512</v>
+        <v>30.176402596507</v>
       </c>
       <c r="J30">
-        <v>0.54</v>
+        <v>0.57</v>
       </c>
       <c r="K30" t="s">
         <v>132</v>
       </c>
       <c r="L30" s="1">
-        <v>4829400.31</v>
+        <v>4785420.75</v>
       </c>
       <c r="M30" s="1">
-        <v>4943737.85</v>
+        <v>4905629.67</v>
       </c>
       <c r="N30" s="1">
-        <v>3.53</v>
+        <v>3.52</v>
       </c>
       <c r="O30">
         <v>1</v>
       </c>
       <c r="Z30" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
         <v>134</v>
       </c>
       <c r="B31" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C31" s="1">
-        <v>99.207</v>
+        <v>97.42</v>
       </c>
       <c r="D31" s="1">
         <v>96.54</v>
       </c>
       <c r="E31" t="s">
         <v>128</v>
       </c>
       <c r="F31">
-        <v>4.29</v>
+        <v>4.33</v>
       </c>
       <c r="G31" s="1">
         <v>4486320.07</v>
       </c>
       <c r="H31" s="1">
-        <v>138984.44</v>
+        <v>11890.71</v>
       </c>
       <c r="I31" s="1">
-        <v>3.097960863947</v>
+        <v>0.26504372881269</v>
       </c>
       <c r="J31">
-        <v>0.8</v>
+        <v>0.85</v>
       </c>
       <c r="K31" t="s">
         <v>135</v>
       </c>
       <c r="L31" s="1">
-        <v>4625304.51</v>
+        <v>4498210.78</v>
       </c>
       <c r="M31" s="1">
-        <v>4784332.84</v>
+        <v>4668989.04</v>
       </c>
       <c r="N31" s="1">
-        <v>3.42</v>
+        <v>3.35</v>
       </c>
       <c r="O31">
         <v>1</v>
       </c>
       <c r="Z31" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
         <v>137</v>
       </c>
       <c r="B32" s="1">
         <v>87000000.0</v>
       </c>
       <c r="C32" s="1">
-        <v>101.525</v>
+        <v>99.884</v>
       </c>
       <c r="D32" s="1">
         <v>87.80771</v>
       </c>
       <c r="E32" t="s">
         <v>138</v>
       </c>
       <c r="F32">
-        <v>18.78</v>
+        <v>18.85</v>
       </c>
       <c r="G32" s="1">
         <v>4198301.16</v>
       </c>
       <c r="H32" s="1">
-        <v>505284.3</v>
+        <v>412218.79</v>
       </c>
       <c r="I32" s="1">
-        <v>12.035446737699</v>
+        <v>9.8187046209901</v>
       </c>
       <c r="J32">
-        <v>0.11</v>
+        <v>0.14</v>
       </c>
       <c r="K32" t="s">
         <v>139</v>
       </c>
       <c r="L32" s="1">
-        <v>4703585.46</v>
+        <v>4610519.95</v>
       </c>
       <c r="M32" s="1">
-        <v>4799925.09</v>
+        <v>4728414.44</v>
       </c>
       <c r="N32" s="1">
-        <v>3.43</v>
+        <v>3.39</v>
       </c>
       <c r="O32">
         <v>1</v>
       </c>
       <c r="Z32" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" t="s">
         <v>141</v>
       </c>
       <c r="B33" s="1">
         <v>3500000.0</v>
       </c>
       <c r="C33" s="1">
-        <v>98.744</v>
+        <v>98.82</v>
       </c>
       <c r="D33" s="1">
         <v>90.749</v>
       </c>
       <c r="E33" t="s">
         <v>15</v>
       </c>
       <c r="F33">
         <v>1.14</v>
       </c>
       <c r="G33" s="1">
         <v>2921060.38</v>
       </c>
       <c r="H33" s="1">
-        <v>104581.99</v>
+        <v>111025.18</v>
       </c>
       <c r="I33" s="1">
-        <v>3.5802748452601</v>
+        <v>3.8008519358302</v>
       </c>
       <c r="J33">
-        <v>0.9</v>
+        <v>1.06</v>
       </c>
       <c r="K33" t="s">
         <v>142</v>
       </c>
       <c r="L33" s="1">
-        <v>3025642.37</v>
+        <v>3032085.56</v>
       </c>
       <c r="M33" s="1">
-        <v>3057305.03</v>
+        <v>3069160.75</v>
       </c>
       <c r="N33" s="1">
-        <v>2.19</v>
+        <v>2.2</v>
       </c>
       <c r="O33">
         <v>1</v>
       </c>
       <c r="Z33" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" t="s">
         <v>144</v>
       </c>
       <c r="B34" s="1">
         <v>18500000.0</v>
       </c>
       <c r="C34" s="1">
-        <v>100.442</v>
+        <v>99.732</v>
       </c>
       <c r="D34" s="1">
         <v>98.38680205</v>
       </c>
       <c r="E34" t="s">
         <v>145</v>
       </c>
       <c r="F34">
         <v>5.24</v>
       </c>
       <c r="G34" s="1">
         <v>3575242.26</v>
       </c>
       <c r="H34" s="1">
-        <v>-30996.82</v>
+        <v>-54640.05</v>
       </c>
       <c r="I34" s="1">
-        <v>-0.86698516480391</v>
+        <v>-1.5282894424055</v>
       </c>
       <c r="J34">
-        <v>0.44</v>
+        <v>0.51</v>
       </c>
       <c r="K34" t="s">
         <v>146</v>
       </c>
       <c r="L34" s="1">
-        <v>3544245.44</v>
+        <v>3520602.21</v>
       </c>
       <c r="M34" s="1">
-        <v>3625858.74</v>
+        <v>3615855.88</v>
       </c>
       <c r="N34" s="1">
-        <v>2.59</v>
+        <v>2.6</v>
       </c>
       <c r="O34">
         <v>1</v>
       </c>
       <c r="Z34" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" t="s">
         <v>148</v>
       </c>
       <c r="B35" s="1">
         <v>16500000.0</v>
       </c>
       <c r="C35" s="1">
-        <v>104.909</v>
+        <v>104.635</v>
       </c>
       <c r="D35" s="1">
         <v>106.07906824</v>
       </c>
       <c r="E35" t="s">
         <v>145</v>
       </c>
       <c r="F35">
         <v>5.24</v>
       </c>
       <c r="G35" s="1">
         <v>3486666.56</v>
       </c>
       <c r="H35" s="1">
-        <v>-184998.56</v>
+        <v>-192302.26</v>
       </c>
       <c r="I35" s="1">
-        <v>-5.3058862043866</v>
+        <v>-5.5153613541984</v>
       </c>
       <c r="J35">
-        <v>0.26</v>
+        <v>0.35</v>
       </c>
       <c r="K35" t="s">
         <v>149</v>
       </c>
       <c r="L35" s="1">
-        <v>3301668.0</v>
+        <v>3294364.3</v>
       </c>
       <c r="M35" s="1">
-        <v>3345124.86</v>
+        <v>3352330.0</v>
       </c>
       <c r="N35" s="1">
-        <v>2.39</v>
+        <v>2.41</v>
       </c>
       <c r="O35">
         <v>1</v>
       </c>
       <c r="Z35" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" t="s">
         <v>151</v>
       </c>
       <c r="B36" s="1">
         <v>64000000.0</v>
       </c>
       <c r="C36" s="1">
-        <v>96.933</v>
+        <v>95.788</v>
       </c>
       <c r="D36" s="1">
         <v>85.83928125</v>
       </c>
       <c r="E36" t="s">
         <v>138</v>
       </c>
       <c r="F36">
-        <v>18.78</v>
+        <v>18.85</v>
       </c>
       <c r="G36" s="1">
         <v>3128077.52</v>
       </c>
       <c r="H36" s="1">
-        <v>175529.78</v>
+        <v>124486.15</v>
       </c>
       <c r="I36" s="1">
-        <v>5.6114267909831</v>
+        <v>3.9796376273949</v>
       </c>
       <c r="J36">
-        <v>0.13</v>
+        <v>0.15</v>
       </c>
       <c r="K36" t="s">
         <v>152</v>
       </c>
       <c r="L36" s="1">
-        <v>3303607.3</v>
+        <v>3252563.67</v>
       </c>
       <c r="M36" s="1">
-        <v>3384001.93</v>
+        <v>3346337.65</v>
       </c>
       <c r="N36" s="1">
-        <v>2.42</v>
+        <v>2.4</v>
       </c>
       <c r="O36">
         <v>1</v>
       </c>
       <c r="Z36" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" t="s">
         <v>154</v>
       </c>
       <c r="B37" s="1">
         <v>120000000.0</v>
       </c>
       <c r="C37" s="1">
-        <v>104.103</v>
+        <v>101.968</v>
       </c>
       <c r="D37" s="1">
         <v>86.85423957</v>
       </c>
       <c r="E37" t="s">
         <v>138</v>
       </c>
       <c r="F37">
-        <v>18.78</v>
+        <v>18.85</v>
       </c>
       <c r="G37" s="1">
         <v>5165065.32</v>
       </c>
       <c r="H37" s="1">
-        <v>1487379.49</v>
+        <v>1326955.05</v>
       </c>
       <c r="I37" s="1">
-        <v>28.796915389252</v>
+        <v>25.690963575268</v>
       </c>
       <c r="J37">
-        <v>0.16</v>
+        <v>0.19</v>
       </c>
       <c r="K37" t="s">
         <v>155</v>
       </c>
       <c r="L37" s="1">
-        <v>6652444.81</v>
+        <v>6492020.37</v>
       </c>
       <c r="M37" s="1">
-        <v>6843561.51</v>
+        <v>6714942.9</v>
       </c>
       <c r="N37" s="1">
-        <v>4.89</v>
+        <v>4.82</v>
       </c>
       <c r="O37">
         <v>1</v>
       </c>
       <c r="Z37" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" t="s">
         <v>157</v>
       </c>
       <c r="B38" s="1">
         <v>180000000.0</v>
       </c>
       <c r="C38" s="1">
-        <v>100.044</v>
+        <v>100.071</v>
       </c>
       <c r="D38" s="1">
         <v>93.75046918</v>
       </c>
       <c r="E38" t="s">
         <v>158</v>
       </c>
       <c r="F38">
-        <v>38.02</v>
+        <v>38.37</v>
       </c>
       <c r="G38" s="1">
         <v>4556806.41</v>
       </c>
       <c r="H38" s="1">
-        <v>179296.94</v>
+        <v>138007.42</v>
       </c>
       <c r="I38" s="1">
-        <v>3.9347061048398</v>
+        <v>3.0285995845059</v>
       </c>
       <c r="J38">
         <v>0.0</v>
       </c>
       <c r="K38" t="s">
         <v>159</v>
       </c>
       <c r="L38" s="1">
-        <v>4736103.35</v>
+        <v>4694813.83</v>
       </c>
       <c r="M38" s="1">
-        <v>4737919.14</v>
+        <v>4699312.51</v>
       </c>
       <c r="N38" s="1">
-        <v>3.39</v>
+        <v>3.37</v>
       </c>
       <c r="O38">
         <v>1</v>
       </c>
       <c r="Z38" t="s">
         <v>156</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>