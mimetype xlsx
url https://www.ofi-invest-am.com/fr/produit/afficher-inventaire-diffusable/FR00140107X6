--- v0 (2026-05-03)
+++ v1 (2026-05-25)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="608">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="568">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>I</t>
   </si>
   <si>
     <t>FR0011024249</t>
   </si>
   <si>
@@ -106,1782 +106,1662 @@
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR001400KPZ3</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART I</t>
   </si>
   <si>
+    <t>RX100326</t>
+  </si>
+  <si>
+    <t>EURO-BUND MAR 26</t>
+  </si>
+  <si>
     <t>OE100326</t>
   </si>
   <si>
     <t>EURO-BOBL MAR 26</t>
   </si>
   <si>
-    <t>RX100326</t>
-[...4 lines deleted...]
-  <si>
     <t>OAT100326</t>
   </si>
   <si>
     <t>EURO-OAT MAR 26</t>
   </si>
   <si>
     <t>XS2986639701</t>
   </si>
   <si>
     <t>A2A SPA 3.625 30/01/2035</t>
   </si>
   <si>
+    <t>2 458.25</t>
+  </si>
+  <si>
     <t>XS2809859536</t>
   </si>
   <si>
     <t>ACHMEA BV 02/11/2044</t>
   </si>
   <si>
-    <t>3 425.86</t>
+    <t>6 022.29</t>
   </si>
   <si>
     <t>XS2388141892</t>
   </si>
   <si>
     <t>ADECCO INTERNATIONAL FINANCIAL SER 21/03/2082</t>
   </si>
   <si>
-    <t>7 915.07</t>
+    <t>3 758.90</t>
   </si>
   <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEAS SA 02/05/2056</t>
   </si>
   <si>
-    <t>24 746.92</t>
+    <t>34 326.37</t>
+  </si>
+  <si>
+    <t>BE6369832363</t>
+  </si>
+  <si>
+    <t>AGEAS SA PERP</t>
+  </si>
+  <si>
+    <t>11 750.00</t>
   </si>
   <si>
     <t>BE6317598850</t>
   </si>
   <si>
-    <t>AGEAS SA PERP</t>
-[...8 lines deleted...]
-    <t>6 567.12</t>
+    <t>11 126.03</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>6 998.63</t>
+    <t>11 155.07</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
-    <t>4 536.99</t>
-[...8 lines deleted...]
-    <t>9 776.71</t>
+    <t>6 558.90</t>
   </si>
   <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLIANDER NV PERP</t>
   </si>
   <si>
-    <t>10 997.26</t>
+    <t>15 102.74</t>
   </si>
   <si>
     <t>DE000A4DFLN3</t>
   </si>
   <si>
     <t>ALLIANZ SE 25/07/2055</t>
   </si>
   <si>
-    <t>11 836.23</t>
-[...2 lines deleted...]
-    <t>DE000A289FK7</t>
+    <t>15 805.92</t>
+  </si>
+  <si>
+    <t>DE000A3E5TR0</t>
   </si>
   <si>
     <t>ALLIANZ SE PERP</t>
   </si>
   <si>
-    <t>8 083.56</t>
-[...5 lines deleted...]
-    <t>16 013.15</t>
+    <t>8 633.42</t>
   </si>
   <si>
     <t>XS2761146468</t>
   </si>
   <si>
     <t>ALPHA BANK SA 12/05/2030</t>
   </si>
   <si>
-    <t>11 054.79</t>
+    <t>15 945.21</t>
   </si>
   <si>
     <t>XS2640904319</t>
   </si>
   <si>
     <t>ALPHA BANK SA 27/06/2029</t>
   </si>
   <si>
-    <t>12 601.03</t>
+    <t>18 458.90</t>
   </si>
   <si>
     <t>XS3064423174</t>
   </si>
   <si>
     <t>ALPHABET INC 3 06/05/2033</t>
   </si>
   <si>
-    <t>13 561.64</t>
+    <t>17 087.67</t>
   </si>
   <si>
     <t>XS3224609456</t>
   </si>
   <si>
     <t>ALPHABET INC 3.5 06/11/2038</t>
   </si>
   <si>
-    <t>7 975.59</t>
+    <t>12 070.88</t>
   </si>
   <si>
     <t>XS3229091015</t>
   </si>
   <si>
     <t>AMCOR UK FINANCE PLC 3.75 20/02/2033</t>
   </si>
   <si>
-    <t>3 304.11</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400ZZD7</t>
   </si>
   <si>
     <t>ARKEMA SA PERP</t>
   </si>
   <si>
-    <t>14 787.67</t>
+    <t>19 282.19</t>
   </si>
   <si>
     <t>XS3070545234</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 3.5 13/05/2030</t>
   </si>
   <si>
-    <t>30 838.36</t>
+    <t>41 712.33</t>
   </si>
   <si>
     <t>XS2919279633</t>
   </si>
   <si>
     <t>ASB BANK LTD 3.185 16/04/2029</t>
   </si>
   <si>
-    <t>20 593.42</t>
+    <t>27 661.51</t>
   </si>
   <si>
     <t>XS2790191303</t>
   </si>
   <si>
     <t>ASR NEDERLAND NV PERP</t>
   </si>
   <si>
-    <t>2 904.11</t>
-[...8 lines deleted...]
-    <t>13 697.26</t>
+    <t>6 752.05</t>
   </si>
   <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>25 365.43</t>
+    <t>35 798.45</t>
   </si>
   <si>
     <t>XS2737652474</t>
   </si>
   <si>
     <t>AXA SA PERP</t>
   </si>
   <si>
-    <t>3 324.86</t>
+    <t>8 461.49</t>
   </si>
   <si>
     <t>IT0005675126</t>
   </si>
   <si>
     <t>BANCO BPM SPA 23/10/2031</t>
   </si>
   <si>
-    <t>7 551.37</t>
+    <t>11 308.22</t>
   </si>
   <si>
     <t>IT0005632267</t>
   </si>
   <si>
     <t>BANCO BPM SPA 3.375 21/01/2030</t>
   </si>
   <si>
+    <t>3 048.32</t>
+  </si>
+  <si>
     <t>XS3090080733</t>
   </si>
   <si>
     <t>BANCO DE CREDITO SOCIAL COOPERATIV 13/06/2031</t>
   </si>
   <si>
-    <t>9 090.41</t>
+    <t>12 417.81</t>
   </si>
   <si>
     <t>XS2743029840</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 3.75 09/01/2034</t>
   </si>
   <si>
-    <t>2 219.18</t>
+    <t>5 034.25</t>
+  </si>
+  <si>
+    <t>XS2705604234</t>
+  </si>
+  <si>
+    <t>BANCO SANTANDER SA 4.875 18/10/2031</t>
+  </si>
+  <si>
+    <t>14 104.11</t>
   </si>
   <si>
     <t>XS2345798271</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 24/05/2032</t>
   </si>
   <si>
-    <t>12 414.86</t>
+    <t>16 847.01</t>
   </si>
   <si>
     <t>XS2817924660</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC 10/08/2034</t>
   </si>
   <si>
+    <t>3 478.95</t>
+  </si>
+  <si>
     <t>XS3112064947</t>
   </si>
   <si>
     <t>BANK OF MONTREAL 09/01/2032</t>
   </si>
   <si>
-    <t>3 183.04</t>
+    <t>7 085.53</t>
   </si>
   <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
   </si>
   <si>
-    <t>1 438.36</t>
-[...8 lines deleted...]
-    <t>4 890.64</t>
+    <t>4 257.53</t>
   </si>
   <si>
     <t>XS2831195644</t>
   </si>
   <si>
     <t>BARCLAYS PLC 31/05/2036</t>
   </si>
   <si>
-    <t>10 218.49</t>
+    <t>14 823.63</t>
   </si>
   <si>
     <t>XS3170898723</t>
   </si>
   <si>
     <t>BAWAG PSK BANK FUER ARBEIT UND WIR 02/09/2033</t>
   </si>
   <si>
-    <t>7 212.33</t>
+    <t>9 875.34</t>
   </si>
   <si>
     <t>BE0390167337</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
   </si>
   <si>
-    <t>32 363.01</t>
-[...1 lines deleted...]
-  <si>
     <t>BE6365319829</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 28/05/2030</t>
   </si>
   <si>
-    <t>21 054.45</t>
+    <t>27 970.89</t>
   </si>
   <si>
     <t>XS3215466338</t>
   </si>
   <si>
     <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
   </si>
   <si>
-    <t>5 186.30</t>
-[...8 lines deleted...]
-    <t>19 149.53</t>
+    <t>8 506.36</t>
   </si>
   <si>
     <t>FR001400LZI6</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 13/11/2032</t>
   </si>
   <si>
-    <t>9 838.36</t>
+    <t>15 173.97</t>
   </si>
   <si>
     <t>FR0014010KM7</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/01/2036</t>
   </si>
   <si>
-    <t>1 232.25</t>
+    <t>3 634.63</t>
   </si>
   <si>
     <t>XS2621007660</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 4.125 12/05/2033</t>
   </si>
   <si>
-    <t>17 267.59</t>
+    <t>21 968.51</t>
   </si>
   <si>
     <t>FR0014005V67</t>
   </si>
   <si>
     <t>BPCE SA 13/10/2046</t>
   </si>
   <si>
-    <t>12 051.37</t>
+    <t>17 547.26</t>
   </si>
   <si>
     <t>FR0014015DL3</t>
   </si>
   <si>
     <t>BPCE SA 16/01/2037</t>
   </si>
   <si>
     <t>XS3227880021</t>
   </si>
   <si>
     <t>BT FINANCE PLC 3.375 17/11/2032</t>
   </si>
   <si>
-    <t>5 044.93</t>
-[...17 lines deleted...]
-    <t>1 019.18</t>
+    <t>8 318.59</t>
+  </si>
+  <si>
+    <t>FR0014013058</t>
+  </si>
+  <si>
+    <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
+  </si>
+  <si>
+    <t>15 155.14</t>
+  </si>
+  <si>
+    <t>XS3226502485</t>
+  </si>
+  <si>
+    <t>CAIXABANK SA 14/05/2038</t>
+  </si>
+  <si>
+    <t>7 803.08</t>
   </si>
   <si>
     <t>FR0014012S89</t>
   </si>
   <si>
     <t>CAPGEMINI SE 3.5 25/09/2034</t>
   </si>
   <si>
-    <t>7 652.05</t>
+    <t>11 890.41</t>
   </si>
   <si>
     <t>XS2387052744</t>
   </si>
   <si>
     <t>CASTELLUM HELSINKI FINANCE HOLDING 0.875 17/09/2029</t>
   </si>
   <si>
-    <t>2 366.10</t>
+    <t>3 516.78</t>
   </si>
   <si>
     <t>XS2793256137</t>
   </si>
   <si>
     <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
   </si>
   <si>
-    <t>15 946.34</t>
+    <t>21 445.66</t>
   </si>
   <si>
     <t>FR001400RIX8</t>
   </si>
   <si>
     <t>CNP ASSURANCES 16/07/2054</t>
   </si>
   <si>
-    <t>13 623.29</t>
+    <t>18 110.96</t>
   </si>
   <si>
     <t>DE000CZ45YV9</t>
   </si>
   <si>
     <t>COMMERZBANK AG 16/07/2032</t>
   </si>
   <si>
-    <t>8 942.47</t>
-[...17 lines deleted...]
-    <t>2 112.53</t>
+    <t>12 383.56</t>
   </si>
   <si>
     <t>FR001400Q7X2</t>
   </si>
   <si>
     <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
   </si>
   <si>
-    <t>20 410.27</t>
-[...8 lines deleted...]
-    <t>6 063.70</t>
+    <t>28 479.45</t>
   </si>
   <si>
     <t>FR0014010IN9</t>
   </si>
   <si>
     <t>COVIVIO SA 3.625 17/06/2034</t>
   </si>
   <si>
-    <t>6 942.12</t>
+    <t>10 130.14</t>
   </si>
   <si>
     <t>FR001400MDV4</t>
   </si>
   <si>
     <t>COVIVIO SA 4.625 05/06/2032</t>
   </si>
   <si>
-    <t>12 417.81</t>
+    <t>37 215.42</t>
   </si>
   <si>
     <t>FR001400KDS4</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 28/08/2033</t>
   </si>
   <si>
-    <t>9 704.11</t>
+    <t>13 787.67</t>
   </si>
   <si>
     <t>FR001400PZV0</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
   </si>
   <si>
-    <t>10 516.11</t>
+    <t>15 181.15</t>
   </si>
   <si>
     <t>FR0013236544</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 3.5 09/02/2029</t>
   </si>
   <si>
-    <t>13 846.58</t>
-[...1 lines deleted...]
-  <si>
     <t>BE0002989706</t>
   </si>
   <si>
     <t>CRELAN SA 23/01/2032</t>
   </si>
   <si>
-    <t>1 121.92</t>
+    <t>3 523.97</t>
   </si>
   <si>
     <t>BE0390287564</t>
   </si>
   <si>
-    <t>CRELAN SA-BRUSSELS HEAD OFFICE 4 30/04/2037</t>
+    <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
+  </si>
+  <si>
+    <t>2 761.64</t>
   </si>
   <si>
     <t>XS2900380812</t>
   </si>
   <si>
     <t>DAIMLER TRUCK INTERNATIONAL FINANC 3.375 23/09/2030</t>
   </si>
   <si>
-    <t>2 496.58</t>
+    <t>2 903.42</t>
   </si>
   <si>
     <t>FR001400YP56</t>
   </si>
   <si>
     <t>DANONE SA 3.438 07/04/2033</t>
   </si>
   <si>
-    <t>11 453.72</t>
+    <t>15 353.26</t>
   </si>
   <si>
     <t>DE000A30VT06</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG (PARIS BRANCH) 05/09/2030</t>
   </si>
   <si>
+    <t>40 753.42</t>
+  </si>
+  <si>
+    <t>DE000A4DE9Y3</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BANK AG 13/02/2031</t>
+  </si>
+  <si>
+    <t>DE000A351ZT4</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BOERSE AG 3.875 28/09/2033</t>
+  </si>
+  <si>
+    <t>8 068.49</t>
+  </si>
+  <si>
+    <t>XS3032045471</t>
+  </si>
+  <si>
+    <t>DEUTSCHE POST AG 3 24/03/2030</t>
+  </si>
+  <si>
+    <t>18 332.05</t>
+  </si>
+  <si>
+    <t>XS2280835260</t>
+  </si>
+  <si>
+    <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
+  </si>
+  <si>
+    <t>4 664.38</t>
+  </si>
+  <si>
+    <t>XS2977974927</t>
+  </si>
+  <si>
+    <t>DNB BANK ASA 15/01/2031</t>
+  </si>
+  <si>
+    <t>1 767.12</t>
+  </si>
+  <si>
+    <t>XS3074473474</t>
+  </si>
+  <si>
+    <t>DNB BANK ASA 20/05/2031</t>
+  </si>
+  <si>
+    <t>9 691.78</t>
+  </si>
+  <si>
+    <t>XS2852136063</t>
+  </si>
+  <si>
+    <t>DSM BV 3.625 02/07/2034</t>
+  </si>
+  <si>
+    <t>22 095.62</t>
+  </si>
+  <si>
+    <t>XS3204041266</t>
+  </si>
+  <si>
+    <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
+  </si>
+  <si>
+    <t>8 224.27</t>
+  </si>
+  <si>
+    <t>XS3274805376</t>
+  </si>
+  <si>
+    <t>E.ON SE 3.448 19/01/2034</t>
+  </si>
+  <si>
+    <t>6 970.44</t>
+  </si>
+  <si>
+    <t>XS3166221948</t>
+  </si>
+  <si>
+    <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
+  </si>
+  <si>
+    <t>21 974.19</t>
+  </si>
+  <si>
+    <t>XS3071203056</t>
+  </si>
+  <si>
+    <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
+  </si>
+  <si>
+    <t>26 278.77</t>
+  </si>
+  <si>
+    <t>PTEDP6OM0007</t>
+  </si>
+  <si>
+    <t>EDP SA 02/12/2055</t>
+  </si>
+  <si>
+    <t>9 385.27</t>
+  </si>
+  <si>
+    <t>XS3171675393</t>
+  </si>
+  <si>
+    <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.125 03/12/2031</t>
+  </si>
+  <si>
+    <t>5 264.55</t>
+  </si>
+  <si>
+    <t>FR001400D6O8</t>
+  </si>
+  <si>
+    <t>ELECTRICITE DE FRANCE SA 4.75 12/10/2034</t>
+  </si>
+  <si>
+    <t>8 979.45</t>
+  </si>
+  <si>
+    <t>BE6352705782</t>
+  </si>
+  <si>
+    <t>ELIA GROUP SA 3.875 11/06/2031</t>
+  </si>
+  <si>
+    <t>24 938.01</t>
+  </si>
+  <si>
+    <t>XS3070067072</t>
+  </si>
+  <si>
+    <t>ELISA OYJ 2.875 14/05/2030</t>
+  </si>
+  <si>
+    <t>33 189.47</t>
+  </si>
+  <si>
+    <t>XS3086867440</t>
+  </si>
+  <si>
+    <t>ELM BV 3.375 19/06/2030</t>
+  </si>
+  <si>
+    <t>14 036.30</t>
+  </si>
+  <si>
+    <t>XS1492580516</t>
+  </si>
+  <si>
+    <t>ELM BV FOR SWISS LIFE INSURANCE &amp; PERP</t>
+  </si>
+  <si>
+    <t>71 778.08</t>
+  </si>
+  <si>
+    <t>XS2312746345</t>
+  </si>
+  <si>
+    <t>ENEL SPA NC30 PERP</t>
+  </si>
+  <si>
+    <t>7 952.05</t>
+  </si>
+  <si>
+    <t>FR001400KHG0</t>
+  </si>
+  <si>
+    <t>ENGIE SA 3.875 06/01/2031</t>
+  </si>
+  <si>
+    <t>5 520.55</t>
+  </si>
+  <si>
+    <t>FR001400RX89</t>
+  </si>
+  <si>
+    <t>ESSILORLUXOTTICA SA 3 05/03/2032</t>
+  </si>
+  <si>
+    <t>26 556.16</t>
+  </si>
+  <si>
+    <t>XS2113167568</t>
+  </si>
+  <si>
+    <t>ESSITY AB (PUBL) 0.5 03/02/2030</t>
+  </si>
+  <si>
+    <t>XS2386877133</t>
+  </si>
+  <si>
+    <t>ESSITY CAPITAL BV 0.25 15/09/2029</t>
+  </si>
+  <si>
+    <t>DE000A4DFWV3</t>
+  </si>
+  <si>
+    <t>EVONIK INDUSTRIES AG 09/09/2055</t>
+  </si>
+  <si>
+    <t>11 946.58</t>
+  </si>
+  <si>
+    <t>XS2982065018</t>
+  </si>
+  <si>
+    <t>EXPERIAN PLC 3.51 15/12/2033</t>
+  </si>
+  <si>
+    <t>4 127.38</t>
+  </si>
+  <si>
+    <t>XS2950696869</t>
+  </si>
+  <si>
+    <t>FINGRID OYJ 2.75 04/12/2029</t>
+  </si>
+  <si>
+    <t>4 431.64</t>
+  </si>
+  <si>
+    <t>XS3299544711</t>
+  </si>
+  <si>
+    <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
+  </si>
+  <si>
+    <t>FR0012602779</t>
+  </si>
+  <si>
+    <t>GDF SUEZ 1.5 13/03/2035</t>
+  </si>
+  <si>
+    <t>5 769.86</t>
+  </si>
+  <si>
+    <t>XS3148184156</t>
+  </si>
+  <si>
+    <t>GIVAUDAN FINANCE EUROPE BV 2.875 09/09/2029</t>
+  </si>
+  <si>
+    <t>9 428.42</t>
+  </si>
+  <si>
+    <t>XS2715302001</t>
+  </si>
+  <si>
+    <t>GIVAUDAN FINANCE EUROPE BV 4.125 28/11/2033</t>
+  </si>
+  <si>
+    <t>5 964.86</t>
+  </si>
+  <si>
+    <t>DE000A383PT8</t>
+  </si>
+  <si>
+    <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
+  </si>
+  <si>
+    <t>31 180.48</t>
+  </si>
+  <si>
+    <t>ES0244251056</t>
+  </si>
+  <si>
+    <t>IBERCAJA BANCO SA 10/08/2031</t>
+  </si>
+  <si>
+    <t>XS3224600232</t>
+  </si>
+  <si>
+    <t>IBERDROLA FINANZAS SAU PERP</t>
+  </si>
+  <si>
+    <t>7 027.40</t>
+  </si>
+  <si>
+    <t>XS2244941063</t>
+  </si>
+  <si>
+    <t>IBERDROLA INTERNATIONAL BV PERP</t>
+  </si>
+  <si>
+    <t>10 961.62</t>
+  </si>
+  <si>
+    <t>XS2295333988</t>
+  </si>
+  <si>
+    <t>FR001400ZRC6</t>
+  </si>
+  <si>
+    <t>ICADE 4.375 22/05/2035</t>
+  </si>
+  <si>
+    <t>40 417.81</t>
+  </si>
+  <si>
+    <t>XS3190744907</t>
+  </si>
+  <si>
+    <t>IDS FINANCING PLC 3.25 01/01/2029</t>
+  </si>
+  <si>
+    <t>8 238.88</t>
+  </si>
+  <si>
+    <t>FR00140141X5</t>
+  </si>
+  <si>
+    <t>IMERYS S.A. 4 21/11/2032</t>
+  </si>
+  <si>
+    <t>6 443.84</t>
+  </si>
+  <si>
+    <t>XS3074456891</t>
+  </si>
+  <si>
+    <t>INFORMA PLC 3.375 09/06/2031</t>
+  </si>
+  <si>
+    <t>12 572.66</t>
+  </si>
+  <si>
+    <t>XS3153087559</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 20/08/2037</t>
+  </si>
+  <si>
+    <t>34 471.58</t>
+  </si>
+  <si>
+    <t>IT0005611550</t>
+  </si>
+  <si>
+    <t>INTESA SANPAOLO SPA 16/09/2032</t>
+  </si>
+  <si>
+    <t>16 762.37</t>
+  </si>
+  <si>
+    <t>XS3032046016</t>
+  </si>
+  <si>
+    <t>INVESTOR AB 3.5 31/03/2034</t>
+  </si>
+  <si>
+    <t>17 881.64</t>
+  </si>
+  <si>
+    <t>XS2977890313</t>
+  </si>
+  <si>
+    <t>IREN SPA PERP</t>
+  </si>
+  <si>
+    <t>15 287.67</t>
+  </si>
+  <si>
+    <t>XS2957380228</t>
+  </si>
+  <si>
+    <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
+  </si>
+  <si>
+    <t>2 985.10</t>
+  </si>
+  <si>
+    <t>XS3300349639</t>
+  </si>
+  <si>
+    <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
+  </si>
+  <si>
+    <t>1 218.66</t>
+  </si>
+  <si>
+    <t>BE0002990712</t>
+  </si>
+  <si>
+    <t>KBC GROEP NV 17/04/2035</t>
+  </si>
+  <si>
+    <t>65 797.26</t>
+  </si>
+  <si>
+    <t>FR0013300605</t>
+  </si>
+  <si>
+    <t>KLEPIERRE SA 1.625 13/12/2032</t>
+  </si>
+  <si>
+    <t>2 030.14</t>
+  </si>
+  <si>
+    <t>FR001400NDQ2</t>
+  </si>
+  <si>
+    <t>KLEPIERRE SA 3.875 23/09/2033</t>
+  </si>
+  <si>
+    <t>10 000.68</t>
+  </si>
+  <si>
+    <t>XS2229470146</t>
+  </si>
+  <si>
+    <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
+  </si>
+  <si>
+    <t>2 876.71</t>
+  </si>
+  <si>
+    <t>FR0014001R34</t>
+  </si>
+  <si>
+    <t>LA BANQUE POSTALE 02/08/2032</t>
+  </si>
+  <si>
+    <t>6 441.78</t>
+  </si>
+  <si>
+    <t>XS3069338336</t>
+  </si>
+  <si>
+    <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
+  </si>
+  <si>
+    <t>15 110.79</t>
+  </si>
+  <si>
+    <t>XS2815980664</t>
+  </si>
+  <si>
+    <t>LLOYDS BANKING GROUP PLC 14/05/2032</t>
+  </si>
+  <si>
+    <t>14 941.89</t>
+  </si>
+  <si>
+    <t>XS2679904685</t>
+  </si>
+  <si>
+    <t>LSEG NETHERLANDS BV 4.231 29/09/2030</t>
+  </si>
+  <si>
+    <t>18 413.78</t>
+  </si>
+  <si>
+    <t>FR001400ZEB6</t>
+  </si>
+  <si>
+    <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
+  </si>
+  <si>
+    <t>41 358.90</t>
+  </si>
+  <si>
+    <t>XS1689185426</t>
+  </si>
+  <si>
+    <t>MAGNA INTERNATIONAL INC 1.5 25/09/2027</t>
+  </si>
+  <si>
+    <t>XS3070027522</t>
+  </si>
+  <si>
+    <t>MAGNA INTERNATIONAL INC 3.625 21/05/2031</t>
+  </si>
+  <si>
+    <t>20 136.92</t>
+  </si>
+  <si>
+    <t>XS3238212164</t>
+  </si>
+  <si>
+    <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
+  </si>
+  <si>
+    <t>10 978.46</t>
+  </si>
+  <si>
+    <t>XS2023644540</t>
+  </si>
+  <si>
+    <t>MERCK FINANCIAL SERVICES GMBH 0.875 05/07/2031</t>
+  </si>
+  <si>
+    <t>6 249.66</t>
+  </si>
+  <si>
+    <t>XS3223939466</t>
+  </si>
+  <si>
+    <t>MERCK KGAA 24/11/2055</t>
+  </si>
+  <si>
+    <t>XS3293638568</t>
+  </si>
+  <si>
+    <t>MIZUHO FINANCIAL GROUP INC 3.21 16/05/2032</t>
+  </si>
+  <si>
+    <t>1 450.13</t>
+  </si>
+  <si>
+    <t>XS2790333889</t>
+  </si>
+  <si>
+    <t>MORGAN STANLEY 21/03/2035</t>
+  </si>
+  <si>
+    <t>74 332.33</t>
+  </si>
+  <si>
+    <t>XS3086253039</t>
+  </si>
+  <si>
+    <t>NATIONAL GRID NORTH AMERICA INC 3.15 03/06/2030</t>
+  </si>
+  <si>
+    <t>16 250.55</t>
+  </si>
+  <si>
+    <t>XS2388449758</t>
+  </si>
+  <si>
+    <t>NATIONALE NEDERLANDEN BANK N V 0.5 21/09/2028</t>
+  </si>
+  <si>
+    <t>5 445.21</t>
+  </si>
+  <si>
+    <t>XS2898838516</t>
+  </si>
+  <si>
+    <t>NATWEST GROUP PLC 12/09/2032</t>
+  </si>
+  <si>
+    <t>25 027.74</t>
+  </si>
+  <si>
+    <t>XS3009472989</t>
+  </si>
+  <si>
+    <t>NATWEST GROUP PLC 25/02/2035</t>
+  </si>
+  <si>
+    <t>XS3303513066</t>
+  </si>
+  <si>
+    <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
+  </si>
+  <si>
+    <t>XS2602037629</t>
+  </si>
+  <si>
+    <t>NN GROUP NV PERP</t>
+  </si>
+  <si>
+    <t>22 425.91</t>
+  </si>
+  <si>
+    <t>XS3232967318</t>
+  </si>
+  <si>
+    <t>NORDEA BANK ABP 19/11/2035</t>
+  </si>
+  <si>
+    <t>8 904.11</t>
+  </si>
+  <si>
+    <t>XS3100081507</t>
+  </si>
+  <si>
+    <t>NTT FINANCE CORP 3.678 16/07/2033</t>
+  </si>
+  <si>
+    <t>13 413.51</t>
+  </si>
+  <si>
+    <t>XS2776001377</t>
+  </si>
+  <si>
+    <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
+  </si>
+  <si>
+    <t>25 403.29</t>
+  </si>
+  <si>
+    <t>XS3284416917</t>
+  </si>
+  <si>
+    <t>OP CORPORATE BANK PLC 30/01/2032</t>
+  </si>
+  <si>
+    <t>5 170.79</t>
+  </si>
+  <si>
+    <t>FR001400GDJ1</t>
+  </si>
+  <si>
+    <t>ORANGE SA PERP</t>
+  </si>
+  <si>
+    <t>69 580.48</t>
+  </si>
+  <si>
+    <t>XS2901491261</t>
+  </si>
+  <si>
+    <t>P3 GROUP SARL 4 19/04/2032</t>
+  </si>
+  <si>
+    <t>31 073.10</t>
+  </si>
+  <si>
+    <t>XS3013011203</t>
+  </si>
+  <si>
+    <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
+  </si>
+  <si>
+    <t>18 207.12</t>
+  </si>
+  <si>
+    <t>XS2810794680</t>
+  </si>
+  <si>
+    <t>PROLOGIS EURO FINANCE LLC 4 05/05/2034</t>
+  </si>
+  <si>
+    <t>19 594.52</t>
+  </si>
+  <si>
+    <t>BE0002830116</t>
+  </si>
+  <si>
+    <t>PROXIMUS NV 0.75 17/11/2036</t>
+  </si>
+  <si>
+    <t>1 676.71</t>
+  </si>
+  <si>
+    <t>FR0014010CI2</t>
+  </si>
+  <si>
+    <t>PUBLICIS GROUPE SA 3.375 12/06/2032</t>
+  </si>
+  <si>
+    <t>21 636.99</t>
+  </si>
+  <si>
+    <t>CH1353015048</t>
+  </si>
+  <si>
+    <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
+  </si>
+  <si>
+    <t>16 811.61</t>
+  </si>
+  <si>
+    <t>FR0014015EO5</t>
+  </si>
+  <si>
+    <t>RCI BANQUE SA 3.75 16/02/2032</t>
+  </si>
+  <si>
+    <t>1 726.03</t>
+  </si>
+  <si>
+    <t>XS2552369469</t>
+  </si>
+  <si>
+    <t>RED ELECTRICA CORPORACION SA PERP</t>
+  </si>
+  <si>
+    <t>36 189.04</t>
+  </si>
+  <si>
+    <t>XS2838500218</t>
+  </si>
+  <si>
+    <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
+  </si>
+  <si>
+    <t>8 617.81</t>
+  </si>
+  <si>
+    <t>XS2779010300</t>
+  </si>
+  <si>
+    <t>RELX FINANCE BV 3.375 20/03/2033</t>
+  </si>
+  <si>
+    <t>31 776.41</t>
+  </si>
+  <si>
+    <t>FR001400U3P1</t>
+  </si>
+  <si>
+    <t>ROQUETTE FRERES SA 3.774 25/11/2031</t>
+  </si>
+  <si>
+    <t>6 803.54</t>
+  </si>
+  <si>
+    <t>XS2979759359</t>
+  </si>
+  <si>
+    <t>ROYAL BANK OF CANADA 22/01/2031</t>
+  </si>
+  <si>
+    <t>FR001400J150</t>
+  </si>
+  <si>
+    <t>RTE RESEAU DE TRANSPORT D ELECTRIC 3.75 04/07/2035</t>
+  </si>
+  <si>
     <t>29 342.47</t>
   </si>
   <si>
-    <t>DE000A4DE9Y3</t>
-[...782 lines deleted...]
-    <t>22 292.05</t>
+    <t>XS3304304945</t>
+  </si>
+  <si>
+    <t>SAGE GROUP PLC 3.821 25/02/2033</t>
   </si>
   <si>
     <t>FR001400Y1I6</t>
   </si>
   <si>
     <t>SANOFI SA 2.75 11/03/2031</t>
   </si>
   <si>
-    <t>17 456.85</t>
-[...20 lines deleted...]
-    <t>15 975.34</t>
+    <t>23 936.30</t>
   </si>
   <si>
     <t>XS2894895684</t>
   </si>
   <si>
     <t>SCOTTISH HYDRO ELECTRIC TRANSMISSI 3.375 04/09/2032</t>
   </si>
   <si>
-    <t>5 881.01</t>
-[...5 lines deleted...]
-    <t>SELP FINANCE SARL 3.75 16/01/2032</t>
+    <t>8 348.55</t>
   </si>
   <si>
     <t>XS2616008970</t>
   </si>
   <si>
     <t>SIKA CAPITAL BV 3.75 03/05/2030</t>
   </si>
   <si>
-    <t>24 048.90</t>
-[...8 lines deleted...]
-    <t>1 960.82</t>
+    <t>32 116.44</t>
   </si>
   <si>
     <t>FR0014014A53</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 20/11/2035</t>
   </si>
   <si>
-    <t>7 357.19</t>
+    <t>11 561.30</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE PLC 3.5 18/03/2032</t>
   </si>
   <si>
-    <t>17 118.74</t>
+    <t>21 598.93</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
-    <t>22 246.58</t>
+    <t>30 772.60</t>
   </si>
   <si>
     <t>XS2021467753</t>
   </si>
   <si>
     <t>STANDARD CHARTERED PLC 02/07/2027</t>
   </si>
   <si>
     <t>XS2726853554</t>
   </si>
   <si>
     <t>STATKRAFT AS 3.125 13/12/2031</t>
   </si>
   <si>
-    <t>2 071.23</t>
+    <t>3 565.75</t>
   </si>
   <si>
     <t>XS2768793676</t>
   </si>
   <si>
     <t>STATNETT SF 3.375 26/02/2036</t>
   </si>
   <si>
-    <t>22 265.75</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400DQ92</t>
   </si>
   <si>
     <t>SUEZ SA (FR) 5 03/11/2032</t>
   </si>
   <si>
-    <t>7 726.03</t>
+    <t>11 123.29</t>
   </si>
   <si>
     <t>BE6365314770</t>
   </si>
   <si>
     <t>SYENSQO NV 3.375 28/05/2031</t>
   </si>
   <si>
-    <t>23 393.84</t>
+    <t>30 513.70</t>
+  </si>
+  <si>
+    <t>XS3298843924</t>
+  </si>
+  <si>
+    <t>T-MOBILE USA INC 3.625 19/02/2035</t>
+  </si>
+  <si>
+    <t>1 143.32</t>
   </si>
   <si>
     <t>XS2314267449</t>
   </si>
   <si>
     <t>TELE2 AB 0.75 23/03/2031</t>
   </si>
   <si>
-    <t>3 932.88</t>
+    <t>4 904.79</t>
   </si>
   <si>
     <t>XS2623868994</t>
   </si>
   <si>
     <t>TELE2 AB 3.75 22/11/2029</t>
   </si>
   <si>
-    <t>3 937.50</t>
+    <t>6 089.08</t>
+  </si>
+  <si>
+    <t>XS2589828941</t>
+  </si>
+  <si>
+    <t>TELIA COMPANY AB 3.625 22/02/2032</t>
   </si>
   <si>
     <t>XS3166363906</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
   </si>
   <si>
-    <t>18 752.05</t>
+    <t>26 334.25</t>
   </si>
   <si>
     <t>XS2549543226</t>
   </si>
   <si>
     <t>TENNET NETHERLANDS BV 4.25 28/04/2032</t>
   </si>
   <si>
-    <t>19 771.23</t>
+    <t>24 859.59</t>
   </si>
   <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
   </si>
   <si>
-    <t>12 205.48</t>
+    <t>17 178.08</t>
+  </si>
+  <si>
+    <t>XS3281650823</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
+  </si>
+  <si>
+    <t>1 345.49</t>
   </si>
   <si>
     <t>XS2798269069</t>
   </si>
   <si>
-    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
-[...2 lines deleted...]
-    <t>11 712.33</t>
+    <t>16 761.64</t>
   </si>
   <si>
     <t>FR001400L263</t>
   </si>
   <si>
     <t>THALES SA 4.25 18/10/2031</t>
   </si>
   <si>
-    <t>7 684.93</t>
+    <t>10 758.90</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
-    <t>1 131.05</t>
+    <t>3 818.01</t>
   </si>
   <si>
     <t>XS3047435659</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.143 17/04/2035</t>
   </si>
   <si>
-    <t>9 544.11</t>
+    <t>13 845.11</t>
+  </si>
+  <si>
+    <t>XS2614623978</t>
+  </si>
+  <si>
+    <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.225 26/04/2033</t>
+  </si>
+  <si>
+    <t>14 214.52</t>
   </si>
   <si>
     <t>CH1305916897</t>
   </si>
   <si>
     <t>UBS GROUP AG 09/06/2033</t>
   </si>
   <si>
-    <t>13 155.13</t>
+    <t>20 300.54</t>
   </si>
   <si>
     <t>CH1474856957</t>
   </si>
   <si>
     <t>UBS GROUP AG 11/08/2031</t>
   </si>
   <si>
-    <t>6 877.39</t>
+    <t>11 192.61</t>
   </si>
   <si>
     <t>BE0390119825</t>
   </si>
   <si>
     <t>UCB SA 4.25 20/03/2030</t>
   </si>
   <si>
-    <t>22 495.89</t>
+    <t>28 038.36</t>
   </si>
   <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
   </si>
   <si>
-    <t>9 363.70</t>
+    <t>12 559.25</t>
   </si>
   <si>
     <t>ES0280907041</t>
   </si>
   <si>
     <t>UNICAJA BANCO SA 22/06/2034</t>
   </si>
   <si>
-    <t>10 306.85</t>
+    <t>15 068.49</t>
   </si>
   <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
   </si>
   <si>
-    <t>22 919.18</t>
+    <t>30 183.70</t>
   </si>
   <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
   </si>
   <si>
-    <t>1 271.08</t>
+    <t>2 737.71</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>13 952.05</t>
+    <t>19 294.52</t>
   </si>
   <si>
     <t>XS2821745374</t>
   </si>
   <si>
     <t>VERBUND AG 3.25 17/05/2031</t>
   </si>
   <si>
-    <t>11 753.42</t>
-[...17 lines deleted...]
-    <t>17 538.36</t>
+    <t>15 279.45</t>
+  </si>
+  <si>
+    <t>XS3305144001</t>
+  </si>
+  <si>
+    <t>VERIZON COMMUNICATIONS INC 15/08/2056</t>
   </si>
   <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>2 903.42</t>
+    <t>4 045.89</t>
   </si>
   <si>
     <t>XS2198580271</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 0.75 03/07/2030</t>
   </si>
   <si>
-    <t>4 904.79</t>
+    <t>5 402.05</t>
+  </si>
+  <si>
+    <t>XS2592516210</t>
+  </si>
+  <si>
+    <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
+  </si>
+  <si>
+    <t>6 780.82</t>
   </si>
   <si>
     <t>CH1471403852</t>
   </si>
   <si>
     <t>ZUERCHER KANTONALBANK 11/09/2031</t>
   </si>
   <si>
-    <t>7 619.03</t>
+    <t>11 679.06</t>
   </si>
   <si>
     <t>CDS-00107052</t>
   </si>
   <si>
     <t>PAR20251127050130061</t>
   </si>
   <si>
-    <t>-113 750.00</t>
+    <t>-169 361.10</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2201,198 +2081,198 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C4" sqref="C4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>76063.5321</v>
+        <v>71194.3521</v>
       </c>
       <c r="D2">
-        <v>1478.33</v>
+        <v>1486.68</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>112447015.1</v>
+        <v>105843277.42</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>112447015.1</v>
+        <v>105843277.42</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>272553.0233</v>
+        <v>617096.0233</v>
       </c>
       <c r="D3">
-        <v>101.4</v>
+        <v>101.94</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>27639577.21</v>
+        <v>62909185.97</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>27639577.21</v>
+        <v>62909185.97</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
         <v>10.0</v>
       </c>
       <c r="D4">
-        <v>101.09</v>
+        <v>101.66</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>1010.9</v>
+        <v>1016.62</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>1010.9</v>
+        <v>1016.62</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P203"/>
+  <dimension ref="A1:P190"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O203" sqref="O203"/>
+      <selection activeCell="O190" sqref="O190"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>13</v>
       </c>
       <c r="B1" t="s">
         <v>14</v>
       </c>
       <c r="C1" t="s">
         <v>15</v>
       </c>
       <c r="D1" t="s">
         <v>16</v>
       </c>
       <c r="E1" t="s">
         <v>17</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>18</v>
@@ -2411,10139 +2291,9489 @@
       </c>
       <c r="L1" t="s">
         <v>23</v>
       </c>
       <c r="M1" t="s">
         <v>24</v>
       </c>
       <c r="N1" t="s">
         <v>25</v>
       </c>
       <c r="O1" t="s">
         <v>26</v>
       </c>
       <c r="P1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>28</v>
       </c>
       <c r="B2" t="s">
         <v>29</v>
       </c>
       <c r="C2" s="1">
-        <v>2807.0</v>
+        <v>6307.0</v>
       </c>
       <c r="D2" s="1">
-        <v>1068.72</v>
+        <v>1070.05</v>
       </c>
       <c r="E2" s="1">
-        <v>1067.2584289277</v>
+        <v>1069.5383161567</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>2995794.41</v>
+        <v>6745578.16</v>
       </c>
       <c r="I2" s="1">
-        <v>4102.63</v>
+        <v>3227.19</v>
       </c>
       <c r="J2" s="1">
-        <v>0.13694631334865</v>
+        <v>0.04784156262745</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>2999897.04</v>
+        <v>6748805.35</v>
       </c>
       <c r="N2" s="1">
-        <v>2999897.04</v>
+        <v>6748805.35</v>
       </c>
       <c r="O2" s="1">
-        <v>2.14</v>
+        <v>4.0</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3" t="s">
         <v>31</v>
       </c>
       <c r="C3" s="1">
-        <v>166.0</v>
+        <v>3.0</v>
       </c>
       <c r="D3" s="1">
-        <v>116.36</v>
+        <v>129.63</v>
       </c>
       <c r="E3" s="1">
-        <v>116.604638554</v>
+        <v>128.6</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>0.0</v>
       </c>
       <c r="I3" s="1">
-        <v>-40610.0</v>
+        <v>3090.0</v>
       </c>
       <c r="J3" s="1">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>-40610.0</v>
+        <v>3090.0</v>
       </c>
       <c r="N3" s="1">
-        <v>-40610.0</v>
+        <v>3090.0</v>
       </c>
       <c r="O3" s="1">
-        <v>-0.03</v>
+        <v>0.0</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>32</v>
       </c>
       <c r="B4" t="s">
         <v>33</v>
       </c>
       <c r="C4" s="1">
-        <v>3.0</v>
+        <v>-44.0</v>
       </c>
       <c r="D4" s="1">
-        <v>127.69</v>
+        <v>117.14</v>
       </c>
       <c r="E4" s="1">
-        <v>128.6</v>
+        <v>117.18</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>0.0</v>
       </c>
       <c r="I4" s="1">
-        <v>-2730.0</v>
+        <v>1760.0</v>
       </c>
       <c r="J4" s="1">
         <v>0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>-2730.0</v>
+        <v>1760.0</v>
       </c>
       <c r="N4" s="1">
-        <v>-2730.0</v>
+        <v>1760.0</v>
       </c>
       <c r="O4" s="1">
         <v>0.0</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>34</v>
       </c>
       <c r="B5" t="s">
         <v>35</v>
       </c>
       <c r="C5" s="1">
         <v>-56.0</v>
       </c>
       <c r="D5" s="1">
-        <v>121.59</v>
+        <v>123.58</v>
       </c>
       <c r="E5" s="1">
         <v>121.25</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>0.0</v>
       </c>
       <c r="I5" s="1">
-        <v>-19040.0</v>
+        <v>-130480.0</v>
       </c>
       <c r="J5" s="1">
         <v>0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>-19040.0</v>
+        <v>-130480.0</v>
       </c>
       <c r="N5" s="1">
-        <v>-19040.0</v>
+        <v>-130480.0</v>
       </c>
       <c r="O5" s="1">
-        <v>-0.01</v>
+        <v>-0.08</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>36</v>
       </c>
       <c r="B6" t="s">
         <v>37</v>
       </c>
       <c r="C6" s="1">
-        <v>684000.0</v>
+        <v>884000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>99.314</v>
+        <v>100.307</v>
       </c>
       <c r="E6" s="1">
-        <v>99.08</v>
+        <v>99.3340724</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>677707.2</v>
+        <v>878113.2</v>
       </c>
       <c r="I6" s="1">
-        <v>1600.56</v>
+        <v>8600.68</v>
       </c>
       <c r="J6" s="1">
-        <v>0.23617278966492</v>
+        <v>0.97945002990503</v>
       </c>
       <c r="K6">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>407.59</v>
+        <v>0.28</v>
+      </c>
+      <c r="L6" t="s">
+        <v>38</v>
       </c>
       <c r="M6" s="1">
-        <v>679307.76</v>
+        <v>886713.88</v>
       </c>
       <c r="N6" s="1">
-        <v>679715.35</v>
+        <v>889172.13</v>
       </c>
       <c r="O6" s="1">
-        <v>0.49</v>
+        <v>0.53</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B7" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C7" s="1">
-        <v>234000.0</v>
+        <v>334000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>109.2</v>
+        <v>110.471</v>
       </c>
       <c r="E7" s="1">
-        <v>99.38299573</v>
+        <v>102.64317665</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>232556.21</v>
+        <v>342828.21</v>
       </c>
       <c r="I7" s="1">
-        <v>22971.79</v>
+        <v>26144.93</v>
       </c>
       <c r="J7" s="1">
-        <v>9.8779516573649</v>
+        <v>7.6262481433485</v>
       </c>
       <c r="K7">
-        <v>1.46</v>
+        <v>1.8</v>
       </c>
       <c r="L7" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="M7" s="1">
-        <v>255528.0</v>
+        <v>368973.14</v>
       </c>
       <c r="N7" s="1">
-        <v>258953.86</v>
+        <v>374995.43</v>
       </c>
       <c r="O7" s="1">
-        <v>0.18</v>
+        <v>0.22</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B8" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C8" s="1">
-        <v>900000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>98.262</v>
+        <v>98.315</v>
       </c>
       <c r="E8" s="1">
-        <v>84.07545556</v>
+        <v>84.075455</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>756679.1</v>
+        <v>336301.82</v>
       </c>
       <c r="I8" s="1">
-        <v>127678.9</v>
+        <v>56958.18</v>
       </c>
       <c r="J8" s="1">
-        <v>16.873586174113</v>
+        <v>16.936625558553</v>
       </c>
       <c r="K8">
-        <v>0.88</v>
+        <v>0.94</v>
       </c>
       <c r="L8" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="M8" s="1">
-        <v>884358.0</v>
+        <v>393260.0</v>
       </c>
       <c r="N8" s="1">
-        <v>892273.07</v>
+        <v>397018.9</v>
       </c>
       <c r="O8" s="1">
-        <v>0.64</v>
+        <v>0.24</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B9" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C9" s="1">
-        <v>700000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>102.946</v>
+        <v>104.69</v>
       </c>
       <c r="E9" s="1">
-        <v>99.89</v>
+        <v>100.84511111</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>699230.0</v>
+        <v>907606.0</v>
       </c>
       <c r="I9" s="1">
-        <v>21392.0</v>
+        <v>34604.0</v>
       </c>
       <c r="J9" s="1">
-        <v>3.059365301832</v>
+        <v>3.8126676112763</v>
       </c>
       <c r="K9">
-        <v>3.54</v>
+        <v>3.81</v>
       </c>
       <c r="L9" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="M9" s="1">
-        <v>720622.0</v>
+        <v>942210.0</v>
       </c>
       <c r="N9" s="1">
-        <v>745368.92</v>
+        <v>976536.37</v>
       </c>
       <c r="O9" s="1">
-        <v>0.53</v>
+        <v>0.58</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B10" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C10" s="1">
-        <v>400000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>97.964</v>
+        <v>102.565</v>
       </c>
       <c r="E10" s="1">
-        <v>85.8945975</v>
+        <v>100.4938</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>343578.39</v>
+        <v>1004938.0</v>
       </c>
       <c r="I10" s="1">
-        <v>48277.61</v>
+        <v>20712.0</v>
       </c>
       <c r="J10" s="1">
-        <v>14.051410509258</v>
+        <v>2.0610226700553</v>
       </c>
       <c r="K10">
-        <v>2.55</v>
+        <v>1.18</v>
       </c>
       <c r="L10" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="M10" s="1">
-        <v>391856.0</v>
+        <v>1025650.0</v>
       </c>
       <c r="N10" s="1">
-        <v>402047.78</v>
+        <v>1037400.0</v>
       </c>
       <c r="O10" s="1">
-        <v>0.29</v>
+        <v>0.61</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B11" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C11" s="1">
-        <v>800000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>102.17</v>
+        <v>98.227</v>
       </c>
       <c r="E11" s="1">
-        <v>100.0</v>
+        <v>85.8945975</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>800000.0</v>
+        <v>343578.39</v>
       </c>
       <c r="I11" s="1">
-        <v>17360.0</v>
+        <v>49329.61</v>
       </c>
       <c r="J11" s="1">
-        <v>2.17</v>
+        <v>14.357599731462</v>
       </c>
       <c r="K11">
-        <v>0.82</v>
+        <v>2.78</v>
       </c>
       <c r="L11" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="M11" s="1">
-        <v>817360.0</v>
+        <v>392908.0</v>
       </c>
       <c r="N11" s="1">
-        <v>823927.12</v>
+        <v>404034.03</v>
       </c>
       <c r="O11" s="1">
-        <v>0.59</v>
+        <v>0.24</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B12" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C12" s="1">
-        <v>1048000.0</v>
+        <v>1248000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>99.726</v>
+        <v>100.143</v>
       </c>
       <c r="E12" s="1">
-        <v>99.33</v>
+        <v>99.46317308</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>1040978.4</v>
+        <v>1241300.4</v>
       </c>
       <c r="I12" s="1">
-        <v>4150.08</v>
+        <v>8484.24</v>
       </c>
       <c r="J12" s="1">
-        <v>0.39867109634551</v>
+        <v>0.68349611423633</v>
       </c>
       <c r="K12">
-        <v>0.67</v>
+        <v>0.89</v>
       </c>
       <c r="L12" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="M12" s="1">
-        <v>1045128.48</v>
+        <v>1249784.64</v>
       </c>
       <c r="N12" s="1">
-        <v>1052127.11</v>
+        <v>1260939.71</v>
       </c>
       <c r="O12" s="1">
         <v>0.75</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B13" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C13" s="1">
-        <v>600000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>98.194</v>
+        <v>98.916</v>
       </c>
       <c r="E13" s="1">
-        <v>99.253</v>
+        <v>99.19042857</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>595518.0</v>
+        <v>694333.0</v>
       </c>
       <c r="I13" s="1">
-        <v>-6354.0</v>
+        <v>-1921.0</v>
       </c>
       <c r="J13" s="1">
-        <v>-1.0669702679012</v>
+        <v>-0.27666839974479</v>
       </c>
       <c r="K13">
-        <v>0.76</v>
+        <v>0.94</v>
       </c>
       <c r="L13" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="M13" s="1">
-        <v>589164.0</v>
+        <v>692412.0</v>
       </c>
       <c r="N13" s="1">
-        <v>593700.99</v>
+        <v>698970.9</v>
       </c>
       <c r="O13" s="1">
-        <v>0.42</v>
+        <v>0.41</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B14" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C14" s="1">
-        <v>600000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>105.663</v>
+        <v>103.926</v>
       </c>
       <c r="E14" s="1">
-        <v>99.922</v>
+        <v>101.340404</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>599532.0</v>
+        <v>506702.02</v>
       </c>
       <c r="I14" s="1">
-        <v>34446.0</v>
+        <v>12927.98</v>
       </c>
       <c r="J14" s="1">
-        <v>5.7454814755509</v>
+        <v>2.5513969729191</v>
       </c>
       <c r="K14">
-        <v>1.63</v>
+        <v>3.02</v>
       </c>
       <c r="L14" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="M14" s="1">
-        <v>633978.0</v>
+        <v>519630.0</v>
       </c>
       <c r="N14" s="1">
-        <v>643754.71</v>
+        <v>534732.74</v>
       </c>
       <c r="O14" s="1">
-        <v>0.46</v>
+        <v>0.32</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B15" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C15" s="1">
-        <v>400000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>103.637</v>
+        <v>104.644</v>
       </c>
       <c r="E15" s="1">
-        <v>100.672755</v>
+        <v>102.38683333</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>402691.02</v>
+        <v>614321.0</v>
       </c>
       <c r="I15" s="1">
-        <v>11856.98</v>
+        <v>13543.0</v>
       </c>
       <c r="J15" s="1">
-        <v>2.9444361585217</v>
+        <v>2.2045477852784</v>
       </c>
       <c r="K15">
-        <v>2.75</v>
+        <v>2.63</v>
       </c>
       <c r="L15" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="M15" s="1">
-        <v>414548.0</v>
+        <v>627864.0</v>
       </c>
       <c r="N15" s="1">
-        <v>425545.26</v>
+        <v>643669.92</v>
       </c>
       <c r="O15" s="1">
-        <v>0.3</v>
+        <v>0.38</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B16" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C16" s="1">
-        <v>500000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>103.854</v>
+        <v>90.153</v>
       </c>
       <c r="E16" s="1">
-        <v>101.9686</v>
+        <v>77.70662</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>509843.0</v>
+        <v>310826.48</v>
       </c>
       <c r="I16" s="1">
-        <v>9427.0</v>
+        <v>49785.52</v>
       </c>
       <c r="J16" s="1">
-        <v>1.8490005746867</v>
+        <v>16.017142426218</v>
       </c>
       <c r="K16">
-        <v>2.37</v>
+        <v>2.16</v>
       </c>
       <c r="L16" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="M16" s="1">
-        <v>519270.0</v>
+        <v>360612.0</v>
       </c>
       <c r="N16" s="1">
-        <v>531106.23</v>
+        <v>369245.42</v>
       </c>
       <c r="O16" s="1">
-        <v>0.38</v>
+        <v>0.22</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B17" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C17" s="1">
         <v>400000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>92.043</v>
+        <v>106.007</v>
       </c>
       <c r="E17" s="1">
-        <v>77.55</v>
+        <v>106.5227</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>310200.0</v>
+        <v>426090.8</v>
       </c>
       <c r="I17" s="1">
-        <v>57972.0</v>
+        <v>-2062.8</v>
       </c>
       <c r="J17" s="1">
-        <v>18.688588007737</v>
+        <v>-0.48412216363273</v>
       </c>
       <c r="K17">
-        <v>2.02</v>
+        <v>3.99</v>
       </c>
       <c r="L17" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="M17" s="1">
-        <v>368172.0</v>
+        <v>424028.0</v>
       </c>
       <c r="N17" s="1">
-        <v>376255.56</v>
+        <v>439973.21</v>
       </c>
       <c r="O17" s="1">
-        <v>0.27</v>
+        <v>0.26</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B18" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="C18" s="1">
-        <v>800000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>89.878</v>
+        <v>109.173</v>
       </c>
       <c r="E18" s="1">
-        <v>74.60777625</v>
+        <v>110.69175</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>596862.21</v>
+        <v>442767.0</v>
       </c>
       <c r="I18" s="1">
-        <v>122161.79</v>
+        <v>-6075.0</v>
       </c>
       <c r="J18" s="1">
-        <v>20.46733533356</v>
+        <v>-1.3720534728198</v>
       </c>
       <c r="K18">
-        <v>2.0</v>
+        <v>4.61</v>
       </c>
       <c r="L18" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="M18" s="1">
-        <v>719024.0</v>
+        <v>436692.0</v>
       </c>
       <c r="N18" s="1">
-        <v>735037.15</v>
+        <v>455150.9</v>
       </c>
       <c r="O18" s="1">
-        <v>0.52</v>
+        <v>0.27</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="B19" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="C19" s="1">
-        <v>300000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>105.995</v>
+        <v>99.215</v>
       </c>
       <c r="E19" s="1">
-        <v>106.63493333</v>
+        <v>99.38842857</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>319904.8</v>
+        <v>695719.0</v>
       </c>
       <c r="I19" s="1">
-        <v>-1919.8</v>
+        <v>-1214.0</v>
       </c>
       <c r="J19" s="1">
-        <v>-0.60011603452027</v>
+        <v>-0.17449573750322</v>
       </c>
       <c r="K19">
-        <v>3.68</v>
+        <v>2.44</v>
       </c>
       <c r="L19" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="M19" s="1">
-        <v>317985.0</v>
+        <v>694505.0</v>
       </c>
       <c r="N19" s="1">
-        <v>329039.79</v>
+        <v>711592.67</v>
       </c>
       <c r="O19" s="1">
-        <v>0.23</v>
+        <v>0.42</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="B20" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="C20" s="1">
-        <v>300000.0</v>
+        <v>1114000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>109.219</v>
+        <v>97.908</v>
       </c>
       <c r="E20" s="1">
-        <v>111.15333333</v>
+        <v>98.63818851</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>333460.0</v>
+        <v>1098829.42</v>
       </c>
       <c r="I20" s="1">
-        <v>-5803.0</v>
+        <v>-8134.3</v>
       </c>
       <c r="J20" s="1">
-        <v>-1.7402387092905</v>
+        <v>-0.74026958615651</v>
       </c>
       <c r="K20">
-        <v>4.2</v>
+        <v>1.08</v>
       </c>
       <c r="L20" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="M20" s="1">
-        <v>327657.0</v>
+        <v>1090695.12</v>
       </c>
       <c r="N20" s="1">
-        <v>340258.03</v>
+        <v>1102766.0</v>
       </c>
       <c r="O20" s="1">
-        <v>0.24</v>
+        <v>0.65</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="B21" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="C21" s="1">
-        <v>600000.0</v>
+        <v>502000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>98.578</v>
+        <v>100.801</v>
       </c>
       <c r="E21" s="1">
-        <v>99.433</v>
+        <v>99.91623904</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>596598.0</v>
+        <v>501579.52</v>
       </c>
       <c r="I21" s="1">
-        <v>-5130.0</v>
+        <v>4441.5</v>
       </c>
       <c r="J21" s="1">
-        <v>-0.85987549405127</v>
+        <v>0.88550266167167</v>
       </c>
       <c r="K21">
-        <v>2.26</v>
-[...2 lines deleted...]
-        <v>80</v>
+        <v>0.07</v>
+      </c>
+      <c r="L21">
+        <v>361.03</v>
       </c>
       <c r="M21" s="1">
-        <v>591468.0</v>
+        <v>506021.02</v>
       </c>
       <c r="N21" s="1">
-        <v>605029.64</v>
+        <v>506382.05</v>
       </c>
       <c r="O21" s="1">
-        <v>0.43</v>
+        <v>0.3</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B22" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C22" s="1">
-        <v>914000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>96.948</v>
+        <v>101.116</v>
       </c>
       <c r="E22" s="1">
-        <v>98.803</v>
+        <v>100.2235</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>903059.42</v>
+        <v>601341.0</v>
       </c>
       <c r="I22" s="1">
-        <v>-16954.7</v>
+        <v>5355.0</v>
       </c>
       <c r="J22" s="1">
-        <v>-1.8774733560722</v>
+        <v>0.89050971079637</v>
       </c>
       <c r="K22">
-        <v>0.87</v>
+        <v>3.21</v>
       </c>
       <c r="L22" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="M22" s="1">
-        <v>886104.72</v>
+        <v>606696.0</v>
       </c>
       <c r="N22" s="1">
-        <v>894080.31</v>
+        <v>625978.19</v>
       </c>
       <c r="O22" s="1">
-        <v>0.64</v>
+        <v>0.37</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B23" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C23" s="1">
-        <v>402000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>99.836</v>
+        <v>99.812</v>
       </c>
       <c r="E23" s="1">
-        <v>99.726</v>
+        <v>98.1092</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>400898.52</v>
+        <v>1471638.0</v>
       </c>
       <c r="I23" s="1">
-        <v>442.2</v>
+        <v>25542.0</v>
       </c>
       <c r="J23" s="1">
-        <v>0.11030222810501</v>
+        <v>1.7356170471271</v>
       </c>
       <c r="K23">
-        <v>0.82</v>
+        <v>2.78</v>
       </c>
       <c r="L23" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="M23" s="1">
-        <v>401340.72</v>
+        <v>1497180.0</v>
       </c>
       <c r="N23" s="1">
-        <v>404644.83</v>
+        <v>1538892.33</v>
       </c>
       <c r="O23" s="1">
-        <v>0.29</v>
+        <v>0.91</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B24" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C24" s="1">
-        <v>500000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>100.908</v>
+        <v>101.209</v>
       </c>
       <c r="E24" s="1">
-        <v>100.0</v>
+        <v>100.510473</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>500000.0</v>
+        <v>1005104.73</v>
       </c>
       <c r="I24" s="1">
-        <v>4540.0</v>
+        <v>6985.27</v>
       </c>
       <c r="J24" s="1">
-        <v>0.908</v>
+        <v>0.69497931822488</v>
       </c>
       <c r="K24">
-        <v>2.96</v>
+        <v>2.77</v>
       </c>
       <c r="L24" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="M24" s="1">
-        <v>504540.0</v>
+        <v>1012090.0</v>
       </c>
       <c r="N24" s="1">
-        <v>519327.67</v>
+        <v>1039751.51</v>
       </c>
       <c r="O24" s="1">
-        <v>0.37</v>
+        <v>0.62</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B25" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C25" s="1">
-        <v>1200000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>99.575</v>
+        <v>109.287</v>
       </c>
       <c r="E25" s="1">
-        <v>97.673</v>
+        <v>105.55</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>1172076.0</v>
+        <v>633300.0</v>
       </c>
       <c r="I25" s="1">
-        <v>22824.0</v>
+        <v>22422.0</v>
       </c>
       <c r="J25" s="1">
-        <v>1.9473139967033</v>
+        <v>3.5405021316911</v>
       </c>
       <c r="K25">
-        <v>2.57</v>
+        <v>1.13</v>
       </c>
       <c r="L25" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="M25" s="1">
-        <v>1194900.0</v>
+        <v>655722.0</v>
       </c>
       <c r="N25" s="1">
-        <v>1225738.36</v>
+        <v>662474.05</v>
       </c>
       <c r="O25" s="1">
-        <v>0.87</v>
+        <v>0.39</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B26" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C26" s="1">
-        <v>800000.0</v>
+        <v>1935000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>100.897</v>
+        <v>100.891</v>
       </c>
       <c r="E26" s="1">
-        <v>100.32859125</v>
+        <v>100.91270646</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>802628.73</v>
+        <v>1952660.87</v>
       </c>
       <c r="I26" s="1">
-        <v>4547.27</v>
+        <v>-420.02</v>
       </c>
       <c r="J26" s="1">
-        <v>0.56654712571776</v>
+        <v>-0.021510135551597</v>
       </c>
       <c r="K26">
-        <v>2.57</v>
+        <v>1.85</v>
       </c>
       <c r="L26" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="M26" s="1">
-        <v>807176.0</v>
+        <v>1952240.85</v>
       </c>
       <c r="N26" s="1">
-        <v>827769.42</v>
+        <v>1988039.3</v>
       </c>
       <c r="O26" s="1">
-        <v>0.59</v>
+        <v>1.18</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B27" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C27" s="1">
-        <v>400000.0</v>
+        <v>1144000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>108.81</v>
+        <v>109.588</v>
       </c>
       <c r="E27" s="1">
-        <v>103.75</v>
+        <v>104.49157955</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>415000.0</v>
+        <v>1195383.67</v>
       </c>
       <c r="I27" s="1">
-        <v>20240.0</v>
+        <v>58303.05</v>
       </c>
       <c r="J27" s="1">
-        <v>4.8771084337349</v>
+        <v>4.877350382409</v>
       </c>
       <c r="K27">
-        <v>0.73</v>
+        <v>0.74</v>
       </c>
       <c r="L27" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="M27" s="1">
-        <v>435240.0</v>
+        <v>1253686.72</v>
       </c>
       <c r="N27" s="1">
-        <v>438144.11</v>
+        <v>1262148.21</v>
       </c>
       <c r="O27" s="1">
-        <v>0.31</v>
+        <v>0.75</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B28" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C28" s="1">
-        <v>900000.0</v>
+        <v>1040000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>104.272</v>
+        <v>99.906</v>
       </c>
       <c r="E28" s="1">
-        <v>107.31572222</v>
+        <v>99.82996154</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>965841.5</v>
+        <v>1038231.6</v>
       </c>
       <c r="I28" s="1">
-        <v>-27393.5</v>
+        <v>790.8</v>
       </c>
       <c r="J28" s="1">
-        <v>-2.8362314106404</v>
+        <v>0.076167976393706</v>
       </c>
       <c r="K28">
-        <v>1.52</v>
+        <v>1.09</v>
       </c>
       <c r="L28" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="M28" s="1">
-        <v>938448.0</v>
+        <v>1039022.4</v>
       </c>
       <c r="N28" s="1">
-        <v>952145.26</v>
+        <v>1050330.62</v>
       </c>
       <c r="O28" s="1">
-        <v>0.68</v>
+        <v>0.62</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B29" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C29" s="1">
-        <v>1535000.0</v>
+        <v>891000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>100.293</v>
+        <v>101.673</v>
       </c>
       <c r="E29" s="1">
-        <v>100.93269511</v>
+        <v>100.07568687</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>1549316.87</v>
+        <v>891674.37</v>
       </c>
       <c r="I29" s="1">
-        <v>-9819.32</v>
+        <v>14232.06</v>
       </c>
       <c r="J29" s="1">
-        <v>-0.63378384306885</v>
+        <v>1.5961050893501</v>
       </c>
       <c r="K29">
-        <v>1.65</v>
+        <v>0.34</v>
       </c>
       <c r="L29" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="M29" s="1">
-        <v>1539497.55</v>
+        <v>905906.43</v>
       </c>
       <c r="N29" s="1">
-        <v>1564862.98</v>
+        <v>908954.75</v>
       </c>
       <c r="O29" s="1">
-        <v>1.12</v>
+        <v>0.54</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B30" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C30" s="1">
-        <v>944000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>108.789</v>
+        <v>101.179</v>
       </c>
       <c r="E30" s="1">
-        <v>103.51204131</v>
+        <v>100.223</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>977153.67</v>
+        <v>501115.0</v>
       </c>
       <c r="I30" s="1">
-        <v>49814.49</v>
+        <v>4780.0</v>
       </c>
       <c r="J30" s="1">
-        <v>5.0979177103229</v>
+        <v>0.95387286351436</v>
       </c>
       <c r="K30">
-        <v>0.35</v>
+        <v>2.48</v>
       </c>
       <c r="L30" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="M30" s="1">
-        <v>1026968.16</v>
+        <v>505895.0</v>
       </c>
       <c r="N30" s="1">
-        <v>1030293.02</v>
+        <v>518312.81</v>
       </c>
       <c r="O30" s="1">
-        <v>0.74</v>
+        <v>0.31</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B31" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C31" s="1">
-        <v>840000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>99.589</v>
+        <v>103.019</v>
       </c>
       <c r="E31" s="1">
-        <v>99.799</v>
+        <v>102.7138</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>838311.6</v>
+        <v>1027138.0</v>
       </c>
       <c r="I31" s="1">
-        <v>-1764.0</v>
+        <v>3052.0</v>
       </c>
       <c r="J31" s="1">
-        <v>-0.21042295012976</v>
+        <v>0.29713631469189</v>
       </c>
       <c r="K31">
-        <v>0.9</v>
+        <v>0.5</v>
       </c>
       <c r="L31" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="M31" s="1">
-        <v>836547.6</v>
+        <v>1030190.0</v>
       </c>
       <c r="N31" s="1">
-        <v>844098.97</v>
+        <v>1035224.25</v>
       </c>
       <c r="O31" s="1">
-        <v>0.6</v>
+        <v>0.61</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B32" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C32" s="1">
-        <v>691000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>101.318</v>
+        <v>108.401</v>
       </c>
       <c r="E32" s="1">
-        <v>99.607</v>
+        <v>108.565</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>688284.37</v>
+        <v>868520.0</v>
       </c>
       <c r="I32" s="1">
-        <v>11823.01</v>
+        <v>-1312.0</v>
       </c>
       <c r="J32" s="1">
-        <v>1.7177507604887</v>
+        <v>-0.15106157601437</v>
       </c>
       <c r="K32">
-        <v>0.14</v>
-[...2 lines deleted...]
-        <v>958.41</v>
+        <v>1.76</v>
+      </c>
+      <c r="L32" t="s">
+        <v>114</v>
       </c>
       <c r="M32" s="1">
-        <v>700107.38</v>
+        <v>867208.0</v>
       </c>
       <c r="N32" s="1">
-        <v>701065.79</v>
+        <v>881312.11</v>
       </c>
       <c r="O32" s="1">
-        <v>0.5</v>
+        <v>0.52</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B33" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="C33" s="1">
-        <v>400000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>100.649</v>
+        <v>90.028</v>
       </c>
       <c r="E33" s="1">
-        <v>99.991</v>
+        <v>89.011</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>399964.0</v>
+        <v>1780220.0</v>
       </c>
       <c r="I33" s="1">
-        <v>2632.0</v>
+        <v>20340.0</v>
       </c>
       <c r="J33" s="1">
-        <v>0.65805922533028</v>
+        <v>1.1425554144993</v>
       </c>
       <c r="K33">
-        <v>2.27</v>
+        <v>0.84</v>
       </c>
       <c r="L33" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="M33" s="1">
-        <v>402596.0</v>
+        <v>1800560.0</v>
       </c>
       <c r="N33" s="1">
-        <v>411686.41</v>
+        <v>1817407.01</v>
       </c>
       <c r="O33" s="1">
-        <v>0.29</v>
+        <v>1.08</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B34" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="C34" s="1">
-        <v>800000.0</v>
+        <v>133000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>102.22</v>
+        <v>104.482</v>
       </c>
       <c r="E34" s="1">
-        <v>102.64</v>
+        <v>103.37567669</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>821120.0</v>
+        <v>137489.65</v>
       </c>
       <c r="I34" s="1">
-        <v>-3360.0</v>
+        <v>1471.41</v>
       </c>
       <c r="J34" s="1">
-        <v>-0.40919719407638</v>
+        <v>1.0701969202773</v>
       </c>
       <c r="K34">
-        <v>0.28</v>
+        <v>2.62</v>
       </c>
       <c r="L34" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="M34" s="1">
-        <v>817760.0</v>
+        <v>138961.06</v>
       </c>
       <c r="N34" s="1">
-        <v>819979.18</v>
+        <v>142440.01</v>
       </c>
       <c r="O34" s="1">
-        <v>0.59</v>
+        <v>0.08</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B35" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="C35" s="1">
-        <v>1600000.0</v>
+        <v>1624000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>89.679</v>
+        <v>100.394</v>
       </c>
       <c r="E35" s="1">
-        <v>88.748</v>
+        <v>99.63892611</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>1419968.0</v>
+        <v>1618136.16</v>
       </c>
       <c r="I35" s="1">
-        <v>14896.0</v>
+        <v>12262.4</v>
       </c>
       <c r="J35" s="1">
-        <v>1.0490377247938</v>
+        <v>0.75781014621168</v>
       </c>
       <c r="K35">
-        <v>0.78</v>
+        <v>0.44</v>
       </c>
       <c r="L35" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="M35" s="1">
-        <v>1434864.0</v>
+        <v>1630398.56</v>
       </c>
       <c r="N35" s="1">
-        <v>1447278.86</v>
+        <v>1637484.09</v>
       </c>
       <c r="O35" s="1">
-        <v>1.03</v>
+        <v>0.97</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B36" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="C36" s="1">
-        <v>33000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>104.281</v>
+        <v>100.033</v>
       </c>
       <c r="E36" s="1">
-        <v>99.84742424</v>
+        <v>99.41516667</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>32949.65</v>
+        <v>1192982.0</v>
       </c>
       <c r="I36" s="1">
-        <v>1463.08</v>
+        <v>7414.0</v>
       </c>
       <c r="J36" s="1">
-        <v>4.4403506562285</v>
+        <v>0.6214678846789</v>
       </c>
       <c r="K36">
-        <v>2.33</v>
-[...2 lines deleted...]
-        <v>768.72</v>
+        <v>0.35</v>
+      </c>
+      <c r="L36" t="s">
+        <v>126</v>
       </c>
       <c r="M36" s="1">
-        <v>34412.73</v>
+        <v>1200396.0</v>
       </c>
       <c r="N36" s="1">
-        <v>35181.45</v>
+        <v>1204653.53</v>
       </c>
       <c r="O36" s="1">
-        <v>0.03</v>
+        <v>0.71</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="B37" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="C37" s="1">
-        <v>1324000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>99.979</v>
+        <v>105.824</v>
       </c>
       <c r="E37" s="1">
-        <v>99.459</v>
+        <v>105.58525</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>1316837.16</v>
+        <v>422341.0</v>
       </c>
       <c r="I37" s="1">
-        <v>6884.8</v>
+        <v>955.0</v>
       </c>
       <c r="J37" s="1">
-        <v>0.52282850219689</v>
+        <v>0.22612059923143</v>
       </c>
       <c r="K37">
-        <v>0.24</v>
+        <v>3.71</v>
       </c>
       <c r="L37" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="M37" s="1">
-        <v>1323721.96</v>
+        <v>423296.0</v>
       </c>
       <c r="N37" s="1">
-        <v>1326905.0</v>
+        <v>438119.63</v>
       </c>
       <c r="O37" s="1">
-        <v>0.95</v>
+        <v>0.26</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="B38" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="C38" s="1">
-        <v>1000000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>99.496</v>
+        <v>100.018</v>
       </c>
       <c r="E38" s="1">
-        <v>99.292</v>
+        <v>99.778</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>992920.0</v>
+        <v>598668.0</v>
       </c>
       <c r="I38" s="1">
-        <v>2040.0</v>
+        <v>1440.0</v>
       </c>
       <c r="J38" s="1">
-        <v>0.2054546187004</v>
+        <v>0.24053398544769</v>
       </c>
       <c r="K38">
-        <v>0.14</v>
+        <v>1.65</v>
       </c>
       <c r="L38" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="M38" s="1">
-        <v>994960.0</v>
+        <v>600108.0</v>
       </c>
       <c r="N38" s="1">
-        <v>996398.36</v>
+        <v>609983.34</v>
       </c>
       <c r="O38" s="1">
-        <v>0.71</v>
+        <v>0.36</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="B39" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="C39" s="1">
-        <v>600000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>89.207</v>
+        <v>100.774</v>
       </c>
       <c r="E39" s="1">
-        <v>86.92</v>
+        <v>100.07266667</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>521520.0</v>
+        <v>1200872.0</v>
       </c>
       <c r="I39" s="1">
-        <v>13722.0</v>
+        <v>8416.0</v>
       </c>
       <c r="J39" s="1">
-        <v>2.6311550851358</v>
+        <v>0.70082406784403</v>
       </c>
       <c r="K39">
-        <v>0.82</v>
-[...2 lines deleted...]
-        <v>132</v>
+        <v>0.06</v>
+      </c>
+      <c r="L39">
+        <v>776.71</v>
       </c>
       <c r="M39" s="1">
-        <v>535242.0</v>
+        <v>1209288.0</v>
       </c>
       <c r="N39" s="1">
-        <v>540132.64</v>
+        <v>1210064.71</v>
       </c>
       <c r="O39" s="1">
-        <v>0.39</v>
+        <v>0.72</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B40" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="C40" s="1">
-        <v>300000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>105.42</v>
+        <v>101.366</v>
       </c>
       <c r="E40" s="1">
-        <v>105.478</v>
+        <v>101.00763636</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>316434.0</v>
+        <v>1111084.0</v>
       </c>
       <c r="I40" s="1">
-        <v>-174.0</v>
+        <v>3942.0</v>
       </c>
       <c r="J40" s="1">
-        <v>-0.054987769961509</v>
+        <v>0.35478865684323</v>
       </c>
       <c r="K40">
-        <v>3.41</v>
+        <v>2.54</v>
       </c>
       <c r="L40" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="M40" s="1">
-        <v>316260.0</v>
+        <v>1115026.0</v>
       </c>
       <c r="N40" s="1">
-        <v>326478.49</v>
+        <v>1142996.89</v>
       </c>
       <c r="O40" s="1">
-        <v>0.23</v>
+        <v>0.68</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B41" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="C41" s="1">
-        <v>500000.0</v>
+        <v>847000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>99.408</v>
+        <v>100.477</v>
       </c>
       <c r="E41" s="1">
-        <v>99.74</v>
+        <v>100.09043684</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>498700.0</v>
+        <v>847766.0</v>
       </c>
       <c r="I41" s="1">
-        <v>-1660.0</v>
+        <v>3274.19</v>
       </c>
       <c r="J41" s="1">
-        <v>-0.33286545017044</v>
+        <v>0.38621388449171</v>
       </c>
       <c r="K41">
-        <v>1.44</v>
+        <v>1.0</v>
       </c>
       <c r="L41" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="M41" s="1">
-        <v>497040.0</v>
+        <v>851040.19</v>
       </c>
       <c r="N41" s="1">
-        <v>504252.33</v>
+        <v>859546.55</v>
       </c>
       <c r="O41" s="1">
-        <v>0.36</v>
+        <v>0.51</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B42" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="C42" s="1">
-        <v>1000000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>100.45</v>
+        <v>107.036</v>
       </c>
       <c r="E42" s="1">
-        <v>99.933</v>
+        <v>101.24545455</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>999330.0</v>
+        <v>1113700.0</v>
       </c>
       <c r="I42" s="1">
-        <v>5170.0</v>
+        <v>63696.0</v>
       </c>
       <c r="J42" s="1">
-        <v>0.5173466222369</v>
+        <v>5.7193139983838</v>
       </c>
       <c r="K42">
-        <v>3.24</v>
+        <v>1.38</v>
       </c>
       <c r="L42" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="M42" s="1">
-        <v>1004500.0</v>
+        <v>1177396.0</v>
       </c>
       <c r="N42" s="1">
-        <v>1036863.01</v>
+        <v>1192569.97</v>
       </c>
       <c r="O42" s="1">
-        <v>0.74</v>
+        <v>0.71</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B43" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="C43" s="1">
         <v>900000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>101.108</v>
+        <v>100.618</v>
       </c>
       <c r="E43" s="1">
-        <v>100.91</v>
+        <v>100.19044444</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>908190.0</v>
+        <v>901714.0</v>
       </c>
       <c r="I43" s="1">
-        <v>1782.0</v>
+        <v>3848.0</v>
       </c>
       <c r="J43" s="1">
-        <v>0.19621444851848</v>
+        <v>0.42674284751041</v>
       </c>
       <c r="K43">
-        <v>2.34</v>
+        <v>0.4</v>
       </c>
       <c r="L43" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="M43" s="1">
-        <v>909972.0</v>
+        <v>905562.0</v>
       </c>
       <c r="N43" s="1">
-        <v>931026.45</v>
+        <v>909196.63</v>
       </c>
       <c r="O43" s="1">
-        <v>0.66</v>
+        <v>0.54</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B44" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="C44" s="1">
-        <v>647000.0</v>
+        <v>668000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>99.735</v>
+        <v>104.01</v>
       </c>
       <c r="E44" s="1">
-        <v>100.0</v>
+        <v>100.33886377</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>647000.0</v>
+        <v>670263.61</v>
       </c>
       <c r="I44" s="1">
-        <v>-1714.55</v>
+        <v>24523.19</v>
       </c>
       <c r="J44" s="1">
-        <v>-0.265</v>
+        <v>3.6587380896301</v>
       </c>
       <c r="K44">
-        <v>0.8</v>
+        <v>3.29</v>
       </c>
       <c r="L44" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="M44" s="1">
-        <v>645285.45</v>
+        <v>694786.8</v>
       </c>
       <c r="N44" s="1">
-        <v>650471.75</v>
+        <v>716755.31</v>
       </c>
       <c r="O44" s="1">
-        <v>0.46</v>
+        <v>0.42</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B45" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="C45" s="1">
-        <v>824000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>101.104</v>
+        <v>90.414</v>
       </c>
       <c r="E45" s="1">
-        <v>99.785</v>
+        <v>89.44927273</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>822228.4</v>
+        <v>1967884.0</v>
       </c>
       <c r="I45" s="1">
-        <v>10868.56</v>
+        <v>21224.0</v>
       </c>
       <c r="J45" s="1">
-        <v>1.3218419602145</v>
+        <v>1.0785188557862</v>
       </c>
       <c r="K45">
-        <v>2.32</v>
+        <v>0.8</v>
       </c>
       <c r="L45" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="M45" s="1">
-        <v>833096.96</v>
+        <v>1989108.0</v>
       </c>
       <c r="N45" s="1">
-        <v>852246.49</v>
+        <v>2006655.26</v>
       </c>
       <c r="O45" s="1">
-        <v>0.61</v>
+        <v>1.19</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B46" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="C46" s="1">
-        <v>900000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>106.979</v>
+        <v>100.785</v>
       </c>
       <c r="E46" s="1">
-        <v>99.922</v>
+        <v>99.832</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>899298.0</v>
+        <v>99832.0</v>
       </c>
       <c r="I46" s="1">
-        <v>63513.0</v>
+        <v>953.0</v>
       </c>
       <c r="J46" s="1">
-        <v>7.0625087568303</v>
+        <v>0.95460373427358</v>
       </c>
       <c r="K46">
-        <v>1.09</v>
-[...2 lines deleted...]
-        <v>153</v>
+        <v>0.46</v>
+      </c>
+      <c r="L46">
+        <v>460.27</v>
       </c>
       <c r="M46" s="1">
-        <v>962811.0</v>
+        <v>100785.0</v>
       </c>
       <c r="N46" s="1">
-        <v>972649.36</v>
+        <v>101245.27</v>
       </c>
       <c r="O46" s="1">
-        <v>0.69</v>
+        <v>0.06</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B47" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="C47" s="1">
-        <v>700000.0</v>
+        <v>882000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>100.586</v>
+        <v>100.009</v>
       </c>
       <c r="E47" s="1">
-        <v>100.028</v>
+        <v>99.62663946</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>700196.0</v>
+        <v>878706.96</v>
       </c>
       <c r="I47" s="1">
-        <v>3906.0</v>
+        <v>3372.42</v>
       </c>
       <c r="J47" s="1">
-        <v>0.55784380373495</v>
+        <v>0.38379347763446</v>
       </c>
       <c r="K47">
-        <v>0.18</v>
+        <v>0.94</v>
       </c>
       <c r="L47" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="M47" s="1">
-        <v>704102.0</v>
+        <v>882079.38</v>
       </c>
       <c r="N47" s="1">
-        <v>705334.25</v>
+        <v>890397.97</v>
       </c>
       <c r="O47" s="1">
-        <v>0.5</v>
+        <v>0.53</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B48" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C48" s="1">
-        <v>568000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>104.265</v>
+        <v>99.963</v>
       </c>
       <c r="E48" s="1">
-        <v>99.69869894</v>
+        <v>99.53527273</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>566288.61</v>
+        <v>1094888.0</v>
       </c>
       <c r="I48" s="1">
-        <v>25936.59</v>
+        <v>4705.0</v>
       </c>
       <c r="J48" s="1">
-        <v>4.5801009488783</v>
+        <v>0.42972431883444</v>
       </c>
       <c r="K48">
-        <v>3.04</v>
+        <v>1.38</v>
       </c>
       <c r="L48" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="M48" s="1">
-        <v>592225.2</v>
+        <v>1099593.0</v>
       </c>
       <c r="N48" s="1">
-        <v>609492.79</v>
+        <v>1114748.14</v>
       </c>
       <c r="O48" s="1">
-        <v>0.44</v>
+        <v>0.66</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B49" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C49" s="1">
-        <v>1800000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>90.76</v>
+        <v>100.347</v>
       </c>
       <c r="E49" s="1">
-        <v>89.15</v>
+        <v>100.43242857</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>1604700.0</v>
+        <v>703027.0</v>
       </c>
       <c r="I49" s="1">
-        <v>28980.0</v>
+        <v>-598.0</v>
       </c>
       <c r="J49" s="1">
-        <v>1.8059450364554</v>
+        <v>-0.085060744466429</v>
       </c>
       <c r="K49">
-        <v>0.67</v>
+        <v>1.11</v>
       </c>
       <c r="L49" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="M49" s="1">
-        <v>1633680.0</v>
+        <v>702429.0</v>
       </c>
       <c r="N49" s="1">
-        <v>1645731.37</v>
+        <v>710232.08</v>
       </c>
       <c r="O49" s="1">
-        <v>1.17</v>
+        <v>0.42</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B50" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="C50" s="1">
-        <v>100000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>100.536</v>
+        <v>97.947</v>
       </c>
       <c r="E50" s="1">
-        <v>99.832</v>
+        <v>98.8365</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>99832.0</v>
+        <v>790692.0</v>
       </c>
       <c r="I50" s="1">
-        <v>704.0</v>
+        <v>-7116.0</v>
       </c>
       <c r="J50" s="1">
-        <v>0.70518471031333</v>
+        <v>-0.89997116449895</v>
       </c>
       <c r="K50">
-        <v>0.22</v>
-[...2 lines deleted...]
-        <v>219.18</v>
+        <v>1.49</v>
+      </c>
+      <c r="L50" t="s">
+        <v>166</v>
       </c>
       <c r="M50" s="1">
-        <v>100536.0</v>
+        <v>783576.0</v>
       </c>
       <c r="N50" s="1">
-        <v>100755.18</v>
+        <v>795466.41</v>
       </c>
       <c r="O50" s="1">
-        <v>0.07</v>
+        <v>0.47</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B51" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="C51" s="1">
-        <v>682000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>99.369</v>
+        <v>95.154</v>
       </c>
       <c r="E51" s="1">
-        <v>99.528</v>
+        <v>93.08490778</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>678780.96</v>
+        <v>837764.17</v>
       </c>
       <c r="I51" s="1">
-        <v>-1084.38</v>
+        <v>18621.83</v>
       </c>
       <c r="J51" s="1">
-        <v>-0.15975403906438</v>
+        <v>2.2228009584129</v>
       </c>
       <c r="K51">
-        <v>0.74</v>
+        <v>0.39</v>
       </c>
       <c r="L51" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="M51" s="1">
-        <v>677696.58</v>
+        <v>856386.0</v>
       </c>
       <c r="N51" s="1">
-        <v>682741.51</v>
+        <v>859902.78</v>
       </c>
       <c r="O51" s="1">
-        <v>0.49</v>
+        <v>0.51</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B52" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="C52" s="1">
-        <v>800000.0</v>
+        <v>489000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>99.987</v>
+        <v>105.864</v>
       </c>
       <c r="E52" s="1">
-        <v>99.92</v>
+        <v>101.25988957</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>799360.0</v>
+        <v>495160.86</v>
       </c>
       <c r="I52" s="1">
-        <v>536.0</v>
+        <v>22514.1</v>
       </c>
       <c r="J52" s="1">
-        <v>0.067053642914331</v>
+        <v>4.5468254498144</v>
       </c>
       <c r="K52">
-        <v>0.7</v>
+        <v>4.39</v>
       </c>
       <c r="L52" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="M52" s="1">
-        <v>799896.0</v>
+        <v>517674.96</v>
       </c>
       <c r="N52" s="1">
-        <v>805512.44</v>
+        <v>539120.62</v>
       </c>
       <c r="O52" s="1">
-        <v>0.58</v>
+        <v>0.32</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B53" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="C53" s="1">
         <v>600000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>100.052</v>
+        <v>106.534</v>
       </c>
       <c r="E53" s="1">
-        <v>99.625</v>
+        <v>101.035</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>597750.0</v>
+        <v>606210.0</v>
       </c>
       <c r="I53" s="1">
-        <v>2562.0</v>
+        <v>32994.0</v>
       </c>
       <c r="J53" s="1">
-        <v>0.42860727728984</v>
+        <v>5.4426683822438</v>
       </c>
       <c r="K53">
-        <v>0.17</v>
+        <v>3.02</v>
       </c>
       <c r="L53" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="M53" s="1">
-        <v>600312.0</v>
+        <v>639204.0</v>
       </c>
       <c r="N53" s="1">
-        <v>601331.18</v>
+        <v>657314.96</v>
       </c>
       <c r="O53" s="1">
-        <v>0.43</v>
+        <v>0.39</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B54" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="C54" s="1">
-        <v>600000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>97.773</v>
+        <v>103.302</v>
       </c>
       <c r="E54" s="1">
-        <v>99.077</v>
+        <v>100.3582</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>594462.0</v>
+        <v>501791.0</v>
       </c>
       <c r="I54" s="1">
-        <v>-7824.0</v>
+        <v>14719.0</v>
       </c>
       <c r="J54" s="1">
-        <v>-1.3161480464689</v>
+        <v>2.9332929446722</v>
       </c>
       <c r="K54">
-        <v>1.28</v>
+        <v>2.48</v>
       </c>
       <c r="L54" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="M54" s="1">
-        <v>586638.0</v>
+        <v>516510.0</v>
       </c>
       <c r="N54" s="1">
-        <v>594290.05</v>
+        <v>528893.56</v>
       </c>
       <c r="O54" s="1">
-        <v>0.42</v>
+        <v>0.31</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B55" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="C55" s="1">
-        <v>700000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>94.762</v>
+        <v>102.699</v>
       </c>
       <c r="E55" s="1">
-        <v>92.47773857</v>
+        <v>102.79084</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>647344.17</v>
+        <v>925117.56</v>
       </c>
       <c r="I55" s="1">
-        <v>15989.83</v>
+        <v>-826.56</v>
       </c>
       <c r="J55" s="1">
-        <v>2.4700662709297</v>
+        <v>-0.089346482624327</v>
       </c>
       <c r="K55">
-        <v>0.34</v>
+        <v>3.16</v>
       </c>
       <c r="L55" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="M55" s="1">
-        <v>663334.0</v>
+        <v>924291.0</v>
       </c>
       <c r="N55" s="1">
-        <v>665700.1</v>
+        <v>952770.45</v>
       </c>
       <c r="O55" s="1">
-        <v>0.48</v>
+        <v>0.56</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B56" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="C56" s="1">
-        <v>389000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>104.63</v>
+        <v>99.397</v>
       </c>
       <c r="E56" s="1">
-        <v>100.11821594</v>
+        <v>98.623</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>389459.86</v>
+        <v>394492.0</v>
       </c>
       <c r="I56" s="1">
-        <v>17550.84</v>
+        <v>3096.0</v>
       </c>
       <c r="J56" s="1">
-        <v>4.5064567116108</v>
+        <v>0.7848067894913</v>
       </c>
       <c r="K56">
-        <v>4.1</v>
+        <v>2.53</v>
       </c>
       <c r="L56" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="M56" s="1">
-        <v>407010.7</v>
+        <v>397588.0</v>
       </c>
       <c r="N56" s="1">
-        <v>422957.04</v>
+        <v>407718.14</v>
       </c>
       <c r="O56" s="1">
-        <v>0.3</v>
+        <v>0.24</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B57" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="C57" s="1">
-        <v>500000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>105.653</v>
+        <v>106.105</v>
       </c>
       <c r="E57" s="1">
-        <v>99.961</v>
+        <v>103.84281818</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>499805.0</v>
+        <v>1142271.0</v>
       </c>
       <c r="I57" s="1">
-        <v>28460.0</v>
+        <v>24884.0</v>
       </c>
       <c r="J57" s="1">
-        <v>5.694220746091</v>
+        <v>2.178467281407</v>
       </c>
       <c r="K57">
-        <v>2.72</v>
+        <v>3.38</v>
       </c>
       <c r="L57" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="M57" s="1">
-        <v>528265.0</v>
+        <v>1167155.0</v>
       </c>
       <c r="N57" s="1">
-        <v>541888.29</v>
+        <v>1204370.42</v>
       </c>
       <c r="O57" s="1">
-        <v>0.39</v>
+        <v>0.71</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B58" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="C58" s="1">
-        <v>400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>102.931</v>
+        <v>105.736</v>
       </c>
       <c r="E58" s="1">
-        <v>99.611</v>
+        <v>106.513</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>398444.0</v>
+        <v>532565.0</v>
       </c>
       <c r="I58" s="1">
-        <v>13280.0</v>
+        <v>-3885.0</v>
       </c>
       <c r="J58" s="1">
-        <v>3.3329652347632</v>
+        <v>-0.72948841925399</v>
       </c>
       <c r="K58">
-        <v>2.24</v>
+        <v>2.76</v>
       </c>
       <c r="L58" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="M58" s="1">
-        <v>411724.0</v>
+        <v>528680.0</v>
       </c>
       <c r="N58" s="1">
-        <v>420666.47</v>
+        <v>542467.67</v>
       </c>
       <c r="O58" s="1">
-        <v>0.3</v>
+        <v>0.32</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B59" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="C59" s="1">
-        <v>700000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>99.863</v>
+        <v>104.891</v>
       </c>
       <c r="E59" s="1">
-        <v>97.54204286</v>
+        <v>101.255</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>682794.3</v>
+        <v>405020.0</v>
       </c>
       <c r="I59" s="1">
-        <v>16246.7</v>
+        <v>14544.0</v>
       </c>
       <c r="J59" s="1">
-        <v>2.3794428278033</v>
+        <v>3.5909337810478</v>
       </c>
       <c r="K59">
-        <v>0.98</v>
+        <v>3.8</v>
       </c>
       <c r="L59" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="M59" s="1">
-        <v>699041.0</v>
+        <v>419564.0</v>
       </c>
       <c r="N59" s="1">
-        <v>705923.53</v>
+        <v>434745.15</v>
       </c>
       <c r="O59" s="1">
-        <v>0.5</v>
+        <v>0.26</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B60" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="C60" s="1">
-        <v>180000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>99.841</v>
+        <v>101.175</v>
       </c>
       <c r="E60" s="1">
-        <v>99.494</v>
+        <v>101.8682</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>179089.2</v>
+        <v>509341.0</v>
       </c>
       <c r="I60" s="1">
-        <v>624.6</v>
+        <v>-3466.0</v>
       </c>
       <c r="J60" s="1">
-        <v>0.34876474963314</v>
+        <v>-0.68048713926426</v>
       </c>
       <c r="K60">
-        <v>1.17</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>0.17</v>
+      </c>
+      <c r="L60">
+        <v>863.01</v>
       </c>
       <c r="M60" s="1">
-        <v>179713.8</v>
+        <v>505875.0</v>
       </c>
       <c r="N60" s="1">
-        <v>181826.33</v>
+        <v>506738.01</v>
       </c>
       <c r="O60" s="1">
-        <v>0.13</v>
+        <v>0.3</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B61" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="C61" s="1">
         <v>700000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>101.718</v>
+        <v>108.804</v>
       </c>
       <c r="E61" s="1">
-        <v>102.80622286</v>
+        <v>109.24371429</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>719643.56</v>
+        <v>764706.0</v>
       </c>
       <c r="I61" s="1">
-        <v>-7617.56</v>
+        <v>-3078.0</v>
       </c>
       <c r="J61" s="1">
-        <v>-1.0585184698936</v>
+        <v>-0.40250763038344</v>
       </c>
       <c r="K61">
-        <v>2.92</v>
+        <v>0.5</v>
       </c>
       <c r="L61" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="M61" s="1">
-        <v>712026.0</v>
+        <v>761628.0</v>
       </c>
       <c r="N61" s="1">
-        <v>732436.27</v>
+        <v>765151.97</v>
       </c>
       <c r="O61" s="1">
-        <v>0.52</v>
+        <v>0.45</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B62" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="C62" s="1">
-        <v>600000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>94.149</v>
+        <v>100.457</v>
       </c>
       <c r="E62" s="1">
-        <v>90.411</v>
+        <v>99.984</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>542466.0</v>
+        <v>899856.0</v>
       </c>
       <c r="I62" s="1">
-        <v>22428.0</v>
+        <v>4257.0</v>
       </c>
       <c r="J62" s="1">
-        <v>4.1344526661579</v>
+        <v>0.47307569211074</v>
       </c>
       <c r="K62">
-        <v>1.01</v>
+        <v>0.31</v>
       </c>
       <c r="L62" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="M62" s="1">
-        <v>564894.0</v>
+        <v>904113.0</v>
       </c>
       <c r="N62" s="1">
-        <v>570957.7</v>
+        <v>906874.64</v>
       </c>
       <c r="O62" s="1">
-        <v>0.41</v>
+        <v>0.54</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B63" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="C63" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>98.135</v>
+        <v>101.839</v>
       </c>
       <c r="E63" s="1">
-        <v>98.434</v>
+        <v>99.653</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>295302.0</v>
+        <v>199306.0</v>
       </c>
       <c r="I63" s="1">
-        <v>-897.0</v>
+        <v>4372.0</v>
       </c>
       <c r="J63" s="1">
-        <v>-0.30375683198895</v>
+        <v>2.1936118330607</v>
       </c>
       <c r="K63">
-        <v>2.31</v>
+        <v>1.45</v>
       </c>
       <c r="L63" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="M63" s="1">
-        <v>294405.0</v>
+        <v>203678.0</v>
       </c>
       <c r="N63" s="1">
-        <v>301347.12</v>
+        <v>206581.42</v>
       </c>
       <c r="O63" s="1">
-        <v>0.22</v>
+        <v>0.12</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B64" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="C64" s="1">
-        <v>400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>105.318</v>
+        <v>101.386</v>
       </c>
       <c r="E64" s="1">
-        <v>99.661</v>
+        <v>101.631</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>398644.0</v>
+        <v>508155.0</v>
       </c>
       <c r="I64" s="1">
-        <v>22628.0</v>
+        <v>-1225.0</v>
       </c>
       <c r="J64" s="1">
-        <v>5.676242461946</v>
+        <v>-0.24106817801655</v>
       </c>
       <c r="K64">
-        <v>3.1</v>
+        <v>3.07</v>
       </c>
       <c r="L64" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="M64" s="1">
-        <v>421272.0</v>
+        <v>506930.0</v>
       </c>
       <c r="N64" s="1">
-        <v>433689.81</v>
+        <v>522283.26</v>
       </c>
       <c r="O64" s="1">
         <v>0.31</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B65" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="C65" s="1">
-        <v>400000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>105.764</v>
+        <v>106.171</v>
       </c>
       <c r="E65" s="1">
-        <v>106.68</v>
+        <v>100.91250647</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>426720.0</v>
+        <v>1715512.61</v>
       </c>
       <c r="I65" s="1">
-        <v>-3664.0</v>
+        <v>89394.39</v>
       </c>
       <c r="J65" s="1">
-        <v>-0.85864266966629</v>
+        <v>5.2109433343075</v>
       </c>
       <c r="K65">
-        <v>2.43</v>
+        <v>2.4</v>
       </c>
       <c r="L65" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="M65" s="1">
-        <v>423056.0</v>
+        <v>1804907.0</v>
       </c>
       <c r="N65" s="1">
-        <v>432760.11</v>
+        <v>1845660.42</v>
       </c>
       <c r="O65" s="1">
-        <v>0.31</v>
+        <v>1.09</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B66" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="C66" s="1">
-        <v>300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>104.823</v>
+        <v>100.718</v>
       </c>
       <c r="E66" s="1">
-        <v>100.0</v>
+        <v>99.895</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>300000.0</v>
+        <v>399580.0</v>
       </c>
       <c r="I66" s="1">
-        <v>14469.0</v>
+        <v>3292.0</v>
       </c>
       <c r="J66" s="1">
-        <v>4.823</v>
+        <v>0.82386505831123</v>
       </c>
       <c r="K66">
-        <v>3.51</v>
-[...2 lines deleted...]
-        <v>212</v>
+        <v>0.13</v>
+      </c>
+      <c r="L66">
+        <v>517.81</v>
       </c>
       <c r="M66" s="1">
-        <v>314469.0</v>
+        <v>402872.0</v>
       </c>
       <c r="N66" s="1">
-        <v>324985.11</v>
+        <v>403389.81</v>
       </c>
       <c r="O66" s="1">
-        <v>0.23</v>
+        <v>0.24</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>213</v>
       </c>
       <c r="B67" t="s">
         <v>214</v>
       </c>
       <c r="C67" s="1">
-        <v>400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>101.33</v>
+        <v>104.364</v>
       </c>
       <c r="E67" s="1">
-        <v>102.0</v>
+        <v>99.538246</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>408000.0</v>
+        <v>497691.23</v>
       </c>
       <c r="I67" s="1">
-        <v>-2680.0</v>
+        <v>24128.77</v>
       </c>
       <c r="J67" s="1">
-        <v>-0.65686274509804</v>
+        <v>4.848140482604</v>
       </c>
       <c r="K67">
-        <v>3.46</v>
+        <v>1.61</v>
       </c>
       <c r="L67" t="s">
         <v>215</v>
       </c>
       <c r="M67" s="1">
-        <v>405320.0</v>
+        <v>521820.0</v>
       </c>
       <c r="N67" s="1">
-        <v>419166.58</v>
+        <v>529888.49</v>
       </c>
       <c r="O67" s="1">
-        <v>0.3</v>
+        <v>0.31</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>216</v>
       </c>
       <c r="B68" t="s">
         <v>217</v>
       </c>
       <c r="C68" s="1">
-        <v>600000.0</v>
+        <v>656000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>108.544</v>
+        <v>101.251</v>
       </c>
       <c r="E68" s="1">
-        <v>109.3</v>
+        <v>99.70957317</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>655800.0</v>
+        <v>654094.8</v>
       </c>
       <c r="I68" s="1">
-        <v>-4536.0</v>
+        <v>10111.76</v>
       </c>
       <c r="J68" s="1">
-        <v>-0.69167429094236</v>
+        <v>1.5459165857915</v>
       </c>
       <c r="K68">
-        <v>0.19</v>
+        <v>2.79</v>
       </c>
       <c r="L68" t="s">
         <v>218</v>
       </c>
       <c r="M68" s="1">
-        <v>651264.0</v>
+        <v>664206.56</v>
       </c>
       <c r="N68" s="1">
-        <v>652385.92</v>
+        <v>682538.61</v>
       </c>
       <c r="O68" s="1">
-        <v>0.47</v>
+        <v>0.4</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>219</v>
       </c>
       <c r="B69" t="s">
         <v>220</v>
       </c>
       <c r="C69" s="1">
-        <v>700000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>100.097</v>
+        <v>86.646</v>
       </c>
       <c r="E69" s="1">
-        <v>99.852</v>
+        <v>86.06233333</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>698964.0</v>
+        <v>1032748.0</v>
       </c>
       <c r="I69" s="1">
-        <v>1715.0</v>
+        <v>7004.0</v>
       </c>
       <c r="J69" s="1">
-        <v>0.24536313744342</v>
+        <v>0.67819061377993</v>
       </c>
       <c r="K69">
-        <v>0.07</v>
-[...2 lines deleted...]
-        <v>460.27</v>
+        <v>0.39</v>
+      </c>
+      <c r="L69" t="s">
+        <v>221</v>
       </c>
       <c r="M69" s="1">
-        <v>700679.0</v>
+        <v>1039752.0</v>
       </c>
       <c r="N69" s="1">
-        <v>701139.27</v>
+        <v>1044416.38</v>
       </c>
       <c r="O69" s="1">
-        <v>0.5</v>
+        <v>0.62</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B70" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="C70" s="1">
-        <v>200000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>101.66</v>
+        <v>100.788</v>
       </c>
       <c r="E70" s="1">
-        <v>99.653</v>
+        <v>100.6852</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>199306.0</v>
+        <v>503426.0</v>
       </c>
       <c r="I70" s="1">
-        <v>4014.0</v>
+        <v>514.0</v>
       </c>
       <c r="J70" s="1">
-        <v>2.0139885402346</v>
+        <v>0.10210040800435</v>
       </c>
       <c r="K70">
-        <v>1.25</v>
+        <v>0.35</v>
       </c>
       <c r="L70" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="M70" s="1">
-        <v>203320.0</v>
+        <v>503940.0</v>
       </c>
       <c r="N70" s="1">
-        <v>205816.58</v>
+        <v>505707.12</v>
       </c>
       <c r="O70" s="1">
-        <v>0.15</v>
+        <v>0.3</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B71" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="C71" s="1">
         <v>400000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>100.479</v>
+        <v>100.659</v>
       </c>
       <c r="E71" s="1">
-        <v>101.72</v>
+        <v>100.62</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>406880.0</v>
+        <v>402480.0</v>
       </c>
       <c r="I71" s="1">
-        <v>-4964.0</v>
+        <v>156.0</v>
       </c>
       <c r="J71" s="1">
-        <v>-1.2200157294534</v>
+        <v>0.038759689922481</v>
       </c>
       <c r="K71">
-        <v>2.86</v>
+        <v>2.42</v>
       </c>
       <c r="L71" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="M71" s="1">
-        <v>401916.0</v>
+        <v>402636.0</v>
       </c>
       <c r="N71" s="1">
-        <v>413369.72</v>
+        <v>412327.78</v>
       </c>
       <c r="O71" s="1">
-        <v>0.3</v>
+        <v>0.24</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B72" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="C72" s="1">
-        <v>1400000.0</v>
+        <v>927000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>106.205</v>
+        <v>101.322</v>
       </c>
       <c r="E72" s="1">
-        <v>99.76618643</v>
+        <v>99.84305502</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>1396726.61</v>
+        <v>925545.12</v>
       </c>
       <c r="I72" s="1">
-        <v>90143.39</v>
+        <v>13709.82</v>
       </c>
       <c r="J72" s="1">
-        <v>6.4539036741056</v>
+        <v>1.4812697624077</v>
       </c>
       <c r="K72">
-        <v>2.1</v>
+        <v>2.38</v>
       </c>
       <c r="L72" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="M72" s="1">
-        <v>1486870.0</v>
+        <v>939254.94</v>
       </c>
       <c r="N72" s="1">
-        <v>1516212.47</v>
+        <v>961350.56</v>
       </c>
       <c r="O72" s="1">
-        <v>1.08</v>
+        <v>0.57</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B73" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="C73" s="1">
-        <v>300000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>100.615</v>
+        <v>100.581</v>
       </c>
       <c r="E73" s="1">
-        <v>99.589</v>
+        <v>100.09683333</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>298767.0</v>
+        <v>600581.0</v>
       </c>
       <c r="I73" s="1">
-        <v>3078.0</v>
+        <v>2905.0</v>
       </c>
       <c r="J73" s="1">
-        <v>1.0302342628202</v>
+        <v>0.48369828549355</v>
       </c>
       <c r="K73">
-        <v>3.3</v>
+        <v>1.37</v>
       </c>
       <c r="L73" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="M73" s="1">
-        <v>301845.0</v>
+        <v>603486.0</v>
       </c>
       <c r="N73" s="1">
-        <v>311748.08</v>
+        <v>611710.27</v>
       </c>
       <c r="O73" s="1">
-        <v>0.22</v>
+        <v>0.36</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B74" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="C74" s="1">
-        <v>400000.0</v>
+        <v>1892000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>103.877</v>
+        <v>100.503</v>
       </c>
       <c r="E74" s="1">
-        <v>98.3573075</v>
+        <v>100.08562368</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>393429.23</v>
+        <v>1893620.0</v>
       </c>
       <c r="I74" s="1">
-        <v>22078.77</v>
+        <v>7896.76</v>
       </c>
       <c r="J74" s="1">
-        <v>5.6118784056792</v>
+        <v>0.41701925412702</v>
       </c>
       <c r="K74">
-        <v>1.38</v>
+        <v>0.37</v>
       </c>
       <c r="L74" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="M74" s="1">
-        <v>415508.0</v>
+        <v>1901516.76</v>
       </c>
       <c r="N74" s="1">
-        <v>421028.55</v>
+        <v>1908487.2</v>
       </c>
       <c r="O74" s="1">
-        <v>0.3</v>
+        <v>1.13</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B75" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="C75" s="1">
-        <v>556000.0</v>
+        <v>1209000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>100.862</v>
+        <v>100.467</v>
       </c>
       <c r="E75" s="1">
-        <v>99.43</v>
+        <v>100.0172043</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>552830.8</v>
+        <v>1209208.0</v>
       </c>
       <c r="I75" s="1">
-        <v>7961.92</v>
+        <v>5438.03</v>
       </c>
       <c r="J75" s="1">
-        <v>1.4402091923967</v>
+        <v>0.44971832802959</v>
       </c>
       <c r="K75">
-        <v>2.61</v>
+        <v>1.82</v>
       </c>
       <c r="L75" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="M75" s="1">
-        <v>560792.72</v>
+        <v>1214646.03</v>
       </c>
       <c r="N75" s="1">
-        <v>575324.88</v>
+        <v>1236620.22</v>
       </c>
       <c r="O75" s="1">
-        <v>0.41</v>
+        <v>0.73</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B76" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="C76" s="1">
-        <v>1000000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>85.747</v>
+        <v>100.932</v>
       </c>
       <c r="E76" s="1">
-        <v>85.96</v>
+        <v>100.49511111</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>859600.0</v>
+        <v>904456.0</v>
       </c>
       <c r="I76" s="1">
-        <v>-2130.0</v>
+        <v>3932.0</v>
       </c>
       <c r="J76" s="1">
-        <v>-0.24778966961377</v>
+        <v>0.43473646036955</v>
       </c>
       <c r="K76">
-        <v>0.35</v>
+        <v>2.92</v>
       </c>
       <c r="L76" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="M76" s="1">
-        <v>857470.0</v>
+        <v>908388.0</v>
       </c>
       <c r="N76" s="1">
-        <v>860980.27</v>
+        <v>934666.77</v>
       </c>
       <c r="O76" s="1">
-        <v>0.61</v>
+        <v>0.55</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B77" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="C77" s="1">
-        <v>400000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>100.417</v>
+        <v>100.951</v>
       </c>
       <c r="E77" s="1">
-        <v>100.65</v>
+        <v>99.631</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>402600.0</v>
+        <v>896679.0</v>
       </c>
       <c r="I77" s="1">
-        <v>-932.0</v>
+        <v>11880.0</v>
       </c>
       <c r="J77" s="1">
-        <v>-0.23149528067561</v>
+        <v>1.3248888398189</v>
       </c>
       <c r="K77">
-        <v>0.17</v>
-[...2 lines deleted...]
-        <v>690.41</v>
+        <v>1.04</v>
+      </c>
+      <c r="L77" t="s">
+        <v>245</v>
       </c>
       <c r="M77" s="1">
-        <v>401668.0</v>
+        <v>908559.0</v>
       </c>
       <c r="N77" s="1">
-        <v>402358.41</v>
+        <v>917944.27</v>
       </c>
       <c r="O77" s="1">
-        <v>0.29</v>
+        <v>0.54</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="B78" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="C78" s="1">
-        <v>727000.0</v>
+        <v>715000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>100.486</v>
+        <v>99.998</v>
       </c>
       <c r="E78" s="1">
-        <v>99.456</v>
+        <v>99.4468951</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>723045.12</v>
+        <v>711045.3</v>
       </c>
       <c r="I78" s="1">
-        <v>7488.1</v>
+        <v>3940.4</v>
       </c>
       <c r="J78" s="1">
-        <v>1.0356338481338</v>
+        <v>0.55417003670512</v>
       </c>
       <c r="K78">
-        <v>2.17</v>
+        <v>0.74</v>
       </c>
       <c r="L78" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="M78" s="1">
-        <v>730533.22</v>
+        <v>714985.7</v>
       </c>
       <c r="N78" s="1">
-        <v>746273.27</v>
+        <v>720250.25</v>
       </c>
       <c r="O78" s="1">
-        <v>0.53</v>
+        <v>0.43</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="B79" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="C79" s="1">
-        <v>306000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>100.942</v>
+        <v>108.587</v>
       </c>
       <c r="E79" s="1">
-        <v>99.571</v>
+        <v>108.7698</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>304687.26</v>
+        <v>543849.0</v>
       </c>
       <c r="I79" s="1">
-        <v>4195.26</v>
+        <v>-914.0</v>
       </c>
       <c r="J79" s="1">
-        <v>1.3769069307328</v>
+        <v>-0.16806135526589</v>
       </c>
       <c r="K79">
-        <v>0.81</v>
+        <v>1.8</v>
       </c>
       <c r="L79" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="M79" s="1">
-        <v>308882.52</v>
+        <v>542935.0</v>
       </c>
       <c r="N79" s="1">
-        <v>311361.96</v>
+        <v>551914.45</v>
       </c>
       <c r="O79" s="1">
-        <v>0.22</v>
+        <v>0.33</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="B80" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="C80" s="1">
-        <v>500000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>100.045</v>
+        <v>102.983</v>
       </c>
       <c r="E80" s="1">
-        <v>100.0</v>
+        <v>100.96222222</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>500000.0</v>
+        <v>908660.0</v>
       </c>
       <c r="I80" s="1">
-        <v>225.0</v>
+        <v>18187.0</v>
       </c>
       <c r="J80" s="1">
-        <v>0.045</v>
+        <v>2.0015187198732</v>
       </c>
       <c r="K80">
-        <v>1.15</v>
+        <v>2.77</v>
       </c>
       <c r="L80" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="M80" s="1">
-        <v>500225.0</v>
+        <v>926847.0</v>
       </c>
       <c r="N80" s="1">
-        <v>505961.68</v>
+        <v>951785.01</v>
       </c>
       <c r="O80" s="1">
-        <v>0.36</v>
+        <v>0.56</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="B81" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="C81" s="1">
-        <v>1492000.0</v>
+        <v>1458000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>99.686</v>
+        <v>99.999</v>
       </c>
       <c r="E81" s="1">
-        <v>100.0</v>
+        <v>99.3870535</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>1492000.0</v>
+        <v>1449063.24</v>
       </c>
       <c r="I81" s="1">
-        <v>-4684.88</v>
+        <v>8922.18</v>
       </c>
       <c r="J81" s="1">
-        <v>-0.314</v>
+        <v>0.61572053956734</v>
       </c>
       <c r="K81">
-        <v>0.16</v>
+        <v>2.28</v>
       </c>
       <c r="L81" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="M81" s="1">
-        <v>1487315.12</v>
+        <v>1457985.42</v>
       </c>
       <c r="N81" s="1">
-        <v>1489711.15</v>
+        <v>1491174.89</v>
       </c>
       <c r="O81" s="1">
-        <v>1.06</v>
+        <v>0.88</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="B82" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="C82" s="1">
-        <v>1009000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>99.247</v>
+        <v>100.561</v>
       </c>
       <c r="E82" s="1">
-        <v>100.0</v>
+        <v>99.7035</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>1009000.0</v>
+        <v>598221.0</v>
       </c>
       <c r="I82" s="1">
-        <v>-7597.77</v>
+        <v>5145.0</v>
       </c>
       <c r="J82" s="1">
-        <v>-0.753</v>
+        <v>0.86005004839349</v>
       </c>
       <c r="K82">
-        <v>1.59</v>
+        <v>2.34</v>
       </c>
       <c r="L82" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="M82" s="1">
-        <v>1001402.23</v>
+        <v>603366.0</v>
       </c>
       <c r="N82" s="1">
-        <v>1017474.69</v>
+        <v>617402.3</v>
       </c>
       <c r="O82" s="1">
-        <v>0.73</v>
+        <v>0.37</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="B83" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="C83" s="1">
-        <v>700000.0</v>
+        <v>2050000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>100.507</v>
+        <v>101.638</v>
       </c>
       <c r="E83" s="1">
-        <v>100.42</v>
+        <v>96.98605268</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>702940.0</v>
+        <v>1988214.08</v>
       </c>
       <c r="I83" s="1">
-        <v>609.0</v>
+        <v>95364.92</v>
       </c>
       <c r="J83" s="1">
-        <v>0.086636128261303</v>
+        <v>4.7965116513006</v>
       </c>
       <c r="K83">
-        <v>2.7</v>
+        <v>3.5</v>
       </c>
       <c r="L83" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="M83" s="1">
-        <v>703549.0</v>
+        <v>2083579.0</v>
       </c>
       <c r="N83" s="1">
-        <v>722458.59</v>
+        <v>2155357.08</v>
       </c>
       <c r="O83" s="1">
-        <v>0.52</v>
+        <v>1.28</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="B84" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="C84" s="1">
-        <v>700000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>100.404</v>
+        <v>92.28</v>
       </c>
       <c r="E84" s="1">
-        <v>99.259</v>
+        <v>83.47740778</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>694813.0</v>
+        <v>751296.67</v>
       </c>
       <c r="I84" s="1">
-        <v>8015.0</v>
+        <v>79223.33</v>
       </c>
       <c r="J84" s="1">
-        <v>1.1535477891174</v>
+        <v>10.544879694462</v>
       </c>
       <c r="K84">
-        <v>0.78</v>
+        <v>0.88</v>
       </c>
       <c r="L84" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="M84" s="1">
-        <v>702828.0</v>
+        <v>830520.0</v>
       </c>
       <c r="N84" s="1">
-        <v>708281.77</v>
+        <v>838472.05</v>
       </c>
       <c r="O84" s="1">
-        <v>0.51</v>
+        <v>0.5</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="B85" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="C85" s="1">
-        <v>615000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>99.417</v>
+        <v>104.063</v>
       </c>
       <c r="E85" s="1">
-        <v>99.362</v>
+        <v>100.4068</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>611076.3</v>
+        <v>1004068.0</v>
       </c>
       <c r="I85" s="1">
-        <v>338.25</v>
+        <v>36562.0</v>
       </c>
       <c r="J85" s="1">
-        <v>0.055353153116886</v>
+        <v>3.6413868383416</v>
       </c>
       <c r="K85">
         <v>0.55</v>
       </c>
       <c r="L85" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="M85" s="1">
-        <v>611414.55</v>
+        <v>1040630.0</v>
       </c>
       <c r="N85" s="1">
-        <v>614784.41</v>
+        <v>1046150.55</v>
       </c>
       <c r="O85" s="1">
-        <v>0.44</v>
+        <v>0.62</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="B86" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="C86" s="1">
-        <v>400000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>107.804</v>
+        <v>100.167</v>
       </c>
       <c r="E86" s="1">
-        <v>108.846</v>
+        <v>100.28911111</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>435384.0</v>
+        <v>902602.0</v>
       </c>
       <c r="I86" s="1">
-        <v>-4168.0</v>
+        <v>-1099.0</v>
       </c>
       <c r="J86" s="1">
-        <v>-0.9573158407291</v>
+        <v>-0.12175909204721</v>
       </c>
       <c r="K86">
-        <v>1.51</v>
+        <v>2.95</v>
       </c>
       <c r="L86" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="M86" s="1">
-        <v>431216.0</v>
+        <v>901503.0</v>
       </c>
       <c r="N86" s="1">
-        <v>437254.36</v>
+        <v>928059.16</v>
       </c>
       <c r="O86" s="1">
-        <v>0.31</v>
+        <v>0.55</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="B87" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="C87" s="1">
-        <v>700000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>102.292</v>
+        <v>91.2</v>
       </c>
       <c r="E87" s="1">
-        <v>100.4</v>
+        <v>90.19025</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>702800.0</v>
+        <v>360761.0</v>
       </c>
       <c r="I87" s="1">
-        <v>13244.0</v>
+        <v>4039.0</v>
       </c>
       <c r="J87" s="1">
-        <v>1.8844621513944</v>
+        <v>1.1195777814121</v>
       </c>
       <c r="K87">
-        <v>2.54</v>
-[...2 lines deleted...]
-        <v>273</v>
+        <v>0.03</v>
+      </c>
+      <c r="L87">
+        <v>131.51</v>
       </c>
       <c r="M87" s="1">
-        <v>716044.0</v>
+        <v>364800.0</v>
       </c>
       <c r="N87" s="1">
-        <v>733805.3</v>
+        <v>364931.51</v>
       </c>
       <c r="O87" s="1">
-        <v>0.52</v>
+        <v>0.22</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="B88" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="C88" s="1">
-        <v>1158000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>99.479</v>
+        <v>91.486</v>
       </c>
       <c r="E88" s="1">
-        <v>99.228</v>
+        <v>89.875</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>1149060.24</v>
+        <v>89875.0</v>
       </c>
       <c r="I88" s="1">
-        <v>2906.58</v>
+        <v>1611.0</v>
       </c>
       <c r="J88" s="1">
-        <v>0.25295279558189</v>
+        <v>1.7924895688456</v>
       </c>
       <c r="K88">
-        <v>2.1</v>
-[...2 lines deleted...]
-        <v>276</v>
+        <v>0.11</v>
+      </c>
+      <c r="L88">
+        <v>113.01</v>
       </c>
       <c r="M88" s="1">
-        <v>1151966.82</v>
+        <v>91486.0</v>
       </c>
       <c r="N88" s="1">
-        <v>1176320.51</v>
+        <v>91599.01</v>
       </c>
       <c r="O88" s="1">
-        <v>0.84</v>
+        <v>0.05</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
         <v>277</v>
       </c>
       <c r="B89" t="s">
         <v>278</v>
       </c>
       <c r="C89" s="1">
-        <v>500000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>100.444</v>
+        <v>100.625</v>
       </c>
       <c r="E89" s="1">
-        <v>99.517</v>
+        <v>99.92916667</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>497585.0</v>
+        <v>599575.0</v>
       </c>
       <c r="I89" s="1">
-        <v>4635.0</v>
+        <v>4175.0</v>
       </c>
       <c r="J89" s="1">
-        <v>0.93149914085031</v>
+        <v>0.69632656464996</v>
       </c>
       <c r="K89">
-        <v>2.14</v>
+        <v>1.99</v>
       </c>
       <c r="L89" t="s">
         <v>279</v>
       </c>
       <c r="M89" s="1">
-        <v>502220.0</v>
+        <v>603750.0</v>
       </c>
       <c r="N89" s="1">
-        <v>512899.79</v>
+        <v>615696.58</v>
       </c>
       <c r="O89" s="1">
-        <v>0.37</v>
+        <v>0.36</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
         <v>280</v>
       </c>
       <c r="B90" t="s">
         <v>281</v>
       </c>
       <c r="C90" s="1">
-        <v>1650000.0</v>
+        <v>580000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>101.834</v>
+        <v>100.393</v>
       </c>
       <c r="E90" s="1">
-        <v>95.81418667</v>
+        <v>100.00810345</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>1580934.08</v>
+        <v>580047.0</v>
       </c>
       <c r="I90" s="1">
-        <v>99326.92</v>
+        <v>2232.4</v>
       </c>
       <c r="J90" s="1">
-        <v>6.2827995965524</v>
+        <v>0.38486536435841</v>
       </c>
       <c r="K90">
-        <v>3.23</v>
+        <v>0.71</v>
       </c>
       <c r="L90" t="s">
         <v>282</v>
       </c>
       <c r="M90" s="1">
-        <v>1680261.0</v>
+        <v>582279.4</v>
       </c>
       <c r="N90" s="1">
-        <v>1733558.26</v>
+        <v>586406.78</v>
       </c>
       <c r="O90" s="1">
-        <v>1.24</v>
+        <v>0.35</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
         <v>283</v>
       </c>
       <c r="B91" t="s">
         <v>284</v>
       </c>
       <c r="C91" s="1">
-        <v>700000.0</v>
+        <v>692000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>92.244</v>
+        <v>100.275</v>
       </c>
       <c r="E91" s="1">
-        <v>80.91952429</v>
+        <v>99.77159538</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>566436.67</v>
+        <v>690419.44</v>
       </c>
       <c r="I91" s="1">
-        <v>79271.33</v>
+        <v>3483.56</v>
       </c>
       <c r="J91" s="1">
-        <v>13.994738370311</v>
+        <v>0.50455705592531</v>
       </c>
       <c r="K91">
-        <v>0.77</v>
+        <v>0.64</v>
       </c>
       <c r="L91" t="s">
         <v>285</v>
       </c>
       <c r="M91" s="1">
-        <v>645708.0</v>
+        <v>693903.0</v>
       </c>
       <c r="N91" s="1">
-        <v>651101.84</v>
+        <v>698334.64</v>
       </c>
       <c r="O91" s="1">
-        <v>0.46</v>
+        <v>0.41</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
         <v>286</v>
       </c>
       <c r="B92" t="s">
         <v>287</v>
       </c>
       <c r="C92" s="1">
-        <v>800000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>103.608</v>
+        <v>100.223</v>
       </c>
       <c r="E92" s="1">
-        <v>99.4865</v>
+        <v>100.03090909</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>795892.0</v>
+        <v>1100340.0</v>
       </c>
       <c r="I92" s="1">
-        <v>32972.0</v>
+        <v>2113.0</v>
       </c>
       <c r="J92" s="1">
-        <v>4.1427731400743</v>
+        <v>0.19203155388335</v>
       </c>
       <c r="K92">
-        <v>0.32</v>
-[...2 lines deleted...]
-        <v>288</v>
+        <v>0.09</v>
+      </c>
+      <c r="L92">
+        <v>996.03</v>
       </c>
       <c r="M92" s="1">
-        <v>828864.0</v>
+        <v>1102453.0</v>
       </c>
       <c r="N92" s="1">
-        <v>831411.95</v>
+        <v>1103449.03</v>
       </c>
       <c r="O92" s="1">
-        <v>0.59</v>
+        <v>0.65</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
+        <v>288</v>
+      </c>
+      <c r="B93" t="s">
         <v>289</v>
       </c>
-      <c r="B93" t="s">
+      <c r="C93" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D93" s="1">
+        <v>84.657</v>
+      </c>
+      <c r="E93" s="1">
+        <v>82.42825</v>
+      </c>
+      <c r="F93" t="s">
+        <v>8</v>
+      </c>
+      <c r="G93">
+        <v>1.0</v>
+      </c>
+      <c r="H93" s="1">
+        <v>329713.0</v>
+      </c>
+      <c r="I93" s="1">
+        <v>8915.0</v>
+      </c>
+      <c r="J93" s="1">
+        <v>2.7038666961873</v>
+      </c>
+      <c r="K93">
+        <v>1.44</v>
+      </c>
+      <c r="L93" t="s">
         <v>290</v>
       </c>
-      <c r="C93" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M93" s="1">
-        <v>267897.15</v>
+        <v>338628.0</v>
       </c>
       <c r="N93" s="1">
-        <v>271352.29</v>
+        <v>344397.86</v>
       </c>
       <c r="O93" s="1">
-        <v>0.19</v>
+        <v>0.2</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
+        <v>291</v>
+      </c>
+      <c r="B94" t="s">
         <v>292</v>
       </c>
-      <c r="B94" t="s">
+      <c r="C94" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D94" s="1">
+        <v>100.364</v>
+      </c>
+      <c r="E94" s="1">
+        <v>100.68171429</v>
+      </c>
+      <c r="F94" t="s">
+        <v>8</v>
+      </c>
+      <c r="G94">
+        <v>1.0</v>
+      </c>
+      <c r="H94" s="1">
+        <v>704772.0</v>
+      </c>
+      <c r="I94" s="1">
+        <v>-2224.0</v>
+      </c>
+      <c r="J94" s="1">
+        <v>-0.31556304734013</v>
+      </c>
+      <c r="K94">
+        <v>1.35</v>
+      </c>
+      <c r="L94" t="s">
         <v>293</v>
       </c>
-      <c r="C94" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M94" s="1">
-        <v>207684.0</v>
+        <v>702548.0</v>
       </c>
       <c r="N94" s="1">
-        <v>213777.15</v>
+        <v>711976.42</v>
       </c>
       <c r="O94" s="1">
-        <v>0.15</v>
+        <v>0.42</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
+        <v>294</v>
+      </c>
+      <c r="B95" t="s">
         <v>295</v>
       </c>
-      <c r="B95" t="s">
+      <c r="C95" s="1">
+        <v>580000.0</v>
+      </c>
+      <c r="D95" s="1">
+        <v>105.287</v>
+      </c>
+      <c r="E95" s="1">
+        <v>102.24853966</v>
+      </c>
+      <c r="F95" t="s">
+        <v>8</v>
+      </c>
+      <c r="G95">
+        <v>1.0</v>
+      </c>
+      <c r="H95" s="1">
+        <v>593041.53</v>
+      </c>
+      <c r="I95" s="1">
+        <v>17623.07</v>
+      </c>
+      <c r="J95" s="1">
+        <v>2.9716418005329</v>
+      </c>
+      <c r="K95">
+        <v>1.03</v>
+      </c>
+      <c r="L95" t="s">
         <v>296</v>
       </c>
-      <c r="C95" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M95" s="1">
-        <v>698831.0</v>
+        <v>610664.6</v>
       </c>
       <c r="N95" s="1">
-        <v>718220.04</v>
+        <v>616629.46</v>
       </c>
       <c r="O95" s="1">
-        <v>0.51</v>
+        <v>0.37</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
+        <v>297</v>
+      </c>
+      <c r="B96" t="s">
         <v>298</v>
       </c>
-      <c r="B96" t="s">
+      <c r="C96" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="D96" s="1">
+        <v>103.391</v>
+      </c>
+      <c r="E96" s="1">
+        <v>100.55165909</v>
+      </c>
+      <c r="F96" t="s">
+        <v>8</v>
+      </c>
+      <c r="G96">
+        <v>1.0</v>
+      </c>
+      <c r="H96" s="1">
+        <v>1106068.25</v>
+      </c>
+      <c r="I96" s="1">
+        <v>31232.75</v>
+      </c>
+      <c r="J96" s="1">
+        <v>2.8237633617998</v>
+      </c>
+      <c r="K96">
+        <v>2.83</v>
+      </c>
+      <c r="L96" t="s">
         <v>299</v>
       </c>
-      <c r="C96" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M96" s="1">
-        <v>272682.0</v>
+        <v>1137301.0</v>
       </c>
       <c r="N96" s="1">
-        <v>272690.22</v>
+        <v>1168481.48</v>
       </c>
       <c r="O96" s="1">
-        <v>0.19</v>
+        <v>0.69</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
         <v>300</v>
       </c>
       <c r="B97" t="s">
         <v>301</v>
       </c>
       <c r="C97" s="1">
-        <v>100000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>91.177</v>
+        <v>100.239</v>
       </c>
       <c r="E97" s="1">
-        <v>89.875</v>
+        <v>99.772</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>89875.0</v>
+        <v>598632.0</v>
       </c>
       <c r="I97" s="1">
-        <v>1302.0</v>
+        <v>2802.0</v>
       </c>
       <c r="J97" s="1">
-        <v>1.4486787204451</v>
+        <v>0.4680671932005</v>
       </c>
       <c r="K97">
-        <v>0.1</v>
+        <v>0.15</v>
       </c>
       <c r="L97">
-        <v>97.95</v>
+        <v>873.29</v>
       </c>
       <c r="M97" s="1">
-        <v>91177.0</v>
+        <v>601434.0</v>
       </c>
       <c r="N97" s="1">
-        <v>91274.95</v>
+        <v>602307.29</v>
       </c>
       <c r="O97" s="1">
-        <v>0.07</v>
+        <v>0.36</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
         <v>302</v>
       </c>
       <c r="B98" t="s">
         <v>303</v>
       </c>
       <c r="C98" s="1">
-        <v>500000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>99.946</v>
+        <v>99.876</v>
       </c>
       <c r="E98" s="1">
-        <v>99.766</v>
+        <v>99.99133333</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>498830.0</v>
+        <v>599948.0</v>
       </c>
       <c r="I98" s="1">
-        <v>900.0</v>
+        <v>-692.0</v>
       </c>
       <c r="J98" s="1">
-        <v>0.18042218791973</v>
+        <v>-0.11534332975525</v>
       </c>
       <c r="K98">
-        <v>1.73</v>
+        <v>1.17</v>
       </c>
       <c r="L98" t="s">
         <v>304</v>
       </c>
       <c r="M98" s="1">
-        <v>499730.0</v>
+        <v>599256.0</v>
       </c>
       <c r="N98" s="1">
-        <v>508404.66</v>
+        <v>606283.4</v>
       </c>
       <c r="O98" s="1">
         <v>0.36</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
         <v>305</v>
       </c>
       <c r="B99" t="s">
         <v>306</v>
       </c>
       <c r="C99" s="1">
-        <v>480000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>99.846</v>
+        <v>99.852</v>
       </c>
       <c r="E99" s="1">
-        <v>99.945</v>
+        <v>95.31451</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>479736.0</v>
+        <v>667201.57</v>
       </c>
       <c r="I99" s="1">
-        <v>-475.2</v>
+        <v>31762.43</v>
       </c>
       <c r="J99" s="1">
-        <v>-0.09905447996398</v>
+        <v>4.7605448530344</v>
       </c>
       <c r="K99">
-        <v>0.5</v>
+        <v>1.57</v>
       </c>
       <c r="L99" t="s">
         <v>307</v>
       </c>
       <c r="M99" s="1">
-        <v>479260.8</v>
+        <v>698964.0</v>
       </c>
       <c r="N99" s="1">
-        <v>481661.06</v>
+        <v>709925.62</v>
       </c>
       <c r="O99" s="1">
-        <v>0.34</v>
+        <v>0.42</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
         <v>308</v>
       </c>
       <c r="B100" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="C100" s="1">
-        <v>592000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>99.868</v>
+        <v>94.57</v>
       </c>
       <c r="E100" s="1">
-        <v>99.682</v>
+        <v>94.52690909</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>590117.44</v>
+        <v>1039796.0</v>
       </c>
       <c r="I100" s="1">
-        <v>1101.12</v>
+        <v>474.0</v>
       </c>
       <c r="J100" s="1">
-        <v>0.18659336690676</v>
+        <v>0.045585864919657</v>
       </c>
       <c r="K100">
-        <v>0.47</v>
-[...2 lines deleted...]
-        <v>310</v>
+        <v>0.09</v>
+      </c>
+      <c r="L100">
+        <v>990.0</v>
       </c>
       <c r="M100" s="1">
-        <v>591218.56</v>
+        <v>1040270.0</v>
       </c>
       <c r="N100" s="1">
-        <v>594028.53</v>
+        <v>1041260.0</v>
       </c>
       <c r="O100" s="1">
-        <v>0.42</v>
+        <v>0.62</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
+        <v>309</v>
+      </c>
+      <c r="B101" t="s">
+        <v>310</v>
+      </c>
+      <c r="C101" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="D101" s="1">
+        <v>100.076</v>
+      </c>
+      <c r="E101" s="1">
+        <v>98.91583333</v>
+      </c>
+      <c r="F101" t="s">
+        <v>8</v>
+      </c>
+      <c r="G101">
+        <v>1.0</v>
+      </c>
+      <c r="H101" s="1">
+        <v>1186990.0</v>
+      </c>
+      <c r="I101" s="1">
+        <v>13922.0</v>
+      </c>
+      <c r="J101" s="1">
+        <v>1.1728826696097</v>
+      </c>
+      <c r="K101">
+        <v>3.37</v>
+      </c>
+      <c r="L101" t="s">
         <v>311</v>
       </c>
-      <c r="B101" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M101" s="1">
-        <v>409996.0</v>
+        <v>1200912.0</v>
       </c>
       <c r="N101" s="1">
-        <v>417051.34</v>
+        <v>1241329.81</v>
       </c>
       <c r="O101" s="1">
-        <v>0.3</v>
+        <v>0.74</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
+        <v>312</v>
+      </c>
+      <c r="B102" t="s">
+        <v>313</v>
+      </c>
+      <c r="C102" s="1">
+        <v>621000.0</v>
+      </c>
+      <c r="D102" s="1">
+        <v>100.005</v>
+      </c>
+      <c r="E102" s="1">
+        <v>99.68758132</v>
+      </c>
+      <c r="F102" t="s">
+        <v>8</v>
+      </c>
+      <c r="G102">
+        <v>1.0</v>
+      </c>
+      <c r="H102" s="1">
+        <v>619059.88</v>
+      </c>
+      <c r="I102" s="1">
+        <v>1971.17</v>
+      </c>
+      <c r="J102" s="1">
+        <v>0.31841346268474</v>
+      </c>
+      <c r="K102">
+        <v>1.33</v>
+      </c>
+      <c r="L102" t="s">
         <v>314</v>
       </c>
-      <c r="B102" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M102" s="1">
-        <v>821264.0</v>
+        <v>621031.05</v>
       </c>
       <c r="N102" s="1">
-        <v>843620.16</v>
+        <v>629269.93</v>
       </c>
       <c r="O102" s="1">
-        <v>0.6</v>
+        <v>0.37</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
+        <v>315</v>
+      </c>
+      <c r="B103" t="s">
+        <v>316</v>
+      </c>
+      <c r="C103" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D103" s="1">
+        <v>100.468</v>
+      </c>
+      <c r="E103" s="1">
+        <v>99.996</v>
+      </c>
+      <c r="F103" t="s">
+        <v>8</v>
+      </c>
+      <c r="G103">
+        <v>1.0</v>
+      </c>
+      <c r="H103" s="1">
+        <v>599976.0</v>
+      </c>
+      <c r="I103" s="1">
+        <v>2832.0</v>
+      </c>
+      <c r="J103" s="1">
+        <v>0.47201888075523</v>
+      </c>
+      <c r="K103">
+        <v>1.07</v>
+      </c>
+      <c r="L103" t="s">
         <v>317</v>
       </c>
-      <c r="B103" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M103" s="1">
-        <v>347237.04</v>
+        <v>602808.0</v>
       </c>
       <c r="N103" s="1">
-        <v>348974.71</v>
+        <v>609251.84</v>
       </c>
       <c r="O103" s="1">
-        <v>0.25</v>
+        <v>0.36</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
+        <v>318</v>
+      </c>
+      <c r="B104" t="s">
+        <v>319</v>
+      </c>
+      <c r="C104" s="1">
+        <v>517000.0</v>
+      </c>
+      <c r="D104" s="1">
+        <v>100.232</v>
+      </c>
+      <c r="E104" s="1">
+        <v>99.72939652</v>
+      </c>
+      <c r="F104" t="s">
+        <v>8</v>
+      </c>
+      <c r="G104">
+        <v>1.0</v>
+      </c>
+      <c r="H104" s="1">
+        <v>515600.98</v>
+      </c>
+      <c r="I104" s="1">
+        <v>2598.46</v>
+      </c>
+      <c r="J104" s="1">
+        <v>0.50396723450758</v>
+      </c>
+      <c r="K104">
+        <v>2.43</v>
+      </c>
+      <c r="L104" t="s">
         <v>320</v>
       </c>
-      <c r="B104" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M104" s="1">
-        <v>250482.0</v>
+        <v>518199.44</v>
       </c>
       <c r="N104" s="1">
-        <v>254538.16</v>
+        <v>530772.1</v>
       </c>
       <c r="O104" s="1">
-        <v>0.18</v>
+        <v>0.31</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
+        <v>321</v>
+      </c>
+      <c r="B105" t="s">
+        <v>322</v>
+      </c>
+      <c r="C105" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="D105" s="1">
+        <v>100.564</v>
+      </c>
+      <c r="E105" s="1">
+        <v>100.08276471</v>
+      </c>
+      <c r="F105" t="s">
+        <v>8</v>
+      </c>
+      <c r="G105">
+        <v>1.0</v>
+      </c>
+      <c r="H105" s="1">
+        <v>1701407.0</v>
+      </c>
+      <c r="I105" s="1">
+        <v>8181.0</v>
+      </c>
+      <c r="J105" s="1">
+        <v>0.48083733051527</v>
+      </c>
+      <c r="K105">
+        <v>2.03</v>
+      </c>
+      <c r="L105" t="s">
         <v>323</v>
       </c>
-      <c r="B105" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M105" s="1">
-        <v>600660.0</v>
+        <v>1709588.0</v>
       </c>
       <c r="N105" s="1">
-        <v>607701.78</v>
+        <v>1744059.58</v>
       </c>
       <c r="O105" s="1">
-        <v>0.43</v>
+        <v>1.03</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
+        <v>324</v>
+      </c>
+      <c r="B106" t="s">
+        <v>325</v>
+      </c>
+      <c r="C106" s="1">
+        <v>969000.0</v>
+      </c>
+      <c r="D106" s="1">
+        <v>102.911</v>
+      </c>
+      <c r="E106" s="1">
+        <v>100.48161094</v>
+      </c>
+      <c r="F106" t="s">
+        <v>8</v>
+      </c>
+      <c r="G106">
+        <v>1.0</v>
+      </c>
+      <c r="H106" s="1">
+        <v>973666.81</v>
+      </c>
+      <c r="I106" s="1">
+        <v>23540.78</v>
+      </c>
+      <c r="J106" s="1">
+        <v>2.4177449367921</v>
+      </c>
+      <c r="K106">
+        <v>1.73</v>
+      </c>
+      <c r="L106" t="s">
         <v>326</v>
       </c>
-      <c r="B106" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M106" s="1">
-        <v>500664.0</v>
+        <v>997207.59</v>
       </c>
       <c r="N106" s="1">
-        <v>504407.01</v>
+        <v>1013969.96</v>
       </c>
       <c r="O106" s="1">
-        <v>0.36</v>
+        <v>0.6</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
+        <v>327</v>
+      </c>
+      <c r="B107" t="s">
+        <v>328</v>
+      </c>
+      <c r="C107" s="1">
+        <v>560000.0</v>
+      </c>
+      <c r="D107" s="1">
+        <v>101.716</v>
+      </c>
+      <c r="E107" s="1">
+        <v>99.56446429</v>
+      </c>
+      <c r="F107" t="s">
+        <v>8</v>
+      </c>
+      <c r="G107">
+        <v>1.0</v>
+      </c>
+      <c r="H107" s="1">
+        <v>557561.0</v>
+      </c>
+      <c r="I107" s="1">
+        <v>12048.6</v>
+      </c>
+      <c r="J107" s="1">
+        <v>2.160947412032</v>
+      </c>
+      <c r="K107">
+        <v>3.19</v>
+      </c>
+      <c r="L107" t="s">
         <v>329</v>
       </c>
-      <c r="B107" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M107" s="1">
-        <v>399468.0</v>
+        <v>569609.6</v>
       </c>
       <c r="N107" s="1">
-        <v>400084.44</v>
+        <v>587491.24</v>
       </c>
       <c r="O107" s="1">
-        <v>0.29</v>
+        <v>0.35</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
+        <v>330</v>
+      </c>
+      <c r="B108" t="s">
         <v>331</v>
       </c>
-      <c r="B108" t="s">
+      <c r="C108" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D108" s="1">
+        <v>102.29</v>
+      </c>
+      <c r="E108" s="1">
+        <v>101.1515</v>
+      </c>
+      <c r="F108" t="s">
+        <v>8</v>
+      </c>
+      <c r="G108">
+        <v>1.0</v>
+      </c>
+      <c r="H108" s="1">
+        <v>404606.0</v>
+      </c>
+      <c r="I108" s="1">
+        <v>4554.0</v>
+      </c>
+      <c r="J108" s="1">
+        <v>1.1255394136518</v>
+      </c>
+      <c r="K108">
+        <v>3.82</v>
+      </c>
+      <c r="L108" t="s">
         <v>332</v>
       </c>
-      <c r="C108" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M108" s="1">
-        <v>270033.0</v>
+        <v>409160.0</v>
       </c>
       <c r="N108" s="1">
-        <v>274442.59</v>
+        <v>424447.67</v>
       </c>
       <c r="O108" s="1">
-        <v>0.2</v>
+        <v>0.25</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
+        <v>333</v>
+      </c>
+      <c r="B109" t="s">
         <v>334</v>
       </c>
-      <c r="B109" t="s">
+      <c r="C109" s="1">
+        <v>447000.0</v>
+      </c>
+      <c r="D109" s="1">
+        <v>98.506</v>
+      </c>
+      <c r="E109" s="1">
+        <v>99.16931096</v>
+      </c>
+      <c r="F109" t="s">
+        <v>8</v>
+      </c>
+      <c r="G109">
+        <v>1.0</v>
+      </c>
+      <c r="H109" s="1">
+        <v>443286.82</v>
+      </c>
+      <c r="I109" s="1">
+        <v>-2965.0</v>
+      </c>
+      <c r="J109" s="1">
+        <v>-0.66886716821402</v>
+      </c>
+      <c r="K109">
+        <v>0.67</v>
+      </c>
+      <c r="L109" t="s">
         <v>335</v>
       </c>
-      <c r="C109" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M109" s="1">
-        <v>925605.0</v>
+        <v>440321.82</v>
       </c>
       <c r="N109" s="1">
-        <v>949014.25</v>
+        <v>443306.92</v>
       </c>
       <c r="O109" s="1">
-        <v>0.68</v>
+        <v>0.26</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
+        <v>336</v>
+      </c>
+      <c r="B110" t="s">
         <v>337</v>
       </c>
-      <c r="B110" t="s">
+      <c r="C110" s="1">
+        <v>1576000.0</v>
+      </c>
+      <c r="D110" s="1">
+        <v>100.062</v>
+      </c>
+      <c r="E110" s="1">
+        <v>100.03007614</v>
+      </c>
+      <c r="F110" t="s">
+        <v>8</v>
+      </c>
+      <c r="G110">
+        <v>1.0</v>
+      </c>
+      <c r="H110" s="1">
+        <v>1576474.0</v>
+      </c>
+      <c r="I110" s="1">
+        <v>503.12</v>
+      </c>
+      <c r="J110" s="1">
+        <v>0.031914259290036</v>
+      </c>
+      <c r="K110">
+        <v>0.08</v>
+      </c>
+      <c r="L110" t="s">
         <v>338</v>
       </c>
-      <c r="C110" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M110" s="1">
-        <v>498480.0</v>
+        <v>1576977.12</v>
       </c>
       <c r="N110" s="1">
-        <v>503206.03</v>
+        <v>1578195.78</v>
       </c>
       <c r="O110" s="1">
-        <v>0.36</v>
+        <v>0.94</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
+        <v>339</v>
+      </c>
+      <c r="B111" t="s">
         <v>340</v>
       </c>
-      <c r="B111" t="s">
+      <c r="C111" s="1">
+        <v>1600000.0</v>
+      </c>
+      <c r="D111" s="1">
+        <v>105.042</v>
+      </c>
+      <c r="E111" s="1">
+        <v>101.59326188</v>
+      </c>
+      <c r="F111" t="s">
+        <v>8</v>
+      </c>
+      <c r="G111">
+        <v>1.0</v>
+      </c>
+      <c r="H111" s="1">
+        <v>1625492.19</v>
+      </c>
+      <c r="I111" s="1">
+        <v>55179.81</v>
+      </c>
+      <c r="J111" s="1">
+        <v>3.3946524221688</v>
+      </c>
+      <c r="K111">
+        <v>4.11</v>
+      </c>
+      <c r="L111" t="s">
         <v>341</v>
       </c>
-      <c r="C111" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M111" s="1">
-        <v>849348.0</v>
+        <v>1680672.0</v>
       </c>
       <c r="N111" s="1">
-        <v>865593.0</v>
+        <v>1746469.26</v>
       </c>
       <c r="O111" s="1">
-        <v>0.62</v>
+        <v>1.03</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
+        <v>342</v>
+      </c>
+      <c r="B112" t="s">
         <v>343</v>
-      </c>
-[...1 lines deleted...]
-        <v>341</v>
       </c>
       <c r="C112" s="1">
         <v>600000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>99.85</v>
+        <v>89.953</v>
       </c>
       <c r="E112" s="1">
-        <v>94.54726167</v>
+        <v>90.05</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>567283.57</v>
+        <v>540300.0</v>
       </c>
       <c r="I112" s="1">
-        <v>31816.43</v>
+        <v>-582.0</v>
       </c>
       <c r="J112" s="1">
-        <v>5.60855834411</v>
+        <v>-0.10771793448084</v>
       </c>
       <c r="K112">
-        <v>1.45</v>
+        <v>0.34</v>
       </c>
       <c r="L112" t="s">
         <v>344</v>
       </c>
       <c r="M112" s="1">
-        <v>599100.0</v>
+        <v>539718.0</v>
       </c>
       <c r="N112" s="1">
-        <v>607817.95</v>
+        <v>541748.14</v>
       </c>
       <c r="O112" s="1">
-        <v>0.43</v>
+        <v>0.32</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
         <v>345</v>
       </c>
       <c r="B113" t="s">
         <v>346</v>
       </c>
       <c r="C113" s="1">
-        <v>1000000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>99.291</v>
+        <v>102.929</v>
       </c>
       <c r="E113" s="1">
-        <v>98.642</v>
+        <v>99.33326</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>986420.0</v>
+        <v>595999.56</v>
       </c>
       <c r="I113" s="1">
-        <v>6490.0</v>
+        <v>21574.44</v>
       </c>
       <c r="J113" s="1">
-        <v>0.65793475395876</v>
+        <v>3.6198751556125</v>
       </c>
       <c r="K113">
-        <v>3.1</v>
+        <v>1.67</v>
       </c>
       <c r="L113" t="s">
         <v>347</v>
       </c>
       <c r="M113" s="1">
-        <v>992910.0</v>
+        <v>617574.0</v>
       </c>
       <c r="N113" s="1">
-        <v>1023954.52</v>
+        <v>627574.68</v>
       </c>
       <c r="O113" s="1">
-        <v>0.73</v>
+        <v>0.37</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
         <v>348</v>
       </c>
       <c r="B114" t="s">
         <v>349</v>
       </c>
       <c r="C114" s="1">
-        <v>521000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>99.662</v>
+        <v>85.523</v>
       </c>
       <c r="E114" s="1">
-        <v>99.628</v>
+        <v>85.4121875</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>519061.88</v>
+        <v>1366595.0</v>
       </c>
       <c r="I114" s="1">
-        <v>177.14</v>
+        <v>1773.0</v>
       </c>
       <c r="J114" s="1">
-        <v>0.034126952262416</v>
+        <v>0.129738510678</v>
       </c>
       <c r="K114">
-        <v>1.13</v>
+        <v>0.18</v>
       </c>
       <c r="L114" t="s">
         <v>350</v>
       </c>
       <c r="M114" s="1">
-        <v>519239.02</v>
+        <v>1368368.0</v>
       </c>
       <c r="N114" s="1">
-        <v>525130.6</v>
+        <v>1371244.71</v>
       </c>
       <c r="O114" s="1">
-        <v>0.37</v>
+        <v>0.81</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
         <v>351</v>
       </c>
       <c r="B115" t="s">
         <v>352</v>
       </c>
       <c r="C115" s="1">
-        <v>500000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>100.333</v>
+        <v>97.548</v>
       </c>
       <c r="E115" s="1">
-        <v>99.736</v>
+        <v>90.06196067</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>498680.0</v>
+        <v>1350929.41</v>
       </c>
       <c r="I115" s="1">
-        <v>2985.0</v>
+        <v>112290.59</v>
       </c>
       <c r="J115" s="1">
-        <v>0.59858025186492</v>
+        <v>8.3120990015311</v>
       </c>
       <c r="K115">
-        <v>0.83</v>
+        <v>0.43</v>
       </c>
       <c r="L115" t="s">
         <v>353</v>
       </c>
       <c r="M115" s="1">
-        <v>501665.0</v>
+        <v>1463220.0</v>
       </c>
       <c r="N115" s="1">
-        <v>505829.38</v>
+        <v>1469661.78</v>
       </c>
       <c r="O115" s="1">
-        <v>0.36</v>
+        <v>0.87</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
         <v>354</v>
       </c>
       <c r="B116" t="s">
         <v>355</v>
       </c>
       <c r="C116" s="1">
-        <v>417000.0</v>
+        <v>469000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>100.016</v>
+        <v>102.164</v>
       </c>
       <c r="E116" s="1">
-        <v>99.594</v>
+        <v>100.15782729</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>415306.98</v>
+        <v>469740.21</v>
       </c>
       <c r="I116" s="1">
-        <v>1759.74</v>
+        <v>9408.95</v>
       </c>
       <c r="J116" s="1">
-        <v>0.42372030443601</v>
+        <v>2.0030114092213</v>
       </c>
       <c r="K116">
-        <v>2.23</v>
+        <v>3.22</v>
       </c>
       <c r="L116" t="s">
         <v>356</v>
       </c>
       <c r="M116" s="1">
-        <v>417066.72</v>
+        <v>479149.16</v>
       </c>
       <c r="N116" s="1">
-        <v>426359.25</v>
+        <v>494259.95</v>
       </c>
       <c r="O116" s="1">
-        <v>0.3</v>
+        <v>0.29</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
         <v>357</v>
       </c>
       <c r="B117" t="s">
         <v>358</v>
       </c>
       <c r="C117" s="1">
-        <v>1400000.0</v>
+        <v>487000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>99.935</v>
+        <v>103.367</v>
       </c>
       <c r="E117" s="1">
-        <v>100.0</v>
+        <v>100.5846961</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>1400000.0</v>
+        <v>489847.47</v>
       </c>
       <c r="I117" s="1">
-        <v>-910.0</v>
+        <v>13549.82</v>
       </c>
       <c r="J117" s="1">
-        <v>-0.065</v>
+        <v>2.7661304446464</v>
       </c>
       <c r="K117">
-        <v>1.79</v>
+        <v>3.07</v>
       </c>
       <c r="L117" t="s">
         <v>359</v>
       </c>
       <c r="M117" s="1">
-        <v>1399090.0</v>
+        <v>503397.29</v>
       </c>
       <c r="N117" s="1">
-        <v>1424208.49</v>
+        <v>518339.18</v>
       </c>
       <c r="O117" s="1">
-        <v>1.02</v>
+        <v>0.31</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
         <v>360</v>
       </c>
       <c r="B118" t="s">
         <v>361</v>
       </c>
       <c r="C118" s="1">
-        <v>400000.0</v>
+        <v>1052000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>98.587</v>
+        <v>105.157</v>
       </c>
       <c r="E118" s="1">
-        <v>98.82</v>
+        <v>102.3524135</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>395280.0</v>
+        <v>1076747.39</v>
       </c>
       <c r="I118" s="1">
-        <v>-932.0</v>
+        <v>29504.25</v>
       </c>
       <c r="J118" s="1">
-        <v>-0.23578223031775</v>
+        <v>2.7401273756512</v>
       </c>
       <c r="K118">
-        <v>1.16</v>
+        <v>1.75</v>
       </c>
       <c r="L118" t="s">
         <v>362</v>
       </c>
       <c r="M118" s="1">
-        <v>394348.0</v>
+        <v>1106251.64</v>
       </c>
       <c r="N118" s="1">
-        <v>398971.29</v>
+        <v>1124665.42</v>
       </c>
       <c r="O118" s="1">
-        <v>0.28</v>
+        <v>0.67</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
         <v>363</v>
       </c>
       <c r="B119" t="s">
         <v>364</v>
       </c>
       <c r="C119" s="1">
-        <v>769000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>102.541</v>
+        <v>100.363</v>
       </c>
       <c r="E119" s="1">
-        <v>99.849</v>
+        <v>99.57176471</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>767838.81</v>
+        <v>1692720.0</v>
       </c>
       <c r="I119" s="1">
-        <v>20701.48</v>
+        <v>13451.0</v>
       </c>
       <c r="J119" s="1">
-        <v>2.6960710673116</v>
+        <v>0.79463821541661</v>
       </c>
       <c r="K119">
-        <v>1.5</v>
+        <v>2.43</v>
       </c>
       <c r="L119" t="s">
         <v>365</v>
       </c>
       <c r="M119" s="1">
-        <v>788540.29</v>
+        <v>1706171.0</v>
       </c>
       <c r="N119" s="1">
-        <v>800058.44</v>
+        <v>1747529.9</v>
       </c>
       <c r="O119" s="1">
-        <v>0.57</v>
+        <v>1.04</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
         <v>366</v>
       </c>
       <c r="B120" t="s">
         <v>367</v>
       </c>
       <c r="C120" s="1">
-        <v>460000.0</v>
+        <v>139000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>100.715</v>
+        <v>98.589</v>
       </c>
       <c r="E120" s="1">
-        <v>99.115</v>
+        <v>100.21819424</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>455929.0</v>
+        <v>139303.29</v>
       </c>
       <c r="I120" s="1">
-        <v>7360.0</v>
+        <v>-2264.58</v>
       </c>
       <c r="J120" s="1">
-        <v>1.6142864349493</v>
+        <v>-1.6256471760286</v>
       </c>
       <c r="K120">
-        <v>2.98</v>
-[...2 lines deleted...]
-        <v>368</v>
+        <v>0.64</v>
+      </c>
+      <c r="L120">
+        <v>885.41</v>
       </c>
       <c r="M120" s="1">
-        <v>463289.0</v>
+        <v>137038.71</v>
       </c>
       <c r="N120" s="1">
-        <v>477007.08</v>
+        <v>137924.12</v>
       </c>
       <c r="O120" s="1">
-        <v>0.34</v>
+        <v>0.08</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
+        <v>368</v>
+      </c>
+      <c r="B121" t="s">
         <v>369</v>
       </c>
-      <c r="B121" t="s">
+      <c r="C121" s="1">
+        <v>719000.0</v>
+      </c>
+      <c r="D121" s="1">
+        <v>102.28</v>
+      </c>
+      <c r="E121" s="1">
+        <v>99.80049513</v>
+      </c>
+      <c r="F121" t="s">
+        <v>8</v>
+      </c>
+      <c r="G121">
+        <v>1.0</v>
+      </c>
+      <c r="H121" s="1">
+        <v>717565.56</v>
+      </c>
+      <c r="I121" s="1">
+        <v>17827.64</v>
+      </c>
+      <c r="J121" s="1">
+        <v>2.484461489484</v>
+      </c>
+      <c r="K121">
+        <v>2.8</v>
+      </c>
+      <c r="L121" t="s">
         <v>370</v>
       </c>
-      <c r="C121" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M121" s="1">
-        <v>306927.0</v>
+        <v>735393.2</v>
       </c>
       <c r="N121" s="1">
-        <v>317579.05</v>
+        <v>755530.12</v>
       </c>
       <c r="O121" s="1">
-        <v>0.23</v>
+        <v>0.45</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
+        <v>371</v>
+      </c>
+      <c r="B122" t="s">
         <v>372</v>
       </c>
-      <c r="B122" t="s">
+      <c r="C122" s="1">
+        <v>1149000.0</v>
+      </c>
+      <c r="D122" s="1">
+        <v>100.257</v>
+      </c>
+      <c r="E122" s="1">
+        <v>99.96353612</v>
+      </c>
+      <c r="F122" t="s">
+        <v>8</v>
+      </c>
+      <c r="G122">
+        <v>1.0</v>
+      </c>
+      <c r="H122" s="1">
+        <v>1148581.03</v>
+      </c>
+      <c r="I122" s="1">
+        <v>3371.9</v>
+      </c>
+      <c r="J122" s="1">
+        <v>0.29357092899227</v>
+      </c>
+      <c r="K122">
+        <v>0.96</v>
+      </c>
+      <c r="L122" t="s">
         <v>373</v>
       </c>
-      <c r="C122" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M122" s="1">
-        <v>339601.96</v>
+        <v>1151952.93</v>
       </c>
       <c r="N122" s="1">
-        <v>341265.66</v>
+        <v>1162931.39</v>
       </c>
       <c r="O122" s="1">
-        <v>0.24</v>
+        <v>0.69</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
+        <v>374</v>
+      </c>
+      <c r="B123" t="s">
         <v>375</v>
       </c>
-      <c r="B123" t="s">
+      <c r="C123" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="D123" s="1">
+        <v>89.85</v>
+      </c>
+      <c r="E123" s="1">
+        <v>90.12445818</v>
+      </c>
+      <c r="F123" t="s">
+        <v>8</v>
+      </c>
+      <c r="G123">
+        <v>1.0</v>
+      </c>
+      <c r="H123" s="1">
+        <v>991369.04</v>
+      </c>
+      <c r="I123" s="1">
+        <v>-3019.04</v>
+      </c>
+      <c r="J123" s="1">
+        <v>-0.30453240702373</v>
+      </c>
+      <c r="K123">
+        <v>0.57</v>
+      </c>
+      <c r="L123" t="s">
         <v>376</v>
       </c>
-      <c r="C123" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M123" s="1">
-        <v>1269957.47</v>
+        <v>988350.0</v>
       </c>
       <c r="N123" s="1">
-        <v>1271591.93</v>
+        <v>994599.66</v>
       </c>
       <c r="O123" s="1">
-        <v>0.91</v>
+        <v>0.59</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
+        <v>377</v>
+      </c>
+      <c r="B124" t="s">
         <v>378</v>
       </c>
-      <c r="B124" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C124" s="1">
-        <v>1300000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>104.858</v>
+        <v>100.152</v>
       </c>
       <c r="E124" s="1">
-        <v>100.79047615</v>
+        <v>99.87081818</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>1310276.19</v>
+        <v>2197158.0</v>
       </c>
       <c r="I124" s="1">
-        <v>52877.81</v>
+        <v>6186.0</v>
       </c>
       <c r="J124" s="1">
-        <v>4.0356232070431</v>
+        <v>0.28154552380848</v>
       </c>
       <c r="K124">
-        <v>3.83</v>
-[...2 lines deleted...]
-        <v>380</v>
+        <v>0.03</v>
+      </c>
+      <c r="L124">
+        <v>678.08</v>
       </c>
       <c r="M124" s="1">
-        <v>1363154.0</v>
+        <v>2203344.0</v>
       </c>
       <c r="N124" s="1">
-        <v>1412892.36</v>
+        <v>2204022.08</v>
       </c>
       <c r="O124" s="1">
-        <v>1.01</v>
+        <v>1.31</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
+        <v>379</v>
+      </c>
+      <c r="B125" t="s">
+        <v>380</v>
+      </c>
+      <c r="C125" s="1">
+        <v>1499000.0</v>
+      </c>
+      <c r="D125" s="1">
+        <v>100.215</v>
+      </c>
+      <c r="E125" s="1">
+        <v>100.05043362</v>
+      </c>
+      <c r="F125" t="s">
+        <v>8</v>
+      </c>
+      <c r="G125">
+        <v>1.0</v>
+      </c>
+      <c r="H125" s="1">
+        <v>1499756.0</v>
+      </c>
+      <c r="I125" s="1">
+        <v>2466.85</v>
+      </c>
+      <c r="J125" s="1">
+        <v>0.16448342263675</v>
+      </c>
+      <c r="K125">
+        <v>0.1</v>
+      </c>
+      <c r="L125" t="s">
         <v>381</v>
       </c>
-      <c r="B125" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M125" s="1">
-        <v>509600.0</v>
+        <v>1502222.85</v>
       </c>
       <c r="N125" s="1">
-        <v>516766.1</v>
+        <v>1503672.98</v>
       </c>
       <c r="O125" s="1">
-        <v>0.37</v>
+        <v>0.89</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
+        <v>382</v>
+      </c>
+      <c r="B126" t="s">
+        <v>383</v>
+      </c>
+      <c r="C126" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="D126" s="1">
+        <v>102.346</v>
+      </c>
+      <c r="E126" s="1">
+        <v>103.15</v>
+      </c>
+      <c r="F126" t="s">
+        <v>8</v>
+      </c>
+      <c r="G126">
+        <v>1.0</v>
+      </c>
+      <c r="H126" s="1">
+        <v>2063000.0</v>
+      </c>
+      <c r="I126" s="1">
+        <v>-16080.0</v>
+      </c>
+      <c r="J126" s="1">
+        <v>-0.77944740668929</v>
+      </c>
+      <c r="K126">
+        <v>3.72</v>
+      </c>
+      <c r="L126" t="s">
         <v>384</v>
       </c>
-      <c r="B126" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M126" s="1">
-        <v>424285.0</v>
+        <v>2046920.0</v>
       </c>
       <c r="N126" s="1">
-        <v>424920.27</v>
+        <v>2121252.33</v>
       </c>
       <c r="O126" s="1">
-        <v>0.3</v>
+        <v>1.26</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
+        <v>385</v>
+      </c>
+      <c r="B127" t="s">
         <v>386</v>
       </c>
-      <c r="B127" t="s">
+      <c r="C127" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D127" s="1">
+        <v>100.744</v>
+      </c>
+      <c r="E127" s="1">
+        <v>100.77214286</v>
+      </c>
+      <c r="F127" t="s">
+        <v>8</v>
+      </c>
+      <c r="G127">
+        <v>1.0</v>
+      </c>
+      <c r="H127" s="1">
+        <v>705405.0</v>
+      </c>
+      <c r="I127" s="1">
+        <v>-197.0</v>
+      </c>
+      <c r="J127" s="1">
+        <v>-0.02792721911526</v>
+      </c>
+      <c r="K127">
+        <v>2.32</v>
+      </c>
+      <c r="L127" t="s">
         <v>387</v>
       </c>
-      <c r="C127" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M127" s="1">
-        <v>1169112.0</v>
+        <v>705208.0</v>
       </c>
       <c r="N127" s="1">
-        <v>1173722.96</v>
+        <v>721458.55</v>
       </c>
       <c r="O127" s="1">
-        <v>0.84</v>
+        <v>0.43</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
+        <v>388</v>
+      </c>
+      <c r="B128" t="s">
         <v>389</v>
       </c>
-      <c r="B128" t="s">
+      <c r="C128" s="1">
+        <v>2500000.0</v>
+      </c>
+      <c r="D128" s="1">
+        <v>94.774</v>
+      </c>
+      <c r="E128" s="1">
+        <v>90.6358808</v>
+      </c>
+      <c r="F128" t="s">
+        <v>8</v>
+      </c>
+      <c r="G128">
+        <v>1.0</v>
+      </c>
+      <c r="H128" s="1">
+        <v>2265897.02</v>
+      </c>
+      <c r="I128" s="1">
+        <v>103452.98</v>
+      </c>
+      <c r="J128" s="1">
+        <v>4.5656523260708</v>
+      </c>
+      <c r="K128">
+        <v>0.22</v>
+      </c>
+      <c r="L128" t="s">
         <v>390</v>
       </c>
-      <c r="C128" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M128" s="1">
-        <v>375723.18</v>
+        <v>2369350.0</v>
       </c>
       <c r="N128" s="1">
-        <v>386722.41</v>
+        <v>2374795.21</v>
       </c>
       <c r="O128" s="1">
-        <v>0.28</v>
+        <v>1.41</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
+        <v>391</v>
+      </c>
+      <c r="B129" t="s">
         <v>392</v>
       </c>
-      <c r="B129" t="s">
+      <c r="C129" s="1">
+        <v>1521000.0</v>
+      </c>
+      <c r="D129" s="1">
+        <v>101.793</v>
+      </c>
+      <c r="E129" s="1">
+        <v>100.36824458</v>
+      </c>
+      <c r="F129" t="s">
+        <v>8</v>
+      </c>
+      <c r="G129">
+        <v>1.0</v>
+      </c>
+      <c r="H129" s="1">
+        <v>1526601.0</v>
+      </c>
+      <c r="I129" s="1">
+        <v>21670.53</v>
+      </c>
+      <c r="J129" s="1">
+        <v>1.4195280888719</v>
+      </c>
+      <c r="K129">
+        <v>1.65</v>
+      </c>
+      <c r="L129" t="s">
         <v>393</v>
       </c>
-      <c r="C129" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M129" s="1">
-        <v>397952.1</v>
+        <v>1548271.53</v>
       </c>
       <c r="N129" s="1">
-        <v>408921.96</v>
+        <v>1573299.27</v>
       </c>
       <c r="O129" s="1">
-        <v>0.29</v>
+        <v>0.93</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
+        <v>394</v>
+      </c>
+      <c r="B130" t="s">
         <v>395</v>
       </c>
-      <c r="B130" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C130" s="1">
-        <v>852000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>104.963</v>
+        <v>101.219</v>
       </c>
       <c r="E130" s="1">
-        <v>101.7043885</v>
+        <v>99.5</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>866521.39</v>
+        <v>995000.0</v>
       </c>
       <c r="I130" s="1">
-        <v>27763.37</v>
+        <v>17190.0</v>
       </c>
       <c r="J130" s="1">
-        <v>3.2040028463694</v>
+        <v>1.7276381909548</v>
       </c>
       <c r="K130">
-        <v>1.5</v>
-[...2 lines deleted...]
-        <v>397</v>
+        <v>0.02</v>
+      </c>
+      <c r="L130">
+        <v>204.0</v>
       </c>
       <c r="M130" s="1">
-        <v>894284.76</v>
+        <v>1012190.0</v>
       </c>
       <c r="N130" s="1">
-        <v>907025.05</v>
+        <v>1012394.0</v>
       </c>
       <c r="O130" s="1">
-        <v>0.65</v>
+        <v>0.6</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="B131" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="C131" s="1">
-        <v>1400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>99.795</v>
+        <v>99.894</v>
       </c>
       <c r="E131" s="1">
-        <v>99.423</v>
+        <v>99.794</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>1391922.0</v>
+        <v>498970.0</v>
       </c>
       <c r="I131" s="1">
-        <v>5208.0</v>
+        <v>500.0</v>
       </c>
       <c r="J131" s="1">
-        <v>0.37415889683474</v>
+        <v>0.10020642523599</v>
       </c>
       <c r="K131">
-        <v>2.25</v>
-[...2 lines deleted...]
-        <v>400</v>
+        <v>0.0</v>
+      </c>
+      <c r="L131">
+        <v>0.0</v>
       </c>
       <c r="M131" s="1">
-        <v>1397130.0</v>
+        <v>499470.0</v>
       </c>
       <c r="N131" s="1">
-        <v>1428658.77</v>
+        <v>499470.0</v>
       </c>
       <c r="O131" s="1">
-        <v>1.02</v>
+        <v>0.3</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
       <c r="B132" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="C132" s="1">
-        <v>39000.0</v>
+        <v>758000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>98.384</v>
+        <v>107.322</v>
       </c>
       <c r="E132" s="1">
-        <v>104.3084359</v>
+        <v>101.92626517</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>40680.29</v>
+        <v>772601.09</v>
       </c>
       <c r="I132" s="1">
-        <v>-2310.53</v>
+        <v>40899.67</v>
       </c>
       <c r="J132" s="1">
-        <v>-5.6797284385141</v>
+        <v>5.2937629171608</v>
       </c>
       <c r="K132">
-        <v>0.55</v>
-[...2 lines deleted...]
-        <v>213.16</v>
+        <v>2.96</v>
+      </c>
+      <c r="L132" t="s">
+        <v>400</v>
       </c>
       <c r="M132" s="1">
-        <v>38369.76</v>
+        <v>813500.76</v>
       </c>
       <c r="N132" s="1">
-        <v>38582.92</v>
+        <v>835926.67</v>
       </c>
       <c r="O132" s="1">
-        <v>0.03</v>
+        <v>0.5</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
+        <v>401</v>
+      </c>
+      <c r="B133" t="s">
+        <v>402</v>
+      </c>
+      <c r="C133" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="D133" s="1">
+        <v>99.462</v>
+      </c>
+      <c r="E133" s="1">
+        <v>99.1876</v>
+      </c>
+      <c r="F133" t="s">
+        <v>8</v>
+      </c>
+      <c r="G133">
+        <v>1.0</v>
+      </c>
+      <c r="H133" s="1">
+        <v>991876.0</v>
+      </c>
+      <c r="I133" s="1">
+        <v>2744.0</v>
+      </c>
+      <c r="J133" s="1">
+        <v>0.27664748416133</v>
+      </c>
+      <c r="K133">
+        <v>0.89</v>
+      </c>
+      <c r="L133" t="s">
         <v>403</v>
       </c>
-      <c r="B133" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M133" s="1">
-        <v>630501.02</v>
+        <v>994620.0</v>
       </c>
       <c r="N133" s="1">
-        <v>646484.79</v>
+        <v>1003524.11</v>
       </c>
       <c r="O133" s="1">
-        <v>0.46</v>
+        <v>0.59</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
+        <v>404</v>
+      </c>
+      <c r="B134" t="s">
+        <v>405</v>
+      </c>
+      <c r="C134" s="1">
+        <v>589000.0</v>
+      </c>
+      <c r="D134" s="1">
+        <v>101.631</v>
+      </c>
+      <c r="E134" s="1">
+        <v>100.27266553</v>
+      </c>
+      <c r="F134" t="s">
+        <v>8</v>
+      </c>
+      <c r="G134">
+        <v>1.0</v>
+      </c>
+      <c r="H134" s="1">
+        <v>590606.0</v>
+      </c>
+      <c r="I134" s="1">
+        <v>8000.59</v>
+      </c>
+      <c r="J134" s="1">
+        <v>1.3546408265409</v>
+      </c>
+      <c r="K134">
+        <v>2.28</v>
+      </c>
+      <c r="L134" t="s">
         <v>406</v>
       </c>
-      <c r="B134" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M134" s="1">
-        <v>946636.99</v>
+        <v>598606.59</v>
       </c>
       <c r="N134" s="1">
-        <v>953559.49</v>
+        <v>612020.1</v>
       </c>
       <c r="O134" s="1">
-        <v>0.68</v>
+        <v>0.36</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
+        <v>407</v>
+      </c>
+      <c r="B135" t="s">
+        <v>408</v>
+      </c>
+      <c r="C135" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D135" s="1">
+        <v>100.867</v>
+      </c>
+      <c r="E135" s="1">
+        <v>101.20214286</v>
+      </c>
+      <c r="F135" t="s">
+        <v>8</v>
+      </c>
+      <c r="G135">
+        <v>1.0</v>
+      </c>
+      <c r="H135" s="1">
+        <v>708415.0</v>
+      </c>
+      <c r="I135" s="1">
+        <v>-2346.0</v>
+      </c>
+      <c r="J135" s="1">
+        <v>-0.33116181899028</v>
+      </c>
+      <c r="K135">
+        <v>3.63</v>
+      </c>
+      <c r="L135" t="s">
         <v>409</v>
       </c>
-      <c r="B135" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M135" s="1">
-        <v>805464.0</v>
+        <v>706069.0</v>
       </c>
       <c r="N135" s="1">
-        <v>810102.7</v>
+        <v>731472.29</v>
       </c>
       <c r="O135" s="1">
-        <v>0.58</v>
+        <v>0.43</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
+        <v>410</v>
+      </c>
+      <c r="B136" t="s">
+        <v>411</v>
+      </c>
+      <c r="C136" s="1">
+        <v>2074000.0</v>
+      </c>
+      <c r="D136" s="1">
+        <v>100.476</v>
+      </c>
+      <c r="E136" s="1">
+        <v>99.87245516</v>
+      </c>
+      <c r="F136" t="s">
+        <v>8</v>
+      </c>
+      <c r="G136">
+        <v>1.0</v>
+      </c>
+      <c r="H136" s="1">
+        <v>2071354.72</v>
+      </c>
+      <c r="I136" s="1">
+        <v>12517.52</v>
+      </c>
+      <c r="J136" s="1">
+        <v>0.60431561427586</v>
+      </c>
+      <c r="K136">
+        <v>0.25</v>
+      </c>
+      <c r="L136" t="s">
         <v>412</v>
       </c>
-      <c r="B136" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M136" s="1">
-        <v>1804194.0</v>
+        <v>2083872.24</v>
       </c>
       <c r="N136" s="1">
-        <v>1817694.0</v>
+        <v>2089043.03</v>
       </c>
       <c r="O136" s="1">
-        <v>1.3</v>
+        <v>1.24</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
+        <v>413</v>
+      </c>
+      <c r="B137" t="s">
+        <v>414</v>
+      </c>
+      <c r="C137" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="D137" s="1">
+        <v>106.458</v>
+      </c>
+      <c r="E137" s="1">
+        <v>101.10285133</v>
+      </c>
+      <c r="F137" t="s">
+        <v>8</v>
+      </c>
+      <c r="G137">
+        <v>1.0</v>
+      </c>
+      <c r="H137" s="1">
+        <v>1516542.77</v>
+      </c>
+      <c r="I137" s="1">
+        <v>80327.23</v>
+      </c>
+      <c r="J137" s="1">
+        <v>5.2967335698683</v>
+      </c>
+      <c r="K137">
+        <v>4.64</v>
+      </c>
+      <c r="L137" t="s">
         <v>415</v>
       </c>
-      <c r="B137" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M137" s="1">
-        <v>393750.72</v>
+        <v>1596870.0</v>
       </c>
       <c r="N137" s="1">
-        <v>406932.64</v>
+        <v>1666450.48</v>
       </c>
       <c r="O137" s="1">
-        <v>0.29</v>
+        <v>0.99</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
+        <v>416</v>
+      </c>
+      <c r="B138" t="s">
+        <v>417</v>
+      </c>
+      <c r="C138" s="1">
+        <v>903000.0</v>
+      </c>
+      <c r="D138" s="1">
+        <v>102.387</v>
+      </c>
+      <c r="E138" s="1">
+        <v>102.44851606</v>
+      </c>
+      <c r="F138" t="s">
+        <v>8</v>
+      </c>
+      <c r="G138">
+        <v>1.0</v>
+      </c>
+      <c r="H138" s="1">
+        <v>925110.1</v>
+      </c>
+      <c r="I138" s="1">
+        <v>-555.49</v>
+      </c>
+      <c r="J138" s="1">
+        <v>-0.060045825896831</v>
+      </c>
+      <c r="K138">
+        <v>3.44</v>
+      </c>
+      <c r="L138" t="s">
         <v>418</v>
       </c>
-      <c r="B138" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M138" s="1">
-        <v>2039880.0</v>
+        <v>924554.61</v>
       </c>
       <c r="N138" s="1">
-        <v>2109444.66</v>
+        <v>955627.71</v>
       </c>
       <c r="O138" s="1">
-        <v>1.51</v>
+        <v>0.57</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
+        <v>419</v>
+      </c>
+      <c r="B139" t="s">
+        <v>420</v>
+      </c>
+      <c r="C139" s="1">
+        <v>568000.0</v>
+      </c>
+      <c r="D139" s="1">
+        <v>99.796</v>
+      </c>
+      <c r="E139" s="1">
+        <v>99.49946479</v>
+      </c>
+      <c r="F139" t="s">
+        <v>8</v>
+      </c>
+      <c r="G139">
+        <v>1.0</v>
+      </c>
+      <c r="H139" s="1">
+        <v>565156.96</v>
+      </c>
+      <c r="I139" s="1">
+        <v>1684.32</v>
+      </c>
+      <c r="J139" s="1">
+        <v>0.29802694104661</v>
+      </c>
+      <c r="K139">
+        <v>3.21</v>
+      </c>
+      <c r="L139" t="s">
         <v>421</v>
       </c>
-      <c r="B139" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M139" s="1">
-        <v>1673384.09</v>
+        <v>566841.28</v>
       </c>
       <c r="N139" s="1">
-        <v>1700498.42</v>
+        <v>585048.4</v>
       </c>
       <c r="O139" s="1">
-        <v>1.21</v>
+        <v>0.35</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
+        <v>422</v>
+      </c>
+      <c r="B140" t="s">
+        <v>423</v>
+      </c>
+      <c r="C140" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D140" s="1">
+        <v>103.375</v>
+      </c>
+      <c r="E140" s="1">
+        <v>103.074</v>
+      </c>
+      <c r="F140" t="s">
+        <v>8</v>
+      </c>
+      <c r="G140">
+        <v>1.0</v>
+      </c>
+      <c r="H140" s="1">
+        <v>618444.0</v>
+      </c>
+      <c r="I140" s="1">
+        <v>1806.0</v>
+      </c>
+      <c r="J140" s="1">
+        <v>0.29202320662825</v>
+      </c>
+      <c r="K140">
+        <v>3.27</v>
+      </c>
+      <c r="L140" t="s">
         <v>424</v>
       </c>
-      <c r="B140" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M140" s="1">
-        <v>1891880.0</v>
+        <v>620250.0</v>
       </c>
       <c r="N140" s="1">
-        <v>1895633.42</v>
+        <v>639844.52</v>
       </c>
       <c r="O140" s="1">
-        <v>1.35</v>
+        <v>0.38</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
+        <v>425</v>
+      </c>
+      <c r="B141" t="s">
+        <v>426</v>
+      </c>
+      <c r="C141" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D141" s="1">
+        <v>76.618</v>
+      </c>
+      <c r="E141" s="1">
+        <v>74.2877775</v>
+      </c>
+      <c r="F141" t="s">
+        <v>8</v>
+      </c>
+      <c r="G141">
+        <v>1.0</v>
+      </c>
+      <c r="H141" s="1">
+        <v>594302.22</v>
+      </c>
+      <c r="I141" s="1">
+        <v>18641.78</v>
+      </c>
+      <c r="J141" s="1">
+        <v>3.1367508605302</v>
+      </c>
+      <c r="K141">
+        <v>0.21</v>
+      </c>
+      <c r="L141" t="s">
         <v>427</v>
       </c>
-      <c r="B141" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M141" s="1">
-        <v>249902.45</v>
+        <v>612944.0</v>
       </c>
       <c r="N141" s="1">
-        <v>255003.82</v>
+        <v>614620.71</v>
       </c>
       <c r="O141" s="1">
-        <v>0.18</v>
+        <v>0.36</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
+        <v>428</v>
+      </c>
+      <c r="B142" t="s">
+        <v>429</v>
+      </c>
+      <c r="C142" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D142" s="1">
+        <v>99.933</v>
+      </c>
+      <c r="E142" s="1">
+        <v>99.96944444</v>
+      </c>
+      <c r="F142" t="s">
+        <v>8</v>
+      </c>
+      <c r="G142">
+        <v>1.0</v>
+      </c>
+      <c r="H142" s="1">
+        <v>899725.0</v>
+      </c>
+      <c r="I142" s="1">
+        <v>-328.0</v>
+      </c>
+      <c r="J142" s="1">
+        <v>-0.03645558365056</v>
+      </c>
+      <c r="K142">
+        <v>2.4</v>
+      </c>
+      <c r="L142" t="s">
         <v>430</v>
       </c>
-      <c r="B142" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M142" s="1">
-        <v>1241183.13</v>
+        <v>899397.0</v>
       </c>
       <c r="N142" s="1">
-        <v>1258643.43</v>
+        <v>921033.99</v>
       </c>
       <c r="O142" s="1">
-        <v>0.9</v>
+        <v>0.55</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
+        <v>431</v>
+      </c>
+      <c r="B143" t="s">
+        <v>432</v>
+      </c>
+      <c r="C143" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D143" s="1">
+        <v>103.056</v>
+      </c>
+      <c r="E143" s="1">
+        <v>100.66511111</v>
+      </c>
+      <c r="F143" t="s">
+        <v>8</v>
+      </c>
+      <c r="G143">
+        <v>1.0</v>
+      </c>
+      <c r="H143" s="1">
+        <v>905986.0</v>
+      </c>
+      <c r="I143" s="1">
+        <v>21518.0</v>
+      </c>
+      <c r="J143" s="1">
+        <v>2.3750918888371</v>
+      </c>
+      <c r="K143">
+        <v>1.87</v>
+      </c>
+      <c r="L143" t="s">
         <v>433</v>
       </c>
-      <c r="B143" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M143" s="1">
-        <v>807400.0</v>
+        <v>927504.0</v>
       </c>
       <c r="N143" s="1">
-        <v>835552.0</v>
+        <v>944315.61</v>
       </c>
       <c r="O143" s="1">
-        <v>0.6</v>
+        <v>0.56</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
+        <v>434</v>
+      </c>
+      <c r="B144" t="s">
+        <v>435</v>
+      </c>
+      <c r="C144" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D144" s="1">
+        <v>100.829</v>
+      </c>
+      <c r="E144" s="1">
+        <v>99.974</v>
+      </c>
+      <c r="F144" t="s">
+        <v>8</v>
+      </c>
+      <c r="G144">
+        <v>1.0</v>
+      </c>
+      <c r="H144" s="1">
+        <v>399896.0</v>
+      </c>
+      <c r="I144" s="1">
+        <v>3420.0</v>
+      </c>
+      <c r="J144" s="1">
+        <v>0.85522235781303</v>
+      </c>
+      <c r="K144">
+        <v>0.43</v>
+      </c>
+      <c r="L144" t="s">
         <v>436</v>
       </c>
-      <c r="B144" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M144" s="1">
-        <v>597316.68</v>
+        <v>403316.0</v>
       </c>
       <c r="N144" s="1">
-        <v>611663.6</v>
+        <v>405042.03</v>
       </c>
       <c r="O144" s="1">
-        <v>0.44</v>
+        <v>0.24</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
+        <v>437</v>
+      </c>
+      <c r="B145" t="s">
+        <v>438</v>
+      </c>
+      <c r="C145" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="D145" s="1">
+        <v>103.504</v>
+      </c>
+      <c r="E145" s="1">
+        <v>103.28592857</v>
+      </c>
+      <c r="F145" t="s">
+        <v>8</v>
+      </c>
+      <c r="G145">
+        <v>1.0</v>
+      </c>
+      <c r="H145" s="1">
+        <v>1446003.0</v>
+      </c>
+      <c r="I145" s="1">
+        <v>3053.0</v>
+      </c>
+      <c r="J145" s="1">
+        <v>0.21113372517208</v>
+      </c>
+      <c r="K145">
+        <v>2.58</v>
+      </c>
+      <c r="L145" t="s">
         <v>439</v>
       </c>
-      <c r="B145" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M145" s="1">
-        <v>873981.8</v>
+        <v>1449056.0</v>
       </c>
       <c r="N145" s="1">
-        <v>894730.87</v>
+        <v>1485245.04</v>
       </c>
       <c r="O145" s="1">
-        <v>0.64</v>
+        <v>0.88</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
+        <v>440</v>
+      </c>
+      <c r="B146" t="s">
+        <v>441</v>
+      </c>
+      <c r="C146" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D146" s="1">
+        <v>100.816</v>
+      </c>
+      <c r="E146" s="1">
+        <v>100.66</v>
+      </c>
+      <c r="F146" t="s">
+        <v>8</v>
+      </c>
+      <c r="G146">
+        <v>1.0</v>
+      </c>
+      <c r="H146" s="1">
+        <v>402640.0</v>
+      </c>
+      <c r="I146" s="1">
+        <v>624.0</v>
+      </c>
+      <c r="J146" s="1">
+        <v>0.15497715080469</v>
+      </c>
+      <c r="K146">
+        <v>2.15</v>
+      </c>
+      <c r="L146" t="s">
         <v>442</v>
       </c>
-      <c r="B146" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M146" s="1">
-        <v>792384.0</v>
+        <v>403264.0</v>
       </c>
       <c r="N146" s="1">
-        <v>797940.16</v>
+        <v>411881.81</v>
       </c>
       <c r="O146" s="1">
-        <v>0.57</v>
+        <v>0.24</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
+        <v>443</v>
+      </c>
+      <c r="B147" t="s">
+        <v>444</v>
+      </c>
+      <c r="C147" s="1">
+        <v>999000.0</v>
+      </c>
+      <c r="D147" s="1">
+        <v>99.956</v>
+      </c>
+      <c r="E147" s="1">
+        <v>99.95190691</v>
+      </c>
+      <c r="F147" t="s">
+        <v>8</v>
+      </c>
+      <c r="G147">
+        <v>1.0</v>
+      </c>
+      <c r="H147" s="1">
+        <v>998519.55</v>
+      </c>
+      <c r="I147" s="1">
+        <v>40.89</v>
+      </c>
+      <c r="J147" s="1">
+        <v>0.0040950625353304</v>
+      </c>
+      <c r="K147">
+        <v>3.18</v>
+      </c>
+      <c r="L147" t="s">
         <v>445</v>
       </c>
-      <c r="B147" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M147" s="1">
-        <v>494784.87</v>
+        <v>998560.44</v>
       </c>
       <c r="N147" s="1">
-        <v>504837.0</v>
+        <v>1030336.85</v>
       </c>
       <c r="O147" s="1">
-        <v>0.36</v>
+        <v>0.61</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
+        <v>446</v>
+      </c>
+      <c r="B148" t="s">
+        <v>447</v>
+      </c>
+      <c r="C148" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D148" s="1">
+        <v>101.425</v>
+      </c>
+      <c r="E148" s="1">
+        <v>100.22785714</v>
+      </c>
+      <c r="F148" t="s">
+        <v>8</v>
+      </c>
+      <c r="G148">
+        <v>1.0</v>
+      </c>
+      <c r="H148" s="1">
+        <v>701595.0</v>
+      </c>
+      <c r="I148" s="1">
+        <v>8380.0</v>
+      </c>
+      <c r="J148" s="1">
+        <v>1.1944212829339</v>
+      </c>
+      <c r="K148">
+        <v>0.97</v>
+      </c>
+      <c r="L148" t="s">
         <v>448</v>
       </c>
-      <c r="B148" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M148" s="1">
-        <v>366706.8</v>
+        <v>709975.0</v>
       </c>
       <c r="N148" s="1">
-        <v>373714.47</v>
+        <v>716778.54</v>
       </c>
       <c r="O148" s="1">
-        <v>0.27</v>
+        <v>0.42</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>451</v>
+        <v>449</v>
       </c>
       <c r="B149" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
       <c r="C149" s="1">
-        <v>1674000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>99.971</v>
+        <v>101.201</v>
       </c>
       <c r="E149" s="1">
-        <v>99.728</v>
+        <v>99.447</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>1669446.72</v>
+        <v>198894.0</v>
       </c>
       <c r="I149" s="1">
-        <v>4067.82</v>
+        <v>3508.0</v>
       </c>
       <c r="J149" s="1">
-        <v>0.24366276271458</v>
+        <v>1.7637535571712</v>
       </c>
       <c r="K149">
-        <v>0.05</v>
+        <v>0.32</v>
       </c>
       <c r="L149">
-        <v>894.33</v>
+        <v>641.1</v>
       </c>
       <c r="M149" s="1">
-        <v>1673514.54</v>
+        <v>202402.0</v>
       </c>
       <c r="N149" s="1">
-        <v>1674408.87</v>
+        <v>203043.1</v>
       </c>
       <c r="O149" s="1">
-        <v>1.2</v>
+        <v>0.12</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="B150" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="C150" s="1">
         <v>1200000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>106.618</v>
+        <v>102.051</v>
       </c>
       <c r="E150" s="1">
-        <v>99.73906417</v>
+        <v>99.91491667</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>1196868.77</v>
+        <v>1198979.0</v>
       </c>
       <c r="I150" s="1">
-        <v>82547.23</v>
+        <v>25633.0</v>
       </c>
       <c r="J150" s="1">
-        <v>6.8969324013693</v>
+        <v>2.1379023319007</v>
       </c>
       <c r="K150">
-        <v>4.31</v>
+        <v>2.45</v>
       </c>
       <c r="L150" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="M150" s="1">
-        <v>1279416.0</v>
+        <v>1224612.0</v>
       </c>
       <c r="N150" s="1">
-        <v>1331192.71</v>
+        <v>1253954.47</v>
       </c>
       <c r="O150" s="1">
-        <v>0.95</v>
+        <v>0.74</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
       <c r="B151" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="C151" s="1">
-        <v>703000.0</v>
+        <v>604000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>101.599</v>
+        <v>100.159</v>
       </c>
       <c r="E151" s="1">
-        <v>102.47</v>
+        <v>100.0</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>720364.1</v>
+        <v>604000.0</v>
       </c>
       <c r="I151" s="1">
-        <v>-6123.13</v>
+        <v>960.36</v>
       </c>
       <c r="J151" s="1">
-        <v>-0.85000487947692</v>
+        <v>0.159</v>
       </c>
       <c r="K151">
-        <v>3.2</v>
-[...2 lines deleted...]
-        <v>458</v>
+        <v>0.02</v>
+      </c>
+      <c r="L151">
+        <v>126.46</v>
       </c>
       <c r="M151" s="1">
-        <v>714240.97</v>
+        <v>604960.36</v>
       </c>
       <c r="N151" s="1">
-        <v>736736.97</v>
+        <v>605086.82</v>
       </c>
       <c r="O151" s="1">
-        <v>0.53</v>
+        <v>0.36</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>459</v>
+        <v>456</v>
       </c>
       <c r="B152" t="s">
-        <v>460</v>
+        <v>457</v>
       </c>
       <c r="C152" s="1">
-        <v>468000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>99.182</v>
+        <v>99.785</v>
       </c>
       <c r="E152" s="1">
-        <v>99.422</v>
+        <v>99.40533333</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>465294.96</v>
+        <v>894648.0</v>
       </c>
       <c r="I152" s="1">
-        <v>-1123.2</v>
+        <v>3417.0</v>
       </c>
       <c r="J152" s="1">
-        <v>-0.24139526462956</v>
+        <v>0.38193792418918</v>
       </c>
       <c r="K152">
-        <v>3.01</v>
+        <v>2.66</v>
       </c>
       <c r="L152" t="s">
-        <v>461</v>
+        <v>458</v>
       </c>
       <c r="M152" s="1">
-        <v>464171.76</v>
+        <v>898065.0</v>
       </c>
       <c r="N152" s="1">
-        <v>478256.64</v>
+        <v>922001.3</v>
       </c>
       <c r="O152" s="1">
-        <v>0.34</v>
+        <v>0.55</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>462</v>
+        <v>459</v>
       </c>
       <c r="B153" t="s">
-        <v>463</v>
+        <v>460</v>
       </c>
       <c r="C153" s="1">
-        <v>500000.0</v>
+        <v>513000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>102.094</v>
+        <v>100.993</v>
       </c>
       <c r="E153" s="1">
-        <v>103.03</v>
+        <v>99.55553606</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>515150.0</v>
+        <v>510719.9</v>
       </c>
       <c r="I153" s="1">
-        <v>-4680.0</v>
+        <v>7374.19</v>
       </c>
       <c r="J153" s="1">
-        <v>-0.90847326021547</v>
+        <v>1.4438814700582</v>
       </c>
       <c r="K153">
-        <v>3.02</v>
+        <v>1.63</v>
       </c>
       <c r="L153" t="s">
-        <v>464</v>
+        <v>461</v>
       </c>
       <c r="M153" s="1">
-        <v>510470.0</v>
+        <v>518094.09</v>
       </c>
       <c r="N153" s="1">
-        <v>525593.29</v>
+        <v>526442.64</v>
       </c>
       <c r="O153" s="1">
-        <v>0.38</v>
+        <v>0.31</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>465</v>
+        <v>462</v>
       </c>
       <c r="B154" t="s">
-        <v>466</v>
+        <v>463</v>
       </c>
       <c r="C154" s="1">
-        <v>800000.0</v>
+        <v>1042000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>75.378</v>
+        <v>103.381</v>
       </c>
       <c r="E154" s="1">
-        <v>74.2877775</v>
+        <v>100.89933973</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
-        <v>594302.22</v>
+        <v>1051371.12</v>
       </c>
       <c r="I154" s="1">
-        <v>8721.78</v>
+        <v>25858.9</v>
       </c>
       <c r="J154" s="1">
-        <v>1.4675664512914</v>
+        <v>2.4595406425088</v>
       </c>
       <c r="K154">
-        <v>0.16</v>
+        <v>3.08</v>
       </c>
       <c r="L154" t="s">
-        <v>467</v>
+        <v>464</v>
       </c>
       <c r="M154" s="1">
-        <v>603024.0</v>
+        <v>1077230.02</v>
       </c>
       <c r="N154" s="1">
-        <v>604339.07</v>
+        <v>1109346.46</v>
       </c>
       <c r="O154" s="1">
-        <v>0.43</v>
+        <v>0.66</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="B155" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
       <c r="C155" s="1">
-        <v>700000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D155" s="1">
-        <v>102.261</v>
+        <v>100.688</v>
       </c>
       <c r="E155" s="1">
-        <v>100.0</v>
+        <v>100.04172727</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
-        <v>700000.0</v>
+        <v>1100459.0</v>
       </c>
       <c r="I155" s="1">
-        <v>15827.0</v>
+        <v>7109.0</v>
       </c>
       <c r="J155" s="1">
-        <v>2.261</v>
+        <v>0.64600316776909</v>
       </c>
       <c r="K155">
-        <v>1.64</v>
+        <v>1.05</v>
       </c>
       <c r="L155" t="s">
-        <v>470</v>
+        <v>467</v>
       </c>
       <c r="M155" s="1">
-        <v>715827.0</v>
+        <v>1107568.0</v>
       </c>
       <c r="N155" s="1">
-        <v>727277.47</v>
+        <v>1119129.3</v>
       </c>
       <c r="O155" s="1">
-        <v>0.52</v>
+        <v>0.66</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>471</v>
+        <v>468</v>
       </c>
       <c r="B156" t="s">
-        <v>472</v>
+        <v>469</v>
       </c>
       <c r="C156" s="1">
-        <v>300000.0</v>
+        <v>651000.0</v>
       </c>
       <c r="D156" s="1">
-        <v>100.602</v>
+        <v>102.072</v>
       </c>
       <c r="E156" s="1">
-        <v>99.711</v>
+        <v>100.01896467</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
-        <v>299133.0</v>
+        <v>651123.46</v>
       </c>
       <c r="I156" s="1">
-        <v>2673.0</v>
+        <v>13365.26</v>
       </c>
       <c r="J156" s="1">
-        <v>0.89358245329001</v>
+        <v>2.0526460527163</v>
       </c>
       <c r="K156">
-        <v>0.21</v>
-[...2 lines deleted...]
-        <v>616.44</v>
+        <v>3.32</v>
+      </c>
+      <c r="L156" t="s">
+        <v>470</v>
       </c>
       <c r="M156" s="1">
-        <v>301806.0</v>
+        <v>664488.72</v>
       </c>
       <c r="N156" s="1">
-        <v>302422.44</v>
+        <v>686087.65</v>
       </c>
       <c r="O156" s="1">
-        <v>0.22</v>
+        <v>0.41</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
+        <v>471</v>
+      </c>
+      <c r="B157" t="s">
+        <v>472</v>
+      </c>
+      <c r="C157" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D157" s="1">
+        <v>101.29</v>
+      </c>
+      <c r="E157" s="1">
+        <v>98.29879778</v>
+      </c>
+      <c r="F157" t="s">
+        <v>8</v>
+      </c>
+      <c r="G157">
+        <v>1.0</v>
+      </c>
+      <c r="H157" s="1">
+        <v>884689.18</v>
+      </c>
+      <c r="I157" s="1">
+        <v>26920.82</v>
+      </c>
+      <c r="J157" s="1">
+        <v>3.0429692832911</v>
+      </c>
+      <c r="K157">
+        <v>3.42</v>
+      </c>
+      <c r="L157" t="s">
         <v>473</v>
       </c>
-      <c r="B157" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M157" s="1">
-        <v>1139149.0</v>
+        <v>911610.0</v>
       </c>
       <c r="N157" s="1">
-        <v>1164516.81</v>
+        <v>942382.6</v>
       </c>
       <c r="O157" s="1">
-        <v>0.83</v>
+        <v>0.56</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="B158" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="C158" s="1">
-        <v>300000.0</v>
+        <v>133000.0</v>
       </c>
       <c r="D158" s="1">
-        <v>97.53</v>
+        <v>99.522</v>
       </c>
       <c r="E158" s="1">
-        <v>98.99416333</v>
+        <v>99.73502256</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
-        <v>296982.49</v>
+        <v>132647.58</v>
       </c>
       <c r="I158" s="1">
-        <v>-4392.49</v>
+        <v>-283.32</v>
       </c>
       <c r="J158" s="1">
-        <v>-1.4790400605773</v>
+        <v>-0.21358851778525</v>
       </c>
       <c r="K158">
-        <v>0.16</v>
+        <v>0.59</v>
       </c>
       <c r="L158">
-        <v>468.49</v>
+        <v>787.07</v>
       </c>
       <c r="M158" s="1">
-        <v>292590.0</v>
+        <v>132364.26</v>
       </c>
       <c r="N158" s="1">
-        <v>293058.49</v>
+        <v>133151.33</v>
       </c>
       <c r="O158" s="1">
-        <v>0.21</v>
+        <v>0.08</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
+        <v>476</v>
+      </c>
+      <c r="B159" t="s">
+        <v>477</v>
+      </c>
+      <c r="C159" s="1">
+        <v>548000.0</v>
+      </c>
+      <c r="D159" s="1">
+        <v>100.436</v>
+      </c>
+      <c r="E159" s="1">
+        <v>99.30427007</v>
+      </c>
+      <c r="F159" t="s">
+        <v>8</v>
+      </c>
+      <c r="G159">
+        <v>1.0</v>
+      </c>
+      <c r="H159" s="1">
+        <v>544187.4</v>
+      </c>
+      <c r="I159" s="1">
+        <v>6201.88</v>
+      </c>
+      <c r="J159" s="1">
+        <v>1.1396588748655</v>
+      </c>
+      <c r="K159">
+        <v>0.65</v>
+      </c>
+      <c r="L159" t="s">
         <v>478</v>
       </c>
-      <c r="B159" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M159" s="1">
-        <v>792951.57</v>
+        <v>550389.28</v>
       </c>
       <c r="N159" s="1">
-        <v>816740.97</v>
+        <v>553955.03</v>
       </c>
       <c r="O159" s="1">
-        <v>0.58</v>
+        <v>0.33</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
       <c r="B160" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="C160" s="1">
-        <v>600000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>101.219</v>
+        <v>99.528</v>
       </c>
       <c r="E160" s="1">
-        <v>100.0</v>
+        <v>98.59955556</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
-        <v>600000.0</v>
+        <v>887396.0</v>
       </c>
       <c r="I160" s="1">
-        <v>7314.0</v>
+        <v>8356.0</v>
       </c>
       <c r="J160" s="1">
-        <v>1.219</v>
+        <v>0.94163147005396</v>
       </c>
       <c r="K160">
-        <v>0.74</v>
-[...2 lines deleted...]
-        <v>483</v>
+        <v>0.01</v>
+      </c>
+      <c r="L160">
+        <v>83.22</v>
       </c>
       <c r="M160" s="1">
-        <v>607314.0</v>
+        <v>895752.0</v>
       </c>
       <c r="N160" s="1">
-        <v>611780.76</v>
+        <v>895835.22</v>
       </c>
       <c r="O160" s="1">
-        <v>0.44</v>
+        <v>0.53</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>484</v>
+        <v>481</v>
       </c>
       <c r="B161" t="s">
-        <v>485</v>
+        <v>482</v>
       </c>
       <c r="C161" s="1">
-        <v>200000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>101.001</v>
+        <v>108.775</v>
       </c>
       <c r="E161" s="1">
-        <v>99.447</v>
+        <v>108.31357143</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
-        <v>198894.0</v>
+        <v>758195.0</v>
       </c>
       <c r="I161" s="1">
-        <v>3108.0</v>
+        <v>3230.0</v>
       </c>
       <c r="J161" s="1">
-        <v>1.5626414069806</v>
+        <v>0.42601177797269</v>
       </c>
       <c r="K161">
-        <v>0.12</v>
-[...2 lines deleted...]
-        <v>249.32</v>
+        <v>1.59</v>
+      </c>
+      <c r="L161" t="s">
+        <v>483</v>
       </c>
       <c r="M161" s="1">
-        <v>202002.0</v>
+        <v>761425.0</v>
       </c>
       <c r="N161" s="1">
-        <v>202251.32</v>
+        <v>772548.29</v>
       </c>
       <c r="O161" s="1">
-        <v>0.14</v>
+        <v>0.46</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
+        <v>484</v>
+      </c>
+      <c r="B162" t="s">
+        <v>485</v>
+      </c>
+      <c r="C162" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="D162" s="1">
+        <v>101.06</v>
+      </c>
+      <c r="E162" s="1">
+        <v>100.58933333</v>
+      </c>
+      <c r="F162" t="s">
+        <v>8</v>
+      </c>
+      <c r="G162">
+        <v>1.0</v>
+      </c>
+      <c r="H162" s="1">
+        <v>1207072.0</v>
+      </c>
+      <c r="I162" s="1">
+        <v>5648.0</v>
+      </c>
+      <c r="J162" s="1">
+        <v>0.4679091222396</v>
+      </c>
+      <c r="K162">
+        <v>2.54</v>
+      </c>
+      <c r="L162" t="s">
         <v>486</v>
       </c>
-      <c r="B162" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M162" s="1">
-        <v>1009170.0</v>
+        <v>1212720.0</v>
       </c>
       <c r="N162" s="1">
-        <v>1031361.78</v>
+        <v>1243233.7</v>
       </c>
       <c r="O162" s="1">
         <v>0.74</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
+        <v>487</v>
+      </c>
+      <c r="B163" t="s">
+        <v>488</v>
+      </c>
+      <c r="C163" s="1">
+        <v>1439000.0</v>
+      </c>
+      <c r="D163" s="1">
+        <v>100.084</v>
+      </c>
+      <c r="E163" s="1">
+        <v>99.90992217</v>
+      </c>
+      <c r="F163" t="s">
+        <v>8</v>
+      </c>
+      <c r="G163">
+        <v>1.0</v>
+      </c>
+      <c r="H163" s="1">
+        <v>1437703.78</v>
+      </c>
+      <c r="I163" s="1">
+        <v>2504.98</v>
+      </c>
+      <c r="J163" s="1">
+        <v>0.17423477873864</v>
+      </c>
+      <c r="K163">
+        <v>0.08</v>
+      </c>
+      <c r="L163" t="s">
         <v>489</v>
       </c>
-      <c r="B163" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M163" s="1">
-        <v>613182.0</v>
+        <v>1440208.76</v>
       </c>
       <c r="N163" s="1">
-        <v>635474.05</v>
+        <v>1441352.08</v>
       </c>
       <c r="O163" s="1">
-        <v>0.45</v>
+        <v>0.85</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="B164" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
       <c r="C164" s="1">
         <v>700000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>99.533</v>
+        <v>90.691</v>
       </c>
       <c r="E164" s="1">
-        <v>99.3</v>
+        <v>86.18353143</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
-        <v>695100.0</v>
+        <v>603284.72</v>
       </c>
       <c r="I164" s="1">
-        <v>1631.0</v>
+        <v>31552.28</v>
       </c>
       <c r="J164" s="1">
-        <v>0.23464249748238</v>
+        <v>5.2300810801242</v>
       </c>
       <c r="K164">
-        <v>2.49</v>
+        <v>0.7</v>
       </c>
       <c r="L164" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="M164" s="1">
-        <v>696731.0</v>
+        <v>634837.0</v>
       </c>
       <c r="N164" s="1">
-        <v>714187.85</v>
+        <v>639741.79</v>
       </c>
       <c r="O164" s="1">
-        <v>0.51</v>
+        <v>0.38</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
+        <v>493</v>
+      </c>
+      <c r="B165" t="s">
+        <v>494</v>
+      </c>
+      <c r="C165" s="1">
+        <v>611000.0</v>
+      </c>
+      <c r="D165" s="1">
+        <v>102.953</v>
+      </c>
+      <c r="E165" s="1">
+        <v>100.27221113</v>
+      </c>
+      <c r="F165" t="s">
+        <v>8</v>
+      </c>
+      <c r="G165">
+        <v>1.0</v>
+      </c>
+      <c r="H165" s="1">
+        <v>612663.21</v>
+      </c>
+      <c r="I165" s="1">
+        <v>16379.62</v>
+      </c>
+      <c r="J165" s="1">
+        <v>2.6735112754689</v>
+      </c>
+      <c r="K165">
+        <v>1.0</v>
+      </c>
+      <c r="L165" t="s">
         <v>495</v>
       </c>
-      <c r="B165" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M165" s="1">
-        <v>294993.0</v>
+        <v>629042.83</v>
       </c>
       <c r="N165" s="1">
-        <v>295251.9</v>
+        <v>635131.91</v>
       </c>
       <c r="O165" s="1">
-        <v>0.21</v>
+        <v>0.38</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
+        <v>496</v>
+      </c>
+      <c r="B166" t="s">
         <v>497</v>
-      </c>
-[...1 lines deleted...]
-        <v>498</v>
       </c>
       <c r="C166" s="1">
         <v>800000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>100.65</v>
+        <v>102.886</v>
       </c>
       <c r="E166" s="1">
-        <v>99.492</v>
+        <v>102.939</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
-        <v>795936.0</v>
+        <v>823512.0</v>
       </c>
       <c r="I166" s="1">
-        <v>9264.0</v>
+        <v>-424.0</v>
       </c>
       <c r="J166" s="1">
-        <v>1.1639126763961</v>
+        <v>-0.051486802863832</v>
       </c>
       <c r="K166">
-        <v>1.27</v>
-[...2 lines deleted...]
-        <v>49</v>
+        <v>0.05</v>
+      </c>
+      <c r="L166">
+        <v>397.26</v>
       </c>
       <c r="M166" s="1">
-        <v>805200.0</v>
+        <v>823088.0</v>
       </c>
       <c r="N166" s="1">
-        <v>815391.78</v>
+        <v>823485.26</v>
       </c>
       <c r="O166" s="1">
-        <v>0.58</v>
+        <v>0.49</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
+        <v>498</v>
+      </c>
+      <c r="B167" t="s">
         <v>499</v>
       </c>
-      <c r="B167" t="s">
+      <c r="C167" s="1">
+        <v>1600000.0</v>
+      </c>
+      <c r="D167" s="1">
+        <v>99.861</v>
+      </c>
+      <c r="E167" s="1">
+        <v>100.5860625</v>
+      </c>
+      <c r="F167" t="s">
+        <v>8</v>
+      </c>
+      <c r="G167">
+        <v>1.0</v>
+      </c>
+      <c r="H167" s="1">
+        <v>1609377.0</v>
+      </c>
+      <c r="I167" s="1">
+        <v>-11601.0</v>
+      </c>
+      <c r="J167" s="1">
+        <v>-0.72083793915285</v>
+      </c>
+      <c r="K167">
+        <v>1.65</v>
+      </c>
+      <c r="L167" t="s">
         <v>500</v>
       </c>
-      <c r="C167" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M167" s="1">
-        <v>711942.0</v>
+        <v>1597776.0</v>
       </c>
       <c r="N167" s="1">
-        <v>727917.34</v>
+        <v>1624110.25</v>
       </c>
       <c r="O167" s="1">
-        <v>0.52</v>
+        <v>0.96</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
+        <v>501</v>
+      </c>
+      <c r="B168" t="s">
         <v>502</v>
       </c>
-      <c r="B168" t="s">
+      <c r="C168" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D168" s="1">
+        <v>106.776</v>
+      </c>
+      <c r="E168" s="1">
+        <v>104.86114286</v>
+      </c>
+      <c r="F168" t="s">
+        <v>8</v>
+      </c>
+      <c r="G168">
+        <v>1.0</v>
+      </c>
+      <c r="H168" s="1">
+        <v>734028.0</v>
+      </c>
+      <c r="I168" s="1">
+        <v>13404.0</v>
+      </c>
+      <c r="J168" s="1">
+        <v>1.8260883781</v>
+      </c>
+      <c r="K168">
+        <v>3.55</v>
+      </c>
+      <c r="L168" t="s">
         <v>503</v>
       </c>
-      <c r="C168" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M168" s="1">
-        <v>413590.59</v>
+        <v>747432.0</v>
       </c>
       <c r="N168" s="1">
-        <v>419471.6</v>
+        <v>772291.59</v>
       </c>
       <c r="O168" s="1">
-        <v>0.3</v>
+        <v>0.46</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
+        <v>504</v>
+      </c>
+      <c r="B169" t="s">
         <v>505</v>
       </c>
-      <c r="B169" t="s">
+      <c r="C169" s="1">
+        <v>950000.0</v>
+      </c>
+      <c r="D169" s="1">
+        <v>99.948</v>
+      </c>
+      <c r="E169" s="1">
+        <v>99.64942105</v>
+      </c>
+      <c r="F169" t="s">
+        <v>8</v>
+      </c>
+      <c r="G169">
+        <v>1.0</v>
+      </c>
+      <c r="H169" s="1">
+        <v>946669.5</v>
+      </c>
+      <c r="I169" s="1">
+        <v>2836.5</v>
+      </c>
+      <c r="J169" s="1">
+        <v>0.29962938491205</v>
+      </c>
+      <c r="K169">
+        <v>1.81</v>
+      </c>
+      <c r="L169" t="s">
         <v>506</v>
       </c>
-      <c r="C169" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M169" s="1">
-        <v>268370.06</v>
+        <v>949506.0</v>
       </c>
       <c r="N169" s="1">
-        <v>268916.64</v>
+        <v>966684.08</v>
       </c>
       <c r="O169" s="1">
-        <v>0.19</v>
+        <v>0.57</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
         <v>507</v>
       </c>
       <c r="B170" t="s">
         <v>508</v>
       </c>
       <c r="C170" s="1">
-        <v>842000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>103.0</v>
+        <v>99.891</v>
       </c>
       <c r="E170" s="1">
-        <v>100.31224703</v>
+        <v>99.908</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
-        <v>844629.12</v>
+        <v>499540.0</v>
       </c>
       <c r="I170" s="1">
-        <v>22630.88</v>
+        <v>-85.0</v>
       </c>
       <c r="J170" s="1">
-        <v>2.6793866638176</v>
+        <v>-0.01701565440205</v>
       </c>
       <c r="K170">
-        <v>2.86</v>
+        <v>0.27</v>
       </c>
       <c r="L170" t="s">
         <v>509</v>
       </c>
       <c r="M170" s="1">
-        <v>867260.0</v>
+        <v>499455.0</v>
       </c>
       <c r="N170" s="1">
-        <v>891308.9</v>
+        <v>500800.49</v>
       </c>
       <c r="O170" s="1">
-        <v>0.64</v>
+        <v>0.3</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
         <v>510</v>
       </c>
       <c r="B171" t="s">
+        <v>508</v>
+      </c>
+      <c r="C171" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D171" s="1">
+        <v>104.491</v>
+      </c>
+      <c r="E171" s="1">
+        <v>103.50275</v>
+      </c>
+      <c r="F171" t="s">
+        <v>8</v>
+      </c>
+      <c r="G171">
+        <v>1.0</v>
+      </c>
+      <c r="H171" s="1">
+        <v>414011.0</v>
+      </c>
+      <c r="I171" s="1">
+        <v>3953.0</v>
+      </c>
+      <c r="J171" s="1">
+        <v>0.95480554864484</v>
+      </c>
+      <c r="K171">
+        <v>4.19</v>
+      </c>
+      <c r="L171" t="s">
         <v>511</v>
       </c>
-      <c r="C171" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M171" s="1">
-        <v>282936.09</v>
+        <v>417964.0</v>
       </c>
       <c r="N171" s="1">
-        <v>284896.91</v>
+        <v>434725.64</v>
       </c>
       <c r="O171" s="1">
-        <v>0.2</v>
+        <v>0.26</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
+        <v>512</v>
+      </c>
+      <c r="B172" t="s">
         <v>513</v>
       </c>
-      <c r="B172" t="s">
+      <c r="C172" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D172" s="1">
+        <v>106.205</v>
+      </c>
+      <c r="E172" s="1">
+        <v>106.53128571</v>
+      </c>
+      <c r="F172" t="s">
+        <v>8</v>
+      </c>
+      <c r="G172">
+        <v>1.0</v>
+      </c>
+      <c r="H172" s="1">
+        <v>745719.0</v>
+      </c>
+      <c r="I172" s="1">
+        <v>-2284.0</v>
+      </c>
+      <c r="J172" s="1">
+        <v>-0.3062815886413</v>
+      </c>
+      <c r="K172">
+        <v>1.54</v>
+      </c>
+      <c r="L172" t="s">
         <v>514</v>
       </c>
-      <c r="C172" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M172" s="1">
-        <v>905337.0</v>
+        <v>743435.0</v>
       </c>
       <c r="N172" s="1">
-        <v>912694.19</v>
+        <v>754193.9</v>
       </c>
       <c r="O172" s="1">
-        <v>0.65</v>
+        <v>0.45</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
+        <v>515</v>
+      </c>
+      <c r="B173" t="s">
         <v>516</v>
       </c>
-      <c r="B173" t="s">
+      <c r="C173" s="1">
+        <v>988000.0</v>
+      </c>
+      <c r="D173" s="1">
+        <v>102.156</v>
+      </c>
+      <c r="E173" s="1">
+        <v>100.44048583</v>
+      </c>
+      <c r="F173" t="s">
+        <v>8</v>
+      </c>
+      <c r="G173">
+        <v>1.0</v>
+      </c>
+      <c r="H173" s="1">
+        <v>992352.0</v>
+      </c>
+      <c r="I173" s="1">
+        <v>16949.28</v>
+      </c>
+      <c r="J173" s="1">
+        <v>1.7079907129728</v>
+      </c>
+      <c r="K173">
+        <v>0.39</v>
+      </c>
+      <c r="L173" t="s">
         <v>517</v>
       </c>
-      <c r="C173" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M173" s="1">
-        <v>558273.2</v>
+        <v>1009301.28</v>
       </c>
       <c r="N173" s="1">
-        <v>575391.94</v>
+        <v>1013119.29</v>
       </c>
       <c r="O173" s="1">
-        <v>0.41</v>
+        <v>0.6</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
+        <v>518</v>
+      </c>
+      <c r="B174" t="s">
         <v>519</v>
       </c>
-      <c r="B174" t="s">
+      <c r="C174" s="1">
+        <v>386000.0</v>
+      </c>
+      <c r="D174" s="1">
+        <v>103.81</v>
+      </c>
+      <c r="E174" s="1">
+        <v>100.94948187</v>
+      </c>
+      <c r="F174" t="s">
+        <v>8</v>
+      </c>
+      <c r="G174">
+        <v>1.0</v>
+      </c>
+      <c r="H174" s="1">
+        <v>389665.0</v>
+      </c>
+      <c r="I174" s="1">
+        <v>11041.6</v>
+      </c>
+      <c r="J174" s="1">
+        <v>2.8336134885094</v>
+      </c>
+      <c r="K174">
+        <v>3.59</v>
+      </c>
+      <c r="L174" t="s">
         <v>520</v>
       </c>
-      <c r="C174" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M174" s="1">
-        <v>709961.0</v>
+        <v>400706.6</v>
       </c>
       <c r="N174" s="1">
-        <v>732207.58</v>
+        <v>414551.71</v>
       </c>
       <c r="O174" s="1">
-        <v>0.52</v>
+        <v>0.25</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
+        <v>521</v>
+      </c>
+      <c r="B175" t="s">
         <v>522</v>
       </c>
-      <c r="B175" t="s">
+      <c r="C175" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D175" s="1">
+        <v>105.326</v>
+      </c>
+      <c r="E175" s="1">
+        <v>105.263</v>
+      </c>
+      <c r="F175" t="s">
+        <v>8</v>
+      </c>
+      <c r="G175">
+        <v>1.0</v>
+      </c>
+      <c r="H175" s="1">
+        <v>421052.0</v>
+      </c>
+      <c r="I175" s="1">
+        <v>252.0</v>
+      </c>
+      <c r="J175" s="1">
+        <v>0.059850089775135</v>
+      </c>
+      <c r="K175">
+        <v>3.55</v>
+      </c>
+      <c r="L175" t="s">
         <v>523</v>
       </c>
-      <c r="C175" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M175" s="1">
-        <v>32809.59</v>
+        <v>421304.0</v>
       </c>
       <c r="N175" s="1">
-        <v>32986.98</v>
+        <v>435518.52</v>
       </c>
       <c r="O175" s="1">
-        <v>0.02</v>
+        <v>0.26</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
         <v>524</v>
       </c>
       <c r="B176" t="s">
         <v>525</v>
       </c>
       <c r="C176" s="1">
-        <v>448000.0</v>
+        <v>683000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>99.752</v>
+        <v>104.289</v>
       </c>
       <c r="E176" s="1">
-        <v>99.06571429</v>
+        <v>101.19198243</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
-        <v>443814.4</v>
+        <v>691141.24</v>
       </c>
       <c r="I176" s="1">
-        <v>3074.56</v>
+        <v>21152.63</v>
       </c>
       <c r="J176" s="1">
-        <v>0.69275805381709</v>
+        <v>3.0605365120449</v>
       </c>
       <c r="K176">
-        <v>0.46</v>
+        <v>2.97</v>
       </c>
       <c r="L176" t="s">
         <v>526</v>
       </c>
       <c r="M176" s="1">
-        <v>446888.96</v>
+        <v>712293.87</v>
       </c>
       <c r="N176" s="1">
-        <v>448960.19</v>
+        <v>732594.41</v>
       </c>
       <c r="O176" s="1">
-        <v>0.32</v>
+        <v>0.43</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
         <v>527</v>
       </c>
       <c r="B177" t="s">
         <v>528</v>
       </c>
       <c r="C177" s="1">
-        <v>700000.0</v>
+        <v>646000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>98.001</v>
+        <v>100.253</v>
       </c>
       <c r="E177" s="1">
-        <v>98.41</v>
+        <v>100.09287926</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
-        <v>688870.0</v>
+        <v>646600.0</v>
       </c>
       <c r="I177" s="1">
-        <v>-2863.0</v>
+        <v>1034.38</v>
       </c>
       <c r="J177" s="1">
-        <v>-0.41560816990143</v>
+        <v>0.15997216207856</v>
       </c>
       <c r="K177">
-        <v>3.18</v>
+        <v>1.73</v>
       </c>
       <c r="L177" t="s">
         <v>529</v>
       </c>
       <c r="M177" s="1">
-        <v>686007.0</v>
+        <v>647634.38</v>
       </c>
       <c r="N177" s="1">
-        <v>708272.75</v>
+        <v>658826.99</v>
       </c>
       <c r="O177" s="1">
-        <v>0.51</v>
+        <v>0.39</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
         <v>530</v>
       </c>
       <c r="B178" t="s">
         <v>531</v>
       </c>
       <c r="C178" s="1">
-        <v>600000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>108.018</v>
+        <v>103.773</v>
       </c>
       <c r="E178" s="1">
-        <v>108.24</v>
+        <v>103.52879571</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
-        <v>649440.0</v>
+        <v>724701.57</v>
       </c>
       <c r="I178" s="1">
-        <v>-1332.0</v>
+        <v>1709.43</v>
       </c>
       <c r="J178" s="1">
-        <v>-0.20509977827051</v>
+        <v>0.2358805432145</v>
       </c>
       <c r="K178">
-        <v>1.29</v>
+        <v>4.01</v>
       </c>
       <c r="L178" t="s">
         <v>532</v>
       </c>
       <c r="M178" s="1">
-        <v>648108.0</v>
+        <v>726411.0</v>
       </c>
       <c r="N178" s="1">
-        <v>655834.03</v>
+        <v>754449.36</v>
       </c>
       <c r="O178" s="1">
-        <v>0.47</v>
+        <v>0.45</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
         <v>533</v>
       </c>
       <c r="B179" t="s">
         <v>534</v>
       </c>
       <c r="C179" s="1">
-        <v>1000000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>100.661</v>
+        <v>101.405</v>
       </c>
       <c r="E179" s="1">
-        <v>100.507</v>
+        <v>99.75271429</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
-        <v>1005070.0</v>
+        <v>698269.0</v>
       </c>
       <c r="I179" s="1">
-        <v>1540.0</v>
+        <v>11566.0</v>
       </c>
       <c r="J179" s="1">
-        <v>0.15322315858597</v>
+        <v>1.6563817096277</v>
       </c>
       <c r="K179">
-        <v>2.34</v>
+        <v>1.79</v>
       </c>
       <c r="L179" t="s">
         <v>535</v>
       </c>
       <c r="M179" s="1">
-        <v>1006610.0</v>
+        <v>709835.0</v>
       </c>
       <c r="N179" s="1">
-        <v>1030003.84</v>
+        <v>722394.25</v>
       </c>
       <c r="O179" s="1">
-        <v>0.74</v>
+        <v>0.43</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
         <v>536</v>
       </c>
       <c r="B180" t="s">
         <v>537</v>
       </c>
       <c r="C180" s="1">
-        <v>600000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>90.146</v>
+        <v>105.873</v>
       </c>
       <c r="E180" s="1">
-        <v>85.43778667</v>
+        <v>105.84375</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
-        <v>512626.72</v>
+        <v>423375.0</v>
       </c>
       <c r="I180" s="1">
-        <v>28249.28</v>
+        <v>117.0</v>
       </c>
       <c r="J180" s="1">
-        <v>5.5106920684899</v>
+        <v>0.027635075287865</v>
       </c>
       <c r="K180">
-        <v>0.66</v>
+        <v>3.77</v>
       </c>
       <c r="L180" t="s">
         <v>538</v>
       </c>
       <c r="M180" s="1">
-        <v>540876.0</v>
+        <v>423492.0</v>
       </c>
       <c r="N180" s="1">
-        <v>544808.88</v>
+        <v>438560.49</v>
       </c>
       <c r="O180" s="1">
-        <v>0.39</v>
+        <v>0.26</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
         <v>539</v>
       </c>
       <c r="B181" t="s">
         <v>540</v>
       </c>
       <c r="C181" s="1">
-        <v>511000.0</v>
+        <v>1214000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>102.529</v>
+        <v>102.304</v>
       </c>
       <c r="E181" s="1">
-        <v>99.74172407</v>
+        <v>102.86484432</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
-        <v>509680.21</v>
+        <v>1248779.21</v>
       </c>
       <c r="I181" s="1">
-        <v>14242.98</v>
+        <v>-6808.65</v>
       </c>
       <c r="J181" s="1">
-        <v>2.7944934334413</v>
+        <v>-0.54522448367794</v>
       </c>
       <c r="K181">
-        <v>0.77</v>
+        <v>2.49</v>
       </c>
       <c r="L181" t="s">
         <v>541</v>
       </c>
       <c r="M181" s="1">
-        <v>523923.19</v>
+        <v>1241970.56</v>
       </c>
       <c r="N181" s="1">
-        <v>527860.69</v>
+        <v>1272154.26</v>
       </c>
       <c r="O181" s="1">
-        <v>0.38</v>
+        <v>0.75</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
         <v>542</v>
       </c>
       <c r="B182" t="s">
         <v>543</v>
       </c>
       <c r="C182" s="1">
-        <v>1300000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>98.953</v>
+        <v>99.952</v>
       </c>
       <c r="E182" s="1">
-        <v>100.761</v>
+        <v>99.99142857</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
-        <v>1309893.0</v>
+        <v>699940.0</v>
       </c>
       <c r="I182" s="1">
-        <v>-23504.0</v>
+        <v>-276.0</v>
       </c>
       <c r="J182" s="1">
-        <v>-1.7943450342891</v>
+        <v>-0.039431951310112</v>
       </c>
       <c r="K182">
-        <v>1.44</v>
+        <v>0.39</v>
       </c>
       <c r="L182" t="s">
         <v>544</v>
       </c>
       <c r="M182" s="1">
-        <v>1286389.0</v>
+        <v>699664.0</v>
       </c>
       <c r="N182" s="1">
-        <v>1305141.05</v>
+        <v>702401.71</v>
       </c>
       <c r="O182" s="1">
-        <v>0.93</v>
+        <v>0.42</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
         <v>545</v>
       </c>
       <c r="B183" t="s">
         <v>546</v>
       </c>
       <c r="C183" s="1">
-        <v>600000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>105.984</v>
+        <v>97.203</v>
       </c>
       <c r="E183" s="1">
-        <v>104.55</v>
+        <v>97.25955556</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
-        <v>627300.0</v>
+        <v>875336.0</v>
       </c>
       <c r="I183" s="1">
-        <v>8604.0</v>
+        <v>-509.0</v>
       </c>
       <c r="J183" s="1">
-        <v>1.3715925394548</v>
+        <v>-0.058149099317291</v>
       </c>
       <c r="K183">
-        <v>3.3</v>
+        <v>2.14</v>
       </c>
       <c r="L183" t="s">
         <v>547</v>
       </c>
       <c r="M183" s="1">
-        <v>635904.0</v>
+        <v>874827.0</v>
       </c>
       <c r="N183" s="1">
-        <v>655675.23</v>
+        <v>894121.52</v>
       </c>
       <c r="O183" s="1">
-        <v>0.47</v>
+        <v>0.53</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
         <v>548</v>
       </c>
       <c r="B184" t="s">
         <v>549</v>
       </c>
       <c r="C184" s="1">
-        <v>750000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>99.235</v>
+        <v>101.947</v>
       </c>
       <c r="E184" s="1">
-        <v>99.589</v>
+        <v>99.696</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
-        <v>746917.5</v>
+        <v>598176.0</v>
       </c>
       <c r="I184" s="1">
-        <v>-2655.0</v>
+        <v>13506.0</v>
       </c>
       <c r="J184" s="1">
-        <v>-0.35546094448182</v>
+        <v>2.2578639062751</v>
       </c>
       <c r="K184">
-        <v>1.63</v>
+        <v>2.55</v>
       </c>
       <c r="L184" t="s">
         <v>550</v>
       </c>
       <c r="M184" s="1">
-        <v>744262.5</v>
+        <v>611682.0</v>
       </c>
       <c r="N184" s="1">
-        <v>756467.98</v>
+        <v>626961.45</v>
       </c>
       <c r="O184" s="1">
-        <v>0.54</v>
+        <v>0.37</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
         <v>551</v>
       </c>
       <c r="B185" t="s">
         <v>552</v>
       </c>
       <c r="C185" s="1">
-        <v>300000.0</v>
+        <v>980000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>104.485</v>
+        <v>100.36</v>
       </c>
       <c r="E185" s="1">
-        <v>103.15</v>
+        <v>100.0</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
-        <v>309450.0</v>
+        <v>980000.0</v>
       </c>
       <c r="I185" s="1">
-        <v>4005.0</v>
+        <v>3528.0</v>
       </c>
       <c r="J185" s="1">
-        <v>1.2942317014057</v>
+        <v>0.36</v>
       </c>
       <c r="K185">
-        <v>3.9</v>
-[...2 lines deleted...]
-        <v>553</v>
+        <v>0.05</v>
+      </c>
+      <c r="L185">
+        <v>456.03</v>
       </c>
       <c r="M185" s="1">
-        <v>313455.0</v>
+        <v>983528.0</v>
       </c>
       <c r="N185" s="1">
-        <v>325167.33</v>
+        <v>983984.03</v>
       </c>
       <c r="O185" s="1">
-        <v>0.23</v>
+        <v>0.58</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
+        <v>553</v>
+      </c>
+      <c r="B186" t="s">
         <v>554</v>
       </c>
-      <c r="B186" t="s">
+      <c r="C186" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="D186" s="1">
+        <v>84.567</v>
+      </c>
+      <c r="E186" s="1">
+        <v>81.54266545</v>
+      </c>
+      <c r="F186" t="s">
+        <v>8</v>
+      </c>
+      <c r="G186">
+        <v>1.0</v>
+      </c>
+      <c r="H186" s="1">
+        <v>896969.32</v>
+      </c>
+      <c r="I186" s="1">
+        <v>33267.68</v>
+      </c>
+      <c r="J186" s="1">
+        <v>3.7088983154965</v>
+      </c>
+      <c r="K186">
+        <v>0.37</v>
+      </c>
+      <c r="L186" t="s">
         <v>555</v>
       </c>
-      <c r="C186" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M186" s="1">
-        <v>636204.0</v>
+        <v>930237.0</v>
       </c>
       <c r="N186" s="1">
-        <v>643888.93</v>
+        <v>934282.89</v>
       </c>
       <c r="O186" s="1">
-        <v>0.46</v>
+        <v>0.55</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
+        <v>556</v>
+      </c>
+      <c r="B187" t="s">
         <v>557</v>
       </c>
-      <c r="B187" t="s">
+      <c r="C187" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="D187" s="1">
+        <v>90.982</v>
+      </c>
+      <c r="E187" s="1">
+        <v>89.78073818</v>
+      </c>
+      <c r="F187" t="s">
+        <v>8</v>
+      </c>
+      <c r="G187">
+        <v>1.0</v>
+      </c>
+      <c r="H187" s="1">
+        <v>987588.12</v>
+      </c>
+      <c r="I187" s="1">
+        <v>13213.88</v>
+      </c>
+      <c r="J187" s="1">
+        <v>1.3379950338001</v>
+      </c>
+      <c r="K187">
+        <v>0.49</v>
+      </c>
+      <c r="L187" t="s">
         <v>558</v>
       </c>
-      <c r="C187" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M187" s="1">
-        <v>801293.56</v>
+        <v>1000802.0</v>
       </c>
       <c r="N187" s="1">
-        <v>802424.61</v>
+        <v>1006204.05</v>
       </c>
       <c r="O187" s="1">
-        <v>0.57</v>
+        <v>0.6</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
+        <v>559</v>
+      </c>
+      <c r="B188" t="s">
         <v>560</v>
       </c>
-      <c r="B188" t="s">
+      <c r="C188" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D188" s="1">
+        <v>102.828</v>
+      </c>
+      <c r="E188" s="1">
+        <v>102.932</v>
+      </c>
+      <c r="F188" t="s">
+        <v>8</v>
+      </c>
+      <c r="G188">
+        <v>1.0</v>
+      </c>
+      <c r="H188" s="1">
+        <v>205864.0</v>
+      </c>
+      <c r="I188" s="1">
+        <v>-208.0</v>
+      </c>
+      <c r="J188" s="1">
+        <v>-0.10103757820697</v>
+      </c>
+      <c r="K188">
+        <v>3.39</v>
+      </c>
+      <c r="L188" t="s">
         <v>561</v>
       </c>
-      <c r="C188" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M188" s="1">
-        <v>294156.72</v>
+        <v>205656.0</v>
       </c>
       <c r="N188" s="1">
-        <v>303700.83</v>
+        <v>212436.82</v>
       </c>
       <c r="O188" s="1">
-        <v>0.22</v>
+        <v>0.13</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
+        <v>562</v>
+      </c>
+      <c r="B189" t="s">
         <v>563</v>
       </c>
-      <c r="B189" t="s">
+      <c r="C189" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D189" s="1">
+        <v>100.489</v>
+      </c>
+      <c r="E189" s="1">
+        <v>100.1375</v>
+      </c>
+      <c r="F189" t="s">
+        <v>8</v>
+      </c>
+      <c r="G189">
+        <v>1.0</v>
+      </c>
+      <c r="H189" s="1">
+        <v>801100.0</v>
+      </c>
+      <c r="I189" s="1">
+        <v>2812.0</v>
+      </c>
+      <c r="J189" s="1">
+        <v>0.35101735114218</v>
+      </c>
+      <c r="K189">
+        <v>1.46</v>
+      </c>
+      <c r="L189" t="s">
         <v>564</v>
       </c>
-      <c r="C189" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M189" s="1">
-        <v>502189.59</v>
+        <v>803912.0</v>
       </c>
       <c r="N189" s="1">
-        <v>515344.72</v>
+        <v>815591.06</v>
       </c>
       <c r="O189" s="1">
-        <v>0.37</v>
+        <v>0.48</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
+        <v>565</v>
+      </c>
+      <c r="B190" t="s">
         <v>566</v>
       </c>
-      <c r="B190" t="s">
+      <c r="C190" s="1">
+        <v>-18200000.0</v>
+      </c>
+      <c r="D190" s="1">
+        <v>11.41705555</v>
+      </c>
+      <c r="E190" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F190" t="s">
+        <v>8</v>
+      </c>
+      <c r="G190">
+        <v>1.0</v>
+      </c>
+      <c r="H190" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I190" s="1">
+        <v>-1908543.01</v>
+      </c>
+      <c r="J190" s="1">
+        <v>0</v>
+      </c>
+      <c r="K190">
+        <v>0.0</v>
+      </c>
+      <c r="L190" t="s">
         <v>567</v>
       </c>
-      <c r="C190" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M190" s="1">
-        <v>446133.8</v>
+        <v>-1908543.01</v>
       </c>
       <c r="N190" s="1">
-        <v>453011.19</v>
+        <v>-2077904.11</v>
       </c>
       <c r="O190" s="1">
-        <v>0.32</v>
+        <v>-1.23</v>
       </c>
       <c r="P190">
-        <v>1</v>
-[...648 lines deleted...]
-      <c r="P203">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>