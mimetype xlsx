--- v1 (2026-05-25)
+++ v2 (2026-06-17)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="568">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="581">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>I</t>
   </si>
   <si>
     <t>FR0011024249</t>
   </si>
   <si>
@@ -106,1662 +106,1701 @@
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR001400KPZ3</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART I</t>
   </si>
   <si>
-    <t>RX100326</t>
-[...14 lines deleted...]
-    <t>EURO-OAT MAR 26</t>
+    <t>OE100626</t>
+  </si>
+  <si>
+    <t>EURO-BOBL JUN 26</t>
   </si>
   <si>
     <t>XS2986639701</t>
   </si>
   <si>
     <t>A2A SPA 3.625 30/01/2035</t>
   </si>
   <si>
-    <t>2 458.25</t>
+    <t>4 214.14</t>
   </si>
   <si>
     <t>XS2809859536</t>
   </si>
   <si>
     <t>ACHMEA BV 02/11/2044</t>
   </si>
   <si>
-    <t>6 022.29</t>
-[...8 lines deleted...]
-    <t>3 758.90</t>
+    <t>7 051.75</t>
   </si>
   <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEAS SA 02/05/2056</t>
   </si>
   <si>
-    <t>34 326.37</t>
+    <t>36 607.19</t>
+  </si>
+  <si>
+    <t>BE6317598850</t>
+  </si>
+  <si>
+    <t>AGEAS SA PERP</t>
+  </si>
+  <si>
+    <t>11 975.34</t>
   </si>
   <si>
     <t>BE6369832363</t>
   </si>
   <si>
-    <t>AGEAS SA PERP</t>
-[...8 lines deleted...]
-    <t>11 126.03</t>
+    <t>14 969.18</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>11 155.07</t>
+    <t>13 719.45</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
+    <t>7 709.59</t>
+  </si>
+  <si>
+    <t>XS2829852842</t>
+  </si>
+  <si>
+    <t>ALLIANDER NV PERP</t>
+  </si>
+  <si>
+    <t>16 335.62</t>
+  </si>
+  <si>
+    <t>DE000A4DFLN3</t>
+  </si>
+  <si>
+    <t>ALLIANZ SE 25/07/2055</t>
+  </si>
+  <si>
+    <t>17 262.69</t>
+  </si>
+  <si>
+    <t>DE000A3E5TR0</t>
+  </si>
+  <si>
+    <t>ALLIANZ SE PERP</t>
+  </si>
+  <si>
+    <t>9 203.29</t>
+  </si>
+  <si>
+    <t>XS2761146468</t>
+  </si>
+  <si>
+    <t>ALPHA BANK SA 12/05/2030</t>
+  </si>
+  <si>
+    <t>17 041.10</t>
+  </si>
+  <si>
+    <t>XS2640904319</t>
+  </si>
+  <si>
+    <t>ALPHA BANK SA 27/06/2029</t>
+  </si>
+  <si>
+    <t>19 965.75</t>
+  </si>
+  <si>
+    <t>XS3064423174</t>
+  </si>
+  <si>
+    <t>ALPHABET INC 3 06/05/2033</t>
+  </si>
+  <si>
+    <t>18 238.36</t>
+  </si>
+  <si>
+    <t>XS3224609456</t>
+  </si>
+  <si>
+    <t>ALPHABET INC 3.5 06/11/2038</t>
+  </si>
+  <si>
+    <t>4 004.58</t>
+  </si>
+  <si>
+    <t>XS3229091015</t>
+  </si>
+  <si>
+    <t>AMCOR UK FINANCE PLC 3.75 20/02/2033</t>
+  </si>
+  <si>
+    <t>1 392.53</t>
+  </si>
+  <si>
+    <t>FR001400ZZD7</t>
+  </si>
+  <si>
+    <t>ARKEMA SA PERP</t>
+  </si>
+  <si>
+    <t>20 679.45</t>
+  </si>
+  <si>
+    <t>XS3070545234</t>
+  </si>
+  <si>
+    <t>AROUNDTOWN SA 3.5 13/05/2030</t>
+  </si>
+  <si>
+    <t>44 589.04</t>
+  </si>
+  <si>
+    <t>XS2919279633</t>
+  </si>
+  <si>
+    <t>ASB BANK LTD 3.185 16/04/2029</t>
+  </si>
+  <si>
+    <t>29 406.71</t>
+  </si>
+  <si>
+    <t>XS2790191303</t>
+  </si>
+  <si>
+    <t>ASR NEDERLAND NV PERP</t>
+  </si>
+  <si>
+    <t>8 930.14</t>
+  </si>
+  <si>
+    <t>XS2872909770</t>
+  </si>
+  <si>
+    <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
+  </si>
+  <si>
+    <t>39 274.03</t>
+  </si>
+  <si>
+    <t>XS2737652474</t>
+  </si>
+  <si>
+    <t>AXA SA PERP</t>
+  </si>
+  <si>
+    <t>12 490.77</t>
+  </si>
+  <si>
+    <t>XS2762369549</t>
+  </si>
+  <si>
+    <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 08/02/2036</t>
+  </si>
+  <si>
+    <t>4 167.12</t>
+  </si>
+  <si>
+    <t>IT0005675126</t>
+  </si>
+  <si>
+    <t>BANCO BPM SPA 23/10/2031</t>
+  </si>
+  <si>
+    <t>13 089.04</t>
+  </si>
+  <si>
+    <t>IT0005632267</t>
+  </si>
+  <si>
+    <t>BANCO BPM SPA 3.375 21/01/2030</t>
+  </si>
+  <si>
+    <t>4 696.06</t>
+  </si>
+  <si>
+    <t>XS3090080733</t>
+  </si>
+  <si>
+    <t>BANCO DE CREDITO SOCIAL COOPERATIV 13/06/2031</t>
+  </si>
+  <si>
+    <t>13 376.71</t>
+  </si>
+  <si>
+    <t>XS2743029840</t>
+  </si>
+  <si>
+    <t>BANCO SANTANDER SA 3.75 09/01/2034</t>
+  </si>
+  <si>
+    <t>7 089.04</t>
+  </si>
+  <si>
+    <t>XS2817323749</t>
+  </si>
+  <si>
+    <t>BANCO SANTANDER SA PERP</t>
+  </si>
+  <si>
+    <t>4 247.19</t>
+  </si>
+  <si>
+    <t>XS2345798271</t>
+  </si>
+  <si>
+    <t>BANK OF AMERICA CORP 24/05/2032</t>
+  </si>
+  <si>
+    <t>18 054.68</t>
+  </si>
+  <si>
+    <t>XS2817924660</t>
+  </si>
+  <si>
+    <t>BANK OF IRELAND GROUP PLC 10/08/2034</t>
+  </si>
+  <si>
+    <t>3 825.12</t>
+  </si>
+  <si>
+    <t>XS3112064947</t>
+  </si>
+  <si>
+    <t>BANK OF MONTREAL 09/01/2032</t>
+  </si>
+  <si>
+    <t>9 977.59</t>
+  </si>
+  <si>
+    <t>FR0014015J95</t>
+  </si>
+  <si>
+    <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
+  </si>
+  <si>
     <t>6 558.90</t>
   </si>
   <si>
-    <t>XS2829852842</t>
-[...202 lines deleted...]
-  <si>
     <t>XS2831195644</t>
   </si>
   <si>
     <t>BARCLAYS PLC 31/05/2036</t>
   </si>
   <si>
-    <t>14 823.63</t>
+    <t>15 913.60</t>
   </si>
   <si>
     <t>XS3170898723</t>
   </si>
   <si>
     <t>BAWAG PSK BANK FUER ARBEIT UND WIR 02/09/2033</t>
   </si>
   <si>
-    <t>9 875.34</t>
+    <t>10 984.93</t>
   </si>
   <si>
     <t>BE0390167337</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
   </si>
   <si>
+    <t>2 995.89</t>
+  </si>
+  <si>
     <t>BE6365319829</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 28/05/2030</t>
   </si>
   <si>
-    <t>27 970.89</t>
+    <t>30 005.14</t>
   </si>
   <si>
     <t>XS3215466338</t>
   </si>
   <si>
     <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
   </si>
   <si>
-    <t>8 506.36</t>
+    <t>10 067.16</t>
   </si>
   <si>
     <t>FR001400LZI6</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 13/11/2032</t>
   </si>
   <si>
-    <t>15 173.97</t>
-[...8 lines deleted...]
-    <t>3 634.63</t>
+    <t>13 117.81</t>
+  </si>
+  <si>
+    <t>FR001400F2H9</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS SA PERP</t>
+  </si>
+  <si>
+    <t>15 884.62</t>
   </si>
   <si>
     <t>XS2621007660</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 4.125 12/05/2033</t>
   </si>
   <si>
-    <t>21 968.51</t>
+    <t>23 478.37</t>
   </si>
   <si>
     <t>FR0014005V67</t>
   </si>
   <si>
     <t>BPCE SA 13/10/2046</t>
   </si>
   <si>
-    <t>17 547.26</t>
+    <t>20 108.90</t>
   </si>
   <si>
     <t>FR0014015DL3</t>
   </si>
   <si>
     <t>BPCE SA 16/01/2037</t>
   </si>
   <si>
     <t>XS3227880021</t>
   </si>
   <si>
     <t>BT FINANCE PLC 3.375 17/11/2032</t>
   </si>
   <si>
-    <t>8 318.59</t>
+    <t>9 949.68</t>
   </si>
   <si>
     <t>FR0014013058</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
   </si>
   <si>
-    <t>15 155.14</t>
+    <t>17 189.38</t>
   </si>
   <si>
     <t>XS3226502485</t>
   </si>
   <si>
     <t>CAIXABANK SA 14/05/2038</t>
   </si>
   <si>
-    <t>7 803.08</t>
+    <t>9 289.38</t>
   </si>
   <si>
     <t>FR0014012S89</t>
   </si>
   <si>
     <t>CAPGEMINI SE 3.5 25/09/2034</t>
   </si>
   <si>
-    <t>11 890.41</t>
+    <t>13 424.66</t>
   </si>
   <si>
     <t>XS2387052744</t>
   </si>
   <si>
     <t>CASTELLUM HELSINKI FINANCE HOLDING 0.875 17/09/2029</t>
   </si>
   <si>
-    <t>3 516.78</t>
+    <t>3 948.29</t>
   </si>
   <si>
     <t>XS2793256137</t>
   </si>
   <si>
     <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
   </si>
   <si>
-    <t>21 445.66</t>
+    <t>22 718.40</t>
   </si>
   <si>
     <t>FR001400RIX8</t>
   </si>
   <si>
     <t>CNP ASSURANCES 16/07/2054</t>
   </si>
   <si>
-    <t>18 110.96</t>
+    <t>19 713.70</t>
   </si>
   <si>
     <t>DE000CZ45YV9</t>
   </si>
   <si>
     <t>COMMERZBANK AG 16/07/2032</t>
   </si>
   <si>
-    <t>12 383.56</t>
+    <t>13 479.45</t>
   </si>
   <si>
     <t>FR001400Q7X2</t>
   </si>
   <si>
     <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
   </si>
   <si>
-    <t>28 479.45</t>
+    <t>30 513.70</t>
   </si>
   <si>
     <t>FR0014010IN9</t>
   </si>
   <si>
     <t>COVIVIO SA 3.625 17/06/2034</t>
   </si>
   <si>
-    <t>10 130.14</t>
+    <t>10 924.66</t>
   </si>
   <si>
     <t>FR001400MDV4</t>
   </si>
   <si>
     <t>COVIVIO SA 4.625 05/06/2032</t>
   </si>
   <si>
-    <t>37 215.42</t>
-[...8 lines deleted...]
-    <t>13 787.67</t>
+    <t>40 003.08</t>
+  </si>
+  <si>
+    <t>FR001400F067</t>
+  </si>
+  <si>
+    <t>CREDIT AGRICOLE SA PERP</t>
+  </si>
+  <si>
+    <t>13 855.56</t>
   </si>
   <si>
     <t>FR001400PZV0</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
   </si>
   <si>
-    <t>15 181.15</t>
+    <t>16 235.40</t>
   </si>
   <si>
     <t>FR0013236544</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 3.5 09/02/2029</t>
   </si>
   <si>
+    <t>1 821.92</t>
+  </si>
+  <si>
     <t>BE0002989706</t>
   </si>
   <si>
     <t>CRELAN SA 23/01/2032</t>
   </si>
   <si>
-    <t>3 523.97</t>
+    <t>5 537.67</t>
   </si>
   <si>
     <t>BE0390287564</t>
   </si>
   <si>
     <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
   </si>
   <si>
-    <t>2 761.64</t>
+    <t>4 734.25</t>
   </si>
   <si>
     <t>XS2900380812</t>
   </si>
   <si>
     <t>DAIMLER TRUCK INTERNATIONAL FINANC 3.375 23/09/2030</t>
   </si>
   <si>
-    <t>2 903.42</t>
+    <t>3 273.29</t>
   </si>
   <si>
     <t>FR001400YP56</t>
   </si>
   <si>
     <t>DANONE SA 3.438 07/04/2033</t>
   </si>
   <si>
-    <t>15 353.26</t>
+    <t>16 295.18</t>
   </si>
   <si>
     <t>DE000A30VT06</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG (PARIS BRANCH) 05/09/2030</t>
   </si>
   <si>
-    <t>40 753.42</t>
+    <t>45 410.96</t>
   </si>
   <si>
     <t>DE000A4DE9Y3</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 13/02/2031</t>
   </si>
   <si>
+    <t>1 257.53</t>
+  </si>
+  <si>
     <t>DE000A351ZT4</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG 3.875 28/09/2033</t>
   </si>
   <si>
-    <t>8 068.49</t>
+    <t>9 130.14</t>
   </si>
   <si>
     <t>XS3032045471</t>
   </si>
   <si>
     <t>DEUTSCHE POST AG 3 24/03/2030</t>
   </si>
   <si>
-    <t>18 332.05</t>
+    <t>19 410.41</t>
   </si>
   <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
   </si>
   <si>
-    <t>4 664.38</t>
+    <t>5 075.34</t>
   </si>
   <si>
     <t>XS2977974927</t>
   </si>
   <si>
     <t>DNB BANK ASA 15/01/2031</t>
   </si>
   <si>
-    <t>1 767.12</t>
+    <t>2 589.04</t>
   </si>
   <si>
     <t>XS3074473474</t>
   </si>
   <si>
     <t>DNB BANK ASA 20/05/2031</t>
   </si>
   <si>
-    <t>9 691.78</t>
+    <t>10 376.71</t>
   </si>
   <si>
     <t>XS2852136063</t>
   </si>
   <si>
     <t>DSM BV 3.625 02/07/2034</t>
   </si>
   <si>
-    <t>22 095.62</t>
+    <t>23 936.92</t>
   </si>
   <si>
     <t>XS3204041266</t>
   </si>
   <si>
     <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
   </si>
   <si>
-    <t>8 224.27</t>
+    <t>9 442.68</t>
   </si>
   <si>
     <t>XS3274805376</t>
   </si>
   <si>
     <t>E.ON SE 3.448 19/01/2034</t>
   </si>
   <si>
-    <t>6 970.44</t>
+    <t>10 545.02</t>
   </si>
   <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
   </si>
   <si>
-    <t>21 974.19</t>
+    <t>24 443.20</t>
   </si>
   <si>
     <t>XS3071203056</t>
   </si>
   <si>
     <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
   </si>
   <si>
-    <t>26 278.77</t>
+    <t>28 066.44</t>
   </si>
   <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP SA 02/12/2055</t>
   </si>
   <si>
-    <t>9 385.27</t>
+    <t>1 833.90</t>
   </si>
   <si>
     <t>XS3171675393</t>
   </si>
   <si>
     <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.125 03/12/2031</t>
   </si>
   <si>
-    <t>5 264.55</t>
+    <t>6 488.87</t>
   </si>
   <si>
     <t>FR001400D6O8</t>
   </si>
   <si>
     <t>ELECTRICITE DE FRANCE SA 4.75 12/10/2034</t>
   </si>
   <si>
-    <t>8 979.45</t>
+    <t>10 280.82</t>
   </si>
   <si>
     <t>BE6352705782</t>
   </si>
   <si>
     <t>ELIA GROUP SA 3.875 11/06/2031</t>
   </si>
   <si>
-    <t>24 938.01</t>
+    <t>26 848.97</t>
   </si>
   <si>
     <t>XS3070067072</t>
   </si>
   <si>
     <t>ELISA OYJ 2.875 14/05/2030</t>
   </si>
   <si>
-    <t>33 189.47</t>
+    <t>35 486.32</t>
   </si>
   <si>
     <t>XS3086867440</t>
   </si>
   <si>
     <t>ELM BV 3.375 19/06/2030</t>
   </si>
   <si>
-    <t>14 036.30</t>
+    <t>15 145.89</t>
   </si>
   <si>
     <t>XS1492580516</t>
   </si>
   <si>
     <t>ELM BV FOR SWISS LIFE INSURANCE &amp; PERP</t>
   </si>
   <si>
-    <t>71 778.08</t>
+    <t>76 832.88</t>
   </si>
   <si>
     <t>XS2312746345</t>
   </si>
   <si>
     <t>ENEL SPA NC30 PERP</t>
   </si>
   <si>
-    <t>7 952.05</t>
+    <t>8 876.71</t>
   </si>
   <si>
     <t>FR001400KHG0</t>
   </si>
   <si>
     <t>ENGIE SA 3.875 06/01/2031</t>
   </si>
   <si>
-    <t>5 520.55</t>
+    <t>7 643.84</t>
+  </si>
+  <si>
+    <t>AT0000A3RNZ8</t>
+  </si>
+  <si>
+    <t>ERSTE GROUP BANK AG 21/04/2036</t>
+  </si>
+  <si>
+    <t>4 684.93</t>
   </si>
   <si>
     <t>FR001400RX89</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA 3 05/03/2032</t>
   </si>
   <si>
-    <t>26 556.16</t>
+    <t>1 035.62</t>
   </si>
   <si>
     <t>XS2113167568</t>
   </si>
   <si>
     <t>ESSITY AB (PUBL) 0.5 03/02/2030</t>
   </si>
   <si>
     <t>XS2386877133</t>
   </si>
   <si>
     <t>ESSITY CAPITAL BV 0.25 15/09/2029</t>
   </si>
   <si>
     <t>DE000A4DFWV3</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG 09/09/2055</t>
   </si>
   <si>
-    <t>11 946.58</t>
+    <t>13 343.84</t>
   </si>
   <si>
     <t>XS2982065018</t>
   </si>
   <si>
     <t>EXPERIAN PLC 3.51 15/12/2033</t>
   </si>
   <si>
-    <t>4 127.38</t>
+    <t>5 242.88</t>
   </si>
   <si>
     <t>XS2950696869</t>
   </si>
   <si>
     <t>FINGRID OYJ 2.75 04/12/2029</t>
   </si>
   <si>
-    <t>4 431.64</t>
+    <t>5 474.38</t>
   </si>
   <si>
     <t>XS3299544711</t>
   </si>
   <si>
     <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
   </si>
   <si>
+    <t>2 988.08</t>
+  </si>
+  <si>
     <t>FR0012602779</t>
   </si>
   <si>
     <t>GDF SUEZ 1.5 13/03/2035</t>
   </si>
   <si>
-    <t>5 769.86</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3148184156</t>
   </si>
   <si>
     <t>GIVAUDAN FINANCE EUROPE BV 2.875 09/09/2029</t>
   </si>
   <si>
-    <t>9 428.42</t>
+    <t>10 531.16</t>
   </si>
   <si>
     <t>XS2715302001</t>
   </si>
   <si>
     <t>GIVAUDAN FINANCE EUROPE BV 4.125 28/11/2033</t>
   </si>
   <si>
-    <t>5 964.86</t>
+    <t>7 275.82</t>
   </si>
   <si>
     <t>DE000A383PT8</t>
   </si>
   <si>
     <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
   </si>
   <si>
-    <t>31 180.48</t>
+    <t>33 516.10</t>
   </si>
   <si>
     <t>ES0244251056</t>
   </si>
   <si>
     <t>IBERCAJA BANCO SA 10/08/2031</t>
   </si>
   <si>
+    <t>1 900.68</t>
+  </si>
+  <si>
     <t>XS3224600232</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU PERP</t>
   </si>
   <si>
-    <t>7 027.40</t>
+    <t>8 260.27</t>
+  </si>
+  <si>
+    <t>XS2295333988</t>
+  </si>
+  <si>
+    <t>IBERDROLA INTERNATIONAL BV PERP</t>
+  </si>
+  <si>
+    <t>2 090.00</t>
   </si>
   <si>
     <t>XS2244941063</t>
   </si>
   <si>
-    <t>IBERDROLA INTERNATIONAL BV PERP</t>
-[...5 lines deleted...]
-    <t>XS2295333988</t>
+    <t>11 680.41</t>
   </si>
   <si>
     <t>FR001400ZRC6</t>
   </si>
   <si>
     <t>ICADE 4.375 22/05/2035</t>
   </si>
   <si>
-    <t>40 417.81</t>
+    <t>43 294.52</t>
   </si>
   <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>8 238.88</t>
+    <t>9 344.77</t>
   </si>
   <si>
     <t>FR00140141X5</t>
   </si>
   <si>
     <t>IMERYS S.A. 4 21/11/2032</t>
   </si>
   <si>
-    <t>6 443.84</t>
+    <t>7 758.90</t>
   </si>
   <si>
     <t>XS3074456891</t>
   </si>
   <si>
     <t>INFORMA PLC 3.375 09/06/2031</t>
   </si>
   <si>
-    <t>12 572.66</t>
+    <t>13 528.76</t>
   </si>
   <si>
     <t>XS3153087559</t>
   </si>
   <si>
     <t>ING GROEP NV 20/08/2037</t>
   </si>
   <si>
-    <t>34 471.58</t>
+    <t>38 081.16</t>
+  </si>
+  <si>
+    <t>XS2886191589</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 26/08/2035</t>
+  </si>
+  <si>
+    <t>19 095.89</t>
   </si>
   <si>
     <t>IT0005611550</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 16/09/2032</t>
   </si>
   <si>
-    <t>16 762.37</t>
+    <t>18 806.56</t>
   </si>
   <si>
     <t>XS3032046016</t>
   </si>
   <si>
     <t>INVESTOR AB 3.5 31/03/2034</t>
   </si>
   <si>
-    <t>17 881.64</t>
+    <t>18 955.62</t>
   </si>
   <si>
     <t>XS2977890313</t>
   </si>
   <si>
     <t>IREN SPA PERP</t>
   </si>
   <si>
-    <t>15 287.67</t>
+    <t>16 273.97</t>
   </si>
   <si>
     <t>XS2957380228</t>
   </si>
   <si>
     <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
   </si>
   <si>
-    <t>2 985.10</t>
+    <t>3 750.51</t>
   </si>
   <si>
     <t>XS3300349639</t>
   </si>
   <si>
     <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
   </si>
   <si>
-    <t>1 218.66</t>
+    <t>3 926.79</t>
   </si>
   <si>
     <t>BE0002990712</t>
   </si>
   <si>
     <t>KBC GROEP NV 17/04/2035</t>
   </si>
   <si>
-    <t>65 797.26</t>
+    <t>34 980.82</t>
+  </si>
+  <si>
+    <t>BE0390152180</t>
+  </si>
+  <si>
+    <t>KBC GROEP NV PERP</t>
   </si>
   <si>
     <t>FR0013300605</t>
   </si>
   <si>
     <t>KLEPIERRE SA 1.625 13/12/2032</t>
   </si>
   <si>
-    <t>2 030.14</t>
+    <t>2 564.38</t>
   </si>
   <si>
     <t>FR001400NDQ2</t>
   </si>
   <si>
     <t>KLEPIERRE SA 3.875 23/09/2033</t>
   </si>
   <si>
-    <t>10 000.68</t>
+    <t>11 274.66</t>
   </si>
   <si>
     <t>XS2229470146</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
   </si>
   <si>
-    <t>2 876.71</t>
+    <t>3 643.84</t>
   </si>
   <si>
     <t>FR0014001R34</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 02/08/2032</t>
   </si>
   <si>
-    <t>6 441.78</t>
+    <t>7 058.22</t>
   </si>
   <si>
     <t>XS3069338336</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
   </si>
   <si>
-    <t>15 110.79</t>
+    <t>16 138.74</t>
   </si>
   <si>
     <t>XS2815980664</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 14/05/2032</t>
   </si>
   <si>
-    <t>14 941.89</t>
+    <t>15 975.93</t>
   </si>
   <si>
     <t>XS2679904685</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 4.231 29/09/2030</t>
   </si>
   <si>
-    <t>18 413.78</t>
+    <t>20 852.69</t>
   </si>
   <si>
     <t>FR001400ZEB6</t>
   </si>
   <si>
     <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
   </si>
   <si>
-    <t>41 358.90</t>
+    <t>1 676.71</t>
   </si>
   <si>
     <t>XS1689185426</t>
   </si>
   <si>
     <t>MAGNA INTERNATIONAL INC 1.5 25/09/2027</t>
   </si>
   <si>
     <t>XS3070027522</t>
   </si>
   <si>
     <t>MAGNA INTERNATIONAL INC 3.625 21/05/2031</t>
   </si>
   <si>
-    <t>20 136.92</t>
+    <t>21 565.08</t>
   </si>
   <si>
     <t>XS3238212164</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
   </si>
   <si>
-    <t>10 978.46</t>
+    <t>13 339.42</t>
   </si>
   <si>
     <t>XS2023644540</t>
   </si>
   <si>
     <t>MERCK FINANCIAL SERVICES GMBH 0.875 05/07/2031</t>
   </si>
   <si>
-    <t>6 249.66</t>
+    <t>6 777.05</t>
   </si>
   <si>
     <t>XS3223939466</t>
   </si>
   <si>
     <t>MERCK KGAA 24/11/2055</t>
   </si>
   <si>
+    <t>5 198.63</t>
+  </si>
+  <si>
     <t>XS3293638568</t>
   </si>
   <si>
     <t>MIZUHO FINANCIAL GROUP INC 3.21 16/05/2032</t>
   </si>
   <si>
-    <t>1 450.13</t>
+    <t>4 086.73</t>
   </si>
   <si>
     <t>XS2790333889</t>
   </si>
   <si>
     <t>MORGAN STANLEY 21/03/2035</t>
   </si>
   <si>
-    <t>74 332.33</t>
+    <t>78 666.58</t>
   </si>
   <si>
     <t>XS3086253039</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 3.15 03/06/2030</t>
   </si>
   <si>
-    <t>16 250.55</t>
+    <t>17 458.77</t>
   </si>
   <si>
     <t>XS2388449758</t>
   </si>
   <si>
     <t>NATIONALE NEDERLANDEN BANK N V 0.5 21/09/2028</t>
   </si>
   <si>
-    <t>5 445.21</t>
+    <t>6 130.14</t>
   </si>
   <si>
     <t>XS2898838516</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 12/09/2032</t>
   </si>
   <si>
-    <t>25 027.74</t>
+    <t>28 007.24</t>
   </si>
   <si>
     <t>XS3009472989</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 25/02/2035</t>
   </si>
   <si>
+    <t>2 244.00</t>
+  </si>
+  <si>
     <t>XS3303513066</t>
   </si>
   <si>
     <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
   </si>
   <si>
     <t>XS2602037629</t>
   </si>
   <si>
     <t>NN GROUP NV PERP</t>
   </si>
   <si>
-    <t>22 425.91</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3232967318</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 19/11/2035</t>
   </si>
   <si>
-    <t>8 904.11</t>
+    <t>21 369.86</t>
   </si>
   <si>
     <t>XS3100081507</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 3.678 16/07/2033</t>
   </si>
   <si>
-    <t>13 413.51</t>
+    <t>14 600.55</t>
   </si>
   <si>
     <t>XS2776001377</t>
   </si>
   <si>
     <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
   </si>
   <si>
-    <t>25 403.29</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3284416917</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 30/01/2032</t>
   </si>
   <si>
-    <t>5 170.79</t>
+    <t>8 864.22</t>
   </si>
   <si>
     <t>FR001400GDJ1</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>69 580.48</t>
+    <t>73 998.29</t>
   </si>
   <si>
     <t>XS2901491261</t>
   </si>
   <si>
     <t>P3 GROUP SARL 4 19/04/2032</t>
   </si>
   <si>
-    <t>31 073.10</t>
+    <t>33 052.27</t>
   </si>
   <si>
     <t>XS3013011203</t>
   </si>
   <si>
     <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
   </si>
   <si>
-    <t>18 207.12</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2810794680</t>
   </si>
   <si>
     <t>PROLOGIS EURO FINANCE LLC 4 05/05/2034</t>
   </si>
   <si>
-    <t>19 594.52</t>
+    <t>20 909.59</t>
   </si>
   <si>
     <t>BE0002830116</t>
   </si>
   <si>
     <t>PROXIMUS NV 0.75 17/11/2036</t>
   </si>
   <si>
-    <t>1 676.71</t>
+    <t>2 005.48</t>
   </si>
   <si>
     <t>FR0014010CI2</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA 3.375 12/06/2032</t>
   </si>
   <si>
-    <t>21 636.99</t>
+    <t>23 301.37</t>
   </si>
   <si>
     <t>CH1353015048</t>
   </si>
   <si>
     <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
   </si>
   <si>
-    <t>16 811.61</t>
+    <t>18 711.22</t>
   </si>
   <si>
     <t>FR0014015EO5</t>
   </si>
   <si>
     <t>RCI BANQUE SA 3.75 16/02/2032</t>
   </si>
   <si>
-    <t>1 726.03</t>
+    <t>2 547.95</t>
   </si>
   <si>
     <t>XS2552369469</t>
   </si>
   <si>
     <t>RED ELECTRICA CORPORACION SA PERP</t>
   </si>
   <si>
-    <t>36 189.04</t>
+    <t>39 736.99</t>
   </si>
   <si>
     <t>XS2838500218</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
   </si>
   <si>
-    <t>8 617.81</t>
+    <t>9 357.53</t>
   </si>
   <si>
     <t>XS2779010300</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.375 20/03/2033</t>
   </si>
   <si>
-    <t>31 776.41</t>
+    <t>33 623.88</t>
   </si>
   <si>
     <t>FR001400U3P1</t>
   </si>
   <si>
     <t>ROQUETTE FRERES SA 3.774 25/11/2031</t>
   </si>
   <si>
-    <t>6 803.54</t>
+    <t>8 251.10</t>
   </si>
   <si>
     <t>XS2979759359</t>
   </si>
   <si>
     <t>ROYAL BANK OF CANADA 22/01/2031</t>
   </si>
   <si>
+    <t>XS3308054124</t>
+  </si>
+  <si>
+    <t>ROYAL SCHIPHOL GROUP NV 3.625 20/11/2035</t>
+  </si>
+  <si>
     <t>FR001400J150</t>
   </si>
   <si>
     <t>RTE RESEAU DE TRANSPORT D ELECTRIC 3.75 04/07/2035</t>
   </si>
   <si>
-    <t>29 342.47</t>
+    <t>31 808.22</t>
   </si>
   <si>
     <t>XS3304304945</t>
   </si>
   <si>
     <t>SAGE GROUP PLC 3.821 25/02/2033</t>
   </si>
   <si>
+    <t>1 391.05</t>
+  </si>
+  <si>
     <t>FR001400Y1I6</t>
   </si>
   <si>
     <t>SANOFI SA 2.75 11/03/2031</t>
   </si>
   <si>
-    <t>23 936.30</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2894895684</t>
   </si>
   <si>
     <t>SCOTTISH HYDRO ELECTRIC TRANSMISSI 3.375 04/09/2032</t>
   </si>
   <si>
-    <t>8 348.55</t>
+    <t>9 297.25</t>
   </si>
   <si>
     <t>XS2616008970</t>
   </si>
   <si>
     <t>SIKA CAPITAL BV 3.75 03/05/2030</t>
   </si>
   <si>
-    <t>32 116.44</t>
+    <t>34 257.53</t>
   </si>
   <si>
     <t>FR0014014A53</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 20/11/2035</t>
   </si>
   <si>
-    <t>11 561.30</t>
+    <t>13 896.92</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE PLC 3.5 18/03/2032</t>
   </si>
   <si>
-    <t>21 598.93</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
-    <t>30 772.60</t>
+    <t>32 745.21</t>
   </si>
   <si>
     <t>XS2021467753</t>
   </si>
   <si>
     <t>STANDARD CHARTERED PLC 02/07/2027</t>
   </si>
   <si>
     <t>XS2726853554</t>
   </si>
   <si>
     <t>STATKRAFT AS 3.125 13/12/2031</t>
   </si>
   <si>
-    <t>3 565.75</t>
+    <t>4 504.11</t>
   </si>
   <si>
     <t>XS2768793676</t>
   </si>
   <si>
     <t>STATNETT SF 3.375 26/02/2036</t>
   </si>
   <si>
+    <t>1 747.60</t>
+  </si>
+  <si>
+    <t>XS3307413842</t>
+  </si>
+  <si>
+    <t>STELLANTIS NV PERP</t>
+  </si>
+  <si>
     <t>FR001400DQ92</t>
   </si>
   <si>
     <t>SUEZ SA (FR) 5 03/11/2032</t>
   </si>
   <si>
-    <t>11 123.29</t>
+    <t>13 041.10</t>
   </si>
   <si>
     <t>BE6365314770</t>
   </si>
   <si>
     <t>SYENSQO NV 3.375 28/05/2031</t>
   </si>
   <si>
-    <t>30 513.70</t>
+    <t>32 732.88</t>
+  </si>
+  <si>
+    <t>XS2314267449</t>
+  </si>
+  <si>
+    <t>TELE2 AB 0.75 23/03/2031</t>
+  </si>
+  <si>
+    <t>5 192.47</t>
+  </si>
+  <si>
+    <t>XS2623868994</t>
+  </si>
+  <si>
+    <t>TELE2 AB 3.75 22/11/2029</t>
+  </si>
+  <si>
+    <t>7 344.55</t>
+  </si>
+  <si>
+    <t>XS2589828941</t>
+  </si>
+  <si>
+    <t>TELIA COMPANY AB 3.625 22/02/2032</t>
+  </si>
+  <si>
+    <t>1 986.30</t>
+  </si>
+  <si>
+    <t>XS3166363906</t>
+  </si>
+  <si>
+    <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
+  </si>
+  <si>
+    <t>2 515.07</t>
+  </si>
+  <si>
+    <t>XS2549543226</t>
+  </si>
+  <si>
+    <t>TENNET NETHERLANDS BV 4.25 28/04/2032</t>
+  </si>
+  <si>
+    <t>26 489.73</t>
+  </si>
+  <si>
+    <t>XS3128477521</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
+  </si>
+  <si>
+    <t>18 739.73</t>
+  </si>
+  <si>
+    <t>XS3281650823</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
+  </si>
+  <si>
+    <t>2 529.51</t>
+  </si>
+  <si>
+    <t>XS2798269069</t>
+  </si>
+  <si>
+    <t>17 802.74</t>
+  </si>
+  <si>
+    <t>FR001400L263</t>
+  </si>
+  <si>
+    <t>THALES SA 4.25 18/10/2031</t>
+  </si>
+  <si>
+    <t>12 389.04</t>
   </si>
   <si>
     <t>XS3298843924</t>
   </si>
   <si>
     <t>T-MOBILE USA INC 3.625 19/02/2035</t>
   </si>
   <si>
-    <t>1 143.32</t>
-[...74 lines deleted...]
-    <t>10 758.90</t>
+    <t>4 001.60</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
-    <t>3 818.01</t>
+    <t>5 999.73</t>
   </si>
   <si>
     <t>XS3047435659</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.143 17/04/2035</t>
   </si>
   <si>
-    <t>13 845.11</t>
+    <t>14 721.38</t>
   </si>
   <si>
     <t>XS2614623978</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.225 26/04/2033</t>
   </si>
   <si>
-    <t>14 214.52</t>
+    <t>15 140.55</t>
   </si>
   <si>
     <t>CH1305916897</t>
   </si>
   <si>
     <t>UBS GROUP AG 09/06/2033</t>
   </si>
   <si>
-    <t>20 300.54</t>
+    <t>21 844.30</t>
   </si>
   <si>
     <t>CH1474856957</t>
   </si>
   <si>
     <t>UBS GROUP AG 11/08/2031</t>
   </si>
   <si>
-    <t>11 192.61</t>
+    <t>12 311.88</t>
   </si>
   <si>
     <t>BE0390119825</t>
   </si>
   <si>
     <t>UCB SA 4.25 20/03/2030</t>
   </si>
   <si>
-    <t>28 038.36</t>
+    <t>29 668.49</t>
   </si>
   <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
   </si>
   <si>
-    <t>12 559.25</t>
+    <t>14 045.55</t>
   </si>
   <si>
     <t>ES0280907041</t>
   </si>
   <si>
     <t>UNICAJA BANCO SA 22/06/2034</t>
   </si>
   <si>
-    <t>15 068.49</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
   </si>
   <si>
-    <t>30 183.70</t>
+    <t>32 678.22</t>
   </si>
   <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
   </si>
   <si>
-    <t>2 737.71</t>
+    <t>3 878.42</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>19 294.52</t>
+    <t>20 527.40</t>
   </si>
   <si>
     <t>XS2821745374</t>
   </si>
   <si>
     <t>VERBUND AG 3.25 17/05/2031</t>
   </si>
   <si>
-    <t>15 279.45</t>
-[...5 lines deleted...]
-    <t>VERIZON COMMUNICATIONS INC 15/08/2056</t>
+    <t>16 347.95</t>
+  </si>
+  <si>
+    <t>XS3310548105</t>
+  </si>
+  <si>
+    <t>VESTAS WIND SYSTEMS A/S 3.75 15/06/2033</t>
   </si>
   <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>4 045.89</t>
+    <t>4 497.95</t>
   </si>
   <si>
     <t>XS2198580271</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 0.75 03/07/2030</t>
   </si>
   <si>
-    <t>5 402.05</t>
+    <t>5 854.11</t>
   </si>
   <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
-    <t>6 780.82</t>
+    <t>7 191.78</t>
   </si>
   <si>
     <t>CH1471403852</t>
   </si>
   <si>
     <t>ZUERCHER KANTONALBANK 11/09/2031</t>
   </si>
   <si>
-    <t>11 679.06</t>
-[...8 lines deleted...]
-    <t>-169 361.10</t>
+    <t>13 061.19</t>
+  </si>
+  <si>
+    <t>CDS-00108119</t>
+  </si>
+  <si>
+    <t>PAR20260313050133025</t>
+  </si>
+  <si>
+    <t>-54 375.00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2081,198 +2120,198 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C4" sqref="C4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>71194.3521</v>
+        <v>68231.5121</v>
       </c>
       <c r="D2">
-        <v>1486.68</v>
+        <v>1466.49</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>105843277.42</v>
+        <v>100061143.7</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>105843277.42</v>
+        <v>100061143.7</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>617096.0233</v>
+        <v>631909.0233</v>
       </c>
       <c r="D3">
-        <v>101.94</v>
+        <v>100.52</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>62909185.97</v>
+        <v>63523609.71</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>62909185.97</v>
+        <v>63523609.71</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
         <v>10.0</v>
       </c>
       <c r="D4">
-        <v>101.66</v>
+        <v>100.28</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>1016.62</v>
+        <v>1002.82</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>1016.62</v>
+        <v>1002.82</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P190"/>
+  <dimension ref="A1:P193"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O190" sqref="O190"/>
+      <selection activeCell="O193" sqref="O193"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>13</v>
       </c>
       <c r="B1" t="s">
         <v>14</v>
       </c>
       <c r="C1" t="s">
         <v>15</v>
       </c>
       <c r="D1" t="s">
         <v>16</v>
       </c>
       <c r="E1" t="s">
         <v>17</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>18</v>
@@ -2291,9489 +2330,9639 @@
       </c>
       <c r="L1" t="s">
         <v>23</v>
       </c>
       <c r="M1" t="s">
         <v>24</v>
       </c>
       <c r="N1" t="s">
         <v>25</v>
       </c>
       <c r="O1" t="s">
         <v>26</v>
       </c>
       <c r="P1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>28</v>
       </c>
       <c r="B2" t="s">
         <v>29</v>
       </c>
       <c r="C2" s="1">
-        <v>6307.0</v>
+        <v>3056.0</v>
       </c>
       <c r="D2" s="1">
-        <v>1070.05</v>
+        <v>1071.24</v>
       </c>
       <c r="E2" s="1">
-        <v>1069.5383161567</v>
+        <v>1070.5357526178</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>6745578.16</v>
+        <v>3271557.26</v>
       </c>
       <c r="I2" s="1">
-        <v>3227.19</v>
+        <v>2152.18</v>
       </c>
       <c r="J2" s="1">
-        <v>0.04784156262745</v>
+        <v>0.065784573796517</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>6748805.35</v>
+        <v>3273709.44</v>
       </c>
       <c r="N2" s="1">
-        <v>6748805.35</v>
+        <v>3273709.44</v>
       </c>
       <c r="O2" s="1">
-        <v>4.0</v>
+        <v>2.0</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3" t="s">
         <v>31</v>
       </c>
       <c r="C3" s="1">
-        <v>3.0</v>
+        <v>20.0</v>
       </c>
       <c r="D3" s="1">
-        <v>129.63</v>
+        <v>116.27</v>
       </c>
       <c r="E3" s="1">
-        <v>128.6</v>
+        <v>116.37</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>0.0</v>
       </c>
       <c r="I3" s="1">
-        <v>3090.0</v>
+        <v>-2000.0</v>
       </c>
       <c r="J3" s="1">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>3090.0</v>
+        <v>-2000.0</v>
       </c>
       <c r="N3" s="1">
-        <v>3090.0</v>
+        <v>-2000.0</v>
       </c>
       <c r="O3" s="1">
         <v>0.0</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>32</v>
       </c>
       <c r="B4" t="s">
         <v>33</v>
       </c>
       <c r="C4" s="1">
-        <v>-44.0</v>
+        <v>884000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>117.14</v>
+        <v>97.963</v>
       </c>
       <c r="E4" s="1">
-        <v>117.18</v>
+        <v>99.3340724</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>0.0</v>
+        <v>878113.2</v>
       </c>
       <c r="I4" s="1">
-        <v>1760.0</v>
+        <v>-12120.28</v>
       </c>
       <c r="J4" s="1">
-        <v>0</v>
+        <v>-1.3802639568566</v>
       </c>
       <c r="K4">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.48</v>
+      </c>
+      <c r="L4" t="s">
+        <v>34</v>
       </c>
       <c r="M4" s="1">
-        <v>1760.0</v>
+        <v>865992.92</v>
       </c>
       <c r="N4" s="1">
-        <v>1760.0</v>
+        <v>870207.06</v>
       </c>
       <c r="O4" s="1">
-        <v>0.0</v>
+        <v>0.53</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B5" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C5" s="1">
-        <v>-56.0</v>
+        <v>334000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>123.58</v>
+        <v>107.123</v>
       </c>
       <c r="E5" s="1">
-        <v>121.25</v>
+        <v>102.64317665</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>0.0</v>
+        <v>342828.21</v>
       </c>
       <c r="I5" s="1">
-        <v>-130480.0</v>
+        <v>14962.61</v>
       </c>
       <c r="J5" s="1">
-        <v>0</v>
+        <v>4.3644628894454</v>
       </c>
       <c r="K5">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.11</v>
+      </c>
+      <c r="L5" t="s">
+        <v>37</v>
       </c>
       <c r="M5" s="1">
-        <v>-130480.0</v>
+        <v>357790.82</v>
       </c>
       <c r="N5" s="1">
-        <v>-130480.0</v>
+        <v>364842.57</v>
       </c>
       <c r="O5" s="1">
-        <v>-0.08</v>
+        <v>0.22</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="B6" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="C6" s="1">
-        <v>884000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>100.307</v>
+        <v>101.931</v>
       </c>
       <c r="E6" s="1">
-        <v>99.3340724</v>
+        <v>100.84511111</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>878113.2</v>
+        <v>907606.0</v>
       </c>
       <c r="I6" s="1">
-        <v>8600.68</v>
+        <v>9773.0</v>
       </c>
       <c r="J6" s="1">
-        <v>0.97945002990503</v>
+        <v>1.0767888268698</v>
       </c>
       <c r="K6">
-        <v>0.28</v>
+        <v>4.07</v>
       </c>
       <c r="L6" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="M6" s="1">
-        <v>886713.88</v>
+        <v>917379.0</v>
       </c>
       <c r="N6" s="1">
-        <v>889172.13</v>
+        <v>953986.19</v>
       </c>
       <c r="O6" s="1">
-        <v>0.53</v>
+        <v>0.58</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B7" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="C7" s="1">
-        <v>334000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>110.471</v>
+        <v>95.486</v>
       </c>
       <c r="E7" s="1">
-        <v>102.64317665</v>
+        <v>85.8945975</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>342828.21</v>
+        <v>343578.39</v>
       </c>
       <c r="I7" s="1">
-        <v>26144.93</v>
+        <v>38365.61</v>
       </c>
       <c r="J7" s="1">
-        <v>7.6262481433485</v>
+        <v>11.166479358612</v>
       </c>
       <c r="K7">
-        <v>1.8</v>
+        <v>2.99</v>
       </c>
       <c r="L7" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="M7" s="1">
-        <v>368973.14</v>
+        <v>381944.0</v>
       </c>
       <c r="N7" s="1">
-        <v>374995.43</v>
+        <v>393919.34</v>
       </c>
       <c r="O7" s="1">
-        <v>0.22</v>
+        <v>0.24</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
+        <v>44</v>
+      </c>
+      <c r="B8" t="s">
         <v>42</v>
       </c>
-      <c r="B8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C8" s="1">
-        <v>400000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>98.315</v>
+        <v>99.38</v>
       </c>
       <c r="E8" s="1">
-        <v>84.075455</v>
+        <v>100.4938</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>336301.82</v>
+        <v>1004938.0</v>
       </c>
       <c r="I8" s="1">
-        <v>56958.18</v>
+        <v>-11138.0</v>
       </c>
       <c r="J8" s="1">
-        <v>16.936625558553</v>
+        <v>-1.1083270808746</v>
       </c>
       <c r="K8">
-        <v>0.94</v>
+        <v>1.5</v>
       </c>
       <c r="L8" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="M8" s="1">
-        <v>393260.0</v>
+        <v>993800.0</v>
       </c>
       <c r="N8" s="1">
-        <v>397018.9</v>
+        <v>1008769.18</v>
       </c>
       <c r="O8" s="1">
-        <v>0.24</v>
+        <v>0.62</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B9" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C9" s="1">
-        <v>900000.0</v>
+        <v>1248000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>104.69</v>
+        <v>98.434</v>
       </c>
       <c r="E9" s="1">
-        <v>100.84511111</v>
+        <v>99.46317308</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>907606.0</v>
+        <v>1241300.4</v>
       </c>
       <c r="I9" s="1">
-        <v>34604.0</v>
+        <v>-12844.08</v>
       </c>
       <c r="J9" s="1">
-        <v>3.8126676112763</v>
+        <v>-1.0347277741955</v>
       </c>
       <c r="K9">
-        <v>3.81</v>
+        <v>1.1</v>
       </c>
       <c r="L9" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="M9" s="1">
-        <v>942210.0</v>
+        <v>1228456.32</v>
       </c>
       <c r="N9" s="1">
-        <v>976536.37</v>
+        <v>1242175.77</v>
       </c>
       <c r="O9" s="1">
-        <v>0.58</v>
+        <v>0.76</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B10" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C10" s="1">
-        <v>1000000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>102.565</v>
+        <v>96.988</v>
       </c>
       <c r="E10" s="1">
-        <v>100.4938</v>
+        <v>99.19042857</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>1004938.0</v>
+        <v>694333.0</v>
       </c>
       <c r="I10" s="1">
-        <v>20712.0</v>
+        <v>-15417.0</v>
       </c>
       <c r="J10" s="1">
-        <v>2.0610226700553</v>
+        <v>-2.220404330487</v>
       </c>
       <c r="K10">
-        <v>1.18</v>
+        <v>1.1</v>
       </c>
       <c r="L10" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="M10" s="1">
-        <v>1025650.0</v>
+        <v>678916.0</v>
       </c>
       <c r="N10" s="1">
-        <v>1037400.0</v>
+        <v>686625.59</v>
       </c>
       <c r="O10" s="1">
-        <v>0.61</v>
+        <v>0.42</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B11" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="C11" s="1">
-        <v>400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>98.227</v>
+        <v>101.26</v>
       </c>
       <c r="E11" s="1">
-        <v>85.8945975</v>
+        <v>101.340404</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>343578.39</v>
+        <v>506702.02</v>
       </c>
       <c r="I11" s="1">
-        <v>49329.61</v>
+        <v>-402.02</v>
       </c>
       <c r="J11" s="1">
-        <v>14.357599731462</v>
+        <v>-0.079340516542642</v>
       </c>
       <c r="K11">
-        <v>2.78</v>
+        <v>3.27</v>
       </c>
       <c r="L11" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="M11" s="1">
-        <v>392908.0</v>
+        <v>506300.0</v>
       </c>
       <c r="N11" s="1">
-        <v>404034.03</v>
+        <v>522635.62</v>
       </c>
       <c r="O11" s="1">
-        <v>0.24</v>
+        <v>0.32</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="B12" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="C12" s="1">
-        <v>1248000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>100.143</v>
+        <v>101.273</v>
       </c>
       <c r="E12" s="1">
-        <v>99.46317308</v>
+        <v>102.38683333</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>1241300.4</v>
+        <v>614321.0</v>
       </c>
       <c r="I12" s="1">
-        <v>8484.24</v>
+        <v>-6683.0</v>
       </c>
       <c r="J12" s="1">
-        <v>0.68349611423633</v>
+        <v>-1.087867743411</v>
       </c>
       <c r="K12">
-        <v>0.89</v>
+        <v>2.88</v>
       </c>
       <c r="L12" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="M12" s="1">
-        <v>1249784.64</v>
+        <v>607638.0</v>
       </c>
       <c r="N12" s="1">
-        <v>1260939.71</v>
+        <v>624900.69</v>
       </c>
       <c r="O12" s="1">
-        <v>0.75</v>
+        <v>0.38</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="B13" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="C13" s="1">
-        <v>700000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>98.916</v>
+        <v>87.066</v>
       </c>
       <c r="E13" s="1">
-        <v>99.19042857</v>
+        <v>77.70662</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>694333.0</v>
+        <v>310826.48</v>
       </c>
       <c r="I13" s="1">
-        <v>-1921.0</v>
+        <v>37437.52</v>
       </c>
       <c r="J13" s="1">
-        <v>-0.27666839974479</v>
+        <v>12.04450791966</v>
       </c>
       <c r="K13">
-        <v>0.94</v>
+        <v>2.3</v>
       </c>
       <c r="L13" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="M13" s="1">
-        <v>692412.0</v>
+        <v>348264.0</v>
       </c>
       <c r="N13" s="1">
-        <v>698970.9</v>
+        <v>357467.29</v>
       </c>
       <c r="O13" s="1">
-        <v>0.41</v>
+        <v>0.22</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="B14" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="C14" s="1">
-        <v>500000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>103.926</v>
+        <v>104.942</v>
       </c>
       <c r="E14" s="1">
-        <v>101.340404</v>
+        <v>106.5227</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>506702.02</v>
+        <v>426090.8</v>
       </c>
       <c r="I14" s="1">
-        <v>12927.98</v>
+        <v>-6322.8</v>
       </c>
       <c r="J14" s="1">
-        <v>2.5513969729191</v>
+        <v>-1.4839090635142</v>
       </c>
       <c r="K14">
-        <v>3.02</v>
+        <v>4.26</v>
       </c>
       <c r="L14" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="M14" s="1">
-        <v>519630.0</v>
+        <v>419768.0</v>
       </c>
       <c r="N14" s="1">
-        <v>534732.74</v>
+        <v>436809.1</v>
       </c>
       <c r="O14" s="1">
-        <v>0.32</v>
+        <v>0.27</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="B15" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="C15" s="1">
-        <v>600000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>104.644</v>
+        <v>108.306</v>
       </c>
       <c r="E15" s="1">
-        <v>102.38683333</v>
+        <v>110.69175</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>614321.0</v>
+        <v>442767.0</v>
       </c>
       <c r="I15" s="1">
-        <v>13543.0</v>
+        <v>-9543.0</v>
       </c>
       <c r="J15" s="1">
-        <v>2.2045477852784</v>
+        <v>-2.1553096775505</v>
       </c>
       <c r="K15">
-        <v>2.63</v>
+        <v>4.99</v>
       </c>
       <c r="L15" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="M15" s="1">
-        <v>627864.0</v>
+        <v>433224.0</v>
       </c>
       <c r="N15" s="1">
-        <v>643669.92</v>
+        <v>453189.75</v>
       </c>
       <c r="O15" s="1">
-        <v>0.38</v>
+        <v>0.28</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="B16" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="C16" s="1">
-        <v>400000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>90.153</v>
+        <v>97.584</v>
       </c>
       <c r="E16" s="1">
-        <v>77.70662</v>
+        <v>99.38842857</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>310826.48</v>
+        <v>695719.0</v>
       </c>
       <c r="I16" s="1">
-        <v>49785.52</v>
+        <v>-12631.0</v>
       </c>
       <c r="J16" s="1">
-        <v>16.017142426218</v>
+        <v>-1.8155318454721</v>
       </c>
       <c r="K16">
-        <v>2.16</v>
+        <v>2.61</v>
       </c>
       <c r="L16" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="M16" s="1">
-        <v>360612.0</v>
+        <v>683088.0</v>
       </c>
       <c r="N16" s="1">
-        <v>369245.42</v>
+        <v>701326.36</v>
       </c>
       <c r="O16" s="1">
-        <v>0.22</v>
+        <v>0.43</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="B17" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="C17" s="1">
-        <v>400000.0</v>
+        <v>314000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>106.007</v>
+        <v>95.755</v>
       </c>
       <c r="E17" s="1">
-        <v>106.5227</v>
+        <v>98.6381879</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>426090.8</v>
+        <v>309723.91</v>
       </c>
       <c r="I17" s="1">
-        <v>-2062.8</v>
+        <v>-9053.21</v>
       </c>
       <c r="J17" s="1">
-        <v>-0.48412216363273</v>
+        <v>-2.9229935783776</v>
       </c>
       <c r="K17">
-        <v>3.99</v>
+        <v>1.28</v>
       </c>
       <c r="L17" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="M17" s="1">
-        <v>424028.0</v>
+        <v>300670.7</v>
       </c>
       <c r="N17" s="1">
-        <v>439973.21</v>
+        <v>304675.28</v>
       </c>
       <c r="O17" s="1">
-        <v>0.26</v>
+        <v>0.19</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="B18" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="C18" s="1">
-        <v>400000.0</v>
+        <v>502000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>109.173</v>
+        <v>98.061</v>
       </c>
       <c r="E18" s="1">
-        <v>110.69175</v>
+        <v>99.91623904</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>442767.0</v>
+        <v>501579.52</v>
       </c>
       <c r="I18" s="1">
-        <v>-6075.0</v>
+        <v>-9313.3</v>
       </c>
       <c r="J18" s="1">
-        <v>-1.3720534728198</v>
+        <v>-1.8567943124951</v>
       </c>
       <c r="K18">
-        <v>4.61</v>
+        <v>0.28</v>
       </c>
       <c r="L18" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="M18" s="1">
-        <v>436692.0</v>
+        <v>492266.22</v>
       </c>
       <c r="N18" s="1">
-        <v>455150.9</v>
+        <v>493658.75</v>
       </c>
       <c r="O18" s="1">
-        <v>0.27</v>
+        <v>0.3</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="B19" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="C19" s="1">
-        <v>700000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>99.215</v>
+        <v>98.565</v>
       </c>
       <c r="E19" s="1">
-        <v>99.38842857</v>
+        <v>100.2235</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>695719.0</v>
+        <v>601341.0</v>
       </c>
       <c r="I19" s="1">
-        <v>-1214.0</v>
+        <v>-9951.0</v>
       </c>
       <c r="J19" s="1">
-        <v>-0.17449573750322</v>
+        <v>-1.6548015186059</v>
       </c>
       <c r="K19">
-        <v>2.44</v>
+        <v>3.45</v>
       </c>
       <c r="L19" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="M19" s="1">
-        <v>694505.0</v>
+        <v>591390.0</v>
       </c>
       <c r="N19" s="1">
-        <v>711592.67</v>
+        <v>612069.45</v>
       </c>
       <c r="O19" s="1">
-        <v>0.42</v>
+        <v>0.37</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="B20" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="C20" s="1">
-        <v>1114000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>97.908</v>
+        <v>98.13</v>
       </c>
       <c r="E20" s="1">
-        <v>98.63818851</v>
+        <v>98.1092</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>1098829.42</v>
+        <v>1471638.0</v>
       </c>
       <c r="I20" s="1">
-        <v>-8134.3</v>
+        <v>312.0</v>
       </c>
       <c r="J20" s="1">
-        <v>-0.74026958615651</v>
+        <v>0.021200865973833</v>
       </c>
       <c r="K20">
-        <v>1.08</v>
+        <v>2.97</v>
       </c>
       <c r="L20" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="M20" s="1">
-        <v>1090695.12</v>
+        <v>1471950.0</v>
       </c>
       <c r="N20" s="1">
-        <v>1102766.0</v>
+        <v>1516539.04</v>
       </c>
       <c r="O20" s="1">
-        <v>0.65</v>
+        <v>0.93</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B21" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="C21" s="1">
-        <v>502000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>100.801</v>
+        <v>100.175</v>
       </c>
       <c r="E21" s="1">
-        <v>99.91623904</v>
+        <v>100.510473</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>501579.52</v>
+        <v>1005104.73</v>
       </c>
       <c r="I21" s="1">
-        <v>4441.5</v>
+        <v>-3354.73</v>
       </c>
       <c r="J21" s="1">
-        <v>0.88550266167167</v>
+        <v>-0.33376919836006</v>
       </c>
       <c r="K21">
-        <v>0.07</v>
-[...2 lines deleted...]
-        <v>361.03</v>
+        <v>2.94</v>
+      </c>
+      <c r="L21" t="s">
+        <v>84</v>
       </c>
       <c r="M21" s="1">
-        <v>506021.02</v>
+        <v>1001750.0</v>
       </c>
       <c r="N21" s="1">
-        <v>506382.05</v>
+        <v>1031156.71</v>
       </c>
       <c r="O21" s="1">
-        <v>0.3</v>
+        <v>0.63</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="B22" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="C22" s="1">
         <v>600000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>101.116</v>
+        <v>106.621</v>
       </c>
       <c r="E22" s="1">
-        <v>100.2235</v>
+        <v>105.55</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>601341.0</v>
+        <v>633300.0</v>
       </c>
       <c r="I22" s="1">
-        <v>5355.0</v>
+        <v>6426.0</v>
       </c>
       <c r="J22" s="1">
-        <v>0.89050971079637</v>
+        <v>1.0146849834202</v>
       </c>
       <c r="K22">
-        <v>3.21</v>
+        <v>1.49</v>
       </c>
       <c r="L22" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="M22" s="1">
-        <v>606696.0</v>
+        <v>639726.0</v>
       </c>
       <c r="N22" s="1">
-        <v>625978.19</v>
+        <v>648656.14</v>
       </c>
       <c r="O22" s="1">
-        <v>0.37</v>
+        <v>0.4</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="B23" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="C23" s="1">
-        <v>1500000.0</v>
+        <v>1935000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>99.812</v>
+        <v>98.746</v>
       </c>
       <c r="E23" s="1">
-        <v>98.1092</v>
+        <v>100.91270646</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>1471638.0</v>
+        <v>1952660.87</v>
       </c>
       <c r="I23" s="1">
-        <v>25542.0</v>
+        <v>-41925.77</v>
       </c>
       <c r="J23" s="1">
-        <v>1.7356170471271</v>
+        <v>-2.1471096514573</v>
       </c>
       <c r="K23">
-        <v>2.78</v>
+        <v>2.03</v>
       </c>
       <c r="L23" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="M23" s="1">
-        <v>1497180.0</v>
+        <v>1910735.1</v>
       </c>
       <c r="N23" s="1">
-        <v>1538892.33</v>
+        <v>1950009.13</v>
       </c>
       <c r="O23" s="1">
-        <v>0.91</v>
+        <v>1.19</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="B24" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="C24" s="1">
-        <v>1000000.0</v>
+        <v>1144000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>101.209</v>
+        <v>106.249</v>
       </c>
       <c r="E24" s="1">
-        <v>100.510473</v>
+        <v>104.49157955</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>1005104.73</v>
+        <v>1195383.67</v>
       </c>
       <c r="I24" s="1">
-        <v>6985.27</v>
+        <v>20104.89</v>
       </c>
       <c r="J24" s="1">
-        <v>0.69497931822488</v>
+        <v>1.6818775849598</v>
       </c>
       <c r="K24">
-        <v>2.77</v>
+        <v>1.09</v>
       </c>
       <c r="L24" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="M24" s="1">
-        <v>1012090.0</v>
+        <v>1215488.56</v>
       </c>
       <c r="N24" s="1">
-        <v>1039751.51</v>
+        <v>1227979.33</v>
       </c>
       <c r="O24" s="1">
-        <v>0.62</v>
+        <v>0.75</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="B25" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="C25" s="1">
-        <v>600000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>109.287</v>
+        <v>103.861</v>
       </c>
       <c r="E25" s="1">
-        <v>105.55</v>
+        <v>105.76</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>633300.0</v>
+        <v>846080.0</v>
       </c>
       <c r="I25" s="1">
-        <v>22422.0</v>
+        <v>-15192.0</v>
       </c>
       <c r="J25" s="1">
-        <v>3.5405021316911</v>
+        <v>-1.7955748865356</v>
       </c>
       <c r="K25">
-        <v>1.13</v>
+        <v>0.52</v>
       </c>
       <c r="L25" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="M25" s="1">
-        <v>655722.0</v>
+        <v>830888.0</v>
       </c>
       <c r="N25" s="1">
-        <v>662474.05</v>
+        <v>835055.12</v>
       </c>
       <c r="O25" s="1">
-        <v>0.39</v>
+        <v>0.51</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="B26" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="C26" s="1">
-        <v>1935000.0</v>
+        <v>1040000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>100.891</v>
+        <v>98.345</v>
       </c>
       <c r="E26" s="1">
-        <v>100.91270646</v>
+        <v>99.82996154</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>1952660.87</v>
+        <v>1038231.6</v>
       </c>
       <c r="I26" s="1">
-        <v>-420.02</v>
+        <v>-15443.6</v>
       </c>
       <c r="J26" s="1">
-        <v>-0.021510135551597</v>
+        <v>-1.4874908450099</v>
       </c>
       <c r="K26">
-        <v>1.85</v>
+        <v>1.26</v>
       </c>
       <c r="L26" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="M26" s="1">
-        <v>1952240.85</v>
+        <v>1022788.0</v>
       </c>
       <c r="N26" s="1">
-        <v>1988039.3</v>
+        <v>1035877.04</v>
       </c>
       <c r="O26" s="1">
-        <v>1.18</v>
+        <v>0.63</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="B27" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="C27" s="1">
-        <v>1144000.0</v>
+        <v>891000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>109.588</v>
+        <v>100.462</v>
       </c>
       <c r="E27" s="1">
-        <v>104.49157955</v>
+        <v>100.07568687</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>1195383.67</v>
+        <v>891674.37</v>
       </c>
       <c r="I27" s="1">
-        <v>58303.05</v>
+        <v>3442.05</v>
       </c>
       <c r="J27" s="1">
-        <v>4.877350382409</v>
+        <v>0.3860209641329</v>
       </c>
       <c r="K27">
-        <v>0.74</v>
+        <v>0.53</v>
       </c>
       <c r="L27" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="M27" s="1">
-        <v>1253686.72</v>
+        <v>895116.42</v>
       </c>
       <c r="N27" s="1">
-        <v>1262148.21</v>
+        <v>899812.48</v>
       </c>
       <c r="O27" s="1">
-        <v>0.75</v>
+        <v>0.55</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="B28" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="C28" s="1">
-        <v>1040000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>99.906</v>
+        <v>99.914</v>
       </c>
       <c r="E28" s="1">
-        <v>99.82996154</v>
+        <v>100.223</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>1038231.6</v>
+        <v>501115.0</v>
       </c>
       <c r="I28" s="1">
-        <v>790.8</v>
+        <v>-1545.0</v>
       </c>
       <c r="J28" s="1">
-        <v>0.076167976393706</v>
+        <v>-0.30831246320705</v>
       </c>
       <c r="K28">
-        <v>1.09</v>
+        <v>2.68</v>
       </c>
       <c r="L28" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="M28" s="1">
-        <v>1039022.4</v>
+        <v>499570.0</v>
       </c>
       <c r="N28" s="1">
-        <v>1050330.62</v>
+        <v>512946.71</v>
       </c>
       <c r="O28" s="1">
-        <v>0.62</v>
+        <v>0.31</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="B29" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="C29" s="1">
-        <v>891000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>101.673</v>
+        <v>101.037</v>
       </c>
       <c r="E29" s="1">
-        <v>100.07568687</v>
+        <v>102.7138</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>891674.37</v>
+        <v>1027138.0</v>
       </c>
       <c r="I29" s="1">
-        <v>14232.06</v>
+        <v>-16768.0</v>
       </c>
       <c r="J29" s="1">
-        <v>1.5961050893501</v>
+        <v>-1.6324972885824</v>
       </c>
       <c r="K29">
-        <v>0.34</v>
+        <v>0.71</v>
       </c>
       <c r="L29" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="M29" s="1">
-        <v>905906.43</v>
+        <v>1010370.0</v>
       </c>
       <c r="N29" s="1">
-        <v>908954.75</v>
+        <v>1017459.04</v>
       </c>
       <c r="O29" s="1">
-        <v>0.54</v>
+        <v>0.62</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="B30" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="C30" s="1">
-        <v>500000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>101.179</v>
+        <v>106.111</v>
       </c>
       <c r="E30" s="1">
-        <v>100.223</v>
+        <v>107.962</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>501115.0</v>
+        <v>863696.0</v>
       </c>
       <c r="I30" s="1">
-        <v>4780.0</v>
+        <v>-14808.0</v>
       </c>
       <c r="J30" s="1">
-        <v>0.95387286351436</v>
+        <v>-1.714492136122</v>
       </c>
       <c r="K30">
-        <v>2.48</v>
+        <v>0.53</v>
       </c>
       <c r="L30" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="M30" s="1">
-        <v>505895.0</v>
+        <v>848888.0</v>
       </c>
       <c r="N30" s="1">
-        <v>518312.81</v>
+        <v>853135.19</v>
       </c>
       <c r="O30" s="1">
-        <v>0.31</v>
+        <v>0.52</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="B31" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="C31" s="1">
-        <v>1000000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>103.019</v>
+        <v>88.723</v>
       </c>
       <c r="E31" s="1">
-        <v>102.7138</v>
+        <v>89.011</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>1027138.0</v>
+        <v>1780220.0</v>
       </c>
       <c r="I31" s="1">
-        <v>3052.0</v>
+        <v>-5760.0</v>
       </c>
       <c r="J31" s="1">
-        <v>0.29713631469189</v>
+        <v>-0.32355551561043</v>
       </c>
       <c r="K31">
-        <v>0.5</v>
+        <v>0.9</v>
       </c>
       <c r="L31" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="M31" s="1">
-        <v>1030190.0</v>
+        <v>1774460.0</v>
       </c>
       <c r="N31" s="1">
-        <v>1035224.25</v>
+        <v>1792514.68</v>
       </c>
       <c r="O31" s="1">
-        <v>0.61</v>
+        <v>1.1</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="B32" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="C32" s="1">
-        <v>800000.0</v>
+        <v>133000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>108.401</v>
+        <v>102.818</v>
       </c>
       <c r="E32" s="1">
-        <v>108.565</v>
+        <v>103.37567669</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>868520.0</v>
+        <v>137489.65</v>
       </c>
       <c r="I32" s="1">
-        <v>-1312.0</v>
+        <v>-741.71</v>
       </c>
       <c r="J32" s="1">
-        <v>-0.15106157601437</v>
+        <v>-0.53946606162718</v>
       </c>
       <c r="K32">
-        <v>1.76</v>
+        <v>2.88</v>
       </c>
       <c r="L32" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="M32" s="1">
-        <v>867208.0</v>
+        <v>136747.94</v>
       </c>
       <c r="N32" s="1">
-        <v>881312.11</v>
+        <v>140573.06</v>
       </c>
       <c r="O32" s="1">
-        <v>0.52</v>
+        <v>0.09</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="B33" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="C33" s="1">
-        <v>2000000.0</v>
+        <v>1624000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>90.028</v>
+        <v>98.837</v>
       </c>
       <c r="E33" s="1">
-        <v>89.011</v>
+        <v>99.63892611</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>1780220.0</v>
+        <v>1618136.16</v>
       </c>
       <c r="I33" s="1">
-        <v>20340.0</v>
+        <v>-13023.28</v>
       </c>
       <c r="J33" s="1">
-        <v>1.1425554144993</v>
+        <v>-0.80483214712908</v>
       </c>
       <c r="K33">
-        <v>0.84</v>
+        <v>0.61</v>
       </c>
       <c r="L33" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="M33" s="1">
-        <v>1800560.0</v>
+        <v>1605112.88</v>
       </c>
       <c r="N33" s="1">
-        <v>1817407.01</v>
+        <v>1615090.47</v>
       </c>
       <c r="O33" s="1">
-        <v>1.08</v>
+        <v>0.99</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="B34" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="C34" s="1">
-        <v>133000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>104.482</v>
+        <v>98.296</v>
       </c>
       <c r="E34" s="1">
-        <v>103.37567669</v>
+        <v>99.41516667</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>137489.65</v>
+        <v>1192982.0</v>
       </c>
       <c r="I34" s="1">
-        <v>1471.41</v>
+        <v>-13430.0</v>
       </c>
       <c r="J34" s="1">
-        <v>1.0701969202773</v>
+        <v>-1.125750430434</v>
       </c>
       <c r="K34">
-        <v>2.62</v>
+        <v>0.55</v>
       </c>
       <c r="L34" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="M34" s="1">
-        <v>138961.06</v>
+        <v>1179552.0</v>
       </c>
       <c r="N34" s="1">
-        <v>142440.01</v>
+        <v>1186110.9</v>
       </c>
       <c r="O34" s="1">
-        <v>0.08</v>
+        <v>0.73</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="B35" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="C35" s="1">
-        <v>1624000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>100.394</v>
+        <v>103.958</v>
       </c>
       <c r="E35" s="1">
-        <v>99.63892611</v>
+        <v>105.58525</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>1618136.16</v>
+        <v>422341.0</v>
       </c>
       <c r="I35" s="1">
-        <v>12262.4</v>
+        <v>-6509.0</v>
       </c>
       <c r="J35" s="1">
-        <v>0.75781014621168</v>
+        <v>-1.5411717072224</v>
       </c>
       <c r="K35">
-        <v>0.44</v>
+        <v>3.98</v>
       </c>
       <c r="L35" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="M35" s="1">
-        <v>1630398.56</v>
+        <v>415832.0</v>
       </c>
       <c r="N35" s="1">
-        <v>1637484.09</v>
+        <v>431745.6</v>
       </c>
       <c r="O35" s="1">
-        <v>0.97</v>
+        <v>0.26</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="B36" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="C36" s="1">
-        <v>1200000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>100.033</v>
+        <v>98.334</v>
       </c>
       <c r="E36" s="1">
-        <v>99.41516667</v>
+        <v>99.778</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>1192982.0</v>
+        <v>598668.0</v>
       </c>
       <c r="I36" s="1">
-        <v>7414.0</v>
+        <v>-8664.0</v>
       </c>
       <c r="J36" s="1">
-        <v>0.6214678846789</v>
+        <v>-1.4472128124436</v>
       </c>
       <c r="K36">
-        <v>0.35</v>
+        <v>1.83</v>
       </c>
       <c r="L36" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="M36" s="1">
-        <v>1200396.0</v>
+        <v>590004.0</v>
       </c>
       <c r="N36" s="1">
-        <v>1204653.53</v>
+        <v>600988.93</v>
       </c>
       <c r="O36" s="1">
-        <v>0.71</v>
+        <v>0.37</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="B37" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="C37" s="1">
-        <v>400000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>105.824</v>
+        <v>99.117</v>
       </c>
       <c r="E37" s="1">
-        <v>105.58525</v>
+        <v>100.07266667</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>422341.0</v>
+        <v>1200872.0</v>
       </c>
       <c r="I37" s="1">
-        <v>955.0</v>
+        <v>-11468.0</v>
       </c>
       <c r="J37" s="1">
-        <v>0.22612059923143</v>
+        <v>-0.95497271982359</v>
       </c>
       <c r="K37">
-        <v>3.71</v>
+        <v>0.25</v>
       </c>
       <c r="L37" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="M37" s="1">
-        <v>423296.0</v>
+        <v>1189404.0</v>
       </c>
       <c r="N37" s="1">
-        <v>438119.63</v>
+        <v>1192399.89</v>
       </c>
       <c r="O37" s="1">
-        <v>0.26</v>
+        <v>0.73</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="B38" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="C38" s="1">
-        <v>600000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>100.018</v>
+        <v>99.718</v>
       </c>
       <c r="E38" s="1">
-        <v>99.778</v>
+        <v>101.00763636</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>598668.0</v>
+        <v>1111084.0</v>
       </c>
       <c r="I38" s="1">
-        <v>1440.0</v>
+        <v>-14186.0</v>
       </c>
       <c r="J38" s="1">
-        <v>0.24053398544769</v>
+        <v>-1.2767711532161</v>
       </c>
       <c r="K38">
-        <v>1.65</v>
+        <v>2.73</v>
       </c>
       <c r="L38" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="M38" s="1">
-        <v>600108.0</v>
+        <v>1096898.0</v>
       </c>
       <c r="N38" s="1">
-        <v>609983.34</v>
+        <v>1126903.14</v>
       </c>
       <c r="O38" s="1">
-        <v>0.36</v>
+        <v>0.69</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="B39" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="C39" s="1">
-        <v>1200000.0</v>
+        <v>847000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>100.774</v>
+        <v>98.391</v>
       </c>
       <c r="E39" s="1">
-        <v>100.07266667</v>
+        <v>100.09043684</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>1200872.0</v>
+        <v>847766.0</v>
       </c>
       <c r="I39" s="1">
-        <v>8416.0</v>
+        <v>-14394.23</v>
       </c>
       <c r="J39" s="1">
-        <v>0.70082406784403</v>
+        <v>-1.6979013076722</v>
       </c>
       <c r="K39">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>776.71</v>
+        <v>1.19</v>
+      </c>
+      <c r="L39" t="s">
+        <v>138</v>
       </c>
       <c r="M39" s="1">
-        <v>1209288.0</v>
+        <v>833371.77</v>
       </c>
       <c r="N39" s="1">
-        <v>1210064.71</v>
+        <v>843438.93</v>
       </c>
       <c r="O39" s="1">
-        <v>0.72</v>
+        <v>0.52</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="B40" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="C40" s="1">
-        <v>1100000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>101.366</v>
+        <v>105.376</v>
       </c>
       <c r="E40" s="1">
-        <v>101.00763636</v>
+        <v>101.245455</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>1111084.0</v>
+        <v>809963.64</v>
       </c>
       <c r="I40" s="1">
-        <v>3942.0</v>
+        <v>33044.36</v>
       </c>
       <c r="J40" s="1">
-        <v>0.35478865684323</v>
+        <v>4.079733751999</v>
       </c>
       <c r="K40">
-        <v>2.54</v>
+        <v>1.64</v>
       </c>
       <c r="L40" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="M40" s="1">
-        <v>1115026.0</v>
+        <v>843008.0</v>
       </c>
       <c r="N40" s="1">
-        <v>1142996.89</v>
+        <v>856125.81</v>
       </c>
       <c r="O40" s="1">
-        <v>0.68</v>
+        <v>0.52</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="B41" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="C41" s="1">
-        <v>847000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>100.477</v>
+        <v>108.185</v>
       </c>
       <c r="E41" s="1">
-        <v>100.09043684</v>
+        <v>109.825</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>847766.0</v>
+        <v>878600.0</v>
       </c>
       <c r="I41" s="1">
-        <v>3274.19</v>
+        <v>-13120.0</v>
       </c>
       <c r="J41" s="1">
-        <v>0.38621388449171</v>
+        <v>-1.493284771227</v>
       </c>
       <c r="K41">
-        <v>1.0</v>
+        <v>1.99</v>
       </c>
       <c r="L41" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="M41" s="1">
-        <v>851040.19</v>
+        <v>865480.0</v>
       </c>
       <c r="N41" s="1">
-        <v>859546.55</v>
+        <v>881364.62</v>
       </c>
       <c r="O41" s="1">
-        <v>0.51</v>
+        <v>0.54</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="B42" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="C42" s="1">
-        <v>1100000.0</v>
+        <v>668000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>107.036</v>
+        <v>102.465</v>
       </c>
       <c r="E42" s="1">
-        <v>101.24545455</v>
+        <v>100.33886377</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>1113700.0</v>
+        <v>670263.61</v>
       </c>
       <c r="I42" s="1">
-        <v>63696.0</v>
+        <v>14202.59</v>
       </c>
       <c r="J42" s="1">
-        <v>5.7193139983838</v>
+        <v>2.1189558538021</v>
       </c>
       <c r="K42">
-        <v>1.38</v>
+        <v>3.51</v>
       </c>
       <c r="L42" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="M42" s="1">
-        <v>1177396.0</v>
+        <v>684466.2</v>
       </c>
       <c r="N42" s="1">
-        <v>1192569.97</v>
+        <v>707944.57</v>
       </c>
       <c r="O42" s="1">
-        <v>0.71</v>
+        <v>0.43</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="B43" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
       <c r="C43" s="1">
-        <v>900000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>100.618</v>
+        <v>89.39</v>
       </c>
       <c r="E43" s="1">
-        <v>100.19044444</v>
+        <v>89.44927273</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>901714.0</v>
+        <v>1967884.0</v>
       </c>
       <c r="I43" s="1">
-        <v>3848.0</v>
+        <v>-1304.0</v>
       </c>
       <c r="J43" s="1">
-        <v>0.42674284751041</v>
+        <v>-0.066264068410536</v>
       </c>
       <c r="K43">
-        <v>0.4</v>
+        <v>0.91</v>
       </c>
       <c r="L43" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
       <c r="M43" s="1">
-        <v>905562.0</v>
+        <v>1966580.0</v>
       </c>
       <c r="N43" s="1">
-        <v>909196.63</v>
+        <v>1986688.9</v>
       </c>
       <c r="O43" s="1">
-        <v>0.54</v>
+        <v>1.21</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="B44" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="C44" s="1">
-        <v>668000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>104.01</v>
+        <v>99.203</v>
       </c>
       <c r="E44" s="1">
-        <v>100.33886377</v>
+        <v>99.832</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>670263.61</v>
+        <v>99832.0</v>
       </c>
       <c r="I44" s="1">
-        <v>24523.19</v>
+        <v>-629.0</v>
       </c>
       <c r="J44" s="1">
-        <v>3.6587380896301</v>
+        <v>-0.63005849827711</v>
       </c>
       <c r="K44">
-        <v>3.29</v>
-[...2 lines deleted...]
-        <v>149</v>
+        <v>0.68</v>
+      </c>
+      <c r="L44">
+        <v>679.45</v>
       </c>
       <c r="M44" s="1">
-        <v>694786.8</v>
+        <v>99203.0</v>
       </c>
       <c r="N44" s="1">
-        <v>716755.31</v>
+        <v>99882.45</v>
       </c>
       <c r="O44" s="1">
-        <v>0.42</v>
+        <v>0.06</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="B45" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="C45" s="1">
-        <v>2200000.0</v>
+        <v>882000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>90.414</v>
+        <v>98.308</v>
       </c>
       <c r="E45" s="1">
-        <v>89.44927273</v>
+        <v>99.62663946</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>1967884.0</v>
+        <v>878706.96</v>
       </c>
       <c r="I45" s="1">
-        <v>21224.0</v>
+        <v>-11630.4</v>
       </c>
       <c r="J45" s="1">
-        <v>1.0785188557862</v>
+        <v>-1.3235811857004</v>
       </c>
       <c r="K45">
-        <v>0.8</v>
+        <v>1.13</v>
       </c>
       <c r="L45" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="M45" s="1">
-        <v>1989108.0</v>
+        <v>867076.56</v>
       </c>
       <c r="N45" s="1">
-        <v>2006655.26</v>
+        <v>877026.24</v>
       </c>
       <c r="O45" s="1">
-        <v>1.19</v>
+        <v>0.54</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="B46" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="C46" s="1">
-        <v>100000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>100.785</v>
+        <v>98.14</v>
       </c>
       <c r="E46" s="1">
-        <v>99.832</v>
+        <v>99.53527273</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>99832.0</v>
+        <v>1094888.0</v>
       </c>
       <c r="I46" s="1">
-        <v>953.0</v>
+        <v>-15348.0</v>
       </c>
       <c r="J46" s="1">
-        <v>0.95460373427358</v>
+        <v>-1.4017872147653</v>
       </c>
       <c r="K46">
-        <v>0.46</v>
-[...2 lines deleted...]
-        <v>460.27</v>
+        <v>1.56</v>
+      </c>
+      <c r="L46" t="s">
+        <v>158</v>
       </c>
       <c r="M46" s="1">
-        <v>100785.0</v>
+        <v>1079540.0</v>
       </c>
       <c r="N46" s="1">
-        <v>101245.27</v>
+        <v>1096729.38</v>
       </c>
       <c r="O46" s="1">
-        <v>0.06</v>
+        <v>0.67</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
       <c r="B47" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="C47" s="1">
-        <v>882000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>100.009</v>
+        <v>98.239</v>
       </c>
       <c r="E47" s="1">
-        <v>99.62663946</v>
+        <v>100.43242857</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>878706.96</v>
+        <v>703027.0</v>
       </c>
       <c r="I47" s="1">
-        <v>3372.42</v>
+        <v>-15354.0</v>
       </c>
       <c r="J47" s="1">
-        <v>0.38379347763446</v>
+        <v>-2.1839843988922</v>
       </c>
       <c r="K47">
-        <v>0.94</v>
+        <v>1.33</v>
       </c>
       <c r="L47" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="M47" s="1">
-        <v>882079.38</v>
+        <v>687673.0</v>
       </c>
       <c r="N47" s="1">
-        <v>890397.97</v>
+        <v>696962.38</v>
       </c>
       <c r="O47" s="1">
-        <v>0.53</v>
+        <v>0.43</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="B48" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="C48" s="1">
-        <v>1100000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>99.963</v>
+        <v>96.296</v>
       </c>
       <c r="E48" s="1">
-        <v>99.53527273</v>
+        <v>98.8365</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>1094888.0</v>
+        <v>790692.0</v>
       </c>
       <c r="I48" s="1">
-        <v>4705.0</v>
+        <v>-20324.0</v>
       </c>
       <c r="J48" s="1">
-        <v>0.42972431883444</v>
+        <v>-2.5704066817421</v>
       </c>
       <c r="K48">
-        <v>1.38</v>
+        <v>1.68</v>
       </c>
       <c r="L48" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="M48" s="1">
-        <v>1099593.0</v>
+        <v>770368.0</v>
       </c>
       <c r="N48" s="1">
-        <v>1114748.14</v>
+        <v>783792.66</v>
       </c>
       <c r="O48" s="1">
-        <v>0.66</v>
+        <v>0.48</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="B49" t="s">
-        <v>162</v>
+        <v>166</v>
       </c>
       <c r="C49" s="1">
-        <v>700000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>100.347</v>
+        <v>94.144</v>
       </c>
       <c r="E49" s="1">
-        <v>100.43242857</v>
+        <v>93.08490778</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>703027.0</v>
+        <v>837764.17</v>
       </c>
       <c r="I49" s="1">
-        <v>-598.0</v>
+        <v>9531.83</v>
       </c>
       <c r="J49" s="1">
-        <v>-0.085060744466429</v>
+        <v>1.1377700719762</v>
       </c>
       <c r="K49">
-        <v>1.11</v>
+        <v>0.44</v>
       </c>
       <c r="L49" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
       <c r="M49" s="1">
-        <v>702429.0</v>
+        <v>847296.0</v>
       </c>
       <c r="N49" s="1">
-        <v>710232.08</v>
+        <v>851244.29</v>
       </c>
       <c r="O49" s="1">
-        <v>0.42</v>
+        <v>0.52</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="B50" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
       <c r="C50" s="1">
-        <v>800000.0</v>
+        <v>489000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>97.947</v>
+        <v>103.713</v>
       </c>
       <c r="E50" s="1">
-        <v>98.8365</v>
+        <v>101.25988957</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>790692.0</v>
+        <v>495160.86</v>
       </c>
       <c r="I50" s="1">
-        <v>-7116.0</v>
+        <v>11995.71</v>
       </c>
       <c r="J50" s="1">
-        <v>-0.89997116449895</v>
+        <v>2.4225884897284</v>
       </c>
       <c r="K50">
-        <v>1.49</v>
+        <v>4.65</v>
       </c>
       <c r="L50" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="M50" s="1">
-        <v>783576.0</v>
+        <v>507156.57</v>
       </c>
       <c r="N50" s="1">
-        <v>795466.41</v>
+        <v>529874.97</v>
       </c>
       <c r="O50" s="1">
-        <v>0.47</v>
+        <v>0.32</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
       <c r="B51" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="C51" s="1">
-        <v>900000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>95.154</v>
+        <v>103.962</v>
       </c>
       <c r="E51" s="1">
-        <v>93.08490778</v>
+        <v>101.035</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>837764.17</v>
+        <v>606210.0</v>
       </c>
       <c r="I51" s="1">
-        <v>18621.83</v>
+        <v>17562.0</v>
       </c>
       <c r="J51" s="1">
-        <v>2.2228009584129</v>
+        <v>2.8970158855842</v>
       </c>
       <c r="K51">
+        <v>3.29</v>
+      </c>
+      <c r="L51" t="s">
+        <v>173</v>
+      </c>
+      <c r="M51" s="1">
+        <v>623772.0</v>
+      </c>
+      <c r="N51" s="1">
+        <v>643485.7</v>
+      </c>
+      <c r="O51" s="1">
         <v>0.39</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.51</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="B52" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="C52" s="1">
-        <v>489000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>105.864</v>
+        <v>101.635</v>
       </c>
       <c r="E52" s="1">
-        <v>101.25988957</v>
+        <v>100.3582</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>495160.86</v>
+        <v>501791.0</v>
       </c>
       <c r="I52" s="1">
-        <v>22514.1</v>
+        <v>6384.0</v>
       </c>
       <c r="J52" s="1">
-        <v>4.5468254498144</v>
+        <v>1.2722428261966</v>
       </c>
       <c r="K52">
-        <v>4.39</v>
+        <v>2.7</v>
       </c>
       <c r="L52" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="M52" s="1">
-        <v>517674.96</v>
+        <v>508175.0</v>
       </c>
       <c r="N52" s="1">
-        <v>539120.62</v>
+        <v>521654.45</v>
       </c>
       <c r="O52" s="1">
         <v>0.32</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="B53" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
       <c r="C53" s="1">
-        <v>600000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>106.534</v>
+        <v>99.736</v>
       </c>
       <c r="E53" s="1">
-        <v>101.035</v>
+        <v>102.79084</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>606210.0</v>
+        <v>925117.56</v>
       </c>
       <c r="I53" s="1">
-        <v>32994.0</v>
+        <v>-27493.56</v>
       </c>
       <c r="J53" s="1">
-        <v>5.4426683822438</v>
+        <v>-2.9718990524837</v>
       </c>
       <c r="K53">
-        <v>3.02</v>
+        <v>3.39</v>
       </c>
       <c r="L53" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="M53" s="1">
-        <v>639204.0</v>
+        <v>897624.0</v>
       </c>
       <c r="N53" s="1">
-        <v>657314.96</v>
+        <v>928137.7</v>
       </c>
       <c r="O53" s="1">
-        <v>0.39</v>
+        <v>0.57</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="B54" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="C54" s="1">
-        <v>500000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>103.302</v>
+        <v>96.67</v>
       </c>
       <c r="E54" s="1">
-        <v>100.3582</v>
+        <v>98.623</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>501791.0</v>
+        <v>394492.0</v>
       </c>
       <c r="I54" s="1">
-        <v>14719.0</v>
+        <v>-7812.0</v>
       </c>
       <c r="J54" s="1">
-        <v>2.9332929446722</v>
+        <v>-1.9802682944141</v>
       </c>
       <c r="K54">
-        <v>2.48</v>
+        <v>2.73</v>
       </c>
       <c r="L54" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="M54" s="1">
-        <v>516510.0</v>
+        <v>386680.0</v>
       </c>
       <c r="N54" s="1">
-        <v>528893.56</v>
+        <v>397604.66</v>
       </c>
       <c r="O54" s="1">
-        <v>0.31</v>
+        <v>0.24</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>179</v>
+        <v>183</v>
       </c>
       <c r="B55" t="s">
-        <v>180</v>
+        <v>184</v>
       </c>
       <c r="C55" s="1">
-        <v>900000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>102.699</v>
+        <v>103.405</v>
       </c>
       <c r="E55" s="1">
-        <v>102.79084</v>
+        <v>103.84281818</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>925117.56</v>
+        <v>1142271.0</v>
       </c>
       <c r="I55" s="1">
-        <v>-826.56</v>
+        <v>-4816.0</v>
       </c>
       <c r="J55" s="1">
-        <v>-0.089346482624327</v>
+        <v>-0.42161623642726</v>
       </c>
       <c r="K55">
-        <v>3.16</v>
+        <v>3.64</v>
       </c>
       <c r="L55" t="s">
-        <v>181</v>
+        <v>185</v>
       </c>
       <c r="M55" s="1">
-        <v>924291.0</v>
+        <v>1137455.0</v>
       </c>
       <c r="N55" s="1">
-        <v>952770.45</v>
+        <v>1177458.08</v>
       </c>
       <c r="O55" s="1">
-        <v>0.56</v>
+        <v>0.72</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>182</v>
+        <v>186</v>
       </c>
       <c r="B56" t="s">
-        <v>183</v>
+        <v>187</v>
       </c>
       <c r="C56" s="1">
-        <v>400000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>99.397</v>
+        <v>106.523</v>
       </c>
       <c r="E56" s="1">
-        <v>98.623</v>
+        <v>107.34</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>394492.0</v>
+        <v>858720.0</v>
       </c>
       <c r="I56" s="1">
-        <v>3096.0</v>
+        <v>-6536.0</v>
       </c>
       <c r="J56" s="1">
-        <v>0.7848067894913</v>
+        <v>-0.76113284889137</v>
       </c>
       <c r="K56">
-        <v>2.53</v>
+        <v>1.73</v>
       </c>
       <c r="L56" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="M56" s="1">
-        <v>397588.0</v>
+        <v>852184.0</v>
       </c>
       <c r="N56" s="1">
-        <v>407718.14</v>
+        <v>866039.56</v>
       </c>
       <c r="O56" s="1">
-        <v>0.24</v>
+        <v>0.53</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>185</v>
+        <v>189</v>
       </c>
       <c r="B57" t="s">
-        <v>186</v>
+        <v>190</v>
       </c>
       <c r="C57" s="1">
-        <v>1100000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>106.105</v>
+        <v>103.364</v>
       </c>
       <c r="E57" s="1">
-        <v>103.84281818</v>
+        <v>101.255</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>1142271.0</v>
+        <v>405020.0</v>
       </c>
       <c r="I57" s="1">
-        <v>24884.0</v>
+        <v>8436.0</v>
       </c>
       <c r="J57" s="1">
-        <v>2.178467281407</v>
+        <v>2.0828601056738</v>
       </c>
       <c r="K57">
-        <v>3.38</v>
+        <v>4.06</v>
       </c>
       <c r="L57" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="M57" s="1">
-        <v>1167155.0</v>
+        <v>413456.0</v>
       </c>
       <c r="N57" s="1">
-        <v>1204370.42</v>
+        <v>429691.4</v>
       </c>
       <c r="O57" s="1">
-        <v>0.71</v>
+        <v>0.26</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>188</v>
+        <v>192</v>
       </c>
       <c r="B58" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
       <c r="C58" s="1">
         <v>500000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>105.736</v>
+        <v>100.245</v>
       </c>
       <c r="E58" s="1">
-        <v>106.513</v>
+        <v>101.8682</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>532565.0</v>
+        <v>509341.0</v>
       </c>
       <c r="I58" s="1">
-        <v>-3885.0</v>
+        <v>-8116.0</v>
       </c>
       <c r="J58" s="1">
-        <v>-0.72948841925399</v>
+        <v>-1.5934315124838</v>
       </c>
       <c r="K58">
-        <v>2.76</v>
+        <v>0.36</v>
       </c>
       <c r="L58" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="M58" s="1">
-        <v>528680.0</v>
+        <v>501225.0</v>
       </c>
       <c r="N58" s="1">
-        <v>542467.67</v>
+        <v>503046.92</v>
       </c>
       <c r="O58" s="1">
-        <v>0.32</v>
+        <v>0.31</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="B59" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="C59" s="1">
-        <v>400000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>104.891</v>
+        <v>107.163</v>
       </c>
       <c r="E59" s="1">
-        <v>101.255</v>
+        <v>109.24371429</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>405020.0</v>
+        <v>764706.0</v>
       </c>
       <c r="I59" s="1">
-        <v>14544.0</v>
+        <v>-14565.0</v>
       </c>
       <c r="J59" s="1">
-        <v>3.5909337810478</v>
+        <v>-1.9046535531302</v>
       </c>
       <c r="K59">
-        <v>3.8</v>
+        <v>0.79</v>
       </c>
       <c r="L59" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="M59" s="1">
-        <v>419564.0</v>
+        <v>750141.0</v>
       </c>
       <c r="N59" s="1">
-        <v>434745.15</v>
+        <v>755678.67</v>
       </c>
       <c r="O59" s="1">
-        <v>0.26</v>
+        <v>0.46</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>194</v>
+        <v>198</v>
       </c>
       <c r="B60" t="s">
-        <v>195</v>
+        <v>199</v>
       </c>
       <c r="C60" s="1">
-        <v>500000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>101.175</v>
+        <v>99.285</v>
       </c>
       <c r="E60" s="1">
-        <v>101.8682</v>
+        <v>99.984</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>509341.0</v>
+        <v>899856.0</v>
       </c>
       <c r="I60" s="1">
-        <v>-3466.0</v>
+        <v>-6291.0</v>
       </c>
       <c r="J60" s="1">
-        <v>-0.68048713926426</v>
+        <v>-0.69911185789726</v>
       </c>
       <c r="K60">
-        <v>0.17</v>
-[...2 lines deleted...]
-        <v>863.01</v>
+        <v>0.53</v>
+      </c>
+      <c r="L60" t="s">
+        <v>200</v>
       </c>
       <c r="M60" s="1">
-        <v>505875.0</v>
+        <v>893565.0</v>
       </c>
       <c r="N60" s="1">
-        <v>506738.01</v>
+        <v>898299.25</v>
       </c>
       <c r="O60" s="1">
-        <v>0.3</v>
+        <v>0.55</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>196</v>
+        <v>201</v>
       </c>
       <c r="B61" t="s">
-        <v>197</v>
+        <v>202</v>
       </c>
       <c r="C61" s="1">
-        <v>700000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>108.804</v>
+        <v>100.018</v>
       </c>
       <c r="E61" s="1">
-        <v>109.24371429</v>
+        <v>99.653</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>764706.0</v>
+        <v>199306.0</v>
       </c>
       <c r="I61" s="1">
-        <v>-3078.0</v>
+        <v>730.0</v>
       </c>
       <c r="J61" s="1">
-        <v>-0.40250763038344</v>
+        <v>0.36627096023201</v>
       </c>
       <c r="K61">
-        <v>0.5</v>
+        <v>1.64</v>
       </c>
       <c r="L61" t="s">
-        <v>198</v>
+        <v>203</v>
       </c>
       <c r="M61" s="1">
-        <v>761628.0</v>
+        <v>200036.0</v>
       </c>
       <c r="N61" s="1">
-        <v>765151.97</v>
+        <v>203309.29</v>
       </c>
       <c r="O61" s="1">
-        <v>0.45</v>
+        <v>0.12</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>199</v>
+        <v>204</v>
       </c>
       <c r="B62" t="s">
-        <v>200</v>
+        <v>205</v>
       </c>
       <c r="C62" s="1">
-        <v>900000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>100.457</v>
+        <v>99.345</v>
       </c>
       <c r="E62" s="1">
-        <v>99.984</v>
+        <v>101.631</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>899856.0</v>
+        <v>508155.0</v>
       </c>
       <c r="I62" s="1">
-        <v>4257.0</v>
+        <v>-11430.0</v>
       </c>
       <c r="J62" s="1">
-        <v>0.47307569211074</v>
+        <v>-2.2493136936565</v>
       </c>
       <c r="K62">
+        <v>3.26</v>
+      </c>
+      <c r="L62" t="s">
+        <v>206</v>
+      </c>
+      <c r="M62" s="1">
+        <v>496725.0</v>
+      </c>
+      <c r="N62" s="1">
+        <v>513020.18</v>
+      </c>
+      <c r="O62" s="1">
         <v>0.31</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.54</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>202</v>
+        <v>207</v>
       </c>
       <c r="B63" t="s">
-        <v>203</v>
+        <v>208</v>
       </c>
       <c r="C63" s="1">
-        <v>200000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>101.839</v>
+        <v>104.679</v>
       </c>
       <c r="E63" s="1">
-        <v>99.653</v>
+        <v>100.91250647</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>199306.0</v>
+        <v>1715512.61</v>
       </c>
       <c r="I63" s="1">
-        <v>4372.0</v>
+        <v>64030.39</v>
       </c>
       <c r="J63" s="1">
-        <v>2.1936118330607</v>
+        <v>3.7324348201672</v>
       </c>
       <c r="K63">
-        <v>1.45</v>
+        <v>2.67</v>
       </c>
       <c r="L63" t="s">
-        <v>204</v>
+        <v>209</v>
       </c>
       <c r="M63" s="1">
-        <v>203678.0</v>
+        <v>1779543.0</v>
       </c>
       <c r="N63" s="1">
-        <v>206581.42</v>
+        <v>1824953.96</v>
       </c>
       <c r="O63" s="1">
-        <v>0.12</v>
+        <v>1.12</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="B64" t="s">
-        <v>206</v>
+        <v>211</v>
       </c>
       <c r="C64" s="1">
-        <v>500000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>101.386</v>
+        <v>99.273</v>
       </c>
       <c r="E64" s="1">
-        <v>101.631</v>
+        <v>99.895</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>508155.0</v>
+        <v>399580.0</v>
       </c>
       <c r="I64" s="1">
-        <v>-1225.0</v>
+        <v>-2488.0</v>
       </c>
       <c r="J64" s="1">
-        <v>-0.24106817801655</v>
+        <v>-0.6226537864758</v>
       </c>
       <c r="K64">
-        <v>3.07</v>
+        <v>0.31</v>
       </c>
       <c r="L64" t="s">
-        <v>207</v>
+        <v>212</v>
       </c>
       <c r="M64" s="1">
-        <v>506930.0</v>
+        <v>397092.0</v>
       </c>
       <c r="N64" s="1">
-        <v>522283.26</v>
+        <v>398349.53</v>
       </c>
       <c r="O64" s="1">
-        <v>0.31</v>
+        <v>0.24</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>208</v>
+        <v>213</v>
       </c>
       <c r="B65" t="s">
-        <v>209</v>
+        <v>214</v>
       </c>
       <c r="C65" s="1">
-        <v>1700000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>106.171</v>
+        <v>102.297</v>
       </c>
       <c r="E65" s="1">
-        <v>100.91250647</v>
+        <v>99.538246</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>1715512.61</v>
+        <v>497691.23</v>
       </c>
       <c r="I65" s="1">
-        <v>89394.39</v>
+        <v>13793.77</v>
       </c>
       <c r="J65" s="1">
-        <v>5.2109433343075</v>
+        <v>2.7715517510726</v>
       </c>
       <c r="K65">
-        <v>2.4</v>
+        <v>1.83</v>
       </c>
       <c r="L65" t="s">
-        <v>210</v>
+        <v>215</v>
       </c>
       <c r="M65" s="1">
-        <v>1804907.0</v>
+        <v>511485.0</v>
       </c>
       <c r="N65" s="1">
-        <v>1845660.42</v>
+        <v>520615.14</v>
       </c>
       <c r="O65" s="1">
-        <v>1.09</v>
+        <v>0.32</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>211</v>
+        <v>216</v>
       </c>
       <c r="B66" t="s">
-        <v>212</v>
+        <v>217</v>
       </c>
       <c r="C66" s="1">
-        <v>400000.0</v>
+        <v>656000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>100.718</v>
+        <v>99.854</v>
       </c>
       <c r="E66" s="1">
-        <v>99.895</v>
+        <v>99.70957317</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>399580.0</v>
+        <v>654094.8</v>
       </c>
       <c r="I66" s="1">
-        <v>3292.0</v>
+        <v>947.44</v>
       </c>
       <c r="J66" s="1">
-        <v>0.82386505831123</v>
+        <v>0.14484750528517</v>
       </c>
       <c r="K66">
-        <v>0.13</v>
-[...2 lines deleted...]
-        <v>517.81</v>
+        <v>2.96</v>
+      </c>
+      <c r="L66" t="s">
+        <v>218</v>
       </c>
       <c r="M66" s="1">
-        <v>402872.0</v>
+        <v>655042.24</v>
       </c>
       <c r="N66" s="1">
-        <v>403389.81</v>
+        <v>674452.65</v>
       </c>
       <c r="O66" s="1">
-        <v>0.24</v>
+        <v>0.41</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>213</v>
+        <v>219</v>
       </c>
       <c r="B67" t="s">
-        <v>214</v>
+        <v>220</v>
       </c>
       <c r="C67" s="1">
-        <v>500000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>104.364</v>
+        <v>84.455</v>
       </c>
       <c r="E67" s="1">
-        <v>99.538246</v>
+        <v>86.06233333</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>497691.23</v>
+        <v>1032748.0</v>
       </c>
       <c r="I67" s="1">
-        <v>24128.77</v>
+        <v>-19288.0</v>
       </c>
       <c r="J67" s="1">
-        <v>4.848140482604</v>
+        <v>-1.8676385720427</v>
       </c>
       <c r="K67">
-        <v>1.61</v>
+        <v>0.42</v>
       </c>
       <c r="L67" t="s">
-        <v>215</v>
+        <v>221</v>
       </c>
       <c r="M67" s="1">
-        <v>521820.0</v>
+        <v>1013460.0</v>
       </c>
       <c r="N67" s="1">
-        <v>529888.49</v>
+        <v>1018535.34</v>
       </c>
       <c r="O67" s="1">
-        <v>0.31</v>
+        <v>0.62</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>216</v>
+        <v>222</v>
       </c>
       <c r="B68" t="s">
-        <v>217</v>
+        <v>223</v>
       </c>
       <c r="C68" s="1">
-        <v>656000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>101.251</v>
+        <v>99.393</v>
       </c>
       <c r="E68" s="1">
-        <v>99.70957317</v>
+        <v>100.6852</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>654094.8</v>
+        <v>503426.0</v>
       </c>
       <c r="I68" s="1">
-        <v>10111.76</v>
+        <v>-6461.0</v>
       </c>
       <c r="J68" s="1">
-        <v>1.5459165857915</v>
+        <v>-1.2834061013933</v>
       </c>
       <c r="K68">
-        <v>2.79</v>
+        <v>0.52</v>
       </c>
       <c r="L68" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="M68" s="1">
-        <v>664206.56</v>
+        <v>496965.0</v>
       </c>
       <c r="N68" s="1">
-        <v>682538.61</v>
+        <v>499554.04</v>
       </c>
       <c r="O68" s="1">
-        <v>0.4</v>
+        <v>0.31</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="B69" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="C69" s="1">
-        <v>1200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>86.646</v>
+        <v>99.064</v>
       </c>
       <c r="E69" s="1">
-        <v>86.06233333</v>
+        <v>100.62</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>1032748.0</v>
+        <v>402480.0</v>
       </c>
       <c r="I69" s="1">
-        <v>7004.0</v>
+        <v>-6224.0</v>
       </c>
       <c r="J69" s="1">
-        <v>0.67819061377993</v>
+        <v>-1.5464122440867</v>
       </c>
       <c r="K69">
-        <v>0.39</v>
+        <v>2.59</v>
       </c>
       <c r="L69" t="s">
-        <v>221</v>
+        <v>227</v>
       </c>
       <c r="M69" s="1">
-        <v>1039752.0</v>
+        <v>396256.0</v>
       </c>
       <c r="N69" s="1">
-        <v>1044416.38</v>
+        <v>406632.71</v>
       </c>
       <c r="O69" s="1">
-        <v>0.62</v>
+        <v>0.25</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>222</v>
+        <v>228</v>
       </c>
       <c r="B70" t="s">
-        <v>223</v>
+        <v>229</v>
       </c>
       <c r="C70" s="1">
-        <v>500000.0</v>
+        <v>927000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>100.788</v>
+        <v>98.586</v>
       </c>
       <c r="E70" s="1">
-        <v>100.6852</v>
+        <v>99.84305502</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>503426.0</v>
+        <v>925545.12</v>
       </c>
       <c r="I70" s="1">
-        <v>514.0</v>
+        <v>-11652.9</v>
       </c>
       <c r="J70" s="1">
-        <v>0.10210040800435</v>
+        <v>-1.2590310021839</v>
       </c>
       <c r="K70">
-        <v>0.35</v>
+        <v>2.58</v>
       </c>
       <c r="L70" t="s">
-        <v>224</v>
+        <v>230</v>
       </c>
       <c r="M70" s="1">
-        <v>503940.0</v>
+        <v>913892.22</v>
       </c>
       <c r="N70" s="1">
-        <v>505707.12</v>
+        <v>937829.14</v>
       </c>
       <c r="O70" s="1">
-        <v>0.3</v>
+        <v>0.57</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>225</v>
+        <v>231</v>
       </c>
       <c r="B71" t="s">
-        <v>226</v>
+        <v>232</v>
       </c>
       <c r="C71" s="1">
-        <v>400000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>100.659</v>
+        <v>99.081</v>
       </c>
       <c r="E71" s="1">
-        <v>100.62</v>
+        <v>100.09683333</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>402480.0</v>
+        <v>600581.0</v>
       </c>
       <c r="I71" s="1">
-        <v>156.0</v>
+        <v>-6095.0</v>
       </c>
       <c r="J71" s="1">
-        <v>0.038759689922481</v>
+        <v>-1.01485061965</v>
       </c>
       <c r="K71">
-        <v>2.42</v>
+        <v>1.57</v>
       </c>
       <c r="L71" t="s">
-        <v>227</v>
+        <v>233</v>
       </c>
       <c r="M71" s="1">
-        <v>402636.0</v>
+        <v>594486.0</v>
       </c>
       <c r="N71" s="1">
-        <v>412327.78</v>
+        <v>603928.68</v>
       </c>
       <c r="O71" s="1">
-        <v>0.24</v>
+        <v>0.37</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>228</v>
+        <v>234</v>
       </c>
       <c r="B72" t="s">
-        <v>229</v>
+        <v>235</v>
       </c>
       <c r="C72" s="1">
-        <v>927000.0</v>
+        <v>1892000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>101.322</v>
+        <v>98.624</v>
       </c>
       <c r="E72" s="1">
-        <v>99.84305502</v>
+        <v>100.08562368</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>925545.12</v>
+        <v>1893620.0</v>
       </c>
       <c r="I72" s="1">
-        <v>13709.82</v>
+        <v>-27653.92</v>
       </c>
       <c r="J72" s="1">
-        <v>1.4812697624077</v>
+        <v>-1.4603732533454</v>
       </c>
       <c r="K72">
-        <v>2.38</v>
+        <v>0.56</v>
       </c>
       <c r="L72" t="s">
-        <v>230</v>
+        <v>236</v>
       </c>
       <c r="M72" s="1">
-        <v>939254.94</v>
+        <v>1865966.08</v>
       </c>
       <c r="N72" s="1">
-        <v>961350.56</v>
+        <v>1876511.1</v>
       </c>
       <c r="O72" s="1">
-        <v>0.57</v>
+        <v>1.15</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>231</v>
+        <v>237</v>
       </c>
       <c r="B73" t="s">
-        <v>232</v>
+        <v>238</v>
       </c>
       <c r="C73" s="1">
-        <v>600000.0</v>
+        <v>1209000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>100.581</v>
+        <v>98.402</v>
       </c>
       <c r="E73" s="1">
-        <v>100.09683333</v>
+        <v>100.0172043</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>600581.0</v>
+        <v>1209208.0</v>
       </c>
       <c r="I73" s="1">
-        <v>2905.0</v>
+        <v>-19527.82</v>
       </c>
       <c r="J73" s="1">
-        <v>0.48369828549355</v>
+        <v>-1.6149264642642</v>
       </c>
       <c r="K73">
-        <v>1.37</v>
+        <v>2.02</v>
       </c>
       <c r="L73" t="s">
-        <v>233</v>
+        <v>239</v>
       </c>
       <c r="M73" s="1">
-        <v>603486.0</v>
+        <v>1189680.18</v>
       </c>
       <c r="N73" s="1">
-        <v>611710.27</v>
+        <v>1214123.38</v>
       </c>
       <c r="O73" s="1">
-        <v>0.36</v>
+        <v>0.74</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>234</v>
+        <v>240</v>
       </c>
       <c r="B74" t="s">
-        <v>235</v>
+        <v>241</v>
       </c>
       <c r="C74" s="1">
-        <v>1892000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>100.503</v>
+        <v>99.108</v>
       </c>
       <c r="E74" s="1">
-        <v>100.08562368</v>
+        <v>100.49511111</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>1893620.0</v>
+        <v>904456.0</v>
       </c>
       <c r="I74" s="1">
-        <v>7896.76</v>
+        <v>-12484.0</v>
       </c>
       <c r="J74" s="1">
-        <v>0.41701925412702</v>
+        <v>-1.3802772053035</v>
       </c>
       <c r="K74">
-        <v>0.37</v>
+        <v>3.12</v>
       </c>
       <c r="L74" t="s">
-        <v>236</v>
+        <v>242</v>
       </c>
       <c r="M74" s="1">
-        <v>1901516.76</v>
+        <v>891972.0</v>
       </c>
       <c r="N74" s="1">
-        <v>1908487.2</v>
+        <v>920038.44</v>
       </c>
       <c r="O74" s="1">
-        <v>1.13</v>
+        <v>0.56</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>237</v>
+        <v>243</v>
       </c>
       <c r="B75" t="s">
-        <v>238</v>
+        <v>244</v>
       </c>
       <c r="C75" s="1">
-        <v>1209000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>100.467</v>
+        <v>97.717</v>
       </c>
       <c r="E75" s="1">
-        <v>100.0172043</v>
+        <v>99.631</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>1209208.0</v>
+        <v>896679.0</v>
       </c>
       <c r="I75" s="1">
-        <v>5438.03</v>
+        <v>-17226.0</v>
       </c>
       <c r="J75" s="1">
-        <v>0.44971832802959</v>
+        <v>-1.9210888177375</v>
       </c>
       <c r="K75">
-        <v>1.82</v>
+        <v>0.2</v>
       </c>
       <c r="L75" t="s">
-        <v>239</v>
+        <v>245</v>
       </c>
       <c r="M75" s="1">
-        <v>1214646.03</v>
+        <v>879453.0</v>
       </c>
       <c r="N75" s="1">
-        <v>1236620.22</v>
+        <v>881286.9</v>
       </c>
       <c r="O75" s="1">
-        <v>0.73</v>
+        <v>0.54</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>240</v>
+        <v>246</v>
       </c>
       <c r="B76" t="s">
-        <v>241</v>
+        <v>247</v>
       </c>
       <c r="C76" s="1">
-        <v>900000.0</v>
+        <v>715000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>100.932</v>
+        <v>98.137</v>
       </c>
       <c r="E76" s="1">
-        <v>100.49511111</v>
+        <v>99.4468951</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>904456.0</v>
+        <v>711045.3</v>
       </c>
       <c r="I76" s="1">
-        <v>3932.0</v>
+        <v>-9365.75</v>
       </c>
       <c r="J76" s="1">
-        <v>0.43473646036955</v>
+        <v>-1.3171804946886</v>
       </c>
       <c r="K76">
-        <v>2.92</v>
+        <v>0.91</v>
       </c>
       <c r="L76" t="s">
-        <v>242</v>
+        <v>248</v>
       </c>
       <c r="M76" s="1">
-        <v>908388.0</v>
+        <v>701679.55</v>
       </c>
       <c r="N76" s="1">
-        <v>934666.77</v>
+        <v>708168.42</v>
       </c>
       <c r="O76" s="1">
-        <v>0.55</v>
+        <v>0.43</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="B77" t="s">
-        <v>244</v>
+        <v>250</v>
       </c>
       <c r="C77" s="1">
-        <v>900000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>100.951</v>
+        <v>106.4</v>
       </c>
       <c r="E77" s="1">
-        <v>99.631</v>
+        <v>108.7698</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>896679.0</v>
+        <v>543849.0</v>
       </c>
       <c r="I77" s="1">
-        <v>11880.0</v>
+        <v>-11849.0</v>
       </c>
       <c r="J77" s="1">
-        <v>1.3248888398189</v>
+        <v>-2.1787297577085</v>
       </c>
       <c r="K77">
-        <v>1.04</v>
+        <v>2.06</v>
       </c>
       <c r="L77" t="s">
-        <v>245</v>
+        <v>251</v>
       </c>
       <c r="M77" s="1">
-        <v>908559.0</v>
+        <v>532000.0</v>
       </c>
       <c r="N77" s="1">
-        <v>917944.27</v>
+        <v>542280.82</v>
       </c>
       <c r="O77" s="1">
-        <v>0.54</v>
+        <v>0.33</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>246</v>
+        <v>252</v>
       </c>
       <c r="B78" t="s">
-        <v>247</v>
+        <v>253</v>
       </c>
       <c r="C78" s="1">
-        <v>715000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>99.998</v>
+        <v>101.182</v>
       </c>
       <c r="E78" s="1">
-        <v>99.4468951</v>
+        <v>100.96222222</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>711045.3</v>
+        <v>908660.0</v>
       </c>
       <c r="I78" s="1">
-        <v>3940.4</v>
+        <v>1978.0</v>
       </c>
       <c r="J78" s="1">
-        <v>0.55417003670512</v>
+        <v>0.21768318182819</v>
       </c>
       <c r="K78">
-        <v>0.74</v>
+        <v>2.98</v>
       </c>
       <c r="L78" t="s">
-        <v>248</v>
+        <v>254</v>
       </c>
       <c r="M78" s="1">
-        <v>714985.7</v>
+        <v>910638.0</v>
       </c>
       <c r="N78" s="1">
-        <v>720250.25</v>
+        <v>937486.97</v>
       </c>
       <c r="O78" s="1">
-        <v>0.43</v>
+        <v>0.57</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>249</v>
+        <v>255</v>
       </c>
       <c r="B79" t="s">
-        <v>250</v>
+        <v>256</v>
       </c>
       <c r="C79" s="1">
-        <v>500000.0</v>
+        <v>1458000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>108.587</v>
+        <v>98.595</v>
       </c>
       <c r="E79" s="1">
-        <v>108.7698</v>
+        <v>99.3870535</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>543849.0</v>
+        <v>1449063.24</v>
       </c>
       <c r="I79" s="1">
-        <v>-914.0</v>
+        <v>-11548.14</v>
       </c>
       <c r="J79" s="1">
-        <v>-0.16806135526589</v>
+        <v>-0.79693830339661</v>
       </c>
       <c r="K79">
-        <v>1.8</v>
+        <v>2.43</v>
       </c>
       <c r="L79" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
       <c r="M79" s="1">
-        <v>542935.0</v>
+        <v>1437515.1</v>
       </c>
       <c r="N79" s="1">
-        <v>551914.45</v>
+        <v>1473001.42</v>
       </c>
       <c r="O79" s="1">
-        <v>0.33</v>
+        <v>0.9</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>252</v>
+        <v>258</v>
       </c>
       <c r="B80" t="s">
-        <v>253</v>
+        <v>259</v>
       </c>
       <c r="C80" s="1">
-        <v>900000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>102.983</v>
+        <v>99.023</v>
       </c>
       <c r="E80" s="1">
-        <v>100.96222222</v>
+        <v>99.7035</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>908660.0</v>
+        <v>598221.0</v>
       </c>
       <c r="I80" s="1">
-        <v>18187.0</v>
+        <v>-4083.0</v>
       </c>
       <c r="J80" s="1">
-        <v>2.0015187198732</v>
+        <v>-0.68252368271926</v>
       </c>
       <c r="K80">
-        <v>2.77</v>
+        <v>2.52</v>
       </c>
       <c r="L80" t="s">
-        <v>254</v>
+        <v>260</v>
       </c>
       <c r="M80" s="1">
-        <v>926847.0</v>
+        <v>594138.0</v>
       </c>
       <c r="N80" s="1">
-        <v>951785.01</v>
+        <v>609283.89</v>
       </c>
       <c r="O80" s="1">
-        <v>0.56</v>
+        <v>0.37</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>255</v>
+        <v>261</v>
       </c>
       <c r="B81" t="s">
-        <v>256</v>
+        <v>262</v>
       </c>
       <c r="C81" s="1">
-        <v>1458000.0</v>
+        <v>2050000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>99.999</v>
+        <v>100.698</v>
       </c>
       <c r="E81" s="1">
-        <v>99.3870535</v>
+        <v>96.98605268</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>1449063.24</v>
+        <v>1988214.08</v>
       </c>
       <c r="I81" s="1">
-        <v>8922.18</v>
+        <v>76094.92</v>
       </c>
       <c r="J81" s="1">
-        <v>0.61572053956734</v>
+        <v>3.8273001265538</v>
       </c>
       <c r="K81">
-        <v>2.28</v>
+        <v>3.75</v>
       </c>
       <c r="L81" t="s">
-        <v>257</v>
+        <v>263</v>
       </c>
       <c r="M81" s="1">
-        <v>1457985.42</v>
+        <v>2064309.0</v>
       </c>
       <c r="N81" s="1">
-        <v>1491174.89</v>
+        <v>2141141.88</v>
       </c>
       <c r="O81" s="1">
-        <v>0.88</v>
+        <v>1.31</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>258</v>
+        <v>264</v>
       </c>
       <c r="B82" t="s">
-        <v>259</v>
+        <v>265</v>
       </c>
       <c r="C82" s="1">
-        <v>600000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>100.561</v>
+        <v>90.367</v>
       </c>
       <c r="E82" s="1">
-        <v>99.7035</v>
+        <v>83.47740778</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>598221.0</v>
+        <v>751296.67</v>
       </c>
       <c r="I82" s="1">
-        <v>5145.0</v>
+        <v>62006.33</v>
       </c>
       <c r="J82" s="1">
-        <v>0.86005004839349</v>
+        <v>8.2532416921268</v>
       </c>
       <c r="K82">
-        <v>2.34</v>
+        <v>0.99</v>
       </c>
       <c r="L82" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
       <c r="M82" s="1">
-        <v>603366.0</v>
+        <v>813303.0</v>
       </c>
       <c r="N82" s="1">
-        <v>617402.3</v>
+        <v>822179.71</v>
       </c>
       <c r="O82" s="1">
-        <v>0.37</v>
+        <v>0.5</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>261</v>
+        <v>267</v>
       </c>
       <c r="B83" t="s">
-        <v>262</v>
+        <v>268</v>
       </c>
       <c r="C83" s="1">
-        <v>2050000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>101.638</v>
+        <v>102.588</v>
       </c>
       <c r="E83" s="1">
-        <v>96.98605268</v>
+        <v>100.4068</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>1988214.08</v>
+        <v>1004068.0</v>
       </c>
       <c r="I83" s="1">
-        <v>95364.92</v>
+        <v>21812.0</v>
       </c>
       <c r="J83" s="1">
-        <v>4.7965116513006</v>
+        <v>2.1723628280156</v>
       </c>
       <c r="K83">
-        <v>3.5</v>
+        <v>0.76</v>
       </c>
       <c r="L83" t="s">
-        <v>263</v>
+        <v>269</v>
       </c>
       <c r="M83" s="1">
-        <v>2083579.0</v>
+        <v>1025880.0</v>
       </c>
       <c r="N83" s="1">
-        <v>2155357.08</v>
+        <v>1033523.84</v>
       </c>
       <c r="O83" s="1">
-        <v>1.28</v>
+        <v>0.63</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>264</v>
+        <v>270</v>
       </c>
       <c r="B84" t="s">
-        <v>265</v>
+        <v>271</v>
       </c>
       <c r="C84" s="1">
-        <v>900000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>92.28</v>
+        <v>98.732</v>
       </c>
       <c r="E84" s="1">
-        <v>83.47740778</v>
+        <v>100.231</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>751296.67</v>
+        <v>801848.0</v>
       </c>
       <c r="I84" s="1">
-        <v>79223.33</v>
+        <v>-11992.0</v>
       </c>
       <c r="J84" s="1">
-        <v>10.544879694462</v>
+        <v>-1.4955452903792</v>
       </c>
       <c r="K84">
-        <v>0.88</v>
+        <v>0.59</v>
       </c>
       <c r="L84" t="s">
-        <v>266</v>
+        <v>272</v>
       </c>
       <c r="M84" s="1">
-        <v>830520.0</v>
+        <v>789856.0</v>
       </c>
       <c r="N84" s="1">
-        <v>838472.05</v>
+        <v>794540.93</v>
       </c>
       <c r="O84" s="1">
-        <v>0.5</v>
+        <v>0.49</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>267</v>
+        <v>273</v>
       </c>
       <c r="B85" t="s">
-        <v>268</v>
+        <v>274</v>
       </c>
       <c r="C85" s="1">
-        <v>1000000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>104.063</v>
+        <v>98.46</v>
       </c>
       <c r="E85" s="1">
-        <v>100.4068</v>
+        <v>100.28911111</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>1004068.0</v>
+        <v>902602.0</v>
       </c>
       <c r="I85" s="1">
-        <v>36562.0</v>
+        <v>-16462.0</v>
       </c>
       <c r="J85" s="1">
-        <v>3.6413868383416</v>
+        <v>-1.8238381922486</v>
       </c>
       <c r="K85">
-        <v>0.55</v>
+        <v>0.12</v>
       </c>
       <c r="L85" t="s">
-        <v>269</v>
+        <v>275</v>
       </c>
       <c r="M85" s="1">
-        <v>1040630.0</v>
+        <v>886140.0</v>
       </c>
       <c r="N85" s="1">
-        <v>1046150.55</v>
+        <v>887175.62</v>
       </c>
       <c r="O85" s="1">
-        <v>0.62</v>
+        <v>0.54</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>270</v>
+        <v>276</v>
       </c>
       <c r="B86" t="s">
-        <v>271</v>
+        <v>277</v>
       </c>
       <c r="C86" s="1">
-        <v>900000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>100.167</v>
+        <v>90.263</v>
       </c>
       <c r="E86" s="1">
-        <v>100.28911111</v>
+        <v>90.19025</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>902602.0</v>
+        <v>360761.0</v>
       </c>
       <c r="I86" s="1">
-        <v>-1099.0</v>
+        <v>291.0</v>
       </c>
       <c r="J86" s="1">
-        <v>-0.12175909204721</v>
+        <v>0.08066282109208</v>
       </c>
       <c r="K86">
-        <v>2.95</v>
-[...2 lines deleted...]
-        <v>272</v>
+        <v>0.06</v>
+      </c>
+      <c r="L86">
+        <v>241.1</v>
       </c>
       <c r="M86" s="1">
-        <v>901503.0</v>
+        <v>361052.0</v>
       </c>
       <c r="N86" s="1">
-        <v>928059.16</v>
+        <v>361293.1</v>
       </c>
       <c r="O86" s="1">
-        <v>0.55</v>
+        <v>0.22</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>273</v>
+        <v>278</v>
       </c>
       <c r="B87" t="s">
-        <v>274</v>
+        <v>279</v>
       </c>
       <c r="C87" s="1">
-        <v>400000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>91.2</v>
+        <v>90.923</v>
       </c>
       <c r="E87" s="1">
-        <v>90.19025</v>
+        <v>89.875</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>360761.0</v>
+        <v>89875.0</v>
       </c>
       <c r="I87" s="1">
-        <v>4039.0</v>
+        <v>1048.0</v>
       </c>
       <c r="J87" s="1">
-        <v>1.1195777814121</v>
+        <v>1.1660639777469</v>
       </c>
       <c r="K87">
-        <v>0.03</v>
+        <v>0.13</v>
       </c>
       <c r="L87">
-        <v>131.51</v>
+        <v>126.71</v>
       </c>
       <c r="M87" s="1">
-        <v>364800.0</v>
+        <v>90923.0</v>
       </c>
       <c r="N87" s="1">
-        <v>364931.51</v>
+        <v>91049.71</v>
       </c>
       <c r="O87" s="1">
-        <v>0.22</v>
+        <v>0.06</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>275</v>
+        <v>280</v>
       </c>
       <c r="B88" t="s">
-        <v>276</v>
+        <v>281</v>
       </c>
       <c r="C88" s="1">
-        <v>100000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>91.486</v>
+        <v>98.155</v>
       </c>
       <c r="E88" s="1">
-        <v>89.875</v>
+        <v>99.92916667</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>89875.0</v>
+        <v>599575.0</v>
       </c>
       <c r="I88" s="1">
-        <v>1611.0</v>
+        <v>-10645.0</v>
       </c>
       <c r="J88" s="1">
-        <v>1.7924895688456</v>
+        <v>-1.77542425885</v>
       </c>
       <c r="K88">
-        <v>0.11</v>
-[...2 lines deleted...]
-        <v>113.01</v>
+        <v>2.22</v>
+      </c>
+      <c r="L88" t="s">
+        <v>282</v>
       </c>
       <c r="M88" s="1">
-        <v>91486.0</v>
+        <v>588930.0</v>
       </c>
       <c r="N88" s="1">
-        <v>91599.01</v>
+        <v>602273.84</v>
       </c>
       <c r="O88" s="1">
-        <v>0.05</v>
+        <v>0.37</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>277</v>
+        <v>283</v>
       </c>
       <c r="B89" t="s">
-        <v>278</v>
+        <v>284</v>
       </c>
       <c r="C89" s="1">
-        <v>600000.0</v>
+        <v>580000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>100.625</v>
+        <v>98.459</v>
       </c>
       <c r="E89" s="1">
-        <v>99.92916667</v>
+        <v>100.00810345</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>599575.0</v>
+        <v>580047.0</v>
       </c>
       <c r="I89" s="1">
-        <v>4175.0</v>
+        <v>-8984.8</v>
       </c>
       <c r="J89" s="1">
-        <v>0.69632656464996</v>
+        <v>-1.5489779276507</v>
       </c>
       <c r="K89">
-        <v>1.99</v>
+        <v>0.9</v>
       </c>
       <c r="L89" t="s">
-        <v>279</v>
+        <v>285</v>
       </c>
       <c r="M89" s="1">
-        <v>603750.0</v>
+        <v>571062.2</v>
       </c>
       <c r="N89" s="1">
-        <v>615696.58</v>
+        <v>576305.08</v>
       </c>
       <c r="O89" s="1">
-        <v>0.36</v>
+        <v>0.35</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>280</v>
+        <v>286</v>
       </c>
       <c r="B90" t="s">
-        <v>281</v>
+        <v>287</v>
       </c>
       <c r="C90" s="1">
-        <v>580000.0</v>
+        <v>692000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>100.393</v>
+        <v>98.994</v>
       </c>
       <c r="E90" s="1">
-        <v>100.00810345</v>
+        <v>99.77159538</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>580047.0</v>
+        <v>690419.44</v>
       </c>
       <c r="I90" s="1">
-        <v>2232.4</v>
+        <v>-5380.96</v>
       </c>
       <c r="J90" s="1">
-        <v>0.38486536435841</v>
+        <v>-0.7793755054174</v>
       </c>
       <c r="K90">
-        <v>0.71</v>
+        <v>0.79</v>
       </c>
       <c r="L90" t="s">
-        <v>282</v>
+        <v>288</v>
       </c>
       <c r="M90" s="1">
-        <v>582279.4</v>
+        <v>685038.48</v>
       </c>
       <c r="N90" s="1">
-        <v>586406.78</v>
+        <v>690512.86</v>
       </c>
       <c r="O90" s="1">
-        <v>0.35</v>
+        <v>0.42</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>283</v>
+        <v>289</v>
       </c>
       <c r="B91" t="s">
-        <v>284</v>
+        <v>290</v>
       </c>
       <c r="C91" s="1">
-        <v>692000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>100.275</v>
+        <v>98.305</v>
       </c>
       <c r="E91" s="1">
-        <v>99.77159538</v>
+        <v>100.03090909</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>690419.44</v>
+        <v>1100340.0</v>
       </c>
       <c r="I91" s="1">
-        <v>3483.56</v>
+        <v>-18985.0</v>
       </c>
       <c r="J91" s="1">
-        <v>0.50455705592531</v>
+        <v>-1.7253757929367</v>
       </c>
       <c r="K91">
-        <v>0.64</v>
+        <v>0.27</v>
       </c>
       <c r="L91" t="s">
-        <v>285</v>
+        <v>291</v>
       </c>
       <c r="M91" s="1">
-        <v>693903.0</v>
+        <v>1081355.0</v>
       </c>
       <c r="N91" s="1">
-        <v>698334.64</v>
+        <v>1084343.08</v>
       </c>
       <c r="O91" s="1">
-        <v>0.41</v>
+        <v>0.66</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>286</v>
+        <v>292</v>
       </c>
       <c r="B92" t="s">
-        <v>287</v>
+        <v>293</v>
       </c>
       <c r="C92" s="1">
-        <v>1100000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>100.223</v>
+        <v>82.752</v>
       </c>
       <c r="E92" s="1">
-        <v>100.03090909</v>
+        <v>82.42825</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>1100340.0</v>
+        <v>329713.0</v>
       </c>
       <c r="I92" s="1">
-        <v>2113.0</v>
+        <v>1295.0</v>
       </c>
       <c r="J92" s="1">
-        <v>0.19203155388335</v>
+        <v>0.39276582967611</v>
       </c>
       <c r="K92">
-        <v>0.09</v>
+        <v>0.02</v>
       </c>
       <c r="L92">
-        <v>996.03</v>
+        <v>98.63</v>
       </c>
       <c r="M92" s="1">
-        <v>1102453.0</v>
+        <v>331008.0</v>
       </c>
       <c r="N92" s="1">
-        <v>1103449.03</v>
+        <v>331106.63</v>
       </c>
       <c r="O92" s="1">
-        <v>0.65</v>
+        <v>0.2</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>288</v>
+        <v>294</v>
       </c>
       <c r="B93" t="s">
-        <v>289</v>
+        <v>295</v>
       </c>
       <c r="C93" s="1">
-        <v>400000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>84.657</v>
+        <v>98.73</v>
       </c>
       <c r="E93" s="1">
-        <v>82.42825</v>
+        <v>100.68171429</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>329713.0</v>
+        <v>704772.0</v>
       </c>
       <c r="I93" s="1">
-        <v>8915.0</v>
+        <v>-13662.0</v>
       </c>
       <c r="J93" s="1">
-        <v>2.7038666961873</v>
+        <v>-1.9384992593349</v>
       </c>
       <c r="K93">
-        <v>1.44</v>
+        <v>1.5</v>
       </c>
       <c r="L93" t="s">
-        <v>290</v>
+        <v>296</v>
       </c>
       <c r="M93" s="1">
-        <v>338628.0</v>
+        <v>691110.0</v>
       </c>
       <c r="N93" s="1">
-        <v>344397.86</v>
+        <v>701641.16</v>
       </c>
       <c r="O93" s="1">
-        <v>0.2</v>
+        <v>0.43</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>291</v>
+        <v>297</v>
       </c>
       <c r="B94" t="s">
-        <v>292</v>
+        <v>298</v>
       </c>
       <c r="C94" s="1">
-        <v>700000.0</v>
+        <v>580000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>100.364</v>
+        <v>102.861</v>
       </c>
       <c r="E94" s="1">
-        <v>100.68171429</v>
+        <v>102.24853966</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>704772.0</v>
+        <v>593041.53</v>
       </c>
       <c r="I94" s="1">
-        <v>-2224.0</v>
+        <v>3552.27</v>
       </c>
       <c r="J94" s="1">
-        <v>-0.31556304734013</v>
+        <v>0.59899177718633</v>
       </c>
       <c r="K94">
-        <v>1.35</v>
+        <v>1.25</v>
       </c>
       <c r="L94" t="s">
-        <v>293</v>
+        <v>299</v>
       </c>
       <c r="M94" s="1">
-        <v>702548.0</v>
+        <v>596593.8</v>
       </c>
       <c r="N94" s="1">
-        <v>711976.42</v>
+        <v>603869.62</v>
       </c>
       <c r="O94" s="1">
-        <v>0.42</v>
+        <v>0.37</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>294</v>
+        <v>300</v>
       </c>
       <c r="B95" t="s">
-        <v>295</v>
+        <v>301</v>
       </c>
       <c r="C95" s="1">
-        <v>580000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>105.287</v>
+        <v>101.131</v>
       </c>
       <c r="E95" s="1">
-        <v>102.24853966</v>
+        <v>100.55165909</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>593041.53</v>
+        <v>1106068.25</v>
       </c>
       <c r="I95" s="1">
-        <v>17623.07</v>
+        <v>6372.75</v>
       </c>
       <c r="J95" s="1">
-        <v>2.9716418005329</v>
+        <v>0.57616245652111</v>
       </c>
       <c r="K95">
-        <v>1.03</v>
+        <v>3.05</v>
       </c>
       <c r="L95" t="s">
-        <v>296</v>
+        <v>302</v>
       </c>
       <c r="M95" s="1">
-        <v>610664.6</v>
+        <v>1112441.0</v>
       </c>
       <c r="N95" s="1">
-        <v>616629.46</v>
+        <v>1145957.1</v>
       </c>
       <c r="O95" s="1">
-        <v>0.37</v>
+        <v>0.7</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>297</v>
+        <v>303</v>
       </c>
       <c r="B96" t="s">
-        <v>298</v>
+        <v>304</v>
       </c>
       <c r="C96" s="1">
-        <v>1100000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>103.391</v>
+        <v>98.554</v>
       </c>
       <c r="E96" s="1">
-        <v>100.55165909</v>
+        <v>99.772</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>1106068.25</v>
+        <v>598632.0</v>
       </c>
       <c r="I96" s="1">
-        <v>31232.75</v>
+        <v>-7308.0</v>
       </c>
       <c r="J96" s="1">
-        <v>2.8237633617998</v>
+        <v>-1.2207833861204</v>
       </c>
       <c r="K96">
-        <v>2.83</v>
+        <v>0.32</v>
       </c>
       <c r="L96" t="s">
-        <v>299</v>
+        <v>305</v>
       </c>
       <c r="M96" s="1">
-        <v>1137301.0</v>
+        <v>591324.0</v>
       </c>
       <c r="N96" s="1">
-        <v>1168481.48</v>
+        <v>593224.68</v>
       </c>
       <c r="O96" s="1">
-        <v>0.69</v>
+        <v>0.36</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>300</v>
+        <v>306</v>
       </c>
       <c r="B97" t="s">
-        <v>301</v>
+        <v>307</v>
       </c>
       <c r="C97" s="1">
         <v>600000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>100.239</v>
+        <v>97.426</v>
       </c>
       <c r="E97" s="1">
-        <v>99.772</v>
+        <v>99.99133333</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>598632.0</v>
+        <v>599948.0</v>
       </c>
       <c r="I97" s="1">
-        <v>2802.0</v>
+        <v>-15392.0</v>
       </c>
       <c r="J97" s="1">
-        <v>0.4680671932005</v>
+        <v>-2.5655556814924</v>
       </c>
       <c r="K97">
-        <v>0.15</v>
-[...2 lines deleted...]
-        <v>873.29</v>
+        <v>1.38</v>
+      </c>
+      <c r="L97" t="s">
+        <v>308</v>
       </c>
       <c r="M97" s="1">
-        <v>601434.0</v>
+        <v>584556.0</v>
       </c>
       <c r="N97" s="1">
-        <v>602307.29</v>
+        <v>592816.27</v>
       </c>
       <c r="O97" s="1">
         <v>0.36</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="B98" t="s">
-        <v>303</v>
+        <v>310</v>
       </c>
       <c r="C98" s="1">
-        <v>600000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>99.876</v>
+        <v>92.916</v>
       </c>
       <c r="E98" s="1">
-        <v>99.99133333</v>
+        <v>94.52690909</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>599948.0</v>
+        <v>1039796.0</v>
       </c>
       <c r="I98" s="1">
-        <v>-692.0</v>
+        <v>-17720.0</v>
       </c>
       <c r="J98" s="1">
-        <v>-0.11534332975525</v>
+        <v>-1.7041804353931</v>
       </c>
       <c r="K98">
-        <v>1.17</v>
+        <v>0.19</v>
       </c>
       <c r="L98" t="s">
-        <v>304</v>
+        <v>311</v>
       </c>
       <c r="M98" s="1">
-        <v>599256.0</v>
+        <v>1022076.0</v>
       </c>
       <c r="N98" s="1">
-        <v>606283.4</v>
+        <v>1024166.0</v>
       </c>
       <c r="O98" s="1">
-        <v>0.36</v>
+        <v>0.63</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>305</v>
+        <v>312</v>
       </c>
       <c r="B99" t="s">
-        <v>306</v>
+        <v>310</v>
       </c>
       <c r="C99" s="1">
         <v>700000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>99.852</v>
+        <v>99.833</v>
       </c>
       <c r="E99" s="1">
         <v>95.31451</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
         <v>667201.57</v>
       </c>
       <c r="I99" s="1">
-        <v>31762.43</v>
+        <v>31629.43</v>
       </c>
       <c r="J99" s="1">
-        <v>4.7605448530344</v>
+        <v>4.7406108471837</v>
       </c>
       <c r="K99">
-        <v>1.57</v>
+        <v>1.67</v>
       </c>
       <c r="L99" t="s">
-        <v>307</v>
+        <v>313</v>
       </c>
       <c r="M99" s="1">
-        <v>698964.0</v>
+        <v>698831.0</v>
       </c>
       <c r="N99" s="1">
-        <v>709925.62</v>
+        <v>710511.41</v>
       </c>
       <c r="O99" s="1">
-        <v>0.42</v>
+        <v>0.43</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>308</v>
+        <v>314</v>
       </c>
       <c r="B100" t="s">
-        <v>306</v>
+        <v>315</v>
       </c>
       <c r="C100" s="1">
-        <v>1100000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>94.57</v>
+        <v>96.148</v>
       </c>
       <c r="E100" s="1">
-        <v>94.52690909</v>
+        <v>98.91583333</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>1039796.0</v>
+        <v>1186990.0</v>
       </c>
       <c r="I100" s="1">
-        <v>474.0</v>
+        <v>-33214.0</v>
       </c>
       <c r="J100" s="1">
-        <v>0.045585864919657</v>
+        <v>-2.7981701615009</v>
       </c>
       <c r="K100">
-        <v>0.09</v>
-[...2 lines deleted...]
-        <v>990.0</v>
+        <v>3.61</v>
+      </c>
+      <c r="L100" t="s">
+        <v>316</v>
       </c>
       <c r="M100" s="1">
-        <v>1040270.0</v>
+        <v>1153776.0</v>
       </c>
       <c r="N100" s="1">
-        <v>1041260.0</v>
+        <v>1197070.52</v>
       </c>
       <c r="O100" s="1">
-        <v>0.62</v>
+        <v>0.73</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>309</v>
+        <v>317</v>
       </c>
       <c r="B101" t="s">
-        <v>310</v>
+        <v>318</v>
       </c>
       <c r="C101" s="1">
-        <v>1200000.0</v>
+        <v>621000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>100.076</v>
+        <v>98.762</v>
       </c>
       <c r="E101" s="1">
-        <v>98.91583333</v>
+        <v>99.68758132</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>1186990.0</v>
+        <v>619059.88</v>
       </c>
       <c r="I101" s="1">
-        <v>13922.0</v>
+        <v>-5747.86</v>
       </c>
       <c r="J101" s="1">
-        <v>1.1728826696097</v>
+        <v>-0.9284820718797</v>
       </c>
       <c r="K101">
-        <v>3.37</v>
+        <v>1.5</v>
       </c>
       <c r="L101" t="s">
-        <v>311</v>
+        <v>319</v>
       </c>
       <c r="M101" s="1">
-        <v>1200912.0</v>
+        <v>613312.02</v>
       </c>
       <c r="N101" s="1">
-        <v>1241329.81</v>
+        <v>622656.79</v>
       </c>
       <c r="O101" s="1">
-        <v>0.74</v>
+        <v>0.38</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>312</v>
+        <v>320</v>
       </c>
       <c r="B102" t="s">
-        <v>313</v>
+        <v>321</v>
       </c>
       <c r="C102" s="1">
-        <v>621000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>100.005</v>
+        <v>98.203</v>
       </c>
       <c r="E102" s="1">
-        <v>99.68758132</v>
+        <v>99.996</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>619059.88</v>
+        <v>599976.0</v>
       </c>
       <c r="I102" s="1">
-        <v>1971.17</v>
+        <v>-10758.0</v>
       </c>
       <c r="J102" s="1">
-        <v>0.31841346268474</v>
+        <v>-1.7930717228689</v>
       </c>
       <c r="K102">
-        <v>1.33</v>
+        <v>1.29</v>
       </c>
       <c r="L102" t="s">
-        <v>314</v>
+        <v>322</v>
       </c>
       <c r="M102" s="1">
-        <v>621031.05</v>
+        <v>589218.0</v>
       </c>
       <c r="N102" s="1">
-        <v>629269.93</v>
+        <v>596976.9</v>
       </c>
       <c r="O102" s="1">
-        <v>0.37</v>
+        <v>0.36</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>315</v>
+        <v>323</v>
       </c>
       <c r="B103" t="s">
-        <v>316</v>
+        <v>324</v>
       </c>
       <c r="C103" s="1">
-        <v>600000.0</v>
+        <v>517000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>100.468</v>
+        <v>98.036</v>
       </c>
       <c r="E103" s="1">
-        <v>99.996</v>
+        <v>99.72939652</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>599976.0</v>
+        <v>515600.98</v>
       </c>
       <c r="I103" s="1">
-        <v>2832.0</v>
+        <v>-8754.86</v>
       </c>
       <c r="J103" s="1">
-        <v>0.47201888075523</v>
+        <v>-1.6979913420646</v>
       </c>
       <c r="K103">
-        <v>1.07</v>
+        <v>2.62</v>
       </c>
       <c r="L103" t="s">
-        <v>317</v>
+        <v>325</v>
       </c>
       <c r="M103" s="1">
-        <v>602808.0</v>
+        <v>506846.12</v>
       </c>
       <c r="N103" s="1">
-        <v>609251.84</v>
+        <v>520374.88</v>
       </c>
       <c r="O103" s="1">
-        <v>0.36</v>
+        <v>0.32</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>318</v>
+        <v>326</v>
       </c>
       <c r="B104" t="s">
-        <v>319</v>
+        <v>327</v>
       </c>
       <c r="C104" s="1">
-        <v>517000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>100.232</v>
+        <v>98.868</v>
       </c>
       <c r="E104" s="1">
-        <v>99.72939652</v>
+        <v>100.08276471</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>515600.98</v>
+        <v>1701407.0</v>
       </c>
       <c r="I104" s="1">
-        <v>2598.46</v>
+        <v>-20651.0</v>
       </c>
       <c r="J104" s="1">
-        <v>0.50396723450758</v>
+        <v>-1.2137601408716</v>
       </c>
       <c r="K104">
-        <v>2.43</v>
+        <v>2.24</v>
       </c>
       <c r="L104" t="s">
-        <v>320</v>
+        <v>328</v>
       </c>
       <c r="M104" s="1">
-        <v>518199.44</v>
+        <v>1680756.0</v>
       </c>
       <c r="N104" s="1">
-        <v>530772.1</v>
+        <v>1718837.16</v>
       </c>
       <c r="O104" s="1">
-        <v>0.31</v>
+        <v>1.05</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>321</v>
+        <v>329</v>
       </c>
       <c r="B105" t="s">
-        <v>322</v>
+        <v>330</v>
       </c>
       <c r="C105" s="1">
-        <v>1700000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>100.564</v>
+        <v>101.476</v>
       </c>
       <c r="E105" s="1">
-        <v>100.08276471</v>
+        <v>103.012</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>1701407.0</v>
+        <v>824096.0</v>
       </c>
       <c r="I105" s="1">
-        <v>8181.0</v>
+        <v>-12288.0</v>
       </c>
       <c r="J105" s="1">
-        <v>0.48083733051527</v>
+        <v>-1.4910884168835</v>
       </c>
       <c r="K105">
-        <v>2.03</v>
+        <v>2.39</v>
       </c>
       <c r="L105" t="s">
-        <v>323</v>
+        <v>331</v>
       </c>
       <c r="M105" s="1">
-        <v>1709588.0</v>
+        <v>811808.0</v>
       </c>
       <c r="N105" s="1">
-        <v>1744059.58</v>
+        <v>830903.89</v>
       </c>
       <c r="O105" s="1">
-        <v>1.03</v>
+        <v>0.51</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>324</v>
+        <v>332</v>
       </c>
       <c r="B106" t="s">
-        <v>325</v>
+        <v>333</v>
       </c>
       <c r="C106" s="1">
         <v>969000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>102.911</v>
+        <v>101.245</v>
       </c>
       <c r="E106" s="1">
         <v>100.48161094</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
         <v>973666.81</v>
       </c>
       <c r="I106" s="1">
-        <v>23540.78</v>
+        <v>7397.24</v>
       </c>
       <c r="J106" s="1">
-        <v>2.4177449367921</v>
+        <v>0.75973011753374</v>
       </c>
       <c r="K106">
-        <v>1.73</v>
+        <v>1.94</v>
       </c>
       <c r="L106" t="s">
-        <v>326</v>
+        <v>334</v>
       </c>
       <c r="M106" s="1">
-        <v>997207.59</v>
+        <v>981064.05</v>
       </c>
       <c r="N106" s="1">
-        <v>1013969.96</v>
+        <v>999870.61</v>
       </c>
       <c r="O106" s="1">
-        <v>0.6</v>
+        <v>0.61</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>327</v>
+        <v>335</v>
       </c>
       <c r="B107" t="s">
-        <v>328</v>
+        <v>336</v>
       </c>
       <c r="C107" s="1">
         <v>560000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>101.716</v>
+        <v>99.132</v>
       </c>
       <c r="E107" s="1">
         <v>99.56446429</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
         <v>557561.0</v>
       </c>
       <c r="I107" s="1">
-        <v>12048.6</v>
+        <v>-2421.8</v>
       </c>
       <c r="J107" s="1">
-        <v>2.160947412032</v>
+        <v>-0.43435606148924</v>
       </c>
       <c r="K107">
-        <v>3.19</v>
+        <v>3.38</v>
       </c>
       <c r="L107" t="s">
-        <v>329</v>
+        <v>337</v>
       </c>
       <c r="M107" s="1">
-        <v>569609.6</v>
+        <v>555139.2</v>
       </c>
       <c r="N107" s="1">
-        <v>587491.24</v>
+        <v>574094.82</v>
       </c>
       <c r="O107" s="1">
         <v>0.35</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>330</v>
+        <v>338</v>
       </c>
       <c r="B108" t="s">
-        <v>331</v>
+        <v>339</v>
       </c>
       <c r="C108" s="1">
         <v>400000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>102.29</v>
+        <v>99.905</v>
       </c>
       <c r="E108" s="1">
         <v>101.1515</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
         <v>404606.0</v>
       </c>
       <c r="I108" s="1">
-        <v>4554.0</v>
+        <v>-4986.0</v>
       </c>
       <c r="J108" s="1">
-        <v>1.1255394136518</v>
+        <v>-1.2323099509152</v>
       </c>
       <c r="K108">
-        <v>3.82</v>
+        <v>4.07</v>
       </c>
       <c r="L108" t="s">
-        <v>332</v>
+        <v>340</v>
       </c>
       <c r="M108" s="1">
-        <v>409160.0</v>
+        <v>399620.0</v>
       </c>
       <c r="N108" s="1">
-        <v>424447.67</v>
+        <v>415893.97</v>
       </c>
       <c r="O108" s="1">
         <v>0.25</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>333</v>
+        <v>341</v>
       </c>
       <c r="B109" t="s">
-        <v>334</v>
+        <v>342</v>
       </c>
       <c r="C109" s="1">
         <v>447000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>98.506</v>
+        <v>96.085</v>
       </c>
       <c r="E109" s="1">
         <v>99.16931096</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
         <v>443286.82</v>
       </c>
       <c r="I109" s="1">
-        <v>-2965.0</v>
+        <v>-13786.87</v>
       </c>
       <c r="J109" s="1">
-        <v>-0.66886716821402</v>
+        <v>-3.1101466089156</v>
       </c>
       <c r="K109">
-        <v>0.67</v>
+        <v>0.84</v>
       </c>
       <c r="L109" t="s">
-        <v>335</v>
+        <v>343</v>
       </c>
       <c r="M109" s="1">
-        <v>440321.82</v>
+        <v>429499.95</v>
       </c>
       <c r="N109" s="1">
-        <v>443306.92</v>
+        <v>433250.46</v>
       </c>
       <c r="O109" s="1">
         <v>0.26</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>336</v>
+        <v>344</v>
       </c>
       <c r="B110" t="s">
-        <v>337</v>
+        <v>345</v>
       </c>
       <c r="C110" s="1">
         <v>1576000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>100.062</v>
+        <v>98.558</v>
       </c>
       <c r="E110" s="1">
         <v>100.03007614</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
         <v>1576474.0</v>
       </c>
       <c r="I110" s="1">
-        <v>503.12</v>
+        <v>-23199.92</v>
       </c>
       <c r="J110" s="1">
-        <v>0.031914259290036</v>
+        <v>-1.4716335315394</v>
       </c>
       <c r="K110">
-        <v>0.08</v>
+        <v>0.25</v>
       </c>
       <c r="L110" t="s">
-        <v>338</v>
+        <v>346</v>
       </c>
       <c r="M110" s="1">
-        <v>1576977.12</v>
+        <v>1553274.08</v>
       </c>
       <c r="N110" s="1">
-        <v>1578195.78</v>
+        <v>1557200.87</v>
       </c>
       <c r="O110" s="1">
-        <v>0.94</v>
+        <v>0.95</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>339</v>
+        <v>347</v>
       </c>
       <c r="B111" t="s">
-        <v>340</v>
+        <v>348</v>
       </c>
       <c r="C111" s="1">
-        <v>1600000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>105.042</v>
+        <v>103.542</v>
       </c>
       <c r="E111" s="1">
-        <v>101.59326188</v>
+        <v>101.59326125</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>1625492.19</v>
+        <v>812746.09</v>
       </c>
       <c r="I111" s="1">
-        <v>55179.81</v>
+        <v>15589.91</v>
       </c>
       <c r="J111" s="1">
-        <v>3.3946524221688</v>
+        <v>1.918177176343</v>
       </c>
       <c r="K111">
-        <v>4.11</v>
+        <v>4.37</v>
       </c>
       <c r="L111" t="s">
-        <v>341</v>
+        <v>349</v>
       </c>
       <c r="M111" s="1">
-        <v>1680672.0</v>
+        <v>828336.0</v>
       </c>
       <c r="N111" s="1">
-        <v>1746469.26</v>
+        <v>863316.82</v>
       </c>
       <c r="O111" s="1">
-        <v>1.03</v>
+        <v>0.53</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>342</v>
+        <v>350</v>
       </c>
       <c r="B112" t="s">
-        <v>343</v>
+        <v>351</v>
       </c>
       <c r="C112" s="1">
-        <v>600000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>89.953</v>
+        <v>103.988</v>
       </c>
       <c r="E112" s="1">
-        <v>90.05</v>
+        <v>105.93</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>540300.0</v>
+        <v>847440.0</v>
       </c>
       <c r="I112" s="1">
-        <v>-582.0</v>
+        <v>-15536.0</v>
       </c>
       <c r="J112" s="1">
-        <v>-0.10771793448084</v>
+        <v>-1.8332861323516</v>
       </c>
       <c r="K112">
-        <v>0.34</v>
-[...2 lines deleted...]
-        <v>344</v>
+        <v>0.03</v>
+      </c>
+      <c r="L112">
+        <v>273.97</v>
       </c>
       <c r="M112" s="1">
-        <v>539718.0</v>
+        <v>831904.0</v>
       </c>
       <c r="N112" s="1">
-        <v>541748.14</v>
+        <v>832177.97</v>
       </c>
       <c r="O112" s="1">
-        <v>0.32</v>
+        <v>0.51</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>345</v>
+        <v>352</v>
       </c>
       <c r="B113" t="s">
-        <v>346</v>
+        <v>353</v>
       </c>
       <c r="C113" s="1">
         <v>600000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>102.929</v>
+        <v>87.799</v>
       </c>
       <c r="E113" s="1">
-        <v>99.33326</v>
+        <v>90.05</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>595999.56</v>
+        <v>540300.0</v>
       </c>
       <c r="I113" s="1">
-        <v>21574.44</v>
+        <v>-13506.0</v>
       </c>
       <c r="J113" s="1">
-        <v>3.6198751556125</v>
+        <v>-2.4997223764575</v>
       </c>
       <c r="K113">
-        <v>1.67</v>
+        <v>0.43</v>
       </c>
       <c r="L113" t="s">
-        <v>347</v>
+        <v>354</v>
       </c>
       <c r="M113" s="1">
-        <v>617574.0</v>
+        <v>526794.0</v>
       </c>
       <c r="N113" s="1">
-        <v>627574.68</v>
+        <v>529358.38</v>
       </c>
       <c r="O113" s="1">
-        <v>0.37</v>
+        <v>0.32</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>348</v>
+        <v>355</v>
       </c>
       <c r="B114" t="s">
-        <v>349</v>
+        <v>356</v>
       </c>
       <c r="C114" s="1">
-        <v>1600000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>85.523</v>
+        <v>100.512</v>
       </c>
       <c r="E114" s="1">
-        <v>85.4121875</v>
+        <v>99.33326</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>1366595.0</v>
+        <v>595999.56</v>
       </c>
       <c r="I114" s="1">
-        <v>1773.0</v>
+        <v>7072.44</v>
       </c>
       <c r="J114" s="1">
-        <v>0.129738510678</v>
+        <v>1.1866518827631</v>
       </c>
       <c r="K114">
-        <v>0.18</v>
+        <v>1.88</v>
       </c>
       <c r="L114" t="s">
-        <v>350</v>
+        <v>357</v>
       </c>
       <c r="M114" s="1">
-        <v>1368368.0</v>
+        <v>603072.0</v>
       </c>
       <c r="N114" s="1">
-        <v>1371244.71</v>
+        <v>614346.66</v>
       </c>
       <c r="O114" s="1">
-        <v>0.81</v>
+        <v>0.38</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>351</v>
+        <v>358</v>
       </c>
       <c r="B115" t="s">
-        <v>352</v>
+        <v>359</v>
       </c>
       <c r="C115" s="1">
-        <v>1500000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>97.548</v>
+        <v>83.843</v>
       </c>
       <c r="E115" s="1">
-        <v>90.06196067</v>
+        <v>85.4121875</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>1350929.41</v>
+        <v>1366595.0</v>
       </c>
       <c r="I115" s="1">
-        <v>112290.59</v>
+        <v>-25107.0</v>
       </c>
       <c r="J115" s="1">
-        <v>8.3120990015311</v>
+        <v>-1.8371939016314</v>
       </c>
       <c r="K115">
-        <v>0.43</v>
+        <v>0.23</v>
       </c>
       <c r="L115" t="s">
-        <v>353</v>
+        <v>360</v>
       </c>
       <c r="M115" s="1">
-        <v>1463220.0</v>
+        <v>1341488.0</v>
       </c>
       <c r="N115" s="1">
-        <v>1469661.78</v>
+        <v>1345131.84</v>
       </c>
       <c r="O115" s="1">
-        <v>0.87</v>
+        <v>0.82</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>354</v>
+        <v>361</v>
       </c>
       <c r="B116" t="s">
-        <v>355</v>
+        <v>362</v>
       </c>
       <c r="C116" s="1">
-        <v>469000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>102.164</v>
+        <v>97.036</v>
       </c>
       <c r="E116" s="1">
-        <v>100.15782729</v>
+        <v>90.06196067</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>469740.21</v>
+        <v>1350929.41</v>
       </c>
       <c r="I116" s="1">
-        <v>9408.95</v>
+        <v>104610.59</v>
       </c>
       <c r="J116" s="1">
-        <v>2.0030114092213</v>
+        <v>7.7436014958028</v>
       </c>
       <c r="K116">
-        <v>3.22</v>
+        <v>0.47</v>
       </c>
       <c r="L116" t="s">
-        <v>356</v>
+        <v>363</v>
       </c>
       <c r="M116" s="1">
-        <v>479149.16</v>
+        <v>1455540.0</v>
       </c>
       <c r="N116" s="1">
-        <v>494259.95</v>
+        <v>1462598.22</v>
       </c>
       <c r="O116" s="1">
-        <v>0.29</v>
+        <v>0.89</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>357</v>
+        <v>364</v>
       </c>
       <c r="B117" t="s">
-        <v>358</v>
+        <v>365</v>
       </c>
       <c r="C117" s="1">
-        <v>487000.0</v>
+        <v>469000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>103.367</v>
+        <v>100.695</v>
       </c>
       <c r="E117" s="1">
-        <v>100.5846961</v>
+        <v>100.15782729</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>489847.47</v>
+        <v>469740.21</v>
       </c>
       <c r="I117" s="1">
-        <v>13549.82</v>
+        <v>2519.34</v>
       </c>
       <c r="J117" s="1">
-        <v>2.7661304446464</v>
+        <v>0.53632623870969</v>
       </c>
       <c r="K117">
-        <v>3.07</v>
+        <v>3.44</v>
       </c>
       <c r="L117" t="s">
-        <v>359</v>
+        <v>366</v>
       </c>
       <c r="M117" s="1">
-        <v>503397.29</v>
+        <v>472259.55</v>
       </c>
       <c r="N117" s="1">
-        <v>518339.18</v>
+        <v>488398.29</v>
       </c>
       <c r="O117" s="1">
-        <v>0.31</v>
+        <v>0.3</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>360</v>
+        <v>367</v>
       </c>
       <c r="B118" t="s">
-        <v>361</v>
+        <v>368</v>
       </c>
       <c r="C118" s="1">
-        <v>1052000.0</v>
+        <v>487000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>105.157</v>
+        <v>101.491</v>
       </c>
       <c r="E118" s="1">
-        <v>102.3524135</v>
+        <v>100.5846961</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>1076747.39</v>
+        <v>489847.47</v>
       </c>
       <c r="I118" s="1">
-        <v>29504.25</v>
+        <v>4413.7</v>
       </c>
       <c r="J118" s="1">
-        <v>2.7401273756512</v>
+        <v>0.90103558154541</v>
       </c>
       <c r="K118">
-        <v>1.75</v>
+        <v>3.28</v>
       </c>
       <c r="L118" t="s">
-        <v>362</v>
+        <v>369</v>
       </c>
       <c r="M118" s="1">
-        <v>1106251.64</v>
+        <v>494261.17</v>
       </c>
       <c r="N118" s="1">
-        <v>1124665.42</v>
+        <v>510237.1</v>
       </c>
       <c r="O118" s="1">
-        <v>0.67</v>
+        <v>0.31</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>363</v>
+        <v>370</v>
       </c>
       <c r="B119" t="s">
-        <v>364</v>
+        <v>371</v>
       </c>
       <c r="C119" s="1">
-        <v>1700000.0</v>
+        <v>1052000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>100.363</v>
+        <v>103.608</v>
       </c>
       <c r="E119" s="1">
-        <v>99.57176471</v>
+        <v>102.3524135</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>1692720.0</v>
+        <v>1076747.39</v>
       </c>
       <c r="I119" s="1">
-        <v>13451.0</v>
+        <v>13208.77</v>
       </c>
       <c r="J119" s="1">
-        <v>0.79463821541661</v>
+        <v>1.2267287687598</v>
       </c>
       <c r="K119">
-        <v>2.43</v>
+        <v>1.98</v>
       </c>
       <c r="L119" t="s">
-        <v>365</v>
+        <v>372</v>
       </c>
       <c r="M119" s="1">
-        <v>1706171.0</v>
+        <v>1089956.16</v>
       </c>
       <c r="N119" s="1">
-        <v>1747529.9</v>
+        <v>1110808.85</v>
       </c>
       <c r="O119" s="1">
-        <v>1.04</v>
+        <v>0.68</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>366</v>
+        <v>373</v>
       </c>
       <c r="B120" t="s">
-        <v>367</v>
+        <v>374</v>
       </c>
       <c r="C120" s="1">
-        <v>139000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>98.589</v>
+        <v>98.614</v>
       </c>
       <c r="E120" s="1">
-        <v>100.21819424</v>
+        <v>99.57176471</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>139303.29</v>
+        <v>1692720.0</v>
       </c>
       <c r="I120" s="1">
-        <v>-2264.58</v>
+        <v>-16282.0</v>
       </c>
       <c r="J120" s="1">
-        <v>-1.6256471760286</v>
+        <v>-0.96188383193913</v>
       </c>
       <c r="K120">
-        <v>0.64</v>
-[...2 lines deleted...]
-        <v>885.41</v>
+        <v>0.1</v>
+      </c>
+      <c r="L120" t="s">
+        <v>375</v>
       </c>
       <c r="M120" s="1">
-        <v>137038.71</v>
+        <v>1676438.0</v>
       </c>
       <c r="N120" s="1">
-        <v>137924.12</v>
+        <v>1678114.71</v>
       </c>
       <c r="O120" s="1">
-        <v>0.08</v>
+        <v>1.03</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>368</v>
+        <v>376</v>
       </c>
       <c r="B121" t="s">
-        <v>369</v>
+        <v>377</v>
       </c>
       <c r="C121" s="1">
-        <v>719000.0</v>
+        <v>139000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>102.28</v>
+        <v>98.029</v>
       </c>
       <c r="E121" s="1">
-        <v>99.80049513</v>
+        <v>100.21819424</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>717565.56</v>
+        <v>139303.29</v>
       </c>
       <c r="I121" s="1">
-        <v>17827.64</v>
+        <v>-3042.98</v>
       </c>
       <c r="J121" s="1">
-        <v>2.484461489484</v>
+        <v>-2.1844279485431</v>
       </c>
       <c r="K121">
-        <v>2.8</v>
-[...2 lines deleted...]
-        <v>370</v>
+        <v>0.72</v>
+      </c>
+      <c r="L121">
+        <v>999.66</v>
       </c>
       <c r="M121" s="1">
-        <v>735393.2</v>
+        <v>136260.31</v>
       </c>
       <c r="N121" s="1">
-        <v>755530.12</v>
+        <v>137259.97</v>
       </c>
       <c r="O121" s="1">
-        <v>0.45</v>
+        <v>0.08</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>371</v>
+        <v>378</v>
       </c>
       <c r="B122" t="s">
-        <v>372</v>
+        <v>379</v>
       </c>
       <c r="C122" s="1">
-        <v>1149000.0</v>
+        <v>719000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>100.257</v>
+        <v>100.298</v>
       </c>
       <c r="E122" s="1">
-        <v>99.96353612</v>
+        <v>99.80049513</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>1148581.03</v>
+        <v>717565.56</v>
       </c>
       <c r="I122" s="1">
-        <v>3371.9</v>
+        <v>3577.06</v>
       </c>
       <c r="J122" s="1">
-        <v>0.29357092899227</v>
+        <v>0.49849939843824</v>
       </c>
       <c r="K122">
-        <v>0.96</v>
+        <v>3.0</v>
       </c>
       <c r="L122" t="s">
-        <v>373</v>
+        <v>380</v>
       </c>
       <c r="M122" s="1">
-        <v>1151952.93</v>
+        <v>721142.62</v>
       </c>
       <c r="N122" s="1">
-        <v>1162931.39</v>
+        <v>742707.7</v>
       </c>
       <c r="O122" s="1">
-        <v>0.69</v>
+        <v>0.45</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>374</v>
+        <v>381</v>
       </c>
       <c r="B123" t="s">
-        <v>375</v>
+        <v>382</v>
       </c>
       <c r="C123" s="1">
-        <v>1100000.0</v>
+        <v>1149000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>89.85</v>
+        <v>98.448</v>
       </c>
       <c r="E123" s="1">
-        <v>90.12445818</v>
+        <v>99.96353612</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>991369.04</v>
+        <v>1148581.03</v>
       </c>
       <c r="I123" s="1">
-        <v>-3019.04</v>
+        <v>-17413.51</v>
       </c>
       <c r="J123" s="1">
-        <v>-0.30453240702373</v>
+        <v>-1.5160889432416</v>
       </c>
       <c r="K123">
-        <v>0.57</v>
+        <v>1.16</v>
       </c>
       <c r="L123" t="s">
-        <v>376</v>
+        <v>383</v>
       </c>
       <c r="M123" s="1">
-        <v>988350.0</v>
+        <v>1131167.52</v>
       </c>
       <c r="N123" s="1">
-        <v>994599.66</v>
+        <v>1144506.94</v>
       </c>
       <c r="O123" s="1">
-        <v>0.59</v>
+        <v>0.7</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>377</v>
+        <v>384</v>
       </c>
       <c r="B124" t="s">
-        <v>378</v>
+        <v>385</v>
       </c>
       <c r="C124" s="1">
-        <v>2200000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>100.152</v>
+        <v>88.242</v>
       </c>
       <c r="E124" s="1">
-        <v>99.87081818</v>
+        <v>90.12445818</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>2197158.0</v>
+        <v>991369.04</v>
       </c>
       <c r="I124" s="1">
-        <v>6186.0</v>
+        <v>-20707.04</v>
       </c>
       <c r="J124" s="1">
-        <v>0.28154552380848</v>
+        <v>-2.0887317602737</v>
       </c>
       <c r="K124">
-        <v>0.03</v>
-[...2 lines deleted...]
-        <v>678.08</v>
+        <v>0.62</v>
+      </c>
+      <c r="L124" t="s">
+        <v>386</v>
       </c>
       <c r="M124" s="1">
-        <v>2203344.0</v>
+        <v>970662.0</v>
       </c>
       <c r="N124" s="1">
-        <v>2204022.08</v>
+        <v>977439.05</v>
       </c>
       <c r="O124" s="1">
-        <v>1.31</v>
+        <v>0.6</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>379</v>
+        <v>387</v>
       </c>
       <c r="B125" t="s">
-        <v>380</v>
+        <v>388</v>
       </c>
       <c r="C125" s="1">
-        <v>1499000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>100.215</v>
+        <v>98.202</v>
       </c>
       <c r="E125" s="1">
-        <v>100.05043362</v>
+        <v>99.87081818</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>1499756.0</v>
+        <v>2197158.0</v>
       </c>
       <c r="I125" s="1">
-        <v>2466.85</v>
+        <v>-36714.0</v>
       </c>
       <c r="J125" s="1">
-        <v>0.16448342263675</v>
+        <v>-1.670976780004</v>
       </c>
       <c r="K125">
-        <v>0.1</v>
+        <v>0.24</v>
       </c>
       <c r="L125" t="s">
-        <v>381</v>
+        <v>389</v>
       </c>
       <c r="M125" s="1">
-        <v>1502222.85</v>
+        <v>2160444.0</v>
       </c>
       <c r="N125" s="1">
-        <v>1503672.98</v>
+        <v>2165642.63</v>
       </c>
       <c r="O125" s="1">
-        <v>0.89</v>
+        <v>1.32</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>382</v>
+        <v>390</v>
       </c>
       <c r="B126" t="s">
-        <v>383</v>
+        <v>391</v>
       </c>
       <c r="C126" s="1">
-        <v>2000000.0</v>
+        <v>1499000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>102.346</v>
+        <v>98.33</v>
       </c>
       <c r="E126" s="1">
-        <v>103.15</v>
+        <v>100.05043362</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>2063000.0</v>
+        <v>1499756.0</v>
       </c>
       <c r="I126" s="1">
-        <v>-16080.0</v>
+        <v>-25789.3</v>
       </c>
       <c r="J126" s="1">
-        <v>-0.77944740668929</v>
+        <v>-1.7195663827983</v>
       </c>
       <c r="K126">
-        <v>3.72</v>
+        <v>0.27</v>
       </c>
       <c r="L126" t="s">
-        <v>384</v>
+        <v>392</v>
       </c>
       <c r="M126" s="1">
-        <v>2046920.0</v>
+        <v>1473966.7</v>
       </c>
       <c r="N126" s="1">
-        <v>2121252.33</v>
+        <v>1478053.43</v>
       </c>
       <c r="O126" s="1">
-        <v>1.26</v>
+        <v>0.9</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>385</v>
+        <v>393</v>
       </c>
       <c r="B127" t="s">
-        <v>386</v>
+        <v>394</v>
       </c>
       <c r="C127" s="1">
-        <v>700000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>100.744</v>
+        <v>100.177</v>
       </c>
       <c r="E127" s="1">
-        <v>100.77214286</v>
+        <v>103.15</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>705405.0</v>
+        <v>2063000.0</v>
       </c>
       <c r="I127" s="1">
-        <v>-197.0</v>
+        <v>-59460.0</v>
       </c>
       <c r="J127" s="1">
-        <v>-0.02792721911526</v>
+        <v>-2.8822103732429</v>
       </c>
       <c r="K127">
-        <v>2.32</v>
+        <v>3.93</v>
       </c>
       <c r="L127" t="s">
-        <v>387</v>
+        <v>395</v>
       </c>
       <c r="M127" s="1">
-        <v>705208.0</v>
+        <v>2003540.0</v>
       </c>
       <c r="N127" s="1">
-        <v>721458.55</v>
+        <v>2082206.58</v>
       </c>
       <c r="O127" s="1">
-        <v>0.43</v>
+        <v>1.27</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>388</v>
+        <v>396</v>
       </c>
       <c r="B128" t="s">
-        <v>389</v>
+        <v>397</v>
       </c>
       <c r="C128" s="1">
-        <v>2500000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>94.774</v>
+        <v>99.334</v>
       </c>
       <c r="E128" s="1">
-        <v>90.6358808</v>
+        <v>100.77214286</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>2265897.02</v>
+        <v>705405.0</v>
       </c>
       <c r="I128" s="1">
-        <v>103452.98</v>
+        <v>-10067.0</v>
       </c>
       <c r="J128" s="1">
-        <v>4.5656523260708</v>
+        <v>-1.4271234255499</v>
       </c>
       <c r="K128">
-        <v>0.22</v>
+        <v>2.49</v>
       </c>
       <c r="L128" t="s">
-        <v>390</v>
+        <v>398</v>
       </c>
       <c r="M128" s="1">
-        <v>2369350.0</v>
+        <v>695338.0</v>
       </c>
       <c r="N128" s="1">
-        <v>2374795.21</v>
+        <v>712796.77</v>
       </c>
       <c r="O128" s="1">
-        <v>1.41</v>
+        <v>0.44</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>391</v>
+        <v>399</v>
       </c>
       <c r="B129" t="s">
-        <v>392</v>
+        <v>400</v>
       </c>
       <c r="C129" s="1">
-        <v>1521000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>101.793</v>
+        <v>93.721</v>
       </c>
       <c r="E129" s="1">
-        <v>100.36824458</v>
+        <v>90.6358808</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>1526601.0</v>
+        <v>2265897.02</v>
       </c>
       <c r="I129" s="1">
-        <v>21670.53</v>
+        <v>77127.98</v>
       </c>
       <c r="J129" s="1">
-        <v>1.4195280888719</v>
+        <v>3.4038607809282</v>
       </c>
       <c r="K129">
-        <v>1.65</v>
+        <v>0.25</v>
       </c>
       <c r="L129" t="s">
-        <v>393</v>
+        <v>401</v>
       </c>
       <c r="M129" s="1">
-        <v>1548271.53</v>
+        <v>2343025.0</v>
       </c>
       <c r="N129" s="1">
-        <v>1573299.27</v>
+        <v>2349155.14</v>
       </c>
       <c r="O129" s="1">
-        <v>0.93</v>
+        <v>1.44</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>394</v>
+        <v>402</v>
       </c>
       <c r="B130" t="s">
-        <v>395</v>
+        <v>403</v>
       </c>
       <c r="C130" s="1">
-        <v>1000000.0</v>
+        <v>1521000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>101.219</v>
+        <v>100.285</v>
       </c>
       <c r="E130" s="1">
-        <v>99.5</v>
+        <v>100.36824458</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>995000.0</v>
+        <v>1526601.0</v>
       </c>
       <c r="I130" s="1">
-        <v>17190.0</v>
+        <v>-1266.15</v>
       </c>
       <c r="J130" s="1">
-        <v>1.7276381909548</v>
+        <v>-0.08293915698994</v>
       </c>
       <c r="K130">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>204.0</v>
+        <v>1.84</v>
+      </c>
+      <c r="L130" t="s">
+        <v>404</v>
       </c>
       <c r="M130" s="1">
-        <v>1012190.0</v>
+        <v>1525334.85</v>
       </c>
       <c r="N130" s="1">
-        <v>1012394.0</v>
+        <v>1553342.09</v>
       </c>
       <c r="O130" s="1">
-        <v>0.6</v>
+        <v>0.95</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>396</v>
+        <v>405</v>
       </c>
       <c r="B131" t="s">
-        <v>397</v>
+        <v>406</v>
       </c>
       <c r="C131" s="1">
-        <v>500000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>99.894</v>
+        <v>99.682</v>
       </c>
       <c r="E131" s="1">
-        <v>99.794</v>
+        <v>99.5</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>498970.0</v>
+        <v>995000.0</v>
       </c>
       <c r="I131" s="1">
-        <v>500.0</v>
+        <v>1820.0</v>
       </c>
       <c r="J131" s="1">
-        <v>0.10020642523599</v>
+        <v>0.18291457286432</v>
       </c>
       <c r="K131">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.22</v>
+      </c>
+      <c r="L131" t="s">
+        <v>407</v>
       </c>
       <c r="M131" s="1">
-        <v>499470.0</v>
+        <v>996820.0</v>
       </c>
       <c r="N131" s="1">
-        <v>499470.0</v>
+        <v>999064.0</v>
       </c>
       <c r="O131" s="1">
-        <v>0.3</v>
+        <v>0.61</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>398</v>
+        <v>408</v>
       </c>
       <c r="B132" t="s">
-        <v>399</v>
+        <v>409</v>
       </c>
       <c r="C132" s="1">
-        <v>758000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>107.322</v>
+        <v>98.286</v>
       </c>
       <c r="E132" s="1">
-        <v>101.92626517</v>
+        <v>99.794</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>772601.09</v>
+        <v>498970.0</v>
       </c>
       <c r="I132" s="1">
-        <v>40899.67</v>
+        <v>-7540.0</v>
       </c>
       <c r="J132" s="1">
-        <v>5.2937629171608</v>
+        <v>-1.5111128925587</v>
       </c>
       <c r="K132">
-        <v>2.96</v>
-[...2 lines deleted...]
-        <v>400</v>
+        <v>0.13</v>
+      </c>
+      <c r="L132">
+        <v>671.23</v>
       </c>
       <c r="M132" s="1">
-        <v>813500.76</v>
+        <v>491430.0</v>
       </c>
       <c r="N132" s="1">
-        <v>835926.67</v>
+        <v>492101.23</v>
       </c>
       <c r="O132" s="1">
-        <v>0.5</v>
+        <v>0.3</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>401</v>
+        <v>410</v>
       </c>
       <c r="B133" t="s">
-        <v>402</v>
+        <v>411</v>
       </c>
       <c r="C133" s="1">
-        <v>1000000.0</v>
+        <v>758000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>99.462</v>
+        <v>104.766</v>
       </c>
       <c r="E133" s="1">
-        <v>99.1876</v>
+        <v>101.92626517</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>991876.0</v>
+        <v>772601.09</v>
       </c>
       <c r="I133" s="1">
-        <v>2744.0</v>
+        <v>21525.19</v>
       </c>
       <c r="J133" s="1">
-        <v>0.27664748416133</v>
+        <v>2.7860677752862</v>
       </c>
       <c r="K133">
-        <v>0.89</v>
-[...2 lines deleted...]
-        <v>403</v>
+        <v>0.12</v>
+      </c>
+      <c r="L133">
+        <v>919.18</v>
       </c>
       <c r="M133" s="1">
-        <v>994620.0</v>
+        <v>794126.28</v>
       </c>
       <c r="N133" s="1">
-        <v>1003524.11</v>
+        <v>795045.46</v>
       </c>
       <c r="O133" s="1">
-        <v>0.59</v>
+        <v>0.49</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>404</v>
+        <v>412</v>
       </c>
       <c r="B134" t="s">
-        <v>405</v>
+        <v>413</v>
       </c>
       <c r="C134" s="1">
-        <v>589000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>101.631</v>
+        <v>97.388</v>
       </c>
       <c r="E134" s="1">
-        <v>100.27266553</v>
+        <v>99.2653</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>590606.0</v>
+        <v>1985306.0</v>
       </c>
       <c r="I134" s="1">
-        <v>8000.59</v>
+        <v>-37546.0</v>
       </c>
       <c r="J134" s="1">
-        <v>1.3546408265409</v>
+        <v>-1.891194606776</v>
       </c>
       <c r="K134">
-        <v>2.28</v>
+        <v>1.07</v>
       </c>
       <c r="L134" t="s">
-        <v>406</v>
+        <v>414</v>
       </c>
       <c r="M134" s="1">
-        <v>598606.59</v>
+        <v>1947760.0</v>
       </c>
       <c r="N134" s="1">
-        <v>612020.1</v>
+        <v>1969129.86</v>
       </c>
       <c r="O134" s="1">
-        <v>0.36</v>
+        <v>1.2</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>407</v>
+        <v>415</v>
       </c>
       <c r="B135" t="s">
-        <v>408</v>
+        <v>416</v>
       </c>
       <c r="C135" s="1">
-        <v>700000.0</v>
+        <v>589000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>100.867</v>
+        <v>99.831</v>
       </c>
       <c r="E135" s="1">
-        <v>101.20214286</v>
+        <v>100.27266553</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>708415.0</v>
+        <v>590606.0</v>
       </c>
       <c r="I135" s="1">
-        <v>-2346.0</v>
+        <v>-2601.41</v>
       </c>
       <c r="J135" s="1">
-        <v>-0.33116181899028</v>
+        <v>-0.44046453981165</v>
       </c>
       <c r="K135">
-        <v>3.63</v>
+        <v>2.48</v>
       </c>
       <c r="L135" t="s">
-        <v>409</v>
+        <v>417</v>
       </c>
       <c r="M135" s="1">
-        <v>706069.0</v>
+        <v>588004.59</v>
       </c>
       <c r="N135" s="1">
-        <v>731472.29</v>
+        <v>602605.14</v>
       </c>
       <c r="O135" s="1">
-        <v>0.43</v>
+        <v>0.37</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>410</v>
+        <v>418</v>
       </c>
       <c r="B136" t="s">
-        <v>411</v>
+        <v>419</v>
       </c>
       <c r="C136" s="1">
-        <v>2074000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>100.476</v>
+        <v>99.512</v>
       </c>
       <c r="E136" s="1">
-        <v>99.87245516</v>
+        <v>101.20214286</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>2071354.72</v>
+        <v>708415.0</v>
       </c>
       <c r="I136" s="1">
-        <v>12517.52</v>
+        <v>-11831.0</v>
       </c>
       <c r="J136" s="1">
-        <v>0.60431561427586</v>
+        <v>-1.6700662747119</v>
       </c>
       <c r="K136">
-        <v>0.25</v>
-[...2 lines deleted...]
-        <v>412</v>
+        <v>0.13</v>
+      </c>
+      <c r="L136">
+        <v>922.47</v>
       </c>
       <c r="M136" s="1">
-        <v>2083872.24</v>
+        <v>696584.0</v>
       </c>
       <c r="N136" s="1">
-        <v>2089043.03</v>
+        <v>697506.47</v>
       </c>
       <c r="O136" s="1">
-        <v>1.24</v>
+        <v>0.43</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>413</v>
+        <v>420</v>
       </c>
       <c r="B137" t="s">
-        <v>414</v>
+        <v>421</v>
       </c>
       <c r="C137" s="1">
-        <v>1500000.0</v>
+        <v>2074000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>106.458</v>
+        <v>99.026</v>
       </c>
       <c r="E137" s="1">
-        <v>101.10285133</v>
+        <v>99.87245516</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>1516542.77</v>
+        <v>2071354.72</v>
       </c>
       <c r="I137" s="1">
-        <v>80327.23</v>
+        <v>-17555.48</v>
       </c>
       <c r="J137" s="1">
-        <v>5.2967335698683</v>
+        <v>-0.84753614774393</v>
       </c>
       <c r="K137">
-        <v>4.64</v>
+        <v>0.43</v>
       </c>
       <c r="L137" t="s">
-        <v>415</v>
+        <v>422</v>
       </c>
       <c r="M137" s="1">
-        <v>1596870.0</v>
+        <v>2053799.24</v>
       </c>
       <c r="N137" s="1">
-        <v>1666450.48</v>
+        <v>2062663.46</v>
       </c>
       <c r="O137" s="1">
-        <v>0.99</v>
+        <v>1.26</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>416</v>
+        <v>423</v>
       </c>
       <c r="B138" t="s">
-        <v>417</v>
+        <v>424</v>
       </c>
       <c r="C138" s="1">
-        <v>903000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>102.387</v>
+        <v>104.426</v>
       </c>
       <c r="E138" s="1">
-        <v>102.44851606</v>
+        <v>101.10285133</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>925110.1</v>
+        <v>1516542.77</v>
       </c>
       <c r="I138" s="1">
-        <v>-555.49</v>
+        <v>49847.23</v>
       </c>
       <c r="J138" s="1">
-        <v>-0.060045825896831</v>
+        <v>3.2868990565957</v>
       </c>
       <c r="K138">
-        <v>3.44</v>
+        <v>4.93</v>
       </c>
       <c r="L138" t="s">
-        <v>418</v>
+        <v>425</v>
       </c>
       <c r="M138" s="1">
-        <v>924554.61</v>
+        <v>1566390.0</v>
       </c>
       <c r="N138" s="1">
-        <v>955627.71</v>
+        <v>1640388.29</v>
       </c>
       <c r="O138" s="1">
-        <v>0.57</v>
+        <v>1.0</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>419</v>
+        <v>426</v>
       </c>
       <c r="B139" t="s">
-        <v>420</v>
+        <v>427</v>
       </c>
       <c r="C139" s="1">
-        <v>568000.0</v>
+        <v>903000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>99.796</v>
+        <v>99.812</v>
       </c>
       <c r="E139" s="1">
-        <v>99.49946479</v>
+        <v>102.44851606</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>565156.96</v>
+        <v>925110.1</v>
       </c>
       <c r="I139" s="1">
-        <v>1684.32</v>
+        <v>-23807.74</v>
       </c>
       <c r="J139" s="1">
-        <v>0.29802694104661</v>
+        <v>-2.5735034132694</v>
       </c>
       <c r="K139">
-        <v>3.21</v>
+        <v>3.66</v>
       </c>
       <c r="L139" t="s">
-        <v>421</v>
+        <v>428</v>
       </c>
       <c r="M139" s="1">
-        <v>566841.28</v>
+        <v>901302.36</v>
       </c>
       <c r="N139" s="1">
-        <v>585048.4</v>
+        <v>934354.63</v>
       </c>
       <c r="O139" s="1">
-        <v>0.35</v>
+        <v>0.57</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>422</v>
+        <v>429</v>
       </c>
       <c r="B140" t="s">
-        <v>423</v>
+        <v>430</v>
       </c>
       <c r="C140" s="1">
-        <v>600000.0</v>
+        <v>568000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>103.375</v>
+        <v>97.832</v>
       </c>
       <c r="E140" s="1">
-        <v>103.074</v>
+        <v>99.49946479</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>618444.0</v>
+        <v>565156.96</v>
       </c>
       <c r="I140" s="1">
-        <v>1806.0</v>
+        <v>-9471.2</v>
       </c>
       <c r="J140" s="1">
-        <v>0.29202320662825</v>
+        <v>-1.6758530232026</v>
       </c>
       <c r="K140">
-        <v>3.27</v>
-[...2 lines deleted...]
-        <v>424</v>
+        <v>0.13</v>
+      </c>
+      <c r="L140">
+        <v>758.63</v>
       </c>
       <c r="M140" s="1">
-        <v>620250.0</v>
+        <v>555685.76</v>
       </c>
       <c r="N140" s="1">
-        <v>639844.52</v>
+        <v>556444.39</v>
       </c>
       <c r="O140" s="1">
-        <v>0.38</v>
+        <v>0.34</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>425</v>
+        <v>431</v>
       </c>
       <c r="B141" t="s">
-        <v>426</v>
+        <v>432</v>
       </c>
       <c r="C141" s="1">
-        <v>800000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>76.618</v>
+        <v>100.195</v>
       </c>
       <c r="E141" s="1">
-        <v>74.2877775</v>
+        <v>103.074</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>594302.22</v>
+        <v>618444.0</v>
       </c>
       <c r="I141" s="1">
-        <v>18641.78</v>
+        <v>-17274.0</v>
       </c>
       <c r="J141" s="1">
-        <v>3.1367508605302</v>
+        <v>-2.7931389099094</v>
       </c>
       <c r="K141">
-        <v>0.21</v>
+        <v>3.48</v>
       </c>
       <c r="L141" t="s">
-        <v>427</v>
+        <v>433</v>
       </c>
       <c r="M141" s="1">
-        <v>612944.0</v>
+        <v>601170.0</v>
       </c>
       <c r="N141" s="1">
-        <v>614620.71</v>
+        <v>622079.59</v>
       </c>
       <c r="O141" s="1">
-        <v>0.36</v>
+        <v>0.38</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>428</v>
+        <v>434</v>
       </c>
       <c r="B142" t="s">
-        <v>429</v>
+        <v>435</v>
       </c>
       <c r="C142" s="1">
-        <v>900000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>99.933</v>
+        <v>74.423</v>
       </c>
       <c r="E142" s="1">
-        <v>99.96944444</v>
+        <v>74.2877775</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>899725.0</v>
+        <v>594302.22</v>
       </c>
       <c r="I142" s="1">
-        <v>-328.0</v>
+        <v>1081.78</v>
       </c>
       <c r="J142" s="1">
-        <v>-0.03645558365056</v>
+        <v>0.18202523288572</v>
       </c>
       <c r="K142">
-        <v>2.4</v>
+        <v>0.25</v>
       </c>
       <c r="L142" t="s">
-        <v>430</v>
+        <v>436</v>
       </c>
       <c r="M142" s="1">
-        <v>899397.0</v>
+        <v>595384.0</v>
       </c>
       <c r="N142" s="1">
-        <v>921033.99</v>
+        <v>597389.48</v>
       </c>
       <c r="O142" s="1">
-        <v>0.55</v>
+        <v>0.37</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>431</v>
+        <v>437</v>
       </c>
       <c r="B143" t="s">
-        <v>432</v>
+        <v>438</v>
       </c>
       <c r="C143" s="1">
         <v>900000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>103.056</v>
+        <v>98.161</v>
       </c>
       <c r="E143" s="1">
-        <v>100.66511111</v>
+        <v>99.96944444</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>905986.0</v>
+        <v>899725.0</v>
       </c>
       <c r="I143" s="1">
-        <v>21518.0</v>
+        <v>-16276.0</v>
       </c>
       <c r="J143" s="1">
-        <v>2.3750918888371</v>
+        <v>-1.8089971935869</v>
       </c>
       <c r="K143">
-        <v>1.87</v>
+        <v>2.59</v>
       </c>
       <c r="L143" t="s">
-        <v>433</v>
+        <v>439</v>
       </c>
       <c r="M143" s="1">
-        <v>927504.0</v>
+        <v>883449.0</v>
       </c>
       <c r="N143" s="1">
-        <v>944315.61</v>
+        <v>906750.37</v>
       </c>
       <c r="O143" s="1">
-        <v>0.56</v>
+        <v>0.55</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>434</v>
+        <v>440</v>
       </c>
       <c r="B144" t="s">
-        <v>435</v>
+        <v>441</v>
       </c>
       <c r="C144" s="1">
-        <v>400000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>100.829</v>
+        <v>101.194</v>
       </c>
       <c r="E144" s="1">
-        <v>99.974</v>
+        <v>100.66511111</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>399896.0</v>
+        <v>905986.0</v>
       </c>
       <c r="I144" s="1">
-        <v>3420.0</v>
+        <v>4760.0</v>
       </c>
       <c r="J144" s="1">
-        <v>0.85522235781303</v>
+        <v>0.52539443214354</v>
       </c>
       <c r="K144">
-        <v>0.43</v>
+        <v>2.08</v>
       </c>
       <c r="L144" t="s">
-        <v>436</v>
+        <v>442</v>
       </c>
       <c r="M144" s="1">
-        <v>403316.0</v>
+        <v>910746.0</v>
       </c>
       <c r="N144" s="1">
-        <v>405042.03</v>
+        <v>929457.22</v>
       </c>
       <c r="O144" s="1">
-        <v>0.24</v>
+        <v>0.57</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>437</v>
+        <v>443</v>
       </c>
       <c r="B145" t="s">
-        <v>438</v>
+        <v>444</v>
       </c>
       <c r="C145" s="1">
-        <v>1400000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>103.504</v>
+        <v>98.66</v>
       </c>
       <c r="E145" s="1">
-        <v>103.28592857</v>
+        <v>99.974</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>1446003.0</v>
+        <v>399896.0</v>
       </c>
       <c r="I145" s="1">
-        <v>3053.0</v>
+        <v>-5256.0</v>
       </c>
       <c r="J145" s="1">
-        <v>0.21113372517208</v>
+        <v>-1.3143417288495</v>
       </c>
       <c r="K145">
-        <v>2.58</v>
+        <v>0.64</v>
       </c>
       <c r="L145" t="s">
-        <v>439</v>
+        <v>445</v>
       </c>
       <c r="M145" s="1">
-        <v>1449056.0</v>
+        <v>394640.0</v>
       </c>
       <c r="N145" s="1">
-        <v>1485245.04</v>
+        <v>397187.95</v>
       </c>
       <c r="O145" s="1">
-        <v>0.88</v>
+        <v>0.24</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>440</v>
+        <v>446</v>
       </c>
       <c r="B146" t="s">
-        <v>441</v>
+        <v>447</v>
       </c>
       <c r="C146" s="1">
-        <v>400000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>100.816</v>
+        <v>102.432</v>
       </c>
       <c r="E146" s="1">
-        <v>100.66</v>
+        <v>103.28592857</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>402640.0</v>
+        <v>1446003.0</v>
       </c>
       <c r="I146" s="1">
-        <v>624.0</v>
+        <v>-11955.0</v>
       </c>
       <c r="J146" s="1">
-        <v>0.15497715080469</v>
+        <v>-0.8267617702038</v>
       </c>
       <c r="K146">
-        <v>2.15</v>
+        <v>2.84</v>
       </c>
       <c r="L146" t="s">
-        <v>442</v>
+        <v>448</v>
       </c>
       <c r="M146" s="1">
-        <v>403264.0</v>
+        <v>1434048.0</v>
       </c>
       <c r="N146" s="1">
-        <v>411881.81</v>
+        <v>1473784.99</v>
       </c>
       <c r="O146" s="1">
-        <v>0.24</v>
+        <v>0.9</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>443</v>
+        <v>449</v>
       </c>
       <c r="B147" t="s">
-        <v>444</v>
+        <v>450</v>
       </c>
       <c r="C147" s="1">
-        <v>999000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>99.956</v>
+        <v>98.851</v>
       </c>
       <c r="E147" s="1">
-        <v>99.95190691</v>
+        <v>100.66</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>998519.55</v>
+        <v>402640.0</v>
       </c>
       <c r="I147" s="1">
-        <v>40.89</v>
+        <v>-7236.0</v>
       </c>
       <c r="J147" s="1">
-        <v>0.0040950625353304</v>
+        <v>-1.7971388833698</v>
       </c>
       <c r="K147">
-        <v>3.18</v>
+        <v>2.34</v>
       </c>
       <c r="L147" t="s">
-        <v>445</v>
+        <v>451</v>
       </c>
       <c r="M147" s="1">
-        <v>998560.44</v>
+        <v>395404.0</v>
       </c>
       <c r="N147" s="1">
-        <v>1030336.85</v>
+        <v>404761.53</v>
       </c>
       <c r="O147" s="1">
-        <v>0.61</v>
+        <v>0.25</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>446</v>
+        <v>452</v>
       </c>
       <c r="B148" t="s">
-        <v>447</v>
+        <v>453</v>
       </c>
       <c r="C148" s="1">
-        <v>700000.0</v>
+        <v>999000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>101.425</v>
+        <v>98.411</v>
       </c>
       <c r="E148" s="1">
-        <v>100.22785714</v>
+        <v>99.95190691</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>701595.0</v>
+        <v>998519.55</v>
       </c>
       <c r="I148" s="1">
-        <v>8380.0</v>
+        <v>-15393.66</v>
       </c>
       <c r="J148" s="1">
-        <v>1.1944212829339</v>
+        <v>-1.541648333275</v>
       </c>
       <c r="K148">
-        <v>0.97</v>
+        <v>3.37</v>
       </c>
       <c r="L148" t="s">
-        <v>448</v>
+        <v>454</v>
       </c>
       <c r="M148" s="1">
-        <v>709975.0</v>
+        <v>983125.89</v>
       </c>
       <c r="N148" s="1">
-        <v>716778.54</v>
+        <v>1016749.77</v>
       </c>
       <c r="O148" s="1">
-        <v>0.42</v>
+        <v>0.62</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="B149" t="s">
-        <v>450</v>
+        <v>456</v>
       </c>
       <c r="C149" s="1">
-        <v>200000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>101.201</v>
+        <v>98.833</v>
       </c>
       <c r="E149" s="1">
-        <v>99.447</v>
+        <v>100.22785714</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>198894.0</v>
+        <v>701595.0</v>
       </c>
       <c r="I149" s="1">
-        <v>3508.0</v>
+        <v>-9764.0</v>
       </c>
       <c r="J149" s="1">
-        <v>1.7637535571712</v>
+        <v>-1.3916860867024</v>
       </c>
       <c r="K149">
-        <v>0.32</v>
-[...2 lines deleted...]
-        <v>641.1</v>
+        <v>1.18</v>
+      </c>
+      <c r="L149" t="s">
+        <v>457</v>
       </c>
       <c r="M149" s="1">
-        <v>202402.0</v>
+        <v>691831.0</v>
       </c>
       <c r="N149" s="1">
-        <v>203043.1</v>
+        <v>700082.1</v>
       </c>
       <c r="O149" s="1">
-        <v>0.12</v>
+        <v>0.43</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>451</v>
+        <v>458</v>
       </c>
       <c r="B150" t="s">
-        <v>452</v>
+        <v>459</v>
       </c>
       <c r="C150" s="1">
-        <v>1200000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>102.051</v>
+        <v>99.765</v>
       </c>
       <c r="E150" s="1">
-        <v>99.91491667</v>
+        <v>99.447</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>1198979.0</v>
+        <v>198894.0</v>
       </c>
       <c r="I150" s="1">
-        <v>25633.0</v>
+        <v>636.0</v>
       </c>
       <c r="J150" s="1">
-        <v>2.1379023319007</v>
+        <v>0.31976831880298</v>
       </c>
       <c r="K150">
-        <v>2.45</v>
-[...2 lines deleted...]
-        <v>453</v>
+        <v>0.5</v>
+      </c>
+      <c r="L150">
+        <v>997.26</v>
       </c>
       <c r="M150" s="1">
-        <v>1224612.0</v>
+        <v>199530.0</v>
       </c>
       <c r="N150" s="1">
-        <v>1253954.47</v>
+        <v>200527.26</v>
       </c>
       <c r="O150" s="1">
-        <v>0.74</v>
+        <v>0.12</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>454</v>
+        <v>460</v>
       </c>
       <c r="B151" t="s">
-        <v>455</v>
+        <v>461</v>
       </c>
       <c r="C151" s="1">
-        <v>604000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>100.159</v>
+        <v>99.07</v>
       </c>
       <c r="E151" s="1">
-        <v>100.0</v>
+        <v>99.326</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>604000.0</v>
+        <v>496630.0</v>
       </c>
       <c r="I151" s="1">
-        <v>960.36</v>
+        <v>-1280.0</v>
       </c>
       <c r="J151" s="1">
-        <v>0.159</v>
+        <v>-0.25773714838008</v>
       </c>
       <c r="K151">
-        <v>0.02</v>
+        <v>0.0</v>
       </c>
       <c r="L151">
-        <v>126.46</v>
+        <v>0.0</v>
       </c>
       <c r="M151" s="1">
-        <v>604960.36</v>
+        <v>495350.0</v>
       </c>
       <c r="N151" s="1">
-        <v>605086.82</v>
+        <v>495350.0</v>
       </c>
       <c r="O151" s="1">
-        <v>0.36</v>
+        <v>0.3</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>456</v>
+        <v>462</v>
       </c>
       <c r="B152" t="s">
-        <v>457</v>
+        <v>463</v>
       </c>
       <c r="C152" s="1">
-        <v>900000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>99.785</v>
+        <v>99.437</v>
       </c>
       <c r="E152" s="1">
-        <v>99.40533333</v>
+        <v>99.91491667</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>894648.0</v>
+        <v>1198979.0</v>
       </c>
       <c r="I152" s="1">
-        <v>3417.0</v>
+        <v>-5735.0</v>
       </c>
       <c r="J152" s="1">
-        <v>0.38193792418918</v>
+        <v>-0.47832364036401</v>
       </c>
       <c r="K152">
-        <v>2.66</v>
+        <v>2.65</v>
       </c>
       <c r="L152" t="s">
-        <v>458</v>
+        <v>464</v>
       </c>
       <c r="M152" s="1">
-        <v>898065.0</v>
+        <v>1193244.0</v>
       </c>
       <c r="N152" s="1">
-        <v>922001.3</v>
+        <v>1225052.22</v>
       </c>
       <c r="O152" s="1">
-        <v>0.55</v>
+        <v>0.75</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>459</v>
+        <v>465</v>
       </c>
       <c r="B153" t="s">
-        <v>460</v>
+        <v>466</v>
       </c>
       <c r="C153" s="1">
-        <v>513000.0</v>
+        <v>604000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>100.993</v>
+        <v>97.975</v>
       </c>
       <c r="E153" s="1">
-        <v>99.55553606</v>
+        <v>100.0</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>510719.9</v>
+        <v>604000.0</v>
       </c>
       <c r="I153" s="1">
-        <v>7374.19</v>
+        <v>-12231.0</v>
       </c>
       <c r="J153" s="1">
-        <v>1.4438814700582</v>
+        <v>-2.025</v>
       </c>
       <c r="K153">
-        <v>1.63</v>
+        <v>0.23</v>
       </c>
       <c r="L153" t="s">
-        <v>461</v>
+        <v>467</v>
       </c>
       <c r="M153" s="1">
-        <v>518094.09</v>
+        <v>591769.0</v>
       </c>
       <c r="N153" s="1">
-        <v>526442.64</v>
+        <v>593160.05</v>
       </c>
       <c r="O153" s="1">
-        <v>0.31</v>
+        <v>0.36</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>462</v>
+        <v>468</v>
       </c>
       <c r="B154" t="s">
-        <v>463</v>
+        <v>469</v>
       </c>
       <c r="C154" s="1">
-        <v>1042000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>103.381</v>
+        <v>98.41</v>
       </c>
       <c r="E154" s="1">
-        <v>100.89933973</v>
+        <v>99.40533333</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
-        <v>1051371.12</v>
+        <v>894648.0</v>
       </c>
       <c r="I154" s="1">
-        <v>25858.9</v>
+        <v>-8958.0</v>
       </c>
       <c r="J154" s="1">
-        <v>2.4595406425088</v>
+        <v>-1.0012876572686</v>
       </c>
       <c r="K154">
-        <v>3.08</v>
-[...2 lines deleted...]
-        <v>464</v>
+        <v>0.06</v>
+      </c>
+      <c r="L154">
+        <v>542.47</v>
       </c>
       <c r="M154" s="1">
-        <v>1077230.02</v>
+        <v>885690.0</v>
       </c>
       <c r="N154" s="1">
-        <v>1109346.46</v>
+        <v>886232.47</v>
       </c>
       <c r="O154" s="1">
-        <v>0.66</v>
+        <v>0.54</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>465</v>
+        <v>470</v>
       </c>
       <c r="B155" t="s">
-        <v>466</v>
+        <v>471</v>
       </c>
       <c r="C155" s="1">
-        <v>1100000.0</v>
+        <v>513000.0</v>
       </c>
       <c r="D155" s="1">
-        <v>100.688</v>
+        <v>98.784</v>
       </c>
       <c r="E155" s="1">
-        <v>100.04172727</v>
+        <v>99.55553606</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
-        <v>1100459.0</v>
+        <v>510719.9</v>
       </c>
       <c r="I155" s="1">
-        <v>7109.0</v>
+        <v>-3957.98</v>
       </c>
       <c r="J155" s="1">
-        <v>0.64600316776909</v>
+        <v>-0.77498057154225</v>
       </c>
       <c r="K155">
-        <v>1.05</v>
+        <v>1.81</v>
       </c>
       <c r="L155" t="s">
-        <v>467</v>
+        <v>472</v>
       </c>
       <c r="M155" s="1">
-        <v>1107568.0</v>
+        <v>506761.92</v>
       </c>
       <c r="N155" s="1">
-        <v>1119129.3</v>
+        <v>516059.17</v>
       </c>
       <c r="O155" s="1">
-        <v>0.66</v>
+        <v>0.32</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>468</v>
+        <v>473</v>
       </c>
       <c r="B156" t="s">
-        <v>469</v>
+        <v>474</v>
       </c>
       <c r="C156" s="1">
-        <v>651000.0</v>
+        <v>1042000.0</v>
       </c>
       <c r="D156" s="1">
-        <v>102.072</v>
+        <v>101.771</v>
       </c>
       <c r="E156" s="1">
-        <v>100.01896467</v>
+        <v>100.89933973</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
-        <v>651123.46</v>
+        <v>1051371.12</v>
       </c>
       <c r="I156" s="1">
-        <v>13365.26</v>
+        <v>9082.7</v>
       </c>
       <c r="J156" s="1">
-        <v>2.0526460527163</v>
+        <v>0.86389095412855</v>
       </c>
       <c r="K156">
-        <v>3.32</v>
+        <v>3.29</v>
       </c>
       <c r="L156" t="s">
-        <v>470</v>
+        <v>475</v>
       </c>
       <c r="M156" s="1">
-        <v>664488.72</v>
+        <v>1060453.82</v>
       </c>
       <c r="N156" s="1">
-        <v>686087.65</v>
+        <v>1094711.35</v>
       </c>
       <c r="O156" s="1">
-        <v>0.41</v>
+        <v>0.67</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>471</v>
+        <v>476</v>
       </c>
       <c r="B157" t="s">
-        <v>472</v>
+        <v>477</v>
       </c>
       <c r="C157" s="1">
-        <v>900000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D157" s="1">
-        <v>101.29</v>
+        <v>99.331</v>
       </c>
       <c r="E157" s="1">
-        <v>98.29879778</v>
+        <v>100.04172727</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
-        <v>884689.18</v>
+        <v>1100459.0</v>
       </c>
       <c r="I157" s="1">
-        <v>26920.82</v>
+        <v>-7818.0</v>
       </c>
       <c r="J157" s="1">
-        <v>3.0429692832911</v>
+        <v>-0.71043082931758</v>
       </c>
       <c r="K157">
-        <v>3.42</v>
+        <v>1.26</v>
       </c>
       <c r="L157" t="s">
-        <v>473</v>
+        <v>478</v>
       </c>
       <c r="M157" s="1">
-        <v>911610.0</v>
+        <v>1092641.0</v>
       </c>
       <c r="N157" s="1">
-        <v>942382.6</v>
+        <v>1106537.92</v>
       </c>
       <c r="O157" s="1">
-        <v>0.56</v>
+        <v>0.68</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>474</v>
+        <v>479</v>
       </c>
       <c r="B158" t="s">
-        <v>475</v>
+        <v>480</v>
       </c>
       <c r="C158" s="1">
-        <v>133000.0</v>
+        <v>651000.0</v>
       </c>
       <c r="D158" s="1">
-        <v>99.522</v>
+        <v>100.458</v>
       </c>
       <c r="E158" s="1">
-        <v>99.73502256</v>
+        <v>100.01896467</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
-        <v>132647.58</v>
+        <v>651123.46</v>
       </c>
       <c r="I158" s="1">
-        <v>-283.32</v>
+        <v>2858.12</v>
       </c>
       <c r="J158" s="1">
-        <v>-0.21358851778525</v>
+        <v>0.43895208444801</v>
       </c>
       <c r="K158">
-        <v>0.59</v>
+        <v>0.01</v>
       </c>
       <c r="L158">
-        <v>787.07</v>
+        <v>62.42</v>
       </c>
       <c r="M158" s="1">
-        <v>132364.26</v>
+        <v>653981.58</v>
       </c>
       <c r="N158" s="1">
-        <v>133151.33</v>
+        <v>654044.0</v>
       </c>
       <c r="O158" s="1">
-        <v>0.08</v>
+        <v>0.4</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>476</v>
+        <v>481</v>
       </c>
       <c r="B159" t="s">
-        <v>477</v>
+        <v>482</v>
       </c>
       <c r="C159" s="1">
-        <v>548000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D159" s="1">
-        <v>100.436</v>
+        <v>100.275</v>
       </c>
       <c r="E159" s="1">
-        <v>99.30427007</v>
+        <v>98.29879778</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
-        <v>544187.4</v>
+        <v>884689.18</v>
       </c>
       <c r="I159" s="1">
-        <v>6201.88</v>
+        <v>17785.82</v>
       </c>
       <c r="J159" s="1">
-        <v>1.1396588748655</v>
+        <v>2.0104032469347</v>
       </c>
       <c r="K159">
-        <v>0.65</v>
+        <v>3.64</v>
       </c>
       <c r="L159" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="M159" s="1">
-        <v>550389.28</v>
+        <v>902475.0</v>
       </c>
       <c r="N159" s="1">
-        <v>553955.03</v>
+        <v>935220.21</v>
       </c>
       <c r="O159" s="1">
-        <v>0.33</v>
+        <v>0.57</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>479</v>
+        <v>484</v>
       </c>
       <c r="B160" t="s">
-        <v>480</v>
+        <v>485</v>
       </c>
       <c r="C160" s="1">
-        <v>900000.0</v>
+        <v>133000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>99.528</v>
+        <v>99.546</v>
       </c>
       <c r="E160" s="1">
-        <v>98.59955556</v>
+        <v>99.73502256</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
-        <v>887396.0</v>
+        <v>132647.58</v>
       </c>
       <c r="I160" s="1">
-        <v>8356.0</v>
+        <v>-251.4</v>
       </c>
       <c r="J160" s="1">
-        <v>0.94163147005396</v>
+        <v>-0.18952475423977</v>
       </c>
       <c r="K160">
-        <v>0.01</v>
+        <v>0.64</v>
       </c>
       <c r="L160">
-        <v>83.22</v>
+        <v>852.66</v>
       </c>
       <c r="M160" s="1">
-        <v>895752.0</v>
+        <v>132396.18</v>
       </c>
       <c r="N160" s="1">
-        <v>895835.22</v>
+        <v>133248.84</v>
       </c>
       <c r="O160" s="1">
-        <v>0.53</v>
+        <v>0.08</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>481</v>
+        <v>486</v>
       </c>
       <c r="B161" t="s">
-        <v>482</v>
+        <v>487</v>
       </c>
       <c r="C161" s="1">
-        <v>700000.0</v>
+        <v>548000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>108.775</v>
+        <v>98.655</v>
       </c>
       <c r="E161" s="1">
-        <v>108.31357143</v>
+        <v>99.30427007</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
-        <v>758195.0</v>
+        <v>544187.4</v>
       </c>
       <c r="I161" s="1">
-        <v>3230.0</v>
+        <v>-3558.0</v>
       </c>
       <c r="J161" s="1">
-        <v>0.42601177797269</v>
+        <v>-0.65381888665559</v>
       </c>
       <c r="K161">
-        <v>1.59</v>
+        <v>0.82</v>
       </c>
       <c r="L161" t="s">
-        <v>483</v>
+        <v>488</v>
       </c>
       <c r="M161" s="1">
-        <v>761425.0</v>
+        <v>540629.4</v>
       </c>
       <c r="N161" s="1">
-        <v>772548.29</v>
+        <v>545133.51</v>
       </c>
       <c r="O161" s="1">
-        <v>0.46</v>
+        <v>0.33</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
-        <v>484</v>
+        <v>489</v>
       </c>
       <c r="B162" t="s">
-        <v>485</v>
+        <v>490</v>
       </c>
       <c r="C162" s="1">
-        <v>1200000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>101.06</v>
+        <v>97.223</v>
       </c>
       <c r="E162" s="1">
-        <v>100.58933333</v>
+        <v>98.59955556</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
-        <v>1207072.0</v>
+        <v>887396.0</v>
       </c>
       <c r="I162" s="1">
-        <v>5648.0</v>
+        <v>-12389.0</v>
       </c>
       <c r="J162" s="1">
-        <v>0.4679091222396</v>
+        <v>-1.3961072621468</v>
       </c>
       <c r="K162">
-        <v>2.54</v>
+        <v>0.19</v>
       </c>
       <c r="L162" t="s">
-        <v>486</v>
+        <v>491</v>
       </c>
       <c r="M162" s="1">
-        <v>1212720.0</v>
+        <v>875007.0</v>
       </c>
       <c r="N162" s="1">
-        <v>1243233.7</v>
+        <v>876754.6</v>
       </c>
       <c r="O162" s="1">
-        <v>0.74</v>
+        <v>0.54</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
-        <v>487</v>
+        <v>492</v>
       </c>
       <c r="B163" t="s">
-        <v>488</v>
+        <v>493</v>
       </c>
       <c r="C163" s="1">
-        <v>1439000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>100.084</v>
+        <v>99.314</v>
       </c>
       <c r="E163" s="1">
-        <v>99.90992217</v>
+        <v>99.492</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
-        <v>1437703.78</v>
+        <v>795936.0</v>
       </c>
       <c r="I163" s="1">
-        <v>2504.98</v>
+        <v>-1424.0</v>
       </c>
       <c r="J163" s="1">
-        <v>0.17423477873864</v>
+        <v>-0.17890885699353</v>
       </c>
       <c r="K163">
-        <v>0.08</v>
-[...2 lines deleted...]
-        <v>489</v>
+        <v>0.05</v>
+      </c>
+      <c r="L163">
+        <v>410.96</v>
       </c>
       <c r="M163" s="1">
-        <v>1440208.76</v>
+        <v>794512.0</v>
       </c>
       <c r="N163" s="1">
-        <v>1441352.08</v>
+        <v>794922.96</v>
       </c>
       <c r="O163" s="1">
-        <v>0.85</v>
+        <v>0.49</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
-        <v>490</v>
+        <v>494</v>
       </c>
       <c r="B164" t="s">
-        <v>491</v>
+        <v>495</v>
       </c>
       <c r="C164" s="1">
         <v>700000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>90.691</v>
+        <v>106.639</v>
       </c>
       <c r="E164" s="1">
-        <v>86.18353143</v>
+        <v>108.31357143</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
-        <v>603284.72</v>
+        <v>758195.0</v>
       </c>
       <c r="I164" s="1">
-        <v>31552.28</v>
+        <v>-11722.0</v>
       </c>
       <c r="J164" s="1">
-        <v>5.2300810801242</v>
+        <v>-1.546040266686</v>
       </c>
       <c r="K164">
-        <v>0.7</v>
+        <v>1.86</v>
       </c>
       <c r="L164" t="s">
-        <v>492</v>
+        <v>496</v>
       </c>
       <c r="M164" s="1">
-        <v>634837.0</v>
+        <v>746473.0</v>
       </c>
       <c r="N164" s="1">
-        <v>639741.79</v>
+        <v>759514.1</v>
       </c>
       <c r="O164" s="1">
-        <v>0.38</v>
+        <v>0.46</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
-        <v>493</v>
+        <v>497</v>
       </c>
       <c r="B165" t="s">
-        <v>494</v>
+        <v>498</v>
       </c>
       <c r="C165" s="1">
-        <v>611000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>102.953</v>
+        <v>98.588</v>
       </c>
       <c r="E165" s="1">
-        <v>100.27221113</v>
+        <v>100.58933333</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
-        <v>612663.21</v>
+        <v>1207072.0</v>
       </c>
       <c r="I165" s="1">
-        <v>16379.62</v>
+        <v>-24016.0</v>
       </c>
       <c r="J165" s="1">
-        <v>2.6735112754689</v>
+        <v>-1.9896079107129</v>
       </c>
       <c r="K165">
-        <v>1.0</v>
+        <v>2.73</v>
       </c>
       <c r="L165" t="s">
-        <v>495</v>
+        <v>499</v>
       </c>
       <c r="M165" s="1">
-        <v>629042.83</v>
+        <v>1183056.0</v>
       </c>
       <c r="N165" s="1">
-        <v>635131.91</v>
+        <v>1215788.88</v>
       </c>
       <c r="O165" s="1">
-        <v>0.38</v>
+        <v>0.74</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>496</v>
+        <v>500</v>
       </c>
       <c r="B166" t="s">
-        <v>497</v>
+        <v>501</v>
       </c>
       <c r="C166" s="1">
-        <v>800000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>102.886</v>
+        <v>89.198</v>
       </c>
       <c r="E166" s="1">
-        <v>102.939</v>
+        <v>86.18353143</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
-        <v>823512.0</v>
+        <v>603284.72</v>
       </c>
       <c r="I166" s="1">
-        <v>-424.0</v>
+        <v>21101.28</v>
       </c>
       <c r="J166" s="1">
-        <v>-0.051486802863832</v>
+        <v>3.4977315520274</v>
       </c>
       <c r="K166">
-        <v>0.05</v>
-[...2 lines deleted...]
-        <v>397.26</v>
+        <v>0.74</v>
+      </c>
+      <c r="L166" t="s">
+        <v>502</v>
       </c>
       <c r="M166" s="1">
-        <v>823088.0</v>
+        <v>624386.0</v>
       </c>
       <c r="N166" s="1">
-        <v>823485.26</v>
+        <v>629578.47</v>
       </c>
       <c r="O166" s="1">
-        <v>0.49</v>
+        <v>0.38</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>498</v>
+        <v>503</v>
       </c>
       <c r="B167" t="s">
-        <v>499</v>
+        <v>504</v>
       </c>
       <c r="C167" s="1">
-        <v>1600000.0</v>
+        <v>611000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>99.861</v>
+        <v>101.717</v>
       </c>
       <c r="E167" s="1">
-        <v>100.5860625</v>
+        <v>100.27221113</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
-        <v>1609377.0</v>
+        <v>612663.21</v>
       </c>
       <c r="I167" s="1">
-        <v>-11601.0</v>
+        <v>8827.66</v>
       </c>
       <c r="J167" s="1">
-        <v>-0.72083793915285</v>
+        <v>1.4408666712663</v>
       </c>
       <c r="K167">
-        <v>1.65</v>
+        <v>1.2</v>
       </c>
       <c r="L167" t="s">
-        <v>500</v>
+        <v>505</v>
       </c>
       <c r="M167" s="1">
-        <v>1597776.0</v>
+        <v>621490.87</v>
       </c>
       <c r="N167" s="1">
-        <v>1624110.25</v>
+        <v>628835.42</v>
       </c>
       <c r="O167" s="1">
-        <v>0.96</v>
+        <v>0.38</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>501</v>
+        <v>506</v>
       </c>
       <c r="B168" t="s">
-        <v>502</v>
+        <v>507</v>
       </c>
       <c r="C168" s="1">
-        <v>700000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>106.776</v>
+        <v>101.501</v>
       </c>
       <c r="E168" s="1">
-        <v>104.86114286</v>
+        <v>102.939</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
-        <v>734028.0</v>
+        <v>823512.0</v>
       </c>
       <c r="I168" s="1">
-        <v>13404.0</v>
+        <v>-11504.0</v>
       </c>
       <c r="J168" s="1">
-        <v>1.8260883781</v>
+        <v>-1.3969438210979</v>
       </c>
       <c r="K168">
-        <v>3.55</v>
+        <v>0.25</v>
       </c>
       <c r="L168" t="s">
-        <v>503</v>
+        <v>508</v>
       </c>
       <c r="M168" s="1">
-        <v>747432.0</v>
+        <v>812008.0</v>
       </c>
       <c r="N168" s="1">
-        <v>772291.59</v>
+        <v>813994.3</v>
       </c>
       <c r="O168" s="1">
-        <v>0.46</v>
+        <v>0.5</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>504</v>
+        <v>509</v>
       </c>
       <c r="B169" t="s">
-        <v>505</v>
+        <v>510</v>
       </c>
       <c r="C169" s="1">
-        <v>950000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>99.948</v>
+        <v>97.626</v>
       </c>
       <c r="E169" s="1">
-        <v>99.64942105</v>
+        <v>100.5860625</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
-        <v>946669.5</v>
+        <v>1609377.0</v>
       </c>
       <c r="I169" s="1">
-        <v>2836.5</v>
+        <v>-47361.0</v>
       </c>
       <c r="J169" s="1">
-        <v>0.29962938491205</v>
+        <v>-2.9428157603843</v>
       </c>
       <c r="K169">
-        <v>1.81</v>
+        <v>0.16</v>
       </c>
       <c r="L169" t="s">
-        <v>506</v>
+        <v>511</v>
       </c>
       <c r="M169" s="1">
-        <v>949506.0</v>
+        <v>1562016.0</v>
       </c>
       <c r="N169" s="1">
-        <v>966684.08</v>
+        <v>1564531.07</v>
       </c>
       <c r="O169" s="1">
-        <v>0.57</v>
+        <v>0.96</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>507</v>
+        <v>512</v>
       </c>
       <c r="B170" t="s">
-        <v>508</v>
+        <v>513</v>
       </c>
       <c r="C170" s="1">
-        <v>500000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>99.891</v>
+        <v>105.164</v>
       </c>
       <c r="E170" s="1">
-        <v>99.908</v>
+        <v>104.86114286</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
-        <v>499540.0</v>
+        <v>734028.0</v>
       </c>
       <c r="I170" s="1">
-        <v>-85.0</v>
+        <v>2120.0</v>
       </c>
       <c r="J170" s="1">
-        <v>-0.01701565440205</v>
+        <v>0.28881732032021</v>
       </c>
       <c r="K170">
-        <v>0.27</v>
+        <v>3.78</v>
       </c>
       <c r="L170" t="s">
-        <v>509</v>
+        <v>514</v>
       </c>
       <c r="M170" s="1">
-        <v>499455.0</v>
+        <v>736148.0</v>
       </c>
       <c r="N170" s="1">
-        <v>500800.49</v>
+        <v>762637.73</v>
       </c>
       <c r="O170" s="1">
-        <v>0.3</v>
+        <v>0.47</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>510</v>
+        <v>515</v>
       </c>
       <c r="B171" t="s">
-        <v>508</v>
+        <v>516</v>
       </c>
       <c r="C171" s="1">
-        <v>400000.0</v>
+        <v>950000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>104.491</v>
+        <v>98.414</v>
       </c>
       <c r="E171" s="1">
-        <v>103.50275</v>
+        <v>99.64942105</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
-        <v>414011.0</v>
+        <v>946669.5</v>
       </c>
       <c r="I171" s="1">
-        <v>3953.0</v>
+        <v>-11736.5</v>
       </c>
       <c r="J171" s="1">
-        <v>0.95480554864484</v>
+        <v>-1.2397674161891</v>
       </c>
       <c r="K171">
-        <v>4.19</v>
+        <v>1.97</v>
       </c>
       <c r="L171" t="s">
-        <v>511</v>
+        <v>517</v>
       </c>
       <c r="M171" s="1">
-        <v>417964.0</v>
+        <v>934933.0</v>
       </c>
       <c r="N171" s="1">
-        <v>434725.64</v>
+        <v>953672.73</v>
       </c>
       <c r="O171" s="1">
-        <v>0.26</v>
+        <v>0.58</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>512</v>
+        <v>518</v>
       </c>
       <c r="B172" t="s">
-        <v>513</v>
+        <v>519</v>
       </c>
       <c r="C172" s="1">
-        <v>700000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>106.205</v>
+        <v>98.045</v>
       </c>
       <c r="E172" s="1">
-        <v>106.53128571</v>
+        <v>99.908</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>745719.0</v>
+        <v>499540.0</v>
       </c>
       <c r="I172" s="1">
-        <v>-2284.0</v>
+        <v>-9315.0</v>
       </c>
       <c r="J172" s="1">
-        <v>-0.3062815886413</v>
+        <v>-1.8647155382952</v>
       </c>
       <c r="K172">
-        <v>1.54</v>
+        <v>0.51</v>
       </c>
       <c r="L172" t="s">
-        <v>514</v>
+        <v>520</v>
       </c>
       <c r="M172" s="1">
-        <v>743435.0</v>
+        <v>490225.0</v>
       </c>
       <c r="N172" s="1">
-        <v>754193.9</v>
+        <v>492754.51</v>
       </c>
       <c r="O172" s="1">
-        <v>0.45</v>
+        <v>0.3</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>515</v>
+        <v>521</v>
       </c>
       <c r="B173" t="s">
-        <v>516</v>
+        <v>519</v>
       </c>
       <c r="C173" s="1">
-        <v>988000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>102.156</v>
+        <v>102.507</v>
       </c>
       <c r="E173" s="1">
-        <v>100.44048583</v>
+        <v>103.50275</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
-        <v>992352.0</v>
+        <v>414011.0</v>
       </c>
       <c r="I173" s="1">
-        <v>16949.28</v>
+        <v>-3983.0</v>
       </c>
       <c r="J173" s="1">
-        <v>1.7079907129728</v>
+        <v>-0.96205173292497</v>
       </c>
       <c r="K173">
-        <v>0.39</v>
+        <v>4.45</v>
       </c>
       <c r="L173" t="s">
-        <v>517</v>
+        <v>522</v>
       </c>
       <c r="M173" s="1">
-        <v>1009301.28</v>
+        <v>410028.0</v>
       </c>
       <c r="N173" s="1">
-        <v>1013119.29</v>
+        <v>427830.74</v>
       </c>
       <c r="O173" s="1">
-        <v>0.6</v>
+        <v>0.26</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>518</v>
+        <v>523</v>
       </c>
       <c r="B174" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="C174" s="1">
-        <v>386000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>103.81</v>
+        <v>104.203</v>
       </c>
       <c r="E174" s="1">
-        <v>100.94948187</v>
+        <v>106.53128571</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
-        <v>389665.0</v>
+        <v>745719.0</v>
       </c>
       <c r="I174" s="1">
-        <v>11041.6</v>
+        <v>-16298.0</v>
       </c>
       <c r="J174" s="1">
-        <v>2.8336134885094</v>
+        <v>-2.1855417389124</v>
       </c>
       <c r="K174">
-        <v>3.59</v>
+        <v>1.77</v>
       </c>
       <c r="L174" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
       <c r="M174" s="1">
-        <v>400706.6</v>
+        <v>729421.0</v>
       </c>
       <c r="N174" s="1">
-        <v>414551.71</v>
+        <v>741810.04</v>
       </c>
       <c r="O174" s="1">
-        <v>0.25</v>
+        <v>0.45</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>521</v>
+        <v>526</v>
       </c>
       <c r="B175" t="s">
-        <v>522</v>
+        <v>527</v>
       </c>
       <c r="C175" s="1">
-        <v>400000.0</v>
+        <v>1439000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>105.326</v>
+        <v>98.139</v>
       </c>
       <c r="E175" s="1">
-        <v>105.263</v>
+        <v>99.90992217</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
-        <v>421052.0</v>
+        <v>1437703.78</v>
       </c>
       <c r="I175" s="1">
-        <v>252.0</v>
+        <v>-25483.57</v>
       </c>
       <c r="J175" s="1">
-        <v>0.059850089775135</v>
+        <v>-1.7725188146894</v>
       </c>
       <c r="K175">
-        <v>3.55</v>
+        <v>0.28</v>
       </c>
       <c r="L175" t="s">
-        <v>523</v>
+        <v>528</v>
       </c>
       <c r="M175" s="1">
-        <v>421304.0</v>
+        <v>1412220.21</v>
       </c>
       <c r="N175" s="1">
-        <v>435518.52</v>
+        <v>1416221.81</v>
       </c>
       <c r="O175" s="1">
-        <v>0.26</v>
+        <v>0.87</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>524</v>
+        <v>529</v>
       </c>
       <c r="B176" t="s">
-        <v>525</v>
+        <v>530</v>
       </c>
       <c r="C176" s="1">
-        <v>683000.0</v>
+        <v>988000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>104.289</v>
+        <v>100.246</v>
       </c>
       <c r="E176" s="1">
-        <v>101.19198243</v>
+        <v>100.44048583</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
-        <v>691141.24</v>
+        <v>992352.0</v>
       </c>
       <c r="I176" s="1">
-        <v>21152.63</v>
+        <v>-1921.52</v>
       </c>
       <c r="J176" s="1">
-        <v>3.0605365120449</v>
+        <v>-0.19363290445326</v>
       </c>
       <c r="K176">
-        <v>2.97</v>
+        <v>0.61</v>
       </c>
       <c r="L176" t="s">
-        <v>526</v>
+        <v>531</v>
       </c>
       <c r="M176" s="1">
-        <v>712293.87</v>
+        <v>990430.48</v>
       </c>
       <c r="N176" s="1">
-        <v>732594.41</v>
+        <v>996430.21</v>
       </c>
       <c r="O176" s="1">
-        <v>0.43</v>
+        <v>0.61</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>527</v>
+        <v>532</v>
       </c>
       <c r="B177" t="s">
-        <v>528</v>
+        <v>533</v>
       </c>
       <c r="C177" s="1">
-        <v>646000.0</v>
+        <v>386000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>100.253</v>
+        <v>101.605</v>
       </c>
       <c r="E177" s="1">
-        <v>100.09287926</v>
+        <v>100.94948187</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
-        <v>646600.0</v>
+        <v>389665.0</v>
       </c>
       <c r="I177" s="1">
-        <v>1034.38</v>
+        <v>2530.3</v>
       </c>
       <c r="J177" s="1">
-        <v>0.15997216207856</v>
+        <v>0.64935264907036</v>
       </c>
       <c r="K177">
-        <v>1.73</v>
+        <v>3.81</v>
       </c>
       <c r="L177" t="s">
-        <v>529</v>
+        <v>534</v>
       </c>
       <c r="M177" s="1">
-        <v>647634.38</v>
+        <v>392195.3</v>
       </c>
       <c r="N177" s="1">
-        <v>658826.99</v>
+        <v>406916.68</v>
       </c>
       <c r="O177" s="1">
-        <v>0.39</v>
+        <v>0.25</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>530</v>
+        <v>535</v>
       </c>
       <c r="B178" t="s">
-        <v>531</v>
+        <v>536</v>
       </c>
       <c r="C178" s="1">
-        <v>700000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>103.773</v>
+        <v>103.522</v>
       </c>
       <c r="E178" s="1">
-        <v>103.52879571</v>
+        <v>105.263</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
-        <v>724701.57</v>
+        <v>421052.0</v>
       </c>
       <c r="I178" s="1">
-        <v>1709.43</v>
+        <v>-6964.0</v>
       </c>
       <c r="J178" s="1">
-        <v>0.2358805432145</v>
+        <v>-1.6539524809287</v>
       </c>
       <c r="K178">
-        <v>4.01</v>
+        <v>3.79</v>
       </c>
       <c r="L178" t="s">
-        <v>532</v>
+        <v>537</v>
       </c>
       <c r="M178" s="1">
-        <v>726411.0</v>
+        <v>414088.0</v>
       </c>
       <c r="N178" s="1">
-        <v>754449.36</v>
+        <v>429228.55</v>
       </c>
       <c r="O178" s="1">
-        <v>0.45</v>
+        <v>0.26</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>533</v>
+        <v>538</v>
       </c>
       <c r="B179" t="s">
-        <v>534</v>
+        <v>539</v>
       </c>
       <c r="C179" s="1">
-        <v>700000.0</v>
+        <v>683000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>101.405</v>
+        <v>102.31</v>
       </c>
       <c r="E179" s="1">
-        <v>99.75271429</v>
+        <v>101.19198243</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
-        <v>698269.0</v>
+        <v>691141.24</v>
       </c>
       <c r="I179" s="1">
-        <v>11566.0</v>
+        <v>7636.06</v>
       </c>
       <c r="J179" s="1">
-        <v>1.6563817096277</v>
+        <v>1.1048479757915</v>
       </c>
       <c r="K179">
-        <v>1.79</v>
+        <v>3.2</v>
       </c>
       <c r="L179" t="s">
-        <v>535</v>
+        <v>540</v>
       </c>
       <c r="M179" s="1">
-        <v>709835.0</v>
+        <v>698777.3</v>
       </c>
       <c r="N179" s="1">
-        <v>722394.25</v>
+        <v>720621.6</v>
       </c>
       <c r="O179" s="1">
-        <v>0.43</v>
+        <v>0.44</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>536</v>
+        <v>541</v>
       </c>
       <c r="B180" t="s">
-        <v>537</v>
+        <v>542</v>
       </c>
       <c r="C180" s="1">
-        <v>400000.0</v>
+        <v>646000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>105.873</v>
+        <v>98.833</v>
       </c>
       <c r="E180" s="1">
-        <v>105.84375</v>
+        <v>100.09287926</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
-        <v>423375.0</v>
+        <v>646600.0</v>
       </c>
       <c r="I180" s="1">
-        <v>117.0</v>
+        <v>-8138.82</v>
       </c>
       <c r="J180" s="1">
-        <v>0.027635075287865</v>
+        <v>-1.2587101763068</v>
       </c>
       <c r="K180">
-        <v>3.77</v>
+        <v>1.91</v>
       </c>
       <c r="L180" t="s">
-        <v>538</v>
+        <v>543</v>
       </c>
       <c r="M180" s="1">
-        <v>423492.0</v>
+        <v>638461.18</v>
       </c>
       <c r="N180" s="1">
-        <v>438560.49</v>
+        <v>650773.06</v>
       </c>
       <c r="O180" s="1">
-        <v>0.26</v>
+        <v>0.4</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
       <c r="B181" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="C181" s="1">
-        <v>1214000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>102.304</v>
+        <v>102.735</v>
       </c>
       <c r="E181" s="1">
-        <v>102.86484432</v>
+        <v>103.52879571</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
-        <v>1248779.21</v>
+        <v>724701.57</v>
       </c>
       <c r="I181" s="1">
-        <v>-6808.65</v>
+        <v>-5556.57</v>
       </c>
       <c r="J181" s="1">
-        <v>-0.54522448367794</v>
+        <v>-0.76673905922406</v>
       </c>
       <c r="K181">
-        <v>2.49</v>
+        <v>4.24</v>
       </c>
       <c r="L181" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="M181" s="1">
-        <v>1241970.56</v>
+        <v>719145.0</v>
       </c>
       <c r="N181" s="1">
-        <v>1272154.26</v>
+        <v>748813.49</v>
       </c>
       <c r="O181" s="1">
-        <v>0.75</v>
+        <v>0.46</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
       <c r="B182" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="C182" s="1">
         <v>700000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>99.952</v>
+        <v>98.554</v>
       </c>
       <c r="E182" s="1">
-        <v>99.99142857</v>
+        <v>99.75271429</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
-        <v>699940.0</v>
+        <v>698269.0</v>
       </c>
       <c r="I182" s="1">
-        <v>-276.0</v>
+        <v>-8391.0</v>
       </c>
       <c r="J182" s="1">
-        <v>-0.039431951310112</v>
+        <v>-1.2016858832341</v>
       </c>
       <c r="K182">
-        <v>0.39</v>
+        <v>2.01</v>
       </c>
       <c r="L182" t="s">
-        <v>544</v>
+        <v>549</v>
       </c>
       <c r="M182" s="1">
-        <v>699664.0</v>
+        <v>689878.0</v>
       </c>
       <c r="N182" s="1">
-        <v>702401.71</v>
+        <v>703923.55</v>
       </c>
       <c r="O182" s="1">
-        <v>0.42</v>
+        <v>0.43</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>545</v>
+        <v>550</v>
       </c>
       <c r="B183" t="s">
-        <v>546</v>
+        <v>551</v>
       </c>
       <c r="C183" s="1">
-        <v>900000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>97.203</v>
+        <v>104.783</v>
       </c>
       <c r="E183" s="1">
-        <v>97.25955556</v>
+        <v>105.84375</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
-        <v>875336.0</v>
+        <v>423375.0</v>
       </c>
       <c r="I183" s="1">
-        <v>-509.0</v>
+        <v>-4243.0</v>
       </c>
       <c r="J183" s="1">
-        <v>-0.058149099317291</v>
+        <v>-1.0021848243283</v>
       </c>
       <c r="K183">
-        <v>2.14</v>
+        <v>4.07</v>
       </c>
       <c r="L183" t="s">
-        <v>547</v>
+        <v>340</v>
       </c>
       <c r="M183" s="1">
-        <v>874827.0</v>
+        <v>419132.0</v>
       </c>
       <c r="N183" s="1">
-        <v>894121.52</v>
+        <v>435405.97</v>
       </c>
       <c r="O183" s="1">
-        <v>0.53</v>
+        <v>0.27</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>548</v>
+        <v>552</v>
       </c>
       <c r="B184" t="s">
-        <v>549</v>
+        <v>553</v>
       </c>
       <c r="C184" s="1">
-        <v>600000.0</v>
+        <v>1214000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>101.947</v>
+        <v>100.275</v>
       </c>
       <c r="E184" s="1">
-        <v>99.696</v>
+        <v>102.86484432</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
-        <v>598176.0</v>
+        <v>1248779.21</v>
       </c>
       <c r="I184" s="1">
-        <v>13506.0</v>
+        <v>-31440.71</v>
       </c>
       <c r="J184" s="1">
-        <v>2.2578639062751</v>
+        <v>-2.5177156817017</v>
       </c>
       <c r="K184">
-        <v>2.55</v>
+        <v>2.69</v>
       </c>
       <c r="L184" t="s">
-        <v>550</v>
+        <v>554</v>
       </c>
       <c r="M184" s="1">
-        <v>611682.0</v>
+        <v>1217338.5</v>
       </c>
       <c r="N184" s="1">
-        <v>626961.45</v>
+        <v>1250016.72</v>
       </c>
       <c r="O184" s="1">
-        <v>0.37</v>
+        <v>0.76</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>551</v>
+        <v>555</v>
       </c>
       <c r="B185" t="s">
-        <v>552</v>
+        <v>556</v>
       </c>
       <c r="C185" s="1">
-        <v>980000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>100.36</v>
+        <v>98.303</v>
       </c>
       <c r="E185" s="1">
-        <v>100.0</v>
+        <v>99.99142857</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
-        <v>980000.0</v>
+        <v>699940.0</v>
       </c>
       <c r="I185" s="1">
-        <v>3528.0</v>
+        <v>-11819.0</v>
       </c>
       <c r="J185" s="1">
-        <v>0.36</v>
+        <v>-1.6885733062834</v>
       </c>
       <c r="K185">
-        <v>0.05</v>
-[...2 lines deleted...]
-        <v>456.03</v>
+        <v>0.55</v>
+      </c>
+      <c r="L185" t="s">
+        <v>557</v>
       </c>
       <c r="M185" s="1">
-        <v>983528.0</v>
+        <v>688121.0</v>
       </c>
       <c r="N185" s="1">
-        <v>983984.03</v>
+        <v>691999.42</v>
       </c>
       <c r="O185" s="1">
-        <v>0.58</v>
+        <v>0.42</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>553</v>
+        <v>558</v>
       </c>
       <c r="B186" t="s">
-        <v>554</v>
+        <v>559</v>
       </c>
       <c r="C186" s="1">
-        <v>1100000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>84.567</v>
+        <v>95.483</v>
       </c>
       <c r="E186" s="1">
-        <v>81.54266545</v>
+        <v>97.25955556</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
-        <v>896969.32</v>
+        <v>875336.0</v>
       </c>
       <c r="I186" s="1">
-        <v>33267.68</v>
+        <v>-15989.0</v>
       </c>
       <c r="J186" s="1">
-        <v>3.7088983154965</v>
+        <v>-1.8266128663736</v>
       </c>
       <c r="K186">
-        <v>0.37</v>
+        <v>2.28</v>
       </c>
       <c r="L186" t="s">
-        <v>555</v>
+        <v>560</v>
       </c>
       <c r="M186" s="1">
-        <v>930237.0</v>
+        <v>859347.0</v>
       </c>
       <c r="N186" s="1">
-        <v>934282.89</v>
+        <v>879874.4</v>
       </c>
       <c r="O186" s="1">
-        <v>0.55</v>
+        <v>0.54</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>556</v>
+        <v>561</v>
       </c>
       <c r="B187" t="s">
-        <v>557</v>
+        <v>562</v>
       </c>
       <c r="C187" s="1">
-        <v>1100000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>90.982</v>
+        <v>100.441</v>
       </c>
       <c r="E187" s="1">
-        <v>89.78073818</v>
+        <v>99.696</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
-        <v>987588.12</v>
+        <v>598176.0</v>
       </c>
       <c r="I187" s="1">
-        <v>13213.88</v>
+        <v>4470.0</v>
       </c>
       <c r="J187" s="1">
-        <v>1.3379950338001</v>
+        <v>0.7472717059862</v>
       </c>
       <c r="K187">
-        <v>0.49</v>
+        <v>2.72</v>
       </c>
       <c r="L187" t="s">
-        <v>558</v>
+        <v>563</v>
       </c>
       <c r="M187" s="1">
-        <v>1000802.0</v>
+        <v>602646.0</v>
       </c>
       <c r="N187" s="1">
-        <v>1006204.05</v>
+        <v>618993.95</v>
       </c>
       <c r="O187" s="1">
-        <v>0.6</v>
+        <v>0.38</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>559</v>
+        <v>564</v>
       </c>
       <c r="B188" t="s">
-        <v>560</v>
+        <v>565</v>
       </c>
       <c r="C188" s="1">
-        <v>200000.0</v>
+        <v>531000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>102.828</v>
+        <v>99.748</v>
       </c>
       <c r="E188" s="1">
-        <v>102.932</v>
+        <v>99.695</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
-        <v>205864.0</v>
+        <v>529380.45</v>
       </c>
       <c r="I188" s="1">
-        <v>-208.0</v>
+        <v>281.43</v>
       </c>
       <c r="J188" s="1">
-        <v>-0.10103757820697</v>
+        <v>0.05316214454085</v>
       </c>
       <c r="K188">
-        <v>3.39</v>
-[...2 lines deleted...]
-        <v>561</v>
+        <v>0.01</v>
+      </c>
+      <c r="L188">
+        <v>54.55</v>
       </c>
       <c r="M188" s="1">
-        <v>205656.0</v>
+        <v>529661.88</v>
       </c>
       <c r="N188" s="1">
-        <v>212436.82</v>
+        <v>529716.43</v>
       </c>
       <c r="O188" s="1">
-        <v>0.13</v>
+        <v>0.32</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>562</v>
+        <v>566</v>
       </c>
       <c r="B189" t="s">
-        <v>563</v>
+        <v>567</v>
       </c>
       <c r="C189" s="1">
-        <v>800000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D189" s="1">
-        <v>100.489</v>
+        <v>82.754</v>
       </c>
       <c r="E189" s="1">
-        <v>100.1375</v>
+        <v>81.54266545</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
-        <v>801100.0</v>
+        <v>896969.32</v>
       </c>
       <c r="I189" s="1">
-        <v>2812.0</v>
+        <v>13324.68</v>
       </c>
       <c r="J189" s="1">
-        <v>0.35101735114218</v>
+        <v>1.4855223810776</v>
       </c>
       <c r="K189">
-        <v>1.46</v>
+        <v>0.41</v>
       </c>
       <c r="L189" t="s">
-        <v>564</v>
+        <v>568</v>
       </c>
       <c r="M189" s="1">
-        <v>803912.0</v>
+        <v>910294.0</v>
       </c>
       <c r="N189" s="1">
-        <v>815591.06</v>
+        <v>914791.95</v>
       </c>
       <c r="O189" s="1">
-        <v>0.48</v>
+        <v>0.56</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>565</v>
+        <v>569</v>
       </c>
       <c r="B190" t="s">
-        <v>566</v>
+        <v>570</v>
       </c>
       <c r="C190" s="1">
-        <v>-18200000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>11.41705555</v>
+        <v>89.688</v>
       </c>
       <c r="E190" s="1">
+        <v>89.78073818</v>
+      </c>
+      <c r="F190" t="s">
+        <v>8</v>
+      </c>
+      <c r="G190">
+        <v>1.0</v>
+      </c>
+      <c r="H190" s="1">
+        <v>987588.12</v>
+      </c>
+      <c r="I190" s="1">
+        <v>-1020.12</v>
+      </c>
+      <c r="J190" s="1">
+        <v>-0.10329407364682</v>
+      </c>
+      <c r="K190">
+        <v>0.53</v>
+      </c>
+      <c r="L190" t="s">
+        <v>571</v>
+      </c>
+      <c r="M190" s="1">
+        <v>986568.0</v>
+      </c>
+      <c r="N190" s="1">
+        <v>992422.11</v>
+      </c>
+      <c r="O190" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="P190">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="191" spans="1:16">
+      <c r="A191" t="s">
+        <v>572</v>
+      </c>
+      <c r="B191" t="s">
+        <v>573</v>
+      </c>
+      <c r="C191" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D191" s="1">
+        <v>101.023</v>
+      </c>
+      <c r="E191" s="1">
+        <v>102.932</v>
+      </c>
+      <c r="F191" t="s">
+        <v>8</v>
+      </c>
+      <c r="G191">
+        <v>1.0</v>
+      </c>
+      <c r="H191" s="1">
+        <v>205864.0</v>
+      </c>
+      <c r="I191" s="1">
+        <v>-3818.0</v>
+      </c>
+      <c r="J191" s="1">
+        <v>-1.854622469203</v>
+      </c>
+      <c r="K191">
+        <v>3.6</v>
+      </c>
+      <c r="L191" t="s">
+        <v>574</v>
+      </c>
+      <c r="M191" s="1">
+        <v>202046.0</v>
+      </c>
+      <c r="N191" s="1">
+        <v>209237.78</v>
+      </c>
+      <c r="O191" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="P191">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="192" spans="1:16">
+      <c r="A192" t="s">
+        <v>575</v>
+      </c>
+      <c r="B192" t="s">
+        <v>576</v>
+      </c>
+      <c r="C192" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D192" s="1">
+        <v>98.759</v>
+      </c>
+      <c r="E192" s="1">
+        <v>100.1375</v>
+      </c>
+      <c r="F192" t="s">
+        <v>8</v>
+      </c>
+      <c r="G192">
+        <v>1.0</v>
+      </c>
+      <c r="H192" s="1">
+        <v>801100.0</v>
+      </c>
+      <c r="I192" s="1">
+        <v>-11028.0</v>
+      </c>
+      <c r="J192" s="1">
+        <v>-1.3766071651479</v>
+      </c>
+      <c r="K192">
+        <v>1.63</v>
+      </c>
+      <c r="L192" t="s">
+        <v>577</v>
+      </c>
+      <c r="M192" s="1">
+        <v>790072.0</v>
+      </c>
+      <c r="N192" s="1">
+        <v>803133.19</v>
+      </c>
+      <c r="O192" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="P192">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="193" spans="1:16">
+      <c r="A193" t="s">
+        <v>578</v>
+      </c>
+      <c r="B193" t="s">
+        <v>579</v>
+      </c>
+      <c r="C193" s="1">
+        <v>-4500000.0</v>
+      </c>
+      <c r="D193" s="1">
+        <v>9.55193333</v>
+      </c>
+      <c r="E193" s="1">
         <v>0.0</v>
       </c>
-      <c r="F190" t="s">
-[...5 lines deleted...]
-      <c r="H190" s="1">
+      <c r="F193" t="s">
+        <v>8</v>
+      </c>
+      <c r="G193">
+        <v>1.0</v>
+      </c>
+      <c r="H193" s="1">
         <v>0.0</v>
       </c>
-      <c r="I190" s="1">
-[...2 lines deleted...]
-      <c r="J190" s="1">
+      <c r="I193" s="1">
+        <v>-375462.0</v>
+      </c>
+      <c r="J193" s="1">
         <v>0</v>
       </c>
-      <c r="K190">
+      <c r="K193">
         <v>0.0</v>
       </c>
-      <c r="L190" t="s">
-[...11 lines deleted...]
-      <c r="P190">
+      <c r="L193" t="s">
+        <v>580</v>
+      </c>
+      <c r="M193" s="1">
+        <v>-375462.0</v>
+      </c>
+      <c r="N193" s="1">
+        <v>-429837.0</v>
+      </c>
+      <c r="O193" s="1">
+        <v>-0.26</v>
+      </c>
+      <c r="P193">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>