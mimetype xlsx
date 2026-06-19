--- v2 (2026-06-17)
+++ v3 (2026-06-19)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="581">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="548">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>I</t>
   </si>
   <si>
     <t>FR0011024249</t>
   </si>
   <si>
@@ -100,1707 +100,1608 @@
   <si>
     <t>PMV (EUR)</t>
   </si>
   <si>
     <t>Var.</t>
   </si>
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
-    <t>FR001400KPZ3</t>
-[...4 lines deleted...]
-  <si>
     <t>OE100626</t>
   </si>
   <si>
     <t>EURO-BOBL JUN 26</t>
   </si>
   <si>
     <t>XS2986639701</t>
   </si>
   <si>
     <t>A2A SPA 3.625 30/01/2035</t>
   </si>
   <si>
-    <t>4 214.14</t>
+    <t>4 048.88</t>
   </si>
   <si>
     <t>XS2809859536</t>
   </si>
   <si>
     <t>ACHMEA BV 02/11/2044</t>
   </si>
   <si>
-    <t>7 051.75</t>
-[...8 lines deleted...]
-    <t>36 607.19</t>
+    <t>7 257.64</t>
   </si>
   <si>
     <t>BE6317598850</t>
   </si>
   <si>
     <t>AGEAS SA PERP</t>
   </si>
   <si>
-    <t>11 975.34</t>
+    <t>12 145.21</t>
   </si>
   <si>
     <t>BE6369832363</t>
   </si>
   <si>
-    <t>14 969.18</t>
+    <t>15 613.01</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>13 719.45</t>
+    <t>11 951.51</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
-    <t>7 709.59</t>
+    <t>7 939.73</t>
+  </si>
+  <si>
+    <t>XS3324546251</t>
+  </si>
+  <si>
+    <t>AKZO NOBEL NV 4 25/03/2031</t>
   </si>
   <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLIANDER NV PERP</t>
   </si>
   <si>
-    <t>16 335.62</t>
+    <t>16 582.19</t>
   </si>
   <si>
     <t>DE000A4DFLN3</t>
   </si>
   <si>
     <t>ALLIANZ SE 25/07/2055</t>
   </si>
   <si>
-    <t>17 262.69</t>
+    <t>14 628.37</t>
   </si>
   <si>
     <t>DE000A3E5TR0</t>
   </si>
   <si>
     <t>ALLIANZ SE PERP</t>
   </si>
   <si>
-    <t>9 203.29</t>
-[...17 lines deleted...]
-    <t>19 965.75</t>
+    <t>9 317.26</t>
   </si>
   <si>
     <t>XS3064423174</t>
   </si>
   <si>
     <t>ALPHABET INC 3 06/05/2033</t>
   </si>
   <si>
-    <t>18 238.36</t>
+    <t>15 830.14</t>
   </si>
   <si>
     <t>XS3224609456</t>
   </si>
   <si>
     <t>ALPHABET INC 3.5 06/11/2038</t>
   </si>
   <si>
-    <t>4 004.58</t>
+    <t>4 125.01</t>
   </si>
   <si>
     <t>XS3229091015</t>
   </si>
   <si>
     <t>AMCOR UK FINANCE PLC 3.75 20/02/2033</t>
   </si>
   <si>
-    <t>1 392.53</t>
+    <t>1 598.84</t>
   </si>
   <si>
     <t>FR001400ZZD7</t>
   </si>
   <si>
     <t>ARKEMA SA PERP</t>
   </si>
   <si>
-    <t>20 679.45</t>
+    <t>20 958.90</t>
   </si>
   <si>
     <t>XS3070545234</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 3.5 13/05/2030</t>
   </si>
   <si>
-    <t>44 589.04</t>
+    <t>45 164.38</t>
   </si>
   <si>
     <t>XS2919279633</t>
   </si>
   <si>
     <t>ASB BANK LTD 3.185 16/04/2029</t>
   </si>
   <si>
-    <t>29 406.71</t>
+    <t>26 780.18</t>
   </si>
   <si>
     <t>XS2790191303</t>
   </si>
   <si>
     <t>ASR NEDERLAND NV PERP</t>
   </si>
   <si>
-    <t>8 930.14</t>
+    <t>6 243.84</t>
   </si>
   <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>39 274.03</t>
+    <t>39 969.15</t>
   </si>
   <si>
     <t>XS2737652474</t>
   </si>
   <si>
     <t>AXA SA PERP</t>
   </si>
   <si>
-    <t>12 490.77</t>
+    <t>10 972.04</t>
   </si>
   <si>
     <t>XS2762369549</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 08/02/2036</t>
   </si>
   <si>
-    <t>4 167.12</t>
+    <t>4 594.52</t>
   </si>
   <si>
     <t>IT0005675126</t>
   </si>
   <si>
     <t>BANCO BPM SPA 23/10/2031</t>
   </si>
   <si>
-    <t>13 089.04</t>
+    <t>10 859.59</t>
   </si>
   <si>
     <t>IT0005632267</t>
   </si>
   <si>
     <t>BANCO BPM SPA 3.375 21/01/2030</t>
   </si>
   <si>
-    <t>4 696.06</t>
-[...8 lines deleted...]
-    <t>13 376.71</t>
+    <t>4 461.57</t>
   </si>
   <si>
     <t>XS2743029840</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 3.75 09/01/2034</t>
   </si>
   <si>
-    <t>7 089.04</t>
+    <t>6 750.00</t>
   </si>
   <si>
     <t>XS2817323749</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA PERP</t>
   </si>
   <si>
-    <t>4 247.19</t>
+    <t>3 657.30</t>
   </si>
   <si>
     <t>XS2345798271</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 24/05/2032</t>
   </si>
   <si>
-    <t>18 054.68</t>
+    <t>15 551.79</t>
   </si>
   <si>
     <t>XS2817924660</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC 10/08/2034</t>
   </si>
   <si>
-    <t>3 825.12</t>
+    <t>3 894.35</t>
   </si>
   <si>
     <t>XS3112064947</t>
   </si>
   <si>
     <t>BANK OF MONTREAL 09/01/2032</t>
   </si>
   <si>
-    <t>9 977.59</t>
+    <t>9 256.00</t>
   </si>
   <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
   </si>
   <si>
-    <t>6 558.90</t>
+    <t>5 849.32</t>
   </si>
   <si>
     <t>XS2831195644</t>
   </si>
   <si>
     <t>BARCLAYS PLC 31/05/2036</t>
   </si>
   <si>
-    <t>15 913.60</t>
+    <t>16 131.59</t>
   </si>
   <si>
     <t>XS3170898723</t>
   </si>
   <si>
     <t>BAWAG PSK BANK FUER ARBEIT UND WIR 02/09/2033</t>
   </si>
   <si>
-    <t>10 984.93</t>
+    <t>9 339.04</t>
   </si>
   <si>
     <t>BE0390167337</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
   </si>
   <si>
-    <t>2 995.89</t>
+    <t>2 866.44</t>
   </si>
   <si>
     <t>BE6365319829</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 28/05/2030</t>
   </si>
   <si>
-    <t>30 005.14</t>
+    <t>24 882.53</t>
   </si>
   <si>
     <t>XS3215466338</t>
   </si>
   <si>
     <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
   </si>
   <si>
-    <t>10 067.16</t>
-[...8 lines deleted...]
-    <t>13 117.81</t>
+    <t>9 153.90</t>
   </si>
   <si>
     <t>FR001400F2H9</t>
   </si>
   <si>
     <t>BNP PARIBAS SA PERP</t>
   </si>
   <si>
-    <t>15 884.62</t>
+    <t>16 532.97</t>
   </si>
   <si>
     <t>XS2621007660</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 4.125 12/05/2033</t>
   </si>
   <si>
-    <t>23 478.37</t>
+    <t>23 780.34</t>
   </si>
   <si>
     <t>FR0014005V67</t>
   </si>
   <si>
     <t>BPCE SA 13/10/2046</t>
   </si>
   <si>
-    <t>20 108.90</t>
+    <t>16 871.92</t>
   </si>
   <si>
     <t>FR0014015DL3</t>
   </si>
   <si>
     <t>BPCE SA 16/01/2037</t>
   </si>
   <si>
     <t>XS3227880021</t>
   </si>
   <si>
     <t>BT FINANCE PLC 3.375 17/11/2032</t>
   </si>
   <si>
-    <t>9 949.68</t>
+    <t>9 110.84</t>
   </si>
   <si>
     <t>FR0014013058</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
   </si>
   <si>
-    <t>17 189.38</t>
+    <t>14 396.92</t>
   </si>
   <si>
     <t>XS3226502485</t>
   </si>
   <si>
     <t>CAIXABANK SA 14/05/2038</t>
   </si>
   <si>
-    <t>9 289.38</t>
+    <t>9 586.64</t>
   </si>
   <si>
     <t>FR0014012S89</t>
   </si>
   <si>
     <t>CAPGEMINI SE 3.5 25/09/2034</t>
   </si>
   <si>
-    <t>13 424.66</t>
+    <t>13 731.51</t>
   </si>
   <si>
     <t>XS2387052744</t>
   </si>
   <si>
     <t>CASTELLUM HELSINKI FINANCE HOLDING 0.875 17/09/2029</t>
   </si>
   <si>
-    <t>3 948.29</t>
+    <t>3 586.30</t>
   </si>
   <si>
     <t>XS2793256137</t>
   </si>
   <si>
     <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
   </si>
   <si>
-    <t>22 718.40</t>
-[...8 lines deleted...]
-    <t>19 713.70</t>
+    <t>18 275.01</t>
   </si>
   <si>
     <t>DE000CZ45YV9</t>
   </si>
   <si>
     <t>COMMERZBANK AG 16/07/2032</t>
   </si>
   <si>
-    <t>13 479.45</t>
+    <t>10 958.90</t>
   </si>
   <si>
     <t>FR001400Q7X2</t>
   </si>
   <si>
     <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
   </si>
   <si>
-    <t>30 513.70</t>
+    <t>30 920.55</t>
   </si>
   <si>
     <t>FR0014010IN9</t>
   </si>
   <si>
     <t>COVIVIO SA 3.625 17/06/2034</t>
   </si>
   <si>
-    <t>10 924.66</t>
+    <t>11 083.56</t>
   </si>
   <si>
     <t>FR001400MDV4</t>
   </si>
   <si>
     <t>COVIVIO SA 4.625 05/06/2032</t>
   </si>
   <si>
-    <t>40 003.08</t>
+    <t>40 560.62</t>
   </si>
   <si>
     <t>FR001400F067</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA PERP</t>
   </si>
   <si>
-    <t>13 855.56</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400PZV0</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
   </si>
   <si>
-    <t>16 235.40</t>
-[...8 lines deleted...]
-    <t>1 821.92</t>
+    <t>12 334.68</t>
   </si>
   <si>
     <t>BE0002989706</t>
   </si>
   <si>
     <t>CRELAN SA 23/01/2032</t>
   </si>
   <si>
-    <t>5 537.67</t>
+    <t>5 091.78</t>
   </si>
   <si>
     <t>BE0390287564</t>
   </si>
   <si>
     <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
   </si>
   <si>
-    <t>4 734.25</t>
+    <t>4 558.90</t>
   </si>
   <si>
     <t>XS2900380812</t>
   </si>
   <si>
     <t>DAIMLER TRUCK INTERNATIONAL FINANC 3.375 23/09/2030</t>
   </si>
   <si>
-    <t>3 273.29</t>
+    <t>3 347.26</t>
   </si>
   <si>
     <t>FR001400YP56</t>
   </si>
   <si>
     <t>DANONE SA 3.438 07/04/2033</t>
   </si>
   <si>
-    <t>16 295.18</t>
+    <t>16 483.56</t>
   </si>
   <si>
     <t>DE000A30VT06</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG (PARIS BRANCH) 05/09/2030</t>
   </si>
   <si>
-    <t>45 410.96</t>
+    <t>40 890.41</t>
   </si>
   <si>
     <t>DE000A4DE9Y3</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 13/02/2031</t>
   </si>
   <si>
-    <t>1 257.53</t>
+    <t>1 054.11</t>
   </si>
   <si>
     <t>DE000A351ZT4</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG 3.875 28/09/2033</t>
   </si>
   <si>
-    <t>9 130.14</t>
+    <t>9 342.47</t>
   </si>
   <si>
     <t>XS3032045471</t>
   </si>
   <si>
     <t>DEUTSCHE POST AG 3 24/03/2030</t>
   </si>
   <si>
-    <t>19 410.41</t>
+    <t>16 634.30</t>
   </si>
   <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
   </si>
   <si>
-    <t>5 075.34</t>
+    <t>5 157.53</t>
   </si>
   <si>
     <t>XS2977974927</t>
   </si>
   <si>
     <t>DNB BANK ASA 15/01/2031</t>
   </si>
   <si>
-    <t>2 589.04</t>
+    <t>2 202.74</t>
   </si>
   <si>
     <t>XS3074473474</t>
   </si>
   <si>
     <t>DNB BANK ASA 20/05/2031</t>
   </si>
   <si>
-    <t>10 376.71</t>
+    <t>10 513.70</t>
   </si>
   <si>
     <t>XS2852136063</t>
   </si>
   <si>
     <t>DSM BV 3.625 02/07/2034</t>
   </si>
   <si>
-    <t>23 936.92</t>
+    <t>24 305.18</t>
   </si>
   <si>
     <t>XS3204041266</t>
   </si>
   <si>
     <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
   </si>
   <si>
-    <t>9 442.68</t>
+    <t>8 071.97</t>
   </si>
   <si>
     <t>XS3274805376</t>
   </si>
   <si>
     <t>E.ON SE 3.448 19/01/2034</t>
   </si>
   <si>
-    <t>10 545.02</t>
+    <t>9 474.54</t>
   </si>
   <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
   </si>
   <si>
-    <t>24 443.20</t>
+    <t>20 811.77</t>
   </si>
   <si>
     <t>XS3071203056</t>
   </si>
   <si>
     <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
   </si>
   <si>
-    <t>28 066.44</t>
+    <t>25 265.75</t>
   </si>
   <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP SA 02/12/2055</t>
   </si>
   <si>
-    <t>1 833.90</t>
+    <t>2 265.41</t>
   </si>
   <si>
     <t>XS3171675393</t>
   </si>
   <si>
     <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.125 03/12/2031</t>
   </si>
   <si>
-    <t>6 488.87</t>
+    <t>5 791.95</t>
   </si>
   <si>
     <t>FR001400D6O8</t>
   </si>
   <si>
     <t>ELECTRICITE DE FRANCE SA 4.75 12/10/2034</t>
   </si>
   <si>
-    <t>10 280.82</t>
+    <t>8 432.88</t>
   </si>
   <si>
     <t>BE6352705782</t>
   </si>
   <si>
     <t>ELIA GROUP SA 3.875 11/06/2031</t>
   </si>
   <si>
-    <t>26 848.97</t>
+    <t>24 205.48</t>
+  </si>
+  <si>
+    <t>FR0014016ZV3</t>
+  </si>
+  <si>
+    <t>ELIS SA 3.875 23/03/2032</t>
   </si>
   <si>
     <t>XS3070067072</t>
   </si>
   <si>
     <t>ELISA OYJ 2.875 14/05/2030</t>
   </si>
   <si>
-    <t>35 486.32</t>
+    <t>31 014.87</t>
   </si>
   <si>
     <t>XS3086867440</t>
   </si>
   <si>
     <t>ELM BV 3.375 19/06/2030</t>
   </si>
   <si>
-    <t>15 145.89</t>
+    <t>12 806.51</t>
   </si>
   <si>
     <t>XS1492580516</t>
   </si>
   <si>
     <t>ELM BV FOR SWISS LIFE INSURANCE &amp; PERP</t>
   </si>
   <si>
-    <t>76 832.88</t>
+    <t>77 843.84</t>
   </si>
   <si>
     <t>XS2312746345</t>
   </si>
   <si>
     <t>ENEL SPA NC30 PERP</t>
   </si>
   <si>
-    <t>8 876.71</t>
+    <t>9 061.64</t>
   </si>
   <si>
     <t>FR001400KHG0</t>
   </si>
   <si>
     <t>ENGIE SA 3.875 06/01/2031</t>
   </si>
   <si>
-    <t>7 643.84</t>
+    <t>5 647.95</t>
   </si>
   <si>
     <t>AT0000A3RNZ8</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG 21/04/2036</t>
   </si>
   <si>
-    <t>4 684.93</t>
+    <t>4 386.99</t>
   </si>
   <si>
     <t>FR001400RX89</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA 3 05/03/2032</t>
   </si>
   <si>
-    <t>1 035.62</t>
+    <t>1 183.56</t>
   </si>
   <si>
     <t>XS2113167568</t>
   </si>
   <si>
     <t>ESSITY AB (PUBL) 0.5 03/02/2030</t>
   </si>
   <si>
     <t>XS2386877133</t>
   </si>
   <si>
     <t>ESSITY CAPITAL BV 0.25 15/09/2029</t>
   </si>
   <si>
     <t>DE000A4DFWV3</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG 09/09/2055</t>
   </si>
   <si>
-    <t>13 343.84</t>
+    <t>13 623.29</t>
   </si>
   <si>
     <t>XS2982065018</t>
   </si>
   <si>
     <t>EXPERIAN PLC 3.51 15/12/2033</t>
   </si>
   <si>
-    <t>5 242.88</t>
-[...8 lines deleted...]
-    <t>5 474.38</t>
+    <t>5 465.98</t>
   </si>
   <si>
     <t>XS3299544711</t>
   </si>
   <si>
     <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
   </si>
   <si>
-    <t>2 988.08</t>
-[...5 lines deleted...]
-    <t>GDF SUEZ 1.5 13/03/2035</t>
+    <t>3 386.49</t>
   </si>
   <si>
     <t>XS3148184156</t>
   </si>
   <si>
     <t>GIVAUDAN FINANCE EUROPE BV 2.875 09/09/2029</t>
   </si>
   <si>
-    <t>10 531.16</t>
+    <t>9 215.75</t>
   </si>
   <si>
     <t>XS2715302001</t>
   </si>
   <si>
     <t>GIVAUDAN FINANCE EUROPE BV 4.125 28/11/2033</t>
   </si>
   <si>
-    <t>7 275.82</t>
+    <t>7 538.01</t>
   </si>
   <si>
     <t>DE000A383PT8</t>
   </si>
   <si>
     <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
   </si>
   <si>
-    <t>33 516.10</t>
+    <t>33 983.22</t>
   </si>
   <si>
     <t>ES0244251056</t>
   </si>
   <si>
     <t>IBERCAJA BANCO SA 10/08/2031</t>
   </si>
   <si>
-    <t>1 900.68</t>
+    <t>1 755.14</t>
   </si>
   <si>
     <t>XS3224600232</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU PERP</t>
   </si>
   <si>
-    <t>8 260.27</t>
+    <t>8 506.85</t>
   </si>
   <si>
     <t>XS2295333988</t>
   </si>
   <si>
     <t>IBERDROLA INTERNATIONAL BV PERP</t>
   </si>
   <si>
-    <t>2 090.00</t>
+    <t>2 310.00</t>
   </si>
   <si>
     <t>XS2244941063</t>
   </si>
   <si>
-    <t>11 680.41</t>
+    <t>11 824.17</t>
   </si>
   <si>
     <t>FR001400ZRC6</t>
   </si>
   <si>
     <t>ICADE 4.375 22/05/2035</t>
   </si>
   <si>
-    <t>43 294.52</t>
+    <t>43 869.86</t>
   </si>
   <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>9 344.77</t>
+    <t>8 025.54</t>
   </si>
   <si>
     <t>FR00140141X5</t>
   </si>
   <si>
     <t>IMERYS S.A. 4 21/11/2032</t>
   </si>
   <si>
-    <t>7 758.90</t>
+    <t>6 684.93</t>
   </si>
   <si>
     <t>XS3074456891</t>
   </si>
   <si>
     <t>INFORMA PLC 3.375 09/06/2031</t>
   </si>
   <si>
-    <t>13 528.76</t>
+    <t>13 719.98</t>
   </si>
   <si>
     <t>XS3153087559</t>
   </si>
   <si>
     <t>ING GROEP NV 20/08/2037</t>
   </si>
   <si>
-    <t>38 081.16</t>
+    <t>34 238.01</t>
   </si>
   <si>
     <t>XS2886191589</t>
   </si>
   <si>
     <t>ING GROEP NV 26/08/2035</t>
   </si>
   <si>
-    <t>19 095.89</t>
+    <t>17 034.93</t>
   </si>
   <si>
     <t>IT0005611550</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 16/09/2032</t>
   </si>
   <si>
-    <t>18 806.56</t>
+    <t>7 317.32</t>
   </si>
   <si>
     <t>XS3032046016</t>
   </si>
   <si>
     <t>INVESTOR AB 3.5 31/03/2034</t>
   </si>
   <si>
-    <t>18 955.62</t>
+    <t>19 170.41</t>
   </si>
   <si>
     <t>XS2977890313</t>
   </si>
   <si>
     <t>IREN SPA PERP</t>
   </si>
   <si>
-    <t>16 273.97</t>
+    <t>16 471.23</t>
   </si>
   <si>
     <t>XS2957380228</t>
   </si>
   <si>
     <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
   </si>
   <si>
-    <t>3 750.51</t>
+    <t>3 030.31</t>
   </si>
   <si>
     <t>XS3300349639</t>
   </si>
   <si>
     <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
   </si>
   <si>
-    <t>3 926.79</t>
+    <t>3 901.36</t>
   </si>
   <si>
     <t>BE0002990712</t>
   </si>
   <si>
     <t>KBC GROEP NV 17/04/2035</t>
   </si>
   <si>
-    <t>34 980.82</t>
+    <t>30 972.60</t>
   </si>
   <si>
     <t>BE0390152180</t>
   </si>
   <si>
     <t>KBC GROEP NV PERP</t>
   </si>
   <si>
     <t>FR0013300605</t>
   </si>
   <si>
     <t>KLEPIERRE SA 1.625 13/12/2032</t>
   </si>
   <si>
-    <t>2 564.38</t>
+    <t>2 671.23</t>
   </si>
   <si>
     <t>FR001400NDQ2</t>
   </si>
   <si>
     <t>KLEPIERRE SA 3.875 23/09/2033</t>
   </si>
   <si>
-    <t>11 274.66</t>
+    <t>11 529.45</t>
   </si>
   <si>
     <t>XS2229470146</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
   </si>
   <si>
-    <t>3 643.84</t>
+    <t>3 797.26</t>
   </si>
   <si>
     <t>FR0014001R34</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 02/08/2032</t>
   </si>
   <si>
-    <t>7 058.22</t>
+    <t>1 436.30</t>
   </si>
   <si>
     <t>XS3069338336</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
   </si>
   <si>
-    <t>16 138.74</t>
+    <t>12 859.40</t>
   </si>
   <si>
     <t>XS2815980664</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 14/05/2032</t>
   </si>
   <si>
-    <t>15 975.93</t>
+    <t>16 182.74</t>
   </si>
   <si>
     <t>XS2679904685</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 4.231 29/09/2030</t>
   </si>
   <si>
-    <t>20 852.69</t>
+    <t>21 340.47</t>
   </si>
   <si>
     <t>FR001400ZEB6</t>
   </si>
   <si>
     <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
   </si>
   <si>
-    <t>1 676.71</t>
+    <t>2 235.62</t>
   </si>
   <si>
     <t>XS1689185426</t>
   </si>
   <si>
     <t>MAGNA INTERNATIONAL INC 1.5 25/09/2027</t>
   </si>
   <si>
+    <t>1 022.51</t>
+  </si>
+  <si>
     <t>XS3070027522</t>
   </si>
   <si>
     <t>MAGNA INTERNATIONAL INC 3.625 21/05/2031</t>
   </si>
   <si>
-    <t>21 565.08</t>
+    <t>18 811.66</t>
   </si>
   <si>
     <t>XS3238212164</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
   </si>
   <si>
-    <t>13 339.42</t>
+    <t>11 407.50</t>
   </si>
   <si>
     <t>XS2023644540</t>
   </si>
   <si>
     <t>MERCK FINANCIAL SERVICES GMBH 0.875 05/07/2031</t>
   </si>
   <si>
-    <t>6 777.05</t>
+    <t>6 882.53</t>
   </si>
   <si>
     <t>XS3223939466</t>
   </si>
   <si>
     <t>MERCK KGAA 24/11/2055</t>
   </si>
   <si>
-    <t>5 198.63</t>
+    <t>6 102.74</t>
   </si>
   <si>
     <t>XS3293638568</t>
   </si>
   <si>
     <t>MIZUHO FINANCIAL GROUP INC 3.21 16/05/2032</t>
   </si>
   <si>
-    <t>4 086.73</t>
+    <t>3 998.43</t>
   </si>
   <si>
     <t>XS2790333889</t>
   </si>
   <si>
     <t>MORGAN STANLEY 21/03/2035</t>
   </si>
   <si>
-    <t>78 666.58</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3086253039</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 3.15 03/06/2030</t>
   </si>
   <si>
-    <t>17 458.77</t>
+    <t>15 171.78</t>
   </si>
   <si>
     <t>XS2388449758</t>
   </si>
   <si>
     <t>NATIONALE NEDERLANDEN BANK N V 0.5 21/09/2028</t>
   </si>
   <si>
-    <t>6 130.14</t>
+    <t>5 515.07</t>
   </si>
   <si>
     <t>XS2898838516</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 12/09/2032</t>
   </si>
   <si>
-    <t>28 007.24</t>
+    <t>24 842.04</t>
   </si>
   <si>
     <t>XS3009472989</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 25/02/2035</t>
   </si>
   <si>
-    <t>2 244.00</t>
+    <t>2 386.80</t>
   </si>
   <si>
     <t>XS3303513066</t>
   </si>
   <si>
     <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
   </si>
   <si>
     <t>XS2602037629</t>
   </si>
   <si>
     <t>NN GROUP NV PERP</t>
   </si>
   <si>
+    <t>1 063.31</t>
+  </si>
+  <si>
     <t>XS3232967318</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 19/11/2035</t>
   </si>
   <si>
-    <t>21 369.86</t>
+    <t>22 082.19</t>
   </si>
   <si>
     <t>XS3100081507</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 3.678 16/07/2033</t>
   </si>
   <si>
-    <t>14 600.55</t>
+    <t>12 318.78</t>
   </si>
   <si>
     <t>XS2776001377</t>
   </si>
   <si>
     <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
   </si>
   <si>
+    <t>1 206.30</t>
+  </si>
+  <si>
     <t>XS3284416917</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 30/01/2032</t>
   </si>
   <si>
-    <t>8 864.22</t>
+    <t>8 213.86</t>
   </si>
   <si>
     <t>FR001400GDJ1</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>73 998.29</t>
+    <t>74 881.85</t>
   </si>
   <si>
     <t>XS2901491261</t>
   </si>
   <si>
     <t>P3 GROUP SARL 4 19/04/2032</t>
   </si>
   <si>
-    <t>33 052.27</t>
+    <t>29 744.00</t>
   </si>
   <si>
     <t>XS3013011203</t>
   </si>
   <si>
     <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
   </si>
   <si>
     <t>XS2810794680</t>
   </si>
   <si>
     <t>PROLOGIS EURO FINANCE LLC 4 05/05/2034</t>
   </si>
   <si>
-    <t>20 909.59</t>
+    <t>21 172.60</t>
   </si>
   <si>
     <t>BE0002830116</t>
   </si>
   <si>
     <t>PROXIMUS NV 0.75 17/11/2036</t>
   </si>
   <si>
-    <t>2 005.48</t>
+    <t>2 071.23</t>
   </si>
   <si>
     <t>FR0014010CI2</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA 3.375 12/06/2032</t>
   </si>
   <si>
-    <t>23 301.37</t>
+    <t>23 634.25</t>
   </si>
   <si>
     <t>CH1353015048</t>
   </si>
   <si>
     <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
   </si>
   <si>
-    <t>18 711.22</t>
+    <t>16 969.91</t>
   </si>
   <si>
     <t>FR0014015EO5</t>
   </si>
   <si>
     <t>RCI BANQUE SA 3.75 16/02/2032</t>
   </si>
   <si>
-    <t>2 547.95</t>
+    <t>2 034.25</t>
   </si>
   <si>
     <t>XS2552369469</t>
   </si>
   <si>
     <t>RED ELECTRICA CORPORACION SA PERP</t>
   </si>
   <si>
-    <t>39 736.99</t>
+    <t>34 668.49</t>
   </si>
   <si>
     <t>XS2838500218</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
   </si>
   <si>
-    <t>9 357.53</t>
+    <t>9 505.48</t>
   </si>
   <si>
     <t>XS2779010300</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.375 20/03/2033</t>
   </si>
   <si>
-    <t>33 623.88</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400U3P1</t>
   </si>
   <si>
     <t>ROQUETTE FRERES SA 3.774 25/11/2031</t>
   </si>
   <si>
-    <t>8 251.10</t>
+    <t>8 540.61</t>
   </si>
   <si>
     <t>XS2979759359</t>
   </si>
   <si>
     <t>ROYAL BANK OF CANADA 22/01/2031</t>
   </si>
   <si>
+    <t>1 068.49</t>
+  </si>
+  <si>
     <t>XS3308054124</t>
   </si>
   <si>
     <t>ROYAL SCHIPHOL GROUP NV 3.625 20/11/2035</t>
   </si>
   <si>
     <t>FR001400J150</t>
   </si>
   <si>
     <t>RTE RESEAU DE TRANSPORT D ELECTRIC 3.75 04/07/2035</t>
   </si>
   <si>
-    <t>31 808.22</t>
+    <t>32 301.37</t>
   </si>
   <si>
     <t>XS3304304945</t>
   </si>
   <si>
     <t>SAGE GROUP PLC 3.821 25/02/2033</t>
   </si>
   <si>
-    <t>1 391.05</t>
+    <t>1 371.79</t>
   </si>
   <si>
     <t>FR001400Y1I6</t>
   </si>
   <si>
     <t>SANOFI SA 2.75 11/03/2031</t>
   </si>
   <si>
     <t>XS2894895684</t>
   </si>
   <si>
     <t>SCOTTISH HYDRO ELECTRIC TRANSMISSI 3.375 04/09/2032</t>
   </si>
   <si>
-    <t>9 297.25</t>
+    <t>9 486.99</t>
   </si>
   <si>
     <t>XS2616008970</t>
   </si>
   <si>
     <t>SIKA CAPITAL BV 3.75 03/05/2030</t>
   </si>
   <si>
-    <t>34 257.53</t>
+    <t>34 685.75</t>
   </si>
   <si>
     <t>FR0014014A53</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 20/11/2035</t>
   </si>
   <si>
-    <t>13 896.92</t>
+    <t>5 223.29</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE PLC 3.5 18/03/2032</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
-    <t>32 745.21</t>
+    <t>33 139.73</t>
   </si>
   <si>
     <t>XS2021467753</t>
   </si>
   <si>
     <t>STANDARD CHARTERED PLC 02/07/2027</t>
   </si>
   <si>
     <t>XS2726853554</t>
   </si>
   <si>
     <t>STATKRAFT AS 3.125 13/12/2031</t>
   </si>
   <si>
-    <t>4 504.11</t>
+    <t>3 835.62</t>
   </si>
   <si>
     <t>XS2768793676</t>
   </si>
   <si>
     <t>STATNETT SF 3.375 26/02/2036</t>
   </si>
   <si>
-    <t>1 747.60</t>
+    <t>1 849.32</t>
   </si>
   <si>
     <t>XS3307413842</t>
   </si>
   <si>
     <t>STELLANTIS NV PERP</t>
   </si>
   <si>
     <t>FR001400DQ92</t>
   </si>
   <si>
     <t>SUEZ SA (FR) 5 03/11/2032</t>
   </si>
   <si>
-    <t>13 041.10</t>
+    <t>11 506.85</t>
   </si>
   <si>
     <t>BE6365314770</t>
   </si>
   <si>
     <t>SYENSQO NV 3.375 28/05/2031</t>
   </si>
   <si>
-    <t>32 732.88</t>
+    <t>33 176.71</t>
   </si>
   <si>
     <t>XS2314267449</t>
   </si>
   <si>
     <t>TELE2 AB 0.75 23/03/2031</t>
   </si>
   <si>
-    <t>5 192.47</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2623868994</t>
   </si>
   <si>
     <t>TELE2 AB 3.75 22/11/2029</t>
   </si>
   <si>
-    <t>7 344.55</t>
+    <t>6 352.50</t>
   </si>
   <si>
     <t>XS2589828941</t>
   </si>
   <si>
     <t>TELIA COMPANY AB 3.625 22/02/2032</t>
   </si>
   <si>
-    <t>1 986.30</t>
+    <t>2 016.10</t>
   </si>
   <si>
     <t>XS3166363906</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
   </si>
   <si>
-    <t>2 515.07</t>
-[...8 lines deleted...]
-    <t>26 489.73</t>
+    <t>2 718.49</t>
   </si>
   <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
   </si>
   <si>
-    <t>18 739.73</t>
+    <t>17 046.58</t>
   </si>
   <si>
     <t>XS3281650823</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
   </si>
   <si>
-    <t>2 529.51</t>
+    <t>2 744.79</t>
   </si>
   <si>
     <t>XS2798269069</t>
   </si>
   <si>
-    <t>17 802.74</t>
+    <t>18 010.96</t>
   </si>
   <si>
     <t>FR001400L263</t>
   </si>
   <si>
     <t>THALES SA 4.25 18/10/2031</t>
   </si>
   <si>
-    <t>12 389.04</t>
+    <t>12 715.07</t>
   </si>
   <si>
     <t>XS3298843924</t>
   </si>
   <si>
     <t>T-MOBILE USA INC 3.625 19/02/2035</t>
   </si>
   <si>
-    <t>4 001.60</t>
+    <t>3 937.64</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
-    <t>5 999.73</t>
+    <t>6 436.08</t>
   </si>
   <si>
     <t>XS3047435659</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.143 17/04/2035</t>
   </si>
   <si>
-    <t>14 721.38</t>
+    <t>11 037.41</t>
   </si>
   <si>
     <t>XS2614623978</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.225 26/04/2033</t>
   </si>
   <si>
-    <t>15 140.55</t>
+    <t>11 494.32</t>
   </si>
   <si>
     <t>CH1305916897</t>
   </si>
   <si>
     <t>UBS GROUP AG 09/06/2033</t>
   </si>
   <si>
-    <t>21 844.30</t>
+    <t>22 153.06</t>
   </si>
   <si>
     <t>CH1474856957</t>
   </si>
   <si>
     <t>UBS GROUP AG 11/08/2031</t>
   </si>
   <si>
-    <t>12 311.88</t>
-[...8 lines deleted...]
-    <t>29 668.49</t>
+    <t>8 654.70</t>
   </si>
   <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
   </si>
   <si>
-    <t>14 045.55</t>
-[...5 lines deleted...]
-    <t>UNICAJA BANCO SA 22/06/2034</t>
+    <t>12 293.84</t>
   </si>
   <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
   </si>
   <si>
-    <t>32 678.22</t>
+    <t>27 711.37</t>
   </si>
   <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
   </si>
   <si>
-    <t>3 878.42</t>
+    <t>3 519.91</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>20 527.40</t>
+    <t>20 773.97</t>
   </si>
   <si>
     <t>XS2821745374</t>
   </si>
   <si>
     <t>VERBUND AG 3.25 17/05/2031</t>
   </si>
   <si>
-    <t>16 347.95</t>
+    <t>8 280.82</t>
   </si>
   <si>
     <t>XS3310548105</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS A/S 3.75 15/06/2033</t>
   </si>
   <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>4 497.95</t>
+    <t>4 588.36</t>
   </si>
   <si>
     <t>XS2198580271</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 0.75 03/07/2030</t>
   </si>
   <si>
-    <t>5 854.11</t>
+    <t>5 944.52</t>
   </si>
   <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
-    <t>7 191.78</t>
+    <t>7 273.97</t>
   </si>
   <si>
     <t>CH1471403852</t>
   </si>
   <si>
     <t>ZUERCHER KANTONALBANK 11/09/2031</t>
   </si>
   <si>
-    <t>13 061.19</t>
+    <t>13 337.62</t>
   </si>
   <si>
     <t>CDS-00108119</t>
   </si>
   <si>
     <t>PAR20260313050133025</t>
-  </si>
-[...1 lines deleted...]
-    <t>-54 375.00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2164,154 +2065,154 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>68231.5121</v>
+        <v>68228.6021</v>
       </c>
       <c r="D2">
-        <v>1466.49</v>
+        <v>1459.49</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>100061143.7</v>
+        <v>99579038.98</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>100061143.7</v>
+        <v>99579038.98</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>631909.0233</v>
+        <v>429946.6522</v>
       </c>
       <c r="D3">
-        <v>100.52</v>
+        <v>100.04</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>63523609.71</v>
+        <v>43013730.76</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>63523609.71</v>
+        <v>43013730.76</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
         <v>10.0</v>
       </c>
       <c r="D4">
-        <v>100.28</v>
+        <v>99.8</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>1002.82</v>
+        <v>998.04</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>1002.82</v>
+        <v>998.04</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P193"/>
+  <dimension ref="A1:P182"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O193" sqref="O193"/>
+      <selection activeCell="O182" sqref="O182"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>13</v>
       </c>
       <c r="B1" t="s">
         <v>14</v>
       </c>
       <c r="C1" t="s">
         <v>15</v>
       </c>
       <c r="D1" t="s">
         <v>16</v>
       </c>
       <c r="E1" t="s">
         <v>17</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>18</v>
@@ -2330,9639 +2231,9089 @@
       </c>
       <c r="L1" t="s">
         <v>23</v>
       </c>
       <c r="M1" t="s">
         <v>24</v>
       </c>
       <c r="N1" t="s">
         <v>25</v>
       </c>
       <c r="O1" t="s">
         <v>26</v>
       </c>
       <c r="P1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>28</v>
       </c>
       <c r="B2" t="s">
         <v>29</v>
       </c>
       <c r="C2" s="1">
-        <v>3056.0</v>
+        <v>20.0</v>
       </c>
       <c r="D2" s="1">
-        <v>1071.24</v>
+        <v>115.74</v>
       </c>
       <c r="E2" s="1">
-        <v>1070.5357526178</v>
+        <v>116.37</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>3271557.26</v>
+        <v>0.0</v>
       </c>
       <c r="I2" s="1">
-        <v>2152.18</v>
+        <v>-12600.0</v>
       </c>
       <c r="J2" s="1">
-        <v>0.065784573796517</v>
+        <v>0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>3273709.44</v>
+        <v>-12600.0</v>
       </c>
       <c r="N2" s="1">
-        <v>3273709.44</v>
+        <v>-12600.0</v>
       </c>
       <c r="O2" s="1">
-        <v>2.0</v>
+        <v>-0.01</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3" t="s">
         <v>31</v>
       </c>
       <c r="C3" s="1">
-        <v>20.0</v>
+        <v>784000.0</v>
       </c>
       <c r="D3" s="1">
-        <v>116.27</v>
+        <v>97.499</v>
       </c>
       <c r="E3" s="1">
-        <v>116.37</v>
+        <v>99.3340727</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>0.0</v>
+        <v>778779.13</v>
       </c>
       <c r="I3" s="1">
-        <v>-2000.0</v>
+        <v>-14386.97</v>
       </c>
       <c r="J3" s="1">
-        <v>0</v>
+        <v>-1.8473748776498</v>
       </c>
       <c r="K3">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.52</v>
+      </c>
+      <c r="L3" t="s">
+        <v>32</v>
       </c>
       <c r="M3" s="1">
-        <v>-2000.0</v>
+        <v>764392.16</v>
       </c>
       <c r="N3" s="1">
-        <v>-2000.0</v>
+        <v>768441.04</v>
       </c>
       <c r="O3" s="1">
-        <v>0.0</v>
+        <v>0.54</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C4" s="1">
-        <v>884000.0</v>
+        <v>334000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>97.963</v>
+        <v>106.503</v>
       </c>
       <c r="E4" s="1">
-        <v>99.3340724</v>
+        <v>102.64317665</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>878113.2</v>
+        <v>342828.21</v>
       </c>
       <c r="I4" s="1">
-        <v>-12120.28</v>
+        <v>12891.81</v>
       </c>
       <c r="J4" s="1">
-        <v>-1.3802639568566</v>
+        <v>3.7604285831671</v>
       </c>
       <c r="K4">
-        <v>0.48</v>
+        <v>2.17</v>
       </c>
       <c r="L4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M4" s="1">
-        <v>865992.92</v>
+        <v>355720.02</v>
       </c>
       <c r="N4" s="1">
-        <v>870207.06</v>
+        <v>362977.66</v>
       </c>
       <c r="O4" s="1">
-        <v>0.53</v>
+        <v>0.25</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B5" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C5" s="1">
-        <v>334000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>107.123</v>
+        <v>94.59</v>
       </c>
       <c r="E5" s="1">
-        <v>102.64317665</v>
+        <v>85.8945975</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>342828.21</v>
+        <v>343578.39</v>
       </c>
       <c r="I5" s="1">
-        <v>14962.61</v>
+        <v>34781.61</v>
       </c>
       <c r="J5" s="1">
-        <v>4.3644628894454</v>
+        <v>10.123340411485</v>
       </c>
       <c r="K5">
-        <v>2.11</v>
+        <v>3.04</v>
       </c>
       <c r="L5" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="M5" s="1">
-        <v>357790.82</v>
+        <v>378360.0</v>
       </c>
       <c r="N5" s="1">
-        <v>364842.57</v>
+        <v>390505.21</v>
       </c>
       <c r="O5" s="1">
-        <v>0.22</v>
+        <v>0.27</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B6" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="C6" s="1">
-        <v>900000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>101.931</v>
+        <v>98.599</v>
       </c>
       <c r="E6" s="1">
-        <v>100.84511111</v>
+        <v>100.4938</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>907606.0</v>
+        <v>1004938.0</v>
       </c>
       <c r="I6" s="1">
-        <v>9773.0</v>
+        <v>-18948.0</v>
       </c>
       <c r="J6" s="1">
-        <v>1.0767888268698</v>
+        <v>-1.8854894530807</v>
       </c>
       <c r="K6">
-        <v>4.07</v>
+        <v>1.56</v>
       </c>
       <c r="L6" t="s">
         <v>40</v>
       </c>
       <c r="M6" s="1">
-        <v>917379.0</v>
+        <v>985990.0</v>
       </c>
       <c r="N6" s="1">
-        <v>953986.19</v>
+        <v>1001603.01</v>
       </c>
       <c r="O6" s="1">
-        <v>0.58</v>
+        <v>0.7</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>41</v>
       </c>
       <c r="B7" t="s">
         <v>42</v>
       </c>
       <c r="C7" s="1">
-        <v>400000.0</v>
+        <v>1048000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>95.486</v>
+        <v>97.521</v>
       </c>
       <c r="E7" s="1">
-        <v>85.8945975</v>
+        <v>99.46317271</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>343578.39</v>
+        <v>1042374.05</v>
       </c>
       <c r="I7" s="1">
-        <v>38365.61</v>
+        <v>-20353.97</v>
       </c>
       <c r="J7" s="1">
-        <v>11.166479358612</v>
+        <v>-1.9526550953566</v>
       </c>
       <c r="K7">
-        <v>2.99</v>
+        <v>1.14</v>
       </c>
       <c r="L7" t="s">
         <v>43</v>
       </c>
       <c r="M7" s="1">
-        <v>381944.0</v>
+        <v>1022020.08</v>
       </c>
       <c r="N7" s="1">
-        <v>393919.34</v>
+        <v>1033971.59</v>
       </c>
       <c r="O7" s="1">
-        <v>0.24</v>
+        <v>0.73</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>44</v>
       </c>
       <c r="B8" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="C8" s="1">
-        <v>1000000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>99.38</v>
+        <v>96.474</v>
       </c>
       <c r="E8" s="1">
-        <v>100.4938</v>
+        <v>99.19042857</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>1004938.0</v>
+        <v>694333.0</v>
       </c>
       <c r="I8" s="1">
-        <v>-11138.0</v>
+        <v>-19015.0</v>
       </c>
       <c r="J8" s="1">
-        <v>-1.1083270808746</v>
+        <v>-2.7385994904462</v>
       </c>
       <c r="K8">
-        <v>1.5</v>
+        <v>1.13</v>
       </c>
       <c r="L8" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="M8" s="1">
-        <v>993800.0</v>
+        <v>675318.0</v>
       </c>
       <c r="N8" s="1">
-        <v>1008769.18</v>
+        <v>683257.73</v>
       </c>
       <c r="O8" s="1">
-        <v>0.62</v>
+        <v>0.48</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B9" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C9" s="1">
-        <v>1248000.0</v>
+        <v>725000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>98.434</v>
+        <v>100.022</v>
       </c>
       <c r="E9" s="1">
-        <v>99.46317308</v>
+        <v>99.955</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>1241300.4</v>
+        <v>724673.75</v>
       </c>
       <c r="I9" s="1">
-        <v>-12844.08</v>
+        <v>485.75</v>
       </c>
       <c r="J9" s="1">
-        <v>-1.0347277741955</v>
+        <v>0.067030163573608</v>
       </c>
       <c r="K9">
-        <v>1.1</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>0.0</v>
+      </c>
+      <c r="L9">
+        <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>1228456.32</v>
+        <v>725159.5</v>
       </c>
       <c r="N9" s="1">
-        <v>1242175.77</v>
+        <v>725159.5</v>
       </c>
       <c r="O9" s="1">
-        <v>0.76</v>
+        <v>0.51</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>49</v>
       </c>
       <c r="B10" t="s">
         <v>50</v>
       </c>
       <c r="C10" s="1">
-        <v>700000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>96.988</v>
+        <v>100.979</v>
       </c>
       <c r="E10" s="1">
-        <v>99.19042857</v>
+        <v>101.340404</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>694333.0</v>
+        <v>506702.02</v>
       </c>
       <c r="I10" s="1">
-        <v>-15417.0</v>
+        <v>-1807.02</v>
       </c>
       <c r="J10" s="1">
-        <v>-2.220404330487</v>
+        <v>-0.35662380031562</v>
       </c>
       <c r="K10">
-        <v>1.1</v>
+        <v>3.32</v>
       </c>
       <c r="L10" t="s">
         <v>51</v>
       </c>
       <c r="M10" s="1">
-        <v>678916.0</v>
+        <v>504895.0</v>
       </c>
       <c r="N10" s="1">
-        <v>686625.59</v>
+        <v>521477.19</v>
       </c>
       <c r="O10" s="1">
-        <v>0.42</v>
+        <v>0.37</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>52</v>
       </c>
       <c r="B11" t="s">
         <v>53</v>
       </c>
       <c r="C11" s="1">
         <v>500000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>101.26</v>
+        <v>100.8</v>
       </c>
       <c r="E11" s="1">
-        <v>101.340404</v>
+        <v>102.386834</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>506702.02</v>
+        <v>511934.17</v>
       </c>
       <c r="I11" s="1">
-        <v>-402.02</v>
+        <v>-7934.17</v>
       </c>
       <c r="J11" s="1">
-        <v>-0.079340516542642</v>
+        <v>-1.5498418478298</v>
       </c>
       <c r="K11">
-        <v>3.27</v>
+        <v>2.93</v>
       </c>
       <c r="L11" t="s">
         <v>54</v>
       </c>
       <c r="M11" s="1">
-        <v>506300.0</v>
+        <v>504000.0</v>
       </c>
       <c r="N11" s="1">
-        <v>522635.62</v>
+        <v>518628.37</v>
       </c>
       <c r="O11" s="1">
-        <v>0.32</v>
+        <v>0.36</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>55</v>
       </c>
       <c r="B12" t="s">
         <v>56</v>
       </c>
       <c r="C12" s="1">
-        <v>600000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>101.273</v>
+        <v>86.465</v>
       </c>
       <c r="E12" s="1">
-        <v>102.38683333</v>
+        <v>77.70662</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>614321.0</v>
+        <v>310826.48</v>
       </c>
       <c r="I12" s="1">
-        <v>-6683.0</v>
+        <v>35033.52</v>
       </c>
       <c r="J12" s="1">
-        <v>-1.087867743411</v>
+        <v>11.271086041318</v>
       </c>
       <c r="K12">
-        <v>2.88</v>
+        <v>2.33</v>
       </c>
       <c r="L12" t="s">
         <v>57</v>
       </c>
       <c r="M12" s="1">
-        <v>607638.0</v>
+        <v>345860.0</v>
       </c>
       <c r="N12" s="1">
-        <v>624900.69</v>
+        <v>355177.26</v>
       </c>
       <c r="O12" s="1">
-        <v>0.38</v>
+        <v>0.25</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>58</v>
       </c>
       <c r="B13" t="s">
         <v>59</v>
       </c>
       <c r="C13" s="1">
-        <v>400000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>87.066</v>
+        <v>97.138</v>
       </c>
       <c r="E13" s="1">
-        <v>77.70662</v>
+        <v>99.38842833</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>310826.48</v>
+        <v>596330.57</v>
       </c>
       <c r="I13" s="1">
-        <v>37437.52</v>
+        <v>-13502.57</v>
       </c>
       <c r="J13" s="1">
-        <v>12.04450791966</v>
+        <v>-2.2642760038279</v>
       </c>
       <c r="K13">
-        <v>2.3</v>
+        <v>2.64</v>
       </c>
       <c r="L13" t="s">
         <v>60</v>
       </c>
       <c r="M13" s="1">
-        <v>348264.0</v>
+        <v>582828.0</v>
       </c>
       <c r="N13" s="1">
-        <v>357467.29</v>
+        <v>598658.14</v>
       </c>
       <c r="O13" s="1">
-        <v>0.22</v>
+        <v>0.42</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>61</v>
       </c>
       <c r="B14" t="s">
         <v>62</v>
       </c>
       <c r="C14" s="1">
-        <v>400000.0</v>
+        <v>314000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>104.942</v>
+        <v>95.666</v>
       </c>
       <c r="E14" s="1">
-        <v>106.5227</v>
+        <v>98.6381879</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>426090.8</v>
+        <v>309723.91</v>
       </c>
       <c r="I14" s="1">
-        <v>-6322.8</v>
+        <v>-9332.67</v>
       </c>
       <c r="J14" s="1">
-        <v>-1.4839090635142</v>
+        <v>-3.0132223243598</v>
       </c>
       <c r="K14">
-        <v>4.26</v>
+        <v>1.31</v>
       </c>
       <c r="L14" t="s">
         <v>63</v>
       </c>
       <c r="M14" s="1">
-        <v>419768.0</v>
+        <v>300391.24</v>
       </c>
       <c r="N14" s="1">
-        <v>436809.1</v>
+        <v>304516.25</v>
       </c>
       <c r="O14" s="1">
-        <v>0.27</v>
+        <v>0.21</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>64</v>
       </c>
       <c r="B15" t="s">
         <v>65</v>
       </c>
       <c r="C15" s="1">
-        <v>400000.0</v>
+        <v>502000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>108.306</v>
+        <v>97.441</v>
       </c>
       <c r="E15" s="1">
-        <v>110.69175</v>
+        <v>99.91623904</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>442767.0</v>
+        <v>501579.52</v>
       </c>
       <c r="I15" s="1">
-        <v>-9543.0</v>
+        <v>-12425.7</v>
       </c>
       <c r="J15" s="1">
-        <v>-2.1553096775505</v>
+        <v>-2.4773140657737</v>
       </c>
       <c r="K15">
-        <v>4.99</v>
+        <v>0.32</v>
       </c>
       <c r="L15" t="s">
         <v>66</v>
       </c>
       <c r="M15" s="1">
-        <v>433224.0</v>
+        <v>489153.82</v>
       </c>
       <c r="N15" s="1">
-        <v>453189.75</v>
+        <v>490752.66</v>
       </c>
       <c r="O15" s="1">
-        <v>0.28</v>
+        <v>0.34</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>67</v>
       </c>
       <c r="B16" t="s">
         <v>68</v>
       </c>
       <c r="C16" s="1">
-        <v>700000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>97.584</v>
+        <v>98.152</v>
       </c>
       <c r="E16" s="1">
-        <v>99.38842857</v>
+        <v>100.2235</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>695719.0</v>
+        <v>601341.0</v>
       </c>
       <c r="I16" s="1">
-        <v>-12631.0</v>
+        <v>-12429.0</v>
       </c>
       <c r="J16" s="1">
-        <v>-1.8155318454721</v>
+        <v>-2.0668805220333</v>
       </c>
       <c r="K16">
-        <v>2.61</v>
+        <v>3.49</v>
       </c>
       <c r="L16" t="s">
         <v>69</v>
       </c>
       <c r="M16" s="1">
-        <v>683088.0</v>
+        <v>588912.0</v>
       </c>
       <c r="N16" s="1">
-        <v>701326.36</v>
+        <v>609870.9</v>
       </c>
       <c r="O16" s="1">
         <v>0.43</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>70</v>
       </c>
       <c r="B17" t="s">
         <v>71</v>
       </c>
       <c r="C17" s="1">
-        <v>314000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>95.755</v>
+        <v>97.619</v>
       </c>
       <c r="E17" s="1">
-        <v>98.6381879</v>
+        <v>98.1092</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>309723.91</v>
+        <v>1471638.0</v>
       </c>
       <c r="I17" s="1">
-        <v>-9053.21</v>
+        <v>-7353.0</v>
       </c>
       <c r="J17" s="1">
-        <v>-2.9229935783776</v>
+        <v>-0.4996473317487</v>
       </c>
       <c r="K17">
-        <v>1.28</v>
+        <v>3.01</v>
       </c>
       <c r="L17" t="s">
         <v>72</v>
       </c>
       <c r="M17" s="1">
-        <v>300670.7</v>
+        <v>1464285.0</v>
       </c>
       <c r="N17" s="1">
-        <v>304675.28</v>
+        <v>1509449.38</v>
       </c>
       <c r="O17" s="1">
-        <v>0.19</v>
+        <v>1.06</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>73</v>
       </c>
       <c r="B18" t="s">
         <v>74</v>
       </c>
       <c r="C18" s="1">
-        <v>502000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>98.061</v>
+        <v>99.695</v>
       </c>
       <c r="E18" s="1">
-        <v>99.91623904</v>
+        <v>100.51047333</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>501579.52</v>
+        <v>904594.26</v>
       </c>
       <c r="I18" s="1">
-        <v>-9313.3</v>
+        <v>-7339.26</v>
       </c>
       <c r="J18" s="1">
-        <v>-1.8567943124951</v>
+        <v>-0.81133170135305</v>
       </c>
       <c r="K18">
-        <v>0.28</v>
+        <v>2.98</v>
       </c>
       <c r="L18" t="s">
         <v>75</v>
       </c>
       <c r="M18" s="1">
-        <v>492266.22</v>
+        <v>897255.0</v>
       </c>
       <c r="N18" s="1">
-        <v>493658.75</v>
+        <v>924035.18</v>
       </c>
       <c r="O18" s="1">
-        <v>0.3</v>
+        <v>0.65</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>76</v>
       </c>
       <c r="B19" t="s">
         <v>77</v>
       </c>
       <c r="C19" s="1">
-        <v>600000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>98.565</v>
+        <v>106.054</v>
       </c>
       <c r="E19" s="1">
-        <v>100.2235</v>
+        <v>105.55</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>601341.0</v>
+        <v>422200.0</v>
       </c>
       <c r="I19" s="1">
-        <v>-9951.0</v>
+        <v>2016.0</v>
       </c>
       <c r="J19" s="1">
-        <v>-1.6548015186059</v>
+        <v>0.47749881572714</v>
       </c>
       <c r="K19">
-        <v>3.45</v>
+        <v>1.56</v>
       </c>
       <c r="L19" t="s">
         <v>78</v>
       </c>
       <c r="M19" s="1">
-        <v>591390.0</v>
+        <v>424216.0</v>
       </c>
       <c r="N19" s="1">
-        <v>612069.45</v>
+        <v>430459.84</v>
       </c>
       <c r="O19" s="1">
-        <v>0.37</v>
+        <v>0.3</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>79</v>
       </c>
       <c r="B20" t="s">
         <v>80</v>
       </c>
       <c r="C20" s="1">
-        <v>1500000.0</v>
+        <v>1935000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>98.13</v>
+        <v>98.28</v>
       </c>
       <c r="E20" s="1">
-        <v>98.1092</v>
+        <v>100.91270646</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>1471638.0</v>
+        <v>1952660.87</v>
       </c>
       <c r="I20" s="1">
-        <v>312.0</v>
+        <v>-50942.87</v>
       </c>
       <c r="J20" s="1">
-        <v>0.021200865973833</v>
+        <v>-2.6088949075935</v>
       </c>
       <c r="K20">
-        <v>2.97</v>
+        <v>2.07</v>
       </c>
       <c r="L20" t="s">
         <v>81</v>
       </c>
       <c r="M20" s="1">
-        <v>1471950.0</v>
+        <v>1901718.0</v>
       </c>
       <c r="N20" s="1">
-        <v>1516539.04</v>
+        <v>1941687.15</v>
       </c>
       <c r="O20" s="1">
-        <v>0.93</v>
+        <v>1.36</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>82</v>
       </c>
       <c r="B21" t="s">
         <v>83</v>
       </c>
       <c r="C21" s="1">
-        <v>1000000.0</v>
+        <v>944000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>100.175</v>
+        <v>105.492</v>
       </c>
       <c r="E21" s="1">
-        <v>100.510473</v>
+        <v>104.49157945</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>1005104.73</v>
+        <v>986400.51</v>
       </c>
       <c r="I21" s="1">
-        <v>-3354.73</v>
+        <v>9443.97</v>
       </c>
       <c r="J21" s="1">
-        <v>-0.33376919836006</v>
+        <v>0.95741738819661</v>
       </c>
       <c r="K21">
-        <v>2.94</v>
+        <v>1.16</v>
       </c>
       <c r="L21" t="s">
         <v>84</v>
       </c>
       <c r="M21" s="1">
-        <v>1001750.0</v>
+        <v>995844.48</v>
       </c>
       <c r="N21" s="1">
-        <v>1031156.71</v>
+        <v>1006816.52</v>
       </c>
       <c r="O21" s="1">
-        <v>0.63</v>
+        <v>0.71</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>85</v>
       </c>
       <c r="B22" t="s">
         <v>86</v>
       </c>
       <c r="C22" s="1">
-        <v>600000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>106.621</v>
+        <v>103.194</v>
       </c>
       <c r="E22" s="1">
-        <v>105.55</v>
+        <v>105.76</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>633300.0</v>
+        <v>846080.0</v>
       </c>
       <c r="I22" s="1">
-        <v>6426.0</v>
+        <v>-20528.0</v>
       </c>
       <c r="J22" s="1">
-        <v>1.0146849834202</v>
+        <v>-2.4262481089259</v>
       </c>
       <c r="K22">
-        <v>1.49</v>
+        <v>0.57</v>
       </c>
       <c r="L22" t="s">
         <v>87</v>
       </c>
       <c r="M22" s="1">
-        <v>639726.0</v>
+        <v>825552.0</v>
       </c>
       <c r="N22" s="1">
-        <v>648656.14</v>
+        <v>830146.52</v>
       </c>
       <c r="O22" s="1">
-        <v>0.4</v>
+        <v>0.58</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>88</v>
       </c>
       <c r="B23" t="s">
         <v>89</v>
       </c>
       <c r="C23" s="1">
-        <v>1935000.0</v>
+        <v>840000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>98.746</v>
+        <v>97.733</v>
       </c>
       <c r="E23" s="1">
-        <v>100.91270646</v>
+        <v>99.8299619</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>1952660.87</v>
+        <v>838571.68</v>
       </c>
       <c r="I23" s="1">
-        <v>-41925.77</v>
+        <v>-17614.48</v>
       </c>
       <c r="J23" s="1">
-        <v>-2.1471096514573</v>
+        <v>-2.1005336121058</v>
       </c>
       <c r="K23">
-        <v>2.03</v>
+        <v>1.29</v>
       </c>
       <c r="L23" t="s">
         <v>90</v>
       </c>
       <c r="M23" s="1">
-        <v>1910735.1</v>
+        <v>820957.2</v>
       </c>
       <c r="N23" s="1">
-        <v>1950009.13</v>
+        <v>831816.79</v>
       </c>
       <c r="O23" s="1">
-        <v>1.19</v>
+        <v>0.58</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>91</v>
       </c>
       <c r="B24" t="s">
         <v>92</v>
       </c>
       <c r="C24" s="1">
-        <v>1144000.0</v>
+        <v>791000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>106.249</v>
+        <v>99.824</v>
       </c>
       <c r="E24" s="1">
-        <v>104.49157955</v>
+        <v>100.07568647</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>1195383.67</v>
+        <v>791598.68</v>
       </c>
       <c r="I24" s="1">
-        <v>20104.89</v>
+        <v>-1990.84</v>
       </c>
       <c r="J24" s="1">
-        <v>1.6818775849598</v>
+        <v>-0.25149612427348</v>
       </c>
       <c r="K24">
-        <v>1.09</v>
+        <v>0.56</v>
       </c>
       <c r="L24" t="s">
         <v>93</v>
       </c>
       <c r="M24" s="1">
-        <v>1215488.56</v>
+        <v>789607.84</v>
       </c>
       <c r="N24" s="1">
-        <v>1227979.33</v>
+        <v>794069.41</v>
       </c>
       <c r="O24" s="1">
-        <v>0.75</v>
+        <v>0.56</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>94</v>
       </c>
       <c r="B25" t="s">
         <v>95</v>
       </c>
       <c r="C25" s="1">
-        <v>800000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>103.861</v>
+        <v>100.55</v>
       </c>
       <c r="E25" s="1">
-        <v>105.76</v>
+        <v>102.7138</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>846080.0</v>
+        <v>924424.2</v>
       </c>
       <c r="I25" s="1">
-        <v>-15192.0</v>
+        <v>-19474.2</v>
       </c>
       <c r="J25" s="1">
-        <v>-1.7955748865356</v>
+        <v>-2.1066302677926</v>
       </c>
       <c r="K25">
-        <v>0.52</v>
+        <v>0.75</v>
       </c>
       <c r="L25" t="s">
         <v>96</v>
       </c>
       <c r="M25" s="1">
-        <v>830888.0</v>
+        <v>904950.0</v>
       </c>
       <c r="N25" s="1">
-        <v>835055.12</v>
+        <v>911700.0</v>
       </c>
       <c r="O25" s="1">
-        <v>0.51</v>
+        <v>0.64</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>97</v>
       </c>
       <c r="B26" t="s">
         <v>98</v>
       </c>
       <c r="C26" s="1">
-        <v>1040000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>98.345</v>
+        <v>105.557</v>
       </c>
       <c r="E26" s="1">
-        <v>99.82996154</v>
+        <v>107.962</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>1038231.6</v>
+        <v>647772.0</v>
       </c>
       <c r="I26" s="1">
-        <v>-15443.6</v>
+        <v>-14430.0</v>
       </c>
       <c r="J26" s="1">
-        <v>-1.4874908450099</v>
+        <v>-2.2276356495804</v>
       </c>
       <c r="K26">
-        <v>1.26</v>
+        <v>0.61</v>
       </c>
       <c r="L26" t="s">
         <v>99</v>
       </c>
       <c r="M26" s="1">
-        <v>1022788.0</v>
+        <v>633342.0</v>
       </c>
       <c r="N26" s="1">
-        <v>1035877.04</v>
+        <v>636999.3</v>
       </c>
       <c r="O26" s="1">
-        <v>0.63</v>
+        <v>0.45</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>100</v>
       </c>
       <c r="B27" t="s">
         <v>101</v>
       </c>
       <c r="C27" s="1">
-        <v>891000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>100.462</v>
+        <v>88.312</v>
       </c>
       <c r="E27" s="1">
-        <v>100.07568687</v>
+        <v>89.011</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>891674.37</v>
+        <v>1513187.0</v>
       </c>
       <c r="I27" s="1">
-        <v>3442.05</v>
+        <v>-11883.0</v>
       </c>
       <c r="J27" s="1">
-        <v>0.3860209641329</v>
+        <v>-0.78529619934615</v>
       </c>
       <c r="K27">
-        <v>0.53</v>
+        <v>0.91</v>
       </c>
       <c r="L27" t="s">
         <v>102</v>
       </c>
       <c r="M27" s="1">
-        <v>895116.42</v>
+        <v>1501304.0</v>
       </c>
       <c r="N27" s="1">
-        <v>899812.48</v>
+        <v>1516855.79</v>
       </c>
       <c r="O27" s="1">
-        <v>0.55</v>
+        <v>1.06</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>103</v>
       </c>
       <c r="B28" t="s">
         <v>104</v>
       </c>
       <c r="C28" s="1">
-        <v>500000.0</v>
+        <v>133000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>99.914</v>
+        <v>102.228</v>
       </c>
       <c r="E28" s="1">
-        <v>100.223</v>
+        <v>103.37567669</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>501115.0</v>
+        <v>137489.65</v>
       </c>
       <c r="I28" s="1">
-        <v>-1545.0</v>
+        <v>-1526.41</v>
       </c>
       <c r="J28" s="1">
-        <v>-0.30831246320705</v>
+        <v>-1.110199931413</v>
       </c>
       <c r="K28">
-        <v>2.68</v>
+        <v>2.93</v>
       </c>
       <c r="L28" t="s">
         <v>105</v>
       </c>
       <c r="M28" s="1">
-        <v>499570.0</v>
+        <v>135963.24</v>
       </c>
       <c r="N28" s="1">
-        <v>512946.71</v>
+        <v>139857.59</v>
       </c>
       <c r="O28" s="1">
-        <v>0.31</v>
+        <v>0.1</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>106</v>
       </c>
       <c r="B29" t="s">
         <v>107</v>
       </c>
       <c r="C29" s="1">
-        <v>1000000.0</v>
+        <v>1424000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>101.037</v>
+        <v>98.223</v>
       </c>
       <c r="E29" s="1">
-        <v>102.7138</v>
+        <v>99.63892626</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>1027138.0</v>
+        <v>1418858.31</v>
       </c>
       <c r="I29" s="1">
-        <v>-16768.0</v>
+        <v>-20162.79</v>
       </c>
       <c r="J29" s="1">
-        <v>-1.6324972885824</v>
+        <v>-1.4210573288322</v>
       </c>
       <c r="K29">
-        <v>0.71</v>
+        <v>0.65</v>
       </c>
       <c r="L29" t="s">
         <v>108</v>
       </c>
       <c r="M29" s="1">
-        <v>1010370.0</v>
+        <v>1398695.52</v>
       </c>
       <c r="N29" s="1">
-        <v>1017459.04</v>
+        <v>1407951.52</v>
       </c>
       <c r="O29" s="1">
-        <v>0.62</v>
+        <v>0.99</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>109</v>
       </c>
       <c r="B30" t="s">
         <v>110</v>
       </c>
       <c r="C30" s="1">
-        <v>800000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>106.111</v>
+        <v>97.62</v>
       </c>
       <c r="E30" s="1">
-        <v>107.962</v>
+        <v>99.415167</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>863696.0</v>
+        <v>994151.67</v>
       </c>
       <c r="I30" s="1">
-        <v>-14808.0</v>
+        <v>-17951.67</v>
       </c>
       <c r="J30" s="1">
-        <v>-1.714492136122</v>
+        <v>-1.8057274902531</v>
       </c>
       <c r="K30">
-        <v>0.53</v>
+        <v>0.58</v>
       </c>
       <c r="L30" t="s">
         <v>111</v>
       </c>
       <c r="M30" s="1">
-        <v>848888.0</v>
+        <v>976200.0</v>
       </c>
       <c r="N30" s="1">
-        <v>853135.19</v>
+        <v>982049.32</v>
       </c>
       <c r="O30" s="1">
-        <v>0.52</v>
+        <v>0.69</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>112</v>
       </c>
       <c r="B31" t="s">
         <v>113</v>
       </c>
       <c r="C31" s="1">
-        <v>2000000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>88.723</v>
+        <v>103.057</v>
       </c>
       <c r="E31" s="1">
-        <v>89.011</v>
+        <v>105.58525</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>1780220.0</v>
+        <v>422341.0</v>
       </c>
       <c r="I31" s="1">
-        <v>-5760.0</v>
+        <v>-10113.0</v>
       </c>
       <c r="J31" s="1">
-        <v>-0.32355551561043</v>
+        <v>-2.3945105968873</v>
       </c>
       <c r="K31">
-        <v>0.9</v>
+        <v>4.03</v>
       </c>
       <c r="L31" t="s">
         <v>114</v>
       </c>
       <c r="M31" s="1">
-        <v>1774460.0</v>
+        <v>412228.0</v>
       </c>
       <c r="N31" s="1">
-        <v>1792514.68</v>
+        <v>428359.59</v>
       </c>
       <c r="O31" s="1">
-        <v>1.1</v>
+        <v>0.3</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>115</v>
       </c>
       <c r="B32" t="s">
         <v>116</v>
       </c>
       <c r="C32" s="1">
-        <v>133000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>102.818</v>
+        <v>97.822</v>
       </c>
       <c r="E32" s="1">
-        <v>103.37567669</v>
+        <v>99.778</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>137489.65</v>
+        <v>498890.0</v>
       </c>
       <c r="I32" s="1">
-        <v>-741.71</v>
+        <v>-9780.0</v>
       </c>
       <c r="J32" s="1">
-        <v>-0.53946606162718</v>
+        <v>-1.9603519813987</v>
       </c>
       <c r="K32">
-        <v>2.88</v>
+        <v>1.87</v>
       </c>
       <c r="L32" t="s">
         <v>117</v>
       </c>
       <c r="M32" s="1">
-        <v>136747.94</v>
+        <v>489110.0</v>
       </c>
       <c r="N32" s="1">
-        <v>140573.06</v>
+        <v>498449.04</v>
       </c>
       <c r="O32" s="1">
-        <v>0.09</v>
+        <v>0.35</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>118</v>
       </c>
       <c r="B33" t="s">
         <v>119</v>
       </c>
       <c r="C33" s="1">
-        <v>1624000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>98.837</v>
+        <v>98.547</v>
       </c>
       <c r="E33" s="1">
-        <v>99.63892611</v>
+        <v>100.072667</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>1618136.16</v>
+        <v>1000726.67</v>
       </c>
       <c r="I33" s="1">
-        <v>-13023.28</v>
+        <v>-15256.67</v>
       </c>
       <c r="J33" s="1">
-        <v>-0.80483214712908</v>
+        <v>-1.5245591486035</v>
       </c>
       <c r="K33">
-        <v>0.61</v>
+        <v>0.29</v>
       </c>
       <c r="L33" t="s">
         <v>120</v>
       </c>
       <c r="M33" s="1">
-        <v>1605112.88</v>
+        <v>985470.0</v>
       </c>
       <c r="N33" s="1">
-        <v>1615090.47</v>
+        <v>988336.44</v>
       </c>
       <c r="O33" s="1">
-        <v>0.99</v>
+        <v>0.69</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>121</v>
       </c>
       <c r="B34" t="s">
         <v>122</v>
       </c>
       <c r="C34" s="1">
-        <v>1200000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>98.296</v>
+        <v>99.147</v>
       </c>
       <c r="E34" s="1">
-        <v>99.41516667</v>
+        <v>101.00763667</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>1192982.0</v>
+        <v>909068.73</v>
       </c>
       <c r="I34" s="1">
-        <v>-13430.0</v>
+        <v>-16745.73</v>
       </c>
       <c r="J34" s="1">
-        <v>-1.125750430434</v>
+        <v>-1.8420752411097</v>
       </c>
       <c r="K34">
-        <v>0.55</v>
+        <v>2.76</v>
       </c>
       <c r="L34" t="s">
         <v>123</v>
       </c>
       <c r="M34" s="1">
-        <v>1179552.0</v>
+        <v>892323.0</v>
       </c>
       <c r="N34" s="1">
-        <v>1186110.9</v>
+        <v>917205.53</v>
       </c>
       <c r="O34" s="1">
-        <v>0.73</v>
+        <v>0.64</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>124</v>
       </c>
       <c r="B35" t="s">
         <v>125</v>
       </c>
       <c r="C35" s="1">
-        <v>400000.0</v>
+        <v>747000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>103.958</v>
+        <v>97.773</v>
       </c>
       <c r="E35" s="1">
-        <v>105.58525</v>
+        <v>100.09043641</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>422341.0</v>
+        <v>747675.56</v>
       </c>
       <c r="I35" s="1">
-        <v>-6509.0</v>
+        <v>-17311.25</v>
       </c>
       <c r="J35" s="1">
-        <v>-1.5411717072224</v>
+        <v>-2.3153424996264</v>
       </c>
       <c r="K35">
-        <v>3.98</v>
+        <v>1.23</v>
       </c>
       <c r="L35" t="s">
         <v>126</v>
       </c>
       <c r="M35" s="1">
-        <v>415832.0</v>
+        <v>730364.31</v>
       </c>
       <c r="N35" s="1">
-        <v>431745.6</v>
+        <v>739518.21</v>
       </c>
       <c r="O35" s="1">
-        <v>0.26</v>
+        <v>0.52</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>127</v>
       </c>
       <c r="B36" t="s">
         <v>128</v>
       </c>
       <c r="C36" s="1">
-        <v>600000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>98.334</v>
+        <v>107.106</v>
       </c>
       <c r="E36" s="1">
-        <v>99.778</v>
+        <v>109.825</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>598668.0</v>
+        <v>878600.0</v>
       </c>
       <c r="I36" s="1">
-        <v>-8664.0</v>
+        <v>-21752.0</v>
       </c>
       <c r="J36" s="1">
-        <v>-1.4472128124436</v>
+        <v>-2.4757568859549</v>
       </c>
       <c r="K36">
-        <v>1.83</v>
+        <v>2.07</v>
       </c>
       <c r="L36" t="s">
         <v>129</v>
       </c>
       <c r="M36" s="1">
-        <v>590004.0</v>
+        <v>856848.0</v>
       </c>
       <c r="N36" s="1">
-        <v>600988.93</v>
+        <v>873380.97</v>
       </c>
       <c r="O36" s="1">
-        <v>0.37</v>
+        <v>0.61</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>130</v>
       </c>
       <c r="B37" t="s">
         <v>131</v>
       </c>
       <c r="C37" s="1">
-        <v>1200000.0</v>
+        <v>668000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>99.117</v>
+        <v>102.0</v>
       </c>
       <c r="E37" s="1">
-        <v>100.07266667</v>
+        <v>100.33886377</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>1200872.0</v>
+        <v>670263.61</v>
       </c>
       <c r="I37" s="1">
-        <v>-11468.0</v>
+        <v>11096.39</v>
       </c>
       <c r="J37" s="1">
-        <v>-0.95497271982359</v>
+        <v>1.6555262488441</v>
       </c>
       <c r="K37">
-        <v>0.25</v>
+        <v>3.56</v>
       </c>
       <c r="L37" t="s">
         <v>132</v>
       </c>
       <c r="M37" s="1">
-        <v>1189404.0</v>
+        <v>681360.0</v>
       </c>
       <c r="N37" s="1">
-        <v>1192399.89</v>
+        <v>705140.34</v>
       </c>
       <c r="O37" s="1">
-        <v>0.73</v>
+        <v>0.49</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>133</v>
       </c>
       <c r="B38" t="s">
         <v>134</v>
       </c>
       <c r="C38" s="1">
-        <v>1100000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>99.718</v>
+        <v>88.134</v>
       </c>
       <c r="E38" s="1">
-        <v>101.00763636</v>
+        <v>89.44927278</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>1111084.0</v>
+        <v>1610086.91</v>
       </c>
       <c r="I38" s="1">
-        <v>-14186.0</v>
+        <v>-23674.91</v>
       </c>
       <c r="J38" s="1">
-        <v>-1.2767711532161</v>
+        <v>-1.4704119295026</v>
       </c>
       <c r="K38">
-        <v>2.73</v>
+        <v>0.94</v>
       </c>
       <c r="L38" t="s">
         <v>135</v>
       </c>
       <c r="M38" s="1">
-        <v>1096898.0</v>
+        <v>1586412.0</v>
       </c>
       <c r="N38" s="1">
-        <v>1126903.14</v>
+        <v>1603283.92</v>
       </c>
       <c r="O38" s="1">
-        <v>0.69</v>
+        <v>1.12</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>136</v>
       </c>
       <c r="B39" t="s">
         <v>137</v>
       </c>
       <c r="C39" s="1">
-        <v>847000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>98.391</v>
+        <v>98.299</v>
       </c>
       <c r="E39" s="1">
-        <v>100.09043684</v>
+        <v>99.832</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>847766.0</v>
+        <v>99832.0</v>
       </c>
       <c r="I39" s="1">
-        <v>-14394.23</v>
+        <v>-1533.0</v>
       </c>
       <c r="J39" s="1">
-        <v>-1.6979013076722</v>
+        <v>-1.5355797740204</v>
       </c>
       <c r="K39">
-        <v>1.19</v>
-[...2 lines deleted...]
-        <v>138</v>
+        <v>0.72</v>
+      </c>
+      <c r="L39">
+        <v>723.29</v>
       </c>
       <c r="M39" s="1">
-        <v>833371.77</v>
+        <v>98299.0</v>
       </c>
       <c r="N39" s="1">
-        <v>843438.93</v>
+        <v>99022.29</v>
       </c>
       <c r="O39" s="1">
-        <v>0.52</v>
+        <v>0.07</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
+        <v>138</v>
+      </c>
+      <c r="B40" t="s">
         <v>139</v>
       </c>
-      <c r="B40" t="s">
+      <c r="C40" s="1">
+        <v>782000.0</v>
+      </c>
+      <c r="D40" s="1">
+        <v>97.759</v>
+      </c>
+      <c r="E40" s="1">
+        <v>99.62663939</v>
+      </c>
+      <c r="F40" t="s">
+        <v>8</v>
+      </c>
+      <c r="G40">
+        <v>1.0</v>
+      </c>
+      <c r="H40" s="1">
+        <v>779080.32</v>
+      </c>
+      <c r="I40" s="1">
+        <v>-14604.94</v>
+      </c>
+      <c r="J40" s="1">
+        <v>-1.8746385481795</v>
+      </c>
+      <c r="K40">
+        <v>1.17</v>
+      </c>
+      <c r="L40" t="s">
         <v>140</v>
       </c>
-      <c r="C40" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M40" s="1">
-        <v>843008.0</v>
+        <v>764475.38</v>
       </c>
       <c r="N40" s="1">
-        <v>856125.81</v>
+        <v>773586.22</v>
       </c>
       <c r="O40" s="1">
-        <v>0.52</v>
+        <v>0.54</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
+        <v>141</v>
+      </c>
+      <c r="B41" t="s">
         <v>142</v>
       </c>
-      <c r="B41" t="s">
+      <c r="C41" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D41" s="1">
+        <v>97.524</v>
+      </c>
+      <c r="E41" s="1">
+        <v>99.53527222</v>
+      </c>
+      <c r="F41" t="s">
+        <v>8</v>
+      </c>
+      <c r="G41">
+        <v>1.0</v>
+      </c>
+      <c r="H41" s="1">
+        <v>895817.45</v>
+      </c>
+      <c r="I41" s="1">
+        <v>-18101.45</v>
+      </c>
+      <c r="J41" s="1">
+        <v>-2.0206628035656</v>
+      </c>
+      <c r="K41">
+        <v>1.6</v>
+      </c>
+      <c r="L41" t="s">
         <v>143</v>
       </c>
-      <c r="C41" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M41" s="1">
-        <v>865480.0</v>
+        <v>877716.0</v>
       </c>
       <c r="N41" s="1">
-        <v>881364.62</v>
+        <v>892112.92</v>
       </c>
       <c r="O41" s="1">
-        <v>0.54</v>
+        <v>0.63</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
+        <v>144</v>
+      </c>
+      <c r="B42" t="s">
         <v>145</v>
       </c>
-      <c r="B42" t="s">
+      <c r="C42" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D42" s="1">
+        <v>97.347</v>
+      </c>
+      <c r="E42" s="1">
+        <v>100.43242857</v>
+      </c>
+      <c r="F42" t="s">
+        <v>8</v>
+      </c>
+      <c r="G42">
+        <v>1.0</v>
+      </c>
+      <c r="H42" s="1">
+        <v>703027.0</v>
+      </c>
+      <c r="I42" s="1">
+        <v>-21598.0</v>
+      </c>
+      <c r="J42" s="1">
+        <v>-3.0721437441236</v>
+      </c>
+      <c r="K42">
+        <v>1.37</v>
+      </c>
+      <c r="L42" t="s">
         <v>146</v>
       </c>
-      <c r="C42" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M42" s="1">
-        <v>684466.2</v>
+        <v>681429.0</v>
       </c>
       <c r="N42" s="1">
-        <v>707944.57</v>
+        <v>691015.64</v>
       </c>
       <c r="O42" s="1">
-        <v>0.43</v>
+        <v>0.48</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
+        <v>147</v>
+      </c>
+      <c r="B43" t="s">
         <v>148</v>
       </c>
-      <c r="B43" t="s">
+      <c r="C43" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D43" s="1">
+        <v>95.727</v>
+      </c>
+      <c r="E43" s="1">
+        <v>98.8365</v>
+      </c>
+      <c r="F43" t="s">
+        <v>8</v>
+      </c>
+      <c r="G43">
+        <v>1.0</v>
+      </c>
+      <c r="H43" s="1">
+        <v>790692.0</v>
+      </c>
+      <c r="I43" s="1">
+        <v>-24876.0</v>
+      </c>
+      <c r="J43" s="1">
+        <v>-3.1461049308707</v>
+      </c>
+      <c r="K43">
+        <v>1.72</v>
+      </c>
+      <c r="L43" t="s">
         <v>149</v>
       </c>
-      <c r="C43" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M43" s="1">
-        <v>1966580.0</v>
+        <v>765816.0</v>
       </c>
       <c r="N43" s="1">
-        <v>1986688.9</v>
+        <v>779547.51</v>
       </c>
       <c r="O43" s="1">
-        <v>1.21</v>
+        <v>0.55</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
+        <v>150</v>
+      </c>
+      <c r="B44" t="s">
         <v>151</v>
       </c>
-      <c r="B44" t="s">
+      <c r="C44" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D44" s="1">
+        <v>93.838</v>
+      </c>
+      <c r="E44" s="1">
+        <v>93.0849075</v>
+      </c>
+      <c r="F44" t="s">
+        <v>8</v>
+      </c>
+      <c r="G44">
+        <v>1.0</v>
+      </c>
+      <c r="H44" s="1">
+        <v>744679.26</v>
+      </c>
+      <c r="I44" s="1">
+        <v>6024.74</v>
+      </c>
+      <c r="J44" s="1">
+        <v>0.80903824285371</v>
+      </c>
+      <c r="K44">
+        <v>0.45</v>
+      </c>
+      <c r="L44" t="s">
         <v>152</v>
       </c>
-      <c r="C44" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M44" s="1">
-        <v>99203.0</v>
+        <v>750704.0</v>
       </c>
       <c r="N44" s="1">
-        <v>99882.45</v>
+        <v>754290.3</v>
       </c>
       <c r="O44" s="1">
-        <v>0.06</v>
+        <v>0.53</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>153</v>
       </c>
       <c r="B45" t="s">
         <v>154</v>
       </c>
       <c r="C45" s="1">
-        <v>882000.0</v>
+        <v>389000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>98.308</v>
+        <v>103.331</v>
       </c>
       <c r="E45" s="1">
-        <v>99.62663946</v>
+        <v>101.25988946</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>878706.96</v>
+        <v>393900.97</v>
       </c>
       <c r="I45" s="1">
-        <v>-11630.4</v>
+        <v>8056.62</v>
       </c>
       <c r="J45" s="1">
-        <v>-1.3235811857004</v>
+        <v>2.0453414978897</v>
       </c>
       <c r="K45">
-        <v>1.13</v>
+        <v>4.7</v>
       </c>
       <c r="L45" t="s">
         <v>155</v>
       </c>
       <c r="M45" s="1">
-        <v>867076.56</v>
+        <v>401957.59</v>
       </c>
       <c r="N45" s="1">
-        <v>877026.24</v>
+        <v>420232.6</v>
       </c>
       <c r="O45" s="1">
-        <v>0.54</v>
+        <v>0.29</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>156</v>
       </c>
       <c r="B46" t="s">
         <v>157</v>
       </c>
       <c r="C46" s="1">
-        <v>1100000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>98.14</v>
+        <v>100.873</v>
       </c>
       <c r="E46" s="1">
-        <v>99.53527273</v>
+        <v>100.3582</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>1094888.0</v>
+        <v>401432.8</v>
       </c>
       <c r="I46" s="1">
-        <v>-15348.0</v>
+        <v>2059.2</v>
       </c>
       <c r="J46" s="1">
-        <v>-1.4017872147653</v>
+        <v>0.51296256808113</v>
       </c>
       <c r="K46">
-        <v>1.56</v>
+        <v>2.74</v>
       </c>
       <c r="L46" t="s">
         <v>158</v>
       </c>
       <c r="M46" s="1">
-        <v>1079540.0</v>
+        <v>403492.0</v>
       </c>
       <c r="N46" s="1">
-        <v>1096729.38</v>
+        <v>414450.9</v>
       </c>
       <c r="O46" s="1">
-        <v>0.67</v>
+        <v>0.29</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>159</v>
       </c>
       <c r="B47" t="s">
         <v>160</v>
       </c>
       <c r="C47" s="1">
-        <v>700000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>98.239</v>
+        <v>99.247</v>
       </c>
       <c r="E47" s="1">
-        <v>100.43242857</v>
+        <v>102.79084</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>703027.0</v>
+        <v>925117.56</v>
       </c>
       <c r="I47" s="1">
-        <v>-15354.0</v>
+        <v>-31894.56</v>
       </c>
       <c r="J47" s="1">
-        <v>-2.1839843988922</v>
+        <v>-3.4476223756903</v>
       </c>
       <c r="K47">
-        <v>1.33</v>
+        <v>3.44</v>
       </c>
       <c r="L47" t="s">
         <v>161</v>
       </c>
       <c r="M47" s="1">
-        <v>687673.0</v>
+        <v>893223.0</v>
       </c>
       <c r="N47" s="1">
-        <v>696962.38</v>
+        <v>924143.55</v>
       </c>
       <c r="O47" s="1">
-        <v>0.43</v>
+        <v>0.65</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>162</v>
       </c>
       <c r="B48" t="s">
         <v>163</v>
       </c>
       <c r="C48" s="1">
-        <v>800000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>96.296</v>
+        <v>96.203</v>
       </c>
       <c r="E48" s="1">
-        <v>98.8365</v>
+        <v>98.623</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>790692.0</v>
+        <v>394492.0</v>
       </c>
       <c r="I48" s="1">
-        <v>-20324.0</v>
+        <v>-9680.0</v>
       </c>
       <c r="J48" s="1">
-        <v>-2.5704066817421</v>
+        <v>-2.4537886699857</v>
       </c>
       <c r="K48">
-        <v>1.68</v>
+        <v>2.77</v>
       </c>
       <c r="L48" t="s">
         <v>164</v>
       </c>
       <c r="M48" s="1">
-        <v>770368.0</v>
+        <v>384812.0</v>
       </c>
       <c r="N48" s="1">
-        <v>783792.66</v>
+        <v>395895.56</v>
       </c>
       <c r="O48" s="1">
-        <v>0.48</v>
+        <v>0.28</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>165</v>
       </c>
       <c r="B49" t="s">
         <v>166</v>
       </c>
       <c r="C49" s="1">
-        <v>900000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>94.144</v>
+        <v>102.845</v>
       </c>
       <c r="E49" s="1">
-        <v>93.08490778</v>
+        <v>103.84281818</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>837764.17</v>
+        <v>1142271.0</v>
       </c>
       <c r="I49" s="1">
-        <v>9531.83</v>
+        <v>-10976.0</v>
       </c>
       <c r="J49" s="1">
-        <v>1.1377700719762</v>
+        <v>-0.96089281790398</v>
       </c>
       <c r="K49">
-        <v>0.44</v>
+        <v>3.69</v>
       </c>
       <c r="L49" t="s">
         <v>167</v>
       </c>
       <c r="M49" s="1">
-        <v>847296.0</v>
+        <v>1131295.0</v>
       </c>
       <c r="N49" s="1">
-        <v>851244.29</v>
+        <v>1171855.62</v>
       </c>
       <c r="O49" s="1">
-        <v>0.52</v>
+        <v>0.82</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>168</v>
       </c>
       <c r="B50" t="s">
         <v>169</v>
       </c>
       <c r="C50" s="1">
-        <v>489000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>103.713</v>
+        <v>105.902</v>
       </c>
       <c r="E50" s="1">
-        <v>101.25988957</v>
+        <v>107.34</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>495160.86</v>
+        <v>751380.0</v>
       </c>
       <c r="I50" s="1">
-        <v>11995.71</v>
+        <v>-10066.0</v>
       </c>
       <c r="J50" s="1">
-        <v>2.4225884897284</v>
+        <v>-1.3396683435811</v>
       </c>
       <c r="K50">
-        <v>4.65</v>
-[...2 lines deleted...]
-        <v>170</v>
+        <v>0.0</v>
+      </c>
+      <c r="L50">
+        <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>507156.57</v>
+        <v>741314.0</v>
       </c>
       <c r="N50" s="1">
-        <v>529874.97</v>
+        <v>741314.0</v>
       </c>
       <c r="O50" s="1">
-        <v>0.32</v>
+        <v>0.52</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
+        <v>170</v>
+      </c>
+      <c r="B51" t="s">
         <v>171</v>
       </c>
-      <c r="B51" t="s">
+      <c r="C51" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D51" s="1">
+        <v>102.817</v>
+      </c>
+      <c r="E51" s="1">
+        <v>101.255</v>
+      </c>
+      <c r="F51" t="s">
+        <v>8</v>
+      </c>
+      <c r="G51">
+        <v>1.0</v>
+      </c>
+      <c r="H51" s="1">
+        <v>303765.0</v>
+      </c>
+      <c r="I51" s="1">
+        <v>4686.0</v>
+      </c>
+      <c r="J51" s="1">
+        <v>1.5426398696361</v>
+      </c>
+      <c r="K51">
+        <v>4.11</v>
+      </c>
+      <c r="L51" t="s">
         <v>172</v>
       </c>
-      <c r="C51" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M51" s="1">
-        <v>623772.0</v>
+        <v>308451.0</v>
       </c>
       <c r="N51" s="1">
-        <v>643485.7</v>
+        <v>320785.68</v>
       </c>
       <c r="O51" s="1">
-        <v>0.39</v>
+        <v>0.22</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
+        <v>173</v>
+      </c>
+      <c r="B52" t="s">
         <v>174</v>
       </c>
-      <c r="B52" t="s">
+      <c r="C52" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D52" s="1">
+        <v>106.332</v>
+      </c>
+      <c r="E52" s="1">
+        <v>109.243715</v>
+      </c>
+      <c r="F52" t="s">
+        <v>8</v>
+      </c>
+      <c r="G52">
+        <v>1.0</v>
+      </c>
+      <c r="H52" s="1">
+        <v>655462.29</v>
+      </c>
+      <c r="I52" s="1">
+        <v>-17470.29</v>
+      </c>
+      <c r="J52" s="1">
+        <v>-2.6653386879053</v>
+      </c>
+      <c r="K52">
+        <v>0.85</v>
+      </c>
+      <c r="L52" t="s">
         <v>175</v>
       </c>
-      <c r="C52" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M52" s="1">
-        <v>508175.0</v>
+        <v>637992.0</v>
       </c>
       <c r="N52" s="1">
-        <v>521654.45</v>
+        <v>643083.78</v>
       </c>
       <c r="O52" s="1">
-        <v>0.32</v>
+        <v>0.45</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
+        <v>176</v>
+      </c>
+      <c r="B53" t="s">
         <v>177</v>
       </c>
-      <c r="B53" t="s">
+      <c r="C53" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D53" s="1">
+        <v>98.494</v>
+      </c>
+      <c r="E53" s="1">
+        <v>99.984</v>
+      </c>
+      <c r="F53" t="s">
+        <v>8</v>
+      </c>
+      <c r="G53">
+        <v>1.0</v>
+      </c>
+      <c r="H53" s="1">
+        <v>799872.0</v>
+      </c>
+      <c r="I53" s="1">
+        <v>-11920.0</v>
+      </c>
+      <c r="J53" s="1">
+        <v>-1.4902384381501</v>
+      </c>
+      <c r="K53">
+        <v>0.57</v>
+      </c>
+      <c r="L53" t="s">
         <v>178</v>
       </c>
-      <c r="C53" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M53" s="1">
-        <v>897624.0</v>
+        <v>787952.0</v>
       </c>
       <c r="N53" s="1">
-        <v>928137.7</v>
+        <v>792510.9</v>
       </c>
       <c r="O53" s="1">
-        <v>0.57</v>
+        <v>0.56</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
+        <v>179</v>
+      </c>
+      <c r="B54" t="s">
         <v>180</v>
       </c>
-      <c r="B54" t="s">
+      <c r="C54" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D54" s="1">
+        <v>99.376</v>
+      </c>
+      <c r="E54" s="1">
+        <v>99.653</v>
+      </c>
+      <c r="F54" t="s">
+        <v>8</v>
+      </c>
+      <c r="G54">
+        <v>1.0</v>
+      </c>
+      <c r="H54" s="1">
+        <v>199306.0</v>
+      </c>
+      <c r="I54" s="1">
+        <v>-554.0</v>
+      </c>
+      <c r="J54" s="1">
+        <v>-0.27796453694319</v>
+      </c>
+      <c r="K54">
+        <v>1.67</v>
+      </c>
+      <c r="L54" t="s">
         <v>181</v>
       </c>
-      <c r="C54" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M54" s="1">
-        <v>386680.0</v>
+        <v>198752.0</v>
       </c>
       <c r="N54" s="1">
-        <v>397604.66</v>
+        <v>202099.26</v>
       </c>
       <c r="O54" s="1">
-        <v>0.24</v>
+        <v>0.14</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
+        <v>182</v>
+      </c>
+      <c r="B55" t="s">
         <v>183</v>
       </c>
-      <c r="B55" t="s">
+      <c r="C55" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D55" s="1">
+        <v>98.816</v>
+      </c>
+      <c r="E55" s="1">
+        <v>101.631</v>
+      </c>
+      <c r="F55" t="s">
+        <v>8</v>
+      </c>
+      <c r="G55">
+        <v>1.0</v>
+      </c>
+      <c r="H55" s="1">
+        <v>508155.0</v>
+      </c>
+      <c r="I55" s="1">
+        <v>-14075.0</v>
+      </c>
+      <c r="J55" s="1">
+        <v>-2.7698241678228</v>
+      </c>
+      <c r="K55">
+        <v>3.3</v>
+      </c>
+      <c r="L55" t="s">
         <v>184</v>
       </c>
-      <c r="C55" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M55" s="1">
-        <v>1137455.0</v>
+        <v>494080.0</v>
       </c>
       <c r="N55" s="1">
-        <v>1177458.08</v>
+        <v>510563.56</v>
       </c>
       <c r="O55" s="1">
-        <v>0.72</v>
+        <v>0.36</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
+        <v>185</v>
+      </c>
+      <c r="B56" t="s">
         <v>186</v>
       </c>
-      <c r="B56" t="s">
+      <c r="C56" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="D56" s="1">
+        <v>104.039</v>
+      </c>
+      <c r="E56" s="1">
+        <v>100.91250667</v>
+      </c>
+      <c r="F56" t="s">
+        <v>8</v>
+      </c>
+      <c r="G56">
+        <v>1.0</v>
+      </c>
+      <c r="H56" s="1">
+        <v>1513687.6</v>
+      </c>
+      <c r="I56" s="1">
+        <v>46897.4</v>
+      </c>
+      <c r="J56" s="1">
+        <v>3.0982218523822</v>
+      </c>
+      <c r="K56">
+        <v>2.73</v>
+      </c>
+      <c r="L56" t="s">
         <v>187</v>
       </c>
-      <c r="C56" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M56" s="1">
-        <v>852184.0</v>
+        <v>1560585.0</v>
       </c>
       <c r="N56" s="1">
-        <v>866039.56</v>
+        <v>1601475.41</v>
       </c>
       <c r="O56" s="1">
-        <v>0.53</v>
+        <v>1.12</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
+        <v>188</v>
+      </c>
+      <c r="B57" t="s">
         <v>189</v>
       </c>
-      <c r="B57" t="s">
+      <c r="C57" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D57" s="1">
+        <v>98.69</v>
+      </c>
+      <c r="E57" s="1">
+        <v>99.895</v>
+      </c>
+      <c r="F57" t="s">
+        <v>8</v>
+      </c>
+      <c r="G57">
+        <v>1.0</v>
+      </c>
+      <c r="H57" s="1">
+        <v>299685.0</v>
+      </c>
+      <c r="I57" s="1">
+        <v>-3615.0</v>
+      </c>
+      <c r="J57" s="1">
+        <v>-1.2062665799089</v>
+      </c>
+      <c r="K57">
+        <v>0.35</v>
+      </c>
+      <c r="L57" t="s">
         <v>190</v>
       </c>
-      <c r="C57" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M57" s="1">
-        <v>413456.0</v>
+        <v>296070.0</v>
       </c>
       <c r="N57" s="1">
-        <v>429691.4</v>
+        <v>297124.11</v>
       </c>
       <c r="O57" s="1">
-        <v>0.26</v>
+        <v>0.21</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
+        <v>191</v>
+      </c>
+      <c r="B58" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="C58" s="1">
         <v>500000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>100.245</v>
+        <v>102.048</v>
       </c>
       <c r="E58" s="1">
-        <v>101.8682</v>
+        <v>99.538246</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>509341.0</v>
+        <v>497691.23</v>
       </c>
       <c r="I58" s="1">
-        <v>-8116.0</v>
+        <v>12548.77</v>
       </c>
       <c r="J58" s="1">
-        <v>-1.5934315124838</v>
+        <v>2.5213966498867</v>
       </c>
       <c r="K58">
+        <v>1.87</v>
+      </c>
+      <c r="L58" t="s">
+        <v>193</v>
+      </c>
+      <c r="M58" s="1">
+        <v>510240.0</v>
+      </c>
+      <c r="N58" s="1">
+        <v>519582.47</v>
+      </c>
+      <c r="O58" s="1">
         <v>0.36</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.31</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
+        <v>194</v>
+      </c>
+      <c r="B59" t="s">
         <v>195</v>
       </c>
-      <c r="B59" t="s">
+      <c r="C59" s="1">
+        <v>556000.0</v>
+      </c>
+      <c r="D59" s="1">
+        <v>99.332</v>
+      </c>
+      <c r="E59" s="1">
+        <v>99.70957374</v>
+      </c>
+      <c r="F59" t="s">
+        <v>8</v>
+      </c>
+      <c r="G59">
+        <v>1.0</v>
+      </c>
+      <c r="H59" s="1">
+        <v>554385.23</v>
+      </c>
+      <c r="I59" s="1">
+        <v>-2099.31</v>
+      </c>
+      <c r="J59" s="1">
+        <v>-0.37867350831118</v>
+      </c>
+      <c r="K59">
+        <v>2.99</v>
+      </c>
+      <c r="L59" t="s">
         <v>196</v>
       </c>
-      <c r="C59" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M59" s="1">
-        <v>750141.0</v>
+        <v>552285.92</v>
       </c>
       <c r="N59" s="1">
-        <v>755678.67</v>
+        <v>568920.22</v>
       </c>
       <c r="O59" s="1">
-        <v>0.46</v>
+        <v>0.4</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
+        <v>197</v>
+      </c>
+      <c r="B60" t="s">
         <v>198</v>
       </c>
-      <c r="B60" t="s">
+      <c r="C60" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="D60" s="1">
+        <v>84.048</v>
+      </c>
+      <c r="E60" s="1">
+        <v>86.06233333</v>
+      </c>
+      <c r="F60" t="s">
+        <v>8</v>
+      </c>
+      <c r="G60">
+        <v>1.0</v>
+      </c>
+      <c r="H60" s="1">
+        <v>1032748.0</v>
+      </c>
+      <c r="I60" s="1">
+        <v>-24172.0</v>
+      </c>
+      <c r="J60" s="1">
+        <v>-2.3405516156894</v>
+      </c>
+      <c r="K60">
+        <v>0.43</v>
+      </c>
+      <c r="L60" t="s">
         <v>199</v>
       </c>
-      <c r="C60" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M60" s="1">
-        <v>893565.0</v>
+        <v>1008576.0</v>
       </c>
       <c r="N60" s="1">
-        <v>898299.25</v>
+        <v>1013733.53</v>
       </c>
       <c r="O60" s="1">
-        <v>0.55</v>
+        <v>0.71</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
+        <v>200</v>
+      </c>
+      <c r="B61" t="s">
         <v>201</v>
       </c>
-      <c r="B61" t="s">
+      <c r="C61" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D61" s="1">
+        <v>98.837</v>
+      </c>
+      <c r="E61" s="1">
+        <v>100.6852</v>
+      </c>
+      <c r="F61" t="s">
+        <v>8</v>
+      </c>
+      <c r="G61">
+        <v>1.0</v>
+      </c>
+      <c r="H61" s="1">
+        <v>402740.8</v>
+      </c>
+      <c r="I61" s="1">
+        <v>-7392.8</v>
+      </c>
+      <c r="J61" s="1">
+        <v>-1.8356223158915</v>
+      </c>
+      <c r="K61">
+        <v>0.55</v>
+      </c>
+      <c r="L61" t="s">
         <v>202</v>
       </c>
-      <c r="C61" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M61" s="1">
-        <v>200036.0</v>
+        <v>395348.0</v>
       </c>
       <c r="N61" s="1">
-        <v>203309.29</v>
+        <v>397550.74</v>
       </c>
       <c r="O61" s="1">
-        <v>0.12</v>
+        <v>0.28</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
+        <v>203</v>
+      </c>
+      <c r="B62" t="s">
         <v>204</v>
       </c>
-      <c r="B62" t="s">
+      <c r="C62" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D62" s="1">
+        <v>98.445</v>
+      </c>
+      <c r="E62" s="1">
+        <v>100.62</v>
+      </c>
+      <c r="F62" t="s">
+        <v>8</v>
+      </c>
+      <c r="G62">
+        <v>1.0</v>
+      </c>
+      <c r="H62" s="1">
+        <v>402480.0</v>
+      </c>
+      <c r="I62" s="1">
+        <v>-8700.0</v>
+      </c>
+      <c r="J62" s="1">
+        <v>-2.1615980918306</v>
+      </c>
+      <c r="K62">
+        <v>2.63</v>
+      </c>
+      <c r="L62" t="s">
         <v>205</v>
       </c>
-      <c r="C62" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M62" s="1">
-        <v>496725.0</v>
+        <v>393780.0</v>
       </c>
       <c r="N62" s="1">
-        <v>513020.18</v>
+        <v>404293.7</v>
       </c>
       <c r="O62" s="1">
-        <v>0.31</v>
+        <v>0.28</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
+        <v>206</v>
+      </c>
+      <c r="B63" t="s">
         <v>207</v>
       </c>
-      <c r="B63" t="s">
+      <c r="C63" s="1">
+        <v>927000.0</v>
+      </c>
+      <c r="D63" s="1">
+        <v>97.854</v>
+      </c>
+      <c r="E63" s="1">
+        <v>99.84305502</v>
+      </c>
+      <c r="F63" t="s">
+        <v>8</v>
+      </c>
+      <c r="G63">
+        <v>1.0</v>
+      </c>
+      <c r="H63" s="1">
+        <v>925545.12</v>
+      </c>
+      <c r="I63" s="1">
+        <v>-18438.54</v>
+      </c>
+      <c r="J63" s="1">
+        <v>-1.9921816453422</v>
+      </c>
+      <c r="K63">
+        <v>2.62</v>
+      </c>
+      <c r="L63" t="s">
         <v>208</v>
       </c>
-      <c r="C63" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M63" s="1">
-        <v>1779543.0</v>
+        <v>907106.58</v>
       </c>
       <c r="N63" s="1">
-        <v>1824953.96</v>
+        <v>931411.76</v>
       </c>
       <c r="O63" s="1">
-        <v>1.12</v>
+        <v>0.65</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
+        <v>209</v>
+      </c>
+      <c r="B64" t="s">
         <v>210</v>
       </c>
-      <c r="B64" t="s">
+      <c r="C64" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D64" s="1">
+        <v>98.501</v>
+      </c>
+      <c r="E64" s="1">
+        <v>100.096834</v>
+      </c>
+      <c r="F64" t="s">
+        <v>8</v>
+      </c>
+      <c r="G64">
+        <v>1.0</v>
+      </c>
+      <c r="H64" s="1">
+        <v>500484.17</v>
+      </c>
+      <c r="I64" s="1">
+        <v>-7979.17</v>
+      </c>
+      <c r="J64" s="1">
+        <v>-1.5942901850422</v>
+      </c>
+      <c r="K64">
+        <v>1.61</v>
+      </c>
+      <c r="L64" t="s">
         <v>211</v>
       </c>
-      <c r="C64" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M64" s="1">
-        <v>397092.0</v>
+        <v>492505.0</v>
       </c>
       <c r="N64" s="1">
-        <v>398349.53</v>
+        <v>500576.97</v>
       </c>
       <c r="O64" s="1">
-        <v>0.24</v>
+        <v>0.35</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
+        <v>212</v>
+      </c>
+      <c r="B65" t="s">
         <v>213</v>
       </c>
-      <c r="B65" t="s">
+      <c r="C65" s="1">
+        <v>1592000.0</v>
+      </c>
+      <c r="D65" s="1">
+        <v>98.197</v>
+      </c>
+      <c r="E65" s="1">
+        <v>100.08562374</v>
+      </c>
+      <c r="F65" t="s">
+        <v>8</v>
+      </c>
+      <c r="G65">
+        <v>1.0</v>
+      </c>
+      <c r="H65" s="1">
+        <v>1593363.13</v>
+      </c>
+      <c r="I65" s="1">
+        <v>-30066.89</v>
+      </c>
+      <c r="J65" s="1">
+        <v>-1.8870080168103</v>
+      </c>
+      <c r="K65">
+        <v>0.6</v>
+      </c>
+      <c r="L65" t="s">
         <v>214</v>
       </c>
-      <c r="C65" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M65" s="1">
-        <v>511485.0</v>
+        <v>1563296.24</v>
       </c>
       <c r="N65" s="1">
-        <v>520615.14</v>
+        <v>1572770.78</v>
       </c>
       <c r="O65" s="1">
-        <v>0.32</v>
+        <v>1.1</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
+        <v>215</v>
+      </c>
+      <c r="B66" t="s">
         <v>216</v>
       </c>
-      <c r="B66" t="s">
+      <c r="C66" s="1">
+        <v>1009000.0</v>
+      </c>
+      <c r="D66" s="1">
+        <v>97.955</v>
+      </c>
+      <c r="E66" s="1">
+        <v>100.01720416</v>
+      </c>
+      <c r="F66" t="s">
+        <v>8</v>
+      </c>
+      <c r="G66">
+        <v>1.0</v>
+      </c>
+      <c r="H66" s="1">
+        <v>1009173.59</v>
+      </c>
+      <c r="I66" s="1">
+        <v>-20807.64</v>
+      </c>
+      <c r="J66" s="1">
+        <v>-2.0618494386085</v>
+      </c>
+      <c r="K66">
+        <v>2.06</v>
+      </c>
+      <c r="L66" t="s">
         <v>217</v>
       </c>
-      <c r="C66" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M66" s="1">
-        <v>655042.24</v>
+        <v>988365.95</v>
       </c>
       <c r="N66" s="1">
-        <v>674452.65</v>
+        <v>1009177.72</v>
       </c>
       <c r="O66" s="1">
-        <v>0.41</v>
+        <v>0.71</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
+        <v>218</v>
+      </c>
+      <c r="B67" t="s">
         <v>219</v>
       </c>
-      <c r="B67" t="s">
+      <c r="C67" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D67" s="1">
+        <v>98.362</v>
+      </c>
+      <c r="E67" s="1">
+        <v>100.49511125</v>
+      </c>
+      <c r="F67" t="s">
+        <v>8</v>
+      </c>
+      <c r="G67">
+        <v>1.0</v>
+      </c>
+      <c r="H67" s="1">
+        <v>803960.89</v>
+      </c>
+      <c r="I67" s="1">
+        <v>-17064.89</v>
+      </c>
+      <c r="J67" s="1">
+        <v>-2.1226020086624</v>
+      </c>
+      <c r="K67">
+        <v>3.16</v>
+      </c>
+      <c r="L67" t="s">
         <v>220</v>
       </c>
-      <c r="C67" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M67" s="1">
-        <v>1013460.0</v>
+        <v>786896.0</v>
       </c>
       <c r="N67" s="1">
-        <v>1018535.34</v>
+        <v>812161.75</v>
       </c>
       <c r="O67" s="1">
-        <v>0.62</v>
+        <v>0.57</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
+        <v>221</v>
+      </c>
+      <c r="B68" t="s">
         <v>222</v>
       </c>
-      <c r="B68" t="s">
+      <c r="C68" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D68" s="1">
+        <v>97.532</v>
+      </c>
+      <c r="E68" s="1">
+        <v>99.631</v>
+      </c>
+      <c r="F68" t="s">
+        <v>8</v>
+      </c>
+      <c r="G68">
+        <v>1.0</v>
+      </c>
+      <c r="H68" s="1">
+        <v>896679.0</v>
+      </c>
+      <c r="I68" s="1">
+        <v>-18891.0</v>
+      </c>
+      <c r="J68" s="1">
+        <v>-2.1067739960454</v>
+      </c>
+      <c r="K68">
+        <v>0.25</v>
+      </c>
+      <c r="L68" t="s">
         <v>223</v>
       </c>
-      <c r="C68" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M68" s="1">
-        <v>496965.0</v>
+        <v>877788.0</v>
       </c>
       <c r="N68" s="1">
-        <v>499554.04</v>
+        <v>880053.41</v>
       </c>
       <c r="O68" s="1">
-        <v>0.31</v>
+        <v>0.62</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
+        <v>224</v>
+      </c>
+      <c r="B69" t="s">
         <v>225</v>
       </c>
-      <c r="B69" t="s">
+      <c r="C69" s="1">
+        <v>615000.0</v>
+      </c>
+      <c r="D69" s="1">
+        <v>97.715</v>
+      </c>
+      <c r="E69" s="1">
+        <v>99.44689431</v>
+      </c>
+      <c r="F69" t="s">
+        <v>8</v>
+      </c>
+      <c r="G69">
+        <v>1.0</v>
+      </c>
+      <c r="H69" s="1">
+        <v>611598.4</v>
+      </c>
+      <c r="I69" s="1">
+        <v>-10651.15</v>
+      </c>
+      <c r="J69" s="1">
+        <v>-1.741526792745</v>
+      </c>
+      <c r="K69">
+        <v>0.94</v>
+      </c>
+      <c r="L69" t="s">
         <v>226</v>
       </c>
-      <c r="C69" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M69" s="1">
-        <v>396256.0</v>
+        <v>600947.25</v>
       </c>
       <c r="N69" s="1">
-        <v>406632.71</v>
+        <v>606739.2</v>
       </c>
       <c r="O69" s="1">
-        <v>0.25</v>
+        <v>0.43</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
+        <v>227</v>
+      </c>
+      <c r="B70" t="s">
         <v>228</v>
       </c>
-      <c r="B70" t="s">
+      <c r="C70" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D70" s="1">
+        <v>105.832</v>
+      </c>
+      <c r="E70" s="1">
+        <v>108.7698</v>
+      </c>
+      <c r="F70" t="s">
+        <v>8</v>
+      </c>
+      <c r="G70">
+        <v>1.0</v>
+      </c>
+      <c r="H70" s="1">
+        <v>435079.2</v>
+      </c>
+      <c r="I70" s="1">
+        <v>-11751.2</v>
+      </c>
+      <c r="J70" s="1">
+        <v>-2.7009335311824</v>
+      </c>
+      <c r="K70">
+        <v>2.11</v>
+      </c>
+      <c r="L70" t="s">
         <v>229</v>
       </c>
-      <c r="C70" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M70" s="1">
-        <v>913892.22</v>
+        <v>423328.0</v>
       </c>
       <c r="N70" s="1">
-        <v>937829.14</v>
+        <v>431760.88</v>
       </c>
       <c r="O70" s="1">
-        <v>0.57</v>
+        <v>0.3</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
+        <v>230</v>
+      </c>
+      <c r="B71" t="s">
         <v>231</v>
       </c>
-      <c r="B71" t="s">
+      <c r="C71" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D71" s="1">
+        <v>100.669</v>
+      </c>
+      <c r="E71" s="1">
+        <v>100.9622225</v>
+      </c>
+      <c r="F71" t="s">
+        <v>8</v>
+      </c>
+      <c r="G71">
+        <v>1.0</v>
+      </c>
+      <c r="H71" s="1">
+        <v>807697.78</v>
+      </c>
+      <c r="I71" s="1">
+        <v>-2345.78</v>
+      </c>
+      <c r="J71" s="1">
+        <v>-0.29042793704348</v>
+      </c>
+      <c r="K71">
+        <v>3.03</v>
+      </c>
+      <c r="L71" t="s">
         <v>232</v>
       </c>
-      <c r="C71" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M71" s="1">
-        <v>594486.0</v>
+        <v>805352.0</v>
       </c>
       <c r="N71" s="1">
-        <v>603928.68</v>
+        <v>829557.48</v>
       </c>
       <c r="O71" s="1">
-        <v>0.37</v>
+        <v>0.58</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
+        <v>233</v>
+      </c>
+      <c r="B72" t="s">
         <v>234</v>
       </c>
-      <c r="B72" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C72" s="1">
-        <v>1892000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>98.624</v>
+        <v>99.51</v>
       </c>
       <c r="E72" s="1">
-        <v>100.08562368</v>
+        <v>99.821</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>1893620.0</v>
+        <v>698747.0</v>
       </c>
       <c r="I72" s="1">
-        <v>-27653.92</v>
+        <v>-2177.0</v>
       </c>
       <c r="J72" s="1">
-        <v>-1.4603732533454</v>
+        <v>-0.31155768826199</v>
       </c>
       <c r="K72">
-        <v>0.56</v>
-[...2 lines deleted...]
-        <v>236</v>
+        <v>0.0</v>
+      </c>
+      <c r="L72">
+        <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>1865966.08</v>
+        <v>696570.0</v>
       </c>
       <c r="N72" s="1">
-        <v>1876511.1</v>
+        <v>696570.0</v>
       </c>
       <c r="O72" s="1">
-        <v>1.15</v>
+        <v>0.49</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
+        <v>235</v>
+      </c>
+      <c r="B73" t="s">
+        <v>236</v>
+      </c>
+      <c r="C73" s="1">
+        <v>1258000.0</v>
+      </c>
+      <c r="D73" s="1">
+        <v>97.983</v>
+      </c>
+      <c r="E73" s="1">
+        <v>99.38705326</v>
+      </c>
+      <c r="F73" t="s">
+        <v>8</v>
+      </c>
+      <c r="G73">
+        <v>1.0</v>
+      </c>
+      <c r="H73" s="1">
+        <v>1250289.13</v>
+      </c>
+      <c r="I73" s="1">
+        <v>-17662.99</v>
+      </c>
+      <c r="J73" s="1">
+        <v>-1.4127124339632</v>
+      </c>
+      <c r="K73">
+        <v>2.47</v>
+      </c>
+      <c r="L73" t="s">
         <v>237</v>
       </c>
-      <c r="B73" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M73" s="1">
-        <v>1189680.18</v>
+        <v>1232626.14</v>
       </c>
       <c r="N73" s="1">
-        <v>1214123.38</v>
+        <v>1263641.01</v>
       </c>
       <c r="O73" s="1">
-        <v>0.74</v>
+        <v>0.89</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
+        <v>238</v>
+      </c>
+      <c r="B74" t="s">
+        <v>239</v>
+      </c>
+      <c r="C74" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D74" s="1">
+        <v>98.362</v>
+      </c>
+      <c r="E74" s="1">
+        <v>99.7035</v>
+      </c>
+      <c r="F74" t="s">
+        <v>8</v>
+      </c>
+      <c r="G74">
+        <v>1.0</v>
+      </c>
+      <c r="H74" s="1">
+        <v>498517.5</v>
+      </c>
+      <c r="I74" s="1">
+        <v>-6707.5</v>
+      </c>
+      <c r="J74" s="1">
+        <v>-1.3454893759998</v>
+      </c>
+      <c r="K74">
+        <v>2.56</v>
+      </c>
+      <c r="L74" t="s">
         <v>240</v>
       </c>
-      <c r="B74" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M74" s="1">
-        <v>891972.0</v>
+        <v>491810.0</v>
       </c>
       <c r="N74" s="1">
-        <v>920038.44</v>
+        <v>504616.51</v>
       </c>
       <c r="O74" s="1">
-        <v>0.56</v>
+        <v>0.35</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
+        <v>241</v>
+      </c>
+      <c r="B75" t="s">
+        <v>242</v>
+      </c>
+      <c r="C75" s="1">
+        <v>2050000.0</v>
+      </c>
+      <c r="D75" s="1">
+        <v>100.303</v>
+      </c>
+      <c r="E75" s="1">
+        <v>96.98605268</v>
+      </c>
+      <c r="F75" t="s">
+        <v>8</v>
+      </c>
+      <c r="G75">
+        <v>1.0</v>
+      </c>
+      <c r="H75" s="1">
+        <v>1988214.08</v>
+      </c>
+      <c r="I75" s="1">
+        <v>67997.42</v>
+      </c>
+      <c r="J75" s="1">
+        <v>3.4200250709421</v>
+      </c>
+      <c r="K75">
+        <v>3.8</v>
+      </c>
+      <c r="L75" t="s">
         <v>243</v>
       </c>
-      <c r="B75" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M75" s="1">
-        <v>879453.0</v>
+        <v>2056211.5</v>
       </c>
       <c r="N75" s="1">
-        <v>881286.9</v>
+        <v>2134055.34</v>
       </c>
       <c r="O75" s="1">
-        <v>0.54</v>
+        <v>1.5</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
+        <v>244</v>
+      </c>
+      <c r="B76" t="s">
+        <v>245</v>
+      </c>
+      <c r="C76" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D76" s="1">
+        <v>89.875</v>
+      </c>
+      <c r="E76" s="1">
+        <v>83.47740778</v>
+      </c>
+      <c r="F76" t="s">
+        <v>8</v>
+      </c>
+      <c r="G76">
+        <v>1.0</v>
+      </c>
+      <c r="H76" s="1">
+        <v>751296.67</v>
+      </c>
+      <c r="I76" s="1">
+        <v>57578.33</v>
+      </c>
+      <c r="J76" s="1">
+        <v>7.6638606690484</v>
+      </c>
+      <c r="K76">
+        <v>1.01</v>
+      </c>
+      <c r="L76" t="s">
         <v>246</v>
       </c>
-      <c r="B76" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M76" s="1">
-        <v>701679.55</v>
+        <v>808875.0</v>
       </c>
       <c r="N76" s="1">
-        <v>708168.42</v>
+        <v>817936.64</v>
       </c>
       <c r="O76" s="1">
-        <v>0.43</v>
+        <v>0.57</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
+        <v>247</v>
+      </c>
+      <c r="B77" t="s">
+        <v>248</v>
+      </c>
+      <c r="C77" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D77" s="1">
+        <v>102.112</v>
+      </c>
+      <c r="E77" s="1">
+        <v>100.4068</v>
+      </c>
+      <c r="F77" t="s">
+        <v>8</v>
+      </c>
+      <c r="G77">
+        <v>1.0</v>
+      </c>
+      <c r="H77" s="1">
+        <v>702847.6</v>
+      </c>
+      <c r="I77" s="1">
+        <v>11936.4</v>
+      </c>
+      <c r="J77" s="1">
+        <v>1.698291350785</v>
+      </c>
+      <c r="K77">
+        <v>0.81</v>
+      </c>
+      <c r="L77" t="s">
         <v>249</v>
       </c>
-      <c r="B77" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M77" s="1">
-        <v>532000.0</v>
+        <v>714784.0</v>
       </c>
       <c r="N77" s="1">
-        <v>542280.82</v>
+        <v>720431.95</v>
       </c>
       <c r="O77" s="1">
-        <v>0.33</v>
+        <v>0.51</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
+        <v>250</v>
+      </c>
+      <c r="B78" t="s">
+        <v>251</v>
+      </c>
+      <c r="C78" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D78" s="1">
+        <v>98.113</v>
+      </c>
+      <c r="E78" s="1">
+        <v>100.231</v>
+      </c>
+      <c r="F78" t="s">
+        <v>8</v>
+      </c>
+      <c r="G78">
+        <v>1.0</v>
+      </c>
+      <c r="H78" s="1">
+        <v>701617.0</v>
+      </c>
+      <c r="I78" s="1">
+        <v>-14826.0</v>
+      </c>
+      <c r="J78" s="1">
+        <v>-2.1131186958127</v>
+      </c>
+      <c r="K78">
+        <v>0.63</v>
+      </c>
+      <c r="L78" t="s">
         <v>252</v>
       </c>
-      <c r="B78" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M78" s="1">
-        <v>910638.0</v>
+        <v>686791.0</v>
       </c>
       <c r="N78" s="1">
-        <v>937486.97</v>
+        <v>691177.99</v>
       </c>
       <c r="O78" s="1">
-        <v>0.57</v>
+        <v>0.48</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
+        <v>253</v>
+      </c>
+      <c r="B79" t="s">
+        <v>254</v>
+      </c>
+      <c r="C79" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D79" s="1">
+        <v>97.992</v>
+      </c>
+      <c r="E79" s="1">
+        <v>100.28911125</v>
+      </c>
+      <c r="F79" t="s">
+        <v>8</v>
+      </c>
+      <c r="G79">
+        <v>1.0</v>
+      </c>
+      <c r="H79" s="1">
+        <v>802312.89</v>
+      </c>
+      <c r="I79" s="1">
+        <v>-18376.89</v>
+      </c>
+      <c r="J79" s="1">
+        <v>-2.2904891880772</v>
+      </c>
+      <c r="K79">
+        <v>0.15</v>
+      </c>
+      <c r="L79" t="s">
         <v>255</v>
       </c>
-      <c r="B79" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M79" s="1">
-        <v>1437515.1</v>
+        <v>783936.0</v>
       </c>
       <c r="N79" s="1">
-        <v>1473001.42</v>
+        <v>785119.56</v>
       </c>
       <c r="O79" s="1">
-        <v>0.9</v>
+        <v>0.55</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="B80" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="C80" s="1">
-        <v>600000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>99.023</v>
+        <v>89.81</v>
       </c>
       <c r="E80" s="1">
-        <v>99.7035</v>
+        <v>90.19025</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>598221.0</v>
+        <v>360761.0</v>
       </c>
       <c r="I80" s="1">
-        <v>-4083.0</v>
+        <v>-1521.0</v>
       </c>
       <c r="J80" s="1">
-        <v>-0.68252368271926</v>
+        <v>-0.42160876591428</v>
       </c>
       <c r="K80">
-        <v>2.52</v>
-[...2 lines deleted...]
-        <v>260</v>
+        <v>0.07</v>
+      </c>
+      <c r="L80">
+        <v>263.01</v>
       </c>
       <c r="M80" s="1">
-        <v>594138.0</v>
+        <v>359240.0</v>
       </c>
       <c r="N80" s="1">
-        <v>609283.89</v>
+        <v>359503.01</v>
       </c>
       <c r="O80" s="1">
-        <v>0.37</v>
+        <v>0.25</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>261</v>
+        <v>258</v>
       </c>
       <c r="B81" t="s">
-        <v>262</v>
+        <v>259</v>
       </c>
       <c r="C81" s="1">
-        <v>2050000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>100.698</v>
+        <v>90.512</v>
       </c>
       <c r="E81" s="1">
-        <v>96.98605268</v>
+        <v>89.875</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>1988214.08</v>
+        <v>89875.0</v>
       </c>
       <c r="I81" s="1">
-        <v>76094.92</v>
+        <v>637.0</v>
       </c>
       <c r="J81" s="1">
-        <v>3.8273001265538</v>
+        <v>0.70876216968011</v>
       </c>
       <c r="K81">
-        <v>3.75</v>
-[...2 lines deleted...]
-        <v>263</v>
+        <v>0.13</v>
+      </c>
+      <c r="L81">
+        <v>129.45</v>
       </c>
       <c r="M81" s="1">
-        <v>2064309.0</v>
+        <v>90512.0</v>
       </c>
       <c r="N81" s="1">
-        <v>2141141.88</v>
+        <v>90641.45</v>
       </c>
       <c r="O81" s="1">
-        <v>1.31</v>
+        <v>0.06</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>264</v>
+        <v>260</v>
       </c>
       <c r="B82" t="s">
-        <v>265</v>
+        <v>261</v>
       </c>
       <c r="C82" s="1">
-        <v>900000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>90.367</v>
+        <v>97.738</v>
       </c>
       <c r="E82" s="1">
-        <v>83.47740778</v>
+        <v>99.92916667</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>751296.67</v>
+        <v>599575.0</v>
       </c>
       <c r="I82" s="1">
-        <v>62006.33</v>
+        <v>-13147.0</v>
       </c>
       <c r="J82" s="1">
-        <v>8.2532416921268</v>
+        <v>-2.1927198432223</v>
       </c>
       <c r="K82">
-        <v>0.99</v>
+        <v>2.27</v>
       </c>
       <c r="L82" t="s">
-        <v>266</v>
+        <v>262</v>
       </c>
       <c r="M82" s="1">
-        <v>813303.0</v>
+        <v>586428.0</v>
       </c>
       <c r="N82" s="1">
-        <v>822179.71</v>
+        <v>600051.29</v>
       </c>
       <c r="O82" s="1">
-        <v>0.5</v>
+        <v>0.42</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>267</v>
+        <v>263</v>
       </c>
       <c r="B83" t="s">
-        <v>268</v>
+        <v>264</v>
       </c>
       <c r="C83" s="1">
-        <v>1000000.0</v>
+        <v>580000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>102.588</v>
+        <v>98.033</v>
       </c>
       <c r="E83" s="1">
-        <v>100.4068</v>
+        <v>100.00810345</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>1004068.0</v>
+        <v>580047.0</v>
       </c>
       <c r="I83" s="1">
-        <v>21812.0</v>
+        <v>-11455.6</v>
       </c>
       <c r="J83" s="1">
-        <v>2.1723628280156</v>
+        <v>-1.9749434097582</v>
       </c>
       <c r="K83">
-        <v>0.76</v>
+        <v>0.94</v>
       </c>
       <c r="L83" t="s">
-        <v>269</v>
+        <v>265</v>
       </c>
       <c r="M83" s="1">
-        <v>1025880.0</v>
+        <v>568591.4</v>
       </c>
       <c r="N83" s="1">
-        <v>1033523.84</v>
+        <v>574057.38</v>
       </c>
       <c r="O83" s="1">
-        <v>0.63</v>
+        <v>0.4</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>270</v>
+        <v>266</v>
       </c>
       <c r="B84" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="C84" s="1">
-        <v>800000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>98.732</v>
+        <v>97.9</v>
       </c>
       <c r="E84" s="1">
-        <v>100.231</v>
+        <v>100.03090909</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>801848.0</v>
+        <v>1100340.0</v>
       </c>
       <c r="I84" s="1">
-        <v>-11992.0</v>
+        <v>-23440.0</v>
       </c>
       <c r="J84" s="1">
-        <v>-1.4955452903792</v>
+        <v>-2.1302506497992</v>
       </c>
       <c r="K84">
-        <v>0.59</v>
+        <v>0.31</v>
       </c>
       <c r="L84" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="M84" s="1">
-        <v>789856.0</v>
+        <v>1076900.0</v>
       </c>
       <c r="N84" s="1">
-        <v>794540.93</v>
+        <v>1080286.49</v>
       </c>
       <c r="O84" s="1">
-        <v>0.49</v>
+        <v>0.76</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>273</v>
+        <v>269</v>
       </c>
       <c r="B85" t="s">
-        <v>274</v>
+        <v>270</v>
       </c>
       <c r="C85" s="1">
-        <v>900000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>98.46</v>
+        <v>98.384</v>
       </c>
       <c r="E85" s="1">
-        <v>100.28911111</v>
+        <v>100.681715</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>902602.0</v>
+        <v>604090.29</v>
       </c>
       <c r="I85" s="1">
-        <v>-16462.0</v>
+        <v>-13786.29</v>
       </c>
       <c r="J85" s="1">
-        <v>-1.8238381922486</v>
+        <v>-2.2821571920979</v>
       </c>
       <c r="K85">
-        <v>0.12</v>
+        <v>1.54</v>
       </c>
       <c r="L85" t="s">
-        <v>275</v>
+        <v>271</v>
       </c>
       <c r="M85" s="1">
-        <v>886140.0</v>
+        <v>590304.0</v>
       </c>
       <c r="N85" s="1">
-        <v>887175.62</v>
+        <v>599519.75</v>
       </c>
       <c r="O85" s="1">
-        <v>0.54</v>
+        <v>0.42</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>276</v>
+        <v>272</v>
       </c>
       <c r="B86" t="s">
-        <v>277</v>
+        <v>273</v>
       </c>
       <c r="C86" s="1">
-        <v>400000.0</v>
+        <v>580000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>90.263</v>
+        <v>102.265</v>
       </c>
       <c r="E86" s="1">
-        <v>90.19025</v>
+        <v>102.24853966</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>360761.0</v>
+        <v>593041.53</v>
       </c>
       <c r="I86" s="1">
-        <v>291.0</v>
+        <v>95.47</v>
       </c>
       <c r="J86" s="1">
-        <v>0.08066282109208</v>
+        <v>0.016098366669194</v>
       </c>
       <c r="K86">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>241.1</v>
+        <v>1.3</v>
+      </c>
+      <c r="L86" t="s">
+        <v>274</v>
       </c>
       <c r="M86" s="1">
-        <v>361052.0</v>
+        <v>593137.0</v>
       </c>
       <c r="N86" s="1">
-        <v>361293.1</v>
+        <v>600675.01</v>
       </c>
       <c r="O86" s="1">
-        <v>0.22</v>
+        <v>0.42</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>278</v>
+        <v>275</v>
       </c>
       <c r="B87" t="s">
-        <v>279</v>
+        <v>276</v>
       </c>
       <c r="C87" s="1">
-        <v>100000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>90.923</v>
+        <v>100.62</v>
       </c>
       <c r="E87" s="1">
-        <v>89.875</v>
+        <v>100.55165909</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>89875.0</v>
+        <v>1106068.25</v>
       </c>
       <c r="I87" s="1">
-        <v>1048.0</v>
+        <v>751.75</v>
       </c>
       <c r="J87" s="1">
-        <v>1.1660639777469</v>
+        <v>0.067965968646148</v>
       </c>
       <c r="K87">
-        <v>0.13</v>
-[...2 lines deleted...]
-        <v>126.71</v>
+        <v>3.09</v>
+      </c>
+      <c r="L87" t="s">
+        <v>277</v>
       </c>
       <c r="M87" s="1">
-        <v>90923.0</v>
+        <v>1106820.0</v>
       </c>
       <c r="N87" s="1">
-        <v>91049.71</v>
+        <v>1140803.22</v>
       </c>
       <c r="O87" s="1">
-        <v>0.06</v>
+        <v>0.8</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
+        <v>278</v>
+      </c>
+      <c r="B88" t="s">
+        <v>279</v>
+      </c>
+      <c r="C88" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D88" s="1">
+        <v>98.025</v>
+      </c>
+      <c r="E88" s="1">
+        <v>99.772</v>
+      </c>
+      <c r="F88" t="s">
+        <v>8</v>
+      </c>
+      <c r="G88">
+        <v>1.0</v>
+      </c>
+      <c r="H88" s="1">
+        <v>498860.0</v>
+      </c>
+      <c r="I88" s="1">
+        <v>-8735.0</v>
+      </c>
+      <c r="J88" s="1">
+        <v>-1.7509922623582</v>
+      </c>
+      <c r="K88">
+        <v>0.35</v>
+      </c>
+      <c r="L88" t="s">
         <v>280</v>
       </c>
-      <c r="B88" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M88" s="1">
-        <v>588930.0</v>
+        <v>490125.0</v>
       </c>
       <c r="N88" s="1">
-        <v>602273.84</v>
+        <v>491880.14</v>
       </c>
       <c r="O88" s="1">
-        <v>0.37</v>
+        <v>0.34</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
+        <v>281</v>
+      </c>
+      <c r="B89" t="s">
+        <v>282</v>
+      </c>
+      <c r="C89" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D89" s="1">
+        <v>97.1</v>
+      </c>
+      <c r="E89" s="1">
+        <v>99.99133333</v>
+      </c>
+      <c r="F89" t="s">
+        <v>8</v>
+      </c>
+      <c r="G89">
+        <v>1.0</v>
+      </c>
+      <c r="H89" s="1">
+        <v>599948.0</v>
+      </c>
+      <c r="I89" s="1">
+        <v>-17348.0</v>
+      </c>
+      <c r="J89" s="1">
+        <v>-2.8915839372746</v>
+      </c>
+      <c r="K89">
+        <v>1.42</v>
+      </c>
+      <c r="L89" t="s">
         <v>283</v>
       </c>
-      <c r="B89" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M89" s="1">
-        <v>571062.2</v>
+        <v>582600.0</v>
       </c>
       <c r="N89" s="1">
-        <v>576305.08</v>
+        <v>591106.85</v>
       </c>
       <c r="O89" s="1">
-        <v>0.35</v>
+        <v>0.41</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
+        <v>284</v>
+      </c>
+      <c r="B90" t="s">
+        <v>285</v>
+      </c>
+      <c r="C90" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="D90" s="1">
+        <v>92.813</v>
+      </c>
+      <c r="E90" s="1">
+        <v>94.52690909</v>
+      </c>
+      <c r="F90" t="s">
+        <v>8</v>
+      </c>
+      <c r="G90">
+        <v>1.0</v>
+      </c>
+      <c r="H90" s="1">
+        <v>1039796.0</v>
+      </c>
+      <c r="I90" s="1">
+        <v>-18853.0</v>
+      </c>
+      <c r="J90" s="1">
+        <v>-1.8131441167306</v>
+      </c>
+      <c r="K90">
+        <v>0.21</v>
+      </c>
+      <c r="L90" t="s">
         <v>286</v>
       </c>
-      <c r="B90" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M90" s="1">
-        <v>685038.48</v>
+        <v>1020943.0</v>
       </c>
       <c r="N90" s="1">
-        <v>690512.86</v>
+        <v>1023253.0</v>
       </c>
       <c r="O90" s="1">
-        <v>0.42</v>
+        <v>0.72</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="B91" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="C91" s="1">
-        <v>1100000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>98.305</v>
+        <v>99.831</v>
       </c>
       <c r="E91" s="1">
-        <v>100.03090909</v>
+        <v>95.31451</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>1100340.0</v>
+        <v>667201.57</v>
       </c>
       <c r="I91" s="1">
-        <v>-18985.0</v>
+        <v>31615.43</v>
       </c>
       <c r="J91" s="1">
-        <v>-1.7253757929367</v>
+        <v>4.7385125307784</v>
       </c>
       <c r="K91">
-        <v>0.27</v>
+        <v>1.69</v>
       </c>
       <c r="L91" t="s">
-        <v>291</v>
+        <v>288</v>
       </c>
       <c r="M91" s="1">
-        <v>1081355.0</v>
+        <v>698817.0</v>
       </c>
       <c r="N91" s="1">
-        <v>1084343.08</v>
+        <v>710641.17</v>
       </c>
       <c r="O91" s="1">
-        <v>0.66</v>
+        <v>0.5</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>292</v>
+        <v>289</v>
       </c>
       <c r="B92" t="s">
-        <v>293</v>
+        <v>290</v>
       </c>
       <c r="C92" s="1">
-        <v>400000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>82.752</v>
+        <v>95.724</v>
       </c>
       <c r="E92" s="1">
-        <v>82.42825</v>
+        <v>98.91583333</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>329713.0</v>
+        <v>1186990.0</v>
       </c>
       <c r="I92" s="1">
-        <v>1295.0</v>
+        <v>-38302.0</v>
       </c>
       <c r="J92" s="1">
-        <v>0.39276582967611</v>
+        <v>-3.2268174121096</v>
       </c>
       <c r="K92">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>98.63</v>
+        <v>3.66</v>
+      </c>
+      <c r="L92" t="s">
+        <v>291</v>
       </c>
       <c r="M92" s="1">
-        <v>331008.0</v>
+        <v>1148688.0</v>
       </c>
       <c r="N92" s="1">
-        <v>331106.63</v>
+        <v>1192557.86</v>
       </c>
       <c r="O92" s="1">
-        <v>0.2</v>
+        <v>0.84</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
+        <v>292</v>
+      </c>
+      <c r="B93" t="s">
+        <v>293</v>
+      </c>
+      <c r="C93" s="1">
+        <v>521000.0</v>
+      </c>
+      <c r="D93" s="1">
+        <v>98.255</v>
+      </c>
+      <c r="E93" s="1">
+        <v>99.68758157</v>
+      </c>
+      <c r="F93" t="s">
+        <v>8</v>
+      </c>
+      <c r="G93">
+        <v>1.0</v>
+      </c>
+      <c r="H93" s="1">
+        <v>519372.3</v>
+      </c>
+      <c r="I93" s="1">
+        <v>-7463.75</v>
+      </c>
+      <c r="J93" s="1">
+        <v>-1.4370712492753</v>
+      </c>
+      <c r="K93">
+        <v>1.54</v>
+      </c>
+      <c r="L93" t="s">
         <v>294</v>
       </c>
-      <c r="B93" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M93" s="1">
-        <v>691110.0</v>
+        <v>511908.55</v>
       </c>
       <c r="N93" s="1">
-        <v>701641.16</v>
+        <v>519934.09</v>
       </c>
       <c r="O93" s="1">
-        <v>0.43</v>
+        <v>0.36</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
+        <v>295</v>
+      </c>
+      <c r="B94" t="s">
+        <v>296</v>
+      </c>
+      <c r="C94" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D94" s="1">
+        <v>97.684</v>
+      </c>
+      <c r="E94" s="1">
+        <v>99.996</v>
+      </c>
+      <c r="F94" t="s">
+        <v>8</v>
+      </c>
+      <c r="G94">
+        <v>1.0</v>
+      </c>
+      <c r="H94" s="1">
+        <v>499980.0</v>
+      </c>
+      <c r="I94" s="1">
+        <v>-11560.0</v>
+      </c>
+      <c r="J94" s="1">
+        <v>-2.3120924836993</v>
+      </c>
+      <c r="K94">
+        <v>1.34</v>
+      </c>
+      <c r="L94" t="s">
         <v>297</v>
       </c>
-      <c r="B94" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M94" s="1">
-        <v>596593.8</v>
+        <v>488420.0</v>
       </c>
       <c r="N94" s="1">
-        <v>603869.62</v>
+        <v>495104.93</v>
       </c>
       <c r="O94" s="1">
-        <v>0.37</v>
+        <v>0.35</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
+        <v>298</v>
+      </c>
+      <c r="B95" t="s">
+        <v>299</v>
+      </c>
+      <c r="C95" s="1">
+        <v>517000.0</v>
+      </c>
+      <c r="D95" s="1">
+        <v>97.452</v>
+      </c>
+      <c r="E95" s="1">
+        <v>99.72939652</v>
+      </c>
+      <c r="F95" t="s">
+        <v>8</v>
+      </c>
+      <c r="G95">
+        <v>1.0</v>
+      </c>
+      <c r="H95" s="1">
+        <v>515600.98</v>
+      </c>
+      <c r="I95" s="1">
+        <v>-11774.14</v>
+      </c>
+      <c r="J95" s="1">
+        <v>-2.2835759544134</v>
+      </c>
+      <c r="K95">
+        <v>2.65</v>
+      </c>
+      <c r="L95" t="s">
         <v>300</v>
       </c>
-      <c r="B95" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M95" s="1">
-        <v>1112441.0</v>
+        <v>503826.84</v>
       </c>
       <c r="N95" s="1">
-        <v>1145957.1</v>
+        <v>517546.82</v>
       </c>
       <c r="O95" s="1">
-        <v>0.7</v>
+        <v>0.36</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
+        <v>301</v>
+      </c>
+      <c r="B96" t="s">
+        <v>302</v>
+      </c>
+      <c r="C96" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="D96" s="1">
+        <v>98.104</v>
+      </c>
+      <c r="E96" s="1">
+        <v>100.08276467</v>
+      </c>
+      <c r="F96" t="s">
+        <v>8</v>
+      </c>
+      <c r="G96">
+        <v>1.0</v>
+      </c>
+      <c r="H96" s="1">
+        <v>1501241.47</v>
+      </c>
+      <c r="I96" s="1">
+        <v>-29681.47</v>
+      </c>
+      <c r="J96" s="1">
+        <v>-1.9771283030171</v>
+      </c>
+      <c r="K96">
+        <v>2.28</v>
+      </c>
+      <c r="L96" t="s">
         <v>303</v>
       </c>
-      <c r="B96" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M96" s="1">
-        <v>591324.0</v>
+        <v>1471560.0</v>
       </c>
       <c r="N96" s="1">
-        <v>593224.68</v>
+        <v>1505798.01</v>
       </c>
       <c r="O96" s="1">
-        <v>0.36</v>
+        <v>1.06</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
+        <v>304</v>
+      </c>
+      <c r="B97" t="s">
+        <v>305</v>
+      </c>
+      <c r="C97" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D97" s="1">
+        <v>100.791</v>
+      </c>
+      <c r="E97" s="1">
+        <v>103.012</v>
+      </c>
+      <c r="F97" t="s">
+        <v>8</v>
+      </c>
+      <c r="G97">
+        <v>1.0</v>
+      </c>
+      <c r="H97" s="1">
+        <v>721084.0</v>
+      </c>
+      <c r="I97" s="1">
+        <v>-15547.0</v>
+      </c>
+      <c r="J97" s="1">
+        <v>-2.156059488215</v>
+      </c>
+      <c r="K97">
+        <v>2.43</v>
+      </c>
+      <c r="L97" t="s">
         <v>306</v>
       </c>
-      <c r="B97" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M97" s="1">
-        <v>584556.0</v>
+        <v>705537.0</v>
       </c>
       <c r="N97" s="1">
-        <v>592816.27</v>
+        <v>722571.93</v>
       </c>
       <c r="O97" s="1">
-        <v>0.36</v>
+        <v>0.51</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
+        <v>307</v>
+      </c>
+      <c r="B98" t="s">
+        <v>308</v>
+      </c>
+      <c r="C98" s="1">
+        <v>369000.0</v>
+      </c>
+      <c r="D98" s="1">
+        <v>100.669</v>
+      </c>
+      <c r="E98" s="1">
+        <v>100.48160976</v>
+      </c>
+      <c r="F98" t="s">
+        <v>8</v>
+      </c>
+      <c r="G98">
+        <v>1.0</v>
+      </c>
+      <c r="H98" s="1">
+        <v>370777.14</v>
+      </c>
+      <c r="I98" s="1">
+        <v>691.47</v>
+      </c>
+      <c r="J98" s="1">
+        <v>0.18649207985152</v>
+      </c>
+      <c r="K98">
+        <v>1.98</v>
+      </c>
+      <c r="L98" t="s">
         <v>309</v>
       </c>
-      <c r="B98" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M98" s="1">
-        <v>1022076.0</v>
+        <v>371468.61</v>
       </c>
       <c r="N98" s="1">
-        <v>1024166.0</v>
+        <v>378785.93</v>
       </c>
       <c r="O98" s="1">
-        <v>0.63</v>
+        <v>0.27</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
+        <v>310</v>
+      </c>
+      <c r="B99" t="s">
+        <v>311</v>
+      </c>
+      <c r="C99" s="1">
+        <v>560000.0</v>
+      </c>
+      <c r="D99" s="1">
+        <v>98.598</v>
+      </c>
+      <c r="E99" s="1">
+        <v>99.56446429</v>
+      </c>
+      <c r="F99" t="s">
+        <v>8</v>
+      </c>
+      <c r="G99">
+        <v>1.0</v>
+      </c>
+      <c r="H99" s="1">
+        <v>557561.0</v>
+      </c>
+      <c r="I99" s="1">
+        <v>-5412.2</v>
+      </c>
+      <c r="J99" s="1">
+        <v>-0.97069199603272</v>
+      </c>
+      <c r="K99">
+        <v>3.42</v>
+      </c>
+      <c r="L99" t="s">
         <v>312</v>
       </c>
-      <c r="B99" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M99" s="1">
-        <v>698831.0</v>
+        <v>552148.8</v>
       </c>
       <c r="N99" s="1">
-        <v>710511.41</v>
+        <v>571319.21</v>
       </c>
       <c r="O99" s="1">
-        <v>0.43</v>
+        <v>0.4</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
+        <v>313</v>
+      </c>
+      <c r="B100" t="s">
         <v>314</v>
       </c>
-      <c r="B100" t="s">
+      <c r="C100" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D100" s="1">
+        <v>99.591</v>
+      </c>
+      <c r="E100" s="1">
+        <v>101.1515</v>
+      </c>
+      <c r="F100" t="s">
+        <v>8</v>
+      </c>
+      <c r="G100">
+        <v>1.0</v>
+      </c>
+      <c r="H100" s="1">
+        <v>404606.0</v>
+      </c>
+      <c r="I100" s="1">
+        <v>-6242.0</v>
+      </c>
+      <c r="J100" s="1">
+        <v>-1.5427354018477</v>
+      </c>
+      <c r="K100">
+        <v>4.12</v>
+      </c>
+      <c r="L100" t="s">
         <v>315</v>
       </c>
-      <c r="C100" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M100" s="1">
-        <v>1153776.0</v>
+        <v>398364.0</v>
       </c>
       <c r="N100" s="1">
-        <v>1197070.52</v>
+        <v>414835.23</v>
       </c>
       <c r="O100" s="1">
-        <v>0.73</v>
+        <v>0.29</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
+        <v>316</v>
+      </c>
+      <c r="B101" t="s">
         <v>317</v>
       </c>
-      <c r="B101" t="s">
+      <c r="C101" s="1">
+        <v>347000.0</v>
+      </c>
+      <c r="D101" s="1">
+        <v>95.359</v>
+      </c>
+      <c r="E101" s="1">
+        <v>99.16931124</v>
+      </c>
+      <c r="F101" t="s">
+        <v>8</v>
+      </c>
+      <c r="G101">
+        <v>1.0</v>
+      </c>
+      <c r="H101" s="1">
+        <v>344117.51</v>
+      </c>
+      <c r="I101" s="1">
+        <v>-13221.78</v>
+      </c>
+      <c r="J101" s="1">
+        <v>-3.84222819699</v>
+      </c>
+      <c r="K101">
+        <v>0.87</v>
+      </c>
+      <c r="L101" t="s">
         <v>318</v>
       </c>
-      <c r="C101" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M101" s="1">
-        <v>613312.02</v>
+        <v>330895.73</v>
       </c>
       <c r="N101" s="1">
-        <v>622656.79</v>
+        <v>333926.04</v>
       </c>
       <c r="O101" s="1">
-        <v>0.38</v>
+        <v>0.23</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
+        <v>319</v>
+      </c>
+      <c r="B102" t="s">
         <v>320</v>
       </c>
-      <c r="B102" t="s">
+      <c r="C102" s="1">
+        <v>1376000.0</v>
+      </c>
+      <c r="D102" s="1">
+        <v>97.944</v>
+      </c>
+      <c r="E102" s="1">
+        <v>100.03007631</v>
+      </c>
+      <c r="F102" t="s">
+        <v>8</v>
+      </c>
+      <c r="G102">
+        <v>1.0</v>
+      </c>
+      <c r="H102" s="1">
+        <v>1376413.85</v>
+      </c>
+      <c r="I102" s="1">
+        <v>-28704.41</v>
+      </c>
+      <c r="J102" s="1">
+        <v>-2.0854490820475</v>
+      </c>
+      <c r="K102">
+        <v>0.28</v>
+      </c>
+      <c r="L102" t="s">
         <v>321</v>
       </c>
-      <c r="C102" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M102" s="1">
-        <v>589218.0</v>
+        <v>1347709.44</v>
       </c>
       <c r="N102" s="1">
-        <v>596976.9</v>
+        <v>1351610.8</v>
       </c>
       <c r="O102" s="1">
-        <v>0.36</v>
+        <v>0.95</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
+        <v>322</v>
+      </c>
+      <c r="B103" t="s">
         <v>323</v>
       </c>
-      <c r="B103" t="s">
+      <c r="C103" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D103" s="1">
+        <v>102.768</v>
+      </c>
+      <c r="E103" s="1">
+        <v>101.59326143</v>
+      </c>
+      <c r="F103" t="s">
+        <v>8</v>
+      </c>
+      <c r="G103">
+        <v>1.0</v>
+      </c>
+      <c r="H103" s="1">
+        <v>711152.83</v>
+      </c>
+      <c r="I103" s="1">
+        <v>8223.17</v>
+      </c>
+      <c r="J103" s="1">
+        <v>1.1563154434751</v>
+      </c>
+      <c r="K103">
+        <v>4.42</v>
+      </c>
+      <c r="L103" t="s">
         <v>324</v>
       </c>
-      <c r="C103" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M103" s="1">
-        <v>506846.12</v>
+        <v>719376.0</v>
       </c>
       <c r="N103" s="1">
-        <v>520374.88</v>
+        <v>750348.6</v>
       </c>
       <c r="O103" s="1">
-        <v>0.32</v>
+        <v>0.53</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
+        <v>325</v>
+      </c>
+      <c r="B104" t="s">
         <v>326</v>
       </c>
-      <c r="B104" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C104" s="1">
-        <v>1700000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>98.868</v>
+        <v>103.129</v>
       </c>
       <c r="E104" s="1">
-        <v>100.08276471</v>
+        <v>105.93</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>1701407.0</v>
+        <v>635580.0</v>
       </c>
       <c r="I104" s="1">
-        <v>-20651.0</v>
+        <v>-16806.0</v>
       </c>
       <c r="J104" s="1">
-        <v>-1.2137601408716</v>
+        <v>-2.6441989993392</v>
       </c>
       <c r="K104">
-        <v>2.24</v>
-[...2 lines deleted...]
-        <v>328</v>
+        <v>0.1</v>
+      </c>
+      <c r="L104">
+        <v>616.44</v>
       </c>
       <c r="M104" s="1">
-        <v>1680756.0</v>
+        <v>618774.0</v>
       </c>
       <c r="N104" s="1">
-        <v>1718837.16</v>
+        <v>619390.44</v>
       </c>
       <c r="O104" s="1">
-        <v>1.05</v>
+        <v>0.43</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
+        <v>327</v>
+      </c>
+      <c r="B105" t="s">
+        <v>328</v>
+      </c>
+      <c r="C105" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D105" s="1">
+        <v>86.887</v>
+      </c>
+      <c r="E105" s="1">
+        <v>90.05</v>
+      </c>
+      <c r="F105" t="s">
+        <v>8</v>
+      </c>
+      <c r="G105">
+        <v>1.0</v>
+      </c>
+      <c r="H105" s="1">
+        <v>540300.0</v>
+      </c>
+      <c r="I105" s="1">
+        <v>-18978.0</v>
+      </c>
+      <c r="J105" s="1">
+        <v>-3.5124930594114</v>
+      </c>
+      <c r="K105">
+        <v>0.45</v>
+      </c>
+      <c r="L105" t="s">
         <v>329</v>
       </c>
-      <c r="B105" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M105" s="1">
-        <v>811808.0</v>
+        <v>521322.0</v>
       </c>
       <c r="N105" s="1">
-        <v>830903.89</v>
+        <v>523993.23</v>
       </c>
       <c r="O105" s="1">
-        <v>0.51</v>
+        <v>0.37</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
+        <v>330</v>
+      </c>
+      <c r="B106" t="s">
+        <v>331</v>
+      </c>
+      <c r="C106" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D106" s="1">
+        <v>99.994</v>
+      </c>
+      <c r="E106" s="1">
+        <v>99.33326</v>
+      </c>
+      <c r="F106" t="s">
+        <v>8</v>
+      </c>
+      <c r="G106">
+        <v>1.0</v>
+      </c>
+      <c r="H106" s="1">
+        <v>595999.56</v>
+      </c>
+      <c r="I106" s="1">
+        <v>3964.44</v>
+      </c>
+      <c r="J106" s="1">
+        <v>0.66517498771308</v>
+      </c>
+      <c r="K106">
+        <v>1.92</v>
+      </c>
+      <c r="L106" t="s">
         <v>332</v>
       </c>
-      <c r="B106" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M106" s="1">
-        <v>981064.05</v>
+        <v>599964.0</v>
       </c>
       <c r="N106" s="1">
-        <v>999870.61</v>
+        <v>611493.45</v>
       </c>
       <c r="O106" s="1">
-        <v>0.61</v>
+        <v>0.43</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
+        <v>333</v>
+      </c>
+      <c r="B107" t="s">
+        <v>334</v>
+      </c>
+      <c r="C107" s="1">
+        <v>1600000.0</v>
+      </c>
+      <c r="D107" s="1">
+        <v>83.389</v>
+      </c>
+      <c r="E107" s="1">
+        <v>85.4121875</v>
+      </c>
+      <c r="F107" t="s">
+        <v>8</v>
+      </c>
+      <c r="G107">
+        <v>1.0</v>
+      </c>
+      <c r="H107" s="1">
+        <v>1366595.0</v>
+      </c>
+      <c r="I107" s="1">
+        <v>-32371.0</v>
+      </c>
+      <c r="J107" s="1">
+        <v>-2.368733970196</v>
+      </c>
+      <c r="K107">
+        <v>0.24</v>
+      </c>
+      <c r="L107" t="s">
         <v>335</v>
       </c>
-      <c r="B107" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M107" s="1">
-        <v>555139.2</v>
+        <v>1334224.0</v>
       </c>
       <c r="N107" s="1">
-        <v>574094.82</v>
+        <v>1338021.26</v>
       </c>
       <c r="O107" s="1">
-        <v>0.35</v>
+        <v>0.94</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
+        <v>336</v>
+      </c>
+      <c r="B108" t="s">
+        <v>337</v>
+      </c>
+      <c r="C108" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D108" s="1">
+        <v>96.747</v>
+      </c>
+      <c r="E108" s="1">
+        <v>90.06196</v>
+      </c>
+      <c r="F108" t="s">
+        <v>8</v>
+      </c>
+      <c r="G108">
+        <v>1.0</v>
+      </c>
+      <c r="H108" s="1">
+        <v>270185.88</v>
+      </c>
+      <c r="I108" s="1">
+        <v>20055.12</v>
+      </c>
+      <c r="J108" s="1">
+        <v>7.4227120973161</v>
+      </c>
+      <c r="K108">
+        <v>0.48</v>
+      </c>
+      <c r="L108" t="s">
         <v>338</v>
       </c>
-      <c r="B108" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M108" s="1">
-        <v>399620.0</v>
+        <v>290241.0</v>
       </c>
       <c r="N108" s="1">
-        <v>415893.97</v>
+        <v>291677.3</v>
       </c>
       <c r="O108" s="1">
-        <v>0.25</v>
+        <v>0.2</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
+        <v>339</v>
+      </c>
+      <c r="B109" t="s">
+        <v>340</v>
+      </c>
+      <c r="C109" s="1">
+        <v>369000.0</v>
+      </c>
+      <c r="D109" s="1">
+        <v>100.079</v>
+      </c>
+      <c r="E109" s="1">
+        <v>100.15782656</v>
+      </c>
+      <c r="F109" t="s">
+        <v>8</v>
+      </c>
+      <c r="G109">
+        <v>1.0</v>
+      </c>
+      <c r="H109" s="1">
+        <v>369582.38</v>
+      </c>
+      <c r="I109" s="1">
+        <v>-290.87</v>
+      </c>
+      <c r="J109" s="1">
+        <v>-0.078702345063095</v>
+      </c>
+      <c r="K109">
+        <v>3.48</v>
+      </c>
+      <c r="L109" t="s">
         <v>341</v>
       </c>
-      <c r="B109" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M109" s="1">
-        <v>429499.95</v>
+        <v>369291.51</v>
       </c>
       <c r="N109" s="1">
-        <v>433250.46</v>
+        <v>382150.91</v>
       </c>
       <c r="O109" s="1">
-        <v>0.26</v>
+        <v>0.27</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
+        <v>342</v>
+      </c>
+      <c r="B110" t="s">
+        <v>343</v>
+      </c>
+      <c r="C110" s="1">
+        <v>487000.0</v>
+      </c>
+      <c r="D110" s="1">
+        <v>100.715</v>
+      </c>
+      <c r="E110" s="1">
+        <v>100.5846961</v>
+      </c>
+      <c r="F110" t="s">
+        <v>8</v>
+      </c>
+      <c r="G110">
+        <v>1.0</v>
+      </c>
+      <c r="H110" s="1">
+        <v>489847.47</v>
+      </c>
+      <c r="I110" s="1">
+        <v>634.58</v>
+      </c>
+      <c r="J110" s="1">
+        <v>0.12954644840771</v>
+      </c>
+      <c r="K110">
+        <v>3.32</v>
+      </c>
+      <c r="L110" t="s">
         <v>344</v>
       </c>
-      <c r="B110" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M110" s="1">
-        <v>1553274.08</v>
+        <v>490482.05</v>
       </c>
       <c r="N110" s="1">
-        <v>1557200.87</v>
+        <v>506664.79</v>
       </c>
       <c r="O110" s="1">
-        <v>0.95</v>
+        <v>0.36</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
+        <v>345</v>
+      </c>
+      <c r="B111" t="s">
+        <v>346</v>
+      </c>
+      <c r="C111" s="1">
+        <v>1052000.0</v>
+      </c>
+      <c r="D111" s="1">
+        <v>102.962</v>
+      </c>
+      <c r="E111" s="1">
+        <v>102.3524135</v>
+      </c>
+      <c r="F111" t="s">
+        <v>8</v>
+      </c>
+      <c r="G111">
+        <v>1.0</v>
+      </c>
+      <c r="H111" s="1">
+        <v>1076747.39</v>
+      </c>
+      <c r="I111" s="1">
+        <v>6412.85</v>
+      </c>
+      <c r="J111" s="1">
+        <v>0.59557608957845</v>
+      </c>
+      <c r="K111">
+        <v>2.03</v>
+      </c>
+      <c r="L111" t="s">
         <v>347</v>
       </c>
-      <c r="B111" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M111" s="1">
-        <v>828336.0</v>
+        <v>1083160.24</v>
       </c>
       <c r="N111" s="1">
-        <v>863316.82</v>
+        <v>1104500.71</v>
       </c>
       <c r="O111" s="1">
-        <v>0.53</v>
+        <v>0.77</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
+        <v>348</v>
+      </c>
+      <c r="B112" t="s">
+        <v>349</v>
+      </c>
+      <c r="C112" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="D112" s="1">
+        <v>98.152</v>
+      </c>
+      <c r="E112" s="1">
+        <v>99.57176471</v>
+      </c>
+      <c r="F112" t="s">
+        <v>8</v>
+      </c>
+      <c r="G112">
+        <v>1.0</v>
+      </c>
+      <c r="H112" s="1">
+        <v>1692720.0</v>
+      </c>
+      <c r="I112" s="1">
+        <v>-24136.0</v>
+      </c>
+      <c r="J112" s="1">
+        <v>-1.4258707878444</v>
+      </c>
+      <c r="K112">
+        <v>0.13</v>
+      </c>
+      <c r="L112" t="s">
         <v>350</v>
       </c>
-      <c r="B112" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M112" s="1">
-        <v>831904.0</v>
+        <v>1668584.0</v>
       </c>
       <c r="N112" s="1">
-        <v>832177.97</v>
+        <v>1670819.62</v>
       </c>
       <c r="O112" s="1">
-        <v>0.51</v>
+        <v>1.17</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
+        <v>351</v>
+      </c>
+      <c r="B113" t="s">
         <v>352</v>
       </c>
-      <c r="B113" t="s">
+      <c r="C113" s="1">
+        <v>139000.0</v>
+      </c>
+      <c r="D113" s="1">
+        <v>97.745</v>
+      </c>
+      <c r="E113" s="1">
+        <v>100.21819424</v>
+      </c>
+      <c r="F113" t="s">
+        <v>8</v>
+      </c>
+      <c r="G113">
+        <v>1.0</v>
+      </c>
+      <c r="H113" s="1">
+        <v>139303.29</v>
+      </c>
+      <c r="I113" s="1">
+        <v>-3437.74</v>
+      </c>
+      <c r="J113" s="1">
+        <v>-2.4678096260325</v>
+      </c>
+      <c r="K113">
+        <v>0.74</v>
+      </c>
+      <c r="L113" t="s">
         <v>353</v>
       </c>
-      <c r="C113" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M113" s="1">
-        <v>526794.0</v>
+        <v>135865.55</v>
       </c>
       <c r="N113" s="1">
-        <v>529358.38</v>
+        <v>136888.06</v>
       </c>
       <c r="O113" s="1">
-        <v>0.32</v>
+        <v>0.1</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
+        <v>354</v>
+      </c>
+      <c r="B114" t="s">
         <v>355</v>
       </c>
-      <c r="B114" t="s">
+      <c r="C114" s="1">
+        <v>619000.0</v>
+      </c>
+      <c r="D114" s="1">
+        <v>99.833</v>
+      </c>
+      <c r="E114" s="1">
+        <v>99.80049435</v>
+      </c>
+      <c r="F114" t="s">
+        <v>8</v>
+      </c>
+      <c r="G114">
+        <v>1.0</v>
+      </c>
+      <c r="H114" s="1">
+        <v>617765.06</v>
+      </c>
+      <c r="I114" s="1">
+        <v>201.21</v>
+      </c>
+      <c r="J114" s="1">
+        <v>0.032570634538638</v>
+      </c>
+      <c r="K114">
+        <v>3.04</v>
+      </c>
+      <c r="L114" t="s">
         <v>356</v>
       </c>
-      <c r="C114" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M114" s="1">
-        <v>603072.0</v>
+        <v>617966.27</v>
       </c>
       <c r="N114" s="1">
-        <v>614346.66</v>
+        <v>636777.93</v>
       </c>
       <c r="O114" s="1">
-        <v>0.38</v>
+        <v>0.45</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
+        <v>357</v>
+      </c>
+      <c r="B115" t="s">
         <v>358</v>
       </c>
-      <c r="B115" t="s">
+      <c r="C115" s="1">
+        <v>949000.0</v>
+      </c>
+      <c r="D115" s="1">
+        <v>97.985</v>
+      </c>
+      <c r="E115" s="1">
+        <v>99.96353635</v>
+      </c>
+      <c r="F115" t="s">
+        <v>8</v>
+      </c>
+      <c r="G115">
+        <v>1.0</v>
+      </c>
+      <c r="H115" s="1">
+        <v>948653.96</v>
+      </c>
+      <c r="I115" s="1">
+        <v>-18776.31</v>
+      </c>
+      <c r="J115" s="1">
+        <v>-1.9792580637096</v>
+      </c>
+      <c r="K115">
+        <v>1.2</v>
+      </c>
+      <c r="L115" t="s">
         <v>359</v>
       </c>
-      <c r="C115" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M115" s="1">
-        <v>1341488.0</v>
+        <v>929877.65</v>
       </c>
       <c r="N115" s="1">
-        <v>1345131.84</v>
+        <v>941285.15</v>
       </c>
       <c r="O115" s="1">
-        <v>0.82</v>
+        <v>0.66</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
+        <v>360</v>
+      </c>
+      <c r="B116" t="s">
         <v>361</v>
       </c>
-      <c r="B116" t="s">
+      <c r="C116" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="D116" s="1">
+        <v>87.642</v>
+      </c>
+      <c r="E116" s="1">
+        <v>90.12445818</v>
+      </c>
+      <c r="F116" t="s">
+        <v>8</v>
+      </c>
+      <c r="G116">
+        <v>1.0</v>
+      </c>
+      <c r="H116" s="1">
+        <v>991369.04</v>
+      </c>
+      <c r="I116" s="1">
+        <v>-27307.04</v>
+      </c>
+      <c r="J116" s="1">
+        <v>-2.7544777876057</v>
+      </c>
+      <c r="K116">
+        <v>0.63</v>
+      </c>
+      <c r="L116" t="s">
         <v>362</v>
       </c>
-      <c r="C116" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M116" s="1">
-        <v>1455540.0</v>
+        <v>964062.0</v>
       </c>
       <c r="N116" s="1">
-        <v>1462598.22</v>
+        <v>970944.53</v>
       </c>
       <c r="O116" s="1">
-        <v>0.89</v>
+        <v>0.68</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
+        <v>363</v>
+      </c>
+      <c r="B117" t="s">
         <v>364</v>
       </c>
-      <c r="B117" t="s">
+      <c r="C117" s="1">
+        <v>2200000.0</v>
+      </c>
+      <c r="D117" s="1">
+        <v>98.003</v>
+      </c>
+      <c r="E117" s="1">
+        <v>99.87081818</v>
+      </c>
+      <c r="F117" t="s">
+        <v>8</v>
+      </c>
+      <c r="G117">
+        <v>1.0</v>
+      </c>
+      <c r="H117" s="1">
+        <v>2197158.0</v>
+      </c>
+      <c r="I117" s="1">
+        <v>-41092.0</v>
+      </c>
+      <c r="J117" s="1">
+        <v>-1.8702341843418</v>
+      </c>
+      <c r="K117">
+        <v>0.28</v>
+      </c>
+      <c r="L117" t="s">
         <v>365</v>
       </c>
-      <c r="C117" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M117" s="1">
-        <v>472259.55</v>
+        <v>2156066.0</v>
       </c>
       <c r="N117" s="1">
-        <v>488398.29</v>
+        <v>2162168.74</v>
       </c>
       <c r="O117" s="1">
-        <v>0.3</v>
+        <v>1.52</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
+        <v>366</v>
+      </c>
+      <c r="B118" t="s">
         <v>367</v>
       </c>
-      <c r="B118" t="s">
+      <c r="C118" s="1">
+        <v>1299000.0</v>
+      </c>
+      <c r="D118" s="1">
+        <v>97.605</v>
+      </c>
+      <c r="E118" s="1">
+        <v>100.05043341</v>
+      </c>
+      <c r="F118" t="s">
+        <v>8</v>
+      </c>
+      <c r="G118">
+        <v>1.0</v>
+      </c>
+      <c r="H118" s="1">
+        <v>1299655.13</v>
+      </c>
+      <c r="I118" s="1">
+        <v>-31766.18</v>
+      </c>
+      <c r="J118" s="1">
+        <v>-2.4442007165393</v>
+      </c>
+      <c r="K118">
+        <v>0.31</v>
+      </c>
+      <c r="L118" t="s">
         <v>368</v>
       </c>
-      <c r="C118" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M118" s="1">
-        <v>494261.17</v>
+        <v>1267888.95</v>
       </c>
       <c r="N118" s="1">
-        <v>510237.1</v>
+        <v>1271887.38</v>
       </c>
       <c r="O118" s="1">
-        <v>0.31</v>
+        <v>0.89</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
+        <v>369</v>
+      </c>
+      <c r="B119" t="s">
         <v>370</v>
       </c>
-      <c r="B119" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C119" s="1">
-        <v>1052000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>103.608</v>
+        <v>99.393</v>
       </c>
       <c r="E119" s="1">
-        <v>102.3524135</v>
+        <v>103.15</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>1076747.39</v>
+        <v>1753550.0</v>
       </c>
       <c r="I119" s="1">
-        <v>13208.77</v>
+        <v>-63869.0</v>
       </c>
       <c r="J119" s="1">
-        <v>1.2267287687598</v>
+        <v>-3.6422685409598</v>
       </c>
       <c r="K119">
-        <v>1.98</v>
-[...2 lines deleted...]
-        <v>372</v>
+        <v>0.02</v>
+      </c>
+      <c r="L119">
+        <v>368.41</v>
       </c>
       <c r="M119" s="1">
-        <v>1089956.16</v>
+        <v>1689681.0</v>
       </c>
       <c r="N119" s="1">
-        <v>1110808.85</v>
+        <v>1690049.41</v>
       </c>
       <c r="O119" s="1">
-        <v>0.68</v>
+        <v>1.19</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
+        <v>371</v>
+      </c>
+      <c r="B120" t="s">
+        <v>372</v>
+      </c>
+      <c r="C120" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D120" s="1">
+        <v>98.756</v>
+      </c>
+      <c r="E120" s="1">
+        <v>100.77214333</v>
+      </c>
+      <c r="F120" t="s">
+        <v>8</v>
+      </c>
+      <c r="G120">
+        <v>1.0</v>
+      </c>
+      <c r="H120" s="1">
+        <v>604632.86</v>
+      </c>
+      <c r="I120" s="1">
+        <v>-12096.86</v>
+      </c>
+      <c r="J120" s="1">
+        <v>-2.0006950995022</v>
+      </c>
+      <c r="K120">
+        <v>2.53</v>
+      </c>
+      <c r="L120" t="s">
         <v>373</v>
       </c>
-      <c r="B120" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M120" s="1">
-        <v>1676438.0</v>
+        <v>592536.0</v>
       </c>
       <c r="N120" s="1">
-        <v>1678114.71</v>
+        <v>607707.78</v>
       </c>
       <c r="O120" s="1">
-        <v>1.03</v>
+        <v>0.43</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
+        <v>374</v>
+      </c>
+      <c r="B121" t="s">
+        <v>375</v>
+      </c>
+      <c r="C121" s="1">
+        <v>2200000.0</v>
+      </c>
+      <c r="D121" s="1">
+        <v>93.282</v>
+      </c>
+      <c r="E121" s="1">
+        <v>90.63588091</v>
+      </c>
+      <c r="F121" t="s">
+        <v>8</v>
+      </c>
+      <c r="G121">
+        <v>1.0</v>
+      </c>
+      <c r="H121" s="1">
+        <v>1993989.38</v>
+      </c>
+      <c r="I121" s="1">
+        <v>58214.62</v>
+      </c>
+      <c r="J121" s="1">
+        <v>2.9195050176245</v>
+      </c>
+      <c r="K121">
+        <v>0.25</v>
+      </c>
+      <c r="L121" t="s">
         <v>376</v>
       </c>
-      <c r="B121" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M121" s="1">
-        <v>136260.31</v>
+        <v>2052204.0</v>
       </c>
       <c r="N121" s="1">
-        <v>137259.97</v>
+        <v>2057719.07</v>
       </c>
       <c r="O121" s="1">
-        <v>0.08</v>
+        <v>1.44</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
+        <v>377</v>
+      </c>
+      <c r="B122" t="s">
         <v>378</v>
       </c>
-      <c r="B122" t="s">
+      <c r="C122" s="1">
+        <v>1321000.0</v>
+      </c>
+      <c r="D122" s="1">
+        <v>99.527</v>
+      </c>
+      <c r="E122" s="1">
+        <v>100.36824451</v>
+      </c>
+      <c r="F122" t="s">
+        <v>8</v>
+      </c>
+      <c r="G122">
+        <v>1.0</v>
+      </c>
+      <c r="H122" s="1">
+        <v>1325864.51</v>
+      </c>
+      <c r="I122" s="1">
+        <v>-11112.84</v>
+      </c>
+      <c r="J122" s="1">
+        <v>-0.83815804074882</v>
+      </c>
+      <c r="K122">
+        <v>1.88</v>
+      </c>
+      <c r="L122" t="s">
         <v>379</v>
       </c>
-      <c r="C122" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M122" s="1">
-        <v>721142.62</v>
+        <v>1314751.67</v>
       </c>
       <c r="N122" s="1">
-        <v>742707.7</v>
+        <v>1339593.71</v>
       </c>
       <c r="O122" s="1">
-        <v>0.45</v>
+        <v>0.94</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
+        <v>380</v>
+      </c>
+      <c r="B123" t="s">
         <v>381</v>
       </c>
-      <c r="B123" t="s">
+      <c r="C123" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D123" s="1">
+        <v>98.921</v>
+      </c>
+      <c r="E123" s="1">
+        <v>99.5</v>
+      </c>
+      <c r="F123" t="s">
+        <v>8</v>
+      </c>
+      <c r="G123">
+        <v>1.0</v>
+      </c>
+      <c r="H123" s="1">
+        <v>895500.0</v>
+      </c>
+      <c r="I123" s="1">
+        <v>-5211.0</v>
+      </c>
+      <c r="J123" s="1">
+        <v>-0.58190954773869</v>
+      </c>
+      <c r="K123">
+        <v>0.27</v>
+      </c>
+      <c r="L123" t="s">
         <v>382</v>
       </c>
-      <c r="C123" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M123" s="1">
-        <v>1131167.52</v>
+        <v>890289.0</v>
       </c>
       <c r="N123" s="1">
-        <v>1144506.94</v>
+        <v>892675.8</v>
       </c>
       <c r="O123" s="1">
-        <v>0.7</v>
+        <v>0.63</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
+        <v>383</v>
+      </c>
+      <c r="B124" t="s">
         <v>384</v>
       </c>
-      <c r="B124" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C124" s="1">
-        <v>1100000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>88.242</v>
+        <v>97.785</v>
       </c>
       <c r="E124" s="1">
-        <v>90.12445818</v>
+        <v>99.794</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>991369.04</v>
+        <v>399176.0</v>
       </c>
       <c r="I124" s="1">
-        <v>-20707.04</v>
+        <v>-8036.0</v>
       </c>
       <c r="J124" s="1">
-        <v>-2.0887317602737</v>
+        <v>-2.013147082991</v>
       </c>
       <c r="K124">
-        <v>0.62</v>
-[...2 lines deleted...]
-        <v>386</v>
+        <v>0.17</v>
+      </c>
+      <c r="L124">
+        <v>690.41</v>
       </c>
       <c r="M124" s="1">
-        <v>970662.0</v>
+        <v>391140.0</v>
       </c>
       <c r="N124" s="1">
-        <v>977439.05</v>
+        <v>391830.41</v>
       </c>
       <c r="O124" s="1">
-        <v>0.6</v>
+        <v>0.27</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
+        <v>385</v>
+      </c>
+      <c r="B125" t="s">
+        <v>386</v>
+      </c>
+      <c r="C125" s="1">
+        <v>558000.0</v>
+      </c>
+      <c r="D125" s="1">
+        <v>103.884</v>
+      </c>
+      <c r="E125" s="1">
+        <v>101.92626523</v>
+      </c>
+      <c r="F125" t="s">
+        <v>8</v>
+      </c>
+      <c r="G125">
+        <v>1.0</v>
+      </c>
+      <c r="H125" s="1">
+        <v>568748.56</v>
+      </c>
+      <c r="I125" s="1">
+        <v>10924.16</v>
+      </c>
+      <c r="J125" s="1">
+        <v>1.9207362916224</v>
+      </c>
+      <c r="K125">
+        <v>0.19</v>
+      </c>
+      <c r="L125" t="s">
         <v>387</v>
       </c>
-      <c r="B125" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M125" s="1">
-        <v>2160444.0</v>
+        <v>579672.72</v>
       </c>
       <c r="N125" s="1">
-        <v>2165642.63</v>
+        <v>580736.03</v>
       </c>
       <c r="O125" s="1">
-        <v>1.32</v>
+        <v>0.41</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
+        <v>388</v>
+      </c>
+      <c r="B126" t="s">
+        <v>389</v>
+      </c>
+      <c r="C126" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="D126" s="1">
+        <v>96.637</v>
+      </c>
+      <c r="E126" s="1">
+        <v>99.2653</v>
+      </c>
+      <c r="F126" t="s">
+        <v>8</v>
+      </c>
+      <c r="G126">
+        <v>1.0</v>
+      </c>
+      <c r="H126" s="1">
+        <v>1985306.0</v>
+      </c>
+      <c r="I126" s="1">
+        <v>-52566.0</v>
+      </c>
+      <c r="J126" s="1">
+        <v>-2.6477530415966</v>
+      </c>
+      <c r="K126">
+        <v>1.1</v>
+      </c>
+      <c r="L126" t="s">
         <v>390</v>
       </c>
-      <c r="B126" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M126" s="1">
-        <v>1473966.7</v>
+        <v>1932740.0</v>
       </c>
       <c r="N126" s="1">
-        <v>1478053.43</v>
+        <v>1954822.19</v>
       </c>
       <c r="O126" s="1">
-        <v>0.9</v>
+        <v>1.37</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
+        <v>391</v>
+      </c>
+      <c r="B127" t="s">
+        <v>392</v>
+      </c>
+      <c r="C127" s="1">
+        <v>489000.0</v>
+      </c>
+      <c r="D127" s="1">
+        <v>99.428</v>
+      </c>
+      <c r="E127" s="1">
+        <v>100.27266462</v>
+      </c>
+      <c r="F127" t="s">
+        <v>8</v>
+      </c>
+      <c r="G127">
+        <v>1.0</v>
+      </c>
+      <c r="H127" s="1">
+        <v>490333.33</v>
+      </c>
+      <c r="I127" s="1">
+        <v>-4130.41</v>
+      </c>
+      <c r="J127" s="1">
+        <v>-0.84236778274893</v>
+      </c>
+      <c r="K127">
+        <v>2.52</v>
+      </c>
+      <c r="L127" t="s">
         <v>393</v>
       </c>
-      <c r="B127" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M127" s="1">
-        <v>2003540.0</v>
+        <v>486202.92</v>
       </c>
       <c r="N127" s="1">
-        <v>2082206.58</v>
+        <v>498521.7</v>
       </c>
       <c r="O127" s="1">
-        <v>1.27</v>
+        <v>0.35</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="B128" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
       <c r="C128" s="1">
         <v>700000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>99.334</v>
+        <v>99.231</v>
       </c>
       <c r="E128" s="1">
-        <v>100.77214286</v>
+        <v>101.20214286</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>705405.0</v>
+        <v>708415.0</v>
       </c>
       <c r="I128" s="1">
-        <v>-10067.0</v>
+        <v>-13798.0</v>
       </c>
       <c r="J128" s="1">
-        <v>-1.4271234255499</v>
+        <v>-1.9477283795515</v>
       </c>
       <c r="K128">
-        <v>2.49</v>
+        <v>0.17</v>
       </c>
       <c r="L128" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="M128" s="1">
-        <v>695338.0</v>
+        <v>694617.0</v>
       </c>
       <c r="N128" s="1">
-        <v>712796.77</v>
+        <v>695823.3</v>
       </c>
       <c r="O128" s="1">
-        <v>0.44</v>
+        <v>0.49</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
+        <v>397</v>
+      </c>
+      <c r="B129" t="s">
+        <v>398</v>
+      </c>
+      <c r="C129" s="1">
+        <v>1774000.0</v>
+      </c>
+      <c r="D129" s="1">
+        <v>98.444</v>
+      </c>
+      <c r="E129" s="1">
+        <v>99.8724549</v>
+      </c>
+      <c r="F129" t="s">
+        <v>8</v>
+      </c>
+      <c r="G129">
+        <v>1.0</v>
+      </c>
+      <c r="H129" s="1">
+        <v>1771737.35</v>
+      </c>
+      <c r="I129" s="1">
+        <v>-25340.79</v>
+      </c>
+      <c r="J129" s="1">
+        <v>-1.4302791550903</v>
+      </c>
+      <c r="K129">
+        <v>0.46</v>
+      </c>
+      <c r="L129" t="s">
         <v>399</v>
       </c>
-      <c r="B129" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M129" s="1">
-        <v>2343025.0</v>
+        <v>1746396.56</v>
       </c>
       <c r="N129" s="1">
-        <v>2349155.14</v>
+        <v>1754610.42</v>
       </c>
       <c r="O129" s="1">
-        <v>1.44</v>
+        <v>1.23</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
+        <v>400</v>
+      </c>
+      <c r="B130" t="s">
+        <v>401</v>
+      </c>
+      <c r="C130" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="D130" s="1">
+        <v>104.128</v>
+      </c>
+      <c r="E130" s="1">
+        <v>101.10285133</v>
+      </c>
+      <c r="F130" t="s">
+        <v>8</v>
+      </c>
+      <c r="G130">
+        <v>1.0</v>
+      </c>
+      <c r="H130" s="1">
+        <v>1516542.77</v>
+      </c>
+      <c r="I130" s="1">
+        <v>45377.23</v>
+      </c>
+      <c r="J130" s="1">
+        <v>2.9921497037634</v>
+      </c>
+      <c r="K130">
+        <v>4.99</v>
+      </c>
+      <c r="L130" t="s">
         <v>402</v>
       </c>
-      <c r="B130" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M130" s="1">
-        <v>1525334.85</v>
+        <v>1561920.0</v>
       </c>
       <c r="N130" s="1">
-        <v>1553342.09</v>
+        <v>1636801.85</v>
       </c>
       <c r="O130" s="1">
-        <v>0.95</v>
+        <v>1.15</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
+        <v>403</v>
+      </c>
+      <c r="B131" t="s">
+        <v>404</v>
+      </c>
+      <c r="C131" s="1">
+        <v>803000.0</v>
+      </c>
+      <c r="D131" s="1">
+        <v>99.396</v>
+      </c>
+      <c r="E131" s="1">
+        <v>102.44851557</v>
+      </c>
+      <c r="F131" t="s">
+        <v>8</v>
+      </c>
+      <c r="G131">
+        <v>1.0</v>
+      </c>
+      <c r="H131" s="1">
+        <v>822661.58</v>
+      </c>
+      <c r="I131" s="1">
+        <v>-24511.7</v>
+      </c>
+      <c r="J131" s="1">
+        <v>-2.9795605624369</v>
+      </c>
+      <c r="K131">
+        <v>3.7</v>
+      </c>
+      <c r="L131" t="s">
         <v>405</v>
       </c>
-      <c r="B131" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M131" s="1">
-        <v>996820.0</v>
+        <v>798149.88</v>
       </c>
       <c r="N131" s="1">
-        <v>999064.0</v>
+        <v>827893.88</v>
       </c>
       <c r="O131" s="1">
-        <v>0.61</v>
+        <v>0.58</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>408</v>
+        <v>406</v>
       </c>
       <c r="B132" t="s">
-        <v>409</v>
+        <v>407</v>
       </c>
       <c r="C132" s="1">
-        <v>500000.0</v>
+        <v>468000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>98.286</v>
+        <v>97.295</v>
       </c>
       <c r="E132" s="1">
-        <v>99.794</v>
+        <v>99.49946581</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>498970.0</v>
+        <v>465657.5</v>
       </c>
       <c r="I132" s="1">
-        <v>-7540.0</v>
+        <v>-10316.9</v>
       </c>
       <c r="J132" s="1">
-        <v>-1.5111128925587</v>
+        <v>-2.2155554243194</v>
       </c>
       <c r="K132">
-        <v>0.13</v>
+        <v>0.17</v>
       </c>
       <c r="L132">
-        <v>671.23</v>
+        <v>791.75</v>
       </c>
       <c r="M132" s="1">
-        <v>491430.0</v>
+        <v>455340.6</v>
       </c>
       <c r="N132" s="1">
-        <v>492101.23</v>
+        <v>456132.35</v>
       </c>
       <c r="O132" s="1">
-        <v>0.3</v>
+        <v>0.32</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
+        <v>408</v>
+      </c>
+      <c r="B133" t="s">
+        <v>409</v>
+      </c>
+      <c r="C133" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D133" s="1">
+        <v>99.757</v>
+      </c>
+      <c r="E133" s="1">
+        <v>103.074</v>
+      </c>
+      <c r="F133" t="s">
+        <v>8</v>
+      </c>
+      <c r="G133">
+        <v>1.0</v>
+      </c>
+      <c r="H133" s="1">
+        <v>618444.0</v>
+      </c>
+      <c r="I133" s="1">
+        <v>-19902.0</v>
+      </c>
+      <c r="J133" s="1">
+        <v>-3.218076333508</v>
+      </c>
+      <c r="K133">
+        <v>3.53</v>
+      </c>
+      <c r="L133" t="s">
         <v>410</v>
       </c>
-      <c r="B133" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M133" s="1">
-        <v>794126.28</v>
+        <v>598542.0</v>
       </c>
       <c r="N133" s="1">
-        <v>795045.46</v>
+        <v>619714.6</v>
       </c>
       <c r="O133" s="1">
-        <v>0.49</v>
+        <v>0.43</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
+        <v>411</v>
+      </c>
+      <c r="B134" t="s">
         <v>412</v>
       </c>
-      <c r="B134" t="s">
+      <c r="C134" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D134" s="1">
+        <v>74.188</v>
+      </c>
+      <c r="E134" s="1">
+        <v>74.2877775</v>
+      </c>
+      <c r="F134" t="s">
+        <v>8</v>
+      </c>
+      <c r="G134">
+        <v>1.0</v>
+      </c>
+      <c r="H134" s="1">
+        <v>594302.22</v>
+      </c>
+      <c r="I134" s="1">
+        <v>-798.22</v>
+      </c>
+      <c r="J134" s="1">
+        <v>-0.13431213499421</v>
+      </c>
+      <c r="K134">
+        <v>0.26</v>
+      </c>
+      <c r="L134" t="s">
         <v>413</v>
       </c>
-      <c r="C134" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M134" s="1">
-        <v>1947760.0</v>
+        <v>593504.0</v>
       </c>
       <c r="N134" s="1">
-        <v>1969129.86</v>
+        <v>595575.23</v>
       </c>
       <c r="O134" s="1">
-        <v>1.2</v>
+        <v>0.42</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
+        <v>414</v>
+      </c>
+      <c r="B135" t="s">
         <v>415</v>
       </c>
-      <c r="B135" t="s">
+      <c r="C135" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D135" s="1">
+        <v>97.69</v>
+      </c>
+      <c r="E135" s="1">
+        <v>99.96944444</v>
+      </c>
+      <c r="F135" t="s">
+        <v>8</v>
+      </c>
+      <c r="G135">
+        <v>1.0</v>
+      </c>
+      <c r="H135" s="1">
+        <v>899725.0</v>
+      </c>
+      <c r="I135" s="1">
+        <v>-20515.0</v>
+      </c>
+      <c r="J135" s="1">
+        <v>-2.2801411542416</v>
+      </c>
+      <c r="K135">
+        <v>2.63</v>
+      </c>
+      <c r="L135" t="s">
         <v>416</v>
       </c>
-      <c r="C135" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M135" s="1">
-        <v>588004.59</v>
+        <v>879210.0</v>
       </c>
       <c r="N135" s="1">
-        <v>602605.14</v>
+        <v>902844.25</v>
       </c>
       <c r="O135" s="1">
-        <v>0.37</v>
+        <v>0.63</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
+        <v>417</v>
+      </c>
+      <c r="B136" t="s">
         <v>418</v>
       </c>
-      <c r="B136" t="s">
+      <c r="C136" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D136" s="1">
+        <v>100.677</v>
+      </c>
+      <c r="E136" s="1">
+        <v>100.66511125</v>
+      </c>
+      <c r="F136" t="s">
+        <v>8</v>
+      </c>
+      <c r="G136">
+        <v>1.0</v>
+      </c>
+      <c r="H136" s="1">
+        <v>805320.89</v>
+      </c>
+      <c r="I136" s="1">
+        <v>95.11</v>
+      </c>
+      <c r="J136" s="1">
+        <v>0.011810199037554</v>
+      </c>
+      <c r="K136">
+        <v>2.12</v>
+      </c>
+      <c r="L136" t="s">
         <v>419</v>
       </c>
-      <c r="C136" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M136" s="1">
-        <v>696584.0</v>
+        <v>805416.0</v>
       </c>
       <c r="N136" s="1">
-        <v>697506.47</v>
+        <v>822385.91</v>
       </c>
       <c r="O136" s="1">
-        <v>0.43</v>
+        <v>0.58</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
         <v>420</v>
       </c>
       <c r="B137" t="s">
         <v>421</v>
       </c>
       <c r="C137" s="1">
-        <v>2074000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>99.026</v>
+        <v>98.266</v>
       </c>
       <c r="E137" s="1">
-        <v>99.87245516</v>
+        <v>99.974</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>2071354.72</v>
+        <v>299922.0</v>
       </c>
       <c r="I137" s="1">
-        <v>-17555.48</v>
+        <v>-5124.0</v>
       </c>
       <c r="J137" s="1">
-        <v>-0.84753614774393</v>
+        <v>-1.7084441954908</v>
       </c>
       <c r="K137">
-        <v>0.43</v>
+        <v>0.68</v>
       </c>
       <c r="L137" t="s">
         <v>422</v>
       </c>
       <c r="M137" s="1">
-        <v>2053799.24</v>
+        <v>294798.0</v>
       </c>
       <c r="N137" s="1">
-        <v>2062663.46</v>
+        <v>296832.25</v>
       </c>
       <c r="O137" s="1">
-        <v>1.26</v>
+        <v>0.21</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
         <v>423</v>
       </c>
       <c r="B138" t="s">
         <v>424</v>
       </c>
       <c r="C138" s="1">
-        <v>1500000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>104.426</v>
+        <v>102.323</v>
       </c>
       <c r="E138" s="1">
-        <v>101.10285133</v>
+        <v>103.28592833</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>1516542.77</v>
+        <v>1239431.14</v>
       </c>
       <c r="I138" s="1">
-        <v>49847.23</v>
+        <v>-11555.14</v>
       </c>
       <c r="J138" s="1">
-        <v>3.2868990565957</v>
+        <v>-0.93229382634359</v>
       </c>
       <c r="K138">
-        <v>4.93</v>
+        <v>2.89</v>
       </c>
       <c r="L138" t="s">
         <v>425</v>
       </c>
       <c r="M138" s="1">
-        <v>1566390.0</v>
+        <v>1227876.0</v>
       </c>
       <c r="N138" s="1">
-        <v>1640388.29</v>
+        <v>1262544.49</v>
       </c>
       <c r="O138" s="1">
-        <v>1.0</v>
+        <v>0.89</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
         <v>426</v>
       </c>
       <c r="B139" t="s">
         <v>427</v>
       </c>
       <c r="C139" s="1">
-        <v>903000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>99.812</v>
+        <v>98.324</v>
       </c>
       <c r="E139" s="1">
-        <v>102.44851606</v>
+        <v>100.66</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>925110.1</v>
+        <v>402640.0</v>
       </c>
       <c r="I139" s="1">
-        <v>-23807.74</v>
+        <v>-9344.0</v>
       </c>
       <c r="J139" s="1">
-        <v>-2.5735034132694</v>
+        <v>-2.3206834889728</v>
       </c>
       <c r="K139">
-        <v>3.66</v>
+        <v>2.38</v>
       </c>
       <c r="L139" t="s">
         <v>428</v>
       </c>
       <c r="M139" s="1">
-        <v>901302.36</v>
+        <v>393296.0</v>
       </c>
       <c r="N139" s="1">
-        <v>934354.63</v>
+        <v>402801.48</v>
       </c>
       <c r="O139" s="1">
-        <v>0.57</v>
+        <v>0.28</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
         <v>429</v>
       </c>
       <c r="B140" t="s">
         <v>430</v>
       </c>
       <c r="C140" s="1">
-        <v>568000.0</v>
+        <v>999000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>97.832</v>
+        <v>97.986</v>
       </c>
       <c r="E140" s="1">
-        <v>99.49946479</v>
+        <v>99.95190691</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>565156.96</v>
+        <v>998519.55</v>
       </c>
       <c r="I140" s="1">
-        <v>-9471.2</v>
+        <v>-19639.41</v>
       </c>
       <c r="J140" s="1">
-        <v>-1.6758530232026</v>
+        <v>-1.9668528272681</v>
       </c>
       <c r="K140">
-        <v>0.13</v>
+        <v>0.03</v>
       </c>
       <c r="L140">
-        <v>758.63</v>
+        <v>277.12</v>
       </c>
       <c r="M140" s="1">
-        <v>555685.76</v>
+        <v>978880.14</v>
       </c>
       <c r="N140" s="1">
-        <v>556444.39</v>
+        <v>979157.26</v>
       </c>
       <c r="O140" s="1">
-        <v>0.34</v>
+        <v>0.69</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
         <v>431</v>
       </c>
       <c r="B141" t="s">
         <v>432</v>
       </c>
       <c r="C141" s="1">
-        <v>600000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>100.195</v>
+        <v>98.397</v>
       </c>
       <c r="E141" s="1">
-        <v>103.074</v>
+        <v>100.22785714</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>618444.0</v>
+        <v>701595.0</v>
       </c>
       <c r="I141" s="1">
-        <v>-17274.0</v>
+        <v>-12816.0</v>
       </c>
       <c r="J141" s="1">
-        <v>-2.7931389099094</v>
+        <v>-1.8266948880765</v>
       </c>
       <c r="K141">
-        <v>3.48</v>
+        <v>1.22</v>
       </c>
       <c r="L141" t="s">
         <v>433</v>
       </c>
       <c r="M141" s="1">
-        <v>601170.0</v>
+        <v>688779.0</v>
       </c>
       <c r="N141" s="1">
-        <v>622079.59</v>
+        <v>697319.61</v>
       </c>
       <c r="O141" s="1">
-        <v>0.38</v>
+        <v>0.49</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
         <v>434</v>
       </c>
       <c r="B142" t="s">
         <v>435</v>
       </c>
       <c r="C142" s="1">
-        <v>800000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>74.423</v>
+        <v>99.17</v>
       </c>
       <c r="E142" s="1">
-        <v>74.2877775</v>
+        <v>99.447</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>594302.22</v>
+        <v>198894.0</v>
       </c>
       <c r="I142" s="1">
-        <v>1081.78</v>
+        <v>-554.0</v>
       </c>
       <c r="J142" s="1">
-        <v>0.18202523288572</v>
+        <v>-0.27854032801392</v>
       </c>
       <c r="K142">
-        <v>0.25</v>
+        <v>0.53</v>
       </c>
       <c r="L142" t="s">
         <v>436</v>
       </c>
       <c r="M142" s="1">
-        <v>595384.0</v>
+        <v>198340.0</v>
       </c>
       <c r="N142" s="1">
-        <v>597389.48</v>
+        <v>199408.49</v>
       </c>
       <c r="O142" s="1">
-        <v>0.37</v>
+        <v>0.14</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
         <v>437</v>
       </c>
       <c r="B143" t="s">
         <v>438</v>
       </c>
       <c r="C143" s="1">
-        <v>900000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>98.161</v>
+        <v>98.666</v>
       </c>
       <c r="E143" s="1">
-        <v>99.96944444</v>
+        <v>99.326</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>899725.0</v>
+        <v>397304.0</v>
       </c>
       <c r="I143" s="1">
-        <v>-16276.0</v>
+        <v>-2640.0</v>
       </c>
       <c r="J143" s="1">
-        <v>-1.8089971935869</v>
+        <v>-0.6644785856674</v>
       </c>
       <c r="K143">
-        <v>2.59</v>
-[...2 lines deleted...]
-        <v>439</v>
+        <v>0.03</v>
+      </c>
+      <c r="L143">
+        <v>119.18</v>
       </c>
       <c r="M143" s="1">
-        <v>883449.0</v>
+        <v>394664.0</v>
       </c>
       <c r="N143" s="1">
-        <v>906750.37</v>
+        <v>394783.18</v>
       </c>
       <c r="O143" s="1">
-        <v>0.55</v>
+        <v>0.28</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
+        <v>439</v>
+      </c>
+      <c r="B144" t="s">
         <v>440</v>
       </c>
-      <c r="B144" t="s">
+      <c r="C144" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="D144" s="1">
+        <v>99.061</v>
+      </c>
+      <c r="E144" s="1">
+        <v>99.91491667</v>
+      </c>
+      <c r="F144" t="s">
+        <v>8</v>
+      </c>
+      <c r="G144">
+        <v>1.0</v>
+      </c>
+      <c r="H144" s="1">
+        <v>1198979.0</v>
+      </c>
+      <c r="I144" s="1">
+        <v>-10247.0</v>
+      </c>
+      <c r="J144" s="1">
+        <v>-0.85464382612206</v>
+      </c>
+      <c r="K144">
+        <v>2.69</v>
+      </c>
+      <c r="L144" t="s">
         <v>441</v>
       </c>
-      <c r="C144" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M144" s="1">
-        <v>910746.0</v>
+        <v>1188732.0</v>
       </c>
       <c r="N144" s="1">
-        <v>929457.22</v>
+        <v>1221033.37</v>
       </c>
       <c r="O144" s="1">
-        <v>0.57</v>
+        <v>0.86</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
+        <v>442</v>
+      </c>
+      <c r="B145" t="s">
         <v>443</v>
       </c>
-      <c r="B145" t="s">
+      <c r="C145" s="1">
+        <v>504000.0</v>
+      </c>
+      <c r="D145" s="1">
+        <v>97.426</v>
+      </c>
+      <c r="E145" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F145" t="s">
+        <v>8</v>
+      </c>
+      <c r="G145">
+        <v>1.0</v>
+      </c>
+      <c r="H145" s="1">
+        <v>504000.0</v>
+      </c>
+      <c r="I145" s="1">
+        <v>-12972.96</v>
+      </c>
+      <c r="J145" s="1">
+        <v>-2.574</v>
+      </c>
+      <c r="K145">
+        <v>0.27</v>
+      </c>
+      <c r="L145" t="s">
         <v>444</v>
       </c>
-      <c r="C145" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M145" s="1">
-        <v>394640.0</v>
+        <v>491027.04</v>
       </c>
       <c r="N145" s="1">
-        <v>397187.95</v>
+        <v>492398.83</v>
       </c>
       <c r="O145" s="1">
-        <v>0.24</v>
+        <v>0.35</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
+        <v>445</v>
+      </c>
+      <c r="B146" t="s">
         <v>446</v>
       </c>
-      <c r="B146" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C146" s="1">
-        <v>1400000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>102.432</v>
+        <v>97.966</v>
       </c>
       <c r="E146" s="1">
-        <v>103.28592857</v>
+        <v>99.40533375</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>1446003.0</v>
+        <v>795242.67</v>
       </c>
       <c r="I146" s="1">
-        <v>-11955.0</v>
+        <v>-11514.67</v>
       </c>
       <c r="J146" s="1">
-        <v>-0.8267617702038</v>
+        <v>-1.4479441853893</v>
       </c>
       <c r="K146">
-        <v>2.84</v>
-[...2 lines deleted...]
-        <v>448</v>
+        <v>0.09</v>
+      </c>
+      <c r="L146">
+        <v>723.29</v>
       </c>
       <c r="M146" s="1">
-        <v>1434048.0</v>
+        <v>783728.0</v>
       </c>
       <c r="N146" s="1">
-        <v>1473784.99</v>
+        <v>784451.29</v>
       </c>
       <c r="O146" s="1">
-        <v>0.9</v>
+        <v>0.55</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
+        <v>447</v>
+      </c>
+      <c r="B147" t="s">
+        <v>448</v>
+      </c>
+      <c r="C147" s="1">
+        <v>513000.0</v>
+      </c>
+      <c r="D147" s="1">
+        <v>98.32</v>
+      </c>
+      <c r="E147" s="1">
+        <v>99.55553606</v>
+      </c>
+      <c r="F147" t="s">
+        <v>8</v>
+      </c>
+      <c r="G147">
+        <v>1.0</v>
+      </c>
+      <c r="H147" s="1">
+        <v>510719.9</v>
+      </c>
+      <c r="I147" s="1">
+        <v>-6338.3</v>
+      </c>
+      <c r="J147" s="1">
+        <v>-1.2410520913714</v>
+      </c>
+      <c r="K147">
+        <v>1.85</v>
+      </c>
+      <c r="L147" t="s">
         <v>449</v>
       </c>
-      <c r="B147" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M147" s="1">
-        <v>395404.0</v>
+        <v>504381.6</v>
       </c>
       <c r="N147" s="1">
-        <v>404761.53</v>
+        <v>513868.59</v>
       </c>
       <c r="O147" s="1">
-        <v>0.25</v>
+        <v>0.36</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
+        <v>450</v>
+      </c>
+      <c r="B148" t="s">
+        <v>451</v>
+      </c>
+      <c r="C148" s="1">
+        <v>1042000.0</v>
+      </c>
+      <c r="D148" s="1">
+        <v>101.252</v>
+      </c>
+      <c r="E148" s="1">
+        <v>100.89933973</v>
+      </c>
+      <c r="F148" t="s">
+        <v>8</v>
+      </c>
+      <c r="G148">
+        <v>1.0</v>
+      </c>
+      <c r="H148" s="1">
+        <v>1051371.12</v>
+      </c>
+      <c r="I148" s="1">
+        <v>3674.72</v>
+      </c>
+      <c r="J148" s="1">
+        <v>0.34951692414758</v>
+      </c>
+      <c r="K148">
+        <v>3.33</v>
+      </c>
+      <c r="L148" t="s">
         <v>452</v>
       </c>
-      <c r="B148" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M148" s="1">
-        <v>983125.89</v>
+        <v>1055045.84</v>
       </c>
       <c r="N148" s="1">
-        <v>1016749.77</v>
+        <v>1089731.59</v>
       </c>
       <c r="O148" s="1">
-        <v>0.62</v>
+        <v>0.76</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
+        <v>453</v>
+      </c>
+      <c r="B149" t="s">
+        <v>454</v>
+      </c>
+      <c r="C149" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D149" s="1">
+        <v>98.558</v>
+      </c>
+      <c r="E149" s="1">
+        <v>100.0417275</v>
+      </c>
+      <c r="F149" t="s">
+        <v>8</v>
+      </c>
+      <c r="G149">
+        <v>1.0</v>
+      </c>
+      <c r="H149" s="1">
+        <v>400166.91</v>
+      </c>
+      <c r="I149" s="1">
+        <v>-5934.91</v>
+      </c>
+      <c r="J149" s="1">
+        <v>-1.483108635844</v>
+      </c>
+      <c r="K149">
+        <v>1.31</v>
+      </c>
+      <c r="L149" t="s">
         <v>455</v>
       </c>
-      <c r="B149" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M149" s="1">
-        <v>691831.0</v>
+        <v>394232.0</v>
       </c>
       <c r="N149" s="1">
-        <v>700082.1</v>
+        <v>399455.29</v>
       </c>
       <c r="O149" s="1">
-        <v>0.43</v>
+        <v>0.28</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="B150" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
       <c r="C150" s="1">
-        <v>200000.0</v>
+        <v>551000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>99.765</v>
+        <v>99.988</v>
       </c>
       <c r="E150" s="1">
-        <v>99.447</v>
+        <v>100.01896552</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>198894.0</v>
+        <v>551104.5</v>
       </c>
       <c r="I150" s="1">
-        <v>636.0</v>
+        <v>-170.62</v>
       </c>
       <c r="J150" s="1">
-        <v>0.31976831880298</v>
+        <v>-0.030959645584458</v>
       </c>
       <c r="K150">
-        <v>0.5</v>
+        <v>0.05</v>
       </c>
       <c r="L150">
-        <v>997.26</v>
+        <v>264.18</v>
       </c>
       <c r="M150" s="1">
-        <v>199530.0</v>
+        <v>550933.88</v>
       </c>
       <c r="N150" s="1">
-        <v>200527.26</v>
+        <v>551198.06</v>
       </c>
       <c r="O150" s="1">
-        <v>0.12</v>
+        <v>0.39</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
+        <v>458</v>
+      </c>
+      <c r="B151" t="s">
+        <v>459</v>
+      </c>
+      <c r="C151" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D151" s="1">
+        <v>100.092</v>
+      </c>
+      <c r="E151" s="1">
+        <v>98.29879778</v>
+      </c>
+      <c r="F151" t="s">
+        <v>8</v>
+      </c>
+      <c r="G151">
+        <v>1.0</v>
+      </c>
+      <c r="H151" s="1">
+        <v>884689.18</v>
+      </c>
+      <c r="I151" s="1">
+        <v>16138.82</v>
+      </c>
+      <c r="J151" s="1">
+        <v>1.8242361684586</v>
+      </c>
+      <c r="K151">
+        <v>3.68</v>
+      </c>
+      <c r="L151" t="s">
         <v>460</v>
       </c>
-      <c r="B151" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M151" s="1">
-        <v>495350.0</v>
+        <v>900828.0</v>
       </c>
       <c r="N151" s="1">
-        <v>495350.0</v>
+        <v>933967.73</v>
       </c>
       <c r="O151" s="1">
-        <v>0.3</v>
+        <v>0.65</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
+        <v>461</v>
+      </c>
+      <c r="B152" t="s">
         <v>462</v>
       </c>
-      <c r="B152" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C152" s="1">
-        <v>1200000.0</v>
+        <v>133000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>99.437</v>
+        <v>99.537</v>
       </c>
       <c r="E152" s="1">
-        <v>99.91491667</v>
+        <v>99.73502256</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>1198979.0</v>
+        <v>132647.58</v>
       </c>
       <c r="I152" s="1">
-        <v>-5735.0</v>
+        <v>-263.37</v>
       </c>
       <c r="J152" s="1">
-        <v>-0.47832364036401</v>
+        <v>-0.19854866556932</v>
       </c>
       <c r="K152">
-        <v>2.65</v>
-[...2 lines deleted...]
-        <v>464</v>
+        <v>0.65</v>
+      </c>
+      <c r="L152">
+        <v>865.78</v>
       </c>
       <c r="M152" s="1">
-        <v>1193244.0</v>
+        <v>132384.21</v>
       </c>
       <c r="N152" s="1">
-        <v>1225052.22</v>
+        <v>133249.99</v>
       </c>
       <c r="O152" s="1">
-        <v>0.75</v>
+        <v>0.09</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
+        <v>463</v>
+      </c>
+      <c r="B153" t="s">
+        <v>464</v>
+      </c>
+      <c r="C153" s="1">
+        <v>448000.0</v>
+      </c>
+      <c r="D153" s="1">
+        <v>98.132</v>
+      </c>
+      <c r="E153" s="1">
+        <v>99.30427009</v>
+      </c>
+      <c r="F153" t="s">
+        <v>8</v>
+      </c>
+      <c r="G153">
+        <v>1.0</v>
+      </c>
+      <c r="H153" s="1">
+        <v>444883.13</v>
+      </c>
+      <c r="I153" s="1">
+        <v>-5251.77</v>
+      </c>
+      <c r="J153" s="1">
+        <v>-1.1804830630462</v>
+      </c>
+      <c r="K153">
+        <v>0.86</v>
+      </c>
+      <c r="L153" t="s">
         <v>465</v>
       </c>
-      <c r="B153" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M153" s="1">
-        <v>591769.0</v>
+        <v>439631.36</v>
       </c>
       <c r="N153" s="1">
-        <v>593160.05</v>
+        <v>443466.98</v>
       </c>
       <c r="O153" s="1">
-        <v>0.36</v>
+        <v>0.31</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
+        <v>466</v>
+      </c>
+      <c r="B154" t="s">
+        <v>467</v>
+      </c>
+      <c r="C154" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D154" s="1">
+        <v>96.891</v>
+      </c>
+      <c r="E154" s="1">
+        <v>98.599555</v>
+      </c>
+      <c r="F154" t="s">
+        <v>8</v>
+      </c>
+      <c r="G154">
+        <v>1.0</v>
+      </c>
+      <c r="H154" s="1">
+        <v>788796.44</v>
+      </c>
+      <c r="I154" s="1">
+        <v>-13668.44</v>
+      </c>
+      <c r="J154" s="1">
+        <v>-1.7328222221693</v>
+      </c>
+      <c r="K154">
+        <v>0.23</v>
+      </c>
+      <c r="L154" t="s">
         <v>468</v>
       </c>
-      <c r="B154" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M154" s="1">
-        <v>885690.0</v>
+        <v>775128.0</v>
       </c>
       <c r="N154" s="1">
-        <v>886232.47</v>
+        <v>776977.32</v>
       </c>
       <c r="O154" s="1">
         <v>0.54</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
+        <v>469</v>
+      </c>
+      <c r="B155" t="s">
         <v>470</v>
       </c>
-      <c r="B155" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C155" s="1">
-        <v>513000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D155" s="1">
-        <v>98.784</v>
+        <v>98.493</v>
       </c>
       <c r="E155" s="1">
-        <v>99.55553606</v>
+        <v>99.492</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
-        <v>510719.9</v>
+        <v>795936.0</v>
       </c>
       <c r="I155" s="1">
-        <v>-3957.98</v>
+        <v>-7992.0</v>
       </c>
       <c r="J155" s="1">
-        <v>-0.77498057154225</v>
+        <v>-1.0041008322277</v>
       </c>
       <c r="K155">
-        <v>1.81</v>
-[...2 lines deleted...]
-        <v>472</v>
+        <v>0.12</v>
+      </c>
+      <c r="L155">
+        <v>958.9</v>
       </c>
       <c r="M155" s="1">
-        <v>506761.92</v>
+        <v>787944.0</v>
       </c>
       <c r="N155" s="1">
-        <v>516059.17</v>
+        <v>788902.9</v>
       </c>
       <c r="O155" s="1">
-        <v>0.32</v>
+        <v>0.55</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
+        <v>471</v>
+      </c>
+      <c r="B156" t="s">
+        <v>472</v>
+      </c>
+      <c r="C156" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D156" s="1">
+        <v>106.157</v>
+      </c>
+      <c r="E156" s="1">
+        <v>108.31357167</v>
+      </c>
+      <c r="F156" t="s">
+        <v>8</v>
+      </c>
+      <c r="G156">
+        <v>1.0</v>
+      </c>
+      <c r="H156" s="1">
+        <v>649881.43</v>
+      </c>
+      <c r="I156" s="1">
+        <v>-12939.43</v>
+      </c>
+      <c r="J156" s="1">
+        <v>-1.9910447356528</v>
+      </c>
+      <c r="K156">
+        <v>1.92</v>
+      </c>
+      <c r="L156" t="s">
         <v>473</v>
       </c>
-      <c r="B156" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M156" s="1">
-        <v>1060453.82</v>
+        <v>636942.0</v>
       </c>
       <c r="N156" s="1">
-        <v>1094711.35</v>
+        <v>648448.85</v>
       </c>
       <c r="O156" s="1">
-        <v>0.67</v>
+        <v>0.45</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
+        <v>474</v>
+      </c>
+      <c r="B157" t="s">
+        <v>475</v>
+      </c>
+      <c r="C157" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="D157" s="1">
+        <v>98.021</v>
+      </c>
+      <c r="E157" s="1">
+        <v>100.58933333</v>
+      </c>
+      <c r="F157" t="s">
+        <v>8</v>
+      </c>
+      <c r="G157">
+        <v>1.0</v>
+      </c>
+      <c r="H157" s="1">
+        <v>1207072.0</v>
+      </c>
+      <c r="I157" s="1">
+        <v>-30820.0</v>
+      </c>
+      <c r="J157" s="1">
+        <v>-2.5532859680284</v>
+      </c>
+      <c r="K157">
+        <v>2.76</v>
+      </c>
+      <c r="L157" t="s">
         <v>476</v>
       </c>
-      <c r="B157" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M157" s="1">
-        <v>1092641.0</v>
+        <v>1176252.0</v>
       </c>
       <c r="N157" s="1">
-        <v>1106537.92</v>
+        <v>1209428.71</v>
       </c>
       <c r="O157" s="1">
-        <v>0.68</v>
+        <v>0.85</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="B158" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="C158" s="1">
-        <v>651000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D158" s="1">
-        <v>100.458</v>
+        <v>88.708</v>
       </c>
       <c r="E158" s="1">
-        <v>100.01896467</v>
+        <v>86.18353143</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
-        <v>651123.46</v>
+        <v>603284.72</v>
       </c>
       <c r="I158" s="1">
-        <v>2858.12</v>
+        <v>17671.28</v>
       </c>
       <c r="J158" s="1">
-        <v>0.43895208444801</v>
+        <v>2.9291774537237</v>
       </c>
       <c r="K158">
-        <v>0.01</v>
+        <v>0.0</v>
       </c>
       <c r="L158">
-        <v>62.42</v>
+        <v>0.0</v>
       </c>
       <c r="M158" s="1">
-        <v>653981.58</v>
+        <v>620956.0</v>
       </c>
       <c r="N158" s="1">
-        <v>654044.0</v>
+        <v>620956.0</v>
       </c>
       <c r="O158" s="1">
-        <v>0.4</v>
+        <v>0.44</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
+        <v>479</v>
+      </c>
+      <c r="B159" t="s">
+        <v>480</v>
+      </c>
+      <c r="C159" s="1">
+        <v>511000.0</v>
+      </c>
+      <c r="D159" s="1">
+        <v>101.104</v>
+      </c>
+      <c r="E159" s="1">
+        <v>100.27221135</v>
+      </c>
+      <c r="F159" t="s">
+        <v>8</v>
+      </c>
+      <c r="G159">
+        <v>1.0</v>
+      </c>
+      <c r="H159" s="1">
+        <v>512391.0</v>
+      </c>
+      <c r="I159" s="1">
+        <v>4250.44</v>
+      </c>
+      <c r="J159" s="1">
+        <v>0.82953057333169</v>
+      </c>
+      <c r="K159">
+        <v>1.24</v>
+      </c>
+      <c r="L159" t="s">
         <v>481</v>
       </c>
-      <c r="B159" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M159" s="1">
-        <v>902475.0</v>
+        <v>516641.44</v>
       </c>
       <c r="N159" s="1">
-        <v>935220.21</v>
+        <v>522993.94</v>
       </c>
       <c r="O159" s="1">
-        <v>0.57</v>
+        <v>0.37</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
+        <v>482</v>
+      </c>
+      <c r="B160" t="s">
+        <v>483</v>
+      </c>
+      <c r="C160" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D160" s="1">
+        <v>100.974</v>
+      </c>
+      <c r="E160" s="1">
+        <v>102.939</v>
+      </c>
+      <c r="F160" t="s">
+        <v>8</v>
+      </c>
+      <c r="G160">
+        <v>1.0</v>
+      </c>
+      <c r="H160" s="1">
+        <v>720573.0</v>
+      </c>
+      <c r="I160" s="1">
+        <v>-13755.0</v>
+      </c>
+      <c r="J160" s="1">
+        <v>-1.9088975024043</v>
+      </c>
+      <c r="K160">
+        <v>0.29</v>
+      </c>
+      <c r="L160" t="s">
         <v>484</v>
       </c>
-      <c r="B160" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M160" s="1">
-        <v>132396.18</v>
+        <v>706818.0</v>
       </c>
       <c r="N160" s="1">
-        <v>133248.84</v>
+        <v>708834.1</v>
       </c>
       <c r="O160" s="1">
-        <v>0.08</v>
+        <v>0.5</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
+        <v>485</v>
+      </c>
+      <c r="B161" t="s">
         <v>486</v>
       </c>
-      <c r="B161" t="s">
+      <c r="C161" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="D161" s="1">
+        <v>97.241</v>
+      </c>
+      <c r="E161" s="1">
+        <v>100.58606214</v>
+      </c>
+      <c r="F161" t="s">
+        <v>8</v>
+      </c>
+      <c r="G161">
+        <v>1.0</v>
+      </c>
+      <c r="H161" s="1">
+        <v>1408204.87</v>
+      </c>
+      <c r="I161" s="1">
+        <v>-46830.87</v>
+      </c>
+      <c r="J161" s="1">
+        <v>-3.3255722230246</v>
+      </c>
+      <c r="K161">
+        <v>0.19</v>
+      </c>
+      <c r="L161" t="s">
         <v>487</v>
       </c>
-      <c r="C161" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M161" s="1">
-        <v>540629.4</v>
+        <v>1361374.0</v>
       </c>
       <c r="N161" s="1">
-        <v>545133.51</v>
+        <v>1364092.49</v>
       </c>
       <c r="O161" s="1">
-        <v>0.33</v>
+        <v>0.96</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
+        <v>488</v>
+      </c>
+      <c r="B162" t="s">
         <v>489</v>
       </c>
-      <c r="B162" t="s">
+      <c r="C162" s="1">
+        <v>850000.0</v>
+      </c>
+      <c r="D162" s="1">
+        <v>97.886</v>
+      </c>
+      <c r="E162" s="1">
+        <v>99.64942118</v>
+      </c>
+      <c r="F162" t="s">
+        <v>8</v>
+      </c>
+      <c r="G162">
+        <v>1.0</v>
+      </c>
+      <c r="H162" s="1">
+        <v>847020.08</v>
+      </c>
+      <c r="I162" s="1">
+        <v>-14989.08</v>
+      </c>
+      <c r="J162" s="1">
+        <v>-1.7696251073528</v>
+      </c>
+      <c r="K162">
+        <v>2.01</v>
+      </c>
+      <c r="L162" t="s">
         <v>490</v>
       </c>
-      <c r="C162" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M162" s="1">
-        <v>875007.0</v>
+        <v>832031.0</v>
       </c>
       <c r="N162" s="1">
-        <v>876754.6</v>
+        <v>849077.58</v>
       </c>
       <c r="O162" s="1">
-        <v>0.54</v>
+        <v>0.6</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
+        <v>491</v>
+      </c>
+      <c r="B163" t="s">
         <v>492</v>
       </c>
-      <c r="B163" t="s">
+      <c r="C163" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D163" s="1">
+        <v>97.739</v>
+      </c>
+      <c r="E163" s="1">
+        <v>99.908</v>
+      </c>
+      <c r="F163" t="s">
+        <v>8</v>
+      </c>
+      <c r="G163">
+        <v>1.0</v>
+      </c>
+      <c r="H163" s="1">
+        <v>499540.0</v>
+      </c>
+      <c r="I163" s="1">
+        <v>-10845.0</v>
+      </c>
+      <c r="J163" s="1">
+        <v>-2.1709973175321</v>
+      </c>
+      <c r="K163">
+        <v>0.55</v>
+      </c>
+      <c r="L163" t="s">
         <v>493</v>
       </c>
-      <c r="C163" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M163" s="1">
-        <v>794512.0</v>
+        <v>488695.0</v>
       </c>
       <c r="N163" s="1">
-        <v>794922.96</v>
+        <v>491439.79</v>
       </c>
       <c r="O163" s="1">
-        <v>0.49</v>
+        <v>0.34</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
         <v>494</v>
       </c>
       <c r="B164" t="s">
+        <v>492</v>
+      </c>
+      <c r="C164" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D164" s="1">
+        <v>101.975</v>
+      </c>
+      <c r="E164" s="1">
+        <v>103.50275</v>
+      </c>
+      <c r="F164" t="s">
+        <v>8</v>
+      </c>
+      <c r="G164">
+        <v>1.0</v>
+      </c>
+      <c r="H164" s="1">
+        <v>414011.0</v>
+      </c>
+      <c r="I164" s="1">
+        <v>-6111.0</v>
+      </c>
+      <c r="J164" s="1">
+        <v>-1.476047737862</v>
+      </c>
+      <c r="K164">
+        <v>4.5</v>
+      </c>
+      <c r="L164" t="s">
         <v>495</v>
       </c>
-      <c r="C164" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M164" s="1">
-        <v>746473.0</v>
+        <v>407900.0</v>
       </c>
       <c r="N164" s="1">
-        <v>759514.1</v>
+        <v>425910.96</v>
       </c>
       <c r="O164" s="1">
-        <v>0.46</v>
+        <v>0.3</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
+        <v>496</v>
+      </c>
+      <c r="B165" t="s">
         <v>497</v>
       </c>
-      <c r="B165" t="s">
+      <c r="C165" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D165" s="1">
+        <v>103.921</v>
+      </c>
+      <c r="E165" s="1">
+        <v>106.53128571</v>
+      </c>
+      <c r="F165" t="s">
+        <v>8</v>
+      </c>
+      <c r="G165">
+        <v>1.0</v>
+      </c>
+      <c r="H165" s="1">
+        <v>745719.0</v>
+      </c>
+      <c r="I165" s="1">
+        <v>-18272.0</v>
+      </c>
+      <c r="J165" s="1">
+        <v>-2.4502527091304</v>
+      </c>
+      <c r="K165">
+        <v>1.82</v>
+      </c>
+      <c r="L165" t="s">
         <v>498</v>
       </c>
-      <c r="C165" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M165" s="1">
-        <v>1183056.0</v>
+        <v>727447.0</v>
       </c>
       <c r="N165" s="1">
-        <v>1215788.88</v>
+        <v>740162.07</v>
       </c>
       <c r="O165" s="1">
-        <v>0.74</v>
+        <v>0.52</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
+        <v>499</v>
+      </c>
+      <c r="B166" t="s">
         <v>500</v>
       </c>
-      <c r="B166" t="s">
+      <c r="C166" s="1">
+        <v>1239000.0</v>
+      </c>
+      <c r="D166" s="1">
+        <v>97.767</v>
+      </c>
+      <c r="E166" s="1">
+        <v>99.90992252</v>
+      </c>
+      <c r="F166" t="s">
+        <v>8</v>
+      </c>
+      <c r="G166">
+        <v>1.0</v>
+      </c>
+      <c r="H166" s="1">
+        <v>1237883.94</v>
+      </c>
+      <c r="I166" s="1">
+        <v>-26550.81</v>
+      </c>
+      <c r="J166" s="1">
+        <v>-2.1448545491268</v>
+      </c>
+      <c r="K166">
+        <v>0.32</v>
+      </c>
+      <c r="L166" t="s">
         <v>501</v>
       </c>
-      <c r="C166" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M166" s="1">
-        <v>624386.0</v>
+        <v>1211333.13</v>
       </c>
       <c r="N166" s="1">
-        <v>629578.47</v>
+        <v>1215270.77</v>
       </c>
       <c r="O166" s="1">
-        <v>0.38</v>
+        <v>0.85</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
+        <v>502</v>
+      </c>
+      <c r="B167" t="s">
         <v>503</v>
       </c>
-      <c r="B167" t="s">
+      <c r="C167" s="1">
+        <v>988000.0</v>
+      </c>
+      <c r="D167" s="1">
+        <v>99.57</v>
+      </c>
+      <c r="E167" s="1">
+        <v>100.44048583</v>
+      </c>
+      <c r="F167" t="s">
+        <v>8</v>
+      </c>
+      <c r="G167">
+        <v>1.0</v>
+      </c>
+      <c r="H167" s="1">
+        <v>992352.0</v>
+      </c>
+      <c r="I167" s="1">
+        <v>-8600.4</v>
+      </c>
+      <c r="J167" s="1">
+        <v>-0.86666827899777</v>
+      </c>
+      <c r="K167">
+        <v>0.65</v>
+      </c>
+      <c r="L167" t="s">
         <v>504</v>
       </c>
-      <c r="C167" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M167" s="1">
-        <v>621490.87</v>
+        <v>983751.6</v>
       </c>
       <c r="N167" s="1">
-        <v>628835.42</v>
+        <v>990187.68</v>
       </c>
       <c r="O167" s="1">
-        <v>0.38</v>
+        <v>0.69</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
+        <v>505</v>
+      </c>
+      <c r="B168" t="s">
         <v>506</v>
       </c>
-      <c r="B168" t="s">
+      <c r="C168" s="1">
+        <v>286000.0</v>
+      </c>
+      <c r="D168" s="1">
+        <v>101.151</v>
+      </c>
+      <c r="E168" s="1">
+        <v>100.94948252</v>
+      </c>
+      <c r="F168" t="s">
+        <v>8</v>
+      </c>
+      <c r="G168">
+        <v>1.0</v>
+      </c>
+      <c r="H168" s="1">
+        <v>288715.52</v>
+      </c>
+      <c r="I168" s="1">
+        <v>576.34</v>
+      </c>
+      <c r="J168" s="1">
+        <v>0.1996221055245</v>
+      </c>
+      <c r="K168">
+        <v>3.86</v>
+      </c>
+      <c r="L168" t="s">
         <v>507</v>
       </c>
-      <c r="C168" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M168" s="1">
-        <v>812008.0</v>
+        <v>289291.86</v>
       </c>
       <c r="N168" s="1">
-        <v>813994.3</v>
+        <v>300329.27</v>
       </c>
       <c r="O168" s="1">
-        <v>0.5</v>
+        <v>0.21</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
+        <v>508</v>
+      </c>
+      <c r="B169" t="s">
         <v>509</v>
       </c>
-      <c r="B169" t="s">
+      <c r="C169" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D169" s="1">
+        <v>103.016</v>
+      </c>
+      <c r="E169" s="1">
+        <v>105.263</v>
+      </c>
+      <c r="F169" t="s">
+        <v>8</v>
+      </c>
+      <c r="G169">
+        <v>1.0</v>
+      </c>
+      <c r="H169" s="1">
+        <v>315789.0</v>
+      </c>
+      <c r="I169" s="1">
+        <v>-6741.0</v>
+      </c>
+      <c r="J169" s="1">
+        <v>-2.1346532019798</v>
+      </c>
+      <c r="K169">
+        <v>3.83</v>
+      </c>
+      <c r="L169" t="s">
         <v>510</v>
       </c>
-      <c r="C169" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M169" s="1">
-        <v>1562016.0</v>
+        <v>309048.0</v>
       </c>
       <c r="N169" s="1">
-        <v>1564531.07</v>
+        <v>320542.32</v>
       </c>
       <c r="O169" s="1">
-        <v>0.96</v>
+        <v>0.22</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
+        <v>511</v>
+      </c>
+      <c r="B170" t="s">
         <v>512</v>
       </c>
-      <c r="B170" t="s">
+      <c r="C170" s="1">
+        <v>683000.0</v>
+      </c>
+      <c r="D170" s="1">
+        <v>101.644</v>
+      </c>
+      <c r="E170" s="1">
+        <v>101.19198243</v>
+      </c>
+      <c r="F170" t="s">
+        <v>8</v>
+      </c>
+      <c r="G170">
+        <v>1.0</v>
+      </c>
+      <c r="H170" s="1">
+        <v>691141.24</v>
+      </c>
+      <c r="I170" s="1">
+        <v>3087.28</v>
+      </c>
+      <c r="J170" s="1">
+        <v>0.44669306667332</v>
+      </c>
+      <c r="K170">
+        <v>3.24</v>
+      </c>
+      <c r="L170" t="s">
         <v>513</v>
       </c>
-      <c r="C170" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M170" s="1">
-        <v>736148.0</v>
+        <v>694228.52</v>
       </c>
       <c r="N170" s="1">
-        <v>762637.73</v>
+        <v>716381.58</v>
       </c>
       <c r="O170" s="1">
-        <v>0.47</v>
+        <v>0.5</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
+        <v>514</v>
+      </c>
+      <c r="B171" t="s">
         <v>515</v>
       </c>
-      <c r="B171" t="s">
+      <c r="C171" s="1">
+        <v>446000.0</v>
+      </c>
+      <c r="D171" s="1">
+        <v>98.296</v>
+      </c>
+      <c r="E171" s="1">
+        <v>100.09287892</v>
+      </c>
+      <c r="F171" t="s">
+        <v>8</v>
+      </c>
+      <c r="G171">
+        <v>1.0</v>
+      </c>
+      <c r="H171" s="1">
+        <v>446414.24</v>
+      </c>
+      <c r="I171" s="1">
+        <v>-8014.08</v>
+      </c>
+      <c r="J171" s="1">
+        <v>-1.7952115505993</v>
+      </c>
+      <c r="K171">
+        <v>1.94</v>
+      </c>
+      <c r="L171" t="s">
         <v>516</v>
       </c>
-      <c r="C171" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M171" s="1">
-        <v>934933.0</v>
+        <v>438400.16</v>
       </c>
       <c r="N171" s="1">
-        <v>953672.73</v>
+        <v>447054.86</v>
       </c>
       <c r="O171" s="1">
-        <v>0.58</v>
+        <v>0.31</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
+        <v>517</v>
+      </c>
+      <c r="B172" t="s">
         <v>518</v>
       </c>
-      <c r="B172" t="s">
+      <c r="C172" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D172" s="1">
+        <v>97.988</v>
+      </c>
+      <c r="E172" s="1">
+        <v>99.752715</v>
+      </c>
+      <c r="F172" t="s">
+        <v>8</v>
+      </c>
+      <c r="G172">
+        <v>1.0</v>
+      </c>
+      <c r="H172" s="1">
+        <v>598516.29</v>
+      </c>
+      <c r="I172" s="1">
+        <v>-10588.29</v>
+      </c>
+      <c r="J172" s="1">
+        <v>-1.7690896934484</v>
+      </c>
+      <c r="K172">
+        <v>2.05</v>
+      </c>
+      <c r="L172" t="s">
         <v>519</v>
       </c>
-      <c r="C172" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M172" s="1">
-        <v>490225.0</v>
+        <v>587928.0</v>
       </c>
       <c r="N172" s="1">
-        <v>492754.51</v>
+        <v>600221.84</v>
       </c>
       <c r="O172" s="1">
-        <v>0.3</v>
+        <v>0.42</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
+        <v>520</v>
+      </c>
+      <c r="B173" t="s">
         <v>521</v>
       </c>
-      <c r="B173" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C173" s="1">
-        <v>400000.0</v>
+        <v>1014000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>102.507</v>
+        <v>99.715</v>
       </c>
       <c r="E173" s="1">
-        <v>103.50275</v>
+        <v>102.86484418</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
-        <v>414011.0</v>
+        <v>1043049.52</v>
       </c>
       <c r="I173" s="1">
-        <v>-3983.0</v>
+        <v>-31939.42</v>
       </c>
       <c r="J173" s="1">
-        <v>-0.96205173292497</v>
+        <v>-3.0621192366782</v>
       </c>
       <c r="K173">
-        <v>4.45</v>
+        <v>2.73</v>
       </c>
       <c r="L173" t="s">
         <v>522</v>
       </c>
       <c r="M173" s="1">
-        <v>410028.0</v>
+        <v>1011110.1</v>
       </c>
       <c r="N173" s="1">
-        <v>427830.74</v>
+        <v>1038821.47</v>
       </c>
       <c r="O173" s="1">
-        <v>0.26</v>
+        <v>0.73</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
         <v>523</v>
       </c>
       <c r="B174" t="s">
         <v>524</v>
       </c>
       <c r="C174" s="1">
-        <v>700000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>104.203</v>
+        <v>97.84</v>
       </c>
       <c r="E174" s="1">
-        <v>106.53128571</v>
+        <v>99.99142833</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
-        <v>745719.0</v>
+        <v>599948.57</v>
       </c>
       <c r="I174" s="1">
-        <v>-16298.0</v>
+        <v>-12908.57</v>
       </c>
       <c r="J174" s="1">
-        <v>-2.1855417389124</v>
+        <v>-2.1516127624073</v>
       </c>
       <c r="K174">
-        <v>1.77</v>
+        <v>0.59</v>
       </c>
       <c r="L174" t="s">
         <v>525</v>
       </c>
       <c r="M174" s="1">
-        <v>729421.0</v>
+        <v>587040.0</v>
       </c>
       <c r="N174" s="1">
-        <v>741810.04</v>
+        <v>590559.91</v>
       </c>
       <c r="O174" s="1">
-        <v>0.45</v>
+        <v>0.41</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
         <v>526</v>
       </c>
       <c r="B175" t="s">
         <v>527</v>
       </c>
       <c r="C175" s="1">
-        <v>1439000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>98.139</v>
+        <v>95.119</v>
       </c>
       <c r="E175" s="1">
-        <v>99.90992217</v>
+        <v>97.25955556</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
-        <v>1437703.78</v>
+        <v>875336.0</v>
       </c>
       <c r="I175" s="1">
-        <v>-25483.57</v>
+        <v>-19265.0</v>
       </c>
       <c r="J175" s="1">
-        <v>-1.7725188146894</v>
+        <v>-2.2008691519599</v>
       </c>
       <c r="K175">
-        <v>0.28</v>
+        <v>2.31</v>
       </c>
       <c r="L175" t="s">
         <v>528</v>
       </c>
       <c r="M175" s="1">
-        <v>1412220.21</v>
+        <v>856071.0</v>
       </c>
       <c r="N175" s="1">
-        <v>1416221.81</v>
+        <v>876844.97</v>
       </c>
       <c r="O175" s="1">
-        <v>0.87</v>
+        <v>0.61</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
         <v>529</v>
       </c>
       <c r="B176" t="s">
         <v>530</v>
       </c>
       <c r="C176" s="1">
-        <v>988000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>100.246</v>
+        <v>99.9</v>
       </c>
       <c r="E176" s="1">
-        <v>100.44048583</v>
+        <v>99.696</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
-        <v>992352.0</v>
+        <v>299088.0</v>
       </c>
       <c r="I176" s="1">
-        <v>-1921.52</v>
+        <v>612.0</v>
       </c>
       <c r="J176" s="1">
-        <v>-0.19363290445326</v>
+        <v>0.20462205103515</v>
       </c>
       <c r="K176">
-        <v>0.61</v>
+        <v>2.76</v>
       </c>
       <c r="L176" t="s">
         <v>531</v>
       </c>
       <c r="M176" s="1">
-        <v>990430.48</v>
+        <v>299700.0</v>
       </c>
       <c r="N176" s="1">
-        <v>996430.21</v>
+        <v>307980.82</v>
       </c>
       <c r="O176" s="1">
-        <v>0.61</v>
+        <v>0.22</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
         <v>532</v>
       </c>
       <c r="B177" t="s">
         <v>533</v>
       </c>
       <c r="C177" s="1">
-        <v>386000.0</v>
+        <v>431000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>101.605</v>
+        <v>99.249</v>
       </c>
       <c r="E177" s="1">
-        <v>100.94948187</v>
+        <v>99.695</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
-        <v>389665.0</v>
+        <v>429685.45</v>
       </c>
       <c r="I177" s="1">
-        <v>2530.3</v>
+        <v>-1922.26</v>
       </c>
       <c r="J177" s="1">
-        <v>0.64935264907036</v>
+        <v>-0.4473644616079</v>
       </c>
       <c r="K177">
-        <v>3.81</v>
-[...2 lines deleted...]
-        <v>534</v>
+        <v>0.05</v>
+      </c>
+      <c r="L177">
+        <v>221.4</v>
       </c>
       <c r="M177" s="1">
-        <v>392195.3</v>
+        <v>427763.19</v>
       </c>
       <c r="N177" s="1">
-        <v>406916.68</v>
+        <v>427984.59</v>
       </c>
       <c r="O177" s="1">
-        <v>0.25</v>
+        <v>0.3</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
+        <v>534</v>
+      </c>
+      <c r="B178" t="s">
         <v>535</v>
       </c>
-      <c r="B178" t="s">
+      <c r="C178" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="D178" s="1">
+        <v>82.385</v>
+      </c>
+      <c r="E178" s="1">
+        <v>81.54266545</v>
+      </c>
+      <c r="F178" t="s">
+        <v>8</v>
+      </c>
+      <c r="G178">
+        <v>1.0</v>
+      </c>
+      <c r="H178" s="1">
+        <v>896969.32</v>
+      </c>
+      <c r="I178" s="1">
+        <v>9265.68</v>
+      </c>
+      <c r="J178" s="1">
+        <v>1.0329985422467</v>
+      </c>
+      <c r="K178">
+        <v>0.42</v>
+      </c>
+      <c r="L178" t="s">
         <v>536</v>
       </c>
-      <c r="C178" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M178" s="1">
-        <v>414088.0</v>
+        <v>906235.0</v>
       </c>
       <c r="N178" s="1">
-        <v>429228.55</v>
+        <v>910823.36</v>
       </c>
       <c r="O178" s="1">
-        <v>0.26</v>
+        <v>0.64</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
+        <v>537</v>
+      </c>
+      <c r="B179" t="s">
         <v>538</v>
       </c>
-      <c r="B179" t="s">
+      <c r="C179" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="D179" s="1">
+        <v>89.228</v>
+      </c>
+      <c r="E179" s="1">
+        <v>89.78073818</v>
+      </c>
+      <c r="F179" t="s">
+        <v>8</v>
+      </c>
+      <c r="G179">
+        <v>1.0</v>
+      </c>
+      <c r="H179" s="1">
+        <v>987588.12</v>
+      </c>
+      <c r="I179" s="1">
+        <v>-6080.12</v>
+      </c>
+      <c r="J179" s="1">
+        <v>-0.61565341632502</v>
+      </c>
+      <c r="K179">
+        <v>0.54</v>
+      </c>
+      <c r="L179" t="s">
         <v>539</v>
       </c>
-      <c r="C179" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M179" s="1">
-        <v>698777.3</v>
+        <v>981508.0</v>
       </c>
       <c r="N179" s="1">
-        <v>720621.6</v>
+        <v>987452.52</v>
       </c>
       <c r="O179" s="1">
-        <v>0.44</v>
+        <v>0.69</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
+        <v>540</v>
+      </c>
+      <c r="B180" t="s">
         <v>541</v>
       </c>
-      <c r="B180" t="s">
+      <c r="C180" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D180" s="1">
+        <v>100.513</v>
+      </c>
+      <c r="E180" s="1">
+        <v>102.932</v>
+      </c>
+      <c r="F180" t="s">
+        <v>8</v>
+      </c>
+      <c r="G180">
+        <v>1.0</v>
+      </c>
+      <c r="H180" s="1">
+        <v>205864.0</v>
+      </c>
+      <c r="I180" s="1">
+        <v>-4838.0</v>
+      </c>
+      <c r="J180" s="1">
+        <v>-2.3500952084872</v>
+      </c>
+      <c r="K180">
+        <v>3.64</v>
+      </c>
+      <c r="L180" t="s">
         <v>542</v>
       </c>
-      <c r="C180" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M180" s="1">
-        <v>638461.18</v>
+        <v>201026.0</v>
       </c>
       <c r="N180" s="1">
-        <v>650773.06</v>
+        <v>208299.97</v>
       </c>
       <c r="O180" s="1">
-        <v>0.4</v>
+        <v>0.15</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
+        <v>543</v>
+      </c>
+      <c r="B181" t="s">
         <v>544</v>
       </c>
-      <c r="B181" t="s">
+      <c r="C181" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D181" s="1">
+        <v>98.137</v>
+      </c>
+      <c r="E181" s="1">
+        <v>100.1375</v>
+      </c>
+      <c r="F181" t="s">
+        <v>8</v>
+      </c>
+      <c r="G181">
+        <v>1.0</v>
+      </c>
+      <c r="H181" s="1">
+        <v>801100.0</v>
+      </c>
+      <c r="I181" s="1">
+        <v>-16004.0</v>
+      </c>
+      <c r="J181" s="1">
+        <v>-1.9977530895019</v>
+      </c>
+      <c r="K181">
+        <v>1.67</v>
+      </c>
+      <c r="L181" t="s">
         <v>545</v>
       </c>
-      <c r="C181" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M181" s="1">
-        <v>719145.0</v>
+        <v>785096.0</v>
       </c>
       <c r="N181" s="1">
-        <v>748813.49</v>
+        <v>798433.62</v>
       </c>
       <c r="O181" s="1">
-        <v>0.46</v>
+        <v>0.56</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
+        <v>546</v>
+      </c>
+      <c r="B182" t="s">
         <v>547</v>
       </c>
-      <c r="B182" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C182" s="1">
-        <v>700000.0</v>
+        <v>-4500000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>98.554</v>
+        <v>7.65298889</v>
       </c>
       <c r="E182" s="1">
-        <v>99.75271429</v>
+        <v>0.0</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
-        <v>698269.0</v>
+        <v>0.0</v>
       </c>
       <c r="I182" s="1">
-        <v>-8391.0</v>
+        <v>-343759.5</v>
       </c>
       <c r="J182" s="1">
-        <v>-1.2016858832341</v>
+        <v>0</v>
       </c>
       <c r="K182">
-        <v>2.01</v>
-[...2 lines deleted...]
-        <v>549</v>
+        <v>0.0</v>
+      </c>
+      <c r="L182">
+        <v>-625.0</v>
       </c>
       <c r="M182" s="1">
-        <v>689878.0</v>
+        <v>-343759.5</v>
       </c>
       <c r="N182" s="1">
-        <v>703923.55</v>
+        <v>-344384.5</v>
       </c>
       <c r="O182" s="1">
-        <v>0.43</v>
+        <v>-0.24</v>
       </c>
       <c r="P182">
-        <v>1</v>
-[...548 lines deleted...]
-      <c r="P193">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>