--- v3 (2026-06-19)
+++ v4 (2026-09-05)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="548">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="566">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>I</t>
   </si>
   <si>
     <t>FR0011024249</t>
   </si>
   <si>
@@ -100,1608 +100,1662 @@
   <si>
     <t>PMV (EUR)</t>
   </si>
   <si>
     <t>Var.</t>
   </si>
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
-    <t>OE100626</t>
-[...2 lines deleted...]
-    <t>EURO-BOBL JUN 26</t>
+    <t>FR001400KPZ3</t>
+  </si>
+  <si>
+    <t>Ofi Invest ESG Liquidités PART I</t>
+  </si>
+  <si>
+    <t>DU100926</t>
+  </si>
+  <si>
+    <t>EURO-SCHATZ SEP 26</t>
+  </si>
+  <si>
+    <t>OE100926</t>
+  </si>
+  <si>
+    <t>EURO-BOBL SEP 26</t>
   </si>
   <si>
     <t>XS2986639701</t>
   </si>
   <si>
     <t>A2A SPA 3.625 30/01/2035</t>
   </si>
   <si>
-    <t>4 048.88</t>
+    <t>10 122.19</t>
+  </si>
+  <si>
+    <t>XS3399007288</t>
+  </si>
+  <si>
+    <t>ABERTIS INFRAESTRUCTURAS SA 3.625 08/03/2032</t>
   </si>
   <si>
     <t>XS2809859536</t>
   </si>
   <si>
     <t>ACHMEA BV 02/11/2044</t>
   </si>
   <si>
-    <t>7 257.64</t>
+    <t>11 272.50</t>
+  </si>
+  <si>
+    <t>XS3388179676</t>
+  </si>
+  <si>
+    <t>ADIDAS AG 3.5 26/05/2031</t>
+  </si>
+  <si>
+    <t>1 342.47</t>
+  </si>
+  <si>
+    <t>BE6369832363</t>
+  </si>
+  <si>
+    <t>AGEAS SA PERP</t>
+  </si>
+  <si>
+    <t>28 167.81</t>
   </si>
   <si>
     <t>BE6317598850</t>
   </si>
   <si>
-    <t>AGEAS SA PERP</t>
-[...8 lines deleted...]
-    <t>15 613.01</t>
+    <t>15 457.53</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>11 951.51</t>
+    <t>20 349.86</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
-    <t>7 939.73</t>
+    <t>2 013.70</t>
+  </si>
+  <si>
+    <t>XS2251233651</t>
+  </si>
+  <si>
+    <t>AKELIUS RESIDENTIAL PROPERTY FINAN 1.125 11/01/2029</t>
+  </si>
+  <si>
+    <t>3 357.09</t>
   </si>
   <si>
     <t>XS3324546251</t>
   </si>
   <si>
     <t>AKZO NOBEL NV 4 25/03/2031</t>
   </si>
   <si>
+    <t>6 038.36</t>
+  </si>
+  <si>
+    <t>XS3359749481</t>
+  </si>
+  <si>
+    <t>ALLIANDER NV 3.25 30/04/2031</t>
+  </si>
+  <si>
+    <t>1 456.71</t>
+  </si>
+  <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLIANDER NV PERP</t>
   </si>
   <si>
-    <t>16 582.19</t>
-[...26 lines deleted...]
-    <t>15 830.14</t>
+    <t>21 390.41</t>
+  </si>
+  <si>
+    <t>XS3357187809</t>
+  </si>
+  <si>
+    <t>ALPHA BANK SA 06/05/2032</t>
+  </si>
+  <si>
+    <t>5 840.55</t>
+  </si>
+  <si>
+    <t>XS3372845746</t>
+  </si>
+  <si>
+    <t>ALPHABET INC 3.45 11/05/2032</t>
+  </si>
+  <si>
+    <t>1 644.66</t>
   </si>
   <si>
     <t>XS3224609456</t>
   </si>
   <si>
     <t>ALPHABET INC 3.5 06/11/2038</t>
   </si>
   <si>
-    <t>4 125.01</t>
-[...8 lines deleted...]
-    <t>1 598.84</t>
+    <t>6 473.56</t>
   </si>
   <si>
     <t>FR001400ZZD7</t>
   </si>
   <si>
     <t>ARKEMA SA PERP</t>
   </si>
   <si>
-    <t>20 958.90</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3070545234</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 3.5 13/05/2030</t>
   </si>
   <si>
-    <t>45 164.38</t>
-[...8 lines deleted...]
-    <t>26 780.18</t>
+    <t>3 883.56</t>
   </si>
   <si>
     <t>XS2790191303</t>
   </si>
   <si>
     <t>ASR NEDERLAND NV PERP</t>
   </si>
   <si>
-    <t>6 243.84</t>
+    <t>11 906.85</t>
   </si>
   <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>39 969.15</t>
+    <t>53 523.90</t>
+  </si>
+  <si>
+    <t>XS3393830651</t>
+  </si>
+  <si>
+    <t>AXA SA 29/05/2056</t>
   </si>
   <si>
     <t>XS2737652474</t>
   </si>
   <si>
     <t>AXA SA PERP</t>
   </si>
   <si>
-    <t>10 972.04</t>
+    <t>23 939.01</t>
+  </si>
+  <si>
+    <t>XS2432565187</t>
+  </si>
+  <si>
+    <t>BALDER FINLAND OYJ 2 18/01/2031</t>
+  </si>
+  <si>
+    <t>3 890.41</t>
   </si>
   <si>
     <t>XS2762369549</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 08/02/2036</t>
   </si>
   <si>
-    <t>4 594.52</t>
-[...8 lines deleted...]
-    <t>10 859.59</t>
+    <t>12 928.77</t>
   </si>
   <si>
     <t>IT0005632267</t>
   </si>
   <si>
     <t>BANCO BPM SPA 3.375 21/01/2030</t>
   </si>
   <si>
-    <t>4 461.57</t>
-[...8 lines deleted...]
-    <t>6 750.00</t>
+    <t>10 166.52</t>
+  </si>
+  <si>
+    <t>XS3352075058</t>
+  </si>
+  <si>
+    <t>BANCO SANTANDER SA 22/04/2038</t>
+  </si>
+  <si>
+    <t>5 589.04</t>
   </si>
   <si>
     <t>XS2817323749</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA PERP</t>
   </si>
   <si>
-    <t>3 657.30</t>
+    <t>2 282.61</t>
   </si>
   <si>
     <t>XS2345798271</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 24/05/2032</t>
   </si>
   <si>
-    <t>15 551.79</t>
+    <t>XS3332496184</t>
+  </si>
+  <si>
+    <t>BANK OF IRELAND GROUP PLC 02/04/2034</t>
+  </si>
+  <si>
+    <t>6 107.42</t>
   </si>
   <si>
     <t>XS2817924660</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC 10/08/2034</t>
   </si>
   <si>
-    <t>3 894.35</t>
+    <t>5 244.39</t>
   </si>
   <si>
     <t>XS3112064947</t>
   </si>
   <si>
     <t>BANK OF MONTREAL 09/01/2032</t>
   </si>
   <si>
-    <t>9 256.00</t>
+    <t>19 145.97</t>
   </si>
   <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
   </si>
   <si>
-    <t>5 849.32</t>
+    <t>13 328.77</t>
   </si>
   <si>
     <t>XS2831195644</t>
   </si>
   <si>
     <t>BARCLAYS PLC 31/05/2036</t>
   </si>
   <si>
-    <t>16 131.59</t>
-[...10 lines deleted...]
-  <si>
     <t>BE0390167337</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
   </si>
   <si>
-    <t>2 866.44</t>
+    <t>10 078.77</t>
   </si>
   <si>
     <t>BE6365319829</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 28/05/2030</t>
   </si>
   <si>
-    <t>24 882.53</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3215466338</t>
   </si>
   <si>
     <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
   </si>
   <si>
-    <t>9 153.90</t>
+    <t>14 522.36</t>
+  </si>
+  <si>
+    <t>FR0014018PQ0</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS CARDIF SA 27/05/2041</t>
   </si>
   <si>
     <t>FR001400F2H9</t>
   </si>
   <si>
     <t>BNP PARIBAS SA PERP</t>
   </si>
   <si>
-    <t>16 532.97</t>
+    <t>29 175.82</t>
   </si>
   <si>
     <t>XS2621007660</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 4.125 12/05/2033</t>
   </si>
   <si>
-    <t>23 780.34</t>
+    <t>2 113.81</t>
   </si>
   <si>
     <t>FR0014005V67</t>
   </si>
   <si>
     <t>BPCE SA 13/10/2046</t>
   </si>
   <si>
-    <t>16 871.92</t>
-[...5 lines deleted...]
-    <t>BPCE SA 16/01/2037</t>
+    <t>27 828.77</t>
   </si>
   <si>
     <t>XS3227880021</t>
   </si>
   <si>
     <t>BT FINANCE PLC 3.375 17/11/2032</t>
   </si>
   <si>
-    <t>9 110.84</t>
+    <t>14 750.88</t>
   </si>
   <si>
     <t>FR0014013058</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
   </si>
   <si>
-    <t>14 396.92</t>
+    <t>18 567.12</t>
   </si>
   <si>
     <t>XS3226502485</t>
   </si>
   <si>
     <t>CAIXABANK SA 14/05/2038</t>
   </si>
   <si>
-    <t>9 586.64</t>
+    <t>1 932.19</t>
   </si>
   <si>
     <t>FR0014012S89</t>
   </si>
   <si>
     <t>CAPGEMINI SE 3.5 25/09/2034</t>
   </si>
   <si>
-    <t>13 731.51</t>
+    <t>19 715.07</t>
   </si>
   <si>
     <t>XS2387052744</t>
   </si>
   <si>
     <t>CASTELLUM HELSINKI FINANCE HOLDING 0.875 17/09/2029</t>
   </si>
   <si>
-    <t>3 586.30</t>
+    <t>5 082.19</t>
   </si>
   <si>
     <t>XS2793256137</t>
   </si>
   <si>
     <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
   </si>
   <si>
-    <t>18 275.01</t>
+    <t>3 746.12</t>
+  </si>
+  <si>
+    <t>XS3311989787</t>
+  </si>
+  <si>
+    <t>CLARIANT INTERNATIONAL FINANCIAL S 4.125 15/01/2032</t>
+  </si>
+  <si>
+    <t>XS3326476523</t>
+  </si>
+  <si>
+    <t>COCA-COLA HBC FINANCE BV 4 01/10/2033</t>
+  </si>
+  <si>
+    <t>6 359.34</t>
   </si>
   <si>
     <t>DE000CZ45YV9</t>
   </si>
   <si>
     <t>COMMERZBANK AG 16/07/2032</t>
   </si>
   <si>
+    <t>14 378.08</t>
+  </si>
+  <si>
+    <t>FR001400Q7X2</t>
+  </si>
+  <si>
+    <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
+  </si>
+  <si>
+    <t>2 497.60</t>
+  </si>
+  <si>
+    <t>FR001400MDV4</t>
+  </si>
+  <si>
+    <t>COVIVIO SA 4.625 05/06/2032</t>
+  </si>
+  <si>
+    <t>FR001400F067</t>
+  </si>
+  <si>
+    <t>CREDIT AGRICOLE SA PERP</t>
+  </si>
+  <si>
+    <t>10 756.79</t>
+  </si>
+  <si>
+    <t>FR001400PZV0</t>
+  </si>
+  <si>
+    <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
+  </si>
+  <si>
+    <t>BE0002989706</t>
+  </si>
+  <si>
+    <t>CRELAN SA 23/01/2032</t>
+  </si>
+  <si>
+    <t>11 823.29</t>
+  </si>
+  <si>
+    <t>BE0390287564</t>
+  </si>
+  <si>
+    <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
+  </si>
+  <si>
+    <t>3 506.85</t>
+  </si>
+  <si>
+    <t>XS2900380812</t>
+  </si>
+  <si>
+    <t>DAIMLER TRUCK INTERNATIONAL FINANC 3.375 23/09/2030</t>
+  </si>
+  <si>
+    <t>4 789.73</t>
+  </si>
+  <si>
+    <t>XS3352082930</t>
+  </si>
+  <si>
+    <t>DANAHER CORPORATION 3.25 29/04/2030</t>
+  </si>
+  <si>
+    <t>1 839.95</t>
+  </si>
+  <si>
+    <t>FR0014017HO4</t>
+  </si>
+  <si>
+    <t>DANONE SA 3.785 01/04/2034</t>
+  </si>
+  <si>
+    <t>2 862.08</t>
+  </si>
+  <si>
+    <t>DE000A30VT06</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BANK AG (PARIS BRANCH) 05/09/2030</t>
+  </si>
+  <si>
+    <t>56 917.81</t>
+  </si>
+  <si>
+    <t>DE000A4DE9Y3</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BANK AG 13/02/2031</t>
+  </si>
+  <si>
+    <t>3 217.81</t>
+  </si>
+  <si>
+    <t>XS2280835260</t>
+  </si>
+  <si>
+    <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
+  </si>
+  <si>
+    <t>6 760.27</t>
+  </si>
+  <si>
+    <t>XS2977974927</t>
+  </si>
+  <si>
+    <t>DNB BANK ASA 15/01/2031</t>
+  </si>
+  <si>
+    <t>4 767.12</t>
+  </si>
+  <si>
+    <t>XS3074473474</t>
+  </si>
+  <si>
+    <t>DNB BANK ASA 20/05/2031</t>
+  </si>
+  <si>
+    <t>XS3351033785</t>
+  </si>
+  <si>
+    <t>DSB 3.625 22/04/2036</t>
+  </si>
+  <si>
+    <t>1 983.12</t>
+  </si>
+  <si>
+    <t>XS2852136063</t>
+  </si>
+  <si>
+    <t>DSM BV 3.625 02/07/2034</t>
+  </si>
+  <si>
+    <t>21 296.53</t>
+  </si>
+  <si>
+    <t>XS3204041266</t>
+  </si>
+  <si>
+    <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
+  </si>
+  <si>
+    <t>12 031.81</t>
+  </si>
+  <si>
+    <t>XS3274805376</t>
+  </si>
+  <si>
+    <t>E.ON SE 3.448 19/01/2034</t>
+  </si>
+  <si>
+    <t>21 204.92</t>
+  </si>
+  <si>
+    <t>XS3166221948</t>
+  </si>
+  <si>
+    <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
+  </si>
+  <si>
+    <t>28 848.00</t>
+  </si>
+  <si>
+    <t>XS3071203056</t>
+  </si>
+  <si>
+    <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
+  </si>
+  <si>
+    <t>2 463.01</t>
+  </si>
+  <si>
+    <t>PTEDP6OM0007</t>
+  </si>
+  <si>
+    <t>EDP SA 02/12/2055</t>
+  </si>
+  <si>
+    <t>10 679.79</t>
+  </si>
+  <si>
+    <t>XS3391835629</t>
+  </si>
+  <si>
+    <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.75 01/03/2033</t>
+  </si>
+  <si>
+    <t>1 260.10</t>
+  </si>
+  <si>
+    <t>BE6373697216</t>
+  </si>
+  <si>
+    <t>ELIA GROUP SA PERP</t>
+  </si>
+  <si>
+    <t>4 878.42</t>
+  </si>
+  <si>
+    <t>XS3070067072</t>
+  </si>
+  <si>
+    <t>ELISA OYJ 2.875 14/05/2030</t>
+  </si>
+  <si>
+    <t>2 576.32</t>
+  </si>
+  <si>
+    <t>XS1492580516</t>
+  </si>
+  <si>
+    <t>ELM BV FOR SWISS LIFE INSURANCE &amp; PERP</t>
+  </si>
+  <si>
+    <t>5 307.53</t>
+  </si>
+  <si>
+    <t>XS2312746345</t>
+  </si>
+  <si>
+    <t>ENEL SPA NC30 PERP</t>
+  </si>
+  <si>
+    <t>12 667.81</t>
+  </si>
+  <si>
+    <t>FR001400KHG0</t>
+  </si>
+  <si>
+    <t>ENGIE SA 3.875 06/01/2031</t>
+  </si>
+  <si>
+    <t>11 444.52</t>
+  </si>
+  <si>
+    <t>FR0014016Z94</t>
+  </si>
+  <si>
+    <t>ENGIE SA PERP</t>
+  </si>
+  <si>
+    <t>4 526.89</t>
+  </si>
+  <si>
+    <t>AT0000A3RNZ8</t>
+  </si>
+  <si>
+    <t>ERSTE GROUP BANK AG 21/04/2036</t>
+  </si>
+  <si>
+    <t>3 523.97</t>
+  </si>
+  <si>
+    <t>FR001400RX89</t>
+  </si>
+  <si>
+    <t>ESSILORLUXOTTICA SA 3 05/03/2032</t>
+  </si>
+  <si>
+    <t>6 312.33</t>
+  </si>
+  <si>
+    <t>FR0014017VR8</t>
+  </si>
+  <si>
+    <t>EURAZEO SE 4.625 17/04/2031</t>
+  </si>
+  <si>
+    <t>4 029.45</t>
+  </si>
+  <si>
+    <t>XS3386670270</t>
+  </si>
+  <si>
+    <t>EUROBANK SA 25/05/2032</t>
+  </si>
+  <si>
+    <t>1 430.03</t>
+  </si>
+  <si>
+    <t>DE000A4DFWV3</t>
+  </si>
+  <si>
+    <t>EVONIK INDUSTRIES AG 09/09/2055</t>
+  </si>
+  <si>
+    <t>XS2982065018</t>
+  </si>
+  <si>
+    <t>EXPERIAN PLC 3.51 15/12/2033</t>
+  </si>
+  <si>
+    <t>4 738.98</t>
+  </si>
+  <si>
+    <t>XS3003232272</t>
+  </si>
+  <si>
+    <t>FASTIGHETS AB BALDER 4 19/02/2032</t>
+  </si>
+  <si>
+    <t>7 232.88</t>
+  </si>
+  <si>
+    <t>XS3299544711</t>
+  </si>
+  <si>
+    <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
+  </si>
+  <si>
+    <t>1 457.82</t>
+  </si>
+  <si>
+    <t>XS3350929454</t>
+  </si>
+  <si>
+    <t>GOLDMAN SACHS GROUP INC/THE 22/04/2036</t>
+  </si>
+  <si>
+    <t>2 682.16</t>
+  </si>
+  <si>
+    <t>XS3319131119</t>
+  </si>
+  <si>
+    <t>HENKEL AG &amp; CO KGAA 3.625 02/04/2031</t>
+  </si>
+  <si>
+    <t>6 078.08</t>
+  </si>
+  <si>
+    <t>XS2385390724</t>
+  </si>
+  <si>
+    <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
+  </si>
+  <si>
+    <t>3 188.36</t>
+  </si>
+  <si>
+    <t>DE000A383PT8</t>
+  </si>
+  <si>
+    <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
+  </si>
+  <si>
+    <t>XS3224600232</t>
+  </si>
+  <si>
+    <t>IBERDROLA FINANZAS SAU PERP</t>
+  </si>
+  <si>
+    <t>46 602.74</t>
+  </si>
+  <si>
+    <t>FR0014018J01</t>
+  </si>
+  <si>
+    <t>ICADE 4.375 22/05/2035</t>
+  </si>
+  <si>
+    <t>1 294.52</t>
+  </si>
+  <si>
+    <t>FR001400ZRC6</t>
+  </si>
+  <si>
+    <t>1 510.27</t>
+  </si>
+  <si>
+    <t>XS3190744907</t>
+  </si>
+  <si>
+    <t>IDS FINANCING PLC 3.25 01/01/2029</t>
+  </si>
+  <si>
+    <t>11 643.99</t>
+  </si>
+  <si>
+    <t>FR00140141X5</t>
+  </si>
+  <si>
+    <t>IMERYS S.A. 4 21/11/2032</t>
+  </si>
+  <si>
     <t>10 958.90</t>
   </si>
   <si>
-    <t>FR001400Q7X2</t>
-[...422 lines deleted...]
-    <t>13 719.98</t>
+    <t>XS3324619231</t>
+  </si>
+  <si>
+    <t>INFORMA PLC 3.75 29/04/2032</t>
+  </si>
+  <si>
+    <t>2 767.50</t>
+  </si>
+  <si>
+    <t>XS2244936659</t>
+  </si>
+  <si>
+    <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
+  </si>
+  <si>
+    <t>7 198.97</t>
   </si>
   <si>
     <t>XS3153087559</t>
   </si>
   <si>
     <t>ING GROEP NV 20/08/2037</t>
   </si>
   <si>
-    <t>34 238.01</t>
+    <t>46 659.25</t>
   </si>
   <si>
     <t>XS2886191589</t>
   </si>
   <si>
     <t>ING GROEP NV 26/08/2035</t>
   </si>
   <si>
-    <t>17 034.93</t>
-[...8 lines deleted...]
-    <t>7 317.32</t>
+    <t>23 392.47</t>
   </si>
   <si>
     <t>XS3032046016</t>
   </si>
   <si>
     <t>INVESTOR AB 3.5 31/03/2034</t>
   </si>
   <si>
-    <t>19 170.41</t>
+    <t>3 758.90</t>
   </si>
   <si>
     <t>XS2977890313</t>
   </si>
   <si>
     <t>IREN SPA PERP</t>
   </si>
   <si>
-    <t>16 471.23</t>
+    <t>2 317.81</t>
   </si>
   <si>
     <t>XS2957380228</t>
   </si>
   <si>
     <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
   </si>
   <si>
-    <t>3 030.31</t>
+    <t>5 347.60</t>
   </si>
   <si>
     <t>XS3300349639</t>
   </si>
   <si>
     <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
   </si>
   <si>
-    <t>3 901.36</t>
+    <t>13 122.74</t>
   </si>
   <si>
     <t>BE0002990712</t>
   </si>
   <si>
     <t>KBC GROEP NV 17/04/2035</t>
   </si>
   <si>
-    <t>30 972.60</t>
+    <t>4 828.08</t>
   </si>
   <si>
     <t>BE0390152180</t>
   </si>
   <si>
     <t>KBC GROEP NV PERP</t>
   </si>
   <si>
+    <t>8 630.14</t>
+  </si>
+  <si>
+    <t>BE6374729836</t>
+  </si>
+  <si>
+    <t>KBC INSURANCE NV 4.25 11/06/2036</t>
+  </si>
+  <si>
     <t>FR0013300605</t>
   </si>
   <si>
     <t>KLEPIERRE SA 1.625 13/12/2032</t>
   </si>
   <si>
-    <t>2 671.23</t>
+    <t>4 754.79</t>
   </si>
   <si>
     <t>FR001400NDQ2</t>
   </si>
   <si>
     <t>KLEPIERRE SA 3.875 23/09/2033</t>
   </si>
   <si>
-    <t>11 529.45</t>
+    <t>16 497.95</t>
   </si>
   <si>
     <t>XS2229470146</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
   </si>
   <si>
-    <t>3 797.26</t>
-[...8 lines deleted...]
-    <t>1 436.30</t>
+    <t>6 789.04</t>
+  </si>
+  <si>
+    <t>FR0014018T74</t>
+  </si>
+  <si>
+    <t>LA BANQUE POSTALE 03/06/2034</t>
+  </si>
+  <si>
+    <t>1 052.05</t>
   </si>
   <si>
     <t>XS3069338336</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
   </si>
   <si>
-    <t>12 859.40</t>
+    <t>1 253.59</t>
   </si>
   <si>
     <t>XS2815980664</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 14/05/2032</t>
   </si>
   <si>
-    <t>16 182.74</t>
+    <t>1 344.25</t>
   </si>
   <si>
     <t>XS2679904685</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 4.231 29/09/2030</t>
   </si>
   <si>
-    <t>21 340.47</t>
+    <t>30 852.22</t>
   </si>
   <si>
     <t>FR001400ZEB6</t>
   </si>
   <si>
     <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
   </si>
   <si>
-    <t>2 235.62</t>
-[...17 lines deleted...]
-    <t>18 811.66</t>
+    <t>13 134.25</t>
+  </si>
+  <si>
+    <t>XS3238400165</t>
+  </si>
+  <si>
+    <t>MAGNUM ICC FINANCE BV 3.25 26/11/2031</t>
+  </si>
+  <si>
+    <t>6 945.21</t>
   </si>
   <si>
     <t>XS3238212164</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
   </si>
   <si>
-    <t>11 407.50</t>
+    <t>10 998.80</t>
+  </si>
+  <si>
+    <t>XS3320665444</t>
+  </si>
+  <si>
+    <t>MAPLE PARENT HOLDINGS CORP 4.728 26/03/2035</t>
+  </si>
+  <si>
+    <t>6 936.56</t>
   </si>
   <si>
     <t>XS2023644540</t>
   </si>
   <si>
     <t>MERCK FINANCIAL SERVICES GMBH 0.875 05/07/2031</t>
   </si>
   <si>
-    <t>6 882.53</t>
+    <t>4 063.36</t>
   </si>
   <si>
     <t>XS3223939466</t>
   </si>
   <si>
     <t>MERCK KGAA 24/11/2055</t>
   </si>
   <si>
-    <t>6 102.74</t>
+    <t>23 732.88</t>
   </si>
   <si>
     <t>XS3293638568</t>
   </si>
   <si>
-    <t>MIZUHO FINANCIAL GROUP INC 3.21 16/05/2032</t>
-[...2 lines deleted...]
-    <t>3 998.43</t>
+    <t>MIZUHO FINANCIAL GROUP INC 16/05/2032</t>
+  </si>
+  <si>
+    <t>2 741.78</t>
   </si>
   <si>
     <t>XS2790333889</t>
   </si>
   <si>
     <t>MORGAN STANLEY 21/03/2035</t>
   </si>
   <si>
+    <t>14 736.44</t>
+  </si>
+  <si>
+    <t>XS3281048499</t>
+  </si>
+  <si>
+    <t>MORGAN STANLEY 23/01/2032</t>
+  </si>
+  <si>
+    <t>3 809.35</t>
+  </si>
+  <si>
     <t>XS3086253039</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 3.15 03/06/2030</t>
   </si>
   <si>
-    <t>15 171.78</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2388449758</t>
   </si>
   <si>
     <t>NATIONALE NEDERLANDEN BANK N V 0.5 21/09/2028</t>
   </si>
   <si>
-    <t>5 515.07</t>
+    <t>5 363.01</t>
+  </si>
+  <si>
+    <t>XS3059437460</t>
+  </si>
+  <si>
+    <t>NATIONWIDE BUILDING SOCIETY 30/07/2035</t>
+  </si>
+  <si>
+    <t>34 410.96</t>
   </si>
   <si>
     <t>XS2898838516</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 12/09/2032</t>
   </si>
   <si>
-    <t>24 842.04</t>
+    <t>34 934.12</t>
   </si>
   <si>
     <t>XS3009472989</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 25/02/2035</t>
   </si>
   <si>
-    <t>2 386.80</t>
+    <t>9 547.20</t>
   </si>
   <si>
     <t>XS3303513066</t>
   </si>
   <si>
     <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
   </si>
   <si>
+    <t>3 682.19</t>
+  </si>
+  <si>
     <t>XS2602037629</t>
   </si>
   <si>
     <t>NN GROUP NV PERP</t>
   </si>
   <si>
-    <t>1 063.31</t>
+    <t>8 603.13</t>
   </si>
   <si>
     <t>XS3232967318</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 19/11/2035</t>
   </si>
   <si>
-    <t>22 082.19</t>
+    <t>35 972.60</t>
   </si>
   <si>
     <t>XS3100081507</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 3.678 16/07/2033</t>
   </si>
   <si>
-    <t>12 318.78</t>
+    <t>16 162.24</t>
   </si>
   <si>
     <t>XS2776001377</t>
   </si>
   <si>
     <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
   </si>
   <si>
-    <t>1 206.30</t>
+    <t>6 741.10</t>
   </si>
   <si>
     <t>XS3284416917</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 30/01/2032</t>
   </si>
   <si>
-    <t>8 213.86</t>
+    <t>20 534.66</t>
   </si>
   <si>
     <t>FR001400GDJ1</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>74 881.85</t>
+    <t>3 063.01</t>
   </si>
   <si>
     <t>XS2901491261</t>
   </si>
   <si>
     <t>P3 GROUP SARL 4 19/04/2032</t>
   </si>
   <si>
-    <t>29 744.00</t>
+    <t>4 488.00</t>
+  </si>
+  <si>
+    <t>XS3296830444</t>
+  </si>
+  <si>
+    <t>POWSZECHNA KASA OSZCZEDNOSCI BANK 06/05/2030</t>
+  </si>
+  <si>
+    <t>2 036.51</t>
   </si>
   <si>
     <t>XS3013011203</t>
   </si>
   <si>
     <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
   </si>
   <si>
+    <t>4 042.11</t>
+  </si>
+  <si>
     <t>XS2810794680</t>
   </si>
   <si>
     <t>PROLOGIS EURO FINANCE LLC 4 05/05/2034</t>
   </si>
   <si>
-    <t>21 172.60</t>
+    <t>2 301.37</t>
   </si>
   <si>
     <t>BE0002830116</t>
   </si>
   <si>
     <t>PROXIMUS NV 0.75 17/11/2036</t>
   </si>
   <si>
-    <t>2 071.23</t>
+    <t>3 353.42</t>
   </si>
   <si>
     <t>FR0014010CI2</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA 3.375 12/06/2032</t>
   </si>
   <si>
-    <t>23 634.25</t>
+    <t>30 125.34</t>
   </si>
   <si>
     <t>CH1353015048</t>
   </si>
   <si>
     <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
   </si>
   <si>
-    <t>16 969.91</t>
+    <t>23 555.24</t>
   </si>
   <si>
     <t>FR0014015EO5</t>
   </si>
   <si>
     <t>RCI BANQUE SA 3.75 16/02/2032</t>
   </si>
   <si>
-    <t>2 034.25</t>
-[...8 lines deleted...]
-    <t>34 668.49</t>
+    <t>4 438.36</t>
+  </si>
+  <si>
+    <t>XS2744299335</t>
+  </si>
+  <si>
+    <t>RED ELECTRICA FINANCIACIONES SAU 3 17/01/2034</t>
+  </si>
+  <si>
+    <t>9 402.74</t>
   </si>
   <si>
     <t>XS2838500218</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
   </si>
   <si>
-    <t>9 505.48</t>
+    <t>12 390.41</t>
+  </si>
+  <si>
+    <t>XS3348120653</t>
+  </si>
+  <si>
+    <t>REDEIA CORPORACION SA PERP</t>
+  </si>
+  <si>
+    <t>2 577.05</t>
   </si>
   <si>
     <t>XS2779010300</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.375 20/03/2033</t>
   </si>
   <si>
+    <t>7 482.24</t>
+  </si>
+  <si>
     <t>FR001400U3P1</t>
   </si>
   <si>
     <t>ROQUETTE FRERES SA 3.774 25/11/2031</t>
   </si>
   <si>
-    <t>8 540.61</t>
-[...8 lines deleted...]
-    <t>1 068.49</t>
+    <t>14 186.10</t>
   </si>
   <si>
     <t>XS3308054124</t>
   </si>
   <si>
     <t>ROYAL SCHIPHOL GROUP NV 3.625 20/11/2035</t>
   </si>
   <si>
     <t>FR001400J150</t>
   </si>
   <si>
     <t>RTE RESEAU DE TRANSPORT D ELECTRIC 3.75 04/07/2035</t>
   </si>
   <si>
-    <t>32 301.37</t>
+    <t>41 917.81</t>
   </si>
   <si>
     <t>XS3304304945</t>
   </si>
   <si>
     <t>SAGE GROUP PLC 3.821 25/02/2033</t>
   </si>
   <si>
-    <t>1 371.79</t>
-[...5 lines deleted...]
-    <t>SANOFI SA 2.75 11/03/2031</t>
+    <t>5 487.17</t>
+  </si>
+  <si>
+    <t>XS3393869279</t>
+  </si>
+  <si>
+    <t>SAP SE 3.25 03/06/2031</t>
   </si>
   <si>
     <t>XS2894895684</t>
   </si>
   <si>
     <t>SCOTTISH HYDRO ELECTRIC TRANSMISSI 3.375 04/09/2032</t>
   </si>
   <si>
-    <t>9 486.99</t>
-[...8 lines deleted...]
-    <t>34 685.75</t>
+    <t>13 186.91</t>
+  </si>
+  <si>
+    <t>XS3310387256</t>
+  </si>
+  <si>
+    <t>SELP FINANCE SARL 3.875 21/04/2031</t>
+  </si>
+  <si>
+    <t>1 560.62</t>
   </si>
   <si>
     <t>FR0014014A53</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 20/11/2035</t>
   </si>
   <si>
-    <t>5 223.29</t>
+    <t>8 535.62</t>
+  </si>
+  <si>
+    <t>XS3317460619</t>
+  </si>
+  <si>
+    <t>SOFTBANK CORP 3.936 30/06/2032</t>
+  </si>
+  <si>
+    <t>2 749.05</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE PLC 3.5 18/03/2032</t>
   </si>
   <si>
+    <t>4 385.36</t>
+  </si>
+  <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
-    <t>33 139.73</t>
-[...5 lines deleted...]
-    <t>STANDARD CHARTERED PLC 02/07/2027</t>
+    <t>4 832.88</t>
+  </si>
+  <si>
+    <t>XS3310370955</t>
   </si>
   <si>
     <t>XS2726853554</t>
   </si>
   <si>
     <t>STATKRAFT AS 3.125 13/12/2031</t>
   </si>
   <si>
-    <t>3 835.62</t>
+    <t>6 827.40</t>
   </si>
   <si>
     <t>XS2768793676</t>
   </si>
   <si>
     <t>STATNETT SF 3.375 26/02/2036</t>
   </si>
   <si>
-    <t>1 849.32</t>
+    <t>7 619.18</t>
   </si>
   <si>
     <t>XS3307413842</t>
   </si>
   <si>
     <t>STELLANTIS NV PERP</t>
   </si>
   <si>
-    <t>FR001400DQ92</t>
-[...14 lines deleted...]
-    <t>33 176.71</t>
+    <t>11 643.84</t>
+  </si>
+  <si>
+    <t>XS3326547992</t>
+  </si>
+  <si>
+    <t>SWISS RE SUBORDINATED FINANCE PLC 22/04/2037</t>
+  </si>
+  <si>
+    <t>4 037.92</t>
+  </si>
+  <si>
+    <t>XS3324584260</t>
+  </si>
+  <si>
+    <t>SYDNEY AIRPORT FINANCE COMPANY PTY 3.965 28/04/2034</t>
+  </si>
+  <si>
+    <t>2 961.04</t>
   </si>
   <si>
     <t>XS2314267449</t>
   </si>
   <si>
     <t>TELE2 AB 0.75 23/03/2031</t>
   </si>
   <si>
+    <t>1 121.92</t>
+  </si>
+  <si>
     <t>XS2623868994</t>
   </si>
   <si>
     <t>TELE2 AB 3.75 22/11/2029</t>
   </si>
   <si>
-    <t>6 352.50</t>
+    <t>10 447.50</t>
   </si>
   <si>
     <t>XS2589828941</t>
   </si>
   <si>
     <t>TELIA COMPANY AB 3.625 22/02/2032</t>
   </si>
   <si>
-    <t>2 016.10</t>
+    <t>7 438.70</t>
   </si>
   <si>
     <t>XS3166363906</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
   </si>
   <si>
-    <t>2 718.49</t>
+    <t>12 815.75</t>
   </si>
   <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
   </si>
   <si>
-    <t>17 046.58</t>
+    <t>22 495.89</t>
   </si>
   <si>
     <t>XS3281650823</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
   </si>
   <si>
-    <t>2 744.79</t>
+    <t>6 835.07</t>
   </si>
   <si>
     <t>XS2798269069</t>
   </si>
   <si>
-    <t>18 010.96</t>
+    <t>3 071.23</t>
   </si>
   <si>
     <t>FR001400L263</t>
   </si>
   <si>
     <t>THALES SA 4.25 18/10/2031</t>
   </si>
   <si>
-    <t>12 715.07</t>
+    <t>19 072.60</t>
   </si>
   <si>
     <t>XS3298843924</t>
   </si>
   <si>
     <t>T-MOBILE USA INC 3.625 19/02/2035</t>
   </si>
   <si>
-    <t>3 937.64</t>
+    <t>13 535.65</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
-    <t>6 436.08</t>
-[...8 lines deleted...]
-    <t>11 037.41</t>
+    <t>14 944.79</t>
   </si>
   <si>
     <t>XS2614623978</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.225 26/04/2033</t>
   </si>
   <si>
-    <t>11 494.32</t>
+    <t>5 602.47</t>
   </si>
   <si>
     <t>CH1305916897</t>
   </si>
   <si>
     <t>UBS GROUP AG 09/06/2033</t>
   </si>
   <si>
-    <t>22 153.06</t>
-[...10 lines deleted...]
-  <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
   </si>
   <si>
-    <t>12 293.84</t>
+    <t>17 262.33</t>
+  </si>
+  <si>
+    <t>IT0005710055</t>
+  </si>
+  <si>
+    <t>UNICREDIT SPA 19/05/2036</t>
+  </si>
+  <si>
+    <t>1 703.99</t>
   </si>
   <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
   </si>
   <si>
-    <t>27 711.37</t>
+    <t>35 837.26</t>
   </si>
   <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
   </si>
   <si>
-    <t>3 519.91</t>
+    <t>7 333.15</t>
+  </si>
+  <si>
+    <t>FR0014017P12</t>
+  </si>
+  <si>
+    <t>VEOLIA ENVIRONNEMENT SA 3.69 10/04/2031</t>
+  </si>
+  <si>
+    <t>1 819.73</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>20 773.97</t>
-[...8 lines deleted...]
-    <t>8 280.82</t>
+    <t>3 082.19</t>
   </si>
   <si>
     <t>XS3310548105</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS A/S 3.75 15/06/2033</t>
   </si>
   <si>
+    <t>3 675.31</t>
+  </si>
+  <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>4 588.36</t>
+    <t>6 351.37</t>
   </si>
   <si>
     <t>XS2198580271</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 0.75 03/07/2030</t>
   </si>
   <si>
-    <t>5 944.52</t>
+    <t>7 707.53</t>
   </si>
   <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
-    <t>7 273.97</t>
+    <t>1 376.71</t>
   </si>
   <si>
     <t>CH1471403852</t>
   </si>
   <si>
     <t>ZUERCHER KANTONALBANK 11/09/2031</t>
   </si>
   <si>
-    <t>13 337.62</t>
-[...5 lines deleted...]
-    <t>PAR20260313050133025</t>
+    <t>18 727.96</t>
+  </si>
+  <si>
+    <t>CDS-00108779</t>
+  </si>
+  <si>
+    <t>PAR20260409050213052</t>
+  </si>
+  <si>
+    <t>-37 125.00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2065,154 +2119,154 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>68228.6021</v>
+        <v>65886.3221</v>
       </c>
       <c r="D2">
-        <v>1459.49</v>
+        <v>1476.21</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>99579038.98</v>
+        <v>97262451.7</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>99579038.98</v>
+        <v>97262451.7</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>429946.6522</v>
+        <v>522087.6157</v>
       </c>
       <c r="D3">
-        <v>100.04</v>
+        <v>101.06</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>43013730.76</v>
+        <v>52762342.19</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>43013730.76</v>
+        <v>52762342.19</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
         <v>10.0</v>
       </c>
       <c r="D4">
-        <v>99.8</v>
+        <v>100.93</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>998.04</v>
+        <v>1009.39</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>998.04</v>
+        <v>1009.39</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P182"/>
+  <dimension ref="A1:P189"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O182" sqref="O182"/>
+      <selection activeCell="O189" sqref="O189"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>13</v>
       </c>
       <c r="B1" t="s">
         <v>14</v>
       </c>
       <c r="C1" t="s">
         <v>15</v>
       </c>
       <c r="D1" t="s">
         <v>16</v>
       </c>
       <c r="E1" t="s">
         <v>17</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>18</v>
@@ -2231,9089 +2285,9439 @@
       </c>
       <c r="L1" t="s">
         <v>23</v>
       </c>
       <c r="M1" t="s">
         <v>24</v>
       </c>
       <c r="N1" t="s">
         <v>25</v>
       </c>
       <c r="O1" t="s">
         <v>26</v>
       </c>
       <c r="P1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>28</v>
       </c>
       <c r="B2" t="s">
         <v>29</v>
       </c>
       <c r="C2" s="1">
-        <v>20.0</v>
+        <v>5595.0</v>
       </c>
       <c r="D2" s="1">
-        <v>115.74</v>
+        <v>1076.23</v>
       </c>
       <c r="E2" s="1">
-        <v>116.37</v>
+        <v>1075.4274673816</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>0.0</v>
+        <v>6017016.68</v>
       </c>
       <c r="I2" s="1">
-        <v>-12600.0</v>
+        <v>4490.17</v>
       </c>
       <c r="J2" s="1">
-        <v>0</v>
+        <v>0.074624523061817</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>-12600.0</v>
+        <v>6021506.85</v>
       </c>
       <c r="N2" s="1">
-        <v>-12600.0</v>
+        <v>6021506.85</v>
       </c>
       <c r="O2" s="1">
-        <v>-0.01</v>
+        <v>4.01</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3" t="s">
         <v>31</v>
       </c>
       <c r="C3" s="1">
-        <v>784000.0</v>
+        <v>191.0</v>
       </c>
       <c r="D3" s="1">
-        <v>97.499</v>
+        <v>105.625</v>
       </c>
       <c r="E3" s="1">
-        <v>99.3340727</v>
+        <v>105.69</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>778779.13</v>
+        <v>0.0</v>
       </c>
       <c r="I3" s="1">
-        <v>-14386.97</v>
+        <v>-12415.0</v>
       </c>
       <c r="J3" s="1">
-        <v>-1.8473748776498</v>
+        <v>0</v>
       </c>
       <c r="K3">
-        <v>0.52</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>0.0</v>
+      </c>
+      <c r="L3">
+        <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>764392.16</v>
+        <v>-12415.0</v>
       </c>
       <c r="N3" s="1">
-        <v>768441.04</v>
+        <v>-12415.0</v>
       </c>
       <c r="O3" s="1">
-        <v>0.54</v>
+        <v>-0.01</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
+        <v>32</v>
+      </c>
+      <c r="B4" t="s">
         <v>33</v>
       </c>
-      <c r="B4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C4" s="1">
-        <v>334000.0</v>
+        <v>-7.0</v>
       </c>
       <c r="D4" s="1">
-        <v>106.503</v>
+        <v>114.48</v>
       </c>
       <c r="E4" s="1">
-        <v>102.64317665</v>
+        <v>114.57</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>342828.21</v>
+        <v>0.0</v>
       </c>
       <c r="I4" s="1">
-        <v>12891.81</v>
+        <v>630.0</v>
       </c>
       <c r="J4" s="1">
-        <v>3.7604285831671</v>
+        <v>0</v>
       </c>
       <c r="K4">
-        <v>2.17</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>0.0</v>
+      </c>
+      <c r="L4">
+        <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>355720.02</v>
+        <v>630.0</v>
       </c>
       <c r="N4" s="1">
-        <v>362977.66</v>
+        <v>630.0</v>
       </c>
       <c r="O4" s="1">
-        <v>0.25</v>
+        <v>0.0</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
+        <v>34</v>
+      </c>
+      <c r="B5" t="s">
+        <v>35</v>
+      </c>
+      <c r="C5" s="1">
+        <v>784000.0</v>
+      </c>
+      <c r="D5" s="1">
+        <v>98.199</v>
+      </c>
+      <c r="E5" s="1">
+        <v>99.3340727</v>
+      </c>
+      <c r="F5" t="s">
+        <v>8</v>
+      </c>
+      <c r="G5">
+        <v>1.0</v>
+      </c>
+      <c r="H5" s="1">
+        <v>778779.13</v>
+      </c>
+      <c r="I5" s="1">
+        <v>-8898.97</v>
+      </c>
+      <c r="J5" s="1">
+        <v>-1.1426821363331</v>
+      </c>
+      <c r="K5">
+        <v>1.29</v>
+      </c>
+      <c r="L5" t="s">
         <v>36</v>
       </c>
-      <c r="B5" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M5" s="1">
-        <v>378360.0</v>
+        <v>769880.16</v>
       </c>
       <c r="N5" s="1">
-        <v>390505.21</v>
+        <v>780002.35</v>
       </c>
       <c r="O5" s="1">
-        <v>0.27</v>
+        <v>0.52</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="B6" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C6" s="1">
-        <v>1000000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>98.599</v>
+        <v>99.409</v>
       </c>
       <c r="E6" s="1">
-        <v>100.4938</v>
+        <v>99.331</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>1004938.0</v>
+        <v>496655.0</v>
       </c>
       <c r="I6" s="1">
-        <v>-18948.0</v>
+        <v>390.0</v>
       </c>
       <c r="J6" s="1">
-        <v>-1.8854894530807</v>
+        <v>0.078525334487723</v>
       </c>
       <c r="K6">
-        <v>1.56</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>0.01</v>
+      </c>
+      <c r="L6">
+        <v>49.66</v>
       </c>
       <c r="M6" s="1">
-        <v>985990.0</v>
+        <v>497045.0</v>
       </c>
       <c r="N6" s="1">
-        <v>1001603.01</v>
+        <v>497094.66</v>
       </c>
       <c r="O6" s="1">
-        <v>0.7</v>
+        <v>0.33</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
+        <v>39</v>
+      </c>
+      <c r="B7" t="s">
+        <v>40</v>
+      </c>
+      <c r="C7" s="1">
+        <v>334000.0</v>
+      </c>
+      <c r="D7" s="1">
+        <v>107.767</v>
+      </c>
+      <c r="E7" s="1">
+        <v>102.64317665</v>
+      </c>
+      <c r="F7" t="s">
+        <v>8</v>
+      </c>
+      <c r="G7">
+        <v>1.0</v>
+      </c>
+      <c r="H7" s="1">
+        <v>342828.21</v>
+      </c>
+      <c r="I7" s="1">
+        <v>17113.57</v>
+      </c>
+      <c r="J7" s="1">
+        <v>4.99187916887</v>
+      </c>
+      <c r="K7">
+        <v>3.38</v>
+      </c>
+      <c r="L7" t="s">
         <v>41</v>
       </c>
-      <c r="B7" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M7" s="1">
-        <v>1022020.08</v>
+        <v>359941.78</v>
       </c>
       <c r="N7" s="1">
-        <v>1033971.59</v>
+        <v>371214.28</v>
       </c>
       <c r="O7" s="1">
-        <v>0.73</v>
+        <v>0.25</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
+        <v>42</v>
+      </c>
+      <c r="B8" t="s">
+        <v>43</v>
+      </c>
+      <c r="C8" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="D8" s="1">
+        <v>100.58</v>
+      </c>
+      <c r="E8" s="1">
+        <v>99.847</v>
+      </c>
+      <c r="F8" t="s">
+        <v>8</v>
+      </c>
+      <c r="G8">
+        <v>1.0</v>
+      </c>
+      <c r="H8" s="1">
+        <v>998470.0</v>
+      </c>
+      <c r="I8" s="1">
+        <v>7330.0</v>
+      </c>
+      <c r="J8" s="1">
+        <v>0.73412320850902</v>
+      </c>
+      <c r="K8">
+        <v>0.13</v>
+      </c>
+      <c r="L8" t="s">
         <v>44</v>
       </c>
-      <c r="B8" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M8" s="1">
-        <v>675318.0</v>
+        <v>1005800.0</v>
       </c>
       <c r="N8" s="1">
-        <v>683257.73</v>
+        <v>1007142.47</v>
       </c>
       <c r="O8" s="1">
-        <v>0.48</v>
+        <v>0.67</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
+        <v>45</v>
+      </c>
+      <c r="B9" t="s">
+        <v>46</v>
+      </c>
+      <c r="C9" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="D9" s="1">
+        <v>101.328</v>
+      </c>
+      <c r="E9" s="1">
+        <v>100.4938</v>
+      </c>
+      <c r="F9" t="s">
+        <v>8</v>
+      </c>
+      <c r="G9">
+        <v>1.0</v>
+      </c>
+      <c r="H9" s="1">
+        <v>1004938.0</v>
+      </c>
+      <c r="I9" s="1">
+        <v>8342.0</v>
+      </c>
+      <c r="J9" s="1">
+        <v>0.83010096145235</v>
+      </c>
+      <c r="K9">
+        <v>2.82</v>
+      </c>
+      <c r="L9" t="s">
         <v>47</v>
       </c>
-      <c r="B9" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M9" s="1">
-        <v>725159.5</v>
+        <v>1013280.0</v>
       </c>
       <c r="N9" s="1">
-        <v>725159.5</v>
+        <v>1041447.81</v>
       </c>
       <c r="O9" s="1">
-        <v>0.51</v>
+        <v>0.69</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
+        <v>48</v>
+      </c>
+      <c r="B10" t="s">
+        <v>46</v>
+      </c>
+      <c r="C10" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D10" s="1">
+        <v>97.732</v>
+      </c>
+      <c r="E10" s="1">
+        <v>85.8945975</v>
+      </c>
+      <c r="F10" t="s">
+        <v>8</v>
+      </c>
+      <c r="G10">
+        <v>1.0</v>
+      </c>
+      <c r="H10" s="1">
+        <v>343578.39</v>
+      </c>
+      <c r="I10" s="1">
+        <v>47349.61</v>
+      </c>
+      <c r="J10" s="1">
+        <v>13.781312031877</v>
+      </c>
+      <c r="K10">
+        <v>3.86</v>
+      </c>
+      <c r="L10" t="s">
         <v>49</v>
       </c>
-      <c r="B10" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M10" s="1">
-        <v>504895.0</v>
+        <v>390928.0</v>
       </c>
       <c r="N10" s="1">
-        <v>521477.19</v>
+        <v>406385.53</v>
       </c>
       <c r="O10" s="1">
-        <v>0.37</v>
+        <v>0.27</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
+        <v>50</v>
+      </c>
+      <c r="B11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C11" s="1">
+        <v>1048000.0</v>
+      </c>
+      <c r="D11" s="1">
+        <v>98.137</v>
+      </c>
+      <c r="E11" s="1">
+        <v>99.46317271</v>
+      </c>
+      <c r="F11" t="s">
+        <v>8</v>
+      </c>
+      <c r="G11">
+        <v>1.0</v>
+      </c>
+      <c r="H11" s="1">
+        <v>1042374.05</v>
+      </c>
+      <c r="I11" s="1">
+        <v>-13898.29</v>
+      </c>
+      <c r="J11" s="1">
+        <v>-1.3333303913312</v>
+      </c>
+      <c r="K11">
+        <v>1.94</v>
+      </c>
+      <c r="L11" t="s">
         <v>52</v>
       </c>
-      <c r="B11" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M11" s="1">
-        <v>504000.0</v>
+        <v>1028475.76</v>
       </c>
       <c r="N11" s="1">
-        <v>518628.37</v>
+        <v>1048825.62</v>
       </c>
       <c r="O11" s="1">
-        <v>0.36</v>
+        <v>0.7</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
+        <v>53</v>
+      </c>
+      <c r="B12" t="s">
+        <v>54</v>
+      </c>
+      <c r="C12" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D12" s="1">
+        <v>96.82</v>
+      </c>
+      <c r="E12" s="1">
+        <v>99.19042857</v>
+      </c>
+      <c r="F12" t="s">
+        <v>8</v>
+      </c>
+      <c r="G12">
+        <v>1.0</v>
+      </c>
+      <c r="H12" s="1">
+        <v>694333.0</v>
+      </c>
+      <c r="I12" s="1">
+        <v>-16593.0</v>
+      </c>
+      <c r="J12" s="1">
+        <v>-2.389775511174</v>
+      </c>
+      <c r="K12">
+        <v>0.29</v>
+      </c>
+      <c r="L12" t="s">
         <v>55</v>
       </c>
-      <c r="B12" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M12" s="1">
-        <v>345860.0</v>
+        <v>677740.0</v>
       </c>
       <c r="N12" s="1">
-        <v>355177.26</v>
+        <v>679753.7</v>
       </c>
       <c r="O12" s="1">
-        <v>0.25</v>
+        <v>0.45</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
+        <v>56</v>
+      </c>
+      <c r="B13" t="s">
+        <v>57</v>
+      </c>
+      <c r="C13" s="1">
+        <v>731000.0</v>
+      </c>
+      <c r="D13" s="1">
+        <v>93.777</v>
+      </c>
+      <c r="E13" s="1">
+        <v>93.7499357</v>
+      </c>
+      <c r="F13" t="s">
+        <v>8</v>
+      </c>
+      <c r="G13">
+        <v>1.0</v>
+      </c>
+      <c r="H13" s="1">
+        <v>685312.03</v>
+      </c>
+      <c r="I13" s="1">
+        <v>197.84</v>
+      </c>
+      <c r="J13" s="1">
+        <v>0.028868601649967</v>
+      </c>
+      <c r="K13">
+        <v>0.46</v>
+      </c>
+      <c r="L13" t="s">
         <v>58</v>
       </c>
-      <c r="B13" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M13" s="1">
-        <v>582828.0</v>
+        <v>685509.87</v>
       </c>
       <c r="N13" s="1">
-        <v>598658.14</v>
+        <v>688866.96</v>
       </c>
       <c r="O13" s="1">
-        <v>0.42</v>
+        <v>0.46</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
+        <v>59</v>
+      </c>
+      <c r="B14" t="s">
+        <v>60</v>
+      </c>
+      <c r="C14" s="1">
+        <v>725000.0</v>
+      </c>
+      <c r="D14" s="1">
+        <v>100.558</v>
+      </c>
+      <c r="E14" s="1">
+        <v>99.955</v>
+      </c>
+      <c r="F14" t="s">
+        <v>8</v>
+      </c>
+      <c r="G14">
+        <v>1.0</v>
+      </c>
+      <c r="H14" s="1">
+        <v>724673.75</v>
+      </c>
+      <c r="I14" s="1">
+        <v>4371.75</v>
+      </c>
+      <c r="J14" s="1">
+        <v>0.60327147216247</v>
+      </c>
+      <c r="K14">
+        <v>0.83</v>
+      </c>
+      <c r="L14" t="s">
         <v>61</v>
       </c>
-      <c r="B14" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M14" s="1">
-        <v>300391.24</v>
+        <v>729045.5</v>
       </c>
       <c r="N14" s="1">
-        <v>304516.25</v>
+        <v>735083.86</v>
       </c>
       <c r="O14" s="1">
-        <v>0.21</v>
+        <v>0.49</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
+        <v>62</v>
+      </c>
+      <c r="B15" t="s">
+        <v>63</v>
+      </c>
+      <c r="C15" s="1">
+        <v>409000.0</v>
+      </c>
+      <c r="D15" s="1">
+        <v>99.554</v>
+      </c>
+      <c r="E15" s="1">
+        <v>99.646</v>
+      </c>
+      <c r="F15" t="s">
+        <v>8</v>
+      </c>
+      <c r="G15">
+        <v>1.0</v>
+      </c>
+      <c r="H15" s="1">
+        <v>407552.14</v>
+      </c>
+      <c r="I15" s="1">
+        <v>-376.28</v>
+      </c>
+      <c r="J15" s="1">
+        <v>-0.092326837002991</v>
+      </c>
+      <c r="K15">
+        <v>0.36</v>
+      </c>
+      <c r="L15" t="s">
         <v>64</v>
       </c>
-      <c r="B15" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M15" s="1">
-        <v>489153.82</v>
+        <v>407175.86</v>
       </c>
       <c r="N15" s="1">
-        <v>490752.66</v>
+        <v>408632.57</v>
       </c>
       <c r="O15" s="1">
-        <v>0.34</v>
+        <v>0.27</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
+        <v>65</v>
+      </c>
+      <c r="B16" t="s">
+        <v>66</v>
+      </c>
+      <c r="C16" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D16" s="1">
+        <v>101.487</v>
+      </c>
+      <c r="E16" s="1">
+        <v>101.340404</v>
+      </c>
+      <c r="F16" t="s">
+        <v>8</v>
+      </c>
+      <c r="G16">
+        <v>1.0</v>
+      </c>
+      <c r="H16" s="1">
+        <v>506702.02</v>
+      </c>
+      <c r="I16" s="1">
+        <v>732.98</v>
+      </c>
+      <c r="J16" s="1">
+        <v>0.14465701162983</v>
+      </c>
+      <c r="K16">
+        <v>4.28</v>
+      </c>
+      <c r="L16" t="s">
         <v>67</v>
       </c>
-      <c r="B16" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M16" s="1">
-        <v>588912.0</v>
+        <v>507435.0</v>
       </c>
       <c r="N16" s="1">
-        <v>609870.9</v>
+        <v>528825.41</v>
       </c>
       <c r="O16" s="1">
-        <v>0.43</v>
+        <v>0.35</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
+        <v>68</v>
+      </c>
+      <c r="B17" t="s">
+        <v>69</v>
+      </c>
+      <c r="C17" s="1">
+        <v>1672000.0</v>
+      </c>
+      <c r="D17" s="1">
+        <v>99.994</v>
+      </c>
+      <c r="E17" s="1">
+        <v>99.58</v>
+      </c>
+      <c r="F17" t="s">
+        <v>8</v>
+      </c>
+      <c r="G17">
+        <v>1.0</v>
+      </c>
+      <c r="H17" s="1">
+        <v>1664977.6</v>
+      </c>
+      <c r="I17" s="1">
+        <v>6922.08</v>
+      </c>
+      <c r="J17" s="1">
+        <v>0.4157461337618</v>
+      </c>
+      <c r="K17">
+        <v>0.35</v>
+      </c>
+      <c r="L17" t="s">
         <v>70</v>
       </c>
-      <c r="B17" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M17" s="1">
-        <v>1464285.0</v>
+        <v>1671899.68</v>
       </c>
       <c r="N17" s="1">
-        <v>1509449.38</v>
+        <v>1677740.23</v>
       </c>
       <c r="O17" s="1">
-        <v>1.06</v>
+        <v>1.12</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
+        <v>71</v>
+      </c>
+      <c r="B18" t="s">
+        <v>72</v>
+      </c>
+      <c r="C18" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D18" s="1">
+        <v>100.334</v>
+      </c>
+      <c r="E18" s="1">
+        <v>100.61</v>
+      </c>
+      <c r="F18" t="s">
+        <v>8</v>
+      </c>
+      <c r="G18">
+        <v>1.0</v>
+      </c>
+      <c r="H18" s="1">
+        <v>603660.0</v>
+      </c>
+      <c r="I18" s="1">
+        <v>-1656.0</v>
+      </c>
+      <c r="J18" s="1">
+        <v>-0.27432660769307</v>
+      </c>
+      <c r="K18">
+        <v>0.27</v>
+      </c>
+      <c r="L18" t="s">
         <v>73</v>
       </c>
-      <c r="B18" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M18" s="1">
-        <v>897255.0</v>
+        <v>602004.0</v>
       </c>
       <c r="N18" s="1">
-        <v>924035.18</v>
+        <v>603648.66</v>
       </c>
       <c r="O18" s="1">
-        <v>0.65</v>
+        <v>0.4</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
+        <v>74</v>
+      </c>
+      <c r="B19" t="s">
+        <v>75</v>
+      </c>
+      <c r="C19" s="1">
+        <v>314000.0</v>
+      </c>
+      <c r="D19" s="1">
+        <v>96.161</v>
+      </c>
+      <c r="E19" s="1">
+        <v>98.6381879</v>
+      </c>
+      <c r="F19" t="s">
+        <v>8</v>
+      </c>
+      <c r="G19">
+        <v>1.0</v>
+      </c>
+      <c r="H19" s="1">
+        <v>309723.91</v>
+      </c>
+      <c r="I19" s="1">
+        <v>-7778.37</v>
+      </c>
+      <c r="J19" s="1">
+        <v>-2.5113882877173</v>
+      </c>
+      <c r="K19">
+        <v>2.06</v>
+      </c>
+      <c r="L19" t="s">
         <v>76</v>
       </c>
-      <c r="B19" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M19" s="1">
-        <v>424216.0</v>
+        <v>301945.54</v>
       </c>
       <c r="N19" s="1">
-        <v>430459.84</v>
+        <v>308419.1</v>
       </c>
       <c r="O19" s="1">
-        <v>0.3</v>
+        <v>0.21</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="B20" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="C20" s="1">
-        <v>1935000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>98.28</v>
+        <v>99.209</v>
       </c>
       <c r="E20" s="1">
-        <v>100.91270646</v>
+        <v>100.2235</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>1952660.87</v>
+        <v>601341.0</v>
       </c>
       <c r="I20" s="1">
-        <v>-50942.87</v>
+        <v>-6087.0</v>
       </c>
       <c r="J20" s="1">
-        <v>-2.6088949075935</v>
+        <v>-1.0122376488548</v>
       </c>
       <c r="K20">
-        <v>2.07</v>
-[...2 lines deleted...]
-        <v>81</v>
+        <v>0.15</v>
+      </c>
+      <c r="L20">
+        <v>908.22</v>
       </c>
       <c r="M20" s="1">
-        <v>1901718.0</v>
+        <v>595254.0</v>
       </c>
       <c r="N20" s="1">
-        <v>1941687.15</v>
+        <v>596162.22</v>
       </c>
       <c r="O20" s="1">
-        <v>1.36</v>
+        <v>0.4</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="B21" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="C21" s="1">
-        <v>944000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>105.492</v>
+        <v>97.825</v>
       </c>
       <c r="E21" s="1">
-        <v>104.49157945</v>
+        <v>98.1092</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>986400.51</v>
+        <v>1471638.0</v>
       </c>
       <c r="I21" s="1">
-        <v>9443.97</v>
+        <v>-4263.0</v>
       </c>
       <c r="J21" s="1">
-        <v>0.95741738819661</v>
+        <v>-0.28967721681555</v>
       </c>
       <c r="K21">
-        <v>1.16</v>
+        <v>0.26</v>
       </c>
       <c r="L21" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="M21" s="1">
-        <v>995844.48</v>
+        <v>1467375.0</v>
       </c>
       <c r="N21" s="1">
-        <v>1006816.52</v>
+        <v>1471258.56</v>
       </c>
       <c r="O21" s="1">
-        <v>0.71</v>
+        <v>0.98</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="B22" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="C22" s="1">
-        <v>800000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>103.194</v>
+        <v>106.927</v>
       </c>
       <c r="E22" s="1">
-        <v>105.76</v>
+        <v>105.55</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>846080.0</v>
+        <v>422200.0</v>
       </c>
       <c r="I22" s="1">
-        <v>-20528.0</v>
+        <v>5508.0</v>
       </c>
       <c r="J22" s="1">
-        <v>-2.4262481089259</v>
+        <v>1.3045949786831</v>
       </c>
       <c r="K22">
-        <v>0.57</v>
+        <v>2.98</v>
       </c>
       <c r="L22" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="M22" s="1">
-        <v>825552.0</v>
+        <v>427708.0</v>
       </c>
       <c r="N22" s="1">
-        <v>830146.52</v>
+        <v>439614.85</v>
       </c>
       <c r="O22" s="1">
-        <v>0.58</v>
+        <v>0.29</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="B23" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="C23" s="1">
-        <v>840000.0</v>
+        <v>1935000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>97.733</v>
+        <v>98.72</v>
       </c>
       <c r="E23" s="1">
-        <v>99.8299619</v>
+        <v>100.91270646</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>838571.68</v>
+        <v>1952660.87</v>
       </c>
       <c r="I23" s="1">
-        <v>-17614.48</v>
+        <v>-42428.87</v>
       </c>
       <c r="J23" s="1">
-        <v>-2.1005336121058</v>
+        <v>-2.1728744940743</v>
       </c>
       <c r="K23">
-        <v>1.29</v>
+        <v>2.77</v>
       </c>
       <c r="L23" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="M23" s="1">
-        <v>820957.2</v>
+        <v>1910232.0</v>
       </c>
       <c r="N23" s="1">
-        <v>831816.79</v>
+        <v>1963755.9</v>
       </c>
       <c r="O23" s="1">
-        <v>0.58</v>
+        <v>1.31</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
       <c r="B24" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="C24" s="1">
-        <v>791000.0</v>
+        <v>703000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>99.824</v>
+        <v>99.495</v>
       </c>
       <c r="E24" s="1">
-        <v>100.07568647</v>
+        <v>99.658</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>791598.68</v>
+        <v>700595.74</v>
       </c>
       <c r="I24" s="1">
-        <v>-1990.84</v>
+        <v>-1145.89</v>
       </c>
       <c r="J24" s="1">
-        <v>-0.25149612427348</v>
+        <v>-0.16355937305585</v>
       </c>
       <c r="K24">
-        <v>0.56</v>
-[...2 lines deleted...]
-        <v>93</v>
+        <v>0.12</v>
+      </c>
+      <c r="L24">
+        <v>854.34</v>
       </c>
       <c r="M24" s="1">
-        <v>789607.84</v>
+        <v>699449.85</v>
       </c>
       <c r="N24" s="1">
-        <v>794069.41</v>
+        <v>700304.19</v>
       </c>
       <c r="O24" s="1">
-        <v>0.56</v>
+        <v>0.47</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="B25" t="s">
-        <v>95</v>
+        <v>91</v>
       </c>
       <c r="C25" s="1">
-        <v>900000.0</v>
+        <v>944000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>100.55</v>
+        <v>107.463</v>
       </c>
       <c r="E25" s="1">
-        <v>102.7138</v>
+        <v>104.49157945</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>924424.2</v>
+        <v>986400.51</v>
       </c>
       <c r="I25" s="1">
-        <v>-19474.2</v>
+        <v>28050.21</v>
       </c>
       <c r="J25" s="1">
-        <v>-2.1066302677926</v>
+        <v>2.8436937851948</v>
       </c>
       <c r="K25">
-        <v>0.75</v>
+        <v>2.54</v>
       </c>
       <c r="L25" t="s">
-        <v>96</v>
+        <v>92</v>
       </c>
       <c r="M25" s="1">
-        <v>904950.0</v>
+        <v>1014450.72</v>
       </c>
       <c r="N25" s="1">
-        <v>911700.0</v>
+        <v>1038389.73</v>
       </c>
       <c r="O25" s="1">
-        <v>0.64</v>
+        <v>0.69</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="B26" t="s">
-        <v>98</v>
+        <v>94</v>
       </c>
       <c r="C26" s="1">
-        <v>600000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>105.557</v>
+        <v>91.723</v>
       </c>
       <c r="E26" s="1">
-        <v>107.962</v>
+        <v>91.588784</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>647772.0</v>
+        <v>457943.92</v>
       </c>
       <c r="I26" s="1">
-        <v>-14430.0</v>
+        <v>671.08</v>
       </c>
       <c r="J26" s="1">
-        <v>-2.2276356495804</v>
+        <v>0.14654196085844</v>
       </c>
       <c r="K26">
-        <v>0.61</v>
+        <v>0.78</v>
       </c>
       <c r="L26" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="M26" s="1">
-        <v>633342.0</v>
+        <v>458615.0</v>
       </c>
       <c r="N26" s="1">
-        <v>636999.3</v>
+        <v>462505.41</v>
       </c>
       <c r="O26" s="1">
-        <v>0.45</v>
+        <v>0.31</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="B27" t="s">
-        <v>101</v>
+        <v>97</v>
       </c>
       <c r="C27" s="1">
-        <v>1700000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>88.312</v>
+        <v>103.775</v>
       </c>
       <c r="E27" s="1">
-        <v>89.011</v>
+        <v>105.76</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>1513187.0</v>
+        <v>846080.0</v>
       </c>
       <c r="I27" s="1">
-        <v>-11883.0</v>
+        <v>-15880.0</v>
       </c>
       <c r="J27" s="1">
-        <v>-0.78529619934615</v>
+        <v>-1.8768910741301</v>
       </c>
       <c r="K27">
-        <v>0.91</v>
+        <v>1.62</v>
       </c>
       <c r="L27" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="M27" s="1">
-        <v>1501304.0</v>
+        <v>830200.0</v>
       </c>
       <c r="N27" s="1">
-        <v>1516855.79</v>
+        <v>843128.77</v>
       </c>
       <c r="O27" s="1">
-        <v>1.06</v>
+        <v>0.56</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>103</v>
+        <v>99</v>
       </c>
       <c r="B28" t="s">
-        <v>104</v>
+        <v>100</v>
       </c>
       <c r="C28" s="1">
-        <v>133000.0</v>
+        <v>791000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>102.228</v>
+        <v>99.913</v>
       </c>
       <c r="E28" s="1">
-        <v>103.37567669</v>
+        <v>100.07568647</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>137489.65</v>
+        <v>791598.68</v>
       </c>
       <c r="I28" s="1">
-        <v>-1526.41</v>
+        <v>-1286.85</v>
       </c>
       <c r="J28" s="1">
-        <v>-1.110199931413</v>
+        <v>-0.16256343428971</v>
       </c>
       <c r="K28">
-        <v>2.93</v>
+        <v>1.29</v>
       </c>
       <c r="L28" t="s">
-        <v>105</v>
+        <v>101</v>
       </c>
       <c r="M28" s="1">
-        <v>135963.24</v>
+        <v>790311.83</v>
       </c>
       <c r="N28" s="1">
-        <v>139857.59</v>
+        <v>800478.35</v>
       </c>
       <c r="O28" s="1">
-        <v>0.1</v>
+        <v>0.53</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>106</v>
+        <v>102</v>
       </c>
       <c r="B29" t="s">
-        <v>107</v>
+        <v>103</v>
       </c>
       <c r="C29" s="1">
-        <v>1424000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>98.223</v>
+        <v>100.237</v>
       </c>
       <c r="E29" s="1">
-        <v>99.63892626</v>
+        <v>99.834</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>1418858.31</v>
+        <v>998340.0</v>
       </c>
       <c r="I29" s="1">
-        <v>-20162.79</v>
+        <v>4030.0</v>
       </c>
       <c r="J29" s="1">
-        <v>-1.4210573288322</v>
+        <v>0.40367009235331</v>
       </c>
       <c r="K29">
-        <v>0.65</v>
+        <v>0.56</v>
       </c>
       <c r="L29" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="M29" s="1">
-        <v>1398695.52</v>
+        <v>1002370.0</v>
       </c>
       <c r="N29" s="1">
-        <v>1407951.52</v>
+        <v>1007959.04</v>
       </c>
       <c r="O29" s="1">
-        <v>0.99</v>
+        <v>0.67</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>109</v>
+        <v>105</v>
       </c>
       <c r="B30" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="C30" s="1">
-        <v>1000000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>97.62</v>
+        <v>107.126</v>
       </c>
       <c r="E30" s="1">
-        <v>99.415167</v>
+        <v>107.962</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>994151.67</v>
+        <v>647772.0</v>
       </c>
       <c r="I30" s="1">
-        <v>-17951.67</v>
+        <v>-5016.0</v>
       </c>
       <c r="J30" s="1">
-        <v>-1.8057274902531</v>
+        <v>-0.7743465293344</v>
       </c>
       <c r="K30">
-        <v>0.58</v>
+        <v>0.38</v>
       </c>
       <c r="L30" t="s">
-        <v>111</v>
+        <v>107</v>
       </c>
       <c r="M30" s="1">
-        <v>976200.0</v>
+        <v>642756.0</v>
       </c>
       <c r="N30" s="1">
-        <v>982049.32</v>
+        <v>645038.61</v>
       </c>
       <c r="O30" s="1">
-        <v>0.69</v>
+        <v>0.43</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="B31" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="C31" s="1">
-        <v>400000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>103.057</v>
+        <v>89.15</v>
       </c>
       <c r="E31" s="1">
-        <v>105.58525</v>
+        <v>89.011</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>422341.0</v>
+        <v>1513187.0</v>
       </c>
       <c r="I31" s="1">
-        <v>-10113.0</v>
+        <v>2363.0</v>
       </c>
       <c r="J31" s="1">
-        <v>-2.3945105968873</v>
+        <v>0.15616047454809</v>
       </c>
       <c r="K31">
-        <v>4.03</v>
-[...2 lines deleted...]
-        <v>114</v>
+        <v>0.05</v>
+      </c>
+      <c r="L31">
+        <v>821.22</v>
       </c>
       <c r="M31" s="1">
-        <v>412228.0</v>
+        <v>1515550.0</v>
       </c>
       <c r="N31" s="1">
-        <v>428359.59</v>
+        <v>1516371.22</v>
       </c>
       <c r="O31" s="1">
-        <v>0.3</v>
+        <v>1.01</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>115</v>
+        <v>110</v>
       </c>
       <c r="B32" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="C32" s="1">
-        <v>500000.0</v>
+        <v>846000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>97.822</v>
+        <v>100.551</v>
       </c>
       <c r="E32" s="1">
-        <v>99.778</v>
+        <v>99.298</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>498890.0</v>
+        <v>840061.08</v>
       </c>
       <c r="I32" s="1">
-        <v>-9780.0</v>
+        <v>10600.38</v>
       </c>
       <c r="J32" s="1">
-        <v>-1.9603519813987</v>
+        <v>1.2618582448791</v>
       </c>
       <c r="K32">
-        <v>1.87</v>
+        <v>0.72</v>
       </c>
       <c r="L32" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="M32" s="1">
-        <v>489110.0</v>
+        <v>850661.46</v>
       </c>
       <c r="N32" s="1">
-        <v>498449.04</v>
+        <v>856768.88</v>
       </c>
       <c r="O32" s="1">
-        <v>0.35</v>
+        <v>0.57</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="B33" t="s">
-        <v>119</v>
+        <v>114</v>
       </c>
       <c r="C33" s="1">
-        <v>1000000.0</v>
+        <v>133000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>98.547</v>
+        <v>102.59</v>
       </c>
       <c r="E33" s="1">
-        <v>100.072667</v>
+        <v>103.37567669</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>1000726.67</v>
+        <v>137489.65</v>
       </c>
       <c r="I33" s="1">
-        <v>-15256.67</v>
+        <v>-1044.95</v>
       </c>
       <c r="J33" s="1">
-        <v>-1.5245591486035</v>
+        <v>-0.76002084520544</v>
       </c>
       <c r="K33">
-        <v>0.29</v>
+        <v>3.94</v>
       </c>
       <c r="L33" t="s">
-        <v>120</v>
+        <v>115</v>
       </c>
       <c r="M33" s="1">
-        <v>985470.0</v>
+        <v>136444.7</v>
       </c>
       <c r="N33" s="1">
-        <v>988336.44</v>
+        <v>141689.09</v>
       </c>
       <c r="O33" s="1">
-        <v>0.69</v>
+        <v>0.09</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>121</v>
+        <v>116</v>
       </c>
       <c r="B34" t="s">
-        <v>122</v>
+        <v>117</v>
       </c>
       <c r="C34" s="1">
-        <v>900000.0</v>
+        <v>1424000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>99.147</v>
+        <v>98.823</v>
       </c>
       <c r="E34" s="1">
-        <v>101.00763667</v>
+        <v>99.63892626</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>909068.73</v>
+        <v>1418858.31</v>
       </c>
       <c r="I34" s="1">
-        <v>-16745.73</v>
+        <v>-11618.79</v>
       </c>
       <c r="J34" s="1">
-        <v>-1.8420752411097</v>
+        <v>-0.81888303561474</v>
       </c>
       <c r="K34">
-        <v>2.76</v>
+        <v>1.34</v>
       </c>
       <c r="L34" t="s">
-        <v>123</v>
+        <v>118</v>
       </c>
       <c r="M34" s="1">
-        <v>892323.0</v>
+        <v>1407239.52</v>
       </c>
       <c r="N34" s="1">
-        <v>917205.53</v>
+        <v>1426385.49</v>
       </c>
       <c r="O34" s="1">
-        <v>0.64</v>
+        <v>0.95</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>124</v>
+        <v>119</v>
       </c>
       <c r="B35" t="s">
-        <v>125</v>
+        <v>120</v>
       </c>
       <c r="C35" s="1">
-        <v>747000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>97.773</v>
+        <v>98.34</v>
       </c>
       <c r="E35" s="1">
-        <v>100.09043641</v>
+        <v>99.415167</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>747675.56</v>
+        <v>994151.67</v>
       </c>
       <c r="I35" s="1">
-        <v>-17311.25</v>
+        <v>-10751.67</v>
       </c>
       <c r="J35" s="1">
-        <v>-2.3153424996264</v>
+        <v>-1.0814919216501</v>
       </c>
       <c r="K35">
-        <v>1.23</v>
+        <v>1.33</v>
       </c>
       <c r="L35" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="M35" s="1">
-        <v>730364.31</v>
+        <v>983400.0</v>
       </c>
       <c r="N35" s="1">
-        <v>739518.21</v>
+        <v>996728.77</v>
       </c>
       <c r="O35" s="1">
-        <v>0.52</v>
+        <v>0.66</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>127</v>
+        <v>122</v>
       </c>
       <c r="B36" t="s">
-        <v>128</v>
+        <v>123</v>
       </c>
       <c r="C36" s="1">
-        <v>800000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>107.106</v>
+        <v>103.628</v>
       </c>
       <c r="E36" s="1">
-        <v>109.825</v>
+        <v>105.58525</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>878600.0</v>
+        <v>422341.0</v>
       </c>
       <c r="I36" s="1">
-        <v>-21752.0</v>
+        <v>-7829.0</v>
       </c>
       <c r="J36" s="1">
-        <v>-2.4757568859549</v>
+        <v>-1.8537153627045</v>
       </c>
       <c r="K36">
-        <v>2.07</v>
-[...2 lines deleted...]
-        <v>129</v>
+        <v>0.12</v>
+      </c>
+      <c r="L36">
+        <v>490.49</v>
       </c>
       <c r="M36" s="1">
-        <v>856848.0</v>
+        <v>414512.0</v>
       </c>
       <c r="N36" s="1">
-        <v>873380.97</v>
+        <v>415002.49</v>
       </c>
       <c r="O36" s="1">
-        <v>0.61</v>
+        <v>0.28</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>130</v>
+        <v>124</v>
       </c>
       <c r="B37" t="s">
-        <v>131</v>
+        <v>125</v>
       </c>
       <c r="C37" s="1">
-        <v>668000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>102.0</v>
+        <v>98.935</v>
       </c>
       <c r="E37" s="1">
-        <v>100.33886377</v>
+        <v>100.072667</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>670263.61</v>
+        <v>1000726.67</v>
       </c>
       <c r="I37" s="1">
-        <v>11096.39</v>
+        <v>-11376.67</v>
       </c>
       <c r="J37" s="1">
-        <v>1.6555262488441</v>
+        <v>-1.1368408918291</v>
       </c>
       <c r="K37">
-        <v>3.56</v>
+        <v>1.01</v>
       </c>
       <c r="L37" t="s">
-        <v>132</v>
+        <v>126</v>
       </c>
       <c r="M37" s="1">
-        <v>681360.0</v>
+        <v>989350.0</v>
       </c>
       <c r="N37" s="1">
-        <v>705140.34</v>
+        <v>999428.77</v>
       </c>
       <c r="O37" s="1">
-        <v>0.49</v>
+        <v>0.67</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>133</v>
+        <v>127</v>
       </c>
       <c r="B38" t="s">
-        <v>134</v>
+        <v>128</v>
       </c>
       <c r="C38" s="1">
-        <v>1800000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>88.134</v>
+        <v>99.537</v>
       </c>
       <c r="E38" s="1">
-        <v>89.44927278</v>
+        <v>101.00763667</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>1610086.91</v>
+        <v>909068.73</v>
       </c>
       <c r="I38" s="1">
-        <v>-23674.91</v>
+        <v>-13235.73</v>
       </c>
       <c r="J38" s="1">
-        <v>-1.4704119295026</v>
+        <v>-1.4559658211981</v>
       </c>
       <c r="K38">
-        <v>0.94</v>
-[...2 lines deleted...]
-        <v>135</v>
+        <v>0.11</v>
+      </c>
+      <c r="L38">
+        <v>998.63</v>
       </c>
       <c r="M38" s="1">
-        <v>1586412.0</v>
+        <v>895833.0</v>
       </c>
       <c r="N38" s="1">
-        <v>1603283.92</v>
+        <v>896831.63</v>
       </c>
       <c r="O38" s="1">
-        <v>1.12</v>
+        <v>0.6</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>136</v>
+        <v>129</v>
       </c>
       <c r="B39" t="s">
-        <v>137</v>
+        <v>130</v>
       </c>
       <c r="C39" s="1">
-        <v>100000.0</v>
+        <v>747000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>98.299</v>
+        <v>98.349</v>
       </c>
       <c r="E39" s="1">
-        <v>99.832</v>
+        <v>100.09043641</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>99832.0</v>
+        <v>747675.56</v>
       </c>
       <c r="I39" s="1">
-        <v>-1533.0</v>
+        <v>-13008.53</v>
       </c>
       <c r="J39" s="1">
-        <v>-1.5355797740204</v>
+        <v>-1.7398629426913</v>
       </c>
       <c r="K39">
-        <v>0.72</v>
-[...2 lines deleted...]
-        <v>723.29</v>
+        <v>1.94</v>
+      </c>
+      <c r="L39" t="s">
+        <v>131</v>
       </c>
       <c r="M39" s="1">
-        <v>98299.0</v>
+        <v>734667.03</v>
       </c>
       <c r="N39" s="1">
-        <v>99022.29</v>
+        <v>749189.39</v>
       </c>
       <c r="O39" s="1">
-        <v>0.07</v>
+        <v>0.5</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>138</v>
+        <v>132</v>
       </c>
       <c r="B40" t="s">
-        <v>139</v>
+        <v>133</v>
       </c>
       <c r="C40" s="1">
-        <v>782000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>97.759</v>
+        <v>100.916</v>
       </c>
       <c r="E40" s="1">
-        <v>99.62663939</v>
+        <v>100.0</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>779080.32</v>
+        <v>600000.0</v>
       </c>
       <c r="I40" s="1">
-        <v>-14604.94</v>
+        <v>5496.0</v>
       </c>
       <c r="J40" s="1">
-        <v>-1.8746385481795</v>
+        <v>0.916</v>
       </c>
       <c r="K40">
-        <v>1.17</v>
-[...2 lines deleted...]
-        <v>140</v>
+        <v>0.16</v>
+      </c>
+      <c r="L40">
+        <v>943.27</v>
       </c>
       <c r="M40" s="1">
-        <v>764475.38</v>
+        <v>605496.0</v>
       </c>
       <c r="N40" s="1">
-        <v>773586.22</v>
+        <v>606439.27</v>
       </c>
       <c r="O40" s="1">
-        <v>0.54</v>
+        <v>0.4</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>141</v>
+        <v>134</v>
       </c>
       <c r="B41" t="s">
-        <v>142</v>
+        <v>135</v>
       </c>
       <c r="C41" s="1">
-        <v>900000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>97.524</v>
+        <v>108.938</v>
       </c>
       <c r="E41" s="1">
-        <v>99.53527222</v>
+        <v>109.825</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>895817.45</v>
+        <v>878600.0</v>
       </c>
       <c r="I41" s="1">
-        <v>-18101.45</v>
+        <v>-7096.0</v>
       </c>
       <c r="J41" s="1">
-        <v>-2.0206628035656</v>
+        <v>-0.80764853175506</v>
       </c>
       <c r="K41">
-        <v>1.6</v>
+        <v>3.65</v>
       </c>
       <c r="L41" t="s">
-        <v>143</v>
+        <v>136</v>
       </c>
       <c r="M41" s="1">
-        <v>877716.0</v>
+        <v>871504.0</v>
       </c>
       <c r="N41" s="1">
-        <v>892112.92</v>
+        <v>900679.82</v>
       </c>
       <c r="O41" s="1">
-        <v>0.63</v>
+        <v>0.6</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>144</v>
+        <v>137</v>
       </c>
       <c r="B42" t="s">
-        <v>145</v>
+        <v>138</v>
       </c>
       <c r="C42" s="1">
-        <v>700000.0</v>
+        <v>668000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>97.347</v>
+        <v>101.891</v>
       </c>
       <c r="E42" s="1">
-        <v>100.43242857</v>
+        <v>100.33886377</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>703027.0</v>
+        <v>670263.61</v>
       </c>
       <c r="I42" s="1">
-        <v>-21598.0</v>
+        <v>10368.27</v>
       </c>
       <c r="J42" s="1">
-        <v>-3.0721437441236</v>
+        <v>1.5468943629507</v>
       </c>
       <c r="K42">
-        <v>1.37</v>
+        <v>0.32</v>
       </c>
       <c r="L42" t="s">
-        <v>146</v>
+        <v>139</v>
       </c>
       <c r="M42" s="1">
-        <v>681429.0</v>
+        <v>680631.88</v>
       </c>
       <c r="N42" s="1">
-        <v>691015.64</v>
+        <v>682745.69</v>
       </c>
       <c r="O42" s="1">
-        <v>0.48</v>
+        <v>0.46</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>147</v>
+        <v>140</v>
       </c>
       <c r="B43" t="s">
-        <v>148</v>
+        <v>141</v>
       </c>
       <c r="C43" s="1">
-        <v>800000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>95.727</v>
+        <v>89.543</v>
       </c>
       <c r="E43" s="1">
-        <v>98.8365</v>
+        <v>89.2751455</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>790692.0</v>
+        <v>1785502.91</v>
       </c>
       <c r="I43" s="1">
-        <v>-24876.0</v>
+        <v>5357.09</v>
       </c>
       <c r="J43" s="1">
-        <v>-3.1461049308707</v>
+        <v>0.30003255497355</v>
       </c>
       <c r="K43">
-        <v>1.72</v>
+        <v>1.39</v>
       </c>
       <c r="L43" t="s">
-        <v>149</v>
+        <v>142</v>
       </c>
       <c r="M43" s="1">
-        <v>765816.0</v>
+        <v>1790860.0</v>
       </c>
       <c r="N43" s="1">
-        <v>779547.51</v>
+        <v>1818688.77</v>
       </c>
       <c r="O43" s="1">
-        <v>0.55</v>
+        <v>1.21</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>150</v>
+        <v>143</v>
       </c>
       <c r="B44" t="s">
-        <v>151</v>
+        <v>144</v>
       </c>
       <c r="C44" s="1">
-        <v>800000.0</v>
+        <v>782000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>93.838</v>
+        <v>98.06</v>
       </c>
       <c r="E44" s="1">
-        <v>93.0849075</v>
+        <v>99.62663939</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>744679.26</v>
+        <v>779080.32</v>
       </c>
       <c r="I44" s="1">
-        <v>6024.74</v>
+        <v>-12251.12</v>
       </c>
       <c r="J44" s="1">
-        <v>0.80903824285371</v>
+        <v>-1.5725105211232</v>
       </c>
       <c r="K44">
-        <v>0.45</v>
+        <v>1.89</v>
       </c>
       <c r="L44" t="s">
-        <v>152</v>
+        <v>145</v>
       </c>
       <c r="M44" s="1">
-        <v>750704.0</v>
+        <v>766829.2</v>
       </c>
       <c r="N44" s="1">
-        <v>754290.3</v>
+        <v>781580.08</v>
       </c>
       <c r="O44" s="1">
-        <v>0.53</v>
+        <v>0.52</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>153</v>
+        <v>146</v>
       </c>
       <c r="B45" t="s">
-        <v>154</v>
+        <v>147</v>
       </c>
       <c r="C45" s="1">
-        <v>389000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>103.331</v>
+        <v>97.695</v>
       </c>
       <c r="E45" s="1">
-        <v>101.25988946</v>
+        <v>99.5352725</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>393900.97</v>
+        <v>796282.18</v>
       </c>
       <c r="I45" s="1">
-        <v>8056.62</v>
+        <v>-14722.18</v>
       </c>
       <c r="J45" s="1">
-        <v>2.0453414978897</v>
+        <v>-1.8488646826179</v>
       </c>
       <c r="K45">
-        <v>4.7</v>
+        <v>2.32</v>
       </c>
       <c r="L45" t="s">
-        <v>155</v>
+        <v>148</v>
       </c>
       <c r="M45" s="1">
-        <v>401957.59</v>
+        <v>781560.0</v>
       </c>
       <c r="N45" s="1">
-        <v>420232.6</v>
+        <v>800127.12</v>
       </c>
       <c r="O45" s="1">
-        <v>0.29</v>
+        <v>0.53</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>156</v>
+        <v>149</v>
       </c>
       <c r="B46" t="s">
-        <v>157</v>
+        <v>150</v>
       </c>
       <c r="C46" s="1">
-        <v>400000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>100.873</v>
+        <v>98.358</v>
       </c>
       <c r="E46" s="1">
-        <v>100.3582</v>
+        <v>100.43242857</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>401432.8</v>
+        <v>703027.0</v>
       </c>
       <c r="I46" s="1">
-        <v>2059.2</v>
+        <v>-14521.0</v>
       </c>
       <c r="J46" s="1">
-        <v>0.51296256808113</v>
+        <v>-2.0654967732392</v>
       </c>
       <c r="K46">
-        <v>2.74</v>
+        <v>0.28</v>
       </c>
       <c r="L46" t="s">
-        <v>158</v>
+        <v>151</v>
       </c>
       <c r="M46" s="1">
-        <v>403492.0</v>
+        <v>688506.0</v>
       </c>
       <c r="N46" s="1">
-        <v>414450.9</v>
+        <v>690438.19</v>
       </c>
       <c r="O46" s="1">
-        <v>0.29</v>
+        <v>0.46</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>159</v>
+        <v>152</v>
       </c>
       <c r="B47" t="s">
-        <v>160</v>
+        <v>153</v>
       </c>
       <c r="C47" s="1">
-        <v>900000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>99.247</v>
+        <v>96.081</v>
       </c>
       <c r="E47" s="1">
-        <v>102.79084</v>
+        <v>98.8365</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>925117.56</v>
+        <v>790692.0</v>
       </c>
       <c r="I47" s="1">
-        <v>-31894.56</v>
+        <v>-22044.0</v>
       </c>
       <c r="J47" s="1">
-        <v>-3.4476223756903</v>
+        <v>-2.7879376546114</v>
       </c>
       <c r="K47">
-        <v>3.44</v>
+        <v>2.46</v>
       </c>
       <c r="L47" t="s">
-        <v>161</v>
+        <v>154</v>
       </c>
       <c r="M47" s="1">
-        <v>893223.0</v>
+        <v>768648.0</v>
       </c>
       <c r="N47" s="1">
-        <v>924143.55</v>
+        <v>788363.07</v>
       </c>
       <c r="O47" s="1">
-        <v>0.65</v>
+        <v>0.53</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>162</v>
+        <v>155</v>
       </c>
       <c r="B48" t="s">
-        <v>163</v>
+        <v>156</v>
       </c>
       <c r="C48" s="1">
-        <v>400000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>96.203</v>
+        <v>100.0</v>
       </c>
       <c r="E48" s="1">
-        <v>98.623</v>
+        <v>93.0849075</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>394492.0</v>
+        <v>744679.26</v>
       </c>
       <c r="I48" s="1">
-        <v>-9680.0</v>
+        <v>55320.74</v>
       </c>
       <c r="J48" s="1">
-        <v>-2.4537886699857</v>
+        <v>7.4288009578782</v>
       </c>
       <c r="K48">
-        <v>2.77</v>
+        <v>0.64</v>
       </c>
       <c r="L48" t="s">
-        <v>164</v>
+        <v>157</v>
       </c>
       <c r="M48" s="1">
-        <v>384812.0</v>
+        <v>800000.0</v>
       </c>
       <c r="N48" s="1">
-        <v>395895.56</v>
+        <v>805082.19</v>
       </c>
       <c r="O48" s="1">
-        <v>0.28</v>
+        <v>0.54</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>165</v>
+        <v>158</v>
       </c>
       <c r="B49" t="s">
-        <v>166</v>
+        <v>159</v>
       </c>
       <c r="C49" s="1">
-        <v>1100000.0</v>
+        <v>389000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>102.845</v>
+        <v>103.151</v>
       </c>
       <c r="E49" s="1">
-        <v>103.84281818</v>
+        <v>101.25988946</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>1142271.0</v>
+        <v>393900.97</v>
       </c>
       <c r="I49" s="1">
-        <v>-10976.0</v>
+        <v>7356.42</v>
       </c>
       <c r="J49" s="1">
-        <v>-0.96089281790398</v>
+        <v>1.8675810826259</v>
       </c>
       <c r="K49">
-        <v>3.69</v>
+        <v>0.96</v>
       </c>
       <c r="L49" t="s">
-        <v>167</v>
+        <v>160</v>
       </c>
       <c r="M49" s="1">
-        <v>1131295.0</v>
+        <v>401257.39</v>
       </c>
       <c r="N49" s="1">
-        <v>1171855.62</v>
+        <v>405003.51</v>
       </c>
       <c r="O49" s="1">
-        <v>0.82</v>
+        <v>0.27</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>168</v>
+        <v>161</v>
       </c>
       <c r="B50" t="s">
-        <v>169</v>
+        <v>162</v>
       </c>
       <c r="C50" s="1">
-        <v>700000.0</v>
+        <v>411000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>105.902</v>
+        <v>99.534</v>
       </c>
       <c r="E50" s="1">
-        <v>107.34</v>
+        <v>99.254</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>751380.0</v>
+        <v>407933.94</v>
       </c>
       <c r="I50" s="1">
-        <v>-10066.0</v>
+        <v>1150.8</v>
       </c>
       <c r="J50" s="1">
-        <v>-1.3396683435811</v>
+        <v>0.28210449956677</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>741314.0</v>
+        <v>409084.74</v>
       </c>
       <c r="N50" s="1">
-        <v>741314.0</v>
+        <v>409084.74</v>
       </c>
       <c r="O50" s="1">
-        <v>0.52</v>
+        <v>0.27</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>170</v>
+        <v>163</v>
       </c>
       <c r="B51" t="s">
-        <v>171</v>
+        <v>164</v>
       </c>
       <c r="C51" s="1">
-        <v>300000.0</v>
+        <v>841000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>102.817</v>
+        <v>101.722</v>
       </c>
       <c r="E51" s="1">
-        <v>101.255</v>
+        <v>100.2880654</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>303765.0</v>
+        <v>843422.63</v>
       </c>
       <c r="I51" s="1">
-        <v>4686.0</v>
+        <v>12059.39</v>
       </c>
       <c r="J51" s="1">
-        <v>1.5426398696361</v>
+        <v>1.4298157970933</v>
       </c>
       <c r="K51">
-        <v>4.11</v>
+        <v>0.76</v>
       </c>
       <c r="L51" t="s">
-        <v>172</v>
+        <v>165</v>
       </c>
       <c r="M51" s="1">
-        <v>308451.0</v>
+        <v>855482.02</v>
       </c>
       <c r="N51" s="1">
-        <v>320785.68</v>
+        <v>861841.36</v>
       </c>
       <c r="O51" s="1">
-        <v>0.22</v>
+        <v>0.57</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>173</v>
+        <v>166</v>
       </c>
       <c r="B52" t="s">
-        <v>174</v>
+        <v>167</v>
       </c>
       <c r="C52" s="1">
-        <v>600000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>106.332</v>
+        <v>101.462</v>
       </c>
       <c r="E52" s="1">
-        <v>109.243715</v>
+        <v>100.3582</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>655462.29</v>
+        <v>401432.8</v>
       </c>
       <c r="I52" s="1">
-        <v>-17470.29</v>
+        <v>4415.2</v>
       </c>
       <c r="J52" s="1">
-        <v>-2.6653386879053</v>
+        <v>1.099860300404</v>
       </c>
       <c r="K52">
-        <v>0.85</v>
+        <v>3.59</v>
       </c>
       <c r="L52" t="s">
-        <v>175</v>
+        <v>168</v>
       </c>
       <c r="M52" s="1">
-        <v>637992.0</v>
+        <v>405848.0</v>
       </c>
       <c r="N52" s="1">
-        <v>643083.78</v>
+        <v>420226.08</v>
       </c>
       <c r="O52" s="1">
-        <v>0.45</v>
+        <v>0.28</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>176</v>
+        <v>169</v>
       </c>
       <c r="B53" t="s">
-        <v>177</v>
+        <v>170</v>
       </c>
       <c r="C53" s="1">
-        <v>800000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>98.494</v>
+        <v>99.868</v>
       </c>
       <c r="E53" s="1">
-        <v>99.984</v>
+        <v>101.70135077</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>799872.0</v>
+        <v>1322117.56</v>
       </c>
       <c r="I53" s="1">
-        <v>-11920.0</v>
+        <v>-23833.56</v>
       </c>
       <c r="J53" s="1">
-        <v>-1.4902384381501</v>
+        <v>-1.8026808448108</v>
       </c>
       <c r="K53">
-        <v>0.57</v>
+        <v>0.19</v>
       </c>
       <c r="L53" t="s">
-        <v>178</v>
+        <v>171</v>
       </c>
       <c r="M53" s="1">
-        <v>787952.0</v>
+        <v>1298284.0</v>
       </c>
       <c r="N53" s="1">
-        <v>792510.9</v>
+        <v>1300781.6</v>
       </c>
       <c r="O53" s="1">
-        <v>0.56</v>
+        <v>0.87</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>179</v>
+        <v>172</v>
       </c>
       <c r="B54" t="s">
-        <v>180</v>
+        <v>173</v>
       </c>
       <c r="C54" s="1">
-        <v>200000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>99.376</v>
+        <v>103.917</v>
       </c>
       <c r="E54" s="1">
-        <v>99.653</v>
+        <v>103.84281857</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>199306.0</v>
+        <v>726899.73</v>
       </c>
       <c r="I54" s="1">
-        <v>-554.0</v>
+        <v>519.27</v>
       </c>
       <c r="J54" s="1">
-        <v>-0.27796453694319</v>
+        <v>0.071436262605298</v>
       </c>
       <c r="K54">
-        <v>1.67</v>
-[...2 lines deleted...]
-        <v>181</v>
+        <v>0.05</v>
+      </c>
+      <c r="L54">
+        <v>354.79</v>
       </c>
       <c r="M54" s="1">
-        <v>198752.0</v>
+        <v>727419.0</v>
       </c>
       <c r="N54" s="1">
-        <v>202099.26</v>
+        <v>727773.79</v>
       </c>
       <c r="O54" s="1">
-        <v>0.14</v>
+        <v>0.49</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>182</v>
+        <v>174</v>
       </c>
       <c r="B55" t="s">
-        <v>183</v>
+        <v>175</v>
       </c>
       <c r="C55" s="1">
-        <v>500000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>98.816</v>
+        <v>105.894</v>
       </c>
       <c r="E55" s="1">
-        <v>101.631</v>
+        <v>107.34</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>508155.0</v>
+        <v>751380.0</v>
       </c>
       <c r="I55" s="1">
-        <v>-14075.0</v>
+        <v>-10122.0</v>
       </c>
       <c r="J55" s="1">
-        <v>-2.7698241678228</v>
+        <v>-1.3471212968139</v>
       </c>
       <c r="K55">
-        <v>3.3</v>
+        <v>1.54</v>
       </c>
       <c r="L55" t="s">
-        <v>184</v>
+        <v>176</v>
       </c>
       <c r="M55" s="1">
-        <v>494080.0</v>
+        <v>741258.0</v>
       </c>
       <c r="N55" s="1">
-        <v>510563.56</v>
+        <v>752014.79</v>
       </c>
       <c r="O55" s="1">
-        <v>0.36</v>
+        <v>0.5</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>185</v>
+        <v>177</v>
       </c>
       <c r="B56" t="s">
-        <v>186</v>
+        <v>178</v>
       </c>
       <c r="C56" s="1">
-        <v>1500000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>104.039</v>
+        <v>103.009</v>
       </c>
       <c r="E56" s="1">
-        <v>100.91250667</v>
+        <v>101.255</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>1513687.6</v>
+        <v>303765.0</v>
       </c>
       <c r="I56" s="1">
-        <v>46897.4</v>
+        <v>5262.0</v>
       </c>
       <c r="J56" s="1">
-        <v>3.0982218523822</v>
+        <v>1.732260135302</v>
       </c>
       <c r="K56">
-        <v>2.73</v>
-[...2 lines deleted...]
-        <v>187</v>
+        <v>0.33</v>
+      </c>
+      <c r="L56">
+        <v>988.36</v>
       </c>
       <c r="M56" s="1">
-        <v>1560585.0</v>
+        <v>309027.0</v>
       </c>
       <c r="N56" s="1">
-        <v>1601475.41</v>
+        <v>310015.36</v>
       </c>
       <c r="O56" s="1">
-        <v>1.12</v>
+        <v>0.21</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>188</v>
+        <v>179</v>
       </c>
       <c r="B57" t="s">
-        <v>189</v>
+        <v>180</v>
       </c>
       <c r="C57" s="1">
-        <v>300000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>98.69</v>
+        <v>106.516</v>
       </c>
       <c r="E57" s="1">
-        <v>99.895</v>
+        <v>109.243715</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>299685.0</v>
+        <v>655462.29</v>
       </c>
       <c r="I57" s="1">
-        <v>-3615.0</v>
+        <v>-16366.29</v>
       </c>
       <c r="J57" s="1">
-        <v>-1.2062665799089</v>
+        <v>-2.4969079456882</v>
       </c>
       <c r="K57">
-        <v>0.35</v>
+        <v>1.97</v>
       </c>
       <c r="L57" t="s">
-        <v>190</v>
+        <v>181</v>
       </c>
       <c r="M57" s="1">
-        <v>296070.0</v>
+        <v>639096.0</v>
       </c>
       <c r="N57" s="1">
-        <v>297124.11</v>
+        <v>650919.29</v>
       </c>
       <c r="O57" s="1">
-        <v>0.21</v>
+        <v>0.43</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>191</v>
+        <v>182</v>
       </c>
       <c r="B58" t="s">
-        <v>192</v>
+        <v>183</v>
       </c>
       <c r="C58" s="1">
-        <v>500000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>102.048</v>
+        <v>98.844</v>
       </c>
       <c r="E58" s="1">
-        <v>99.538246</v>
+        <v>99.984</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>497691.23</v>
+        <v>799872.0</v>
       </c>
       <c r="I58" s="1">
-        <v>12548.77</v>
+        <v>-9120.0</v>
       </c>
       <c r="J58" s="1">
-        <v>2.5213966498867</v>
+        <v>-1.1401824291887</v>
       </c>
       <c r="K58">
-        <v>1.87</v>
+        <v>0.44</v>
       </c>
       <c r="L58" t="s">
-        <v>193</v>
+        <v>184</v>
       </c>
       <c r="M58" s="1">
-        <v>510240.0</v>
+        <v>790752.0</v>
       </c>
       <c r="N58" s="1">
-        <v>519582.47</v>
+        <v>794258.85</v>
       </c>
       <c r="O58" s="1">
-        <v>0.36</v>
+        <v>0.53</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>194</v>
+        <v>185</v>
       </c>
       <c r="B59" t="s">
-        <v>195</v>
+        <v>186</v>
       </c>
       <c r="C59" s="1">
-        <v>556000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>99.332</v>
+        <v>99.967</v>
       </c>
       <c r="E59" s="1">
-        <v>99.70957374</v>
+        <v>99.653</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>554385.23</v>
+        <v>199306.0</v>
       </c>
       <c r="I59" s="1">
-        <v>-2099.31</v>
+        <v>628.0</v>
       </c>
       <c r="J59" s="1">
-        <v>-0.37867350831118</v>
+        <v>0.31509337400781</v>
       </c>
       <c r="K59">
-        <v>2.99</v>
+        <v>2.39</v>
       </c>
       <c r="L59" t="s">
-        <v>196</v>
+        <v>187</v>
       </c>
       <c r="M59" s="1">
-        <v>552285.92</v>
+        <v>199934.0</v>
       </c>
       <c r="N59" s="1">
-        <v>568920.22</v>
+        <v>204723.73</v>
       </c>
       <c r="O59" s="1">
-        <v>0.4</v>
+        <v>0.14</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>197</v>
+        <v>188</v>
       </c>
       <c r="B60" t="s">
-        <v>198</v>
+        <v>189</v>
       </c>
       <c r="C60" s="1">
-        <v>1200000.0</v>
+        <v>504000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>84.048</v>
+        <v>99.939</v>
       </c>
       <c r="E60" s="1">
-        <v>86.06233333</v>
+        <v>99.934</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>1032748.0</v>
+        <v>503667.36</v>
       </c>
       <c r="I60" s="1">
-        <v>-24172.0</v>
+        <v>25.2</v>
       </c>
       <c r="J60" s="1">
-        <v>-2.3405516156894</v>
+        <v>0.0050033021794384</v>
       </c>
       <c r="K60">
-        <v>0.43</v>
+        <v>0.37</v>
       </c>
       <c r="L60" t="s">
-        <v>199</v>
+        <v>190</v>
       </c>
       <c r="M60" s="1">
-        <v>1008576.0</v>
+        <v>503692.56</v>
       </c>
       <c r="N60" s="1">
-        <v>1013733.53</v>
+        <v>505532.51</v>
       </c>
       <c r="O60" s="1">
-        <v>0.71</v>
+        <v>0.34</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>200</v>
+        <v>191</v>
       </c>
       <c r="B61" t="s">
-        <v>201</v>
+        <v>192</v>
       </c>
       <c r="C61" s="1">
         <v>400000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>98.837</v>
+        <v>100.7</v>
       </c>
       <c r="E61" s="1">
-        <v>100.6852</v>
+        <v>100.0</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>402740.8</v>
+        <v>400000.0</v>
       </c>
       <c r="I61" s="1">
-        <v>-7392.8</v>
+        <v>2800.0</v>
       </c>
       <c r="J61" s="1">
-        <v>-1.8356223158915</v>
+        <v>0.7</v>
       </c>
       <c r="K61">
-        <v>0.55</v>
+        <v>0.72</v>
       </c>
       <c r="L61" t="s">
-        <v>202</v>
+        <v>193</v>
       </c>
       <c r="M61" s="1">
-        <v>395348.0</v>
+        <v>402800.0</v>
       </c>
       <c r="N61" s="1">
-        <v>397550.74</v>
+        <v>405662.08</v>
       </c>
       <c r="O61" s="1">
-        <v>0.28</v>
+        <v>0.27</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>203</v>
+        <v>194</v>
       </c>
       <c r="B62" t="s">
-        <v>204</v>
+        <v>195</v>
       </c>
       <c r="C62" s="1">
-        <v>400000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>98.445</v>
+        <v>104.459</v>
       </c>
       <c r="E62" s="1">
-        <v>100.62</v>
+        <v>100.91250667</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>402480.0</v>
+        <v>1513687.6</v>
       </c>
       <c r="I62" s="1">
-        <v>-8700.0</v>
+        <v>53197.4</v>
       </c>
       <c r="J62" s="1">
-        <v>-2.1615980918306</v>
+        <v>3.5144239802189</v>
       </c>
       <c r="K62">
-        <v>2.63</v>
+        <v>3.79</v>
       </c>
       <c r="L62" t="s">
-        <v>205</v>
+        <v>196</v>
       </c>
       <c r="M62" s="1">
-        <v>393780.0</v>
+        <v>1566885.0</v>
       </c>
       <c r="N62" s="1">
-        <v>404293.7</v>
+        <v>1623802.81</v>
       </c>
       <c r="O62" s="1">
-        <v>0.28</v>
+        <v>1.08</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>206</v>
+        <v>197</v>
       </c>
       <c r="B63" t="s">
-        <v>207</v>
+        <v>198</v>
       </c>
       <c r="C63" s="1">
-        <v>927000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>97.854</v>
+        <v>99.256</v>
       </c>
       <c r="E63" s="1">
-        <v>99.84305502</v>
+        <v>99.895</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>925545.12</v>
+        <v>299685.0</v>
       </c>
       <c r="I63" s="1">
-        <v>-18438.54</v>
+        <v>-1917.0</v>
       </c>
       <c r="J63" s="1">
-        <v>-1.9921816453422</v>
+        <v>-0.639671655238</v>
       </c>
       <c r="K63">
-        <v>2.62</v>
+        <v>1.07</v>
       </c>
       <c r="L63" t="s">
-        <v>208</v>
+        <v>199</v>
       </c>
       <c r="M63" s="1">
-        <v>907106.58</v>
+        <v>297768.0</v>
       </c>
       <c r="N63" s="1">
-        <v>931411.76</v>
+        <v>300985.81</v>
       </c>
       <c r="O63" s="1">
-        <v>0.65</v>
+        <v>0.2</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>209</v>
+        <v>200</v>
       </c>
       <c r="B64" t="s">
-        <v>210</v>
+        <v>201</v>
       </c>
       <c r="C64" s="1">
-        <v>500000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>98.501</v>
+        <v>85.389</v>
       </c>
       <c r="E64" s="1">
-        <v>100.096834</v>
+        <v>86.06233333</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>500484.17</v>
+        <v>1032748.0</v>
       </c>
       <c r="I64" s="1">
-        <v>-7979.17</v>
+        <v>-8080.0</v>
       </c>
       <c r="J64" s="1">
-        <v>-1.5942901850422</v>
+        <v>-0.78237866352682</v>
       </c>
       <c r="K64">
-        <v>1.61</v>
+        <v>0.56</v>
       </c>
       <c r="L64" t="s">
-        <v>211</v>
+        <v>202</v>
       </c>
       <c r="M64" s="1">
-        <v>492505.0</v>
+        <v>1024668.0</v>
       </c>
       <c r="N64" s="1">
-        <v>500576.97</v>
+        <v>1031428.27</v>
       </c>
       <c r="O64" s="1">
-        <v>0.35</v>
+        <v>0.69</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>212</v>
+        <v>203</v>
       </c>
       <c r="B65" t="s">
-        <v>213</v>
+        <v>204</v>
       </c>
       <c r="C65" s="1">
-        <v>1592000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>98.197</v>
+        <v>99.152</v>
       </c>
       <c r="E65" s="1">
-        <v>100.08562374</v>
+        <v>100.6852</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>1593363.13</v>
+        <v>402740.8</v>
       </c>
       <c r="I65" s="1">
-        <v>-30066.89</v>
+        <v>-6132.8</v>
       </c>
       <c r="J65" s="1">
-        <v>-1.8870080168103</v>
+        <v>-1.5227660073179</v>
       </c>
       <c r="K65">
-        <v>0.6</v>
+        <v>1.19</v>
       </c>
       <c r="L65" t="s">
-        <v>214</v>
+        <v>205</v>
       </c>
       <c r="M65" s="1">
-        <v>1563296.24</v>
+        <v>396608.0</v>
       </c>
       <c r="N65" s="1">
-        <v>1572770.78</v>
+        <v>401375.12</v>
       </c>
       <c r="O65" s="1">
-        <v>1.1</v>
+        <v>0.27</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>215</v>
+        <v>206</v>
       </c>
       <c r="B66" t="s">
-        <v>216</v>
+        <v>207</v>
       </c>
       <c r="C66" s="1">
-        <v>1009000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>97.955</v>
+        <v>98.965</v>
       </c>
       <c r="E66" s="1">
-        <v>100.01720416</v>
+        <v>100.62</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>1009173.59</v>
+        <v>402480.0</v>
       </c>
       <c r="I66" s="1">
-        <v>-20807.64</v>
+        <v>-6620.0</v>
       </c>
       <c r="J66" s="1">
-        <v>-2.0618494386085</v>
+        <v>-1.6448022261976</v>
       </c>
       <c r="K66">
-        <v>2.06</v>
-[...2 lines deleted...]
-        <v>217</v>
+        <v>0.17</v>
+      </c>
+      <c r="L66">
+        <v>684.93</v>
       </c>
       <c r="M66" s="1">
-        <v>988365.95</v>
+        <v>395860.0</v>
       </c>
       <c r="N66" s="1">
-        <v>1009177.72</v>
+        <v>396544.93</v>
       </c>
       <c r="O66" s="1">
-        <v>0.71</v>
+        <v>0.26</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>218</v>
+        <v>208</v>
       </c>
       <c r="B67" t="s">
-        <v>219</v>
+        <v>209</v>
       </c>
       <c r="C67" s="1">
-        <v>800000.0</v>
+        <v>416000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>98.362</v>
+        <v>100.146</v>
       </c>
       <c r="E67" s="1">
-        <v>100.49511125</v>
+        <v>99.662</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>803960.89</v>
+        <v>414593.92</v>
       </c>
       <c r="I67" s="1">
-        <v>-17064.89</v>
+        <v>2013.44</v>
       </c>
       <c r="J67" s="1">
-        <v>-2.1226020086624</v>
+        <v>0.48564146816239</v>
       </c>
       <c r="K67">
-        <v>3.16</v>
+        <v>0.48</v>
       </c>
       <c r="L67" t="s">
-        <v>220</v>
+        <v>210</v>
       </c>
       <c r="M67" s="1">
-        <v>786896.0</v>
+        <v>416607.36</v>
       </c>
       <c r="N67" s="1">
-        <v>812161.75</v>
+        <v>418590.48</v>
       </c>
       <c r="O67" s="1">
-        <v>0.57</v>
+        <v>0.28</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>221</v>
+        <v>211</v>
       </c>
       <c r="B68" t="s">
-        <v>222</v>
+        <v>212</v>
       </c>
       <c r="C68" s="1">
-        <v>900000.0</v>
+        <v>627000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>97.532</v>
+        <v>98.903</v>
       </c>
       <c r="E68" s="1">
-        <v>99.631</v>
+        <v>99.84305423</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>896679.0</v>
+        <v>626015.95</v>
       </c>
       <c r="I68" s="1">
-        <v>-18891.0</v>
+        <v>-5894.14</v>
       </c>
       <c r="J68" s="1">
-        <v>-2.1067739960454</v>
+        <v>-0.94153192103172</v>
       </c>
       <c r="K68">
-        <v>0.25</v>
+        <v>3.4</v>
       </c>
       <c r="L68" t="s">
-        <v>223</v>
+        <v>213</v>
       </c>
       <c r="M68" s="1">
-        <v>877788.0</v>
+        <v>620121.81</v>
       </c>
       <c r="N68" s="1">
-        <v>880053.41</v>
+        <v>641418.34</v>
       </c>
       <c r="O68" s="1">
-        <v>0.62</v>
+        <v>0.43</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>224</v>
+        <v>214</v>
       </c>
       <c r="B69" t="s">
-        <v>225</v>
+        <v>215</v>
       </c>
       <c r="C69" s="1">
-        <v>615000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>97.715</v>
+        <v>98.797</v>
       </c>
       <c r="E69" s="1">
-        <v>99.44689431</v>
+        <v>100.096834</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>611598.4</v>
+        <v>500484.17</v>
       </c>
       <c r="I69" s="1">
-        <v>-10651.15</v>
+        <v>-6499.17</v>
       </c>
       <c r="J69" s="1">
-        <v>-1.741526792745</v>
+        <v>-1.2985765363967</v>
       </c>
       <c r="K69">
-        <v>0.94</v>
+        <v>2.41</v>
       </c>
       <c r="L69" t="s">
-        <v>226</v>
+        <v>216</v>
       </c>
       <c r="M69" s="1">
-        <v>600947.25</v>
+        <v>493985.0</v>
       </c>
       <c r="N69" s="1">
-        <v>606739.2</v>
+        <v>506016.81</v>
       </c>
       <c r="O69" s="1">
-        <v>0.43</v>
+        <v>0.34</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>227</v>
+        <v>217</v>
       </c>
       <c r="B70" t="s">
-        <v>228</v>
+        <v>218</v>
       </c>
       <c r="C70" s="1">
-        <v>400000.0</v>
+        <v>1592000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>105.832</v>
+        <v>98.386</v>
       </c>
       <c r="E70" s="1">
-        <v>108.7698</v>
+        <v>100.08562374</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>435079.2</v>
+        <v>1593363.13</v>
       </c>
       <c r="I70" s="1">
-        <v>-11751.2</v>
+        <v>-27058.01</v>
       </c>
       <c r="J70" s="1">
-        <v>-2.7009335311824</v>
+        <v>-1.6981697072406</v>
       </c>
       <c r="K70">
-        <v>2.11</v>
+        <v>1.33</v>
       </c>
       <c r="L70" t="s">
-        <v>229</v>
+        <v>219</v>
       </c>
       <c r="M70" s="1">
-        <v>423328.0</v>
+        <v>1566305.12</v>
       </c>
       <c r="N70" s="1">
-        <v>431760.88</v>
+        <v>1587510.04</v>
       </c>
       <c r="O70" s="1">
-        <v>0.3</v>
+        <v>1.06</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>230</v>
+        <v>220</v>
       </c>
       <c r="B71" t="s">
-        <v>231</v>
+        <v>221</v>
       </c>
       <c r="C71" s="1">
-        <v>800000.0</v>
+        <v>1009000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>100.669</v>
+        <v>98.001</v>
       </c>
       <c r="E71" s="1">
-        <v>100.9622225</v>
+        <v>100.01720416</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>807697.78</v>
+        <v>1009173.59</v>
       </c>
       <c r="I71" s="1">
-        <v>-2345.78</v>
+        <v>-20343.5</v>
       </c>
       <c r="J71" s="1">
-        <v>-0.29042793704348</v>
+        <v>-2.015857351162</v>
       </c>
       <c r="K71">
-        <v>3.03</v>
+        <v>2.86</v>
       </c>
       <c r="L71" t="s">
-        <v>232</v>
+        <v>222</v>
       </c>
       <c r="M71" s="1">
-        <v>805352.0</v>
+        <v>988830.09</v>
       </c>
       <c r="N71" s="1">
-        <v>829557.48</v>
+        <v>1017678.09</v>
       </c>
       <c r="O71" s="1">
-        <v>0.58</v>
+        <v>0.68</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>233</v>
+        <v>223</v>
       </c>
       <c r="B72" t="s">
-        <v>234</v>
+        <v>224</v>
       </c>
       <c r="C72" s="1">
-        <v>700000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>99.51</v>
+        <v>98.947</v>
       </c>
       <c r="E72" s="1">
-        <v>99.821</v>
+        <v>100.49511125</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>698747.0</v>
+        <v>803960.89</v>
       </c>
       <c r="I72" s="1">
-        <v>-2177.0</v>
+        <v>-12384.89</v>
       </c>
       <c r="J72" s="1">
-        <v>-0.31155768826199</v>
+        <v>-1.5404841397198</v>
       </c>
       <c r="K72">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.31</v>
+      </c>
+      <c r="L72" t="s">
+        <v>225</v>
       </c>
       <c r="M72" s="1">
-        <v>696570.0</v>
+        <v>791576.0</v>
       </c>
       <c r="N72" s="1">
-        <v>696570.0</v>
+        <v>794039.01</v>
       </c>
       <c r="O72" s="1">
-        <v>0.49</v>
+        <v>0.53</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>235</v>
+        <v>226</v>
       </c>
       <c r="B73" t="s">
-        <v>236</v>
+        <v>227</v>
       </c>
       <c r="C73" s="1">
-        <v>1258000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>97.983</v>
+        <v>98.396</v>
       </c>
       <c r="E73" s="1">
-        <v>99.38705326</v>
+        <v>99.631</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>1250289.13</v>
+        <v>896679.0</v>
       </c>
       <c r="I73" s="1">
-        <v>-17662.99</v>
+        <v>-11115.0</v>
       </c>
       <c r="J73" s="1">
-        <v>-1.4127124339632</v>
+        <v>-1.2395740281639</v>
       </c>
       <c r="K73">
-        <v>2.47</v>
+        <v>1.19</v>
       </c>
       <c r="L73" t="s">
-        <v>237</v>
+        <v>228</v>
       </c>
       <c r="M73" s="1">
-        <v>1232626.14</v>
+        <v>885564.0</v>
       </c>
       <c r="N73" s="1">
-        <v>1263641.01</v>
+        <v>896243.79</v>
       </c>
       <c r="O73" s="1">
-        <v>0.89</v>
+        <v>0.6</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>238</v>
+        <v>229</v>
       </c>
       <c r="B74" t="s">
-        <v>239</v>
+        <v>230</v>
       </c>
       <c r="C74" s="1">
-        <v>500000.0</v>
+        <v>1115000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>98.362</v>
+        <v>100.217</v>
       </c>
       <c r="E74" s="1">
-        <v>99.7035</v>
+        <v>99.731</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>498517.5</v>
+        <v>1112000.65</v>
       </c>
       <c r="I74" s="1">
-        <v>-6707.5</v>
+        <v>5418.9</v>
       </c>
       <c r="J74" s="1">
-        <v>-1.3454893759998</v>
+        <v>0.48731086623016</v>
       </c>
       <c r="K74">
-        <v>2.56</v>
+        <v>0.11</v>
       </c>
       <c r="L74" t="s">
-        <v>240</v>
+        <v>231</v>
       </c>
       <c r="M74" s="1">
-        <v>491810.0</v>
+        <v>1117419.55</v>
       </c>
       <c r="N74" s="1">
-        <v>504616.51</v>
+        <v>1118679.65</v>
       </c>
       <c r="O74" s="1">
-        <v>0.35</v>
+        <v>0.75</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>241</v>
+        <v>232</v>
       </c>
       <c r="B75" t="s">
-        <v>242</v>
+        <v>233</v>
       </c>
       <c r="C75" s="1">
-        <v>2050000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>100.303</v>
+        <v>100.119</v>
       </c>
       <c r="E75" s="1">
-        <v>96.98605268</v>
+        <v>99.451</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>1988214.08</v>
+        <v>1093961.0</v>
       </c>
       <c r="I75" s="1">
-        <v>67997.42</v>
+        <v>7348.0</v>
       </c>
       <c r="J75" s="1">
-        <v>3.4200250709421</v>
+        <v>0.67168756473037</v>
       </c>
       <c r="K75">
-        <v>3.8</v>
+        <v>0.44</v>
       </c>
       <c r="L75" t="s">
-        <v>243</v>
+        <v>234</v>
       </c>
       <c r="M75" s="1">
-        <v>2056211.5</v>
+        <v>1101309.0</v>
       </c>
       <c r="N75" s="1">
-        <v>2134055.34</v>
+        <v>1106187.42</v>
       </c>
       <c r="O75" s="1">
-        <v>1.5</v>
+        <v>0.74</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>244</v>
+        <v>235</v>
       </c>
       <c r="B76" t="s">
-        <v>245</v>
+        <v>236</v>
       </c>
       <c r="C76" s="1">
-        <v>900000.0</v>
+        <v>1258000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>89.875</v>
+        <v>98.086</v>
       </c>
       <c r="E76" s="1">
-        <v>83.47740778</v>
+        <v>99.38705326</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>751296.67</v>
+        <v>1250289.13</v>
       </c>
       <c r="I76" s="1">
-        <v>57578.33</v>
+        <v>-16367.25</v>
       </c>
       <c r="J76" s="1">
-        <v>7.6638606690484</v>
+        <v>-1.3090772052061</v>
       </c>
       <c r="K76">
-        <v>1.01</v>
+        <v>0.2</v>
       </c>
       <c r="L76" t="s">
-        <v>246</v>
+        <v>237</v>
       </c>
       <c r="M76" s="1">
-        <v>808875.0</v>
+        <v>1233921.88</v>
       </c>
       <c r="N76" s="1">
-        <v>817936.64</v>
+        <v>1236498.2</v>
       </c>
       <c r="O76" s="1">
-        <v>0.57</v>
+        <v>0.82</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>247</v>
+        <v>238</v>
       </c>
       <c r="B77" t="s">
-        <v>248</v>
+        <v>239</v>
       </c>
       <c r="C77" s="1">
-        <v>700000.0</v>
+        <v>2050000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>102.112</v>
+        <v>100.78</v>
       </c>
       <c r="E77" s="1">
-        <v>100.4068</v>
+        <v>96.98605268</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>702847.6</v>
+        <v>1988214.08</v>
       </c>
       <c r="I77" s="1">
-        <v>11936.4</v>
+        <v>77775.92</v>
       </c>
       <c r="J77" s="1">
-        <v>1.698291350785</v>
+        <v>3.9118483659466</v>
       </c>
       <c r="K77">
-        <v>0.81</v>
+        <v>0.26</v>
       </c>
       <c r="L77" t="s">
-        <v>249</v>
+        <v>240</v>
       </c>
       <c r="M77" s="1">
-        <v>714784.0</v>
+        <v>2065990.0</v>
       </c>
       <c r="N77" s="1">
-        <v>720431.95</v>
+        <v>2071297.53</v>
       </c>
       <c r="O77" s="1">
-        <v>0.51</v>
+        <v>1.38</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>250</v>
+        <v>241</v>
       </c>
       <c r="B78" t="s">
-        <v>251</v>
+        <v>242</v>
       </c>
       <c r="C78" s="1">
-        <v>700000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>98.113</v>
+        <v>91.148</v>
       </c>
       <c r="E78" s="1">
-        <v>100.231</v>
+        <v>83.47740778</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>701617.0</v>
+        <v>751296.67</v>
       </c>
       <c r="I78" s="1">
-        <v>-14826.0</v>
+        <v>69035.33</v>
       </c>
       <c r="J78" s="1">
-        <v>-2.1131186958127</v>
+        <v>9.1888241698183</v>
       </c>
       <c r="K78">
-        <v>0.63</v>
+        <v>1.41</v>
       </c>
       <c r="L78" t="s">
-        <v>252</v>
+        <v>243</v>
       </c>
       <c r="M78" s="1">
-        <v>686791.0</v>
+        <v>820332.0</v>
       </c>
       <c r="N78" s="1">
-        <v>691177.99</v>
+        <v>832999.81</v>
       </c>
       <c r="O78" s="1">
-        <v>0.48</v>
+        <v>0.56</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>253</v>
+        <v>244</v>
       </c>
       <c r="B79" t="s">
-        <v>254</v>
+        <v>245</v>
       </c>
       <c r="C79" s="1">
-        <v>800000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>97.992</v>
+        <v>101.911</v>
       </c>
       <c r="E79" s="1">
-        <v>100.28911125</v>
+        <v>100.4068</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>802312.89</v>
+        <v>702847.6</v>
       </c>
       <c r="I79" s="1">
-        <v>-18376.89</v>
+        <v>10529.4</v>
       </c>
       <c r="J79" s="1">
-        <v>-2.2904891880772</v>
+        <v>1.498105705988</v>
       </c>
       <c r="K79">
-        <v>0.15</v>
+        <v>1.63</v>
       </c>
       <c r="L79" t="s">
-        <v>255</v>
+        <v>246</v>
       </c>
       <c r="M79" s="1">
-        <v>783936.0</v>
+        <v>713377.0</v>
       </c>
       <c r="N79" s="1">
-        <v>785119.56</v>
+        <v>724821.52</v>
       </c>
       <c r="O79" s="1">
-        <v>0.55</v>
+        <v>0.48</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>256</v>
+        <v>247</v>
       </c>
       <c r="B80" t="s">
-        <v>257</v>
+        <v>248</v>
       </c>
       <c r="C80" s="1">
-        <v>400000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>89.81</v>
+        <v>100.229</v>
       </c>
       <c r="E80" s="1">
-        <v>90.19025</v>
+        <v>100.30714286</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>360761.0</v>
+        <v>702150.0</v>
       </c>
       <c r="I80" s="1">
-        <v>-1521.0</v>
+        <v>-547.0</v>
       </c>
       <c r="J80" s="1">
-        <v>-0.42160876591428</v>
+        <v>-0.077903581855729</v>
       </c>
       <c r="K80">
-        <v>0.07</v>
-[...2 lines deleted...]
-        <v>263.01</v>
+        <v>0.65</v>
+      </c>
+      <c r="L80" t="s">
+        <v>249</v>
       </c>
       <c r="M80" s="1">
-        <v>359240.0</v>
+        <v>701603.0</v>
       </c>
       <c r="N80" s="1">
-        <v>359503.01</v>
+        <v>706129.89</v>
       </c>
       <c r="O80" s="1">
-        <v>0.25</v>
+        <v>0.47</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>258</v>
+        <v>250</v>
       </c>
       <c r="B81" t="s">
-        <v>259</v>
+        <v>251</v>
       </c>
       <c r="C81" s="1">
-        <v>100000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>90.512</v>
+        <v>98.628</v>
       </c>
       <c r="E81" s="1">
-        <v>89.875</v>
+        <v>100.231</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>89875.0</v>
+        <v>701617.0</v>
       </c>
       <c r="I81" s="1">
-        <v>637.0</v>
+        <v>-11221.0</v>
       </c>
       <c r="J81" s="1">
-        <v>0.70876216968011</v>
+        <v>-1.5993056040546</v>
       </c>
       <c r="K81">
-        <v>0.13</v>
-[...2 lines deleted...]
-        <v>129.45</v>
+        <v>0.5</v>
+      </c>
+      <c r="L81" t="s">
+        <v>252</v>
       </c>
       <c r="M81" s="1">
-        <v>90512.0</v>
+        <v>690396.0</v>
       </c>
       <c r="N81" s="1">
-        <v>90641.45</v>
+        <v>693919.97</v>
       </c>
       <c r="O81" s="1">
-        <v>0.06</v>
+        <v>0.46</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>260</v>
+        <v>253</v>
       </c>
       <c r="B82" t="s">
-        <v>261</v>
+        <v>254</v>
       </c>
       <c r="C82" s="1">
-        <v>600000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>97.738</v>
+        <v>98.176</v>
       </c>
       <c r="E82" s="1">
-        <v>99.92916667</v>
+        <v>100.28911125</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>599575.0</v>
+        <v>802312.89</v>
       </c>
       <c r="I82" s="1">
-        <v>-13147.0</v>
+        <v>-16904.89</v>
       </c>
       <c r="J82" s="1">
-        <v>-2.1927198432223</v>
+        <v>-2.1070196192411</v>
       </c>
       <c r="K82">
-        <v>2.27</v>
+        <v>0.79</v>
       </c>
       <c r="L82" t="s">
-        <v>262</v>
+        <v>255</v>
       </c>
       <c r="M82" s="1">
-        <v>586428.0</v>
+        <v>785408.0</v>
       </c>
       <c r="N82" s="1">
-        <v>600051.29</v>
+        <v>791720.33</v>
       </c>
       <c r="O82" s="1">
-        <v>0.42</v>
+        <v>0.53</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>263</v>
+        <v>256</v>
       </c>
       <c r="B83" t="s">
-        <v>264</v>
+        <v>257</v>
       </c>
       <c r="C83" s="1">
-        <v>580000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>98.033</v>
+        <v>101.211</v>
       </c>
       <c r="E83" s="1">
-        <v>100.00810345</v>
+        <v>99.651</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>580047.0</v>
+        <v>597906.0</v>
       </c>
       <c r="I83" s="1">
-        <v>-11455.6</v>
+        <v>9360.0</v>
       </c>
       <c r="J83" s="1">
-        <v>-1.9749434097582</v>
+        <v>1.5654634675016</v>
       </c>
       <c r="K83">
-        <v>0.94</v>
+        <v>0.67</v>
       </c>
       <c r="L83" t="s">
-        <v>265</v>
+        <v>258</v>
       </c>
       <c r="M83" s="1">
-        <v>568591.4</v>
+        <v>607266.0</v>
       </c>
       <c r="N83" s="1">
-        <v>574057.38</v>
+        <v>611295.45</v>
       </c>
       <c r="O83" s="1">
-        <v>0.4</v>
+        <v>0.41</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>266</v>
+        <v>259</v>
       </c>
       <c r="B84" t="s">
-        <v>267</v>
+        <v>260</v>
       </c>
       <c r="C84" s="1">
-        <v>1100000.0</v>
+        <v>898000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>97.9</v>
+        <v>100.436</v>
       </c>
       <c r="E84" s="1">
-        <v>100.03090909</v>
+        <v>99.768</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>1100340.0</v>
+        <v>895916.64</v>
       </c>
       <c r="I84" s="1">
-        <v>-23440.0</v>
+        <v>5998.64</v>
       </c>
       <c r="J84" s="1">
-        <v>-2.1302506497992</v>
+        <v>0.66955336380403</v>
       </c>
       <c r="K84">
-        <v>0.31</v>
+        <v>0.16</v>
       </c>
       <c r="L84" t="s">
-        <v>268</v>
+        <v>261</v>
       </c>
       <c r="M84" s="1">
-        <v>1076900.0</v>
+        <v>901915.28</v>
       </c>
       <c r="N84" s="1">
-        <v>1080286.49</v>
+        <v>903345.31</v>
       </c>
       <c r="O84" s="1">
-        <v>0.76</v>
+        <v>0.6</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>269</v>
+        <v>262</v>
       </c>
       <c r="B85" t="s">
-        <v>270</v>
+        <v>263</v>
       </c>
       <c r="C85" s="1">
         <v>600000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>98.384</v>
+        <v>99.255</v>
       </c>
       <c r="E85" s="1">
-        <v>100.681715</v>
+        <v>99.92916667</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>604090.29</v>
+        <v>599575.0</v>
       </c>
       <c r="I85" s="1">
-        <v>-13786.29</v>
+        <v>-4045.0</v>
       </c>
       <c r="J85" s="1">
-        <v>-2.2821571920979</v>
+        <v>-0.67464453988242</v>
       </c>
       <c r="K85">
-        <v>1.54</v>
-[...2 lines deleted...]
-        <v>271</v>
+        <v>0.0</v>
+      </c>
+      <c r="L85">
+        <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>590304.0</v>
+        <v>595530.0</v>
       </c>
       <c r="N85" s="1">
-        <v>599519.75</v>
+        <v>595530.0</v>
       </c>
       <c r="O85" s="1">
-        <v>0.42</v>
+        <v>0.4</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>272</v>
+        <v>264</v>
       </c>
       <c r="B86" t="s">
-        <v>273</v>
+        <v>265</v>
       </c>
       <c r="C86" s="1">
-        <v>580000.0</v>
+        <v>280000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>102.265</v>
+        <v>98.348</v>
       </c>
       <c r="E86" s="1">
-        <v>102.24853966</v>
+        <v>100.00810357</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>593041.53</v>
+        <v>280022.69</v>
       </c>
       <c r="I86" s="1">
-        <v>95.47</v>
+        <v>-4648.29</v>
       </c>
       <c r="J86" s="1">
-        <v>0.016098366669194</v>
+        <v>-1.6599690546505</v>
       </c>
       <c r="K86">
-        <v>1.3</v>
+        <v>1.69</v>
       </c>
       <c r="L86" t="s">
-        <v>274</v>
+        <v>266</v>
       </c>
       <c r="M86" s="1">
-        <v>593137.0</v>
+        <v>275374.4</v>
       </c>
       <c r="N86" s="1">
-        <v>600675.01</v>
+        <v>280113.38</v>
       </c>
       <c r="O86" s="1">
-        <v>0.42</v>
+        <v>0.19</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>275</v>
+        <v>267</v>
       </c>
       <c r="B87" t="s">
-        <v>276</v>
+        <v>268</v>
       </c>
       <c r="C87" s="1">
-        <v>1100000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>100.62</v>
+        <v>98.437</v>
       </c>
       <c r="E87" s="1">
-        <v>100.55165909</v>
+        <v>98.71</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>1106068.25</v>
+        <v>592260.0</v>
       </c>
       <c r="I87" s="1">
-        <v>751.75</v>
+        <v>-1638.0</v>
       </c>
       <c r="J87" s="1">
-        <v>0.067965968646148</v>
+        <v>-0.27656772363489</v>
       </c>
       <c r="K87">
-        <v>3.09</v>
+        <v>1.21</v>
       </c>
       <c r="L87" t="s">
-        <v>277</v>
+        <v>269</v>
       </c>
       <c r="M87" s="1">
-        <v>1106820.0</v>
+        <v>590622.0</v>
       </c>
       <c r="N87" s="1">
-        <v>1140803.22</v>
+        <v>597854.88</v>
       </c>
       <c r="O87" s="1">
-        <v>0.8</v>
+        <v>0.4</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>278</v>
+        <v>270</v>
       </c>
       <c r="B88" t="s">
-        <v>279</v>
+        <v>271</v>
       </c>
       <c r="C88" s="1">
-        <v>500000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>98.025</v>
+        <v>98.81</v>
       </c>
       <c r="E88" s="1">
-        <v>99.772</v>
+        <v>100.03090857</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>498860.0</v>
+        <v>700216.36</v>
       </c>
       <c r="I88" s="1">
-        <v>-8735.0</v>
+        <v>-8546.36</v>
       </c>
       <c r="J88" s="1">
-        <v>-1.7509922623582</v>
+        <v>-1.2205313226329</v>
       </c>
       <c r="K88">
-        <v>0.35</v>
+        <v>0.21</v>
       </c>
       <c r="L88" t="s">
-        <v>280</v>
+        <v>272</v>
       </c>
       <c r="M88" s="1">
-        <v>490125.0</v>
+        <v>691670.0</v>
       </c>
       <c r="N88" s="1">
-        <v>491880.14</v>
+        <v>693127.82</v>
       </c>
       <c r="O88" s="1">
-        <v>0.34</v>
+        <v>0.46</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>281</v>
+        <v>273</v>
       </c>
       <c r="B89" t="s">
-        <v>282</v>
+        <v>274</v>
       </c>
       <c r="C89" s="1">
-        <v>600000.0</v>
+        <v>487000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>97.1</v>
+        <v>100.124</v>
       </c>
       <c r="E89" s="1">
-        <v>99.99133333</v>
+        <v>100.0</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>599948.0</v>
+        <v>487000.0</v>
       </c>
       <c r="I89" s="1">
-        <v>-17348.0</v>
+        <v>603.88</v>
       </c>
       <c r="J89" s="1">
-        <v>-2.8915839372746</v>
+        <v>0.124</v>
       </c>
       <c r="K89">
-        <v>1.42</v>
+        <v>0.55</v>
       </c>
       <c r="L89" t="s">
-        <v>283</v>
+        <v>275</v>
       </c>
       <c r="M89" s="1">
-        <v>582600.0</v>
+        <v>487603.88</v>
       </c>
       <c r="N89" s="1">
-        <v>591106.85</v>
+        <v>490286.04</v>
       </c>
       <c r="O89" s="1">
-        <v>0.41</v>
+        <v>0.33</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>284</v>
+        <v>276</v>
       </c>
       <c r="B90" t="s">
-        <v>285</v>
+        <v>277</v>
       </c>
       <c r="C90" s="1">
-        <v>1100000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>92.813</v>
+        <v>101.113</v>
       </c>
       <c r="E90" s="1">
-        <v>94.52690909</v>
+        <v>99.942</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>1039796.0</v>
+        <v>899478.0</v>
       </c>
       <c r="I90" s="1">
-        <v>-18853.0</v>
+        <v>10539.0</v>
       </c>
       <c r="J90" s="1">
-        <v>-1.8131441167306</v>
+        <v>1.171679574153</v>
       </c>
       <c r="K90">
-        <v>0.21</v>
+        <v>0.68</v>
       </c>
       <c r="L90" t="s">
-        <v>286</v>
+        <v>278</v>
       </c>
       <c r="M90" s="1">
-        <v>1020943.0</v>
+        <v>910017.0</v>
       </c>
       <c r="N90" s="1">
-        <v>1023253.0</v>
+        <v>916095.08</v>
       </c>
       <c r="O90" s="1">
-        <v>0.72</v>
+        <v>0.61</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>287</v>
+        <v>279</v>
       </c>
       <c r="B91" t="s">
-        <v>285</v>
+        <v>280</v>
       </c>
       <c r="C91" s="1">
         <v>700000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>99.831</v>
+        <v>94.221</v>
       </c>
       <c r="E91" s="1">
-        <v>95.31451</v>
+        <v>94.61294429</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>667201.57</v>
+        <v>662290.61</v>
       </c>
       <c r="I91" s="1">
-        <v>31615.43</v>
+        <v>-2743.61</v>
       </c>
       <c r="J91" s="1">
-        <v>4.7385125307784</v>
+        <v>-0.41426074272743</v>
       </c>
       <c r="K91">
-        <v>1.69</v>
+        <v>0.46</v>
       </c>
       <c r="L91" t="s">
-        <v>288</v>
+        <v>281</v>
       </c>
       <c r="M91" s="1">
-        <v>698817.0</v>
+        <v>659547.0</v>
       </c>
       <c r="N91" s="1">
-        <v>710641.17</v>
+        <v>662735.36</v>
       </c>
       <c r="O91" s="1">
-        <v>0.5</v>
+        <v>0.44</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>289</v>
+        <v>282</v>
       </c>
       <c r="B92" t="s">
-        <v>290</v>
+        <v>283</v>
       </c>
       <c r="C92" s="1">
-        <v>1200000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>95.724</v>
+        <v>101.194</v>
       </c>
       <c r="E92" s="1">
-        <v>98.91583333</v>
+        <v>100.55165909</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>1186990.0</v>
+        <v>1106068.25</v>
       </c>
       <c r="I92" s="1">
-        <v>-38302.0</v>
+        <v>7065.75</v>
       </c>
       <c r="J92" s="1">
-        <v>-3.2268174121096</v>
+        <v>0.63881681803994</v>
       </c>
       <c r="K92">
-        <v>3.66</v>
-[...2 lines deleted...]
-        <v>291</v>
+        <v>0.04</v>
+      </c>
+      <c r="L92">
+        <v>467.12</v>
       </c>
       <c r="M92" s="1">
-        <v>1148688.0</v>
+        <v>1113134.0</v>
       </c>
       <c r="N92" s="1">
-        <v>1192557.86</v>
+        <v>1113601.12</v>
       </c>
       <c r="O92" s="1">
-        <v>0.84</v>
+        <v>0.74</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>292</v>
+        <v>284</v>
       </c>
       <c r="B93" t="s">
-        <v>293</v>
+        <v>285</v>
       </c>
       <c r="C93" s="1">
-        <v>521000.0</v>
+        <v>2100000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>98.255</v>
+        <v>97.96</v>
       </c>
       <c r="E93" s="1">
-        <v>99.68758157</v>
+        <v>98.42609524</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>519372.3</v>
+        <v>2066948.0</v>
       </c>
       <c r="I93" s="1">
-        <v>-7463.75</v>
+        <v>-9788.0</v>
       </c>
       <c r="J93" s="1">
-        <v>-1.4370712492753</v>
+        <v>-0.47354843953501</v>
       </c>
       <c r="K93">
-        <v>1.54</v>
+        <v>2.22</v>
       </c>
       <c r="L93" t="s">
-        <v>294</v>
+        <v>286</v>
       </c>
       <c r="M93" s="1">
-        <v>511908.55</v>
+        <v>2057160.0</v>
       </c>
       <c r="N93" s="1">
-        <v>519934.09</v>
+        <v>2103762.74</v>
       </c>
       <c r="O93" s="1">
-        <v>0.36</v>
+        <v>1.4</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>295</v>
+        <v>287</v>
       </c>
       <c r="B94" t="s">
-        <v>296</v>
+        <v>288</v>
       </c>
       <c r="C94" s="1">
-        <v>500000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>97.684</v>
+        <v>96.82</v>
       </c>
       <c r="E94" s="1">
-        <v>99.996</v>
+        <v>95.396</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>499980.0</v>
+        <v>572376.0</v>
       </c>
       <c r="I94" s="1">
-        <v>-11560.0</v>
+        <v>8544.0</v>
       </c>
       <c r="J94" s="1">
-        <v>-2.3120924836993</v>
+        <v>1.4927250618475</v>
       </c>
       <c r="K94">
-        <v>1.34</v>
+        <v>0.22</v>
       </c>
       <c r="L94" t="s">
-        <v>297</v>
+        <v>289</v>
       </c>
       <c r="M94" s="1">
-        <v>488420.0</v>
+        <v>580920.0</v>
       </c>
       <c r="N94" s="1">
-        <v>495104.93</v>
+        <v>582214.52</v>
       </c>
       <c r="O94" s="1">
-        <v>0.35</v>
+        <v>0.39</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>298</v>
+        <v>290</v>
       </c>
       <c r="B95" t="s">
-        <v>299</v>
+        <v>288</v>
       </c>
       <c r="C95" s="1">
-        <v>517000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>97.452</v>
+        <v>96.744</v>
       </c>
       <c r="E95" s="1">
-        <v>99.72939652</v>
+        <v>98.91583286</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>515600.98</v>
+        <v>692410.83</v>
       </c>
       <c r="I95" s="1">
-        <v>-11774.14</v>
+        <v>-15202.83</v>
       </c>
       <c r="J95" s="1">
-        <v>-2.2835759544134</v>
+        <v>-2.1956372346169</v>
       </c>
       <c r="K95">
-        <v>2.65</v>
+        <v>0.22</v>
       </c>
       <c r="L95" t="s">
-        <v>300</v>
+        <v>291</v>
       </c>
       <c r="M95" s="1">
-        <v>503826.84</v>
+        <v>677208.0</v>
       </c>
       <c r="N95" s="1">
-        <v>517546.82</v>
+        <v>678718.27</v>
       </c>
       <c r="O95" s="1">
-        <v>0.36</v>
+        <v>0.45</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>301</v>
+        <v>292</v>
       </c>
       <c r="B96" t="s">
-        <v>302</v>
+        <v>293</v>
       </c>
       <c r="C96" s="1">
-        <v>1500000.0</v>
+        <v>521000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>98.104</v>
+        <v>98.033</v>
       </c>
       <c r="E96" s="1">
-        <v>100.08276467</v>
+        <v>99.68758157</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>1501241.47</v>
+        <v>519372.3</v>
       </c>
       <c r="I96" s="1">
-        <v>-29681.47</v>
+        <v>-8620.37</v>
       </c>
       <c r="J96" s="1">
-        <v>-1.9771283030171</v>
+        <v>-1.6597669918092</v>
       </c>
       <c r="K96">
-        <v>2.28</v>
+        <v>2.23</v>
       </c>
       <c r="L96" t="s">
-        <v>303</v>
+        <v>294</v>
       </c>
       <c r="M96" s="1">
-        <v>1471560.0</v>
+        <v>510751.93</v>
       </c>
       <c r="N96" s="1">
-        <v>1505798.01</v>
+        <v>522395.92</v>
       </c>
       <c r="O96" s="1">
-        <v>1.06</v>
+        <v>0.35</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>304</v>
+        <v>295</v>
       </c>
       <c r="B97" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="C97" s="1">
-        <v>700000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>100.791</v>
+        <v>98.708</v>
       </c>
       <c r="E97" s="1">
-        <v>103.012</v>
+        <v>99.996</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>721084.0</v>
+        <v>499980.0</v>
       </c>
       <c r="I97" s="1">
-        <v>-15547.0</v>
+        <v>-6440.0</v>
       </c>
       <c r="J97" s="1">
-        <v>-2.156059488215</v>
+        <v>-1.2880515220609</v>
       </c>
       <c r="K97">
-        <v>2.43</v>
+        <v>2.19</v>
       </c>
       <c r="L97" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="M97" s="1">
-        <v>705537.0</v>
+        <v>493540.0</v>
       </c>
       <c r="N97" s="1">
-        <v>722571.93</v>
+        <v>504498.9</v>
       </c>
       <c r="O97" s="1">
-        <v>0.51</v>
+        <v>0.34</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>307</v>
+        <v>298</v>
       </c>
       <c r="B98" t="s">
-        <v>308</v>
+        <v>299</v>
       </c>
       <c r="C98" s="1">
-        <v>369000.0</v>
+        <v>657000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>100.669</v>
+        <v>99.165</v>
       </c>
       <c r="E98" s="1">
-        <v>100.48160976</v>
+        <v>99.394</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>370777.14</v>
+        <v>653018.58</v>
       </c>
       <c r="I98" s="1">
-        <v>691.47</v>
+        <v>-1504.53</v>
       </c>
       <c r="J98" s="1">
-        <v>0.18649207985152</v>
+        <v>-0.23039620097793</v>
       </c>
       <c r="K98">
-        <v>1.98</v>
+        <v>0.42</v>
       </c>
       <c r="L98" t="s">
-        <v>309</v>
+        <v>300</v>
       </c>
       <c r="M98" s="1">
-        <v>371468.61</v>
+        <v>651514.05</v>
       </c>
       <c r="N98" s="1">
-        <v>378785.93</v>
+        <v>654281.55</v>
       </c>
       <c r="O98" s="1">
-        <v>0.27</v>
+        <v>0.44</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>310</v>
+        <v>301</v>
       </c>
       <c r="B99" t="s">
-        <v>311</v>
+        <v>302</v>
       </c>
       <c r="C99" s="1">
-        <v>560000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>98.598</v>
+        <v>95.293</v>
       </c>
       <c r="E99" s="1">
-        <v>99.56446429</v>
+        <v>93.6</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>557561.0</v>
+        <v>655200.0</v>
       </c>
       <c r="I99" s="1">
-        <v>-5412.2</v>
+        <v>11851.0</v>
       </c>
       <c r="J99" s="1">
-        <v>-0.97069199603272</v>
+        <v>1.8087606837607</v>
       </c>
       <c r="K99">
-        <v>3.42</v>
+        <v>1.03</v>
       </c>
       <c r="L99" t="s">
-        <v>312</v>
+        <v>303</v>
       </c>
       <c r="M99" s="1">
-        <v>552148.8</v>
+        <v>667051.0</v>
       </c>
       <c r="N99" s="1">
-        <v>571319.21</v>
+        <v>674249.97</v>
       </c>
       <c r="O99" s="1">
-        <v>0.4</v>
+        <v>0.45</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>313</v>
+        <v>304</v>
       </c>
       <c r="B100" t="s">
-        <v>314</v>
+        <v>305</v>
       </c>
       <c r="C100" s="1">
-        <v>400000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>99.591</v>
+        <v>98.557</v>
       </c>
       <c r="E100" s="1">
-        <v>101.1515</v>
+        <v>100.08276467</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>404606.0</v>
+        <v>1501241.47</v>
       </c>
       <c r="I100" s="1">
-        <v>-6242.0</v>
+        <v>-22886.47</v>
       </c>
       <c r="J100" s="1">
-        <v>-1.5427354018477</v>
+        <v>-1.5245029169092</v>
       </c>
       <c r="K100">
-        <v>4.12</v>
+        <v>3.11</v>
       </c>
       <c r="L100" t="s">
-        <v>315</v>
+        <v>306</v>
       </c>
       <c r="M100" s="1">
-        <v>398364.0</v>
+        <v>1478355.0</v>
       </c>
       <c r="N100" s="1">
-        <v>414835.23</v>
+        <v>1525014.25</v>
       </c>
       <c r="O100" s="1">
-        <v>0.29</v>
+        <v>1.02</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
       <c r="B101" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="C101" s="1">
-        <v>347000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>95.359</v>
+        <v>101.302</v>
       </c>
       <c r="E101" s="1">
-        <v>99.16931124</v>
+        <v>103.012</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>344117.51</v>
+        <v>721084.0</v>
       </c>
       <c r="I101" s="1">
-        <v>-13221.78</v>
+        <v>-11970.0</v>
       </c>
       <c r="J101" s="1">
-        <v>-3.84222819699</v>
+        <v>-1.6600007766086</v>
       </c>
       <c r="K101">
-        <v>0.87</v>
+        <v>3.34</v>
       </c>
       <c r="L101" t="s">
-        <v>318</v>
+        <v>309</v>
       </c>
       <c r="M101" s="1">
-        <v>330895.73</v>
+        <v>709114.0</v>
       </c>
       <c r="N101" s="1">
-        <v>333926.04</v>
+        <v>732506.47</v>
       </c>
       <c r="O101" s="1">
-        <v>0.23</v>
+        <v>0.49</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>319</v>
+        <v>310</v>
       </c>
       <c r="B102" t="s">
-        <v>320</v>
+        <v>311</v>
       </c>
       <c r="C102" s="1">
-        <v>1376000.0</v>
+        <v>560000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>97.944</v>
+        <v>99.491</v>
       </c>
       <c r="E102" s="1">
-        <v>100.03007631</v>
+        <v>99.56446429</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>1376413.85</v>
+        <v>557561.0</v>
       </c>
       <c r="I102" s="1">
-        <v>-28704.41</v>
+        <v>-411.4</v>
       </c>
       <c r="J102" s="1">
-        <v>-2.0854490820475</v>
+        <v>-0.073785648565807</v>
       </c>
       <c r="K102">
-        <v>0.28</v>
+        <v>0.67</v>
       </c>
       <c r="L102" t="s">
-        <v>321</v>
+        <v>312</v>
       </c>
       <c r="M102" s="1">
-        <v>1347709.44</v>
+        <v>557149.6</v>
       </c>
       <c r="N102" s="1">
-        <v>1351610.8</v>
+        <v>560908.5</v>
       </c>
       <c r="O102" s="1">
-        <v>0.95</v>
+        <v>0.37</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>322</v>
+        <v>313</v>
       </c>
       <c r="B103" t="s">
-        <v>323</v>
+        <v>314</v>
       </c>
       <c r="C103" s="1">
-        <v>700000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>102.768</v>
+        <v>100.76</v>
       </c>
       <c r="E103" s="1">
-        <v>101.59326143</v>
+        <v>101.1515</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>711152.83</v>
+        <v>404606.0</v>
       </c>
       <c r="I103" s="1">
-        <v>8223.17</v>
+        <v>-1566.0</v>
       </c>
       <c r="J103" s="1">
-        <v>1.1563154434751</v>
+        <v>-0.38704319757987</v>
       </c>
       <c r="K103">
-        <v>4.42</v>
+        <v>0.58</v>
       </c>
       <c r="L103" t="s">
-        <v>324</v>
+        <v>315</v>
       </c>
       <c r="M103" s="1">
-        <v>719376.0</v>
+        <v>403040.0</v>
       </c>
       <c r="N103" s="1">
-        <v>750348.6</v>
+        <v>405357.81</v>
       </c>
       <c r="O103" s="1">
-        <v>0.53</v>
+        <v>0.27</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>325</v>
+        <v>316</v>
       </c>
       <c r="B104" t="s">
-        <v>326</v>
+        <v>317</v>
       </c>
       <c r="C104" s="1">
-        <v>600000.0</v>
+        <v>347000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>103.129</v>
+        <v>96.484</v>
       </c>
       <c r="E104" s="1">
-        <v>105.93</v>
+        <v>99.16931124</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>635580.0</v>
+        <v>344117.51</v>
       </c>
       <c r="I104" s="1">
-        <v>-16806.0</v>
+        <v>-9318.03</v>
       </c>
       <c r="J104" s="1">
-        <v>-2.6441989993392</v>
+        <v>-2.7078046682367</v>
       </c>
       <c r="K104">
-        <v>0.1</v>
-[...2 lines deleted...]
-        <v>616.44</v>
+        <v>1.54</v>
+      </c>
+      <c r="L104" t="s">
+        <v>318</v>
       </c>
       <c r="M104" s="1">
-        <v>618774.0</v>
+        <v>334799.48</v>
       </c>
       <c r="N104" s="1">
-        <v>619390.44</v>
+        <v>340147.08</v>
       </c>
       <c r="O104" s="1">
-        <v>0.43</v>
+        <v>0.23</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>327</v>
+        <v>319</v>
       </c>
       <c r="B105" t="s">
-        <v>328</v>
+        <v>320</v>
       </c>
       <c r="C105" s="1">
-        <v>600000.0</v>
+        <v>1376000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>86.887</v>
+        <v>98.477</v>
       </c>
       <c r="E105" s="1">
-        <v>90.05</v>
+        <v>100.03007631</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>540300.0</v>
+        <v>1376413.85</v>
       </c>
       <c r="I105" s="1">
-        <v>-18978.0</v>
+        <v>-21370.33</v>
       </c>
       <c r="J105" s="1">
-        <v>-3.5124930594114</v>
+        <v>-1.5526093405701</v>
       </c>
       <c r="K105">
-        <v>0.45</v>
+        <v>0.95</v>
       </c>
       <c r="L105" t="s">
-        <v>329</v>
+        <v>321</v>
       </c>
       <c r="M105" s="1">
-        <v>521322.0</v>
+        <v>1355043.52</v>
       </c>
       <c r="N105" s="1">
-        <v>523993.23</v>
+        <v>1368166.26</v>
       </c>
       <c r="O105" s="1">
-        <v>0.37</v>
+        <v>0.91</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>330</v>
+        <v>322</v>
       </c>
       <c r="B106" t="s">
-        <v>331</v>
+        <v>323</v>
       </c>
       <c r="C106" s="1">
-        <v>600000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>99.994</v>
+        <v>103.097</v>
       </c>
       <c r="E106" s="1">
-        <v>99.33326</v>
+        <v>101.59326143</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>595999.56</v>
+        <v>711152.83</v>
       </c>
       <c r="I106" s="1">
-        <v>3964.44</v>
+        <v>10526.17</v>
       </c>
       <c r="J106" s="1">
-        <v>0.66517498771308</v>
+        <v>1.480155819671</v>
       </c>
       <c r="K106">
-        <v>1.92</v>
+        <v>0.69</v>
       </c>
       <c r="L106" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="M106" s="1">
-        <v>599964.0</v>
+        <v>721679.0</v>
       </c>
       <c r="N106" s="1">
-        <v>611493.45</v>
+        <v>726507.08</v>
       </c>
       <c r="O106" s="1">
-        <v>0.43</v>
+        <v>0.48</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
       <c r="B107" t="s">
-        <v>334</v>
+        <v>326</v>
       </c>
       <c r="C107" s="1">
-        <v>1600000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>83.389</v>
+        <v>104.494</v>
       </c>
       <c r="E107" s="1">
-        <v>85.4121875</v>
+        <v>105.93</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>1366595.0</v>
+        <v>635580.0</v>
       </c>
       <c r="I107" s="1">
-        <v>-32371.0</v>
+        <v>-8616.0</v>
       </c>
       <c r="J107" s="1">
-        <v>-2.368733970196</v>
+        <v>-1.3556121967337</v>
       </c>
       <c r="K107">
-        <v>0.24</v>
+        <v>1.44</v>
       </c>
       <c r="L107" t="s">
-        <v>335</v>
+        <v>327</v>
       </c>
       <c r="M107" s="1">
-        <v>1334224.0</v>
+        <v>626964.0</v>
       </c>
       <c r="N107" s="1">
-        <v>1338021.26</v>
+        <v>635594.14</v>
       </c>
       <c r="O107" s="1">
-        <v>0.94</v>
+        <v>0.42</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>336</v>
+        <v>328</v>
       </c>
       <c r="B108" t="s">
-        <v>337</v>
+        <v>329</v>
       </c>
       <c r="C108" s="1">
-        <v>300000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>96.747</v>
+        <v>99.147</v>
       </c>
       <c r="E108" s="1">
-        <v>90.06196</v>
+        <v>99.076</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>270185.88</v>
+        <v>792608.0</v>
       </c>
       <c r="I108" s="1">
-        <v>20055.12</v>
+        <v>568.0</v>
       </c>
       <c r="J108" s="1">
-        <v>7.4227120973161</v>
+        <v>0.07166215834309</v>
       </c>
       <c r="K108">
-        <v>0.48</v>
-[...2 lines deleted...]
-        <v>338</v>
+        <v>0.0</v>
+      </c>
+      <c r="L108">
+        <v>0.0</v>
       </c>
       <c r="M108" s="1">
-        <v>290241.0</v>
+        <v>793176.0</v>
       </c>
       <c r="N108" s="1">
-        <v>291677.3</v>
+        <v>793176.0</v>
       </c>
       <c r="O108" s="1">
-        <v>0.2</v>
+        <v>0.53</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>339</v>
+        <v>330</v>
       </c>
       <c r="B109" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="C109" s="1">
-        <v>369000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>100.079</v>
+        <v>87.952</v>
       </c>
       <c r="E109" s="1">
-        <v>100.15782656</v>
+        <v>90.05</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>369582.38</v>
+        <v>540300.0</v>
       </c>
       <c r="I109" s="1">
-        <v>-290.87</v>
+        <v>-12588.0</v>
       </c>
       <c r="J109" s="1">
-        <v>-0.078702345063095</v>
+        <v>-2.329816768462</v>
       </c>
       <c r="K109">
-        <v>3.48</v>
+        <v>0.79</v>
       </c>
       <c r="L109" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="M109" s="1">
-        <v>369291.51</v>
+        <v>527712.0</v>
       </c>
       <c r="N109" s="1">
-        <v>382150.91</v>
+        <v>532466.79</v>
       </c>
       <c r="O109" s="1">
-        <v>0.27</v>
+        <v>0.35</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
       <c r="B110" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="C110" s="1">
-        <v>487000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>100.715</v>
+        <v>100.538</v>
       </c>
       <c r="E110" s="1">
-        <v>100.5846961</v>
+        <v>99.33326</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>489847.47</v>
+        <v>595999.56</v>
       </c>
       <c r="I110" s="1">
-        <v>634.58</v>
+        <v>7228.44</v>
       </c>
       <c r="J110" s="1">
-        <v>0.12954644840771</v>
+        <v>1.2128263987309</v>
       </c>
       <c r="K110">
-        <v>3.32</v>
+        <v>2.75</v>
       </c>
       <c r="L110" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="M110" s="1">
-        <v>490482.05</v>
+        <v>603228.0</v>
       </c>
       <c r="N110" s="1">
-        <v>506664.79</v>
+        <v>619725.95</v>
       </c>
       <c r="O110" s="1">
-        <v>0.36</v>
+        <v>0.41</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="B111" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
       <c r="C111" s="1">
-        <v>1052000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>102.962</v>
+        <v>84.43</v>
       </c>
       <c r="E111" s="1">
-        <v>102.3524135</v>
+        <v>85.4121875</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>1076747.39</v>
+        <v>1366595.0</v>
       </c>
       <c r="I111" s="1">
-        <v>6412.85</v>
+        <v>-15715.0</v>
       </c>
       <c r="J111" s="1">
-        <v>0.59557608957845</v>
+        <v>-1.1499383504257</v>
       </c>
       <c r="K111">
-        <v>2.03</v>
+        <v>0.42</v>
       </c>
       <c r="L111" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="M111" s="1">
-        <v>1083160.24</v>
+        <v>1350880.0</v>
       </c>
       <c r="N111" s="1">
-        <v>1104500.71</v>
+        <v>1357669.04</v>
       </c>
       <c r="O111" s="1">
-        <v>0.77</v>
+        <v>0.9</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>348</v>
+        <v>339</v>
       </c>
       <c r="B112" t="s">
-        <v>349</v>
+        <v>340</v>
       </c>
       <c r="C112" s="1">
-        <v>1700000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>98.152</v>
+        <v>99.566</v>
       </c>
       <c r="E112" s="1">
-        <v>99.57176471</v>
+        <v>99.898</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>1692720.0</v>
+        <v>1598368.0</v>
       </c>
       <c r="I112" s="1">
-        <v>-24136.0</v>
+        <v>-5312.0</v>
       </c>
       <c r="J112" s="1">
-        <v>-1.4258707878444</v>
+        <v>-0.33233898576548</v>
       </c>
       <c r="K112">
-        <v>0.13</v>
+        <v>0.07</v>
       </c>
       <c r="L112" t="s">
-        <v>350</v>
+        <v>341</v>
       </c>
       <c r="M112" s="1">
-        <v>1668584.0</v>
+        <v>1593056.0</v>
       </c>
       <c r="N112" s="1">
-        <v>1670819.62</v>
+        <v>1594108.05</v>
       </c>
       <c r="O112" s="1">
-        <v>1.17</v>
+        <v>1.06</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>351</v>
+        <v>342</v>
       </c>
       <c r="B113" t="s">
-        <v>352</v>
+        <v>343</v>
       </c>
       <c r="C113" s="1">
-        <v>139000.0</v>
+        <v>369000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>97.745</v>
+        <v>100.532</v>
       </c>
       <c r="E113" s="1">
-        <v>100.21819424</v>
+        <v>100.15782656</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>139303.29</v>
+        <v>369582.38</v>
       </c>
       <c r="I113" s="1">
-        <v>-3437.74</v>
+        <v>1380.7</v>
       </c>
       <c r="J113" s="1">
-        <v>-2.4678096260325</v>
+        <v>0.37358382723765</v>
       </c>
       <c r="K113">
-        <v>0.74</v>
+        <v>0.34</v>
       </c>
       <c r="L113" t="s">
-        <v>353</v>
+        <v>344</v>
       </c>
       <c r="M113" s="1">
-        <v>135865.55</v>
+        <v>370963.08</v>
       </c>
       <c r="N113" s="1">
-        <v>136888.06</v>
+        <v>372216.67</v>
       </c>
       <c r="O113" s="1">
-        <v>0.1</v>
+        <v>0.25</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>354</v>
+        <v>345</v>
       </c>
       <c r="B114" t="s">
-        <v>355</v>
+        <v>346</v>
       </c>
       <c r="C114" s="1">
-        <v>619000.0</v>
+        <v>487000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>99.833</v>
+        <v>101.496</v>
       </c>
       <c r="E114" s="1">
-        <v>99.80049435</v>
+        <v>100.5846961</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>617765.06</v>
+        <v>489847.47</v>
       </c>
       <c r="I114" s="1">
-        <v>201.21</v>
+        <v>4438.05</v>
       </c>
       <c r="J114" s="1">
-        <v>0.032570634538638</v>
+        <v>0.90600651668161</v>
       </c>
       <c r="K114">
-        <v>3.04</v>
+        <v>0.28</v>
       </c>
       <c r="L114" t="s">
-        <v>356</v>
+        <v>347</v>
       </c>
       <c r="M114" s="1">
-        <v>617966.27</v>
+        <v>494285.52</v>
       </c>
       <c r="N114" s="1">
-        <v>636777.93</v>
+        <v>495629.77</v>
       </c>
       <c r="O114" s="1">
-        <v>0.45</v>
+        <v>0.33</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>357</v>
+        <v>348</v>
       </c>
       <c r="B115" t="s">
-        <v>358</v>
+        <v>349</v>
       </c>
       <c r="C115" s="1">
-        <v>949000.0</v>
+        <v>1052000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>97.985</v>
+        <v>103.333</v>
       </c>
       <c r="E115" s="1">
-        <v>99.96353635</v>
+        <v>102.3524135</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>948653.96</v>
+        <v>1076747.39</v>
       </c>
       <c r="I115" s="1">
-        <v>-18776.31</v>
+        <v>10315.77</v>
       </c>
       <c r="J115" s="1">
-        <v>-1.9792580637096</v>
+        <v>0.95804922266865</v>
       </c>
       <c r="K115">
-        <v>1.2</v>
+        <v>2.93</v>
       </c>
       <c r="L115" t="s">
-        <v>359</v>
+        <v>350</v>
       </c>
       <c r="M115" s="1">
-        <v>929877.65</v>
+        <v>1087063.16</v>
       </c>
       <c r="N115" s="1">
-        <v>941285.15</v>
+        <v>1117915.38</v>
       </c>
       <c r="O115" s="1">
-        <v>0.66</v>
+        <v>0.75</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>360</v>
+        <v>351</v>
       </c>
       <c r="B116" t="s">
-        <v>361</v>
+        <v>352</v>
       </c>
       <c r="C116" s="1">
-        <v>1100000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>87.642</v>
+        <v>98.044</v>
       </c>
       <c r="E116" s="1">
-        <v>90.12445818</v>
+        <v>99.57176471</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>991369.04</v>
+        <v>1692720.0</v>
       </c>
       <c r="I116" s="1">
-        <v>-27307.04</v>
+        <v>-25972.0</v>
       </c>
       <c r="J116" s="1">
-        <v>-2.7544777876057</v>
+        <v>-1.5343352710431</v>
       </c>
       <c r="K116">
-        <v>0.63</v>
+        <v>0.77</v>
       </c>
       <c r="L116" t="s">
-        <v>362</v>
+        <v>353</v>
       </c>
       <c r="M116" s="1">
-        <v>964062.0</v>
+        <v>1666748.0</v>
       </c>
       <c r="N116" s="1">
-        <v>970944.53</v>
+        <v>1679882.25</v>
       </c>
       <c r="O116" s="1">
-        <v>0.68</v>
+        <v>1.12</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>363</v>
+        <v>354</v>
       </c>
       <c r="B117" t="s">
-        <v>364</v>
+        <v>355</v>
       </c>
       <c r="C117" s="1">
-        <v>2200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>98.003</v>
+        <v>98.066</v>
       </c>
       <c r="E117" s="1">
-        <v>99.87081818</v>
+        <v>97.59</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>2197158.0</v>
+        <v>390360.0</v>
       </c>
       <c r="I117" s="1">
-        <v>-41092.0</v>
+        <v>1904.0</v>
       </c>
       <c r="J117" s="1">
-        <v>-1.8702341843418</v>
+        <v>0.48775489291936</v>
       </c>
       <c r="K117">
-        <v>0.28</v>
+        <v>1.74</v>
       </c>
       <c r="L117" t="s">
-        <v>365</v>
+        <v>356</v>
       </c>
       <c r="M117" s="1">
-        <v>2156066.0</v>
+        <v>392264.0</v>
       </c>
       <c r="N117" s="1">
-        <v>2162168.74</v>
+        <v>399209.21</v>
       </c>
       <c r="O117" s="1">
-        <v>1.52</v>
+        <v>0.27</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>366</v>
+        <v>357</v>
       </c>
       <c r="B118" t="s">
-        <v>367</v>
+        <v>358</v>
       </c>
       <c r="C118" s="1">
-        <v>1299000.0</v>
+        <v>549000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>97.605</v>
+        <v>98.32</v>
       </c>
       <c r="E118" s="1">
-        <v>100.05043341</v>
+        <v>99.96353552</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>1299655.13</v>
+        <v>548799.81</v>
       </c>
       <c r="I118" s="1">
-        <v>-31766.18</v>
+        <v>-9023.01</v>
       </c>
       <c r="J118" s="1">
-        <v>-2.4442007165393</v>
+        <v>-1.6441350444345</v>
       </c>
       <c r="K118">
-        <v>0.31</v>
+        <v>2.0</v>
       </c>
       <c r="L118" t="s">
-        <v>368</v>
+        <v>359</v>
       </c>
       <c r="M118" s="1">
-        <v>1267888.95</v>
+        <v>539776.8</v>
       </c>
       <c r="N118" s="1">
-        <v>1271887.38</v>
+        <v>550775.6</v>
       </c>
       <c r="O118" s="1">
-        <v>0.89</v>
+        <v>0.37</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>369</v>
+        <v>360</v>
       </c>
       <c r="B119" t="s">
-        <v>370</v>
+        <v>361</v>
       </c>
       <c r="C119" s="1">
-        <v>1700000.0</v>
+        <v>714000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>99.393</v>
+        <v>101.074</v>
       </c>
       <c r="E119" s="1">
-        <v>103.15</v>
+        <v>100.0</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>1753550.0</v>
+        <v>714000.0</v>
       </c>
       <c r="I119" s="1">
-        <v>-63869.0</v>
+        <v>7668.36</v>
       </c>
       <c r="J119" s="1">
-        <v>-3.6422685409598</v>
+        <v>1.074</v>
       </c>
       <c r="K119">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>368.41</v>
+        <v>0.97</v>
+      </c>
+      <c r="L119" t="s">
+        <v>362</v>
       </c>
       <c r="M119" s="1">
-        <v>1689681.0</v>
+        <v>721668.36</v>
       </c>
       <c r="N119" s="1">
-        <v>1690049.41</v>
+        <v>728604.92</v>
       </c>
       <c r="O119" s="1">
-        <v>1.19</v>
+        <v>0.49</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>371</v>
+        <v>363</v>
       </c>
       <c r="B120" t="s">
-        <v>372</v>
+        <v>364</v>
       </c>
       <c r="C120" s="1">
-        <v>600000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>98.756</v>
+        <v>88.647</v>
       </c>
       <c r="E120" s="1">
-        <v>100.77214333</v>
+        <v>90.124458</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>604632.86</v>
+        <v>450622.29</v>
       </c>
       <c r="I120" s="1">
-        <v>-12096.86</v>
+        <v>-7387.29</v>
       </c>
       <c r="J120" s="1">
-        <v>-2.0006950995022</v>
+        <v>-1.6393529933905</v>
       </c>
       <c r="K120">
-        <v>2.53</v>
+        <v>0.81</v>
       </c>
       <c r="L120" t="s">
-        <v>373</v>
+        <v>365</v>
       </c>
       <c r="M120" s="1">
-        <v>592536.0</v>
+        <v>443235.0</v>
       </c>
       <c r="N120" s="1">
-        <v>607707.78</v>
+        <v>447298.36</v>
       </c>
       <c r="O120" s="1">
-        <v>0.43</v>
+        <v>0.3</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>374</v>
+        <v>366</v>
       </c>
       <c r="B121" t="s">
-        <v>375</v>
+        <v>367</v>
       </c>
       <c r="C121" s="1">
         <v>2200000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>93.282</v>
+        <v>98.684</v>
       </c>
       <c r="E121" s="1">
-        <v>90.63588091</v>
+        <v>99.87081818</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>1993989.38</v>
+        <v>2197158.0</v>
       </c>
       <c r="I121" s="1">
-        <v>58214.62</v>
+        <v>-26110.0</v>
       </c>
       <c r="J121" s="1">
-        <v>2.9195050176245</v>
+        <v>-1.1883533182411</v>
       </c>
       <c r="K121">
-        <v>0.25</v>
+        <v>1.08</v>
       </c>
       <c r="L121" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="M121" s="1">
-        <v>2052204.0</v>
+        <v>2171048.0</v>
       </c>
       <c r="N121" s="1">
-        <v>2057719.07</v>
+        <v>2194780.88</v>
       </c>
       <c r="O121" s="1">
-        <v>1.44</v>
+        <v>1.46</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
       <c r="B122" t="s">
-        <v>378</v>
+        <v>370</v>
       </c>
       <c r="C122" s="1">
-        <v>1321000.0</v>
+        <v>1299000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>99.527</v>
+        <v>98.363</v>
       </c>
       <c r="E122" s="1">
-        <v>100.36824451</v>
+        <v>100.05043341</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>1325864.51</v>
+        <v>1299655.13</v>
       </c>
       <c r="I122" s="1">
-        <v>-11112.84</v>
+        <v>-21919.76</v>
       </c>
       <c r="J122" s="1">
-        <v>-0.83815804074882</v>
+        <v>-1.6865828090872</v>
       </c>
       <c r="K122">
-        <v>1.88</v>
+        <v>0.21</v>
       </c>
       <c r="L122" t="s">
-        <v>379</v>
+        <v>371</v>
       </c>
       <c r="M122" s="1">
-        <v>1314751.67</v>
+        <v>1277735.37</v>
       </c>
       <c r="N122" s="1">
-        <v>1339593.71</v>
+        <v>1280477.15</v>
       </c>
       <c r="O122" s="1">
-        <v>0.94</v>
+        <v>0.85</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>380</v>
+        <v>372</v>
       </c>
       <c r="B123" t="s">
-        <v>381</v>
+        <v>373</v>
       </c>
       <c r="C123" s="1">
-        <v>900000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>98.921</v>
+        <v>100.6</v>
       </c>
       <c r="E123" s="1">
-        <v>99.5</v>
+        <v>103.15</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>895500.0</v>
+        <v>1753550.0</v>
       </c>
       <c r="I123" s="1">
-        <v>-5211.0</v>
+        <v>-43350.0</v>
       </c>
       <c r="J123" s="1">
-        <v>-0.58190954773869</v>
+        <v>-2.4721279689772</v>
       </c>
       <c r="K123">
-        <v>0.27</v>
+        <v>0.87</v>
       </c>
       <c r="L123" t="s">
-        <v>382</v>
+        <v>374</v>
       </c>
       <c r="M123" s="1">
-        <v>890289.0</v>
+        <v>1710200.0</v>
       </c>
       <c r="N123" s="1">
-        <v>892675.8</v>
+        <v>1724936.44</v>
       </c>
       <c r="O123" s="1">
-        <v>0.63</v>
+        <v>1.15</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>383</v>
+        <v>375</v>
       </c>
       <c r="B124" t="s">
-        <v>384</v>
+        <v>376</v>
       </c>
       <c r="C124" s="1">
-        <v>400000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>97.785</v>
+        <v>99.001</v>
       </c>
       <c r="E124" s="1">
-        <v>99.794</v>
+        <v>98.819</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>399176.0</v>
+        <v>296457.0</v>
       </c>
       <c r="I124" s="1">
-        <v>-8036.0</v>
+        <v>546.0</v>
       </c>
       <c r="J124" s="1">
-        <v>-2.013147082991</v>
+        <v>0.18417510802578</v>
       </c>
       <c r="K124">
-        <v>0.17</v>
-[...2 lines deleted...]
-        <v>690.41</v>
+        <v>1.27</v>
+      </c>
+      <c r="L124" t="s">
+        <v>377</v>
       </c>
       <c r="M124" s="1">
-        <v>391140.0</v>
+        <v>297003.0</v>
       </c>
       <c r="N124" s="1">
-        <v>391830.41</v>
+        <v>300812.35</v>
       </c>
       <c r="O124" s="1">
-        <v>0.27</v>
+        <v>0.2</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
       <c r="B125" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="C125" s="1">
-        <v>558000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>103.884</v>
+        <v>98.972</v>
       </c>
       <c r="E125" s="1">
-        <v>101.92626523</v>
+        <v>100.77214333</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>568748.56</v>
+        <v>604632.86</v>
       </c>
       <c r="I125" s="1">
-        <v>10924.16</v>
+        <v>-10800.86</v>
       </c>
       <c r="J125" s="1">
-        <v>1.9207362916224</v>
+        <v>-1.7863501497421</v>
       </c>
       <c r="K125">
-        <v>0.19</v>
-[...2 lines deleted...]
-        <v>387</v>
+        <v>0.05</v>
+      </c>
+      <c r="L125">
+        <v>310.68</v>
       </c>
       <c r="M125" s="1">
-        <v>579672.72</v>
+        <v>593832.0</v>
       </c>
       <c r="N125" s="1">
-        <v>580736.03</v>
+        <v>594142.68</v>
       </c>
       <c r="O125" s="1">
-        <v>0.41</v>
+        <v>0.4</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>388</v>
+        <v>380</v>
       </c>
       <c r="B126" t="s">
-        <v>389</v>
+        <v>381</v>
       </c>
       <c r="C126" s="1">
-        <v>2000000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>96.637</v>
+        <v>94.212</v>
       </c>
       <c r="E126" s="1">
-        <v>99.2653</v>
+        <v>90.63588067</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>1985306.0</v>
+        <v>1359538.21</v>
       </c>
       <c r="I126" s="1">
-        <v>-52566.0</v>
+        <v>53641.79</v>
       </c>
       <c r="J126" s="1">
-        <v>-2.6477530415966</v>
+        <v>3.9455889952516</v>
       </c>
       <c r="K126">
-        <v>1.1</v>
+        <v>0.36</v>
       </c>
       <c r="L126" t="s">
-        <v>390</v>
+        <v>382</v>
       </c>
       <c r="M126" s="1">
-        <v>1932740.0</v>
+        <v>1413180.0</v>
       </c>
       <c r="N126" s="1">
-        <v>1954822.19</v>
+        <v>1418543.01</v>
       </c>
       <c r="O126" s="1">
-        <v>1.37</v>
+        <v>0.95</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>391</v>
+        <v>383</v>
       </c>
       <c r="B127" t="s">
-        <v>392</v>
+        <v>384</v>
       </c>
       <c r="C127" s="1">
-        <v>489000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>99.428</v>
+        <v>100.389</v>
       </c>
       <c r="E127" s="1">
-        <v>100.27266462</v>
+        <v>100.467</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>490333.33</v>
+        <v>1004670.0</v>
       </c>
       <c r="I127" s="1">
-        <v>-4130.41</v>
+        <v>-780.0</v>
       </c>
       <c r="J127" s="1">
-        <v>-0.84236778274893</v>
+        <v>-0.077637433187017</v>
       </c>
       <c r="K127">
-        <v>2.52</v>
+        <v>3.44</v>
       </c>
       <c r="L127" t="s">
-        <v>393</v>
+        <v>385</v>
       </c>
       <c r="M127" s="1">
-        <v>486202.92</v>
+        <v>1003890.0</v>
       </c>
       <c r="N127" s="1">
-        <v>498521.7</v>
+        <v>1038300.96</v>
       </c>
       <c r="O127" s="1">
-        <v>0.35</v>
+        <v>0.69</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>394</v>
+        <v>386</v>
       </c>
       <c r="B128" t="s">
-        <v>395</v>
+        <v>387</v>
       </c>
       <c r="C128" s="1">
-        <v>700000.0</v>
+        <v>1321000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>99.231</v>
+        <v>100.149</v>
       </c>
       <c r="E128" s="1">
-        <v>101.20214286</v>
+        <v>100.36824451</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>708415.0</v>
+        <v>1325864.51</v>
       </c>
       <c r="I128" s="1">
-        <v>-13798.0</v>
+        <v>-2896.22</v>
       </c>
       <c r="J128" s="1">
-        <v>-1.9477283795515</v>
+        <v>-0.21844011798762</v>
       </c>
       <c r="K128">
-        <v>0.17</v>
+        <v>2.64</v>
       </c>
       <c r="L128" t="s">
-        <v>396</v>
+        <v>388</v>
       </c>
       <c r="M128" s="1">
-        <v>694617.0</v>
+        <v>1322968.29</v>
       </c>
       <c r="N128" s="1">
-        <v>695823.3</v>
+        <v>1357902.41</v>
       </c>
       <c r="O128" s="1">
-        <v>0.49</v>
+        <v>0.91</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>397</v>
+        <v>389</v>
       </c>
       <c r="B129" t="s">
-        <v>398</v>
+        <v>390</v>
       </c>
       <c r="C129" s="1">
-        <v>1774000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>98.444</v>
+        <v>99.318</v>
       </c>
       <c r="E129" s="1">
-        <v>99.8724549</v>
+        <v>99.5</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>1771737.35</v>
+        <v>895500.0</v>
       </c>
       <c r="I129" s="1">
-        <v>-25340.79</v>
+        <v>-1638.0</v>
       </c>
       <c r="J129" s="1">
-        <v>-1.4302791550903</v>
+        <v>-0.18291457286432</v>
       </c>
       <c r="K129">
-        <v>0.46</v>
+        <v>1.06</v>
       </c>
       <c r="L129" t="s">
-        <v>399</v>
+        <v>391</v>
       </c>
       <c r="M129" s="1">
-        <v>1746396.56</v>
+        <v>893862.0</v>
       </c>
       <c r="N129" s="1">
-        <v>1754610.42</v>
+        <v>903409.2</v>
       </c>
       <c r="O129" s="1">
-        <v>1.23</v>
+        <v>0.6</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>400</v>
+        <v>392</v>
       </c>
       <c r="B130" t="s">
-        <v>401</v>
+        <v>393</v>
       </c>
       <c r="C130" s="1">
-        <v>1500000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>104.128</v>
+        <v>98.006</v>
       </c>
       <c r="E130" s="1">
-        <v>101.10285133</v>
+        <v>99.794</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>1516542.77</v>
+        <v>399176.0</v>
       </c>
       <c r="I130" s="1">
-        <v>45377.23</v>
+        <v>-7152.0</v>
       </c>
       <c r="J130" s="1">
-        <v>2.9921497037634</v>
+        <v>-1.7916908832194</v>
       </c>
       <c r="K130">
-        <v>4.99</v>
+        <v>0.92</v>
       </c>
       <c r="L130" t="s">
-        <v>402</v>
+        <v>394</v>
       </c>
       <c r="M130" s="1">
-        <v>1561920.0</v>
+        <v>392024.0</v>
       </c>
       <c r="N130" s="1">
-        <v>1636801.85</v>
+        <v>395706.19</v>
       </c>
       <c r="O130" s="1">
-        <v>1.15</v>
+        <v>0.26</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>403</v>
+        <v>395</v>
       </c>
       <c r="B131" t="s">
-        <v>404</v>
+        <v>396</v>
       </c>
       <c r="C131" s="1">
-        <v>803000.0</v>
+        <v>558000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>99.396</v>
+        <v>105.64</v>
       </c>
       <c r="E131" s="1">
-        <v>102.44851557</v>
+        <v>101.92626523</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>822661.58</v>
+        <v>568748.56</v>
       </c>
       <c r="I131" s="1">
-        <v>-24511.7</v>
+        <v>20722.64</v>
       </c>
       <c r="J131" s="1">
-        <v>-2.9795605624369</v>
+        <v>3.6435503238901</v>
       </c>
       <c r="K131">
-        <v>3.7</v>
+        <v>1.54</v>
       </c>
       <c r="L131" t="s">
-        <v>405</v>
+        <v>397</v>
       </c>
       <c r="M131" s="1">
-        <v>798149.88</v>
+        <v>589471.2</v>
       </c>
       <c r="N131" s="1">
-        <v>827893.88</v>
+        <v>598074.33</v>
       </c>
       <c r="O131" s="1">
-        <v>0.58</v>
+        <v>0.4</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>406</v>
+        <v>398</v>
       </c>
       <c r="B132" t="s">
-        <v>407</v>
+        <v>399</v>
       </c>
       <c r="C132" s="1">
-        <v>468000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>97.295</v>
+        <v>97.84</v>
       </c>
       <c r="E132" s="1">
-        <v>99.49946581</v>
+        <v>99.2653</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>465657.5</v>
+        <v>1985306.0</v>
       </c>
       <c r="I132" s="1">
-        <v>-10316.9</v>
+        <v>-28506.0</v>
       </c>
       <c r="J132" s="1">
-        <v>-2.2155554243194</v>
+        <v>-1.4358491839545</v>
       </c>
       <c r="K132">
-        <v>0.17</v>
-[...2 lines deleted...]
-        <v>791.75</v>
+        <v>1.8</v>
+      </c>
+      <c r="L132" t="s">
+        <v>400</v>
       </c>
       <c r="M132" s="1">
-        <v>455340.6</v>
+        <v>1956800.0</v>
       </c>
       <c r="N132" s="1">
-        <v>456132.35</v>
+        <v>1992772.6</v>
       </c>
       <c r="O132" s="1">
-        <v>0.32</v>
+        <v>1.33</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>408</v>
+        <v>401</v>
       </c>
       <c r="B133" t="s">
-        <v>409</v>
+        <v>402</v>
       </c>
       <c r="C133" s="1">
-        <v>600000.0</v>
+        <v>489000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>99.757</v>
+        <v>99.507</v>
       </c>
       <c r="E133" s="1">
-        <v>103.074</v>
+        <v>100.27266462</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>618444.0</v>
+        <v>490333.33</v>
       </c>
       <c r="I133" s="1">
-        <v>-19902.0</v>
+        <v>-3744.1</v>
       </c>
       <c r="J133" s="1">
-        <v>-3.218076333508</v>
+        <v>-0.76358260206378</v>
       </c>
       <c r="K133">
-        <v>3.53</v>
+        <v>3.31</v>
       </c>
       <c r="L133" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
       <c r="M133" s="1">
-        <v>598542.0</v>
+        <v>486589.23</v>
       </c>
       <c r="N133" s="1">
-        <v>619714.6</v>
+        <v>502751.47</v>
       </c>
       <c r="O133" s="1">
-        <v>0.43</v>
+        <v>0.34</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="B134" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="C134" s="1">
-        <v>800000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>74.188</v>
+        <v>99.46</v>
       </c>
       <c r="E134" s="1">
-        <v>74.2877775</v>
+        <v>101.20214286</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>594302.22</v>
+        <v>708415.0</v>
       </c>
       <c r="I134" s="1">
-        <v>-798.22</v>
+        <v>-12195.0</v>
       </c>
       <c r="J134" s="1">
-        <v>-0.13431213499421</v>
+        <v>-1.7214485859277</v>
       </c>
       <c r="K134">
-        <v>0.26</v>
+        <v>0.96</v>
       </c>
       <c r="L134" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
       <c r="M134" s="1">
-        <v>593504.0</v>
+        <v>696220.0</v>
       </c>
       <c r="N134" s="1">
-        <v>595575.23</v>
+        <v>702961.1</v>
       </c>
       <c r="O134" s="1">
-        <v>0.42</v>
+        <v>0.47</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="B135" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="C135" s="1">
-        <v>900000.0</v>
+        <v>1774000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>97.69</v>
+        <v>98.45</v>
       </c>
       <c r="E135" s="1">
-        <v>99.96944444</v>
+        <v>99.8724549</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>899725.0</v>
+        <v>1771737.35</v>
       </c>
       <c r="I135" s="1">
-        <v>-20515.0</v>
+        <v>-25234.35</v>
       </c>
       <c r="J135" s="1">
-        <v>-2.2801411542416</v>
+        <v>-1.4242714926115</v>
       </c>
       <c r="K135">
-        <v>2.63</v>
+        <v>1.16</v>
       </c>
       <c r="L135" t="s">
-        <v>416</v>
+        <v>409</v>
       </c>
       <c r="M135" s="1">
-        <v>879210.0</v>
+        <v>1746503.0</v>
       </c>
       <c r="N135" s="1">
-        <v>902844.25</v>
+        <v>1767037.66</v>
       </c>
       <c r="O135" s="1">
-        <v>0.63</v>
+        <v>1.18</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="B136" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="C136" s="1">
-        <v>800000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>100.677</v>
+        <v>104.723</v>
       </c>
       <c r="E136" s="1">
-        <v>100.66511125</v>
+        <v>101.1028525</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>805320.89</v>
+        <v>404411.41</v>
       </c>
       <c r="I136" s="1">
-        <v>95.11</v>
+        <v>14480.59</v>
       </c>
       <c r="J136" s="1">
-        <v>0.011810199037554</v>
+        <v>3.5806581223809</v>
       </c>
       <c r="K136">
-        <v>2.12</v>
+        <v>0.77</v>
       </c>
       <c r="L136" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
       <c r="M136" s="1">
-        <v>805416.0</v>
+        <v>418892.0</v>
       </c>
       <c r="N136" s="1">
-        <v>822385.91</v>
+        <v>421955.01</v>
       </c>
       <c r="O136" s="1">
-        <v>0.58</v>
+        <v>0.28</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="B137" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="C137" s="1">
-        <v>300000.0</v>
+        <v>803000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>98.266</v>
+        <v>99.607</v>
       </c>
       <c r="E137" s="1">
-        <v>99.974</v>
+        <v>102.44851557</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>299922.0</v>
+        <v>822661.58</v>
       </c>
       <c r="I137" s="1">
-        <v>-5124.0</v>
+        <v>-22817.37</v>
       </c>
       <c r="J137" s="1">
-        <v>-1.7084441954908</v>
+        <v>-2.7736034542904</v>
       </c>
       <c r="K137">
-        <v>0.68</v>
+        <v>0.56</v>
       </c>
       <c r="L137" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
       <c r="M137" s="1">
-        <v>294798.0</v>
+        <v>799844.21</v>
       </c>
       <c r="N137" s="1">
-        <v>296832.25</v>
+        <v>804332.21</v>
       </c>
       <c r="O137" s="1">
-        <v>0.21</v>
+        <v>0.54</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="B138" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="C138" s="1">
-        <v>1200000.0</v>
+        <v>583000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>102.323</v>
+        <v>100.439</v>
       </c>
       <c r="E138" s="1">
-        <v>103.28592833</v>
+        <v>99.958</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>1239431.14</v>
+        <v>582755.14</v>
       </c>
       <c r="I138" s="1">
-        <v>-11555.14</v>
+        <v>2804.23</v>
       </c>
       <c r="J138" s="1">
-        <v>-0.93229382634359</v>
+        <v>0.48120210488405</v>
       </c>
       <c r="K138">
-        <v>2.89</v>
+        <v>0.35</v>
       </c>
       <c r="L138" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
       <c r="M138" s="1">
-        <v>1227876.0</v>
+        <v>585559.37</v>
       </c>
       <c r="N138" s="1">
-        <v>1262544.49</v>
+        <v>587595.88</v>
       </c>
       <c r="O138" s="1">
-        <v>0.89</v>
+        <v>0.39</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="B139" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="C139" s="1">
-        <v>400000.0</v>
+        <v>468000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>98.324</v>
+        <v>97.969</v>
       </c>
       <c r="E139" s="1">
-        <v>100.66</v>
+        <v>99.49946581</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>402640.0</v>
+        <v>465657.5</v>
       </c>
       <c r="I139" s="1">
-        <v>-9344.0</v>
+        <v>-7162.58</v>
       </c>
       <c r="J139" s="1">
-        <v>-2.3206834889728</v>
+        <v>-1.538164852923</v>
       </c>
       <c r="K139">
-        <v>2.38</v>
+        <v>0.86</v>
       </c>
       <c r="L139" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
       <c r="M139" s="1">
-        <v>393296.0</v>
+        <v>458494.92</v>
       </c>
       <c r="N139" s="1">
-        <v>402801.48</v>
+        <v>462537.03</v>
       </c>
       <c r="O139" s="1">
-        <v>0.28</v>
+        <v>0.31</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="B140" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="C140" s="1">
-        <v>999000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>97.986</v>
+        <v>100.726</v>
       </c>
       <c r="E140" s="1">
-        <v>99.95190691</v>
+        <v>103.074</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>998519.55</v>
+        <v>618444.0</v>
       </c>
       <c r="I140" s="1">
-        <v>-19639.41</v>
+        <v>-14088.0</v>
       </c>
       <c r="J140" s="1">
-        <v>-1.9668528272681</v>
+        <v>-2.2779750470536</v>
       </c>
       <c r="K140">
-        <v>0.03</v>
-[...2 lines deleted...]
-        <v>277.12</v>
+        <v>0.38</v>
+      </c>
+      <c r="L140" t="s">
+        <v>424</v>
       </c>
       <c r="M140" s="1">
-        <v>978880.14</v>
+        <v>604356.0</v>
       </c>
       <c r="N140" s="1">
-        <v>979157.26</v>
+        <v>606657.37</v>
       </c>
       <c r="O140" s="1">
-        <v>0.69</v>
+        <v>0.4</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>431</v>
+        <v>425</v>
       </c>
       <c r="B141" t="s">
-        <v>432</v>
+        <v>426</v>
       </c>
       <c r="C141" s="1">
-        <v>700000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>98.397</v>
+        <v>75.173</v>
       </c>
       <c r="E141" s="1">
-        <v>100.22785714</v>
+        <v>74.2877775</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>701595.0</v>
+        <v>594302.22</v>
       </c>
       <c r="I141" s="1">
-        <v>-12816.0</v>
+        <v>7081.78</v>
       </c>
       <c r="J141" s="1">
-        <v>-1.8266948880765</v>
+        <v>1.1916125771834</v>
       </c>
       <c r="K141">
-        <v>1.22</v>
+        <v>0.42</v>
       </c>
       <c r="L141" t="s">
-        <v>433</v>
+        <v>427</v>
       </c>
       <c r="M141" s="1">
-        <v>688779.0</v>
+        <v>601384.0</v>
       </c>
       <c r="N141" s="1">
-        <v>697319.61</v>
+        <v>604737.42</v>
       </c>
       <c r="O141" s="1">
-        <v>0.49</v>
+        <v>0.4</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>434</v>
+        <v>428</v>
       </c>
       <c r="B142" t="s">
-        <v>435</v>
+        <v>429</v>
       </c>
       <c r="C142" s="1">
-        <v>200000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>99.17</v>
+        <v>98.565</v>
       </c>
       <c r="E142" s="1">
-        <v>99.447</v>
+        <v>99.96944444</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>198894.0</v>
+        <v>899725.0</v>
       </c>
       <c r="I142" s="1">
-        <v>-554.0</v>
+        <v>-12640.0</v>
       </c>
       <c r="J142" s="1">
-        <v>-0.27854032801392</v>
+        <v>-1.4048737114118</v>
       </c>
       <c r="K142">
-        <v>0.53</v>
+        <v>3.35</v>
       </c>
       <c r="L142" t="s">
-        <v>436</v>
+        <v>430</v>
       </c>
       <c r="M142" s="1">
-        <v>198340.0</v>
+        <v>887085.0</v>
       </c>
       <c r="N142" s="1">
-        <v>199408.49</v>
+        <v>917210.34</v>
       </c>
       <c r="O142" s="1">
-        <v>0.14</v>
+        <v>0.61</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>437</v>
+        <v>431</v>
       </c>
       <c r="B143" t="s">
-        <v>438</v>
+        <v>432</v>
       </c>
       <c r="C143" s="1">
-        <v>400000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>98.666</v>
+        <v>101.227</v>
       </c>
       <c r="E143" s="1">
-        <v>99.326</v>
+        <v>100.66511125</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>397304.0</v>
+        <v>805320.89</v>
       </c>
       <c r="I143" s="1">
-        <v>-2640.0</v>
+        <v>4495.11</v>
       </c>
       <c r="J143" s="1">
-        <v>-0.6644785856674</v>
+        <v>0.55817625692039</v>
       </c>
       <c r="K143">
-        <v>0.03</v>
-[...2 lines deleted...]
-        <v>119.18</v>
+        <v>2.94</v>
+      </c>
+      <c r="L143" t="s">
+        <v>433</v>
       </c>
       <c r="M143" s="1">
-        <v>394664.0</v>
+        <v>809816.0</v>
       </c>
       <c r="N143" s="1">
-        <v>394783.18</v>
+        <v>833371.24</v>
       </c>
       <c r="O143" s="1">
-        <v>0.28</v>
+        <v>0.56</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>439</v>
+        <v>434</v>
       </c>
       <c r="B144" t="s">
-        <v>440</v>
+        <v>435</v>
       </c>
       <c r="C144" s="1">
-        <v>1200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>99.061</v>
+        <v>98.96</v>
       </c>
       <c r="E144" s="1">
-        <v>99.91491667</v>
+        <v>99.974</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>1198979.0</v>
+        <v>299922.0</v>
       </c>
       <c r="I144" s="1">
-        <v>-10247.0</v>
+        <v>-3042.0</v>
       </c>
       <c r="J144" s="1">
-        <v>-0.85464382612206</v>
+        <v>-1.0142637085642</v>
       </c>
       <c r="K144">
-        <v>2.69</v>
+        <v>1.48</v>
       </c>
       <c r="L144" t="s">
-        <v>441</v>
+        <v>436</v>
       </c>
       <c r="M144" s="1">
-        <v>1188732.0</v>
+        <v>296880.0</v>
       </c>
       <c r="N144" s="1">
-        <v>1221033.37</v>
+        <v>301318.36</v>
       </c>
       <c r="O144" s="1">
-        <v>0.86</v>
+        <v>0.2</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>442</v>
+        <v>437</v>
       </c>
       <c r="B145" t="s">
-        <v>443</v>
+        <v>438</v>
       </c>
       <c r="C145" s="1">
-        <v>504000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>97.426</v>
+        <v>95.637</v>
       </c>
       <c r="E145" s="1">
-        <v>100.0</v>
+        <v>95.674</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>504000.0</v>
+        <v>765392.0</v>
       </c>
       <c r="I145" s="1">
-        <v>-12972.96</v>
+        <v>-296.0</v>
       </c>
       <c r="J145" s="1">
-        <v>-2.574</v>
+        <v>-0.038672993707799</v>
       </c>
       <c r="K145">
-        <v>0.27</v>
+        <v>1.18</v>
       </c>
       <c r="L145" t="s">
-        <v>444</v>
+        <v>439</v>
       </c>
       <c r="M145" s="1">
-        <v>491027.04</v>
+        <v>765096.0</v>
       </c>
       <c r="N145" s="1">
-        <v>492398.83</v>
+        <v>774498.74</v>
       </c>
       <c r="O145" s="1">
-        <v>0.35</v>
+        <v>0.52</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>445</v>
+        <v>440</v>
       </c>
       <c r="B146" t="s">
-        <v>446</v>
+        <v>441</v>
       </c>
       <c r="C146" s="1">
-        <v>800000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>97.966</v>
+        <v>98.463</v>
       </c>
       <c r="E146" s="1">
-        <v>99.40533375</v>
+        <v>100.66</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>795242.67</v>
+        <v>402640.0</v>
       </c>
       <c r="I146" s="1">
-        <v>-11514.67</v>
+        <v>-8788.0</v>
       </c>
       <c r="J146" s="1">
-        <v>-1.4479441853893</v>
+        <v>-2.1825948738327</v>
       </c>
       <c r="K146">
-        <v>0.09</v>
-[...2 lines deleted...]
-        <v>723.29</v>
+        <v>3.1</v>
+      </c>
+      <c r="L146" t="s">
+        <v>442</v>
       </c>
       <c r="M146" s="1">
-        <v>783728.0</v>
+        <v>393852.0</v>
       </c>
       <c r="N146" s="1">
-        <v>784451.29</v>
+        <v>406242.41</v>
       </c>
       <c r="O146" s="1">
-        <v>0.55</v>
+        <v>0.27</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>447</v>
+        <v>443</v>
       </c>
       <c r="B147" t="s">
-        <v>448</v>
+        <v>444</v>
       </c>
       <c r="C147" s="1">
-        <v>513000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>98.32</v>
+        <v>100.356</v>
       </c>
       <c r="E147" s="1">
-        <v>99.55553606</v>
+        <v>100.0</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>510719.9</v>
+        <v>500000.0</v>
       </c>
       <c r="I147" s="1">
-        <v>-6338.3</v>
+        <v>1780.0</v>
       </c>
       <c r="J147" s="1">
-        <v>-1.2410520913714</v>
+        <v>0.356</v>
       </c>
       <c r="K147">
-        <v>1.85</v>
+        <v>0.52</v>
       </c>
       <c r="L147" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="M147" s="1">
-        <v>504381.6</v>
+        <v>501780.0</v>
       </c>
       <c r="N147" s="1">
-        <v>513868.59</v>
+        <v>504357.05</v>
       </c>
       <c r="O147" s="1">
-        <v>0.36</v>
+        <v>0.34</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>450</v>
+        <v>446</v>
       </c>
       <c r="B148" t="s">
-        <v>451</v>
+        <v>447</v>
       </c>
       <c r="C148" s="1">
-        <v>1042000.0</v>
+        <v>999000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>101.252</v>
+        <v>97.967</v>
       </c>
       <c r="E148" s="1">
-        <v>100.89933973</v>
+        <v>99.95190691</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>1051371.12</v>
+        <v>998519.55</v>
       </c>
       <c r="I148" s="1">
-        <v>3674.72</v>
+        <v>-19829.22</v>
       </c>
       <c r="J148" s="1">
-        <v>0.34951692414758</v>
+        <v>-1.9858619693525</v>
       </c>
       <c r="K148">
-        <v>3.33</v>
+        <v>0.75</v>
       </c>
       <c r="L148" t="s">
-        <v>452</v>
+        <v>448</v>
       </c>
       <c r="M148" s="1">
-        <v>1055045.84</v>
+        <v>978690.33</v>
       </c>
       <c r="N148" s="1">
-        <v>1089731.59</v>
+        <v>986172.57</v>
       </c>
       <c r="O148" s="1">
-        <v>0.76</v>
+        <v>0.66</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="B149" t="s">
-        <v>454</v>
+        <v>450</v>
       </c>
       <c r="C149" s="1">
-        <v>400000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>98.558</v>
+        <v>99.027</v>
       </c>
       <c r="E149" s="1">
-        <v>100.0417275</v>
+        <v>100.22785714</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>400166.91</v>
+        <v>701595.0</v>
       </c>
       <c r="I149" s="1">
-        <v>-5934.91</v>
+        <v>-8406.0</v>
       </c>
       <c r="J149" s="1">
-        <v>-1.483108635844</v>
+        <v>-1.1981271246232</v>
       </c>
       <c r="K149">
-        <v>1.31</v>
+        <v>2.03</v>
       </c>
       <c r="L149" t="s">
-        <v>455</v>
+        <v>451</v>
       </c>
       <c r="M149" s="1">
-        <v>394232.0</v>
+        <v>693189.0</v>
       </c>
       <c r="N149" s="1">
-        <v>399455.29</v>
+        <v>707375.1</v>
       </c>
       <c r="O149" s="1">
-        <v>0.28</v>
+        <v>0.47</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>456</v>
+        <v>452</v>
       </c>
       <c r="B150" t="s">
-        <v>457</v>
+        <v>453</v>
       </c>
       <c r="C150" s="1">
-        <v>551000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>99.988</v>
+        <v>98.586</v>
       </c>
       <c r="E150" s="1">
-        <v>100.01896552</v>
+        <v>99.326</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>551104.5</v>
+        <v>397304.0</v>
       </c>
       <c r="I150" s="1">
-        <v>-170.62</v>
+        <v>-2960.0</v>
       </c>
       <c r="J150" s="1">
-        <v>-0.030959645584458</v>
+        <v>-0.74502144453617</v>
       </c>
       <c r="K150">
-        <v>0.05</v>
-[...2 lines deleted...]
-        <v>264.18</v>
+        <v>0.8</v>
+      </c>
+      <c r="L150" t="s">
+        <v>199</v>
       </c>
       <c r="M150" s="1">
-        <v>550933.88</v>
+        <v>394344.0</v>
       </c>
       <c r="N150" s="1">
-        <v>551198.06</v>
+        <v>397561.81</v>
       </c>
       <c r="O150" s="1">
-        <v>0.39</v>
+        <v>0.26</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>458</v>
+        <v>454</v>
       </c>
       <c r="B151" t="s">
-        <v>459</v>
+        <v>455</v>
       </c>
       <c r="C151" s="1">
-        <v>900000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>100.092</v>
+        <v>99.606</v>
       </c>
       <c r="E151" s="1">
-        <v>98.29879778</v>
+        <v>99.91491667</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>884689.18</v>
+        <v>1198979.0</v>
       </c>
       <c r="I151" s="1">
-        <v>16138.82</v>
+        <v>-3707.0</v>
       </c>
       <c r="J151" s="1">
-        <v>1.8242361684586</v>
+        <v>-0.30917972708446</v>
       </c>
       <c r="K151">
-        <v>3.68</v>
+        <v>3.49</v>
       </c>
       <c r="L151" t="s">
-        <v>460</v>
+        <v>456</v>
       </c>
       <c r="M151" s="1">
-        <v>900828.0</v>
+        <v>1195272.0</v>
       </c>
       <c r="N151" s="1">
-        <v>933967.73</v>
+        <v>1237189.81</v>
       </c>
       <c r="O151" s="1">
-        <v>0.65</v>
+        <v>0.82</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>461</v>
+        <v>457</v>
       </c>
       <c r="B152" t="s">
-        <v>462</v>
+        <v>458</v>
       </c>
       <c r="C152" s="1">
-        <v>133000.0</v>
+        <v>504000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>99.537</v>
+        <v>98.398</v>
       </c>
       <c r="E152" s="1">
-        <v>99.73502256</v>
+        <v>100.0</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>132647.58</v>
+        <v>504000.0</v>
       </c>
       <c r="I152" s="1">
-        <v>-263.37</v>
+        <v>-8074.08</v>
       </c>
       <c r="J152" s="1">
-        <v>-0.19854866556932</v>
+        <v>-1.602</v>
       </c>
       <c r="K152">
-        <v>0.65</v>
-[...2 lines deleted...]
-        <v>865.78</v>
+        <v>1.09</v>
+      </c>
+      <c r="L152" t="s">
+        <v>459</v>
       </c>
       <c r="M152" s="1">
-        <v>132384.21</v>
+        <v>495925.92</v>
       </c>
       <c r="N152" s="1">
-        <v>133249.99</v>
+        <v>501413.09</v>
       </c>
       <c r="O152" s="1">
-        <v>0.09</v>
+        <v>0.33</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>463</v>
+        <v>460</v>
       </c>
       <c r="B153" t="s">
-        <v>464</v>
+        <v>461</v>
       </c>
       <c r="C153" s="1">
-        <v>448000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>98.132</v>
+        <v>99.697</v>
       </c>
       <c r="E153" s="1">
-        <v>99.30427009</v>
+        <v>99.7</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>444883.13</v>
+        <v>997000.0</v>
       </c>
       <c r="I153" s="1">
-        <v>-5251.77</v>
+        <v>-30.0</v>
       </c>
       <c r="J153" s="1">
-        <v>-1.1804830630462</v>
+        <v>-0.0030090270812437</v>
       </c>
       <c r="K153">
-        <v>0.86</v>
-[...2 lines deleted...]
-        <v>465</v>
+        <v>0.05</v>
+      </c>
+      <c r="L153">
+        <v>534.25</v>
       </c>
       <c r="M153" s="1">
-        <v>439631.36</v>
+        <v>996970.0</v>
       </c>
       <c r="N153" s="1">
-        <v>443466.98</v>
+        <v>997504.25</v>
       </c>
       <c r="O153" s="1">
-        <v>0.31</v>
+        <v>0.66</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>466</v>
+        <v>462</v>
       </c>
       <c r="B154" t="s">
-        <v>467</v>
+        <v>463</v>
       </c>
       <c r="C154" s="1">
-        <v>800000.0</v>
+        <v>513000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>96.891</v>
+        <v>98.601</v>
       </c>
       <c r="E154" s="1">
-        <v>98.599555</v>
+        <v>99.55553606</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
-        <v>788796.44</v>
+        <v>510719.9</v>
       </c>
       <c r="I154" s="1">
-        <v>-13668.44</v>
+        <v>-4896.77</v>
       </c>
       <c r="J154" s="1">
-        <v>-1.7328222221693</v>
+        <v>-0.9587975718197</v>
       </c>
       <c r="K154">
-        <v>0.23</v>
+        <v>2.57</v>
       </c>
       <c r="L154" t="s">
-        <v>468</v>
+        <v>464</v>
       </c>
       <c r="M154" s="1">
-        <v>775128.0</v>
+        <v>505823.13</v>
       </c>
       <c r="N154" s="1">
-        <v>776977.32</v>
+        <v>519010.04</v>
       </c>
       <c r="O154" s="1">
-        <v>0.54</v>
+        <v>0.35</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="B155" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
       <c r="C155" s="1">
-        <v>800000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D155" s="1">
-        <v>98.493</v>
+        <v>100.169</v>
       </c>
       <c r="E155" s="1">
-        <v>99.492</v>
+        <v>99.897</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
-        <v>795936.0</v>
+        <v>299691.0</v>
       </c>
       <c r="I155" s="1">
-        <v>-7992.0</v>
+        <v>816.0</v>
       </c>
       <c r="J155" s="1">
-        <v>-1.0041008322277</v>
+        <v>0.27228044886233</v>
       </c>
       <c r="K155">
-        <v>0.12</v>
-[...2 lines deleted...]
-        <v>958.9</v>
+        <v>0.52</v>
+      </c>
+      <c r="L155" t="s">
+        <v>467</v>
       </c>
       <c r="M155" s="1">
-        <v>787944.0</v>
+        <v>300507.0</v>
       </c>
       <c r="N155" s="1">
-        <v>788902.9</v>
+        <v>302067.62</v>
       </c>
       <c r="O155" s="1">
-        <v>0.55</v>
+        <v>0.2</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>471</v>
+        <v>468</v>
       </c>
       <c r="B156" t="s">
-        <v>472</v>
+        <v>469</v>
       </c>
       <c r="C156" s="1">
-        <v>600000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D156" s="1">
-        <v>106.157</v>
+        <v>98.947</v>
       </c>
       <c r="E156" s="1">
-        <v>108.31357167</v>
+        <v>100.0417275</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
-        <v>649881.43</v>
+        <v>400166.91</v>
       </c>
       <c r="I156" s="1">
-        <v>-12939.43</v>
+        <v>-4378.91</v>
       </c>
       <c r="J156" s="1">
-        <v>-1.9910447356528</v>
+        <v>-1.0942708881152</v>
       </c>
       <c r="K156">
-        <v>1.92</v>
+        <v>2.13</v>
       </c>
       <c r="L156" t="s">
-        <v>473</v>
+        <v>470</v>
       </c>
       <c r="M156" s="1">
-        <v>636942.0</v>
+        <v>395788.0</v>
       </c>
       <c r="N156" s="1">
-        <v>648448.85</v>
+        <v>404323.62</v>
       </c>
       <c r="O156" s="1">
-        <v>0.45</v>
+        <v>0.27</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>474</v>
+        <v>471</v>
       </c>
       <c r="B157" t="s">
-        <v>475</v>
+        <v>472</v>
       </c>
       <c r="C157" s="1">
-        <v>1200000.0</v>
+        <v>481000.0</v>
       </c>
       <c r="D157" s="1">
-        <v>98.021</v>
+        <v>100.35</v>
       </c>
       <c r="E157" s="1">
-        <v>100.58933333</v>
+        <v>100.0</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
-        <v>1207072.0</v>
+        <v>481000.0</v>
       </c>
       <c r="I157" s="1">
-        <v>-30820.0</v>
+        <v>1683.5</v>
       </c>
       <c r="J157" s="1">
-        <v>-2.5532859680284</v>
+        <v>0.35</v>
       </c>
       <c r="K157">
-        <v>2.76</v>
+        <v>0.57</v>
       </c>
       <c r="L157" t="s">
-        <v>476</v>
+        <v>473</v>
       </c>
       <c r="M157" s="1">
-        <v>1176252.0</v>
+        <v>482683.5</v>
       </c>
       <c r="N157" s="1">
-        <v>1209428.71</v>
+        <v>485432.55</v>
       </c>
       <c r="O157" s="1">
-        <v>0.85</v>
+        <v>0.32</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>477</v>
+        <v>474</v>
       </c>
       <c r="B158" t="s">
-        <v>478</v>
+        <v>475</v>
       </c>
       <c r="C158" s="1">
-        <v>700000.0</v>
+        <v>551000.0</v>
       </c>
       <c r="D158" s="1">
-        <v>88.708</v>
+        <v>99.674</v>
       </c>
       <c r="E158" s="1">
-        <v>86.18353143</v>
+        <v>100.01896552</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
-        <v>603284.72</v>
+        <v>551104.5</v>
       </c>
       <c r="I158" s="1">
-        <v>17671.28</v>
+        <v>-1900.76</v>
       </c>
       <c r="J158" s="1">
-        <v>2.9291774537237</v>
+        <v>-0.34490010515247</v>
       </c>
       <c r="K158">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.8</v>
+      </c>
+      <c r="L158" t="s">
+        <v>476</v>
       </c>
       <c r="M158" s="1">
-        <v>620956.0</v>
+        <v>549203.74</v>
       </c>
       <c r="N158" s="1">
-        <v>620956.0</v>
+        <v>553589.1</v>
       </c>
       <c r="O158" s="1">
-        <v>0.44</v>
+        <v>0.37</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
+        <v>477</v>
+      </c>
+      <c r="B159" t="s">
+        <v>478</v>
+      </c>
+      <c r="C159" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D159" s="1">
+        <v>100.367</v>
+      </c>
+      <c r="E159" s="1">
+        <v>98.29879778</v>
+      </c>
+      <c r="F159" t="s">
+        <v>8</v>
+      </c>
+      <c r="G159">
+        <v>1.0</v>
+      </c>
+      <c r="H159" s="1">
+        <v>884689.18</v>
+      </c>
+      <c r="I159" s="1">
+        <v>18613.82</v>
+      </c>
+      <c r="J159" s="1">
+        <v>2.1039954393926</v>
+      </c>
+      <c r="K159">
+        <v>0.54</v>
+      </c>
+      <c r="L159" t="s">
         <v>479</v>
       </c>
-      <c r="B159" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M159" s="1">
-        <v>516641.44</v>
+        <v>903303.0</v>
       </c>
       <c r="N159" s="1">
-        <v>522993.94</v>
+        <v>908135.88</v>
       </c>
       <c r="O159" s="1">
-        <v>0.37</v>
+        <v>0.61</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="B160" t="s">
-        <v>483</v>
+        <v>478</v>
       </c>
       <c r="C160" s="1">
-        <v>700000.0</v>
+        <v>304000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>100.974</v>
+        <v>100.284</v>
       </c>
       <c r="E160" s="1">
-        <v>102.939</v>
+        <v>99.674</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
-        <v>720573.0</v>
+        <v>303008.96</v>
       </c>
       <c r="I160" s="1">
-        <v>-13755.0</v>
+        <v>1854.4</v>
       </c>
       <c r="J160" s="1">
-        <v>-1.9088975024043</v>
+        <v>0.61199510403917</v>
       </c>
       <c r="K160">
-        <v>0.29</v>
-[...2 lines deleted...]
-        <v>484</v>
+        <v>0.0</v>
+      </c>
+      <c r="L160">
+        <v>0.0</v>
       </c>
       <c r="M160" s="1">
-        <v>706818.0</v>
+        <v>304863.36</v>
       </c>
       <c r="N160" s="1">
-        <v>708834.1</v>
+        <v>304863.36</v>
       </c>
       <c r="O160" s="1">
-        <v>0.5</v>
+        <v>0.2</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="B161" t="s">
-        <v>486</v>
+        <v>482</v>
       </c>
       <c r="C161" s="1">
-        <v>1400000.0</v>
+        <v>448000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>97.241</v>
+        <v>98.295</v>
       </c>
       <c r="E161" s="1">
-        <v>100.58606214</v>
+        <v>99.30427009</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
-        <v>1408204.87</v>
+        <v>444883.13</v>
       </c>
       <c r="I161" s="1">
-        <v>-46830.87</v>
+        <v>-4521.53</v>
       </c>
       <c r="J161" s="1">
-        <v>-3.3255722230246</v>
+        <v>-1.0163410781614</v>
       </c>
       <c r="K161">
-        <v>0.19</v>
+        <v>1.52</v>
       </c>
       <c r="L161" t="s">
-        <v>487</v>
+        <v>483</v>
       </c>
       <c r="M161" s="1">
-        <v>1361374.0</v>
+        <v>440361.6</v>
       </c>
       <c r="N161" s="1">
-        <v>1364092.49</v>
+        <v>447189.0</v>
       </c>
       <c r="O161" s="1">
-        <v>0.96</v>
+        <v>0.3</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
-        <v>488</v>
+        <v>484</v>
       </c>
       <c r="B162" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="C162" s="1">
-        <v>850000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>97.886</v>
+        <v>97.529</v>
       </c>
       <c r="E162" s="1">
-        <v>99.64942118</v>
+        <v>98.599555</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
-        <v>847020.08</v>
+        <v>788796.44</v>
       </c>
       <c r="I162" s="1">
-        <v>-14989.08</v>
+        <v>-8564.44</v>
       </c>
       <c r="J162" s="1">
-        <v>-1.7696251073528</v>
+        <v>-1.0857604783308</v>
       </c>
       <c r="K162">
-        <v>2.01</v>
+        <v>0.95</v>
       </c>
       <c r="L162" t="s">
-        <v>490</v>
+        <v>486</v>
       </c>
       <c r="M162" s="1">
-        <v>832031.0</v>
+        <v>780232.0</v>
       </c>
       <c r="N162" s="1">
-        <v>849077.58</v>
+        <v>787851.18</v>
       </c>
       <c r="O162" s="1">
-        <v>0.6</v>
+        <v>0.53</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
-        <v>491</v>
+        <v>487</v>
       </c>
       <c r="B163" t="s">
-        <v>492</v>
+        <v>488</v>
       </c>
       <c r="C163" s="1">
-        <v>500000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>97.739</v>
+        <v>98.628</v>
       </c>
       <c r="E163" s="1">
-        <v>99.908</v>
+        <v>99.492</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
-        <v>499540.0</v>
+        <v>795936.0</v>
       </c>
       <c r="I163" s="1">
-        <v>-10845.0</v>
+        <v>-6912.0</v>
       </c>
       <c r="J163" s="1">
-        <v>-2.1709973175321</v>
+        <v>-0.86841153057532</v>
       </c>
       <c r="K163">
-        <v>0.55</v>
+        <v>1.46</v>
       </c>
       <c r="L163" t="s">
-        <v>493</v>
+        <v>489</v>
       </c>
       <c r="M163" s="1">
-        <v>488695.0</v>
+        <v>789024.0</v>
       </c>
       <c r="N163" s="1">
-        <v>491439.79</v>
+        <v>800667.84</v>
       </c>
       <c r="O163" s="1">
-        <v>0.34</v>
+        <v>0.53</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
-        <v>494</v>
+        <v>490</v>
       </c>
       <c r="B164" t="s">
+        <v>491</v>
+      </c>
+      <c r="C164" s="1">
+        <v>698000.0</v>
+      </c>
+      <c r="D164" s="1">
+        <v>100.409</v>
+      </c>
+      <c r="E164" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F164" t="s">
+        <v>8</v>
+      </c>
+      <c r="G164">
+        <v>1.0</v>
+      </c>
+      <c r="H164" s="1">
+        <v>698000.0</v>
+      </c>
+      <c r="I164" s="1">
+        <v>2854.82</v>
+      </c>
+      <c r="J164" s="1">
+        <v>0.409</v>
+      </c>
+      <c r="K164">
+        <v>0.58</v>
+      </c>
+      <c r="L164" t="s">
         <v>492</v>
       </c>
-      <c r="C164" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M164" s="1">
-        <v>407900.0</v>
+        <v>700854.82</v>
       </c>
       <c r="N164" s="1">
-        <v>425910.96</v>
+        <v>704892.74</v>
       </c>
       <c r="O164" s="1">
-        <v>0.3</v>
+        <v>0.47</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
-        <v>496</v>
+        <v>493</v>
       </c>
       <c r="B165" t="s">
-        <v>497</v>
+        <v>494</v>
       </c>
       <c r="C165" s="1">
-        <v>700000.0</v>
+        <v>649000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>103.921</v>
+        <v>99.928</v>
       </c>
       <c r="E165" s="1">
-        <v>106.53128571</v>
+        <v>100.0</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
-        <v>745719.0</v>
+        <v>649000.0</v>
       </c>
       <c r="I165" s="1">
-        <v>-18272.0</v>
+        <v>-467.28</v>
       </c>
       <c r="J165" s="1">
-        <v>-2.4502527091304</v>
+        <v>-0.072</v>
       </c>
       <c r="K165">
-        <v>1.82</v>
+        <v>0.46</v>
       </c>
       <c r="L165" t="s">
-        <v>498</v>
+        <v>495</v>
       </c>
       <c r="M165" s="1">
-        <v>727447.0</v>
+        <v>648532.72</v>
       </c>
       <c r="N165" s="1">
-        <v>740162.07</v>
+        <v>651493.76</v>
       </c>
       <c r="O165" s="1">
-        <v>0.52</v>
+        <v>0.43</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>499</v>
+        <v>496</v>
       </c>
       <c r="B166" t="s">
-        <v>500</v>
+        <v>497</v>
       </c>
       <c r="C166" s="1">
-        <v>1239000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>97.767</v>
+        <v>88.546</v>
       </c>
       <c r="E166" s="1">
-        <v>99.90992252</v>
+        <v>86.18353143</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
-        <v>1237883.94</v>
+        <v>603284.72</v>
       </c>
       <c r="I166" s="1">
-        <v>-26550.81</v>
+        <v>16537.28</v>
       </c>
       <c r="J166" s="1">
-        <v>-2.1448545491268</v>
+        <v>2.7412065069376</v>
       </c>
       <c r="K166">
-        <v>0.32</v>
+        <v>0.16</v>
       </c>
       <c r="L166" t="s">
-        <v>501</v>
+        <v>498</v>
       </c>
       <c r="M166" s="1">
-        <v>1211333.13</v>
+        <v>619822.0</v>
       </c>
       <c r="N166" s="1">
-        <v>1215270.77</v>
+        <v>620943.92</v>
       </c>
       <c r="O166" s="1">
-        <v>0.85</v>
+        <v>0.41</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>502</v>
+        <v>499</v>
       </c>
       <c r="B167" t="s">
-        <v>503</v>
+        <v>500</v>
       </c>
       <c r="C167" s="1">
-        <v>988000.0</v>
+        <v>511000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>99.57</v>
+        <v>101.355</v>
       </c>
       <c r="E167" s="1">
-        <v>100.44048583</v>
+        <v>100.27221135</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
-        <v>992352.0</v>
+        <v>512391.0</v>
       </c>
       <c r="I167" s="1">
-        <v>-8600.4</v>
+        <v>5533.05</v>
       </c>
       <c r="J167" s="1">
-        <v>-0.86666827899777</v>
+        <v>1.0798491776788</v>
       </c>
       <c r="K167">
-        <v>0.65</v>
+        <v>2.04</v>
       </c>
       <c r="L167" t="s">
-        <v>504</v>
+        <v>501</v>
       </c>
       <c r="M167" s="1">
-        <v>983751.6</v>
+        <v>517924.05</v>
       </c>
       <c r="N167" s="1">
-        <v>990187.68</v>
+        <v>528371.55</v>
       </c>
       <c r="O167" s="1">
-        <v>0.69</v>
+        <v>0.35</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>505</v>
+        <v>502</v>
       </c>
       <c r="B168" t="s">
-        <v>506</v>
+        <v>503</v>
       </c>
       <c r="C168" s="1">
-        <v>286000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>101.151</v>
+        <v>100.644</v>
       </c>
       <c r="E168" s="1">
-        <v>100.94948252</v>
+        <v>102.939</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
-        <v>288715.52</v>
+        <v>720573.0</v>
       </c>
       <c r="I168" s="1">
-        <v>576.34</v>
+        <v>-16065.0</v>
       </c>
       <c r="J168" s="1">
-        <v>0.1996221055245</v>
+        <v>-2.229475708915</v>
       </c>
       <c r="K168">
-        <v>3.86</v>
+        <v>1.06</v>
       </c>
       <c r="L168" t="s">
-        <v>507</v>
+        <v>504</v>
       </c>
       <c r="M168" s="1">
-        <v>289291.86</v>
+        <v>704508.0</v>
       </c>
       <c r="N168" s="1">
-        <v>300329.27</v>
+        <v>711946.7</v>
       </c>
       <c r="O168" s="1">
-        <v>0.21</v>
+        <v>0.47</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>508</v>
+        <v>505</v>
       </c>
       <c r="B169" t="s">
-        <v>509</v>
+        <v>506</v>
       </c>
       <c r="C169" s="1">
-        <v>300000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>103.016</v>
+        <v>97.557</v>
       </c>
       <c r="E169" s="1">
-        <v>105.263</v>
+        <v>100.58606214</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
-        <v>315789.0</v>
+        <v>1408204.87</v>
       </c>
       <c r="I169" s="1">
-        <v>-6741.0</v>
+        <v>-42406.87</v>
       </c>
       <c r="J169" s="1">
-        <v>-2.1346532019798</v>
+        <v>-3.0114133890192</v>
       </c>
       <c r="K169">
-        <v>3.83</v>
+        <v>0.92</v>
       </c>
       <c r="L169" t="s">
-        <v>510</v>
+        <v>507</v>
       </c>
       <c r="M169" s="1">
-        <v>309048.0</v>
+        <v>1365798.0</v>
       </c>
       <c r="N169" s="1">
-        <v>320542.32</v>
+        <v>1378613.75</v>
       </c>
       <c r="O169" s="1">
-        <v>0.22</v>
+        <v>0.92</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>511</v>
+        <v>508</v>
       </c>
       <c r="B170" t="s">
-        <v>512</v>
+        <v>509</v>
       </c>
       <c r="C170" s="1">
-        <v>683000.0</v>
+        <v>850000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>101.644</v>
+        <v>98.079</v>
       </c>
       <c r="E170" s="1">
-        <v>101.19198243</v>
+        <v>99.64942118</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
-        <v>691141.24</v>
+        <v>847020.08</v>
       </c>
       <c r="I170" s="1">
-        <v>3087.28</v>
+        <v>-13348.58</v>
       </c>
       <c r="J170" s="1">
-        <v>0.44669306667332</v>
+        <v>-1.5759461098018</v>
       </c>
       <c r="K170">
-        <v>3.24</v>
+        <v>2.65</v>
       </c>
       <c r="L170" t="s">
-        <v>513</v>
+        <v>510</v>
       </c>
       <c r="M170" s="1">
-        <v>694228.52</v>
+        <v>833671.5</v>
       </c>
       <c r="N170" s="1">
-        <v>716381.58</v>
+        <v>856167.39</v>
       </c>
       <c r="O170" s="1">
-        <v>0.5</v>
+        <v>0.57</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>514</v>
+        <v>511</v>
       </c>
       <c r="B171" t="s">
-        <v>515</v>
+        <v>512</v>
       </c>
       <c r="C171" s="1">
-        <v>446000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>98.296</v>
+        <v>97.992</v>
       </c>
       <c r="E171" s="1">
-        <v>100.09287892</v>
+        <v>99.908</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
-        <v>446414.24</v>
+        <v>499540.0</v>
       </c>
       <c r="I171" s="1">
-        <v>-8014.08</v>
+        <v>-9580.0</v>
       </c>
       <c r="J171" s="1">
-        <v>-1.7952115505993</v>
+        <v>-1.9177643431957</v>
       </c>
       <c r="K171">
-        <v>1.94</v>
+        <v>1.37</v>
       </c>
       <c r="L171" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="M171" s="1">
-        <v>438400.16</v>
+        <v>489960.0</v>
       </c>
       <c r="N171" s="1">
-        <v>447054.86</v>
+        <v>496795.07</v>
       </c>
       <c r="O171" s="1">
-        <v>0.31</v>
+        <v>0.33</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="B172" t="s">
-        <v>518</v>
+        <v>512</v>
       </c>
       <c r="C172" s="1">
-        <v>600000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>97.988</v>
+        <v>102.566</v>
       </c>
       <c r="E172" s="1">
-        <v>99.752715</v>
+        <v>103.50275</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>598516.29</v>
+        <v>414011.0</v>
       </c>
       <c r="I172" s="1">
-        <v>-10588.29</v>
+        <v>-3747.0</v>
       </c>
       <c r="J172" s="1">
-        <v>-1.7690896934484</v>
+        <v>-0.90504841658797</v>
       </c>
       <c r="K172">
-        <v>2.05</v>
+        <v>0.77</v>
       </c>
       <c r="L172" t="s">
-        <v>519</v>
+        <v>515</v>
       </c>
       <c r="M172" s="1">
-        <v>587928.0</v>
+        <v>410264.0</v>
       </c>
       <c r="N172" s="1">
-        <v>600221.84</v>
+        <v>413335.23</v>
       </c>
       <c r="O172" s="1">
-        <v>0.42</v>
+        <v>0.28</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>520</v>
+        <v>516</v>
       </c>
       <c r="B173" t="s">
-        <v>521</v>
+        <v>517</v>
       </c>
       <c r="C173" s="1">
-        <v>1014000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>99.715</v>
+        <v>104.064</v>
       </c>
       <c r="E173" s="1">
-        <v>102.86484418</v>
+        <v>106.53128571</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
-        <v>1043049.52</v>
+        <v>745719.0</v>
       </c>
       <c r="I173" s="1">
-        <v>-31939.42</v>
+        <v>-17271.0</v>
       </c>
       <c r="J173" s="1">
-        <v>-3.0621192366782</v>
+        <v>-2.3160198412539</v>
       </c>
       <c r="K173">
-        <v>2.73</v>
+        <v>2.72</v>
       </c>
       <c r="L173" t="s">
-        <v>522</v>
+        <v>518</v>
       </c>
       <c r="M173" s="1">
-        <v>1011110.1</v>
+        <v>728448.0</v>
       </c>
       <c r="N173" s="1">
-        <v>1038821.47</v>
+        <v>747520.6</v>
       </c>
       <c r="O173" s="1">
-        <v>0.73</v>
+        <v>0.5</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>523</v>
+        <v>519</v>
       </c>
       <c r="B174" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="C174" s="1">
-        <v>600000.0</v>
+        <v>1239000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>97.84</v>
+        <v>98.364</v>
       </c>
       <c r="E174" s="1">
-        <v>99.99142833</v>
+        <v>99.90992252</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
-        <v>599948.57</v>
+        <v>1237883.94</v>
       </c>
       <c r="I174" s="1">
-        <v>-12908.57</v>
+        <v>-19153.98</v>
       </c>
       <c r="J174" s="1">
-        <v>-2.1516127624073</v>
+        <v>-1.5473163017205</v>
       </c>
       <c r="K174">
-        <v>0.59</v>
+        <v>1.09</v>
       </c>
       <c r="L174" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="M174" s="1">
-        <v>587040.0</v>
+        <v>1218729.96</v>
       </c>
       <c r="N174" s="1">
-        <v>590559.91</v>
+        <v>1232265.61</v>
       </c>
       <c r="O174" s="1">
-        <v>0.41</v>
+        <v>0.82</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
       <c r="B175" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="C175" s="1">
-        <v>900000.0</v>
+        <v>988000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>95.119</v>
+        <v>100.313</v>
       </c>
       <c r="E175" s="1">
-        <v>97.25955556</v>
+        <v>100.44048583</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
-        <v>875336.0</v>
+        <v>992352.0</v>
       </c>
       <c r="I175" s="1">
-        <v>-19265.0</v>
+        <v>-1259.56</v>
       </c>
       <c r="J175" s="1">
-        <v>-2.2008691519599</v>
+        <v>-0.12692673567444</v>
       </c>
       <c r="K175">
-        <v>2.31</v>
+        <v>1.51</v>
       </c>
       <c r="L175" t="s">
-        <v>528</v>
+        <v>524</v>
       </c>
       <c r="M175" s="1">
-        <v>856071.0</v>
+        <v>991092.44</v>
       </c>
       <c r="N175" s="1">
-        <v>876844.97</v>
+        <v>1006037.23</v>
       </c>
       <c r="O175" s="1">
-        <v>0.61</v>
+        <v>0.67</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>529</v>
+        <v>525</v>
       </c>
       <c r="B176" t="s">
-        <v>530</v>
+        <v>526</v>
       </c>
       <c r="C176" s="1">
-        <v>300000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>99.9</v>
+        <v>102.696</v>
       </c>
       <c r="E176" s="1">
-        <v>99.696</v>
+        <v>103.40336364</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
-        <v>299088.0</v>
+        <v>1137437.0</v>
       </c>
       <c r="I176" s="1">
-        <v>612.0</v>
+        <v>-7781.0</v>
       </c>
       <c r="J176" s="1">
-        <v>0.20462205103515</v>
+        <v>-0.68408184365376</v>
       </c>
       <c r="K176">
-        <v>2.76</v>
+        <v>0.51</v>
       </c>
       <c r="L176" t="s">
-        <v>531</v>
+        <v>527</v>
       </c>
       <c r="M176" s="1">
-        <v>299700.0</v>
+        <v>1129656.0</v>
       </c>
       <c r="N176" s="1">
-        <v>307980.82</v>
+        <v>1135258.47</v>
       </c>
       <c r="O176" s="1">
-        <v>0.22</v>
+        <v>0.76</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>532</v>
+        <v>528</v>
       </c>
       <c r="B177" t="s">
-        <v>533</v>
+        <v>529</v>
       </c>
       <c r="C177" s="1">
-        <v>431000.0</v>
+        <v>683000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>99.249</v>
+        <v>102.555</v>
       </c>
       <c r="E177" s="1">
-        <v>99.695</v>
+        <v>101.19198243</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
-        <v>429685.45</v>
+        <v>691141.24</v>
       </c>
       <c r="I177" s="1">
-        <v>-1922.26</v>
+        <v>9309.41</v>
       </c>
       <c r="J177" s="1">
-        <v>-0.4473644616079</v>
+        <v>1.3469620189355</v>
       </c>
       <c r="K177">
-        <v>0.05</v>
+        <v>0.0</v>
       </c>
       <c r="L177">
-        <v>221.4</v>
+        <v>0.0</v>
       </c>
       <c r="M177" s="1">
-        <v>427763.19</v>
+        <v>700450.65</v>
       </c>
       <c r="N177" s="1">
-        <v>427984.59</v>
+        <v>700450.65</v>
       </c>
       <c r="O177" s="1">
-        <v>0.3</v>
+        <v>0.47</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>534</v>
+        <v>530</v>
       </c>
       <c r="B178" t="s">
-        <v>535</v>
+        <v>531</v>
       </c>
       <c r="C178" s="1">
-        <v>1100000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>82.385</v>
+        <v>99.05</v>
       </c>
       <c r="E178" s="1">
-        <v>81.54266545</v>
+        <v>99.752715</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
-        <v>896969.32</v>
+        <v>598516.29</v>
       </c>
       <c r="I178" s="1">
-        <v>9265.68</v>
+        <v>-4216.29</v>
       </c>
       <c r="J178" s="1">
-        <v>1.0329985422467</v>
+        <v>-0.70445701653333</v>
       </c>
       <c r="K178">
-        <v>0.42</v>
+        <v>2.88</v>
       </c>
       <c r="L178" t="s">
-        <v>536</v>
+        <v>532</v>
       </c>
       <c r="M178" s="1">
-        <v>906235.0</v>
+        <v>594300.0</v>
       </c>
       <c r="N178" s="1">
-        <v>910823.36</v>
+        <v>611562.33</v>
       </c>
       <c r="O178" s="1">
-        <v>0.64</v>
+        <v>0.41</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>537</v>
+        <v>533</v>
       </c>
       <c r="B179" t="s">
-        <v>538</v>
+        <v>534</v>
       </c>
       <c r="C179" s="1">
-        <v>1100000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>89.228</v>
+        <v>100.348</v>
       </c>
       <c r="E179" s="1">
-        <v>89.78073818</v>
+        <v>100.413</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
-        <v>987588.12</v>
+        <v>702891.0</v>
       </c>
       <c r="I179" s="1">
-        <v>-6080.12</v>
+        <v>-455.0</v>
       </c>
       <c r="J179" s="1">
-        <v>-0.61565341632502</v>
+        <v>-0.064732654138408</v>
       </c>
       <c r="K179">
-        <v>0.54</v>
+        <v>0.24</v>
       </c>
       <c r="L179" t="s">
-        <v>539</v>
+        <v>535</v>
       </c>
       <c r="M179" s="1">
-        <v>981508.0</v>
+        <v>702436.0</v>
       </c>
       <c r="N179" s="1">
-        <v>987452.52</v>
+        <v>704139.99</v>
       </c>
       <c r="O179" s="1">
-        <v>0.69</v>
+        <v>0.47</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>540</v>
+        <v>536</v>
       </c>
       <c r="B180" t="s">
-        <v>541</v>
+        <v>537</v>
       </c>
       <c r="C180" s="1">
-        <v>200000.0</v>
+        <v>1014000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>100.513</v>
+        <v>99.981</v>
       </c>
       <c r="E180" s="1">
-        <v>102.932</v>
+        <v>102.86484418</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
-        <v>205864.0</v>
+        <v>1043049.52</v>
       </c>
       <c r="I180" s="1">
-        <v>-4838.0</v>
+        <v>-29242.18</v>
       </c>
       <c r="J180" s="1">
-        <v>-2.3500952084872</v>
+        <v>-2.8035274873622</v>
       </c>
       <c r="K180">
-        <v>3.64</v>
+        <v>3.53</v>
       </c>
       <c r="L180" t="s">
-        <v>542</v>
+        <v>538</v>
       </c>
       <c r="M180" s="1">
-        <v>201026.0</v>
+        <v>1013807.34</v>
       </c>
       <c r="N180" s="1">
-        <v>208299.97</v>
+        <v>1049644.6</v>
       </c>
       <c r="O180" s="1">
-        <v>0.15</v>
+        <v>0.7</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>543</v>
+        <v>539</v>
       </c>
       <c r="B181" t="s">
-        <v>544</v>
+        <v>540</v>
       </c>
       <c r="C181" s="1">
-        <v>800000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>98.137</v>
+        <v>98.048</v>
       </c>
       <c r="E181" s="1">
-        <v>100.1375</v>
+        <v>99.99142833</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
-        <v>801100.0</v>
+        <v>599948.57</v>
       </c>
       <c r="I181" s="1">
-        <v>-16004.0</v>
+        <v>-11660.57</v>
       </c>
       <c r="J181" s="1">
-        <v>-1.9977530895019</v>
+        <v>-1.9435949318122</v>
       </c>
       <c r="K181">
-        <v>1.67</v>
+        <v>1.22</v>
       </c>
       <c r="L181" t="s">
-        <v>545</v>
+        <v>541</v>
       </c>
       <c r="M181" s="1">
-        <v>785096.0</v>
+        <v>588288.0</v>
       </c>
       <c r="N181" s="1">
-        <v>798433.62</v>
+        <v>595621.15</v>
       </c>
       <c r="O181" s="1">
-        <v>0.56</v>
+        <v>0.4</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
+        <v>542</v>
+      </c>
+      <c r="B182" t="s">
+        <v>543</v>
+      </c>
+      <c r="C182" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D182" s="1">
+        <v>100.784</v>
+      </c>
+      <c r="E182" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F182" t="s">
+        <v>8</v>
+      </c>
+      <c r="G182">
+        <v>1.0</v>
+      </c>
+      <c r="H182" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="I182" s="1">
+        <v>2352.0</v>
+      </c>
+      <c r="J182" s="1">
+        <v>0.784</v>
+      </c>
+      <c r="K182">
+        <v>0.61</v>
+      </c>
+      <c r="L182" t="s">
+        <v>544</v>
+      </c>
+      <c r="M182" s="1">
+        <v>302352.0</v>
+      </c>
+      <c r="N182" s="1">
+        <v>304171.73</v>
+      </c>
+      <c r="O182" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="P182">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="183" spans="1:16">
+      <c r="A183" t="s">
+        <v>545</v>
+      </c>
+      <c r="B183" t="s">
         <v>546</v>
       </c>
-      <c r="B182" t="s">
+      <c r="C183" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D183" s="1">
+        <v>96.243</v>
+      </c>
+      <c r="E183" s="1">
+        <v>97.25955556</v>
+      </c>
+      <c r="F183" t="s">
+        <v>8</v>
+      </c>
+      <c r="G183">
+        <v>1.0</v>
+      </c>
+      <c r="H183" s="1">
+        <v>875336.0</v>
+      </c>
+      <c r="I183" s="1">
+        <v>-9149.0</v>
+      </c>
+      <c r="J183" s="1">
+        <v>-1.0451986437208</v>
+      </c>
+      <c r="K183">
+        <v>0.34</v>
+      </c>
+      <c r="L183" t="s">
         <v>547</v>
       </c>
-      <c r="C182" s="1">
-[...5 lines deleted...]
-      <c r="E182" s="1">
+      <c r="M183" s="1">
+        <v>866187.0</v>
+      </c>
+      <c r="N183" s="1">
+        <v>869269.19</v>
+      </c>
+      <c r="O183" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="P183">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="184" spans="1:16">
+      <c r="A184" t="s">
+        <v>548</v>
+      </c>
+      <c r="B184" t="s">
+        <v>549</v>
+      </c>
+      <c r="C184" s="1">
+        <v>431000.0</v>
+      </c>
+      <c r="D184" s="1">
+        <v>99.45</v>
+      </c>
+      <c r="E184" s="1">
+        <v>99.695</v>
+      </c>
+      <c r="F184" t="s">
+        <v>8</v>
+      </c>
+      <c r="G184">
+        <v>1.0</v>
+      </c>
+      <c r="H184" s="1">
+        <v>429685.45</v>
+      </c>
+      <c r="I184" s="1">
+        <v>-1055.95</v>
+      </c>
+      <c r="J184" s="1">
+        <v>-0.24574953608506</v>
+      </c>
+      <c r="K184">
+        <v>0.85</v>
+      </c>
+      <c r="L184" t="s">
+        <v>550</v>
+      </c>
+      <c r="M184" s="1">
+        <v>428629.5</v>
+      </c>
+      <c r="N184" s="1">
+        <v>432304.81</v>
+      </c>
+      <c r="O184" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="P184">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="185" spans="1:16">
+      <c r="A185" t="s">
+        <v>551</v>
+      </c>
+      <c r="B185" t="s">
+        <v>552</v>
+      </c>
+      <c r="C185" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="D185" s="1">
+        <v>83.001</v>
+      </c>
+      <c r="E185" s="1">
+        <v>81.54266545</v>
+      </c>
+      <c r="F185" t="s">
+        <v>8</v>
+      </c>
+      <c r="G185">
+        <v>1.0</v>
+      </c>
+      <c r="H185" s="1">
+        <v>896969.32</v>
+      </c>
+      <c r="I185" s="1">
+        <v>16041.68</v>
+      </c>
+      <c r="J185" s="1">
+        <v>1.788431292165</v>
+      </c>
+      <c r="K185">
+        <v>0.58</v>
+      </c>
+      <c r="L185" t="s">
+        <v>553</v>
+      </c>
+      <c r="M185" s="1">
+        <v>913011.0</v>
+      </c>
+      <c r="N185" s="1">
+        <v>919362.37</v>
+      </c>
+      <c r="O185" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="P185">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="186" spans="1:16">
+      <c r="A186" t="s">
+        <v>554</v>
+      </c>
+      <c r="B186" t="s">
+        <v>555</v>
+      </c>
+      <c r="C186" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="D186" s="1">
+        <v>90.06</v>
+      </c>
+      <c r="E186" s="1">
+        <v>89.78073818</v>
+      </c>
+      <c r="F186" t="s">
+        <v>8</v>
+      </c>
+      <c r="G186">
+        <v>1.0</v>
+      </c>
+      <c r="H186" s="1">
+        <v>987588.12</v>
+      </c>
+      <c r="I186" s="1">
+        <v>3071.88</v>
+      </c>
+      <c r="J186" s="1">
+        <v>0.31104869912773</v>
+      </c>
+      <c r="K186">
+        <v>0.7</v>
+      </c>
+      <c r="L186" t="s">
+        <v>556</v>
+      </c>
+      <c r="M186" s="1">
+        <v>990660.0</v>
+      </c>
+      <c r="N186" s="1">
+        <v>998367.53</v>
+      </c>
+      <c r="O186" s="1">
+        <v>0.67</v>
+      </c>
+      <c r="P186">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="187" spans="1:16">
+      <c r="A187" t="s">
+        <v>557</v>
+      </c>
+      <c r="B187" t="s">
+        <v>558</v>
+      </c>
+      <c r="C187" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D187" s="1">
+        <v>101.171</v>
+      </c>
+      <c r="E187" s="1">
+        <v>102.932</v>
+      </c>
+      <c r="F187" t="s">
+        <v>8</v>
+      </c>
+      <c r="G187">
+        <v>1.0</v>
+      </c>
+      <c r="H187" s="1">
+        <v>205864.0</v>
+      </c>
+      <c r="I187" s="1">
+        <v>-3522.0</v>
+      </c>
+      <c r="J187" s="1">
+        <v>-1.710838223293</v>
+      </c>
+      <c r="K187">
+        <v>0.69</v>
+      </c>
+      <c r="L187" t="s">
+        <v>559</v>
+      </c>
+      <c r="M187" s="1">
+        <v>202342.0</v>
+      </c>
+      <c r="N187" s="1">
+        <v>203718.71</v>
+      </c>
+      <c r="O187" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="P187">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="188" spans="1:16">
+      <c r="A188" t="s">
+        <v>560</v>
+      </c>
+      <c r="B188" t="s">
+        <v>561</v>
+      </c>
+      <c r="C188" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D188" s="1">
+        <v>99.045</v>
+      </c>
+      <c r="E188" s="1">
+        <v>100.1375</v>
+      </c>
+      <c r="F188" t="s">
+        <v>8</v>
+      </c>
+      <c r="G188">
+        <v>1.0</v>
+      </c>
+      <c r="H188" s="1">
+        <v>801100.0</v>
+      </c>
+      <c r="I188" s="1">
+        <v>-8740.0</v>
+      </c>
+      <c r="J188" s="1">
+        <v>-1.0909998751716</v>
+      </c>
+      <c r="K188">
+        <v>2.34</v>
+      </c>
+      <c r="L188" t="s">
+        <v>562</v>
+      </c>
+      <c r="M188" s="1">
+        <v>792360.0</v>
+      </c>
+      <c r="N188" s="1">
+        <v>811087.96</v>
+      </c>
+      <c r="O188" s="1">
+        <v>0.54</v>
+      </c>
+      <c r="P188">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="189" spans="1:16">
+      <c r="A189" t="s">
+        <v>563</v>
+      </c>
+      <c r="B189" t="s">
+        <v>564</v>
+      </c>
+      <c r="C189" s="1">
+        <v>-3300000.0</v>
+      </c>
+      <c r="D189" s="1">
+        <v>11.335</v>
+      </c>
+      <c r="E189" s="1">
         <v>0.0</v>
       </c>
-      <c r="F182" t="s">
-[...5 lines deleted...]
-      <c r="H182" s="1">
+      <c r="F189" t="s">
+        <v>8</v>
+      </c>
+      <c r="G189">
+        <v>1.0</v>
+      </c>
+      <c r="H189" s="1">
         <v>0.0</v>
       </c>
-      <c r="I182" s="1">
-[...2 lines deleted...]
-      <c r="J182" s="1">
+      <c r="I189" s="1">
+        <v>-336930.0</v>
+      </c>
+      <c r="J189" s="1">
         <v>0</v>
       </c>
-      <c r="K182">
+      <c r="K189">
         <v>0.0</v>
       </c>
-      <c r="L182">
-[...11 lines deleted...]
-      <c r="P182">
+      <c r="L189" t="s">
+        <v>565</v>
+      </c>
+      <c r="M189" s="1">
+        <v>-336930.0</v>
+      </c>
+      <c r="N189" s="1">
+        <v>-374055.0</v>
+      </c>
+      <c r="O189" s="1">
+        <v>-0.25</v>
+      </c>
+      <c r="P189">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>