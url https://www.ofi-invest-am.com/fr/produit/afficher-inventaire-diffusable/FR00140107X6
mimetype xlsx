--- v4 (2026-09-05)
+++ v5 (2026-09-28)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="566">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="577">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>I</t>
   </si>
   <si>
     <t>FR0011024249</t>
   </si>
   <si>
@@ -106,1656 +106,1689 @@
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR001400KPZ3</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART I</t>
   </si>
   <si>
-    <t>DU100926</t>
-[...4 lines deleted...]
-  <si>
     <t>OE100926</t>
   </si>
   <si>
     <t>EURO-BOBL SEP 26</t>
   </si>
   <si>
     <t>XS2986639701</t>
   </si>
   <si>
     <t>A2A SPA 3.625 30/01/2035</t>
   </si>
   <si>
-    <t>10 122.19</t>
+    <t>11 757.32</t>
   </si>
   <si>
     <t>XS3399007288</t>
   </si>
   <si>
     <t>ABERTIS INFRAESTRUCTURAS SA 3.625 08/03/2032</t>
   </si>
   <si>
+    <t>1 092.47</t>
+  </si>
+  <si>
     <t>XS2809859536</t>
   </si>
   <si>
     <t>ACHMEA BV 02/11/2044</t>
   </si>
   <si>
-    <t>11 272.50</t>
+    <t>12 353.42</t>
   </si>
   <si>
     <t>XS3388179676</t>
   </si>
   <si>
     <t>ADIDAS AG 3.5 26/05/2031</t>
   </si>
   <si>
-    <t>1 342.47</t>
+    <t>3 356.16</t>
   </si>
   <si>
     <t>BE6369832363</t>
   </si>
   <si>
     <t>AGEAS SA PERP</t>
   </si>
   <si>
-    <t>28 167.81</t>
+    <t>31 547.95</t>
   </si>
   <si>
     <t>BE6317598850</t>
   </si>
   <si>
-    <t>15 457.53</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>20 349.86</t>
+    <t>22 610.96</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
-    <t>2 013.70</t>
+    <t>3 221.92</t>
   </si>
   <si>
     <t>XS2251233651</t>
   </si>
   <si>
     <t>AKELIUS RESIDENTIAL PROPERTY FINAN 1.125 11/01/2029</t>
   </si>
   <si>
-    <t>3 357.09</t>
-[...8 lines deleted...]
-    <t>6 038.36</t>
+    <t>3 830.24</t>
   </si>
   <si>
     <t>XS3359749481</t>
   </si>
   <si>
     <t>ALLIANDER NV 3.25 30/04/2031</t>
   </si>
   <si>
-    <t>1 456.71</t>
+    <t>2 221.49</t>
   </si>
   <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLIANDER NV PERP</t>
   </si>
   <si>
-    <t>21 390.41</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3357187809</t>
   </si>
   <si>
     <t>ALPHA BANK SA 06/05/2032</t>
   </si>
   <si>
-    <t>5 840.55</t>
+    <t>9 447.95</t>
   </si>
   <si>
     <t>XS3372845746</t>
   </si>
   <si>
     <t>ALPHABET INC 3.45 11/05/2032</t>
   </si>
   <si>
-    <t>1 644.66</t>
+    <t>2 835.62</t>
   </si>
   <si>
     <t>XS3224609456</t>
   </si>
   <si>
     <t>ALPHABET INC 3.5 06/11/2038</t>
   </si>
   <si>
-    <t>6 473.56</t>
-[...5 lines deleted...]
-    <t>ARKEMA SA PERP</t>
+    <t>7 105.86</t>
   </si>
   <si>
     <t>XS3070545234</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 3.5 13/05/2030</t>
   </si>
   <si>
-    <t>3 883.56</t>
+    <t>6 904.11</t>
   </si>
   <si>
     <t>XS2790191303</t>
   </si>
   <si>
     <t>ASR NEDERLAND NV PERP</t>
   </si>
   <si>
-    <t>11 906.85</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>53 523.90</t>
+    <t>57 173.26</t>
   </si>
   <si>
     <t>XS3393830651</t>
   </si>
   <si>
     <t>AXA SA 29/05/2056</t>
   </si>
   <si>
+    <t>2 648.45</t>
+  </si>
+  <si>
     <t>XS2737652474</t>
   </si>
   <si>
     <t>AXA SA PERP</t>
   </si>
   <si>
-    <t>23 939.01</t>
+    <t>27 430.11</t>
   </si>
   <si>
     <t>XS2432565187</t>
   </si>
   <si>
     <t>BALDER FINLAND OYJ 2 18/01/2031</t>
   </si>
   <si>
-    <t>3 890.41</t>
+    <t>4 465.75</t>
   </si>
   <si>
     <t>XS2762369549</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 08/02/2036</t>
   </si>
   <si>
-    <t>12 928.77</t>
+    <t>15 172.60</t>
   </si>
   <si>
     <t>IT0005632267</t>
   </si>
   <si>
     <t>BANCO BPM SPA 3.375 21/01/2030</t>
   </si>
   <si>
-    <t>10 166.52</t>
+    <t>11 702.47</t>
   </si>
   <si>
     <t>XS3352075058</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 22/04/2038</t>
   </si>
   <si>
-    <t>5 589.04</t>
+    <t>8 034.25</t>
   </si>
   <si>
     <t>XS2817323749</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA PERP</t>
   </si>
   <si>
-    <t>2 282.61</t>
+    <t>4 679.35</t>
   </si>
   <si>
     <t>XS2345798271</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 24/05/2032</t>
   </si>
   <si>
+    <t>1 899.06</t>
+  </si>
+  <si>
     <t>XS3332496184</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC 02/04/2034</t>
   </si>
   <si>
-    <t>6 107.42</t>
+    <t>7 993.54</t>
   </si>
   <si>
     <t>XS2817924660</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC 10/08/2034</t>
   </si>
   <si>
-    <t>5 244.39</t>
+    <t>5 607.86</t>
   </si>
   <si>
     <t>XS3112064947</t>
   </si>
   <si>
     <t>BANK OF MONTREAL 09/01/2032</t>
   </si>
   <si>
-    <t>19 145.97</t>
+    <t>21 808.66</t>
   </si>
   <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
   </si>
   <si>
-    <t>13 328.77</t>
+    <t>15 342.47</t>
   </si>
   <si>
     <t>XS2831195644</t>
   </si>
   <si>
     <t>BARCLAYS PLC 31/05/2036</t>
   </si>
   <si>
+    <t>1 634.96</t>
+  </si>
+  <si>
     <t>BE0390167337</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
   </si>
   <si>
-    <t>10 078.77</t>
+    <t>12 020.55</t>
   </si>
   <si>
     <t>BE6365319829</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 28/05/2030</t>
   </si>
   <si>
+    <t>2 746.23</t>
+  </si>
+  <si>
     <t>XS3215466338</t>
   </si>
   <si>
     <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
   </si>
   <si>
-    <t>14 522.36</t>
+    <t>15 967.71</t>
   </si>
   <si>
     <t>FR0014018PQ0</t>
   </si>
   <si>
     <t>BNP PARIBAS CARDIF SA 27/05/2041</t>
   </si>
   <si>
+    <t>2 467.00</t>
+  </si>
+  <si>
     <t>FR001400F2H9</t>
   </si>
   <si>
     <t>BNP PARIBAS SA PERP</t>
   </si>
   <si>
-    <t>29 175.82</t>
+    <t>3 062.84</t>
   </si>
   <si>
     <t>XS2621007660</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 4.125 12/05/2033</t>
   </si>
   <si>
-    <t>2 113.81</t>
+    <t>3 699.16</t>
   </si>
   <si>
     <t>FR0014005V67</t>
   </si>
   <si>
     <t>BPCE SA 13/10/2046</t>
   </si>
   <si>
-    <t>27 828.77</t>
+    <t>30 273.97</t>
   </si>
   <si>
     <t>XS3227880021</t>
   </si>
   <si>
     <t>BT FINANCE PLC 3.375 17/11/2032</t>
   </si>
   <si>
-    <t>14 750.88</t>
+    <t>16 269.35</t>
   </si>
   <si>
     <t>FR0014013058</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
   </si>
   <si>
-    <t>18 567.12</t>
+    <t>20 120.55</t>
   </si>
   <si>
     <t>XS3226502485</t>
   </si>
   <si>
     <t>CAIXABANK SA 14/05/2038</t>
   </si>
   <si>
-    <t>1 932.19</t>
+    <t>3 492.81</t>
+  </si>
+  <si>
+    <t>ES0840609053</t>
+  </si>
+  <si>
+    <t>CAIXABANK SA PERP</t>
+  </si>
+  <si>
+    <t>9 271.98</t>
   </si>
   <si>
     <t>FR0014012S89</t>
   </si>
   <si>
     <t>CAPGEMINI SE 3.5 25/09/2034</t>
   </si>
   <si>
-    <t>19 715.07</t>
-[...8 lines deleted...]
-    <t>5 082.19</t>
+    <t>21 326.03</t>
+  </si>
+  <si>
+    <t>XS2751689048</t>
+  </si>
+  <si>
+    <t>CARRIER GLOBAL CORP 4.5 29/11/2032</t>
+  </si>
+  <si>
+    <t>18 382.19</t>
   </si>
   <si>
     <t>XS2793256137</t>
   </si>
   <si>
     <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
   </si>
   <si>
-    <t>3 746.12</t>
+    <t>4 809.21</t>
   </si>
   <si>
     <t>XS3311989787</t>
   </si>
   <si>
     <t>CLARIANT INTERNATIONAL FINANCIAL S 4.125 15/01/2032</t>
   </si>
   <si>
     <t>XS3326476523</t>
   </si>
   <si>
     <t>COCA-COLA HBC FINANCE BV 4 01/10/2033</t>
   </si>
   <si>
-    <t>6 359.34</t>
+    <t>8 294.79</t>
   </si>
   <si>
     <t>DE000CZ45YV9</t>
   </si>
   <si>
     <t>COMMERZBANK AG 16/07/2032</t>
   </si>
   <si>
-    <t>14 378.08</t>
+    <t>15 298.63</t>
   </si>
   <si>
     <t>FR001400Q7X2</t>
   </si>
   <si>
     <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
   </si>
   <si>
-    <t>2 497.60</t>
+    <t>5 582.88</t>
   </si>
   <si>
     <t>FR001400MDV4</t>
   </si>
   <si>
     <t>COVIVIO SA 4.625 05/06/2032</t>
   </si>
   <si>
+    <t>2 217.47</t>
+  </si>
+  <si>
+    <t>FR00140193E6</t>
+  </si>
+  <si>
+    <t>CREDIT AGRICOLE ASSURANCES SA PERP</t>
+  </si>
+  <si>
+    <t>1 126.71</t>
+  </si>
+  <si>
     <t>FR001400F067</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA PERP</t>
   </si>
   <si>
-    <t>10 756.79</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400PZV0</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
   </si>
   <si>
+    <t>1 818.58</t>
+  </si>
+  <si>
     <t>BE0002989706</t>
   </si>
   <si>
     <t>CRELAN SA 23/01/2032</t>
   </si>
   <si>
-    <t>11 823.29</t>
+    <t>13 635.62</t>
   </si>
   <si>
     <t>BE0390287564</t>
   </si>
   <si>
     <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
   </si>
   <si>
-    <t>3 506.85</t>
-[...8 lines deleted...]
-    <t>4 789.73</t>
+    <t>5 347.95</t>
   </si>
   <si>
     <t>XS3352082930</t>
   </si>
   <si>
     <t>DANAHER CORPORATION 3.25 29/04/2030</t>
   </si>
   <si>
-    <t>1 839.95</t>
+    <t>2 782.36</t>
   </si>
   <si>
     <t>FR0014017HO4</t>
   </si>
   <si>
     <t>DANONE SA 3.785 01/04/2034</t>
   </si>
   <si>
-    <t>2 862.08</t>
+    <t>3 733.15</t>
   </si>
   <si>
     <t>DE000A30VT06</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG (PARIS BRANCH) 05/09/2030</t>
   </si>
   <si>
-    <t>56 917.81</t>
+    <t>61 232.88</t>
   </si>
   <si>
     <t>DE000A4DE9Y3</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 13/02/2031</t>
   </si>
   <si>
-    <t>3 217.81</t>
+    <t>3 800.34</t>
   </si>
   <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
   </si>
   <si>
-    <t>6 760.27</t>
+    <t>7 191.78</t>
   </si>
   <si>
     <t>XS2977974927</t>
   </si>
   <si>
     <t>DNB BANK ASA 15/01/2031</t>
   </si>
   <si>
-    <t>4 767.12</t>
+    <t>5 457.53</t>
   </si>
   <si>
     <t>XS3074473474</t>
   </si>
   <si>
     <t>DNB BANK ASA 20/05/2031</t>
   </si>
   <si>
+    <t>1 404.11</t>
+  </si>
+  <si>
     <t>XS3351033785</t>
   </si>
   <si>
     <t>DSB 3.625 22/04/2036</t>
   </si>
   <si>
-    <t>1 983.12</t>
+    <t>2 850.74</t>
   </si>
   <si>
     <t>XS2852136063</t>
   </si>
   <si>
     <t>DSM BV 3.625 02/07/2034</t>
   </si>
   <si>
-    <t>21 296.53</t>
+    <t>22 604.21</t>
   </si>
   <si>
     <t>XS3204041266</t>
   </si>
   <si>
     <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
   </si>
   <si>
-    <t>12 031.81</t>
+    <t>13 097.92</t>
   </si>
   <si>
     <t>XS3274805376</t>
   </si>
   <si>
     <t>E.ON SE 3.448 19/01/2034</t>
   </si>
   <si>
-    <t>21 204.92</t>
+    <t>24 363.10</t>
   </si>
   <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
   </si>
   <si>
-    <t>28 848.00</t>
+    <t>31 011.60</t>
   </si>
   <si>
     <t>XS3071203056</t>
   </si>
   <si>
     <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
   </si>
   <si>
-    <t>2 463.01</t>
+    <t>4 131.51</t>
   </si>
   <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP SA 02/12/2055</t>
   </si>
   <si>
-    <t>10 679.79</t>
+    <t>12 945.21</t>
   </si>
   <si>
     <t>XS3391835629</t>
   </si>
   <si>
     <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.75 01/03/2033</t>
   </si>
   <si>
-    <t>1 260.10</t>
+    <t>3 665.75</t>
   </si>
   <si>
     <t>BE6373697216</t>
   </si>
   <si>
     <t>ELIA GROUP SA PERP</t>
   </si>
   <si>
-    <t>4 878.42</t>
+    <t>7 805.48</t>
   </si>
   <si>
     <t>XS3070067072</t>
   </si>
   <si>
     <t>ELISA OYJ 2.875 14/05/2030</t>
   </si>
   <si>
-    <t>2 576.32</t>
+    <t>4 657.18</t>
   </si>
   <si>
     <t>XS1492580516</t>
   </si>
   <si>
     <t>ELM BV FOR SWISS LIFE INSURANCE &amp; PERP</t>
   </si>
   <si>
-    <t>5 307.53</t>
+    <t>10 615.07</t>
   </si>
   <si>
     <t>XS2312746345</t>
   </si>
   <si>
     <t>ENEL SPA NC30 PERP</t>
   </si>
   <si>
-    <t>12 667.81</t>
+    <t>13 638.70</t>
   </si>
   <si>
     <t>FR001400KHG0</t>
   </si>
   <si>
     <t>ENGIE SA 3.875 06/01/2031</t>
   </si>
   <si>
-    <t>11 444.52</t>
+    <t>13 005.14</t>
   </si>
   <si>
     <t>FR0014016Z94</t>
   </si>
   <si>
     <t>ENGIE SA PERP</t>
   </si>
   <si>
-    <t>4 526.89</t>
+    <t>6 287.34</t>
   </si>
   <si>
     <t>AT0000A3RNZ8</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG 21/04/2036</t>
   </si>
   <si>
-    <t>3 523.97</t>
+    <t>8 630.14</t>
   </si>
   <si>
     <t>FR001400RX89</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA 3 05/03/2032</t>
   </si>
   <si>
-    <t>6 312.33</t>
+    <t>7 693.15</t>
   </si>
   <si>
     <t>FR0014017VR8</t>
   </si>
   <si>
     <t>EURAZEO SE 4.625 17/04/2031</t>
   </si>
   <si>
-    <t>4 029.45</t>
+    <t>5 626.03</t>
   </si>
   <si>
     <t>XS3386670270</t>
   </si>
   <si>
     <t>EUROBANK SA 25/05/2032</t>
   </si>
   <si>
-    <t>1 430.03</t>
+    <t>3 432.08</t>
   </si>
   <si>
     <t>DE000A4DFWV3</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG 09/09/2055</t>
   </si>
   <si>
+    <t>1 467.12</t>
+  </si>
+  <si>
     <t>XS2982065018</t>
   </si>
   <si>
     <t>EXPERIAN PLC 3.51 15/12/2033</t>
   </si>
   <si>
-    <t>4 738.98</t>
+    <t>5 304.43</t>
   </si>
   <si>
     <t>XS3003232272</t>
   </si>
   <si>
     <t>FASTIGHETS AB BALDER 4 19/02/2032</t>
   </si>
   <si>
-    <t>7 232.88</t>
-[...8 lines deleted...]
-    <t>1 457.82</t>
+    <t>8 613.70</t>
+  </si>
+  <si>
+    <t>XS3370251459</t>
+  </si>
+  <si>
+    <t>FORD MOTOR CREDIT COMPANY LLC 4.48 08/07/2031</t>
+  </si>
+  <si>
+    <t>2 602.08</t>
   </si>
   <si>
     <t>XS3350929454</t>
   </si>
   <si>
     <t>GOLDMAN SACHS GROUP INC/THE 22/04/2036</t>
   </si>
   <si>
-    <t>2 682.16</t>
+    <t>3 855.60</t>
   </si>
   <si>
     <t>XS3319131119</t>
   </si>
   <si>
     <t>HENKEL AG &amp; CO KGAA 3.625 02/04/2031</t>
   </si>
   <si>
-    <t>6 078.08</t>
+    <t>7 955.14</t>
   </si>
   <si>
     <t>XS2385390724</t>
   </si>
   <si>
     <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
   </si>
   <si>
-    <t>3 188.36</t>
+    <t>3 440.07</t>
   </si>
   <si>
     <t>DE000A383PT8</t>
   </si>
   <si>
     <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
   </si>
   <si>
+    <t>2 919.52</t>
+  </si>
+  <si>
     <t>XS3224600232</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU PERP</t>
   </si>
   <si>
-    <t>46 602.74</t>
+    <t>51 133.56</t>
   </si>
   <si>
     <t>FR0014018J01</t>
   </si>
   <si>
     <t>ICADE 4.375 22/05/2035</t>
   </si>
   <si>
-    <t>1 294.52</t>
+    <t>2 804.79</t>
   </si>
   <si>
     <t>FR001400ZRC6</t>
   </si>
   <si>
-    <t>1 510.27</t>
+    <t>3 272.26</t>
   </si>
   <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>11 643.99</t>
+    <t>12 618.19</t>
   </si>
   <si>
     <t>FR00140141X5</t>
   </si>
   <si>
     <t>IMERYS S.A. 4 21/11/2032</t>
   </si>
   <si>
-    <t>10 958.90</t>
+    <t>12 109.59</t>
   </si>
   <si>
     <t>XS3324619231</t>
   </si>
   <si>
     <t>INFORMA PLC 3.75 29/04/2032</t>
   </si>
   <si>
-    <t>2 767.50</t>
+    <t>4 185.00</t>
   </si>
   <si>
     <t>XS2244936659</t>
   </si>
   <si>
     <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
   </si>
   <si>
-    <t>7 198.97</t>
+    <t>7 853.42</t>
   </si>
   <si>
     <t>XS3153087559</t>
   </si>
   <si>
     <t>ING GROEP NV 20/08/2037</t>
   </si>
   <si>
-    <t>46 659.25</t>
+    <t>50 003.42</t>
   </si>
   <si>
     <t>XS2886191589</t>
   </si>
   <si>
     <t>ING GROEP NV 26/08/2035</t>
   </si>
   <si>
-    <t>23 392.47</t>
+    <t>25 104.11</t>
   </si>
   <si>
     <t>XS3032046016</t>
   </si>
   <si>
     <t>INVESTOR AB 3.5 31/03/2034</t>
   </si>
   <si>
-    <t>3 758.90</t>
+    <t>4 886.58</t>
   </si>
   <si>
     <t>XS2977890313</t>
   </si>
   <si>
     <t>IREN SPA PERP</t>
   </si>
   <si>
-    <t>2 317.81</t>
+    <t>3 353.42</t>
   </si>
   <si>
     <t>XS2957380228</t>
   </si>
   <si>
     <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
   </si>
   <si>
-    <t>5 347.60</t>
+    <t>5 971.49</t>
   </si>
   <si>
     <t>XS3300349639</t>
   </si>
   <si>
     <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
   </si>
   <si>
-    <t>13 122.74</t>
+    <t>15 605.42</t>
   </si>
   <si>
     <t>BE0002990712</t>
   </si>
   <si>
     <t>KBC GROEP NV 17/04/2035</t>
   </si>
   <si>
-    <t>4 828.08</t>
+    <t>6 741.10</t>
   </si>
   <si>
     <t>BE0390152180</t>
   </si>
   <si>
     <t>KBC GROEP NV PERP</t>
   </si>
   <si>
-    <t>8 630.14</t>
+    <t>10 787.67</t>
   </si>
   <si>
     <t>BE6374729836</t>
   </si>
   <si>
     <t>KBC INSURANCE NV 4.25 11/06/2036</t>
   </si>
   <si>
+    <t>1 769.86</t>
+  </si>
+  <si>
     <t>FR0013300605</t>
   </si>
   <si>
     <t>KLEPIERRE SA 1.625 13/12/2032</t>
   </si>
   <si>
-    <t>4 754.79</t>
+    <t>5 315.75</t>
   </si>
   <si>
     <t>FR001400NDQ2</t>
   </si>
   <si>
     <t>KLEPIERRE SA 3.875 23/09/2033</t>
   </si>
   <si>
-    <t>16 497.95</t>
+    <t>17 835.62</t>
   </si>
   <si>
     <t>XS2229470146</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
   </si>
   <si>
-    <t>6 789.04</t>
+    <t>7 594.52</t>
   </si>
   <si>
     <t>FR0014018T74</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 03/06/2034</t>
   </si>
   <si>
-    <t>1 052.05</t>
+    <t>4 734.25</t>
+  </si>
+  <si>
+    <t>DE000A3H3JU7</t>
+  </si>
+  <si>
+    <t>LEG IMMOBILIEN AG 0.875 30/03/2033</t>
+  </si>
+  <si>
+    <t>1 984.93</t>
   </si>
   <si>
     <t>XS3069338336</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
   </si>
   <si>
-    <t>1 253.59</t>
+    <t>2 102.79</t>
   </si>
   <si>
     <t>XS2815980664</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 14/05/2032</t>
   </si>
   <si>
-    <t>1 344.25</t>
+    <t>2 430.00</t>
   </si>
   <si>
     <t>XS2679904685</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 4.231 29/09/2030</t>
   </si>
   <si>
-    <t>30 852.22</t>
+    <t>33 413.08</t>
   </si>
   <si>
     <t>FR001400ZEB6</t>
   </si>
   <si>
     <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
   </si>
   <si>
-    <t>13 134.25</t>
+    <t>16 068.49</t>
   </si>
   <si>
     <t>XS3238400165</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.25 26/11/2031</t>
   </si>
   <si>
-    <t>6 945.21</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3238212164</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
   </si>
   <si>
-    <t>10 998.80</t>
+    <t>12 183.29</t>
   </si>
   <si>
     <t>XS3320665444</t>
   </si>
   <si>
     <t>MAPLE PARENT HOLDINGS CORP 4.728 26/03/2035</t>
   </si>
   <si>
-    <t>6 936.56</t>
+    <t>8 878.80</t>
   </si>
   <si>
     <t>XS2023644540</t>
   </si>
   <si>
     <t>MERCK FINANCIAL SERVICES GMBH 0.875 05/07/2031</t>
   </si>
   <si>
-    <t>4 063.36</t>
+    <t>4 315.07</t>
   </si>
   <si>
     <t>XS3223939466</t>
   </si>
   <si>
     <t>MERCK KGAA 24/11/2055</t>
   </si>
   <si>
-    <t>23 732.88</t>
+    <t>28 479.45</t>
   </si>
   <si>
     <t>XS3293638568</t>
   </si>
   <si>
     <t>MIZUHO FINANCIAL GROUP INC 16/05/2032</t>
   </si>
   <si>
-    <t>2 741.78</t>
+    <t>5 140.84</t>
   </si>
   <si>
     <t>XS2790333889</t>
   </si>
   <si>
     <t>MORGAN STANLEY 21/03/2035</t>
   </si>
   <si>
-    <t>14 736.44</t>
+    <t>18 604.75</t>
   </si>
   <si>
     <t>XS3281048499</t>
   </si>
   <si>
     <t>MORGAN STANLEY 23/01/2032</t>
   </si>
   <si>
-    <t>3 809.35</t>
+    <t>4 393.27</t>
   </si>
   <si>
     <t>XS3086253039</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 3.15 03/06/2030</t>
   </si>
   <si>
+    <t>1 398.08</t>
+  </si>
+  <si>
     <t>XS2388449758</t>
   </si>
   <si>
     <t>NATIONALE NEDERLANDEN BANK N V 0.5 21/09/2028</t>
   </si>
   <si>
-    <t>5 363.01</t>
+    <t>5 794.52</t>
   </si>
   <si>
     <t>XS3059437460</t>
   </si>
   <si>
     <t>NATIONWIDE BUILDING SOCIETY 30/07/2035</t>
   </si>
   <si>
-    <t>34 410.96</t>
+    <t>36 712.33</t>
   </si>
   <si>
     <t>XS2898838516</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 12/09/2032</t>
   </si>
   <si>
-    <t>34 934.12</t>
+    <t>37 651.21</t>
   </si>
   <si>
     <t>XS3009472989</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 25/02/2035</t>
   </si>
   <si>
-    <t>9 547.20</t>
+    <t>11 475.00</t>
   </si>
   <si>
     <t>XS3303513066</t>
   </si>
   <si>
     <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
   </si>
   <si>
+    <t>4 487.67</t>
+  </si>
+  <si>
+    <t>XS2602037629</t>
+  </si>
+  <si>
+    <t>NN GROUP NV PERP</t>
+  </si>
+  <si>
+    <t>10 633.08</t>
+  </si>
+  <si>
+    <t>XS3406830052</t>
+  </si>
+  <si>
+    <t>NORDEA BANK ABP 16/06/2036</t>
+  </si>
+  <si>
+    <t>1 134.05</t>
+  </si>
+  <si>
+    <t>XS3100081507</t>
+  </si>
+  <si>
+    <t>NTT FINANCE CORP 3.678 16/07/2033</t>
+  </si>
+  <si>
+    <t>17 197.02</t>
+  </si>
+  <si>
+    <t>XS2776001377</t>
+  </si>
+  <si>
+    <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
+  </si>
+  <si>
+    <t>8 231.23</t>
+  </si>
+  <si>
+    <t>XS3284416917</t>
+  </si>
+  <si>
+    <t>OP CORPORATE BANK PLC 30/01/2032</t>
+  </si>
+  <si>
+    <t>23 851.79</t>
+  </si>
+  <si>
+    <t>FR001400GDJ1</t>
+  </si>
+  <si>
+    <t>ORANGE SA PERP</t>
+  </si>
+  <si>
+    <t>4 300.00</t>
+  </si>
+  <si>
+    <t>XS2901491261</t>
+  </si>
+  <si>
+    <t>P3 GROUP SARL 4 19/04/2032</t>
+  </si>
+  <si>
+    <t>6 336.00</t>
+  </si>
+  <si>
+    <t>XS3296830444</t>
+  </si>
+  <si>
+    <t>POWSZECHNA KASA OSZCZEDNOSCI BANK 06/05/2030</t>
+  </si>
+  <si>
+    <t>3 294.35</t>
+  </si>
+  <si>
+    <t>XS3013011203</t>
+  </si>
+  <si>
+    <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
+  </si>
+  <si>
+    <t>4 917.21</t>
+  </si>
+  <si>
+    <t>XS2810794680</t>
+  </si>
+  <si>
+    <t>PROLOGIS EURO FINANCE LLC 4 05/05/2034</t>
+  </si>
+  <si>
     <t>3 682.19</t>
   </si>
   <si>
-    <t>XS2602037629</t>
-[...88 lines deleted...]
-  <si>
     <t>BE0002830116</t>
   </si>
   <si>
     <t>PROXIMUS NV 0.75 17/11/2036</t>
   </si>
   <si>
-    <t>3 353.42</t>
+    <t>3 698.63</t>
   </si>
   <si>
     <t>FR0014010CI2</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA 3.375 12/06/2032</t>
   </si>
   <si>
-    <t>30 125.34</t>
+    <t>1 497.95</t>
   </si>
   <si>
     <t>CH1353015048</t>
   </si>
   <si>
     <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
   </si>
   <si>
-    <t>23 555.24</t>
-[...8 lines deleted...]
-    <t>4 438.36</t>
+    <t>25 328.22</t>
+  </si>
+  <si>
+    <t>FR00140193X6</t>
+  </si>
+  <si>
+    <t>RCI BANQUE SA 4 19/08/2031</t>
   </si>
   <si>
     <t>XS2744299335</t>
   </si>
   <si>
     <t>RED ELECTRICA FINANCIACIONES SAU 3 17/01/2034</t>
   </si>
   <si>
-    <t>9 402.74</t>
+    <t>10 783.56</t>
   </si>
   <si>
     <t>XS2838500218</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
   </si>
   <si>
-    <t>12 390.41</t>
+    <t>13 167.12</t>
   </si>
   <si>
     <t>XS3348120653</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA PERP</t>
   </si>
   <si>
-    <t>2 577.05</t>
+    <t>3 835.62</t>
   </si>
   <si>
     <t>XS2779010300</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.375 20/03/2033</t>
   </si>
   <si>
-    <t>7 482.24</t>
+    <t>9 422.08</t>
   </si>
   <si>
     <t>FR001400U3P1</t>
   </si>
   <si>
     <t>ROQUETTE FRERES SA 3.774 25/11/2031</t>
   </si>
   <si>
-    <t>14 186.10</t>
+    <t>15 706.04</t>
   </si>
   <si>
     <t>XS3308054124</t>
   </si>
   <si>
     <t>ROYAL SCHIPHOL GROUP NV 3.625 20/11/2035</t>
   </si>
   <si>
+    <t>4 052.05</t>
+  </si>
+  <si>
     <t>FR001400J150</t>
   </si>
   <si>
     <t>RTE RESEAU DE TRANSPORT D ELECTRIC 3.75 04/07/2035</t>
   </si>
   <si>
-    <t>41 917.81</t>
+    <t>44 506.85</t>
   </si>
   <si>
     <t>XS3304304945</t>
   </si>
   <si>
     <t>SAGE GROUP PLC 3.821 25/02/2033</t>
   </si>
   <si>
-    <t>5 487.17</t>
+    <t>6 595.15</t>
   </si>
   <si>
     <t>XS3393869279</t>
   </si>
   <si>
     <t>SAP SE 3.25 03/06/2031</t>
   </si>
   <si>
+    <t>2 404.11</t>
+  </si>
+  <si>
     <t>XS2894895684</t>
   </si>
   <si>
     <t>SCOTTISH HYDRO ELECTRIC TRANSMISSI 3.375 04/09/2032</t>
   </si>
   <si>
-    <t>13 186.91</t>
+    <t>14 183.04</t>
   </si>
   <si>
     <t>XS3310387256</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.875 21/04/2031</t>
   </si>
   <si>
-    <t>1 560.62</t>
+    <t>2 229.45</t>
   </si>
   <si>
     <t>FR0014014A53</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 20/11/2035</t>
   </si>
   <si>
-    <t>8 535.62</t>
+    <t>9 427.40</t>
   </si>
   <si>
     <t>XS3317460619</t>
   </si>
   <si>
     <t>SOFTBANK CORP 3.936 30/06/2032</t>
   </si>
   <si>
-    <t>2 749.05</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE PLC 3.5 18/03/2032</t>
   </si>
   <si>
-    <t>4 385.36</t>
+    <t>5 494.90</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
-    <t>4 832.88</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3310370955</t>
   </si>
   <si>
     <t>XS2726853554</t>
   </si>
   <si>
     <t>STATKRAFT AS 3.125 13/12/2031</t>
   </si>
   <si>
-    <t>6 827.40</t>
+    <t>7 632.88</t>
   </si>
   <si>
     <t>XS2768793676</t>
   </si>
   <si>
     <t>STATNETT SF 3.375 26/02/2036</t>
   </si>
   <si>
-    <t>7 619.18</t>
+    <t>9 172.60</t>
   </si>
   <si>
     <t>XS3307413842</t>
   </si>
   <si>
     <t>STELLANTIS NV PERP</t>
   </si>
   <si>
-    <t>11 643.84</t>
+    <t>1 917.81</t>
   </si>
   <si>
     <t>XS3326547992</t>
   </si>
   <si>
     <t>SWISS RE SUBORDINATED FINANCE PLC 22/04/2037</t>
   </si>
   <si>
-    <t>4 037.92</t>
+    <t>5 804.51</t>
   </si>
   <si>
     <t>XS3324584260</t>
   </si>
   <si>
     <t>SYDNEY AIRPORT FINANCE COMPANY PTY 3.965 28/04/2034</t>
   </si>
   <si>
-    <t>2 961.04</t>
+    <t>4 441.56</t>
   </si>
   <si>
     <t>XS2314267449</t>
   </si>
   <si>
     <t>TELE2 AB 0.75 23/03/2031</t>
   </si>
   <si>
-    <t>1 121.92</t>
+    <t>1 423.97</t>
   </si>
   <si>
     <t>XS2623868994</t>
   </si>
   <si>
     <t>TELE2 AB 3.75 22/11/2029</t>
   </si>
   <si>
-    <t>10 447.50</t>
+    <t>11 550.00</t>
   </si>
   <si>
     <t>XS2589828941</t>
   </si>
   <si>
     <t>TELIA COMPANY AB 3.625 22/02/2032</t>
   </si>
   <si>
-    <t>7 438.70</t>
+    <t>8 898.63</t>
   </si>
   <si>
     <t>XS3166363906</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
   </si>
   <si>
-    <t>12 815.75</t>
+    <t>15 534.25</t>
   </si>
   <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
   </si>
   <si>
-    <t>22 495.89</t>
+    <t>23 963.01</t>
+  </si>
+  <si>
+    <t>XS2798269069</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
+  </si>
+  <si>
+    <t>4 164.38</t>
   </si>
   <si>
     <t>XS3281650823</t>
   </si>
   <si>
-    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
-[...8 lines deleted...]
-    <t>3 071.23</t>
+    <t>7 965.28</t>
   </si>
   <si>
     <t>FR001400L263</t>
   </si>
   <si>
     <t>THALES SA 4.25 18/10/2031</t>
   </si>
   <si>
-    <t>19 072.60</t>
+    <t>20 784.25</t>
   </si>
   <si>
     <t>XS3298843924</t>
   </si>
   <si>
     <t>T-MOBILE USA INC 3.625 19/02/2035</t>
   </si>
   <si>
-    <t>13 535.65</t>
+    <t>16 119.73</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
-    <t>14 944.79</t>
+    <t>17 235.59</t>
   </si>
   <si>
     <t>XS2614623978</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.225 26/04/2033</t>
   </si>
   <si>
-    <t>5 602.47</t>
+    <t>8 276.37</t>
   </si>
   <si>
     <t>CH1305916897</t>
   </si>
   <si>
     <t>UBS GROUP AG 09/06/2033</t>
   </si>
   <si>
+    <t>1 620.96</t>
+  </si>
+  <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
   </si>
   <si>
-    <t>17 262.33</t>
+    <t>18 600.00</t>
   </si>
   <si>
     <t>IT0005710055</t>
   </si>
   <si>
     <t>UNICREDIT SPA 19/05/2036</t>
   </si>
   <si>
-    <t>1 703.99</t>
+    <t>3 407.98</t>
+  </si>
+  <si>
+    <t>XS2450200741</t>
+  </si>
+  <si>
+    <t>UNILEVER FINANCE NETHERLANDS BV 1.25 28/02/2031</t>
+  </si>
+  <si>
+    <t>2 924.66</t>
+  </si>
+  <si>
+    <t>XS1769091296</t>
+  </si>
+  <si>
+    <t>UNILEVER FINANCE NETHERLANDS BV 1.625 12/02/2033</t>
+  </si>
+  <si>
+    <t>3 686.30</t>
   </si>
   <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
   </si>
   <si>
-    <t>35 837.26</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
   </si>
   <si>
-    <t>7 333.15</t>
+    <t>8 359.79</t>
   </si>
   <si>
     <t>FR0014017P12</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 3.69 10/04/2031</t>
   </si>
   <si>
-    <t>1 819.73</t>
+    <t>2 456.63</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>3 082.19</t>
+    <t>4 376.71</t>
   </si>
   <si>
     <t>XS3310548105</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS A/S 3.75 15/06/2033</t>
   </si>
   <si>
-    <t>3 675.31</t>
-[...1 lines deleted...]
-  <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>6 351.37</t>
+    <t>6 826.03</t>
   </si>
   <si>
     <t>XS2198580271</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 0.75 03/07/2030</t>
   </si>
   <si>
-    <t>7 707.53</t>
+    <t>8 182.19</t>
   </si>
   <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
-    <t>1 376.71</t>
-[...8 lines deleted...]
-    <t>18 727.96</t>
+    <t>1 808.22</t>
+  </si>
+  <si>
+    <t>CH1515238637</t>
+  </si>
+  <si>
+    <t>ZUERCHER KANTONALBANK 17/06/2032</t>
+  </si>
+  <si>
+    <t>1 269.48</t>
   </si>
   <si>
     <t>CDS-00108779</t>
   </si>
   <si>
     <t>PAR20260409050213052</t>
   </si>
   <si>
-    <t>-37 125.00</t>
+    <t>-3 666.67</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2064,9661 +2097,9711 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N4"/>
+  <dimension ref="A1:Z4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C4" sqref="C4"/>
+      <selection activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>65860.0221</v>
+      </c>
+      <c r="C2">
+        <v>1490.09</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>98137994.45</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>98137994.45</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...24 lines deleted...]
-    <row r="3" spans="1:14">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>521511.5635</v>
+      </c>
+      <c r="C3">
+        <v>101.97</v>
+      </c>
+      <c r="D3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3">
+        <v>53181448.32</v>
+      </c>
+      <c r="F3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G3">
+        <v>53181448.32</v>
+      </c>
+      <c r="H3" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z3" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
-[...24 lines deleted...]
-    <row r="4" spans="1:14">
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="1">
+        <v>10.0</v>
+      </c>
+      <c r="C4">
+        <v>101.88</v>
+      </c>
+      <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4">
+        <v>1018.87</v>
+      </c>
+      <c r="F4" t="s">
+        <v>8</v>
+      </c>
+      <c r="G4">
+        <v>1018.87</v>
+      </c>
+      <c r="H4" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z4" t="s">
         <v>11</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P189"/>
+  <dimension ref="A1:Z190"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O189" sqref="O189"/>
+      <selection activeCell="N190" sqref="N190"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1" t="s">
+        <v>15</v>
+      </c>
+      <c r="C1" t="s">
+        <v>16</v>
+      </c>
+      <c r="D1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>18</v>
+      </c>
+      <c r="G1" t="s">
+        <v>19</v>
+      </c>
+      <c r="H1" t="s">
+        <v>20</v>
+      </c>
+      <c r="I1" t="s">
+        <v>21</v>
+      </c>
+      <c r="J1" t="s">
+        <v>22</v>
+      </c>
+      <c r="K1" t="s">
+        <v>23</v>
+      </c>
+      <c r="L1" t="s">
+        <v>24</v>
+      </c>
+      <c r="M1" t="s">
+        <v>25</v>
+      </c>
+      <c r="N1" t="s">
+        <v>26</v>
+      </c>
+      <c r="O1" t="s">
+        <v>27</v>
+      </c>
+      <c r="Z1" t="s">
         <v>13</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="B2" t="s">
         <v>29</v>
       </c>
+      <c r="B2" s="1">
+        <v>3650.0</v>
+      </c>
       <c r="C2" s="1">
-        <v>5595.0</v>
+        <v>1077.59</v>
       </c>
       <c r="D2" s="1">
-        <v>1076.23</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>1075.9192520548</v>
+      </c>
+      <c r="E2" t="s">
+        <v>8</v>
+      </c>
+      <c r="F2">
+        <v>1.0</v>
+      </c>
+      <c r="G2" s="1">
+        <v>3927105.27</v>
       </c>
       <c r="H2" s="1">
-        <v>6017016.68</v>
+        <v>6098.23</v>
       </c>
       <c r="I2" s="1">
-        <v>4490.17</v>
-[...2 lines deleted...]
-        <v>0.074624523061817</v>
+        <v>0.15528562594402</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
-      <c r="L2">
+      <c r="L2" s="1">
+        <v>3933203.5</v>
+      </c>
+      <c r="M2" s="1">
+        <v>3933203.5</v>
+      </c>
+      <c r="N2" s="1">
+        <v>2.6</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>31</v>
+      </c>
+      <c r="B3" s="1">
+        <v>-112.0</v>
+      </c>
+      <c r="C3" s="1">
+        <v>115.46</v>
+      </c>
+      <c r="D3" s="1">
+        <v>115.352142857</v>
+      </c>
+      <c r="E3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F3">
+        <v>1.0</v>
+      </c>
+      <c r="G3" s="1">
         <v>0.0</v>
       </c>
-      <c r="M2" s="1">
-[...33 lines deleted...]
-      </c>
       <c r="H3" s="1">
+        <v>-12080.0</v>
+      </c>
+      <c r="I3" s="1">
+        <v>0</v>
+      </c>
+      <c r="J3">
         <v>0.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
-      <c r="L3">
-        <v>0.0</v>
+      <c r="L3" s="1">
+        <v>-12080.0</v>
       </c>
       <c r="M3" s="1">
-        <v>-12415.0</v>
+        <v>-12080.0</v>
       </c>
       <c r="N3" s="1">
-        <v>-12415.0</v>
-[...1 lines deleted...]
-      <c r="O3" s="1">
         <v>-0.01</v>
       </c>
-      <c r="P3">
-[...3 lines deleted...]
-    <row r="4" spans="1:16">
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>33</v>
+      </c>
+      <c r="B4" s="1">
+        <v>784000.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>99.4</v>
+      </c>
+      <c r="D4" s="1">
+        <v>99.3340727</v>
+      </c>
+      <c r="E4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F4">
+        <v>1.0</v>
+      </c>
+      <c r="G4" s="1">
+        <v>778779.13</v>
+      </c>
+      <c r="H4" s="1">
+        <v>516.87</v>
+      </c>
+      <c r="I4" s="1">
+        <v>0.06636926698331</v>
+      </c>
+      <c r="J4">
+        <v>1.5</v>
+      </c>
+      <c r="K4" t="s">
+        <v>34</v>
+      </c>
+      <c r="L4" s="1">
+        <v>779296.0</v>
+      </c>
+      <c r="M4" s="1">
+        <v>791053.32</v>
+      </c>
+      <c r="N4" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
         <v>32</v>
       </c>
-      <c r="B4" t="s">
-[...45 lines deleted...]
-    <row r="5" spans="1:16">
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="B5" t="s">
+        <v>36</v>
+      </c>
+      <c r="B5" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>100.072</v>
+      </c>
+      <c r="D5" s="1">
+        <v>99.331</v>
+      </c>
+      <c r="E5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5">
+        <v>1.0</v>
+      </c>
+      <c r="G5" s="1">
+        <v>496655.0</v>
+      </c>
+      <c r="H5" s="1">
+        <v>3705.0</v>
+      </c>
+      <c r="I5" s="1">
+        <v>0.74599067763337</v>
+      </c>
+      <c r="J5">
+        <v>0.22</v>
+      </c>
+      <c r="K5" t="s">
+        <v>37</v>
+      </c>
+      <c r="L5" s="1">
+        <v>500360.0</v>
+      </c>
+      <c r="M5" s="1">
+        <v>501452.47</v>
+      </c>
+      <c r="N5" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
         <v>35</v>
       </c>
-      <c r="C5" s="1">
-[...42 lines deleted...]
-    <row r="6" spans="1:16">
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="B6" t="s">
+        <v>39</v>
+      </c>
+      <c r="B6" s="1">
+        <v>334000.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>109.881</v>
+      </c>
+      <c r="D6" s="1">
+        <v>102.64317665</v>
+      </c>
+      <c r="E6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F6">
+        <v>1.0</v>
+      </c>
+      <c r="G6" s="1">
+        <v>342828.21</v>
+      </c>
+      <c r="H6" s="1">
+        <v>24174.33</v>
+      </c>
+      <c r="I6" s="1">
+        <v>7.051441303503</v>
+      </c>
+      <c r="J6">
+        <v>3.7</v>
+      </c>
+      <c r="K6" t="s">
+        <v>40</v>
+      </c>
+      <c r="L6" s="1">
+        <v>367002.54</v>
+      </c>
+      <c r="M6" s="1">
+        <v>379355.96</v>
+      </c>
+      <c r="N6" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
         <v>38</v>
       </c>
-      <c r="C6" s="1">
-[...42 lines deleted...]
-    <row r="7" spans="1:16">
+    </row>
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>42</v>
+      </c>
+      <c r="B7" s="1">
+        <v>1000000.0</v>
       </c>
       <c r="C7" s="1">
-        <v>334000.0</v>
+        <v>101.25</v>
       </c>
       <c r="D7" s="1">
-        <v>107.767</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>99.847</v>
+      </c>
+      <c r="E7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7">
+        <v>1.0</v>
+      </c>
+      <c r="G7" s="1">
+        <v>998470.0</v>
       </c>
       <c r="H7" s="1">
-        <v>342828.21</v>
+        <v>14030.0</v>
       </c>
       <c r="I7" s="1">
-        <v>17113.57</v>
-[...7 lines deleted...]
-      <c r="L7" t="s">
+        <v>1.4051498793154</v>
+      </c>
+      <c r="J7">
+        <v>0.34</v>
+      </c>
+      <c r="K7" t="s">
+        <v>43</v>
+      </c>
+      <c r="L7" s="1">
+        <v>1012500.0</v>
+      </c>
+      <c r="M7" s="1">
+        <v>1015856.16</v>
+      </c>
+      <c r="N7" s="1">
+        <v>0.67</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
         <v>41</v>
       </c>
-      <c r="M7" s="1">
-[...12 lines deleted...]
-    <row r="8" spans="1:16">
+    </row>
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>45</v>
+      </c>
+      <c r="B8" s="1">
+        <v>1000000.0</v>
       </c>
       <c r="C8" s="1">
-        <v>1000000.0</v>
+        <v>102.034</v>
       </c>
       <c r="D8" s="1">
-        <v>100.58</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>100.4938</v>
+      </c>
+      <c r="E8" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8">
+        <v>1.0</v>
+      </c>
+      <c r="G8" s="1">
+        <v>1004938.0</v>
       </c>
       <c r="H8" s="1">
-        <v>998470.0</v>
+        <v>15402.0</v>
       </c>
       <c r="I8" s="1">
-        <v>7330.0</v>
-[...7 lines deleted...]
-      <c r="L8" t="s">
+        <v>1.5326318638563</v>
+      </c>
+      <c r="J8">
+        <v>3.15</v>
+      </c>
+      <c r="K8" t="s">
+        <v>46</v>
+      </c>
+      <c r="L8" s="1">
+        <v>1020340.0</v>
+      </c>
+      <c r="M8" s="1">
+        <v>1051887.95</v>
+      </c>
+      <c r="N8" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
         <v>44</v>
       </c>
-      <c r="M8" s="1">
-[...12 lines deleted...]
-    <row r="9" spans="1:16">
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>45</v>
       </c>
-      <c r="B9" t="s">
-        <v>46</v>
+      <c r="B9" s="1">
+        <v>400000.0</v>
       </c>
       <c r="C9" s="1">
-        <v>1000000.0</v>
+        <v>97.905</v>
       </c>
       <c r="D9" s="1">
-        <v>101.328</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>85.8945975</v>
+      </c>
+      <c r="E9" t="s">
+        <v>8</v>
+      </c>
+      <c r="F9">
+        <v>1.0</v>
+      </c>
+      <c r="G9" s="1">
+        <v>343578.39</v>
       </c>
       <c r="H9" s="1">
-        <v>1004938.0</v>
+        <v>48041.61</v>
       </c>
       <c r="I9" s="1">
-        <v>8342.0</v>
-[...2 lines deleted...]
-        <v>0.83010096145235</v>
+        <v>13.982721672338</v>
+      </c>
+      <c r="J9">
+        <v>0.21</v>
       </c>
       <c r="K9">
-        <v>2.82</v>
-[...1 lines deleted...]
-      <c r="L9" t="s">
+        <v>849.32</v>
+      </c>
+      <c r="L9" s="1">
+        <v>391620.0</v>
+      </c>
+      <c r="M9" s="1">
+        <v>392469.32</v>
+      </c>
+      <c r="N9" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
         <v>47</v>
       </c>
-      <c r="M9" s="1">
-[...12 lines deleted...]
-    <row r="10" spans="1:16">
+    </row>
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
+        <v>49</v>
+      </c>
+      <c r="B10" s="1">
+        <v>1048000.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>99.068</v>
+      </c>
+      <c r="D10" s="1">
+        <v>99.46317271</v>
+      </c>
+      <c r="E10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10">
+        <v>1.0</v>
+      </c>
+      <c r="G10" s="1">
+        <v>1042374.05</v>
+      </c>
+      <c r="H10" s="1">
+        <v>-4141.41</v>
+      </c>
+      <c r="I10" s="1">
+        <v>-0.39730555456556</v>
+      </c>
+      <c r="J10">
+        <v>2.16</v>
+      </c>
+      <c r="K10" t="s">
+        <v>50</v>
+      </c>
+      <c r="L10" s="1">
+        <v>1038232.64</v>
+      </c>
+      <c r="M10" s="1">
+        <v>1060843.6</v>
+      </c>
+      <c r="N10" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
         <v>48</v>
       </c>
-      <c r="B10" t="s">
-[...2 lines deleted...]
-      <c r="C10" s="1">
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>52</v>
+      </c>
+      <c r="B11" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>97.778</v>
+      </c>
+      <c r="D11" s="1">
+        <v>99.19042857</v>
+      </c>
+      <c r="E11" t="s">
+        <v>8</v>
+      </c>
+      <c r="F11">
+        <v>1.0</v>
+      </c>
+      <c r="G11" s="1">
+        <v>694333.0</v>
+      </c>
+      <c r="H11" s="1">
+        <v>-9887.0</v>
+      </c>
+      <c r="I11" s="1">
+        <v>-1.4239565165418</v>
+      </c>
+      <c r="J11">
+        <v>0.46</v>
+      </c>
+      <c r="K11" t="s">
+        <v>53</v>
+      </c>
+      <c r="L11" s="1">
+        <v>684446.0</v>
+      </c>
+      <c r="M11" s="1">
+        <v>687667.92</v>
+      </c>
+      <c r="N11" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>55</v>
+      </c>
+      <c r="B12" s="1">
+        <v>731000.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>94.34</v>
+      </c>
+      <c r="D12" s="1">
+        <v>93.7499357</v>
+      </c>
+      <c r="E12" t="s">
+        <v>8</v>
+      </c>
+      <c r="F12">
+        <v>1.0</v>
+      </c>
+      <c r="G12" s="1">
+        <v>685312.03</v>
+      </c>
+      <c r="H12" s="1">
+        <v>4313.37</v>
+      </c>
+      <c r="I12" s="1">
+        <v>0.62940234684046</v>
+      </c>
+      <c r="J12">
+        <v>0.52</v>
+      </c>
+      <c r="K12" t="s">
+        <v>56</v>
+      </c>
+      <c r="L12" s="1">
+        <v>689625.4</v>
+      </c>
+      <c r="M12" s="1">
+        <v>693455.64</v>
+      </c>
+      <c r="N12" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>58</v>
+      </c>
+      <c r="B13" s="1">
+        <v>409000.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>100.266</v>
+      </c>
+      <c r="D13" s="1">
+        <v>99.646</v>
+      </c>
+      <c r="E13" t="s">
+        <v>8</v>
+      </c>
+      <c r="F13">
+        <v>1.0</v>
+      </c>
+      <c r="G13" s="1">
+        <v>407552.14</v>
+      </c>
+      <c r="H13" s="1">
+        <v>2535.8</v>
+      </c>
+      <c r="I13" s="1">
+        <v>0.62220259719407</v>
+      </c>
+      <c r="J13">
+        <v>0.54</v>
+      </c>
+      <c r="K13" t="s">
+        <v>59</v>
+      </c>
+      <c r="L13" s="1">
+        <v>410087.94</v>
+      </c>
+      <c r="M13" s="1">
+        <v>412309.43</v>
+      </c>
+      <c r="N13" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" t="s">
+        <v>61</v>
+      </c>
+      <c r="B14" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>101.932</v>
+      </c>
+      <c r="D14" s="1">
+        <v>101.340404</v>
+      </c>
+      <c r="E14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F14">
+        <v>1.0</v>
+      </c>
+      <c r="G14" s="1">
+        <v>506702.02</v>
+      </c>
+      <c r="H14" s="1">
+        <v>2957.98</v>
+      </c>
+      <c r="I14" s="1">
+        <v>0.58377110870803</v>
+      </c>
+      <c r="J14">
+        <v>0.04</v>
+      </c>
+      <c r="K14">
+        <v>184.93</v>
+      </c>
+      <c r="L14" s="1">
+        <v>509660.0</v>
+      </c>
+      <c r="M14" s="1">
+        <v>509844.93</v>
+      </c>
+      <c r="N14" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>63</v>
+      </c>
+      <c r="B15" s="1">
+        <v>1672000.0</v>
+      </c>
+      <c r="C15" s="1">
+        <v>100.669</v>
+      </c>
+      <c r="D15" s="1">
+        <v>99.58</v>
+      </c>
+      <c r="E15" t="s">
+        <v>8</v>
+      </c>
+      <c r="F15">
+        <v>1.0</v>
+      </c>
+      <c r="G15" s="1">
+        <v>1664977.6</v>
+      </c>
+      <c r="H15" s="1">
+        <v>18208.08</v>
+      </c>
+      <c r="I15" s="1">
+        <v>1.0935930909821</v>
+      </c>
+      <c r="J15">
+        <v>0.57</v>
+      </c>
+      <c r="K15" t="s">
+        <v>64</v>
+      </c>
+      <c r="L15" s="1">
+        <v>1683185.68</v>
+      </c>
+      <c r="M15" s="1">
+        <v>1692633.63</v>
+      </c>
+      <c r="N15" s="1">
+        <v>1.12</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>66</v>
+      </c>
+      <c r="B16" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>100.963</v>
+      </c>
+      <c r="D16" s="1">
+        <v>100.61</v>
+      </c>
+      <c r="E16" t="s">
+        <v>8</v>
+      </c>
+      <c r="F16">
+        <v>1.0</v>
+      </c>
+      <c r="G16" s="1">
+        <v>603660.0</v>
+      </c>
+      <c r="H16" s="1">
+        <v>2118.0</v>
+      </c>
+      <c r="I16" s="1">
+        <v>0.3508597554915</v>
+      </c>
+      <c r="J16">
+        <v>0.47</v>
+      </c>
+      <c r="K16" t="s">
+        <v>67</v>
+      </c>
+      <c r="L16" s="1">
+        <v>605778.0</v>
+      </c>
+      <c r="M16" s="1">
+        <v>608613.62</v>
+      </c>
+      <c r="N16" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>69</v>
+      </c>
+      <c r="B17" s="1">
+        <v>314000.0</v>
+      </c>
+      <c r="C17" s="1">
+        <v>96.755</v>
+      </c>
+      <c r="D17" s="1">
+        <v>98.6381879</v>
+      </c>
+      <c r="E17" t="s">
+        <v>8</v>
+      </c>
+      <c r="F17">
+        <v>1.0</v>
+      </c>
+      <c r="G17" s="1">
+        <v>309723.91</v>
+      </c>
+      <c r="H17" s="1">
+        <v>-5913.21</v>
+      </c>
+      <c r="I17" s="1">
+        <v>-1.9091874437463</v>
+      </c>
+      <c r="J17">
+        <v>2.26</v>
+      </c>
+      <c r="K17" t="s">
+        <v>70</v>
+      </c>
+      <c r="L17" s="1">
+        <v>303810.7</v>
+      </c>
+      <c r="M17" s="1">
+        <v>310916.56</v>
+      </c>
+      <c r="N17" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>72</v>
+      </c>
+      <c r="B18" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>98.758</v>
+      </c>
+      <c r="D18" s="1">
+        <v>98.1092</v>
+      </c>
+      <c r="E18" t="s">
+        <v>8</v>
+      </c>
+      <c r="F18">
+        <v>1.0</v>
+      </c>
+      <c r="G18" s="1">
+        <v>1471638.0</v>
+      </c>
+      <c r="H18" s="1">
+        <v>9732.0</v>
+      </c>
+      <c r="I18" s="1">
+        <v>0.66130393479918</v>
+      </c>
+      <c r="J18">
+        <v>0.46</v>
+      </c>
+      <c r="K18" t="s">
+        <v>73</v>
+      </c>
+      <c r="L18" s="1">
+        <v>1481370.0</v>
+      </c>
+      <c r="M18" s="1">
+        <v>1488274.11</v>
+      </c>
+      <c r="N18" s="1">
+        <v>0.98</v>
+      </c>
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>75</v>
+      </c>
+      <c r="B19" s="1">
         <v>400000.0</v>
       </c>
-      <c r="D10" s="1">
-[...440 lines deleted...]
-      <c r="A19" t="s">
+      <c r="C19" s="1">
+        <v>107.089</v>
+      </c>
+      <c r="D19" s="1">
+        <v>105.55</v>
+      </c>
+      <c r="E19" t="s">
+        <v>8</v>
+      </c>
+      <c r="F19">
+        <v>1.0</v>
+      </c>
+      <c r="G19" s="1">
+        <v>422200.0</v>
+      </c>
+      <c r="H19" s="1">
+        <v>6156.0</v>
+      </c>
+      <c r="I19" s="1">
+        <v>1.4580767408811</v>
+      </c>
+      <c r="J19">
+        <v>0.05</v>
+      </c>
+      <c r="K19">
+        <v>217.81</v>
+      </c>
+      <c r="L19" s="1">
+        <v>428356.0</v>
+      </c>
+      <c r="M19" s="1">
+        <v>428573.81</v>
+      </c>
+      <c r="N19" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
         <v>74</v>
       </c>
-      <c r="B19" t="s">
-[...45 lines deleted...]
-    <row r="20" spans="1:16">
+    </row>
+    <row r="20" spans="1:26">
       <c r="A20" t="s">
         <v>77</v>
       </c>
-      <c r="B20" t="s">
+      <c r="B20" s="1">
+        <v>1935000.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>99.768</v>
+      </c>
+      <c r="D20" s="1">
+        <v>100.91270646</v>
+      </c>
+      <c r="E20" t="s">
+        <v>8</v>
+      </c>
+      <c r="F20">
+        <v>1.0</v>
+      </c>
+      <c r="G20" s="1">
+        <v>1952660.87</v>
+      </c>
+      <c r="H20" s="1">
+        <v>-22150.07</v>
+      </c>
+      <c r="I20" s="1">
+        <v>-1.1343531455106</v>
+      </c>
+      <c r="J20">
+        <v>2.95</v>
+      </c>
+      <c r="K20" t="s">
         <v>78</v>
       </c>
-      <c r="C20" s="1">
+      <c r="L20" s="1">
+        <v>1930510.8</v>
+      </c>
+      <c r="M20" s="1">
+        <v>1987684.06</v>
+      </c>
+      <c r="N20" s="1">
+        <v>1.31</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" t="s">
+        <v>80</v>
+      </c>
+      <c r="B21" s="1">
+        <v>703000.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>101.01</v>
+      </c>
+      <c r="D21" s="1">
+        <v>99.658</v>
+      </c>
+      <c r="E21" t="s">
+        <v>8</v>
+      </c>
+      <c r="F21">
+        <v>1.0</v>
+      </c>
+      <c r="G21" s="1">
+        <v>700595.74</v>
+      </c>
+      <c r="H21" s="1">
+        <v>9504.56</v>
+      </c>
+      <c r="I21" s="1">
+        <v>1.3566397078007</v>
+      </c>
+      <c r="J21">
+        <v>0.38</v>
+      </c>
+      <c r="K21" t="s">
+        <v>81</v>
+      </c>
+      <c r="L21" s="1">
+        <v>710100.3</v>
+      </c>
+      <c r="M21" s="1">
+        <v>712748.75</v>
+      </c>
+      <c r="N21" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" t="s">
+        <v>83</v>
+      </c>
+      <c r="B22" s="1">
+        <v>944000.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>107.48</v>
+      </c>
+      <c r="D22" s="1">
+        <v>104.49157945</v>
+      </c>
+      <c r="E22" t="s">
+        <v>8</v>
+      </c>
+      <c r="F22">
+        <v>1.0</v>
+      </c>
+      <c r="G22" s="1">
+        <v>986400.51</v>
+      </c>
+      <c r="H22" s="1">
+        <v>28210.69</v>
+      </c>
+      <c r="I22" s="1">
+        <v>2.8599630387458</v>
+      </c>
+      <c r="J22">
+        <v>2.91</v>
+      </c>
+      <c r="K22" t="s">
+        <v>84</v>
+      </c>
+      <c r="L22" s="1">
+        <v>1014611.2</v>
+      </c>
+      <c r="M22" s="1">
+        <v>1042041.31</v>
+      </c>
+      <c r="N22" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" t="s">
+        <v>86</v>
+      </c>
+      <c r="B23" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>92.65</v>
+      </c>
+      <c r="D23" s="1">
+        <v>91.588784</v>
+      </c>
+      <c r="E23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F23">
+        <v>1.0</v>
+      </c>
+      <c r="G23" s="1">
+        <v>457943.92</v>
+      </c>
+      <c r="H23" s="1">
+        <v>5306.08</v>
+      </c>
+      <c r="I23" s="1">
+        <v>1.1586746254869</v>
+      </c>
+      <c r="J23">
+        <v>0.89</v>
+      </c>
+      <c r="K23" t="s">
+        <v>87</v>
+      </c>
+      <c r="L23" s="1">
+        <v>463250.0</v>
+      </c>
+      <c r="M23" s="1">
+        <v>467715.75</v>
+      </c>
+      <c r="N23" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" t="s">
+        <v>89</v>
+      </c>
+      <c r="B24" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>104.515</v>
+      </c>
+      <c r="D24" s="1">
+        <v>105.76</v>
+      </c>
+      <c r="E24" t="s">
+        <v>8</v>
+      </c>
+      <c r="F24">
+        <v>1.0</v>
+      </c>
+      <c r="G24" s="1">
+        <v>846080.0</v>
+      </c>
+      <c r="H24" s="1">
+        <v>-9960.0</v>
+      </c>
+      <c r="I24" s="1">
+        <v>-1.1771936459909</v>
+      </c>
+      <c r="J24">
+        <v>1.9</v>
+      </c>
+      <c r="K24" t="s">
+        <v>90</v>
+      </c>
+      <c r="L24" s="1">
+        <v>836120.0</v>
+      </c>
+      <c r="M24" s="1">
+        <v>851292.6</v>
+      </c>
+      <c r="N24" s="1">
+        <v>0.56</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" t="s">
+        <v>92</v>
+      </c>
+      <c r="B25" s="1">
+        <v>791000.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>100.505</v>
+      </c>
+      <c r="D25" s="1">
+        <v>100.07568647</v>
+      </c>
+      <c r="E25" t="s">
+        <v>8</v>
+      </c>
+      <c r="F25">
+        <v>1.0</v>
+      </c>
+      <c r="G25" s="1">
+        <v>791598.68</v>
+      </c>
+      <c r="H25" s="1">
+        <v>3395.87</v>
+      </c>
+      <c r="I25" s="1">
+        <v>0.4289888406585</v>
+      </c>
+      <c r="J25">
+        <v>1.48</v>
+      </c>
+      <c r="K25" t="s">
+        <v>93</v>
+      </c>
+      <c r="L25" s="1">
+        <v>794994.55</v>
+      </c>
+      <c r="M25" s="1">
+        <v>806697.02</v>
+      </c>
+      <c r="N25" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" t="s">
+        <v>95</v>
+      </c>
+      <c r="B26" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>101.405</v>
+      </c>
+      <c r="D26" s="1">
+        <v>99.834</v>
+      </c>
+      <c r="E26" t="s">
+        <v>8</v>
+      </c>
+      <c r="F26">
+        <v>1.0</v>
+      </c>
+      <c r="G26" s="1">
+        <v>998340.0</v>
+      </c>
+      <c r="H26" s="1">
+        <v>15710.0</v>
+      </c>
+      <c r="I26" s="1">
+        <v>1.5736121962458</v>
+      </c>
+      <c r="J26">
+        <v>0.8</v>
+      </c>
+      <c r="K26" t="s">
+        <v>96</v>
+      </c>
+      <c r="L26" s="1">
+        <v>1014050.0</v>
+      </c>
+      <c r="M26" s="1">
+        <v>1022084.25</v>
+      </c>
+      <c r="N26" s="1">
+        <v>0.68</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" t="s">
+        <v>98</v>
+      </c>
+      <c r="B27" s="1">
         <v>600000.0</v>
       </c>
-      <c r="D20" s="1">
-[...20 lines deleted...]
-      <c r="K20">
+      <c r="C27" s="1">
+        <v>107.684</v>
+      </c>
+      <c r="D27" s="1">
+        <v>107.962</v>
+      </c>
+      <c r="E27" t="s">
+        <v>8</v>
+      </c>
+      <c r="F27">
+        <v>1.0</v>
+      </c>
+      <c r="G27" s="1">
+        <v>647772.0</v>
+      </c>
+      <c r="H27" s="1">
+        <v>-1668.0</v>
+      </c>
+      <c r="I27" s="1">
+        <v>-0.25749800855857</v>
+      </c>
+      <c r="J27">
+        <v>0.78</v>
+      </c>
+      <c r="K27" t="s">
+        <v>99</v>
+      </c>
+      <c r="L27" s="1">
+        <v>646104.0</v>
+      </c>
+      <c r="M27" s="1">
+        <v>650783.35</v>
+      </c>
+      <c r="N27" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" t="s">
+        <v>101</v>
+      </c>
+      <c r="B28" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>89.882</v>
+      </c>
+      <c r="D28" s="1">
+        <v>89.011</v>
+      </c>
+      <c r="E28" t="s">
+        <v>8</v>
+      </c>
+      <c r="F28">
+        <v>1.0</v>
+      </c>
+      <c r="G28" s="1">
+        <v>1513187.0</v>
+      </c>
+      <c r="H28" s="1">
+        <v>14807.0</v>
+      </c>
+      <c r="I28" s="1">
+        <v>0.97853074339127</v>
+      </c>
+      <c r="J28">
+        <v>0.11</v>
+      </c>
+      <c r="K28" t="s">
+        <v>102</v>
+      </c>
+      <c r="L28" s="1">
+        <v>1527994.0</v>
+      </c>
+      <c r="M28" s="1">
+        <v>1529893.06</v>
+      </c>
+      <c r="N28" s="1">
+        <v>1.01</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" t="s">
+        <v>104</v>
+      </c>
+      <c r="B29" s="1">
+        <v>846000.0</v>
+      </c>
+      <c r="C29" s="1">
+        <v>101.452</v>
+      </c>
+      <c r="D29" s="1">
+        <v>99.298</v>
+      </c>
+      <c r="E29" t="s">
+        <v>8</v>
+      </c>
+      <c r="F29">
+        <v>1.0</v>
+      </c>
+      <c r="G29" s="1">
+        <v>840061.08</v>
+      </c>
+      <c r="H29" s="1">
+        <v>18222.84</v>
+      </c>
+      <c r="I29" s="1">
+        <v>2.1692279804226</v>
+      </c>
+      <c r="J29">
+        <v>0.94</v>
+      </c>
+      <c r="K29" t="s">
+        <v>105</v>
+      </c>
+      <c r="L29" s="1">
+        <v>858283.92</v>
+      </c>
+      <c r="M29" s="1">
+        <v>866277.46</v>
+      </c>
+      <c r="N29" s="1">
+        <v>0.57</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" t="s">
+        <v>107</v>
+      </c>
+      <c r="B30" s="1">
+        <v>133000.0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>103.048</v>
+      </c>
+      <c r="D30" s="1">
+        <v>103.37567669</v>
+      </c>
+      <c r="E30" t="s">
+        <v>8</v>
+      </c>
+      <c r="F30">
+        <v>1.0</v>
+      </c>
+      <c r="G30" s="1">
+        <v>137489.65</v>
+      </c>
+      <c r="H30" s="1">
+        <v>-435.81</v>
+      </c>
+      <c r="I30" s="1">
+        <v>-0.31697658696491</v>
+      </c>
+      <c r="J30">
+        <v>4.22</v>
+      </c>
+      <c r="K30" t="s">
+        <v>108</v>
+      </c>
+      <c r="L30" s="1">
+        <v>137053.84</v>
+      </c>
+      <c r="M30" s="1">
+        <v>142661.7</v>
+      </c>
+      <c r="N30" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" t="s">
+        <v>110</v>
+      </c>
+      <c r="B31" s="1">
+        <v>1424000.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>99.465</v>
+      </c>
+      <c r="D31" s="1">
+        <v>99.63892626</v>
+      </c>
+      <c r="E31" t="s">
+        <v>8</v>
+      </c>
+      <c r="F31">
+        <v>1.0</v>
+      </c>
+      <c r="G31" s="1">
+        <v>1418858.31</v>
+      </c>
+      <c r="H31" s="1">
+        <v>-2476.71</v>
+      </c>
+      <c r="I31" s="1">
+        <v>-0.17455654187204</v>
+      </c>
+      <c r="J31">
+        <v>1.53</v>
+      </c>
+      <c r="K31" t="s">
+        <v>111</v>
+      </c>
+      <c r="L31" s="1">
+        <v>1416381.6</v>
+      </c>
+      <c r="M31" s="1">
+        <v>1438190.26</v>
+      </c>
+      <c r="N31" s="1">
+        <v>0.95</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="A32" t="s">
+        <v>113</v>
+      </c>
+      <c r="B32" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C32" s="1">
+        <v>98.986</v>
+      </c>
+      <c r="D32" s="1">
+        <v>99.415167</v>
+      </c>
+      <c r="E32" t="s">
+        <v>8</v>
+      </c>
+      <c r="F32">
+        <v>1.0</v>
+      </c>
+      <c r="G32" s="1">
+        <v>994151.67</v>
+      </c>
+      <c r="H32" s="1">
+        <v>-4291.67</v>
+      </c>
+      <c r="I32" s="1">
+        <v>-0.43169167537585</v>
+      </c>
+      <c r="J32">
+        <v>1.53</v>
+      </c>
+      <c r="K32" t="s">
+        <v>114</v>
+      </c>
+      <c r="L32" s="1">
+        <v>989860.0</v>
+      </c>
+      <c r="M32" s="1">
+        <v>1005202.47</v>
+      </c>
+      <c r="N32" s="1">
+        <v>0.66</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
+      <c r="A33" t="s">
+        <v>116</v>
+      </c>
+      <c r="B33" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C33" s="1">
+        <v>104.291</v>
+      </c>
+      <c r="D33" s="1">
+        <v>105.58525</v>
+      </c>
+      <c r="E33" t="s">
+        <v>8</v>
+      </c>
+      <c r="F33">
+        <v>1.0</v>
+      </c>
+      <c r="G33" s="1">
+        <v>422341.0</v>
+      </c>
+      <c r="H33" s="1">
+        <v>-5177.0</v>
+      </c>
+      <c r="I33" s="1">
+        <v>-1.2257867457813</v>
+      </c>
+      <c r="J33">
+        <v>0.41</v>
+      </c>
+      <c r="K33" t="s">
+        <v>117</v>
+      </c>
+      <c r="L33" s="1">
+        <v>417164.0</v>
+      </c>
+      <c r="M33" s="1">
+        <v>418798.96</v>
+      </c>
+      <c r="N33" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26">
+      <c r="A34" t="s">
+        <v>119</v>
+      </c>
+      <c r="B34" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C34" s="1">
+        <v>99.7</v>
+      </c>
+      <c r="D34" s="1">
+        <v>100.072667</v>
+      </c>
+      <c r="E34" t="s">
+        <v>8</v>
+      </c>
+      <c r="F34">
+        <v>1.0</v>
+      </c>
+      <c r="G34" s="1">
+        <v>1000726.67</v>
+      </c>
+      <c r="H34" s="1">
+        <v>-3726.67</v>
+      </c>
+      <c r="I34" s="1">
+        <v>-0.37239639071476</v>
+      </c>
+      <c r="J34">
+        <v>1.2</v>
+      </c>
+      <c r="K34" t="s">
+        <v>120</v>
+      </c>
+      <c r="L34" s="1">
+        <v>997000.0</v>
+      </c>
+      <c r="M34" s="1">
+        <v>1009020.55</v>
+      </c>
+      <c r="N34" s="1">
+        <v>0.67</v>
+      </c>
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26">
+      <c r="A35" t="s">
+        <v>122</v>
+      </c>
+      <c r="B35" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C35" s="1">
+        <v>100.192</v>
+      </c>
+      <c r="D35" s="1">
+        <v>101.00763667</v>
+      </c>
+      <c r="E35" t="s">
+        <v>8</v>
+      </c>
+      <c r="F35">
+        <v>1.0</v>
+      </c>
+      <c r="G35" s="1">
+        <v>909068.73</v>
+      </c>
+      <c r="H35" s="1">
+        <v>-7340.73</v>
+      </c>
+      <c r="I35" s="1">
+        <v>-0.80750000057751</v>
+      </c>
+      <c r="J35">
+        <v>0.31</v>
+      </c>
+      <c r="K35" t="s">
+        <v>123</v>
+      </c>
+      <c r="L35" s="1">
+        <v>901728.0</v>
+      </c>
+      <c r="M35" s="1">
+        <v>904474.23</v>
+      </c>
+      <c r="N35" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
+      <c r="A36" t="s">
+        <v>125</v>
+      </c>
+      <c r="B36" s="1">
+        <v>747000.0</v>
+      </c>
+      <c r="C36" s="1">
+        <v>99.331</v>
+      </c>
+      <c r="D36" s="1">
+        <v>100.09043641</v>
+      </c>
+      <c r="E36" t="s">
+        <v>8</v>
+      </c>
+      <c r="F36">
+        <v>1.0</v>
+      </c>
+      <c r="G36" s="1">
+        <v>747675.56</v>
+      </c>
+      <c r="H36" s="1">
+        <v>-5672.99</v>
+      </c>
+      <c r="I36" s="1">
+        <v>-0.75875022583325</v>
+      </c>
+      <c r="J36">
+        <v>2.14</v>
+      </c>
+      <c r="K36" t="s">
+        <v>126</v>
+      </c>
+      <c r="L36" s="1">
+        <v>742002.57</v>
+      </c>
+      <c r="M36" s="1">
+        <v>757970.28</v>
+      </c>
+      <c r="N36" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26">
+      <c r="A37" t="s">
+        <v>128</v>
+      </c>
+      <c r="B37" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C37" s="1">
+        <v>101.639</v>
+      </c>
+      <c r="D37" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E37" t="s">
+        <v>8</v>
+      </c>
+      <c r="F37">
+        <v>1.0</v>
+      </c>
+      <c r="G37" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="H37" s="1">
+        <v>9834.0</v>
+      </c>
+      <c r="I37" s="1">
+        <v>1.639</v>
+      </c>
+      <c r="J37">
+        <v>0.41</v>
+      </c>
+      <c r="K37" t="s">
+        <v>129</v>
+      </c>
+      <c r="L37" s="1">
+        <v>609834.0</v>
+      </c>
+      <c r="M37" s="1">
+        <v>612301.0</v>
+      </c>
+      <c r="N37" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26">
+      <c r="A38" t="s">
+        <v>131</v>
+      </c>
+      <c r="B38" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C38" s="1">
+        <v>109.252</v>
+      </c>
+      <c r="D38" s="1">
+        <v>109.825</v>
+      </c>
+      <c r="E38" t="s">
+        <v>8</v>
+      </c>
+      <c r="F38">
+        <v>1.0</v>
+      </c>
+      <c r="G38" s="1">
+        <v>878600.0</v>
+      </c>
+      <c r="H38" s="1">
+        <v>-4584.0</v>
+      </c>
+      <c r="I38" s="1">
+        <v>-0.52173913043478</v>
+      </c>
+      <c r="J38">
+        <v>0.38</v>
+      </c>
+      <c r="K38" t="s">
+        <v>132</v>
+      </c>
+      <c r="L38" s="1">
+        <v>874016.0</v>
+      </c>
+      <c r="M38" s="1">
+        <v>877078.84</v>
+      </c>
+      <c r="N38" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26">
+      <c r="A39" t="s">
+        <v>134</v>
+      </c>
+      <c r="B39" s="1">
+        <v>668000.0</v>
+      </c>
+      <c r="C39" s="1">
+        <v>102.747</v>
+      </c>
+      <c r="D39" s="1">
+        <v>100.33886377</v>
+      </c>
+      <c r="E39" t="s">
+        <v>8</v>
+      </c>
+      <c r="F39">
+        <v>1.0</v>
+      </c>
+      <c r="G39" s="1">
+        <v>670263.61</v>
+      </c>
+      <c r="H39" s="1">
+        <v>16086.35</v>
+      </c>
+      <c r="I39" s="1">
+        <v>2.4000034851959</v>
+      </c>
+      <c r="J39">
+        <v>0.55</v>
+      </c>
+      <c r="K39" t="s">
+        <v>135</v>
+      </c>
+      <c r="L39" s="1">
+        <v>686349.96</v>
+      </c>
+      <c r="M39" s="1">
+        <v>690049.12</v>
+      </c>
+      <c r="N39" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26">
+      <c r="A40" t="s">
+        <v>137</v>
+      </c>
+      <c r="B40" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C40" s="1">
+        <v>90.166</v>
+      </c>
+      <c r="D40" s="1">
+        <v>89.2751455</v>
+      </c>
+      <c r="E40" t="s">
+        <v>8</v>
+      </c>
+      <c r="F40">
+        <v>1.0</v>
+      </c>
+      <c r="G40" s="1">
+        <v>1785502.91</v>
+      </c>
+      <c r="H40" s="1">
+        <v>17817.09</v>
+      </c>
+      <c r="I40" s="1">
+        <v>0.99787515888171</v>
+      </c>
+      <c r="J40">
+        <v>1.51</v>
+      </c>
+      <c r="K40" t="s">
+        <v>138</v>
+      </c>
+      <c r="L40" s="1">
+        <v>1803320.0</v>
+      </c>
+      <c r="M40" s="1">
+        <v>1833593.97</v>
+      </c>
+      <c r="N40" s="1">
+        <v>1.21</v>
+      </c>
+      <c r="O40">
+        <v>1</v>
+      </c>
+      <c r="Z40" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26">
+      <c r="A41" t="s">
+        <v>140</v>
+      </c>
+      <c r="B41" s="1">
+        <v>782000.0</v>
+      </c>
+      <c r="C41" s="1">
+        <v>98.898</v>
+      </c>
+      <c r="D41" s="1">
+        <v>99.62663939</v>
+      </c>
+      <c r="E41" t="s">
+        <v>8</v>
+      </c>
+      <c r="F41">
+        <v>1.0</v>
+      </c>
+      <c r="G41" s="1">
+        <v>779080.32</v>
+      </c>
+      <c r="H41" s="1">
+        <v>-5697.96</v>
+      </c>
+      <c r="I41" s="1">
+        <v>-0.73137003383682</v>
+      </c>
+      <c r="J41">
+        <v>2.08</v>
+      </c>
+      <c r="K41" t="s">
+        <v>141</v>
+      </c>
+      <c r="L41" s="1">
+        <v>773382.36</v>
+      </c>
+      <c r="M41" s="1">
+        <v>789651.71</v>
+      </c>
+      <c r="N41" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O41">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26">
+      <c r="A42" t="s">
+        <v>143</v>
+      </c>
+      <c r="B42" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C42" s="1">
+        <v>98.822</v>
+      </c>
+      <c r="D42" s="1">
+        <v>99.5352725</v>
+      </c>
+      <c r="E42" t="s">
+        <v>8</v>
+      </c>
+      <c r="F42">
+        <v>1.0</v>
+      </c>
+      <c r="G42" s="1">
+        <v>796282.18</v>
+      </c>
+      <c r="H42" s="1">
+        <v>-5706.18</v>
+      </c>
+      <c r="I42" s="1">
+        <v>-0.71660275004522</v>
+      </c>
+      <c r="J42">
+        <v>2.52</v>
+      </c>
+      <c r="K42" t="s">
+        <v>144</v>
+      </c>
+      <c r="L42" s="1">
+        <v>790576.0</v>
+      </c>
+      <c r="M42" s="1">
+        <v>810696.55</v>
+      </c>
+      <c r="N42" s="1">
+        <v>0.54</v>
+      </c>
+      <c r="O42">
+        <v>1</v>
+      </c>
+      <c r="Z42" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26">
+      <c r="A43" t="s">
+        <v>146</v>
+      </c>
+      <c r="B43" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C43" s="1">
+        <v>99.312</v>
+      </c>
+      <c r="D43" s="1">
+        <v>100.43242857</v>
+      </c>
+      <c r="E43" t="s">
+        <v>8</v>
+      </c>
+      <c r="F43">
+        <v>1.0</v>
+      </c>
+      <c r="G43" s="1">
+        <v>703027.0</v>
+      </c>
+      <c r="H43" s="1">
+        <v>-7843.0</v>
+      </c>
+      <c r="I43" s="1">
+        <v>-1.1156043793482</v>
+      </c>
+      <c r="J43">
+        <v>0.5</v>
+      </c>
+      <c r="K43" t="s">
+        <v>147</v>
+      </c>
+      <c r="L43" s="1">
+        <v>695184.0</v>
+      </c>
+      <c r="M43" s="1">
+        <v>698676.81</v>
+      </c>
+      <c r="N43" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26">
+      <c r="A44" t="s">
+        <v>149</v>
+      </c>
+      <c r="B44" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C44" s="1">
+        <v>109.598</v>
+      </c>
+      <c r="D44" s="1">
+        <v>109.11</v>
+      </c>
+      <c r="E44" t="s">
+        <v>8</v>
+      </c>
+      <c r="F44">
+        <v>1.0</v>
+      </c>
+      <c r="G44" s="1">
+        <v>654660.0</v>
+      </c>
+      <c r="H44" s="1">
+        <v>2928.0</v>
+      </c>
+      <c r="I44" s="1">
+        <v>0.44725506369719</v>
+      </c>
+      <c r="J44">
+        <v>1.55</v>
+      </c>
+      <c r="K44" t="s">
+        <v>150</v>
+      </c>
+      <c r="L44" s="1">
+        <v>657588.0</v>
+      </c>
+      <c r="M44" s="1">
+        <v>666859.98</v>
+      </c>
+      <c r="N44" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26">
+      <c r="A45" t="s">
+        <v>152</v>
+      </c>
+      <c r="B45" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C45" s="1">
+        <v>96.791</v>
+      </c>
+      <c r="D45" s="1">
+        <v>98.8365</v>
+      </c>
+      <c r="E45" t="s">
+        <v>8</v>
+      </c>
+      <c r="F45">
+        <v>1.0</v>
+      </c>
+      <c r="G45" s="1">
+        <v>790692.0</v>
+      </c>
+      <c r="H45" s="1">
+        <v>-16364.0</v>
+      </c>
+      <c r="I45" s="1">
+        <v>-2.0695795581592</v>
+      </c>
+      <c r="J45">
+        <v>2.67</v>
+      </c>
+      <c r="K45" t="s">
+        <v>153</v>
+      </c>
+      <c r="L45" s="1">
+        <v>774328.0</v>
+      </c>
+      <c r="M45" s="1">
+        <v>795654.03</v>
+      </c>
+      <c r="N45" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26">
+      <c r="A46" t="s">
+        <v>155</v>
+      </c>
+      <c r="B46" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C46" s="1">
+        <v>105.555</v>
+      </c>
+      <c r="D46" s="1">
+        <v>104.92</v>
+      </c>
+      <c r="E46" t="s">
+        <v>8</v>
+      </c>
+      <c r="F46">
+        <v>1.0</v>
+      </c>
+      <c r="G46" s="1">
+        <v>734440.0</v>
+      </c>
+      <c r="H46" s="1">
+        <v>4445.0</v>
+      </c>
+      <c r="I46" s="1">
+        <v>0.60522302706824</v>
+      </c>
+      <c r="J46">
+        <v>2.63</v>
+      </c>
+      <c r="K46" t="s">
+        <v>156</v>
+      </c>
+      <c r="L46" s="1">
+        <v>738885.0</v>
+      </c>
+      <c r="M46" s="1">
+        <v>757267.19</v>
+      </c>
+      <c r="N46" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26">
+      <c r="A47" t="s">
+        <v>158</v>
+      </c>
+      <c r="B47" s="1">
+        <v>389000.0</v>
+      </c>
+      <c r="C47" s="1">
+        <v>104.262</v>
+      </c>
+      <c r="D47" s="1">
+        <v>101.25988946</v>
+      </c>
+      <c r="E47" t="s">
+        <v>8</v>
+      </c>
+      <c r="F47">
+        <v>1.0</v>
+      </c>
+      <c r="G47" s="1">
+        <v>393900.97</v>
+      </c>
+      <c r="H47" s="1">
+        <v>11678.21</v>
+      </c>
+      <c r="I47" s="1">
+        <v>2.9647578679484</v>
+      </c>
+      <c r="J47">
+        <v>1.24</v>
+      </c>
+      <c r="K47" t="s">
+        <v>159</v>
+      </c>
+      <c r="L47" s="1">
+        <v>405579.18</v>
+      </c>
+      <c r="M47" s="1">
+        <v>410388.39</v>
+      </c>
+      <c r="N47" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O47">
+        <v>1</v>
+      </c>
+      <c r="Z47" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26">
+      <c r="A48" t="s">
+        <v>161</v>
+      </c>
+      <c r="B48" s="1">
+        <v>411000.0</v>
+      </c>
+      <c r="C48" s="1">
+        <v>100.304</v>
+      </c>
+      <c r="D48" s="1">
+        <v>99.254</v>
+      </c>
+      <c r="E48" t="s">
+        <v>8</v>
+      </c>
+      <c r="F48">
+        <v>1.0</v>
+      </c>
+      <c r="G48" s="1">
+        <v>407933.94</v>
+      </c>
+      <c r="H48" s="1">
+        <v>4315.5</v>
+      </c>
+      <c r="I48" s="1">
+        <v>1.0578918733754</v>
+      </c>
+      <c r="J48">
+        <v>0.2</v>
+      </c>
+      <c r="K48">
+        <v>836.08</v>
+      </c>
+      <c r="L48" s="1">
+        <v>412249.44</v>
+      </c>
+      <c r="M48" s="1">
+        <v>413085.52</v>
+      </c>
+      <c r="N48" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26">
+      <c r="A49" t="s">
+        <v>163</v>
+      </c>
+      <c r="B49" s="1">
+        <v>841000.0</v>
+      </c>
+      <c r="C49" s="1">
+        <v>102.399</v>
+      </c>
+      <c r="D49" s="1">
+        <v>100.2880654</v>
+      </c>
+      <c r="E49" t="s">
+        <v>8</v>
+      </c>
+      <c r="F49">
+        <v>1.0</v>
+      </c>
+      <c r="G49" s="1">
+        <v>843422.63</v>
+      </c>
+      <c r="H49" s="1">
+        <v>17752.96</v>
+      </c>
+      <c r="I49" s="1">
+        <v>2.1048711960693</v>
+      </c>
+      <c r="J49">
+        <v>0.99</v>
+      </c>
+      <c r="K49" t="s">
+        <v>164</v>
+      </c>
+      <c r="L49" s="1">
+        <v>861175.59</v>
+      </c>
+      <c r="M49" s="1">
+        <v>869470.38</v>
+      </c>
+      <c r="N49" s="1">
+        <v>0.57</v>
+      </c>
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26">
+      <c r="A50" t="s">
+        <v>166</v>
+      </c>
+      <c r="B50" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C50" s="1">
+        <v>102.326</v>
+      </c>
+      <c r="D50" s="1">
+        <v>100.3582</v>
+      </c>
+      <c r="E50" t="s">
+        <v>8</v>
+      </c>
+      <c r="F50">
+        <v>1.0</v>
+      </c>
+      <c r="G50" s="1">
+        <v>401432.8</v>
+      </c>
+      <c r="H50" s="1">
+        <v>7871.2</v>
+      </c>
+      <c r="I50" s="1">
+        <v>1.9607764985821</v>
+      </c>
+      <c r="J50">
+        <v>3.82</v>
+      </c>
+      <c r="K50" t="s">
+        <v>167</v>
+      </c>
+      <c r="L50" s="1">
+        <v>409304.0</v>
+      </c>
+      <c r="M50" s="1">
+        <v>424602.63</v>
+      </c>
+      <c r="N50" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26">
+      <c r="A51" t="s">
+        <v>169</v>
+      </c>
+      <c r="B51" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="C51" s="1">
+        <v>100.749</v>
+      </c>
+      <c r="D51" s="1">
+        <v>101.70135077</v>
+      </c>
+      <c r="E51" t="s">
+        <v>8</v>
+      </c>
+      <c r="F51">
+        <v>1.0</v>
+      </c>
+      <c r="G51" s="1">
+        <v>1322117.56</v>
+      </c>
+      <c r="H51" s="1">
+        <v>-12380.56</v>
+      </c>
+      <c r="I51" s="1">
+        <v>-0.93641899741503</v>
+      </c>
+      <c r="J51">
+        <v>0.43</v>
+      </c>
+      <c r="K51" t="s">
+        <v>170</v>
+      </c>
+      <c r="L51" s="1">
+        <v>1309737.0</v>
+      </c>
+      <c r="M51" s="1">
+        <v>1315319.88</v>
+      </c>
+      <c r="N51" s="1">
+        <v>0.87</v>
+      </c>
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26">
+      <c r="A52" t="s">
+        <v>172</v>
+      </c>
+      <c r="B52" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C52" s="1">
+        <v>104.914</v>
+      </c>
+      <c r="D52" s="1">
+        <v>103.84281857</v>
+      </c>
+      <c r="E52" t="s">
+        <v>8</v>
+      </c>
+      <c r="F52">
+        <v>1.0</v>
+      </c>
+      <c r="G52" s="1">
+        <v>726899.73</v>
+      </c>
+      <c r="H52" s="1">
+        <v>7498.27</v>
+      </c>
+      <c r="I52" s="1">
+        <v>1.0315411728107</v>
+      </c>
+      <c r="J52">
+        <v>0.32</v>
+      </c>
+      <c r="K52" t="s">
+        <v>173</v>
+      </c>
+      <c r="L52" s="1">
+        <v>734398.0</v>
+      </c>
+      <c r="M52" s="1">
+        <v>736615.47</v>
+      </c>
+      <c r="N52" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26">
+      <c r="A53" t="s">
+        <v>175</v>
+      </c>
+      <c r="B53" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C53" s="1">
+        <v>101.538</v>
+      </c>
+      <c r="D53" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E53" t="s">
+        <v>8</v>
+      </c>
+      <c r="F53">
+        <v>1.0</v>
+      </c>
+      <c r="G53" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="H53" s="1">
+        <v>7690.0</v>
+      </c>
+      <c r="I53" s="1">
+        <v>1.538</v>
+      </c>
+      <c r="J53">
+        <v>0.23</v>
+      </c>
+      <c r="K53" t="s">
+        <v>176</v>
+      </c>
+      <c r="L53" s="1">
+        <v>507690.0</v>
+      </c>
+      <c r="M53" s="1">
+        <v>508816.71</v>
+      </c>
+      <c r="N53" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26">
+      <c r="A54" t="s">
+        <v>178</v>
+      </c>
+      <c r="B54" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C54" s="1">
+        <v>106.146</v>
+      </c>
+      <c r="D54" s="1">
+        <v>107.34</v>
+      </c>
+      <c r="E54" t="s">
+        <v>8</v>
+      </c>
+      <c r="F54">
+        <v>1.0</v>
+      </c>
+      <c r="G54" s="1">
+        <v>751380.0</v>
+      </c>
+      <c r="H54" s="1">
+        <v>-8358.0</v>
+      </c>
+      <c r="I54" s="1">
+        <v>-1.1123532699832</v>
+      </c>
+      <c r="J54">
+        <v>0.14</v>
+      </c>
+      <c r="K54">
+        <v>965.35</v>
+      </c>
+      <c r="L54" s="1">
+        <v>743022.0</v>
+      </c>
+      <c r="M54" s="1">
+        <v>743987.35</v>
+      </c>
+      <c r="N54" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O54">
+        <v>1</v>
+      </c>
+      <c r="Z54" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26">
+      <c r="A55" t="s">
+        <v>180</v>
+      </c>
+      <c r="B55" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C55" s="1">
+        <v>103.512</v>
+      </c>
+      <c r="D55" s="1">
+        <v>101.255</v>
+      </c>
+      <c r="E55" t="s">
+        <v>8</v>
+      </c>
+      <c r="F55">
+        <v>1.0</v>
+      </c>
+      <c r="G55" s="1">
+        <v>303765.0</v>
+      </c>
+      <c r="H55" s="1">
+        <v>6771.0</v>
+      </c>
+      <c r="I55" s="1">
+        <v>2.2290257271246</v>
+      </c>
+      <c r="J55">
+        <v>0.61</v>
+      </c>
+      <c r="K55" t="s">
+        <v>181</v>
+      </c>
+      <c r="L55" s="1">
+        <v>310536.0</v>
+      </c>
+      <c r="M55" s="1">
+        <v>312354.58</v>
+      </c>
+      <c r="N55" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O55">
+        <v>1</v>
+      </c>
+      <c r="Z55" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26">
+      <c r="A56" t="s">
+        <v>183</v>
+      </c>
+      <c r="B56" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C56" s="1">
+        <v>107.161</v>
+      </c>
+      <c r="D56" s="1">
+        <v>109.243715</v>
+      </c>
+      <c r="E56" t="s">
+        <v>8</v>
+      </c>
+      <c r="F56">
+        <v>1.0</v>
+      </c>
+      <c r="G56" s="1">
+        <v>655462.29</v>
+      </c>
+      <c r="H56" s="1">
+        <v>-12496.29</v>
+      </c>
+      <c r="I56" s="1">
+        <v>-1.9064849634599</v>
+      </c>
+      <c r="J56">
+        <v>2.27</v>
+      </c>
+      <c r="K56" t="s">
+        <v>184</v>
+      </c>
+      <c r="L56" s="1">
+        <v>642966.0</v>
+      </c>
+      <c r="M56" s="1">
+        <v>656601.62</v>
+      </c>
+      <c r="N56" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O56">
+        <v>1</v>
+      </c>
+      <c r="Z56" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26">
+      <c r="A57" t="s">
+        <v>186</v>
+      </c>
+      <c r="B57" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C57" s="1">
+        <v>99.642</v>
+      </c>
+      <c r="D57" s="1">
+        <v>99.984</v>
+      </c>
+      <c r="E57" t="s">
+        <v>8</v>
+      </c>
+      <c r="F57">
+        <v>1.0</v>
+      </c>
+      <c r="G57" s="1">
+        <v>799872.0</v>
+      </c>
+      <c r="H57" s="1">
+        <v>-2736.0</v>
+      </c>
+      <c r="I57" s="1">
+        <v>-0.3420547287566</v>
+      </c>
+      <c r="J57">
+        <v>0.67</v>
+      </c>
+      <c r="K57" t="s">
+        <v>187</v>
+      </c>
+      <c r="L57" s="1">
+        <v>797136.0</v>
+      </c>
+      <c r="M57" s="1">
+        <v>802483.95</v>
+      </c>
+      <c r="N57" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O57">
+        <v>1</v>
+      </c>
+      <c r="Z57" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="58" spans="1:26">
+      <c r="A58" t="s">
+        <v>189</v>
+      </c>
+      <c r="B58" s="1">
+        <v>504000.0</v>
+      </c>
+      <c r="C58" s="1">
+        <v>100.435</v>
+      </c>
+      <c r="D58" s="1">
+        <v>99.934</v>
+      </c>
+      <c r="E58" t="s">
+        <v>8</v>
+      </c>
+      <c r="F58">
+        <v>1.0</v>
+      </c>
+      <c r="G58" s="1">
+        <v>503667.36</v>
+      </c>
+      <c r="H58" s="1">
+        <v>2525.04</v>
+      </c>
+      <c r="I58" s="1">
+        <v>0.50133087837973</v>
+      </c>
+      <c r="J58">
+        <v>0.55</v>
+      </c>
+      <c r="K58" t="s">
+        <v>190</v>
+      </c>
+      <c r="L58" s="1">
+        <v>506192.4</v>
+      </c>
+      <c r="M58" s="1">
+        <v>508974.76</v>
+      </c>
+      <c r="N58" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O58">
+        <v>1</v>
+      </c>
+      <c r="Z58" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="59" spans="1:26">
+      <c r="A59" t="s">
+        <v>192</v>
+      </c>
+      <c r="B59" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C59" s="1">
+        <v>101.706</v>
+      </c>
+      <c r="D59" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E59" t="s">
+        <v>8</v>
+      </c>
+      <c r="F59">
+        <v>1.0</v>
+      </c>
+      <c r="G59" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="H59" s="1">
+        <v>6824.0</v>
+      </c>
+      <c r="I59" s="1">
+        <v>1.706</v>
+      </c>
+      <c r="J59">
+        <v>0.93</v>
+      </c>
+      <c r="K59" t="s">
+        <v>193</v>
+      </c>
+      <c r="L59" s="1">
+        <v>406824.0</v>
+      </c>
+      <c r="M59" s="1">
+        <v>410557.15</v>
+      </c>
+      <c r="N59" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O59">
+        <v>1</v>
+      </c>
+      <c r="Z59" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="60" spans="1:26">
+      <c r="A60" t="s">
+        <v>195</v>
+      </c>
+      <c r="B60" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="C60" s="1">
+        <v>104.857</v>
+      </c>
+      <c r="D60" s="1">
+        <v>100.91250667</v>
+      </c>
+      <c r="E60" t="s">
+        <v>8</v>
+      </c>
+      <c r="F60">
+        <v>1.0</v>
+      </c>
+      <c r="G60" s="1">
+        <v>1513687.6</v>
+      </c>
+      <c r="H60" s="1">
+        <v>59167.4</v>
+      </c>
+      <c r="I60" s="1">
+        <v>3.9088250442165</v>
+      </c>
+      <c r="J60">
+        <v>4.08</v>
+      </c>
+      <c r="K60" t="s">
+        <v>196</v>
+      </c>
+      <c r="L60" s="1">
+        <v>1572855.0</v>
+      </c>
+      <c r="M60" s="1">
+        <v>1634087.88</v>
+      </c>
+      <c r="N60" s="1">
+        <v>1.08</v>
+      </c>
+      <c r="O60">
+        <v>1</v>
+      </c>
+      <c r="Z60" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26">
+      <c r="A61" t="s">
+        <v>198</v>
+      </c>
+      <c r="B61" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C61" s="1">
+        <v>99.774</v>
+      </c>
+      <c r="D61" s="1">
+        <v>99.895</v>
+      </c>
+      <c r="E61" t="s">
+        <v>8</v>
+      </c>
+      <c r="F61">
+        <v>1.0</v>
+      </c>
+      <c r="G61" s="1">
+        <v>299685.0</v>
+      </c>
+      <c r="H61" s="1">
+        <v>-363.0</v>
+      </c>
+      <c r="I61" s="1">
+        <v>-0.12112718354272</v>
+      </c>
+      <c r="J61">
+        <v>1.27</v>
+      </c>
+      <c r="K61" t="s">
+        <v>199</v>
+      </c>
+      <c r="L61" s="1">
+        <v>299322.0</v>
+      </c>
+      <c r="M61" s="1">
+        <v>303122.34</v>
+      </c>
+      <c r="N61" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O61">
+        <v>1</v>
+      </c>
+      <c r="Z61" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="62" spans="1:26">
+      <c r="A62" t="s">
+        <v>201</v>
+      </c>
+      <c r="B62" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="C62" s="1">
+        <v>86.34</v>
+      </c>
+      <c r="D62" s="1">
+        <v>86.06233333</v>
+      </c>
+      <c r="E62" t="s">
+        <v>8</v>
+      </c>
+      <c r="F62">
+        <v>1.0</v>
+      </c>
+      <c r="G62" s="1">
+        <v>1032748.0</v>
+      </c>
+      <c r="H62" s="1">
+        <v>3332.0</v>
+      </c>
+      <c r="I62" s="1">
+        <v>0.3226343696623</v>
+      </c>
+      <c r="J62">
+        <v>0.6</v>
+      </c>
+      <c r="K62" t="s">
+        <v>202</v>
+      </c>
+      <c r="L62" s="1">
+        <v>1036080.0</v>
+      </c>
+      <c r="M62" s="1">
+        <v>1043271.78</v>
+      </c>
+      <c r="N62" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="O62">
+        <v>1</v>
+      </c>
+      <c r="Z62" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="63" spans="1:26">
+      <c r="A63" t="s">
+        <v>204</v>
+      </c>
+      <c r="B63" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C63" s="1">
+        <v>99.701</v>
+      </c>
+      <c r="D63" s="1">
+        <v>100.6852</v>
+      </c>
+      <c r="E63" t="s">
+        <v>8</v>
+      </c>
+      <c r="F63">
+        <v>1.0</v>
+      </c>
+      <c r="G63" s="1">
+        <v>402740.8</v>
+      </c>
+      <c r="H63" s="1">
+        <v>-3936.8</v>
+      </c>
+      <c r="I63" s="1">
+        <v>-0.97750215523235</v>
+      </c>
+      <c r="J63">
+        <v>1.36</v>
+      </c>
+      <c r="K63" t="s">
+        <v>205</v>
+      </c>
+      <c r="L63" s="1">
+        <v>398804.0</v>
+      </c>
+      <c r="M63" s="1">
+        <v>404261.53</v>
+      </c>
+      <c r="N63" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O63">
+        <v>1</v>
+      </c>
+      <c r="Z63" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="64" spans="1:26">
+      <c r="A64" t="s">
+        <v>207</v>
+      </c>
+      <c r="B64" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C64" s="1">
+        <v>99.536</v>
+      </c>
+      <c r="D64" s="1">
+        <v>100.62</v>
+      </c>
+      <c r="E64" t="s">
+        <v>8</v>
+      </c>
+      <c r="F64">
+        <v>1.0</v>
+      </c>
+      <c r="G64" s="1">
+        <v>402480.0</v>
+      </c>
+      <c r="H64" s="1">
+        <v>-4336.0</v>
+      </c>
+      <c r="I64" s="1">
+        <v>-1.0773206122043</v>
+      </c>
+      <c r="J64">
+        <v>0.35</v>
+      </c>
+      <c r="K64" t="s">
+        <v>208</v>
+      </c>
+      <c r="L64" s="1">
+        <v>398144.0</v>
+      </c>
+      <c r="M64" s="1">
+        <v>399548.11</v>
+      </c>
+      <c r="N64" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O64">
+        <v>1</v>
+      </c>
+      <c r="Z64" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="65" spans="1:26">
+      <c r="A65" t="s">
+        <v>210</v>
+      </c>
+      <c r="B65" s="1">
+        <v>416000.0</v>
+      </c>
+      <c r="C65" s="1">
+        <v>101.572</v>
+      </c>
+      <c r="D65" s="1">
+        <v>99.662</v>
+      </c>
+      <c r="E65" t="s">
+        <v>8</v>
+      </c>
+      <c r="F65">
+        <v>1.0</v>
+      </c>
+      <c r="G65" s="1">
+        <v>414593.92</v>
+      </c>
+      <c r="H65" s="1">
+        <v>7945.6</v>
+      </c>
+      <c r="I65" s="1">
+        <v>1.9164776946078</v>
+      </c>
+      <c r="J65">
+        <v>0.69</v>
+      </c>
+      <c r="K65" t="s">
+        <v>211</v>
+      </c>
+      <c r="L65" s="1">
+        <v>422539.52</v>
+      </c>
+      <c r="M65" s="1">
+        <v>425390.26</v>
+      </c>
+      <c r="N65" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O65">
+        <v>1</v>
+      </c>
+      <c r="Z65" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="66" spans="1:26">
+      <c r="A66" t="s">
+        <v>213</v>
+      </c>
+      <c r="B66" s="1">
+        <v>627000.0</v>
+      </c>
+      <c r="C66" s="1">
+        <v>100.064</v>
+      </c>
+      <c r="D66" s="1">
+        <v>99.84305423</v>
+      </c>
+      <c r="E66" t="s">
+        <v>8</v>
+      </c>
+      <c r="F66">
+        <v>1.0</v>
+      </c>
+      <c r="G66" s="1">
+        <v>626015.95</v>
+      </c>
+      <c r="H66" s="1">
+        <v>1385.33</v>
+      </c>
+      <c r="I66" s="1">
+        <v>0.22129308366664</v>
+      </c>
+      <c r="J66">
+        <v>3.61</v>
+      </c>
+      <c r="K66" t="s">
+        <v>214</v>
+      </c>
+      <c r="L66" s="1">
+        <v>627401.28</v>
+      </c>
+      <c r="M66" s="1">
+        <v>650005.49</v>
+      </c>
+      <c r="N66" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O66">
+        <v>1</v>
+      </c>
+      <c r="Z66" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="67" spans="1:26">
+      <c r="A67" t="s">
+        <v>216</v>
+      </c>
+      <c r="B67" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C67" s="1">
+        <v>99.585</v>
+      </c>
+      <c r="D67" s="1">
+        <v>100.096834</v>
+      </c>
+      <c r="E67" t="s">
+        <v>8</v>
+      </c>
+      <c r="F67">
+        <v>1.0</v>
+      </c>
+      <c r="G67" s="1">
+        <v>500484.17</v>
+      </c>
+      <c r="H67" s="1">
+        <v>-2559.17</v>
+      </c>
+      <c r="I67" s="1">
+        <v>-0.51133885013786</v>
+      </c>
+      <c r="J67">
+        <v>2.62</v>
+      </c>
+      <c r="K67" t="s">
+        <v>217</v>
+      </c>
+      <c r="L67" s="1">
+        <v>497925.0</v>
+      </c>
+      <c r="M67" s="1">
+        <v>511022.92</v>
+      </c>
+      <c r="N67" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O67">
+        <v>1</v>
+      </c>
+      <c r="Z67" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="68" spans="1:26">
+      <c r="A68" t="s">
+        <v>219</v>
+      </c>
+      <c r="B68" s="1">
+        <v>1592000.0</v>
+      </c>
+      <c r="C68" s="1">
+        <v>99.393</v>
+      </c>
+      <c r="D68" s="1">
+        <v>100.08562374</v>
+      </c>
+      <c r="E68" t="s">
+        <v>8</v>
+      </c>
+      <c r="F68">
+        <v>1.0</v>
+      </c>
+      <c r="G68" s="1">
+        <v>1593363.13</v>
+      </c>
+      <c r="H68" s="1">
+        <v>-11026.57</v>
+      </c>
+      <c r="I68" s="1">
+        <v>-0.69203120069686</v>
+      </c>
+      <c r="J68">
+        <v>1.53</v>
+      </c>
+      <c r="K68" t="s">
+        <v>220</v>
+      </c>
+      <c r="L68" s="1">
+        <v>1582336.56</v>
+      </c>
+      <c r="M68" s="1">
+        <v>1606699.66</v>
+      </c>
+      <c r="N68" s="1">
+        <v>1.06</v>
+      </c>
+      <c r="O68">
+        <v>1</v>
+      </c>
+      <c r="Z68" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="69" spans="1:26">
+      <c r="A69" t="s">
+        <v>222</v>
+      </c>
+      <c r="B69" s="1">
+        <v>1009000.0</v>
+      </c>
+      <c r="C69" s="1">
+        <v>99.172</v>
+      </c>
+      <c r="D69" s="1">
+        <v>100.01720416</v>
+      </c>
+      <c r="E69" t="s">
+        <v>8</v>
+      </c>
+      <c r="F69">
+        <v>1.0</v>
+      </c>
+      <c r="G69" s="1">
+        <v>1009173.59</v>
+      </c>
+      <c r="H69" s="1">
+        <v>-8528.11</v>
+      </c>
+      <c r="I69" s="1">
+        <v>-0.84505877725159</v>
+      </c>
+      <c r="J69">
+        <v>3.07</v>
+      </c>
+      <c r="K69" t="s">
+        <v>223</v>
+      </c>
+      <c r="L69" s="1">
+        <v>1000645.48</v>
+      </c>
+      <c r="M69" s="1">
+        <v>1031657.08</v>
+      </c>
+      <c r="N69" s="1">
+        <v>0.68</v>
+      </c>
+      <c r="O69">
+        <v>1</v>
+      </c>
+      <c r="Z69" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="70" spans="1:26">
+      <c r="A70" t="s">
+        <v>225</v>
+      </c>
+      <c r="B70" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C70" s="1">
+        <v>100.017</v>
+      </c>
+      <c r="D70" s="1">
+        <v>100.49511125</v>
+      </c>
+      <c r="E70" t="s">
+        <v>8</v>
+      </c>
+      <c r="F70">
+        <v>1.0</v>
+      </c>
+      <c r="G70" s="1">
+        <v>803960.89</v>
+      </c>
+      <c r="H70" s="1">
+        <v>-3824.89</v>
+      </c>
+      <c r="I70" s="1">
+        <v>-0.47575572985895</v>
+      </c>
+      <c r="J70">
+        <v>0.52</v>
+      </c>
+      <c r="K70" t="s">
+        <v>226</v>
+      </c>
+      <c r="L70" s="1">
+        <v>800136.0</v>
+      </c>
+      <c r="M70" s="1">
+        <v>804267.51</v>
+      </c>
+      <c r="N70" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O70">
+        <v>1</v>
+      </c>
+      <c r="Z70" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="71" spans="1:26">
+      <c r="A71" t="s">
+        <v>228</v>
+      </c>
+      <c r="B71" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C71" s="1">
+        <v>98.929</v>
+      </c>
+      <c r="D71" s="1">
+        <v>99.631</v>
+      </c>
+      <c r="E71" t="s">
+        <v>8</v>
+      </c>
+      <c r="F71">
+        <v>1.0</v>
+      </c>
+      <c r="G71" s="1">
+        <v>896679.0</v>
+      </c>
+      <c r="H71" s="1">
+        <v>-6318.0</v>
+      </c>
+      <c r="I71" s="1">
+        <v>-0.7045999739037</v>
+      </c>
+      <c r="J71">
+        <v>1.44</v>
+      </c>
+      <c r="K71" t="s">
+        <v>229</v>
+      </c>
+      <c r="L71" s="1">
+        <v>890361.0</v>
+      </c>
+      <c r="M71" s="1">
+        <v>903306.21</v>
+      </c>
+      <c r="N71" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="O71">
+        <v>1</v>
+      </c>
+      <c r="Z71" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="72" spans="1:26">
+      <c r="A72" t="s">
+        <v>231</v>
+      </c>
+      <c r="B72" s="1">
+        <v>1115000.0</v>
+      </c>
+      <c r="C72" s="1">
+        <v>100.891</v>
+      </c>
+      <c r="D72" s="1">
+        <v>99.731</v>
+      </c>
+      <c r="E72" t="s">
+        <v>8</v>
+      </c>
+      <c r="F72">
+        <v>1.0</v>
+      </c>
+      <c r="G72" s="1">
+        <v>1112000.65</v>
+      </c>
+      <c r="H72" s="1">
+        <v>12934.0</v>
+      </c>
+      <c r="I72" s="1">
+        <v>1.1631288165164</v>
+      </c>
+      <c r="J72">
+        <v>0.33</v>
+      </c>
+      <c r="K72" t="s">
+        <v>232</v>
+      </c>
+      <c r="L72" s="1">
+        <v>1124934.65</v>
+      </c>
+      <c r="M72" s="1">
+        <v>1128600.4</v>
+      </c>
+      <c r="N72" s="1">
+        <v>0.75</v>
+      </c>
+      <c r="O72">
+        <v>1</v>
+      </c>
+      <c r="Z72" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="73" spans="1:26">
+      <c r="A73" t="s">
+        <v>234</v>
+      </c>
+      <c r="B73" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="C73" s="1">
+        <v>100.666</v>
+      </c>
+      <c r="D73" s="1">
+        <v>99.451</v>
+      </c>
+      <c r="E73" t="s">
+        <v>8</v>
+      </c>
+      <c r="F73">
+        <v>1.0</v>
+      </c>
+      <c r="G73" s="1">
+        <v>1093961.0</v>
+      </c>
+      <c r="H73" s="1">
+        <v>13365.0</v>
+      </c>
+      <c r="I73" s="1">
+        <v>1.2217071723763</v>
+      </c>
+      <c r="J73">
+        <v>0.71</v>
+      </c>
+      <c r="K73" t="s">
+        <v>235</v>
+      </c>
+      <c r="L73" s="1">
+        <v>1107326.0</v>
+      </c>
+      <c r="M73" s="1">
+        <v>1115131.48</v>
+      </c>
+      <c r="N73" s="1">
+        <v>0.74</v>
+      </c>
+      <c r="O73">
+        <v>1</v>
+      </c>
+      <c r="Z73" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="74" spans="1:26">
+      <c r="A74" t="s">
+        <v>237</v>
+      </c>
+      <c r="B74" s="1">
+        <v>1258000.0</v>
+      </c>
+      <c r="C74" s="1">
+        <v>98.726</v>
+      </c>
+      <c r="D74" s="1">
+        <v>99.38705326</v>
+      </c>
+      <c r="E74" t="s">
+        <v>8</v>
+      </c>
+      <c r="F74">
+        <v>1.0</v>
+      </c>
+      <c r="G74" s="1">
+        <v>1250289.13</v>
+      </c>
+      <c r="H74" s="1">
+        <v>-8316.05</v>
+      </c>
+      <c r="I74" s="1">
+        <v>-0.66513015273515</v>
+      </c>
+      <c r="J74">
+        <v>0.37</v>
+      </c>
+      <c r="K74" t="s">
+        <v>238</v>
+      </c>
+      <c r="L74" s="1">
+        <v>1241973.08</v>
+      </c>
+      <c r="M74" s="1">
+        <v>1246630.26</v>
+      </c>
+      <c r="N74" s="1">
+        <v>0.82</v>
+      </c>
+      <c r="O74">
+        <v>1</v>
+      </c>
+      <c r="Z74" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="75" spans="1:26">
+      <c r="A75" t="s">
+        <v>240</v>
+      </c>
+      <c r="B75" s="1">
+        <v>2050000.0</v>
+      </c>
+      <c r="C75" s="1">
+        <v>100.946</v>
+      </c>
+      <c r="D75" s="1">
+        <v>96.98605268</v>
+      </c>
+      <c r="E75" t="s">
+        <v>8</v>
+      </c>
+      <c r="F75">
+        <v>1.0</v>
+      </c>
+      <c r="G75" s="1">
+        <v>1988214.08</v>
+      </c>
+      <c r="H75" s="1">
+        <v>81178.92</v>
+      </c>
+      <c r="I75" s="1">
+        <v>4.0830069969125</v>
+      </c>
+      <c r="J75">
+        <v>0.52</v>
+      </c>
+      <c r="K75" t="s">
+        <v>241</v>
+      </c>
+      <c r="L75" s="1">
+        <v>2069393.0</v>
+      </c>
+      <c r="M75" s="1">
+        <v>2080008.07</v>
+      </c>
+      <c r="N75" s="1">
+        <v>1.37</v>
+      </c>
+      <c r="O75">
+        <v>1</v>
+      </c>
+      <c r="Z75" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="76" spans="1:26">
+      <c r="A76" t="s">
+        <v>243</v>
+      </c>
+      <c r="B76" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C76" s="1">
+        <v>91.495</v>
+      </c>
+      <c r="D76" s="1">
+        <v>83.47740778</v>
+      </c>
+      <c r="E76" t="s">
+        <v>8</v>
+      </c>
+      <c r="F76">
+        <v>1.0</v>
+      </c>
+      <c r="G76" s="1">
+        <v>751296.67</v>
+      </c>
+      <c r="H76" s="1">
+        <v>72158.33</v>
+      </c>
+      <c r="I76" s="1">
+        <v>9.6045055011358</v>
+      </c>
+      <c r="J76">
+        <v>1.52</v>
+      </c>
+      <c r="K76" t="s">
+        <v>244</v>
+      </c>
+      <c r="L76" s="1">
+        <v>823455.0</v>
+      </c>
+      <c r="M76" s="1">
+        <v>837093.7</v>
+      </c>
+      <c r="N76" s="1">
+        <v>0.55</v>
+      </c>
+      <c r="O76">
+        <v>1</v>
+      </c>
+      <c r="Z76" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="77" spans="1:26">
+      <c r="A77" t="s">
+        <v>246</v>
+      </c>
+      <c r="B77" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C77" s="1">
+        <v>102.5</v>
+      </c>
+      <c r="D77" s="1">
+        <v>100.4068</v>
+      </c>
+      <c r="E77" t="s">
+        <v>8</v>
+      </c>
+      <c r="F77">
+        <v>1.0</v>
+      </c>
+      <c r="G77" s="1">
+        <v>702847.6</v>
+      </c>
+      <c r="H77" s="1">
+        <v>14652.4</v>
+      </c>
+      <c r="I77" s="1">
+        <v>2.0847193616369</v>
+      </c>
+      <c r="J77">
+        <v>1.86</v>
+      </c>
+      <c r="K77" t="s">
+        <v>247</v>
+      </c>
+      <c r="L77" s="1">
+        <v>717500.0</v>
+      </c>
+      <c r="M77" s="1">
+        <v>730505.14</v>
+      </c>
+      <c r="N77" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O77">
+        <v>1</v>
+      </c>
+      <c r="Z77" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="78" spans="1:26">
+      <c r="A78" t="s">
+        <v>249</v>
+      </c>
+      <c r="B78" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C78" s="1">
+        <v>100.712</v>
+      </c>
+      <c r="D78" s="1">
+        <v>100.30714286</v>
+      </c>
+      <c r="E78" t="s">
+        <v>8</v>
+      </c>
+      <c r="F78">
+        <v>1.0</v>
+      </c>
+      <c r="G78" s="1">
+        <v>702150.0</v>
+      </c>
+      <c r="H78" s="1">
+        <v>2834.0</v>
+      </c>
+      <c r="I78" s="1">
+        <v>0.40361746065655</v>
+      </c>
+      <c r="J78">
+        <v>0.9</v>
+      </c>
+      <c r="K78" t="s">
+        <v>250</v>
+      </c>
+      <c r="L78" s="1">
+        <v>704984.0</v>
+      </c>
+      <c r="M78" s="1">
+        <v>711271.34</v>
+      </c>
+      <c r="N78" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O78">
+        <v>1</v>
+      </c>
+      <c r="Z78" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="79" spans="1:26">
+      <c r="A79" t="s">
+        <v>252</v>
+      </c>
+      <c r="B79" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="C79" s="1">
+        <v>99.431</v>
+      </c>
+      <c r="D79" s="1">
+        <v>99.70225</v>
+      </c>
+      <c r="E79" t="s">
+        <v>8</v>
+      </c>
+      <c r="F79">
+        <v>1.0</v>
+      </c>
+      <c r="G79" s="1">
+        <v>1196427.0</v>
+      </c>
+      <c r="H79" s="1">
+        <v>-3255.0</v>
+      </c>
+      <c r="I79" s="1">
+        <v>-0.27206005882515</v>
+      </c>
+      <c r="J79">
+        <v>0.72</v>
+      </c>
+      <c r="K79" t="s">
+        <v>253</v>
+      </c>
+      <c r="L79" s="1">
+        <v>1193172.0</v>
+      </c>
+      <c r="M79" s="1">
+        <v>1201802.14</v>
+      </c>
+      <c r="N79" s="1">
+        <v>0.79</v>
+      </c>
+      <c r="O79">
+        <v>1</v>
+      </c>
+      <c r="Z79" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="80" spans="1:26">
+      <c r="A80" t="s">
+        <v>255</v>
+      </c>
+      <c r="B80" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C80" s="1">
+        <v>98.957</v>
+      </c>
+      <c r="D80" s="1">
+        <v>100.28911125</v>
+      </c>
+      <c r="E80" t="s">
+        <v>8</v>
+      </c>
+      <c r="F80">
+        <v>1.0</v>
+      </c>
+      <c r="G80" s="1">
+        <v>802312.89</v>
+      </c>
+      <c r="H80" s="1">
+        <v>-10656.89</v>
+      </c>
+      <c r="I80" s="1">
+        <v>-1.3282710689093</v>
+      </c>
+      <c r="J80">
+        <v>0.96</v>
+      </c>
+      <c r="K80" t="s">
+        <v>256</v>
+      </c>
+      <c r="L80" s="1">
+        <v>791656.0</v>
+      </c>
+      <c r="M80" s="1">
+        <v>799349.15</v>
+      </c>
+      <c r="N80" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O80">
+        <v>1</v>
+      </c>
+      <c r="Z80" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="81" spans="1:26">
+      <c r="A81" t="s">
+        <v>258</v>
+      </c>
+      <c r="B81" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C81" s="1">
+        <v>101.968</v>
+      </c>
+      <c r="D81" s="1">
+        <v>99.651</v>
+      </c>
+      <c r="E81" t="s">
+        <v>8</v>
+      </c>
+      <c r="F81">
+        <v>1.0</v>
+      </c>
+      <c r="G81" s="1">
+        <v>597906.0</v>
+      </c>
+      <c r="H81" s="1">
+        <v>13902.0</v>
+      </c>
+      <c r="I81" s="1">
+        <v>2.3251146501289</v>
+      </c>
+      <c r="J81">
+        <v>0.94</v>
+      </c>
+      <c r="K81" t="s">
+        <v>259</v>
+      </c>
+      <c r="L81" s="1">
+        <v>611808.0</v>
+      </c>
+      <c r="M81" s="1">
+        <v>617434.03</v>
+      </c>
+      <c r="N81" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O81">
+        <v>1</v>
+      </c>
+      <c r="Z81" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="82" spans="1:26">
+      <c r="A82" t="s">
+        <v>261</v>
+      </c>
+      <c r="B82" s="1">
+        <v>898000.0</v>
+      </c>
+      <c r="C82" s="1">
+        <v>101.193</v>
+      </c>
+      <c r="D82" s="1">
+        <v>99.768</v>
+      </c>
+      <c r="E82" t="s">
+        <v>8</v>
+      </c>
+      <c r="F82">
+        <v>1.0</v>
+      </c>
+      <c r="G82" s="1">
+        <v>895916.64</v>
+      </c>
+      <c r="H82" s="1">
+        <v>12796.5</v>
+      </c>
+      <c r="I82" s="1">
+        <v>1.4283136877556</v>
+      </c>
+      <c r="J82">
+        <v>0.38</v>
+      </c>
+      <c r="K82" t="s">
+        <v>262</v>
+      </c>
+      <c r="L82" s="1">
+        <v>908713.14</v>
+      </c>
+      <c r="M82" s="1">
+        <v>912145.22</v>
+      </c>
+      <c r="N82" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="O82">
+        <v>1</v>
+      </c>
+      <c r="Z82" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="83" spans="1:26">
+      <c r="A83" t="s">
+        <v>264</v>
+      </c>
+      <c r="B83" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C83" s="1">
+        <v>99.586</v>
+      </c>
+      <c r="D83" s="1">
+        <v>99.92916667</v>
+      </c>
+      <c r="E83" t="s">
+        <v>8</v>
+      </c>
+      <c r="F83">
+        <v>1.0</v>
+      </c>
+      <c r="G83" s="1">
+        <v>599575.0</v>
+      </c>
+      <c r="H83" s="1">
+        <v>-2059.0</v>
+      </c>
+      <c r="I83" s="1">
+        <v>-0.34340991535671</v>
+      </c>
+      <c r="J83">
+        <v>0.24</v>
+      </c>
+      <c r="K83" t="s">
+        <v>265</v>
+      </c>
+      <c r="L83" s="1">
+        <v>597516.0</v>
+      </c>
+      <c r="M83" s="1">
+        <v>598983.12</v>
+      </c>
+      <c r="N83" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O83">
+        <v>1</v>
+      </c>
+      <c r="Z83" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="84" spans="1:26">
+      <c r="A84" t="s">
+        <v>267</v>
+      </c>
+      <c r="B84" s="1">
+        <v>280000.0</v>
+      </c>
+      <c r="C84" s="1">
+        <v>99.453</v>
+      </c>
+      <c r="D84" s="1">
+        <v>100.00810357</v>
+      </c>
+      <c r="E84" t="s">
+        <v>8</v>
+      </c>
+      <c r="F84">
+        <v>1.0</v>
+      </c>
+      <c r="G84" s="1">
+        <v>280022.69</v>
+      </c>
+      <c r="H84" s="1">
+        <v>-1554.29</v>
+      </c>
+      <c r="I84" s="1">
+        <v>-0.55505859185911</v>
+      </c>
+      <c r="J84">
+        <v>1.89</v>
+      </c>
+      <c r="K84" t="s">
+        <v>268</v>
+      </c>
+      <c r="L84" s="1">
+        <v>278468.4</v>
+      </c>
+      <c r="M84" s="1">
+        <v>283772.83</v>
+      </c>
+      <c r="N84" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O84">
+        <v>1</v>
+      </c>
+      <c r="Z84" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="85" spans="1:26">
+      <c r="A85" t="s">
+        <v>270</v>
+      </c>
+      <c r="B85" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C85" s="1">
+        <v>99.346</v>
+      </c>
+      <c r="D85" s="1">
+        <v>98.71</v>
+      </c>
+      <c r="E85" t="s">
+        <v>8</v>
+      </c>
+      <c r="F85">
+        <v>1.0</v>
+      </c>
+      <c r="G85" s="1">
+        <v>592260.0</v>
+      </c>
+      <c r="H85" s="1">
+        <v>3816.0</v>
+      </c>
+      <c r="I85" s="1">
+        <v>0.64431161989667</v>
+      </c>
+      <c r="J85">
+        <v>1.44</v>
+      </c>
+      <c r="K85" t="s">
+        <v>271</v>
+      </c>
+      <c r="L85" s="1">
+        <v>596076.0</v>
+      </c>
+      <c r="M85" s="1">
+        <v>604689.7</v>
+      </c>
+      <c r="N85" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O85">
+        <v>1</v>
+      </c>
+      <c r="Z85" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="86" spans="1:26">
+      <c r="A86" t="s">
+        <v>273</v>
+      </c>
+      <c r="B86" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C86" s="1">
+        <v>101.482</v>
+      </c>
+      <c r="D86" s="1">
+        <v>101.62</v>
+      </c>
+      <c r="E86" t="s">
+        <v>8</v>
+      </c>
+      <c r="F86">
+        <v>1.0</v>
+      </c>
+      <c r="G86" s="1">
+        <v>406480.0</v>
+      </c>
+      <c r="H86" s="1">
+        <v>-552.0</v>
+      </c>
+      <c r="I86" s="1">
+        <v>-0.13580003936233</v>
+      </c>
+      <c r="J86">
+        <v>0.65</v>
+      </c>
+      <c r="K86" t="s">
+        <v>274</v>
+      </c>
+      <c r="L86" s="1">
+        <v>405928.0</v>
+      </c>
+      <c r="M86" s="1">
+        <v>408530.08</v>
+      </c>
+      <c r="N86" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O86">
+        <v>1</v>
+      </c>
+      <c r="Z86" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="87" spans="1:26">
+      <c r="A87" t="s">
+        <v>276</v>
+      </c>
+      <c r="B87" s="1">
+        <v>487000.0</v>
+      </c>
+      <c r="C87" s="1">
+        <v>100.898</v>
+      </c>
+      <c r="D87" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E87" t="s">
+        <v>8</v>
+      </c>
+      <c r="F87">
+        <v>1.0</v>
+      </c>
+      <c r="G87" s="1">
+        <v>487000.0</v>
+      </c>
+      <c r="H87" s="1">
+        <v>4373.26</v>
+      </c>
+      <c r="I87" s="1">
+        <v>0.898</v>
+      </c>
+      <c r="J87">
+        <v>0.79</v>
+      </c>
+      <c r="K87" t="s">
+        <v>277</v>
+      </c>
+      <c r="L87" s="1">
+        <v>491373.26</v>
+      </c>
+      <c r="M87" s="1">
+        <v>495228.86</v>
+      </c>
+      <c r="N87" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O87">
+        <v>1</v>
+      </c>
+      <c r="Z87" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="88" spans="1:26">
+      <c r="A88" t="s">
+        <v>279</v>
+      </c>
+      <c r="B88" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C88" s="1">
+        <v>101.79</v>
+      </c>
+      <c r="D88" s="1">
+        <v>99.942</v>
+      </c>
+      <c r="E88" t="s">
+        <v>8</v>
+      </c>
+      <c r="F88">
+        <v>1.0</v>
+      </c>
+      <c r="G88" s="1">
+        <v>899478.0</v>
+      </c>
+      <c r="H88" s="1">
+        <v>16632.0</v>
+      </c>
+      <c r="I88" s="1">
+        <v>1.849072462028</v>
+      </c>
+      <c r="J88">
+        <v>0.88</v>
+      </c>
+      <c r="K88" t="s">
+        <v>280</v>
+      </c>
+      <c r="L88" s="1">
+        <v>916110.0</v>
+      </c>
+      <c r="M88" s="1">
+        <v>924065.14</v>
+      </c>
+      <c r="N88" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O88">
+        <v>1</v>
+      </c>
+      <c r="Z88" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26">
+      <c r="A89" t="s">
+        <v>282</v>
+      </c>
+      <c r="B89" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C89" s="1">
+        <v>95.407</v>
+      </c>
+      <c r="D89" s="1">
+        <v>94.61294429</v>
+      </c>
+      <c r="E89" t="s">
+        <v>8</v>
+      </c>
+      <c r="F89">
+        <v>1.0</v>
+      </c>
+      <c r="G89" s="1">
+        <v>662290.61</v>
+      </c>
+      <c r="H89" s="1">
+        <v>5558.39</v>
+      </c>
+      <c r="I89" s="1">
+        <v>0.83926752336108</v>
+      </c>
+      <c r="J89">
+        <v>0.49</v>
+      </c>
+      <c r="K89" t="s">
+        <v>283</v>
+      </c>
+      <c r="L89" s="1">
+        <v>667849.0</v>
+      </c>
+      <c r="M89" s="1">
+        <v>671289.07</v>
+      </c>
+      <c r="N89" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O89">
+        <v>1</v>
+      </c>
+      <c r="Z89" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="90" spans="1:26">
+      <c r="A90" t="s">
+        <v>285</v>
+      </c>
+      <c r="B90" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="C90" s="1">
+        <v>101.852</v>
+      </c>
+      <c r="D90" s="1">
+        <v>100.55165909</v>
+      </c>
+      <c r="E90" t="s">
+        <v>8</v>
+      </c>
+      <c r="F90">
+        <v>1.0</v>
+      </c>
+      <c r="G90" s="1">
+        <v>1106068.25</v>
+      </c>
+      <c r="H90" s="1">
+        <v>14303.75</v>
+      </c>
+      <c r="I90" s="1">
+        <v>1.2932068161255</v>
+      </c>
+      <c r="J90">
+        <v>0.27</v>
+      </c>
+      <c r="K90" t="s">
+        <v>286</v>
+      </c>
+      <c r="L90" s="1">
+        <v>1120372.0</v>
+      </c>
+      <c r="M90" s="1">
+        <v>1123291.52</v>
+      </c>
+      <c r="N90" s="1">
+        <v>0.74</v>
+      </c>
+      <c r="O90">
+        <v>1</v>
+      </c>
+      <c r="Z90" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="91" spans="1:26">
+      <c r="A91" t="s">
+        <v>288</v>
+      </c>
+      <c r="B91" s="1">
+        <v>2100000.0</v>
+      </c>
+      <c r="C91" s="1">
+        <v>98.366</v>
+      </c>
+      <c r="D91" s="1">
+        <v>98.42609524</v>
+      </c>
+      <c r="E91" t="s">
+        <v>8</v>
+      </c>
+      <c r="F91">
+        <v>1.0</v>
+      </c>
+      <c r="G91" s="1">
+        <v>2066948.0</v>
+      </c>
+      <c r="H91" s="1">
+        <v>-1262.0</v>
+      </c>
+      <c r="I91" s="1">
+        <v>-0.061056204606986</v>
+      </c>
+      <c r="J91">
+        <v>2.43</v>
+      </c>
+      <c r="K91" t="s">
+        <v>289</v>
+      </c>
+      <c r="L91" s="1">
+        <v>2065686.0</v>
+      </c>
+      <c r="M91" s="1">
+        <v>2116819.56</v>
+      </c>
+      <c r="N91" s="1">
+        <v>1.4</v>
+      </c>
+      <c r="O91">
+        <v>1</v>
+      </c>
+      <c r="Z91" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="92" spans="1:26">
+      <c r="A92" t="s">
+        <v>291</v>
+      </c>
+      <c r="B92" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C92" s="1">
+        <v>99.016</v>
+      </c>
+      <c r="D92" s="1">
+        <v>95.396</v>
+      </c>
+      <c r="E92" t="s">
+        <v>8</v>
+      </c>
+      <c r="F92">
+        <v>1.0</v>
+      </c>
+      <c r="G92" s="1">
+        <v>572376.0</v>
+      </c>
+      <c r="H92" s="1">
+        <v>21720.0</v>
+      </c>
+      <c r="I92" s="1">
+        <v>3.7947083735167</v>
+      </c>
+      <c r="J92">
+        <v>0.47</v>
+      </c>
+      <c r="K92" t="s">
+        <v>292</v>
+      </c>
+      <c r="L92" s="1">
+        <v>594096.0</v>
+      </c>
+      <c r="M92" s="1">
+        <v>596900.79</v>
+      </c>
+      <c r="N92" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="O92">
+        <v>1</v>
+      </c>
+      <c r="Z92" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="93" spans="1:26">
+      <c r="A93" t="s">
+        <v>291</v>
+      </c>
+      <c r="B93" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C93" s="1">
+        <v>98.901</v>
+      </c>
+      <c r="D93" s="1">
+        <v>98.91583286</v>
+      </c>
+      <c r="E93" t="s">
+        <v>8</v>
+      </c>
+      <c r="F93">
+        <v>1.0</v>
+      </c>
+      <c r="G93" s="1">
+        <v>692410.83</v>
+      </c>
+      <c r="H93" s="1">
+        <v>-103.83</v>
+      </c>
+      <c r="I93" s="1">
+        <v>-0.014995432697088</v>
+      </c>
+      <c r="J93">
+        <v>0.47</v>
+      </c>
+      <c r="K93" t="s">
+        <v>294</v>
+      </c>
+      <c r="L93" s="1">
+        <v>692307.0</v>
+      </c>
+      <c r="M93" s="1">
+        <v>695579.26</v>
+      </c>
+      <c r="N93" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O93">
+        <v>1</v>
+      </c>
+      <c r="Z93" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="94" spans="1:26">
+      <c r="A94" t="s">
+        <v>296</v>
+      </c>
+      <c r="B94" s="1">
+        <v>521000.0</v>
+      </c>
+      <c r="C94" s="1">
+        <v>98.949</v>
+      </c>
+      <c r="D94" s="1">
+        <v>99.68758157</v>
+      </c>
+      <c r="E94" t="s">
+        <v>8</v>
+      </c>
+      <c r="F94">
+        <v>1.0</v>
+      </c>
+      <c r="G94" s="1">
+        <v>519372.3</v>
+      </c>
+      <c r="H94" s="1">
+        <v>-3848.01</v>
+      </c>
+      <c r="I94" s="1">
+        <v>-0.74089627036328</v>
+      </c>
+      <c r="J94">
+        <v>2.42</v>
+      </c>
+      <c r="K94" t="s">
+        <v>297</v>
+      </c>
+      <c r="L94" s="1">
+        <v>515524.29</v>
+      </c>
+      <c r="M94" s="1">
+        <v>528142.48</v>
+      </c>
+      <c r="N94" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O94">
+        <v>1</v>
+      </c>
+      <c r="Z94" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="95" spans="1:26">
+      <c r="A95" t="s">
+        <v>299</v>
+      </c>
+      <c r="B95" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C95" s="1">
+        <v>99.676</v>
+      </c>
+      <c r="D95" s="1">
+        <v>99.996</v>
+      </c>
+      <c r="E95" t="s">
+        <v>8</v>
+      </c>
+      <c r="F95">
+        <v>1.0</v>
+      </c>
+      <c r="G95" s="1">
+        <v>499980.0</v>
+      </c>
+      <c r="H95" s="1">
+        <v>-1600.0</v>
+      </c>
+      <c r="I95" s="1">
+        <v>-0.32001280051202</v>
+      </c>
+      <c r="J95">
+        <v>2.42</v>
+      </c>
+      <c r="K95" t="s">
+        <v>300</v>
+      </c>
+      <c r="L95" s="1">
+        <v>498380.0</v>
+      </c>
+      <c r="M95" s="1">
+        <v>510489.59</v>
+      </c>
+      <c r="N95" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O95">
+        <v>1</v>
+      </c>
+      <c r="Z95" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="96" spans="1:26">
+      <c r="A96" t="s">
+        <v>302</v>
+      </c>
+      <c r="B96" s="1">
+        <v>657000.0</v>
+      </c>
+      <c r="C96" s="1">
+        <v>100.233</v>
+      </c>
+      <c r="D96" s="1">
+        <v>99.394</v>
+      </c>
+      <c r="E96" t="s">
+        <v>8</v>
+      </c>
+      <c r="F96">
+        <v>1.0</v>
+      </c>
+      <c r="G96" s="1">
+        <v>653018.58</v>
+      </c>
+      <c r="H96" s="1">
+        <v>5512.23</v>
+      </c>
+      <c r="I96" s="1">
+        <v>0.84411533895406</v>
+      </c>
+      <c r="J96">
+        <v>0.64</v>
+      </c>
+      <c r="K96" t="s">
+        <v>303</v>
+      </c>
+      <c r="L96" s="1">
+        <v>658530.81</v>
+      </c>
+      <c r="M96" s="1">
+        <v>662715.81</v>
+      </c>
+      <c r="N96" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O96">
+        <v>1</v>
+      </c>
+      <c r="Z96" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="97" spans="1:26">
+      <c r="A97" t="s">
+        <v>305</v>
+      </c>
+      <c r="B97" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C97" s="1">
+        <v>95.87</v>
+      </c>
+      <c r="D97" s="1">
+        <v>93.6</v>
+      </c>
+      <c r="E97" t="s">
+        <v>8</v>
+      </c>
+      <c r="F97">
+        <v>1.0</v>
+      </c>
+      <c r="G97" s="1">
+        <v>655200.0</v>
+      </c>
+      <c r="H97" s="1">
+        <v>15890.0</v>
+      </c>
+      <c r="I97" s="1">
+        <v>2.4252136752137</v>
+      </c>
+      <c r="J97">
+        <v>1.12</v>
+      </c>
+      <c r="K97" t="s">
+        <v>306</v>
+      </c>
+      <c r="L97" s="1">
+        <v>671090.0</v>
+      </c>
+      <c r="M97" s="1">
+        <v>678943.42</v>
+      </c>
+      <c r="N97" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O97">
+        <v>1</v>
+      </c>
+      <c r="Z97" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="98" spans="1:26">
+      <c r="A98" t="s">
+        <v>308</v>
+      </c>
+      <c r="B98" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="C98" s="1">
+        <v>99.483</v>
+      </c>
+      <c r="D98" s="1">
+        <v>100.08276467</v>
+      </c>
+      <c r="E98" t="s">
+        <v>8</v>
+      </c>
+      <c r="F98">
+        <v>1.0</v>
+      </c>
+      <c r="G98" s="1">
+        <v>1501241.47</v>
+      </c>
+      <c r="H98" s="1">
+        <v>-8996.47</v>
+      </c>
+      <c r="I98" s="1">
+        <v>-0.59926868393797</v>
+      </c>
+      <c r="J98">
+        <v>3.33</v>
+      </c>
+      <c r="K98" t="s">
+        <v>309</v>
+      </c>
+      <c r="L98" s="1">
+        <v>1492245.0</v>
+      </c>
+      <c r="M98" s="1">
+        <v>1542248.42</v>
+      </c>
+      <c r="N98" s="1">
+        <v>1.02</v>
+      </c>
+      <c r="O98">
+        <v>1</v>
+      </c>
+      <c r="Z98" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="99" spans="1:26">
+      <c r="A99" t="s">
+        <v>311</v>
+      </c>
+      <c r="B99" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C99" s="1">
+        <v>101.862</v>
+      </c>
+      <c r="D99" s="1">
+        <v>103.012</v>
+      </c>
+      <c r="E99" t="s">
+        <v>8</v>
+      </c>
+      <c r="F99">
+        <v>1.0</v>
+      </c>
+      <c r="G99" s="1">
+        <v>721084.0</v>
+      </c>
+      <c r="H99" s="1">
+        <v>-8050.0</v>
+      </c>
+      <c r="I99" s="1">
+        <v>-1.1163747912865</v>
+      </c>
+      <c r="J99">
+        <v>3.59</v>
+      </c>
+      <c r="K99" t="s">
+        <v>312</v>
+      </c>
+      <c r="L99" s="1">
+        <v>713034.0</v>
+      </c>
+      <c r="M99" s="1">
+        <v>738138.11</v>
+      </c>
+      <c r="N99" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O99">
+        <v>1</v>
+      </c>
+      <c r="Z99" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="100" spans="1:26">
+      <c r="A100" t="s">
+        <v>314</v>
+      </c>
+      <c r="B100" s="1">
+        <v>560000.0</v>
+      </c>
+      <c r="C100" s="1">
+        <v>100.394</v>
+      </c>
+      <c r="D100" s="1">
+        <v>99.56446429</v>
+      </c>
+      <c r="E100" t="s">
+        <v>8</v>
+      </c>
+      <c r="F100">
+        <v>1.0</v>
+      </c>
+      <c r="G100" s="1">
+        <v>557561.0</v>
+      </c>
+      <c r="H100" s="1">
+        <v>4645.4</v>
+      </c>
+      <c r="I100" s="1">
+        <v>0.83316444299368</v>
+      </c>
+      <c r="J100">
+        <v>0.87</v>
+      </c>
+      <c r="K100" t="s">
+        <v>315</v>
+      </c>
+      <c r="L100" s="1">
+        <v>562206.4</v>
+      </c>
+      <c r="M100" s="1">
+        <v>567092.98</v>
+      </c>
+      <c r="N100" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O100">
+        <v>1</v>
+      </c>
+      <c r="Z100" t="s">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="101" spans="1:26">
+      <c r="A101" t="s">
+        <v>317</v>
+      </c>
+      <c r="B101" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C101" s="1">
+        <v>101.126</v>
+      </c>
+      <c r="D101" s="1">
+        <v>101.1515</v>
+      </c>
+      <c r="E101" t="s">
+        <v>8</v>
+      </c>
+      <c r="F101">
+        <v>1.0</v>
+      </c>
+      <c r="G101" s="1">
+        <v>404606.0</v>
+      </c>
+      <c r="H101" s="1">
+        <v>-102.0</v>
+      </c>
+      <c r="I101" s="1">
+        <v>-0.025209710187194</v>
+      </c>
+      <c r="J101">
+        <v>0.84</v>
+      </c>
+      <c r="K101" t="s">
+        <v>318</v>
+      </c>
+      <c r="L101" s="1">
+        <v>404504.0</v>
+      </c>
+      <c r="M101" s="1">
+        <v>407857.42</v>
+      </c>
+      <c r="N101" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O101">
+        <v>1</v>
+      </c>
+      <c r="Z101" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="102" spans="1:26">
+      <c r="A102" t="s">
+        <v>320</v>
+      </c>
+      <c r="B102" s="1">
+        <v>347000.0</v>
+      </c>
+      <c r="C102" s="1">
+        <v>97.465</v>
+      </c>
+      <c r="D102" s="1">
+        <v>99.16931124</v>
+      </c>
+      <c r="E102" t="s">
+        <v>8</v>
+      </c>
+      <c r="F102">
+        <v>1.0</v>
+      </c>
+      <c r="G102" s="1">
+        <v>344117.51</v>
+      </c>
+      <c r="H102" s="1">
+        <v>-5913.96</v>
+      </c>
+      <c r="I102" s="1">
+        <v>-1.7185873511639</v>
+      </c>
+      <c r="J102">
+        <v>1.72</v>
+      </c>
+      <c r="K102" t="s">
+        <v>321</v>
+      </c>
+      <c r="L102" s="1">
+        <v>338203.55</v>
+      </c>
+      <c r="M102" s="1">
+        <v>344175.04</v>
+      </c>
+      <c r="N102" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O102">
+        <v>1</v>
+      </c>
+      <c r="Z102" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="103" spans="1:26">
+      <c r="A103" t="s">
+        <v>323</v>
+      </c>
+      <c r="B103" s="1">
+        <v>1376000.0</v>
+      </c>
+      <c r="C103" s="1">
+        <v>98.993</v>
+      </c>
+      <c r="D103" s="1">
+        <v>100.03007631</v>
+      </c>
+      <c r="E103" t="s">
+        <v>8</v>
+      </c>
+      <c r="F103">
+        <v>1.0</v>
+      </c>
+      <c r="G103" s="1">
+        <v>1376413.85</v>
+      </c>
+      <c r="H103" s="1">
+        <v>-14270.17</v>
+      </c>
+      <c r="I103" s="1">
+        <v>-1.0367644876575</v>
+      </c>
+      <c r="J103">
+        <v>1.13</v>
+      </c>
+      <c r="K103" t="s">
+        <v>324</v>
+      </c>
+      <c r="L103" s="1">
+        <v>1362143.68</v>
+      </c>
+      <c r="M103" s="1">
+        <v>1377749.1</v>
+      </c>
+      <c r="N103" s="1">
+        <v>0.91</v>
+      </c>
+      <c r="O103">
+        <v>1</v>
+      </c>
+      <c r="Z103" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="104" spans="1:26">
+      <c r="A104" t="s">
+        <v>326</v>
+      </c>
+      <c r="B104" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C104" s="1">
+        <v>103.637</v>
+      </c>
+      <c r="D104" s="1">
+        <v>101.59326143</v>
+      </c>
+      <c r="E104" t="s">
+        <v>8</v>
+      </c>
+      <c r="F104">
+        <v>1.0</v>
+      </c>
+      <c r="G104" s="1">
+        <v>711152.83</v>
+      </c>
+      <c r="H104" s="1">
+        <v>14306.17</v>
+      </c>
+      <c r="I104" s="1">
+        <v>2.0116871362236</v>
+      </c>
+      <c r="J104">
+        <v>0.96</v>
+      </c>
+      <c r="K104" t="s">
+        <v>327</v>
+      </c>
+      <c r="L104" s="1">
+        <v>725459.0</v>
+      </c>
+      <c r="M104" s="1">
+        <v>732200.1</v>
+      </c>
+      <c r="N104" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O104">
+        <v>1</v>
+      </c>
+      <c r="Z104" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="105" spans="1:26">
+      <c r="A105" t="s">
+        <v>329</v>
+      </c>
+      <c r="B105" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C105" s="1">
+        <v>104.894</v>
+      </c>
+      <c r="D105" s="1">
+        <v>105.93</v>
+      </c>
+      <c r="E105" t="s">
+        <v>8</v>
+      </c>
+      <c r="F105">
+        <v>1.0</v>
+      </c>
+      <c r="G105" s="1">
+        <v>635580.0</v>
+      </c>
+      <c r="H105" s="1">
+        <v>-6216.0</v>
+      </c>
+      <c r="I105" s="1">
+        <v>-0.97800434249032</v>
+      </c>
+      <c r="J105">
+        <v>1.8</v>
+      </c>
+      <c r="K105" t="s">
+        <v>330</v>
+      </c>
+      <c r="L105" s="1">
+        <v>629364.0</v>
+      </c>
+      <c r="M105" s="1">
+        <v>640151.67</v>
+      </c>
+      <c r="N105" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O105">
+        <v>1</v>
+      </c>
+      <c r="Z105" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="106" spans="1:26">
+      <c r="A106" t="s">
+        <v>332</v>
+      </c>
+      <c r="B106" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C106" s="1">
+        <v>100.887</v>
+      </c>
+      <c r="D106" s="1">
+        <v>99.076</v>
+      </c>
+      <c r="E106" t="s">
+        <v>8</v>
+      </c>
+      <c r="F106">
+        <v>1.0</v>
+      </c>
+      <c r="G106" s="1">
+        <v>792608.0</v>
+      </c>
+      <c r="H106" s="1">
+        <v>14488.0</v>
+      </c>
+      <c r="I106" s="1">
+        <v>1.8278897008357</v>
+      </c>
+      <c r="J106">
+        <v>0.22</v>
+      </c>
+      <c r="K106" t="s">
+        <v>333</v>
+      </c>
+      <c r="L106" s="1">
+        <v>807096.0</v>
+      </c>
+      <c r="M106" s="1">
+        <v>808865.86</v>
+      </c>
+      <c r="N106" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O106">
+        <v>1</v>
+      </c>
+      <c r="Z106" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="107" spans="1:26">
+      <c r="A107" t="s">
+        <v>335</v>
+      </c>
+      <c r="B107" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C107" s="1">
+        <v>89.073</v>
+      </c>
+      <c r="D107" s="1">
+        <v>90.05</v>
+      </c>
+      <c r="E107" t="s">
+        <v>8</v>
+      </c>
+      <c r="F107">
+        <v>1.0</v>
+      </c>
+      <c r="G107" s="1">
+        <v>540300.0</v>
+      </c>
+      <c r="H107" s="1">
+        <v>-5862.0</v>
+      </c>
+      <c r="I107" s="1">
+        <v>-1.0849528039978</v>
+      </c>
+      <c r="J107">
+        <v>0.89</v>
+      </c>
+      <c r="K107" t="s">
+        <v>336</v>
+      </c>
+      <c r="L107" s="1">
+        <v>534438.0</v>
+      </c>
+      <c r="M107" s="1">
+        <v>539753.75</v>
+      </c>
+      <c r="N107" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O107">
+        <v>1</v>
+      </c>
+      <c r="Z107" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="108" spans="1:26">
+      <c r="A108" t="s">
+        <v>338</v>
+      </c>
+      <c r="B108" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C108" s="1">
+        <v>101.592</v>
+      </c>
+      <c r="D108" s="1">
+        <v>99.33326</v>
+      </c>
+      <c r="E108" t="s">
+        <v>8</v>
+      </c>
+      <c r="F108">
+        <v>1.0</v>
+      </c>
+      <c r="G108" s="1">
+        <v>595999.56</v>
+      </c>
+      <c r="H108" s="1">
+        <v>13552.44</v>
+      </c>
+      <c r="I108" s="1">
+        <v>2.2739010075779</v>
+      </c>
+      <c r="J108">
+        <v>2.97</v>
+      </c>
+      <c r="K108" t="s">
+        <v>339</v>
+      </c>
+      <c r="L108" s="1">
+        <v>609552.0</v>
+      </c>
+      <c r="M108" s="1">
+        <v>627387.62</v>
+      </c>
+      <c r="N108" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O108">
+        <v>1</v>
+      </c>
+      <c r="Z108" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="109" spans="1:26">
+      <c r="A109" t="s">
+        <v>341</v>
+      </c>
+      <c r="B109" s="1">
+        <v>1600000.0</v>
+      </c>
+      <c r="C109" s="1">
+        <v>85.449</v>
+      </c>
+      <c r="D109" s="1">
+        <v>85.4121875</v>
+      </c>
+      <c r="E109" t="s">
+        <v>8</v>
+      </c>
+      <c r="F109">
+        <v>1.0</v>
+      </c>
+      <c r="G109" s="1">
+        <v>1366595.0</v>
+      </c>
+      <c r="H109" s="1">
+        <v>589.0</v>
+      </c>
+      <c r="I109" s="1">
+        <v>0.043099821088179</v>
+      </c>
+      <c r="J109">
+        <v>0.47</v>
+      </c>
+      <c r="K109" t="s">
+        <v>342</v>
+      </c>
+      <c r="L109" s="1">
+        <v>1367184.0</v>
+      </c>
+      <c r="M109" s="1">
+        <v>1374778.52</v>
+      </c>
+      <c r="N109" s="1">
+        <v>0.91</v>
+      </c>
+      <c r="O109">
+        <v>1</v>
+      </c>
+      <c r="Z109" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="110" spans="1:26">
+      <c r="A110" t="s">
+        <v>344</v>
+      </c>
+      <c r="B110" s="1">
+        <v>1600000.0</v>
+      </c>
+      <c r="C110" s="1">
+        <v>100.487</v>
+      </c>
+      <c r="D110" s="1">
+        <v>99.898</v>
+      </c>
+      <c r="E110" t="s">
+        <v>8</v>
+      </c>
+      <c r="F110">
+        <v>1.0</v>
+      </c>
+      <c r="G110" s="1">
+        <v>1598368.0</v>
+      </c>
+      <c r="H110" s="1">
+        <v>9424.0</v>
+      </c>
+      <c r="I110" s="1">
+        <v>0.58960139342129</v>
+      </c>
+      <c r="J110">
+        <v>0.3</v>
+      </c>
+      <c r="K110" t="s">
+        <v>345</v>
+      </c>
+      <c r="L110" s="1">
+        <v>1607792.0</v>
+      </c>
+      <c r="M110" s="1">
+        <v>1612526.25</v>
+      </c>
+      <c r="N110" s="1">
+        <v>1.07</v>
+      </c>
+      <c r="O110">
+        <v>1</v>
+      </c>
+      <c r="Z110" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="111" spans="1:26">
+      <c r="A111" t="s">
+        <v>347</v>
+      </c>
+      <c r="B111" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C111" s="1">
+        <v>82.242</v>
+      </c>
+      <c r="D111" s="1">
+        <v>82.0</v>
+      </c>
+      <c r="E111" t="s">
+        <v>8</v>
+      </c>
+      <c r="F111">
+        <v>1.0</v>
+      </c>
+      <c r="G111" s="1">
+        <v>738000.0</v>
+      </c>
+      <c r="H111" s="1">
+        <v>2178.0</v>
+      </c>
+      <c r="I111" s="1">
+        <v>0.29512195121951</v>
+      </c>
+      <c r="J111">
+        <v>0.22</v>
+      </c>
+      <c r="K111" t="s">
+        <v>348</v>
+      </c>
+      <c r="L111" s="1">
+        <v>740178.0</v>
+      </c>
+      <c r="M111" s="1">
+        <v>742162.93</v>
+      </c>
+      <c r="N111" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O111">
+        <v>1</v>
+      </c>
+      <c r="Z111" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="112" spans="1:26">
+      <c r="A112" t="s">
+        <v>350</v>
+      </c>
+      <c r="B112" s="1">
+        <v>369000.0</v>
+      </c>
+      <c r="C112" s="1">
+        <v>101.117</v>
+      </c>
+      <c r="D112" s="1">
+        <v>100.15782656</v>
+      </c>
+      <c r="E112" t="s">
+        <v>8</v>
+      </c>
+      <c r="F112">
+        <v>1.0</v>
+      </c>
+      <c r="G112" s="1">
+        <v>369582.38</v>
+      </c>
+      <c r="H112" s="1">
+        <v>3539.35</v>
+      </c>
+      <c r="I112" s="1">
+        <v>0.95766199676511</v>
+      </c>
+      <c r="J112">
+        <v>0.57</v>
+      </c>
+      <c r="K112" t="s">
+        <v>351</v>
+      </c>
+      <c r="L112" s="1">
+        <v>373121.73</v>
+      </c>
+      <c r="M112" s="1">
+        <v>375224.52</v>
+      </c>
+      <c r="N112" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O112">
+        <v>1</v>
+      </c>
+      <c r="Z112" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="113" spans="1:26">
+      <c r="A113" t="s">
+        <v>353</v>
+      </c>
+      <c r="B113" s="1">
+        <v>487000.0</v>
+      </c>
+      <c r="C113" s="1">
+        <v>102.206</v>
+      </c>
+      <c r="D113" s="1">
+        <v>100.5846961</v>
+      </c>
+      <c r="E113" t="s">
+        <v>8</v>
+      </c>
+      <c r="F113">
+        <v>1.0</v>
+      </c>
+      <c r="G113" s="1">
+        <v>489847.47</v>
+      </c>
+      <c r="H113" s="1">
+        <v>7895.75</v>
+      </c>
+      <c r="I113" s="1">
+        <v>1.6118793060215</v>
+      </c>
+      <c r="J113">
+        <v>0.5</v>
+      </c>
+      <c r="K113" t="s">
+        <v>354</v>
+      </c>
+      <c r="L113" s="1">
+        <v>497743.22</v>
+      </c>
+      <c r="M113" s="1">
+        <v>500173.22</v>
+      </c>
+      <c r="N113" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O113">
+        <v>1</v>
+      </c>
+      <c r="Z113" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="114" spans="1:26">
+      <c r="A114" t="s">
+        <v>356</v>
+      </c>
+      <c r="B114" s="1">
+        <v>1052000.0</v>
+      </c>
+      <c r="C114" s="1">
+        <v>103.952</v>
+      </c>
+      <c r="D114" s="1">
+        <v>102.3524135</v>
+      </c>
+      <c r="E114" t="s">
+        <v>8</v>
+      </c>
+      <c r="F114">
+        <v>1.0</v>
+      </c>
+      <c r="G114" s="1">
+        <v>1076747.39</v>
+      </c>
+      <c r="H114" s="1">
+        <v>16827.65</v>
+      </c>
+      <c r="I114" s="1">
+        <v>1.5628224555065</v>
+      </c>
+      <c r="J114">
+        <v>3.18</v>
+      </c>
+      <c r="K114" t="s">
+        <v>357</v>
+      </c>
+      <c r="L114" s="1">
+        <v>1093575.04</v>
+      </c>
+      <c r="M114" s="1">
+        <v>1126988.12</v>
+      </c>
+      <c r="N114" s="1">
+        <v>0.74</v>
+      </c>
+      <c r="O114">
+        <v>1</v>
+      </c>
+      <c r="Z114" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="115" spans="1:26">
+      <c r="A115" t="s">
+        <v>359</v>
+      </c>
+      <c r="B115" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="C115" s="1">
+        <v>98.911</v>
+      </c>
+      <c r="D115" s="1">
+        <v>99.57176471</v>
+      </c>
+      <c r="E115" t="s">
+        <v>8</v>
+      </c>
+      <c r="F115">
+        <v>1.0</v>
+      </c>
+      <c r="G115" s="1">
+        <v>1692720.0</v>
+      </c>
+      <c r="H115" s="1">
+        <v>-11233.0</v>
+      </c>
+      <c r="I115" s="1">
+        <v>-0.66360650314287</v>
+      </c>
+      <c r="J115">
+        <v>0.95</v>
+      </c>
+      <c r="K115" t="s">
+        <v>360</v>
+      </c>
+      <c r="L115" s="1">
+        <v>1681487.0</v>
+      </c>
+      <c r="M115" s="1">
+        <v>1697555.49</v>
+      </c>
+      <c r="N115" s="1">
+        <v>1.12</v>
+      </c>
+      <c r="O115">
+        <v>1</v>
+      </c>
+      <c r="Z115" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="116" spans="1:26">
+      <c r="A116" t="s">
+        <v>362</v>
+      </c>
+      <c r="B116" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C116" s="1">
+        <v>98.91</v>
+      </c>
+      <c r="D116" s="1">
+        <v>97.59</v>
+      </c>
+      <c r="E116" t="s">
+        <v>8</v>
+      </c>
+      <c r="F116">
+        <v>1.0</v>
+      </c>
+      <c r="G116" s="1">
+        <v>390360.0</v>
+      </c>
+      <c r="H116" s="1">
+        <v>5280.0</v>
+      </c>
+      <c r="I116" s="1">
+        <v>1.3525976022133</v>
+      </c>
+      <c r="J116">
+        <v>1.92</v>
+      </c>
+      <c r="K116" t="s">
+        <v>256</v>
+      </c>
+      <c r="L116" s="1">
+        <v>395640.0</v>
+      </c>
+      <c r="M116" s="1">
+        <v>403333.15</v>
+      </c>
+      <c r="N116" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O116">
+        <v>1</v>
+      </c>
+      <c r="Z116" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="117" spans="1:26">
+      <c r="A117" t="s">
+        <v>364</v>
+      </c>
+      <c r="B117" s="1">
+        <v>549000.0</v>
+      </c>
+      <c r="C117" s="1">
+        <v>99.171</v>
+      </c>
+      <c r="D117" s="1">
+        <v>99.96353552</v>
+      </c>
+      <c r="E117" t="s">
+        <v>8</v>
+      </c>
+      <c r="F117">
+        <v>1.0</v>
+      </c>
+      <c r="G117" s="1">
+        <v>548799.81</v>
+      </c>
+      <c r="H117" s="1">
+        <v>-4351.02</v>
+      </c>
+      <c r="I117" s="1">
+        <v>-0.79282461850707</v>
+      </c>
+      <c r="J117">
+        <v>2.22</v>
+      </c>
+      <c r="K117" t="s">
+        <v>365</v>
+      </c>
+      <c r="L117" s="1">
+        <v>544448.79</v>
+      </c>
+      <c r="M117" s="1">
+        <v>556632.08</v>
+      </c>
+      <c r="N117" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O117">
+        <v>1</v>
+      </c>
+      <c r="Z117" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="118" spans="1:26">
+      <c r="A118" t="s">
+        <v>367</v>
+      </c>
+      <c r="B118" s="1">
+        <v>714000.0</v>
+      </c>
+      <c r="C118" s="1">
+        <v>102.614</v>
+      </c>
+      <c r="D118" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E118" t="s">
+        <v>8</v>
+      </c>
+      <c r="F118">
+        <v>1.0</v>
+      </c>
+      <c r="G118" s="1">
+        <v>714000.0</v>
+      </c>
+      <c r="H118" s="1">
+        <v>18663.96</v>
+      </c>
+      <c r="I118" s="1">
+        <v>2.614</v>
+      </c>
+      <c r="J118">
+        <v>1.24</v>
+      </c>
+      <c r="K118" t="s">
+        <v>368</v>
+      </c>
+      <c r="L118" s="1">
+        <v>732663.96</v>
+      </c>
+      <c r="M118" s="1">
+        <v>741542.76</v>
+      </c>
+      <c r="N118" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O118">
+        <v>1</v>
+      </c>
+      <c r="Z118" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="119" spans="1:26">
+      <c r="A119" t="s">
+        <v>370</v>
+      </c>
+      <c r="B119" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C119" s="1">
+        <v>89.502</v>
+      </c>
+      <c r="D119" s="1">
+        <v>90.124458</v>
+      </c>
+      <c r="E119" t="s">
+        <v>8</v>
+      </c>
+      <c r="F119">
+        <v>1.0</v>
+      </c>
+      <c r="G119" s="1">
+        <v>450622.29</v>
+      </c>
+      <c r="H119" s="1">
+        <v>-3112.29</v>
+      </c>
+      <c r="I119" s="1">
+        <v>-0.69066490252846</v>
+      </c>
+      <c r="J119">
+        <v>0.86</v>
+      </c>
+      <c r="K119" t="s">
+        <v>371</v>
+      </c>
+      <c r="L119" s="1">
+        <v>447510.0</v>
+      </c>
+      <c r="M119" s="1">
+        <v>451825.07</v>
+      </c>
+      <c r="N119" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O119">
+        <v>1</v>
+      </c>
+      <c r="Z119" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="120" spans="1:26">
+      <c r="A120" t="s">
+        <v>373</v>
+      </c>
+      <c r="B120" s="1">
+        <v>2200000.0</v>
+      </c>
+      <c r="C120" s="1">
+        <v>98.808</v>
+      </c>
+      <c r="D120" s="1">
+        <v>99.87081818</v>
+      </c>
+      <c r="E120" t="s">
+        <v>8</v>
+      </c>
+      <c r="F120">
+        <v>1.0</v>
+      </c>
+      <c r="G120" s="1">
+        <v>2197158.0</v>
+      </c>
+      <c r="H120" s="1">
+        <v>-23382.0</v>
+      </c>
+      <c r="I120" s="1">
+        <v>-1.0641929255884</v>
+      </c>
+      <c r="J120">
+        <v>1.29</v>
+      </c>
+      <c r="K120" t="s">
+        <v>374</v>
+      </c>
+      <c r="L120" s="1">
+        <v>2173776.0</v>
+      </c>
+      <c r="M120" s="1">
+        <v>2202255.45</v>
+      </c>
+      <c r="N120" s="1">
+        <v>1.46</v>
+      </c>
+      <c r="O120">
+        <v>1</v>
+      </c>
+      <c r="Z120" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="121" spans="1:26">
+      <c r="A121" t="s">
+        <v>376</v>
+      </c>
+      <c r="B121" s="1">
+        <v>1299000.0</v>
+      </c>
+      <c r="C121" s="1">
+        <v>99.023</v>
+      </c>
+      <c r="D121" s="1">
+        <v>100.05043341</v>
+      </c>
+      <c r="E121" t="s">
+        <v>8</v>
+      </c>
+      <c r="F121">
+        <v>1.0</v>
+      </c>
+      <c r="G121" s="1">
+        <v>1299655.13</v>
+      </c>
+      <c r="H121" s="1">
+        <v>-13346.36</v>
+      </c>
+      <c r="I121" s="1">
+        <v>-1.026915501807</v>
+      </c>
+      <c r="J121">
+        <v>0.4</v>
+      </c>
+      <c r="K121" t="s">
+        <v>377</v>
+      </c>
+      <c r="L121" s="1">
+        <v>1286308.77</v>
+      </c>
+      <c r="M121" s="1">
+        <v>1291449.61</v>
+      </c>
+      <c r="N121" s="1">
+        <v>0.85</v>
+      </c>
+      <c r="O121">
+        <v>1</v>
+      </c>
+      <c r="Z121" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="122" spans="1:26">
+      <c r="A122" t="s">
+        <v>379</v>
+      </c>
+      <c r="B122" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="C122" s="1">
+        <v>101.523</v>
+      </c>
+      <c r="D122" s="1">
+        <v>103.15</v>
+      </c>
+      <c r="E122" t="s">
+        <v>8</v>
+      </c>
+      <c r="F122">
+        <v>1.0</v>
+      </c>
+      <c r="G122" s="1">
+        <v>1753550.0</v>
+      </c>
+      <c r="H122" s="1">
+        <v>-27659.0</v>
+      </c>
+      <c r="I122" s="1">
+        <v>-1.5773145904023</v>
+      </c>
+      <c r="J122">
+        <v>1.09</v>
+      </c>
+      <c r="K122" t="s">
+        <v>380</v>
+      </c>
+      <c r="L122" s="1">
+        <v>1725891.0</v>
+      </c>
+      <c r="M122" s="1">
+        <v>1744495.75</v>
+      </c>
+      <c r="N122" s="1">
+        <v>1.15</v>
+      </c>
+      <c r="O122">
+        <v>1</v>
+      </c>
+      <c r="Z122" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="123" spans="1:26">
+      <c r="A123" t="s">
+        <v>382</v>
+      </c>
+      <c r="B123" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C123" s="1">
+        <v>99.632</v>
+      </c>
+      <c r="D123" s="1">
+        <v>98.819</v>
+      </c>
+      <c r="E123" t="s">
+        <v>8</v>
+      </c>
+      <c r="F123">
+        <v>1.0</v>
+      </c>
+      <c r="G123" s="1">
+        <v>296457.0</v>
+      </c>
+      <c r="H123" s="1">
+        <v>2439.0</v>
+      </c>
+      <c r="I123" s="1">
+        <v>0.82271627925804</v>
+      </c>
+      <c r="J123">
+        <v>1.46</v>
+      </c>
+      <c r="K123" t="s">
+        <v>383</v>
+      </c>
+      <c r="L123" s="1">
+        <v>298896.0</v>
+      </c>
+      <c r="M123" s="1">
+        <v>303289.27</v>
+      </c>
+      <c r="N123" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O123">
+        <v>1</v>
+      </c>
+      <c r="Z123" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="124" spans="1:26">
+      <c r="A124" t="s">
+        <v>385</v>
+      </c>
+      <c r="B124" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C124" s="1">
+        <v>99.486</v>
+      </c>
+      <c r="D124" s="1">
+        <v>100.77214333</v>
+      </c>
+      <c r="E124" t="s">
+        <v>8</v>
+      </c>
+      <c r="F124">
+        <v>1.0</v>
+      </c>
+      <c r="G124" s="1">
+        <v>604632.86</v>
+      </c>
+      <c r="H124" s="1">
+        <v>-7716.86</v>
+      </c>
+      <c r="I124" s="1">
+        <v>-1.2762885563315</v>
+      </c>
+      <c r="J124">
+        <v>0.23</v>
+      </c>
+      <c r="K124" t="s">
+        <v>386</v>
+      </c>
+      <c r="L124" s="1">
+        <v>596916.0</v>
+      </c>
+      <c r="M124" s="1">
+        <v>598314.08</v>
+      </c>
+      <c r="N124" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O124">
+        <v>1</v>
+      </c>
+      <c r="Z124" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="125" spans="1:26">
+      <c r="A125" t="s">
+        <v>388</v>
+      </c>
+      <c r="B125" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="C125" s="1">
+        <v>94.72</v>
+      </c>
+      <c r="D125" s="1">
+        <v>90.63588067</v>
+      </c>
+      <c r="E125" t="s">
+        <v>8</v>
+      </c>
+      <c r="F125">
+        <v>1.0</v>
+      </c>
+      <c r="G125" s="1">
+        <v>1359538.21</v>
+      </c>
+      <c r="H125" s="1">
+        <v>61261.79</v>
+      </c>
+      <c r="I125" s="1">
+        <v>4.5060734262114</v>
+      </c>
+      <c r="J125">
+        <v>0.39</v>
+      </c>
+      <c r="K125" t="s">
+        <v>389</v>
+      </c>
+      <c r="L125" s="1">
+        <v>1420800.0</v>
+      </c>
+      <c r="M125" s="1">
+        <v>1426594.52</v>
+      </c>
+      <c r="N125" s="1">
+        <v>0.94</v>
+      </c>
+      <c r="O125">
+        <v>1</v>
+      </c>
+      <c r="Z125" t="s">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="126" spans="1:26">
+      <c r="A126" t="s">
+        <v>391</v>
+      </c>
+      <c r="B126" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C126" s="1">
+        <v>100.999</v>
+      </c>
+      <c r="D126" s="1">
+        <v>100.467</v>
+      </c>
+      <c r="E126" t="s">
+        <v>8</v>
+      </c>
+      <c r="F126">
+        <v>1.0</v>
+      </c>
+      <c r="G126" s="1">
+        <v>1004670.0</v>
+      </c>
+      <c r="H126" s="1">
+        <v>5320.0</v>
+      </c>
+      <c r="I126" s="1">
+        <v>0.52952710840375</v>
+      </c>
+      <c r="J126">
+        <v>3.67</v>
+      </c>
+      <c r="K126" t="s">
+        <v>392</v>
+      </c>
+      <c r="L126" s="1">
+        <v>1009990.0</v>
+      </c>
+      <c r="M126" s="1">
+        <v>1046702.33</v>
+      </c>
+      <c r="N126" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="O126">
+        <v>1</v>
+      </c>
+      <c r="Z126" t="s">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="127" spans="1:26">
+      <c r="A127" t="s">
+        <v>394</v>
+      </c>
+      <c r="B127" s="1">
+        <v>1321000.0</v>
+      </c>
+      <c r="C127" s="1">
+        <v>100.906</v>
+      </c>
+      <c r="D127" s="1">
+        <v>100.36824451</v>
+      </c>
+      <c r="E127" t="s">
+        <v>8</v>
+      </c>
+      <c r="F127">
+        <v>1.0</v>
+      </c>
+      <c r="G127" s="1">
+        <v>1325864.51</v>
+      </c>
+      <c r="H127" s="1">
+        <v>7103.75</v>
+      </c>
+      <c r="I127" s="1">
+        <v>0.53578249862047</v>
+      </c>
+      <c r="J127">
+        <v>2.85</v>
+      </c>
+      <c r="K127" t="s">
+        <v>395</v>
+      </c>
+      <c r="L127" s="1">
+        <v>1332968.26</v>
+      </c>
+      <c r="M127" s="1">
+        <v>1370619.47</v>
+      </c>
+      <c r="N127" s="1">
+        <v>0.91</v>
+      </c>
+      <c r="O127">
+        <v>1</v>
+      </c>
+      <c r="Z127" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="128" spans="1:26">
+      <c r="A128" t="s">
+        <v>397</v>
+      </c>
+      <c r="B128" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C128" s="1">
+        <v>99.963</v>
+      </c>
+      <c r="D128" s="1">
+        <v>99.5</v>
+      </c>
+      <c r="E128" t="s">
+        <v>8</v>
+      </c>
+      <c r="F128">
+        <v>1.0</v>
+      </c>
+      <c r="G128" s="1">
+        <v>895500.0</v>
+      </c>
+      <c r="H128" s="1">
+        <v>4167.0</v>
+      </c>
+      <c r="I128" s="1">
+        <v>0.46532663316583</v>
+      </c>
+      <c r="J128">
+        <v>1.28</v>
+      </c>
+      <c r="K128" t="s">
+        <v>398</v>
+      </c>
+      <c r="L128" s="1">
+        <v>899667.0</v>
+      </c>
+      <c r="M128" s="1">
+        <v>911142.0</v>
+      </c>
+      <c r="N128" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="O128">
+        <v>1</v>
+      </c>
+      <c r="Z128" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="129" spans="1:26">
+      <c r="A129" t="s">
+        <v>400</v>
+      </c>
+      <c r="B129" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C129" s="1">
+        <v>99.127</v>
+      </c>
+      <c r="D129" s="1">
+        <v>99.794</v>
+      </c>
+      <c r="E129" t="s">
+        <v>8</v>
+      </c>
+      <c r="F129">
+        <v>1.0</v>
+      </c>
+      <c r="G129" s="1">
+        <v>399176.0</v>
+      </c>
+      <c r="H129" s="1">
+        <v>-2668.0</v>
+      </c>
+      <c r="I129" s="1">
+        <v>-0.66837685632403</v>
+      </c>
+      <c r="J129">
+        <v>1.12</v>
+      </c>
+      <c r="K129" t="s">
+        <v>401</v>
+      </c>
+      <c r="L129" s="1">
+        <v>396508.0</v>
+      </c>
+      <c r="M129" s="1">
+        <v>400995.67</v>
+      </c>
+      <c r="N129" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O129">
+        <v>1</v>
+      </c>
+      <c r="Z129" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="130" spans="1:26">
+      <c r="A130" t="s">
+        <v>403</v>
+      </c>
+      <c r="B130" s="1">
+        <v>558000.0</v>
+      </c>
+      <c r="C130" s="1">
+        <v>105.848</v>
+      </c>
+      <c r="D130" s="1">
+        <v>101.92626523</v>
+      </c>
+      <c r="E130" t="s">
+        <v>8</v>
+      </c>
+      <c r="F130">
+        <v>1.0</v>
+      </c>
+      <c r="G130" s="1">
+        <v>568748.56</v>
+      </c>
+      <c r="H130" s="1">
+        <v>21883.28</v>
+      </c>
+      <c r="I130" s="1">
+        <v>3.8476194119946</v>
+      </c>
+      <c r="J130">
+        <v>1.91</v>
+      </c>
+      <c r="K130" t="s">
+        <v>404</v>
+      </c>
+      <c r="L130" s="1">
+        <v>590631.84</v>
+      </c>
+      <c r="M130" s="1">
+        <v>601264.92</v>
+      </c>
+      <c r="N130" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O130">
+        <v>1</v>
+      </c>
+      <c r="Z130" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="131" spans="1:26">
+      <c r="A131" t="s">
+        <v>406</v>
+      </c>
+      <c r="B131" s="1">
+        <v>763000.0</v>
+      </c>
+      <c r="C131" s="1">
+        <v>100.876</v>
+      </c>
+      <c r="D131" s="1">
+        <v>99.888</v>
+      </c>
+      <c r="E131" t="s">
+        <v>8</v>
+      </c>
+      <c r="F131">
+        <v>1.0</v>
+      </c>
+      <c r="G131" s="1">
+        <v>762145.44</v>
+      </c>
+      <c r="H131" s="1">
+        <v>7538.44</v>
+      </c>
+      <c r="I131" s="1">
+        <v>0.98910780073683</v>
+      </c>
+      <c r="J131">
         <v>0.15</v>
       </c>
-      <c r="L20">
-[...8 lines deleted...]
-      <c r="O20" s="1">
+      <c r="K131" t="s">
+        <v>407</v>
+      </c>
+      <c r="L131" s="1">
+        <v>769683.88</v>
+      </c>
+      <c r="M131" s="1">
+        <v>770817.93</v>
+      </c>
+      <c r="N131" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O131">
+        <v>1</v>
+      </c>
+      <c r="Z131" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="132" spans="1:26">
+      <c r="A132" t="s">
+        <v>409</v>
+      </c>
+      <c r="B132" s="1">
+        <v>489000.0</v>
+      </c>
+      <c r="C132" s="1">
+        <v>99.988</v>
+      </c>
+      <c r="D132" s="1">
+        <v>100.27266462</v>
+      </c>
+      <c r="E132" t="s">
+        <v>8</v>
+      </c>
+      <c r="F132">
+        <v>1.0</v>
+      </c>
+      <c r="G132" s="1">
+        <v>490333.33</v>
+      </c>
+      <c r="H132" s="1">
+        <v>-1392.01</v>
+      </c>
+      <c r="I132" s="1">
+        <v>-0.28389055257573</v>
+      </c>
+      <c r="J132">
+        <v>3.52</v>
+      </c>
+      <c r="K132" t="s">
+        <v>410</v>
+      </c>
+      <c r="L132" s="1">
+        <v>488941.32</v>
+      </c>
+      <c r="M132" s="1">
+        <v>506138.34</v>
+      </c>
+      <c r="N132" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O132">
+        <v>1</v>
+      </c>
+      <c r="Z132" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="133" spans="1:26">
+      <c r="A133" t="s">
+        <v>412</v>
+      </c>
+      <c r="B133" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C133" s="1">
+        <v>100.267</v>
+      </c>
+      <c r="D133" s="1">
+        <v>101.20214286</v>
+      </c>
+      <c r="E133" t="s">
+        <v>8</v>
+      </c>
+      <c r="F133">
+        <v>1.0</v>
+      </c>
+      <c r="G133" s="1">
+        <v>708415.0</v>
+      </c>
+      <c r="H133" s="1">
+        <v>-6546.0</v>
+      </c>
+      <c r="I133" s="1">
+        <v>-0.92403464071201</v>
+      </c>
+      <c r="J133">
+        <v>1.18</v>
+      </c>
+      <c r="K133" t="s">
+        <v>413</v>
+      </c>
+      <c r="L133" s="1">
+        <v>701869.0</v>
+      </c>
+      <c r="M133" s="1">
+        <v>710100.23</v>
+      </c>
+      <c r="N133" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O133">
+        <v>1</v>
+      </c>
+      <c r="Z133" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="134" spans="1:26">
+      <c r="A134" t="s">
+        <v>415</v>
+      </c>
+      <c r="B134" s="1">
+        <v>1774000.0</v>
+      </c>
+      <c r="C134" s="1">
+        <v>99.003</v>
+      </c>
+      <c r="D134" s="1">
+        <v>99.8724549</v>
+      </c>
+      <c r="E134" t="s">
+        <v>8</v>
+      </c>
+      <c r="F134">
+        <v>1.0</v>
+      </c>
+      <c r="G134" s="1">
+        <v>1771737.35</v>
+      </c>
+      <c r="H134" s="1">
+        <v>-15424.13</v>
+      </c>
+      <c r="I134" s="1">
+        <v>-0.87056526747602</v>
+      </c>
+      <c r="J134">
+        <v>1.34</v>
+      </c>
+      <c r="K134" t="s">
+        <v>416</v>
+      </c>
+      <c r="L134" s="1">
+        <v>1756313.22</v>
+      </c>
+      <c r="M134" s="1">
+        <v>1780165.01</v>
+      </c>
+      <c r="N134" s="1">
+        <v>1.18</v>
+      </c>
+      <c r="O134">
+        <v>1</v>
+      </c>
+      <c r="Z134" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="135" spans="1:26">
+      <c r="A135" t="s">
+        <v>418</v>
+      </c>
+      <c r="B135" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C135" s="1">
+        <v>105.006</v>
+      </c>
+      <c r="D135" s="1">
+        <v>101.1028525</v>
+      </c>
+      <c r="E135" t="s">
+        <v>8</v>
+      </c>
+      <c r="F135">
+        <v>1.0</v>
+      </c>
+      <c r="G135" s="1">
+        <v>404411.41</v>
+      </c>
+      <c r="H135" s="1">
+        <v>15612.59</v>
+      </c>
+      <c r="I135" s="1">
+        <v>3.8605710951627</v>
+      </c>
+      <c r="J135">
+        <v>1.08</v>
+      </c>
+      <c r="K135" t="s">
+        <v>419</v>
+      </c>
+      <c r="L135" s="1">
+        <v>420024.0</v>
+      </c>
+      <c r="M135" s="1">
+        <v>424324.0</v>
+      </c>
+      <c r="N135" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O135">
+        <v>1</v>
+      </c>
+      <c r="Z135" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="136" spans="1:26">
+      <c r="A136" t="s">
+        <v>421</v>
+      </c>
+      <c r="B136" s="1">
+        <v>803000.0</v>
+      </c>
+      <c r="C136" s="1">
+        <v>100.757</v>
+      </c>
+      <c r="D136" s="1">
+        <v>102.44851557</v>
+      </c>
+      <c r="E136" t="s">
+        <v>8</v>
+      </c>
+      <c r="F136">
+        <v>1.0</v>
+      </c>
+      <c r="G136" s="1">
+        <v>822661.58</v>
+      </c>
+      <c r="H136" s="1">
+        <v>-13582.87</v>
+      </c>
+      <c r="I136" s="1">
+        <v>-1.6510884098902</v>
+      </c>
+      <c r="J136">
+        <v>0.79</v>
+      </c>
+      <c r="K136" t="s">
+        <v>422</v>
+      </c>
+      <c r="L136" s="1">
+        <v>809078.71</v>
+      </c>
+      <c r="M136" s="1">
+        <v>815414.71</v>
+      </c>
+      <c r="N136" s="1">
+        <v>0.54</v>
+      </c>
+      <c r="O136">
+        <v>1</v>
+      </c>
+      <c r="Z136" t="s">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="137" spans="1:26">
+      <c r="A137" t="s">
+        <v>424</v>
+      </c>
+      <c r="B137" s="1">
+        <v>583000.0</v>
+      </c>
+      <c r="C137" s="1">
+        <v>100.709</v>
+      </c>
+      <c r="D137" s="1">
+        <v>99.958</v>
+      </c>
+      <c r="E137" t="s">
+        <v>8</v>
+      </c>
+      <c r="F137">
+        <v>1.0</v>
+      </c>
+      <c r="G137" s="1">
+        <v>582755.14</v>
+      </c>
+      <c r="H137" s="1">
+        <v>4378.33</v>
+      </c>
+      <c r="I137" s="1">
+        <v>0.75131555253206</v>
+      </c>
+      <c r="J137">
+        <v>0.57</v>
+      </c>
+      <c r="K137" t="s">
+        <v>425</v>
+      </c>
+      <c r="L137" s="1">
+        <v>587133.47</v>
+      </c>
+      <c r="M137" s="1">
+        <v>590427.82</v>
+      </c>
+      <c r="N137" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="O137">
+        <v>1</v>
+      </c>
+      <c r="Z137" t="s">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="138" spans="1:26">
+      <c r="A138" t="s">
+        <v>427</v>
+      </c>
+      <c r="B138" s="1">
+        <v>468000.0</v>
+      </c>
+      <c r="C138" s="1">
+        <v>98.722</v>
+      </c>
+      <c r="D138" s="1">
+        <v>99.49946581</v>
+      </c>
+      <c r="E138" t="s">
+        <v>8</v>
+      </c>
+      <c r="F138">
+        <v>1.0</v>
+      </c>
+      <c r="G138" s="1">
+        <v>465657.5</v>
+      </c>
+      <c r="H138" s="1">
+        <v>-3638.54</v>
+      </c>
+      <c r="I138" s="1">
+        <v>-0.78137687033925</v>
+      </c>
+      <c r="J138">
+        <v>1.05</v>
+      </c>
+      <c r="K138" t="s">
+        <v>428</v>
+      </c>
+      <c r="L138" s="1">
+        <v>462018.96</v>
+      </c>
+      <c r="M138" s="1">
+        <v>466936.17</v>
+      </c>
+      <c r="N138" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O138">
+        <v>1</v>
+      </c>
+      <c r="Z138" t="s">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="139" spans="1:26">
+      <c r="A139" t="s">
+        <v>430</v>
+      </c>
+      <c r="B139" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C139" s="1">
+        <v>101.923</v>
+      </c>
+      <c r="D139" s="1">
+        <v>103.074</v>
+      </c>
+      <c r="E139" t="s">
+        <v>8</v>
+      </c>
+      <c r="F139">
+        <v>1.0</v>
+      </c>
+      <c r="G139" s="1">
+        <v>618444.0</v>
+      </c>
+      <c r="H139" s="1">
+        <v>-6906.0</v>
+      </c>
+      <c r="I139" s="1">
+        <v>-1.116673457904</v>
+      </c>
+      <c r="J139">
+        <v>0.61</v>
+      </c>
+      <c r="K139" t="s">
+        <v>431</v>
+      </c>
+      <c r="L139" s="1">
+        <v>611538.0</v>
+      </c>
+      <c r="M139" s="1">
+        <v>615220.19</v>
+      </c>
+      <c r="N139" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O139">
+        <v>1</v>
+      </c>
+      <c r="Z139" t="s">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="140" spans="1:26">
+      <c r="A140" t="s">
+        <v>433</v>
+      </c>
+      <c r="B140" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C140" s="1">
+        <v>76.267</v>
+      </c>
+      <c r="D140" s="1">
+        <v>74.2877775</v>
+      </c>
+      <c r="E140" t="s">
+        <v>8</v>
+      </c>
+      <c r="F140">
+        <v>1.0</v>
+      </c>
+      <c r="G140" s="1">
+        <v>594302.22</v>
+      </c>
+      <c r="H140" s="1">
+        <v>15833.78</v>
+      </c>
+      <c r="I140" s="1">
+        <v>2.6642639833989</v>
+      </c>
+      <c r="J140">
+        <v>0.46</v>
+      </c>
+      <c r="K140" t="s">
+        <v>434</v>
+      </c>
+      <c r="L140" s="1">
+        <v>610136.0</v>
+      </c>
+      <c r="M140" s="1">
+        <v>613834.63</v>
+      </c>
+      <c r="N140" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O140">
+        <v>1</v>
+      </c>
+      <c r="Z140" t="s">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="141" spans="1:26">
+      <c r="A141" t="s">
+        <v>436</v>
+      </c>
+      <c r="B141" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C141" s="1">
+        <v>99.422</v>
+      </c>
+      <c r="D141" s="1">
+        <v>99.96944444</v>
+      </c>
+      <c r="E141" t="s">
+        <v>8</v>
+      </c>
+      <c r="F141">
+        <v>1.0</v>
+      </c>
+      <c r="G141" s="1">
+        <v>899725.0</v>
+      </c>
+      <c r="H141" s="1">
+        <v>-4927.0</v>
+      </c>
+      <c r="I141" s="1">
+        <v>-0.54761177026314</v>
+      </c>
+      <c r="J141">
+        <v>0.17</v>
+      </c>
+      <c r="K141" t="s">
+        <v>437</v>
+      </c>
+      <c r="L141" s="1">
+        <v>894798.0</v>
+      </c>
+      <c r="M141" s="1">
+        <v>896295.95</v>
+      </c>
+      <c r="N141" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O141">
+        <v>1</v>
+      </c>
+      <c r="Z141" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="142" spans="1:26">
+      <c r="A142" t="s">
+        <v>439</v>
+      </c>
+      <c r="B142" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C142" s="1">
+        <v>101.891</v>
+      </c>
+      <c r="D142" s="1">
+        <v>100.66511125</v>
+      </c>
+      <c r="E142" t="s">
+        <v>8</v>
+      </c>
+      <c r="F142">
+        <v>1.0</v>
+      </c>
+      <c r="G142" s="1">
+        <v>805320.89</v>
+      </c>
+      <c r="H142" s="1">
+        <v>9807.11</v>
+      </c>
+      <c r="I142" s="1">
+        <v>1.2177890977099</v>
+      </c>
+      <c r="J142">
+        <v>3.17</v>
+      </c>
+      <c r="K142" t="s">
+        <v>440</v>
+      </c>
+      <c r="L142" s="1">
+        <v>815128.0</v>
+      </c>
+      <c r="M142" s="1">
+        <v>840456.22</v>
+      </c>
+      <c r="N142" s="1">
+        <v>0.56</v>
+      </c>
+      <c r="O142">
+        <v>1</v>
+      </c>
+      <c r="Z142" t="s">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="143" spans="1:26">
+      <c r="A143" t="s">
+        <v>442</v>
+      </c>
+      <c r="B143" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C143" s="1">
+        <v>100.812</v>
+      </c>
+      <c r="D143" s="1">
+        <v>99.915</v>
+      </c>
+      <c r="E143" t="s">
+        <v>8</v>
+      </c>
+      <c r="F143">
+        <v>1.0</v>
+      </c>
+      <c r="G143" s="1">
+        <v>799320.0</v>
+      </c>
+      <c r="H143" s="1">
+        <v>7176.0</v>
+      </c>
+      <c r="I143" s="1">
+        <v>0.89776309863384</v>
+      </c>
+      <c r="J143">
+        <v>0.12</v>
+      </c>
+      <c r="K143">
+        <v>964.38</v>
+      </c>
+      <c r="L143" s="1">
+        <v>806496.0</v>
+      </c>
+      <c r="M143" s="1">
+        <v>807460.38</v>
+      </c>
+      <c r="N143" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O143">
+        <v>1</v>
+      </c>
+      <c r="Z143" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="144" spans="1:26">
+      <c r="A144" t="s">
+        <v>444</v>
+      </c>
+      <c r="B144" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C144" s="1">
+        <v>96.675</v>
+      </c>
+      <c r="D144" s="1">
+        <v>95.674</v>
+      </c>
+      <c r="E144" t="s">
+        <v>8</v>
+      </c>
+      <c r="F144">
+        <v>1.0</v>
+      </c>
+      <c r="G144" s="1">
+        <v>765392.0</v>
+      </c>
+      <c r="H144" s="1">
+        <v>8008.0</v>
+      </c>
+      <c r="I144" s="1">
+        <v>1.0462612622029</v>
+      </c>
+      <c r="J144">
+        <v>1.35</v>
+      </c>
+      <c r="K144" t="s">
+        <v>445</v>
+      </c>
+      <c r="L144" s="1">
+        <v>773400.0</v>
+      </c>
+      <c r="M144" s="1">
+        <v>784183.56</v>
+      </c>
+      <c r="N144" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O144">
+        <v>1</v>
+      </c>
+      <c r="Z144" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="145" spans="1:26">
+      <c r="A145" t="s">
+        <v>447</v>
+      </c>
+      <c r="B145" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C145" s="1">
+        <v>99.31</v>
+      </c>
+      <c r="D145" s="1">
+        <v>100.66</v>
+      </c>
+      <c r="E145" t="s">
+        <v>8</v>
+      </c>
+      <c r="F145">
+        <v>1.0</v>
+      </c>
+      <c r="G145" s="1">
+        <v>402640.0</v>
+      </c>
+      <c r="H145" s="1">
+        <v>-5400.0</v>
+      </c>
+      <c r="I145" s="1">
+        <v>-1.3411484204252</v>
+      </c>
+      <c r="J145">
+        <v>3.29</v>
+      </c>
+      <c r="K145" t="s">
+        <v>448</v>
+      </c>
+      <c r="L145" s="1">
+        <v>397240.0</v>
+      </c>
+      <c r="M145" s="1">
+        <v>410407.12</v>
+      </c>
+      <c r="N145" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O145">
+        <v>1</v>
+      </c>
+      <c r="Z145" t="s">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="146" spans="1:26">
+      <c r="A146" t="s">
+        <v>450</v>
+      </c>
+      <c r="B146" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C146" s="1">
+        <v>100.554</v>
+      </c>
+      <c r="D146" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E146" t="s">
+        <v>8</v>
+      </c>
+      <c r="F146">
+        <v>1.0</v>
+      </c>
+      <c r="G146" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="H146" s="1">
+        <v>2770.0</v>
+      </c>
+      <c r="I146" s="1">
+        <v>0.554</v>
+      </c>
+      <c r="J146">
+        <v>0.77</v>
+      </c>
+      <c r="K146" t="s">
+        <v>451</v>
+      </c>
+      <c r="L146" s="1">
+        <v>502770.0</v>
+      </c>
+      <c r="M146" s="1">
+        <v>506605.62</v>
+      </c>
+      <c r="N146" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O146">
+        <v>1</v>
+      </c>
+      <c r="Z146" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="147" spans="1:26">
+      <c r="A147" t="s">
+        <v>453</v>
+      </c>
+      <c r="B147" s="1">
+        <v>999000.0</v>
+      </c>
+      <c r="C147" s="1">
+        <v>98.94</v>
+      </c>
+      <c r="D147" s="1">
+        <v>99.95190691</v>
+      </c>
+      <c r="E147" t="s">
+        <v>8</v>
+      </c>
+      <c r="F147">
+        <v>1.0</v>
+      </c>
+      <c r="G147" s="1">
+        <v>998519.55</v>
+      </c>
+      <c r="H147" s="1">
+        <v>-10108.95</v>
+      </c>
+      <c r="I147" s="1">
+        <v>-1.0123937983988</v>
+      </c>
+      <c r="J147">
+        <v>0.94</v>
+      </c>
+      <c r="K147" t="s">
+        <v>454</v>
+      </c>
+      <c r="L147" s="1">
+        <v>988410.6</v>
+      </c>
+      <c r="M147" s="1">
+        <v>997832.68</v>
+      </c>
+      <c r="N147" s="1">
+        <v>0.66</v>
+      </c>
+      <c r="O147">
+        <v>1</v>
+      </c>
+      <c r="Z147" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="148" spans="1:26">
+      <c r="A148" t="s">
+        <v>456</v>
+      </c>
+      <c r="B148" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C148" s="1">
+        <v>99.995</v>
+      </c>
+      <c r="D148" s="1">
+        <v>100.22785714</v>
+      </c>
+      <c r="E148" t="s">
+        <v>8</v>
+      </c>
+      <c r="F148">
+        <v>1.0</v>
+      </c>
+      <c r="G148" s="1">
+        <v>701595.0</v>
+      </c>
+      <c r="H148" s="1">
+        <v>-1630.0</v>
+      </c>
+      <c r="I148" s="1">
+        <v>-0.23232776744418</v>
+      </c>
+      <c r="J148">
+        <v>2.24</v>
+      </c>
+      <c r="K148" t="s">
+        <v>457</v>
+      </c>
+      <c r="L148" s="1">
+        <v>699965.0</v>
+      </c>
+      <c r="M148" s="1">
+        <v>715671.04</v>
+      </c>
+      <c r="N148" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O148">
+        <v>1</v>
+      </c>
+      <c r="Z148" t="s">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="149" spans="1:26">
+      <c r="A149" t="s">
+        <v>459</v>
+      </c>
+      <c r="B149" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C149" s="1">
+        <v>99.877</v>
+      </c>
+      <c r="D149" s="1">
+        <v>99.326</v>
+      </c>
+      <c r="E149" t="s">
+        <v>8</v>
+      </c>
+      <c r="F149">
+        <v>1.0</v>
+      </c>
+      <c r="G149" s="1">
+        <v>397304.0</v>
+      </c>
+      <c r="H149" s="1">
+        <v>2204.0</v>
+      </c>
+      <c r="I149" s="1">
+        <v>0.55473894045869</v>
+      </c>
+      <c r="J149">
+        <v>1.01</v>
+      </c>
+      <c r="K149" t="s">
+        <v>460</v>
+      </c>
+      <c r="L149" s="1">
+        <v>399508.0</v>
+      </c>
+      <c r="M149" s="1">
+        <v>403560.05</v>
+      </c>
+      <c r="N149" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O149">
+        <v>1</v>
+      </c>
+      <c r="Z149" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="150" spans="1:26">
+      <c r="A150" t="s">
+        <v>462</v>
+      </c>
+      <c r="B150" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="C150" s="1">
+        <v>100.613</v>
+      </c>
+      <c r="D150" s="1">
+        <v>99.91491667</v>
+      </c>
+      <c r="E150" t="s">
+        <v>8</v>
+      </c>
+      <c r="F150">
+        <v>1.0</v>
+      </c>
+      <c r="G150" s="1">
+        <v>1198979.0</v>
+      </c>
+      <c r="H150" s="1">
+        <v>8377.0</v>
+      </c>
+      <c r="I150" s="1">
+        <v>0.69867779168776</v>
+      </c>
+      <c r="J150">
+        <v>3.71</v>
+      </c>
+      <c r="K150" t="s">
+        <v>463</v>
+      </c>
+      <c r="L150" s="1">
+        <v>1207356.0</v>
+      </c>
+      <c r="M150" s="1">
+        <v>1251862.85</v>
+      </c>
+      <c r="N150" s="1">
+        <v>0.83</v>
+      </c>
+      <c r="O150">
+        <v>1</v>
+      </c>
+      <c r="Z150" t="s">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="151" spans="1:26">
+      <c r="A151" t="s">
+        <v>465</v>
+      </c>
+      <c r="B151" s="1">
+        <v>504000.0</v>
+      </c>
+      <c r="C151" s="1">
+        <v>99.342</v>
+      </c>
+      <c r="D151" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E151" t="s">
+        <v>8</v>
+      </c>
+      <c r="F151">
+        <v>1.0</v>
+      </c>
+      <c r="G151" s="1">
+        <v>504000.0</v>
+      </c>
+      <c r="H151" s="1">
+        <v>-3316.32</v>
+      </c>
+      <c r="I151" s="1">
+        <v>-0.658</v>
+      </c>
+      <c r="J151">
+        <v>1.31</v>
+      </c>
+      <c r="K151" t="s">
+        <v>466</v>
+      </c>
+      <c r="L151" s="1">
+        <v>500683.68</v>
+      </c>
+      <c r="M151" s="1">
+        <v>507278.83</v>
+      </c>
+      <c r="N151" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O151">
+        <v>1</v>
+      </c>
+      <c r="Z151" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="152" spans="1:26">
+      <c r="A152" t="s">
+        <v>468</v>
+      </c>
+      <c r="B152" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C152" s="1">
+        <v>100.421</v>
+      </c>
+      <c r="D152" s="1">
+        <v>99.7</v>
+      </c>
+      <c r="E152" t="s">
+        <v>8</v>
+      </c>
+      <c r="F152">
+        <v>1.0</v>
+      </c>
+      <c r="G152" s="1">
+        <v>997000.0</v>
+      </c>
+      <c r="H152" s="1">
+        <v>7210.0</v>
+      </c>
+      <c r="I152" s="1">
+        <v>0.72316950852558</v>
+      </c>
+      <c r="J152">
+        <v>0.24</v>
+      </c>
+      <c r="K152" t="s">
+        <v>469</v>
+      </c>
+      <c r="L152" s="1">
+        <v>1004210.0</v>
+      </c>
+      <c r="M152" s="1">
+        <v>1006614.11</v>
+      </c>
+      <c r="N152" s="1">
+        <v>0.67</v>
+      </c>
+      <c r="O152">
+        <v>1</v>
+      </c>
+      <c r="Z152" t="s">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="153" spans="1:26">
+      <c r="A153" t="s">
+        <v>471</v>
+      </c>
+      <c r="B153" s="1">
+        <v>513000.0</v>
+      </c>
+      <c r="C153" s="1">
+        <v>99.367</v>
+      </c>
+      <c r="D153" s="1">
+        <v>99.55553606</v>
+      </c>
+      <c r="E153" t="s">
+        <v>8</v>
+      </c>
+      <c r="F153">
+        <v>1.0</v>
+      </c>
+      <c r="G153" s="1">
+        <v>510719.9</v>
+      </c>
+      <c r="H153" s="1">
+        <v>-967.19</v>
+      </c>
+      <c r="I153" s="1">
+        <v>-0.18937777830862</v>
+      </c>
+      <c r="J153">
+        <v>2.76</v>
+      </c>
+      <c r="K153" t="s">
+        <v>472</v>
+      </c>
+      <c r="L153" s="1">
+        <v>509752.71</v>
+      </c>
+      <c r="M153" s="1">
+        <v>523935.75</v>
+      </c>
+      <c r="N153" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O153">
+        <v>1</v>
+      </c>
+      <c r="Z153" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="154" spans="1:26">
+      <c r="A154" t="s">
+        <v>474</v>
+      </c>
+      <c r="B154" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C154" s="1">
+        <v>100.898</v>
+      </c>
+      <c r="D154" s="1">
+        <v>99.897</v>
+      </c>
+      <c r="E154" t="s">
+        <v>8</v>
+      </c>
+      <c r="F154">
+        <v>1.0</v>
+      </c>
+      <c r="G154" s="1">
+        <v>299691.0</v>
+      </c>
+      <c r="H154" s="1">
+        <v>3003.0</v>
+      </c>
+      <c r="I154" s="1">
+        <v>1.0020320930558</v>
+      </c>
+      <c r="J154">
+        <v>0.74</v>
+      </c>
+      <c r="K154" t="s">
+        <v>475</v>
+      </c>
+      <c r="L154" s="1">
+        <v>302694.0</v>
+      </c>
+      <c r="M154" s="1">
+        <v>304923.45</v>
+      </c>
+      <c r="N154" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O154">
+        <v>1</v>
+      </c>
+      <c r="Z154" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="155" spans="1:26">
+      <c r="A155" t="s">
+        <v>477</v>
+      </c>
+      <c r="B155" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C155" s="1">
+        <v>99.687</v>
+      </c>
+      <c r="D155" s="1">
+        <v>100.0417275</v>
+      </c>
+      <c r="E155" t="s">
+        <v>8</v>
+      </c>
+      <c r="F155">
+        <v>1.0</v>
+      </c>
+      <c r="G155" s="1">
+        <v>400166.91</v>
+      </c>
+      <c r="H155" s="1">
+        <v>-1418.91</v>
+      </c>
+      <c r="I155" s="1">
+        <v>-0.35457954282127</v>
+      </c>
+      <c r="J155">
+        <v>2.36</v>
+      </c>
+      <c r="K155" t="s">
+        <v>478</v>
+      </c>
+      <c r="L155" s="1">
+        <v>398748.0</v>
+      </c>
+      <c r="M155" s="1">
+        <v>408175.4</v>
+      </c>
+      <c r="N155" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O155">
+        <v>1</v>
+      </c>
+      <c r="Z155" t="s">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="156" spans="1:26">
+      <c r="A156" t="s">
+        <v>480</v>
+      </c>
+      <c r="B156" s="1">
+        <v>481000.0</v>
+      </c>
+      <c r="C156" s="1">
+        <v>101.202</v>
+      </c>
+      <c r="D156" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E156" t="s">
+        <v>8</v>
+      </c>
+      <c r="F156">
+        <v>1.0</v>
+      </c>
+      <c r="G156" s="1">
+        <v>481000.0</v>
+      </c>
+      <c r="H156" s="1">
+        <v>5781.62</v>
+      </c>
+      <c r="I156" s="1">
+        <v>1.202</v>
+      </c>
+      <c r="J156">
+        <v>0.0</v>
+      </c>
+      <c r="K156">
+        <v>0.0</v>
+      </c>
+      <c r="L156" s="1">
+        <v>486781.62</v>
+      </c>
+      <c r="M156" s="1">
+        <v>486781.62</v>
+      </c>
+      <c r="N156" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O156">
+        <v>1</v>
+      </c>
+      <c r="Z156" t="s">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="157" spans="1:26">
+      <c r="A157" t="s">
+        <v>482</v>
+      </c>
+      <c r="B157" s="1">
+        <v>551000.0</v>
+      </c>
+      <c r="C157" s="1">
+        <v>100.405</v>
+      </c>
+      <c r="D157" s="1">
+        <v>100.01896552</v>
+      </c>
+      <c r="E157" t="s">
+        <v>8</v>
+      </c>
+      <c r="F157">
+        <v>1.0</v>
+      </c>
+      <c r="G157" s="1">
+        <v>551104.5</v>
+      </c>
+      <c r="H157" s="1">
+        <v>2127.05</v>
+      </c>
+      <c r="I157" s="1">
+        <v>0.38596128320491</v>
+      </c>
+      <c r="J157">
+        <v>1.0</v>
+      </c>
+      <c r="K157" t="s">
+        <v>483</v>
+      </c>
+      <c r="L157" s="1">
+        <v>553231.55</v>
+      </c>
+      <c r="M157" s="1">
+        <v>558726.45</v>
+      </c>
+      <c r="N157" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O157">
+        <v>1</v>
+      </c>
+      <c r="Z157" t="s">
+        <v>481</v>
+      </c>
+    </row>
+    <row r="158" spans="1:26">
+      <c r="A158" t="s">
+        <v>485</v>
+      </c>
+      <c r="B158" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C158" s="1">
+        <v>100.506</v>
+      </c>
+      <c r="D158" s="1">
+        <v>98.29879778</v>
+      </c>
+      <c r="E158" t="s">
+        <v>8</v>
+      </c>
+      <c r="F158">
+        <v>1.0</v>
+      </c>
+      <c r="G158" s="1">
+        <v>884689.18</v>
+      </c>
+      <c r="H158" s="1">
+        <v>19864.82</v>
+      </c>
+      <c r="I158" s="1">
+        <v>2.2454010345193</v>
+      </c>
+      <c r="J158">
+        <v>0.77</v>
+      </c>
+      <c r="K158" t="s">
+        <v>73</v>
+      </c>
+      <c r="L158" s="1">
+        <v>904554.0</v>
+      </c>
+      <c r="M158" s="1">
+        <v>911458.11</v>
+      </c>
+      <c r="N158" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="O158">
+        <v>1</v>
+      </c>
+      <c r="Z158" t="s">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="159" spans="1:26">
+      <c r="A159" t="s">
+        <v>485</v>
+      </c>
+      <c r="B159" s="1">
+        <v>304000.0</v>
+      </c>
+      <c r="C159" s="1">
+        <v>100.98</v>
+      </c>
+      <c r="D159" s="1">
+        <v>99.674</v>
+      </c>
+      <c r="E159" t="s">
+        <v>8</v>
+      </c>
+      <c r="F159">
+        <v>1.0</v>
+      </c>
+      <c r="G159" s="1">
+        <v>303008.96</v>
+      </c>
+      <c r="H159" s="1">
+        <v>3970.24</v>
+      </c>
+      <c r="I159" s="1">
+        <v>1.3102714850412</v>
+      </c>
+      <c r="J159">
+        <v>0.28</v>
+      </c>
+      <c r="K159">
+        <v>842.33</v>
+      </c>
+      <c r="L159" s="1">
+        <v>306979.2</v>
+      </c>
+      <c r="M159" s="1">
+        <v>307821.53</v>
+      </c>
+      <c r="N159" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O159">
+        <v>1</v>
+      </c>
+      <c r="Z159" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="160" spans="1:26">
+      <c r="A160" t="s">
+        <v>488</v>
+      </c>
+      <c r="B160" s="1">
+        <v>448000.0</v>
+      </c>
+      <c r="C160" s="1">
+        <v>99.147</v>
+      </c>
+      <c r="D160" s="1">
+        <v>99.30427009</v>
+      </c>
+      <c r="E160" t="s">
+        <v>8</v>
+      </c>
+      <c r="F160">
+        <v>1.0</v>
+      </c>
+      <c r="G160" s="1">
+        <v>444883.13</v>
+      </c>
+      <c r="H160" s="1">
+        <v>-704.57</v>
+      </c>
+      <c r="I160" s="1">
+        <v>-0.15837193017411</v>
+      </c>
+      <c r="J160">
+        <v>1.7</v>
+      </c>
+      <c r="K160" t="s">
+        <v>489</v>
+      </c>
+      <c r="L160" s="1">
+        <v>444178.56</v>
+      </c>
+      <c r="M160" s="1">
+        <v>451811.44</v>
+      </c>
+      <c r="N160" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O160">
+        <v>1</v>
+      </c>
+      <c r="Z160" t="s">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="161" spans="1:26">
+      <c r="A161" t="s">
+        <v>491</v>
+      </c>
+      <c r="B161" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C161" s="1">
+        <v>98.694</v>
+      </c>
+      <c r="D161" s="1">
+        <v>98.599555</v>
+      </c>
+      <c r="E161" t="s">
+        <v>8</v>
+      </c>
+      <c r="F161">
+        <v>1.0</v>
+      </c>
+      <c r="G161" s="1">
+        <v>788796.44</v>
+      </c>
+      <c r="H161" s="1">
+        <v>755.56</v>
+      </c>
+      <c r="I161" s="1">
+        <v>0.095786436358663</v>
+      </c>
+      <c r="J161">
+        <v>1.15</v>
+      </c>
+      <c r="K161" t="s">
+        <v>492</v>
+      </c>
+      <c r="L161" s="1">
+        <v>789552.0</v>
+      </c>
+      <c r="M161" s="1">
+        <v>798724.6</v>
+      </c>
+      <c r="N161" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O161">
+        <v>1</v>
+      </c>
+      <c r="Z161" t="s">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="162" spans="1:26">
+      <c r="A162" t="s">
+        <v>494</v>
+      </c>
+      <c r="B162" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C162" s="1">
+        <v>97.967</v>
+      </c>
+      <c r="D162" s="1">
+        <v>99.492</v>
+      </c>
+      <c r="E162" t="s">
+        <v>8</v>
+      </c>
+      <c r="F162">
+        <v>1.0</v>
+      </c>
+      <c r="G162" s="1">
+        <v>795936.0</v>
+      </c>
+      <c r="H162" s="1">
+        <v>-12200.0</v>
+      </c>
+      <c r="I162" s="1">
+        <v>-1.532786555703</v>
+      </c>
+      <c r="J162">
+        <v>0.24</v>
+      </c>
+      <c r="K162" t="s">
+        <v>495</v>
+      </c>
+      <c r="L162" s="1">
+        <v>783736.0</v>
+      </c>
+      <c r="M162" s="1">
+        <v>785653.81</v>
+      </c>
+      <c r="N162" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O162">
+        <v>1</v>
+      </c>
+      <c r="Z162" t="s">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="163" spans="1:26">
+      <c r="A163" t="s">
+        <v>497</v>
+      </c>
+      <c r="B163" s="1">
+        <v>698000.0</v>
+      </c>
+      <c r="C163" s="1">
+        <v>101.812</v>
+      </c>
+      <c r="D163" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E163" t="s">
+        <v>8</v>
+      </c>
+      <c r="F163">
+        <v>1.0</v>
+      </c>
+      <c r="G163" s="1">
+        <v>698000.0</v>
+      </c>
+      <c r="H163" s="1">
+        <v>12647.76</v>
+      </c>
+      <c r="I163" s="1">
+        <v>1.812</v>
+      </c>
+      <c r="J163">
+        <v>0.83</v>
+      </c>
+      <c r="K163" t="s">
+        <v>498</v>
+      </c>
+      <c r="L163" s="1">
+        <v>710647.76</v>
+      </c>
+      <c r="M163" s="1">
+        <v>716452.27</v>
+      </c>
+      <c r="N163" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O163">
+        <v>1</v>
+      </c>
+      <c r="Z163" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="164" spans="1:26">
+      <c r="A164" t="s">
+        <v>500</v>
+      </c>
+      <c r="B164" s="1">
+        <v>649000.0</v>
+      </c>
+      <c r="C164" s="1">
+        <v>101.032</v>
+      </c>
+      <c r="D164" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E164" t="s">
+        <v>8</v>
+      </c>
+      <c r="F164">
+        <v>1.0</v>
+      </c>
+      <c r="G164" s="1">
+        <v>649000.0</v>
+      </c>
+      <c r="H164" s="1">
+        <v>6697.68</v>
+      </c>
+      <c r="I164" s="1">
+        <v>1.032</v>
+      </c>
+      <c r="J164">
+        <v>0.68</v>
+      </c>
+      <c r="K164" t="s">
+        <v>501</v>
+      </c>
+      <c r="L164" s="1">
+        <v>655697.68</v>
+      </c>
+      <c r="M164" s="1">
+        <v>660139.24</v>
+      </c>
+      <c r="N164" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O164">
+        <v>1</v>
+      </c>
+      <c r="Z164" t="s">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="165" spans="1:26">
+      <c r="A165" t="s">
+        <v>503</v>
+      </c>
+      <c r="B165" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C165" s="1">
+        <v>89.404</v>
+      </c>
+      <c r="D165" s="1">
+        <v>86.18353143</v>
+      </c>
+      <c r="E165" t="s">
+        <v>8</v>
+      </c>
+      <c r="F165">
+        <v>1.0</v>
+      </c>
+      <c r="G165" s="1">
+        <v>603284.72</v>
+      </c>
+      <c r="H165" s="1">
+        <v>22543.28</v>
+      </c>
+      <c r="I165" s="1">
+        <v>3.7367563362122</v>
+      </c>
+      <c r="J165">
+        <v>0.2</v>
+      </c>
+      <c r="K165" t="s">
+        <v>504</v>
+      </c>
+      <c r="L165" s="1">
+        <v>625828.0</v>
+      </c>
+      <c r="M165" s="1">
+        <v>627251.97</v>
+      </c>
+      <c r="N165" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O165">
+        <v>1</v>
+      </c>
+      <c r="Z165" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="166" spans="1:26">
+      <c r="A166" t="s">
+        <v>506</v>
+      </c>
+      <c r="B166" s="1">
+        <v>511000.0</v>
+      </c>
+      <c r="C166" s="1">
+        <v>101.844</v>
+      </c>
+      <c r="D166" s="1">
+        <v>100.27221135</v>
+      </c>
+      <c r="E166" t="s">
+        <v>8</v>
+      </c>
+      <c r="F166">
+        <v>1.0</v>
+      </c>
+      <c r="G166" s="1">
+        <v>512391.0</v>
+      </c>
+      <c r="H166" s="1">
+        <v>8031.84</v>
+      </c>
+      <c r="I166" s="1">
+        <v>1.5675216777812</v>
+      </c>
+      <c r="J166">
+        <v>2.26</v>
+      </c>
+      <c r="K166" t="s">
+        <v>507</v>
+      </c>
+      <c r="L166" s="1">
+        <v>520422.84</v>
+      </c>
+      <c r="M166" s="1">
+        <v>531972.84</v>
+      </c>
+      <c r="N166" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O166">
+        <v>1</v>
+      </c>
+      <c r="Z166" t="s">
+        <v>505</v>
+      </c>
+    </row>
+    <row r="167" spans="1:26">
+      <c r="A167" t="s">
+        <v>509</v>
+      </c>
+      <c r="B167" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C167" s="1">
+        <v>101.527</v>
+      </c>
+      <c r="D167" s="1">
+        <v>102.939</v>
+      </c>
+      <c r="E167" t="s">
+        <v>8</v>
+      </c>
+      <c r="F167">
+        <v>1.0</v>
+      </c>
+      <c r="G167" s="1">
+        <v>720573.0</v>
+      </c>
+      <c r="H167" s="1">
+        <v>-9884.0</v>
+      </c>
+      <c r="I167" s="1">
+        <v>-1.3716861442213</v>
+      </c>
+      <c r="J167">
+        <v>1.27</v>
+      </c>
+      <c r="K167" t="s">
+        <v>510</v>
+      </c>
+      <c r="L167" s="1">
+        <v>710689.0</v>
+      </c>
+      <c r="M167" s="1">
+        <v>719587.63</v>
+      </c>
+      <c r="N167" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O167">
+        <v>1</v>
+      </c>
+      <c r="Z167" t="s">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="168" spans="1:26">
+      <c r="A168" t="s">
+        <v>512</v>
+      </c>
+      <c r="B168" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="C168" s="1">
+        <v>98.822</v>
+      </c>
+      <c r="D168" s="1">
+        <v>100.58606214</v>
+      </c>
+      <c r="E168" t="s">
+        <v>8</v>
+      </c>
+      <c r="F168">
+        <v>1.0</v>
+      </c>
+      <c r="G168" s="1">
+        <v>1408204.87</v>
+      </c>
+      <c r="H168" s="1">
+        <v>-24696.87</v>
+      </c>
+      <c r="I168" s="1">
+        <v>-1.753783879472</v>
+      </c>
+      <c r="J168">
+        <v>1.11</v>
+      </c>
+      <c r="K168" t="s">
+        <v>513</v>
+      </c>
+      <c r="L168" s="1">
+        <v>1383508.0</v>
+      </c>
+      <c r="M168" s="1">
+        <v>1399042.25</v>
+      </c>
+      <c r="N168" s="1">
+        <v>0.92</v>
+      </c>
+      <c r="O168">
+        <v>1</v>
+      </c>
+      <c r="Z168" t="s">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="169" spans="1:26">
+      <c r="A169" t="s">
+        <v>515</v>
+      </c>
+      <c r="B169" s="1">
+        <v>850000.0</v>
+      </c>
+      <c r="C169" s="1">
+        <v>98.776</v>
+      </c>
+      <c r="D169" s="1">
+        <v>99.64942118</v>
+      </c>
+      <c r="E169" t="s">
+        <v>8</v>
+      </c>
+      <c r="F169">
+        <v>1.0</v>
+      </c>
+      <c r="G169" s="1">
+        <v>847020.08</v>
+      </c>
+      <c r="H169" s="1">
+        <v>-7424.08</v>
+      </c>
+      <c r="I169" s="1">
+        <v>-0.87649397874959</v>
+      </c>
+      <c r="J169">
+        <v>2.82</v>
+      </c>
+      <c r="K169" t="s">
+        <v>516</v>
+      </c>
+      <c r="L169" s="1">
+        <v>839596.0</v>
+      </c>
+      <c r="M169" s="1">
+        <v>863559.01</v>
+      </c>
+      <c r="N169" s="1">
+        <v>0.57</v>
+      </c>
+      <c r="O169">
+        <v>1</v>
+      </c>
+      <c r="Z169" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="170" spans="1:26">
+      <c r="A170" t="s">
+        <v>518</v>
+      </c>
+      <c r="B170" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C170" s="1">
+        <v>102.752</v>
+      </c>
+      <c r="D170" s="1">
+        <v>103.50275</v>
+      </c>
+      <c r="E170" t="s">
+        <v>8</v>
+      </c>
+      <c r="F170">
+        <v>1.0</v>
+      </c>
+      <c r="G170" s="1">
+        <v>414011.0</v>
+      </c>
+      <c r="H170" s="1">
+        <v>-3003.0</v>
+      </c>
+      <c r="I170" s="1">
+        <v>-0.7253430464408</v>
+      </c>
+      <c r="J170">
+        <v>1.04</v>
+      </c>
+      <c r="K170" t="s">
+        <v>519</v>
+      </c>
+      <c r="L170" s="1">
+        <v>411008.0</v>
+      </c>
+      <c r="M170" s="1">
+        <v>415172.38</v>
+      </c>
+      <c r="N170" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O170">
+        <v>1</v>
+      </c>
+      <c r="Z170" t="s">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="171" spans="1:26">
+      <c r="A171" t="s">
+        <v>518</v>
+      </c>
+      <c r="B171" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C171" s="1">
+        <v>98.32</v>
+      </c>
+      <c r="D171" s="1">
+        <v>99.908</v>
+      </c>
+      <c r="E171" t="s">
+        <v>8</v>
+      </c>
+      <c r="F171">
+        <v>1.0</v>
+      </c>
+      <c r="G171" s="1">
+        <v>499540.0</v>
+      </c>
+      <c r="H171" s="1">
+        <v>-7940.0</v>
+      </c>
+      <c r="I171" s="1">
+        <v>-1.5894623053209</v>
+      </c>
+      <c r="J171">
+        <v>1.59</v>
+      </c>
+      <c r="K171" t="s">
+        <v>521</v>
+      </c>
+      <c r="L171" s="1">
+        <v>491600.0</v>
+      </c>
+      <c r="M171" s="1">
+        <v>499565.28</v>
+      </c>
+      <c r="N171" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O171">
+        <v>1</v>
+      </c>
+      <c r="Z171" t="s">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="172" spans="1:26">
+      <c r="A172" t="s">
+        <v>523</v>
+      </c>
+      <c r="B172" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C172" s="1">
+        <v>104.77</v>
+      </c>
+      <c r="D172" s="1">
+        <v>106.53128571</v>
+      </c>
+      <c r="E172" t="s">
+        <v>8</v>
+      </c>
+      <c r="F172">
+        <v>1.0</v>
+      </c>
+      <c r="G172" s="1">
+        <v>745719.0</v>
+      </c>
+      <c r="H172" s="1">
+        <v>-12329.0</v>
+      </c>
+      <c r="I172" s="1">
+        <v>-1.6533037243251</v>
+      </c>
+      <c r="J172">
+        <v>2.97</v>
+      </c>
+      <c r="K172" t="s">
+        <v>524</v>
+      </c>
+      <c r="L172" s="1">
+        <v>733390.0</v>
+      </c>
+      <c r="M172" s="1">
+        <v>754174.25</v>
+      </c>
+      <c r="N172" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="O172">
+        <v>1</v>
+      </c>
+      <c r="Z172" t="s">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="173" spans="1:26">
+      <c r="A173" t="s">
+        <v>526</v>
+      </c>
+      <c r="B173" s="1">
+        <v>1239000.0</v>
+      </c>
+      <c r="C173" s="1">
+        <v>99.439</v>
+      </c>
+      <c r="D173" s="1">
+        <v>99.90992252</v>
+      </c>
+      <c r="E173" t="s">
+        <v>8</v>
+      </c>
+      <c r="F173">
+        <v>1.0</v>
+      </c>
+      <c r="G173" s="1">
+        <v>1237883.94</v>
+      </c>
+      <c r="H173" s="1">
+        <v>-5834.73</v>
+      </c>
+      <c r="I173" s="1">
+        <v>-0.47134709575439</v>
+      </c>
+      <c r="J173">
+        <v>1.3</v>
+      </c>
+      <c r="K173" t="s">
+        <v>527</v>
+      </c>
+      <c r="L173" s="1">
+        <v>1232049.21</v>
+      </c>
+      <c r="M173" s="1">
+        <v>1248168.94</v>
+      </c>
+      <c r="N173" s="1">
+        <v>0.82</v>
+      </c>
+      <c r="O173">
+        <v>1</v>
+      </c>
+      <c r="Z173" t="s">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="174" spans="1:26">
+      <c r="A174" t="s">
+        <v>529</v>
+      </c>
+      <c r="B174" s="1">
+        <v>988000.0</v>
+      </c>
+      <c r="C174" s="1">
+        <v>100.886</v>
+      </c>
+      <c r="D174" s="1">
+        <v>100.44048583</v>
+      </c>
+      <c r="E174" t="s">
+        <v>8</v>
+      </c>
+      <c r="F174">
+        <v>1.0</v>
+      </c>
+      <c r="G174" s="1">
+        <v>992352.0</v>
+      </c>
+      <c r="H174" s="1">
+        <v>4401.68</v>
+      </c>
+      <c r="I174" s="1">
+        <v>0.44356034955338</v>
+      </c>
+      <c r="J174">
+        <v>1.74</v>
+      </c>
+      <c r="K174" t="s">
+        <v>530</v>
+      </c>
+      <c r="L174" s="1">
+        <v>996753.68</v>
+      </c>
+      <c r="M174" s="1">
+        <v>1013989.27</v>
+      </c>
+      <c r="N174" s="1">
+        <v>0.67</v>
+      </c>
+      <c r="O174">
+        <v>1</v>
+      </c>
+      <c r="Z174" t="s">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="175" spans="1:26">
+      <c r="A175" t="s">
+        <v>532</v>
+      </c>
+      <c r="B175" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="C175" s="1">
+        <v>103.532</v>
+      </c>
+      <c r="D175" s="1">
+        <v>103.40336364</v>
+      </c>
+      <c r="E175" t="s">
+        <v>8</v>
+      </c>
+      <c r="F175">
+        <v>1.0</v>
+      </c>
+      <c r="G175" s="1">
+        <v>1137437.0</v>
+      </c>
+      <c r="H175" s="1">
+        <v>1415.0</v>
+      </c>
+      <c r="I175" s="1">
+        <v>0.12440249437991</v>
+      </c>
+      <c r="J175">
+        <v>0.75</v>
+      </c>
+      <c r="K175" t="s">
+        <v>533</v>
+      </c>
+      <c r="L175" s="1">
+        <v>1138852.0</v>
+      </c>
+      <c r="M175" s="1">
+        <v>1147128.37</v>
+      </c>
+      <c r="N175" s="1">
+        <v>0.76</v>
+      </c>
+      <c r="O175">
+        <v>1</v>
+      </c>
+      <c r="Z175" t="s">
+        <v>531</v>
+      </c>
+    </row>
+    <row r="176" spans="1:26">
+      <c r="A176" t="s">
+        <v>535</v>
+      </c>
+      <c r="B176" s="1">
+        <v>683000.0</v>
+      </c>
+      <c r="C176" s="1">
+        <v>103.076</v>
+      </c>
+      <c r="D176" s="1">
+        <v>101.19198243</v>
+      </c>
+      <c r="E176" t="s">
+        <v>8</v>
+      </c>
+      <c r="F176">
+        <v>1.0</v>
+      </c>
+      <c r="G176" s="1">
+        <v>691141.24</v>
+      </c>
+      <c r="H176" s="1">
+        <v>12867.84</v>
+      </c>
+      <c r="I176" s="1">
+        <v>1.8618249433357</v>
+      </c>
+      <c r="J176">
+        <v>0.24</v>
+      </c>
+      <c r="K176" t="s">
+        <v>536</v>
+      </c>
+      <c r="L176" s="1">
+        <v>704009.08</v>
+      </c>
+      <c r="M176" s="1">
+        <v>705630.04</v>
+      </c>
+      <c r="N176" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O176">
+        <v>1</v>
+      </c>
+      <c r="Z176" t="s">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="177" spans="1:26">
+      <c r="A177" t="s">
+        <v>538</v>
+      </c>
+      <c r="B177" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C177" s="1">
+        <v>100.249</v>
+      </c>
+      <c r="D177" s="1">
+        <v>99.752715</v>
+      </c>
+      <c r="E177" t="s">
+        <v>8</v>
+      </c>
+      <c r="F177">
+        <v>1.0</v>
+      </c>
+      <c r="G177" s="1">
+        <v>598516.29</v>
+      </c>
+      <c r="H177" s="1">
+        <v>2977.71</v>
+      </c>
+      <c r="I177" s="1">
+        <v>0.49751528066178</v>
+      </c>
+      <c r="J177">
+        <v>3.1</v>
+      </c>
+      <c r="K177" t="s">
+        <v>539</v>
+      </c>
+      <c r="L177" s="1">
+        <v>601494.0</v>
+      </c>
+      <c r="M177" s="1">
+        <v>620094.0</v>
+      </c>
+      <c r="N177" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O177">
+        <v>1</v>
+      </c>
+      <c r="Z177" t="s">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="178" spans="1:26">
+      <c r="A178" t="s">
+        <v>541</v>
+      </c>
+      <c r="B178" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C178" s="1">
+        <v>101.19</v>
+      </c>
+      <c r="D178" s="1">
+        <v>100.413</v>
+      </c>
+      <c r="E178" t="s">
+        <v>8</v>
+      </c>
+      <c r="F178">
+        <v>1.0</v>
+      </c>
+      <c r="G178" s="1">
+        <v>702891.0</v>
+      </c>
+      <c r="H178" s="1">
+        <v>5439.0</v>
+      </c>
+      <c r="I178" s="1">
+        <v>0.77380418870067</v>
+      </c>
+      <c r="J178">
+        <v>0.49</v>
+      </c>
+      <c r="K178" t="s">
+        <v>542</v>
+      </c>
+      <c r="L178" s="1">
+        <v>708330.0</v>
+      </c>
+      <c r="M178" s="1">
+        <v>711737.98</v>
+      </c>
+      <c r="N178" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O178">
+        <v>1</v>
+      </c>
+      <c r="Z178" t="s">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="179" spans="1:26">
+      <c r="A179" t="s">
+        <v>544</v>
+      </c>
+      <c r="B179" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C179" s="1">
+        <v>92.324</v>
+      </c>
+      <c r="D179" s="1">
+        <v>92.35</v>
+      </c>
+      <c r="E179" t="s">
+        <v>8</v>
+      </c>
+      <c r="F179">
+        <v>1.0</v>
+      </c>
+      <c r="G179" s="1">
+        <v>646450.0</v>
+      </c>
+      <c r="H179" s="1">
+        <v>-182.0</v>
+      </c>
+      <c r="I179" s="1">
+        <v>-0.02815376285869</v>
+      </c>
+      <c r="J179">
+        <v>0.42</v>
+      </c>
+      <c r="K179" t="s">
+        <v>545</v>
+      </c>
+      <c r="L179" s="1">
+        <v>646268.0</v>
+      </c>
+      <c r="M179" s="1">
+        <v>649192.66</v>
+      </c>
+      <c r="N179" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O179">
+        <v>1</v>
+      </c>
+      <c r="Z179" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="180" spans="1:26">
+      <c r="A180" t="s">
+        <v>547</v>
+      </c>
+      <c r="B180" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C180" s="1">
+        <v>90.089</v>
+      </c>
+      <c r="D180" s="1">
+        <v>90.199</v>
+      </c>
+      <c r="E180" t="s">
+        <v>8</v>
+      </c>
+      <c r="F180">
+        <v>1.0</v>
+      </c>
+      <c r="G180" s="1">
+        <v>541194.0</v>
+      </c>
+      <c r="H180" s="1">
+        <v>-660.0</v>
+      </c>
+      <c r="I180" s="1">
+        <v>-0.12195257153627</v>
+      </c>
+      <c r="J180">
+        <v>0.61</v>
+      </c>
+      <c r="K180" t="s">
+        <v>548</v>
+      </c>
+      <c r="L180" s="1">
+        <v>540534.0</v>
+      </c>
+      <c r="M180" s="1">
+        <v>544220.3</v>
+      </c>
+      <c r="N180" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O180">
+        <v>1</v>
+      </c>
+      <c r="Z180" t="s">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="181" spans="1:26">
+      <c r="A181" t="s">
+        <v>550</v>
+      </c>
+      <c r="B181" s="1">
+        <v>1014000.0</v>
+      </c>
+      <c r="C181" s="1">
+        <v>101.438</v>
+      </c>
+      <c r="D181" s="1">
+        <v>102.86484418</v>
+      </c>
+      <c r="E181" t="s">
+        <v>8</v>
+      </c>
+      <c r="F181">
+        <v>1.0</v>
+      </c>
+      <c r="G181" s="1">
+        <v>1043049.52</v>
+      </c>
+      <c r="H181" s="1">
+        <v>-14468.2</v>
+      </c>
+      <c r="I181" s="1">
+        <v>-1.3871057627254</v>
+      </c>
+      <c r="J181">
+        <v>0.0</v>
+      </c>
+      <c r="K181">
+        <v>0.0</v>
+      </c>
+      <c r="L181" s="1">
+        <v>1028581.32</v>
+      </c>
+      <c r="M181" s="1">
+        <v>1028581.32</v>
+      </c>
+      <c r="N181" s="1">
+        <v>0.68</v>
+      </c>
+      <c r="O181">
+        <v>1</v>
+      </c>
+      <c r="Z181" t="s">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="182" spans="1:26">
+      <c r="A182" t="s">
+        <v>552</v>
+      </c>
+      <c r="B182" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C182" s="1">
+        <v>98.617</v>
+      </c>
+      <c r="D182" s="1">
+        <v>99.99142833</v>
+      </c>
+      <c r="E182" t="s">
+        <v>8</v>
+      </c>
+      <c r="F182">
+        <v>1.0</v>
+      </c>
+      <c r="G182" s="1">
+        <v>599948.57</v>
+      </c>
+      <c r="H182" s="1">
+        <v>-8246.57</v>
+      </c>
+      <c r="I182" s="1">
+        <v>-1.3745461548479</v>
+      </c>
+      <c r="J182">
+        <v>1.39</v>
+      </c>
+      <c r="K182" t="s">
+        <v>553</v>
+      </c>
+      <c r="L182" s="1">
+        <v>591702.0</v>
+      </c>
+      <c r="M182" s="1">
+        <v>600061.79</v>
+      </c>
+      <c r="N182" s="1">
         <v>0.4</v>
       </c>
-      <c r="P20">
-[...96 lines deleted...]
-      <c r="O22" s="1">
+      <c r="O182">
+        <v>1</v>
+      </c>
+      <c r="Z182" t="s">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="183" spans="1:26">
+      <c r="A183" t="s">
+        <v>555</v>
+      </c>
+      <c r="B183" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C183" s="1">
+        <v>101.366</v>
+      </c>
+      <c r="D183" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E183" t="s">
+        <v>8</v>
+      </c>
+      <c r="F183">
+        <v>1.0</v>
+      </c>
+      <c r="G183" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="H183" s="1">
+        <v>4098.0</v>
+      </c>
+      <c r="I183" s="1">
+        <v>1.366</v>
+      </c>
+      <c r="J183">
+        <v>0.82</v>
+      </c>
+      <c r="K183" t="s">
+        <v>556</v>
+      </c>
+      <c r="L183" s="1">
+        <v>304098.0</v>
+      </c>
+      <c r="M183" s="1">
+        <v>306554.63</v>
+      </c>
+      <c r="N183" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O183">
+        <v>1</v>
+      </c>
+      <c r="Z183" t="s">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="184" spans="1:26">
+      <c r="A184" t="s">
+        <v>558</v>
+      </c>
+      <c r="B184" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C184" s="1">
+        <v>96.621</v>
+      </c>
+      <c r="D184" s="1">
+        <v>97.25955556</v>
+      </c>
+      <c r="E184" t="s">
+        <v>8</v>
+      </c>
+      <c r="F184">
+        <v>1.0</v>
+      </c>
+      <c r="G184" s="1">
+        <v>875336.0</v>
+      </c>
+      <c r="H184" s="1">
+        <v>-5747.0</v>
+      </c>
+      <c r="I184" s="1">
+        <v>-0.65654788561193</v>
+      </c>
+      <c r="J184">
+        <v>0.49</v>
+      </c>
+      <c r="K184" t="s">
+        <v>559</v>
+      </c>
+      <c r="L184" s="1">
+        <v>869589.0</v>
+      </c>
+      <c r="M184" s="1">
+        <v>873965.71</v>
+      </c>
+      <c r="N184" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O184">
+        <v>1</v>
+      </c>
+      <c r="Z184" t="s">
+        <v>557</v>
+      </c>
+    </row>
+    <row r="185" spans="1:26">
+      <c r="A185" t="s">
+        <v>561</v>
+      </c>
+      <c r="B185" s="1">
+        <v>431000.0</v>
+      </c>
+      <c r="C185" s="1">
+        <v>100.117</v>
+      </c>
+      <c r="D185" s="1">
+        <v>99.695</v>
+      </c>
+      <c r="E185" t="s">
+        <v>8</v>
+      </c>
+      <c r="F185">
+        <v>1.0</v>
+      </c>
+      <c r="G185" s="1">
+        <v>429685.45</v>
+      </c>
+      <c r="H185" s="1">
+        <v>1818.82</v>
+      </c>
+      <c r="I185" s="1">
+        <v>0.42329103766488</v>
+      </c>
+      <c r="J185">
+        <v>0.15</v>
+      </c>
+      <c r="K185">
+        <v>664.21</v>
+      </c>
+      <c r="L185" s="1">
+        <v>431504.27</v>
+      </c>
+      <c r="M185" s="1">
+        <v>432168.48</v>
+      </c>
+      <c r="N185" s="1">
         <v>0.29</v>
       </c>
-      <c r="P22">
-[...210 lines deleted...]
-      <c r="C27" s="1">
+      <c r="O185">
+        <v>1</v>
+      </c>
+      <c r="Z185" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="186" spans="1:26">
+      <c r="A186" t="s">
+        <v>563</v>
+      </c>
+      <c r="B186" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="C186" s="1">
+        <v>84.029</v>
+      </c>
+      <c r="D186" s="1">
+        <v>81.54266545</v>
+      </c>
+      <c r="E186" t="s">
+        <v>8</v>
+      </c>
+      <c r="F186">
+        <v>1.0</v>
+      </c>
+      <c r="G186" s="1">
+        <v>896969.32</v>
+      </c>
+      <c r="H186" s="1">
+        <v>27349.68</v>
+      </c>
+      <c r="I186" s="1">
+        <v>3.0491210111846</v>
+      </c>
+      <c r="J186">
+        <v>0.62</v>
+      </c>
+      <c r="K186" t="s">
+        <v>564</v>
+      </c>
+      <c r="L186" s="1">
+        <v>924319.0</v>
+      </c>
+      <c r="M186" s="1">
+        <v>931145.03</v>
+      </c>
+      <c r="N186" s="1">
+        <v>0.62</v>
+      </c>
+      <c r="O186">
+        <v>1</v>
+      </c>
+      <c r="Z186" t="s">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="187" spans="1:26">
+      <c r="A187" t="s">
+        <v>566</v>
+      </c>
+      <c r="B187" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="C187" s="1">
+        <v>90.93</v>
+      </c>
+      <c r="D187" s="1">
+        <v>89.78073818</v>
+      </c>
+      <c r="E187" t="s">
+        <v>8</v>
+      </c>
+      <c r="F187">
+        <v>1.0</v>
+      </c>
+      <c r="G187" s="1">
+        <v>987588.12</v>
+      </c>
+      <c r="H187" s="1">
+        <v>12641.88</v>
+      </c>
+      <c r="I187" s="1">
+        <v>1.2800761515843</v>
+      </c>
+      <c r="J187">
+        <v>0.74</v>
+      </c>
+      <c r="K187" t="s">
+        <v>567</v>
+      </c>
+      <c r="L187" s="1">
+        <v>1000230.0</v>
+      </c>
+      <c r="M187" s="1">
+        <v>1008412.19</v>
+      </c>
+      <c r="N187" s="1">
+        <v>0.67</v>
+      </c>
+      <c r="O187">
+        <v>1</v>
+      </c>
+      <c r="Z187" t="s">
+        <v>565</v>
+      </c>
+    </row>
+    <row r="188" spans="1:26">
+      <c r="A188" t="s">
+        <v>569</v>
+      </c>
+      <c r="B188" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C188" s="1">
+        <v>101.957</v>
+      </c>
+      <c r="D188" s="1">
+        <v>102.932</v>
+      </c>
+      <c r="E188" t="s">
+        <v>8</v>
+      </c>
+      <c r="F188">
+        <v>1.0</v>
+      </c>
+      <c r="G188" s="1">
+        <v>205864.0</v>
+      </c>
+      <c r="H188" s="1">
+        <v>-1950.0</v>
+      </c>
+      <c r="I188" s="1">
+        <v>-0.94722729569036</v>
+      </c>
+      <c r="J188">
+        <v>0.9</v>
+      </c>
+      <c r="K188" t="s">
+        <v>570</v>
+      </c>
+      <c r="L188" s="1">
+        <v>203914.0</v>
+      </c>
+      <c r="M188" s="1">
+        <v>205722.22</v>
+      </c>
+      <c r="N188" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O188">
+        <v>1</v>
+      </c>
+      <c r="Z188" t="s">
+        <v>568</v>
+      </c>
+    </row>
+    <row r="189" spans="1:26">
+      <c r="A189" t="s">
+        <v>572</v>
+      </c>
+      <c r="B189" s="1">
         <v>800000.0</v>
       </c>
-      <c r="D27" s="1">
-[...82 lines deleted...]
-      <c r="O28" s="1">
+      <c r="C189" s="1">
+        <v>100.947</v>
+      </c>
+      <c r="D189" s="1">
+        <v>100.86</v>
+      </c>
+      <c r="E189" t="s">
+        <v>8</v>
+      </c>
+      <c r="F189">
+        <v>1.0</v>
+      </c>
+      <c r="G189" s="1">
+        <v>806880.0</v>
+      </c>
+      <c r="H189" s="1">
+        <v>696.0</v>
+      </c>
+      <c r="I189" s="1">
+        <v>0.086258179654967</v>
+      </c>
+      <c r="J189">
+        <v>0.16</v>
+      </c>
+      <c r="K189" t="s">
+        <v>573</v>
+      </c>
+      <c r="L189" s="1">
+        <v>807576.0</v>
+      </c>
+      <c r="M189" s="1">
+        <v>808845.48</v>
+      </c>
+      <c r="N189" s="1">
         <v>0.53</v>
       </c>
-      <c r="P28">
-[...1084 lines deleted...]
-      <c r="K50">
+      <c r="O189">
+        <v>1</v>
+      </c>
+      <c r="Z189" t="s">
+        <v>571</v>
+      </c>
+    </row>
+    <row r="190" spans="1:26">
+      <c r="A190" t="s">
+        <v>575</v>
+      </c>
+      <c r="B190" s="1">
+        <v>-3300000.0</v>
+      </c>
+      <c r="C190" s="1">
+        <v>10.94871121</v>
+      </c>
+      <c r="D190" s="1">
         <v>0.0</v>
       </c>
-      <c r="L50">
+      <c r="E190" t="s">
+        <v>8</v>
+      </c>
+      <c r="F190">
+        <v>1.0</v>
+      </c>
+      <c r="G190" s="1">
         <v>0.0</v>
       </c>
-      <c r="M50" s="1">
-[...1743 lines deleted...]
-      <c r="K85">
+      <c r="H190" s="1">
+        <v>-357640.8</v>
+      </c>
+      <c r="I190" s="1">
+        <v>0</v>
+      </c>
+      <c r="J190">
         <v>0.0</v>
       </c>
-      <c r="L85">
-[...5212 lines deleted...]
-        <v>1</v>
+      <c r="K190" t="s">
+        <v>576</v>
+      </c>
+      <c r="L190" s="1">
+        <v>-357640.8</v>
+      </c>
+      <c r="M190" s="1">
+        <v>-361307.47</v>
+      </c>
+      <c r="N190" s="1">
+        <v>-0.24</v>
+      </c>
+      <c r="O190">
+        <v>1</v>
+      </c>
+      <c r="Z190" t="s">
+        <v>574</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">