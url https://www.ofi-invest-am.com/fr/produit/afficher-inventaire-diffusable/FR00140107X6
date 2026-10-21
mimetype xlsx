--- v5 (2026-09-28)
+++ v6 (2026-10-21)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="577">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="573">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>I</t>
   </si>
   <si>
     <t>FR0011024249</t>
   </si>
   <si>
@@ -106,1689 +106,1677 @@
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR001400KPZ3</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART I</t>
   </si>
   <si>
+    <t>DU100926</t>
+  </si>
+  <si>
+    <t>EURO-SCHATZ SEP 26</t>
+  </si>
+  <si>
     <t>OE100926</t>
   </si>
   <si>
     <t>EURO-BOBL SEP 26</t>
   </si>
   <si>
     <t>XS2986639701</t>
   </si>
   <si>
     <t>A2A SPA 3.625 30/01/2035</t>
   </si>
   <si>
-    <t>11 757.32</t>
+    <t>15 276.25</t>
+  </si>
+  <si>
+    <t>XS2297204815</t>
+  </si>
+  <si>
+    <t>AB SKF 0.25 15/02/2031</t>
+  </si>
+  <si>
+    <t>XS2079107830</t>
+  </si>
+  <si>
+    <t>AB SKF 0.875 15/11/2029</t>
+  </si>
+  <si>
+    <t>1 797.95</t>
   </si>
   <si>
     <t>XS3399007288</t>
   </si>
   <si>
     <t>ABERTIS INFRAESTRUCTURAS SA 3.625 08/03/2032</t>
   </si>
   <si>
-    <t>1 092.47</t>
+    <t>2 681.51</t>
   </si>
   <si>
     <t>XS2809859536</t>
   </si>
   <si>
     <t>ACHMEA BV 02/11/2044</t>
   </si>
   <si>
-    <t>12 353.42</t>
+    <t>13 537.29</t>
   </si>
   <si>
     <t>XS3388179676</t>
   </si>
   <si>
     <t>ADIDAS AG 3.5 26/05/2031</t>
   </si>
   <si>
-    <t>3 356.16</t>
+    <t>6 117.81</t>
   </si>
   <si>
     <t>BE6369832363</t>
   </si>
   <si>
     <t>AGEAS SA PERP</t>
   </si>
   <si>
-    <t>31 547.95</t>
+    <t>42 300.00</t>
   </si>
   <si>
     <t>BE6317598850</t>
   </si>
   <si>
+    <t>1 826.03</t>
+  </si>
+  <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>22 610.96</t>
+    <t>27 481.23</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
-    <t>3 221.92</t>
+    <t>4 545.21</t>
   </si>
   <si>
     <t>XS2251233651</t>
   </si>
   <si>
     <t>AKELIUS RESIDENTIAL PROPERTY FINAN 1.125 11/01/2029</t>
   </si>
   <si>
-    <t>3 830.24</t>
+    <t>4 348.45</t>
   </si>
   <si>
     <t>XS3359749481</t>
   </si>
   <si>
     <t>ALLIANDER NV 3.25 30/04/2031</t>
   </si>
   <si>
-    <t>2 221.49</t>
+    <t>3 807.04</t>
   </si>
   <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLIANDER NV PERP</t>
   </si>
   <si>
+    <t>1 923.29</t>
+  </si>
+  <si>
     <t>XS3357187809</t>
   </si>
   <si>
     <t>ALPHA BANK SA 06/05/2032</t>
   </si>
   <si>
-    <t>9 447.95</t>
-[...8 lines deleted...]
-    <t>2 835.62</t>
+    <t>15 001.64</t>
   </si>
   <si>
     <t>XS3224609456</t>
   </si>
   <si>
     <t>ALPHABET INC 3.5 06/11/2038</t>
   </si>
   <si>
-    <t>7 105.86</t>
-[...8 lines deleted...]
-    <t>6 904.11</t>
+    <t>7 798.38</t>
+  </si>
+  <si>
+    <t>XS3196024296</t>
+  </si>
+  <si>
+    <t>AROUNDTOWN SA 3.25 02/01/2031</t>
+  </si>
+  <si>
+    <t>28 778.08</t>
   </si>
   <si>
     <t>XS2790191303</t>
   </si>
   <si>
     <t>ASR NEDERLAND NV PERP</t>
   </si>
   <si>
+    <t>2 831.51</t>
+  </si>
+  <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>57 173.26</t>
+    <t>61 170.17</t>
   </si>
   <si>
     <t>XS3393830651</t>
   </si>
   <si>
     <t>AXA SA 29/05/2056</t>
   </si>
   <si>
-    <t>2 648.45</t>
+    <t>5 269.69</t>
   </si>
   <si>
     <t>XS2737652474</t>
   </si>
   <si>
     <t>AXA SA PERP</t>
   </si>
   <si>
-    <t>27 430.11</t>
+    <t>1 265.99</t>
   </si>
   <si>
     <t>XS2432565187</t>
   </si>
   <si>
     <t>BALDER FINLAND OYJ 2 18/01/2031</t>
   </si>
   <si>
-    <t>4 465.75</t>
+    <t>6 115.07</t>
   </si>
   <si>
     <t>XS2762369549</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 08/02/2036</t>
   </si>
   <si>
-    <t>15 172.60</t>
+    <t>19 833.90</t>
   </si>
   <si>
     <t>IT0005632267</t>
   </si>
   <si>
     <t>BANCO BPM SPA 3.375 21/01/2030</t>
   </si>
   <si>
-    <t>11 702.47</t>
+    <t>15 076.82</t>
   </si>
   <si>
     <t>XS3352075058</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 22/04/2038</t>
   </si>
   <si>
-    <t>8 034.25</t>
+    <t>11 783.56</t>
   </si>
   <si>
     <t>XS2817323749</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA PERP</t>
   </si>
   <si>
-    <t>4 679.35</t>
-[...8 lines deleted...]
-    <t>1 899.06</t>
+    <t>7 304.35</t>
   </si>
   <si>
     <t>XS3332496184</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC 02/04/2034</t>
   </si>
   <si>
-    <t>7 993.54</t>
+    <t>10 059.29</t>
   </si>
   <si>
     <t>XS2817924660</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC 10/08/2034</t>
   </si>
   <si>
-    <t>5 607.86</t>
+    <t>6 005.95</t>
   </si>
   <si>
     <t>XS3112064947</t>
   </si>
   <si>
     <t>BANK OF MONTREAL 09/01/2032</t>
   </si>
   <si>
-    <t>21 808.66</t>
+    <t>24 724.93</t>
   </si>
   <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
   </si>
   <si>
-    <t>15 342.47</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2831195644</t>
   </si>
   <si>
     <t>BARCLAYS PLC 31/05/2036</t>
   </si>
   <si>
-    <t>1 634.96</t>
+    <t>3 610.53</t>
   </si>
   <si>
     <t>BE0390167337</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
   </si>
   <si>
-    <t>12 020.55</t>
+    <t>15 561.99</t>
   </si>
   <si>
     <t>BE6365319829</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 28/05/2030</t>
   </si>
   <si>
-    <t>2 746.23</t>
+    <t>5 178.08</t>
   </si>
   <si>
     <t>XS3215466338</t>
   </si>
   <si>
     <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
   </si>
   <si>
-    <t>15 967.71</t>
+    <t>17 550.71</t>
   </si>
   <si>
     <t>FR0014018PQ0</t>
   </si>
   <si>
     <t>BNP PARIBAS CARDIF SA 27/05/2041</t>
   </si>
   <si>
-    <t>2 467.00</t>
+    <t>4 825.17</t>
   </si>
   <si>
     <t>FR001400F2H9</t>
   </si>
   <si>
     <t>BNP PARIBAS SA PERP</t>
   </si>
   <si>
-    <t>3 062.84</t>
+    <t>8 463.11</t>
   </si>
   <si>
     <t>XS2621007660</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 4.125 12/05/2033</t>
   </si>
   <si>
-    <t>3 699.16</t>
+    <t>6 249.21</t>
   </si>
   <si>
     <t>FR0014005V67</t>
   </si>
   <si>
     <t>BPCE SA 13/10/2046</t>
   </si>
   <si>
-    <t>30 273.97</t>
+    <t>46 132.88</t>
   </si>
   <si>
     <t>XS3227880021</t>
   </si>
   <si>
     <t>BT FINANCE PLC 3.375 17/11/2032</t>
   </si>
   <si>
-    <t>16 269.35</t>
+    <t>20 225.59</t>
   </si>
   <si>
     <t>FR0014013058</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
   </si>
   <si>
-    <t>20 120.55</t>
+    <t>21 821.92</t>
   </si>
   <si>
     <t>XS3226502485</t>
   </si>
   <si>
     <t>CAIXABANK SA 14/05/2038</t>
   </si>
   <si>
-    <t>3 492.81</t>
+    <t>5 945.21</t>
   </si>
   <si>
     <t>ES0840609053</t>
   </si>
   <si>
     <t>CAIXABANK SA PERP</t>
   </si>
   <si>
-    <t>9 271.98</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0014012S89</t>
   </si>
   <si>
     <t>CAPGEMINI SE 3.5 25/09/2034</t>
   </si>
   <si>
-    <t>21 326.03</t>
+    <t>23 090.41</t>
   </si>
   <si>
     <t>XS2751689048</t>
   </si>
   <si>
     <t>CARRIER GLOBAL CORP 4.5 29/11/2032</t>
   </si>
   <si>
-    <t>18 382.19</t>
+    <t>26 186.30</t>
   </si>
   <si>
     <t>XS2793256137</t>
   </si>
   <si>
     <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
   </si>
   <si>
-    <t>4 809.21</t>
+    <t>5 973.55</t>
   </si>
   <si>
     <t>XS3311989787</t>
   </si>
   <si>
     <t>CLARIANT INTERNATIONAL FINANCIAL S 4.125 15/01/2032</t>
   </si>
   <si>
+    <t>1 904.39</t>
+  </si>
+  <si>
     <t>XS3326476523</t>
   </si>
   <si>
     <t>COCA-COLA HBC FINANCE BV 4 01/10/2033</t>
   </si>
   <si>
-    <t>8 294.79</t>
+    <t>10 414.58</t>
   </si>
   <si>
     <t>DE000CZ45YV9</t>
   </si>
   <si>
     <t>COMMERZBANK AG 16/07/2032</t>
   </si>
   <si>
-    <t>15 298.63</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400Q7X2</t>
   </si>
   <si>
     <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
   </si>
   <si>
-    <t>5 582.88</t>
+    <t>10 340.75</t>
   </si>
   <si>
     <t>FR001400MDV4</t>
   </si>
   <si>
     <t>COVIVIO SA 4.625 05/06/2032</t>
   </si>
   <si>
-    <t>2 217.47</t>
+    <t>4 865.75</t>
   </si>
   <si>
     <t>FR00140193E6</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE ASSURANCES SA PERP</t>
   </si>
   <si>
-    <t>1 126.71</t>
+    <t>3 573.29</t>
   </si>
   <si>
     <t>FR001400F067</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA PERP</t>
   </si>
   <si>
+    <t>4 728.26</t>
+  </si>
+  <si>
     <t>FR001400PZV0</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
   </si>
   <si>
-    <t>1 818.58</t>
+    <t>2 727.86</t>
   </si>
   <si>
     <t>BE0002989706</t>
   </si>
   <si>
     <t>CRELAN SA 23/01/2032</t>
   </si>
   <si>
-    <t>13 635.62</t>
+    <t>15 620.55</t>
   </si>
   <si>
     <t>BE0390287564</t>
   </si>
   <si>
     <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
   </si>
   <si>
-    <t>5 347.95</t>
+    <t>7 364.38</t>
   </si>
   <si>
     <t>XS3352082930</t>
   </si>
   <si>
     <t>DANAHER CORPORATION 3.25 29/04/2030</t>
   </si>
   <si>
-    <t>2 782.36</t>
+    <t>4 571.37</t>
   </si>
   <si>
     <t>FR0014017HO4</t>
   </si>
   <si>
     <t>DANONE SA 3.785 01/04/2034</t>
   </si>
   <si>
-    <t>3 733.15</t>
+    <t>4 687.18</t>
   </si>
   <si>
     <t>DE000A30VT06</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG (PARIS BRANCH) 05/09/2030</t>
   </si>
   <si>
-    <t>61 232.88</t>
+    <t>74 753.42</t>
   </si>
   <si>
     <t>DE000A4DE9Y3</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 13/02/2031</t>
   </si>
   <si>
-    <t>3 800.34</t>
+    <t>4 438.36</t>
   </si>
   <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
   </si>
   <si>
-    <t>7 191.78</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2977974927</t>
   </si>
   <si>
     <t>DNB BANK ASA 15/01/2031</t>
   </si>
   <si>
-    <t>5 457.53</t>
+    <t>32 621.92</t>
   </si>
   <si>
     <t>XS3074473474</t>
   </si>
   <si>
     <t>DNB BANK ASA 20/05/2031</t>
   </si>
   <si>
-    <t>1 404.11</t>
+    <t>2 739.73</t>
   </si>
   <si>
     <t>XS3351033785</t>
   </si>
   <si>
     <t>DSB 3.625 22/04/2036</t>
   </si>
   <si>
-    <t>2 850.74</t>
+    <t>4 714.68</t>
   </si>
   <si>
     <t>XS2852136063</t>
   </si>
   <si>
     <t>DSM BV 3.625 02/07/2034</t>
   </si>
   <si>
-    <t>22 604.21</t>
+    <t>1 516.24</t>
   </si>
   <si>
     <t>XS3204041266</t>
   </si>
   <si>
     <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
   </si>
   <si>
-    <t>13 097.92</t>
+    <t>14 265.56</t>
   </si>
   <si>
     <t>XS3274805376</t>
   </si>
   <si>
     <t>E.ON SE 3.448 19/01/2034</t>
   </si>
   <si>
-    <t>24 363.10</t>
+    <t>20 831.59</t>
   </si>
   <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
   </si>
   <si>
-    <t>31 011.60</t>
+    <t>33 381.26</t>
   </si>
   <si>
     <t>XS3071203056</t>
   </si>
   <si>
     <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
   </si>
   <si>
-    <t>4 131.51</t>
+    <t>6 703.77</t>
   </si>
   <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP SA 02/12/2055</t>
   </si>
   <si>
-    <t>12 945.21</t>
+    <t>17 140.41</t>
   </si>
   <si>
     <t>XS3391835629</t>
   </si>
   <si>
     <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.75 01/03/2033</t>
   </si>
   <si>
-    <t>3 665.75</t>
-[...8 lines deleted...]
-    <t>7 805.48</t>
+    <t>6 865.58</t>
   </si>
   <si>
     <t>XS3070067072</t>
   </si>
   <si>
     <t>ELISA OYJ 2.875 14/05/2030</t>
   </si>
   <si>
-    <t>4 657.18</t>
+    <t>8 038.97</t>
   </si>
   <si>
     <t>XS1492580516</t>
   </si>
   <si>
     <t>ELM BV FOR SWISS LIFE INSURANCE &amp; PERP</t>
   </si>
   <si>
-    <t>10 615.07</t>
+    <t>16 428.08</t>
   </si>
   <si>
     <t>XS2312746345</t>
   </si>
   <si>
     <t>ENEL SPA NC30 PERP</t>
   </si>
   <si>
-    <t>13 638.70</t>
+    <t>16 335.62</t>
   </si>
   <si>
     <t>FR001400KHG0</t>
   </si>
   <si>
     <t>ENGIE SA 3.875 06/01/2031</t>
   </si>
   <si>
+    <t>16 816.44</t>
+  </si>
+  <si>
+    <t>FR0014016Z94</t>
+  </si>
+  <si>
+    <t>ENGIE SA PERP</t>
+  </si>
+  <si>
+    <t>1 005.97</t>
+  </si>
+  <si>
+    <t>AT0000A3RNZ8</t>
+  </si>
+  <si>
+    <t>ERSTE GROUP BANK AG 21/04/2036</t>
+  </si>
+  <si>
+    <t>11 465.75</t>
+  </si>
+  <si>
+    <t>FR001400RX89</t>
+  </si>
+  <si>
+    <t>ESSILORLUXOTTICA SA 3 05/03/2032</t>
+  </si>
+  <si>
+    <t>10 356.16</t>
+  </si>
+  <si>
+    <t>FR0014017VR8</t>
+  </si>
+  <si>
+    <t>EURAZEO SE 4.625 17/04/2031</t>
+  </si>
+  <si>
+    <t>8 603.77</t>
+  </si>
+  <si>
+    <t>XS3386670270</t>
+  </si>
+  <si>
+    <t>EUROBANK SA 25/05/2032</t>
+  </si>
+  <si>
+    <t>6 251.17</t>
+  </si>
+  <si>
+    <t>DE000A4DFWV3</t>
+  </si>
+  <si>
+    <t>EVONIK INDUSTRIES AG 09/09/2055</t>
+  </si>
+  <si>
+    <t>3 073.97</t>
+  </si>
+  <si>
+    <t>XS2982065018</t>
+  </si>
+  <si>
+    <t>EXPERIAN PLC 3.51 15/12/2033</t>
+  </si>
+  <si>
+    <t>5 923.73</t>
+  </si>
+  <si>
+    <t>XS3003232272</t>
+  </si>
+  <si>
+    <t>FASTIGHETS AB BALDER 4 19/02/2032</t>
+  </si>
+  <si>
+    <t>11 813.70</t>
+  </si>
+  <si>
+    <t>XS3370251459</t>
+  </si>
+  <si>
+    <t>FORD MOTOR CREDIT COMPANY LLC 4.48 08/07/2031</t>
+  </si>
+  <si>
+    <t>XS3350929454</t>
+  </si>
+  <si>
+    <t>GOLDMAN SACHS GROUP INC/THE 22/04/2036</t>
+  </si>
+  <si>
+    <t>6 196.40</t>
+  </si>
+  <si>
+    <t>XS3319131119</t>
+  </si>
+  <si>
+    <t>HENKEL AG &amp; CO KGAA 3.625 02/04/2031</t>
+  </si>
+  <si>
+    <t>10 010.96</t>
+  </si>
+  <si>
+    <t>XS2385390724</t>
+  </si>
+  <si>
+    <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
+  </si>
+  <si>
+    <t>4 246.58</t>
+  </si>
+  <si>
+    <t>DE000A383PT8</t>
+  </si>
+  <si>
+    <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
+  </si>
+  <si>
+    <t>XS3224600232</t>
+  </si>
+  <si>
+    <t>IBERDROLA FINANZAS SAU PERP</t>
+  </si>
+  <si>
+    <t>64 109.59</t>
+  </si>
+  <si>
+    <t>FR001400ZRC6</t>
+  </si>
+  <si>
+    <t>ICADE 4.375 22/05/2035</t>
+  </si>
+  <si>
+    <t>XS3190744907</t>
+  </si>
+  <si>
+    <t>IDS FINANCING PLC 3.25 01/01/2029</t>
+  </si>
+  <si>
+    <t>13 685.17</t>
+  </si>
+  <si>
+    <t>FR00140141X5</t>
+  </si>
+  <si>
+    <t>IMERYS S.A. 4 21/11/2032</t>
+  </si>
+  <si>
+    <t>13 369.86</t>
+  </si>
+  <si>
+    <t>XS3324619231</t>
+  </si>
+  <si>
+    <t>INFORMA PLC 3.75 29/04/2032</t>
+  </si>
+  <si>
+    <t>6 610.79</t>
+  </si>
+  <si>
+    <t>XS2244936659</t>
+  </si>
+  <si>
+    <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
+  </si>
+  <si>
+    <t>9 794.52</t>
+  </si>
+  <si>
+    <t>XS3153087559</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 20/08/2037</t>
+  </si>
+  <si>
+    <t>60 821.58</t>
+  </si>
+  <si>
+    <t>XS2886191589</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 26/08/2035</t>
+  </si>
+  <si>
+    <t>30 832.88</t>
+  </si>
+  <si>
+    <t>XS3032046016</t>
+  </si>
+  <si>
+    <t>INVESTOR AB 3.5 31/03/2034</t>
+  </si>
+  <si>
+    <t>6 121.64</t>
+  </si>
+  <si>
+    <t>XS2977890313</t>
+  </si>
+  <si>
+    <t>IREN SPA PERP</t>
+  </si>
+  <si>
+    <t>5 609.59</t>
+  </si>
+  <si>
+    <t>XS2957380228</t>
+  </si>
+  <si>
+    <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
+  </si>
+  <si>
+    <t>10 490.41</t>
+  </si>
+  <si>
+    <t>XS3300349639</t>
+  </si>
+  <si>
+    <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
+  </si>
+  <si>
+    <t>20 988.00</t>
+  </si>
+  <si>
+    <t>BE0002990712</t>
+  </si>
+  <si>
+    <t>KBC GROEP NV 17/04/2035</t>
+  </si>
+  <si>
+    <t>10 098.63</t>
+  </si>
+  <si>
+    <t>BE0390152180</t>
+  </si>
+  <si>
+    <t>KBC GROEP NV PERP</t>
+  </si>
+  <si>
+    <t>13 150.68</t>
+  </si>
+  <si>
+    <t>BE6374729836</t>
+  </si>
+  <si>
+    <t>KBC INSURANCE NV 4.25 11/06/2036</t>
+  </si>
+  <si>
+    <t>4 401.37</t>
+  </si>
+  <si>
+    <t>FR0013300605</t>
+  </si>
+  <si>
+    <t>KLEPIERRE SA 1.625 13/12/2032</t>
+  </si>
+  <si>
+    <t>5 930.14</t>
+  </si>
+  <si>
+    <t>FR001400NDQ2</t>
+  </si>
+  <si>
+    <t>KLEPIERRE SA 3.875 23/09/2033</t>
+  </si>
+  <si>
+    <t>19 300.68</t>
+  </si>
+  <si>
+    <t>XS2229470146</t>
+  </si>
+  <si>
+    <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
+  </si>
+  <si>
+    <t>9 536.30</t>
+  </si>
+  <si>
+    <t>FR0014018T74</t>
+  </si>
+  <si>
+    <t>LA BANQUE POSTALE 03/06/2034</t>
+  </si>
+  <si>
+    <t>9 863.01</t>
+  </si>
+  <si>
+    <t>DE000A3H3JU7</t>
+  </si>
+  <si>
+    <t>LEG IMMOBILIEN AG 0.875 30/03/2033</t>
+  </si>
+  <si>
+    <t>2 756.85</t>
+  </si>
+  <si>
+    <t>XS3069338336</t>
+  </si>
+  <si>
+    <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
+  </si>
+  <si>
+    <t>3 032.88</t>
+  </si>
+  <si>
+    <t>XS2815980664</t>
+  </si>
+  <si>
+    <t>LLOYDS BANKING GROUP PLC 14/05/2032</t>
+  </si>
+  <si>
+    <t>4 362.29</t>
+  </si>
+  <si>
+    <t>XS2679904685</t>
+  </si>
+  <si>
+    <t>LSEG NETHERLANDS BV 4.231 29/09/2030</t>
+  </si>
+  <si>
+    <t>39 660.58</t>
+  </si>
+  <si>
+    <t>FR001400ZEB6</t>
+  </si>
+  <si>
+    <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
+  </si>
+  <si>
+    <t>19 282.19</t>
+  </si>
+  <si>
+    <t>XS3238400165</t>
+  </si>
+  <si>
+    <t>MAGNUM ICC FINANCE BV 3.25 26/11/2031</t>
+  </si>
+  <si>
+    <t>8 512.33</t>
+  </si>
+  <si>
+    <t>XS3238212164</t>
+  </si>
+  <si>
+    <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
+  </si>
+  <si>
+    <t>13 480.58</t>
+  </si>
+  <si>
+    <t>XS3320665444</t>
+  </si>
+  <si>
+    <t>MAPLE PARENT HOLDINGS CORP 4.728 26/03/2035</t>
+  </si>
+  <si>
+    <t>11 006.01</t>
+  </si>
+  <si>
+    <t>XS2023644540</t>
+  </si>
+  <si>
+    <t>MERCK FINANCIAL SERVICES GMBH 0.875 05/07/2031</t>
+  </si>
+  <si>
+    <t>XS3223939466</t>
+  </si>
+  <si>
+    <t>MERCK KGAA 24/11/2055</t>
+  </si>
+  <si>
+    <t>33 678.08</t>
+  </si>
+  <si>
+    <t>XS3293638568</t>
+  </si>
+  <si>
+    <t>MIZUHO FINANCIAL GROUP INC 16/05/2032</t>
+  </si>
+  <si>
+    <t>7 768.38</t>
+  </si>
+  <si>
+    <t>XS2790333889</t>
+  </si>
+  <si>
+    <t>MORGAN STANLEY 21/03/2035</t>
+  </si>
+  <si>
+    <t>25 528.71</t>
+  </si>
+  <si>
+    <t>XS3281048499</t>
+  </si>
+  <si>
+    <t>MORGAN STANLEY 23/01/2032</t>
+  </si>
+  <si>
+    <t>5 032.79</t>
+  </si>
+  <si>
+    <t>XS3086253039</t>
+  </si>
+  <si>
+    <t>NATIONAL GRID NORTH AMERICA INC 3.15 03/06/2030</t>
+  </si>
+  <si>
+    <t>3 020.55</t>
+  </si>
+  <si>
+    <t>XS3441768093</t>
+  </si>
+  <si>
+    <t>NATIONAL GRID NORTH AMERICA INC 4.268 15/04/2037</t>
+  </si>
+  <si>
+    <t>1 249.76</t>
+  </si>
+  <si>
+    <t>XS2388449758</t>
+  </si>
+  <si>
+    <t>NATIONALE NEDERLANDEN BANK N V 0.5 21/09/2028</t>
+  </si>
+  <si>
+    <t>7 102.74</t>
+  </si>
+  <si>
+    <t>XS3059437460</t>
+  </si>
+  <si>
+    <t>NATIONWIDE BUILDING SOCIETY 30/07/2035</t>
+  </si>
+  <si>
+    <t>43 156.16</t>
+  </si>
+  <si>
+    <t>XS2898838516</t>
+  </si>
+  <si>
+    <t>NATWEST GROUP PLC 12/09/2032</t>
+  </si>
+  <si>
+    <t>46 778.04</t>
+  </si>
+  <si>
+    <t>XS3009472989</t>
+  </si>
+  <si>
+    <t>NATWEST GROUP PLC 25/02/2035</t>
+  </si>
+  <si>
+    <t>15 096.00</t>
+  </si>
+  <si>
+    <t>XS3303513066</t>
+  </si>
+  <si>
+    <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
+  </si>
+  <si>
+    <t>6 712.33</t>
+  </si>
+  <si>
+    <t>XS2602037629</t>
+  </si>
+  <si>
+    <t>NN GROUP NV PERP</t>
+  </si>
+  <si>
+    <t>17 464.38</t>
+  </si>
+  <si>
+    <t>XS3406830052</t>
+  </si>
+  <si>
+    <t>NORDEA BANK ABP 16/06/2036</t>
+  </si>
+  <si>
+    <t>4 961.17</t>
+  </si>
+  <si>
+    <t>XS3100081507</t>
+  </si>
+  <si>
+    <t>NTT FINANCE CORP 3.678 16/07/2033</t>
+  </si>
+  <si>
+    <t>XS2776001377</t>
+  </si>
+  <si>
+    <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
+  </si>
+  <si>
+    <t>9 863.29</t>
+  </si>
+  <si>
+    <t>XS3284416917</t>
+  </si>
+  <si>
+    <t>OP CORPORATE BANK PLC 30/01/2032</t>
+  </si>
+  <si>
+    <t>30 583.48</t>
+  </si>
+  <si>
+    <t>FR0014010IV2</t>
+  </si>
+  <si>
+    <t>ORANGE SA (PNC7) PERP</t>
+  </si>
+  <si>
+    <t>1 539.38</t>
+  </si>
+  <si>
+    <t>FR001400GDJ1</t>
+  </si>
+  <si>
+    <t>ORANGE SA PERP</t>
+  </si>
+  <si>
+    <t>7 068.49</t>
+  </si>
+  <si>
+    <t>XS2901491261</t>
+  </si>
+  <si>
+    <t>P3 GROUP SARL 4 19/04/2032</t>
+  </si>
+  <si>
+    <t>9 401.10</t>
+  </si>
+  <si>
+    <t>XS3296830444</t>
+  </si>
+  <si>
+    <t>POWSZECHNA KASA OSZCZEDNOSCI BANK 06/05/2030</t>
+  </si>
+  <si>
+    <t>5 473.36</t>
+  </si>
+  <si>
+    <t>XS3013011203</t>
+  </si>
+  <si>
+    <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
+  </si>
+  <si>
+    <t>5 875.64</t>
+  </si>
+  <si>
+    <t>XS2810794680</t>
+  </si>
+  <si>
+    <t>PROLOGIS EURO FINANCE LLC 4 05/05/2034</t>
+  </si>
+  <si>
+    <t>6 060.27</t>
+  </si>
+  <si>
+    <t>BE0002830116</t>
+  </si>
+  <si>
+    <t>PROXIMUS NV 0.75 17/11/2036</t>
+  </si>
+  <si>
+    <t>4 076.71</t>
+  </si>
+  <si>
+    <t>FR0014010CI2</t>
+  </si>
+  <si>
+    <t>PUBLICIS GROUPE SA 3.375 12/06/2032</t>
+  </si>
+  <si>
+    <t>3 791.10</t>
+  </si>
+  <si>
+    <t>CH1353015048</t>
+  </si>
+  <si>
+    <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
+  </si>
+  <si>
+    <t>30 678.81</t>
+  </si>
+  <si>
+    <t>FR00140193X6</t>
+  </si>
+  <si>
+    <t>RCI BANQUE SA 4 19/08/2031</t>
+  </si>
+  <si>
+    <t>3 353.42</t>
+  </si>
+  <si>
+    <t>XS2744299335</t>
+  </si>
+  <si>
+    <t>RED ELECTRICA FINANCIACIONES SAU 3 17/01/2034</t>
+  </si>
+  <si>
+    <t>13 832.88</t>
+  </si>
+  <si>
+    <t>XS2838500218</t>
+  </si>
+  <si>
+    <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
+  </si>
+  <si>
+    <t>XS3348120653</t>
+  </si>
+  <si>
+    <t>REDEIA CORPORACION SA PERP</t>
+  </si>
+  <si>
+    <t>6 256.85</t>
+  </si>
+  <si>
+    <t>XS2779010300</t>
+  </si>
+  <si>
+    <t>RELX FINANCE BV 3.375 20/03/2033</t>
+  </si>
+  <si>
+    <t>12 702.48</t>
+  </si>
+  <si>
+    <t>XS3308054124</t>
+  </si>
+  <si>
+    <t>ROYAL SCHIPHOL GROUP NV 3.625 20/11/2035</t>
+  </si>
+  <si>
+    <t>6 207.19</t>
+  </si>
+  <si>
+    <t>FR001400J150</t>
+  </si>
+  <si>
+    <t>RTE RESEAU DE TRANSPORT D ELECTRIC 3.75 04/07/2035</t>
+  </si>
+  <si>
+    <t>2 732.88</t>
+  </si>
+  <si>
+    <t>XS3304304945</t>
+  </si>
+  <si>
+    <t>SAGE GROUP PLC 3.821 25/02/2033</t>
+  </si>
+  <si>
+    <t>9 358.00</t>
+  </si>
+  <si>
+    <t>XS3393869279</t>
+  </si>
+  <si>
+    <t>SAP SE 3.25 03/06/2031</t>
+  </si>
+  <si>
+    <t>4 897.26</t>
+  </si>
+  <si>
+    <t>XS2894895684</t>
+  </si>
+  <si>
+    <t>SCOTTISH HYDRO ELECTRIC TRANSMISSI 3.375 04/09/2032</t>
+  </si>
+  <si>
+    <t>18 251.45</t>
+  </si>
+  <si>
+    <t>XS3310387256</t>
+  </si>
+  <si>
+    <t>SELP FINANCE SARL 3.875 21/04/2031</t>
+  </si>
+  <si>
+    <t>2 961.99</t>
+  </si>
+  <si>
+    <t>FR0014014A53</t>
+  </si>
+  <si>
+    <t>SOCIETE GENERALE SA 20/11/2035</t>
+  </si>
+  <si>
     <t>13 005.14</t>
   </si>
   <si>
-    <t>FR0014016Z94</t>
-[...691 lines deleted...]
-  <si>
     <t>XS3317460619</t>
   </si>
   <si>
     <t>SOFTBANK CORP 3.936 30/06/2032</t>
   </si>
   <si>
+    <t>1 441.01</t>
+  </si>
+  <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE PLC 3.5 18/03/2032</t>
   </si>
   <si>
-    <t>5 494.90</t>
+    <t>12 799.16</t>
+  </si>
+  <si>
+    <t>XS3310370955</t>
+  </si>
+  <si>
+    <t>SSE PLC PERP</t>
+  </si>
+  <si>
+    <t>1 764.89</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
-    <t>SSE PLC PERP</t>
-[...2 lines deleted...]
-    <t>XS3310370955</t>
+    <t>10 191.78</t>
   </si>
   <si>
     <t>XS2726853554</t>
   </si>
   <si>
     <t>STATKRAFT AS 3.125 13/12/2031</t>
   </si>
   <si>
-    <t>7 632.88</t>
+    <t>10 415.75</t>
   </si>
   <si>
     <t>XS2768793676</t>
   </si>
   <si>
     <t>STATNETT SF 3.375 26/02/2036</t>
   </si>
   <si>
-    <t>9 172.60</t>
+    <t>12 233.22</t>
   </si>
   <si>
     <t>XS3307413842</t>
   </si>
   <si>
     <t>STELLANTIS NV PERP</t>
   </si>
   <si>
-    <t>1 917.81</t>
+    <t>5 068.49</t>
+  </si>
+  <si>
+    <t>XS2265360359</t>
+  </si>
+  <si>
+    <t>STORA ENSO OYJ 0.625 02/12/2030</t>
+  </si>
+  <si>
+    <t>1 595.89</t>
   </si>
   <si>
     <t>XS3326547992</t>
   </si>
   <si>
     <t>SWISS RE SUBORDINATED FINANCE PLC 22/04/2037</t>
   </si>
   <si>
-    <t>5 804.51</t>
+    <t>8 848.14</t>
   </si>
   <si>
     <t>XS3324584260</t>
   </si>
   <si>
     <t>SYDNEY AIRPORT FINANCE COMPANY PTY 3.965 28/04/2034</t>
   </si>
   <si>
-    <t>4 441.56</t>
+    <t>7 931.52</t>
   </si>
   <si>
     <t>XS2314267449</t>
   </si>
   <si>
     <t>TELE2 AB 0.75 23/03/2031</t>
   </si>
   <si>
-    <t>1 423.97</t>
+    <t>2 005.48</t>
   </si>
   <si>
     <t>XS2623868994</t>
   </si>
   <si>
     <t>TELE2 AB 3.75 22/11/2029</t>
   </si>
   <si>
-    <t>11 550.00</t>
+    <t>15 254.08</t>
   </si>
   <si>
     <t>XS2589828941</t>
   </si>
   <si>
     <t>TELIA COMPANY AB 3.625 22/02/2032</t>
   </si>
   <si>
-    <t>8 898.63</t>
+    <t>23 994.52</t>
   </si>
   <si>
     <t>XS3166363906</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
   </si>
   <si>
-    <t>15 534.25</t>
+    <t>21 156.16</t>
   </si>
   <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
   </si>
   <si>
-    <t>23 963.01</t>
+    <t>XS3281650823</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
+  </si>
+  <si>
+    <t>11 043.75</t>
   </si>
   <si>
     <t>XS2798269069</t>
   </si>
   <si>
-    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
-[...17 lines deleted...]
-    <t>20 784.25</t>
+    <t>6 702.05</t>
   </si>
   <si>
     <t>XS3298843924</t>
   </si>
   <si>
     <t>T-MOBILE USA INC 3.625 19/02/2035</t>
   </si>
   <si>
-    <t>16 119.73</t>
+    <t>22 008.82</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
-    <t>17 235.59</t>
+    <t>21 743.01</t>
   </si>
   <si>
     <t>XS2614623978</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.225 26/04/2033</t>
   </si>
   <si>
-    <t>8 276.37</t>
+    <t>12 223.56</t>
   </si>
   <si>
     <t>CH1305916897</t>
   </si>
   <si>
     <t>UBS GROUP AG 09/06/2033</t>
   </si>
   <si>
-    <t>1 620.96</t>
+    <t>4 390.81</t>
   </si>
   <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
   </si>
   <si>
-    <t>18 600.00</t>
+    <t>23 409.25</t>
   </si>
   <si>
     <t>IT0005710055</t>
   </si>
   <si>
     <t>UNICREDIT SPA 19/05/2036</t>
   </si>
   <si>
-    <t>3 407.98</t>
+    <t>9 041.59</t>
   </si>
   <si>
     <t>XS2450200741</t>
   </si>
   <si>
     <t>UNILEVER FINANCE NETHERLANDS BV 1.25 28/02/2031</t>
   </si>
   <si>
-    <t>2 924.66</t>
+    <t>3 476.03</t>
   </si>
   <si>
     <t>XS1769091296</t>
   </si>
   <si>
     <t>UNILEVER FINANCE NETHERLANDS BV 1.625 12/02/2033</t>
   </si>
   <si>
-    <t>3 686.30</t>
+    <t>4 300.68</t>
   </si>
   <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
   </si>
   <si>
+    <t>2 632.40</t>
+  </si>
+  <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
   </si>
   <si>
-    <t>8 359.79</t>
+    <t>11 064.91</t>
   </si>
   <si>
     <t>FR0014017P12</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 3.69 10/04/2031</t>
   </si>
   <si>
-    <t>2 456.63</t>
+    <t>3 154.19</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>4 376.71</t>
+    <t>6 438.36</t>
   </si>
   <si>
     <t>XS3310548105</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS A/S 3.75 15/06/2033</t>
   </si>
   <si>
+    <t>2 073.08</t>
+  </si>
+  <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>6 826.03</t>
+    <t>8 013.70</t>
   </si>
   <si>
     <t>XS2198580271</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 0.75 03/07/2030</t>
   </si>
   <si>
-    <t>8 182.19</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
-    <t>1 808.22</t>
+    <t>2 280.82</t>
   </si>
   <si>
     <t>CH1515238637</t>
   </si>
   <si>
     <t>ZUERCHER KANTONALBANK 17/06/2032</t>
   </si>
   <si>
-    <t>1 269.48</t>
-[...8 lines deleted...]
-    <t>-3 666.67</t>
+    <t>3 253.04</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2149,157 +2137,157 @@
       </c>
       <c r="D1" t="s">
         <v>4</v>
       </c>
       <c r="E1" t="s">
         <v>5</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>5</v>
       </c>
       <c r="H1" t="s">
         <v>4</v>
       </c>
       <c r="Z1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
-        <v>65860.0221</v>
+        <v>63725.7321</v>
       </c>
       <c r="C2">
-        <v>1490.09</v>
+        <v>1476.03</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2">
-        <v>98137994.45</v>
+        <v>94061576.04</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
-        <v>98137994.45</v>
+        <v>94061576.04</v>
       </c>
       <c r="H2" t="s">
         <v>8</v>
       </c>
       <c r="Z2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="1">
-        <v>521511.5635</v>
+        <v>741179.5569</v>
       </c>
       <c r="C3">
-        <v>101.97</v>
+        <v>100.97</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3">
-        <v>53181448.32</v>
+        <v>74838253.46</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
-        <v>53181448.32</v>
+        <v>74838253.46</v>
       </c>
       <c r="H3" t="s">
         <v>8</v>
       </c>
       <c r="Z3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="1">
         <v>10.0</v>
       </c>
       <c r="C4">
-        <v>101.88</v>
+        <v>100.92</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4">
-        <v>1018.87</v>
+        <v>1009.26</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
-        <v>1018.87</v>
+        <v>1009.26</v>
       </c>
       <c r="H4" t="s">
         <v>8</v>
       </c>
       <c r="Z4" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z190"/>
+  <dimension ref="A1:Z189"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="N190" sqref="N190"/>
+      <selection activeCell="N189" sqref="N189"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>14</v>
       </c>
       <c r="B1" t="s">
         <v>15</v>
       </c>
       <c r="C1" t="s">
         <v>16</v>
       </c>
       <c r="D1" t="s">
         <v>17</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>18</v>
       </c>
       <c r="G1" t="s">
         <v>19</v>
@@ -2315,9493 +2303,9443 @@
       </c>
       <c r="K1" t="s">
         <v>23</v>
       </c>
       <c r="L1" t="s">
         <v>24</v>
       </c>
       <c r="M1" t="s">
         <v>25</v>
       </c>
       <c r="N1" t="s">
         <v>26</v>
       </c>
       <c r="O1" t="s">
         <v>27</v>
       </c>
       <c r="Z1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2" s="1">
-        <v>3650.0</v>
+        <v>5629.0</v>
       </c>
       <c r="C2" s="1">
-        <v>1077.59</v>
+        <v>1079.41</v>
       </c>
       <c r="D2" s="1">
-        <v>1075.9192520548</v>
+        <v>1078.9341517143</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
         <v>1.0</v>
       </c>
       <c r="G2" s="1">
-        <v>3927105.27</v>
+        <v>6073320.34</v>
       </c>
       <c r="H2" s="1">
-        <v>6098.23</v>
+        <v>2678.55</v>
       </c>
       <c r="I2" s="1">
-        <v>0.15528562594402</v>
+        <v>0.044103552094208</v>
       </c>
       <c r="J2">
         <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2" s="1">
-        <v>3933203.5</v>
+        <v>6075998.89</v>
       </c>
       <c r="M2" s="1">
-        <v>3933203.5</v>
+        <v>6075998.89</v>
       </c>
       <c r="N2" s="1">
-        <v>2.6</v>
+        <v>3.6</v>
       </c>
       <c r="O2">
         <v>1</v>
       </c>
       <c r="Z2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>31</v>
       </c>
       <c r="B3" s="1">
-        <v>-112.0</v>
+        <v>527.0</v>
       </c>
       <c r="C3" s="1">
-        <v>115.46</v>
+        <v>105.455</v>
       </c>
       <c r="D3" s="1">
-        <v>115.352142857</v>
+        <v>105.687163188</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
         <v>1.0</v>
       </c>
       <c r="G3" s="1">
         <v>0.0</v>
       </c>
       <c r="H3" s="1">
-        <v>-12080.0</v>
+        <v>-122350.0</v>
       </c>
       <c r="I3" s="1">
         <v>0</v>
       </c>
       <c r="J3">
         <v>0.0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3" s="1">
-        <v>-12080.0</v>
+        <v>-122350.0</v>
       </c>
       <c r="M3" s="1">
-        <v>-12080.0</v>
+        <v>-122350.0</v>
       </c>
       <c r="N3" s="1">
-        <v>-0.01</v>
+        <v>-0.07</v>
       </c>
       <c r="O3">
         <v>1</v>
       </c>
       <c r="Z3" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" s="1">
-        <v>784000.0</v>
+        <v>-112.0</v>
       </c>
       <c r="C4" s="1">
-        <v>99.4</v>
+        <v>113.9</v>
       </c>
       <c r="D4" s="1">
-        <v>99.3340727</v>
+        <v>115.352142857</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
         <v>1.0</v>
       </c>
       <c r="G4" s="1">
-        <v>778779.13</v>
+        <v>0.0</v>
       </c>
       <c r="H4" s="1">
-        <v>516.87</v>
+        <v>162640.0</v>
       </c>
       <c r="I4" s="1">
-        <v>0.06636926698331</v>
+        <v>0</v>
       </c>
       <c r="J4">
-        <v>1.5</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>0.0</v>
+      </c>
+      <c r="K4">
+        <v>0.0</v>
       </c>
       <c r="L4" s="1">
-        <v>779296.0</v>
+        <v>162640.0</v>
       </c>
       <c r="M4" s="1">
-        <v>791053.32</v>
+        <v>162640.0</v>
       </c>
       <c r="N4" s="1">
-        <v>0.52</v>
+        <v>0.1</v>
       </c>
       <c r="O4">
         <v>1</v>
       </c>
       <c r="Z4" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
+        <v>35</v>
+      </c>
+      <c r="B5" s="1">
+        <v>884000.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>97.324</v>
+      </c>
+      <c r="D5" s="1">
+        <v>99.14707353</v>
+      </c>
+      <c r="E5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5">
+        <v>1.0</v>
+      </c>
+      <c r="G5" s="1">
+        <v>876460.13</v>
+      </c>
+      <c r="H5" s="1">
+        <v>-16115.97</v>
+      </c>
+      <c r="I5" s="1">
+        <v>-1.8387567726555</v>
+      </c>
+      <c r="J5">
+        <v>1.73</v>
+      </c>
+      <c r="K5" t="s">
         <v>36</v>
       </c>
-      <c r="B5" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L5" s="1">
-        <v>500360.0</v>
+        <v>860344.16</v>
       </c>
       <c r="M5" s="1">
-        <v>501452.47</v>
+        <v>875620.41</v>
       </c>
       <c r="N5" s="1">
-        <v>0.33</v>
+        <v>0.52</v>
       </c>
       <c r="O5">
         <v>1</v>
       </c>
       <c r="Z5" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B6" s="1">
-        <v>334000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C6" s="1">
-        <v>109.881</v>
+        <v>93.802</v>
       </c>
       <c r="D6" s="1">
-        <v>102.64317665</v>
+        <v>93.876</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
         <v>1.0</v>
       </c>
       <c r="G6" s="1">
-        <v>342828.21</v>
+        <v>281628.0</v>
       </c>
       <c r="H6" s="1">
-        <v>24174.33</v>
+        <v>-222.0</v>
       </c>
       <c r="I6" s="1">
-        <v>7.051441303503</v>
+        <v>-0.078827389322084</v>
       </c>
       <c r="J6">
-        <v>3.7</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>0.11</v>
+      </c>
+      <c r="K6">
+        <v>324.66</v>
       </c>
       <c r="L6" s="1">
-        <v>367002.54</v>
+        <v>281406.0</v>
       </c>
       <c r="M6" s="1">
-        <v>379355.96</v>
+        <v>281730.66</v>
       </c>
       <c r="N6" s="1">
-        <v>0.25</v>
+        <v>0.17</v>
       </c>
       <c r="O6">
         <v>1</v>
       </c>
       <c r="Z6" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="B7" s="1">
-        <v>1000000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C7" s="1">
-        <v>101.25</v>
+        <v>96.104</v>
       </c>
       <c r="D7" s="1">
-        <v>99.847</v>
+        <v>96.114</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
         <v>1.0</v>
       </c>
       <c r="G7" s="1">
-        <v>998470.0</v>
+        <v>288342.0</v>
       </c>
       <c r="H7" s="1">
-        <v>14030.0</v>
+        <v>-30.0</v>
       </c>
       <c r="I7" s="1">
-        <v>1.4051498793154</v>
+        <v>-0.010404311546705</v>
       </c>
       <c r="J7">
-        <v>0.34</v>
+        <v>0.6</v>
       </c>
       <c r="K7" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="L7" s="1">
-        <v>1012500.0</v>
+        <v>288312.0</v>
       </c>
       <c r="M7" s="1">
-        <v>1015856.16</v>
+        <v>290109.95</v>
       </c>
       <c r="N7" s="1">
-        <v>0.67</v>
+        <v>0.17</v>
       </c>
       <c r="O7">
         <v>1</v>
       </c>
       <c r="Z7" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="B8" s="1">
-        <v>1000000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C8" s="1">
-        <v>102.034</v>
+        <v>98.834</v>
       </c>
       <c r="D8" s="1">
-        <v>100.4938</v>
+        <v>99.25933333</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
         <v>1.0</v>
       </c>
       <c r="G8" s="1">
-        <v>1004938.0</v>
+        <v>595556.0</v>
       </c>
       <c r="H8" s="1">
-        <v>15402.0</v>
+        <v>-2552.0</v>
       </c>
       <c r="I8" s="1">
-        <v>1.5326318638563</v>
+        <v>-0.42850714290512</v>
       </c>
       <c r="J8">
-        <v>3.15</v>
+        <v>0.45</v>
       </c>
       <c r="K8" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="L8" s="1">
-        <v>1020340.0</v>
+        <v>593004.0</v>
       </c>
       <c r="M8" s="1">
-        <v>1051887.95</v>
+        <v>595685.51</v>
       </c>
       <c r="N8" s="1">
-        <v>0.7</v>
+        <v>0.35</v>
       </c>
       <c r="O8">
         <v>1</v>
       </c>
       <c r="Z8" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
+        <v>46</v>
+      </c>
+      <c r="B9" s="1">
+        <v>334000.0</v>
+      </c>
+      <c r="C9" s="1">
+        <v>107.95</v>
+      </c>
+      <c r="D9" s="1">
+        <v>102.64317665</v>
+      </c>
+      <c r="E9" t="s">
+        <v>8</v>
+      </c>
+      <c r="F9">
+        <v>1.0</v>
+      </c>
+      <c r="G9" s="1">
+        <v>342828.21</v>
+      </c>
+      <c r="H9" s="1">
+        <v>17724.79</v>
+      </c>
+      <c r="I9" s="1">
+        <v>5.1701667141103</v>
+      </c>
+      <c r="J9">
+        <v>4.05</v>
+      </c>
+      <c r="K9" t="s">
+        <v>47</v>
+      </c>
+      <c r="L9" s="1">
+        <v>360553.0</v>
+      </c>
+      <c r="M9" s="1">
+        <v>374090.29</v>
+      </c>
+      <c r="N9" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
         <v>45</v>
-      </c>
-[...43 lines deleted...]
-        <v>47</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>49</v>
       </c>
       <c r="B10" s="1">
-        <v>1048000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="C10" s="1">
-        <v>99.068</v>
+        <v>99.961</v>
       </c>
       <c r="D10" s="1">
-        <v>99.46317271</v>
+        <v>99.87572727</v>
       </c>
       <c r="E10" t="s">
         <v>8</v>
       </c>
       <c r="F10">
         <v>1.0</v>
       </c>
       <c r="G10" s="1">
-        <v>1042374.05</v>
+        <v>1098633.0</v>
       </c>
       <c r="H10" s="1">
-        <v>-4141.41</v>
+        <v>938.0</v>
       </c>
       <c r="I10" s="1">
-        <v>-0.39730555456556</v>
+        <v>0.085378829873124</v>
       </c>
       <c r="J10">
-        <v>2.16</v>
+        <v>0.56</v>
       </c>
       <c r="K10" t="s">
         <v>50</v>
       </c>
       <c r="L10" s="1">
-        <v>1038232.64</v>
+        <v>1099571.0</v>
       </c>
       <c r="M10" s="1">
-        <v>1060843.6</v>
+        <v>1105688.81</v>
       </c>
       <c r="N10" s="1">
-        <v>0.7</v>
+        <v>0.65</v>
       </c>
       <c r="O10">
         <v>1</v>
       </c>
       <c r="Z10" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
         <v>52</v>
       </c>
       <c r="B11" s="1">
-        <v>700000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="C11" s="1">
-        <v>97.778</v>
+        <v>102.01</v>
       </c>
       <c r="D11" s="1">
-        <v>99.19042857</v>
+        <v>100.79033333</v>
       </c>
       <c r="E11" t="s">
         <v>8</v>
       </c>
       <c r="F11">
         <v>1.0</v>
       </c>
       <c r="G11" s="1">
-        <v>694333.0</v>
+        <v>1209484.0</v>
       </c>
       <c r="H11" s="1">
-        <v>-9887.0</v>
+        <v>14636.0</v>
       </c>
       <c r="I11" s="1">
-        <v>-1.4239565165418</v>
+        <v>1.210102820707</v>
       </c>
       <c r="J11">
-        <v>0.46</v>
+        <v>3.53</v>
       </c>
       <c r="K11" t="s">
         <v>53</v>
       </c>
       <c r="L11" s="1">
-        <v>684446.0</v>
+        <v>1224120.0</v>
       </c>
       <c r="M11" s="1">
-        <v>687667.92</v>
+        <v>1266420.0</v>
       </c>
       <c r="N11" s="1">
-        <v>0.45</v>
+        <v>0.75</v>
       </c>
       <c r="O11">
         <v>1</v>
       </c>
       <c r="Z11" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
+        <v>52</v>
+      </c>
+      <c r="B12" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>97.661</v>
+      </c>
+      <c r="D12" s="1">
+        <v>85.8945975</v>
+      </c>
+      <c r="E12" t="s">
+        <v>8</v>
+      </c>
+      <c r="F12">
+        <v>1.0</v>
+      </c>
+      <c r="G12" s="1">
+        <v>343578.39</v>
+      </c>
+      <c r="H12" s="1">
+        <v>47065.61</v>
+      </c>
+      <c r="I12" s="1">
+        <v>13.698652584058</v>
+      </c>
+      <c r="J12">
+        <v>0.46</v>
+      </c>
+      <c r="K12" t="s">
         <v>55</v>
       </c>
-      <c r="B12" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L12" s="1">
-        <v>689625.4</v>
+        <v>390644.0</v>
       </c>
       <c r="M12" s="1">
-        <v>693455.64</v>
+        <v>392470.03</v>
       </c>
       <c r="N12" s="1">
-        <v>0.46</v>
+        <v>0.23</v>
       </c>
       <c r="O12">
         <v>1</v>
       </c>
       <c r="Z12" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
+        <v>57</v>
+      </c>
+      <c r="B13" s="1">
+        <v>1148000.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>97.887</v>
+      </c>
+      <c r="D13" s="1">
+        <v>99.34747822</v>
+      </c>
+      <c r="E13" t="s">
+        <v>8</v>
+      </c>
+      <c r="F13">
+        <v>1.0</v>
+      </c>
+      <c r="G13" s="1">
+        <v>1140509.05</v>
+      </c>
+      <c r="H13" s="1">
+        <v>-16766.29</v>
+      </c>
+      <c r="I13" s="1">
+        <v>-1.470070754809</v>
+      </c>
+      <c r="J13">
+        <v>2.39</v>
+      </c>
+      <c r="K13" t="s">
         <v>58</v>
       </c>
-      <c r="B13" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L13" s="1">
-        <v>410087.94</v>
+        <v>1123742.76</v>
       </c>
       <c r="M13" s="1">
-        <v>412309.43</v>
+        <v>1151223.99</v>
       </c>
       <c r="N13" s="1">
-        <v>0.27</v>
+        <v>0.68</v>
       </c>
       <c r="O13">
         <v>1</v>
       </c>
       <c r="Z13" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
+        <v>60</v>
+      </c>
+      <c r="B14" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>96.197</v>
+      </c>
+      <c r="D14" s="1">
+        <v>99.19042857</v>
+      </c>
+      <c r="E14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F14">
+        <v>1.0</v>
+      </c>
+      <c r="G14" s="1">
+        <v>694333.0</v>
+      </c>
+      <c r="H14" s="1">
+        <v>-20954.0</v>
+      </c>
+      <c r="I14" s="1">
+        <v>-3.0178603062219</v>
+      </c>
+      <c r="J14">
+        <v>0.65</v>
+      </c>
+      <c r="K14" t="s">
         <v>61</v>
       </c>
-      <c r="B14" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L14" s="1">
-        <v>509660.0</v>
+        <v>673379.0</v>
       </c>
       <c r="M14" s="1">
-        <v>509844.93</v>
+        <v>677924.21</v>
       </c>
       <c r="N14" s="1">
-        <v>0.34</v>
+        <v>0.4</v>
       </c>
       <c r="O14">
         <v>1</v>
       </c>
       <c r="Z14" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
         <v>63</v>
       </c>
       <c r="B15" s="1">
-        <v>1672000.0</v>
+        <v>731000.0</v>
       </c>
       <c r="C15" s="1">
-        <v>100.669</v>
+        <v>93.869</v>
       </c>
       <c r="D15" s="1">
-        <v>99.58</v>
+        <v>93.7499357</v>
       </c>
       <c r="E15" t="s">
         <v>8</v>
       </c>
       <c r="F15">
         <v>1.0</v>
       </c>
       <c r="G15" s="1">
-        <v>1664977.6</v>
+        <v>685312.03</v>
       </c>
       <c r="H15" s="1">
-        <v>18208.08</v>
+        <v>870.36</v>
       </c>
       <c r="I15" s="1">
-        <v>1.0935930909821</v>
+        <v>0.127002002285</v>
       </c>
       <c r="J15">
-        <v>0.57</v>
+        <v>0.59</v>
       </c>
       <c r="K15" t="s">
         <v>64</v>
       </c>
       <c r="L15" s="1">
-        <v>1683185.68</v>
+        <v>686182.39</v>
       </c>
       <c r="M15" s="1">
-        <v>1692633.63</v>
+        <v>690530.84</v>
       </c>
       <c r="N15" s="1">
-        <v>1.12</v>
+        <v>0.41</v>
       </c>
       <c r="O15">
         <v>1</v>
       </c>
       <c r="Z15" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
         <v>66</v>
       </c>
       <c r="B16" s="1">
-        <v>600000.0</v>
+        <v>509000.0</v>
       </c>
       <c r="C16" s="1">
-        <v>100.963</v>
+        <v>98.976</v>
       </c>
       <c r="D16" s="1">
-        <v>100.61</v>
+        <v>99.55425147</v>
       </c>
       <c r="E16" t="s">
         <v>8</v>
       </c>
       <c r="F16">
         <v>1.0</v>
       </c>
       <c r="G16" s="1">
-        <v>603660.0</v>
+        <v>506731.14</v>
       </c>
       <c r="H16" s="1">
-        <v>2118.0</v>
+        <v>-2943.3</v>
       </c>
       <c r="I16" s="1">
-        <v>0.3508597554915</v>
+        <v>-0.58084056172273</v>
       </c>
       <c r="J16">
-        <v>0.47</v>
+        <v>0.75</v>
       </c>
       <c r="K16" t="s">
         <v>67</v>
       </c>
       <c r="L16" s="1">
-        <v>605778.0</v>
+        <v>503787.84</v>
       </c>
       <c r="M16" s="1">
-        <v>608613.62</v>
+        <v>507594.88</v>
       </c>
       <c r="N16" s="1">
-        <v>0.4</v>
+        <v>0.3</v>
       </c>
       <c r="O16">
         <v>1</v>
       </c>
       <c r="Z16" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
         <v>69</v>
       </c>
       <c r="B17" s="1">
-        <v>314000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C17" s="1">
-        <v>96.755</v>
+        <v>101.426</v>
       </c>
       <c r="D17" s="1">
-        <v>98.6381879</v>
+        <v>101.36833667</v>
       </c>
       <c r="E17" t="s">
         <v>8</v>
       </c>
       <c r="F17">
         <v>1.0</v>
       </c>
       <c r="G17" s="1">
-        <v>309723.91</v>
+        <v>608210.02</v>
       </c>
       <c r="H17" s="1">
-        <v>-5913.21</v>
+        <v>345.98</v>
       </c>
       <c r="I17" s="1">
-        <v>-1.9091874437463</v>
+        <v>0.056884955627663</v>
       </c>
       <c r="J17">
-        <v>2.26</v>
+        <v>0.32</v>
       </c>
       <c r="K17" t="s">
         <v>70</v>
       </c>
       <c r="L17" s="1">
-        <v>303810.7</v>
+        <v>608556.0</v>
       </c>
       <c r="M17" s="1">
-        <v>310916.56</v>
+        <v>610479.29</v>
       </c>
       <c r="N17" s="1">
-        <v>0.21</v>
+        <v>0.36</v>
       </c>
       <c r="O17">
         <v>1</v>
       </c>
       <c r="Z17" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
         <v>72</v>
       </c>
       <c r="B18" s="1">
-        <v>1500000.0</v>
+        <v>1872000.0</v>
       </c>
       <c r="C18" s="1">
-        <v>98.758</v>
+        <v>99.398</v>
       </c>
       <c r="D18" s="1">
-        <v>98.1092</v>
+        <v>99.58032051</v>
       </c>
       <c r="E18" t="s">
         <v>8</v>
       </c>
       <c r="F18">
         <v>1.0</v>
       </c>
       <c r="G18" s="1">
-        <v>1471638.0</v>
+        <v>1864143.6</v>
       </c>
       <c r="H18" s="1">
-        <v>9732.0</v>
+        <v>-3413.04</v>
       </c>
       <c r="I18" s="1">
-        <v>0.66130393479918</v>
+        <v>-0.18308889937449</v>
       </c>
       <c r="J18">
-        <v>0.46</v>
+        <v>0.8</v>
       </c>
       <c r="K18" t="s">
         <v>73</v>
       </c>
       <c r="L18" s="1">
-        <v>1481370.0</v>
+        <v>1860730.56</v>
       </c>
       <c r="M18" s="1">
-        <v>1488274.11</v>
+        <v>1875732.2</v>
       </c>
       <c r="N18" s="1">
-        <v>0.98</v>
+        <v>1.11</v>
       </c>
       <c r="O18">
         <v>1</v>
       </c>
       <c r="Z18" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
         <v>75</v>
       </c>
       <c r="B19" s="1">
-        <v>400000.0</v>
+        <v>314000.0</v>
       </c>
       <c r="C19" s="1">
-        <v>107.089</v>
+        <v>93.626</v>
       </c>
       <c r="D19" s="1">
-        <v>105.55</v>
+        <v>98.6381879</v>
       </c>
       <c r="E19" t="s">
         <v>8</v>
       </c>
       <c r="F19">
         <v>1.0</v>
       </c>
       <c r="G19" s="1">
-        <v>422200.0</v>
+        <v>309723.91</v>
       </c>
       <c r="H19" s="1">
-        <v>6156.0</v>
+        <v>-15738.27</v>
       </c>
       <c r="I19" s="1">
-        <v>1.4580767408811</v>
+        <v>-5.0813868390077</v>
       </c>
       <c r="J19">
-        <v>0.05</v>
-[...2 lines deleted...]
-        <v>217.81</v>
+        <v>2.48</v>
+      </c>
+      <c r="K19" t="s">
+        <v>76</v>
       </c>
       <c r="L19" s="1">
-        <v>428356.0</v>
+        <v>293985.64</v>
       </c>
       <c r="M19" s="1">
-        <v>428573.81</v>
+        <v>301784.02</v>
       </c>
       <c r="N19" s="1">
-        <v>0.28</v>
+        <v>0.18</v>
       </c>
       <c r="O19">
         <v>1</v>
       </c>
       <c r="Z19" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
+        <v>78</v>
+      </c>
+      <c r="B20" s="1">
+        <v>1600000.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>95.902</v>
+      </c>
+      <c r="D20" s="1">
+        <v>96.759375</v>
+      </c>
+      <c r="E20" t="s">
+        <v>8</v>
+      </c>
+      <c r="F20">
+        <v>1.0</v>
+      </c>
+      <c r="G20" s="1">
+        <v>1548150.0</v>
+      </c>
+      <c r="H20" s="1">
+        <v>-13718.0</v>
+      </c>
+      <c r="I20" s="1">
+        <v>-0.88608984917482</v>
+      </c>
+      <c r="J20">
+        <v>1.8</v>
+      </c>
+      <c r="K20" t="s">
+        <v>79</v>
+      </c>
+      <c r="L20" s="1">
+        <v>1534432.0</v>
+      </c>
+      <c r="M20" s="1">
+        <v>1563210.08</v>
+      </c>
+      <c r="N20" s="1">
+        <v>0.93</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
         <v>77</v>
-      </c>
-[...43 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
+        <v>81</v>
+      </c>
+      <c r="B21" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>107.242</v>
+      </c>
+      <c r="D21" s="1">
+        <v>106.219</v>
+      </c>
+      <c r="E21" t="s">
+        <v>8</v>
+      </c>
+      <c r="F21">
+        <v>1.0</v>
+      </c>
+      <c r="G21" s="1">
+        <v>637314.0</v>
+      </c>
+      <c r="H21" s="1">
+        <v>6138.0</v>
+      </c>
+      <c r="I21" s="1">
+        <v>0.9631045293215</v>
+      </c>
+      <c r="J21">
+        <v>0.47</v>
+      </c>
+      <c r="K21" t="s">
+        <v>82</v>
+      </c>
+      <c r="L21" s="1">
+        <v>643452.0</v>
+      </c>
+      <c r="M21" s="1">
+        <v>646283.51</v>
+      </c>
+      <c r="N21" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
         <v>80</v>
-      </c>
-[...43 lines deleted...]
-        <v>79</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
+        <v>84</v>
+      </c>
+      <c r="B22" s="1">
+        <v>1935000.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>98.271</v>
+      </c>
+      <c r="D22" s="1">
+        <v>100.91270646</v>
+      </c>
+      <c r="E22" t="s">
+        <v>8</v>
+      </c>
+      <c r="F22">
+        <v>1.0</v>
+      </c>
+      <c r="G22" s="1">
+        <v>1952660.87</v>
+      </c>
+      <c r="H22" s="1">
+        <v>-51117.02</v>
+      </c>
+      <c r="I22" s="1">
+        <v>-2.6178135069609</v>
+      </c>
+      <c r="J22">
+        <v>3.16</v>
+      </c>
+      <c r="K22" t="s">
+        <v>85</v>
+      </c>
+      <c r="L22" s="1">
+        <v>1901543.85</v>
+      </c>
+      <c r="M22" s="1">
+        <v>1962714.02</v>
+      </c>
+      <c r="N22" s="1">
+        <v>1.16</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
         <v>83</v>
-      </c>
-[...43 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
+        <v>87</v>
+      </c>
+      <c r="B23" s="1">
+        <v>803000.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>99.007</v>
+      </c>
+      <c r="D23" s="1">
+        <v>99.61516065</v>
+      </c>
+      <c r="E23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F23">
+        <v>1.0</v>
+      </c>
+      <c r="G23" s="1">
+        <v>799909.74</v>
+      </c>
+      <c r="H23" s="1">
+        <v>-4883.53</v>
+      </c>
+      <c r="I23" s="1">
+        <v>-0.61051013080551</v>
+      </c>
+      <c r="J23">
+        <v>0.66</v>
+      </c>
+      <c r="K23" t="s">
+        <v>88</v>
+      </c>
+      <c r="L23" s="1">
+        <v>795026.21</v>
+      </c>
+      <c r="M23" s="1">
+        <v>800295.9</v>
+      </c>
+      <c r="N23" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
         <v>86</v>
-      </c>
-[...43 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
+        <v>90</v>
+      </c>
+      <c r="B24" s="1">
+        <v>1044000.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>107.119</v>
+      </c>
+      <c r="D24" s="1">
+        <v>104.77638985</v>
+      </c>
+      <c r="E24" t="s">
+        <v>8</v>
+      </c>
+      <c r="F24">
+        <v>1.0</v>
+      </c>
+      <c r="G24" s="1">
+        <v>1093865.51</v>
+      </c>
+      <c r="H24" s="1">
+        <v>24456.85</v>
+      </c>
+      <c r="I24" s="1">
+        <v>2.2358187342427</v>
+      </c>
+      <c r="J24">
+        <v>0.12</v>
+      </c>
+      <c r="K24" t="s">
+        <v>91</v>
+      </c>
+      <c r="L24" s="1">
+        <v>1118322.36</v>
+      </c>
+      <c r="M24" s="1">
+        <v>1119588.35</v>
+      </c>
+      <c r="N24" s="1">
+        <v>0.66</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
         <v>89</v>
-      </c>
-[...43 lines deleted...]
-        <v>88</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
+        <v>93</v>
+      </c>
+      <c r="B25" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>91.602</v>
+      </c>
+      <c r="D25" s="1">
+        <v>91.62232</v>
+      </c>
+      <c r="E25" t="s">
+        <v>8</v>
+      </c>
+      <c r="F25">
+        <v>1.0</v>
+      </c>
+      <c r="G25" s="1">
+        <v>549733.92</v>
+      </c>
+      <c r="H25" s="1">
+        <v>-121.92</v>
+      </c>
+      <c r="I25" s="1">
+        <v>-0.022178002041424</v>
+      </c>
+      <c r="J25">
+        <v>1.02</v>
+      </c>
+      <c r="K25" t="s">
+        <v>94</v>
+      </c>
+      <c r="L25" s="1">
+        <v>549612.0</v>
+      </c>
+      <c r="M25" s="1">
+        <v>555727.07</v>
+      </c>
+      <c r="N25" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
         <v>92</v>
-      </c>
-[...43 lines deleted...]
-        <v>91</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
+        <v>96</v>
+      </c>
+      <c r="B26" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>103.427</v>
+      </c>
+      <c r="D26" s="1">
+        <v>105.51877778</v>
+      </c>
+      <c r="E26" t="s">
+        <v>8</v>
+      </c>
+      <c r="F26">
+        <v>1.0</v>
+      </c>
+      <c r="G26" s="1">
+        <v>949669.0</v>
+      </c>
+      <c r="H26" s="1">
+        <v>-18826.0</v>
+      </c>
+      <c r="I26" s="1">
+        <v>-1.9823749116798</v>
+      </c>
+      <c r="J26">
+        <v>2.2</v>
+      </c>
+      <c r="K26" t="s">
+        <v>97</v>
+      </c>
+      <c r="L26" s="1">
+        <v>930843.0</v>
+      </c>
+      <c r="M26" s="1">
+        <v>950676.9</v>
+      </c>
+      <c r="N26" s="1">
+        <v>0.56</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
         <v>95</v>
-      </c>
-[...43 lines deleted...]
-        <v>94</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
+        <v>99</v>
+      </c>
+      <c r="B27" s="1">
+        <v>891000.0</v>
+      </c>
+      <c r="C27" s="1">
+        <v>99.577</v>
+      </c>
+      <c r="D27" s="1">
+        <v>100.03071605</v>
+      </c>
+      <c r="E27" t="s">
+        <v>8</v>
+      </c>
+      <c r="F27">
+        <v>1.0</v>
+      </c>
+      <c r="G27" s="1">
+        <v>891273.68</v>
+      </c>
+      <c r="H27" s="1">
+        <v>-4042.61</v>
+      </c>
+      <c r="I27" s="1">
+        <v>-0.45357672853079</v>
+      </c>
+      <c r="J27">
+        <v>1.69</v>
+      </c>
+      <c r="K27" t="s">
+        <v>100</v>
+      </c>
+      <c r="L27" s="1">
+        <v>887231.07</v>
+      </c>
+      <c r="M27" s="1">
+        <v>902307.89</v>
+      </c>
+      <c r="N27" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
         <v>98</v>
-      </c>
-[...43 lines deleted...]
-        <v>97</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
+        <v>102</v>
+      </c>
+      <c r="B28" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>100.066</v>
+      </c>
+      <c r="D28" s="1">
+        <v>99.87727273</v>
+      </c>
+      <c r="E28" t="s">
+        <v>8</v>
+      </c>
+      <c r="F28">
+        <v>1.0</v>
+      </c>
+      <c r="G28" s="1">
+        <v>1098650.0</v>
+      </c>
+      <c r="H28" s="1">
+        <v>2076.0</v>
+      </c>
+      <c r="I28" s="1">
+        <v>0.18895917717198</v>
+      </c>
+      <c r="J28">
+        <v>1.07</v>
+      </c>
+      <c r="K28" t="s">
+        <v>103</v>
+      </c>
+      <c r="L28" s="1">
+        <v>1100726.0</v>
+      </c>
+      <c r="M28" s="1">
+        <v>1112509.56</v>
+      </c>
+      <c r="N28" s="1">
+        <v>0.66</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
         <v>101</v>
-      </c>
-[...43 lines deleted...]
-        <v>100</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
+        <v>105</v>
+      </c>
+      <c r="B29" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C29" s="1">
+        <v>107.098</v>
+      </c>
+      <c r="D29" s="1">
+        <v>107.962</v>
+      </c>
+      <c r="E29" t="s">
+        <v>8</v>
+      </c>
+      <c r="F29">
+        <v>1.0</v>
+      </c>
+      <c r="G29" s="1">
+        <v>647772.0</v>
+      </c>
+      <c r="H29" s="1">
+        <v>-5184.0</v>
+      </c>
+      <c r="I29" s="1">
+        <v>-0.80028158055612</v>
+      </c>
+      <c r="J29">
+        <v>1.22</v>
+      </c>
+      <c r="K29" t="s">
+        <v>106</v>
+      </c>
+      <c r="L29" s="1">
+        <v>642588.0</v>
+      </c>
+      <c r="M29" s="1">
+        <v>649892.35</v>
+      </c>
+      <c r="N29" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
         <v>104</v>
-      </c>
-[...43 lines deleted...]
-        <v>103</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
+        <v>108</v>
+      </c>
+      <c r="B30" s="1">
+        <v>846000.0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>99.838</v>
+      </c>
+      <c r="D30" s="1">
+        <v>99.298</v>
+      </c>
+      <c r="E30" t="s">
+        <v>8</v>
+      </c>
+      <c r="F30">
+        <v>1.0</v>
+      </c>
+      <c r="G30" s="1">
+        <v>840061.08</v>
+      </c>
+      <c r="H30" s="1">
+        <v>4568.4</v>
+      </c>
+      <c r="I30" s="1">
+        <v>0.54381759954883</v>
+      </c>
+      <c r="J30">
+        <v>1.19</v>
+      </c>
+      <c r="K30" t="s">
+        <v>109</v>
+      </c>
+      <c r="L30" s="1">
+        <v>844629.48</v>
+      </c>
+      <c r="M30" s="1">
+        <v>854688.77</v>
+      </c>
+      <c r="N30" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
         <v>107</v>
-      </c>
-[...43 lines deleted...]
-        <v>106</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
+        <v>111</v>
+      </c>
+      <c r="B31" s="1">
+        <v>133000.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>102.4</v>
+      </c>
+      <c r="D31" s="1">
+        <v>103.37567669</v>
+      </c>
+      <c r="E31" t="s">
+        <v>8</v>
+      </c>
+      <c r="F31">
+        <v>1.0</v>
+      </c>
+      <c r="G31" s="1">
+        <v>137489.65</v>
+      </c>
+      <c r="H31" s="1">
+        <v>-1297.65</v>
+      </c>
+      <c r="I31" s="1">
+        <v>-0.94381649818732</v>
+      </c>
+      <c r="J31">
+        <v>4.52</v>
+      </c>
+      <c r="K31" t="s">
+        <v>112</v>
+      </c>
+      <c r="L31" s="1">
+        <v>136192.0</v>
+      </c>
+      <c r="M31" s="1">
+        <v>142197.95</v>
+      </c>
+      <c r="N31" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
         <v>110</v>
-      </c>
-[...43 lines deleted...]
-        <v>109</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
+        <v>114</v>
+      </c>
+      <c r="B32" s="1">
+        <v>1424000.0</v>
+      </c>
+      <c r="C32" s="1">
+        <v>98.153</v>
+      </c>
+      <c r="D32" s="1">
+        <v>99.63892626</v>
+      </c>
+      <c r="E32" t="s">
+        <v>8</v>
+      </c>
+      <c r="F32">
+        <v>1.0</v>
+      </c>
+      <c r="G32" s="1">
+        <v>1418858.31</v>
+      </c>
+      <c r="H32" s="1">
+        <v>-21159.59</v>
+      </c>
+      <c r="I32" s="1">
+        <v>-1.4913109963743</v>
+      </c>
+      <c r="J32">
+        <v>1.74</v>
+      </c>
+      <c r="K32" t="s">
+        <v>115</v>
+      </c>
+      <c r="L32" s="1">
+        <v>1397698.72</v>
+      </c>
+      <c r="M32" s="1">
+        <v>1422423.65</v>
+      </c>
+      <c r="N32" s="1">
+        <v>0.84</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
         <v>113</v>
-      </c>
-[...43 lines deleted...]
-        <v>112</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" t="s">
+        <v>117</v>
+      </c>
+      <c r="B33" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="C33" s="1">
+        <v>97.525</v>
+      </c>
+      <c r="D33" s="1">
+        <v>99.26069727</v>
+      </c>
+      <c r="E33" t="s">
+        <v>8</v>
+      </c>
+      <c r="F33">
+        <v>1.0</v>
+      </c>
+      <c r="G33" s="1">
+        <v>1091867.67</v>
+      </c>
+      <c r="H33" s="1">
+        <v>-19092.67</v>
+      </c>
+      <c r="I33" s="1">
+        <v>-1.7486249043348</v>
+      </c>
+      <c r="J33">
+        <v>0.02</v>
+      </c>
+      <c r="K33">
+        <v>210.96</v>
+      </c>
+      <c r="L33" s="1">
+        <v>1072775.0</v>
+      </c>
+      <c r="M33" s="1">
+        <v>1072985.96</v>
+      </c>
+      <c r="N33" s="1">
+        <v>0.64</v>
+      </c>
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
         <v>116</v>
-      </c>
-[...43 lines deleted...]
-        <v>115</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" t="s">
         <v>119</v>
       </c>
       <c r="B34" s="1">
-        <v>1000000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C34" s="1">
-        <v>99.7</v>
+        <v>103.004</v>
       </c>
       <c r="D34" s="1">
-        <v>100.072667</v>
+        <v>105.1154</v>
       </c>
       <c r="E34" t="s">
         <v>8</v>
       </c>
       <c r="F34">
         <v>1.0</v>
       </c>
       <c r="G34" s="1">
-        <v>1000726.67</v>
+        <v>525577.0</v>
       </c>
       <c r="H34" s="1">
-        <v>-3726.67</v>
+        <v>-10557.0</v>
       </c>
       <c r="I34" s="1">
-        <v>-0.37239639071476</v>
+        <v>-2.0086495413612</v>
       </c>
       <c r="J34">
-        <v>1.2</v>
+        <v>0.72</v>
       </c>
       <c r="K34" t="s">
         <v>120</v>
       </c>
       <c r="L34" s="1">
-        <v>997000.0</v>
+        <v>515020.0</v>
       </c>
       <c r="M34" s="1">
-        <v>1009020.55</v>
+        <v>518630.53</v>
       </c>
       <c r="N34" s="1">
-        <v>0.67</v>
+        <v>0.31</v>
       </c>
       <c r="O34">
         <v>1</v>
       </c>
       <c r="Z34" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" t="s">
         <v>122</v>
       </c>
       <c r="B35" s="1">
-        <v>900000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="C35" s="1">
-        <v>100.192</v>
+        <v>98.551</v>
       </c>
       <c r="D35" s="1">
-        <v>101.00763667</v>
+        <v>99.94624273</v>
       </c>
       <c r="E35" t="s">
         <v>8</v>
       </c>
       <c r="F35">
         <v>1.0</v>
       </c>
       <c r="G35" s="1">
-        <v>909068.73</v>
+        <v>1099408.67</v>
       </c>
       <c r="H35" s="1">
-        <v>-7340.73</v>
+        <v>-15347.67</v>
       </c>
       <c r="I35" s="1">
-        <v>-0.80750000057751</v>
+        <v>-1.3959931751311</v>
       </c>
       <c r="J35">
-        <v>0.31</v>
+        <v>1.41</v>
       </c>
       <c r="K35" t="s">
         <v>123</v>
       </c>
       <c r="L35" s="1">
-        <v>901728.0</v>
+        <v>1084061.0</v>
       </c>
       <c r="M35" s="1">
-        <v>904474.23</v>
+        <v>1099622.99</v>
       </c>
       <c r="N35" s="1">
-        <v>0.6</v>
+        <v>0.65</v>
       </c>
       <c r="O35">
         <v>1</v>
       </c>
       <c r="Z35" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" t="s">
         <v>125</v>
       </c>
       <c r="B36" s="1">
-        <v>747000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="C36" s="1">
-        <v>99.331</v>
+        <v>99.101</v>
       </c>
       <c r="D36" s="1">
-        <v>100.09043641</v>
+        <v>100.829673</v>
       </c>
       <c r="E36" t="s">
         <v>8</v>
       </c>
       <c r="F36">
         <v>1.0</v>
       </c>
       <c r="G36" s="1">
-        <v>747675.56</v>
+        <v>1008296.73</v>
       </c>
       <c r="H36" s="1">
-        <v>-5672.99</v>
+        <v>-17286.73</v>
       </c>
       <c r="I36" s="1">
-        <v>-0.75875022583325</v>
+        <v>-1.7144486821851</v>
       </c>
       <c r="J36">
-        <v>2.14</v>
+        <v>0.52</v>
       </c>
       <c r="K36" t="s">
         <v>126</v>
       </c>
       <c r="L36" s="1">
-        <v>742002.57</v>
+        <v>991010.0</v>
       </c>
       <c r="M36" s="1">
-        <v>757970.28</v>
+        <v>996188.08</v>
       </c>
       <c r="N36" s="1">
-        <v>0.5</v>
+        <v>0.59</v>
       </c>
       <c r="O36">
         <v>1</v>
       </c>
       <c r="Z36" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" t="s">
         <v>128</v>
       </c>
       <c r="B37" s="1">
-        <v>600000.0</v>
+        <v>747000.0</v>
       </c>
       <c r="C37" s="1">
-        <v>101.639</v>
+        <v>97.577</v>
       </c>
       <c r="D37" s="1">
-        <v>100.0</v>
+        <v>100.09043641</v>
       </c>
       <c r="E37" t="s">
         <v>8</v>
       </c>
       <c r="F37">
         <v>1.0</v>
       </c>
       <c r="G37" s="1">
-        <v>600000.0</v>
+        <v>747675.56</v>
       </c>
       <c r="H37" s="1">
-        <v>9834.0</v>
+        <v>-18775.37</v>
       </c>
       <c r="I37" s="1">
-        <v>1.639</v>
+        <v>-2.5111654044169</v>
       </c>
       <c r="J37">
-        <v>0.41</v>
+        <v>2.35</v>
       </c>
       <c r="K37" t="s">
         <v>129</v>
       </c>
       <c r="L37" s="1">
-        <v>609834.0</v>
+        <v>728900.19</v>
       </c>
       <c r="M37" s="1">
-        <v>612301.0</v>
+        <v>746450.9</v>
       </c>
       <c r="N37" s="1">
-        <v>0.4</v>
+        <v>0.44</v>
       </c>
       <c r="O37">
         <v>1</v>
       </c>
       <c r="Z37" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" t="s">
         <v>131</v>
       </c>
       <c r="B38" s="1">
-        <v>800000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="C38" s="1">
-        <v>109.252</v>
+        <v>100.464</v>
       </c>
       <c r="D38" s="1">
-        <v>109.825</v>
+        <v>100.101</v>
       </c>
       <c r="E38" t="s">
         <v>8</v>
       </c>
       <c r="F38">
         <v>1.0</v>
       </c>
       <c r="G38" s="1">
-        <v>878600.0</v>
+        <v>700707.0</v>
       </c>
       <c r="H38" s="1">
-        <v>-4584.0</v>
+        <v>2541.0</v>
       </c>
       <c r="I38" s="1">
-        <v>-0.52173913043478</v>
+        <v>0.36263373992268</v>
       </c>
       <c r="J38">
-        <v>0.38</v>
+        <v>0.69</v>
       </c>
       <c r="K38" t="s">
         <v>132</v>
       </c>
       <c r="L38" s="1">
-        <v>874016.0</v>
+        <v>703248.0</v>
       </c>
       <c r="M38" s="1">
-        <v>877078.84</v>
+        <v>708073.17</v>
       </c>
       <c r="N38" s="1">
-        <v>0.58</v>
+        <v>0.42</v>
       </c>
       <c r="O38">
         <v>1</v>
       </c>
       <c r="Z38" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" t="s">
         <v>134</v>
       </c>
       <c r="B39" s="1">
-        <v>668000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="C39" s="1">
-        <v>102.747</v>
+        <v>109.063</v>
       </c>
       <c r="D39" s="1">
-        <v>100.33886377</v>
+        <v>109.6786</v>
       </c>
       <c r="E39" t="s">
         <v>8</v>
       </c>
       <c r="F39">
         <v>1.0</v>
       </c>
       <c r="G39" s="1">
-        <v>670263.61</v>
+        <v>1096786.0</v>
       </c>
       <c r="H39" s="1">
-        <v>16086.35</v>
+        <v>-6156.0</v>
       </c>
       <c r="I39" s="1">
-        <v>2.4000034851959</v>
+        <v>-0.56127631096677</v>
       </c>
       <c r="J39">
-        <v>0.55</v>
+        <v>0.85</v>
       </c>
       <c r="K39" t="s">
         <v>135</v>
       </c>
       <c r="L39" s="1">
-        <v>686349.96</v>
+        <v>1090630.0</v>
       </c>
       <c r="M39" s="1">
-        <v>690049.12</v>
+        <v>1099093.11</v>
       </c>
       <c r="N39" s="1">
-        <v>0.46</v>
+        <v>0.65</v>
       </c>
       <c r="O39">
         <v>1</v>
       </c>
       <c r="Z39" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" t="s">
         <v>137</v>
       </c>
       <c r="B40" s="1">
-        <v>2000000.0</v>
+        <v>768000.0</v>
       </c>
       <c r="C40" s="1">
-        <v>90.166</v>
+        <v>101.336</v>
       </c>
       <c r="D40" s="1">
-        <v>89.2751455</v>
+        <v>100.50385547</v>
       </c>
       <c r="E40" t="s">
         <v>8</v>
       </c>
       <c r="F40">
         <v>1.0</v>
       </c>
       <c r="G40" s="1">
-        <v>1785502.91</v>
+        <v>771869.61</v>
       </c>
       <c r="H40" s="1">
-        <v>17817.09</v>
+        <v>6390.87</v>
       </c>
       <c r="I40" s="1">
-        <v>0.99787515888171</v>
+        <v>0.82797274529308</v>
       </c>
       <c r="J40">
-        <v>1.51</v>
+        <v>0.81</v>
       </c>
       <c r="K40" t="s">
         <v>138</v>
       </c>
       <c r="L40" s="1">
-        <v>1803320.0</v>
+        <v>778260.48</v>
       </c>
       <c r="M40" s="1">
-        <v>1833593.97</v>
+        <v>784509.69</v>
       </c>
       <c r="N40" s="1">
-        <v>1.21</v>
+        <v>0.46</v>
       </c>
       <c r="O40">
         <v>1</v>
       </c>
       <c r="Z40" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" t="s">
         <v>140</v>
       </c>
       <c r="B41" s="1">
-        <v>782000.0</v>
+        <v>2800000.0</v>
       </c>
       <c r="C41" s="1">
-        <v>98.898</v>
+        <v>89.025</v>
       </c>
       <c r="D41" s="1">
-        <v>99.62663939</v>
+        <v>89.25921821</v>
       </c>
       <c r="E41" t="s">
         <v>8</v>
       </c>
       <c r="F41">
         <v>1.0</v>
       </c>
       <c r="G41" s="1">
-        <v>779080.32</v>
+        <v>2499258.11</v>
       </c>
       <c r="H41" s="1">
-        <v>-5697.96</v>
+        <v>-6558.11</v>
       </c>
       <c r="I41" s="1">
-        <v>-0.73137003383682</v>
+        <v>-0.26240226944787</v>
       </c>
       <c r="J41">
-        <v>2.08</v>
+        <v>1.65</v>
       </c>
       <c r="K41" t="s">
         <v>141</v>
       </c>
       <c r="L41" s="1">
-        <v>773382.36</v>
+        <v>2492700.0</v>
       </c>
       <c r="M41" s="1">
-        <v>789651.71</v>
+        <v>2538832.88</v>
       </c>
       <c r="N41" s="1">
-        <v>0.52</v>
+        <v>1.5</v>
       </c>
       <c r="O41">
         <v>1</v>
       </c>
       <c r="Z41" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" t="s">
         <v>143</v>
       </c>
       <c r="B42" s="1">
-        <v>800000.0</v>
+        <v>882000.0</v>
       </c>
       <c r="C42" s="1">
-        <v>98.822</v>
+        <v>97.308</v>
       </c>
       <c r="D42" s="1">
-        <v>99.5352725</v>
+        <v>99.39107937</v>
       </c>
       <c r="E42" t="s">
         <v>8</v>
       </c>
       <c r="F42">
         <v>1.0</v>
       </c>
       <c r="G42" s="1">
-        <v>796282.18</v>
+        <v>876629.32</v>
       </c>
       <c r="H42" s="1">
-        <v>-5706.18</v>
+        <v>-18372.76</v>
       </c>
       <c r="I42" s="1">
-        <v>-0.71660275004522</v>
+        <v>-2.0958413756912</v>
       </c>
       <c r="J42">
-        <v>2.52</v>
+        <v>2.29</v>
       </c>
       <c r="K42" t="s">
         <v>144</v>
       </c>
       <c r="L42" s="1">
-        <v>790576.0</v>
+        <v>858256.56</v>
       </c>
       <c r="M42" s="1">
-        <v>810696.55</v>
+        <v>878482.15</v>
       </c>
       <c r="N42" s="1">
-        <v>0.54</v>
+        <v>0.52</v>
       </c>
       <c r="O42">
         <v>1</v>
       </c>
       <c r="Z42" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" t="s">
         <v>146</v>
       </c>
       <c r="B43" s="1">
-        <v>700000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C43" s="1">
-        <v>99.312</v>
+        <v>97.03</v>
       </c>
       <c r="D43" s="1">
-        <v>100.43242857</v>
+        <v>99.5352725</v>
       </c>
       <c r="E43" t="s">
         <v>8</v>
       </c>
       <c r="F43">
         <v>1.0</v>
       </c>
       <c r="G43" s="1">
-        <v>703027.0</v>
+        <v>796282.18</v>
       </c>
       <c r="H43" s="1">
-        <v>-7843.0</v>
+        <v>-20042.18</v>
       </c>
       <c r="I43" s="1">
-        <v>-1.1156043793482</v>
+        <v>-2.5169695496639</v>
       </c>
       <c r="J43">
-        <v>0.5</v>
+        <v>2.73</v>
       </c>
       <c r="K43" t="s">
         <v>147</v>
       </c>
       <c r="L43" s="1">
-        <v>695184.0</v>
+        <v>776240.0</v>
       </c>
       <c r="M43" s="1">
-        <v>698676.81</v>
+        <v>798061.92</v>
       </c>
       <c r="N43" s="1">
-        <v>0.46</v>
+        <v>0.47</v>
       </c>
       <c r="O43">
         <v>1</v>
       </c>
       <c r="Z43" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" t="s">
         <v>149</v>
       </c>
       <c r="B44" s="1">
-        <v>600000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C44" s="1">
-        <v>109.598</v>
+        <v>98.085</v>
       </c>
       <c r="D44" s="1">
-        <v>109.11</v>
+        <v>100.165</v>
       </c>
       <c r="E44" t="s">
         <v>8</v>
       </c>
       <c r="F44">
         <v>1.0</v>
       </c>
       <c r="G44" s="1">
-        <v>654660.0</v>
+        <v>801320.0</v>
       </c>
       <c r="H44" s="1">
-        <v>2928.0</v>
+        <v>-16640.0</v>
       </c>
       <c r="I44" s="1">
-        <v>0.44725506369719</v>
+        <v>-2.0765736534718</v>
       </c>
       <c r="J44">
-        <v>1.55</v>
+        <v>0.74</v>
       </c>
       <c r="K44" t="s">
         <v>150</v>
       </c>
       <c r="L44" s="1">
-        <v>657588.0</v>
+        <v>784680.0</v>
       </c>
       <c r="M44" s="1">
-        <v>666859.98</v>
+        <v>790625.21</v>
       </c>
       <c r="N44" s="1">
-        <v>0.44</v>
+        <v>0.47</v>
       </c>
       <c r="O44">
         <v>1</v>
       </c>
       <c r="Z44" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" t="s">
         <v>152</v>
       </c>
       <c r="B45" s="1">
-        <v>800000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C45" s="1">
-        <v>96.791</v>
+        <v>109.108</v>
       </c>
       <c r="D45" s="1">
-        <v>98.8365</v>
+        <v>109.11</v>
       </c>
       <c r="E45" t="s">
         <v>8</v>
       </c>
       <c r="F45">
         <v>1.0</v>
       </c>
       <c r="G45" s="1">
-        <v>790692.0</v>
+        <v>654660.0</v>
       </c>
       <c r="H45" s="1">
-        <v>-16364.0</v>
+        <v>-12.0</v>
       </c>
       <c r="I45" s="1">
-        <v>-2.0695795581592</v>
+        <v>-0.001833012556136</v>
       </c>
       <c r="J45">
-        <v>2.67</v>
-[...2 lines deleted...]
-        <v>153</v>
+        <v>0.14</v>
+      </c>
+      <c r="K45">
+        <v>855.98</v>
       </c>
       <c r="L45" s="1">
-        <v>774328.0</v>
+        <v>654648.0</v>
       </c>
       <c r="M45" s="1">
-        <v>795654.03</v>
+        <v>655503.98</v>
       </c>
       <c r="N45" s="1">
-        <v>0.53</v>
+        <v>0.39</v>
       </c>
       <c r="O45">
         <v>1</v>
       </c>
       <c r="Z45" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" t="s">
+        <v>154</v>
+      </c>
+      <c r="B46" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C46" s="1">
+        <v>94.713</v>
+      </c>
+      <c r="D46" s="1">
+        <v>98.8365</v>
+      </c>
+      <c r="E46" t="s">
+        <v>8</v>
+      </c>
+      <c r="F46">
+        <v>1.0</v>
+      </c>
+      <c r="G46" s="1">
+        <v>790692.0</v>
+      </c>
+      <c r="H46" s="1">
+        <v>-32988.0</v>
+      </c>
+      <c r="I46" s="1">
+        <v>-4.1720417052405</v>
+      </c>
+      <c r="J46">
+        <v>2.89</v>
+      </c>
+      <c r="K46" t="s">
         <v>155</v>
       </c>
-      <c r="B46" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L46" s="1">
-        <v>738885.0</v>
+        <v>757704.0</v>
       </c>
       <c r="M46" s="1">
-        <v>757267.19</v>
+        <v>780794.41</v>
       </c>
       <c r="N46" s="1">
-        <v>0.5</v>
+        <v>0.46</v>
       </c>
       <c r="O46">
         <v>1</v>
       </c>
       <c r="Z46" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" t="s">
+        <v>157</v>
+      </c>
+      <c r="B47" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C47" s="1">
+        <v>104.208</v>
+      </c>
+      <c r="D47" s="1">
+        <v>104.82466667</v>
+      </c>
+      <c r="E47" t="s">
+        <v>8</v>
+      </c>
+      <c r="F47">
+        <v>1.0</v>
+      </c>
+      <c r="G47" s="1">
+        <v>943422.0</v>
+      </c>
+      <c r="H47" s="1">
+        <v>-5550.0</v>
+      </c>
+      <c r="I47" s="1">
+        <v>-0.58828392808308</v>
+      </c>
+      <c r="J47">
+        <v>2.91</v>
+      </c>
+      <c r="K47" t="s">
         <v>158</v>
       </c>
-      <c r="B47" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L47" s="1">
-        <v>405579.18</v>
+        <v>937872.0</v>
       </c>
       <c r="M47" s="1">
-        <v>410388.39</v>
+        <v>964058.3</v>
       </c>
       <c r="N47" s="1">
-        <v>0.27</v>
+        <v>0.57</v>
       </c>
       <c r="O47">
         <v>1</v>
       </c>
       <c r="Z47" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" t="s">
+        <v>160</v>
+      </c>
+      <c r="B48" s="1">
+        <v>389000.0</v>
+      </c>
+      <c r="C48" s="1">
+        <v>102.595</v>
+      </c>
+      <c r="D48" s="1">
+        <v>101.25988946</v>
+      </c>
+      <c r="E48" t="s">
+        <v>8</v>
+      </c>
+      <c r="F48">
+        <v>1.0</v>
+      </c>
+      <c r="G48" s="1">
+        <v>393900.97</v>
+      </c>
+      <c r="H48" s="1">
+        <v>5193.58</v>
+      </c>
+      <c r="I48" s="1">
+        <v>1.3184989110334</v>
+      </c>
+      <c r="J48">
+        <v>1.54</v>
+      </c>
+      <c r="K48" t="s">
         <v>161</v>
       </c>
-      <c r="B48" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L48" s="1">
-        <v>412249.44</v>
+        <v>399094.55</v>
       </c>
       <c r="M48" s="1">
-        <v>413085.52</v>
+        <v>405068.1</v>
       </c>
       <c r="N48" s="1">
-        <v>0.27</v>
+        <v>0.24</v>
       </c>
       <c r="O48">
         <v>1</v>
       </c>
       <c r="Z48" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" t="s">
         <v>163</v>
       </c>
       <c r="B49" s="1">
-        <v>841000.0</v>
+        <v>411000.0</v>
       </c>
       <c r="C49" s="1">
-        <v>102.399</v>
+        <v>98.916</v>
       </c>
       <c r="D49" s="1">
-        <v>100.2880654</v>
+        <v>99.254</v>
       </c>
       <c r="E49" t="s">
         <v>8</v>
       </c>
       <c r="F49">
         <v>1.0</v>
       </c>
       <c r="G49" s="1">
-        <v>843422.63</v>
+        <v>407933.94</v>
       </c>
       <c r="H49" s="1">
-        <v>17752.96</v>
+        <v>-1389.18</v>
       </c>
       <c r="I49" s="1">
-        <v>2.1048711960693</v>
+        <v>-0.34054043161988</v>
       </c>
       <c r="J49">
-        <v>0.99</v>
+        <v>0.46</v>
       </c>
       <c r="K49" t="s">
         <v>164</v>
       </c>
       <c r="L49" s="1">
-        <v>861175.59</v>
+        <v>406544.76</v>
       </c>
       <c r="M49" s="1">
-        <v>869470.38</v>
+        <v>408449.15</v>
       </c>
       <c r="N49" s="1">
-        <v>0.57</v>
+        <v>0.24</v>
       </c>
       <c r="O49">
         <v>1</v>
       </c>
       <c r="Z49" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" t="s">
         <v>166</v>
       </c>
       <c r="B50" s="1">
-        <v>400000.0</v>
+        <v>841000.0</v>
       </c>
       <c r="C50" s="1">
-        <v>102.326</v>
+        <v>100.764</v>
       </c>
       <c r="D50" s="1">
-        <v>100.3582</v>
+        <v>100.2880654</v>
       </c>
       <c r="E50" t="s">
         <v>8</v>
       </c>
       <c r="F50">
         <v>1.0</v>
       </c>
       <c r="G50" s="1">
-        <v>401432.8</v>
+        <v>843422.63</v>
       </c>
       <c r="H50" s="1">
-        <v>7871.2</v>
+        <v>4002.61</v>
       </c>
       <c r="I50" s="1">
-        <v>1.9607764985821</v>
+        <v>0.47456753679943</v>
       </c>
       <c r="J50">
-        <v>3.82</v>
+        <v>1.24</v>
       </c>
       <c r="K50" t="s">
         <v>167</v>
       </c>
       <c r="L50" s="1">
-        <v>409304.0</v>
+        <v>847425.24</v>
       </c>
       <c r="M50" s="1">
-        <v>424602.63</v>
+        <v>857839.82</v>
       </c>
       <c r="N50" s="1">
-        <v>0.28</v>
+        <v>0.51</v>
       </c>
       <c r="O50">
         <v>1</v>
       </c>
       <c r="Z50" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" t="s">
         <v>169</v>
       </c>
       <c r="B51" s="1">
-        <v>1300000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C51" s="1">
-        <v>100.749</v>
+        <v>100.947</v>
       </c>
       <c r="D51" s="1">
-        <v>101.70135077</v>
+        <v>100.51196</v>
       </c>
       <c r="E51" t="s">
         <v>8</v>
       </c>
       <c r="F51">
         <v>1.0</v>
       </c>
       <c r="G51" s="1">
-        <v>1322117.56</v>
+        <v>502559.8</v>
       </c>
       <c r="H51" s="1">
-        <v>-12380.56</v>
+        <v>2175.2</v>
       </c>
       <c r="I51" s="1">
-        <v>-0.93641899741503</v>
+        <v>0.43282411366767</v>
       </c>
       <c r="J51">
-        <v>0.43</v>
-[...2 lines deleted...]
-        <v>170</v>
+        <v>0.08</v>
+      </c>
+      <c r="K51">
+        <v>383.56</v>
       </c>
       <c r="L51" s="1">
-        <v>1309737.0</v>
+        <v>504735.0</v>
       </c>
       <c r="M51" s="1">
-        <v>1315319.88</v>
+        <v>505118.56</v>
       </c>
       <c r="N51" s="1">
-        <v>0.87</v>
+        <v>0.3</v>
       </c>
       <c r="O51">
         <v>1</v>
       </c>
       <c r="Z51" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" t="s">
+        <v>171</v>
+      </c>
+      <c r="B52" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="C52" s="1">
+        <v>99.09</v>
+      </c>
+      <c r="D52" s="1">
+        <v>101.392504</v>
+      </c>
+      <c r="E52" t="s">
+        <v>8</v>
+      </c>
+      <c r="F52">
+        <v>1.0</v>
+      </c>
+      <c r="G52" s="1">
+        <v>1520887.56</v>
+      </c>
+      <c r="H52" s="1">
+        <v>-34537.56</v>
+      </c>
+      <c r="I52" s="1">
+        <v>-2.2708818789997</v>
+      </c>
+      <c r="J52">
+        <v>0.69</v>
+      </c>
+      <c r="K52" t="s">
         <v>172</v>
       </c>
-      <c r="B52" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L52" s="1">
-        <v>734398.0</v>
+        <v>1486350.0</v>
       </c>
       <c r="M52" s="1">
-        <v>736615.47</v>
+        <v>1496690.75</v>
       </c>
       <c r="N52" s="1">
-        <v>0.49</v>
+        <v>0.89</v>
       </c>
       <c r="O52">
         <v>1</v>
       </c>
       <c r="Z52" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" t="s">
+        <v>174</v>
+      </c>
+      <c r="B53" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C53" s="1">
+        <v>103.382</v>
+      </c>
+      <c r="D53" s="1">
+        <v>103.83721625</v>
+      </c>
+      <c r="E53" t="s">
+        <v>8</v>
+      </c>
+      <c r="F53">
+        <v>1.0</v>
+      </c>
+      <c r="G53" s="1">
+        <v>830697.73</v>
+      </c>
+      <c r="H53" s="1">
+        <v>-3641.73</v>
+      </c>
+      <c r="I53" s="1">
+        <v>-0.43839411960353</v>
+      </c>
+      <c r="J53">
+        <v>0.61</v>
+      </c>
+      <c r="K53" t="s">
         <v>175</v>
       </c>
-      <c r="B53" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L53" s="1">
-        <v>507690.0</v>
+        <v>827056.0</v>
       </c>
       <c r="M53" s="1">
-        <v>508816.71</v>
+        <v>831921.75</v>
       </c>
       <c r="N53" s="1">
-        <v>0.34</v>
+        <v>0.49</v>
       </c>
       <c r="O53">
         <v>1</v>
       </c>
       <c r="Z53" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="A54" t="s">
+        <v>177</v>
+      </c>
+      <c r="B54" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C54" s="1">
+        <v>101.495</v>
+      </c>
+      <c r="D54" s="1">
+        <v>100.3015</v>
+      </c>
+      <c r="E54" t="s">
+        <v>8</v>
+      </c>
+      <c r="F54">
+        <v>1.0</v>
+      </c>
+      <c r="G54" s="1">
+        <v>601809.0</v>
+      </c>
+      <c r="H54" s="1">
+        <v>7161.0</v>
+      </c>
+      <c r="I54" s="1">
+        <v>1.1899124140716</v>
+      </c>
+      <c r="J54">
+        <v>0.6</v>
+      </c>
+      <c r="K54" t="s">
         <v>178</v>
       </c>
-      <c r="B54" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L54" s="1">
-        <v>743022.0</v>
+        <v>608970.0</v>
       </c>
       <c r="M54" s="1">
-        <v>743987.35</v>
+        <v>612543.29</v>
       </c>
       <c r="N54" s="1">
-        <v>0.49</v>
+        <v>0.36</v>
       </c>
       <c r="O54">
         <v>1</v>
       </c>
       <c r="Z54" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="55" spans="1:26">
       <c r="A55" t="s">
         <v>180</v>
       </c>
       <c r="B55" s="1">
-        <v>300000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C55" s="1">
-        <v>103.512</v>
+        <v>105.943</v>
       </c>
       <c r="D55" s="1">
-        <v>101.255</v>
+        <v>107.174</v>
       </c>
       <c r="E55" t="s">
         <v>8</v>
       </c>
       <c r="F55">
         <v>1.0</v>
       </c>
       <c r="G55" s="1">
-        <v>303765.0</v>
+        <v>857392.0</v>
       </c>
       <c r="H55" s="1">
-        <v>6771.0</v>
+        <v>-9848.0</v>
       </c>
       <c r="I55" s="1">
-        <v>2.2290257271246</v>
+        <v>-1.148599473753</v>
       </c>
       <c r="J55">
-        <v>0.61</v>
+        <v>0.59</v>
       </c>
       <c r="K55" t="s">
         <v>181</v>
       </c>
       <c r="L55" s="1">
-        <v>310536.0</v>
+        <v>847544.0</v>
       </c>
       <c r="M55" s="1">
-        <v>312354.58</v>
+        <v>852272.26</v>
       </c>
       <c r="N55" s="1">
-        <v>0.21</v>
+        <v>0.5</v>
       </c>
       <c r="O55">
         <v>1</v>
       </c>
       <c r="Z55" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="56" spans="1:26">
       <c r="A56" t="s">
         <v>183</v>
       </c>
       <c r="B56" s="1">
-        <v>600000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C56" s="1">
-        <v>107.161</v>
+        <v>102.603</v>
       </c>
       <c r="D56" s="1">
-        <v>109.243715</v>
+        <v>101.255</v>
       </c>
       <c r="E56" t="s">
         <v>8</v>
       </c>
       <c r="F56">
         <v>1.0</v>
       </c>
       <c r="G56" s="1">
-        <v>655462.29</v>
+        <v>303765.0</v>
       </c>
       <c r="H56" s="1">
-        <v>-12496.29</v>
+        <v>4044.0</v>
       </c>
       <c r="I56" s="1">
-        <v>-1.9064849634599</v>
+        <v>1.3312922818626</v>
       </c>
       <c r="J56">
-        <v>2.27</v>
+        <v>0.91</v>
       </c>
       <c r="K56" t="s">
         <v>184</v>
       </c>
       <c r="L56" s="1">
-        <v>642966.0</v>
+        <v>307809.0</v>
       </c>
       <c r="M56" s="1">
-        <v>656601.62</v>
+        <v>310536.86</v>
       </c>
       <c r="N56" s="1">
-        <v>0.43</v>
+        <v>0.18</v>
       </c>
       <c r="O56">
         <v>1</v>
       </c>
       <c r="Z56" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="57" spans="1:26">
       <c r="A57" t="s">
         <v>186</v>
       </c>
       <c r="B57" s="1">
-        <v>800000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C57" s="1">
-        <v>99.642</v>
+        <v>105.874</v>
       </c>
       <c r="D57" s="1">
-        <v>99.984</v>
+        <v>109.243715</v>
       </c>
       <c r="E57" t="s">
         <v>8</v>
       </c>
       <c r="F57">
         <v>1.0</v>
       </c>
       <c r="G57" s="1">
-        <v>799872.0</v>
+        <v>655462.29</v>
       </c>
       <c r="H57" s="1">
-        <v>-2736.0</v>
+        <v>-20218.29</v>
       </c>
       <c r="I57" s="1">
-        <v>-0.3420547287566</v>
+        <v>-3.0845847745108</v>
       </c>
       <c r="J57">
-        <v>0.67</v>
+        <v>2.6</v>
       </c>
       <c r="K57" t="s">
         <v>187</v>
       </c>
       <c r="L57" s="1">
-        <v>797136.0</v>
+        <v>635244.0</v>
       </c>
       <c r="M57" s="1">
-        <v>802483.95</v>
+        <v>650864.55</v>
       </c>
       <c r="N57" s="1">
-        <v>0.53</v>
+        <v>0.39</v>
       </c>
       <c r="O57">
         <v>1</v>
       </c>
       <c r="Z57" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="58" spans="1:26">
       <c r="A58" t="s">
         <v>189</v>
       </c>
       <c r="B58" s="1">
-        <v>504000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C58" s="1">
-        <v>100.435</v>
+        <v>98.268</v>
       </c>
       <c r="D58" s="1">
-        <v>99.934</v>
+        <v>99.984</v>
       </c>
       <c r="E58" t="s">
         <v>8</v>
       </c>
       <c r="F58">
         <v>1.0</v>
       </c>
       <c r="G58" s="1">
-        <v>503667.36</v>
+        <v>799872.0</v>
       </c>
       <c r="H58" s="1">
-        <v>2525.04</v>
+        <v>-13728.0</v>
       </c>
       <c r="I58" s="1">
-        <v>0.50133087837973</v>
+        <v>-1.7162746039366</v>
       </c>
       <c r="J58">
-        <v>0.55</v>
+        <v>0.92</v>
       </c>
       <c r="K58" t="s">
         <v>190</v>
       </c>
       <c r="L58" s="1">
-        <v>506192.4</v>
+        <v>786144.0</v>
       </c>
       <c r="M58" s="1">
-        <v>508974.76</v>
+        <v>793508.38</v>
       </c>
       <c r="N58" s="1">
-        <v>0.34</v>
+        <v>0.47</v>
       </c>
       <c r="O58">
         <v>1</v>
       </c>
       <c r="Z58" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="59" spans="1:26">
       <c r="A59" t="s">
         <v>192</v>
       </c>
       <c r="B59" s="1">
-        <v>400000.0</v>
+        <v>604000.0</v>
       </c>
       <c r="C59" s="1">
-        <v>101.706</v>
+        <v>99.393</v>
       </c>
       <c r="D59" s="1">
-        <v>100.0</v>
+        <v>99.86943046</v>
       </c>
       <c r="E59" t="s">
         <v>8</v>
       </c>
       <c r="F59">
         <v>1.0</v>
       </c>
       <c r="G59" s="1">
-        <v>400000.0</v>
+        <v>603211.36</v>
       </c>
       <c r="H59" s="1">
-        <v>6824.0</v>
+        <v>-2877.64</v>
       </c>
       <c r="I59" s="1">
-        <v>1.706</v>
+        <v>-0.47705334992365</v>
       </c>
       <c r="J59">
-        <v>0.93</v>
+        <v>0.76</v>
       </c>
       <c r="K59" t="s">
         <v>193</v>
       </c>
       <c r="L59" s="1">
-        <v>406824.0</v>
+        <v>600333.72</v>
       </c>
       <c r="M59" s="1">
-        <v>410557.15</v>
+        <v>604905.09</v>
       </c>
       <c r="N59" s="1">
-        <v>0.27</v>
+        <v>0.36</v>
       </c>
       <c r="O59">
         <v>1</v>
       </c>
       <c r="Z59" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="60" spans="1:26">
       <c r="A60" t="s">
         <v>195</v>
       </c>
       <c r="B60" s="1">
-        <v>1500000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C60" s="1">
-        <v>104.857</v>
+        <v>99.866</v>
       </c>
       <c r="D60" s="1">
-        <v>100.91250667</v>
+        <v>100.0</v>
       </c>
       <c r="E60" t="s">
         <v>8</v>
       </c>
       <c r="F60">
         <v>1.0</v>
       </c>
       <c r="G60" s="1">
-        <v>1513687.6</v>
+        <v>400000.0</v>
       </c>
       <c r="H60" s="1">
-        <v>59167.4</v>
+        <v>-536.0</v>
       </c>
       <c r="I60" s="1">
-        <v>3.9088250442165</v>
+        <v>-0.134</v>
       </c>
       <c r="J60">
-        <v>4.08</v>
+        <v>1.17</v>
       </c>
       <c r="K60" t="s">
         <v>196</v>
       </c>
       <c r="L60" s="1">
-        <v>1572855.0</v>
+        <v>399464.0</v>
       </c>
       <c r="M60" s="1">
-        <v>1634087.88</v>
+        <v>404151.18</v>
       </c>
       <c r="N60" s="1">
-        <v>1.08</v>
+        <v>0.24</v>
       </c>
       <c r="O60">
         <v>1</v>
       </c>
       <c r="Z60" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="61" spans="1:26">
       <c r="A61" t="s">
         <v>198</v>
       </c>
       <c r="B61" s="1">
-        <v>300000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="C61" s="1">
-        <v>99.774</v>
+        <v>103.908</v>
       </c>
       <c r="D61" s="1">
-        <v>99.895</v>
+        <v>101.28162353</v>
       </c>
       <c r="E61" t="s">
         <v>8</v>
       </c>
       <c r="F61">
         <v>1.0</v>
       </c>
       <c r="G61" s="1">
-        <v>299685.0</v>
+        <v>1721787.6</v>
       </c>
       <c r="H61" s="1">
-        <v>-363.0</v>
+        <v>44648.4</v>
       </c>
       <c r="I61" s="1">
-        <v>-0.12112718354272</v>
+        <v>2.5931421506346</v>
       </c>
       <c r="J61">
-        <v>1.27</v>
+        <v>4.4</v>
       </c>
       <c r="K61" t="s">
         <v>199</v>
       </c>
       <c r="L61" s="1">
-        <v>299322.0</v>
+        <v>1766436.0</v>
       </c>
       <c r="M61" s="1">
-        <v>303122.34</v>
+        <v>1841189.42</v>
       </c>
       <c r="N61" s="1">
-        <v>0.2</v>
+        <v>1.09</v>
       </c>
       <c r="O61">
         <v>1</v>
       </c>
       <c r="Z61" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="62" spans="1:26">
       <c r="A62" t="s">
         <v>201</v>
       </c>
       <c r="B62" s="1">
-        <v>1200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C62" s="1">
-        <v>86.34</v>
+        <v>98.839</v>
       </c>
       <c r="D62" s="1">
-        <v>86.06233333</v>
+        <v>99.895</v>
       </c>
       <c r="E62" t="s">
         <v>8</v>
       </c>
       <c r="F62">
         <v>1.0</v>
       </c>
       <c r="G62" s="1">
-        <v>1032748.0</v>
+        <v>299685.0</v>
       </c>
       <c r="H62" s="1">
-        <v>3332.0</v>
+        <v>-3168.0</v>
       </c>
       <c r="I62" s="1">
-        <v>0.3226343696623</v>
+        <v>-1.0571099654637</v>
       </c>
       <c r="J62">
-        <v>0.6</v>
+        <v>1.48</v>
       </c>
       <c r="K62" t="s">
         <v>202</v>
       </c>
       <c r="L62" s="1">
-        <v>1036080.0</v>
+        <v>296517.0</v>
       </c>
       <c r="M62" s="1">
-        <v>1043271.78</v>
+        <v>300955.36</v>
       </c>
       <c r="N62" s="1">
-        <v>0.69</v>
+        <v>0.18</v>
       </c>
       <c r="O62">
         <v>1</v>
       </c>
       <c r="Z62" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:26">
       <c r="A63" t="s">
         <v>204</v>
       </c>
       <c r="B63" s="1">
-        <v>400000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="C63" s="1">
-        <v>99.701</v>
+        <v>85.175</v>
       </c>
       <c r="D63" s="1">
-        <v>100.6852</v>
+        <v>86.06233333</v>
       </c>
       <c r="E63" t="s">
         <v>8</v>
       </c>
       <c r="F63">
         <v>1.0</v>
       </c>
       <c r="G63" s="1">
-        <v>402740.8</v>
+        <v>1032748.0</v>
       </c>
       <c r="H63" s="1">
-        <v>-3936.8</v>
+        <v>-10648.0</v>
       </c>
       <c r="I63" s="1">
-        <v>-0.97750215523235</v>
+        <v>-1.0310356447071</v>
       </c>
       <c r="J63">
-        <v>1.36</v>
-[...2 lines deleted...]
-        <v>205</v>
+        <v>0.01</v>
+      </c>
+      <c r="K63">
+        <v>164.38</v>
       </c>
       <c r="L63" s="1">
-        <v>398804.0</v>
+        <v>1022100.0</v>
       </c>
       <c r="M63" s="1">
-        <v>404261.53</v>
+        <v>1022264.38</v>
       </c>
       <c r="N63" s="1">
-        <v>0.27</v>
+        <v>0.61</v>
       </c>
       <c r="O63">
         <v>1</v>
       </c>
       <c r="Z63" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="64" spans="1:26">
       <c r="A64" t="s">
+        <v>206</v>
+      </c>
+      <c r="B64" s="1">
+        <v>2100000.0</v>
+      </c>
+      <c r="C64" s="1">
+        <v>98.726</v>
+      </c>
+      <c r="D64" s="1">
+        <v>99.77046667</v>
+      </c>
+      <c r="E64" t="s">
+        <v>8</v>
+      </c>
+      <c r="F64">
+        <v>1.0</v>
+      </c>
+      <c r="G64" s="1">
+        <v>2095179.8</v>
+      </c>
+      <c r="H64" s="1">
+        <v>-21933.8</v>
+      </c>
+      <c r="I64" s="1">
+        <v>-1.0468695813123</v>
+      </c>
+      <c r="J64">
+        <v>1.55</v>
+      </c>
+      <c r="K64" t="s">
         <v>207</v>
       </c>
-      <c r="B64" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L64" s="1">
-        <v>398144.0</v>
+        <v>2073246.0</v>
       </c>
       <c r="M64" s="1">
-        <v>399548.11</v>
+        <v>2105867.92</v>
       </c>
       <c r="N64" s="1">
-        <v>0.26</v>
+        <v>1.25</v>
       </c>
       <c r="O64">
         <v>1</v>
       </c>
       <c r="Z64" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="65" spans="1:26">
       <c r="A65" t="s">
+        <v>209</v>
+      </c>
+      <c r="B65" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C65" s="1">
+        <v>98.484</v>
+      </c>
+      <c r="D65" s="1">
+        <v>100.2218</v>
+      </c>
+      <c r="E65" t="s">
+        <v>8</v>
+      </c>
+      <c r="F65">
+        <v>1.0</v>
+      </c>
+      <c r="G65" s="1">
+        <v>501109.0</v>
+      </c>
+      <c r="H65" s="1">
+        <v>-8689.0</v>
+      </c>
+      <c r="I65" s="1">
+        <v>-1.7339540898288</v>
+      </c>
+      <c r="J65">
+        <v>0.55</v>
+      </c>
+      <c r="K65" t="s">
         <v>210</v>
       </c>
-      <c r="B65" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L65" s="1">
-        <v>422539.52</v>
+        <v>492420.0</v>
       </c>
       <c r="M65" s="1">
-        <v>425390.26</v>
+        <v>495159.73</v>
       </c>
       <c r="N65" s="1">
-        <v>0.28</v>
+        <v>0.29</v>
       </c>
       <c r="O65">
         <v>1</v>
       </c>
       <c r="Z65" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
     </row>
     <row r="66" spans="1:26">
       <c r="A66" t="s">
+        <v>212</v>
+      </c>
+      <c r="B66" s="1">
+        <v>516000.0</v>
+      </c>
+      <c r="C66" s="1">
+        <v>99.184</v>
+      </c>
+      <c r="D66" s="1">
+        <v>99.63176744</v>
+      </c>
+      <c r="E66" t="s">
+        <v>8</v>
+      </c>
+      <c r="F66">
+        <v>1.0</v>
+      </c>
+      <c r="G66" s="1">
+        <v>514099.92</v>
+      </c>
+      <c r="H66" s="1">
+        <v>-2310.48</v>
+      </c>
+      <c r="I66" s="1">
+        <v>-0.4494223613184</v>
+      </c>
+      <c r="J66">
+        <v>0.91</v>
+      </c>
+      <c r="K66" t="s">
         <v>213</v>
       </c>
-      <c r="B66" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L66" s="1">
-        <v>627401.28</v>
+        <v>511789.44</v>
       </c>
       <c r="M66" s="1">
-        <v>650005.49</v>
+        <v>516504.12</v>
       </c>
       <c r="N66" s="1">
-        <v>0.43</v>
+        <v>0.31</v>
       </c>
       <c r="O66">
         <v>1</v>
       </c>
       <c r="Z66" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
     <row r="67" spans="1:26">
       <c r="A67" t="s">
+        <v>215</v>
+      </c>
+      <c r="B67" s="1">
+        <v>727000.0</v>
+      </c>
+      <c r="C67" s="1">
+        <v>98.52</v>
+      </c>
+      <c r="D67" s="1">
+        <v>99.70013067</v>
+      </c>
+      <c r="E67" t="s">
+        <v>8</v>
+      </c>
+      <c r="F67">
+        <v>1.0</v>
+      </c>
+      <c r="G67" s="1">
+        <v>724819.95</v>
+      </c>
+      <c r="H67" s="1">
+        <v>-8579.55</v>
+      </c>
+      <c r="I67" s="1">
+        <v>-1.1836801677437</v>
+      </c>
+      <c r="J67">
+        <v>0.21</v>
+      </c>
+      <c r="K67" t="s">
         <v>216</v>
       </c>
-      <c r="B67" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L67" s="1">
-        <v>497925.0</v>
+        <v>716240.4</v>
       </c>
       <c r="M67" s="1">
-        <v>511022.92</v>
+        <v>717756.64</v>
       </c>
       <c r="N67" s="1">
-        <v>0.34</v>
+        <v>0.42</v>
       </c>
       <c r="O67">
         <v>1</v>
       </c>
       <c r="Z67" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
     </row>
     <row r="68" spans="1:26">
       <c r="A68" t="s">
+        <v>218</v>
+      </c>
+      <c r="B68" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C68" s="1">
+        <v>98.66</v>
+      </c>
+      <c r="D68" s="1">
+        <v>100.096834</v>
+      </c>
+      <c r="E68" t="s">
+        <v>8</v>
+      </c>
+      <c r="F68">
+        <v>1.0</v>
+      </c>
+      <c r="G68" s="1">
+        <v>500484.17</v>
+      </c>
+      <c r="H68" s="1">
+        <v>-7184.17</v>
+      </c>
+      <c r="I68" s="1">
+        <v>-1.435444002155</v>
+      </c>
+      <c r="J68">
+        <v>2.85</v>
+      </c>
+      <c r="K68" t="s">
         <v>219</v>
       </c>
-      <c r="B68" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L68" s="1">
-        <v>1582336.56</v>
+        <v>493300.0</v>
       </c>
       <c r="M68" s="1">
-        <v>1606699.66</v>
+        <v>507565.56</v>
       </c>
       <c r="N68" s="1">
-        <v>1.06</v>
+        <v>0.3</v>
       </c>
       <c r="O68">
         <v>1</v>
       </c>
       <c r="Z68" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
     </row>
     <row r="69" spans="1:26">
       <c r="A69" t="s">
+        <v>221</v>
+      </c>
+      <c r="B69" s="1">
+        <v>1192000.0</v>
+      </c>
+      <c r="C69" s="1">
+        <v>97.527</v>
+      </c>
+      <c r="D69" s="1">
+        <v>99.89429614</v>
+      </c>
+      <c r="E69" t="s">
+        <v>8</v>
+      </c>
+      <c r="F69">
+        <v>1.0</v>
+      </c>
+      <c r="G69" s="1">
+        <v>1190740.01</v>
+      </c>
+      <c r="H69" s="1">
+        <v>-28218.17</v>
+      </c>
+      <c r="I69" s="1">
+        <v>-2.3698011121672</v>
+      </c>
+      <c r="J69">
+        <v>1.75</v>
+      </c>
+      <c r="K69" t="s">
         <v>222</v>
       </c>
-      <c r="B69" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L69" s="1">
-        <v>1000645.48</v>
+        <v>1162521.84</v>
       </c>
       <c r="M69" s="1">
-        <v>1031657.08</v>
+        <v>1183353.43</v>
       </c>
       <c r="N69" s="1">
-        <v>0.68</v>
+        <v>0.7</v>
       </c>
       <c r="O69">
         <v>1</v>
       </c>
       <c r="Z69" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
     </row>
     <row r="70" spans="1:26">
       <c r="A70" t="s">
+        <v>224</v>
+      </c>
+      <c r="B70" s="1">
+        <v>1009000.0</v>
+      </c>
+      <c r="C70" s="1">
+        <v>96.955</v>
+      </c>
+      <c r="D70" s="1">
+        <v>100.01720416</v>
+      </c>
+      <c r="E70" t="s">
+        <v>8</v>
+      </c>
+      <c r="F70">
+        <v>1.0</v>
+      </c>
+      <c r="G70" s="1">
+        <v>1009173.59</v>
+      </c>
+      <c r="H70" s="1">
+        <v>-30897.64</v>
+      </c>
+      <c r="I70" s="1">
+        <v>-3.0616774265763</v>
+      </c>
+      <c r="J70">
+        <v>3.31</v>
+      </c>
+      <c r="K70" t="s">
         <v>225</v>
       </c>
-      <c r="B70" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L70" s="1">
-        <v>800136.0</v>
+        <v>978275.95</v>
       </c>
       <c r="M70" s="1">
-        <v>804267.51</v>
+        <v>1011657.21</v>
       </c>
       <c r="N70" s="1">
-        <v>0.53</v>
+        <v>0.6</v>
       </c>
       <c r="O70">
         <v>1</v>
       </c>
       <c r="Z70" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
     </row>
     <row r="71" spans="1:26">
       <c r="A71" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="B71" s="1">
         <v>900000.0</v>
       </c>
       <c r="C71" s="1">
-        <v>98.929</v>
+        <v>98.155</v>
       </c>
       <c r="D71" s="1">
-        <v>99.631</v>
+        <v>100.27576556</v>
       </c>
       <c r="E71" t="s">
         <v>8</v>
       </c>
       <c r="F71">
         <v>1.0</v>
       </c>
       <c r="G71" s="1">
-        <v>896679.0</v>
+        <v>902481.89</v>
       </c>
       <c r="H71" s="1">
-        <v>-6318.0</v>
+        <v>-19086.89</v>
       </c>
       <c r="I71" s="1">
-        <v>-0.7045999739037</v>
+        <v>-2.1149332979967</v>
       </c>
       <c r="J71">
-        <v>1.44</v>
+        <v>0.74</v>
       </c>
       <c r="K71" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="L71" s="1">
-        <v>890361.0</v>
+        <v>883395.0</v>
       </c>
       <c r="M71" s="1">
-        <v>903306.21</v>
+        <v>890098.77</v>
       </c>
       <c r="N71" s="1">
-        <v>0.6</v>
+        <v>0.53</v>
       </c>
       <c r="O71">
         <v>1</v>
       </c>
       <c r="Z71" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
     </row>
     <row r="72" spans="1:26">
       <c r="A72" t="s">
+        <v>230</v>
+      </c>
+      <c r="B72" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C72" s="1">
+        <v>98.203</v>
+      </c>
+      <c r="D72" s="1">
+        <v>99.5055</v>
+      </c>
+      <c r="E72" t="s">
+        <v>8</v>
+      </c>
+      <c r="F72">
+        <v>1.0</v>
+      </c>
+      <c r="G72" s="1">
+        <v>995055.0</v>
+      </c>
+      <c r="H72" s="1">
+        <v>-13025.0</v>
+      </c>
+      <c r="I72" s="1">
+        <v>-1.3089728708463</v>
+      </c>
+      <c r="J72">
+        <v>1.71</v>
+      </c>
+      <c r="K72" t="s">
         <v>231</v>
       </c>
-      <c r="B72" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L72" s="1">
-        <v>1124934.65</v>
+        <v>982030.0</v>
       </c>
       <c r="M72" s="1">
-        <v>1128600.4</v>
+        <v>999170.41</v>
       </c>
       <c r="N72" s="1">
-        <v>0.75</v>
+        <v>0.59</v>
       </c>
       <c r="O72">
         <v>1</v>
       </c>
       <c r="Z72" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
     </row>
     <row r="73" spans="1:26">
       <c r="A73" t="s">
+        <v>233</v>
+      </c>
+      <c r="B73" s="1">
+        <v>1215000.0</v>
+      </c>
+      <c r="C73" s="1">
+        <v>99.574</v>
+      </c>
+      <c r="D73" s="1">
+        <v>99.74030041</v>
+      </c>
+      <c r="E73" t="s">
+        <v>8</v>
+      </c>
+      <c r="F73">
+        <v>1.0</v>
+      </c>
+      <c r="G73" s="1">
+        <v>1211844.65</v>
+      </c>
+      <c r="H73" s="1">
+        <v>-2020.55</v>
+      </c>
+      <c r="I73" s="1">
+        <v>-0.16673341752179</v>
+      </c>
+      <c r="J73">
+        <v>0.57</v>
+      </c>
+      <c r="K73" t="s">
         <v>234</v>
       </c>
-      <c r="B73" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L73" s="1">
-        <v>1107326.0</v>
+        <v>1209824.1</v>
       </c>
       <c r="M73" s="1">
-        <v>1115131.48</v>
+        <v>1216689.68</v>
       </c>
       <c r="N73" s="1">
-        <v>0.74</v>
+        <v>0.72</v>
       </c>
       <c r="O73">
         <v>1</v>
       </c>
       <c r="Z73" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
     </row>
     <row r="74" spans="1:26">
       <c r="A74" t="s">
+        <v>236</v>
+      </c>
+      <c r="B74" s="1">
+        <v>1458000.0</v>
+      </c>
+      <c r="C74" s="1">
+        <v>97.672</v>
+      </c>
+      <c r="D74" s="1">
+        <v>99.17154527</v>
+      </c>
+      <c r="E74" t="s">
+        <v>8</v>
+      </c>
+      <c r="F74">
+        <v>1.0</v>
+      </c>
+      <c r="G74" s="1">
+        <v>1445921.13</v>
+      </c>
+      <c r="H74" s="1">
+        <v>-21863.37</v>
+      </c>
+      <c r="I74" s="1">
+        <v>-1.5120721003641</v>
+      </c>
+      <c r="J74">
+        <v>0.55</v>
+      </c>
+      <c r="K74" t="s">
         <v>237</v>
       </c>
-      <c r="B74" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L74" s="1">
-        <v>1241973.08</v>
+        <v>1424057.76</v>
       </c>
       <c r="M74" s="1">
-        <v>1246630.26</v>
+        <v>1432096.73</v>
       </c>
       <c r="N74" s="1">
-        <v>0.82</v>
+        <v>0.85</v>
       </c>
       <c r="O74">
         <v>1</v>
       </c>
       <c r="Z74" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
     </row>
     <row r="75" spans="1:26">
       <c r="A75" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="B75" s="1">
         <v>2050000.0</v>
       </c>
       <c r="C75" s="1">
-        <v>100.946</v>
+        <v>100.729</v>
       </c>
       <c r="D75" s="1">
         <v>96.98605268</v>
       </c>
       <c r="E75" t="s">
         <v>8</v>
       </c>
       <c r="F75">
         <v>1.0</v>
       </c>
       <c r="G75" s="1">
         <v>1988214.08</v>
       </c>
       <c r="H75" s="1">
-        <v>81178.92</v>
+        <v>76730.42</v>
       </c>
       <c r="I75" s="1">
-        <v>4.0830069969125</v>
+        <v>3.8592634853486</v>
       </c>
       <c r="J75">
-        <v>0.52</v>
+        <v>0.8</v>
       </c>
       <c r="K75" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="L75" s="1">
-        <v>2069393.0</v>
+        <v>2064944.5</v>
       </c>
       <c r="M75" s="1">
-        <v>2080008.07</v>
+        <v>2081372.58</v>
       </c>
       <c r="N75" s="1">
-        <v>1.37</v>
+        <v>1.23</v>
       </c>
       <c r="O75">
         <v>1</v>
       </c>
       <c r="Z75" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
     </row>
     <row r="76" spans="1:26">
       <c r="A76" t="s">
+        <v>242</v>
+      </c>
+      <c r="B76" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C76" s="1">
+        <v>91.094</v>
+      </c>
+      <c r="D76" s="1">
+        <v>84.247467</v>
+      </c>
+      <c r="E76" t="s">
+        <v>8</v>
+      </c>
+      <c r="F76">
+        <v>1.0</v>
+      </c>
+      <c r="G76" s="1">
+        <v>842474.67</v>
+      </c>
+      <c r="H76" s="1">
+        <v>68465.33</v>
+      </c>
+      <c r="I76" s="1">
+        <v>8.1266929960043</v>
+      </c>
+      <c r="J76">
+        <v>1.63</v>
+      </c>
+      <c r="K76" t="s">
         <v>243</v>
       </c>
-      <c r="B76" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L76" s="1">
-        <v>823455.0</v>
+        <v>910940.0</v>
       </c>
       <c r="M76" s="1">
-        <v>837093.7</v>
+        <v>927275.62</v>
       </c>
       <c r="N76" s="1">
         <v>0.55</v>
       </c>
       <c r="O76">
         <v>1</v>
       </c>
       <c r="Z76" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
     </row>
     <row r="77" spans="1:26">
       <c r="A77" t="s">
+        <v>245</v>
+      </c>
+      <c r="B77" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C77" s="1">
+        <v>101.324</v>
+      </c>
+      <c r="D77" s="1">
+        <v>100.5422</v>
+      </c>
+      <c r="E77" t="s">
+        <v>8</v>
+      </c>
+      <c r="F77">
+        <v>1.0</v>
+      </c>
+      <c r="G77" s="1">
+        <v>804337.6</v>
+      </c>
+      <c r="H77" s="1">
+        <v>6254.4</v>
+      </c>
+      <c r="I77" s="1">
+        <v>0.77758393987798</v>
+      </c>
+      <c r="J77">
+        <v>2.1</v>
+      </c>
+      <c r="K77" t="s">
         <v>246</v>
       </c>
-      <c r="B77" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L77" s="1">
-        <v>717500.0</v>
+        <v>810592.0</v>
       </c>
       <c r="M77" s="1">
-        <v>730505.14</v>
+        <v>827408.44</v>
       </c>
       <c r="N77" s="1">
-        <v>0.48</v>
+        <v>0.49</v>
       </c>
       <c r="O77">
         <v>1</v>
       </c>
       <c r="Z77" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
     </row>
     <row r="78" spans="1:26">
       <c r="A78" t="s">
+        <v>248</v>
+      </c>
+      <c r="B78" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="C78" s="1">
+        <v>100.007</v>
+      </c>
+      <c r="D78" s="1">
+        <v>100.26783333</v>
+      </c>
+      <c r="E78" t="s">
+        <v>8</v>
+      </c>
+      <c r="F78">
+        <v>1.0</v>
+      </c>
+      <c r="G78" s="1">
+        <v>1203214.0</v>
+      </c>
+      <c r="H78" s="1">
+        <v>-3130.0</v>
+      </c>
+      <c r="I78" s="1">
+        <v>-0.26013660080418</v>
+      </c>
+      <c r="J78">
+        <v>0.08</v>
+      </c>
+      <c r="K78" t="s">
         <v>249</v>
       </c>
-      <c r="B78" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L78" s="1">
-        <v>704984.0</v>
+        <v>1200084.0</v>
       </c>
       <c r="M78" s="1">
-        <v>711271.34</v>
+        <v>1201089.97</v>
       </c>
       <c r="N78" s="1">
-        <v>0.47</v>
+        <v>0.71</v>
       </c>
       <c r="O78">
         <v>1</v>
       </c>
       <c r="Z78" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
     </row>
     <row r="79" spans="1:26">
       <c r="A79" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="B79" s="1">
         <v>1200000.0</v>
       </c>
       <c r="C79" s="1">
-        <v>99.431</v>
+        <v>98.407</v>
       </c>
       <c r="D79" s="1">
         <v>99.70225</v>
       </c>
       <c r="E79" t="s">
         <v>8</v>
       </c>
       <c r="F79">
         <v>1.0</v>
       </c>
       <c r="G79" s="1">
         <v>1196427.0</v>
       </c>
       <c r="H79" s="1">
-        <v>-3255.0</v>
+        <v>-15543.0</v>
       </c>
       <c r="I79" s="1">
-        <v>-0.27206005882515</v>
+        <v>-1.2991181242148</v>
       </c>
       <c r="J79">
-        <v>0.72</v>
+        <v>0.96</v>
       </c>
       <c r="K79" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="L79" s="1">
-        <v>1193172.0</v>
+        <v>1180884.0</v>
       </c>
       <c r="M79" s="1">
-        <v>1201802.14</v>
+        <v>1192349.75</v>
       </c>
       <c r="N79" s="1">
-        <v>0.79</v>
+        <v>0.71</v>
       </c>
       <c r="O79">
         <v>1</v>
       </c>
       <c r="Z79" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
     </row>
     <row r="80" spans="1:26">
       <c r="A80" t="s">
+        <v>254</v>
+      </c>
+      <c r="B80" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C80" s="1">
+        <v>97.571</v>
+      </c>
+      <c r="D80" s="1">
+        <v>100.00554333</v>
+      </c>
+      <c r="E80" t="s">
+        <v>8</v>
+      </c>
+      <c r="F80">
+        <v>1.0</v>
+      </c>
+      <c r="G80" s="1">
+        <v>900049.89</v>
+      </c>
+      <c r="H80" s="1">
+        <v>-21910.89</v>
+      </c>
+      <c r="I80" s="1">
+        <v>-2.4344083859618</v>
+      </c>
+      <c r="J80">
+        <v>1.15</v>
+      </c>
+      <c r="K80" t="s">
         <v>255</v>
       </c>
-      <c r="B80" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L80" s="1">
-        <v>791656.0</v>
+        <v>878139.0</v>
       </c>
       <c r="M80" s="1">
-        <v>799349.15</v>
+        <v>888495.16</v>
       </c>
       <c r="N80" s="1">
         <v>0.53</v>
       </c>
       <c r="O80">
         <v>1</v>
       </c>
       <c r="Z80" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
     </row>
     <row r="81" spans="1:26">
       <c r="A81" t="s">
+        <v>257</v>
+      </c>
+      <c r="B81" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C81" s="1">
+        <v>100.741</v>
+      </c>
+      <c r="D81" s="1">
+        <v>99.83557143</v>
+      </c>
+      <c r="E81" t="s">
+        <v>8</v>
+      </c>
+      <c r="F81">
+        <v>1.0</v>
+      </c>
+      <c r="G81" s="1">
+        <v>698849.0</v>
+      </c>
+      <c r="H81" s="1">
+        <v>6338.0</v>
+      </c>
+      <c r="I81" s="1">
+        <v>0.90691980671075</v>
+      </c>
+      <c r="J81">
+        <v>1.23</v>
+      </c>
+      <c r="K81" t="s">
         <v>258</v>
       </c>
-      <c r="B81" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L81" s="1">
-        <v>611808.0</v>
+        <v>705187.0</v>
       </c>
       <c r="M81" s="1">
-        <v>617434.03</v>
+        <v>713790.77</v>
       </c>
       <c r="N81" s="1">
-        <v>0.41</v>
+        <v>0.42</v>
       </c>
       <c r="O81">
         <v>1</v>
       </c>
       <c r="Z81" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="82" spans="1:26">
       <c r="A82" t="s">
+        <v>260</v>
+      </c>
+      <c r="B82" s="1">
+        <v>998000.0</v>
+      </c>
+      <c r="C82" s="1">
+        <v>99.974</v>
+      </c>
+      <c r="D82" s="1">
+        <v>99.80337074</v>
+      </c>
+      <c r="E82" t="s">
+        <v>8</v>
+      </c>
+      <c r="F82">
+        <v>1.0</v>
+      </c>
+      <c r="G82" s="1">
+        <v>996037.64</v>
+      </c>
+      <c r="H82" s="1">
+        <v>1702.88</v>
+      </c>
+      <c r="I82" s="1">
+        <v>0.17096542656761</v>
+      </c>
+      <c r="J82">
+        <v>0.63</v>
+      </c>
+      <c r="K82" t="s">
         <v>261</v>
       </c>
-      <c r="B82" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L82" s="1">
-        <v>908713.14</v>
+        <v>997740.52</v>
       </c>
       <c r="M82" s="1">
-        <v>912145.22</v>
+        <v>1003991.69</v>
       </c>
       <c r="N82" s="1">
-        <v>0.6</v>
+        <v>0.59</v>
       </c>
       <c r="O82">
         <v>1</v>
       </c>
       <c r="Z82" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
     </row>
     <row r="83" spans="1:26">
       <c r="A83" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="B83" s="1">
         <v>600000.0</v>
       </c>
       <c r="C83" s="1">
-        <v>99.586</v>
+        <v>99.158</v>
       </c>
       <c r="D83" s="1">
         <v>99.92916667</v>
       </c>
       <c r="E83" t="s">
         <v>8</v>
       </c>
       <c r="F83">
         <v>1.0</v>
       </c>
       <c r="G83" s="1">
         <v>599575.0</v>
       </c>
       <c r="H83" s="1">
-        <v>-2059.0</v>
+        <v>-4627.0</v>
       </c>
       <c r="I83" s="1">
-        <v>-0.34340991535671</v>
+        <v>-0.77171329691865</v>
       </c>
       <c r="J83">
-        <v>0.24</v>
+        <v>0.51</v>
       </c>
       <c r="K83" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="L83" s="1">
-        <v>597516.0</v>
+        <v>594948.0</v>
       </c>
       <c r="M83" s="1">
-        <v>598983.12</v>
+        <v>598021.97</v>
       </c>
       <c r="N83" s="1">
-        <v>0.4</v>
+        <v>0.35</v>
       </c>
       <c r="O83">
         <v>1</v>
       </c>
       <c r="Z83" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="84" spans="1:26">
       <c r="A84" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="B84" s="1">
         <v>280000.0</v>
       </c>
       <c r="C84" s="1">
-        <v>99.453</v>
+        <v>97.528</v>
       </c>
       <c r="D84" s="1">
         <v>100.00810357</v>
       </c>
       <c r="E84" t="s">
         <v>8</v>
       </c>
       <c r="F84">
         <v>1.0</v>
       </c>
       <c r="G84" s="1">
         <v>280022.69</v>
       </c>
       <c r="H84" s="1">
-        <v>-1554.29</v>
+        <v>-6944.29</v>
       </c>
       <c r="I84" s="1">
-        <v>-0.55505859185911</v>
+        <v>-2.4799026107492</v>
       </c>
       <c r="J84">
-        <v>1.89</v>
+        <v>2.12</v>
       </c>
       <c r="K84" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="L84" s="1">
-        <v>278468.4</v>
+        <v>273078.4</v>
       </c>
       <c r="M84" s="1">
-        <v>283772.83</v>
+        <v>279002.13</v>
       </c>
       <c r="N84" s="1">
-        <v>0.19</v>
+        <v>0.17</v>
       </c>
       <c r="O84">
         <v>1</v>
       </c>
       <c r="Z84" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="85" spans="1:26">
       <c r="A85" t="s">
+        <v>269</v>
+      </c>
+      <c r="B85" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C85" s="1">
+        <v>98.146</v>
+      </c>
+      <c r="D85" s="1">
+        <v>98.66814286</v>
+      </c>
+      <c r="E85" t="s">
+        <v>8</v>
+      </c>
+      <c r="F85">
+        <v>1.0</v>
+      </c>
+      <c r="G85" s="1">
+        <v>690677.0</v>
+      </c>
+      <c r="H85" s="1">
+        <v>-3655.0</v>
+      </c>
+      <c r="I85" s="1">
+        <v>-0.52919092426706</v>
+      </c>
+      <c r="J85">
+        <v>1.69</v>
+      </c>
+      <c r="K85" t="s">
         <v>270</v>
       </c>
-      <c r="B85" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L85" s="1">
-        <v>596076.0</v>
+        <v>687022.0</v>
       </c>
       <c r="M85" s="1">
-        <v>604689.7</v>
+        <v>698835.7</v>
       </c>
       <c r="N85" s="1">
-        <v>0.4</v>
+        <v>0.41</v>
       </c>
       <c r="O85">
         <v>1</v>
       </c>
       <c r="Z85" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="86" spans="1:26">
       <c r="A86" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="B86" s="1">
         <v>400000.0</v>
       </c>
       <c r="C86" s="1">
-        <v>101.482</v>
+        <v>100.406</v>
       </c>
       <c r="D86" s="1">
         <v>101.62</v>
       </c>
       <c r="E86" t="s">
         <v>8</v>
       </c>
       <c r="F86">
         <v>1.0</v>
       </c>
       <c r="G86" s="1">
         <v>406480.0</v>
       </c>
       <c r="H86" s="1">
-        <v>-552.0</v>
+        <v>-4856.0</v>
       </c>
       <c r="I86" s="1">
-        <v>-0.13580003936233</v>
+        <v>-1.194646723086</v>
       </c>
       <c r="J86">
-        <v>0.65</v>
-[...2 lines deleted...]
-        <v>274</v>
+        <v>0.18</v>
+      </c>
+      <c r="K86">
+        <v>736.44</v>
       </c>
       <c r="L86" s="1">
-        <v>405928.0</v>
+        <v>401624.0</v>
       </c>
       <c r="M86" s="1">
-        <v>408530.08</v>
+        <v>402360.44</v>
       </c>
       <c r="N86" s="1">
-        <v>0.27</v>
+        <v>0.24</v>
       </c>
       <c r="O86">
         <v>1</v>
       </c>
       <c r="Z86" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="87" spans="1:26">
       <c r="A87" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="B87" s="1">
-        <v>487000.0</v>
+        <v>587000.0</v>
       </c>
       <c r="C87" s="1">
-        <v>100.898</v>
+        <v>99.675</v>
       </c>
       <c r="D87" s="1">
-        <v>100.0</v>
+        <v>99.97955707</v>
       </c>
       <c r="E87" t="s">
         <v>8</v>
       </c>
       <c r="F87">
         <v>1.0</v>
       </c>
       <c r="G87" s="1">
-        <v>487000.0</v>
+        <v>586880.0</v>
       </c>
       <c r="H87" s="1">
-        <v>4373.26</v>
+        <v>-1787.75</v>
       </c>
       <c r="I87" s="1">
-        <v>0.898</v>
+        <v>-0.30461934296619</v>
       </c>
       <c r="J87">
-        <v>0.79</v>
+        <v>1.06</v>
       </c>
       <c r="K87" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="L87" s="1">
-        <v>491373.26</v>
+        <v>585092.25</v>
       </c>
       <c r="M87" s="1">
-        <v>495228.86</v>
+        <v>591288.65</v>
       </c>
       <c r="N87" s="1">
-        <v>0.33</v>
+        <v>0.35</v>
       </c>
       <c r="O87">
         <v>1</v>
       </c>
       <c r="Z87" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="88" spans="1:26">
       <c r="A88" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="B88" s="1">
         <v>900000.0</v>
       </c>
       <c r="C88" s="1">
-        <v>101.79</v>
+        <v>100.498</v>
       </c>
       <c r="D88" s="1">
         <v>99.942</v>
       </c>
       <c r="E88" t="s">
         <v>8</v>
       </c>
       <c r="F88">
         <v>1.0</v>
       </c>
       <c r="G88" s="1">
         <v>899478.0</v>
       </c>
       <c r="H88" s="1">
-        <v>16632.0</v>
+        <v>5004.0</v>
       </c>
       <c r="I88" s="1">
-        <v>1.849072462028</v>
+        <v>0.55632266714695</v>
       </c>
       <c r="J88">
-        <v>0.88</v>
+        <v>1.11</v>
       </c>
       <c r="K88" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="L88" s="1">
-        <v>916110.0</v>
+        <v>904482.0</v>
       </c>
       <c r="M88" s="1">
-        <v>924065.14</v>
+        <v>914492.96</v>
       </c>
       <c r="N88" s="1">
-        <v>0.61</v>
+        <v>0.54</v>
       </c>
       <c r="O88">
         <v>1</v>
       </c>
       <c r="Z88" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" t="s">
-        <v>282</v>
+        <v>280</v>
       </c>
       <c r="B89" s="1">
-        <v>700000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C89" s="1">
-        <v>95.407</v>
+        <v>95.703</v>
       </c>
       <c r="D89" s="1">
-        <v>94.61294429</v>
+        <v>94.75545125</v>
       </c>
       <c r="E89" t="s">
         <v>8</v>
       </c>
       <c r="F89">
         <v>1.0</v>
       </c>
       <c r="G89" s="1">
-        <v>662290.61</v>
+        <v>758043.61</v>
       </c>
       <c r="H89" s="1">
-        <v>5558.39</v>
+        <v>7580.39</v>
       </c>
       <c r="I89" s="1">
-        <v>0.83926752336108</v>
+        <v>0.99999391855569</v>
       </c>
       <c r="J89">
-        <v>0.49</v>
+        <v>0.53</v>
       </c>
       <c r="K89" t="s">
-        <v>283</v>
+        <v>281</v>
       </c>
       <c r="L89" s="1">
-        <v>667849.0</v>
+        <v>765624.0</v>
       </c>
       <c r="M89" s="1">
-        <v>671289.07</v>
+        <v>769870.58</v>
       </c>
       <c r="N89" s="1">
-        <v>0.44</v>
+        <v>0.46</v>
       </c>
       <c r="O89">
         <v>1</v>
       </c>
       <c r="Z89" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="90" spans="1:26">
       <c r="A90" t="s">
-        <v>285</v>
+        <v>283</v>
       </c>
       <c r="B90" s="1">
-        <v>1100000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="C90" s="1">
-        <v>101.852</v>
+        <v>100.837</v>
       </c>
       <c r="D90" s="1">
-        <v>100.55165909</v>
+        <v>100.5901875</v>
       </c>
       <c r="E90" t="s">
         <v>8</v>
       </c>
       <c r="F90">
         <v>1.0</v>
       </c>
       <c r="G90" s="1">
-        <v>1106068.25</v>
+        <v>1207082.25</v>
       </c>
       <c r="H90" s="1">
-        <v>14303.75</v>
+        <v>2961.75</v>
       </c>
       <c r="I90" s="1">
-        <v>1.2932068161255</v>
+        <v>0.24536439004053</v>
       </c>
       <c r="J90">
-        <v>0.27</v>
+        <v>0.51</v>
       </c>
       <c r="K90" t="s">
-        <v>286</v>
+        <v>94</v>
       </c>
       <c r="L90" s="1">
-        <v>1120372.0</v>
+        <v>1210044.0</v>
       </c>
       <c r="M90" s="1">
-        <v>1123291.52</v>
+        <v>1216159.07</v>
       </c>
       <c r="N90" s="1">
-        <v>0.74</v>
+        <v>0.72</v>
       </c>
       <c r="O90">
         <v>1</v>
       </c>
       <c r="Z90" t="s">
-        <v>284</v>
+        <v>282</v>
       </c>
     </row>
     <row r="91" spans="1:26">
       <c r="A91" t="s">
-        <v>288</v>
+        <v>285</v>
       </c>
       <c r="B91" s="1">
-        <v>2100000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="C91" s="1">
-        <v>98.366</v>
+        <v>97.708</v>
       </c>
       <c r="D91" s="1">
-        <v>98.42609524</v>
+        <v>98.34945833</v>
       </c>
       <c r="E91" t="s">
         <v>8</v>
       </c>
       <c r="F91">
         <v>1.0</v>
       </c>
       <c r="G91" s="1">
-        <v>2066948.0</v>
+        <v>2360387.0</v>
       </c>
       <c r="H91" s="1">
-        <v>-1262.0</v>
+        <v>-15395.0</v>
       </c>
       <c r="I91" s="1">
-        <v>-0.061056204606986</v>
+        <v>-0.65222355486621</v>
       </c>
       <c r="J91">
-        <v>2.43</v>
+        <v>2.67</v>
       </c>
       <c r="K91" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="L91" s="1">
-        <v>2065686.0</v>
+        <v>2344992.0</v>
       </c>
       <c r="M91" s="1">
-        <v>2116819.56</v>
+        <v>2409101.59</v>
       </c>
       <c r="N91" s="1">
-        <v>1.4</v>
+        <v>1.43</v>
       </c>
       <c r="O91">
         <v>1</v>
       </c>
       <c r="Z91" t="s">
-        <v>287</v>
+        <v>284</v>
       </c>
     </row>
     <row r="92" spans="1:26">
       <c r="A92" t="s">
-        <v>291</v>
+        <v>288</v>
       </c>
       <c r="B92" s="1">
-        <v>600000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C92" s="1">
-        <v>99.016</v>
+        <v>96.716</v>
       </c>
       <c r="D92" s="1">
-        <v>95.396</v>
+        <v>97.291295</v>
       </c>
       <c r="E92" t="s">
         <v>8</v>
       </c>
       <c r="F92">
         <v>1.0</v>
       </c>
       <c r="G92" s="1">
-        <v>572376.0</v>
+        <v>778330.36</v>
       </c>
       <c r="H92" s="1">
-        <v>21720.0</v>
+        <v>-4602.36</v>
       </c>
       <c r="I92" s="1">
-        <v>3.7947083735167</v>
+        <v>-0.59131189486171</v>
       </c>
       <c r="J92">
-        <v>0.47</v>
+        <v>0.74</v>
       </c>
       <c r="K92" t="s">
-        <v>292</v>
+        <v>150</v>
       </c>
       <c r="L92" s="1">
-        <v>594096.0</v>
+        <v>773728.0</v>
       </c>
       <c r="M92" s="1">
-        <v>596900.79</v>
+        <v>779673.21</v>
       </c>
       <c r="N92" s="1">
-        <v>0.39</v>
+        <v>0.46</v>
       </c>
       <c r="O92">
         <v>1</v>
       </c>
       <c r="Z92" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="93" spans="1:26">
       <c r="A93" t="s">
+        <v>290</v>
+      </c>
+      <c r="B93" s="1">
+        <v>521000.0</v>
+      </c>
+      <c r="C93" s="1">
+        <v>98.056</v>
+      </c>
+      <c r="D93" s="1">
+        <v>99.68758157</v>
+      </c>
+      <c r="E93" t="s">
+        <v>8</v>
+      </c>
+      <c r="F93">
+        <v>1.0</v>
+      </c>
+      <c r="G93" s="1">
+        <v>519372.3</v>
+      </c>
+      <c r="H93" s="1">
+        <v>-8500.54</v>
+      </c>
+      <c r="I93" s="1">
+        <v>-1.6366949103755</v>
+      </c>
+      <c r="J93">
+        <v>2.63</v>
+      </c>
+      <c r="K93" t="s">
         <v>291</v>
       </c>
-      <c r="B93" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L93" s="1">
-        <v>692307.0</v>
+        <v>510871.76</v>
       </c>
       <c r="M93" s="1">
-        <v>695579.26</v>
+        <v>524556.93</v>
       </c>
       <c r="N93" s="1">
-        <v>0.46</v>
+        <v>0.31</v>
       </c>
       <c r="O93">
         <v>1</v>
       </c>
       <c r="Z93" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
     </row>
     <row r="94" spans="1:26">
       <c r="A94" t="s">
-        <v>296</v>
+        <v>293</v>
       </c>
       <c r="B94" s="1">
-        <v>521000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C94" s="1">
-        <v>98.949</v>
+        <v>98.302</v>
       </c>
       <c r="D94" s="1">
-        <v>99.68758157</v>
+        <v>99.996</v>
       </c>
       <c r="E94" t="s">
         <v>8</v>
       </c>
       <c r="F94">
         <v>1.0</v>
       </c>
       <c r="G94" s="1">
-        <v>519372.3</v>
+        <v>499980.0</v>
       </c>
       <c r="H94" s="1">
-        <v>-3848.01</v>
+        <v>-8470.0</v>
       </c>
       <c r="I94" s="1">
-        <v>-0.74089627036328</v>
+        <v>-1.6940677627105</v>
       </c>
       <c r="J94">
-        <v>2.42</v>
+        <v>2.67</v>
       </c>
       <c r="K94" t="s">
-        <v>297</v>
+        <v>294</v>
       </c>
       <c r="L94" s="1">
-        <v>515524.29</v>
+        <v>491510.0</v>
       </c>
       <c r="M94" s="1">
-        <v>528142.48</v>
+        <v>504879.86</v>
       </c>
       <c r="N94" s="1">
-        <v>0.35</v>
+        <v>0.3</v>
       </c>
       <c r="O94">
         <v>1</v>
       </c>
       <c r="Z94" t="s">
-        <v>295</v>
+        <v>292</v>
       </c>
     </row>
     <row r="95" spans="1:26">
       <c r="A95" t="s">
-        <v>299</v>
+        <v>296</v>
       </c>
       <c r="B95" s="1">
-        <v>500000.0</v>
+        <v>757000.0</v>
       </c>
       <c r="C95" s="1">
-        <v>99.676</v>
+        <v>98.905</v>
       </c>
       <c r="D95" s="1">
-        <v>99.996</v>
+        <v>99.3595218</v>
       </c>
       <c r="E95" t="s">
         <v>8</v>
       </c>
       <c r="F95">
         <v>1.0</v>
       </c>
       <c r="G95" s="1">
-        <v>499980.0</v>
+        <v>752151.58</v>
       </c>
       <c r="H95" s="1">
-        <v>-1600.0</v>
+        <v>-3440.73</v>
       </c>
       <c r="I95" s="1">
-        <v>-0.32001280051202</v>
+        <v>-0.45745167483395</v>
       </c>
       <c r="J95">
-        <v>2.42</v>
+        <v>0.87</v>
       </c>
       <c r="K95" t="s">
-        <v>300</v>
+        <v>297</v>
       </c>
       <c r="L95" s="1">
-        <v>498380.0</v>
+        <v>748710.85</v>
       </c>
       <c r="M95" s="1">
-        <v>510489.59</v>
+        <v>755321.64</v>
       </c>
       <c r="N95" s="1">
-        <v>0.34</v>
+        <v>0.45</v>
       </c>
       <c r="O95">
         <v>1</v>
       </c>
       <c r="Z95" t="s">
-        <v>298</v>
+        <v>295</v>
       </c>
     </row>
     <row r="96" spans="1:26">
       <c r="A96" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="B96" s="1">
-        <v>657000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C96" s="1">
-        <v>100.233</v>
+        <v>95.291</v>
       </c>
       <c r="D96" s="1">
-        <v>99.394</v>
+        <v>93.8125</v>
       </c>
       <c r="E96" t="s">
         <v>8</v>
       </c>
       <c r="F96">
         <v>1.0</v>
       </c>
       <c r="G96" s="1">
-        <v>653018.58</v>
+        <v>750500.0</v>
       </c>
       <c r="H96" s="1">
-        <v>5512.23</v>
+        <v>11828.0</v>
       </c>
       <c r="I96" s="1">
-        <v>0.84411533895406</v>
+        <v>1.5760159893404</v>
       </c>
       <c r="J96">
-        <v>0.64</v>
+        <v>1.22</v>
       </c>
       <c r="K96" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
       <c r="L96" s="1">
-        <v>658530.81</v>
+        <v>762328.0</v>
       </c>
       <c r="M96" s="1">
-        <v>662715.81</v>
+        <v>772122.52</v>
       </c>
       <c r="N96" s="1">
-        <v>0.44</v>
+        <v>0.46</v>
       </c>
       <c r="O96">
         <v>1</v>
       </c>
       <c r="Z96" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
     </row>
     <row r="97" spans="1:26">
       <c r="A97" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="B97" s="1">
-        <v>700000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="C97" s="1">
-        <v>95.87</v>
+        <v>98.181</v>
       </c>
       <c r="D97" s="1">
-        <v>93.6</v>
+        <v>99.89361588</v>
       </c>
       <c r="E97" t="s">
         <v>8</v>
       </c>
       <c r="F97">
         <v>1.0</v>
       </c>
       <c r="G97" s="1">
-        <v>655200.0</v>
+        <v>1698191.47</v>
       </c>
       <c r="H97" s="1">
-        <v>15890.0</v>
+        <v>-29114.47</v>
       </c>
       <c r="I97" s="1">
-        <v>2.4252136752137</v>
+        <v>-1.7144397739791</v>
       </c>
       <c r="J97">
-        <v>1.12</v>
+        <v>3.58</v>
       </c>
       <c r="K97" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="L97" s="1">
-        <v>671090.0</v>
+        <v>1669077.0</v>
       </c>
       <c r="M97" s="1">
-        <v>678943.42</v>
+        <v>1729898.58</v>
       </c>
       <c r="N97" s="1">
-        <v>0.45</v>
+        <v>1.02</v>
       </c>
       <c r="O97">
         <v>1</v>
       </c>
       <c r="Z97" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
     </row>
     <row r="98" spans="1:26">
       <c r="A98" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="B98" s="1">
-        <v>1500000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C98" s="1">
-        <v>99.483</v>
+        <v>100.754</v>
       </c>
       <c r="D98" s="1">
-        <v>100.08276467</v>
+        <v>102.751625</v>
       </c>
       <c r="E98" t="s">
         <v>8</v>
       </c>
       <c r="F98">
         <v>1.0</v>
       </c>
       <c r="G98" s="1">
-        <v>1501241.47</v>
+        <v>822013.0</v>
       </c>
       <c r="H98" s="1">
-        <v>-8996.47</v>
+        <v>-15981.0</v>
       </c>
       <c r="I98" s="1">
-        <v>-0.59926868393797</v>
+        <v>-1.9441298373627</v>
       </c>
       <c r="J98">
-        <v>3.33</v>
+        <v>3.85</v>
       </c>
       <c r="K98" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="L98" s="1">
-        <v>1492245.0</v>
+        <v>806032.0</v>
       </c>
       <c r="M98" s="1">
-        <v>1542248.42</v>
+        <v>836864.88</v>
       </c>
       <c r="N98" s="1">
-        <v>1.02</v>
+        <v>0.5</v>
       </c>
       <c r="O98">
         <v>1</v>
       </c>
       <c r="Z98" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="99" spans="1:26">
       <c r="A99" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
       <c r="B99" s="1">
-        <v>700000.0</v>
+        <v>560000.0</v>
       </c>
       <c r="C99" s="1">
-        <v>101.862</v>
+        <v>98.796</v>
       </c>
       <c r="D99" s="1">
-        <v>103.012</v>
+        <v>99.56446429</v>
       </c>
       <c r="E99" t="s">
         <v>8</v>
       </c>
       <c r="F99">
         <v>1.0</v>
       </c>
       <c r="G99" s="1">
-        <v>721084.0</v>
+        <v>557561.0</v>
       </c>
       <c r="H99" s="1">
-        <v>-8050.0</v>
+        <v>-4303.4</v>
       </c>
       <c r="I99" s="1">
-        <v>-1.1163747912865</v>
+        <v>-0.77182586299974</v>
       </c>
       <c r="J99">
-        <v>3.59</v>
+        <v>1.09</v>
       </c>
       <c r="K99" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="L99" s="1">
-        <v>713034.0</v>
+        <v>553257.6</v>
       </c>
       <c r="M99" s="1">
-        <v>738138.11</v>
+        <v>559379.24</v>
       </c>
       <c r="N99" s="1">
-        <v>0.49</v>
+        <v>0.33</v>
       </c>
       <c r="O99">
         <v>1</v>
       </c>
       <c r="Z99" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
     </row>
     <row r="100" spans="1:26">
       <c r="A100" t="s">
-        <v>314</v>
+        <v>311</v>
       </c>
       <c r="B100" s="1">
-        <v>560000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C100" s="1">
-        <v>100.394</v>
+        <v>100.718</v>
       </c>
       <c r="D100" s="1">
-        <v>99.56446429</v>
+        <v>101.1014</v>
       </c>
       <c r="E100" t="s">
         <v>8</v>
       </c>
       <c r="F100">
         <v>1.0</v>
       </c>
       <c r="G100" s="1">
-        <v>557561.0</v>
+        <v>505507.0</v>
       </c>
       <c r="H100" s="1">
-        <v>4645.4</v>
+        <v>-1917.0</v>
       </c>
       <c r="I100" s="1">
-        <v>0.83316444299368</v>
+        <v>-0.37922323528655</v>
       </c>
       <c r="J100">
-        <v>0.87</v>
+        <v>1.12</v>
       </c>
       <c r="K100" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="L100" s="1">
-        <v>562206.4</v>
+        <v>503590.0</v>
       </c>
       <c r="M100" s="1">
-        <v>567092.98</v>
+        <v>509199.59</v>
       </c>
       <c r="N100" s="1">
-        <v>0.37</v>
+        <v>0.3</v>
       </c>
       <c r="O100">
         <v>1</v>
       </c>
       <c r="Z100" t="s">
-        <v>313</v>
+        <v>310</v>
       </c>
     </row>
     <row r="101" spans="1:26">
       <c r="A101" t="s">
-        <v>317</v>
+        <v>314</v>
       </c>
       <c r="B101" s="1">
-        <v>400000.0</v>
+        <v>547000.0</v>
       </c>
       <c r="C101" s="1">
-        <v>101.126</v>
+        <v>95.941</v>
       </c>
       <c r="D101" s="1">
-        <v>101.1515</v>
+        <v>98.06974589</v>
       </c>
       <c r="E101" t="s">
         <v>8</v>
       </c>
       <c r="F101">
         <v>1.0</v>
       </c>
       <c r="G101" s="1">
-        <v>404606.0</v>
+        <v>536441.51</v>
       </c>
       <c r="H101" s="1">
-        <v>-102.0</v>
+        <v>-11644.24</v>
       </c>
       <c r="I101" s="1">
-        <v>-0.025209710187194</v>
+        <v>-2.1706448481215</v>
       </c>
       <c r="J101">
-        <v>0.84</v>
+        <v>1.92</v>
       </c>
       <c r="K101" t="s">
-        <v>318</v>
+        <v>315</v>
       </c>
       <c r="L101" s="1">
-        <v>404504.0</v>
+        <v>524797.27</v>
       </c>
       <c r="M101" s="1">
-        <v>407857.42</v>
+        <v>535287.68</v>
       </c>
       <c r="N101" s="1">
-        <v>0.27</v>
+        <v>0.32</v>
       </c>
       <c r="O101">
         <v>1</v>
       </c>
       <c r="Z101" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
     </row>
     <row r="102" spans="1:26">
       <c r="A102" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="B102" s="1">
-        <v>347000.0</v>
+        <v>1576000.0</v>
       </c>
       <c r="C102" s="1">
-        <v>97.465</v>
+        <v>97.774</v>
       </c>
       <c r="D102" s="1">
-        <v>99.16931124</v>
+        <v>99.76610723</v>
       </c>
       <c r="E102" t="s">
         <v>8</v>
       </c>
       <c r="F102">
         <v>1.0</v>
       </c>
       <c r="G102" s="1">
-        <v>344117.51</v>
+        <v>1572313.85</v>
       </c>
       <c r="H102" s="1">
-        <v>-5913.96</v>
+        <v>-31395.61</v>
       </c>
       <c r="I102" s="1">
-        <v>-1.7185873511639</v>
+        <v>-1.9967775517591</v>
       </c>
       <c r="J102">
-        <v>1.72</v>
+        <v>1.33</v>
       </c>
       <c r="K102" t="s">
-        <v>321</v>
+        <v>318</v>
       </c>
       <c r="L102" s="1">
-        <v>338203.55</v>
+        <v>1540918.24</v>
       </c>
       <c r="M102" s="1">
-        <v>344175.04</v>
+        <v>1561906.24</v>
       </c>
       <c r="N102" s="1">
-        <v>0.23</v>
+        <v>0.92</v>
       </c>
       <c r="O102">
         <v>1</v>
       </c>
       <c r="Z102" t="s">
-        <v>319</v>
+        <v>316</v>
       </c>
     </row>
     <row r="103" spans="1:26">
       <c r="A103" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="B103" s="1">
-        <v>1376000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C103" s="1">
-        <v>98.993</v>
+        <v>102.787</v>
       </c>
       <c r="D103" s="1">
-        <v>100.03007631</v>
+        <v>101.75672875</v>
       </c>
       <c r="E103" t="s">
         <v>8</v>
       </c>
       <c r="F103">
         <v>1.0</v>
       </c>
       <c r="G103" s="1">
-        <v>1376413.85</v>
+        <v>814053.83</v>
       </c>
       <c r="H103" s="1">
-        <v>-14270.17</v>
+        <v>8242.17</v>
       </c>
       <c r="I103" s="1">
-        <v>-1.0367644876575</v>
+        <v>1.0124846412184</v>
       </c>
       <c r="J103">
-        <v>1.13</v>
+        <v>1.26</v>
       </c>
       <c r="K103" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="L103" s="1">
-        <v>1362143.68</v>
+        <v>822296.0</v>
       </c>
       <c r="M103" s="1">
-        <v>1377749.1</v>
+        <v>832394.63</v>
       </c>
       <c r="N103" s="1">
-        <v>0.91</v>
+        <v>0.49</v>
       </c>
       <c r="O103">
         <v>1</v>
       </c>
       <c r="Z103" t="s">
-        <v>322</v>
+        <v>319</v>
       </c>
     </row>
     <row r="104" spans="1:26">
       <c r="A104" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="B104" s="1">
-        <v>700000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C104" s="1">
-        <v>103.637</v>
+        <v>105.063</v>
       </c>
       <c r="D104" s="1">
-        <v>101.59326143</v>
+        <v>105.93</v>
       </c>
       <c r="E104" t="s">
         <v>8</v>
       </c>
       <c r="F104">
         <v>1.0</v>
       </c>
       <c r="G104" s="1">
-        <v>711152.83</v>
+        <v>635580.0</v>
       </c>
       <c r="H104" s="1">
-        <v>14306.17</v>
+        <v>-5202.0</v>
       </c>
       <c r="I104" s="1">
-        <v>2.0116871362236</v>
+        <v>-0.8184650240725</v>
       </c>
       <c r="J104">
-        <v>0.96</v>
+        <v>2.19</v>
       </c>
       <c r="K104" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="L104" s="1">
-        <v>725459.0</v>
+        <v>630378.0</v>
       </c>
       <c r="M104" s="1">
-        <v>732200.1</v>
+        <v>643528.68</v>
       </c>
       <c r="N104" s="1">
-        <v>0.48</v>
+        <v>0.38</v>
       </c>
       <c r="O104">
         <v>1</v>
       </c>
       <c r="Z104" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
     </row>
     <row r="105" spans="1:26">
       <c r="A105" t="s">
-        <v>329</v>
+        <v>326</v>
       </c>
       <c r="B105" s="1">
-        <v>600000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C105" s="1">
-        <v>104.894</v>
+        <v>99.201</v>
       </c>
       <c r="D105" s="1">
-        <v>105.93</v>
+        <v>99.12988889</v>
       </c>
       <c r="E105" t="s">
         <v>8</v>
       </c>
       <c r="F105">
         <v>1.0</v>
       </c>
       <c r="G105" s="1">
-        <v>635580.0</v>
+        <v>892169.0</v>
       </c>
       <c r="H105" s="1">
-        <v>-6216.0</v>
+        <v>640.0</v>
       </c>
       <c r="I105" s="1">
-        <v>-0.97800434249032</v>
+        <v>0.071735287821029</v>
       </c>
       <c r="J105">
-        <v>1.8</v>
+        <v>0.49</v>
       </c>
       <c r="K105" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="L105" s="1">
-        <v>629364.0</v>
+        <v>892809.0</v>
       </c>
       <c r="M105" s="1">
-        <v>640151.67</v>
+        <v>897210.37</v>
       </c>
       <c r="N105" s="1">
-        <v>0.42</v>
+        <v>0.53</v>
       </c>
       <c r="O105">
         <v>1</v>
       </c>
       <c r="Z105" t="s">
-        <v>328</v>
+        <v>325</v>
       </c>
     </row>
     <row r="106" spans="1:26">
       <c r="A106" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="B106" s="1">
-        <v>800000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C106" s="1">
-        <v>100.887</v>
+        <v>88.508</v>
       </c>
       <c r="D106" s="1">
-        <v>99.076</v>
+        <v>90.05</v>
       </c>
       <c r="E106" t="s">
         <v>8</v>
       </c>
       <c r="F106">
         <v>1.0</v>
       </c>
       <c r="G106" s="1">
-        <v>792608.0</v>
+        <v>540300.0</v>
       </c>
       <c r="H106" s="1">
-        <v>14488.0</v>
+        <v>-9252.0</v>
       </c>
       <c r="I106" s="1">
-        <v>1.8278897008357</v>
+        <v>-1.7123820099944</v>
       </c>
       <c r="J106">
-        <v>0.22</v>
+        <v>0.99</v>
       </c>
       <c r="K106" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="L106" s="1">
-        <v>807096.0</v>
+        <v>531048.0</v>
       </c>
       <c r="M106" s="1">
-        <v>808865.86</v>
+        <v>536978.14</v>
       </c>
       <c r="N106" s="1">
-        <v>0.53</v>
+        <v>0.32</v>
       </c>
       <c r="O106">
         <v>1</v>
       </c>
       <c r="Z106" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
     </row>
     <row r="107" spans="1:26">
       <c r="A107" t="s">
-        <v>335</v>
+        <v>332</v>
       </c>
       <c r="B107" s="1">
         <v>600000.0</v>
       </c>
       <c r="C107" s="1">
-        <v>89.073</v>
+        <v>99.824</v>
       </c>
       <c r="D107" s="1">
-        <v>90.05</v>
+        <v>99.33326</v>
       </c>
       <c r="E107" t="s">
         <v>8</v>
       </c>
       <c r="F107">
         <v>1.0</v>
       </c>
       <c r="G107" s="1">
-        <v>540300.0</v>
+        <v>595999.56</v>
       </c>
       <c r="H107" s="1">
-        <v>-5862.0</v>
+        <v>2944.44</v>
       </c>
       <c r="I107" s="1">
-        <v>-1.0849528039978</v>
+        <v>0.49403392177001</v>
       </c>
       <c r="J107">
-        <v>0.89</v>
+        <v>3.22</v>
       </c>
       <c r="K107" t="s">
-        <v>336</v>
+        <v>333</v>
       </c>
       <c r="L107" s="1">
-        <v>534438.0</v>
+        <v>598944.0</v>
       </c>
       <c r="M107" s="1">
-        <v>539753.75</v>
+        <v>618244.68</v>
       </c>
       <c r="N107" s="1">
-        <v>0.36</v>
+        <v>0.37</v>
       </c>
       <c r="O107">
         <v>1</v>
       </c>
       <c r="Z107" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
     </row>
     <row r="108" spans="1:26">
       <c r="A108" t="s">
-        <v>338</v>
+        <v>335</v>
       </c>
       <c r="B108" s="1">
-        <v>600000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="C108" s="1">
-        <v>101.592</v>
+        <v>84.039</v>
       </c>
       <c r="D108" s="1">
-        <v>99.33326</v>
+        <v>85.28283333</v>
       </c>
       <c r="E108" t="s">
         <v>8</v>
       </c>
       <c r="F108">
         <v>1.0</v>
       </c>
       <c r="G108" s="1">
-        <v>595999.56</v>
+        <v>1535091.0</v>
       </c>
       <c r="H108" s="1">
-        <v>13552.44</v>
+        <v>-22389.0</v>
       </c>
       <c r="I108" s="1">
-        <v>2.2739010075779</v>
+        <v>-1.4584803115906</v>
       </c>
       <c r="J108">
-        <v>2.97</v>
+        <v>0.53</v>
       </c>
       <c r="K108" t="s">
-        <v>339</v>
+        <v>336</v>
       </c>
       <c r="L108" s="1">
-        <v>609552.0</v>
+        <v>1512702.0</v>
       </c>
       <c r="M108" s="1">
-        <v>627387.62</v>
+        <v>1522238.3</v>
       </c>
       <c r="N108" s="1">
-        <v>0.41</v>
+        <v>0.9</v>
       </c>
       <c r="O108">
         <v>1</v>
       </c>
       <c r="Z108" t="s">
-        <v>337</v>
+        <v>334</v>
       </c>
     </row>
     <row r="109" spans="1:26">
       <c r="A109" t="s">
-        <v>341</v>
+        <v>338</v>
       </c>
       <c r="B109" s="1">
-        <v>1600000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="C109" s="1">
-        <v>85.449</v>
+        <v>98.67</v>
       </c>
       <c r="D109" s="1">
-        <v>85.4121875</v>
+        <v>99.78644444</v>
       </c>
       <c r="E109" t="s">
         <v>8</v>
       </c>
       <c r="F109">
         <v>1.0</v>
       </c>
       <c r="G109" s="1">
-        <v>1366595.0</v>
+        <v>1796156.0</v>
       </c>
       <c r="H109" s="1">
-        <v>589.0</v>
+        <v>-20096.0</v>
       </c>
       <c r="I109" s="1">
-        <v>0.043099821088179</v>
+        <v>-1.1188337761308</v>
       </c>
       <c r="J109">
-        <v>0.47</v>
+        <v>0.55</v>
       </c>
       <c r="K109" t="s">
-        <v>342</v>
+        <v>339</v>
       </c>
       <c r="L109" s="1">
-        <v>1367184.0</v>
+        <v>1776060.0</v>
       </c>
       <c r="M109" s="1">
-        <v>1374778.52</v>
+        <v>1785923.01</v>
       </c>
       <c r="N109" s="1">
-        <v>0.91</v>
+        <v>1.06</v>
       </c>
       <c r="O109">
         <v>1</v>
       </c>
       <c r="Z109" t="s">
-        <v>340</v>
+        <v>337</v>
       </c>
     </row>
     <row r="110" spans="1:26">
       <c r="A110" t="s">
-        <v>344</v>
+        <v>341</v>
       </c>
       <c r="B110" s="1">
-        <v>1600000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="C110" s="1">
-        <v>100.487</v>
+        <v>80.891</v>
       </c>
       <c r="D110" s="1">
-        <v>99.898</v>
+        <v>81.9124</v>
       </c>
       <c r="E110" t="s">
         <v>8</v>
       </c>
       <c r="F110">
         <v>1.0</v>
       </c>
       <c r="G110" s="1">
-        <v>1598368.0</v>
+        <v>819124.0</v>
       </c>
       <c r="H110" s="1">
-        <v>9424.0</v>
+        <v>-10214.0</v>
       </c>
       <c r="I110" s="1">
-        <v>0.58960139342129</v>
+        <v>-1.2469418549572</v>
       </c>
       <c r="J110">
-        <v>0.3</v>
+        <v>0.28</v>
       </c>
       <c r="K110" t="s">
-        <v>345</v>
+        <v>342</v>
       </c>
       <c r="L110" s="1">
-        <v>1607792.0</v>
+        <v>808910.0</v>
       </c>
       <c r="M110" s="1">
-        <v>1612526.25</v>
+        <v>811666.85</v>
       </c>
       <c r="N110" s="1">
-        <v>1.07</v>
+        <v>0.48</v>
       </c>
       <c r="O110">
         <v>1</v>
       </c>
       <c r="Z110" t="s">
-        <v>343</v>
+        <v>340</v>
       </c>
     </row>
     <row r="111" spans="1:26">
       <c r="A111" t="s">
-        <v>347</v>
+        <v>344</v>
       </c>
       <c r="B111" s="1">
-        <v>900000.0</v>
+        <v>369000.0</v>
       </c>
       <c r="C111" s="1">
-        <v>82.242</v>
+        <v>100.132</v>
       </c>
       <c r="D111" s="1">
-        <v>82.0</v>
+        <v>100.15782656</v>
       </c>
       <c r="E111" t="s">
         <v>8</v>
       </c>
       <c r="F111">
         <v>1.0</v>
       </c>
       <c r="G111" s="1">
-        <v>738000.0</v>
+        <v>369582.38</v>
       </c>
       <c r="H111" s="1">
-        <v>2178.0</v>
+        <v>-95.3</v>
       </c>
       <c r="I111" s="1">
-        <v>0.29512195121951</v>
+        <v>-0.025785861328129</v>
       </c>
       <c r="J111">
+        <v>0.82</v>
+      </c>
+      <c r="K111" t="s">
+        <v>345</v>
+      </c>
+      <c r="L111" s="1">
+        <v>369487.08</v>
+      </c>
+      <c r="M111" s="1">
+        <v>372519.96</v>
+      </c>
+      <c r="N111" s="1">
         <v>0.22</v>
       </c>
-      <c r="K111" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="O111">
         <v>1</v>
       </c>
       <c r="Z111" t="s">
-        <v>346</v>
+        <v>343</v>
       </c>
     </row>
     <row r="112" spans="1:26">
       <c r="A112" t="s">
-        <v>350</v>
+        <v>347</v>
       </c>
       <c r="B112" s="1">
-        <v>369000.0</v>
+        <v>587000.0</v>
       </c>
       <c r="C112" s="1">
-        <v>101.117</v>
+        <v>100.657</v>
       </c>
       <c r="D112" s="1">
-        <v>100.15782656</v>
+        <v>100.63091482</v>
       </c>
       <c r="E112" t="s">
         <v>8</v>
       </c>
       <c r="F112">
         <v>1.0</v>
       </c>
       <c r="G112" s="1">
-        <v>369582.38</v>
+        <v>590703.47</v>
       </c>
       <c r="H112" s="1">
-        <v>3539.35</v>
+        <v>153.12</v>
       </c>
       <c r="I112" s="1">
-        <v>0.95766199676511</v>
+        <v>0.025921635435797</v>
       </c>
       <c r="J112">
-        <v>0.57</v>
+        <v>0.74</v>
       </c>
       <c r="K112" t="s">
-        <v>351</v>
+        <v>348</v>
       </c>
       <c r="L112" s="1">
-        <v>373121.73</v>
+        <v>590856.59</v>
       </c>
       <c r="M112" s="1">
-        <v>375224.52</v>
+        <v>595218.88</v>
       </c>
       <c r="N112" s="1">
-        <v>0.25</v>
+        <v>0.35</v>
       </c>
       <c r="O112">
         <v>1</v>
       </c>
       <c r="Z112" t="s">
-        <v>349</v>
+        <v>346</v>
       </c>
     </row>
     <row r="113" spans="1:26">
       <c r="A113" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="B113" s="1">
-        <v>487000.0</v>
+        <v>1152000.0</v>
       </c>
       <c r="C113" s="1">
-        <v>102.206</v>
+        <v>102.686</v>
       </c>
       <c r="D113" s="1">
-        <v>100.5846961</v>
+        <v>102.39621441</v>
       </c>
       <c r="E113" t="s">
         <v>8</v>
       </c>
       <c r="F113">
         <v>1.0</v>
       </c>
       <c r="G113" s="1">
-        <v>489847.47</v>
+        <v>1179604.39</v>
       </c>
       <c r="H113" s="1">
-        <v>7895.75</v>
+        <v>3338.33</v>
       </c>
       <c r="I113" s="1">
-        <v>1.6118793060215</v>
+        <v>0.28300420279039</v>
       </c>
       <c r="J113">
-        <v>0.5</v>
+        <v>3.44</v>
       </c>
       <c r="K113" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="L113" s="1">
-        <v>497743.22</v>
+        <v>1182942.72</v>
       </c>
       <c r="M113" s="1">
-        <v>500173.22</v>
+        <v>1222603.3</v>
       </c>
       <c r="N113" s="1">
-        <v>0.33</v>
+        <v>0.72</v>
       </c>
       <c r="O113">
         <v>1</v>
       </c>
       <c r="Z113" t="s">
-        <v>352</v>
+        <v>349</v>
       </c>
     </row>
     <row r="114" spans="1:26">
       <c r="A114" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="B114" s="1">
-        <v>1052000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="C114" s="1">
-        <v>103.952</v>
+        <v>97.567</v>
       </c>
       <c r="D114" s="1">
-        <v>102.3524135</v>
+        <v>99.57176471</v>
       </c>
       <c r="E114" t="s">
         <v>8</v>
       </c>
       <c r="F114">
         <v>1.0</v>
       </c>
       <c r="G114" s="1">
-        <v>1076747.39</v>
+        <v>1692720.0</v>
       </c>
       <c r="H114" s="1">
-        <v>16827.65</v>
+        <v>-34081.0</v>
       </c>
       <c r="I114" s="1">
-        <v>1.5628224555065</v>
+        <v>-2.0133867385037</v>
       </c>
       <c r="J114">
-        <v>3.18</v>
+        <v>1.13</v>
       </c>
       <c r="K114" t="s">
-        <v>357</v>
+        <v>354</v>
       </c>
       <c r="L114" s="1">
-        <v>1093575.04</v>
+        <v>1658639.0</v>
       </c>
       <c r="M114" s="1">
-        <v>1126988.12</v>
+        <v>1677921.19</v>
       </c>
       <c r="N114" s="1">
-        <v>0.74</v>
+        <v>0.99</v>
       </c>
       <c r="O114">
         <v>1</v>
       </c>
       <c r="Z114" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
     </row>
     <row r="115" spans="1:26">
       <c r="A115" t="s">
-        <v>359</v>
+        <v>356</v>
       </c>
       <c r="B115" s="1">
-        <v>1700000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C115" s="1">
-        <v>98.911</v>
+        <v>97.56</v>
       </c>
       <c r="D115" s="1">
-        <v>99.57176471</v>
+        <v>97.59</v>
       </c>
       <c r="E115" t="s">
         <v>8</v>
       </c>
       <c r="F115">
         <v>1.0</v>
       </c>
       <c r="G115" s="1">
-        <v>1692720.0</v>
+        <v>390360.0</v>
       </c>
       <c r="H115" s="1">
-        <v>-11233.0</v>
+        <v>-120.0</v>
       </c>
       <c r="I115" s="1">
-        <v>-0.66360650314287</v>
+        <v>-0.030740854595758</v>
       </c>
       <c r="J115">
-        <v>0.95</v>
+        <v>2.13</v>
       </c>
       <c r="K115" t="s">
-        <v>360</v>
+        <v>357</v>
       </c>
       <c r="L115" s="1">
-        <v>1681487.0</v>
+        <v>390240.0</v>
       </c>
       <c r="M115" s="1">
-        <v>1697555.49</v>
+        <v>398752.33</v>
       </c>
       <c r="N115" s="1">
-        <v>1.12</v>
+        <v>0.24</v>
       </c>
       <c r="O115">
         <v>1</v>
       </c>
       <c r="Z115" t="s">
-        <v>358</v>
+        <v>355</v>
       </c>
     </row>
     <row r="116" spans="1:26">
       <c r="A116" t="s">
-        <v>362</v>
+        <v>359</v>
       </c>
       <c r="B116" s="1">
-        <v>400000.0</v>
+        <v>549000.0</v>
       </c>
       <c r="C116" s="1">
-        <v>98.91</v>
+        <v>97.259</v>
       </c>
       <c r="D116" s="1">
-        <v>97.59</v>
+        <v>99.96353552</v>
       </c>
       <c r="E116" t="s">
         <v>8</v>
       </c>
       <c r="F116">
         <v>1.0</v>
       </c>
       <c r="G116" s="1">
-        <v>390360.0</v>
+        <v>548799.81</v>
       </c>
       <c r="H116" s="1">
-        <v>5280.0</v>
+        <v>-14847.9</v>
       </c>
       <c r="I116" s="1">
-        <v>1.3525976022133</v>
+        <v>-2.7055220737048</v>
       </c>
       <c r="J116">
-        <v>1.92</v>
+        <v>2.46</v>
       </c>
       <c r="K116" t="s">
-        <v>256</v>
+        <v>360</v>
       </c>
       <c r="L116" s="1">
-        <v>395640.0</v>
+        <v>533951.91</v>
       </c>
       <c r="M116" s="1">
-        <v>403333.15</v>
+        <v>547432.49</v>
       </c>
       <c r="N116" s="1">
-        <v>0.27</v>
+        <v>0.32</v>
       </c>
       <c r="O116">
         <v>1</v>
       </c>
       <c r="Z116" t="s">
-        <v>361</v>
+        <v>358</v>
       </c>
     </row>
     <row r="117" spans="1:26">
       <c r="A117" t="s">
-        <v>364</v>
+        <v>362</v>
       </c>
       <c r="B117" s="1">
-        <v>549000.0</v>
+        <v>714000.0</v>
       </c>
       <c r="C117" s="1">
-        <v>99.171</v>
+        <v>101.377</v>
       </c>
       <c r="D117" s="1">
-        <v>99.96353552</v>
+        <v>100.0</v>
       </c>
       <c r="E117" t="s">
         <v>8</v>
       </c>
       <c r="F117">
         <v>1.0</v>
       </c>
       <c r="G117" s="1">
-        <v>548799.81</v>
+        <v>714000.0</v>
       </c>
       <c r="H117" s="1">
-        <v>-4351.02</v>
+        <v>9831.78</v>
       </c>
       <c r="I117" s="1">
-        <v>-0.79282461850707</v>
+        <v>1.377</v>
       </c>
       <c r="J117">
-        <v>2.22</v>
+        <v>1.54</v>
       </c>
       <c r="K117" t="s">
-        <v>365</v>
+        <v>363</v>
       </c>
       <c r="L117" s="1">
-        <v>544448.79</v>
+        <v>723831.78</v>
       </c>
       <c r="M117" s="1">
-        <v>556632.08</v>
+        <v>734837.79</v>
       </c>
       <c r="N117" s="1">
-        <v>0.37</v>
+        <v>0.44</v>
       </c>
       <c r="O117">
         <v>1</v>
       </c>
       <c r="Z117" t="s">
-        <v>363</v>
+        <v>361</v>
       </c>
     </row>
     <row r="118" spans="1:26">
       <c r="A118" t="s">
-        <v>367</v>
+        <v>365</v>
       </c>
       <c r="B118" s="1">
-        <v>714000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C118" s="1">
-        <v>102.614</v>
+        <v>88.433</v>
       </c>
       <c r="D118" s="1">
-        <v>100.0</v>
+        <v>90.124458</v>
       </c>
       <c r="E118" t="s">
         <v>8</v>
       </c>
       <c r="F118">
         <v>1.0</v>
       </c>
       <c r="G118" s="1">
-        <v>714000.0</v>
+        <v>450622.29</v>
       </c>
       <c r="H118" s="1">
-        <v>18663.96</v>
+        <v>-8457.29</v>
       </c>
       <c r="I118" s="1">
-        <v>2.614</v>
+        <v>-1.8768024102847</v>
       </c>
       <c r="J118">
-        <v>1.24</v>
-[...2 lines deleted...]
-        <v>368</v>
+        <v>0.04</v>
+      </c>
+      <c r="K118">
+        <v>215.75</v>
       </c>
       <c r="L118" s="1">
-        <v>732663.96</v>
+        <v>442165.0</v>
       </c>
       <c r="M118" s="1">
-        <v>741542.76</v>
+        <v>442380.75</v>
       </c>
       <c r="N118" s="1">
-        <v>0.49</v>
+        <v>0.26</v>
       </c>
       <c r="O118">
         <v>1</v>
       </c>
       <c r="Z118" t="s">
-        <v>366</v>
+        <v>364</v>
       </c>
     </row>
     <row r="119" spans="1:26">
       <c r="A119" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="B119" s="1">
-        <v>500000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="C119" s="1">
-        <v>89.502</v>
+        <v>98.247</v>
       </c>
       <c r="D119" s="1">
-        <v>90.124458</v>
+        <v>99.87081818</v>
       </c>
       <c r="E119" t="s">
         <v>8</v>
       </c>
       <c r="F119">
         <v>1.0</v>
       </c>
       <c r="G119" s="1">
-        <v>450622.29</v>
+        <v>2197158.0</v>
       </c>
       <c r="H119" s="1">
-        <v>-3112.29</v>
+        <v>-35724.0</v>
       </c>
       <c r="I119" s="1">
-        <v>-0.69066490252846</v>
+        <v>-1.6259185729929</v>
       </c>
       <c r="J119">
-        <v>0.86</v>
+        <v>1.53</v>
       </c>
       <c r="K119" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="L119" s="1">
-        <v>447510.0</v>
+        <v>2161434.0</v>
       </c>
       <c r="M119" s="1">
-        <v>451825.07</v>
+        <v>2195112.08</v>
       </c>
       <c r="N119" s="1">
-        <v>0.3</v>
+        <v>1.3</v>
       </c>
       <c r="O119">
         <v>1</v>
       </c>
       <c r="Z119" t="s">
-        <v>369</v>
+        <v>366</v>
       </c>
     </row>
     <row r="120" spans="1:26">
       <c r="A120" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="B120" s="1">
-        <v>2200000.0</v>
+        <v>1299000.0</v>
       </c>
       <c r="C120" s="1">
-        <v>98.808</v>
+        <v>97.735</v>
       </c>
       <c r="D120" s="1">
-        <v>99.87081818</v>
+        <v>100.05043341</v>
       </c>
       <c r="E120" t="s">
         <v>8</v>
       </c>
       <c r="F120">
         <v>1.0</v>
       </c>
       <c r="G120" s="1">
-        <v>2197158.0</v>
+        <v>1299655.13</v>
       </c>
       <c r="H120" s="1">
-        <v>-23382.0</v>
+        <v>-30077.48</v>
       </c>
       <c r="I120" s="1">
-        <v>-1.0641929255884</v>
+        <v>-2.3142662469235</v>
       </c>
       <c r="J120">
-        <v>1.29</v>
+        <v>0.6</v>
       </c>
       <c r="K120" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="L120" s="1">
-        <v>2173776.0</v>
+        <v>1269577.65</v>
       </c>
       <c r="M120" s="1">
-        <v>2202255.45</v>
+        <v>1277346.03</v>
       </c>
       <c r="N120" s="1">
-        <v>1.46</v>
+        <v>0.76</v>
       </c>
       <c r="O120">
         <v>1</v>
       </c>
       <c r="Z120" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="121" spans="1:26">
       <c r="A121" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="B121" s="1">
-        <v>1299000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="C121" s="1">
-        <v>99.023</v>
+        <v>99.599</v>
       </c>
       <c r="D121" s="1">
-        <v>100.05043341</v>
+        <v>102.80105263</v>
       </c>
       <c r="E121" t="s">
         <v>8</v>
       </c>
       <c r="F121">
         <v>1.0</v>
       </c>
       <c r="G121" s="1">
-        <v>1299655.13</v>
+        <v>1953220.0</v>
       </c>
       <c r="H121" s="1">
-        <v>-13346.36</v>
+        <v>-60839.0</v>
       </c>
       <c r="I121" s="1">
-        <v>-1.026915501807</v>
+        <v>-3.1148052958704</v>
       </c>
       <c r="J121">
-        <v>0.4</v>
+        <v>1.34</v>
       </c>
       <c r="K121" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="L121" s="1">
-        <v>1286308.77</v>
+        <v>1892381.0</v>
       </c>
       <c r="M121" s="1">
-        <v>1291449.61</v>
+        <v>1917909.71</v>
       </c>
       <c r="N121" s="1">
-        <v>0.85</v>
+        <v>1.14</v>
       </c>
       <c r="O121">
         <v>1</v>
       </c>
       <c r="Z121" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="122" spans="1:26">
       <c r="A122" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="B122" s="1">
-        <v>1700000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C122" s="1">
-        <v>101.523</v>
+        <v>98.394</v>
       </c>
       <c r="D122" s="1">
-        <v>103.15</v>
+        <v>98.819</v>
       </c>
       <c r="E122" t="s">
         <v>8</v>
       </c>
       <c r="F122">
         <v>1.0</v>
       </c>
       <c r="G122" s="1">
-        <v>1753550.0</v>
+        <v>296457.0</v>
       </c>
       <c r="H122" s="1">
-        <v>-27659.0</v>
+        <v>-1275.0</v>
       </c>
       <c r="I122" s="1">
-        <v>-1.5773145904023</v>
+        <v>-0.4300792357745</v>
       </c>
       <c r="J122">
-        <v>1.09</v>
+        <v>1.68</v>
       </c>
       <c r="K122" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="L122" s="1">
-        <v>1725891.0</v>
+        <v>295182.0</v>
       </c>
       <c r="M122" s="1">
-        <v>1744495.75</v>
+        <v>300214.79</v>
       </c>
       <c r="N122" s="1">
-        <v>1.15</v>
+        <v>0.18</v>
       </c>
       <c r="O122">
         <v>1</v>
       </c>
       <c r="Z122" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
     </row>
     <row r="123" spans="1:26">
       <c r="A123" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="B123" s="1">
-        <v>300000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="C123" s="1">
-        <v>99.632</v>
+        <v>98.5</v>
       </c>
       <c r="D123" s="1">
-        <v>98.819</v>
+        <v>100.47140857</v>
       </c>
       <c r="E123" t="s">
         <v>8</v>
       </c>
       <c r="F123">
         <v>1.0</v>
       </c>
       <c r="G123" s="1">
-        <v>296457.0</v>
+        <v>703299.86</v>
       </c>
       <c r="H123" s="1">
-        <v>2439.0</v>
+        <v>-13799.86</v>
       </c>
       <c r="I123" s="1">
-        <v>0.82271627925804</v>
+        <v>-1.9621587867229</v>
       </c>
       <c r="J123">
-        <v>1.46</v>
+        <v>0.43</v>
       </c>
       <c r="K123" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="L123" s="1">
-        <v>298896.0</v>
+        <v>689500.0</v>
       </c>
       <c r="M123" s="1">
-        <v>303289.27</v>
+        <v>692520.55</v>
       </c>
       <c r="N123" s="1">
-        <v>0.2</v>
+        <v>0.41</v>
       </c>
       <c r="O123">
         <v>1</v>
       </c>
       <c r="Z123" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
     </row>
     <row r="124" spans="1:26">
       <c r="A124" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="B124" s="1">
-        <v>600000.0</v>
+        <v>1336000.0</v>
       </c>
       <c r="C124" s="1">
-        <v>99.486</v>
+        <v>99.852</v>
       </c>
       <c r="D124" s="1">
-        <v>100.77214333</v>
+        <v>100.0603024</v>
       </c>
       <c r="E124" t="s">
         <v>8</v>
       </c>
       <c r="F124">
         <v>1.0</v>
       </c>
       <c r="G124" s="1">
-        <v>604632.86</v>
+        <v>1336805.64</v>
       </c>
       <c r="H124" s="1">
-        <v>-7716.86</v>
+        <v>-2782.92</v>
       </c>
       <c r="I124" s="1">
-        <v>-1.2762885563315</v>
+        <v>-0.20817685957698</v>
       </c>
       <c r="J124">
-        <v>0.23</v>
+        <v>0.09</v>
       </c>
       <c r="K124" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
       <c r="L124" s="1">
-        <v>596916.0</v>
+        <v>1334022.72</v>
       </c>
       <c r="M124" s="1">
-        <v>598314.08</v>
+        <v>1335272.48</v>
       </c>
       <c r="N124" s="1">
-        <v>0.4</v>
+        <v>0.79</v>
       </c>
       <c r="O124">
         <v>1</v>
       </c>
       <c r="Z124" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
     </row>
     <row r="125" spans="1:26">
       <c r="A125" t="s">
-        <v>388</v>
+        <v>385</v>
       </c>
       <c r="B125" s="1">
-        <v>1500000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="C125" s="1">
-        <v>94.72</v>
+        <v>94.316</v>
       </c>
       <c r="D125" s="1">
-        <v>90.63588067</v>
+        <v>91.07507118</v>
       </c>
       <c r="E125" t="s">
         <v>8</v>
       </c>
       <c r="F125">
         <v>1.0</v>
       </c>
       <c r="G125" s="1">
-        <v>1359538.21</v>
+        <v>1548276.21</v>
       </c>
       <c r="H125" s="1">
-        <v>61261.79</v>
+        <v>55095.79</v>
       </c>
       <c r="I125" s="1">
-        <v>4.5060734262114</v>
+        <v>3.5585246123494</v>
       </c>
       <c r="J125">
-        <v>0.39</v>
+        <v>0.42</v>
       </c>
       <c r="K125" t="s">
-        <v>389</v>
+        <v>386</v>
       </c>
       <c r="L125" s="1">
-        <v>1420800.0</v>
+        <v>1603372.0</v>
       </c>
       <c r="M125" s="1">
-        <v>1426594.52</v>
+        <v>1610474.74</v>
       </c>
       <c r="N125" s="1">
-        <v>0.94</v>
+        <v>0.95</v>
       </c>
       <c r="O125">
         <v>1</v>
       </c>
       <c r="Z125" t="s">
-        <v>387</v>
+        <v>384</v>
       </c>
     </row>
     <row r="126" spans="1:26">
       <c r="A126" t="s">
-        <v>391</v>
+        <v>388</v>
       </c>
       <c r="B126" s="1">
-        <v>1000000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="C126" s="1">
-        <v>100.999</v>
+        <v>99.977</v>
       </c>
       <c r="D126" s="1">
-        <v>100.467</v>
+        <v>100.43545455</v>
       </c>
       <c r="E126" t="s">
         <v>8</v>
       </c>
       <c r="F126">
         <v>1.0</v>
       </c>
       <c r="G126" s="1">
-        <v>1004670.0</v>
+        <v>1104790.0</v>
       </c>
       <c r="H126" s="1">
-        <v>5320.0</v>
+        <v>-5043.0</v>
       </c>
       <c r="I126" s="1">
-        <v>0.52952710840375</v>
+        <v>-0.45646683985192</v>
       </c>
       <c r="J126">
-        <v>3.67</v>
+        <v>3.92</v>
       </c>
       <c r="K126" t="s">
-        <v>392</v>
+        <v>389</v>
       </c>
       <c r="L126" s="1">
-        <v>1009990.0</v>
+        <v>1099747.0</v>
       </c>
       <c r="M126" s="1">
-        <v>1046702.33</v>
+        <v>1142903.16</v>
       </c>
       <c r="N126" s="1">
-        <v>0.69</v>
+        <v>0.68</v>
       </c>
       <c r="O126">
         <v>1</v>
       </c>
       <c r="Z126" t="s">
-        <v>390</v>
+        <v>387</v>
       </c>
     </row>
     <row r="127" spans="1:26">
       <c r="A127" t="s">
-        <v>394</v>
+        <v>391</v>
       </c>
       <c r="B127" s="1">
-        <v>1321000.0</v>
+        <v>1521000.0</v>
       </c>
       <c r="C127" s="1">
-        <v>100.906</v>
+        <v>99.457</v>
       </c>
       <c r="D127" s="1">
-        <v>100.36824451</v>
+        <v>100.27551019</v>
       </c>
       <c r="E127" t="s">
         <v>8</v>
       </c>
       <c r="F127">
         <v>1.0</v>
       </c>
       <c r="G127" s="1">
-        <v>1325864.51</v>
+        <v>1525190.51</v>
       </c>
       <c r="H127" s="1">
-        <v>7103.75</v>
+        <v>-12449.54</v>
       </c>
       <c r="I127" s="1">
-        <v>0.53578249862047</v>
+        <v>-0.81626130757921</v>
       </c>
       <c r="J127">
-        <v>2.85</v>
+        <v>3.08</v>
       </c>
       <c r="K127" t="s">
-        <v>395</v>
+        <v>392</v>
       </c>
       <c r="L127" s="1">
-        <v>1332968.26</v>
+        <v>1512740.97</v>
       </c>
       <c r="M127" s="1">
-        <v>1370619.47</v>
+        <v>1559519.01</v>
       </c>
       <c r="N127" s="1">
-        <v>0.91</v>
+        <v>0.92</v>
       </c>
       <c r="O127">
         <v>1</v>
       </c>
       <c r="Z127" t="s">
-        <v>393</v>
+        <v>390</v>
       </c>
     </row>
     <row r="128" spans="1:26">
       <c r="A128" t="s">
-        <v>397</v>
+        <v>394</v>
       </c>
       <c r="B128" s="1">
-        <v>900000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="C128" s="1">
-        <v>99.963</v>
+        <v>99.192</v>
       </c>
       <c r="D128" s="1">
-        <v>99.5</v>
+        <v>99.482</v>
       </c>
       <c r="E128" t="s">
         <v>8</v>
       </c>
       <c r="F128">
         <v>1.0</v>
       </c>
       <c r="G128" s="1">
-        <v>895500.0</v>
+        <v>994820.0</v>
       </c>
       <c r="H128" s="1">
-        <v>4167.0</v>
+        <v>-2900.0</v>
       </c>
       <c r="I128" s="1">
-        <v>0.46532663316583</v>
+        <v>-0.29151002191351</v>
       </c>
       <c r="J128">
-        <v>1.28</v>
+        <v>1.51</v>
       </c>
       <c r="K128" t="s">
-        <v>398</v>
+        <v>395</v>
       </c>
       <c r="L128" s="1">
-        <v>899667.0</v>
+        <v>991920.0</v>
       </c>
       <c r="M128" s="1">
-        <v>911142.0</v>
+        <v>1007016.0</v>
       </c>
       <c r="N128" s="1">
         <v>0.6</v>
       </c>
       <c r="O128">
         <v>1</v>
       </c>
       <c r="Z128" t="s">
-        <v>396</v>
+        <v>393</v>
       </c>
     </row>
     <row r="129" spans="1:26">
       <c r="A129" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="B129" s="1">
-        <v>400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C129" s="1">
-        <v>99.127</v>
+        <v>97.4</v>
       </c>
       <c r="D129" s="1">
-        <v>99.794</v>
+        <v>99.3784</v>
       </c>
       <c r="E129" t="s">
         <v>8</v>
       </c>
       <c r="F129">
         <v>1.0</v>
       </c>
       <c r="G129" s="1">
-        <v>399176.0</v>
+        <v>496892.0</v>
       </c>
       <c r="H129" s="1">
-        <v>-2668.0</v>
+        <v>-9892.0</v>
       </c>
       <c r="I129" s="1">
-        <v>-0.66837685632403</v>
+        <v>-1.9907746552571</v>
       </c>
       <c r="J129">
-        <v>1.12</v>
+        <v>1.34</v>
       </c>
       <c r="K129" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
       <c r="L129" s="1">
-        <v>396508.0</v>
+        <v>487000.0</v>
       </c>
       <c r="M129" s="1">
-        <v>400995.67</v>
+        <v>493712.33</v>
       </c>
       <c r="N129" s="1">
-        <v>0.26</v>
+        <v>0.29</v>
       </c>
       <c r="O129">
         <v>1</v>
       </c>
       <c r="Z129" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
     </row>
     <row r="130" spans="1:26">
       <c r="A130" t="s">
-        <v>403</v>
+        <v>400</v>
       </c>
       <c r="B130" s="1">
-        <v>558000.0</v>
+        <v>758000.0</v>
       </c>
       <c r="C130" s="1">
-        <v>105.848</v>
+        <v>105.998</v>
       </c>
       <c r="D130" s="1">
-        <v>101.92626523</v>
+        <v>103.04176253</v>
       </c>
       <c r="E130" t="s">
         <v>8</v>
       </c>
       <c r="F130">
         <v>1.0</v>
       </c>
       <c r="G130" s="1">
-        <v>568748.56</v>
+        <v>781056.56</v>
       </c>
       <c r="H130" s="1">
-        <v>21883.28</v>
+        <v>22408.28</v>
       </c>
       <c r="I130" s="1">
-        <v>3.8476194119946</v>
+        <v>2.8689702062038</v>
       </c>
       <c r="J130">
-        <v>1.91</v>
+        <v>2.3</v>
       </c>
       <c r="K130" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
       <c r="L130" s="1">
-        <v>590631.84</v>
+        <v>803464.84</v>
       </c>
       <c r="M130" s="1">
-        <v>601264.92</v>
+        <v>820929.22</v>
       </c>
       <c r="N130" s="1">
-        <v>0.4</v>
+        <v>0.49</v>
       </c>
       <c r="O130">
         <v>1</v>
       </c>
       <c r="Z130" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
     </row>
     <row r="131" spans="1:26">
       <c r="A131" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="B131" s="1">
-        <v>763000.0</v>
+        <v>1263000.0</v>
       </c>
       <c r="C131" s="1">
-        <v>100.876</v>
+        <v>99.566</v>
       </c>
       <c r="D131" s="1">
-        <v>99.888</v>
+        <v>99.82592557</v>
       </c>
       <c r="E131" t="s">
         <v>8</v>
       </c>
       <c r="F131">
         <v>1.0</v>
       </c>
       <c r="G131" s="1">
-        <v>762145.44</v>
+        <v>1260801.44</v>
       </c>
       <c r="H131" s="1">
-        <v>7538.44</v>
+        <v>-3282.86</v>
       </c>
       <c r="I131" s="1">
-        <v>0.98910780073683</v>
+        <v>-0.2603788269785</v>
       </c>
       <c r="J131">
-        <v>0.15</v>
+        <v>0.39</v>
       </c>
       <c r="K131" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="L131" s="1">
-        <v>769683.88</v>
+        <v>1257518.58</v>
       </c>
       <c r="M131" s="1">
-        <v>770817.93</v>
+        <v>1262479.75</v>
       </c>
       <c r="N131" s="1">
-        <v>0.51</v>
+        <v>0.75</v>
       </c>
       <c r="O131">
         <v>1</v>
       </c>
       <c r="Z131" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
     </row>
     <row r="132" spans="1:26">
       <c r="A132" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="B132" s="1">
-        <v>489000.0</v>
+        <v>589000.0</v>
       </c>
       <c r="C132" s="1">
-        <v>99.988</v>
+        <v>98.328</v>
       </c>
       <c r="D132" s="1">
-        <v>100.27266462</v>
+        <v>99.99054839</v>
       </c>
       <c r="E132" t="s">
         <v>8</v>
       </c>
       <c r="F132">
         <v>1.0</v>
       </c>
       <c r="G132" s="1">
-        <v>490333.33</v>
+        <v>588944.33</v>
       </c>
       <c r="H132" s="1">
-        <v>-1392.01</v>
+        <v>-9792.41</v>
       </c>
       <c r="I132" s="1">
-        <v>-0.28389055257573</v>
+        <v>-1.6627055395881</v>
       </c>
       <c r="J132">
-        <v>3.52</v>
-[...2 lines deleted...]
-        <v>410</v>
+        <v>0.07</v>
+      </c>
+      <c r="K132">
+        <v>415.46</v>
       </c>
       <c r="L132" s="1">
-        <v>488941.32</v>
+        <v>579151.92</v>
       </c>
       <c r="M132" s="1">
-        <v>506138.34</v>
+        <v>579567.38</v>
       </c>
       <c r="N132" s="1">
-        <v>0.33</v>
+        <v>0.34</v>
       </c>
       <c r="O132">
         <v>1</v>
       </c>
       <c r="Z132" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
     </row>
     <row r="133" spans="1:26">
       <c r="A133" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
       <c r="B133" s="1">
         <v>700000.0</v>
       </c>
       <c r="C133" s="1">
-        <v>100.267</v>
+        <v>98.864</v>
       </c>
       <c r="D133" s="1">
         <v>101.20214286</v>
       </c>
       <c r="E133" t="s">
         <v>8</v>
       </c>
       <c r="F133">
         <v>1.0</v>
       </c>
       <c r="G133" s="1">
         <v>708415.0</v>
       </c>
       <c r="H133" s="1">
-        <v>-6546.0</v>
+        <v>-16367.0</v>
       </c>
       <c r="I133" s="1">
-        <v>-0.92403464071201</v>
+        <v>-2.3103689221713</v>
       </c>
       <c r="J133">
-        <v>1.18</v>
+        <v>1.41</v>
       </c>
       <c r="K133" t="s">
-        <v>413</v>
+        <v>409</v>
       </c>
       <c r="L133" s="1">
-        <v>701869.0</v>
+        <v>692048.0</v>
       </c>
       <c r="M133" s="1">
-        <v>710100.23</v>
+        <v>701911.29</v>
       </c>
       <c r="N133" s="1">
-        <v>0.47</v>
+        <v>0.42</v>
       </c>
       <c r="O133">
         <v>1</v>
       </c>
       <c r="Z133" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:26">
       <c r="A134" t="s">
-        <v>415</v>
+        <v>411</v>
       </c>
       <c r="B134" s="1">
-        <v>1774000.0</v>
+        <v>1974000.0</v>
       </c>
       <c r="C134" s="1">
-        <v>99.003</v>
+        <v>97.903</v>
       </c>
       <c r="D134" s="1">
-        <v>99.8724549</v>
+        <v>99.68791033</v>
       </c>
       <c r="E134" t="s">
         <v>8</v>
       </c>
       <c r="F134">
         <v>1.0</v>
       </c>
       <c r="G134" s="1">
-        <v>1771737.35</v>
+        <v>1967839.35</v>
       </c>
       <c r="H134" s="1">
-        <v>-15424.13</v>
+        <v>-35234.13</v>
       </c>
       <c r="I134" s="1">
-        <v>-0.87056526747602</v>
+        <v>-1.7904982944873</v>
       </c>
       <c r="J134">
-        <v>1.34</v>
+        <v>1.55</v>
       </c>
       <c r="K134" t="s">
-        <v>416</v>
+        <v>412</v>
       </c>
       <c r="L134" s="1">
-        <v>1756313.22</v>
+        <v>1932605.22</v>
       </c>
       <c r="M134" s="1">
-        <v>1780165.01</v>
+        <v>1963188.7</v>
       </c>
       <c r="N134" s="1">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="O134">
         <v>1</v>
       </c>
       <c r="Z134" t="s">
-        <v>414</v>
+        <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:26">
       <c r="A135" t="s">
-        <v>418</v>
+        <v>414</v>
       </c>
       <c r="B135" s="1">
-        <v>400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C135" s="1">
-        <v>105.006</v>
+        <v>97.643</v>
       </c>
       <c r="D135" s="1">
-        <v>101.1028525</v>
+        <v>97.698</v>
       </c>
       <c r="E135" t="s">
         <v>8</v>
       </c>
       <c r="F135">
         <v>1.0</v>
       </c>
       <c r="G135" s="1">
-        <v>404411.41</v>
+        <v>488490.0</v>
       </c>
       <c r="H135" s="1">
-        <v>15612.59</v>
+        <v>-275.0</v>
       </c>
       <c r="I135" s="1">
-        <v>3.8605710951627</v>
+        <v>-0.056295932362996</v>
       </c>
       <c r="J135">
-        <v>1.08</v>
+        <v>0.31</v>
       </c>
       <c r="K135" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
       <c r="L135" s="1">
-        <v>420024.0</v>
+        <v>488215.0</v>
       </c>
       <c r="M135" s="1">
-        <v>424324.0</v>
+        <v>489754.38</v>
       </c>
       <c r="N135" s="1">
-        <v>0.28</v>
+        <v>0.29</v>
       </c>
       <c r="O135">
         <v>1</v>
       </c>
       <c r="Z135" t="s">
-        <v>417</v>
+        <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:26">
       <c r="A136" t="s">
-        <v>421</v>
+        <v>417</v>
       </c>
       <c r="B136" s="1">
-        <v>803000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C136" s="1">
-        <v>100.757</v>
+        <v>104.38</v>
       </c>
       <c r="D136" s="1">
-        <v>102.44851557</v>
+        <v>101.759282</v>
       </c>
       <c r="E136" t="s">
         <v>8</v>
       </c>
       <c r="F136">
         <v>1.0</v>
       </c>
       <c r="G136" s="1">
-        <v>822661.58</v>
+        <v>508796.41</v>
       </c>
       <c r="H136" s="1">
-        <v>-13582.87</v>
+        <v>13103.59</v>
       </c>
       <c r="I136" s="1">
-        <v>-1.6510884098902</v>
+        <v>2.5754092879704</v>
       </c>
       <c r="J136">
-        <v>0.79</v>
+        <v>1.41</v>
       </c>
       <c r="K136" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
       <c r="L136" s="1">
-        <v>809078.71</v>
+        <v>521900.0</v>
       </c>
       <c r="M136" s="1">
-        <v>815414.71</v>
+        <v>528968.49</v>
       </c>
       <c r="N136" s="1">
-        <v>0.54</v>
+        <v>0.31</v>
       </c>
       <c r="O136">
         <v>1</v>
       </c>
       <c r="Z136" t="s">
-        <v>420</v>
+        <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:26">
       <c r="A137" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="B137" s="1">
-        <v>583000.0</v>
+        <v>903000.0</v>
       </c>
       <c r="C137" s="1">
-        <v>100.709</v>
+        <v>99.35</v>
       </c>
       <c r="D137" s="1">
-        <v>99.958</v>
+        <v>102.14591141</v>
       </c>
       <c r="E137" t="s">
         <v>8</v>
       </c>
       <c r="F137">
         <v>1.0</v>
       </c>
       <c r="G137" s="1">
-        <v>582755.14</v>
+        <v>922377.58</v>
       </c>
       <c r="H137" s="1">
-        <v>4378.33</v>
+        <v>-25247.08</v>
       </c>
       <c r="I137" s="1">
-        <v>0.75131555253206</v>
+        <v>-2.7371740757185</v>
       </c>
       <c r="J137">
-        <v>0.57</v>
+        <v>1.04</v>
       </c>
       <c r="K137" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="L137" s="1">
-        <v>587133.47</v>
+        <v>897130.5</v>
       </c>
       <c r="M137" s="1">
-        <v>590427.82</v>
+        <v>906531.6</v>
       </c>
       <c r="N137" s="1">
-        <v>0.39</v>
+        <v>0.54</v>
       </c>
       <c r="O137">
         <v>1</v>
       </c>
       <c r="Z137" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:26">
       <c r="A138" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="B138" s="1">
-        <v>468000.0</v>
+        <v>683000.0</v>
       </c>
       <c r="C138" s="1">
-        <v>98.722</v>
+        <v>99.928</v>
       </c>
       <c r="D138" s="1">
-        <v>99.49946581</v>
+        <v>99.96912738</v>
       </c>
       <c r="E138" t="s">
         <v>8</v>
       </c>
       <c r="F138">
         <v>1.0</v>
       </c>
       <c r="G138" s="1">
-        <v>465657.5</v>
+        <v>682789.14</v>
       </c>
       <c r="H138" s="1">
-        <v>-3638.54</v>
+        <v>-280.9</v>
       </c>
       <c r="I138" s="1">
-        <v>-0.78137687033925</v>
+        <v>-0.041140080230333</v>
       </c>
       <c r="J138">
-        <v>1.05</v>
+        <v>0.8</v>
       </c>
       <c r="K138" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="L138" s="1">
-        <v>462018.96</v>
+        <v>682508.24</v>
       </c>
       <c r="M138" s="1">
-        <v>466936.17</v>
+        <v>687981.6</v>
       </c>
       <c r="N138" s="1">
-        <v>0.31</v>
+        <v>0.41</v>
       </c>
       <c r="O138">
         <v>1</v>
       </c>
       <c r="Z138" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:26">
       <c r="A139" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
       <c r="B139" s="1">
-        <v>600000.0</v>
+        <v>468000.0</v>
       </c>
       <c r="C139" s="1">
-        <v>101.923</v>
+        <v>97.304</v>
       </c>
       <c r="D139" s="1">
-        <v>103.074</v>
+        <v>99.49946581</v>
       </c>
       <c r="E139" t="s">
         <v>8</v>
       </c>
       <c r="F139">
         <v>1.0</v>
       </c>
       <c r="G139" s="1">
-        <v>618444.0</v>
+        <v>465657.5</v>
       </c>
       <c r="H139" s="1">
-        <v>-6906.0</v>
+        <v>-10274.78</v>
       </c>
       <c r="I139" s="1">
-        <v>-1.116673457904</v>
+        <v>-2.2065101496271</v>
       </c>
       <c r="J139">
-        <v>0.61</v>
+        <v>1.26</v>
       </c>
       <c r="K139" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="L139" s="1">
-        <v>611538.0</v>
+        <v>455382.72</v>
       </c>
       <c r="M139" s="1">
-        <v>615220.19</v>
+        <v>461258.36</v>
       </c>
       <c r="N139" s="1">
-        <v>0.41</v>
+        <v>0.27</v>
       </c>
       <c r="O139">
         <v>1</v>
       </c>
       <c r="Z139" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:26">
       <c r="A140" t="s">
-        <v>433</v>
+        <v>429</v>
       </c>
       <c r="B140" s="1">
-        <v>800000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="C140" s="1">
-        <v>76.267</v>
+        <v>99.889</v>
       </c>
       <c r="D140" s="1">
-        <v>74.2877775</v>
+        <v>102.68014286</v>
       </c>
       <c r="E140" t="s">
         <v>8</v>
       </c>
       <c r="F140">
         <v>1.0</v>
       </c>
       <c r="G140" s="1">
-        <v>594302.22</v>
+        <v>718761.0</v>
       </c>
       <c r="H140" s="1">
-        <v>15833.78</v>
+        <v>-19538.0</v>
       </c>
       <c r="I140" s="1">
-        <v>2.6642639833989</v>
+        <v>-2.7182888331448</v>
       </c>
       <c r="J140">
-        <v>0.46</v>
+        <v>0.87</v>
       </c>
       <c r="K140" t="s">
-        <v>434</v>
+        <v>430</v>
       </c>
       <c r="L140" s="1">
-        <v>610136.0</v>
+        <v>699223.0</v>
       </c>
       <c r="M140" s="1">
-        <v>613834.63</v>
+        <v>705283.27</v>
       </c>
       <c r="N140" s="1">
-        <v>0.41</v>
+        <v>0.42</v>
       </c>
       <c r="O140">
         <v>1</v>
       </c>
       <c r="Z140" t="s">
-        <v>432</v>
+        <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:26">
       <c r="A141" t="s">
-        <v>436</v>
+        <v>432</v>
       </c>
       <c r="B141" s="1">
-        <v>900000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C141" s="1">
-        <v>99.422</v>
+        <v>74.303</v>
       </c>
       <c r="D141" s="1">
-        <v>99.96944444</v>
+        <v>74.2877775</v>
       </c>
       <c r="E141" t="s">
         <v>8</v>
       </c>
       <c r="F141">
         <v>1.0</v>
       </c>
       <c r="G141" s="1">
-        <v>899725.0</v>
+        <v>594302.22</v>
       </c>
       <c r="H141" s="1">
-        <v>-4927.0</v>
+        <v>121.78</v>
       </c>
       <c r="I141" s="1">
-        <v>-0.54761177026314</v>
+        <v>0.020491257798095</v>
       </c>
       <c r="J141">
-        <v>0.17</v>
+        <v>0.51</v>
       </c>
       <c r="K141" t="s">
-        <v>437</v>
+        <v>433</v>
       </c>
       <c r="L141" s="1">
-        <v>894798.0</v>
+        <v>594424.0</v>
       </c>
       <c r="M141" s="1">
-        <v>896295.95</v>
+        <v>598500.71</v>
       </c>
       <c r="N141" s="1">
-        <v>0.59</v>
+        <v>0.35</v>
       </c>
       <c r="O141">
         <v>1</v>
       </c>
       <c r="Z141" t="s">
-        <v>435</v>
+        <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:26">
       <c r="A142" t="s">
-        <v>439</v>
+        <v>435</v>
       </c>
       <c r="B142" s="1">
-        <v>800000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="C142" s="1">
-        <v>101.891</v>
+        <v>98.203</v>
       </c>
       <c r="D142" s="1">
-        <v>100.66511125</v>
+        <v>99.7947</v>
       </c>
       <c r="E142" t="s">
         <v>8</v>
       </c>
       <c r="F142">
         <v>1.0</v>
       </c>
       <c r="G142" s="1">
-        <v>805320.89</v>
+        <v>997947.0</v>
       </c>
       <c r="H142" s="1">
-        <v>9807.11</v>
+        <v>-15917.0</v>
       </c>
       <c r="I142" s="1">
-        <v>1.2177890977099</v>
+        <v>-1.5949744826128</v>
       </c>
       <c r="J142">
-        <v>3.17</v>
+        <v>0.38</v>
       </c>
       <c r="K142" t="s">
-        <v>440</v>
+        <v>436</v>
       </c>
       <c r="L142" s="1">
-        <v>815128.0</v>
+        <v>982030.0</v>
       </c>
       <c r="M142" s="1">
-        <v>840456.22</v>
+        <v>985821.1</v>
       </c>
       <c r="N142" s="1">
-        <v>0.56</v>
+        <v>0.58</v>
       </c>
       <c r="O142">
         <v>1</v>
       </c>
       <c r="Z142" t="s">
-        <v>438</v>
+        <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:26">
       <c r="A143" t="s">
-        <v>442</v>
+        <v>438</v>
       </c>
       <c r="B143" s="1">
-        <v>800000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C143" s="1">
-        <v>100.812</v>
+        <v>100.727</v>
       </c>
       <c r="D143" s="1">
-        <v>99.915</v>
+        <v>100.69954333</v>
       </c>
       <c r="E143" t="s">
         <v>8</v>
       </c>
       <c r="F143">
         <v>1.0</v>
       </c>
       <c r="G143" s="1">
-        <v>799320.0</v>
+        <v>906295.89</v>
       </c>
       <c r="H143" s="1">
-        <v>7176.0</v>
+        <v>247.11</v>
       </c>
       <c r="I143" s="1">
-        <v>0.89776309863384</v>
+        <v>0.027265929673365</v>
       </c>
       <c r="J143">
-        <v>0.12</v>
-[...2 lines deleted...]
-        <v>964.38</v>
+        <v>3.41</v>
+      </c>
+      <c r="K143" t="s">
+        <v>439</v>
       </c>
       <c r="L143" s="1">
-        <v>806496.0</v>
+        <v>906543.0</v>
       </c>
       <c r="M143" s="1">
-        <v>807460.38</v>
+        <v>937221.81</v>
       </c>
       <c r="N143" s="1">
-        <v>0.53</v>
+        <v>0.55</v>
       </c>
       <c r="O143">
         <v>1</v>
       </c>
       <c r="Z143" t="s">
-        <v>441</v>
+        <v>437</v>
       </c>
     </row>
     <row r="144" spans="1:26">
       <c r="A144" t="s">
-        <v>444</v>
+        <v>441</v>
       </c>
       <c r="B144" s="1">
-        <v>800000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C144" s="1">
-        <v>96.675</v>
+        <v>99.486</v>
       </c>
       <c r="D144" s="1">
-        <v>95.674</v>
+        <v>99.89188889</v>
       </c>
       <c r="E144" t="s">
         <v>8</v>
       </c>
       <c r="F144">
         <v>1.0</v>
       </c>
       <c r="G144" s="1">
-        <v>765392.0</v>
+        <v>899027.0</v>
       </c>
       <c r="H144" s="1">
-        <v>8008.0</v>
+        <v>-3653.0</v>
       </c>
       <c r="I144" s="1">
-        <v>1.0462612622029</v>
+        <v>-0.40632817479342</v>
       </c>
       <c r="J144">
-        <v>1.35</v>
+        <v>0.37</v>
       </c>
       <c r="K144" t="s">
-        <v>445</v>
+        <v>442</v>
       </c>
       <c r="L144" s="1">
-        <v>773400.0</v>
+        <v>895374.0</v>
       </c>
       <c r="M144" s="1">
-        <v>784183.56</v>
+        <v>898727.42</v>
       </c>
       <c r="N144" s="1">
-        <v>0.52</v>
+        <v>0.53</v>
       </c>
       <c r="O144">
         <v>1</v>
       </c>
       <c r="Z144" t="s">
-        <v>443</v>
+        <v>440</v>
       </c>
     </row>
     <row r="145" spans="1:26">
       <c r="A145" t="s">
-        <v>447</v>
+        <v>444</v>
       </c>
       <c r="B145" s="1">
-        <v>400000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C145" s="1">
-        <v>99.31</v>
+        <v>95.024</v>
       </c>
       <c r="D145" s="1">
-        <v>100.66</v>
+        <v>95.63144444</v>
       </c>
       <c r="E145" t="s">
         <v>8</v>
       </c>
       <c r="F145">
         <v>1.0</v>
       </c>
       <c r="G145" s="1">
-        <v>402640.0</v>
+        <v>860683.0</v>
       </c>
       <c r="H145" s="1">
-        <v>-5400.0</v>
+        <v>-5467.0</v>
       </c>
       <c r="I145" s="1">
-        <v>-1.3411484204252</v>
+        <v>-0.63519321283213</v>
       </c>
       <c r="J145">
-        <v>3.29</v>
+        <v>1.54</v>
       </c>
       <c r="K145" t="s">
-        <v>448</v>
+        <v>445</v>
       </c>
       <c r="L145" s="1">
-        <v>397240.0</v>
+        <v>855216.0</v>
       </c>
       <c r="M145" s="1">
-        <v>410407.12</v>
+        <v>869048.88</v>
       </c>
       <c r="N145" s="1">
-        <v>0.27</v>
+        <v>0.51</v>
       </c>
       <c r="O145">
         <v>1</v>
       </c>
       <c r="Z145" t="s">
-        <v>446</v>
+        <v>443</v>
       </c>
     </row>
     <row r="146" spans="1:26">
       <c r="A146" t="s">
-        <v>450</v>
+        <v>447</v>
       </c>
       <c r="B146" s="1">
         <v>500000.0</v>
       </c>
       <c r="C146" s="1">
-        <v>100.554</v>
+        <v>97.915</v>
       </c>
       <c r="D146" s="1">
-        <v>100.0</v>
+        <v>100.1564</v>
       </c>
       <c r="E146" t="s">
         <v>8</v>
       </c>
       <c r="F146">
         <v>1.0</v>
       </c>
       <c r="G146" s="1">
-        <v>500000.0</v>
+        <v>500782.0</v>
       </c>
       <c r="H146" s="1">
-        <v>2770.0</v>
+        <v>-11207.0</v>
       </c>
       <c r="I146" s="1">
-        <v>0.554</v>
+        <v>-2.2378999245181</v>
       </c>
       <c r="J146">
-        <v>0.77</v>
-[...2 lines deleted...]
-        <v>451</v>
+        <v>0.13</v>
+      </c>
+      <c r="K146">
+        <v>647.26</v>
       </c>
       <c r="L146" s="1">
-        <v>502770.0</v>
+        <v>489575.0</v>
       </c>
       <c r="M146" s="1">
-        <v>506605.62</v>
+        <v>490222.26</v>
       </c>
       <c r="N146" s="1">
-        <v>0.33</v>
+        <v>0.29</v>
       </c>
       <c r="O146">
         <v>1</v>
       </c>
       <c r="Z146" t="s">
-        <v>449</v>
+        <v>446</v>
       </c>
     </row>
     <row r="147" spans="1:26">
       <c r="A147" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="B147" s="1">
-        <v>999000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C147" s="1">
-        <v>98.94</v>
+        <v>99.578</v>
       </c>
       <c r="D147" s="1">
-        <v>99.95190691</v>
+        <v>99.96366667</v>
       </c>
       <c r="E147" t="s">
         <v>8</v>
       </c>
       <c r="F147">
         <v>1.0</v>
       </c>
       <c r="G147" s="1">
-        <v>998519.55</v>
+        <v>599782.0</v>
       </c>
       <c r="H147" s="1">
-        <v>-10108.95</v>
+        <v>-2314.0</v>
       </c>
       <c r="I147" s="1">
-        <v>-1.0123937983988</v>
+        <v>-0.38580684315301</v>
       </c>
       <c r="J147">
-        <v>0.94</v>
+        <v>1.04</v>
       </c>
       <c r="K147" t="s">
-        <v>454</v>
+        <v>450</v>
       </c>
       <c r="L147" s="1">
-        <v>988410.6</v>
+        <v>597468.0</v>
       </c>
       <c r="M147" s="1">
-        <v>997832.68</v>
+        <v>603724.85</v>
       </c>
       <c r="N147" s="1">
-        <v>0.66</v>
+        <v>0.36</v>
       </c>
       <c r="O147">
         <v>1</v>
       </c>
       <c r="Z147" t="s">
-        <v>452</v>
+        <v>448</v>
       </c>
     </row>
     <row r="148" spans="1:26">
       <c r="A148" t="s">
-        <v>456</v>
+        <v>452</v>
       </c>
       <c r="B148" s="1">
-        <v>700000.0</v>
+        <v>1099000.0</v>
       </c>
       <c r="C148" s="1">
-        <v>99.995</v>
+        <v>97.367</v>
       </c>
       <c r="D148" s="1">
-        <v>100.22785714</v>
+        <v>99.74190628</v>
       </c>
       <c r="E148" t="s">
         <v>8</v>
       </c>
       <c r="F148">
         <v>1.0</v>
       </c>
       <c r="G148" s="1">
-        <v>701595.0</v>
+        <v>1096163.55</v>
       </c>
       <c r="H148" s="1">
-        <v>-1630.0</v>
+        <v>-26100.22</v>
       </c>
       <c r="I148" s="1">
-        <v>-0.23232776744418</v>
+        <v>-2.3810516231816</v>
       </c>
       <c r="J148">
-        <v>2.24</v>
+        <v>1.16</v>
       </c>
       <c r="K148" t="s">
-        <v>457</v>
+        <v>453</v>
       </c>
       <c r="L148" s="1">
-        <v>699965.0</v>
+        <v>1070063.33</v>
       </c>
       <c r="M148" s="1">
-        <v>715671.04</v>
+        <v>1082765.81</v>
       </c>
       <c r="N148" s="1">
-        <v>0.47</v>
+        <v>0.64</v>
       </c>
       <c r="O148">
         <v>1</v>
       </c>
       <c r="Z148" t="s">
-        <v>455</v>
+        <v>451</v>
       </c>
     </row>
     <row r="149" spans="1:26">
       <c r="A149" t="s">
-        <v>459</v>
+        <v>455</v>
       </c>
       <c r="B149" s="1">
-        <v>400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C149" s="1">
-        <v>99.877</v>
+        <v>97.9</v>
       </c>
       <c r="D149" s="1">
-        <v>99.326</v>
+        <v>99.1126</v>
       </c>
       <c r="E149" t="s">
         <v>8</v>
       </c>
       <c r="F149">
         <v>1.0</v>
       </c>
       <c r="G149" s="1">
-        <v>397304.0</v>
+        <v>495563.0</v>
       </c>
       <c r="H149" s="1">
-        <v>2204.0</v>
+        <v>-6063.0</v>
       </c>
       <c r="I149" s="1">
-        <v>0.55473894045869</v>
+        <v>-1.2234569570367</v>
       </c>
       <c r="J149">
-        <v>1.01</v>
+        <v>1.24</v>
       </c>
       <c r="K149" t="s">
-        <v>460</v>
+        <v>456</v>
       </c>
       <c r="L149" s="1">
-        <v>399508.0</v>
+        <v>489500.0</v>
       </c>
       <c r="M149" s="1">
-        <v>403560.05</v>
+        <v>495707.19</v>
       </c>
       <c r="N149" s="1">
-        <v>0.27</v>
+        <v>0.29</v>
       </c>
       <c r="O149">
         <v>1</v>
       </c>
       <c r="Z149" t="s">
-        <v>458</v>
+        <v>454</v>
       </c>
     </row>
     <row r="150" spans="1:26">
       <c r="A150" t="s">
-        <v>462</v>
+        <v>458</v>
       </c>
       <c r="B150" s="1">
-        <v>1200000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="C150" s="1">
-        <v>100.613</v>
+        <v>98.885</v>
       </c>
       <c r="D150" s="1">
-        <v>99.91491667</v>
+        <v>99.81421429</v>
       </c>
       <c r="E150" t="s">
         <v>8</v>
       </c>
       <c r="F150">
         <v>1.0</v>
       </c>
       <c r="G150" s="1">
-        <v>1198979.0</v>
+        <v>1397399.0</v>
       </c>
       <c r="H150" s="1">
-        <v>8377.0</v>
+        <v>-13009.0</v>
       </c>
       <c r="I150" s="1">
-        <v>0.69867779168776</v>
+        <v>-0.9309438463889</v>
       </c>
       <c r="J150">
-        <v>3.71</v>
+        <v>0.2</v>
       </c>
       <c r="K150" t="s">
-        <v>463</v>
+        <v>459</v>
       </c>
       <c r="L150" s="1">
-        <v>1207356.0</v>
+        <v>1384390.0</v>
       </c>
       <c r="M150" s="1">
-        <v>1251862.85</v>
+        <v>1387122.88</v>
       </c>
       <c r="N150" s="1">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="O150">
         <v>1</v>
       </c>
       <c r="Z150" t="s">
-        <v>461</v>
+        <v>457</v>
       </c>
     </row>
     <row r="151" spans="1:26">
       <c r="A151" t="s">
-        <v>465</v>
+        <v>461</v>
       </c>
       <c r="B151" s="1">
-        <v>504000.0</v>
+        <v>604000.0</v>
       </c>
       <c r="C151" s="1">
-        <v>99.342</v>
+        <v>97.902</v>
       </c>
       <c r="D151" s="1">
-        <v>100.0</v>
+        <v>99.70016556</v>
       </c>
       <c r="E151" t="s">
         <v>8</v>
       </c>
       <c r="F151">
         <v>1.0</v>
       </c>
       <c r="G151" s="1">
-        <v>504000.0</v>
+        <v>602189.0</v>
       </c>
       <c r="H151" s="1">
-        <v>-3316.32</v>
+        <v>-10860.92</v>
       </c>
       <c r="I151" s="1">
-        <v>-0.658</v>
+        <v>-1.8035732967557</v>
       </c>
       <c r="J151">
-        <v>1.31</v>
+        <v>1.55</v>
       </c>
       <c r="K151" t="s">
-        <v>466</v>
+        <v>462</v>
       </c>
       <c r="L151" s="1">
-        <v>500683.68</v>
+        <v>591328.08</v>
       </c>
       <c r="M151" s="1">
-        <v>507278.83</v>
+        <v>600686.08</v>
       </c>
       <c r="N151" s="1">
-        <v>0.34</v>
+        <v>0.36</v>
       </c>
       <c r="O151">
         <v>1</v>
       </c>
       <c r="Z151" t="s">
-        <v>464</v>
+        <v>460</v>
       </c>
     </row>
     <row r="152" spans="1:26">
       <c r="A152" t="s">
-        <v>468</v>
+        <v>464</v>
       </c>
       <c r="B152" s="1">
-        <v>1000000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="C152" s="1">
-        <v>100.421</v>
+        <v>98.994</v>
       </c>
       <c r="D152" s="1">
-        <v>99.7</v>
+        <v>99.65554545</v>
       </c>
       <c r="E152" t="s">
         <v>8</v>
       </c>
       <c r="F152">
         <v>1.0</v>
       </c>
       <c r="G152" s="1">
-        <v>997000.0</v>
+        <v>1096211.0</v>
       </c>
       <c r="H152" s="1">
-        <v>7210.0</v>
+        <v>-7277.0</v>
       </c>
       <c r="I152" s="1">
-        <v>0.72316950852558</v>
+        <v>-0.66383205423044</v>
       </c>
       <c r="J152">
-        <v>0.24</v>
+        <v>0.45</v>
       </c>
       <c r="K152" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="L152" s="1">
-        <v>1004210.0</v>
+        <v>1088934.0</v>
       </c>
       <c r="M152" s="1">
-        <v>1006614.11</v>
+        <v>1093831.26</v>
       </c>
       <c r="N152" s="1">
-        <v>0.67</v>
+        <v>0.65</v>
       </c>
       <c r="O152">
         <v>1</v>
       </c>
       <c r="Z152" t="s">
-        <v>467</v>
+        <v>463</v>
       </c>
     </row>
     <row r="153" spans="1:26">
       <c r="A153" t="s">
-        <v>471</v>
+        <v>467</v>
       </c>
       <c r="B153" s="1">
-        <v>513000.0</v>
+        <v>613000.0</v>
       </c>
       <c r="C153" s="1">
-        <v>99.367</v>
+        <v>97.877</v>
       </c>
       <c r="D153" s="1">
-        <v>99.55553606</v>
+        <v>99.32233279</v>
       </c>
       <c r="E153" t="s">
         <v>8</v>
       </c>
       <c r="F153">
         <v>1.0</v>
       </c>
       <c r="G153" s="1">
-        <v>510719.9</v>
+        <v>608845.9</v>
       </c>
       <c r="H153" s="1">
-        <v>-967.19</v>
+        <v>-8859.89</v>
       </c>
       <c r="I153" s="1">
-        <v>-0.18937777830862</v>
+        <v>-1.4551941632521</v>
       </c>
       <c r="J153">
-        <v>2.76</v>
+        <v>2.98</v>
       </c>
       <c r="K153" t="s">
-        <v>472</v>
+        <v>468</v>
       </c>
       <c r="L153" s="1">
-        <v>509752.71</v>
+        <v>599986.01</v>
       </c>
       <c r="M153" s="1">
-        <v>523935.75</v>
+        <v>618237.46</v>
       </c>
       <c r="N153" s="1">
-        <v>0.35</v>
+        <v>0.37</v>
       </c>
       <c r="O153">
         <v>1</v>
       </c>
       <c r="Z153" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="154" spans="1:26">
       <c r="A154" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="B154" s="1">
         <v>300000.0</v>
       </c>
       <c r="C154" s="1">
-        <v>100.898</v>
+        <v>99.849</v>
       </c>
       <c r="D154" s="1">
         <v>99.897</v>
       </c>
       <c r="E154" t="s">
         <v>8</v>
       </c>
       <c r="F154">
         <v>1.0</v>
       </c>
       <c r="G154" s="1">
         <v>299691.0</v>
       </c>
       <c r="H154" s="1">
-        <v>3003.0</v>
+        <v>-144.0</v>
       </c>
       <c r="I154" s="1">
-        <v>1.0020320930558</v>
+        <v>-0.048049490975705</v>
       </c>
       <c r="J154">
-        <v>0.74</v>
+        <v>0.99</v>
       </c>
       <c r="K154" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="L154" s="1">
-        <v>302694.0</v>
+        <v>299547.0</v>
       </c>
       <c r="M154" s="1">
-        <v>304923.45</v>
+        <v>302508.99</v>
       </c>
       <c r="N154" s="1">
-        <v>0.2</v>
+        <v>0.18</v>
       </c>
       <c r="O154">
         <v>1</v>
       </c>
       <c r="Z154" t="s">
-        <v>473</v>
+        <v>469</v>
       </c>
     </row>
     <row r="155" spans="1:26">
       <c r="A155" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
       <c r="B155" s="1">
-        <v>400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C155" s="1">
-        <v>99.687</v>
+        <v>98.522</v>
       </c>
       <c r="D155" s="1">
-        <v>100.0417275</v>
+        <v>99.786582</v>
       </c>
       <c r="E155" t="s">
         <v>8</v>
       </c>
       <c r="F155">
         <v>1.0</v>
       </c>
       <c r="G155" s="1">
-        <v>400166.91</v>
+        <v>498932.91</v>
       </c>
       <c r="H155" s="1">
-        <v>-1418.91</v>
+        <v>-6322.91</v>
       </c>
       <c r="I155" s="1">
-        <v>-0.35457954282127</v>
+        <v>-1.2672866177539</v>
       </c>
       <c r="J155">
-        <v>2.36</v>
+        <v>2.6</v>
       </c>
       <c r="K155" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="L155" s="1">
-        <v>398748.0</v>
+        <v>492610.0</v>
       </c>
       <c r="M155" s="1">
-        <v>408175.4</v>
+        <v>505615.14</v>
       </c>
       <c r="N155" s="1">
-        <v>0.27</v>
+        <v>0.3</v>
       </c>
       <c r="O155">
         <v>1</v>
       </c>
       <c r="Z155" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
     </row>
     <row r="156" spans="1:26">
       <c r="A156" t="s">
-        <v>480</v>
+        <v>476</v>
       </c>
       <c r="B156" s="1">
-        <v>481000.0</v>
+        <v>581000.0</v>
       </c>
       <c r="C156" s="1">
-        <v>101.202</v>
+        <v>99.545</v>
       </c>
       <c r="D156" s="1">
-        <v>100.0</v>
+        <v>99.97160069</v>
       </c>
       <c r="E156" t="s">
         <v>8</v>
       </c>
       <c r="F156">
         <v>1.0</v>
       </c>
       <c r="G156" s="1">
-        <v>481000.0</v>
+        <v>580835.0</v>
       </c>
       <c r="H156" s="1">
-        <v>5781.62</v>
+        <v>-2478.55</v>
       </c>
       <c r="I156" s="1">
-        <v>1.202</v>
+        <v>-0.42672187454268</v>
       </c>
       <c r="J156">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.25</v>
+      </c>
+      <c r="K156" t="s">
+        <v>477</v>
       </c>
       <c r="L156" s="1">
-        <v>486781.62</v>
+        <v>578356.45</v>
       </c>
       <c r="M156" s="1">
-        <v>486781.62</v>
+        <v>579797.46</v>
       </c>
       <c r="N156" s="1">
-        <v>0.32</v>
+        <v>0.34</v>
       </c>
       <c r="O156">
         <v>1</v>
       </c>
       <c r="Z156" t="s">
-        <v>479</v>
+        <v>475</v>
       </c>
     </row>
     <row r="157" spans="1:26">
       <c r="A157" t="s">
-        <v>482</v>
+        <v>479</v>
       </c>
       <c r="B157" s="1">
-        <v>551000.0</v>
+        <v>1051000.0</v>
       </c>
       <c r="C157" s="1">
-        <v>100.405</v>
+        <v>98.917</v>
       </c>
       <c r="D157" s="1">
-        <v>100.01896552</v>
+        <v>99.95085633</v>
       </c>
       <c r="E157" t="s">
         <v>8</v>
       </c>
       <c r="F157">
         <v>1.0</v>
       </c>
       <c r="G157" s="1">
-        <v>551104.5</v>
+        <v>1050483.5</v>
       </c>
       <c r="H157" s="1">
-        <v>2127.05</v>
+        <v>-10865.83</v>
       </c>
       <c r="I157" s="1">
-        <v>0.38596128320491</v>
+        <v>-1.0343646520864</v>
       </c>
       <c r="J157">
-        <v>1.0</v>
+        <v>1.22</v>
       </c>
       <c r="K157" t="s">
-        <v>483</v>
+        <v>480</v>
       </c>
       <c r="L157" s="1">
-        <v>553231.55</v>
+        <v>1039617.67</v>
       </c>
       <c r="M157" s="1">
-        <v>558726.45</v>
+        <v>1052416.83</v>
       </c>
       <c r="N157" s="1">
-        <v>0.37</v>
+        <v>0.62</v>
       </c>
       <c r="O157">
         <v>1</v>
       </c>
       <c r="Z157" t="s">
-        <v>481</v>
+        <v>478</v>
       </c>
     </row>
     <row r="158" spans="1:26">
       <c r="A158" t="s">
-        <v>485</v>
+        <v>482</v>
       </c>
       <c r="B158" s="1">
-        <v>900000.0</v>
+        <v>304000.0</v>
       </c>
       <c r="C158" s="1">
-        <v>100.506</v>
+        <v>99.953</v>
       </c>
       <c r="D158" s="1">
-        <v>98.29879778</v>
+        <v>99.674</v>
       </c>
       <c r="E158" t="s">
         <v>8</v>
       </c>
       <c r="F158">
         <v>1.0</v>
       </c>
       <c r="G158" s="1">
-        <v>884689.18</v>
+        <v>303008.96</v>
       </c>
       <c r="H158" s="1">
-        <v>19864.82</v>
+        <v>848.16</v>
       </c>
       <c r="I158" s="1">
-        <v>2.2454010345193</v>
+        <v>0.27991251479824</v>
       </c>
       <c r="J158">
-        <v>0.77</v>
+        <v>0.58</v>
       </c>
       <c r="K158" t="s">
-        <v>73</v>
+        <v>483</v>
       </c>
       <c r="L158" s="1">
-        <v>904554.0</v>
+        <v>303857.12</v>
       </c>
       <c r="M158" s="1">
-        <v>911458.11</v>
+        <v>305622.01</v>
       </c>
       <c r="N158" s="1">
-        <v>0.6</v>
+        <v>0.18</v>
       </c>
       <c r="O158">
         <v>1</v>
       </c>
       <c r="Z158" t="s">
-        <v>484</v>
+        <v>481</v>
       </c>
     </row>
     <row r="159" spans="1:26">
       <c r="A159" t="s">
+        <v>482</v>
+      </c>
+      <c r="B159" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C159" s="1">
+        <v>100.334</v>
+      </c>
+      <c r="D159" s="1">
+        <v>98.502418</v>
+      </c>
+      <c r="E159" t="s">
+        <v>8</v>
+      </c>
+      <c r="F159">
+        <v>1.0</v>
+      </c>
+      <c r="G159" s="1">
+        <v>985024.18</v>
+      </c>
+      <c r="H159" s="1">
+        <v>18315.82</v>
+      </c>
+      <c r="I159" s="1">
+        <v>1.8594284660098</v>
+      </c>
+      <c r="J159">
+        <v>1.02</v>
+      </c>
+      <c r="K159" t="s">
         <v>485</v>
       </c>
-      <c r="B159" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L159" s="1">
-        <v>306979.2</v>
+        <v>1003340.0</v>
       </c>
       <c r="M159" s="1">
-        <v>307821.53</v>
+        <v>1013531.78</v>
       </c>
       <c r="N159" s="1">
-        <v>0.2</v>
+        <v>0.6</v>
       </c>
       <c r="O159">
         <v>1</v>
       </c>
       <c r="Z159" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
     </row>
     <row r="160" spans="1:26">
       <c r="A160" t="s">
+        <v>487</v>
+      </c>
+      <c r="B160" s="1">
+        <v>548000.0</v>
+      </c>
+      <c r="C160" s="1">
+        <v>97.777</v>
+      </c>
+      <c r="D160" s="1">
+        <v>99.06334489</v>
+      </c>
+      <c r="E160" t="s">
+        <v>8</v>
+      </c>
+      <c r="F160">
+        <v>1.0</v>
+      </c>
+      <c r="G160" s="1">
+        <v>542867.13</v>
+      </c>
+      <c r="H160" s="1">
+        <v>-7049.17</v>
+      </c>
+      <c r="I160" s="1">
+        <v>-1.2985074266699</v>
+      </c>
+      <c r="J160">
+        <v>1.9</v>
+      </c>
+      <c r="K160" t="s">
         <v>488</v>
       </c>
-      <c r="B160" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L160" s="1">
-        <v>444178.56</v>
+        <v>535817.96</v>
       </c>
       <c r="M160" s="1">
-        <v>451811.44</v>
+        <v>546233.71</v>
       </c>
       <c r="N160" s="1">
-        <v>0.3</v>
+        <v>0.32</v>
       </c>
       <c r="O160">
         <v>1</v>
       </c>
       <c r="Z160" t="s">
-        <v>487</v>
+        <v>486</v>
       </c>
     </row>
     <row r="161" spans="1:26">
       <c r="A161" t="s">
+        <v>490</v>
+      </c>
+      <c r="B161" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C161" s="1">
+        <v>96.396</v>
+      </c>
+      <c r="D161" s="1">
+        <v>98.39771556</v>
+      </c>
+      <c r="E161" t="s">
+        <v>8</v>
+      </c>
+      <c r="F161">
+        <v>1.0</v>
+      </c>
+      <c r="G161" s="1">
+        <v>885579.44</v>
+      </c>
+      <c r="H161" s="1">
+        <v>-18015.44</v>
+      </c>
+      <c r="I161" s="1">
+        <v>-2.0343110043295</v>
+      </c>
+      <c r="J161">
+        <v>1.36</v>
+      </c>
+      <c r="K161" t="s">
         <v>491</v>
       </c>
-      <c r="B161" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L161" s="1">
-        <v>789552.0</v>
+        <v>867564.0</v>
       </c>
       <c r="M161" s="1">
-        <v>798724.6</v>
+        <v>879797.22</v>
       </c>
       <c r="N161" s="1">
-        <v>0.53</v>
+        <v>0.52</v>
       </c>
       <c r="O161">
         <v>1</v>
       </c>
       <c r="Z161" t="s">
-        <v>490</v>
+        <v>489</v>
       </c>
     </row>
     <row r="162" spans="1:26">
       <c r="A162" t="s">
-        <v>494</v>
+        <v>493</v>
       </c>
       <c r="B162" s="1">
         <v>800000.0</v>
       </c>
       <c r="C162" s="1">
-        <v>97.967</v>
+        <v>97.217</v>
       </c>
       <c r="D162" s="1">
         <v>99.492</v>
       </c>
       <c r="E162" t="s">
         <v>8</v>
       </c>
       <c r="F162">
         <v>1.0</v>
       </c>
       <c r="G162" s="1">
         <v>795936.0</v>
       </c>
       <c r="H162" s="1">
-        <v>-12200.0</v>
+        <v>-18200.0</v>
       </c>
       <c r="I162" s="1">
-        <v>-1.532786555703</v>
+        <v>-2.2866160093274</v>
       </c>
       <c r="J162">
-        <v>0.24</v>
+        <v>0.63</v>
       </c>
       <c r="K162" t="s">
-        <v>495</v>
+        <v>494</v>
       </c>
       <c r="L162" s="1">
-        <v>783736.0</v>
+        <v>777736.0</v>
       </c>
       <c r="M162" s="1">
-        <v>785653.81</v>
+        <v>782804.49</v>
       </c>
       <c r="N162" s="1">
-        <v>0.52</v>
+        <v>0.46</v>
       </c>
       <c r="O162">
         <v>1</v>
       </c>
       <c r="Z162" t="s">
-        <v>493</v>
+        <v>492</v>
       </c>
     </row>
     <row r="163" spans="1:26">
       <c r="A163" t="s">
+        <v>496</v>
+      </c>
+      <c r="B163" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C163" s="1">
+        <v>95.921</v>
+      </c>
+      <c r="D163" s="1">
+        <v>96.138</v>
+      </c>
+      <c r="E163" t="s">
+        <v>8</v>
+      </c>
+      <c r="F163">
+        <v>1.0</v>
+      </c>
+      <c r="G163" s="1">
+        <v>384552.0</v>
+      </c>
+      <c r="H163" s="1">
+        <v>-868.0</v>
+      </c>
+      <c r="I163" s="1">
+        <v>-0.22571719819426</v>
+      </c>
+      <c r="J163">
+        <v>0.4</v>
+      </c>
+      <c r="K163" t="s">
         <v>497</v>
       </c>
-      <c r="B163" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L163" s="1">
-        <v>710647.76</v>
+        <v>383684.0</v>
       </c>
       <c r="M163" s="1">
-        <v>716452.27</v>
+        <v>385279.89</v>
       </c>
       <c r="N163" s="1">
-        <v>0.47</v>
+        <v>0.23</v>
       </c>
       <c r="O163">
         <v>1</v>
       </c>
       <c r="Z163" t="s">
-        <v>496</v>
+        <v>495</v>
       </c>
     </row>
     <row r="164" spans="1:26">
       <c r="A164" t="s">
+        <v>499</v>
+      </c>
+      <c r="B164" s="1">
+        <v>798000.0</v>
+      </c>
+      <c r="C164" s="1">
+        <v>99.983</v>
+      </c>
+      <c r="D164" s="1">
+        <v>100.04160401</v>
+      </c>
+      <c r="E164" t="s">
+        <v>8</v>
+      </c>
+      <c r="F164">
+        <v>1.0</v>
+      </c>
+      <c r="G164" s="1">
+        <v>798332.0</v>
+      </c>
+      <c r="H164" s="1">
+        <v>-467.66</v>
+      </c>
+      <c r="I164" s="1">
+        <v>-0.058579638546369</v>
+      </c>
+      <c r="J164">
+        <v>1.11</v>
+      </c>
+      <c r="K164" t="s">
         <v>500</v>
       </c>
-      <c r="B164" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L164" s="1">
-        <v>655697.68</v>
+        <v>797864.34</v>
       </c>
       <c r="M164" s="1">
-        <v>660139.24</v>
+        <v>806712.48</v>
       </c>
       <c r="N164" s="1">
-        <v>0.44</v>
+        <v>0.48</v>
       </c>
       <c r="O164">
         <v>1</v>
       </c>
       <c r="Z164" t="s">
-        <v>499</v>
+        <v>498</v>
       </c>
     </row>
     <row r="165" spans="1:26">
       <c r="A165" t="s">
+        <v>502</v>
+      </c>
+      <c r="B165" s="1">
+        <v>849000.0</v>
+      </c>
+      <c r="C165" s="1">
+        <v>99.175</v>
+      </c>
+      <c r="D165" s="1">
+        <v>99.88669022</v>
+      </c>
+      <c r="E165" t="s">
+        <v>8</v>
+      </c>
+      <c r="F165">
+        <v>1.0</v>
+      </c>
+      <c r="G165" s="1">
+        <v>848038.0</v>
+      </c>
+      <c r="H165" s="1">
+        <v>-6042.25</v>
+      </c>
+      <c r="I165" s="1">
+        <v>-0.71249755317568</v>
+      </c>
+      <c r="J165">
+        <v>0.93</v>
+      </c>
+      <c r="K165" t="s">
         <v>503</v>
       </c>
-      <c r="B165" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L165" s="1">
-        <v>625828.0</v>
+        <v>841995.75</v>
       </c>
       <c r="M165" s="1">
-        <v>627251.97</v>
+        <v>849927.27</v>
       </c>
       <c r="N165" s="1">
-        <v>0.41</v>
+        <v>0.5</v>
       </c>
       <c r="O165">
         <v>1</v>
       </c>
       <c r="Z165" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="166" spans="1:26">
       <c r="A166" t="s">
+        <v>505</v>
+      </c>
+      <c r="B166" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C166" s="1">
+        <v>88.286</v>
+      </c>
+      <c r="D166" s="1">
+        <v>86.47159</v>
+      </c>
+      <c r="E166" t="s">
+        <v>8</v>
+      </c>
+      <c r="F166">
+        <v>1.0</v>
+      </c>
+      <c r="G166" s="1">
+        <v>691772.72</v>
+      </c>
+      <c r="H166" s="1">
+        <v>14515.28</v>
+      </c>
+      <c r="I166" s="1">
+        <v>2.0982729703478</v>
+      </c>
+      <c r="J166">
+        <v>0.25</v>
+      </c>
+      <c r="K166" t="s">
         <v>506</v>
       </c>
-      <c r="B166" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L166" s="1">
-        <v>520422.84</v>
+        <v>706288.0</v>
       </c>
       <c r="M166" s="1">
-        <v>531972.84</v>
+        <v>708293.48</v>
       </c>
       <c r="N166" s="1">
-        <v>0.35</v>
+        <v>0.42</v>
       </c>
       <c r="O166">
         <v>1</v>
       </c>
       <c r="Z166" t="s">
-        <v>505</v>
+        <v>504</v>
       </c>
     </row>
     <row r="167" spans="1:26">
       <c r="A167" t="s">
+        <v>508</v>
+      </c>
+      <c r="B167" s="1">
+        <v>611000.0</v>
+      </c>
+      <c r="C167" s="1">
+        <v>100.917</v>
+      </c>
+      <c r="D167" s="1">
+        <v>100.39656301</v>
+      </c>
+      <c r="E167" t="s">
+        <v>8</v>
+      </c>
+      <c r="F167">
+        <v>1.0</v>
+      </c>
+      <c r="G167" s="1">
+        <v>613423.0</v>
+      </c>
+      <c r="H167" s="1">
+        <v>3179.87</v>
+      </c>
+      <c r="I167" s="1">
+        <v>0.51838128012807</v>
+      </c>
+      <c r="J167">
+        <v>2.5</v>
+      </c>
+      <c r="K167" t="s">
         <v>509</v>
       </c>
-      <c r="B167" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L167" s="1">
-        <v>710689.0</v>
+        <v>616602.87</v>
       </c>
       <c r="M167" s="1">
-        <v>719587.63</v>
+        <v>631856.95</v>
       </c>
       <c r="N167" s="1">
-        <v>0.48</v>
+        <v>0.37</v>
       </c>
       <c r="O167">
         <v>1</v>
       </c>
       <c r="Z167" t="s">
-        <v>508</v>
+        <v>507</v>
       </c>
     </row>
     <row r="168" spans="1:26">
       <c r="A168" t="s">
+        <v>511</v>
+      </c>
+      <c r="B168" s="1">
+        <v>1600000.0</v>
+      </c>
+      <c r="C168" s="1">
+        <v>100.075</v>
+      </c>
+      <c r="D168" s="1">
+        <v>101.9430625</v>
+      </c>
+      <c r="E168" t="s">
+        <v>8</v>
+      </c>
+      <c r="F168">
+        <v>1.0</v>
+      </c>
+      <c r="G168" s="1">
+        <v>1631089.0</v>
+      </c>
+      <c r="H168" s="1">
+        <v>-29889.0</v>
+      </c>
+      <c r="I168" s="1">
+        <v>-1.8324567206327</v>
+      </c>
+      <c r="J168">
+        <v>1.5</v>
+      </c>
+      <c r="K168" t="s">
         <v>512</v>
       </c>
-      <c r="B168" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L168" s="1">
-        <v>1383508.0</v>
+        <v>1601200.0</v>
       </c>
       <c r="M168" s="1">
-        <v>1399042.25</v>
+        <v>1625194.52</v>
       </c>
       <c r="N168" s="1">
-        <v>0.92</v>
+        <v>0.96</v>
       </c>
       <c r="O168">
         <v>1</v>
       </c>
       <c r="Z168" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
     </row>
     <row r="169" spans="1:26">
       <c r="A169" t="s">
+        <v>514</v>
+      </c>
+      <c r="B169" s="1">
+        <v>1600000.0</v>
+      </c>
+      <c r="C169" s="1">
+        <v>96.625</v>
+      </c>
+      <c r="D169" s="1">
+        <v>100.13917938</v>
+      </c>
+      <c r="E169" t="s">
+        <v>8</v>
+      </c>
+      <c r="F169">
+        <v>1.0</v>
+      </c>
+      <c r="G169" s="1">
+        <v>1602226.87</v>
+      </c>
+      <c r="H169" s="1">
+        <v>-56226.87</v>
+      </c>
+      <c r="I169" s="1">
+        <v>-3.5092951599295</v>
+      </c>
+      <c r="J169">
+        <v>1.32</v>
+      </c>
+      <c r="K169" t="s">
         <v>515</v>
       </c>
-      <c r="B169" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L169" s="1">
-        <v>839596.0</v>
+        <v>1546000.0</v>
       </c>
       <c r="M169" s="1">
-        <v>863559.01</v>
+        <v>1567156.16</v>
       </c>
       <c r="N169" s="1">
-        <v>0.57</v>
+        <v>0.93</v>
       </c>
       <c r="O169">
         <v>1</v>
       </c>
       <c r="Z169" t="s">
-        <v>514</v>
+        <v>513</v>
       </c>
     </row>
     <row r="170" spans="1:26">
       <c r="A170" t="s">
-        <v>518</v>
+        <v>517</v>
       </c>
       <c r="B170" s="1">
-        <v>400000.0</v>
+        <v>950000.0</v>
       </c>
       <c r="C170" s="1">
-        <v>102.752</v>
+        <v>97.48</v>
       </c>
       <c r="D170" s="1">
-        <v>103.50275</v>
+        <v>99.44148211</v>
       </c>
       <c r="E170" t="s">
         <v>8</v>
       </c>
       <c r="F170">
         <v>1.0</v>
       </c>
       <c r="G170" s="1">
-        <v>414011.0</v>
+        <v>944694.08</v>
       </c>
       <c r="H170" s="1">
-        <v>-3003.0</v>
+        <v>-18634.08</v>
       </c>
       <c r="I170" s="1">
-        <v>-0.7253430464408</v>
+        <v>-1.9724988643943</v>
       </c>
       <c r="J170">
-        <v>1.04</v>
-[...2 lines deleted...]
-        <v>519</v>
+        <v>0.01</v>
+      </c>
+      <c r="K170">
+        <v>78.08</v>
       </c>
       <c r="L170" s="1">
-        <v>411008.0</v>
+        <v>926060.0</v>
       </c>
       <c r="M170" s="1">
-        <v>415172.38</v>
+        <v>926138.08</v>
       </c>
       <c r="N170" s="1">
-        <v>0.27</v>
+        <v>0.55</v>
       </c>
       <c r="O170">
         <v>1</v>
       </c>
       <c r="Z170" t="s">
-        <v>517</v>
+        <v>516</v>
       </c>
     </row>
     <row r="171" spans="1:26">
       <c r="A171" t="s">
+        <v>519</v>
+      </c>
+      <c r="B171" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C171" s="1">
+        <v>97.608</v>
+      </c>
+      <c r="D171" s="1">
+        <v>99.53816667</v>
+      </c>
+      <c r="E171" t="s">
+        <v>8</v>
+      </c>
+      <c r="F171">
+        <v>1.0</v>
+      </c>
+      <c r="G171" s="1">
+        <v>597229.0</v>
+      </c>
+      <c r="H171" s="1">
+        <v>-11581.0</v>
+      </c>
+      <c r="I171" s="1">
+        <v>-1.9391221792646</v>
+      </c>
+      <c r="J171">
+        <v>1.84</v>
+      </c>
+      <c r="K171" t="s">
+        <v>520</v>
+      </c>
+      <c r="L171" s="1">
+        <v>585648.0</v>
+      </c>
+      <c r="M171" s="1">
+        <v>596691.75</v>
+      </c>
+      <c r="N171" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O171">
+        <v>1</v>
+      </c>
+      <c r="Z171" t="s">
         <v>518</v>
-      </c>
-[...43 lines deleted...]
-        <v>520</v>
       </c>
     </row>
     <row r="172" spans="1:26">
       <c r="A172" t="s">
-        <v>523</v>
+        <v>519</v>
       </c>
       <c r="B172" s="1">
-        <v>700000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C172" s="1">
-        <v>104.77</v>
+        <v>102.001</v>
       </c>
       <c r="D172" s="1">
-        <v>106.53128571</v>
+        <v>103.2264</v>
       </c>
       <c r="E172" t="s">
         <v>8</v>
       </c>
       <c r="F172">
         <v>1.0</v>
       </c>
       <c r="G172" s="1">
-        <v>745719.0</v>
+        <v>516132.0</v>
       </c>
       <c r="H172" s="1">
-        <v>-12329.0</v>
+        <v>-6127.0</v>
       </c>
       <c r="I172" s="1">
-        <v>-1.6533037243251</v>
+        <v>-1.1870994241783</v>
       </c>
       <c r="J172">
-        <v>2.97</v>
+        <v>1.34</v>
       </c>
       <c r="K172" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
       <c r="L172" s="1">
-        <v>733390.0</v>
+        <v>510005.0</v>
       </c>
       <c r="M172" s="1">
-        <v>754174.25</v>
+        <v>516707.05</v>
       </c>
       <c r="N172" s="1">
-        <v>0.5</v>
+        <v>0.31</v>
       </c>
       <c r="O172">
         <v>1</v>
       </c>
       <c r="Z172" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
     </row>
     <row r="173" spans="1:26">
       <c r="A173" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="B173" s="1">
-        <v>1239000.0</v>
+        <v>1439000.0</v>
       </c>
       <c r="C173" s="1">
-        <v>99.439</v>
+        <v>97.197</v>
       </c>
       <c r="D173" s="1">
-        <v>99.90992252</v>
+        <v>99.57914802</v>
       </c>
       <c r="E173" t="s">
         <v>8</v>
       </c>
       <c r="F173">
         <v>1.0</v>
       </c>
       <c r="G173" s="1">
-        <v>1237883.94</v>
+        <v>1432943.94</v>
       </c>
       <c r="H173" s="1">
-        <v>-5834.73</v>
+        <v>-34279.11</v>
       </c>
       <c r="I173" s="1">
-        <v>-0.47134709575439</v>
+        <v>-2.3922157066382</v>
       </c>
       <c r="J173">
-        <v>1.3</v>
+        <v>1.53</v>
       </c>
       <c r="K173" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
       <c r="L173" s="1">
-        <v>1232049.21</v>
+        <v>1398664.83</v>
       </c>
       <c r="M173" s="1">
-        <v>1248168.94</v>
+        <v>1420673.65</v>
       </c>
       <c r="N173" s="1">
-        <v>0.82</v>
+        <v>0.84</v>
       </c>
       <c r="O173">
         <v>1</v>
       </c>
       <c r="Z173" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
     </row>
     <row r="174" spans="1:26">
       <c r="A174" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="B174" s="1">
-        <v>988000.0</v>
+        <v>1088000.0</v>
       </c>
       <c r="C174" s="1">
-        <v>100.886</v>
+        <v>99.929</v>
       </c>
       <c r="D174" s="1">
-        <v>100.44048583</v>
+        <v>100.40707721</v>
       </c>
       <c r="E174" t="s">
         <v>8</v>
       </c>
       <c r="F174">
         <v>1.0</v>
       </c>
       <c r="G174" s="1">
-        <v>992352.0</v>
+        <v>1092429.0</v>
       </c>
       <c r="H174" s="1">
-        <v>4401.68</v>
+        <v>-5201.48</v>
       </c>
       <c r="I174" s="1">
-        <v>0.44356034955338</v>
+        <v>-0.47613895273743</v>
       </c>
       <c r="J174">
-        <v>1.74</v>
+        <v>2.0</v>
       </c>
       <c r="K174" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
       <c r="L174" s="1">
-        <v>996753.68</v>
+        <v>1087227.52</v>
       </c>
       <c r="M174" s="1">
-        <v>1013989.27</v>
+        <v>1108970.53</v>
       </c>
       <c r="N174" s="1">
-        <v>0.67</v>
+        <v>0.66</v>
       </c>
       <c r="O174">
         <v>1</v>
       </c>
       <c r="Z174" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
     </row>
     <row r="175" spans="1:26">
       <c r="A175" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="B175" s="1">
-        <v>1100000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="C175" s="1">
-        <v>103.532</v>
+        <v>102.457</v>
       </c>
       <c r="D175" s="1">
-        <v>103.40336364</v>
+        <v>103.35125</v>
       </c>
       <c r="E175" t="s">
         <v>8</v>
       </c>
       <c r="F175">
         <v>1.0</v>
       </c>
       <c r="G175" s="1">
-        <v>1137437.0</v>
+        <v>1240215.0</v>
       </c>
       <c r="H175" s="1">
-        <v>1415.0</v>
+        <v>-10731.0</v>
       </c>
       <c r="I175" s="1">
-        <v>0.12440249437991</v>
+        <v>-0.86525320206577</v>
       </c>
       <c r="J175">
-        <v>0.75</v>
+        <v>1.02</v>
       </c>
       <c r="K175" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
       <c r="L175" s="1">
-        <v>1138852.0</v>
+        <v>1229484.0</v>
       </c>
       <c r="M175" s="1">
-        <v>1147128.37</v>
+        <v>1241707.56</v>
       </c>
       <c r="N175" s="1">
-        <v>0.76</v>
+        <v>0.74</v>
       </c>
       <c r="O175">
         <v>1</v>
       </c>
       <c r="Z175" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
     </row>
     <row r="176" spans="1:26">
       <c r="A176" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="B176" s="1">
-        <v>683000.0</v>
+        <v>883000.0</v>
       </c>
       <c r="C176" s="1">
-        <v>103.076</v>
+        <v>101.462</v>
       </c>
       <c r="D176" s="1">
-        <v>101.19198243</v>
+        <v>101.31497622</v>
       </c>
       <c r="E176" t="s">
         <v>8</v>
       </c>
       <c r="F176">
         <v>1.0</v>
       </c>
       <c r="G176" s="1">
-        <v>691141.24</v>
+        <v>894611.24</v>
       </c>
       <c r="H176" s="1">
-        <v>12867.84</v>
+        <v>1298.22</v>
       </c>
       <c r="I176" s="1">
-        <v>1.8618249433357</v>
+        <v>0.14511554762044</v>
       </c>
       <c r="J176">
-        <v>0.24</v>
+        <v>0.5</v>
       </c>
       <c r="K176" t="s">
-        <v>536</v>
+        <v>534</v>
       </c>
       <c r="L176" s="1">
-        <v>704009.08</v>
+        <v>895909.46</v>
       </c>
       <c r="M176" s="1">
-        <v>705630.04</v>
+        <v>900300.27</v>
       </c>
       <c r="N176" s="1">
-        <v>0.47</v>
+        <v>0.53</v>
       </c>
       <c r="O176">
         <v>1</v>
       </c>
       <c r="Z176" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
     </row>
     <row r="177" spans="1:26">
       <c r="A177" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="B177" s="1">
-        <v>600000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="C177" s="1">
-        <v>100.249</v>
+        <v>97.901</v>
       </c>
       <c r="D177" s="1">
-        <v>99.752715</v>
+        <v>99.53904143</v>
       </c>
       <c r="E177" t="s">
         <v>8</v>
       </c>
       <c r="F177">
         <v>1.0</v>
       </c>
       <c r="G177" s="1">
-        <v>598516.29</v>
+        <v>696773.29</v>
       </c>
       <c r="H177" s="1">
-        <v>2977.71</v>
+        <v>-11466.29</v>
       </c>
       <c r="I177" s="1">
-        <v>0.49751528066178</v>
+        <v>-1.6456270876859</v>
       </c>
       <c r="J177">
-        <v>3.1</v>
+        <v>3.34</v>
       </c>
       <c r="K177" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
       <c r="L177" s="1">
-        <v>601494.0</v>
+        <v>685307.0</v>
       </c>
       <c r="M177" s="1">
-        <v>620094.0</v>
+        <v>708716.25</v>
       </c>
       <c r="N177" s="1">
-        <v>0.41</v>
+        <v>0.42</v>
       </c>
       <c r="O177">
         <v>1</v>
       </c>
       <c r="Z177" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
     </row>
     <row r="178" spans="1:26">
       <c r="A178" t="s">
-        <v>541</v>
+        <v>539</v>
       </c>
       <c r="B178" s="1">
-        <v>700000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="C178" s="1">
-        <v>101.19</v>
+        <v>99.936</v>
       </c>
       <c r="D178" s="1">
-        <v>100.413</v>
+        <v>100.27291667</v>
       </c>
       <c r="E178" t="s">
         <v>8</v>
       </c>
       <c r="F178">
         <v>1.0</v>
       </c>
       <c r="G178" s="1">
-        <v>702891.0</v>
+        <v>1203275.0</v>
       </c>
       <c r="H178" s="1">
-        <v>5439.0</v>
+        <v>-4043.0</v>
       </c>
       <c r="I178" s="1">
-        <v>0.77380418870067</v>
+        <v>-0.33599966757391</v>
       </c>
       <c r="J178">
-        <v>0.49</v>
+        <v>0.75</v>
       </c>
       <c r="K178" t="s">
-        <v>542</v>
+        <v>540</v>
       </c>
       <c r="L178" s="1">
-        <v>708330.0</v>
+        <v>1199232.0</v>
       </c>
       <c r="M178" s="1">
-        <v>711737.98</v>
+        <v>1208273.59</v>
       </c>
       <c r="N178" s="1">
-        <v>0.47</v>
+        <v>0.72</v>
       </c>
       <c r="O178">
         <v>1</v>
       </c>
       <c r="Z178" t="s">
-        <v>540</v>
+        <v>538</v>
       </c>
     </row>
     <row r="179" spans="1:26">
       <c r="A179" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="B179" s="1">
         <v>700000.0</v>
       </c>
       <c r="C179" s="1">
-        <v>92.324</v>
+        <v>91.191</v>
       </c>
       <c r="D179" s="1">
         <v>92.35</v>
       </c>
       <c r="E179" t="s">
         <v>8</v>
       </c>
       <c r="F179">
         <v>1.0</v>
       </c>
       <c r="G179" s="1">
         <v>646450.0</v>
       </c>
       <c r="H179" s="1">
-        <v>-182.0</v>
+        <v>-8113.0</v>
       </c>
       <c r="I179" s="1">
-        <v>-0.02815376285869</v>
+        <v>-1.2550081212777</v>
       </c>
       <c r="J179">
-        <v>0.42</v>
+        <v>0.5</v>
       </c>
       <c r="K179" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="L179" s="1">
-        <v>646268.0</v>
+        <v>638337.0</v>
       </c>
       <c r="M179" s="1">
-        <v>649192.66</v>
+        <v>641813.03</v>
       </c>
       <c r="N179" s="1">
-        <v>0.43</v>
+        <v>0.38</v>
       </c>
       <c r="O179">
         <v>1</v>
       </c>
       <c r="Z179" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
     </row>
     <row r="180" spans="1:26">
       <c r="A180" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="B180" s="1">
         <v>600000.0</v>
       </c>
       <c r="C180" s="1">
-        <v>90.089</v>
+        <v>89.223</v>
       </c>
       <c r="D180" s="1">
         <v>90.199</v>
       </c>
       <c r="E180" t="s">
         <v>8</v>
       </c>
       <c r="F180">
         <v>1.0</v>
       </c>
       <c r="G180" s="1">
         <v>541194.0</v>
       </c>
       <c r="H180" s="1">
-        <v>-660.0</v>
+        <v>-5856.0</v>
       </c>
       <c r="I180" s="1">
-        <v>-0.12195257153627</v>
+        <v>-1.0820519074491</v>
       </c>
       <c r="J180">
-        <v>0.61</v>
+        <v>0.72</v>
       </c>
       <c r="K180" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
       <c r="L180" s="1">
-        <v>540534.0</v>
+        <v>535338.0</v>
       </c>
       <c r="M180" s="1">
-        <v>544220.3</v>
+        <v>539638.68</v>
       </c>
       <c r="N180" s="1">
-        <v>0.36</v>
+        <v>0.32</v>
       </c>
       <c r="O180">
         <v>1</v>
       </c>
       <c r="Z180" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
     </row>
     <row r="181" spans="1:26">
       <c r="A181" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="B181" s="1">
-        <v>1014000.0</v>
+        <v>1114000.0</v>
       </c>
       <c r="C181" s="1">
-        <v>101.438</v>
+        <v>99.642</v>
       </c>
       <c r="D181" s="1">
-        <v>102.86484418</v>
+        <v>102.60049551</v>
       </c>
       <c r="E181" t="s">
         <v>8</v>
       </c>
       <c r="F181">
         <v>1.0</v>
       </c>
       <c r="G181" s="1">
-        <v>1043049.52</v>
+        <v>1142969.52</v>
       </c>
       <c r="H181" s="1">
-        <v>-14468.2</v>
+        <v>-32957.64</v>
       </c>
       <c r="I181" s="1">
-        <v>-1.3871057627254</v>
+        <v>-2.8835099644652</v>
       </c>
       <c r="J181">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.24</v>
+      </c>
+      <c r="K181" t="s">
+        <v>549</v>
       </c>
       <c r="L181" s="1">
-        <v>1028581.32</v>
+        <v>1110011.88</v>
       </c>
       <c r="M181" s="1">
-        <v>1028581.32</v>
+        <v>1112644.28</v>
       </c>
       <c r="N181" s="1">
-        <v>0.68</v>
+        <v>0.66</v>
       </c>
       <c r="O181">
         <v>1</v>
       </c>
       <c r="Z181" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
     </row>
     <row r="182" spans="1:26">
       <c r="A182" t="s">
+        <v>551</v>
+      </c>
+      <c r="B182" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C182" s="1">
+        <v>97.506</v>
+      </c>
+      <c r="D182" s="1">
+        <v>99.65665286</v>
+      </c>
+      <c r="E182" t="s">
+        <v>8</v>
+      </c>
+      <c r="F182">
+        <v>1.0</v>
+      </c>
+      <c r="G182" s="1">
+        <v>697596.57</v>
+      </c>
+      <c r="H182" s="1">
+        <v>-15054.57</v>
+      </c>
+      <c r="I182" s="1">
+        <v>-2.1580625030883</v>
+      </c>
+      <c r="J182">
+        <v>1.58</v>
+      </c>
+      <c r="K182" t="s">
         <v>552</v>
       </c>
-      <c r="B182" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L182" s="1">
-        <v>591702.0</v>
+        <v>682542.0</v>
       </c>
       <c r="M182" s="1">
-        <v>600061.79</v>
+        <v>693606.91</v>
       </c>
       <c r="N182" s="1">
-        <v>0.4</v>
+        <v>0.41</v>
       </c>
       <c r="O182">
         <v>1</v>
       </c>
       <c r="Z182" t="s">
-        <v>551</v>
+        <v>550</v>
       </c>
     </row>
     <row r="183" spans="1:26">
       <c r="A183" t="s">
-        <v>555</v>
+        <v>554</v>
       </c>
       <c r="B183" s="1">
         <v>300000.0</v>
       </c>
       <c r="C183" s="1">
-        <v>101.366</v>
+        <v>100.167</v>
       </c>
       <c r="D183" s="1">
         <v>100.0</v>
       </c>
       <c r="E183" t="s">
         <v>8</v>
       </c>
       <c r="F183">
         <v>1.0</v>
       </c>
       <c r="G183" s="1">
         <v>300000.0</v>
       </c>
       <c r="H183" s="1">
-        <v>4098.0</v>
+        <v>501.0</v>
       </c>
       <c r="I183" s="1">
-        <v>1.366</v>
+        <v>0.167</v>
       </c>
       <c r="J183">
-        <v>0.82</v>
+        <v>1.05</v>
       </c>
       <c r="K183" t="s">
-        <v>556</v>
+        <v>555</v>
       </c>
       <c r="L183" s="1">
-        <v>304098.0</v>
+        <v>300501.0</v>
       </c>
       <c r="M183" s="1">
-        <v>306554.63</v>
+        <v>303655.19</v>
       </c>
       <c r="N183" s="1">
-        <v>0.2</v>
+        <v>0.18</v>
       </c>
       <c r="O183">
         <v>1</v>
       </c>
       <c r="Z183" t="s">
-        <v>554</v>
+        <v>553</v>
       </c>
     </row>
     <row r="184" spans="1:26">
       <c r="A184" t="s">
+        <v>557</v>
+      </c>
+      <c r="B184" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C184" s="1">
+        <v>96.036</v>
+      </c>
+      <c r="D184" s="1">
+        <v>97.1558</v>
+      </c>
+      <c r="E184" t="s">
+        <v>8</v>
+      </c>
+      <c r="F184">
+        <v>1.0</v>
+      </c>
+      <c r="G184" s="1">
+        <v>971558.0</v>
+      </c>
+      <c r="H184" s="1">
+        <v>-11198.0</v>
+      </c>
+      <c r="I184" s="1">
+        <v>-1.1525817295519</v>
+      </c>
+      <c r="J184">
+        <v>0.64</v>
+      </c>
+      <c r="K184" t="s">
         <v>558</v>
       </c>
-      <c r="B184" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L184" s="1">
-        <v>869589.0</v>
+        <v>960360.0</v>
       </c>
       <c r="M184" s="1">
-        <v>873965.71</v>
+        <v>966798.36</v>
       </c>
       <c r="N184" s="1">
-        <v>0.58</v>
+        <v>0.57</v>
       </c>
       <c r="O184">
         <v>1</v>
       </c>
       <c r="Z184" t="s">
-        <v>557</v>
+        <v>556</v>
       </c>
     </row>
     <row r="185" spans="1:26">
       <c r="A185" t="s">
+        <v>560</v>
+      </c>
+      <c r="B185" s="1">
+        <v>531000.0</v>
+      </c>
+      <c r="C185" s="1">
+        <v>98.588</v>
+      </c>
+      <c r="D185" s="1">
+        <v>99.53341808</v>
+      </c>
+      <c r="E185" t="s">
+        <v>8</v>
+      </c>
+      <c r="F185">
+        <v>1.0</v>
+      </c>
+      <c r="G185" s="1">
+        <v>528522.45</v>
+      </c>
+      <c r="H185" s="1">
+        <v>-5020.17</v>
+      </c>
+      <c r="I185" s="1">
+        <v>-0.94984990703801</v>
+      </c>
+      <c r="J185">
+        <v>0.39</v>
+      </c>
+      <c r="K185" t="s">
         <v>561</v>
       </c>
-      <c r="B185" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L185" s="1">
-        <v>431504.27</v>
+        <v>523502.28</v>
       </c>
       <c r="M185" s="1">
-        <v>432168.48</v>
+        <v>525575.36</v>
       </c>
       <c r="N185" s="1">
-        <v>0.29</v>
+        <v>0.31</v>
       </c>
       <c r="O185">
         <v>1</v>
       </c>
       <c r="Z185" t="s">
-        <v>560</v>
+        <v>559</v>
       </c>
     </row>
     <row r="186" spans="1:26">
       <c r="A186" t="s">
         <v>563</v>
       </c>
       <c r="B186" s="1">
-        <v>1100000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="C186" s="1">
-        <v>84.029</v>
+        <v>82.702</v>
       </c>
       <c r="D186" s="1">
-        <v>81.54266545</v>
+        <v>81.65819333</v>
       </c>
       <c r="E186" t="s">
         <v>8</v>
       </c>
       <c r="F186">
         <v>1.0</v>
       </c>
       <c r="G186" s="1">
-        <v>896969.32</v>
+        <v>979898.32</v>
       </c>
       <c r="H186" s="1">
-        <v>27349.68</v>
+        <v>12525.68</v>
       </c>
       <c r="I186" s="1">
-        <v>3.0491210111846</v>
+        <v>1.2782632385777</v>
       </c>
       <c r="J186">
-        <v>0.62</v>
+        <v>0.67</v>
       </c>
       <c r="K186" t="s">
         <v>564</v>
       </c>
       <c r="L186" s="1">
-        <v>924319.0</v>
+        <v>992424.0</v>
       </c>
       <c r="M186" s="1">
-        <v>931145.03</v>
+        <v>1000437.7</v>
       </c>
       <c r="N186" s="1">
-        <v>0.62</v>
+        <v>0.59</v>
       </c>
       <c r="O186">
         <v>1</v>
       </c>
       <c r="Z186" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="187" spans="1:26">
       <c r="A187" t="s">
         <v>566</v>
       </c>
       <c r="B187" s="1">
-        <v>1100000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="C187" s="1">
-        <v>90.93</v>
+        <v>90.062</v>
       </c>
       <c r="D187" s="1">
-        <v>89.78073818</v>
+        <v>89.81442667</v>
       </c>
       <c r="E187" t="s">
         <v>8</v>
       </c>
       <c r="F187">
         <v>1.0</v>
       </c>
       <c r="G187" s="1">
-        <v>987588.12</v>
+        <v>1077773.12</v>
       </c>
       <c r="H187" s="1">
-        <v>12641.88</v>
+        <v>2970.88</v>
       </c>
       <c r="I187" s="1">
-        <v>1.2800761515843</v>
+        <v>0.27564985105585</v>
       </c>
       <c r="J187">
-        <v>0.74</v>
-[...2 lines deleted...]
-        <v>567</v>
+        <v>0.04</v>
+      </c>
+      <c r="K187">
+        <v>493.15</v>
       </c>
       <c r="L187" s="1">
-        <v>1000230.0</v>
+        <v>1080744.0</v>
       </c>
       <c r="M187" s="1">
-        <v>1008412.19</v>
+        <v>1081237.15</v>
       </c>
       <c r="N187" s="1">
-        <v>0.67</v>
+        <v>0.64</v>
       </c>
       <c r="O187">
         <v>1</v>
       </c>
       <c r="Z187" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="188" spans="1:26">
       <c r="A188" t="s">
-        <v>569</v>
+        <v>568</v>
       </c>
       <c r="B188" s="1">
         <v>200000.0</v>
       </c>
       <c r="C188" s="1">
-        <v>101.957</v>
+        <v>100.691</v>
       </c>
       <c r="D188" s="1">
         <v>102.932</v>
       </c>
       <c r="E188" t="s">
         <v>8</v>
       </c>
       <c r="F188">
         <v>1.0</v>
       </c>
       <c r="G188" s="1">
         <v>205864.0</v>
       </c>
       <c r="H188" s="1">
-        <v>-1950.0</v>
+        <v>-4482.0</v>
       </c>
       <c r="I188" s="1">
-        <v>-0.94722729569036</v>
+        <v>-2.1771655073252</v>
       </c>
       <c r="J188">
-        <v>0.9</v>
+        <v>1.14</v>
       </c>
       <c r="K188" t="s">
-        <v>570</v>
+        <v>569</v>
       </c>
       <c r="L188" s="1">
-        <v>203914.0</v>
+        <v>201382.0</v>
       </c>
       <c r="M188" s="1">
-        <v>205722.22</v>
+        <v>203662.82</v>
       </c>
       <c r="N188" s="1">
-        <v>0.14</v>
+        <v>0.12</v>
       </c>
       <c r="O188">
         <v>1</v>
       </c>
       <c r="Z188" t="s">
-        <v>568</v>
+        <v>567</v>
       </c>
     </row>
     <row r="189" spans="1:26">
       <c r="A189" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
       <c r="B189" s="1">
         <v>800000.0</v>
       </c>
       <c r="C189" s="1">
-        <v>100.947</v>
+        <v>99.604</v>
       </c>
       <c r="D189" s="1">
         <v>100.86</v>
       </c>
       <c r="E189" t="s">
         <v>8</v>
       </c>
       <c r="F189">
         <v>1.0</v>
       </c>
       <c r="G189" s="1">
         <v>806880.0</v>
       </c>
       <c r="H189" s="1">
-        <v>696.0</v>
+        <v>-10048.0</v>
       </c>
       <c r="I189" s="1">
-        <v>0.086258179654967</v>
+        <v>-1.2452905016855</v>
       </c>
       <c r="J189">
-        <v>0.16</v>
+        <v>0.41</v>
       </c>
       <c r="K189" t="s">
-        <v>573</v>
+        <v>572</v>
       </c>
       <c r="L189" s="1">
-        <v>807576.0</v>
+        <v>796832.0</v>
       </c>
       <c r="M189" s="1">
-        <v>808845.48</v>
+        <v>800085.04</v>
       </c>
       <c r="N189" s="1">
-        <v>0.53</v>
+        <v>0.47</v>
       </c>
       <c r="O189">
         <v>1</v>
       </c>
       <c r="Z189" t="s">
-        <v>571</v>
-[...49 lines deleted...]
-        <v>574</v>
+        <v>570</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">