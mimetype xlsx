--- v4 (2026-08-14)
+++ v5 (2026-09-05)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="471">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="478">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>X</t>
   </si>
   <si>
     <t>FR0013422813</t>
   </si>
   <si>
@@ -136,1341 +136,1362 @@
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR001400KPZ3</t>
   </si>
   <si>
     <t>OFI INVEST ESG LIQ I</t>
   </si>
   <si>
     <t>XS2491189408</t>
   </si>
   <si>
     <t>A2A EX 2.5 06-26</t>
   </si>
   <si>
-    <t>3 202.74</t>
+    <t>3 442.47</t>
   </si>
   <si>
     <t>XS3238204062</t>
   </si>
   <si>
     <t>A2A EX 3.25 05-32</t>
   </si>
   <si>
-    <t>3 890.03</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2986639701</t>
   </si>
   <si>
     <t>A2A EX 3.625 01-35</t>
   </si>
   <si>
-    <t>1 710.21</t>
+    <t>2 117.40</t>
   </si>
   <si>
     <t>XS2583205906</t>
   </si>
   <si>
     <t>A2A EX 4.375 02-34</t>
   </si>
   <si>
-    <t>1 573.80</t>
+    <t>1 963.36</t>
   </si>
   <si>
     <t>XS2534976886</t>
   </si>
   <si>
     <t>A2A EX 4.5 09-30</t>
   </si>
   <si>
-    <t>3 814.52</t>
+    <t>4 215.21</t>
   </si>
   <si>
     <t>XS2487054939</t>
   </si>
   <si>
     <t>ABN AMR 3.0 06-32</t>
   </si>
   <si>
-    <t>14 301.37</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3185662676</t>
   </si>
   <si>
     <t>ABN AMR 3.0 09-32</t>
   </si>
   <si>
-    <t>5 794.52</t>
+    <t>6 410.96</t>
   </si>
   <si>
     <t>XS2536941656</t>
   </si>
   <si>
     <t>ABN AMR 4.25 02-30</t>
   </si>
   <si>
+    <t>1 257.53</t>
+  </si>
+  <si>
     <t>XS3066564900</t>
   </si>
   <si>
     <t>ACHM BA 2.5 05-28</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GRO 3.75 12-36</t>
   </si>
   <si>
-    <t>24 717.95</t>
+    <t>28 485.92</t>
   </si>
   <si>
     <t>XS3219374975</t>
   </si>
   <si>
     <t>ALPH BA 3.125 10-31</t>
   </si>
   <si>
-    <t>4 047.95</t>
+    <t>4 561.64</t>
   </si>
   <si>
     <t>XS3357187809</t>
   </si>
   <si>
     <t>ALPH BA 3.75 05-32</t>
   </si>
   <si>
+    <t>1 166.71</t>
+  </si>
+  <si>
     <t>FR00140005T0</t>
   </si>
   <si>
     <t>ARKEMA 0.125 10-26</t>
   </si>
   <si>
     <t>FR0014012JL7</t>
   </si>
   <si>
     <t>ARKEMA 3.5 09-33</t>
   </si>
   <si>
-    <t>7 134.25</t>
+    <t>7 853.42</t>
   </si>
   <si>
     <t>XS3215529192</t>
   </si>
   <si>
     <t>ASN BAN 3.375 10-32</t>
   </si>
   <si>
-    <t>3 698.63</t>
+    <t>4 160.96</t>
   </si>
   <si>
     <t>XS2694995163</t>
   </si>
   <si>
     <t>ASR NED 3.625 12-28</t>
   </si>
   <si>
-    <t>7 188.42</t>
+    <t>8 355.38</t>
   </si>
   <si>
     <t>XS2747590896</t>
   </si>
   <si>
     <t>ASS GEN 3.212 01-29</t>
   </si>
   <si>
-    <t>1 425.60</t>
+    <t>1 722.60</t>
   </si>
   <si>
     <t>XS2747596315</t>
   </si>
   <si>
     <t>ASS GEN 3.547 01-34</t>
   </si>
   <si>
-    <t>1 166.14</t>
+    <t>1 409.08</t>
   </si>
   <si>
     <t>XS2314312179</t>
   </si>
   <si>
     <t>AXA 1.375 10-41</t>
   </si>
   <si>
-    <t>8 453.42</t>
+    <t>9 414.04</t>
   </si>
   <si>
     <t>FR0014015J87</t>
   </si>
   <si>
     <t>AYVENS 3.0 04-30</t>
   </si>
   <si>
     <t>FR0014017YD2</t>
   </si>
   <si>
     <t>AYVENS 3.375 04-29</t>
   </si>
   <si>
     <t>IT0005675126</t>
   </si>
   <si>
     <t>BANC BP 3.125 10-31</t>
   </si>
   <si>
-    <t>2 794.52</t>
+    <t>3 136.99</t>
+  </si>
+  <si>
+    <t>XS3396961289</t>
+  </si>
+  <si>
+    <t>BANC DE 3.75 06-32</t>
   </si>
   <si>
     <t>XS2357417257</t>
   </si>
   <si>
     <t>BANC NT 0.625 06-29</t>
   </si>
   <si>
-    <t>1 113.01</t>
+    <t>1 198.63</t>
   </si>
   <si>
     <t>XS2194370727</t>
   </si>
   <si>
     <t>BANC NT 1.125 06-27</t>
   </si>
   <si>
-    <t>1 004.79</t>
+    <t>1 081.85</t>
   </si>
   <si>
     <t>XS2063247915</t>
   </si>
   <si>
     <t>BANC SA 0.3 10-26</t>
   </si>
   <si>
+    <t>ES0213679OV1</t>
+  </si>
+  <si>
+    <t>BANK 3.75 06-34</t>
+  </si>
+  <si>
     <t>XS2804565435</t>
   </si>
   <si>
     <t>BANK OF 3.5 04-29</t>
   </si>
   <si>
+    <t>1 524.66</t>
+  </si>
+  <si>
     <t>XS3320133948</t>
   </si>
   <si>
     <t>BANK OF 3.625 03-32</t>
   </si>
   <si>
-    <t>2 132.89</t>
+    <t>3 158.32</t>
   </si>
   <si>
     <t>FR00140003P3</t>
   </si>
   <si>
     <t>BANQ FE 0.1 10-27</t>
   </si>
   <si>
     <t>FR0014004750</t>
   </si>
   <si>
     <t>BANQ FE 0.25 06-28</t>
   </si>
   <si>
     <t>FR001400Q0T5</t>
   </si>
   <si>
     <t>BANQ FE 3.5 05-31</t>
   </si>
   <si>
     <t>XS3170898723</t>
   </si>
   <si>
     <t>BAWA BK 3.375 09-33</t>
   </si>
   <si>
-    <t>23 578.77</t>
+    <t>25 890.41</t>
   </si>
   <si>
     <t>XS2013745703</t>
   </si>
   <si>
     <t>BBVA 1.0 06-26</t>
   </si>
   <si>
-    <t>3 594.52</t>
+    <t>3 868.49</t>
   </si>
   <si>
     <t>BE6328785207</t>
   </si>
   <si>
     <t>BELF SA 0.375 06-27</t>
   </si>
   <si>
     <t>BE6352762387</t>
   </si>
   <si>
     <t>BELF SA 3.625 06-30</t>
   </si>
   <si>
-    <t>16 784.25</t>
+    <t>18 025.68</t>
   </si>
   <si>
     <t>BE6344187966</t>
   </si>
   <si>
     <t>BELF SA 3.875 06-28</t>
   </si>
   <si>
-    <t>3 577.74</t>
+    <t>3 843.15</t>
   </si>
   <si>
     <t>XS2634687912</t>
   </si>
   <si>
     <t>BK AMER 4.134 06-28</t>
   </si>
   <si>
-    <t>19 084.36</t>
+    <t>20 500.11</t>
   </si>
   <si>
     <t>XS3225871121</t>
   </si>
   <si>
     <t>BK IREL 3.625 11-36</t>
   </si>
   <si>
-    <t>2 031.99</t>
+    <t>2 305.10</t>
   </si>
   <si>
     <t>XS3332496184</t>
   </si>
   <si>
     <t>BK IREL 3.875 04-34</t>
   </si>
   <si>
-    <t>1 364.96</t>
+    <t>2 158.53</t>
   </si>
   <si>
     <t>XS2643234011</t>
   </si>
   <si>
     <t>BK IREL 5.0 07-31</t>
   </si>
   <si>
-    <t>15 318.49</t>
+    <t>16 534.25</t>
   </si>
   <si>
     <t>FR0013415692</t>
   </si>
   <si>
     <t>BQ POST 1.375 04-29</t>
   </si>
   <si>
     <t>XS3038544790</t>
   </si>
   <si>
     <t>BRAM U 3.625 04-33</t>
   </si>
   <si>
-    <t>2 109.65</t>
+    <t>3 336.19</t>
   </si>
   <si>
     <t>DE000BU3Z005</t>
   </si>
   <si>
     <t>BUND DE 2.3 02-33</t>
   </si>
   <si>
-    <t>1 710.51</t>
+    <t>2 190.99</t>
   </si>
   <si>
     <t>FR001400M4O2</t>
   </si>
   <si>
     <t>CA 4.375 11-33</t>
   </si>
   <si>
-    <t>16 205.48</t>
+    <t>18 602.74</t>
   </si>
   <si>
     <t>XS3108521124</t>
   </si>
   <si>
     <t>CA AUTO 2.75 07-28</t>
   </si>
   <si>
-    <t>2 374.19</t>
+    <t>2 564.43</t>
   </si>
   <si>
     <t>XS2555187801</t>
   </si>
   <si>
     <t>CAIX 5.375 11-30</t>
   </si>
   <si>
-    <t>2 680.14</t>
+    <t>3 048.29</t>
   </si>
   <si>
     <t>DE000CZ45W57</t>
   </si>
   <si>
     <t>CMZB FR 3.0 09-27</t>
   </si>
   <si>
-    <t>1 997.26</t>
+    <t>2 202.74</t>
   </si>
   <si>
     <t>FR0013463775</t>
   </si>
   <si>
     <t>CNP ASS 2.0 07-50</t>
   </si>
   <si>
-    <t>8 000.00</t>
+    <t>8 684.93</t>
   </si>
   <si>
     <t>XS3320133781</t>
   </si>
   <si>
     <t>COLO SF 3.875 04-31</t>
   </si>
   <si>
+    <t>1 316.44</t>
+  </si>
+  <si>
     <t>DE000CZ457W4</t>
   </si>
   <si>
     <t>COMM AK 4.0 01-38</t>
   </si>
   <si>
-    <t>3 747.95</t>
+    <t>4 569.86</t>
   </si>
   <si>
     <t>DE000CZ45ZY0</t>
   </si>
   <si>
     <t>COMM AK 4.125 06-37</t>
   </si>
   <si>
-    <t>14 420.55</t>
+    <t>15 550.68</t>
   </si>
   <si>
     <t>DE000CZ439B6</t>
   </si>
   <si>
     <t>COMM AK 5.25 03-29</t>
   </si>
   <si>
-    <t>2 200.68</t>
+    <t>3 279.45</t>
   </si>
   <si>
     <t>XS2796609787</t>
   </si>
   <si>
     <t>COMP DE 3.375 04-30</t>
   </si>
   <si>
     <t>XS2796659964</t>
   </si>
   <si>
     <t>COMP DE 3.625 04-34</t>
   </si>
   <si>
+    <t>1 231.51</t>
+  </si>
+  <si>
     <t>XS3200103490</t>
   </si>
   <si>
     <t>COOP RA 3.548 10-35</t>
   </si>
   <si>
-    <t>12 831.93</t>
+    <t>14 251.13</t>
   </si>
   <si>
     <t>FR0013447232</t>
   </si>
   <si>
     <t>COVI 1.125 09-31</t>
   </si>
   <si>
-    <t>1 479.45</t>
+    <t>1 633.56</t>
   </si>
   <si>
     <t>FR0014010IN9</t>
   </si>
   <si>
     <t>COVI 3.625 06-34</t>
   </si>
   <si>
-    <t>3 297.26</t>
+    <t>3 545.55</t>
   </si>
   <si>
     <t>XS3244187764</t>
   </si>
   <si>
     <t>DANS BK 3.375 12-33</t>
   </si>
   <si>
-    <t>9 098.63</t>
+    <t>10 485.62</t>
   </si>
   <si>
     <t>XS3101509167</t>
   </si>
   <si>
     <t>DANS BK 3.5 11-35</t>
   </si>
   <si>
-    <t>2 545.89</t>
+    <t>2 905.48</t>
   </si>
   <si>
     <t>XS2637421848</t>
   </si>
   <si>
     <t>DANS BK 4.75 06-30</t>
   </si>
   <si>
-    <t>5 549.04</t>
+    <t>5 971.99</t>
   </si>
   <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGI IN 0.625 07-31</t>
   </si>
   <si>
-    <t>3 123.29</t>
+    <t>3 380.14</t>
   </si>
   <si>
     <t>XS3074473474</t>
   </si>
   <si>
     <t>DNB BAN 3.125 05-31</t>
   </si>
   <si>
-    <t>30 821.92</t>
+    <t>1 712.33</t>
   </si>
   <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JA 3.727 09-37</t>
   </si>
   <si>
-    <t>7 498.93</t>
+    <t>8 234.12</t>
   </si>
   <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP 4.375 12-55</t>
   </si>
   <si>
-    <t>4 434.93</t>
+    <t>5 933.22</t>
   </si>
   <si>
     <t>XS2978779176</t>
   </si>
   <si>
     <t>EDP SER 3.5 07-31</t>
   </si>
   <si>
-    <t>15 430.68</t>
+    <t>7 433.42</t>
+  </si>
+  <si>
+    <t>XS3391835629</t>
+  </si>
+  <si>
+    <t>EDP SER 3.75 03-33</t>
   </si>
   <si>
     <t>XS2699159351</t>
   </si>
   <si>
     <t>EDP SER 4.375 04-32</t>
   </si>
   <si>
+    <t>1 028.42</t>
+  </si>
+  <si>
     <t>BE6368381404</t>
   </si>
   <si>
     <t>ELIA TR 3.5 10-35</t>
   </si>
   <si>
-    <t>2 100.00</t>
+    <t>2 339.73</t>
   </si>
   <si>
     <t>BE6340849569</t>
   </si>
   <si>
     <t>ELIA TR 3.625 01-33</t>
   </si>
   <si>
-    <t>1 161.99</t>
+    <t>1 410.27</t>
   </si>
   <si>
     <t>BE6349118800</t>
   </si>
   <si>
     <t>ELIA TR 3.75 01-36</t>
   </si>
   <si>
-    <t>2 445.21</t>
+    <t>2 958.90</t>
   </si>
   <si>
     <t>XS3044299769</t>
   </si>
   <si>
     <t>ELLE AB 3.75 05-35</t>
   </si>
   <si>
     <t>XS1750986744</t>
   </si>
   <si>
     <t>ENEL FI 1.125 09-26</t>
   </si>
   <si>
-    <t>2 117.00</t>
+    <t>2 336.61</t>
   </si>
   <si>
     <t>XS3299702137</t>
   </si>
   <si>
     <t>ENEX HO 3.0 02-32</t>
   </si>
   <si>
-    <t>2 266.11</t>
+    <t>2 983.23</t>
   </si>
   <si>
     <t>XS3045470492</t>
   </si>
   <si>
     <t>ENEX HO 3.25 04-33</t>
   </si>
   <si>
+    <t>1 629.45</t>
+  </si>
+  <si>
     <t>FR0013455813</t>
   </si>
   <si>
     <t>ENGIE 0.5 10-30</t>
   </si>
   <si>
     <t>FR0014000RR2</t>
   </si>
   <si>
     <t>ENGIE 1.5 PERP</t>
   </si>
   <si>
-    <t>1 364.38</t>
+    <t>1 569.86</t>
   </si>
   <si>
     <t>FR0013504693</t>
   </si>
   <si>
     <t>ENGIE 2.125 03-32</t>
   </si>
   <si>
     <t>FR0014016Z94</t>
   </si>
   <si>
     <t>ENGIE 4.371 PERP</t>
   </si>
   <si>
-    <t>1 389.20</t>
+    <t>2 586.79</t>
   </si>
   <si>
     <t>XS1702729275</t>
   </si>
   <si>
     <t>EON INT 1.25 10-27</t>
   </si>
   <si>
+    <t>1 117.12</t>
+  </si>
+  <si>
     <t>XS2463518998</t>
   </si>
   <si>
     <t>EON SE 1.625 03-31</t>
   </si>
   <si>
     <t>XS2747600018</t>
   </si>
   <si>
     <t>EON SE 3.375 01-31</t>
   </si>
   <si>
-    <t>1 497.95</t>
+    <t>1 810.02</t>
   </si>
   <si>
     <t>XS2574873183</t>
   </si>
   <si>
     <t>EON SE 3.875 01-35</t>
   </si>
   <si>
-    <t>1 697.57</t>
+    <t>2 042.60</t>
   </si>
   <si>
     <t>XS2673547746</t>
   </si>
   <si>
     <t>EON SE 4.0 08-33</t>
   </si>
   <si>
-    <t>8 515.07</t>
+    <t>9 336.99</t>
   </si>
   <si>
     <t>XS2432544349</t>
   </si>
   <si>
     <t>ESB FIN 1.0 07-34</t>
   </si>
   <si>
-    <t>2 465.75</t>
+    <t>2 671.23</t>
   </si>
   <si>
     <t>XS2697970536</t>
   </si>
   <si>
     <t>ESB FIN 4.25 03-36</t>
   </si>
   <si>
+    <t>1 141.10</t>
+  </si>
+  <si>
     <t>EU000A3K4DG1</t>
   </si>
   <si>
     <t>EURO UN 1.25 02-43</t>
   </si>
   <si>
-    <t>2 825.34</t>
+    <t>3 531.68</t>
   </si>
   <si>
     <t>DE000A4DFCB7</t>
   </si>
   <si>
     <t>EVON IN 3.25 01-30</t>
   </si>
   <si>
-    <t>1 410.41</t>
+    <t>1 704.25</t>
   </si>
   <si>
     <t>DE000A4DFWV3</t>
   </si>
   <si>
     <t>EVON IN 4.25 09-55</t>
   </si>
   <si>
-    <t>2 887.67</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2784700671</t>
   </si>
   <si>
     <t>FING EM 3.25 03-34</t>
   </si>
   <si>
     <t>FR0013234333</t>
   </si>
   <si>
     <t>FRAN GO 1.75 06-39</t>
   </si>
   <si>
-    <t>5 747.67</t>
+    <t>6 191.16</t>
   </si>
   <si>
     <t>FR0013322989</t>
   </si>
   <si>
     <t>GECINA 1.625 03-30</t>
   </si>
   <si>
-    <t>1 380.14</t>
+    <t>1 936.64</t>
   </si>
   <si>
     <t>FR0013266368</t>
   </si>
   <si>
     <t>GECINA 2.0 06-32</t>
   </si>
   <si>
-    <t>8 739.73</t>
+    <t>9 424.66</t>
   </si>
   <si>
     <t>XS3072230744</t>
   </si>
   <si>
     <t>IBER FI 3.5 05-35</t>
   </si>
   <si>
-    <t>24 432.88</t>
+    <t>1 610.96</t>
   </si>
   <si>
     <t>XS3224600232</t>
   </si>
   <si>
     <t>IBER FI 3.75 PERP</t>
   </si>
   <si>
-    <t>1 962.33</t>
+    <t>2 219.18</t>
   </si>
   <si>
     <t>XS2748213290</t>
   </si>
   <si>
     <t>IBER FI 4.871 PERP</t>
   </si>
   <si>
-    <t>2 322.07</t>
+    <t>4 323.85</t>
   </si>
   <si>
     <t>FR001400ZRC6</t>
   </si>
   <si>
     <t>ICAD PR 4.375 05-35</t>
   </si>
   <si>
-    <t>12 873.29</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0014007NF1</t>
   </si>
   <si>
     <t>ICADE 1.0 01-30</t>
   </si>
   <si>
     <t>XS3225326282</t>
   </si>
   <si>
     <t>ING GRO 2.875 11-30</t>
   </si>
   <si>
-    <t>1 465.07</t>
+    <t>1 661.99</t>
   </si>
   <si>
     <t>XS2764264789</t>
   </si>
   <si>
     <t>ING GRO 4.0 02-35</t>
   </si>
   <si>
-    <t>1 008.22</t>
+    <t>1 282.19</t>
   </si>
   <si>
     <t>XS2524746687</t>
   </si>
   <si>
     <t>ING GRO 4.125 08-33</t>
   </si>
   <si>
-    <t>8 950.68</t>
-[...8 lines deleted...]
-    <t>3 956.16</t>
+    <t>9 798.29</t>
   </si>
   <si>
     <t>XS2529233814</t>
   </si>
   <si>
     <t>INTE 4.75 09-27</t>
   </si>
   <si>
-    <t>4 899.66</t>
+    <t>5 387.67</t>
   </si>
   <si>
     <t>XS2625196352</t>
   </si>
   <si>
     <t>INTE 4.875 05-30</t>
   </si>
   <si>
-    <t>24 107.88</t>
+    <t>1 402.40</t>
   </si>
   <si>
     <t>IE000GVLBXU6</t>
   </si>
   <si>
     <t>IREL GO 3.0 10-43</t>
   </si>
   <si>
-    <t>10 306.85</t>
+    <t>11 539.73</t>
   </si>
   <si>
     <t>XS1704789590</t>
   </si>
   <si>
     <t>IREN 1.5 10-27</t>
   </si>
   <si>
-    <t>2 377.60</t>
+    <t>2 670.41</t>
   </si>
   <si>
     <t>XS2752472436</t>
   </si>
   <si>
     <t>IREN 3.875 07-32</t>
   </si>
   <si>
-    <t>11 508.75</t>
+    <t>12 477.50</t>
   </si>
   <si>
     <t>IT0005596470</t>
   </si>
   <si>
     <t>ITAL BU 4.05 10-37</t>
   </si>
   <si>
+    <t>1 305.74</t>
+  </si>
+  <si>
     <t>XS3358396763</t>
   </si>
   <si>
     <t>JYSK BA 3.625 06-32</t>
   </si>
   <si>
     <t>BE0390246156</t>
   </si>
   <si>
     <t>KBC GRO 3.625 08-36</t>
   </si>
   <si>
-    <t>5 204.11</t>
+    <t>5 700.68</t>
   </si>
   <si>
     <t>BE0390124874</t>
   </si>
   <si>
     <t>KBC GRO 3.75 03-32</t>
   </si>
   <si>
-    <t>2 517.12</t>
+    <t>3 801.37</t>
   </si>
   <si>
     <t>XS2780025271</t>
   </si>
   <si>
     <t>KONI AH 3.375 03-31</t>
   </si>
   <si>
     <t>XS2596537972</t>
   </si>
   <si>
     <t>KONI AH 3.5 04-28</t>
   </si>
   <si>
     <t>XS3308614794</t>
   </si>
   <si>
     <t>KONI AH 3.625 03-34</t>
   </si>
   <si>
     <t>FR0013384567</t>
   </si>
   <si>
     <t>LA POST 1.45 11-28</t>
   </si>
   <si>
     <t>XS2089229806</t>
   </si>
   <si>
     <t>MERL PR 1.875 12-34</t>
   </si>
   <si>
-    <t>2 496.58</t>
+    <t>2 881.85</t>
   </si>
   <si>
     <t>XS3168718529</t>
   </si>
   <si>
     <t>MERL PR 3.5 09-33</t>
   </si>
   <si>
-    <t>7 278.08</t>
+    <t>7 997.26</t>
   </si>
   <si>
     <t>IT0005678955</t>
   </si>
   <si>
     <t>MONT PA 3.25 02-32</t>
   </si>
   <si>
-    <t>2 178.30</t>
+    <t>2 487.72</t>
   </si>
   <si>
     <t>XS2388449758</t>
   </si>
   <si>
     <t>NATL BA 0.5 09-28</t>
   </si>
   <si>
-    <t>1 616.44</t>
+    <t>1 787.67</t>
   </si>
   <si>
     <t>XS2528858033</t>
   </si>
   <si>
     <t>NATW GR 4.067 09-28</t>
   </si>
   <si>
-    <t>13 983.79</t>
+    <t>15 376.60</t>
   </si>
   <si>
     <t>NL0013552060</t>
   </si>
   <si>
     <t>NETH GO 0.5 01-40</t>
   </si>
   <si>
     <t>XS3232967318</t>
   </si>
   <si>
     <t>NORD BK 3.25 11-35</t>
   </si>
   <si>
-    <t>10 102.34</t>
+    <t>11 529.22</t>
   </si>
   <si>
     <t>XS3170346368</t>
   </si>
   <si>
     <t>NORD BK 3.5 09-35</t>
   </si>
   <si>
-    <t>13 808.22</t>
+    <t>15 246.58</t>
   </si>
   <si>
     <t>XS2797546624</t>
   </si>
   <si>
     <t>PERM TS 4.25 07-30</t>
   </si>
   <si>
-    <t>4 677.33</t>
+    <t>5 055.75</t>
   </si>
   <si>
     <t>XS2021462440</t>
   </si>
   <si>
     <t>PROL IN 0.875 07-29</t>
   </si>
   <si>
-    <t>1 151.88</t>
+    <t>1 244.78</t>
   </si>
   <si>
     <t>XS2187529180</t>
   </si>
   <si>
     <t>PROL IN 1.625 06-32</t>
   </si>
   <si>
-    <t>4 138.63</t>
+    <t>4 450.27</t>
   </si>
   <si>
     <t>XS1904690341</t>
   </si>
   <si>
     <t>PROL IN 2.375 11-30</t>
   </si>
   <si>
-    <t>5 269.90</t>
+    <t>5 993.78</t>
   </si>
   <si>
     <t>XS2744299335</t>
   </si>
   <si>
     <t>RED ELE 3.0 01-34</t>
   </si>
   <si>
-    <t>2 909.59</t>
+    <t>3 526.03</t>
   </si>
   <si>
     <t>XS2838500218</t>
   </si>
   <si>
     <t>REDEIA 3.375 07-32</t>
   </si>
   <si>
-    <t>14 332.19</t>
+    <t>15 488.01</t>
   </si>
   <si>
     <t>XS3348120653</t>
   </si>
   <si>
     <t>REDEIA 4.375 PERP</t>
   </si>
   <si>
+    <t>1 546.23</t>
+  </si>
+  <si>
     <t>FR0014010DR1</t>
   </si>
   <si>
     <t>RENA 3.875 09-30</t>
   </si>
   <si>
-    <t>2 409.93</t>
+    <t>2 675.34</t>
   </si>
   <si>
     <t>FR0014007LP4</t>
   </si>
   <si>
     <t>RTE EDF 0.75 01-34</t>
   </si>
   <si>
-    <t>1 516.44</t>
+    <t>1 824.66</t>
   </si>
   <si>
     <t>XS3166372568</t>
   </si>
   <si>
     <t>SCOT HY 3.375 11-33</t>
   </si>
   <si>
-    <t>11 388.54</t>
+    <t>12 505.07</t>
   </si>
   <si>
     <t>FR001400U1Q3</t>
   </si>
   <si>
     <t>SG 3.625 11-30</t>
   </si>
   <si>
-    <t>16 357.19</t>
+    <t>18 591.78</t>
   </si>
   <si>
     <t>ES0000012J07</t>
   </si>
   <si>
     <t>SPAI GO 1.0 07-42</t>
   </si>
   <si>
-    <t>5 542.47</t>
+    <t>6 021.92</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE 3.5 03-32</t>
   </si>
   <si>
     <t>XS2675685700</t>
   </si>
   <si>
     <t>SSE 4.0 09-31</t>
   </si>
   <si>
-    <t>9 941.92</t>
+    <t>10 928.22</t>
   </si>
   <si>
     <t>XS2532312548</t>
   </si>
   <si>
     <t>STAT AS 2.875 09-29</t>
   </si>
   <si>
-    <t>4 612.60</t>
+    <t>5 085.21</t>
   </si>
   <si>
     <t>XS2723597923</t>
   </si>
   <si>
     <t>STAT AS 3.125 12-26</t>
   </si>
   <si>
-    <t>1 833.90</t>
+    <t>2 133.56</t>
   </si>
   <si>
     <t>XS2779793061</t>
   </si>
   <si>
     <t>STAT AS 3.75 03-39</t>
   </si>
   <si>
+    <t>1 055.14</t>
+  </si>
+  <si>
     <t>XS2768793676</t>
   </si>
   <si>
     <t>STAT SF 3.375 02-36</t>
   </si>
   <si>
+    <t>1 285.74</t>
+  </si>
+  <si>
     <t>XS2443749648</t>
   </si>
   <si>
     <t>TELI CO 2.75 06-83</t>
   </si>
   <si>
-    <t>7 210.27</t>
+    <t>7 775.34</t>
   </si>
   <si>
     <t>XS2477935345</t>
   </si>
   <si>
     <t>TENN HO 1.625 11-26</t>
   </si>
   <si>
-    <t>1 115.68</t>
+    <t>1 271.51</t>
   </si>
   <si>
     <t>XS1241581096</t>
   </si>
   <si>
     <t>TENN HO 1.75 06-27</t>
   </si>
   <si>
-    <t>2 315.75</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2549543499</t>
   </si>
   <si>
     <t>TENN HO 4.5 10-34</t>
   </si>
   <si>
-    <t>3 189.45</t>
+    <t>3 590.14</t>
   </si>
   <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERN RE 3.0 07-31</t>
   </si>
   <si>
-    <t>13 426.03</t>
+    <t>14 556.16</t>
   </si>
   <si>
     <t>XS2655852726</t>
   </si>
   <si>
     <t>TERN RE 3.875 07-33</t>
   </si>
   <si>
-    <t>3 131.85</t>
+    <t>3 397.26</t>
   </si>
   <si>
     <t>XS2357205587</t>
   </si>
   <si>
     <t>TRAS EL 0.375 06-29</t>
   </si>
   <si>
     <t>XS2209023402</t>
   </si>
   <si>
     <t>TRAS EL 0.75 07-32</t>
   </si>
   <si>
-    <t>3 394.52</t>
+    <t>3 682.19</t>
   </si>
   <si>
     <t>XS2360310044</t>
   </si>
   <si>
     <t>UNIC 0.8 07-29</t>
   </si>
   <si>
-    <t>1 376.44</t>
+    <t>1 486.03</t>
   </si>
   <si>
     <t>XS2555420103</t>
   </si>
   <si>
     <t>UNIC 5.85 11-27</t>
   </si>
   <si>
-    <t>5 801.92</t>
+    <t>6 603.29</t>
   </si>
   <si>
     <t>XS2257961818</t>
   </si>
   <si>
     <t>UPM KYM 0.125 11-28</t>
   </si>
   <si>
     <t>XS2320453884</t>
   </si>
   <si>
     <t>UPM KYM 0.5 03-31</t>
   </si>
   <si>
     <t>XS2478685931</t>
   </si>
   <si>
     <t>UPM KYM 2.25 05-29</t>
   </si>
   <si>
-    <t>3 080.96</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2009891479</t>
   </si>
   <si>
     <t>VATFAL 0 1/2 06/24/2</t>
   </si>
   <si>
-    <t>1 780.82</t>
+    <t>1 917.81</t>
   </si>
   <si>
     <t>XS2297882644</t>
   </si>
   <si>
     <t>VATT AB 0.125 02-29</t>
   </si>
   <si>
     <t>XS2821745374</t>
   </si>
   <si>
     <t>VERB AG 3.25 05-31</t>
   </si>
   <si>
-    <t>9 696.58</t>
-[...1 lines deleted...]
-  <si>
     <t>DE000A3MQS72</t>
   </si>
   <si>
     <t>VONO SE 2.375 03-32</t>
   </si>
   <si>
-    <t>1 659.25</t>
+    <t>2 472.60</t>
   </si>
   <si>
     <t>DE000A30VQB2</t>
   </si>
   <si>
     <t>VONO SE 5.0 11-30</t>
   </si>
   <si>
-    <t>9 479.45</t>
-[...17 lines deleted...]
-    <t>EURO SCHATZ 0626</t>
+    <t>10 849.32</t>
+  </si>
+  <si>
+    <t>OEU6 Comdty</t>
+  </si>
+  <si>
+    <t>EURO BOBL 0926</t>
+  </si>
+  <si>
+    <t>DUU6 Comdty</t>
+  </si>
+  <si>
+    <t>EURO SCHATZ 0926</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1837,267 +1858,267 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
         <v>19746.0</v>
       </c>
       <c r="D2">
-        <v>1496.62</v>
+        <v>1506.55</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>29552382.73</v>
+        <v>29748399.52</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>29552382.73</v>
+        <v>29748399.52</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>31792.185</v>
+        <v>31968.597</v>
       </c>
       <c r="D3">
-        <v>98.73</v>
+        <v>99.34</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>3138929.78</v>
+        <v>3176036.53</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>3138929.78</v>
+        <v>3176036.53</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>2938.07</v>
+        <v>2985.521</v>
       </c>
       <c r="D4">
-        <v>4972.44</v>
+        <v>5005.27</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>14609391.47</v>
+        <v>14943355.02</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>14609391.47</v>
+        <v>14943355.02</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>7670.0</v>
       </c>
       <c r="D5">
-        <v>101.19</v>
+        <v>101.86</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>776156.01</v>
+        <v>781280.6</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>776156.01</v>
+        <v>781280.6</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>10.0</v>
       </c>
       <c r="D6">
-        <v>100.29</v>
+        <v>100.9</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>1002.9</v>
+        <v>1009.03</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>1002.9</v>
+        <v>1009.03</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>1.0</v>
       </c>
       <c r="D7">
-        <v>101.24</v>
+        <v>101.92</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>101.24</v>
+        <v>101.92</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>101.24</v>
+        <v>101.92</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
         <v>19</v>
       </c>
       <c r="B8" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="1">
         <v>10.0</v>
       </c>
       <c r="D8">
-        <v>100.41</v>
+        <v>101.06</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
-        <v>1004.11</v>
+        <v>1010.69</v>
       </c>
       <c r="G8" t="s">
         <v>8</v>
       </c>
       <c r="H8">
-        <v>1004.11</v>
+        <v>1010.69</v>
       </c>
       <c r="I8" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P161"/>
+  <dimension ref="A1:P162"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O161" sqref="O161"/>
+      <selection activeCell="O162" sqref="O162"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>21</v>
       </c>
       <c r="B1" t="s">
         <v>22</v>
       </c>
       <c r="C1" t="s">
         <v>23</v>
       </c>
       <c r="D1" t="s">
         <v>24</v>
       </c>
       <c r="E1" t="s">
         <v>25</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>26</v>
@@ -2116,8039 +2137,8089 @@
       </c>
       <c r="L1" t="s">
         <v>31</v>
       </c>
       <c r="M1" t="s">
         <v>32</v>
       </c>
       <c r="N1" t="s">
         <v>33</v>
       </c>
       <c r="O1" t="s">
         <v>34</v>
       </c>
       <c r="P1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>36</v>
       </c>
       <c r="B2" t="s">
         <v>37</v>
       </c>
       <c r="C2" s="1">
-        <v>1614.0</v>
+        <v>957.0</v>
       </c>
       <c r="D2" s="1">
-        <v>1074.74</v>
+        <v>1076.23</v>
       </c>
       <c r="E2" s="1">
-        <v>1071.13679678</v>
+        <v>1072.50512017</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>1728814.79</v>
+        <v>1026387.4</v>
       </c>
       <c r="I2" s="1">
-        <v>5815.57</v>
+        <v>3564.71</v>
       </c>
       <c r="J2" s="1">
-        <v>0.33639057426157</v>
+        <v>0.34730648486137</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>1734630.36</v>
+        <v>1029952.11</v>
       </c>
       <c r="N2" s="1">
-        <v>1734630.36</v>
+        <v>1029952.11</v>
       </c>
       <c r="O2" s="1">
-        <v>3.61</v>
+        <v>2.12</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>38</v>
       </c>
       <c r="B3" t="s">
         <v>39</v>
       </c>
       <c r="C3" s="1">
         <v>140000.0</v>
       </c>
       <c r="D3" s="1">
-        <v>99.99024001</v>
+        <v>100.00084609</v>
       </c>
       <c r="E3" s="1">
         <v>101.385614</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>141939.86</v>
       </c>
       <c r="I3" s="1">
-        <v>1249.22</v>
+        <v>1503.79</v>
       </c>
       <c r="J3" s="1">
-        <v>0.88010513748569</v>
+        <v>1.059455744144</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3" t="s">
         <v>40</v>
       </c>
       <c r="M3" s="1">
-        <v>139986.34</v>
+        <v>140001.18</v>
       </c>
       <c r="N3" s="1">
-        <v>143189.08</v>
+        <v>143443.65</v>
       </c>
       <c r="O3" s="1">
-        <v>0.3</v>
+        <v>0.29</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>41</v>
       </c>
       <c r="B4" t="s">
         <v>42</v>
       </c>
       <c r="C4" s="1">
         <v>254000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>97.70653626</v>
+        <v>98.18086702</v>
       </c>
       <c r="E4" s="1">
         <v>99.533614</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>252815.38</v>
       </c>
       <c r="I4" s="1">
-        <v>-750.75</v>
+        <v>-3074.11</v>
       </c>
       <c r="J4" s="1">
-        <v>-0.29695582602609</v>
+        <v>-1.2159505485782</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
-      <c r="L4" t="s">
-        <v>43</v>
+      <c r="L4">
+        <v>361.86</v>
       </c>
       <c r="M4" s="1">
-        <v>248174.6</v>
+        <v>249379.41</v>
       </c>
       <c r="N4" s="1">
-        <v>252064.63</v>
+        <v>249741.27</v>
       </c>
       <c r="O4" s="1">
-        <v>0.52</v>
+        <v>0.51</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
+        <v>43</v>
+      </c>
+      <c r="B5" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
       <c r="C5" s="1">
         <v>164000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>97.04529668</v>
+        <v>98.19914349</v>
       </c>
       <c r="E5" s="1">
         <v>99.08</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>162491.2</v>
       </c>
       <c r="I5" s="1">
-        <v>-1626.71</v>
+        <v>672.79</v>
       </c>
       <c r="J5" s="1">
-        <v>-1.0011065214609</v>
+        <v>0.41404703762419</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="M5" s="1">
-        <v>159154.28</v>
+        <v>161046.59</v>
       </c>
       <c r="N5" s="1">
-        <v>160864.49</v>
+        <v>163163.99</v>
       </c>
       <c r="O5" s="1">
-        <v>0.33</v>
+        <v>0.34</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
+        <v>46</v>
+      </c>
+      <c r="B6" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
       <c r="C6" s="1">
         <v>130000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>103.03815801</v>
+        <v>103.87420666</v>
       </c>
       <c r="E6" s="1">
         <v>110.550762</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>143715.99</v>
       </c>
       <c r="I6" s="1">
-        <v>-8192.58</v>
+        <v>-6716.17</v>
       </c>
       <c r="J6" s="1">
-        <v>-5.7005347839165</v>
+        <v>-4.6732239050088</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="M6" s="1">
-        <v>133949.61</v>
+        <v>135036.46</v>
       </c>
       <c r="N6" s="1">
-        <v>135523.41</v>
+        <v>136999.82</v>
       </c>
       <c r="O6" s="1">
         <v>0.28</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
+        <v>49</v>
+      </c>
+      <c r="B7" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
       <c r="C7" s="1">
         <v>130000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>103.81773037</v>
+        <v>104.09190858</v>
       </c>
       <c r="E7" s="1">
         <v>108.857546</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>141514.81</v>
       </c>
       <c r="I7" s="1">
-        <v>-2737.24</v>
+        <v>-1980.12</v>
       </c>
       <c r="J7" s="1">
-        <v>-1.9342427834938</v>
+        <v>-1.3992316422571</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="M7" s="1">
-        <v>134963.05</v>
+        <v>135319.48</v>
       </c>
       <c r="N7" s="1">
-        <v>138777.57</v>
+        <v>139534.69</v>
       </c>
       <c r="O7" s="1">
         <v>0.29</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
+        <v>52</v>
+      </c>
+      <c r="B8" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="C8" s="1">
         <v>500000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>96.43107322</v>
+        <v>96.9611374</v>
       </c>
       <c r="E8" s="1">
         <v>99.430044</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>497150.22</v>
       </c>
       <c r="I8" s="1">
-        <v>-693.48</v>
+        <v>-12015.77</v>
       </c>
       <c r="J8" s="1">
-        <v>-0.13949103753791</v>
+        <v>-2.4169294343267</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
-      <c r="L8" t="s">
-        <v>55</v>
+      <c r="L8">
+        <v>328.77</v>
       </c>
       <c r="M8" s="1">
-        <v>482155.37</v>
+        <v>484805.68</v>
       </c>
       <c r="N8" s="1">
-        <v>496456.74</v>
+        <v>485134.45</v>
       </c>
       <c r="O8" s="1">
-        <v>1.03</v>
+        <v>1.0</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="B9" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="C9" s="1">
         <v>300000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>96.98060329</v>
+        <v>97.5873271</v>
       </c>
       <c r="E9" s="1">
         <v>99.503</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>298509.0</v>
       </c>
       <c r="I9" s="1">
-        <v>-1772.67</v>
+        <v>663.94</v>
       </c>
       <c r="J9" s="1">
-        <v>-0.59384139171683</v>
+        <v>0.22241875454341</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="M9" s="1">
-        <v>290941.81</v>
+        <v>292761.98</v>
       </c>
       <c r="N9" s="1">
-        <v>296736.33</v>
+        <v>299172.94</v>
       </c>
       <c r="O9" s="1">
-        <v>0.62</v>
+        <v>0.61</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="B10" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C10" s="1">
         <v>100000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>102.74862168</v>
+        <v>103.02490352</v>
       </c>
       <c r="E10" s="1">
         <v>108.76173</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>108761.73</v>
       </c>
       <c r="I10" s="1">
-        <v>-5046.67</v>
+        <v>-4479.29</v>
       </c>
       <c r="J10" s="1">
-        <v>-4.6401155994852</v>
+        <v>-4.1184431325246</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
-      <c r="L10">
-        <v>966.44</v>
+      <c r="L10" t="s">
+        <v>59</v>
       </c>
       <c r="M10" s="1">
-        <v>102748.62</v>
+        <v>103024.91</v>
       </c>
       <c r="N10" s="1">
-        <v>103715.06</v>
+        <v>104282.44</v>
       </c>
       <c r="O10" s="1">
-        <v>0.22</v>
+        <v>0.21</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
+        <v>60</v>
+      </c>
+      <c r="B11" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
       <c r="C11" s="1">
         <v>100000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>98.60754398</v>
+        <v>98.72566898</v>
       </c>
       <c r="E11" s="1">
         <v>99.684</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>99684.0</v>
       </c>
       <c r="I11" s="1">
-        <v>-1014.81</v>
+        <v>-725.45</v>
       </c>
       <c r="J11" s="1">
-        <v>-1.0180269652101</v>
+        <v>-0.72774968901729</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
-        <v>61.64</v>
+        <v>232.88</v>
       </c>
       <c r="M11" s="1">
-        <v>98607.55</v>
+        <v>98725.67</v>
       </c>
       <c r="N11" s="1">
-        <v>98669.19</v>
+        <v>98958.55</v>
       </c>
       <c r="O11" s="1">
-        <v>0.21</v>
+        <v>0.2</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
+        <v>62</v>
+      </c>
+      <c r="B12" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
       <c r="C12" s="1">
         <v>1467000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>97.55218906</v>
+        <v>98.13683589</v>
       </c>
       <c r="E12" s="1">
         <v>99.556461</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>1460493.28</v>
       </c>
       <c r="I12" s="1">
-        <v>-4684.72</v>
+        <v>7660.03</v>
       </c>
       <c r="J12" s="1">
-        <v>-0.3207628589705</v>
+        <v>0.52448238584158</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="M12" s="1">
-        <v>1431090.61</v>
+        <v>1439667.39</v>
       </c>
       <c r="N12" s="1">
-        <v>1455808.56</v>
+        <v>1468153.31</v>
       </c>
       <c r="O12" s="1">
-        <v>3.03</v>
+        <v>3.02</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
+        <v>65</v>
+      </c>
+      <c r="B13" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
       <c r="C13" s="1">
         <v>240000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>97.18270892</v>
+        <v>97.71997668</v>
       </c>
       <c r="E13" s="1">
         <v>99.791763</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>239500.23</v>
       </c>
       <c r="I13" s="1">
-        <v>-2213.78</v>
+        <v>-410.64</v>
       </c>
       <c r="J13" s="1">
-        <v>-0.92433314155899</v>
+        <v>-0.17145703784919</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="M13" s="1">
-        <v>233238.5</v>
+        <v>234527.95</v>
       </c>
       <c r="N13" s="1">
-        <v>237286.45</v>
+        <v>239089.59</v>
       </c>
       <c r="O13" s="1">
         <v>0.49</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
+        <v>68</v>
+      </c>
+      <c r="B14" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="C14" s="1">
         <v>334000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>99.37674548</v>
+        <v>99.99374939</v>
       </c>
       <c r="E14" s="1">
         <v>99.58</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>332597.2</v>
       </c>
       <c r="I14" s="1">
-        <v>-370.03</v>
+        <v>2548.64</v>
       </c>
       <c r="J14" s="1">
-        <v>-0.11125469486815</v>
+        <v>0.76628426216456</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
-      <c r="L14">
-        <v>308.84</v>
+      <c r="L14" t="s">
+        <v>70</v>
       </c>
       <c r="M14" s="1">
-        <v>331918.33</v>
+        <v>333979.13</v>
       </c>
       <c r="N14" s="1">
-        <v>332227.17</v>
+        <v>335145.84</v>
       </c>
       <c r="O14" s="1">
         <v>0.69</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>71</v>
       </c>
       <c r="B15" t="s">
         <v>72</v>
       </c>
       <c r="C15" s="1">
         <v>100000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>98.98717535</v>
+        <v>99.16049878</v>
       </c>
       <c r="E15" s="1">
         <v>95.89134</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>95891.34</v>
       </c>
       <c r="I15" s="1">
-        <v>3168.78</v>
+        <v>3350.67</v>
       </c>
       <c r="J15" s="1">
-        <v>3.3045528407466</v>
+        <v>3.4942362886993</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
-        <v>72.95</v>
+        <v>81.51</v>
       </c>
       <c r="M15" s="1">
-        <v>98987.17</v>
+        <v>99160.5</v>
       </c>
       <c r="N15" s="1">
-        <v>99060.12</v>
+        <v>99242.01</v>
       </c>
       <c r="O15" s="1">
-        <v>0.21</v>
+        <v>0.2</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>73</v>
       </c>
       <c r="B16" t="s">
         <v>74</v>
       </c>
       <c r="C16" s="1">
         <v>300000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>96.68883958</v>
+        <v>97.57465586</v>
       </c>
       <c r="E16" s="1">
         <v>98.691</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>296073.0</v>
       </c>
       <c r="I16" s="1">
-        <v>1127.77</v>
+        <v>4504.39</v>
       </c>
       <c r="J16" s="1">
-        <v>0.38090943787512</v>
+        <v>1.5213781736261</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16" t="s">
         <v>75</v>
       </c>
       <c r="M16" s="1">
-        <v>290066.52</v>
+        <v>292723.97</v>
       </c>
       <c r="N16" s="1">
-        <v>297200.77</v>
+        <v>300577.39</v>
       </c>
       <c r="O16" s="1">
         <v>0.62</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>76</v>
       </c>
       <c r="B17" t="s">
         <v>77</v>
       </c>
       <c r="C17" s="1">
         <v>200000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>96.84978669</v>
+        <v>97.30906627</v>
       </c>
       <c r="E17" s="1">
         <v>99.830165</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>199660.33</v>
       </c>
       <c r="I17" s="1">
-        <v>-2262.13</v>
+        <v>-881.24</v>
       </c>
       <c r="J17" s="1">
-        <v>-1.1329892122286</v>
+        <v>-0.44136960006026</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17" t="s">
         <v>78</v>
       </c>
       <c r="M17" s="1">
-        <v>193699.57</v>
+        <v>194618.13</v>
       </c>
       <c r="N17" s="1">
-        <v>197398.2</v>
+        <v>198779.09</v>
       </c>
       <c r="O17" s="1">
         <v>0.41</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>79</v>
       </c>
       <c r="B18" t="s">
         <v>80</v>
       </c>
       <c r="C18" s="1">
         <v>470000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>100.93470784</v>
+        <v>100.9007606</v>
       </c>
       <c r="E18" s="1">
         <v>102.934987</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>483794.44</v>
       </c>
       <c r="I18" s="1">
-        <v>-2212.89</v>
+        <v>-1205.49</v>
       </c>
       <c r="J18" s="1">
-        <v>-0.45740294162951</v>
+        <v>-0.24917400869675</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18" t="s">
         <v>81</v>
       </c>
       <c r="M18" s="1">
-        <v>474393.13</v>
+        <v>474233.57</v>
       </c>
       <c r="N18" s="1">
-        <v>481581.55</v>
+        <v>482588.95</v>
       </c>
       <c r="O18" s="1">
-        <v>1.0</v>
+        <v>0.99</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>82</v>
       </c>
       <c r="B19" t="s">
         <v>83</v>
       </c>
       <c r="C19" s="1">
         <v>135000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>100.00883926</v>
+        <v>100.21303691</v>
       </c>
       <c r="E19" s="1">
         <v>104.823259</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>141511.4</v>
       </c>
       <c r="I19" s="1">
-        <v>-5073.87</v>
+        <v>-4501.2</v>
       </c>
       <c r="J19" s="1">
-        <v>-3.5854849856619</v>
+        <v>-3.1808038080324</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19" t="s">
         <v>84</v>
       </c>
       <c r="M19" s="1">
-        <v>135011.93</v>
+        <v>135287.6</v>
       </c>
       <c r="N19" s="1">
-        <v>136437.53</v>
+        <v>137010.2</v>
       </c>
       <c r="O19" s="1">
         <v>0.28</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>85</v>
       </c>
       <c r="B20" t="s">
         <v>86</v>
       </c>
       <c r="C20" s="1">
         <v>100000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>99.34273127</v>
+        <v>99.5730833</v>
       </c>
       <c r="E20" s="1">
         <v>104.07483</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>104074.83</v>
       </c>
       <c r="I20" s="1">
-        <v>-3565.96</v>
+        <v>-3092.66</v>
       </c>
       <c r="J20" s="1">
-        <v>-3.4263423730791</v>
+        <v>-2.97157343423</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20" t="s">
         <v>87</v>
       </c>
       <c r="M20" s="1">
-        <v>99342.73</v>
+        <v>99573.09</v>
       </c>
       <c r="N20" s="1">
-        <v>100508.87</v>
+        <v>100982.17</v>
       </c>
       <c r="O20" s="1">
         <v>0.21</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>88</v>
       </c>
       <c r="B21" t="s">
         <v>89</v>
       </c>
       <c r="C21" s="1">
         <v>1020000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>88.3793038</v>
+        <v>88.93242121</v>
       </c>
       <c r="E21" s="1">
         <v>89.242955</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>910278.14</v>
       </c>
       <c r="I21" s="1">
-        <v>-355.82</v>
+        <v>6246.6</v>
       </c>
       <c r="J21" s="1">
-        <v>-0.039089151366416</v>
+        <v>0.68622981542762</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21" t="s">
         <v>90</v>
       </c>
       <c r="M21" s="1">
-        <v>901468.9</v>
+        <v>907110.7</v>
       </c>
       <c r="N21" s="1">
-        <v>909922.32</v>
+        <v>916524.74</v>
       </c>
       <c r="O21" s="1">
-        <v>1.89</v>
+        <v>1.88</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>91</v>
       </c>
       <c r="B22" t="s">
         <v>92</v>
       </c>
       <c r="C22" s="1">
         <v>200000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>98.17987641</v>
+        <v>98.65346304</v>
       </c>
       <c r="E22" s="1">
         <v>99.783035</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>199566.07</v>
       </c>
       <c r="I22" s="1">
-        <v>-2762.48</v>
+        <v>-1404.35</v>
       </c>
       <c r="J22" s="1">
-        <v>-1.3842433235269</v>
+        <v>-0.70370178658126</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
-        <v>443.84</v>
+        <v>854.79</v>
       </c>
       <c r="M22" s="1">
-        <v>196359.75</v>
+        <v>197306.93</v>
       </c>
       <c r="N22" s="1">
-        <v>196803.59</v>
+        <v>198161.72</v>
       </c>
       <c r="O22" s="1">
         <v>0.41</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>93</v>
       </c>
       <c r="B23" t="s">
         <v>94</v>
       </c>
       <c r="C23" s="1">
         <v>100000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>99.88077927</v>
+        <v>100.25605906</v>
       </c>
       <c r="E23" s="1">
         <v>99.762</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>99762.0</v>
       </c>
       <c r="I23" s="1">
-        <v>386.93</v>
+        <v>993.37</v>
       </c>
       <c r="J23" s="1">
-        <v>0.38785309035505</v>
+        <v>0.99573986086887</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
-        <v>268.15</v>
+        <v>499.32</v>
       </c>
       <c r="M23" s="1">
-        <v>99880.78</v>
+        <v>100256.05</v>
       </c>
       <c r="N23" s="1">
-        <v>100148.93</v>
+        <v>100755.37</v>
       </c>
       <c r="O23" s="1">
         <v>0.21</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>95</v>
       </c>
       <c r="B24" t="s">
         <v>96</v>
       </c>
       <c r="C24" s="1">
         <v>160000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>97.73318486</v>
+        <v>98.13817519</v>
       </c>
       <c r="E24" s="1">
         <v>99.799</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>159678.4</v>
       </c>
       <c r="I24" s="1">
-        <v>-510.78</v>
+        <v>479.67</v>
       </c>
       <c r="J24" s="1">
-        <v>-0.31988045972405</v>
+        <v>0.30039754907364</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24" t="s">
         <v>97</v>
       </c>
       <c r="M24" s="1">
-        <v>156373.1</v>
+        <v>157021.08</v>
       </c>
       <c r="N24" s="1">
-        <v>159167.62</v>
+        <v>160158.07</v>
       </c>
       <c r="O24" s="1">
         <v>0.33</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>98</v>
       </c>
       <c r="B25" t="s">
         <v>99</v>
       </c>
       <c r="C25" s="1">
-        <v>200000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>94.49877359</v>
+        <v>99.45700385</v>
       </c>
       <c r="E25" s="1">
-        <v>96.246745</v>
+        <v>99.491</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>192493.49</v>
+        <v>596946.0</v>
       </c>
       <c r="I25" s="1">
-        <v>-2382.93</v>
+        <v>104.24</v>
       </c>
       <c r="J25" s="1">
-        <v>-1.2379275787457</v>
+        <v>0.017462216012839</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
-      <c r="L25" t="s">
-        <v>100</v>
+      <c r="L25">
+        <v>308.22</v>
       </c>
       <c r="M25" s="1">
-        <v>188997.55</v>
+        <v>596742.02</v>
       </c>
       <c r="N25" s="1">
-        <v>190110.56</v>
+        <v>597050.24</v>
       </c>
       <c r="O25" s="1">
-        <v>0.4</v>
+        <v>1.23</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
+        <v>100</v>
+      </c>
+      <c r="B26" t="s">
         <v>101</v>
       </c>
-      <c r="B26" t="s">
+      <c r="C26" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D26" s="1">
+        <v>94.88594254</v>
+      </c>
+      <c r="E26" s="1">
+        <v>96.246745</v>
+      </c>
+      <c r="F26" t="s">
+        <v>8</v>
+      </c>
+      <c r="G26">
+        <v>1.0</v>
+      </c>
+      <c r="H26" s="1">
+        <v>192493.49</v>
+      </c>
+      <c r="I26" s="1">
+        <v>-1522.97</v>
+      </c>
+      <c r="J26" s="1">
+        <v>-0.79118000302244</v>
+      </c>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26" t="s">
         <v>102</v>
       </c>
-      <c r="C26" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M26" s="1">
-        <v>98055.88</v>
+        <v>189771.89</v>
       </c>
       <c r="N26" s="1">
-        <v>99060.67</v>
+        <v>190970.52</v>
       </c>
       <c r="O26" s="1">
-        <v>0.21</v>
+        <v>0.39</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
+        <v>103</v>
+      </c>
+      <c r="B27" t="s">
         <v>104</v>
       </c>
-      <c r="B27" t="s">
+      <c r="C27" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D27" s="1">
+        <v>98.22563463</v>
+      </c>
+      <c r="E27" s="1">
+        <v>96.98237</v>
+      </c>
+      <c r="F27" t="s">
+        <v>8</v>
+      </c>
+      <c r="G27">
+        <v>1.0</v>
+      </c>
+      <c r="H27" s="1">
+        <v>96982.37</v>
+      </c>
+      <c r="I27" s="1">
+        <v>2325.11</v>
+      </c>
+      <c r="J27" s="1">
+        <v>2.3974563624296</v>
+      </c>
+      <c r="K27">
+        <v>0.0</v>
+      </c>
+      <c r="L27" t="s">
         <v>105</v>
       </c>
-      <c r="C27" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M27" s="1">
-        <v>297526.12</v>
+        <v>98225.63</v>
       </c>
       <c r="N27" s="1">
-        <v>298075.98</v>
+        <v>99307.48</v>
       </c>
       <c r="O27" s="1">
-        <v>0.62</v>
+        <v>0.2</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>106</v>
       </c>
       <c r="B28" t="s">
         <v>107</v>
       </c>
       <c r="C28" s="1">
         <v>300000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>100.70068397</v>
+        <v>99.32768988</v>
       </c>
       <c r="E28" s="1">
-        <v>104.945653</v>
+        <v>96.18004</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>314836.96</v>
+        <v>288540.12</v>
       </c>
       <c r="I28" s="1">
-        <v>-11929.43</v>
+        <v>10054.46</v>
       </c>
       <c r="J28" s="1">
-        <v>-3.789081815553</v>
+        <v>3.4845968733915</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
-        <v>805.48</v>
+        <v>611.51</v>
       </c>
       <c r="M28" s="1">
-        <v>302102.05</v>
+        <v>297983.07</v>
       </c>
       <c r="N28" s="1">
-        <v>302907.53</v>
+        <v>298594.58</v>
       </c>
       <c r="O28" s="1">
-        <v>0.63</v>
+        <v>0.61</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>108</v>
       </c>
       <c r="B29" t="s">
         <v>109</v>
       </c>
       <c r="C29" s="1">
-        <v>413000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>99.79794341</v>
+        <v>99.04336696</v>
       </c>
       <c r="E29" s="1">
-        <v>99.757</v>
+        <v>99.427</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>411996.41</v>
+        <v>596562.0</v>
       </c>
       <c r="I29" s="1">
-        <v>2301.99</v>
+        <v>-1870.29</v>
       </c>
       <c r="J29" s="1">
-        <v>0.55874030552839</v>
+        <v>-0.31351142043912</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
-      <c r="L29" t="s">
-        <v>110</v>
+      <c r="L29">
+        <v>431.51</v>
       </c>
       <c r="M29" s="1">
-        <v>412165.51</v>
+        <v>594260.2</v>
       </c>
       <c r="N29" s="1">
-        <v>414298.4</v>
+        <v>594691.71</v>
       </c>
       <c r="O29" s="1">
-        <v>0.86</v>
+        <v>1.22</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
+        <v>110</v>
+      </c>
+      <c r="B30" t="s">
         <v>111</v>
       </c>
-      <c r="B30" t="s">
+      <c r="C30" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D30" s="1">
+        <v>100.86601777</v>
+      </c>
+      <c r="E30" s="1">
+        <v>104.945653</v>
+      </c>
+      <c r="F30" t="s">
+        <v>8</v>
+      </c>
+      <c r="G30">
+        <v>1.0</v>
+      </c>
+      <c r="H30" s="1">
+        <v>314836.96</v>
+      </c>
+      <c r="I30" s="1">
+        <v>-10714.25</v>
+      </c>
+      <c r="J30" s="1">
+        <v>-3.4031106131885</v>
+      </c>
+      <c r="K30">
+        <v>0.0</v>
+      </c>
+      <c r="L30" t="s">
         <v>112</v>
       </c>
-      <c r="C30" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M30" s="1">
-        <v>96081.44</v>
+        <v>302598.05</v>
       </c>
       <c r="N30" s="1">
-        <v>96141.44</v>
+        <v>304122.71</v>
       </c>
       <c r="O30" s="1">
-        <v>0.2</v>
+        <v>0.63</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>113</v>
       </c>
       <c r="B31" t="s">
         <v>114</v>
       </c>
       <c r="C31" s="1">
-        <v>200000.0</v>
+        <v>413000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>94.21900815</v>
+        <v>100.3348315</v>
       </c>
       <c r="E31" s="1">
-        <v>91.485975</v>
+        <v>99.757</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>182971.95</v>
+        <v>411996.41</v>
       </c>
       <c r="I31" s="1">
-        <v>5904.42</v>
+        <v>5544.76</v>
       </c>
       <c r="J31" s="1">
-        <v>3.2269536396153</v>
+        <v>1.3458272609706</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
-      <c r="L31">
-        <v>438.36</v>
+      <c r="L31" t="s">
+        <v>115</v>
       </c>
       <c r="M31" s="1">
-        <v>188438.01</v>
+        <v>414382.85</v>
       </c>
       <c r="N31" s="1">
-        <v>188876.37</v>
+        <v>417541.17</v>
       </c>
       <c r="O31" s="1">
-        <v>0.39</v>
+        <v>0.86</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B32" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="C32" s="1">
-        <v>500000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>99.77341416</v>
+        <v>96.32230584</v>
       </c>
       <c r="E32" s="1">
-        <v>103.290392</v>
+        <v>92.84792</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>516451.96</v>
+        <v>92847.92</v>
       </c>
       <c r="I32" s="1">
-        <v>-17584.89</v>
+        <v>3541.24</v>
       </c>
       <c r="J32" s="1">
-        <v>-3.4049420588897</v>
+        <v>3.8140218973134</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
-        <v>0.0</v>
+        <v>66.85</v>
       </c>
       <c r="M32" s="1">
-        <v>498867.07</v>
+        <v>96322.31</v>
       </c>
       <c r="N32" s="1">
-        <v>498867.07</v>
+        <v>96389.16</v>
       </c>
       <c r="O32" s="1">
-        <v>1.04</v>
+        <v>0.2</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B33" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="C33" s="1">
-        <v>1000000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>97.88164821</v>
+        <v>94.48780327</v>
       </c>
       <c r="E33" s="1">
-        <v>99.867094</v>
+        <v>91.485975</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>998670.94</v>
+        <v>182971.95</v>
       </c>
       <c r="I33" s="1">
-        <v>3724.31</v>
+        <v>6476.26</v>
       </c>
       <c r="J33" s="1">
-        <v>0.37292664188266</v>
+        <v>3.5394824179335</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
-      <c r="L33" t="s">
-        <v>119</v>
+      <c r="L33">
+        <v>472.6</v>
       </c>
       <c r="M33" s="1">
-        <v>978816.48</v>
+        <v>188975.61</v>
       </c>
       <c r="N33" s="1">
-        <v>1002395.25</v>
+        <v>189448.21</v>
       </c>
       <c r="O33" s="1">
-        <v>2.08</v>
+        <v>0.39</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>120</v>
       </c>
       <c r="B34" t="s">
         <v>121</v>
       </c>
       <c r="C34" s="1">
-        <v>400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>99.87352324</v>
+        <v>100.12575445</v>
       </c>
       <c r="E34" s="1">
-        <v>98.199808</v>
+        <v>103.290392</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>392799.23</v>
+        <v>516451.96</v>
       </c>
       <c r="I34" s="1">
-        <v>10289.38</v>
+        <v>-14624.56</v>
       </c>
       <c r="J34" s="1">
-        <v>2.6195010616492</v>
+        <v>-2.8317367601819</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34" t="s">
-        <v>122</v>
+        <v>102</v>
       </c>
       <c r="M34" s="1">
-        <v>399494.09</v>
+        <v>500628.77</v>
       </c>
       <c r="N34" s="1">
-        <v>403088.61</v>
+        <v>501827.4</v>
       </c>
       <c r="O34" s="1">
-        <v>0.84</v>
+        <v>1.03</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
+        <v>122</v>
+      </c>
+      <c r="B35" t="s">
         <v>123</v>
       </c>
-      <c r="B35" t="s">
+      <c r="C35" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="D35" s="1">
+        <v>98.35454431</v>
+      </c>
+      <c r="E35" s="1">
+        <v>99.867094</v>
+      </c>
+      <c r="F35" t="s">
+        <v>8</v>
+      </c>
+      <c r="G35">
+        <v>1.0</v>
+      </c>
+      <c r="H35" s="1">
+        <v>998670.94</v>
+      </c>
+      <c r="I35" s="1">
+        <v>10764.91</v>
+      </c>
+      <c r="J35" s="1">
+        <v>1.0779236251733</v>
+      </c>
+      <c r="K35">
+        <v>0.0</v>
+      </c>
+      <c r="L35" t="s">
         <v>124</v>
       </c>
-      <c r="C35" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M35" s="1">
-        <v>97430.25</v>
+        <v>983545.44</v>
       </c>
       <c r="N35" s="1">
-        <v>97780.59</v>
+        <v>1009435.85</v>
       </c>
       <c r="O35" s="1">
-        <v>0.2</v>
+        <v>2.07</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>125</v>
       </c>
       <c r="B36" t="s">
         <v>126</v>
       </c>
       <c r="C36" s="1">
-        <v>500000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>100.95925047</v>
+        <v>99.96194762</v>
       </c>
       <c r="E36" s="1">
-        <v>105.371746</v>
+        <v>98.199808</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>526858.73</v>
+        <v>392799.23</v>
       </c>
       <c r="I36" s="1">
-        <v>-5278.23</v>
+        <v>10917.05</v>
       </c>
       <c r="J36" s="1">
-        <v>-1.0018302249637</v>
+        <v>2.7792951630786</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36" t="s">
         <v>127</v>
       </c>
       <c r="M36" s="1">
-        <v>504796.25</v>
+        <v>399847.79</v>
       </c>
       <c r="N36" s="1">
-        <v>521580.5</v>
+        <v>403716.28</v>
       </c>
       <c r="O36" s="1">
-        <v>1.08</v>
+        <v>0.83</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>128</v>
       </c>
       <c r="B37" t="s">
         <v>129</v>
       </c>
       <c r="C37" s="1">
         <v>100000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>101.29936727</v>
+        <v>97.62239415</v>
       </c>
       <c r="E37" s="1">
-        <v>105.72405</v>
+        <v>96.0814</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>105724.05</v>
+        <v>96081.4</v>
       </c>
       <c r="I37" s="1">
-        <v>-846.94</v>
+        <v>1542.02</v>
       </c>
       <c r="J37" s="1">
-        <v>-0.80108546730853</v>
+        <v>1.604910003393</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
-      <c r="L37" t="s">
-        <v>130</v>
+      <c r="L37">
+        <v>1.03</v>
       </c>
       <c r="M37" s="1">
-        <v>101299.37</v>
+        <v>97622.39</v>
       </c>
       <c r="N37" s="1">
-        <v>104877.11</v>
+        <v>97623.42</v>
       </c>
       <c r="O37" s="1">
-        <v>0.22</v>
+        <v>0.2</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
+        <v>130</v>
+      </c>
+      <c r="B38" t="s">
         <v>131</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="C38" s="1">
         <v>500000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>101.79849949</v>
+        <v>101.16090422</v>
       </c>
       <c r="E38" s="1">
-        <v>102.534722</v>
+        <v>105.371746</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>512673.61</v>
+        <v>526858.73</v>
       </c>
       <c r="I38" s="1">
-        <v>15403.24</v>
+        <v>-3028.52</v>
       </c>
       <c r="J38" s="1">
-        <v>3.0044924684147</v>
+        <v>-0.57482581715975</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="M38" s="1">
-        <v>508992.49</v>
+        <v>505804.53</v>
       </c>
       <c r="N38" s="1">
-        <v>528076.85</v>
+        <v>523830.21</v>
       </c>
       <c r="O38" s="1">
-        <v>1.1</v>
+        <v>1.08</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
+        <v>133</v>
+      </c>
+      <c r="B39" t="s">
         <v>134</v>
       </c>
-      <c r="B39" t="s">
+      <c r="C39" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D39" s="1">
+        <v>101.36029763</v>
+      </c>
+      <c r="E39" s="1">
+        <v>105.72405</v>
+      </c>
+      <c r="F39" t="s">
+        <v>8</v>
+      </c>
+      <c r="G39">
+        <v>1.0</v>
+      </c>
+      <c r="H39" s="1">
+        <v>105724.05</v>
+      </c>
+      <c r="I39" s="1">
+        <v>-520.6</v>
+      </c>
+      <c r="J39" s="1">
+        <v>-0.49241397770895</v>
+      </c>
+      <c r="K39">
+        <v>0.0</v>
+      </c>
+      <c r="L39" t="s">
         <v>135</v>
       </c>
-      <c r="C39" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M39" s="1">
-        <v>106259.74</v>
+        <v>101360.3</v>
       </c>
       <c r="N39" s="1">
-        <v>108291.73</v>
+        <v>105203.45</v>
       </c>
       <c r="O39" s="1">
-        <v>0.23</v>
+        <v>0.22</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
+        <v>136</v>
+      </c>
+      <c r="B40" t="s">
         <v>137</v>
       </c>
-      <c r="B40" t="s">
+      <c r="C40" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D40" s="1">
+        <v>101.94031636</v>
+      </c>
+      <c r="E40" s="1">
+        <v>102.534722</v>
+      </c>
+      <c r="F40" t="s">
+        <v>8</v>
+      </c>
+      <c r="G40">
+        <v>1.0</v>
+      </c>
+      <c r="H40" s="1">
+        <v>512673.61</v>
+      </c>
+      <c r="I40" s="1">
+        <v>17528.08</v>
+      </c>
+      <c r="J40" s="1">
+        <v>3.4189549955575</v>
+      </c>
+      <c r="K40">
+        <v>0.0</v>
+      </c>
+      <c r="L40" t="s">
         <v>138</v>
       </c>
-      <c r="C40" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M40" s="1">
-        <v>298105.04</v>
+        <v>509701.58</v>
       </c>
       <c r="N40" s="1">
-        <v>299470.0</v>
+        <v>530201.69</v>
       </c>
       <c r="O40" s="1">
-        <v>0.62</v>
+        <v>1.09</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
+        <v>139</v>
+      </c>
+      <c r="B41" t="s">
         <v>140</v>
       </c>
-      <c r="B41" t="s">
+      <c r="C41" s="1">
+        <v>110000.0</v>
+      </c>
+      <c r="D41" s="1">
+        <v>97.98215803</v>
+      </c>
+      <c r="E41" s="1">
+        <v>99.333</v>
+      </c>
+      <c r="F41" t="s">
+        <v>8</v>
+      </c>
+      <c r="G41">
+        <v>1.0</v>
+      </c>
+      <c r="H41" s="1">
+        <v>109266.3</v>
+      </c>
+      <c r="I41" s="1">
+        <v>819.18</v>
+      </c>
+      <c r="J41" s="1">
+        <v>0.74970965430329</v>
+      </c>
+      <c r="K41">
+        <v>0.0</v>
+      </c>
+      <c r="L41" t="s">
         <v>141</v>
       </c>
-      <c r="C41" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M41" s="1">
-        <v>374627.38</v>
+        <v>107780.38</v>
       </c>
       <c r="N41" s="1">
-        <v>389945.87</v>
+        <v>110085.48</v>
       </c>
       <c r="O41" s="1">
-        <v>0.81</v>
+        <v>0.23</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
+        <v>142</v>
+      </c>
+      <c r="B42" t="s">
         <v>143</v>
       </c>
-      <c r="B42" t="s">
+      <c r="C42" s="1">
+        <v>299000.0</v>
+      </c>
+      <c r="D42" s="1">
+        <v>100.55036814</v>
+      </c>
+      <c r="E42" s="1">
+        <v>99.298</v>
+      </c>
+      <c r="F42" t="s">
+        <v>8</v>
+      </c>
+      <c r="G42">
+        <v>1.0</v>
+      </c>
+      <c r="H42" s="1">
+        <v>296901.02</v>
+      </c>
+      <c r="I42" s="1">
+        <v>5903.11</v>
+      </c>
+      <c r="J42" s="1">
+        <v>1.9882417379368</v>
+      </c>
+      <c r="K42">
+        <v>0.0</v>
+      </c>
+      <c r="L42" t="s">
         <v>144</v>
       </c>
-      <c r="C42" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M42" s="1">
-        <v>283699.1</v>
+        <v>300645.6</v>
       </c>
       <c r="N42" s="1">
-        <v>283936.43</v>
+        <v>302804.13</v>
       </c>
       <c r="O42" s="1">
-        <v>0.59</v>
+        <v>0.62</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>145</v>
       </c>
       <c r="B43" t="s">
         <v>146</v>
       </c>
       <c r="C43" s="1">
-        <v>494000.0</v>
+        <v>355000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>99.03587414</v>
+        <v>105.94093675</v>
       </c>
       <c r="E43" s="1">
-        <v>101.132352</v>
+        <v>107.865242</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>499593.82</v>
+        <v>382921.61</v>
       </c>
       <c r="I43" s="1">
-        <v>-8246.95</v>
+        <v>9702.96</v>
       </c>
       <c r="J43" s="1">
-        <v>-1.6507309878253</v>
+        <v>2.5339285500236</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43" t="s">
         <v>147</v>
       </c>
       <c r="M43" s="1">
-        <v>489237.22</v>
+        <v>376090.32</v>
       </c>
       <c r="N43" s="1">
-        <v>491346.87</v>
+        <v>392624.57</v>
       </c>
       <c r="O43" s="1">
-        <v>1.02</v>
+        <v>0.81</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>148</v>
       </c>
       <c r="B44" t="s">
         <v>149</v>
       </c>
       <c r="C44" s="1">
-        <v>305000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>96.2735</v>
+        <v>94.93255967</v>
       </c>
       <c r="E44" s="1">
-        <v>101.542662</v>
+        <v>93.44648</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>309705.12</v>
+        <v>280339.44</v>
       </c>
       <c r="I44" s="1">
-        <v>-14360.44</v>
+        <v>4978.1</v>
       </c>
       <c r="J44" s="1">
-        <v>-4.6368106539537</v>
+        <v>1.7757401527234</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
-      <c r="L44" t="s">
-        <v>150</v>
+      <c r="L44">
+        <v>519.86</v>
       </c>
       <c r="M44" s="1">
-        <v>293634.17</v>
+        <v>284797.68</v>
       </c>
       <c r="N44" s="1">
-        <v>295344.68</v>
+        <v>285317.54</v>
       </c>
       <c r="O44" s="1">
-        <v>0.61</v>
+        <v>0.59</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
+        <v>150</v>
+      </c>
+      <c r="B45" t="s">
         <v>151</v>
       </c>
-      <c r="B45" t="s">
+      <c r="C45" s="1">
+        <v>494000.0</v>
+      </c>
+      <c r="D45" s="1">
+        <v>99.40351936</v>
+      </c>
+      <c r="E45" s="1">
+        <v>101.132352</v>
+      </c>
+      <c r="F45" t="s">
+        <v>8</v>
+      </c>
+      <c r="G45">
+        <v>1.0</v>
+      </c>
+      <c r="H45" s="1">
+        <v>499593.82</v>
+      </c>
+      <c r="I45" s="1">
+        <v>-5204.24</v>
+      </c>
+      <c r="J45" s="1">
+        <v>-1.0416942307253</v>
+      </c>
+      <c r="K45">
+        <v>0.0</v>
+      </c>
+      <c r="L45" t="s">
         <v>152</v>
       </c>
-      <c r="C45" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M45" s="1">
-        <v>825292.97</v>
+        <v>491053.39</v>
       </c>
       <c r="N45" s="1">
-        <v>841498.45</v>
+        <v>494389.58</v>
       </c>
       <c r="O45" s="1">
-        <v>1.75</v>
+        <v>1.02</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
+        <v>153</v>
+      </c>
+      <c r="B46" t="s">
         <v>154</v>
       </c>
-      <c r="B46" t="s">
+      <c r="C46" s="1">
+        <v>305000.0</v>
+      </c>
+      <c r="D46" s="1">
+        <v>96.6145</v>
+      </c>
+      <c r="E46" s="1">
+        <v>101.542662</v>
+      </c>
+      <c r="F46" t="s">
+        <v>8</v>
+      </c>
+      <c r="G46">
+        <v>1.0</v>
+      </c>
+      <c r="H46" s="1">
+        <v>309705.12</v>
+      </c>
+      <c r="I46" s="1">
+        <v>-12839.91</v>
+      </c>
+      <c r="J46" s="1">
+        <v>-4.1458500912093</v>
+      </c>
+      <c r="K46">
+        <v>0.0</v>
+      </c>
+      <c r="L46" t="s">
         <v>155</v>
       </c>
-      <c r="C46" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M46" s="1">
-        <v>99935.9</v>
+        <v>294674.22</v>
       </c>
       <c r="N46" s="1">
-        <v>102310.09</v>
+        <v>296865.21</v>
       </c>
       <c r="O46" s="1">
-        <v>0.21</v>
+        <v>0.61</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
+        <v>156</v>
+      </c>
+      <c r="B47" t="s">
         <v>157</v>
       </c>
-      <c r="B47" t="s">
+      <c r="C47" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D47" s="1">
+        <v>103.94404226</v>
+      </c>
+      <c r="E47" s="1">
+        <v>104.38516</v>
+      </c>
+      <c r="F47" t="s">
+        <v>8</v>
+      </c>
+      <c r="G47">
+        <v>1.0</v>
+      </c>
+      <c r="H47" s="1">
+        <v>835081.28</v>
+      </c>
+      <c r="I47" s="1">
+        <v>15073.8</v>
+      </c>
+      <c r="J47" s="1">
+        <v>1.8050698011097</v>
+      </c>
+      <c r="K47">
+        <v>0.0</v>
+      </c>
+      <c r="L47" t="s">
         <v>158</v>
       </c>
-      <c r="C47" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M47" s="1">
-        <v>106273.62</v>
+        <v>831552.34</v>
       </c>
       <c r="N47" s="1">
-        <v>108953.76</v>
+        <v>850155.08</v>
       </c>
       <c r="O47" s="1">
-        <v>0.23</v>
+        <v>1.75</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
+        <v>159</v>
+      </c>
+      <c r="B48" t="s">
         <v>160</v>
       </c>
-      <c r="B48" t="s">
+      <c r="C48" s="1">
+        <v>101000.0</v>
+      </c>
+      <c r="D48" s="1">
+        <v>99.23111959</v>
+      </c>
+      <c r="E48" s="1">
+        <v>99.824</v>
+      </c>
+      <c r="F48" t="s">
+        <v>8</v>
+      </c>
+      <c r="G48">
+        <v>1.0</v>
+      </c>
+      <c r="H48" s="1">
+        <v>100822.24</v>
+      </c>
+      <c r="I48" s="1">
+        <v>1965.62</v>
+      </c>
+      <c r="J48" s="1">
+        <v>1.9495896937025</v>
+      </c>
+      <c r="K48">
+        <v>0.0</v>
+      </c>
+      <c r="L48" t="s">
         <v>161</v>
       </c>
-      <c r="C48" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M48" s="1">
-        <v>100101.52</v>
+        <v>100223.43</v>
       </c>
       <c r="N48" s="1">
-        <v>102098.78</v>
+        <v>102787.86</v>
       </c>
       <c r="O48" s="1">
         <v>0.21</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
+        <v>162</v>
+      </c>
+      <c r="B49" t="s">
         <v>163</v>
       </c>
-      <c r="B49" t="s">
+      <c r="C49" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D49" s="1">
+        <v>106.50031804</v>
+      </c>
+      <c r="E49" s="1">
+        <v>110.72922</v>
+      </c>
+      <c r="F49" t="s">
+        <v>8</v>
+      </c>
+      <c r="G49">
+        <v>1.0</v>
+      </c>
+      <c r="H49" s="1">
+        <v>110729.22</v>
+      </c>
+      <c r="I49" s="1">
+        <v>-1180.61</v>
+      </c>
+      <c r="J49" s="1">
+        <v>-1.0662135974587</v>
+      </c>
+      <c r="K49">
+        <v>0.0</v>
+      </c>
+      <c r="L49" t="s">
         <v>164</v>
       </c>
-      <c r="C49" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M49" s="1">
-        <v>462589.95</v>
+        <v>106500.32</v>
       </c>
       <c r="N49" s="1">
-        <v>470589.95</v>
+        <v>109548.61</v>
       </c>
       <c r="O49" s="1">
-        <v>0.98</v>
+        <v>0.23</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
+        <v>165</v>
+      </c>
+      <c r="B50" t="s">
         <v>166</v>
       </c>
-      <c r="B50" t="s">
+      <c r="C50" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D50" s="1">
+        <v>100.10243176</v>
+      </c>
+      <c r="E50" s="1">
+        <v>101.31079</v>
+      </c>
+      <c r="F50" t="s">
+        <v>8</v>
+      </c>
+      <c r="G50">
+        <v>1.0</v>
+      </c>
+      <c r="H50" s="1">
+        <v>101310.79</v>
+      </c>
+      <c r="I50" s="1">
+        <v>994.38</v>
+      </c>
+      <c r="J50" s="1">
+        <v>0.98151440730055</v>
+      </c>
+      <c r="K50">
+        <v>0.0</v>
+      </c>
+      <c r="L50" t="s">
         <v>167</v>
       </c>
-      <c r="C50" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M50" s="1">
-        <v>200120.7</v>
+        <v>100102.43</v>
       </c>
       <c r="N50" s="1">
-        <v>200906.32</v>
+        <v>102305.17</v>
       </c>
       <c r="O50" s="1">
-        <v>0.42</v>
+        <v>0.21</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>168</v>
       </c>
       <c r="B51" t="s">
         <v>169</v>
       </c>
       <c r="C51" s="1">
-        <v>300000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>98.11247169</v>
+        <v>92.81659519</v>
       </c>
       <c r="E51" s="1">
-        <v>99.977263</v>
+        <v>93.11093</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>299931.79</v>
+        <v>465554.65</v>
       </c>
       <c r="I51" s="1">
-        <v>-1846.43</v>
+        <v>7213.26</v>
       </c>
       <c r="J51" s="1">
-        <v>-0.61561663736945</v>
+        <v>1.5493906032299</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51" t="s">
         <v>170</v>
       </c>
       <c r="M51" s="1">
-        <v>294337.41</v>
+        <v>464082.98</v>
       </c>
       <c r="N51" s="1">
-        <v>298085.36</v>
+        <v>472767.91</v>
       </c>
       <c r="O51" s="1">
-        <v>0.62</v>
+        <v>0.97</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>171</v>
       </c>
       <c r="B52" t="s">
         <v>172</v>
       </c>
       <c r="C52" s="1">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>99.19257821</v>
+        <v>100.45540228</v>
       </c>
       <c r="E52" s="1">
-        <v>101.98272</v>
+        <v>99.572</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>407930.88</v>
+        <v>199144.0</v>
       </c>
       <c r="I52" s="1">
-        <v>3259.98</v>
+        <v>3083.24</v>
       </c>
       <c r="J52" s="1">
-        <v>0.79915009130959</v>
+        <v>1.5482464949986</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52" t="s">
         <v>173</v>
       </c>
       <c r="M52" s="1">
-        <v>396770.31</v>
+        <v>200910.8</v>
       </c>
       <c r="N52" s="1">
-        <v>411190.86</v>
+        <v>202227.24</v>
       </c>
       <c r="O52" s="1">
-        <v>0.86</v>
+        <v>0.42</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>174</v>
       </c>
       <c r="B53" t="s">
         <v>175</v>
       </c>
       <c r="C53" s="1">
         <v>300000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>103.4100744</v>
+        <v>98.64240014</v>
       </c>
       <c r="E53" s="1">
-        <v>110.511247</v>
+        <v>99.977263</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>331533.74</v>
+        <v>299931.79</v>
       </c>
       <c r="I53" s="1">
-        <v>-19102.83</v>
+        <v>565.27</v>
       </c>
       <c r="J53" s="1">
-        <v>-5.7619565357058</v>
+        <v>0.18846618426143</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53" t="s">
         <v>176</v>
       </c>
       <c r="M53" s="1">
-        <v>310230.23</v>
+        <v>295927.2</v>
       </c>
       <c r="N53" s="1">
-        <v>312430.91</v>
+        <v>300497.06</v>
       </c>
       <c r="O53" s="1">
-        <v>0.65</v>
+        <v>0.62</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>177</v>
       </c>
       <c r="B54" t="s">
         <v>178</v>
       </c>
       <c r="C54" s="1">
-        <v>100000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>99.88493509</v>
+        <v>99.78176342</v>
       </c>
       <c r="E54" s="1">
-        <v>104.05285</v>
+        <v>101.98272</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>104052.85</v>
+        <v>407930.88</v>
       </c>
       <c r="I54" s="1">
-        <v>-3825.79</v>
+        <v>6746.86</v>
       </c>
       <c r="J54" s="1">
-        <v>-3.6767757923017</v>
+        <v>1.6539223507669</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
-      <c r="L54">
-        <v>342.12</v>
+      <c r="L54" t="s">
+        <v>179</v>
       </c>
       <c r="M54" s="1">
-        <v>99884.94</v>
+        <v>399127.06</v>
       </c>
       <c r="N54" s="1">
-        <v>100227.06</v>
+        <v>414677.74</v>
       </c>
       <c r="O54" s="1">
-        <v>0.21</v>
+        <v>0.85</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B55" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="C55" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>98.79799343</v>
+        <v>103.4482684</v>
       </c>
       <c r="E55" s="1">
-        <v>103.191215</v>
+        <v>110.511247</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>206382.43</v>
+        <v>331533.74</v>
       </c>
       <c r="I55" s="1">
-        <v>-8051.51</v>
+        <v>-17909.48</v>
       </c>
       <c r="J55" s="1">
-        <v>-3.9012574859207</v>
+        <v>-5.4020082541222</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
-      <c r="L55">
-        <v>734.93</v>
+      <c r="L55" t="s">
+        <v>182</v>
       </c>
       <c r="M55" s="1">
-        <v>197595.99</v>
+        <v>310344.81</v>
       </c>
       <c r="N55" s="1">
-        <v>198330.92</v>
+        <v>313624.26</v>
       </c>
       <c r="O55" s="1">
-        <v>0.41</v>
+        <v>0.64</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B56" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="C56" s="1">
-        <v>600000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>97.39809206</v>
+        <v>100.15454076</v>
       </c>
       <c r="E56" s="1">
-        <v>99.92378</v>
+        <v>104.05285</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>599542.68</v>
+        <v>104052.85</v>
       </c>
       <c r="I56" s="1">
-        <v>-2322.19</v>
+        <v>-3325.02</v>
       </c>
       <c r="J56" s="1">
-        <v>-0.38732688722011</v>
+        <v>-3.1955107428581</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
-      <c r="L56" t="s">
-        <v>183</v>
+      <c r="L56">
+        <v>573.29</v>
       </c>
       <c r="M56" s="1">
-        <v>584388.56</v>
+        <v>100154.54</v>
       </c>
       <c r="N56" s="1">
-        <v>597220.49</v>
+        <v>100727.83</v>
       </c>
       <c r="O56" s="1">
-        <v>1.24</v>
+        <v>0.21</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B57" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="C57" s="1">
         <v>200000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>87.08537994</v>
+        <v>99.39593534</v>
       </c>
       <c r="E57" s="1">
-        <v>87.8623</v>
+        <v>103.191215</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>175724.6</v>
+        <v>206382.43</v>
       </c>
       <c r="I57" s="1">
-        <v>-74.39</v>
+        <v>-6359.05</v>
       </c>
       <c r="J57" s="1">
-        <v>-0.042333287428169</v>
+        <v>-3.0811973674309</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="M57" s="1">
-        <v>174170.76</v>
+        <v>198791.87</v>
       </c>
       <c r="N57" s="1">
-        <v>175650.21</v>
+        <v>200023.38</v>
       </c>
       <c r="O57" s="1">
-        <v>0.37</v>
+        <v>0.41</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B58" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="C58" s="1">
-        <v>100000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>95.69852491</v>
+        <v>98.50021065</v>
       </c>
       <c r="E58" s="1">
-        <v>98.434</v>
+        <v>99.92378</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>98434.0</v>
+        <v>599542.68</v>
       </c>
       <c r="I58" s="1">
-        <v>561.79</v>
+        <v>5709.72</v>
       </c>
       <c r="J58" s="1">
-        <v>0.57072759412398</v>
+        <v>0.95234587802823</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="M58" s="1">
-        <v>95698.53</v>
+        <v>591001.27</v>
       </c>
       <c r="N58" s="1">
-        <v>98995.79</v>
+        <v>605252.4</v>
       </c>
       <c r="O58" s="1">
-        <v>0.21</v>
+        <v>1.24</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B59" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="C59" s="1">
-        <v>600000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>97.58530988</v>
+        <v>87.6580069</v>
       </c>
       <c r="E59" s="1">
-        <v>99.282902</v>
+        <v>87.8623</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>595697.41</v>
+        <v>175724.6</v>
       </c>
       <c r="I59" s="1">
-        <v>-1086.92</v>
+        <v>1224.98</v>
       </c>
       <c r="J59" s="1">
-        <v>-0.18246176359907</v>
+        <v>0.69710217010026</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="M59" s="1">
-        <v>585511.86</v>
+        <v>175316.02</v>
       </c>
       <c r="N59" s="1">
-        <v>594610.49</v>
+        <v>176949.58</v>
       </c>
       <c r="O59" s="1">
-        <v>1.24</v>
+        <v>0.36</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B60" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="C60" s="1">
-        <v>150000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>98.55951771</v>
+        <v>96.75131504</v>
       </c>
       <c r="E60" s="1">
-        <v>100.356793</v>
+        <v>98.434</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>150535.19</v>
+        <v>98434.0</v>
       </c>
       <c r="I60" s="1">
-        <v>-150.02</v>
+        <v>1862.86</v>
       </c>
       <c r="J60" s="1">
-        <v>-0.099657761085631</v>
+        <v>1.8924964951135</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="M60" s="1">
-        <v>147839.28</v>
+        <v>96751.31</v>
       </c>
       <c r="N60" s="1">
-        <v>150385.17</v>
+        <v>100296.86</v>
       </c>
       <c r="O60" s="1">
-        <v>0.31</v>
+        <v>0.21</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B61" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="C61" s="1">
-        <v>130000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>103.86733892</v>
+        <v>98.14294802</v>
       </c>
       <c r="E61" s="1">
-        <v>109.600592</v>
+        <v>99.282902</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>142480.77</v>
+        <v>595697.41</v>
       </c>
       <c r="I61" s="1">
-        <v>-1904.19</v>
+        <v>3645.89</v>
       </c>
       <c r="J61" s="1">
-        <v>-1.3364540351656</v>
+        <v>0.6120372421965</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="M61" s="1">
-        <v>135027.54</v>
+        <v>588857.68</v>
       </c>
       <c r="N61" s="1">
-        <v>140576.58</v>
+        <v>599343.3</v>
       </c>
       <c r="O61" s="1">
-        <v>0.29</v>
+        <v>1.23</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B62" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="C62" s="1">
-        <v>600000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>84.80164041</v>
+        <v>98.93885016</v>
       </c>
       <c r="E62" s="1">
-        <v>85.527105</v>
+        <v>100.356793</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>513162.63</v>
+        <v>150535.19</v>
       </c>
       <c r="I62" s="1">
-        <v>-1229.5</v>
+        <v>778.56</v>
       </c>
       <c r="J62" s="1">
-        <v>-0.23959266090752</v>
+        <v>0.51719468384768</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="M62" s="1">
-        <v>508809.84</v>
+        <v>148408.27</v>
       </c>
       <c r="N62" s="1">
-        <v>511933.13</v>
+        <v>151313.75</v>
       </c>
       <c r="O62" s="1">
-        <v>1.06</v>
+        <v>0.31</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B63" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="C63" s="1">
-        <v>1000000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>98.60531375</v>
+        <v>103.98299184</v>
       </c>
       <c r="E63" s="1">
-        <v>100.789118</v>
+        <v>109.600592</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>1007891.18</v>
+        <v>142480.77</v>
       </c>
       <c r="I63" s="1">
-        <v>8983.88</v>
+        <v>-1330.89</v>
       </c>
       <c r="J63" s="1">
-        <v>0.89135416384932</v>
+        <v>-0.93408394690736</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="M63" s="1">
-        <v>986053.14</v>
+        <v>135177.89</v>
       </c>
       <c r="N63" s="1">
-        <v>1016875.06</v>
+        <v>141149.88</v>
       </c>
       <c r="O63" s="1">
-        <v>2.12</v>
+        <v>0.29</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B64" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="C64" s="1">
-        <v>288000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>97.21205135</v>
+        <v>85.38910725</v>
       </c>
       <c r="E64" s="1">
-        <v>100.0</v>
+        <v>85.527105</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>288000.0</v>
+        <v>513162.63</v>
       </c>
       <c r="I64" s="1">
-        <v>-530.36</v>
+        <v>2552.15</v>
       </c>
       <c r="J64" s="1">
-        <v>-0.18415277777778</v>
+        <v>0.49733746200498</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="M64" s="1">
-        <v>279970.71</v>
+        <v>512334.64</v>
       </c>
       <c r="N64" s="1">
-        <v>287469.64</v>
+        <v>515714.78</v>
       </c>
       <c r="O64" s="1">
-        <v>0.6</v>
+        <v>1.06</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B65" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="C65" s="1">
-        <v>500000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>97.56230689</v>
+        <v>98.96557014</v>
       </c>
       <c r="E65" s="1">
-        <v>99.498222</v>
+        <v>100.789118</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>497491.11</v>
+        <v>1007891.18</v>
       </c>
       <c r="I65" s="1">
-        <v>-5244.64</v>
+        <v>-16523.15</v>
       </c>
       <c r="J65" s="1">
-        <v>-1.0542178331589</v>
+        <v>-1.6393783701927</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="M65" s="1">
-        <v>487811.54</v>
+        <v>989655.7</v>
       </c>
       <c r="N65" s="1">
-        <v>492246.47</v>
+        <v>991368.03</v>
       </c>
       <c r="O65" s="1">
-        <v>1.02</v>
+        <v>2.04</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B66" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="C66" s="1">
-        <v>540000.0</v>
+        <v>288000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>99.65699881</v>
+        <v>98.00116665</v>
       </c>
       <c r="E66" s="1">
-        <v>101.900644</v>
+        <v>100.0</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>550263.48</v>
+        <v>288000.0</v>
       </c>
       <c r="I66" s="1">
-        <v>3315.0</v>
+        <v>2477.48</v>
       </c>
       <c r="J66" s="1">
-        <v>0.60243867174322</v>
+        <v>0.86023611111111</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="M66" s="1">
-        <v>538147.8</v>
+        <v>282243.36</v>
       </c>
       <c r="N66" s="1">
-        <v>553578.48</v>
+        <v>290477.48</v>
       </c>
       <c r="O66" s="1">
-        <v>1.15</v>
+        <v>0.6</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B67" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="C67" s="1">
-        <v>130000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>103.6837842</v>
+        <v>98.39634881</v>
       </c>
       <c r="E67" s="1">
-        <v>109.789346</v>
+        <v>99.498222</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>142726.15</v>
+        <v>497491.11</v>
       </c>
       <c r="I67" s="1">
-        <v>-7298.36</v>
+        <v>423.85</v>
       </c>
       <c r="J67" s="1">
-        <v>-5.1135408612928</v>
+        <v>0.085197502323207</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
-      <c r="L67">
-        <v>638.87</v>
+      <c r="L67" t="s">
+        <v>217</v>
       </c>
       <c r="M67" s="1">
-        <v>134788.92</v>
+        <v>491981.74</v>
       </c>
       <c r="N67" s="1">
-        <v>135427.79</v>
+        <v>497914.96</v>
       </c>
       <c r="O67" s="1">
-        <v>0.28</v>
+        <v>1.02</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="B68" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="C68" s="1">
-        <v>100000.0</v>
+        <v>240000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>96.20902301</v>
+        <v>100.05094632</v>
       </c>
       <c r="E68" s="1">
-        <v>98.975</v>
+        <v>101.900646</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>98975.0</v>
+        <v>244561.55</v>
       </c>
       <c r="I68" s="1">
-        <v>-665.98</v>
+        <v>2994.15</v>
       </c>
       <c r="J68" s="1">
-        <v>-0.67287698913867</v>
+        <v>1.2242930256207</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="M68" s="1">
-        <v>96209.02</v>
+        <v>240122.28</v>
       </c>
       <c r="N68" s="1">
-        <v>98309.02</v>
+        <v>247555.7</v>
       </c>
       <c r="O68" s="1">
-        <v>0.2</v>
+        <v>0.51</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="B69" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="C69" s="1">
-        <v>100000.0</v>
+        <v>372000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>99.96235573</v>
+        <v>100.21639139</v>
       </c>
       <c r="E69" s="1">
-        <v>99.711</v>
+        <v>99.731</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>99711.0</v>
+        <v>370999.32</v>
       </c>
       <c r="I69" s="1">
-        <v>1413.34</v>
+        <v>2226.07</v>
       </c>
       <c r="J69" s="1">
-        <v>1.4174363911705</v>
+        <v>0.60001996769159</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
-      <c r="L69" t="s">
-        <v>221</v>
+      <c r="L69">
+        <v>420.41</v>
       </c>
       <c r="M69" s="1">
-        <v>99962.35</v>
+        <v>372804.98</v>
       </c>
       <c r="N69" s="1">
-        <v>101124.34</v>
+        <v>373225.39</v>
       </c>
       <c r="O69" s="1">
-        <v>0.21</v>
+        <v>0.77</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B70" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="C70" s="1">
-        <v>200000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>98.0536792</v>
+        <v>104.1171629</v>
       </c>
       <c r="E70" s="1">
-        <v>102.91498</v>
+        <v>109.789346</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>205829.96</v>
+        <v>142726.15</v>
       </c>
       <c r="I70" s="1">
-        <v>-7277.4</v>
+        <v>-6345.41</v>
       </c>
       <c r="J70" s="1">
-        <v>-3.5356368917334</v>
+        <v>-4.4458636346598</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="M70" s="1">
-        <v>196107.35</v>
+        <v>135352.32</v>
       </c>
       <c r="N70" s="1">
-        <v>198552.56</v>
+        <v>136380.74</v>
       </c>
       <c r="O70" s="1">
-        <v>0.41</v>
+        <v>0.28</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B71" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C71" s="1">
-        <v>193000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>98.29350615</v>
+        <v>97.00531171</v>
       </c>
       <c r="E71" s="1">
-        <v>99.223</v>
+        <v>98.975</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>191500.39</v>
+        <v>98975.0</v>
       </c>
       <c r="I71" s="1">
-        <v>-1774.09</v>
+        <v>370.04</v>
       </c>
       <c r="J71" s="1">
-        <v>-0.92641586787369</v>
+        <v>0.37387218994696</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
-      <c r="L71">
-        <v>19.83</v>
+      <c r="L71" t="s">
+        <v>228</v>
       </c>
       <c r="M71" s="1">
-        <v>189706.47</v>
+        <v>97005.31</v>
       </c>
       <c r="N71" s="1">
-        <v>189726.3</v>
+        <v>99345.04</v>
       </c>
       <c r="O71" s="1">
-        <v>0.39</v>
+        <v>0.2</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="B72" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="C72" s="1">
-        <v>285000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>99.5200455</v>
+        <v>100.54899596</v>
       </c>
       <c r="E72" s="1">
-        <v>102.724621</v>
+        <v>99.711</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>292765.17</v>
+        <v>99711.0</v>
       </c>
       <c r="I72" s="1">
-        <v>-7016.04</v>
+        <v>2248.27</v>
       </c>
       <c r="J72" s="1">
-        <v>-2.3964735969105</v>
+        <v>2.2547863325009</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="M72" s="1">
-        <v>283632.13</v>
+        <v>100549.0</v>
       </c>
       <c r="N72" s="1">
-        <v>285749.13</v>
+        <v>101959.27</v>
       </c>
       <c r="O72" s="1">
-        <v>0.59</v>
+        <v>0.21</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="B73" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="C73" s="1">
-        <v>349000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>96.95418557</v>
+        <v>99.02269847</v>
       </c>
       <c r="E73" s="1">
-        <v>99.735</v>
+        <v>102.91498</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>348075.15</v>
+        <v>205829.96</v>
       </c>
       <c r="I73" s="1">
-        <v>-7438.93</v>
+        <v>-4825.66</v>
       </c>
       <c r="J73" s="1">
-        <v>-2.1371620467592</v>
+        <v>-2.3444886254654</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="M73" s="1">
-        <v>338370.11</v>
+        <v>198045.4</v>
       </c>
       <c r="N73" s="1">
-        <v>340636.22</v>
+        <v>201004.3</v>
       </c>
       <c r="O73" s="1">
-        <v>0.71</v>
+        <v>0.41</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="B74" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="C74" s="1">
-        <v>300000.0</v>
+        <v>193000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>97.82963284</v>
+        <v>98.72292329</v>
       </c>
       <c r="E74" s="1">
-        <v>101.14437</v>
+        <v>99.223</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>303433.11</v>
+        <v>191500.39</v>
       </c>
       <c r="I74" s="1">
-        <v>-8982.57</v>
+        <v>-449.6</v>
       </c>
       <c r="J74" s="1">
-        <v>-2.9603130653738</v>
+        <v>-0.23477758974799</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
-        <v>961.64</v>
+        <v>515.55</v>
       </c>
       <c r="M74" s="1">
-        <v>293488.9</v>
+        <v>190535.24</v>
       </c>
       <c r="N74" s="1">
-        <v>294450.54</v>
+        <v>191050.79</v>
       </c>
       <c r="O74" s="1">
-        <v>0.61</v>
+        <v>0.39</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="B75" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="C75" s="1">
-        <v>200000.0</v>
+        <v>285000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>87.88654527</v>
+        <v>99.61823701</v>
       </c>
       <c r="E75" s="1">
-        <v>86.69767</v>
+        <v>102.724621</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>173395.34</v>
+        <v>292765.17</v>
       </c>
       <c r="I75" s="1">
-        <v>2933.91</v>
+        <v>-6516.58</v>
       </c>
       <c r="J75" s="1">
-        <v>1.6920350916005</v>
+        <v>-2.2258727020021</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
-      <c r="L75">
-        <v>556.16</v>
+      <c r="L75" t="s">
+        <v>239</v>
       </c>
       <c r="M75" s="1">
-        <v>175773.09</v>
+        <v>283911.98</v>
       </c>
       <c r="N75" s="1">
-        <v>176329.25</v>
+        <v>286248.59</v>
       </c>
       <c r="O75" s="1">
-        <v>0.37</v>
+        <v>0.59</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="B76" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
       <c r="C76" s="1">
-        <v>200000.0</v>
+        <v>349000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>95.61635588</v>
+        <v>97.50302269</v>
       </c>
       <c r="E76" s="1">
-        <v>93.376495</v>
+        <v>99.735</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>186752.99</v>
+        <v>348075.15</v>
       </c>
       <c r="I76" s="1">
-        <v>5844.11</v>
+        <v>-4806.37</v>
       </c>
       <c r="J76" s="1">
-        <v>3.1293260686214</v>
+        <v>-1.380842614016</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="M76" s="1">
-        <v>191232.72</v>
+        <v>340285.55</v>
       </c>
       <c r="N76" s="1">
-        <v>192597.1</v>
+        <v>343268.78</v>
       </c>
       <c r="O76" s="1">
-        <v>0.4</v>
+        <v>0.71</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="B77" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="C77" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>92.32267825</v>
+        <v>98.42523991</v>
       </c>
       <c r="E77" s="1">
-        <v>94.91756</v>
+        <v>101.14437</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>94917.56</v>
+        <v>303433.11</v>
       </c>
       <c r="I77" s="1">
-        <v>-2327.07</v>
+        <v>-6527.94</v>
       </c>
       <c r="J77" s="1">
-        <v>-2.4516749060975</v>
+        <v>-2.1513604761194</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
-      <c r="L77">
-        <v>267.81</v>
+      <c r="L77" t="s">
+        <v>245</v>
       </c>
       <c r="M77" s="1">
-        <v>92322.68</v>
+        <v>295275.72</v>
       </c>
       <c r="N77" s="1">
-        <v>92590.49</v>
+        <v>296905.17</v>
       </c>
       <c r="O77" s="1">
-        <v>0.19</v>
+        <v>0.61</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>242</v>
+        <v>246</v>
       </c>
       <c r="B78" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="C78" s="1">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>100.13539715</v>
+        <v>88.42888778</v>
       </c>
       <c r="E78" s="1">
-        <v>100.0</v>
+        <v>86.69767</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>400000.0</v>
+        <v>173395.34</v>
       </c>
       <c r="I78" s="1">
-        <v>1930.79</v>
+        <v>4087.09</v>
       </c>
       <c r="J78" s="1">
-        <v>0.4826975</v>
+        <v>2.3570933336501</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
-      <c r="L78" t="s">
-        <v>244</v>
+      <c r="L78">
+        <v>624.66</v>
       </c>
       <c r="M78" s="1">
-        <v>400541.59</v>
+        <v>176857.77</v>
       </c>
       <c r="N78" s="1">
-        <v>401930.79</v>
+        <v>177482.43</v>
       </c>
       <c r="O78" s="1">
-        <v>0.84</v>
+        <v>0.36</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="B79" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="C79" s="1">
-        <v>140000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>97.53914792</v>
+        <v>95.69201408</v>
       </c>
       <c r="E79" s="1">
-        <v>96.7943</v>
+        <v>93.376495</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>135512.02</v>
+        <v>186752.99</v>
       </c>
       <c r="I79" s="1">
-        <v>2040.05</v>
+        <v>6200.9</v>
       </c>
       <c r="J79" s="1">
-        <v>1.5054384105558</v>
+        <v>3.3203752186243</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
-      <c r="L79">
-        <v>997.26</v>
+      <c r="L79" t="s">
+        <v>250</v>
       </c>
       <c r="M79" s="1">
-        <v>136554.81</v>
+        <v>191384.03</v>
       </c>
       <c r="N79" s="1">
-        <v>137552.07</v>
+        <v>192953.89</v>
       </c>
       <c r="O79" s="1">
-        <v>0.29</v>
+        <v>0.4</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="B80" t="s">
-        <v>248</v>
+        <v>252</v>
       </c>
       <c r="C80" s="1">
-        <v>145000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>92.22047152</v>
+        <v>92.93507846</v>
       </c>
       <c r="E80" s="1">
-        <v>93.402414</v>
+        <v>94.91756</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>135433.5</v>
+        <v>94917.56</v>
       </c>
       <c r="I80" s="1">
-        <v>-1410.41</v>
+        <v>-1569.13</v>
       </c>
       <c r="J80" s="1">
-        <v>-1.0414040839231</v>
+        <v>-1.6531503759684</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
-        <v>303.41</v>
+        <v>413.36</v>
       </c>
       <c r="M80" s="1">
-        <v>133719.68</v>
+        <v>92935.07</v>
       </c>
       <c r="N80" s="1">
-        <v>134023.09</v>
+        <v>93348.43</v>
       </c>
       <c r="O80" s="1">
-        <v>0.28</v>
+        <v>0.19</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>249</v>
+        <v>253</v>
       </c>
       <c r="B81" t="s">
-        <v>250</v>
+        <v>254</v>
       </c>
       <c r="C81" s="1">
-        <v>135000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>100.17658989</v>
+        <v>100.22925721</v>
       </c>
       <c r="E81" s="1">
-        <v>105.064793</v>
+        <v>100.0</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>141837.47</v>
+        <v>400000.0</v>
       </c>
       <c r="I81" s="1">
-        <v>-5101.13</v>
+        <v>3503.82</v>
       </c>
       <c r="J81" s="1">
-        <v>-3.5964614992075</v>
+        <v>0.875955</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81" t="s">
-        <v>251</v>
+        <v>255</v>
       </c>
       <c r="M81" s="1">
-        <v>135238.39</v>
+        <v>400917.03</v>
       </c>
       <c r="N81" s="1">
-        <v>136736.34</v>
+        <v>403503.82</v>
       </c>
       <c r="O81" s="1">
-        <v>0.28</v>
+        <v>0.83</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
       <c r="B82" t="s">
-        <v>253</v>
+        <v>257</v>
       </c>
       <c r="C82" s="1">
-        <v>130000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>100.41346056</v>
+        <v>97.74243703</v>
       </c>
       <c r="E82" s="1">
-        <v>107.1356</v>
+        <v>96.7943</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>139276.28</v>
+        <v>135512.02</v>
       </c>
       <c r="I82" s="1">
-        <v>-7041.21</v>
+        <v>2444.52</v>
       </c>
       <c r="J82" s="1">
-        <v>-5.055570122924</v>
+        <v>1.8039137782759</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82" t="s">
-        <v>254</v>
+        <v>258</v>
       </c>
       <c r="M82" s="1">
-        <v>130537.5</v>
+        <v>136839.42</v>
       </c>
       <c r="N82" s="1">
-        <v>132235.07</v>
+        <v>137956.54</v>
       </c>
       <c r="O82" s="1">
         <v>0.28</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>255</v>
+        <v>259</v>
       </c>
       <c r="B83" t="s">
-        <v>256</v>
+        <v>260</v>
       </c>
       <c r="C83" s="1">
-        <v>300000.0</v>
+        <v>145000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>102.13242259</v>
+        <v>92.64314485</v>
       </c>
       <c r="E83" s="1">
-        <v>106.30133</v>
+        <v>93.402414</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>318903.99</v>
+        <v>135433.5</v>
       </c>
       <c r="I83" s="1">
-        <v>-3991.65</v>
+        <v>-636.15</v>
       </c>
       <c r="J83" s="1">
-        <v>-1.2516776601008</v>
+        <v>-0.46971391863904</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
-      <c r="L83" t="s">
-        <v>257</v>
+      <c r="L83">
+        <v>464.79</v>
       </c>
       <c r="M83" s="1">
-        <v>306397.27</v>
+        <v>134332.56</v>
       </c>
       <c r="N83" s="1">
-        <v>314912.34</v>
+        <v>134797.35</v>
       </c>
       <c r="O83" s="1">
-        <v>0.65</v>
+        <v>0.28</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="B84" t="s">
-        <v>259</v>
+        <v>262</v>
       </c>
       <c r="C84" s="1">
-        <v>300000.0</v>
+        <v>135000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>80.45980038</v>
+        <v>100.38830633</v>
       </c>
       <c r="E84" s="1">
-        <v>82.438423</v>
+        <v>105.064793</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>247315.27</v>
+        <v>141837.47</v>
       </c>
       <c r="I84" s="1">
-        <v>-3470.12</v>
+        <v>-4503.24</v>
       </c>
       <c r="J84" s="1">
-        <v>-1.4031159499371</v>
+        <v>-3.1749297276665</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84" t="s">
-        <v>260</v>
+        <v>263</v>
       </c>
       <c r="M84" s="1">
-        <v>241379.4</v>
+        <v>135524.21</v>
       </c>
       <c r="N84" s="1">
-        <v>243845.15</v>
+        <v>137334.23</v>
       </c>
       <c r="O84" s="1">
-        <v>0.51</v>
+        <v>0.28</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
       <c r="B85" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="C85" s="1">
-        <v>100000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>102.43875528</v>
+        <v>101.03347237</v>
       </c>
       <c r="E85" s="1">
-        <v>109.37547</v>
+        <v>107.1356</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>109375.47</v>
+        <v>139276.28</v>
       </c>
       <c r="I85" s="1">
-        <v>-6086.71</v>
+        <v>-5890.16</v>
       </c>
       <c r="J85" s="1">
-        <v>-5.5649680865371</v>
+        <v>-4.2291192728582</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
-      <c r="L85">
-        <v>850.0</v>
+      <c r="L85" t="s">
+        <v>266</v>
       </c>
       <c r="M85" s="1">
-        <v>102438.76</v>
+        <v>131343.52</v>
       </c>
       <c r="N85" s="1">
-        <v>103288.76</v>
+        <v>133386.12</v>
       </c>
       <c r="O85" s="1">
-        <v>0.21</v>
+        <v>0.27</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>263</v>
+        <v>267</v>
       </c>
       <c r="B86" t="s">
-        <v>264</v>
+        <v>268</v>
       </c>
       <c r="C86" s="1">
-        <v>825000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>67.63309435</v>
+        <v>102.7250024</v>
       </c>
       <c r="E86" s="1">
-        <v>74.717804</v>
+        <v>106.30133</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>616421.88</v>
+        <v>318903.99</v>
       </c>
       <c r="I86" s="1">
-        <v>-55623.51</v>
+        <v>-1392.0</v>
       </c>
       <c r="J86" s="1">
-        <v>-9.0236105830637</v>
+        <v>-0.43649500904645</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86" t="s">
-        <v>265</v>
+        <v>269</v>
       </c>
       <c r="M86" s="1">
-        <v>557973.03</v>
+        <v>308175.0</v>
       </c>
       <c r="N86" s="1">
-        <v>560798.37</v>
+        <v>317511.99</v>
       </c>
       <c r="O86" s="1">
-        <v>1.17</v>
+        <v>0.65</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="B87" t="s">
-        <v>267</v>
+        <v>271</v>
       </c>
       <c r="C87" s="1">
-        <v>132000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>99.73065577</v>
+        <v>81.23349869</v>
       </c>
       <c r="E87" s="1">
-        <v>99.973</v>
+        <v>82.438423</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>131964.36</v>
+        <v>247315.27</v>
       </c>
       <c r="I87" s="1">
-        <v>1090.52</v>
+        <v>-943.54</v>
       </c>
       <c r="J87" s="1">
-        <v>0.82637463630332</v>
+        <v>-0.38151303799397</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87" t="s">
-        <v>268</v>
+        <v>272</v>
       </c>
       <c r="M87" s="1">
-        <v>131644.47</v>
+        <v>243700.5</v>
       </c>
       <c r="N87" s="1">
-        <v>133054.88</v>
+        <v>246371.73</v>
       </c>
       <c r="O87" s="1">
-        <v>0.28</v>
+        <v>0.51</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>269</v>
+        <v>273</v>
       </c>
       <c r="B88" t="s">
-        <v>270</v>
+        <v>274</v>
       </c>
       <c r="C88" s="1">
         <v>100000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>98.2569415</v>
+        <v>103.43895625</v>
       </c>
       <c r="E88" s="1">
-        <v>99.766</v>
+        <v>109.37547</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>99766.0</v>
+        <v>109375.47</v>
       </c>
       <c r="I88" s="1">
-        <v>1378.61</v>
+        <v>-4795.42</v>
       </c>
       <c r="J88" s="1">
-        <v>1.3818435138223</v>
+        <v>-4.3843651597566</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88" t="s">
-        <v>271</v>
+        <v>275</v>
       </c>
       <c r="M88" s="1">
-        <v>98256.94</v>
+        <v>103438.95</v>
       </c>
       <c r="N88" s="1">
-        <v>101144.61</v>
+        <v>104580.05</v>
       </c>
       <c r="O88" s="1">
         <v>0.21</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>272</v>
+        <v>276</v>
       </c>
       <c r="B89" t="s">
-        <v>273</v>
+        <v>277</v>
       </c>
       <c r="C89" s="1">
-        <v>135000.0</v>
+        <v>825000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>97.43670519</v>
+        <v>68.3971702</v>
       </c>
       <c r="E89" s="1">
-        <v>104.002956</v>
+        <v>74.717804</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>140403.99</v>
+        <v>616421.88</v>
       </c>
       <c r="I89" s="1">
-        <v>-8194.13</v>
+        <v>-48613.55</v>
       </c>
       <c r="J89" s="1">
-        <v>-5.8361090735384</v>
+        <v>-7.8864088990482</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
-      <c r="L89">
-        <v>670.31</v>
+      <c r="L89" t="s">
+        <v>278</v>
       </c>
       <c r="M89" s="1">
-        <v>131539.55</v>
+        <v>564276.65</v>
       </c>
       <c r="N89" s="1">
-        <v>132209.86</v>
+        <v>567808.33</v>
       </c>
       <c r="O89" s="1">
-        <v>0.27</v>
+        <v>1.17</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>274</v>
+        <v>279</v>
       </c>
       <c r="B90" t="s">
-        <v>275</v>
+        <v>280</v>
       </c>
       <c r="C90" s="1">
-        <v>370000.0</v>
+        <v>132000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>77.2325</v>
+        <v>100.17377861</v>
       </c>
       <c r="E90" s="1">
-        <v>83.324986</v>
+        <v>99.973</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>308302.45</v>
+        <v>131964.36</v>
       </c>
       <c r="I90" s="1">
-        <v>-16794.53</v>
+        <v>1969.27</v>
       </c>
       <c r="J90" s="1">
-        <v>-5.447420219982</v>
+        <v>1.4922741261353</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90" t="s">
-        <v>276</v>
+        <v>281</v>
       </c>
       <c r="M90" s="1">
-        <v>285760.25</v>
+        <v>132229.38</v>
       </c>
       <c r="N90" s="1">
-        <v>291507.92</v>
+        <v>133933.63</v>
       </c>
       <c r="O90" s="1">
-        <v>0.61</v>
+        <v>0.28</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>277</v>
+        <v>282</v>
       </c>
       <c r="B91" t="s">
-        <v>278</v>
+        <v>283</v>
       </c>
       <c r="C91" s="1">
-        <v>500000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>93.39413363</v>
+        <v>99.25487817</v>
       </c>
       <c r="E91" s="1">
-        <v>94.882578</v>
+        <v>99.766</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>474412.89</v>
+        <v>99766.0</v>
       </c>
       <c r="I91" s="1">
-        <v>-6062.08</v>
+        <v>-511.12</v>
       </c>
       <c r="J91" s="1">
-        <v>-1.2778067644831</v>
+        <v>-0.51231882605296</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
-      <c r="L91" t="s">
-        <v>279</v>
+      <c r="L91">
+        <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>466970.67</v>
+        <v>99254.88</v>
       </c>
       <c r="N91" s="1">
-        <v>468350.81</v>
+        <v>99254.88</v>
       </c>
       <c r="O91" s="1">
-        <v>0.97</v>
+        <v>0.2</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>280</v>
+        <v>284</v>
       </c>
       <c r="B92" t="s">
-        <v>281</v>
+        <v>285</v>
       </c>
       <c r="C92" s="1">
-        <v>500000.0</v>
+        <v>135000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>90.95746808</v>
+        <v>97.96345071</v>
       </c>
       <c r="E92" s="1">
-        <v>99.086382</v>
+        <v>104.002956</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>495431.91</v>
+        <v>140403.99</v>
       </c>
       <c r="I92" s="1">
-        <v>-31904.84</v>
+        <v>-7190.52</v>
       </c>
       <c r="J92" s="1">
-        <v>-6.4398032012108</v>
+        <v>-5.1213074500233</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
-      <c r="L92" t="s">
-        <v>282</v>
+      <c r="L92">
+        <v>962.81</v>
       </c>
       <c r="M92" s="1">
-        <v>454787.34</v>
+        <v>132250.66</v>
       </c>
       <c r="N92" s="1">
-        <v>463527.07</v>
+        <v>133213.47</v>
       </c>
       <c r="O92" s="1">
-        <v>0.96</v>
+        <v>0.27</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>283</v>
+        <v>286</v>
       </c>
       <c r="B93" t="s">
-        <v>284</v>
+        <v>287</v>
       </c>
       <c r="C93" s="1">
-        <v>700000.0</v>
+        <v>370000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>97.47956687</v>
+        <v>77.578</v>
       </c>
       <c r="E93" s="1">
-        <v>99.957446</v>
+        <v>83.324986</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>699702.12</v>
+        <v>308302.45</v>
       </c>
       <c r="I93" s="1">
-        <v>7087.72</v>
+        <v>-15072.69</v>
       </c>
       <c r="J93" s="1">
-        <v>1.0129624875225</v>
+        <v>-4.888929685768</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
       <c r="M93" s="1">
-        <v>682356.96</v>
+        <v>287038.6</v>
       </c>
       <c r="N93" s="1">
-        <v>706789.84</v>
+        <v>293229.76</v>
       </c>
       <c r="O93" s="1">
-        <v>1.47</v>
+        <v>0.6</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="B94" t="s">
-        <v>287</v>
+        <v>290</v>
       </c>
       <c r="C94" s="1">
-        <v>100000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>97.50780741</v>
+        <v>93.64138357</v>
       </c>
       <c r="E94" s="1">
-        <v>100.0</v>
+        <v>94.882578</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>100000.0</v>
+        <v>474412.89</v>
       </c>
       <c r="I94" s="1">
-        <v>-529.86</v>
+        <v>-4269.33</v>
       </c>
       <c r="J94" s="1">
-        <v>-0.52986</v>
+        <v>-0.89991863416696</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94" t="s">
-        <v>288</v>
+        <v>291</v>
       </c>
       <c r="M94" s="1">
-        <v>97507.81</v>
+        <v>468206.92</v>
       </c>
       <c r="N94" s="1">
-        <v>99470.14</v>
+        <v>470143.56</v>
       </c>
       <c r="O94" s="1">
-        <v>0.21</v>
+        <v>0.97</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>289</v>
+        <v>292</v>
       </c>
       <c r="B95" t="s">
-        <v>290</v>
+        <v>293</v>
       </c>
       <c r="C95" s="1">
-        <v>600000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>103.33295966</v>
+        <v>91.34767184</v>
       </c>
       <c r="E95" s="1">
-        <v>108.334343</v>
+        <v>99.086382</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>650006.06</v>
+        <v>495431.91</v>
       </c>
       <c r="I95" s="1">
-        <v>-27686.24</v>
+        <v>-29268.89</v>
       </c>
       <c r="J95" s="1">
-        <v>-4.2593818279171</v>
+        <v>-5.9077522883013</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95" t="s">
-        <v>291</v>
+        <v>294</v>
       </c>
       <c r="M95" s="1">
-        <v>619997.75</v>
+        <v>456738.36</v>
       </c>
       <c r="N95" s="1">
-        <v>622319.82</v>
+        <v>466163.02</v>
       </c>
       <c r="O95" s="1">
-        <v>1.29</v>
+        <v>0.96</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>292</v>
+        <v>295</v>
       </c>
       <c r="B96" t="s">
-        <v>293</v>
+        <v>296</v>
       </c>
       <c r="C96" s="1">
-        <v>300000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>95.97423619</v>
+        <v>98.40139906</v>
       </c>
       <c r="E96" s="1">
-        <v>98.642</v>
+        <v>99.957446</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>295926.0</v>
+        <v>699702.12</v>
       </c>
       <c r="I96" s="1">
-        <v>4870.0</v>
+        <v>-9281.37</v>
       </c>
       <c r="J96" s="1">
-        <v>1.6456816906929</v>
+        <v>-1.3264744717366</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96" t="s">
-        <v>294</v>
+        <v>297</v>
       </c>
       <c r="M96" s="1">
-        <v>287922.71</v>
+        <v>688809.79</v>
       </c>
       <c r="N96" s="1">
-        <v>300796.0</v>
+        <v>690420.75</v>
       </c>
       <c r="O96" s="1">
-        <v>0.63</v>
+        <v>1.42</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>295</v>
+        <v>298</v>
       </c>
       <c r="B97" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
       <c r="C97" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>90.30158342</v>
+        <v>97.95997451</v>
       </c>
       <c r="E97" s="1">
-        <v>89.22416</v>
+        <v>100.0</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>178448.32</v>
+        <v>100000.0</v>
       </c>
       <c r="I97" s="1">
-        <v>2790.46</v>
+        <v>179.15</v>
       </c>
       <c r="J97" s="1">
-        <v>1.5637356518683</v>
+        <v>0.17915</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
-      <c r="L97">
-        <v>635.62</v>
+      <c r="L97" t="s">
+        <v>300</v>
       </c>
       <c r="M97" s="1">
-        <v>180603.16</v>
+        <v>97959.97</v>
       </c>
       <c r="N97" s="1">
-        <v>181238.78</v>
+        <v>100179.15</v>
       </c>
       <c r="O97" s="1">
-        <v>0.38</v>
+        <v>0.21</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>297</v>
+        <v>301</v>
       </c>
       <c r="B98" t="s">
-        <v>298</v>
+        <v>302</v>
       </c>
       <c r="C98" s="1">
-        <v>100000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>97.96642212</v>
+        <v>103.50134866</v>
       </c>
       <c r="E98" s="1">
-        <v>99.75655</v>
+        <v>108.334343</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>99756.55</v>
+        <v>650006.06</v>
       </c>
       <c r="I98" s="1">
-        <v>-325.06</v>
+        <v>-24674.12</v>
       </c>
       <c r="J98" s="1">
-        <v>-0.3258532898341</v>
+        <v>-3.7959830712963</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98" t="s">
-        <v>299</v>
+        <v>303</v>
       </c>
       <c r="M98" s="1">
-        <v>97966.42</v>
+        <v>621008.09</v>
       </c>
       <c r="N98" s="1">
-        <v>99431.49</v>
+        <v>625331.94</v>
       </c>
       <c r="O98" s="1">
-        <v>0.21</v>
+        <v>1.29</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>300</v>
+        <v>304</v>
       </c>
       <c r="B99" t="s">
-        <v>301</v>
+        <v>305</v>
       </c>
       <c r="C99" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>100.71750339</v>
+        <v>96.74321303</v>
       </c>
       <c r="E99" s="1">
-        <v>107.36234</v>
+        <v>98.642</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>107362.34</v>
+        <v>295926.0</v>
       </c>
       <c r="I99" s="1">
-        <v>-5636.62</v>
+        <v>-5049.1</v>
       </c>
       <c r="J99" s="1">
-        <v>-5.2500904879681</v>
+        <v>-1.7062035779215</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
-      <c r="L99" t="s">
-        <v>302</v>
+      <c r="L99">
+        <v>647.26</v>
       </c>
       <c r="M99" s="1">
-        <v>100717.5</v>
+        <v>290229.64</v>
       </c>
       <c r="N99" s="1">
-        <v>101725.72</v>
+        <v>290876.9</v>
       </c>
       <c r="O99" s="1">
-        <v>0.21</v>
+        <v>0.6</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>303</v>
+        <v>306</v>
       </c>
       <c r="B100" t="s">
-        <v>304</v>
+        <v>307</v>
       </c>
       <c r="C100" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>100.92213535</v>
+        <v>90.59044681</v>
       </c>
       <c r="E100" s="1">
-        <v>103.74867</v>
+        <v>89.22416</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>311246.01</v>
+        <v>178448.32</v>
       </c>
       <c r="I100" s="1">
-        <v>471.08</v>
+        <v>3505.18</v>
       </c>
       <c r="J100" s="1">
-        <v>0.1513529442514</v>
+        <v>1.9642549730925</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
-      <c r="L100" t="s">
-        <v>305</v>
+      <c r="L100">
+        <v>772.6</v>
       </c>
       <c r="M100" s="1">
-        <v>302766.41</v>
+        <v>181180.9</v>
       </c>
       <c r="N100" s="1">
-        <v>311717.09</v>
+        <v>181953.5</v>
       </c>
       <c r="O100" s="1">
-        <v>0.65</v>
+        <v>0.37</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="B101" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="C101" s="1">
         <v>100000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>100.02282433</v>
+        <v>98.27838078</v>
       </c>
       <c r="E101" s="1">
-        <v>99.884</v>
+        <v>99.75655</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>99884.0</v>
+        <v>99756.55</v>
       </c>
       <c r="I101" s="1">
-        <v>4094.99</v>
+        <v>183.82</v>
       </c>
       <c r="J101" s="1">
-        <v>4.0997457050178</v>
+        <v>0.18426860191135</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="M101" s="1">
-        <v>100022.83</v>
+        <v>98278.38</v>
       </c>
       <c r="N101" s="1">
-        <v>103978.99</v>
+        <v>99940.37</v>
       </c>
       <c r="O101" s="1">
-        <v>0.22</v>
+        <v>0.21</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="B102" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="C102" s="1">
-        <v>150000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>102.24221678</v>
+        <v>101.4224872</v>
       </c>
       <c r="E102" s="1">
-        <v>106.489533</v>
+        <v>107.36234</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>159734.3</v>
+        <v>107362.34</v>
       </c>
       <c r="I102" s="1">
-        <v>-1471.32</v>
+        <v>-4657.66</v>
       </c>
       <c r="J102" s="1">
-        <v>-0.92110460934189</v>
+        <v>-4.3382623739386</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="M102" s="1">
-        <v>153363.32</v>
+        <v>101422.49</v>
       </c>
       <c r="N102" s="1">
-        <v>158262.98</v>
+        <v>102704.68</v>
       </c>
       <c r="O102" s="1">
-        <v>0.33</v>
+        <v>0.21</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="B103" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
       <c r="C103" s="1">
-        <v>500000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>105.47644906</v>
+        <v>101.05160531</v>
       </c>
       <c r="E103" s="1">
-        <v>110.013816</v>
+        <v>103.74867</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>550069.08</v>
+        <v>311246.01</v>
       </c>
       <c r="I103" s="1">
-        <v>1421.04</v>
+        <v>1707.09</v>
       </c>
       <c r="J103" s="1">
-        <v>0.25833846178011</v>
+        <v>0.54846968158724</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="M103" s="1">
-        <v>527382.24</v>
+        <v>303154.81</v>
       </c>
       <c r="N103" s="1">
-        <v>551490.12</v>
+        <v>312953.1</v>
       </c>
       <c r="O103" s="1">
-        <v>1.15</v>
+        <v>0.64</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
       <c r="B104" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
       <c r="C104" s="1">
-        <v>600000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>92.125</v>
+        <v>102.20578719</v>
       </c>
       <c r="E104" s="1">
-        <v>104.270342</v>
+        <v>106.489533</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>625622.05</v>
+        <v>159734.3</v>
       </c>
       <c r="I104" s="1">
-        <v>-62565.2</v>
+        <v>-1037.95</v>
       </c>
       <c r="J104" s="1">
-        <v>-10.000478723536</v>
+        <v>-0.64979782050568</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="M104" s="1">
-        <v>552750.0</v>
+        <v>153308.68</v>
       </c>
       <c r="N104" s="1">
-        <v>563056.85</v>
+        <v>158696.35</v>
       </c>
       <c r="O104" s="1">
-        <v>1.17</v>
+        <v>0.33</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="B105" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
       <c r="C105" s="1">
-        <v>285000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>97.89043232</v>
+        <v>105.71355397</v>
       </c>
       <c r="E105" s="1">
-        <v>97.791014</v>
+        <v>110.013816</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>278704.39</v>
+        <v>550069.08</v>
       </c>
       <c r="I105" s="1">
-        <v>2660.94</v>
+        <v>-20098.91</v>
       </c>
       <c r="J105" s="1">
-        <v>0.95475352935775</v>
+        <v>-3.6538883443512</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="M105" s="1">
-        <v>278987.73</v>
+        <v>528567.77</v>
       </c>
       <c r="N105" s="1">
-        <v>281365.33</v>
+        <v>529970.17</v>
       </c>
       <c r="O105" s="1">
-        <v>0.59</v>
+        <v>1.09</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="B106" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="C106" s="1">
-        <v>365000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>100.6467749</v>
+        <v>93.207</v>
       </c>
       <c r="E106" s="1">
-        <v>105.094956</v>
+        <v>104.270342</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>383596.59</v>
+        <v>625622.05</v>
       </c>
       <c r="I106" s="1">
-        <v>-4727.11</v>
+        <v>-54840.32</v>
       </c>
       <c r="J106" s="1">
-        <v>-1.2323128315609</v>
+        <v>-8.7657268473833</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="M106" s="1">
-        <v>367360.73</v>
+        <v>559242.0</v>
       </c>
       <c r="N106" s="1">
-        <v>378869.48</v>
+        <v>570781.73</v>
       </c>
       <c r="O106" s="1">
-        <v>0.79</v>
+        <v>1.17</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="B107" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="C107" s="1">
-        <v>295000.0</v>
+        <v>285000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>101.0515</v>
+        <v>98.02013037</v>
       </c>
       <c r="E107" s="1">
-        <v>105.485329</v>
+        <v>97.791014</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>311181.72</v>
+        <v>278704.39</v>
       </c>
       <c r="I107" s="1">
-        <v>-12590.14</v>
+        <v>3323.39</v>
       </c>
       <c r="J107" s="1">
-        <v>-4.0459124655523</v>
+        <v>1.1924426450549</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
-      <c r="L107">
-        <v>489.65</v>
+      <c r="L107" t="s">
+        <v>328</v>
       </c>
       <c r="M107" s="1">
-        <v>298101.93</v>
+        <v>279357.37</v>
       </c>
       <c r="N107" s="1">
-        <v>298591.58</v>
+        <v>282027.78</v>
       </c>
       <c r="O107" s="1">
-        <v>0.62</v>
+        <v>0.58</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="B108" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
       <c r="C108" s="1">
-        <v>200000.0</v>
+        <v>365000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>99.21871595</v>
+        <v>101.14373305</v>
       </c>
       <c r="E108" s="1">
-        <v>99.616</v>
+        <v>105.094956</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>199232.0</v>
+        <v>383596.59</v>
       </c>
       <c r="I108" s="1">
-        <v>-496.62</v>
+        <v>-1944.46</v>
       </c>
       <c r="J108" s="1">
-        <v>-0.24926718599422</v>
+        <v>-0.506902316311</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
-      <c r="L108">
-        <v>297.95</v>
+      <c r="L108" t="s">
+        <v>331</v>
       </c>
       <c r="M108" s="1">
-        <v>198437.43</v>
+        <v>369174.63</v>
       </c>
       <c r="N108" s="1">
-        <v>198735.38</v>
+        <v>381652.13</v>
       </c>
       <c r="O108" s="1">
-        <v>0.41</v>
+        <v>0.78</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>328</v>
+        <v>332</v>
       </c>
       <c r="B109" t="s">
-        <v>329</v>
+        <v>333</v>
       </c>
       <c r="C109" s="1">
-        <v>200000.0</v>
+        <v>295000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>97.8807991</v>
+        <v>101.451</v>
       </c>
       <c r="E109" s="1">
-        <v>100.292605</v>
+        <v>105.485329</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>200585.21</v>
+        <v>311181.72</v>
       </c>
       <c r="I109" s="1">
-        <v>380.5</v>
+        <v>-10595.53</v>
       </c>
       <c r="J109" s="1">
-        <v>0.18969494311171</v>
+        <v>-3.4049332974958</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109" t="s">
-        <v>330</v>
+        <v>334</v>
       </c>
       <c r="M109" s="1">
-        <v>195761.6</v>
+        <v>299280.45</v>
       </c>
       <c r="N109" s="1">
-        <v>200965.71</v>
+        <v>300586.19</v>
       </c>
       <c r="O109" s="1">
-        <v>0.42</v>
+        <v>0.62</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>331</v>
+        <v>335</v>
       </c>
       <c r="B110" t="s">
-        <v>332</v>
+        <v>336</v>
       </c>
       <c r="C110" s="1">
-        <v>500000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>100.82598354</v>
+        <v>99.6020034</v>
       </c>
       <c r="E110" s="1">
-        <v>106.064042</v>
+        <v>99.616</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>530320.21</v>
+        <v>199232.0</v>
       </c>
       <c r="I110" s="1">
-        <v>-23673.17</v>
+        <v>766.53</v>
       </c>
       <c r="J110" s="1">
-        <v>-4.4639388719506</v>
+        <v>0.38474241085769</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
-      <c r="L110" t="s">
-        <v>333</v>
+      <c r="L110">
+        <v>794.52</v>
       </c>
       <c r="M110" s="1">
-        <v>504129.92</v>
+        <v>199204.01</v>
       </c>
       <c r="N110" s="1">
-        <v>506647.04</v>
+        <v>199998.53</v>
       </c>
       <c r="O110" s="1">
-        <v>1.05</v>
+        <v>0.41</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="B111" t="s">
-        <v>335</v>
+        <v>338</v>
       </c>
       <c r="C111" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>99.92956782</v>
+        <v>98.36669097</v>
       </c>
       <c r="E111" s="1">
-        <v>99.297</v>
+        <v>100.292605</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>99297.0</v>
+        <v>200585.21</v>
       </c>
       <c r="I111" s="1">
-        <v>1233.6</v>
+        <v>1848.86</v>
       </c>
       <c r="J111" s="1">
-        <v>1.2423336052449</v>
+        <v>0.92173296326284</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
-      <c r="L111">
-        <v>601.03</v>
+      <c r="L111" t="s">
+        <v>339</v>
       </c>
       <c r="M111" s="1">
-        <v>99929.57</v>
+        <v>196733.39</v>
       </c>
       <c r="N111" s="1">
-        <v>100530.6</v>
+        <v>202434.07</v>
       </c>
       <c r="O111" s="1">
-        <v>0.21</v>
+        <v>0.42</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>336</v>
+        <v>340</v>
       </c>
       <c r="B112" t="s">
-        <v>337</v>
+        <v>341</v>
       </c>
       <c r="C112" s="1">
-        <v>100000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>100.62780386</v>
+        <v>101.15478637</v>
       </c>
       <c r="E112" s="1">
-        <v>100.24168</v>
+        <v>106.064042</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>100241.68</v>
+        <v>530320.21</v>
       </c>
       <c r="I112" s="1">
-        <v>779.27</v>
+        <v>-20744.91</v>
       </c>
       <c r="J112" s="1">
-        <v>0.77739120094555</v>
+        <v>-3.9117705885657</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
-      <c r="L112">
-        <v>393.15</v>
+      <c r="L112" t="s">
+        <v>342</v>
       </c>
       <c r="M112" s="1">
-        <v>100627.8</v>
+        <v>505773.93</v>
       </c>
       <c r="N112" s="1">
-        <v>101020.95</v>
+        <v>509575.3</v>
       </c>
       <c r="O112" s="1">
-        <v>0.21</v>
+        <v>1.05</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="B113" t="s">
-        <v>339</v>
+        <v>344</v>
       </c>
       <c r="C113" s="1">
         <v>100000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>98.75472212</v>
+        <v>100.24291043</v>
       </c>
       <c r="E113" s="1">
-        <v>99.884</v>
+        <v>99.297</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>99884.0</v>
+        <v>99297.0</v>
       </c>
       <c r="I113" s="1">
-        <v>-493.66</v>
+        <v>1778.1</v>
       </c>
       <c r="J113" s="1">
-        <v>-0.49423331064034</v>
+        <v>1.7906885404393</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113">
-        <v>635.62</v>
+        <v>832.19</v>
       </c>
       <c r="M113" s="1">
-        <v>98754.72</v>
+        <v>100242.91</v>
       </c>
       <c r="N113" s="1">
-        <v>99390.34</v>
+        <v>101075.1</v>
       </c>
       <c r="O113" s="1">
         <v>0.21</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>340</v>
+        <v>345</v>
       </c>
       <c r="B114" t="s">
-        <v>341</v>
+        <v>346</v>
       </c>
       <c r="C114" s="1">
         <v>100000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>96.27134168</v>
+        <v>100.68090053</v>
       </c>
       <c r="E114" s="1">
-        <v>97.65639</v>
+        <v>100.24168</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>97656.39</v>
+        <v>100241.68</v>
       </c>
       <c r="I114" s="1">
-        <v>-725.6</v>
+        <v>1072.1</v>
       </c>
       <c r="J114" s="1">
-        <v>-0.74301333481608</v>
+        <v>1.0695151956751</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114">
-        <v>659.45</v>
+        <v>632.88</v>
       </c>
       <c r="M114" s="1">
-        <v>96271.34</v>
+        <v>100680.9</v>
       </c>
       <c r="N114" s="1">
-        <v>96930.79</v>
+        <v>101313.78</v>
       </c>
       <c r="O114" s="1">
-        <v>0.2</v>
+        <v>0.21</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>342</v>
+        <v>347</v>
       </c>
       <c r="B115" t="s">
-        <v>343</v>
+        <v>348</v>
       </c>
       <c r="C115" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>82.85948264</v>
+        <v>99.63559129</v>
       </c>
       <c r="E115" s="1">
-        <v>86.56115</v>
+        <v>99.884</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>259683.45</v>
+        <v>99884.0</v>
       </c>
       <c r="I115" s="1">
-        <v>-8608.43</v>
+        <v>635.5</v>
       </c>
       <c r="J115" s="1">
-        <v>-3.3149705920805</v>
+        <v>0.6362380361219</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
-      <c r="L115" t="s">
-        <v>344</v>
+      <c r="L115">
+        <v>883.9</v>
       </c>
       <c r="M115" s="1">
-        <v>248578.44</v>
+        <v>99635.6</v>
       </c>
       <c r="N115" s="1">
-        <v>251075.02</v>
+        <v>100519.5</v>
       </c>
       <c r="O115" s="1">
-        <v>0.52</v>
+        <v>0.21</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>345</v>
+        <v>349</v>
       </c>
       <c r="B116" t="s">
-        <v>346</v>
+        <v>350</v>
       </c>
       <c r="C116" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>96.23382003</v>
+        <v>96.55406404</v>
       </c>
       <c r="E116" s="1">
-        <v>99.507</v>
+        <v>97.65639</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>298521.0</v>
+        <v>97656.39</v>
       </c>
       <c r="I116" s="1">
-        <v>-2541.46</v>
+        <v>-343.56</v>
       </c>
       <c r="J116" s="1">
-        <v>-0.85135049125522</v>
+        <v>-0.35180493565244</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
-      <c r="L116" t="s">
-        <v>347</v>
+      <c r="L116">
+        <v>758.77</v>
       </c>
       <c r="M116" s="1">
-        <v>288701.46</v>
+        <v>96554.06</v>
       </c>
       <c r="N116" s="1">
-        <v>295979.54</v>
+        <v>97312.83</v>
       </c>
       <c r="O116" s="1">
-        <v>0.62</v>
+        <v>0.2</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>348</v>
+        <v>351</v>
       </c>
       <c r="B117" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="C117" s="1">
-        <v>139000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>98.25783439</v>
+        <v>84.14064949</v>
       </c>
       <c r="E117" s="1">
-        <v>99.647</v>
+        <v>86.56115</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>138509.33</v>
+        <v>259683.45</v>
       </c>
       <c r="I117" s="1">
-        <v>247.36</v>
+        <v>-4379.65</v>
       </c>
       <c r="J117" s="1">
-        <v>0.17858724751611</v>
+        <v>-1.6865341245274</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="M117" s="1">
-        <v>136578.39</v>
+        <v>252421.95</v>
       </c>
       <c r="N117" s="1">
-        <v>138756.69</v>
+        <v>255303.8</v>
       </c>
       <c r="O117" s="1">
-        <v>0.29</v>
+        <v>0.52</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>351</v>
+        <v>354</v>
       </c>
       <c r="B118" t="s">
-        <v>352</v>
+        <v>355</v>
       </c>
       <c r="C118" s="1">
-        <v>500000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>93.86767817</v>
+        <v>96.80389114</v>
       </c>
       <c r="E118" s="1">
-        <v>95.15085</v>
+        <v>99.507</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>475754.25</v>
+        <v>298521.0</v>
       </c>
       <c r="I118" s="1">
-        <v>-4799.42</v>
+        <v>-112.07</v>
       </c>
       <c r="J118" s="1">
-        <v>-1.0088023386023</v>
+        <v>-0.037541747481752</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="M118" s="1">
-        <v>469338.39</v>
+        <v>290411.67</v>
       </c>
       <c r="N118" s="1">
-        <v>470954.83</v>
+        <v>298408.93</v>
       </c>
       <c r="O118" s="1">
-        <v>0.98</v>
+        <v>0.61</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
       <c r="B119" t="s">
-        <v>355</v>
+        <v>358</v>
       </c>
       <c r="C119" s="1">
-        <v>500000.0</v>
+        <v>139000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>101.19289412</v>
+        <v>98.71562584</v>
       </c>
       <c r="E119" s="1">
-        <v>104.254864</v>
+        <v>99.647</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>521274.32</v>
+        <v>138509.33</v>
       </c>
       <c r="I119" s="1">
-        <v>-1326.05</v>
+        <v>1193.11</v>
       </c>
       <c r="J119" s="1">
-        <v>-0.25438621261834</v>
+        <v>0.86139323610908</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119" t="s">
-        <v>356</v>
+        <v>359</v>
       </c>
       <c r="M119" s="1">
-        <v>505964.48</v>
+        <v>137214.72</v>
       </c>
       <c r="N119" s="1">
-        <v>519948.27</v>
+        <v>139702.44</v>
       </c>
       <c r="O119" s="1">
-        <v>1.08</v>
+        <v>0.29</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>357</v>
+        <v>360</v>
       </c>
       <c r="B120" t="s">
-        <v>358</v>
+        <v>361</v>
       </c>
       <c r="C120" s="1">
-        <v>415000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>68.374</v>
+        <v>94.21166442</v>
       </c>
       <c r="E120" s="1">
-        <v>74.176043</v>
+        <v>95.15085</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>307830.58</v>
+        <v>475754.25</v>
       </c>
       <c r="I120" s="1">
-        <v>-23396.29</v>
+        <v>-2908.26</v>
       </c>
       <c r="J120" s="1">
-        <v>-7.6003787537937</v>
+        <v>-0.61129459169309</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
-      <c r="L120">
-        <v>682.19</v>
+      <c r="L120" t="s">
+        <v>362</v>
       </c>
       <c r="M120" s="1">
-        <v>283752.1</v>
+        <v>471058.32</v>
       </c>
       <c r="N120" s="1">
-        <v>284434.29</v>
+        <v>472845.99</v>
       </c>
       <c r="O120" s="1">
-        <v>0.59</v>
+        <v>0.97</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>359</v>
+        <v>363</v>
       </c>
       <c r="B121" t="s">
-        <v>360</v>
+        <v>364</v>
       </c>
       <c r="C121" s="1">
-        <v>641000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>97.31772048</v>
+        <v>101.19828209</v>
       </c>
       <c r="E121" s="1">
-        <v>99.423502</v>
+        <v>104.254864</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>637304.65</v>
+        <v>521274.32</v>
       </c>
       <c r="I121" s="1">
-        <v>-3395.73</v>
+        <v>93.69</v>
       </c>
       <c r="J121" s="1">
-        <v>-0.53282680426073</v>
+        <v>0.017973262139597</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
       <c r="L121" t="s">
-        <v>361</v>
+        <v>365</v>
       </c>
       <c r="M121" s="1">
-        <v>623806.58</v>
+        <v>505991.41</v>
       </c>
       <c r="N121" s="1">
-        <v>633908.92</v>
+        <v>521368.01</v>
       </c>
       <c r="O121" s="1">
-        <v>1.32</v>
+        <v>1.07</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>362</v>
+        <v>366</v>
       </c>
       <c r="B122" t="s">
-        <v>363</v>
+        <v>367</v>
       </c>
       <c r="C122" s="1">
-        <v>600000.0</v>
+        <v>415000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>97.71688779</v>
+        <v>68.978</v>
       </c>
       <c r="E122" s="1">
-        <v>99.815013</v>
+        <v>74.176043</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>598890.08</v>
+        <v>307830.58</v>
       </c>
       <c r="I122" s="1">
-        <v>1219.47</v>
+        <v>-20747.56</v>
       </c>
       <c r="J122" s="1">
-        <v>0.20362167294539</v>
+        <v>-6.739928177376</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
-      <c r="L122" t="s">
-        <v>364</v>
+      <c r="L122">
+        <v>824.32</v>
       </c>
       <c r="M122" s="1">
-        <v>586301.33</v>
+        <v>286258.7</v>
       </c>
       <c r="N122" s="1">
-        <v>600109.55</v>
+        <v>287083.02</v>
       </c>
       <c r="O122" s="1">
-        <v>1.25</v>
+        <v>0.59</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>365</v>
+        <v>368</v>
       </c>
       <c r="B123" t="s">
-        <v>366</v>
+        <v>369</v>
       </c>
       <c r="C123" s="1">
-        <v>130000.0</v>
+        <v>641000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>101.99229142</v>
+        <v>97.83935001</v>
       </c>
       <c r="E123" s="1">
-        <v>105.578454</v>
+        <v>99.423502</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>137251.99</v>
+        <v>637304.65</v>
       </c>
       <c r="I123" s="1">
-        <v>15.32</v>
+        <v>1374.8</v>
       </c>
       <c r="J123" s="1">
-        <v>0.01116195109448</v>
+        <v>0.21572100564463</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
       <c r="L123" t="s">
-        <v>367</v>
+        <v>370</v>
       </c>
       <c r="M123" s="1">
-        <v>132589.98</v>
+        <v>627150.23</v>
       </c>
       <c r="N123" s="1">
-        <v>137267.31</v>
+        <v>638679.45</v>
       </c>
       <c r="O123" s="1">
-        <v>0.29</v>
+        <v>1.31</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>368</v>
+        <v>371</v>
       </c>
       <c r="B124" t="s">
-        <v>369</v>
+        <v>372</v>
       </c>
       <c r="C124" s="1">
-        <v>155000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>92.54331871</v>
+        <v>98.58781672</v>
       </c>
       <c r="E124" s="1">
-        <v>91.593929</v>
+        <v>99.815013</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>141970.59</v>
+        <v>598890.08</v>
       </c>
       <c r="I124" s="1">
-        <v>2623.44</v>
+        <v>7883.4</v>
       </c>
       <c r="J124" s="1">
-        <v>1.8478756762228</v>
+        <v>1.3163350443207</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
       <c r="L124" t="s">
-        <v>370</v>
+        <v>373</v>
       </c>
       <c r="M124" s="1">
-        <v>143442.15</v>
+        <v>591526.9</v>
       </c>
       <c r="N124" s="1">
-        <v>144594.03</v>
+        <v>606773.48</v>
       </c>
       <c r="O124" s="1">
-        <v>0.3</v>
+        <v>1.25</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>371</v>
+        <v>374</v>
       </c>
       <c r="B125" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="C125" s="1">
-        <v>280000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>88.42135483</v>
+        <v>102.20841385</v>
       </c>
       <c r="E125" s="1">
-        <v>89.961514</v>
+        <v>105.578454</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>251892.24</v>
+        <v>137251.99</v>
       </c>
       <c r="I125" s="1">
-        <v>-173.82</v>
+        <v>674.7</v>
       </c>
       <c r="J125" s="1">
-        <v>-0.069005698627318</v>
+        <v>0.49157757202646</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
       <c r="L125" t="s">
-        <v>373</v>
+        <v>376</v>
       </c>
       <c r="M125" s="1">
-        <v>247579.79</v>
+        <v>132870.94</v>
       </c>
       <c r="N125" s="1">
-        <v>251718.42</v>
+        <v>137926.69</v>
       </c>
       <c r="O125" s="1">
-        <v>0.52</v>
+        <v>0.28</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>374</v>
+        <v>377</v>
       </c>
       <c r="B126" t="s">
-        <v>375</v>
+        <v>378</v>
       </c>
       <c r="C126" s="1">
-        <v>445000.0</v>
+        <v>155000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>94.72047344</v>
+        <v>92.93014128</v>
       </c>
       <c r="E126" s="1">
-        <v>96.392049</v>
+        <v>91.593929</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>428944.62</v>
+        <v>141970.59</v>
       </c>
       <c r="I126" s="1">
-        <v>-2168.62</v>
+        <v>3315.91</v>
       </c>
       <c r="J126" s="1">
-        <v>-0.50557109213772</v>
+        <v>2.3356316262403</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
       <c r="L126" t="s">
-        <v>376</v>
+        <v>379</v>
       </c>
       <c r="M126" s="1">
-        <v>421506.1</v>
+        <v>144041.72</v>
       </c>
       <c r="N126" s="1">
-        <v>426776.0</v>
+        <v>145286.5</v>
       </c>
       <c r="O126" s="1">
-        <v>0.89</v>
+        <v>0.3</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>377</v>
+        <v>380</v>
       </c>
       <c r="B127" t="s">
-        <v>378</v>
+        <v>381</v>
       </c>
       <c r="C127" s="1">
-        <v>300000.0</v>
+        <v>280000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>94.98525055</v>
+        <v>88.86945747</v>
       </c>
       <c r="E127" s="1">
-        <v>98.007783</v>
+        <v>89.961514</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>294023.35</v>
+        <v>251892.24</v>
       </c>
       <c r="I127" s="1">
-        <v>-6158.01</v>
+        <v>1392.51</v>
       </c>
       <c r="J127" s="1">
-        <v>-2.0943948839437</v>
+        <v>0.5528197295796</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
       <c r="L127" t="s">
-        <v>379</v>
+        <v>382</v>
       </c>
       <c r="M127" s="1">
-        <v>284955.75</v>
+        <v>248834.48</v>
       </c>
       <c r="N127" s="1">
-        <v>287865.34</v>
+        <v>253284.75</v>
       </c>
       <c r="O127" s="1">
-        <v>0.6</v>
+        <v>0.52</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>380</v>
+        <v>383</v>
       </c>
       <c r="B128" t="s">
-        <v>381</v>
+        <v>384</v>
       </c>
       <c r="C128" s="1">
-        <v>500000.0</v>
+        <v>445000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>98.05644682</v>
+        <v>95.09348643</v>
       </c>
       <c r="E128" s="1">
-        <v>102.242292</v>
+        <v>96.392049</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>511211.46</v>
+        <v>428944.62</v>
       </c>
       <c r="I128" s="1">
-        <v>-6597.03</v>
+        <v>215.18</v>
       </c>
       <c r="J128" s="1">
-        <v>-1.2904698967429</v>
+        <v>0.050164984001897</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128" t="s">
-        <v>382</v>
+        <v>385</v>
       </c>
       <c r="M128" s="1">
-        <v>490282.24</v>
+        <v>423166.02</v>
       </c>
       <c r="N128" s="1">
-        <v>504614.43</v>
+        <v>429159.8</v>
       </c>
       <c r="O128" s="1">
-        <v>1.05</v>
+        <v>0.88</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>383</v>
+        <v>386</v>
       </c>
       <c r="B129" t="s">
-        <v>384</v>
+        <v>387</v>
       </c>
       <c r="C129" s="1">
         <v>300000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>100.1823834</v>
+        <v>95.63652683</v>
       </c>
       <c r="E129" s="1">
-        <v>100.0</v>
+        <v>98.007783</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>300000.0</v>
+        <v>294023.35</v>
       </c>
       <c r="I129" s="1">
-        <v>1194.41</v>
+        <v>-3587.74</v>
       </c>
       <c r="J129" s="1">
-        <v>0.39813666666667</v>
+        <v>-1.2202228156369</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
-      <c r="L129">
-        <v>647.26</v>
+      <c r="L129" t="s">
+        <v>388</v>
       </c>
       <c r="M129" s="1">
-        <v>300547.15</v>
+        <v>286909.58</v>
       </c>
       <c r="N129" s="1">
-        <v>301194.41</v>
+        <v>290435.61</v>
       </c>
       <c r="O129" s="1">
-        <v>0.63</v>
+        <v>0.6</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>385</v>
+        <v>389</v>
       </c>
       <c r="B130" t="s">
-        <v>386</v>
+        <v>390</v>
       </c>
       <c r="C130" s="1">
-        <v>100000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>99.48971798</v>
+        <v>98.46217594</v>
       </c>
       <c r="E130" s="1">
-        <v>100.0</v>
+        <v>102.242292</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>100000.0</v>
+        <v>511211.46</v>
       </c>
       <c r="I130" s="1">
-        <v>1899.65</v>
+        <v>-3412.57</v>
       </c>
       <c r="J130" s="1">
-        <v>1.89965</v>
+        <v>-0.66754567669512</v>
       </c>
       <c r="K130">
         <v>0.0</v>
       </c>
       <c r="L130" t="s">
-        <v>387</v>
+        <v>391</v>
       </c>
       <c r="M130" s="1">
-        <v>99489.72</v>
+        <v>492310.88</v>
       </c>
       <c r="N130" s="1">
-        <v>101899.65</v>
+        <v>507798.89</v>
       </c>
       <c r="O130" s="1">
-        <v>0.21</v>
+        <v>1.04</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>388</v>
+        <v>392</v>
       </c>
       <c r="B131" t="s">
-        <v>389</v>
+        <v>393</v>
       </c>
       <c r="C131" s="1">
-        <v>600000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>79.57873426</v>
+        <v>100.35527202</v>
       </c>
       <c r="E131" s="1">
-        <v>81.08293</v>
+        <v>100.0</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>486497.58</v>
+        <v>300000.0</v>
       </c>
       <c r="I131" s="1">
-        <v>-7508.74</v>
+        <v>2612.05</v>
       </c>
       <c r="J131" s="1">
-        <v>-1.5434280269184</v>
+        <v>0.87068333333333</v>
       </c>
       <c r="K131">
         <v>0.0</v>
       </c>
       <c r="L131" t="s">
-        <v>390</v>
+        <v>394</v>
       </c>
       <c r="M131" s="1">
-        <v>477472.4</v>
+        <v>301065.82</v>
       </c>
       <c r="N131" s="1">
-        <v>478988.84</v>
+        <v>302612.05</v>
       </c>
       <c r="O131" s="1">
-        <v>1.0</v>
+        <v>0.62</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>391</v>
+        <v>395</v>
       </c>
       <c r="B132" t="s">
-        <v>392</v>
+        <v>396</v>
       </c>
       <c r="C132" s="1">
-        <v>483000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>96.96156164</v>
+        <v>99.85273405</v>
       </c>
       <c r="E132" s="1">
-        <v>99.429627</v>
+        <v>100.0</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>480245.1</v>
+        <v>100000.0</v>
       </c>
       <c r="I132" s="1">
-        <v>-532.21</v>
+        <v>2528.08</v>
       </c>
       <c r="J132" s="1">
-        <v>-0.11082049561776</v>
+        <v>2.52808</v>
       </c>
       <c r="K132">
         <v>0.0</v>
       </c>
       <c r="L132" t="s">
-        <v>393</v>
+        <v>397</v>
       </c>
       <c r="M132" s="1">
-        <v>468324.35</v>
+        <v>99852.74</v>
       </c>
       <c r="N132" s="1">
-        <v>479712.89</v>
+        <v>102528.08</v>
       </c>
       <c r="O132" s="1">
-        <v>1.0</v>
+        <v>0.21</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>394</v>
+        <v>398</v>
       </c>
       <c r="B133" t="s">
-        <v>395</v>
+        <v>399</v>
       </c>
       <c r="C133" s="1">
-        <v>900000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>100.05704699</v>
+        <v>80.49646001</v>
       </c>
       <c r="E133" s="1">
-        <v>102.181054</v>
+        <v>81.08293</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>919629.49</v>
+        <v>486497.58</v>
       </c>
       <c r="I133" s="1">
-        <v>-2758.88</v>
+        <v>-1694.16</v>
       </c>
       <c r="J133" s="1">
-        <v>-0.2999990789769</v>
+        <v>-0.34823605905707</v>
       </c>
       <c r="K133">
         <v>0.0</v>
       </c>
       <c r="L133" t="s">
-        <v>396</v>
+        <v>400</v>
       </c>
       <c r="M133" s="1">
-        <v>900513.42</v>
+        <v>482978.76</v>
       </c>
       <c r="N133" s="1">
-        <v>916870.61</v>
+        <v>484803.42</v>
       </c>
       <c r="O133" s="1">
-        <v>1.91</v>
+        <v>1.0</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>397</v>
+        <v>401</v>
       </c>
       <c r="B134" t="s">
-        <v>398</v>
+        <v>402</v>
       </c>
       <c r="C134" s="1">
-        <v>700000.0</v>
+        <v>483000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>65.249</v>
+        <v>97.49146172</v>
       </c>
       <c r="E134" s="1">
-        <v>68.824779</v>
+        <v>99.429627</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>481773.45</v>
+        <v>480245.1</v>
       </c>
       <c r="I134" s="1">
-        <v>-19487.98</v>
+        <v>3143.73</v>
       </c>
       <c r="J134" s="1">
-        <v>-4.0450506353142</v>
+        <v>0.65460949002915</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
       <c r="L134" t="s">
-        <v>399</v>
+        <v>403</v>
       </c>
       <c r="M134" s="1">
-        <v>456743.0</v>
+        <v>470883.76</v>
       </c>
       <c r="N134" s="1">
-        <v>462285.47</v>
+        <v>483388.83</v>
       </c>
       <c r="O134" s="1">
-        <v>0.96</v>
+        <v>0.99</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>400</v>
+        <v>404</v>
       </c>
       <c r="B135" t="s">
-        <v>401</v>
+        <v>405</v>
       </c>
       <c r="C135" s="1">
-        <v>102000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>99.31167061</v>
+        <v>100.25838588</v>
       </c>
       <c r="E135" s="1">
-        <v>99.646</v>
+        <v>102.181054</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>101638.92</v>
+        <v>919629.49</v>
       </c>
       <c r="I135" s="1">
-        <v>226.27</v>
+        <v>1287.76</v>
       </c>
       <c r="J135" s="1">
-        <v>0.22262141313583</v>
+        <v>0.14003030720557</v>
       </c>
       <c r="K135">
         <v>0.0</v>
       </c>
-      <c r="L135">
-        <v>567.29</v>
+      <c r="L135" t="s">
+        <v>406</v>
       </c>
       <c r="M135" s="1">
-        <v>101297.9</v>
+        <v>902325.47</v>
       </c>
       <c r="N135" s="1">
-        <v>101865.19</v>
+        <v>920917.25</v>
       </c>
       <c r="O135" s="1">
-        <v>0.21</v>
+        <v>1.89</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>402</v>
+        <v>407</v>
       </c>
       <c r="B136" t="s">
-        <v>403</v>
+        <v>408</v>
       </c>
       <c r="C136" s="1">
-        <v>360000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>101.87063317</v>
+        <v>65.641</v>
       </c>
       <c r="E136" s="1">
-        <v>105.116214</v>
+        <v>68.824779</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>378418.37</v>
+        <v>481773.45</v>
       </c>
       <c r="I136" s="1">
-        <v>-1742.17</v>
+        <v>-16264.53</v>
       </c>
       <c r="J136" s="1">
-        <v>-0.46038198409871</v>
+        <v>-3.3759705936473</v>
       </c>
       <c r="K136">
         <v>0.0</v>
       </c>
       <c r="L136" t="s">
-        <v>404</v>
+        <v>409</v>
       </c>
       <c r="M136" s="1">
-        <v>366734.28</v>
+        <v>459487.0</v>
       </c>
       <c r="N136" s="1">
-        <v>376676.2</v>
+        <v>465508.92</v>
       </c>
       <c r="O136" s="1">
-        <v>0.78</v>
+        <v>0.96</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>405</v>
+        <v>410</v>
       </c>
       <c r="B137" t="s">
-        <v>406</v>
+        <v>411</v>
       </c>
       <c r="C137" s="1">
-        <v>240000.0</v>
+        <v>102000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>98.7832806</v>
+        <v>99.67338907</v>
       </c>
       <c r="E137" s="1">
-        <v>101.505154</v>
+        <v>99.646</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>243612.37</v>
+        <v>101638.92</v>
       </c>
       <c r="I137" s="1">
-        <v>-1919.89</v>
+        <v>839.75</v>
       </c>
       <c r="J137" s="1">
-        <v>-0.78809216461381</v>
+        <v>0.82620909391796</v>
       </c>
       <c r="K137">
         <v>0.0</v>
       </c>
-      <c r="L137" t="s">
-        <v>407</v>
+      <c r="L137">
+        <v>811.81</v>
       </c>
       <c r="M137" s="1">
-        <v>237079.88</v>
+        <v>101666.86</v>
       </c>
       <c r="N137" s="1">
-        <v>241692.48</v>
+        <v>102478.67</v>
       </c>
       <c r="O137" s="1">
-        <v>0.5</v>
+        <v>0.21</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>408</v>
+        <v>412</v>
       </c>
       <c r="B138" t="s">
-        <v>409</v>
+        <v>413</v>
       </c>
       <c r="C138" s="1">
-        <v>140000.0</v>
+        <v>360000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>100.21840413</v>
+        <v>102.32809184</v>
       </c>
       <c r="E138" s="1">
-        <v>101.271864</v>
+        <v>105.116214</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>141780.61</v>
+        <v>378418.37</v>
       </c>
       <c r="I138" s="1">
-        <v>359.06</v>
+        <v>890.98</v>
       </c>
       <c r="J138" s="1">
-        <v>0.25325042683904</v>
+        <v>0.23544840066829</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
       <c r="L138" t="s">
-        <v>410</v>
+        <v>414</v>
       </c>
       <c r="M138" s="1">
-        <v>140305.77</v>
+        <v>368381.13</v>
       </c>
       <c r="N138" s="1">
-        <v>142139.67</v>
+        <v>379309.35</v>
       </c>
       <c r="O138" s="1">
-        <v>0.3</v>
+        <v>0.78</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>411</v>
+        <v>415</v>
       </c>
       <c r="B139" t="s">
-        <v>412</v>
+        <v>416</v>
       </c>
       <c r="C139" s="1">
-        <v>130000.0</v>
+        <v>240000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>97.35783405</v>
+        <v>98.91765931</v>
       </c>
       <c r="E139" s="1">
-        <v>105.684715</v>
+        <v>101.505154</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>137390.13</v>
+        <v>243612.37</v>
       </c>
       <c r="I139" s="1">
-        <v>-10103.71</v>
+        <v>-1124.78</v>
       </c>
       <c r="J139" s="1">
-        <v>-7.3540289975706</v>
+        <v>-0.46170890254875</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
-      <c r="L139">
-        <v>721.23</v>
+      <c r="L139" t="s">
+        <v>417</v>
       </c>
       <c r="M139" s="1">
-        <v>126565.19</v>
+        <v>237402.38</v>
       </c>
       <c r="N139" s="1">
-        <v>127286.42</v>
+        <v>242487.59</v>
       </c>
       <c r="O139" s="1">
-        <v>0.26</v>
+        <v>0.5</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>413</v>
+        <v>418</v>
       </c>
       <c r="B140" t="s">
-        <v>414</v>
+        <v>419</v>
       </c>
       <c r="C140" s="1">
-        <v>135000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>96.74509823</v>
+        <v>100.17474846</v>
       </c>
       <c r="E140" s="1">
-        <v>103.578504</v>
+        <v>101.271864</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>139830.98</v>
+        <v>141780.61</v>
       </c>
       <c r="I140" s="1">
-        <v>-8251.43</v>
+        <v>597.6</v>
       </c>
       <c r="J140" s="1">
-        <v>-5.9010027677701</v>
+        <v>0.4214962821785</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
-      <c r="L140">
-        <v>973.66</v>
+      <c r="L140" t="s">
+        <v>420</v>
       </c>
       <c r="M140" s="1">
-        <v>130605.89</v>
+        <v>140244.65</v>
       </c>
       <c r="N140" s="1">
-        <v>131579.55</v>
+        <v>142378.21</v>
       </c>
       <c r="O140" s="1">
-        <v>0.27</v>
+        <v>0.29</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>415</v>
+        <v>421</v>
       </c>
       <c r="B141" t="s">
-        <v>416</v>
+        <v>422</v>
       </c>
       <c r="C141" s="1">
-        <v>300000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>98.26484478</v>
+        <v>98.30428908</v>
       </c>
       <c r="E141" s="1">
-        <v>99.860373</v>
+        <v>105.684715</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>299581.12</v>
+        <v>137390.13</v>
       </c>
       <c r="I141" s="1">
-        <v>2423.69</v>
+        <v>-8539.42</v>
       </c>
       <c r="J141" s="1">
-        <v>0.80902628309821</v>
+        <v>-6.2154537593057</v>
       </c>
       <c r="K141">
         <v>0.0</v>
       </c>
       <c r="L141" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
       <c r="M141" s="1">
-        <v>294794.54</v>
+        <v>127795.57</v>
       </c>
       <c r="N141" s="1">
-        <v>302004.81</v>
+        <v>128850.71</v>
       </c>
       <c r="O141" s="1">
-        <v>0.63</v>
+        <v>0.26</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>418</v>
+        <v>424</v>
       </c>
       <c r="B142" t="s">
-        <v>419</v>
+        <v>425</v>
       </c>
       <c r="C142" s="1">
-        <v>140000.0</v>
+        <v>135000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>99.54179921</v>
+        <v>97.52875029</v>
       </c>
       <c r="E142" s="1">
-        <v>98.412086</v>
+        <v>103.578504</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>137776.92</v>
+        <v>139830.98</v>
       </c>
       <c r="I142" s="1">
-        <v>2697.28</v>
+        <v>-6881.43</v>
       </c>
       <c r="J142" s="1">
-        <v>1.9577154141637</v>
+        <v>-4.9212484958626</v>
       </c>
       <c r="K142">
         <v>0.0</v>
       </c>
       <c r="L142" t="s">
-        <v>420</v>
+        <v>426</v>
       </c>
       <c r="M142" s="1">
-        <v>139358.52</v>
+        <v>131663.81</v>
       </c>
       <c r="N142" s="1">
-        <v>140474.2</v>
+        <v>132949.55</v>
       </c>
       <c r="O142" s="1">
-        <v>0.29</v>
+        <v>0.27</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>421</v>
+        <v>427</v>
       </c>
       <c r="B143" t="s">
-        <v>422</v>
+        <v>428</v>
       </c>
       <c r="C143" s="1">
-        <v>140000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>99.01697318</v>
+        <v>98.48488701</v>
       </c>
       <c r="E143" s="1">
-        <v>98.960671</v>
+        <v>99.860373</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>138544.94</v>
+        <v>299581.12</v>
       </c>
       <c r="I143" s="1">
-        <v>2394.58</v>
+        <v>3648.88</v>
       </c>
       <c r="J143" s="1">
-        <v>1.7283778101171</v>
+        <v>1.2179939777246</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
       <c r="L143" t="s">
-        <v>423</v>
+        <v>429</v>
       </c>
       <c r="M143" s="1">
-        <v>138623.77</v>
+        <v>295454.66</v>
       </c>
       <c r="N143" s="1">
-        <v>140939.52</v>
+        <v>303230.0</v>
       </c>
       <c r="O143" s="1">
-        <v>0.29</v>
+        <v>0.62</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>424</v>
+        <v>430</v>
       </c>
       <c r="B144" t="s">
-        <v>425</v>
+        <v>431</v>
       </c>
       <c r="C144" s="1">
-        <v>130000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>105.78386792</v>
+        <v>99.6026625</v>
       </c>
       <c r="E144" s="1">
-        <v>110.213723</v>
+        <v>98.412086</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>143277.84</v>
+        <v>137776.92</v>
       </c>
       <c r="I144" s="1">
-        <v>-2569.36</v>
+        <v>2938.31</v>
       </c>
       <c r="J144" s="1">
-        <v>-1.7932710320033</v>
+        <v>2.1326576323524</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
       <c r="L144" t="s">
-        <v>426</v>
+        <v>432</v>
       </c>
       <c r="M144" s="1">
-        <v>137519.03</v>
+        <v>139443.72</v>
       </c>
       <c r="N144" s="1">
-        <v>140708.48</v>
+        <v>140715.23</v>
       </c>
       <c r="O144" s="1">
         <v>0.29</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>427</v>
+        <v>433</v>
       </c>
       <c r="B145" t="s">
-        <v>428</v>
+        <v>434</v>
       </c>
       <c r="C145" s="1">
-        <v>550000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>97.66531793</v>
+        <v>99.12664293</v>
       </c>
       <c r="E145" s="1">
-        <v>99.944829</v>
+        <v>98.960671</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>549696.56</v>
+        <v>138544.94</v>
       </c>
       <c r="I145" s="1">
-        <v>888.72</v>
+        <v>265.92</v>
       </c>
       <c r="J145" s="1">
-        <v>0.16167465192069</v>
+        <v>0.19193772071358</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
-      <c r="L145" t="s">
-        <v>429</v>
+      <c r="L145">
+        <v>33.56</v>
       </c>
       <c r="M145" s="1">
-        <v>537159.25</v>
+        <v>138777.3</v>
       </c>
       <c r="N145" s="1">
-        <v>550585.28</v>
+        <v>138810.86</v>
       </c>
       <c r="O145" s="1">
-        <v>1.15</v>
+        <v>0.29</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>430</v>
+        <v>435</v>
       </c>
       <c r="B146" t="s">
-        <v>431</v>
+        <v>436</v>
       </c>
       <c r="C146" s="1">
-        <v>100000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>100.99135851</v>
+        <v>106.27148685</v>
       </c>
       <c r="E146" s="1">
-        <v>104.27347</v>
+        <v>110.213723</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>104273.47</v>
+        <v>143277.84</v>
       </c>
       <c r="I146" s="1">
-        <v>-150.26</v>
+        <v>-1534.77</v>
       </c>
       <c r="J146" s="1">
-        <v>-0.14410185064331</v>
+        <v>-1.0711844902184</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
       <c r="L146" t="s">
-        <v>432</v>
+        <v>437</v>
       </c>
       <c r="M146" s="1">
-        <v>100991.36</v>
+        <v>138152.93</v>
       </c>
       <c r="N146" s="1">
-        <v>104123.21</v>
+        <v>141743.07</v>
       </c>
       <c r="O146" s="1">
-        <v>0.22</v>
+        <v>0.29</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>433</v>
+        <v>438</v>
       </c>
       <c r="B147" t="s">
-        <v>434</v>
+        <v>439</v>
       </c>
       <c r="C147" s="1">
-        <v>200000.0</v>
+        <v>550000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>91.50266036</v>
+        <v>98.07927019</v>
       </c>
       <c r="E147" s="1">
-        <v>95.837535</v>
+        <v>99.944829</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>191675.07</v>
+        <v>549696.56</v>
       </c>
       <c r="I147" s="1">
-        <v>-7999.89</v>
+        <v>4295.59</v>
       </c>
       <c r="J147" s="1">
-        <v>-4.1736726638472</v>
+        <v>0.7814474953236</v>
       </c>
       <c r="K147">
         <v>0.0</v>
       </c>
-      <c r="L147">
-        <v>669.86</v>
+      <c r="L147" t="s">
+        <v>440</v>
       </c>
       <c r="M147" s="1">
-        <v>183005.32</v>
+        <v>539435.99</v>
       </c>
       <c r="N147" s="1">
-        <v>183675.18</v>
+        <v>553992.15</v>
       </c>
       <c r="O147" s="1">
-        <v>0.38</v>
+        <v>1.14</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>435</v>
+        <v>441</v>
       </c>
       <c r="B148" t="s">
-        <v>436</v>
+        <v>442</v>
       </c>
       <c r="C148" s="1">
-        <v>560000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>83.80141268</v>
+        <v>101.58658608</v>
       </c>
       <c r="E148" s="1">
-        <v>85.126713</v>
+        <v>104.27347</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>476709.59</v>
+        <v>104273.47</v>
       </c>
       <c r="I148" s="1">
-        <v>-4027.16</v>
+        <v>710.38</v>
       </c>
       <c r="J148" s="1">
-        <v>-0.84478266946549</v>
+        <v>0.68126628949818</v>
       </c>
       <c r="K148">
         <v>0.0</v>
       </c>
       <c r="L148" t="s">
-        <v>437</v>
+        <v>443</v>
       </c>
       <c r="M148" s="1">
-        <v>469287.91</v>
+        <v>101586.59</v>
       </c>
       <c r="N148" s="1">
-        <v>472682.43</v>
+        <v>104983.85</v>
       </c>
       <c r="O148" s="1">
-        <v>0.98</v>
+        <v>0.22</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>438</v>
+        <v>444</v>
       </c>
       <c r="B149" t="s">
-        <v>439</v>
+        <v>445</v>
       </c>
       <c r="C149" s="1">
         <v>200000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>94.82265449</v>
+        <v>91.94099621</v>
       </c>
       <c r="E149" s="1">
-        <v>100.243095</v>
+        <v>95.837535</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>200486.19</v>
+        <v>191675.07</v>
       </c>
       <c r="I149" s="1">
-        <v>-9464.44</v>
+        <v>-7071.84</v>
       </c>
       <c r="J149" s="1">
-        <v>-4.7207441071128</v>
+        <v>-3.6894938919287</v>
       </c>
       <c r="K149">
         <v>0.0</v>
       </c>
-      <c r="L149" t="s">
-        <v>440</v>
+      <c r="L149">
+        <v>721.23</v>
       </c>
       <c r="M149" s="1">
-        <v>189645.31</v>
+        <v>183882.0</v>
       </c>
       <c r="N149" s="1">
-        <v>191021.75</v>
+        <v>184603.23</v>
       </c>
       <c r="O149" s="1">
-        <v>0.4</v>
+        <v>0.38</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>441</v>
+        <v>446</v>
       </c>
       <c r="B150" t="s">
-        <v>442</v>
+        <v>447</v>
       </c>
       <c r="C150" s="1">
-        <v>200000.0</v>
+        <v>560000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>101.55093136</v>
+        <v>84.50161596</v>
       </c>
       <c r="E150" s="1">
-        <v>99.948</v>
+        <v>85.126713</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>199896.0</v>
+        <v>476709.59</v>
       </c>
       <c r="I150" s="1">
-        <v>9007.78</v>
+        <v>181.65</v>
       </c>
       <c r="J150" s="1">
-        <v>4.5062332412855</v>
+        <v>0.038104960296687</v>
       </c>
       <c r="K150">
         <v>0.0</v>
       </c>
       <c r="L150" t="s">
-        <v>443</v>
+        <v>448</v>
       </c>
       <c r="M150" s="1">
-        <v>203101.86</v>
+        <v>473209.05</v>
       </c>
       <c r="N150" s="1">
-        <v>208903.78</v>
+        <v>476891.24</v>
       </c>
       <c r="O150" s="1">
-        <v>0.43</v>
+        <v>0.98</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>444</v>
+        <v>449</v>
       </c>
       <c r="B151" t="s">
-        <v>445</v>
+        <v>450</v>
       </c>
       <c r="C151" s="1">
-        <v>150000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>92.52725956</v>
+        <v>95.21339099</v>
       </c>
       <c r="E151" s="1">
-        <v>90.382013</v>
+        <v>100.243095</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>135573.02</v>
+        <v>200486.19</v>
       </c>
       <c r="I151" s="1">
-        <v>3308.79</v>
+        <v>-8573.38</v>
       </c>
       <c r="J151" s="1">
-        <v>2.4405962189232</v>
+        <v>-4.2762945417837</v>
       </c>
       <c r="K151">
         <v>0.0</v>
       </c>
-      <c r="L151">
-        <v>90.92</v>
+      <c r="L151" t="s">
+        <v>451</v>
       </c>
       <c r="M151" s="1">
-        <v>138790.89</v>
+        <v>190426.78</v>
       </c>
       <c r="N151" s="1">
-        <v>138881.81</v>
+        <v>191912.81</v>
       </c>
       <c r="O151" s="1">
-        <v>0.29</v>
+        <v>0.39</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>446</v>
+        <v>452</v>
       </c>
       <c r="B152" t="s">
-        <v>447</v>
+        <v>453</v>
       </c>
       <c r="C152" s="1">
-        <v>160000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>87.33355212</v>
+        <v>101.35974234</v>
       </c>
       <c r="E152" s="1">
-        <v>86.219563</v>
+        <v>99.948</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>137951.3</v>
+        <v>199896.0</v>
       </c>
       <c r="I152" s="1">
-        <v>1900.74</v>
+        <v>9426.77</v>
       </c>
       <c r="J152" s="1">
-        <v>1.3778340617305</v>
+        <v>4.7158372353624</v>
       </c>
       <c r="K152">
         <v>0.0</v>
       </c>
-      <c r="L152">
-        <v>118.36</v>
+      <c r="L152" t="s">
+        <v>454</v>
       </c>
       <c r="M152" s="1">
-        <v>139733.68</v>
+        <v>202719.48</v>
       </c>
       <c r="N152" s="1">
-        <v>139852.04</v>
+        <v>209322.77</v>
       </c>
       <c r="O152" s="1">
-        <v>0.29</v>
+        <v>0.43</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>448</v>
+        <v>455</v>
       </c>
       <c r="B153" t="s">
-        <v>449</v>
+        <v>456</v>
       </c>
       <c r="C153" s="1">
-        <v>140000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>96.84895005</v>
+        <v>92.9110543</v>
       </c>
       <c r="E153" s="1">
-        <v>98.939836</v>
+        <v>90.382013</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>138515.77</v>
+        <v>135573.02</v>
       </c>
       <c r="I153" s="1">
-        <v>153.72</v>
+        <v>3897.33</v>
       </c>
       <c r="J153" s="1">
-        <v>0.11097653357448</v>
+        <v>2.8747091419812</v>
       </c>
       <c r="K153">
         <v>0.0</v>
       </c>
-      <c r="L153" t="s">
-        <v>450</v>
+      <c r="L153">
+        <v>103.77</v>
       </c>
       <c r="M153" s="1">
-        <v>135588.53</v>
+        <v>139366.58</v>
       </c>
       <c r="N153" s="1">
-        <v>138669.49</v>
+        <v>139470.35</v>
       </c>
       <c r="O153" s="1">
         <v>0.29</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>451</v>
+        <v>457</v>
       </c>
       <c r="B154" t="s">
-        <v>452</v>
+        <v>458</v>
       </c>
       <c r="C154" s="1">
-        <v>400000.0</v>
+        <v>160000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>99.79884914</v>
+        <v>87.60824646</v>
       </c>
       <c r="E154" s="1">
-        <v>98.91284</v>
+        <v>86.219563</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
-        <v>395651.36</v>
+        <v>137951.3</v>
       </c>
       <c r="I154" s="1">
-        <v>5324.86</v>
+        <v>2395.05</v>
       </c>
       <c r="J154" s="1">
-        <v>1.3458465048623</v>
+        <v>1.7361561652554</v>
       </c>
       <c r="K154">
         <v>0.0</v>
       </c>
-      <c r="L154" t="s">
-        <v>453</v>
+      <c r="L154">
+        <v>173.15</v>
       </c>
       <c r="M154" s="1">
-        <v>399195.4</v>
+        <v>140173.2</v>
       </c>
       <c r="N154" s="1">
-        <v>400976.22</v>
+        <v>140346.35</v>
       </c>
       <c r="O154" s="1">
-        <v>0.83</v>
+        <v>0.29</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>454</v>
+        <v>459</v>
       </c>
       <c r="B155" t="s">
-        <v>455</v>
+        <v>460</v>
       </c>
       <c r="C155" s="1">
-        <v>150000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="D155" s="1">
-        <v>92.16739861</v>
+        <v>97.15051927</v>
       </c>
       <c r="E155" s="1">
-        <v>90.429947</v>
+        <v>98.939836</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
-        <v>135644.92</v>
+        <v>138515.77</v>
       </c>
       <c r="I155" s="1">
-        <v>2653.44</v>
+        <v>-2358.33</v>
       </c>
       <c r="J155" s="1">
-        <v>1.9561661431921</v>
+        <v>-1.7025714833769</v>
       </c>
       <c r="K155">
         <v>0.0</v>
       </c>
       <c r="L155">
-        <v>47.26</v>
+        <v>146.71</v>
       </c>
       <c r="M155" s="1">
-        <v>138251.1</v>
+        <v>136010.73</v>
       </c>
       <c r="N155" s="1">
-        <v>138298.36</v>
+        <v>136157.44</v>
       </c>
       <c r="O155" s="1">
-        <v>0.29</v>
+        <v>0.28</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>456</v>
+        <v>461</v>
       </c>
       <c r="B156" t="s">
-        <v>457</v>
+        <v>462</v>
       </c>
       <c r="C156" s="1">
-        <v>300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D156" s="1">
-        <v>99.42861756</v>
+        <v>99.92334066</v>
       </c>
       <c r="E156" s="1">
-        <v>104.254153</v>
+        <v>98.91284</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
-        <v>312762.46</v>
+        <v>395651.36</v>
       </c>
       <c r="I156" s="1">
-        <v>-4780.03</v>
+        <v>5959.81</v>
       </c>
       <c r="J156" s="1">
-        <v>-1.5283260017842</v>
+        <v>1.5063287031289</v>
       </c>
       <c r="K156">
         <v>0.0</v>
       </c>
       <c r="L156" t="s">
-        <v>458</v>
+        <v>463</v>
       </c>
       <c r="M156" s="1">
-        <v>298285.85</v>
+        <v>399693.36</v>
       </c>
       <c r="N156" s="1">
-        <v>307982.43</v>
+        <v>401611.17</v>
       </c>
       <c r="O156" s="1">
-        <v>0.64</v>
+        <v>0.83</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>459</v>
+        <v>464</v>
       </c>
       <c r="B157" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
       <c r="C157" s="1">
-        <v>500000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="D157" s="1">
-        <v>92.41507075</v>
+        <v>92.46150233</v>
       </c>
       <c r="E157" s="1">
-        <v>95.381538</v>
+        <v>90.429947</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
-        <v>476907.69</v>
+        <v>135644.92</v>
       </c>
       <c r="I157" s="1">
-        <v>-13173.09</v>
+        <v>3107.44</v>
       </c>
       <c r="J157" s="1">
-        <v>-2.7621886323536</v>
+        <v>2.2908635280997</v>
       </c>
       <c r="K157">
         <v>0.0</v>
       </c>
-      <c r="L157" t="s">
-        <v>461</v>
+      <c r="L157">
+        <v>60.1</v>
       </c>
       <c r="M157" s="1">
-        <v>462075.35</v>
+        <v>138692.26</v>
       </c>
       <c r="N157" s="1">
-        <v>463734.6</v>
+        <v>138752.36</v>
       </c>
       <c r="O157" s="1">
-        <v>0.96</v>
+        <v>0.29</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>462</v>
+        <v>466</v>
       </c>
       <c r="B158" t="s">
-        <v>463</v>
+        <v>467</v>
       </c>
       <c r="C158" s="1">
-        <v>400000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D158" s="1">
-        <v>105.35049654</v>
+        <v>99.63992796</v>
       </c>
       <c r="E158" s="1">
-        <v>109.314258</v>
+        <v>104.254153</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
-        <v>437257.03</v>
+        <v>312762.46</v>
       </c>
       <c r="I158" s="1">
-        <v>-6375.59</v>
+        <v>-13228.29</v>
       </c>
       <c r="J158" s="1">
-        <v>-1.4580874777474</v>
+        <v>-4.2295005609049</v>
       </c>
       <c r="K158">
         <v>0.0</v>
       </c>
-      <c r="L158" t="s">
-        <v>464</v>
+      <c r="L158">
+        <v>614.38</v>
       </c>
       <c r="M158" s="1">
-        <v>421401.99</v>
+        <v>298919.79</v>
       </c>
       <c r="N158" s="1">
-        <v>430881.44</v>
+        <v>299534.17</v>
       </c>
       <c r="O158" s="1">
-        <v>0.9</v>
+        <v>0.62</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="B159" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="C159" s="1">
-        <v>11.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D159" s="1">
-        <v>115.06</v>
+        <v>92.86252864</v>
       </c>
       <c r="E159" s="1">
-        <v>115.43</v>
+        <v>95.381538</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
-        <v>0.0</v>
+        <v>476907.69</v>
       </c>
       <c r="I159" s="1">
-        <v>-4070.0</v>
+        <v>-10122.44</v>
       </c>
       <c r="J159" s="1">
-        <v>0</v>
+        <v>-2.1225155752888</v>
       </c>
       <c r="K159">
         <v>0.0</v>
       </c>
-      <c r="L159">
-        <v>0.0</v>
+      <c r="L159" t="s">
+        <v>470</v>
       </c>
       <c r="M159" s="1">
-        <v>-4070.0</v>
+        <v>464312.65</v>
       </c>
       <c r="N159" s="1">
-        <v>-4070.0</v>
+        <v>466785.25</v>
       </c>
       <c r="O159" s="1">
-        <v>-0.01</v>
+        <v>0.96</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
       <c r="B160" t="s">
-        <v>468</v>
+        <v>472</v>
       </c>
       <c r="C160" s="1">
-        <v>2.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>124.69</v>
+        <v>105.44957876</v>
       </c>
       <c r="E160" s="1">
-        <v>124.49</v>
+        <v>109.314258</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
-        <v>0.0</v>
+        <v>437257.03</v>
       </c>
       <c r="I160" s="1">
-        <v>400.0</v>
+        <v>-4609.4</v>
       </c>
       <c r="J160" s="1">
-        <v>0</v>
+        <v>-1.054162582589</v>
       </c>
       <c r="K160">
         <v>0.0</v>
       </c>
-      <c r="L160">
-        <v>0.0</v>
+      <c r="L160" t="s">
+        <v>473</v>
       </c>
       <c r="M160" s="1">
-        <v>400.0</v>
+        <v>421798.31</v>
       </c>
       <c r="N160" s="1">
-        <v>400.0</v>
+        <v>432647.63</v>
       </c>
       <c r="O160" s="1">
-        <v>0.0</v>
+        <v>0.89</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>469</v>
+        <v>474</v>
       </c>
       <c r="B161" t="s">
-        <v>470</v>
+        <v>475</v>
       </c>
       <c r="C161" s="1">
-        <v>47.0</v>
+        <v>11.0</v>
       </c>
       <c r="D161" s="1">
-        <v>105.64</v>
+        <v>114.48</v>
       </c>
       <c r="E161" s="1">
-        <v>105.68244681</v>
+        <v>114.62</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
         <v>0.0</v>
       </c>
       <c r="I161" s="1">
-        <v>-1995.0</v>
+        <v>-1540.0</v>
       </c>
       <c r="J161" s="1">
         <v>0</v>
       </c>
       <c r="K161">
         <v>0.0</v>
       </c>
       <c r="L161">
         <v>0.0</v>
       </c>
       <c r="M161" s="1">
-        <v>-1995.0</v>
+        <v>-1540.0</v>
       </c>
       <c r="N161" s="1">
-        <v>-1995.0</v>
+        <v>-1540.0</v>
       </c>
       <c r="O161" s="1">
         <v>0.0</v>
       </c>
       <c r="P161">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="162" spans="1:16">
+      <c r="A162" t="s">
+        <v>476</v>
+      </c>
+      <c r="B162" t="s">
+        <v>477</v>
+      </c>
+      <c r="C162" s="1">
+        <v>23.0</v>
+      </c>
+      <c r="D162" s="1">
+        <v>105.625</v>
+      </c>
+      <c r="E162" s="1">
+        <v>105.69</v>
+      </c>
+      <c r="F162" t="s">
+        <v>8</v>
+      </c>
+      <c r="G162">
+        <v>1.0</v>
+      </c>
+      <c r="H162" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I162" s="1">
+        <v>-1495.0</v>
+      </c>
+      <c r="J162" s="1">
+        <v>0</v>
+      </c>
+      <c r="K162">
+        <v>0.0</v>
+      </c>
+      <c r="L162">
+        <v>0.0</v>
+      </c>
+      <c r="M162" s="1">
+        <v>-1495.0</v>
+      </c>
+      <c r="N162" s="1">
+        <v>-1495.0</v>
+      </c>
+      <c r="O162" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P162">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>