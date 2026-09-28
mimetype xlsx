--- v5 (2026-09-05)
+++ v6 (2026-09-28)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="478">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="471">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>X</t>
   </si>
   <si>
     <t>FR0013422813</t>
   </si>
   <si>
@@ -130,1368 +130,1347 @@
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR001400KPZ3</t>
   </si>
   <si>
     <t>OFI INVEST ESG LIQ I</t>
   </si>
   <si>
-    <t>XS2491189408</t>
-[...7 lines deleted...]
-  <si>
     <t>XS3238204062</t>
   </si>
   <si>
     <t>A2A EX 3.25 05-32</t>
   </si>
   <si>
     <t>XS2986639701</t>
   </si>
   <si>
     <t>A2A EX 3.625 01-35</t>
   </si>
   <si>
-    <t>2 117.40</t>
+    <t>2 459.44</t>
   </si>
   <si>
     <t>XS2583205906</t>
   </si>
   <si>
     <t>A2A EX 4.375 02-34</t>
   </si>
   <si>
-    <t>1 963.36</t>
+    <t>2 290.58</t>
   </si>
   <si>
     <t>XS2534976886</t>
   </si>
   <si>
     <t>A2A EX 4.5 09-30</t>
   </si>
   <si>
-    <t>4 215.21</t>
+    <t>4 551.78</t>
   </si>
   <si>
     <t>XS2487054939</t>
   </si>
   <si>
     <t>ABN AMR 3.0 06-32</t>
   </si>
   <si>
+    <t>1 191.78</t>
+  </si>
+  <si>
     <t>XS3185662676</t>
   </si>
   <si>
     <t>ABN AMR 3.0 09-32</t>
   </si>
   <si>
-    <t>6 410.96</t>
+    <t>6 928.77</t>
   </si>
   <si>
     <t>XS2536941656</t>
   </si>
   <si>
     <t>ABN AMR 4.25 02-30</t>
   </si>
   <si>
-    <t>1 257.53</t>
+    <t>1 502.05</t>
   </si>
   <si>
     <t>XS3066564900</t>
   </si>
   <si>
     <t>ACHM BA 2.5 05-28</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GRO 3.75 12-36</t>
   </si>
   <si>
-    <t>28 485.92</t>
+    <t>31 651.03</t>
   </si>
   <si>
     <t>XS3219374975</t>
   </si>
   <si>
     <t>ALPH BA 3.125 10-31</t>
   </si>
   <si>
-    <t>4 561.64</t>
+    <t>4 993.15</t>
   </si>
   <si>
     <t>XS3357187809</t>
   </si>
   <si>
     <t>ALPH BA 3.75 05-32</t>
   </si>
   <si>
-    <t>1 166.71</t>
+    <t>1 887.33</t>
   </si>
   <si>
     <t>FR00140005T0</t>
   </si>
   <si>
     <t>ARKEMA 0.125 10-26</t>
   </si>
   <si>
     <t>FR0014012JL7</t>
   </si>
   <si>
     <t>ARKEMA 3.5 09-33</t>
   </si>
   <si>
-    <t>7 853.42</t>
+    <t>8 457.53</t>
   </si>
   <si>
     <t>XS3215529192</t>
   </si>
   <si>
     <t>ASN BAN 3.375 10-32</t>
   </si>
   <si>
-    <t>4 160.96</t>
+    <t>4 549.32</t>
   </si>
   <si>
     <t>XS2694995163</t>
   </si>
   <si>
     <t>ASR NED 3.625 12-28</t>
   </si>
   <si>
-    <t>8 355.38</t>
+    <t>9 335.62</t>
   </si>
   <si>
     <t>XS2747590896</t>
   </si>
   <si>
     <t>ASS GEN 3.212 01-29</t>
   </si>
   <si>
-    <t>1 722.60</t>
+    <t>1 972.08</t>
   </si>
   <si>
     <t>XS2747596315</t>
   </si>
   <si>
     <t>ASS GEN 3.547 01-34</t>
   </si>
   <si>
-    <t>1 409.08</t>
+    <t>1 613.16</t>
   </si>
   <si>
     <t>XS2314312179</t>
   </si>
   <si>
     <t>AXA 1.375 10-41</t>
   </si>
   <si>
-    <t>9 414.04</t>
+    <t>10 220.96</t>
   </si>
   <si>
     <t>FR0014015J87</t>
   </si>
   <si>
     <t>AYVENS 3.0 04-30</t>
   </si>
   <si>
+    <t>1 200.00</t>
+  </si>
+  <si>
     <t>FR0014017YD2</t>
   </si>
   <si>
     <t>AYVENS 3.375 04-29</t>
   </si>
   <si>
     <t>IT0005675126</t>
   </si>
   <si>
     <t>BANC BP 3.125 10-31</t>
   </si>
   <si>
-    <t>3 136.99</t>
+    <t>3 424.66</t>
   </si>
   <si>
     <t>XS3396961289</t>
   </si>
   <si>
     <t>BANC DE 3.75 06-32</t>
   </si>
   <si>
+    <t>1 602.74</t>
+  </si>
+  <si>
     <t>XS2357417257</t>
   </si>
   <si>
     <t>BANC NT 0.625 06-29</t>
   </si>
   <si>
-    <t>1 198.63</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2194370727</t>
   </si>
   <si>
     <t>BANC NT 1.125 06-27</t>
   </si>
   <si>
-    <t>1 081.85</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2063247915</t>
   </si>
   <si>
     <t>BANC SA 0.3 10-26</t>
   </si>
   <si>
     <t>ES0213679OV1</t>
   </si>
   <si>
     <t>BANK 3.75 06-34</t>
   </si>
   <si>
+    <t>1 726.03</t>
+  </si>
+  <si>
     <t>XS2804565435</t>
   </si>
   <si>
     <t>BANK OF 3.5 04-29</t>
   </si>
   <si>
-    <t>1 524.66</t>
+    <t>2 128.77</t>
   </si>
   <si>
     <t>XS3320133948</t>
   </si>
   <si>
     <t>BANK OF 3.625 03-32</t>
   </si>
   <si>
-    <t>3 158.32</t>
+    <t>4 019.68</t>
   </si>
   <si>
     <t>FR00140003P3</t>
   </si>
   <si>
     <t>BANQ FE 0.1 10-27</t>
   </si>
   <si>
     <t>FR0014004750</t>
   </si>
   <si>
     <t>BANQ FE 0.25 06-28</t>
   </si>
   <si>
     <t>FR001400Q0T5</t>
   </si>
   <si>
     <t>BANQ FE 3.5 05-31</t>
   </si>
   <si>
+    <t>2 205.48</t>
+  </si>
+  <si>
     <t>XS3170898723</t>
   </si>
   <si>
     <t>BAWA BK 3.375 09-33</t>
   </si>
   <si>
-    <t>25 890.41</t>
-[...8 lines deleted...]
-    <t>3 868.49</t>
+    <t>27 832.19</t>
   </si>
   <si>
     <t>BE6328785207</t>
   </si>
   <si>
     <t>BELF SA 0.375 06-27</t>
   </si>
   <si>
     <t>BE6352762387</t>
   </si>
   <si>
     <t>BELF SA 3.625 06-30</t>
   </si>
   <si>
-    <t>18 025.68</t>
-[...1 lines deleted...]
-  <si>
     <t>BE6344187966</t>
   </si>
   <si>
     <t>BELF SA 3.875 06-28</t>
   </si>
   <si>
-    <t>3 843.15</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2634687912</t>
   </si>
   <si>
     <t>BK AMER 4.134 06-28</t>
   </si>
   <si>
-    <t>20 500.11</t>
+    <t>1 019.34</t>
   </si>
   <si>
     <t>XS3225871121</t>
   </si>
   <si>
     <t>BK IREL 3.625 11-36</t>
   </si>
   <si>
-    <t>2 305.10</t>
+    <t>2 534.52</t>
   </si>
   <si>
     <t>XS3332496184</t>
   </si>
   <si>
     <t>BK IREL 3.875 04-34</t>
   </si>
   <si>
-    <t>2 158.53</t>
+    <t>2 825.14</t>
   </si>
   <si>
     <t>XS2643234011</t>
   </si>
   <si>
     <t>BK IREL 5.0 07-31</t>
   </si>
   <si>
-    <t>16 534.25</t>
+    <t>17 555.48</t>
   </si>
   <si>
     <t>FR0013415692</t>
   </si>
   <si>
     <t>BQ POST 1.375 04-29</t>
   </si>
   <si>
     <t>XS3038544790</t>
   </si>
   <si>
     <t>BRAM U 3.625 04-33</t>
   </si>
   <si>
-    <t>3 336.19</t>
+    <t>4 366.49</t>
   </si>
   <si>
     <t>DE000BU3Z005</t>
   </si>
   <si>
     <t>BUND DE 2.3 02-33</t>
   </si>
   <si>
-    <t>2 190.99</t>
+    <t>2 594.59</t>
   </si>
   <si>
     <t>FR001400M4O2</t>
   </si>
   <si>
     <t>CA 4.375 11-33</t>
   </si>
   <si>
-    <t>18 602.74</t>
+    <t>20 616.44</t>
   </si>
   <si>
     <t>XS3108521124</t>
   </si>
   <si>
     <t>CA AUTO 2.75 07-28</t>
   </si>
   <si>
-    <t>2 564.43</t>
+    <t>2 724.23</t>
   </si>
   <si>
     <t>XS2555187801</t>
   </si>
   <si>
     <t>CAIX 5.375 11-30</t>
   </si>
   <si>
-    <t>3 048.29</t>
+    <t>3 357.53</t>
   </si>
   <si>
     <t>DE000CZ45W57</t>
   </si>
   <si>
     <t>CMZB FR 3.0 09-27</t>
   </si>
   <si>
-    <t>2 202.74</t>
+    <t>2 375.34</t>
   </si>
   <si>
     <t>FR0013463775</t>
   </si>
   <si>
     <t>CNP ASS 2.0 07-50</t>
   </si>
   <si>
-    <t>8 684.93</t>
+    <t>9 260.27</t>
   </si>
   <si>
     <t>XS3320133781</t>
   </si>
   <si>
     <t>COLO SF 3.875 04-31</t>
   </si>
   <si>
-    <t>1 316.44</t>
+    <t>1 762.33</t>
   </si>
   <si>
     <t>DE000CZ457W4</t>
   </si>
   <si>
     <t>COMM AK 4.0 01-38</t>
   </si>
   <si>
-    <t>4 569.86</t>
+    <t>5 260.27</t>
   </si>
   <si>
     <t>DE000CZ45ZY0</t>
   </si>
   <si>
     <t>COMM AK 4.125 06-37</t>
   </si>
   <si>
-    <t>15 550.68</t>
-[...1 lines deleted...]
-  <si>
     <t>DE000CZ439B6</t>
   </si>
   <si>
     <t>COMM AK 5.25 03-29</t>
   </si>
   <si>
-    <t>3 279.45</t>
+    <t>4 185.62</t>
   </si>
   <si>
     <t>XS2796609787</t>
   </si>
   <si>
     <t>COMP DE 3.375 04-30</t>
   </si>
   <si>
     <t>XS2796659964</t>
   </si>
   <si>
     <t>COMP DE 3.625 04-34</t>
   </si>
   <si>
-    <t>1 231.51</t>
+    <t>1 648.63</t>
   </si>
   <si>
     <t>XS3200103490</t>
   </si>
   <si>
     <t>COOP RA 3.548 10-35</t>
   </si>
   <si>
-    <t>14 251.13</t>
+    <t>15 492.93</t>
   </si>
   <si>
     <t>FR0013447232</t>
   </si>
   <si>
     <t>COVI 1.125 09-31</t>
   </si>
   <si>
-    <t>1 633.56</t>
+    <t>1 763.01</t>
   </si>
   <si>
     <t>FR0014010IN9</t>
   </si>
   <si>
     <t>COVI 3.625 06-34</t>
   </si>
   <si>
-    <t>3 545.55</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3244187764</t>
   </si>
   <si>
     <t>DANS BK 3.375 12-33</t>
   </si>
   <si>
-    <t>10 485.62</t>
+    <t>11 650.68</t>
   </si>
   <si>
     <t>XS3101509167</t>
   </si>
   <si>
     <t>DANS BK 3.5 11-35</t>
   </si>
   <si>
-    <t>2 905.48</t>
+    <t>3 207.53</t>
   </si>
   <si>
     <t>XS2637421848</t>
   </si>
   <si>
     <t>DANS BK 4.75 06-30</t>
   </si>
   <si>
-    <t>5 971.99</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGI IN 0.625 07-31</t>
   </si>
   <si>
-    <t>3 380.14</t>
+    <t>3 595.89</t>
   </si>
   <si>
     <t>XS3074473474</t>
   </si>
   <si>
     <t>DNB BAN 3.125 05-31</t>
   </si>
   <si>
-    <t>1 712.33</t>
+    <t>3 510.27</t>
   </si>
   <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JA 3.727 09-37</t>
   </si>
   <si>
-    <t>8 234.12</t>
+    <t>8 851.68</t>
   </si>
   <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP 4.375 12-55</t>
   </si>
   <si>
-    <t>5 933.22</t>
+    <t>7 191.78</t>
   </si>
   <si>
     <t>XS2978779176</t>
   </si>
   <si>
     <t>EDP SER 3.5 07-31</t>
   </si>
   <si>
-    <t>7 433.42</t>
+    <t>7 916.71</t>
   </si>
   <si>
     <t>XS3391835629</t>
   </si>
   <si>
     <t>EDP SER 3.75 03-33</t>
   </si>
   <si>
+    <t>1 223.01</t>
+  </si>
+  <si>
     <t>XS2699159351</t>
   </si>
   <si>
     <t>EDP SER 4.375 04-32</t>
   </si>
   <si>
-    <t>1 028.42</t>
+    <t>1 355.65</t>
   </si>
   <si>
     <t>BE6368381404</t>
   </si>
   <si>
     <t>ELIA TR 3.5 10-35</t>
   </si>
   <si>
-    <t>2 339.73</t>
+    <t>2 541.10</t>
   </si>
   <si>
     <t>BE6340849569</t>
   </si>
   <si>
     <t>ELIA TR 3.625 01-33</t>
   </si>
   <si>
-    <t>1 410.27</t>
+    <t>1 618.84</t>
   </si>
   <si>
     <t>BE6349118800</t>
   </si>
   <si>
     <t>ELIA TR 3.75 01-36</t>
   </si>
   <si>
-    <t>2 958.90</t>
+    <t>3 390.41</t>
   </si>
   <si>
     <t>XS3044299769</t>
   </si>
   <si>
     <t>ELLE AB 3.75 05-35</t>
   </si>
   <si>
     <t>XS1750986744</t>
   </si>
   <si>
     <t>ENEL FI 1.125 09-26</t>
   </si>
   <si>
-    <t>2 336.61</t>
+    <t>2 521.08</t>
   </si>
   <si>
     <t>XS3299702137</t>
   </si>
   <si>
     <t>ENEX HO 3.0 02-32</t>
   </si>
   <si>
-    <t>2 983.23</t>
+    <t>3 585.62</t>
   </si>
   <si>
     <t>XS3045470492</t>
   </si>
   <si>
     <t>ENEX HO 3.25 04-33</t>
   </si>
   <si>
-    <t>1 629.45</t>
+    <t>2 190.41</t>
   </si>
   <si>
     <t>FR0013455813</t>
   </si>
   <si>
     <t>ENGIE 0.5 10-30</t>
   </si>
   <si>
     <t>FR0014000RR2</t>
   </si>
   <si>
     <t>ENGIE 1.5 PERP</t>
   </si>
   <si>
-    <t>1 569.86</t>
+    <t>1 742.47</t>
   </si>
   <si>
     <t>FR0013504693</t>
   </si>
   <si>
     <t>ENGIE 2.125 03-32</t>
   </si>
   <si>
     <t>FR0014016Z94</t>
   </si>
   <si>
     <t>ENGIE 4.371 PERP</t>
   </si>
   <si>
-    <t>2 586.79</t>
+    <t>3 592.77</t>
   </si>
   <si>
     <t>XS1702729275</t>
   </si>
   <si>
     <t>EON INT 1.25 10-27</t>
   </si>
   <si>
-    <t>1 117.12</t>
+    <t>1 217.81</t>
   </si>
   <si>
     <t>XS2463518998</t>
   </si>
   <si>
     <t>EON SE 1.625 03-31</t>
   </si>
   <si>
     <t>XS2747600018</t>
   </si>
   <si>
     <t>EON SE 3.375 01-31</t>
   </si>
   <si>
-    <t>1 810.02</t>
+    <t>2 072.16</t>
   </si>
   <si>
     <t>XS2574873183</t>
   </si>
   <si>
     <t>EON SE 3.875 01-35</t>
   </si>
   <si>
-    <t>2 042.60</t>
+    <t>2 332.43</t>
   </si>
   <si>
     <t>XS2673547746</t>
   </si>
   <si>
     <t>EON SE 4.0 08-33</t>
   </si>
   <si>
-    <t>9 336.99</t>
+    <t>10 027.40</t>
   </si>
   <si>
     <t>XS2432544349</t>
   </si>
   <si>
     <t>ESB FIN 1.0 07-34</t>
   </si>
   <si>
-    <t>2 671.23</t>
+    <t>2 843.84</t>
   </si>
   <si>
     <t>XS2697970536</t>
   </si>
   <si>
     <t>ESB FIN 4.25 03-36</t>
   </si>
   <si>
-    <t>1 141.10</t>
+    <t>1 385.62</t>
   </si>
   <si>
     <t>EU000A3K4DG1</t>
   </si>
   <si>
     <t>EURO UN 1.25 02-43</t>
   </si>
   <si>
-    <t>3 531.68</t>
+    <t>4 125.00</t>
   </si>
   <si>
     <t>DE000A4DFCB7</t>
   </si>
   <si>
     <t>EVON IN 3.25 01-30</t>
   </si>
   <si>
-    <t>1 704.25</t>
+    <t>1 951.07</t>
   </si>
   <si>
     <t>DE000A4DFWV3</t>
   </si>
   <si>
     <t>EVON IN 4.25 09-55</t>
   </si>
   <si>
     <t>XS2784700671</t>
   </si>
   <si>
     <t>FING EM 3.25 03-34</t>
   </si>
   <si>
+    <t>1 218.75</t>
+  </si>
+  <si>
     <t>FR0013234333</t>
   </si>
   <si>
     <t>FRAN GO 1.75 06-39</t>
   </si>
   <si>
-    <t>6 191.16</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0013322989</t>
   </si>
   <si>
     <t>GECINA 1.625 03-30</t>
   </si>
   <si>
-    <t>1 936.64</t>
+    <t>2 404.11</t>
   </si>
   <si>
     <t>FR0013266368</t>
   </si>
   <si>
     <t>GECINA 2.0 06-32</t>
   </si>
   <si>
-    <t>9 424.66</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3072230744</t>
   </si>
   <si>
     <t>IBER FI 3.5 05-35</t>
   </si>
   <si>
-    <t>1 610.96</t>
+    <t>3 020.55</t>
   </si>
   <si>
     <t>XS3224600232</t>
   </si>
   <si>
     <t>IBER FI 3.75 PERP</t>
   </si>
   <si>
-    <t>2 219.18</t>
+    <t>2 434.93</t>
   </si>
   <si>
     <t>XS2748213290</t>
   </si>
   <si>
     <t>IBER FI 4.871 PERP</t>
   </si>
   <si>
-    <t>4 323.85</t>
+    <t>6 005.34</t>
   </si>
   <si>
     <t>FR001400ZRC6</t>
   </si>
   <si>
     <t>ICAD PR 4.375 05-35</t>
   </si>
   <si>
+    <t>1 402.40</t>
+  </si>
+  <si>
     <t>FR0014007NF1</t>
   </si>
   <si>
     <t>ICADE 1.0 01-30</t>
   </si>
   <si>
     <t>XS3225326282</t>
   </si>
   <si>
     <t>ING GRO 2.875 11-30</t>
   </si>
   <si>
-    <t>1 661.99</t>
+    <t>1 827.40</t>
   </si>
   <si>
     <t>XS2764264789</t>
   </si>
   <si>
     <t>ING GRO 4.0 02-35</t>
   </si>
   <si>
-    <t>1 282.19</t>
+    <t>1 512.33</t>
   </si>
   <si>
     <t>XS2524746687</t>
   </si>
   <si>
     <t>ING GRO 4.125 08-33</t>
   </si>
   <si>
-    <t>9 798.29</t>
+    <t>10 510.27</t>
   </si>
   <si>
     <t>XS2529233814</t>
   </si>
   <si>
     <t>INTE 4.75 09-27</t>
   </si>
   <si>
-    <t>5 387.67</t>
+    <t>5 797.60</t>
   </si>
   <si>
     <t>XS2625196352</t>
   </si>
   <si>
     <t>INTE 4.875 05-30</t>
   </si>
   <si>
-    <t>1 402.40</t>
+    <t>2 804.79</t>
   </si>
   <si>
     <t>IE000GVLBXU6</t>
   </si>
   <si>
     <t>IREL GO 3.0 10-43</t>
   </si>
   <si>
-    <t>11 539.73</t>
+    <t>12 575.34</t>
   </si>
   <si>
     <t>XS1704789590</t>
   </si>
   <si>
     <t>IREN 1.5 10-27</t>
   </si>
   <si>
-    <t>2 670.41</t>
+    <t>2 916.37</t>
   </si>
   <si>
     <t>XS2752472436</t>
   </si>
   <si>
     <t>IREN 3.875 07-32</t>
   </si>
   <si>
-    <t>12 477.50</t>
+    <t>13 291.25</t>
   </si>
   <si>
     <t>IT0005596470</t>
   </si>
   <si>
     <t>ITAL BU 4.05 10-37</t>
   </si>
   <si>
-    <t>1 305.74</t>
+    <t>1 991.25</t>
   </si>
   <si>
     <t>XS3358396763</t>
   </si>
   <si>
     <t>JYSK BA 3.625 06-32</t>
   </si>
   <si>
     <t>BE0390246156</t>
   </si>
   <si>
     <t>KBC GRO 3.625 08-36</t>
   </si>
   <si>
-    <t>5 700.68</t>
+    <t>6 117.81</t>
   </si>
   <si>
     <t>BE0390124874</t>
   </si>
   <si>
     <t>KBC GRO 3.75 03-32</t>
   </si>
   <si>
-    <t>3 801.37</t>
+    <t>4 880.14</t>
   </si>
   <si>
     <t>XS2780025271</t>
   </si>
   <si>
     <t>KONI AH 3.375 03-31</t>
   </si>
   <si>
+    <t>1 026.37</t>
+  </si>
+  <si>
     <t>XS2596537972</t>
   </si>
   <si>
     <t>KONI AH 3.5 04-28</t>
   </si>
   <si>
     <t>XS3308614794</t>
   </si>
   <si>
     <t>KONI AH 3.625 03-34</t>
   </si>
   <si>
+    <t>1 092.47</t>
+  </si>
+  <si>
     <t>FR0013384567</t>
   </si>
   <si>
     <t>LA POST 1.45 11-28</t>
   </si>
   <si>
     <t>XS2089229806</t>
   </si>
   <si>
     <t>MERL PR 1.875 12-34</t>
   </si>
   <si>
-    <t>2 881.85</t>
+    <t>3 205.48</t>
   </si>
   <si>
     <t>XS3168718529</t>
   </si>
   <si>
     <t>MERL PR 3.5 09-33</t>
   </si>
   <si>
-    <t>7 997.26</t>
+    <t>8 601.37</t>
   </si>
   <si>
     <t>IT0005678955</t>
   </si>
   <si>
     <t>MONT PA 3.25 02-32</t>
   </si>
   <si>
-    <t>2 487.72</t>
+    <t>2 747.63</t>
   </si>
   <si>
     <t>XS2388449758</t>
   </si>
   <si>
     <t>NATL BA 0.5 09-28</t>
   </si>
   <si>
-    <t>1 787.67</t>
+    <t>1 931.51</t>
   </si>
   <si>
     <t>XS2528858033</t>
   </si>
   <si>
     <t>NATW GR 4.067 09-28</t>
   </si>
   <si>
-    <t>15 376.60</t>
+    <t>16 546.56</t>
   </si>
   <si>
     <t>NL0013552060</t>
   </si>
   <si>
     <t>NETH GO 0.5 01-40</t>
   </si>
   <si>
     <t>XS3232967318</t>
   </si>
   <si>
     <t>NORD BK 3.25 11-35</t>
   </si>
   <si>
-    <t>11 529.22</t>
+    <t>8 756.57</t>
   </si>
   <si>
     <t>XS3170346368</t>
   </si>
   <si>
     <t>NORD BK 3.5 09-35</t>
   </si>
   <si>
-    <t>15 246.58</t>
+    <t>10 969.86</t>
+  </si>
+  <si>
+    <t>XS3406830052</t>
+  </si>
+  <si>
+    <t>NORD BK 3.875 06-36</t>
   </si>
   <si>
     <t>XS2797546624</t>
   </si>
   <si>
     <t>PERM TS 4.25 07-30</t>
   </si>
   <si>
-    <t>5 055.75</t>
+    <t>5 373.63</t>
   </si>
   <si>
     <t>XS2021462440</t>
   </si>
   <si>
     <t>PROL IN 0.875 07-29</t>
   </si>
   <si>
-    <t>1 244.78</t>
+    <t>1 322.81</t>
   </si>
   <si>
     <t>XS2187529180</t>
   </si>
   <si>
     <t>PROL IN 1.625 06-32</t>
   </si>
   <si>
-    <t>4 450.27</t>
-[...1 lines deleted...]
-  <si>
     <t>XS1904690341</t>
   </si>
   <si>
     <t>PROL IN 2.375 11-30</t>
   </si>
   <si>
-    <t>5 993.78</t>
+    <t>6 601.85</t>
+  </si>
+  <si>
+    <t>FR00140193X6</t>
+  </si>
+  <si>
+    <t>RCI BAN 4.0 08-31</t>
   </si>
   <si>
     <t>XS2744299335</t>
   </si>
   <si>
     <t>RED ELE 3.0 01-34</t>
   </si>
   <si>
-    <t>3 526.03</t>
+    <t>4 043.84</t>
   </si>
   <si>
     <t>XS2838500218</t>
   </si>
   <si>
     <t>REDEIA 3.375 07-32</t>
   </si>
   <si>
-    <t>15 488.01</t>
+    <t>16 458.90</t>
   </si>
   <si>
     <t>XS3348120653</t>
   </si>
   <si>
     <t>REDEIA 4.375 PERP</t>
   </si>
   <si>
-    <t>1 546.23</t>
+    <t>2 301.37</t>
   </si>
   <si>
     <t>FR0014010DR1</t>
   </si>
   <si>
     <t>RENA 3.875 09-30</t>
   </si>
   <si>
-    <t>2 675.34</t>
+    <t>2 898.29</t>
   </si>
   <si>
     <t>FR0014007LP4</t>
   </si>
   <si>
     <t>RTE EDF 0.75 01-34</t>
   </si>
   <si>
-    <t>1 824.66</t>
+    <t>2 083.56</t>
   </si>
   <si>
     <t>XS3166372568</t>
   </si>
   <si>
     <t>SCOT HY 3.375 11-33</t>
   </si>
   <si>
-    <t>12 505.07</t>
+    <t>13 442.95</t>
   </si>
   <si>
     <t>FR001400U1Q3</t>
   </si>
   <si>
     <t>SG 3.625 11-30</t>
   </si>
   <si>
-    <t>18 591.78</t>
+    <t>20 468.84</t>
   </si>
   <si>
     <t>ES0000012J07</t>
   </si>
   <si>
     <t>SPAI GO 1.0 07-42</t>
   </si>
   <si>
-    <t>6 021.92</t>
+    <t>6 424.66</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE 3.5 03-32</t>
   </si>
   <si>
+    <t>1 017.21</t>
+  </si>
+  <si>
     <t>XS2675685700</t>
   </si>
   <si>
     <t>SSE 4.0 09-31</t>
   </si>
   <si>
-    <t>10 928.22</t>
+    <t>11 756.71</t>
   </si>
   <si>
     <t>XS2532312548</t>
   </si>
   <si>
     <t>STAT AS 2.875 09-29</t>
   </si>
   <si>
-    <t>5 085.21</t>
+    <t>5 482.19</t>
   </si>
   <si>
     <t>XS2723597923</t>
   </si>
   <si>
     <t>STAT AS 3.125 12-26</t>
   </si>
   <si>
-    <t>2 133.56</t>
+    <t>2 385.27</t>
   </si>
   <si>
     <t>XS2779793061</t>
   </si>
   <si>
     <t>STAT AS 3.75 03-39</t>
   </si>
   <si>
-    <t>1 055.14</t>
+    <t>1 335.62</t>
   </si>
   <si>
     <t>XS2768793676</t>
   </si>
   <si>
     <t>STAT SF 3.375 02-36</t>
   </si>
   <si>
-    <t>1 285.74</t>
+    <t>1 547.88</t>
   </si>
   <si>
     <t>XS2443749648</t>
   </si>
   <si>
     <t>TELI CO 2.75 06-83</t>
   </si>
   <si>
-    <t>7 775.34</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2477935345</t>
   </si>
   <si>
     <t>TENN HO 1.625 11-26</t>
   </si>
   <si>
-    <t>1 271.51</t>
-[...1 lines deleted...]
-  <si>
     <t>XS1241581096</t>
   </si>
   <si>
     <t>TENN HO 1.75 06-27</t>
   </si>
   <si>
     <t>XS2549543499</t>
   </si>
   <si>
     <t>TENN HO 4.5 10-34</t>
   </si>
   <si>
-    <t>3 590.14</t>
+    <t>3 926.71</t>
   </si>
   <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERN RE 3.0 07-31</t>
   </si>
   <si>
-    <t>14 556.16</t>
+    <t>15 505.48</t>
   </si>
   <si>
     <t>XS2655852726</t>
   </si>
   <si>
     <t>TERN RE 3.875 07-33</t>
   </si>
   <si>
-    <t>3 397.26</t>
+    <t>3 620.21</t>
   </si>
   <si>
     <t>XS2357205587</t>
   </si>
   <si>
     <t>TRAS EL 0.375 06-29</t>
   </si>
   <si>
     <t>XS2209023402</t>
   </si>
   <si>
     <t>TRAS EL 0.75 07-32</t>
   </si>
   <si>
-    <t>3 682.19</t>
+    <t>3 923.84</t>
   </si>
   <si>
     <t>XS2360310044</t>
   </si>
   <si>
     <t>UNIC 0.8 07-29</t>
   </si>
   <si>
-    <t>1 486.03</t>
+    <t>1 578.08</t>
   </si>
   <si>
     <t>XS2555420103</t>
   </si>
   <si>
     <t>UNIC 5.85 11-27</t>
   </si>
   <si>
-    <t>6 603.29</t>
+    <t>7 276.44</t>
   </si>
   <si>
     <t>XS2257961818</t>
   </si>
   <si>
     <t>UPM KYM 0.125 11-28</t>
   </si>
   <si>
     <t>XS2320453884</t>
   </si>
   <si>
     <t>UPM KYM 0.5 03-31</t>
   </si>
   <si>
     <t>XS2478685931</t>
   </si>
   <si>
     <t>UPM KYM 2.25 05-29</t>
   </si>
   <si>
-    <t>XS2009891479</t>
-[...7 lines deleted...]
-  <si>
     <t>XS2297882644</t>
   </si>
   <si>
     <t>VATT AB 0.125 02-29</t>
   </si>
   <si>
     <t>XS2821745374</t>
   </si>
   <si>
     <t>VERB AG 3.25 05-31</t>
   </si>
   <si>
+    <t>1 175.34</t>
+  </si>
+  <si>
     <t>DE000A3MQS72</t>
   </si>
   <si>
     <t>VONO SE 2.375 03-32</t>
   </si>
   <si>
-    <t>2 472.60</t>
+    <t>3 155.82</t>
   </si>
   <si>
     <t>DE000A30VQB2</t>
   </si>
   <si>
     <t>VONO SE 5.0 11-30</t>
   </si>
   <si>
-    <t>10 849.32</t>
+    <t>12 000.00</t>
   </si>
   <si>
     <t>OEU6 Comdty</t>
   </si>
   <si>
     <t>EURO BOBL 0926</t>
-  </si>
-[...4 lines deleted...]
-    <t>EURO SCHATZ 0926</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1800,8427 +1779,8327 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N8"/>
+  <dimension ref="A1:Z8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C8" sqref="C8"/>
+      <selection activeCell="B8" sqref="B8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>19746.0</v>
+      </c>
+      <c r="C2">
+        <v>1521.51</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>30043860.95</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>30043860.95</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...24 lines deleted...]
-    <row r="3" spans="1:14">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>32159.418</v>
+      </c>
+      <c r="C3">
+        <v>100.29</v>
+      </c>
+      <c r="D3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3">
+        <v>3225556.68</v>
+      </c>
+      <c r="F3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G3">
+        <v>3225556.68</v>
+      </c>
+      <c r="H3" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z3" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
-[...24 lines deleted...]
-    <row r="4" spans="1:14">
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="1">
+        <v>3031.519</v>
+      </c>
+      <c r="C4">
+        <v>5054.84</v>
+      </c>
+      <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4">
+        <v>15323864.32</v>
+      </c>
+      <c r="F4" t="s">
+        <v>8</v>
+      </c>
+      <c r="G4">
+        <v>15323864.32</v>
+      </c>
+      <c r="H4" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z4" t="s">
         <v>11</v>
       </c>
-      <c r="B4" t="s">
-[...24 lines deleted...]
-    <row r="5" spans="1:14">
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" s="1">
+        <v>8841.0</v>
+      </c>
+      <c r="C5">
+        <v>102.87</v>
+      </c>
+      <c r="D5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5">
+        <v>909479.86</v>
+      </c>
+      <c r="F5" t="s">
+        <v>8</v>
+      </c>
+      <c r="G5">
+        <v>909479.86</v>
+      </c>
+      <c r="H5" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z5" t="s">
         <v>13</v>
       </c>
-      <c r="B5" t="s">
-[...24 lines deleted...]
-    <row r="6" spans="1:14">
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B6" s="1">
+        <v>10.0</v>
+      </c>
+      <c r="C6">
+        <v>101.85</v>
+      </c>
+      <c r="D6" t="s">
+        <v>8</v>
+      </c>
+      <c r="E6">
+        <v>1018.56</v>
+      </c>
+      <c r="F6" t="s">
+        <v>8</v>
+      </c>
+      <c r="G6">
+        <v>1018.56</v>
+      </c>
+      <c r="H6" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z6" t="s">
         <v>15</v>
       </c>
-      <c r="B6" t="s">
-[...2 lines deleted...]
-      <c r="C6" s="1">
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>18</v>
+      </c>
+      <c r="B7" s="1">
+        <v>1.0</v>
+      </c>
+      <c r="C7">
+        <v>102.92</v>
+      </c>
+      <c r="D7" t="s">
+        <v>8</v>
+      </c>
+      <c r="E7">
+        <v>102.92</v>
+      </c>
+      <c r="F7" t="s">
+        <v>8</v>
+      </c>
+      <c r="G7">
+        <v>102.92</v>
+      </c>
+      <c r="H7" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>20</v>
+      </c>
+      <c r="B8" s="1">
         <v>10.0</v>
       </c>
-      <c r="D6">
-[...48 lines deleted...]
-      <c r="A8" t="s">
+      <c r="C8">
+        <v>102.07</v>
+      </c>
+      <c r="D8" t="s">
+        <v>8</v>
+      </c>
+      <c r="E8">
+        <v>1020.7</v>
+      </c>
+      <c r="F8" t="s">
+        <v>8</v>
+      </c>
+      <c r="G8">
+        <v>1020.7</v>
+      </c>
+      <c r="H8" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z8" t="s">
         <v>19</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P162"/>
+  <dimension ref="A1:Z160"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O162" sqref="O162"/>
+      <selection activeCell="N160" sqref="N160"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>22</v>
+      </c>
+      <c r="B1" t="s">
+        <v>23</v>
+      </c>
+      <c r="C1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>26</v>
+      </c>
+      <c r="G1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I1" t="s">
+        <v>29</v>
+      </c>
+      <c r="J1" t="s">
+        <v>30</v>
+      </c>
+      <c r="K1" t="s">
+        <v>31</v>
+      </c>
+      <c r="L1" t="s">
+        <v>32</v>
+      </c>
+      <c r="M1" t="s">
+        <v>33</v>
+      </c>
+      <c r="N1" t="s">
+        <v>34</v>
+      </c>
+      <c r="O1" t="s">
+        <v>35</v>
+      </c>
+      <c r="Z1" t="s">
         <v>21</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>37</v>
+      </c>
+      <c r="B2" s="1">
+        <v>1923.0</v>
+      </c>
+      <c r="C2" s="1">
+        <v>1077.59</v>
+      </c>
+      <c r="D2" s="1">
+        <v>1075.87413937</v>
+      </c>
+      <c r="E2" t="s">
+        <v>8</v>
+      </c>
+      <c r="F2">
+        <v>1.0</v>
+      </c>
+      <c r="G2" s="1">
+        <v>2068905.97</v>
+      </c>
+      <c r="H2" s="1">
+        <v>3299.6</v>
+      </c>
+      <c r="I2" s="1">
+        <v>0.15948525683842</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
+      </c>
+      <c r="K2">
+        <v>0.0</v>
+      </c>
+      <c r="L2" s="1">
+        <v>2072205.57</v>
+      </c>
+      <c r="M2" s="1">
+        <v>2072205.57</v>
+      </c>
+      <c r="N2" s="1">
+        <v>4.19</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
         <v>36</v>
       </c>
-      <c r="B2" t="s">
-[...45 lines deleted...]
-    <row r="3" spans="1:16">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>39</v>
+      </c>
+      <c r="B3" s="1">
+        <v>254000.0</v>
+      </c>
+      <c r="C3" s="1">
+        <v>98.99953743</v>
+      </c>
+      <c r="D3" s="1">
+        <v>99.533614</v>
+      </c>
+      <c r="E3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F3">
+        <v>1.0</v>
+      </c>
+      <c r="G3" s="1">
+        <v>252815.38</v>
+      </c>
+      <c r="H3" s="1">
+        <v>-519.75</v>
+      </c>
+      <c r="I3" s="1">
+        <v>-0.20558480263345</v>
+      </c>
+      <c r="J3">
+        <v>0.0</v>
+      </c>
+      <c r="K3">
+        <v>836.81</v>
+      </c>
+      <c r="L3" s="1">
+        <v>251458.82</v>
+      </c>
+      <c r="M3" s="1">
+        <v>252295.63</v>
+      </c>
+      <c r="N3" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
         <v>38</v>
       </c>
-      <c r="B3" t="s">
-[...45 lines deleted...]
-    <row r="4" spans="1:16">
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>41</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4" s="1">
+        <v>164000.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>99.39998243</v>
+      </c>
+      <c r="D4" s="1">
+        <v>99.08</v>
+      </c>
+      <c r="E4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F4">
+        <v>1.0</v>
+      </c>
+      <c r="G4" s="1">
+        <v>162491.2</v>
+      </c>
+      <c r="H4" s="1">
+        <v>2984.21</v>
+      </c>
+      <c r="I4" s="1">
+        <v>1.8365363785854</v>
+      </c>
+      <c r="J4">
+        <v>0.0</v>
+      </c>
+      <c r="K4" t="s">
         <v>42</v>
       </c>
-      <c r="C4" s="1">
-[...27 lines deleted...]
-        <v>361.86</v>
+      <c r="L4" s="1">
+        <v>163015.97</v>
       </c>
       <c r="M4" s="1">
-        <v>249379.41</v>
+        <v>165475.41</v>
       </c>
       <c r="N4" s="1">
-        <v>249741.27</v>
-[...8 lines deleted...]
-    <row r="5" spans="1:16">
+        <v>0.33</v>
+      </c>
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
+        <v>44</v>
+      </c>
+      <c r="B5" s="1">
+        <v>130000.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>105.08443984</v>
+      </c>
+      <c r="D5" s="1">
+        <v>110.550762</v>
+      </c>
+      <c r="E5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5">
+        <v>1.0</v>
+      </c>
+      <c r="G5" s="1">
+        <v>143715.99</v>
+      </c>
+      <c r="H5" s="1">
+        <v>-4815.64</v>
+      </c>
+      <c r="I5" s="1">
+        <v>-3.3508032056837</v>
+      </c>
+      <c r="J5">
+        <v>0.0</v>
+      </c>
+      <c r="K5" t="s">
+        <v>45</v>
+      </c>
+      <c r="L5" s="1">
+        <v>136609.77</v>
+      </c>
+      <c r="M5" s="1">
+        <v>138900.35</v>
+      </c>
+      <c r="N5" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
         <v>43</v>
       </c>
-      <c r="B5" t="s">
-[...45 lines deleted...]
-    <row r="6" spans="1:16">
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
+        <v>47</v>
+      </c>
+      <c r="B6" s="1">
+        <v>130000.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>104.5965978</v>
+      </c>
+      <c r="D6" s="1">
+        <v>108.857546</v>
+      </c>
+      <c r="E6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F6">
+        <v>1.0</v>
+      </c>
+      <c r="G6" s="1">
+        <v>141514.81</v>
+      </c>
+      <c r="H6" s="1">
+        <v>-987.45</v>
+      </c>
+      <c r="I6" s="1">
+        <v>-0.69777149119587</v>
+      </c>
+      <c r="J6">
+        <v>0.0</v>
+      </c>
+      <c r="K6" t="s">
+        <v>48</v>
+      </c>
+      <c r="L6" s="1">
+        <v>135975.58</v>
+      </c>
+      <c r="M6" s="1">
+        <v>140527.36</v>
+      </c>
+      <c r="N6" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
         <v>46</v>
       </c>
-      <c r="B6" t="s">
-[...38 lines deleted...]
-      <c r="O6" s="1">
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>50</v>
+      </c>
+      <c r="B7" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>97.77585694</v>
+      </c>
+      <c r="D7" s="1">
+        <v>99.430044</v>
+      </c>
+      <c r="E7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7">
+        <v>1.0</v>
+      </c>
+      <c r="G7" s="1">
+        <v>497150.22</v>
+      </c>
+      <c r="H7" s="1">
+        <v>-7079.15</v>
+      </c>
+      <c r="I7" s="1">
+        <v>-1.4239458648937</v>
+      </c>
+      <c r="J7">
+        <v>0.0</v>
+      </c>
+      <c r="K7" t="s">
+        <v>51</v>
+      </c>
+      <c r="L7" s="1">
+        <v>488879.29</v>
+      </c>
+      <c r="M7" s="1">
+        <v>490071.07</v>
+      </c>
+      <c r="N7" s="1">
+        <v>0.99</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>53</v>
+      </c>
+      <c r="B8" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C8" s="1">
+        <v>98.52629856</v>
+      </c>
+      <c r="D8" s="1">
+        <v>99.503</v>
+      </c>
+      <c r="E8" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8">
+        <v>1.0</v>
+      </c>
+      <c r="G8" s="1">
+        <v>298509.0</v>
+      </c>
+      <c r="H8" s="1">
+        <v>3998.66</v>
+      </c>
+      <c r="I8" s="1">
+        <v>1.3395442013474</v>
+      </c>
+      <c r="J8">
+        <v>0.0</v>
+      </c>
+      <c r="K8" t="s">
+        <v>54</v>
+      </c>
+      <c r="L8" s="1">
+        <v>295578.89</v>
+      </c>
+      <c r="M8" s="1">
+        <v>302507.66</v>
+      </c>
+      <c r="N8" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" t="s">
+        <v>56</v>
+      </c>
+      <c r="B9" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C9" s="1">
+        <v>103.5680901</v>
+      </c>
+      <c r="D9" s="1">
+        <v>108.76173</v>
+      </c>
+      <c r="E9" t="s">
+        <v>8</v>
+      </c>
+      <c r="F9">
+        <v>1.0</v>
+      </c>
+      <c r="G9" s="1">
+        <v>108761.73</v>
+      </c>
+      <c r="H9" s="1">
+        <v>-3691.59</v>
+      </c>
+      <c r="I9" s="1">
+        <v>-3.3941994118703</v>
+      </c>
+      <c r="J9">
+        <v>0.0</v>
+      </c>
+      <c r="K9" t="s">
+        <v>57</v>
+      </c>
+      <c r="L9" s="1">
+        <v>103568.09</v>
+      </c>
+      <c r="M9" s="1">
+        <v>105070.14</v>
+      </c>
+      <c r="N9" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" t="s">
+        <v>59</v>
+      </c>
+      <c r="B10" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>99.05892269</v>
+      </c>
+      <c r="D10" s="1">
+        <v>99.684</v>
+      </c>
+      <c r="E10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10">
+        <v>1.0</v>
+      </c>
+      <c r="G10" s="1">
+        <v>99684.0</v>
+      </c>
+      <c r="H10" s="1">
+        <v>-248.36</v>
+      </c>
+      <c r="I10" s="1">
+        <v>-0.24914730548533</v>
+      </c>
+      <c r="J10">
+        <v>0.0</v>
+      </c>
+      <c r="K10">
+        <v>376.71</v>
+      </c>
+      <c r="L10" s="1">
+        <v>99058.93</v>
+      </c>
+      <c r="M10" s="1">
+        <v>99435.64</v>
+      </c>
+      <c r="N10" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>61</v>
+      </c>
+      <c r="B11" s="1">
+        <v>1467000.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>99.068101</v>
+      </c>
+      <c r="D11" s="1">
+        <v>99.556461</v>
+      </c>
+      <c r="E11" t="s">
+        <v>8</v>
+      </c>
+      <c r="F11">
+        <v>1.0</v>
+      </c>
+      <c r="G11" s="1">
+        <v>1460493.28</v>
+      </c>
+      <c r="H11" s="1">
+        <v>24486.79</v>
+      </c>
+      <c r="I11" s="1">
+        <v>1.6766109324378</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11" t="s">
+        <v>62</v>
+      </c>
+      <c r="L11" s="1">
+        <v>1453329.04</v>
+      </c>
+      <c r="M11" s="1">
+        <v>1484980.07</v>
+      </c>
+      <c r="N11" s="1">
+        <v>3.0</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>64</v>
+      </c>
+      <c r="B12" s="1">
+        <v>240000.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>98.44123402</v>
+      </c>
+      <c r="D12" s="1">
+        <v>99.791763</v>
+      </c>
+      <c r="E12" t="s">
+        <v>8</v>
+      </c>
+      <c r="F12">
+        <v>1.0</v>
+      </c>
+      <c r="G12" s="1">
+        <v>239500.23</v>
+      </c>
+      <c r="H12" s="1">
+        <v>1751.88</v>
+      </c>
+      <c r="I12" s="1">
+        <v>0.73147320150799</v>
+      </c>
+      <c r="J12">
+        <v>0.0</v>
+      </c>
+      <c r="K12" t="s">
+        <v>65</v>
+      </c>
+      <c r="L12" s="1">
+        <v>236258.96</v>
+      </c>
+      <c r="M12" s="1">
+        <v>241252.11</v>
+      </c>
+      <c r="N12" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>67</v>
+      </c>
+      <c r="B13" s="1">
+        <v>334000.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>100.66894885</v>
+      </c>
+      <c r="D13" s="1">
+        <v>99.58</v>
+      </c>
+      <c r="E13" t="s">
+        <v>8</v>
+      </c>
+      <c r="F13">
+        <v>1.0</v>
+      </c>
+      <c r="G13" s="1">
+        <v>332597.2</v>
+      </c>
+      <c r="H13" s="1">
+        <v>5524.42</v>
+      </c>
+      <c r="I13" s="1">
+        <v>1.6609941394576</v>
+      </c>
+      <c r="J13">
+        <v>0.0</v>
+      </c>
+      <c r="K13" t="s">
+        <v>68</v>
+      </c>
+      <c r="L13" s="1">
+        <v>336234.29</v>
+      </c>
+      <c r="M13" s="1">
+        <v>338121.62</v>
+      </c>
+      <c r="N13" s="1">
+        <v>0.68</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" t="s">
+        <v>70</v>
+      </c>
+      <c r="B14" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>99.28407902</v>
+      </c>
+      <c r="D14" s="1">
+        <v>95.89134</v>
+      </c>
+      <c r="E14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F14">
+        <v>1.0</v>
+      </c>
+      <c r="G14" s="1">
+        <v>95891.34</v>
+      </c>
+      <c r="H14" s="1">
+        <v>3481.44</v>
+      </c>
+      <c r="I14" s="1">
+        <v>3.6306093960101</v>
+      </c>
+      <c r="J14">
+        <v>0.0</v>
+      </c>
+      <c r="K14">
+        <v>88.7</v>
+      </c>
+      <c r="L14" s="1">
+        <v>99284.08</v>
+      </c>
+      <c r="M14" s="1">
+        <v>99372.78</v>
+      </c>
+      <c r="N14" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>72</v>
+      </c>
+      <c r="B15" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C15" s="1">
+        <v>98.5946664</v>
+      </c>
+      <c r="D15" s="1">
+        <v>98.691</v>
+      </c>
+      <c r="E15" t="s">
+        <v>8</v>
+      </c>
+      <c r="F15">
+        <v>1.0</v>
+      </c>
+      <c r="G15" s="1">
+        <v>296073.0</v>
+      </c>
+      <c r="H15" s="1">
+        <v>8168.53</v>
+      </c>
+      <c r="I15" s="1">
+        <v>2.7589580947942</v>
+      </c>
+      <c r="J15">
+        <v>0.0</v>
+      </c>
+      <c r="K15" t="s">
+        <v>73</v>
+      </c>
+      <c r="L15" s="1">
+        <v>295784.0</v>
+      </c>
+      <c r="M15" s="1">
+        <v>304241.53</v>
+      </c>
+      <c r="N15" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>75</v>
+      </c>
+      <c r="B16" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>98.23695551</v>
+      </c>
+      <c r="D16" s="1">
+        <v>99.830165</v>
+      </c>
+      <c r="E16" t="s">
+        <v>8</v>
+      </c>
+      <c r="F16">
+        <v>1.0</v>
+      </c>
+      <c r="G16" s="1">
+        <v>199660.33</v>
+      </c>
+      <c r="H16" s="1">
+        <v>1362.9</v>
+      </c>
+      <c r="I16" s="1">
+        <v>0.68260930952082</v>
+      </c>
+      <c r="J16">
+        <v>0.0</v>
+      </c>
+      <c r="K16" t="s">
+        <v>76</v>
+      </c>
+      <c r="L16" s="1">
+        <v>196473.91</v>
+      </c>
+      <c r="M16" s="1">
+        <v>201023.23</v>
+      </c>
+      <c r="N16" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>78</v>
+      </c>
+      <c r="B17" s="1">
+        <v>470000.0</v>
+      </c>
+      <c r="C17" s="1">
+        <v>101.29460995</v>
+      </c>
+      <c r="D17" s="1">
+        <v>102.934987</v>
+      </c>
+      <c r="E17" t="s">
+        <v>8</v>
+      </c>
+      <c r="F17">
+        <v>1.0</v>
+      </c>
+      <c r="G17" s="1">
+        <v>483794.44</v>
+      </c>
+      <c r="H17" s="1">
+        <v>1625.84</v>
+      </c>
+      <c r="I17" s="1">
+        <v>0.33606008370001</v>
+      </c>
+      <c r="J17">
+        <v>0.0</v>
+      </c>
+      <c r="K17" t="s">
+        <v>79</v>
+      </c>
+      <c r="L17" s="1">
+        <v>476084.66</v>
+      </c>
+      <c r="M17" s="1">
+        <v>485420.28</v>
+      </c>
+      <c r="N17" s="1">
+        <v>0.98</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>81</v>
+      </c>
+      <c r="B18" s="1">
+        <v>135000.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>100.5794842</v>
+      </c>
+      <c r="D18" s="1">
+        <v>104.823259</v>
+      </c>
+      <c r="E18" t="s">
+        <v>8</v>
+      </c>
+      <c r="F18">
+        <v>1.0</v>
+      </c>
+      <c r="G18" s="1">
+        <v>141511.4</v>
+      </c>
+      <c r="H18" s="1">
+        <v>-3757.02</v>
+      </c>
+      <c r="I18" s="1">
+        <v>-2.6549239142571</v>
+      </c>
+      <c r="J18">
+        <v>0.0</v>
+      </c>
+      <c r="K18" t="s">
+        <v>82</v>
+      </c>
+      <c r="L18" s="1">
+        <v>135782.3</v>
+      </c>
+      <c r="M18" s="1">
+        <v>137754.38</v>
+      </c>
+      <c r="N18" s="1">
         <v>0.28</v>
       </c>
-      <c r="P6">
-[...60 lines deleted...]
-      <c r="C8" s="1">
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>84</v>
+      </c>
+      <c r="B19" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>100.39977827</v>
+      </c>
+      <c r="D19" s="1">
+        <v>104.07483</v>
+      </c>
+      <c r="E19" t="s">
+        <v>8</v>
+      </c>
+      <c r="F19">
+        <v>1.0</v>
+      </c>
+      <c r="G19" s="1">
+        <v>104074.83</v>
+      </c>
+      <c r="H19" s="1">
+        <v>-2061.9</v>
+      </c>
+      <c r="I19" s="1">
+        <v>-1.9811706634544</v>
+      </c>
+      <c r="J19">
+        <v>0.0</v>
+      </c>
+      <c r="K19" t="s">
+        <v>85</v>
+      </c>
+      <c r="L19" s="1">
+        <v>100399.77</v>
+      </c>
+      <c r="M19" s="1">
+        <v>102012.93</v>
+      </c>
+      <c r="N19" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>87</v>
+      </c>
+      <c r="B20" s="1">
+        <v>1020000.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>90.01331802</v>
+      </c>
+      <c r="D20" s="1">
+        <v>89.242955</v>
+      </c>
+      <c r="E20" t="s">
+        <v>8</v>
+      </c>
+      <c r="F20">
+        <v>1.0</v>
+      </c>
+      <c r="G20" s="1">
+        <v>910278.14</v>
+      </c>
+      <c r="H20" s="1">
+        <v>18078.66</v>
+      </c>
+      <c r="I20" s="1">
+        <v>1.9860588984374</v>
+      </c>
+      <c r="J20">
+        <v>0.0</v>
+      </c>
+      <c r="K20" t="s">
+        <v>88</v>
+      </c>
+      <c r="L20" s="1">
+        <v>918135.84</v>
+      </c>
+      <c r="M20" s="1">
+        <v>928356.8</v>
+      </c>
+      <c r="N20" s="1">
+        <v>1.88</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" t="s">
+        <v>90</v>
+      </c>
+      <c r="B21" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>99.03224332</v>
+      </c>
+      <c r="D21" s="1">
+        <v>99.783035</v>
+      </c>
+      <c r="E21" t="s">
+        <v>8</v>
+      </c>
+      <c r="F21">
+        <v>1.0</v>
+      </c>
+      <c r="G21" s="1">
+        <v>199566.07</v>
+      </c>
+      <c r="H21" s="1">
+        <v>-301.58</v>
+      </c>
+      <c r="I21" s="1">
+        <v>-0.15111787289292</v>
+      </c>
+      <c r="J21">
+        <v>0.0</v>
+      </c>
+      <c r="K21" t="s">
+        <v>91</v>
+      </c>
+      <c r="L21" s="1">
+        <v>198064.49</v>
+      </c>
+      <c r="M21" s="1">
+        <v>199264.49</v>
+      </c>
+      <c r="N21" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" t="s">
+        <v>93</v>
+      </c>
+      <c r="B22" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>100.65240067</v>
+      </c>
+      <c r="D22" s="1">
+        <v>99.762</v>
+      </c>
+      <c r="E22" t="s">
+        <v>8</v>
+      </c>
+      <c r="F22">
+        <v>1.0</v>
+      </c>
+      <c r="G22" s="1">
+        <v>99762.0</v>
+      </c>
+      <c r="H22" s="1">
+        <v>1583.89</v>
+      </c>
+      <c r="I22" s="1">
+        <v>1.5876686513903</v>
+      </c>
+      <c r="J22">
+        <v>0.0</v>
+      </c>
+      <c r="K22">
+        <v>693.49</v>
+      </c>
+      <c r="L22" s="1">
+        <v>100652.4</v>
+      </c>
+      <c r="M22" s="1">
+        <v>101345.89</v>
+      </c>
+      <c r="N22" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" t="s">
+        <v>95</v>
+      </c>
+      <c r="B23" s="1">
+        <v>160000.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>98.85465142</v>
+      </c>
+      <c r="D23" s="1">
+        <v>99.799</v>
+      </c>
+      <c r="E23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F23">
+        <v>1.0</v>
+      </c>
+      <c r="G23" s="1">
+        <v>159678.4</v>
+      </c>
+      <c r="H23" s="1">
+        <v>1913.7</v>
+      </c>
+      <c r="I23" s="1">
+        <v>1.1984714275694</v>
+      </c>
+      <c r="J23">
+        <v>0.0</v>
+      </c>
+      <c r="K23" t="s">
+        <v>96</v>
+      </c>
+      <c r="L23" s="1">
+        <v>158167.44</v>
+      </c>
+      <c r="M23" s="1">
+        <v>161592.1</v>
+      </c>
+      <c r="N23" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" t="s">
+        <v>98</v>
+      </c>
+      <c r="B24" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>100.77411586</v>
+      </c>
+      <c r="D24" s="1">
+        <v>99.491</v>
+      </c>
+      <c r="E24" t="s">
+        <v>8</v>
+      </c>
+      <c r="F24">
+        <v>1.0</v>
+      </c>
+      <c r="G24" s="1">
+        <v>596946.0</v>
+      </c>
+      <c r="H24" s="1">
+        <v>9301.43</v>
+      </c>
+      <c r="I24" s="1">
+        <v>1.558169415659</v>
+      </c>
+      <c r="J24">
+        <v>0.0</v>
+      </c>
+      <c r="K24" t="s">
+        <v>99</v>
+      </c>
+      <c r="L24" s="1">
+        <v>604644.69</v>
+      </c>
+      <c r="M24" s="1">
+        <v>606247.43</v>
+      </c>
+      <c r="N24" s="1">
+        <v>1.22</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" t="s">
+        <v>101</v>
+      </c>
+      <c r="B25" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>95.28025238</v>
+      </c>
+      <c r="D25" s="1">
+        <v>96.246745</v>
+      </c>
+      <c r="E25" t="s">
+        <v>8</v>
+      </c>
+      <c r="F25">
+        <v>1.0</v>
+      </c>
+      <c r="G25" s="1">
+        <v>192493.49</v>
+      </c>
+      <c r="H25" s="1">
+        <v>-1912.44</v>
+      </c>
+      <c r="I25" s="1">
+        <v>-0.99350892334073</v>
+      </c>
+      <c r="J25">
+        <v>0.0</v>
+      </c>
+      <c r="K25">
+        <v>20.55</v>
+      </c>
+      <c r="L25" s="1">
+        <v>190560.5</v>
+      </c>
+      <c r="M25" s="1">
+        <v>190581.05</v>
+      </c>
+      <c r="N25" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" t="s">
+        <v>103</v>
+      </c>
+      <c r="B26" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>98.44675515</v>
+      </c>
+      <c r="D26" s="1">
+        <v>96.98237</v>
+      </c>
+      <c r="E26" t="s">
+        <v>8</v>
+      </c>
+      <c r="F26">
+        <v>1.0</v>
+      </c>
+      <c r="G26" s="1">
+        <v>96982.37</v>
+      </c>
+      <c r="H26" s="1">
+        <v>1485.96</v>
+      </c>
+      <c r="I26" s="1">
+        <v>1.5321960063463</v>
+      </c>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
+        <v>21.58</v>
+      </c>
+      <c r="L26" s="1">
+        <v>98446.75</v>
+      </c>
+      <c r="M26" s="1">
+        <v>98468.33</v>
+      </c>
+      <c r="N26" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" t="s">
+        <v>105</v>
+      </c>
+      <c r="B27" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C27" s="1">
+        <v>99.45170883</v>
+      </c>
+      <c r="D27" s="1">
+        <v>96.18004</v>
+      </c>
+      <c r="E27" t="s">
+        <v>8</v>
+      </c>
+      <c r="F27">
+        <v>1.0</v>
+      </c>
+      <c r="G27" s="1">
+        <v>288540.12</v>
+      </c>
+      <c r="H27" s="1">
+        <v>10478.29</v>
+      </c>
+      <c r="I27" s="1">
+        <v>3.63148459216</v>
+      </c>
+      <c r="J27">
+        <v>0.0</v>
+      </c>
+      <c r="K27">
+        <v>663.29</v>
+      </c>
+      <c r="L27" s="1">
+        <v>298355.12</v>
+      </c>
+      <c r="M27" s="1">
+        <v>299018.41</v>
+      </c>
+      <c r="N27" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" t="s">
+        <v>107</v>
+      </c>
+      <c r="B28" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>99.81391672</v>
+      </c>
+      <c r="D28" s="1">
+        <v>99.427</v>
+      </c>
+      <c r="E28" t="s">
+        <v>8</v>
+      </c>
+      <c r="F28">
+        <v>1.0</v>
+      </c>
+      <c r="G28" s="1">
+        <v>596562.0</v>
+      </c>
+      <c r="H28" s="1">
+        <v>4047.53</v>
+      </c>
+      <c r="I28" s="1">
+        <v>0.67847600081802</v>
+      </c>
+      <c r="J28">
+        <v>0.0</v>
+      </c>
+      <c r="K28" t="s">
+        <v>108</v>
+      </c>
+      <c r="L28" s="1">
+        <v>598883.5</v>
+      </c>
+      <c r="M28" s="1">
+        <v>600609.53</v>
+      </c>
+      <c r="N28" s="1">
+        <v>1.21</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" t="s">
+        <v>110</v>
+      </c>
+      <c r="B29" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C29" s="1">
+        <v>101.37244205</v>
+      </c>
+      <c r="D29" s="1">
+        <v>104.945653</v>
+      </c>
+      <c r="E29" t="s">
+        <v>8</v>
+      </c>
+      <c r="F29">
+        <v>1.0</v>
+      </c>
+      <c r="G29" s="1">
+        <v>314836.96</v>
+      </c>
+      <c r="H29" s="1">
+        <v>-8590.87</v>
+      </c>
+      <c r="I29" s="1">
+        <v>-2.7286726437709</v>
+      </c>
+      <c r="J29">
+        <v>0.0</v>
+      </c>
+      <c r="K29" t="s">
+        <v>111</v>
+      </c>
+      <c r="L29" s="1">
+        <v>304117.32</v>
+      </c>
+      <c r="M29" s="1">
+        <v>306246.09</v>
+      </c>
+      <c r="N29" s="1">
+        <v>0.62</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" t="s">
+        <v>113</v>
+      </c>
+      <c r="B30" s="1">
+        <v>413000.0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>101.04461872</v>
+      </c>
+      <c r="D30" s="1">
+        <v>99.757</v>
+      </c>
+      <c r="E30" t="s">
+        <v>8</v>
+      </c>
+      <c r="F30">
+        <v>1.0</v>
+      </c>
+      <c r="G30" s="1">
+        <v>411996.41</v>
+      </c>
+      <c r="H30" s="1">
+        <v>9337.54</v>
+      </c>
+      <c r="I30" s="1">
+        <v>2.2664129524818</v>
+      </c>
+      <c r="J30">
+        <v>0.0</v>
+      </c>
+      <c r="K30" t="s">
+        <v>114</v>
+      </c>
+      <c r="L30" s="1">
+        <v>417314.27</v>
+      </c>
+      <c r="M30" s="1">
+        <v>421333.95</v>
+      </c>
+      <c r="N30" s="1">
+        <v>0.85</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" t="s">
+        <v>116</v>
+      </c>
+      <c r="B31" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>96.64979463</v>
+      </c>
+      <c r="D31" s="1">
+        <v>92.84792</v>
+      </c>
+      <c r="E31" t="s">
+        <v>8</v>
+      </c>
+      <c r="F31">
+        <v>1.0</v>
+      </c>
+      <c r="G31" s="1">
+        <v>92847.92</v>
+      </c>
+      <c r="H31" s="1">
+        <v>3874.48</v>
+      </c>
+      <c r="I31" s="1">
+        <v>4.1729313914625</v>
+      </c>
+      <c r="J31">
+        <v>0.0</v>
+      </c>
+      <c r="K31">
+        <v>72.6</v>
+      </c>
+      <c r="L31" s="1">
+        <v>96649.8</v>
+      </c>
+      <c r="M31" s="1">
+        <v>96722.4</v>
+      </c>
+      <c r="N31" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="A32" t="s">
+        <v>118</v>
+      </c>
+      <c r="B32" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C32" s="1">
+        <v>94.95464448</v>
+      </c>
+      <c r="D32" s="1">
+        <v>91.485975</v>
+      </c>
+      <c r="E32" t="s">
+        <v>8</v>
+      </c>
+      <c r="F32">
+        <v>1.0</v>
+      </c>
+      <c r="G32" s="1">
+        <v>182971.95</v>
+      </c>
+      <c r="H32" s="1">
+        <v>6938.71</v>
+      </c>
+      <c r="I32" s="1">
+        <v>3.7922260761827</v>
+      </c>
+      <c r="J32">
+        <v>0.0</v>
+      </c>
+      <c r="K32">
+        <v>1.37</v>
+      </c>
+      <c r="L32" s="1">
+        <v>189909.29</v>
+      </c>
+      <c r="M32" s="1">
+        <v>189910.66</v>
+      </c>
+      <c r="N32" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
+      <c r="A33" t="s">
+        <v>120</v>
+      </c>
+      <c r="B33" s="1">
         <v>500000.0</v>
       </c>
-      <c r="D8" s="1">
-[...46 lines deleted...]
-      <c r="C9" s="1">
+      <c r="C33" s="1">
+        <v>100.79944183</v>
+      </c>
+      <c r="D33" s="1">
+        <v>103.290392</v>
+      </c>
+      <c r="E33" t="s">
+        <v>8</v>
+      </c>
+      <c r="F33">
+        <v>1.0</v>
+      </c>
+      <c r="G33" s="1">
+        <v>516451.96</v>
+      </c>
+      <c r="H33" s="1">
+        <v>-10249.27</v>
+      </c>
+      <c r="I33" s="1">
+        <v>-1.9845543813988</v>
+      </c>
+      <c r="J33">
+        <v>0.0</v>
+      </c>
+      <c r="K33" t="s">
+        <v>121</v>
+      </c>
+      <c r="L33" s="1">
+        <v>503997.21</v>
+      </c>
+      <c r="M33" s="1">
+        <v>506202.69</v>
+      </c>
+      <c r="N33" s="1">
+        <v>1.02</v>
+      </c>
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26">
+      <c r="A34" t="s">
+        <v>123</v>
+      </c>
+      <c r="B34" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C34" s="1">
+        <v>99.23856856</v>
+      </c>
+      <c r="D34" s="1">
+        <v>99.867094</v>
+      </c>
+      <c r="E34" t="s">
+        <v>8</v>
+      </c>
+      <c r="F34">
+        <v>1.0</v>
+      </c>
+      <c r="G34" s="1">
+        <v>998670.94</v>
+      </c>
+      <c r="H34" s="1">
+        <v>21546.94</v>
+      </c>
+      <c r="I34" s="1">
+        <v>2.1575615287254</v>
+      </c>
+      <c r="J34">
+        <v>0.0</v>
+      </c>
+      <c r="K34" t="s">
+        <v>124</v>
+      </c>
+      <c r="L34" s="1">
+        <v>992385.69</v>
+      </c>
+      <c r="M34" s="1">
+        <v>1020217.88</v>
+      </c>
+      <c r="N34" s="1">
+        <v>2.06</v>
+      </c>
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26">
+      <c r="A35" t="s">
+        <v>126</v>
+      </c>
+      <c r="B35" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C35" s="1">
+        <v>97.84599471</v>
+      </c>
+      <c r="D35" s="1">
+        <v>96.0814</v>
+      </c>
+      <c r="E35" t="s">
+        <v>8</v>
+      </c>
+      <c r="F35">
+        <v>1.0</v>
+      </c>
+      <c r="G35" s="1">
+        <v>96081.4</v>
+      </c>
+      <c r="H35" s="1">
+        <v>1787.2</v>
+      </c>
+      <c r="I35" s="1">
+        <v>1.8600894658071</v>
+      </c>
+      <c r="J35">
+        <v>0.0</v>
+      </c>
+      <c r="K35">
+        <v>22.6</v>
+      </c>
+      <c r="L35" s="1">
+        <v>97846.0</v>
+      </c>
+      <c r="M35" s="1">
+        <v>97868.6</v>
+      </c>
+      <c r="N35" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
+      <c r="A36" t="s">
+        <v>128</v>
+      </c>
+      <c r="B36" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C36" s="1">
+        <v>101.76563802</v>
+      </c>
+      <c r="D36" s="1">
+        <v>105.371746</v>
+      </c>
+      <c r="E36" t="s">
+        <v>8</v>
+      </c>
+      <c r="F36">
+        <v>1.0</v>
+      </c>
+      <c r="G36" s="1">
+        <v>526858.73</v>
+      </c>
+      <c r="H36" s="1">
+        <v>-17087.05</v>
+      </c>
+      <c r="I36" s="1">
+        <v>-3.2431938633721</v>
+      </c>
+      <c r="J36">
+        <v>0.0</v>
+      </c>
+      <c r="K36">
+        <v>943.49</v>
+      </c>
+      <c r="L36" s="1">
+        <v>508828.19</v>
+      </c>
+      <c r="M36" s="1">
+        <v>509771.68</v>
+      </c>
+      <c r="N36" s="1">
+        <v>1.03</v>
+      </c>
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26">
+      <c r="A37" t="s">
+        <v>130</v>
+      </c>
+      <c r="B37" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C37" s="1">
+        <v>101.66234426</v>
+      </c>
+      <c r="D37" s="1">
+        <v>105.72405</v>
+      </c>
+      <c r="E37" t="s">
+        <v>8</v>
+      </c>
+      <c r="F37">
+        <v>1.0</v>
+      </c>
+      <c r="G37" s="1">
+        <v>105724.05</v>
+      </c>
+      <c r="H37" s="1">
+        <v>-3870.61</v>
+      </c>
+      <c r="I37" s="1">
+        <v>-3.6610496854784</v>
+      </c>
+      <c r="J37">
+        <v>0.0</v>
+      </c>
+      <c r="K37">
+        <v>191.1</v>
+      </c>
+      <c r="L37" s="1">
+        <v>101662.34</v>
+      </c>
+      <c r="M37" s="1">
+        <v>101853.44</v>
+      </c>
+      <c r="N37" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26">
+      <c r="A38" t="s">
+        <v>132</v>
+      </c>
+      <c r="B38" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C38" s="1">
+        <v>102.17251267</v>
+      </c>
+      <c r="D38" s="1">
+        <v>102.534722</v>
+      </c>
+      <c r="E38" t="s">
+        <v>8</v>
+      </c>
+      <c r="F38">
+        <v>1.0</v>
+      </c>
+      <c r="G38" s="1">
+        <v>512673.61</v>
+      </c>
+      <c r="H38" s="1">
+        <v>-791.7</v>
+      </c>
+      <c r="I38" s="1">
+        <v>-0.1544257368738</v>
+      </c>
+      <c r="J38">
+        <v>0.0</v>
+      </c>
+      <c r="K38" t="s">
+        <v>133</v>
+      </c>
+      <c r="L38" s="1">
+        <v>510862.57</v>
+      </c>
+      <c r="M38" s="1">
+        <v>511881.91</v>
+      </c>
+      <c r="N38" s="1">
+        <v>1.03</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26">
+      <c r="A39" t="s">
+        <v>135</v>
+      </c>
+      <c r="B39" s="1">
+        <v>110000.0</v>
+      </c>
+      <c r="C39" s="1">
+        <v>99.15713514</v>
+      </c>
+      <c r="D39" s="1">
+        <v>99.333</v>
+      </c>
+      <c r="E39" t="s">
+        <v>8</v>
+      </c>
+      <c r="F39">
+        <v>1.0</v>
+      </c>
+      <c r="G39" s="1">
+        <v>109266.3</v>
+      </c>
+      <c r="H39" s="1">
+        <v>2341.07</v>
+      </c>
+      <c r="I39" s="1">
+        <v>2.1425361708047</v>
+      </c>
+      <c r="J39">
+        <v>0.0</v>
+      </c>
+      <c r="K39" t="s">
+        <v>136</v>
+      </c>
+      <c r="L39" s="1">
+        <v>109072.85</v>
+      </c>
+      <c r="M39" s="1">
+        <v>111607.37</v>
+      </c>
+      <c r="N39" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26">
+      <c r="A40" t="s">
+        <v>138</v>
+      </c>
+      <c r="B40" s="1">
+        <v>299000.0</v>
+      </c>
+      <c r="C40" s="1">
+        <v>101.45173044</v>
+      </c>
+      <c r="D40" s="1">
+        <v>99.298</v>
+      </c>
+      <c r="E40" t="s">
+        <v>8</v>
+      </c>
+      <c r="F40">
+        <v>1.0</v>
+      </c>
+      <c r="G40" s="1">
+        <v>296901.02</v>
+      </c>
+      <c r="H40" s="1">
+        <v>9264.79</v>
+      </c>
+      <c r="I40" s="1">
+        <v>3.1204978682795</v>
+      </c>
+      <c r="J40">
+        <v>0.0</v>
+      </c>
+      <c r="K40" t="s">
+        <v>139</v>
+      </c>
+      <c r="L40" s="1">
+        <v>303340.67</v>
+      </c>
+      <c r="M40" s="1">
+        <v>306165.81</v>
+      </c>
+      <c r="N40" s="1">
+        <v>0.62</v>
+      </c>
+      <c r="O40">
+        <v>1</v>
+      </c>
+      <c r="Z40" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26">
+      <c r="A41" t="s">
+        <v>141</v>
+      </c>
+      <c r="B41" s="1">
+        <v>355000.0</v>
+      </c>
+      <c r="C41" s="1">
+        <v>106.31463655</v>
+      </c>
+      <c r="D41" s="1">
+        <v>107.865242</v>
+      </c>
+      <c r="E41" t="s">
+        <v>8</v>
+      </c>
+      <c r="F41">
+        <v>1.0</v>
+      </c>
+      <c r="G41" s="1">
+        <v>382921.61</v>
+      </c>
+      <c r="H41" s="1">
+        <v>12050.83</v>
+      </c>
+      <c r="I41" s="1">
+        <v>3.1470749326474</v>
+      </c>
+      <c r="J41">
+        <v>0.0</v>
+      </c>
+      <c r="K41" t="s">
+        <v>142</v>
+      </c>
+      <c r="L41" s="1">
+        <v>377416.96</v>
+      </c>
+      <c r="M41" s="1">
+        <v>394972.44</v>
+      </c>
+      <c r="N41" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="O41">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26">
+      <c r="A42" t="s">
+        <v>144</v>
+      </c>
+      <c r="B42" s="1">
         <v>300000.0</v>
       </c>
-      <c r="D9" s="1">
-[...32 lines deleted...]
-      <c r="O9" s="1">
+      <c r="C42" s="1">
+        <v>95.38533853</v>
+      </c>
+      <c r="D42" s="1">
+        <v>93.44648</v>
+      </c>
+      <c r="E42" t="s">
+        <v>8</v>
+      </c>
+      <c r="F42">
+        <v>1.0</v>
+      </c>
+      <c r="G42" s="1">
+        <v>280339.44</v>
+      </c>
+      <c r="H42" s="1">
+        <v>6573.77</v>
+      </c>
+      <c r="I42" s="1">
+        <v>2.3449322721056</v>
+      </c>
+      <c r="J42">
+        <v>0.0</v>
+      </c>
+      <c r="K42">
+        <v>757.19</v>
+      </c>
+      <c r="L42" s="1">
+        <v>286156.02</v>
+      </c>
+      <c r="M42" s="1">
+        <v>286913.21</v>
+      </c>
+      <c r="N42" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O42">
+        <v>1</v>
+      </c>
+      <c r="Z42" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26">
+      <c r="A43" t="s">
+        <v>146</v>
+      </c>
+      <c r="B43" s="1">
+        <v>494000.0</v>
+      </c>
+      <c r="C43" s="1">
+        <v>100.34143163</v>
+      </c>
+      <c r="D43" s="1">
+        <v>101.132352</v>
+      </c>
+      <c r="E43" t="s">
+        <v>8</v>
+      </c>
+      <c r="F43">
+        <v>1.0</v>
+      </c>
+      <c r="G43" s="1">
+        <v>499593.82</v>
+      </c>
+      <c r="H43" s="1">
+        <v>459.34</v>
+      </c>
+      <c r="I43" s="1">
+        <v>0.091942690564107</v>
+      </c>
+      <c r="J43">
+        <v>0.0</v>
+      </c>
+      <c r="K43" t="s">
+        <v>147</v>
+      </c>
+      <c r="L43" s="1">
+        <v>495686.67</v>
+      </c>
+      <c r="M43" s="1">
+        <v>500053.16</v>
+      </c>
+      <c r="N43" s="1">
+        <v>1.01</v>
+      </c>
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26">
+      <c r="A44" t="s">
+        <v>149</v>
+      </c>
+      <c r="B44" s="1">
+        <v>305000.0</v>
+      </c>
+      <c r="C44" s="1">
+        <v>97.7015</v>
+      </c>
+      <c r="D44" s="1">
+        <v>101.542662</v>
+      </c>
+      <c r="E44" t="s">
+        <v>8</v>
+      </c>
+      <c r="F44">
+        <v>1.0</v>
+      </c>
+      <c r="G44" s="1">
+        <v>309705.12</v>
+      </c>
+      <c r="H44" s="1">
+        <v>-9120.96</v>
+      </c>
+      <c r="I44" s="1">
+        <v>-2.9450465655847</v>
+      </c>
+      <c r="J44">
+        <v>0.0</v>
+      </c>
+      <c r="K44" t="s">
+        <v>150</v>
+      </c>
+      <c r="L44" s="1">
+        <v>297989.57</v>
+      </c>
+      <c r="M44" s="1">
+        <v>300584.16</v>
+      </c>
+      <c r="N44" s="1">
         <v>0.61</v>
       </c>
-      <c r="P9">
-[...10 lines deleted...]
-      <c r="C10" s="1">
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26">
+      <c r="A45" t="s">
+        <v>152</v>
+      </c>
+      <c r="B45" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C45" s="1">
+        <v>104.82885169</v>
+      </c>
+      <c r="D45" s="1">
+        <v>104.38516</v>
+      </c>
+      <c r="E45" t="s">
+        <v>8</v>
+      </c>
+      <c r="F45">
+        <v>1.0</v>
+      </c>
+      <c r="G45" s="1">
+        <v>835081.28</v>
+      </c>
+      <c r="H45" s="1">
+        <v>24165.97</v>
+      </c>
+      <c r="I45" s="1">
+        <v>2.8938464528866</v>
+      </c>
+      <c r="J45">
+        <v>0.0</v>
+      </c>
+      <c r="K45" t="s">
+        <v>153</v>
+      </c>
+      <c r="L45" s="1">
+        <v>838630.81</v>
+      </c>
+      <c r="M45" s="1">
+        <v>859247.25</v>
+      </c>
+      <c r="N45" s="1">
+        <v>1.74</v>
+      </c>
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26">
+      <c r="A46" t="s">
+        <v>155</v>
+      </c>
+      <c r="B46" s="1">
+        <v>101000.0</v>
+      </c>
+      <c r="C46" s="1">
+        <v>99.51626812</v>
+      </c>
+      <c r="D46" s="1">
+        <v>99.824</v>
+      </c>
+      <c r="E46" t="s">
+        <v>8</v>
+      </c>
+      <c r="F46">
+        <v>1.0</v>
+      </c>
+      <c r="G46" s="1">
+        <v>100822.24</v>
+      </c>
+      <c r="H46" s="1">
+        <v>2413.42</v>
+      </c>
+      <c r="I46" s="1">
+        <v>2.3937377308816</v>
+      </c>
+      <c r="J46">
+        <v>0.0</v>
+      </c>
+      <c r="K46" t="s">
+        <v>156</v>
+      </c>
+      <c r="L46" s="1">
+        <v>100511.43</v>
+      </c>
+      <c r="M46" s="1">
+        <v>103235.66</v>
+      </c>
+      <c r="N46" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26">
+      <c r="A47" t="s">
+        <v>158</v>
+      </c>
+      <c r="B47" s="1">
         <v>100000.0</v>
       </c>
-      <c r="D10" s="1">
-[...32 lines deleted...]
-      <c r="O10" s="1">
+      <c r="C47" s="1">
+        <v>106.88974391</v>
+      </c>
+      <c r="D47" s="1">
+        <v>110.72922</v>
+      </c>
+      <c r="E47" t="s">
+        <v>8</v>
+      </c>
+      <c r="F47">
+        <v>1.0</v>
+      </c>
+      <c r="G47" s="1">
+        <v>110729.22</v>
+      </c>
+      <c r="H47" s="1">
+        <v>-481.94</v>
+      </c>
+      <c r="I47" s="1">
+        <v>-0.43524193523625</v>
+      </c>
+      <c r="J47">
+        <v>0.0</v>
+      </c>
+      <c r="K47" t="s">
+        <v>159</v>
+      </c>
+      <c r="L47" s="1">
+        <v>106889.75</v>
+      </c>
+      <c r="M47" s="1">
+        <v>110247.28</v>
+      </c>
+      <c r="N47" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O47">
+        <v>1</v>
+      </c>
+      <c r="Z47" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26">
+      <c r="A48" t="s">
+        <v>161</v>
+      </c>
+      <c r="B48" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C48" s="1">
+        <v>100.08007521</v>
+      </c>
+      <c r="D48" s="1">
+        <v>101.31079</v>
+      </c>
+      <c r="E48" t="s">
+        <v>8</v>
+      </c>
+      <c r="F48">
+        <v>1.0</v>
+      </c>
+      <c r="G48" s="1">
+        <v>101310.79</v>
+      </c>
+      <c r="H48" s="1">
+        <v>1144.63</v>
+      </c>
+      <c r="I48" s="1">
+        <v>1.1298204268272</v>
+      </c>
+      <c r="J48">
+        <v>0.0</v>
+      </c>
+      <c r="K48" t="s">
+        <v>162</v>
+      </c>
+      <c r="L48" s="1">
+        <v>100080.08</v>
+      </c>
+      <c r="M48" s="1">
+        <v>102455.42</v>
+      </c>
+      <c r="N48" s="1">
         <v>0.21</v>
       </c>
-      <c r="P10">
-[...10 lines deleted...]
-      <c r="C11" s="1">
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26">
+      <c r="A49" t="s">
+        <v>164</v>
+      </c>
+      <c r="B49" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C49" s="1">
+        <v>93.63290403</v>
+      </c>
+      <c r="D49" s="1">
+        <v>93.11093</v>
+      </c>
+      <c r="E49" t="s">
+        <v>8</v>
+      </c>
+      <c r="F49">
+        <v>1.0</v>
+      </c>
+      <c r="G49" s="1">
+        <v>465554.65</v>
+      </c>
+      <c r="H49" s="1">
+        <v>11870.14</v>
+      </c>
+      <c r="I49" s="1">
+        <v>2.549677035768</v>
+      </c>
+      <c r="J49">
+        <v>0.0</v>
+      </c>
+      <c r="K49" t="s">
+        <v>165</v>
+      </c>
+      <c r="L49" s="1">
+        <v>468164.52</v>
+      </c>
+      <c r="M49" s="1">
+        <v>477424.79</v>
+      </c>
+      <c r="N49" s="1">
+        <v>0.96</v>
+      </c>
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26">
+      <c r="A50" t="s">
+        <v>167</v>
+      </c>
+      <c r="B50" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C50" s="1">
+        <v>101.11249837</v>
+      </c>
+      <c r="D50" s="1">
+        <v>99.572</v>
+      </c>
+      <c r="E50" t="s">
+        <v>8</v>
+      </c>
+      <c r="F50">
+        <v>1.0</v>
+      </c>
+      <c r="G50" s="1">
+        <v>199144.0</v>
+      </c>
+      <c r="H50" s="1">
+        <v>4843.33</v>
+      </c>
+      <c r="I50" s="1">
+        <v>2.4320742779095</v>
+      </c>
+      <c r="J50">
+        <v>0.0</v>
+      </c>
+      <c r="K50" t="s">
+        <v>168</v>
+      </c>
+      <c r="L50" s="1">
+        <v>202225.0</v>
+      </c>
+      <c r="M50" s="1">
+        <v>203987.33</v>
+      </c>
+      <c r="N50" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26">
+      <c r="A51" t="s">
+        <v>170</v>
+      </c>
+      <c r="B51" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C51" s="1">
+        <v>99.64802505</v>
+      </c>
+      <c r="D51" s="1">
+        <v>99.977263</v>
+      </c>
+      <c r="E51" t="s">
+        <v>8</v>
+      </c>
+      <c r="F51">
+        <v>1.0</v>
+      </c>
+      <c r="G51" s="1">
+        <v>299931.79</v>
+      </c>
+      <c r="H51" s="1">
+        <v>4272.56</v>
+      </c>
+      <c r="I51" s="1">
+        <v>1.4245105528827</v>
+      </c>
+      <c r="J51">
+        <v>0.0</v>
+      </c>
+      <c r="K51" t="s">
+        <v>171</v>
+      </c>
+      <c r="L51" s="1">
+        <v>298944.08</v>
+      </c>
+      <c r="M51" s="1">
+        <v>304204.35</v>
+      </c>
+      <c r="N51" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26">
+      <c r="A52" t="s">
+        <v>173</v>
+      </c>
+      <c r="B52" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C52" s="1">
+        <v>100.7378898</v>
+      </c>
+      <c r="D52" s="1">
+        <v>101.98272</v>
+      </c>
+      <c r="E52" t="s">
+        <v>8</v>
+      </c>
+      <c r="F52">
+        <v>1.0</v>
+      </c>
+      <c r="G52" s="1">
+        <v>407930.88</v>
+      </c>
+      <c r="H52" s="1">
+        <v>-4979.32</v>
+      </c>
+      <c r="I52" s="1">
+        <v>-1.2206283574315</v>
+      </c>
+      <c r="J52">
+        <v>0.0</v>
+      </c>
+      <c r="K52">
+        <v>0.0</v>
+      </c>
+      <c r="L52" s="1">
+        <v>402951.56</v>
+      </c>
+      <c r="M52" s="1">
+        <v>402951.56</v>
+      </c>
+      <c r="N52" s="1">
+        <v>0.81</v>
+      </c>
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26">
+      <c r="A53" t="s">
+        <v>175</v>
+      </c>
+      <c r="B53" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C53" s="1">
+        <v>103.61779143</v>
+      </c>
+      <c r="D53" s="1">
+        <v>110.511247</v>
+      </c>
+      <c r="E53" t="s">
+        <v>8</v>
+      </c>
+      <c r="F53">
+        <v>1.0</v>
+      </c>
+      <c r="G53" s="1">
+        <v>331533.74</v>
+      </c>
+      <c r="H53" s="1">
+        <v>-16494.75</v>
+      </c>
+      <c r="I53" s="1">
+        <v>-4.9752854716989</v>
+      </c>
+      <c r="J53">
+        <v>0.0</v>
+      </c>
+      <c r="K53" t="s">
+        <v>176</v>
+      </c>
+      <c r="L53" s="1">
+        <v>310853.37</v>
+      </c>
+      <c r="M53" s="1">
+        <v>315038.99</v>
+      </c>
+      <c r="N53" s="1">
+        <v>0.64</v>
+      </c>
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26">
+      <c r="A54" t="s">
+        <v>178</v>
+      </c>
+      <c r="B54" s="1">
         <v>100000.0</v>
       </c>
-      <c r="D11" s="1">
-[...32 lines deleted...]
-      <c r="O11" s="1">
+      <c r="C54" s="1">
+        <v>100.69975509</v>
+      </c>
+      <c r="D54" s="1">
+        <v>104.05285</v>
+      </c>
+      <c r="E54" t="s">
+        <v>8</v>
+      </c>
+      <c r="F54">
+        <v>1.0</v>
+      </c>
+      <c r="G54" s="1">
+        <v>104052.85</v>
+      </c>
+      <c r="H54" s="1">
+        <v>-2585.63</v>
+      </c>
+      <c r="I54" s="1">
+        <v>-2.4849199229046</v>
+      </c>
+      <c r="J54">
+        <v>0.0</v>
+      </c>
+      <c r="K54">
+        <v>767.47</v>
+      </c>
+      <c r="L54" s="1">
+        <v>100699.75</v>
+      </c>
+      <c r="M54" s="1">
+        <v>101467.22</v>
+      </c>
+      <c r="N54" s="1">
         <v>0.2</v>
       </c>
-      <c r="P11">
-[...2104 lines deleted...]
-      <c r="A54" t="s">
+      <c r="O54">
+        <v>1</v>
+      </c>
+      <c r="Z54" t="s">
         <v>177</v>
       </c>
-      <c r="B54" t="s">
-[...45 lines deleted...]
-    <row r="55" spans="1:16">
+    </row>
+    <row r="55" spans="1:26">
       <c r="A55" t="s">
         <v>180</v>
       </c>
-      <c r="B55" t="s">
+      <c r="B55" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C55" s="1">
+        <v>100.56052565</v>
+      </c>
+      <c r="D55" s="1">
+        <v>103.191215</v>
+      </c>
+      <c r="E55" t="s">
+        <v>8</v>
+      </c>
+      <c r="F55">
+        <v>1.0</v>
+      </c>
+      <c r="G55" s="1">
+        <v>206382.43</v>
+      </c>
+      <c r="H55" s="1">
+        <v>-3612.75</v>
+      </c>
+      <c r="I55" s="1">
+        <v>-1.7505123861561</v>
+      </c>
+      <c r="J55">
+        <v>0.0</v>
+      </c>
+      <c r="K55" t="s">
         <v>181</v>
       </c>
-      <c r="C55" s="1">
-[...27 lines deleted...]
-        <v>182</v>
+      <c r="L55" s="1">
+        <v>201121.05</v>
       </c>
       <c r="M55" s="1">
-        <v>310344.81</v>
+        <v>202769.68</v>
       </c>
       <c r="N55" s="1">
-        <v>313624.26</v>
-[...8 lines deleted...]
-    <row r="56" spans="1:16">
+        <v>0.41</v>
+      </c>
+      <c r="O55">
+        <v>1</v>
+      </c>
+      <c r="Z55" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26">
       <c r="A56" t="s">
         <v>183</v>
       </c>
-      <c r="B56" t="s">
+      <c r="B56" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C56" s="1">
+        <v>99.71043729</v>
+      </c>
+      <c r="D56" s="1">
+        <v>99.92378</v>
+      </c>
+      <c r="E56" t="s">
+        <v>8</v>
+      </c>
+      <c r="F56">
+        <v>1.0</v>
+      </c>
+      <c r="G56" s="1">
+        <v>599542.68</v>
+      </c>
+      <c r="H56" s="1">
+        <v>14212.88</v>
+      </c>
+      <c r="I56" s="1">
+        <v>2.3706202200651</v>
+      </c>
+      <c r="J56">
+        <v>0.0</v>
+      </c>
+      <c r="K56" t="s">
         <v>184</v>
       </c>
-      <c r="C56" s="1">
+      <c r="L56" s="1">
+        <v>598262.63</v>
+      </c>
+      <c r="M56" s="1">
+        <v>613755.56</v>
+      </c>
+      <c r="N56" s="1">
+        <v>1.24</v>
+      </c>
+      <c r="O56">
+        <v>1</v>
+      </c>
+      <c r="Z56" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26">
+      <c r="A57" t="s">
+        <v>186</v>
+      </c>
+      <c r="B57" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C57" s="1">
+        <v>88.65487848</v>
+      </c>
+      <c r="D57" s="1">
+        <v>87.8623</v>
+      </c>
+      <c r="E57" t="s">
+        <v>8</v>
+      </c>
+      <c r="F57">
+        <v>1.0</v>
+      </c>
+      <c r="G57" s="1">
+        <v>175724.6</v>
+      </c>
+      <c r="H57" s="1">
+        <v>3348.17</v>
+      </c>
+      <c r="I57" s="1">
+        <v>1.9053507590855</v>
+      </c>
+      <c r="J57">
+        <v>0.0</v>
+      </c>
+      <c r="K57" t="s">
+        <v>187</v>
+      </c>
+      <c r="L57" s="1">
+        <v>177309.76</v>
+      </c>
+      <c r="M57" s="1">
+        <v>179072.77</v>
+      </c>
+      <c r="N57" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O57">
+        <v>1</v>
+      </c>
+      <c r="Z57" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="58" spans="1:26">
+      <c r="A58" t="s">
+        <v>189</v>
+      </c>
+      <c r="B58" s="1">
         <v>100000.0</v>
       </c>
-      <c r="D56" s="1">
-[...90 lines deleted...]
-      <c r="A58" t="s">
+      <c r="C58" s="1">
+        <v>98.11195474</v>
+      </c>
+      <c r="D58" s="1">
+        <v>98.434</v>
+      </c>
+      <c r="E58" t="s">
+        <v>8</v>
+      </c>
+      <c r="F58">
+        <v>1.0</v>
+      </c>
+      <c r="G58" s="1">
+        <v>98434.0</v>
+      </c>
+      <c r="H58" s="1">
+        <v>-192.94</v>
+      </c>
+      <c r="I58" s="1">
+        <v>-0.19600950890952</v>
+      </c>
+      <c r="J58">
+        <v>0.0</v>
+      </c>
+      <c r="K58">
+        <v>129.11</v>
+      </c>
+      <c r="L58" s="1">
+        <v>98111.95</v>
+      </c>
+      <c r="M58" s="1">
+        <v>98241.06</v>
+      </c>
+      <c r="N58" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O58">
+        <v>1</v>
+      </c>
+      <c r="Z58" t="s">
         <v>188</v>
       </c>
-      <c r="B58" t="s">
-[...45 lines deleted...]
-    <row r="59" spans="1:16">
+    </row>
+    <row r="59" spans="1:26">
       <c r="A59" t="s">
         <v>191</v>
       </c>
-      <c r="B59" t="s">
+      <c r="B59" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C59" s="1">
+        <v>99.07846406</v>
+      </c>
+      <c r="D59" s="1">
+        <v>99.282902</v>
+      </c>
+      <c r="E59" t="s">
+        <v>8</v>
+      </c>
+      <c r="F59">
+        <v>1.0</v>
+      </c>
+      <c r="G59" s="1">
+        <v>595697.41</v>
+      </c>
+      <c r="H59" s="1">
+        <v>10424.06</v>
+      </c>
+      <c r="I59" s="1">
+        <v>1.7498917781093</v>
+      </c>
+      <c r="J59">
+        <v>0.0</v>
+      </c>
+      <c r="K59" t="s">
         <v>192</v>
       </c>
-      <c r="C59" s="1">
-[...27 lines deleted...]
-        <v>193</v>
+      <c r="L59" s="1">
+        <v>594470.79</v>
       </c>
       <c r="M59" s="1">
-        <v>175316.02</v>
+        <v>606121.47</v>
       </c>
       <c r="N59" s="1">
-        <v>176949.58</v>
-[...8 lines deleted...]
-    <row r="60" spans="1:16">
+        <v>1.22</v>
+      </c>
+      <c r="O59">
+        <v>1</v>
+      </c>
+      <c r="Z59" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="60" spans="1:26">
       <c r="A60" t="s">
         <v>194</v>
       </c>
-      <c r="B60" t="s">
+      <c r="B60" s="1">
+        <v>150000.0</v>
+      </c>
+      <c r="C60" s="1">
+        <v>99.70531031</v>
+      </c>
+      <c r="D60" s="1">
+        <v>100.356793</v>
+      </c>
+      <c r="E60" t="s">
+        <v>8</v>
+      </c>
+      <c r="F60">
+        <v>1.0</v>
+      </c>
+      <c r="G60" s="1">
+        <v>150535.19</v>
+      </c>
+      <c r="H60" s="1">
+        <v>2230.31</v>
+      </c>
+      <c r="I60" s="1">
+        <v>1.4815871292287</v>
+      </c>
+      <c r="J60">
+        <v>0.0</v>
+      </c>
+      <c r="K60" t="s">
         <v>195</v>
       </c>
-      <c r="C60" s="1">
-[...27 lines deleted...]
-        <v>196</v>
+      <c r="L60" s="1">
+        <v>149557.97</v>
       </c>
       <c r="M60" s="1">
-        <v>96751.31</v>
+        <v>152765.5</v>
       </c>
       <c r="N60" s="1">
-        <v>100296.86</v>
-[...8 lines deleted...]
-    <row r="61" spans="1:16">
+        <v>0.31</v>
+      </c>
+      <c r="O60">
+        <v>1</v>
+      </c>
+      <c r="Z60" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26">
       <c r="A61" t="s">
         <v>197</v>
       </c>
-      <c r="B61" t="s">
+      <c r="B61" s="1">
+        <v>130000.0</v>
+      </c>
+      <c r="C61" s="1">
+        <v>104.46991784</v>
+      </c>
+      <c r="D61" s="1">
+        <v>109.600592</v>
+      </c>
+      <c r="E61" t="s">
+        <v>8</v>
+      </c>
+      <c r="F61">
+        <v>1.0</v>
+      </c>
+      <c r="G61" s="1">
+        <v>142480.77</v>
+      </c>
+      <c r="H61" s="1">
+        <v>-6517.62</v>
+      </c>
+      <c r="I61" s="1">
+        <v>-4.574385722368</v>
+      </c>
+      <c r="J61">
+        <v>0.0</v>
+      </c>
+      <c r="K61">
+        <v>152.26</v>
+      </c>
+      <c r="L61" s="1">
+        <v>135810.89</v>
+      </c>
+      <c r="M61" s="1">
+        <v>135963.15</v>
+      </c>
+      <c r="N61" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O61">
+        <v>1</v>
+      </c>
+      <c r="Z61" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="62" spans="1:26">
+      <c r="A62" t="s">
+        <v>199</v>
+      </c>
+      <c r="B62" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C62" s="1">
+        <v>86.33991841</v>
+      </c>
+      <c r="D62" s="1">
+        <v>85.527105</v>
+      </c>
+      <c r="E62" t="s">
+        <v>8</v>
+      </c>
+      <c r="F62">
+        <v>1.0</v>
+      </c>
+      <c r="G62" s="1">
+        <v>513162.63</v>
+      </c>
+      <c r="H62" s="1">
+        <v>8472.77</v>
+      </c>
+      <c r="I62" s="1">
+        <v>1.6510886616978</v>
+      </c>
+      <c r="J62">
+        <v>0.0</v>
+      </c>
+      <c r="K62" t="s">
+        <v>200</v>
+      </c>
+      <c r="L62" s="1">
+        <v>518039.51</v>
+      </c>
+      <c r="M62" s="1">
+        <v>521635.4</v>
+      </c>
+      <c r="N62" s="1">
+        <v>1.05</v>
+      </c>
+      <c r="O62">
+        <v>1</v>
+      </c>
+      <c r="Z62" t="s">
         <v>198</v>
       </c>
-      <c r="C61" s="1">
-[...46 lines deleted...]
-      <c r="B62" t="s">
+    </row>
+    <row r="63" spans="1:26">
+      <c r="A63" t="s">
+        <v>202</v>
+      </c>
+      <c r="B63" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C63" s="1">
+        <v>99.53558693</v>
+      </c>
+      <c r="D63" s="1">
+        <v>100.789118</v>
+      </c>
+      <c r="E63" t="s">
+        <v>8</v>
+      </c>
+      <c r="F63">
+        <v>1.0</v>
+      </c>
+      <c r="G63" s="1">
+        <v>1007891.18</v>
+      </c>
+      <c r="H63" s="1">
+        <v>-9025.04</v>
+      </c>
+      <c r="I63" s="1">
+        <v>-0.895437938052</v>
+      </c>
+      <c r="J63">
+        <v>0.0</v>
+      </c>
+      <c r="K63" t="s">
+        <v>203</v>
+      </c>
+      <c r="L63" s="1">
+        <v>995355.87</v>
+      </c>
+      <c r="M63" s="1">
+        <v>998866.14</v>
+      </c>
+      <c r="N63" s="1">
+        <v>2.02</v>
+      </c>
+      <c r="O63">
+        <v>1</v>
+      </c>
+      <c r="Z63" t="s">
         <v>201</v>
       </c>
-      <c r="C62" s="1">
-[...46 lines deleted...]
-      <c r="B63" t="s">
+    </row>
+    <row r="64" spans="1:26">
+      <c r="A64" t="s">
+        <v>205</v>
+      </c>
+      <c r="B64" s="1">
+        <v>288000.0</v>
+      </c>
+      <c r="C64" s="1">
+        <v>99.17223644</v>
+      </c>
+      <c r="D64" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E64" t="s">
+        <v>8</v>
+      </c>
+      <c r="F64">
+        <v>1.0</v>
+      </c>
+      <c r="G64" s="1">
+        <v>288000.0</v>
+      </c>
+      <c r="H64" s="1">
+        <v>6467.72</v>
+      </c>
+      <c r="I64" s="1">
+        <v>2.2457361111111</v>
+      </c>
+      <c r="J64">
+        <v>0.0</v>
+      </c>
+      <c r="K64" t="s">
+        <v>206</v>
+      </c>
+      <c r="L64" s="1">
+        <v>285616.04</v>
+      </c>
+      <c r="M64" s="1">
+        <v>294467.72</v>
+      </c>
+      <c r="N64" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O64">
+        <v>1</v>
+      </c>
+      <c r="Z64" t="s">
         <v>204</v>
       </c>
-      <c r="C63" s="1">
+    </row>
+    <row r="65" spans="1:26">
+      <c r="A65" t="s">
+        <v>208</v>
+      </c>
+      <c r="B65" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C65" s="1">
+        <v>98.92930216</v>
+      </c>
+      <c r="D65" s="1">
+        <v>99.498222</v>
+      </c>
+      <c r="E65" t="s">
+        <v>8</v>
+      </c>
+      <c r="F65">
+        <v>1.0</v>
+      </c>
+      <c r="G65" s="1">
+        <v>497491.11</v>
+      </c>
+      <c r="H65" s="1">
+        <v>4347.18</v>
+      </c>
+      <c r="I65" s="1">
+        <v>0.87382063972962</v>
+      </c>
+      <c r="J65">
+        <v>0.0</v>
+      </c>
+      <c r="K65" t="s">
+        <v>209</v>
+      </c>
+      <c r="L65" s="1">
+        <v>494646.51</v>
+      </c>
+      <c r="M65" s="1">
+        <v>501838.29</v>
+      </c>
+      <c r="N65" s="1">
+        <v>1.01</v>
+      </c>
+      <c r="O65">
+        <v>1</v>
+      </c>
+      <c r="Z65" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="66" spans="1:26">
+      <c r="A66" t="s">
+        <v>211</v>
+      </c>
+      <c r="B66" s="1">
+        <v>240000.0</v>
+      </c>
+      <c r="C66" s="1">
+        <v>100.70183005</v>
+      </c>
+      <c r="D66" s="1">
+        <v>101.900646</v>
+      </c>
+      <c r="E66" t="s">
+        <v>8</v>
+      </c>
+      <c r="F66">
+        <v>1.0</v>
+      </c>
+      <c r="G66" s="1">
+        <v>244561.55</v>
+      </c>
+      <c r="H66" s="1">
+        <v>5039.55</v>
+      </c>
+      <c r="I66" s="1">
+        <v>2.0606469005451</v>
+      </c>
+      <c r="J66">
+        <v>0.0</v>
+      </c>
+      <c r="K66" t="s">
+        <v>212</v>
+      </c>
+      <c r="L66" s="1">
+        <v>241684.39</v>
+      </c>
+      <c r="M66" s="1">
+        <v>249601.1</v>
+      </c>
+      <c r="N66" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="O66">
+        <v>1</v>
+      </c>
+      <c r="Z66" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="67" spans="1:26">
+      <c r="A67" t="s">
+        <v>214</v>
+      </c>
+      <c r="B67" s="1">
+        <v>372000.0</v>
+      </c>
+      <c r="C67" s="1">
+        <v>100.89055078</v>
+      </c>
+      <c r="D67" s="1">
+        <v>99.731</v>
+      </c>
+      <c r="E67" t="s">
+        <v>8</v>
+      </c>
+      <c r="F67">
+        <v>1.0</v>
+      </c>
+      <c r="G67" s="1">
+        <v>370999.32</v>
+      </c>
+      <c r="H67" s="1">
+        <v>5536.54</v>
+      </c>
+      <c r="I67" s="1">
+        <v>1.4923315762412</v>
+      </c>
+      <c r="J67">
+        <v>0.0</v>
+      </c>
+      <c r="K67" t="s">
+        <v>215</v>
+      </c>
+      <c r="L67" s="1">
+        <v>375312.85</v>
+      </c>
+      <c r="M67" s="1">
+        <v>376535.86</v>
+      </c>
+      <c r="N67" s="1">
+        <v>0.76</v>
+      </c>
+      <c r="O67">
+        <v>1</v>
+      </c>
+      <c r="Z67" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="68" spans="1:26">
+      <c r="A68" t="s">
+        <v>217</v>
+      </c>
+      <c r="B68" s="1">
         <v>130000.0</v>
       </c>
-      <c r="D63" s="1">
-[...193 lines deleted...]
-      <c r="B67" t="s">
+      <c r="C68" s="1">
+        <v>104.71244709</v>
+      </c>
+      <c r="D68" s="1">
+        <v>109.789346</v>
+      </c>
+      <c r="E68" t="s">
+        <v>8</v>
+      </c>
+      <c r="F68">
+        <v>1.0</v>
+      </c>
+      <c r="G68" s="1">
+        <v>142726.15</v>
+      </c>
+      <c r="H68" s="1">
+        <v>-5244.32</v>
+      </c>
+      <c r="I68" s="1">
+        <v>-3.6743932348767</v>
+      </c>
+      <c r="J68">
+        <v>0.0</v>
+      </c>
+      <c r="K68" t="s">
+        <v>218</v>
+      </c>
+      <c r="L68" s="1">
+        <v>136126.18</v>
+      </c>
+      <c r="M68" s="1">
+        <v>137481.83</v>
+      </c>
+      <c r="N68" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O68">
+        <v>1</v>
+      </c>
+      <c r="Z68" t="s">
         <v>216</v>
       </c>
-      <c r="C67" s="1">
-[...46 lines deleted...]
-      <c r="B68" t="s">
+    </row>
+    <row r="69" spans="1:26">
+      <c r="A69" t="s">
+        <v>220</v>
+      </c>
+      <c r="B69" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C69" s="1">
+        <v>98.59075808</v>
+      </c>
+      <c r="D69" s="1">
+        <v>98.975</v>
+      </c>
+      <c r="E69" t="s">
+        <v>8</v>
+      </c>
+      <c r="F69">
+        <v>1.0</v>
+      </c>
+      <c r="G69" s="1">
+        <v>98975.0</v>
+      </c>
+      <c r="H69" s="1">
+        <v>2156.85</v>
+      </c>
+      <c r="I69" s="1">
+        <v>2.1791866632988</v>
+      </c>
+      <c r="J69">
+        <v>0.0</v>
+      </c>
+      <c r="K69" t="s">
+        <v>221</v>
+      </c>
+      <c r="L69" s="1">
+        <v>98590.75</v>
+      </c>
+      <c r="M69" s="1">
+        <v>101131.85</v>
+      </c>
+      <c r="N69" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O69">
+        <v>1</v>
+      </c>
+      <c r="Z69" t="s">
         <v>219</v>
       </c>
-      <c r="C68" s="1">
-[...92 lines deleted...]
-    <row r="70" spans="1:16">
+    </row>
+    <row r="70" spans="1:26">
       <c r="A70" t="s">
         <v>223</v>
       </c>
-      <c r="B70" t="s">
+      <c r="B70" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C70" s="1">
+        <v>101.52262701</v>
+      </c>
+      <c r="D70" s="1">
+        <v>99.711</v>
+      </c>
+      <c r="E70" t="s">
+        <v>8</v>
+      </c>
+      <c r="F70">
+        <v>1.0</v>
+      </c>
+      <c r="G70" s="1">
+        <v>99711.0</v>
+      </c>
+      <c r="H70" s="1">
+        <v>3430.46</v>
+      </c>
+      <c r="I70" s="1">
+        <v>3.4404027639879</v>
+      </c>
+      <c r="J70">
+        <v>0.0</v>
+      </c>
+      <c r="K70" t="s">
         <v>224</v>
       </c>
-      <c r="C70" s="1">
-[...27 lines deleted...]
-        <v>225</v>
+      <c r="L70" s="1">
+        <v>101522.62</v>
       </c>
       <c r="M70" s="1">
-        <v>135352.32</v>
+        <v>103141.46</v>
       </c>
       <c r="N70" s="1">
-        <v>136380.74</v>
-[...8 lines deleted...]
-    <row r="71" spans="1:16">
+        <v>0.21</v>
+      </c>
+      <c r="O70">
+        <v>1</v>
+      </c>
+      <c r="Z70" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="71" spans="1:26">
       <c r="A71" t="s">
         <v>226</v>
       </c>
-      <c r="B71" t="s">
+      <c r="B71" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C71" s="1">
+        <v>100.5741841</v>
+      </c>
+      <c r="D71" s="1">
+        <v>102.91498</v>
+      </c>
+      <c r="E71" t="s">
+        <v>8</v>
+      </c>
+      <c r="F71">
+        <v>1.0</v>
+      </c>
+      <c r="G71" s="1">
+        <v>205829.96</v>
+      </c>
+      <c r="H71" s="1">
+        <v>-1291.18</v>
+      </c>
+      <c r="I71" s="1">
+        <v>-0.62730420780337</v>
+      </c>
+      <c r="J71">
+        <v>0.0</v>
+      </c>
+      <c r="K71" t="s">
         <v>227</v>
       </c>
-      <c r="C71" s="1">
-[...27 lines deleted...]
-        <v>228</v>
+      <c r="L71" s="1">
+        <v>201148.37</v>
       </c>
       <c r="M71" s="1">
-        <v>97005.31</v>
+        <v>204538.78</v>
       </c>
       <c r="N71" s="1">
-        <v>99345.04</v>
-[...8 lines deleted...]
-    <row r="72" spans="1:16">
+        <v>0.41</v>
+      </c>
+      <c r="O71">
+        <v>1</v>
+      </c>
+      <c r="Z71" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="72" spans="1:26">
       <c r="A72" t="s">
         <v>229</v>
       </c>
-      <c r="B72" t="s">
+      <c r="B72" s="1">
+        <v>193000.0</v>
+      </c>
+      <c r="C72" s="1">
+        <v>99.90708819</v>
+      </c>
+      <c r="D72" s="1">
+        <v>99.223</v>
+      </c>
+      <c r="E72" t="s">
+        <v>8</v>
+      </c>
+      <c r="F72">
+        <v>1.0</v>
+      </c>
+      <c r="G72" s="1">
+        <v>191500.39</v>
+      </c>
+      <c r="H72" s="1">
+        <v>2252.24</v>
+      </c>
+      <c r="I72" s="1">
+        <v>1.1761020434475</v>
+      </c>
+      <c r="J72">
+        <v>0.0</v>
+      </c>
+      <c r="K72">
+        <v>931.95</v>
+      </c>
+      <c r="L72" s="1">
+        <v>192820.68</v>
+      </c>
+      <c r="M72" s="1">
+        <v>193752.63</v>
+      </c>
+      <c r="N72" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="O72">
+        <v>1</v>
+      </c>
+      <c r="Z72" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="73" spans="1:26">
+      <c r="A73" t="s">
+        <v>231</v>
+      </c>
+      <c r="B73" s="1">
+        <v>285000.0</v>
+      </c>
+      <c r="C73" s="1">
+        <v>99.69059749</v>
+      </c>
+      <c r="D73" s="1">
+        <v>102.724621</v>
+      </c>
+      <c r="E73" t="s">
+        <v>8</v>
+      </c>
+      <c r="F73">
+        <v>1.0</v>
+      </c>
+      <c r="G73" s="1">
+        <v>292765.17</v>
+      </c>
+      <c r="H73" s="1">
+        <v>-6125.89</v>
+      </c>
+      <c r="I73" s="1">
+        <v>-2.0924244506271</v>
+      </c>
+      <c r="J73">
+        <v>0.0</v>
+      </c>
+      <c r="K73" t="s">
+        <v>232</v>
+      </c>
+      <c r="L73" s="1">
+        <v>284118.2</v>
+      </c>
+      <c r="M73" s="1">
+        <v>286639.28</v>
+      </c>
+      <c r="N73" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O73">
+        <v>1</v>
+      </c>
+      <c r="Z73" t="s">
         <v>230</v>
       </c>
-      <c r="C72" s="1">
-[...46 lines deleted...]
-      <c r="B73" t="s">
+    </row>
+    <row r="74" spans="1:26">
+      <c r="A74" t="s">
+        <v>234</v>
+      </c>
+      <c r="B74" s="1">
+        <v>349000.0</v>
+      </c>
+      <c r="C74" s="1">
+        <v>98.46856571</v>
+      </c>
+      <c r="D74" s="1">
+        <v>99.735</v>
+      </c>
+      <c r="E74" t="s">
+        <v>8</v>
+      </c>
+      <c r="F74">
+        <v>1.0</v>
+      </c>
+      <c r="G74" s="1">
+        <v>348075.15</v>
+      </c>
+      <c r="H74" s="1">
+        <v>-834.24</v>
+      </c>
+      <c r="I74" s="1">
+        <v>-0.23967238109357</v>
+      </c>
+      <c r="J74">
+        <v>0.0</v>
+      </c>
+      <c r="K74" t="s">
+        <v>235</v>
+      </c>
+      <c r="L74" s="1">
+        <v>343655.29</v>
+      </c>
+      <c r="M74" s="1">
+        <v>347240.91</v>
+      </c>
+      <c r="N74" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="O74">
+        <v>1</v>
+      </c>
+      <c r="Z74" t="s">
         <v>233</v>
       </c>
-      <c r="C73" s="1">
-[...92 lines deleted...]
-    <row r="75" spans="1:16">
+    </row>
+    <row r="75" spans="1:26">
       <c r="A75" t="s">
         <v>237</v>
       </c>
-      <c r="B75" t="s">
+      <c r="B75" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C75" s="1">
+        <v>99.31710237</v>
+      </c>
+      <c r="D75" s="1">
+        <v>101.14437</v>
+      </c>
+      <c r="E75" t="s">
+        <v>8</v>
+      </c>
+      <c r="F75">
+        <v>1.0</v>
+      </c>
+      <c r="G75" s="1">
+        <v>303433.11</v>
+      </c>
+      <c r="H75" s="1">
+        <v>-3291.39</v>
+      </c>
+      <c r="I75" s="1">
+        <v>-1.0847168260576</v>
+      </c>
+      <c r="J75">
+        <v>0.0</v>
+      </c>
+      <c r="K75" t="s">
         <v>238</v>
       </c>
-      <c r="C75" s="1">
-[...27 lines deleted...]
-        <v>239</v>
+      <c r="L75" s="1">
+        <v>297951.31</v>
       </c>
       <c r="M75" s="1">
-        <v>283911.98</v>
+        <v>300141.72</v>
       </c>
       <c r="N75" s="1">
-        <v>286248.59</v>
-[...8 lines deleted...]
-    <row r="76" spans="1:16">
+        <v>0.61</v>
+      </c>
+      <c r="O75">
+        <v>1</v>
+      </c>
+      <c r="Z75" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="76" spans="1:26">
       <c r="A76" t="s">
         <v>240</v>
       </c>
-      <c r="B76" t="s">
+      <c r="B76" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C76" s="1">
+        <v>89.30910259</v>
+      </c>
+      <c r="D76" s="1">
+        <v>86.69767</v>
+      </c>
+      <c r="E76" t="s">
+        <v>8</v>
+      </c>
+      <c r="F76">
+        <v>1.0</v>
+      </c>
+      <c r="G76" s="1">
+        <v>173395.34</v>
+      </c>
+      <c r="H76" s="1">
+        <v>5905.06</v>
+      </c>
+      <c r="I76" s="1">
+        <v>3.4055471156261</v>
+      </c>
+      <c r="J76">
+        <v>0.0</v>
+      </c>
+      <c r="K76">
+        <v>682.19</v>
+      </c>
+      <c r="L76" s="1">
+        <v>178618.21</v>
+      </c>
+      <c r="M76" s="1">
+        <v>179300.4</v>
+      </c>
+      <c r="N76" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O76">
+        <v>1</v>
+      </c>
+      <c r="Z76" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="77" spans="1:26">
+      <c r="A77" t="s">
+        <v>242</v>
+      </c>
+      <c r="B77" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C77" s="1">
+        <v>95.83431078</v>
+      </c>
+      <c r="D77" s="1">
+        <v>93.376495</v>
+      </c>
+      <c r="E77" t="s">
+        <v>8</v>
+      </c>
+      <c r="F77">
+        <v>1.0</v>
+      </c>
+      <c r="G77" s="1">
+        <v>186752.99</v>
+      </c>
+      <c r="H77" s="1">
+        <v>6658.1</v>
+      </c>
+      <c r="I77" s="1">
+        <v>3.5651905760652</v>
+      </c>
+      <c r="J77">
+        <v>0.0</v>
+      </c>
+      <c r="K77" t="s">
+        <v>243</v>
+      </c>
+      <c r="L77" s="1">
+        <v>191668.62</v>
+      </c>
+      <c r="M77" s="1">
+        <v>193411.09</v>
+      </c>
+      <c r="N77" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="O77">
+        <v>1</v>
+      </c>
+      <c r="Z77" t="s">
         <v>241</v>
       </c>
-      <c r="C76" s="1">
-[...46 lines deleted...]
-      <c r="B77" t="s">
+    </row>
+    <row r="78" spans="1:26">
+      <c r="A78" t="s">
+        <v>245</v>
+      </c>
+      <c r="B78" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C78" s="1">
+        <v>93.8920507</v>
+      </c>
+      <c r="D78" s="1">
+        <v>94.91756</v>
+      </c>
+      <c r="E78" t="s">
+        <v>8</v>
+      </c>
+      <c r="F78">
+        <v>1.0</v>
+      </c>
+      <c r="G78" s="1">
+        <v>94917.56</v>
+      </c>
+      <c r="H78" s="1">
+        <v>-489.89</v>
+      </c>
+      <c r="I78" s="1">
+        <v>-0.51612156907531</v>
+      </c>
+      <c r="J78">
+        <v>0.0</v>
+      </c>
+      <c r="K78">
+        <v>535.62</v>
+      </c>
+      <c r="L78" s="1">
+        <v>93892.05</v>
+      </c>
+      <c r="M78" s="1">
+        <v>94427.67</v>
+      </c>
+      <c r="N78" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O78">
+        <v>1</v>
+      </c>
+      <c r="Z78" t="s">
         <v>244</v>
       </c>
-      <c r="C77" s="1">
-[...43 lines deleted...]
-      <c r="A78" t="s">
+    </row>
+    <row r="79" spans="1:26">
+      <c r="A79" t="s">
+        <v>247</v>
+      </c>
+      <c r="B79" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C79" s="1">
+        <v>100.71138578</v>
+      </c>
+      <c r="D79" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E79" t="s">
+        <v>8</v>
+      </c>
+      <c r="F79">
+        <v>1.0</v>
+      </c>
+      <c r="G79" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="H79" s="1">
+        <v>6438.31</v>
+      </c>
+      <c r="I79" s="1">
+        <v>1.6095775</v>
+      </c>
+      <c r="J79">
+        <v>0.0</v>
+      </c>
+      <c r="K79" t="s">
+        <v>248</v>
+      </c>
+      <c r="L79" s="1">
+        <v>402845.54</v>
+      </c>
+      <c r="M79" s="1">
+        <v>406438.31</v>
+      </c>
+      <c r="N79" s="1">
+        <v>0.82</v>
+      </c>
+      <c r="O79">
+        <v>1</v>
+      </c>
+      <c r="Z79" t="s">
         <v>246</v>
       </c>
-      <c r="B78" t="s">
-[...49 lines deleted...]
-      <c r="B79" t="s">
+    </row>
+    <row r="80" spans="1:26">
+      <c r="A80" t="s">
+        <v>250</v>
+      </c>
+      <c r="B80" s="1">
+        <v>140000.0</v>
+      </c>
+      <c r="C80" s="1">
+        <v>98.01088625</v>
+      </c>
+      <c r="D80" s="1">
+        <v>96.7943</v>
+      </c>
+      <c r="E80" t="s">
+        <v>8</v>
+      </c>
+      <c r="F80">
+        <v>1.0</v>
+      </c>
+      <c r="G80" s="1">
+        <v>135512.02</v>
+      </c>
+      <c r="H80" s="1">
+        <v>2921.03</v>
+      </c>
+      <c r="I80" s="1">
+        <v>2.1555504817949</v>
+      </c>
+      <c r="J80">
+        <v>0.0</v>
+      </c>
+      <c r="K80" t="s">
+        <v>251</v>
+      </c>
+      <c r="L80" s="1">
+        <v>137215.24</v>
+      </c>
+      <c r="M80" s="1">
+        <v>138433.05</v>
+      </c>
+      <c r="N80" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O80">
+        <v>1</v>
+      </c>
+      <c r="Z80" t="s">
         <v>249</v>
       </c>
-      <c r="C79" s="1">
-[...92 lines deleted...]
-    <row r="81" spans="1:16">
+    </row>
+    <row r="81" spans="1:26">
       <c r="A81" t="s">
         <v>253</v>
       </c>
-      <c r="B81" t="s">
+      <c r="B81" s="1">
+        <v>145000.0</v>
+      </c>
+      <c r="C81" s="1">
+        <v>93.32064975</v>
+      </c>
+      <c r="D81" s="1">
+        <v>93.402414</v>
+      </c>
+      <c r="E81" t="s">
+        <v>8</v>
+      </c>
+      <c r="F81">
+        <v>1.0</v>
+      </c>
+      <c r="G81" s="1">
+        <v>135433.5</v>
+      </c>
+      <c r="H81" s="1">
+        <v>481.8</v>
+      </c>
+      <c r="I81" s="1">
+        <v>0.35574654719844</v>
+      </c>
+      <c r="J81">
+        <v>0.0</v>
+      </c>
+      <c r="K81">
+        <v>600.36</v>
+      </c>
+      <c r="L81" s="1">
+        <v>135314.94</v>
+      </c>
+      <c r="M81" s="1">
+        <v>135915.3</v>
+      </c>
+      <c r="N81" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O81">
+        <v>1</v>
+      </c>
+      <c r="Z81" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="82" spans="1:26">
+      <c r="A82" t="s">
+        <v>255</v>
+      </c>
+      <c r="B82" s="1">
+        <v>135000.0</v>
+      </c>
+      <c r="C82" s="1">
+        <v>100.98458174</v>
+      </c>
+      <c r="D82" s="1">
+        <v>105.064793</v>
+      </c>
+      <c r="E82" t="s">
+        <v>8</v>
+      </c>
+      <c r="F82">
+        <v>1.0</v>
+      </c>
+      <c r="G82" s="1">
+        <v>141837.47</v>
+      </c>
+      <c r="H82" s="1">
+        <v>-3436.13</v>
+      </c>
+      <c r="I82" s="1">
+        <v>-2.4225826927116</v>
+      </c>
+      <c r="J82">
+        <v>0.0</v>
+      </c>
+      <c r="K82" t="s">
+        <v>256</v>
+      </c>
+      <c r="L82" s="1">
+        <v>136329.18</v>
+      </c>
+      <c r="M82" s="1">
+        <v>138401.34</v>
+      </c>
+      <c r="N82" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O82">
+        <v>1</v>
+      </c>
+      <c r="Z82" t="s">
         <v>254</v>
       </c>
-      <c r="C81" s="1">
-[...46 lines deleted...]
-      <c r="B82" t="s">
+    </row>
+    <row r="83" spans="1:26">
+      <c r="A83" t="s">
+        <v>258</v>
+      </c>
+      <c r="B83" s="1">
+        <v>130000.0</v>
+      </c>
+      <c r="C83" s="1">
+        <v>102.13779202</v>
+      </c>
+      <c r="D83" s="1">
+        <v>107.1356</v>
+      </c>
+      <c r="E83" t="s">
+        <v>8</v>
+      </c>
+      <c r="F83">
+        <v>1.0</v>
+      </c>
+      <c r="G83" s="1">
+        <v>139276.28</v>
+      </c>
+      <c r="H83" s="1">
+        <v>-4164.72</v>
+      </c>
+      <c r="I83" s="1">
+        <v>-2.9902579247522</v>
+      </c>
+      <c r="J83">
+        <v>0.0</v>
+      </c>
+      <c r="K83" t="s">
+        <v>259</v>
+      </c>
+      <c r="L83" s="1">
+        <v>132779.13</v>
+      </c>
+      <c r="M83" s="1">
+        <v>135111.56</v>
+      </c>
+      <c r="N83" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O83">
+        <v>1</v>
+      </c>
+      <c r="Z83" t="s">
         <v>257</v>
       </c>
-      <c r="C82" s="1">
-[...92 lines deleted...]
-    <row r="84" spans="1:16">
+    </row>
+    <row r="84" spans="1:26">
       <c r="A84" t="s">
         <v>261</v>
       </c>
-      <c r="B84" t="s">
+      <c r="B84" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C84" s="1">
+        <v>103.63124813</v>
+      </c>
+      <c r="D84" s="1">
+        <v>106.30133</v>
+      </c>
+      <c r="E84" t="s">
+        <v>8</v>
+      </c>
+      <c r="F84">
+        <v>1.0</v>
+      </c>
+      <c r="G84" s="1">
+        <v>318903.99</v>
+      </c>
+      <c r="H84" s="1">
+        <v>2017.15</v>
+      </c>
+      <c r="I84" s="1">
+        <v>0.63252579561642</v>
+      </c>
+      <c r="J84">
+        <v>0.0</v>
+      </c>
+      <c r="K84" t="s">
         <v>262</v>
       </c>
-      <c r="C84" s="1">
-[...27 lines deleted...]
-        <v>263</v>
+      <c r="L84" s="1">
+        <v>310893.74</v>
       </c>
       <c r="M84" s="1">
-        <v>135524.21</v>
+        <v>320921.14</v>
       </c>
       <c r="N84" s="1">
-        <v>137334.23</v>
-[...8 lines deleted...]
-    <row r="85" spans="1:16">
+        <v>0.65</v>
+      </c>
+      <c r="O84">
+        <v>1</v>
+      </c>
+      <c r="Z84" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="85" spans="1:26">
       <c r="A85" t="s">
         <v>264</v>
       </c>
-      <c r="B85" t="s">
+      <c r="B85" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C85" s="1">
+        <v>82.47223103</v>
+      </c>
+      <c r="D85" s="1">
+        <v>82.438423</v>
+      </c>
+      <c r="E85" t="s">
+        <v>8</v>
+      </c>
+      <c r="F85">
+        <v>1.0</v>
+      </c>
+      <c r="G85" s="1">
+        <v>247315.27</v>
+      </c>
+      <c r="H85" s="1">
+        <v>2945.26</v>
+      </c>
+      <c r="I85" s="1">
+        <v>1.1908929036205</v>
+      </c>
+      <c r="J85">
+        <v>0.0</v>
+      </c>
+      <c r="K85" t="s">
         <v>265</v>
       </c>
-      <c r="C85" s="1">
-[...27 lines deleted...]
-        <v>266</v>
+      <c r="L85" s="1">
+        <v>247416.69</v>
       </c>
       <c r="M85" s="1">
-        <v>131343.52</v>
+        <v>250260.53</v>
       </c>
       <c r="N85" s="1">
-        <v>133386.12</v>
-[...8 lines deleted...]
-    <row r="86" spans="1:16">
+        <v>0.51</v>
+      </c>
+      <c r="O85">
+        <v>1</v>
+      </c>
+      <c r="Z85" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="86" spans="1:26">
       <c r="A86" t="s">
         <v>267</v>
       </c>
-      <c r="B86" t="s">
+      <c r="B86" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C86" s="1">
+        <v>104.65115288</v>
+      </c>
+      <c r="D86" s="1">
+        <v>109.37547</v>
+      </c>
+      <c r="E86" t="s">
+        <v>8</v>
+      </c>
+      <c r="F86">
+        <v>1.0</v>
+      </c>
+      <c r="G86" s="1">
+        <v>109375.47</v>
+      </c>
+      <c r="H86" s="1">
+        <v>-3338.7</v>
+      </c>
+      <c r="I86" s="1">
+        <v>-3.052512597203</v>
+      </c>
+      <c r="J86">
+        <v>0.0</v>
+      </c>
+      <c r="K86" t="s">
         <v>268</v>
       </c>
-      <c r="C86" s="1">
-[...27 lines deleted...]
-        <v>269</v>
+      <c r="L86" s="1">
+        <v>104651.15</v>
       </c>
       <c r="M86" s="1">
-        <v>308175.0</v>
+        <v>106036.77</v>
       </c>
       <c r="N86" s="1">
-        <v>317511.99</v>
-[...8 lines deleted...]
-    <row r="87" spans="1:16">
+        <v>0.21</v>
+      </c>
+      <c r="O86">
+        <v>1</v>
+      </c>
+      <c r="Z86" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="87" spans="1:26">
       <c r="A87" t="s">
         <v>270</v>
       </c>
-      <c r="B87" t="s">
+      <c r="B87" s="1">
+        <v>825000.0</v>
+      </c>
+      <c r="C87" s="1">
+        <v>69.85777221</v>
+      </c>
+      <c r="D87" s="1">
+        <v>74.717804</v>
+      </c>
+      <c r="E87" t="s">
+        <v>8</v>
+      </c>
+      <c r="F87">
+        <v>1.0</v>
+      </c>
+      <c r="G87" s="1">
+        <v>616421.88</v>
+      </c>
+      <c r="H87" s="1">
+        <v>-35970.26</v>
+      </c>
+      <c r="I87" s="1">
+        <v>-5.8353314778509</v>
+      </c>
+      <c r="J87">
+        <v>0.0</v>
+      </c>
+      <c r="K87" t="s">
         <v>271</v>
       </c>
-      <c r="C87" s="1">
-[...27 lines deleted...]
-        <v>272</v>
+      <c r="L87" s="1">
+        <v>576326.62</v>
       </c>
       <c r="M87" s="1">
-        <v>243700.5</v>
+        <v>580451.62</v>
       </c>
       <c r="N87" s="1">
-        <v>246371.73</v>
-[...8 lines deleted...]
-    <row r="88" spans="1:16">
+        <v>1.17</v>
+      </c>
+      <c r="O87">
+        <v>1</v>
+      </c>
+      <c r="Z87" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="88" spans="1:26">
       <c r="A88" t="s">
         <v>273</v>
       </c>
-      <c r="B88" t="s">
+      <c r="B88" s="1">
+        <v>132000.0</v>
+      </c>
+      <c r="C88" s="1">
+        <v>100.65153638</v>
+      </c>
+      <c r="D88" s="1">
+        <v>99.973</v>
+      </c>
+      <c r="E88" t="s">
+        <v>8</v>
+      </c>
+      <c r="F88">
+        <v>1.0</v>
+      </c>
+      <c r="G88" s="1">
+        <v>131964.36</v>
+      </c>
+      <c r="H88" s="1">
+        <v>2846.74</v>
+      </c>
+      <c r="I88" s="1">
+        <v>2.1572036571086</v>
+      </c>
+      <c r="J88">
+        <v>0.0</v>
+      </c>
+      <c r="K88" t="s">
         <v>274</v>
       </c>
-      <c r="C88" s="1">
-[...27 lines deleted...]
-        <v>275</v>
+      <c r="L88" s="1">
+        <v>132860.03</v>
       </c>
       <c r="M88" s="1">
-        <v>103438.95</v>
+        <v>134811.1</v>
       </c>
       <c r="N88" s="1">
-        <v>104580.05</v>
-[...8 lines deleted...]
-    <row r="89" spans="1:16">
+        <v>0.27</v>
+      </c>
+      <c r="O88">
+        <v>1</v>
+      </c>
+      <c r="Z88" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26">
       <c r="A89" t="s">
         <v>276</v>
       </c>
-      <c r="B89" t="s">
+      <c r="B89" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C89" s="1">
+        <v>99.58559205</v>
+      </c>
+      <c r="D89" s="1">
+        <v>99.766</v>
+      </c>
+      <c r="E89" t="s">
+        <v>8</v>
+      </c>
+      <c r="F89">
+        <v>1.0</v>
+      </c>
+      <c r="G89" s="1">
+        <v>99766.0</v>
+      </c>
+      <c r="H89" s="1">
+        <v>64.11</v>
+      </c>
+      <c r="I89" s="1">
+        <v>0.064260369264078</v>
+      </c>
+      <c r="J89">
+        <v>0.0</v>
+      </c>
+      <c r="K89">
+        <v>244.52</v>
+      </c>
+      <c r="L89" s="1">
+        <v>99585.59</v>
+      </c>
+      <c r="M89" s="1">
+        <v>99830.11</v>
+      </c>
+      <c r="N89" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O89">
+        <v>1</v>
+      </c>
+      <c r="Z89" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="90" spans="1:26">
+      <c r="A90" t="s">
+        <v>278</v>
+      </c>
+      <c r="B90" s="1">
+        <v>135000.0</v>
+      </c>
+      <c r="C90" s="1">
+        <v>99.3551315</v>
+      </c>
+      <c r="D90" s="1">
+        <v>104.002956</v>
+      </c>
+      <c r="E90" t="s">
+        <v>8</v>
+      </c>
+      <c r="F90">
+        <v>1.0</v>
+      </c>
+      <c r="G90" s="1">
+        <v>140403.99</v>
+      </c>
+      <c r="H90" s="1">
+        <v>-5055.81</v>
+      </c>
+      <c r="I90" s="1">
+        <v>-3.6009019401799</v>
+      </c>
+      <c r="J90">
+        <v>0.0</v>
+      </c>
+      <c r="K90" t="s">
+        <v>279</v>
+      </c>
+      <c r="L90" s="1">
+        <v>134129.43</v>
+      </c>
+      <c r="M90" s="1">
+        <v>135348.18</v>
+      </c>
+      <c r="N90" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O90">
+        <v>1</v>
+      </c>
+      <c r="Z90" t="s">
         <v>277</v>
       </c>
-      <c r="C89" s="1">
-[...46 lines deleted...]
-      <c r="B90" t="s">
+    </row>
+    <row r="91" spans="1:26">
+      <c r="A91" t="s">
+        <v>281</v>
+      </c>
+      <c r="B91" s="1">
+        <v>370000.0</v>
+      </c>
+      <c r="C91" s="1">
+        <v>78.961</v>
+      </c>
+      <c r="D91" s="1">
+        <v>83.324986</v>
+      </c>
+      <c r="E91" t="s">
+        <v>8</v>
+      </c>
+      <c r="F91">
+        <v>1.0</v>
+      </c>
+      <c r="G91" s="1">
+        <v>308302.45</v>
+      </c>
+      <c r="H91" s="1">
+        <v>-16058.05</v>
+      </c>
+      <c r="I91" s="1">
+        <v>-5.2085379146354</v>
+      </c>
+      <c r="J91">
+        <v>0.0</v>
+      </c>
+      <c r="K91">
+        <v>88.7</v>
+      </c>
+      <c r="L91" s="1">
+        <v>292155.7</v>
+      </c>
+      <c r="M91" s="1">
+        <v>292244.4</v>
+      </c>
+      <c r="N91" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O91">
+        <v>1</v>
+      </c>
+      <c r="Z91" t="s">
         <v>280</v>
       </c>
-      <c r="C90" s="1">
-[...43 lines deleted...]
-      <c r="A91" t="s">
+    </row>
+    <row r="92" spans="1:26">
+      <c r="A92" t="s">
+        <v>283</v>
+      </c>
+      <c r="B92" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C92" s="1">
+        <v>94.32962845</v>
+      </c>
+      <c r="D92" s="1">
+        <v>94.882578</v>
+      </c>
+      <c r="E92" t="s">
+        <v>8</v>
+      </c>
+      <c r="F92">
+        <v>1.0</v>
+      </c>
+      <c r="G92" s="1">
+        <v>474412.89</v>
+      </c>
+      <c r="H92" s="1">
+        <v>-360.64</v>
+      </c>
+      <c r="I92" s="1">
+        <v>-0.076018170585542</v>
+      </c>
+      <c r="J92">
+        <v>0.0</v>
+      </c>
+      <c r="K92" t="s">
+        <v>284</v>
+      </c>
+      <c r="L92" s="1">
+        <v>471648.14</v>
+      </c>
+      <c r="M92" s="1">
+        <v>474052.25</v>
+      </c>
+      <c r="N92" s="1">
+        <v>0.96</v>
+      </c>
+      <c r="O92">
+        <v>1</v>
+      </c>
+      <c r="Z92" t="s">
         <v>282</v>
       </c>
-      <c r="B91" t="s">
-[...95 lines deleted...]
-    <row r="93" spans="1:16">
+    </row>
+    <row r="93" spans="1:26">
       <c r="A93" t="s">
         <v>286</v>
       </c>
-      <c r="B93" t="s">
+      <c r="B93" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C93" s="1">
+        <v>92.36321547</v>
+      </c>
+      <c r="D93" s="1">
+        <v>99.086382</v>
+      </c>
+      <c r="E93" t="s">
+        <v>8</v>
+      </c>
+      <c r="F93">
+        <v>1.0</v>
+      </c>
+      <c r="G93" s="1">
+        <v>495431.91</v>
+      </c>
+      <c r="H93" s="1">
+        <v>-33615.83</v>
+      </c>
+      <c r="I93" s="1">
+        <v>-6.7851564102926</v>
+      </c>
+      <c r="J93">
+        <v>0.0</v>
+      </c>
+      <c r="K93">
+        <v>0.0</v>
+      </c>
+      <c r="L93" s="1">
+        <v>461816.08</v>
+      </c>
+      <c r="M93" s="1">
+        <v>461816.08</v>
+      </c>
+      <c r="N93" s="1">
+        <v>0.93</v>
+      </c>
+      <c r="O93">
+        <v>1</v>
+      </c>
+      <c r="Z93" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="94" spans="1:26">
+      <c r="A94" t="s">
+        <v>288</v>
+      </c>
+      <c r="B94" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C94" s="1">
+        <v>99.5925549</v>
+      </c>
+      <c r="D94" s="1">
+        <v>99.957446</v>
+      </c>
+      <c r="E94" t="s">
+        <v>8</v>
+      </c>
+      <c r="F94">
+        <v>1.0</v>
+      </c>
+      <c r="G94" s="1">
+        <v>699702.12</v>
+      </c>
+      <c r="H94" s="1">
+        <v>466.31</v>
+      </c>
+      <c r="I94" s="1">
+        <v>0.066644074195459</v>
+      </c>
+      <c r="J94">
+        <v>0.0</v>
+      </c>
+      <c r="K94" t="s">
+        <v>289</v>
+      </c>
+      <c r="L94" s="1">
+        <v>697147.88</v>
+      </c>
+      <c r="M94" s="1">
+        <v>700168.43</v>
+      </c>
+      <c r="N94" s="1">
+        <v>1.41</v>
+      </c>
+      <c r="O94">
+        <v>1</v>
+      </c>
+      <c r="Z94" t="s">
         <v>287</v>
       </c>
-      <c r="C93" s="1">
-[...35 lines deleted...]
-      <c r="O93" s="1">
+    </row>
+    <row r="95" spans="1:26">
+      <c r="A95" t="s">
+        <v>291</v>
+      </c>
+      <c r="B95" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C95" s="1">
+        <v>98.36571455</v>
+      </c>
+      <c r="D95" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E95" t="s">
+        <v>8</v>
+      </c>
+      <c r="F95">
+        <v>1.0</v>
+      </c>
+      <c r="G95" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="H95" s="1">
+        <v>800.65</v>
+      </c>
+      <c r="I95" s="1">
+        <v>0.80065</v>
+      </c>
+      <c r="J95">
+        <v>0.0</v>
+      </c>
+      <c r="K95" t="s">
+        <v>292</v>
+      </c>
+      <c r="L95" s="1">
+        <v>98365.72</v>
+      </c>
+      <c r="M95" s="1">
+        <v>100800.65</v>
+      </c>
+      <c r="N95" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O95">
+        <v>1</v>
+      </c>
+      <c r="Z95" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="96" spans="1:26">
+      <c r="A96" t="s">
+        <v>294</v>
+      </c>
+      <c r="B96" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C96" s="1">
+        <v>103.74162304</v>
+      </c>
+      <c r="D96" s="1">
+        <v>108.334343</v>
+      </c>
+      <c r="E96" t="s">
+        <v>8</v>
+      </c>
+      <c r="F96">
+        <v>1.0</v>
+      </c>
+      <c r="G96" s="1">
+        <v>650006.06</v>
+      </c>
+      <c r="H96" s="1">
+        <v>-21550.98</v>
+      </c>
+      <c r="I96" s="1">
+        <v>-3.3155044739121</v>
+      </c>
+      <c r="J96">
+        <v>0.0</v>
+      </c>
+      <c r="K96" t="s">
+        <v>295</v>
+      </c>
+      <c r="L96" s="1">
+        <v>622449.74</v>
+      </c>
+      <c r="M96" s="1">
+        <v>628455.08</v>
+      </c>
+      <c r="N96" s="1">
+        <v>1.27</v>
+      </c>
+      <c r="O96">
+        <v>1</v>
+      </c>
+      <c r="Z96" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="97" spans="1:26">
+      <c r="A97" t="s">
+        <v>297</v>
+      </c>
+      <c r="B97" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C97" s="1">
+        <v>98.90114731</v>
+      </c>
+      <c r="D97" s="1">
+        <v>98.642</v>
+      </c>
+      <c r="E97" t="s">
+        <v>8</v>
+      </c>
+      <c r="F97">
+        <v>1.0</v>
+      </c>
+      <c r="G97" s="1">
+        <v>295926.0</v>
+      </c>
+      <c r="H97" s="1">
+        <v>2179.84</v>
+      </c>
+      <c r="I97" s="1">
+        <v>0.73661658657908</v>
+      </c>
+      <c r="J97">
+        <v>0.0</v>
+      </c>
+      <c r="K97" t="s">
+        <v>298</v>
+      </c>
+      <c r="L97" s="1">
+        <v>296703.44</v>
+      </c>
+      <c r="M97" s="1">
+        <v>298105.84</v>
+      </c>
+      <c r="N97" s="1">
         <v>0.6</v>
       </c>
-      <c r="P93">
-[...107 lines deleted...]
-      <c r="B96" t="s">
+      <c r="O97">
+        <v>1</v>
+      </c>
+      <c r="Z97" t="s">
         <v>296</v>
       </c>
-      <c r="C96" s="1">
-[...46 lines deleted...]
-      <c r="B97" t="s">
+    </row>
+    <row r="98" spans="1:26">
+      <c r="A98" t="s">
+        <v>300</v>
+      </c>
+      <c r="B98" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C98" s="1">
+        <v>91.36429319</v>
+      </c>
+      <c r="D98" s="1">
+        <v>89.22416</v>
+      </c>
+      <c r="E98" t="s">
+        <v>8</v>
+      </c>
+      <c r="F98">
+        <v>1.0</v>
+      </c>
+      <c r="G98" s="1">
+        <v>178448.32</v>
+      </c>
+      <c r="H98" s="1">
+        <v>5167.94</v>
+      </c>
+      <c r="I98" s="1">
+        <v>2.8960429551816</v>
+      </c>
+      <c r="J98">
+        <v>0.0</v>
+      </c>
+      <c r="K98">
+        <v>887.67</v>
+      </c>
+      <c r="L98" s="1">
+        <v>182728.59</v>
+      </c>
+      <c r="M98" s="1">
+        <v>183616.26</v>
+      </c>
+      <c r="N98" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O98">
+        <v>1</v>
+      </c>
+      <c r="Z98" t="s">
         <v>299</v>
       </c>
-      <c r="C97" s="1">
+    </row>
+    <row r="99" spans="1:26">
+      <c r="A99" t="s">
+        <v>302</v>
+      </c>
+      <c r="B99" s="1">
         <v>100000.0</v>
       </c>
-      <c r="D97" s="1">
-[...11 lines deleted...]
-      <c r="H97" s="1">
+      <c r="C99" s="1">
+        <v>98.76071312</v>
+      </c>
+      <c r="D99" s="1">
+        <v>99.75655</v>
+      </c>
+      <c r="E99" t="s">
+        <v>8</v>
+      </c>
+      <c r="F99">
+        <v>1.0</v>
+      </c>
+      <c r="G99" s="1">
+        <v>99756.55</v>
+      </c>
+      <c r="H99" s="1">
+        <v>831.56</v>
+      </c>
+      <c r="I99" s="1">
+        <v>0.83358937332937</v>
+      </c>
+      <c r="J99">
+        <v>0.0</v>
+      </c>
+      <c r="K99" t="s">
+        <v>303</v>
+      </c>
+      <c r="L99" s="1">
+        <v>98760.71</v>
+      </c>
+      <c r="M99" s="1">
+        <v>100588.11</v>
+      </c>
+      <c r="N99" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O99">
+        <v>1</v>
+      </c>
+      <c r="Z99" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="100" spans="1:26">
+      <c r="A100" t="s">
+        <v>305</v>
+      </c>
+      <c r="B100" s="1">
         <v>100000.0</v>
       </c>
-      <c r="I97" s="1">
-[...17 lines deleted...]
-      <c r="O97" s="1">
+      <c r="C100" s="1">
+        <v>102.48153188</v>
+      </c>
+      <c r="D100" s="1">
+        <v>107.36234</v>
+      </c>
+      <c r="E100" t="s">
+        <v>8</v>
+      </c>
+      <c r="F100">
+        <v>1.0</v>
+      </c>
+      <c r="G100" s="1">
+        <v>107362.34</v>
+      </c>
+      <c r="H100" s="1">
+        <v>-3368.48</v>
+      </c>
+      <c r="I100" s="1">
+        <v>-3.137487502601</v>
+      </c>
+      <c r="J100">
+        <v>0.0</v>
+      </c>
+      <c r="K100" t="s">
+        <v>306</v>
+      </c>
+      <c r="L100" s="1">
+        <v>102481.53</v>
+      </c>
+      <c r="M100" s="1">
+        <v>103993.86</v>
+      </c>
+      <c r="N100" s="1">
         <v>0.21</v>
       </c>
-      <c r="P97">
-[...54 lines deleted...]
-      <c r="A99" t="s">
+      <c r="O100">
+        <v>1</v>
+      </c>
+      <c r="Z100" t="s">
         <v>304</v>
       </c>
-      <c r="B99" t="s">
-[...95 lines deleted...]
-    <row r="101" spans="1:16">
+    </row>
+    <row r="101" spans="1:26">
       <c r="A101" t="s">
         <v>308</v>
       </c>
-      <c r="B101" t="s">
+      <c r="B101" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C101" s="1">
+        <v>101.3081253</v>
+      </c>
+      <c r="D101" s="1">
+        <v>103.74867</v>
+      </c>
+      <c r="E101" t="s">
+        <v>8</v>
+      </c>
+      <c r="F101">
+        <v>1.0</v>
+      </c>
+      <c r="G101" s="1">
+        <v>311246.01</v>
+      </c>
+      <c r="H101" s="1">
+        <v>3188.64</v>
+      </c>
+      <c r="I101" s="1">
+        <v>1.0244757836414</v>
+      </c>
+      <c r="J101">
+        <v>0.0</v>
+      </c>
+      <c r="K101" t="s">
         <v>309</v>
       </c>
-      <c r="C101" s="1">
-[...27 lines deleted...]
-        <v>310</v>
+      <c r="L101" s="1">
+        <v>303924.38</v>
       </c>
       <c r="M101" s="1">
-        <v>98278.38</v>
+        <v>314434.65</v>
       </c>
       <c r="N101" s="1">
-        <v>99940.37</v>
-[...8 lines deleted...]
-    <row r="102" spans="1:16">
+        <v>0.64</v>
+      </c>
+      <c r="O101">
+        <v>1</v>
+      </c>
+      <c r="Z101" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="102" spans="1:26">
       <c r="A102" t="s">
         <v>311</v>
       </c>
-      <c r="B102" t="s">
+      <c r="B102" s="1">
+        <v>150000.0</v>
+      </c>
+      <c r="C102" s="1">
+        <v>102.24429763</v>
+      </c>
+      <c r="D102" s="1">
+        <v>106.489533</v>
+      </c>
+      <c r="E102" t="s">
+        <v>8</v>
+      </c>
+      <c r="F102">
+        <v>1.0</v>
+      </c>
+      <c r="G102" s="1">
+        <v>159734.3</v>
+      </c>
+      <c r="H102" s="1">
+        <v>-570.25</v>
+      </c>
+      <c r="I102" s="1">
+        <v>-0.35699909161652</v>
+      </c>
+      <c r="J102">
+        <v>0.0</v>
+      </c>
+      <c r="K102" t="s">
         <v>312</v>
       </c>
-      <c r="C102" s="1">
-[...27 lines deleted...]
-        <v>313</v>
+      <c r="L102" s="1">
+        <v>153366.45</v>
       </c>
       <c r="M102" s="1">
-        <v>101422.49</v>
+        <v>159164.05</v>
       </c>
       <c r="N102" s="1">
-        <v>102704.68</v>
-[...8 lines deleted...]
-    <row r="103" spans="1:16">
+        <v>0.32</v>
+      </c>
+      <c r="O102">
+        <v>1</v>
+      </c>
+      <c r="Z102" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="103" spans="1:26">
       <c r="A103" t="s">
         <v>314</v>
       </c>
-      <c r="B103" t="s">
+      <c r="B103" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C103" s="1">
+        <v>106.21219653</v>
+      </c>
+      <c r="D103" s="1">
+        <v>110.013816</v>
+      </c>
+      <c r="E103" t="s">
+        <v>8</v>
+      </c>
+      <c r="F103">
+        <v>1.0</v>
+      </c>
+      <c r="G103" s="1">
+        <v>550069.08</v>
+      </c>
+      <c r="H103" s="1">
+        <v>-16203.3</v>
+      </c>
+      <c r="I103" s="1">
+        <v>-2.9456845674729</v>
+      </c>
+      <c r="J103">
+        <v>0.0</v>
+      </c>
+      <c r="K103" t="s">
         <v>315</v>
       </c>
-      <c r="C103" s="1">
-[...27 lines deleted...]
-        <v>316</v>
+      <c r="L103" s="1">
+        <v>531060.99</v>
       </c>
       <c r="M103" s="1">
-        <v>303154.81</v>
+        <v>533865.78</v>
       </c>
       <c r="N103" s="1">
-        <v>312953.1</v>
-[...8 lines deleted...]
-    <row r="104" spans="1:16">
+        <v>1.08</v>
+      </c>
+      <c r="O103">
+        <v>1</v>
+      </c>
+      <c r="Z103" t="s">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="104" spans="1:26">
       <c r="A104" t="s">
         <v>317</v>
       </c>
-      <c r="B104" t="s">
+      <c r="B104" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C104" s="1">
+        <v>95.058</v>
+      </c>
+      <c r="D104" s="1">
+        <v>104.270342</v>
+      </c>
+      <c r="E104" t="s">
+        <v>8</v>
+      </c>
+      <c r="F104">
+        <v>1.0</v>
+      </c>
+      <c r="G104" s="1">
+        <v>625622.05</v>
+      </c>
+      <c r="H104" s="1">
+        <v>-42698.71</v>
+      </c>
+      <c r="I104" s="1">
+        <v>-6.8250008131906</v>
+      </c>
+      <c r="J104">
+        <v>0.0</v>
+      </c>
+      <c r="K104" t="s">
         <v>318</v>
       </c>
-      <c r="C104" s="1">
-[...27 lines deleted...]
-        <v>319</v>
+      <c r="L104" s="1">
+        <v>570348.0</v>
       </c>
       <c r="M104" s="1">
-        <v>153308.68</v>
+        <v>582923.34</v>
       </c>
       <c r="N104" s="1">
-        <v>158696.35</v>
-[...8 lines deleted...]
-    <row r="105" spans="1:16">
+        <v>1.18</v>
+      </c>
+      <c r="O104">
+        <v>1</v>
+      </c>
+      <c r="Z104" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="105" spans="1:26">
       <c r="A105" t="s">
         <v>320</v>
       </c>
-      <c r="B105" t="s">
+      <c r="B105" s="1">
+        <v>285000.0</v>
+      </c>
+      <c r="C105" s="1">
+        <v>98.23565898</v>
+      </c>
+      <c r="D105" s="1">
+        <v>97.791014</v>
+      </c>
+      <c r="E105" t="s">
+        <v>8</v>
+      </c>
+      <c r="F105">
+        <v>1.0</v>
+      </c>
+      <c r="G105" s="1">
+        <v>278704.39</v>
+      </c>
+      <c r="H105" s="1">
+        <v>4183.61</v>
+      </c>
+      <c r="I105" s="1">
+        <v>1.5010922504665</v>
+      </c>
+      <c r="J105">
+        <v>0.0</v>
+      </c>
+      <c r="K105" t="s">
         <v>321</v>
       </c>
-      <c r="C105" s="1">
-[...27 lines deleted...]
-        <v>322</v>
+      <c r="L105" s="1">
+        <v>279971.63</v>
       </c>
       <c r="M105" s="1">
-        <v>528567.77</v>
+        <v>282888.0</v>
       </c>
       <c r="N105" s="1">
-        <v>529970.17</v>
-[...8 lines deleted...]
-    <row r="106" spans="1:16">
+        <v>0.57</v>
+      </c>
+      <c r="O105">
+        <v>1</v>
+      </c>
+      <c r="Z105" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="106" spans="1:26">
       <c r="A106" t="s">
         <v>323</v>
       </c>
-      <c r="B106" t="s">
+      <c r="B106" s="1">
+        <v>365000.0</v>
+      </c>
+      <c r="C106" s="1">
+        <v>101.9953757</v>
+      </c>
+      <c r="D106" s="1">
+        <v>105.094956</v>
+      </c>
+      <c r="E106" t="s">
+        <v>8</v>
+      </c>
+      <c r="F106">
+        <v>1.0</v>
+      </c>
+      <c r="G106" s="1">
+        <v>383596.59</v>
+      </c>
+      <c r="H106" s="1">
+        <v>1977.78</v>
+      </c>
+      <c r="I106" s="1">
+        <v>0.51558852491363</v>
+      </c>
+      <c r="J106">
+        <v>0.0</v>
+      </c>
+      <c r="K106" t="s">
         <v>324</v>
       </c>
-      <c r="C106" s="1">
-[...27 lines deleted...]
-        <v>325</v>
+      <c r="L106" s="1">
+        <v>372283.12</v>
       </c>
       <c r="M106" s="1">
-        <v>559242.0</v>
+        <v>385574.37</v>
       </c>
       <c r="N106" s="1">
-        <v>570781.73</v>
-[...8 lines deleted...]
-    <row r="107" spans="1:16">
+        <v>0.78</v>
+      </c>
+      <c r="O106">
+        <v>1</v>
+      </c>
+      <c r="Z106" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="107" spans="1:26">
       <c r="A107" t="s">
         <v>326</v>
       </c>
-      <c r="B107" t="s">
+      <c r="B107" s="1">
+        <v>295000.0</v>
+      </c>
+      <c r="C107" s="1">
+        <v>103.3</v>
+      </c>
+      <c r="D107" s="1">
+        <v>105.485329</v>
+      </c>
+      <c r="E107" t="s">
+        <v>8</v>
+      </c>
+      <c r="F107">
+        <v>1.0</v>
+      </c>
+      <c r="G107" s="1">
+        <v>311181.72</v>
+      </c>
+      <c r="H107" s="1">
+        <v>-4455.47</v>
+      </c>
+      <c r="I107" s="1">
+        <v>-1.431790402084</v>
+      </c>
+      <c r="J107">
+        <v>0.0</v>
+      </c>
+      <c r="K107" t="s">
         <v>327</v>
       </c>
-      <c r="C107" s="1">
-[...27 lines deleted...]
-        <v>328</v>
+      <c r="L107" s="1">
+        <v>304735.0</v>
       </c>
       <c r="M107" s="1">
-        <v>279357.37</v>
+        <v>306726.25</v>
       </c>
       <c r="N107" s="1">
-        <v>282027.78</v>
-[...8 lines deleted...]
-    <row r="108" spans="1:16">
+        <v>0.62</v>
+      </c>
+      <c r="O107">
+        <v>1</v>
+      </c>
+      <c r="Z107" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="108" spans="1:26">
       <c r="A108" t="s">
         <v>329</v>
       </c>
-      <c r="B108" t="s">
+      <c r="B108" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C108" s="1">
+        <v>100.43736161</v>
+      </c>
+      <c r="D108" s="1">
+        <v>99.616</v>
+      </c>
+      <c r="E108" t="s">
+        <v>8</v>
+      </c>
+      <c r="F108">
+        <v>1.0</v>
+      </c>
+      <c r="G108" s="1">
+        <v>199232.0</v>
+      </c>
+      <c r="H108" s="1">
+        <v>1642.72</v>
+      </c>
+      <c r="I108" s="1">
+        <v>0.82452618053325</v>
+      </c>
+      <c r="J108">
+        <v>0.0</v>
+      </c>
+      <c r="K108">
+        <v>0.0</v>
+      </c>
+      <c r="L108" s="1">
+        <v>200874.72</v>
+      </c>
+      <c r="M108" s="1">
+        <v>200874.72</v>
+      </c>
+      <c r="N108" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O108">
+        <v>1</v>
+      </c>
+      <c r="Z108" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="109" spans="1:26">
+      <c r="A109" t="s">
+        <v>331</v>
+      </c>
+      <c r="B109" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C109" s="1">
+        <v>99.08599038</v>
+      </c>
+      <c r="D109" s="1">
+        <v>100.292605</v>
+      </c>
+      <c r="E109" t="s">
+        <v>8</v>
+      </c>
+      <c r="F109">
+        <v>1.0</v>
+      </c>
+      <c r="G109" s="1">
+        <v>200585.21</v>
+      </c>
+      <c r="H109" s="1">
+        <v>3704.58</v>
+      </c>
+      <c r="I109" s="1">
+        <v>1.8468859194554</v>
+      </c>
+      <c r="J109">
+        <v>0.0</v>
+      </c>
+      <c r="K109" t="s">
+        <v>332</v>
+      </c>
+      <c r="L109" s="1">
+        <v>198171.98</v>
+      </c>
+      <c r="M109" s="1">
+        <v>204289.79</v>
+      </c>
+      <c r="N109" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O109">
+        <v>1</v>
+      </c>
+      <c r="Z109" t="s">
         <v>330</v>
       </c>
-      <c r="C108" s="1">
-[...46 lines deleted...]
-      <c r="B109" t="s">
+    </row>
+    <row r="110" spans="1:26">
+      <c r="A110" t="s">
+        <v>334</v>
+      </c>
+      <c r="B110" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C110" s="1">
+        <v>101.82269487</v>
+      </c>
+      <c r="D110" s="1">
+        <v>106.064042</v>
+      </c>
+      <c r="E110" t="s">
+        <v>8</v>
+      </c>
+      <c r="F110">
+        <v>1.0</v>
+      </c>
+      <c r="G110" s="1">
+        <v>530320.21</v>
+      </c>
+      <c r="H110" s="1">
+        <v>-16326.6</v>
+      </c>
+      <c r="I110" s="1">
+        <v>-3.078630550399</v>
+      </c>
+      <c r="J110">
+        <v>0.0</v>
+      </c>
+      <c r="K110" t="s">
+        <v>335</v>
+      </c>
+      <c r="L110" s="1">
+        <v>509113.47</v>
+      </c>
+      <c r="M110" s="1">
+        <v>513993.61</v>
+      </c>
+      <c r="N110" s="1">
+        <v>1.04</v>
+      </c>
+      <c r="O110">
+        <v>1</v>
+      </c>
+      <c r="Z110" t="s">
         <v>333</v>
       </c>
-      <c r="C109" s="1">
-[...92 lines deleted...]
-    <row r="111" spans="1:16">
+    </row>
+    <row r="111" spans="1:26">
       <c r="A111" t="s">
         <v>337</v>
       </c>
-      <c r="B111" t="s">
+      <c r="B111" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C111" s="1">
+        <v>100.85721591</v>
+      </c>
+      <c r="D111" s="1">
+        <v>99.297</v>
+      </c>
+      <c r="E111" t="s">
+        <v>8</v>
+      </c>
+      <c r="F111">
+        <v>1.0</v>
+      </c>
+      <c r="G111" s="1">
+        <v>99297.0</v>
+      </c>
+      <c r="H111" s="1">
+        <v>2586.59</v>
+      </c>
+      <c r="I111" s="1">
+        <v>2.6049024643242</v>
+      </c>
+      <c r="J111">
+        <v>0.0</v>
+      </c>
+      <c r="K111" t="s">
         <v>338</v>
       </c>
-      <c r="C111" s="1">
-[...27 lines deleted...]
-        <v>339</v>
+      <c r="L111" s="1">
+        <v>100857.22</v>
       </c>
       <c r="M111" s="1">
-        <v>196733.39</v>
+        <v>101883.59</v>
       </c>
       <c r="N111" s="1">
-        <v>202434.07</v>
-[...8 lines deleted...]
-    <row r="112" spans="1:16">
+        <v>0.21</v>
+      </c>
+      <c r="O111">
+        <v>1</v>
+      </c>
+      <c r="Z111" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="112" spans="1:26">
       <c r="A112" t="s">
         <v>340</v>
       </c>
-      <c r="B112" t="s">
+      <c r="B112" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C112" s="1">
+        <v>100.90765367</v>
+      </c>
+      <c r="D112" s="1">
+        <v>100.24168</v>
+      </c>
+      <c r="E112" t="s">
+        <v>8</v>
+      </c>
+      <c r="F112">
+        <v>1.0</v>
+      </c>
+      <c r="G112" s="1">
+        <v>100241.68</v>
+      </c>
+      <c r="H112" s="1">
+        <v>1500.22</v>
+      </c>
+      <c r="I112" s="1">
+        <v>1.4966030098458</v>
+      </c>
+      <c r="J112">
+        <v>0.0</v>
+      </c>
+      <c r="K112">
+        <v>834.25</v>
+      </c>
+      <c r="L112" s="1">
+        <v>100907.65</v>
+      </c>
+      <c r="M112" s="1">
+        <v>101741.9</v>
+      </c>
+      <c r="N112" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O112">
+        <v>1</v>
+      </c>
+      <c r="Z112" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="113" spans="1:26">
+      <c r="A113" t="s">
+        <v>342</v>
+      </c>
+      <c r="B113" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C113" s="1">
+        <v>100.68796322</v>
+      </c>
+      <c r="D113" s="1">
+        <v>99.884</v>
+      </c>
+      <c r="E113" t="s">
+        <v>8</v>
+      </c>
+      <c r="F113">
+        <v>1.0</v>
+      </c>
+      <c r="G113" s="1">
+        <v>99884.0</v>
+      </c>
+      <c r="H113" s="1">
+        <v>1896.43</v>
+      </c>
+      <c r="I113" s="1">
+        <v>1.8986324135998</v>
+      </c>
+      <c r="J113">
+        <v>0.0</v>
+      </c>
+      <c r="K113" t="s">
+        <v>343</v>
+      </c>
+      <c r="L113" s="1">
+        <v>100687.96</v>
+      </c>
+      <c r="M113" s="1">
+        <v>101780.43</v>
+      </c>
+      <c r="N113" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O113">
+        <v>1</v>
+      </c>
+      <c r="Z113" t="s">
         <v>341</v>
       </c>
-      <c r="C112" s="1">
-[...92 lines deleted...]
-    <row r="114" spans="1:16">
+    </row>
+    <row r="114" spans="1:26">
       <c r="A114" t="s">
         <v>345</v>
       </c>
-      <c r="B114" t="s">
-        <v>346</v>
+      <c r="B114" s="1">
+        <v>100000.0</v>
       </c>
       <c r="C114" s="1">
-        <v>100000.0</v>
+        <v>97.03384128</v>
       </c>
       <c r="D114" s="1">
-        <v>100.68090053</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>97.65639</v>
+      </c>
+      <c r="E114" t="s">
+        <v>8</v>
+      </c>
+      <c r="F114">
+        <v>1.0</v>
+      </c>
+      <c r="G114" s="1">
+        <v>97656.39</v>
       </c>
       <c r="H114" s="1">
-        <v>100241.68</v>
+        <v>219.64</v>
       </c>
       <c r="I114" s="1">
-        <v>1072.1</v>
-[...2 lines deleted...]
-        <v>1.0695151956751</v>
+        <v>0.22491103756754</v>
+      </c>
+      <c r="J114">
+        <v>0.0</v>
       </c>
       <c r="K114">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>632.88</v>
+        <v>842.19</v>
+      </c>
+      <c r="L114" s="1">
+        <v>97033.84</v>
       </c>
       <c r="M114" s="1">
-        <v>100680.9</v>
+        <v>97876.03</v>
       </c>
       <c r="N114" s="1">
-        <v>101313.78</v>
-[...8 lines deleted...]
-    <row r="115" spans="1:16">
+        <v>0.2</v>
+      </c>
+      <c r="O114">
+        <v>1</v>
+      </c>
+      <c r="Z114" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="115" spans="1:26">
       <c r="A115" t="s">
         <v>347</v>
       </c>
-      <c r="B115" t="s">
+      <c r="B115" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C115" s="1">
+        <v>85.76278275</v>
+      </c>
+      <c r="D115" s="1">
+        <v>86.56115</v>
+      </c>
+      <c r="E115" t="s">
+        <v>8</v>
+      </c>
+      <c r="F115">
+        <v>1.0</v>
+      </c>
+      <c r="G115" s="1">
+        <v>259683.45</v>
+      </c>
+      <c r="H115" s="1">
+        <v>810.38</v>
+      </c>
+      <c r="I115" s="1">
+        <v>0.31206455397908</v>
+      </c>
+      <c r="J115">
+        <v>0.0</v>
+      </c>
+      <c r="K115" t="s">
         <v>348</v>
       </c>
-      <c r="C115" s="1">
-[...27 lines deleted...]
-        <v>883.9</v>
+      <c r="L115" s="1">
+        <v>257288.35</v>
       </c>
       <c r="M115" s="1">
-        <v>99635.6</v>
+        <v>260493.83</v>
       </c>
       <c r="N115" s="1">
-        <v>100519.5</v>
-[...8 lines deleted...]
-    <row r="116" spans="1:16">
+        <v>0.53</v>
+      </c>
+      <c r="O115">
+        <v>1</v>
+      </c>
+      <c r="Z115" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="116" spans="1:26">
       <c r="A116" t="s">
+        <v>350</v>
+      </c>
+      <c r="B116" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C116" s="1">
+        <v>97.81706785</v>
+      </c>
+      <c r="D116" s="1">
+        <v>99.507</v>
+      </c>
+      <c r="E116" t="s">
+        <v>8</v>
+      </c>
+      <c r="F116">
+        <v>1.0</v>
+      </c>
+      <c r="G116" s="1">
+        <v>298521.0</v>
+      </c>
+      <c r="H116" s="1">
+        <v>3531.57</v>
+      </c>
+      <c r="I116" s="1">
+        <v>1.1830222999387</v>
+      </c>
+      <c r="J116">
+        <v>0.0</v>
+      </c>
+      <c r="K116" t="s">
+        <v>351</v>
+      </c>
+      <c r="L116" s="1">
+        <v>293451.2</v>
+      </c>
+      <c r="M116" s="1">
+        <v>302052.57</v>
+      </c>
+      <c r="N116" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O116">
+        <v>1</v>
+      </c>
+      <c r="Z116" t="s">
         <v>349</v>
       </c>
-      <c r="B116" t="s">
-[...45 lines deleted...]
-    <row r="117" spans="1:16">
+    </row>
+    <row r="117" spans="1:26">
       <c r="A117" t="s">
-        <v>351</v>
-[...1 lines deleted...]
-      <c r="B117" t="s">
+        <v>353</v>
+      </c>
+      <c r="B117" s="1">
+        <v>139000.0</v>
+      </c>
+      <c r="C117" s="1">
+        <v>99.75486165</v>
+      </c>
+      <c r="D117" s="1">
+        <v>99.647</v>
+      </c>
+      <c r="E117" t="s">
+        <v>8</v>
+      </c>
+      <c r="F117">
+        <v>1.0</v>
+      </c>
+      <c r="G117" s="1">
+        <v>138509.33</v>
+      </c>
+      <c r="H117" s="1">
+        <v>2897.56</v>
+      </c>
+      <c r="I117" s="1">
+        <v>2.0919601589294</v>
+      </c>
+      <c r="J117">
+        <v>0.0</v>
+      </c>
+      <c r="K117" t="s">
+        <v>354</v>
+      </c>
+      <c r="L117" s="1">
+        <v>138659.26</v>
+      </c>
+      <c r="M117" s="1">
+        <v>141406.89</v>
+      </c>
+      <c r="N117" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O117">
+        <v>1</v>
+      </c>
+      <c r="Z117" t="s">
         <v>352</v>
       </c>
-      <c r="C117" s="1">
-[...42 lines deleted...]
-    <row r="118" spans="1:16">
+    </row>
+    <row r="118" spans="1:26">
       <c r="A118" t="s">
-        <v>354</v>
-[...1 lines deleted...]
-      <c r="B118" t="s">
+        <v>356</v>
+      </c>
+      <c r="B118" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C118" s="1">
+        <v>94.71966364</v>
+      </c>
+      <c r="D118" s="1">
+        <v>95.15085</v>
+      </c>
+      <c r="E118" t="s">
+        <v>8</v>
+      </c>
+      <c r="F118">
+        <v>1.0</v>
+      </c>
+      <c r="G118" s="1">
+        <v>475754.25</v>
+      </c>
+      <c r="H118" s="1">
+        <v>-224.42</v>
+      </c>
+      <c r="I118" s="1">
+        <v>-0.047171412551753</v>
+      </c>
+      <c r="J118">
+        <v>0.0</v>
+      </c>
+      <c r="K118" t="s">
+        <v>357</v>
+      </c>
+      <c r="L118" s="1">
+        <v>473598.32</v>
+      </c>
+      <c r="M118" s="1">
+        <v>475529.83</v>
+      </c>
+      <c r="N118" s="1">
+        <v>0.96</v>
+      </c>
+      <c r="O118">
+        <v>1</v>
+      </c>
+      <c r="Z118" t="s">
         <v>355</v>
       </c>
-      <c r="C118" s="1">
-[...42 lines deleted...]
-    <row r="119" spans="1:16">
+    </row>
+    <row r="119" spans="1:26">
       <c r="A119" t="s">
-        <v>357</v>
-[...1 lines deleted...]
-      <c r="B119" t="s">
+        <v>359</v>
+      </c>
+      <c r="B119" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C119" s="1">
+        <v>101.31201092</v>
+      </c>
+      <c r="D119" s="1">
+        <v>104.254864</v>
+      </c>
+      <c r="E119" t="s">
+        <v>8</v>
+      </c>
+      <c r="F119">
+        <v>1.0</v>
+      </c>
+      <c r="G119" s="1">
+        <v>521274.32</v>
+      </c>
+      <c r="H119" s="1">
+        <v>1832.3</v>
+      </c>
+      <c r="I119" s="1">
+        <v>0.35150398354555</v>
+      </c>
+      <c r="J119">
+        <v>0.0</v>
+      </c>
+      <c r="K119" t="s">
+        <v>360</v>
+      </c>
+      <c r="L119" s="1">
+        <v>506560.06</v>
+      </c>
+      <c r="M119" s="1">
+        <v>523106.62</v>
+      </c>
+      <c r="N119" s="1">
+        <v>1.06</v>
+      </c>
+      <c r="O119">
+        <v>1</v>
+      </c>
+      <c r="Z119" t="s">
         <v>358</v>
       </c>
-      <c r="C119" s="1">
-[...42 lines deleted...]
-    <row r="120" spans="1:16">
+    </row>
+    <row r="120" spans="1:26">
       <c r="A120" t="s">
-        <v>360</v>
-[...1 lines deleted...]
-      <c r="B120" t="s">
+        <v>362</v>
+      </c>
+      <c r="B120" s="1">
+        <v>415000.0</v>
+      </c>
+      <c r="C120" s="1">
+        <v>70.4575</v>
+      </c>
+      <c r="D120" s="1">
+        <v>74.176043</v>
+      </c>
+      <c r="E120" t="s">
+        <v>8</v>
+      </c>
+      <c r="F120">
+        <v>1.0</v>
+      </c>
+      <c r="G120" s="1">
+        <v>307830.58</v>
+      </c>
+      <c r="H120" s="1">
+        <v>-14488.26</v>
+      </c>
+      <c r="I120" s="1">
+        <v>-4.706569438293</v>
+      </c>
+      <c r="J120">
+        <v>0.0</v>
+      </c>
+      <c r="K120">
+        <v>943.7</v>
+      </c>
+      <c r="L120" s="1">
+        <v>292398.62</v>
+      </c>
+      <c r="M120" s="1">
+        <v>293342.32</v>
+      </c>
+      <c r="N120" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O120">
+        <v>1</v>
+      </c>
+      <c r="Z120" t="s">
         <v>361</v>
       </c>
-      <c r="C120" s="1">
-[...42 lines deleted...]
-    <row r="121" spans="1:16">
+    </row>
+    <row r="121" spans="1:26">
       <c r="A121" t="s">
+        <v>364</v>
+      </c>
+      <c r="B121" s="1">
+        <v>441000.0</v>
+      </c>
+      <c r="C121" s="1">
+        <v>98.72468256</v>
+      </c>
+      <c r="D121" s="1">
+        <v>99.423503</v>
+      </c>
+      <c r="E121" t="s">
+        <v>8</v>
+      </c>
+      <c r="F121">
+        <v>1.0</v>
+      </c>
+      <c r="G121" s="1">
+        <v>438457.65</v>
+      </c>
+      <c r="H121" s="1">
+        <v>5674.77</v>
+      </c>
+      <c r="I121" s="1">
+        <v>1.2942572674921</v>
+      </c>
+      <c r="J121">
+        <v>0.0</v>
+      </c>
+      <c r="K121" t="s">
+        <v>365</v>
+      </c>
+      <c r="L121" s="1">
+        <v>435375.85</v>
+      </c>
+      <c r="M121" s="1">
+        <v>444132.42</v>
+      </c>
+      <c r="N121" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="O121">
+        <v>1</v>
+      </c>
+      <c r="Z121" t="s">
         <v>363</v>
       </c>
-      <c r="B121" t="s">
-[...45 lines deleted...]
-    <row r="122" spans="1:16">
+    </row>
+    <row r="122" spans="1:26">
       <c r="A122" t="s">
+        <v>367</v>
+      </c>
+      <c r="B122" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C122" s="1">
+        <v>100.0521104</v>
+      </c>
+      <c r="D122" s="1">
+        <v>99.815013</v>
+      </c>
+      <c r="E122" t="s">
+        <v>8</v>
+      </c>
+      <c r="F122">
+        <v>1.0</v>
+      </c>
+      <c r="G122" s="1">
+        <v>399260.05</v>
+      </c>
+      <c r="H122" s="1">
+        <v>11918.25</v>
+      </c>
+      <c r="I122" s="1">
+        <v>2.9850845332509</v>
+      </c>
+      <c r="J122">
+        <v>0.0</v>
+      </c>
+      <c r="K122" t="s">
+        <v>368</v>
+      </c>
+      <c r="L122" s="1">
+        <v>400208.44</v>
+      </c>
+      <c r="M122" s="1">
+        <v>411178.3</v>
+      </c>
+      <c r="N122" s="1">
+        <v>0.83</v>
+      </c>
+      <c r="O122">
+        <v>1</v>
+      </c>
+      <c r="Z122" t="s">
         <v>366</v>
       </c>
-      <c r="B122" t="s">
-[...45 lines deleted...]
-    <row r="123" spans="1:16">
+    </row>
+    <row r="123" spans="1:26">
       <c r="A123" t="s">
-        <v>368</v>
-[...1 lines deleted...]
-      <c r="B123" t="s">
+        <v>370</v>
+      </c>
+      <c r="B123" s="1">
+        <v>362000.0</v>
+      </c>
+      <c r="C123" s="1">
+        <v>100.87664105</v>
+      </c>
+      <c r="D123" s="1">
+        <v>99.888</v>
+      </c>
+      <c r="E123" t="s">
+        <v>8</v>
+      </c>
+      <c r="F123">
+        <v>1.0</v>
+      </c>
+      <c r="G123" s="1">
+        <v>361594.56</v>
+      </c>
+      <c r="H123" s="1">
+        <v>4116.92</v>
+      </c>
+      <c r="I123" s="1">
+        <v>1.1385458896284</v>
+      </c>
+      <c r="J123">
+        <v>0.0</v>
+      </c>
+      <c r="K123">
+        <v>538.04</v>
+      </c>
+      <c r="L123" s="1">
+        <v>365173.44</v>
+      </c>
+      <c r="M123" s="1">
+        <v>365711.48</v>
+      </c>
+      <c r="N123" s="1">
+        <v>0.74</v>
+      </c>
+      <c r="O123">
+        <v>1</v>
+      </c>
+      <c r="Z123" t="s">
         <v>369</v>
       </c>
-      <c r="C123" s="1">
-[...42 lines deleted...]
-    <row r="124" spans="1:16">
+    </row>
+    <row r="124" spans="1:26">
       <c r="A124" t="s">
+        <v>372</v>
+      </c>
+      <c r="B124" s="1">
+        <v>130000.0</v>
+      </c>
+      <c r="C124" s="1">
+        <v>102.63571191</v>
+      </c>
+      <c r="D124" s="1">
+        <v>105.578454</v>
+      </c>
+      <c r="E124" t="s">
+        <v>8</v>
+      </c>
+      <c r="F124">
+        <v>1.0</v>
+      </c>
+      <c r="G124" s="1">
+        <v>137251.99</v>
+      </c>
+      <c r="H124" s="1">
+        <v>1548.07</v>
+      </c>
+      <c r="I124" s="1">
+        <v>1.127903500707</v>
+      </c>
+      <c r="J124">
+        <v>0.0</v>
+      </c>
+      <c r="K124" t="s">
+        <v>373</v>
+      </c>
+      <c r="L124" s="1">
+        <v>133426.43</v>
+      </c>
+      <c r="M124" s="1">
+        <v>138800.06</v>
+      </c>
+      <c r="N124" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O124">
+        <v>1</v>
+      </c>
+      <c r="Z124" t="s">
         <v>371</v>
       </c>
-      <c r="B124" t="s">
-[...45 lines deleted...]
-    <row r="125" spans="1:16">
+    </row>
+    <row r="125" spans="1:26">
       <c r="A125" t="s">
+        <v>375</v>
+      </c>
+      <c r="B125" s="1">
+        <v>155000.0</v>
+      </c>
+      <c r="C125" s="1">
+        <v>93.56642535</v>
+      </c>
+      <c r="D125" s="1">
+        <v>91.593929</v>
+      </c>
+      <c r="E125" t="s">
+        <v>8</v>
+      </c>
+      <c r="F125">
+        <v>1.0</v>
+      </c>
+      <c r="G125" s="1">
+        <v>141970.59</v>
+      </c>
+      <c r="H125" s="1">
+        <v>4380.18</v>
+      </c>
+      <c r="I125" s="1">
+        <v>3.0852728019233</v>
+      </c>
+      <c r="J125">
+        <v>0.0</v>
+      </c>
+      <c r="K125" t="s">
+        <v>376</v>
+      </c>
+      <c r="L125" s="1">
+        <v>145027.96</v>
+      </c>
+      <c r="M125" s="1">
+        <v>146350.77</v>
+      </c>
+      <c r="N125" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O125">
+        <v>1</v>
+      </c>
+      <c r="Z125" t="s">
         <v>374</v>
       </c>
-      <c r="B125" t="s">
-[...45 lines deleted...]
-    <row r="126" spans="1:16">
+    </row>
+    <row r="126" spans="1:26">
       <c r="A126" t="s">
+        <v>378</v>
+      </c>
+      <c r="B126" s="1">
+        <v>280000.0</v>
+      </c>
+      <c r="C126" s="1">
+        <v>89.93254241</v>
+      </c>
+      <c r="D126" s="1">
+        <v>89.961514</v>
+      </c>
+      <c r="E126" t="s">
+        <v>8</v>
+      </c>
+      <c r="F126">
+        <v>1.0</v>
+      </c>
+      <c r="G126" s="1">
+        <v>251892.24</v>
+      </c>
+      <c r="H126" s="1">
+        <v>80.93</v>
+      </c>
+      <c r="I126" s="1">
+        <v>0.032128818259745</v>
+      </c>
+      <c r="J126">
+        <v>0.0</v>
+      </c>
+      <c r="K126">
+        <v>162.05</v>
+      </c>
+      <c r="L126" s="1">
+        <v>251811.12</v>
+      </c>
+      <c r="M126" s="1">
+        <v>251973.17</v>
+      </c>
+      <c r="N126" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O126">
+        <v>1</v>
+      </c>
+      <c r="Z126" t="s">
         <v>377</v>
       </c>
-      <c r="B126" t="s">
-[...45 lines deleted...]
-    <row r="127" spans="1:16">
+    </row>
+    <row r="127" spans="1:26">
       <c r="A127" t="s">
         <v>380</v>
       </c>
-      <c r="B127" t="s">
+      <c r="B127" s="1">
+        <v>445000.0</v>
+      </c>
+      <c r="C127" s="1">
+        <v>95.92048815</v>
+      </c>
+      <c r="D127" s="1">
+        <v>96.392049</v>
+      </c>
+      <c r="E127" t="s">
+        <v>8</v>
+      </c>
+      <c r="F127">
+        <v>1.0</v>
+      </c>
+      <c r="G127" s="1">
+        <v>428944.62</v>
+      </c>
+      <c r="H127" s="1">
+        <v>4503.4</v>
+      </c>
+      <c r="I127" s="1">
+        <v>1.0498791195936</v>
+      </c>
+      <c r="J127">
+        <v>0.0</v>
+      </c>
+      <c r="K127" t="s">
         <v>381</v>
       </c>
-      <c r="C127" s="1">
-[...27 lines deleted...]
-        <v>382</v>
+      <c r="L127" s="1">
+        <v>426846.17</v>
       </c>
       <c r="M127" s="1">
-        <v>248834.48</v>
+        <v>433448.02</v>
       </c>
       <c r="N127" s="1">
-        <v>253284.75</v>
-[...8 lines deleted...]
-    <row r="128" spans="1:16">
+        <v>0.88</v>
+      </c>
+      <c r="O127">
+        <v>1</v>
+      </c>
+      <c r="Z127" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="128" spans="1:26">
       <c r="A128" t="s">
         <v>383</v>
       </c>
-      <c r="B128" t="s">
+      <c r="B128" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C128" s="1">
+        <v>100.81175674</v>
+      </c>
+      <c r="D128" s="1">
+        <v>99.915</v>
+      </c>
+      <c r="E128" t="s">
+        <v>8</v>
+      </c>
+      <c r="F128">
+        <v>1.0</v>
+      </c>
+      <c r="G128" s="1">
+        <v>299745.0</v>
+      </c>
+      <c r="H128" s="1">
+        <v>3051.91</v>
+      </c>
+      <c r="I128" s="1">
+        <v>1.0181687767936</v>
+      </c>
+      <c r="J128">
+        <v>0.0</v>
+      </c>
+      <c r="K128">
+        <v>361.64</v>
+      </c>
+      <c r="L128" s="1">
+        <v>302435.27</v>
+      </c>
+      <c r="M128" s="1">
+        <v>302796.91</v>
+      </c>
+      <c r="N128" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O128">
+        <v>1</v>
+      </c>
+      <c r="Z128" t="s">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="129" spans="1:26">
+      <c r="A129" t="s">
+        <v>385</v>
+      </c>
+      <c r="B129" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C129" s="1">
+        <v>96.67512287</v>
+      </c>
+      <c r="D129" s="1">
+        <v>98.007783</v>
+      </c>
+      <c r="E129" t="s">
+        <v>8</v>
+      </c>
+      <c r="F129">
+        <v>1.0</v>
+      </c>
+      <c r="G129" s="1">
+        <v>294023.35</v>
+      </c>
+      <c r="H129" s="1">
+        <v>45.85</v>
+      </c>
+      <c r="I129" s="1">
+        <v>0.015593999592209</v>
+      </c>
+      <c r="J129">
+        <v>0.0</v>
+      </c>
+      <c r="K129" t="s">
+        <v>386</v>
+      </c>
+      <c r="L129" s="1">
+        <v>290025.36</v>
+      </c>
+      <c r="M129" s="1">
+        <v>294069.2</v>
+      </c>
+      <c r="N129" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O129">
+        <v>1</v>
+      </c>
+      <c r="Z129" t="s">
         <v>384</v>
       </c>
-      <c r="C128" s="1">
-[...46 lines deleted...]
-      <c r="B129" t="s">
+    </row>
+    <row r="130" spans="1:26">
+      <c r="A130" t="s">
+        <v>388</v>
+      </c>
+      <c r="B130" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C130" s="1">
+        <v>99.30960587</v>
+      </c>
+      <c r="D130" s="1">
+        <v>102.242292</v>
+      </c>
+      <c r="E130" t="s">
+        <v>8</v>
+      </c>
+      <c r="F130">
+        <v>1.0</v>
+      </c>
+      <c r="G130" s="1">
+        <v>511211.46</v>
+      </c>
+      <c r="H130" s="1">
+        <v>1795.47</v>
+      </c>
+      <c r="I130" s="1">
+        <v>0.35121865225791</v>
+      </c>
+      <c r="J130">
+        <v>0.0</v>
+      </c>
+      <c r="K130" t="s">
+        <v>389</v>
+      </c>
+      <c r="L130" s="1">
+        <v>496548.03</v>
+      </c>
+      <c r="M130" s="1">
+        <v>513006.93</v>
+      </c>
+      <c r="N130" s="1">
+        <v>1.04</v>
+      </c>
+      <c r="O130">
+        <v>1</v>
+      </c>
+      <c r="Z130" t="s">
         <v>387</v>
       </c>
-      <c r="C129" s="1">
+    </row>
+    <row r="131" spans="1:26">
+      <c r="A131" t="s">
+        <v>391</v>
+      </c>
+      <c r="B131" s="1">
         <v>300000.0</v>
       </c>
-      <c r="D129" s="1">
-[...43 lines deleted...]
-      <c r="B130" t="s">
+      <c r="C131" s="1">
+        <v>100.5543045</v>
+      </c>
+      <c r="D131" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E131" t="s">
+        <v>8</v>
+      </c>
+      <c r="F131">
+        <v>1.0</v>
+      </c>
+      <c r="G131" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="H131" s="1">
+        <v>3964.28</v>
+      </c>
+      <c r="I131" s="1">
+        <v>1.3214266666667</v>
+      </c>
+      <c r="J131">
+        <v>0.0</v>
+      </c>
+      <c r="K131" t="s">
+        <v>392</v>
+      </c>
+      <c r="L131" s="1">
+        <v>301662.91</v>
+      </c>
+      <c r="M131" s="1">
+        <v>303964.28</v>
+      </c>
+      <c r="N131" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O131">
+        <v>1</v>
+      </c>
+      <c r="Z131" t="s">
         <v>390</v>
       </c>
-      <c r="C130" s="1">
-[...46 lines deleted...]
-      <c r="B131" t="s">
+    </row>
+    <row r="132" spans="1:26">
+      <c r="A132" t="s">
+        <v>394</v>
+      </c>
+      <c r="B132" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C132" s="1">
+        <v>100.05874073</v>
+      </c>
+      <c r="D132" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E132" t="s">
+        <v>8</v>
+      </c>
+      <c r="F132">
+        <v>1.0</v>
+      </c>
+      <c r="G132" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="H132" s="1">
+        <v>2957.03</v>
+      </c>
+      <c r="I132" s="1">
+        <v>2.95703</v>
+      </c>
+      <c r="J132">
+        <v>0.0</v>
+      </c>
+      <c r="K132" t="s">
+        <v>395</v>
+      </c>
+      <c r="L132" s="1">
+        <v>100058.74</v>
+      </c>
+      <c r="M132" s="1">
+        <v>102957.03</v>
+      </c>
+      <c r="N132" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O132">
+        <v>1</v>
+      </c>
+      <c r="Z132" t="s">
         <v>393</v>
       </c>
-      <c r="C131" s="1">
-[...46 lines deleted...]
-      <c r="B132" t="s">
+    </row>
+    <row r="133" spans="1:26">
+      <c r="A133" t="s">
+        <v>397</v>
+      </c>
+      <c r="B133" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C133" s="1">
+        <v>81.60583515</v>
+      </c>
+      <c r="D133" s="1">
+        <v>81.08293</v>
+      </c>
+      <c r="E133" t="s">
+        <v>8</v>
+      </c>
+      <c r="F133">
+        <v>1.0</v>
+      </c>
+      <c r="G133" s="1">
+        <v>486497.58</v>
+      </c>
+      <c r="H133" s="1">
+        <v>5220.99</v>
+      </c>
+      <c r="I133" s="1">
+        <v>1.0731790279409</v>
+      </c>
+      <c r="J133">
+        <v>0.0</v>
+      </c>
+      <c r="K133" t="s">
+        <v>398</v>
+      </c>
+      <c r="L133" s="1">
+        <v>489635.01</v>
+      </c>
+      <c r="M133" s="1">
+        <v>491718.57</v>
+      </c>
+      <c r="N133" s="1">
+        <v>0.99</v>
+      </c>
+      <c r="O133">
+        <v>1</v>
+      </c>
+      <c r="Z133" t="s">
         <v>396</v>
       </c>
-      <c r="C132" s="1">
-[...35 lines deleted...]
-      <c r="O132" s="1">
+    </row>
+    <row r="134" spans="1:26">
+      <c r="A134" t="s">
+        <v>400</v>
+      </c>
+      <c r="B134" s="1">
+        <v>483000.0</v>
+      </c>
+      <c r="C134" s="1">
+        <v>98.41783914</v>
+      </c>
+      <c r="D134" s="1">
+        <v>99.429627</v>
+      </c>
+      <c r="E134" t="s">
+        <v>8</v>
+      </c>
+      <c r="F134">
+        <v>1.0</v>
+      </c>
+      <c r="G134" s="1">
+        <v>480245.1</v>
+      </c>
+      <c r="H134" s="1">
+        <v>8556.01</v>
+      </c>
+      <c r="I134" s="1">
+        <v>1.7815923577357</v>
+      </c>
+      <c r="J134">
+        <v>0.0</v>
+      </c>
+      <c r="K134" t="s">
+        <v>401</v>
+      </c>
+      <c r="L134" s="1">
+        <v>475358.16</v>
+      </c>
+      <c r="M134" s="1">
+        <v>488801.11</v>
+      </c>
+      <c r="N134" s="1">
+        <v>0.99</v>
+      </c>
+      <c r="O134">
+        <v>1</v>
+      </c>
+      <c r="Z134" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="135" spans="1:26">
+      <c r="A135" t="s">
+        <v>403</v>
+      </c>
+      <c r="B135" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C135" s="1">
+        <v>100.67184246</v>
+      </c>
+      <c r="D135" s="1">
+        <v>102.181054</v>
+      </c>
+      <c r="E135" t="s">
+        <v>8</v>
+      </c>
+      <c r="F135">
+        <v>1.0</v>
+      </c>
+      <c r="G135" s="1">
+        <v>919629.49</v>
+      </c>
+      <c r="H135" s="1">
+        <v>6885.93</v>
+      </c>
+      <c r="I135" s="1">
+        <v>0.74877220390138</v>
+      </c>
+      <c r="J135">
+        <v>0.0</v>
+      </c>
+      <c r="K135" t="s">
+        <v>404</v>
+      </c>
+      <c r="L135" s="1">
+        <v>906046.58</v>
+      </c>
+      <c r="M135" s="1">
+        <v>926515.42</v>
+      </c>
+      <c r="N135" s="1">
+        <v>1.87</v>
+      </c>
+      <c r="O135">
+        <v>1</v>
+      </c>
+      <c r="Z135" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="136" spans="1:26">
+      <c r="A136" t="s">
+        <v>406</v>
+      </c>
+      <c r="B136" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C136" s="1">
+        <v>67.349</v>
+      </c>
+      <c r="D136" s="1">
+        <v>68.824779</v>
+      </c>
+      <c r="E136" t="s">
+        <v>8</v>
+      </c>
+      <c r="F136">
+        <v>1.0</v>
+      </c>
+      <c r="G136" s="1">
+        <v>481773.45</v>
+      </c>
+      <c r="H136" s="1">
+        <v>-3905.79</v>
+      </c>
+      <c r="I136" s="1">
+        <v>-0.81071092647384</v>
+      </c>
+      <c r="J136">
+        <v>0.0</v>
+      </c>
+      <c r="K136" t="s">
+        <v>407</v>
+      </c>
+      <c r="L136" s="1">
+        <v>471443.0</v>
+      </c>
+      <c r="M136" s="1">
+        <v>477867.66</v>
+      </c>
+      <c r="N136" s="1">
+        <v>0.97</v>
+      </c>
+      <c r="O136">
+        <v>1</v>
+      </c>
+      <c r="Z136" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="137" spans="1:26">
+      <c r="A137" t="s">
+        <v>409</v>
+      </c>
+      <c r="B137" s="1">
+        <v>102000.0</v>
+      </c>
+      <c r="C137" s="1">
+        <v>100.4054211</v>
+      </c>
+      <c r="D137" s="1">
+        <v>99.646</v>
+      </c>
+      <c r="E137" t="s">
+        <v>8</v>
+      </c>
+      <c r="F137">
+        <v>1.0</v>
+      </c>
+      <c r="G137" s="1">
+        <v>101638.92</v>
+      </c>
+      <c r="H137" s="1">
+        <v>1791.82</v>
+      </c>
+      <c r="I137" s="1">
+        <v>1.762927036218</v>
+      </c>
+      <c r="J137">
+        <v>0.0</v>
+      </c>
+      <c r="K137" t="s">
+        <v>410</v>
+      </c>
+      <c r="L137" s="1">
+        <v>102413.53</v>
+      </c>
+      <c r="M137" s="1">
+        <v>103430.74</v>
+      </c>
+      <c r="N137" s="1">
         <v>0.21</v>
       </c>
-      <c r="P132">
-[...157 lines deleted...]
-      <c r="B136" t="s">
+      <c r="O137">
+        <v>1</v>
+      </c>
+      <c r="Z137" t="s">
         <v>408</v>
       </c>
-      <c r="C136" s="1">
-[...92 lines deleted...]
-    <row r="138" spans="1:16">
+    </row>
+    <row r="138" spans="1:26">
       <c r="A138" t="s">
         <v>412</v>
       </c>
-      <c r="B138" t="s">
+      <c r="B138" s="1">
+        <v>360000.0</v>
+      </c>
+      <c r="C138" s="1">
+        <v>102.9425864</v>
+      </c>
+      <c r="D138" s="1">
+        <v>105.116214</v>
+      </c>
+      <c r="E138" t="s">
+        <v>8</v>
+      </c>
+      <c r="F138">
+        <v>1.0</v>
+      </c>
+      <c r="G138" s="1">
+        <v>378418.37</v>
+      </c>
+      <c r="H138" s="1">
+        <v>3931.65</v>
+      </c>
+      <c r="I138" s="1">
+        <v>1.038969117699</v>
+      </c>
+      <c r="J138">
+        <v>0.0</v>
+      </c>
+      <c r="K138" t="s">
         <v>413</v>
       </c>
-      <c r="C138" s="1">
-[...27 lines deleted...]
-        <v>414</v>
+      <c r="L138" s="1">
+        <v>370593.31</v>
       </c>
       <c r="M138" s="1">
-        <v>368381.13</v>
+        <v>382350.02</v>
       </c>
       <c r="N138" s="1">
-        <v>379309.35</v>
-[...8 lines deleted...]
-    <row r="139" spans="1:16">
+        <v>0.77</v>
+      </c>
+      <c r="O138">
+        <v>1</v>
+      </c>
+      <c r="Z138" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="139" spans="1:26">
       <c r="A139" t="s">
         <v>415</v>
       </c>
-      <c r="B139" t="s">
+      <c r="B139" s="1">
+        <v>240000.0</v>
+      </c>
+      <c r="C139" s="1">
+        <v>99.42849253</v>
+      </c>
+      <c r="D139" s="1">
+        <v>101.505154</v>
+      </c>
+      <c r="E139" t="s">
+        <v>8</v>
+      </c>
+      <c r="F139">
+        <v>1.0</v>
+      </c>
+      <c r="G139" s="1">
+        <v>243612.37</v>
+      </c>
+      <c r="H139" s="1">
+        <v>498.2</v>
+      </c>
+      <c r="I139" s="1">
+        <v>0.20450521457511</v>
+      </c>
+      <c r="J139">
+        <v>0.0</v>
+      </c>
+      <c r="K139" t="s">
         <v>416</v>
       </c>
-      <c r="C139" s="1">
-[...27 lines deleted...]
-        <v>417</v>
+      <c r="L139" s="1">
+        <v>238628.38</v>
       </c>
       <c r="M139" s="1">
-        <v>237402.38</v>
+        <v>244110.57</v>
       </c>
       <c r="N139" s="1">
-        <v>242487.59</v>
-[...8 lines deleted...]
-    <row r="140" spans="1:16">
+        <v>0.49</v>
+      </c>
+      <c r="O139">
+        <v>1</v>
+      </c>
+      <c r="Z139" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="140" spans="1:26">
       <c r="A140" t="s">
         <v>418</v>
       </c>
-      <c r="B140" t="s">
+      <c r="B140" s="1">
+        <v>140000.0</v>
+      </c>
+      <c r="C140" s="1">
+        <v>100.16146069</v>
+      </c>
+      <c r="D140" s="1">
+        <v>101.271864</v>
+      </c>
+      <c r="E140" t="s">
+        <v>8</v>
+      </c>
+      <c r="F140">
+        <v>1.0</v>
+      </c>
+      <c r="G140" s="1">
+        <v>141780.61</v>
+      </c>
+      <c r="H140" s="1">
+        <v>830.71</v>
+      </c>
+      <c r="I140" s="1">
+        <v>0.58591227672106</v>
+      </c>
+      <c r="J140">
+        <v>0.0</v>
+      </c>
+      <c r="K140" t="s">
         <v>419</v>
       </c>
-      <c r="C140" s="1">
-[...27 lines deleted...]
-        <v>420</v>
+      <c r="L140" s="1">
+        <v>140226.05</v>
       </c>
       <c r="M140" s="1">
-        <v>140244.65</v>
+        <v>142611.32</v>
       </c>
       <c r="N140" s="1">
-        <v>142378.21</v>
-[...1 lines deleted...]
-      <c r="O140" s="1">
         <v>0.29</v>
       </c>
-      <c r="P140">
-[...3 lines deleted...]
-    <row r="141" spans="1:16">
+      <c r="O140">
+        <v>1</v>
+      </c>
+      <c r="Z140" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="141" spans="1:26">
       <c r="A141" t="s">
         <v>421</v>
       </c>
-      <c r="B141" t="s">
+      <c r="B141" s="1">
+        <v>130000.0</v>
+      </c>
+      <c r="C141" s="1">
+        <v>99.98095126</v>
+      </c>
+      <c r="D141" s="1">
+        <v>105.684715</v>
+      </c>
+      <c r="E141" t="s">
+        <v>8</v>
+      </c>
+      <c r="F141">
+        <v>1.0</v>
+      </c>
+      <c r="G141" s="1">
+        <v>137390.13</v>
+      </c>
+      <c r="H141" s="1">
+        <v>-6079.28</v>
+      </c>
+      <c r="I141" s="1">
+        <v>-4.4248302261596</v>
+      </c>
+      <c r="J141">
+        <v>0.0</v>
+      </c>
+      <c r="K141" t="s">
         <v>422</v>
       </c>
-      <c r="C141" s="1">
-[...27 lines deleted...]
-        <v>423</v>
+      <c r="L141" s="1">
+        <v>129975.23</v>
       </c>
       <c r="M141" s="1">
-        <v>127795.57</v>
+        <v>131310.85</v>
       </c>
       <c r="N141" s="1">
-        <v>128850.71</v>
-[...8 lines deleted...]
-    <row r="142" spans="1:16">
+        <v>0.27</v>
+      </c>
+      <c r="O141">
+        <v>1</v>
+      </c>
+      <c r="Z141" t="s">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="142" spans="1:26">
       <c r="A142" t="s">
         <v>424</v>
       </c>
-      <c r="B142" t="s">
+      <c r="B142" s="1">
+        <v>135000.0</v>
+      </c>
+      <c r="C142" s="1">
+        <v>98.69369565</v>
+      </c>
+      <c r="D142" s="1">
+        <v>103.578504</v>
+      </c>
+      <c r="E142" t="s">
+        <v>8</v>
+      </c>
+      <c r="F142">
+        <v>1.0</v>
+      </c>
+      <c r="G142" s="1">
+        <v>139830.98</v>
+      </c>
+      <c r="H142" s="1">
+        <v>-5046.61</v>
+      </c>
+      <c r="I142" s="1">
+        <v>-3.6090786176282</v>
+      </c>
+      <c r="J142">
+        <v>0.0</v>
+      </c>
+      <c r="K142" t="s">
         <v>425</v>
       </c>
-      <c r="C142" s="1">
-[...27 lines deleted...]
-        <v>426</v>
+      <c r="L142" s="1">
+        <v>133236.49</v>
       </c>
       <c r="M142" s="1">
-        <v>131663.81</v>
+        <v>134784.37</v>
       </c>
       <c r="N142" s="1">
-        <v>132949.55</v>
-[...1 lines deleted...]
-      <c r="O142" s="1">
         <v>0.27</v>
       </c>
-      <c r="P142">
-[...3 lines deleted...]
-    <row r="143" spans="1:16">
+      <c r="O142">
+        <v>1</v>
+      </c>
+      <c r="Z142" t="s">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="143" spans="1:26">
       <c r="A143" t="s">
         <v>427</v>
       </c>
-      <c r="B143" t="s">
+      <c r="B143" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C143" s="1">
+        <v>98.71488528</v>
+      </c>
+      <c r="D143" s="1">
+        <v>99.860373</v>
+      </c>
+      <c r="E143" t="s">
+        <v>8</v>
+      </c>
+      <c r="F143">
+        <v>1.0</v>
+      </c>
+      <c r="G143" s="1">
+        <v>299581.12</v>
+      </c>
+      <c r="H143" s="1">
+        <v>-3436.46</v>
+      </c>
+      <c r="I143" s="1">
+        <v>-1.1470883078346</v>
+      </c>
+      <c r="J143">
+        <v>0.0</v>
+      </c>
+      <c r="K143">
+        <v>0.0</v>
+      </c>
+      <c r="L143" s="1">
+        <v>296144.66</v>
+      </c>
+      <c r="M143" s="1">
+        <v>296144.66</v>
+      </c>
+      <c r="N143" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="O143">
+        <v>1</v>
+      </c>
+      <c r="Z143" t="s">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="144" spans="1:26">
+      <c r="A144" t="s">
+        <v>429</v>
+      </c>
+      <c r="B144" s="1">
+        <v>140000.0</v>
+      </c>
+      <c r="C144" s="1">
+        <v>99.65488638</v>
+      </c>
+      <c r="D144" s="1">
+        <v>98.412086</v>
+      </c>
+      <c r="E144" t="s">
+        <v>8</v>
+      </c>
+      <c r="F144">
+        <v>1.0</v>
+      </c>
+      <c r="G144" s="1">
+        <v>137776.92</v>
+      </c>
+      <c r="H144" s="1">
+        <v>3142.32</v>
+      </c>
+      <c r="I144" s="1">
+        <v>2.2807303284179</v>
+      </c>
+      <c r="J144">
+        <v>0.0</v>
+      </c>
+      <c r="K144" t="s">
+        <v>298</v>
+      </c>
+      <c r="L144" s="1">
+        <v>139516.84</v>
+      </c>
+      <c r="M144" s="1">
+        <v>140919.24</v>
+      </c>
+      <c r="N144" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O144">
+        <v>1</v>
+      </c>
+      <c r="Z144" t="s">
         <v>428</v>
       </c>
-      <c r="C143" s="1">
+    </row>
+    <row r="145" spans="1:26">
+      <c r="A145" t="s">
+        <v>431</v>
+      </c>
+      <c r="B145" s="1">
+        <v>140000.0</v>
+      </c>
+      <c r="C145" s="1">
+        <v>99.26873755</v>
+      </c>
+      <c r="D145" s="1">
+        <v>98.960671</v>
+      </c>
+      <c r="E145" t="s">
+        <v>8</v>
+      </c>
+      <c r="F145">
+        <v>1.0</v>
+      </c>
+      <c r="G145" s="1">
+        <v>138544.94</v>
+      </c>
+      <c r="H145" s="1">
+        <v>605.81</v>
+      </c>
+      <c r="I145" s="1">
+        <v>0.43726605966266</v>
+      </c>
+      <c r="J145">
+        <v>0.0</v>
+      </c>
+      <c r="K145">
+        <v>174.52</v>
+      </c>
+      <c r="L145" s="1">
+        <v>138976.23</v>
+      </c>
+      <c r="M145" s="1">
+        <v>139150.75</v>
+      </c>
+      <c r="N145" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O145">
+        <v>1</v>
+      </c>
+      <c r="Z145" t="s">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="146" spans="1:26">
+      <c r="A146" t="s">
+        <v>433</v>
+      </c>
+      <c r="B146" s="1">
+        <v>130000.0</v>
+      </c>
+      <c r="C146" s="1">
+        <v>107.19061068</v>
+      </c>
+      <c r="D146" s="1">
+        <v>110.213723</v>
+      </c>
+      <c r="E146" t="s">
+        <v>8</v>
+      </c>
+      <c r="F146">
+        <v>1.0</v>
+      </c>
+      <c r="G146" s="1">
+        <v>143277.84</v>
+      </c>
+      <c r="H146" s="1">
+        <v>-3.33</v>
+      </c>
+      <c r="I146" s="1">
+        <v>-0.0023241556405373</v>
+      </c>
+      <c r="J146">
+        <v>0.0</v>
+      </c>
+      <c r="K146" t="s">
+        <v>434</v>
+      </c>
+      <c r="L146" s="1">
+        <v>139347.8</v>
+      </c>
+      <c r="M146" s="1">
+        <v>143274.51</v>
+      </c>
+      <c r="N146" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O146">
+        <v>1</v>
+      </c>
+      <c r="Z146" t="s">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="147" spans="1:26">
+      <c r="A147" t="s">
+        <v>436</v>
+      </c>
+      <c r="B147" s="1">
+        <v>550000.0</v>
+      </c>
+      <c r="C147" s="1">
+        <v>98.77588635</v>
+      </c>
+      <c r="D147" s="1">
+        <v>99.944829</v>
+      </c>
+      <c r="E147" t="s">
+        <v>8</v>
+      </c>
+      <c r="F147">
+        <v>1.0</v>
+      </c>
+      <c r="G147" s="1">
+        <v>549696.56</v>
+      </c>
+      <c r="H147" s="1">
+        <v>9076.29</v>
+      </c>
+      <c r="I147" s="1">
+        <v>1.6511454974359</v>
+      </c>
+      <c r="J147">
+        <v>0.0</v>
+      </c>
+      <c r="K147" t="s">
+        <v>437</v>
+      </c>
+      <c r="L147" s="1">
+        <v>543267.37</v>
+      </c>
+      <c r="M147" s="1">
+        <v>558772.85</v>
+      </c>
+      <c r="N147" s="1">
+        <v>1.13</v>
+      </c>
+      <c r="O147">
+        <v>1</v>
+      </c>
+      <c r="Z147" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="148" spans="1:26">
+      <c r="A148" t="s">
+        <v>439</v>
+      </c>
+      <c r="B148" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C148" s="1">
+        <v>102.43696497</v>
+      </c>
+      <c r="D148" s="1">
+        <v>104.27347</v>
+      </c>
+      <c r="E148" t="s">
+        <v>8</v>
+      </c>
+      <c r="F148">
+        <v>1.0</v>
+      </c>
+      <c r="G148" s="1">
+        <v>104273.47</v>
+      </c>
+      <c r="H148" s="1">
+        <v>1783.7</v>
+      </c>
+      <c r="I148" s="1">
+        <v>1.7105981032376</v>
+      </c>
+      <c r="J148">
+        <v>0.0</v>
+      </c>
+      <c r="K148" t="s">
+        <v>440</v>
+      </c>
+      <c r="L148" s="1">
+        <v>102436.96</v>
+      </c>
+      <c r="M148" s="1">
+        <v>106057.17</v>
+      </c>
+      <c r="N148" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O148">
+        <v>1</v>
+      </c>
+      <c r="Z148" t="s">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="149" spans="1:26">
+      <c r="A149" t="s">
+        <v>442</v>
+      </c>
+      <c r="B149" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C149" s="1">
+        <v>92.46162447</v>
+      </c>
+      <c r="D149" s="1">
+        <v>95.837535</v>
+      </c>
+      <c r="E149" t="s">
+        <v>8</v>
+      </c>
+      <c r="F149">
+        <v>1.0</v>
+      </c>
+      <c r="G149" s="1">
+        <v>191675.07</v>
+      </c>
+      <c r="H149" s="1">
+        <v>-6737.44</v>
+      </c>
+      <c r="I149" s="1">
+        <v>-3.5150319757285</v>
+      </c>
+      <c r="J149">
+        <v>0.0</v>
+      </c>
+      <c r="K149">
+        <v>14.38</v>
+      </c>
+      <c r="L149" s="1">
+        <v>184923.25</v>
+      </c>
+      <c r="M149" s="1">
+        <v>184937.63</v>
+      </c>
+      <c r="N149" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O149">
+        <v>1</v>
+      </c>
+      <c r="Z149" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="150" spans="1:26">
+      <c r="A150" t="s">
+        <v>444</v>
+      </c>
+      <c r="B150" s="1">
+        <v>560000.0</v>
+      </c>
+      <c r="C150" s="1">
+        <v>85.42944717</v>
+      </c>
+      <c r="D150" s="1">
+        <v>85.126713</v>
+      </c>
+      <c r="E150" t="s">
+        <v>8</v>
+      </c>
+      <c r="F150">
+        <v>1.0</v>
+      </c>
+      <c r="G150" s="1">
+        <v>476709.59</v>
+      </c>
+      <c r="H150" s="1">
+        <v>5619.15</v>
+      </c>
+      <c r="I150" s="1">
+        <v>1.1787365133561</v>
+      </c>
+      <c r="J150">
+        <v>0.0</v>
+      </c>
+      <c r="K150" t="s">
+        <v>445</v>
+      </c>
+      <c r="L150" s="1">
+        <v>478404.9</v>
+      </c>
+      <c r="M150" s="1">
+        <v>482328.74</v>
+      </c>
+      <c r="N150" s="1">
+        <v>0.97</v>
+      </c>
+      <c r="O150">
+        <v>1</v>
+      </c>
+      <c r="Z150" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="151" spans="1:26">
+      <c r="A151" t="s">
+        <v>447</v>
+      </c>
+      <c r="B151" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C151" s="1">
+        <v>95.66088119</v>
+      </c>
+      <c r="D151" s="1">
+        <v>100.243095</v>
+      </c>
+      <c r="E151" t="s">
+        <v>8</v>
+      </c>
+      <c r="F151">
+        <v>1.0</v>
+      </c>
+      <c r="G151" s="1">
+        <v>200486.19</v>
+      </c>
+      <c r="H151" s="1">
+        <v>-7586.35</v>
+      </c>
+      <c r="I151" s="1">
+        <v>-3.7839763427097</v>
+      </c>
+      <c r="J151">
+        <v>0.0</v>
+      </c>
+      <c r="K151" t="s">
+        <v>448</v>
+      </c>
+      <c r="L151" s="1">
+        <v>191321.76</v>
+      </c>
+      <c r="M151" s="1">
+        <v>192899.84</v>
+      </c>
+      <c r="N151" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="O151">
+        <v>1</v>
+      </c>
+      <c r="Z151" t="s">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="152" spans="1:26">
+      <c r="A152" t="s">
+        <v>450</v>
+      </c>
+      <c r="B152" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C152" s="1">
+        <v>101.19276807</v>
+      </c>
+      <c r="D152" s="1">
+        <v>99.948</v>
+      </c>
+      <c r="E152" t="s">
+        <v>8</v>
+      </c>
+      <c r="F152">
+        <v>1.0</v>
+      </c>
+      <c r="G152" s="1">
+        <v>199896.0</v>
+      </c>
+      <c r="H152" s="1">
+        <v>9765.97</v>
+      </c>
+      <c r="I152" s="1">
+        <v>4.8855254732461</v>
+      </c>
+      <c r="J152">
+        <v>0.0</v>
+      </c>
+      <c r="K152" t="s">
+        <v>451</v>
+      </c>
+      <c r="L152" s="1">
+        <v>202385.53</v>
+      </c>
+      <c r="M152" s="1">
+        <v>209661.97</v>
+      </c>
+      <c r="N152" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O152">
+        <v>1</v>
+      </c>
+      <c r="Z152" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="153" spans="1:26">
+      <c r="A153" t="s">
+        <v>453</v>
+      </c>
+      <c r="B153" s="1">
+        <v>150000.0</v>
+      </c>
+      <c r="C153" s="1">
+        <v>93.39694299</v>
+      </c>
+      <c r="D153" s="1">
+        <v>90.382013</v>
+      </c>
+      <c r="E153" t="s">
+        <v>8</v>
+      </c>
+      <c r="F153">
+        <v>1.0</v>
+      </c>
+      <c r="G153" s="1">
+        <v>135573.02</v>
+      </c>
+      <c r="H153" s="1">
+        <v>4636.95</v>
+      </c>
+      <c r="I153" s="1">
+        <v>3.420260166809</v>
+      </c>
+      <c r="J153">
+        <v>0.0</v>
+      </c>
+      <c r="K153">
+        <v>114.55</v>
+      </c>
+      <c r="L153" s="1">
+        <v>140095.42</v>
+      </c>
+      <c r="M153" s="1">
+        <v>140209.97</v>
+      </c>
+      <c r="N153" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O153">
+        <v>1</v>
+      </c>
+      <c r="Z153" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="154" spans="1:26">
+      <c r="A154" t="s">
+        <v>455</v>
+      </c>
+      <c r="B154" s="1">
+        <v>160000.0</v>
+      </c>
+      <c r="C154" s="1">
+        <v>88.42852702</v>
+      </c>
+      <c r="D154" s="1">
+        <v>86.219563</v>
+      </c>
+      <c r="E154" t="s">
+        <v>8</v>
+      </c>
+      <c r="F154">
+        <v>1.0</v>
+      </c>
+      <c r="G154" s="1">
+        <v>137951.3</v>
+      </c>
+      <c r="H154" s="1">
+        <v>3753.52</v>
+      </c>
+      <c r="I154" s="1">
+        <v>2.7209022314396</v>
+      </c>
+      <c r="J154">
+        <v>0.0</v>
+      </c>
+      <c r="K154">
+        <v>219.18</v>
+      </c>
+      <c r="L154" s="1">
+        <v>141485.64</v>
+      </c>
+      <c r="M154" s="1">
+        <v>141704.82</v>
+      </c>
+      <c r="N154" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O154">
+        <v>1</v>
+      </c>
+      <c r="Z154" t="s">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="155" spans="1:26">
+      <c r="A155" t="s">
+        <v>457</v>
+      </c>
+      <c r="B155" s="1">
+        <v>140000.0</v>
+      </c>
+      <c r="C155" s="1">
+        <v>97.67724634</v>
+      </c>
+      <c r="D155" s="1">
+        <v>98.939836</v>
+      </c>
+      <c r="E155" t="s">
+        <v>8</v>
+      </c>
+      <c r="F155">
+        <v>1.0</v>
+      </c>
+      <c r="G155" s="1">
+        <v>138515.77</v>
+      </c>
+      <c r="H155" s="1">
+        <v>-1439.68</v>
+      </c>
+      <c r="I155" s="1">
+        <v>-1.0393617997431</v>
+      </c>
+      <c r="J155">
+        <v>0.0</v>
+      </c>
+      <c r="K155">
+        <v>327.95</v>
+      </c>
+      <c r="L155" s="1">
+        <v>136748.14</v>
+      </c>
+      <c r="M155" s="1">
+        <v>137076.09</v>
+      </c>
+      <c r="N155" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O155">
+        <v>1</v>
+      </c>
+      <c r="Z155" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="156" spans="1:26">
+      <c r="A156" t="s">
+        <v>459</v>
+      </c>
+      <c r="B156" s="1">
+        <v>150000.0</v>
+      </c>
+      <c r="C156" s="1">
+        <v>93.0431283</v>
+      </c>
+      <c r="D156" s="1">
+        <v>90.429947</v>
+      </c>
+      <c r="E156" t="s">
+        <v>8</v>
+      </c>
+      <c r="F156">
+        <v>1.0</v>
+      </c>
+      <c r="G156" s="1">
+        <v>135644.92</v>
+      </c>
+      <c r="H156" s="1">
+        <v>3990.66</v>
+      </c>
+      <c r="I156" s="1">
+        <v>2.9419900133378</v>
+      </c>
+      <c r="J156">
+        <v>0.0</v>
+      </c>
+      <c r="K156">
+        <v>70.89</v>
+      </c>
+      <c r="L156" s="1">
+        <v>139564.69</v>
+      </c>
+      <c r="M156" s="1">
+        <v>139635.58</v>
+      </c>
+      <c r="N156" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O156">
+        <v>1</v>
+      </c>
+      <c r="Z156" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="157" spans="1:26">
+      <c r="A157" t="s">
+        <v>461</v>
+      </c>
+      <c r="B157" s="1">
         <v>300000.0</v>
       </c>
-      <c r="D143" s="1">
-[...593 lines deleted...]
-      <c r="B155" t="s">
+      <c r="C157" s="1">
+        <v>100.40281161</v>
+      </c>
+      <c r="D157" s="1">
+        <v>104.254153</v>
+      </c>
+      <c r="E157" t="s">
+        <v>8</v>
+      </c>
+      <c r="F157">
+        <v>1.0</v>
+      </c>
+      <c r="G157" s="1">
+        <v>312762.46</v>
+      </c>
+      <c r="H157" s="1">
+        <v>-10378.68</v>
+      </c>
+      <c r="I157" s="1">
+        <v>-3.3183905766696</v>
+      </c>
+      <c r="J157">
+        <v>0.0</v>
+      </c>
+      <c r="K157" t="s">
+        <v>462</v>
+      </c>
+      <c r="L157" s="1">
+        <v>301208.44</v>
+      </c>
+      <c r="M157" s="1">
+        <v>302383.78</v>
+      </c>
+      <c r="N157" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O157">
+        <v>1</v>
+      </c>
+      <c r="Z157" t="s">
         <v>460</v>
       </c>
-      <c r="C155" s="1">
-[...49 lines deleted...]
-      <c r="C156" s="1">
+    </row>
+    <row r="158" spans="1:26">
+      <c r="A158" t="s">
+        <v>464</v>
+      </c>
+      <c r="B158" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C158" s="1">
+        <v>93.77013614</v>
+      </c>
+      <c r="D158" s="1">
+        <v>95.381538</v>
+      </c>
+      <c r="E158" t="s">
+        <v>8</v>
+      </c>
+      <c r="F158">
+        <v>1.0</v>
+      </c>
+      <c r="G158" s="1">
+        <v>476907.69</v>
+      </c>
+      <c r="H158" s="1">
+        <v>-4901.19</v>
+      </c>
+      <c r="I158" s="1">
+        <v>-1.0277020276188</v>
+      </c>
+      <c r="J158">
+        <v>0.0</v>
+      </c>
+      <c r="K158" t="s">
+        <v>465</v>
+      </c>
+      <c r="L158" s="1">
+        <v>468850.68</v>
+      </c>
+      <c r="M158" s="1">
+        <v>472006.5</v>
+      </c>
+      <c r="N158" s="1">
+        <v>0.95</v>
+      </c>
+      <c r="O158">
+        <v>1</v>
+      </c>
+      <c r="Z158" t="s">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="159" spans="1:26">
+      <c r="A159" t="s">
+        <v>467</v>
+      </c>
+      <c r="B159" s="1">
         <v>400000.0</v>
       </c>
-      <c r="D156" s="1">
-[...90 lines deleted...]
-      <c r="A158" t="s">
+      <c r="C159" s="1">
+        <v>106.16756532</v>
+      </c>
+      <c r="D159" s="1">
+        <v>109.314258</v>
+      </c>
+      <c r="E159" t="s">
+        <v>8</v>
+      </c>
+      <c r="F159">
+        <v>1.0</v>
+      </c>
+      <c r="G159" s="1">
+        <v>437257.03</v>
+      </c>
+      <c r="H159" s="1">
+        <v>-586.77</v>
+      </c>
+      <c r="I159" s="1">
+        <v>-0.13419338277992</v>
+      </c>
+      <c r="J159">
+        <v>0.0</v>
+      </c>
+      <c r="K159" t="s">
+        <v>468</v>
+      </c>
+      <c r="L159" s="1">
+        <v>424670.26</v>
+      </c>
+      <c r="M159" s="1">
+        <v>436670.26</v>
+      </c>
+      <c r="N159" s="1">
+        <v>0.88</v>
+      </c>
+      <c r="O159">
+        <v>1</v>
+      </c>
+      <c r="Z159" t="s">
         <v>466</v>
       </c>
-      <c r="B158" t="s">
-[...49 lines deleted...]
-      <c r="B159" t="s">
+    </row>
+    <row r="160" spans="1:26">
+      <c r="A160" t="s">
+        <v>470</v>
+      </c>
+      <c r="B160" s="1">
+        <v>-4.0</v>
+      </c>
+      <c r="C160" s="1">
+        <v>115.46</v>
+      </c>
+      <c r="D160" s="1">
+        <v>115.32</v>
+      </c>
+      <c r="E160" t="s">
+        <v>8</v>
+      </c>
+      <c r="F160">
+        <v>1.0</v>
+      </c>
+      <c r="G160" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H160" s="1">
+        <v>-560.0</v>
+      </c>
+      <c r="I160" s="1">
+        <v>0</v>
+      </c>
+      <c r="J160">
+        <v>0.0</v>
+      </c>
+      <c r="K160">
+        <v>0.0</v>
+      </c>
+      <c r="L160" s="1">
+        <v>-560.0</v>
+      </c>
+      <c r="M160" s="1">
+        <v>-560.0</v>
+      </c>
+      <c r="N160" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O160">
+        <v>1</v>
+      </c>
+      <c r="Z160" t="s">
         <v>469</v>
-      </c>
-[...190 lines deleted...]
-        <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">