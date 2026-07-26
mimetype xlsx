--- v3 (2026-06-19)
+++ v4 (2026-07-26)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="451">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="465">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>X</t>
   </si>
   <si>
     <t>FR0013422813</t>
   </si>
   <si>
@@ -136,1281 +136,1323 @@
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR001400KPZ3</t>
   </si>
   <si>
     <t>OFI INVEST ESG LIQ I</t>
   </si>
   <si>
     <t>XS2491189408</t>
   </si>
   <si>
     <t>A2A EX 2.5 06-26</t>
   </si>
   <si>
-    <t>2 694.52</t>
+    <t>3 039.73</t>
   </si>
   <si>
     <t>XS3238204062</t>
   </si>
   <si>
     <t>A2A EX 3.25 05-32</t>
   </si>
   <si>
-    <t>2 691.36</t>
+    <t>3 505.55</t>
   </si>
   <si>
     <t>XS2986639701</t>
   </si>
   <si>
     <t>A2A EX 3.625 01-35</t>
   </si>
   <si>
+    <t>1 433.32</t>
+  </si>
+  <si>
     <t>XS2583205906</t>
   </si>
   <si>
     <t>A2A EX 4.375 02-34</t>
   </si>
   <si>
+    <t>1 308.90</t>
+  </si>
+  <si>
     <t>XS2534976886</t>
   </si>
   <si>
     <t>A2A EX 4.5 09-30</t>
   </si>
   <si>
-    <t>2 965.07</t>
+    <t>3 542.05</t>
   </si>
   <si>
     <t>XS2487054939</t>
   </si>
   <si>
     <t>ABN AMR 3.0 06-32</t>
   </si>
   <si>
-    <t>12 123.29</t>
+    <t>13 602.74</t>
   </si>
   <si>
     <t>XS3185662676</t>
   </si>
   <si>
     <t>ABN AMR 3.0 09-32</t>
   </si>
   <si>
-    <t>4 487.67</t>
+    <t>5 375.34</t>
   </si>
   <si>
     <t>XS2536941656</t>
   </si>
   <si>
     <t>ABN AMR 4.25 02-30</t>
   </si>
   <si>
     <t>XS3066564900</t>
   </si>
   <si>
     <t>ACHM BA 2.5 05-28</t>
   </si>
   <si>
-    <t>2 198.63</t>
+    <t>2 445.21</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GRO 3.75 12-36</t>
   </si>
   <si>
-    <t>16 729.83</t>
+    <t>22 155.72</t>
   </si>
   <si>
     <t>XS3219374975</t>
   </si>
   <si>
     <t>ALPH BA 3.125 10-31</t>
   </si>
   <si>
-    <t>6 657.53</t>
+    <t>8 321.92</t>
   </si>
   <si>
     <t>FR00140005T0</t>
   </si>
   <si>
     <t>ARKEMA 0.125 10-26</t>
   </si>
   <si>
     <t>FR0014012JL7</t>
   </si>
   <si>
     <t>ARKEMA 3.5 09-33</t>
   </si>
   <si>
-    <t>5 609.59</t>
+    <t>6 645.21</t>
   </si>
   <si>
     <t>XS3215529192</t>
   </si>
   <si>
     <t>ASN BAN 3.375 10-32</t>
   </si>
   <si>
-    <t>2 718.49</t>
+    <t>3 384.25</t>
   </si>
   <si>
     <t>XS2694995163</t>
   </si>
   <si>
     <t>ASR NED 3.625 12-28</t>
   </si>
   <si>
-    <t>4 714.49</t>
+    <t>6 394.90</t>
   </si>
   <si>
     <t>XS2747590896</t>
   </si>
   <si>
     <t>ASS GEN 3.212 01-29</t>
   </si>
   <si>
+    <t>1 223.64</t>
+  </si>
+  <si>
     <t>XS2747596315</t>
   </si>
   <si>
     <t>ASS GEN 3.547 01-34</t>
   </si>
   <si>
+    <t>1 000.93</t>
+  </si>
+  <si>
     <t>XS2314312179</t>
   </si>
   <si>
     <t>AXA 1.375 10-41</t>
   </si>
   <si>
-    <t>6 416.92</t>
+    <t>7 800.21</t>
   </si>
   <si>
     <t>FR0014015J87</t>
   </si>
   <si>
     <t>AYVENS 3.0 04-30</t>
   </si>
   <si>
-    <t>1 035.62</t>
+    <t>FR0014017YD2</t>
+  </si>
+  <si>
+    <t>AYVENS 3.375 04-29</t>
   </si>
   <si>
     <t>IT0005675126</t>
   </si>
   <si>
     <t>BANC BP 3.125 10-31</t>
   </si>
   <si>
-    <t>2 068.49</t>
+    <t>2 561.64</t>
   </si>
   <si>
     <t>XS2357417257</t>
   </si>
   <si>
     <t>BANC NT 0.625 06-29</t>
   </si>
   <si>
+    <t>1 054.79</t>
+  </si>
+  <si>
     <t>XS2194370727</t>
   </si>
   <si>
     <t>BANC NT 1.125 06-27</t>
   </si>
   <si>
     <t>XS2063247915</t>
   </si>
   <si>
     <t>BANC SA 0.3 10-26</t>
   </si>
   <si>
     <t>XS2804565435</t>
   </si>
   <si>
     <t>BANK OF 3.5 04-29</t>
   </si>
   <si>
-    <t>9 780.82</t>
+    <t>XS3320133948</t>
+  </si>
+  <si>
+    <t>BANK OF 3.625 03-32</t>
+  </si>
+  <si>
+    <t>1 435.60</t>
   </si>
   <si>
     <t>FR00140003P3</t>
   </si>
   <si>
     <t>BANQ FE 0.1 10-27</t>
   </si>
   <si>
     <t>FR0014004750</t>
   </si>
   <si>
     <t>BANQ FE 0.25 06-28</t>
   </si>
   <si>
     <t>FR001400Q0T5</t>
   </si>
   <si>
     <t>BANQ FE 3.5 05-31</t>
   </si>
   <si>
-    <t>14 958.90</t>
+    <t>16 684.93</t>
   </si>
   <si>
     <t>XS3170898723</t>
   </si>
   <si>
     <t>BAWA BK 3.375 09-33</t>
   </si>
   <si>
-    <t>18 678.08</t>
+    <t>22 006.85</t>
   </si>
   <si>
     <t>XS2013745703</t>
   </si>
   <si>
     <t>BBVA 1.0 06-26</t>
   </si>
   <si>
-    <t>3 013.70</t>
+    <t>3 408.22</t>
   </si>
   <si>
     <t>BE6328785207</t>
   </si>
   <si>
     <t>BELF SA 0.375 06-27</t>
   </si>
   <si>
     <t>BE6352762387</t>
   </si>
   <si>
     <t>BELF SA 3.625 06-30</t>
   </si>
   <si>
-    <t>14 152.40</t>
+    <t>15 940.07</t>
   </si>
   <si>
     <t>BE6344187966</t>
   </si>
   <si>
     <t>BELF SA 3.875 06-28</t>
   </si>
   <si>
-    <t>3 015.07</t>
+    <t>3 397.26</t>
   </si>
   <si>
     <t>XS2634687912</t>
   </si>
   <si>
     <t>BK AMER 4.134 06-28</t>
   </si>
   <si>
-    <t>16 082.96</t>
+    <t>18 121.64</t>
   </si>
   <si>
     <t>XS3225871121</t>
   </si>
   <si>
     <t>BK IREL 3.625 11-36</t>
   </si>
   <si>
-    <t>4 094.76</t>
+    <t>1 846.27</t>
+  </si>
+  <si>
+    <t>XS3332496184</t>
+  </si>
+  <si>
+    <t>BK IREL 3.875 04-34</t>
   </si>
   <si>
     <t>XS2643234011</t>
   </si>
   <si>
     <t>BK IREL 5.0 07-31</t>
   </si>
   <si>
-    <t>12 741.10</t>
+    <t>14 491.78</t>
   </si>
   <si>
     <t>FR0013415692</t>
   </si>
   <si>
     <t>BQ POST 1.375 04-29</t>
   </si>
   <si>
-    <t>3 763.36</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3038544790</t>
   </si>
   <si>
     <t>BRAM U 3.625 04-33</t>
   </si>
   <si>
-    <t>17 416.88</t>
+    <t>1 275.60</t>
   </si>
   <si>
     <t>DE000BU3Z005</t>
   </si>
   <si>
     <t>BUND DE 2.3 02-33</t>
   </si>
   <si>
+    <t>1 383.78</t>
+  </si>
+  <si>
     <t>FR001400M4O2</t>
   </si>
   <si>
     <t>CA 4.375 11-33</t>
   </si>
   <si>
-    <t>11 123.29</t>
+    <t>14 575.34</t>
   </si>
   <si>
     <t>XS3108521124</t>
   </si>
   <si>
     <t>CA AUTO 2.75 07-28</t>
   </si>
   <si>
-    <t>1 970.88</t>
+    <t>2 244.83</t>
   </si>
   <si>
     <t>XS2555187801</t>
   </si>
   <si>
     <t>CAIX 5.375 11-30</t>
   </si>
   <si>
-    <t>1 899.66</t>
+    <t>2 429.79</t>
   </si>
   <si>
     <t>DE000CZ45W57</t>
   </si>
   <si>
     <t>CMZB FR 3.0 09-27</t>
   </si>
   <si>
-    <t>1 561.64</t>
+    <t>1 857.53</t>
   </si>
   <si>
     <t>FR0013463775</t>
   </si>
   <si>
     <t>CNP ASS 2.0 07-50</t>
   </si>
   <si>
-    <t>6 547.95</t>
+    <t>7 534.25</t>
+  </si>
+  <si>
+    <t>XS3320133781</t>
+  </si>
+  <si>
+    <t>COLO SF 3.875 04-31</t>
   </si>
   <si>
     <t>DE000CZ457W4</t>
   </si>
   <si>
     <t>COMM AK 4.0 01-38</t>
   </si>
   <si>
-    <t>2 005.48</t>
+    <t>3 189.04</t>
   </si>
   <si>
     <t>DE000CZ45ZY0</t>
   </si>
   <si>
     <t>COMM AK 4.125 06-37</t>
   </si>
   <si>
-    <t>12 024.66</t>
+    <t>13 652.05</t>
   </si>
   <si>
     <t>DE000CZ439B6</t>
   </si>
   <si>
     <t>COMM AK 5.25 03-29</t>
   </si>
   <si>
-    <t>15 663.70</t>
+    <t>1 467.12</t>
   </si>
   <si>
     <t>XS2796609787</t>
   </si>
   <si>
     <t>COMP DE 3.375 04-30</t>
   </si>
   <si>
-    <t>3 227.05</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2796659964</t>
   </si>
   <si>
     <t>COMP DE 3.625 04-34</t>
   </si>
   <si>
-    <t>6 932.19</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3200103490</t>
   </si>
   <si>
     <t>COOP RA 3.548 10-35</t>
   </si>
   <si>
-    <t>9 757.00</t>
+    <t>11 826.67</t>
   </si>
   <si>
     <t>FR0013447232</t>
   </si>
   <si>
     <t>COVI 1.125 09-31</t>
   </si>
   <si>
-    <t>1 152.74</t>
+    <t>1 374.66</t>
   </si>
   <si>
     <t>FR0014010IN9</t>
   </si>
   <si>
     <t>COVI 3.625 06-34</t>
   </si>
   <si>
-    <t>2 770.89</t>
+    <t>3 128.42</t>
   </si>
   <si>
     <t>XS3244187764</t>
   </si>
   <si>
     <t>DANS BK 3.375 12-33</t>
   </si>
   <si>
-    <t>6 158.22</t>
+    <t>8 155.48</t>
   </si>
   <si>
     <t>XS3101509167</t>
   </si>
   <si>
     <t>DANS BK 3.5 11-35</t>
   </si>
   <si>
-    <t>1 783.56</t>
+    <t>2 301.37</t>
   </si>
   <si>
     <t>XS2637421848</t>
   </si>
   <si>
     <t>DANS BK 4.75 06-30</t>
   </si>
   <si>
-    <t>4 652.40</t>
+    <t>5 261.44</t>
   </si>
   <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGI IN 0.625 07-31</t>
   </si>
   <si>
-    <t>2 578.77</t>
+    <t>2 948.63</t>
   </si>
   <si>
     <t>XS3074473474</t>
   </si>
   <si>
     <t>DNB BAN 3.125 05-31</t>
   </si>
   <si>
-    <t>26 284.25</t>
+    <t>29 366.44</t>
   </si>
   <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JA 3.727 09-37</t>
   </si>
   <si>
-    <t>5 940.33</t>
+    <t>6 999.00</t>
   </si>
   <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP 4.375 12-55</t>
   </si>
   <si>
-    <t>1 258.56</t>
+    <t>3 416.10</t>
   </si>
   <si>
     <t>XS2978779176</t>
   </si>
   <si>
     <t>EDP SER 3.5 07-31</t>
   </si>
   <si>
-    <t>12 686.30</t>
+    <t>14 550.41</t>
   </si>
   <si>
     <t>XS2699159351</t>
   </si>
   <si>
     <t>EDP SER 4.375 04-32</t>
   </si>
   <si>
-    <t>5 500.51</t>
-[...1 lines deleted...]
-  <si>
     <t>BE6368381404</t>
   </si>
   <si>
     <t>ELIA TR 3.5 10-35</t>
   </si>
   <si>
-    <t>1 591.78</t>
+    <t>1 936.99</t>
   </si>
   <si>
     <t>BE6340849569</t>
   </si>
   <si>
     <t>ELIA TR 3.625 01-33</t>
   </si>
   <si>
     <t>BE6349118800</t>
   </si>
   <si>
     <t>ELIA TR 3.75 01-36</t>
   </si>
   <si>
-    <t>1 356.16</t>
+    <t>2 095.89</t>
   </si>
   <si>
     <t>XS3044299769</t>
   </si>
   <si>
     <t>ELLE AB 3.75 05-35</t>
   </si>
   <si>
-    <t>6 206.40</t>
+    <t>6 920.24</t>
   </si>
   <si>
     <t>XS1750986744</t>
   </si>
   <si>
     <t>ENEL FI 1.125 09-26</t>
   </si>
   <si>
-    <t>1 651.44</t>
+    <t>1 967.67</t>
   </si>
   <si>
     <t>XS3299702137</t>
   </si>
   <si>
     <t>ENEX HO 3.0 02-32</t>
   </si>
   <si>
+    <t>1 778.47</t>
+  </si>
+  <si>
     <t>XS3045470492</t>
   </si>
   <si>
     <t>ENEX HO 3.25 04-33</t>
   </si>
   <si>
-    <t>9 295.89</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0013455813</t>
   </si>
   <si>
     <t>ENGIE 0.5 10-30</t>
   </si>
   <si>
     <t>FR0014000RR2</t>
   </si>
   <si>
     <t>ENGIE 1.5 PERP</t>
   </si>
   <si>
-    <t>2 786.30</t>
+    <t>1 224.66</t>
   </si>
   <si>
     <t>FR0013504693</t>
   </si>
   <si>
     <t>ENGIE 2.125 03-32</t>
   </si>
   <si>
-    <t>2 084.25</t>
+    <t>FR0014016Z94</t>
+  </si>
+  <si>
+    <t>ENGIE 4.371 PERP</t>
   </si>
   <si>
     <t>XS1702729275</t>
   </si>
   <si>
     <t>EON INT 1.25 10-27</t>
   </si>
   <si>
     <t>XS2463518998</t>
   </si>
   <si>
     <t>EON SE 1.625 03-31</t>
   </si>
   <si>
-    <t>2 317.52</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2747600018</t>
   </si>
   <si>
     <t>EON SE 3.375 01-31</t>
   </si>
   <si>
+    <t>1 285.74</t>
+  </si>
+  <si>
     <t>XS2574873183</t>
   </si>
   <si>
     <t>EON SE 3.875 01-35</t>
   </si>
   <si>
+    <t>1 462.95</t>
+  </si>
+  <si>
     <t>XS2673547746</t>
   </si>
   <si>
     <t>EON SE 4.0 08-33</t>
   </si>
   <si>
-    <t>6 772.60</t>
+    <t>7 956.16</t>
   </si>
   <si>
     <t>XS2432544349</t>
   </si>
   <si>
     <t>ESB FIN 1.0 07-34</t>
   </si>
   <si>
-    <t>2 030.14</t>
+    <t>2 326.03</t>
   </si>
   <si>
     <t>XS2697970536</t>
   </si>
   <si>
     <t>ESB FIN 4.25 03-36</t>
   </si>
   <si>
     <t>EU000A3K4DG1</t>
   </si>
   <si>
     <t>EURO UN 1.25 02-43</t>
   </si>
   <si>
-    <t>1 327.91</t>
+    <t>2 345.03</t>
   </si>
   <si>
     <t>DE000A4DFCB7</t>
   </si>
   <si>
     <t>EVON IN 3.25 01-30</t>
   </si>
   <si>
+    <t>1 210.60</t>
+  </si>
+  <si>
     <t>DE000A4DFWV3</t>
   </si>
   <si>
     <t>EVON IN 4.25 09-55</t>
   </si>
   <si>
-    <t>2 270.55</t>
+    <t>2 689.73</t>
   </si>
   <si>
     <t>XS2784700671</t>
   </si>
   <si>
     <t>FING EM 3.25 03-34</t>
   </si>
   <si>
     <t>FR0013234333</t>
   </si>
   <si>
     <t>FRAN GO 1.75 06-39</t>
   </si>
   <si>
-    <t>4 807.47</t>
+    <t>5 446.10</t>
   </si>
   <si>
     <t>FR0013322989</t>
   </si>
   <si>
     <t>GECINA 1.625 03-30</t>
   </si>
   <si>
+    <t>1 001.71</t>
+  </si>
+  <si>
     <t>FR0013266368</t>
   </si>
   <si>
     <t>GECINA 2.0 06-32</t>
   </si>
   <si>
-    <t>7 287.67</t>
+    <t>8 273.97</t>
   </si>
   <si>
     <t>XS3072230744</t>
   </si>
   <si>
     <t>IBER FI 3.5 05-35</t>
   </si>
   <si>
-    <t>20 875.34</t>
+    <t>23 291.78</t>
   </si>
   <si>
     <t>XS3224600232</t>
   </si>
   <si>
     <t>IBER FI 3.75 PERP</t>
   </si>
   <si>
-    <t>1 417.81</t>
+    <t>1 787.67</t>
   </si>
   <si>
     <t>XS2748213290</t>
   </si>
   <si>
     <t>IBER FI 4.871 PERP</t>
   </si>
   <si>
-    <t>27 304.29</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400ZRC6</t>
   </si>
   <si>
     <t>ICAD PR 4.375 05-35</t>
   </si>
   <si>
-    <t>10 967.47</t>
+    <t>12 261.99</t>
   </si>
   <si>
     <t>FR0014007NF1</t>
   </si>
   <si>
     <t>ICADE 1.0 01-30</t>
   </si>
   <si>
     <t>XS3225326282</t>
   </si>
   <si>
     <t>ING GRO 2.875 11-30</t>
   </si>
   <si>
-    <t>1 047.60</t>
+    <t>1 331.16</t>
   </si>
   <si>
     <t>XS2764264789</t>
   </si>
   <si>
     <t>ING GRO 4.0 02-35</t>
   </si>
   <si>
     <t>XS2524746687</t>
   </si>
   <si>
     <t>ING GRO 4.125 08-33</t>
   </si>
   <si>
-    <t>7 153.77</t>
-[...8 lines deleted...]
-    <t>3 205.48</t>
+    <t>8 374.32</t>
   </si>
   <si>
     <t>XS2625195891</t>
   </si>
   <si>
     <t>INTE 4.0 05-26</t>
   </si>
   <si>
-    <t>3 375.34</t>
+    <t>3 769.86</t>
   </si>
   <si>
     <t>XS2529233814</t>
   </si>
   <si>
     <t>INTE 4.75 09-27</t>
   </si>
   <si>
-    <t>3 865.07</t>
+    <t>4 567.81</t>
   </si>
   <si>
     <t>XS2625196352</t>
   </si>
   <si>
     <t>INTE 4.875 05-30</t>
   </si>
   <si>
-    <t>20 568.49</t>
+    <t>22 972.60</t>
   </si>
   <si>
     <t>IE000GVLBXU6</t>
   </si>
   <si>
     <t>IREL GO 3.0 10-43</t>
   </si>
   <si>
-    <t>7 693.15</t>
+    <t>9 468.49</t>
   </si>
   <si>
     <t>XS1704789590</t>
   </si>
   <si>
     <t>IREN 1.5 10-27</t>
   </si>
   <si>
-    <t>1 756.85</t>
+    <t>2 178.49</t>
   </si>
   <si>
     <t>XS2752472436</t>
   </si>
   <si>
     <t>IREN 3.875 07-32</t>
   </si>
   <si>
-    <t>9 455.00</t>
+    <t>10 850.00</t>
   </si>
   <si>
     <t>IT0005596470</t>
   </si>
   <si>
     <t>ITAL BU 4.05 10-37</t>
   </si>
   <si>
-    <t>4 726.48</t>
+    <t>5 908.10</t>
   </si>
   <si>
     <t>BE0390246156</t>
   </si>
   <si>
     <t>KBC GRO 3.625 08-36</t>
   </si>
   <si>
-    <t>4 151.37</t>
+    <t>4 866.44</t>
   </si>
   <si>
     <t>BE0390124874</t>
   </si>
   <si>
     <t>KBC GRO 3.75 03-32</t>
   </si>
   <si>
-    <t>18 544.52</t>
+    <t>1 643.84</t>
   </si>
   <si>
     <t>XS2780025271</t>
   </si>
   <si>
     <t>KONI AH 3.375 03-31</t>
   </si>
   <si>
     <t>XS2596537972</t>
   </si>
   <si>
     <t>KONI AH 3.5 04-28</t>
   </si>
   <si>
-    <t>3 384.93</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3308614794</t>
   </si>
   <si>
     <t>KONI AH 3.625 03-34</t>
   </si>
   <si>
     <t>FR0013384567</t>
   </si>
   <si>
     <t>LA POST 1.45 11-28</t>
   </si>
   <si>
     <t>XS2089229806</t>
   </si>
   <si>
     <t>MERL PR 1.875 12-34</t>
   </si>
   <si>
-    <t>1 679.79</t>
+    <t>2 234.59</t>
   </si>
   <si>
     <t>XS3168718529</t>
   </si>
   <si>
     <t>MERL PR 3.5 09-33</t>
   </si>
   <si>
-    <t>5 753.42</t>
+    <t>6 789.04</t>
   </si>
   <si>
     <t>IT0005678955</t>
   </si>
   <si>
     <t>MONT PA 3.25 02-32</t>
   </si>
   <si>
-    <t>1 522.34</t>
+    <t>1 967.90</t>
   </si>
   <si>
     <t>XS2388449758</t>
   </si>
   <si>
     <t>NATL BA 0.5 09-28</t>
   </si>
   <si>
-    <t>1 253.42</t>
+    <t>1 500.00</t>
   </si>
   <si>
     <t>XS2528858033</t>
   </si>
   <si>
     <t>NATW GR 4.067 09-28</t>
   </si>
   <si>
-    <t>11 031.04</t>
+    <t>13 036.68</t>
   </si>
   <si>
     <t>NL0013552060</t>
   </si>
   <si>
     <t>NETH GO 0.5 01-40</t>
   </si>
   <si>
     <t>XS3232967318</t>
   </si>
   <si>
     <t>NORD BK 3.25 11-35</t>
   </si>
   <si>
-    <t>7 077.34</t>
+    <t>9 132.05</t>
   </si>
   <si>
     <t>XS3170346368</t>
   </si>
   <si>
     <t>NORD BK 3.5 09-35</t>
   </si>
   <si>
-    <t>10 758.90</t>
+    <t>12 830.14</t>
   </si>
   <si>
     <t>XS2797546624</t>
   </si>
   <si>
     <t>PERM TS 4.25 07-30</t>
   </si>
   <si>
-    <t>3 875.07</t>
+    <t>4 420.00</t>
   </si>
   <si>
     <t>XS2021462440</t>
   </si>
   <si>
     <t>PROL IN 0.875 07-29</t>
   </si>
   <si>
+    <t>1 088.72</t>
+  </si>
+  <si>
     <t>XS2187529180</t>
   </si>
   <si>
     <t>PROL IN 1.625 06-32</t>
   </si>
   <si>
-    <t>3 477.95</t>
+    <t>3 926.71</t>
   </si>
   <si>
     <t>XS1904690341</t>
   </si>
   <si>
     <t>PROL IN 2.375 11-30</t>
   </si>
   <si>
-    <t>3 735.26</t>
+    <t>4 777.65</t>
   </si>
   <si>
     <t>XS2744299335</t>
   </si>
   <si>
     <t>RED ELE 3.0 01-34</t>
   </si>
   <si>
-    <t>1 602.74</t>
-[...8 lines deleted...]
-    <t>2 889.04</t>
+    <t>2 490.41</t>
   </si>
   <si>
     <t>XS2838500218</t>
   </si>
   <si>
     <t>REDEIA 3.375 07-32</t>
   </si>
   <si>
-    <t>11 881.85</t>
+    <t>13 546.23</t>
+  </si>
+  <si>
+    <t>XS3348120653</t>
+  </si>
+  <si>
+    <t>REDEIA 4.375 PERP</t>
   </si>
   <si>
     <t>FR0014010DR1</t>
   </si>
   <si>
     <t>RENA 3.875 09-30</t>
   </si>
   <si>
-    <t>1 847.26</t>
+    <t>2 229.45</t>
   </si>
   <si>
     <t>FR0014007LP4</t>
   </si>
   <si>
     <t>RTE EDF 0.75 01-34</t>
   </si>
   <si>
+    <t>1 306.85</t>
+  </si>
+  <si>
     <t>XS3166372568</t>
   </si>
   <si>
     <t>SCOT HY 3.375 11-33</t>
   </si>
   <si>
-    <t>9 021.51</t>
+    <t>10 629.31</t>
   </si>
   <si>
     <t>FR001400U1Q3</t>
   </si>
   <si>
     <t>SG 3.625 11-30</t>
   </si>
   <si>
-    <t>11 619.86</t>
+    <t>14 837.67</t>
   </si>
   <si>
     <t>ES0000012J07</t>
   </si>
   <si>
     <t>SPAI GO 1.0 07-42</t>
   </si>
   <si>
-    <t>4 526.03</t>
+    <t>5 216.44</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE 3.5 03-32</t>
   </si>
   <si>
     <t>XS2675685700</t>
   </si>
   <si>
     <t>SSE 4.0 09-31</t>
   </si>
   <si>
-    <t>7 850.96</t>
+    <t>9 271.23</t>
   </si>
   <si>
     <t>XS2532312548</t>
   </si>
   <si>
     <t>STAT AS 2.875 09-29</t>
   </si>
   <si>
-    <t>3 610.68</t>
+    <t>4 291.23</t>
   </si>
   <si>
     <t>XS2723597923</t>
   </si>
   <si>
     <t>STAT AS 3.125 12-26</t>
   </si>
   <si>
-    <t>1 198.63</t>
+    <t>1 630.14</t>
   </si>
   <si>
     <t>XS2779793061</t>
   </si>
   <si>
     <t>STAT AS 3.75 03-39</t>
   </si>
   <si>
     <t>XS2768793676</t>
   </si>
   <si>
     <t>STAT SF 3.375 02-36</t>
   </si>
   <si>
     <t>XS2443749648</t>
   </si>
   <si>
     <t>TELI CO 2.75 06-83</t>
   </si>
   <si>
-    <t>6 012.33</t>
+    <t>6 826.03</t>
   </si>
   <si>
     <t>XS2477935345</t>
   </si>
   <si>
     <t>TENN HO 1.625 11-26</t>
   </si>
   <si>
+    <t>1 009.73</t>
+  </si>
+  <si>
     <t>XS1241581096</t>
   </si>
   <si>
     <t>TENN HO 1.75 06-27</t>
   </si>
   <si>
-    <t>1 960.00</t>
+    <t>2 201.64</t>
   </si>
   <si>
     <t>XS2549543499</t>
   </si>
   <si>
     <t>TENN HO 4.5 10-34</t>
   </si>
   <si>
-    <t>2 340.00</t>
+    <t>2 916.99</t>
   </si>
   <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERN RE 3.0 07-31</t>
   </si>
   <si>
-    <t>11 030.14</t>
+    <t>12 657.53</t>
   </si>
   <si>
     <t>XS2655852726</t>
   </si>
   <si>
     <t>TERN RE 3.875 07-33</t>
   </si>
   <si>
-    <t>2 569.18</t>
+    <t>2 951.37</t>
   </si>
   <si>
     <t>XS2357205587</t>
   </si>
   <si>
     <t>TRAS EL 0.375 06-29</t>
   </si>
   <si>
     <t>XS2209023402</t>
   </si>
   <si>
     <t>TRAS EL 0.75 07-32</t>
   </si>
   <si>
-    <t>2 784.66</t>
+    <t>3 198.90</t>
   </si>
   <si>
     <t>XS2360310044</t>
   </si>
   <si>
     <t>UNIC 0.8 07-29</t>
   </si>
   <si>
-    <t>1 144.11</t>
+    <t>1 301.92</t>
   </si>
   <si>
     <t>XS2555420103</t>
   </si>
   <si>
     <t>UNIC 5.85 11-27</t>
   </si>
   <si>
-    <t>4 103.01</t>
+    <t>5 256.99</t>
   </si>
   <si>
     <t>XS2257961818</t>
   </si>
   <si>
     <t>UPM KYM 0.125 11-28</t>
   </si>
   <si>
     <t>XS2320453884</t>
   </si>
   <si>
     <t>UPM KYM 0.5 03-31</t>
   </si>
   <si>
     <t>XS2478685931</t>
   </si>
   <si>
     <t>UPM KYM 2.25 05-29</t>
   </si>
   <si>
-    <t>2 623.56</t>
+    <t>2 934.25</t>
   </si>
   <si>
     <t>XS2009891479</t>
   </si>
   <si>
     <t>VATFAL 0 1/2 06/24/2</t>
   </si>
   <si>
-    <t>1 490.41</t>
+    <t>1 687.67</t>
   </si>
   <si>
     <t>XS2297882644</t>
   </si>
   <si>
     <t>VATT AB 0.125 02-29</t>
   </si>
   <si>
     <t>XS2821745374</t>
   </si>
   <si>
     <t>VERB AG 3.25 05-31</t>
   </si>
   <si>
-    <t>8 280.82</t>
+    <t>9 242.47</t>
   </si>
   <si>
     <t>DE000A3MQS72</t>
   </si>
   <si>
     <t>VONO SE 2.375 03-32</t>
   </si>
   <si>
-    <t>11 809.93</t>
+    <t>1 106.16</t>
   </si>
   <si>
     <t>DE000A30VQB2</t>
   </si>
   <si>
     <t>VONO SE 5.0 11-30</t>
   </si>
   <si>
-    <t>6 575.34</t>
+    <t>8 547.95</t>
   </si>
   <si>
     <t>OEM6 Comdty</t>
   </si>
   <si>
     <t>EURO BOBL 0626</t>
+  </si>
+  <si>
+    <t>RXM6 Comdty</t>
+  </si>
+  <si>
+    <t>EURO BUND 0626</t>
+  </si>
+  <si>
+    <t>DUM6 Comdty</t>
+  </si>
+  <si>
+    <t>EURO SCHATZ 0626</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1777,267 +1819,267 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
         <v>19746.0</v>
       </c>
       <c r="D2">
-        <v>1492.25</v>
+        <v>1501.16</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>29466069.41</v>
+        <v>29641945.19</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>29466069.41</v>
+        <v>29641945.19</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>31164.986</v>
+        <v>31627.873</v>
       </c>
       <c r="D3">
-        <v>98.53</v>
+        <v>99.06</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>3070894.86</v>
+        <v>3133190.81</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>3070894.86</v>
+        <v>3133190.81</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>2912.476</v>
+        <v>2910.866</v>
       </c>
       <c r="D4">
-        <v>4958.27</v>
+        <v>4987.63</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>14440870.03</v>
+        <v>14518350.54</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>14440870.03</v>
+        <v>14518350.54</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>6611.0</v>
+        <v>7670.0</v>
       </c>
       <c r="D5">
-        <v>100.9</v>
+        <v>101.5</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>667086.01</v>
+        <v>778527.76</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>667086.01</v>
+        <v>778527.76</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>10.0</v>
       </c>
       <c r="D6">
-        <v>100.11</v>
+        <v>100.63</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>1001.16</v>
+        <v>1006.34</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>1001.16</v>
+        <v>1006.34</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>1.0</v>
       </c>
       <c r="D7">
-        <v>101.0</v>
+        <v>101.57</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>101.0</v>
+        <v>101.57</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>101.0</v>
+        <v>101.57</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
         <v>19</v>
       </c>
       <c r="B8" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="1">
         <v>10.0</v>
       </c>
       <c r="D8">
-        <v>100.13</v>
+        <v>100.72</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
-        <v>1001.34</v>
+        <v>1007.23</v>
       </c>
       <c r="G8" t="s">
         <v>8</v>
       </c>
       <c r="H8">
-        <v>1001.34</v>
+        <v>1007.23</v>
       </c>
       <c r="I8" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P153"/>
+  <dimension ref="A1:P159"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O153" sqref="O153"/>
+      <selection activeCell="O159" sqref="O159"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>21</v>
       </c>
       <c r="B1" t="s">
         <v>22</v>
       </c>
       <c r="C1" t="s">
         <v>23</v>
       </c>
       <c r="D1" t="s">
         <v>24</v>
       </c>
       <c r="E1" t="s">
         <v>25</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>26</v>
@@ -2056,7639 +2098,7939 @@
       </c>
       <c r="L1" t="s">
         <v>31</v>
       </c>
       <c r="M1" t="s">
         <v>32</v>
       </c>
       <c r="N1" t="s">
         <v>33</v>
       </c>
       <c r="O1" t="s">
         <v>34</v>
       </c>
       <c r="P1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>36</v>
       </c>
       <c r="B2" t="s">
         <v>37</v>
       </c>
       <c r="C2" s="1">
-        <v>1915.0</v>
+        <v>1957.0</v>
       </c>
       <c r="D2" s="1">
-        <v>1071.41</v>
+        <v>1073.54</v>
       </c>
       <c r="E2" s="1">
-        <v>1069.52698172</v>
+        <v>1070.81060296</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>2048144.17</v>
+        <v>2095576.35</v>
       </c>
       <c r="I2" s="1">
-        <v>3605.98</v>
+        <v>5341.43</v>
       </c>
       <c r="J2" s="1">
-        <v>0.17606084829468</v>
+        <v>0.25489073686101</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>2051750.15</v>
+        <v>2100917.78</v>
       </c>
       <c r="N2" s="1">
-        <v>2051750.15</v>
+        <v>2100917.78</v>
       </c>
       <c r="O2" s="1">
-        <v>4.31</v>
+        <v>4.37</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>38</v>
       </c>
       <c r="B3" t="s">
         <v>39</v>
       </c>
       <c r="C3" s="1">
         <v>140000.0</v>
       </c>
       <c r="D3" s="1">
-        <v>99.99090036</v>
+        <v>99.98163555</v>
       </c>
       <c r="E3" s="1">
         <v>101.385614</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>141939.86</v>
       </c>
       <c r="I3" s="1">
-        <v>741.92</v>
+        <v>1074.16</v>
       </c>
       <c r="J3" s="1">
-        <v>0.52270024783736</v>
+        <v>0.75677121282211</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3" t="s">
         <v>40</v>
       </c>
       <c r="M3" s="1">
-        <v>139987.26</v>
+        <v>139974.29</v>
       </c>
       <c r="N3" s="1">
-        <v>142681.78</v>
+        <v>143014.02</v>
       </c>
       <c r="O3" s="1">
         <v>0.3</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>41</v>
       </c>
       <c r="B4" t="s">
         <v>42</v>
       </c>
       <c r="C4" s="1">
         <v>254000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>98.02855018</v>
+        <v>98.2406061</v>
       </c>
       <c r="E4" s="1">
         <v>99.533614</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>252815.38</v>
       </c>
       <c r="I4" s="1">
-        <v>-1131.51</v>
+        <v>221.31</v>
       </c>
       <c r="J4" s="1">
-        <v>-0.44756375185719</v>
+        <v>0.087538186956822</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4" t="s">
         <v>43</v>
       </c>
       <c r="M4" s="1">
-        <v>248992.51</v>
+        <v>249531.14</v>
       </c>
       <c r="N4" s="1">
-        <v>251683.87</v>
+        <v>253036.69</v>
       </c>
       <c r="O4" s="1">
         <v>0.53</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>44</v>
       </c>
       <c r="B5" t="s">
         <v>45</v>
       </c>
       <c r="C5" s="1">
         <v>164000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>97.49870967</v>
+        <v>97.71388499</v>
       </c>
       <c r="E5" s="1">
         <v>99.08</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>162491.2</v>
       </c>
       <c r="I5" s="1">
-        <v>-1746.36</v>
+        <v>-807.11</v>
       </c>
       <c r="J5" s="1">
-        <v>-1.0747412782969</v>
+        <v>-0.49670997567868</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
-      <c r="L5">
-        <v>846.96</v>
+      <c r="L5" t="s">
+        <v>46</v>
       </c>
       <c r="M5" s="1">
-        <v>159897.88</v>
+        <v>160250.77</v>
       </c>
       <c r="N5" s="1">
-        <v>160744.84</v>
+        <v>161684.09</v>
       </c>
       <c r="O5" s="1">
         <v>0.34</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B6" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C6" s="1">
         <v>130000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>103.48169159</v>
+        <v>103.6461734</v>
       </c>
       <c r="E6" s="1">
         <v>110.550762</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>143715.99</v>
       </c>
       <c r="I6" s="1">
-        <v>-8441.85</v>
+        <v>-7667.06</v>
       </c>
       <c r="J6" s="1">
-        <v>-5.8739810371831</v>
+        <v>-5.3348691401701</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
-      <c r="L6">
-        <v>747.95</v>
+      <c r="L6" t="s">
+        <v>49</v>
       </c>
       <c r="M6" s="1">
-        <v>134526.19</v>
+        <v>134740.03</v>
       </c>
       <c r="N6" s="1">
-        <v>135274.14</v>
+        <v>136048.93</v>
       </c>
       <c r="O6" s="1">
         <v>0.28</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="B7" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C7" s="1">
         <v>130000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>104.47990742</v>
+        <v>104.31853973</v>
       </c>
       <c r="E7" s="1">
         <v>108.857546</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>141514.81</v>
       </c>
       <c r="I7" s="1">
-        <v>-2725.86</v>
+        <v>-2358.65</v>
       </c>
       <c r="J7" s="1">
-        <v>-1.9262012223314</v>
+        <v>-1.6667160136808</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="M7" s="1">
-        <v>135823.88</v>
+        <v>135614.11</v>
       </c>
       <c r="N7" s="1">
-        <v>138788.95</v>
+        <v>139156.16</v>
       </c>
       <c r="O7" s="1">
         <v>0.29</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="B8" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="C8" s="1">
         <v>500000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>96.64142268</v>
+        <v>96.82243345</v>
       </c>
       <c r="E8" s="1">
         <v>99.430044</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>497150.22</v>
       </c>
       <c r="I8" s="1">
-        <v>-1819.82</v>
+        <v>564.69</v>
       </c>
       <c r="J8" s="1">
-        <v>-0.36605032579489</v>
+        <v>0.11358538672677</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="M8" s="1">
-        <v>483207.11</v>
+        <v>484112.17</v>
       </c>
       <c r="N8" s="1">
-        <v>495330.4</v>
+        <v>497714.91</v>
       </c>
       <c r="O8" s="1">
         <v>1.04</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="B9" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="C9" s="1">
         <v>300000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>97.22846308</v>
+        <v>97.46333742</v>
       </c>
       <c r="E9" s="1">
         <v>99.503</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>298509.0</v>
       </c>
       <c r="I9" s="1">
-        <v>-2335.94</v>
+        <v>-743.65</v>
       </c>
       <c r="J9" s="1">
-        <v>-0.78253586994027</v>
+        <v>-0.24912146702444</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="M9" s="1">
-        <v>291685.39</v>
+        <v>292390.01</v>
       </c>
       <c r="N9" s="1">
-        <v>296173.06</v>
+        <v>297765.35</v>
       </c>
       <c r="O9" s="1">
         <v>0.62</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="B10" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="C10" s="1">
         <v>100000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>102.87343005</v>
+        <v>103.13394812</v>
       </c>
       <c r="E10" s="1">
         <v>108.76173</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>108761.73</v>
       </c>
       <c r="I10" s="1">
-        <v>-5538.98</v>
+        <v>-4859.29</v>
       </c>
       <c r="J10" s="1">
-        <v>-5.0927656262915</v>
+        <v>-4.4678307342114</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
-        <v>349.32</v>
+        <v>768.49</v>
       </c>
       <c r="M10" s="1">
-        <v>102873.43</v>
+        <v>103133.95</v>
       </c>
       <c r="N10" s="1">
-        <v>103222.75</v>
+        <v>103902.44</v>
       </c>
       <c r="O10" s="1">
         <v>0.22</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="B11" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="C11" s="1">
         <v>100000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>98.69968378</v>
+        <v>98.80742506</v>
       </c>
       <c r="E11" s="1">
         <v>99.684</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>99684.0</v>
       </c>
       <c r="I11" s="1">
-        <v>1214.31</v>
+        <v>1568.63</v>
       </c>
       <c r="J11" s="1">
-        <v>1.2181593836523</v>
+        <v>1.573602584166</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="M11" s="1">
-        <v>98699.68</v>
+        <v>98807.42</v>
       </c>
       <c r="N11" s="1">
-        <v>100898.31</v>
+        <v>101252.63</v>
       </c>
       <c r="O11" s="1">
         <v>0.21</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="B12" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="C12" s="1">
         <v>1467000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>97.52037598</v>
+        <v>98.16063699</v>
       </c>
       <c r="E12" s="1">
         <v>99.556461</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>1460493.28</v>
       </c>
       <c r="I12" s="1">
-        <v>-13139.54</v>
+        <v>1678.98</v>
       </c>
       <c r="J12" s="1">
-        <v>-0.89966452978134</v>
+        <v>0.11495978947606</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="M12" s="1">
-        <v>1430623.91</v>
+        <v>1440016.54</v>
       </c>
       <c r="N12" s="1">
-        <v>1447353.74</v>
+        <v>1462172.26</v>
       </c>
       <c r="O12" s="1">
         <v>3.04</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="B13" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="C13" s="1">
         <v>540000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>97.76962108</v>
+        <v>97.65852575</v>
       </c>
       <c r="E13" s="1">
         <v>99.791763</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>538875.52</v>
       </c>
       <c r="I13" s="1">
-        <v>-4262.03</v>
+        <v>-3197.56</v>
       </c>
       <c r="J13" s="1">
-        <v>-0.79091178608373</v>
+        <v>-0.59337637011234</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="M13" s="1">
-        <v>527955.96</v>
+        <v>527356.04</v>
       </c>
       <c r="N13" s="1">
-        <v>534613.49</v>
+        <v>535677.96</v>
       </c>
       <c r="O13" s="1">
-        <v>1.12</v>
+        <v>1.11</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="B14" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="C14" s="1">
         <v>100000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>98.72175129</v>
+        <v>98.88578013</v>
       </c>
       <c r="E14" s="1">
         <v>95.89134</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>95891.34</v>
       </c>
       <c r="I14" s="1">
-        <v>2885.21</v>
+        <v>3061.56</v>
       </c>
       <c r="J14" s="1">
-        <v>3.0088327058523</v>
+        <v>3.192738781208</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
-        <v>54.79</v>
+        <v>67.12</v>
       </c>
       <c r="M14" s="1">
-        <v>98721.76</v>
+        <v>98885.78</v>
       </c>
       <c r="N14" s="1">
-        <v>98776.55</v>
+        <v>98952.9</v>
       </c>
       <c r="O14" s="1">
         <v>0.21</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="B15" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="C15" s="1">
         <v>300000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>96.68385496</v>
+        <v>97.28210808</v>
       </c>
       <c r="E15" s="1">
         <v>98.691</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>296073.0</v>
       </c>
       <c r="I15" s="1">
-        <v>-411.85</v>
+        <v>2418.53</v>
       </c>
       <c r="J15" s="1">
-        <v>-0.13910420740831</v>
+        <v>0.8168694882681</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="M15" s="1">
-        <v>290051.56</v>
+        <v>291846.32</v>
       </c>
       <c r="N15" s="1">
-        <v>295661.15</v>
+        <v>298491.53</v>
       </c>
       <c r="O15" s="1">
         <v>0.62</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="B16" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="C16" s="1">
         <v>200000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>97.35403391</v>
+        <v>97.30155084</v>
       </c>
       <c r="E16" s="1">
         <v>99.830165</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>199660.33</v>
       </c>
       <c r="I16" s="1">
-        <v>-2233.77</v>
+        <v>-1672.98</v>
       </c>
       <c r="J16" s="1">
-        <v>-1.1187850886553</v>
+        <v>-0.83791306966186</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="M16" s="1">
-        <v>194708.07</v>
+        <v>194603.1</v>
       </c>
       <c r="N16" s="1">
-        <v>197426.56</v>
+        <v>197987.35</v>
       </c>
       <c r="O16" s="1">
         <v>0.41</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="B17" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="C17" s="1">
         <v>470000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>100.69361124</v>
+        <v>101.09311366</v>
       </c>
       <c r="E17" s="1">
         <v>102.934987</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>483794.44</v>
       </c>
       <c r="I17" s="1">
-        <v>-5819.98</v>
+        <v>-2261.91</v>
       </c>
       <c r="J17" s="1">
-        <v>-1.2029861277447</v>
+        <v>-0.46753534414327</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="M17" s="1">
-        <v>473259.97</v>
+        <v>475137.63</v>
       </c>
       <c r="N17" s="1">
-        <v>477974.46</v>
+        <v>481532.53</v>
       </c>
       <c r="O17" s="1">
         <v>1.0</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="B18" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="C18" s="1">
         <v>135000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>99.84961765</v>
+        <v>100.49477678</v>
       </c>
       <c r="E18" s="1">
         <v>104.823259</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>141511.4</v>
       </c>
       <c r="I18" s="1">
-        <v>-5918.46</v>
+        <v>-4619.81</v>
       </c>
       <c r="J18" s="1">
-        <v>-4.1823202936301</v>
+        <v>-3.2646203768742</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
-      <c r="L18">
-        <v>795.96</v>
+      <c r="L18" t="s">
+        <v>83</v>
       </c>
       <c r="M18" s="1">
-        <v>134796.98</v>
+        <v>135667.95</v>
       </c>
       <c r="N18" s="1">
-        <v>135592.94</v>
+        <v>136891.59</v>
       </c>
       <c r="O18" s="1">
         <v>0.28</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="B19" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="C19" s="1">
         <v>100000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>99.20682385</v>
+        <v>99.99380308</v>
       </c>
       <c r="E19" s="1">
         <v>104.07483</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>104074.83</v>
       </c>
       <c r="I19" s="1">
-        <v>-4216.91</v>
+        <v>-3080.09</v>
       </c>
       <c r="J19" s="1">
-        <v>-4.0518058016525</v>
+        <v>-2.9594955860125</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
-      <c r="L19">
-        <v>651.09</v>
+      <c r="L19" t="s">
+        <v>86</v>
       </c>
       <c r="M19" s="1">
-        <v>99206.83</v>
+        <v>99993.81</v>
       </c>
       <c r="N19" s="1">
-        <v>99857.92</v>
+        <v>100994.74</v>
       </c>
       <c r="O19" s="1">
         <v>0.21</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="B20" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="C20" s="1">
         <v>1020000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>88.11953142</v>
+        <v>88.83947666</v>
       </c>
       <c r="E20" s="1">
         <v>89.242955</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>910278.14</v>
       </c>
       <c r="I20" s="1">
-        <v>-5042.0</v>
+        <v>3684.73</v>
       </c>
       <c r="J20" s="1">
-        <v>-0.55389663647201</v>
+        <v>0.40479166071153</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="M20" s="1">
-        <v>898819.22</v>
+        <v>906162.66</v>
       </c>
       <c r="N20" s="1">
-        <v>905236.14</v>
+        <v>913962.87</v>
       </c>
       <c r="O20" s="1">
         <v>1.9</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="B21" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="C21" s="1">
         <v>200000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>98.3680787</v>
+        <v>98.4818865</v>
       </c>
       <c r="E21" s="1">
         <v>99.783035</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>199566.07</v>
       </c>
       <c r="I21" s="1">
-        <v>-1794.3</v>
+        <v>-2437.91</v>
       </c>
       <c r="J21" s="1">
-        <v>-0.89910073390732</v>
+        <v>-1.2216054562782</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
-      <c r="L21" t="s">
-        <v>88</v>
+      <c r="L21">
+        <v>164.38</v>
       </c>
       <c r="M21" s="1">
-        <v>196736.15</v>
+        <v>196963.78</v>
       </c>
       <c r="N21" s="1">
-        <v>197771.77</v>
+        <v>197128.16</v>
       </c>
       <c r="O21" s="1">
-        <v>0.42</v>
+        <v>0.41</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="B22" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="C22" s="1">
-        <v>160000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>97.73282615</v>
+        <v>100.06773422</v>
       </c>
       <c r="E22" s="1">
-        <v>99.799</v>
+        <v>99.762</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>159678.4</v>
+        <v>99762.0</v>
       </c>
       <c r="I22" s="1">
-        <v>-1237.39</v>
+        <v>416.69</v>
       </c>
       <c r="J22" s="1">
-        <v>-0.77492635196745</v>
+        <v>0.41768408812975</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
-      <c r="L22" t="s">
-        <v>91</v>
+      <c r="L22">
+        <v>110.96</v>
       </c>
       <c r="M22" s="1">
-        <v>156372.52</v>
+        <v>100067.73</v>
       </c>
       <c r="N22" s="1">
-        <v>158441.01</v>
+        <v>100178.69</v>
       </c>
       <c r="O22" s="1">
-        <v>0.33</v>
+        <v>0.21</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B23" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="C23" s="1">
-        <v>200000.0</v>
+        <v>160000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>94.19105559</v>
+        <v>98.11269823</v>
       </c>
       <c r="E23" s="1">
-        <v>96.246745</v>
+        <v>99.799</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>192493.49</v>
+        <v>159678.4</v>
       </c>
       <c r="I23" s="1">
-        <v>-3179.87</v>
+        <v>-136.44</v>
       </c>
       <c r="J23" s="1">
-        <v>-1.6519363849655</v>
+        <v>-0.085446747963406</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
-      <c r="L23">
-        <v>931.51</v>
+      <c r="L23" t="s">
+        <v>96</v>
       </c>
       <c r="M23" s="1">
-        <v>188382.11</v>
+        <v>156980.32</v>
       </c>
       <c r="N23" s="1">
-        <v>189313.62</v>
+        <v>159541.96</v>
       </c>
       <c r="O23" s="1">
-        <v>0.4</v>
+        <v>0.33</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="B24" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="C24" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>97.77060131</v>
+        <v>94.60263149</v>
       </c>
       <c r="E24" s="1">
-        <v>96.98237</v>
+        <v>96.246745</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>96982.37</v>
+        <v>192493.49</v>
       </c>
       <c r="I24" s="1">
-        <v>1629.67</v>
+        <v>-2233.43</v>
       </c>
       <c r="J24" s="1">
-        <v>1.6803775779041</v>
+        <v>-1.1602626145954</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
-      <c r="L24">
-        <v>841.44</v>
+      <c r="L24" t="s">
+        <v>99</v>
       </c>
       <c r="M24" s="1">
-        <v>97770.6</v>
+        <v>189205.27</v>
       </c>
       <c r="N24" s="1">
-        <v>98612.04</v>
+        <v>190260.06</v>
       </c>
       <c r="O24" s="1">
-        <v>0.21</v>
+        <v>0.4</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="B25" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="C25" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>98.83755781</v>
+        <v>98.03699724</v>
       </c>
       <c r="E25" s="1">
-        <v>96.18004</v>
+        <v>96.98237</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>288540.12</v>
+        <v>96982.37</v>
       </c>
       <c r="I25" s="1">
-        <v>8391.73</v>
+        <v>2007.02</v>
       </c>
       <c r="J25" s="1">
-        <v>2.9083407881025</v>
+        <v>2.0694689148141</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
-        <v>419.18</v>
+        <v>952.4</v>
       </c>
       <c r="M25" s="1">
-        <v>296512.67</v>
+        <v>98036.99</v>
       </c>
       <c r="N25" s="1">
-        <v>296931.85</v>
+        <v>98989.39</v>
       </c>
       <c r="O25" s="1">
-        <v>0.62</v>
+        <v>0.21</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="B26" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="C26" s="1">
         <v>300000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>100.77362139</v>
+        <v>99.0939179</v>
       </c>
       <c r="E26" s="1">
-        <v>104.945653</v>
+        <v>96.18004</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>314836.96</v>
+        <v>288540.12</v>
       </c>
       <c r="I26" s="1">
-        <v>-2735.27</v>
+        <v>9249.58</v>
       </c>
       <c r="J26" s="1">
-        <v>-0.86878935687856</v>
+        <v>3.2056477969164</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
-      <c r="L26" t="s">
-        <v>100</v>
+      <c r="L26">
+        <v>507.95</v>
       </c>
       <c r="M26" s="1">
-        <v>302320.87</v>
+        <v>297281.75</v>
       </c>
       <c r="N26" s="1">
-        <v>312101.69</v>
+        <v>297789.7</v>
       </c>
       <c r="O26" s="1">
-        <v>0.66</v>
+        <v>0.62</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="B27" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="C27" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>95.65249703</v>
+        <v>100.97957442</v>
       </c>
       <c r="E27" s="1">
-        <v>92.84792</v>
+        <v>104.945653</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>92847.92</v>
+        <v>314836.96</v>
       </c>
       <c r="I27" s="1">
-        <v>2850.06</v>
+        <v>-11581.8</v>
       </c>
       <c r="J27" s="1">
-        <v>3.0696002667588</v>
+        <v>-3.6786659355369</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
-        <v>45.48</v>
+        <v>316.44</v>
       </c>
       <c r="M27" s="1">
-        <v>95652.5</v>
+        <v>302938.72</v>
       </c>
       <c r="N27" s="1">
-        <v>95697.98</v>
+        <v>303255.16</v>
       </c>
       <c r="O27" s="1">
-        <v>0.2</v>
+        <v>0.63</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="B28" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="C28" s="1">
-        <v>200000.0</v>
+        <v>413000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>93.89949437</v>
+        <v>100.18094449</v>
       </c>
       <c r="E28" s="1">
-        <v>91.485975</v>
+        <v>99.757</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>182971.95</v>
+        <v>411996.41</v>
       </c>
       <c r="I28" s="1">
-        <v>5192.79</v>
+        <v>3186.49</v>
       </c>
       <c r="J28" s="1">
-        <v>2.8380251727109</v>
+        <v>0.773426642237</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
-      <c r="L28">
-        <v>365.75</v>
+      <c r="L28" t="s">
+        <v>108</v>
       </c>
       <c r="M28" s="1">
-        <v>187798.99</v>
+        <v>413747.3</v>
       </c>
       <c r="N28" s="1">
-        <v>188164.74</v>
+        <v>415182.9</v>
       </c>
       <c r="O28" s="1">
-        <v>0.39</v>
+        <v>0.86</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="B29" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="C29" s="1">
-        <v>500000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>99.79470077</v>
+        <v>96.06236477</v>
       </c>
       <c r="E29" s="1">
-        <v>103.290392</v>
+        <v>92.84792</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>516451.96</v>
+        <v>92847.92</v>
       </c>
       <c r="I29" s="1">
-        <v>-2519.55</v>
+        <v>3269.79</v>
       </c>
       <c r="J29" s="1">
-        <v>-0.48785757343239</v>
+        <v>3.521662090007</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
-      <c r="L29" t="s">
-        <v>107</v>
+      <c r="L29">
+        <v>55.34</v>
       </c>
       <c r="M29" s="1">
-        <v>498973.51</v>
+        <v>96062.37</v>
       </c>
       <c r="N29" s="1">
-        <v>513932.41</v>
+        <v>96117.71</v>
       </c>
       <c r="O29" s="1">
-        <v>1.08</v>
+        <v>0.2</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="B30" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="C30" s="1">
-        <v>1000000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>97.82244235</v>
+        <v>94.36474734</v>
       </c>
       <c r="E30" s="1">
-        <v>99.867094</v>
+        <v>91.485975</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>998670.94</v>
+        <v>182971.95</v>
       </c>
       <c r="I30" s="1">
-        <v>-1768.43</v>
+        <v>6172.61</v>
       </c>
       <c r="J30" s="1">
-        <v>-0.17707834774886</v>
+        <v>3.3735280189122</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
-      <c r="L30" t="s">
-        <v>110</v>
+      <c r="L30">
+        <v>415.07</v>
       </c>
       <c r="M30" s="1">
-        <v>978224.43</v>
+        <v>188729.49</v>
       </c>
       <c r="N30" s="1">
-        <v>996902.51</v>
+        <v>189144.56</v>
       </c>
       <c r="O30" s="1">
-        <v>2.09</v>
+        <v>0.39</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B31" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="C31" s="1">
-        <v>400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>99.65409022</v>
+        <v>100.22058898</v>
       </c>
       <c r="E31" s="1">
-        <v>98.199808</v>
+        <v>103.290392</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>392799.23</v>
+        <v>516451.96</v>
       </c>
       <c r="I31" s="1">
-        <v>8830.83</v>
+        <v>1335.92</v>
       </c>
       <c r="J31" s="1">
-        <v>2.2481790506565</v>
+        <v>0.25867265563287</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="M31" s="1">
-        <v>398616.36</v>
+        <v>501102.95</v>
       </c>
       <c r="N31" s="1">
-        <v>401630.06</v>
+        <v>517787.88</v>
       </c>
       <c r="O31" s="1">
-        <v>0.84</v>
+        <v>1.08</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B32" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="C32" s="1">
-        <v>100000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>96.96758338</v>
+        <v>98.21076302</v>
       </c>
       <c r="E32" s="1">
-        <v>96.0814</v>
+        <v>99.867094</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>96081.4</v>
+        <v>998670.94</v>
       </c>
       <c r="I32" s="1">
-        <v>1182.07</v>
+        <v>5443.54</v>
       </c>
       <c r="J32" s="1">
-        <v>1.2302797419688</v>
+        <v>0.54507844195406</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
-      <c r="L32">
-        <v>295.89</v>
+      <c r="L32" t="s">
+        <v>118</v>
       </c>
       <c r="M32" s="1">
-        <v>96967.58</v>
+        <v>982107.63</v>
       </c>
       <c r="N32" s="1">
-        <v>97263.47</v>
+        <v>1004114.48</v>
       </c>
       <c r="O32" s="1">
-        <v>0.2</v>
+        <v>2.09</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="B33" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C33" s="1">
-        <v>500000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>101.04663495</v>
+        <v>99.80441797</v>
       </c>
       <c r="E33" s="1">
-        <v>105.371746</v>
+        <v>98.199808</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>526858.73</v>
+        <v>392799.23</v>
       </c>
       <c r="I33" s="1">
-        <v>-7473.16</v>
+        <v>9826.66</v>
       </c>
       <c r="J33" s="1">
-        <v>-1.4184371586668</v>
+        <v>2.5017004233944</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="M33" s="1">
-        <v>505233.17</v>
+        <v>399217.67</v>
       </c>
       <c r="N33" s="1">
-        <v>519385.57</v>
+        <v>402625.89</v>
       </c>
       <c r="O33" s="1">
-        <v>1.09</v>
+        <v>0.84</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="B34" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="C34" s="1">
         <v>100000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>101.42030374</v>
+        <v>97.32196385</v>
       </c>
       <c r="E34" s="1">
-        <v>105.72405</v>
+        <v>96.0814</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>105724.05</v>
+        <v>96081.4</v>
       </c>
       <c r="I34" s="1">
-        <v>-1288.68</v>
+        <v>1573.44</v>
       </c>
       <c r="J34" s="1">
-        <v>-1.2189090372531</v>
+        <v>1.6376114419648</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
-      <c r="L34" t="s">
-        <v>121</v>
+      <c r="L34">
+        <v>332.88</v>
       </c>
       <c r="M34" s="1">
-        <v>101420.3</v>
+        <v>97321.96</v>
       </c>
       <c r="N34" s="1">
-        <v>104435.37</v>
+        <v>97654.84</v>
       </c>
       <c r="O34" s="1">
-        <v>0.22</v>
+        <v>0.2</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B35" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="C35" s="1">
         <v>500000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>101.70373409</v>
+        <v>101.3993339</v>
       </c>
       <c r="E35" s="1">
-        <v>102.534722</v>
+        <v>105.371746</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>512673.61</v>
+        <v>526858.73</v>
       </c>
       <c r="I35" s="1">
-        <v>11928.02</v>
+        <v>-3921.99</v>
       </c>
       <c r="J35" s="1">
-        <v>2.3266303877042</v>
+        <v>-0.74441017613963</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="M35" s="1">
-        <v>508518.67</v>
+        <v>506996.67</v>
       </c>
       <c r="N35" s="1">
-        <v>524601.63</v>
+        <v>522936.74</v>
       </c>
       <c r="O35" s="1">
-        <v>1.1</v>
+        <v>1.09</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B36" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="C36" s="1">
-        <v>310000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>96.74716716</v>
+        <v>101.60933814</v>
       </c>
       <c r="E36" s="1">
-        <v>99.333</v>
+        <v>105.72405</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>307932.3</v>
+        <v>105724.05</v>
       </c>
       <c r="I36" s="1">
-        <v>-3921.32</v>
+        <v>-717.45</v>
       </c>
       <c r="J36" s="1">
-        <v>-1.2734357519494</v>
+        <v>-0.67860623954531</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="M36" s="1">
-        <v>299916.22</v>
+        <v>101609.34</v>
       </c>
       <c r="N36" s="1">
-        <v>304010.98</v>
+        <v>105006.6</v>
       </c>
       <c r="O36" s="1">
-        <v>0.64</v>
+        <v>0.22</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B37" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="C37" s="1">
-        <v>355000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>105.81246781</v>
+        <v>101.99963796</v>
       </c>
       <c r="E37" s="1">
-        <v>107.865242</v>
+        <v>102.534722</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>382921.61</v>
+        <v>512673.61</v>
       </c>
       <c r="I37" s="1">
-        <v>5453.75</v>
+        <v>15446.22</v>
       </c>
       <c r="J37" s="1">
-        <v>1.4242471194039</v>
+        <v>3.0128759699568</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="M37" s="1">
-        <v>375634.26</v>
+        <v>509998.19</v>
       </c>
       <c r="N37" s="1">
-        <v>388375.36</v>
+        <v>528119.83</v>
       </c>
       <c r="O37" s="1">
-        <v>0.82</v>
+        <v>1.1</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B38" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="C38" s="1">
-        <v>300000.0</v>
+        <v>110000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>94.18570199</v>
+        <v>96.9641152</v>
       </c>
       <c r="E38" s="1">
-        <v>93.44648</v>
+        <v>99.333</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>280339.44</v>
+        <v>109266.3</v>
       </c>
       <c r="I38" s="1">
-        <v>5981.02</v>
+        <v>-759.51</v>
       </c>
       <c r="J38" s="1">
-        <v>2.1334921693501</v>
+        <v>-0.69509995305048</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="M38" s="1">
-        <v>282557.1</v>
+        <v>106660.52</v>
       </c>
       <c r="N38" s="1">
-        <v>286320.46</v>
+        <v>108506.79</v>
       </c>
       <c r="O38" s="1">
-        <v>0.6</v>
+        <v>0.23</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B39" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="C39" s="1">
-        <v>494000.0</v>
+        <v>299000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>98.97963568</v>
+        <v>100.00490424</v>
       </c>
       <c r="E39" s="1">
-        <v>101.132352</v>
+        <v>99.298</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>499593.82</v>
+        <v>296901.02</v>
       </c>
       <c r="I39" s="1">
-        <v>6782.46</v>
+        <v>2938.97</v>
       </c>
       <c r="J39" s="1">
-        <v>1.357594855757</v>
+        <v>0.98988208258766</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
-      <c r="L39" t="s">
-        <v>136</v>
+      <c r="L39">
+        <v>825.32</v>
       </c>
       <c r="M39" s="1">
-        <v>488959.4</v>
+        <v>299014.67</v>
       </c>
       <c r="N39" s="1">
-        <v>506376.28</v>
+        <v>299839.99</v>
       </c>
       <c r="O39" s="1">
-        <v>1.06</v>
+        <v>0.62</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B40" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C40" s="1">
-        <v>305000.0</v>
+        <v>355000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>96.9905</v>
+        <v>105.9295884</v>
       </c>
       <c r="E40" s="1">
-        <v>101.542662</v>
+        <v>107.865242</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>309705.12</v>
+        <v>382921.61</v>
       </c>
       <c r="I40" s="1">
-        <v>-13192.2</v>
+        <v>7620.21</v>
       </c>
       <c r="J40" s="1">
-        <v>-4.2596002287595</v>
+        <v>1.9900182703191</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
-      <c r="L40">
-        <v>691.89</v>
+      <c r="L40" t="s">
+        <v>140</v>
       </c>
       <c r="M40" s="1">
-        <v>295821.03</v>
+        <v>376050.04</v>
       </c>
       <c r="N40" s="1">
-        <v>296512.92</v>
+        <v>390541.82</v>
       </c>
       <c r="O40" s="1">
-        <v>0.62</v>
+        <v>0.81</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B41" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="C41" s="1">
-        <v>800000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>103.08328254</v>
+        <v>94.76815052</v>
       </c>
       <c r="E41" s="1">
-        <v>104.38516</v>
+        <v>93.44648</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>835081.28</v>
+        <v>280339.44</v>
       </c>
       <c r="I41" s="1">
-        <v>708.27</v>
+        <v>4010.22</v>
       </c>
       <c r="J41" s="1">
-        <v>0.084814498535999</v>
+        <v>1.4304872692904</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
-      <c r="L41" t="s">
-        <v>141</v>
+      <c r="L41">
+        <v>45.21</v>
       </c>
       <c r="M41" s="1">
-        <v>824666.26</v>
+        <v>284304.45</v>
       </c>
       <c r="N41" s="1">
-        <v>835789.55</v>
+        <v>284349.66</v>
       </c>
       <c r="O41" s="1">
-        <v>1.75</v>
+        <v>0.59</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B42" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C42" s="1">
-        <v>101000.0</v>
+        <v>494000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>98.92802263</v>
+        <v>99.62271321</v>
       </c>
       <c r="E42" s="1">
-        <v>99.824</v>
+        <v>101.132352</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>100822.24</v>
+        <v>499593.82</v>
       </c>
       <c r="I42" s="1">
-        <v>1065.95</v>
+        <v>-6182.01</v>
       </c>
       <c r="J42" s="1">
-        <v>1.0572568115924</v>
+        <v>-1.2374072201293</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="M42" s="1">
-        <v>99917.31</v>
+        <v>492136.21</v>
       </c>
       <c r="N42" s="1">
-        <v>101888.19</v>
+        <v>493411.81</v>
       </c>
       <c r="O42" s="1">
-        <v>0.21</v>
+        <v>1.03</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="C43" s="1">
-        <v>100000.0</v>
+        <v>305000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>106.43070419</v>
+        <v>96.9245</v>
       </c>
       <c r="E43" s="1">
-        <v>110.72922</v>
+        <v>101.542662</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>110729.22</v>
+        <v>309705.12</v>
       </c>
       <c r="I43" s="1">
-        <v>-2398.86</v>
+        <v>-12701.61</v>
       </c>
       <c r="J43" s="1">
-        <v>-2.166420028968</v>
+        <v>-4.1011947106331</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="M43" s="1">
-        <v>106430.7</v>
+        <v>295619.73</v>
       </c>
       <c r="N43" s="1">
-        <v>108330.36</v>
+        <v>297003.51</v>
       </c>
       <c r="O43" s="1">
-        <v>0.23</v>
+        <v>0.62</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B44" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C44" s="1">
-        <v>100000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>100.18211503</v>
+        <v>103.61495442</v>
       </c>
       <c r="E44" s="1">
-        <v>101.31079</v>
+        <v>104.38516</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>101310.79</v>
+        <v>835081.28</v>
       </c>
       <c r="I44" s="1">
-        <v>432.97</v>
+        <v>8413.7</v>
       </c>
       <c r="J44" s="1">
-        <v>0.42736810166025</v>
+        <v>1.0075306681524</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="M44" s="1">
-        <v>100182.12</v>
+        <v>828919.64</v>
       </c>
       <c r="N44" s="1">
-        <v>101743.76</v>
+        <v>843494.98</v>
       </c>
       <c r="O44" s="1">
-        <v>0.21</v>
+        <v>1.75</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B45" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="C45" s="1">
-        <v>500000.0</v>
+        <v>101000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>92.21277748</v>
+        <v>99.1935147</v>
       </c>
       <c r="E45" s="1">
-        <v>93.11093</v>
+        <v>99.824</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>465554.65</v>
+        <v>100822.24</v>
       </c>
       <c r="I45" s="1">
-        <v>2057.18</v>
+        <v>1608.04</v>
       </c>
       <c r="J45" s="1">
-        <v>0.44187723181371</v>
+        <v>1.5949258814325</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="M45" s="1">
-        <v>461063.88</v>
+        <v>100185.45</v>
       </c>
       <c r="N45" s="1">
-        <v>467611.83</v>
+        <v>102430.28</v>
       </c>
       <c r="O45" s="1">
-        <v>0.98</v>
+        <v>0.21</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B46" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="C46" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>97.89700179</v>
+        <v>106.61961642</v>
       </c>
       <c r="E46" s="1">
-        <v>99.977263</v>
+        <v>110.72922</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>299931.79</v>
+        <v>110729.22</v>
       </c>
       <c r="I46" s="1">
-        <v>-4235.31</v>
+        <v>-1679.81</v>
       </c>
       <c r="J46" s="1">
-        <v>-1.4120910624379</v>
+        <v>-1.5170431075013</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="M46" s="1">
-        <v>293691.0</v>
+        <v>106619.62</v>
       </c>
       <c r="N46" s="1">
-        <v>295696.48</v>
+        <v>109049.41</v>
       </c>
       <c r="O46" s="1">
-        <v>0.62</v>
+        <v>0.23</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B47" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C47" s="1">
-        <v>400000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>98.74116845</v>
+        <v>100.13496414</v>
       </c>
       <c r="E47" s="1">
-        <v>101.98272</v>
+        <v>101.31079</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>407930.88</v>
+        <v>101310.79</v>
       </c>
       <c r="I47" s="1">
-        <v>-941.55</v>
+        <v>681.71</v>
       </c>
       <c r="J47" s="1">
-        <v>-0.23081116094962</v>
+        <v>0.67288982743102</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="M47" s="1">
-        <v>394964.67</v>
+        <v>100134.97</v>
       </c>
       <c r="N47" s="1">
-        <v>406989.33</v>
+        <v>101992.5</v>
       </c>
       <c r="O47" s="1">
-        <v>0.85</v>
+        <v>0.21</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B48" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C48" s="1">
-        <v>300000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>103.68435765</v>
+        <v>92.78288486</v>
       </c>
       <c r="E48" s="1">
-        <v>110.511247</v>
+        <v>93.11093</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>331533.74</v>
+        <v>465554.65</v>
       </c>
       <c r="I48" s="1">
-        <v>-4816.97</v>
+        <v>5894.02</v>
       </c>
       <c r="J48" s="1">
-        <v>-1.4529350768341</v>
+        <v>1.2660210782988</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="M48" s="1">
-        <v>311053.07</v>
+        <v>463914.42</v>
       </c>
       <c r="N48" s="1">
-        <v>326716.77</v>
+        <v>471448.67</v>
       </c>
       <c r="O48" s="1">
-        <v>0.69</v>
+        <v>0.98</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B49" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="C49" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>99.73846642</v>
+        <v>100.54816138</v>
       </c>
       <c r="E49" s="1">
-        <v>104.05285</v>
+        <v>99.572</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>104052.85</v>
+        <v>199144.0</v>
       </c>
       <c r="I49" s="1">
-        <v>-1087.33</v>
+        <v>2376.98</v>
       </c>
       <c r="J49" s="1">
-        <v>-1.0449785854016</v>
+        <v>1.1935986020166</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
-      <c r="L49" t="s">
-        <v>165</v>
+      <c r="L49">
+        <v>424.66</v>
       </c>
       <c r="M49" s="1">
-        <v>99738.47</v>
+        <v>201096.32</v>
       </c>
       <c r="N49" s="1">
-        <v>102965.52</v>
+        <v>201520.98</v>
       </c>
       <c r="O49" s="1">
-        <v>0.22</v>
+        <v>0.42</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>166</v>
       </c>
       <c r="B50" t="s">
         <v>167</v>
       </c>
       <c r="C50" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>98.75650879</v>
+        <v>98.49774165</v>
       </c>
       <c r="E50" s="1">
-        <v>103.191215</v>
+        <v>99.977263</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>206382.43</v>
+        <v>299931.79</v>
       </c>
       <c r="I50" s="1">
-        <v>-1937.22</v>
+        <v>-1249.52</v>
       </c>
       <c r="J50" s="1">
-        <v>-0.93865548535309</v>
+        <v>-0.41660138793557</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50" t="s">
         <v>168</v>
       </c>
       <c r="M50" s="1">
-        <v>197513.02</v>
+        <v>295493.23</v>
       </c>
       <c r="N50" s="1">
-        <v>204445.21</v>
+        <v>298682.27</v>
       </c>
       <c r="O50" s="1">
-        <v>0.43</v>
+        <v>0.62</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>169</v>
       </c>
       <c r="B51" t="s">
         <v>170</v>
       </c>
       <c r="C51" s="1">
-        <v>600000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>97.49258207</v>
+        <v>99.558852</v>
       </c>
       <c r="E51" s="1">
-        <v>99.92378</v>
+        <v>101.98272</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>599542.68</v>
+        <v>407930.88</v>
       </c>
       <c r="I51" s="1">
-        <v>-4830.19</v>
+        <v>3956.58</v>
       </c>
       <c r="J51" s="1">
-        <v>-0.80564572984195</v>
+        <v>0.9699143148957</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51" t="s">
         <v>171</v>
       </c>
       <c r="M51" s="1">
-        <v>584955.49</v>
+        <v>398235.41</v>
       </c>
       <c r="N51" s="1">
-        <v>594712.49</v>
+        <v>411887.46</v>
       </c>
       <c r="O51" s="1">
-        <v>1.25</v>
+        <v>0.86</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>172</v>
       </c>
       <c r="B52" t="s">
         <v>173</v>
       </c>
       <c r="C52" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>86.54914681</v>
+        <v>103.70862019</v>
       </c>
       <c r="E52" s="1">
-        <v>87.8623</v>
+        <v>110.511247</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>175724.6</v>
+        <v>331533.74</v>
       </c>
       <c r="I52" s="1">
-        <v>-1473.57</v>
+        <v>-18940.76</v>
       </c>
       <c r="J52" s="1">
-        <v>-0.8385678499197</v>
+        <v>-5.7130716167833</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52" t="s">
         <v>174</v>
       </c>
       <c r="M52" s="1">
-        <v>173098.29</v>
+        <v>311125.86</v>
       </c>
       <c r="N52" s="1">
-        <v>174251.03</v>
+        <v>312592.98</v>
       </c>
       <c r="O52" s="1">
-        <v>0.37</v>
+        <v>0.65</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>175</v>
       </c>
       <c r="B53" t="s">
         <v>176</v>
       </c>
       <c r="C53" s="1">
         <v>100000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>96.20305928</v>
+        <v>100.30009545</v>
       </c>
       <c r="E53" s="1">
-        <v>98.434</v>
+        <v>104.05285</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>98434.0</v>
+        <v>104052.85</v>
       </c>
       <c r="I53" s="1">
-        <v>539.95</v>
+        <v>-3567.82</v>
       </c>
       <c r="J53" s="1">
-        <v>0.54854013857001</v>
+        <v>-3.4288537027097</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
-      <c r="L53" t="s">
-        <v>177</v>
+      <c r="L53">
+        <v>184.93</v>
       </c>
       <c r="M53" s="1">
-        <v>96203.06</v>
+        <v>100300.1</v>
       </c>
       <c r="N53" s="1">
-        <v>98973.95</v>
+        <v>100485.03</v>
       </c>
       <c r="O53" s="1">
         <v>0.21</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
+        <v>177</v>
+      </c>
+      <c r="B54" t="s">
         <v>178</v>
       </c>
-      <c r="B54" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C54" s="1">
-        <v>600000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>97.40928083</v>
+        <v>99.43265862</v>
       </c>
       <c r="E54" s="1">
-        <v>99.282902</v>
+        <v>103.191215</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>595697.41</v>
+        <v>206382.43</v>
       </c>
       <c r="I54" s="1">
-        <v>-5083.51</v>
+        <v>-7119.85</v>
       </c>
       <c r="J54" s="1">
-        <v>-0.85337117715519</v>
+        <v>-3.4498333990931</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
-      <c r="L54" t="s">
-        <v>180</v>
+      <c r="L54">
+        <v>397.26</v>
       </c>
       <c r="M54" s="1">
-        <v>584455.68</v>
+        <v>198865.32</v>
       </c>
       <c r="N54" s="1">
-        <v>590613.9</v>
+        <v>199262.58</v>
       </c>
       <c r="O54" s="1">
-        <v>1.24</v>
+        <v>0.41</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
+        <v>179</v>
+      </c>
+      <c r="B55" t="s">
+        <v>180</v>
+      </c>
+      <c r="C55" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D55" s="1">
+        <v>97.79357122</v>
+      </c>
+      <c r="E55" s="1">
+        <v>99.92378</v>
+      </c>
+      <c r="F55" t="s">
+        <v>8</v>
+      </c>
+      <c r="G55">
+        <v>1.0</v>
+      </c>
+      <c r="H55" s="1">
+        <v>599542.68</v>
+      </c>
+      <c r="I55" s="1">
+        <v>-954.59</v>
+      </c>
+      <c r="J55" s="1">
+        <v>-0.15921969058149</v>
+      </c>
+      <c r="K55">
+        <v>0.0</v>
+      </c>
+      <c r="L55" t="s">
         <v>181</v>
       </c>
-      <c r="B55" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M55" s="1">
-        <v>147044.56</v>
+        <v>586761.42</v>
       </c>
       <c r="N55" s="1">
-        <v>148828.12</v>
+        <v>598588.09</v>
       </c>
       <c r="O55" s="1">
-        <v>0.31</v>
+        <v>1.25</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
+        <v>182</v>
+      </c>
+      <c r="B56" t="s">
+        <v>183</v>
+      </c>
+      <c r="C56" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D56" s="1">
+        <v>87.53886635</v>
+      </c>
+      <c r="E56" s="1">
+        <v>87.8623</v>
+      </c>
+      <c r="F56" t="s">
+        <v>8</v>
+      </c>
+      <c r="G56">
+        <v>1.0</v>
+      </c>
+      <c r="H56" s="1">
+        <v>175724.6</v>
+      </c>
+      <c r="I56" s="1">
+        <v>727.79</v>
+      </c>
+      <c r="J56" s="1">
+        <v>0.4141651197385</v>
+      </c>
+      <c r="K56">
+        <v>0.0</v>
+      </c>
+      <c r="L56" t="s">
         <v>184</v>
       </c>
-      <c r="B56" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M56" s="1">
-        <v>135105.64</v>
+        <v>175077.73</v>
       </c>
       <c r="N56" s="1">
-        <v>139758.04</v>
+        <v>176452.39</v>
       </c>
       <c r="O56" s="1">
-        <v>0.29</v>
+        <v>0.37</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
+        <v>185</v>
+      </c>
+      <c r="B57" t="s">
+        <v>186</v>
+      </c>
+      <c r="C57" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D57" s="1">
+        <v>96.18518416</v>
+      </c>
+      <c r="E57" s="1">
+        <v>98.434</v>
+      </c>
+      <c r="F57" t="s">
+        <v>8</v>
+      </c>
+      <c r="G57">
+        <v>1.0</v>
+      </c>
+      <c r="H57" s="1">
+        <v>98434.0</v>
+      </c>
+      <c r="I57" s="1">
+        <v>879.61</v>
+      </c>
+      <c r="J57" s="1">
+        <v>0.8936038360729</v>
+      </c>
+      <c r="K57">
+        <v>0.0</v>
+      </c>
+      <c r="L57" t="s">
         <v>187</v>
       </c>
-      <c r="B57" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M57" s="1">
-        <v>504284.78</v>
+        <v>96185.19</v>
       </c>
       <c r="N57" s="1">
-        <v>506863.55</v>
+        <v>99313.61</v>
       </c>
       <c r="O57" s="1">
-        <v>1.06</v>
+        <v>0.21</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
+        <v>188</v>
+      </c>
+      <c r="B58" t="s">
+        <v>189</v>
+      </c>
+      <c r="C58" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D58" s="1">
+        <v>98.04130146</v>
+      </c>
+      <c r="E58" s="1">
+        <v>99.282902</v>
+      </c>
+      <c r="F58" t="s">
+        <v>8</v>
+      </c>
+      <c r="G58">
+        <v>1.0</v>
+      </c>
+      <c r="H58" s="1">
+        <v>595697.41</v>
+      </c>
+      <c r="I58" s="1">
+        <v>705.88</v>
+      </c>
+      <c r="J58" s="1">
+        <v>0.11849640239329</v>
+      </c>
+      <c r="K58">
+        <v>0.0</v>
+      </c>
+      <c r="L58" t="s">
         <v>190</v>
       </c>
-      <c r="B58" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M58" s="1">
-        <v>984446.57</v>
+        <v>588247.81</v>
       </c>
       <c r="N58" s="1">
-        <v>1010730.82</v>
+        <v>596403.29</v>
       </c>
       <c r="O58" s="1">
-        <v>2.12</v>
+        <v>1.24</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
+        <v>191</v>
+      </c>
+      <c r="B59" t="s">
+        <v>192</v>
+      </c>
+      <c r="C59" s="1">
+        <v>150000.0</v>
+      </c>
+      <c r="D59" s="1">
+        <v>98.82327385</v>
+      </c>
+      <c r="E59" s="1">
+        <v>100.356793</v>
+      </c>
+      <c r="F59" t="s">
+        <v>8</v>
+      </c>
+      <c r="G59">
+        <v>1.0</v>
+      </c>
+      <c r="H59" s="1">
+        <v>150535.19</v>
+      </c>
+      <c r="I59" s="1">
+        <v>1.09</v>
+      </c>
+      <c r="J59" s="1">
+        <v>0.00072408318613076</v>
+      </c>
+      <c r="K59">
+        <v>0.0</v>
+      </c>
+      <c r="L59" t="s">
         <v>193</v>
       </c>
-      <c r="B59" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M59" s="1">
-        <v>282108.81</v>
+        <v>148234.91</v>
       </c>
       <c r="N59" s="1">
-        <v>288049.14</v>
+        <v>150536.28</v>
       </c>
       <c r="O59" s="1">
-        <v>0.6</v>
+        <v>0.31</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
+        <v>194</v>
+      </c>
+      <c r="B60" t="s">
+        <v>195</v>
+      </c>
+      <c r="C60" s="1">
+        <v>130000.0</v>
+      </c>
+      <c r="D60" s="1">
+        <v>104.24921935</v>
+      </c>
+      <c r="E60" s="1">
+        <v>109.600592</v>
+      </c>
+      <c r="F60" t="s">
+        <v>8</v>
+      </c>
+      <c r="G60">
+        <v>1.0</v>
+      </c>
+      <c r="H60" s="1">
+        <v>142480.77</v>
+      </c>
+      <c r="I60" s="1">
+        <v>-1695.35</v>
+      </c>
+      <c r="J60" s="1">
+        <v>-1.1898798694027</v>
+      </c>
+      <c r="K60">
+        <v>0.0</v>
+      </c>
+      <c r="L60" t="s">
         <v>196</v>
       </c>
-      <c r="B60" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M60" s="1">
-        <v>487657.16</v>
+        <v>135523.98</v>
       </c>
       <c r="N60" s="1">
-        <v>488915.72</v>
+        <v>140785.42</v>
       </c>
       <c r="O60" s="1">
-        <v>1.03</v>
+        <v>0.29</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
+        <v>197</v>
+      </c>
+      <c r="B61" t="s">
+        <v>198</v>
+      </c>
+      <c r="C61" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D61" s="1">
+        <v>85.19275983</v>
+      </c>
+      <c r="E61" s="1">
+        <v>85.527105</v>
+      </c>
+      <c r="F61" t="s">
+        <v>8</v>
+      </c>
+      <c r="G61">
+        <v>1.0</v>
+      </c>
+      <c r="H61" s="1">
+        <v>513162.63</v>
+      </c>
+      <c r="I61" s="1">
+        <v>942.56</v>
+      </c>
+      <c r="J61" s="1">
+        <v>0.18367666406262</v>
+      </c>
+      <c r="K61">
+        <v>0.0</v>
+      </c>
+      <c r="L61" t="s">
         <v>199</v>
       </c>
-      <c r="B61" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M61" s="1">
-        <v>540316.33</v>
+        <v>511156.56</v>
       </c>
       <c r="N61" s="1">
-        <v>553002.63</v>
+        <v>514105.19</v>
       </c>
       <c r="O61" s="1">
-        <v>1.16</v>
+        <v>1.07</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
+        <v>200</v>
+      </c>
+      <c r="B62" t="s">
+        <v>201</v>
+      </c>
+      <c r="C62" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="D62" s="1">
+        <v>98.91105979</v>
+      </c>
+      <c r="E62" s="1">
+        <v>100.789118</v>
+      </c>
+      <c r="F62" t="s">
+        <v>8</v>
+      </c>
+      <c r="G62">
+        <v>1.0</v>
+      </c>
+      <c r="H62" s="1">
+        <v>1007891.18</v>
+      </c>
+      <c r="I62" s="1">
+        <v>10585.86</v>
+      </c>
+      <c r="J62" s="1">
+        <v>1.0502979101375</v>
+      </c>
+      <c r="K62">
+        <v>0.0</v>
+      </c>
+      <c r="L62" t="s">
         <v>202</v>
       </c>
-      <c r="B62" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M62" s="1">
-        <v>135399.63</v>
+        <v>989110.6</v>
       </c>
       <c r="N62" s="1">
-        <v>140900.14</v>
+        <v>1018477.04</v>
       </c>
       <c r="O62" s="1">
-        <v>0.3</v>
+        <v>2.12</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
+        <v>203</v>
+      </c>
+      <c r="B63" t="s">
+        <v>204</v>
+      </c>
+      <c r="C63" s="1">
+        <v>288000.0</v>
+      </c>
+      <c r="D63" s="1">
+        <v>98.03509145</v>
+      </c>
+      <c r="E63" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F63" t="s">
+        <v>8</v>
+      </c>
+      <c r="G63">
+        <v>1.0</v>
+      </c>
+      <c r="H63" s="1">
+        <v>288000.0</v>
+      </c>
+      <c r="I63" s="1">
+        <v>1340.06</v>
+      </c>
+      <c r="J63" s="1">
+        <v>0.46529861111111</v>
+      </c>
+      <c r="K63">
+        <v>0.0</v>
+      </c>
+      <c r="L63" t="s">
         <v>205</v>
       </c>
-      <c r="B63" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M63" s="1">
-        <v>96753.34</v>
+        <v>282341.06</v>
       </c>
       <c r="N63" s="1">
-        <v>98345.12</v>
+        <v>289340.06</v>
       </c>
       <c r="O63" s="1">
-        <v>0.21</v>
+        <v>0.6</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
+        <v>206</v>
+      </c>
+      <c r="B64" t="s">
+        <v>207</v>
+      </c>
+      <c r="C64" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D64" s="1">
+        <v>97.60553444</v>
+      </c>
+      <c r="E64" s="1">
+        <v>99.498222</v>
+      </c>
+      <c r="F64" t="s">
+        <v>8</v>
+      </c>
+      <c r="G64">
+        <v>1.0</v>
+      </c>
+      <c r="H64" s="1">
+        <v>497491.11</v>
+      </c>
+      <c r="I64" s="1">
+        <v>-6047.34</v>
+      </c>
+      <c r="J64" s="1">
+        <v>-1.2155674500395</v>
+      </c>
+      <c r="K64">
+        <v>0.0</v>
+      </c>
+      <c r="L64" t="s">
         <v>208</v>
       </c>
-      <c r="B64" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M64" s="1">
-        <v>100323.06</v>
+        <v>488027.67</v>
       </c>
       <c r="N64" s="1">
-        <v>100958.68</v>
+        <v>491443.77</v>
       </c>
       <c r="O64" s="1">
-        <v>0.21</v>
+        <v>1.02</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
+        <v>209</v>
+      </c>
+      <c r="B65" t="s">
         <v>210</v>
       </c>
-      <c r="B65" t="s">
+      <c r="C65" s="1">
+        <v>540000.0</v>
+      </c>
+      <c r="D65" s="1">
+        <v>100.19366049</v>
+      </c>
+      <c r="E65" s="1">
+        <v>101.900644</v>
+      </c>
+      <c r="F65" t="s">
+        <v>8</v>
+      </c>
+      <c r="G65">
+        <v>1.0</v>
+      </c>
+      <c r="H65" s="1">
+        <v>550263.48</v>
+      </c>
+      <c r="I65" s="1">
+        <v>5332.7</v>
+      </c>
+      <c r="J65" s="1">
+        <v>0.96911755801057</v>
+      </c>
+      <c r="K65">
+        <v>0.0</v>
+      </c>
+      <c r="L65" t="s">
         <v>211</v>
       </c>
-      <c r="C65" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M65" s="1">
-        <v>197144.3</v>
+        <v>541045.77</v>
       </c>
       <c r="N65" s="1">
-        <v>198500.46</v>
+        <v>555596.18</v>
       </c>
       <c r="O65" s="1">
-        <v>0.42</v>
+        <v>1.16</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
+        <v>212</v>
+      </c>
+      <c r="B66" t="s">
         <v>213</v>
       </c>
-      <c r="B66" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C66" s="1">
-        <v>193000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>98.70495829</v>
+        <v>104.26583905</v>
       </c>
       <c r="E66" s="1">
-        <v>99.223</v>
+        <v>109.789346</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>191500.39</v>
+        <v>142726.15</v>
       </c>
       <c r="I66" s="1">
-        <v>5206.58</v>
+        <v>-6806.59</v>
       </c>
       <c r="J66" s="1">
-        <v>2.7188351940171</v>
+        <v>-4.7689859216408</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
-      <c r="L66" t="s">
-        <v>215</v>
+      <c r="L66">
+        <v>373.97</v>
       </c>
       <c r="M66" s="1">
-        <v>190500.57</v>
+        <v>135545.59</v>
       </c>
       <c r="N66" s="1">
-        <v>196706.97</v>
+        <v>135919.56</v>
       </c>
       <c r="O66" s="1">
-        <v>0.41</v>
+        <v>0.28</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
+        <v>214</v>
+      </c>
+      <c r="B67" t="s">
+        <v>215</v>
+      </c>
+      <c r="C67" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D67" s="1">
+        <v>96.87038889</v>
+      </c>
+      <c r="E67" s="1">
+        <v>98.975</v>
+      </c>
+      <c r="F67" t="s">
+        <v>8</v>
+      </c>
+      <c r="G67">
+        <v>1.0</v>
+      </c>
+      <c r="H67" s="1">
+        <v>98975.0</v>
+      </c>
+      <c r="I67" s="1">
+        <v>-167.62</v>
+      </c>
+      <c r="J67" s="1">
+        <v>-0.16935589795403</v>
+      </c>
+      <c r="K67">
+        <v>0.0</v>
+      </c>
+      <c r="L67" t="s">
         <v>216</v>
       </c>
-      <c r="B67" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M67" s="1">
-        <v>283226.69</v>
+        <v>96870.39</v>
       </c>
       <c r="N67" s="1">
-        <v>284878.13</v>
+        <v>98807.38</v>
       </c>
       <c r="O67" s="1">
-        <v>0.6</v>
+        <v>0.21</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="B68" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="C68" s="1">
-        <v>349000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>97.76808911</v>
+        <v>100.51161325</v>
       </c>
       <c r="E68" s="1">
-        <v>99.735</v>
+        <v>99.711</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>348075.15</v>
+        <v>99711.0</v>
       </c>
       <c r="I68" s="1">
-        <v>-6118.71</v>
+        <v>1793.76</v>
       </c>
       <c r="J68" s="1">
-        <v>-1.7578703909199</v>
+        <v>1.7989589914854</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
-        <v>745.81</v>
+        <v>993.15</v>
       </c>
       <c r="M68" s="1">
-        <v>341210.63</v>
+        <v>100511.61</v>
       </c>
       <c r="N68" s="1">
-        <v>341956.44</v>
+        <v>101504.76</v>
       </c>
       <c r="O68" s="1">
-        <v>0.72</v>
+        <v>0.21</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
+        <v>219</v>
+      </c>
+      <c r="B69" t="s">
+        <v>220</v>
+      </c>
+      <c r="C69" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D69" s="1">
+        <v>98.67760785</v>
+      </c>
+      <c r="E69" s="1">
+        <v>102.91498</v>
+      </c>
+      <c r="F69" t="s">
+        <v>8</v>
+      </c>
+      <c r="G69">
+        <v>1.0</v>
+      </c>
+      <c r="H69" s="1">
+        <v>205829.96</v>
+      </c>
+      <c r="I69" s="1">
+        <v>-6378.85</v>
+      </c>
+      <c r="J69" s="1">
+        <v>-3.0990872271461</v>
+      </c>
+      <c r="K69">
+        <v>0.0</v>
+      </c>
+      <c r="L69" t="s">
         <v>221</v>
       </c>
-      <c r="B69" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M69" s="1">
-        <v>294993.04</v>
+        <v>197355.22</v>
       </c>
       <c r="N69" s="1">
-        <v>304288.93</v>
+        <v>199451.11</v>
       </c>
       <c r="O69" s="1">
-        <v>0.64</v>
+        <v>0.41</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
+        <v>222</v>
+      </c>
+      <c r="B70" t="s">
+        <v>223</v>
+      </c>
+      <c r="C70" s="1">
+        <v>193000.0</v>
+      </c>
+      <c r="D70" s="1">
+        <v>99.23133681</v>
+      </c>
+      <c r="E70" s="1">
+        <v>99.223</v>
+      </c>
+      <c r="F70" t="s">
+        <v>8</v>
+      </c>
+      <c r="G70">
+        <v>1.0</v>
+      </c>
+      <c r="H70" s="1">
+        <v>191500.39</v>
+      </c>
+      <c r="I70" s="1">
+        <v>6936.33</v>
+      </c>
+      <c r="J70" s="1">
+        <v>3.6220970620478</v>
+      </c>
+      <c r="K70">
+        <v>0.0</v>
+      </c>
+      <c r="L70" t="s">
         <v>224</v>
       </c>
-      <c r="B70" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M70" s="1">
-        <v>175625.19</v>
+        <v>191516.48</v>
       </c>
       <c r="N70" s="1">
-        <v>176036.15</v>
+        <v>198436.72</v>
       </c>
       <c r="O70" s="1">
-        <v>0.37</v>
+        <v>0.41</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
+        <v>225</v>
+      </c>
+      <c r="B71" t="s">
         <v>226</v>
       </c>
-      <c r="B71" t="s">
+      <c r="C71" s="1">
+        <v>285000.0</v>
+      </c>
+      <c r="D71" s="1">
+        <v>99.46304074</v>
+      </c>
+      <c r="E71" s="1">
+        <v>102.724621</v>
+      </c>
+      <c r="F71" t="s">
+        <v>8</v>
+      </c>
+      <c r="G71">
+        <v>1.0</v>
+      </c>
+      <c r="H71" s="1">
+        <v>292765.17</v>
+      </c>
+      <c r="I71" s="1">
+        <v>-7327.83</v>
+      </c>
+      <c r="J71" s="1">
+        <v>-2.5029719211476</v>
+      </c>
+      <c r="K71">
+        <v>0.0</v>
+      </c>
+      <c r="L71" t="s">
         <v>227</v>
       </c>
-      <c r="C71" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M71" s="1">
-        <v>575977.65</v>
+        <v>283469.67</v>
       </c>
       <c r="N71" s="1">
-        <v>578763.95</v>
+        <v>285437.34</v>
       </c>
       <c r="O71" s="1">
-        <v>1.21</v>
+        <v>0.59</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
+        <v>228</v>
+      </c>
+      <c r="B72" t="s">
         <v>229</v>
       </c>
-      <c r="B72" t="s">
+      <c r="C72" s="1">
+        <v>349000.0</v>
+      </c>
+      <c r="D72" s="1">
+        <v>97.45018218</v>
+      </c>
+      <c r="E72" s="1">
+        <v>99.735</v>
+      </c>
+      <c r="F72" t="s">
+        <v>8</v>
+      </c>
+      <c r="G72">
+        <v>1.0</v>
+      </c>
+      <c r="H72" s="1">
+        <v>348075.15</v>
+      </c>
+      <c r="I72" s="1">
+        <v>-6195.55</v>
+      </c>
+      <c r="J72" s="1">
+        <v>-1.7799460834823</v>
+      </c>
+      <c r="K72">
+        <v>0.0</v>
+      </c>
+      <c r="L72" t="s">
         <v>230</v>
       </c>
-      <c r="C72" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M72" s="1">
-        <v>92374.8</v>
+        <v>340101.13</v>
       </c>
       <c r="N72" s="1">
-        <v>94459.05</v>
+        <v>341879.6</v>
       </c>
       <c r="O72" s="1">
-        <v>0.2</v>
+        <v>0.71</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
+        <v>231</v>
+      </c>
+      <c r="B73" t="s">
         <v>232</v>
       </c>
-      <c r="B73" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C73" s="1">
-        <v>140000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>97.34511741</v>
+        <v>98.43715079</v>
       </c>
       <c r="E73" s="1">
-        <v>96.7943</v>
+        <v>101.14437</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>135512.02</v>
+        <v>303433.11</v>
       </c>
       <c r="I73" s="1">
-        <v>1514.3</v>
+        <v>-7614.12</v>
       </c>
       <c r="J73" s="1">
-        <v>1.1174654469766</v>
+        <v>-2.5093240483875</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
-        <v>743.15</v>
+        <v>507.53</v>
       </c>
       <c r="M73" s="1">
-        <v>136283.17</v>
+        <v>295311.46</v>
       </c>
       <c r="N73" s="1">
-        <v>137026.32</v>
+        <v>295818.99</v>
       </c>
       <c r="O73" s="1">
-        <v>0.29</v>
+        <v>0.62</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
+        <v>233</v>
+      </c>
+      <c r="B74" t="s">
         <v>234</v>
       </c>
-      <c r="B74" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C74" s="1">
-        <v>145000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>92.32205202</v>
+        <v>88.17353206</v>
       </c>
       <c r="E74" s="1">
-        <v>93.402414</v>
+        <v>86.69767</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>135433.5</v>
+        <v>173395.34</v>
       </c>
       <c r="I74" s="1">
-        <v>750.99</v>
+        <v>3461.31</v>
       </c>
       <c r="J74" s="1">
-        <v>0.55450830112195</v>
+        <v>1.9961955148276</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
-      <c r="L74" t="s">
-        <v>236</v>
+      <c r="L74">
+        <v>509.59</v>
       </c>
       <c r="M74" s="1">
-        <v>133866.97</v>
+        <v>176347.06</v>
       </c>
       <c r="N74" s="1">
-        <v>136184.49</v>
+        <v>176856.65</v>
       </c>
       <c r="O74" s="1">
-        <v>0.29</v>
+        <v>0.37</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
+        <v>235</v>
+      </c>
+      <c r="B75" t="s">
+        <v>236</v>
+      </c>
+      <c r="C75" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D75" s="1">
+        <v>95.7290096</v>
+      </c>
+      <c r="E75" s="1">
+        <v>93.376495</v>
+      </c>
+      <c r="F75" t="s">
+        <v>8</v>
+      </c>
+      <c r="G75">
+        <v>1.0</v>
+      </c>
+      <c r="H75" s="1">
+        <v>186752.99</v>
+      </c>
+      <c r="I75" s="1">
+        <v>5929.69</v>
+      </c>
+      <c r="J75" s="1">
+        <v>3.1751513054758</v>
+      </c>
+      <c r="K75">
+        <v>0.0</v>
+      </c>
+      <c r="L75" t="s">
         <v>237</v>
       </c>
-      <c r="B75" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M75" s="1">
-        <v>135505.35</v>
+        <v>191458.02</v>
       </c>
       <c r="N75" s="1">
-        <v>136341.7</v>
+        <v>192682.68</v>
       </c>
       <c r="O75" s="1">
-        <v>0.29</v>
+        <v>0.4</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
+        <v>238</v>
+      </c>
+      <c r="B76" t="s">
         <v>239</v>
       </c>
-      <c r="B76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C76" s="1">
-        <v>130000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>100.99467561</v>
+        <v>92.84277285</v>
       </c>
       <c r="E76" s="1">
-        <v>107.1356</v>
+        <v>94.91756</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>139276.28</v>
+        <v>94917.56</v>
       </c>
       <c r="I76" s="1">
-        <v>-7017.11</v>
+        <v>-1905.95</v>
       </c>
       <c r="J76" s="1">
-        <v>-5.0382663867817</v>
+        <v>-2.0080056840905</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
-        <v>966.1</v>
+        <v>168.84</v>
       </c>
       <c r="M76" s="1">
-        <v>131293.07</v>
+        <v>92842.77</v>
       </c>
       <c r="N76" s="1">
-        <v>132259.17</v>
+        <v>93011.61</v>
       </c>
       <c r="O76" s="1">
-        <v>0.28</v>
+        <v>0.19</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
+        <v>240</v>
+      </c>
+      <c r="B77" t="s">
         <v>241</v>
       </c>
-      <c r="B77" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C77" s="1">
-        <v>300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>102.46719035</v>
+        <v>100.42249785</v>
       </c>
       <c r="E77" s="1">
-        <v>106.30133</v>
+        <v>100.0</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>318903.99</v>
+        <v>400000.0</v>
       </c>
       <c r="I77" s="1">
-        <v>-4729.82</v>
+        <v>2264.83</v>
       </c>
       <c r="J77" s="1">
-        <v>-1.4831485802357</v>
+        <v>0.5662075</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
-      <c r="L77" t="s">
-        <v>243</v>
+      <c r="L77">
+        <v>574.84</v>
       </c>
       <c r="M77" s="1">
-        <v>307401.57</v>
+        <v>401689.99</v>
       </c>
       <c r="N77" s="1">
-        <v>314174.17</v>
+        <v>402264.83</v>
       </c>
       <c r="O77" s="1">
-        <v>0.66</v>
+        <v>0.84</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="B78" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="C78" s="1">
-        <v>300000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>80.60505197</v>
+        <v>97.55403494</v>
       </c>
       <c r="E78" s="1">
-        <v>82.438423</v>
+        <v>96.7943</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>247315.27</v>
+        <v>135512.02</v>
       </c>
       <c r="I78" s="1">
-        <v>-3469.98</v>
+        <v>1979.38</v>
       </c>
       <c r="J78" s="1">
-        <v>-1.4030593420293</v>
+        <v>1.4606674743687</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
-      <c r="L78" t="s">
-        <v>246</v>
+      <c r="L78">
+        <v>915.75</v>
       </c>
       <c r="M78" s="1">
-        <v>241815.15</v>
+        <v>136575.65</v>
       </c>
       <c r="N78" s="1">
-        <v>243845.29</v>
+        <v>137491.4</v>
       </c>
       <c r="O78" s="1">
-        <v>0.51</v>
+        <v>0.29</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>247</v>
+        <v>244</v>
       </c>
       <c r="B79" t="s">
-        <v>248</v>
+        <v>245</v>
       </c>
       <c r="C79" s="1">
-        <v>100000.0</v>
+        <v>145000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>103.64761155</v>
+        <v>92.66146656</v>
       </c>
       <c r="E79" s="1">
-        <v>109.37547</v>
+        <v>93.402414</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>109375.47</v>
+        <v>135433.5</v>
       </c>
       <c r="I79" s="1">
-        <v>-5494.98</v>
+        <v>-880.71</v>
       </c>
       <c r="J79" s="1">
-        <v>-5.0239601256113</v>
+        <v>-0.65028962553578</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
-        <v>232.88</v>
+        <v>193.66</v>
       </c>
       <c r="M79" s="1">
-        <v>103647.61</v>
+        <v>134359.13</v>
       </c>
       <c r="N79" s="1">
-        <v>103880.49</v>
+        <v>134552.79</v>
       </c>
       <c r="O79" s="1">
-        <v>0.22</v>
+        <v>0.28</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>249</v>
+        <v>246</v>
       </c>
       <c r="B80" t="s">
-        <v>250</v>
+        <v>247</v>
       </c>
       <c r="C80" s="1">
-        <v>825000.0</v>
+        <v>135000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>68.49609902</v>
+        <v>100.70439006</v>
       </c>
       <c r="E80" s="1">
-        <v>74.717804</v>
+        <v>105.064793</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>616421.88</v>
+        <v>141837.47</v>
       </c>
       <c r="I80" s="1">
-        <v>-50001.15</v>
+        <v>-4600.81</v>
       </c>
       <c r="J80" s="1">
-        <v>-8.1115144712255</v>
+        <v>-3.2437197307594</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80" t="s">
-        <v>251</v>
+        <v>248</v>
       </c>
       <c r="M80" s="1">
-        <v>565092.82</v>
+        <v>135950.92</v>
       </c>
       <c r="N80" s="1">
-        <v>566420.73</v>
+        <v>137236.66</v>
       </c>
       <c r="O80" s="1">
-        <v>1.19</v>
+        <v>0.29</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>252</v>
+        <v>249</v>
       </c>
       <c r="B81" t="s">
-        <v>253</v>
+        <v>250</v>
       </c>
       <c r="C81" s="1">
-        <v>132000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>99.95152347</v>
+        <v>101.13826757</v>
       </c>
       <c r="E81" s="1">
-        <v>99.973</v>
+        <v>107.1356</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>131964.36</v>
+        <v>139276.28</v>
       </c>
       <c r="I81" s="1">
-        <v>759.13</v>
+        <v>-6333.59</v>
       </c>
       <c r="J81" s="1">
-        <v>0.5752538033754</v>
+        <v>-4.5475008379029</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
-      <c r="L81">
-        <v>787.48</v>
+      <c r="L81" t="s">
+        <v>251</v>
       </c>
       <c r="M81" s="1">
-        <v>131936.01</v>
+        <v>131479.74</v>
       </c>
       <c r="N81" s="1">
-        <v>132723.49</v>
+        <v>132942.69</v>
       </c>
       <c r="O81" s="1">
         <v>0.28</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
+        <v>252</v>
+      </c>
+      <c r="B82" t="s">
+        <v>253</v>
+      </c>
+      <c r="C82" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D82" s="1">
+        <v>102.75370063</v>
+      </c>
+      <c r="E82" s="1">
+        <v>106.30133</v>
+      </c>
+      <c r="F82" t="s">
+        <v>8</v>
+      </c>
+      <c r="G82">
+        <v>1.0</v>
+      </c>
+      <c r="H82" s="1">
+        <v>318903.99</v>
+      </c>
+      <c r="I82" s="1">
+        <v>-2686.72</v>
+      </c>
+      <c r="J82" s="1">
+        <v>-0.84248553929977</v>
+      </c>
+      <c r="K82">
+        <v>0.0</v>
+      </c>
+      <c r="L82" t="s">
         <v>254</v>
       </c>
-      <c r="B82" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M82" s="1">
-        <v>97737.79</v>
+        <v>308261.11</v>
       </c>
       <c r="N82" s="1">
-        <v>100008.34</v>
+        <v>316217.27</v>
       </c>
       <c r="O82" s="1">
-        <v>0.21</v>
+        <v>0.66</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
+        <v>255</v>
+      </c>
+      <c r="B83" t="s">
+        <v>256</v>
+      </c>
+      <c r="C83" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D83" s="1">
+        <v>81.04454757</v>
+      </c>
+      <c r="E83" s="1">
+        <v>82.438423</v>
+      </c>
+      <c r="F83" t="s">
+        <v>8</v>
+      </c>
+      <c r="G83">
+        <v>1.0</v>
+      </c>
+      <c r="H83" s="1">
+        <v>247315.27</v>
+      </c>
+      <c r="I83" s="1">
+        <v>-1855.6</v>
+      </c>
+      <c r="J83" s="1">
+        <v>-0.75029738357846</v>
+      </c>
+      <c r="K83">
+        <v>0.0</v>
+      </c>
+      <c r="L83" t="s">
         <v>257</v>
       </c>
-      <c r="B83" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M83" s="1">
-        <v>132303.51</v>
+        <v>243133.64</v>
       </c>
       <c r="N83" s="1">
-        <v>132340.07</v>
+        <v>245459.67</v>
       </c>
       <c r="O83" s="1">
-        <v>0.28</v>
+        <v>0.51</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
+        <v>258</v>
+      </c>
+      <c r="B84" t="s">
         <v>259</v>
       </c>
-      <c r="B84" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C84" s="1">
-        <v>370000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>77.9605</v>
+        <v>103.3058899</v>
       </c>
       <c r="E84" s="1">
-        <v>83.324986</v>
+        <v>109.37547</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>308302.45</v>
+        <v>109375.47</v>
       </c>
       <c r="I84" s="1">
-        <v>-15041.13</v>
+        <v>-5417.53</v>
       </c>
       <c r="J84" s="1">
-        <v>-4.8786929847622</v>
+        <v>-4.9531490013254</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
-      <c r="L84" t="s">
-        <v>261</v>
+      <c r="L84">
+        <v>652.05</v>
       </c>
       <c r="M84" s="1">
-        <v>288453.85</v>
+        <v>103305.89</v>
       </c>
       <c r="N84" s="1">
-        <v>293261.32</v>
+        <v>103957.94</v>
       </c>
       <c r="O84" s="1">
-        <v>0.62</v>
+        <v>0.22</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
+        <v>260</v>
+      </c>
+      <c r="B85" t="s">
+        <v>261</v>
+      </c>
+      <c r="C85" s="1">
+        <v>825000.0</v>
+      </c>
+      <c r="D85" s="1">
+        <v>68.16250947</v>
+      </c>
+      <c r="E85" s="1">
+        <v>74.717804</v>
+      </c>
+      <c r="F85" t="s">
+        <v>8</v>
+      </c>
+      <c r="G85">
+        <v>1.0</v>
+      </c>
+      <c r="H85" s="1">
+        <v>616421.88</v>
+      </c>
+      <c r="I85" s="1">
+        <v>-51736.14</v>
+      </c>
+      <c r="J85" s="1">
+        <v>-8.3929759274606</v>
+      </c>
+      <c r="K85">
+        <v>0.0</v>
+      </c>
+      <c r="L85" t="s">
         <v>262</v>
       </c>
-      <c r="B85" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M85" s="1">
-        <v>466271.48</v>
+        <v>562340.71</v>
       </c>
       <c r="N85" s="1">
-        <v>466471.82</v>
+        <v>564685.74</v>
       </c>
       <c r="O85" s="1">
-        <v>0.98</v>
+        <v>1.17</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
+        <v>263</v>
+      </c>
+      <c r="B86" t="s">
         <v>264</v>
       </c>
-      <c r="B86" t="s">
+      <c r="C86" s="1">
+        <v>132000.0</v>
+      </c>
+      <c r="D86" s="1">
+        <v>99.86669742</v>
+      </c>
+      <c r="E86" s="1">
+        <v>99.973</v>
+      </c>
+      <c r="F86" t="s">
+        <v>8</v>
+      </c>
+      <c r="G86">
+        <v>1.0</v>
+      </c>
+      <c r="H86" s="1">
+        <v>131964.36</v>
+      </c>
+      <c r="I86" s="1">
+        <v>1070.28</v>
+      </c>
+      <c r="J86" s="1">
+        <v>0.81103716185188</v>
+      </c>
+      <c r="K86">
+        <v>0.0</v>
+      </c>
+      <c r="L86" t="s">
         <v>265</v>
       </c>
-      <c r="C86" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M86" s="1">
-        <v>452399.74</v>
+        <v>131824.04</v>
       </c>
       <c r="N86" s="1">
-        <v>459687.41</v>
+        <v>133034.64</v>
       </c>
       <c r="O86" s="1">
-        <v>0.96</v>
+        <v>0.28</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
+        <v>266</v>
+      </c>
+      <c r="B87" t="s">
         <v>267</v>
       </c>
-      <c r="B87" t="s">
+      <c r="C87" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D87" s="1">
+        <v>98.176597</v>
+      </c>
+      <c r="E87" s="1">
+        <v>99.766</v>
+      </c>
+      <c r="F87" t="s">
+        <v>8</v>
+      </c>
+      <c r="G87">
+        <v>1.0</v>
+      </c>
+      <c r="H87" s="1">
+        <v>99766.0</v>
+      </c>
+      <c r="I87" s="1">
+        <v>1100.32</v>
+      </c>
+      <c r="J87" s="1">
+        <v>1.1029007878436</v>
+      </c>
+      <c r="K87">
+        <v>0.0</v>
+      </c>
+      <c r="L87" t="s">
         <v>268</v>
       </c>
-      <c r="C87" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M87" s="1">
-        <v>686446.35</v>
+        <v>98176.59</v>
       </c>
       <c r="N87" s="1">
-        <v>707321.69</v>
+        <v>100866.32</v>
       </c>
       <c r="O87" s="1">
-        <v>1.48</v>
+        <v>0.21</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
+        <v>269</v>
+      </c>
+      <c r="B88" t="s">
         <v>270</v>
       </c>
-      <c r="B88" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C88" s="1">
-        <v>100000.0</v>
+        <v>135000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>97.0997517</v>
+        <v>98.15010154</v>
       </c>
       <c r="E88" s="1">
-        <v>100.0</v>
+        <v>104.002956</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>100000.0</v>
+        <v>140403.99</v>
       </c>
       <c r="I88" s="1">
-        <v>-1482.44</v>
+        <v>-7438.23</v>
       </c>
       <c r="J88" s="1">
-        <v>-1.48244</v>
+        <v>-5.2977340601218</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
-      <c r="L88" t="s">
-        <v>272</v>
+      <c r="L88">
+        <v>463.13</v>
       </c>
       <c r="M88" s="1">
-        <v>97099.75</v>
+        <v>132502.63</v>
       </c>
       <c r="N88" s="1">
-        <v>98517.56</v>
+        <v>132965.76</v>
       </c>
       <c r="O88" s="1">
-        <v>0.21</v>
+        <v>0.28</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
+        <v>271</v>
+      </c>
+      <c r="B89" t="s">
+        <v>272</v>
+      </c>
+      <c r="C89" s="1">
+        <v>370000.0</v>
+      </c>
+      <c r="D89" s="1">
+        <v>77.9305</v>
+      </c>
+      <c r="E89" s="1">
+        <v>83.324986</v>
+      </c>
+      <c r="F89" t="s">
+        <v>8</v>
+      </c>
+      <c r="G89">
+        <v>1.0</v>
+      </c>
+      <c r="H89" s="1">
+        <v>308302.45</v>
+      </c>
+      <c r="I89" s="1">
+        <v>-14513.5</v>
+      </c>
+      <c r="J89" s="1">
+        <v>-4.707552599728</v>
+      </c>
+      <c r="K89">
+        <v>0.0</v>
+      </c>
+      <c r="L89" t="s">
         <v>273</v>
       </c>
-      <c r="B89" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M89" s="1">
-        <v>616085.84</v>
+        <v>288342.85</v>
       </c>
       <c r="N89" s="1">
-        <v>643390.13</v>
+        <v>293788.95</v>
       </c>
       <c r="O89" s="1">
-        <v>1.35</v>
+        <v>0.61</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
+        <v>274</v>
+      </c>
+      <c r="B90" t="s">
+        <v>275</v>
+      </c>
+      <c r="C90" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D90" s="1">
+        <v>93.68781519</v>
+      </c>
+      <c r="E90" s="1">
+        <v>94.882578</v>
+      </c>
+      <c r="F90" t="s">
+        <v>8</v>
+      </c>
+      <c r="G90">
+        <v>1.0</v>
+      </c>
+      <c r="H90" s="1">
+        <v>474412.89</v>
+      </c>
+      <c r="I90" s="1">
+        <v>-4972.1</v>
+      </c>
+      <c r="J90" s="1">
+        <v>-1.0480533106931</v>
+      </c>
+      <c r="K90">
+        <v>0.0</v>
+      </c>
+      <c r="L90" t="s">
         <v>276</v>
       </c>
-      <c r="B90" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M90" s="1">
-        <v>287169.62</v>
+        <v>468439.08</v>
       </c>
       <c r="N90" s="1">
-        <v>298137.09</v>
+        <v>469440.79</v>
       </c>
       <c r="O90" s="1">
-        <v>0.63</v>
+        <v>0.98</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
+        <v>277</v>
+      </c>
+      <c r="B91" t="s">
+        <v>278</v>
+      </c>
+      <c r="C91" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D91" s="1">
+        <v>91.3369605</v>
+      </c>
+      <c r="E91" s="1">
+        <v>99.086382</v>
+      </c>
+      <c r="F91" t="s">
+        <v>8</v>
+      </c>
+      <c r="G91">
+        <v>1.0</v>
+      </c>
+      <c r="H91" s="1">
+        <v>495431.91</v>
+      </c>
+      <c r="I91" s="1">
+        <v>-30473.13</v>
+      </c>
+      <c r="J91" s="1">
+        <v>-6.1508210078757</v>
+      </c>
+      <c r="K91">
+        <v>0.0</v>
+      </c>
+      <c r="L91" t="s">
         <v>279</v>
       </c>
-      <c r="B91" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M91" s="1">
-        <v>180180.4</v>
+        <v>456684.81</v>
       </c>
       <c r="N91" s="1">
-        <v>180525.61</v>
+        <v>464958.78</v>
       </c>
       <c r="O91" s="1">
-        <v>0.38</v>
+        <v>0.97</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
+        <v>280</v>
+      </c>
+      <c r="B92" t="s">
         <v>281</v>
       </c>
-      <c r="B92" t="s">
+      <c r="C92" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D92" s="1">
+        <v>98.05142101</v>
+      </c>
+      <c r="E92" s="1">
+        <v>99.957446</v>
+      </c>
+      <c r="F92" t="s">
+        <v>8</v>
+      </c>
+      <c r="G92">
+        <v>1.0</v>
+      </c>
+      <c r="H92" s="1">
+        <v>699702.12</v>
+      </c>
+      <c r="I92" s="1">
+        <v>9949.61</v>
+      </c>
+      <c r="J92" s="1">
+        <v>1.4219779697109</v>
+      </c>
+      <c r="K92">
+        <v>0.0</v>
+      </c>
+      <c r="L92" t="s">
         <v>282</v>
       </c>
-      <c r="C92" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M92" s="1">
-        <v>97950.41</v>
+        <v>686359.95</v>
       </c>
       <c r="N92" s="1">
-        <v>98998.01</v>
+        <v>709651.73</v>
       </c>
       <c r="O92" s="1">
-        <v>0.21</v>
+        <v>1.48</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
+        <v>283</v>
+      </c>
+      <c r="B93" t="s">
         <v>284</v>
-      </c>
-[...1 lines deleted...]
-        <v>285</v>
       </c>
       <c r="C93" s="1">
         <v>100000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>100.75601327</v>
+        <v>98.25189876</v>
       </c>
       <c r="E93" s="1">
-        <v>107.36234</v>
+        <v>100.0</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>107362.34</v>
+        <v>100000.0</v>
       </c>
       <c r="I93" s="1">
-        <v>-6178.93</v>
+        <v>39.57</v>
       </c>
       <c r="J93" s="1">
-        <v>-5.7552117437083</v>
+        <v>0.03957</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
-      <c r="L93">
-        <v>427.4</v>
+      <c r="L93" t="s">
+        <v>285</v>
       </c>
       <c r="M93" s="1">
-        <v>100756.01</v>
+        <v>98251.9</v>
       </c>
       <c r="N93" s="1">
-        <v>101183.41</v>
+        <v>100039.57</v>
       </c>
       <c r="O93" s="1">
         <v>0.21</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
         <v>286</v>
       </c>
       <c r="B94" t="s">
         <v>287</v>
       </c>
       <c r="C94" s="1">
-        <v>300000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>101.01206837</v>
+        <v>103.48842639</v>
       </c>
       <c r="E94" s="1">
-        <v>103.74867</v>
+        <v>108.334343</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>311246.01</v>
+        <v>650006.06</v>
       </c>
       <c r="I94" s="1">
-        <v>-1056.04</v>
+        <v>-28114.65</v>
       </c>
       <c r="J94" s="1">
-        <v>-0.33929430934713</v>
+        <v>-4.3252904442152</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
-      <c r="L94" t="s">
-        <v>288</v>
+      <c r="L94">
+        <v>960.85</v>
       </c>
       <c r="M94" s="1">
-        <v>303036.2</v>
+        <v>620930.56</v>
       </c>
       <c r="N94" s="1">
-        <v>310189.97</v>
+        <v>621891.41</v>
       </c>
       <c r="O94" s="1">
-        <v>0.65</v>
+        <v>1.29</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
+        <v>288</v>
+      </c>
+      <c r="B95" t="s">
         <v>289</v>
       </c>
-      <c r="B95" t="s">
+      <c r="C95" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D95" s="1">
+        <v>97.5070123</v>
+      </c>
+      <c r="E95" s="1">
+        <v>98.642</v>
+      </c>
+      <c r="F95" t="s">
+        <v>8</v>
+      </c>
+      <c r="G95">
+        <v>1.0</v>
+      </c>
+      <c r="H95" s="1">
+        <v>295926.0</v>
+      </c>
+      <c r="I95" s="1">
+        <v>8857.02</v>
+      </c>
+      <c r="J95" s="1">
+        <v>2.9929847326697</v>
+      </c>
+      <c r="K95">
+        <v>0.0</v>
+      </c>
+      <c r="L95" t="s">
         <v>290</v>
       </c>
-      <c r="C95" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M95" s="1">
-        <v>593819.22</v>
+        <v>292521.03</v>
       </c>
       <c r="N95" s="1">
-        <v>597024.7</v>
+        <v>304783.02</v>
       </c>
       <c r="O95" s="1">
-        <v>1.25</v>
+        <v>0.63</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
+        <v>291</v>
+      </c>
+      <c r="B96" t="s">
         <v>292</v>
       </c>
-      <c r="B96" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C96" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>100.23637301</v>
+        <v>90.62519728</v>
       </c>
       <c r="E96" s="1">
-        <v>99.884</v>
+        <v>89.22416</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>99884.0</v>
+        <v>178448.32</v>
       </c>
       <c r="I96" s="1">
-        <v>3727.72</v>
+        <v>3344.54</v>
       </c>
       <c r="J96" s="1">
-        <v>3.7320491770454</v>
+        <v>1.8742345122666</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
-      <c r="L96" t="s">
-        <v>294</v>
+      <c r="L96">
+        <v>542.47</v>
       </c>
       <c r="M96" s="1">
-        <v>100236.38</v>
+        <v>181250.39</v>
       </c>
       <c r="N96" s="1">
-        <v>103611.72</v>
+        <v>181792.86</v>
       </c>
       <c r="O96" s="1">
-        <v>0.22</v>
+        <v>0.38</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
+        <v>293</v>
+      </c>
+      <c r="B97" t="s">
+        <v>294</v>
+      </c>
+      <c r="C97" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D97" s="1">
+        <v>98.26448529</v>
+      </c>
+      <c r="E97" s="1">
+        <v>99.75655</v>
+      </c>
+      <c r="F97" t="s">
+        <v>8</v>
+      </c>
+      <c r="G97">
+        <v>1.0</v>
+      </c>
+      <c r="H97" s="1">
+        <v>99756.55</v>
+      </c>
+      <c r="I97" s="1">
+        <v>-160.9</v>
+      </c>
+      <c r="J97" s="1">
+        <v>-0.16129266699781</v>
+      </c>
+      <c r="K97">
+        <v>0.0</v>
+      </c>
+      <c r="L97" t="s">
         <v>295</v>
       </c>
-      <c r="B97" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M97" s="1">
-        <v>153807.61</v>
+        <v>98264.49</v>
       </c>
       <c r="N97" s="1">
-        <v>157672.68</v>
+        <v>99595.65</v>
       </c>
       <c r="O97" s="1">
-        <v>0.33</v>
+        <v>0.21</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="B98" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
       <c r="C98" s="1">
-        <v>500000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>105.7141176</v>
+        <v>101.15329876</v>
       </c>
       <c r="E98" s="1">
-        <v>110.013816</v>
+        <v>107.36234</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>550069.08</v>
+        <v>107362.34</v>
       </c>
       <c r="I98" s="1">
-        <v>-930.0</v>
+        <v>-5387.12</v>
       </c>
       <c r="J98" s="1">
-        <v>-0.16906967393986</v>
+        <v>-5.0176998750214</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
-      <c r="L98" t="s">
-        <v>300</v>
+      <c r="L98">
+        <v>821.92</v>
       </c>
       <c r="M98" s="1">
-        <v>528570.59</v>
+        <v>101153.3</v>
       </c>
       <c r="N98" s="1">
-        <v>549139.08</v>
+        <v>101975.22</v>
       </c>
       <c r="O98" s="1">
-        <v>1.15</v>
+        <v>0.21</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="B99" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="C99" s="1">
-        <v>600000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>93.1315</v>
+        <v>101.09781299</v>
       </c>
       <c r="E99" s="1">
-        <v>104.270342</v>
+        <v>103.74867</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>625622.05</v>
+        <v>311246.01</v>
       </c>
       <c r="I99" s="1">
-        <v>-59139.9</v>
+        <v>421.74</v>
       </c>
       <c r="J99" s="1">
-        <v>-9.4529756424026</v>
+        <v>0.13550053219959</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
       <c r="M99" s="1">
-        <v>558789.0</v>
+        <v>303293.43</v>
       </c>
       <c r="N99" s="1">
-        <v>566482.15</v>
+        <v>311667.75</v>
       </c>
       <c r="O99" s="1">
-        <v>1.19</v>
+        <v>0.65</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="B100" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="C100" s="1">
-        <v>285000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>97.80924608</v>
+        <v>100.0887785</v>
       </c>
       <c r="E100" s="1">
-        <v>97.791014</v>
+        <v>99.884</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>278704.39</v>
+        <v>99884.0</v>
       </c>
       <c r="I100" s="1">
-        <v>1808.81</v>
+        <v>3974.64</v>
       </c>
       <c r="J100" s="1">
-        <v>0.64900664105076</v>
+        <v>3.9792559368868</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="M100" s="1">
-        <v>278756.35</v>
+        <v>100088.78</v>
       </c>
       <c r="N100" s="1">
-        <v>280513.2</v>
+        <v>103858.64</v>
       </c>
       <c r="O100" s="1">
-        <v>0.59</v>
+        <v>0.22</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
       <c r="B101" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="C101" s="1">
-        <v>365000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>101.25431168</v>
+        <v>102.43841605</v>
       </c>
       <c r="E101" s="1">
-        <v>105.094956</v>
+        <v>106.489533</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>383596.59</v>
+        <v>159734.3</v>
       </c>
       <c r="I101" s="1">
-        <v>-4563.35</v>
+        <v>-1508.87</v>
       </c>
       <c r="J101" s="1">
-        <v>-1.1896221496651</v>
+        <v>-0.9446123969617</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="M101" s="1">
-        <v>369578.24</v>
+        <v>153657.62</v>
       </c>
       <c r="N101" s="1">
-        <v>379033.24</v>
+        <v>158225.43</v>
       </c>
       <c r="O101" s="1">
-        <v>0.8</v>
+        <v>0.33</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="B102" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
       <c r="C102" s="1">
-        <v>295000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>101.702</v>
+        <v>105.97360788</v>
       </c>
       <c r="E102" s="1">
-        <v>105.485329</v>
+        <v>110.013816</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>311181.72</v>
+        <v>550069.08</v>
       </c>
       <c r="I102" s="1">
-        <v>-6434.34</v>
+        <v>2771.56</v>
       </c>
       <c r="J102" s="1">
-        <v>-2.0677114324068</v>
+        <v>0.50385671559652</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="M102" s="1">
-        <v>300020.9</v>
+        <v>529868.04</v>
       </c>
       <c r="N102" s="1">
-        <v>304747.38</v>
+        <v>552840.64</v>
       </c>
       <c r="O102" s="1">
-        <v>0.64</v>
+        <v>1.15</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>313</v>
+        <v>310</v>
       </c>
       <c r="B103" t="s">
-        <v>314</v>
+        <v>311</v>
       </c>
       <c r="C103" s="1">
-        <v>200000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>97.20974515</v>
+        <v>93.1905</v>
       </c>
       <c r="E103" s="1">
-        <v>100.292605</v>
+        <v>104.270342</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>200585.21</v>
+        <v>625622.05</v>
       </c>
       <c r="I103" s="1">
-        <v>-2014.35</v>
+        <v>-57010.56</v>
       </c>
       <c r="J103" s="1">
-        <v>-1.0042365536322</v>
+        <v>-9.1126199915748</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="M103" s="1">
-        <v>194419.49</v>
+        <v>559143.0</v>
       </c>
       <c r="N103" s="1">
-        <v>198570.86</v>
+        <v>568611.49</v>
       </c>
       <c r="O103" s="1">
-        <v>0.42</v>
+        <v>1.18</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
       <c r="B104" t="s">
-        <v>317</v>
+        <v>314</v>
       </c>
       <c r="C104" s="1">
-        <v>500000.0</v>
+        <v>285000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>100.74975427</v>
+        <v>97.97295516</v>
       </c>
       <c r="E104" s="1">
-        <v>106.064042</v>
+        <v>97.791014</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>530320.21</v>
+        <v>278704.39</v>
       </c>
       <c r="I104" s="1">
-        <v>-8026.92</v>
+        <v>2697.03</v>
       </c>
       <c r="J104" s="1">
-        <v>-1.5135987368839</v>
+        <v>0.96770273335128</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104" t="s">
-        <v>318</v>
+        <v>315</v>
       </c>
       <c r="M104" s="1">
-        <v>503748.77</v>
+        <v>279222.93</v>
       </c>
       <c r="N104" s="1">
-        <v>522293.29</v>
+        <v>281401.42</v>
       </c>
       <c r="O104" s="1">
-        <v>1.1</v>
+        <v>0.59</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>319</v>
+        <v>316</v>
       </c>
       <c r="B105" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="C105" s="1">
-        <v>100000.0</v>
+        <v>365000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>100.0915402</v>
+        <v>101.26510376</v>
       </c>
       <c r="E105" s="1">
-        <v>99.297</v>
+        <v>105.094956</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>99297.0</v>
+        <v>383596.59</v>
       </c>
       <c r="I105" s="1">
-        <v>905.5</v>
+        <v>-3128.96</v>
       </c>
       <c r="J105" s="1">
-        <v>0.91191073244912</v>
+        <v>-0.81569025418083</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
-      <c r="L105">
-        <v>110.96</v>
+      <c r="L105" t="s">
+        <v>318</v>
       </c>
       <c r="M105" s="1">
-        <v>100091.54</v>
+        <v>369617.63</v>
       </c>
       <c r="N105" s="1">
-        <v>100202.5</v>
+        <v>380467.63</v>
       </c>
       <c r="O105" s="1">
-        <v>0.21</v>
+        <v>0.79</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
+        <v>319</v>
+      </c>
+      <c r="B106" t="s">
+        <v>320</v>
+      </c>
+      <c r="C106" s="1">
+        <v>295000.0</v>
+      </c>
+      <c r="D106" s="1">
+        <v>101.67</v>
+      </c>
+      <c r="E106" s="1">
+        <v>105.485329</v>
+      </c>
+      <c r="F106" t="s">
+        <v>8</v>
+      </c>
+      <c r="G106">
+        <v>1.0</v>
+      </c>
+      <c r="H106" s="1">
+        <v>311181.72</v>
+      </c>
+      <c r="I106" s="1">
+        <v>-5347.12</v>
+      </c>
+      <c r="J106" s="1">
+        <v>-1.7183271562353</v>
+      </c>
+      <c r="K106">
+        <v>0.0</v>
+      </c>
+      <c r="L106" t="s">
         <v>321</v>
       </c>
-      <c r="B106" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M106" s="1">
-        <v>100606.66</v>
+        <v>299926.5</v>
       </c>
       <c r="N106" s="1">
-        <v>103991.59</v>
+        <v>305834.6</v>
       </c>
       <c r="O106" s="1">
-        <v>0.22</v>
+        <v>0.64</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
+        <v>322</v>
+      </c>
+      <c r="B107" t="s">
+        <v>323</v>
+      </c>
+      <c r="C107" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D107" s="1">
+        <v>98.31374912</v>
+      </c>
+      <c r="E107" s="1">
+        <v>100.292605</v>
+      </c>
+      <c r="F107" t="s">
+        <v>8</v>
+      </c>
+      <c r="G107">
+        <v>1.0</v>
+      </c>
+      <c r="H107" s="1">
+        <v>200585.21</v>
+      </c>
+      <c r="I107" s="1">
+        <v>908.73</v>
+      </c>
+      <c r="J107" s="1">
+        <v>0.45303938411012</v>
+      </c>
+      <c r="K107">
+        <v>0.0</v>
+      </c>
+      <c r="L107" t="s">
         <v>324</v>
       </c>
-      <c r="B107" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M107" s="1">
-        <v>99027.76</v>
+        <v>196627.5</v>
       </c>
       <c r="N107" s="1">
-        <v>99137.01</v>
+        <v>201493.94</v>
       </c>
       <c r="O107" s="1">
-        <v>0.21</v>
+        <v>0.42</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
+        <v>325</v>
+      </c>
+      <c r="B108" t="s">
         <v>326</v>
       </c>
-      <c r="B108" t="s">
+      <c r="C108" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D108" s="1">
+        <v>101.34634003</v>
+      </c>
+      <c r="E108" s="1">
+        <v>106.064042</v>
+      </c>
+      <c r="F108" t="s">
+        <v>8</v>
+      </c>
+      <c r="G108">
+        <v>1.0</v>
+      </c>
+      <c r="H108" s="1">
+        <v>530320.21</v>
+      </c>
+      <c r="I108" s="1">
+        <v>-21944.67</v>
+      </c>
+      <c r="J108" s="1">
+        <v>-4.1380037166602</v>
+      </c>
+      <c r="K108">
+        <v>0.0</v>
+      </c>
+      <c r="L108" t="s">
         <v>327</v>
       </c>
-      <c r="C108" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M108" s="1">
-        <v>95918.71</v>
+        <v>506731.7</v>
       </c>
       <c r="N108" s="1">
-        <v>96367.61</v>
+        <v>508375.54</v>
       </c>
       <c r="O108" s="1">
-        <v>0.2</v>
+        <v>1.06</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
         <v>328</v>
       </c>
       <c r="B109" t="s">
         <v>329</v>
       </c>
       <c r="C109" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>83.81580696</v>
+        <v>100.4614417</v>
       </c>
       <c r="E109" s="1">
-        <v>86.56115</v>
+        <v>99.297</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>259683.45</v>
+        <v>99297.0</v>
       </c>
       <c r="I109" s="1">
-        <v>-6556.23</v>
+        <v>1608.28</v>
       </c>
       <c r="J109" s="1">
-        <v>-2.5247007462355</v>
+        <v>1.619666253764</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
-      <c r="L109" t="s">
-        <v>330</v>
+      <c r="L109">
+        <v>443.84</v>
       </c>
       <c r="M109" s="1">
-        <v>251447.43</v>
+        <v>100461.44</v>
       </c>
       <c r="N109" s="1">
-        <v>253127.22</v>
+        <v>100905.28</v>
       </c>
       <c r="O109" s="1">
-        <v>0.53</v>
+        <v>0.21</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
+        <v>330</v>
+      </c>
+      <c r="B110" t="s">
         <v>331</v>
       </c>
-      <c r="B110" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C110" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>97.0679593</v>
+        <v>100.93559262</v>
       </c>
       <c r="E110" s="1">
-        <v>99.507</v>
+        <v>100.24168</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>298521.0</v>
+        <v>100241.68</v>
       </c>
       <c r="I110" s="1">
-        <v>-1563.7</v>
+        <v>924.05</v>
       </c>
       <c r="J110" s="1">
-        <v>-0.52381574495597</v>
+        <v>0.92182214025144</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
-      <c r="L110" t="s">
-        <v>333</v>
+      <c r="L110">
+        <v>230.14</v>
       </c>
       <c r="M110" s="1">
-        <v>291203.88</v>
+        <v>100935.59</v>
       </c>
       <c r="N110" s="1">
-        <v>296957.3</v>
+        <v>101165.73</v>
       </c>
       <c r="O110" s="1">
-        <v>0.62</v>
+        <v>0.21</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>334</v>
+        <v>332</v>
       </c>
       <c r="B111" t="s">
-        <v>335</v>
+        <v>333</v>
       </c>
       <c r="C111" s="1">
-        <v>139000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>98.22620738</v>
+        <v>99.46450143</v>
       </c>
       <c r="E111" s="1">
-        <v>99.647</v>
+        <v>99.884</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>138509.33</v>
+        <v>99884.0</v>
       </c>
       <c r="I111" s="1">
-        <v>-452.57</v>
+        <v>47.28</v>
       </c>
       <c r="J111" s="1">
-        <v>-0.32674333201958</v>
+        <v>0.047334908493853</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
-      <c r="L111" t="s">
-        <v>336</v>
+      <c r="L111">
+        <v>466.78</v>
       </c>
       <c r="M111" s="1">
-        <v>136534.42</v>
+        <v>99464.5</v>
       </c>
       <c r="N111" s="1">
-        <v>138056.76</v>
+        <v>99931.28</v>
       </c>
       <c r="O111" s="1">
-        <v>0.29</v>
+        <v>0.21</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>337</v>
+        <v>334</v>
       </c>
       <c r="B112" t="s">
-        <v>338</v>
+        <v>335</v>
       </c>
       <c r="C112" s="1">
-        <v>500000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>93.28223155</v>
+        <v>96.26545097</v>
       </c>
       <c r="E112" s="1">
-        <v>95.15085</v>
+        <v>97.65639</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>475754.25</v>
+        <v>97656.39</v>
       </c>
       <c r="I112" s="1">
-        <v>-8089.67</v>
+        <v>-799.02</v>
       </c>
       <c r="J112" s="1">
-        <v>-1.7003883832882</v>
+        <v>-0.81819530703521</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
-      <c r="L112" t="s">
-        <v>339</v>
+      <c r="L112">
+        <v>591.92</v>
       </c>
       <c r="M112" s="1">
-        <v>466411.16</v>
+        <v>96265.45</v>
       </c>
       <c r="N112" s="1">
-        <v>467664.58</v>
+        <v>96857.37</v>
       </c>
       <c r="O112" s="1">
-        <v>0.98</v>
+        <v>0.2</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>340</v>
+        <v>336</v>
       </c>
       <c r="B113" t="s">
-        <v>341</v>
+        <v>337</v>
       </c>
       <c r="C113" s="1">
-        <v>500000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>101.28048013</v>
+        <v>83.39429877</v>
       </c>
       <c r="E113" s="1">
-        <v>104.254864</v>
+        <v>86.56115</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>521274.32</v>
+        <v>259683.45</v>
       </c>
       <c r="I113" s="1">
-        <v>-3840.88</v>
+        <v>-7265.96</v>
       </c>
       <c r="J113" s="1">
-        <v>-0.73682509431886</v>
+        <v>-2.7980065730026</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113" t="s">
-        <v>342</v>
+        <v>338</v>
       </c>
       <c r="M113" s="1">
-        <v>506402.4</v>
+        <v>250182.9</v>
       </c>
       <c r="N113" s="1">
-        <v>517433.44</v>
+        <v>252417.49</v>
       </c>
       <c r="O113" s="1">
-        <v>1.09</v>
+        <v>0.53</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>343</v>
+        <v>339</v>
       </c>
       <c r="B114" t="s">
-        <v>344</v>
+        <v>340</v>
       </c>
       <c r="C114" s="1">
-        <v>415000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>69.2115</v>
+        <v>96.93828756</v>
       </c>
       <c r="E114" s="1">
-        <v>74.176043</v>
+        <v>99.507</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>307830.58</v>
+        <v>298521.0</v>
       </c>
       <c r="I114" s="1">
-        <v>-20221.96</v>
+        <v>-917.1</v>
       </c>
       <c r="J114" s="1">
-        <v>-6.5691849068406</v>
+        <v>-0.30721456781935</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
-      <c r="L114">
-        <v>380.89</v>
+      <c r="L114" t="s">
+        <v>341</v>
       </c>
       <c r="M114" s="1">
-        <v>287227.73</v>
+        <v>290814.86</v>
       </c>
       <c r="N114" s="1">
-        <v>287608.62</v>
+        <v>297603.9</v>
       </c>
       <c r="O114" s="1">
-        <v>0.6</v>
+        <v>0.62</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>345</v>
+        <v>342</v>
       </c>
       <c r="B115" t="s">
-        <v>346</v>
+        <v>343</v>
       </c>
       <c r="C115" s="1">
-        <v>641000.0</v>
+        <v>139000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>96.63731411</v>
+        <v>98.63676655</v>
       </c>
       <c r="E115" s="1">
-        <v>99.423502</v>
+        <v>99.647</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>637304.65</v>
+        <v>138509.33</v>
       </c>
       <c r="I115" s="1">
-        <v>-10782.12</v>
+        <v>563.67</v>
       </c>
       <c r="J115" s="1">
-        <v>-1.6918313713857</v>
+        <v>0.40695453512049</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115" t="s">
-        <v>347</v>
+        <v>344</v>
       </c>
       <c r="M115" s="1">
-        <v>619445.19</v>
+        <v>137105.1</v>
       </c>
       <c r="N115" s="1">
-        <v>626522.53</v>
+        <v>139073.0</v>
       </c>
       <c r="O115" s="1">
-        <v>1.31</v>
+        <v>0.29</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>348</v>
+        <v>345</v>
       </c>
       <c r="B116" t="s">
-        <v>349</v>
+        <v>346</v>
       </c>
       <c r="C116" s="1">
-        <v>600000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>97.74103566</v>
+        <v>93.86291464</v>
       </c>
       <c r="E116" s="1">
-        <v>99.815013</v>
+        <v>95.15085</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>598890.08</v>
+        <v>475754.25</v>
       </c>
       <c r="I116" s="1">
-        <v>-1684.96</v>
+        <v>-4939.68</v>
       </c>
       <c r="J116" s="1">
-        <v>-0.28134712132817</v>
+        <v>-1.0382839459658</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116" t="s">
-        <v>350</v>
+        <v>347</v>
       </c>
       <c r="M116" s="1">
-        <v>586446.22</v>
+        <v>469314.57</v>
       </c>
       <c r="N116" s="1">
-        <v>597205.12</v>
+        <v>470814.57</v>
       </c>
       <c r="O116" s="1">
-        <v>1.25</v>
+        <v>0.98</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>351</v>
+        <v>348</v>
       </c>
       <c r="B117" t="s">
-        <v>352</v>
+        <v>349</v>
       </c>
       <c r="C117" s="1">
-        <v>130000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>101.97097387</v>
+        <v>101.31371258</v>
       </c>
       <c r="E117" s="1">
-        <v>105.578454</v>
+        <v>104.254864</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>137251.99</v>
+        <v>521274.32</v>
       </c>
       <c r="I117" s="1">
-        <v>-814.66</v>
+        <v>-1669.07</v>
       </c>
       <c r="J117" s="1">
-        <v>-0.59355059259979</v>
+        <v>-0.32019033663504</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="M117" s="1">
-        <v>132562.26</v>
+        <v>506568.57</v>
       </c>
       <c r="N117" s="1">
-        <v>136437.33</v>
+        <v>519605.25</v>
       </c>
       <c r="O117" s="1">
-        <v>0.29</v>
+        <v>1.08</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="B118" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
       <c r="C118" s="1">
-        <v>155000.0</v>
+        <v>415000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>92.20317085</v>
+        <v>69.081</v>
       </c>
       <c r="E118" s="1">
-        <v>91.593929</v>
+        <v>74.176043</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>141970.59</v>
+        <v>307830.58</v>
       </c>
       <c r="I118" s="1">
-        <v>1899.27</v>
+        <v>-20558.88</v>
       </c>
       <c r="J118" s="1">
-        <v>1.3377911580138</v>
+        <v>-6.6786347217356</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118">
-        <v>954.95</v>
+        <v>585.55</v>
       </c>
       <c r="M118" s="1">
-        <v>142914.91</v>
+        <v>286686.15</v>
       </c>
       <c r="N118" s="1">
-        <v>143869.86</v>
+        <v>287271.7</v>
       </c>
       <c r="O118" s="1">
-        <v>0.3</v>
+        <v>0.6</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="B119" t="s">
-        <v>357</v>
+        <v>354</v>
       </c>
       <c r="C119" s="1">
-        <v>280000.0</v>
+        <v>641000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>87.82613643</v>
+        <v>97.22877481</v>
       </c>
       <c r="E119" s="1">
-        <v>89.961514</v>
+        <v>99.423502</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>251892.24</v>
+        <v>637304.65</v>
       </c>
       <c r="I119" s="1">
-        <v>-2501.11</v>
+        <v>-4936.15</v>
       </c>
       <c r="J119" s="1">
-        <v>-0.99292856342061</v>
+        <v>-0.77453538115562</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119" t="s">
-        <v>358</v>
+        <v>355</v>
       </c>
       <c r="M119" s="1">
-        <v>245913.18</v>
+        <v>623236.45</v>
       </c>
       <c r="N119" s="1">
-        <v>249391.13</v>
+        <v>632368.5</v>
       </c>
       <c r="O119" s="1">
-        <v>0.52</v>
+        <v>1.32</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>359</v>
+        <v>356</v>
       </c>
       <c r="B120" t="s">
-        <v>360</v>
+        <v>357</v>
       </c>
       <c r="C120" s="1">
-        <v>445000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>95.12170394</v>
+        <v>98.33681895</v>
       </c>
       <c r="E120" s="1">
-        <v>96.392049</v>
+        <v>99.815013</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>428944.62</v>
+        <v>598890.08</v>
       </c>
       <c r="I120" s="1">
-        <v>-1917.78</v>
+        <v>3960.97</v>
       </c>
       <c r="J120" s="1">
-        <v>-0.44709268063556</v>
+        <v>0.66138514099282</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
       <c r="L120" t="s">
-        <v>361</v>
+        <v>358</v>
       </c>
       <c r="M120" s="1">
-        <v>423291.58</v>
+        <v>590020.91</v>
       </c>
       <c r="N120" s="1">
-        <v>427026.84</v>
+        <v>602851.05</v>
       </c>
       <c r="O120" s="1">
-        <v>0.9</v>
+        <v>1.25</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>362</v>
+        <v>359</v>
       </c>
       <c r="B121" t="s">
-        <v>363</v>
+        <v>360</v>
       </c>
       <c r="C121" s="1">
-        <v>300000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>95.53297297</v>
+        <v>102.16006493</v>
       </c>
       <c r="E121" s="1">
-        <v>98.007783</v>
+        <v>105.578454</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>294023.35</v>
+        <v>137251.99</v>
       </c>
       <c r="I121" s="1">
-        <v>-5821.69</v>
+        <v>-23.91</v>
       </c>
       <c r="J121" s="1">
-        <v>-1.9800094108172</v>
+        <v>-0.017420512445758</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
       <c r="L121" t="s">
-        <v>364</v>
+        <v>361</v>
       </c>
       <c r="M121" s="1">
-        <v>286598.92</v>
+        <v>132808.08</v>
       </c>
       <c r="N121" s="1">
-        <v>288201.66</v>
+        <v>137228.08</v>
       </c>
       <c r="O121" s="1">
-        <v>0.6</v>
+        <v>0.29</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>365</v>
+        <v>362</v>
       </c>
       <c r="B122" t="s">
-        <v>366</v>
+        <v>363</v>
       </c>
       <c r="C122" s="1">
-        <v>100000.0</v>
+        <v>155000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>102.32331971</v>
+        <v>92.67695715</v>
       </c>
       <c r="E122" s="1">
-        <v>104.91632</v>
+        <v>91.593929</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>104916.32</v>
+        <v>141970.59</v>
       </c>
       <c r="I122" s="1">
-        <v>296.04</v>
+        <v>2767.41</v>
       </c>
       <c r="J122" s="1">
-        <v>0.28216773138821</v>
+        <v>1.9492840031164</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
       <c r="L122" t="s">
-        <v>367</v>
+        <v>364</v>
       </c>
       <c r="M122" s="1">
-        <v>102323.32</v>
+        <v>143649.28</v>
       </c>
       <c r="N122" s="1">
-        <v>105212.36</v>
+        <v>144738.0</v>
       </c>
       <c r="O122" s="1">
-        <v>0.22</v>
+        <v>0.3</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>368</v>
+        <v>365</v>
       </c>
       <c r="B123" t="s">
-        <v>369</v>
+        <v>366</v>
       </c>
       <c r="C123" s="1">
-        <v>500000.0</v>
+        <v>280000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>98.32413474</v>
+        <v>88.73616963</v>
       </c>
       <c r="E123" s="1">
-        <v>102.242292</v>
+        <v>89.961514</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>511211.46</v>
+        <v>251892.24</v>
       </c>
       <c r="I123" s="1">
-        <v>-7708.94</v>
+        <v>495.75</v>
       </c>
       <c r="J123" s="1">
-        <v>-1.5079748016604</v>
+        <v>0.19681035033076</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
       <c r="L123" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="M123" s="1">
-        <v>491620.67</v>
+        <v>248461.28</v>
       </c>
       <c r="N123" s="1">
-        <v>503502.52</v>
+        <v>252387.99</v>
       </c>
       <c r="O123" s="1">
-        <v>1.06</v>
+        <v>0.52</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="B124" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="C124" s="1">
-        <v>100000.0</v>
+        <v>445000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>98.97311585</v>
+        <v>95.32353339</v>
       </c>
       <c r="E124" s="1">
-        <v>100.0</v>
+        <v>96.392049</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>100000.0</v>
+        <v>428944.62</v>
       </c>
       <c r="I124" s="1">
-        <v>820.38</v>
+        <v>22.76</v>
       </c>
       <c r="J124" s="1">
-        <v>0.82038</v>
+        <v>0.0053060462676977</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
       <c r="L124" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="M124" s="1">
-        <v>98973.12</v>
+        <v>424189.73</v>
       </c>
       <c r="N124" s="1">
-        <v>100820.38</v>
+        <v>428967.38</v>
       </c>
       <c r="O124" s="1">
-        <v>0.21</v>
+        <v>0.89</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="B125" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
       <c r="C125" s="1">
-        <v>600000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>79.63880883</v>
+        <v>95.51116486</v>
       </c>
       <c r="E125" s="1">
-        <v>81.08293</v>
+        <v>98.007783</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>486497.58</v>
+        <v>294023.35</v>
       </c>
       <c r="I125" s="1">
-        <v>-7801.71</v>
+        <v>-4999.44</v>
       </c>
       <c r="J125" s="1">
-        <v>-1.6036482648074</v>
+        <v>-1.7003547507366</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
-      <c r="L125">
-        <v>863.01</v>
+      <c r="L125" t="s">
+        <v>373</v>
       </c>
       <c r="M125" s="1">
-        <v>477832.86</v>
+        <v>286533.5</v>
       </c>
       <c r="N125" s="1">
-        <v>478695.87</v>
+        <v>289023.91</v>
       </c>
       <c r="O125" s="1">
-        <v>1.0</v>
+        <v>0.6</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
+        <v>374</v>
+      </c>
+      <c r="B126" t="s">
+        <v>375</v>
+      </c>
+      <c r="C126" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D126" s="1">
+        <v>98.60604098</v>
+      </c>
+      <c r="E126" s="1">
+        <v>102.242292</v>
+      </c>
+      <c r="F126" t="s">
+        <v>8</v>
+      </c>
+      <c r="G126">
+        <v>1.0</v>
+      </c>
+      <c r="H126" s="1">
+        <v>511211.46</v>
+      </c>
+      <c r="I126" s="1">
+        <v>-4635.02</v>
+      </c>
+      <c r="J126" s="1">
+        <v>-0.90667372754124</v>
+      </c>
+      <c r="K126">
+        <v>0.0</v>
+      </c>
+      <c r="L126" t="s">
         <v>376</v>
       </c>
-      <c r="B126" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M126" s="1">
-        <v>470915.69</v>
+        <v>493030.21</v>
       </c>
       <c r="N126" s="1">
-        <v>479937.2</v>
+        <v>506576.44</v>
       </c>
       <c r="O126" s="1">
-        <v>1.01</v>
+        <v>1.05</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
       <c r="B127" t="s">
-        <v>380</v>
+        <v>378</v>
       </c>
       <c r="C127" s="1">
-        <v>900000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>99.94179594</v>
+        <v>100.47098342</v>
       </c>
       <c r="E127" s="1">
-        <v>102.181054</v>
+        <v>100.0</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>919629.49</v>
+        <v>300000.0</v>
       </c>
       <c r="I127" s="1">
-        <v>-8533.46</v>
+        <v>1448.91</v>
       </c>
       <c r="J127" s="1">
-        <v>-0.92792370109836</v>
+        <v>0.48297</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
-      <c r="L127" t="s">
-        <v>381</v>
+      <c r="L127">
+        <v>35.96</v>
       </c>
       <c r="M127" s="1">
-        <v>899476.17</v>
+        <v>301412.95</v>
       </c>
       <c r="N127" s="1">
-        <v>911096.03</v>
+        <v>301448.91</v>
       </c>
       <c r="O127" s="1">
-        <v>1.91</v>
+        <v>0.63</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="B128" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="C128" s="1">
-        <v>700000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>65.644</v>
+        <v>99.78896018</v>
       </c>
       <c r="E128" s="1">
-        <v>68.824779</v>
+        <v>100.0</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>481773.45</v>
+        <v>100000.0</v>
       </c>
       <c r="I128" s="1">
-        <v>-17739.42</v>
+        <v>2018.41</v>
       </c>
       <c r="J128" s="1">
-        <v>-3.6821082606358</v>
+        <v>2.01841</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="M128" s="1">
-        <v>459508.0</v>
+        <v>99788.96</v>
       </c>
       <c r="N128" s="1">
-        <v>464034.03</v>
+        <v>102018.41</v>
       </c>
       <c r="O128" s="1">
-        <v>0.97</v>
+        <v>0.21</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="B129" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
       <c r="C129" s="1">
-        <v>102000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>99.98762694</v>
+        <v>80.14413791</v>
       </c>
       <c r="E129" s="1">
-        <v>99.646</v>
+        <v>81.08293</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>101638.92</v>
+        <v>486497.58</v>
       </c>
       <c r="I129" s="1">
-        <v>397.36</v>
+        <v>-4325.9</v>
       </c>
       <c r="J129" s="1">
-        <v>0.39095259965375</v>
+        <v>-0.88919250122477</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
-      <c r="L129">
-        <v>48.9</v>
+      <c r="L129" t="s">
+        <v>384</v>
       </c>
       <c r="M129" s="1">
-        <v>101987.38</v>
+        <v>480864.83</v>
       </c>
       <c r="N129" s="1">
-        <v>102036.28</v>
+        <v>482171.68</v>
       </c>
       <c r="O129" s="1">
-        <v>0.21</v>
+        <v>1.0</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
+        <v>385</v>
+      </c>
+      <c r="B130" t="s">
+        <v>386</v>
+      </c>
+      <c r="C130" s="1">
+        <v>483000.0</v>
+      </c>
+      <c r="D130" s="1">
+        <v>97.62017194</v>
+      </c>
+      <c r="E130" s="1">
+        <v>99.429627</v>
+      </c>
+      <c r="F130" t="s">
+        <v>8</v>
+      </c>
+      <c r="G130">
+        <v>1.0</v>
+      </c>
+      <c r="H130" s="1">
+        <v>480245.1</v>
+      </c>
+      <c r="I130" s="1">
+        <v>1889.64</v>
+      </c>
+      <c r="J130" s="1">
+        <v>0.39347408229673</v>
+      </c>
+      <c r="K130">
+        <v>0.0</v>
+      </c>
+      <c r="L130" t="s">
         <v>387</v>
       </c>
-      <c r="B130" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M130" s="1">
-        <v>368723.26</v>
+        <v>471505.43</v>
       </c>
       <c r="N130" s="1">
-        <v>376574.22</v>
+        <v>482134.74</v>
       </c>
       <c r="O130" s="1">
-        <v>0.79</v>
+        <v>1.0</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
+        <v>388</v>
+      </c>
+      <c r="B131" t="s">
+        <v>389</v>
+      </c>
+      <c r="C131" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D131" s="1">
+        <v>100.40858677</v>
+      </c>
+      <c r="E131" s="1">
+        <v>102.181054</v>
+      </c>
+      <c r="F131" t="s">
+        <v>8</v>
+      </c>
+      <c r="G131">
+        <v>1.0</v>
+      </c>
+      <c r="H131" s="1">
+        <v>919629.49</v>
+      </c>
+      <c r="I131" s="1">
+        <v>-1114.54</v>
+      </c>
+      <c r="J131" s="1">
+        <v>-0.12119446060826</v>
+      </c>
+      <c r="K131">
+        <v>0.0</v>
+      </c>
+      <c r="L131" t="s">
         <v>390</v>
       </c>
-      <c r="B131" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M131" s="1">
-        <v>237989.61</v>
+        <v>903677.28</v>
       </c>
       <c r="N131" s="1">
-        <v>241600.29</v>
+        <v>918514.95</v>
       </c>
       <c r="O131" s="1">
-        <v>0.51</v>
+        <v>1.91</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
+        <v>391</v>
+      </c>
+      <c r="B132" t="s">
+        <v>392</v>
+      </c>
+      <c r="C132" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D132" s="1">
+        <v>65.8305</v>
+      </c>
+      <c r="E132" s="1">
+        <v>68.824779</v>
+      </c>
+      <c r="F132" t="s">
+        <v>8</v>
+      </c>
+      <c r="G132">
+        <v>1.0</v>
+      </c>
+      <c r="H132" s="1">
+        <v>481773.45</v>
+      </c>
+      <c r="I132" s="1">
+        <v>-15743.51</v>
+      </c>
+      <c r="J132" s="1">
+        <v>-3.2678243269736</v>
+      </c>
+      <c r="K132">
+        <v>0.0</v>
+      </c>
+      <c r="L132" t="s">
         <v>393</v>
       </c>
-      <c r="B132" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M132" s="1">
-        <v>140412.45</v>
+        <v>460813.5</v>
       </c>
       <c r="N132" s="1">
-        <v>141611.08</v>
+        <v>466029.94</v>
       </c>
       <c r="O132" s="1">
-        <v>0.3</v>
+        <v>0.97</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="B133" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
       <c r="C133" s="1">
-        <v>130000.0</v>
+        <v>102000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>97.4259573</v>
+        <v>99.93232112</v>
       </c>
       <c r="E133" s="1">
-        <v>105.684715</v>
+        <v>99.646</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>137390.13</v>
+        <v>101638.92</v>
       </c>
       <c r="I133" s="1">
-        <v>-10723.03</v>
+        <v>693.06</v>
       </c>
       <c r="J133" s="1">
-        <v>-7.8048037366294</v>
+        <v>0.68188445922094</v>
       </c>
       <c r="K133">
         <v>0.0</v>
       </c>
       <c r="L133">
-        <v>13.36</v>
+        <v>401.01</v>
       </c>
       <c r="M133" s="1">
-        <v>126653.74</v>
+        <v>101930.97</v>
       </c>
       <c r="N133" s="1">
-        <v>126667.1</v>
+        <v>102331.98</v>
       </c>
       <c r="O133" s="1">
-        <v>0.27</v>
+        <v>0.21</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
+        <v>396</v>
+      </c>
+      <c r="B134" t="s">
+        <v>397</v>
+      </c>
+      <c r="C134" s="1">
+        <v>360000.0</v>
+      </c>
+      <c r="D134" s="1">
+        <v>102.49265047</v>
+      </c>
+      <c r="E134" s="1">
+        <v>105.116214</v>
+      </c>
+      <c r="F134" t="s">
+        <v>8</v>
+      </c>
+      <c r="G134">
+        <v>1.0</v>
+      </c>
+      <c r="H134" s="1">
+        <v>378418.37</v>
+      </c>
+      <c r="I134" s="1">
+        <v>-173.6</v>
+      </c>
+      <c r="J134" s="1">
+        <v>-0.045875151356949</v>
+      </c>
+      <c r="K134">
+        <v>0.0</v>
+      </c>
+      <c r="L134" t="s">
         <v>398</v>
       </c>
-      <c r="B134" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M134" s="1">
-        <v>130803.14</v>
+        <v>368973.54</v>
       </c>
       <c r="N134" s="1">
-        <v>131115.21</v>
+        <v>378244.77</v>
       </c>
       <c r="O134" s="1">
-        <v>0.28</v>
+        <v>0.79</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
+        <v>399</v>
+      </c>
+      <c r="B135" t="s">
         <v>400</v>
       </c>
-      <c r="B135" t="s">
+      <c r="C135" s="1">
+        <v>240000.0</v>
+      </c>
+      <c r="D135" s="1">
+        <v>99.14828609</v>
+      </c>
+      <c r="E135" s="1">
+        <v>101.505154</v>
+      </c>
+      <c r="F135" t="s">
+        <v>8</v>
+      </c>
+      <c r="G135">
+        <v>1.0</v>
+      </c>
+      <c r="H135" s="1">
+        <v>243612.37</v>
+      </c>
+      <c r="I135" s="1">
+        <v>-1365.25</v>
+      </c>
+      <c r="J135" s="1">
+        <v>-0.56041899678575</v>
+      </c>
+      <c r="K135">
+        <v>0.0</v>
+      </c>
+      <c r="L135" t="s">
         <v>401</v>
       </c>
-      <c r="C135" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M135" s="1">
-        <v>296028.61</v>
+        <v>237955.89</v>
       </c>
       <c r="N135" s="1">
-        <v>302040.94</v>
+        <v>242247.12</v>
       </c>
       <c r="O135" s="1">
-        <v>0.63</v>
+        <v>0.5</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
+        <v>402</v>
+      </c>
+      <c r="B136" t="s">
         <v>403</v>
-      </c>
-[...1 lines deleted...]
-        <v>404</v>
       </c>
       <c r="C136" s="1">
         <v>140000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>99.48348569</v>
+        <v>100.24827926</v>
       </c>
       <c r="E136" s="1">
-        <v>98.412086</v>
+        <v>101.271864</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>137776.92</v>
+        <v>141780.61</v>
       </c>
       <c r="I136" s="1">
-        <v>2285.3</v>
+        <v>197.12</v>
       </c>
       <c r="J136" s="1">
-        <v>1.65869581059</v>
+        <v>0.13903170539328</v>
       </c>
       <c r="K136">
         <v>0.0</v>
       </c>
-      <c r="L136">
-        <v>785.34</v>
+      <c r="L136" t="s">
+        <v>404</v>
       </c>
       <c r="M136" s="1">
-        <v>139276.88</v>
+        <v>140347.59</v>
       </c>
       <c r="N136" s="1">
-        <v>140062.22</v>
+        <v>141977.73</v>
       </c>
       <c r="O136" s="1">
-        <v>0.29</v>
+        <v>0.3</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
         <v>405</v>
       </c>
       <c r="B137" t="s">
         <v>406</v>
       </c>
       <c r="C137" s="1">
-        <v>140000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>98.99457704</v>
+        <v>98.12785538</v>
       </c>
       <c r="E137" s="1">
-        <v>98.960671</v>
+        <v>105.684715</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>138544.94</v>
+        <v>137390.13</v>
       </c>
       <c r="I137" s="1">
-        <v>2007.47</v>
+        <v>-9329.74</v>
       </c>
       <c r="J137" s="1">
-        <v>1.4489666674221</v>
+        <v>-6.7906915875252</v>
       </c>
       <c r="K137">
         <v>0.0</v>
       </c>
-      <c r="L137" t="s">
-        <v>407</v>
+      <c r="L137">
+        <v>494.18</v>
       </c>
       <c r="M137" s="1">
-        <v>138592.41</v>
+        <v>127566.21</v>
       </c>
       <c r="N137" s="1">
-        <v>140552.41</v>
+        <v>128060.39</v>
       </c>
       <c r="O137" s="1">
-        <v>0.29</v>
+        <v>0.27</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
+        <v>407</v>
+      </c>
+      <c r="B138" t="s">
         <v>408</v>
       </c>
-      <c r="B138" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C138" s="1">
-        <v>130000.0</v>
+        <v>135000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>106.4186265</v>
+        <v>97.50990272</v>
       </c>
       <c r="E138" s="1">
-        <v>110.213723</v>
+        <v>103.578504</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>143277.84</v>
+        <v>139830.98</v>
       </c>
       <c r="I138" s="1">
-        <v>-2593.63</v>
+        <v>-7431.16</v>
       </c>
       <c r="J138" s="1">
-        <v>-1.8102101483384</v>
+        <v>-5.3143874125748</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
-      <c r="L138" t="s">
-        <v>410</v>
+      <c r="L138">
+        <v>761.46</v>
       </c>
       <c r="M138" s="1">
-        <v>138344.21</v>
+        <v>131638.36</v>
       </c>
       <c r="N138" s="1">
-        <v>140684.21</v>
+        <v>132399.82</v>
       </c>
       <c r="O138" s="1">
-        <v>0.3</v>
+        <v>0.28</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
+        <v>409</v>
+      </c>
+      <c r="B139" t="s">
+        <v>410</v>
+      </c>
+      <c r="C139" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D139" s="1">
+        <v>98.52854595</v>
+      </c>
+      <c r="E139" s="1">
+        <v>99.860373</v>
+      </c>
+      <c r="F139" t="s">
+        <v>8</v>
+      </c>
+      <c r="G139">
+        <v>1.0</v>
+      </c>
+      <c r="H139" s="1">
+        <v>299581.12</v>
+      </c>
+      <c r="I139" s="1">
+        <v>2830.55</v>
+      </c>
+      <c r="J139" s="1">
+        <v>0.94483590955264</v>
+      </c>
+      <c r="K139">
+        <v>0.0</v>
+      </c>
+      <c r="L139" t="s">
         <v>411</v>
       </c>
-      <c r="B139" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M139" s="1">
-        <v>538370.54</v>
+        <v>295585.64</v>
       </c>
       <c r="N139" s="1">
-        <v>549400.68</v>
+        <v>302411.67</v>
       </c>
       <c r="O139" s="1">
-        <v>1.15</v>
+        <v>0.63</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
+        <v>412</v>
+      </c>
+      <c r="B140" t="s">
+        <v>413</v>
+      </c>
+      <c r="C140" s="1">
+        <v>140000.0</v>
+      </c>
+      <c r="D140" s="1">
+        <v>99.5316004</v>
+      </c>
+      <c r="E140" s="1">
+        <v>98.412086</v>
+      </c>
+      <c r="F140" t="s">
+        <v>8</v>
+      </c>
+      <c r="G140">
+        <v>1.0</v>
+      </c>
+      <c r="H140" s="1">
+        <v>137776.92</v>
+      </c>
+      <c r="I140" s="1">
+        <v>2577.05</v>
+      </c>
+      <c r="J140" s="1">
+        <v>1.8704511611959</v>
+      </c>
+      <c r="K140">
+        <v>0.0</v>
+      </c>
+      <c r="L140" t="s">
         <v>414</v>
       </c>
-      <c r="B140" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M140" s="1">
-        <v>101665.23</v>
+        <v>139344.24</v>
       </c>
       <c r="N140" s="1">
-        <v>104234.41</v>
+        <v>140353.97</v>
       </c>
       <c r="O140" s="1">
-        <v>0.22</v>
+        <v>0.29</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
+        <v>415</v>
+      </c>
+      <c r="B141" t="s">
+        <v>416</v>
+      </c>
+      <c r="C141" s="1">
+        <v>140000.0</v>
+      </c>
+      <c r="D141" s="1">
+        <v>99.10600793</v>
+      </c>
+      <c r="E141" s="1">
+        <v>98.960671</v>
+      </c>
+      <c r="F141" t="s">
+        <v>8</v>
+      </c>
+      <c r="G141">
+        <v>1.0</v>
+      </c>
+      <c r="H141" s="1">
+        <v>138544.94</v>
+      </c>
+      <c r="I141" s="1">
+        <v>2405.11</v>
+      </c>
+      <c r="J141" s="1">
+        <v>1.7359782320451</v>
+      </c>
+      <c r="K141">
+        <v>0.0</v>
+      </c>
+      <c r="L141" t="s">
         <v>417</v>
       </c>
-      <c r="B141" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M141" s="1">
-        <v>182842.19</v>
+        <v>138748.41</v>
       </c>
       <c r="N141" s="1">
-        <v>183403.15</v>
+        <v>140950.05</v>
       </c>
       <c r="O141" s="1">
-        <v>0.38</v>
+        <v>0.29</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
+        <v>418</v>
+      </c>
+      <c r="B142" t="s">
         <v>419</v>
       </c>
-      <c r="B142" t="s">
+      <c r="C142" s="1">
+        <v>130000.0</v>
+      </c>
+      <c r="D142" s="1">
+        <v>106.7405727</v>
+      </c>
+      <c r="E142" s="1">
+        <v>110.213723</v>
+      </c>
+      <c r="F142" t="s">
+        <v>8</v>
+      </c>
+      <c r="G142">
+        <v>1.0</v>
+      </c>
+      <c r="H142" s="1">
+        <v>143277.84</v>
+      </c>
+      <c r="I142" s="1">
+        <v>-1598.11</v>
+      </c>
+      <c r="J142" s="1">
+        <v>-1.1153923035132</v>
+      </c>
+      <c r="K142">
+        <v>0.0</v>
+      </c>
+      <c r="L142" t="s">
         <v>420</v>
       </c>
-      <c r="C142" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M142" s="1">
-        <v>468733.37</v>
+        <v>138762.74</v>
       </c>
       <c r="N142" s="1">
-        <v>471518.03</v>
+        <v>141679.73</v>
       </c>
       <c r="O142" s="1">
-        <v>0.99</v>
+        <v>0.29</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
+        <v>421</v>
+      </c>
+      <c r="B143" t="s">
         <v>422</v>
       </c>
-      <c r="B143" t="s">
+      <c r="C143" s="1">
+        <v>550000.0</v>
+      </c>
+      <c r="D143" s="1">
+        <v>98.2020806</v>
+      </c>
+      <c r="E143" s="1">
+        <v>99.944829</v>
+      </c>
+      <c r="F143" t="s">
+        <v>8</v>
+      </c>
+      <c r="G143">
+        <v>1.0</v>
+      </c>
+      <c r="H143" s="1">
+        <v>549696.56</v>
+      </c>
+      <c r="I143" s="1">
+        <v>3072.42</v>
+      </c>
+      <c r="J143" s="1">
+        <v>0.55893018504609</v>
+      </c>
+      <c r="K143">
+        <v>0.0</v>
+      </c>
+      <c r="L143" t="s">
         <v>423</v>
       </c>
-      <c r="C143" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M143" s="1">
-        <v>189166.82</v>
+        <v>540111.45</v>
       </c>
       <c r="N143" s="1">
-        <v>190310.93</v>
+        <v>552768.98</v>
       </c>
       <c r="O143" s="1">
-        <v>0.4</v>
+        <v>1.15</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
+        <v>424</v>
+      </c>
+      <c r="B144" t="s">
         <v>425</v>
       </c>
-      <c r="B144" t="s">
+      <c r="C144" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D144" s="1">
+        <v>101.55992832</v>
+      </c>
+      <c r="E144" s="1">
+        <v>104.27347</v>
+      </c>
+      <c r="F144" t="s">
+        <v>8</v>
+      </c>
+      <c r="G144">
+        <v>1.0</v>
+      </c>
+      <c r="H144" s="1">
+        <v>104273.47</v>
+      </c>
+      <c r="I144" s="1">
+        <v>237.83</v>
+      </c>
+      <c r="J144" s="1">
+        <v>0.22808294382071</v>
+      </c>
+      <c r="K144">
+        <v>0.0</v>
+      </c>
+      <c r="L144" t="s">
         <v>426</v>
       </c>
-      <c r="C144" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M144" s="1">
-        <v>203901.59</v>
+        <v>101559.93</v>
       </c>
       <c r="N144" s="1">
-        <v>208004.6</v>
+        <v>104511.3</v>
       </c>
       <c r="O144" s="1">
-        <v>0.44</v>
+        <v>0.22</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
+        <v>427</v>
+      </c>
+      <c r="B145" t="s">
         <v>428</v>
       </c>
-      <c r="B145" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C145" s="1">
-        <v>150000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>91.70302595</v>
+        <v>91.7428556</v>
       </c>
       <c r="E145" s="1">
-        <v>90.382013</v>
+        <v>95.837535</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>135573.02</v>
+        <v>191675.07</v>
       </c>
       <c r="I145" s="1">
-        <v>2045.22</v>
+        <v>-7554.43</v>
       </c>
       <c r="J145" s="1">
-        <v>1.5085744936566</v>
+        <v>-3.9412689401913</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
       <c r="L145">
-        <v>63.7</v>
+        <v>634.93</v>
       </c>
       <c r="M145" s="1">
-        <v>137554.54</v>
+        <v>183485.71</v>
       </c>
       <c r="N145" s="1">
-        <v>137618.24</v>
+        <v>184120.64</v>
       </c>
       <c r="O145" s="1">
-        <v>0.29</v>
+        <v>0.38</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
+        <v>429</v>
+      </c>
+      <c r="B146" t="s">
         <v>430</v>
       </c>
-      <c r="B146" t="s">
+      <c r="C146" s="1">
+        <v>560000.0</v>
+      </c>
+      <c r="D146" s="1">
+        <v>84.13549775</v>
+      </c>
+      <c r="E146" s="1">
+        <v>85.126713</v>
+      </c>
+      <c r="F146" t="s">
+        <v>8</v>
+      </c>
+      <c r="G146">
+        <v>1.0</v>
+      </c>
+      <c r="H146" s="1">
+        <v>476709.59</v>
+      </c>
+      <c r="I146" s="1">
+        <v>-2351.9</v>
+      </c>
+      <c r="J146" s="1">
+        <v>-0.49336116774995</v>
+      </c>
+      <c r="K146">
+        <v>0.0</v>
+      </c>
+      <c r="L146" t="s">
         <v>431</v>
       </c>
-      <c r="C146" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M146" s="1">
-        <v>138632.2</v>
+        <v>471158.79</v>
       </c>
       <c r="N146" s="1">
-        <v>138634.39</v>
+        <v>474357.69</v>
       </c>
       <c r="O146" s="1">
-        <v>0.29</v>
+        <v>0.99</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
         <v>432</v>
       </c>
       <c r="B147" t="s">
         <v>433</v>
       </c>
       <c r="C147" s="1">
-        <v>140000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>96.63431284</v>
+        <v>94.96019497</v>
       </c>
       <c r="E147" s="1">
-        <v>98.939836</v>
+        <v>100.243095</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>138515.77</v>
+        <v>200486.19</v>
       </c>
       <c r="I147" s="1">
-        <v>-604.17</v>
+        <v>-9263.88</v>
       </c>
       <c r="J147" s="1">
-        <v>-0.43617416269642</v>
+        <v>-4.6207072916095</v>
       </c>
       <c r="K147">
         <v>0.0</v>
       </c>
       <c r="L147" t="s">
         <v>434</v>
       </c>
       <c r="M147" s="1">
-        <v>135288.04</v>
+        <v>189920.39</v>
       </c>
       <c r="N147" s="1">
-        <v>137911.6</v>
+        <v>191222.31</v>
       </c>
       <c r="O147" s="1">
-        <v>0.29</v>
+        <v>0.4</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
         <v>435</v>
       </c>
       <c r="B148" t="s">
         <v>436</v>
       </c>
       <c r="C148" s="1">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>99.5150276</v>
+        <v>101.70076328</v>
       </c>
       <c r="E148" s="1">
-        <v>98.91284</v>
+        <v>99.948</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>395651.36</v>
+        <v>199896.0</v>
       </c>
       <c r="I148" s="1">
-        <v>3899.16</v>
+        <v>8762.51</v>
       </c>
       <c r="J148" s="1">
-        <v>0.9855040053445</v>
+        <v>4.3835344379077</v>
       </c>
       <c r="K148">
         <v>0.0</v>
       </c>
       <c r="L148" t="s">
         <v>437</v>
       </c>
       <c r="M148" s="1">
-        <v>398060.11</v>
+        <v>203401.52</v>
       </c>
       <c r="N148" s="1">
-        <v>399550.52</v>
+        <v>208658.51</v>
       </c>
       <c r="O148" s="1">
-        <v>0.84</v>
+        <v>0.43</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
         <v>438</v>
       </c>
       <c r="B149" t="s">
         <v>439</v>
       </c>
       <c r="C149" s="1">
         <v>150000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>91.9262643</v>
+        <v>92.88104689</v>
       </c>
       <c r="E149" s="1">
-        <v>90.429947</v>
+        <v>90.382013</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>135644.92</v>
+        <v>135573.02</v>
       </c>
       <c r="I149" s="1">
-        <v>2264.51</v>
+        <v>3830.74</v>
       </c>
       <c r="J149" s="1">
-        <v>1.6694395927249</v>
+        <v>2.8255916995874</v>
       </c>
       <c r="K149">
         <v>0.0</v>
       </c>
       <c r="L149">
-        <v>20.03</v>
+        <v>82.19</v>
       </c>
       <c r="M149" s="1">
-        <v>137889.4</v>
+        <v>139321.57</v>
       </c>
       <c r="N149" s="1">
-        <v>137909.43</v>
+        <v>139403.76</v>
       </c>
       <c r="O149" s="1">
         <v>0.29</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
         <v>440</v>
       </c>
       <c r="B150" t="s">
         <v>441</v>
       </c>
       <c r="C150" s="1">
-        <v>300000.0</v>
+        <v>160000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>99.90048255</v>
+        <v>87.77061176</v>
       </c>
       <c r="E150" s="1">
-        <v>104.254153</v>
+        <v>86.219563</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>312762.46</v>
+        <v>137951.3</v>
       </c>
       <c r="I150" s="1">
-        <v>-4780.19</v>
+        <v>2562.77</v>
       </c>
       <c r="J150" s="1">
-        <v>-1.5283771588189</v>
+        <v>1.8577353022407</v>
       </c>
       <c r="K150">
         <v>0.0</v>
       </c>
-      <c r="L150" t="s">
-        <v>442</v>
+      <c r="L150">
+        <v>81.1</v>
       </c>
       <c r="M150" s="1">
-        <v>299701.45</v>
+        <v>140432.97</v>
       </c>
       <c r="N150" s="1">
-        <v>307982.27</v>
+        <v>140514.07</v>
       </c>
       <c r="O150" s="1">
-        <v>0.65</v>
+        <v>0.29</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
+        <v>442</v>
+      </c>
+      <c r="B151" t="s">
         <v>443</v>
       </c>
-      <c r="B151" t="s">
+      <c r="C151" s="1">
+        <v>140000.0</v>
+      </c>
+      <c r="D151" s="1">
+        <v>97.11338414</v>
+      </c>
+      <c r="E151" s="1">
+        <v>98.939836</v>
+      </c>
+      <c r="F151" t="s">
+        <v>8</v>
+      </c>
+      <c r="G151">
+        <v>1.0</v>
+      </c>
+      <c r="H151" s="1">
+        <v>138515.77</v>
+      </c>
+      <c r="I151" s="1">
+        <v>377.21</v>
+      </c>
+      <c r="J151" s="1">
+        <v>0.2723227831748</v>
+      </c>
+      <c r="K151">
+        <v>0.0</v>
+      </c>
+      <c r="L151" t="s">
         <v>444</v>
       </c>
-      <c r="C151" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M151" s="1">
-        <v>463004.64</v>
+        <v>135958.73</v>
       </c>
       <c r="N151" s="1">
-        <v>474814.57</v>
+        <v>138892.98</v>
       </c>
       <c r="O151" s="1">
-        <v>1.0</v>
+        <v>0.29</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
+        <v>445</v>
+      </c>
+      <c r="B152" t="s">
         <v>446</v>
-      </c>
-[...1 lines deleted...]
-        <v>447</v>
       </c>
       <c r="C152" s="1">
         <v>400000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>105.85420468</v>
+        <v>99.70695753</v>
       </c>
       <c r="E152" s="1">
-        <v>109.314258</v>
+        <v>98.91284</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>437257.03</v>
+        <v>395651.36</v>
       </c>
       <c r="I152" s="1">
-        <v>-7264.87</v>
+        <v>4864.14</v>
       </c>
       <c r="J152" s="1">
-        <v>-1.6614644251689</v>
+        <v>1.2294005510306</v>
       </c>
       <c r="K152">
         <v>0.0</v>
       </c>
       <c r="L152" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
       <c r="M152" s="1">
-        <v>423416.82</v>
+        <v>398827.83</v>
       </c>
       <c r="N152" s="1">
-        <v>429992.16</v>
+        <v>400515.5</v>
       </c>
       <c r="O152" s="1">
-        <v>0.9</v>
+        <v>0.83</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
+        <v>448</v>
+      </c>
+      <c r="B153" t="s">
         <v>449</v>
       </c>
-      <c r="B153" t="s">
+      <c r="C153" s="1">
+        <v>150000.0</v>
+      </c>
+      <c r="D153" s="1">
+        <v>92.38131177</v>
+      </c>
+      <c r="E153" s="1">
+        <v>90.429947</v>
+      </c>
+      <c r="F153" t="s">
+        <v>8</v>
+      </c>
+      <c r="G153">
+        <v>1.0</v>
+      </c>
+      <c r="H153" s="1">
+        <v>135644.92</v>
+      </c>
+      <c r="I153" s="1">
+        <v>2965.58</v>
+      </c>
+      <c r="J153" s="1">
+        <v>2.1862816535997</v>
+      </c>
+      <c r="K153">
+        <v>0.0</v>
+      </c>
+      <c r="L153">
+        <v>38.53</v>
+      </c>
+      <c r="M153" s="1">
+        <v>138571.97</v>
+      </c>
+      <c r="N153" s="1">
+        <v>138610.5</v>
+      </c>
+      <c r="O153" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="P153">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="154" spans="1:16">
+      <c r="A154" t="s">
         <v>450</v>
       </c>
-      <c r="C153" s="1">
-[...20 lines deleted...]
-      <c r="J153" s="1">
+      <c r="B154" t="s">
+        <v>451</v>
+      </c>
+      <c r="C154" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D154" s="1">
+        <v>100.09123001</v>
+      </c>
+      <c r="E154" s="1">
+        <v>104.254153</v>
+      </c>
+      <c r="F154" t="s">
+        <v>8</v>
+      </c>
+      <c r="G154">
+        <v>1.0</v>
+      </c>
+      <c r="H154" s="1">
+        <v>312762.46</v>
+      </c>
+      <c r="I154" s="1">
+        <v>-3246.3</v>
+      </c>
+      <c r="J154" s="1">
+        <v>-1.0379442596787</v>
+      </c>
+      <c r="K154">
+        <v>0.0</v>
+      </c>
+      <c r="L154" t="s">
+        <v>452</v>
+      </c>
+      <c r="M154" s="1">
+        <v>300273.69</v>
+      </c>
+      <c r="N154" s="1">
+        <v>309516.16</v>
+      </c>
+      <c r="O154" s="1">
+        <v>0.64</v>
+      </c>
+      <c r="P154">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="155" spans="1:16">
+      <c r="A155" t="s">
+        <v>453</v>
+      </c>
+      <c r="B155" t="s">
+        <v>454</v>
+      </c>
+      <c r="C155" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D155" s="1">
+        <v>93.03576083</v>
+      </c>
+      <c r="E155" s="1">
+        <v>95.381538</v>
+      </c>
+      <c r="F155" t="s">
+        <v>8</v>
+      </c>
+      <c r="G155">
+        <v>1.0</v>
+      </c>
+      <c r="H155" s="1">
+        <v>476907.69</v>
+      </c>
+      <c r="I155" s="1">
+        <v>-10622.72</v>
+      </c>
+      <c r="J155" s="1">
+        <v>-2.2274163790481</v>
+      </c>
+      <c r="K155">
+        <v>0.0</v>
+      </c>
+      <c r="L155" t="s">
+        <v>455</v>
+      </c>
+      <c r="M155" s="1">
+        <v>465178.81</v>
+      </c>
+      <c r="N155" s="1">
+        <v>466284.97</v>
+      </c>
+      <c r="O155" s="1">
+        <v>0.97</v>
+      </c>
+      <c r="P155">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="156" spans="1:16">
+      <c r="A156" t="s">
+        <v>456</v>
+      </c>
+      <c r="B156" t="s">
+        <v>457</v>
+      </c>
+      <c r="C156" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D156" s="1">
+        <v>105.95553504</v>
+      </c>
+      <c r="E156" s="1">
+        <v>109.314258</v>
+      </c>
+      <c r="F156" t="s">
+        <v>8</v>
+      </c>
+      <c r="G156">
+        <v>1.0</v>
+      </c>
+      <c r="H156" s="1">
+        <v>437257.03</v>
+      </c>
+      <c r="I156" s="1">
+        <v>-4886.94</v>
+      </c>
+      <c r="J156" s="1">
+        <v>-1.1176355472204</v>
+      </c>
+      <c r="K156">
+        <v>0.0</v>
+      </c>
+      <c r="L156" t="s">
+        <v>458</v>
+      </c>
+      <c r="M156" s="1">
+        <v>423822.14</v>
+      </c>
+      <c r="N156" s="1">
+        <v>432370.09</v>
+      </c>
+      <c r="O156" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="P156">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="157" spans="1:16">
+      <c r="A157" t="s">
+        <v>459</v>
+      </c>
+      <c r="B157" t="s">
+        <v>460</v>
+      </c>
+      <c r="C157" s="1">
+        <v>-2.0</v>
+      </c>
+      <c r="D157" s="1">
+        <v>115.68</v>
+      </c>
+      <c r="E157" s="1">
+        <v>115.54</v>
+      </c>
+      <c r="F157" t="s">
+        <v>8</v>
+      </c>
+      <c r="G157">
+        <v>1.0</v>
+      </c>
+      <c r="H157" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I157" s="1">
+        <v>-280.0</v>
+      </c>
+      <c r="J157" s="1">
         <v>0</v>
       </c>
-      <c r="K153">
-[...14 lines deleted...]
-      <c r="P153">
+      <c r="K157">
+        <v>0.0</v>
+      </c>
+      <c r="L157">
+        <v>0.0</v>
+      </c>
+      <c r="M157" s="1">
+        <v>-280.0</v>
+      </c>
+      <c r="N157" s="1">
+        <v>-280.0</v>
+      </c>
+      <c r="O157" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P157">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="158" spans="1:16">
+      <c r="A158" t="s">
+        <v>461</v>
+      </c>
+      <c r="B158" t="s">
+        <v>462</v>
+      </c>
+      <c r="C158" s="1">
+        <v>2.0</v>
+      </c>
+      <c r="D158" s="1">
+        <v>125.63</v>
+      </c>
+      <c r="E158" s="1">
+        <v>124.49</v>
+      </c>
+      <c r="F158" t="s">
+        <v>8</v>
+      </c>
+      <c r="G158">
+        <v>1.0</v>
+      </c>
+      <c r="H158" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I158" s="1">
+        <v>2280.0</v>
+      </c>
+      <c r="J158" s="1">
+        <v>0</v>
+      </c>
+      <c r="K158">
+        <v>0.0</v>
+      </c>
+      <c r="L158">
+        <v>0.0</v>
+      </c>
+      <c r="M158" s="1">
+        <v>2280.0</v>
+      </c>
+      <c r="N158" s="1">
+        <v>2280.0</v>
+      </c>
+      <c r="O158" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P158">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="159" spans="1:16">
+      <c r="A159" t="s">
+        <v>463</v>
+      </c>
+      <c r="B159" t="s">
+        <v>464</v>
+      </c>
+      <c r="C159" s="1">
+        <v>23.0</v>
+      </c>
+      <c r="D159" s="1">
+        <v>105.91</v>
+      </c>
+      <c r="E159" s="1">
+        <v>105.725</v>
+      </c>
+      <c r="F159" t="s">
+        <v>8</v>
+      </c>
+      <c r="G159">
+        <v>1.0</v>
+      </c>
+      <c r="H159" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I159" s="1">
+        <v>4255.0</v>
+      </c>
+      <c r="J159" s="1">
+        <v>0</v>
+      </c>
+      <c r="K159">
+        <v>0.0</v>
+      </c>
+      <c r="L159">
+        <v>0.0</v>
+      </c>
+      <c r="M159" s="1">
+        <v>4255.0</v>
+      </c>
+      <c r="N159" s="1">
+        <v>4255.0</v>
+      </c>
+      <c r="O159" s="1">
+        <v>0.01</v>
+      </c>
+      <c r="P159">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>