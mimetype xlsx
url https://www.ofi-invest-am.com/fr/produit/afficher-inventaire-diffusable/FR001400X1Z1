--- v4 (2026-07-26)
+++ v5 (2026-09-20)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="465">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="476">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>X</t>
   </si>
   <si>
     <t>FR0013422813</t>
   </si>
   <si>
@@ -130,1329 +130,1362 @@
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR001400KPZ3</t>
   </si>
   <si>
     <t>OFI INVEST ESG LIQ I</t>
   </si>
   <si>
-    <t>XS2491189408</t>
-[...7 lines deleted...]
-  <si>
     <t>XS3238204062</t>
   </si>
   <si>
     <t>A2A EX 3.25 05-32</t>
   </si>
   <si>
-    <t>3 505.55</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2986639701</t>
   </si>
   <si>
     <t>A2A EX 3.625 01-35</t>
   </si>
   <si>
-    <t>1 433.32</t>
+    <t>2 345.42</t>
   </si>
   <si>
     <t>XS2583205906</t>
   </si>
   <si>
     <t>A2A EX 4.375 02-34</t>
   </si>
   <si>
-    <t>1 308.90</t>
+    <t>2 181.51</t>
   </si>
   <si>
     <t>XS2534976886</t>
   </si>
   <si>
     <t>A2A EX 4.5 09-30</t>
   </si>
   <si>
-    <t>3 542.05</t>
+    <t>4 439.59</t>
   </si>
   <si>
     <t>XS2487054939</t>
   </si>
   <si>
     <t>ABN AMR 3.0 06-32</t>
   </si>
   <si>
-    <t>13 602.74</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3185662676</t>
   </si>
   <si>
     <t>ABN AMR 3.0 09-32</t>
   </si>
   <si>
-    <t>5 375.34</t>
+    <t>6 756.16</t>
   </si>
   <si>
     <t>XS2536941656</t>
   </si>
   <si>
     <t>ABN AMR 4.25 02-30</t>
   </si>
   <si>
+    <t>1 420.55</t>
+  </si>
+  <si>
     <t>XS3066564900</t>
   </si>
   <si>
     <t>ACHM BA 2.5 05-28</t>
   </si>
   <si>
-    <t>2 445.21</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GRO 3.75 12-36</t>
   </si>
   <si>
-    <t>22 155.72</t>
+    <t>30 595.99</t>
   </si>
   <si>
     <t>XS3219374975</t>
   </si>
   <si>
     <t>ALPH BA 3.125 10-31</t>
   </si>
   <si>
-    <t>8 321.92</t>
+    <t>4 849.32</t>
+  </si>
+  <si>
+    <t>XS3357187809</t>
+  </si>
+  <si>
+    <t>ALPH BA 3.75 05-32</t>
+  </si>
+  <si>
+    <t>1 647.12</t>
   </si>
   <si>
     <t>FR00140005T0</t>
   </si>
   <si>
     <t>ARKEMA 0.125 10-26</t>
   </si>
   <si>
     <t>FR0014012JL7</t>
   </si>
   <si>
     <t>ARKEMA 3.5 09-33</t>
   </si>
   <si>
-    <t>6 645.21</t>
+    <t>8 256.16</t>
   </si>
   <si>
     <t>XS3215529192</t>
   </si>
   <si>
     <t>ASN BAN 3.375 10-32</t>
   </si>
   <si>
-    <t>3 384.25</t>
+    <t>4 419.86</t>
   </si>
   <si>
     <t>XS2694995163</t>
   </si>
   <si>
     <t>ASR NED 3.625 12-28</t>
   </si>
   <si>
-    <t>6 394.90</t>
+    <t>9 008.87</t>
   </si>
   <si>
     <t>XS2747590896</t>
   </si>
   <si>
     <t>ASS GEN 3.212 01-29</t>
   </si>
   <si>
-    <t>1 223.64</t>
+    <t>1 888.92</t>
   </si>
   <si>
     <t>XS2747596315</t>
   </si>
   <si>
     <t>ASS GEN 3.547 01-34</t>
   </si>
   <si>
-    <t>1 000.93</t>
+    <t>1 545.13</t>
   </si>
   <si>
     <t>XS2314312179</t>
   </si>
   <si>
     <t>AXA 1.375 10-41</t>
   </si>
   <si>
-    <t>7 800.21</t>
+    <t>9 951.99</t>
   </si>
   <si>
     <t>FR0014015J87</t>
   </si>
   <si>
     <t>AYVENS 3.0 04-30</t>
   </si>
   <si>
+    <t>1 084.93</t>
+  </si>
+  <si>
     <t>FR0014017YD2</t>
   </si>
   <si>
     <t>AYVENS 3.375 04-29</t>
   </si>
   <si>
     <t>IT0005675126</t>
   </si>
   <si>
     <t>BANC BP 3.125 10-31</t>
   </si>
   <si>
-    <t>2 561.64</t>
+    <t>3 328.77</t>
+  </si>
+  <si>
+    <t>XS3396961289</t>
+  </si>
+  <si>
+    <t>BANC DE 3.75 06-32</t>
+  </si>
+  <si>
+    <t>1 171.23</t>
   </si>
   <si>
     <t>XS2357417257</t>
   </si>
   <si>
     <t>BANC NT 0.625 06-29</t>
   </si>
   <si>
-    <t>1 054.79</t>
+    <t>1 246.58</t>
   </si>
   <si>
     <t>XS2194370727</t>
   </si>
   <si>
     <t>BANC NT 1.125 06-27</t>
   </si>
   <si>
     <t>XS2063247915</t>
   </si>
   <si>
     <t>BANC SA 0.3 10-26</t>
   </si>
   <si>
+    <t>ES0213679OV1</t>
+  </si>
+  <si>
+    <t>BANK 3.75 06-34</t>
+  </si>
+  <si>
+    <t>1 294.52</t>
+  </si>
+  <si>
     <t>XS2804565435</t>
   </si>
   <si>
     <t>BANK OF 3.5 04-29</t>
   </si>
   <si>
+    <t>1 927.40</t>
+  </si>
+  <si>
     <t>XS3320133948</t>
   </si>
   <si>
     <t>BANK OF 3.625 03-32</t>
   </si>
   <si>
-    <t>1 435.60</t>
+    <t>3 732.56</t>
   </si>
   <si>
     <t>FR00140003P3</t>
   </si>
   <si>
     <t>BANQ FE 0.1 10-27</t>
   </si>
   <si>
     <t>FR0014004750</t>
   </si>
   <si>
     <t>BANQ FE 0.25 06-28</t>
   </si>
   <si>
     <t>FR001400Q0T5</t>
   </si>
   <si>
     <t>BANQ FE 3.5 05-31</t>
   </si>
   <si>
-    <t>16 684.93</t>
+    <t>1 869.86</t>
   </si>
   <si>
     <t>XS3170898723</t>
   </si>
   <si>
     <t>BAWA BK 3.375 09-33</t>
   </si>
   <si>
-    <t>22 006.85</t>
+    <t>27 184.93</t>
   </si>
   <si>
     <t>XS2013745703</t>
   </si>
   <si>
     <t>BBVA 1.0 06-26</t>
   </si>
   <si>
-    <t>3 408.22</t>
-[...1 lines deleted...]
-  <si>
     <t>BE6328785207</t>
   </si>
   <si>
     <t>BELF SA 0.375 06-27</t>
   </si>
   <si>
     <t>BE6352762387</t>
   </si>
   <si>
     <t>BELF SA 3.625 06-30</t>
   </si>
   <si>
-    <t>15 940.07</t>
-[...1 lines deleted...]
-  <si>
     <t>BE6344187966</t>
   </si>
   <si>
     <t>BELF SA 3.875 06-28</t>
   </si>
   <si>
-    <t>3 397.26</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2634687912</t>
   </si>
   <si>
     <t>BK AMER 4.134 06-28</t>
   </si>
   <si>
-    <t>18 121.64</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3225871121</t>
   </si>
   <si>
     <t>BK IREL 3.625 11-36</t>
   </si>
   <si>
-    <t>1 846.27</t>
+    <t>2 458.05</t>
   </si>
   <si>
     <t>XS3332496184</t>
   </si>
   <si>
     <t>BK IREL 3.875 04-34</t>
   </si>
   <si>
+    <t>2 602.94</t>
+  </si>
+  <si>
     <t>XS2643234011</t>
   </si>
   <si>
     <t>BK IREL 5.0 07-31</t>
   </si>
   <si>
-    <t>14 491.78</t>
+    <t>17 215.07</t>
   </si>
   <si>
     <t>FR0013415692</t>
   </si>
   <si>
     <t>BQ POST 1.375 04-29</t>
   </si>
   <si>
     <t>XS3038544790</t>
   </si>
   <si>
     <t>BRAM U 3.625 04-33</t>
   </si>
   <si>
-    <t>1 275.60</t>
+    <t>4 023.05</t>
   </si>
   <si>
     <t>DE000BU3Z005</t>
   </si>
   <si>
     <t>BUND DE 2.3 02-33</t>
   </si>
   <si>
-    <t>1 383.78</t>
+    <t>2 460.05</t>
   </si>
   <si>
     <t>FR001400M4O2</t>
   </si>
   <si>
     <t>CA 4.375 11-33</t>
   </si>
   <si>
-    <t>14 575.34</t>
+    <t>19 945.21</t>
   </si>
   <si>
     <t>XS3108521124</t>
   </si>
   <si>
     <t>CA AUTO 2.75 07-28</t>
   </si>
   <si>
-    <t>2 244.83</t>
+    <t>2 670.97</t>
   </si>
   <si>
     <t>XS2555187801</t>
   </si>
   <si>
     <t>CAIX 5.375 11-30</t>
   </si>
   <si>
-    <t>2 429.79</t>
+    <t>3 254.45</t>
   </si>
   <si>
     <t>DE000CZ45W57</t>
   </si>
   <si>
     <t>CMZB FR 3.0 09-27</t>
   </si>
   <si>
-    <t>1 857.53</t>
+    <t>2 317.81</t>
   </si>
   <si>
     <t>FR0013463775</t>
   </si>
   <si>
     <t>CNP ASS 2.0 07-50</t>
   </si>
   <si>
-    <t>7 534.25</t>
+    <t>9 068.49</t>
   </si>
   <si>
     <t>XS3320133781</t>
   </si>
   <si>
     <t>COLO SF 3.875 04-31</t>
   </si>
   <si>
+    <t>1 613.70</t>
+  </si>
+  <si>
     <t>DE000CZ457W4</t>
   </si>
   <si>
     <t>COMM AK 4.0 01-38</t>
   </si>
   <si>
-    <t>3 189.04</t>
+    <t>5 030.14</t>
   </si>
   <si>
     <t>DE000CZ45ZY0</t>
   </si>
   <si>
     <t>COMM AK 4.125 06-37</t>
   </si>
   <si>
-    <t>13 652.05</t>
+    <t>16 183.56</t>
   </si>
   <si>
     <t>DE000CZ439B6</t>
   </si>
   <si>
     <t>COMM AK 5.25 03-29</t>
   </si>
   <si>
-    <t>1 467.12</t>
+    <t>3 883.56</t>
   </si>
   <si>
     <t>XS2796609787</t>
   </si>
   <si>
     <t>COMP DE 3.375 04-30</t>
   </si>
   <si>
     <t>XS2796659964</t>
   </si>
   <si>
     <t>COMP DE 3.625 04-34</t>
   </si>
   <si>
+    <t>1 509.59</t>
+  </si>
+  <si>
     <t>XS3200103490</t>
   </si>
   <si>
     <t>COOP RA 3.548 10-35</t>
   </si>
   <si>
-    <t>11 826.67</t>
+    <t>15 079.00</t>
   </si>
   <si>
     <t>FR0013447232</t>
   </si>
   <si>
     <t>COVI 1.125 09-31</t>
   </si>
   <si>
-    <t>1 374.66</t>
+    <t>1 719.86</t>
   </si>
   <si>
     <t>FR0014010IN9</t>
   </si>
   <si>
     <t>COVI 3.625 06-34</t>
   </si>
   <si>
-    <t>3 128.42</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3244187764</t>
   </si>
   <si>
     <t>DANS BK 3.375 12-33</t>
   </si>
   <si>
-    <t>8 155.48</t>
+    <t>11 262.33</t>
   </si>
   <si>
     <t>XS3101509167</t>
   </si>
   <si>
     <t>DANS BK 3.5 11-35</t>
   </si>
   <si>
+    <t>3 106.85</t>
+  </si>
+  <si>
+    <t>XS2637421848</t>
+  </si>
+  <si>
+    <t>DANS BK 4.75 06-30</t>
+  </si>
+  <si>
+    <t>XS2280835260</t>
+  </si>
+  <si>
+    <t>DIGI IN 0.625 07-31</t>
+  </si>
+  <si>
+    <t>3 523.97</t>
+  </si>
+  <si>
+    <t>XS3074473474</t>
+  </si>
+  <si>
+    <t>DNB BAN 3.125 05-31</t>
+  </si>
+  <si>
+    <t>2 910.96</t>
+  </si>
+  <si>
+    <t>XS3166221948</t>
+  </si>
+  <si>
+    <t>EAST JA 3.727 09-37</t>
+  </si>
+  <si>
+    <t>8 645.82</t>
+  </si>
+  <si>
+    <t>PTEDP6OM0007</t>
+  </si>
+  <si>
+    <t>EDP 4.375 12-55</t>
+  </si>
+  <si>
+    <t>6 772.26</t>
+  </si>
+  <si>
+    <t>XS2978779176</t>
+  </si>
+  <si>
+    <t>EDP SER 3.5 07-31</t>
+  </si>
+  <si>
+    <t>7 755.62</t>
+  </si>
+  <si>
+    <t>XS3391835629</t>
+  </si>
+  <si>
+    <t>EDP SER 3.75 03-33</t>
+  </si>
+  <si>
+    <t>XS2699159351</t>
+  </si>
+  <si>
+    <t>EDP SER 4.375 04-32</t>
+  </si>
+  <si>
+    <t>BE6368381404</t>
+  </si>
+  <si>
+    <t>ELIA TR 3.5 10-35</t>
+  </si>
+  <si>
+    <t>2 473.97</t>
+  </si>
+  <si>
+    <t>BE6340849569</t>
+  </si>
+  <si>
+    <t>ELIA TR 3.625 01-33</t>
+  </si>
+  <si>
+    <t>1 549.32</t>
+  </si>
+  <si>
+    <t>BE6349118800</t>
+  </si>
+  <si>
+    <t>ELIA TR 3.75 01-36</t>
+  </si>
+  <si>
+    <t>3 246.58</t>
+  </si>
+  <si>
+    <t>XS3044299769</t>
+  </si>
+  <si>
+    <t>ELLE AB 3.75 05-35</t>
+  </si>
+  <si>
+    <t>XS1750986744</t>
+  </si>
+  <si>
+    <t>ENEL FI 1.125 09-26</t>
+  </si>
+  <si>
+    <t>2 459.59</t>
+  </si>
+  <si>
+    <t>XS3299702137</t>
+  </si>
+  <si>
+    <t>ENEX HO 3.0 02-32</t>
+  </si>
+  <si>
+    <t>3 384.82</t>
+  </si>
+  <si>
+    <t>XS3045470492</t>
+  </si>
+  <si>
+    <t>ENEX HO 3.25 04-33</t>
+  </si>
+  <si>
+    <t>2 003.42</t>
+  </si>
+  <si>
+    <t>FR0013455813</t>
+  </si>
+  <si>
+    <t>ENGIE 0.5 10-30</t>
+  </si>
+  <si>
+    <t>FR0014000RR2</t>
+  </si>
+  <si>
+    <t>ENGIE 1.5 PERP</t>
+  </si>
+  <si>
+    <t>1 684.93</t>
+  </si>
+  <si>
+    <t>FR0013504693</t>
+  </si>
+  <si>
+    <t>ENGIE 2.125 03-32</t>
+  </si>
+  <si>
+    <t>FR0014016Z94</t>
+  </si>
+  <si>
+    <t>ENGIE 4.371 PERP</t>
+  </si>
+  <si>
+    <t>3 257.44</t>
+  </si>
+  <si>
+    <t>XS1702729275</t>
+  </si>
+  <si>
+    <t>EON INT 1.25 10-27</t>
+  </si>
+  <si>
+    <t>1 184.25</t>
+  </si>
+  <si>
+    <t>XS2463518998</t>
+  </si>
+  <si>
+    <t>EON SE 1.625 03-31</t>
+  </si>
+  <si>
+    <t>XS2747600018</t>
+  </si>
+  <si>
+    <t>EON SE 3.375 01-31</t>
+  </si>
+  <si>
+    <t>1 984.78</t>
+  </si>
+  <si>
+    <t>XS2574873183</t>
+  </si>
+  <si>
+    <t>EON SE 3.875 01-35</t>
+  </si>
+  <si>
+    <t>2 235.82</t>
+  </si>
+  <si>
+    <t>XS2673547746</t>
+  </si>
+  <si>
+    <t>EON SE 4.0 08-33</t>
+  </si>
+  <si>
+    <t>9 797.26</t>
+  </si>
+  <si>
+    <t>XS2432544349</t>
+  </si>
+  <si>
+    <t>ESB FIN 1.0 07-34</t>
+  </si>
+  <si>
+    <t>2 786.30</t>
+  </si>
+  <si>
+    <t>XS2697970536</t>
+  </si>
+  <si>
+    <t>ESB FIN 4.25 03-36</t>
+  </si>
+  <si>
+    <t>1 304.11</t>
+  </si>
+  <si>
+    <t>EU000A3K4DG1</t>
+  </si>
+  <si>
+    <t>EURO UN 1.25 02-43</t>
+  </si>
+  <si>
+    <t>3 927.23</t>
+  </si>
+  <si>
+    <t>DE000A4DFCB7</t>
+  </si>
+  <si>
+    <t>EVON IN 3.25 01-30</t>
+  </si>
+  <si>
+    <t>1 868.79</t>
+  </si>
+  <si>
+    <t>DE000A4DFWV3</t>
+  </si>
+  <si>
+    <t>EVON IN 4.25 09-55</t>
+  </si>
+  <si>
+    <t>XS2784700671</t>
+  </si>
+  <si>
+    <t>FING EM 3.25 03-34</t>
+  </si>
+  <si>
+    <t>1 133.44</t>
+  </si>
+  <si>
+    <t>FR0013234333</t>
+  </si>
+  <si>
+    <t>FRAN GO 1.75 06-39</t>
+  </si>
+  <si>
+    <t>6 439.52</t>
+  </si>
+  <si>
+    <t>FR0013322989</t>
+  </si>
+  <si>
+    <t>GECINA 1.625 03-30</t>
+  </si>
+  <si>
+    <t>2 248.29</t>
+  </si>
+  <si>
+    <t>FR0013266368</t>
+  </si>
+  <si>
+    <t>GECINA 2.0 06-32</t>
+  </si>
+  <si>
+    <t>9 808.22</t>
+  </si>
+  <si>
+    <t>XS3072230744</t>
+  </si>
+  <si>
+    <t>IBER FI 3.5 05-35</t>
+  </si>
+  <si>
+    <t>2 550.68</t>
+  </si>
+  <si>
+    <t>XS3224600232</t>
+  </si>
+  <si>
+    <t>IBER FI 3.75 PERP</t>
+  </si>
+  <si>
+    <t>2 363.01</t>
+  </si>
+  <si>
+    <t>XS2748213290</t>
+  </si>
+  <si>
+    <t>IBER FI 4.871 PERP</t>
+  </si>
+  <si>
+    <t>5 444.84</t>
+  </si>
+  <si>
+    <t>FR001400ZRC6</t>
+  </si>
+  <si>
+    <t>ICAD PR 4.375 05-35</t>
+  </si>
+  <si>
+    <t>1 150.68</t>
+  </si>
+  <si>
+    <t>FR0014007NF1</t>
+  </si>
+  <si>
+    <t>ICADE 1.0 01-30</t>
+  </si>
+  <si>
+    <t>XS3225326282</t>
+  </si>
+  <si>
+    <t>ING GRO 2.875 11-30</t>
+  </si>
+  <si>
+    <t>1 772.26</t>
+  </si>
+  <si>
+    <t>XS2764264789</t>
+  </si>
+  <si>
+    <t>ING GRO 4.0 02-35</t>
+  </si>
+  <si>
+    <t>1 435.62</t>
+  </si>
+  <si>
+    <t>XS2524746687</t>
+  </si>
+  <si>
+    <t>ING GRO 4.125 08-33</t>
+  </si>
+  <si>
+    <t>10 272.95</t>
+  </si>
+  <si>
+    <t>XS2529233814</t>
+  </si>
+  <si>
+    <t>INTE 4.75 09-27</t>
+  </si>
+  <si>
+    <t>5 660.96</t>
+  </si>
+  <si>
+    <t>XS2625196352</t>
+  </si>
+  <si>
+    <t>INTE 4.875 05-30</t>
+  </si>
+  <si>
+    <t>2 337.33</t>
+  </si>
+  <si>
+    <t>IE000GVLBXU6</t>
+  </si>
+  <si>
+    <t>IREL GO 3.0 10-43</t>
+  </si>
+  <si>
+    <t>12 230.14</t>
+  </si>
+  <si>
+    <t>XS1704789590</t>
+  </si>
+  <si>
+    <t>IREN 1.5 10-27</t>
+  </si>
+  <si>
+    <t>2 834.38</t>
+  </si>
+  <si>
+    <t>XS2752472436</t>
+  </si>
+  <si>
+    <t>IREN 3.875 07-32</t>
+  </si>
+  <si>
+    <t>13 020.00</t>
+  </si>
+  <si>
+    <t>IT0005596470</t>
+  </si>
+  <si>
+    <t>ITAL BU 4.05 10-37</t>
+  </si>
+  <si>
+    <t>1 762.75</t>
+  </si>
+  <si>
+    <t>XS3358396763</t>
+  </si>
+  <si>
+    <t>JYSK BA 3.625 06-32</t>
+  </si>
+  <si>
+    <t>1 072.60</t>
+  </si>
+  <si>
+    <t>BE0390246156</t>
+  </si>
+  <si>
+    <t>KBC GRO 3.625 08-36</t>
+  </si>
+  <si>
+    <t>5 978.77</t>
+  </si>
+  <si>
+    <t>BE0390124874</t>
+  </si>
+  <si>
+    <t>KBC GRO 3.75 03-32</t>
+  </si>
+  <si>
+    <t>4 520.55</t>
+  </si>
+  <si>
+    <t>XS2780025271</t>
+  </si>
+  <si>
+    <t>KONI AH 3.375 03-31</t>
+  </si>
+  <si>
+    <t>XS2596537972</t>
+  </si>
+  <si>
+    <t>KONI AH 3.5 04-28</t>
+  </si>
+  <si>
+    <t>XS3308614794</t>
+  </si>
+  <si>
+    <t>KONI AH 3.625 03-34</t>
+  </si>
+  <si>
+    <t>1 022.95</t>
+  </si>
+  <si>
+    <t>FR0013384567</t>
+  </si>
+  <si>
+    <t>LA POST 1.45 11-28</t>
+  </si>
+  <si>
+    <t>XS2089229806</t>
+  </si>
+  <si>
+    <t>MERL PR 1.875 12-34</t>
+  </si>
+  <si>
+    <t>3 097.60</t>
+  </si>
+  <si>
+    <t>XS3168718529</t>
+  </si>
+  <si>
+    <t>MERL PR 3.5 09-33</t>
+  </si>
+  <si>
+    <t>8 400.00</t>
+  </si>
+  <si>
+    <t>IT0005678955</t>
+  </si>
+  <si>
+    <t>MONT PA 3.25 02-32</t>
+  </si>
+  <si>
+    <t>2 660.99</t>
+  </si>
+  <si>
+    <t>XS2388449758</t>
+  </si>
+  <si>
+    <t>NATL BA 0.5 09-28</t>
+  </si>
+  <si>
+    <t>1 883.56</t>
+  </si>
+  <si>
+    <t>XS2528858033</t>
+  </si>
+  <si>
+    <t>NATW GR 4.067 09-28</t>
+  </si>
+  <si>
+    <t>16 156.58</t>
+  </si>
+  <si>
+    <t>NL0013552060</t>
+  </si>
+  <si>
+    <t>NETH GO 0.5 01-40</t>
+  </si>
+  <si>
+    <t>XS3232967318</t>
+  </si>
+  <si>
+    <t>NORD BK 3.25 11-35</t>
+  </si>
+  <si>
+    <t>8 481.70</t>
+  </si>
+  <si>
+    <t>XS3170346368</t>
+  </si>
+  <si>
+    <t>NORD BK 3.5 09-35</t>
+  </si>
+  <si>
+    <t>10 701.37</t>
+  </si>
+  <si>
+    <t>XS3406830052</t>
+  </si>
+  <si>
+    <t>NORD BK 3.875 06-36</t>
+  </si>
+  <si>
+    <t>XS2797546624</t>
+  </si>
+  <si>
+    <t>PERM TS 4.25 07-30</t>
+  </si>
+  <si>
+    <t>5 267.67</t>
+  </si>
+  <si>
+    <t>XS2021462440</t>
+  </si>
+  <si>
+    <t>PROL IN 0.875 07-29</t>
+  </si>
+  <si>
+    <t>1 296.80</t>
+  </si>
+  <si>
+    <t>XS2187529180</t>
+  </si>
+  <si>
+    <t>PROL IN 1.625 06-32</t>
+  </si>
+  <si>
+    <t>XS1904690341</t>
+  </si>
+  <si>
+    <t>PROL IN 2.375 11-30</t>
+  </si>
+  <si>
+    <t>6 399.16</t>
+  </si>
+  <si>
+    <t>FR00140193X6</t>
+  </si>
+  <si>
+    <t>RCI BAN 4.0 08-31</t>
+  </si>
+  <si>
+    <t>XS2744299335</t>
+  </si>
+  <si>
+    <t>RED ELE 3.0 01-34</t>
+  </si>
+  <si>
+    <t>3 871.23</t>
+  </si>
+  <si>
+    <t>XS2838500218</t>
+  </si>
+  <si>
+    <t>REDEIA 3.375 07-32</t>
+  </si>
+  <si>
+    <t>16 135.27</t>
+  </si>
+  <si>
+    <t>XS3348120653</t>
+  </si>
+  <si>
+    <t>REDEIA 4.375 PERP</t>
+  </si>
+  <si>
+    <t>2 049.66</t>
+  </si>
+  <si>
+    <t>FR0014010DR1</t>
+  </si>
+  <si>
+    <t>RENA 3.875 09-30</t>
+  </si>
+  <si>
+    <t>2 823.97</t>
+  </si>
+  <si>
+    <t>FR0014007LP4</t>
+  </si>
+  <si>
+    <t>RTE EDF 0.75 01-34</t>
+  </si>
+  <si>
+    <t>1 997.26</t>
+  </si>
+  <si>
+    <t>XS3166372568</t>
+  </si>
+  <si>
+    <t>SCOT HY 3.375 11-33</t>
+  </si>
+  <si>
+    <t>13 130.32</t>
+  </si>
+  <si>
+    <t>FR001400U1Q3</t>
+  </si>
+  <si>
+    <t>SG 3.625 11-30</t>
+  </si>
+  <si>
+    <t>19 843.15</t>
+  </si>
+  <si>
+    <t>ES0000012J07</t>
+  </si>
+  <si>
+    <t>SPAI GO 1.0 07-42</t>
+  </si>
+  <si>
+    <t>6 290.41</t>
+  </si>
+  <si>
+    <t>XS3027988263</t>
+  </si>
+  <si>
+    <t>SSE 3.5 03-32</t>
+  </si>
+  <si>
+    <t>XS2675685700</t>
+  </si>
+  <si>
+    <t>SSE 4.0 09-31</t>
+  </si>
+  <si>
+    <t>11 480.55</t>
+  </si>
+  <si>
+    <t>XS2532312548</t>
+  </si>
+  <si>
+    <t>STAT AS 2.875 09-29</t>
+  </si>
+  <si>
+    <t>5 349.86</t>
+  </si>
+  <si>
+    <t>XS2723597923</t>
+  </si>
+  <si>
+    <t>STAT AS 3.125 12-26</t>
+  </si>
+  <si>
     <t>2 301.37</t>
   </si>
   <si>
-    <t>XS2637421848</t>
-[...631 lines deleted...]
-  <si>
     <t>XS2779793061</t>
   </si>
   <si>
     <t>STAT AS 3.75 03-39</t>
   </si>
   <si>
+    <t>1 242.12</t>
+  </si>
+  <si>
     <t>XS2768793676</t>
   </si>
   <si>
     <t>STAT SF 3.375 02-36</t>
   </si>
   <si>
+    <t>1 460.50</t>
+  </si>
+  <si>
     <t>XS2443749648</t>
   </si>
   <si>
     <t>TELI CO 2.75 06-83</t>
   </si>
   <si>
-    <t>6 826.03</t>
+    <t>8 091.78</t>
   </si>
   <si>
     <t>XS2477935345</t>
   </si>
   <si>
     <t>TENN HO 1.625 11-26</t>
   </si>
   <si>
-    <t>1 009.73</t>
+    <t>1 358.77</t>
   </si>
   <si>
     <t>XS1241581096</t>
   </si>
   <si>
     <t>TENN HO 1.75 06-27</t>
   </si>
   <si>
-    <t>2 201.64</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2549543499</t>
   </si>
   <si>
     <t>TENN HO 4.5 10-34</t>
   </si>
   <si>
-    <t>2 916.99</t>
+    <t>3 814.52</t>
   </si>
   <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERN RE 3.0 07-31</t>
   </si>
   <si>
-    <t>12 657.53</t>
+    <t>15 189.04</t>
   </si>
   <si>
     <t>XS2655852726</t>
   </si>
   <si>
     <t>TERN RE 3.875 07-33</t>
   </si>
   <si>
-    <t>2 951.37</t>
+    <t>3 545.89</t>
   </si>
   <si>
     <t>XS2357205587</t>
   </si>
   <si>
     <t>TRAS EL 0.375 06-29</t>
   </si>
   <si>
     <t>XS2209023402</t>
   </si>
   <si>
     <t>TRAS EL 0.75 07-32</t>
   </si>
   <si>
-    <t>3 198.90</t>
+    <t>3 843.29</t>
   </si>
   <si>
     <t>XS2360310044</t>
   </si>
   <si>
     <t>UNIC 0.8 07-29</t>
   </si>
   <si>
-    <t>1 301.92</t>
+    <t>1 547.40</t>
   </si>
   <si>
     <t>XS2555420103</t>
   </si>
   <si>
     <t>UNIC 5.85 11-27</t>
   </si>
   <si>
-    <t>5 256.99</t>
+    <t>7 052.05</t>
   </si>
   <si>
     <t>XS2257961818</t>
   </si>
   <si>
     <t>UPM KYM 0.125 11-28</t>
   </si>
   <si>
     <t>XS2320453884</t>
   </si>
   <si>
     <t>UPM KYM 0.5 03-31</t>
   </si>
   <si>
     <t>XS2478685931</t>
   </si>
   <si>
     <t>UPM KYM 2.25 05-29</t>
   </si>
   <si>
-    <t>2 934.25</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2009891479</t>
   </si>
   <si>
     <t>VATFAL 0 1/2 06/24/2</t>
   </si>
   <si>
-    <t>1 687.67</t>
+    <t>1 994.52</t>
   </si>
   <si>
     <t>XS2297882644</t>
   </si>
   <si>
     <t>VATT AB 0.125 02-29</t>
   </si>
   <si>
     <t>XS2821745374</t>
   </si>
   <si>
     <t>VERB AG 3.25 05-31</t>
   </si>
   <si>
-    <t>9 242.47</t>
-[...1 lines deleted...]
-  <si>
     <t>DE000A3MQS72</t>
   </si>
   <si>
     <t>VONO SE 2.375 03-32</t>
   </si>
   <si>
-    <t>1 106.16</t>
+    <t>2 928.08</t>
   </si>
   <si>
     <t>DE000A30VQB2</t>
   </si>
   <si>
     <t>VONO SE 5.0 11-30</t>
   </si>
   <si>
-    <t>8 547.95</t>
-[...17 lines deleted...]
-    <t>EURO SCHATZ 0626</t>
+    <t>11 616.44</t>
+  </si>
+  <si>
+    <t>OEU6 Comdty</t>
+  </si>
+  <si>
+    <t>EURO BOBL 0926</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1761,8277 +1794,8427 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N8"/>
+  <dimension ref="A1:Z8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C8" sqref="C8"/>
+      <selection activeCell="B8" sqref="B8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>19746.0</v>
+      </c>
+      <c r="C2">
+        <v>1511.76</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>29851407.62</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>29851407.62</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...24 lines deleted...]
-    <row r="3" spans="1:14">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>32334.832</v>
+      </c>
+      <c r="C3">
+        <v>99.66</v>
+      </c>
+      <c r="D3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3">
+        <v>3222762.74</v>
+      </c>
+      <c r="F3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G3">
+        <v>3222762.74</v>
+      </c>
+      <c r="H3" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z3" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
-[...24 lines deleted...]
-    <row r="4" spans="1:14">
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="1">
+        <v>3020.012</v>
+      </c>
+      <c r="C4">
+        <v>5022.51</v>
+      </c>
+      <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4">
+        <v>15168050.14</v>
+      </c>
+      <c r="F4" t="s">
+        <v>8</v>
+      </c>
+      <c r="G4">
+        <v>15168050.14</v>
+      </c>
+      <c r="H4" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z4" t="s">
         <v>11</v>
       </c>
-      <c r="B4" t="s">
-[...24 lines deleted...]
-    <row r="5" spans="1:14">
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" s="1">
+        <v>7670.0</v>
+      </c>
+      <c r="C5">
+        <v>102.21</v>
+      </c>
+      <c r="D5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5">
+        <v>783971.26</v>
+      </c>
+      <c r="F5" t="s">
+        <v>8</v>
+      </c>
+      <c r="G5">
+        <v>783971.26</v>
+      </c>
+      <c r="H5" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z5" t="s">
         <v>13</v>
       </c>
-      <c r="B5" t="s">
-[...24 lines deleted...]
-    <row r="6" spans="1:14">
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B6" s="1">
+        <v>10.0</v>
+      </c>
+      <c r="C6">
+        <v>101.22</v>
+      </c>
+      <c r="D6" t="s">
+        <v>8</v>
+      </c>
+      <c r="E6">
+        <v>1012.2</v>
+      </c>
+      <c r="F6" t="s">
+        <v>8</v>
+      </c>
+      <c r="G6">
+        <v>1012.2</v>
+      </c>
+      <c r="H6" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z6" t="s">
         <v>15</v>
       </c>
-      <c r="B6" t="s">
-[...2 lines deleted...]
-      <c r="C6" s="1">
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>18</v>
+      </c>
+      <c r="B7" s="1">
+        <v>1.0</v>
+      </c>
+      <c r="C7">
+        <v>102.27</v>
+      </c>
+      <c r="D7" t="s">
+        <v>8</v>
+      </c>
+      <c r="E7">
+        <v>102.27</v>
+      </c>
+      <c r="F7" t="s">
+        <v>8</v>
+      </c>
+      <c r="G7">
+        <v>102.27</v>
+      </c>
+      <c r="H7" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>20</v>
+      </c>
+      <c r="B8" s="1">
         <v>10.0</v>
       </c>
-      <c r="D6">
-[...48 lines deleted...]
-      <c r="A8" t="s">
+      <c r="C8">
+        <v>101.41</v>
+      </c>
+      <c r="D8" t="s">
+        <v>8</v>
+      </c>
+      <c r="E8">
+        <v>1014.17</v>
+      </c>
+      <c r="F8" t="s">
+        <v>8</v>
+      </c>
+      <c r="G8">
+        <v>1014.17</v>
+      </c>
+      <c r="H8" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z8" t="s">
         <v>19</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P159"/>
+  <dimension ref="A1:Z162"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O159" sqref="O159"/>
+      <selection activeCell="N162" sqref="N162"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>22</v>
+      </c>
+      <c r="B1" t="s">
+        <v>23</v>
+      </c>
+      <c r="C1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>26</v>
+      </c>
+      <c r="G1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I1" t="s">
+        <v>29</v>
+      </c>
+      <c r="J1" t="s">
+        <v>30</v>
+      </c>
+      <c r="K1" t="s">
+        <v>31</v>
+      </c>
+      <c r="L1" t="s">
+        <v>32</v>
+      </c>
+      <c r="M1" t="s">
+        <v>33</v>
+      </c>
+      <c r="N1" t="s">
+        <v>34</v>
+      </c>
+      <c r="O1" t="s">
+        <v>35</v>
+      </c>
+      <c r="Z1" t="s">
         <v>21</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>37</v>
+      </c>
+      <c r="B2" s="1">
+        <v>905.0</v>
+      </c>
+      <c r="C2" s="1">
+        <v>1077.12</v>
+      </c>
+      <c r="D2" s="1">
+        <v>1074.1699779</v>
+      </c>
+      <c r="E2" t="s">
+        <v>8</v>
+      </c>
+      <c r="F2">
+        <v>1.0</v>
+      </c>
+      <c r="G2" s="1">
+        <v>972123.83</v>
+      </c>
+      <c r="H2" s="1">
+        <v>2669.77</v>
+      </c>
+      <c r="I2" s="1">
+        <v>0.27463270805737</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
+      </c>
+      <c r="K2">
+        <v>0.0</v>
+      </c>
+      <c r="L2" s="1">
+        <v>974793.6</v>
+      </c>
+      <c r="M2" s="1">
+        <v>974793.6</v>
+      </c>
+      <c r="N2" s="1">
+        <v>1.99</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
         <v>36</v>
       </c>
-      <c r="B2" t="s">
-[...45 lines deleted...]
-    <row r="3" spans="1:16">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>39</v>
+      </c>
+      <c r="B3" s="1">
+        <v>254000.0</v>
+      </c>
+      <c r="C3" s="1">
+        <v>98.36988096</v>
+      </c>
+      <c r="D3" s="1">
+        <v>99.533614</v>
+      </c>
+      <c r="E3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F3">
+        <v>1.0</v>
+      </c>
+      <c r="G3" s="1">
+        <v>252815.38</v>
+      </c>
+      <c r="H3" s="1">
+        <v>-2277.39</v>
+      </c>
+      <c r="I3" s="1">
+        <v>-0.90081149335139</v>
+      </c>
+      <c r="J3">
+        <v>0.0</v>
+      </c>
+      <c r="K3">
+        <v>678.49</v>
+      </c>
+      <c r="L3" s="1">
+        <v>249859.5</v>
+      </c>
+      <c r="M3" s="1">
+        <v>250537.99</v>
+      </c>
+      <c r="N3" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
         <v>38</v>
       </c>
-      <c r="B3" t="s">
-[...45 lines deleted...]
-    <row r="4" spans="1:16">
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>41</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4" s="1">
+        <v>164000.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>98.46865205</v>
+      </c>
+      <c r="D4" s="1">
+        <v>99.08</v>
+      </c>
+      <c r="E4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F4">
+        <v>1.0</v>
+      </c>
+      <c r="G4" s="1">
+        <v>162491.2</v>
+      </c>
+      <c r="H4" s="1">
+        <v>1342.81</v>
+      </c>
+      <c r="I4" s="1">
+        <v>0.82638936754729</v>
+      </c>
+      <c r="J4">
+        <v>0.0</v>
+      </c>
+      <c r="K4" t="s">
         <v>42</v>
       </c>
-      <c r="C4" s="1">
-[...27 lines deleted...]
-        <v>43</v>
+      <c r="L4" s="1">
+        <v>161488.59</v>
       </c>
       <c r="M4" s="1">
-        <v>249531.14</v>
+        <v>163834.01</v>
       </c>
       <c r="N4" s="1">
-        <v>253036.69</v>
-[...8 lines deleted...]
-    <row r="5" spans="1:16">
+        <v>0.33</v>
+      </c>
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>44</v>
       </c>
-      <c r="B5" t="s">
+      <c r="B5" s="1">
+        <v>130000.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>104.15514531</v>
+      </c>
+      <c r="D5" s="1">
+        <v>110.550762</v>
+      </c>
+      <c r="E5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5">
+        <v>1.0</v>
+      </c>
+      <c r="G5" s="1">
+        <v>143715.99</v>
+      </c>
+      <c r="H5" s="1">
+        <v>-6132.79</v>
+      </c>
+      <c r="I5" s="1">
+        <v>-4.2672983013233</v>
+      </c>
+      <c r="J5">
+        <v>0.0</v>
+      </c>
+      <c r="K5" t="s">
         <v>45</v>
       </c>
-      <c r="C5" s="1">
-[...27 lines deleted...]
-        <v>46</v>
+      <c r="L5" s="1">
+        <v>135401.69</v>
       </c>
       <c r="M5" s="1">
-        <v>160250.77</v>
+        <v>137583.2</v>
       </c>
       <c r="N5" s="1">
-        <v>161684.09</v>
-[...8 lines deleted...]
-    <row r="6" spans="1:16">
+        <v>0.28</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>47</v>
       </c>
-      <c r="B6" t="s">
+      <c r="B6" s="1">
+        <v>130000.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>104.14879421</v>
+      </c>
+      <c r="D6" s="1">
+        <v>108.857546</v>
+      </c>
+      <c r="E6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F6">
+        <v>1.0</v>
+      </c>
+      <c r="G6" s="1">
+        <v>141514.81</v>
+      </c>
+      <c r="H6" s="1">
+        <v>-1681.79</v>
+      </c>
+      <c r="I6" s="1">
+        <v>-1.1884197844734</v>
+      </c>
+      <c r="J6">
+        <v>0.0</v>
+      </c>
+      <c r="K6" t="s">
         <v>48</v>
       </c>
-      <c r="C6" s="1">
-[...27 lines deleted...]
-        <v>49</v>
+      <c r="L6" s="1">
+        <v>135393.43</v>
       </c>
       <c r="M6" s="1">
-        <v>134740.03</v>
+        <v>139833.02</v>
       </c>
       <c r="N6" s="1">
-        <v>136048.93</v>
-[...8 lines deleted...]
-    <row r="7" spans="1:16">
+        <v>0.29</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>50</v>
       </c>
-      <c r="B7" t="s">
+      <c r="B7" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>97.06608195</v>
+      </c>
+      <c r="D7" s="1">
+        <v>99.430044</v>
+      </c>
+      <c r="E7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7">
+        <v>1.0</v>
+      </c>
+      <c r="G7" s="1">
+        <v>497150.22</v>
+      </c>
+      <c r="H7" s="1">
+        <v>-10915.7</v>
+      </c>
+      <c r="I7" s="1">
+        <v>-2.1956542632124</v>
+      </c>
+      <c r="J7">
+        <v>0.0</v>
+      </c>
+      <c r="K7">
+        <v>904.11</v>
+      </c>
+      <c r="L7" s="1">
+        <v>485330.41</v>
+      </c>
+      <c r="M7" s="1">
+        <v>486234.52</v>
+      </c>
+      <c r="N7" s="1">
+        <v>0.99</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>52</v>
+      </c>
+      <c r="B8" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C8" s="1">
+        <v>97.83079182</v>
+      </c>
+      <c r="D8" s="1">
+        <v>99.503</v>
+      </c>
+      <c r="E8" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8">
+        <v>1.0</v>
+      </c>
+      <c r="G8" s="1">
+        <v>298509.0</v>
+      </c>
+      <c r="H8" s="1">
+        <v>1739.54</v>
+      </c>
+      <c r="I8" s="1">
+        <v>0.58274289887407</v>
+      </c>
+      <c r="J8">
+        <v>0.0</v>
+      </c>
+      <c r="K8" t="s">
+        <v>53</v>
+      </c>
+      <c r="L8" s="1">
+        <v>293492.38</v>
+      </c>
+      <c r="M8" s="1">
+        <v>300248.54</v>
+      </c>
+      <c r="N8" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
         <v>51</v>
       </c>
-      <c r="C7" s="1">
-[...46 lines deleted...]
-      <c r="B8" t="s">
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" t="s">
+        <v>55</v>
+      </c>
+      <c r="B9" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C9" s="1">
+        <v>103.14630879</v>
+      </c>
+      <c r="D9" s="1">
+        <v>108.76173</v>
+      </c>
+      <c r="E9" t="s">
+        <v>8</v>
+      </c>
+      <c r="F9">
+        <v>1.0</v>
+      </c>
+      <c r="G9" s="1">
+        <v>108761.73</v>
+      </c>
+      <c r="H9" s="1">
+        <v>-4194.87</v>
+      </c>
+      <c r="I9" s="1">
+        <v>-3.8569357070727</v>
+      </c>
+      <c r="J9">
+        <v>0.0</v>
+      </c>
+      <c r="K9" t="s">
+        <v>56</v>
+      </c>
+      <c r="L9" s="1">
+        <v>103146.31</v>
+      </c>
+      <c r="M9" s="1">
+        <v>104566.86</v>
+      </c>
+      <c r="N9" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
         <v>54</v>
       </c>
-      <c r="C8" s="1">
-[...46 lines deleted...]
-      <c r="B9" t="s">
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" t="s">
+        <v>58</v>
+      </c>
+      <c r="B10" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>98.82343994</v>
+      </c>
+      <c r="D10" s="1">
+        <v>99.684</v>
+      </c>
+      <c r="E10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10">
+        <v>1.0</v>
+      </c>
+      <c r="G10" s="1">
+        <v>99684.0</v>
+      </c>
+      <c r="H10" s="1">
+        <v>-531.79</v>
+      </c>
+      <c r="I10" s="1">
+        <v>-0.53347578347578</v>
+      </c>
+      <c r="J10">
+        <v>0.0</v>
+      </c>
+      <c r="K10">
+        <v>328.77</v>
+      </c>
+      <c r="L10" s="1">
+        <v>98823.44</v>
+      </c>
+      <c r="M10" s="1">
+        <v>99152.21</v>
+      </c>
+      <c r="N10" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
         <v>57</v>
       </c>
-      <c r="C9" s="1">
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>60</v>
+      </c>
+      <c r="B11" s="1">
+        <v>1467000.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>98.38809672</v>
+      </c>
+      <c r="D11" s="1">
+        <v>99.556461</v>
+      </c>
+      <c r="E11" t="s">
+        <v>8</v>
+      </c>
+      <c r="F11">
+        <v>1.0</v>
+      </c>
+      <c r="G11" s="1">
+        <v>1460493.28</v>
+      </c>
+      <c r="H11" s="1">
+        <v>13456.09</v>
+      </c>
+      <c r="I11" s="1">
+        <v>0.92133871372554</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11" t="s">
+        <v>61</v>
+      </c>
+      <c r="L11" s="1">
+        <v>1443353.38</v>
+      </c>
+      <c r="M11" s="1">
+        <v>1473949.37</v>
+      </c>
+      <c r="N11" s="1">
+        <v>3.01</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>63</v>
+      </c>
+      <c r="B12" s="1">
+        <v>240000.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>97.93827383</v>
+      </c>
+      <c r="D12" s="1">
+        <v>99.791763</v>
+      </c>
+      <c r="E12" t="s">
+        <v>8</v>
+      </c>
+      <c r="F12">
+        <v>1.0</v>
+      </c>
+      <c r="G12" s="1">
+        <v>239500.23</v>
+      </c>
+      <c r="H12" s="1">
+        <v>400.94</v>
+      </c>
+      <c r="I12" s="1">
+        <v>0.16740693735451</v>
+      </c>
+      <c r="J12">
+        <v>0.0</v>
+      </c>
+      <c r="K12" t="s">
+        <v>64</v>
+      </c>
+      <c r="L12" s="1">
+        <v>235051.85</v>
+      </c>
+      <c r="M12" s="1">
+        <v>239901.17</v>
+      </c>
+      <c r="N12" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>66</v>
+      </c>
+      <c r="B13" s="1">
+        <v>334000.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>100.10200372</v>
+      </c>
+      <c r="D13" s="1">
+        <v>99.58</v>
+      </c>
+      <c r="E13" t="s">
+        <v>8</v>
+      </c>
+      <c r="F13">
+        <v>1.0</v>
+      </c>
+      <c r="G13" s="1">
+        <v>332597.2</v>
+      </c>
+      <c r="H13" s="1">
+        <v>3390.62</v>
+      </c>
+      <c r="I13" s="1">
+        <v>1.0194373253894</v>
+      </c>
+      <c r="J13">
+        <v>0.0</v>
+      </c>
+      <c r="K13" t="s">
+        <v>67</v>
+      </c>
+      <c r="L13" s="1">
+        <v>334340.7</v>
+      </c>
+      <c r="M13" s="1">
+        <v>335987.82</v>
+      </c>
+      <c r="N13" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" t="s">
+        <v>69</v>
+      </c>
+      <c r="B14" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>99.23353886</v>
+      </c>
+      <c r="D14" s="1">
+        <v>95.89134</v>
+      </c>
+      <c r="E14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F14">
+        <v>1.0</v>
+      </c>
+      <c r="G14" s="1">
+        <v>95891.34</v>
+      </c>
+      <c r="H14" s="1">
+        <v>3428.5</v>
+      </c>
+      <c r="I14" s="1">
+        <v>3.575401073757</v>
+      </c>
+      <c r="J14">
+        <v>0.0</v>
+      </c>
+      <c r="K14">
+        <v>86.3</v>
+      </c>
+      <c r="L14" s="1">
+        <v>99233.54</v>
+      </c>
+      <c r="M14" s="1">
+        <v>99319.84</v>
+      </c>
+      <c r="N14" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>71</v>
+      </c>
+      <c r="B15" s="1">
         <v>300000.0</v>
       </c>
-      <c r="D9" s="1">
-[...32 lines deleted...]
-      <c r="O9" s="1">
+      <c r="C15" s="1">
+        <v>97.81674796</v>
+      </c>
+      <c r="D15" s="1">
+        <v>98.691</v>
+      </c>
+      <c r="E15" t="s">
+        <v>8</v>
+      </c>
+      <c r="F15">
+        <v>1.0</v>
+      </c>
+      <c r="G15" s="1">
+        <v>296073.0</v>
+      </c>
+      <c r="H15" s="1">
+        <v>5633.41</v>
+      </c>
+      <c r="I15" s="1">
+        <v>1.9027098046765</v>
+      </c>
+      <c r="J15">
+        <v>0.0</v>
+      </c>
+      <c r="K15" t="s">
+        <v>72</v>
+      </c>
+      <c r="L15" s="1">
+        <v>293450.25</v>
+      </c>
+      <c r="M15" s="1">
+        <v>301706.41</v>
+      </c>
+      <c r="N15" s="1">
         <v>0.62</v>
       </c>
-      <c r="P9">
-[...10 lines deleted...]
-      <c r="C10" s="1">
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>74</v>
+      </c>
+      <c r="B16" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>97.49878341</v>
+      </c>
+      <c r="D16" s="1">
+        <v>99.830165</v>
+      </c>
+      <c r="E16" t="s">
+        <v>8</v>
+      </c>
+      <c r="F16">
+        <v>1.0</v>
+      </c>
+      <c r="G16" s="1">
+        <v>199660.33</v>
+      </c>
+      <c r="H16" s="1">
+        <v>-242.9</v>
+      </c>
+      <c r="I16" s="1">
+        <v>-0.12165661551296</v>
+      </c>
+      <c r="J16">
+        <v>0.0</v>
+      </c>
+      <c r="K16" t="s">
+        <v>75</v>
+      </c>
+      <c r="L16" s="1">
+        <v>194997.57</v>
+      </c>
+      <c r="M16" s="1">
+        <v>199417.43</v>
+      </c>
+      <c r="N16" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>77</v>
+      </c>
+      <c r="B17" s="1">
+        <v>470000.0</v>
+      </c>
+      <c r="C17" s="1">
+        <v>101.0381243</v>
+      </c>
+      <c r="D17" s="1">
+        <v>102.934987</v>
+      </c>
+      <c r="E17" t="s">
+        <v>8</v>
+      </c>
+      <c r="F17">
+        <v>1.0</v>
+      </c>
+      <c r="G17" s="1">
+        <v>483794.44</v>
+      </c>
+      <c r="H17" s="1">
+        <v>93.61</v>
+      </c>
+      <c r="I17" s="1">
+        <v>0.019349126872975</v>
+      </c>
+      <c r="J17">
+        <v>0.0</v>
+      </c>
+      <c r="K17" t="s">
+        <v>78</v>
+      </c>
+      <c r="L17" s="1">
+        <v>474879.18</v>
+      </c>
+      <c r="M17" s="1">
+        <v>483888.05</v>
+      </c>
+      <c r="N17" s="1">
+        <v>0.99</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>80</v>
+      </c>
+      <c r="B18" s="1">
+        <v>135000.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>100.31323438</v>
+      </c>
+      <c r="D18" s="1">
+        <v>104.823259</v>
+      </c>
+      <c r="E18" t="s">
+        <v>8</v>
+      </c>
+      <c r="F18">
+        <v>1.0</v>
+      </c>
+      <c r="G18" s="1">
+        <v>141511.4</v>
+      </c>
+      <c r="H18" s="1">
+        <v>-4199.61</v>
+      </c>
+      <c r="I18" s="1">
+        <v>-2.9676831689885</v>
+      </c>
+      <c r="J18">
+        <v>0.0</v>
+      </c>
+      <c r="K18" t="s">
+        <v>81</v>
+      </c>
+      <c r="L18" s="1">
+        <v>135422.87</v>
+      </c>
+      <c r="M18" s="1">
+        <v>137311.79</v>
+      </c>
+      <c r="N18" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>83</v>
+      </c>
+      <c r="B19" s="1">
         <v>100000.0</v>
       </c>
-      <c r="D10" s="1">
-[...82 lines deleted...]
-      <c r="O11" s="1">
+      <c r="C19" s="1">
+        <v>99.69668098</v>
+      </c>
+      <c r="D19" s="1">
+        <v>104.07483</v>
+      </c>
+      <c r="E19" t="s">
+        <v>8</v>
+      </c>
+      <c r="F19">
+        <v>1.0</v>
+      </c>
+      <c r="G19" s="1">
+        <v>104074.83</v>
+      </c>
+      <c r="H19" s="1">
+        <v>-2833.02</v>
+      </c>
+      <c r="I19" s="1">
+        <v>-2.7220990896646</v>
+      </c>
+      <c r="J19">
+        <v>0.0</v>
+      </c>
+      <c r="K19" t="s">
+        <v>84</v>
+      </c>
+      <c r="L19" s="1">
+        <v>99696.68</v>
+      </c>
+      <c r="M19" s="1">
+        <v>101241.81</v>
+      </c>
+      <c r="N19" s="1">
         <v>0.21</v>
       </c>
-      <c r="P11">
-[...210 lines deleted...]
-      <c r="C16" s="1">
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B20" s="1">
+        <v>1020000.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>89.41757216</v>
+      </c>
+      <c r="D20" s="1">
+        <v>89.242955</v>
+      </c>
+      <c r="E20" t="s">
+        <v>8</v>
+      </c>
+      <c r="F20">
+        <v>1.0</v>
+      </c>
+      <c r="G20" s="1">
+        <v>910278.14</v>
+      </c>
+      <c r="H20" s="1">
+        <v>11733.08</v>
+      </c>
+      <c r="I20" s="1">
+        <v>1.2889554834306</v>
+      </c>
+      <c r="J20">
+        <v>0.0</v>
+      </c>
+      <c r="K20" t="s">
+        <v>87</v>
+      </c>
+      <c r="L20" s="1">
+        <v>912059.23</v>
+      </c>
+      <c r="M20" s="1">
+        <v>922011.22</v>
+      </c>
+      <c r="N20" s="1">
+        <v>1.88</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" t="s">
+        <v>89</v>
+      </c>
+      <c r="B21" s="1">
         <v>200000.0</v>
       </c>
-      <c r="D16" s="1">
-[...32 lines deleted...]
-      <c r="O16" s="1">
+      <c r="C21" s="1">
+        <v>98.74404535</v>
+      </c>
+      <c r="D21" s="1">
+        <v>99.783035</v>
+      </c>
+      <c r="E21" t="s">
+        <v>8</v>
+      </c>
+      <c r="F21">
+        <v>1.0</v>
+      </c>
+      <c r="G21" s="1">
+        <v>199566.07</v>
+      </c>
+      <c r="H21" s="1">
+        <v>-993.05</v>
+      </c>
+      <c r="I21" s="1">
+        <v>-0.49760462788088</v>
+      </c>
+      <c r="J21">
+        <v>0.0</v>
+      </c>
+      <c r="K21" t="s">
+        <v>90</v>
+      </c>
+      <c r="L21" s="1">
+        <v>197488.09</v>
+      </c>
+      <c r="M21" s="1">
+        <v>198573.02</v>
+      </c>
+      <c r="N21" s="1">
         <v>0.41</v>
       </c>
-      <c r="P16">
-[...157 lines deleted...]
-      <c r="B20" t="s">
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
         <v>88</v>
       </c>
-      <c r="C20" s="1">
-[...92 lines deleted...]
-    <row r="22" spans="1:16">
+    </row>
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
         <v>92</v>
       </c>
-      <c r="B22" t="s">
-        <v>93</v>
+      <c r="B22" s="1">
+        <v>100000.0</v>
       </c>
       <c r="C22" s="1">
-        <v>100000.0</v>
+        <v>100.38832238</v>
       </c>
       <c r="D22" s="1">
-        <v>100.06773422</v>
-[...1 lines deleted...]
-      <c r="E22" s="1">
         <v>99.762</v>
       </c>
-      <c r="F22" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E22" t="s">
+        <v>8</v>
+      </c>
+      <c r="F22">
+        <v>1.0</v>
+      </c>
+      <c r="G22" s="1">
+        <v>99762.0</v>
       </c>
       <c r="H22" s="1">
-        <v>99762.0</v>
+        <v>1255.09</v>
       </c>
       <c r="I22" s="1">
-        <v>416.69</v>
-[...2 lines deleted...]
-        <v>0.41768408812975</v>
+        <v>1.2580842404924</v>
+      </c>
+      <c r="J22">
+        <v>0.0</v>
       </c>
       <c r="K22">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>110.96</v>
+        <v>628.77</v>
+      </c>
+      <c r="L22" s="1">
+        <v>100388.32</v>
       </c>
       <c r="M22" s="1">
-        <v>100067.73</v>
+        <v>101017.09</v>
       </c>
       <c r="N22" s="1">
-        <v>100178.69</v>
-[...1 lines deleted...]
-      <c r="O22" s="1">
         <v>0.21</v>
       </c>
-      <c r="P22">
-[...3 lines deleted...]
-    <row r="23" spans="1:16">
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
         <v>94</v>
       </c>
-      <c r="B23" t="s">
+      <c r="B23" s="1">
+        <v>160000.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>98.2890725</v>
+      </c>
+      <c r="D23" s="1">
+        <v>99.799</v>
+      </c>
+      <c r="E23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F23">
+        <v>1.0</v>
+      </c>
+      <c r="G23" s="1">
+        <v>159678.4</v>
+      </c>
+      <c r="H23" s="1">
+        <v>912.88</v>
+      </c>
+      <c r="I23" s="1">
+        <v>0.5716991152216</v>
+      </c>
+      <c r="J23">
+        <v>0.0</v>
+      </c>
+      <c r="K23" t="s">
         <v>95</v>
       </c>
-      <c r="C23" s="1">
-[...27 lines deleted...]
-        <v>96</v>
+      <c r="L23" s="1">
+        <v>157262.51</v>
       </c>
       <c r="M23" s="1">
-        <v>156980.32</v>
+        <v>160591.28</v>
       </c>
       <c r="N23" s="1">
-        <v>159541.96</v>
-[...1 lines deleted...]
-      <c r="O23" s="1">
         <v>0.33</v>
       </c>
-      <c r="P23">
-[...3 lines deleted...]
-    <row r="24" spans="1:16">
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
       <c r="A24" t="s">
         <v>97</v>
       </c>
-      <c r="B24" t="s">
+      <c r="B24" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>99.96611485</v>
+      </c>
+      <c r="D24" s="1">
+        <v>99.491</v>
+      </c>
+      <c r="E24" t="s">
+        <v>8</v>
+      </c>
+      <c r="F24">
+        <v>1.0</v>
+      </c>
+      <c r="G24" s="1">
+        <v>596946.0</v>
+      </c>
+      <c r="H24" s="1">
+        <v>4021.92</v>
+      </c>
+      <c r="I24" s="1">
+        <v>0.67374938436643</v>
+      </c>
+      <c r="J24">
+        <v>0.0</v>
+      </c>
+      <c r="K24" t="s">
         <v>98</v>
       </c>
-      <c r="C24" s="1">
-[...27 lines deleted...]
-        <v>99</v>
+      <c r="L24" s="1">
+        <v>599796.69</v>
       </c>
       <c r="M24" s="1">
-        <v>189205.27</v>
+        <v>600967.92</v>
       </c>
       <c r="N24" s="1">
-        <v>190260.06</v>
-[...8 lines deleted...]
-    <row r="25" spans="1:16">
+        <v>1.23</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
       <c r="A25" t="s">
         <v>100</v>
       </c>
-      <c r="B25" t="s">
+      <c r="B25" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>95.02060213</v>
+      </c>
+      <c r="D25" s="1">
+        <v>96.246745</v>
+      </c>
+      <c r="E25" t="s">
+        <v>8</v>
+      </c>
+      <c r="F25">
+        <v>1.0</v>
+      </c>
+      <c r="G25" s="1">
+        <v>192493.49</v>
+      </c>
+      <c r="H25" s="1">
+        <v>-1205.71</v>
+      </c>
+      <c r="I25" s="1">
+        <v>-0.62636403963583</v>
+      </c>
+      <c r="J25">
+        <v>0.0</v>
+      </c>
+      <c r="K25" t="s">
         <v>101</v>
       </c>
-      <c r="C25" s="1">
+      <c r="L25" s="1">
+        <v>190041.2</v>
+      </c>
+      <c r="M25" s="1">
+        <v>191287.78</v>
+      </c>
+      <c r="N25" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" t="s">
+        <v>103</v>
+      </c>
+      <c r="B26" s="1">
         <v>100000.0</v>
       </c>
-      <c r="D25" s="1">
-[...2 lines deleted...]
-      <c r="E25" s="1">
+      <c r="C26" s="1">
+        <v>98.33779596</v>
+      </c>
+      <c r="D26" s="1">
         <v>96.98237</v>
       </c>
-      <c r="F25" t="s">
-[...5 lines deleted...]
-      <c r="H25" s="1">
+      <c r="E26" t="s">
+        <v>8</v>
+      </c>
+      <c r="F26">
+        <v>1.0</v>
+      </c>
+      <c r="G26" s="1">
         <v>96982.37</v>
       </c>
-      <c r="I25" s="1">
-[...25 lines deleted...]
-      <c r="A26" t="s">
+      <c r="H26" s="1">
+        <v>1355.43</v>
+      </c>
+      <c r="I26" s="1">
+        <v>1.39760453369</v>
+      </c>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26" s="1">
+        <v>98337.8</v>
+      </c>
+      <c r="M26" s="1">
+        <v>98337.8</v>
+      </c>
+      <c r="N26" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
         <v>102</v>
       </c>
-      <c r="B26" t="s">
-[...2 lines deleted...]
-      <c r="C26" s="1">
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" t="s">
+        <v>105</v>
+      </c>
+      <c r="B27" s="1">
         <v>300000.0</v>
       </c>
-      <c r="D26" s="1">
-[...2 lines deleted...]
-      <c r="E26" s="1">
+      <c r="C27" s="1">
+        <v>99.39760695</v>
+      </c>
+      <c r="D27" s="1">
         <v>96.18004</v>
       </c>
-      <c r="F26" t="s">
-[...5 lines deleted...]
-      <c r="H26" s="1">
+      <c r="E27" t="s">
+        <v>8</v>
+      </c>
+      <c r="F27">
+        <v>1.0</v>
+      </c>
+      <c r="G27" s="1">
         <v>288540.12</v>
       </c>
-      <c r="I26" s="1">
-[...17 lines deleted...]
-      <c r="O26" s="1">
+      <c r="H27" s="1">
+        <v>10298.73</v>
+      </c>
+      <c r="I27" s="1">
+        <v>3.5692540780811</v>
+      </c>
+      <c r="J27">
+        <v>0.0</v>
+      </c>
+      <c r="K27">
+        <v>646.03</v>
+      </c>
+      <c r="L27" s="1">
+        <v>298192.82</v>
+      </c>
+      <c r="M27" s="1">
+        <v>298838.85</v>
+      </c>
+      <c r="N27" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" t="s">
+        <v>107</v>
+      </c>
+      <c r="B28" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>99.15874208</v>
+      </c>
+      <c r="D28" s="1">
+        <v>99.427</v>
+      </c>
+      <c r="E28" t="s">
+        <v>8</v>
+      </c>
+      <c r="F28">
+        <v>1.0</v>
+      </c>
+      <c r="G28" s="1">
+        <v>596562.0</v>
+      </c>
+      <c r="H28" s="1">
+        <v>-315.03</v>
+      </c>
+      <c r="I28" s="1">
+        <v>-0.052807587476239</v>
+      </c>
+      <c r="J28">
+        <v>0.0</v>
+      </c>
+      <c r="K28" t="s">
+        <v>108</v>
+      </c>
+      <c r="L28" s="1">
+        <v>594952.45</v>
+      </c>
+      <c r="M28" s="1">
+        <v>596246.97</v>
+      </c>
+      <c r="N28" s="1">
+        <v>1.22</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" t="s">
+        <v>110</v>
+      </c>
+      <c r="B29" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C29" s="1">
+        <v>101.03551046</v>
+      </c>
+      <c r="D29" s="1">
+        <v>104.945653</v>
+      </c>
+      <c r="E29" t="s">
+        <v>8</v>
+      </c>
+      <c r="F29">
+        <v>1.0</v>
+      </c>
+      <c r="G29" s="1">
+        <v>314836.96</v>
+      </c>
+      <c r="H29" s="1">
+        <v>-9803.03</v>
+      </c>
+      <c r="I29" s="1">
+        <v>-3.1136846194932</v>
+      </c>
+      <c r="J29">
+        <v>0.0</v>
+      </c>
+      <c r="K29" t="s">
+        <v>111</v>
+      </c>
+      <c r="L29" s="1">
+        <v>303106.53</v>
+      </c>
+      <c r="M29" s="1">
+        <v>305033.93</v>
+      </c>
+      <c r="N29" s="1">
         <v>0.62</v>
       </c>
-      <c r="P26">
-[...60 lines deleted...]
-      <c r="C28" s="1">
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" t="s">
+        <v>113</v>
+      </c>
+      <c r="B30" s="1">
         <v>413000.0</v>
       </c>
-      <c r="D28" s="1">
-[...2 lines deleted...]
-      <c r="E28" s="1">
+      <c r="C30" s="1">
+        <v>100.47073469</v>
+      </c>
+      <c r="D30" s="1">
         <v>99.757</v>
       </c>
-      <c r="F28" t="s">
-[...5 lines deleted...]
-      <c r="H28" s="1">
+      <c r="E30" t="s">
+        <v>8</v>
+      </c>
+      <c r="F30">
+        <v>1.0</v>
+      </c>
+      <c r="G30" s="1">
         <v>411996.41</v>
       </c>
-      <c r="I28" s="1">
-[...31 lines deleted...]
-      <c r="C29" s="1">
+      <c r="H30" s="1">
+        <v>6680.28</v>
+      </c>
+      <c r="I30" s="1">
+        <v>1.6214413130445</v>
+      </c>
+      <c r="J30">
+        <v>0.0</v>
+      </c>
+      <c r="K30" t="s">
+        <v>114</v>
+      </c>
+      <c r="L30" s="1">
+        <v>414944.13</v>
+      </c>
+      <c r="M30" s="1">
+        <v>418676.69</v>
+      </c>
+      <c r="N30" s="1">
+        <v>0.85</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" t="s">
+        <v>116</v>
+      </c>
+      <c r="B31" s="1">
         <v>100000.0</v>
       </c>
-      <c r="D29" s="1">
-[...2 lines deleted...]
-      <c r="E29" s="1">
+      <c r="C31" s="1">
+        <v>96.48565581</v>
+      </c>
+      <c r="D31" s="1">
         <v>92.84792</v>
       </c>
-      <c r="F29" t="s">
-[...5 lines deleted...]
-      <c r="H29" s="1">
+      <c r="E31" t="s">
+        <v>8</v>
+      </c>
+      <c r="F31">
+        <v>1.0</v>
+      </c>
+      <c r="G31" s="1">
         <v>92847.92</v>
       </c>
-      <c r="I29" s="1">
-[...17 lines deleted...]
-      <c r="O29" s="1">
+      <c r="H31" s="1">
+        <v>3708.42</v>
+      </c>
+      <c r="I31" s="1">
+        <v>3.9940797812164</v>
+      </c>
+      <c r="J31">
+        <v>0.0</v>
+      </c>
+      <c r="K31">
+        <v>70.68</v>
+      </c>
+      <c r="L31" s="1">
+        <v>96485.66</v>
+      </c>
+      <c r="M31" s="1">
+        <v>96556.34</v>
+      </c>
+      <c r="N31" s="1">
         <v>0.2</v>
       </c>
-      <c r="P29">
-[...10 lines deleted...]
-      <c r="C30" s="1">
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="A32" t="s">
+        <v>118</v>
+      </c>
+      <c r="B32" s="1">
         <v>200000.0</v>
       </c>
-      <c r="D30" s="1">
-[...2 lines deleted...]
-      <c r="E30" s="1">
+      <c r="C32" s="1">
+        <v>94.68879215</v>
+      </c>
+      <c r="D32" s="1">
         <v>91.485975</v>
       </c>
-      <c r="F30" t="s">
-[...5 lines deleted...]
-      <c r="H30" s="1">
+      <c r="E32" t="s">
+        <v>8</v>
+      </c>
+      <c r="F32">
+        <v>1.0</v>
+      </c>
+      <c r="G32" s="1">
         <v>182971.95</v>
       </c>
-      <c r="I30" s="1">
-[...17 lines deleted...]
-      <c r="O30" s="1">
+      <c r="H32" s="1">
+        <v>6897.42</v>
+      </c>
+      <c r="I32" s="1">
+        <v>3.7696597757197</v>
+      </c>
+      <c r="J32">
+        <v>0.0</v>
+      </c>
+      <c r="K32">
+        <v>491.78</v>
+      </c>
+      <c r="L32" s="1">
+        <v>189377.59</v>
+      </c>
+      <c r="M32" s="1">
+        <v>189869.37</v>
+      </c>
+      <c r="N32" s="1">
         <v>0.39</v>
       </c>
-      <c r="P30">
-[...10 lines deleted...]
-      <c r="C31" s="1">
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
+      <c r="A33" t="s">
+        <v>120</v>
+      </c>
+      <c r="B33" s="1">
         <v>500000.0</v>
       </c>
-      <c r="D31" s="1">
-[...2 lines deleted...]
-      <c r="E31" s="1">
+      <c r="C33" s="1">
+        <v>100.27467299</v>
+      </c>
+      <c r="D33" s="1">
         <v>103.290392</v>
       </c>
-      <c r="F31" t="s">
-[...5 lines deleted...]
-      <c r="H31" s="1">
+      <c r="E33" t="s">
+        <v>8</v>
+      </c>
+      <c r="F33">
+        <v>1.0</v>
+      </c>
+      <c r="G33" s="1">
         <v>516451.96</v>
       </c>
-      <c r="I31" s="1">
-[...31 lines deleted...]
-      <c r="C32" s="1">
+      <c r="H33" s="1">
+        <v>-13208.73</v>
+      </c>
+      <c r="I33" s="1">
+        <v>-2.5575912230055</v>
+      </c>
+      <c r="J33">
+        <v>0.0</v>
+      </c>
+      <c r="K33" t="s">
+        <v>121</v>
+      </c>
+      <c r="L33" s="1">
+        <v>501373.37</v>
+      </c>
+      <c r="M33" s="1">
+        <v>503243.23</v>
+      </c>
+      <c r="N33" s="1">
+        <v>1.03</v>
+      </c>
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26">
+      <c r="A34" t="s">
+        <v>123</v>
+      </c>
+      <c r="B34" s="1">
         <v>1000000.0</v>
       </c>
-      <c r="D32" s="1">
-[...2 lines deleted...]
-      <c r="E32" s="1">
+      <c r="C34" s="1">
+        <v>98.56728464</v>
+      </c>
+      <c r="D34" s="1">
         <v>99.867094</v>
       </c>
-      <c r="F32" t="s">
-[...5 lines deleted...]
-      <c r="H32" s="1">
+      <c r="E34" t="s">
+        <v>8</v>
+      </c>
+      <c r="F34">
+        <v>1.0</v>
+      </c>
+      <c r="G34" s="1">
         <v>998670.94</v>
       </c>
-      <c r="I32" s="1">
-[...31 lines deleted...]
-      <c r="C33" s="1">
+      <c r="H34" s="1">
+        <v>14186.84</v>
+      </c>
+      <c r="I34" s="1">
+        <v>1.4205720254562</v>
+      </c>
+      <c r="J34">
+        <v>0.0</v>
+      </c>
+      <c r="K34" t="s">
+        <v>124</v>
+      </c>
+      <c r="L34" s="1">
+        <v>985672.85</v>
+      </c>
+      <c r="M34" s="1">
+        <v>1012857.78</v>
+      </c>
+      <c r="N34" s="1">
+        <v>2.07</v>
+      </c>
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26">
+      <c r="A35" t="s">
+        <v>126</v>
+      </c>
+      <c r="B35" s="1">
         <v>400000.0</v>
       </c>
-      <c r="D33" s="1">
-[...2 lines deleted...]
-      <c r="E33" s="1">
+      <c r="C35" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="D35" s="1">
         <v>98.199808</v>
       </c>
-      <c r="F33" t="s">
-[...5 lines deleted...]
-      <c r="H33" s="1">
+      <c r="E35" t="s">
+        <v>8</v>
+      </c>
+      <c r="F35">
+        <v>1.0</v>
+      </c>
+      <c r="G35" s="1">
         <v>392799.23</v>
       </c>
-      <c r="I33" s="1">
-[...31 lines deleted...]
-      <c r="C34" s="1">
+      <c r="H35" s="1">
+        <v>7200.77</v>
+      </c>
+      <c r="I35" s="1">
+        <v>1.8331935121156</v>
+      </c>
+      <c r="J35">
+        <v>0.0</v>
+      </c>
+      <c r="K35">
+        <v>0.0</v>
+      </c>
+      <c r="L35" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="M35" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="N35" s="1">
+        <v>0.82</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
+      <c r="A36" t="s">
+        <v>128</v>
+      </c>
+      <c r="B36" s="1">
         <v>100000.0</v>
       </c>
-      <c r="D34" s="1">
-[...2 lines deleted...]
-      <c r="E34" s="1">
+      <c r="C36" s="1">
+        <v>97.743702</v>
+      </c>
+      <c r="D36" s="1">
         <v>96.0814</v>
       </c>
-      <c r="F34" t="s">
-[...5 lines deleted...]
-      <c r="H34" s="1">
+      <c r="E36" t="s">
+        <v>8</v>
+      </c>
+      <c r="F36">
+        <v>1.0</v>
+      </c>
+      <c r="G36" s="1">
         <v>96081.4</v>
       </c>
-      <c r="I34" s="1">
-[...17 lines deleted...]
-      <c r="O34" s="1">
+      <c r="H36" s="1">
+        <v>1677.71</v>
+      </c>
+      <c r="I36" s="1">
+        <v>1.7461340072064</v>
+      </c>
+      <c r="J36">
+        <v>0.0</v>
+      </c>
+      <c r="K36">
+        <v>15.41</v>
+      </c>
+      <c r="L36" s="1">
+        <v>97743.7</v>
+      </c>
+      <c r="M36" s="1">
+        <v>97759.11</v>
+      </c>
+      <c r="N36" s="1">
         <v>0.2</v>
       </c>
-      <c r="P34">
-[...54 lines deleted...]
-      <c r="A36" t="s">
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
         <v>127</v>
       </c>
-      <c r="B36" t="s">
-[...45 lines deleted...]
-    <row r="37" spans="1:16">
+    </row>
+    <row r="37" spans="1:26">
       <c r="A37" t="s">
         <v>130</v>
       </c>
-      <c r="B37" t="s">
+      <c r="B37" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C37" s="1">
+        <v>101.31235171</v>
+      </c>
+      <c r="D37" s="1">
+        <v>105.371746</v>
+      </c>
+      <c r="E37" t="s">
+        <v>8</v>
+      </c>
+      <c r="F37">
+        <v>1.0</v>
+      </c>
+      <c r="G37" s="1">
+        <v>526858.73</v>
+      </c>
+      <c r="H37" s="1">
+        <v>-19701.08</v>
+      </c>
+      <c r="I37" s="1">
+        <v>-3.7393477374855</v>
+      </c>
+      <c r="J37">
+        <v>0.0</v>
+      </c>
+      <c r="K37">
+        <v>595.89</v>
+      </c>
+      <c r="L37" s="1">
+        <v>506561.76</v>
+      </c>
+      <c r="M37" s="1">
+        <v>507157.65</v>
+      </c>
+      <c r="N37" s="1">
+        <v>1.03</v>
+      </c>
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26">
+      <c r="A38" t="s">
+        <v>132</v>
+      </c>
+      <c r="B38" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C38" s="1">
+        <v>101.42684386</v>
+      </c>
+      <c r="D38" s="1">
+        <v>105.72405</v>
+      </c>
+      <c r="E38" t="s">
+        <v>8</v>
+      </c>
+      <c r="F38">
+        <v>1.0</v>
+      </c>
+      <c r="G38" s="1">
+        <v>105724.05</v>
+      </c>
+      <c r="H38" s="1">
+        <v>-4180.43</v>
+      </c>
+      <c r="I38" s="1">
+        <v>-3.9540955913059</v>
+      </c>
+      <c r="J38">
+        <v>0.0</v>
+      </c>
+      <c r="K38">
+        <v>116.78</v>
+      </c>
+      <c r="L38" s="1">
+        <v>101426.84</v>
+      </c>
+      <c r="M38" s="1">
+        <v>101543.62</v>
+      </c>
+      <c r="N38" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
         <v>131</v>
       </c>
-      <c r="C37" s="1">
+    </row>
+    <row r="39" spans="1:26">
+      <c r="A39" t="s">
+        <v>134</v>
+      </c>
+      <c r="B39" s="1">
         <v>500000.0</v>
       </c>
-      <c r="D37" s="1">
-[...2 lines deleted...]
-      <c r="E37" s="1">
+      <c r="C39" s="1">
+        <v>101.97335249</v>
+      </c>
+      <c r="D39" s="1">
         <v>102.534722</v>
       </c>
-      <c r="F37" t="s">
-[...5 lines deleted...]
-      <c r="H37" s="1">
+      <c r="E39" t="s">
+        <v>8</v>
+      </c>
+      <c r="F39">
+        <v>1.0</v>
+      </c>
+      <c r="G39" s="1">
         <v>512673.61</v>
       </c>
-      <c r="I37" s="1">
-[...25 lines deleted...]
-      <c r="A38" t="s">
+      <c r="H39" s="1">
+        <v>-2183.92</v>
+      </c>
+      <c r="I39" s="1">
+        <v>-0.42598642828524</v>
+      </c>
+      <c r="J39">
+        <v>0.0</v>
+      </c>
+      <c r="K39">
+        <v>622.93</v>
+      </c>
+      <c r="L39" s="1">
+        <v>509866.76</v>
+      </c>
+      <c r="M39" s="1">
+        <v>510489.69</v>
+      </c>
+      <c r="N39" s="1">
+        <v>1.04</v>
+      </c>
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
         <v>133</v>
       </c>
-      <c r="B38" t="s">
-[...2 lines deleted...]
-      <c r="C38" s="1">
+    </row>
+    <row r="40" spans="1:26">
+      <c r="A40" t="s">
+        <v>136</v>
+      </c>
+      <c r="B40" s="1">
         <v>110000.0</v>
       </c>
-      <c r="D38" s="1">
-[...2 lines deleted...]
-      <c r="E38" s="1">
+      <c r="C40" s="1">
+        <v>98.0612763</v>
+      </c>
+      <c r="D40" s="1">
         <v>99.333</v>
       </c>
-      <c r="F38" t="s">
-[...5 lines deleted...]
-      <c r="H38" s="1">
+      <c r="E40" t="s">
+        <v>8</v>
+      </c>
+      <c r="F40">
+        <v>1.0</v>
+      </c>
+      <c r="G40" s="1">
         <v>109266.3</v>
       </c>
-      <c r="I38" s="1">
-[...8 lines deleted...]
-      <c r="L38" t="s">
+      <c r="H40" s="1">
+        <v>1059.15</v>
+      </c>
+      <c r="I40" s="1">
+        <v>0.96932906120185</v>
+      </c>
+      <c r="J40">
+        <v>0.0</v>
+      </c>
+      <c r="K40" t="s">
+        <v>137</v>
+      </c>
+      <c r="L40" s="1">
+        <v>107867.4</v>
+      </c>
+      <c r="M40" s="1">
+        <v>110325.45</v>
+      </c>
+      <c r="N40" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O40">
+        <v>1</v>
+      </c>
+      <c r="Z40" t="s">
         <v>135</v>
       </c>
-      <c r="M38" s="1">
-[...19 lines deleted...]
-      <c r="C39" s="1">
+    </row>
+    <row r="41" spans="1:26">
+      <c r="A41" t="s">
+        <v>139</v>
+      </c>
+      <c r="B41" s="1">
         <v>299000.0</v>
       </c>
-      <c r="D39" s="1">
-[...2 lines deleted...]
-      <c r="E39" s="1">
+      <c r="C41" s="1">
+        <v>100.63882823</v>
+      </c>
+      <c r="D41" s="1">
         <v>99.298</v>
       </c>
-      <c r="F39" t="s">
-[...5 lines deleted...]
-      <c r="H39" s="1">
+      <c r="E41" t="s">
+        <v>8</v>
+      </c>
+      <c r="F41">
+        <v>1.0</v>
+      </c>
+      <c r="G41" s="1">
         <v>296901.02</v>
       </c>
-      <c r="I39" s="1">
-[...17 lines deleted...]
-      <c r="O39" s="1">
+      <c r="H41" s="1">
+        <v>6612.01</v>
+      </c>
+      <c r="I41" s="1">
+        <v>2.2270081793589</v>
+      </c>
+      <c r="J41">
+        <v>0.0</v>
+      </c>
+      <c r="K41" t="s">
+        <v>140</v>
+      </c>
+      <c r="L41" s="1">
+        <v>300910.09</v>
+      </c>
+      <c r="M41" s="1">
+        <v>303513.03</v>
+      </c>
+      <c r="N41" s="1">
         <v>0.62</v>
       </c>
-      <c r="P39">
-[...4 lines deleted...]
-      <c r="A40" t="s">
+      <c r="O41">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="s">
         <v>138</v>
       </c>
-      <c r="B40" t="s">
-[...2 lines deleted...]
-      <c r="C40" s="1">
+    </row>
+    <row r="42" spans="1:26">
+      <c r="A42" t="s">
+        <v>142</v>
+      </c>
+      <c r="B42" s="1">
         <v>355000.0</v>
       </c>
-      <c r="D40" s="1">
-[...2 lines deleted...]
-      <c r="E40" s="1">
+      <c r="C42" s="1">
+        <v>105.85179164</v>
+      </c>
+      <c r="D42" s="1">
         <v>107.865242</v>
       </c>
-      <c r="F40" t="s">
-[...5 lines deleted...]
-      <c r="H40" s="1">
+      <c r="E42" t="s">
+        <v>8</v>
+      </c>
+      <c r="F42">
+        <v>1.0</v>
+      </c>
+      <c r="G42" s="1">
         <v>382921.61</v>
       </c>
-      <c r="I40" s="1">
-[...25 lines deleted...]
-      <c r="A41" t="s">
+      <c r="H42" s="1">
+        <v>10067.32</v>
+      </c>
+      <c r="I42" s="1">
+        <v>2.6290811845276</v>
+      </c>
+      <c r="J42">
+        <v>0.0</v>
+      </c>
+      <c r="K42" t="s">
+        <v>143</v>
+      </c>
+      <c r="L42" s="1">
+        <v>375773.86</v>
+      </c>
+      <c r="M42" s="1">
+        <v>392988.93</v>
+      </c>
+      <c r="N42" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="O42">
+        <v>1</v>
+      </c>
+      <c r="Z42" t="s">
         <v>141</v>
       </c>
-      <c r="B41" t="s">
-[...2 lines deleted...]
-      <c r="C41" s="1">
+    </row>
+    <row r="43" spans="1:26">
+      <c r="A43" t="s">
+        <v>145</v>
+      </c>
+      <c r="B43" s="1">
         <v>300000.0</v>
       </c>
-      <c r="D41" s="1">
-[...2 lines deleted...]
-      <c r="E41" s="1">
+      <c r="C43" s="1">
+        <v>94.99962642</v>
+      </c>
+      <c r="D43" s="1">
         <v>93.44648</v>
       </c>
-      <c r="F41" t="s">
-[...5 lines deleted...]
-      <c r="H41" s="1">
+      <c r="E43" t="s">
+        <v>8</v>
+      </c>
+      <c r="F43">
+        <v>1.0</v>
+      </c>
+      <c r="G43" s="1">
         <v>280339.44</v>
       </c>
-      <c r="I41" s="1">
-[...28 lines deleted...]
-      <c r="B42" t="s">
+      <c r="H43" s="1">
+        <v>5337.52</v>
+      </c>
+      <c r="I43" s="1">
+        <v>1.9039490126684</v>
+      </c>
+      <c r="J43">
+        <v>0.0</v>
+      </c>
+      <c r="K43">
+        <v>678.08</v>
+      </c>
+      <c r="L43" s="1">
+        <v>284998.88</v>
+      </c>
+      <c r="M43" s="1">
+        <v>285676.96</v>
+      </c>
+      <c r="N43" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
         <v>144</v>
       </c>
-      <c r="C42" s="1">
+    </row>
+    <row r="44" spans="1:26">
+      <c r="A44" t="s">
+        <v>147</v>
+      </c>
+      <c r="B44" s="1">
         <v>494000.0</v>
       </c>
-      <c r="D42" s="1">
-[...2 lines deleted...]
-      <c r="E42" s="1">
+      <c r="C44" s="1">
+        <v>99.63989222</v>
+      </c>
+      <c r="D44" s="1">
         <v>101.132352</v>
       </c>
-      <c r="F42" t="s">
-[...5 lines deleted...]
-      <c r="H42" s="1">
+      <c r="E44" t="s">
+        <v>8</v>
+      </c>
+      <c r="F44">
+        <v>1.0</v>
+      </c>
+      <c r="G44" s="1">
         <v>499593.82</v>
       </c>
-      <c r="I42" s="1">
-[...25 lines deleted...]
-      <c r="A43" t="s">
+      <c r="H44" s="1">
+        <v>-3349.7</v>
+      </c>
+      <c r="I44" s="1">
+        <v>-0.67048467493053</v>
+      </c>
+      <c r="J44">
+        <v>0.0</v>
+      </c>
+      <c r="K44" t="s">
+        <v>148</v>
+      </c>
+      <c r="L44" s="1">
+        <v>492221.07</v>
+      </c>
+      <c r="M44" s="1">
+        <v>496244.12</v>
+      </c>
+      <c r="N44" s="1">
+        <v>1.01</v>
+      </c>
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
         <v>146</v>
       </c>
-      <c r="B43" t="s">
-[...2 lines deleted...]
-      <c r="C43" s="1">
+    </row>
+    <row r="45" spans="1:26">
+      <c r="A45" t="s">
+        <v>150</v>
+      </c>
+      <c r="B45" s="1">
         <v>305000.0</v>
       </c>
-      <c r="D43" s="1">
-[...2 lines deleted...]
-      <c r="E43" s="1">
+      <c r="C45" s="1">
+        <v>96.9035</v>
+      </c>
+      <c r="D45" s="1">
         <v>101.542662</v>
       </c>
-      <c r="F43" t="s">
-[...5 lines deleted...]
-      <c r="H43" s="1">
+      <c r="E45" t="s">
+        <v>8</v>
+      </c>
+      <c r="F45">
+        <v>1.0</v>
+      </c>
+      <c r="G45" s="1">
         <v>309705.12</v>
       </c>
-      <c r="I43" s="1">
-[...17 lines deleted...]
-      <c r="O43" s="1">
+      <c r="H45" s="1">
+        <v>-11689.39</v>
+      </c>
+      <c r="I45" s="1">
+        <v>-3.774361237554</v>
+      </c>
+      <c r="J45">
+        <v>0.0</v>
+      </c>
+      <c r="K45" t="s">
+        <v>151</v>
+      </c>
+      <c r="L45" s="1">
+        <v>295555.68</v>
+      </c>
+      <c r="M45" s="1">
+        <v>298015.73</v>
+      </c>
+      <c r="N45" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26">
+      <c r="A46" t="s">
+        <v>153</v>
+      </c>
+      <c r="B46" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C46" s="1">
+        <v>103.96958921</v>
+      </c>
+      <c r="D46" s="1">
+        <v>104.38516</v>
+      </c>
+      <c r="E46" t="s">
+        <v>8</v>
+      </c>
+      <c r="F46">
+        <v>1.0</v>
+      </c>
+      <c r="G46" s="1">
+        <v>835081.28</v>
+      </c>
+      <c r="H46" s="1">
+        <v>16620.64</v>
+      </c>
+      <c r="I46" s="1">
+        <v>1.9903020697578</v>
+      </c>
+      <c r="J46">
+        <v>0.0</v>
+      </c>
+      <c r="K46" t="s">
+        <v>154</v>
+      </c>
+      <c r="L46" s="1">
+        <v>831756.71</v>
+      </c>
+      <c r="M46" s="1">
+        <v>851701.92</v>
+      </c>
+      <c r="N46" s="1">
+        <v>1.74</v>
+      </c>
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26">
+      <c r="A47" t="s">
+        <v>156</v>
+      </c>
+      <c r="B47" s="1">
+        <v>101000.0</v>
+      </c>
+      <c r="C47" s="1">
+        <v>99.29245348</v>
+      </c>
+      <c r="D47" s="1">
+        <v>99.824</v>
+      </c>
+      <c r="E47" t="s">
+        <v>8</v>
+      </c>
+      <c r="F47">
+        <v>1.0</v>
+      </c>
+      <c r="G47" s="1">
+        <v>100822.24</v>
+      </c>
+      <c r="H47" s="1">
+        <v>2134.1</v>
+      </c>
+      <c r="I47" s="1">
+        <v>2.116695681429</v>
+      </c>
+      <c r="J47">
+        <v>0.0</v>
+      </c>
+      <c r="K47" t="s">
+        <v>157</v>
+      </c>
+      <c r="L47" s="1">
+        <v>100285.37</v>
+      </c>
+      <c r="M47" s="1">
+        <v>102956.34</v>
+      </c>
+      <c r="N47" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O47">
+        <v>1</v>
+      </c>
+      <c r="Z47" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26">
+      <c r="A48" t="s">
+        <v>159</v>
+      </c>
+      <c r="B48" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C48" s="1">
+        <v>106.50209301</v>
+      </c>
+      <c r="D48" s="1">
+        <v>110.72922</v>
+      </c>
+      <c r="E48" t="s">
+        <v>8</v>
+      </c>
+      <c r="F48">
+        <v>1.0</v>
+      </c>
+      <c r="G48" s="1">
+        <v>110729.22</v>
+      </c>
+      <c r="H48" s="1">
+        <v>-972.67</v>
+      </c>
+      <c r="I48" s="1">
+        <v>-0.87842215451351</v>
+      </c>
+      <c r="J48">
+        <v>0.0</v>
+      </c>
+      <c r="K48" t="s">
+        <v>160</v>
+      </c>
+      <c r="L48" s="1">
+        <v>106502.1</v>
+      </c>
+      <c r="M48" s="1">
+        <v>109756.55</v>
+      </c>
+      <c r="N48" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26">
+      <c r="A49" t="s">
+        <v>162</v>
+      </c>
+      <c r="B49" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C49" s="1">
+        <v>100.07503361</v>
+      </c>
+      <c r="D49" s="1">
+        <v>101.31079</v>
+      </c>
+      <c r="E49" t="s">
+        <v>8</v>
+      </c>
+      <c r="F49">
+        <v>1.0</v>
+      </c>
+      <c r="G49" s="1">
+        <v>101310.79</v>
+      </c>
+      <c r="H49" s="1">
+        <v>1082.05</v>
+      </c>
+      <c r="I49" s="1">
+        <v>1.0680501060154</v>
+      </c>
+      <c r="J49">
+        <v>0.0</v>
+      </c>
+      <c r="K49" t="s">
+        <v>163</v>
+      </c>
+      <c r="L49" s="1">
+        <v>100075.03</v>
+      </c>
+      <c r="M49" s="1">
+        <v>102392.84</v>
+      </c>
+      <c r="N49" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26">
+      <c r="A50" t="s">
+        <v>165</v>
+      </c>
+      <c r="B50" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C50" s="1">
+        <v>93.12490537</v>
+      </c>
+      <c r="D50" s="1">
+        <v>93.11093</v>
+      </c>
+      <c r="E50" t="s">
+        <v>8</v>
+      </c>
+      <c r="F50">
+        <v>1.0</v>
+      </c>
+      <c r="G50" s="1">
+        <v>465554.65</v>
+      </c>
+      <c r="H50" s="1">
+        <v>9138.37</v>
+      </c>
+      <c r="I50" s="1">
+        <v>1.9628995221077</v>
+      </c>
+      <c r="J50">
+        <v>0.0</v>
+      </c>
+      <c r="K50" t="s">
+        <v>166</v>
+      </c>
+      <c r="L50" s="1">
+        <v>465624.53</v>
+      </c>
+      <c r="M50" s="1">
+        <v>474693.02</v>
+      </c>
+      <c r="N50" s="1">
+        <v>0.97</v>
+      </c>
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26">
+      <c r="A51" t="s">
+        <v>168</v>
+      </c>
+      <c r="B51" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C51" s="1">
+        <v>100.62221716</v>
+      </c>
+      <c r="D51" s="1">
+        <v>99.572</v>
+      </c>
+      <c r="E51" t="s">
+        <v>8</v>
+      </c>
+      <c r="F51">
+        <v>1.0</v>
+      </c>
+      <c r="G51" s="1">
+        <v>199144.0</v>
+      </c>
+      <c r="H51" s="1">
+        <v>3714.13</v>
+      </c>
+      <c r="I51" s="1">
+        <v>1.8650474028843</v>
+      </c>
+      <c r="J51">
+        <v>0.0</v>
+      </c>
+      <c r="K51" t="s">
+        <v>169</v>
+      </c>
+      <c r="L51" s="1">
+        <v>201244.43</v>
+      </c>
+      <c r="M51" s="1">
+        <v>202858.13</v>
+      </c>
+      <c r="N51" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26">
+      <c r="A52" t="s">
+        <v>171</v>
+      </c>
+      <c r="B52" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C52" s="1">
+        <v>98.91803661</v>
+      </c>
+      <c r="D52" s="1">
+        <v>99.977263</v>
+      </c>
+      <c r="E52" t="s">
+        <v>8</v>
+      </c>
+      <c r="F52">
+        <v>1.0</v>
+      </c>
+      <c r="G52" s="1">
+        <v>299931.79</v>
+      </c>
+      <c r="H52" s="1">
+        <v>1852.46</v>
+      </c>
+      <c r="I52" s="1">
+        <v>0.61762709448038</v>
+      </c>
+      <c r="J52">
+        <v>0.0</v>
+      </c>
+      <c r="K52" t="s">
+        <v>172</v>
+      </c>
+      <c r="L52" s="1">
+        <v>296754.11</v>
+      </c>
+      <c r="M52" s="1">
+        <v>301784.25</v>
+      </c>
+      <c r="N52" s="1">
         <v>0.62</v>
       </c>
-      <c r="P43">
-[...357 lines deleted...]
-      <c r="B51" t="s">
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
         <v>170</v>
       </c>
-      <c r="C51" s="1">
+    </row>
+    <row r="53" spans="1:26">
+      <c r="A53" t="s">
+        <v>174</v>
+      </c>
+      <c r="B53" s="1">
         <v>400000.0</v>
       </c>
-      <c r="D51" s="1">
-[...2 lines deleted...]
-      <c r="E51" s="1">
+      <c r="C53" s="1">
+        <v>99.94676136</v>
+      </c>
+      <c r="D53" s="1">
         <v>101.98272</v>
       </c>
-      <c r="F51" t="s">
-[...5 lines deleted...]
-      <c r="H51" s="1">
+      <c r="E53" t="s">
+        <v>8</v>
+      </c>
+      <c r="F53">
+        <v>1.0</v>
+      </c>
+      <c r="G53" s="1">
         <v>407930.88</v>
       </c>
-      <c r="I51" s="1">
-[...28 lines deleted...]
-      <c r="B52" t="s">
+      <c r="H53" s="1">
+        <v>8039.73</v>
+      </c>
+      <c r="I53" s="1">
+        <v>1.9708559450072</v>
+      </c>
+      <c r="J53">
+        <v>0.0</v>
+      </c>
+      <c r="K53" t="s">
+        <v>175</v>
+      </c>
+      <c r="L53" s="1">
+        <v>399787.05</v>
+      </c>
+      <c r="M53" s="1">
+        <v>415970.61</v>
+      </c>
+      <c r="N53" s="1">
+        <v>0.85</v>
+      </c>
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
         <v>173</v>
       </c>
-      <c r="C52" s="1">
-[...92 lines deleted...]
-    <row r="54" spans="1:16">
+    </row>
+    <row r="54" spans="1:26">
       <c r="A54" t="s">
         <v>177</v>
       </c>
-      <c r="B54" t="s">
+      <c r="B54" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C54" s="1">
+        <v>103.45097306</v>
+      </c>
+      <c r="D54" s="1">
+        <v>110.511247</v>
+      </c>
+      <c r="E54" t="s">
+        <v>8</v>
+      </c>
+      <c r="F54">
+        <v>1.0</v>
+      </c>
+      <c r="G54" s="1">
+        <v>331533.74</v>
+      </c>
+      <c r="H54" s="1">
+        <v>-17297.26</v>
+      </c>
+      <c r="I54" s="1">
+        <v>-5.2173452994558</v>
+      </c>
+      <c r="J54">
+        <v>0.0</v>
+      </c>
+      <c r="K54" t="s">
         <v>178</v>
       </c>
-      <c r="C54" s="1">
-[...27 lines deleted...]
-        <v>397.26</v>
+      <c r="L54" s="1">
+        <v>310352.92</v>
       </c>
       <c r="M54" s="1">
-        <v>198865.32</v>
+        <v>314236.48</v>
       </c>
       <c r="N54" s="1">
-        <v>199262.58</v>
-[...8 lines deleted...]
-    <row r="55" spans="1:16">
+        <v>0.64</v>
+      </c>
+      <c r="O54">
+        <v>1</v>
+      </c>
+      <c r="Z54" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26">
       <c r="A55" t="s">
+        <v>180</v>
+      </c>
+      <c r="B55" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C55" s="1">
+        <v>100.3073262</v>
+      </c>
+      <c r="D55" s="1">
+        <v>104.05285</v>
+      </c>
+      <c r="E55" t="s">
+        <v>8</v>
+      </c>
+      <c r="F55">
+        <v>1.0</v>
+      </c>
+      <c r="G55" s="1">
+        <v>104052.85</v>
+      </c>
+      <c r="H55" s="1">
+        <v>-3042.78</v>
+      </c>
+      <c r="I55" s="1">
+        <v>-2.9242639677818</v>
+      </c>
+      <c r="J55">
+        <v>0.0</v>
+      </c>
+      <c r="K55">
+        <v>702.74</v>
+      </c>
+      <c r="L55" s="1">
+        <v>100307.33</v>
+      </c>
+      <c r="M55" s="1">
+        <v>101010.07</v>
+      </c>
+      <c r="N55" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O55">
+        <v>1</v>
+      </c>
+      <c r="Z55" t="s">
         <v>179</v>
       </c>
-      <c r="B55" t="s">
-[...45 lines deleted...]
-    <row r="56" spans="1:16">
+    </row>
+    <row r="56" spans="1:26">
       <c r="A56" t="s">
         <v>182</v>
       </c>
-      <c r="B56" t="s">
+      <c r="B56" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C56" s="1">
+        <v>99.63855822</v>
+      </c>
+      <c r="D56" s="1">
+        <v>103.191215</v>
+      </c>
+      <c r="E56" t="s">
+        <v>8</v>
+      </c>
+      <c r="F56">
+        <v>1.0</v>
+      </c>
+      <c r="G56" s="1">
+        <v>206382.43</v>
+      </c>
+      <c r="H56" s="1">
+        <v>-5595.72</v>
+      </c>
+      <c r="I56" s="1">
+        <v>-2.7113354562208</v>
+      </c>
+      <c r="J56">
+        <v>0.0</v>
+      </c>
+      <c r="K56" t="s">
         <v>183</v>
       </c>
-      <c r="C56" s="1">
-[...27 lines deleted...]
-        <v>184</v>
+      <c r="L56" s="1">
+        <v>199277.12</v>
       </c>
       <c r="M56" s="1">
-        <v>175077.73</v>
+        <v>200786.71</v>
       </c>
       <c r="N56" s="1">
-        <v>176452.39</v>
-[...8 lines deleted...]
-    <row r="57" spans="1:16">
+        <v>0.41</v>
+      </c>
+      <c r="O56">
+        <v>1</v>
+      </c>
+      <c r="Z56" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26">
       <c r="A57" t="s">
         <v>185</v>
       </c>
-      <c r="B57" t="s">
+      <c r="B57" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C57" s="1">
+        <v>98.66488371</v>
+      </c>
+      <c r="D57" s="1">
+        <v>99.92378</v>
+      </c>
+      <c r="E57" t="s">
+        <v>8</v>
+      </c>
+      <c r="F57">
+        <v>1.0</v>
+      </c>
+      <c r="G57" s="1">
+        <v>599542.68</v>
+      </c>
+      <c r="H57" s="1">
+        <v>7525.62</v>
+      </c>
+      <c r="I57" s="1">
+        <v>1.2552267338165</v>
+      </c>
+      <c r="J57">
+        <v>0.0</v>
+      </c>
+      <c r="K57" t="s">
         <v>186</v>
       </c>
-      <c r="C57" s="1">
-[...27 lines deleted...]
-        <v>187</v>
+      <c r="L57" s="1">
+        <v>591989.3</v>
       </c>
       <c r="M57" s="1">
-        <v>96185.19</v>
+        <v>607068.3</v>
       </c>
       <c r="N57" s="1">
-        <v>99313.61</v>
-[...8 lines deleted...]
-    <row r="58" spans="1:16">
+        <v>1.24</v>
+      </c>
+      <c r="O57">
+        <v>1</v>
+      </c>
+      <c r="Z57" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="58" spans="1:26">
       <c r="A58" t="s">
         <v>188</v>
       </c>
-      <c r="B58" t="s">
+      <c r="B58" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C58" s="1">
+        <v>88.08776893</v>
+      </c>
+      <c r="D58" s="1">
+        <v>87.8623</v>
+      </c>
+      <c r="E58" t="s">
+        <v>8</v>
+      </c>
+      <c r="F58">
+        <v>1.0</v>
+      </c>
+      <c r="G58" s="1">
+        <v>175724.6</v>
+      </c>
+      <c r="H58" s="1">
+        <v>2170.8</v>
+      </c>
+      <c r="I58" s="1">
+        <v>1.2353421205682</v>
+      </c>
+      <c r="J58">
+        <v>0.0</v>
+      </c>
+      <c r="K58" t="s">
         <v>189</v>
       </c>
-      <c r="C58" s="1">
-[...27 lines deleted...]
-        <v>190</v>
+      <c r="L58" s="1">
+        <v>176175.54</v>
       </c>
       <c r="M58" s="1">
-        <v>588247.81</v>
+        <v>177895.4</v>
       </c>
       <c r="N58" s="1">
-        <v>596403.29</v>
-[...8 lines deleted...]
-    <row r="59" spans="1:16">
+        <v>0.36</v>
+      </c>
+      <c r="O58">
+        <v>1</v>
+      </c>
+      <c r="Z58" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="59" spans="1:26">
       <c r="A59" t="s">
         <v>191</v>
       </c>
-      <c r="B59" t="s">
+      <c r="B59" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C59" s="1">
+        <v>97.24313774</v>
+      </c>
+      <c r="D59" s="1">
+        <v>98.434</v>
+      </c>
+      <c r="E59" t="s">
+        <v>8</v>
+      </c>
+      <c r="F59">
+        <v>1.0</v>
+      </c>
+      <c r="G59" s="1">
+        <v>98434.0</v>
+      </c>
+      <c r="H59" s="1">
+        <v>-1131.27</v>
+      </c>
+      <c r="I59" s="1">
+        <v>-1.1492675295122</v>
+      </c>
+      <c r="J59">
+        <v>0.0</v>
+      </c>
+      <c r="K59">
+        <v>59.59</v>
+      </c>
+      <c r="L59" s="1">
+        <v>97243.14</v>
+      </c>
+      <c r="M59" s="1">
+        <v>97302.73</v>
+      </c>
+      <c r="N59" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O59">
+        <v>1</v>
+      </c>
+      <c r="Z59" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="60" spans="1:26">
+      <c r="A60" t="s">
+        <v>193</v>
+      </c>
+      <c r="B60" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C60" s="1">
+        <v>98.36178082</v>
+      </c>
+      <c r="D60" s="1">
+        <v>99.282902</v>
+      </c>
+      <c r="E60" t="s">
+        <v>8</v>
+      </c>
+      <c r="F60">
+        <v>1.0</v>
+      </c>
+      <c r="G60" s="1">
+        <v>595697.41</v>
+      </c>
+      <c r="H60" s="1">
+        <v>5735.6</v>
+      </c>
+      <c r="I60" s="1">
+        <v>0.96283782734593</v>
+      </c>
+      <c r="J60">
+        <v>0.0</v>
+      </c>
+      <c r="K60" t="s">
+        <v>194</v>
+      </c>
+      <c r="L60" s="1">
+        <v>590170.68</v>
+      </c>
+      <c r="M60" s="1">
+        <v>601433.01</v>
+      </c>
+      <c r="N60" s="1">
+        <v>1.23</v>
+      </c>
+      <c r="O60">
+        <v>1</v>
+      </c>
+      <c r="Z60" t="s">
         <v>192</v>
       </c>
-      <c r="C59" s="1">
+    </row>
+    <row r="61" spans="1:26">
+      <c r="A61" t="s">
+        <v>196</v>
+      </c>
+      <c r="B61" s="1">
         <v>150000.0</v>
       </c>
-      <c r="D59" s="1">
-[...2 lines deleted...]
-      <c r="E59" s="1">
+      <c r="C61" s="1">
+        <v>99.1681829</v>
+      </c>
+      <c r="D61" s="1">
         <v>100.356793</v>
       </c>
-      <c r="F59" t="s">
-[...5 lines deleted...]
-      <c r="H59" s="1">
+      <c r="E61" t="s">
+        <v>8</v>
+      </c>
+      <c r="F61">
+        <v>1.0</v>
+      </c>
+      <c r="G61" s="1">
         <v>150535.19</v>
       </c>
-      <c r="I59" s="1">
-[...17 lines deleted...]
-      <c r="O59" s="1">
+      <c r="H61" s="1">
+        <v>1323.93</v>
+      </c>
+      <c r="I61" s="1">
+        <v>0.87948206661844</v>
+      </c>
+      <c r="J61">
+        <v>0.0</v>
+      </c>
+      <c r="K61" t="s">
+        <v>197</v>
+      </c>
+      <c r="L61" s="1">
+        <v>148752.27</v>
+      </c>
+      <c r="M61" s="1">
+        <v>151859.12</v>
+      </c>
+      <c r="N61" s="1">
         <v>0.31</v>
       </c>
-      <c r="P59">
-[...7 lines deleted...]
-      <c r="B60" t="s">
+      <c r="O61">
+        <v>1</v>
+      </c>
+      <c r="Z61" t="s">
         <v>195</v>
       </c>
-      <c r="C60" s="1">
+    </row>
+    <row r="62" spans="1:26">
+      <c r="A62" t="s">
+        <v>199</v>
+      </c>
+      <c r="B62" s="1">
         <v>130000.0</v>
       </c>
-      <c r="D60" s="1">
-[...2 lines deleted...]
-      <c r="E60" s="1">
+      <c r="C62" s="1">
+        <v>104.09471546</v>
+      </c>
+      <c r="D62" s="1">
         <v>109.600592</v>
       </c>
-      <c r="F60" t="s">
-[...5 lines deleted...]
-      <c r="H60" s="1">
+      <c r="E62" t="s">
+        <v>8</v>
+      </c>
+      <c r="F62">
+        <v>1.0</v>
+      </c>
+      <c r="G62" s="1">
         <v>142480.77</v>
       </c>
-      <c r="I60" s="1">
-[...28 lines deleted...]
-      <c r="B61" t="s">
+      <c r="H62" s="1">
+        <v>-7123.8</v>
+      </c>
+      <c r="I62" s="1">
+        <v>-4.99983260899</v>
+      </c>
+      <c r="J62">
+        <v>0.0</v>
+      </c>
+      <c r="K62">
+        <v>33.84</v>
+      </c>
+      <c r="L62" s="1">
+        <v>135323.13</v>
+      </c>
+      <c r="M62" s="1">
+        <v>135356.97</v>
+      </c>
+      <c r="N62" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O62">
+        <v>1</v>
+      </c>
+      <c r="Z62" t="s">
         <v>198</v>
       </c>
-      <c r="C61" s="1">
+    </row>
+    <row r="63" spans="1:26">
+      <c r="A63" t="s">
+        <v>201</v>
+      </c>
+      <c r="B63" s="1">
         <v>600000.0</v>
       </c>
-      <c r="D61" s="1">
-[...2 lines deleted...]
-      <c r="E61" s="1">
+      <c r="C63" s="1">
+        <v>85.73302349</v>
+      </c>
+      <c r="D63" s="1">
         <v>85.527105</v>
       </c>
-      <c r="F61" t="s">
-[...5 lines deleted...]
-      <c r="H61" s="1">
+      <c r="E63" t="s">
+        <v>8</v>
+      </c>
+      <c r="F63">
+        <v>1.0</v>
+      </c>
+      <c r="G63" s="1">
         <v>513162.63</v>
       </c>
-      <c r="I61" s="1">
-[...25 lines deleted...]
-      <c r="A62" t="s">
+      <c r="H63" s="1">
+        <v>4759.48</v>
+      </c>
+      <c r="I63" s="1">
+        <v>0.92747985175772</v>
+      </c>
+      <c r="J63">
+        <v>0.0</v>
+      </c>
+      <c r="K63" t="s">
+        <v>202</v>
+      </c>
+      <c r="L63" s="1">
+        <v>514398.14</v>
+      </c>
+      <c r="M63" s="1">
+        <v>517922.11</v>
+      </c>
+      <c r="N63" s="1">
+        <v>1.06</v>
+      </c>
+      <c r="O63">
+        <v>1</v>
+      </c>
+      <c r="Z63" t="s">
         <v>200</v>
       </c>
-      <c r="B62" t="s">
-[...2 lines deleted...]
-      <c r="C62" s="1">
+    </row>
+    <row r="64" spans="1:26">
+      <c r="A64" t="s">
+        <v>204</v>
+      </c>
+      <c r="B64" s="1">
         <v>1000000.0</v>
       </c>
-      <c r="D62" s="1">
-[...2 lines deleted...]
-      <c r="E62" s="1">
+      <c r="C64" s="1">
+        <v>99.07530598</v>
+      </c>
+      <c r="D64" s="1">
         <v>100.789118</v>
       </c>
-      <c r="F62" t="s">
-[...5 lines deleted...]
-      <c r="H62" s="1">
+      <c r="E64" t="s">
+        <v>8</v>
+      </c>
+      <c r="F64">
+        <v>1.0</v>
+      </c>
+      <c r="G64" s="1">
         <v>1007891.18</v>
       </c>
-      <c r="I62" s="1">
-[...25 lines deleted...]
-      <c r="A63" t="s">
+      <c r="H64" s="1">
+        <v>-14227.16</v>
+      </c>
+      <c r="I64" s="1">
+        <v>-1.4115769918733</v>
+      </c>
+      <c r="J64">
+        <v>0.0</v>
+      </c>
+      <c r="K64" t="s">
+        <v>205</v>
+      </c>
+      <c r="L64" s="1">
+        <v>990753.06</v>
+      </c>
+      <c r="M64" s="1">
+        <v>993664.02</v>
+      </c>
+      <c r="N64" s="1">
+        <v>2.03</v>
+      </c>
+      <c r="O64">
+        <v>1</v>
+      </c>
+      <c r="Z64" t="s">
         <v>203</v>
       </c>
-      <c r="B63" t="s">
-[...2 lines deleted...]
-      <c r="C63" s="1">
+    </row>
+    <row r="65" spans="1:26">
+      <c r="A65" t="s">
+        <v>207</v>
+      </c>
+      <c r="B65" s="1">
         <v>288000.0</v>
       </c>
-      <c r="D63" s="1">
-[...2 lines deleted...]
-      <c r="E63" s="1">
+      <c r="C65" s="1">
+        <v>98.1833931</v>
+      </c>
+      <c r="D65" s="1">
         <v>100.0</v>
       </c>
-      <c r="F63" t="s">
-[...5 lines deleted...]
-      <c r="H63" s="1">
+      <c r="E65" t="s">
+        <v>8</v>
+      </c>
+      <c r="F65">
+        <v>1.0</v>
+      </c>
+      <c r="G65" s="1">
         <v>288000.0</v>
       </c>
-      <c r="I63" s="1">
-[...25 lines deleted...]
-      <c r="A64" t="s">
+      <c r="H65" s="1">
+        <v>3414.0</v>
+      </c>
+      <c r="I65" s="1">
+        <v>1.1854166666667</v>
+      </c>
+      <c r="J65">
+        <v>0.0</v>
+      </c>
+      <c r="K65" t="s">
+        <v>208</v>
+      </c>
+      <c r="L65" s="1">
+        <v>282768.18</v>
+      </c>
+      <c r="M65" s="1">
+        <v>291414.0</v>
+      </c>
+      <c r="N65" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O65">
+        <v>1</v>
+      </c>
+      <c r="Z65" t="s">
         <v>206</v>
       </c>
-      <c r="B64" t="s">
-[...2 lines deleted...]
-      <c r="C64" s="1">
+    </row>
+    <row r="66" spans="1:26">
+      <c r="A66" t="s">
+        <v>210</v>
+      </c>
+      <c r="B66" s="1">
         <v>500000.0</v>
       </c>
-      <c r="D64" s="1">
-[...2 lines deleted...]
-      <c r="E64" s="1">
+      <c r="C66" s="1">
+        <v>98.63124622</v>
+      </c>
+      <c r="D66" s="1">
         <v>99.498222</v>
       </c>
-      <c r="F64" t="s">
-[...5 lines deleted...]
-      <c r="H64" s="1">
+      <c r="E66" t="s">
+        <v>8</v>
+      </c>
+      <c r="F66">
+        <v>1.0</v>
+      </c>
+      <c r="G66" s="1">
         <v>497491.11</v>
       </c>
-      <c r="I64" s="1">
-[...17 lines deleted...]
-      <c r="O64" s="1">
+      <c r="H66" s="1">
+        <v>2437.38</v>
+      </c>
+      <c r="I66" s="1">
+        <v>0.48993438294807</v>
+      </c>
+      <c r="J66">
+        <v>0.0</v>
+      </c>
+      <c r="K66" t="s">
+        <v>211</v>
+      </c>
+      <c r="L66" s="1">
+        <v>493156.23</v>
+      </c>
+      <c r="M66" s="1">
+        <v>499928.49</v>
+      </c>
+      <c r="N66" s="1">
         <v>1.02</v>
       </c>
-      <c r="P64">
-[...4 lines deleted...]
-      <c r="A65" t="s">
+      <c r="O66">
+        <v>1</v>
+      </c>
+      <c r="Z66" t="s">
         <v>209</v>
       </c>
-      <c r="B65" t="s">
-[...46 lines deleted...]
-      <c r="A66" t="s">
+    </row>
+    <row r="67" spans="1:26">
+      <c r="A67" t="s">
+        <v>213</v>
+      </c>
+      <c r="B67" s="1">
+        <v>240000.0</v>
+      </c>
+      <c r="C67" s="1">
+        <v>100.23034408</v>
+      </c>
+      <c r="D67" s="1">
+        <v>101.900646</v>
+      </c>
+      <c r="E67" t="s">
+        <v>8</v>
+      </c>
+      <c r="F67">
+        <v>1.0</v>
+      </c>
+      <c r="G67" s="1">
+        <v>244561.55</v>
+      </c>
+      <c r="H67" s="1">
+        <v>3746.89</v>
+      </c>
+      <c r="I67" s="1">
+        <v>1.5320846633496</v>
+      </c>
+      <c r="J67">
+        <v>0.0</v>
+      </c>
+      <c r="K67" t="s">
+        <v>214</v>
+      </c>
+      <c r="L67" s="1">
+        <v>240552.82</v>
+      </c>
+      <c r="M67" s="1">
+        <v>248308.44</v>
+      </c>
+      <c r="N67" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O67">
+        <v>1</v>
+      </c>
+      <c r="Z67" t="s">
         <v>212</v>
       </c>
-      <c r="B66" t="s">
-[...2 lines deleted...]
-      <c r="C66" s="1">
+    </row>
+    <row r="68" spans="1:26">
+      <c r="A68" t="s">
+        <v>216</v>
+      </c>
+      <c r="B68" s="1">
+        <v>372000.0</v>
+      </c>
+      <c r="C68" s="1">
+        <v>100.31343644</v>
+      </c>
+      <c r="D68" s="1">
+        <v>99.731</v>
+      </c>
+      <c r="E68" t="s">
+        <v>8</v>
+      </c>
+      <c r="F68">
+        <v>1.0</v>
+      </c>
+      <c r="G68" s="1">
+        <v>370999.32</v>
+      </c>
+      <c r="H68" s="1">
+        <v>3122.14</v>
+      </c>
+      <c r="I68" s="1">
+        <v>0.84154871227257</v>
+      </c>
+      <c r="J68">
+        <v>0.0</v>
+      </c>
+      <c r="K68">
+        <v>955.48</v>
+      </c>
+      <c r="L68" s="1">
+        <v>373165.98</v>
+      </c>
+      <c r="M68" s="1">
+        <v>374121.46</v>
+      </c>
+      <c r="N68" s="1">
+        <v>0.76</v>
+      </c>
+      <c r="O68">
+        <v>1</v>
+      </c>
+      <c r="Z68" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="69" spans="1:26">
+      <c r="A69" t="s">
+        <v>218</v>
+      </c>
+      <c r="B69" s="1">
         <v>130000.0</v>
       </c>
-      <c r="D66" s="1">
-[...2 lines deleted...]
-      <c r="E66" s="1">
+      <c r="C69" s="1">
+        <v>104.21987269</v>
+      </c>
+      <c r="D69" s="1">
         <v>109.789346</v>
       </c>
-      <c r="F66" t="s">
-[...5 lines deleted...]
-      <c r="H66" s="1">
+      <c r="E69" t="s">
+        <v>8</v>
+      </c>
+      <c r="F69">
+        <v>1.0</v>
+      </c>
+      <c r="G69" s="1">
         <v>142726.15</v>
       </c>
-      <c r="I66" s="1">
-[...17 lines deleted...]
-      <c r="O66" s="1">
+      <c r="H69" s="1">
+        <v>-5993.74</v>
+      </c>
+      <c r="I69" s="1">
+        <v>-4.1994687028271</v>
+      </c>
+      <c r="J69">
+        <v>0.0</v>
+      </c>
+      <c r="K69" t="s">
+        <v>101</v>
+      </c>
+      <c r="L69" s="1">
+        <v>135485.83</v>
+      </c>
+      <c r="M69" s="1">
+        <v>136732.41</v>
+      </c>
+      <c r="N69" s="1">
         <v>0.28</v>
       </c>
-      <c r="P66">
-[...10 lines deleted...]
-      <c r="C67" s="1">
+      <c r="O69">
+        <v>1</v>
+      </c>
+      <c r="Z69" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="70" spans="1:26">
+      <c r="A70" t="s">
+        <v>220</v>
+      </c>
+      <c r="B70" s="1">
         <v>100000.0</v>
       </c>
-      <c r="D67" s="1">
-[...2 lines deleted...]
-      <c r="E67" s="1">
+      <c r="C70" s="1">
+        <v>97.65491513</v>
+      </c>
+      <c r="D70" s="1">
         <v>98.975</v>
       </c>
-      <c r="F67" t="s">
-[...5 lines deleted...]
-      <c r="H67" s="1">
+      <c r="E70" t="s">
+        <v>8</v>
+      </c>
+      <c r="F70">
+        <v>1.0</v>
+      </c>
+      <c r="G70" s="1">
         <v>98975.0</v>
       </c>
-      <c r="I67" s="1">
-[...17 lines deleted...]
-      <c r="O67" s="1">
+      <c r="H70" s="1">
+        <v>1153.89</v>
+      </c>
+      <c r="I70" s="1">
+        <v>1.1658398585501</v>
+      </c>
+      <c r="J70">
+        <v>0.0</v>
+      </c>
+      <c r="K70" t="s">
+        <v>221</v>
+      </c>
+      <c r="L70" s="1">
+        <v>97654.92</v>
+      </c>
+      <c r="M70" s="1">
+        <v>100128.89</v>
+      </c>
+      <c r="N70" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O70">
+        <v>1</v>
+      </c>
+      <c r="Z70" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="71" spans="1:26">
+      <c r="A71" t="s">
+        <v>223</v>
+      </c>
+      <c r="B71" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C71" s="1">
+        <v>100.871077</v>
+      </c>
+      <c r="D71" s="1">
+        <v>99.711</v>
+      </c>
+      <c r="E71" t="s">
+        <v>8</v>
+      </c>
+      <c r="F71">
+        <v>1.0</v>
+      </c>
+      <c r="G71" s="1">
+        <v>99711.0</v>
+      </c>
+      <c r="H71" s="1">
+        <v>2709.39</v>
+      </c>
+      <c r="I71" s="1">
+        <v>2.7172428317839</v>
+      </c>
+      <c r="J71">
+        <v>0.0</v>
+      </c>
+      <c r="K71" t="s">
+        <v>224</v>
+      </c>
+      <c r="L71" s="1">
+        <v>100871.07</v>
+      </c>
+      <c r="M71" s="1">
+        <v>102420.39</v>
+      </c>
+      <c r="N71" s="1">
         <v>0.21</v>
       </c>
-      <c r="P67">
-[...60 lines deleted...]
-      <c r="C69" s="1">
+      <c r="O71">
+        <v>1</v>
+      </c>
+      <c r="Z71" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="72" spans="1:26">
+      <c r="A72" t="s">
+        <v>226</v>
+      </c>
+      <c r="B72" s="1">
         <v>200000.0</v>
       </c>
-      <c r="D69" s="1">
-[...2 lines deleted...]
-      <c r="E69" s="1">
+      <c r="C72" s="1">
+        <v>99.45296816</v>
+      </c>
+      <c r="D72" s="1">
         <v>102.91498</v>
       </c>
-      <c r="F69" t="s">
-[...5 lines deleted...]
-      <c r="H69" s="1">
+      <c r="E72" t="s">
+        <v>8</v>
+      </c>
+      <c r="F72">
+        <v>1.0</v>
+      </c>
+      <c r="G72" s="1">
         <v>205829.96</v>
       </c>
-      <c r="I69" s="1">
-[...17 lines deleted...]
-      <c r="O69" s="1">
+      <c r="H72" s="1">
+        <v>-3677.45</v>
+      </c>
+      <c r="I72" s="1">
+        <v>-1.7866446653344</v>
+      </c>
+      <c r="J72">
+        <v>0.0</v>
+      </c>
+      <c r="K72" t="s">
+        <v>227</v>
+      </c>
+      <c r="L72" s="1">
+        <v>198905.93</v>
+      </c>
+      <c r="M72" s="1">
+        <v>202152.51</v>
+      </c>
+      <c r="N72" s="1">
         <v>0.41</v>
       </c>
-      <c r="P69">
-[...10 lines deleted...]
-      <c r="C70" s="1">
+      <c r="O72">
+        <v>1</v>
+      </c>
+      <c r="Z72" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="73" spans="1:26">
+      <c r="A73" t="s">
+        <v>229</v>
+      </c>
+      <c r="B73" s="1">
         <v>193000.0</v>
       </c>
-      <c r="D70" s="1">
-[...2 lines deleted...]
-      <c r="E70" s="1">
+      <c r="C73" s="1">
+        <v>98.91996671</v>
+      </c>
+      <c r="D73" s="1">
         <v>99.223</v>
       </c>
-      <c r="F70" t="s">
-[...5 lines deleted...]
-      <c r="H70" s="1">
+      <c r="E73" t="s">
+        <v>8</v>
+      </c>
+      <c r="F73">
+        <v>1.0</v>
+      </c>
+      <c r="G73" s="1">
         <v>191500.39</v>
       </c>
-      <c r="I70" s="1">
-[...31 lines deleted...]
-      <c r="C71" s="1">
+      <c r="H73" s="1">
+        <v>208.3</v>
+      </c>
+      <c r="I73" s="1">
+        <v>0.10877262443173</v>
+      </c>
+      <c r="J73">
+        <v>0.0</v>
+      </c>
+      <c r="K73">
+        <v>793.15</v>
+      </c>
+      <c r="L73" s="1">
+        <v>190915.54</v>
+      </c>
+      <c r="M73" s="1">
+        <v>191708.69</v>
+      </c>
+      <c r="N73" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="O73">
+        <v>1</v>
+      </c>
+      <c r="Z73" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="74" spans="1:26">
+      <c r="A74" t="s">
+        <v>231</v>
+      </c>
+      <c r="B74" s="1">
         <v>285000.0</v>
       </c>
-      <c r="D71" s="1">
-[...2 lines deleted...]
-      <c r="E71" s="1">
+      <c r="C74" s="1">
+        <v>99.66345106</v>
+      </c>
+      <c r="D74" s="1">
         <v>102.724621</v>
       </c>
-      <c r="F71" t="s">
-[...5 lines deleted...]
-      <c r="H71" s="1">
+      <c r="E74" t="s">
+        <v>8</v>
+      </c>
+      <c r="F74">
+        <v>1.0</v>
+      </c>
+      <c r="G74" s="1">
         <v>292765.17</v>
       </c>
-      <c r="I71" s="1">
-[...31 lines deleted...]
-      <c r="C72" s="1">
+      <c r="H74" s="1">
+        <v>-6264.75</v>
+      </c>
+      <c r="I74" s="1">
+        <v>-2.139854956107</v>
+      </c>
+      <c r="J74">
+        <v>0.0</v>
+      </c>
+      <c r="K74" t="s">
+        <v>232</v>
+      </c>
+      <c r="L74" s="1">
+        <v>284040.83</v>
+      </c>
+      <c r="M74" s="1">
+        <v>286500.42</v>
+      </c>
+      <c r="N74" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O74">
+        <v>1</v>
+      </c>
+      <c r="Z74" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="75" spans="1:26">
+      <c r="A75" t="s">
+        <v>234</v>
+      </c>
+      <c r="B75" s="1">
         <v>349000.0</v>
       </c>
-      <c r="D72" s="1">
-[...2 lines deleted...]
-      <c r="E72" s="1">
+      <c r="C75" s="1">
+        <v>97.74399646</v>
+      </c>
+      <c r="D75" s="1">
         <v>99.735</v>
       </c>
-      <c r="F72" t="s">
-[...5 lines deleted...]
-      <c r="H72" s="1">
+      <c r="E75" t="s">
+        <v>8</v>
+      </c>
+      <c r="F75">
+        <v>1.0</v>
+      </c>
+      <c r="G75" s="1">
         <v>348075.15</v>
       </c>
-      <c r="I72" s="1">
-[...31 lines deleted...]
-      <c r="C73" s="1">
+      <c r="H75" s="1">
+        <v>-3563.78</v>
+      </c>
+      <c r="I75" s="1">
+        <v>-1.0238536132212</v>
+      </c>
+      <c r="J75">
+        <v>0.0</v>
+      </c>
+      <c r="K75" t="s">
+        <v>235</v>
+      </c>
+      <c r="L75" s="1">
+        <v>341126.55</v>
+      </c>
+      <c r="M75" s="1">
+        <v>344511.37</v>
+      </c>
+      <c r="N75" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="O75">
+        <v>1</v>
+      </c>
+      <c r="Z75" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="76" spans="1:26">
+      <c r="A76" t="s">
+        <v>237</v>
+      </c>
+      <c r="B76" s="1">
         <v>300000.0</v>
       </c>
-      <c r="D73" s="1">
-[...2 lines deleted...]
-      <c r="E73" s="1">
+      <c r="C76" s="1">
+        <v>98.69112968</v>
+      </c>
+      <c r="D76" s="1">
         <v>101.14437</v>
       </c>
-      <c r="F73" t="s">
-[...5 lines deleted...]
-      <c r="H73" s="1">
+      <c r="E76" t="s">
+        <v>8</v>
+      </c>
+      <c r="F76">
+        <v>1.0</v>
+      </c>
+      <c r="G76" s="1">
         <v>303433.11</v>
       </c>
-      <c r="I73" s="1">
-[...78 lines deleted...]
-      <c r="B75" t="s">
+      <c r="H76" s="1">
+        <v>-5356.3</v>
+      </c>
+      <c r="I76" s="1">
+        <v>-1.7652325416959</v>
+      </c>
+      <c r="J76">
+        <v>0.0</v>
+      </c>
+      <c r="K76" t="s">
+        <v>238</v>
+      </c>
+      <c r="L76" s="1">
+        <v>296073.39</v>
+      </c>
+      <c r="M76" s="1">
+        <v>298076.81</v>
+      </c>
+      <c r="N76" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O76">
+        <v>1</v>
+      </c>
+      <c r="Z76" t="s">
         <v>236</v>
       </c>
-      <c r="C75" s="1">
-[...92 lines deleted...]
-    <row r="77" spans="1:16">
+    </row>
+    <row r="77" spans="1:26">
       <c r="A77" t="s">
         <v>240</v>
       </c>
-      <c r="B77" t="s">
-        <v>241</v>
+      <c r="B77" s="1">
+        <v>200000.0</v>
       </c>
       <c r="C77" s="1">
-        <v>400000.0</v>
+        <v>88.75524744</v>
       </c>
       <c r="D77" s="1">
-        <v>100.42249785</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>86.69767</v>
+      </c>
+      <c r="E77" t="s">
+        <v>8</v>
+      </c>
+      <c r="F77">
+        <v>1.0</v>
+      </c>
+      <c r="G77" s="1">
+        <v>173395.34</v>
       </c>
       <c r="H77" s="1">
-        <v>400000.0</v>
+        <v>4778.17</v>
       </c>
       <c r="I77" s="1">
-        <v>2264.83</v>
-[...2 lines deleted...]
-        <v>0.5662075</v>
+        <v>2.7556507573964</v>
+      </c>
+      <c r="J77">
+        <v>0.0</v>
       </c>
       <c r="K77">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>574.84</v>
+        <v>663.01</v>
+      </c>
+      <c r="L77" s="1">
+        <v>177510.5</v>
       </c>
       <c r="M77" s="1">
-        <v>401689.99</v>
+        <v>178173.51</v>
       </c>
       <c r="N77" s="1">
-        <v>402264.83</v>
-[...8 lines deleted...]
-    <row r="78" spans="1:16">
+        <v>0.36</v>
+      </c>
+      <c r="O77">
+        <v>1</v>
+      </c>
+      <c r="Z77" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="78" spans="1:26">
       <c r="A78" t="s">
         <v>242</v>
       </c>
-      <c r="B78" t="s">
+      <c r="B78" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C78" s="1">
+        <v>95.73629709</v>
+      </c>
+      <c r="D78" s="1">
+        <v>93.376495</v>
+      </c>
+      <c r="E78" t="s">
+        <v>8</v>
+      </c>
+      <c r="F78">
+        <v>1.0</v>
+      </c>
+      <c r="G78" s="1">
+        <v>186752.99</v>
+      </c>
+      <c r="H78" s="1">
+        <v>6404.54</v>
+      </c>
+      <c r="I78" s="1">
+        <v>3.4294176494845</v>
+      </c>
+      <c r="J78">
+        <v>0.0</v>
+      </c>
+      <c r="K78" t="s">
         <v>243</v>
       </c>
-      <c r="C78" s="1">
+      <c r="L78" s="1">
+        <v>191472.6</v>
+      </c>
+      <c r="M78" s="1">
+        <v>193157.53</v>
+      </c>
+      <c r="N78" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="O78">
+        <v>1</v>
+      </c>
+      <c r="Z78" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="79" spans="1:26">
+      <c r="A79" t="s">
+        <v>245</v>
+      </c>
+      <c r="B79" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C79" s="1">
+        <v>93.27987931</v>
+      </c>
+      <c r="D79" s="1">
+        <v>94.91756</v>
+      </c>
+      <c r="E79" t="s">
+        <v>8</v>
+      </c>
+      <c r="F79">
+        <v>1.0</v>
+      </c>
+      <c r="G79" s="1">
+        <v>94917.56</v>
+      </c>
+      <c r="H79" s="1">
+        <v>-1142.82</v>
+      </c>
+      <c r="I79" s="1">
+        <v>-1.2040132510781</v>
+      </c>
+      <c r="J79">
+        <v>0.0</v>
+      </c>
+      <c r="K79">
+        <v>494.86</v>
+      </c>
+      <c r="L79" s="1">
+        <v>93279.88</v>
+      </c>
+      <c r="M79" s="1">
+        <v>93774.74</v>
+      </c>
+      <c r="N79" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O79">
+        <v>1</v>
+      </c>
+      <c r="Z79" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="80" spans="1:26">
+      <c r="A80" t="s">
+        <v>247</v>
+      </c>
+      <c r="B80" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C80" s="1">
+        <v>100.37598277</v>
+      </c>
+      <c r="D80" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E80" t="s">
+        <v>8</v>
+      </c>
+      <c r="F80">
+        <v>1.0</v>
+      </c>
+      <c r="G80" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="H80" s="1">
+        <v>4761.37</v>
+      </c>
+      <c r="I80" s="1">
+        <v>1.1903425</v>
+      </c>
+      <c r="J80">
+        <v>0.0</v>
+      </c>
+      <c r="K80" t="s">
+        <v>248</v>
+      </c>
+      <c r="L80" s="1">
+        <v>401503.93</v>
+      </c>
+      <c r="M80" s="1">
+        <v>404761.37</v>
+      </c>
+      <c r="N80" s="1">
+        <v>0.83</v>
+      </c>
+      <c r="O80">
+        <v>1</v>
+      </c>
+      <c r="Z80" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="81" spans="1:26">
+      <c r="A81" t="s">
+        <v>250</v>
+      </c>
+      <c r="B81" s="1">
         <v>140000.0</v>
       </c>
-      <c r="D78" s="1">
-[...2 lines deleted...]
-      <c r="E78" s="1">
+      <c r="C81" s="1">
+        <v>97.84573638</v>
+      </c>
+      <c r="D81" s="1">
         <v>96.7943</v>
       </c>
-      <c r="F78" t="s">
-[...5 lines deleted...]
-      <c r="H78" s="1">
+      <c r="E81" t="s">
+        <v>8</v>
+      </c>
+      <c r="F81">
+        <v>1.0</v>
+      </c>
+      <c r="G81" s="1">
         <v>135512.02</v>
       </c>
-      <c r="I78" s="1">
-[...31 lines deleted...]
-      <c r="C79" s="1">
+      <c r="H81" s="1">
+        <v>2656.26</v>
+      </c>
+      <c r="I81" s="1">
+        <v>1.96016560007</v>
+      </c>
+      <c r="J81">
+        <v>0.0</v>
+      </c>
+      <c r="K81" t="s">
+        <v>251</v>
+      </c>
+      <c r="L81" s="1">
+        <v>136984.03</v>
+      </c>
+      <c r="M81" s="1">
+        <v>138168.28</v>
+      </c>
+      <c r="N81" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O81">
+        <v>1</v>
+      </c>
+      <c r="Z81" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="82" spans="1:26">
+      <c r="A82" t="s">
+        <v>253</v>
+      </c>
+      <c r="B82" s="1">
         <v>145000.0</v>
       </c>
-      <c r="D79" s="1">
-[...2 lines deleted...]
-      <c r="E79" s="1">
+      <c r="C82" s="1">
+        <v>92.85754409</v>
+      </c>
+      <c r="D82" s="1">
         <v>93.402414</v>
       </c>
-      <c r="F79" t="s">
-[...5 lines deleted...]
-      <c r="H79" s="1">
+      <c r="E82" t="s">
+        <v>8</v>
+      </c>
+      <c r="F82">
+        <v>1.0</v>
+      </c>
+      <c r="G82" s="1">
         <v>135433.5</v>
       </c>
-      <c r="I79" s="1">
-[...17 lines deleted...]
-      <c r="O79" s="1">
+      <c r="H82" s="1">
+        <v>-234.89</v>
+      </c>
+      <c r="I82" s="1">
+        <v>-0.17343567138116</v>
+      </c>
+      <c r="J82">
+        <v>0.0</v>
+      </c>
+      <c r="K82">
+        <v>555.17</v>
+      </c>
+      <c r="L82" s="1">
+        <v>134643.44</v>
+      </c>
+      <c r="M82" s="1">
+        <v>135198.61</v>
+      </c>
+      <c r="N82" s="1">
         <v>0.28</v>
       </c>
-      <c r="P79">
-[...104 lines deleted...]
-      <c r="A82" t="s">
+      <c r="O82">
+        <v>1</v>
+      </c>
+      <c r="Z82" t="s">
         <v>252</v>
       </c>
-      <c r="B82" t="s">
-[...45 lines deleted...]
-    <row r="83" spans="1:16">
+    </row>
+    <row r="83" spans="1:26">
       <c r="A83" t="s">
         <v>255</v>
       </c>
-      <c r="B83" t="s">
+      <c r="B83" s="1">
+        <v>135000.0</v>
+      </c>
+      <c r="C83" s="1">
+        <v>100.53780386</v>
+      </c>
+      <c r="D83" s="1">
+        <v>105.064793</v>
+      </c>
+      <c r="E83" t="s">
+        <v>8</v>
+      </c>
+      <c r="F83">
+        <v>1.0</v>
+      </c>
+      <c r="G83" s="1">
+        <v>141837.47</v>
+      </c>
+      <c r="H83" s="1">
+        <v>-4126.66</v>
+      </c>
+      <c r="I83" s="1">
+        <v>-2.9094286580267</v>
+      </c>
+      <c r="J83">
+        <v>0.0</v>
+      </c>
+      <c r="K83" t="s">
         <v>256</v>
       </c>
-      <c r="C83" s="1">
-[...27 lines deleted...]
-        <v>257</v>
+      <c r="L83" s="1">
+        <v>135726.03</v>
       </c>
       <c r="M83" s="1">
-        <v>243133.64</v>
+        <v>137710.81</v>
       </c>
       <c r="N83" s="1">
-        <v>245459.67</v>
-[...8 lines deleted...]
-    <row r="84" spans="1:16">
+        <v>0.28</v>
+      </c>
+      <c r="O83">
+        <v>1</v>
+      </c>
+      <c r="Z83" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="84" spans="1:26">
       <c r="A84" t="s">
         <v>258</v>
       </c>
-      <c r="B84" t="s">
+      <c r="B84" s="1">
+        <v>130000.0</v>
+      </c>
+      <c r="C84" s="1">
+        <v>101.26427917</v>
+      </c>
+      <c r="D84" s="1">
+        <v>107.1356</v>
+      </c>
+      <c r="E84" t="s">
+        <v>8</v>
+      </c>
+      <c r="F84">
+        <v>1.0</v>
+      </c>
+      <c r="G84" s="1">
+        <v>139276.28</v>
+      </c>
+      <c r="H84" s="1">
+        <v>-5396.9</v>
+      </c>
+      <c r="I84" s="1">
+        <v>-3.874959899848</v>
+      </c>
+      <c r="J84">
+        <v>0.0</v>
+      </c>
+      <c r="K84" t="s">
         <v>259</v>
       </c>
-      <c r="C84" s="1">
+      <c r="L84" s="1">
+        <v>131643.56</v>
+      </c>
+      <c r="M84" s="1">
+        <v>133879.38</v>
+      </c>
+      <c r="N84" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O84">
+        <v>1</v>
+      </c>
+      <c r="Z84" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="85" spans="1:26">
+      <c r="A85" t="s">
+        <v>261</v>
+      </c>
+      <c r="B85" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C85" s="1">
+        <v>102.88004453</v>
+      </c>
+      <c r="D85" s="1">
+        <v>106.30133</v>
+      </c>
+      <c r="E85" t="s">
+        <v>8</v>
+      </c>
+      <c r="F85">
+        <v>1.0</v>
+      </c>
+      <c r="G85" s="1">
+        <v>318903.99</v>
+      </c>
+      <c r="H85" s="1">
+        <v>-466.6</v>
+      </c>
+      <c r="I85" s="1">
+        <v>-0.14631362875077</v>
+      </c>
+      <c r="J85">
+        <v>0.0</v>
+      </c>
+      <c r="K85" t="s">
+        <v>262</v>
+      </c>
+      <c r="L85" s="1">
+        <v>308640.13</v>
+      </c>
+      <c r="M85" s="1">
+        <v>318437.39</v>
+      </c>
+      <c r="N85" s="1">
+        <v>0.65</v>
+      </c>
+      <c r="O85">
+        <v>1</v>
+      </c>
+      <c r="Z85" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="86" spans="1:26">
+      <c r="A86" t="s">
+        <v>264</v>
+      </c>
+      <c r="B86" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C86" s="1">
+        <v>81.60457163</v>
+      </c>
+      <c r="D86" s="1">
+        <v>82.438423</v>
+      </c>
+      <c r="E86" t="s">
+        <v>8</v>
+      </c>
+      <c r="F86">
+        <v>1.0</v>
+      </c>
+      <c r="G86" s="1">
+        <v>247315.27</v>
+      </c>
+      <c r="H86" s="1">
+        <v>284.75</v>
+      </c>
+      <c r="I86" s="1">
+        <v>0.1151364410293</v>
+      </c>
+      <c r="J86">
+        <v>0.0</v>
+      </c>
+      <c r="K86" t="s">
+        <v>265</v>
+      </c>
+      <c r="L86" s="1">
+        <v>244813.72</v>
+      </c>
+      <c r="M86" s="1">
+        <v>247600.02</v>
+      </c>
+      <c r="N86" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O86">
+        <v>1</v>
+      </c>
+      <c r="Z86" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="87" spans="1:26">
+      <c r="A87" t="s">
+        <v>267</v>
+      </c>
+      <c r="B87" s="1">
         <v>100000.0</v>
       </c>
-      <c r="D84" s="1">
-[...2 lines deleted...]
-      <c r="E84" s="1">
+      <c r="C87" s="1">
+        <v>103.71111836</v>
+      </c>
+      <c r="D87" s="1">
         <v>109.37547</v>
       </c>
-      <c r="F84" t="s">
-[...5 lines deleted...]
-      <c r="H84" s="1">
+      <c r="E87" t="s">
+        <v>8</v>
+      </c>
+      <c r="F87">
+        <v>1.0</v>
+      </c>
+      <c r="G87" s="1">
         <v>109375.47</v>
       </c>
-      <c r="I84" s="1">
-[...31 lines deleted...]
-      <c r="C85" s="1">
+      <c r="H87" s="1">
+        <v>-4360.24</v>
+      </c>
+      <c r="I87" s="1">
+        <v>-3.9864880123487</v>
+      </c>
+      <c r="J87">
+        <v>0.0</v>
+      </c>
+      <c r="K87" t="s">
+        <v>268</v>
+      </c>
+      <c r="L87" s="1">
+        <v>103711.12</v>
+      </c>
+      <c r="M87" s="1">
+        <v>105015.23</v>
+      </c>
+      <c r="N87" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O87">
+        <v>1</v>
+      </c>
+      <c r="Z87" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="88" spans="1:26">
+      <c r="A88" t="s">
+        <v>270</v>
+      </c>
+      <c r="B88" s="1">
         <v>825000.0</v>
       </c>
-      <c r="D85" s="1">
-[...2 lines deleted...]
-      <c r="E85" s="1">
+      <c r="C88" s="1">
+        <v>68.83462862</v>
+      </c>
+      <c r="D88" s="1">
         <v>74.717804</v>
       </c>
-      <c r="F85" t="s">
-[...5 lines deleted...]
-      <c r="H85" s="1">
+      <c r="E88" t="s">
+        <v>8</v>
+      </c>
+      <c r="F88">
+        <v>1.0</v>
+      </c>
+      <c r="G88" s="1">
         <v>616421.88</v>
       </c>
-      <c r="I85" s="1">
-[...17 lines deleted...]
-      <c r="O85" s="1">
+      <c r="H88" s="1">
+        <v>-44608.97</v>
+      </c>
+      <c r="I88" s="1">
+        <v>-7.2367596685569</v>
+      </c>
+      <c r="J88">
+        <v>0.0</v>
+      </c>
+      <c r="K88" t="s">
+        <v>271</v>
+      </c>
+      <c r="L88" s="1">
+        <v>567885.68</v>
+      </c>
+      <c r="M88" s="1">
+        <v>571812.91</v>
+      </c>
+      <c r="N88" s="1">
         <v>1.17</v>
       </c>
-      <c r="P85">
-[...10 lines deleted...]
-      <c r="C86" s="1">
+      <c r="O88">
+        <v>1</v>
+      </c>
+      <c r="Z88" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26">
+      <c r="A89" t="s">
+        <v>273</v>
+      </c>
+      <c r="B89" s="1">
         <v>132000.0</v>
       </c>
-      <c r="D86" s="1">
-[...2 lines deleted...]
-      <c r="E86" s="1">
+      <c r="C89" s="1">
+        <v>100.25560503</v>
+      </c>
+      <c r="D89" s="1">
         <v>99.973</v>
       </c>
-      <c r="F86" t="s">
-[...5 lines deleted...]
-      <c r="H86" s="1">
+      <c r="E89" t="s">
+        <v>8</v>
+      </c>
+      <c r="F89">
+        <v>1.0</v>
+      </c>
+      <c r="G89" s="1">
         <v>131964.36</v>
       </c>
-      <c r="I86" s="1">
-[...17 lines deleted...]
-      <c r="O86" s="1">
+      <c r="H89" s="1">
+        <v>2241.83</v>
+      </c>
+      <c r="I89" s="1">
+        <v>1.698814740586</v>
+      </c>
+      <c r="J89">
+        <v>0.0</v>
+      </c>
+      <c r="K89" t="s">
+        <v>274</v>
+      </c>
+      <c r="L89" s="1">
+        <v>132337.4</v>
+      </c>
+      <c r="M89" s="1">
+        <v>134206.19</v>
+      </c>
+      <c r="N89" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O89">
+        <v>1</v>
+      </c>
+      <c r="Z89" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="90" spans="1:26">
+      <c r="A90" t="s">
+        <v>276</v>
+      </c>
+      <c r="B90" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C90" s="1">
+        <v>99.38009679</v>
+      </c>
+      <c r="D90" s="1">
+        <v>99.766</v>
+      </c>
+      <c r="E90" t="s">
+        <v>8</v>
+      </c>
+      <c r="F90">
+        <v>1.0</v>
+      </c>
+      <c r="G90" s="1">
+        <v>99766.0</v>
+      </c>
+      <c r="H90" s="1">
+        <v>-222.89</v>
+      </c>
+      <c r="I90" s="1">
+        <v>-0.22341278591905</v>
+      </c>
+      <c r="J90">
+        <v>0.0</v>
+      </c>
+      <c r="K90">
+        <v>163.01</v>
+      </c>
+      <c r="L90" s="1">
+        <v>99380.1</v>
+      </c>
+      <c r="M90" s="1">
+        <v>99543.11</v>
+      </c>
+      <c r="N90" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O90">
+        <v>1</v>
+      </c>
+      <c r="Z90" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="91" spans="1:26">
+      <c r="A91" t="s">
+        <v>278</v>
+      </c>
+      <c r="B91" s="1">
+        <v>135000.0</v>
+      </c>
+      <c r="C91" s="1">
+        <v>98.37337876</v>
+      </c>
+      <c r="D91" s="1">
+        <v>104.002956</v>
+      </c>
+      <c r="E91" t="s">
+        <v>8</v>
+      </c>
+      <c r="F91">
+        <v>1.0</v>
+      </c>
+      <c r="G91" s="1">
+        <v>140403.99</v>
+      </c>
+      <c r="H91" s="1">
+        <v>-6466.49</v>
+      </c>
+      <c r="I91" s="1">
+        <v>-4.6056312217338</v>
+      </c>
+      <c r="J91">
+        <v>0.0</v>
+      </c>
+      <c r="K91" t="s">
+        <v>279</v>
+      </c>
+      <c r="L91" s="1">
+        <v>132804.06</v>
+      </c>
+      <c r="M91" s="1">
+        <v>133937.5</v>
+      </c>
+      <c r="N91" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O91">
+        <v>1</v>
+      </c>
+      <c r="Z91" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="92" spans="1:26">
+      <c r="A92" t="s">
+        <v>281</v>
+      </c>
+      <c r="B92" s="1">
+        <v>370000.0</v>
+      </c>
+      <c r="C92" s="1">
+        <v>78.0315</v>
+      </c>
+      <c r="D92" s="1">
+        <v>83.324986</v>
+      </c>
+      <c r="E92" t="s">
+        <v>8</v>
+      </c>
+      <c r="F92">
+        <v>1.0</v>
+      </c>
+      <c r="G92" s="1">
+        <v>308302.45</v>
+      </c>
+      <c r="H92" s="1">
+        <v>-13146.38</v>
+      </c>
+      <c r="I92" s="1">
+        <v>-4.2641179140808</v>
+      </c>
+      <c r="J92">
+        <v>0.0</v>
+      </c>
+      <c r="K92" t="s">
+        <v>282</v>
+      </c>
+      <c r="L92" s="1">
+        <v>288716.55</v>
+      </c>
+      <c r="M92" s="1">
+        <v>295156.07</v>
+      </c>
+      <c r="N92" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="O92">
+        <v>1</v>
+      </c>
+      <c r="Z92" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="93" spans="1:26">
+      <c r="A93" t="s">
+        <v>284</v>
+      </c>
+      <c r="B93" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C93" s="1">
+        <v>93.87318151</v>
+      </c>
+      <c r="D93" s="1">
+        <v>94.882578</v>
+      </c>
+      <c r="E93" t="s">
+        <v>8</v>
+      </c>
+      <c r="F93">
+        <v>1.0</v>
+      </c>
+      <c r="G93" s="1">
+        <v>474412.89</v>
+      </c>
+      <c r="H93" s="1">
+        <v>-2798.69</v>
+      </c>
+      <c r="I93" s="1">
+        <v>-0.58992705699881</v>
+      </c>
+      <c r="J93">
+        <v>0.0</v>
+      </c>
+      <c r="K93" t="s">
+        <v>285</v>
+      </c>
+      <c r="L93" s="1">
+        <v>469365.91</v>
+      </c>
+      <c r="M93" s="1">
+        <v>471614.2</v>
+      </c>
+      <c r="N93" s="1">
+        <v>0.96</v>
+      </c>
+      <c r="O93">
+        <v>1</v>
+      </c>
+      <c r="Z93" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="94" spans="1:26">
+      <c r="A94" t="s">
+        <v>287</v>
+      </c>
+      <c r="B94" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C94" s="1">
+        <v>91.6719524</v>
+      </c>
+      <c r="D94" s="1">
+        <v>99.086382</v>
+      </c>
+      <c r="E94" t="s">
+        <v>8</v>
+      </c>
+      <c r="F94">
+        <v>1.0</v>
+      </c>
+      <c r="G94" s="1">
+        <v>495431.91</v>
+      </c>
+      <c r="H94" s="1">
+        <v>-27263.93</v>
+      </c>
+      <c r="I94" s="1">
+        <v>-5.5030629738807</v>
+      </c>
+      <c r="J94">
+        <v>0.0</v>
+      </c>
+      <c r="K94" t="s">
+        <v>288</v>
+      </c>
+      <c r="L94" s="1">
+        <v>458359.76</v>
+      </c>
+      <c r="M94" s="1">
+        <v>468167.98</v>
+      </c>
+      <c r="N94" s="1">
+        <v>0.95</v>
+      </c>
+      <c r="O94">
+        <v>1</v>
+      </c>
+      <c r="Z94" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="95" spans="1:26">
+      <c r="A95" t="s">
+        <v>290</v>
+      </c>
+      <c r="B95" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C95" s="1">
+        <v>98.69225962</v>
+      </c>
+      <c r="D95" s="1">
+        <v>99.957446</v>
+      </c>
+      <c r="E95" t="s">
+        <v>8</v>
+      </c>
+      <c r="F95">
+        <v>1.0</v>
+      </c>
+      <c r="G95" s="1">
+        <v>699702.12</v>
+      </c>
+      <c r="H95" s="1">
+        <v>-6305.62</v>
+      </c>
+      <c r="I95" s="1">
+        <v>-0.90118635055729</v>
+      </c>
+      <c r="J95">
+        <v>0.0</v>
+      </c>
+      <c r="K95" t="s">
+        <v>291</v>
+      </c>
+      <c r="L95" s="1">
+        <v>690845.82</v>
+      </c>
+      <c r="M95" s="1">
+        <v>693396.5</v>
+      </c>
+      <c r="N95" s="1">
+        <v>1.41</v>
+      </c>
+      <c r="O95">
+        <v>1</v>
+      </c>
+      <c r="Z95" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="96" spans="1:26">
+      <c r="A96" t="s">
+        <v>293</v>
+      </c>
+      <c r="B96" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C96" s="1">
+        <v>98.10242492</v>
+      </c>
+      <c r="D96" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E96" t="s">
+        <v>8</v>
+      </c>
+      <c r="F96">
+        <v>1.0</v>
+      </c>
+      <c r="G96" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="H96" s="1">
+        <v>465.44</v>
+      </c>
+      <c r="I96" s="1">
+        <v>0.46544</v>
+      </c>
+      <c r="J96">
+        <v>0.0</v>
+      </c>
+      <c r="K96" t="s">
+        <v>294</v>
+      </c>
+      <c r="L96" s="1">
+        <v>98102.43</v>
+      </c>
+      <c r="M96" s="1">
+        <v>100465.44</v>
+      </c>
+      <c r="N96" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O96">
+        <v>1</v>
+      </c>
+      <c r="Z96" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="97" spans="1:26">
+      <c r="A97" t="s">
+        <v>296</v>
+      </c>
+      <c r="B97" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C97" s="1">
+        <v>103.66586607</v>
+      </c>
+      <c r="D97" s="1">
+        <v>108.334343</v>
+      </c>
+      <c r="E97" t="s">
+        <v>8</v>
+      </c>
+      <c r="F97">
+        <v>1.0</v>
+      </c>
+      <c r="G97" s="1">
+        <v>650006.06</v>
+      </c>
+      <c r="H97" s="1">
+        <v>-22566.02</v>
+      </c>
+      <c r="I97" s="1">
+        <v>-3.471663018034</v>
+      </c>
+      <c r="J97">
+        <v>0.0</v>
+      </c>
+      <c r="K97" t="s">
+        <v>297</v>
+      </c>
+      <c r="L97" s="1">
+        <v>621995.2</v>
+      </c>
+      <c r="M97" s="1">
+        <v>627440.04</v>
+      </c>
+      <c r="N97" s="1">
+        <v>1.28</v>
+      </c>
+      <c r="O97">
+        <v>1</v>
+      </c>
+      <c r="Z97" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="98" spans="1:26">
+      <c r="A98" t="s">
+        <v>299</v>
+      </c>
+      <c r="B98" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C98" s="1">
+        <v>97.88581762</v>
+      </c>
+      <c r="D98" s="1">
+        <v>98.642</v>
+      </c>
+      <c r="E98" t="s">
+        <v>8</v>
+      </c>
+      <c r="F98">
+        <v>1.0</v>
+      </c>
+      <c r="G98" s="1">
+        <v>295926.0</v>
+      </c>
+      <c r="H98" s="1">
+        <v>-1117.86</v>
+      </c>
+      <c r="I98" s="1">
+        <v>-0.37774984286612</v>
+      </c>
+      <c r="J98">
+        <v>0.0</v>
+      </c>
+      <c r="K98" t="s">
+        <v>300</v>
+      </c>
+      <c r="L98" s="1">
+        <v>293657.46</v>
+      </c>
+      <c r="M98" s="1">
+        <v>294808.14</v>
+      </c>
+      <c r="N98" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="O98">
+        <v>1</v>
+      </c>
+      <c r="Z98" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="99" spans="1:26">
+      <c r="A99" t="s">
+        <v>302</v>
+      </c>
+      <c r="B99" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C99" s="1">
+        <v>90.92136259</v>
+      </c>
+      <c r="D99" s="1">
+        <v>89.22416</v>
+      </c>
+      <c r="E99" t="s">
+        <v>8</v>
+      </c>
+      <c r="F99">
+        <v>1.0</v>
+      </c>
+      <c r="G99" s="1">
+        <v>178448.32</v>
+      </c>
+      <c r="H99" s="1">
+        <v>4243.72</v>
+      </c>
+      <c r="I99" s="1">
+        <v>2.3781226968122</v>
+      </c>
+      <c r="J99">
+        <v>0.0</v>
+      </c>
+      <c r="K99">
+        <v>849.32</v>
+      </c>
+      <c r="L99" s="1">
+        <v>181842.72</v>
+      </c>
+      <c r="M99" s="1">
+        <v>182692.04</v>
+      </c>
+      <c r="N99" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O99">
+        <v>1</v>
+      </c>
+      <c r="Z99" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="100" spans="1:26">
+      <c r="A100" t="s">
+        <v>304</v>
+      </c>
+      <c r="B100" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C100" s="1">
+        <v>98.3631871</v>
+      </c>
+      <c r="D100" s="1">
+        <v>99.75655</v>
+      </c>
+      <c r="E100" t="s">
+        <v>8</v>
+      </c>
+      <c r="F100">
+        <v>1.0</v>
+      </c>
+      <c r="G100" s="1">
+        <v>99756.55</v>
+      </c>
+      <c r="H100" s="1">
+        <v>378.9</v>
+      </c>
+      <c r="I100" s="1">
+        <v>0.37982468319123</v>
+      </c>
+      <c r="J100">
+        <v>0.0</v>
+      </c>
+      <c r="K100" t="s">
+        <v>305</v>
+      </c>
+      <c r="L100" s="1">
+        <v>98363.19</v>
+      </c>
+      <c r="M100" s="1">
+        <v>100135.45</v>
+      </c>
+      <c r="N100" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O100">
+        <v>1</v>
+      </c>
+      <c r="Z100" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="101" spans="1:26">
+      <c r="A101" t="s">
+        <v>307</v>
+      </c>
+      <c r="B101" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C101" s="1">
+        <v>101.59180069</v>
+      </c>
+      <c r="D101" s="1">
+        <v>107.36234</v>
+      </c>
+      <c r="E101" t="s">
+        <v>8</v>
+      </c>
+      <c r="F101">
+        <v>1.0</v>
+      </c>
+      <c r="G101" s="1">
+        <v>107362.34</v>
+      </c>
+      <c r="H101" s="1">
+        <v>-4334.92</v>
+      </c>
+      <c r="I101" s="1">
+        <v>-4.0376541718446</v>
+      </c>
+      <c r="J101">
+        <v>0.0</v>
+      </c>
+      <c r="K101" t="s">
+        <v>308</v>
+      </c>
+      <c r="L101" s="1">
+        <v>101591.8</v>
+      </c>
+      <c r="M101" s="1">
+        <v>103027.42</v>
+      </c>
+      <c r="N101" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O101">
+        <v>1</v>
+      </c>
+      <c r="Z101" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="102" spans="1:26">
+      <c r="A102" t="s">
+        <v>310</v>
+      </c>
+      <c r="B102" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C102" s="1">
+        <v>101.10442426</v>
+      </c>
+      <c r="D102" s="1">
+        <v>103.74867</v>
+      </c>
+      <c r="E102" t="s">
+        <v>8</v>
+      </c>
+      <c r="F102">
+        <v>1.0</v>
+      </c>
+      <c r="G102" s="1">
+        <v>311246.01</v>
+      </c>
+      <c r="H102" s="1">
+        <v>2340.21</v>
+      </c>
+      <c r="I102" s="1">
+        <v>0.75188433740886</v>
+      </c>
+      <c r="J102">
+        <v>0.0</v>
+      </c>
+      <c r="K102" t="s">
+        <v>311</v>
+      </c>
+      <c r="L102" s="1">
+        <v>303313.27</v>
+      </c>
+      <c r="M102" s="1">
+        <v>313586.22</v>
+      </c>
+      <c r="N102" s="1">
+        <v>0.64</v>
+      </c>
+      <c r="O102">
+        <v>1</v>
+      </c>
+      <c r="Z102" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="103" spans="1:26">
+      <c r="A103" t="s">
+        <v>313</v>
+      </c>
+      <c r="B103" s="1">
+        <v>150000.0</v>
+      </c>
+      <c r="C103" s="1">
+        <v>102.17611652</v>
+      </c>
+      <c r="D103" s="1">
+        <v>106.489533</v>
+      </c>
+      <c r="E103" t="s">
+        <v>8</v>
+      </c>
+      <c r="F103">
+        <v>1.0</v>
+      </c>
+      <c r="G103" s="1">
+        <v>159734.3</v>
+      </c>
+      <c r="H103" s="1">
+        <v>-809.17</v>
+      </c>
+      <c r="I103" s="1">
+        <v>-0.50657247691948</v>
+      </c>
+      <c r="J103">
+        <v>0.0</v>
+      </c>
+      <c r="K103" t="s">
+        <v>314</v>
+      </c>
+      <c r="L103" s="1">
+        <v>153264.17</v>
+      </c>
+      <c r="M103" s="1">
+        <v>158925.13</v>
+      </c>
+      <c r="N103" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O103">
+        <v>1</v>
+      </c>
+      <c r="Z103" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="104" spans="1:26">
+      <c r="A104" t="s">
+        <v>316</v>
+      </c>
+      <c r="B104" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C104" s="1">
+        <v>105.77757048</v>
+      </c>
+      <c r="D104" s="1">
+        <v>110.013816</v>
+      </c>
+      <c r="E104" t="s">
+        <v>8</v>
+      </c>
+      <c r="F104">
+        <v>1.0</v>
+      </c>
+      <c r="G104" s="1">
+        <v>550069.08</v>
+      </c>
+      <c r="H104" s="1">
+        <v>-18843.9</v>
+      </c>
+      <c r="I104" s="1">
+        <v>-3.4257333642531</v>
+      </c>
+      <c r="J104">
+        <v>0.0</v>
+      </c>
+      <c r="K104" t="s">
+        <v>317</v>
+      </c>
+      <c r="L104" s="1">
+        <v>528887.85</v>
+      </c>
+      <c r="M104" s="1">
+        <v>531225.18</v>
+      </c>
+      <c r="N104" s="1">
+        <v>1.08</v>
+      </c>
+      <c r="O104">
+        <v>1</v>
+      </c>
+      <c r="Z104" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="105" spans="1:26">
+      <c r="A105" t="s">
+        <v>319</v>
+      </c>
+      <c r="B105" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C105" s="1">
+        <v>93.451</v>
+      </c>
+      <c r="D105" s="1">
+        <v>104.270342</v>
+      </c>
+      <c r="E105" t="s">
+        <v>8</v>
+      </c>
+      <c r="F105">
+        <v>1.0</v>
+      </c>
+      <c r="G105" s="1">
+        <v>625622.05</v>
+      </c>
+      <c r="H105" s="1">
+        <v>-52685.91</v>
+      </c>
+      <c r="I105" s="1">
+        <v>-8.4213639848532</v>
+      </c>
+      <c r="J105">
+        <v>0.0</v>
+      </c>
+      <c r="K105" t="s">
+        <v>320</v>
+      </c>
+      <c r="L105" s="1">
+        <v>560706.0</v>
+      </c>
+      <c r="M105" s="1">
+        <v>572936.14</v>
+      </c>
+      <c r="N105" s="1">
+        <v>1.17</v>
+      </c>
+      <c r="O105">
+        <v>1</v>
+      </c>
+      <c r="Z105" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="106" spans="1:26">
+      <c r="A106" t="s">
+        <v>322</v>
+      </c>
+      <c r="B106" s="1">
+        <v>285000.0</v>
+      </c>
+      <c r="C106" s="1">
+        <v>98.10404529</v>
+      </c>
+      <c r="D106" s="1">
+        <v>97.791014</v>
+      </c>
+      <c r="E106" t="s">
+        <v>8</v>
+      </c>
+      <c r="F106">
+        <v>1.0</v>
+      </c>
+      <c r="G106" s="1">
+        <v>278704.39</v>
+      </c>
+      <c r="H106" s="1">
+        <v>3726.52</v>
+      </c>
+      <c r="I106" s="1">
+        <v>1.3370869400371</v>
+      </c>
+      <c r="J106">
+        <v>0.0</v>
+      </c>
+      <c r="K106" t="s">
+        <v>323</v>
+      </c>
+      <c r="L106" s="1">
+        <v>279596.53</v>
+      </c>
+      <c r="M106" s="1">
+        <v>282430.91</v>
+      </c>
+      <c r="N106" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O106">
+        <v>1</v>
+      </c>
+      <c r="Z106" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="107" spans="1:26">
+      <c r="A107" t="s">
+        <v>325</v>
+      </c>
+      <c r="B107" s="1">
+        <v>365000.0</v>
+      </c>
+      <c r="C107" s="1">
+        <v>101.3769495</v>
+      </c>
+      <c r="D107" s="1">
+        <v>105.094956</v>
+      </c>
+      <c r="E107" t="s">
+        <v>8</v>
+      </c>
+      <c r="F107">
+        <v>1.0</v>
+      </c>
+      <c r="G107" s="1">
+        <v>383596.59</v>
+      </c>
+      <c r="H107" s="1">
+        <v>-550.72</v>
+      </c>
+      <c r="I107" s="1">
+        <v>-0.14356749104574</v>
+      </c>
+      <c r="J107">
+        <v>0.0</v>
+      </c>
+      <c r="K107" t="s">
+        <v>326</v>
+      </c>
+      <c r="L107" s="1">
+        <v>370025.87</v>
+      </c>
+      <c r="M107" s="1">
+        <v>383045.87</v>
+      </c>
+      <c r="N107" s="1">
+        <v>0.78</v>
+      </c>
+      <c r="O107">
+        <v>1</v>
+      </c>
+      <c r="Z107" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="108" spans="1:26">
+      <c r="A108" t="s">
+        <v>328</v>
+      </c>
+      <c r="B108" s="1">
+        <v>295000.0</v>
+      </c>
+      <c r="C108" s="1">
+        <v>102.34</v>
+      </c>
+      <c r="D108" s="1">
+        <v>105.485329</v>
+      </c>
+      <c r="E108" t="s">
+        <v>8</v>
+      </c>
+      <c r="F108">
+        <v>1.0</v>
+      </c>
+      <c r="G108" s="1">
+        <v>311181.72</v>
+      </c>
+      <c r="H108" s="1">
+        <v>-7515.97</v>
+      </c>
+      <c r="I108" s="1">
+        <v>-2.4152993305648</v>
+      </c>
+      <c r="J108">
+        <v>0.0</v>
+      </c>
+      <c r="K108" t="s">
+        <v>329</v>
+      </c>
+      <c r="L108" s="1">
+        <v>301903.0</v>
+      </c>
+      <c r="M108" s="1">
+        <v>303665.75</v>
+      </c>
+      <c r="N108" s="1">
+        <v>0.62</v>
+      </c>
+      <c r="O108">
+        <v>1</v>
+      </c>
+      <c r="Z108" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="109" spans="1:26">
+      <c r="A109" t="s">
+        <v>331</v>
+      </c>
+      <c r="B109" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C109" s="1">
+        <v>99.82288969</v>
+      </c>
+      <c r="D109" s="1">
+        <v>99.616</v>
+      </c>
+      <c r="E109" t="s">
+        <v>8</v>
+      </c>
+      <c r="F109">
+        <v>1.0</v>
+      </c>
+      <c r="G109" s="1">
+        <v>199232.0</v>
+      </c>
+      <c r="H109" s="1">
+        <v>1486.38</v>
+      </c>
+      <c r="I109" s="1">
+        <v>0.74605485062641</v>
+      </c>
+      <c r="J109">
+        <v>0.0</v>
+      </c>
+      <c r="K109" t="s">
+        <v>332</v>
+      </c>
+      <c r="L109" s="1">
+        <v>199645.78</v>
+      </c>
+      <c r="M109" s="1">
+        <v>200718.38</v>
+      </c>
+      <c r="N109" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O109">
+        <v>1</v>
+      </c>
+      <c r="Z109" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="110" spans="1:26">
+      <c r="A110" t="s">
+        <v>334</v>
+      </c>
+      <c r="B110" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C110" s="1">
+        <v>98.44984486</v>
+      </c>
+      <c r="D110" s="1">
+        <v>100.292605</v>
+      </c>
+      <c r="E110" t="s">
+        <v>8</v>
+      </c>
+      <c r="F110">
+        <v>1.0</v>
+      </c>
+      <c r="G110" s="1">
+        <v>200585.21</v>
+      </c>
+      <c r="H110" s="1">
+        <v>2293.25</v>
+      </c>
+      <c r="I110" s="1">
+        <v>1.143279706415</v>
+      </c>
+      <c r="J110">
+        <v>0.0</v>
+      </c>
+      <c r="K110" t="s">
+        <v>335</v>
+      </c>
+      <c r="L110" s="1">
+        <v>196899.69</v>
+      </c>
+      <c r="M110" s="1">
+        <v>202878.46</v>
+      </c>
+      <c r="N110" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O110">
+        <v>1</v>
+      </c>
+      <c r="Z110" t="s">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="111" spans="1:26">
+      <c r="A111" t="s">
+        <v>337</v>
+      </c>
+      <c r="B111" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C111" s="1">
+        <v>101.14846312</v>
+      </c>
+      <c r="D111" s="1">
+        <v>106.064042</v>
+      </c>
+      <c r="E111" t="s">
+        <v>8</v>
+      </c>
+      <c r="F111">
+        <v>1.0</v>
+      </c>
+      <c r="G111" s="1">
+        <v>530320.21</v>
+      </c>
+      <c r="H111" s="1">
+        <v>-20057.35</v>
+      </c>
+      <c r="I111" s="1">
+        <v>-3.7821206172776</v>
+      </c>
+      <c r="J111">
+        <v>0.0</v>
+      </c>
+      <c r="K111" t="s">
+        <v>338</v>
+      </c>
+      <c r="L111" s="1">
+        <v>505742.31</v>
+      </c>
+      <c r="M111" s="1">
+        <v>510262.86</v>
+      </c>
+      <c r="N111" s="1">
+        <v>1.04</v>
+      </c>
+      <c r="O111">
+        <v>1</v>
+      </c>
+      <c r="Z111" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="112" spans="1:26">
+      <c r="A112" t="s">
+        <v>340</v>
+      </c>
+      <c r="B112" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C112" s="1">
+        <v>100.34919405</v>
+      </c>
+      <c r="D112" s="1">
+        <v>99.297</v>
+      </c>
+      <c r="E112" t="s">
+        <v>8</v>
+      </c>
+      <c r="F112">
+        <v>1.0</v>
+      </c>
+      <c r="G112" s="1">
+        <v>99297.0</v>
+      </c>
+      <c r="H112" s="1">
+        <v>2013.84</v>
+      </c>
+      <c r="I112" s="1">
+        <v>2.028097525605</v>
+      </c>
+      <c r="J112">
+        <v>0.0</v>
+      </c>
+      <c r="K112">
+        <v>961.64</v>
+      </c>
+      <c r="L112" s="1">
+        <v>100349.2</v>
+      </c>
+      <c r="M112" s="1">
+        <v>101310.84</v>
+      </c>
+      <c r="N112" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O112">
+        <v>1</v>
+      </c>
+      <c r="Z112" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="113" spans="1:26">
+      <c r="A113" t="s">
+        <v>342</v>
+      </c>
+      <c r="B113" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C113" s="1">
+        <v>100.74208577</v>
+      </c>
+      <c r="D113" s="1">
+        <v>100.24168</v>
+      </c>
+      <c r="E113" t="s">
+        <v>8</v>
+      </c>
+      <c r="F113">
+        <v>1.0</v>
+      </c>
+      <c r="G113" s="1">
+        <v>100241.68</v>
+      </c>
+      <c r="H113" s="1">
+        <v>1267.53</v>
+      </c>
+      <c r="I113" s="1">
+        <v>1.2644740191904</v>
+      </c>
+      <c r="J113">
+        <v>0.0</v>
+      </c>
+      <c r="K113">
+        <v>767.12</v>
+      </c>
+      <c r="L113" s="1">
+        <v>100742.09</v>
+      </c>
+      <c r="M113" s="1">
+        <v>101509.21</v>
+      </c>
+      <c r="N113" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O113">
+        <v>1</v>
+      </c>
+      <c r="Z113" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="114" spans="1:26">
+      <c r="A114" t="s">
+        <v>344</v>
+      </c>
+      <c r="B114" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C114" s="1">
+        <v>99.8719785</v>
+      </c>
+      <c r="D114" s="1">
+        <v>99.884</v>
+      </c>
+      <c r="E114" t="s">
+        <v>8</v>
+      </c>
+      <c r="F114">
+        <v>1.0</v>
+      </c>
+      <c r="G114" s="1">
+        <v>99884.0</v>
+      </c>
+      <c r="H114" s="1">
+        <v>1010.92</v>
+      </c>
+      <c r="I114" s="1">
+        <v>1.0120940290737</v>
+      </c>
+      <c r="J114">
+        <v>0.0</v>
+      </c>
+      <c r="K114" t="s">
+        <v>345</v>
+      </c>
+      <c r="L114" s="1">
+        <v>99871.97</v>
+      </c>
+      <c r="M114" s="1">
+        <v>100894.92</v>
+      </c>
+      <c r="N114" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O114">
+        <v>1</v>
+      </c>
+      <c r="Z114" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="115" spans="1:26">
+      <c r="A115" t="s">
+        <v>347</v>
+      </c>
+      <c r="B115" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C115" s="1">
+        <v>96.7499857</v>
+      </c>
+      <c r="D115" s="1">
+        <v>97.65639</v>
+      </c>
+      <c r="E115" t="s">
+        <v>8</v>
+      </c>
+      <c r="F115">
+        <v>1.0</v>
+      </c>
+      <c r="G115" s="1">
+        <v>97656.39</v>
+      </c>
+      <c r="H115" s="1">
+        <v>-92.02</v>
+      </c>
+      <c r="I115" s="1">
+        <v>-0.094228344914245</v>
+      </c>
+      <c r="J115">
+        <v>0.0</v>
+      </c>
+      <c r="K115">
+        <v>814.38</v>
+      </c>
+      <c r="L115" s="1">
+        <v>96749.99</v>
+      </c>
+      <c r="M115" s="1">
+        <v>97564.37</v>
+      </c>
+      <c r="N115" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O115">
+        <v>1</v>
+      </c>
+      <c r="Z115" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="116" spans="1:26">
+      <c r="A116" t="s">
+        <v>349</v>
+      </c>
+      <c r="B116" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C116" s="1">
+        <v>84.76454172</v>
+      </c>
+      <c r="D116" s="1">
+        <v>86.56115</v>
+      </c>
+      <c r="E116" t="s">
+        <v>8</v>
+      </c>
+      <c r="F116">
+        <v>1.0</v>
+      </c>
+      <c r="G116" s="1">
+        <v>259683.45</v>
+      </c>
+      <c r="H116" s="1">
+        <v>-2292.22</v>
+      </c>
+      <c r="I116" s="1">
+        <v>-0.88269776144764</v>
+      </c>
+      <c r="J116">
+        <v>0.0</v>
+      </c>
+      <c r="K116" t="s">
+        <v>350</v>
+      </c>
+      <c r="L116" s="1">
+        <v>254293.63</v>
+      </c>
+      <c r="M116" s="1">
+        <v>257391.23</v>
+      </c>
+      <c r="N116" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O116">
+        <v>1</v>
+      </c>
+      <c r="Z116" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="117" spans="1:26">
+      <c r="A117" t="s">
+        <v>352</v>
+      </c>
+      <c r="B117" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C117" s="1">
+        <v>97.10765068</v>
+      </c>
+      <c r="D117" s="1">
+        <v>99.507</v>
+      </c>
+      <c r="E117" t="s">
+        <v>8</v>
+      </c>
+      <c r="F117">
+        <v>1.0</v>
+      </c>
+      <c r="G117" s="1">
+        <v>298521.0</v>
+      </c>
+      <c r="H117" s="1">
+        <v>1201.95</v>
+      </c>
+      <c r="I117" s="1">
+        <v>0.40263499050318</v>
+      </c>
+      <c r="J117">
+        <v>0.0</v>
+      </c>
+      <c r="K117" t="s">
+        <v>353</v>
+      </c>
+      <c r="L117" s="1">
+        <v>291322.95</v>
+      </c>
+      <c r="M117" s="1">
+        <v>299722.95</v>
+      </c>
+      <c r="N117" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O117">
+        <v>1</v>
+      </c>
+      <c r="Z117" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="118" spans="1:26">
+      <c r="A118" t="s">
+        <v>355</v>
+      </c>
+      <c r="B118" s="1">
+        <v>139000.0</v>
+      </c>
+      <c r="C118" s="1">
+        <v>99.34626286</v>
+      </c>
+      <c r="D118" s="1">
+        <v>99.647</v>
+      </c>
+      <c r="E118" t="s">
+        <v>8</v>
+      </c>
+      <c r="F118">
+        <v>1.0</v>
+      </c>
+      <c r="G118" s="1">
+        <v>138509.33</v>
+      </c>
+      <c r="H118" s="1">
+        <v>2242.97</v>
+      </c>
+      <c r="I118" s="1">
+        <v>1.6193638363567</v>
+      </c>
+      <c r="J118">
+        <v>0.0</v>
+      </c>
+      <c r="K118" t="s">
+        <v>356</v>
+      </c>
+      <c r="L118" s="1">
+        <v>138091.31</v>
+      </c>
+      <c r="M118" s="1">
+        <v>140752.3</v>
+      </c>
+      <c r="N118" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O118">
+        <v>1</v>
+      </c>
+      <c r="Z118" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="119" spans="1:26">
+      <c r="A119" t="s">
+        <v>358</v>
+      </c>
+      <c r="B119" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C119" s="1">
+        <v>94.42566165</v>
+      </c>
+      <c r="D119" s="1">
+        <v>95.15085</v>
+      </c>
+      <c r="E119" t="s">
+        <v>8</v>
+      </c>
+      <c r="F119">
+        <v>1.0</v>
+      </c>
+      <c r="G119" s="1">
+        <v>475754.25</v>
+      </c>
+      <c r="H119" s="1">
+        <v>-1742.38</v>
+      </c>
+      <c r="I119" s="1">
+        <v>-0.36623529900153</v>
+      </c>
+      <c r="J119">
+        <v>0.0</v>
+      </c>
+      <c r="K119" t="s">
+        <v>359</v>
+      </c>
+      <c r="L119" s="1">
+        <v>472128.31</v>
+      </c>
+      <c r="M119" s="1">
+        <v>474011.87</v>
+      </c>
+      <c r="N119" s="1">
+        <v>0.97</v>
+      </c>
+      <c r="O119">
+        <v>1</v>
+      </c>
+      <c r="Z119" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="120" spans="1:26">
+      <c r="A120" t="s">
+        <v>361</v>
+      </c>
+      <c r="B120" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C120" s="1">
+        <v>101.20979185</v>
+      </c>
+      <c r="D120" s="1">
+        <v>104.254864</v>
+      </c>
+      <c r="E120" t="s">
+        <v>8</v>
+      </c>
+      <c r="F120">
+        <v>1.0</v>
+      </c>
+      <c r="G120" s="1">
+        <v>521274.32</v>
+      </c>
+      <c r="H120" s="1">
+        <v>931.21</v>
+      </c>
+      <c r="I120" s="1">
+        <v>0.17864106561014</v>
+      </c>
+      <c r="J120">
+        <v>0.0</v>
+      </c>
+      <c r="K120" t="s">
+        <v>362</v>
+      </c>
+      <c r="L120" s="1">
+        <v>506048.95</v>
+      </c>
+      <c r="M120" s="1">
+        <v>522205.53</v>
+      </c>
+      <c r="N120" s="1">
+        <v>1.07</v>
+      </c>
+      <c r="O120">
+        <v>1</v>
+      </c>
+      <c r="Z120" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="121" spans="1:26">
+      <c r="A121" t="s">
+        <v>364</v>
+      </c>
+      <c r="B121" s="1">
+        <v>415000.0</v>
+      </c>
+      <c r="C121" s="1">
+        <v>69.4065</v>
+      </c>
+      <c r="D121" s="1">
+        <v>74.176043</v>
+      </c>
+      <c r="E121" t="s">
+        <v>8</v>
+      </c>
+      <c r="F121">
+        <v>1.0</v>
+      </c>
+      <c r="G121" s="1">
+        <v>307830.58</v>
+      </c>
+      <c r="H121" s="1">
+        <v>-18889.7</v>
+      </c>
+      <c r="I121" s="1">
+        <v>-6.1363948961796</v>
+      </c>
+      <c r="J121">
+        <v>0.0</v>
+      </c>
+      <c r="K121">
+        <v>903.9</v>
+      </c>
+      <c r="L121" s="1">
+        <v>288036.98</v>
+      </c>
+      <c r="M121" s="1">
+        <v>288940.88</v>
+      </c>
+      <c r="N121" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O121">
+        <v>1</v>
+      </c>
+      <c r="Z121" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="122" spans="1:26">
+      <c r="A122" t="s">
+        <v>366</v>
+      </c>
+      <c r="B122" s="1">
+        <v>441000.0</v>
+      </c>
+      <c r="C122" s="1">
+        <v>98.15892876</v>
+      </c>
+      <c r="D122" s="1">
+        <v>99.423503</v>
+      </c>
+      <c r="E122" t="s">
+        <v>8</v>
+      </c>
+      <c r="F122">
+        <v>1.0</v>
+      </c>
+      <c r="G122" s="1">
+        <v>438457.65</v>
+      </c>
+      <c r="H122" s="1">
+        <v>2904.92</v>
+      </c>
+      <c r="I122" s="1">
+        <v>0.6625314896433</v>
+      </c>
+      <c r="J122">
+        <v>0.0</v>
+      </c>
+      <c r="K122" t="s">
+        <v>367</v>
+      </c>
+      <c r="L122" s="1">
+        <v>432880.87</v>
+      </c>
+      <c r="M122" s="1">
+        <v>441362.57</v>
+      </c>
+      <c r="N122" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="O122">
+        <v>1</v>
+      </c>
+      <c r="Z122" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="123" spans="1:26">
+      <c r="A123" t="s">
+        <v>369</v>
+      </c>
+      <c r="B123" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C123" s="1">
+        <v>99.06045207</v>
+      </c>
+      <c r="D123" s="1">
+        <v>99.815013</v>
+      </c>
+      <c r="E123" t="s">
+        <v>8</v>
+      </c>
+      <c r="F123">
+        <v>1.0</v>
+      </c>
+      <c r="G123" s="1">
+        <v>399260.05</v>
+      </c>
+      <c r="H123" s="1">
+        <v>7683.13</v>
+      </c>
+      <c r="I123" s="1">
+        <v>1.9243422926987</v>
+      </c>
+      <c r="J123">
+        <v>0.0</v>
+      </c>
+      <c r="K123" t="s">
+        <v>370</v>
+      </c>
+      <c r="L123" s="1">
+        <v>396241.81</v>
+      </c>
+      <c r="M123" s="1">
+        <v>406943.18</v>
+      </c>
+      <c r="N123" s="1">
+        <v>0.83</v>
+      </c>
+      <c r="O123">
+        <v>1</v>
+      </c>
+      <c r="Z123" t="s">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="124" spans="1:26">
+      <c r="A124" t="s">
+        <v>372</v>
+      </c>
+      <c r="B124" s="1">
+        <v>362000.0</v>
+      </c>
+      <c r="C124" s="1">
+        <v>100.2526937</v>
+      </c>
+      <c r="D124" s="1">
+        <v>99.888</v>
+      </c>
+      <c r="E124" t="s">
+        <v>8</v>
+      </c>
+      <c r="F124">
+        <v>1.0</v>
+      </c>
+      <c r="G124" s="1">
+        <v>361594.56</v>
+      </c>
+      <c r="H124" s="1">
+        <v>1589.21</v>
+      </c>
+      <c r="I124" s="1">
+        <v>0.43950052788405</v>
+      </c>
+      <c r="J124">
+        <v>0.0</v>
+      </c>
+      <c r="K124">
+        <v>269.02</v>
+      </c>
+      <c r="L124" s="1">
+        <v>362914.75</v>
+      </c>
+      <c r="M124" s="1">
+        <v>363183.77</v>
+      </c>
+      <c r="N124" s="1">
+        <v>0.74</v>
+      </c>
+      <c r="O124">
+        <v>1</v>
+      </c>
+      <c r="Z124" t="s">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="125" spans="1:26">
+      <c r="A125" t="s">
+        <v>374</v>
+      </c>
+      <c r="B125" s="1">
+        <v>130000.0</v>
+      </c>
+      <c r="C125" s="1">
+        <v>102.24434499</v>
+      </c>
+      <c r="D125" s="1">
+        <v>105.578454</v>
+      </c>
+      <c r="E125" t="s">
+        <v>8</v>
+      </c>
+      <c r="F125">
+        <v>1.0</v>
+      </c>
+      <c r="G125" s="1">
+        <v>137251.99</v>
+      </c>
+      <c r="H125" s="1">
+        <v>933.33</v>
+      </c>
+      <c r="I125" s="1">
+        <v>0.68001199836884</v>
+      </c>
+      <c r="J125">
+        <v>0.0</v>
+      </c>
+      <c r="K125" t="s">
+        <v>375</v>
+      </c>
+      <c r="L125" s="1">
+        <v>132917.65</v>
+      </c>
+      <c r="M125" s="1">
+        <v>138185.32</v>
+      </c>
+      <c r="N125" s="1">
         <v>0.28</v>
       </c>
-      <c r="P86">
-[...10 lines deleted...]
-      <c r="C87" s="1">
+      <c r="O125">
+        <v>1</v>
+      </c>
+      <c r="Z125" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="126" spans="1:26">
+      <c r="A126" t="s">
+        <v>377</v>
+      </c>
+      <c r="B126" s="1">
+        <v>155000.0</v>
+      </c>
+      <c r="C126" s="1">
+        <v>93.17096659</v>
+      </c>
+      <c r="D126" s="1">
+        <v>91.593929</v>
+      </c>
+      <c r="E126" t="s">
+        <v>8</v>
+      </c>
+      <c r="F126">
+        <v>1.0</v>
+      </c>
+      <c r="G126" s="1">
+        <v>141970.59</v>
+      </c>
+      <c r="H126" s="1">
+        <v>3741.21</v>
+      </c>
+      <c r="I126" s="1">
+        <v>2.6352007130491</v>
+      </c>
+      <c r="J126">
+        <v>0.0</v>
+      </c>
+      <c r="K126" t="s">
+        <v>378</v>
+      </c>
+      <c r="L126" s="1">
+        <v>144415.0</v>
+      </c>
+      <c r="M126" s="1">
+        <v>145711.8</v>
+      </c>
+      <c r="N126" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O126">
+        <v>1</v>
+      </c>
+      <c r="Z126" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="127" spans="1:26">
+      <c r="A127" t="s">
+        <v>380</v>
+      </c>
+      <c r="B127" s="1">
+        <v>280000.0</v>
+      </c>
+      <c r="C127" s="1">
+        <v>89.27877365</v>
+      </c>
+      <c r="D127" s="1">
+        <v>89.961514</v>
+      </c>
+      <c r="E127" t="s">
+        <v>8</v>
+      </c>
+      <c r="F127">
+        <v>1.0</v>
+      </c>
+      <c r="G127" s="1">
+        <v>251892.24</v>
+      </c>
+      <c r="H127" s="1">
+        <v>-1836.88</v>
+      </c>
+      <c r="I127" s="1">
+        <v>-0.72923246861436</v>
+      </c>
+      <c r="J127">
+        <v>0.0</v>
+      </c>
+      <c r="K127">
+        <v>74.79</v>
+      </c>
+      <c r="L127" s="1">
+        <v>249980.57</v>
+      </c>
+      <c r="M127" s="1">
+        <v>250055.36</v>
+      </c>
+      <c r="N127" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O127">
+        <v>1</v>
+      </c>
+      <c r="Z127" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="128" spans="1:26">
+      <c r="A128" t="s">
+        <v>382</v>
+      </c>
+      <c r="B128" s="1">
+        <v>445000.0</v>
+      </c>
+      <c r="C128" s="1">
+        <v>95.38277179</v>
+      </c>
+      <c r="D128" s="1">
+        <v>96.392049</v>
+      </c>
+      <c r="E128" t="s">
+        <v>8</v>
+      </c>
+      <c r="F128">
+        <v>1.0</v>
+      </c>
+      <c r="G128" s="1">
+        <v>428944.62</v>
+      </c>
+      <c r="H128" s="1">
+        <v>1907.88</v>
+      </c>
+      <c r="I128" s="1">
+        <v>0.4447846903873</v>
+      </c>
+      <c r="J128">
+        <v>0.0</v>
+      </c>
+      <c r="K128" t="s">
+        <v>383</v>
+      </c>
+      <c r="L128" s="1">
+        <v>424453.34</v>
+      </c>
+      <c r="M128" s="1">
+        <v>430852.5</v>
+      </c>
+      <c r="N128" s="1">
+        <v>0.88</v>
+      </c>
+      <c r="O128">
+        <v>1</v>
+      </c>
+      <c r="Z128" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="129" spans="1:26">
+      <c r="A129" t="s">
+        <v>385</v>
+      </c>
+      <c r="B129" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C129" s="1">
+        <v>100.40237961</v>
+      </c>
+      <c r="D129" s="1">
+        <v>99.915</v>
+      </c>
+      <c r="E129" t="s">
+        <v>8</v>
+      </c>
+      <c r="F129">
+        <v>1.0</v>
+      </c>
+      <c r="G129" s="1">
+        <v>299745.0</v>
+      </c>
+      <c r="H129" s="1">
+        <v>1593.65</v>
+      </c>
+      <c r="I129" s="1">
+        <v>0.53166858496389</v>
+      </c>
+      <c r="J129">
+        <v>0.0</v>
+      </c>
+      <c r="K129">
+        <v>131.51</v>
+      </c>
+      <c r="L129" s="1">
+        <v>301207.14</v>
+      </c>
+      <c r="M129" s="1">
+        <v>301338.65</v>
+      </c>
+      <c r="N129" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O129">
+        <v>1</v>
+      </c>
+      <c r="Z129" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="130" spans="1:26">
+      <c r="A130" t="s">
+        <v>387</v>
+      </c>
+      <c r="B130" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C130" s="1">
+        <v>95.90427408</v>
+      </c>
+      <c r="D130" s="1">
+        <v>98.007783</v>
+      </c>
+      <c r="E130" t="s">
+        <v>8</v>
+      </c>
+      <c r="F130">
+        <v>1.0</v>
+      </c>
+      <c r="G130" s="1">
+        <v>294023.35</v>
+      </c>
+      <c r="H130" s="1">
+        <v>-2439.29</v>
+      </c>
+      <c r="I130" s="1">
+        <v>-0.8296245859385</v>
+      </c>
+      <c r="J130">
+        <v>0.0</v>
+      </c>
+      <c r="K130" t="s">
+        <v>388</v>
+      </c>
+      <c r="L130" s="1">
+        <v>287712.83</v>
+      </c>
+      <c r="M130" s="1">
+        <v>291584.06</v>
+      </c>
+      <c r="N130" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O130">
+        <v>1</v>
+      </c>
+      <c r="Z130" t="s">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="131" spans="1:26">
+      <c r="A131" t="s">
+        <v>390</v>
+      </c>
+      <c r="B131" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C131" s="1">
+        <v>98.68733864</v>
+      </c>
+      <c r="D131" s="1">
+        <v>102.242292</v>
+      </c>
+      <c r="E131" t="s">
+        <v>8</v>
+      </c>
+      <c r="F131">
+        <v>1.0</v>
+      </c>
+      <c r="G131" s="1">
+        <v>511211.46</v>
+      </c>
+      <c r="H131" s="1">
+        <v>-1639.49</v>
+      </c>
+      <c r="I131" s="1">
+        <v>-0.32070681670556</v>
+      </c>
+      <c r="J131">
+        <v>0.0</v>
+      </c>
+      <c r="K131" t="s">
+        <v>391</v>
+      </c>
+      <c r="L131" s="1">
+        <v>493436.7</v>
+      </c>
+      <c r="M131" s="1">
+        <v>509571.97</v>
+      </c>
+      <c r="N131" s="1">
+        <v>1.04</v>
+      </c>
+      <c r="O131">
+        <v>1</v>
+      </c>
+      <c r="Z131" t="s">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="132" spans="1:26">
+      <c r="A132" t="s">
+        <v>393</v>
+      </c>
+      <c r="B132" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C132" s="1">
+        <v>100.22743287</v>
+      </c>
+      <c r="D132" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E132" t="s">
+        <v>8</v>
+      </c>
+      <c r="F132">
+        <v>1.0</v>
+      </c>
+      <c r="G132" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="H132" s="1">
+        <v>2731.96</v>
+      </c>
+      <c r="I132" s="1">
+        <v>0.91065333333333</v>
+      </c>
+      <c r="J132">
+        <v>0.0</v>
+      </c>
+      <c r="K132" t="s">
+        <v>394</v>
+      </c>
+      <c r="L132" s="1">
+        <v>300682.3</v>
+      </c>
+      <c r="M132" s="1">
+        <v>302731.96</v>
+      </c>
+      <c r="N132" s="1">
+        <v>0.62</v>
+      </c>
+      <c r="O132">
+        <v>1</v>
+      </c>
+      <c r="Z132" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="133" spans="1:26">
+      <c r="A133" t="s">
+        <v>396</v>
+      </c>
+      <c r="B133" s="1">
         <v>100000.0</v>
       </c>
-      <c r="D87" s="1">
-[...32 lines deleted...]
-      <c r="O87" s="1">
+      <c r="C133" s="1">
+        <v>99.92874917</v>
+      </c>
+      <c r="D133" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E133" t="s">
+        <v>8</v>
+      </c>
+      <c r="F133">
+        <v>1.0</v>
+      </c>
+      <c r="G133" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="H133" s="1">
+        <v>2752.72</v>
+      </c>
+      <c r="I133" s="1">
+        <v>2.75272</v>
+      </c>
+      <c r="J133">
+        <v>0.0</v>
+      </c>
+      <c r="K133" t="s">
+        <v>397</v>
+      </c>
+      <c r="L133" s="1">
+        <v>99928.75</v>
+      </c>
+      <c r="M133" s="1">
+        <v>102752.72</v>
+      </c>
+      <c r="N133" s="1">
         <v>0.21</v>
       </c>
-      <c r="P87">
-[...10 lines deleted...]
-      <c r="C88" s="1">
+      <c r="O133">
+        <v>1</v>
+      </c>
+      <c r="Z133" t="s">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="134" spans="1:26">
+      <c r="A134" t="s">
+        <v>399</v>
+      </c>
+      <c r="B134" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C134" s="1">
+        <v>80.85581782</v>
+      </c>
+      <c r="D134" s="1">
+        <v>81.08293</v>
+      </c>
+      <c r="E134" t="s">
+        <v>8</v>
+      </c>
+      <c r="F134">
+        <v>1.0</v>
+      </c>
+      <c r="G134" s="1">
+        <v>486497.58</v>
+      </c>
+      <c r="H134" s="1">
+        <v>634.59</v>
+      </c>
+      <c r="I134" s="1">
+        <v>0.13044052552122</v>
+      </c>
+      <c r="J134">
+        <v>0.0</v>
+      </c>
+      <c r="K134" t="s">
+        <v>400</v>
+      </c>
+      <c r="L134" s="1">
+        <v>485134.91</v>
+      </c>
+      <c r="M134" s="1">
+        <v>487132.17</v>
+      </c>
+      <c r="N134" s="1">
+        <v>0.99</v>
+      </c>
+      <c r="O134">
+        <v>1</v>
+      </c>
+      <c r="Z134" t="s">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="135" spans="1:26">
+      <c r="A135" t="s">
+        <v>402</v>
+      </c>
+      <c r="B135" s="1">
+        <v>483000.0</v>
+      </c>
+      <c r="C135" s="1">
+        <v>97.73521553</v>
+      </c>
+      <c r="D135" s="1">
+        <v>99.429627</v>
+      </c>
+      <c r="E135" t="s">
+        <v>8</v>
+      </c>
+      <c r="F135">
+        <v>1.0</v>
+      </c>
+      <c r="G135" s="1">
+        <v>480245.1</v>
+      </c>
+      <c r="H135" s="1">
+        <v>4946.31</v>
+      </c>
+      <c r="I135" s="1">
+        <v>1.0299553290601</v>
+      </c>
+      <c r="J135">
+        <v>0.0</v>
+      </c>
+      <c r="K135" t="s">
+        <v>403</v>
+      </c>
+      <c r="L135" s="1">
+        <v>472061.09</v>
+      </c>
+      <c r="M135" s="1">
+        <v>485191.41</v>
+      </c>
+      <c r="N135" s="1">
+        <v>0.99</v>
+      </c>
+      <c r="O135">
+        <v>1</v>
+      </c>
+      <c r="Z135" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="136" spans="1:26">
+      <c r="A136" t="s">
+        <v>405</v>
+      </c>
+      <c r="B136" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C136" s="1">
+        <v>100.25554372</v>
+      </c>
+      <c r="D136" s="1">
+        <v>102.181054</v>
+      </c>
+      <c r="E136" t="s">
+        <v>8</v>
+      </c>
+      <c r="F136">
+        <v>1.0</v>
+      </c>
+      <c r="G136" s="1">
+        <v>919629.49</v>
+      </c>
+      <c r="H136" s="1">
+        <v>2513.55</v>
+      </c>
+      <c r="I136" s="1">
+        <v>0.27332203102795</v>
+      </c>
+      <c r="J136">
+        <v>0.0</v>
+      </c>
+      <c r="K136" t="s">
+        <v>406</v>
+      </c>
+      <c r="L136" s="1">
+        <v>902299.89</v>
+      </c>
+      <c r="M136" s="1">
+        <v>922143.04</v>
+      </c>
+      <c r="N136" s="1">
+        <v>1.88</v>
+      </c>
+      <c r="O136">
+        <v>1</v>
+      </c>
+      <c r="Z136" t="s">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="137" spans="1:26">
+      <c r="A137" t="s">
+        <v>408</v>
+      </c>
+      <c r="B137" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C137" s="1">
+        <v>66.2825</v>
+      </c>
+      <c r="D137" s="1">
+        <v>68.824779</v>
+      </c>
+      <c r="E137" t="s">
+        <v>8</v>
+      </c>
+      <c r="F137">
+        <v>1.0</v>
+      </c>
+      <c r="G137" s="1">
+        <v>481773.45</v>
+      </c>
+      <c r="H137" s="1">
+        <v>-11505.54</v>
+      </c>
+      <c r="I137" s="1">
+        <v>-2.3881639803937</v>
+      </c>
+      <c r="J137">
+        <v>0.0</v>
+      </c>
+      <c r="K137" t="s">
+        <v>409</v>
+      </c>
+      <c r="L137" s="1">
+        <v>463977.5</v>
+      </c>
+      <c r="M137" s="1">
+        <v>470267.91</v>
+      </c>
+      <c r="N137" s="1">
+        <v>0.96</v>
+      </c>
+      <c r="O137">
+        <v>1</v>
+      </c>
+      <c r="Z137" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="138" spans="1:26">
+      <c r="A138" t="s">
+        <v>411</v>
+      </c>
+      <c r="B138" s="1">
+        <v>102000.0</v>
+      </c>
+      <c r="C138" s="1">
+        <v>99.90989949</v>
+      </c>
+      <c r="D138" s="1">
+        <v>99.646</v>
+      </c>
+      <c r="E138" t="s">
+        <v>8</v>
+      </c>
+      <c r="F138">
+        <v>1.0</v>
+      </c>
+      <c r="G138" s="1">
+        <v>101638.92</v>
+      </c>
+      <c r="H138" s="1">
+        <v>1217.92</v>
+      </c>
+      <c r="I138" s="1">
+        <v>1.1982811308896</v>
+      </c>
+      <c r="J138">
+        <v>0.0</v>
+      </c>
+      <c r="K138">
+        <v>948.74</v>
+      </c>
+      <c r="L138" s="1">
+        <v>101908.1</v>
+      </c>
+      <c r="M138" s="1">
+        <v>102856.84</v>
+      </c>
+      <c r="N138" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O138">
+        <v>1</v>
+      </c>
+      <c r="Z138" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="139" spans="1:26">
+      <c r="A139" t="s">
+        <v>413</v>
+      </c>
+      <c r="B139" s="1">
+        <v>360000.0</v>
+      </c>
+      <c r="C139" s="1">
+        <v>102.45642761</v>
+      </c>
+      <c r="D139" s="1">
+        <v>105.116214</v>
+      </c>
+      <c r="E139" t="s">
+        <v>8</v>
+      </c>
+      <c r="F139">
+        <v>1.0</v>
+      </c>
+      <c r="G139" s="1">
+        <v>378418.37</v>
+      </c>
+      <c r="H139" s="1">
+        <v>1905.32</v>
+      </c>
+      <c r="I139" s="1">
+        <v>0.50349564160958</v>
+      </c>
+      <c r="J139">
+        <v>0.0</v>
+      </c>
+      <c r="K139" t="s">
+        <v>414</v>
+      </c>
+      <c r="L139" s="1">
+        <v>368843.14</v>
+      </c>
+      <c r="M139" s="1">
+        <v>380323.69</v>
+      </c>
+      <c r="N139" s="1">
+        <v>0.78</v>
+      </c>
+      <c r="O139">
+        <v>1</v>
+      </c>
+      <c r="Z139" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="140" spans="1:26">
+      <c r="A140" t="s">
+        <v>416</v>
+      </c>
+      <c r="B140" s="1">
+        <v>240000.0</v>
+      </c>
+      <c r="C140" s="1">
+        <v>99.06480704</v>
+      </c>
+      <c r="D140" s="1">
+        <v>101.505154</v>
+      </c>
+      <c r="E140" t="s">
+        <v>8</v>
+      </c>
+      <c r="F140">
+        <v>1.0</v>
+      </c>
+      <c r="G140" s="1">
+        <v>243612.37</v>
+      </c>
+      <c r="H140" s="1">
+        <v>-506.97</v>
+      </c>
+      <c r="I140" s="1">
+        <v>-0.20810519597178</v>
+      </c>
+      <c r="J140">
+        <v>0.0</v>
+      </c>
+      <c r="K140" t="s">
+        <v>417</v>
+      </c>
+      <c r="L140" s="1">
+        <v>237755.54</v>
+      </c>
+      <c r="M140" s="1">
+        <v>243105.4</v>
+      </c>
+      <c r="N140" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="O140">
+        <v>1</v>
+      </c>
+      <c r="Z140" t="s">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="141" spans="1:26">
+      <c r="A141" t="s">
+        <v>419</v>
+      </c>
+      <c r="B141" s="1">
+        <v>140000.0</v>
+      </c>
+      <c r="C141" s="1">
+        <v>100.15731355</v>
+      </c>
+      <c r="D141" s="1">
+        <v>101.271864</v>
+      </c>
+      <c r="E141" t="s">
+        <v>8</v>
+      </c>
+      <c r="F141">
+        <v>1.0</v>
+      </c>
+      <c r="G141" s="1">
+        <v>141780.61</v>
+      </c>
+      <c r="H141" s="1">
+        <v>741.0</v>
+      </c>
+      <c r="I141" s="1">
+        <v>0.52263846233981</v>
+      </c>
+      <c r="J141">
+        <v>0.0</v>
+      </c>
+      <c r="K141" t="s">
+        <v>420</v>
+      </c>
+      <c r="L141" s="1">
+        <v>140220.24</v>
+      </c>
+      <c r="M141" s="1">
+        <v>142521.61</v>
+      </c>
+      <c r="N141" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O141">
+        <v>1</v>
+      </c>
+      <c r="Z141" t="s">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="142" spans="1:26">
+      <c r="A142" t="s">
+        <v>422</v>
+      </c>
+      <c r="B142" s="1">
+        <v>130000.0</v>
+      </c>
+      <c r="C142" s="1">
+        <v>98.65825289</v>
+      </c>
+      <c r="D142" s="1">
+        <v>105.684715</v>
+      </c>
+      <c r="E142" t="s">
+        <v>8</v>
+      </c>
+      <c r="F142">
+        <v>1.0</v>
+      </c>
+      <c r="G142" s="1">
+        <v>137390.13</v>
+      </c>
+      <c r="H142" s="1">
+        <v>-7892.28</v>
+      </c>
+      <c r="I142" s="1">
+        <v>-5.7444301129928</v>
+      </c>
+      <c r="J142">
+        <v>0.0</v>
+      </c>
+      <c r="K142" t="s">
+        <v>423</v>
+      </c>
+      <c r="L142" s="1">
+        <v>128255.73</v>
+      </c>
+      <c r="M142" s="1">
+        <v>129497.85</v>
+      </c>
+      <c r="N142" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O142">
+        <v>1</v>
+      </c>
+      <c r="Z142" t="s">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="143" spans="1:26">
+      <c r="A143" t="s">
+        <v>425</v>
+      </c>
+      <c r="B143" s="1">
         <v>135000.0</v>
       </c>
-      <c r="D88" s="1">
-[...32 lines deleted...]
-      <c r="O88" s="1">
+      <c r="C143" s="1">
+        <v>97.69602246</v>
+      </c>
+      <c r="D143" s="1">
+        <v>103.578504</v>
+      </c>
+      <c r="E143" t="s">
+        <v>8</v>
+      </c>
+      <c r="F143">
+        <v>1.0</v>
+      </c>
+      <c r="G143" s="1">
+        <v>139830.98</v>
+      </c>
+      <c r="H143" s="1">
+        <v>-6480.85</v>
+      </c>
+      <c r="I143" s="1">
+        <v>-4.6347740679497</v>
+      </c>
+      <c r="J143">
+        <v>0.0</v>
+      </c>
+      <c r="K143" t="s">
+        <v>426</v>
+      </c>
+      <c r="L143" s="1">
+        <v>131889.63</v>
+      </c>
+      <c r="M143" s="1">
+        <v>133350.13</v>
+      </c>
+      <c r="N143" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O143">
+        <v>1</v>
+      </c>
+      <c r="Z143" t="s">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="144" spans="1:26">
+      <c r="A144" t="s">
+        <v>428</v>
+      </c>
+      <c r="B144" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C144" s="1">
+        <v>98.62964217</v>
+      </c>
+      <c r="D144" s="1">
+        <v>99.860373</v>
+      </c>
+      <c r="E144" t="s">
+        <v>8</v>
+      </c>
+      <c r="F144">
+        <v>1.0</v>
+      </c>
+      <c r="G144" s="1">
+        <v>299581.12</v>
+      </c>
+      <c r="H144" s="1">
+        <v>4399.59</v>
+      </c>
+      <c r="I144" s="1">
+        <v>1.4685805300414</v>
+      </c>
+      <c r="J144">
+        <v>0.0</v>
+      </c>
+      <c r="K144" t="s">
+        <v>429</v>
+      </c>
+      <c r="L144" s="1">
+        <v>295888.93</v>
+      </c>
+      <c r="M144" s="1">
+        <v>303980.71</v>
+      </c>
+      <c r="N144" s="1">
+        <v>0.62</v>
+      </c>
+      <c r="O144">
+        <v>1</v>
+      </c>
+      <c r="Z144" t="s">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="145" spans="1:26">
+      <c r="A145" t="s">
+        <v>431</v>
+      </c>
+      <c r="B145" s="1">
+        <v>140000.0</v>
+      </c>
+      <c r="C145" s="1">
+        <v>99.63778373</v>
+      </c>
+      <c r="D145" s="1">
+        <v>98.412086</v>
+      </c>
+      <c r="E145" t="s">
+        <v>8</v>
+      </c>
+      <c r="F145">
+        <v>1.0</v>
+      </c>
+      <c r="G145" s="1">
+        <v>137776.92</v>
+      </c>
+      <c r="H145" s="1">
+        <v>3074.74</v>
+      </c>
+      <c r="I145" s="1">
+        <v>2.2316800230401</v>
+      </c>
+      <c r="J145">
+        <v>0.0</v>
+      </c>
+      <c r="K145" t="s">
+        <v>432</v>
+      </c>
+      <c r="L145" s="1">
+        <v>139492.89</v>
+      </c>
+      <c r="M145" s="1">
+        <v>140851.66</v>
+      </c>
+      <c r="N145" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O145">
+        <v>1</v>
+      </c>
+      <c r="Z145" t="s">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="146" spans="1:26">
+      <c r="A146" t="s">
+        <v>434</v>
+      </c>
+      <c r="B146" s="1">
+        <v>140000.0</v>
+      </c>
+      <c r="C146" s="1">
+        <v>99.18534214</v>
+      </c>
+      <c r="D146" s="1">
+        <v>98.960671</v>
+      </c>
+      <c r="E146" t="s">
+        <v>8</v>
+      </c>
+      <c r="F146">
+        <v>1.0</v>
+      </c>
+      <c r="G146" s="1">
+        <v>138544.94</v>
+      </c>
+      <c r="H146" s="1">
+        <v>442.07</v>
+      </c>
+      <c r="I146" s="1">
+        <v>0.31908058136226</v>
+      </c>
+      <c r="J146">
+        <v>0.0</v>
+      </c>
+      <c r="K146">
+        <v>127.53</v>
+      </c>
+      <c r="L146" s="1">
+        <v>138859.48</v>
+      </c>
+      <c r="M146" s="1">
+        <v>138987.01</v>
+      </c>
+      <c r="N146" s="1">
         <v>0.28</v>
       </c>
-      <c r="P88">
-[...46 lines deleted...]
-      <c r="O89" s="1">
+      <c r="O146">
+        <v>1</v>
+      </c>
+      <c r="Z146" t="s">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="147" spans="1:26">
+      <c r="A147" t="s">
+        <v>436</v>
+      </c>
+      <c r="B147" s="1">
+        <v>130000.0</v>
+      </c>
+      <c r="C147" s="1">
+        <v>106.32740867</v>
+      </c>
+      <c r="D147" s="1">
+        <v>110.213723</v>
+      </c>
+      <c r="E147" t="s">
+        <v>8</v>
+      </c>
+      <c r="F147">
+        <v>1.0</v>
+      </c>
+      <c r="G147" s="1">
+        <v>143277.84</v>
+      </c>
+      <c r="H147" s="1">
+        <v>-1237.69</v>
+      </c>
+      <c r="I147" s="1">
+        <v>-0.8638390975185</v>
+      </c>
+      <c r="J147">
+        <v>0.0</v>
+      </c>
+      <c r="K147" t="s">
+        <v>437</v>
+      </c>
+      <c r="L147" s="1">
+        <v>138225.63</v>
+      </c>
+      <c r="M147" s="1">
+        <v>142040.15</v>
+      </c>
+      <c r="N147" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O147">
+        <v>1</v>
+      </c>
+      <c r="Z147" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="148" spans="1:26">
+      <c r="A148" t="s">
+        <v>439</v>
+      </c>
+      <c r="B148" s="1">
+        <v>550000.0</v>
+      </c>
+      <c r="C148" s="1">
+        <v>98.23508168</v>
+      </c>
+      <c r="D148" s="1">
+        <v>99.944829</v>
+      </c>
+      <c r="E148" t="s">
+        <v>8</v>
+      </c>
+      <c r="F148">
+        <v>1.0</v>
+      </c>
+      <c r="G148" s="1">
+        <v>549696.56</v>
+      </c>
+      <c r="H148" s="1">
+        <v>5785.43</v>
+      </c>
+      <c r="I148" s="1">
+        <v>1.0524770247789</v>
+      </c>
+      <c r="J148">
+        <v>0.0</v>
+      </c>
+      <c r="K148" t="s">
+        <v>440</v>
+      </c>
+      <c r="L148" s="1">
+        <v>540292.95</v>
+      </c>
+      <c r="M148" s="1">
+        <v>555481.99</v>
+      </c>
+      <c r="N148" s="1">
+        <v>1.13</v>
+      </c>
+      <c r="O148">
+        <v>1</v>
+      </c>
+      <c r="Z148" t="s">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="149" spans="1:26">
+      <c r="A149" t="s">
+        <v>442</v>
+      </c>
+      <c r="B149" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C149" s="1">
+        <v>101.79294515</v>
+      </c>
+      <c r="D149" s="1">
+        <v>104.27347</v>
+      </c>
+      <c r="E149" t="s">
+        <v>8</v>
+      </c>
+      <c r="F149">
+        <v>1.0</v>
+      </c>
+      <c r="G149" s="1">
+        <v>104273.47</v>
+      </c>
+      <c r="H149" s="1">
+        <v>1065.37</v>
+      </c>
+      <c r="I149" s="1">
+        <v>1.0217076309055</v>
+      </c>
+      <c r="J149">
+        <v>0.0</v>
+      </c>
+      <c r="K149" t="s">
+        <v>443</v>
+      </c>
+      <c r="L149" s="1">
+        <v>101792.95</v>
+      </c>
+      <c r="M149" s="1">
+        <v>105338.84</v>
+      </c>
+      <c r="N149" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O149">
+        <v>1</v>
+      </c>
+      <c r="Z149" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="150" spans="1:26">
+      <c r="A150" t="s">
+        <v>445</v>
+      </c>
+      <c r="B150" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C150" s="1">
+        <v>92.0963245</v>
+      </c>
+      <c r="D150" s="1">
+        <v>95.837535</v>
+      </c>
+      <c r="E150" t="s">
+        <v>8</v>
+      </c>
+      <c r="F150">
+        <v>1.0</v>
+      </c>
+      <c r="G150" s="1">
+        <v>191675.07</v>
+      </c>
+      <c r="H150" s="1">
+        <v>-7482.42</v>
+      </c>
+      <c r="I150" s="1">
+        <v>-3.9037001525551</v>
+      </c>
+      <c r="J150">
+        <v>0.0</v>
+      </c>
+      <c r="K150">
+        <v>0.0</v>
+      </c>
+      <c r="L150" s="1">
+        <v>184192.65</v>
+      </c>
+      <c r="M150" s="1">
+        <v>184192.65</v>
+      </c>
+      <c r="N150" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="O150">
+        <v>1</v>
+      </c>
+      <c r="Z150" t="s">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="151" spans="1:26">
+      <c r="A151" t="s">
+        <v>447</v>
+      </c>
+      <c r="B151" s="1">
+        <v>560000.0</v>
+      </c>
+      <c r="C151" s="1">
+        <v>84.73241326</v>
+      </c>
+      <c r="D151" s="1">
+        <v>85.126713</v>
+      </c>
+      <c r="E151" t="s">
+        <v>8</v>
+      </c>
+      <c r="F151">
+        <v>1.0</v>
+      </c>
+      <c r="G151" s="1">
+        <v>476709.59</v>
+      </c>
+      <c r="H151" s="1">
+        <v>1635.21</v>
+      </c>
+      <c r="I151" s="1">
+        <v>0.34302016034542</v>
+      </c>
+      <c r="J151">
+        <v>0.0</v>
+      </c>
+      <c r="K151" t="s">
+        <v>448</v>
+      </c>
+      <c r="L151" s="1">
+        <v>474501.51</v>
+      </c>
+      <c r="M151" s="1">
+        <v>478344.8</v>
+      </c>
+      <c r="N151" s="1">
+        <v>0.98</v>
+      </c>
+      <c r="O151">
+        <v>1</v>
+      </c>
+      <c r="Z151" t="s">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="152" spans="1:26">
+      <c r="A152" t="s">
+        <v>450</v>
+      </c>
+      <c r="B152" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C152" s="1">
+        <v>95.40304809</v>
+      </c>
+      <c r="D152" s="1">
+        <v>100.243095</v>
+      </c>
+      <c r="E152" t="s">
+        <v>8</v>
+      </c>
+      <c r="F152">
+        <v>1.0</v>
+      </c>
+      <c r="G152" s="1">
+        <v>200486.19</v>
+      </c>
+      <c r="H152" s="1">
+        <v>-8132.7</v>
+      </c>
+      <c r="I152" s="1">
+        <v>-4.0564888783611</v>
+      </c>
+      <c r="J152">
+        <v>0.0</v>
+      </c>
+      <c r="K152" t="s">
+        <v>451</v>
+      </c>
+      <c r="L152" s="1">
+        <v>190806.09</v>
+      </c>
+      <c r="M152" s="1">
+        <v>192353.49</v>
+      </c>
+      <c r="N152" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="O152">
+        <v>1</v>
+      </c>
+      <c r="Z152" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="153" spans="1:26">
+      <c r="A153" t="s">
+        <v>453</v>
+      </c>
+      <c r="B153" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C153" s="1">
+        <v>101.24927815</v>
+      </c>
+      <c r="D153" s="1">
+        <v>99.948</v>
+      </c>
+      <c r="E153" t="s">
+        <v>8</v>
+      </c>
+      <c r="F153">
+        <v>1.0</v>
+      </c>
+      <c r="G153" s="1">
+        <v>199896.0</v>
+      </c>
+      <c r="H153" s="1">
+        <v>9654.61</v>
+      </c>
+      <c r="I153" s="1">
+        <v>4.8298165045824</v>
+      </c>
+      <c r="J153">
+        <v>0.0</v>
+      </c>
+      <c r="K153" t="s">
+        <v>454</v>
+      </c>
+      <c r="L153" s="1">
+        <v>202498.56</v>
+      </c>
+      <c r="M153" s="1">
+        <v>209550.61</v>
+      </c>
+      <c r="N153" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O153">
+        <v>1</v>
+      </c>
+      <c r="Z153" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="154" spans="1:26">
+      <c r="A154" t="s">
+        <v>456</v>
+      </c>
+      <c r="B154" s="1">
+        <v>150000.0</v>
+      </c>
+      <c r="C154" s="1">
+        <v>93.06545237</v>
+      </c>
+      <c r="D154" s="1">
+        <v>90.382013</v>
+      </c>
+      <c r="E154" t="s">
+        <v>8</v>
+      </c>
+      <c r="F154">
+        <v>1.0</v>
+      </c>
+      <c r="G154" s="1">
+        <v>135573.02</v>
+      </c>
+      <c r="H154" s="1">
+        <v>4136.12</v>
+      </c>
+      <c r="I154" s="1">
+        <v>3.0508430069641</v>
+      </c>
+      <c r="J154">
+        <v>0.0</v>
+      </c>
+      <c r="K154">
+        <v>110.96</v>
+      </c>
+      <c r="L154" s="1">
+        <v>139598.18</v>
+      </c>
+      <c r="M154" s="1">
+        <v>139709.14</v>
+      </c>
+      <c r="N154" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O154">
+        <v>1</v>
+      </c>
+      <c r="Z154" t="s">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="155" spans="1:26">
+      <c r="A155" t="s">
+        <v>458</v>
+      </c>
+      <c r="B155" s="1">
+        <v>160000.0</v>
+      </c>
+      <c r="C155" s="1">
+        <v>87.87488892</v>
+      </c>
+      <c r="D155" s="1">
+        <v>86.219563</v>
+      </c>
+      <c r="E155" t="s">
+        <v>8</v>
+      </c>
+      <c r="F155">
+        <v>1.0</v>
+      </c>
+      <c r="G155" s="1">
+        <v>137951.3</v>
+      </c>
+      <c r="H155" s="1">
+        <v>2852.36</v>
+      </c>
+      <c r="I155" s="1">
+        <v>2.0676572094645</v>
+      </c>
+      <c r="J155">
+        <v>0.0</v>
+      </c>
+      <c r="K155">
+        <v>203.84</v>
+      </c>
+      <c r="L155" s="1">
+        <v>140599.82</v>
+      </c>
+      <c r="M155" s="1">
+        <v>140803.66</v>
+      </c>
+      <c r="N155" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O155">
+        <v>1</v>
+      </c>
+      <c r="Z155" t="s">
+        <v>457</v>
+      </c>
+    </row>
+    <row r="156" spans="1:26">
+      <c r="A156" t="s">
+        <v>460</v>
+      </c>
+      <c r="B156" s="1">
+        <v>140000.0</v>
+      </c>
+      <c r="C156" s="1">
+        <v>97.33042561</v>
+      </c>
+      <c r="D156" s="1">
+        <v>98.939836</v>
+      </c>
+      <c r="E156" t="s">
+        <v>8</v>
+      </c>
+      <c r="F156">
+        <v>1.0</v>
+      </c>
+      <c r="G156" s="1">
+        <v>138515.77</v>
+      </c>
+      <c r="H156" s="1">
+        <v>-1985.64</v>
+      </c>
+      <c r="I156" s="1">
+        <v>-1.433511866555</v>
+      </c>
+      <c r="J156">
+        <v>0.0</v>
+      </c>
+      <c r="K156">
+        <v>267.53</v>
+      </c>
+      <c r="L156" s="1">
+        <v>136262.6</v>
+      </c>
+      <c r="M156" s="1">
+        <v>136530.13</v>
+      </c>
+      <c r="N156" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O156">
+        <v>1</v>
+      </c>
+      <c r="Z156" t="s">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="157" spans="1:26">
+      <c r="A157" t="s">
+        <v>462</v>
+      </c>
+      <c r="B157" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C157" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="D157" s="1">
+        <v>98.91284</v>
+      </c>
+      <c r="E157" t="s">
+        <v>8</v>
+      </c>
+      <c r="F157">
+        <v>1.0</v>
+      </c>
+      <c r="G157" s="1">
+        <v>395651.36</v>
+      </c>
+      <c r="H157" s="1">
+        <v>6343.16</v>
+      </c>
+      <c r="I157" s="1">
+        <v>1.6032195617879</v>
+      </c>
+      <c r="J157">
+        <v>0.0</v>
+      </c>
+      <c r="K157" t="s">
+        <v>463</v>
+      </c>
+      <c r="L157" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="M157" s="1">
+        <v>401994.52</v>
+      </c>
+      <c r="N157" s="1">
+        <v>0.82</v>
+      </c>
+      <c r="O157">
+        <v>1</v>
+      </c>
+      <c r="Z157" t="s">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="158" spans="1:26">
+      <c r="A158" t="s">
+        <v>465</v>
+      </c>
+      <c r="B158" s="1">
+        <v>150000.0</v>
+      </c>
+      <c r="C158" s="1">
+        <v>92.66807119</v>
+      </c>
+      <c r="D158" s="1">
+        <v>90.429947</v>
+      </c>
+      <c r="E158" t="s">
+        <v>8</v>
+      </c>
+      <c r="F158">
+        <v>1.0</v>
+      </c>
+      <c r="G158" s="1">
+        <v>135644.92</v>
+      </c>
+      <c r="H158" s="1">
+        <v>3424.48</v>
+      </c>
+      <c r="I158" s="1">
+        <v>2.5245914111638</v>
+      </c>
+      <c r="J158">
+        <v>0.0</v>
+      </c>
+      <c r="K158">
+        <v>67.29</v>
+      </c>
+      <c r="L158" s="1">
+        <v>139002.11</v>
+      </c>
+      <c r="M158" s="1">
+        <v>139069.4</v>
+      </c>
+      <c r="N158" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O158">
+        <v>1</v>
+      </c>
+      <c r="Z158" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="159" spans="1:26">
+      <c r="A159" t="s">
+        <v>467</v>
+      </c>
+      <c r="B159" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C159" s="1">
+        <v>99.83451621</v>
+      </c>
+      <c r="D159" s="1">
+        <v>104.254153</v>
+      </c>
+      <c r="E159" t="s">
+        <v>8</v>
+      </c>
+      <c r="F159">
+        <v>1.0</v>
+      </c>
+      <c r="G159" s="1">
+        <v>312762.46</v>
+      </c>
+      <c r="H159" s="1">
+        <v>-12270.56</v>
+      </c>
+      <c r="I159" s="1">
+        <v>-3.9232841434998</v>
+      </c>
+      <c r="J159">
+        <v>0.0</v>
+      </c>
+      <c r="K159">
+        <v>988.36</v>
+      </c>
+      <c r="L159" s="1">
+        <v>299503.54</v>
+      </c>
+      <c r="M159" s="1">
+        <v>300491.9</v>
+      </c>
+      <c r="N159" s="1">
         <v>0.61</v>
       </c>
-      <c r="P89">
-[...10 lines deleted...]
-      <c r="C90" s="1">
+      <c r="O159">
+        <v>1</v>
+      </c>
+      <c r="Z159" t="s">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="160" spans="1:26">
+      <c r="A160" t="s">
+        <v>469</v>
+      </c>
+      <c r="B160" s="1">
         <v>500000.0</v>
       </c>
-      <c r="D90" s="1">
-[...1732 lines deleted...]
-      <c r="O124" s="1">
+      <c r="C160" s="1">
+        <v>93.12047391</v>
+      </c>
+      <c r="D160" s="1">
+        <v>95.381538</v>
+      </c>
+      <c r="E160" t="s">
+        <v>8</v>
+      </c>
+      <c r="F160">
+        <v>1.0</v>
+      </c>
+      <c r="G160" s="1">
+        <v>476907.69</v>
+      </c>
+      <c r="H160" s="1">
+        <v>-8377.24</v>
+      </c>
+      <c r="I160" s="1">
+        <v>-1.7565747367169</v>
+      </c>
+      <c r="J160">
+        <v>0.0</v>
+      </c>
+      <c r="K160" t="s">
+        <v>470</v>
+      </c>
+      <c r="L160" s="1">
+        <v>465602.37</v>
+      </c>
+      <c r="M160" s="1">
+        <v>468530.45</v>
+      </c>
+      <c r="N160" s="1">
+        <v>0.96</v>
+      </c>
+      <c r="O160">
+        <v>1</v>
+      </c>
+      <c r="Z160" t="s">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="161" spans="1:26">
+      <c r="A161" t="s">
+        <v>472</v>
+      </c>
+      <c r="B161" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C161" s="1">
+        <v>105.66363126</v>
+      </c>
+      <c r="D161" s="1">
+        <v>109.314258</v>
+      </c>
+      <c r="E161" t="s">
+        <v>8</v>
+      </c>
+      <c r="F161">
+        <v>1.0</v>
+      </c>
+      <c r="G161" s="1">
+        <v>437257.03</v>
+      </c>
+      <c r="H161" s="1">
+        <v>-2986.07</v>
+      </c>
+      <c r="I161" s="1">
+        <v>-0.68290954635995</v>
+      </c>
+      <c r="J161">
+        <v>0.0</v>
+      </c>
+      <c r="K161" t="s">
+        <v>473</v>
+      </c>
+      <c r="L161" s="1">
+        <v>422654.52</v>
+      </c>
+      <c r="M161" s="1">
+        <v>434270.96</v>
+      </c>
+      <c r="N161" s="1">
         <v>0.89</v>
       </c>
-      <c r="P124">
-[...1631 lines deleted...]
-      <c r="J157" s="1">
+      <c r="O161">
+        <v>1</v>
+      </c>
+      <c r="Z161" t="s">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="162" spans="1:26">
+      <c r="A162" t="s">
+        <v>475</v>
+      </c>
+      <c r="B162" s="1">
+        <v>11.0</v>
+      </c>
+      <c r="C162" s="1">
+        <v>114.75</v>
+      </c>
+      <c r="D162" s="1">
+        <v>114.62</v>
+      </c>
+      <c r="E162" t="s">
+        <v>8</v>
+      </c>
+      <c r="F162">
+        <v>1.0</v>
+      </c>
+      <c r="G162" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H162" s="1">
+        <v>1430.0</v>
+      </c>
+      <c r="I162" s="1">
         <v>0</v>
       </c>
-      <c r="K157">
-[...115 lines deleted...]
-        <v>1</v>
+      <c r="J162">
+        <v>0.0</v>
+      </c>
+      <c r="K162">
+        <v>0.0</v>
+      </c>
+      <c r="L162" s="1">
+        <v>1430.0</v>
+      </c>
+      <c r="M162" s="1">
+        <v>1430.0</v>
+      </c>
+      <c r="N162" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O162">
+        <v>1</v>
+      </c>
+      <c r="Z162" t="s">
+        <v>474</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">