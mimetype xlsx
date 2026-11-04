--- v5 (2026-09-20)
+++ v6 (2026-11-04)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="476">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="466">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>X</t>
   </si>
   <si>
     <t>FR0013422813</t>
   </si>
   <si>
@@ -136,1356 +136,1326 @@
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR001400KPZ3</t>
   </si>
   <si>
     <t>OFI INVEST ESG LIQ I</t>
   </si>
   <si>
     <t>XS3238204062</t>
   </si>
   <si>
     <t>A2A EX 3.25 05-32</t>
   </si>
   <si>
+    <t>1 673.62</t>
+  </si>
+  <si>
     <t>XS2986639701</t>
   </si>
   <si>
     <t>A2A EX 3.625 01-35</t>
   </si>
   <si>
-    <t>2 345.42</t>
+    <t>3 062.08</t>
   </si>
   <si>
     <t>XS2583205906</t>
   </si>
   <si>
     <t>A2A EX 4.375 02-34</t>
   </si>
   <si>
-    <t>2 181.51</t>
+    <t>2 867.12</t>
   </si>
   <si>
     <t>XS2534976886</t>
   </si>
   <si>
     <t>A2A EX 4.5 09-30</t>
   </si>
   <si>
-    <t>4 439.59</t>
+    <t>5 144.79</t>
   </si>
   <si>
     <t>XS2487054939</t>
   </si>
   <si>
     <t>ABN AMR 3.0 06-32</t>
   </si>
   <si>
+    <t>3 254.79</t>
+  </si>
+  <si>
     <t>XS3185662676</t>
   </si>
   <si>
     <t>ABN AMR 3.0 09-32</t>
   </si>
   <si>
-    <t>6 756.16</t>
+    <t>7 841.10</t>
   </si>
   <si>
     <t>XS2536941656</t>
   </si>
   <si>
     <t>ABN AMR 4.25 02-30</t>
   </si>
   <si>
-    <t>1 420.55</t>
+    <t>1 932.88</t>
   </si>
   <si>
     <t>XS3066564900</t>
   </si>
   <si>
     <t>ACHM BA 2.5 05-28</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GRO 3.75 12-36</t>
   </si>
   <si>
-    <t>30 595.99</t>
+    <t>37 227.64</t>
   </si>
   <si>
     <t>XS3219374975</t>
   </si>
   <si>
     <t>ALPH BA 3.125 10-31</t>
   </si>
   <si>
-    <t>4 849.32</t>
+    <t>5 753.42</t>
   </si>
   <si>
     <t>XS3357187809</t>
   </si>
   <si>
     <t>ALPH BA 3.75 05-32</t>
   </si>
   <si>
-    <t>1 647.12</t>
+    <t>3 156.99</t>
   </si>
   <si>
     <t>FR00140005T0</t>
   </si>
   <si>
     <t>ARKEMA 0.125 10-26</t>
   </si>
   <si>
     <t>FR0014012JL7</t>
   </si>
   <si>
     <t>ARKEMA 3.5 09-33</t>
   </si>
   <si>
-    <t>8 256.16</t>
+    <t>9 521.92</t>
   </si>
   <si>
     <t>XS3215529192</t>
   </si>
   <si>
     <t>ASN BAN 3.375 10-32</t>
   </si>
   <si>
-    <t>4 419.86</t>
+    <t>5 233.56</t>
   </si>
   <si>
     <t>XS2694995163</t>
   </si>
   <si>
     <t>ASR NED 3.625 12-28</t>
   </si>
   <si>
-    <t>9 008.87</t>
+    <t>11 062.71</t>
   </si>
   <si>
     <t>XS2747590896</t>
   </si>
   <si>
     <t>ASS GEN 3.212 01-29</t>
   </si>
   <si>
-    <t>1 888.92</t>
+    <t>2 411.64</t>
   </si>
   <si>
     <t>XS2747596315</t>
   </si>
   <si>
     <t>ASS GEN 3.547 01-34</t>
   </si>
   <si>
-    <t>1 545.13</t>
+    <t>1 972.72</t>
   </si>
   <si>
     <t>XS2314312179</t>
   </si>
   <si>
     <t>AXA 1.375 10-41</t>
   </si>
   <si>
-    <t>9 951.99</t>
+    <t>11 642.67</t>
   </si>
   <si>
     <t>FR0014015J87</t>
   </si>
   <si>
     <t>AYVENS 3.0 04-30</t>
   </si>
   <si>
-    <t>1 084.93</t>
+    <t>1 808.22</t>
   </si>
   <si>
     <t>FR0014017YD2</t>
   </si>
   <si>
     <t>AYVENS 3.375 04-29</t>
   </si>
   <si>
+    <t>1 035.62</t>
+  </si>
+  <si>
     <t>IT0005675126</t>
   </si>
   <si>
     <t>BANC BP 3.125 10-31</t>
   </si>
   <si>
-    <t>3 328.77</t>
+    <t>3 931.51</t>
   </si>
   <si>
     <t>XS3396961289</t>
   </si>
   <si>
     <t>BANC DE 3.75 06-32</t>
   </si>
   <si>
-    <t>1 171.23</t>
+    <t>3 883.56</t>
   </si>
   <si>
     <t>XS2357417257</t>
   </si>
   <si>
     <t>BANC NT 0.625 06-29</t>
   </si>
   <si>
-    <t>1 246.58</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2194370727</t>
   </si>
   <si>
     <t>BANC NT 1.125 06-27</t>
   </si>
   <si>
     <t>XS2063247915</t>
   </si>
   <si>
     <t>BANC SA 0.3 10-26</t>
   </si>
   <si>
     <t>ES0213679OV1</t>
   </si>
   <si>
     <t>BANK 3.75 06-34</t>
   </si>
   <si>
+    <t>4 006.85</t>
+  </si>
+  <si>
+    <t>XS2804565435</t>
+  </si>
+  <si>
+    <t>BANK OF 3.5 04-29</t>
+  </si>
+  <si>
+    <t>3 193.15</t>
+  </si>
+  <si>
+    <t>XS3320133948</t>
+  </si>
+  <si>
+    <t>BANK OF 3.625 03-32</t>
+  </si>
+  <si>
+    <t>5 537.31</t>
+  </si>
+  <si>
+    <t>FR001400Q0T5</t>
+  </si>
+  <si>
+    <t>BANQ FE 3.5 05-31</t>
+  </si>
+  <si>
+    <t>3 979.45</t>
+  </si>
+  <si>
+    <t>FR0014019O29</t>
+  </si>
+  <si>
+    <t>BANQ FE 3.5 07-33</t>
+  </si>
+  <si>
+    <t>1 726.03</t>
+  </si>
+  <si>
+    <t>XS3170898723</t>
+  </si>
+  <si>
+    <t>BAWA BK 3.375 09-33</t>
+  </si>
+  <si>
+    <t>31 253.42</t>
+  </si>
+  <si>
+    <t>BE6328785207</t>
+  </si>
+  <si>
+    <t>BELF SA 0.375 06-27</t>
+  </si>
+  <si>
+    <t>BE6352762387</t>
+  </si>
+  <si>
+    <t>BELF SA 3.625 06-30</t>
+  </si>
+  <si>
+    <t>2 780.82</t>
+  </si>
+  <si>
+    <t>BE6344187966</t>
+  </si>
+  <si>
+    <t>BELF SA 3.875 06-28</t>
+  </si>
+  <si>
+    <t>XS2634687912</t>
+  </si>
+  <si>
+    <t>BK AMER 4.134 06-28</t>
+  </si>
+  <si>
+    <t>3 114.66</t>
+  </si>
+  <si>
+    <t>XS3332496184</t>
+  </si>
+  <si>
+    <t>BK IREL 3.875 04-34</t>
+  </si>
+  <si>
+    <t>3 999.64</t>
+  </si>
+  <si>
+    <t>XS2643234011</t>
+  </si>
+  <si>
+    <t>BK IREL 5.0 07-31</t>
+  </si>
+  <si>
+    <t>1 604.79</t>
+  </si>
+  <si>
+    <t>FR0013415692</t>
+  </si>
+  <si>
+    <t>BQ POST 1.375 04-29</t>
+  </si>
+  <si>
+    <t>1 175.34</t>
+  </si>
+  <si>
+    <t>XS3038544790</t>
+  </si>
+  <si>
+    <t>BRAM U 3.625 04-33</t>
+  </si>
+  <si>
+    <t>6 181.77</t>
+  </si>
+  <si>
+    <t>DE000BU3Z005</t>
+  </si>
+  <si>
+    <t>BUND DE 2.3 02-33</t>
+  </si>
+  <si>
+    <t>3 305.70</t>
+  </si>
+  <si>
+    <t>FR001400M4O2</t>
+  </si>
+  <si>
+    <t>CA 4.375 11-33</t>
+  </si>
+  <si>
+    <t>24 164.38</t>
+  </si>
+  <si>
+    <t>XS3108521124</t>
+  </si>
+  <si>
+    <t>CA AUTO 2.75 07-28</t>
+  </si>
+  <si>
+    <t>XS2555187801</t>
+  </si>
+  <si>
+    <t>CAIX 5.375 11-30</t>
+  </si>
+  <si>
+    <t>3 902.40</t>
+  </si>
+  <si>
+    <t>DE000CZ45W57</t>
+  </si>
+  <si>
+    <t>CMZB FR 3.0 09-27</t>
+  </si>
+  <si>
+    <t>2 679.45</t>
+  </si>
+  <si>
+    <t>FR0013463775</t>
+  </si>
+  <si>
+    <t>CNP ASS 2.0 07-50</t>
+  </si>
+  <si>
+    <t>XS3320133781</t>
+  </si>
+  <si>
+    <t>COLO SF 3.875 04-31</t>
+  </si>
+  <si>
+    <t>2 547.95</t>
+  </si>
+  <si>
+    <t>DE000CZ457W4</t>
+  </si>
+  <si>
+    <t>COMM AK 4.0 01-38</t>
+  </si>
+  <si>
+    <t>6 476.71</t>
+  </si>
+  <si>
+    <t>DE000CZ45ZY0</t>
+  </si>
+  <si>
+    <t>COMM AK 4.125 06-37</t>
+  </si>
+  <si>
+    <t>1 672.60</t>
+  </si>
+  <si>
+    <t>DE000CZ439B6</t>
+  </si>
+  <si>
+    <t>COMM AK 5.25 03-29</t>
+  </si>
+  <si>
+    <t>5 782.19</t>
+  </si>
+  <si>
+    <t>XS2796609787</t>
+  </si>
+  <si>
+    <t>COMP DE 3.375 04-30</t>
+  </si>
+  <si>
+    <t>1 109.59</t>
+  </si>
+  <si>
+    <t>XS2796659964</t>
+  </si>
+  <si>
+    <t>COMP DE 3.625 04-34</t>
+  </si>
+  <si>
+    <t>2 383.56</t>
+  </si>
+  <si>
+    <t>XS3200103490</t>
+  </si>
+  <si>
+    <t>COOP RA 3.548 10-35</t>
+  </si>
+  <si>
+    <t>17 621.73</t>
+  </si>
+  <si>
+    <t>FR0013447232</t>
+  </si>
+  <si>
+    <t>COVI 1.125 09-31</t>
+  </si>
+  <si>
+    <t>1 991.10</t>
+  </si>
+  <si>
+    <t>FR0014010IN9</t>
+  </si>
+  <si>
+    <t>COVI 3.625 06-34</t>
+  </si>
+  <si>
+    <t>XS3244187764</t>
+  </si>
+  <si>
+    <t>DANS BK 3.375 12-33</t>
+  </si>
+  <si>
+    <t>13 703.42</t>
+  </si>
+  <si>
+    <t>XS3101509167</t>
+  </si>
+  <si>
+    <t>DANS BK 3.5 11-35</t>
+  </si>
+  <si>
+    <t>8 726.03</t>
+  </si>
+  <si>
+    <t>XS2637421848</t>
+  </si>
+  <si>
+    <t>DANS BK 4.75 06-30</t>
+  </si>
+  <si>
+    <t>XS2280835260</t>
+  </si>
+  <si>
+    <t>DIGI IN 0.625 07-31</t>
+  </si>
+  <si>
+    <t>XS3074473474</t>
+  </si>
+  <si>
+    <t>DNB BAN 3.125 05-31</t>
+  </si>
+  <si>
+    <t>6 678.08</t>
+  </si>
+  <si>
+    <t>XS3166221948</t>
+  </si>
+  <si>
+    <t>EAST JA 3.727 09-37</t>
+  </si>
+  <si>
+    <t>9 939.76</t>
+  </si>
+  <si>
+    <t>PTEDP6OM0007</t>
+  </si>
+  <si>
+    <t>EDP 4.375 12-55</t>
+  </si>
+  <si>
+    <t>9 409.25</t>
+  </si>
+  <si>
+    <t>XS2978779176</t>
+  </si>
+  <si>
+    <t>EDP SER 3.5 07-31</t>
+  </si>
+  <si>
+    <t>XS3391835629</t>
+  </si>
+  <si>
+    <t>EDP SER 3.75 03-33</t>
+  </si>
+  <si>
+    <t>2 637.12</t>
+  </si>
+  <si>
+    <t>XS2699159351</t>
+  </si>
+  <si>
+    <t>EDP SER 4.375 04-32</t>
+  </si>
+  <si>
+    <t>1 932.19</t>
+  </si>
+  <si>
+    <t>BE6368381404</t>
+  </si>
+  <si>
+    <t>ELIA TR 3.5 10-35</t>
+  </si>
+  <si>
+    <t>2 895.89</t>
+  </si>
+  <si>
+    <t>BE6340849569</t>
+  </si>
+  <si>
+    <t>ELIA TR 3.625 01-33</t>
+  </si>
+  <si>
+    <t>1 986.30</t>
+  </si>
+  <si>
+    <t>BE6349118800</t>
+  </si>
+  <si>
+    <t>ELIA TR 3.75 01-36</t>
+  </si>
+  <si>
+    <t>4 150.68</t>
+  </si>
+  <si>
+    <t>XS3044299769</t>
+  </si>
+  <si>
+    <t>ELLE AB 3.75 05-35</t>
+  </si>
+  <si>
+    <t>1 665.62</t>
+  </si>
+  <si>
+    <t>XS1750986744</t>
+  </si>
+  <si>
+    <t>ENEL FI 1.125 09-26</t>
+  </si>
+  <si>
+    <t>2 846.10</t>
+  </si>
+  <si>
+    <t>XS3299702137</t>
+  </si>
+  <si>
+    <t>ENEX HO 3.0 02-32</t>
+  </si>
+  <si>
+    <t>4 646.96</t>
+  </si>
+  <si>
+    <t>XS3045470492</t>
+  </si>
+  <si>
+    <t>ENEX HO 3.25 04-33</t>
+  </si>
+  <si>
+    <t>3 178.77</t>
+  </si>
+  <si>
+    <t>FR0013455813</t>
+  </si>
+  <si>
+    <t>ENGIE 0.5 10-30</t>
+  </si>
+  <si>
+    <t>FR0014000RR2</t>
+  </si>
+  <si>
+    <t>ENGIE 1.5 PERP</t>
+  </si>
+  <si>
+    <t>2 046.58</t>
+  </si>
+  <si>
+    <t>FR0013504693</t>
+  </si>
+  <si>
+    <t>ENGIE 2.125 03-32</t>
+  </si>
+  <si>
+    <t>FR0014016Z94</t>
+  </si>
+  <si>
+    <t>ENGIE 4.371 PERP</t>
+  </si>
+  <si>
+    <t>1 005.97</t>
+  </si>
+  <si>
+    <t>XS1702729275</t>
+  </si>
+  <si>
+    <t>EON INT 1.25 10-27</t>
+  </si>
+  <si>
+    <t>1 395.21</t>
+  </si>
+  <si>
+    <t>XS2574873183</t>
+  </si>
+  <si>
+    <t>EON SE 3.875 01-35</t>
+  </si>
+  <si>
+    <t>2 843.08</t>
+  </si>
+  <si>
+    <t>XS2673547746</t>
+  </si>
+  <si>
+    <t>EON SE 4.0 08-33</t>
+  </si>
+  <si>
+    <t>11 243.84</t>
+  </si>
+  <si>
+    <t>XS2432544349</t>
+  </si>
+  <si>
+    <t>ESB FIN 1.0 07-34</t>
+  </si>
+  <si>
+    <t>XS2697970536</t>
+  </si>
+  <si>
+    <t>ESB FIN 4.25 03-36</t>
+  </si>
+  <si>
+    <t>1 816.44</t>
+  </si>
+  <si>
+    <t>EU000A3K4DG1</t>
+  </si>
+  <si>
+    <t>EURO UN 1.25 02-43</t>
+  </si>
+  <si>
+    <t>5 170.38</t>
+  </si>
+  <si>
+    <t>DE000A4DFCB7</t>
+  </si>
+  <si>
+    <t>EVON IN 3.25 01-30</t>
+  </si>
+  <si>
+    <t>2 385.95</t>
+  </si>
+  <si>
+    <t>DE000A4DFWV3</t>
+  </si>
+  <si>
+    <t>EVON IN 4.25 09-55</t>
+  </si>
+  <si>
+    <t>XS2784700671</t>
+  </si>
+  <si>
+    <t>FING EM 3.25 03-34</t>
+  </si>
+  <si>
+    <t>1 657.50</t>
+  </si>
+  <si>
+    <t>FR0013234333</t>
+  </si>
+  <si>
+    <t>FRAN GO 1.75 06-39</t>
+  </si>
+  <si>
+    <t>FR0013322989</t>
+  </si>
+  <si>
+    <t>GECINA 1.625 03-30</t>
+  </si>
+  <si>
+    <t>3 227.74</t>
+  </si>
+  <si>
+    <t>FR0013266368</t>
+  </si>
+  <si>
+    <t>GECINA 2.0 06-32</t>
+  </si>
+  <si>
+    <t>1 013.70</t>
+  </si>
+  <si>
+    <t>XS3072230744</t>
+  </si>
+  <si>
+    <t>IBER FI 3.5 05-35</t>
+  </si>
+  <si>
+    <t>5 504.11</t>
+  </si>
+  <si>
+    <t>XS3224600232</t>
+  </si>
+  <si>
+    <t>IBER FI 3.75 PERP</t>
+  </si>
+  <si>
+    <t>2 815.07</t>
+  </si>
+  <si>
+    <t>XS2748213290</t>
+  </si>
+  <si>
+    <t>IBER FI 4.871 PERP</t>
+  </si>
+  <si>
+    <t>8 967.98</t>
+  </si>
+  <si>
+    <t>FR001400ZRC6</t>
+  </si>
+  <si>
+    <t>ICAD PR 4.375 05-35</t>
+  </si>
+  <si>
+    <t>2 732.88</t>
+  </si>
+  <si>
+    <t>FR0014007NF1</t>
+  </si>
+  <si>
+    <t>ICADE 1.0 01-30</t>
+  </si>
+  <si>
+    <t>1 090.41</t>
+  </si>
+  <si>
+    <t>XS3225326282</t>
+  </si>
+  <si>
+    <t>ING GRO 2.875 11-30</t>
+  </si>
+  <si>
+    <t>2 118.84</t>
+  </si>
+  <si>
+    <t>XS2764264789</t>
+  </si>
+  <si>
+    <t>ING GRO 4.0 02-35</t>
+  </si>
+  <si>
+    <t>1 917.81</t>
+  </si>
+  <si>
+    <t>XS2524746687</t>
+  </si>
+  <si>
+    <t>ING GRO 4.125 08-33</t>
+  </si>
+  <si>
+    <t>11 764.73</t>
+  </si>
+  <si>
+    <t>XS2529233814</t>
+  </si>
+  <si>
+    <t>INTE 4.75 09-27</t>
+  </si>
+  <si>
+    <t>6 519.86</t>
+  </si>
+  <si>
+    <t>XS2625196352</t>
+  </si>
+  <si>
+    <t>INTE 4.875 05-30</t>
+  </si>
+  <si>
+    <t>5 275.68</t>
+  </si>
+  <si>
+    <t>IE000GVLBXU6</t>
+  </si>
+  <si>
+    <t>IREL GO 3.0 10-43</t>
+  </si>
+  <si>
+    <t>14 400.00</t>
+  </si>
+  <si>
+    <t>XS1704789590</t>
+  </si>
+  <si>
+    <t>IREN 1.5 10-27</t>
+  </si>
+  <si>
+    <t>3 349.73</t>
+  </si>
+  <si>
+    <t>XS2752472436</t>
+  </si>
+  <si>
+    <t>IREN 3.875 07-32</t>
+  </si>
+  <si>
+    <t>IT0005596470</t>
+  </si>
+  <si>
+    <t>ITAL BU 4.05 10-37</t>
+  </si>
+  <si>
+    <t>3 199.06</t>
+  </si>
+  <si>
+    <t>XS3358396763</t>
+  </si>
+  <si>
+    <t>JYSK BA 3.625 06-32</t>
+  </si>
+  <si>
+    <t>BE0390246156</t>
+  </si>
+  <si>
+    <t>KBC GRO 3.625 08-36</t>
+  </si>
+  <si>
+    <t>17 131.85</t>
+  </si>
+  <si>
+    <t>BE0390124874</t>
+  </si>
+  <si>
+    <t>KBC GRO 3.75 03-32</t>
+  </si>
+  <si>
+    <t>6 780.82</t>
+  </si>
+  <si>
+    <t>XS2780025271</t>
+  </si>
+  <si>
+    <t>KONI AH 3.375 03-31</t>
+  </si>
+  <si>
+    <t>1 368.49</t>
+  </si>
+  <si>
+    <t>XS2596537972</t>
+  </si>
+  <si>
+    <t>KONI AH 3.5 04-28</t>
+  </si>
+  <si>
+    <t>1 189.04</t>
+  </si>
+  <si>
+    <t>XS3308614794</t>
+  </si>
+  <si>
+    <t>KONI AH 3.625 03-34</t>
+  </si>
+  <si>
+    <t>1 459.93</t>
+  </si>
+  <si>
+    <t>FR0013384567</t>
+  </si>
+  <si>
+    <t>LA POST 1.45 11-28</t>
+  </si>
+  <si>
+    <t>XS2089229806</t>
+  </si>
+  <si>
+    <t>MERL PR 1.875 12-34</t>
+  </si>
+  <si>
+    <t>3 775.68</t>
+  </si>
+  <si>
+    <t>XS3168718529</t>
+  </si>
+  <si>
+    <t>MERL PR 3.5 09-33</t>
+  </si>
+  <si>
+    <t>9 665.75</t>
+  </si>
+  <si>
+    <t>IT0005678955</t>
+  </si>
+  <si>
+    <t>MONT PA 3.25 02-32</t>
+  </si>
+  <si>
+    <t>3 205.57</t>
+  </si>
+  <si>
+    <t>XS2388449758</t>
+  </si>
+  <si>
+    <t>NATL BA 0.5 09-28</t>
+  </si>
+  <si>
+    <t>2 184.93</t>
+  </si>
+  <si>
+    <t>XS3441768093</t>
+  </si>
+  <si>
+    <t>NATL GR 4.268 04-37</t>
+  </si>
+  <si>
+    <t>XS2528858033</t>
+  </si>
+  <si>
+    <t>NATW GR 4.067 09-28</t>
+  </si>
+  <si>
+    <t>18 607.92</t>
+  </si>
+  <si>
+    <t>NL0013552060</t>
+  </si>
+  <si>
+    <t>NETH GO 0.5 01-40</t>
+  </si>
+  <si>
+    <t>1 154.04</t>
+  </si>
+  <si>
+    <t>XS3232967318</t>
+  </si>
+  <si>
+    <t>NORD BK 3.25 11-35</t>
+  </si>
+  <si>
+    <t>10 209.45</t>
+  </si>
+  <si>
+    <t>XS3170346368</t>
+  </si>
+  <si>
+    <t>NORD BK 3.5 09-35</t>
+  </si>
+  <si>
+    <t>12 389.04</t>
+  </si>
+  <si>
+    <t>XS3406830052</t>
+  </si>
+  <si>
+    <t>NORD BK 3.875 06-36</t>
+  </si>
+  <si>
+    <t>1 960.01</t>
+  </si>
+  <si>
+    <t>XS2797546624</t>
+  </si>
+  <si>
+    <t>PERM TS 4.25 07-30</t>
+  </si>
+  <si>
+    <t>XS2021462440</t>
+  </si>
+  <si>
+    <t>PROL IN 0.875 07-29</t>
+  </si>
+  <si>
+    <t>XS2187529180</t>
+  </si>
+  <si>
+    <t>PROL IN 1.625 06-32</t>
+  </si>
+  <si>
+    <t>XS1904690341</t>
+  </si>
+  <si>
+    <t>PROL IN 2.375 11-30</t>
+  </si>
+  <si>
+    <t>7 673.20</t>
+  </si>
+  <si>
+    <t>FR00140193X6</t>
+  </si>
+  <si>
+    <t>RCI BAN 4.0 08-31</t>
+  </si>
+  <si>
+    <t>2 104.11</t>
+  </si>
+  <si>
+    <t>XS2744299335</t>
+  </si>
+  <si>
+    <t>RED ELE 3.0 01-34</t>
+  </si>
+  <si>
+    <t>4 956.16</t>
+  </si>
+  <si>
+    <t>XS2838500218</t>
+  </si>
+  <si>
+    <t>REDEIA 3.375 07-32</t>
+  </si>
+  <si>
     <t>1 294.52</t>
   </si>
   <si>
-    <t>XS2804565435</t>
-[...847 lines deleted...]
-  <si>
     <t>XS3348120653</t>
   </si>
   <si>
     <t>REDEIA 4.375 PERP</t>
   </si>
   <si>
-    <t>2 049.66</t>
+    <t>3 631.85</t>
   </si>
   <si>
     <t>FR0014010DR1</t>
   </si>
   <si>
     <t>RENA 3.875 09-30</t>
   </si>
   <si>
-    <t>2 823.97</t>
+    <t>3 291.10</t>
   </si>
   <si>
     <t>FR0014007LP4</t>
   </si>
   <si>
     <t>RTE EDF 0.75 01-34</t>
   </si>
   <si>
-    <t>1 997.26</t>
+    <t>2 539.73</t>
   </si>
   <si>
     <t>XS3166372568</t>
   </si>
   <si>
     <t>SCOT HY 3.375 11-33</t>
   </si>
   <si>
-    <t>13 130.32</t>
+    <t>15 095.40</t>
   </si>
   <si>
     <t>FR001400U1Q3</t>
   </si>
   <si>
     <t>SG 3.625 11-30</t>
   </si>
   <si>
-    <t>19 843.15</t>
+    <t>23 776.03</t>
   </si>
   <si>
     <t>ES0000012J07</t>
   </si>
   <si>
     <t>SPAI GO 1.0 07-42</t>
   </si>
   <si>
-    <t>6 290.41</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE 3.5 03-32</t>
   </si>
   <si>
+    <t>4 083.21</t>
+  </si>
+  <si>
     <t>XS2675685700</t>
   </si>
   <si>
     <t>SSE 4.0 09-31</t>
   </si>
   <si>
-    <t>11 480.55</t>
+    <t>13 216.44</t>
   </si>
   <si>
     <t>XS2532312548</t>
   </si>
   <si>
     <t>STAT AS 2.875 09-29</t>
   </si>
   <si>
-    <t>5 349.86</t>
+    <t>6 181.64</t>
   </si>
   <si>
     <t>XS2723597923</t>
   </si>
   <si>
     <t>STAT AS 3.125 12-26</t>
   </si>
   <si>
-    <t>2 301.37</t>
+    <t>2 828.77</t>
   </si>
   <si>
     <t>XS2779793061</t>
   </si>
   <si>
     <t>STAT AS 3.75 03-39</t>
   </si>
   <si>
-    <t>1 242.12</t>
-[...8 lines deleted...]
-    <t>1 460.50</t>
+    <t>1 829.79</t>
   </si>
   <si>
     <t>XS2443749648</t>
   </si>
   <si>
     <t>TELI CO 2.75 06-83</t>
   </si>
   <si>
-    <t>8 091.78</t>
+    <t>XS3433863621</t>
+  </si>
+  <si>
+    <t>TENN GM 3.25 07-30</t>
   </si>
   <si>
     <t>XS2477935345</t>
   </si>
   <si>
     <t>TENN HO 1.625 11-26</t>
   </si>
   <si>
-    <t>1 358.77</t>
+    <t>1 633.01</t>
   </si>
   <si>
     <t>XS1241581096</t>
   </si>
   <si>
     <t>TENN HO 1.75 06-27</t>
   </si>
   <si>
     <t>XS2549543499</t>
   </si>
   <si>
     <t>TENN HO 4.5 10-34</t>
   </si>
   <si>
-    <t>3 814.52</t>
+    <t>4 519.73</t>
   </si>
   <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERN RE 3.0 07-31</t>
   </si>
   <si>
-    <t>15 189.04</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2655852726</t>
   </si>
   <si>
     <t>TERN RE 3.875 07-33</t>
   </si>
   <si>
-    <t>3 545.89</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2357205587</t>
   </si>
   <si>
     <t>TRAS EL 0.375 06-29</t>
   </si>
   <si>
     <t>XS2209023402</t>
   </si>
   <si>
     <t>TRAS EL 0.75 07-32</t>
   </si>
   <si>
-    <t>3 843.29</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2360310044</t>
   </si>
   <si>
     <t>UNIC 0.8 07-29</t>
   </si>
   <si>
-    <t>1 547.40</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2555420103</t>
   </si>
   <si>
     <t>UNIC 5.85 11-27</t>
   </si>
   <si>
-    <t>7 052.05</t>
+    <t>8 462.47</t>
   </si>
   <si>
     <t>XS2257961818</t>
   </si>
   <si>
     <t>UPM KYM 0.125 11-28</t>
   </si>
   <si>
     <t>XS2320453884</t>
   </si>
   <si>
     <t>UPM KYM 0.5 03-31</t>
   </si>
   <si>
     <t>XS2478685931</t>
   </si>
   <si>
     <t>UPM KYM 2.25 05-29</t>
   </si>
   <si>
-    <t>XS2009891479</t>
-[...7 lines deleted...]
-  <si>
     <t>XS2297882644</t>
   </si>
   <si>
     <t>VATT AB 0.125 02-29</t>
   </si>
   <si>
     <t>XS2821745374</t>
   </si>
   <si>
     <t>VERB AG 3.25 05-31</t>
   </si>
   <si>
+    <t>2 163.70</t>
+  </si>
+  <si>
     <t>DE000A3MQS72</t>
   </si>
   <si>
     <t>VONO SE 2.375 03-32</t>
   </si>
   <si>
-    <t>2 928.08</t>
+    <t>4 359.59</t>
   </si>
   <si>
     <t>DE000A30VQB2</t>
   </si>
   <si>
     <t>VONO SE 5.0 11-30</t>
   </si>
   <si>
-    <t>11 616.44</t>
+    <t>14 027.40</t>
   </si>
   <si>
     <t>OEU6 Comdty</t>
   </si>
   <si>
     <t>EURO BOBL 0926</t>
+  </si>
+  <si>
+    <t>DUU6 Comdty</t>
+  </si>
+  <si>
+    <t>EURO SCHATZ 0926</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1849,270 +1819,270 @@
       </c>
       <c r="E1" t="s">
         <v>5</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>5</v>
       </c>
       <c r="H1" t="s">
         <v>4</v>
       </c>
       <c r="Z1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
         <v>19746.0</v>
       </c>
       <c r="C2">
-        <v>1511.76</v>
+        <v>1512.74</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2">
-        <v>29851407.62</v>
+        <v>29870714.36</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
-        <v>29851407.62</v>
+        <v>29870714.36</v>
       </c>
       <c r="H2" t="s">
         <v>8</v>
       </c>
       <c r="Z2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="1">
-        <v>32334.832</v>
+        <v>32877.621</v>
       </c>
       <c r="C3">
-        <v>99.66</v>
+        <v>99.65</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3">
-        <v>3222762.74</v>
+        <v>3276394.81</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
-        <v>3222762.74</v>
+        <v>3276394.81</v>
       </c>
       <c r="H3" t="s">
         <v>8</v>
       </c>
       <c r="Z3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="1">
-        <v>3020.012</v>
+        <v>3086.092</v>
       </c>
       <c r="C4">
-        <v>5022.51</v>
+        <v>5025.45</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4">
-        <v>15168050.14</v>
+        <v>15509021.28</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
-        <v>15168050.14</v>
+        <v>15509021.28</v>
       </c>
       <c r="H4" t="s">
         <v>8</v>
       </c>
       <c r="Z4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" s="1">
-        <v>7670.0</v>
+        <v>10127.0</v>
       </c>
       <c r="C5">
-        <v>102.21</v>
+        <v>102.27</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5">
-        <v>783971.26</v>
+        <v>1035714.39</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
-        <v>783971.26</v>
+        <v>1035714.39</v>
       </c>
       <c r="H5" t="s">
         <v>8</v>
       </c>
       <c r="Z5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="1">
         <v>10.0</v>
       </c>
       <c r="C6">
-        <v>101.22</v>
+        <v>101.18</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6">
-        <v>1012.2</v>
+        <v>1011.85</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
-        <v>1012.2</v>
+        <v>1011.85</v>
       </c>
       <c r="H6" t="s">
         <v>8</v>
       </c>
       <c r="Z6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="1">
-        <v>1.0</v>
+        <v>555.0</v>
       </c>
       <c r="C7">
         <v>102.27</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7">
-        <v>102.27</v>
+        <v>56764.81</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
-        <v>102.27</v>
+        <v>56764.81</v>
       </c>
       <c r="H7" t="s">
         <v>8</v>
       </c>
       <c r="Z7" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="1">
-        <v>10.0</v>
+        <v>14.0</v>
       </c>
       <c r="C8">
-        <v>101.41</v>
+        <v>101.46</v>
       </c>
       <c r="D8" t="s">
         <v>8</v>
       </c>
       <c r="E8">
-        <v>1014.17</v>
+        <v>1420.44</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
-        <v>1014.17</v>
+        <v>1420.44</v>
       </c>
       <c r="H8" t="s">
         <v>8</v>
       </c>
       <c r="Z8" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z162"/>
+  <dimension ref="A1:Z158"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="N162" sqref="N162"/>
+      <selection activeCell="N158" sqref="N158"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>22</v>
       </c>
       <c r="B1" t="s">
         <v>23</v>
       </c>
       <c r="C1" t="s">
         <v>24</v>
       </c>
       <c r="D1" t="s">
         <v>25</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>26</v>
       </c>
       <c r="G1" t="s">
         <v>27</v>
@@ -2128,8093 +2098,7893 @@
       </c>
       <c r="K1" t="s">
         <v>31</v>
       </c>
       <c r="L1" t="s">
         <v>32</v>
       </c>
       <c r="M1" t="s">
         <v>33</v>
       </c>
       <c r="N1" t="s">
         <v>34</v>
       </c>
       <c r="O1" t="s">
         <v>35</v>
       </c>
       <c r="Z1" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>37</v>
       </c>
       <c r="B2" s="1">
-        <v>905.0</v>
+        <v>1160.0</v>
       </c>
       <c r="C2" s="1">
-        <v>1077.12</v>
+        <v>1080.39</v>
       </c>
       <c r="D2" s="1">
-        <v>1074.1699779</v>
+        <v>1077.06856897</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
         <v>1.0</v>
       </c>
       <c r="G2" s="1">
-        <v>972123.83</v>
+        <v>1249399.54</v>
       </c>
       <c r="H2" s="1">
-        <v>2669.77</v>
+        <v>3852.86</v>
       </c>
       <c r="I2" s="1">
-        <v>0.27463270805737</v>
+        <v>0.30837693441123</v>
       </c>
       <c r="J2">
         <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2" s="1">
-        <v>974793.6</v>
+        <v>1253252.4</v>
       </c>
       <c r="M2" s="1">
-        <v>974793.6</v>
+        <v>1253252.4</v>
       </c>
       <c r="N2" s="1">
-        <v>1.99</v>
+        <v>2.52</v>
       </c>
       <c r="O2">
         <v>1</v>
       </c>
       <c r="Z2" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>39</v>
       </c>
       <c r="B3" s="1">
         <v>254000.0</v>
       </c>
       <c r="C3" s="1">
-        <v>98.36988096</v>
+        <v>97.92071463</v>
       </c>
       <c r="D3" s="1">
         <v>99.533614</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
         <v>1.0</v>
       </c>
       <c r="G3" s="1">
         <v>252815.38</v>
       </c>
       <c r="H3" s="1">
-        <v>-2277.39</v>
+        <v>-2423.15</v>
       </c>
       <c r="I3" s="1">
-        <v>-0.90081149335139</v>
+        <v>-0.9584662135666</v>
       </c>
       <c r="J3">
         <v>0.0</v>
       </c>
-      <c r="K3">
-        <v>678.49</v>
+      <c r="K3" t="s">
+        <v>40</v>
       </c>
       <c r="L3" s="1">
-        <v>249859.5</v>
+        <v>248718.61</v>
       </c>
       <c r="M3" s="1">
-        <v>250537.99</v>
+        <v>250392.23</v>
       </c>
       <c r="N3" s="1">
-        <v>0.51</v>
+        <v>0.5</v>
       </c>
       <c r="O3">
         <v>1</v>
       </c>
       <c r="Z3" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B4" s="1">
         <v>164000.0</v>
       </c>
       <c r="C4" s="1">
-        <v>98.46865205</v>
+        <v>97.55767271</v>
       </c>
       <c r="D4" s="1">
         <v>99.08</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
         <v>1.0</v>
       </c>
       <c r="G4" s="1">
         <v>162491.2</v>
       </c>
       <c r="H4" s="1">
-        <v>1342.81</v>
+        <v>565.47</v>
       </c>
       <c r="I4" s="1">
-        <v>0.82638936754729</v>
+        <v>0.3480003840208</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L4" s="1">
-        <v>161488.59</v>
+        <v>159994.59</v>
       </c>
       <c r="M4" s="1">
-        <v>163834.01</v>
+        <v>163056.67</v>
       </c>
       <c r="N4" s="1">
         <v>0.33</v>
       </c>
       <c r="O4">
         <v>1</v>
       </c>
       <c r="Z4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B5" s="1">
         <v>130000.0</v>
       </c>
       <c r="C5" s="1">
-        <v>104.15514531</v>
+        <v>103.58970484</v>
       </c>
       <c r="D5" s="1">
         <v>110.550762</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
         <v>1.0</v>
       </c>
       <c r="G5" s="1">
         <v>143715.99</v>
       </c>
       <c r="H5" s="1">
-        <v>-6132.79</v>
+        <v>-6182.25</v>
       </c>
       <c r="I5" s="1">
-        <v>-4.2672983013233</v>
+        <v>-4.3017134001582</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="L5" s="1">
-        <v>135401.69</v>
+        <v>134666.62</v>
       </c>
       <c r="M5" s="1">
-        <v>137583.2</v>
+        <v>137533.74</v>
       </c>
       <c r="N5" s="1">
         <v>0.28</v>
       </c>
       <c r="O5">
         <v>1</v>
       </c>
       <c r="Z5" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B6" s="1">
         <v>130000.0</v>
       </c>
       <c r="C6" s="1">
-        <v>104.14879421</v>
+        <v>103.69361015</v>
       </c>
       <c r="D6" s="1">
         <v>108.857546</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
         <v>1.0</v>
       </c>
       <c r="G6" s="1">
         <v>141514.81</v>
       </c>
       <c r="H6" s="1">
-        <v>-1681.79</v>
+        <v>-1568.32</v>
       </c>
       <c r="I6" s="1">
-        <v>-1.1884197844734</v>
+        <v>-1.1082373639904</v>
       </c>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="L6" s="1">
-        <v>135393.43</v>
+        <v>134801.7</v>
       </c>
       <c r="M6" s="1">
-        <v>139833.02</v>
+        <v>139946.49</v>
       </c>
       <c r="N6" s="1">
-        <v>0.29</v>
+        <v>0.28</v>
       </c>
       <c r="O6">
         <v>1</v>
       </c>
       <c r="Z6" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
+        <v>51</v>
+      </c>
+      <c r="B7" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>96.75071821</v>
+      </c>
+      <c r="D7" s="1">
+        <v>98.99716</v>
+      </c>
+      <c r="E7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7">
+        <v>1.0</v>
+      </c>
+      <c r="G7" s="1">
+        <v>593982.96</v>
+      </c>
+      <c r="H7" s="1">
+        <v>-10223.86</v>
+      </c>
+      <c r="I7" s="1">
+        <v>-1.721237929115</v>
+      </c>
+      <c r="J7">
+        <v>0.0</v>
+      </c>
+      <c r="K7" t="s">
+        <v>52</v>
+      </c>
+      <c r="L7" s="1">
+        <v>580504.31</v>
+      </c>
+      <c r="M7" s="1">
+        <v>583759.1</v>
+      </c>
+      <c r="N7" s="1">
+        <v>1.17</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
         <v>50</v>
-      </c>
-[...43 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="B8" s="1">
         <v>300000.0</v>
       </c>
       <c r="C8" s="1">
-        <v>97.83079182</v>
+        <v>97.38019413</v>
       </c>
       <c r="D8" s="1">
         <v>99.503</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
         <v>1.0</v>
       </c>
       <c r="G8" s="1">
         <v>298509.0</v>
       </c>
       <c r="H8" s="1">
-        <v>1739.54</v>
+        <v>1472.68</v>
       </c>
       <c r="I8" s="1">
-        <v>0.58274289887407</v>
+        <v>0.49334525927191</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8" t="s">
+        <v>55</v>
+      </c>
+      <c r="L8" s="1">
+        <v>292140.58</v>
+      </c>
+      <c r="M8" s="1">
+        <v>299981.68</v>
+      </c>
+      <c r="N8" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
         <v>53</v>
-      </c>
-[...13 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="B9" s="1">
         <v>100000.0</v>
       </c>
       <c r="C9" s="1">
-        <v>103.14630879</v>
+        <v>102.81545224</v>
       </c>
       <c r="D9" s="1">
         <v>108.76173</v>
       </c>
       <c r="E9" t="s">
         <v>8</v>
       </c>
       <c r="F9">
         <v>1.0</v>
       </c>
       <c r="G9" s="1">
         <v>108761.73</v>
       </c>
       <c r="H9" s="1">
-        <v>-4194.87</v>
+        <v>-4013.4</v>
       </c>
       <c r="I9" s="1">
-        <v>-3.8569357070727</v>
+        <v>-3.6900847384461</v>
       </c>
       <c r="J9">
         <v>0.0</v>
       </c>
       <c r="K9" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="L9" s="1">
-        <v>103146.31</v>
+        <v>102815.45</v>
       </c>
       <c r="M9" s="1">
-        <v>104566.86</v>
+        <v>104748.33</v>
       </c>
       <c r="N9" s="1">
         <v>0.21</v>
       </c>
       <c r="O9">
         <v>1</v>
       </c>
       <c r="Z9" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="B10" s="1">
         <v>100000.0</v>
       </c>
       <c r="C10" s="1">
-        <v>98.82343994</v>
+        <v>98.86960112</v>
       </c>
       <c r="D10" s="1">
         <v>99.684</v>
       </c>
       <c r="E10" t="s">
         <v>8</v>
       </c>
       <c r="F10">
         <v>1.0</v>
       </c>
       <c r="G10" s="1">
         <v>99684.0</v>
       </c>
       <c r="H10" s="1">
-        <v>-531.79</v>
+        <v>-184.26</v>
       </c>
       <c r="I10" s="1">
-        <v>-0.53347578347578</v>
+        <v>-0.18484410737932</v>
       </c>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10">
-        <v>328.77</v>
+        <v>630.14</v>
       </c>
       <c r="L10" s="1">
-        <v>98823.44</v>
+        <v>98869.6</v>
       </c>
       <c r="M10" s="1">
-        <v>99152.21</v>
+        <v>99499.74</v>
       </c>
       <c r="N10" s="1">
         <v>0.2</v>
       </c>
       <c r="O10">
         <v>1</v>
       </c>
       <c r="Z10" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B11" s="1">
         <v>1467000.0</v>
       </c>
       <c r="C11" s="1">
-        <v>98.38809672</v>
+        <v>98.23660567</v>
       </c>
       <c r="D11" s="1">
         <v>99.556461</v>
       </c>
       <c r="E11" t="s">
         <v>8</v>
       </c>
       <c r="F11">
         <v>1.0</v>
       </c>
       <c r="G11" s="1">
         <v>1460493.28</v>
       </c>
       <c r="H11" s="1">
-        <v>13456.09</v>
+        <v>17865.36</v>
       </c>
       <c r="I11" s="1">
-        <v>0.92133871372554</v>
+        <v>1.2232415064587</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11" t="s">
+        <v>63</v>
+      </c>
+      <c r="L11" s="1">
+        <v>1441131.0</v>
+      </c>
+      <c r="M11" s="1">
+        <v>1478358.64</v>
+      </c>
+      <c r="N11" s="1">
+        <v>2.97</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
         <v>61</v>
-      </c>
-[...13 lines deleted...]
-        <v>59</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="B12" s="1">
         <v>240000.0</v>
       </c>
       <c r="C12" s="1">
-        <v>97.93827383</v>
+        <v>97.78397448</v>
       </c>
       <c r="D12" s="1">
         <v>99.791763</v>
       </c>
       <c r="E12" t="s">
         <v>8</v>
       </c>
       <c r="F12">
         <v>1.0</v>
       </c>
       <c r="G12" s="1">
         <v>239500.23</v>
       </c>
       <c r="H12" s="1">
-        <v>400.94</v>
+        <v>934.73</v>
       </c>
       <c r="I12" s="1">
-        <v>0.16740693735451</v>
+        <v>0.39028355004085</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12" t="s">
+        <v>66</v>
+      </c>
+      <c r="L12" s="1">
+        <v>234681.54</v>
+      </c>
+      <c r="M12" s="1">
+        <v>240434.96</v>
+      </c>
+      <c r="N12" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
         <v>64</v>
-      </c>
-[...13 lines deleted...]
-        <v>62</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="B13" s="1">
         <v>334000.0</v>
       </c>
       <c r="C13" s="1">
-        <v>100.10200372</v>
+        <v>99.82049346</v>
       </c>
       <c r="D13" s="1">
         <v>99.58</v>
       </c>
       <c r="E13" t="s">
         <v>8</v>
       </c>
       <c r="F13">
         <v>1.0</v>
       </c>
       <c r="G13" s="1">
         <v>332597.2</v>
       </c>
       <c r="H13" s="1">
-        <v>3390.62</v>
+        <v>3960.23</v>
       </c>
       <c r="I13" s="1">
-        <v>1.0194373253894</v>
+        <v>1.1906985386528</v>
       </c>
       <c r="J13">
         <v>0.0</v>
       </c>
       <c r="K13" t="s">
+        <v>69</v>
+      </c>
+      <c r="L13" s="1">
+        <v>333400.44</v>
+      </c>
+      <c r="M13" s="1">
+        <v>336557.43</v>
+      </c>
+      <c r="N13" s="1">
+        <v>0.68</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
         <v>67</v>
-      </c>
-[...13 lines deleted...]
-        <v>65</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="B14" s="1">
         <v>100000.0</v>
       </c>
       <c r="C14" s="1">
-        <v>99.23353886</v>
+        <v>99.51861389</v>
       </c>
       <c r="D14" s="1">
         <v>95.89134</v>
       </c>
       <c r="E14" t="s">
         <v>8</v>
       </c>
       <c r="F14">
         <v>1.0</v>
       </c>
       <c r="G14" s="1">
         <v>95891.34</v>
       </c>
       <c r="H14" s="1">
-        <v>3428.5</v>
+        <v>3728.64</v>
       </c>
       <c r="I14" s="1">
-        <v>3.575401073757</v>
+        <v>3.8884011840902</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14">
-        <v>86.3</v>
+        <v>101.37</v>
       </c>
       <c r="L14" s="1">
-        <v>99233.54</v>
+        <v>99518.61</v>
       </c>
       <c r="M14" s="1">
-        <v>99319.84</v>
+        <v>99619.98</v>
       </c>
       <c r="N14" s="1">
         <v>0.2</v>
       </c>
       <c r="O14">
         <v>1</v>
       </c>
       <c r="Z14" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="B15" s="1">
         <v>300000.0</v>
       </c>
       <c r="C15" s="1">
-        <v>97.81674796</v>
+        <v>97.12106889</v>
       </c>
       <c r="D15" s="1">
         <v>98.691</v>
       </c>
       <c r="E15" t="s">
         <v>8</v>
       </c>
       <c r="F15">
         <v>1.0</v>
       </c>
       <c r="G15" s="1">
         <v>296073.0</v>
       </c>
       <c r="H15" s="1">
-        <v>5633.41</v>
+        <v>4812.12</v>
       </c>
       <c r="I15" s="1">
-        <v>1.9027098046765</v>
+        <v>1.625315378302</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15" t="s">
+        <v>74</v>
+      </c>
+      <c r="L15" s="1">
+        <v>291363.2</v>
+      </c>
+      <c r="M15" s="1">
+        <v>300885.12</v>
+      </c>
+      <c r="N15" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
         <v>72</v>
-      </c>
-[...13 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="B16" s="1">
         <v>200000.0</v>
       </c>
       <c r="C16" s="1">
-        <v>97.49878341</v>
+        <v>97.11328251</v>
       </c>
       <c r="D16" s="1">
         <v>99.830165</v>
       </c>
       <c r="E16" t="s">
         <v>8</v>
       </c>
       <c r="F16">
         <v>1.0</v>
       </c>
       <c r="G16" s="1">
         <v>199660.33</v>
       </c>
       <c r="H16" s="1">
-        <v>-242.9</v>
+        <v>-200.2</v>
       </c>
       <c r="I16" s="1">
-        <v>-0.12165661551296</v>
+        <v>-0.10027029405391</v>
       </c>
       <c r="J16">
         <v>0.0</v>
       </c>
       <c r="K16" t="s">
+        <v>77</v>
+      </c>
+      <c r="L16" s="1">
+        <v>194226.57</v>
+      </c>
+      <c r="M16" s="1">
+        <v>199460.13</v>
+      </c>
+      <c r="N16" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
         <v>75</v>
-      </c>
-[...13 lines deleted...]
-        <v>73</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="B17" s="1">
         <v>470000.0</v>
       </c>
       <c r="C17" s="1">
-        <v>101.0381243</v>
+        <v>100.81896208</v>
       </c>
       <c r="D17" s="1">
         <v>102.934987</v>
       </c>
       <c r="E17" t="s">
         <v>8</v>
       </c>
       <c r="F17">
         <v>1.0</v>
       </c>
       <c r="G17" s="1">
         <v>483794.44</v>
       </c>
       <c r="H17" s="1">
-        <v>93.61</v>
+        <v>1117.39</v>
       </c>
       <c r="I17" s="1">
-        <v>0.019349126872975</v>
+        <v>0.23096379528463</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17" t="s">
+        <v>80</v>
+      </c>
+      <c r="L17" s="1">
+        <v>473849.12</v>
+      </c>
+      <c r="M17" s="1">
+        <v>484911.83</v>
+      </c>
+      <c r="N17" s="1">
+        <v>0.97</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
         <v>78</v>
-      </c>
-[...13 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B18" s="1">
         <v>135000.0</v>
       </c>
       <c r="C18" s="1">
-        <v>100.31323438</v>
+        <v>100.18160537</v>
       </c>
       <c r="D18" s="1">
         <v>104.823259</v>
       </c>
       <c r="E18" t="s">
         <v>8</v>
       </c>
       <c r="F18">
         <v>1.0</v>
       </c>
       <c r="G18" s="1">
         <v>141511.4</v>
       </c>
       <c r="H18" s="1">
-        <v>-4199.61</v>
+        <v>-3854.59</v>
       </c>
       <c r="I18" s="1">
-        <v>-2.9676831689885</v>
+        <v>-2.7238724229991</v>
       </c>
       <c r="J18">
         <v>0.0</v>
       </c>
       <c r="K18" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="L18" s="1">
-        <v>135422.87</v>
+        <v>135245.17</v>
       </c>
       <c r="M18" s="1">
-        <v>137311.79</v>
+        <v>137656.81</v>
       </c>
       <c r="N18" s="1">
         <v>0.28</v>
       </c>
       <c r="O18">
         <v>1</v>
       </c>
       <c r="Z18" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B19" s="1">
         <v>100000.0</v>
       </c>
       <c r="C19" s="1">
-        <v>99.69668098</v>
+        <v>98.69623246</v>
       </c>
       <c r="D19" s="1">
         <v>104.07483</v>
       </c>
       <c r="E19" t="s">
         <v>8</v>
       </c>
       <c r="F19">
         <v>1.0</v>
       </c>
       <c r="G19" s="1">
         <v>104074.83</v>
       </c>
       <c r="H19" s="1">
-        <v>-2833.02</v>
+        <v>-3405.88</v>
       </c>
       <c r="I19" s="1">
-        <v>-2.7220990896646</v>
+        <v>-3.27252996714</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19" t="s">
+        <v>86</v>
+      </c>
+      <c r="L19" s="1">
+        <v>98696.23</v>
+      </c>
+      <c r="M19" s="1">
+        <v>100668.95</v>
+      </c>
+      <c r="N19" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
         <v>84</v>
-      </c>
-[...13 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B20" s="1">
         <v>1020000.0</v>
       </c>
       <c r="C20" s="1">
-        <v>89.41757216</v>
+        <v>89.39305529</v>
       </c>
       <c r="D20" s="1">
         <v>89.242955</v>
       </c>
       <c r="E20" t="s">
         <v>8</v>
       </c>
       <c r="F20">
         <v>1.0</v>
       </c>
       <c r="G20" s="1">
         <v>910278.14</v>
       </c>
       <c r="H20" s="1">
-        <v>11733.08</v>
+        <v>13173.7</v>
       </c>
       <c r="I20" s="1">
-        <v>1.2889554834306</v>
+        <v>1.4472170011685</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20" t="s">
+        <v>89</v>
+      </c>
+      <c r="L20" s="1">
+        <v>911809.17</v>
+      </c>
+      <c r="M20" s="1">
+        <v>923451.84</v>
+      </c>
+      <c r="N20" s="1">
+        <v>1.86</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
         <v>87</v>
-      </c>
-[...13 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B21" s="1">
         <v>200000.0</v>
       </c>
       <c r="C21" s="1">
-        <v>98.74404535</v>
+        <v>98.36001899</v>
       </c>
       <c r="D21" s="1">
         <v>99.783035</v>
       </c>
       <c r="E21" t="s">
         <v>8</v>
       </c>
       <c r="F21">
         <v>1.0</v>
       </c>
       <c r="G21" s="1">
         <v>199566.07</v>
       </c>
       <c r="H21" s="1">
-        <v>-993.05</v>
+        <v>-1037.81</v>
       </c>
       <c r="I21" s="1">
-        <v>-0.49760462788088</v>
+        <v>-0.52003329022814</v>
       </c>
       <c r="J21">
         <v>0.0</v>
       </c>
       <c r="K21" t="s">
+        <v>92</v>
+      </c>
+      <c r="L21" s="1">
+        <v>196720.04</v>
+      </c>
+      <c r="M21" s="1">
+        <v>198528.26</v>
+      </c>
+      <c r="N21" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
         <v>90</v>
-      </c>
-[...13 lines deleted...]
-        <v>88</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B22" s="1">
         <v>100000.0</v>
       </c>
       <c r="C22" s="1">
-        <v>100.38832238</v>
+        <v>100.06925774</v>
       </c>
       <c r="D22" s="1">
         <v>99.762</v>
       </c>
       <c r="E22" t="s">
         <v>8</v>
       </c>
       <c r="F22">
         <v>1.0</v>
       </c>
       <c r="G22" s="1">
         <v>99762.0</v>
       </c>
       <c r="H22" s="1">
-        <v>1255.09</v>
+        <v>1342.87</v>
       </c>
       <c r="I22" s="1">
-        <v>1.2580842404924</v>
+        <v>1.3460736552996</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
-      <c r="K22">
-        <v>628.77</v>
+      <c r="K22" t="s">
+        <v>95</v>
       </c>
       <c r="L22" s="1">
-        <v>100388.32</v>
+        <v>100069.25</v>
       </c>
       <c r="M22" s="1">
-        <v>101017.09</v>
+        <v>101104.87</v>
       </c>
       <c r="N22" s="1">
-        <v>0.21</v>
+        <v>0.2</v>
       </c>
       <c r="O22">
         <v>1</v>
       </c>
       <c r="Z22" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="B23" s="1">
         <v>160000.0</v>
       </c>
       <c r="C23" s="1">
-        <v>98.2890725</v>
+        <v>98.18588311</v>
       </c>
       <c r="D23" s="1">
         <v>99.799</v>
       </c>
       <c r="E23" t="s">
         <v>8</v>
       </c>
       <c r="F23">
         <v>1.0</v>
       </c>
       <c r="G23" s="1">
         <v>159678.4</v>
       </c>
       <c r="H23" s="1">
-        <v>912.88</v>
+        <v>1350.52</v>
       </c>
       <c r="I23" s="1">
-        <v>0.5716991152216</v>
+        <v>0.84577500776561</v>
       </c>
       <c r="J23">
         <v>0.0</v>
       </c>
       <c r="K23" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="L23" s="1">
-        <v>157262.51</v>
+        <v>157097.41</v>
       </c>
       <c r="M23" s="1">
-        <v>160591.28</v>
+        <v>161028.92</v>
       </c>
       <c r="N23" s="1">
-        <v>0.33</v>
+        <v>0.32</v>
       </c>
       <c r="O23">
         <v>1</v>
       </c>
       <c r="Z23" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="B24" s="1">
         <v>600000.0</v>
       </c>
       <c r="C24" s="1">
-        <v>99.96611485</v>
+        <v>100.01227584</v>
       </c>
       <c r="D24" s="1">
         <v>99.491</v>
       </c>
       <c r="E24" t="s">
         <v>8</v>
       </c>
       <c r="F24">
         <v>1.0</v>
       </c>
       <c r="G24" s="1">
         <v>596946.0</v>
       </c>
       <c r="H24" s="1">
-        <v>4021.92</v>
+        <v>7011.22</v>
       </c>
       <c r="I24" s="1">
-        <v>0.67374938436643</v>
+        <v>1.1745149477507</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="L24" s="1">
-        <v>599796.69</v>
+        <v>600073.66</v>
       </c>
       <c r="M24" s="1">
-        <v>600967.92</v>
+        <v>603957.22</v>
       </c>
       <c r="N24" s="1">
-        <v>1.23</v>
+        <v>1.21</v>
       </c>
       <c r="O24">
         <v>1</v>
       </c>
       <c r="Z24" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="B25" s="1">
         <v>200000.0</v>
       </c>
       <c r="C25" s="1">
-        <v>95.02060213</v>
+        <v>95.30711381</v>
       </c>
       <c r="D25" s="1">
         <v>96.246745</v>
       </c>
       <c r="E25" t="s">
         <v>8</v>
       </c>
       <c r="F25">
         <v>1.0</v>
       </c>
       <c r="G25" s="1">
         <v>192493.49</v>
       </c>
       <c r="H25" s="1">
-        <v>-1205.71</v>
+        <v>-1732.0</v>
       </c>
       <c r="I25" s="1">
-        <v>-0.62636403963583</v>
+        <v>-0.89977068834899</v>
       </c>
       <c r="J25">
         <v>0.0</v>
       </c>
-      <c r="K25" t="s">
-        <v>101</v>
+      <c r="K25">
+        <v>147.26</v>
       </c>
       <c r="L25" s="1">
-        <v>190041.2</v>
+        <v>190614.23</v>
       </c>
       <c r="M25" s="1">
-        <v>191287.78</v>
+        <v>190761.49</v>
       </c>
       <c r="N25" s="1">
-        <v>0.39</v>
+        <v>0.38</v>
       </c>
       <c r="O25">
         <v>1</v>
       </c>
       <c r="Z25" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B26" s="1">
         <v>100000.0</v>
       </c>
       <c r="C26" s="1">
-        <v>98.33779596</v>
+        <v>98.54782372</v>
       </c>
       <c r="D26" s="1">
         <v>96.98237</v>
       </c>
       <c r="E26" t="s">
         <v>8</v>
       </c>
       <c r="F26">
         <v>1.0</v>
       </c>
       <c r="G26" s="1">
         <v>96982.37</v>
       </c>
       <c r="H26" s="1">
-        <v>1355.43</v>
+        <v>1701.07</v>
       </c>
       <c r="I26" s="1">
-        <v>1.39760453369</v>
+        <v>1.7539992062475</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
-        <v>0.0</v>
+        <v>135.62</v>
       </c>
       <c r="L26" s="1">
-        <v>98337.8</v>
+        <v>98547.82</v>
       </c>
       <c r="M26" s="1">
-        <v>98337.8</v>
+        <v>98683.44</v>
       </c>
       <c r="N26" s="1">
         <v>0.2</v>
       </c>
       <c r="O26">
         <v>1</v>
       </c>
       <c r="Z26" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B27" s="1">
         <v>300000.0</v>
       </c>
       <c r="C27" s="1">
-        <v>99.39760695</v>
+        <v>99.64100403</v>
       </c>
       <c r="D27" s="1">
         <v>96.18004</v>
       </c>
       <c r="E27" t="s">
         <v>8</v>
       </c>
       <c r="F27">
         <v>1.0</v>
       </c>
       <c r="G27" s="1">
         <v>288540.12</v>
       </c>
       <c r="H27" s="1">
-        <v>10298.73</v>
+        <v>11137.41</v>
       </c>
       <c r="I27" s="1">
-        <v>3.5692540780811</v>
+        <v>3.8599172967697</v>
       </c>
       <c r="J27">
         <v>0.0</v>
       </c>
       <c r="K27">
-        <v>646.03</v>
+        <v>754.52</v>
       </c>
       <c r="L27" s="1">
-        <v>298192.82</v>
+        <v>298923.01</v>
       </c>
       <c r="M27" s="1">
-        <v>298838.85</v>
+        <v>299677.53</v>
       </c>
       <c r="N27" s="1">
-        <v>0.61</v>
+        <v>0.6</v>
       </c>
       <c r="O27">
         <v>1</v>
       </c>
       <c r="Z27" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B28" s="1">
         <v>600000.0</v>
       </c>
       <c r="C28" s="1">
-        <v>99.15874208</v>
+        <v>98.93975037</v>
       </c>
       <c r="D28" s="1">
         <v>99.427</v>
       </c>
       <c r="E28" t="s">
         <v>8</v>
       </c>
       <c r="F28">
         <v>1.0</v>
       </c>
       <c r="G28" s="1">
         <v>596562.0</v>
       </c>
       <c r="H28" s="1">
-        <v>-315.03</v>
+        <v>1083.35</v>
       </c>
       <c r="I28" s="1">
-        <v>-0.052807587476239</v>
+        <v>0.18159889500169</v>
       </c>
       <c r="J28">
         <v>0.0</v>
       </c>
       <c r="K28" t="s">
+        <v>110</v>
+      </c>
+      <c r="L28" s="1">
+        <v>593638.5</v>
+      </c>
+      <c r="M28" s="1">
+        <v>597645.35</v>
+      </c>
+      <c r="N28" s="1">
+        <v>1.2</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
         <v>108</v>
-      </c>
-[...13 lines deleted...]
-        <v>106</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B29" s="1">
         <v>300000.0</v>
       </c>
       <c r="C29" s="1">
-        <v>101.03551046</v>
+        <v>100.80825741</v>
       </c>
       <c r="D29" s="1">
         <v>104.945653</v>
       </c>
       <c r="E29" t="s">
         <v>8</v>
       </c>
       <c r="F29">
         <v>1.0</v>
       </c>
       <c r="G29" s="1">
         <v>314836.96</v>
       </c>
       <c r="H29" s="1">
-        <v>-9803.03</v>
+        <v>-9219.04</v>
       </c>
       <c r="I29" s="1">
-        <v>-3.1136846194932</v>
+        <v>-2.9281949616081</v>
       </c>
       <c r="J29">
         <v>0.0</v>
       </c>
       <c r="K29" t="s">
+        <v>113</v>
+      </c>
+      <c r="L29" s="1">
+        <v>302424.77</v>
+      </c>
+      <c r="M29" s="1">
+        <v>305617.92</v>
+      </c>
+      <c r="N29" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
         <v>111</v>
-      </c>
-[...13 lines deleted...]
-        <v>109</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B30" s="1">
         <v>413000.0</v>
       </c>
       <c r="C30" s="1">
-        <v>100.47073469</v>
+        <v>100.0376867</v>
       </c>
       <c r="D30" s="1">
         <v>99.757</v>
       </c>
       <c r="E30" t="s">
         <v>8</v>
       </c>
       <c r="F30">
         <v>1.0</v>
       </c>
       <c r="G30" s="1">
         <v>411996.41</v>
       </c>
       <c r="H30" s="1">
-        <v>6680.28</v>
+        <v>6696.55</v>
       </c>
       <c r="I30" s="1">
-        <v>1.6214413130445</v>
+        <v>1.6253903765812</v>
       </c>
       <c r="J30">
         <v>0.0</v>
       </c>
       <c r="K30" t="s">
+        <v>116</v>
+      </c>
+      <c r="L30" s="1">
+        <v>413155.65</v>
+      </c>
+      <c r="M30" s="1">
+        <v>418692.96</v>
+      </c>
+      <c r="N30" s="1">
+        <v>0.84</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
         <v>114</v>
-      </c>
-[...13 lines deleted...]
-        <v>112</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B31" s="1">
-        <v>100000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C31" s="1">
-        <v>96.48565581</v>
+        <v>99.8517565</v>
       </c>
       <c r="D31" s="1">
-        <v>92.84792</v>
+        <v>103.290392</v>
       </c>
       <c r="E31" t="s">
         <v>8</v>
       </c>
       <c r="F31">
         <v>1.0</v>
       </c>
       <c r="G31" s="1">
-        <v>92847.92</v>
+        <v>516451.96</v>
       </c>
       <c r="H31" s="1">
-        <v>3708.42</v>
+        <v>-13213.73</v>
       </c>
       <c r="I31" s="1">
-        <v>3.9940797812164</v>
+        <v>-2.5585593672643</v>
       </c>
       <c r="J31">
         <v>0.0</v>
       </c>
-      <c r="K31">
-        <v>70.68</v>
+      <c r="K31" t="s">
+        <v>119</v>
       </c>
       <c r="L31" s="1">
-        <v>96485.66</v>
+        <v>499258.78</v>
       </c>
       <c r="M31" s="1">
-        <v>96556.34</v>
+        <v>503238.23</v>
       </c>
       <c r="N31" s="1">
-        <v>0.2</v>
+        <v>1.01</v>
       </c>
       <c r="O31">
         <v>1</v>
       </c>
       <c r="Z31" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="B32" s="1">
-        <v>200000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C32" s="1">
-        <v>94.68879215</v>
+        <v>98.15209088</v>
       </c>
       <c r="D32" s="1">
-        <v>91.485975</v>
+        <v>99.288</v>
       </c>
       <c r="E32" t="s">
         <v>8</v>
       </c>
       <c r="F32">
         <v>1.0</v>
       </c>
       <c r="G32" s="1">
-        <v>182971.95</v>
+        <v>595728.0</v>
       </c>
       <c r="H32" s="1">
-        <v>6897.42</v>
+        <v>-5089.43</v>
       </c>
       <c r="I32" s="1">
-        <v>3.7696597757197</v>
+        <v>-0.85432109956222</v>
       </c>
       <c r="J32">
         <v>0.0</v>
       </c>
-      <c r="K32">
-        <v>491.78</v>
+      <c r="K32" t="s">
+        <v>122</v>
       </c>
       <c r="L32" s="1">
-        <v>189377.59</v>
+        <v>588912.54</v>
       </c>
       <c r="M32" s="1">
-        <v>189869.37</v>
+        <v>590638.57</v>
       </c>
       <c r="N32" s="1">
-        <v>0.39</v>
+        <v>1.19</v>
       </c>
       <c r="O32">
         <v>1</v>
       </c>
       <c r="Z32" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="B33" s="1">
-        <v>500000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="C33" s="1">
-        <v>100.27467299</v>
+        <v>97.9834178</v>
       </c>
       <c r="D33" s="1">
-        <v>103.290392</v>
+        <v>99.867094</v>
       </c>
       <c r="E33" t="s">
         <v>8</v>
       </c>
       <c r="F33">
         <v>1.0</v>
       </c>
       <c r="G33" s="1">
-        <v>516451.96</v>
+        <v>998670.94</v>
       </c>
       <c r="H33" s="1">
-        <v>-13208.73</v>
+        <v>12416.66</v>
       </c>
       <c r="I33" s="1">
-        <v>-2.5575912230055</v>
+        <v>1.2433184448123</v>
       </c>
       <c r="J33">
         <v>0.0</v>
       </c>
       <c r="K33" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="L33" s="1">
-        <v>501373.37</v>
+        <v>979834.18</v>
       </c>
       <c r="M33" s="1">
-        <v>503243.23</v>
+        <v>1011087.6</v>
       </c>
       <c r="N33" s="1">
-        <v>1.03</v>
+        <v>2.03</v>
       </c>
       <c r="O33">
         <v>1</v>
       </c>
       <c r="Z33" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="B34" s="1">
-        <v>1000000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C34" s="1">
-        <v>98.56728464</v>
+        <v>97.99743214</v>
       </c>
       <c r="D34" s="1">
-        <v>99.867094</v>
+        <v>96.0814</v>
       </c>
       <c r="E34" t="s">
         <v>8</v>
       </c>
       <c r="F34">
         <v>1.0</v>
       </c>
       <c r="G34" s="1">
-        <v>998670.94</v>
+        <v>96081.4</v>
       </c>
       <c r="H34" s="1">
-        <v>14186.84</v>
+        <v>1976.65</v>
       </c>
       <c r="I34" s="1">
-        <v>1.4205720254562</v>
+        <v>2.057266026515</v>
       </c>
       <c r="J34">
         <v>0.0</v>
       </c>
-      <c r="K34" t="s">
-        <v>124</v>
+      <c r="K34">
+        <v>60.62</v>
       </c>
       <c r="L34" s="1">
-        <v>985672.85</v>
+        <v>97997.43</v>
       </c>
       <c r="M34" s="1">
-        <v>1012857.78</v>
+        <v>98058.05</v>
       </c>
       <c r="N34" s="1">
-        <v>2.07</v>
+        <v>0.2</v>
       </c>
       <c r="O34">
         <v>1</v>
       </c>
       <c r="Z34" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="B35" s="1">
-        <v>400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C35" s="1">
-        <v>100.0</v>
+        <v>100.95278257</v>
       </c>
       <c r="D35" s="1">
-        <v>98.199808</v>
+        <v>105.371746</v>
       </c>
       <c r="E35" t="s">
         <v>8</v>
       </c>
       <c r="F35">
         <v>1.0</v>
       </c>
       <c r="G35" s="1">
-        <v>392799.23</v>
+        <v>526858.73</v>
       </c>
       <c r="H35" s="1">
-        <v>7200.77</v>
+        <v>-19314.0</v>
       </c>
       <c r="I35" s="1">
-        <v>1.8331935121156</v>
+        <v>-3.6658783275737</v>
       </c>
       <c r="J35">
         <v>0.0</v>
       </c>
-      <c r="K35">
-        <v>0.0</v>
+      <c r="K35" t="s">
+        <v>130</v>
       </c>
       <c r="L35" s="1">
-        <v>400000.0</v>
+        <v>504763.91</v>
       </c>
       <c r="M35" s="1">
-        <v>400000.0</v>
+        <v>507544.73</v>
       </c>
       <c r="N35" s="1">
-        <v>0.82</v>
+        <v>1.02</v>
       </c>
       <c r="O35">
         <v>1</v>
       </c>
       <c r="Z35" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="B36" s="1">
         <v>100000.0</v>
       </c>
       <c r="C36" s="1">
-        <v>97.743702</v>
+        <v>101.3510188</v>
       </c>
       <c r="D36" s="1">
-        <v>96.0814</v>
+        <v>105.72405</v>
       </c>
       <c r="E36" t="s">
         <v>8</v>
       </c>
       <c r="F36">
         <v>1.0</v>
       </c>
       <c r="G36" s="1">
-        <v>96081.4</v>
+        <v>105724.05</v>
       </c>
       <c r="H36" s="1">
-        <v>1677.71</v>
+        <v>-3789.13</v>
       </c>
       <c r="I36" s="1">
-        <v>1.7461340072064</v>
+        <v>-3.5839811282296</v>
       </c>
       <c r="J36">
         <v>0.0</v>
       </c>
       <c r="K36">
-        <v>15.41</v>
+        <v>583.9</v>
       </c>
       <c r="L36" s="1">
-        <v>97743.7</v>
+        <v>101351.02</v>
       </c>
       <c r="M36" s="1">
-        <v>97759.11</v>
+        <v>101934.92</v>
       </c>
       <c r="N36" s="1">
         <v>0.2</v>
       </c>
       <c r="O36">
         <v>1</v>
       </c>
       <c r="Z36" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="B37" s="1">
         <v>500000.0</v>
       </c>
       <c r="C37" s="1">
-        <v>101.31235171</v>
+        <v>101.8065981</v>
       </c>
       <c r="D37" s="1">
-        <v>105.371746</v>
+        <v>102.534722</v>
       </c>
       <c r="E37" t="s">
         <v>8</v>
       </c>
       <c r="F37">
         <v>1.0</v>
       </c>
       <c r="G37" s="1">
-        <v>526858.73</v>
+        <v>512673.61</v>
       </c>
       <c r="H37" s="1">
-        <v>-19701.08</v>
+        <v>-525.96</v>
       </c>
       <c r="I37" s="1">
-        <v>-3.7393477374855</v>
+        <v>-0.10259158843772</v>
       </c>
       <c r="J37">
         <v>0.0</v>
       </c>
-      <c r="K37">
-        <v>595.89</v>
+      <c r="K37" t="s">
+        <v>135</v>
       </c>
       <c r="L37" s="1">
-        <v>506561.76</v>
+        <v>509032.99</v>
       </c>
       <c r="M37" s="1">
-        <v>507157.65</v>
+        <v>512147.65</v>
       </c>
       <c r="N37" s="1">
         <v>1.03</v>
       </c>
       <c r="O37">
         <v>1</v>
       </c>
       <c r="Z37" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" t="s">
-        <v>132</v>
+        <v>137</v>
       </c>
       <c r="B38" s="1">
-        <v>100000.0</v>
+        <v>299000.0</v>
       </c>
       <c r="C38" s="1">
-        <v>101.42684386</v>
+        <v>100.26151435</v>
       </c>
       <c r="D38" s="1">
-        <v>105.72405</v>
+        <v>99.298</v>
       </c>
       <c r="E38" t="s">
         <v>8</v>
       </c>
       <c r="F38">
         <v>1.0</v>
       </c>
       <c r="G38" s="1">
-        <v>105724.05</v>
+        <v>296901.02</v>
       </c>
       <c r="H38" s="1">
-        <v>-4180.43</v>
+        <v>6880.54</v>
       </c>
       <c r="I38" s="1">
-        <v>-3.9540955913059</v>
+        <v>2.317452462777</v>
       </c>
       <c r="J38">
         <v>0.0</v>
       </c>
-      <c r="K38">
-        <v>116.78</v>
+      <c r="K38" t="s">
+        <v>138</v>
       </c>
       <c r="L38" s="1">
-        <v>101426.84</v>
+        <v>299781.92</v>
       </c>
       <c r="M38" s="1">
-        <v>101543.62</v>
+        <v>303781.56</v>
       </c>
       <c r="N38" s="1">
-        <v>0.21</v>
+        <v>0.61</v>
       </c>
       <c r="O38">
         <v>1</v>
       </c>
       <c r="Z38" t="s">
-        <v>131</v>
+        <v>136</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
       <c r="B39" s="1">
-        <v>500000.0</v>
+        <v>355000.0</v>
       </c>
       <c r="C39" s="1">
-        <v>101.97335249</v>
+        <v>105.41791068</v>
       </c>
       <c r="D39" s="1">
-        <v>102.534722</v>
+        <v>107.865242</v>
       </c>
       <c r="E39" t="s">
         <v>8</v>
       </c>
       <c r="F39">
         <v>1.0</v>
       </c>
       <c r="G39" s="1">
-        <v>512673.61</v>
+        <v>382921.61</v>
       </c>
       <c r="H39" s="1">
-        <v>-2183.92</v>
+        <v>-7083.23</v>
       </c>
       <c r="I39" s="1">
-        <v>-0.42598642828524</v>
+        <v>-1.8497859131011</v>
       </c>
       <c r="J39">
         <v>0.0</v>
       </c>
-      <c r="K39">
-        <v>622.93</v>
+      <c r="K39" t="s">
+        <v>141</v>
       </c>
       <c r="L39" s="1">
-        <v>509866.76</v>
+        <v>374233.59</v>
       </c>
       <c r="M39" s="1">
-        <v>510489.69</v>
+        <v>375838.38</v>
       </c>
       <c r="N39" s="1">
-        <v>1.04</v>
+        <v>0.76</v>
       </c>
       <c r="O39">
         <v>1</v>
       </c>
       <c r="Z39" t="s">
-        <v>133</v>
+        <v>139</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="B40" s="1">
-        <v>110000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C40" s="1">
-        <v>98.0612763</v>
+        <v>95.09004114</v>
       </c>
       <c r="D40" s="1">
-        <v>99.333</v>
+        <v>93.44648</v>
       </c>
       <c r="E40" t="s">
         <v>8</v>
       </c>
       <c r="F40">
         <v>1.0</v>
       </c>
       <c r="G40" s="1">
-        <v>109266.3</v>
+        <v>280339.44</v>
       </c>
       <c r="H40" s="1">
-        <v>1059.15</v>
+        <v>6106.03</v>
       </c>
       <c r="I40" s="1">
-        <v>0.96932906120185</v>
+        <v>2.1780845392286</v>
       </c>
       <c r="J40">
         <v>0.0</v>
       </c>
       <c r="K40" t="s">
-        <v>137</v>
+        <v>144</v>
       </c>
       <c r="L40" s="1">
-        <v>107867.4</v>
+        <v>285270.13</v>
       </c>
       <c r="M40" s="1">
-        <v>110325.45</v>
+        <v>286445.47</v>
       </c>
       <c r="N40" s="1">
-        <v>0.23</v>
+        <v>0.58</v>
       </c>
       <c r="O40">
         <v>1</v>
       </c>
       <c r="Z40" t="s">
-        <v>135</v>
+        <v>142</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" t="s">
-        <v>139</v>
+        <v>146</v>
       </c>
       <c r="B41" s="1">
-        <v>299000.0</v>
+        <v>494000.0</v>
       </c>
       <c r="C41" s="1">
-        <v>100.63882823</v>
+        <v>99.00648066</v>
       </c>
       <c r="D41" s="1">
-        <v>99.298</v>
+        <v>101.132352</v>
       </c>
       <c r="E41" t="s">
         <v>8</v>
       </c>
       <c r="F41">
         <v>1.0</v>
       </c>
       <c r="G41" s="1">
-        <v>296901.02</v>
+        <v>499593.82</v>
       </c>
       <c r="H41" s="1">
-        <v>6612.01</v>
+        <v>-4320.04</v>
       </c>
       <c r="I41" s="1">
-        <v>2.2270081793589</v>
+        <v>-0.86471045618619</v>
       </c>
       <c r="J41">
         <v>0.0</v>
       </c>
       <c r="K41" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="L41" s="1">
-        <v>300910.09</v>
+        <v>489092.01</v>
       </c>
       <c r="M41" s="1">
-        <v>303513.03</v>
+        <v>495273.78</v>
       </c>
       <c r="N41" s="1">
-        <v>0.62</v>
+        <v>1.0</v>
       </c>
       <c r="O41">
         <v>1</v>
       </c>
       <c r="Z41" t="s">
-        <v>138</v>
+        <v>145</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" t="s">
-        <v>142</v>
+        <v>149</v>
       </c>
       <c r="B42" s="1">
-        <v>355000.0</v>
+        <v>305000.0</v>
       </c>
       <c r="C42" s="1">
-        <v>105.85179164</v>
+        <v>96.463</v>
       </c>
       <c r="D42" s="1">
-        <v>107.865242</v>
+        <v>101.542662</v>
       </c>
       <c r="E42" t="s">
         <v>8</v>
       </c>
       <c r="F42">
         <v>1.0</v>
       </c>
       <c r="G42" s="1">
-        <v>382921.61</v>
+        <v>309705.12</v>
       </c>
       <c r="H42" s="1">
-        <v>10067.32</v>
+        <v>-12187.27</v>
       </c>
       <c r="I42" s="1">
-        <v>2.6290811845276</v>
+        <v>-3.9351206076283</v>
       </c>
       <c r="J42">
         <v>0.0</v>
       </c>
       <c r="K42" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="L42" s="1">
-        <v>375773.86</v>
+        <v>294212.15</v>
       </c>
       <c r="M42" s="1">
-        <v>392988.93</v>
+        <v>297517.85</v>
       </c>
       <c r="N42" s="1">
-        <v>0.8</v>
+        <v>0.6</v>
       </c>
       <c r="O42">
         <v>1</v>
       </c>
       <c r="Z42" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" t="s">
-        <v>145</v>
+        <v>152</v>
       </c>
       <c r="B43" s="1">
-        <v>300000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C43" s="1">
-        <v>94.99962642</v>
+        <v>103.3211423</v>
       </c>
       <c r="D43" s="1">
-        <v>93.44648</v>
+        <v>104.38516</v>
       </c>
       <c r="E43" t="s">
         <v>8</v>
       </c>
       <c r="F43">
         <v>1.0</v>
       </c>
       <c r="G43" s="1">
-        <v>280339.44</v>
+        <v>835081.28</v>
       </c>
       <c r="H43" s="1">
-        <v>5337.52</v>
+        <v>15652.24</v>
       </c>
       <c r="I43" s="1">
-        <v>1.9039490126684</v>
+        <v>1.8743373100161</v>
       </c>
       <c r="J43">
         <v>0.0</v>
       </c>
-      <c r="K43">
-        <v>678.08</v>
+      <c r="K43" t="s">
+        <v>153</v>
       </c>
       <c r="L43" s="1">
-        <v>284998.88</v>
+        <v>826569.14</v>
       </c>
       <c r="M43" s="1">
-        <v>285676.96</v>
+        <v>850733.52</v>
       </c>
       <c r="N43" s="1">
-        <v>0.58</v>
+        <v>1.71</v>
       </c>
       <c r="O43">
         <v>1</v>
       </c>
       <c r="Z43" t="s">
-        <v>144</v>
+        <v>151</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" t="s">
-        <v>147</v>
+        <v>155</v>
       </c>
       <c r="B44" s="1">
-        <v>494000.0</v>
+        <v>101000.0</v>
       </c>
       <c r="C44" s="1">
-        <v>99.63989222</v>
+        <v>99.19172076</v>
       </c>
       <c r="D44" s="1">
-        <v>101.132352</v>
+        <v>99.824</v>
       </c>
       <c r="E44" t="s">
         <v>8</v>
       </c>
       <c r="F44">
         <v>1.0</v>
       </c>
       <c r="G44" s="1">
-        <v>499593.82</v>
+        <v>100822.24</v>
       </c>
       <c r="H44" s="1">
-        <v>-3349.7</v>
+        <v>-410.31</v>
       </c>
       <c r="I44" s="1">
-        <v>-0.67048467493053</v>
+        <v>-0.40696378100705</v>
       </c>
       <c r="J44">
         <v>0.0</v>
       </c>
-      <c r="K44" t="s">
-        <v>148</v>
+      <c r="K44">
+        <v>228.29</v>
       </c>
       <c r="L44" s="1">
-        <v>492221.07</v>
+        <v>100183.64</v>
       </c>
       <c r="M44" s="1">
-        <v>496244.12</v>
+        <v>100411.93</v>
       </c>
       <c r="N44" s="1">
-        <v>1.01</v>
+        <v>0.2</v>
       </c>
       <c r="O44">
         <v>1</v>
       </c>
       <c r="Z44" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" t="s">
-        <v>150</v>
+        <v>157</v>
       </c>
       <c r="B45" s="1">
-        <v>305000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C45" s="1">
-        <v>96.9035</v>
+        <v>106.18989895</v>
       </c>
       <c r="D45" s="1">
-        <v>101.542662</v>
+        <v>110.72922</v>
       </c>
       <c r="E45" t="s">
         <v>8</v>
       </c>
       <c r="F45">
         <v>1.0</v>
       </c>
       <c r="G45" s="1">
-        <v>309705.12</v>
+        <v>110729.22</v>
       </c>
       <c r="H45" s="1">
-        <v>-11689.39</v>
+        <v>-636.92</v>
       </c>
       <c r="I45" s="1">
-        <v>-3.774361237554</v>
+        <v>-0.57520499105837</v>
       </c>
       <c r="J45">
         <v>0.0</v>
       </c>
       <c r="K45" t="s">
-        <v>151</v>
+        <v>158</v>
       </c>
       <c r="L45" s="1">
-        <v>295555.68</v>
+        <v>106189.9</v>
       </c>
       <c r="M45" s="1">
-        <v>298015.73</v>
+        <v>110092.3</v>
       </c>
       <c r="N45" s="1">
-        <v>0.61</v>
+        <v>0.22</v>
       </c>
       <c r="O45">
         <v>1</v>
       </c>
       <c r="Z45" t="s">
-        <v>149</v>
+        <v>156</v>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" t="s">
-        <v>153</v>
+        <v>160</v>
       </c>
       <c r="B46" s="1">
-        <v>800000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C46" s="1">
-        <v>103.96958921</v>
+        <v>100.04257421</v>
       </c>
       <c r="D46" s="1">
-        <v>104.38516</v>
+        <v>101.31079</v>
       </c>
       <c r="E46" t="s">
         <v>8</v>
       </c>
       <c r="F46">
         <v>1.0</v>
       </c>
       <c r="G46" s="1">
-        <v>835081.28</v>
+        <v>101310.79</v>
       </c>
       <c r="H46" s="1">
-        <v>16620.64</v>
+        <v>1411.24</v>
       </c>
       <c r="I46" s="1">
-        <v>1.9903020697578</v>
+        <v>1.3929809450701</v>
       </c>
       <c r="J46">
         <v>0.0</v>
       </c>
       <c r="K46" t="s">
-        <v>154</v>
+        <v>161</v>
       </c>
       <c r="L46" s="1">
-        <v>831756.71</v>
+        <v>100042.58</v>
       </c>
       <c r="M46" s="1">
-        <v>851701.92</v>
+        <v>102722.03</v>
       </c>
       <c r="N46" s="1">
-        <v>1.74</v>
+        <v>0.21</v>
       </c>
       <c r="O46">
         <v>1</v>
       </c>
       <c r="Z46" t="s">
-        <v>152</v>
+        <v>159</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" t="s">
-        <v>156</v>
+        <v>163</v>
       </c>
       <c r="B47" s="1">
-        <v>101000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C47" s="1">
-        <v>99.29245348</v>
+        <v>92.89181622</v>
       </c>
       <c r="D47" s="1">
-        <v>99.824</v>
+        <v>93.11093</v>
       </c>
       <c r="E47" t="s">
         <v>8</v>
       </c>
       <c r="F47">
         <v>1.0</v>
       </c>
       <c r="G47" s="1">
-        <v>100822.24</v>
+        <v>465554.65</v>
       </c>
       <c r="H47" s="1">
-        <v>2134.1</v>
+        <v>-821.6</v>
       </c>
       <c r="I47" s="1">
-        <v>2.116695681429</v>
+        <v>-0.176477670237</v>
       </c>
       <c r="J47">
         <v>0.0</v>
       </c>
-      <c r="K47" t="s">
-        <v>157</v>
+      <c r="K47">
+        <v>273.97</v>
       </c>
       <c r="L47" s="1">
-        <v>100285.37</v>
+        <v>464459.08</v>
       </c>
       <c r="M47" s="1">
-        <v>102956.34</v>
+        <v>464733.05</v>
       </c>
       <c r="N47" s="1">
-        <v>0.21</v>
+        <v>0.93</v>
       </c>
       <c r="O47">
         <v>1</v>
       </c>
       <c r="Z47" t="s">
-        <v>155</v>
+        <v>162</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" t="s">
-        <v>159</v>
+        <v>165</v>
       </c>
       <c r="B48" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C48" s="1">
-        <v>106.50209301</v>
+        <v>100.1847026</v>
       </c>
       <c r="D48" s="1">
-        <v>110.72922</v>
+        <v>99.572</v>
       </c>
       <c r="E48" t="s">
         <v>8</v>
       </c>
       <c r="F48">
         <v>1.0</v>
       </c>
       <c r="G48" s="1">
-        <v>110729.22</v>
+        <v>199144.0</v>
       </c>
       <c r="H48" s="1">
-        <v>-972.67</v>
+        <v>3773.35</v>
       </c>
       <c r="I48" s="1">
-        <v>-0.87842215451351</v>
+        <v>1.8947846784237</v>
       </c>
       <c r="J48">
         <v>0.0</v>
       </c>
       <c r="K48" t="s">
-        <v>160</v>
+        <v>166</v>
       </c>
       <c r="L48" s="1">
-        <v>106502.1</v>
+        <v>200369.4</v>
       </c>
       <c r="M48" s="1">
-        <v>109756.55</v>
+        <v>202917.35</v>
       </c>
       <c r="N48" s="1">
-        <v>0.22</v>
+        <v>0.41</v>
       </c>
       <c r="O48">
         <v>1</v>
       </c>
       <c r="Z48" t="s">
-        <v>158</v>
+        <v>164</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" t="s">
-        <v>162</v>
+        <v>168</v>
       </c>
       <c r="B49" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C49" s="1">
-        <v>100.07503361</v>
+        <v>98.95250321</v>
       </c>
       <c r="D49" s="1">
-        <v>101.31079</v>
+        <v>99.977263</v>
       </c>
       <c r="E49" t="s">
         <v>8</v>
       </c>
       <c r="F49">
         <v>1.0</v>
       </c>
       <c r="G49" s="1">
-        <v>101310.79</v>
+        <v>299931.79</v>
       </c>
       <c r="H49" s="1">
-        <v>1082.05</v>
+        <v>3402.43</v>
       </c>
       <c r="I49" s="1">
-        <v>1.0680501060154</v>
+        <v>1.1344012583661</v>
       </c>
       <c r="J49">
         <v>0.0</v>
       </c>
       <c r="K49" t="s">
-        <v>163</v>
+        <v>169</v>
       </c>
       <c r="L49" s="1">
-        <v>100075.03</v>
+        <v>296857.51</v>
       </c>
       <c r="M49" s="1">
-        <v>102392.84</v>
+        <v>303334.22</v>
       </c>
       <c r="N49" s="1">
-        <v>0.21</v>
+        <v>0.61</v>
       </c>
       <c r="O49">
         <v>1</v>
       </c>
       <c r="Z49" t="s">
-        <v>161</v>
+        <v>167</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" t="s">
-        <v>165</v>
+        <v>171</v>
       </c>
       <c r="B50" s="1">
-        <v>500000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C50" s="1">
-        <v>93.12490537</v>
+        <v>99.96076334</v>
       </c>
       <c r="D50" s="1">
-        <v>93.11093</v>
+        <v>101.98272</v>
       </c>
       <c r="E50" t="s">
         <v>8</v>
       </c>
       <c r="F50">
         <v>1.0</v>
       </c>
       <c r="G50" s="1">
-        <v>465554.65</v>
+        <v>407930.88</v>
       </c>
       <c r="H50" s="1">
-        <v>9138.37</v>
+        <v>-6415.22</v>
       </c>
       <c r="I50" s="1">
-        <v>1.9628995221077</v>
+        <v>-1.5726242641891</v>
       </c>
       <c r="J50">
         <v>0.0</v>
       </c>
       <c r="K50" t="s">
-        <v>166</v>
+        <v>172</v>
       </c>
       <c r="L50" s="1">
-        <v>465624.53</v>
+        <v>399843.06</v>
       </c>
       <c r="M50" s="1">
-        <v>474693.02</v>
+        <v>401515.66</v>
       </c>
       <c r="N50" s="1">
-        <v>0.97</v>
+        <v>0.81</v>
       </c>
       <c r="O50">
         <v>1</v>
       </c>
       <c r="Z50" t="s">
-        <v>164</v>
+        <v>170</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" t="s">
-        <v>168</v>
+        <v>174</v>
       </c>
       <c r="B51" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C51" s="1">
-        <v>100.62221716</v>
+        <v>103.23733151</v>
       </c>
       <c r="D51" s="1">
-        <v>99.572</v>
+        <v>110.511247</v>
       </c>
       <c r="E51" t="s">
         <v>8</v>
       </c>
       <c r="F51">
         <v>1.0</v>
       </c>
       <c r="G51" s="1">
-        <v>199144.0</v>
+        <v>331533.74</v>
       </c>
       <c r="H51" s="1">
-        <v>3714.13</v>
+        <v>-16039.55</v>
       </c>
       <c r="I51" s="1">
-        <v>1.8650474028843</v>
+        <v>-4.8379842124063</v>
       </c>
       <c r="J51">
         <v>0.0</v>
       </c>
       <c r="K51" t="s">
-        <v>169</v>
+        <v>175</v>
       </c>
       <c r="L51" s="1">
-        <v>201244.43</v>
+        <v>309712.0</v>
       </c>
       <c r="M51" s="1">
-        <v>202858.13</v>
+        <v>315494.19</v>
       </c>
       <c r="N51" s="1">
-        <v>0.41</v>
+        <v>0.63</v>
       </c>
       <c r="O51">
         <v>1</v>
       </c>
       <c r="Z51" t="s">
-        <v>167</v>
+        <v>173</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" t="s">
-        <v>171</v>
+        <v>177</v>
       </c>
       <c r="B52" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C52" s="1">
-        <v>98.91803661</v>
+        <v>99.97908909</v>
       </c>
       <c r="D52" s="1">
-        <v>99.977263</v>
+        <v>104.05285</v>
       </c>
       <c r="E52" t="s">
         <v>8</v>
       </c>
       <c r="F52">
         <v>1.0</v>
       </c>
       <c r="G52" s="1">
-        <v>299931.79</v>
+        <v>104052.85</v>
       </c>
       <c r="H52" s="1">
-        <v>1852.46</v>
+        <v>-2964.17</v>
       </c>
       <c r="I52" s="1">
-        <v>0.61762709448038</v>
+        <v>-2.8487158208545</v>
       </c>
       <c r="J52">
         <v>0.0</v>
       </c>
       <c r="K52" t="s">
-        <v>172</v>
+        <v>178</v>
       </c>
       <c r="L52" s="1">
-        <v>296754.11</v>
+        <v>99979.09</v>
       </c>
       <c r="M52" s="1">
-        <v>301784.25</v>
+        <v>101088.68</v>
       </c>
       <c r="N52" s="1">
-        <v>0.62</v>
+        <v>0.2</v>
       </c>
       <c r="O52">
         <v>1</v>
       </c>
       <c r="Z52" t="s">
-        <v>170</v>
+        <v>176</v>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" t="s">
-        <v>174</v>
+        <v>180</v>
       </c>
       <c r="B53" s="1">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C53" s="1">
-        <v>99.94676136</v>
+        <v>98.83092369</v>
       </c>
       <c r="D53" s="1">
-        <v>101.98272</v>
+        <v>103.191215</v>
       </c>
       <c r="E53" t="s">
         <v>8</v>
       </c>
       <c r="F53">
         <v>1.0</v>
       </c>
       <c r="G53" s="1">
-        <v>407930.88</v>
+        <v>206382.43</v>
       </c>
       <c r="H53" s="1">
-        <v>8039.73</v>
+        <v>-6337.02</v>
       </c>
       <c r="I53" s="1">
-        <v>1.9708559450072</v>
+        <v>-3.0705230091534</v>
       </c>
       <c r="J53">
         <v>0.0</v>
       </c>
       <c r="K53" t="s">
-        <v>175</v>
+        <v>181</v>
       </c>
       <c r="L53" s="1">
-        <v>399787.05</v>
+        <v>197661.85</v>
       </c>
       <c r="M53" s="1">
-        <v>415970.61</v>
+        <v>200045.41</v>
       </c>
       <c r="N53" s="1">
-        <v>0.85</v>
+        <v>0.4</v>
       </c>
       <c r="O53">
         <v>1</v>
       </c>
       <c r="Z53" t="s">
-        <v>173</v>
+        <v>179</v>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="A54" t="s">
-        <v>177</v>
+        <v>183</v>
       </c>
       <c r="B54" s="1">
-        <v>300000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C54" s="1">
-        <v>103.45097306</v>
+        <v>98.17290944</v>
       </c>
       <c r="D54" s="1">
-        <v>110.511247</v>
+        <v>99.92378</v>
       </c>
       <c r="E54" t="s">
         <v>8</v>
       </c>
       <c r="F54">
         <v>1.0</v>
       </c>
       <c r="G54" s="1">
-        <v>331533.74</v>
+        <v>599542.68</v>
       </c>
       <c r="H54" s="1">
-        <v>-17297.26</v>
+        <v>7116.51</v>
       </c>
       <c r="I54" s="1">
-        <v>-5.2173452994558</v>
+        <v>1.1869897235673</v>
       </c>
       <c r="J54">
         <v>0.0</v>
       </c>
       <c r="K54" t="s">
-        <v>178</v>
+        <v>184</v>
       </c>
       <c r="L54" s="1">
-        <v>310352.92</v>
+        <v>589037.46</v>
       </c>
       <c r="M54" s="1">
-        <v>314236.48</v>
+        <v>606659.19</v>
       </c>
       <c r="N54" s="1">
-        <v>0.64</v>
+        <v>1.22</v>
       </c>
       <c r="O54">
         <v>1</v>
       </c>
       <c r="Z54" t="s">
-        <v>176</v>
+        <v>182</v>
       </c>
     </row>
     <row r="55" spans="1:26">
       <c r="A55" t="s">
-        <v>180</v>
+        <v>186</v>
       </c>
       <c r="B55" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C55" s="1">
-        <v>100.3073262</v>
+        <v>87.93627241</v>
       </c>
       <c r="D55" s="1">
-        <v>104.05285</v>
+        <v>87.8623</v>
       </c>
       <c r="E55" t="s">
         <v>8</v>
       </c>
       <c r="F55">
         <v>1.0</v>
       </c>
       <c r="G55" s="1">
-        <v>104052.85</v>
+        <v>175724.6</v>
       </c>
       <c r="H55" s="1">
-        <v>-3042.78</v>
+        <v>2139.04</v>
       </c>
       <c r="I55" s="1">
-        <v>-2.9242639677818</v>
+        <v>1.2172683847338</v>
       </c>
       <c r="J55">
         <v>0.0</v>
       </c>
-      <c r="K55">
-        <v>702.74</v>
+      <c r="K55" t="s">
+        <v>187</v>
       </c>
       <c r="L55" s="1">
-        <v>100307.33</v>
+        <v>175872.54</v>
       </c>
       <c r="M55" s="1">
-        <v>101010.07</v>
+        <v>177863.64</v>
       </c>
       <c r="N55" s="1">
-        <v>0.21</v>
+        <v>0.36</v>
       </c>
       <c r="O55">
         <v>1</v>
       </c>
       <c r="Z55" t="s">
-        <v>179</v>
+        <v>185</v>
       </c>
     </row>
     <row r="56" spans="1:26">
       <c r="A56" t="s">
-        <v>182</v>
+        <v>189</v>
       </c>
       <c r="B56" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C56" s="1">
-        <v>99.63855822</v>
+        <v>96.39578536</v>
       </c>
       <c r="D56" s="1">
-        <v>103.191215</v>
+        <v>98.434</v>
       </c>
       <c r="E56" t="s">
         <v>8</v>
       </c>
       <c r="F56">
         <v>1.0</v>
       </c>
       <c r="G56" s="1">
-        <v>206382.43</v>
+        <v>98434.0</v>
       </c>
       <c r="H56" s="1">
-        <v>-5595.72</v>
+        <v>-1541.64</v>
       </c>
       <c r="I56" s="1">
-        <v>-2.7113354562208</v>
+        <v>-1.5661661620985</v>
       </c>
       <c r="J56">
         <v>0.0</v>
       </c>
-      <c r="K56" t="s">
-        <v>183</v>
+      <c r="K56">
+        <v>496.58</v>
       </c>
       <c r="L56" s="1">
-        <v>199277.12</v>
+        <v>96395.78</v>
       </c>
       <c r="M56" s="1">
-        <v>200786.71</v>
+        <v>96892.36</v>
       </c>
       <c r="N56" s="1">
-        <v>0.41</v>
+        <v>0.19</v>
       </c>
       <c r="O56">
         <v>1</v>
       </c>
       <c r="Z56" t="s">
-        <v>181</v>
+        <v>188</v>
       </c>
     </row>
     <row r="57" spans="1:26">
       <c r="A57" t="s">
-        <v>185</v>
+        <v>191</v>
       </c>
       <c r="B57" s="1">
         <v>600000.0</v>
       </c>
       <c r="C57" s="1">
-        <v>98.66488371</v>
+        <v>98.13045175</v>
       </c>
       <c r="D57" s="1">
-        <v>99.92378</v>
+        <v>99.282902</v>
       </c>
       <c r="E57" t="s">
         <v>8</v>
       </c>
       <c r="F57">
         <v>1.0</v>
       </c>
       <c r="G57" s="1">
-        <v>599542.68</v>
+        <v>595697.41</v>
       </c>
       <c r="H57" s="1">
-        <v>7525.62</v>
+        <v>6788.73</v>
       </c>
       <c r="I57" s="1">
-        <v>1.2552267338165</v>
+        <v>1.1396272480016</v>
       </c>
       <c r="J57">
         <v>0.0</v>
       </c>
       <c r="K57" t="s">
-        <v>186</v>
+        <v>192</v>
       </c>
       <c r="L57" s="1">
-        <v>591989.3</v>
+        <v>588782.72</v>
       </c>
       <c r="M57" s="1">
-        <v>607068.3</v>
+        <v>602486.14</v>
       </c>
       <c r="N57" s="1">
-        <v>1.24</v>
+        <v>1.21</v>
       </c>
       <c r="O57">
         <v>1</v>
       </c>
       <c r="Z57" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
     </row>
     <row r="58" spans="1:26">
       <c r="A58" t="s">
-        <v>188</v>
+        <v>194</v>
       </c>
       <c r="B58" s="1">
-        <v>200000.0</v>
+        <v>350000.0</v>
       </c>
       <c r="C58" s="1">
-        <v>88.08776893</v>
+        <v>98.86476713</v>
       </c>
       <c r="D58" s="1">
-        <v>87.8623</v>
+        <v>100.712417</v>
       </c>
       <c r="E58" t="s">
         <v>8</v>
       </c>
       <c r="F58">
         <v>1.0</v>
       </c>
       <c r="G58" s="1">
-        <v>175724.6</v>
+        <v>352493.46</v>
       </c>
       <c r="H58" s="1">
-        <v>2170.8</v>
+        <v>2259.25</v>
       </c>
       <c r="I58" s="1">
-        <v>1.2353421205682</v>
+        <v>0.64093387718456</v>
       </c>
       <c r="J58">
         <v>0.0</v>
       </c>
       <c r="K58" t="s">
-        <v>189</v>
+        <v>195</v>
       </c>
       <c r="L58" s="1">
-        <v>176175.54</v>
+        <v>346026.68</v>
       </c>
       <c r="M58" s="1">
-        <v>177895.4</v>
+        <v>354752.71</v>
       </c>
       <c r="N58" s="1">
-        <v>0.36</v>
+        <v>0.71</v>
       </c>
       <c r="O58">
         <v>1</v>
       </c>
       <c r="Z58" t="s">
-        <v>187</v>
+        <v>193</v>
       </c>
     </row>
     <row r="59" spans="1:26">
       <c r="A59" t="s">
-        <v>191</v>
+        <v>197</v>
       </c>
       <c r="B59" s="1">
-        <v>100000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="C59" s="1">
-        <v>97.24313774</v>
+        <v>103.76366167</v>
       </c>
       <c r="D59" s="1">
-        <v>98.434</v>
+        <v>109.600592</v>
       </c>
       <c r="E59" t="s">
         <v>8</v>
       </c>
       <c r="F59">
         <v>1.0</v>
       </c>
       <c r="G59" s="1">
-        <v>98434.0</v>
+        <v>142480.77</v>
       </c>
       <c r="H59" s="1">
-        <v>-1131.27</v>
+        <v>-6809.79</v>
       </c>
       <c r="I59" s="1">
-        <v>-1.1492675295122</v>
+        <v>-4.7794449735217</v>
       </c>
       <c r="J59">
         <v>0.0</v>
       </c>
       <c r="K59">
-        <v>59.59</v>
+        <v>778.22</v>
       </c>
       <c r="L59" s="1">
-        <v>97243.14</v>
+        <v>134892.76</v>
       </c>
       <c r="M59" s="1">
-        <v>97302.73</v>
+        <v>135670.98</v>
       </c>
       <c r="N59" s="1">
-        <v>0.2</v>
+        <v>0.27</v>
       </c>
       <c r="O59">
         <v>1</v>
       </c>
       <c r="Z59" t="s">
-        <v>190</v>
+        <v>196</v>
       </c>
     </row>
     <row r="60" spans="1:26">
       <c r="A60" t="s">
-        <v>193</v>
+        <v>199</v>
       </c>
       <c r="B60" s="1">
         <v>600000.0</v>
       </c>
       <c r="C60" s="1">
-        <v>98.36178082</v>
+        <v>85.52313579</v>
       </c>
       <c r="D60" s="1">
-        <v>99.282902</v>
+        <v>85.527105</v>
       </c>
       <c r="E60" t="s">
         <v>8</v>
       </c>
       <c r="F60">
         <v>1.0</v>
       </c>
       <c r="G60" s="1">
-        <v>595697.41</v>
+        <v>513162.63</v>
       </c>
       <c r="H60" s="1">
-        <v>5735.6</v>
+        <v>202.21</v>
       </c>
       <c r="I60" s="1">
-        <v>0.96283782734593</v>
+        <v>0.039404662026929</v>
       </c>
       <c r="J60">
         <v>0.0</v>
       </c>
-      <c r="K60" t="s">
-        <v>194</v>
+      <c r="K60">
+        <v>226.03</v>
       </c>
       <c r="L60" s="1">
-        <v>590170.68</v>
+        <v>513138.81</v>
       </c>
       <c r="M60" s="1">
-        <v>601433.01</v>
+        <v>513364.84</v>
       </c>
       <c r="N60" s="1">
-        <v>1.23</v>
+        <v>1.03</v>
       </c>
       <c r="O60">
         <v>1</v>
       </c>
       <c r="Z60" t="s">
-        <v>192</v>
+        <v>198</v>
       </c>
     </row>
     <row r="61" spans="1:26">
       <c r="A61" t="s">
-        <v>196</v>
+        <v>201</v>
       </c>
       <c r="B61" s="1">
-        <v>150000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="C61" s="1">
-        <v>99.1681829</v>
+        <v>98.79473829</v>
       </c>
       <c r="D61" s="1">
-        <v>100.356793</v>
+        <v>100.789118</v>
       </c>
       <c r="E61" t="s">
         <v>8</v>
       </c>
       <c r="F61">
         <v>1.0</v>
       </c>
       <c r="G61" s="1">
-        <v>150535.19</v>
+        <v>1007891.18</v>
       </c>
       <c r="H61" s="1">
-        <v>1323.93</v>
+        <v>-13265.71</v>
       </c>
       <c r="I61" s="1">
-        <v>0.87948206661844</v>
+        <v>-1.3161847492306</v>
       </c>
       <c r="J61">
         <v>0.0</v>
       </c>
       <c r="K61" t="s">
-        <v>197</v>
+        <v>202</v>
       </c>
       <c r="L61" s="1">
-        <v>148752.27</v>
+        <v>987947.39</v>
       </c>
       <c r="M61" s="1">
-        <v>151859.12</v>
+        <v>994625.47</v>
       </c>
       <c r="N61" s="1">
-        <v>0.31</v>
+        <v>2.0</v>
       </c>
       <c r="O61">
         <v>1</v>
       </c>
       <c r="Z61" t="s">
-        <v>195</v>
+        <v>200</v>
       </c>
     </row>
     <row r="62" spans="1:26">
       <c r="A62" t="s">
-        <v>199</v>
+        <v>204</v>
       </c>
       <c r="B62" s="1">
-        <v>130000.0</v>
+        <v>288000.0</v>
       </c>
       <c r="C62" s="1">
-        <v>104.09471546</v>
+        <v>97.2841088</v>
       </c>
       <c r="D62" s="1">
-        <v>109.600592</v>
+        <v>100.0</v>
       </c>
       <c r="E62" t="s">
         <v>8</v>
       </c>
       <c r="F62">
         <v>1.0</v>
       </c>
       <c r="G62" s="1">
-        <v>142480.77</v>
+        <v>288000.0</v>
       </c>
       <c r="H62" s="1">
-        <v>-7123.8</v>
+        <v>2117.99</v>
       </c>
       <c r="I62" s="1">
-        <v>-4.99983260899</v>
+        <v>0.73541319444444</v>
       </c>
       <c r="J62">
         <v>0.0</v>
       </c>
-      <c r="K62">
-        <v>33.84</v>
+      <c r="K62" t="s">
+        <v>205</v>
       </c>
       <c r="L62" s="1">
-        <v>135323.13</v>
+        <v>280178.23</v>
       </c>
       <c r="M62" s="1">
-        <v>135356.97</v>
+        <v>290117.99</v>
       </c>
       <c r="N62" s="1">
-        <v>0.28</v>
+        <v>0.58</v>
       </c>
       <c r="O62">
         <v>1</v>
       </c>
       <c r="Z62" t="s">
-        <v>198</v>
+        <v>203</v>
       </c>
     </row>
     <row r="63" spans="1:26">
       <c r="A63" t="s">
-        <v>201</v>
+        <v>207</v>
       </c>
       <c r="B63" s="1">
-        <v>600000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C63" s="1">
-        <v>85.73302349</v>
+        <v>98.01527392</v>
       </c>
       <c r="D63" s="1">
-        <v>85.527105</v>
+        <v>99.498222</v>
       </c>
       <c r="E63" t="s">
         <v>8</v>
       </c>
       <c r="F63">
         <v>1.0</v>
       </c>
       <c r="G63" s="1">
-        <v>513162.63</v>
+        <v>497491.11</v>
       </c>
       <c r="H63" s="1">
-        <v>4759.48</v>
+        <v>1994.51</v>
       </c>
       <c r="I63" s="1">
-        <v>0.92747985175772</v>
+        <v>0.40091369672917</v>
       </c>
       <c r="J63">
         <v>0.0</v>
       </c>
       <c r="K63" t="s">
-        <v>202</v>
+        <v>208</v>
       </c>
       <c r="L63" s="1">
-        <v>514398.14</v>
+        <v>490076.37</v>
       </c>
       <c r="M63" s="1">
-        <v>517922.11</v>
+        <v>499485.62</v>
       </c>
       <c r="N63" s="1">
-        <v>1.06</v>
+        <v>1.0</v>
       </c>
       <c r="O63">
         <v>1</v>
       </c>
       <c r="Z63" t="s">
-        <v>200</v>
+        <v>206</v>
       </c>
     </row>
     <row r="64" spans="1:26">
       <c r="A64" t="s">
-        <v>204</v>
+        <v>210</v>
       </c>
       <c r="B64" s="1">
-        <v>1000000.0</v>
+        <v>240000.0</v>
       </c>
       <c r="C64" s="1">
-        <v>99.07530598</v>
+        <v>99.7159693</v>
       </c>
       <c r="D64" s="1">
-        <v>100.789118</v>
+        <v>101.900646</v>
       </c>
       <c r="E64" t="s">
         <v>8</v>
       </c>
       <c r="F64">
         <v>1.0</v>
       </c>
       <c r="G64" s="1">
-        <v>1007891.18</v>
+        <v>244561.55</v>
       </c>
       <c r="H64" s="1">
-        <v>-14227.16</v>
+        <v>-4875.0</v>
       </c>
       <c r="I64" s="1">
-        <v>-1.4115769918733</v>
+        <v>-1.9933632249223</v>
       </c>
       <c r="J64">
         <v>0.0</v>
       </c>
-      <c r="K64" t="s">
-        <v>205</v>
+      <c r="K64">
+        <v>368.22</v>
       </c>
       <c r="L64" s="1">
-        <v>990753.06</v>
+        <v>239318.33</v>
       </c>
       <c r="M64" s="1">
-        <v>993664.02</v>
+        <v>239686.55</v>
       </c>
       <c r="N64" s="1">
-        <v>2.03</v>
+        <v>0.48</v>
       </c>
       <c r="O64">
         <v>1</v>
       </c>
       <c r="Z64" t="s">
-        <v>203</v>
+        <v>209</v>
       </c>
     </row>
     <row r="65" spans="1:26">
       <c r="A65" t="s">
-        <v>207</v>
+        <v>212</v>
       </c>
       <c r="B65" s="1">
-        <v>288000.0</v>
+        <v>372000.0</v>
       </c>
       <c r="C65" s="1">
-        <v>98.1833931</v>
+        <v>99.80808862</v>
       </c>
       <c r="D65" s="1">
-        <v>100.0</v>
+        <v>99.731</v>
       </c>
       <c r="E65" t="s">
         <v>8</v>
       </c>
       <c r="F65">
         <v>1.0</v>
       </c>
       <c r="G65" s="1">
-        <v>288000.0</v>
+        <v>370999.32</v>
       </c>
       <c r="H65" s="1">
-        <v>3414.0</v>
+        <v>2923.89</v>
       </c>
       <c r="I65" s="1">
-        <v>1.1854166666667</v>
+        <v>0.78811195664725</v>
       </c>
       <c r="J65">
         <v>0.0</v>
       </c>
       <c r="K65" t="s">
-        <v>208</v>
+        <v>213</v>
       </c>
       <c r="L65" s="1">
-        <v>282768.18</v>
+        <v>371286.09</v>
       </c>
       <c r="M65" s="1">
-        <v>291414.0</v>
+        <v>373923.21</v>
       </c>
       <c r="N65" s="1">
-        <v>0.59</v>
+        <v>0.75</v>
       </c>
       <c r="O65">
         <v>1</v>
       </c>
       <c r="Z65" t="s">
-        <v>206</v>
+        <v>211</v>
       </c>
     </row>
     <row r="66" spans="1:26">
       <c r="A66" t="s">
-        <v>210</v>
+        <v>215</v>
       </c>
       <c r="B66" s="1">
-        <v>500000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="C66" s="1">
-        <v>98.63124622</v>
+        <v>103.65750479</v>
       </c>
       <c r="D66" s="1">
-        <v>99.498222</v>
+        <v>109.789346</v>
       </c>
       <c r="E66" t="s">
         <v>8</v>
       </c>
       <c r="F66">
         <v>1.0</v>
       </c>
       <c r="G66" s="1">
-        <v>497491.11</v>
+        <v>142726.15</v>
       </c>
       <c r="H66" s="1">
-        <v>2437.38</v>
+        <v>-6039.2</v>
       </c>
       <c r="I66" s="1">
-        <v>0.48993438294807</v>
+        <v>-4.2313199087904</v>
       </c>
       <c r="J66">
         <v>0.0</v>
       </c>
       <c r="K66" t="s">
-        <v>211</v>
+        <v>216</v>
       </c>
       <c r="L66" s="1">
-        <v>493156.23</v>
+        <v>134754.76</v>
       </c>
       <c r="M66" s="1">
-        <v>499928.49</v>
+        <v>136686.95</v>
       </c>
       <c r="N66" s="1">
-        <v>1.02</v>
+        <v>0.27</v>
       </c>
       <c r="O66">
         <v>1</v>
       </c>
       <c r="Z66" t="s">
-        <v>209</v>
+        <v>214</v>
       </c>
     </row>
     <row r="67" spans="1:26">
       <c r="A67" t="s">
-        <v>213</v>
+        <v>218</v>
       </c>
       <c r="B67" s="1">
-        <v>240000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C67" s="1">
-        <v>100.23034408</v>
+        <v>96.91674709</v>
       </c>
       <c r="D67" s="1">
-        <v>101.900646</v>
+        <v>98.975</v>
       </c>
       <c r="E67" t="s">
         <v>8</v>
       </c>
       <c r="F67">
         <v>1.0</v>
       </c>
       <c r="G67" s="1">
-        <v>244561.55</v>
+        <v>98975.0</v>
       </c>
       <c r="H67" s="1">
-        <v>3746.89</v>
+        <v>837.64</v>
       </c>
       <c r="I67" s="1">
-        <v>1.5320846633496</v>
+        <v>0.84631472594089</v>
       </c>
       <c r="J67">
         <v>0.0</v>
       </c>
       <c r="K67" t="s">
-        <v>214</v>
+        <v>219</v>
       </c>
       <c r="L67" s="1">
-        <v>240552.82</v>
+        <v>96916.75</v>
       </c>
       <c r="M67" s="1">
-        <v>248308.44</v>
+        <v>99812.64</v>
       </c>
       <c r="N67" s="1">
-        <v>0.51</v>
+        <v>0.2</v>
       </c>
       <c r="O67">
         <v>1</v>
       </c>
       <c r="Z67" t="s">
-        <v>212</v>
+        <v>217</v>
       </c>
     </row>
     <row r="68" spans="1:26">
       <c r="A68" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
       <c r="B68" s="1">
-        <v>372000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C68" s="1">
-        <v>100.31343644</v>
+        <v>100.18312265</v>
       </c>
       <c r="D68" s="1">
-        <v>99.731</v>
+        <v>99.711</v>
       </c>
       <c r="E68" t="s">
         <v>8</v>
       </c>
       <c r="F68">
         <v>1.0</v>
       </c>
       <c r="G68" s="1">
-        <v>370999.32</v>
+        <v>99711.0</v>
       </c>
       <c r="H68" s="1">
-        <v>3122.14</v>
+        <v>2458.42</v>
       </c>
       <c r="I68" s="1">
-        <v>0.84154871227257</v>
+        <v>2.465545426282</v>
       </c>
       <c r="J68">
         <v>0.0</v>
       </c>
-      <c r="K68">
-        <v>955.48</v>
+      <c r="K68" t="s">
+        <v>222</v>
       </c>
       <c r="L68" s="1">
-        <v>373165.98</v>
+        <v>100183.12</v>
       </c>
       <c r="M68" s="1">
-        <v>374121.46</v>
+        <v>102169.42</v>
       </c>
       <c r="N68" s="1">
-        <v>0.76</v>
+        <v>0.21</v>
       </c>
       <c r="O68">
         <v>1</v>
       </c>
       <c r="Z68" t="s">
-        <v>215</v>
+        <v>220</v>
       </c>
     </row>
     <row r="69" spans="1:26">
       <c r="A69" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="B69" s="1">
-        <v>130000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C69" s="1">
-        <v>104.21987269</v>
+        <v>98.8004861</v>
       </c>
       <c r="D69" s="1">
-        <v>109.789346</v>
+        <v>102.91498</v>
       </c>
       <c r="E69" t="s">
         <v>8</v>
       </c>
       <c r="F69">
         <v>1.0</v>
       </c>
       <c r="G69" s="1">
-        <v>142726.15</v>
+        <v>205829.96</v>
       </c>
       <c r="H69" s="1">
-        <v>-5993.74</v>
+        <v>-4078.3</v>
       </c>
       <c r="I69" s="1">
-        <v>-4.1994687028271</v>
+        <v>-1.9813927962674</v>
       </c>
       <c r="J69">
         <v>0.0</v>
       </c>
       <c r="K69" t="s">
-        <v>101</v>
+        <v>225</v>
       </c>
       <c r="L69" s="1">
-        <v>135485.83</v>
+        <v>197600.98</v>
       </c>
       <c r="M69" s="1">
-        <v>136732.41</v>
+        <v>201751.66</v>
       </c>
       <c r="N69" s="1">
-        <v>0.28</v>
+        <v>0.41</v>
       </c>
       <c r="O69">
         <v>1</v>
       </c>
       <c r="Z69" t="s">
-        <v>217</v>
+        <v>223</v>
       </c>
     </row>
     <row r="70" spans="1:26">
       <c r="A70" t="s">
-        <v>220</v>
+        <v>227</v>
       </c>
       <c r="B70" s="1">
-        <v>100000.0</v>
+        <v>193000.0</v>
       </c>
       <c r="C70" s="1">
-        <v>97.65491513</v>
+        <v>98.38891196</v>
       </c>
       <c r="D70" s="1">
-        <v>98.975</v>
+        <v>99.223</v>
       </c>
       <c r="E70" t="s">
         <v>8</v>
       </c>
       <c r="F70">
         <v>1.0</v>
       </c>
       <c r="G70" s="1">
-        <v>98975.0</v>
+        <v>191500.39</v>
       </c>
       <c r="H70" s="1">
-        <v>1153.89</v>
+        <v>55.83</v>
       </c>
       <c r="I70" s="1">
-        <v>1.1658398585501</v>
+        <v>0.029153987623733</v>
       </c>
       <c r="J70">
         <v>0.0</v>
       </c>
       <c r="K70" t="s">
-        <v>221</v>
+        <v>228</v>
       </c>
       <c r="L70" s="1">
-        <v>97654.92</v>
+        <v>189890.6</v>
       </c>
       <c r="M70" s="1">
-        <v>100128.89</v>
+        <v>191556.22</v>
       </c>
       <c r="N70" s="1">
-        <v>0.2</v>
+        <v>0.39</v>
       </c>
       <c r="O70">
         <v>1</v>
       </c>
       <c r="Z70" t="s">
-        <v>219</v>
+        <v>226</v>
       </c>
     </row>
     <row r="71" spans="1:26">
       <c r="A71" t="s">
-        <v>223</v>
+        <v>230</v>
       </c>
       <c r="B71" s="1">
-        <v>100000.0</v>
+        <v>285000.0</v>
       </c>
       <c r="C71" s="1">
-        <v>100.871077</v>
+        <v>99.83754901</v>
       </c>
       <c r="D71" s="1">
-        <v>99.711</v>
+        <v>102.724621</v>
       </c>
       <c r="E71" t="s">
         <v>8</v>
       </c>
       <c r="F71">
         <v>1.0</v>
       </c>
       <c r="G71" s="1">
-        <v>99711.0</v>
+        <v>292765.17</v>
       </c>
       <c r="H71" s="1">
-        <v>2709.39</v>
+        <v>-5382.06</v>
       </c>
       <c r="I71" s="1">
-        <v>2.7172428317839</v>
+        <v>-1.8383539271424</v>
       </c>
       <c r="J71">
         <v>0.0</v>
       </c>
       <c r="K71" t="s">
-        <v>224</v>
+        <v>231</v>
       </c>
       <c r="L71" s="1">
-        <v>100871.07</v>
+        <v>284537.01</v>
       </c>
       <c r="M71" s="1">
-        <v>102420.39</v>
+        <v>287383.11</v>
       </c>
       <c r="N71" s="1">
-        <v>0.21</v>
+        <v>0.58</v>
       </c>
       <c r="O71">
         <v>1</v>
       </c>
       <c r="Z71" t="s">
-        <v>222</v>
+        <v>229</v>
       </c>
     </row>
     <row r="72" spans="1:26">
       <c r="A72" t="s">
-        <v>226</v>
+        <v>233</v>
       </c>
       <c r="B72" s="1">
-        <v>200000.0</v>
+        <v>349000.0</v>
       </c>
       <c r="C72" s="1">
-        <v>99.45296816</v>
+        <v>97.38727291</v>
       </c>
       <c r="D72" s="1">
-        <v>102.91498</v>
+        <v>99.735</v>
       </c>
       <c r="E72" t="s">
         <v>8</v>
       </c>
       <c r="F72">
         <v>1.0</v>
       </c>
       <c r="G72" s="1">
-        <v>205829.96</v>
+        <v>348075.15</v>
       </c>
       <c r="H72" s="1">
-        <v>-3677.45</v>
+        <v>-3546.61</v>
       </c>
       <c r="I72" s="1">
-        <v>-1.7866446653344</v>
+        <v>-1.0189207704141</v>
       </c>
       <c r="J72">
         <v>0.0</v>
       </c>
       <c r="K72" t="s">
-        <v>227</v>
+        <v>234</v>
       </c>
       <c r="L72" s="1">
-        <v>198905.93</v>
+        <v>339881.58</v>
       </c>
       <c r="M72" s="1">
-        <v>202152.51</v>
+        <v>344528.54</v>
       </c>
       <c r="N72" s="1">
-        <v>0.41</v>
+        <v>0.69</v>
       </c>
       <c r="O72">
         <v>1</v>
       </c>
       <c r="Z72" t="s">
-        <v>225</v>
+        <v>232</v>
       </c>
     </row>
     <row r="73" spans="1:26">
       <c r="A73" t="s">
-        <v>229</v>
+        <v>236</v>
       </c>
       <c r="B73" s="1">
-        <v>193000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C73" s="1">
-        <v>98.91996671</v>
+        <v>97.92856328</v>
       </c>
       <c r="D73" s="1">
-        <v>99.223</v>
+        <v>101.14437</v>
       </c>
       <c r="E73" t="s">
         <v>8</v>
       </c>
       <c r="F73">
         <v>1.0</v>
       </c>
       <c r="G73" s="1">
-        <v>191500.39</v>
+        <v>303433.11</v>
       </c>
       <c r="H73" s="1">
-        <v>208.3</v>
+        <v>-6468.65</v>
       </c>
       <c r="I73" s="1">
-        <v>0.10877262443173</v>
+        <v>-2.131820749555</v>
       </c>
       <c r="J73">
         <v>0.0</v>
       </c>
-      <c r="K73">
-        <v>793.15</v>
+      <c r="K73" t="s">
+        <v>237</v>
       </c>
       <c r="L73" s="1">
-        <v>190915.54</v>
+        <v>293785.69</v>
       </c>
       <c r="M73" s="1">
-        <v>191708.69</v>
+        <v>296964.46</v>
       </c>
       <c r="N73" s="1">
-        <v>0.39</v>
+        <v>0.6</v>
       </c>
       <c r="O73">
         <v>1</v>
       </c>
       <c r="Z73" t="s">
-        <v>228</v>
+        <v>235</v>
       </c>
     </row>
     <row r="74" spans="1:26">
       <c r="A74" t="s">
-        <v>231</v>
+        <v>239</v>
       </c>
       <c r="B74" s="1">
-        <v>285000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C74" s="1">
-        <v>99.66345106</v>
+        <v>88.6756732</v>
       </c>
       <c r="D74" s="1">
-        <v>102.724621</v>
+        <v>86.69767</v>
       </c>
       <c r="E74" t="s">
         <v>8</v>
       </c>
       <c r="F74">
         <v>1.0</v>
       </c>
       <c r="G74" s="1">
-        <v>292765.17</v>
+        <v>173395.34</v>
       </c>
       <c r="H74" s="1">
-        <v>-6264.75</v>
+        <v>4739.57</v>
       </c>
       <c r="I74" s="1">
-        <v>-2.139854956107</v>
+        <v>2.7333894901674</v>
       </c>
       <c r="J74">
         <v>0.0</v>
       </c>
-      <c r="K74" t="s">
-        <v>232</v>
+      <c r="K74">
+        <v>783.56</v>
       </c>
       <c r="L74" s="1">
-        <v>284040.83</v>
+        <v>177351.35</v>
       </c>
       <c r="M74" s="1">
-        <v>286500.42</v>
+        <v>178134.91</v>
       </c>
       <c r="N74" s="1">
-        <v>0.58</v>
+        <v>0.36</v>
       </c>
       <c r="O74">
         <v>1</v>
       </c>
       <c r="Z74" t="s">
-        <v>230</v>
+        <v>238</v>
       </c>
     </row>
     <row r="75" spans="1:26">
       <c r="A75" t="s">
-        <v>234</v>
+        <v>241</v>
       </c>
       <c r="B75" s="1">
-        <v>349000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C75" s="1">
-        <v>97.74399646</v>
+        <v>95.77199469</v>
       </c>
       <c r="D75" s="1">
-        <v>99.735</v>
+        <v>93.376495</v>
       </c>
       <c r="E75" t="s">
         <v>8</v>
       </c>
       <c r="F75">
         <v>1.0</v>
       </c>
       <c r="G75" s="1">
-        <v>348075.15</v>
+        <v>186752.99</v>
       </c>
       <c r="H75" s="1">
-        <v>-3563.78</v>
+        <v>6837.57</v>
       </c>
       <c r="I75" s="1">
-        <v>-1.0238536132212</v>
+        <v>3.6612907777273</v>
       </c>
       <c r="J75">
         <v>0.0</v>
       </c>
       <c r="K75" t="s">
-        <v>235</v>
+        <v>242</v>
       </c>
       <c r="L75" s="1">
-        <v>341126.55</v>
+        <v>191543.98</v>
       </c>
       <c r="M75" s="1">
-        <v>344511.37</v>
+        <v>193590.56</v>
       </c>
       <c r="N75" s="1">
-        <v>0.7</v>
+        <v>0.39</v>
       </c>
       <c r="O75">
         <v>1</v>
       </c>
       <c r="Z75" t="s">
-        <v>233</v>
+        <v>240</v>
       </c>
     </row>
     <row r="76" spans="1:26">
       <c r="A76" t="s">
-        <v>237</v>
+        <v>244</v>
       </c>
       <c r="B76" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C76" s="1">
-        <v>98.69112968</v>
+        <v>93.01420676</v>
       </c>
       <c r="D76" s="1">
-        <v>101.14437</v>
+        <v>94.91756</v>
       </c>
       <c r="E76" t="s">
         <v>8</v>
       </c>
       <c r="F76">
         <v>1.0</v>
       </c>
       <c r="G76" s="1">
-        <v>303433.11</v>
+        <v>94917.56</v>
       </c>
       <c r="H76" s="1">
-        <v>-5356.3</v>
+        <v>-1152.33</v>
       </c>
       <c r="I76" s="1">
-        <v>-1.7652325416959</v>
+        <v>-1.2140324719683</v>
       </c>
       <c r="J76">
         <v>0.0</v>
       </c>
-      <c r="K76" t="s">
-        <v>238</v>
+      <c r="K76">
+        <v>751.03</v>
       </c>
       <c r="L76" s="1">
-        <v>296073.39</v>
+        <v>93014.2</v>
       </c>
       <c r="M76" s="1">
-        <v>298076.81</v>
+        <v>93765.23</v>
       </c>
       <c r="N76" s="1">
-        <v>0.61</v>
+        <v>0.19</v>
       </c>
       <c r="O76">
         <v>1</v>
       </c>
       <c r="Z76" t="s">
-        <v>236</v>
+        <v>243</v>
       </c>
     </row>
     <row r="77" spans="1:26">
       <c r="A77" t="s">
-        <v>240</v>
+        <v>246</v>
       </c>
       <c r="B77" s="1">
-        <v>200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C77" s="1">
-        <v>88.75524744</v>
+        <v>99.95122778</v>
       </c>
       <c r="D77" s="1">
-        <v>86.69767</v>
+        <v>100.0</v>
       </c>
       <c r="E77" t="s">
         <v>8</v>
       </c>
       <c r="F77">
         <v>1.0</v>
       </c>
       <c r="G77" s="1">
-        <v>173395.34</v>
+        <v>400000.0</v>
       </c>
       <c r="H77" s="1">
-        <v>4778.17</v>
+        <v>810.89</v>
       </c>
       <c r="I77" s="1">
-        <v>2.7556507573964</v>
+        <v>0.2027225</v>
       </c>
       <c r="J77">
         <v>0.0</v>
       </c>
-      <c r="K77">
-        <v>663.01</v>
+      <c r="K77" t="s">
+        <v>247</v>
       </c>
       <c r="L77" s="1">
-        <v>177510.5</v>
+        <v>399804.92</v>
       </c>
       <c r="M77" s="1">
-        <v>178173.51</v>
+        <v>400810.89</v>
       </c>
       <c r="N77" s="1">
-        <v>0.36</v>
+        <v>0.81</v>
       </c>
       <c r="O77">
         <v>1</v>
       </c>
       <c r="Z77" t="s">
-        <v>239</v>
+        <v>245</v>
       </c>
     </row>
     <row r="78" spans="1:26">
       <c r="A78" t="s">
-        <v>242</v>
+        <v>249</v>
       </c>
       <c r="B78" s="1">
-        <v>200000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="C78" s="1">
-        <v>95.73629709</v>
+        <v>98.01271149</v>
       </c>
       <c r="D78" s="1">
-        <v>93.376495</v>
+        <v>96.7943</v>
       </c>
       <c r="E78" t="s">
         <v>8</v>
       </c>
       <c r="F78">
         <v>1.0</v>
       </c>
       <c r="G78" s="1">
-        <v>186752.99</v>
+        <v>135512.02</v>
       </c>
       <c r="H78" s="1">
-        <v>6404.54</v>
+        <v>3100.98</v>
       </c>
       <c r="I78" s="1">
-        <v>3.4294176494845</v>
+        <v>2.2883431300043</v>
       </c>
       <c r="J78">
         <v>0.0</v>
       </c>
       <c r="K78" t="s">
-        <v>243</v>
+        <v>250</v>
       </c>
       <c r="L78" s="1">
-        <v>191472.6</v>
+        <v>137217.79</v>
       </c>
       <c r="M78" s="1">
-        <v>193157.53</v>
+        <v>138613.0</v>
       </c>
       <c r="N78" s="1">
-        <v>0.39</v>
+        <v>0.28</v>
       </c>
       <c r="O78">
         <v>1</v>
       </c>
       <c r="Z78" t="s">
-        <v>241</v>
+        <v>248</v>
       </c>
     </row>
     <row r="79" spans="1:26">
       <c r="A79" t="s">
-        <v>245</v>
+        <v>252</v>
       </c>
       <c r="B79" s="1">
-        <v>100000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="C79" s="1">
-        <v>93.27987931</v>
+        <v>100.3184437</v>
       </c>
       <c r="D79" s="1">
-        <v>94.91756</v>
+        <v>107.1356</v>
       </c>
       <c r="E79" t="s">
         <v>8</v>
       </c>
       <c r="F79">
         <v>1.0</v>
       </c>
       <c r="G79" s="1">
-        <v>94917.56</v>
+        <v>139276.28</v>
       </c>
       <c r="H79" s="1">
-        <v>-1142.82</v>
+        <v>-6019.22</v>
       </c>
       <c r="I79" s="1">
-        <v>-1.2040132510781</v>
+        <v>-4.3217840108883</v>
       </c>
       <c r="J79">
         <v>0.0</v>
       </c>
-      <c r="K79">
-        <v>494.86</v>
+      <c r="K79" t="s">
+        <v>253</v>
       </c>
       <c r="L79" s="1">
-        <v>93279.88</v>
+        <v>130413.98</v>
       </c>
       <c r="M79" s="1">
-        <v>93774.74</v>
+        <v>133257.06</v>
       </c>
       <c r="N79" s="1">
-        <v>0.19</v>
+        <v>0.27</v>
       </c>
       <c r="O79">
         <v>1</v>
       </c>
       <c r="Z79" t="s">
-        <v>244</v>
+        <v>251</v>
       </c>
     </row>
     <row r="80" spans="1:26">
       <c r="A80" t="s">
-        <v>247</v>
+        <v>255</v>
       </c>
       <c r="B80" s="1">
-        <v>400000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C80" s="1">
-        <v>100.37598277</v>
+        <v>102.05099035</v>
       </c>
       <c r="D80" s="1">
-        <v>100.0</v>
+        <v>106.30133</v>
       </c>
       <c r="E80" t="s">
         <v>8</v>
       </c>
       <c r="F80">
         <v>1.0</v>
       </c>
       <c r="G80" s="1">
-        <v>400000.0</v>
+        <v>318903.99</v>
       </c>
       <c r="H80" s="1">
-        <v>4761.37</v>
+        <v>-1507.18</v>
       </c>
       <c r="I80" s="1">
-        <v>1.1903425</v>
+        <v>-0.47261246245304</v>
       </c>
       <c r="J80">
         <v>0.0</v>
       </c>
       <c r="K80" t="s">
-        <v>248</v>
+        <v>256</v>
       </c>
       <c r="L80" s="1">
-        <v>401503.93</v>
+        <v>306152.97</v>
       </c>
       <c r="M80" s="1">
-        <v>404761.37</v>
+        <v>317396.81</v>
       </c>
       <c r="N80" s="1">
-        <v>0.83</v>
+        <v>0.64</v>
       </c>
       <c r="O80">
         <v>1</v>
       </c>
       <c r="Z80" t="s">
-        <v>246</v>
+        <v>254</v>
       </c>
     </row>
     <row r="81" spans="1:26">
       <c r="A81" t="s">
-        <v>250</v>
+        <v>258</v>
       </c>
       <c r="B81" s="1">
-        <v>140000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C81" s="1">
-        <v>97.84573638</v>
+        <v>81.57721317</v>
       </c>
       <c r="D81" s="1">
-        <v>96.7943</v>
+        <v>82.438423</v>
       </c>
       <c r="E81" t="s">
         <v>8</v>
       </c>
       <c r="F81">
         <v>1.0</v>
       </c>
       <c r="G81" s="1">
-        <v>135512.02</v>
+        <v>247315.27</v>
       </c>
       <c r="H81" s="1">
-        <v>2656.26</v>
+        <v>-2435.69</v>
       </c>
       <c r="I81" s="1">
-        <v>1.96016560007</v>
+        <v>-0.98485224951941</v>
       </c>
       <c r="J81">
         <v>0.0</v>
       </c>
-      <c r="K81" t="s">
-        <v>251</v>
+      <c r="K81">
+        <v>147.95</v>
       </c>
       <c r="L81" s="1">
-        <v>136984.03</v>
+        <v>244731.63</v>
       </c>
       <c r="M81" s="1">
-        <v>138168.28</v>
+        <v>244879.58</v>
       </c>
       <c r="N81" s="1">
-        <v>0.28</v>
+        <v>0.49</v>
       </c>
       <c r="O81">
         <v>1</v>
       </c>
       <c r="Z81" t="s">
-        <v>249</v>
+        <v>257</v>
       </c>
     </row>
     <row r="82" spans="1:26">
       <c r="A82" t="s">
-        <v>253</v>
+        <v>260</v>
       </c>
       <c r="B82" s="1">
-        <v>145000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C82" s="1">
-        <v>92.85754409</v>
+        <v>102.70834407</v>
       </c>
       <c r="D82" s="1">
-        <v>93.402414</v>
+        <v>109.37547</v>
       </c>
       <c r="E82" t="s">
         <v>8</v>
       </c>
       <c r="F82">
         <v>1.0</v>
       </c>
       <c r="G82" s="1">
-        <v>135433.5</v>
+        <v>109375.47</v>
       </c>
       <c r="H82" s="1">
-        <v>-234.89</v>
+        <v>-4850.69</v>
       </c>
       <c r="I82" s="1">
-        <v>-0.17343567138116</v>
+        <v>-4.4348975140404</v>
       </c>
       <c r="J82">
         <v>0.0</v>
       </c>
-      <c r="K82">
-        <v>555.17</v>
+      <c r="K82" t="s">
+        <v>261</v>
       </c>
       <c r="L82" s="1">
-        <v>134643.44</v>
+        <v>102708.34</v>
       </c>
       <c r="M82" s="1">
-        <v>135198.61</v>
+        <v>104524.78</v>
       </c>
       <c r="N82" s="1">
-        <v>0.28</v>
+        <v>0.21</v>
       </c>
       <c r="O82">
         <v>1</v>
       </c>
       <c r="Z82" t="s">
-        <v>252</v>
+        <v>259</v>
       </c>
     </row>
     <row r="83" spans="1:26">
       <c r="A83" t="s">
-        <v>255</v>
+        <v>263</v>
       </c>
       <c r="B83" s="1">
-        <v>135000.0</v>
+        <v>825000.0</v>
       </c>
       <c r="C83" s="1">
-        <v>100.53780386</v>
+        <v>67.86777072</v>
       </c>
       <c r="D83" s="1">
-        <v>105.064793</v>
+        <v>74.717804</v>
       </c>
       <c r="E83" t="s">
         <v>8</v>
       </c>
       <c r="F83">
         <v>1.0</v>
       </c>
       <c r="G83" s="1">
-        <v>141837.47</v>
+        <v>616421.88</v>
       </c>
       <c r="H83" s="1">
-        <v>-4126.66</v>
+        <v>-51342.39</v>
       </c>
       <c r="I83" s="1">
-        <v>-2.9094286580267</v>
+        <v>-8.329099220164</v>
       </c>
       <c r="J83">
         <v>0.0</v>
       </c>
       <c r="K83" t="s">
-        <v>256</v>
+        <v>264</v>
       </c>
       <c r="L83" s="1">
-        <v>135726.03</v>
+        <v>559909.11</v>
       </c>
       <c r="M83" s="1">
-        <v>137710.81</v>
+        <v>565079.49</v>
       </c>
       <c r="N83" s="1">
-        <v>0.28</v>
+        <v>1.14</v>
       </c>
       <c r="O83">
         <v>1</v>
       </c>
       <c r="Z83" t="s">
-        <v>254</v>
+        <v>262</v>
       </c>
     </row>
     <row r="84" spans="1:26">
       <c r="A84" t="s">
-        <v>258</v>
+        <v>266</v>
       </c>
       <c r="B84" s="1">
-        <v>130000.0</v>
+        <v>132000.0</v>
       </c>
       <c r="C84" s="1">
-        <v>101.26427917</v>
+        <v>100.05602321</v>
       </c>
       <c r="D84" s="1">
-        <v>107.1356</v>
+        <v>99.973</v>
       </c>
       <c r="E84" t="s">
         <v>8</v>
       </c>
       <c r="F84">
         <v>1.0</v>
       </c>
       <c r="G84" s="1">
-        <v>139276.28</v>
+        <v>131964.36</v>
       </c>
       <c r="H84" s="1">
-        <v>-5396.9</v>
+        <v>2495.54</v>
       </c>
       <c r="I84" s="1">
-        <v>-3.874959899848</v>
+        <v>1.8910711952833</v>
       </c>
       <c r="J84">
         <v>0.0</v>
       </c>
       <c r="K84" t="s">
-        <v>259</v>
+        <v>267</v>
       </c>
       <c r="L84" s="1">
-        <v>131643.56</v>
+        <v>132073.95</v>
       </c>
       <c r="M84" s="1">
-        <v>133879.38</v>
+        <v>134459.9</v>
       </c>
       <c r="N84" s="1">
         <v>0.27</v>
       </c>
       <c r="O84">
         <v>1</v>
       </c>
       <c r="Z84" t="s">
-        <v>257</v>
+        <v>265</v>
       </c>
     </row>
     <row r="85" spans="1:26">
       <c r="A85" t="s">
-        <v>261</v>
+        <v>269</v>
       </c>
       <c r="B85" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C85" s="1">
-        <v>102.88004453</v>
+        <v>99.14921764</v>
       </c>
       <c r="D85" s="1">
-        <v>106.30133</v>
+        <v>99.766</v>
       </c>
       <c r="E85" t="s">
         <v>8</v>
       </c>
       <c r="F85">
         <v>1.0</v>
       </c>
       <c r="G85" s="1">
-        <v>318903.99</v>
+        <v>99766.0</v>
       </c>
       <c r="H85" s="1">
-        <v>-466.6</v>
+        <v>58.56</v>
       </c>
       <c r="I85" s="1">
-        <v>-0.14631362875077</v>
+        <v>0.05869735180322</v>
       </c>
       <c r="J85">
         <v>0.0</v>
       </c>
-      <c r="K85" t="s">
-        <v>262</v>
+      <c r="K85">
+        <v>675.34</v>
       </c>
       <c r="L85" s="1">
-        <v>308640.13</v>
+        <v>99149.22</v>
       </c>
       <c r="M85" s="1">
-        <v>318437.39</v>
+        <v>99824.56</v>
       </c>
       <c r="N85" s="1">
-        <v>0.65</v>
+        <v>0.2</v>
       </c>
       <c r="O85">
         <v>1</v>
       </c>
       <c r="Z85" t="s">
-        <v>260</v>
+        <v>268</v>
       </c>
     </row>
     <row r="86" spans="1:26">
       <c r="A86" t="s">
-        <v>264</v>
+        <v>271</v>
       </c>
       <c r="B86" s="1">
-        <v>300000.0</v>
+        <v>135000.0</v>
       </c>
       <c r="C86" s="1">
-        <v>81.60457163</v>
+        <v>97.80199452</v>
       </c>
       <c r="D86" s="1">
-        <v>82.438423</v>
+        <v>104.002956</v>
       </c>
       <c r="E86" t="s">
         <v>8</v>
       </c>
       <c r="F86">
         <v>1.0</v>
       </c>
       <c r="G86" s="1">
-        <v>247315.27</v>
+        <v>140403.99</v>
       </c>
       <c r="H86" s="1">
-        <v>284.75</v>
+        <v>-6713.8</v>
       </c>
       <c r="I86" s="1">
-        <v>0.1151364410293</v>
+        <v>-4.7817729396437</v>
       </c>
       <c r="J86">
         <v>0.0</v>
       </c>
       <c r="K86" t="s">
-        <v>265</v>
+        <v>272</v>
       </c>
       <c r="L86" s="1">
-        <v>244813.72</v>
+        <v>132032.69</v>
       </c>
       <c r="M86" s="1">
-        <v>247600.02</v>
+        <v>133690.19</v>
       </c>
       <c r="N86" s="1">
-        <v>0.51</v>
+        <v>0.27</v>
       </c>
       <c r="O86">
         <v>1</v>
       </c>
       <c r="Z86" t="s">
-        <v>263</v>
+        <v>270</v>
       </c>
     </row>
     <row r="87" spans="1:26">
       <c r="A87" t="s">
-        <v>267</v>
+        <v>274</v>
       </c>
       <c r="B87" s="1">
-        <v>100000.0</v>
+        <v>370000.0</v>
       </c>
       <c r="C87" s="1">
-        <v>103.71111836</v>
+        <v>76.941</v>
       </c>
       <c r="D87" s="1">
-        <v>109.37547</v>
+        <v>83.324986</v>
       </c>
       <c r="E87" t="s">
         <v>8</v>
       </c>
       <c r="F87">
         <v>1.0</v>
       </c>
       <c r="G87" s="1">
-        <v>109375.47</v>
+        <v>308302.45</v>
       </c>
       <c r="H87" s="1">
-        <v>-4360.24</v>
+        <v>-22875.68</v>
       </c>
       <c r="I87" s="1">
-        <v>-3.9864880123487</v>
+        <v>-7.4198826509488</v>
       </c>
       <c r="J87">
         <v>0.0</v>
       </c>
-      <c r="K87" t="s">
-        <v>268</v>
+      <c r="K87">
+        <v>745.07</v>
       </c>
       <c r="L87" s="1">
-        <v>103711.12</v>
+        <v>284681.7</v>
       </c>
       <c r="M87" s="1">
-        <v>105015.23</v>
+        <v>285426.77</v>
       </c>
       <c r="N87" s="1">
-        <v>0.21</v>
+        <v>0.57</v>
       </c>
       <c r="O87">
         <v>1</v>
       </c>
       <c r="Z87" t="s">
-        <v>266</v>
+        <v>273</v>
       </c>
     </row>
     <row r="88" spans="1:26">
       <c r="A88" t="s">
-        <v>270</v>
+        <v>276</v>
       </c>
       <c r="B88" s="1">
-        <v>825000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C88" s="1">
-        <v>68.83462862</v>
+        <v>93.88204164</v>
       </c>
       <c r="D88" s="1">
-        <v>74.717804</v>
+        <v>94.882578</v>
       </c>
       <c r="E88" t="s">
         <v>8</v>
       </c>
       <c r="F88">
         <v>1.0</v>
       </c>
       <c r="G88" s="1">
-        <v>616421.88</v>
+        <v>474412.89</v>
       </c>
       <c r="H88" s="1">
-        <v>-44608.97</v>
+        <v>-1774.94</v>
       </c>
       <c r="I88" s="1">
-        <v>-7.2367596685569</v>
+        <v>-0.37413401646823</v>
       </c>
       <c r="J88">
         <v>0.0</v>
       </c>
       <c r="K88" t="s">
-        <v>271</v>
+        <v>277</v>
       </c>
       <c r="L88" s="1">
-        <v>567885.68</v>
+        <v>469410.21</v>
       </c>
       <c r="M88" s="1">
-        <v>571812.91</v>
+        <v>472637.95</v>
       </c>
       <c r="N88" s="1">
-        <v>1.17</v>
+        <v>0.95</v>
       </c>
       <c r="O88">
         <v>1</v>
       </c>
       <c r="Z88" t="s">
-        <v>269</v>
+        <v>275</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" t="s">
-        <v>273</v>
+        <v>279</v>
       </c>
       <c r="B89" s="1">
-        <v>132000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C89" s="1">
-        <v>100.25560503</v>
+        <v>91.33603589</v>
       </c>
       <c r="D89" s="1">
-        <v>99.973</v>
+        <v>99.086382</v>
       </c>
       <c r="E89" t="s">
         <v>8</v>
       </c>
       <c r="F89">
         <v>1.0</v>
       </c>
       <c r="G89" s="1">
-        <v>131964.36</v>
+        <v>495431.91</v>
       </c>
       <c r="H89" s="1">
-        <v>2241.83</v>
+        <v>-37738.03</v>
       </c>
       <c r="I89" s="1">
-        <v>1.698814740586</v>
+        <v>-7.6171980928721</v>
       </c>
       <c r="J89">
         <v>0.0</v>
       </c>
       <c r="K89" t="s">
-        <v>274</v>
+        <v>280</v>
       </c>
       <c r="L89" s="1">
-        <v>132337.4</v>
+        <v>456680.18</v>
       </c>
       <c r="M89" s="1">
-        <v>134206.19</v>
+        <v>457693.88</v>
       </c>
       <c r="N89" s="1">
-        <v>0.27</v>
+        <v>0.92</v>
       </c>
       <c r="O89">
         <v>1</v>
       </c>
       <c r="Z89" t="s">
-        <v>272</v>
+        <v>278</v>
       </c>
     </row>
     <row r="90" spans="1:26">
       <c r="A90" t="s">
-        <v>276</v>
+        <v>282</v>
       </c>
       <c r="B90" s="1">
-        <v>100000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="C90" s="1">
-        <v>99.38009679</v>
+        <v>97.86817404</v>
       </c>
       <c r="D90" s="1">
-        <v>99.766</v>
+        <v>99.957446</v>
       </c>
       <c r="E90" t="s">
         <v>8</v>
       </c>
       <c r="F90">
         <v>1.0</v>
       </c>
       <c r="G90" s="1">
-        <v>99766.0</v>
+        <v>699702.12</v>
       </c>
       <c r="H90" s="1">
-        <v>-222.89</v>
+        <v>-9120.79</v>
       </c>
       <c r="I90" s="1">
-        <v>-0.22341278591905</v>
+        <v>-1.3035247056276</v>
       </c>
       <c r="J90">
         <v>0.0</v>
       </c>
-      <c r="K90">
-        <v>163.01</v>
+      <c r="K90" t="s">
+        <v>283</v>
       </c>
       <c r="L90" s="1">
-        <v>99380.1</v>
+        <v>685077.22</v>
       </c>
       <c r="M90" s="1">
-        <v>99543.11</v>
+        <v>690581.33</v>
       </c>
       <c r="N90" s="1">
-        <v>0.2</v>
+        <v>1.39</v>
       </c>
       <c r="O90">
         <v>1</v>
       </c>
       <c r="Z90" t="s">
-        <v>275</v>
+        <v>281</v>
       </c>
     </row>
     <row r="91" spans="1:26">
       <c r="A91" t="s">
-        <v>278</v>
+        <v>285</v>
       </c>
       <c r="B91" s="1">
-        <v>135000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C91" s="1">
-        <v>98.37337876</v>
+        <v>97.54854828</v>
       </c>
       <c r="D91" s="1">
-        <v>104.002956</v>
+        <v>100.0</v>
       </c>
       <c r="E91" t="s">
         <v>8</v>
       </c>
       <c r="F91">
         <v>1.0</v>
       </c>
       <c r="G91" s="1">
-        <v>140403.99</v>
+        <v>100000.0</v>
       </c>
       <c r="H91" s="1">
-        <v>-6466.49</v>
+        <v>363.62</v>
       </c>
       <c r="I91" s="1">
-        <v>-4.6056312217338</v>
+        <v>0.36362</v>
       </c>
       <c r="J91">
         <v>0.0</v>
       </c>
       <c r="K91" t="s">
-        <v>279</v>
+        <v>286</v>
       </c>
       <c r="L91" s="1">
-        <v>132804.06</v>
+        <v>97548.55</v>
       </c>
       <c r="M91" s="1">
-        <v>133937.5</v>
+        <v>100363.62</v>
       </c>
       <c r="N91" s="1">
-        <v>0.27</v>
+        <v>0.2</v>
       </c>
       <c r="O91">
         <v>1</v>
       </c>
       <c r="Z91" t="s">
-        <v>277</v>
+        <v>284</v>
       </c>
     </row>
     <row r="92" spans="1:26">
       <c r="A92" t="s">
-        <v>281</v>
+        <v>288</v>
       </c>
       <c r="B92" s="1">
-        <v>370000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C92" s="1">
-        <v>78.0315</v>
+        <v>102.66556458</v>
       </c>
       <c r="D92" s="1">
-        <v>83.324986</v>
+        <v>108.334343</v>
       </c>
       <c r="E92" t="s">
         <v>8</v>
       </c>
       <c r="F92">
         <v>1.0</v>
       </c>
       <c r="G92" s="1">
-        <v>308302.45</v>
+        <v>650006.06</v>
       </c>
       <c r="H92" s="1">
-        <v>-13146.38</v>
+        <v>-25044.69</v>
       </c>
       <c r="I92" s="1">
-        <v>-4.2641179140808</v>
+        <v>-3.8529933090162</v>
       </c>
       <c r="J92">
         <v>0.0</v>
       </c>
       <c r="K92" t="s">
-        <v>282</v>
+        <v>289</v>
       </c>
       <c r="L92" s="1">
-        <v>288716.55</v>
+        <v>615993.39</v>
       </c>
       <c r="M92" s="1">
-        <v>295156.07</v>
+        <v>624961.37</v>
       </c>
       <c r="N92" s="1">
-        <v>0.6</v>
+        <v>1.26</v>
       </c>
       <c r="O92">
         <v>1</v>
       </c>
       <c r="Z92" t="s">
-        <v>280</v>
+        <v>287</v>
       </c>
     </row>
     <row r="93" spans="1:26">
       <c r="A93" t="s">
-        <v>284</v>
+        <v>291</v>
       </c>
       <c r="B93" s="1">
-        <v>500000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C93" s="1">
-        <v>93.87318151</v>
+        <v>96.76470623</v>
       </c>
       <c r="D93" s="1">
-        <v>94.882578</v>
+        <v>98.642</v>
       </c>
       <c r="E93" t="s">
         <v>8</v>
       </c>
       <c r="F93">
         <v>1.0</v>
       </c>
       <c r="G93" s="1">
-        <v>474412.89</v>
+        <v>295926.0</v>
       </c>
       <c r="H93" s="1">
-        <v>-2798.69</v>
+        <v>-2899.0</v>
       </c>
       <c r="I93" s="1">
-        <v>-0.58992705699881</v>
+        <v>-0.97963680109216</v>
       </c>
       <c r="J93">
         <v>0.0</v>
       </c>
       <c r="K93" t="s">
-        <v>285</v>
+        <v>292</v>
       </c>
       <c r="L93" s="1">
-        <v>469365.91</v>
+        <v>290294.12</v>
       </c>
       <c r="M93" s="1">
-        <v>471614.2</v>
+        <v>293027.0</v>
       </c>
       <c r="N93" s="1">
-        <v>0.96</v>
+        <v>0.59</v>
       </c>
       <c r="O93">
         <v>1</v>
       </c>
       <c r="Z93" t="s">
-        <v>283</v>
+        <v>290</v>
       </c>
     </row>
     <row r="94" spans="1:26">
       <c r="A94" t="s">
-        <v>287</v>
+        <v>294</v>
       </c>
       <c r="B94" s="1">
-        <v>500000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C94" s="1">
-        <v>91.6719524</v>
+        <v>90.9239058</v>
       </c>
       <c r="D94" s="1">
-        <v>99.086382</v>
+        <v>89.22416</v>
       </c>
       <c r="E94" t="s">
         <v>8</v>
       </c>
       <c r="F94">
         <v>1.0</v>
       </c>
       <c r="G94" s="1">
-        <v>495431.91</v>
+        <v>178448.32</v>
       </c>
       <c r="H94" s="1">
-        <v>-27263.93</v>
+        <v>4489.9</v>
       </c>
       <c r="I94" s="1">
-        <v>-5.5030629738807</v>
+        <v>2.5160786047187</v>
       </c>
       <c r="J94">
         <v>0.0</v>
       </c>
       <c r="K94" t="s">
-        <v>288</v>
+        <v>295</v>
       </c>
       <c r="L94" s="1">
-        <v>458359.76</v>
+        <v>181847.81</v>
       </c>
       <c r="M94" s="1">
-        <v>468167.98</v>
+        <v>182938.22</v>
       </c>
       <c r="N94" s="1">
-        <v>0.95</v>
+        <v>0.37</v>
       </c>
       <c r="O94">
         <v>1</v>
       </c>
       <c r="Z94" t="s">
-        <v>286</v>
+        <v>293</v>
       </c>
     </row>
     <row r="95" spans="1:26">
       <c r="A95" t="s">
-        <v>290</v>
+        <v>297</v>
       </c>
       <c r="B95" s="1">
-        <v>700000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C95" s="1">
-        <v>98.69225962</v>
+        <v>98.22093412</v>
       </c>
       <c r="D95" s="1">
-        <v>99.957446</v>
+        <v>99.75655</v>
       </c>
       <c r="E95" t="s">
         <v>8</v>
       </c>
       <c r="F95">
         <v>1.0</v>
       </c>
       <c r="G95" s="1">
-        <v>699702.12</v>
+        <v>99756.55</v>
       </c>
       <c r="H95" s="1">
-        <v>-6305.62</v>
+        <v>583.22</v>
       </c>
       <c r="I95" s="1">
-        <v>-0.90118635055729</v>
+        <v>0.58464331414829</v>
       </c>
       <c r="J95">
         <v>0.0</v>
       </c>
       <c r="K95" t="s">
-        <v>291</v>
+        <v>298</v>
       </c>
       <c r="L95" s="1">
-        <v>690845.82</v>
+        <v>98220.93</v>
       </c>
       <c r="M95" s="1">
-        <v>693396.5</v>
+        <v>100339.77</v>
       </c>
       <c r="N95" s="1">
-        <v>1.41</v>
+        <v>0.2</v>
       </c>
       <c r="O95">
         <v>1</v>
       </c>
       <c r="Z95" t="s">
-        <v>289</v>
+        <v>296</v>
       </c>
     </row>
     <row r="96" spans="1:26">
       <c r="A96" t="s">
-        <v>293</v>
+        <v>300</v>
       </c>
       <c r="B96" s="1">
         <v>100000.0</v>
       </c>
       <c r="C96" s="1">
-        <v>98.10242492</v>
+        <v>100.96398416</v>
       </c>
       <c r="D96" s="1">
-        <v>100.0</v>
+        <v>107.36234</v>
       </c>
       <c r="E96" t="s">
         <v>8</v>
       </c>
       <c r="F96">
         <v>1.0</v>
       </c>
       <c r="G96" s="1">
-        <v>100000.0</v>
+        <v>107362.34</v>
       </c>
       <c r="H96" s="1">
-        <v>465.44</v>
+        <v>-4480.55</v>
       </c>
       <c r="I96" s="1">
-        <v>0.46544</v>
+        <v>-4.1732976386319</v>
       </c>
       <c r="J96">
         <v>0.0</v>
       </c>
       <c r="K96" t="s">
-        <v>294</v>
+        <v>301</v>
       </c>
       <c r="L96" s="1">
-        <v>98102.43</v>
+        <v>100963.98</v>
       </c>
       <c r="M96" s="1">
-        <v>100465.44</v>
+        <v>102881.79</v>
       </c>
       <c r="N96" s="1">
-        <v>0.2</v>
+        <v>0.21</v>
       </c>
       <c r="O96">
         <v>1</v>
       </c>
       <c r="Z96" t="s">
-        <v>292</v>
+        <v>299</v>
       </c>
     </row>
     <row r="97" spans="1:26">
       <c r="A97" t="s">
-        <v>296</v>
+        <v>303</v>
       </c>
       <c r="B97" s="1">
-        <v>600000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C97" s="1">
-        <v>103.66586607</v>
+        <v>100.94742755</v>
       </c>
       <c r="D97" s="1">
-        <v>108.334343</v>
+        <v>103.74867</v>
       </c>
       <c r="E97" t="s">
         <v>8</v>
       </c>
       <c r="F97">
         <v>1.0</v>
       </c>
       <c r="G97" s="1">
-        <v>650006.06</v>
+        <v>311246.01</v>
       </c>
       <c r="H97" s="1">
-        <v>-22566.02</v>
+        <v>3361.0</v>
       </c>
       <c r="I97" s="1">
-        <v>-3.471663018034</v>
+        <v>1.0798532003671</v>
       </c>
       <c r="J97">
         <v>0.0</v>
       </c>
       <c r="K97" t="s">
-        <v>297</v>
+        <v>304</v>
       </c>
       <c r="L97" s="1">
-        <v>621995.2</v>
+        <v>302842.28</v>
       </c>
       <c r="M97" s="1">
-        <v>627440.04</v>
+        <v>314607.01</v>
       </c>
       <c r="N97" s="1">
-        <v>1.28</v>
+        <v>0.63</v>
       </c>
       <c r="O97">
         <v>1</v>
       </c>
       <c r="Z97" t="s">
-        <v>295</v>
+        <v>302</v>
       </c>
     </row>
     <row r="98" spans="1:26">
       <c r="A98" t="s">
-        <v>299</v>
+        <v>306</v>
       </c>
       <c r="B98" s="1">
-        <v>300000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="C98" s="1">
-        <v>97.88581762</v>
+        <v>101.90090089</v>
       </c>
       <c r="D98" s="1">
-        <v>98.642</v>
+        <v>106.489533</v>
       </c>
       <c r="E98" t="s">
         <v>8</v>
       </c>
       <c r="F98">
         <v>1.0</v>
       </c>
       <c r="G98" s="1">
-        <v>295926.0</v>
+        <v>159734.3</v>
       </c>
       <c r="H98" s="1">
-        <v>-1117.86</v>
+        <v>-363.09</v>
       </c>
       <c r="I98" s="1">
-        <v>-0.37774984286612</v>
+        <v>-0.22730872455071</v>
       </c>
       <c r="J98">
         <v>0.0</v>
       </c>
       <c r="K98" t="s">
-        <v>300</v>
+        <v>307</v>
       </c>
       <c r="L98" s="1">
-        <v>293657.46</v>
+        <v>152851.35</v>
       </c>
       <c r="M98" s="1">
-        <v>294808.14</v>
+        <v>159371.21</v>
       </c>
       <c r="N98" s="1">
-        <v>0.6</v>
+        <v>0.32</v>
       </c>
       <c r="O98">
         <v>1</v>
       </c>
       <c r="Z98" t="s">
-        <v>298</v>
+        <v>305</v>
       </c>
     </row>
     <row r="99" spans="1:26">
       <c r="A99" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="B99" s="1">
-        <v>200000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C99" s="1">
-        <v>90.92136259</v>
+        <v>105.21929387</v>
       </c>
       <c r="D99" s="1">
-        <v>89.22416</v>
+        <v>110.013816</v>
       </c>
       <c r="E99" t="s">
         <v>8</v>
       </c>
       <c r="F99">
         <v>1.0</v>
       </c>
       <c r="G99" s="1">
-        <v>178448.32</v>
+        <v>550069.08</v>
       </c>
       <c r="H99" s="1">
-        <v>4243.72</v>
+        <v>-18696.93</v>
       </c>
       <c r="I99" s="1">
-        <v>2.3781226968122</v>
+        <v>-3.3990149019101</v>
       </c>
       <c r="J99">
         <v>0.0</v>
       </c>
-      <c r="K99">
-        <v>849.32</v>
+      <c r="K99" t="s">
+        <v>310</v>
       </c>
       <c r="L99" s="1">
-        <v>181842.72</v>
+        <v>526096.47</v>
       </c>
       <c r="M99" s="1">
-        <v>182692.04</v>
+        <v>531372.15</v>
       </c>
       <c r="N99" s="1">
-        <v>0.37</v>
+        <v>1.07</v>
       </c>
       <c r="O99">
         <v>1</v>
       </c>
       <c r="Z99" t="s">
-        <v>301</v>
+        <v>308</v>
       </c>
     </row>
     <row r="100" spans="1:26">
       <c r="A100" t="s">
-        <v>304</v>
+        <v>312</v>
       </c>
       <c r="B100" s="1">
-        <v>100000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C100" s="1">
-        <v>98.3631871</v>
+        <v>92.3685</v>
       </c>
       <c r="D100" s="1">
-        <v>99.75655</v>
+        <v>104.270342</v>
       </c>
       <c r="E100" t="s">
         <v>8</v>
       </c>
       <c r="F100">
         <v>1.0</v>
       </c>
       <c r="G100" s="1">
-        <v>99756.55</v>
+        <v>625622.05</v>
       </c>
       <c r="H100" s="1">
-        <v>378.9</v>
+        <v>-57011.05</v>
       </c>
       <c r="I100" s="1">
-        <v>0.37982468319123</v>
+        <v>-9.1126983136224</v>
       </c>
       <c r="J100">
         <v>0.0</v>
       </c>
       <c r="K100" t="s">
-        <v>305</v>
+        <v>313</v>
       </c>
       <c r="L100" s="1">
-        <v>98363.19</v>
+        <v>554211.0</v>
       </c>
       <c r="M100" s="1">
-        <v>100135.45</v>
+        <v>568611.0</v>
       </c>
       <c r="N100" s="1">
-        <v>0.2</v>
+        <v>1.14</v>
       </c>
       <c r="O100">
         <v>1</v>
       </c>
       <c r="Z100" t="s">
-        <v>303</v>
+        <v>311</v>
       </c>
     </row>
     <row r="101" spans="1:26">
       <c r="A101" t="s">
-        <v>307</v>
+        <v>315</v>
       </c>
       <c r="B101" s="1">
-        <v>100000.0</v>
+        <v>285000.0</v>
       </c>
       <c r="C101" s="1">
-        <v>101.59180069</v>
+        <v>98.21449494</v>
       </c>
       <c r="D101" s="1">
-        <v>107.36234</v>
+        <v>97.791014</v>
       </c>
       <c r="E101" t="s">
         <v>8</v>
       </c>
       <c r="F101">
         <v>1.0</v>
       </c>
       <c r="G101" s="1">
-        <v>107362.34</v>
+        <v>278704.39</v>
       </c>
       <c r="H101" s="1">
-        <v>-4334.92</v>
+        <v>4556.65</v>
       </c>
       <c r="I101" s="1">
-        <v>-4.0376541718446</v>
+        <v>1.6349401600743</v>
       </c>
       <c r="J101">
         <v>0.0</v>
       </c>
       <c r="K101" t="s">
-        <v>308</v>
+        <v>316</v>
       </c>
       <c r="L101" s="1">
-        <v>101591.8</v>
+        <v>279911.31</v>
       </c>
       <c r="M101" s="1">
-        <v>103027.42</v>
+        <v>283261.04</v>
       </c>
       <c r="N101" s="1">
-        <v>0.21</v>
+        <v>0.57</v>
       </c>
       <c r="O101">
         <v>1</v>
       </c>
       <c r="Z101" t="s">
-        <v>306</v>
+        <v>314</v>
       </c>
     </row>
     <row r="102" spans="1:26">
       <c r="A102" t="s">
-        <v>310</v>
+        <v>318</v>
       </c>
       <c r="B102" s="1">
-        <v>300000.0</v>
+        <v>365000.0</v>
       </c>
       <c r="C102" s="1">
-        <v>101.10442426</v>
+        <v>101.16486388</v>
       </c>
       <c r="D102" s="1">
-        <v>103.74867</v>
+        <v>105.094956</v>
       </c>
       <c r="E102" t="s">
         <v>8</v>
       </c>
       <c r="F102">
         <v>1.0</v>
       </c>
       <c r="G102" s="1">
-        <v>311246.01</v>
+        <v>383596.59</v>
       </c>
       <c r="H102" s="1">
-        <v>2340.21</v>
+        <v>-13763.59</v>
       </c>
       <c r="I102" s="1">
-        <v>0.75188433740886</v>
+        <v>-3.5880376308872</v>
       </c>
       <c r="J102">
         <v>0.0</v>
       </c>
-      <c r="K102" t="s">
-        <v>311</v>
+      <c r="K102">
+        <v>581.25</v>
       </c>
       <c r="L102" s="1">
-        <v>303313.27</v>
+        <v>369251.75</v>
       </c>
       <c r="M102" s="1">
-        <v>313586.22</v>
+        <v>369833.0</v>
       </c>
       <c r="N102" s="1">
-        <v>0.64</v>
+        <v>0.74</v>
       </c>
       <c r="O102">
         <v>1</v>
       </c>
       <c r="Z102" t="s">
-        <v>309</v>
+        <v>317</v>
       </c>
     </row>
     <row r="103" spans="1:26">
       <c r="A103" t="s">
-        <v>313</v>
+        <v>320</v>
       </c>
       <c r="B103" s="1">
-        <v>150000.0</v>
+        <v>295000.0</v>
       </c>
       <c r="C103" s="1">
-        <v>102.17611652</v>
+        <v>101.2165</v>
       </c>
       <c r="D103" s="1">
-        <v>106.489533</v>
+        <v>105.485329</v>
       </c>
       <c r="E103" t="s">
         <v>8</v>
       </c>
       <c r="F103">
         <v>1.0</v>
       </c>
       <c r="G103" s="1">
-        <v>159734.3</v>
+        <v>311181.72</v>
       </c>
       <c r="H103" s="1">
-        <v>-809.17</v>
+        <v>-9393.99</v>
       </c>
       <c r="I103" s="1">
-        <v>-0.50657247691948</v>
+        <v>-3.0188116448485</v>
       </c>
       <c r="J103">
         <v>0.0</v>
       </c>
       <c r="K103" t="s">
-        <v>314</v>
+        <v>321</v>
       </c>
       <c r="L103" s="1">
-        <v>153264.17</v>
+        <v>298588.67</v>
       </c>
       <c r="M103" s="1">
-        <v>158925.13</v>
+        <v>301787.73</v>
       </c>
       <c r="N103" s="1">
-        <v>0.32</v>
+        <v>0.61</v>
       </c>
       <c r="O103">
         <v>1</v>
       </c>
       <c r="Z103" t="s">
-        <v>312</v>
+        <v>319</v>
       </c>
     </row>
     <row r="104" spans="1:26">
       <c r="A104" t="s">
-        <v>316</v>
+        <v>323</v>
       </c>
       <c r="B104" s="1">
-        <v>500000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C104" s="1">
-        <v>105.77757048</v>
+        <v>99.59198806</v>
       </c>
       <c r="D104" s="1">
-        <v>110.013816</v>
+        <v>99.616</v>
       </c>
       <c r="E104" t="s">
         <v>8</v>
       </c>
       <c r="F104">
         <v>1.0</v>
       </c>
       <c r="G104" s="1">
-        <v>550069.08</v>
+        <v>199232.0</v>
       </c>
       <c r="H104" s="1">
-        <v>-18843.9</v>
+        <v>686.91</v>
       </c>
       <c r="I104" s="1">
-        <v>-3.4257333642531</v>
+        <v>0.3447789511725</v>
       </c>
       <c r="J104">
         <v>0.0</v>
       </c>
-      <c r="K104" t="s">
-        <v>317</v>
+      <c r="K104">
+        <v>734.93</v>
       </c>
       <c r="L104" s="1">
-        <v>528887.85</v>
+        <v>199183.98</v>
       </c>
       <c r="M104" s="1">
-        <v>531225.18</v>
+        <v>199918.91</v>
       </c>
       <c r="N104" s="1">
-        <v>1.08</v>
+        <v>0.4</v>
       </c>
       <c r="O104">
         <v>1</v>
       </c>
       <c r="Z104" t="s">
-        <v>315</v>
+        <v>322</v>
       </c>
     </row>
     <row r="105" spans="1:26">
       <c r="A105" t="s">
-        <v>319</v>
+        <v>325</v>
       </c>
       <c r="B105" s="1">
-        <v>600000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C105" s="1">
-        <v>93.451</v>
+        <v>98.2577352</v>
       </c>
       <c r="D105" s="1">
-        <v>104.270342</v>
+        <v>100.957362</v>
       </c>
       <c r="E105" t="s">
         <v>8</v>
       </c>
       <c r="F105">
         <v>1.0</v>
       </c>
       <c r="G105" s="1">
-        <v>625622.05</v>
+        <v>504786.81</v>
       </c>
       <c r="H105" s="1">
-        <v>-52685.91</v>
+        <v>3633.72</v>
       </c>
       <c r="I105" s="1">
-        <v>-8.4213639848532</v>
+        <v>0.7198524066031</v>
       </c>
       <c r="J105">
         <v>0.0</v>
       </c>
       <c r="K105" t="s">
-        <v>320</v>
+        <v>326</v>
       </c>
       <c r="L105" s="1">
-        <v>560706.0</v>
+        <v>491288.68</v>
       </c>
       <c r="M105" s="1">
-        <v>572936.14</v>
+        <v>508420.53</v>
       </c>
       <c r="N105" s="1">
-        <v>1.17</v>
+        <v>1.02</v>
       </c>
       <c r="O105">
         <v>1</v>
       </c>
       <c r="Z105" t="s">
-        <v>318</v>
+        <v>324</v>
       </c>
     </row>
     <row r="106" spans="1:26">
       <c r="A106" t="s">
-        <v>322</v>
+        <v>328</v>
       </c>
       <c r="B106" s="1">
-        <v>285000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C106" s="1">
-        <v>98.10404529</v>
+        <v>100.88313954</v>
       </c>
       <c r="D106" s="1">
-        <v>97.791014</v>
+        <v>106.064042</v>
       </c>
       <c r="E106" t="s">
         <v>8</v>
       </c>
       <c r="F106">
         <v>1.0</v>
       </c>
       <c r="G106" s="1">
-        <v>278704.39</v>
+        <v>530320.21</v>
       </c>
       <c r="H106" s="1">
-        <v>3726.52</v>
+        <v>-19123.69</v>
       </c>
       <c r="I106" s="1">
-        <v>1.3370869400371</v>
+        <v>-3.6060647207844</v>
       </c>
       <c r="J106">
         <v>0.0</v>
       </c>
       <c r="K106" t="s">
-        <v>323</v>
+        <v>329</v>
       </c>
       <c r="L106" s="1">
-        <v>279596.53</v>
+        <v>504415.7</v>
       </c>
       <c r="M106" s="1">
-        <v>282430.91</v>
+        <v>511196.52</v>
       </c>
       <c r="N106" s="1">
-        <v>0.58</v>
+        <v>1.03</v>
       </c>
       <c r="O106">
         <v>1</v>
       </c>
       <c r="Z106" t="s">
-        <v>321</v>
+        <v>327</v>
       </c>
     </row>
     <row r="107" spans="1:26">
       <c r="A107" t="s">
-        <v>325</v>
+        <v>331</v>
       </c>
       <c r="B107" s="1">
-        <v>365000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C107" s="1">
-        <v>101.3769495</v>
+        <v>99.97624637</v>
       </c>
       <c r="D107" s="1">
-        <v>105.094956</v>
+        <v>99.297</v>
       </c>
       <c r="E107" t="s">
         <v>8</v>
       </c>
       <c r="F107">
         <v>1.0</v>
       </c>
       <c r="G107" s="1">
-        <v>383596.59</v>
+        <v>99297.0</v>
       </c>
       <c r="H107" s="1">
-        <v>-550.72</v>
+        <v>2047.74</v>
       </c>
       <c r="I107" s="1">
-        <v>-0.14356749104574</v>
+        <v>2.0622375298347</v>
       </c>
       <c r="J107">
         <v>0.0</v>
       </c>
       <c r="K107" t="s">
-        <v>326</v>
+        <v>332</v>
       </c>
       <c r="L107" s="1">
-        <v>370025.87</v>
+        <v>99976.25</v>
       </c>
       <c r="M107" s="1">
-        <v>383045.87</v>
+        <v>101344.74</v>
       </c>
       <c r="N107" s="1">
-        <v>0.78</v>
+        <v>0.2</v>
       </c>
       <c r="O107">
         <v>1</v>
       </c>
       <c r="Z107" t="s">
-        <v>324</v>
+        <v>330</v>
       </c>
     </row>
     <row r="108" spans="1:26">
       <c r="A108" t="s">
-        <v>328</v>
+        <v>334</v>
       </c>
       <c r="B108" s="1">
-        <v>295000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C108" s="1">
-        <v>102.34</v>
+        <v>100.60412533</v>
       </c>
       <c r="D108" s="1">
-        <v>105.485329</v>
+        <v>100.24168</v>
       </c>
       <c r="E108" t="s">
         <v>8</v>
       </c>
       <c r="F108">
         <v>1.0</v>
       </c>
       <c r="G108" s="1">
-        <v>311181.72</v>
+        <v>100241.68</v>
       </c>
       <c r="H108" s="1">
-        <v>-7515.97</v>
+        <v>1551.49</v>
       </c>
       <c r="I108" s="1">
-        <v>-2.4152993305648</v>
+        <v>1.5477493992519</v>
       </c>
       <c r="J108">
         <v>0.0</v>
       </c>
       <c r="K108" t="s">
-        <v>329</v>
+        <v>335</v>
       </c>
       <c r="L108" s="1">
-        <v>301903.0</v>
+        <v>100604.13</v>
       </c>
       <c r="M108" s="1">
-        <v>303665.75</v>
+        <v>101793.17</v>
       </c>
       <c r="N108" s="1">
-        <v>0.62</v>
+        <v>0.2</v>
       </c>
       <c r="O108">
         <v>1</v>
       </c>
       <c r="Z108" t="s">
-        <v>327</v>
+        <v>333</v>
       </c>
     </row>
     <row r="109" spans="1:26">
       <c r="A109" t="s">
-        <v>331</v>
+        <v>337</v>
       </c>
       <c r="B109" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C109" s="1">
-        <v>99.82288969</v>
+        <v>99.0280566</v>
       </c>
       <c r="D109" s="1">
-        <v>99.616</v>
+        <v>99.884</v>
       </c>
       <c r="E109" t="s">
         <v>8</v>
       </c>
       <c r="F109">
         <v>1.0</v>
       </c>
       <c r="G109" s="1">
-        <v>199232.0</v>
+        <v>99884.0</v>
       </c>
       <c r="H109" s="1">
-        <v>1486.38</v>
+        <v>603.99</v>
       </c>
       <c r="I109" s="1">
-        <v>0.74605485062641</v>
+        <v>0.6046914420728</v>
       </c>
       <c r="J109">
         <v>0.0</v>
       </c>
       <c r="K109" t="s">
-        <v>332</v>
+        <v>338</v>
       </c>
       <c r="L109" s="1">
-        <v>199645.78</v>
+        <v>99028.06</v>
       </c>
       <c r="M109" s="1">
-        <v>200718.38</v>
+        <v>100487.99</v>
       </c>
       <c r="N109" s="1">
-        <v>0.41</v>
+        <v>0.2</v>
       </c>
       <c r="O109">
         <v>1</v>
       </c>
       <c r="Z109" t="s">
-        <v>330</v>
+        <v>336</v>
       </c>
     </row>
     <row r="110" spans="1:26">
       <c r="A110" t="s">
-        <v>334</v>
+        <v>340</v>
       </c>
       <c r="B110" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C110" s="1">
-        <v>98.44984486</v>
+        <v>96.52408759</v>
       </c>
       <c r="D110" s="1">
-        <v>100.292605</v>
+        <v>97.65639</v>
       </c>
       <c r="E110" t="s">
         <v>8</v>
       </c>
       <c r="F110">
         <v>1.0</v>
       </c>
       <c r="G110" s="1">
-        <v>200585.21</v>
+        <v>97656.39</v>
       </c>
       <c r="H110" s="1">
-        <v>2293.25</v>
+        <v>-143.12</v>
       </c>
       <c r="I110" s="1">
-        <v>1.143279706415</v>
+        <v>-0.14655466989923</v>
       </c>
       <c r="J110">
         <v>0.0</v>
       </c>
-      <c r="K110" t="s">
-        <v>335</v>
+      <c r="K110">
+        <v>989.18</v>
       </c>
       <c r="L110" s="1">
-        <v>196899.69</v>
+        <v>96524.09</v>
       </c>
       <c r="M110" s="1">
-        <v>202878.46</v>
+        <v>97513.27</v>
       </c>
       <c r="N110" s="1">
-        <v>0.41</v>
+        <v>0.2</v>
       </c>
       <c r="O110">
         <v>1</v>
       </c>
       <c r="Z110" t="s">
-        <v>333</v>
+        <v>339</v>
       </c>
     </row>
     <row r="111" spans="1:26">
       <c r="A111" t="s">
-        <v>337</v>
+        <v>342</v>
       </c>
       <c r="B111" s="1">
-        <v>500000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C111" s="1">
-        <v>101.14846312</v>
+        <v>84.23328031</v>
       </c>
       <c r="D111" s="1">
-        <v>106.064042</v>
+        <v>86.56115</v>
       </c>
       <c r="E111" t="s">
         <v>8</v>
       </c>
       <c r="F111">
         <v>1.0</v>
       </c>
       <c r="G111" s="1">
-        <v>530320.21</v>
+        <v>259683.45</v>
       </c>
       <c r="H111" s="1">
-        <v>-20057.35</v>
+        <v>-3207.92</v>
       </c>
       <c r="I111" s="1">
-        <v>-3.7821206172776</v>
+        <v>-1.2353193859678</v>
       </c>
       <c r="J111">
         <v>0.0</v>
       </c>
       <c r="K111" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="L111" s="1">
-        <v>505742.31</v>
+        <v>252699.85</v>
       </c>
       <c r="M111" s="1">
-        <v>510262.86</v>
+        <v>256475.53</v>
       </c>
       <c r="N111" s="1">
-        <v>1.04</v>
+        <v>0.52</v>
       </c>
       <c r="O111">
         <v>1</v>
       </c>
       <c r="Z111" t="s">
-        <v>336</v>
+        <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:26">
       <c r="A112" t="s">
-        <v>340</v>
+        <v>345</v>
       </c>
       <c r="B112" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C112" s="1">
-        <v>100.34919405</v>
+        <v>96.54537281</v>
       </c>
       <c r="D112" s="1">
-        <v>99.297</v>
+        <v>99.507</v>
       </c>
       <c r="E112" t="s">
         <v>8</v>
       </c>
       <c r="F112">
         <v>1.0</v>
       </c>
       <c r="G112" s="1">
-        <v>99297.0</v>
+        <v>298521.0</v>
       </c>
       <c r="H112" s="1">
-        <v>2013.84</v>
+        <v>780.87</v>
       </c>
       <c r="I112" s="1">
-        <v>2.028097525605</v>
+        <v>0.26157958736571</v>
       </c>
       <c r="J112">
         <v>0.0</v>
       </c>
-      <c r="K112">
-        <v>961.64</v>
+      <c r="K112" t="s">
+        <v>346</v>
       </c>
       <c r="L112" s="1">
-        <v>100349.2</v>
+        <v>289636.12</v>
       </c>
       <c r="M112" s="1">
-        <v>101310.84</v>
+        <v>299301.87</v>
       </c>
       <c r="N112" s="1">
-        <v>0.21</v>
+        <v>0.6</v>
       </c>
       <c r="O112">
         <v>1</v>
       </c>
       <c r="Z112" t="s">
-        <v>339</v>
+        <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:26">
       <c r="A113" t="s">
-        <v>342</v>
+        <v>348</v>
       </c>
       <c r="B113" s="1">
-        <v>100000.0</v>
+        <v>139000.0</v>
       </c>
       <c r="C113" s="1">
-        <v>100.74208577</v>
+        <v>98.83983057</v>
       </c>
       <c r="D113" s="1">
-        <v>100.24168</v>
+        <v>99.647</v>
       </c>
       <c r="E113" t="s">
         <v>8</v>
       </c>
       <c r="F113">
         <v>1.0</v>
       </c>
       <c r="G113" s="1">
-        <v>100241.68</v>
+        <v>138509.33</v>
       </c>
       <c r="H113" s="1">
-        <v>1267.53</v>
+        <v>2083.6</v>
       </c>
       <c r="I113" s="1">
-        <v>1.2644740191904</v>
+        <v>1.5043029953289</v>
       </c>
       <c r="J113">
         <v>0.0</v>
       </c>
-      <c r="K113">
-        <v>767.12</v>
+      <c r="K113" t="s">
+        <v>349</v>
       </c>
       <c r="L113" s="1">
-        <v>100742.09</v>
+        <v>137387.36</v>
       </c>
       <c r="M113" s="1">
-        <v>101509.21</v>
+        <v>140592.93</v>
       </c>
       <c r="N113" s="1">
-        <v>0.21</v>
+        <v>0.28</v>
       </c>
       <c r="O113">
         <v>1</v>
       </c>
       <c r="Z113" t="s">
-        <v>341</v>
+        <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:26">
       <c r="A114" t="s">
-        <v>344</v>
+        <v>351</v>
       </c>
       <c r="B114" s="1">
-        <v>100000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C114" s="1">
-        <v>99.8719785</v>
+        <v>94.58830455</v>
       </c>
       <c r="D114" s="1">
-        <v>99.884</v>
+        <v>95.15085</v>
       </c>
       <c r="E114" t="s">
         <v>8</v>
       </c>
       <c r="F114">
         <v>1.0</v>
       </c>
       <c r="G114" s="1">
-        <v>99884.0</v>
+        <v>475754.25</v>
       </c>
       <c r="H114" s="1">
-        <v>1010.92</v>
+        <v>-627.8</v>
       </c>
       <c r="I114" s="1">
-        <v>1.0120940290737</v>
+        <v>-0.13195888423488</v>
       </c>
       <c r="J114">
         <v>0.0</v>
       </c>
       <c r="K114" t="s">
-        <v>345</v>
+        <v>352</v>
       </c>
       <c r="L114" s="1">
-        <v>99871.97</v>
+        <v>472941.52</v>
       </c>
       <c r="M114" s="1">
-        <v>100894.92</v>
+        <v>475126.45</v>
       </c>
       <c r="N114" s="1">
-        <v>0.21</v>
+        <v>0.96</v>
       </c>
       <c r="O114">
         <v>1</v>
       </c>
       <c r="Z114" t="s">
-        <v>343</v>
+        <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:26">
       <c r="A115" t="s">
-        <v>347</v>
+        <v>354</v>
       </c>
       <c r="B115" s="1">
-        <v>100000.0</v>
+        <v>345000.0</v>
       </c>
       <c r="C115" s="1">
-        <v>96.7499857</v>
+        <v>100.2076548</v>
       </c>
       <c r="D115" s="1">
-        <v>97.65639</v>
+        <v>99.999</v>
       </c>
       <c r="E115" t="s">
         <v>8</v>
       </c>
       <c r="F115">
         <v>1.0</v>
       </c>
       <c r="G115" s="1">
-        <v>97656.39</v>
+        <v>344996.55</v>
       </c>
       <c r="H115" s="1">
-        <v>-92.02</v>
+        <v>1607.37</v>
       </c>
       <c r="I115" s="1">
-        <v>-0.094228344914245</v>
+        <v>0.46590900691616</v>
       </c>
       <c r="J115">
         <v>0.0</v>
       </c>
       <c r="K115">
-        <v>814.38</v>
+        <v>887.51</v>
       </c>
       <c r="L115" s="1">
-        <v>96749.99</v>
+        <v>345716.41</v>
       </c>
       <c r="M115" s="1">
-        <v>97564.37</v>
+        <v>346603.92</v>
       </c>
       <c r="N115" s="1">
-        <v>0.2</v>
+        <v>0.7</v>
       </c>
       <c r="O115">
         <v>1</v>
       </c>
       <c r="Z115" t="s">
-        <v>346</v>
+        <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:26">
       <c r="A116" t="s">
-        <v>349</v>
+        <v>356</v>
       </c>
       <c r="B116" s="1">
-        <v>300000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C116" s="1">
-        <v>84.76454172</v>
+        <v>101.05485097</v>
       </c>
       <c r="D116" s="1">
-        <v>86.56115</v>
+        <v>104.254864</v>
       </c>
       <c r="E116" t="s">
         <v>8</v>
       </c>
       <c r="F116">
         <v>1.0</v>
       </c>
       <c r="G116" s="1">
-        <v>259683.45</v>
+        <v>521274.32</v>
       </c>
       <c r="H116" s="1">
-        <v>-2292.22</v>
+        <v>2607.85</v>
       </c>
       <c r="I116" s="1">
-        <v>-0.88269776144764</v>
+        <v>0.50028361266674</v>
       </c>
       <c r="J116">
         <v>0.0</v>
       </c>
       <c r="K116" t="s">
-        <v>350</v>
+        <v>357</v>
       </c>
       <c r="L116" s="1">
-        <v>254293.63</v>
+        <v>505274.25</v>
       </c>
       <c r="M116" s="1">
-        <v>257391.23</v>
+        <v>523882.17</v>
       </c>
       <c r="N116" s="1">
-        <v>0.52</v>
+        <v>1.05</v>
       </c>
       <c r="O116">
         <v>1</v>
       </c>
       <c r="Z116" t="s">
-        <v>348</v>
+        <v>355</v>
       </c>
     </row>
     <row r="117" spans="1:26">
       <c r="A117" t="s">
-        <v>352</v>
+        <v>359</v>
       </c>
       <c r="B117" s="1">
-        <v>300000.0</v>
+        <v>415000.0</v>
       </c>
       <c r="C117" s="1">
-        <v>97.10765068</v>
+        <v>68.636</v>
       </c>
       <c r="D117" s="1">
-        <v>99.507</v>
+        <v>74.176043</v>
       </c>
       <c r="E117" t="s">
         <v>8</v>
       </c>
       <c r="F117">
         <v>1.0</v>
       </c>
       <c r="G117" s="1">
-        <v>298521.0</v>
+        <v>307830.58</v>
       </c>
       <c r="H117" s="1">
-        <v>1201.95</v>
+        <v>-21837.14</v>
       </c>
       <c r="I117" s="1">
-        <v>0.40263499050318</v>
+        <v>-7.0938826155608</v>
       </c>
       <c r="J117">
         <v>0.0</v>
       </c>
       <c r="K117" t="s">
-        <v>353</v>
+        <v>360</v>
       </c>
       <c r="L117" s="1">
-        <v>291322.95</v>
+        <v>284839.4</v>
       </c>
       <c r="M117" s="1">
-        <v>299722.95</v>
+        <v>285993.44</v>
       </c>
       <c r="N117" s="1">
-        <v>0.61</v>
+        <v>0.57</v>
       </c>
       <c r="O117">
         <v>1</v>
       </c>
       <c r="Z117" t="s">
-        <v>351</v>
+        <v>358</v>
       </c>
     </row>
     <row r="118" spans="1:26">
       <c r="A118" t="s">
-        <v>355</v>
+        <v>362</v>
       </c>
       <c r="B118" s="1">
-        <v>139000.0</v>
+        <v>441000.0</v>
       </c>
       <c r="C118" s="1">
-        <v>99.34626286</v>
+        <v>98.00385863</v>
       </c>
       <c r="D118" s="1">
-        <v>99.647</v>
+        <v>99.423503</v>
       </c>
       <c r="E118" t="s">
         <v>8</v>
       </c>
       <c r="F118">
         <v>1.0</v>
       </c>
       <c r="G118" s="1">
-        <v>138509.33</v>
+        <v>438457.65</v>
       </c>
       <c r="H118" s="1">
-        <v>2242.97</v>
+        <v>3948.82</v>
       </c>
       <c r="I118" s="1">
-        <v>1.6193638363567</v>
+        <v>0.90061605721784</v>
       </c>
       <c r="J118">
         <v>0.0</v>
       </c>
       <c r="K118" t="s">
-        <v>356</v>
+        <v>363</v>
       </c>
       <c r="L118" s="1">
-        <v>138091.31</v>
+        <v>432197.02</v>
       </c>
       <c r="M118" s="1">
-        <v>140752.3</v>
+        <v>442406.47</v>
       </c>
       <c r="N118" s="1">
-        <v>0.29</v>
+        <v>0.89</v>
       </c>
       <c r="O118">
         <v>1</v>
       </c>
       <c r="Z118" t="s">
-        <v>354</v>
+        <v>361</v>
       </c>
     </row>
     <row r="119" spans="1:26">
       <c r="A119" t="s">
-        <v>358</v>
+        <v>365</v>
       </c>
       <c r="B119" s="1">
-        <v>500000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C119" s="1">
-        <v>94.42566165</v>
+        <v>98.32077499</v>
       </c>
       <c r="D119" s="1">
-        <v>95.15085</v>
+        <v>99.815013</v>
       </c>
       <c r="E119" t="s">
         <v>8</v>
       </c>
       <c r="F119">
         <v>1.0</v>
       </c>
       <c r="G119" s="1">
-        <v>475754.25</v>
+        <v>399260.05</v>
       </c>
       <c r="H119" s="1">
-        <v>-1742.38</v>
+        <v>6412.09</v>
       </c>
       <c r="I119" s="1">
-        <v>-0.36623529900153</v>
+        <v>1.6059933870168</v>
       </c>
       <c r="J119">
         <v>0.0</v>
       </c>
       <c r="K119" t="s">
-        <v>359</v>
+        <v>366</v>
       </c>
       <c r="L119" s="1">
-        <v>472128.31</v>
+        <v>393283.1</v>
       </c>
       <c r="M119" s="1">
-        <v>474011.87</v>
+        <v>405672.14</v>
       </c>
       <c r="N119" s="1">
-        <v>0.97</v>
+        <v>0.82</v>
       </c>
       <c r="O119">
         <v>1</v>
       </c>
       <c r="Z119" t="s">
-        <v>357</v>
+        <v>364</v>
       </c>
     </row>
     <row r="120" spans="1:26">
       <c r="A120" t="s">
-        <v>361</v>
+        <v>368</v>
       </c>
       <c r="B120" s="1">
-        <v>500000.0</v>
+        <v>362000.0</v>
       </c>
       <c r="C120" s="1">
-        <v>101.20979185</v>
+        <v>99.89187973</v>
       </c>
       <c r="D120" s="1">
-        <v>104.254864</v>
+        <v>99.888</v>
       </c>
       <c r="E120" t="s">
         <v>8</v>
       </c>
       <c r="F120">
         <v>1.0</v>
       </c>
       <c r="G120" s="1">
-        <v>521274.32</v>
+        <v>361594.56</v>
       </c>
       <c r="H120" s="1">
-        <v>931.21</v>
+        <v>1974.05</v>
       </c>
       <c r="I120" s="1">
-        <v>0.17864106561014</v>
+        <v>0.5459291201726</v>
       </c>
       <c r="J120">
         <v>0.0</v>
       </c>
       <c r="K120" t="s">
-        <v>362</v>
+        <v>369</v>
       </c>
       <c r="L120" s="1">
-        <v>506048.95</v>
+        <v>361608.6</v>
       </c>
       <c r="M120" s="1">
-        <v>522205.53</v>
+        <v>363568.61</v>
       </c>
       <c r="N120" s="1">
-        <v>1.07</v>
+        <v>0.73</v>
       </c>
       <c r="O120">
         <v>1</v>
       </c>
       <c r="Z120" t="s">
-        <v>360</v>
+        <v>367</v>
       </c>
     </row>
     <row r="121" spans="1:26">
       <c r="A121" t="s">
-        <v>364</v>
+        <v>371</v>
       </c>
       <c r="B121" s="1">
-        <v>415000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="C121" s="1">
-        <v>69.4065</v>
+        <v>102.0500962</v>
       </c>
       <c r="D121" s="1">
-        <v>74.176043</v>
+        <v>105.578454</v>
       </c>
       <c r="E121" t="s">
         <v>8</v>
       </c>
       <c r="F121">
         <v>1.0</v>
       </c>
       <c r="G121" s="1">
-        <v>307830.58</v>
+        <v>137251.99</v>
       </c>
       <c r="H121" s="1">
-        <v>-18889.7</v>
+        <v>-4178.17</v>
       </c>
       <c r="I121" s="1">
-        <v>-6.1363948961796</v>
+        <v>-3.0441598697403</v>
       </c>
       <c r="J121">
         <v>0.0</v>
       </c>
       <c r="K121">
-        <v>903.9</v>
+        <v>408.7</v>
       </c>
       <c r="L121" s="1">
-        <v>288036.98</v>
+        <v>132665.12</v>
       </c>
       <c r="M121" s="1">
-        <v>288940.88</v>
+        <v>133073.82</v>
       </c>
       <c r="N121" s="1">
-        <v>0.59</v>
+        <v>0.27</v>
       </c>
       <c r="O121">
         <v>1</v>
       </c>
       <c r="Z121" t="s">
-        <v>363</v>
+        <v>370</v>
       </c>
     </row>
     <row r="122" spans="1:26">
       <c r="A122" t="s">
-        <v>366</v>
+        <v>373</v>
       </c>
       <c r="B122" s="1">
-        <v>441000.0</v>
+        <v>155000.0</v>
       </c>
       <c r="C122" s="1">
-        <v>98.15892876</v>
+        <v>93.20555194</v>
       </c>
       <c r="D122" s="1">
-        <v>99.423503</v>
+        <v>91.593929</v>
       </c>
       <c r="E122" t="s">
         <v>8</v>
       </c>
       <c r="F122">
         <v>1.0</v>
       </c>
       <c r="G122" s="1">
-        <v>438457.65</v>
+        <v>141970.59</v>
       </c>
       <c r="H122" s="1">
-        <v>2904.92</v>
+        <v>2602.06</v>
       </c>
       <c r="I122" s="1">
-        <v>0.6625314896433</v>
+        <v>1.8328162191902</v>
       </c>
       <c r="J122">
         <v>0.0</v>
       </c>
-      <c r="K122" t="s">
-        <v>367</v>
+      <c r="K122">
+        <v>104.04</v>
       </c>
       <c r="L122" s="1">
-        <v>432880.87</v>
+        <v>144468.61</v>
       </c>
       <c r="M122" s="1">
-        <v>441362.57</v>
+        <v>144572.65</v>
       </c>
       <c r="N122" s="1">
-        <v>0.9</v>
+        <v>0.29</v>
       </c>
       <c r="O122">
         <v>1</v>
       </c>
       <c r="Z122" t="s">
-        <v>365</v>
+        <v>372</v>
       </c>
     </row>
     <row r="123" spans="1:26">
       <c r="A123" t="s">
-        <v>369</v>
+        <v>375</v>
       </c>
       <c r="B123" s="1">
-        <v>400000.0</v>
+        <v>280000.0</v>
       </c>
       <c r="C123" s="1">
-        <v>99.06045207</v>
+        <v>88.89256023</v>
       </c>
       <c r="D123" s="1">
-        <v>99.815013</v>
+        <v>89.961514</v>
       </c>
       <c r="E123" t="s">
         <v>8</v>
       </c>
       <c r="F123">
         <v>1.0</v>
       </c>
       <c r="G123" s="1">
-        <v>399260.05</v>
+        <v>251892.24</v>
       </c>
       <c r="H123" s="1">
-        <v>7683.13</v>
+        <v>-2369.78</v>
       </c>
       <c r="I123" s="1">
-        <v>1.9243422926987</v>
+        <v>-0.94079118912119</v>
       </c>
       <c r="J123">
         <v>0.0</v>
       </c>
-      <c r="K123" t="s">
-        <v>370</v>
+      <c r="K123">
+        <v>623.29</v>
       </c>
       <c r="L123" s="1">
-        <v>396241.81</v>
+        <v>248899.17</v>
       </c>
       <c r="M123" s="1">
-        <v>406943.18</v>
+        <v>249522.46</v>
       </c>
       <c r="N123" s="1">
-        <v>0.83</v>
+        <v>0.5</v>
       </c>
       <c r="O123">
         <v>1</v>
       </c>
       <c r="Z123" t="s">
-        <v>368</v>
+        <v>374</v>
       </c>
     </row>
     <row r="124" spans="1:26">
       <c r="A124" t="s">
-        <v>372</v>
+        <v>377</v>
       </c>
       <c r="B124" s="1">
-        <v>362000.0</v>
+        <v>445000.0</v>
       </c>
       <c r="C124" s="1">
-        <v>100.2526937</v>
+        <v>95.11656371</v>
       </c>
       <c r="D124" s="1">
-        <v>99.888</v>
+        <v>96.392049</v>
       </c>
       <c r="E124" t="s">
         <v>8</v>
       </c>
       <c r="F124">
         <v>1.0</v>
       </c>
       <c r="G124" s="1">
-        <v>361594.56</v>
+        <v>428944.62</v>
       </c>
       <c r="H124" s="1">
-        <v>1589.21</v>
+        <v>1997.29</v>
       </c>
       <c r="I124" s="1">
-        <v>0.43950052788405</v>
+        <v>0.46562887302328</v>
       </c>
       <c r="J124">
         <v>0.0</v>
       </c>
-      <c r="K124">
-        <v>269.02</v>
+      <c r="K124" t="s">
+        <v>378</v>
       </c>
       <c r="L124" s="1">
-        <v>362914.75</v>
+        <v>423268.71</v>
       </c>
       <c r="M124" s="1">
-        <v>363183.77</v>
+        <v>430941.91</v>
       </c>
       <c r="N124" s="1">
-        <v>0.74</v>
+        <v>0.87</v>
       </c>
       <c r="O124">
         <v>1</v>
       </c>
       <c r="Z124" t="s">
-        <v>371</v>
+        <v>376</v>
       </c>
     </row>
     <row r="125" spans="1:26">
       <c r="A125" t="s">
-        <v>374</v>
+        <v>380</v>
       </c>
       <c r="B125" s="1">
-        <v>130000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C125" s="1">
-        <v>102.24434499</v>
+        <v>99.83892377</v>
       </c>
       <c r="D125" s="1">
-        <v>105.578454</v>
+        <v>99.924933</v>
       </c>
       <c r="E125" t="s">
         <v>8</v>
       </c>
       <c r="F125">
         <v>1.0</v>
       </c>
       <c r="G125" s="1">
-        <v>137251.99</v>
+        <v>399699.73</v>
       </c>
       <c r="H125" s="1">
-        <v>933.33</v>
+        <v>1760.07</v>
       </c>
       <c r="I125" s="1">
-        <v>0.68001199836884</v>
+        <v>0.44034805827865</v>
       </c>
       <c r="J125">
         <v>0.0</v>
       </c>
       <c r="K125" t="s">
-        <v>375</v>
+        <v>381</v>
       </c>
       <c r="L125" s="1">
-        <v>132917.65</v>
+        <v>399355.69</v>
       </c>
       <c r="M125" s="1">
-        <v>138185.32</v>
+        <v>401459.8</v>
       </c>
       <c r="N125" s="1">
-        <v>0.28</v>
+        <v>0.81</v>
       </c>
       <c r="O125">
         <v>1</v>
       </c>
       <c r="Z125" t="s">
-        <v>373</v>
+        <v>379</v>
       </c>
     </row>
     <row r="126" spans="1:26">
       <c r="A126" t="s">
-        <v>377</v>
+        <v>383</v>
       </c>
       <c r="B126" s="1">
-        <v>155000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C126" s="1">
-        <v>93.17096659</v>
+        <v>95.41886301</v>
       </c>
       <c r="D126" s="1">
-        <v>91.593929</v>
+        <v>98.007783</v>
       </c>
       <c r="E126" t="s">
         <v>8</v>
       </c>
       <c r="F126">
         <v>1.0</v>
       </c>
       <c r="G126" s="1">
-        <v>141970.59</v>
+        <v>294023.35</v>
       </c>
       <c r="H126" s="1">
-        <v>3741.21</v>
+        <v>-2810.6</v>
       </c>
       <c r="I126" s="1">
-        <v>2.6352007130491</v>
+        <v>-0.95591047445722</v>
       </c>
       <c r="J126">
         <v>0.0</v>
       </c>
       <c r="K126" t="s">
-        <v>378</v>
+        <v>384</v>
       </c>
       <c r="L126" s="1">
-        <v>144415.0</v>
+        <v>286256.59</v>
       </c>
       <c r="M126" s="1">
-        <v>145711.8</v>
+        <v>291212.75</v>
       </c>
       <c r="N126" s="1">
-        <v>0.3</v>
+        <v>0.59</v>
       </c>
       <c r="O126">
         <v>1</v>
       </c>
       <c r="Z126" t="s">
-        <v>376</v>
+        <v>382</v>
       </c>
     </row>
     <row r="127" spans="1:26">
       <c r="A127" t="s">
-        <v>380</v>
+        <v>386</v>
       </c>
       <c r="B127" s="1">
-        <v>280000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C127" s="1">
-        <v>89.27877365</v>
+        <v>98.37218115</v>
       </c>
       <c r="D127" s="1">
-        <v>89.961514</v>
+        <v>102.242292</v>
       </c>
       <c r="E127" t="s">
         <v>8</v>
       </c>
       <c r="F127">
         <v>1.0</v>
       </c>
       <c r="G127" s="1">
-        <v>251892.24</v>
+        <v>511211.46</v>
       </c>
       <c r="H127" s="1">
-        <v>-1836.88</v>
+        <v>-18056.03</v>
       </c>
       <c r="I127" s="1">
-        <v>-0.72923246861436</v>
+        <v>-3.5320080657034</v>
       </c>
       <c r="J127">
         <v>0.0</v>
       </c>
-      <c r="K127">
-        <v>74.79</v>
+      <c r="K127" t="s">
+        <v>387</v>
       </c>
       <c r="L127" s="1">
-        <v>249980.57</v>
+        <v>491860.91</v>
       </c>
       <c r="M127" s="1">
-        <v>250055.36</v>
+        <v>493155.43</v>
       </c>
       <c r="N127" s="1">
-        <v>0.51</v>
+        <v>0.99</v>
       </c>
       <c r="O127">
         <v>1</v>
       </c>
       <c r="Z127" t="s">
-        <v>379</v>
+        <v>385</v>
       </c>
     </row>
     <row r="128" spans="1:26">
       <c r="A128" t="s">
-        <v>382</v>
+        <v>389</v>
       </c>
       <c r="B128" s="1">
-        <v>445000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C128" s="1">
-        <v>95.38277179</v>
+        <v>99.5717035</v>
       </c>
       <c r="D128" s="1">
-        <v>96.392049</v>
+        <v>100.0</v>
       </c>
       <c r="E128" t="s">
         <v>8</v>
       </c>
       <c r="F128">
         <v>1.0</v>
       </c>
       <c r="G128" s="1">
-        <v>428944.62</v>
+        <v>300000.0</v>
       </c>
       <c r="H128" s="1">
-        <v>1907.88</v>
+        <v>2346.96</v>
       </c>
       <c r="I128" s="1">
-        <v>0.4447846903873</v>
+        <v>0.78232</v>
       </c>
       <c r="J128">
         <v>0.0</v>
       </c>
       <c r="K128" t="s">
-        <v>383</v>
+        <v>390</v>
       </c>
       <c r="L128" s="1">
-        <v>424453.34</v>
+        <v>298715.11</v>
       </c>
       <c r="M128" s="1">
-        <v>430852.5</v>
+        <v>302346.96</v>
       </c>
       <c r="N128" s="1">
-        <v>0.88</v>
+        <v>0.61</v>
       </c>
       <c r="O128">
         <v>1</v>
       </c>
       <c r="Z128" t="s">
-        <v>381</v>
+        <v>388</v>
       </c>
     </row>
     <row r="129" spans="1:26">
       <c r="A129" t="s">
-        <v>385</v>
+        <v>392</v>
       </c>
       <c r="B129" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C129" s="1">
-        <v>100.40237961</v>
+        <v>99.54944958</v>
       </c>
       <c r="D129" s="1">
-        <v>99.915</v>
+        <v>100.0</v>
       </c>
       <c r="E129" t="s">
         <v>8</v>
       </c>
       <c r="F129">
         <v>1.0</v>
       </c>
       <c r="G129" s="1">
-        <v>299745.0</v>
+        <v>100000.0</v>
       </c>
       <c r="H129" s="1">
-        <v>1593.65</v>
+        <v>2840.55</v>
       </c>
       <c r="I129" s="1">
-        <v>0.53166858496389</v>
+        <v>2.84055</v>
       </c>
       <c r="J129">
         <v>0.0</v>
       </c>
-      <c r="K129">
-        <v>131.51</v>
+      <c r="K129" t="s">
+        <v>393</v>
       </c>
       <c r="L129" s="1">
-        <v>301207.14</v>
+        <v>99549.45</v>
       </c>
       <c r="M129" s="1">
-        <v>301338.65</v>
+        <v>102840.55</v>
       </c>
       <c r="N129" s="1">
-        <v>0.61</v>
+        <v>0.21</v>
       </c>
       <c r="O129">
         <v>1</v>
       </c>
       <c r="Z129" t="s">
-        <v>384</v>
+        <v>391</v>
       </c>
     </row>
     <row r="130" spans="1:26">
       <c r="A130" t="s">
-        <v>387</v>
+        <v>395</v>
       </c>
       <c r="B130" s="1">
-        <v>300000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C130" s="1">
-        <v>95.90427408</v>
+        <v>80.76424498</v>
       </c>
       <c r="D130" s="1">
-        <v>98.007783</v>
+        <v>81.08293</v>
       </c>
       <c r="E130" t="s">
         <v>8</v>
       </c>
       <c r="F130">
         <v>1.0</v>
       </c>
       <c r="G130" s="1">
-        <v>294023.35</v>
+        <v>486497.58</v>
       </c>
       <c r="H130" s="1">
-        <v>-2439.29</v>
+        <v>627.62</v>
       </c>
       <c r="I130" s="1">
-        <v>-0.8296245859385</v>
+        <v>0.12900783596909</v>
       </c>
       <c r="J130">
         <v>0.0</v>
       </c>
       <c r="K130" t="s">
-        <v>388</v>
+        <v>396</v>
       </c>
       <c r="L130" s="1">
-        <v>287712.83</v>
+        <v>484585.47</v>
       </c>
       <c r="M130" s="1">
-        <v>291584.06</v>
+        <v>487125.2</v>
       </c>
       <c r="N130" s="1">
-        <v>0.59</v>
+        <v>0.98</v>
       </c>
       <c r="O130">
         <v>1</v>
       </c>
       <c r="Z130" t="s">
-        <v>386</v>
+        <v>394</v>
       </c>
     </row>
     <row r="131" spans="1:26">
       <c r="A131" t="s">
-        <v>390</v>
+        <v>398</v>
       </c>
       <c r="B131" s="1">
-        <v>500000.0</v>
+        <v>483000.0</v>
       </c>
       <c r="C131" s="1">
-        <v>98.68733864</v>
+        <v>97.06514858</v>
       </c>
       <c r="D131" s="1">
-        <v>102.242292</v>
+        <v>99.429627</v>
       </c>
       <c r="E131" t="s">
         <v>8</v>
       </c>
       <c r="F131">
         <v>1.0</v>
       </c>
       <c r="G131" s="1">
-        <v>511211.46</v>
+        <v>480245.1</v>
       </c>
       <c r="H131" s="1">
-        <v>-1639.49</v>
+        <v>3674.97</v>
       </c>
       <c r="I131" s="1">
-        <v>-0.32070681670556</v>
+        <v>0.76522800544972</v>
       </c>
       <c r="J131">
         <v>0.0</v>
       </c>
       <c r="K131" t="s">
-        <v>391</v>
+        <v>399</v>
       </c>
       <c r="L131" s="1">
-        <v>493436.7</v>
+        <v>468824.67</v>
       </c>
       <c r="M131" s="1">
-        <v>509571.97</v>
+        <v>483920.07</v>
       </c>
       <c r="N131" s="1">
-        <v>1.04</v>
+        <v>0.97</v>
       </c>
       <c r="O131">
         <v>1</v>
       </c>
       <c r="Z131" t="s">
-        <v>389</v>
+        <v>397</v>
       </c>
     </row>
     <row r="132" spans="1:26">
       <c r="A132" t="s">
-        <v>393</v>
+        <v>401</v>
       </c>
       <c r="B132" s="1">
-        <v>300000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C132" s="1">
-        <v>100.22743287</v>
+        <v>100.05722858</v>
       </c>
       <c r="D132" s="1">
-        <v>100.0</v>
+        <v>102.181054</v>
       </c>
       <c r="E132" t="s">
         <v>8</v>
       </c>
       <c r="F132">
         <v>1.0</v>
       </c>
       <c r="G132" s="1">
-        <v>300000.0</v>
+        <v>919629.49</v>
       </c>
       <c r="H132" s="1">
-        <v>2731.96</v>
+        <v>4661.59</v>
       </c>
       <c r="I132" s="1">
-        <v>0.91065333333333</v>
+        <v>0.50689870765236</v>
       </c>
       <c r="J132">
         <v>0.0</v>
       </c>
       <c r="K132" t="s">
-        <v>394</v>
+        <v>402</v>
       </c>
       <c r="L132" s="1">
-        <v>300682.3</v>
+        <v>900515.05</v>
       </c>
       <c r="M132" s="1">
-        <v>302731.96</v>
+        <v>924291.08</v>
       </c>
       <c r="N132" s="1">
-        <v>0.62</v>
+        <v>1.86</v>
       </c>
       <c r="O132">
         <v>1</v>
       </c>
       <c r="Z132" t="s">
-        <v>392</v>
+        <v>400</v>
       </c>
     </row>
     <row r="133" spans="1:26">
       <c r="A133" t="s">
-        <v>396</v>
+        <v>404</v>
       </c>
       <c r="B133" s="1">
-        <v>100000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="C133" s="1">
-        <v>99.92874917</v>
+        <v>65.8815</v>
       </c>
       <c r="D133" s="1">
-        <v>100.0</v>
+        <v>68.824779</v>
       </c>
       <c r="E133" t="s">
         <v>8</v>
       </c>
       <c r="F133">
         <v>1.0</v>
       </c>
       <c r="G133" s="1">
-        <v>100000.0</v>
+        <v>481773.45</v>
       </c>
       <c r="H133" s="1">
-        <v>2752.72</v>
+        <v>-20468.7</v>
       </c>
       <c r="I133" s="1">
-        <v>2.75272</v>
+        <v>-4.2486151945484</v>
       </c>
       <c r="J133">
         <v>0.0</v>
       </c>
-      <c r="K133" t="s">
-        <v>397</v>
+      <c r="K133">
+        <v>134.25</v>
       </c>
       <c r="L133" s="1">
-        <v>99928.75</v>
+        <v>461170.5</v>
       </c>
       <c r="M133" s="1">
-        <v>102752.72</v>
+        <v>461304.75</v>
       </c>
       <c r="N133" s="1">
-        <v>0.21</v>
+        <v>0.93</v>
       </c>
       <c r="O133">
         <v>1</v>
       </c>
       <c r="Z133" t="s">
-        <v>395</v>
+        <v>403</v>
       </c>
     </row>
     <row r="134" spans="1:26">
       <c r="A134" t="s">
-        <v>399</v>
+        <v>406</v>
       </c>
       <c r="B134" s="1">
-        <v>600000.0</v>
+        <v>302000.0</v>
       </c>
       <c r="C134" s="1">
-        <v>80.85581782</v>
+        <v>99.15372529</v>
       </c>
       <c r="D134" s="1">
-        <v>81.08293</v>
+        <v>100.053311</v>
       </c>
       <c r="E134" t="s">
         <v>8</v>
       </c>
       <c r="F134">
         <v>1.0</v>
       </c>
       <c r="G134" s="1">
-        <v>486497.58</v>
+        <v>302161.0</v>
       </c>
       <c r="H134" s="1">
-        <v>634.59</v>
+        <v>1366.46</v>
       </c>
       <c r="I134" s="1">
-        <v>0.13044052552122</v>
+        <v>0.45222910964684</v>
       </c>
       <c r="J134">
         <v>0.0</v>
       </c>
       <c r="K134" t="s">
-        <v>400</v>
+        <v>407</v>
       </c>
       <c r="L134" s="1">
-        <v>485134.91</v>
+        <v>299444.25</v>
       </c>
       <c r="M134" s="1">
-        <v>487132.17</v>
+        <v>303527.46</v>
       </c>
       <c r="N134" s="1">
-        <v>0.99</v>
+        <v>0.61</v>
       </c>
       <c r="O134">
         <v>1</v>
       </c>
       <c r="Z134" t="s">
-        <v>398</v>
+        <v>405</v>
       </c>
     </row>
     <row r="135" spans="1:26">
       <c r="A135" t="s">
-        <v>402</v>
+        <v>409</v>
       </c>
       <c r="B135" s="1">
-        <v>483000.0</v>
+        <v>360000.0</v>
       </c>
       <c r="C135" s="1">
-        <v>97.73521553</v>
+        <v>101.93123573</v>
       </c>
       <c r="D135" s="1">
-        <v>99.429627</v>
+        <v>105.116214</v>
       </c>
       <c r="E135" t="s">
         <v>8</v>
       </c>
       <c r="F135">
         <v>1.0</v>
       </c>
       <c r="G135" s="1">
-        <v>480245.1</v>
+        <v>378418.37</v>
       </c>
       <c r="H135" s="1">
-        <v>4946.31</v>
+        <v>1750.52</v>
       </c>
       <c r="I135" s="1">
-        <v>1.0299553290601</v>
+        <v>0.46258853659773</v>
       </c>
       <c r="J135">
         <v>0.0</v>
       </c>
       <c r="K135" t="s">
-        <v>403</v>
+        <v>410</v>
       </c>
       <c r="L135" s="1">
-        <v>472061.09</v>
+        <v>366952.45</v>
       </c>
       <c r="M135" s="1">
-        <v>485191.41</v>
+        <v>380168.89</v>
       </c>
       <c r="N135" s="1">
-        <v>0.99</v>
+        <v>0.76</v>
       </c>
       <c r="O135">
         <v>1</v>
       </c>
       <c r="Z135" t="s">
-        <v>401</v>
+        <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:26">
       <c r="A136" t="s">
-        <v>405</v>
+        <v>412</v>
       </c>
       <c r="B136" s="1">
-        <v>900000.0</v>
+        <v>240000.0</v>
       </c>
       <c r="C136" s="1">
-        <v>100.25554372</v>
+        <v>98.9026455</v>
       </c>
       <c r="D136" s="1">
-        <v>102.181054</v>
+        <v>101.505154</v>
       </c>
       <c r="E136" t="s">
         <v>8</v>
       </c>
       <c r="F136">
         <v>1.0</v>
       </c>
       <c r="G136" s="1">
-        <v>919629.49</v>
+        <v>243612.37</v>
       </c>
       <c r="H136" s="1">
-        <v>2513.55</v>
+        <v>-64.38</v>
       </c>
       <c r="I136" s="1">
-        <v>0.27332203102795</v>
+        <v>-0.026427229454728</v>
       </c>
       <c r="J136">
         <v>0.0</v>
       </c>
       <c r="K136" t="s">
-        <v>406</v>
+        <v>413</v>
       </c>
       <c r="L136" s="1">
-        <v>902299.89</v>
+        <v>237366.35</v>
       </c>
       <c r="M136" s="1">
-        <v>922143.04</v>
+        <v>243547.99</v>
       </c>
       <c r="N136" s="1">
-        <v>1.88</v>
+        <v>0.49</v>
       </c>
       <c r="O136">
         <v>1</v>
       </c>
       <c r="Z136" t="s">
-        <v>404</v>
+        <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:26">
       <c r="A137" t="s">
-        <v>408</v>
+        <v>415</v>
       </c>
       <c r="B137" s="1">
-        <v>700000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="C137" s="1">
-        <v>66.2825</v>
+        <v>100.11196518</v>
       </c>
       <c r="D137" s="1">
-        <v>68.824779</v>
+        <v>101.271864</v>
       </c>
       <c r="E137" t="s">
         <v>8</v>
       </c>
       <c r="F137">
         <v>1.0</v>
       </c>
       <c r="G137" s="1">
-        <v>481773.45</v>
+        <v>141780.61</v>
       </c>
       <c r="H137" s="1">
-        <v>-11505.54</v>
+        <v>1204.91</v>
       </c>
       <c r="I137" s="1">
-        <v>-2.3881639803937</v>
+        <v>0.84984117362734</v>
       </c>
       <c r="J137">
         <v>0.0</v>
       </c>
       <c r="K137" t="s">
-        <v>409</v>
+        <v>416</v>
       </c>
       <c r="L137" s="1">
-        <v>463977.5</v>
+        <v>140156.75</v>
       </c>
       <c r="M137" s="1">
-        <v>470267.91</v>
+        <v>142985.52</v>
       </c>
       <c r="N137" s="1">
-        <v>0.96</v>
+        <v>0.29</v>
       </c>
       <c r="O137">
         <v>1</v>
       </c>
       <c r="Z137" t="s">
-        <v>407</v>
+        <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:26">
       <c r="A138" t="s">
-        <v>411</v>
+        <v>418</v>
       </c>
       <c r="B138" s="1">
-        <v>102000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="C138" s="1">
-        <v>99.90989949</v>
+        <v>98.03290652</v>
       </c>
       <c r="D138" s="1">
-        <v>99.646</v>
+        <v>105.684715</v>
       </c>
       <c r="E138" t="s">
         <v>8</v>
       </c>
       <c r="F138">
         <v>1.0</v>
       </c>
       <c r="G138" s="1">
-        <v>101638.92</v>
+        <v>137390.13</v>
       </c>
       <c r="H138" s="1">
-        <v>1217.92</v>
+        <v>-8117.56</v>
       </c>
       <c r="I138" s="1">
-        <v>1.1982811308896</v>
+        <v>-5.9084011347831</v>
       </c>
       <c r="J138">
         <v>0.0</v>
       </c>
-      <c r="K138">
-        <v>948.74</v>
+      <c r="K138" t="s">
+        <v>419</v>
       </c>
       <c r="L138" s="1">
-        <v>101908.1</v>
+        <v>127442.78</v>
       </c>
       <c r="M138" s="1">
-        <v>102856.84</v>
+        <v>129272.57</v>
       </c>
       <c r="N138" s="1">
-        <v>0.21</v>
+        <v>0.26</v>
       </c>
       <c r="O138">
         <v>1</v>
       </c>
       <c r="Z138" t="s">
-        <v>410</v>
+        <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:26">
       <c r="A139" t="s">
-        <v>413</v>
+        <v>421</v>
       </c>
       <c r="B139" s="1">
-        <v>360000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C139" s="1">
-        <v>102.45642761</v>
+        <v>98.62189111</v>
       </c>
       <c r="D139" s="1">
-        <v>105.116214</v>
+        <v>99.860373</v>
       </c>
       <c r="E139" t="s">
         <v>8</v>
       </c>
       <c r="F139">
         <v>1.0</v>
       </c>
       <c r="G139" s="1">
-        <v>378418.37</v>
+        <v>299581.12</v>
       </c>
       <c r="H139" s="1">
-        <v>1905.32</v>
+        <v>-2879.15</v>
       </c>
       <c r="I139" s="1">
-        <v>0.50349564160958</v>
+        <v>-0.96105856069969</v>
       </c>
       <c r="J139">
         <v>0.0</v>
       </c>
-      <c r="K139" t="s">
-        <v>414</v>
+      <c r="K139">
+        <v>836.3</v>
       </c>
       <c r="L139" s="1">
-        <v>368843.14</v>
+        <v>295865.67</v>
       </c>
       <c r="M139" s="1">
-        <v>380323.69</v>
+        <v>296701.97</v>
       </c>
       <c r="N139" s="1">
-        <v>0.78</v>
+        <v>0.6</v>
       </c>
       <c r="O139">
         <v>1</v>
       </c>
       <c r="Z139" t="s">
-        <v>412</v>
+        <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:26">
       <c r="A140" t="s">
-        <v>416</v>
+        <v>423</v>
       </c>
       <c r="B140" s="1">
-        <v>240000.0</v>
+        <v>412000.0</v>
       </c>
       <c r="C140" s="1">
-        <v>99.06480704</v>
+        <v>99.45653402</v>
       </c>
       <c r="D140" s="1">
-        <v>101.505154</v>
+        <v>99.676</v>
       </c>
       <c r="E140" t="s">
         <v>8</v>
       </c>
       <c r="F140">
         <v>1.0</v>
       </c>
       <c r="G140" s="1">
-        <v>243612.37</v>
+        <v>410665.12</v>
       </c>
       <c r="H140" s="1">
-        <v>-506.97</v>
+        <v>-97.13</v>
       </c>
       <c r="I140" s="1">
-        <v>-0.20810519597178</v>
+        <v>-0.023651874792775</v>
       </c>
       <c r="J140">
         <v>0.0</v>
       </c>
-      <c r="K140" t="s">
-        <v>417</v>
+      <c r="K140">
+        <v>807.07</v>
       </c>
       <c r="L140" s="1">
-        <v>237755.54</v>
+        <v>409760.92</v>
       </c>
       <c r="M140" s="1">
-        <v>243105.4</v>
+        <v>410567.99</v>
       </c>
       <c r="N140" s="1">
-        <v>0.5</v>
+        <v>0.83</v>
       </c>
       <c r="O140">
         <v>1</v>
       </c>
       <c r="Z140" t="s">
-        <v>415</v>
+        <v>422</v>
       </c>
     </row>
     <row r="141" spans="1:26">
       <c r="A141" t="s">
-        <v>419</v>
+        <v>425</v>
       </c>
       <c r="B141" s="1">
         <v>140000.0</v>
       </c>
       <c r="C141" s="1">
-        <v>100.15731355</v>
+        <v>99.72668612</v>
       </c>
       <c r="D141" s="1">
-        <v>101.271864</v>
+        <v>98.412086</v>
       </c>
       <c r="E141" t="s">
         <v>8</v>
       </c>
       <c r="F141">
         <v>1.0</v>
       </c>
       <c r="G141" s="1">
-        <v>141780.61</v>
+        <v>137776.92</v>
       </c>
       <c r="H141" s="1">
-        <v>741.0</v>
+        <v>3473.45</v>
       </c>
       <c r="I141" s="1">
-        <v>0.52263846233981</v>
+        <v>2.521068115037</v>
       </c>
       <c r="J141">
         <v>0.0</v>
       </c>
       <c r="K141" t="s">
-        <v>420</v>
+        <v>426</v>
       </c>
       <c r="L141" s="1">
-        <v>140220.24</v>
+        <v>139617.36</v>
       </c>
       <c r="M141" s="1">
-        <v>142521.61</v>
+        <v>141250.37</v>
       </c>
       <c r="N141" s="1">
-        <v>0.29</v>
+        <v>0.28</v>
       </c>
       <c r="O141">
         <v>1</v>
       </c>
       <c r="Z141" t="s">
-        <v>418</v>
+        <v>424</v>
       </c>
     </row>
     <row r="142" spans="1:26">
       <c r="A142" t="s">
-        <v>422</v>
+        <v>428</v>
       </c>
       <c r="B142" s="1">
-        <v>130000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="C142" s="1">
-        <v>98.65825289</v>
+        <v>99.23557264</v>
       </c>
       <c r="D142" s="1">
-        <v>105.684715</v>
+        <v>98.960671</v>
       </c>
       <c r="E142" t="s">
         <v>8</v>
       </c>
       <c r="F142">
         <v>1.0</v>
       </c>
       <c r="G142" s="1">
-        <v>137390.13</v>
+        <v>138544.94</v>
       </c>
       <c r="H142" s="1">
-        <v>-7892.28</v>
+        <v>807.74</v>
       </c>
       <c r="I142" s="1">
-        <v>-5.7444301129928</v>
+        <v>0.58301660096717</v>
       </c>
       <c r="J142">
         <v>0.0</v>
       </c>
-      <c r="K142" t="s">
-        <v>423</v>
+      <c r="K142">
+        <v>422.88</v>
       </c>
       <c r="L142" s="1">
-        <v>128255.73</v>
+        <v>138929.8</v>
       </c>
       <c r="M142" s="1">
-        <v>129497.85</v>
+        <v>139352.68</v>
       </c>
       <c r="N142" s="1">
-        <v>0.26</v>
+        <v>0.28</v>
       </c>
       <c r="O142">
         <v>1</v>
       </c>
       <c r="Z142" t="s">
-        <v>421</v>
+        <v>427</v>
       </c>
     </row>
     <row r="143" spans="1:26">
       <c r="A143" t="s">
-        <v>425</v>
+        <v>430</v>
       </c>
       <c r="B143" s="1">
-        <v>135000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="C143" s="1">
-        <v>97.69602246</v>
+        <v>105.52755978</v>
       </c>
       <c r="D143" s="1">
-        <v>103.578504</v>
+        <v>110.213723</v>
       </c>
       <c r="E143" t="s">
         <v>8</v>
       </c>
       <c r="F143">
         <v>1.0</v>
       </c>
       <c r="G143" s="1">
-        <v>139830.98</v>
+        <v>143277.84</v>
       </c>
       <c r="H143" s="1">
-        <v>-6480.85</v>
+        <v>-1572.29</v>
       </c>
       <c r="I143" s="1">
-        <v>-4.6347740679497</v>
+        <v>-1.0973713729911</v>
       </c>
       <c r="J143">
         <v>0.0</v>
       </c>
       <c r="K143" t="s">
-        <v>426</v>
+        <v>431</v>
       </c>
       <c r="L143" s="1">
-        <v>131889.63</v>
+        <v>137185.82</v>
       </c>
       <c r="M143" s="1">
-        <v>133350.13</v>
+        <v>141705.55</v>
       </c>
       <c r="N143" s="1">
-        <v>0.27</v>
+        <v>0.28</v>
       </c>
       <c r="O143">
         <v>1</v>
       </c>
       <c r="Z143" t="s">
-        <v>424</v>
+        <v>429</v>
       </c>
     </row>
     <row r="144" spans="1:26">
       <c r="A144" t="s">
-        <v>428</v>
+        <v>433</v>
       </c>
       <c r="B144" s="1">
-        <v>300000.0</v>
+        <v>550000.0</v>
       </c>
       <c r="C144" s="1">
-        <v>98.62964217</v>
+        <v>97.81344067</v>
       </c>
       <c r="D144" s="1">
-        <v>99.860373</v>
+        <v>99.944829</v>
       </c>
       <c r="E144" t="s">
         <v>8</v>
       </c>
       <c r="F144">
         <v>1.0</v>
       </c>
       <c r="G144" s="1">
-        <v>299581.12</v>
+        <v>549696.56</v>
       </c>
       <c r="H144" s="1">
-        <v>4399.59</v>
+        <v>-11044.55</v>
       </c>
       <c r="I144" s="1">
-        <v>1.4685805300414</v>
+        <v>-2.0092084985942</v>
       </c>
       <c r="J144">
         <v>0.0</v>
       </c>
-      <c r="K144" t="s">
-        <v>429</v>
+      <c r="K144">
+        <v>678.08</v>
       </c>
       <c r="L144" s="1">
-        <v>295888.93</v>
+        <v>537973.93</v>
       </c>
       <c r="M144" s="1">
-        <v>303980.71</v>
+        <v>538652.01</v>
       </c>
       <c r="N144" s="1">
-        <v>0.62</v>
+        <v>1.08</v>
       </c>
       <c r="O144">
         <v>1</v>
       </c>
       <c r="Z144" t="s">
-        <v>427</v>
+        <v>432</v>
       </c>
     </row>
     <row r="145" spans="1:26">
       <c r="A145" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="B145" s="1">
-        <v>140000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C145" s="1">
-        <v>99.63778373</v>
+        <v>101.04135152</v>
       </c>
       <c r="D145" s="1">
-        <v>98.412086</v>
+        <v>104.27347</v>
       </c>
       <c r="E145" t="s">
         <v>8</v>
       </c>
       <c r="F145">
         <v>1.0</v>
       </c>
       <c r="G145" s="1">
-        <v>137776.92</v>
+        <v>104273.47</v>
       </c>
       <c r="H145" s="1">
-        <v>3074.74</v>
+        <v>-3094.1</v>
       </c>
       <c r="I145" s="1">
-        <v>2.2316800230401</v>
+        <v>-2.9672935982662</v>
       </c>
       <c r="J145">
         <v>0.0</v>
       </c>
-      <c r="K145" t="s">
-        <v>432</v>
+      <c r="K145">
+        <v>138.01</v>
       </c>
       <c r="L145" s="1">
-        <v>139492.89</v>
+        <v>101041.36</v>
       </c>
       <c r="M145" s="1">
-        <v>140851.66</v>
+        <v>101179.37</v>
       </c>
       <c r="N145" s="1">
-        <v>0.29</v>
+        <v>0.2</v>
       </c>
       <c r="O145">
         <v>1</v>
       </c>
       <c r="Z145" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
     </row>
     <row r="146" spans="1:26">
       <c r="A146" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
       <c r="B146" s="1">
-        <v>140000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C146" s="1">
-        <v>99.18534214</v>
+        <v>92.20886983</v>
       </c>
       <c r="D146" s="1">
-        <v>98.960671</v>
+        <v>95.837535</v>
       </c>
       <c r="E146" t="s">
         <v>8</v>
       </c>
       <c r="F146">
         <v>1.0</v>
       </c>
       <c r="G146" s="1">
-        <v>138544.94</v>
+        <v>191675.07</v>
       </c>
       <c r="H146" s="1">
-        <v>442.07</v>
+        <v>-7166.92</v>
       </c>
       <c r="I146" s="1">
-        <v>0.31908058136226</v>
+        <v>-3.7390986736042</v>
       </c>
       <c r="J146">
         <v>0.0</v>
       </c>
       <c r="K146">
-        <v>127.53</v>
+        <v>90.41</v>
       </c>
       <c r="L146" s="1">
-        <v>138859.48</v>
+        <v>184417.74</v>
       </c>
       <c r="M146" s="1">
-        <v>138987.01</v>
+        <v>184508.15</v>
       </c>
       <c r="N146" s="1">
-        <v>0.28</v>
+        <v>0.37</v>
       </c>
       <c r="O146">
         <v>1</v>
       </c>
       <c r="Z146" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
     </row>
     <row r="147" spans="1:26">
       <c r="A147" t="s">
-        <v>436</v>
+        <v>439</v>
       </c>
       <c r="B147" s="1">
-        <v>130000.0</v>
+        <v>560000.0</v>
       </c>
       <c r="C147" s="1">
-        <v>106.32740867</v>
+        <v>84.50598469</v>
       </c>
       <c r="D147" s="1">
-        <v>110.213723</v>
+        <v>85.126713</v>
       </c>
       <c r="E147" t="s">
         <v>8</v>
       </c>
       <c r="F147">
         <v>1.0</v>
       </c>
       <c r="G147" s="1">
-        <v>143277.84</v>
+        <v>476709.59</v>
       </c>
       <c r="H147" s="1">
-        <v>-1237.69</v>
+        <v>-3326.49</v>
       </c>
       <c r="I147" s="1">
-        <v>-0.8638390975185</v>
+        <v>-0.69780219860901</v>
       </c>
       <c r="J147">
         <v>0.0</v>
       </c>
-      <c r="K147" t="s">
-        <v>437</v>
+      <c r="K147">
+        <v>149.59</v>
       </c>
       <c r="L147" s="1">
-        <v>138225.63</v>
+        <v>473233.51</v>
       </c>
       <c r="M147" s="1">
-        <v>142040.15</v>
+        <v>473383.1</v>
       </c>
       <c r="N147" s="1">
-        <v>0.29</v>
+        <v>0.95</v>
       </c>
       <c r="O147">
         <v>1</v>
       </c>
       <c r="Z147" t="s">
-        <v>435</v>
+        <v>438</v>
       </c>
     </row>
     <row r="148" spans="1:26">
       <c r="A148" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="B148" s="1">
-        <v>550000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C148" s="1">
-        <v>98.23508168</v>
+        <v>95.52580768</v>
       </c>
       <c r="D148" s="1">
-        <v>99.944829</v>
+        <v>100.243095</v>
       </c>
       <c r="E148" t="s">
         <v>8</v>
       </c>
       <c r="F148">
         <v>1.0</v>
       </c>
       <c r="G148" s="1">
-        <v>549696.56</v>
+        <v>200486.19</v>
       </c>
       <c r="H148" s="1">
-        <v>5785.43</v>
+        <v>-9294.3</v>
       </c>
       <c r="I148" s="1">
-        <v>1.0524770247789</v>
+        <v>-4.6358804065258</v>
       </c>
       <c r="J148">
         <v>0.0</v>
       </c>
-      <c r="K148" t="s">
+      <c r="K148">
+        <v>140.27</v>
+      </c>
+      <c r="L148" s="1">
+        <v>191051.62</v>
+      </c>
+      <c r="M148" s="1">
+        <v>191191.89</v>
+      </c>
+      <c r="N148" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="O148">
+        <v>1</v>
+      </c>
+      <c r="Z148" t="s">
         <v>440</v>
-      </c>
-[...13 lines deleted...]
-        <v>438</v>
       </c>
     </row>
     <row r="149" spans="1:26">
       <c r="A149" t="s">
+        <v>443</v>
+      </c>
+      <c r="B149" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C149" s="1">
+        <v>100.86280958</v>
+      </c>
+      <c r="D149" s="1">
+        <v>99.948</v>
+      </c>
+      <c r="E149" t="s">
+        <v>8</v>
+      </c>
+      <c r="F149">
+        <v>1.0</v>
+      </c>
+      <c r="G149" s="1">
+        <v>199896.0</v>
+      </c>
+      <c r="H149" s="1">
+        <v>10292.08</v>
+      </c>
+      <c r="I149" s="1">
+        <v>5.1487173330132</v>
+      </c>
+      <c r="J149">
+        <v>0.0</v>
+      </c>
+      <c r="K149" t="s">
+        <v>444</v>
+      </c>
+      <c r="L149" s="1">
+        <v>201725.61</v>
+      </c>
+      <c r="M149" s="1">
+        <v>210188.08</v>
+      </c>
+      <c r="N149" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O149">
+        <v>1</v>
+      </c>
+      <c r="Z149" t="s">
         <v>442</v>
-      </c>
-[...43 lines deleted...]
-        <v>441</v>
       </c>
     </row>
     <row r="150" spans="1:26">
       <c r="A150" t="s">
+        <v>446</v>
+      </c>
+      <c r="B150" s="1">
+        <v>150000.0</v>
+      </c>
+      <c r="C150" s="1">
+        <v>93.26383527</v>
+      </c>
+      <c r="D150" s="1">
+        <v>90.382013</v>
+      </c>
+      <c r="E150" t="s">
+        <v>8</v>
+      </c>
+      <c r="F150">
+        <v>1.0</v>
+      </c>
+      <c r="G150" s="1">
+        <v>135573.02</v>
+      </c>
+      <c r="H150" s="1">
+        <v>4456.29</v>
+      </c>
+      <c r="I150" s="1">
+        <v>3.2870035645735</v>
+      </c>
+      <c r="J150">
+        <v>0.0</v>
+      </c>
+      <c r="K150">
+        <v>133.56</v>
+      </c>
+      <c r="L150" s="1">
+        <v>139895.75</v>
+      </c>
+      <c r="M150" s="1">
+        <v>140029.31</v>
+      </c>
+      <c r="N150" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O150">
+        <v>1</v>
+      </c>
+      <c r="Z150" t="s">
         <v>445</v>
-      </c>
-[...43 lines deleted...]
-        <v>444</v>
       </c>
     </row>
     <row r="151" spans="1:26">
       <c r="A151" t="s">
+        <v>448</v>
+      </c>
+      <c r="B151" s="1">
+        <v>160000.0</v>
+      </c>
+      <c r="C151" s="1">
+        <v>87.74914546</v>
+      </c>
+      <c r="D151" s="1">
+        <v>86.219563</v>
+      </c>
+      <c r="E151" t="s">
+        <v>8</v>
+      </c>
+      <c r="F151">
+        <v>1.0</v>
+      </c>
+      <c r="G151" s="1">
+        <v>137951.3</v>
+      </c>
+      <c r="H151" s="1">
+        <v>2747.61</v>
+      </c>
+      <c r="I151" s="1">
+        <v>1.9917246158608</v>
+      </c>
+      <c r="J151">
+        <v>0.0</v>
+      </c>
+      <c r="K151">
+        <v>300.27</v>
+      </c>
+      <c r="L151" s="1">
+        <v>140398.64</v>
+      </c>
+      <c r="M151" s="1">
+        <v>140698.91</v>
+      </c>
+      <c r="N151" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O151">
+        <v>1</v>
+      </c>
+      <c r="Z151" t="s">
         <v>447</v>
-      </c>
-[...43 lines deleted...]
-        <v>446</v>
       </c>
     </row>
     <row r="152" spans="1:26">
       <c r="A152" t="s">
         <v>450</v>
       </c>
       <c r="B152" s="1">
-        <v>200000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="C152" s="1">
-        <v>95.40304809</v>
+        <v>97.19183377</v>
       </c>
       <c r="D152" s="1">
-        <v>100.243095</v>
+        <v>98.939836</v>
       </c>
       <c r="E152" t="s">
         <v>8</v>
       </c>
       <c r="F152">
         <v>1.0</v>
       </c>
       <c r="G152" s="1">
-        <v>200486.19</v>
+        <v>138515.77</v>
       </c>
       <c r="H152" s="1">
-        <v>-8132.7</v>
+        <v>-1799.94</v>
       </c>
       <c r="I152" s="1">
-        <v>-4.0564888783611</v>
+        <v>-1.2994477090948</v>
       </c>
       <c r="J152">
         <v>0.0</v>
       </c>
-      <c r="K152" t="s">
-        <v>451</v>
+      <c r="K152">
+        <v>647.26</v>
       </c>
       <c r="L152" s="1">
-        <v>190806.09</v>
+        <v>136068.57</v>
       </c>
       <c r="M152" s="1">
-        <v>192353.49</v>
+        <v>136715.83</v>
       </c>
       <c r="N152" s="1">
-        <v>0.39</v>
+        <v>0.27</v>
       </c>
       <c r="O152">
         <v>1</v>
       </c>
       <c r="Z152" t="s">
         <v>449</v>
       </c>
     </row>
     <row r="153" spans="1:26">
       <c r="A153" t="s">
-        <v>453</v>
+        <v>452</v>
       </c>
       <c r="B153" s="1">
-        <v>200000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="C153" s="1">
-        <v>101.24927815</v>
+        <v>92.80715785</v>
       </c>
       <c r="D153" s="1">
-        <v>99.948</v>
+        <v>90.429947</v>
       </c>
       <c r="E153" t="s">
         <v>8</v>
       </c>
       <c r="F153">
         <v>1.0</v>
       </c>
       <c r="G153" s="1">
-        <v>199896.0</v>
+        <v>135644.92</v>
       </c>
       <c r="H153" s="1">
-        <v>9654.61</v>
+        <v>3655.71</v>
       </c>
       <c r="I153" s="1">
-        <v>4.8298165045824</v>
+        <v>2.6950585396047</v>
       </c>
       <c r="J153">
         <v>0.0</v>
       </c>
-      <c r="K153" t="s">
-        <v>454</v>
+      <c r="K153">
+        <v>89.9</v>
       </c>
       <c r="L153" s="1">
-        <v>202498.56</v>
+        <v>139210.73</v>
       </c>
       <c r="M153" s="1">
-        <v>209550.61</v>
+        <v>139300.63</v>
       </c>
       <c r="N153" s="1">
-        <v>0.43</v>
+        <v>0.28</v>
       </c>
       <c r="O153">
         <v>1</v>
       </c>
       <c r="Z153" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="154" spans="1:26">
       <c r="A154" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
       <c r="B154" s="1">
-        <v>150000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C154" s="1">
-        <v>93.06545237</v>
+        <v>99.41159125</v>
       </c>
       <c r="D154" s="1">
-        <v>90.382013</v>
+        <v>104.254153</v>
       </c>
       <c r="E154" t="s">
         <v>8</v>
       </c>
       <c r="F154">
         <v>1.0</v>
       </c>
       <c r="G154" s="1">
-        <v>135573.02</v>
+        <v>312762.46</v>
       </c>
       <c r="H154" s="1">
-        <v>4136.12</v>
+        <v>-12363.99</v>
       </c>
       <c r="I154" s="1">
-        <v>3.0508430069641</v>
+        <v>-3.9531566544143</v>
       </c>
       <c r="J154">
         <v>0.0</v>
       </c>
-      <c r="K154">
-        <v>110.96</v>
+      <c r="K154" t="s">
+        <v>455</v>
       </c>
       <c r="L154" s="1">
-        <v>139598.18</v>
+        <v>298234.77</v>
       </c>
       <c r="M154" s="1">
-        <v>139709.14</v>
+        <v>300398.47</v>
       </c>
       <c r="N154" s="1">
-        <v>0.28</v>
+        <v>0.6</v>
       </c>
       <c r="O154">
         <v>1</v>
       </c>
       <c r="Z154" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
     </row>
     <row r="155" spans="1:26">
       <c r="A155" t="s">
+        <v>457</v>
+      </c>
+      <c r="B155" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C155" s="1">
+        <v>92.78806382</v>
+      </c>
+      <c r="D155" s="1">
+        <v>95.381538</v>
+      </c>
+      <c r="E155" t="s">
+        <v>8</v>
+      </c>
+      <c r="F155">
+        <v>1.0</v>
+      </c>
+      <c r="G155" s="1">
+        <v>476907.69</v>
+      </c>
+      <c r="H155" s="1">
+        <v>-8607.78</v>
+      </c>
+      <c r="I155" s="1">
+        <v>-1.8049153285828</v>
+      </c>
+      <c r="J155">
+        <v>0.0</v>
+      </c>
+      <c r="K155" t="s">
         <v>458</v>
       </c>
-      <c r="B155" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L155" s="1">
-        <v>140599.82</v>
+        <v>463940.32</v>
       </c>
       <c r="M155" s="1">
-        <v>140803.66</v>
+        <v>468299.91</v>
       </c>
       <c r="N155" s="1">
-        <v>0.29</v>
+        <v>0.94</v>
       </c>
       <c r="O155">
         <v>1</v>
       </c>
       <c r="Z155" t="s">
-        <v>457</v>
+        <v>456</v>
       </c>
     </row>
     <row r="156" spans="1:26">
       <c r="A156" t="s">
         <v>460</v>
       </c>
       <c r="B156" s="1">
-        <v>140000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C156" s="1">
-        <v>97.33042561</v>
+        <v>105.17503254</v>
       </c>
       <c r="D156" s="1">
-        <v>98.939836</v>
+        <v>109.314258</v>
       </c>
       <c r="E156" t="s">
         <v>8</v>
       </c>
       <c r="F156">
         <v>1.0</v>
       </c>
       <c r="G156" s="1">
-        <v>138515.77</v>
+        <v>437257.03</v>
       </c>
       <c r="H156" s="1">
-        <v>-1985.64</v>
+        <v>-2529.5</v>
       </c>
       <c r="I156" s="1">
-        <v>-1.433511866555</v>
+        <v>-0.57849270027745</v>
       </c>
       <c r="J156">
         <v>0.0</v>
       </c>
-      <c r="K156">
-        <v>267.53</v>
+      <c r="K156" t="s">
+        <v>461</v>
       </c>
       <c r="L156" s="1">
-        <v>136262.6</v>
+        <v>420700.13</v>
       </c>
       <c r="M156" s="1">
-        <v>136530.13</v>
+        <v>434727.53</v>
       </c>
       <c r="N156" s="1">
-        <v>0.28</v>
+        <v>0.87</v>
       </c>
       <c r="O156">
         <v>1</v>
       </c>
       <c r="Z156" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="157" spans="1:26">
       <c r="A157" t="s">
+        <v>463</v>
+      </c>
+      <c r="B157" s="1">
+        <v>-14.0</v>
+      </c>
+      <c r="C157" s="1">
+        <v>114.29</v>
+      </c>
+      <c r="D157" s="1">
+        <v>115.47</v>
+      </c>
+      <c r="E157" t="s">
+        <v>8</v>
+      </c>
+      <c r="F157">
+        <v>1.0</v>
+      </c>
+      <c r="G157" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H157" s="1">
+        <v>16520.0</v>
+      </c>
+      <c r="I157" s="1">
+        <v>0</v>
+      </c>
+      <c r="J157">
+        <v>0.0</v>
+      </c>
+      <c r="K157">
+        <v>0.0</v>
+      </c>
+      <c r="L157" s="1">
+        <v>16520.0</v>
+      </c>
+      <c r="M157" s="1">
+        <v>16520.0</v>
+      </c>
+      <c r="N157" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O157">
+        <v>1</v>
+      </c>
+      <c r="Z157" t="s">
         <v>462</v>
-      </c>
-[...43 lines deleted...]
-        <v>461</v>
       </c>
     </row>
     <row r="158" spans="1:26">
       <c r="A158" t="s">
         <v>465</v>
       </c>
       <c r="B158" s="1">
-        <v>150000.0</v>
+        <v>50.0</v>
       </c>
       <c r="C158" s="1">
-        <v>92.66807119</v>
+        <v>105.62</v>
       </c>
       <c r="D158" s="1">
-        <v>90.429947</v>
+        <v>105.4858</v>
       </c>
       <c r="E158" t="s">
         <v>8</v>
       </c>
       <c r="F158">
         <v>1.0</v>
       </c>
       <c r="G158" s="1">
-        <v>135644.92</v>
+        <v>0.0</v>
       </c>
       <c r="H158" s="1">
-        <v>3424.48</v>
+        <v>6710.0</v>
       </c>
       <c r="I158" s="1">
-        <v>2.5245914111638</v>
+        <v>0</v>
       </c>
       <c r="J158">
         <v>0.0</v>
       </c>
       <c r="K158">
-        <v>67.29</v>
+        <v>0.0</v>
       </c>
       <c r="L158" s="1">
-        <v>139002.11</v>
+        <v>6710.0</v>
       </c>
       <c r="M158" s="1">
-        <v>139069.4</v>
+        <v>6710.0</v>
       </c>
       <c r="N158" s="1">
-        <v>0.28</v>
+        <v>0.01</v>
       </c>
       <c r="O158">
         <v>1</v>
       </c>
       <c r="Z158" t="s">
         <v>464</v>
-      </c>
-[...198 lines deleted...]
-        <v>474</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">