--- v2 (2026-06-17)
+++ v3 (2026-06-19)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="454">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="451">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>X</t>
   </si>
   <si>
     <t>FR0013422813</t>
   </si>
   <si>
@@ -136,1284 +136,1275 @@
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR001400KPZ3</t>
   </si>
   <si>
     <t>OFI INVEST ESG LIQ I</t>
   </si>
   <si>
     <t>XS2491189408</t>
   </si>
   <si>
     <t>A2A EX 2.5 06-26</t>
   </si>
   <si>
-    <t>2 656.16</t>
+    <t>2 694.52</t>
   </si>
   <si>
     <t>XS3238204062</t>
   </si>
   <si>
     <t>A2A EX 3.25 05-32</t>
   </si>
   <si>
-    <t>2 600.89</t>
+    <t>2 691.36</t>
   </si>
   <si>
     <t>XS2986639701</t>
   </si>
   <si>
     <t>A2A EX 3.625 01-35</t>
   </si>
   <si>
     <t>XS2583205906</t>
   </si>
   <si>
     <t>A2A EX 4.375 02-34</t>
   </si>
   <si>
     <t>XS2534976886</t>
   </si>
   <si>
     <t>A2A EX 4.5 09-30</t>
   </si>
   <si>
-    <t>2 900.96</t>
+    <t>2 965.07</t>
   </si>
   <si>
     <t>XS2487054939</t>
   </si>
   <si>
     <t>ABN AMR 3.0 06-32</t>
   </si>
   <si>
-    <t>11 958.90</t>
+    <t>12 123.29</t>
   </si>
   <si>
     <t>XS3185662676</t>
   </si>
   <si>
     <t>ABN AMR 3.0 09-32</t>
   </si>
   <si>
-    <t>4 389.04</t>
+    <t>4 487.67</t>
   </si>
   <si>
     <t>XS2536941656</t>
   </si>
   <si>
     <t>ABN AMR 4.25 02-30</t>
   </si>
   <si>
     <t>XS3066564900</t>
   </si>
   <si>
     <t>ACHM BA 2.5 05-28</t>
   </si>
   <si>
-    <t>2 171.23</t>
+    <t>2 198.63</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GRO 3.75 12-36</t>
   </si>
   <si>
-    <t>16 126.95</t>
+    <t>16 729.83</t>
   </si>
   <si>
     <t>XS3219374975</t>
   </si>
   <si>
     <t>ALPH BA 3.125 10-31</t>
   </si>
   <si>
-    <t>6 472.60</t>
+    <t>6 657.53</t>
   </si>
   <si>
     <t>FR00140005T0</t>
   </si>
   <si>
     <t>ARKEMA 0.125 10-26</t>
   </si>
   <si>
     <t>FR0014012JL7</t>
   </si>
   <si>
     <t>ARKEMA 3.5 09-33</t>
   </si>
   <si>
-    <t>5 494.52</t>
+    <t>5 609.59</t>
   </si>
   <si>
     <t>XS3215529192</t>
   </si>
   <si>
     <t>ASN BAN 3.375 10-32</t>
   </si>
   <si>
-    <t>2 644.52</t>
+    <t>2 718.49</t>
   </si>
   <si>
     <t>XS2694995163</t>
   </si>
   <si>
     <t>ASR NED 3.625 12-28</t>
   </si>
   <si>
-    <t>4 527.77</t>
+    <t>4 714.49</t>
   </si>
   <si>
     <t>XS2747590896</t>
   </si>
   <si>
     <t>ASS GEN 3.212 01-29</t>
   </si>
   <si>
     <t>XS2747596315</t>
   </si>
   <si>
     <t>ASS GEN 3.547 01-34</t>
   </si>
   <si>
     <t>XS2314312179</t>
   </si>
   <si>
     <t>AXA 1.375 10-41</t>
   </si>
   <si>
-    <t>6 263.22</t>
+    <t>6 416.92</t>
   </si>
   <si>
     <t>FR0014015J87</t>
   </si>
   <si>
     <t>AYVENS 3.0 04-30</t>
   </si>
   <si>
+    <t>1 035.62</t>
+  </si>
+  <si>
     <t>IT0005675126</t>
   </si>
   <si>
     <t>BANC BP 3.125 10-31</t>
   </si>
   <si>
-    <t>2 013.70</t>
+    <t>2 068.49</t>
   </si>
   <si>
     <t>XS2357417257</t>
   </si>
   <si>
     <t>BANC NT 0.625 06-29</t>
   </si>
   <si>
     <t>XS2194370727</t>
   </si>
   <si>
     <t>BANC NT 1.125 06-27</t>
   </si>
   <si>
     <t>XS2063247915</t>
   </si>
   <si>
     <t>BANC SA 0.3 10-26</t>
   </si>
   <si>
     <t>XS2804565435</t>
   </si>
   <si>
     <t>BANK OF 3.5 04-29</t>
   </si>
   <si>
-    <t>9 665.75</t>
+    <t>9 780.82</t>
   </si>
   <si>
     <t>FR00140003P3</t>
   </si>
   <si>
     <t>BANQ FE 0.1 10-27</t>
   </si>
   <si>
     <t>FR0014004750</t>
   </si>
   <si>
     <t>BANQ FE 0.25 06-28</t>
   </si>
   <si>
     <t>FR001400Q0T5</t>
   </si>
   <si>
     <t>BANQ FE 3.5 05-31</t>
   </si>
   <si>
-    <t>14 767.12</t>
+    <t>14 958.90</t>
   </si>
   <si>
     <t>XS3170898723</t>
   </si>
   <si>
     <t>BAWA BK 3.375 09-33</t>
   </si>
   <si>
-    <t>12 815.75</t>
+    <t>18 678.08</t>
   </si>
   <si>
     <t>XS2013745703</t>
   </si>
   <si>
     <t>BBVA 1.0 06-26</t>
   </si>
   <si>
-    <t>2 969.86</t>
+    <t>3 013.70</t>
   </si>
   <si>
     <t>BE6328785207</t>
   </si>
   <si>
     <t>BELF SA 0.375 06-27</t>
   </si>
   <si>
     <t>BE6352762387</t>
   </si>
   <si>
     <t>BELF SA 3.625 06-30</t>
   </si>
   <si>
-    <t>13 953.77</t>
+    <t>14 152.40</t>
   </si>
   <si>
     <t>BE6344187966</t>
   </si>
   <si>
     <t>BELF SA 3.875 06-28</t>
   </si>
   <si>
-    <t>2 972.60</t>
+    <t>3 015.07</t>
   </si>
   <si>
     <t>XS2634687912</t>
   </si>
   <si>
     <t>BK AMER 4.134 06-28</t>
   </si>
   <si>
-    <t>15 856.44</t>
+    <t>16 082.96</t>
   </si>
   <si>
     <t>XS3225871121</t>
   </si>
   <si>
     <t>BK IREL 3.625 11-36</t>
   </si>
   <si>
-    <t>3 971.61</t>
+    <t>4 094.76</t>
   </si>
   <si>
     <t>XS2643234011</t>
   </si>
   <si>
     <t>BK IREL 5.0 07-31</t>
   </si>
   <si>
-    <t>12 546.58</t>
+    <t>12 741.10</t>
   </si>
   <si>
     <t>FR0013415692</t>
   </si>
   <si>
     <t>BQ POST 1.375 04-29</t>
   </si>
   <si>
-    <t>3 718.15</t>
+    <t>3 763.36</t>
   </si>
   <si>
     <t>XS3038544790</t>
   </si>
   <si>
     <t>BRAM U 3.625 04-33</t>
   </si>
   <si>
-    <t>17 220.64</t>
+    <t>17 416.88</t>
   </si>
   <si>
     <t>DE000BU3Z005</t>
   </si>
   <si>
     <t>BUND DE 2.3 02-33</t>
   </si>
   <si>
     <t>FR001400M4O2</t>
   </si>
   <si>
     <t>CA 4.375 11-33</t>
   </si>
   <si>
-    <t>10 739.72</t>
+    <t>11 123.29</t>
   </si>
   <si>
     <t>XS3108521124</t>
   </si>
   <si>
     <t>CA AUTO 2.75 07-28</t>
   </si>
   <si>
-    <t>1 940.45</t>
-[...5 lines deleted...]
-    <t>CAIX 1.25 06-31</t>
+    <t>1 970.88</t>
   </si>
   <si>
     <t>XS2555187801</t>
   </si>
   <si>
     <t>CAIX 5.375 11-30</t>
   </si>
   <si>
-    <t>1 840.75</t>
+    <t>1 899.66</t>
   </si>
   <si>
     <t>DE000CZ45W57</t>
   </si>
   <si>
     <t>CMZB FR 3.0 09-27</t>
   </si>
   <si>
-    <t>1 528.77</t>
+    <t>1 561.64</t>
   </si>
   <si>
     <t>FR0013463775</t>
   </si>
   <si>
     <t>CNP ASS 2.0 07-50</t>
   </si>
   <si>
-    <t>6 438.36</t>
+    <t>6 547.95</t>
   </si>
   <si>
     <t>DE000CZ457W4</t>
   </si>
   <si>
     <t>COMM AK 4.0 01-38</t>
   </si>
   <si>
-    <t>1 873.97</t>
+    <t>2 005.48</t>
   </si>
   <si>
     <t>DE000CZ45ZY0</t>
   </si>
   <si>
     <t>COMM AK 4.125 06-37</t>
   </si>
   <si>
-    <t>11 843.84</t>
+    <t>12 024.66</t>
   </si>
   <si>
     <t>DE000CZ439B6</t>
   </si>
   <si>
     <t>COMM AK 5.25 03-29</t>
   </si>
   <si>
-    <t>15 491.10</t>
+    <t>15 663.70</t>
   </si>
   <si>
     <t>XS2796609787</t>
   </si>
   <si>
     <t>COMP DE 3.375 04-30</t>
   </si>
   <si>
-    <t>3 190.07</t>
+    <t>3 227.05</t>
   </si>
   <si>
     <t>XS2796659964</t>
   </si>
   <si>
     <t>COMP DE 3.625 04-34</t>
   </si>
   <si>
-    <t>6 852.74</t>
+    <t>6 932.19</t>
   </si>
   <si>
     <t>XS3200103490</t>
   </si>
   <si>
     <t>COOP RA 3.548 10-35</t>
   </si>
   <si>
-    <t>9 520.47</t>
+    <t>9 757.00</t>
   </si>
   <si>
     <t>FR0013447232</t>
   </si>
   <si>
     <t>COVI 1.125 09-31</t>
   </si>
   <si>
-    <t>1 128.08</t>
+    <t>1 152.74</t>
   </si>
   <si>
     <t>FR0014010IN9</t>
   </si>
   <si>
     <t>COVI 3.625 06-34</t>
   </si>
   <si>
-    <t>2 731.16</t>
+    <t>2 770.89</t>
   </si>
   <si>
     <t>XS3244187764</t>
   </si>
   <si>
     <t>DANS BK 3.375 12-33</t>
   </si>
   <si>
-    <t>5 936.30</t>
+    <t>6 158.22</t>
   </si>
   <si>
     <t>XS3101509167</t>
   </si>
   <si>
     <t>DANS BK 3.5 11-35</t>
   </si>
   <si>
-    <t>1 726.03</t>
+    <t>1 783.56</t>
   </si>
   <si>
     <t>XS2637421848</t>
   </si>
   <si>
     <t>DANS BK 4.75 06-30</t>
   </si>
   <si>
-    <t>4 584.73</t>
+    <t>4 652.40</t>
   </si>
   <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGI IN 0.625 07-31</t>
   </si>
   <si>
-    <t>2 537.68</t>
+    <t>2 578.77</t>
   </si>
   <si>
     <t>XS3074473474</t>
   </si>
   <si>
     <t>DNB BAN 3.125 05-31</t>
   </si>
   <si>
-    <t>25 941.78</t>
+    <t>26 284.25</t>
   </si>
   <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JA 3.727 09-37</t>
   </si>
   <si>
-    <t>5 822.70</t>
+    <t>5 940.33</t>
   </si>
   <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP 4.375 12-55</t>
   </si>
   <si>
-    <t>1 018.84</t>
+    <t>1 258.56</t>
   </si>
   <si>
     <t>XS2978779176</t>
   </si>
   <si>
     <t>EDP SER 3.5 07-31</t>
   </si>
   <si>
-    <t>12 479.18</t>
+    <t>12 686.30</t>
   </si>
   <si>
     <t>XS2699159351</t>
   </si>
   <si>
     <t>EDP SER 4.375 04-32</t>
   </si>
   <si>
-    <t>5 438.18</t>
+    <t>5 500.51</t>
   </si>
   <si>
     <t>BE6368381404</t>
   </si>
   <si>
     <t>ELIA TR 3.5 10-35</t>
   </si>
   <si>
-    <t>1 553.42</t>
+    <t>1 591.78</t>
   </si>
   <si>
     <t>BE6340849569</t>
   </si>
   <si>
     <t>ELIA TR 3.625 01-33</t>
   </si>
   <si>
     <t>BE6349118800</t>
   </si>
   <si>
     <t>ELIA TR 3.75 01-36</t>
   </si>
   <si>
-    <t>1 273.97</t>
+    <t>1 356.16</t>
   </si>
   <si>
     <t>XS3044299769</t>
   </si>
   <si>
     <t>ELLE AB 3.75 05-35</t>
   </si>
   <si>
-    <t>6 127.09</t>
+    <t>6 206.40</t>
   </si>
   <si>
     <t>XS1750986744</t>
   </si>
   <si>
     <t>ENEL FI 1.125 09-26</t>
   </si>
   <si>
-    <t>1 616.30</t>
+    <t>1 651.44</t>
   </si>
   <si>
     <t>XS3299702137</t>
   </si>
   <si>
     <t>ENEX HO 3.0 02-32</t>
   </si>
   <si>
     <t>XS3045470492</t>
   </si>
   <si>
     <t>ENEX HO 3.25 04-33</t>
   </si>
   <si>
-    <t>9 189.04</t>
+    <t>9 295.89</t>
   </si>
   <si>
     <t>FR0013455813</t>
   </si>
   <si>
     <t>ENGIE 0.5 10-30</t>
   </si>
   <si>
     <t>FR0014000RR2</t>
   </si>
   <si>
     <t>ENGIE 1.5 PERP</t>
   </si>
   <si>
-    <t>2 687.67</t>
+    <t>2 786.30</t>
   </si>
   <si>
     <t>FR0013504693</t>
   </si>
   <si>
     <t>ENGIE 2.125 03-32</t>
   </si>
   <si>
-    <t>2 060.96</t>
+    <t>2 084.25</t>
   </si>
   <si>
     <t>XS1702729275</t>
   </si>
   <si>
     <t>EON INT 1.25 10-27</t>
   </si>
   <si>
     <t>XS2463518998</t>
   </si>
   <si>
     <t>EON SE 1.625 03-31</t>
   </si>
   <si>
-    <t>2 291.70</t>
+    <t>2 317.52</t>
   </si>
   <si>
     <t>XS2747600018</t>
   </si>
   <si>
     <t>EON SE 3.375 01-31</t>
   </si>
   <si>
     <t>XS2574873183</t>
   </si>
   <si>
     <t>EON SE 3.875 01-35</t>
   </si>
   <si>
     <t>XS2673547746</t>
   </si>
   <si>
     <t>EON SE 4.0 08-33</t>
   </si>
   <si>
-    <t>6 641.10</t>
+    <t>6 772.60</t>
   </si>
   <si>
     <t>XS2432544349</t>
   </si>
   <si>
     <t>ESB FIN 1.0 07-34</t>
   </si>
   <si>
-    <t>1 997.26</t>
+    <t>2 030.14</t>
   </si>
   <si>
     <t>XS2697970536</t>
   </si>
   <si>
     <t>ESB FIN 4.25 03-36</t>
   </si>
   <si>
     <t>EU000A3K4DG1</t>
   </si>
   <si>
     <t>EURO UN 1.25 02-43</t>
   </si>
   <si>
-    <t>1 214.90</t>
+    <t>1 327.91</t>
   </si>
   <si>
     <t>DE000A4DFCB7</t>
   </si>
   <si>
     <t>EVON IN 3.25 01-30</t>
   </si>
   <si>
     <t>DE000A4DFWV3</t>
   </si>
   <si>
     <t>EVON IN 4.25 09-55</t>
   </si>
   <si>
-    <t>2 223.97</t>
+    <t>2 270.55</t>
   </si>
   <si>
     <t>XS2784700671</t>
   </si>
   <si>
     <t>FING EM 3.25 03-34</t>
   </si>
   <si>
-    <t>4 375.31</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0013234333</t>
   </si>
   <si>
     <t>FRAN GO 1.75 06-39</t>
   </si>
   <si>
-    <t>4 736.51</t>
+    <t>4 807.47</t>
   </si>
   <si>
     <t>FR0013322989</t>
   </si>
   <si>
     <t>GECINA 1.625 03-30</t>
   </si>
   <si>
     <t>FR0013266368</t>
   </si>
   <si>
     <t>GECINA 2.0 06-32</t>
   </si>
   <si>
-    <t>7 178.08</t>
+    <t>7 287.67</t>
   </si>
   <si>
     <t>XS3072230744</t>
   </si>
   <si>
     <t>IBER FI 3.5 05-35</t>
   </si>
   <si>
-    <t>20 606.85</t>
+    <t>20 875.34</t>
   </si>
   <si>
     <t>XS3224600232</t>
   </si>
   <si>
     <t>IBER FI 3.75 PERP</t>
   </si>
   <si>
-    <t>1 376.71</t>
+    <t>1 417.81</t>
   </si>
   <si>
     <t>XS2748213290</t>
   </si>
   <si>
     <t>IBER FI 4.871 PERP</t>
   </si>
   <si>
-    <t>26 984.01</t>
+    <t>27 304.29</t>
   </si>
   <si>
     <t>FR001400ZRC6</t>
   </si>
   <si>
     <t>ICAD PR 4.375 05-35</t>
   </si>
   <si>
-    <t>10 823.63</t>
+    <t>10 967.47</t>
   </si>
   <si>
     <t>FR0014007NF1</t>
   </si>
   <si>
     <t>ICADE 1.0 01-30</t>
   </si>
   <si>
     <t>XS3225326282</t>
   </si>
   <si>
     <t>ING GRO 2.875 11-30</t>
   </si>
   <si>
-    <t>1 016.10</t>
+    <t>1 047.60</t>
   </si>
   <si>
     <t>XS2764264789</t>
   </si>
   <si>
     <t>ING GRO 4.0 02-35</t>
   </si>
   <si>
     <t>XS2524746687</t>
   </si>
   <si>
     <t>ING GRO 4.125 08-33</t>
   </si>
   <si>
-    <t>7 018.15</t>
+    <t>7 153.77</t>
   </si>
   <si>
     <t>XS2979643991</t>
   </si>
   <si>
     <t>INMO CO 3.25 01-30</t>
   </si>
   <si>
-    <t>2 991.78</t>
+    <t>3 205.48</t>
   </si>
   <si>
     <t>XS2625195891</t>
   </si>
   <si>
     <t>INTE 4.0 05-26</t>
   </si>
   <si>
-    <t>3 331.51</t>
+    <t>3 375.34</t>
   </si>
   <si>
     <t>XS2529233814</t>
   </si>
   <si>
     <t>INTE 4.75 09-27</t>
   </si>
   <si>
-    <t>3 786.99</t>
+    <t>3 865.07</t>
   </si>
   <si>
     <t>XS2625196352</t>
   </si>
   <si>
     <t>INTE 4.875 05-30</t>
   </si>
   <si>
-    <t>20 301.37</t>
+    <t>20 568.49</t>
   </si>
   <si>
     <t>IE000GVLBXU6</t>
   </si>
   <si>
     <t>IREL GO 3.0 10-43</t>
   </si>
   <si>
-    <t>7 495.89</t>
+    <t>7 693.15</t>
   </si>
   <si>
     <t>XS1704789590</t>
   </si>
   <si>
     <t>IREN 1.5 10-27</t>
   </si>
   <si>
-    <t>1 710.00</t>
+    <t>1 756.85</t>
   </si>
   <si>
     <t>XS2752472436</t>
   </si>
   <si>
     <t>IREN 3.875 07-32</t>
   </si>
   <si>
-    <t>9 300.00</t>
+    <t>9 455.00</t>
   </si>
   <si>
     <t>IT0005596470</t>
   </si>
   <si>
     <t>ITAL BU 4.05 10-37</t>
   </si>
   <si>
-    <t>4 595.19</t>
+    <t>4 726.48</t>
   </si>
   <si>
     <t>BE0390246156</t>
   </si>
   <si>
     <t>KBC GRO 3.625 08-36</t>
   </si>
   <si>
-    <t>4 071.92</t>
+    <t>4 151.37</t>
   </si>
   <si>
     <t>BE0390124874</t>
   </si>
   <si>
     <t>KBC GRO 3.75 03-32</t>
   </si>
   <si>
-    <t>18 339.04</t>
+    <t>18 544.52</t>
   </si>
   <si>
     <t>XS2780025271</t>
   </si>
   <si>
     <t>KONI AH 3.375 03-31</t>
   </si>
   <si>
     <t>XS2596537972</t>
   </si>
   <si>
     <t>KONI AH 3.5 04-28</t>
   </si>
   <si>
-    <t>3 346.58</t>
+    <t>3 384.93</t>
   </si>
   <si>
     <t>XS3308614794</t>
   </si>
   <si>
     <t>KONI AH 3.625 03-34</t>
   </si>
   <si>
     <t>FR0013384567</t>
   </si>
   <si>
     <t>LA POST 1.45 11-28</t>
   </si>
   <si>
     <t>XS2089229806</t>
   </si>
   <si>
     <t>MERL PR 1.875 12-34</t>
   </si>
   <si>
-    <t>1 618.15</t>
+    <t>1 679.79</t>
   </si>
   <si>
     <t>XS3168718529</t>
   </si>
   <si>
     <t>MERL PR 3.5 09-33</t>
   </si>
   <si>
-    <t>5 638.36</t>
+    <t>5 753.42</t>
   </si>
   <si>
     <t>IT0005678955</t>
   </si>
   <si>
     <t>MONT PA 3.25 02-32</t>
   </si>
   <si>
-    <t>1 472.83</t>
+    <t>1 522.34</t>
   </si>
   <si>
     <t>XS2388449758</t>
   </si>
   <si>
     <t>NATL BA 0.5 09-28</t>
   </si>
   <si>
-    <t>1 226.03</t>
+    <t>1 253.42</t>
   </si>
   <si>
     <t>XS2528858033</t>
   </si>
   <si>
     <t>NATW GR 4.067 09-28</t>
   </si>
   <si>
-    <t>10 808.19</t>
+    <t>11 031.04</t>
   </si>
   <si>
     <t>NL0013552060</t>
   </si>
   <si>
     <t>NETH GO 0.5 01-40</t>
   </si>
   <si>
     <t>XS3232967318</t>
   </si>
   <si>
     <t>NORD BK 3.25 11-35</t>
   </si>
   <si>
-    <t>6 849.04</t>
+    <t>7 077.34</t>
   </si>
   <si>
     <t>XS3170346368</t>
   </si>
   <si>
     <t>NORD BK 3.5 09-35</t>
   </si>
   <si>
-    <t>10 528.77</t>
+    <t>10 758.90</t>
   </si>
   <si>
     <t>XS2797546624</t>
   </si>
   <si>
     <t>PERM TS 4.25 07-30</t>
   </si>
   <si>
-    <t>3 814.52</t>
+    <t>3 875.07</t>
   </si>
   <si>
     <t>XS2021462440</t>
   </si>
   <si>
     <t>PROL IN 0.875 07-29</t>
   </si>
   <si>
     <t>XS2187529180</t>
   </si>
   <si>
     <t>PROL IN 1.625 06-32</t>
   </si>
   <si>
-    <t>3 428.08</t>
+    <t>3 477.95</t>
   </si>
   <si>
     <t>XS1904690341</t>
   </si>
   <si>
     <t>PROL IN 2.375 11-30</t>
   </si>
   <si>
-    <t>3 619.44</t>
+    <t>3 735.26</t>
   </si>
   <si>
     <t>XS2744299335</t>
   </si>
   <si>
     <t>RED ELE 3.0 01-34</t>
   </si>
   <si>
-    <t>1 504.11</t>
+    <t>1 602.74</t>
   </si>
   <si>
     <t>XS2552369469</t>
   </si>
   <si>
     <t>RED ELE 4.625 PERP</t>
   </si>
   <si>
-    <t>2 838.36</t>
+    <t>2 889.04</t>
   </si>
   <si>
     <t>XS2838500218</t>
   </si>
   <si>
     <t>REDEIA 3.375 07-32</t>
   </si>
   <si>
-    <t>11 696.92</t>
+    <t>11 881.85</t>
   </si>
   <si>
     <t>FR0014010DR1</t>
   </si>
   <si>
     <t>RENA 3.875 09-30</t>
   </si>
   <si>
-    <t>1 804.79</t>
+    <t>1 847.26</t>
   </si>
   <si>
     <t>FR0014007LP4</t>
   </si>
   <si>
     <t>RTE EDF 0.75 01-34</t>
   </si>
   <si>
     <t>XS3166372568</t>
   </si>
   <si>
     <t>SCOT HY 3.375 11-33</t>
   </si>
   <si>
-    <t>8 842.87</t>
+    <t>9 021.51</t>
   </si>
   <si>
     <t>FR001400U1Q3</t>
   </si>
   <si>
     <t>SG 3.625 11-30</t>
   </si>
   <si>
-    <t>11 262.33</t>
+    <t>11 619.86</t>
   </si>
   <si>
     <t>ES0000012J07</t>
   </si>
   <si>
     <t>SPAI GO 1.0 07-42</t>
   </si>
   <si>
-    <t>4 449.32</t>
+    <t>4 526.03</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE 3.5 03-32</t>
   </si>
   <si>
     <t>XS2675685700</t>
   </si>
   <si>
     <t>SSE 4.0 09-31</t>
   </si>
   <si>
-    <t>7 693.15</t>
+    <t>7 850.96</t>
   </si>
   <si>
     <t>XS2532312548</t>
   </si>
   <si>
     <t>STAT AS 2.875 09-29</t>
   </si>
   <si>
-    <t>3 535.07</t>
+    <t>3 610.68</t>
   </si>
   <si>
     <t>XS2723597923</t>
   </si>
   <si>
     <t>STAT AS 3.125 12-26</t>
   </si>
   <si>
-    <t>1 150.68</t>
+    <t>1 198.63</t>
   </si>
   <si>
     <t>XS2779793061</t>
   </si>
   <si>
     <t>STAT AS 3.75 03-39</t>
   </si>
   <si>
-    <t>4 834.93</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2768793676</t>
   </si>
   <si>
     <t>STAT SF 3.375 02-36</t>
   </si>
   <si>
     <t>XS2443749648</t>
   </si>
   <si>
     <t>TELI CO 2.75 06-83</t>
   </si>
   <si>
-    <t>5 921.92</t>
+    <t>6 012.33</t>
   </si>
   <si>
     <t>XS2477935345</t>
   </si>
   <si>
     <t>TENN HO 1.625 11-26</t>
   </si>
   <si>
     <t>XS1241581096</t>
   </si>
   <si>
     <t>TENN HO 1.75 06-27</t>
   </si>
   <si>
-    <t>1 933.15</t>
+    <t>1 960.00</t>
   </si>
   <si>
     <t>XS2549543499</t>
   </si>
   <si>
     <t>TENN HO 4.5 10-34</t>
   </si>
   <si>
-    <t>2 275.89</t>
+    <t>2 340.00</t>
   </si>
   <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERN RE 3.0 07-31</t>
   </si>
   <si>
-    <t>10 849.32</t>
+    <t>11 030.14</t>
   </si>
   <si>
     <t>XS2655852726</t>
   </si>
   <si>
     <t>TERN RE 3.875 07-33</t>
   </si>
   <si>
-    <t>2 526.71</t>
+    <t>2 569.18</t>
   </si>
   <si>
     <t>XS2357205587</t>
   </si>
   <si>
     <t>TRAS EL 0.375 06-29</t>
   </si>
   <si>
     <t>XS2209023402</t>
   </si>
   <si>
     <t>TRAS EL 0.75 07-32</t>
   </si>
   <si>
-    <t>2 738.63</t>
+    <t>2 784.66</t>
   </si>
   <si>
     <t>XS2360310044</t>
   </si>
   <si>
     <t>UNIC 0.8 07-29</t>
   </si>
   <si>
-    <t>1 126.58</t>
+    <t>1 144.11</t>
   </si>
   <si>
     <t>XS2555420103</t>
   </si>
   <si>
     <t>UNIC 5.85 11-27</t>
   </si>
   <si>
-    <t>3 974.79</t>
+    <t>4 103.01</t>
   </si>
   <si>
     <t>XS2257961818</t>
   </si>
   <si>
     <t>UPM KYM 0.125 11-28</t>
   </si>
   <si>
     <t>XS2320453884</t>
   </si>
   <si>
     <t>UPM KYM 0.5 03-31</t>
   </si>
   <si>
     <t>XS2478685931</t>
   </si>
   <si>
     <t>UPM KYM 2.25 05-29</t>
   </si>
   <si>
-    <t>2 589.04</t>
+    <t>2 623.56</t>
   </si>
   <si>
     <t>XS2009891479</t>
   </si>
   <si>
     <t>VATFAL 0 1/2 06/24/2</t>
   </si>
   <si>
-    <t>1 468.49</t>
+    <t>1 490.41</t>
   </si>
   <si>
     <t>XS2297882644</t>
   </si>
   <si>
     <t>VATT AB 0.125 02-29</t>
   </si>
   <si>
     <t>XS2821745374</t>
   </si>
   <si>
     <t>VERB AG 3.25 05-31</t>
   </si>
   <si>
-    <t>8 173.97</t>
+    <t>8 280.82</t>
   </si>
   <si>
     <t>DE000A3MQS72</t>
   </si>
   <si>
     <t>VONO SE 2.375 03-32</t>
   </si>
   <si>
-    <t>11 679.79</t>
+    <t>11 809.93</t>
   </si>
   <si>
     <t>DE000A30VQB2</t>
   </si>
   <si>
     <t>VONO SE 5.0 11-30</t>
   </si>
   <si>
-    <t>6 356.16</t>
+    <t>6 575.34</t>
   </si>
   <si>
     <t>OEM6 Comdty</t>
   </si>
   <si>
     <t>EURO BOBL 0626</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -1783,270 +1774,270 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>17746.0</v>
+        <v>19746.0</v>
       </c>
       <c r="D2">
-        <v>1499.09</v>
+        <v>1492.25</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>26603018.84</v>
+        <v>29466069.41</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>26603018.84</v>
+        <v>29466069.41</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>31161.74</v>
+        <v>31164.986</v>
       </c>
       <c r="D3">
-        <v>98.99</v>
+        <v>98.53</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>3084763.55</v>
+        <v>3070894.86</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>3084763.55</v>
+        <v>3070894.86</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>2913.273</v>
+        <v>2912.476</v>
       </c>
       <c r="D4">
-        <v>4981.03</v>
+        <v>4958.27</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>14511112.07</v>
+        <v>14440870.03</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>14511112.07</v>
+        <v>14440870.03</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>6611.0</v>
       </c>
       <c r="D5">
-        <v>101.36</v>
+        <v>100.9</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>670147.41</v>
+        <v>667086.01</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>670147.41</v>
+        <v>667086.01</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>10.0</v>
       </c>
       <c r="D6">
-        <v>100.58</v>
+        <v>100.11</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>1005.8</v>
+        <v>1001.16</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>1005.8</v>
+        <v>1001.16</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>1.0</v>
       </c>
       <c r="D7">
-        <v>101.46</v>
+        <v>101.0</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>101.46</v>
+        <v>101.0</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>101.46</v>
+        <v>101.0</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
         <v>19</v>
       </c>
       <c r="B8" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="1">
         <v>10.0</v>
       </c>
       <c r="D8">
-        <v>100.59</v>
+        <v>100.13</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
-        <v>1005.94</v>
+        <v>1001.34</v>
       </c>
       <c r="G8" t="s">
         <v>8</v>
       </c>
       <c r="H8">
-        <v>1005.94</v>
+        <v>1001.34</v>
       </c>
       <c r="I8" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P154"/>
+  <dimension ref="A1:P153"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O154" sqref="O154"/>
+      <selection activeCell="O153" sqref="O153"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>21</v>
       </c>
       <c r="B1" t="s">
         <v>22</v>
       </c>
       <c r="C1" t="s">
         <v>23</v>
       </c>
       <c r="D1" t="s">
         <v>24</v>
       </c>
       <c r="E1" t="s">
         <v>25</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>26</v>
@@ -2065,7689 +2056,7639 @@
       </c>
       <c r="L1" t="s">
         <v>31</v>
       </c>
       <c r="M1" t="s">
         <v>32</v>
       </c>
       <c r="N1" t="s">
         <v>33</v>
       </c>
       <c r="O1" t="s">
         <v>34</v>
       </c>
       <c r="P1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>36</v>
       </c>
       <c r="B2" t="s">
         <v>37</v>
       </c>
       <c r="C2" s="1">
-        <v>1924.0</v>
+        <v>1915.0</v>
       </c>
       <c r="D2" s="1">
-        <v>1071.24</v>
+        <v>1071.41</v>
       </c>
       <c r="E2" s="1">
-        <v>1069.52698025</v>
+        <v>1069.52698172</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>2057769.91</v>
+        <v>2048144.17</v>
       </c>
       <c r="I2" s="1">
-        <v>3295.85</v>
+        <v>3605.98</v>
       </c>
       <c r="J2" s="1">
-        <v>0.16016610914483</v>
+        <v>0.17606084829468</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>2061065.76</v>
+        <v>2051750.15</v>
       </c>
       <c r="N2" s="1">
-        <v>2061065.76</v>
+        <v>2051750.15</v>
       </c>
       <c r="O2" s="1">
-        <v>4.59</v>
+        <v>4.31</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>38</v>
       </c>
       <c r="B3" t="s">
         <v>39</v>
       </c>
       <c r="C3" s="1">
         <v>140000.0</v>
       </c>
       <c r="D3" s="1">
-        <v>99.99297861</v>
+        <v>99.99090036</v>
       </c>
       <c r="E3" s="1">
         <v>101.385614</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>141939.86</v>
       </c>
       <c r="I3" s="1">
-        <v>706.47</v>
+        <v>741.92</v>
       </c>
       <c r="J3" s="1">
-        <v>0.49772488150968</v>
+        <v>0.52270024783736</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3" t="s">
         <v>40</v>
       </c>
       <c r="M3" s="1">
-        <v>139990.17</v>
+        <v>139987.26</v>
       </c>
       <c r="N3" s="1">
-        <v>142646.33</v>
+        <v>142681.78</v>
       </c>
       <c r="O3" s="1">
-        <v>0.32</v>
+        <v>0.3</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>41</v>
       </c>
       <c r="B4" t="s">
         <v>42</v>
       </c>
       <c r="C4" s="1">
         <v>254000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>98.52443614</v>
+        <v>98.02855018</v>
       </c>
       <c r="E4" s="1">
         <v>99.533614</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>252815.38</v>
       </c>
       <c r="I4" s="1">
-        <v>37.58</v>
+        <v>-1131.51</v>
       </c>
       <c r="J4" s="1">
-        <v>0.014864601987427</v>
+        <v>-0.44756375185719</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4" t="s">
         <v>43</v>
       </c>
       <c r="M4" s="1">
-        <v>250252.07</v>
+        <v>248992.51</v>
       </c>
       <c r="N4" s="1">
-        <v>252852.96</v>
+        <v>251683.87</v>
       </c>
       <c r="O4" s="1">
-        <v>0.56</v>
+        <v>0.53</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>44</v>
       </c>
       <c r="B5" t="s">
         <v>45</v>
       </c>
       <c r="C5" s="1">
         <v>164000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>97.96310243</v>
+        <v>97.49870967</v>
       </c>
       <c r="E5" s="1">
         <v>99.08</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>162491.2</v>
       </c>
       <c r="I5" s="1">
-        <v>-1049.9</v>
+        <v>-1746.36</v>
       </c>
       <c r="J5" s="1">
-        <v>-0.6461272979706</v>
+        <v>-1.0747412782969</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
-        <v>781.81</v>
+        <v>846.96</v>
       </c>
       <c r="M5" s="1">
-        <v>160659.49</v>
+        <v>159897.88</v>
       </c>
       <c r="N5" s="1">
-        <v>161441.3</v>
+        <v>160744.84</v>
       </c>
       <c r="O5" s="1">
-        <v>0.36</v>
+        <v>0.34</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>46</v>
       </c>
       <c r="B6" t="s">
         <v>47</v>
       </c>
       <c r="C6" s="1">
         <v>130000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>104.05361207</v>
+        <v>103.48169159</v>
       </c>
       <c r="E6" s="1">
         <v>110.550762</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>143715.99</v>
       </c>
       <c r="I6" s="1">
-        <v>-7760.68</v>
+        <v>-8441.85</v>
       </c>
       <c r="J6" s="1">
-        <v>-5.4000115088098</v>
+        <v>-5.8739810371831</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
-        <v>685.62</v>
+        <v>747.95</v>
       </c>
       <c r="M6" s="1">
-        <v>135269.69</v>
+        <v>134526.19</v>
       </c>
       <c r="N6" s="1">
-        <v>135955.31</v>
+        <v>135274.14</v>
       </c>
       <c r="O6" s="1">
-        <v>0.3</v>
+        <v>0.28</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>48</v>
       </c>
       <c r="B7" t="s">
         <v>49</v>
       </c>
       <c r="C7" s="1">
         <v>130000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>104.92974183</v>
+        <v>104.47990742</v>
       </c>
       <c r="E7" s="1">
         <v>108.857546</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>141514.81</v>
       </c>
       <c r="I7" s="1">
-        <v>-2205.19</v>
+        <v>-2725.86</v>
       </c>
       <c r="J7" s="1">
-        <v>-1.558275066758</v>
+        <v>-1.9262012223314</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7" t="s">
         <v>50</v>
       </c>
       <c r="M7" s="1">
-        <v>136408.66</v>
+        <v>135823.88</v>
       </c>
       <c r="N7" s="1">
-        <v>139309.62</v>
+        <v>138788.95</v>
       </c>
       <c r="O7" s="1">
-        <v>0.31</v>
+        <v>0.29</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>51</v>
       </c>
       <c r="B8" t="s">
         <v>52</v>
       </c>
       <c r="C8" s="1">
         <v>500000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>97.208016</v>
+        <v>96.64142268</v>
       </c>
       <c r="E8" s="1">
         <v>99.430044</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>497150.22</v>
       </c>
       <c r="I8" s="1">
-        <v>848.76</v>
+        <v>-1819.82</v>
       </c>
       <c r="J8" s="1">
-        <v>0.17072505770992</v>
+        <v>-0.36605032579489</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8" t="s">
         <v>53</v>
       </c>
       <c r="M8" s="1">
-        <v>486040.08</v>
+        <v>483207.11</v>
       </c>
       <c r="N8" s="1">
-        <v>497998.98</v>
+        <v>495330.4</v>
       </c>
       <c r="O8" s="1">
-        <v>1.11</v>
+        <v>1.04</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>54</v>
       </c>
       <c r="B9" t="s">
         <v>55</v>
       </c>
       <c r="C9" s="1">
         <v>300000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>97.78032457</v>
+        <v>97.22846308</v>
       </c>
       <c r="E9" s="1">
         <v>99.503</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>298509.0</v>
       </c>
       <c r="I9" s="1">
-        <v>-778.99</v>
+        <v>-2335.94</v>
       </c>
       <c r="J9" s="1">
-        <v>-0.26096030605442</v>
+        <v>-0.78253586994027</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9" t="s">
         <v>56</v>
       </c>
       <c r="M9" s="1">
-        <v>293340.97</v>
+        <v>291685.39</v>
       </c>
       <c r="N9" s="1">
-        <v>297730.01</v>
+        <v>296173.06</v>
       </c>
       <c r="O9" s="1">
-        <v>0.66</v>
+        <v>0.62</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>57</v>
       </c>
       <c r="B10" t="s">
         <v>58</v>
       </c>
       <c r="C10" s="1">
         <v>100000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>103.50748735</v>
+        <v>102.87343005</v>
       </c>
       <c r="E10" s="1">
         <v>108.76173</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>108761.73</v>
       </c>
       <c r="I10" s="1">
-        <v>-4951.5</v>
+        <v>-5538.98</v>
       </c>
       <c r="J10" s="1">
-        <v>-4.5526123940838</v>
+        <v>-5.0927656262915</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
-        <v>302.74</v>
+        <v>349.32</v>
       </c>
       <c r="M10" s="1">
-        <v>103507.49</v>
+        <v>102873.43</v>
       </c>
       <c r="N10" s="1">
-        <v>103810.23</v>
+        <v>103222.75</v>
       </c>
       <c r="O10" s="1">
-        <v>0.23</v>
+        <v>0.22</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>59</v>
       </c>
       <c r="B11" t="s">
         <v>60</v>
       </c>
       <c r="C11" s="1">
         <v>100000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>99.11554272</v>
+        <v>98.69968378</v>
       </c>
       <c r="E11" s="1">
         <v>99.684</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>99684.0</v>
       </c>
       <c r="I11" s="1">
-        <v>1602.78</v>
+        <v>1214.31</v>
       </c>
       <c r="J11" s="1">
-        <v>1.6078608402552</v>
+        <v>1.2181593836523</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11" t="s">
         <v>61</v>
       </c>
       <c r="M11" s="1">
-        <v>99115.55</v>
+        <v>98699.68</v>
       </c>
       <c r="N11" s="1">
-        <v>101286.78</v>
+        <v>100898.31</v>
       </c>
       <c r="O11" s="1">
-        <v>0.23</v>
+        <v>0.21</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>62</v>
       </c>
       <c r="B12" t="s">
         <v>63</v>
       </c>
       <c r="C12" s="1">
         <v>1467000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>98.43422483</v>
+        <v>97.52037598</v>
       </c>
       <c r="E12" s="1">
         <v>99.556461</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>1460493.28</v>
       </c>
       <c r="I12" s="1">
-        <v>-336.25</v>
+        <v>-13139.54</v>
       </c>
       <c r="J12" s="1">
-        <v>-0.02302304328302</v>
+        <v>-0.89966452978134</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12" t="s">
         <v>64</v>
       </c>
       <c r="M12" s="1">
-        <v>1444030.08</v>
+        <v>1430623.91</v>
       </c>
       <c r="N12" s="1">
-        <v>1460157.03</v>
+        <v>1447353.74</v>
       </c>
       <c r="O12" s="1">
-        <v>3.25</v>
+        <v>3.04</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>65</v>
       </c>
       <c r="B13" t="s">
         <v>66</v>
       </c>
       <c r="C13" s="1">
         <v>540000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>98.12315852</v>
+        <v>97.76962108</v>
       </c>
       <c r="E13" s="1">
         <v>99.791763</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>538875.52</v>
       </c>
       <c r="I13" s="1">
-        <v>-2537.86</v>
+        <v>-4262.03</v>
       </c>
       <c r="J13" s="1">
-        <v>-0.47095477634612</v>
+        <v>-0.79091178608373</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13" t="s">
         <v>67</v>
       </c>
       <c r="M13" s="1">
-        <v>529865.06</v>
+        <v>527955.96</v>
       </c>
       <c r="N13" s="1">
-        <v>536337.66</v>
+        <v>534613.49</v>
       </c>
       <c r="O13" s="1">
-        <v>1.2</v>
+        <v>1.12</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>68</v>
       </c>
       <c r="B14" t="s">
         <v>69</v>
       </c>
       <c r="C14" s="1">
         <v>100000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>98.72875935</v>
+        <v>98.72175129</v>
       </c>
       <c r="E14" s="1">
         <v>95.89134</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>95891.34</v>
       </c>
       <c r="I14" s="1">
-        <v>2890.84</v>
+        <v>2885.21</v>
       </c>
       <c r="J14" s="1">
-        <v>3.0147039346827</v>
+        <v>3.0088327058523</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
-        <v>53.42</v>
+        <v>54.79</v>
       </c>
       <c r="M14" s="1">
-        <v>98728.76</v>
+        <v>98721.76</v>
       </c>
       <c r="N14" s="1">
-        <v>98782.18</v>
+        <v>98776.55</v>
       </c>
       <c r="O14" s="1">
-        <v>0.22</v>
+        <v>0.21</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>70</v>
       </c>
       <c r="B15" t="s">
         <v>71</v>
       </c>
       <c r="C15" s="1">
         <v>300000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>97.46200412</v>
+        <v>96.68385496</v>
       </c>
       <c r="E15" s="1">
         <v>98.691</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>296073.0</v>
       </c>
       <c r="I15" s="1">
-        <v>1807.53</v>
+        <v>-411.85</v>
       </c>
       <c r="J15" s="1">
-        <v>0.61050146416593</v>
+        <v>-0.13910420740831</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15" t="s">
         <v>72</v>
       </c>
       <c r="M15" s="1">
-        <v>292386.01</v>
+        <v>290051.56</v>
       </c>
       <c r="N15" s="1">
-        <v>297880.53</v>
+        <v>295661.15</v>
       </c>
       <c r="O15" s="1">
-        <v>0.66</v>
+        <v>0.62</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>73</v>
       </c>
       <c r="B16" t="s">
         <v>74</v>
       </c>
       <c r="C16" s="1">
         <v>200000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>97.90754041</v>
+        <v>97.35403391</v>
       </c>
       <c r="E16" s="1">
         <v>99.830165</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>199660.33</v>
       </c>
       <c r="I16" s="1">
-        <v>-1200.73</v>
+        <v>-2233.77</v>
       </c>
       <c r="J16" s="1">
-        <v>-0.6013863645322</v>
+        <v>-1.1187850886553</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16" t="s">
         <v>75</v>
       </c>
       <c r="M16" s="1">
-        <v>195815.08</v>
+        <v>194708.07</v>
       </c>
       <c r="N16" s="1">
-        <v>198459.6</v>
+        <v>197426.56</v>
       </c>
       <c r="O16" s="1">
-        <v>0.44</v>
+        <v>0.41</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>76</v>
       </c>
       <c r="B17" t="s">
         <v>77</v>
       </c>
       <c r="C17" s="1">
         <v>470000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>101.17739827</v>
+        <v>100.69361124</v>
       </c>
       <c r="E17" s="1">
         <v>102.934987</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>483794.44</v>
       </c>
       <c r="I17" s="1">
-        <v>-3732.9</v>
+        <v>-5819.98</v>
       </c>
       <c r="J17" s="1">
-        <v>-0.77158803230562</v>
+        <v>-1.2029861277447</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17" t="s">
         <v>78</v>
       </c>
       <c r="M17" s="1">
-        <v>475533.77</v>
+        <v>473259.97</v>
       </c>
       <c r="N17" s="1">
-        <v>480061.54</v>
+        <v>477974.46</v>
       </c>
       <c r="O17" s="1">
-        <v>1.07</v>
+        <v>1.0</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>79</v>
       </c>
       <c r="B18" t="s">
         <v>80</v>
       </c>
       <c r="C18" s="1">
         <v>135000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>100.48624712</v>
+        <v>99.84961765</v>
       </c>
       <c r="E18" s="1">
         <v>104.823259</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>141511.4</v>
       </c>
       <c r="I18" s="1">
-        <v>-5106.53</v>
+        <v>-5918.46</v>
       </c>
       <c r="J18" s="1">
-        <v>-3.6085643983453</v>
+        <v>-4.1823202936301</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
-        <v>748.44</v>
+        <v>795.96</v>
       </c>
       <c r="M18" s="1">
-        <v>135656.43</v>
+        <v>134796.98</v>
       </c>
       <c r="N18" s="1">
-        <v>136404.87</v>
+        <v>135592.94</v>
       </c>
       <c r="O18" s="1">
-        <v>0.3</v>
+        <v>0.28</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>81</v>
       </c>
       <c r="B19" t="s">
         <v>82</v>
       </c>
       <c r="C19" s="1">
         <v>100000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>99.82669848</v>
+        <v>99.20682385</v>
       </c>
       <c r="E19" s="1">
         <v>104.07483</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>104074.83</v>
       </c>
       <c r="I19" s="1">
-        <v>-3635.91</v>
+        <v>-4216.91</v>
       </c>
       <c r="J19" s="1">
-        <v>-3.4935536286728</v>
+        <v>-4.0518058016525</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
-        <v>612.22</v>
+        <v>651.09</v>
       </c>
       <c r="M19" s="1">
-        <v>99826.7</v>
+        <v>99206.83</v>
       </c>
       <c r="N19" s="1">
-        <v>100438.92</v>
+        <v>99857.92</v>
       </c>
       <c r="O19" s="1">
-        <v>0.22</v>
+        <v>0.21</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>83</v>
       </c>
       <c r="B20" t="s">
         <v>84</v>
       </c>
       <c r="C20" s="1">
         <v>1020000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>88.63619081</v>
+        <v>88.11953142</v>
       </c>
       <c r="E20" s="1">
         <v>89.242955</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>910278.14</v>
       </c>
       <c r="I20" s="1">
-        <v>74.22</v>
+        <v>-5042.0</v>
       </c>
       <c r="J20" s="1">
-        <v>0.0081535518363651</v>
+        <v>-0.55389663647201</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20" t="s">
         <v>85</v>
       </c>
       <c r="M20" s="1">
-        <v>904089.14</v>
+        <v>898819.22</v>
       </c>
       <c r="N20" s="1">
-        <v>910352.36</v>
+        <v>905236.14</v>
       </c>
       <c r="O20" s="1">
-        <v>2.03</v>
+        <v>1.9</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>86</v>
       </c>
       <c r="B21" t="s">
         <v>87</v>
       </c>
       <c r="C21" s="1">
         <v>200000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>98.9257959</v>
+        <v>98.3680787</v>
       </c>
       <c r="E21" s="1">
         <v>99.783035</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>199566.07</v>
       </c>
       <c r="I21" s="1">
-        <v>-744.62</v>
+        <v>-1794.3</v>
       </c>
       <c r="J21" s="1">
-        <v>-0.37311953880737</v>
+        <v>-0.89910073390732</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
-      <c r="L21">
-        <v>969.86</v>
+      <c r="L21" t="s">
+        <v>88</v>
       </c>
       <c r="M21" s="1">
-        <v>197851.59</v>
+        <v>196736.15</v>
       </c>
       <c r="N21" s="1">
-        <v>198821.45</v>
+        <v>197771.77</v>
       </c>
       <c r="O21" s="1">
-        <v>0.44</v>
+        <v>0.42</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B22" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C22" s="1">
         <v>160000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>98.34513483</v>
+        <v>97.73282615</v>
       </c>
       <c r="E22" s="1">
         <v>99.799</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>159678.4</v>
       </c>
       <c r="I22" s="1">
-        <v>-312.49</v>
+        <v>-1237.39</v>
       </c>
       <c r="J22" s="1">
-        <v>-0.19569960620848</v>
+        <v>-0.77492635196745</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="M22" s="1">
-        <v>157352.21</v>
+        <v>156372.52</v>
       </c>
       <c r="N22" s="1">
-        <v>159365.91</v>
+        <v>158441.01</v>
       </c>
       <c r="O22" s="1">
-        <v>0.36</v>
+        <v>0.33</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B23" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C23" s="1">
         <v>200000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>94.57873114</v>
+        <v>94.19105559</v>
       </c>
       <c r="E23" s="1">
         <v>96.246745</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>192493.49</v>
       </c>
       <c r="I23" s="1">
-        <v>-2418.22</v>
+        <v>-3179.87</v>
       </c>
       <c r="J23" s="1">
-        <v>-1.2562606662698</v>
+        <v>-1.6519363849655</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
-        <v>917.81</v>
+        <v>931.51</v>
       </c>
       <c r="M23" s="1">
-        <v>189157.46</v>
+        <v>188382.11</v>
       </c>
       <c r="N23" s="1">
-        <v>190075.27</v>
+        <v>189313.62</v>
       </c>
       <c r="O23" s="1">
-        <v>0.42</v>
+        <v>0.4</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B24" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C24" s="1">
         <v>100000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>97.99251409</v>
+        <v>97.77060131</v>
       </c>
       <c r="E24" s="1">
         <v>96.98237</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>96982.37</v>
       </c>
       <c r="I24" s="1">
-        <v>1839.25</v>
+        <v>1629.67</v>
       </c>
       <c r="J24" s="1">
-        <v>1.896478710512</v>
+        <v>1.6803775779041</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
-        <v>829.11</v>
+        <v>841.44</v>
       </c>
       <c r="M24" s="1">
-        <v>97992.51</v>
+        <v>97770.6</v>
       </c>
       <c r="N24" s="1">
-        <v>98821.62</v>
+        <v>98612.04</v>
       </c>
       <c r="O24" s="1">
-        <v>0.22</v>
+        <v>0.21</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B25" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C25" s="1">
         <v>300000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>98.86445839</v>
+        <v>98.83755781</v>
       </c>
       <c r="E25" s="1">
         <v>96.18004</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
         <v>288540.12</v>
       </c>
       <c r="I25" s="1">
-        <v>8462.57</v>
+        <v>8391.73</v>
       </c>
       <c r="J25" s="1">
-        <v>2.9328919666354</v>
+        <v>2.9083407881025</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
-        <v>409.32</v>
+        <v>419.18</v>
       </c>
       <c r="M25" s="1">
-        <v>296593.37</v>
+        <v>296512.67</v>
       </c>
       <c r="N25" s="1">
-        <v>297002.69</v>
+        <v>296931.85</v>
       </c>
       <c r="O25" s="1">
-        <v>0.66</v>
+        <v>0.62</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B26" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C26" s="1">
         <v>300000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>101.23472006</v>
+        <v>100.77362139</v>
       </c>
       <c r="E26" s="1">
         <v>104.945653</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>314836.96</v>
       </c>
       <c r="I26" s="1">
-        <v>-1467.05</v>
+        <v>-2735.27</v>
       </c>
       <c r="J26" s="1">
-        <v>-0.46597133957843</v>
+        <v>-0.86878935687856</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="M26" s="1">
-        <v>303704.16</v>
+        <v>302320.87</v>
       </c>
       <c r="N26" s="1">
-        <v>313369.91</v>
+        <v>312101.69</v>
       </c>
       <c r="O26" s="1">
-        <v>0.7</v>
+        <v>0.66</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B27" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C27" s="1">
         <v>100000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>95.91959787</v>
+        <v>95.65249703</v>
       </c>
       <c r="E27" s="1">
         <v>92.84792</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
         <v>92847.92</v>
       </c>
       <c r="I27" s="1">
-        <v>3116.06</v>
+        <v>2850.06</v>
       </c>
       <c r="J27" s="1">
-        <v>3.356090260288</v>
+        <v>3.0696002667588</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
-        <v>44.38</v>
+        <v>45.48</v>
       </c>
       <c r="M27" s="1">
-        <v>95919.6</v>
+        <v>95652.5</v>
       </c>
       <c r="N27" s="1">
-        <v>95963.98</v>
+        <v>95697.98</v>
       </c>
       <c r="O27" s="1">
-        <v>0.21</v>
+        <v>0.2</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B28" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C28" s="1">
         <v>200000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>94.29623212</v>
+        <v>93.89949437</v>
       </c>
       <c r="E28" s="1">
         <v>91.485975</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>182971.95</v>
       </c>
       <c r="I28" s="1">
-        <v>5980.79</v>
+        <v>5192.79</v>
       </c>
       <c r="J28" s="1">
-        <v>3.2686922776961</v>
+        <v>2.8380251727109</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
-        <v>360.27</v>
+        <v>365.75</v>
       </c>
       <c r="M28" s="1">
-        <v>188592.47</v>
+        <v>187798.99</v>
       </c>
       <c r="N28" s="1">
-        <v>188952.74</v>
+        <v>188164.74</v>
       </c>
       <c r="O28" s="1">
-        <v>0.42</v>
+        <v>0.39</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B29" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C29" s="1">
         <v>500000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>100.35650767</v>
+        <v>99.79470077</v>
       </c>
       <c r="E29" s="1">
         <v>103.290392</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>516451.96</v>
       </c>
       <c r="I29" s="1">
-        <v>97.7</v>
+        <v>-2519.55</v>
       </c>
       <c r="J29" s="1">
-        <v>0.018917538816195</v>
+        <v>-0.48785757343239</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="M29" s="1">
-        <v>501782.54</v>
+        <v>498973.51</v>
       </c>
       <c r="N29" s="1">
-        <v>516549.66</v>
+        <v>513932.41</v>
       </c>
       <c r="O29" s="1">
-        <v>1.15</v>
+        <v>1.08</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B30" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C30" s="1">
-        <v>700000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>98.3334398</v>
+        <v>97.82244235</v>
       </c>
       <c r="E30" s="1">
-        <v>99.671353</v>
+        <v>99.867094</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>697699.47</v>
+        <v>998670.94</v>
       </c>
       <c r="I30" s="1">
-        <v>3450.36</v>
+        <v>-1768.43</v>
       </c>
       <c r="J30" s="1">
-        <v>0.49453384277331</v>
+        <v>-0.17707834774886</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="M30" s="1">
-        <v>688334.08</v>
+        <v>978224.43</v>
       </c>
       <c r="N30" s="1">
-        <v>701149.83</v>
+        <v>996902.51</v>
       </c>
       <c r="O30" s="1">
-        <v>1.56</v>
+        <v>2.09</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B31" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C31" s="1">
         <v>400000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>99.65486558</v>
+        <v>99.65409022</v>
       </c>
       <c r="E31" s="1">
         <v>98.199808</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
         <v>392799.23</v>
       </c>
       <c r="I31" s="1">
-        <v>8790.1</v>
+        <v>8830.83</v>
       </c>
       <c r="J31" s="1">
-        <v>2.2378098857271</v>
+        <v>2.2481790506565</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="M31" s="1">
-        <v>398619.47</v>
+        <v>398616.36</v>
       </c>
       <c r="N31" s="1">
-        <v>401589.33</v>
+        <v>401630.06</v>
       </c>
       <c r="O31" s="1">
-        <v>0.89</v>
+        <v>0.84</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B32" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="C32" s="1">
         <v>100000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>97.16708994</v>
+        <v>96.96758338</v>
       </c>
       <c r="E32" s="1">
         <v>96.0814</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
         <v>96081.4</v>
       </c>
       <c r="I32" s="1">
-        <v>1377.47</v>
+        <v>1182.07</v>
       </c>
       <c r="J32" s="1">
-        <v>1.4336489684788</v>
+        <v>1.2302797419688</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
-        <v>291.78</v>
+        <v>295.89</v>
       </c>
       <c r="M32" s="1">
-        <v>97167.09</v>
+        <v>96967.58</v>
       </c>
       <c r="N32" s="1">
-        <v>97458.87</v>
+        <v>97263.47</v>
       </c>
       <c r="O32" s="1">
-        <v>0.22</v>
+        <v>0.2</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B33" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="C33" s="1">
         <v>500000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>101.57656097</v>
+        <v>101.04663495</v>
       </c>
       <c r="E33" s="1">
         <v>105.371746</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
         <v>526858.73</v>
       </c>
       <c r="I33" s="1">
-        <v>-5022.16</v>
+        <v>-7473.16</v>
       </c>
       <c r="J33" s="1">
-        <v>-0.9532270633534</v>
+        <v>-1.4184371586668</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="M33" s="1">
-        <v>507882.8</v>
+        <v>505233.17</v>
       </c>
       <c r="N33" s="1">
-        <v>521836.57</v>
+        <v>519385.57</v>
       </c>
       <c r="O33" s="1">
-        <v>1.16</v>
+        <v>1.09</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B34" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C34" s="1">
         <v>100000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>101.88905607</v>
+        <v>101.42030374</v>
       </c>
       <c r="E34" s="1">
         <v>105.72405</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
         <v>105724.05</v>
       </c>
       <c r="I34" s="1">
-        <v>-862.39</v>
+        <v>-1288.68</v>
       </c>
       <c r="J34" s="1">
-        <v>-0.81569898239804</v>
+        <v>-1.2189090372531</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="M34" s="1">
-        <v>101889.06</v>
+        <v>101420.3</v>
       </c>
       <c r="N34" s="1">
-        <v>104861.66</v>
+        <v>104435.37</v>
       </c>
       <c r="O34" s="1">
-        <v>0.23</v>
+        <v>0.22</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B35" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="C35" s="1">
         <v>500000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>102.10873959</v>
+        <v>101.70373409</v>
       </c>
       <c r="E35" s="1">
         <v>102.534722</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
         <v>512673.61</v>
       </c>
       <c r="I35" s="1">
-        <v>13726.53</v>
+        <v>11928.02</v>
       </c>
       <c r="J35" s="1">
-        <v>2.6774403308959</v>
+        <v>2.3266303877042</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="M35" s="1">
-        <v>510543.7</v>
+        <v>508518.67</v>
       </c>
       <c r="N35" s="1">
-        <v>526400.14</v>
+        <v>524601.63</v>
       </c>
       <c r="O35" s="1">
-        <v>1.17</v>
+        <v>1.1</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B36" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="C36" s="1">
         <v>310000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>97.22600434</v>
+        <v>96.74716716</v>
       </c>
       <c r="E36" s="1">
         <v>99.333</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
         <v>307932.3</v>
       </c>
       <c r="I36" s="1">
-        <v>-2560.08</v>
+        <v>-3921.32</v>
       </c>
       <c r="J36" s="1">
-        <v>-0.83137754629833</v>
+        <v>-1.2734357519494</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="M36" s="1">
-        <v>301400.61</v>
+        <v>299916.22</v>
       </c>
       <c r="N36" s="1">
-        <v>305372.22</v>
+        <v>304010.98</v>
       </c>
       <c r="O36" s="1">
-        <v>0.68</v>
+        <v>0.64</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B37" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="C37" s="1">
         <v>355000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>106.46528861</v>
+        <v>105.81246781</v>
       </c>
       <c r="E37" s="1">
         <v>107.865242</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
         <v>382921.61</v>
       </c>
       <c r="I37" s="1">
-        <v>7576.74</v>
+        <v>5453.75</v>
       </c>
       <c r="J37" s="1">
-        <v>1.9786660773729</v>
+        <v>1.4242471194039</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="M37" s="1">
-        <v>377951.77</v>
+        <v>375634.26</v>
       </c>
       <c r="N37" s="1">
-        <v>390498.35</v>
+        <v>388375.36</v>
       </c>
       <c r="O37" s="1">
-        <v>0.87</v>
+        <v>0.82</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B38" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C38" s="1">
         <v>300000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>94.7693078</v>
+        <v>94.18570199</v>
       </c>
       <c r="E38" s="1">
         <v>93.44648</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
         <v>280339.44</v>
       </c>
       <c r="I38" s="1">
-        <v>7686.63</v>
+        <v>5981.02</v>
       </c>
       <c r="J38" s="1">
-        <v>2.7419010325483</v>
+        <v>2.1334921693501</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="M38" s="1">
-        <v>284307.92</v>
+        <v>282557.1</v>
       </c>
       <c r="N38" s="1">
-        <v>288026.07</v>
+        <v>286320.46</v>
       </c>
       <c r="O38" s="1">
-        <v>0.64</v>
+        <v>0.6</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B39" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="C39" s="1">
         <v>494000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>99.64412042</v>
+        <v>98.97963568</v>
       </c>
       <c r="E39" s="1">
         <v>101.132352</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
         <v>499593.82</v>
       </c>
       <c r="I39" s="1">
-        <v>9868.77</v>
+        <v>6782.46</v>
       </c>
       <c r="J39" s="1">
-        <v>1.9753587023955</v>
+        <v>1.357594855757</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="M39" s="1">
-        <v>492241.95</v>
+        <v>488959.4</v>
       </c>
       <c r="N39" s="1">
-        <v>509462.59</v>
+        <v>506376.28</v>
       </c>
       <c r="O39" s="1">
-        <v>1.14</v>
+        <v>1.06</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B40" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="C40" s="1">
         <v>305000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>97.531</v>
+        <v>96.9905</v>
       </c>
       <c r="E40" s="1">
         <v>101.542662</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
         <v>309705.12</v>
       </c>
       <c r="I40" s="1">
-        <v>-11620.56</v>
+        <v>-13192.2</v>
       </c>
       <c r="J40" s="1">
-        <v>-3.7521368713569</v>
+        <v>-4.2596002287595</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
-        <v>615.01</v>
+        <v>691.89</v>
       </c>
       <c r="M40" s="1">
-        <v>297469.55</v>
+        <v>295821.03</v>
       </c>
       <c r="N40" s="1">
-        <v>298084.56</v>
+        <v>296512.92</v>
       </c>
       <c r="O40" s="1">
-        <v>0.66</v>
+        <v>0.62</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B41" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C41" s="1">
         <v>800000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>103.65042306</v>
+        <v>103.08328254</v>
       </c>
       <c r="E41" s="1">
         <v>104.38516</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>835081.28</v>
       </c>
       <c r="I41" s="1">
-        <v>4861.83</v>
+        <v>708.27</v>
       </c>
       <c r="J41" s="1">
-        <v>0.5821984178594</v>
+        <v>0.084814498535999</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="M41" s="1">
-        <v>829203.39</v>
+        <v>824666.26</v>
       </c>
       <c r="N41" s="1">
-        <v>839943.11</v>
+        <v>835789.55</v>
       </c>
       <c r="O41" s="1">
-        <v>1.87</v>
+        <v>1.75</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B42" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="C42" s="1">
         <v>101000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>99.40663732</v>
+        <v>98.92802263</v>
       </c>
       <c r="E42" s="1">
         <v>99.824</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
         <v>100822.24</v>
       </c>
       <c r="I42" s="1">
-        <v>1518.91</v>
+        <v>1065.95</v>
       </c>
       <c r="J42" s="1">
-        <v>1.506522767199</v>
+        <v>1.0572568115924</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="M42" s="1">
-        <v>100400.7</v>
+        <v>99917.31</v>
       </c>
       <c r="N42" s="1">
-        <v>102341.15</v>
+        <v>101888.19</v>
       </c>
       <c r="O42" s="1">
-        <v>0.23</v>
+        <v>0.21</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B43" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="C43" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>100.0</v>
+        <v>106.43070419</v>
       </c>
       <c r="E43" s="1">
-        <v>98.282533</v>
+        <v>110.72922</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>294847.6</v>
+        <v>110729.22</v>
       </c>
       <c r="I43" s="1">
-        <v>5152.4</v>
+        <v>-2398.86</v>
       </c>
       <c r="J43" s="1">
-        <v>1.7474790366277</v>
+        <v>-2.166420028968</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
-      <c r="L43">
-        <v>0.0</v>
+      <c r="L43" t="s">
+        <v>147</v>
       </c>
       <c r="M43" s="1">
-        <v>300000.0</v>
+        <v>106430.7</v>
       </c>
       <c r="N43" s="1">
-        <v>300000.0</v>
+        <v>108330.36</v>
       </c>
       <c r="O43" s="1">
-        <v>0.67</v>
+        <v>0.23</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B44" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="C44" s="1">
         <v>100000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>107.03296242</v>
+        <v>100.18211503</v>
       </c>
       <c r="E44" s="1">
-        <v>110.72922</v>
+        <v>101.31079</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>110729.22</v>
+        <v>101310.79</v>
       </c>
       <c r="I44" s="1">
-        <v>-1855.5</v>
+        <v>432.97</v>
       </c>
       <c r="J44" s="1">
-        <v>-1.6757094468831</v>
+        <v>0.42736810166025</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="M44" s="1">
-        <v>107032.97</v>
+        <v>100182.12</v>
       </c>
       <c r="N44" s="1">
-        <v>108873.72</v>
+        <v>101743.76</v>
       </c>
       <c r="O44" s="1">
-        <v>0.24</v>
+        <v>0.21</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B45" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="C45" s="1">
-        <v>100000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>100.21725876</v>
+        <v>92.21277748</v>
       </c>
       <c r="E45" s="1">
-        <v>101.31079</v>
+        <v>93.11093</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>101310.79</v>
+        <v>465554.65</v>
       </c>
       <c r="I45" s="1">
-        <v>435.24</v>
+        <v>2057.18</v>
       </c>
       <c r="J45" s="1">
-        <v>0.42960873170568</v>
+        <v>0.44187723181371</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="M45" s="1">
-        <v>100217.26</v>
+        <v>461063.88</v>
       </c>
       <c r="N45" s="1">
-        <v>101746.03</v>
+        <v>467611.83</v>
       </c>
       <c r="O45" s="1">
-        <v>0.23</v>
+        <v>0.98</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B46" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="C46" s="1">
-        <v>500000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>92.95330989</v>
+        <v>97.89700179</v>
       </c>
       <c r="E46" s="1">
-        <v>93.11093</v>
+        <v>99.977263</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>465554.65</v>
+        <v>299931.79</v>
       </c>
       <c r="I46" s="1">
-        <v>5650.26</v>
+        <v>-4235.31</v>
       </c>
       <c r="J46" s="1">
-        <v>1.2136620265741</v>
+        <v>-1.4120910624379</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="M46" s="1">
-        <v>464766.55</v>
+        <v>293691.0</v>
       </c>
       <c r="N46" s="1">
-        <v>471204.91</v>
+        <v>295696.48</v>
       </c>
       <c r="O46" s="1">
-        <v>1.05</v>
+        <v>0.62</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B47" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="C47" s="1">
-        <v>300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>98.75756104</v>
+        <v>98.74116845</v>
       </c>
       <c r="E47" s="1">
-        <v>99.977263</v>
+        <v>101.98272</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>299931.79</v>
+        <v>407930.88</v>
       </c>
       <c r="I47" s="1">
-        <v>-1785.13</v>
+        <v>-941.55</v>
       </c>
       <c r="J47" s="1">
-        <v>-0.59517865712067</v>
+        <v>-0.23081116094962</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="M47" s="1">
-        <v>296272.69</v>
+        <v>394964.67</v>
       </c>
       <c r="N47" s="1">
-        <v>298146.66</v>
+        <v>406989.33</v>
       </c>
       <c r="O47" s="1">
-        <v>0.66</v>
+        <v>0.85</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B48" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="C48" s="1">
-        <v>400000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>99.76075569</v>
+        <v>103.68435765</v>
       </c>
       <c r="E48" s="1">
-        <v>101.98272</v>
+        <v>110.511247</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>407930.88</v>
+        <v>331533.74</v>
       </c>
       <c r="I48" s="1">
-        <v>2955.98</v>
+        <v>-4816.97</v>
       </c>
       <c r="J48" s="1">
-        <v>0.72462766241183</v>
+        <v>-1.4529350768341</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="M48" s="1">
-        <v>399043.02</v>
+        <v>311053.07</v>
       </c>
       <c r="N48" s="1">
-        <v>410886.86</v>
+        <v>326716.77</v>
       </c>
       <c r="O48" s="1">
-        <v>0.92</v>
+        <v>0.69</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B49" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="C49" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>104.12438234</v>
+        <v>99.73846642</v>
       </c>
       <c r="E49" s="1">
-        <v>110.511247</v>
+        <v>104.05285</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>331533.74</v>
+        <v>104052.85</v>
       </c>
       <c r="I49" s="1">
-        <v>-3669.5</v>
+        <v>-1087.33</v>
       </c>
       <c r="J49" s="1">
-        <v>-1.1068255074129</v>
+        <v>-1.0449785854016</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="M49" s="1">
-        <v>312373.14</v>
+        <v>99738.47</v>
       </c>
       <c r="N49" s="1">
-        <v>327864.24</v>
+        <v>102965.52</v>
       </c>
       <c r="O49" s="1">
-        <v>0.73</v>
+        <v>0.22</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B50" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="C50" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>100.26118592</v>
+        <v>98.75650879</v>
       </c>
       <c r="E50" s="1">
-        <v>104.05285</v>
+        <v>103.191215</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>104052.85</v>
+        <v>206382.43</v>
       </c>
       <c r="I50" s="1">
-        <v>-601.6</v>
+        <v>-1937.22</v>
       </c>
       <c r="J50" s="1">
-        <v>-0.57816772918762</v>
+        <v>-0.93865548535309</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="M50" s="1">
-        <v>100261.18</v>
+        <v>197513.02</v>
       </c>
       <c r="N50" s="1">
-        <v>103451.25</v>
+        <v>204445.21</v>
       </c>
       <c r="O50" s="1">
-        <v>0.23</v>
+        <v>0.43</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B51" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="C51" s="1">
-        <v>200000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>99.32808833</v>
+        <v>97.49258207</v>
       </c>
       <c r="E51" s="1">
-        <v>103.191215</v>
+        <v>99.92378</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>206382.43</v>
+        <v>599542.68</v>
       </c>
       <c r="I51" s="1">
-        <v>-873.51</v>
+        <v>-4830.19</v>
       </c>
       <c r="J51" s="1">
-        <v>-0.42324823871877</v>
+        <v>-0.80564572984195</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="M51" s="1">
-        <v>198656.18</v>
+        <v>584955.49</v>
       </c>
       <c r="N51" s="1">
-        <v>205508.92</v>
+        <v>594712.49</v>
       </c>
       <c r="O51" s="1">
-        <v>0.46</v>
+        <v>1.25</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B52" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="C52" s="1">
-        <v>600000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>97.95471275</v>
+        <v>86.54914681</v>
       </c>
       <c r="E52" s="1">
-        <v>99.92378</v>
+        <v>87.8623</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>599542.68</v>
+        <v>175724.6</v>
       </c>
       <c r="I52" s="1">
-        <v>-2293.94</v>
+        <v>-1473.57</v>
       </c>
       <c r="J52" s="1">
-        <v>-0.38261496245772</v>
+        <v>-0.8385678499197</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="M52" s="1">
-        <v>587728.27</v>
+        <v>173098.29</v>
       </c>
       <c r="N52" s="1">
-        <v>597248.74</v>
+        <v>174251.03</v>
       </c>
       <c r="O52" s="1">
-        <v>1.33</v>
+        <v>0.37</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B53" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="C53" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>87.29235391</v>
+        <v>96.20305928</v>
       </c>
       <c r="E53" s="1">
-        <v>87.8623</v>
+        <v>98.434</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>175724.6</v>
+        <v>98434.0</v>
       </c>
       <c r="I53" s="1">
-        <v>-11.81</v>
+        <v>539.95</v>
       </c>
       <c r="J53" s="1">
-        <v>-0.0067207437091904</v>
+        <v>0.54854013857001</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="M53" s="1">
-        <v>174584.71</v>
+        <v>96203.06</v>
       </c>
       <c r="N53" s="1">
-        <v>175712.79</v>
+        <v>98973.95</v>
       </c>
       <c r="O53" s="1">
-        <v>0.39</v>
+        <v>0.21</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B54" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="C54" s="1">
-        <v>100000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>96.66961904</v>
+        <v>97.40928083</v>
       </c>
       <c r="E54" s="1">
-        <v>98.434</v>
+        <v>99.282902</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>98434.0</v>
+        <v>595697.41</v>
       </c>
       <c r="I54" s="1">
-        <v>966.78</v>
+        <v>-5083.51</v>
       </c>
       <c r="J54" s="1">
-        <v>0.98216063555276</v>
+        <v>-0.85337117715519</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="M54" s="1">
-        <v>96669.62</v>
+        <v>584455.68</v>
       </c>
       <c r="N54" s="1">
-        <v>99400.78</v>
+        <v>590613.9</v>
       </c>
       <c r="O54" s="1">
-        <v>0.22</v>
+        <v>1.24</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B55" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="C55" s="1">
-        <v>600000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>97.98453949</v>
+        <v>98.02970881</v>
       </c>
       <c r="E55" s="1">
-        <v>99.282902</v>
+        <v>100.356793</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>595697.41</v>
+        <v>150535.19</v>
       </c>
       <c r="I55" s="1">
-        <v>-1853.87</v>
+        <v>-1707.07</v>
       </c>
       <c r="J55" s="1">
-        <v>-0.31121001516525</v>
+        <v>-1.1340006280259</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="M55" s="1">
-        <v>587907.24</v>
+        <v>147044.56</v>
       </c>
       <c r="N55" s="1">
-        <v>593843.54</v>
+        <v>148828.12</v>
       </c>
       <c r="O55" s="1">
-        <v>1.32</v>
+        <v>0.31</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B56" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="C56" s="1">
-        <v>150000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>98.56895086</v>
+        <v>103.92741969</v>
       </c>
       <c r="E56" s="1">
-        <v>100.356793</v>
+        <v>109.600592</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>150535.19</v>
+        <v>142480.77</v>
       </c>
       <c r="I56" s="1">
-        <v>-955.74</v>
+        <v>-2722.73</v>
       </c>
       <c r="J56" s="1">
-        <v>-0.63489473790148</v>
+        <v>-1.9109455963777</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="M56" s="1">
-        <v>147853.42</v>
+        <v>135105.64</v>
       </c>
       <c r="N56" s="1">
-        <v>149579.45</v>
+        <v>139758.04</v>
       </c>
       <c r="O56" s="1">
-        <v>0.33</v>
+        <v>0.29</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B57" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="C57" s="1">
-        <v>130000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>104.52926696</v>
+        <v>84.04746348</v>
       </c>
       <c r="E57" s="1">
-        <v>109.600592</v>
+        <v>85.527105</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>142480.77</v>
+        <v>513162.63</v>
       </c>
       <c r="I57" s="1">
-        <v>-2008.0</v>
+        <v>-6299.08</v>
       </c>
       <c r="J57" s="1">
-        <v>-1.4093129900968</v>
+        <v>-1.227501698633</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="M57" s="1">
-        <v>135888.04</v>
+        <v>504284.78</v>
       </c>
       <c r="N57" s="1">
-        <v>140472.77</v>
+        <v>506863.55</v>
       </c>
       <c r="O57" s="1">
-        <v>0.31</v>
+        <v>1.06</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B58" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="C58" s="1">
-        <v>600000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>84.45497982</v>
+        <v>98.44465707</v>
       </c>
       <c r="E58" s="1">
-        <v>85.527105</v>
+        <v>100.789118</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>513162.63</v>
+        <v>1007891.18</v>
       </c>
       <c r="I58" s="1">
-        <v>-3895.08</v>
+        <v>2839.64</v>
       </c>
       <c r="J58" s="1">
-        <v>-0.75903422663494</v>
+        <v>0.28174073316129</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="M58" s="1">
-        <v>506729.87</v>
+        <v>984446.57</v>
       </c>
       <c r="N58" s="1">
-        <v>509267.55</v>
+        <v>1010730.82</v>
       </c>
       <c r="O58" s="1">
-        <v>1.13</v>
+        <v>2.12</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B59" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="C59" s="1">
-        <v>1000000.0</v>
+        <v>288000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>99.06371442</v>
+        <v>97.95444756</v>
       </c>
       <c r="E59" s="1">
-        <v>100.789118</v>
+        <v>100.0</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>1007891.18</v>
+        <v>288000.0</v>
       </c>
       <c r="I59" s="1">
-        <v>8687.74</v>
+        <v>49.14</v>
       </c>
       <c r="J59" s="1">
-        <v>0.86197202360675</v>
+        <v>0.0170625</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="M59" s="1">
-        <v>990637.14</v>
+        <v>282108.81</v>
       </c>
       <c r="N59" s="1">
-        <v>1016578.92</v>
+        <v>288049.14</v>
       </c>
       <c r="O59" s="1">
-        <v>2.27</v>
+        <v>0.6</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B60" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="C60" s="1">
-        <v>288000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>98.40236065</v>
+        <v>97.53143239</v>
       </c>
       <c r="E60" s="1">
-        <v>100.0</v>
+        <v>99.498222</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>288000.0</v>
+        <v>497491.11</v>
       </c>
       <c r="I60" s="1">
-        <v>1221.5</v>
+        <v>-8575.39</v>
       </c>
       <c r="J60" s="1">
-        <v>0.42413194444444</v>
+        <v>-1.7237272842926</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="M60" s="1">
-        <v>283398.8</v>
+        <v>487657.16</v>
       </c>
       <c r="N60" s="1">
-        <v>289221.5</v>
+        <v>488915.72</v>
       </c>
       <c r="O60" s="1">
-        <v>0.64</v>
+        <v>1.03</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B61" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="C61" s="1">
-        <v>500000.0</v>
+        <v>540000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>97.71682766</v>
+        <v>100.05857982</v>
       </c>
       <c r="E61" s="1">
-        <v>99.498222</v>
+        <v>101.900644</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>497491.11</v>
+        <v>550263.48</v>
       </c>
       <c r="I61" s="1">
-        <v>-7888.14</v>
+        <v>2739.15</v>
       </c>
       <c r="J61" s="1">
-        <v>-1.5855841122467</v>
+        <v>0.49778880473769</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="M61" s="1">
-        <v>488584.13</v>
+        <v>540316.33</v>
       </c>
       <c r="N61" s="1">
-        <v>489602.97</v>
+        <v>553002.63</v>
       </c>
       <c r="O61" s="1">
-        <v>1.09</v>
+        <v>1.16</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B62" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="C62" s="1">
-        <v>540000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>100.59118802</v>
+        <v>104.1535588</v>
       </c>
       <c r="E62" s="1">
-        <v>101.900644</v>
+        <v>109.789346</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>550263.48</v>
+        <v>142726.15</v>
       </c>
       <c r="I62" s="1">
-        <v>5408.11</v>
+        <v>-1826.01</v>
       </c>
       <c r="J62" s="1">
-        <v>0.98282190197321</v>
+        <v>-1.279380127608</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="M62" s="1">
-        <v>543192.41</v>
+        <v>135399.63</v>
       </c>
       <c r="N62" s="1">
-        <v>555671.59</v>
+        <v>140900.14</v>
       </c>
       <c r="O62" s="1">
-        <v>1.24</v>
+        <v>0.3</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B63" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="C63" s="1">
-        <v>130000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>104.5771789</v>
+        <v>96.75333565</v>
       </c>
       <c r="E63" s="1">
-        <v>109.789346</v>
+        <v>98.975</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>142726.15</v>
+        <v>98975.0</v>
       </c>
       <c r="I63" s="1">
-        <v>-1337.63</v>
+        <v>-629.88</v>
       </c>
       <c r="J63" s="1">
-        <v>-0.93720036587549</v>
+        <v>-0.63640313210407</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="M63" s="1">
-        <v>135950.34</v>
+        <v>96753.34</v>
       </c>
       <c r="N63" s="1">
-        <v>141388.52</v>
+        <v>98345.12</v>
       </c>
       <c r="O63" s="1">
-        <v>0.32</v>
+        <v>0.21</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B64" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="C64" s="1">
         <v>100000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>97.10822239</v>
+        <v>100.32306823</v>
       </c>
       <c r="E64" s="1">
-        <v>98.975</v>
+        <v>99.711</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>98975.0</v>
+        <v>99711.0</v>
       </c>
       <c r="I64" s="1">
-        <v>-313.35</v>
+        <v>1247.68</v>
       </c>
       <c r="J64" s="1">
-        <v>-0.31659509977267</v>
+        <v>1.2512962461514</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
-      <c r="L64" t="s">
-        <v>208</v>
+      <c r="L64">
+        <v>635.62</v>
       </c>
       <c r="M64" s="1">
-        <v>97108.23</v>
+        <v>100323.06</v>
       </c>
       <c r="N64" s="1">
-        <v>98661.65</v>
+        <v>100958.68</v>
       </c>
       <c r="O64" s="1">
-        <v>0.22</v>
+        <v>0.21</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B65" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="C65" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>100.71031014</v>
+        <v>98.57214804</v>
       </c>
       <c r="E65" s="1">
-        <v>99.711</v>
+        <v>102.91498</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>99711.0</v>
+        <v>205829.96</v>
       </c>
       <c r="I65" s="1">
-        <v>1595.2</v>
+        <v>-7329.5</v>
       </c>
       <c r="J65" s="1">
-        <v>1.5998234898858</v>
+        <v>-3.5609490474565</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
-      <c r="L65">
-        <v>595.89</v>
+      <c r="L65" t="s">
+        <v>212</v>
       </c>
       <c r="M65" s="1">
-        <v>100710.31</v>
+        <v>197144.3</v>
       </c>
       <c r="N65" s="1">
-        <v>101306.2</v>
+        <v>198500.46</v>
       </c>
       <c r="O65" s="1">
-        <v>0.23</v>
+        <v>0.42</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B66" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="C66" s="1">
-        <v>200000.0</v>
+        <v>193000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>99.13556604</v>
+        <v>98.70495829</v>
       </c>
       <c r="E66" s="1">
-        <v>102.91498</v>
+        <v>99.223</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>205829.96</v>
+        <v>191500.39</v>
       </c>
       <c r="I66" s="1">
-        <v>-6284.86</v>
+        <v>5206.58</v>
       </c>
       <c r="J66" s="1">
-        <v>-3.053423320881</v>
+        <v>2.7188351940171</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="M66" s="1">
-        <v>198271.13</v>
+        <v>190500.57</v>
       </c>
       <c r="N66" s="1">
-        <v>199545.1</v>
+        <v>196706.97</v>
       </c>
       <c r="O66" s="1">
-        <v>0.44</v>
+        <v>0.41</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B67" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="C67" s="1">
-        <v>193000.0</v>
+        <v>285000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>99.10197327</v>
+        <v>99.37778529</v>
       </c>
       <c r="E67" s="1">
-        <v>99.223</v>
+        <v>102.724621</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>191500.39</v>
+        <v>292765.17</v>
       </c>
       <c r="I67" s="1">
-        <v>5893.51</v>
+        <v>-7887.04</v>
       </c>
       <c r="J67" s="1">
-        <v>3.0775446462537</v>
+        <v>-2.6939816645539</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="M67" s="1">
-        <v>191266.81</v>
+        <v>283226.69</v>
       </c>
       <c r="N67" s="1">
-        <v>197393.9</v>
+        <v>284878.13</v>
       </c>
       <c r="O67" s="1">
-        <v>0.44</v>
+        <v>0.6</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="B68" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="C68" s="1">
-        <v>285000.0</v>
+        <v>349000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>99.37328512</v>
+        <v>97.76808911</v>
       </c>
       <c r="E68" s="1">
-        <v>102.724621</v>
+        <v>99.735</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>292765.17</v>
+        <v>348075.15</v>
       </c>
       <c r="I68" s="1">
-        <v>-7935.01</v>
+        <v>-6118.71</v>
       </c>
       <c r="J68" s="1">
-        <v>-2.7103668103689</v>
+        <v>-1.7578703909199</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
-      <c r="L68" t="s">
-        <v>219</v>
+      <c r="L68">
+        <v>745.81</v>
       </c>
       <c r="M68" s="1">
-        <v>283213.86</v>
+        <v>341210.63</v>
       </c>
       <c r="N68" s="1">
-        <v>284830.16</v>
+        <v>341956.44</v>
       </c>
       <c r="O68" s="1">
-        <v>0.63</v>
+        <v>0.72</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B69" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="C69" s="1">
-        <v>349000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>98.20283575</v>
+        <v>98.33101233</v>
       </c>
       <c r="E69" s="1">
-        <v>99.735</v>
+        <v>101.14437</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>348075.15</v>
+        <v>303433.11</v>
       </c>
       <c r="I69" s="1">
-        <v>-4716.18</v>
+        <v>855.82</v>
       </c>
       <c r="J69" s="1">
-        <v>-1.3549315428005</v>
+        <v>0.28204568710382</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
-      <c r="L69">
-        <v>631.07</v>
+      <c r="L69" t="s">
+        <v>223</v>
       </c>
       <c r="M69" s="1">
-        <v>342727.9</v>
+        <v>294993.04</v>
       </c>
       <c r="N69" s="1">
-        <v>343358.97</v>
+        <v>304288.93</v>
       </c>
       <c r="O69" s="1">
-        <v>0.77</v>
+        <v>0.64</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="B70" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="C70" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>98.81839694</v>
+        <v>87.81259332</v>
       </c>
       <c r="E70" s="1">
-        <v>101.14437</v>
+        <v>86.69767</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>303433.11</v>
+        <v>173395.34</v>
       </c>
       <c r="I70" s="1">
-        <v>2211.12</v>
+        <v>2640.81</v>
       </c>
       <c r="J70" s="1">
-        <v>0.72870096476947</v>
+        <v>1.5229994070198</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
-      <c r="L70" t="s">
-        <v>224</v>
+      <c r="L70">
+        <v>410.96</v>
       </c>
       <c r="M70" s="1">
-        <v>296455.19</v>
+        <v>175625.19</v>
       </c>
       <c r="N70" s="1">
-        <v>305644.23</v>
+        <v>176036.15</v>
       </c>
       <c r="O70" s="1">
-        <v>0.68</v>
+        <v>0.37</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B71" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C71" s="1">
-        <v>200000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>88.25566493</v>
+        <v>95.99627554</v>
       </c>
       <c r="E71" s="1">
-        <v>86.69767</v>
+        <v>93.376495</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>173395.34</v>
+        <v>560258.97</v>
       </c>
       <c r="I71" s="1">
-        <v>3515.99</v>
+        <v>18504.98</v>
       </c>
       <c r="J71" s="1">
-        <v>2.0277303876794</v>
+        <v>3.3029332845844</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
-      <c r="L71">
-        <v>400.0</v>
+      <c r="L71" t="s">
+        <v>228</v>
       </c>
       <c r="M71" s="1">
-        <v>176511.33</v>
+        <v>575977.65</v>
       </c>
       <c r="N71" s="1">
-        <v>176911.33</v>
+        <v>578763.95</v>
       </c>
       <c r="O71" s="1">
-        <v>0.39</v>
+        <v>1.21</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="B72" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="C72" s="1">
-        <v>600000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>96.12282485</v>
+        <v>92.37480669</v>
       </c>
       <c r="E72" s="1">
-        <v>93.376495</v>
+        <v>94.91756</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>560258.97</v>
+        <v>94917.56</v>
       </c>
       <c r="I72" s="1">
-        <v>19165.65</v>
+        <v>-458.51</v>
       </c>
       <c r="J72" s="1">
-        <v>3.420855537574</v>
+        <v>-0.48306130077511</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="M72" s="1">
-        <v>576736.95</v>
+        <v>92374.8</v>
       </c>
       <c r="N72" s="1">
-        <v>579424.62</v>
+        <v>94459.05</v>
       </c>
       <c r="O72" s="1">
-        <v>1.29</v>
+        <v>0.2</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="B73" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="C73" s="1">
-        <v>100000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>92.99564665</v>
+        <v>97.34511741</v>
       </c>
       <c r="E73" s="1">
-        <v>94.91756</v>
+        <v>96.7943</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>94917.56</v>
+        <v>135512.02</v>
       </c>
       <c r="I73" s="1">
-        <v>139.05</v>
+        <v>1514.3</v>
       </c>
       <c r="J73" s="1">
-        <v>0.14649554834743</v>
+        <v>1.1174654469766</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
-      <c r="L73" t="s">
-        <v>232</v>
+      <c r="L73">
+        <v>743.15</v>
       </c>
       <c r="M73" s="1">
-        <v>92995.65</v>
+        <v>136283.17</v>
       </c>
       <c r="N73" s="1">
-        <v>95056.61</v>
+        <v>137026.32</v>
       </c>
       <c r="O73" s="1">
-        <v>0.21</v>
+        <v>0.29</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B74" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="C74" s="1">
-        <v>140000.0</v>
+        <v>145000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>97.56509893</v>
+        <v>92.32205202</v>
       </c>
       <c r="E74" s="1">
-        <v>96.7943</v>
+        <v>93.402414</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>135512.02</v>
+        <v>135433.5</v>
       </c>
       <c r="I74" s="1">
-        <v>1803.09</v>
+        <v>750.99</v>
       </c>
       <c r="J74" s="1">
-        <v>1.3305756935805</v>
+        <v>0.55450830112195</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
-      <c r="L74">
-        <v>723.97</v>
+      <c r="L74" t="s">
+        <v>236</v>
       </c>
       <c r="M74" s="1">
-        <v>136591.14</v>
+        <v>133866.97</v>
       </c>
       <c r="N74" s="1">
-        <v>137315.11</v>
+        <v>136184.49</v>
       </c>
       <c r="O74" s="1">
-        <v>0.31</v>
+        <v>0.29</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="B75" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="C75" s="1">
-        <v>145000.0</v>
+        <v>135000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>92.70657346</v>
+        <v>100.37433134</v>
       </c>
       <c r="E75" s="1">
-        <v>93.402414</v>
+        <v>105.064793</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>135433.5</v>
+        <v>141837.47</v>
       </c>
       <c r="I75" s="1">
-        <v>1282.73</v>
+        <v>-5495.77</v>
       </c>
       <c r="J75" s="1">
-        <v>0.94712903380626</v>
+        <v>-3.8746954524781</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
-      <c r="L75" t="s">
-        <v>237</v>
+      <c r="L75">
+        <v>836.35</v>
       </c>
       <c r="M75" s="1">
-        <v>134424.53</v>
+        <v>135505.35</v>
       </c>
       <c r="N75" s="1">
-        <v>136716.23</v>
+        <v>136341.7</v>
       </c>
       <c r="O75" s="1">
-        <v>0.3</v>
+        <v>0.29</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B76" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="C76" s="1">
-        <v>135000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>100.85896956</v>
+        <v>100.99467561</v>
       </c>
       <c r="E76" s="1">
-        <v>105.064793</v>
+        <v>107.1356</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>141837.47</v>
+        <v>139276.28</v>
       </c>
       <c r="I76" s="1">
-        <v>-4891.44</v>
+        <v>-7017.11</v>
       </c>
       <c r="J76" s="1">
-        <v>-3.4486232728206</v>
+        <v>-5.0382663867817</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
-        <v>786.42</v>
+        <v>966.1</v>
       </c>
       <c r="M76" s="1">
-        <v>136159.61</v>
+        <v>131293.07</v>
       </c>
       <c r="N76" s="1">
-        <v>136946.03</v>
+        <v>132259.17</v>
       </c>
       <c r="O76" s="1">
-        <v>0.31</v>
+        <v>0.28</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B77" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="C77" s="1">
-        <v>130000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>101.34682036</v>
+        <v>102.46719035</v>
       </c>
       <c r="E77" s="1">
-        <v>107.1356</v>
+        <v>106.30133</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>139276.28</v>
+        <v>318903.99</v>
       </c>
       <c r="I77" s="1">
-        <v>-6614.52</v>
+        <v>-4729.82</v>
       </c>
       <c r="J77" s="1">
-        <v>-4.7492078335234</v>
+        <v>-1.4831485802357</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
-      <c r="L77">
-        <v>910.89</v>
+      <c r="L77" t="s">
+        <v>243</v>
       </c>
       <c r="M77" s="1">
-        <v>131750.87</v>
+        <v>307401.57</v>
       </c>
       <c r="N77" s="1">
-        <v>132661.76</v>
+        <v>314174.17</v>
       </c>
       <c r="O77" s="1">
-        <v>0.3</v>
+        <v>0.66</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="B78" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="C78" s="1">
         <v>300000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>102.8885737</v>
+        <v>80.60505197</v>
       </c>
       <c r="E78" s="1">
-        <v>106.30133</v>
+        <v>82.438423</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>318903.99</v>
+        <v>247315.27</v>
       </c>
       <c r="I78" s="1">
-        <v>-3597.17</v>
+        <v>-3469.98</v>
       </c>
       <c r="J78" s="1">
-        <v>-1.1279789882842</v>
+        <v>-1.4030593420293</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="M78" s="1">
-        <v>308665.72</v>
+        <v>241815.15</v>
       </c>
       <c r="N78" s="1">
-        <v>315306.82</v>
+        <v>243845.29</v>
       </c>
       <c r="O78" s="1">
-        <v>0.7</v>
+        <v>0.51</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="B79" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="C79" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>81.08757666</v>
+        <v>103.64761155</v>
       </c>
       <c r="E79" s="1">
-        <v>82.438423</v>
+        <v>109.37547</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>247315.27</v>
+        <v>109375.47</v>
       </c>
       <c r="I79" s="1">
-        <v>-2055.28</v>
+        <v>-5494.98</v>
       </c>
       <c r="J79" s="1">
-        <v>-0.83103643377944</v>
+        <v>-5.0239601256113</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
-      <c r="L79" t="s">
-        <v>247</v>
+      <c r="L79">
+        <v>232.88</v>
       </c>
       <c r="M79" s="1">
-        <v>243262.73</v>
+        <v>103647.61</v>
       </c>
       <c r="N79" s="1">
-        <v>245259.99</v>
+        <v>103880.49</v>
       </c>
       <c r="O79" s="1">
-        <v>0.55</v>
+        <v>0.22</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B80" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="C80" s="1">
-        <v>100000.0</v>
+        <v>825000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>103.94106344</v>
+        <v>68.49609902</v>
       </c>
       <c r="E80" s="1">
-        <v>109.37547</v>
+        <v>74.717804</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>109375.47</v>
+        <v>616421.88</v>
       </c>
       <c r="I80" s="1">
-        <v>-5248.11</v>
+        <v>-50001.15</v>
       </c>
       <c r="J80" s="1">
-        <v>-4.7982513812283</v>
+        <v>-8.1115144712255</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
-      <c r="L80">
-        <v>186.3</v>
+      <c r="L80" t="s">
+        <v>251</v>
       </c>
       <c r="M80" s="1">
-        <v>103941.06</v>
+        <v>565092.82</v>
       </c>
       <c r="N80" s="1">
-        <v>104127.36</v>
+        <v>566420.73</v>
       </c>
       <c r="O80" s="1">
-        <v>0.23</v>
+        <v>1.19</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="B81" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="C81" s="1">
-        <v>825000.0</v>
+        <v>132000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>68.77695248</v>
+        <v>99.95152347</v>
       </c>
       <c r="E81" s="1">
-        <v>74.717804</v>
+        <v>99.973</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>616421.88</v>
+        <v>131964.36</v>
       </c>
       <c r="I81" s="1">
-        <v>-47797.12</v>
+        <v>759.13</v>
       </c>
       <c r="J81" s="1">
-        <v>-7.7539622701258</v>
+        <v>0.5752538033754</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
-      <c r="L81" t="s">
-        <v>252</v>
+      <c r="L81">
+        <v>787.48</v>
       </c>
       <c r="M81" s="1">
-        <v>567409.86</v>
+        <v>131936.01</v>
       </c>
       <c r="N81" s="1">
-        <v>568624.76</v>
+        <v>132723.49</v>
       </c>
       <c r="O81" s="1">
-        <v>1.27</v>
+        <v>0.28</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="B82" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="C82" s="1">
-        <v>132000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>100.60090531</v>
+        <v>97.73779528</v>
       </c>
       <c r="E82" s="1">
-        <v>99.973</v>
+        <v>99.766</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>131964.36</v>
+        <v>99766.0</v>
       </c>
       <c r="I82" s="1">
-        <v>1569.3</v>
+        <v>242.34</v>
       </c>
       <c r="J82" s="1">
-        <v>1.189184716237</v>
+        <v>0.24290840566927</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
-      <c r="L82">
-        <v>740.47</v>
+      <c r="L82" t="s">
+        <v>256</v>
       </c>
       <c r="M82" s="1">
-        <v>132793.19</v>
+        <v>97737.79</v>
       </c>
       <c r="N82" s="1">
-        <v>133533.66</v>
+        <v>100008.34</v>
       </c>
       <c r="O82" s="1">
-        <v>0.3</v>
+        <v>0.21</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="B83" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="C83" s="1">
-        <v>100000.0</v>
+        <v>135000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>98.15522861</v>
+        <v>98.00260079</v>
       </c>
       <c r="E83" s="1">
-        <v>99.766</v>
+        <v>104.002956</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>99766.0</v>
+        <v>140403.99</v>
       </c>
       <c r="I83" s="1">
-        <v>613.2</v>
+        <v>-8063.92</v>
       </c>
       <c r="J83" s="1">
-        <v>0.61463825351322</v>
+        <v>-5.7433695438427</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
-      <c r="L83" t="s">
-        <v>257</v>
+      <c r="L83">
+        <v>36.56</v>
       </c>
       <c r="M83" s="1">
-        <v>98155.23</v>
+        <v>132303.51</v>
       </c>
       <c r="N83" s="1">
-        <v>100379.2</v>
+        <v>132340.07</v>
       </c>
       <c r="O83" s="1">
-        <v>0.22</v>
+        <v>0.28</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="B84" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="C84" s="1">
-        <v>135000.0</v>
+        <v>370000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>98.42839098</v>
+        <v>77.9605</v>
       </c>
       <c r="E84" s="1">
-        <v>104.002956</v>
+        <v>83.324986</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>140403.99</v>
+        <v>308302.45</v>
       </c>
       <c r="I84" s="1">
-        <v>-3150.35</v>
+        <v>-15041.13</v>
       </c>
       <c r="J84" s="1">
-        <v>-2.2437752659308</v>
+        <v>-4.8786929847622</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="M84" s="1">
-        <v>132878.33</v>
+        <v>288453.85</v>
       </c>
       <c r="N84" s="1">
-        <v>137253.64</v>
+        <v>293261.32</v>
       </c>
       <c r="O84" s="1">
-        <v>0.31</v>
+        <v>0.62</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="B85" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="C85" s="1">
-        <v>370000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>78.416</v>
+        <v>93.25429543</v>
       </c>
       <c r="E85" s="1">
-        <v>83.324986</v>
+        <v>94.882578</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>308302.45</v>
+        <v>474412.89</v>
       </c>
       <c r="I85" s="1">
-        <v>-13426.74</v>
+        <v>-7941.07</v>
       </c>
       <c r="J85" s="1">
-        <v>-4.3550545900625</v>
+        <v>-1.6738731529828</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
-      <c r="L85" t="s">
-        <v>263</v>
+      <c r="L85">
+        <v>200.34</v>
       </c>
       <c r="M85" s="1">
-        <v>290139.2</v>
+        <v>466271.48</v>
       </c>
       <c r="N85" s="1">
-        <v>294875.71</v>
+        <v>466471.82</v>
       </c>
       <c r="O85" s="1">
-        <v>0.66</v>
+        <v>0.98</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
         <v>264</v>
       </c>
       <c r="B86" t="s">
         <v>265</v>
       </c>
       <c r="C86" s="1">
         <v>500000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>93.85712664</v>
+        <v>90.47994787</v>
       </c>
       <c r="E86" s="1">
-        <v>94.882578</v>
+        <v>99.086382</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>474412.89</v>
+        <v>495431.91</v>
       </c>
       <c r="I86" s="1">
-        <v>-5015.96</v>
+        <v>-35744.5</v>
       </c>
       <c r="J86" s="1">
-        <v>-1.0572984220559</v>
+        <v>-7.2148158563303</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
-      <c r="L86">
-        <v>111.3</v>
+      <c r="L86" t="s">
+        <v>266</v>
       </c>
       <c r="M86" s="1">
-        <v>469285.63</v>
+        <v>452399.74</v>
       </c>
       <c r="N86" s="1">
-        <v>469396.93</v>
+        <v>459687.41</v>
       </c>
       <c r="O86" s="1">
-        <v>1.05</v>
+        <v>0.96</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="B87" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="C87" s="1">
-        <v>500000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>91.02762403</v>
+        <v>98.06376354</v>
       </c>
       <c r="E87" s="1">
-        <v>99.086382</v>
+        <v>99.957446</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>495431.91</v>
+        <v>699702.12</v>
       </c>
       <c r="I87" s="1">
-        <v>-33115.71</v>
+        <v>7619.57</v>
       </c>
       <c r="J87" s="1">
-        <v>-6.6842101470614</v>
+        <v>1.0889734048541</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="M87" s="1">
-        <v>455138.12</v>
+        <v>686446.35</v>
       </c>
       <c r="N87" s="1">
-        <v>462316.2</v>
+        <v>707321.69</v>
       </c>
       <c r="O87" s="1">
-        <v>1.03</v>
+        <v>1.48</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="B88" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="C88" s="1">
-        <v>700000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>98.28038131</v>
+        <v>97.0997517</v>
       </c>
       <c r="E88" s="1">
-        <v>99.957446</v>
+        <v>100.0</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>699702.12</v>
+        <v>100000.0</v>
       </c>
       <c r="I88" s="1">
-        <v>8867.4</v>
+        <v>-1482.44</v>
       </c>
       <c r="J88" s="1">
-        <v>1.2673107235976</v>
+        <v>-1.48244</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="M88" s="1">
-        <v>687962.67</v>
+        <v>97099.75</v>
       </c>
       <c r="N88" s="1">
-        <v>708569.52</v>
+        <v>98517.56</v>
       </c>
       <c r="O88" s="1">
-        <v>1.58</v>
+        <v>0.21</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="B89" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="C89" s="1">
-        <v>100000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>97.42565197</v>
+        <v>102.68097299</v>
       </c>
       <c r="E89" s="1">
-        <v>100.0</v>
+        <v>108.334343</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>100000.0</v>
+        <v>650006.06</v>
       </c>
       <c r="I89" s="1">
-        <v>-1197.64</v>
+        <v>-6615.93</v>
       </c>
       <c r="J89" s="1">
-        <v>-1.19764</v>
+        <v>-1.0178258953463</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="M89" s="1">
-        <v>97425.65</v>
+        <v>616085.84</v>
       </c>
       <c r="N89" s="1">
-        <v>98802.36</v>
+        <v>643390.13</v>
       </c>
       <c r="O89" s="1">
-        <v>0.22</v>
+        <v>1.35</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="B90" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="C90" s="1">
-        <v>600000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>102.98266996</v>
+        <v>95.72320901</v>
       </c>
       <c r="E90" s="1">
-        <v>108.334343</v>
+        <v>98.642</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>650006.06</v>
+        <v>295926.0</v>
       </c>
       <c r="I90" s="1">
-        <v>-5126.03</v>
+        <v>2211.09</v>
       </c>
       <c r="J90" s="1">
-        <v>-0.78861264770362</v>
+        <v>0.74717665902962</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="M90" s="1">
-        <v>617896.02</v>
+        <v>287169.62</v>
       </c>
       <c r="N90" s="1">
-        <v>644880.03</v>
+        <v>298137.09</v>
       </c>
       <c r="O90" s="1">
-        <v>1.44</v>
+        <v>0.63</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="B91" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="C91" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>96.14750734</v>
+        <v>90.09020114</v>
       </c>
       <c r="E91" s="1">
-        <v>98.642</v>
+        <v>89.22416</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>295926.0</v>
+        <v>178448.32</v>
       </c>
       <c r="I91" s="1">
-        <v>3340.15</v>
+        <v>2077.29</v>
       </c>
       <c r="J91" s="1">
-        <v>1.128711231862</v>
+        <v>1.1640849294631</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
-      <c r="L91" t="s">
-        <v>280</v>
+      <c r="L91">
+        <v>345.21</v>
       </c>
       <c r="M91" s="1">
-        <v>288442.52</v>
+        <v>180180.4</v>
       </c>
       <c r="N91" s="1">
-        <v>299266.15</v>
+        <v>180525.61</v>
       </c>
       <c r="O91" s="1">
-        <v>0.67</v>
+        <v>0.38</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
         <v>281</v>
       </c>
       <c r="B92" t="s">
         <v>282</v>
       </c>
       <c r="C92" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>90.53996536</v>
+        <v>97.95040291</v>
       </c>
       <c r="E92" s="1">
-        <v>89.22416</v>
+        <v>99.75655</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>178448.32</v>
+        <v>99756.55</v>
       </c>
       <c r="I92" s="1">
-        <v>2954.9</v>
+        <v>-758.54</v>
       </c>
       <c r="J92" s="1">
-        <v>1.6558855807665</v>
+        <v>-0.76039117230899</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
-      <c r="L92">
-        <v>323.29</v>
+      <c r="L92" t="s">
+        <v>283</v>
       </c>
       <c r="M92" s="1">
-        <v>181079.93</v>
+        <v>97950.41</v>
       </c>
       <c r="N92" s="1">
-        <v>181403.22</v>
+        <v>98998.01</v>
       </c>
       <c r="O92" s="1">
-        <v>0.4</v>
+        <v>0.21</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="B93" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="C93" s="1">
         <v>100000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>98.5607536</v>
+        <v>100.75601327</v>
       </c>
       <c r="E93" s="1">
-        <v>99.75655</v>
+        <v>107.36234</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>99756.55</v>
+        <v>107362.34</v>
       </c>
       <c r="I93" s="1">
-        <v>-179.7</v>
+        <v>-6178.93</v>
       </c>
       <c r="J93" s="1">
-        <v>-0.18013854729339</v>
+        <v>-5.7552117437083</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
-      <c r="L93" t="s">
-        <v>285</v>
+      <c r="L93">
+        <v>427.4</v>
       </c>
       <c r="M93" s="1">
-        <v>98560.75</v>
+        <v>100756.01</v>
       </c>
       <c r="N93" s="1">
-        <v>99576.85</v>
+        <v>101183.41</v>
       </c>
       <c r="O93" s="1">
-        <v>0.22</v>
+        <v>0.21</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
         <v>286</v>
       </c>
       <c r="B94" t="s">
         <v>287</v>
       </c>
       <c r="C94" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>101.54607278</v>
+        <v>101.01206837</v>
       </c>
       <c r="E94" s="1">
-        <v>107.36234</v>
+        <v>103.74867</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>107362.34</v>
+        <v>311246.01</v>
       </c>
       <c r="I94" s="1">
-        <v>-5432.71</v>
+        <v>-1056.04</v>
       </c>
       <c r="J94" s="1">
-        <v>-5.0601635545574</v>
+        <v>-0.33929430934713</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
-      <c r="L94">
-        <v>383.56</v>
+      <c r="L94" t="s">
+        <v>288</v>
       </c>
       <c r="M94" s="1">
-        <v>101546.07</v>
+        <v>303036.2</v>
       </c>
       <c r="N94" s="1">
-        <v>101929.63</v>
+        <v>310189.97</v>
       </c>
       <c r="O94" s="1">
-        <v>0.23</v>
+        <v>0.65</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="B95" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="C95" s="1">
-        <v>300000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>101.43532685</v>
+        <v>98.96987014</v>
       </c>
       <c r="E95" s="1">
-        <v>103.74867</v>
+        <v>101.518663</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>311246.01</v>
+        <v>609111.98</v>
       </c>
       <c r="I95" s="1">
-        <v>78.12</v>
+        <v>-12087.28</v>
       </c>
       <c r="J95" s="1">
-        <v>0.025099116933258</v>
+        <v>-1.9844101572259</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="M95" s="1">
-        <v>304305.98</v>
+        <v>593819.22</v>
       </c>
       <c r="N95" s="1">
-        <v>311324.13</v>
+        <v>597024.7</v>
       </c>
       <c r="O95" s="1">
-        <v>0.69</v>
+        <v>1.25</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="B96" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="C96" s="1">
-        <v>600000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>99.46979427</v>
+        <v>100.23637301</v>
       </c>
       <c r="E96" s="1">
-        <v>101.518663</v>
+        <v>99.884</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>609111.98</v>
+        <v>99884.0</v>
       </c>
       <c r="I96" s="1">
-        <v>-9301.43</v>
+        <v>3727.72</v>
       </c>
       <c r="J96" s="1">
-        <v>-1.5270476210302</v>
+        <v>3.7320491770454</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="M96" s="1">
-        <v>596818.77</v>
+        <v>100236.38</v>
       </c>
       <c r="N96" s="1">
-        <v>599810.55</v>
+        <v>103611.72</v>
       </c>
       <c r="O96" s="1">
-        <v>1.34</v>
+        <v>0.22</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="B97" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="C97" s="1">
-        <v>100000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>100.25708952</v>
+        <v>102.53840894</v>
       </c>
       <c r="E97" s="1">
-        <v>99.884</v>
+        <v>106.489533</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>99884.0</v>
+        <v>159734.3</v>
       </c>
       <c r="I97" s="1">
-        <v>3704.6</v>
+        <v>-2061.62</v>
       </c>
       <c r="J97" s="1">
-        <v>3.708902326699</v>
+        <v>-1.29065579528</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="M97" s="1">
-        <v>100257.09</v>
+        <v>153807.61</v>
       </c>
       <c r="N97" s="1">
-        <v>103588.6</v>
+        <v>157672.68</v>
       </c>
       <c r="O97" s="1">
-        <v>0.23</v>
+        <v>0.33</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="B98" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="C98" s="1">
-        <v>150000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>102.84204613</v>
+        <v>105.7141176</v>
       </c>
       <c r="E98" s="1">
-        <v>106.489533</v>
+        <v>110.013816</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>159734.3</v>
+        <v>550069.08</v>
       </c>
       <c r="I98" s="1">
-        <v>-1684.24</v>
+        <v>-930.0</v>
       </c>
       <c r="J98" s="1">
-        <v>-1.0544009646018</v>
+        <v>-0.16906967393986</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="M98" s="1">
-        <v>154263.07</v>
+        <v>528570.59</v>
       </c>
       <c r="N98" s="1">
-        <v>158050.06</v>
+        <v>549139.08</v>
       </c>
       <c r="O98" s="1">
-        <v>0.35</v>
+        <v>1.15</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="B99" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="C99" s="1">
-        <v>500000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>106.34331988</v>
+        <v>93.1315</v>
       </c>
       <c r="E99" s="1">
-        <v>110.013816</v>
+        <v>104.270342</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>550069.08</v>
+        <v>625622.05</v>
       </c>
       <c r="I99" s="1">
-        <v>1948.89</v>
+        <v>-59139.9</v>
       </c>
       <c r="J99" s="1">
-        <v>0.35429913639211</v>
+        <v>-9.4529756424026</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="M99" s="1">
-        <v>531716.6</v>
+        <v>558789.0</v>
       </c>
       <c r="N99" s="1">
-        <v>552017.97</v>
+        <v>566482.15</v>
       </c>
       <c r="O99" s="1">
-        <v>1.23</v>
+        <v>1.19</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="B100" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="C100" s="1">
-        <v>600000.0</v>
+        <v>285000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>93.388</v>
+        <v>97.80924608</v>
       </c>
       <c r="E100" s="1">
-        <v>104.270342</v>
+        <v>97.791014</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>625622.05</v>
+        <v>278704.39</v>
       </c>
       <c r="I100" s="1">
-        <v>-57798.16</v>
+        <v>1808.81</v>
       </c>
       <c r="J100" s="1">
-        <v>-9.2385106950754</v>
+        <v>0.64900664105076</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="M100" s="1">
-        <v>560328.0</v>
+        <v>278756.35</v>
       </c>
       <c r="N100" s="1">
-        <v>567823.89</v>
+        <v>280513.2</v>
       </c>
       <c r="O100" s="1">
-        <v>1.27</v>
+        <v>0.59</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="B101" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="C101" s="1">
-        <v>285000.0</v>
+        <v>365000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>98.04246055</v>
+        <v>101.25431168</v>
       </c>
       <c r="E101" s="1">
-        <v>97.791014</v>
+        <v>105.094956</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>278704.39</v>
+        <v>383596.59</v>
       </c>
       <c r="I101" s="1">
-        <v>2426.62</v>
+        <v>-4563.35</v>
       </c>
       <c r="J101" s="1">
-        <v>0.8706787862222</v>
+        <v>-1.1896221496651</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="M101" s="1">
-        <v>279421.01</v>
+        <v>369578.24</v>
       </c>
       <c r="N101" s="1">
-        <v>281131.01</v>
+        <v>379033.24</v>
       </c>
       <c r="O101" s="1">
-        <v>0.63</v>
+        <v>0.8</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="B102" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="C102" s="1">
-        <v>365000.0</v>
+        <v>295000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>101.70619556</v>
+        <v>101.702</v>
       </c>
       <c r="E102" s="1">
-        <v>105.094956</v>
+        <v>105.485329</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>383596.59</v>
+        <v>311181.72</v>
       </c>
       <c r="I102" s="1">
-        <v>-3068.98</v>
+        <v>-6434.34</v>
       </c>
       <c r="J102" s="1">
-        <v>-0.80005403593395</v>
+        <v>-2.0677114324068</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="M102" s="1">
-        <v>371227.61</v>
+        <v>300020.9</v>
       </c>
       <c r="N102" s="1">
-        <v>380527.61</v>
+        <v>304747.38</v>
       </c>
       <c r="O102" s="1">
-        <v>0.85</v>
+        <v>0.64</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="B103" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="C103" s="1">
-        <v>295000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>102.709</v>
+        <v>97.20974515</v>
       </c>
       <c r="E103" s="1">
-        <v>105.485329</v>
+        <v>100.292605</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>311181.72</v>
+        <v>200585.21</v>
       </c>
       <c r="I103" s="1">
-        <v>-3594.98</v>
+        <v>-2014.35</v>
       </c>
       <c r="J103" s="1">
-        <v>-1.1552670895964</v>
+        <v>-1.0042365536322</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="M103" s="1">
-        <v>302991.55</v>
+        <v>194419.49</v>
       </c>
       <c r="N103" s="1">
-        <v>307586.74</v>
+        <v>198570.86</v>
       </c>
       <c r="O103" s="1">
-        <v>0.69</v>
+        <v>0.42</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="B104" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="C104" s="1">
-        <v>200000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>97.92504871</v>
+        <v>100.74975427</v>
       </c>
       <c r="E104" s="1">
-        <v>100.292605</v>
+        <v>106.064042</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>200585.21</v>
+        <v>530320.21</v>
       </c>
       <c r="I104" s="1">
-        <v>-663.19</v>
+        <v>-8026.92</v>
       </c>
       <c r="J104" s="1">
-        <v>-0.33062756720697</v>
+        <v>-1.5135987368839</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="M104" s="1">
-        <v>195850.1</v>
+        <v>503748.77</v>
       </c>
       <c r="N104" s="1">
-        <v>199922.02</v>
+        <v>522293.29</v>
       </c>
       <c r="O104" s="1">
-        <v>0.45</v>
+        <v>1.1</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="B105" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="C105" s="1">
-        <v>500000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>101.2319068</v>
+        <v>100.0915402</v>
       </c>
       <c r="E105" s="1">
-        <v>106.064042</v>
+        <v>99.297</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>530320.21</v>
+        <v>99297.0</v>
       </c>
       <c r="I105" s="1">
-        <v>-5821.63</v>
+        <v>905.5</v>
       </c>
       <c r="J105" s="1">
-        <v>-1.0977575227616</v>
+        <v>0.91191073244912</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
-      <c r="L105" t="s">
-        <v>320</v>
+      <c r="L105">
+        <v>110.96</v>
       </c>
       <c r="M105" s="1">
-        <v>506159.54</v>
+        <v>100091.54</v>
       </c>
       <c r="N105" s="1">
-        <v>524498.58</v>
+        <v>100202.5</v>
       </c>
       <c r="O105" s="1">
-        <v>1.17</v>
+        <v>0.21</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
         <v>321</v>
       </c>
       <c r="B106" t="s">
         <v>322</v>
       </c>
       <c r="C106" s="1">
         <v>100000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>100.56088075</v>
+        <v>100.60665781</v>
       </c>
       <c r="E106" s="1">
-        <v>99.297</v>
+        <v>100.24168</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>99297.0</v>
+        <v>100241.68</v>
       </c>
       <c r="I106" s="1">
-        <v>1337.85</v>
+        <v>3749.91</v>
       </c>
       <c r="J106" s="1">
-        <v>1.3473216713496</v>
+        <v>3.7408690676373</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
-      <c r="L106">
-        <v>73.97</v>
+      <c r="L106" t="s">
+        <v>323</v>
       </c>
       <c r="M106" s="1">
-        <v>100560.88</v>
+        <v>100606.66</v>
       </c>
       <c r="N106" s="1">
-        <v>100634.85</v>
+        <v>103991.59</v>
       </c>
       <c r="O106" s="1">
         <v>0.22</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="B107" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="C107" s="1">
         <v>100000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>100.86238014</v>
+        <v>99.02776233</v>
       </c>
       <c r="E107" s="1">
-        <v>100.24168</v>
+        <v>99.884</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>100241.68</v>
+        <v>99884.0</v>
       </c>
       <c r="I107" s="1">
-        <v>3967.28</v>
+        <v>-746.99</v>
       </c>
       <c r="J107" s="1">
-        <v>3.9577149944015</v>
+        <v>-0.74785751471707</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
-      <c r="L107" t="s">
-        <v>325</v>
+      <c r="L107">
+        <v>109.25</v>
       </c>
       <c r="M107" s="1">
-        <v>100862.38</v>
+        <v>99027.76</v>
       </c>
       <c r="N107" s="1">
-        <v>104208.96</v>
+        <v>99137.01</v>
       </c>
       <c r="O107" s="1">
-        <v>0.23</v>
+        <v>0.21</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
         <v>326</v>
       </c>
       <c r="B108" t="s">
         <v>327</v>
       </c>
       <c r="C108" s="1">
         <v>100000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>99.51533615</v>
+        <v>95.91870775</v>
       </c>
       <c r="E108" s="1">
-        <v>99.884</v>
+        <v>97.65639</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>99884.0</v>
+        <v>97656.39</v>
       </c>
       <c r="I108" s="1">
-        <v>-299.14</v>
+        <v>-1288.78</v>
       </c>
       <c r="J108" s="1">
-        <v>-0.29948740539025</v>
+        <v>-1.3197088280654</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108">
-        <v>69.52</v>
+        <v>448.9</v>
       </c>
       <c r="M108" s="1">
-        <v>99515.34</v>
+        <v>95918.71</v>
       </c>
       <c r="N108" s="1">
-        <v>99584.86</v>
+        <v>96367.61</v>
       </c>
       <c r="O108" s="1">
-        <v>0.22</v>
+        <v>0.2</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
         <v>328</v>
       </c>
       <c r="B109" t="s">
         <v>329</v>
       </c>
       <c r="C109" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>96.31495721</v>
+        <v>83.81580696</v>
       </c>
       <c r="E109" s="1">
-        <v>97.65639</v>
+        <v>86.56115</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>97656.39</v>
+        <v>259683.45</v>
       </c>
       <c r="I109" s="1">
-        <v>-908.42</v>
+        <v>-6556.23</v>
       </c>
       <c r="J109" s="1">
-        <v>-0.93022074643554</v>
+        <v>-2.5247007462355</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
-      <c r="L109">
-        <v>433.01</v>
+      <c r="L109" t="s">
+        <v>330</v>
       </c>
       <c r="M109" s="1">
-        <v>96314.96</v>
+        <v>251447.43</v>
       </c>
       <c r="N109" s="1">
-        <v>96747.97</v>
+        <v>253127.22</v>
       </c>
       <c r="O109" s="1">
-        <v>0.22</v>
+        <v>0.53</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="B110" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="C110" s="1">
         <v>300000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>84.25046298</v>
+        <v>97.0679593</v>
       </c>
       <c r="E110" s="1">
-        <v>86.56115</v>
+        <v>99.507</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>259683.45</v>
+        <v>298521.0</v>
       </c>
       <c r="I110" s="1">
-        <v>-5313.91</v>
+        <v>-1563.7</v>
       </c>
       <c r="J110" s="1">
-        <v>-2.0463029122572</v>
+        <v>-0.52381574495597</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
       <c r="L110" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="M110" s="1">
-        <v>252751.39</v>
+        <v>291203.88</v>
       </c>
       <c r="N110" s="1">
-        <v>254369.54</v>
+        <v>296957.3</v>
       </c>
       <c r="O110" s="1">
-        <v>0.57</v>
+        <v>0.62</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="B111" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="C111" s="1">
-        <v>300000.0</v>
+        <v>139000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>97.43893334</v>
+        <v>98.22620738</v>
       </c>
       <c r="E111" s="1">
-        <v>99.507</v>
+        <v>99.647</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>298521.0</v>
+        <v>138509.33</v>
       </c>
       <c r="I111" s="1">
-        <v>-565.84</v>
+        <v>-452.57</v>
       </c>
       <c r="J111" s="1">
-        <v>-0.18954780400709</v>
+        <v>-0.32674333201958</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="M111" s="1">
-        <v>292316.8</v>
+        <v>136534.42</v>
       </c>
       <c r="N111" s="1">
-        <v>297955.16</v>
+        <v>138056.76</v>
       </c>
       <c r="O111" s="1">
-        <v>0.66</v>
+        <v>0.29</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="B112" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="C112" s="1">
-        <v>139000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>98.77032195</v>
+        <v>93.28223155</v>
       </c>
       <c r="E112" s="1">
-        <v>99.647</v>
+        <v>95.15085</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>138509.33</v>
+        <v>475754.25</v>
       </c>
       <c r="I112" s="1">
-        <v>254.25</v>
+        <v>-8089.67</v>
       </c>
       <c r="J112" s="1">
-        <v>0.18356164165981</v>
+        <v>-1.7003883832882</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="M112" s="1">
-        <v>137290.75</v>
+        <v>466411.16</v>
       </c>
       <c r="N112" s="1">
-        <v>138763.58</v>
+        <v>467664.58</v>
       </c>
       <c r="O112" s="1">
-        <v>0.31</v>
+        <v>0.98</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="B113" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="C113" s="1">
         <v>500000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>93.72156128</v>
+        <v>101.28048013</v>
       </c>
       <c r="E113" s="1">
-        <v>95.15085</v>
+        <v>104.254864</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>475754.25</v>
+        <v>521274.32</v>
       </c>
       <c r="I113" s="1">
-        <v>-5920.42</v>
+        <v>-3840.88</v>
       </c>
       <c r="J113" s="1">
-        <v>-1.2444281895537</v>
+        <v>-0.73682509431886</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="M113" s="1">
-        <v>468607.8</v>
+        <v>506402.4</v>
       </c>
       <c r="N113" s="1">
-        <v>469833.83</v>
+        <v>517433.44</v>
       </c>
       <c r="O113" s="1">
-        <v>1.05</v>
+        <v>1.09</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="B114" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="C114" s="1">
-        <v>500000.0</v>
+        <v>415000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>101.59642415</v>
+        <v>69.2115</v>
       </c>
       <c r="E114" s="1">
-        <v>104.254864</v>
+        <v>74.176043</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>521274.32</v>
+        <v>307830.58</v>
       </c>
       <c r="I114" s="1">
-        <v>-2484.01</v>
+        <v>-20221.96</v>
       </c>
       <c r="J114" s="1">
-        <v>-0.47652644772526</v>
+        <v>-6.5691849068406</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
-      <c r="L114" t="s">
-        <v>344</v>
+      <c r="L114">
+        <v>380.89</v>
       </c>
       <c r="M114" s="1">
-        <v>507982.12</v>
+        <v>287227.73</v>
       </c>
       <c r="N114" s="1">
-        <v>518790.31</v>
+        <v>287608.62</v>
       </c>
       <c r="O114" s="1">
-        <v>1.16</v>
+        <v>0.6</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
         <v>345</v>
       </c>
       <c r="B115" t="s">
         <v>346</v>
       </c>
       <c r="C115" s="1">
-        <v>415000.0</v>
+        <v>641000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>69.526</v>
+        <v>96.63731411</v>
       </c>
       <c r="E115" s="1">
-        <v>74.176043</v>
+        <v>99.423502</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>307830.58</v>
+        <v>637304.65</v>
       </c>
       <c r="I115" s="1">
-        <v>-18939.53</v>
+        <v>-10782.12</v>
       </c>
       <c r="J115" s="1">
-        <v>-6.1525823717709</v>
+        <v>-1.6918313713857</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
-      <c r="L115">
-        <v>358.15</v>
+      <c r="L115" t="s">
+        <v>347</v>
       </c>
       <c r="M115" s="1">
-        <v>288532.9</v>
+        <v>619445.19</v>
       </c>
       <c r="N115" s="1">
-        <v>288891.05</v>
+        <v>626522.53</v>
       </c>
       <c r="O115" s="1">
-        <v>0.64</v>
+        <v>1.31</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="B116" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="C116" s="1">
-        <v>641000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>97.38853112</v>
+        <v>97.74103566</v>
       </c>
       <c r="E116" s="1">
-        <v>99.423502</v>
+        <v>99.815013</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>637304.65</v>
+        <v>598890.08</v>
       </c>
       <c r="I116" s="1">
-        <v>-6195.12</v>
+        <v>-1684.96</v>
       </c>
       <c r="J116" s="1">
-        <v>-0.97208140565113</v>
+        <v>-0.28134712132817</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="M116" s="1">
-        <v>624260.49</v>
+        <v>586446.22</v>
       </c>
       <c r="N116" s="1">
-        <v>631109.53</v>
+        <v>597205.12</v>
       </c>
       <c r="O116" s="1">
-        <v>1.41</v>
+        <v>1.25</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="B117" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="C117" s="1">
-        <v>600000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>98.3047544</v>
+        <v>101.97097387</v>
       </c>
       <c r="E117" s="1">
-        <v>99.815013</v>
+        <v>105.578454</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>598890.08</v>
+        <v>137251.99</v>
       </c>
       <c r="I117" s="1">
-        <v>1467.21</v>
+        <v>-814.66</v>
       </c>
       <c r="J117" s="1">
-        <v>0.24498819549658</v>
+        <v>-0.59355059259979</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="M117" s="1">
-        <v>589828.52</v>
+        <v>132562.26</v>
       </c>
       <c r="N117" s="1">
-        <v>600357.29</v>
+        <v>136437.33</v>
       </c>
       <c r="O117" s="1">
-        <v>1.34</v>
+        <v>0.29</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="B118" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="C118" s="1">
-        <v>130000.0</v>
+        <v>155000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>102.47853343</v>
+        <v>92.20317085</v>
       </c>
       <c r="E118" s="1">
-        <v>105.578454</v>
+        <v>91.593929</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>137251.99</v>
+        <v>141970.59</v>
       </c>
       <c r="I118" s="1">
-        <v>-215.38</v>
+        <v>1899.27</v>
       </c>
       <c r="J118" s="1">
-        <v>-0.15692304352017</v>
+        <v>1.3377911580138</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
-      <c r="L118" t="s">
-        <v>355</v>
+      <c r="L118">
+        <v>954.95</v>
       </c>
       <c r="M118" s="1">
-        <v>133222.09</v>
+        <v>142914.91</v>
       </c>
       <c r="N118" s="1">
-        <v>137036.61</v>
+        <v>143869.86</v>
       </c>
       <c r="O118" s="1">
-        <v>0.31</v>
+        <v>0.3</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
         <v>356</v>
       </c>
       <c r="B119" t="s">
         <v>357</v>
       </c>
       <c r="C119" s="1">
-        <v>155000.0</v>
+        <v>280000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>92.60788403</v>
+        <v>87.82613643</v>
       </c>
       <c r="E119" s="1">
-        <v>91.593929</v>
+        <v>89.961514</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>141970.59</v>
+        <v>251892.24</v>
       </c>
       <c r="I119" s="1">
-        <v>2511.72</v>
+        <v>-2501.11</v>
       </c>
       <c r="J119" s="1">
-        <v>1.7691833217006</v>
+        <v>-0.99292856342061</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
-      <c r="L119">
-        <v>940.09</v>
+      <c r="L119" t="s">
+        <v>358</v>
       </c>
       <c r="M119" s="1">
-        <v>143542.22</v>
+        <v>245913.18</v>
       </c>
       <c r="N119" s="1">
-        <v>144482.31</v>
+        <v>249391.13</v>
       </c>
       <c r="O119" s="1">
-        <v>0.32</v>
+        <v>0.52</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="B120" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="C120" s="1">
-        <v>280000.0</v>
+        <v>445000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>88.38549757</v>
+        <v>95.12170394</v>
       </c>
       <c r="E120" s="1">
-        <v>89.961514</v>
+        <v>96.392049</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>251892.24</v>
+        <v>428944.62</v>
       </c>
       <c r="I120" s="1">
-        <v>-984.76</v>
+        <v>-1917.78</v>
       </c>
       <c r="J120" s="1">
-        <v>-0.39094495328637</v>
+        <v>-0.44709268063556</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
       <c r="L120" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="M120" s="1">
-        <v>247479.4</v>
+        <v>423291.58</v>
       </c>
       <c r="N120" s="1">
-        <v>250907.48</v>
+        <v>427026.84</v>
       </c>
       <c r="O120" s="1">
-        <v>0.56</v>
+        <v>0.9</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="B121" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="C121" s="1">
-        <v>445000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>95.65071474</v>
+        <v>95.53297297</v>
       </c>
       <c r="E121" s="1">
-        <v>96.392049</v>
+        <v>98.007783</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>428944.62</v>
+        <v>294023.35</v>
       </c>
       <c r="I121" s="1">
-        <v>320.5</v>
+        <v>-5821.69</v>
       </c>
       <c r="J121" s="1">
-        <v>0.074718270158045</v>
+        <v>-1.9800094108172</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
       <c r="L121" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="M121" s="1">
-        <v>425645.68</v>
+        <v>286598.92</v>
       </c>
       <c r="N121" s="1">
-        <v>429265.12</v>
+        <v>288201.66</v>
       </c>
       <c r="O121" s="1">
-        <v>0.96</v>
+        <v>0.6</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="B122" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="C122" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>96.15635469</v>
+        <v>102.32331971</v>
       </c>
       <c r="E122" s="1">
-        <v>98.007783</v>
+        <v>104.91632</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>294023.35</v>
+        <v>104916.32</v>
       </c>
       <c r="I122" s="1">
-        <v>-4050.18</v>
+        <v>296.04</v>
       </c>
       <c r="J122" s="1">
-        <v>-1.3775028411859</v>
+        <v>0.28216773138821</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
       <c r="L122" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="M122" s="1">
-        <v>288469.06</v>
+        <v>102323.32</v>
       </c>
       <c r="N122" s="1">
-        <v>289973.17</v>
+        <v>105212.36</v>
       </c>
       <c r="O122" s="1">
-        <v>0.65</v>
+        <v>0.22</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="B123" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="C123" s="1">
-        <v>100000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>102.43178322</v>
+        <v>98.32413474</v>
       </c>
       <c r="E123" s="1">
-        <v>104.91632</v>
+        <v>102.242292</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>104916.32</v>
+        <v>511211.46</v>
       </c>
       <c r="I123" s="1">
-        <v>353.82</v>
+        <v>-7708.94</v>
       </c>
       <c r="J123" s="1">
-        <v>0.33724019294615</v>
+        <v>-1.5079748016604</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
       <c r="L123" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="M123" s="1">
-        <v>102431.78</v>
+        <v>491620.67</v>
       </c>
       <c r="N123" s="1">
-        <v>105270.14</v>
+        <v>503502.52</v>
       </c>
       <c r="O123" s="1">
-        <v>0.23</v>
+        <v>1.06</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="B124" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="C124" s="1">
-        <v>500000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>98.85047124</v>
+        <v>98.97311585</v>
       </c>
       <c r="E124" s="1">
-        <v>102.242292</v>
+        <v>100.0</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>511211.46</v>
+        <v>100000.0</v>
       </c>
       <c r="I124" s="1">
-        <v>-5262.19</v>
+        <v>820.38</v>
       </c>
       <c r="J124" s="1">
-        <v>-1.0293568144971</v>
+        <v>0.82038</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
       <c r="L124" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="M124" s="1">
-        <v>494252.35</v>
+        <v>98973.12</v>
       </c>
       <c r="N124" s="1">
-        <v>505949.27</v>
+        <v>100820.38</v>
       </c>
       <c r="O124" s="1">
-        <v>1.13</v>
+        <v>0.21</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="B125" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="C125" s="1">
-        <v>100000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>99.62341717</v>
+        <v>79.63880883</v>
       </c>
       <c r="E125" s="1">
-        <v>100.0</v>
+        <v>81.08293</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>100000.0</v>
+        <v>486497.58</v>
       </c>
       <c r="I125" s="1">
-        <v>1428.21</v>
+        <v>-7801.71</v>
       </c>
       <c r="J125" s="1">
-        <v>1.42821</v>
+        <v>-1.6036482648074</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
-      <c r="L125" t="s">
-        <v>375</v>
+      <c r="L125">
+        <v>863.01</v>
       </c>
       <c r="M125" s="1">
-        <v>99623.42</v>
+        <v>477832.86</v>
       </c>
       <c r="N125" s="1">
-        <v>101428.21</v>
+        <v>478695.87</v>
       </c>
       <c r="O125" s="1">
-        <v>0.23</v>
+        <v>1.0</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
         <v>376</v>
       </c>
       <c r="B126" t="s">
         <v>377</v>
       </c>
       <c r="C126" s="1">
-        <v>600000.0</v>
+        <v>483000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>80.20094325</v>
+        <v>97.49807255</v>
       </c>
       <c r="E126" s="1">
-        <v>81.08293</v>
+        <v>99.429627</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>486497.58</v>
+        <v>480245.1</v>
       </c>
       <c r="I126" s="1">
-        <v>-4478.22</v>
+        <v>-307.9</v>
       </c>
       <c r="J126" s="1">
-        <v>-0.92050200948584</v>
+        <v>-0.064113095583901</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
-      <c r="L126">
-        <v>813.7</v>
+      <c r="L126" t="s">
+        <v>378</v>
       </c>
       <c r="M126" s="1">
-        <v>481205.66</v>
+        <v>470915.69</v>
       </c>
       <c r="N126" s="1">
-        <v>482019.36</v>
+        <v>479937.2</v>
       </c>
       <c r="O126" s="1">
-        <v>1.07</v>
+        <v>1.01</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="B127" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="C127" s="1">
-        <v>483000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>97.93380702</v>
+        <v>99.94179594</v>
       </c>
       <c r="E127" s="1">
-        <v>99.429627</v>
+        <v>102.181054</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>480245.1</v>
+        <v>919629.49</v>
       </c>
       <c r="I127" s="1">
-        <v>1618.06</v>
+        <v>-8533.46</v>
       </c>
       <c r="J127" s="1">
-        <v>0.33692379162224</v>
+        <v>-0.92792370109836</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
       <c r="L127" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="M127" s="1">
-        <v>473020.29</v>
+        <v>899476.17</v>
       </c>
       <c r="N127" s="1">
-        <v>481863.16</v>
+        <v>911096.03</v>
       </c>
       <c r="O127" s="1">
-        <v>1.07</v>
+        <v>1.91</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="B128" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="C128" s="1">
-        <v>900000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>100.54284558</v>
+        <v>65.644</v>
       </c>
       <c r="E128" s="1">
-        <v>102.181054</v>
+        <v>68.824779</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>919629.49</v>
+        <v>481773.45</v>
       </c>
       <c r="I128" s="1">
-        <v>-3481.55</v>
+        <v>-17739.42</v>
       </c>
       <c r="J128" s="1">
-        <v>-0.3785818134214</v>
+        <v>-3.6821082606358</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="M128" s="1">
-        <v>904885.61</v>
+        <v>459508.0</v>
       </c>
       <c r="N128" s="1">
-        <v>916147.94</v>
+        <v>464034.03</v>
       </c>
       <c r="O128" s="1">
-        <v>2.04</v>
+        <v>0.97</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="B129" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="C129" s="1">
-        <v>700000.0</v>
+        <v>102000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>66.189</v>
+        <v>99.98762694</v>
       </c>
       <c r="E129" s="1">
-        <v>68.824779</v>
+        <v>99.646</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>481773.45</v>
+        <v>101638.92</v>
       </c>
       <c r="I129" s="1">
-        <v>-14001.13</v>
+        <v>397.36</v>
       </c>
       <c r="J129" s="1">
-        <v>-2.9061647128957</v>
+        <v>0.39095259965375</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
-      <c r="L129" t="s">
-        <v>386</v>
+      <c r="L129">
+        <v>48.9</v>
       </c>
       <c r="M129" s="1">
-        <v>463323.0</v>
+        <v>101987.38</v>
       </c>
       <c r="N129" s="1">
-        <v>467772.32</v>
+        <v>102036.28</v>
       </c>
       <c r="O129" s="1">
-        <v>1.04</v>
+        <v>0.21</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
         <v>387</v>
       </c>
       <c r="B130" t="s">
         <v>388</v>
       </c>
       <c r="C130" s="1">
-        <v>102000.0</v>
+        <v>360000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>100.45846376</v>
+        <v>102.42312839</v>
       </c>
       <c r="E130" s="1">
-        <v>99.646</v>
+        <v>105.116214</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>101638.92</v>
+        <v>378418.37</v>
       </c>
       <c r="I130" s="1">
-        <v>838.49</v>
+        <v>-1844.15</v>
       </c>
       <c r="J130" s="1">
-        <v>0.82496941132393</v>
+        <v>-0.48733099294308</v>
       </c>
       <c r="K130">
         <v>0.0</v>
       </c>
-      <c r="L130">
-        <v>9.78</v>
+      <c r="L130" t="s">
+        <v>389</v>
       </c>
       <c r="M130" s="1">
-        <v>102467.63</v>
+        <v>368723.26</v>
       </c>
       <c r="N130" s="1">
-        <v>102477.41</v>
+        <v>376574.22</v>
       </c>
       <c r="O130" s="1">
-        <v>0.23</v>
+        <v>0.79</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="B131" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="C131" s="1">
-        <v>360000.0</v>
+        <v>240000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>102.87980697</v>
+        <v>99.16233548</v>
       </c>
       <c r="E131" s="1">
-        <v>105.116214</v>
+        <v>101.505154</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>378418.37</v>
+        <v>243612.37</v>
       </c>
       <c r="I131" s="1">
-        <v>-357.91</v>
+        <v>-2012.08</v>
       </c>
       <c r="J131" s="1">
-        <v>-0.094580503583904</v>
+        <v>-0.8259350705385</v>
       </c>
       <c r="K131">
         <v>0.0</v>
       </c>
       <c r="L131" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="M131" s="1">
-        <v>370367.31</v>
+        <v>237989.61</v>
       </c>
       <c r="N131" s="1">
-        <v>378060.46</v>
+        <v>241600.29</v>
       </c>
       <c r="O131" s="1">
-        <v>0.84</v>
+        <v>0.51</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="B132" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="C132" s="1">
-        <v>240000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>99.58593773</v>
+        <v>100.29460946</v>
       </c>
       <c r="E132" s="1">
-        <v>101.505154</v>
+        <v>101.271864</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>243612.37</v>
+        <v>141780.61</v>
       </c>
       <c r="I132" s="1">
-        <v>-1071.05</v>
+        <v>-169.53</v>
       </c>
       <c r="J132" s="1">
-        <v>-0.43965337228155</v>
+        <v>-0.11957206278066</v>
       </c>
       <c r="K132">
         <v>0.0</v>
       </c>
       <c r="L132" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="M132" s="1">
-        <v>239006.25</v>
+        <v>140412.45</v>
       </c>
       <c r="N132" s="1">
-        <v>242541.32</v>
+        <v>141611.08</v>
       </c>
       <c r="O132" s="1">
-        <v>0.54</v>
+        <v>0.3</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="B133" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="C133" s="1">
-        <v>140000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>100.3711844</v>
+        <v>97.4259573</v>
       </c>
       <c r="E133" s="1">
-        <v>101.271864</v>
+        <v>105.684715</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>141780.61</v>
+        <v>137390.13</v>
       </c>
       <c r="I133" s="1">
-        <v>-110.27</v>
+        <v>-10723.03</v>
       </c>
       <c r="J133" s="1">
-        <v>-0.077775092094751</v>
+        <v>-7.8048037366294</v>
       </c>
       <c r="K133">
         <v>0.0</v>
       </c>
-      <c r="L133" t="s">
-        <v>397</v>
+      <c r="L133">
+        <v>13.36</v>
       </c>
       <c r="M133" s="1">
-        <v>140519.66</v>
+        <v>126653.74</v>
       </c>
       <c r="N133" s="1">
-        <v>141670.34</v>
+        <v>126667.1</v>
       </c>
       <c r="O133" s="1">
-        <v>0.32</v>
+        <v>0.27</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
         <v>398</v>
       </c>
       <c r="B134" t="s">
         <v>399</v>
       </c>
       <c r="C134" s="1">
-        <v>130000.0</v>
+        <v>135000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>98.08122546</v>
+        <v>96.89120979</v>
       </c>
       <c r="E134" s="1">
-        <v>105.684715</v>
+        <v>103.578504</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>137390.13</v>
+        <v>139830.98</v>
       </c>
       <c r="I134" s="1">
-        <v>-5049.61</v>
+        <v>-8715.77</v>
       </c>
       <c r="J134" s="1">
-        <v>-3.6753804658311</v>
+        <v>-6.2330751025274</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
-      <c r="L134" t="s">
-        <v>400</v>
+      <c r="L134">
+        <v>312.07</v>
       </c>
       <c r="M134" s="1">
-        <v>127505.59</v>
+        <v>130803.14</v>
       </c>
       <c r="N134" s="1">
-        <v>132340.52</v>
+        <v>131115.21</v>
       </c>
       <c r="O134" s="1">
-        <v>0.29</v>
+        <v>0.28</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
+        <v>400</v>
+      </c>
+      <c r="B135" t="s">
         <v>401</v>
       </c>
-      <c r="B135" t="s">
+      <c r="C135" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D135" s="1">
+        <v>98.67620404</v>
+      </c>
+      <c r="E135" s="1">
+        <v>99.860373</v>
+      </c>
+      <c r="F135" t="s">
+        <v>8</v>
+      </c>
+      <c r="G135">
+        <v>1.0</v>
+      </c>
+      <c r="H135" s="1">
+        <v>299581.12</v>
+      </c>
+      <c r="I135" s="1">
+        <v>2459.82</v>
+      </c>
+      <c r="J135" s="1">
+        <v>0.82108645564847</v>
+      </c>
+      <c r="K135">
+        <v>0.0</v>
+      </c>
+      <c r="L135" t="s">
         <v>402</v>
       </c>
-      <c r="C135" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M135" s="1">
-        <v>131250.3</v>
+        <v>296028.61</v>
       </c>
       <c r="N135" s="1">
-        <v>131512.44</v>
+        <v>302040.94</v>
       </c>
       <c r="O135" s="1">
-        <v>0.29</v>
+        <v>0.63</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
         <v>403</v>
       </c>
       <c r="B136" t="s">
         <v>404</v>
       </c>
       <c r="C136" s="1">
-        <v>300000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>98.89246686</v>
+        <v>99.48348569</v>
       </c>
       <c r="E136" s="1">
-        <v>99.860373</v>
+        <v>98.412086</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>299581.12</v>
+        <v>137776.92</v>
       </c>
       <c r="I136" s="1">
-        <v>3018.2</v>
+        <v>2285.3</v>
       </c>
       <c r="J136" s="1">
-        <v>1.0074733681482</v>
+        <v>1.65869581059</v>
       </c>
       <c r="K136">
         <v>0.0</v>
       </c>
-      <c r="L136" t="s">
-        <v>405</v>
+      <c r="L136">
+        <v>785.34</v>
       </c>
       <c r="M136" s="1">
-        <v>296677.4</v>
+        <v>139276.88</v>
       </c>
       <c r="N136" s="1">
-        <v>302599.32</v>
+        <v>140062.22</v>
       </c>
       <c r="O136" s="1">
-        <v>0.67</v>
+        <v>0.29</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
+        <v>405</v>
+      </c>
+      <c r="B137" t="s">
         <v>406</v>
-      </c>
-[...1 lines deleted...]
-        <v>407</v>
       </c>
       <c r="C137" s="1">
         <v>140000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>99.52103394</v>
+        <v>98.99457704</v>
       </c>
       <c r="E137" s="1">
-        <v>98.412086</v>
+        <v>98.960671</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>137776.92</v>
+        <v>138544.94</v>
       </c>
       <c r="I137" s="1">
-        <v>2312.94</v>
+        <v>2007.47</v>
       </c>
       <c r="J137" s="1">
-        <v>1.6787572258111</v>
+        <v>1.4489666674221</v>
       </c>
       <c r="K137">
         <v>0.0</v>
       </c>
-      <c r="L137">
-        <v>760.41</v>
+      <c r="L137" t="s">
+        <v>407</v>
       </c>
       <c r="M137" s="1">
-        <v>139329.45</v>
+        <v>138592.41</v>
       </c>
       <c r="N137" s="1">
-        <v>140089.86</v>
+        <v>140552.41</v>
       </c>
       <c r="O137" s="1">
-        <v>0.31</v>
+        <v>0.29</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
         <v>408</v>
       </c>
       <c r="B138" t="s">
         <v>409</v>
       </c>
       <c r="C138" s="1">
-        <v>140000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>99.1889412</v>
+        <v>106.4186265</v>
       </c>
       <c r="E138" s="1">
-        <v>98.960671</v>
+        <v>110.213723</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>138544.94</v>
+        <v>143277.84</v>
       </c>
       <c r="I138" s="1">
-        <v>2252.73</v>
+        <v>-2593.63</v>
       </c>
       <c r="J138" s="1">
-        <v>1.6259922592626</v>
+        <v>-1.8102101483384</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
       <c r="L138" t="s">
         <v>410</v>
       </c>
       <c r="M138" s="1">
-        <v>138864.52</v>
+        <v>138344.21</v>
       </c>
       <c r="N138" s="1">
-        <v>140797.67</v>
+        <v>140684.21</v>
       </c>
       <c r="O138" s="1">
-        <v>0.31</v>
+        <v>0.3</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
         <v>411</v>
       </c>
       <c r="B139" t="s">
         <v>412</v>
       </c>
       <c r="C139" s="1">
-        <v>130000.0</v>
+        <v>550000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>107.02170679</v>
+        <v>97.88555344</v>
       </c>
       <c r="E139" s="1">
-        <v>110.213723</v>
+        <v>99.944829</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>143277.84</v>
+        <v>549696.56</v>
       </c>
       <c r="I139" s="1">
-        <v>-1873.73</v>
+        <v>-295.88</v>
       </c>
       <c r="J139" s="1">
-        <v>-1.3077598043075</v>
+        <v>-0.053826059962973</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
       <c r="L139" t="s">
         <v>413</v>
       </c>
       <c r="M139" s="1">
-        <v>139128.22</v>
+        <v>538370.54</v>
       </c>
       <c r="N139" s="1">
-        <v>141404.11</v>
+        <v>549400.68</v>
       </c>
       <c r="O139" s="1">
-        <v>0.32</v>
+        <v>1.15</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
         <v>414</v>
       </c>
       <c r="B140" t="s">
         <v>415</v>
       </c>
       <c r="C140" s="1">
-        <v>550000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>98.41314587</v>
+        <v>101.66523263</v>
       </c>
       <c r="E140" s="1">
-        <v>99.944829</v>
+        <v>104.27347</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>549696.56</v>
+        <v>104273.47</v>
       </c>
       <c r="I140" s="1">
-        <v>2425.06</v>
+        <v>-39.06</v>
       </c>
       <c r="J140" s="1">
-        <v>0.44116339385497</v>
+        <v>-0.037459192640276</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
       <c r="L140" t="s">
         <v>416</v>
       </c>
       <c r="M140" s="1">
-        <v>541272.3</v>
+        <v>101665.23</v>
       </c>
       <c r="N140" s="1">
-        <v>552121.62</v>
+        <v>104234.41</v>
       </c>
       <c r="O140" s="1">
-        <v>1.23</v>
+        <v>0.22</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
         <v>417</v>
       </c>
       <c r="B141" t="s">
         <v>418</v>
       </c>
       <c r="C141" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>102.03338356</v>
+        <v>91.42109306</v>
       </c>
       <c r="E141" s="1">
-        <v>104.27347</v>
+        <v>95.837535</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>104273.47</v>
+        <v>191675.07</v>
       </c>
       <c r="I141" s="1">
-        <v>286.63</v>
+        <v>-8271.92</v>
       </c>
       <c r="J141" s="1">
-        <v>0.27488295920333</v>
+        <v>-4.3155951371245</v>
       </c>
       <c r="K141">
         <v>0.0</v>
       </c>
-      <c r="L141" t="s">
-        <v>419</v>
+      <c r="L141">
+        <v>560.96</v>
       </c>
       <c r="M141" s="1">
-        <v>102033.39</v>
+        <v>182842.19</v>
       </c>
       <c r="N141" s="1">
-        <v>104560.1</v>
+        <v>183403.15</v>
       </c>
       <c r="O141" s="1">
-        <v>0.23</v>
+        <v>0.38</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
+        <v>419</v>
+      </c>
+      <c r="B142" t="s">
         <v>420</v>
       </c>
-      <c r="B142" t="s">
+      <c r="C142" s="1">
+        <v>560000.0</v>
+      </c>
+      <c r="D142" s="1">
+        <v>83.70238856</v>
+      </c>
+      <c r="E142" s="1">
+        <v>85.126713</v>
+      </c>
+      <c r="F142" t="s">
+        <v>8</v>
+      </c>
+      <c r="G142">
+        <v>1.0</v>
+      </c>
+      <c r="H142" s="1">
+        <v>476709.59</v>
+      </c>
+      <c r="I142" s="1">
+        <v>-5191.56</v>
+      </c>
+      <c r="J142" s="1">
+        <v>-1.0890403945933</v>
+      </c>
+      <c r="K142">
+        <v>0.0</v>
+      </c>
+      <c r="L142" t="s">
         <v>421</v>
       </c>
-      <c r="C142" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M142" s="1">
-        <v>183659.19</v>
+        <v>468733.37</v>
       </c>
       <c r="N142" s="1">
-        <v>184211.93</v>
+        <v>471518.03</v>
       </c>
       <c r="O142" s="1">
-        <v>0.41</v>
+        <v>0.99</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
         <v>422</v>
       </c>
       <c r="B143" t="s">
         <v>423</v>
       </c>
       <c r="C143" s="1">
-        <v>560000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>84.32664924</v>
+        <v>94.58340907</v>
       </c>
       <c r="E143" s="1">
-        <v>85.126713</v>
+        <v>100.243095</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>476709.59</v>
+        <v>200486.19</v>
       </c>
       <c r="I143" s="1">
-        <v>-1741.73</v>
+        <v>-10175.26</v>
       </c>
       <c r="J143" s="1">
-        <v>-0.36536500136278</v>
+        <v>-5.0752922183817</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
       <c r="L143" t="s">
         <v>424</v>
       </c>
       <c r="M143" s="1">
-        <v>472229.23</v>
+        <v>189166.82</v>
       </c>
       <c r="N143" s="1">
-        <v>474967.86</v>
+        <v>190310.93</v>
       </c>
       <c r="O143" s="1">
-        <v>1.06</v>
+        <v>0.4</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
         <v>425</v>
       </c>
       <c r="B144" t="s">
         <v>426</v>
       </c>
       <c r="C144" s="1">
         <v>200000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>94.9665848</v>
+        <v>101.95079357</v>
       </c>
       <c r="E144" s="1">
-        <v>100.243095</v>
+        <v>99.948</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>200486.19</v>
+        <v>199896.0</v>
       </c>
       <c r="I144" s="1">
-        <v>-9426.45</v>
+        <v>8108.6</v>
       </c>
       <c r="J144" s="1">
-        <v>-4.701795171029</v>
+        <v>4.0564093328531</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
       <c r="L144" t="s">
         <v>427</v>
       </c>
       <c r="M144" s="1">
-        <v>189933.16</v>
+        <v>203901.59</v>
       </c>
       <c r="N144" s="1">
-        <v>191059.74</v>
+        <v>208004.6</v>
       </c>
       <c r="O144" s="1">
-        <v>0.43</v>
+        <v>0.44</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
         <v>428</v>
       </c>
       <c r="B145" t="s">
         <v>429</v>
       </c>
       <c r="C145" s="1">
-        <v>200000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>102.05001326</v>
+        <v>91.70302595</v>
       </c>
       <c r="E145" s="1">
-        <v>99.948</v>
+        <v>90.382013</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>199896.0</v>
+        <v>135573.02</v>
       </c>
       <c r="I145" s="1">
-        <v>8178.82</v>
+        <v>2045.22</v>
       </c>
       <c r="J145" s="1">
-        <v>4.0915375995518</v>
+        <v>1.5085744936566</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
-      <c r="L145" t="s">
-        <v>430</v>
+      <c r="L145">
+        <v>63.7</v>
       </c>
       <c r="M145" s="1">
-        <v>204100.03</v>
+        <v>137554.54</v>
       </c>
       <c r="N145" s="1">
-        <v>208074.82</v>
+        <v>137618.24</v>
       </c>
       <c r="O145" s="1">
-        <v>0.46</v>
+        <v>0.29</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
+        <v>430</v>
+      </c>
+      <c r="B146" t="s">
         <v>431</v>
       </c>
-      <c r="B146" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C146" s="1">
-        <v>150000.0</v>
+        <v>160000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>92.38028813</v>
+        <v>86.64512626</v>
       </c>
       <c r="E146" s="1">
-        <v>90.382013</v>
+        <v>86.219563</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>135573.02</v>
+        <v>137951.3</v>
       </c>
       <c r="I146" s="1">
-        <v>3059.06</v>
+        <v>683.09</v>
       </c>
       <c r="J146" s="1">
-        <v>2.2563929017735</v>
+        <v>0.49516749751543</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
       <c r="L146">
-        <v>61.64</v>
+        <v>2.19</v>
       </c>
       <c r="M146" s="1">
-        <v>138570.44</v>
+        <v>138632.2</v>
       </c>
       <c r="N146" s="1">
-        <v>138632.08</v>
+        <v>138634.39</v>
       </c>
       <c r="O146" s="1">
-        <v>0.31</v>
+        <v>0.29</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
+        <v>432</v>
+      </c>
+      <c r="B147" t="s">
         <v>433</v>
       </c>
-      <c r="B147" t="s">
+      <c r="C147" s="1">
+        <v>140000.0</v>
+      </c>
+      <c r="D147" s="1">
+        <v>96.63431284</v>
+      </c>
+      <c r="E147" s="1">
+        <v>98.939836</v>
+      </c>
+      <c r="F147" t="s">
+        <v>8</v>
+      </c>
+      <c r="G147">
+        <v>1.0</v>
+      </c>
+      <c r="H147" s="1">
+        <v>138515.77</v>
+      </c>
+      <c r="I147" s="1">
+        <v>-604.17</v>
+      </c>
+      <c r="J147" s="1">
+        <v>-0.43617416269642</v>
+      </c>
+      <c r="K147">
+        <v>0.0</v>
+      </c>
+      <c r="L147" t="s">
         <v>434</v>
       </c>
-      <c r="C147" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M147" s="1">
-        <v>139414.75</v>
+        <v>135288.04</v>
       </c>
       <c r="N147" s="1">
-        <v>140208.17</v>
+        <v>137911.6</v>
       </c>
       <c r="O147" s="1">
-        <v>0.31</v>
+        <v>0.29</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
         <v>435</v>
       </c>
       <c r="B148" t="s">
         <v>436</v>
       </c>
       <c r="C148" s="1">
-        <v>140000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>97.31152978</v>
+        <v>99.5150276</v>
       </c>
       <c r="E148" s="1">
-        <v>98.939836</v>
+        <v>98.91284</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>138515.77</v>
+        <v>395651.36</v>
       </c>
       <c r="I148" s="1">
-        <v>309.41</v>
+        <v>3899.16</v>
       </c>
       <c r="J148" s="1">
-        <v>0.22337528788238</v>
+        <v>0.9855040053445</v>
       </c>
       <c r="K148">
         <v>0.0</v>
       </c>
       <c r="L148" t="s">
         <v>437</v>
       </c>
       <c r="M148" s="1">
-        <v>136236.14</v>
+        <v>398060.11</v>
       </c>
       <c r="N148" s="1">
-        <v>138825.18</v>
+        <v>399550.52</v>
       </c>
       <c r="O148" s="1">
-        <v>0.31</v>
+        <v>0.84</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
         <v>438</v>
       </c>
       <c r="B149" t="s">
         <v>439</v>
       </c>
       <c r="C149" s="1">
-        <v>400000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>99.51024042</v>
+        <v>91.9262643</v>
       </c>
       <c r="E149" s="1">
-        <v>98.91284</v>
+        <v>90.429947</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>395651.36</v>
+        <v>135644.92</v>
       </c>
       <c r="I149" s="1">
-        <v>3858.09</v>
+        <v>2264.51</v>
       </c>
       <c r="J149" s="1">
-        <v>0.97512365432031</v>
+        <v>1.6694395927249</v>
       </c>
       <c r="K149">
         <v>0.0</v>
       </c>
-      <c r="L149" t="s">
-        <v>440</v>
+      <c r="L149">
+        <v>20.03</v>
       </c>
       <c r="M149" s="1">
-        <v>398040.96</v>
+        <v>137889.4</v>
       </c>
       <c r="N149" s="1">
-        <v>399509.45</v>
+        <v>137909.43</v>
       </c>
       <c r="O149" s="1">
-        <v>0.89</v>
+        <v>0.29</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
+        <v>440</v>
+      </c>
+      <c r="B150" t="s">
         <v>441</v>
       </c>
-      <c r="B150" t="s">
+      <c r="C150" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D150" s="1">
+        <v>99.90048255</v>
+      </c>
+      <c r="E150" s="1">
+        <v>104.254153</v>
+      </c>
+      <c r="F150" t="s">
+        <v>8</v>
+      </c>
+      <c r="G150">
+        <v>1.0</v>
+      </c>
+      <c r="H150" s="1">
+        <v>312762.46</v>
+      </c>
+      <c r="I150" s="1">
+        <v>-4780.19</v>
+      </c>
+      <c r="J150" s="1">
+        <v>-1.5283771588189</v>
+      </c>
+      <c r="K150">
+        <v>0.0</v>
+      </c>
+      <c r="L150" t="s">
         <v>442</v>
       </c>
-      <c r="C150" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M150" s="1">
-        <v>138391.18</v>
+        <v>299701.45</v>
       </c>
       <c r="N150" s="1">
-        <v>138409.16</v>
+        <v>307982.27</v>
       </c>
       <c r="O150" s="1">
-        <v>0.31</v>
+        <v>0.65</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
         <v>443</v>
       </c>
       <c r="B151" t="s">
         <v>444</v>
       </c>
       <c r="C151" s="1">
-        <v>300000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>100.44044415</v>
+        <v>92.60092819</v>
       </c>
       <c r="E151" s="1">
-        <v>104.254153</v>
+        <v>95.381538</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>312762.46</v>
+        <v>476907.69</v>
       </c>
       <c r="I151" s="1">
-        <v>-3267.15</v>
+        <v>-2093.12</v>
       </c>
       <c r="J151" s="1">
-        <v>-1.0446106607551</v>
+        <v>-0.43889415999981</v>
       </c>
       <c r="K151">
         <v>0.0</v>
       </c>
       <c r="L151" t="s">
         <v>445</v>
       </c>
       <c r="M151" s="1">
-        <v>301321.34</v>
+        <v>463004.64</v>
       </c>
       <c r="N151" s="1">
-        <v>309495.31</v>
+        <v>474814.57</v>
       </c>
       <c r="O151" s="1">
-        <v>0.69</v>
+        <v>1.0</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
         <v>446</v>
       </c>
       <c r="B152" t="s">
         <v>447</v>
       </c>
       <c r="C152" s="1">
-        <v>500000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>93.02513156</v>
+        <v>105.85420468</v>
       </c>
       <c r="E152" s="1">
-        <v>95.381538</v>
+        <v>109.314258</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>476907.69</v>
+        <v>437257.03</v>
       </c>
       <c r="I152" s="1">
-        <v>-102.24</v>
+        <v>-7264.87</v>
       </c>
       <c r="J152" s="1">
-        <v>-0.02143811101054</v>
+        <v>-1.6614644251689</v>
       </c>
       <c r="K152">
         <v>0.0</v>
       </c>
       <c r="L152" t="s">
         <v>448</v>
       </c>
       <c r="M152" s="1">
-        <v>465125.66</v>
+        <v>423416.82</v>
       </c>
       <c r="N152" s="1">
-        <v>476805.45</v>
+        <v>429992.16</v>
       </c>
       <c r="O152" s="1">
-        <v>1.06</v>
+        <v>0.9</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
         <v>449</v>
       </c>
       <c r="B153" t="s">
         <v>450</v>
       </c>
       <c r="C153" s="1">
-        <v>400000.0</v>
+        <v>11.0</v>
       </c>
       <c r="D153" s="1">
-        <v>106.42795265</v>
+        <v>115.74</v>
       </c>
       <c r="E153" s="1">
-        <v>109.314258</v>
+        <v>116.73</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>437257.03</v>
+        <v>0.0</v>
       </c>
       <c r="I153" s="1">
-        <v>-5189.06</v>
+        <v>-10890.0</v>
       </c>
       <c r="J153" s="1">
-        <v>-1.1867299194709</v>
+        <v>0</v>
       </c>
       <c r="K153">
         <v>0.0</v>
       </c>
-      <c r="L153" t="s">
-        <v>451</v>
+      <c r="L153">
+        <v>0.0</v>
       </c>
       <c r="M153" s="1">
-        <v>425711.81</v>
+        <v>-10890.0</v>
       </c>
       <c r="N153" s="1">
-        <v>432067.97</v>
+        <v>-10890.0</v>
       </c>
       <c r="O153" s="1">
-        <v>0.96</v>
+        <v>-0.02</v>
       </c>
       <c r="P153">
-        <v>1</v>
-[...48 lines deleted...]
-      <c r="P154">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>