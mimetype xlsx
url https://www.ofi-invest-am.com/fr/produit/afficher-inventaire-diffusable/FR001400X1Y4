--- v3 (2026-06-19)
+++ v4 (2026-07-27)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="451">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="467">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>X</t>
   </si>
   <si>
     <t>FR0013422813</t>
   </si>
   <si>
@@ -136,1281 +136,1329 @@
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR001400KPZ3</t>
   </si>
   <si>
     <t>OFI INVEST ESG LIQ I</t>
   </si>
   <si>
     <t>XS2491189408</t>
   </si>
   <si>
     <t>A2A EX 2.5 06-26</t>
   </si>
   <si>
-    <t>2 694.52</t>
+    <t>3 049.32</t>
   </si>
   <si>
     <t>XS3238204062</t>
   </si>
   <si>
     <t>A2A EX 3.25 05-32</t>
   </si>
   <si>
-    <t>2 691.36</t>
+    <t>3 528.16</t>
   </si>
   <si>
     <t>XS2986639701</t>
   </si>
   <si>
     <t>A2A EX 3.625 01-35</t>
   </si>
   <si>
+    <t>1 449.60</t>
+  </si>
+  <si>
     <t>XS2583205906</t>
   </si>
   <si>
     <t>A2A EX 4.375 02-34</t>
   </si>
   <si>
+    <t>1 324.49</t>
+  </si>
+  <si>
     <t>XS2534976886</t>
   </si>
   <si>
     <t>A2A EX 4.5 09-30</t>
   </si>
   <si>
-    <t>2 965.07</t>
+    <t>3 558.08</t>
   </si>
   <si>
     <t>XS2487054939</t>
   </si>
   <si>
     <t>ABN AMR 3.0 06-32</t>
   </si>
   <si>
-    <t>12 123.29</t>
+    <t>13 643.84</t>
   </si>
   <si>
     <t>XS3185662676</t>
   </si>
   <si>
     <t>ABN AMR 3.0 09-32</t>
   </si>
   <si>
-    <t>4 487.67</t>
+    <t>5 400.00</t>
   </si>
   <si>
     <t>XS2536941656</t>
   </si>
   <si>
     <t>ABN AMR 4.25 02-30</t>
   </si>
   <si>
     <t>XS3066564900</t>
   </si>
   <si>
     <t>ACHM BA 2.5 05-28</t>
   </si>
   <si>
-    <t>2 198.63</t>
+    <t>2 452.05</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GRO 3.75 12-36</t>
   </si>
   <si>
-    <t>16 729.83</t>
+    <t>22 306.44</t>
   </si>
   <si>
     <t>XS3219374975</t>
   </si>
   <si>
     <t>ALPH BA 3.125 10-31</t>
   </si>
   <si>
-    <t>6 657.53</t>
+    <t>8 368.15</t>
   </si>
   <si>
     <t>FR00140005T0</t>
   </si>
   <si>
     <t>ARKEMA 0.125 10-26</t>
   </si>
   <si>
     <t>FR0014012JL7</t>
   </si>
   <si>
     <t>ARKEMA 3.5 09-33</t>
   </si>
   <si>
-    <t>5 609.59</t>
+    <t>6 673.97</t>
   </si>
   <si>
     <t>XS3215529192</t>
   </si>
   <si>
     <t>ASN BAN 3.375 10-32</t>
   </si>
   <si>
-    <t>2 718.49</t>
+    <t>3 402.74</t>
   </si>
   <si>
     <t>XS2694995163</t>
   </si>
   <si>
     <t>ASR NED 3.625 12-28</t>
   </si>
   <si>
-    <t>4 714.49</t>
+    <t>6 441.58</t>
   </si>
   <si>
     <t>XS2747590896</t>
   </si>
   <si>
     <t>ASS GEN 3.212 01-29</t>
   </si>
   <si>
+    <t>1 235.52</t>
+  </si>
+  <si>
     <t>XS2747596315</t>
   </si>
   <si>
     <t>ASS GEN 3.547 01-34</t>
   </si>
   <si>
+    <t>1 010.65</t>
+  </si>
+  <si>
     <t>XS2314312179</t>
   </si>
   <si>
     <t>AXA 1.375 10-41</t>
   </si>
   <si>
-    <t>6 416.92</t>
+    <t>7 838.63</t>
   </si>
   <si>
     <t>FR0014015J87</t>
   </si>
   <si>
     <t>AYVENS 3.0 04-30</t>
   </si>
   <si>
-    <t>1 035.62</t>
+    <t>FR0014017YD2</t>
+  </si>
+  <si>
+    <t>AYVENS 3.375 04-29</t>
   </si>
   <si>
     <t>IT0005675126</t>
   </si>
   <si>
     <t>BANC BP 3.125 10-31</t>
   </si>
   <si>
-    <t>2 068.49</t>
+    <t>2 575.34</t>
   </si>
   <si>
     <t>XS2357417257</t>
   </si>
   <si>
     <t>BANC NT 0.625 06-29</t>
   </si>
   <si>
+    <t>1 058.22</t>
+  </si>
+  <si>
     <t>XS2194370727</t>
   </si>
   <si>
     <t>BANC NT 1.125 06-27</t>
   </si>
   <si>
     <t>XS2063247915</t>
   </si>
   <si>
     <t>BANC SA 0.3 10-26</t>
   </si>
   <si>
     <t>XS2804565435</t>
   </si>
   <si>
     <t>BANK OF 3.5 04-29</t>
   </si>
   <si>
-    <t>9 780.82</t>
+    <t>XS3320133948</t>
+  </si>
+  <si>
+    <t>BANK OF 3.625 03-32</t>
+  </si>
+  <si>
+    <t>1 476.62</t>
   </si>
   <si>
     <t>FR00140003P3</t>
   </si>
   <si>
     <t>BANQ FE 0.1 10-27</t>
   </si>
   <si>
     <t>FR0014004750</t>
   </si>
   <si>
     <t>BANQ FE 0.25 06-28</t>
   </si>
   <si>
     <t>FR001400Q0T5</t>
   </si>
   <si>
     <t>BANQ FE 3.5 05-31</t>
   </si>
   <si>
-    <t>14 958.90</t>
+    <t>16 732.88</t>
   </si>
   <si>
     <t>XS3170898723</t>
   </si>
   <si>
     <t>BAWA BK 3.375 09-33</t>
   </si>
   <si>
-    <t>18 678.08</t>
+    <t>22 099.32</t>
   </si>
   <si>
     <t>XS2013745703</t>
   </si>
   <si>
     <t>BBVA 1.0 06-26</t>
   </si>
   <si>
-    <t>3 013.70</t>
+    <t>3 419.18</t>
   </si>
   <si>
     <t>BE6328785207</t>
   </si>
   <si>
     <t>BELF SA 0.375 06-27</t>
   </si>
   <si>
     <t>BE6352762387</t>
   </si>
   <si>
     <t>BELF SA 3.625 06-30</t>
   </si>
   <si>
-    <t>14 152.40</t>
+    <t>15 989.73</t>
   </si>
   <si>
     <t>BE6344187966</t>
   </si>
   <si>
     <t>BELF SA 3.875 06-28</t>
   </si>
   <si>
-    <t>3 015.07</t>
+    <t>3 407.88</t>
   </si>
   <si>
     <t>XS2634687912</t>
   </si>
   <si>
     <t>BK AMER 4.134 06-28</t>
   </si>
   <si>
-    <t>16 082.96</t>
+    <t>18 178.27</t>
   </si>
   <si>
     <t>XS3225871121</t>
   </si>
   <si>
     <t>BK IREL 3.625 11-36</t>
   </si>
   <si>
-    <t>4 094.76</t>
+    <t>1 857.19</t>
+  </si>
+  <si>
+    <t>XS3332496184</t>
+  </si>
+  <si>
+    <t>BK IREL 3.875 04-34</t>
   </si>
   <si>
     <t>XS2643234011</t>
   </si>
   <si>
     <t>BK IREL 5.0 07-31</t>
   </si>
   <si>
-    <t>12 741.10</t>
+    <t>14 540.41</t>
   </si>
   <si>
     <t>FR0013415692</t>
   </si>
   <si>
     <t>BQ POST 1.375 04-29</t>
   </si>
   <si>
-    <t>3 763.36</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3038544790</t>
   </si>
   <si>
     <t>BRAM U 3.625 04-33</t>
   </si>
   <si>
-    <t>17 416.88</t>
+    <t>1 324.66</t>
   </si>
   <si>
     <t>DE000BU3Z005</t>
   </si>
   <si>
     <t>BUND DE 2.3 02-33</t>
   </si>
   <si>
+    <t>1 403.00</t>
+  </si>
+  <si>
     <t>FR001400M4O2</t>
   </si>
   <si>
     <t>CA 4.375 11-33</t>
   </si>
   <si>
-    <t>11 123.29</t>
+    <t>14 671.23</t>
   </si>
   <si>
     <t>XS3108521124</t>
   </si>
   <si>
     <t>CA AUTO 2.75 07-28</t>
   </si>
   <si>
-    <t>1 970.88</t>
+    <t>2 252.44</t>
   </si>
   <si>
     <t>XS2555187801</t>
   </si>
   <si>
     <t>CAIX 5.375 11-30</t>
   </si>
   <si>
-    <t>1 899.66</t>
+    <t>2 444.52</t>
   </si>
   <si>
     <t>DE000CZ45W57</t>
   </si>
   <si>
     <t>CMZB FR 3.0 09-27</t>
   </si>
   <si>
-    <t>1 561.64</t>
+    <t>1 865.75</t>
   </si>
   <si>
     <t>FR0013463775</t>
   </si>
   <si>
     <t>CNP ASS 2.0 07-50</t>
   </si>
   <si>
-    <t>6 547.95</t>
+    <t>7 561.64</t>
+  </si>
+  <si>
+    <t>XS3320133781</t>
+  </si>
+  <si>
+    <t>COLO SF 3.875 04-31</t>
   </si>
   <si>
     <t>DE000CZ457W4</t>
   </si>
   <si>
     <t>COMM AK 4.0 01-38</t>
   </si>
   <si>
-    <t>2 005.48</t>
+    <t>3 221.92</t>
   </si>
   <si>
     <t>DE000CZ45ZY0</t>
   </si>
   <si>
     <t>COMM AK 4.125 06-37</t>
   </si>
   <si>
-    <t>12 024.66</t>
+    <t>13 697.26</t>
   </si>
   <si>
     <t>DE000CZ439B6</t>
   </si>
   <si>
     <t>COMM AK 5.25 03-29</t>
   </si>
   <si>
-    <t>15 663.70</t>
+    <t>1 510.27</t>
   </si>
   <si>
     <t>XS2796609787</t>
   </si>
   <si>
     <t>COMP DE 3.375 04-30</t>
   </si>
   <si>
-    <t>3 227.05</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2796659964</t>
   </si>
   <si>
     <t>COMP DE 3.625 04-34</t>
   </si>
   <si>
-    <t>6 932.19</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3200103490</t>
   </si>
   <si>
     <t>COOP RA 3.548 10-35</t>
   </si>
   <si>
-    <t>9 757.00</t>
+    <t>11 885.80</t>
   </si>
   <si>
     <t>FR0013447232</t>
   </si>
   <si>
     <t>COVI 1.125 09-31</t>
   </si>
   <si>
-    <t>1 152.74</t>
+    <t>1 380.82</t>
   </si>
   <si>
     <t>FR0014010IN9</t>
   </si>
   <si>
     <t>COVI 3.625 06-34</t>
   </si>
   <si>
-    <t>2 770.89</t>
+    <t>3 138.36</t>
   </si>
   <si>
     <t>XS3244187764</t>
   </si>
   <si>
     <t>DANS BK 3.375 12-33</t>
   </si>
   <si>
-    <t>6 158.22</t>
+    <t>8 210.96</t>
   </si>
   <si>
     <t>XS3101509167</t>
   </si>
   <si>
     <t>DANS BK 3.5 11-35</t>
   </si>
   <si>
-    <t>1 783.56</t>
+    <t>2 315.75</t>
   </si>
   <si>
     <t>XS2637421848</t>
   </si>
   <si>
     <t>DANS BK 4.75 06-30</t>
   </si>
   <si>
-    <t>4 652.40</t>
+    <t>5 278.36</t>
   </si>
   <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGI IN 0.625 07-31</t>
   </si>
   <si>
-    <t>2 578.77</t>
+    <t>2 958.90</t>
   </si>
   <si>
     <t>XS3074473474</t>
   </si>
   <si>
     <t>DNB BAN 3.125 05-31</t>
   </si>
   <si>
-    <t>26 284.25</t>
+    <t>29 452.05</t>
   </si>
   <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JA 3.727 09-37</t>
   </si>
   <si>
-    <t>5 940.33</t>
+    <t>7 028.41</t>
   </si>
   <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP 4.375 12-55</t>
   </si>
   <si>
-    <t>1 258.56</t>
+    <t>3 476.03</t>
   </si>
   <si>
     <t>XS2978779176</t>
   </si>
   <si>
     <t>EDP SER 3.5 07-31</t>
   </si>
   <si>
-    <t>12 686.30</t>
+    <t>14 602.19</t>
   </si>
   <si>
     <t>XS2699159351</t>
   </si>
   <si>
     <t>EDP SER 4.375 04-32</t>
   </si>
   <si>
-    <t>5 500.51</t>
-[...1 lines deleted...]
-  <si>
     <t>BE6368381404</t>
   </si>
   <si>
     <t>ELIA TR 3.5 10-35</t>
   </si>
   <si>
-    <t>1 591.78</t>
+    <t>1 946.58</t>
   </si>
   <si>
     <t>BE6340849569</t>
   </si>
   <si>
     <t>ELIA TR 3.625 01-33</t>
   </si>
   <si>
+    <t>1 003.08</t>
+  </si>
+  <si>
     <t>BE6349118800</t>
   </si>
   <si>
     <t>ELIA TR 3.75 01-36</t>
   </si>
   <si>
-    <t>1 356.16</t>
+    <t>2 116.44</t>
   </si>
   <si>
     <t>XS3044299769</t>
   </si>
   <si>
     <t>ELLE AB 3.75 05-35</t>
   </si>
   <si>
-    <t>6 206.40</t>
+    <t>6 940.07</t>
   </si>
   <si>
     <t>XS1750986744</t>
   </si>
   <si>
     <t>ENEL FI 1.125 09-26</t>
   </si>
   <si>
-    <t>1 651.44</t>
+    <t>1 976.46</t>
   </si>
   <si>
     <t>XS3299702137</t>
   </si>
   <si>
     <t>ENEX HO 3.0 02-32</t>
   </si>
   <si>
+    <t>1 807.15</t>
+  </si>
+  <si>
     <t>XS3045470492</t>
   </si>
   <si>
     <t>ENEX HO 3.25 04-33</t>
   </si>
   <si>
-    <t>9 295.89</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0013455813</t>
   </si>
   <si>
     <t>ENGIE 0.5 10-30</t>
   </si>
   <si>
     <t>FR0014000RR2</t>
   </si>
   <si>
     <t>ENGIE 1.5 PERP</t>
   </si>
   <si>
-    <t>2 786.30</t>
+    <t>1 232.88</t>
   </si>
   <si>
     <t>FR0013504693</t>
   </si>
   <si>
     <t>ENGIE 2.125 03-32</t>
   </si>
   <si>
-    <t>2 084.25</t>
+    <t>FR0014016Z94</t>
+  </si>
+  <si>
+    <t>ENGIE 4.371 PERP</t>
   </si>
   <si>
     <t>XS1702729275</t>
   </si>
   <si>
     <t>EON INT 1.25 10-27</t>
   </si>
   <si>
     <t>XS2463518998</t>
   </si>
   <si>
     <t>EON SE 1.625 03-31</t>
   </si>
   <si>
-    <t>2 317.52</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2747600018</t>
   </si>
   <si>
     <t>EON SE 3.375 01-31</t>
   </si>
   <si>
+    <t>1 298.22</t>
+  </si>
+  <si>
     <t>XS2574873183</t>
   </si>
   <si>
     <t>EON SE 3.875 01-35</t>
   </si>
   <si>
+    <t>1 476.75</t>
+  </si>
+  <si>
     <t>XS2673547746</t>
   </si>
   <si>
     <t>EON SE 4.0 08-33</t>
   </si>
   <si>
-    <t>6 772.60</t>
+    <t>7 989.04</t>
   </si>
   <si>
     <t>XS2432544349</t>
   </si>
   <si>
     <t>ESB FIN 1.0 07-34</t>
   </si>
   <si>
-    <t>2 030.14</t>
+    <t>2 334.25</t>
   </si>
   <si>
     <t>XS2697970536</t>
   </si>
   <si>
     <t>ESB FIN 4.25 03-36</t>
   </si>
   <si>
     <t>EU000A3K4DG1</t>
   </si>
   <si>
     <t>EURO UN 1.25 02-43</t>
   </si>
   <si>
-    <t>1 327.91</t>
+    <t>2 373.29</t>
   </si>
   <si>
     <t>DE000A4DFCB7</t>
   </si>
   <si>
     <t>EVON IN 3.25 01-30</t>
   </si>
   <si>
+    <t>1 222.36</t>
+  </si>
+  <si>
     <t>DE000A4DFWV3</t>
   </si>
   <si>
     <t>EVON IN 4.25 09-55</t>
   </si>
   <si>
-    <t>2 270.55</t>
+    <t>2 701.37</t>
   </si>
   <si>
     <t>XS2784700671</t>
   </si>
   <si>
     <t>FING EM 3.25 03-34</t>
   </si>
   <si>
     <t>FR0013234333</t>
   </si>
   <si>
     <t>FRAN GO 1.75 06-39</t>
   </si>
   <si>
-    <t>4 807.47</t>
+    <t>5 463.84</t>
   </si>
   <si>
     <t>FR0013322989</t>
   </si>
   <si>
     <t>GECINA 1.625 03-30</t>
   </si>
   <si>
+    <t>1 023.97</t>
+  </si>
+  <si>
     <t>FR0013266368</t>
   </si>
   <si>
     <t>GECINA 2.0 06-32</t>
   </si>
   <si>
-    <t>7 287.67</t>
+    <t>8 301.37</t>
   </si>
   <si>
     <t>XS3072230744</t>
   </si>
   <si>
     <t>IBER FI 3.5 05-35</t>
   </si>
   <si>
-    <t>20 875.34</t>
+    <t>23 358.90</t>
   </si>
   <si>
     <t>XS3224600232</t>
   </si>
   <si>
     <t>IBER FI 3.75 PERP</t>
   </si>
   <si>
-    <t>1 417.81</t>
+    <t>1 797.95</t>
   </si>
   <si>
     <t>XS2748213290</t>
   </si>
   <si>
     <t>IBER FI 4.871 PERP</t>
   </si>
   <si>
-    <t>27 304.29</t>
+    <t>1 040.93</t>
   </si>
   <si>
     <t>FR001400ZRC6</t>
   </si>
   <si>
     <t>ICAD PR 4.375 05-35</t>
   </si>
   <si>
-    <t>10 967.47</t>
+    <t>12 297.95</t>
   </si>
   <si>
     <t>FR0014007NF1</t>
   </si>
   <si>
     <t>ICADE 1.0 01-30</t>
   </si>
   <si>
     <t>XS3225326282</t>
   </si>
   <si>
     <t>ING GRO 2.875 11-30</t>
   </si>
   <si>
-    <t>1 047.60</t>
+    <t>1 339.04</t>
   </si>
   <si>
     <t>XS2764264789</t>
   </si>
   <si>
     <t>ING GRO 4.0 02-35</t>
   </si>
   <si>
     <t>XS2524746687</t>
   </si>
   <si>
     <t>ING GRO 4.125 08-33</t>
   </si>
   <si>
-    <t>7 153.77</t>
-[...8 lines deleted...]
-    <t>3 205.48</t>
+    <t>8 408.22</t>
   </si>
   <si>
     <t>XS2625195891</t>
   </si>
   <si>
     <t>INTE 4.0 05-26</t>
   </si>
   <si>
-    <t>3 375.34</t>
+    <t>3 780.82</t>
   </si>
   <si>
     <t>XS2529233814</t>
   </si>
   <si>
     <t>INTE 4.75 09-27</t>
   </si>
   <si>
-    <t>3 865.07</t>
+    <t>4 587.33</t>
   </si>
   <si>
     <t>XS2625196352</t>
   </si>
   <si>
     <t>INTE 4.875 05-30</t>
   </si>
   <si>
-    <t>20 568.49</t>
+    <t>23 039.38</t>
   </si>
   <si>
     <t>IE000GVLBXU6</t>
   </si>
   <si>
     <t>IREL GO 3.0 10-43</t>
   </si>
   <si>
-    <t>7 693.15</t>
+    <t>9 517.81</t>
   </si>
   <si>
     <t>XS1704789590</t>
   </si>
   <si>
     <t>IREN 1.5 10-27</t>
   </si>
   <si>
-    <t>1 756.85</t>
+    <t>2 190.21</t>
   </si>
   <si>
     <t>XS2752472436</t>
   </si>
   <si>
     <t>IREN 3.875 07-32</t>
   </si>
   <si>
-    <t>9 455.00</t>
+    <t>10 888.75</t>
   </si>
   <si>
     <t>IT0005596470</t>
   </si>
   <si>
     <t>ITAL BU 4.05 10-37</t>
   </si>
   <si>
-    <t>4 726.48</t>
+    <t>5 940.93</t>
   </si>
   <si>
     <t>BE0390246156</t>
   </si>
   <si>
     <t>KBC GRO 3.625 08-36</t>
   </si>
   <si>
-    <t>4 151.37</t>
+    <t>4 886.30</t>
   </si>
   <si>
     <t>BE0390124874</t>
   </si>
   <si>
     <t>KBC GRO 3.75 03-32</t>
   </si>
   <si>
-    <t>18 544.52</t>
+    <t>1 695.21</t>
   </si>
   <si>
     <t>XS2780025271</t>
   </si>
   <si>
     <t>KONI AH 3.375 03-31</t>
   </si>
   <si>
     <t>XS2596537972</t>
   </si>
   <si>
     <t>KONI AH 3.5 04-28</t>
   </si>
   <si>
-    <t>3 384.93</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3308614794</t>
   </si>
   <si>
     <t>KONI AH 3.625 03-34</t>
   </si>
   <si>
     <t>FR0013384567</t>
   </si>
   <si>
     <t>LA POST 1.45 11-28</t>
   </si>
   <si>
     <t>XS2089229806</t>
   </si>
   <si>
     <t>MERL PR 1.875 12-34</t>
   </si>
   <si>
-    <t>1 679.79</t>
+    <t>2 250.00</t>
   </si>
   <si>
     <t>XS3168718529</t>
   </si>
   <si>
     <t>MERL PR 3.5 09-33</t>
   </si>
   <si>
-    <t>5 753.42</t>
+    <t>6 817.81</t>
   </si>
   <si>
     <t>IT0005678955</t>
   </si>
   <si>
     <t>MONT PA 3.25 02-32</t>
   </si>
   <si>
-    <t>1 522.34</t>
+    <t>1 980.27</t>
   </si>
   <si>
     <t>XS2388449758</t>
   </si>
   <si>
     <t>NATL BA 0.5 09-28</t>
   </si>
   <si>
-    <t>1 253.42</t>
+    <t>1 506.85</t>
   </si>
   <si>
     <t>XS2528858033</t>
   </si>
   <si>
     <t>NATW GR 4.067 09-28</t>
   </si>
   <si>
-    <t>11 031.04</t>
+    <t>13 092.40</t>
   </si>
   <si>
     <t>NL0013552060</t>
   </si>
   <si>
     <t>NETH GO 0.5 01-40</t>
   </si>
   <si>
     <t>XS3232967318</t>
   </si>
   <si>
     <t>NORD BK 3.25 11-35</t>
   </si>
   <si>
-    <t>7 077.34</t>
+    <t>9 189.13</t>
   </si>
   <si>
     <t>XS3170346368</t>
   </si>
   <si>
     <t>NORD BK 3.5 09-35</t>
   </si>
   <si>
-    <t>10 758.90</t>
+    <t>12 887.67</t>
   </si>
   <si>
     <t>XS2797546624</t>
   </si>
   <si>
     <t>PERM TS 4.25 07-30</t>
   </si>
   <si>
-    <t>3 875.07</t>
+    <t>4 435.14</t>
   </si>
   <si>
     <t>XS2021462440</t>
   </si>
   <si>
     <t>PROL IN 0.875 07-29</t>
   </si>
   <si>
+    <t>1 092.43</t>
+  </si>
+  <si>
     <t>XS2187529180</t>
   </si>
   <si>
     <t>PROL IN 1.625 06-32</t>
   </si>
   <si>
-    <t>3 477.95</t>
+    <t>3 939.18</t>
   </si>
   <si>
     <t>XS1904690341</t>
   </si>
   <si>
     <t>PROL IN 2.375 11-30</t>
   </si>
   <si>
-    <t>3 735.26</t>
+    <t>4 806.61</t>
   </si>
   <si>
     <t>XS2744299335</t>
   </si>
   <si>
     <t>RED ELE 3.0 01-34</t>
   </si>
   <si>
-    <t>1 602.74</t>
-[...8 lines deleted...]
-    <t>2 889.04</t>
+    <t>2 515.07</t>
   </si>
   <si>
     <t>XS2838500218</t>
   </si>
   <si>
     <t>REDEIA 3.375 07-32</t>
   </si>
   <si>
-    <t>11 881.85</t>
+    <t>13 592.47</t>
+  </si>
+  <si>
+    <t>XS3348120653</t>
+  </si>
+  <si>
+    <t>REDEIA 4.375 PERP</t>
   </si>
   <si>
     <t>FR0014010DR1</t>
   </si>
   <si>
     <t>RENA 3.875 09-30</t>
   </si>
   <si>
-    <t>1 847.26</t>
+    <t>2 240.07</t>
   </si>
   <si>
     <t>FR0014007LP4</t>
   </si>
   <si>
     <t>RTE EDF 0.75 01-34</t>
   </si>
   <si>
+    <t>1 319.18</t>
+  </si>
+  <si>
     <t>XS3166372568</t>
   </si>
   <si>
     <t>SCOT HY 3.375 11-33</t>
   </si>
   <si>
-    <t>9 021.51</t>
+    <t>10 673.97</t>
   </si>
   <si>
     <t>FR001400U1Q3</t>
   </si>
   <si>
     <t>SG 3.625 11-30</t>
   </si>
   <si>
-    <t>11 619.86</t>
+    <t>14 927.05</t>
   </si>
   <si>
     <t>ES0000012J07</t>
   </si>
   <si>
     <t>SPAI GO 1.0 07-42</t>
   </si>
   <si>
-    <t>4 526.03</t>
+    <t>5 235.62</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE 3.5 03-32</t>
   </si>
   <si>
     <t>XS2675685700</t>
   </si>
   <si>
     <t>SSE 4.0 09-31</t>
   </si>
   <si>
-    <t>7 850.96</t>
+    <t>9 310.68</t>
   </si>
   <si>
     <t>XS2532312548</t>
   </si>
   <si>
     <t>STAT AS 2.875 09-29</t>
   </si>
   <si>
-    <t>3 610.68</t>
+    <t>4 310.14</t>
   </si>
   <si>
     <t>XS2723597923</t>
   </si>
   <si>
     <t>STAT AS 3.125 12-26</t>
   </si>
   <si>
-    <t>1 198.63</t>
+    <t>1 642.12</t>
   </si>
   <si>
     <t>XS2779793061</t>
   </si>
   <si>
     <t>STAT AS 3.75 03-39</t>
   </si>
   <si>
     <t>XS2768793676</t>
   </si>
   <si>
     <t>STAT SF 3.375 02-36</t>
   </si>
   <si>
     <t>XS2443749648</t>
   </si>
   <si>
     <t>TELI CO 2.75 06-83</t>
   </si>
   <si>
-    <t>6 012.33</t>
+    <t>6 848.63</t>
   </si>
   <si>
     <t>XS2477935345</t>
   </si>
   <si>
     <t>TENN HO 1.625 11-26</t>
   </si>
   <si>
+    <t>1 015.96</t>
+  </si>
+  <si>
     <t>XS1241581096</t>
   </si>
   <si>
     <t>TENN HO 1.75 06-27</t>
   </si>
   <si>
-    <t>1 960.00</t>
+    <t>2 208.36</t>
   </si>
   <si>
     <t>XS2549543499</t>
   </si>
   <si>
     <t>TENN HO 4.5 10-34</t>
   </si>
   <si>
-    <t>2 340.00</t>
+    <t>2 933.01</t>
   </si>
   <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERN RE 3.0 07-31</t>
   </si>
   <si>
-    <t>11 030.14</t>
+    <t>12 702.74</t>
   </si>
   <si>
     <t>XS2655852726</t>
   </si>
   <si>
     <t>TERN RE 3.875 07-33</t>
   </si>
   <si>
-    <t>2 569.18</t>
+    <t>2 961.99</t>
   </si>
   <si>
     <t>XS2357205587</t>
   </si>
   <si>
     <t>TRAS EL 0.375 06-29</t>
   </si>
   <si>
     <t>XS2209023402</t>
   </si>
   <si>
     <t>TRAS EL 0.75 07-32</t>
   </si>
   <si>
-    <t>2 784.66</t>
+    <t>3 210.41</t>
   </si>
   <si>
     <t>XS2360310044</t>
   </si>
   <si>
     <t>UNIC 0.8 07-29</t>
   </si>
   <si>
-    <t>1 144.11</t>
+    <t>1 306.30</t>
   </si>
   <si>
     <t>XS2555420103</t>
   </si>
   <si>
     <t>UNIC 5.85 11-27</t>
   </si>
   <si>
-    <t>4 103.01</t>
+    <t>5 289.04</t>
   </si>
   <si>
     <t>XS2257961818</t>
   </si>
   <si>
     <t>UPM KYM 0.125 11-28</t>
   </si>
   <si>
     <t>XS2320453884</t>
   </si>
   <si>
     <t>UPM KYM 0.5 03-31</t>
   </si>
   <si>
     <t>XS2478685931</t>
   </si>
   <si>
     <t>UPM KYM 2.25 05-29</t>
   </si>
   <si>
-    <t>2 623.56</t>
+    <t>2 942.88</t>
   </si>
   <si>
     <t>XS2009891479</t>
   </si>
   <si>
     <t>VATFAL 0 1/2 06/24/2</t>
   </si>
   <si>
-    <t>1 490.41</t>
+    <t>1 693.15</t>
   </si>
   <si>
     <t>XS2297882644</t>
   </si>
   <si>
     <t>VATT AB 0.125 02-29</t>
   </si>
   <si>
     <t>XS2821745374</t>
   </si>
   <si>
     <t>VERB AG 3.25 05-31</t>
   </si>
   <si>
-    <t>8 280.82</t>
+    <t>9 269.18</t>
   </si>
   <si>
     <t>DE000A3MQS72</t>
   </si>
   <si>
     <t>VONO SE 2.375 03-32</t>
   </si>
   <si>
-    <t>11 809.93</t>
+    <t>1 138.70</t>
   </si>
   <si>
     <t>DE000A30VQB2</t>
   </si>
   <si>
     <t>VONO SE 5.0 11-30</t>
   </si>
   <si>
-    <t>6 575.34</t>
+    <t>8 602.74</t>
   </si>
   <si>
     <t>OEM6 Comdty</t>
   </si>
   <si>
     <t>EURO BOBL 0626</t>
+  </si>
+  <si>
+    <t>RXM6 Comdty</t>
+  </si>
+  <si>
+    <t>EURO BUND 0626</t>
+  </si>
+  <si>
+    <t>DUM6 Comdty</t>
+  </si>
+  <si>
+    <t>EURO SCHATZ 0626</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1777,267 +1825,267 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
         <v>19746.0</v>
       </c>
       <c r="D2">
-        <v>1492.25</v>
+        <v>1499.44</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>29466069.41</v>
+        <v>29608078.9</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>29466069.41</v>
+        <v>29608078.9</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>31164.986</v>
+        <v>31629.878</v>
       </c>
       <c r="D3">
-        <v>98.53</v>
+        <v>98.94</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>3070894.86</v>
+        <v>3129648.81</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>3070894.86</v>
+        <v>3129648.81</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>2912.476</v>
+        <v>2910.578</v>
       </c>
       <c r="D4">
-        <v>4958.27</v>
+        <v>4981.92</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>14440870.03</v>
+        <v>14500271.09</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>14440870.03</v>
+        <v>14500271.09</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>6611.0</v>
+        <v>7670.0</v>
       </c>
       <c r="D5">
-        <v>100.9</v>
+        <v>101.38</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>667086.01</v>
+        <v>777635.21</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>667086.01</v>
+        <v>777635.21</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>10.0</v>
       </c>
       <c r="D6">
-        <v>100.11</v>
+        <v>100.51</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>1001.16</v>
+        <v>1005.13</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>1001.16</v>
+        <v>1005.13</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>1.0</v>
       </c>
       <c r="D7">
-        <v>101.0</v>
+        <v>101.45</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>101.0</v>
+        <v>101.45</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>101.0</v>
+        <v>101.45</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
         <v>19</v>
       </c>
       <c r="B8" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="1">
         <v>10.0</v>
       </c>
       <c r="D8">
-        <v>100.13</v>
+        <v>100.6</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
-        <v>1001.34</v>
+        <v>1006.07</v>
       </c>
       <c r="G8" t="s">
         <v>8</v>
       </c>
       <c r="H8">
-        <v>1001.34</v>
+        <v>1006.07</v>
       </c>
       <c r="I8" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P153"/>
+  <dimension ref="A1:P159"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O153" sqref="O153"/>
+      <selection activeCell="O159" sqref="O159"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>21</v>
       </c>
       <c r="B1" t="s">
         <v>22</v>
       </c>
       <c r="C1" t="s">
         <v>23</v>
       </c>
       <c r="D1" t="s">
         <v>24</v>
       </c>
       <c r="E1" t="s">
         <v>25</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>26</v>
@@ -2056,7639 +2104,7939 @@
       </c>
       <c r="L1" t="s">
         <v>31</v>
       </c>
       <c r="M1" t="s">
         <v>32</v>
       </c>
       <c r="N1" t="s">
         <v>33</v>
       </c>
       <c r="O1" t="s">
         <v>34</v>
       </c>
       <c r="P1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>36</v>
       </c>
       <c r="B2" t="s">
         <v>37</v>
       </c>
       <c r="C2" s="1">
-        <v>1915.0</v>
+        <v>1747.0</v>
       </c>
       <c r="D2" s="1">
-        <v>1071.41</v>
+        <v>1073.76</v>
       </c>
       <c r="E2" s="1">
-        <v>1069.52698172</v>
+        <v>1070.81060103</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>2048144.17</v>
+        <v>1870706.12</v>
       </c>
       <c r="I2" s="1">
-        <v>3605.98</v>
+        <v>5152.6</v>
       </c>
       <c r="J2" s="1">
-        <v>0.17606084829468</v>
+        <v>0.27543610110176</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>2051750.15</v>
+        <v>1875858.72</v>
       </c>
       <c r="N2" s="1">
-        <v>2051750.15</v>
+        <v>1875858.72</v>
       </c>
       <c r="O2" s="1">
-        <v>4.31</v>
+        <v>3.91</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>38</v>
       </c>
       <c r="B3" t="s">
         <v>39</v>
       </c>
       <c r="C3" s="1">
         <v>140000.0</v>
       </c>
       <c r="D3" s="1">
-        <v>99.99090036</v>
+        <v>99.98115235</v>
       </c>
       <c r="E3" s="1">
         <v>101.385614</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>141939.86</v>
       </c>
       <c r="I3" s="1">
-        <v>741.92</v>
+        <v>1083.07</v>
       </c>
       <c r="J3" s="1">
-        <v>0.52270024783736</v>
+        <v>0.76304851928134</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3" t="s">
         <v>40</v>
       </c>
       <c r="M3" s="1">
-        <v>139987.26</v>
+        <v>139973.61</v>
       </c>
       <c r="N3" s="1">
-        <v>142681.78</v>
+        <v>143022.93</v>
       </c>
       <c r="O3" s="1">
         <v>0.3</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>41</v>
       </c>
       <c r="B4" t="s">
         <v>42</v>
       </c>
       <c r="C4" s="1">
         <v>254000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>98.02855018</v>
+        <v>98.12379502</v>
       </c>
       <c r="E4" s="1">
         <v>99.533614</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>252815.38</v>
       </c>
       <c r="I4" s="1">
-        <v>-1131.51</v>
+        <v>-52.78</v>
       </c>
       <c r="J4" s="1">
-        <v>-0.44756375185719</v>
+        <v>-0.020876894435774</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4" t="s">
         <v>43</v>
       </c>
       <c r="M4" s="1">
-        <v>248992.51</v>
+        <v>249234.44</v>
       </c>
       <c r="N4" s="1">
-        <v>251683.87</v>
+        <v>252762.6</v>
       </c>
       <c r="O4" s="1">
         <v>0.53</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>44</v>
       </c>
       <c r="B5" t="s">
         <v>45</v>
       </c>
       <c r="C5" s="1">
         <v>164000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>97.49870967</v>
+        <v>97.52123075</v>
       </c>
       <c r="E5" s="1">
         <v>99.08</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>162491.2</v>
       </c>
       <c r="I5" s="1">
-        <v>-1746.36</v>
+        <v>-1106.78</v>
       </c>
       <c r="J5" s="1">
-        <v>-1.0747412782969</v>
+        <v>-0.68113227054757</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
-      <c r="L5">
-        <v>846.96</v>
+      <c r="L5" t="s">
+        <v>46</v>
       </c>
       <c r="M5" s="1">
-        <v>159897.88</v>
+        <v>159934.82</v>
       </c>
       <c r="N5" s="1">
-        <v>160744.84</v>
+        <v>161384.42</v>
       </c>
       <c r="O5" s="1">
         <v>0.34</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B6" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C6" s="1">
         <v>130000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>103.48169159</v>
+        <v>103.44269716</v>
       </c>
       <c r="E6" s="1">
         <v>110.550762</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>143715.99</v>
       </c>
       <c r="I6" s="1">
-        <v>-8441.85</v>
+        <v>-7916.0</v>
       </c>
       <c r="J6" s="1">
-        <v>-5.8739810371831</v>
+        <v>-5.5080857738934</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
-      <c r="L6">
-        <v>747.95</v>
+      <c r="L6" t="s">
+        <v>49</v>
       </c>
       <c r="M6" s="1">
-        <v>134526.19</v>
+        <v>134475.5</v>
       </c>
       <c r="N6" s="1">
-        <v>135274.14</v>
+        <v>135799.99</v>
       </c>
       <c r="O6" s="1">
         <v>0.28</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="B7" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C7" s="1">
         <v>130000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>104.47990742</v>
+        <v>104.23193264</v>
       </c>
       <c r="E7" s="1">
         <v>108.857546</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>141514.81</v>
       </c>
       <c r="I7" s="1">
-        <v>-2725.86</v>
+        <v>-2455.22</v>
       </c>
       <c r="J7" s="1">
-        <v>-1.9262012223314</v>
+        <v>-1.7349562211899</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="M7" s="1">
-        <v>135823.88</v>
+        <v>135501.51</v>
       </c>
       <c r="N7" s="1">
-        <v>138788.95</v>
+        <v>139059.59</v>
       </c>
       <c r="O7" s="1">
         <v>0.29</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="B8" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="C8" s="1">
         <v>500000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>96.64142268</v>
+        <v>96.65253858</v>
       </c>
       <c r="E8" s="1">
         <v>99.430044</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>497150.22</v>
       </c>
       <c r="I8" s="1">
-        <v>-1819.82</v>
+        <v>-243.69</v>
       </c>
       <c r="J8" s="1">
-        <v>-0.36605032579489</v>
+        <v>-0.049017377484013</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="M8" s="1">
-        <v>483207.11</v>
+        <v>483262.69</v>
       </c>
       <c r="N8" s="1">
-        <v>495330.4</v>
+        <v>496906.53</v>
       </c>
       <c r="O8" s="1">
-        <v>1.04</v>
+        <v>1.03</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="B9" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="C9" s="1">
         <v>300000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>97.22846308</v>
+        <v>97.31884249</v>
       </c>
       <c r="E9" s="1">
         <v>99.503</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>298509.0</v>
       </c>
       <c r="I9" s="1">
-        <v>-2335.94</v>
+        <v>-1152.47</v>
       </c>
       <c r="J9" s="1">
-        <v>-0.78253586994027</v>
+        <v>-0.38607546171137</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="M9" s="1">
-        <v>291685.39</v>
+        <v>291956.53</v>
       </c>
       <c r="N9" s="1">
-        <v>296173.06</v>
+        <v>297356.53</v>
       </c>
       <c r="O9" s="1">
         <v>0.62</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="B10" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="C10" s="1">
         <v>100000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>102.87343005</v>
+        <v>103.05811937</v>
       </c>
       <c r="E10" s="1">
         <v>108.76173</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>108761.73</v>
       </c>
       <c r="I10" s="1">
-        <v>-5538.98</v>
+        <v>-4923.47</v>
       </c>
       <c r="J10" s="1">
-        <v>-5.0927656262915</v>
+        <v>-4.5268404612542</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
-        <v>349.32</v>
+        <v>780.14</v>
       </c>
       <c r="M10" s="1">
-        <v>102873.43</v>
+        <v>103058.12</v>
       </c>
       <c r="N10" s="1">
-        <v>103222.75</v>
+        <v>103838.26</v>
       </c>
       <c r="O10" s="1">
         <v>0.22</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="B11" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="C11" s="1">
         <v>100000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>98.69968378</v>
+        <v>98.82741568</v>
       </c>
       <c r="E11" s="1">
         <v>99.684</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>99684.0</v>
       </c>
       <c r="I11" s="1">
-        <v>1214.31</v>
+        <v>1595.47</v>
       </c>
       <c r="J11" s="1">
-        <v>1.2181593836523</v>
+        <v>1.6005276674291</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="M11" s="1">
-        <v>98699.68</v>
+        <v>98827.42</v>
       </c>
       <c r="N11" s="1">
-        <v>100898.31</v>
+        <v>101279.47</v>
       </c>
       <c r="O11" s="1">
         <v>0.21</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="B12" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="C12" s="1">
         <v>1467000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>97.52037598</v>
+        <v>98.00509645</v>
       </c>
       <c r="E12" s="1">
         <v>99.556461</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>1460493.28</v>
       </c>
       <c r="I12" s="1">
-        <v>-13139.54</v>
+        <v>-452.08</v>
       </c>
       <c r="J12" s="1">
-        <v>-0.89966452978134</v>
+        <v>-0.030953925375131</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="M12" s="1">
-        <v>1430623.91</v>
+        <v>1437734.76</v>
       </c>
       <c r="N12" s="1">
-        <v>1447353.74</v>
+        <v>1460041.2</v>
       </c>
       <c r="O12" s="1">
         <v>3.04</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="B13" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="C13" s="1">
         <v>540000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>97.76962108</v>
+        <v>97.56256294</v>
       </c>
       <c r="E13" s="1">
         <v>99.791763</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>538875.52</v>
       </c>
       <c r="I13" s="1">
-        <v>-4262.03</v>
+        <v>-3669.53</v>
       </c>
       <c r="J13" s="1">
-        <v>-0.79091178608373</v>
+        <v>-0.68096060477937</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="M13" s="1">
-        <v>527955.96</v>
+        <v>526837.84</v>
       </c>
       <c r="N13" s="1">
-        <v>534613.49</v>
+        <v>535205.99</v>
       </c>
       <c r="O13" s="1">
-        <v>1.12</v>
+        <v>1.11</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="B14" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="C14" s="1">
         <v>100000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>98.72175129</v>
+        <v>98.90096114</v>
       </c>
       <c r="E14" s="1">
         <v>95.89134</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>95891.34</v>
       </c>
       <c r="I14" s="1">
-        <v>2885.21</v>
+        <v>3077.09</v>
       </c>
       <c r="J14" s="1">
-        <v>3.0088327058523</v>
+        <v>3.2089341957261</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
-        <v>54.79</v>
+        <v>67.47</v>
       </c>
       <c r="M14" s="1">
-        <v>98721.76</v>
+        <v>98900.96</v>
       </c>
       <c r="N14" s="1">
-        <v>98776.55</v>
+        <v>98968.43</v>
       </c>
       <c r="O14" s="1">
         <v>0.21</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="B15" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="C15" s="1">
         <v>300000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>96.68385496</v>
+        <v>97.10309791</v>
       </c>
       <c r="E15" s="1">
         <v>98.691</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>296073.0</v>
       </c>
       <c r="I15" s="1">
-        <v>-411.85</v>
+        <v>1910.27</v>
       </c>
       <c r="J15" s="1">
-        <v>-0.13910420740831</v>
+        <v>0.6452023656328</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="M15" s="1">
-        <v>290051.56</v>
+        <v>291309.3</v>
       </c>
       <c r="N15" s="1">
-        <v>295661.15</v>
+        <v>297983.27</v>
       </c>
       <c r="O15" s="1">
         <v>0.62</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="B16" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="C16" s="1">
         <v>200000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>97.35403391</v>
+        <v>97.13361814</v>
       </c>
       <c r="E16" s="1">
         <v>99.830165</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>199660.33</v>
       </c>
       <c r="I16" s="1">
-        <v>-2233.77</v>
+        <v>-1990.35</v>
       </c>
       <c r="J16" s="1">
-        <v>-1.1187850886553</v>
+        <v>-0.99686803082014</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="M16" s="1">
-        <v>194708.07</v>
+        <v>194267.24</v>
       </c>
       <c r="N16" s="1">
-        <v>197426.56</v>
+        <v>197669.98</v>
       </c>
       <c r="O16" s="1">
         <v>0.41</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="B17" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="C17" s="1">
         <v>470000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>100.69361124</v>
+        <v>101.04710847</v>
       </c>
       <c r="E17" s="1">
         <v>102.934987</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>483794.44</v>
       </c>
       <c r="I17" s="1">
-        <v>-5819.98</v>
+        <v>-2431.45</v>
       </c>
       <c r="J17" s="1">
-        <v>-1.2029861277447</v>
+        <v>-0.50257915324533</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="M17" s="1">
-        <v>473259.97</v>
+        <v>474921.41</v>
       </c>
       <c r="N17" s="1">
-        <v>477974.46</v>
+        <v>481362.99</v>
       </c>
       <c r="O17" s="1">
         <v>1.0</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="B18" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="C18" s="1">
         <v>135000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>99.84961765</v>
+        <v>100.42029353</v>
       </c>
       <c r="E18" s="1">
         <v>104.823259</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>141511.4</v>
       </c>
       <c r="I18" s="1">
-        <v>-5918.46</v>
+        <v>-4708.48</v>
       </c>
       <c r="J18" s="1">
-        <v>-4.1823202936301</v>
+        <v>-3.3272796396615</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
-      <c r="L18">
-        <v>795.96</v>
+      <c r="L18" t="s">
+        <v>83</v>
       </c>
       <c r="M18" s="1">
-        <v>134796.98</v>
+        <v>135567.4</v>
       </c>
       <c r="N18" s="1">
-        <v>135592.94</v>
+        <v>136802.92</v>
       </c>
       <c r="O18" s="1">
         <v>0.28</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="B19" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="C19" s="1">
         <v>100000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>99.20682385</v>
+        <v>99.88894556</v>
       </c>
       <c r="E19" s="1">
         <v>104.07483</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>104074.83</v>
       </c>
       <c r="I19" s="1">
-        <v>-4216.91</v>
+        <v>-3175.23</v>
       </c>
       <c r="J19" s="1">
-        <v>-4.0518058016525</v>
+        <v>-3.0509105803968</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
-      <c r="L19">
-        <v>651.09</v>
+      <c r="L19" t="s">
+        <v>86</v>
       </c>
       <c r="M19" s="1">
-        <v>99206.83</v>
+        <v>99888.95</v>
       </c>
       <c r="N19" s="1">
-        <v>99857.92</v>
+        <v>100899.6</v>
       </c>
       <c r="O19" s="1">
         <v>0.21</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="B20" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="C20" s="1">
         <v>1020000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>88.11953142</v>
+        <v>88.7377277</v>
       </c>
       <c r="E20" s="1">
         <v>89.242955</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>910278.14</v>
       </c>
       <c r="I20" s="1">
-        <v>-5042.0</v>
+        <v>2685.31</v>
       </c>
       <c r="J20" s="1">
-        <v>-0.55389663647201</v>
+        <v>0.29499884507827</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="M20" s="1">
-        <v>898819.22</v>
+        <v>905124.82</v>
       </c>
       <c r="N20" s="1">
-        <v>905236.14</v>
+        <v>912963.45</v>
       </c>
       <c r="O20" s="1">
         <v>1.9</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="B21" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="C21" s="1">
         <v>200000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>98.3680787</v>
+        <v>98.39689688</v>
       </c>
       <c r="E21" s="1">
         <v>99.783035</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>199566.07</v>
       </c>
       <c r="I21" s="1">
-        <v>-1794.3</v>
+        <v>-2591.45</v>
       </c>
       <c r="J21" s="1">
-        <v>-0.89910073390732</v>
+        <v>-1.2985423824801</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
-      <c r="L21" t="s">
-        <v>88</v>
+      <c r="L21">
+        <v>180.82</v>
       </c>
       <c r="M21" s="1">
-        <v>196736.15</v>
+        <v>196793.8</v>
       </c>
       <c r="N21" s="1">
-        <v>197771.77</v>
+        <v>196974.62</v>
       </c>
       <c r="O21" s="1">
-        <v>0.42</v>
+        <v>0.41</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="B22" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="C22" s="1">
-        <v>160000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>97.73282615</v>
+        <v>100.02626427</v>
       </c>
       <c r="E22" s="1">
-        <v>99.799</v>
+        <v>99.762</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>159678.4</v>
+        <v>99762.0</v>
       </c>
       <c r="I22" s="1">
-        <v>-1237.39</v>
+        <v>384.47</v>
       </c>
       <c r="J22" s="1">
-        <v>-0.77492635196745</v>
+        <v>0.38538722158738</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
-      <c r="L22" t="s">
-        <v>91</v>
+      <c r="L22">
+        <v>120.21</v>
       </c>
       <c r="M22" s="1">
-        <v>156372.52</v>
+        <v>100026.26</v>
       </c>
       <c r="N22" s="1">
-        <v>158441.01</v>
+        <v>100146.47</v>
       </c>
       <c r="O22" s="1">
-        <v>0.33</v>
+        <v>0.21</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B23" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="C23" s="1">
-        <v>200000.0</v>
+        <v>160000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>94.19105559</v>
+        <v>97.98513219</v>
       </c>
       <c r="E23" s="1">
-        <v>96.246745</v>
+        <v>99.799</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>192493.49</v>
+        <v>159678.4</v>
       </c>
       <c r="I23" s="1">
-        <v>-3179.87</v>
+        <v>-326.85</v>
       </c>
       <c r="J23" s="1">
-        <v>-1.6519363849655</v>
+        <v>-0.20469268229141</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
-      <c r="L23">
-        <v>931.51</v>
+      <c r="L23" t="s">
+        <v>96</v>
       </c>
       <c r="M23" s="1">
-        <v>188382.11</v>
+        <v>156776.21</v>
       </c>
       <c r="N23" s="1">
-        <v>189313.62</v>
+        <v>159351.55</v>
       </c>
       <c r="O23" s="1">
-        <v>0.4</v>
+        <v>0.33</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="B24" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="C24" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>97.77060131</v>
+        <v>94.57057849</v>
       </c>
       <c r="E24" s="1">
-        <v>96.98237</v>
+        <v>96.246745</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>96982.37</v>
+        <v>192493.49</v>
       </c>
       <c r="I24" s="1">
-        <v>1629.67</v>
+        <v>-2294.11</v>
       </c>
       <c r="J24" s="1">
-        <v>1.6803775779041</v>
+        <v>-1.1917857585729</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
-      <c r="L24">
-        <v>841.44</v>
+      <c r="L24" t="s">
+        <v>99</v>
       </c>
       <c r="M24" s="1">
-        <v>97770.6</v>
+        <v>189141.16</v>
       </c>
       <c r="N24" s="1">
-        <v>98612.04</v>
+        <v>190199.38</v>
       </c>
       <c r="O24" s="1">
-        <v>0.21</v>
+        <v>0.4</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="B25" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="C25" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>98.83755781</v>
+        <v>98.042919</v>
       </c>
       <c r="E25" s="1">
-        <v>96.18004</v>
+        <v>96.98237</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>288540.12</v>
+        <v>96982.37</v>
       </c>
       <c r="I25" s="1">
-        <v>8391.73</v>
+        <v>2016.03</v>
       </c>
       <c r="J25" s="1">
-        <v>2.9083407881025</v>
+        <v>2.0787592631527</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
-        <v>419.18</v>
+        <v>955.48</v>
       </c>
       <c r="M25" s="1">
-        <v>296512.67</v>
+        <v>98042.92</v>
       </c>
       <c r="N25" s="1">
-        <v>296931.85</v>
+        <v>98998.4</v>
       </c>
       <c r="O25" s="1">
-        <v>0.62</v>
+        <v>0.21</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="B26" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="C26" s="1">
         <v>300000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>100.77362139</v>
+        <v>99.09540842</v>
       </c>
       <c r="E26" s="1">
-        <v>104.945653</v>
+        <v>96.18004</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>314836.96</v>
+        <v>288540.12</v>
       </c>
       <c r="I26" s="1">
-        <v>-2735.27</v>
+        <v>9256.52</v>
       </c>
       <c r="J26" s="1">
-        <v>-0.86878935687856</v>
+        <v>3.208053008365</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
-      <c r="L26" t="s">
-        <v>100</v>
+      <c r="L26">
+        <v>510.41</v>
       </c>
       <c r="M26" s="1">
-        <v>302320.87</v>
+        <v>297286.23</v>
       </c>
       <c r="N26" s="1">
-        <v>312101.69</v>
+        <v>297796.64</v>
       </c>
       <c r="O26" s="1">
-        <v>0.66</v>
+        <v>0.62</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="B27" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="C27" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>95.65249703</v>
+        <v>100.91943163</v>
       </c>
       <c r="E27" s="1">
-        <v>92.84792</v>
+        <v>104.945653</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>92847.92</v>
+        <v>314836.96</v>
       </c>
       <c r="I27" s="1">
-        <v>2850.06</v>
+        <v>-11733.46</v>
       </c>
       <c r="J27" s="1">
-        <v>3.0696002667588</v>
+        <v>-3.7268368999624</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
-        <v>45.48</v>
+        <v>345.21</v>
       </c>
       <c r="M27" s="1">
-        <v>95652.5</v>
+        <v>302758.29</v>
       </c>
       <c r="N27" s="1">
-        <v>95697.98</v>
+        <v>303103.5</v>
       </c>
       <c r="O27" s="1">
-        <v>0.2</v>
+        <v>0.63</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="B28" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="C28" s="1">
-        <v>200000.0</v>
+        <v>413000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>93.89949437</v>
+        <v>100.0828932</v>
       </c>
       <c r="E28" s="1">
-        <v>91.485975</v>
+        <v>99.757</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>182971.95</v>
+        <v>411996.41</v>
       </c>
       <c r="I28" s="1">
-        <v>5192.79</v>
+        <v>2822.56</v>
       </c>
       <c r="J28" s="1">
-        <v>2.8380251727109</v>
+        <v>0.68509334826486</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
-      <c r="L28">
-        <v>365.75</v>
+      <c r="L28" t="s">
+        <v>108</v>
       </c>
       <c r="M28" s="1">
-        <v>187798.99</v>
+        <v>413342.35</v>
       </c>
       <c r="N28" s="1">
-        <v>188164.74</v>
+        <v>414818.97</v>
       </c>
       <c r="O28" s="1">
-        <v>0.39</v>
+        <v>0.86</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="B29" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="C29" s="1">
-        <v>500000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>99.79470077</v>
+        <v>96.06594925</v>
       </c>
       <c r="E29" s="1">
-        <v>103.290392</v>
+        <v>92.84792</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>516451.96</v>
+        <v>92847.92</v>
       </c>
       <c r="I29" s="1">
-        <v>-2519.55</v>
+        <v>3273.65</v>
       </c>
       <c r="J29" s="1">
-        <v>-0.48785757343239</v>
+        <v>3.5258194260033</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
-      <c r="L29" t="s">
-        <v>107</v>
+      <c r="L29">
+        <v>55.62</v>
       </c>
       <c r="M29" s="1">
-        <v>498973.51</v>
+        <v>96065.95</v>
       </c>
       <c r="N29" s="1">
-        <v>513932.41</v>
+        <v>96121.57</v>
       </c>
       <c r="O29" s="1">
-        <v>1.08</v>
+        <v>0.2</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="B30" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="C30" s="1">
-        <v>1000000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>97.82244235</v>
+        <v>94.35521112</v>
       </c>
       <c r="E30" s="1">
-        <v>99.867094</v>
+        <v>91.485975</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>998670.94</v>
+        <v>182971.95</v>
       </c>
       <c r="I30" s="1">
-        <v>-1768.43</v>
+        <v>6154.91</v>
       </c>
       <c r="J30" s="1">
-        <v>-0.17707834774886</v>
+        <v>3.3638544050058</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
-      <c r="L30" t="s">
-        <v>110</v>
+      <c r="L30">
+        <v>416.44</v>
       </c>
       <c r="M30" s="1">
-        <v>978224.43</v>
+        <v>188710.42</v>
       </c>
       <c r="N30" s="1">
-        <v>996902.51</v>
+        <v>189126.86</v>
       </c>
       <c r="O30" s="1">
-        <v>2.09</v>
+        <v>0.39</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B31" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="C31" s="1">
-        <v>400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>99.65409022</v>
+        <v>100.08968303</v>
       </c>
       <c r="E31" s="1">
-        <v>98.199808</v>
+        <v>103.290392</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>392799.23</v>
+        <v>516451.96</v>
       </c>
       <c r="I31" s="1">
-        <v>8830.83</v>
+        <v>729.33</v>
       </c>
       <c r="J31" s="1">
-        <v>2.2481790506565</v>
+        <v>0.14121933044847</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="M31" s="1">
-        <v>398616.36</v>
+        <v>500448.41</v>
       </c>
       <c r="N31" s="1">
-        <v>401630.06</v>
+        <v>517181.29</v>
       </c>
       <c r="O31" s="1">
-        <v>0.84</v>
+        <v>1.08</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B32" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="C32" s="1">
-        <v>100000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>96.96758338</v>
+        <v>98.12721607</v>
       </c>
       <c r="E32" s="1">
-        <v>96.0814</v>
+        <v>99.867094</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>96081.4</v>
+        <v>998670.94</v>
       </c>
       <c r="I32" s="1">
-        <v>1182.07</v>
+        <v>4700.54</v>
       </c>
       <c r="J32" s="1">
-        <v>1.2302797419688</v>
+        <v>0.47067956137784</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
-      <c r="L32">
-        <v>295.89</v>
+      <c r="L32" t="s">
+        <v>118</v>
       </c>
       <c r="M32" s="1">
-        <v>96967.58</v>
+        <v>981272.16</v>
       </c>
       <c r="N32" s="1">
-        <v>97263.47</v>
+        <v>1003371.48</v>
       </c>
       <c r="O32" s="1">
-        <v>0.2</v>
+        <v>2.09</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="B33" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C33" s="1">
-        <v>500000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>101.04663495</v>
+        <v>99.80587991</v>
       </c>
       <c r="E33" s="1">
-        <v>105.371746</v>
+        <v>98.199808</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>526858.73</v>
+        <v>392799.23</v>
       </c>
       <c r="I33" s="1">
-        <v>-7473.16</v>
+        <v>9843.47</v>
       </c>
       <c r="J33" s="1">
-        <v>-1.4184371586668</v>
+        <v>2.5059799633518</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="M33" s="1">
-        <v>505233.17</v>
+        <v>399223.52</v>
       </c>
       <c r="N33" s="1">
-        <v>519385.57</v>
+        <v>402642.7</v>
       </c>
       <c r="O33" s="1">
-        <v>1.09</v>
+        <v>0.84</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="B34" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="C34" s="1">
         <v>100000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>101.42030374</v>
+        <v>97.33650507</v>
       </c>
       <c r="E34" s="1">
-        <v>105.72405</v>
+        <v>96.0814</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>105724.05</v>
+        <v>96081.4</v>
       </c>
       <c r="I34" s="1">
-        <v>-1288.68</v>
+        <v>1589.01</v>
       </c>
       <c r="J34" s="1">
-        <v>-1.2189090372531</v>
+        <v>1.6538164514672</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
-      <c r="L34" t="s">
-        <v>121</v>
+      <c r="L34">
+        <v>333.9</v>
       </c>
       <c r="M34" s="1">
-        <v>101420.3</v>
+        <v>97336.51</v>
       </c>
       <c r="N34" s="1">
-        <v>104435.37</v>
+        <v>97670.41</v>
       </c>
       <c r="O34" s="1">
-        <v>0.22</v>
+        <v>0.2</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B35" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="C35" s="1">
         <v>500000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>101.70373409</v>
+        <v>101.34248652</v>
       </c>
       <c r="E35" s="1">
-        <v>102.534722</v>
+        <v>105.371746</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>512673.61</v>
+        <v>526858.73</v>
       </c>
       <c r="I35" s="1">
-        <v>11928.02</v>
+        <v>-4156.57</v>
       </c>
       <c r="J35" s="1">
-        <v>2.3266303877042</v>
+        <v>-0.78893444548219</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="M35" s="1">
-        <v>508518.67</v>
+        <v>506712.43</v>
       </c>
       <c r="N35" s="1">
-        <v>524601.63</v>
+        <v>522702.16</v>
       </c>
       <c r="O35" s="1">
-        <v>1.1</v>
+        <v>1.09</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B36" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="C36" s="1">
-        <v>310000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>96.74716716</v>
+        <v>101.57519048</v>
       </c>
       <c r="E36" s="1">
-        <v>99.333</v>
+        <v>105.72405</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>307932.3</v>
+        <v>105724.05</v>
       </c>
       <c r="I36" s="1">
-        <v>-3921.32</v>
+        <v>-740.98</v>
       </c>
       <c r="J36" s="1">
-        <v>-1.2734357519494</v>
+        <v>-0.70086229197614</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="M36" s="1">
-        <v>299916.22</v>
+        <v>101575.19</v>
       </c>
       <c r="N36" s="1">
-        <v>304010.98</v>
+        <v>104983.07</v>
       </c>
       <c r="O36" s="1">
-        <v>0.64</v>
+        <v>0.22</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B37" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="C37" s="1">
-        <v>355000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>105.81246781</v>
+        <v>101.98598658</v>
       </c>
       <c r="E37" s="1">
-        <v>107.865242</v>
+        <v>102.534722</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>382921.61</v>
+        <v>512673.61</v>
       </c>
       <c r="I37" s="1">
-        <v>5453.75</v>
+        <v>15434.6</v>
       </c>
       <c r="J37" s="1">
-        <v>1.4242471194039</v>
+        <v>3.01060942068</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="M37" s="1">
-        <v>375634.26</v>
+        <v>509929.94</v>
       </c>
       <c r="N37" s="1">
-        <v>388375.36</v>
+        <v>528108.21</v>
       </c>
       <c r="O37" s="1">
-        <v>0.82</v>
+        <v>1.1</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B38" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="C38" s="1">
-        <v>300000.0</v>
+        <v>110000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>94.18570199</v>
+        <v>96.79098708</v>
       </c>
       <c r="E38" s="1">
-        <v>93.44648</v>
+        <v>99.333</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>280339.44</v>
+        <v>109266.3</v>
       </c>
       <c r="I38" s="1">
-        <v>5981.02</v>
+        <v>-939.02</v>
       </c>
       <c r="J38" s="1">
-        <v>2.1334921693501</v>
+        <v>-0.85938665443966</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="M38" s="1">
-        <v>282557.1</v>
+        <v>106470.09</v>
       </c>
       <c r="N38" s="1">
-        <v>286320.46</v>
+        <v>108327.28</v>
       </c>
       <c r="O38" s="1">
-        <v>0.6</v>
+        <v>0.23</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B39" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="C39" s="1">
-        <v>494000.0</v>
+        <v>299000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>98.97963568</v>
+        <v>99.86700876</v>
       </c>
       <c r="E39" s="1">
-        <v>101.132352</v>
+        <v>99.298</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>499593.82</v>
+        <v>296901.02</v>
       </c>
       <c r="I39" s="1">
-        <v>6782.46</v>
+        <v>2558.4</v>
       </c>
       <c r="J39" s="1">
-        <v>1.357594855757</v>
+        <v>0.8617013171595</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
-      <c r="L39" t="s">
-        <v>136</v>
+      <c r="L39">
+        <v>857.07</v>
       </c>
       <c r="M39" s="1">
-        <v>488959.4</v>
+        <v>298602.35</v>
       </c>
       <c r="N39" s="1">
-        <v>506376.28</v>
+        <v>299459.42</v>
       </c>
       <c r="O39" s="1">
-        <v>1.06</v>
+        <v>0.62</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B40" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C40" s="1">
-        <v>305000.0</v>
+        <v>355000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>96.9905</v>
+        <v>105.84485847</v>
       </c>
       <c r="E40" s="1">
-        <v>101.542662</v>
+        <v>107.865242</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>309705.12</v>
+        <v>382921.61</v>
       </c>
       <c r="I40" s="1">
-        <v>-13192.2</v>
+        <v>7368.05</v>
       </c>
       <c r="J40" s="1">
-        <v>-4.2596002287595</v>
+        <v>1.9241666721291</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
-      <c r="L40">
-        <v>691.89</v>
+      <c r="L40" t="s">
+        <v>140</v>
       </c>
       <c r="M40" s="1">
-        <v>295821.03</v>
+        <v>375749.25</v>
       </c>
       <c r="N40" s="1">
-        <v>296512.92</v>
+        <v>390289.66</v>
       </c>
       <c r="O40" s="1">
-        <v>0.62</v>
+        <v>0.81</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B41" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="C41" s="1">
-        <v>800000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>103.08328254</v>
+        <v>94.72674778</v>
       </c>
       <c r="E41" s="1">
-        <v>104.38516</v>
+        <v>93.44648</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>835081.28</v>
+        <v>280339.44</v>
       </c>
       <c r="I41" s="1">
-        <v>708.27</v>
+        <v>3897.31</v>
       </c>
       <c r="J41" s="1">
-        <v>0.084814498535999</v>
+        <v>1.3902110955205</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
-      <c r="L41" t="s">
-        <v>141</v>
+      <c r="L41">
+        <v>56.51</v>
       </c>
       <c r="M41" s="1">
-        <v>824666.26</v>
+        <v>284180.24</v>
       </c>
       <c r="N41" s="1">
-        <v>835789.55</v>
+        <v>284236.75</v>
       </c>
       <c r="O41" s="1">
-        <v>1.75</v>
+        <v>0.59</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B42" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C42" s="1">
-        <v>101000.0</v>
+        <v>494000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>98.92802263</v>
+        <v>99.44624836</v>
       </c>
       <c r="E42" s="1">
-        <v>99.824</v>
+        <v>101.132352</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>100822.24</v>
+        <v>499593.82</v>
       </c>
       <c r="I42" s="1">
-        <v>1065.95</v>
+        <v>-7004.69</v>
       </c>
       <c r="J42" s="1">
-        <v>1.0572568115924</v>
+        <v>-1.4020769912646</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="M42" s="1">
-        <v>99917.31</v>
+        <v>491264.47</v>
       </c>
       <c r="N42" s="1">
-        <v>101888.19</v>
+        <v>492589.13</v>
       </c>
       <c r="O42" s="1">
-        <v>0.21</v>
+        <v>1.03</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="C43" s="1">
-        <v>100000.0</v>
+        <v>305000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>106.43070419</v>
+        <v>96.722</v>
       </c>
       <c r="E43" s="1">
-        <v>110.72922</v>
+        <v>101.542662</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>110729.22</v>
+        <v>309705.12</v>
       </c>
       <c r="I43" s="1">
-        <v>-2398.86</v>
+        <v>-13300.02</v>
       </c>
       <c r="J43" s="1">
-        <v>-2.166420028968</v>
+        <v>-4.2944139896686</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="M43" s="1">
-        <v>106430.7</v>
+        <v>295002.1</v>
       </c>
       <c r="N43" s="1">
-        <v>108330.36</v>
+        <v>296405.1</v>
       </c>
       <c r="O43" s="1">
-        <v>0.23</v>
+        <v>0.62</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B44" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C44" s="1">
-        <v>100000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>100.18211503</v>
+        <v>103.44552776</v>
       </c>
       <c r="E44" s="1">
-        <v>101.31079</v>
+        <v>104.38516</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>101310.79</v>
+        <v>835081.28</v>
       </c>
       <c r="I44" s="1">
-        <v>432.97</v>
+        <v>7154.17</v>
       </c>
       <c r="J44" s="1">
-        <v>0.42736810166025</v>
+        <v>0.85670343370648</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="M44" s="1">
-        <v>100182.12</v>
+        <v>827564.22</v>
       </c>
       <c r="N44" s="1">
-        <v>101743.76</v>
+        <v>842235.45</v>
       </c>
       <c r="O44" s="1">
-        <v>0.21</v>
+        <v>1.75</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B45" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="C45" s="1">
-        <v>500000.0</v>
+        <v>101000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>92.21277748</v>
+        <v>99.13037891</v>
       </c>
       <c r="E45" s="1">
-        <v>93.11093</v>
+        <v>99.824</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>465554.65</v>
+        <v>100822.24</v>
       </c>
       <c r="I45" s="1">
-        <v>2057.18</v>
+        <v>1551.88</v>
       </c>
       <c r="J45" s="1">
-        <v>0.44187723181371</v>
+        <v>1.5392238855237</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="M45" s="1">
-        <v>461063.88</v>
+        <v>100121.68</v>
       </c>
       <c r="N45" s="1">
-        <v>467611.83</v>
+        <v>102374.12</v>
       </c>
       <c r="O45" s="1">
-        <v>0.98</v>
+        <v>0.21</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B46" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="C46" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>97.89700179</v>
+        <v>106.55062242</v>
       </c>
       <c r="E46" s="1">
-        <v>99.977263</v>
+        <v>110.72922</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>299931.79</v>
+        <v>110729.22</v>
       </c>
       <c r="I46" s="1">
-        <v>-4235.31</v>
+        <v>-1734.08</v>
       </c>
       <c r="J46" s="1">
-        <v>-1.4120910624379</v>
+        <v>-1.5660545608467</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="M46" s="1">
-        <v>293691.0</v>
+        <v>106550.62</v>
       </c>
       <c r="N46" s="1">
-        <v>295696.48</v>
+        <v>108995.14</v>
       </c>
       <c r="O46" s="1">
-        <v>0.62</v>
+        <v>0.23</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B47" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C47" s="1">
-        <v>400000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>98.74116845</v>
+        <v>100.1461693</v>
       </c>
       <c r="E47" s="1">
-        <v>101.98272</v>
+        <v>101.31079</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>407930.88</v>
+        <v>101310.79</v>
       </c>
       <c r="I47" s="1">
-        <v>-941.55</v>
+        <v>701.13</v>
       </c>
       <c r="J47" s="1">
-        <v>-0.23081116094962</v>
+        <v>0.6920585655289</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="M47" s="1">
-        <v>394964.67</v>
+        <v>100146.17</v>
       </c>
       <c r="N47" s="1">
-        <v>406989.33</v>
+        <v>102011.92</v>
       </c>
       <c r="O47" s="1">
-        <v>0.85</v>
+        <v>0.21</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B48" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C48" s="1">
-        <v>300000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>103.68435765</v>
+        <v>92.74097757</v>
       </c>
       <c r="E48" s="1">
-        <v>110.511247</v>
+        <v>93.11093</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>331533.74</v>
+        <v>465554.65</v>
       </c>
       <c r="I48" s="1">
-        <v>-4816.97</v>
+        <v>5711.88</v>
       </c>
       <c r="J48" s="1">
-        <v>-1.4529350768341</v>
+        <v>1.2268978518419</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="M48" s="1">
-        <v>311053.07</v>
+        <v>463704.89</v>
       </c>
       <c r="N48" s="1">
-        <v>326716.77</v>
+        <v>471266.53</v>
       </c>
       <c r="O48" s="1">
-        <v>0.69</v>
+        <v>0.98</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B49" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="C49" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>99.73846642</v>
+        <v>100.49360768</v>
       </c>
       <c r="E49" s="1">
-        <v>104.05285</v>
+        <v>99.572</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>104052.85</v>
+        <v>199144.0</v>
       </c>
       <c r="I49" s="1">
-        <v>-1087.33</v>
+        <v>2289.11</v>
       </c>
       <c r="J49" s="1">
-        <v>-1.0449785854016</v>
+        <v>1.1494747519383</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
-      <c r="L49" t="s">
-        <v>165</v>
+      <c r="L49">
+        <v>445.89</v>
       </c>
       <c r="M49" s="1">
-        <v>99738.47</v>
+        <v>200987.22</v>
       </c>
       <c r="N49" s="1">
-        <v>102965.52</v>
+        <v>201433.11</v>
       </c>
       <c r="O49" s="1">
-        <v>0.22</v>
+        <v>0.42</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>166</v>
       </c>
       <c r="B50" t="s">
         <v>167</v>
       </c>
       <c r="C50" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>98.75650879</v>
+        <v>98.37184822</v>
       </c>
       <c r="E50" s="1">
-        <v>103.191215</v>
+        <v>99.977263</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>206382.43</v>
+        <v>299931.79</v>
       </c>
       <c r="I50" s="1">
-        <v>-1937.22</v>
+        <v>-1594.33</v>
       </c>
       <c r="J50" s="1">
-        <v>-0.93865548535309</v>
+        <v>-0.53156419331209</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50" t="s">
         <v>168</v>
       </c>
       <c r="M50" s="1">
-        <v>197513.02</v>
+        <v>295115.54</v>
       </c>
       <c r="N50" s="1">
-        <v>204445.21</v>
+        <v>298337.46</v>
       </c>
       <c r="O50" s="1">
-        <v>0.43</v>
+        <v>0.62</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>169</v>
       </c>
       <c r="B51" t="s">
         <v>170</v>
       </c>
       <c r="C51" s="1">
-        <v>600000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>97.49258207</v>
+        <v>99.44795003</v>
       </c>
       <c r="E51" s="1">
-        <v>99.92378</v>
+        <v>101.98272</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>599542.68</v>
+        <v>407930.88</v>
       </c>
       <c r="I51" s="1">
-        <v>-4830.19</v>
+        <v>3558.18</v>
       </c>
       <c r="J51" s="1">
-        <v>-0.80564572984195</v>
+        <v>0.87225071070864</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51" t="s">
         <v>171</v>
       </c>
       <c r="M51" s="1">
-        <v>584955.49</v>
+        <v>397791.8</v>
       </c>
       <c r="N51" s="1">
-        <v>594712.49</v>
+        <v>411489.06</v>
       </c>
       <c r="O51" s="1">
-        <v>1.25</v>
+        <v>0.86</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>172</v>
       </c>
       <c r="B52" t="s">
         <v>173</v>
       </c>
       <c r="C52" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>86.54914681</v>
+        <v>103.68108721</v>
       </c>
       <c r="E52" s="1">
-        <v>87.8623</v>
+        <v>110.511247</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>175724.6</v>
+        <v>331533.74</v>
       </c>
       <c r="I52" s="1">
-        <v>-1473.57</v>
+        <v>-18980.2</v>
       </c>
       <c r="J52" s="1">
-        <v>-0.8385678499197</v>
+        <v>-5.7249678418854</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52" t="s">
         <v>174</v>
       </c>
       <c r="M52" s="1">
-        <v>173098.29</v>
+        <v>311043.27</v>
       </c>
       <c r="N52" s="1">
-        <v>174251.03</v>
+        <v>312553.54</v>
       </c>
       <c r="O52" s="1">
-        <v>0.37</v>
+        <v>0.65</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>175</v>
       </c>
       <c r="B53" t="s">
         <v>176</v>
       </c>
       <c r="C53" s="1">
         <v>100000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>96.20305928</v>
+        <v>100.26253402</v>
       </c>
       <c r="E53" s="1">
-        <v>98.434</v>
+        <v>104.05285</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>98434.0</v>
+        <v>104052.85</v>
       </c>
       <c r="I53" s="1">
-        <v>539.95</v>
+        <v>-3596.14</v>
       </c>
       <c r="J53" s="1">
-        <v>0.54854013857001</v>
+        <v>-3.4560706410252</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
-      <c r="L53" t="s">
-        <v>177</v>
+      <c r="L53">
+        <v>194.18</v>
       </c>
       <c r="M53" s="1">
-        <v>96203.06</v>
+        <v>100262.53</v>
       </c>
       <c r="N53" s="1">
-        <v>98973.95</v>
+        <v>100456.71</v>
       </c>
       <c r="O53" s="1">
         <v>0.21</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
+        <v>177</v>
+      </c>
+      <c r="B54" t="s">
         <v>178</v>
       </c>
-      <c r="B54" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C54" s="1">
-        <v>600000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>97.40928083</v>
+        <v>99.23226024</v>
       </c>
       <c r="E54" s="1">
-        <v>99.282902</v>
+        <v>103.191215</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>595697.41</v>
+        <v>206382.43</v>
       </c>
       <c r="I54" s="1">
-        <v>-5083.51</v>
+        <v>-7500.79</v>
       </c>
       <c r="J54" s="1">
-        <v>-0.85337117715519</v>
+        <v>-3.6344130651044</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
-      <c r="L54" t="s">
-        <v>180</v>
+      <c r="L54">
+        <v>417.12</v>
       </c>
       <c r="M54" s="1">
-        <v>584455.68</v>
+        <v>198464.52</v>
       </c>
       <c r="N54" s="1">
-        <v>590613.9</v>
+        <v>198881.64</v>
       </c>
       <c r="O54" s="1">
-        <v>1.24</v>
+        <v>0.41</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
+        <v>179</v>
+      </c>
+      <c r="B55" t="s">
+        <v>180</v>
+      </c>
+      <c r="C55" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D55" s="1">
+        <v>97.60517118</v>
+      </c>
+      <c r="E55" s="1">
+        <v>99.92378</v>
+      </c>
+      <c r="F55" t="s">
+        <v>8</v>
+      </c>
+      <c r="G55">
+        <v>1.0</v>
+      </c>
+      <c r="H55" s="1">
+        <v>599542.68</v>
+      </c>
+      <c r="I55" s="1">
+        <v>-2025.85</v>
+      </c>
+      <c r="J55" s="1">
+        <v>-0.33789921344716</v>
+      </c>
+      <c r="K55">
+        <v>0.0</v>
+      </c>
+      <c r="L55" t="s">
         <v>181</v>
       </c>
-      <c r="B55" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M55" s="1">
-        <v>147044.56</v>
+        <v>585631.03</v>
       </c>
       <c r="N55" s="1">
-        <v>148828.12</v>
+        <v>597516.83</v>
       </c>
       <c r="O55" s="1">
-        <v>0.31</v>
+        <v>1.24</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
+        <v>182</v>
+      </c>
+      <c r="B56" t="s">
+        <v>183</v>
+      </c>
+      <c r="C56" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D56" s="1">
+        <v>87.44245978</v>
+      </c>
+      <c r="E56" s="1">
+        <v>87.8623</v>
+      </c>
+      <c r="F56" t="s">
+        <v>8</v>
+      </c>
+      <c r="G56">
+        <v>1.0</v>
+      </c>
+      <c r="H56" s="1">
+        <v>175724.6</v>
+      </c>
+      <c r="I56" s="1">
+        <v>541.14</v>
+      </c>
+      <c r="J56" s="1">
+        <v>0.30794777737437</v>
+      </c>
+      <c r="K56">
+        <v>0.0</v>
+      </c>
+      <c r="L56" t="s">
         <v>184</v>
       </c>
-      <c r="B56" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M56" s="1">
-        <v>135105.64</v>
+        <v>174884.92</v>
       </c>
       <c r="N56" s="1">
-        <v>139758.04</v>
+        <v>176265.74</v>
       </c>
       <c r="O56" s="1">
-        <v>0.29</v>
+        <v>0.37</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
+        <v>185</v>
+      </c>
+      <c r="B57" t="s">
+        <v>186</v>
+      </c>
+      <c r="C57" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D57" s="1">
+        <v>95.9802253</v>
+      </c>
+      <c r="E57" s="1">
+        <v>98.434</v>
+      </c>
+      <c r="F57" t="s">
+        <v>8</v>
+      </c>
+      <c r="G57">
+        <v>1.0</v>
+      </c>
+      <c r="H57" s="1">
+        <v>98434.0</v>
+      </c>
+      <c r="I57" s="1">
+        <v>684.58</v>
+      </c>
+      <c r="J57" s="1">
+        <v>0.69547107706687</v>
+      </c>
+      <c r="K57">
+        <v>0.0</v>
+      </c>
+      <c r="L57" t="s">
         <v>187</v>
       </c>
-      <c r="B57" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M57" s="1">
-        <v>504284.78</v>
+        <v>95980.22</v>
       </c>
       <c r="N57" s="1">
-        <v>506863.55</v>
+        <v>99118.58</v>
       </c>
       <c r="O57" s="1">
-        <v>1.06</v>
+        <v>0.21</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
+        <v>188</v>
+      </c>
+      <c r="B58" t="s">
+        <v>189</v>
+      </c>
+      <c r="C58" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D58" s="1">
+        <v>97.86391384</v>
+      </c>
+      <c r="E58" s="1">
+        <v>99.282902</v>
+      </c>
+      <c r="F58" t="s">
+        <v>8</v>
+      </c>
+      <c r="G58">
+        <v>1.0</v>
+      </c>
+      <c r="H58" s="1">
+        <v>595697.41</v>
+      </c>
+      <c r="I58" s="1">
+        <v>-302.97</v>
+      </c>
+      <c r="J58" s="1">
+        <v>-0.050859714162598</v>
+      </c>
+      <c r="K58">
+        <v>0.0</v>
+      </c>
+      <c r="L58" t="s">
         <v>190</v>
       </c>
-      <c r="B58" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M58" s="1">
-        <v>984446.57</v>
+        <v>587183.48</v>
       </c>
       <c r="N58" s="1">
-        <v>1010730.82</v>
+        <v>595394.44</v>
       </c>
       <c r="O58" s="1">
-        <v>2.12</v>
+        <v>1.24</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
+        <v>191</v>
+      </c>
+      <c r="B59" t="s">
+        <v>192</v>
+      </c>
+      <c r="C59" s="1">
+        <v>150000.0</v>
+      </c>
+      <c r="D59" s="1">
+        <v>98.73712478</v>
+      </c>
+      <c r="E59" s="1">
+        <v>100.356793</v>
+      </c>
+      <c r="F59" t="s">
+        <v>8</v>
+      </c>
+      <c r="G59">
+        <v>1.0</v>
+      </c>
+      <c r="H59" s="1">
+        <v>150535.19</v>
+      </c>
+      <c r="I59" s="1">
+        <v>-113.75</v>
+      </c>
+      <c r="J59" s="1">
+        <v>-0.075563726993004</v>
+      </c>
+      <c r="K59">
+        <v>0.0</v>
+      </c>
+      <c r="L59" t="s">
         <v>193</v>
       </c>
-      <c r="B59" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M59" s="1">
-        <v>282108.81</v>
+        <v>148105.69</v>
       </c>
       <c r="N59" s="1">
-        <v>288049.14</v>
+        <v>150421.44</v>
       </c>
       <c r="O59" s="1">
-        <v>0.6</v>
+        <v>0.31</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
+        <v>194</v>
+      </c>
+      <c r="B60" t="s">
+        <v>195</v>
+      </c>
+      <c r="C60" s="1">
+        <v>130000.0</v>
+      </c>
+      <c r="D60" s="1">
+        <v>104.19697913</v>
+      </c>
+      <c r="E60" s="1">
+        <v>109.600592</v>
+      </c>
+      <c r="F60" t="s">
+        <v>8</v>
+      </c>
+      <c r="G60">
+        <v>1.0</v>
+      </c>
+      <c r="H60" s="1">
+        <v>142480.77</v>
+      </c>
+      <c r="I60" s="1">
+        <v>-1746.34</v>
+      </c>
+      <c r="J60" s="1">
+        <v>-1.2256671549431</v>
+      </c>
+      <c r="K60">
+        <v>0.0</v>
+      </c>
+      <c r="L60" t="s">
         <v>196</v>
       </c>
-      <c r="B60" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M60" s="1">
-        <v>487657.16</v>
+        <v>135456.07</v>
       </c>
       <c r="N60" s="1">
-        <v>488915.72</v>
+        <v>140734.43</v>
       </c>
       <c r="O60" s="1">
-        <v>1.03</v>
+        <v>0.29</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
+        <v>197</v>
+      </c>
+      <c r="B61" t="s">
+        <v>198</v>
+      </c>
+      <c r="C61" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D61" s="1">
+        <v>85.10411704</v>
+      </c>
+      <c r="E61" s="1">
+        <v>85.527105</v>
+      </c>
+      <c r="F61" t="s">
+        <v>8</v>
+      </c>
+      <c r="G61">
+        <v>1.0</v>
+      </c>
+      <c r="H61" s="1">
+        <v>513162.63</v>
+      </c>
+      <c r="I61" s="1">
+        <v>420.98</v>
+      </c>
+      <c r="J61" s="1">
+        <v>0.082036371198737</v>
+      </c>
+      <c r="K61">
+        <v>0.0</v>
+      </c>
+      <c r="L61" t="s">
         <v>199</v>
       </c>
-      <c r="B61" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M61" s="1">
-        <v>540316.33</v>
+        <v>510624.71</v>
       </c>
       <c r="N61" s="1">
-        <v>553002.63</v>
+        <v>513583.61</v>
       </c>
       <c r="O61" s="1">
-        <v>1.16</v>
+        <v>1.07</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
+        <v>200</v>
+      </c>
+      <c r="B62" t="s">
+        <v>201</v>
+      </c>
+      <c r="C62" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="D62" s="1">
+        <v>98.84360989</v>
+      </c>
+      <c r="E62" s="1">
+        <v>100.789118</v>
+      </c>
+      <c r="F62" t="s">
+        <v>8</v>
+      </c>
+      <c r="G62">
+        <v>1.0</v>
+      </c>
+      <c r="H62" s="1">
+        <v>1007891.18</v>
+      </c>
+      <c r="I62" s="1">
+        <v>9996.97</v>
+      </c>
+      <c r="J62" s="1">
+        <v>0.99186997548684</v>
+      </c>
+      <c r="K62">
+        <v>0.0</v>
+      </c>
+      <c r="L62" t="s">
         <v>202</v>
       </c>
-      <c r="B62" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M62" s="1">
-        <v>135399.63</v>
+        <v>988436.1</v>
       </c>
       <c r="N62" s="1">
-        <v>140900.14</v>
+        <v>1017888.15</v>
       </c>
       <c r="O62" s="1">
-        <v>0.3</v>
+        <v>2.12</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
+        <v>203</v>
+      </c>
+      <c r="B63" t="s">
+        <v>204</v>
+      </c>
+      <c r="C63" s="1">
+        <v>288000.0</v>
+      </c>
+      <c r="D63" s="1">
+        <v>97.73616654</v>
+      </c>
+      <c r="E63" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F63" t="s">
+        <v>8</v>
+      </c>
+      <c r="G63">
+        <v>1.0</v>
+      </c>
+      <c r="H63" s="1">
+        <v>288000.0</v>
+      </c>
+      <c r="I63" s="1">
+        <v>508.57</v>
+      </c>
+      <c r="J63" s="1">
+        <v>0.17658680555556</v>
+      </c>
+      <c r="K63">
+        <v>0.0</v>
+      </c>
+      <c r="L63" t="s">
         <v>205</v>
       </c>
-      <c r="B63" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M63" s="1">
-        <v>96753.34</v>
+        <v>281480.16</v>
       </c>
       <c r="N63" s="1">
-        <v>98345.12</v>
+        <v>288508.57</v>
       </c>
       <c r="O63" s="1">
-        <v>0.21</v>
+        <v>0.6</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
+        <v>206</v>
+      </c>
+      <c r="B64" t="s">
+        <v>207</v>
+      </c>
+      <c r="C64" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D64" s="1">
+        <v>97.63171487</v>
+      </c>
+      <c r="E64" s="1">
+        <v>99.498222</v>
+      </c>
+      <c r="F64" t="s">
+        <v>8</v>
+      </c>
+      <c r="G64">
+        <v>1.0</v>
+      </c>
+      <c r="H64" s="1">
+        <v>497491.11</v>
+      </c>
+      <c r="I64" s="1">
+        <v>-5856.51</v>
+      </c>
+      <c r="J64" s="1">
+        <v>-1.1772089756539</v>
+      </c>
+      <c r="K64">
+        <v>0.0</v>
+      </c>
+      <c r="L64" t="s">
         <v>208</v>
       </c>
-      <c r="B64" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M64" s="1">
-        <v>100323.06</v>
+        <v>488158.57</v>
       </c>
       <c r="N64" s="1">
-        <v>100958.68</v>
+        <v>491634.6</v>
       </c>
       <c r="O64" s="1">
-        <v>0.21</v>
+        <v>1.02</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
+        <v>209</v>
+      </c>
+      <c r="B65" t="s">
         <v>210</v>
       </c>
-      <c r="B65" t="s">
+      <c r="C65" s="1">
+        <v>540000.0</v>
+      </c>
+      <c r="D65" s="1">
+        <v>100.0742801</v>
+      </c>
+      <c r="E65" s="1">
+        <v>101.900644</v>
+      </c>
+      <c r="F65" t="s">
+        <v>8</v>
+      </c>
+      <c r="G65">
+        <v>1.0</v>
+      </c>
+      <c r="H65" s="1">
+        <v>550263.48</v>
+      </c>
+      <c r="I65" s="1">
+        <v>4739.82</v>
+      </c>
+      <c r="J65" s="1">
+        <v>0.8613728099855</v>
+      </c>
+      <c r="K65">
+        <v>0.0</v>
+      </c>
+      <c r="L65" t="s">
         <v>211</v>
       </c>
-      <c r="C65" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M65" s="1">
-        <v>197144.3</v>
+        <v>540401.11</v>
       </c>
       <c r="N65" s="1">
-        <v>198500.46</v>
+        <v>555003.3</v>
       </c>
       <c r="O65" s="1">
-        <v>0.42</v>
+        <v>1.16</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
+        <v>212</v>
+      </c>
+      <c r="B66" t="s">
         <v>213</v>
       </c>
-      <c r="B66" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C66" s="1">
-        <v>193000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>98.70495829</v>
+        <v>104.13206389</v>
       </c>
       <c r="E66" s="1">
-        <v>99.223</v>
+        <v>109.789346</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>191500.39</v>
+        <v>142726.15</v>
       </c>
       <c r="I66" s="1">
-        <v>5206.58</v>
+        <v>-6964.91</v>
       </c>
       <c r="J66" s="1">
-        <v>2.7188351940171</v>
+        <v>-4.8799116349737</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
-      <c r="L66" t="s">
-        <v>215</v>
+      <c r="L66">
+        <v>389.55</v>
       </c>
       <c r="M66" s="1">
-        <v>190500.57</v>
+        <v>135371.69</v>
       </c>
       <c r="N66" s="1">
-        <v>196706.97</v>
+        <v>135761.24</v>
       </c>
       <c r="O66" s="1">
-        <v>0.41</v>
+        <v>0.28</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
+        <v>214</v>
+      </c>
+      <c r="B67" t="s">
+        <v>215</v>
+      </c>
+      <c r="C67" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D67" s="1">
+        <v>96.65042205</v>
+      </c>
+      <c r="E67" s="1">
+        <v>98.975</v>
+      </c>
+      <c r="F67" t="s">
+        <v>8</v>
+      </c>
+      <c r="G67">
+        <v>1.0</v>
+      </c>
+      <c r="H67" s="1">
+        <v>98975.0</v>
+      </c>
+      <c r="I67" s="1">
+        <v>-378.0</v>
+      </c>
+      <c r="J67" s="1">
+        <v>-0.38191462490528</v>
+      </c>
+      <c r="K67">
+        <v>0.0</v>
+      </c>
+      <c r="L67" t="s">
         <v>216</v>
       </c>
-      <c r="B67" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M67" s="1">
-        <v>283226.69</v>
+        <v>96650.42</v>
       </c>
       <c r="N67" s="1">
-        <v>284878.13</v>
+        <v>98597.0</v>
       </c>
       <c r="O67" s="1">
-        <v>0.6</v>
+        <v>0.21</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
+        <v>217</v>
+      </c>
+      <c r="B68" t="s">
+        <v>218</v>
+      </c>
+      <c r="C68" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D68" s="1">
+        <v>100.3905408</v>
+      </c>
+      <c r="E68" s="1">
+        <v>99.711</v>
+      </c>
+      <c r="F68" t="s">
+        <v>8</v>
+      </c>
+      <c r="G68">
+        <v>1.0</v>
+      </c>
+      <c r="H68" s="1">
+        <v>99711.0</v>
+      </c>
+      <c r="I68" s="1">
+        <v>1682.62</v>
+      </c>
+      <c r="J68" s="1">
+        <v>1.6874968659426</v>
+      </c>
+      <c r="K68">
+        <v>0.0</v>
+      </c>
+      <c r="L68" t="s">
         <v>219</v>
       </c>
-      <c r="B68" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M68" s="1">
-        <v>341210.63</v>
+        <v>100390.54</v>
       </c>
       <c r="N68" s="1">
-        <v>341956.44</v>
+        <v>101393.62</v>
       </c>
       <c r="O68" s="1">
-        <v>0.72</v>
+        <v>0.21</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
+        <v>220</v>
+      </c>
+      <c r="B69" t="s">
         <v>221</v>
       </c>
-      <c r="B69" t="s">
+      <c r="C69" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D69" s="1">
+        <v>98.45520445</v>
+      </c>
+      <c r="E69" s="1">
+        <v>102.91498</v>
+      </c>
+      <c r="F69" t="s">
+        <v>8</v>
+      </c>
+      <c r="G69">
+        <v>1.0</v>
+      </c>
+      <c r="H69" s="1">
+        <v>205829.96</v>
+      </c>
+      <c r="I69" s="1">
+        <v>-6803.11</v>
+      </c>
+      <c r="J69" s="1">
+        <v>-3.3052088238272</v>
+      </c>
+      <c r="K69">
+        <v>0.0</v>
+      </c>
+      <c r="L69" t="s">
         <v>222</v>
       </c>
-      <c r="C69" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M69" s="1">
-        <v>294993.04</v>
+        <v>196910.41</v>
       </c>
       <c r="N69" s="1">
-        <v>304288.93</v>
+        <v>199026.85</v>
       </c>
       <c r="O69" s="1">
-        <v>0.64</v>
+        <v>0.41</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
+        <v>223</v>
+      </c>
+      <c r="B70" t="s">
         <v>224</v>
       </c>
-      <c r="B70" t="s">
+      <c r="C70" s="1">
+        <v>193000.0</v>
+      </c>
+      <c r="D70" s="1">
+        <v>98.99442052</v>
+      </c>
+      <c r="E70" s="1">
+        <v>99.223</v>
+      </c>
+      <c r="F70" t="s">
+        <v>8</v>
+      </c>
+      <c r="G70">
+        <v>1.0</v>
+      </c>
+      <c r="H70" s="1">
+        <v>191500.39</v>
+      </c>
+      <c r="I70" s="1">
+        <v>6498.91</v>
+      </c>
+      <c r="J70" s="1">
+        <v>3.3936797726626</v>
+      </c>
+      <c r="K70">
+        <v>0.0</v>
+      </c>
+      <c r="L70" t="s">
         <v>225</v>
       </c>
-      <c r="C70" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M70" s="1">
-        <v>175625.19</v>
+        <v>191059.23</v>
       </c>
       <c r="N70" s="1">
-        <v>176036.15</v>
+        <v>197999.3</v>
       </c>
       <c r="O70" s="1">
-        <v>0.37</v>
+        <v>0.41</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>226</v>
       </c>
       <c r="B71" t="s">
         <v>227</v>
       </c>
       <c r="C71" s="1">
-        <v>600000.0</v>
+        <v>285000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>95.99627554</v>
+        <v>99.46671959</v>
       </c>
       <c r="E71" s="1">
-        <v>93.376495</v>
+        <v>102.724621</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>560258.97</v>
+        <v>292765.17</v>
       </c>
       <c r="I71" s="1">
-        <v>18504.98</v>
+        <v>-7308.56</v>
       </c>
       <c r="J71" s="1">
-        <v>3.3029332845844</v>
+        <v>-2.4963898540253</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71" t="s">
         <v>228</v>
       </c>
       <c r="M71" s="1">
-        <v>575977.65</v>
+        <v>283480.15</v>
       </c>
       <c r="N71" s="1">
-        <v>578763.95</v>
+        <v>285456.61</v>
       </c>
       <c r="O71" s="1">
-        <v>1.21</v>
+        <v>0.59</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>229</v>
       </c>
       <c r="B72" t="s">
         <v>230</v>
       </c>
       <c r="C72" s="1">
-        <v>100000.0</v>
+        <v>349000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>92.37480669</v>
+        <v>97.32177911</v>
       </c>
       <c r="E72" s="1">
-        <v>94.91756</v>
+        <v>99.735</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>94917.56</v>
+        <v>348075.15</v>
       </c>
       <c r="I72" s="1">
-        <v>-458.51</v>
+        <v>-6614.99</v>
       </c>
       <c r="J72" s="1">
-        <v>-0.48306130077511</v>
+        <v>-1.9004487967613</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72" t="s">
         <v>231</v>
       </c>
       <c r="M72" s="1">
-        <v>92374.8</v>
+        <v>339653.01</v>
       </c>
       <c r="N72" s="1">
-        <v>94459.05</v>
+        <v>341460.16</v>
       </c>
       <c r="O72" s="1">
-        <v>0.2</v>
+        <v>0.71</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>232</v>
       </c>
       <c r="B73" t="s">
         <v>233</v>
       </c>
       <c r="C73" s="1">
-        <v>140000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>97.34511741</v>
+        <v>98.28927526</v>
       </c>
       <c r="E73" s="1">
-        <v>96.7943</v>
+        <v>101.14437</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>135512.02</v>
+        <v>303433.11</v>
       </c>
       <c r="I73" s="1">
-        <v>1514.3</v>
+        <v>-8031.04</v>
       </c>
       <c r="J73" s="1">
-        <v>1.1174654469766</v>
+        <v>-2.6467250063778</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
-        <v>743.15</v>
+        <v>534.25</v>
       </c>
       <c r="M73" s="1">
-        <v>136283.17</v>
+        <v>294867.82</v>
       </c>
       <c r="N73" s="1">
-        <v>137026.32</v>
+        <v>295402.07</v>
       </c>
       <c r="O73" s="1">
-        <v>0.29</v>
+        <v>0.62</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>234</v>
       </c>
       <c r="B74" t="s">
         <v>235</v>
       </c>
       <c r="C74" s="1">
-        <v>145000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>92.32205202</v>
+        <v>88.12728421</v>
       </c>
       <c r="E74" s="1">
-        <v>93.402414</v>
+        <v>86.69767</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>135433.5</v>
+        <v>173395.34</v>
       </c>
       <c r="I74" s="1">
-        <v>750.99</v>
+        <v>3371.56</v>
       </c>
       <c r="J74" s="1">
-        <v>0.55450830112195</v>
+        <v>1.9444351849363</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
-      <c r="L74" t="s">
-        <v>236</v>
+      <c r="L74">
+        <v>512.33</v>
       </c>
       <c r="M74" s="1">
-        <v>133866.97</v>
+        <v>176254.57</v>
       </c>
       <c r="N74" s="1">
-        <v>136184.49</v>
+        <v>176766.9</v>
       </c>
       <c r="O74" s="1">
-        <v>0.29</v>
+        <v>0.37</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
+        <v>236</v>
+      </c>
+      <c r="B75" t="s">
         <v>237</v>
       </c>
-      <c r="B75" t="s">
+      <c r="C75" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D75" s="1">
+        <v>95.72939683</v>
+      </c>
+      <c r="E75" s="1">
+        <v>93.376495</v>
+      </c>
+      <c r="F75" t="s">
+        <v>8</v>
+      </c>
+      <c r="G75">
+        <v>1.0</v>
+      </c>
+      <c r="H75" s="1">
+        <v>186752.99</v>
+      </c>
+      <c r="I75" s="1">
+        <v>5938.68</v>
+      </c>
+      <c r="J75" s="1">
+        <v>3.1799651507588</v>
+      </c>
+      <c r="K75">
+        <v>0.0</v>
+      </c>
+      <c r="L75" t="s">
         <v>238</v>
       </c>
-      <c r="C75" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M75" s="1">
-        <v>135505.35</v>
+        <v>191458.79</v>
       </c>
       <c r="N75" s="1">
-        <v>136341.7</v>
+        <v>192691.67</v>
       </c>
       <c r="O75" s="1">
-        <v>0.29</v>
+        <v>0.4</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>239</v>
       </c>
       <c r="B76" t="s">
         <v>240</v>
       </c>
       <c r="C76" s="1">
-        <v>130000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>100.99467561</v>
+        <v>92.73143081</v>
       </c>
       <c r="E76" s="1">
-        <v>107.1356</v>
+        <v>94.91756</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>139276.28</v>
+        <v>94917.56</v>
       </c>
       <c r="I76" s="1">
-        <v>-7017.11</v>
+        <v>-2011.47</v>
       </c>
       <c r="J76" s="1">
-        <v>-5.0382663867817</v>
+        <v>-2.1191758405926</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
-        <v>966.1</v>
+        <v>174.66</v>
       </c>
       <c r="M76" s="1">
-        <v>131293.07</v>
+        <v>92731.43</v>
       </c>
       <c r="N76" s="1">
-        <v>132259.17</v>
+        <v>92906.09</v>
       </c>
       <c r="O76" s="1">
-        <v>0.28</v>
+        <v>0.19</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>241</v>
       </c>
       <c r="B77" t="s">
         <v>242</v>
       </c>
       <c r="C77" s="1">
-        <v>300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>102.46719035</v>
+        <v>100.34652447</v>
       </c>
       <c r="E77" s="1">
-        <v>106.30133</v>
+        <v>100.0</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>318903.99</v>
+        <v>400000.0</v>
       </c>
       <c r="I77" s="1">
-        <v>-4729.82</v>
+        <v>2008.84</v>
       </c>
       <c r="J77" s="1">
-        <v>-1.4831485802357</v>
+        <v>0.50221</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
-      <c r="L77" t="s">
-        <v>243</v>
+      <c r="L77">
+        <v>622.75</v>
       </c>
       <c r="M77" s="1">
-        <v>307401.57</v>
+        <v>401386.09</v>
       </c>
       <c r="N77" s="1">
-        <v>314174.17</v>
+        <v>402008.84</v>
       </c>
       <c r="O77" s="1">
-        <v>0.66</v>
+        <v>0.84</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
+        <v>243</v>
+      </c>
+      <c r="B78" t="s">
         <v>244</v>
       </c>
-      <c r="B78" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C78" s="1">
-        <v>300000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>80.60505197</v>
+        <v>97.54275634</v>
       </c>
       <c r="E78" s="1">
-        <v>82.438423</v>
+        <v>96.7943</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>247315.27</v>
+        <v>135512.02</v>
       </c>
       <c r="I78" s="1">
-        <v>-3469.98</v>
+        <v>1968.39</v>
       </c>
       <c r="J78" s="1">
-        <v>-1.4030593420293</v>
+        <v>1.4525574926859</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
-      <c r="L78" t="s">
-        <v>246</v>
+      <c r="L78">
+        <v>920.55</v>
       </c>
       <c r="M78" s="1">
-        <v>241815.15</v>
+        <v>136559.86</v>
       </c>
       <c r="N78" s="1">
-        <v>243845.29</v>
+        <v>137480.41</v>
       </c>
       <c r="O78" s="1">
-        <v>0.51</v>
+        <v>0.29</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="B79" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="C79" s="1">
-        <v>100000.0</v>
+        <v>145000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>103.64761155</v>
+        <v>92.57348861</v>
       </c>
       <c r="E79" s="1">
-        <v>109.37547</v>
+        <v>93.402414</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>109375.47</v>
+        <v>135433.5</v>
       </c>
       <c r="I79" s="1">
-        <v>-5494.98</v>
+        <v>-1001.82</v>
       </c>
       <c r="J79" s="1">
-        <v>-5.0239601256113</v>
+        <v>-0.73971358637265</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
-        <v>232.88</v>
+        <v>200.12</v>
       </c>
       <c r="M79" s="1">
-        <v>103647.61</v>
+        <v>134231.56</v>
       </c>
       <c r="N79" s="1">
-        <v>103880.49</v>
+        <v>134431.68</v>
       </c>
       <c r="O79" s="1">
-        <v>0.22</v>
+        <v>0.28</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
+        <v>247</v>
+      </c>
+      <c r="B80" t="s">
+        <v>248</v>
+      </c>
+      <c r="C80" s="1">
+        <v>135000.0</v>
+      </c>
+      <c r="D80" s="1">
+        <v>100.59719306</v>
+      </c>
+      <c r="E80" s="1">
+        <v>105.064793</v>
+      </c>
+      <c r="F80" t="s">
+        <v>8</v>
+      </c>
+      <c r="G80">
+        <v>1.0</v>
+      </c>
+      <c r="H80" s="1">
+        <v>141837.47</v>
+      </c>
+      <c r="I80" s="1">
+        <v>-4733.04</v>
+      </c>
+      <c r="J80" s="1">
+        <v>-3.3369461539324</v>
+      </c>
+      <c r="K80">
+        <v>0.0</v>
+      </c>
+      <c r="L80" t="s">
         <v>249</v>
       </c>
-      <c r="B80" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M80" s="1">
-        <v>565092.82</v>
+        <v>135806.21</v>
       </c>
       <c r="N80" s="1">
-        <v>566420.73</v>
+        <v>137104.43</v>
       </c>
       <c r="O80" s="1">
-        <v>1.19</v>
+        <v>0.29</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
+        <v>250</v>
+      </c>
+      <c r="B81" t="s">
+        <v>251</v>
+      </c>
+      <c r="C81" s="1">
+        <v>130000.0</v>
+      </c>
+      <c r="D81" s="1">
+        <v>100.93930695</v>
+      </c>
+      <c r="E81" s="1">
+        <v>107.1356</v>
+      </c>
+      <c r="F81" t="s">
+        <v>8</v>
+      </c>
+      <c r="G81">
+        <v>1.0</v>
+      </c>
+      <c r="H81" s="1">
+        <v>139276.28</v>
+      </c>
+      <c r="I81" s="1">
+        <v>-6578.43</v>
+      </c>
+      <c r="J81" s="1">
+        <v>-4.723295309151</v>
+      </c>
+      <c r="K81">
+        <v>0.0</v>
+      </c>
+      <c r="L81" t="s">
         <v>252</v>
       </c>
-      <c r="B81" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M81" s="1">
-        <v>131936.01</v>
+        <v>131221.1</v>
       </c>
       <c r="N81" s="1">
-        <v>132723.49</v>
+        <v>132697.85</v>
       </c>
       <c r="O81" s="1">
         <v>0.28</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
+        <v>253</v>
+      </c>
+      <c r="B82" t="s">
         <v>254</v>
       </c>
-      <c r="B82" t="s">
+      <c r="C82" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D82" s="1">
+        <v>102.56220777</v>
+      </c>
+      <c r="E82" s="1">
+        <v>106.30133</v>
+      </c>
+      <c r="F82" t="s">
+        <v>8</v>
+      </c>
+      <c r="G82">
+        <v>1.0</v>
+      </c>
+      <c r="H82" s="1">
+        <v>318903.99</v>
+      </c>
+      <c r="I82" s="1">
+        <v>-3228.33</v>
+      </c>
+      <c r="J82" s="1">
+        <v>-1.0123203538469</v>
+      </c>
+      <c r="K82">
+        <v>0.0</v>
+      </c>
+      <c r="L82" t="s">
         <v>255</v>
       </c>
-      <c r="C82" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M82" s="1">
-        <v>97737.79</v>
+        <v>307686.62</v>
       </c>
       <c r="N82" s="1">
-        <v>100008.34</v>
+        <v>315675.66</v>
       </c>
       <c r="O82" s="1">
-        <v>0.21</v>
+        <v>0.66</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
+        <v>256</v>
+      </c>
+      <c r="B83" t="s">
         <v>257</v>
       </c>
-      <c r="B83" t="s">
+      <c r="C83" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D83" s="1">
+        <v>80.90499565</v>
+      </c>
+      <c r="E83" s="1">
+        <v>82.438423</v>
+      </c>
+      <c r="F83" t="s">
+        <v>8</v>
+      </c>
+      <c r="G83">
+        <v>1.0</v>
+      </c>
+      <c r="H83" s="1">
+        <v>247315.27</v>
+      </c>
+      <c r="I83" s="1">
+        <v>-2266.04</v>
+      </c>
+      <c r="J83" s="1">
+        <v>-0.91625559554006</v>
+      </c>
+      <c r="K83">
+        <v>0.0</v>
+      </c>
+      <c r="L83" t="s">
         <v>258</v>
       </c>
-      <c r="C83" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M83" s="1">
-        <v>132303.51</v>
+        <v>242714.98</v>
       </c>
       <c r="N83" s="1">
-        <v>132340.07</v>
+        <v>245049.23</v>
       </c>
       <c r="O83" s="1">
-        <v>0.28</v>
+        <v>0.51</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>259</v>
       </c>
       <c r="B84" t="s">
         <v>260</v>
       </c>
       <c r="C84" s="1">
-        <v>370000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>77.9605</v>
+        <v>103.11243398</v>
       </c>
       <c r="E84" s="1">
-        <v>83.324986</v>
+        <v>109.37547</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>308302.45</v>
+        <v>109375.47</v>
       </c>
       <c r="I84" s="1">
-        <v>-15041.13</v>
+        <v>-5599.34</v>
       </c>
       <c r="J84" s="1">
-        <v>-4.8786929847622</v>
+        <v>-5.1193745727447</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
-      <c r="L84" t="s">
-        <v>261</v>
+      <c r="L84">
+        <v>663.7</v>
       </c>
       <c r="M84" s="1">
-        <v>288453.85</v>
+        <v>103112.43</v>
       </c>
       <c r="N84" s="1">
-        <v>293261.32</v>
+        <v>103776.13</v>
       </c>
       <c r="O84" s="1">
-        <v>0.62</v>
+        <v>0.22</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
+        <v>261</v>
+      </c>
+      <c r="B85" t="s">
         <v>262</v>
       </c>
-      <c r="B85" t="s">
+      <c r="C85" s="1">
+        <v>825000.0</v>
+      </c>
+      <c r="D85" s="1">
+        <v>67.81859404</v>
+      </c>
+      <c r="E85" s="1">
+        <v>74.717804</v>
+      </c>
+      <c r="F85" t="s">
+        <v>8</v>
+      </c>
+      <c r="G85">
+        <v>1.0</v>
+      </c>
+      <c r="H85" s="1">
+        <v>616421.88</v>
+      </c>
+      <c r="I85" s="1">
+        <v>-54545.19</v>
+      </c>
+      <c r="J85" s="1">
+        <v>-8.8486784408107</v>
+      </c>
+      <c r="K85">
+        <v>0.0</v>
+      </c>
+      <c r="L85" t="s">
         <v>263</v>
       </c>
-      <c r="C85" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M85" s="1">
-        <v>466271.48</v>
+        <v>559503.4</v>
       </c>
       <c r="N85" s="1">
-        <v>466471.82</v>
+        <v>561876.69</v>
       </c>
       <c r="O85" s="1">
-        <v>0.98</v>
+        <v>1.17</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
         <v>264</v>
       </c>
       <c r="B86" t="s">
         <v>265</v>
       </c>
       <c r="C86" s="1">
-        <v>500000.0</v>
+        <v>132000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>90.47994787</v>
+        <v>99.83555542</v>
       </c>
       <c r="E86" s="1">
-        <v>99.086382</v>
+        <v>99.973</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>495431.91</v>
+        <v>131964.36</v>
       </c>
       <c r="I86" s="1">
-        <v>-35744.5</v>
+        <v>1040.93</v>
       </c>
       <c r="J86" s="1">
-        <v>-7.2148158563303</v>
+        <v>0.78879630833658</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86" t="s">
         <v>266</v>
       </c>
       <c r="M86" s="1">
-        <v>452399.74</v>
+        <v>131782.93</v>
       </c>
       <c r="N86" s="1">
-        <v>459687.41</v>
+        <v>133005.29</v>
       </c>
       <c r="O86" s="1">
-        <v>0.96</v>
+        <v>0.28</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
         <v>267</v>
       </c>
       <c r="B87" t="s">
         <v>268</v>
       </c>
       <c r="C87" s="1">
-        <v>700000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>98.06376354</v>
+        <v>98.17524761</v>
       </c>
       <c r="E87" s="1">
-        <v>99.957446</v>
+        <v>99.766</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>699702.12</v>
+        <v>99766.0</v>
       </c>
       <c r="I87" s="1">
-        <v>7619.57</v>
+        <v>1110.62</v>
       </c>
       <c r="J87" s="1">
-        <v>1.0889734048541</v>
+        <v>1.1132249463745</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87" t="s">
         <v>269</v>
       </c>
       <c r="M87" s="1">
-        <v>686446.35</v>
+        <v>98175.25</v>
       </c>
       <c r="N87" s="1">
-        <v>707321.69</v>
+        <v>100876.62</v>
       </c>
       <c r="O87" s="1">
-        <v>1.48</v>
+        <v>0.21</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
         <v>270</v>
       </c>
       <c r="B88" t="s">
         <v>271</v>
       </c>
       <c r="C88" s="1">
-        <v>100000.0</v>
+        <v>135000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>97.0997517</v>
+        <v>97.91898221</v>
       </c>
       <c r="E88" s="1">
-        <v>100.0</v>
+        <v>104.002956</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>100000.0</v>
+        <v>140403.99</v>
       </c>
       <c r="I88" s="1">
-        <v>-1482.44</v>
+        <v>-7738.05</v>
       </c>
       <c r="J88" s="1">
-        <v>-1.48244</v>
+        <v>-5.5112750000908</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
-      <c r="L88" t="s">
-        <v>272</v>
+      <c r="L88">
+        <v>475.31</v>
       </c>
       <c r="M88" s="1">
-        <v>97099.75</v>
+        <v>132190.63</v>
       </c>
       <c r="N88" s="1">
-        <v>98517.56</v>
+        <v>132665.94</v>
       </c>
       <c r="O88" s="1">
-        <v>0.21</v>
+        <v>0.28</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
+        <v>272</v>
+      </c>
+      <c r="B89" t="s">
         <v>273</v>
       </c>
-      <c r="B89" t="s">
+      <c r="C89" s="1">
+        <v>370000.0</v>
+      </c>
+      <c r="D89" s="1">
+        <v>77.5055</v>
+      </c>
+      <c r="E89" s="1">
+        <v>83.324986</v>
+      </c>
+      <c r="F89" t="s">
+        <v>8</v>
+      </c>
+      <c r="G89">
+        <v>1.0</v>
+      </c>
+      <c r="H89" s="1">
+        <v>308302.45</v>
+      </c>
+      <c r="I89" s="1">
+        <v>-16068.26</v>
+      </c>
+      <c r="J89" s="1">
+        <v>-5.2118495976921</v>
+      </c>
+      <c r="K89">
+        <v>0.0</v>
+      </c>
+      <c r="L89" t="s">
         <v>274</v>
       </c>
-      <c r="C89" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M89" s="1">
-        <v>616085.84</v>
+        <v>286770.35</v>
       </c>
       <c r="N89" s="1">
-        <v>643390.13</v>
+        <v>292234.19</v>
       </c>
       <c r="O89" s="1">
-        <v>1.35</v>
+        <v>0.61</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
+        <v>275</v>
+      </c>
+      <c r="B90" t="s">
         <v>276</v>
       </c>
-      <c r="B90" t="s">
+      <c r="C90" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D90" s="1">
+        <v>93.75228302</v>
+      </c>
+      <c r="E90" s="1">
+        <v>94.882578</v>
+      </c>
+      <c r="F90" t="s">
+        <v>8</v>
+      </c>
+      <c r="G90">
+        <v>1.0</v>
+      </c>
+      <c r="H90" s="1">
+        <v>474412.89</v>
+      </c>
+      <c r="I90" s="1">
+        <v>-4627.5</v>
+      </c>
+      <c r="J90" s="1">
+        <v>-0.97541616122614</v>
+      </c>
+      <c r="K90">
+        <v>0.0</v>
+      </c>
+      <c r="L90" t="s">
         <v>277</v>
       </c>
-      <c r="C90" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M90" s="1">
-        <v>287169.62</v>
+        <v>468761.42</v>
       </c>
       <c r="N90" s="1">
-        <v>298137.09</v>
+        <v>469785.39</v>
       </c>
       <c r="O90" s="1">
-        <v>0.63</v>
+        <v>0.98</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
+        <v>278</v>
+      </c>
+      <c r="B91" t="s">
         <v>279</v>
       </c>
-      <c r="B91" t="s">
+      <c r="C91" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D91" s="1">
+        <v>91.2775725</v>
+      </c>
+      <c r="E91" s="1">
+        <v>99.086382</v>
+      </c>
+      <c r="F91" t="s">
+        <v>8</v>
+      </c>
+      <c r="G91">
+        <v>1.0</v>
+      </c>
+      <c r="H91" s="1">
+        <v>495431.91</v>
+      </c>
+      <c r="I91" s="1">
+        <v>-30742.68</v>
+      </c>
+      <c r="J91" s="1">
+        <v>-6.2052280806862</v>
+      </c>
+      <c r="K91">
+        <v>0.0</v>
+      </c>
+      <c r="L91" t="s">
         <v>280</v>
       </c>
-      <c r="C91" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M91" s="1">
-        <v>180180.4</v>
+        <v>456387.86</v>
       </c>
       <c r="N91" s="1">
-        <v>180525.61</v>
+        <v>464689.23</v>
       </c>
       <c r="O91" s="1">
-        <v>0.38</v>
+        <v>0.97</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
         <v>281</v>
       </c>
       <c r="B92" t="s">
         <v>282</v>
       </c>
       <c r="C92" s="1">
-        <v>100000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>97.95040291</v>
+        <v>97.87764759</v>
       </c>
       <c r="E92" s="1">
-        <v>99.75655</v>
+        <v>99.957446</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>99756.55</v>
+        <v>699702.12</v>
       </c>
       <c r="I92" s="1">
-        <v>-758.54</v>
+        <v>8800.32</v>
       </c>
       <c r="J92" s="1">
-        <v>-0.76039117230899</v>
+        <v>1.2577237868023</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92" t="s">
         <v>283</v>
       </c>
       <c r="M92" s="1">
-        <v>97950.41</v>
+        <v>685143.54</v>
       </c>
       <c r="N92" s="1">
-        <v>98998.01</v>
+        <v>708502.44</v>
       </c>
       <c r="O92" s="1">
-        <v>0.21</v>
+        <v>1.48</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
         <v>284</v>
       </c>
       <c r="B93" t="s">
         <v>285</v>
       </c>
       <c r="C93" s="1">
         <v>100000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>100.75601327</v>
+        <v>98.14459428</v>
       </c>
       <c r="E93" s="1">
-        <v>107.36234</v>
+        <v>100.0</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>107362.34</v>
+        <v>100000.0</v>
       </c>
       <c r="I93" s="1">
-        <v>-6178.93</v>
+        <v>-57.46</v>
       </c>
       <c r="J93" s="1">
-        <v>-5.7552117437083</v>
+        <v>-0.05746</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
-      <c r="L93">
-        <v>427.4</v>
+      <c r="L93" t="s">
+        <v>286</v>
       </c>
       <c r="M93" s="1">
-        <v>100756.01</v>
+        <v>98144.59</v>
       </c>
       <c r="N93" s="1">
-        <v>101183.41</v>
+        <v>99942.54</v>
       </c>
       <c r="O93" s="1">
         <v>0.21</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="B94" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="C94" s="1">
-        <v>300000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>101.01206837</v>
+        <v>103.57159117</v>
       </c>
       <c r="E94" s="1">
-        <v>103.74867</v>
+        <v>108.334343</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>311246.01</v>
+        <v>650006.06</v>
       </c>
       <c r="I94" s="1">
-        <v>-1056.04</v>
+        <v>-27535.59</v>
       </c>
       <c r="J94" s="1">
-        <v>-0.33929430934713</v>
+        <v>-4.2362051209184</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="M94" s="1">
-        <v>303036.2</v>
+        <v>621429.54</v>
       </c>
       <c r="N94" s="1">
-        <v>310189.97</v>
+        <v>622470.47</v>
       </c>
       <c r="O94" s="1">
-        <v>0.65</v>
+        <v>1.3</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="B95" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="C95" s="1">
-        <v>600000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>98.96987014</v>
+        <v>97.33637389</v>
       </c>
       <c r="E95" s="1">
-        <v>101.518663</v>
+        <v>98.642</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>609111.98</v>
+        <v>295926.0</v>
       </c>
       <c r="I95" s="1">
-        <v>-12087.28</v>
+        <v>8381.07</v>
       </c>
       <c r="J95" s="1">
-        <v>-1.9844101572259</v>
+        <v>2.8321506052189</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="M95" s="1">
-        <v>593819.22</v>
+        <v>292009.12</v>
       </c>
       <c r="N95" s="1">
-        <v>597024.7</v>
+        <v>304307.07</v>
       </c>
       <c r="O95" s="1">
-        <v>1.25</v>
+        <v>0.63</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="B96" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="C96" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>100.23637301</v>
+        <v>90.46813188</v>
       </c>
       <c r="E96" s="1">
-        <v>99.884</v>
+        <v>89.22416</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>99884.0</v>
+        <v>178448.32</v>
       </c>
       <c r="I96" s="1">
-        <v>3727.72</v>
+        <v>3035.89</v>
       </c>
       <c r="J96" s="1">
-        <v>3.7320491770454</v>
+        <v>1.7012712700237</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
-      <c r="L96" t="s">
-        <v>294</v>
+      <c r="L96">
+        <v>547.95</v>
       </c>
       <c r="M96" s="1">
-        <v>100236.38</v>
+        <v>180936.26</v>
       </c>
       <c r="N96" s="1">
-        <v>103611.72</v>
+        <v>181484.21</v>
       </c>
       <c r="O96" s="1">
-        <v>0.22</v>
+        <v>0.38</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
         <v>295</v>
       </c>
       <c r="B97" t="s">
         <v>296</v>
       </c>
       <c r="C97" s="1">
-        <v>150000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>102.53840894</v>
+        <v>98.17979337</v>
       </c>
       <c r="E97" s="1">
-        <v>106.489533</v>
+        <v>99.75655</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>159734.3</v>
+        <v>99756.55</v>
       </c>
       <c r="I97" s="1">
-        <v>-2061.62</v>
+        <v>-237.72</v>
       </c>
       <c r="J97" s="1">
-        <v>-1.29065579528</v>
+        <v>-0.23830014169496</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97" t="s">
         <v>297</v>
       </c>
       <c r="M97" s="1">
-        <v>153807.61</v>
+        <v>98179.79</v>
       </c>
       <c r="N97" s="1">
-        <v>157672.68</v>
+        <v>99518.83</v>
       </c>
       <c r="O97" s="1">
-        <v>0.33</v>
+        <v>0.21</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
         <v>298</v>
       </c>
       <c r="B98" t="s">
         <v>299</v>
       </c>
       <c r="C98" s="1">
-        <v>500000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>105.7141176</v>
+        <v>101.01252487</v>
       </c>
       <c r="E98" s="1">
-        <v>110.013816</v>
+        <v>107.36234</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>550069.08</v>
+        <v>107362.34</v>
       </c>
       <c r="I98" s="1">
-        <v>-930.0</v>
+        <v>-5516.94</v>
       </c>
       <c r="J98" s="1">
-        <v>-0.16906967393986</v>
+        <v>-5.1386175077779</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
-      <c r="L98" t="s">
-        <v>300</v>
+      <c r="L98">
+        <v>832.88</v>
       </c>
       <c r="M98" s="1">
-        <v>528570.59</v>
+        <v>101012.52</v>
       </c>
       <c r="N98" s="1">
-        <v>549139.08</v>
+        <v>101845.4</v>
       </c>
       <c r="O98" s="1">
-        <v>1.15</v>
+        <v>0.21</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
+        <v>300</v>
+      </c>
+      <c r="B99" t="s">
         <v>301</v>
       </c>
-      <c r="B99" t="s">
+      <c r="C99" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D99" s="1">
+        <v>101.07659459</v>
+      </c>
+      <c r="E99" s="1">
+        <v>103.74867</v>
+      </c>
+      <c r="F99" t="s">
+        <v>8</v>
+      </c>
+      <c r="G99">
+        <v>1.0</v>
+      </c>
+      <c r="H99" s="1">
+        <v>311246.01</v>
+      </c>
+      <c r="I99" s="1">
+        <v>391.99</v>
+      </c>
+      <c r="J99" s="1">
+        <v>0.12594217673666</v>
+      </c>
+      <c r="K99">
+        <v>0.0</v>
+      </c>
+      <c r="L99" t="s">
         <v>302</v>
       </c>
-      <c r="C99" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M99" s="1">
-        <v>558789.0</v>
+        <v>303229.78</v>
       </c>
       <c r="N99" s="1">
-        <v>566482.15</v>
+        <v>311638.0</v>
       </c>
       <c r="O99" s="1">
-        <v>1.19</v>
+        <v>0.65</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
+        <v>303</v>
+      </c>
+      <c r="B100" t="s">
         <v>304</v>
       </c>
-      <c r="B100" t="s">
+      <c r="C100" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D100" s="1">
+        <v>100.08811359</v>
+      </c>
+      <c r="E100" s="1">
+        <v>99.884</v>
+      </c>
+      <c r="F100" t="s">
+        <v>8</v>
+      </c>
+      <c r="G100">
+        <v>1.0</v>
+      </c>
+      <c r="H100" s="1">
+        <v>99884.0</v>
+      </c>
+      <c r="I100" s="1">
+        <v>3984.94</v>
+      </c>
+      <c r="J100" s="1">
+        <v>3.9895678987626</v>
+      </c>
+      <c r="K100">
+        <v>0.0</v>
+      </c>
+      <c r="L100" t="s">
         <v>305</v>
       </c>
-      <c r="C100" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M100" s="1">
-        <v>278756.35</v>
+        <v>100088.12</v>
       </c>
       <c r="N100" s="1">
-        <v>280513.2</v>
+        <v>103868.94</v>
       </c>
       <c r="O100" s="1">
-        <v>0.59</v>
+        <v>0.22</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
+        <v>306</v>
+      </c>
+      <c r="B101" t="s">
         <v>307</v>
       </c>
-      <c r="B101" t="s">
+      <c r="C101" s="1">
+        <v>150000.0</v>
+      </c>
+      <c r="D101" s="1">
+        <v>102.42380305</v>
+      </c>
+      <c r="E101" s="1">
+        <v>106.489533</v>
+      </c>
+      <c r="F101" t="s">
+        <v>8</v>
+      </c>
+      <c r="G101">
+        <v>1.0</v>
+      </c>
+      <c r="H101" s="1">
+        <v>159734.3</v>
+      </c>
+      <c r="I101" s="1">
+        <v>-1511.27</v>
+      </c>
+      <c r="J101" s="1">
+        <v>-0.9461148920426</v>
+      </c>
+      <c r="K101">
+        <v>0.0</v>
+      </c>
+      <c r="L101" t="s">
         <v>308</v>
       </c>
-      <c r="C101" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M101" s="1">
-        <v>369578.24</v>
+        <v>153635.7</v>
       </c>
       <c r="N101" s="1">
-        <v>379033.24</v>
+        <v>158223.03</v>
       </c>
       <c r="O101" s="1">
-        <v>0.8</v>
+        <v>0.33</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
+        <v>309</v>
+      </c>
+      <c r="B102" t="s">
         <v>310</v>
       </c>
-      <c r="B102" t="s">
+      <c r="C102" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D102" s="1">
+        <v>105.86839031</v>
+      </c>
+      <c r="E102" s="1">
+        <v>110.013816</v>
+      </c>
+      <c r="F102" t="s">
+        <v>8</v>
+      </c>
+      <c r="G102">
+        <v>1.0</v>
+      </c>
+      <c r="H102" s="1">
+        <v>550069.08</v>
+      </c>
+      <c r="I102" s="1">
+        <v>2312.26</v>
+      </c>
+      <c r="J102" s="1">
+        <v>0.42035811211203</v>
+      </c>
+      <c r="K102">
+        <v>0.0</v>
+      </c>
+      <c r="L102" t="s">
         <v>311</v>
       </c>
-      <c r="C102" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M102" s="1">
-        <v>300020.9</v>
+        <v>529341.96</v>
       </c>
       <c r="N102" s="1">
-        <v>304747.38</v>
+        <v>552381.34</v>
       </c>
       <c r="O102" s="1">
-        <v>0.64</v>
+        <v>1.15</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
+        <v>312</v>
+      </c>
+      <c r="B103" t="s">
         <v>313</v>
       </c>
-      <c r="B103" t="s">
+      <c r="C103" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D103" s="1">
+        <v>92.661</v>
+      </c>
+      <c r="E103" s="1">
+        <v>104.270342</v>
+      </c>
+      <c r="F103" t="s">
+        <v>8</v>
+      </c>
+      <c r="G103">
+        <v>1.0</v>
+      </c>
+      <c r="H103" s="1">
+        <v>625622.05</v>
+      </c>
+      <c r="I103" s="1">
+        <v>-60138.24</v>
+      </c>
+      <c r="J103" s="1">
+        <v>-9.6125512200217</v>
+      </c>
+      <c r="K103">
+        <v>0.0</v>
+      </c>
+      <c r="L103" t="s">
         <v>314</v>
       </c>
-      <c r="C103" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M103" s="1">
-        <v>194419.49</v>
+        <v>555966.0</v>
       </c>
       <c r="N103" s="1">
-        <v>198570.86</v>
+        <v>565483.81</v>
       </c>
       <c r="O103" s="1">
-        <v>0.42</v>
+        <v>1.18</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
+        <v>315</v>
+      </c>
+      <c r="B104" t="s">
         <v>316</v>
       </c>
-      <c r="B104" t="s">
+      <c r="C104" s="1">
+        <v>285000.0</v>
+      </c>
+      <c r="D104" s="1">
+        <v>97.97573128</v>
+      </c>
+      <c r="E104" s="1">
+        <v>97.791014</v>
+      </c>
+      <c r="F104" t="s">
+        <v>8</v>
+      </c>
+      <c r="G104">
+        <v>1.0</v>
+      </c>
+      <c r="H104" s="1">
+        <v>278704.39</v>
+      </c>
+      <c r="I104" s="1">
+        <v>2716.65</v>
+      </c>
+      <c r="J104" s="1">
+        <v>0.97474245023553</v>
+      </c>
+      <c r="K104">
+        <v>0.0</v>
+      </c>
+      <c r="L104" t="s">
         <v>317</v>
       </c>
-      <c r="C104" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M104" s="1">
-        <v>503748.77</v>
+        <v>279230.83</v>
       </c>
       <c r="N104" s="1">
-        <v>522293.29</v>
+        <v>281421.04</v>
       </c>
       <c r="O104" s="1">
-        <v>1.1</v>
+        <v>0.59</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
+        <v>318</v>
+      </c>
+      <c r="B105" t="s">
         <v>319</v>
       </c>
-      <c r="B105" t="s">
+      <c r="C105" s="1">
+        <v>365000.0</v>
+      </c>
+      <c r="D105" s="1">
+        <v>101.13892696</v>
+      </c>
+      <c r="E105" s="1">
+        <v>105.094956</v>
+      </c>
+      <c r="F105" t="s">
+        <v>8</v>
+      </c>
+      <c r="G105">
+        <v>1.0</v>
+      </c>
+      <c r="H105" s="1">
+        <v>383596.59</v>
+      </c>
+      <c r="I105" s="1">
+        <v>-3550.76</v>
+      </c>
+      <c r="J105" s="1">
+        <v>-0.92564952154554</v>
+      </c>
+      <c r="K105">
+        <v>0.0</v>
+      </c>
+      <c r="L105" t="s">
         <v>320</v>
       </c>
-      <c r="C105" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M105" s="1">
-        <v>100091.54</v>
+        <v>369157.08</v>
       </c>
       <c r="N105" s="1">
-        <v>100202.5</v>
+        <v>380045.83</v>
       </c>
       <c r="O105" s="1">
-        <v>0.21</v>
+        <v>0.79</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
         <v>321</v>
       </c>
       <c r="B106" t="s">
         <v>322</v>
       </c>
       <c r="C106" s="1">
-        <v>100000.0</v>
+        <v>295000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>100.60665781</v>
+        <v>101.185</v>
       </c>
       <c r="E106" s="1">
-        <v>100.24168</v>
+        <v>105.485329</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>100241.68</v>
+        <v>311181.72</v>
       </c>
       <c r="I106" s="1">
-        <v>3749.91</v>
+        <v>-6745.04</v>
       </c>
       <c r="J106" s="1">
-        <v>3.7408690676373</v>
+        <v>-2.1675566289691</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106" t="s">
         <v>323</v>
       </c>
       <c r="M106" s="1">
-        <v>100606.66</v>
+        <v>298495.75</v>
       </c>
       <c r="N106" s="1">
-        <v>103991.59</v>
+        <v>304436.68</v>
       </c>
       <c r="O106" s="1">
-        <v>0.22</v>
+        <v>0.63</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
         <v>324</v>
       </c>
       <c r="B107" t="s">
         <v>325</v>
       </c>
       <c r="C107" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>99.02776233</v>
+        <v>98.16501278</v>
       </c>
       <c r="E107" s="1">
-        <v>99.884</v>
+        <v>100.292605</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>99884.0</v>
+        <v>200585.21</v>
       </c>
       <c r="I107" s="1">
-        <v>-746.99</v>
+        <v>631.12</v>
       </c>
       <c r="J107" s="1">
-        <v>-0.74785751471707</v>
+        <v>0.3146393495313</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
-      <c r="L107">
-        <v>109.25</v>
+      <c r="L107" t="s">
+        <v>326</v>
       </c>
       <c r="M107" s="1">
-        <v>99027.76</v>
+        <v>196330.03</v>
       </c>
       <c r="N107" s="1">
-        <v>99137.01</v>
+        <v>201216.33</v>
       </c>
       <c r="O107" s="1">
-        <v>0.21</v>
+        <v>0.42</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="B108" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="C108" s="1">
-        <v>100000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>95.91870775</v>
+        <v>101.1897693</v>
       </c>
       <c r="E108" s="1">
-        <v>97.65639</v>
+        <v>106.064042</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>97656.39</v>
+        <v>530320.21</v>
       </c>
       <c r="I108" s="1">
-        <v>-1288.78</v>
+        <v>-22676.16</v>
       </c>
       <c r="J108" s="1">
-        <v>-1.3197088280654</v>
+        <v>-4.2759373624475</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
-      <c r="L108">
-        <v>448.9</v>
+      <c r="L108" t="s">
+        <v>329</v>
       </c>
       <c r="M108" s="1">
-        <v>95918.71</v>
+        <v>505948.84</v>
       </c>
       <c r="N108" s="1">
-        <v>96367.61</v>
+        <v>507644.05</v>
       </c>
       <c r="O108" s="1">
-        <v>0.2</v>
+        <v>1.06</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="B109" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="C109" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>83.81580696</v>
+        <v>100.35948021</v>
       </c>
       <c r="E109" s="1">
-        <v>86.56115</v>
+        <v>99.297</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>259683.45</v>
+        <v>99297.0</v>
       </c>
       <c r="I109" s="1">
-        <v>-6556.23</v>
+        <v>1515.56</v>
       </c>
       <c r="J109" s="1">
-        <v>-2.5247007462355</v>
+        <v>1.5262898174164</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
-      <c r="L109" t="s">
-        <v>330</v>
+      <c r="L109">
+        <v>453.08</v>
       </c>
       <c r="M109" s="1">
-        <v>251447.43</v>
+        <v>100359.48</v>
       </c>
       <c r="N109" s="1">
-        <v>253127.22</v>
+        <v>100812.56</v>
       </c>
       <c r="O109" s="1">
-        <v>0.53</v>
+        <v>0.21</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="B110" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="C110" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>97.0679593</v>
+        <v>100.88509751</v>
       </c>
       <c r="E110" s="1">
-        <v>99.507</v>
+        <v>100.24168</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>298521.0</v>
+        <v>100241.68</v>
       </c>
       <c r="I110" s="1">
-        <v>-1563.7</v>
+        <v>883.14</v>
       </c>
       <c r="J110" s="1">
-        <v>-0.52381574495597</v>
+        <v>0.88101077316342</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
-      <c r="L110" t="s">
-        <v>333</v>
+      <c r="L110">
+        <v>239.73</v>
       </c>
       <c r="M110" s="1">
-        <v>291203.88</v>
+        <v>100885.09</v>
       </c>
       <c r="N110" s="1">
-        <v>296957.3</v>
+        <v>101124.82</v>
       </c>
       <c r="O110" s="1">
-        <v>0.62</v>
+        <v>0.21</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
         <v>334</v>
       </c>
       <c r="B111" t="s">
         <v>335</v>
       </c>
       <c r="C111" s="1">
-        <v>139000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>98.22620738</v>
+        <v>99.26692768</v>
       </c>
       <c r="E111" s="1">
-        <v>99.647</v>
+        <v>99.884</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>138509.33</v>
+        <v>99884.0</v>
       </c>
       <c r="I111" s="1">
-        <v>-452.57</v>
+        <v>-140.36</v>
       </c>
       <c r="J111" s="1">
-        <v>-0.32674333201958</v>
+        <v>-0.14052300668776</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
-      <c r="L111" t="s">
-        <v>336</v>
+      <c r="L111">
+        <v>476.71</v>
       </c>
       <c r="M111" s="1">
-        <v>136534.42</v>
+        <v>99266.93</v>
       </c>
       <c r="N111" s="1">
-        <v>138056.76</v>
+        <v>99743.64</v>
       </c>
       <c r="O111" s="1">
-        <v>0.29</v>
+        <v>0.21</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
+        <v>336</v>
+      </c>
+      <c r="B112" t="s">
         <v>337</v>
       </c>
-      <c r="B112" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C112" s="1">
-        <v>500000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>93.28223155</v>
+        <v>96.21951958</v>
       </c>
       <c r="E112" s="1">
-        <v>95.15085</v>
+        <v>97.65639</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>475754.25</v>
+        <v>97656.39</v>
       </c>
       <c r="I112" s="1">
-        <v>-8089.67</v>
+        <v>-840.98</v>
       </c>
       <c r="J112" s="1">
-        <v>-1.7003883832882</v>
+        <v>-0.86116228543775</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
-      <c r="L112" t="s">
-        <v>339</v>
+      <c r="L112">
+        <v>595.89</v>
       </c>
       <c r="M112" s="1">
-        <v>466411.16</v>
+        <v>96219.52</v>
       </c>
       <c r="N112" s="1">
-        <v>467664.58</v>
+        <v>96815.41</v>
       </c>
       <c r="O112" s="1">
-        <v>0.98</v>
+        <v>0.2</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
+        <v>338</v>
+      </c>
+      <c r="B113" t="s">
+        <v>339</v>
+      </c>
+      <c r="C113" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D113" s="1">
+        <v>83.19437253</v>
+      </c>
+      <c r="E113" s="1">
+        <v>86.56115</v>
+      </c>
+      <c r="F113" t="s">
+        <v>8</v>
+      </c>
+      <c r="G113">
+        <v>1.0</v>
+      </c>
+      <c r="H113" s="1">
+        <v>259683.45</v>
+      </c>
+      <c r="I113" s="1">
+        <v>-7850.33</v>
+      </c>
+      <c r="J113" s="1">
+        <v>-3.0230382413666</v>
+      </c>
+      <c r="K113">
+        <v>0.0</v>
+      </c>
+      <c r="L113" t="s">
         <v>340</v>
       </c>
-      <c r="B113" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M113" s="1">
-        <v>506402.4</v>
+        <v>249583.12</v>
       </c>
       <c r="N113" s="1">
-        <v>517433.44</v>
+        <v>251833.12</v>
       </c>
       <c r="O113" s="1">
-        <v>1.09</v>
+        <v>0.52</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
+        <v>341</v>
+      </c>
+      <c r="B114" t="s">
+        <v>342</v>
+      </c>
+      <c r="C114" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D114" s="1">
+        <v>96.76452541</v>
+      </c>
+      <c r="E114" s="1">
+        <v>99.507</v>
+      </c>
+      <c r="F114" t="s">
+        <v>8</v>
+      </c>
+      <c r="G114">
+        <v>1.0</v>
+      </c>
+      <c r="H114" s="1">
+        <v>298521.0</v>
+      </c>
+      <c r="I114" s="1">
+        <v>-1409.62</v>
+      </c>
+      <c r="J114" s="1">
+        <v>-0.47220128567169</v>
+      </c>
+      <c r="K114">
+        <v>0.0</v>
+      </c>
+      <c r="L114" t="s">
         <v>343</v>
       </c>
-      <c r="B114" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M114" s="1">
-        <v>287227.73</v>
+        <v>290293.57</v>
       </c>
       <c r="N114" s="1">
-        <v>287608.62</v>
+        <v>297111.38</v>
       </c>
       <c r="O114" s="1">
-        <v>0.6</v>
+        <v>0.62</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
+        <v>344</v>
+      </c>
+      <c r="B115" t="s">
         <v>345</v>
       </c>
-      <c r="B115" t="s">
+      <c r="C115" s="1">
+        <v>139000.0</v>
+      </c>
+      <c r="D115" s="1">
+        <v>98.53627395</v>
+      </c>
+      <c r="E115" s="1">
+        <v>99.647</v>
+      </c>
+      <c r="F115" t="s">
+        <v>8</v>
+      </c>
+      <c r="G115">
+        <v>1.0</v>
+      </c>
+      <c r="H115" s="1">
+        <v>138509.33</v>
+      </c>
+      <c r="I115" s="1">
+        <v>436.36</v>
+      </c>
+      <c r="J115" s="1">
+        <v>0.31504014928092</v>
+      </c>
+      <c r="K115">
+        <v>0.0</v>
+      </c>
+      <c r="L115" t="s">
         <v>346</v>
       </c>
-      <c r="C115" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M115" s="1">
-        <v>619445.19</v>
+        <v>136965.42</v>
       </c>
       <c r="N115" s="1">
-        <v>626522.53</v>
+        <v>138945.69</v>
       </c>
       <c r="O115" s="1">
-        <v>1.31</v>
+        <v>0.29</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
+        <v>347</v>
+      </c>
+      <c r="B116" t="s">
         <v>348</v>
       </c>
-      <c r="B116" t="s">
+      <c r="C116" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D116" s="1">
+        <v>93.82654336</v>
+      </c>
+      <c r="E116" s="1">
+        <v>95.15085</v>
+      </c>
+      <c r="F116" t="s">
+        <v>8</v>
+      </c>
+      <c r="G116">
+        <v>1.0</v>
+      </c>
+      <c r="H116" s="1">
+        <v>475754.25</v>
+      </c>
+      <c r="I116" s="1">
+        <v>-5114.68</v>
+      </c>
+      <c r="J116" s="1">
+        <v>-1.0750676425907</v>
+      </c>
+      <c r="K116">
+        <v>0.0</v>
+      </c>
+      <c r="L116" t="s">
         <v>349</v>
       </c>
-      <c r="C116" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M116" s="1">
-        <v>586446.22</v>
+        <v>469132.72</v>
       </c>
       <c r="N116" s="1">
-        <v>597205.12</v>
+        <v>470639.57</v>
       </c>
       <c r="O116" s="1">
-        <v>1.25</v>
+        <v>0.98</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
+        <v>350</v>
+      </c>
+      <c r="B117" t="s">
         <v>351</v>
       </c>
-      <c r="B117" t="s">
+      <c r="C117" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D117" s="1">
+        <v>101.30079048</v>
+      </c>
+      <c r="E117" s="1">
+        <v>104.254864</v>
+      </c>
+      <c r="F117" t="s">
+        <v>8</v>
+      </c>
+      <c r="G117">
+        <v>1.0</v>
+      </c>
+      <c r="H117" s="1">
+        <v>521274.32</v>
+      </c>
+      <c r="I117" s="1">
+        <v>-1677.97</v>
+      </c>
+      <c r="J117" s="1">
+        <v>-0.32189769102763</v>
+      </c>
+      <c r="K117">
+        <v>0.0</v>
+      </c>
+      <c r="L117" t="s">
         <v>352</v>
       </c>
-      <c r="C117" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M117" s="1">
-        <v>132562.26</v>
+        <v>506503.95</v>
       </c>
       <c r="N117" s="1">
-        <v>136437.33</v>
+        <v>519596.35</v>
       </c>
       <c r="O117" s="1">
-        <v>0.29</v>
+        <v>1.08</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
+        <v>353</v>
+      </c>
+      <c r="B118" t="s">
         <v>354</v>
       </c>
-      <c r="B118" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C118" s="1">
-        <v>155000.0</v>
+        <v>415000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>92.20317085</v>
+        <v>68.745</v>
       </c>
       <c r="E118" s="1">
-        <v>91.593929</v>
+        <v>74.176043</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>141970.59</v>
+        <v>307830.58</v>
       </c>
       <c r="I118" s="1">
-        <v>1899.27</v>
+        <v>-21947.6</v>
       </c>
       <c r="J118" s="1">
-        <v>1.3377911580138</v>
+        <v>-7.1297659901105</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118">
-        <v>954.95</v>
+        <v>591.23</v>
       </c>
       <c r="M118" s="1">
-        <v>142914.91</v>
+        <v>285291.75</v>
       </c>
       <c r="N118" s="1">
-        <v>143869.86</v>
+        <v>285882.98</v>
       </c>
       <c r="O118" s="1">
-        <v>0.3</v>
+        <v>0.6</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
+        <v>355</v>
+      </c>
+      <c r="B119" t="s">
         <v>356</v>
       </c>
-      <c r="B119" t="s">
+      <c r="C119" s="1">
+        <v>641000.0</v>
+      </c>
+      <c r="D119" s="1">
+        <v>97.12380441</v>
+      </c>
+      <c r="E119" s="1">
+        <v>99.423502</v>
+      </c>
+      <c r="F119" t="s">
+        <v>8</v>
+      </c>
+      <c r="G119">
+        <v>1.0</v>
+      </c>
+      <c r="H119" s="1">
+        <v>637304.65</v>
+      </c>
+      <c r="I119" s="1">
+        <v>-5551.93</v>
+      </c>
+      <c r="J119" s="1">
+        <v>-0.87115793051251</v>
+      </c>
+      <c r="K119">
+        <v>0.0</v>
+      </c>
+      <c r="L119" t="s">
         <v>357</v>
       </c>
-      <c r="C119" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M119" s="1">
-        <v>245913.18</v>
+        <v>622563.59</v>
       </c>
       <c r="N119" s="1">
-        <v>249391.13</v>
+        <v>631752.72</v>
       </c>
       <c r="O119" s="1">
-        <v>0.52</v>
+        <v>1.32</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
+        <v>358</v>
+      </c>
+      <c r="B120" t="s">
         <v>359</v>
       </c>
-      <c r="B120" t="s">
+      <c r="C120" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D120" s="1">
+        <v>98.12077452</v>
+      </c>
+      <c r="E120" s="1">
+        <v>99.815013</v>
+      </c>
+      <c r="F120" t="s">
+        <v>8</v>
+      </c>
+      <c r="G120">
+        <v>1.0</v>
+      </c>
+      <c r="H120" s="1">
+        <v>598890.08</v>
+      </c>
+      <c r="I120" s="1">
+        <v>2722.24</v>
+      </c>
+      <c r="J120" s="1">
+        <v>0.45454751897043</v>
+      </c>
+      <c r="K120">
+        <v>0.0</v>
+      </c>
+      <c r="L120" t="s">
         <v>360</v>
       </c>
-      <c r="C120" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M120" s="1">
-        <v>423291.58</v>
+        <v>588724.65</v>
       </c>
       <c r="N120" s="1">
-        <v>427026.84</v>
+        <v>601612.32</v>
       </c>
       <c r="O120" s="1">
-        <v>0.9</v>
+        <v>1.25</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
+        <v>361</v>
+      </c>
+      <c r="B121" t="s">
         <v>362</v>
       </c>
-      <c r="B121" t="s">
+      <c r="C121" s="1">
+        <v>130000.0</v>
+      </c>
+      <c r="D121" s="1">
+        <v>102.12862111</v>
+      </c>
+      <c r="E121" s="1">
+        <v>105.578454</v>
+      </c>
+      <c r="F121" t="s">
+        <v>8</v>
+      </c>
+      <c r="G121">
+        <v>1.0</v>
+      </c>
+      <c r="H121" s="1">
+        <v>137251.99</v>
+      </c>
+      <c r="I121" s="1">
+        <v>-49.65</v>
+      </c>
+      <c r="J121" s="1">
+        <v>-0.03617433889301</v>
+      </c>
+      <c r="K121">
+        <v>0.0</v>
+      </c>
+      <c r="L121" t="s">
         <v>363</v>
       </c>
-      <c r="C121" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M121" s="1">
-        <v>286598.92</v>
+        <v>132767.2</v>
       </c>
       <c r="N121" s="1">
-        <v>288201.66</v>
+        <v>137202.34</v>
       </c>
       <c r="O121" s="1">
-        <v>0.6</v>
+        <v>0.29</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
+        <v>364</v>
+      </c>
+      <c r="B122" t="s">
         <v>365</v>
       </c>
-      <c r="B122" t="s">
+      <c r="C122" s="1">
+        <v>155000.0</v>
+      </c>
+      <c r="D122" s="1">
+        <v>92.61461123</v>
+      </c>
+      <c r="E122" s="1">
+        <v>91.593929</v>
+      </c>
+      <c r="F122" t="s">
+        <v>8</v>
+      </c>
+      <c r="G122">
+        <v>1.0</v>
+      </c>
+      <c r="H122" s="1">
+        <v>141970.59</v>
+      </c>
+      <c r="I122" s="1">
+        <v>2674.49</v>
+      </c>
+      <c r="J122" s="1">
+        <v>1.8838338278372</v>
+      </c>
+      <c r="K122">
+        <v>0.0</v>
+      </c>
+      <c r="L122" t="s">
         <v>366</v>
       </c>
-      <c r="C122" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M122" s="1">
-        <v>102323.32</v>
+        <v>143552.65</v>
       </c>
       <c r="N122" s="1">
-        <v>105212.36</v>
+        <v>144645.08</v>
       </c>
       <c r="O122" s="1">
-        <v>0.22</v>
+        <v>0.3</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
+        <v>367</v>
+      </c>
+      <c r="B123" t="s">
         <v>368</v>
       </c>
-      <c r="B123" t="s">
+      <c r="C123" s="1">
+        <v>280000.0</v>
+      </c>
+      <c r="D123" s="1">
+        <v>88.63544665</v>
+      </c>
+      <c r="E123" s="1">
+        <v>89.961514</v>
+      </c>
+      <c r="F123" t="s">
+        <v>8</v>
+      </c>
+      <c r="G123">
+        <v>1.0</v>
+      </c>
+      <c r="H123" s="1">
+        <v>251892.24</v>
+      </c>
+      <c r="I123" s="1">
+        <v>226.19</v>
+      </c>
+      <c r="J123" s="1">
+        <v>0.089796335131245</v>
+      </c>
+      <c r="K123">
+        <v>0.0</v>
+      </c>
+      <c r="L123" t="s">
         <v>369</v>
       </c>
-      <c r="C123" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M123" s="1">
-        <v>491620.67</v>
+        <v>248179.25</v>
       </c>
       <c r="N123" s="1">
-        <v>503502.52</v>
+        <v>252118.43</v>
       </c>
       <c r="O123" s="1">
-        <v>1.06</v>
+        <v>0.53</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
+        <v>370</v>
+      </c>
+      <c r="B124" t="s">
         <v>371</v>
       </c>
-      <c r="B124" t="s">
+      <c r="C124" s="1">
+        <v>445000.0</v>
+      </c>
+      <c r="D124" s="1">
+        <v>95.24040816</v>
+      </c>
+      <c r="E124" s="1">
+        <v>96.392049</v>
+      </c>
+      <c r="F124" t="s">
+        <v>8</v>
+      </c>
+      <c r="G124">
+        <v>1.0</v>
+      </c>
+      <c r="H124" s="1">
+        <v>428944.62</v>
+      </c>
+      <c r="I124" s="1">
+        <v>-318.19</v>
+      </c>
+      <c r="J124" s="1">
+        <v>-0.07417973910012</v>
+      </c>
+      <c r="K124">
+        <v>0.0</v>
+      </c>
+      <c r="L124" t="s">
         <v>372</v>
       </c>
-      <c r="C124" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M124" s="1">
-        <v>98973.12</v>
+        <v>423819.82</v>
       </c>
       <c r="N124" s="1">
-        <v>100820.38</v>
+        <v>428626.43</v>
       </c>
       <c r="O124" s="1">
-        <v>0.21</v>
+        <v>0.89</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
+        <v>373</v>
+      </c>
+      <c r="B125" t="s">
         <v>374</v>
       </c>
-      <c r="B125" t="s">
+      <c r="C125" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D125" s="1">
+        <v>95.36458582</v>
+      </c>
+      <c r="E125" s="1">
+        <v>98.007783</v>
+      </c>
+      <c r="F125" t="s">
+        <v>8</v>
+      </c>
+      <c r="G125">
+        <v>1.0</v>
+      </c>
+      <c r="H125" s="1">
+        <v>294023.35</v>
+      </c>
+      <c r="I125" s="1">
+        <v>-5414.52</v>
+      </c>
+      <c r="J125" s="1">
+        <v>-1.8415272120395</v>
+      </c>
+      <c r="K125">
+        <v>0.0</v>
+      </c>
+      <c r="L125" t="s">
         <v>375</v>
       </c>
-      <c r="C125" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M125" s="1">
-        <v>477832.86</v>
+        <v>286093.76</v>
       </c>
       <c r="N125" s="1">
-        <v>478695.87</v>
+        <v>288608.83</v>
       </c>
       <c r="O125" s="1">
-        <v>1.0</v>
+        <v>0.6</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
         <v>376</v>
       </c>
       <c r="B126" t="s">
         <v>377</v>
       </c>
       <c r="C126" s="1">
-        <v>483000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>97.49807255</v>
+        <v>98.50828656</v>
       </c>
       <c r="E126" s="1">
-        <v>99.429627</v>
+        <v>102.242292</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>480245.1</v>
+        <v>511211.46</v>
       </c>
       <c r="I126" s="1">
-        <v>-307.9</v>
+        <v>-5077.56</v>
       </c>
       <c r="J126" s="1">
-        <v>-0.064113095583901</v>
+        <v>-0.9932406444879</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
       <c r="L126" t="s">
         <v>378</v>
       </c>
       <c r="M126" s="1">
-        <v>470915.69</v>
+        <v>492541.43</v>
       </c>
       <c r="N126" s="1">
-        <v>479937.2</v>
+        <v>506133.9</v>
       </c>
       <c r="O126" s="1">
-        <v>1.01</v>
+        <v>1.05</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
         <v>379</v>
       </c>
       <c r="B127" t="s">
         <v>380</v>
       </c>
       <c r="C127" s="1">
-        <v>900000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>99.94179594</v>
+        <v>100.38743577</v>
       </c>
       <c r="E127" s="1">
-        <v>102.181054</v>
+        <v>100.0</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>919629.49</v>
+        <v>300000.0</v>
       </c>
       <c r="I127" s="1">
-        <v>-8533.46</v>
+        <v>1234.23</v>
       </c>
       <c r="J127" s="1">
-        <v>-0.92792370109836</v>
+        <v>0.41141</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
-      <c r="L127" t="s">
-        <v>381</v>
+      <c r="L127">
+        <v>71.92</v>
       </c>
       <c r="M127" s="1">
-        <v>899476.17</v>
+        <v>301162.31</v>
       </c>
       <c r="N127" s="1">
-        <v>911096.03</v>
+        <v>301234.23</v>
       </c>
       <c r="O127" s="1">
-        <v>1.91</v>
+        <v>0.63</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
+        <v>381</v>
+      </c>
+      <c r="B128" t="s">
         <v>382</v>
       </c>
-      <c r="B128" t="s">
+      <c r="C128" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D128" s="1">
+        <v>99.7876752</v>
+      </c>
+      <c r="E128" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F128" t="s">
+        <v>8</v>
+      </c>
+      <c r="G128">
+        <v>1.0</v>
+      </c>
+      <c r="H128" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="I128" s="1">
+        <v>2027.74</v>
+      </c>
+      <c r="J128" s="1">
+        <v>2.02774</v>
+      </c>
+      <c r="K128">
+        <v>0.0</v>
+      </c>
+      <c r="L128" t="s">
         <v>383</v>
       </c>
-      <c r="C128" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M128" s="1">
-        <v>459508.0</v>
+        <v>99787.67</v>
       </c>
       <c r="N128" s="1">
-        <v>464034.03</v>
+        <v>102027.74</v>
       </c>
       <c r="O128" s="1">
-        <v>0.97</v>
+        <v>0.21</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
+        <v>384</v>
+      </c>
+      <c r="B129" t="s">
         <v>385</v>
       </c>
-      <c r="B129" t="s">
+      <c r="C129" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D129" s="1">
+        <v>80.01475563</v>
+      </c>
+      <c r="E129" s="1">
+        <v>81.08293</v>
+      </c>
+      <c r="F129" t="s">
+        <v>8</v>
+      </c>
+      <c r="G129">
+        <v>1.0</v>
+      </c>
+      <c r="H129" s="1">
+        <v>486497.58</v>
+      </c>
+      <c r="I129" s="1">
+        <v>-5089.87</v>
+      </c>
+      <c r="J129" s="1">
+        <v>-1.046227198088</v>
+      </c>
+      <c r="K129">
+        <v>0.0</v>
+      </c>
+      <c r="L129" t="s">
         <v>386</v>
       </c>
-      <c r="C129" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M129" s="1">
-        <v>101987.38</v>
+        <v>480088.53</v>
       </c>
       <c r="N129" s="1">
-        <v>102036.28</v>
+        <v>481407.71</v>
       </c>
       <c r="O129" s="1">
-        <v>0.21</v>
+        <v>1.0</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
         <v>387</v>
       </c>
       <c r="B130" t="s">
         <v>388</v>
       </c>
       <c r="C130" s="1">
-        <v>360000.0</v>
+        <v>483000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>102.42312839</v>
+        <v>97.44452707</v>
       </c>
       <c r="E130" s="1">
-        <v>105.116214</v>
+        <v>99.429627</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>378418.37</v>
+        <v>480245.1</v>
       </c>
       <c r="I130" s="1">
-        <v>-1844.15</v>
+        <v>1085.93</v>
       </c>
       <c r="J130" s="1">
-        <v>-0.48733099294308</v>
+        <v>0.22611995416507</v>
       </c>
       <c r="K130">
         <v>0.0</v>
       </c>
       <c r="L130" t="s">
         <v>389</v>
       </c>
       <c r="M130" s="1">
-        <v>368723.26</v>
+        <v>470657.06</v>
       </c>
       <c r="N130" s="1">
-        <v>376574.22</v>
+        <v>481331.03</v>
       </c>
       <c r="O130" s="1">
-        <v>0.79</v>
+        <v>1.0</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
         <v>390</v>
       </c>
       <c r="B131" t="s">
         <v>391</v>
       </c>
       <c r="C131" s="1">
-        <v>240000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>99.16233548</v>
+        <v>100.31904495</v>
       </c>
       <c r="E131" s="1">
-        <v>101.505154</v>
+        <v>102.181054</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>243612.37</v>
+        <v>919629.49</v>
       </c>
       <c r="I131" s="1">
-        <v>-2012.08</v>
+        <v>-1831.03</v>
       </c>
       <c r="J131" s="1">
-        <v>-0.8259350705385</v>
+        <v>-0.199105185285</v>
       </c>
       <c r="K131">
         <v>0.0</v>
       </c>
       <c r="L131" t="s">
         <v>392</v>
       </c>
       <c r="M131" s="1">
-        <v>237989.61</v>
+        <v>902871.41</v>
       </c>
       <c r="N131" s="1">
-        <v>241600.29</v>
+        <v>917798.46</v>
       </c>
       <c r="O131" s="1">
-        <v>0.51</v>
+        <v>1.91</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
         <v>393</v>
       </c>
       <c r="B132" t="s">
         <v>394</v>
       </c>
       <c r="C132" s="1">
-        <v>140000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>100.29460946</v>
+        <v>65.3515</v>
       </c>
       <c r="E132" s="1">
-        <v>101.271864</v>
+        <v>68.824779</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>141780.61</v>
+        <v>481773.45</v>
       </c>
       <c r="I132" s="1">
-        <v>-169.53</v>
+        <v>-19077.33</v>
       </c>
       <c r="J132" s="1">
-        <v>-0.11957206278066</v>
+        <v>-3.9598134766455</v>
       </c>
       <c r="K132">
         <v>0.0</v>
       </c>
       <c r="L132" t="s">
         <v>395</v>
       </c>
       <c r="M132" s="1">
-        <v>140412.45</v>
+        <v>457460.5</v>
       </c>
       <c r="N132" s="1">
-        <v>141611.08</v>
+        <v>462696.12</v>
       </c>
       <c r="O132" s="1">
-        <v>0.3</v>
+        <v>0.96</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
         <v>396</v>
       </c>
       <c r="B133" t="s">
         <v>397</v>
       </c>
       <c r="C133" s="1">
-        <v>130000.0</v>
+        <v>102000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>97.4259573</v>
+        <v>99.80865138</v>
       </c>
       <c r="E133" s="1">
-        <v>105.684715</v>
+        <v>99.646</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>137390.13</v>
+        <v>101638.92</v>
       </c>
       <c r="I133" s="1">
-        <v>-10723.03</v>
+        <v>576.7</v>
       </c>
       <c r="J133" s="1">
-        <v>-7.8048037366294</v>
+        <v>0.56740075553735</v>
       </c>
       <c r="K133">
         <v>0.0</v>
       </c>
       <c r="L133">
-        <v>13.36</v>
+        <v>410.79</v>
       </c>
       <c r="M133" s="1">
-        <v>126653.74</v>
+        <v>101804.83</v>
       </c>
       <c r="N133" s="1">
-        <v>126667.1</v>
+        <v>102215.62</v>
       </c>
       <c r="O133" s="1">
-        <v>0.27</v>
+        <v>0.21</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
         <v>398</v>
       </c>
       <c r="B134" t="s">
         <v>399</v>
       </c>
       <c r="C134" s="1">
-        <v>135000.0</v>
+        <v>360000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>96.89120979</v>
+        <v>102.3802213</v>
       </c>
       <c r="E134" s="1">
-        <v>103.578504</v>
+        <v>105.116214</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>139830.98</v>
+        <v>378418.37</v>
       </c>
       <c r="I134" s="1">
-        <v>-8715.77</v>
+        <v>-538.89</v>
       </c>
       <c r="J134" s="1">
-        <v>-6.2330751025274</v>
+        <v>-0.14240587738909</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
-      <c r="L134">
-        <v>312.07</v>
+      <c r="L134" t="s">
+        <v>400</v>
       </c>
       <c r="M134" s="1">
-        <v>130803.14</v>
+        <v>368568.8</v>
       </c>
       <c r="N134" s="1">
-        <v>131115.21</v>
+        <v>377879.48</v>
       </c>
       <c r="O134" s="1">
-        <v>0.28</v>
+        <v>0.79</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="B135" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="C135" s="1">
-        <v>300000.0</v>
+        <v>240000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>98.67620404</v>
+        <v>99.10027422</v>
       </c>
       <c r="E135" s="1">
-        <v>99.860373</v>
+        <v>101.505154</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>299581.12</v>
+        <v>243612.37</v>
       </c>
       <c r="I135" s="1">
-        <v>2459.82</v>
+        <v>-1461.57</v>
       </c>
       <c r="J135" s="1">
-        <v>0.82108645564847</v>
+        <v>-0.59995721892119</v>
       </c>
       <c r="K135">
         <v>0.0</v>
       </c>
       <c r="L135" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="M135" s="1">
-        <v>296028.61</v>
+        <v>237840.66</v>
       </c>
       <c r="N135" s="1">
-        <v>302040.94</v>
+        <v>242150.8</v>
       </c>
       <c r="O135" s="1">
-        <v>0.63</v>
+        <v>0.5</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="B136" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="C136" s="1">
         <v>140000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>99.48348569</v>
+        <v>100.24600036</v>
       </c>
       <c r="E136" s="1">
-        <v>98.412086</v>
+        <v>101.271864</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>137776.92</v>
+        <v>141780.61</v>
       </c>
       <c r="I136" s="1">
-        <v>2285.3</v>
+        <v>205.91</v>
       </c>
       <c r="J136" s="1">
-        <v>1.65869581059</v>
+        <v>0.14523142480484</v>
       </c>
       <c r="K136">
         <v>0.0</v>
       </c>
-      <c r="L136">
-        <v>785.34</v>
+      <c r="L136" t="s">
+        <v>406</v>
       </c>
       <c r="M136" s="1">
-        <v>139276.88</v>
+        <v>140344.4</v>
       </c>
       <c r="N136" s="1">
-        <v>140062.22</v>
+        <v>141986.52</v>
       </c>
       <c r="O136" s="1">
-        <v>0.29</v>
+        <v>0.3</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="B137" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="C137" s="1">
-        <v>140000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>98.99457704</v>
+        <v>97.91554337</v>
       </c>
       <c r="E137" s="1">
-        <v>98.960671</v>
+        <v>105.684715</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>138544.94</v>
+        <v>137390.13</v>
       </c>
       <c r="I137" s="1">
-        <v>2007.47</v>
+        <v>-9592.39</v>
       </c>
       <c r="J137" s="1">
-        <v>1.4489666674221</v>
+        <v>-6.9818625253503</v>
       </c>
       <c r="K137">
         <v>0.0</v>
       </c>
-      <c r="L137" t="s">
-        <v>407</v>
+      <c r="L137">
+        <v>507.53</v>
       </c>
       <c r="M137" s="1">
-        <v>138592.41</v>
+        <v>127290.21</v>
       </c>
       <c r="N137" s="1">
-        <v>140552.41</v>
+        <v>127797.74</v>
       </c>
       <c r="O137" s="1">
-        <v>0.29</v>
+        <v>0.27</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="B138" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="C138" s="1">
-        <v>130000.0</v>
+        <v>135000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>106.4186265</v>
+        <v>97.27976386</v>
       </c>
       <c r="E138" s="1">
-        <v>110.213723</v>
+        <v>103.578504</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>143277.84</v>
+        <v>139830.98</v>
       </c>
       <c r="I138" s="1">
-        <v>-2593.63</v>
+        <v>-7729.36</v>
       </c>
       <c r="J138" s="1">
-        <v>-1.8102101483384</v>
+        <v>-5.527644875263</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
-      <c r="L138" t="s">
-        <v>410</v>
+      <c r="L138">
+        <v>773.94</v>
       </c>
       <c r="M138" s="1">
-        <v>138344.21</v>
+        <v>131327.68</v>
       </c>
       <c r="N138" s="1">
-        <v>140684.21</v>
+        <v>132101.62</v>
       </c>
       <c r="O138" s="1">
-        <v>0.3</v>
+        <v>0.28</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
         <v>411</v>
       </c>
       <c r="B139" t="s">
         <v>412</v>
       </c>
       <c r="C139" s="1">
-        <v>550000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>97.88555344</v>
+        <v>98.47043536</v>
       </c>
       <c r="E139" s="1">
-        <v>99.944829</v>
+        <v>99.860373</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>549696.56</v>
+        <v>299581.12</v>
       </c>
       <c r="I139" s="1">
-        <v>-295.88</v>
+        <v>2678.82</v>
       </c>
       <c r="J139" s="1">
-        <v>-0.053826059962973</v>
+        <v>0.89418852563206</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
       <c r="L139" t="s">
         <v>413</v>
       </c>
       <c r="M139" s="1">
-        <v>538370.54</v>
+        <v>295411.31</v>
       </c>
       <c r="N139" s="1">
-        <v>549400.68</v>
+        <v>302259.94</v>
       </c>
       <c r="O139" s="1">
-        <v>1.15</v>
+        <v>0.63</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
         <v>414</v>
       </c>
       <c r="B140" t="s">
         <v>415</v>
       </c>
       <c r="C140" s="1">
-        <v>100000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>101.66523263</v>
+        <v>99.53364265</v>
       </c>
       <c r="E140" s="1">
-        <v>104.27347</v>
+        <v>98.412086</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>104273.47</v>
+        <v>137776.92</v>
       </c>
       <c r="I140" s="1">
-        <v>-39.06</v>
+        <v>2586.14</v>
       </c>
       <c r="J140" s="1">
-        <v>-0.037459192640276</v>
+        <v>1.8770487829166</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
       <c r="L140" t="s">
         <v>416</v>
       </c>
       <c r="M140" s="1">
-        <v>101665.23</v>
+        <v>139347.1</v>
       </c>
       <c r="N140" s="1">
-        <v>104234.41</v>
+        <v>140363.06</v>
       </c>
       <c r="O140" s="1">
-        <v>0.22</v>
+        <v>0.29</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
         <v>417</v>
       </c>
       <c r="B141" t="s">
         <v>418</v>
       </c>
       <c r="C141" s="1">
-        <v>200000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>91.42109306</v>
+        <v>99.09940126</v>
       </c>
       <c r="E141" s="1">
-        <v>95.837535</v>
+        <v>98.960671</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>191675.07</v>
+        <v>138544.94</v>
       </c>
       <c r="I141" s="1">
-        <v>-8271.92</v>
+        <v>2402.58</v>
       </c>
       <c r="J141" s="1">
-        <v>-4.3155951371245</v>
+        <v>1.7341521097775</v>
       </c>
       <c r="K141">
         <v>0.0</v>
       </c>
-      <c r="L141">
-        <v>560.96</v>
+      <c r="L141" t="s">
+        <v>419</v>
       </c>
       <c r="M141" s="1">
-        <v>182842.19</v>
+        <v>138739.16</v>
       </c>
       <c r="N141" s="1">
-        <v>183403.15</v>
+        <v>140947.52</v>
       </c>
       <c r="O141" s="1">
-        <v>0.38</v>
+        <v>0.29</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="B142" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="C142" s="1">
-        <v>560000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>83.70238856</v>
+        <v>106.58293244</v>
       </c>
       <c r="E142" s="1">
-        <v>85.126713</v>
+        <v>110.213723</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>476709.59</v>
+        <v>143277.84</v>
       </c>
       <c r="I142" s="1">
-        <v>-5191.56</v>
+        <v>-1787.01</v>
       </c>
       <c r="J142" s="1">
-        <v>-1.0890403945933</v>
+        <v>-1.2472340454044</v>
       </c>
       <c r="K142">
         <v>0.0</v>
       </c>
       <c r="L142" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="M142" s="1">
-        <v>468733.37</v>
+        <v>138557.82</v>
       </c>
       <c r="N142" s="1">
-        <v>471518.03</v>
+        <v>141490.83</v>
       </c>
       <c r="O142" s="1">
-        <v>0.99</v>
+        <v>0.29</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="B143" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="C143" s="1">
-        <v>200000.0</v>
+        <v>550000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>94.58340907</v>
+        <v>98.09322357</v>
       </c>
       <c r="E143" s="1">
-        <v>100.243095</v>
+        <v>99.944829</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>200486.19</v>
+        <v>549696.56</v>
       </c>
       <c r="I143" s="1">
-        <v>-10175.26</v>
+        <v>2518.91</v>
       </c>
       <c r="J143" s="1">
-        <v>-5.0752922183817</v>
+        <v>0.45823644957865</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
       <c r="L143" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="M143" s="1">
-        <v>189166.82</v>
+        <v>539512.73</v>
       </c>
       <c r="N143" s="1">
-        <v>190310.93</v>
+        <v>552215.47</v>
       </c>
       <c r="O143" s="1">
-        <v>0.4</v>
+        <v>1.15</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="B144" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="C144" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>101.95079357</v>
+        <v>101.37572189</v>
       </c>
       <c r="E144" s="1">
-        <v>99.948</v>
+        <v>104.27347</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>199896.0</v>
+        <v>104273.47</v>
       </c>
       <c r="I144" s="1">
-        <v>8108.6</v>
+        <v>64.24</v>
       </c>
       <c r="J144" s="1">
-        <v>4.0564093328531</v>
+        <v>0.061607233364345</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
       <c r="L144" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="M144" s="1">
-        <v>203901.59</v>
+        <v>101375.72</v>
       </c>
       <c r="N144" s="1">
-        <v>208004.6</v>
+        <v>104337.71</v>
       </c>
       <c r="O144" s="1">
-        <v>0.44</v>
+        <v>0.22</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="B145" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="C145" s="1">
-        <v>150000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>91.70302595</v>
+        <v>91.71098654</v>
       </c>
       <c r="E145" s="1">
-        <v>90.382013</v>
+        <v>95.837535</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>135573.02</v>
+        <v>191675.07</v>
       </c>
       <c r="I145" s="1">
-        <v>2045.22</v>
+        <v>-7616.11</v>
       </c>
       <c r="J145" s="1">
-        <v>1.5085744936566</v>
+        <v>-3.9734483988972</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
       <c r="L145">
-        <v>63.7</v>
+        <v>636.99</v>
       </c>
       <c r="M145" s="1">
-        <v>137554.54</v>
+        <v>183421.97</v>
       </c>
       <c r="N145" s="1">
-        <v>137618.24</v>
+        <v>184058.96</v>
       </c>
       <c r="O145" s="1">
-        <v>0.29</v>
+        <v>0.38</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="B146" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="C146" s="1">
-        <v>160000.0</v>
+        <v>560000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>86.64512626</v>
+        <v>84.05081718</v>
       </c>
       <c r="E146" s="1">
-        <v>86.219563</v>
+        <v>85.126713</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>137951.3</v>
+        <v>476709.59</v>
       </c>
       <c r="I146" s="1">
-        <v>683.09</v>
+        <v>-2814.6</v>
       </c>
       <c r="J146" s="1">
-        <v>0.49516749751543</v>
+        <v>-0.59042235756155</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
-      <c r="L146">
-        <v>2.19</v>
+      <c r="L146" t="s">
+        <v>433</v>
       </c>
       <c r="M146" s="1">
-        <v>138632.2</v>
+        <v>470684.58</v>
       </c>
       <c r="N146" s="1">
-        <v>138634.39</v>
+        <v>473894.99</v>
       </c>
       <c r="O146" s="1">
-        <v>0.29</v>
+        <v>0.99</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="B147" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
       <c r="C147" s="1">
-        <v>140000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>96.63431284</v>
+        <v>94.93303469</v>
       </c>
       <c r="E147" s="1">
-        <v>98.939836</v>
+        <v>100.243095</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>138515.77</v>
+        <v>200486.19</v>
       </c>
       <c r="I147" s="1">
-        <v>-604.17</v>
+        <v>-9313.82</v>
       </c>
       <c r="J147" s="1">
-        <v>-0.43617416269642</v>
+        <v>-4.6456167379908</v>
       </c>
       <c r="K147">
         <v>0.0</v>
       </c>
       <c r="L147" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="M147" s="1">
-        <v>135288.04</v>
+        <v>189866.07</v>
       </c>
       <c r="N147" s="1">
-        <v>137911.6</v>
+        <v>191172.37</v>
       </c>
       <c r="O147" s="1">
-        <v>0.29</v>
+        <v>0.4</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="B148" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
       <c r="C148" s="1">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>99.5150276</v>
+        <v>101.69388083</v>
       </c>
       <c r="E148" s="1">
-        <v>98.91284</v>
+        <v>99.948</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>395651.36</v>
+        <v>199896.0</v>
       </c>
       <c r="I148" s="1">
-        <v>3899.16</v>
+        <v>8780.8</v>
       </c>
       <c r="J148" s="1">
-        <v>0.9855040053445</v>
+        <v>4.3926841957818</v>
       </c>
       <c r="K148">
         <v>0.0</v>
       </c>
       <c r="L148" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="M148" s="1">
-        <v>398060.11</v>
+        <v>203387.76</v>
       </c>
       <c r="N148" s="1">
-        <v>399550.52</v>
+        <v>208676.8</v>
       </c>
       <c r="O148" s="1">
-        <v>0.84</v>
+        <v>0.43</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
       <c r="B149" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="C149" s="1">
         <v>150000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>91.9262643</v>
+        <v>92.85287039</v>
       </c>
       <c r="E149" s="1">
-        <v>90.429947</v>
+        <v>90.382013</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>135644.92</v>
+        <v>135573.02</v>
       </c>
       <c r="I149" s="1">
-        <v>2264.51</v>
+        <v>3788.99</v>
       </c>
       <c r="J149" s="1">
-        <v>1.6694395927249</v>
+        <v>2.7947964867936</v>
       </c>
       <c r="K149">
         <v>0.0</v>
       </c>
       <c r="L149">
-        <v>20.03</v>
+        <v>82.71</v>
       </c>
       <c r="M149" s="1">
-        <v>137889.4</v>
+        <v>139279.3</v>
       </c>
       <c r="N149" s="1">
-        <v>137909.43</v>
+        <v>139362.01</v>
       </c>
       <c r="O149" s="1">
         <v>0.29</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="B150" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
       <c r="C150" s="1">
-        <v>300000.0</v>
+        <v>160000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>99.90048255</v>
+        <v>87.62573929</v>
       </c>
       <c r="E150" s="1">
-        <v>104.254153</v>
+        <v>86.219563</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>312762.46</v>
+        <v>137951.3</v>
       </c>
       <c r="I150" s="1">
-        <v>-4780.19</v>
+        <v>2333.17</v>
       </c>
       <c r="J150" s="1">
-        <v>-1.5283771588189</v>
+        <v>1.6912997557834</v>
       </c>
       <c r="K150">
         <v>0.0</v>
       </c>
-      <c r="L150" t="s">
-        <v>442</v>
+      <c r="L150">
+        <v>83.29</v>
       </c>
       <c r="M150" s="1">
-        <v>299701.45</v>
+        <v>140201.18</v>
       </c>
       <c r="N150" s="1">
-        <v>307982.27</v>
+        <v>140284.47</v>
       </c>
       <c r="O150" s="1">
-        <v>0.65</v>
+        <v>0.29</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="B151" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="C151" s="1">
-        <v>500000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>92.60092819</v>
+        <v>97.0777458</v>
       </c>
       <c r="E151" s="1">
-        <v>95.381538</v>
+        <v>98.939836</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>476907.69</v>
+        <v>138515.77</v>
       </c>
       <c r="I151" s="1">
-        <v>-2093.12</v>
+        <v>335.95</v>
       </c>
       <c r="J151" s="1">
-        <v>-0.43889415999981</v>
+        <v>0.24253556111337</v>
       </c>
       <c r="K151">
         <v>0.0</v>
       </c>
       <c r="L151" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="M151" s="1">
-        <v>463004.64</v>
+        <v>135908.84</v>
       </c>
       <c r="N151" s="1">
-        <v>474814.57</v>
+        <v>138851.72</v>
       </c>
       <c r="O151" s="1">
-        <v>1.0</v>
+        <v>0.29</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="B152" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="C152" s="1">
         <v>400000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>105.85420468</v>
+        <v>99.70557211</v>
       </c>
       <c r="E152" s="1">
-        <v>109.314258</v>
+        <v>98.91284</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>437257.03</v>
+        <v>395651.36</v>
       </c>
       <c r="I152" s="1">
-        <v>-7264.87</v>
+        <v>4864.08</v>
       </c>
       <c r="J152" s="1">
-        <v>-1.6614644251689</v>
+        <v>1.2293853861642</v>
       </c>
       <c r="K152">
         <v>0.0</v>
       </c>
       <c r="L152" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="M152" s="1">
-        <v>423416.82</v>
+        <v>398822.29</v>
       </c>
       <c r="N152" s="1">
-        <v>429992.16</v>
+        <v>400515.44</v>
       </c>
       <c r="O152" s="1">
-        <v>0.9</v>
+        <v>0.83</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="B153" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="C153" s="1">
-        <v>11.0</v>
+        <v>150000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>115.74</v>
+        <v>92.31808028</v>
       </c>
       <c r="E153" s="1">
-        <v>116.73</v>
+        <v>90.429947</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>0.0</v>
+        <v>135644.92</v>
       </c>
       <c r="I153" s="1">
-        <v>-10890.0</v>
+        <v>2871.24</v>
       </c>
       <c r="J153" s="1">
+        <v>2.1167324216786</v>
+      </c>
+      <c r="K153">
+        <v>0.0</v>
+      </c>
+      <c r="L153">
+        <v>39.04</v>
+      </c>
+      <c r="M153" s="1">
+        <v>138477.12</v>
+      </c>
+      <c r="N153" s="1">
+        <v>138516.16</v>
+      </c>
+      <c r="O153" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="P153">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="154" spans="1:16">
+      <c r="A154" t="s">
+        <v>452</v>
+      </c>
+      <c r="B154" t="s">
+        <v>453</v>
+      </c>
+      <c r="C154" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D154" s="1">
+        <v>99.92070707</v>
+      </c>
+      <c r="E154" s="1">
+        <v>104.254153</v>
+      </c>
+      <c r="F154" t="s">
+        <v>8</v>
+      </c>
+      <c r="G154">
+        <v>1.0</v>
+      </c>
+      <c r="H154" s="1">
+        <v>312762.46</v>
+      </c>
+      <c r="I154" s="1">
+        <v>-3731.16</v>
+      </c>
+      <c r="J154" s="1">
+        <v>-1.1929692585229</v>
+      </c>
+      <c r="K154">
+        <v>0.0</v>
+      </c>
+      <c r="L154" t="s">
+        <v>454</v>
+      </c>
+      <c r="M154" s="1">
+        <v>299762.12</v>
+      </c>
+      <c r="N154" s="1">
+        <v>309031.3</v>
+      </c>
+      <c r="O154" s="1">
+        <v>0.64</v>
+      </c>
+      <c r="P154">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="155" spans="1:16">
+      <c r="A155" t="s">
+        <v>455</v>
+      </c>
+      <c r="B155" t="s">
+        <v>456</v>
+      </c>
+      <c r="C155" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D155" s="1">
+        <v>92.9308189</v>
+      </c>
+      <c r="E155" s="1">
+        <v>95.381538</v>
+      </c>
+      <c r="F155" t="s">
+        <v>8</v>
+      </c>
+      <c r="G155">
+        <v>1.0</v>
+      </c>
+      <c r="H155" s="1">
+        <v>476907.69</v>
+      </c>
+      <c r="I155" s="1">
+        <v>-11114.9</v>
+      </c>
+      <c r="J155" s="1">
+        <v>-2.330618740914</v>
+      </c>
+      <c r="K155">
+        <v>0.0</v>
+      </c>
+      <c r="L155" t="s">
+        <v>457</v>
+      </c>
+      <c r="M155" s="1">
+        <v>464654.09</v>
+      </c>
+      <c r="N155" s="1">
+        <v>465792.79</v>
+      </c>
+      <c r="O155" s="1">
+        <v>0.97</v>
+      </c>
+      <c r="P155">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="156" spans="1:16">
+      <c r="A156" t="s">
+        <v>458</v>
+      </c>
+      <c r="B156" t="s">
+        <v>459</v>
+      </c>
+      <c r="C156" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D156" s="1">
+        <v>105.8515296</v>
+      </c>
+      <c r="E156" s="1">
+        <v>109.314258</v>
+      </c>
+      <c r="F156" t="s">
+        <v>8</v>
+      </c>
+      <c r="G156">
+        <v>1.0</v>
+      </c>
+      <c r="H156" s="1">
+        <v>437257.03</v>
+      </c>
+      <c r="I156" s="1">
+        <v>-5248.17</v>
+      </c>
+      <c r="J156" s="1">
+        <v>-1.2002482841728</v>
+      </c>
+      <c r="K156">
+        <v>0.0</v>
+      </c>
+      <c r="L156" t="s">
+        <v>460</v>
+      </c>
+      <c r="M156" s="1">
+        <v>423406.12</v>
+      </c>
+      <c r="N156" s="1">
+        <v>432008.86</v>
+      </c>
+      <c r="O156" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="P156">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="157" spans="1:16">
+      <c r="A157" t="s">
+        <v>461</v>
+      </c>
+      <c r="B157" t="s">
+        <v>462</v>
+      </c>
+      <c r="C157" s="1">
+        <v>-2.0</v>
+      </c>
+      <c r="D157" s="1">
+        <v>115.54</v>
+      </c>
+      <c r="E157" s="1">
+        <v>115.54</v>
+      </c>
+      <c r="F157" t="s">
+        <v>8</v>
+      </c>
+      <c r="G157">
+        <v>1.0</v>
+      </c>
+      <c r="H157" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I157" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="J157" s="1">
         <v>0</v>
       </c>
-      <c r="K153">
-[...14 lines deleted...]
-      <c r="P153">
+      <c r="K157">
+        <v>0.0</v>
+      </c>
+      <c r="L157">
+        <v>0.0</v>
+      </c>
+      <c r="M157" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="N157" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O157" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P157">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="158" spans="1:16">
+      <c r="A158" t="s">
+        <v>463</v>
+      </c>
+      <c r="B158" t="s">
+        <v>464</v>
+      </c>
+      <c r="C158" s="1">
+        <v>2.0</v>
+      </c>
+      <c r="D158" s="1">
+        <v>125.35</v>
+      </c>
+      <c r="E158" s="1">
+        <v>124.49</v>
+      </c>
+      <c r="F158" t="s">
+        <v>8</v>
+      </c>
+      <c r="G158">
+        <v>1.0</v>
+      </c>
+      <c r="H158" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I158" s="1">
+        <v>1720.0</v>
+      </c>
+      <c r="J158" s="1">
+        <v>0</v>
+      </c>
+      <c r="K158">
+        <v>0.0</v>
+      </c>
+      <c r="L158">
+        <v>0.0</v>
+      </c>
+      <c r="M158" s="1">
+        <v>1720.0</v>
+      </c>
+      <c r="N158" s="1">
+        <v>1720.0</v>
+      </c>
+      <c r="O158" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P158">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="159" spans="1:16">
+      <c r="A159" t="s">
+        <v>465</v>
+      </c>
+      <c r="B159" t="s">
+        <v>466</v>
+      </c>
+      <c r="C159" s="1">
+        <v>23.0</v>
+      </c>
+      <c r="D159" s="1">
+        <v>105.88</v>
+      </c>
+      <c r="E159" s="1">
+        <v>105.725</v>
+      </c>
+      <c r="F159" t="s">
+        <v>8</v>
+      </c>
+      <c r="G159">
+        <v>1.0</v>
+      </c>
+      <c r="H159" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I159" s="1">
+        <v>3565.0</v>
+      </c>
+      <c r="J159" s="1">
+        <v>0</v>
+      </c>
+      <c r="K159">
+        <v>0.0</v>
+      </c>
+      <c r="L159">
+        <v>0.0</v>
+      </c>
+      <c r="M159" s="1">
+        <v>3565.0</v>
+      </c>
+      <c r="N159" s="1">
+        <v>3565.0</v>
+      </c>
+      <c r="O159" s="1">
+        <v>0.01</v>
+      </c>
+      <c r="P159">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>