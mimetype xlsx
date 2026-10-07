--- v4 (2026-07-27)
+++ v5 (2026-10-07)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="467">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="462">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>X</t>
   </si>
   <si>
     <t>FR0013422813</t>
   </si>
   <si>
@@ -130,1335 +130,1320 @@
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR001400KPZ3</t>
   </si>
   <si>
     <t>OFI INVEST ESG LIQ I</t>
   </si>
   <si>
-    <t>XS2491189408</t>
-[...7 lines deleted...]
-  <si>
     <t>XS3238204062</t>
   </si>
   <si>
     <t>A2A EX 3.25 05-32</t>
   </si>
   <si>
-    <t>3 528.16</t>
+    <t>1 040.36</t>
   </si>
   <si>
     <t>XS2986639701</t>
   </si>
   <si>
     <t>A2A EX 3.625 01-35</t>
   </si>
   <si>
-    <t>1 449.60</t>
+    <t>2 606.03</t>
   </si>
   <si>
     <t>XS2583205906</t>
   </si>
   <si>
     <t>A2A EX 4.375 02-34</t>
   </si>
   <si>
-    <t>1 324.49</t>
+    <t>2 430.82</t>
   </si>
   <si>
     <t>XS2534976886</t>
   </si>
   <si>
     <t>A2A EX 4.5 09-30</t>
   </si>
   <si>
-    <t>3 558.08</t>
+    <t>4 696.03</t>
   </si>
   <si>
     <t>XS2487054939</t>
   </si>
   <si>
     <t>ABN AMR 3.0 06-32</t>
   </si>
   <si>
-    <t>13 643.84</t>
+    <t>1 561.64</t>
   </si>
   <si>
     <t>XS3185662676</t>
   </si>
   <si>
     <t>ABN AMR 3.0 09-32</t>
   </si>
   <si>
-    <t>5 400.00</t>
+    <t>7 150.68</t>
   </si>
   <si>
     <t>XS2536941656</t>
   </si>
   <si>
     <t>ABN AMR 4.25 02-30</t>
   </si>
   <si>
+    <t>1 606.85</t>
+  </si>
+  <si>
     <t>XS3066564900</t>
   </si>
   <si>
     <t>ACHM BA 2.5 05-28</t>
   </si>
   <si>
-    <t>2 452.05</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GRO 3.75 12-36</t>
   </si>
   <si>
-    <t>22 306.44</t>
+    <t>33 007.50</t>
   </si>
   <si>
     <t>XS3219374975</t>
   </si>
   <si>
     <t>ALPH BA 3.125 10-31</t>
   </si>
   <si>
-    <t>8 368.15</t>
+    <t>5 178.08</t>
+  </si>
+  <si>
+    <t>XS3357187809</t>
+  </si>
+  <si>
+    <t>ALPH BA 3.75 05-32</t>
+  </si>
+  <si>
+    <t>2 196.16</t>
   </si>
   <si>
     <t>FR00140005T0</t>
   </si>
   <si>
     <t>ARKEMA 0.125 10-26</t>
   </si>
   <si>
     <t>FR0014012JL7</t>
   </si>
   <si>
     <t>ARKEMA 3.5 09-33</t>
   </si>
   <si>
-    <t>6 673.97</t>
+    <t>8 716.44</t>
   </si>
   <si>
     <t>XS3215529192</t>
   </si>
   <si>
     <t>ASN BAN 3.375 10-32</t>
   </si>
   <si>
-    <t>3 402.74</t>
+    <t>4 715.75</t>
   </si>
   <si>
     <t>XS2694995163</t>
   </si>
   <si>
     <t>ASR NED 3.625 12-28</t>
   </si>
   <si>
-    <t>6 441.58</t>
+    <t>9 755.72</t>
   </si>
   <si>
     <t>XS2747590896</t>
   </si>
   <si>
     <t>ASS GEN 3.212 01-29</t>
   </si>
   <si>
-    <t>1 235.52</t>
+    <t>2 079.00</t>
   </si>
   <si>
     <t>XS2747596315</t>
   </si>
   <si>
     <t>ASS GEN 3.547 01-34</t>
   </si>
   <si>
-    <t>1 010.65</t>
+    <t>1 700.62</t>
   </si>
   <si>
     <t>XS2314312179</t>
   </si>
   <si>
     <t>AXA 1.375 10-41</t>
   </si>
   <si>
-    <t>7 838.63</t>
+    <t>10 566.78</t>
   </si>
   <si>
     <t>FR0014015J87</t>
   </si>
   <si>
     <t>AYVENS 3.0 04-30</t>
   </si>
   <si>
+    <t>1 347.95</t>
+  </si>
+  <si>
     <t>FR0014017YD2</t>
   </si>
   <si>
     <t>AYVENS 3.375 04-29</t>
   </si>
   <si>
     <t>IT0005675126</t>
   </si>
   <si>
     <t>BANC BP 3.125 10-31</t>
   </si>
   <si>
-    <t>2 575.34</t>
+    <t>3 547.95</t>
+  </si>
+  <si>
+    <t>XS3396961289</t>
+  </si>
+  <si>
+    <t>BANC DE 3.75 06-32</t>
+  </si>
+  <si>
+    <t>2 157.53</t>
   </si>
   <si>
     <t>XS2357417257</t>
   </si>
   <si>
     <t>BANC NT 0.625 06-29</t>
   </si>
   <si>
-    <t>1 058.22</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2194370727</t>
   </si>
   <si>
     <t>BANC NT 1.125 06-27</t>
   </si>
   <si>
     <t>XS2063247915</t>
   </si>
   <si>
     <t>BANC SA 0.3 10-26</t>
   </si>
   <si>
+    <t>ES0213679OV1</t>
+  </si>
+  <si>
+    <t>BANK 3.75 06-34</t>
+  </si>
+  <si>
+    <t>2 280.82</t>
+  </si>
+  <si>
     <t>XS2804565435</t>
   </si>
   <si>
     <t>BANK OF 3.5 04-29</t>
   </si>
   <si>
+    <t>2 387.67</t>
+  </si>
+  <si>
     <t>XS3320133948</t>
   </si>
   <si>
     <t>BANK OF 3.625 03-32</t>
   </si>
   <si>
-    <t>1 476.62</t>
-[...11 lines deleted...]
-    <t>BANQ FE 0.25 06-28</t>
+    <t>4 388.83</t>
   </si>
   <si>
     <t>FR001400Q0T5</t>
   </si>
   <si>
     <t>BANQ FE 3.5 05-31</t>
   </si>
   <si>
-    <t>16 732.88</t>
+    <t>2 636.99</t>
+  </si>
+  <si>
+    <t>FR0014019O29</t>
+  </si>
+  <si>
+    <t>BANQ FE 3.5 07-33</t>
   </si>
   <si>
     <t>XS3170898723</t>
   </si>
   <si>
     <t>BAWA BK 3.375 09-33</t>
   </si>
   <si>
-    <t>22 099.32</t>
-[...8 lines deleted...]
-    <t>3 419.18</t>
+    <t>28 664.38</t>
   </si>
   <si>
     <t>BE6328785207</t>
   </si>
   <si>
     <t>BELF SA 0.375 06-27</t>
   </si>
   <si>
     <t>BE6352762387</t>
   </si>
   <si>
     <t>BELF SA 3.625 06-30</t>
   </si>
   <si>
-    <t>15 989.73</t>
+    <t>1 390.41</t>
   </si>
   <si>
     <t>BE6344187966</t>
   </si>
   <si>
     <t>BELF SA 3.875 06-28</t>
   </si>
   <si>
-    <t>3 407.88</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2634687912</t>
   </si>
   <si>
     <t>BK AMER 4.134 06-28</t>
   </si>
   <si>
-    <t>18 178.27</t>
+    <t>1 529.01</t>
   </si>
   <si>
     <t>XS3225871121</t>
   </si>
   <si>
     <t>BK IREL 3.625 11-36</t>
   </si>
   <si>
-    <t>1 857.19</t>
+    <t>2 632.84</t>
   </si>
   <si>
     <t>XS3332496184</t>
   </si>
   <si>
     <t>BK IREL 3.875 04-34</t>
   </si>
   <si>
+    <t>3 110.83</t>
+  </si>
+  <si>
     <t>XS2643234011</t>
   </si>
   <si>
     <t>BK IREL 5.0 07-31</t>
   </si>
   <si>
-    <t>14 540.41</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0013415692</t>
   </si>
   <si>
     <t>BQ POST 1.375 04-29</t>
   </si>
   <si>
     <t>XS3038544790</t>
   </si>
   <si>
     <t>BRAM U 3.625 04-33</t>
   </si>
   <si>
-    <t>1 324.66</t>
+    <t>4 808.04</t>
   </si>
   <si>
     <t>DE000BU3Z005</t>
   </si>
   <si>
     <t>BUND DE 2.3 02-33</t>
   </si>
   <si>
-    <t>1 403.00</t>
+    <t>2 767.56</t>
   </si>
   <si>
     <t>FR001400M4O2</t>
   </si>
   <si>
     <t>CA 4.375 11-33</t>
   </si>
   <si>
-    <t>14 671.23</t>
+    <t>21 479.45</t>
   </si>
   <si>
     <t>XS3108521124</t>
   </si>
   <si>
     <t>CA AUTO 2.75 07-28</t>
   </si>
   <si>
-    <t>2 252.44</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2555187801</t>
   </si>
   <si>
     <t>CAIX 5.375 11-30</t>
   </si>
   <si>
-    <t>2 444.52</t>
+    <t>3 490.07</t>
   </si>
   <si>
     <t>DE000CZ45W57</t>
   </si>
   <si>
     <t>CMZB FR 3.0 09-27</t>
   </si>
   <si>
-    <t>1 865.75</t>
+    <t>2 449.32</t>
   </si>
   <si>
     <t>FR0013463775</t>
   </si>
   <si>
     <t>CNP ASS 2.0 07-50</t>
   </si>
   <si>
-    <t>7 561.64</t>
+    <t>9 506.85</t>
   </si>
   <si>
     <t>XS3320133781</t>
   </si>
   <si>
     <t>COLO SF 3.875 04-31</t>
   </si>
   <si>
+    <t>1 953.42</t>
+  </si>
+  <si>
     <t>DE000CZ457W4</t>
   </si>
   <si>
     <t>COMM AK 4.0 01-38</t>
   </si>
   <si>
-    <t>3 221.92</t>
+    <t>5 556.16</t>
   </si>
   <si>
     <t>DE000CZ45ZY0</t>
   </si>
   <si>
     <t>COMM AK 4.125 06-37</t>
   </si>
   <si>
-    <t>13 697.26</t>
-[...1 lines deleted...]
-  <si>
     <t>DE000CZ439B6</t>
   </si>
   <si>
     <t>COMM AK 5.25 03-29</t>
   </si>
   <si>
-    <t>1 510.27</t>
+    <t>4 573.97</t>
   </si>
   <si>
     <t>XS2796609787</t>
   </si>
   <si>
     <t>COMP DE 3.375 04-30</t>
   </si>
   <si>
     <t>XS2796659964</t>
   </si>
   <si>
     <t>COMP DE 3.625 04-34</t>
   </si>
   <si>
+    <t>1 827.40</t>
+  </si>
+  <si>
     <t>XS3200103490</t>
   </si>
   <si>
     <t>COOP RA 3.548 10-35</t>
   </si>
   <si>
-    <t>11 885.80</t>
+    <t>16 025.13</t>
   </si>
   <si>
     <t>FR0013447232</t>
   </si>
   <si>
     <t>COVI 1.125 09-31</t>
   </si>
   <si>
-    <t>1 380.82</t>
+    <t>1 818.49</t>
   </si>
   <si>
     <t>FR0014010IN9</t>
   </si>
   <si>
     <t>COVI 3.625 06-34</t>
   </si>
   <si>
-    <t>3 138.36</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3244187764</t>
   </si>
   <si>
     <t>DANS BK 3.375 12-33</t>
   </si>
   <si>
-    <t>8 210.96</t>
+    <t>12 150.00</t>
   </si>
   <si>
     <t>XS3101509167</t>
   </si>
   <si>
     <t>DANS BK 3.5 11-35</t>
   </si>
   <si>
-    <t>2 315.75</t>
+    <t>3 336.99</t>
   </si>
   <si>
     <t>XS2637421848</t>
   </si>
   <si>
     <t>DANS BK 4.75 06-30</t>
   </si>
   <si>
-    <t>5 278.36</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGI IN 0.625 07-31</t>
   </si>
   <si>
-    <t>2 958.90</t>
+    <t>3 688.36</t>
   </si>
   <si>
     <t>XS3074473474</t>
   </si>
   <si>
     <t>DNB BAN 3.125 05-31</t>
   </si>
   <si>
-    <t>29 452.05</t>
+    <t>4 280.82</t>
   </si>
   <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JA 3.727 09-37</t>
   </si>
   <si>
-    <t>7 028.41</t>
+    <t>9 116.34</t>
   </si>
   <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP 4.375 12-55</t>
   </si>
   <si>
-    <t>3 476.03</t>
+    <t>7 731.16</t>
   </si>
   <si>
     <t>XS2978779176</t>
   </si>
   <si>
     <t>EDP SER 3.5 07-31</t>
   </si>
   <si>
-    <t>14 602.19</t>
+    <t>8 123.84</t>
+  </si>
+  <si>
+    <t>XS3391835629</t>
+  </si>
+  <si>
+    <t>EDP SER 3.75 03-33</t>
+  </si>
+  <si>
+    <t>1 566.99</t>
   </si>
   <si>
     <t>XS2699159351</t>
   </si>
   <si>
     <t>EDP SER 4.375 04-32</t>
   </si>
   <si>
+    <t>1 495.89</t>
+  </si>
+  <si>
     <t>BE6368381404</t>
   </si>
   <si>
     <t>ELIA TR 3.5 10-35</t>
   </si>
   <si>
-    <t>1 946.58</t>
+    <t>2 627.40</t>
   </si>
   <si>
     <t>BE6340849569</t>
   </si>
   <si>
     <t>ELIA TR 3.625 01-33</t>
   </si>
   <si>
-    <t>1 003.08</t>
+    <t>1 708.22</t>
   </si>
   <si>
     <t>BE6349118800</t>
   </si>
   <si>
     <t>ELIA TR 3.75 01-36</t>
   </si>
   <si>
-    <t>2 116.44</t>
+    <t>3 575.34</t>
   </si>
   <si>
     <t>XS3044299769</t>
   </si>
   <si>
     <t>ELLE AB 3.75 05-35</t>
   </si>
   <si>
-    <t>6 940.07</t>
+    <t>1 110.41</t>
   </si>
   <si>
     <t>XS1750986744</t>
   </si>
   <si>
     <t>ENEL FI 1.125 09-26</t>
   </si>
   <si>
-    <t>1 976.46</t>
+    <t>2 600.14</t>
   </si>
   <si>
     <t>XS3299702137</t>
   </si>
   <si>
     <t>ENEX HO 3.0 02-32</t>
   </si>
   <si>
-    <t>1 807.15</t>
+    <t>3 843.78</t>
   </si>
   <si>
     <t>XS3045470492</t>
   </si>
   <si>
     <t>ENEX HO 3.25 04-33</t>
   </si>
   <si>
     <t>FR0013455813</t>
   </si>
   <si>
     <t>ENGIE 0.5 10-30</t>
   </si>
   <si>
     <t>FR0014000RR2</t>
   </si>
   <si>
     <t>ENGIE 1.5 PERP</t>
   </si>
   <si>
-    <t>1 232.88</t>
+    <t>1 816.44</t>
   </si>
   <si>
     <t>FR0013504693</t>
   </si>
   <si>
     <t>ENGIE 2.125 03-32</t>
   </si>
   <si>
     <t>FR0014016Z94</t>
   </si>
   <si>
     <t>ENGIE 4.371 PERP</t>
   </si>
   <si>
+    <t>4 023.90</t>
+  </si>
+  <si>
     <t>XS1702729275</t>
   </si>
   <si>
     <t>EON INT 1.25 10-27</t>
   </si>
   <si>
-    <t>XS2463518998</t>
-[...11 lines deleted...]
-    <t>1 298.22</t>
+    <t>1 260.96</t>
   </si>
   <si>
     <t>XS2574873183</t>
   </si>
   <si>
     <t>EON SE 3.875 01-35</t>
   </si>
   <si>
-    <t>1 476.75</t>
+    <t>2 456.64</t>
   </si>
   <si>
     <t>XS2673547746</t>
   </si>
   <si>
     <t>EON SE 4.0 08-33</t>
   </si>
   <si>
-    <t>7 989.04</t>
+    <t>10 323.29</t>
   </si>
   <si>
     <t>XS2432544349</t>
   </si>
   <si>
     <t>ESB FIN 1.0 07-34</t>
   </si>
   <si>
-    <t>2 334.25</t>
+    <t>2 917.81</t>
   </si>
   <si>
     <t>XS2697970536</t>
   </si>
   <si>
     <t>ESB FIN 4.25 03-36</t>
   </si>
   <si>
+    <t>1 490.41</t>
+  </si>
+  <si>
     <t>EU000A3K4DG1</t>
   </si>
   <si>
     <t>EURO UN 1.25 02-43</t>
   </si>
   <si>
-    <t>2 373.29</t>
+    <t>4 379.28</t>
   </si>
   <si>
     <t>DE000A4DFCB7</t>
   </si>
   <si>
     <t>EVON IN 3.25 01-30</t>
   </si>
   <si>
-    <t>1 222.36</t>
+    <t>2 056.85</t>
   </si>
   <si>
     <t>DE000A4DFWV3</t>
   </si>
   <si>
     <t>EVON IN 4.25 09-55</t>
   </si>
   <si>
-    <t>2 701.37</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2784700671</t>
   </si>
   <si>
     <t>FING EM 3.25 03-34</t>
   </si>
   <si>
+    <t>1 328.44</t>
+  </si>
+  <si>
     <t>FR0013234333</t>
   </si>
   <si>
     <t>FRAN GO 1.75 06-39</t>
   </si>
   <si>
-    <t>5 463.84</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0013322989</t>
   </si>
   <si>
     <t>GECINA 1.625 03-30</t>
   </si>
   <si>
-    <t>1 023.97</t>
+    <t>2 604.45</t>
   </si>
   <si>
     <t>FR0013266368</t>
   </si>
   <si>
     <t>GECINA 2.0 06-32</t>
   </si>
   <si>
-    <t>8 301.37</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3072230744</t>
   </si>
   <si>
     <t>IBER FI 3.5 05-35</t>
   </si>
   <si>
-    <t>23 358.90</t>
+    <t>3 624.66</t>
   </si>
   <si>
     <t>XS3224600232</t>
   </si>
   <si>
     <t>IBER FI 3.75 PERP</t>
   </si>
   <si>
-    <t>1 797.95</t>
+    <t>2 527.40</t>
   </si>
   <si>
     <t>XS2748213290</t>
   </si>
   <si>
     <t>IBER FI 4.871 PERP</t>
   </si>
   <si>
-    <t>1 040.93</t>
+    <t>6 725.98</t>
   </si>
   <si>
     <t>FR001400ZRC6</t>
   </si>
   <si>
     <t>ICAD PR 4.375 05-35</t>
   </si>
   <si>
-    <t>12 297.95</t>
+    <t>1 726.03</t>
   </si>
   <si>
     <t>FR0014007NF1</t>
   </si>
   <si>
     <t>ICADE 1.0 01-30</t>
   </si>
   <si>
     <t>XS3225326282</t>
   </si>
   <si>
     <t>ING GRO 2.875 11-30</t>
   </si>
   <si>
-    <t>1 339.04</t>
+    <t>1 898.29</t>
   </si>
   <si>
     <t>XS2764264789</t>
   </si>
   <si>
     <t>ING GRO 4.0 02-35</t>
   </si>
   <si>
+    <t>1 610.96</t>
+  </si>
+  <si>
     <t>XS2524746687</t>
   </si>
   <si>
     <t>ING GRO 4.125 08-33</t>
   </si>
   <si>
-    <t>8 408.22</t>
-[...8 lines deleted...]
-    <t>3 780.82</t>
+    <t>10 815.41</t>
   </si>
   <si>
     <t>XS2529233814</t>
   </si>
   <si>
     <t>INTE 4.75 09-27</t>
   </si>
   <si>
-    <t>4 587.33</t>
+    <t>5 973.29</t>
   </si>
   <si>
     <t>XS2625196352</t>
   </si>
   <si>
     <t>INTE 4.875 05-30</t>
   </si>
   <si>
-    <t>23 039.38</t>
+    <t>3 405.82</t>
   </si>
   <si>
     <t>IE000GVLBXU6</t>
   </si>
   <si>
     <t>IREL GO 3.0 10-43</t>
   </si>
   <si>
-    <t>9 517.81</t>
+    <t>13 019.18</t>
   </si>
   <si>
     <t>XS1704789590</t>
   </si>
   <si>
     <t>IREN 1.5 10-27</t>
   </si>
   <si>
-    <t>2 190.21</t>
+    <t>3 021.78</t>
   </si>
   <si>
     <t>XS2752472436</t>
   </si>
   <si>
     <t>IREN 3.875 07-32</t>
   </si>
   <si>
-    <t>10 888.75</t>
+    <t>13 640.00</t>
   </si>
   <si>
     <t>IT0005596470</t>
   </si>
   <si>
     <t>ITAL BU 4.05 10-37</t>
   </si>
   <si>
-    <t>5 940.93</t>
+    <t>2 285.04</t>
+  </si>
+  <si>
+    <t>XS3358396763</t>
+  </si>
+  <si>
+    <t>JYSK BA 3.625 06-32</t>
   </si>
   <si>
     <t>BE0390246156</t>
   </si>
   <si>
     <t>KBC GRO 3.625 08-36</t>
   </si>
   <si>
-    <t>4 886.30</t>
+    <t>6 296.58</t>
   </si>
   <si>
     <t>BE0390124874</t>
   </si>
   <si>
     <t>KBC GRO 3.75 03-32</t>
   </si>
   <si>
-    <t>1 695.21</t>
+    <t>5 342.47</t>
   </si>
   <si>
     <t>XS2780025271</t>
   </si>
   <si>
     <t>KONI AH 3.375 03-31</t>
   </si>
   <si>
+    <t>1 109.59</t>
+  </si>
+  <si>
     <t>XS2596537972</t>
   </si>
   <si>
     <t>KONI AH 3.5 04-28</t>
   </si>
   <si>
     <t>XS3308614794</t>
   </si>
   <si>
     <t>KONI AH 3.625 03-34</t>
   </si>
   <si>
+    <t>1 181.85</t>
+  </si>
+  <si>
     <t>FR0013384567</t>
   </si>
   <si>
     <t>LA POST 1.45 11-28</t>
   </si>
   <si>
     <t>XS2089229806</t>
   </si>
   <si>
     <t>MERL PR 1.875 12-34</t>
   </si>
   <si>
-    <t>2 250.00</t>
+    <t>3 344.18</t>
   </si>
   <si>
     <t>XS3168718529</t>
   </si>
   <si>
     <t>MERL PR 3.5 09-33</t>
   </si>
   <si>
-    <t>6 817.81</t>
+    <t>8 860.27</t>
   </si>
   <si>
     <t>IT0005678955</t>
   </si>
   <si>
     <t>MONT PA 3.25 02-32</t>
   </si>
   <si>
-    <t>1 980.27</t>
+    <t>2 859.02</t>
   </si>
   <si>
     <t>XS2388449758</t>
   </si>
   <si>
     <t>NATL BA 0.5 09-28</t>
   </si>
   <si>
-    <t>1 506.85</t>
+    <t>1 993.15</t>
   </si>
   <si>
     <t>XS2528858033</t>
   </si>
   <si>
     <t>NATW GR 4.067 09-28</t>
   </si>
   <si>
-    <t>13 092.40</t>
+    <t>17 047.97</t>
   </si>
   <si>
     <t>NL0013552060</t>
   </si>
   <si>
     <t>NETH GO 0.5 01-40</t>
   </si>
   <si>
     <t>XS3232967318</t>
   </si>
   <si>
     <t>NORD BK 3.25 11-35</t>
   </si>
   <si>
-    <t>9 189.13</t>
+    <t>9 109.97</t>
   </si>
   <si>
     <t>XS3170346368</t>
   </si>
   <si>
     <t>NORD BK 3.5 09-35</t>
   </si>
   <si>
-    <t>12 887.67</t>
+    <t>11 315.07</t>
+  </si>
+  <si>
+    <t>XS3406830052</t>
+  </si>
+  <si>
+    <t>NORD BK 3.875 06-36</t>
   </si>
   <si>
     <t>XS2797546624</t>
   </si>
   <si>
     <t>PERM TS 4.25 07-30</t>
   </si>
   <si>
-    <t>4 435.14</t>
+    <t>5 509.86</t>
   </si>
   <si>
     <t>XS2021462440</t>
   </si>
   <si>
     <t>PROL IN 0.875 07-29</t>
   </si>
   <si>
-    <t>1 092.43</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2187529180</t>
   </si>
   <si>
     <t>PROL IN 1.625 06-32</t>
   </si>
   <si>
-    <t>3 939.18</t>
-[...1 lines deleted...]
-  <si>
     <t>XS1904690341</t>
   </si>
   <si>
     <t>PROL IN 2.375 11-30</t>
   </si>
   <si>
-    <t>4 806.61</t>
+    <t>6 862.45</t>
+  </si>
+  <si>
+    <t>FR00140193X6</t>
+  </si>
+  <si>
+    <t>RCI BAN 4.0 08-31</t>
   </si>
   <si>
     <t>XS2744299335</t>
   </si>
   <si>
     <t>RED ELE 3.0 01-34</t>
   </si>
   <si>
-    <t>2 515.07</t>
+    <t>4 265.75</t>
   </si>
   <si>
     <t>XS2838500218</t>
   </si>
   <si>
     <t>REDEIA 3.375 07-32</t>
   </si>
   <si>
-    <t>13 592.47</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3348120653</t>
   </si>
   <si>
     <t>REDEIA 4.375 PERP</t>
   </si>
   <si>
+    <t>2 625.00</t>
+  </si>
+  <si>
     <t>FR0014010DR1</t>
   </si>
   <si>
     <t>RENA 3.875 09-30</t>
   </si>
   <si>
-    <t>2 240.07</t>
+    <t>2 993.84</t>
   </si>
   <si>
     <t>FR0014007LP4</t>
   </si>
   <si>
     <t>RTE EDF 0.75 01-34</t>
   </si>
   <si>
-    <t>1 319.18</t>
+    <t>2 194.52</t>
   </si>
   <si>
     <t>XS3166372568</t>
   </si>
   <si>
     <t>SCOT HY 3.375 11-33</t>
   </si>
   <si>
-    <t>10 673.97</t>
+    <t>13 844.90</t>
   </si>
   <si>
     <t>FR001400U1Q3</t>
   </si>
   <si>
     <t>SG 3.625 11-30</t>
   </si>
   <si>
-    <t>14 927.05</t>
+    <t>21 273.29</t>
   </si>
   <si>
     <t>ES0000012J07</t>
   </si>
   <si>
     <t>SPAI GO 1.0 07-42</t>
   </si>
   <si>
-    <t>5 235.62</t>
+    <t>6 597.26</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE 3.5 03-32</t>
   </si>
   <si>
+    <t>1 105.23</t>
+  </si>
+  <si>
     <t>XS2675685700</t>
   </si>
   <si>
     <t>SSE 4.0 09-31</t>
   </si>
   <si>
-    <t>9 310.68</t>
+    <t>12 111.78</t>
   </si>
   <si>
     <t>XS2532312548</t>
   </si>
   <si>
     <t>STAT AS 2.875 09-29</t>
   </si>
   <si>
-    <t>4 310.14</t>
+    <t>5 652.33</t>
   </si>
   <si>
     <t>XS2723597923</t>
   </si>
   <si>
     <t>STAT AS 3.125 12-26</t>
   </si>
   <si>
-    <t>1 642.12</t>
+    <t>2 493.15</t>
   </si>
   <si>
     <t>XS2779793061</t>
   </si>
   <si>
     <t>STAT AS 3.75 03-39</t>
   </si>
   <si>
+    <t>1 455.82</t>
+  </si>
+  <si>
     <t>XS2768793676</t>
   </si>
   <si>
     <t>STAT SF 3.375 02-36</t>
   </si>
   <si>
+    <t>1 660.22</t>
+  </si>
+  <si>
     <t>XS2443749648</t>
   </si>
   <si>
     <t>TELI CO 2.75 06-83</t>
   </si>
   <si>
-    <t>6 848.63</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2477935345</t>
   </si>
   <si>
     <t>TENN HO 1.625 11-26</t>
   </si>
   <si>
-    <t>1 015.96</t>
+    <t>1 458.49</t>
   </si>
   <si>
     <t>XS1241581096</t>
   </si>
   <si>
     <t>TENN HO 1.75 06-27</t>
   </si>
   <si>
-    <t>2 208.36</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2549543499</t>
   </si>
   <si>
     <t>TENN HO 4.5 10-34</t>
   </si>
   <si>
-    <t>2 933.01</t>
+    <t>4 070.96</t>
   </si>
   <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERN RE 3.0 07-31</t>
   </si>
   <si>
-    <t>12 702.74</t>
+    <t>15 912.33</t>
   </si>
   <si>
     <t>XS2655852726</t>
   </si>
   <si>
     <t>TERN RE 3.875 07-33</t>
   </si>
   <si>
-    <t>2 961.99</t>
+    <t>3 715.75</t>
   </si>
   <si>
     <t>XS2357205587</t>
   </si>
   <si>
     <t>TRAS EL 0.375 06-29</t>
   </si>
   <si>
     <t>XS2209023402</t>
   </si>
   <si>
     <t>TRAS EL 0.75 07-32</t>
   </si>
   <si>
-    <t>3 210.41</t>
+    <t>4 027.40</t>
   </si>
   <si>
     <t>XS2360310044</t>
   </si>
   <si>
     <t>UNIC 0.8 07-29</t>
   </si>
   <si>
-    <t>1 306.30</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2555420103</t>
   </si>
   <si>
     <t>UNIC 5.85 11-27</t>
   </si>
   <si>
-    <t>5 289.04</t>
+    <t>7 564.93</t>
   </si>
   <si>
     <t>XS2257961818</t>
   </si>
   <si>
     <t>UPM KYM 0.125 11-28</t>
   </si>
   <si>
     <t>XS2320453884</t>
   </si>
   <si>
     <t>UPM KYM 0.5 03-31</t>
   </si>
   <si>
     <t>XS2478685931</t>
   </si>
   <si>
     <t>UPM KYM 2.25 05-29</t>
   </si>
   <si>
-    <t>2 942.88</t>
-[...10 lines deleted...]
-  <si>
     <t>XS2297882644</t>
   </si>
   <si>
     <t>VATT AB 0.125 02-29</t>
   </si>
   <si>
     <t>XS2821745374</t>
   </si>
   <si>
     <t>VERB AG 3.25 05-31</t>
   </si>
   <si>
-    <t>9 269.18</t>
+    <t>1 415.75</t>
   </si>
   <si>
     <t>DE000A3MQS72</t>
   </si>
   <si>
     <t>VONO SE 2.375 03-32</t>
   </si>
   <si>
-    <t>1 138.70</t>
+    <t>3 448.63</t>
   </si>
   <si>
     <t>DE000A30VQB2</t>
   </si>
   <si>
     <t>VONO SE 5.0 11-30</t>
   </si>
   <si>
-    <t>8 602.74</t>
-[...17 lines deleted...]
-    <t>EURO SCHATZ 0626</t>
+    <t>12 493.15</t>
+  </si>
+  <si>
+    <t>OEU6 Comdty</t>
+  </si>
+  <si>
+    <t>EURO BOBL 0926</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1767,8277 +1752,8177 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N8"/>
+  <dimension ref="A1:Z8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C8" sqref="C8"/>
+      <selection activeCell="B8" sqref="B8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>19746.0</v>
+      </c>
+      <c r="C2">
+        <v>1517.06</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>29956029.04</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>29956029.04</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...24 lines deleted...]
-    <row r="3" spans="1:14">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>32284.274</v>
+      </c>
+      <c r="C3">
+        <v>99.98</v>
+      </c>
+      <c r="D3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3">
+        <v>3228011.16</v>
+      </c>
+      <c r="F3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G3">
+        <v>3228011.16</v>
+      </c>
+      <c r="H3" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z3" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
-[...24 lines deleted...]
-    <row r="4" spans="1:14">
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="1">
+        <v>3055.526</v>
+      </c>
+      <c r="C4">
+        <v>5039.99</v>
+      </c>
+      <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4">
+        <v>15399841.68</v>
+      </c>
+      <c r="F4" t="s">
+        <v>8</v>
+      </c>
+      <c r="G4">
+        <v>15399841.68</v>
+      </c>
+      <c r="H4" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z4" t="s">
         <v>11</v>
       </c>
-      <c r="B4" t="s">
-[...24 lines deleted...]
-    <row r="5" spans="1:14">
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" s="1">
+        <v>8841.0</v>
+      </c>
+      <c r="C5">
+        <v>102.56</v>
+      </c>
+      <c r="D5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5">
+        <v>906808.03</v>
+      </c>
+      <c r="F5" t="s">
+        <v>8</v>
+      </c>
+      <c r="G5">
+        <v>906808.03</v>
+      </c>
+      <c r="H5" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z5" t="s">
         <v>13</v>
       </c>
-      <c r="B5" t="s">
-[...24 lines deleted...]
-    <row r="6" spans="1:14">
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B6" s="1">
+        <v>10.0</v>
+      </c>
+      <c r="C6">
+        <v>101.53</v>
+      </c>
+      <c r="D6" t="s">
+        <v>8</v>
+      </c>
+      <c r="E6">
+        <v>1015.36</v>
+      </c>
+      <c r="F6" t="s">
+        <v>8</v>
+      </c>
+      <c r="G6">
+        <v>1015.36</v>
+      </c>
+      <c r="H6" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z6" t="s">
         <v>15</v>
       </c>
-      <c r="B6" t="s">
-[...2 lines deleted...]
-      <c r="C6" s="1">
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>18</v>
+      </c>
+      <c r="B7" s="1">
+        <v>555.0</v>
+      </c>
+      <c r="C7">
+        <v>102.62</v>
+      </c>
+      <c r="D7" t="s">
+        <v>8</v>
+      </c>
+      <c r="E7">
+        <v>56954.39</v>
+      </c>
+      <c r="F7" t="s">
+        <v>8</v>
+      </c>
+      <c r="G7">
+        <v>56954.39</v>
+      </c>
+      <c r="H7" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>20</v>
+      </c>
+      <c r="B8" s="1">
         <v>10.0</v>
       </c>
-      <c r="D6">
-[...48 lines deleted...]
-      <c r="A8" t="s">
+      <c r="C8">
+        <v>101.76</v>
+      </c>
+      <c r="D8" t="s">
+        <v>8</v>
+      </c>
+      <c r="E8">
+        <v>1017.65</v>
+      </c>
+      <c r="F8" t="s">
+        <v>8</v>
+      </c>
+      <c r="G8">
+        <v>1017.65</v>
+      </c>
+      <c r="H8" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z8" t="s">
         <v>19</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P159"/>
+  <dimension ref="A1:Z157"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O159" sqref="O159"/>
+      <selection activeCell="N157" sqref="N157"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>22</v>
+      </c>
+      <c r="B1" t="s">
+        <v>23</v>
+      </c>
+      <c r="C1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>26</v>
+      </c>
+      <c r="G1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I1" t="s">
+        <v>29</v>
+      </c>
+      <c r="J1" t="s">
+        <v>30</v>
+      </c>
+      <c r="K1" t="s">
+        <v>31</v>
+      </c>
+      <c r="L1" t="s">
+        <v>32</v>
+      </c>
+      <c r="M1" t="s">
+        <v>33</v>
+      </c>
+      <c r="N1" t="s">
+        <v>34</v>
+      </c>
+      <c r="O1" t="s">
+        <v>35</v>
+      </c>
+      <c r="Z1" t="s">
         <v>21</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>37</v>
+      </c>
+      <c r="B2" s="1">
+        <v>1952.0</v>
+      </c>
+      <c r="C2" s="1">
+        <v>1078.44</v>
+      </c>
+      <c r="D2" s="1">
+        <v>1076.32284836</v>
+      </c>
+      <c r="E2" t="s">
+        <v>8</v>
+      </c>
+      <c r="F2">
+        <v>1.0</v>
+      </c>
+      <c r="G2" s="1">
+        <v>2100982.2</v>
+      </c>
+      <c r="H2" s="1">
+        <v>4132.68</v>
+      </c>
+      <c r="I2" s="1">
+        <v>0.19670228524544</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
+      </c>
+      <c r="K2">
+        <v>0.0</v>
+      </c>
+      <c r="L2" s="1">
+        <v>2105114.88</v>
+      </c>
+      <c r="M2" s="1">
+        <v>2105114.88</v>
+      </c>
+      <c r="N2" s="1">
+        <v>4.25</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
         <v>36</v>
       </c>
-      <c r="B2" t="s">
-[...45 lines deleted...]
-    <row r="3" spans="1:16">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>39</v>
+      </c>
+      <c r="B3" s="1">
+        <v>254000.0</v>
+      </c>
+      <c r="C3" s="1">
+        <v>98.44183523</v>
+      </c>
+      <c r="D3" s="1">
+        <v>99.533614</v>
+      </c>
+      <c r="E3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F3">
+        <v>1.0</v>
+      </c>
+      <c r="G3" s="1">
+        <v>252815.38</v>
+      </c>
+      <c r="H3" s="1">
+        <v>-1732.76</v>
+      </c>
+      <c r="I3" s="1">
+        <v>-0.68538551728934</v>
+      </c>
+      <c r="J3">
+        <v>0.0</v>
+      </c>
+      <c r="K3" t="s">
+        <v>40</v>
+      </c>
+      <c r="L3" s="1">
+        <v>250042.26</v>
+      </c>
+      <c r="M3" s="1">
+        <v>251082.62</v>
+      </c>
+      <c r="N3" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
         <v>38</v>
       </c>
-      <c r="B3" t="s">
-[...45 lines deleted...]
-    <row r="4" spans="1:16">
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>42</v>
+      </c>
+      <c r="B4" s="1">
+        <v>164000.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>98.49414383</v>
+      </c>
+      <c r="D4" s="1">
+        <v>99.08</v>
+      </c>
+      <c r="E4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F4">
+        <v>1.0</v>
+      </c>
+      <c r="G4" s="1">
+        <v>162491.2</v>
+      </c>
+      <c r="H4" s="1">
+        <v>1645.22</v>
+      </c>
+      <c r="I4" s="1">
+        <v>1.012497907579</v>
+      </c>
+      <c r="J4">
+        <v>0.0</v>
+      </c>
+      <c r="K4" t="s">
+        <v>43</v>
+      </c>
+      <c r="L4" s="1">
+        <v>161530.39</v>
+      </c>
+      <c r="M4" s="1">
+        <v>164136.42</v>
+      </c>
+      <c r="N4" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
         <v>41</v>
       </c>
-      <c r="B4" t="s">
-[...45 lines deleted...]
-    <row r="5" spans="1:16">
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
+        <v>45</v>
+      </c>
+      <c r="B5" s="1">
+        <v>130000.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>104.55521375</v>
+      </c>
+      <c r="D5" s="1">
+        <v>110.550762</v>
+      </c>
+      <c r="E5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5">
+        <v>1.0</v>
+      </c>
+      <c r="G5" s="1">
+        <v>143715.99</v>
+      </c>
+      <c r="H5" s="1">
+        <v>-5363.39</v>
+      </c>
+      <c r="I5" s="1">
+        <v>-3.7319368568522</v>
+      </c>
+      <c r="J5">
+        <v>0.0</v>
+      </c>
+      <c r="K5" t="s">
+        <v>46</v>
+      </c>
+      <c r="L5" s="1">
+        <v>135921.78</v>
+      </c>
+      <c r="M5" s="1">
+        <v>138352.6</v>
+      </c>
+      <c r="N5" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
         <v>44</v>
       </c>
-      <c r="B5" t="s">
-[...45 lines deleted...]
-    <row r="6" spans="1:16">
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
+        <v>48</v>
+      </c>
+      <c r="B6" s="1">
+        <v>130000.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>104.18823322</v>
+      </c>
+      <c r="D6" s="1">
+        <v>108.857546</v>
+      </c>
+      <c r="E6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F6">
+        <v>1.0</v>
+      </c>
+      <c r="G6" s="1">
+        <v>141514.81</v>
+      </c>
+      <c r="H6" s="1">
+        <v>-1374.08</v>
+      </c>
+      <c r="I6" s="1">
+        <v>-0.97097964516929</v>
+      </c>
+      <c r="J6">
+        <v>0.0</v>
+      </c>
+      <c r="K6" t="s">
+        <v>49</v>
+      </c>
+      <c r="L6" s="1">
+        <v>135444.7</v>
+      </c>
+      <c r="M6" s="1">
+        <v>140140.73</v>
+      </c>
+      <c r="N6" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
         <v>47</v>
       </c>
-      <c r="B6" t="s">
-[...2 lines deleted...]
-      <c r="C6" s="1">
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>51</v>
+      </c>
+      <c r="B7" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>97.35625157</v>
+      </c>
+      <c r="D7" s="1">
+        <v>99.430044</v>
+      </c>
+      <c r="E7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7">
+        <v>1.0</v>
+      </c>
+      <c r="G7" s="1">
+        <v>497150.22</v>
+      </c>
+      <c r="H7" s="1">
+        <v>-8807.32</v>
+      </c>
+      <c r="I7" s="1">
+        <v>-1.7715611188908</v>
+      </c>
+      <c r="J7">
+        <v>0.0</v>
+      </c>
+      <c r="K7" t="s">
+        <v>52</v>
+      </c>
+      <c r="L7" s="1">
+        <v>486781.26</v>
+      </c>
+      <c r="M7" s="1">
+        <v>488342.9</v>
+      </c>
+      <c r="N7" s="1">
+        <v>0.99</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>54</v>
+      </c>
+      <c r="B8" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C8" s="1">
+        <v>97.95225341</v>
+      </c>
+      <c r="D8" s="1">
+        <v>99.503</v>
+      </c>
+      <c r="E8" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8">
+        <v>1.0</v>
+      </c>
+      <c r="G8" s="1">
+        <v>298509.0</v>
+      </c>
+      <c r="H8" s="1">
+        <v>2498.45</v>
+      </c>
+      <c r="I8" s="1">
+        <v>0.83697643957134</v>
+      </c>
+      <c r="J8">
+        <v>0.0</v>
+      </c>
+      <c r="K8" t="s">
+        <v>55</v>
+      </c>
+      <c r="L8" s="1">
+        <v>293856.77</v>
+      </c>
+      <c r="M8" s="1">
+        <v>301007.45</v>
+      </c>
+      <c r="N8" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" t="s">
+        <v>57</v>
+      </c>
+      <c r="B9" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C9" s="1">
+        <v>103.32350359</v>
+      </c>
+      <c r="D9" s="1">
+        <v>108.76173</v>
+      </c>
+      <c r="E9" t="s">
+        <v>8</v>
+      </c>
+      <c r="F9">
+        <v>1.0</v>
+      </c>
+      <c r="G9" s="1">
+        <v>108761.73</v>
+      </c>
+      <c r="H9" s="1">
+        <v>-3831.38</v>
+      </c>
+      <c r="I9" s="1">
+        <v>-3.5227280772382</v>
+      </c>
+      <c r="J9">
+        <v>0.0</v>
+      </c>
+      <c r="K9" t="s">
+        <v>58</v>
+      </c>
+      <c r="L9" s="1">
+        <v>103323.5</v>
+      </c>
+      <c r="M9" s="1">
+        <v>104930.35</v>
+      </c>
+      <c r="N9" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" t="s">
+        <v>60</v>
+      </c>
+      <c r="B10" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>98.96988273</v>
+      </c>
+      <c r="D10" s="1">
+        <v>99.684</v>
+      </c>
+      <c r="E10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10">
+        <v>1.0</v>
+      </c>
+      <c r="G10" s="1">
+        <v>99684.0</v>
+      </c>
+      <c r="H10" s="1">
+        <v>-275.76</v>
+      </c>
+      <c r="I10" s="1">
+        <v>-0.27663416395811</v>
+      </c>
+      <c r="J10">
+        <v>0.0</v>
+      </c>
+      <c r="K10">
+        <v>438.36</v>
+      </c>
+      <c r="L10" s="1">
+        <v>98969.88</v>
+      </c>
+      <c r="M10" s="1">
+        <v>99408.24</v>
+      </c>
+      <c r="N10" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>62</v>
+      </c>
+      <c r="B11" s="1">
+        <v>1467000.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>98.7813392</v>
+      </c>
+      <c r="D11" s="1">
+        <v>99.556461</v>
+      </c>
+      <c r="E11" t="s">
+        <v>8</v>
+      </c>
+      <c r="F11">
+        <v>1.0</v>
+      </c>
+      <c r="G11" s="1">
+        <v>1460493.28</v>
+      </c>
+      <c r="H11" s="1">
+        <v>21636.47</v>
+      </c>
+      <c r="I11" s="1">
+        <v>1.4814494730164</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11" t="s">
+        <v>63</v>
+      </c>
+      <c r="L11" s="1">
+        <v>1449122.25</v>
+      </c>
+      <c r="M11" s="1">
+        <v>1482129.75</v>
+      </c>
+      <c r="N11" s="1">
+        <v>2.99</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>65</v>
+      </c>
+      <c r="B12" s="1">
+        <v>240000.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>98.14290699</v>
+      </c>
+      <c r="D12" s="1">
+        <v>99.791763</v>
+      </c>
+      <c r="E12" t="s">
+        <v>8</v>
+      </c>
+      <c r="F12">
+        <v>1.0</v>
+      </c>
+      <c r="G12" s="1">
+        <v>239500.23</v>
+      </c>
+      <c r="H12" s="1">
+        <v>1220.83</v>
+      </c>
+      <c r="I12" s="1">
+        <v>0.50974063782736</v>
+      </c>
+      <c r="J12">
+        <v>0.0</v>
+      </c>
+      <c r="K12" t="s">
+        <v>66</v>
+      </c>
+      <c r="L12" s="1">
+        <v>235542.98</v>
+      </c>
+      <c r="M12" s="1">
+        <v>240721.06</v>
+      </c>
+      <c r="N12" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>68</v>
+      </c>
+      <c r="B13" s="1">
+        <v>334000.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>100.1961828</v>
+      </c>
+      <c r="D13" s="1">
+        <v>99.58</v>
+      </c>
+      <c r="E13" t="s">
+        <v>8</v>
+      </c>
+      <c r="F13">
+        <v>1.0</v>
+      </c>
+      <c r="G13" s="1">
+        <v>332597.2</v>
+      </c>
+      <c r="H13" s="1">
+        <v>4254.21</v>
+      </c>
+      <c r="I13" s="1">
+        <v>1.2790877373592</v>
+      </c>
+      <c r="J13">
+        <v>0.0</v>
+      </c>
+      <c r="K13" t="s">
+        <v>69</v>
+      </c>
+      <c r="L13" s="1">
+        <v>334655.25</v>
+      </c>
+      <c r="M13" s="1">
+        <v>336851.41</v>
+      </c>
+      <c r="N13" s="1">
+        <v>0.68</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" t="s">
+        <v>71</v>
+      </c>
+      <c r="B14" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>99.35286065</v>
+      </c>
+      <c r="D14" s="1">
+        <v>95.89134</v>
+      </c>
+      <c r="E14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F14">
+        <v>1.0</v>
+      </c>
+      <c r="G14" s="1">
+        <v>95891.34</v>
+      </c>
+      <c r="H14" s="1">
+        <v>3553.3</v>
+      </c>
+      <c r="I14" s="1">
+        <v>3.7055483842441</v>
+      </c>
+      <c r="J14">
+        <v>0.0</v>
+      </c>
+      <c r="K14">
+        <v>91.78</v>
+      </c>
+      <c r="L14" s="1">
+        <v>99352.86</v>
+      </c>
+      <c r="M14" s="1">
+        <v>99444.64</v>
+      </c>
+      <c r="N14" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>73</v>
+      </c>
+      <c r="B15" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C15" s="1">
+        <v>97.90874995</v>
+      </c>
+      <c r="D15" s="1">
+        <v>98.691</v>
+      </c>
+      <c r="E15" t="s">
+        <v>8</v>
+      </c>
+      <c r="F15">
+        <v>1.0</v>
+      </c>
+      <c r="G15" s="1">
+        <v>296073.0</v>
+      </c>
+      <c r="H15" s="1">
+        <v>6369.69</v>
+      </c>
+      <c r="I15" s="1">
+        <v>2.1513917175832</v>
+      </c>
+      <c r="J15">
+        <v>0.0</v>
+      </c>
+      <c r="K15" t="s">
+        <v>74</v>
+      </c>
+      <c r="L15" s="1">
+        <v>293726.25</v>
+      </c>
+      <c r="M15" s="1">
+        <v>302442.69</v>
+      </c>
+      <c r="N15" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>76</v>
+      </c>
+      <c r="B16" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>97.69217824</v>
+      </c>
+      <c r="D16" s="1">
+        <v>99.830165</v>
+      </c>
+      <c r="E16" t="s">
+        <v>8</v>
+      </c>
+      <c r="F16">
+        <v>1.0</v>
+      </c>
+      <c r="G16" s="1">
+        <v>199660.33</v>
+      </c>
+      <c r="H16" s="1">
+        <v>439.78</v>
+      </c>
+      <c r="I16" s="1">
+        <v>0.22026408550963</v>
+      </c>
+      <c r="J16">
+        <v>0.0</v>
+      </c>
+      <c r="K16" t="s">
+        <v>77</v>
+      </c>
+      <c r="L16" s="1">
+        <v>195384.36</v>
+      </c>
+      <c r="M16" s="1">
+        <v>200100.11</v>
+      </c>
+      <c r="N16" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>79</v>
+      </c>
+      <c r="B17" s="1">
+        <v>470000.0</v>
+      </c>
+      <c r="C17" s="1">
+        <v>101.15507788</v>
+      </c>
+      <c r="D17" s="1">
+        <v>102.934987</v>
+      </c>
+      <c r="E17" t="s">
+        <v>8</v>
+      </c>
+      <c r="F17">
+        <v>1.0</v>
+      </c>
+      <c r="G17" s="1">
+        <v>483794.44</v>
+      </c>
+      <c r="H17" s="1">
+        <v>1390.15</v>
+      </c>
+      <c r="I17" s="1">
+        <v>0.28734311208703</v>
+      </c>
+      <c r="J17">
+        <v>0.0</v>
+      </c>
+      <c r="K17" t="s">
+        <v>80</v>
+      </c>
+      <c r="L17" s="1">
+        <v>475428.87</v>
+      </c>
+      <c r="M17" s="1">
+        <v>485184.59</v>
+      </c>
+      <c r="N17" s="1">
+        <v>0.98</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>82</v>
+      </c>
+      <c r="B18" s="1">
+        <v>135000.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>100.4155689</v>
+      </c>
+      <c r="D18" s="1">
+        <v>104.823259</v>
+      </c>
+      <c r="E18" t="s">
+        <v>8</v>
+      </c>
+      <c r="F18">
+        <v>1.0</v>
+      </c>
+      <c r="G18" s="1">
+        <v>141511.4</v>
+      </c>
+      <c r="H18" s="1">
+        <v>-3871.38</v>
+      </c>
+      <c r="I18" s="1">
+        <v>-2.7357371914913</v>
+      </c>
+      <c r="J18">
+        <v>0.0</v>
+      </c>
+      <c r="K18" t="s">
+        <v>83</v>
+      </c>
+      <c r="L18" s="1">
+        <v>135561.02</v>
+      </c>
+      <c r="M18" s="1">
+        <v>137640.02</v>
+      </c>
+      <c r="N18" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>85</v>
+      </c>
+      <c r="B19" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>99.69735869</v>
+      </c>
+      <c r="D19" s="1">
+        <v>104.07483</v>
+      </c>
+      <c r="E19" t="s">
+        <v>8</v>
+      </c>
+      <c r="F19">
+        <v>1.0</v>
+      </c>
+      <c r="G19" s="1">
+        <v>104074.83</v>
+      </c>
+      <c r="H19" s="1">
+        <v>-2676.85</v>
+      </c>
+      <c r="I19" s="1">
+        <v>-2.5720435959396</v>
+      </c>
+      <c r="J19">
+        <v>0.0</v>
+      </c>
+      <c r="K19" t="s">
+        <v>86</v>
+      </c>
+      <c r="L19" s="1">
+        <v>99697.36</v>
+      </c>
+      <c r="M19" s="1">
+        <v>101397.98</v>
+      </c>
+      <c r="N19" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>88</v>
+      </c>
+      <c r="B20" s="1">
+        <v>1020000.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>89.8512075</v>
+      </c>
+      <c r="D20" s="1">
+        <v>89.242955</v>
+      </c>
+      <c r="E20" t="s">
+        <v>8</v>
+      </c>
+      <c r="F20">
+        <v>1.0</v>
+      </c>
+      <c r="G20" s="1">
+        <v>910278.14</v>
+      </c>
+      <c r="H20" s="1">
+        <v>16770.96</v>
+      </c>
+      <c r="I20" s="1">
+        <v>1.842399510989</v>
+      </c>
+      <c r="J20">
+        <v>0.0</v>
+      </c>
+      <c r="K20" t="s">
+        <v>89</v>
+      </c>
+      <c r="L20" s="1">
+        <v>916482.32</v>
+      </c>
+      <c r="M20" s="1">
+        <v>927049.1</v>
+      </c>
+      <c r="N20" s="1">
+        <v>1.87</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" t="s">
+        <v>91</v>
+      </c>
+      <c r="B21" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>98.69667575</v>
+      </c>
+      <c r="D21" s="1">
+        <v>99.783035</v>
+      </c>
+      <c r="E21" t="s">
+        <v>8</v>
+      </c>
+      <c r="F21">
+        <v>1.0</v>
+      </c>
+      <c r="G21" s="1">
+        <v>199566.07</v>
+      </c>
+      <c r="H21" s="1">
+        <v>-824.77</v>
+      </c>
+      <c r="I21" s="1">
+        <v>-0.41328167658961</v>
+      </c>
+      <c r="J21">
+        <v>0.0</v>
+      </c>
+      <c r="K21" t="s">
+        <v>92</v>
+      </c>
+      <c r="L21" s="1">
+        <v>197393.35</v>
+      </c>
+      <c r="M21" s="1">
+        <v>198741.3</v>
+      </c>
+      <c r="N21" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" t="s">
+        <v>94</v>
+      </c>
+      <c r="B22" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>100.4225569</v>
+      </c>
+      <c r="D22" s="1">
+        <v>99.762</v>
+      </c>
+      <c r="E22" t="s">
+        <v>8</v>
+      </c>
+      <c r="F22">
+        <v>1.0</v>
+      </c>
+      <c r="G22" s="1">
+        <v>99762.0</v>
+      </c>
+      <c r="H22" s="1">
+        <v>1437.27</v>
+      </c>
+      <c r="I22" s="1">
+        <v>1.4406988632946</v>
+      </c>
+      <c r="J22">
+        <v>0.0</v>
+      </c>
+      <c r="K22">
+        <v>776.71</v>
+      </c>
+      <c r="L22" s="1">
+        <v>100422.56</v>
+      </c>
+      <c r="M22" s="1">
+        <v>101199.27</v>
+      </c>
+      <c r="N22" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" t="s">
+        <v>96</v>
+      </c>
+      <c r="B23" s="1">
+        <v>160000.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>98.66927285</v>
+      </c>
+      <c r="D23" s="1">
+        <v>99.799</v>
+      </c>
+      <c r="E23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F23">
+        <v>1.0</v>
+      </c>
+      <c r="G23" s="1">
+        <v>159678.4</v>
+      </c>
+      <c r="H23" s="1">
+        <v>1740.38</v>
+      </c>
+      <c r="I23" s="1">
+        <v>1.0899282557941</v>
+      </c>
+      <c r="J23">
+        <v>0.0</v>
+      </c>
+      <c r="K23" t="s">
+        <v>97</v>
+      </c>
+      <c r="L23" s="1">
+        <v>157870.83</v>
+      </c>
+      <c r="M23" s="1">
+        <v>161418.78</v>
+      </c>
+      <c r="N23" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" t="s">
+        <v>99</v>
+      </c>
+      <c r="B24" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>100.48545411</v>
+      </c>
+      <c r="D24" s="1">
+        <v>99.491</v>
+      </c>
+      <c r="E24" t="s">
+        <v>8</v>
+      </c>
+      <c r="F24">
+        <v>1.0</v>
+      </c>
+      <c r="G24" s="1">
+        <v>596946.0</v>
+      </c>
+      <c r="H24" s="1">
+        <v>8124.26</v>
+      </c>
+      <c r="I24" s="1">
+        <v>1.3609706740643</v>
+      </c>
+      <c r="J24">
+        <v>0.0</v>
+      </c>
+      <c r="K24" t="s">
+        <v>100</v>
+      </c>
+      <c r="L24" s="1">
+        <v>602912.73</v>
+      </c>
+      <c r="M24" s="1">
+        <v>605070.26</v>
+      </c>
+      <c r="N24" s="1">
+        <v>1.22</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" t="s">
+        <v>102</v>
+      </c>
+      <c r="B25" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>95.37909743</v>
+      </c>
+      <c r="D25" s="1">
+        <v>96.246745</v>
+      </c>
+      <c r="E25" t="s">
+        <v>8</v>
+      </c>
+      <c r="F25">
+        <v>1.0</v>
+      </c>
+      <c r="G25" s="1">
+        <v>192493.49</v>
+      </c>
+      <c r="H25" s="1">
+        <v>-1683.93</v>
+      </c>
+      <c r="I25" s="1">
+        <v>-0.87479841526069</v>
+      </c>
+      <c r="J25">
+        <v>0.0</v>
+      </c>
+      <c r="K25">
+        <v>51.37</v>
+      </c>
+      <c r="L25" s="1">
+        <v>190758.19</v>
+      </c>
+      <c r="M25" s="1">
+        <v>190809.56</v>
+      </c>
+      <c r="N25" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" t="s">
+        <v>104</v>
+      </c>
+      <c r="B26" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>98.4812435</v>
+      </c>
+      <c r="D26" s="1">
+        <v>96.98237</v>
+      </c>
+      <c r="E26" t="s">
+        <v>8</v>
+      </c>
+      <c r="F26">
+        <v>1.0</v>
+      </c>
+      <c r="G26" s="1">
+        <v>96982.37</v>
+      </c>
+      <c r="H26" s="1">
+        <v>1548.19</v>
+      </c>
+      <c r="I26" s="1">
+        <v>1.5963623079123</v>
+      </c>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
+        <v>49.32</v>
+      </c>
+      <c r="L26" s="1">
+        <v>98481.24</v>
+      </c>
+      <c r="M26" s="1">
+        <v>98530.56</v>
+      </c>
+      <c r="N26" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" t="s">
+        <v>106</v>
+      </c>
+      <c r="B27" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C27" s="1">
+        <v>99.50323534</v>
+      </c>
+      <c r="D27" s="1">
+        <v>96.18004</v>
+      </c>
+      <c r="E27" t="s">
+        <v>8</v>
+      </c>
+      <c r="F27">
+        <v>1.0</v>
+      </c>
+      <c r="G27" s="1">
+        <v>288540.12</v>
+      </c>
+      <c r="H27" s="1">
+        <v>10655.07</v>
+      </c>
+      <c r="I27" s="1">
+        <v>3.6927516353705</v>
+      </c>
+      <c r="J27">
+        <v>0.0</v>
+      </c>
+      <c r="K27">
+        <v>685.48</v>
+      </c>
+      <c r="L27" s="1">
+        <v>298509.71</v>
+      </c>
+      <c r="M27" s="1">
+        <v>299195.19</v>
+      </c>
+      <c r="N27" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" t="s">
+        <v>108</v>
+      </c>
+      <c r="B28" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>99.3843283</v>
+      </c>
+      <c r="D28" s="1">
+        <v>99.427</v>
+      </c>
+      <c r="E28" t="s">
+        <v>8</v>
+      </c>
+      <c r="F28">
+        <v>1.0</v>
+      </c>
+      <c r="G28" s="1">
+        <v>596562.0</v>
+      </c>
+      <c r="H28" s="1">
+        <v>2024.79</v>
+      </c>
+      <c r="I28" s="1">
+        <v>0.33940981825862</v>
+      </c>
+      <c r="J28">
+        <v>0.0</v>
+      </c>
+      <c r="K28" t="s">
+        <v>109</v>
+      </c>
+      <c r="L28" s="1">
+        <v>596305.97</v>
+      </c>
+      <c r="M28" s="1">
+        <v>598586.79</v>
+      </c>
+      <c r="N28" s="1">
+        <v>1.21</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" t="s">
+        <v>111</v>
+      </c>
+      <c r="B29" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C29" s="1">
+        <v>101.17355143</v>
+      </c>
+      <c r="D29" s="1">
+        <v>104.945653</v>
+      </c>
+      <c r="E29" t="s">
+        <v>8</v>
+      </c>
+      <c r="F29">
+        <v>1.0</v>
+      </c>
+      <c r="G29" s="1">
+        <v>314836.96</v>
+      </c>
+      <c r="H29" s="1">
+        <v>-8928.63</v>
+      </c>
+      <c r="I29" s="1">
+        <v>-2.8359535678403</v>
+      </c>
+      <c r="J29">
+        <v>0.0</v>
+      </c>
+      <c r="K29" t="s">
+        <v>112</v>
+      </c>
+      <c r="L29" s="1">
+        <v>303520.66</v>
+      </c>
+      <c r="M29" s="1">
+        <v>305908.33</v>
+      </c>
+      <c r="N29" s="1">
+        <v>0.62</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" t="s">
+        <v>114</v>
+      </c>
+      <c r="B30" s="1">
+        <v>413000.0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>100.6090647</v>
+      </c>
+      <c r="D30" s="1">
+        <v>99.757</v>
+      </c>
+      <c r="E30" t="s">
+        <v>8</v>
+      </c>
+      <c r="F30">
+        <v>1.0</v>
+      </c>
+      <c r="G30" s="1">
+        <v>411996.41</v>
+      </c>
+      <c r="H30" s="1">
+        <v>7907.86</v>
+      </c>
+      <c r="I30" s="1">
+        <v>1.9194002200165</v>
+      </c>
+      <c r="J30">
+        <v>0.0</v>
+      </c>
+      <c r="K30" t="s">
+        <v>115</v>
+      </c>
+      <c r="L30" s="1">
+        <v>415515.44</v>
+      </c>
+      <c r="M30" s="1">
+        <v>419904.27</v>
+      </c>
+      <c r="N30" s="1">
+        <v>0.85</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" t="s">
+        <v>117</v>
+      </c>
+      <c r="B31" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>100.37267823</v>
+      </c>
+      <c r="D31" s="1">
+        <v>103.290392</v>
+      </c>
+      <c r="E31" t="s">
+        <v>8</v>
+      </c>
+      <c r="F31">
+        <v>1.0</v>
+      </c>
+      <c r="G31" s="1">
+        <v>516451.96</v>
+      </c>
+      <c r="H31" s="1">
+        <v>-11951.58</v>
+      </c>
+      <c r="I31" s="1">
+        <v>-2.3141707120252</v>
+      </c>
+      <c r="J31">
+        <v>0.0</v>
+      </c>
+      <c r="K31" t="s">
+        <v>118</v>
+      </c>
+      <c r="L31" s="1">
+        <v>501863.39</v>
+      </c>
+      <c r="M31" s="1">
+        <v>504500.38</v>
+      </c>
+      <c r="N31" s="1">
+        <v>1.02</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="A32" t="s">
+        <v>120</v>
+      </c>
+      <c r="B32" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C32" s="1">
+        <v>98.82701892</v>
+      </c>
+      <c r="D32" s="1">
+        <v>99.288</v>
+      </c>
+      <c r="E32" t="s">
+        <v>8</v>
+      </c>
+      <c r="F32">
+        <v>1.0</v>
+      </c>
+      <c r="G32" s="1">
+        <v>595728.0</v>
+      </c>
+      <c r="H32" s="1">
+        <v>-2650.82</v>
+      </c>
+      <c r="I32" s="1">
+        <v>-0.44497153063143</v>
+      </c>
+      <c r="J32">
+        <v>0.0</v>
+      </c>
+      <c r="K32">
+        <v>115.07</v>
+      </c>
+      <c r="L32" s="1">
+        <v>592962.11</v>
+      </c>
+      <c r="M32" s="1">
+        <v>593077.18</v>
+      </c>
+      <c r="N32" s="1">
+        <v>1.2</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
+      <c r="A33" t="s">
+        <v>122</v>
+      </c>
+      <c r="B33" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C33" s="1">
+        <v>98.64763974</v>
+      </c>
+      <c r="D33" s="1">
+        <v>99.867094</v>
+      </c>
+      <c r="E33" t="s">
+        <v>8</v>
+      </c>
+      <c r="F33">
+        <v>1.0</v>
+      </c>
+      <c r="G33" s="1">
+        <v>998670.94</v>
+      </c>
+      <c r="H33" s="1">
+        <v>16469.84</v>
+      </c>
+      <c r="I33" s="1">
+        <v>1.6491758536601</v>
+      </c>
+      <c r="J33">
+        <v>0.0</v>
+      </c>
+      <c r="K33" t="s">
+        <v>123</v>
+      </c>
+      <c r="L33" s="1">
+        <v>986476.4</v>
+      </c>
+      <c r="M33" s="1">
+        <v>1015140.78</v>
+      </c>
+      <c r="N33" s="1">
+        <v>2.05</v>
+      </c>
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26">
+      <c r="A34" t="s">
+        <v>125</v>
+      </c>
+      <c r="B34" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C34" s="1">
+        <v>97.91769468</v>
+      </c>
+      <c r="D34" s="1">
+        <v>96.0814</v>
+      </c>
+      <c r="E34" t="s">
+        <v>8</v>
+      </c>
+      <c r="F34">
+        <v>1.0</v>
+      </c>
+      <c r="G34" s="1">
+        <v>96081.4</v>
+      </c>
+      <c r="H34" s="1">
+        <v>1868.14</v>
+      </c>
+      <c r="I34" s="1">
+        <v>1.9443305363993</v>
+      </c>
+      <c r="J34">
+        <v>0.0</v>
+      </c>
+      <c r="K34">
+        <v>31.85</v>
+      </c>
+      <c r="L34" s="1">
+        <v>97917.69</v>
+      </c>
+      <c r="M34" s="1">
+        <v>97949.54</v>
+      </c>
+      <c r="N34" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26">
+      <c r="A35" t="s">
+        <v>127</v>
+      </c>
+      <c r="B35" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C35" s="1">
+        <v>101.43778079</v>
+      </c>
+      <c r="D35" s="1">
+        <v>105.371746</v>
+      </c>
+      <c r="E35" t="s">
+        <v>8</v>
+      </c>
+      <c r="F35">
+        <v>1.0</v>
+      </c>
+      <c r="G35" s="1">
+        <v>526858.73</v>
+      </c>
+      <c r="H35" s="1">
+        <v>-18279.42</v>
+      </c>
+      <c r="I35" s="1">
+        <v>-3.4695106978677</v>
+      </c>
+      <c r="J35">
+        <v>0.0</v>
+      </c>
+      <c r="K35" t="s">
+        <v>128</v>
+      </c>
+      <c r="L35" s="1">
+        <v>507188.9</v>
+      </c>
+      <c r="M35" s="1">
+        <v>508579.31</v>
+      </c>
+      <c r="N35" s="1">
+        <v>1.03</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
+      <c r="A36" t="s">
+        <v>130</v>
+      </c>
+      <c r="B36" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C36" s="1">
+        <v>101.56285906</v>
+      </c>
+      <c r="D36" s="1">
+        <v>105.72405</v>
+      </c>
+      <c r="E36" t="s">
+        <v>8</v>
+      </c>
+      <c r="F36">
+        <v>1.0</v>
+      </c>
+      <c r="G36" s="1">
+        <v>105724.05</v>
+      </c>
+      <c r="H36" s="1">
+        <v>-3874.55</v>
+      </c>
+      <c r="I36" s="1">
+        <v>-3.6647763682908</v>
+      </c>
+      <c r="J36">
+        <v>0.0</v>
+      </c>
+      <c r="K36">
+        <v>286.64</v>
+      </c>
+      <c r="L36" s="1">
+        <v>101562.86</v>
+      </c>
+      <c r="M36" s="1">
+        <v>101849.5</v>
+      </c>
+      <c r="N36" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26">
+      <c r="A37" t="s">
+        <v>132</v>
+      </c>
+      <c r="B37" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C37" s="1">
+        <v>102.12066186</v>
+      </c>
+      <c r="D37" s="1">
+        <v>102.534722</v>
+      </c>
+      <c r="E37" t="s">
+        <v>8</v>
+      </c>
+      <c r="F37">
+        <v>1.0</v>
+      </c>
+      <c r="G37" s="1">
+        <v>512673.61</v>
+      </c>
+      <c r="H37" s="1">
+        <v>-541.29</v>
+      </c>
+      <c r="I37" s="1">
+        <v>-0.10558179501379</v>
+      </c>
+      <c r="J37">
+        <v>0.0</v>
+      </c>
+      <c r="K37" t="s">
+        <v>133</v>
+      </c>
+      <c r="L37" s="1">
+        <v>510603.31</v>
+      </c>
+      <c r="M37" s="1">
+        <v>512132.32</v>
+      </c>
+      <c r="N37" s="1">
+        <v>1.03</v>
+      </c>
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26">
+      <c r="A38" t="s">
+        <v>135</v>
+      </c>
+      <c r="B38" s="1">
+        <v>110000.0</v>
+      </c>
+      <c r="C38" s="1">
+        <v>98.46142198</v>
+      </c>
+      <c r="D38" s="1">
+        <v>99.333</v>
+      </c>
+      <c r="E38" t="s">
+        <v>8</v>
+      </c>
+      <c r="F38">
+        <v>1.0</v>
+      </c>
+      <c r="G38" s="1">
+        <v>109266.3</v>
+      </c>
+      <c r="H38" s="1">
+        <v>1674.11</v>
+      </c>
+      <c r="I38" s="1">
+        <v>1.5321375392047</v>
+      </c>
+      <c r="J38">
+        <v>0.0</v>
+      </c>
+      <c r="K38" t="s">
+        <v>136</v>
+      </c>
+      <c r="L38" s="1">
+        <v>108307.57</v>
+      </c>
+      <c r="M38" s="1">
+        <v>110940.41</v>
+      </c>
+      <c r="N38" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26">
+      <c r="A39" t="s">
+        <v>138</v>
+      </c>
+      <c r="B39" s="1">
+        <v>299000.0</v>
+      </c>
+      <c r="C39" s="1">
+        <v>100.99147811</v>
+      </c>
+      <c r="D39" s="1">
+        <v>99.298</v>
+      </c>
+      <c r="E39" t="s">
+        <v>8</v>
+      </c>
+      <c r="F39">
+        <v>1.0</v>
+      </c>
+      <c r="G39" s="1">
+        <v>296901.02</v>
+      </c>
+      <c r="H39" s="1">
+        <v>8174.33</v>
+      </c>
+      <c r="I39" s="1">
+        <v>2.7532172169702</v>
+      </c>
+      <c r="J39">
+        <v>0.0</v>
+      </c>
+      <c r="K39" t="s">
+        <v>139</v>
+      </c>
+      <c r="L39" s="1">
+        <v>301964.52</v>
+      </c>
+      <c r="M39" s="1">
+        <v>305075.35</v>
+      </c>
+      <c r="N39" s="1">
+        <v>0.62</v>
+      </c>
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26">
+      <c r="A40" t="s">
+        <v>141</v>
+      </c>
+      <c r="B40" s="1">
+        <v>355000.0</v>
+      </c>
+      <c r="C40" s="1">
+        <v>106.06010012</v>
+      </c>
+      <c r="D40" s="1">
+        <v>107.865242</v>
+      </c>
+      <c r="E40" t="s">
+        <v>8</v>
+      </c>
+      <c r="F40">
+        <v>1.0</v>
+      </c>
+      <c r="G40" s="1">
+        <v>382921.61</v>
+      </c>
+      <c r="H40" s="1">
+        <v>-6165.1</v>
+      </c>
+      <c r="I40" s="1">
+        <v>-1.6100162119343</v>
+      </c>
+      <c r="J40">
+        <v>0.0</v>
+      </c>
+      <c r="K40">
+        <v>243.15</v>
+      </c>
+      <c r="L40" s="1">
+        <v>376513.36</v>
+      </c>
+      <c r="M40" s="1">
+        <v>376756.51</v>
+      </c>
+      <c r="N40" s="1">
+        <v>0.76</v>
+      </c>
+      <c r="O40">
+        <v>1</v>
+      </c>
+      <c r="Z40" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26">
+      <c r="A41" t="s">
+        <v>143</v>
+      </c>
+      <c r="B41" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C41" s="1">
+        <v>95.30340098</v>
+      </c>
+      <c r="D41" s="1">
+        <v>93.44648</v>
+      </c>
+      <c r="E41" t="s">
+        <v>8</v>
+      </c>
+      <c r="F41">
+        <v>1.0</v>
+      </c>
+      <c r="G41" s="1">
+        <v>280339.44</v>
+      </c>
+      <c r="H41" s="1">
+        <v>6429.67</v>
+      </c>
+      <c r="I41" s="1">
+        <v>2.2935303002674</v>
+      </c>
+      <c r="J41">
+        <v>0.0</v>
+      </c>
+      <c r="K41">
+        <v>858.9</v>
+      </c>
+      <c r="L41" s="1">
+        <v>285910.21</v>
+      </c>
+      <c r="M41" s="1">
+        <v>286769.11</v>
+      </c>
+      <c r="N41" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O41">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26">
+      <c r="A42" t="s">
+        <v>145</v>
+      </c>
+      <c r="B42" s="1">
+        <v>494000.0</v>
+      </c>
+      <c r="C42" s="1">
+        <v>100.09371606</v>
+      </c>
+      <c r="D42" s="1">
+        <v>101.132352</v>
+      </c>
+      <c r="E42" t="s">
+        <v>8</v>
+      </c>
+      <c r="F42">
+        <v>1.0</v>
+      </c>
+      <c r="G42" s="1">
+        <v>499593.82</v>
+      </c>
+      <c r="H42" s="1">
+        <v>-322.82</v>
+      </c>
+      <c r="I42" s="1">
+        <v>-0.064616491853322</v>
+      </c>
+      <c r="J42">
+        <v>0.0</v>
+      </c>
+      <c r="K42" t="s">
+        <v>146</v>
+      </c>
+      <c r="L42" s="1">
+        <v>494462.96</v>
+      </c>
+      <c r="M42" s="1">
+        <v>499271.0</v>
+      </c>
+      <c r="N42" s="1">
+        <v>1.01</v>
+      </c>
+      <c r="O42">
+        <v>1</v>
+      </c>
+      <c r="Z42" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26">
+      <c r="A43" t="s">
+        <v>148</v>
+      </c>
+      <c r="B43" s="1">
+        <v>305000.0</v>
+      </c>
+      <c r="C43" s="1">
+        <v>96.94</v>
+      </c>
+      <c r="D43" s="1">
+        <v>101.542662</v>
+      </c>
+      <c r="E43" t="s">
+        <v>8</v>
+      </c>
+      <c r="F43">
+        <v>1.0</v>
+      </c>
+      <c r="G43" s="1">
+        <v>309705.12</v>
+      </c>
+      <c r="H43" s="1">
+        <v>-11270.56</v>
+      </c>
+      <c r="I43" s="1">
+        <v>-3.6391261468328</v>
+      </c>
+      <c r="J43">
+        <v>0.0</v>
+      </c>
+      <c r="K43" t="s">
+        <v>149</v>
+      </c>
+      <c r="L43" s="1">
+        <v>295667.0</v>
+      </c>
+      <c r="M43" s="1">
+        <v>298434.56</v>
+      </c>
+      <c r="N43" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26">
+      <c r="A44" t="s">
+        <v>151</v>
+      </c>
+      <c r="B44" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C44" s="1">
+        <v>104.23746518</v>
+      </c>
+      <c r="D44" s="1">
+        <v>104.38516</v>
+      </c>
+      <c r="E44" t="s">
+        <v>8</v>
+      </c>
+      <c r="F44">
+        <v>1.0</v>
+      </c>
+      <c r="G44" s="1">
+        <v>835081.28</v>
+      </c>
+      <c r="H44" s="1">
+        <v>20297.89</v>
+      </c>
+      <c r="I44" s="1">
+        <v>2.4306484274201</v>
+      </c>
+      <c r="J44">
+        <v>0.0</v>
+      </c>
+      <c r="K44" t="s">
+        <v>152</v>
+      </c>
+      <c r="L44" s="1">
+        <v>833899.72</v>
+      </c>
+      <c r="M44" s="1">
+        <v>855379.17</v>
+      </c>
+      <c r="N44" s="1">
+        <v>1.73</v>
+      </c>
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26">
+      <c r="A45" t="s">
+        <v>154</v>
+      </c>
+      <c r="B45" s="1">
+        <v>101000.0</v>
+      </c>
+      <c r="C45" s="1">
+        <v>99.43038299</v>
+      </c>
+      <c r="D45" s="1">
+        <v>99.824</v>
+      </c>
+      <c r="E45" t="s">
+        <v>8</v>
+      </c>
+      <c r="F45">
+        <v>1.0</v>
+      </c>
+      <c r="G45" s="1">
+        <v>100822.24</v>
+      </c>
+      <c r="H45" s="1">
+        <v>-382.33</v>
+      </c>
+      <c r="I45" s="1">
+        <v>-0.37921196751828</v>
+      </c>
+      <c r="J45">
+        <v>0.0</v>
+      </c>
+      <c r="K45">
+        <v>15.22</v>
+      </c>
+      <c r="L45" s="1">
+        <v>100424.69</v>
+      </c>
+      <c r="M45" s="1">
+        <v>100439.91</v>
+      </c>
+      <c r="N45" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26">
+      <c r="A46" t="s">
+        <v>156</v>
+      </c>
+      <c r="B46" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C46" s="1">
+        <v>106.71613063</v>
+      </c>
+      <c r="D46" s="1">
+        <v>110.72922</v>
+      </c>
+      <c r="E46" t="s">
+        <v>8</v>
+      </c>
+      <c r="F46">
+        <v>1.0</v>
+      </c>
+      <c r="G46" s="1">
+        <v>110729.22</v>
+      </c>
+      <c r="H46" s="1">
+        <v>-523.02</v>
+      </c>
+      <c r="I46" s="1">
+        <v>-0.47234144700017</v>
+      </c>
+      <c r="J46">
+        <v>0.0</v>
+      </c>
+      <c r="K46" t="s">
+        <v>157</v>
+      </c>
+      <c r="L46" s="1">
+        <v>106716.13</v>
+      </c>
+      <c r="M46" s="1">
+        <v>110206.2</v>
+      </c>
+      <c r="N46" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26">
+      <c r="A47" t="s">
+        <v>159</v>
+      </c>
+      <c r="B47" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C47" s="1">
+        <v>100.06723103</v>
+      </c>
+      <c r="D47" s="1">
+        <v>101.31079</v>
+      </c>
+      <c r="E47" t="s">
+        <v>8</v>
+      </c>
+      <c r="F47">
+        <v>1.0</v>
+      </c>
+      <c r="G47" s="1">
+        <v>101310.79</v>
+      </c>
+      <c r="H47" s="1">
+        <v>1205.76</v>
+      </c>
+      <c r="I47" s="1">
+        <v>1.1901595081827</v>
+      </c>
+      <c r="J47">
+        <v>0.0</v>
+      </c>
+      <c r="K47" t="s">
+        <v>160</v>
+      </c>
+      <c r="L47" s="1">
+        <v>100067.23</v>
+      </c>
+      <c r="M47" s="1">
+        <v>102516.55</v>
+      </c>
+      <c r="N47" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O47">
+        <v>1</v>
+      </c>
+      <c r="Z47" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26">
+      <c r="A48" t="s">
+        <v>162</v>
+      </c>
+      <c r="B48" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C48" s="1">
+        <v>93.39781411</v>
+      </c>
+      <c r="D48" s="1">
+        <v>93.11093</v>
+      </c>
+      <c r="E48" t="s">
+        <v>8</v>
+      </c>
+      <c r="F48">
+        <v>1.0</v>
+      </c>
+      <c r="G48" s="1">
+        <v>465554.65</v>
+      </c>
+      <c r="H48" s="1">
+        <v>10941.27</v>
+      </c>
+      <c r="I48" s="1">
+        <v>2.3501580319303</v>
+      </c>
+      <c r="J48">
+        <v>0.0</v>
+      </c>
+      <c r="K48" t="s">
+        <v>163</v>
+      </c>
+      <c r="L48" s="1">
+        <v>466989.07</v>
+      </c>
+      <c r="M48" s="1">
+        <v>476495.92</v>
+      </c>
+      <c r="N48" s="1">
+        <v>0.96</v>
+      </c>
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26">
+      <c r="A49" t="s">
+        <v>165</v>
+      </c>
+      <c r="B49" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C49" s="1">
+        <v>100.75062435</v>
+      </c>
+      <c r="D49" s="1">
+        <v>99.572</v>
+      </c>
+      <c r="E49" t="s">
+        <v>8</v>
+      </c>
+      <c r="F49">
+        <v>1.0</v>
+      </c>
+      <c r="G49" s="1">
+        <v>199144.0</v>
+      </c>
+      <c r="H49" s="1">
+        <v>4310.67</v>
+      </c>
+      <c r="I49" s="1">
+        <v>2.1645994857992</v>
+      </c>
+      <c r="J49">
+        <v>0.0</v>
+      </c>
+      <c r="K49" t="s">
+        <v>166</v>
+      </c>
+      <c r="L49" s="1">
+        <v>201501.25</v>
+      </c>
+      <c r="M49" s="1">
+        <v>203454.67</v>
+      </c>
+      <c r="N49" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26">
+      <c r="A50" t="s">
+        <v>168</v>
+      </c>
+      <c r="B50" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C50" s="1">
+        <v>99.38435391</v>
+      </c>
+      <c r="D50" s="1">
+        <v>99.977263</v>
+      </c>
+      <c r="E50" t="s">
+        <v>8</v>
+      </c>
+      <c r="F50">
+        <v>1.0</v>
+      </c>
+      <c r="G50" s="1">
+        <v>299931.79</v>
+      </c>
+      <c r="H50" s="1">
+        <v>3777.44</v>
+      </c>
+      <c r="I50" s="1">
+        <v>1.2594330197543</v>
+      </c>
+      <c r="J50">
+        <v>0.0</v>
+      </c>
+      <c r="K50" t="s">
+        <v>169</v>
+      </c>
+      <c r="L50" s="1">
+        <v>298153.07</v>
+      </c>
+      <c r="M50" s="1">
+        <v>303709.23</v>
+      </c>
+      <c r="N50" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26">
+      <c r="A51" t="s">
+        <v>171</v>
+      </c>
+      <c r="B51" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C51" s="1">
+        <v>100.53026452</v>
+      </c>
+      <c r="D51" s="1">
+        <v>101.98272</v>
+      </c>
+      <c r="E51" t="s">
+        <v>8</v>
+      </c>
+      <c r="F51">
+        <v>1.0</v>
+      </c>
+      <c r="G51" s="1">
+        <v>407930.88</v>
+      </c>
+      <c r="H51" s="1">
+        <v>-5402.97</v>
+      </c>
+      <c r="I51" s="1">
+        <v>-1.3244817357293</v>
+      </c>
+      <c r="J51">
+        <v>0.0</v>
+      </c>
+      <c r="K51">
+        <v>406.85</v>
+      </c>
+      <c r="L51" s="1">
+        <v>402121.06</v>
+      </c>
+      <c r="M51" s="1">
+        <v>402527.91</v>
+      </c>
+      <c r="N51" s="1">
+        <v>0.81</v>
+      </c>
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26">
+      <c r="A52" t="s">
+        <v>173</v>
+      </c>
+      <c r="B52" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C52" s="1">
+        <v>103.55185156</v>
+      </c>
+      <c r="D52" s="1">
+        <v>110.511247</v>
+      </c>
+      <c r="E52" t="s">
+        <v>8</v>
+      </c>
+      <c r="F52">
+        <v>1.0</v>
+      </c>
+      <c r="G52" s="1">
+        <v>331533.74</v>
+      </c>
+      <c r="H52" s="1">
+        <v>-16304.21</v>
+      </c>
+      <c r="I52" s="1">
+        <v>-4.917813191502</v>
+      </c>
+      <c r="J52">
+        <v>0.0</v>
+      </c>
+      <c r="K52" t="s">
+        <v>174</v>
+      </c>
+      <c r="L52" s="1">
+        <v>310655.56</v>
+      </c>
+      <c r="M52" s="1">
+        <v>315229.53</v>
+      </c>
+      <c r="N52" s="1">
+        <v>0.64</v>
+      </c>
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26">
+      <c r="A53" t="s">
+        <v>176</v>
+      </c>
+      <c r="B53" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C53" s="1">
+        <v>100.42059063</v>
+      </c>
+      <c r="D53" s="1">
+        <v>104.05285</v>
+      </c>
+      <c r="E53" t="s">
+        <v>8</v>
+      </c>
+      <c r="F53">
+        <v>1.0</v>
+      </c>
+      <c r="G53" s="1">
+        <v>104052.85</v>
+      </c>
+      <c r="H53" s="1">
+        <v>-2781.57</v>
+      </c>
+      <c r="I53" s="1">
+        <v>-2.6732280759249</v>
+      </c>
+      <c r="J53">
+        <v>0.0</v>
+      </c>
+      <c r="K53">
+        <v>850.68</v>
+      </c>
+      <c r="L53" s="1">
+        <v>100420.6</v>
+      </c>
+      <c r="M53" s="1">
+        <v>101271.28</v>
+      </c>
+      <c r="N53" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26">
+      <c r="A54" t="s">
+        <v>178</v>
+      </c>
+      <c r="B54" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C54" s="1">
+        <v>99.77002479</v>
+      </c>
+      <c r="D54" s="1">
+        <v>103.191215</v>
+      </c>
+      <c r="E54" t="s">
+        <v>8</v>
+      </c>
+      <c r="F54">
+        <v>1.0</v>
+      </c>
+      <c r="G54" s="1">
+        <v>206382.43</v>
+      </c>
+      <c r="H54" s="1">
+        <v>-5014.98</v>
+      </c>
+      <c r="I54" s="1">
+        <v>-2.4299452235348</v>
+      </c>
+      <c r="J54">
+        <v>0.0</v>
+      </c>
+      <c r="K54" t="s">
+        <v>179</v>
+      </c>
+      <c r="L54" s="1">
+        <v>199540.05</v>
+      </c>
+      <c r="M54" s="1">
+        <v>201367.45</v>
+      </c>
+      <c r="N54" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O54">
+        <v>1</v>
+      </c>
+      <c r="Z54" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26">
+      <c r="A55" t="s">
+        <v>181</v>
+      </c>
+      <c r="B55" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C55" s="1">
+        <v>99.07686793</v>
+      </c>
+      <c r="D55" s="1">
+        <v>99.92378</v>
+      </c>
+      <c r="E55" t="s">
+        <v>8</v>
+      </c>
+      <c r="F55">
+        <v>1.0</v>
+      </c>
+      <c r="G55" s="1">
+        <v>599542.68</v>
+      </c>
+      <c r="H55" s="1">
+        <v>10943.66</v>
+      </c>
+      <c r="I55" s="1">
+        <v>1.825334603368</v>
+      </c>
+      <c r="J55">
+        <v>0.0</v>
+      </c>
+      <c r="K55" t="s">
+        <v>182</v>
+      </c>
+      <c r="L55" s="1">
+        <v>594461.21</v>
+      </c>
+      <c r="M55" s="1">
+        <v>610486.34</v>
+      </c>
+      <c r="N55" s="1">
+        <v>1.23</v>
+      </c>
+      <c r="O55">
+        <v>1</v>
+      </c>
+      <c r="Z55" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26">
+      <c r="A56" t="s">
+        <v>184</v>
+      </c>
+      <c r="B56" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C56" s="1">
+        <v>88.4894808</v>
+      </c>
+      <c r="D56" s="1">
+        <v>87.8623</v>
+      </c>
+      <c r="E56" t="s">
+        <v>8</v>
+      </c>
+      <c r="F56">
+        <v>1.0</v>
+      </c>
+      <c r="G56" s="1">
+        <v>175724.6</v>
+      </c>
+      <c r="H56" s="1">
+        <v>3072.85</v>
+      </c>
+      <c r="I56" s="1">
+        <v>1.7486737770352</v>
+      </c>
+      <c r="J56">
+        <v>0.0</v>
+      </c>
+      <c r="K56" t="s">
+        <v>185</v>
+      </c>
+      <c r="L56" s="1">
+        <v>176978.96</v>
+      </c>
+      <c r="M56" s="1">
+        <v>178797.45</v>
+      </c>
+      <c r="N56" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O56">
+        <v>1</v>
+      </c>
+      <c r="Z56" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26">
+      <c r="A57" t="s">
+        <v>187</v>
+      </c>
+      <c r="B57" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C57" s="1">
+        <v>97.40193051</v>
+      </c>
+      <c r="D57" s="1">
+        <v>98.434</v>
+      </c>
+      <c r="E57" t="s">
+        <v>8</v>
+      </c>
+      <c r="F57">
+        <v>1.0</v>
+      </c>
+      <c r="G57" s="1">
+        <v>98434.0</v>
+      </c>
+      <c r="H57" s="1">
+        <v>-813.58</v>
+      </c>
+      <c r="I57" s="1">
+        <v>-0.82652335575106</v>
+      </c>
+      <c r="J57">
+        <v>0.0</v>
+      </c>
+      <c r="K57">
+        <v>218.49</v>
+      </c>
+      <c r="L57" s="1">
+        <v>97401.93</v>
+      </c>
+      <c r="M57" s="1">
+        <v>97620.42</v>
+      </c>
+      <c r="N57" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O57">
+        <v>1</v>
+      </c>
+      <c r="Z57" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="58" spans="1:26">
+      <c r="A58" t="s">
+        <v>189</v>
+      </c>
+      <c r="B58" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C58" s="1">
+        <v>98.60649112</v>
+      </c>
+      <c r="D58" s="1">
+        <v>99.282902</v>
+      </c>
+      <c r="E58" t="s">
+        <v>8</v>
+      </c>
+      <c r="F58">
+        <v>1.0</v>
+      </c>
+      <c r="G58" s="1">
+        <v>595697.41</v>
+      </c>
+      <c r="H58" s="1">
+        <v>8091.54</v>
+      </c>
+      <c r="I58" s="1">
+        <v>1.3583305658489</v>
+      </c>
+      <c r="J58">
+        <v>0.0</v>
+      </c>
+      <c r="K58" t="s">
+        <v>190</v>
+      </c>
+      <c r="L58" s="1">
+        <v>591638.95</v>
+      </c>
+      <c r="M58" s="1">
+        <v>603788.95</v>
+      </c>
+      <c r="N58" s="1">
+        <v>1.22</v>
+      </c>
+      <c r="O58">
+        <v>1</v>
+      </c>
+      <c r="Z58" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="59" spans="1:26">
+      <c r="A59" t="s">
+        <v>192</v>
+      </c>
+      <c r="B59" s="1">
+        <v>150000.0</v>
+      </c>
+      <c r="C59" s="1">
+        <v>99.30324905</v>
+      </c>
+      <c r="D59" s="1">
+        <v>100.356793</v>
+      </c>
+      <c r="E59" t="s">
+        <v>8</v>
+      </c>
+      <c r="F59">
+        <v>1.0</v>
+      </c>
+      <c r="G59" s="1">
+        <v>150535.19</v>
+      </c>
+      <c r="H59" s="1">
+        <v>1756.67</v>
+      </c>
+      <c r="I59" s="1">
+        <v>1.1669497344774</v>
+      </c>
+      <c r="J59">
+        <v>0.0</v>
+      </c>
+      <c r="K59" t="s">
+        <v>193</v>
+      </c>
+      <c r="L59" s="1">
+        <v>148954.87</v>
+      </c>
+      <c r="M59" s="1">
+        <v>152291.86</v>
+      </c>
+      <c r="N59" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O59">
+        <v>1</v>
+      </c>
+      <c r="Z59" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="60" spans="1:26">
+      <c r="A60" t="s">
+        <v>195</v>
+      </c>
+      <c r="B60" s="1">
         <v>130000.0</v>
       </c>
-      <c r="D6" s="1">
-[...2690 lines deleted...]
-      <c r="A60" t="s">
+      <c r="C60" s="1">
+        <v>104.28071698</v>
+      </c>
+      <c r="D60" s="1">
+        <v>109.600592</v>
+      </c>
+      <c r="E60" t="s">
+        <v>8</v>
+      </c>
+      <c r="F60">
+        <v>1.0</v>
+      </c>
+      <c r="G60" s="1">
+        <v>142480.77</v>
+      </c>
+      <c r="H60" s="1">
+        <v>-6611.32</v>
+      </c>
+      <c r="I60" s="1">
+        <v>-4.6401489829119</v>
+      </c>
+      <c r="J60">
+        <v>0.0</v>
+      </c>
+      <c r="K60">
+        <v>304.52</v>
+      </c>
+      <c r="L60" s="1">
+        <v>135564.93</v>
+      </c>
+      <c r="M60" s="1">
+        <v>135869.45</v>
+      </c>
+      <c r="N60" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O60">
+        <v>1</v>
+      </c>
+      <c r="Z60" t="s">
         <v>194</v>
       </c>
-      <c r="B60" t="s">
-[...45 lines deleted...]
-    <row r="61" spans="1:16">
+    </row>
+    <row r="61" spans="1:26">
       <c r="A61" t="s">
         <v>197</v>
       </c>
-      <c r="B61" t="s">
+      <c r="B61" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C61" s="1">
+        <v>86.03106209</v>
+      </c>
+      <c r="D61" s="1">
+        <v>85.527105</v>
+      </c>
+      <c r="E61" t="s">
+        <v>8</v>
+      </c>
+      <c r="F61">
+        <v>1.0</v>
+      </c>
+      <c r="G61" s="1">
+        <v>513162.63</v>
+      </c>
+      <c r="H61" s="1">
+        <v>6712.1</v>
+      </c>
+      <c r="I61" s="1">
+        <v>1.3079869046583</v>
+      </c>
+      <c r="J61">
+        <v>0.0</v>
+      </c>
+      <c r="K61" t="s">
         <v>198</v>
       </c>
-      <c r="C61" s="1">
-[...27 lines deleted...]
-        <v>199</v>
+      <c r="L61" s="1">
+        <v>516186.37</v>
       </c>
       <c r="M61" s="1">
-        <v>510624.71</v>
+        <v>519874.73</v>
       </c>
       <c r="N61" s="1">
-        <v>513583.61</v>
-[...8 lines deleted...]
-    <row r="62" spans="1:16">
+        <v>1.05</v>
+      </c>
+      <c r="O61">
+        <v>1</v>
+      </c>
+      <c r="Z61" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="62" spans="1:26">
       <c r="A62" t="s">
         <v>200</v>
       </c>
-      <c r="B62" t="s">
+      <c r="B62" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C62" s="1">
+        <v>99.29696993</v>
+      </c>
+      <c r="D62" s="1">
+        <v>100.789118</v>
+      </c>
+      <c r="E62" t="s">
+        <v>8</v>
+      </c>
+      <c r="F62">
+        <v>1.0</v>
+      </c>
+      <c r="G62" s="1">
+        <v>1007891.18</v>
+      </c>
+      <c r="H62" s="1">
+        <v>-10640.66</v>
+      </c>
+      <c r="I62" s="1">
+        <v>-1.0557350050429</v>
+      </c>
+      <c r="J62">
+        <v>0.0</v>
+      </c>
+      <c r="K62" t="s">
         <v>201</v>
       </c>
-      <c r="C62" s="1">
-[...27 lines deleted...]
-        <v>202</v>
+      <c r="L62" s="1">
+        <v>992969.7</v>
       </c>
       <c r="M62" s="1">
-        <v>988436.1</v>
+        <v>997250.52</v>
       </c>
       <c r="N62" s="1">
-        <v>1017888.15</v>
-[...8 lines deleted...]
-    <row r="63" spans="1:16">
+        <v>2.01</v>
+      </c>
+      <c r="O62">
+        <v>1</v>
+      </c>
+      <c r="Z62" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="63" spans="1:26">
       <c r="A63" t="s">
         <v>203</v>
       </c>
-      <c r="B63" t="s">
+      <c r="B63" s="1">
+        <v>288000.0</v>
+      </c>
+      <c r="C63" s="1">
+        <v>98.42161232</v>
+      </c>
+      <c r="D63" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E63" t="s">
+        <v>8</v>
+      </c>
+      <c r="F63">
+        <v>1.0</v>
+      </c>
+      <c r="G63" s="1">
+        <v>288000.0</v>
+      </c>
+      <c r="H63" s="1">
+        <v>4570.59</v>
+      </c>
+      <c r="I63" s="1">
+        <v>1.5870104166667</v>
+      </c>
+      <c r="J63">
+        <v>0.0</v>
+      </c>
+      <c r="K63" t="s">
         <v>204</v>
       </c>
-      <c r="C63" s="1">
-[...27 lines deleted...]
-        <v>205</v>
+      <c r="L63" s="1">
+        <v>283454.25</v>
       </c>
       <c r="M63" s="1">
-        <v>281480.16</v>
+        <v>292570.59</v>
       </c>
       <c r="N63" s="1">
-        <v>288508.57</v>
-[...8 lines deleted...]
-    <row r="64" spans="1:16">
+        <v>0.59</v>
+      </c>
+      <c r="O63">
+        <v>1</v>
+      </c>
+      <c r="Z63" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="64" spans="1:26">
       <c r="A64" t="s">
         <v>206</v>
       </c>
-      <c r="B64" t="s">
+      <c r="B64" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C64" s="1">
+        <v>99.29825704</v>
+      </c>
+      <c r="D64" s="1">
+        <v>99.498222</v>
+      </c>
+      <c r="E64" t="s">
+        <v>8</v>
+      </c>
+      <c r="F64">
+        <v>1.0</v>
+      </c>
+      <c r="G64" s="1">
+        <v>497491.11</v>
+      </c>
+      <c r="H64" s="1">
+        <v>6731.34</v>
+      </c>
+      <c r="I64" s="1">
+        <v>1.35305734408</v>
+      </c>
+      <c r="J64">
+        <v>0.0</v>
+      </c>
+      <c r="K64" t="s">
         <v>207</v>
       </c>
-      <c r="C64" s="1">
-[...27 lines deleted...]
-        <v>208</v>
+      <c r="L64" s="1">
+        <v>496491.29</v>
       </c>
       <c r="M64" s="1">
-        <v>488158.57</v>
+        <v>504222.45</v>
       </c>
       <c r="N64" s="1">
-        <v>491634.6</v>
-[...1 lines deleted...]
-      <c r="O64" s="1">
         <v>1.02</v>
       </c>
-      <c r="P64">
-[...3 lines deleted...]
-    <row r="65" spans="1:16">
+      <c r="O64">
+        <v>1</v>
+      </c>
+      <c r="Z64" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="65" spans="1:26">
       <c r="A65" t="s">
         <v>209</v>
       </c>
-      <c r="B65" t="s">
+      <c r="B65" s="1">
+        <v>240000.0</v>
+      </c>
+      <c r="C65" s="1">
+        <v>100.20641823</v>
+      </c>
+      <c r="D65" s="1">
+        <v>101.900646</v>
+      </c>
+      <c r="E65" t="s">
+        <v>8</v>
+      </c>
+      <c r="F65">
+        <v>1.0</v>
+      </c>
+      <c r="G65" s="1">
+        <v>244561.55</v>
+      </c>
+      <c r="H65" s="1">
+        <v>4057.69</v>
+      </c>
+      <c r="I65" s="1">
+        <v>1.65916923572</v>
+      </c>
+      <c r="J65">
+        <v>0.0</v>
+      </c>
+      <c r="K65" t="s">
         <v>210</v>
       </c>
-      <c r="C65" s="1">
-[...27 lines deleted...]
-        <v>211</v>
+      <c r="L65" s="1">
+        <v>240495.4</v>
       </c>
       <c r="M65" s="1">
-        <v>540401.11</v>
+        <v>248619.24</v>
       </c>
       <c r="N65" s="1">
-        <v>555003.3</v>
-[...8 lines deleted...]
-    <row r="66" spans="1:16">
+        <v>0.5</v>
+      </c>
+      <c r="O65">
+        <v>1</v>
+      </c>
+      <c r="Z65" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="66" spans="1:26">
       <c r="A66" t="s">
         <v>212</v>
       </c>
-      <c r="B66" t="s">
+      <c r="B66" s="1">
+        <v>372000.0</v>
+      </c>
+      <c r="C66" s="1">
+        <v>100.35026402</v>
+      </c>
+      <c r="D66" s="1">
+        <v>99.731</v>
+      </c>
+      <c r="E66" t="s">
+        <v>8</v>
+      </c>
+      <c r="F66">
+        <v>1.0</v>
+      </c>
+      <c r="G66" s="1">
+        <v>370999.32</v>
+      </c>
+      <c r="H66" s="1">
+        <v>3870.65</v>
+      </c>
+      <c r="I66" s="1">
+        <v>1.0433037990474</v>
+      </c>
+      <c r="J66">
+        <v>0.0</v>
+      </c>
+      <c r="K66" t="s">
         <v>213</v>
       </c>
-      <c r="C66" s="1">
+      <c r="L66" s="1">
+        <v>373302.98</v>
+      </c>
+      <c r="M66" s="1">
+        <v>374869.97</v>
+      </c>
+      <c r="N66" s="1">
+        <v>0.76</v>
+      </c>
+      <c r="O66">
+        <v>1</v>
+      </c>
+      <c r="Z66" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="67" spans="1:26">
+      <c r="A67" t="s">
+        <v>215</v>
+      </c>
+      <c r="B67" s="1">
         <v>130000.0</v>
       </c>
-      <c r="D66" s="1">
-[...2 lines deleted...]
-      <c r="E66" s="1">
+      <c r="C67" s="1">
+        <v>104.24082231</v>
+      </c>
+      <c r="D67" s="1">
         <v>109.789346</v>
       </c>
-      <c r="F66" t="s">
-[...5 lines deleted...]
-      <c r="H66" s="1">
+      <c r="E67" t="s">
+        <v>8</v>
+      </c>
+      <c r="F67">
+        <v>1.0</v>
+      </c>
+      <c r="G67" s="1">
         <v>142726.15</v>
       </c>
-      <c r="I66" s="1">
-[...17 lines deleted...]
-      <c r="O66" s="1">
+      <c r="H67" s="1">
+        <v>-5717.19</v>
+      </c>
+      <c r="I67" s="1">
+        <v>-4.0057060321462</v>
+      </c>
+      <c r="J67">
+        <v>0.0</v>
+      </c>
+      <c r="K67" t="s">
+        <v>216</v>
+      </c>
+      <c r="L67" s="1">
+        <v>135513.07</v>
+      </c>
+      <c r="M67" s="1">
+        <v>137008.96</v>
+      </c>
+      <c r="N67" s="1">
         <v>0.28</v>
       </c>
-      <c r="P66">
-[...4 lines deleted...]
-      <c r="A67" t="s">
+      <c r="O67">
+        <v>1</v>
+      </c>
+      <c r="Z67" t="s">
         <v>214</v>
       </c>
-      <c r="B67" t="s">
-[...2 lines deleted...]
-      <c r="C67" s="1">
+    </row>
+    <row r="68" spans="1:26">
+      <c r="A68" t="s">
+        <v>218</v>
+      </c>
+      <c r="B68" s="1">
         <v>100000.0</v>
       </c>
-      <c r="D67" s="1">
-[...2 lines deleted...]
-      <c r="E67" s="1">
+      <c r="C68" s="1">
+        <v>97.94016462</v>
+      </c>
+      <c r="D68" s="1">
         <v>98.975</v>
       </c>
-      <c r="F67" t="s">
-[...5 lines deleted...]
-      <c r="H67" s="1">
+      <c r="E68" t="s">
+        <v>8</v>
+      </c>
+      <c r="F68">
+        <v>1.0</v>
+      </c>
+      <c r="G68" s="1">
         <v>98975.0</v>
       </c>
-      <c r="I67" s="1">
-[...17 lines deleted...]
-      <c r="O67" s="1">
+      <c r="H68" s="1">
+        <v>1592.56</v>
+      </c>
+      <c r="I68" s="1">
+        <v>1.6090527911089</v>
+      </c>
+      <c r="J68">
+        <v>0.0</v>
+      </c>
+      <c r="K68" t="s">
+        <v>219</v>
+      </c>
+      <c r="L68" s="1">
+        <v>97940.16</v>
+      </c>
+      <c r="M68" s="1">
+        <v>100567.56</v>
+      </c>
+      <c r="N68" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O68">
+        <v>1</v>
+      </c>
+      <c r="Z68" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="69" spans="1:26">
+      <c r="A69" t="s">
+        <v>221</v>
+      </c>
+      <c r="B69" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C69" s="1">
+        <v>100.96077291</v>
+      </c>
+      <c r="D69" s="1">
+        <v>99.711</v>
+      </c>
+      <c r="E69" t="s">
+        <v>8</v>
+      </c>
+      <c r="F69">
+        <v>1.0</v>
+      </c>
+      <c r="G69" s="1">
+        <v>99711.0</v>
+      </c>
+      <c r="H69" s="1">
+        <v>2957.99</v>
+      </c>
+      <c r="I69" s="1">
+        <v>2.9665633681339</v>
+      </c>
+      <c r="J69">
+        <v>0.0</v>
+      </c>
+      <c r="K69" t="s">
+        <v>222</v>
+      </c>
+      <c r="L69" s="1">
+        <v>100960.77</v>
+      </c>
+      <c r="M69" s="1">
+        <v>102668.99</v>
+      </c>
+      <c r="N69" s="1">
         <v>0.21</v>
       </c>
-      <c r="P67">
-[...10 lines deleted...]
-      <c r="C68" s="1">
+      <c r="O69">
+        <v>1</v>
+      </c>
+      <c r="Z69" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="70" spans="1:26">
+      <c r="A70" t="s">
+        <v>224</v>
+      </c>
+      <c r="B70" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C70" s="1">
+        <v>99.7882285</v>
+      </c>
+      <c r="D70" s="1">
+        <v>102.91498</v>
+      </c>
+      <c r="E70" t="s">
+        <v>8</v>
+      </c>
+      <c r="F70">
+        <v>1.0</v>
+      </c>
+      <c r="G70" s="1">
+        <v>205829.96</v>
+      </c>
+      <c r="H70" s="1">
+        <v>-2678.16</v>
+      </c>
+      <c r="I70" s="1">
+        <v>-1.3011516885103</v>
+      </c>
+      <c r="J70">
+        <v>0.0</v>
+      </c>
+      <c r="K70" t="s">
+        <v>225</v>
+      </c>
+      <c r="L70" s="1">
+        <v>199576.46</v>
+      </c>
+      <c r="M70" s="1">
+        <v>203151.8</v>
+      </c>
+      <c r="N70" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O70">
+        <v>1</v>
+      </c>
+      <c r="Z70" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="71" spans="1:26">
+      <c r="A71" t="s">
+        <v>227</v>
+      </c>
+      <c r="B71" s="1">
+        <v>193000.0</v>
+      </c>
+      <c r="C71" s="1">
+        <v>99.19230055</v>
+      </c>
+      <c r="D71" s="1">
+        <v>99.223</v>
+      </c>
+      <c r="E71" t="s">
+        <v>8</v>
+      </c>
+      <c r="F71">
+        <v>1.0</v>
+      </c>
+      <c r="G71" s="1">
+        <v>191500.39</v>
+      </c>
+      <c r="H71" s="1">
+        <v>1051.16</v>
+      </c>
+      <c r="I71" s="1">
+        <v>0.54890749830849</v>
+      </c>
+      <c r="J71">
+        <v>0.0</v>
+      </c>
+      <c r="K71" t="s">
+        <v>228</v>
+      </c>
+      <c r="L71" s="1">
+        <v>191441.14</v>
+      </c>
+      <c r="M71" s="1">
+        <v>192551.55</v>
+      </c>
+      <c r="N71" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="O71">
+        <v>1</v>
+      </c>
+      <c r="Z71" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="72" spans="1:26">
+      <c r="A72" t="s">
+        <v>230</v>
+      </c>
+      <c r="B72" s="1">
+        <v>285000.0</v>
+      </c>
+      <c r="C72" s="1">
+        <v>99.72521918</v>
+      </c>
+      <c r="D72" s="1">
+        <v>102.724621</v>
+      </c>
+      <c r="E72" t="s">
+        <v>8</v>
+      </c>
+      <c r="F72">
+        <v>1.0</v>
+      </c>
+      <c r="G72" s="1">
+        <v>292765.17</v>
+      </c>
+      <c r="H72" s="1">
+        <v>-5948.16</v>
+      </c>
+      <c r="I72" s="1">
+        <v>-2.0317170925763</v>
+      </c>
+      <c r="J72">
+        <v>0.0</v>
+      </c>
+      <c r="K72" t="s">
+        <v>231</v>
+      </c>
+      <c r="L72" s="1">
+        <v>284216.87</v>
+      </c>
+      <c r="M72" s="1">
+        <v>286817.01</v>
+      </c>
+      <c r="N72" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O72">
+        <v>1</v>
+      </c>
+      <c r="Z72" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="73" spans="1:26">
+      <c r="A73" t="s">
+        <v>233</v>
+      </c>
+      <c r="B73" s="1">
+        <v>349000.0</v>
+      </c>
+      <c r="C73" s="1">
+        <v>98.06582744</v>
+      </c>
+      <c r="D73" s="1">
+        <v>99.735</v>
+      </c>
+      <c r="E73" t="s">
+        <v>8</v>
+      </c>
+      <c r="F73">
+        <v>1.0</v>
+      </c>
+      <c r="G73" s="1">
+        <v>348075.15</v>
+      </c>
+      <c r="H73" s="1">
+        <v>-1981.63</v>
+      </c>
+      <c r="I73" s="1">
+        <v>-0.56931096632437</v>
+      </c>
+      <c r="J73">
+        <v>0.0</v>
+      </c>
+      <c r="K73" t="s">
+        <v>234</v>
+      </c>
+      <c r="L73" s="1">
+        <v>342249.74</v>
+      </c>
+      <c r="M73" s="1">
+        <v>346093.52</v>
+      </c>
+      <c r="N73" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="O73">
+        <v>1</v>
+      </c>
+      <c r="Z73" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="74" spans="1:26">
+      <c r="A74" t="s">
+        <v>236</v>
+      </c>
+      <c r="B74" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C74" s="1">
+        <v>98.71622481</v>
+      </c>
+      <c r="D74" s="1">
+        <v>101.14437</v>
+      </c>
+      <c r="E74" t="s">
+        <v>8</v>
+      </c>
+      <c r="F74">
+        <v>1.0</v>
+      </c>
+      <c r="G74" s="1">
+        <v>303433.11</v>
+      </c>
+      <c r="H74" s="1">
+        <v>-4853.61</v>
+      </c>
+      <c r="I74" s="1">
+        <v>-1.5995650573532</v>
+      </c>
+      <c r="J74">
+        <v>0.0</v>
+      </c>
+      <c r="K74" t="s">
+        <v>46</v>
+      </c>
+      <c r="L74" s="1">
+        <v>296148.68</v>
+      </c>
+      <c r="M74" s="1">
+        <v>298579.5</v>
+      </c>
+      <c r="N74" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="O74">
+        <v>1</v>
+      </c>
+      <c r="Z74" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="75" spans="1:26">
+      <c r="A75" t="s">
+        <v>238</v>
+      </c>
+      <c r="B75" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C75" s="1">
+        <v>89.01578889</v>
+      </c>
+      <c r="D75" s="1">
+        <v>86.69767</v>
+      </c>
+      <c r="E75" t="s">
+        <v>8</v>
+      </c>
+      <c r="F75">
+        <v>1.0</v>
+      </c>
+      <c r="G75" s="1">
+        <v>173395.34</v>
+      </c>
+      <c r="H75" s="1">
+        <v>5343.09</v>
+      </c>
+      <c r="I75" s="1">
+        <v>3.0814495937434</v>
+      </c>
+      <c r="J75">
+        <v>0.0</v>
+      </c>
+      <c r="K75">
+        <v>706.85</v>
+      </c>
+      <c r="L75" s="1">
+        <v>178031.58</v>
+      </c>
+      <c r="M75" s="1">
+        <v>178738.43</v>
+      </c>
+      <c r="N75" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O75">
+        <v>1</v>
+      </c>
+      <c r="Z75" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="76" spans="1:26">
+      <c r="A76" t="s">
+        <v>240</v>
+      </c>
+      <c r="B76" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C76" s="1">
+        <v>95.927651</v>
+      </c>
+      <c r="D76" s="1">
+        <v>93.376495</v>
+      </c>
+      <c r="E76" t="s">
+        <v>8</v>
+      </c>
+      <c r="F76">
+        <v>1.0</v>
+      </c>
+      <c r="G76" s="1">
+        <v>186752.99</v>
+      </c>
+      <c r="H76" s="1">
+        <v>6918.75</v>
+      </c>
+      <c r="I76" s="1">
+        <v>3.7047599612729</v>
+      </c>
+      <c r="J76">
+        <v>0.0</v>
+      </c>
+      <c r="K76" t="s">
+        <v>241</v>
+      </c>
+      <c r="L76" s="1">
+        <v>191855.3</v>
+      </c>
+      <c r="M76" s="1">
+        <v>193671.74</v>
+      </c>
+      <c r="N76" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="O76">
+        <v>1</v>
+      </c>
+      <c r="Z76" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="77" spans="1:26">
+      <c r="A77" t="s">
+        <v>243</v>
+      </c>
+      <c r="B77" s="1">
         <v>100000.0</v>
       </c>
-      <c r="D68" s="1">
-[...32 lines deleted...]
-      <c r="O68" s="1">
+      <c r="C77" s="1">
+        <v>93.53078762</v>
+      </c>
+      <c r="D77" s="1">
+        <v>94.91756</v>
+      </c>
+      <c r="E77" t="s">
+        <v>8</v>
+      </c>
+      <c r="F77">
+        <v>1.0</v>
+      </c>
+      <c r="G77" s="1">
+        <v>94917.56</v>
+      </c>
+      <c r="H77" s="1">
+        <v>-798.76</v>
+      </c>
+      <c r="I77" s="1">
+        <v>-0.84153027111106</v>
+      </c>
+      <c r="J77">
+        <v>0.0</v>
+      </c>
+      <c r="K77">
+        <v>588.01</v>
+      </c>
+      <c r="L77" s="1">
+        <v>93530.79</v>
+      </c>
+      <c r="M77" s="1">
+        <v>94118.8</v>
+      </c>
+      <c r="N77" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O77">
+        <v>1</v>
+      </c>
+      <c r="Z77" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="78" spans="1:26">
+      <c r="A78" t="s">
+        <v>245</v>
+      </c>
+      <c r="B78" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C78" s="1">
+        <v>100.90824648</v>
+      </c>
+      <c r="D78" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E78" t="s">
+        <v>8</v>
+      </c>
+      <c r="F78">
+        <v>1.0</v>
+      </c>
+      <c r="G78" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="H78" s="1">
+        <v>7656.89</v>
+      </c>
+      <c r="I78" s="1">
+        <v>1.9142225</v>
+      </c>
+      <c r="J78">
+        <v>0.0</v>
+      </c>
+      <c r="K78" t="s">
+        <v>246</v>
+      </c>
+      <c r="L78" s="1">
+        <v>403632.99</v>
+      </c>
+      <c r="M78" s="1">
+        <v>407656.89</v>
+      </c>
+      <c r="N78" s="1">
+        <v>0.82</v>
+      </c>
+      <c r="O78">
+        <v>1</v>
+      </c>
+      <c r="Z78" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="79" spans="1:26">
+      <c r="A79" t="s">
+        <v>248</v>
+      </c>
+      <c r="B79" s="1">
+        <v>140000.0</v>
+      </c>
+      <c r="C79" s="1">
+        <v>98.0266313</v>
+      </c>
+      <c r="D79" s="1">
+        <v>96.7943</v>
+      </c>
+      <c r="E79" t="s">
+        <v>8</v>
+      </c>
+      <c r="F79">
+        <v>1.0</v>
+      </c>
+      <c r="G79" s="1">
+        <v>135512.02</v>
+      </c>
+      <c r="H79" s="1">
+        <v>2986.22</v>
+      </c>
+      <c r="I79" s="1">
+        <v>2.203656915453</v>
+      </c>
+      <c r="J79">
+        <v>0.0</v>
+      </c>
+      <c r="K79" t="s">
+        <v>249</v>
+      </c>
+      <c r="L79" s="1">
+        <v>137237.28</v>
+      </c>
+      <c r="M79" s="1">
+        <v>138498.24</v>
+      </c>
+      <c r="N79" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O79">
+        <v>1</v>
+      </c>
+      <c r="Z79" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="80" spans="1:26">
+      <c r="A80" t="s">
+        <v>251</v>
+      </c>
+      <c r="B80" s="1">
+        <v>130000.0</v>
+      </c>
+      <c r="C80" s="1">
+        <v>101.26722086</v>
+      </c>
+      <c r="D80" s="1">
+        <v>107.1356</v>
+      </c>
+      <c r="E80" t="s">
+        <v>8</v>
+      </c>
+      <c r="F80">
+        <v>1.0</v>
+      </c>
+      <c r="G80" s="1">
+        <v>139276.28</v>
+      </c>
+      <c r="H80" s="1">
+        <v>-5172.25</v>
+      </c>
+      <c r="I80" s="1">
+        <v>-3.7136617951025</v>
+      </c>
+      <c r="J80">
+        <v>0.0</v>
+      </c>
+      <c r="K80" t="s">
+        <v>252</v>
+      </c>
+      <c r="L80" s="1">
+        <v>131647.39</v>
+      </c>
+      <c r="M80" s="1">
+        <v>134104.03</v>
+      </c>
+      <c r="N80" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O80">
+        <v>1</v>
+      </c>
+      <c r="Z80" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="81" spans="1:26">
+      <c r="A81" t="s">
+        <v>254</v>
+      </c>
+      <c r="B81" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C81" s="1">
+        <v>102.89582173</v>
+      </c>
+      <c r="D81" s="1">
+        <v>106.30133</v>
+      </c>
+      <c r="E81" t="s">
+        <v>8</v>
+      </c>
+      <c r="F81">
+        <v>1.0</v>
+      </c>
+      <c r="G81" s="1">
+        <v>318903.99</v>
+      </c>
+      <c r="H81" s="1">
+        <v>106.76</v>
+      </c>
+      <c r="I81" s="1">
+        <v>0.033477160320258</v>
+      </c>
+      <c r="J81">
+        <v>0.0</v>
+      </c>
+      <c r="K81" t="s">
+        <v>255</v>
+      </c>
+      <c r="L81" s="1">
+        <v>308687.46</v>
+      </c>
+      <c r="M81" s="1">
+        <v>319010.75</v>
+      </c>
+      <c r="N81" s="1">
+        <v>0.64</v>
+      </c>
+      <c r="O81">
+        <v>1</v>
+      </c>
+      <c r="Z81" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="82" spans="1:26">
+      <c r="A82" t="s">
+        <v>257</v>
+      </c>
+      <c r="B82" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C82" s="1">
+        <v>82.14955513</v>
+      </c>
+      <c r="D82" s="1">
+        <v>82.438423</v>
+      </c>
+      <c r="E82" t="s">
+        <v>8</v>
+      </c>
+      <c r="F82">
+        <v>1.0</v>
+      </c>
+      <c r="G82" s="1">
+        <v>247315.27</v>
+      </c>
+      <c r="H82" s="1">
+        <v>2051.2</v>
+      </c>
+      <c r="I82" s="1">
+        <v>0.82938671760947</v>
+      </c>
+      <c r="J82">
+        <v>0.0</v>
+      </c>
+      <c r="K82" t="s">
+        <v>258</v>
+      </c>
+      <c r="L82" s="1">
+        <v>246448.66</v>
+      </c>
+      <c r="M82" s="1">
+        <v>249366.47</v>
+      </c>
+      <c r="N82" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="O82">
+        <v>1</v>
+      </c>
+      <c r="Z82" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="83" spans="1:26">
+      <c r="A83" t="s">
+        <v>260</v>
+      </c>
+      <c r="B83" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C83" s="1">
+        <v>103.84173548</v>
+      </c>
+      <c r="D83" s="1">
+        <v>109.37547</v>
+      </c>
+      <c r="E83" t="s">
+        <v>8</v>
+      </c>
+      <c r="F83">
+        <v>1.0</v>
+      </c>
+      <c r="G83" s="1">
+        <v>109375.47</v>
+      </c>
+      <c r="H83" s="1">
+        <v>-4043.32</v>
+      </c>
+      <c r="I83" s="1">
+        <v>-3.6967338288923</v>
+      </c>
+      <c r="J83">
+        <v>0.0</v>
+      </c>
+      <c r="K83" t="s">
+        <v>261</v>
+      </c>
+      <c r="L83" s="1">
+        <v>103841.74</v>
+      </c>
+      <c r="M83" s="1">
+        <v>105332.15</v>
+      </c>
+      <c r="N83" s="1">
         <v>0.21</v>
       </c>
-      <c r="P68">
-[...10 lines deleted...]
-      <c r="C69" s="1">
+      <c r="O83">
+        <v>1</v>
+      </c>
+      <c r="Z83" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="84" spans="1:26">
+      <c r="A84" t="s">
+        <v>263</v>
+      </c>
+      <c r="B84" s="1">
+        <v>825000.0</v>
+      </c>
+      <c r="C84" s="1">
+        <v>68.55407421</v>
+      </c>
+      <c r="D84" s="1">
+        <v>74.717804</v>
+      </c>
+      <c r="E84" t="s">
+        <v>8</v>
+      </c>
+      <c r="F84">
+        <v>1.0</v>
+      </c>
+      <c r="G84" s="1">
+        <v>616421.88</v>
+      </c>
+      <c r="H84" s="1">
+        <v>-46471.49</v>
+      </c>
+      <c r="I84" s="1">
+        <v>-7.538909877761</v>
+      </c>
+      <c r="J84">
+        <v>0.0</v>
+      </c>
+      <c r="K84" t="s">
+        <v>264</v>
+      </c>
+      <c r="L84" s="1">
+        <v>565571.11</v>
+      </c>
+      <c r="M84" s="1">
+        <v>569950.39</v>
+      </c>
+      <c r="N84" s="1">
+        <v>1.15</v>
+      </c>
+      <c r="O84">
+        <v>1</v>
+      </c>
+      <c r="Z84" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="85" spans="1:26">
+      <c r="A85" t="s">
+        <v>266</v>
+      </c>
+      <c r="B85" s="1">
+        <v>132000.0</v>
+      </c>
+      <c r="C85" s="1">
+        <v>100.43229991</v>
+      </c>
+      <c r="D85" s="1">
+        <v>99.973</v>
+      </c>
+      <c r="E85" t="s">
+        <v>8</v>
+      </c>
+      <c r="F85">
+        <v>1.0</v>
+      </c>
+      <c r="G85" s="1">
+        <v>131964.36</v>
+      </c>
+      <c r="H85" s="1">
+        <v>2663.13</v>
+      </c>
+      <c r="I85" s="1">
+        <v>2.0180676055262</v>
+      </c>
+      <c r="J85">
+        <v>0.0</v>
+      </c>
+      <c r="K85" t="s">
+        <v>267</v>
+      </c>
+      <c r="L85" s="1">
+        <v>132570.64</v>
+      </c>
+      <c r="M85" s="1">
+        <v>134627.49</v>
+      </c>
+      <c r="N85" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O85">
+        <v>1</v>
+      </c>
+      <c r="Z85" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="86" spans="1:26">
+      <c r="A86" t="s">
+        <v>269</v>
+      </c>
+      <c r="B86" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C86" s="1">
+        <v>99.98034236</v>
+      </c>
+      <c r="D86" s="1">
+        <v>99.766</v>
+      </c>
+      <c r="E86" t="s">
+        <v>8</v>
+      </c>
+      <c r="F86">
+        <v>1.0</v>
+      </c>
+      <c r="G86" s="1">
+        <v>99766.0</v>
+      </c>
+      <c r="H86" s="1">
+        <v>563.66</v>
+      </c>
+      <c r="I86" s="1">
+        <v>0.56498205801576</v>
+      </c>
+      <c r="J86">
+        <v>0.0</v>
+      </c>
+      <c r="K86">
+        <v>349.32</v>
+      </c>
+      <c r="L86" s="1">
+        <v>99980.34</v>
+      </c>
+      <c r="M86" s="1">
+        <v>100329.66</v>
+      </c>
+      <c r="N86" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O86">
+        <v>1</v>
+      </c>
+      <c r="Z86" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="87" spans="1:26">
+      <c r="A87" t="s">
+        <v>271</v>
+      </c>
+      <c r="B87" s="1">
+        <v>135000.0</v>
+      </c>
+      <c r="C87" s="1">
+        <v>98.6530195</v>
+      </c>
+      <c r="D87" s="1">
+        <v>104.002956</v>
+      </c>
+      <c r="E87" t="s">
+        <v>8</v>
+      </c>
+      <c r="F87">
+        <v>1.0</v>
+      </c>
+      <c r="G87" s="1">
+        <v>140403.99</v>
+      </c>
+      <c r="H87" s="1">
+        <v>-5893.98</v>
+      </c>
+      <c r="I87" s="1">
+        <v>-4.1978721544879</v>
+      </c>
+      <c r="J87">
+        <v>0.0</v>
+      </c>
+      <c r="K87" t="s">
+        <v>272</v>
+      </c>
+      <c r="L87" s="1">
+        <v>133181.57</v>
+      </c>
+      <c r="M87" s="1">
+        <v>134510.01</v>
+      </c>
+      <c r="N87" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O87">
+        <v>1</v>
+      </c>
+      <c r="Z87" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="88" spans="1:26">
+      <c r="A88" t="s">
+        <v>274</v>
+      </c>
+      <c r="B88" s="1">
+        <v>370000.0</v>
+      </c>
+      <c r="C88" s="1">
+        <v>77.572</v>
+      </c>
+      <c r="D88" s="1">
+        <v>83.324986</v>
+      </c>
+      <c r="E88" t="s">
+        <v>8</v>
+      </c>
+      <c r="F88">
+        <v>1.0</v>
+      </c>
+      <c r="G88" s="1">
+        <v>308302.45</v>
+      </c>
+      <c r="H88" s="1">
+        <v>-21037.69</v>
+      </c>
+      <c r="I88" s="1">
+        <v>-6.8237180729508</v>
+      </c>
+      <c r="J88">
+        <v>0.0</v>
+      </c>
+      <c r="K88">
+        <v>248.36</v>
+      </c>
+      <c r="L88" s="1">
+        <v>287016.4</v>
+      </c>
+      <c r="M88" s="1">
+        <v>287264.76</v>
+      </c>
+      <c r="N88" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O88">
+        <v>1</v>
+      </c>
+      <c r="Z88" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26">
+      <c r="A89" t="s">
+        <v>276</v>
+      </c>
+      <c r="B89" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C89" s="1">
+        <v>94.17962141</v>
+      </c>
+      <c r="D89" s="1">
+        <v>94.882578</v>
+      </c>
+      <c r="E89" t="s">
+        <v>8</v>
+      </c>
+      <c r="F89">
+        <v>1.0</v>
+      </c>
+      <c r="G89" s="1">
+        <v>474412.89</v>
+      </c>
+      <c r="H89" s="1">
+        <v>-910.33</v>
+      </c>
+      <c r="I89" s="1">
+        <v>-0.1918855956886</v>
+      </c>
+      <c r="J89">
+        <v>0.0</v>
+      </c>
+      <c r="K89" t="s">
+        <v>277</v>
+      </c>
+      <c r="L89" s="1">
+        <v>470898.11</v>
+      </c>
+      <c r="M89" s="1">
+        <v>473502.56</v>
+      </c>
+      <c r="N89" s="1">
+        <v>0.96</v>
+      </c>
+      <c r="O89">
+        <v>1</v>
+      </c>
+      <c r="Z89" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="90" spans="1:26">
+      <c r="A90" t="s">
+        <v>279</v>
+      </c>
+      <c r="B90" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C90" s="1">
+        <v>91.97360961</v>
+      </c>
+      <c r="D90" s="1">
+        <v>99.086382</v>
+      </c>
+      <c r="E90" t="s">
+        <v>8</v>
+      </c>
+      <c r="F90">
+        <v>1.0</v>
+      </c>
+      <c r="G90" s="1">
+        <v>495431.91</v>
+      </c>
+      <c r="H90" s="1">
+        <v>-35317.29</v>
+      </c>
+      <c r="I90" s="1">
+        <v>-7.1285860452549</v>
+      </c>
+      <c r="J90">
+        <v>0.0</v>
+      </c>
+      <c r="K90">
+        <v>246.58</v>
+      </c>
+      <c r="L90" s="1">
+        <v>459868.04</v>
+      </c>
+      <c r="M90" s="1">
+        <v>460114.62</v>
+      </c>
+      <c r="N90" s="1">
+        <v>0.93</v>
+      </c>
+      <c r="O90">
+        <v>1</v>
+      </c>
+      <c r="Z90" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="91" spans="1:26">
+      <c r="A91" t="s">
+        <v>281</v>
+      </c>
+      <c r="B91" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C91" s="1">
+        <v>98.7596809</v>
+      </c>
+      <c r="D91" s="1">
+        <v>99.957446</v>
+      </c>
+      <c r="E91" t="s">
+        <v>8</v>
+      </c>
+      <c r="F91">
+        <v>1.0</v>
+      </c>
+      <c r="G91" s="1">
+        <v>699702.12</v>
+      </c>
+      <c r="H91" s="1">
+        <v>-4759.7</v>
+      </c>
+      <c r="I91" s="1">
+        <v>-0.68024661694608</v>
+      </c>
+      <c r="J91">
+        <v>0.0</v>
+      </c>
+      <c r="K91" t="s">
+        <v>282</v>
+      </c>
+      <c r="L91" s="1">
+        <v>691317.76</v>
+      </c>
+      <c r="M91" s="1">
+        <v>694942.42</v>
+      </c>
+      <c r="N91" s="1">
+        <v>1.4</v>
+      </c>
+      <c r="O91">
+        <v>1</v>
+      </c>
+      <c r="Z91" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="92" spans="1:26">
+      <c r="A92" t="s">
+        <v>284</v>
+      </c>
+      <c r="B92" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C92" s="1">
+        <v>98.79624382</v>
+      </c>
+      <c r="D92" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E92" t="s">
+        <v>8</v>
+      </c>
+      <c r="F92">
+        <v>1.0</v>
+      </c>
+      <c r="G92" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="H92" s="1">
+        <v>1323.64</v>
+      </c>
+      <c r="I92" s="1">
+        <v>1.32364</v>
+      </c>
+      <c r="J92">
+        <v>0.0</v>
+      </c>
+      <c r="K92" t="s">
+        <v>285</v>
+      </c>
+      <c r="L92" s="1">
+        <v>98796.24</v>
+      </c>
+      <c r="M92" s="1">
+        <v>101323.64</v>
+      </c>
+      <c r="N92" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O92">
+        <v>1</v>
+      </c>
+      <c r="Z92" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="93" spans="1:26">
+      <c r="A93" t="s">
+        <v>287</v>
+      </c>
+      <c r="B93" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C93" s="1">
+        <v>103.88088702</v>
+      </c>
+      <c r="D93" s="1">
+        <v>108.334343</v>
+      </c>
+      <c r="E93" t="s">
+        <v>8</v>
+      </c>
+      <c r="F93">
+        <v>1.0</v>
+      </c>
+      <c r="G93" s="1">
+        <v>650006.06</v>
+      </c>
+      <c r="H93" s="1">
+        <v>-19994.75</v>
+      </c>
+      <c r="I93" s="1">
+        <v>-3.0760867060224</v>
+      </c>
+      <c r="J93">
+        <v>0.0</v>
+      </c>
+      <c r="K93" t="s">
+        <v>288</v>
+      </c>
+      <c r="L93" s="1">
+        <v>623285.33</v>
+      </c>
+      <c r="M93" s="1">
+        <v>630011.31</v>
+      </c>
+      <c r="N93" s="1">
+        <v>1.27</v>
+      </c>
+      <c r="O93">
+        <v>1</v>
+      </c>
+      <c r="Z93" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="94" spans="1:26">
+      <c r="A94" t="s">
+        <v>290</v>
+      </c>
+      <c r="B94" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C94" s="1">
+        <v>97.98918814</v>
+      </c>
+      <c r="D94" s="1">
+        <v>98.642</v>
+      </c>
+      <c r="E94" t="s">
+        <v>8</v>
+      </c>
+      <c r="F94">
+        <v>1.0</v>
+      </c>
+      <c r="G94" s="1">
+        <v>295926.0</v>
+      </c>
+      <c r="H94" s="1">
+        <v>-232.41</v>
+      </c>
+      <c r="I94" s="1">
+        <v>-0.078536526023398</v>
+      </c>
+      <c r="J94">
+        <v>0.0</v>
+      </c>
+      <c r="K94" t="s">
+        <v>291</v>
+      </c>
+      <c r="L94" s="1">
+        <v>293967.56</v>
+      </c>
+      <c r="M94" s="1">
+        <v>295693.59</v>
+      </c>
+      <c r="N94" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="O94">
+        <v>1</v>
+      </c>
+      <c r="Z94" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="95" spans="1:26">
+      <c r="A95" t="s">
+        <v>293</v>
+      </c>
+      <c r="B95" s="1">
         <v>200000.0</v>
       </c>
-      <c r="D69" s="1">
-[...32 lines deleted...]
-      <c r="O69" s="1">
+      <c r="C95" s="1">
+        <v>91.20554878</v>
+      </c>
+      <c r="D95" s="1">
+        <v>89.22416</v>
+      </c>
+      <c r="E95" t="s">
+        <v>8</v>
+      </c>
+      <c r="F95">
+        <v>1.0</v>
+      </c>
+      <c r="G95" s="1">
+        <v>178448.32</v>
+      </c>
+      <c r="H95" s="1">
+        <v>4899.76</v>
+      </c>
+      <c r="I95" s="1">
+        <v>2.745758547909</v>
+      </c>
+      <c r="J95">
+        <v>0.0</v>
+      </c>
+      <c r="K95">
+        <v>936.99</v>
+      </c>
+      <c r="L95" s="1">
+        <v>182411.09</v>
+      </c>
+      <c r="M95" s="1">
+        <v>183348.08</v>
+      </c>
+      <c r="N95" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O95">
+        <v>1</v>
+      </c>
+      <c r="Z95" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="96" spans="1:26">
+      <c r="A96" t="s">
+        <v>295</v>
+      </c>
+      <c r="B96" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C96" s="1">
+        <v>98.59961594</v>
+      </c>
+      <c r="D96" s="1">
+        <v>99.75655</v>
+      </c>
+      <c r="E96" t="s">
+        <v>8</v>
+      </c>
+      <c r="F96">
+        <v>1.0</v>
+      </c>
+      <c r="G96" s="1">
+        <v>99756.55</v>
+      </c>
+      <c r="H96" s="1">
+        <v>741.35</v>
+      </c>
+      <c r="I96" s="1">
+        <v>0.74315922112383</v>
+      </c>
+      <c r="J96">
+        <v>0.0</v>
+      </c>
+      <c r="K96" t="s">
+        <v>296</v>
+      </c>
+      <c r="L96" s="1">
+        <v>98599.61</v>
+      </c>
+      <c r="M96" s="1">
+        <v>100497.9</v>
+      </c>
+      <c r="N96" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O96">
+        <v>1</v>
+      </c>
+      <c r="Z96" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="97" spans="1:26">
+      <c r="A97" t="s">
+        <v>298</v>
+      </c>
+      <c r="B97" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C97" s="1">
+        <v>101.95545088</v>
+      </c>
+      <c r="D97" s="1">
+        <v>107.36234</v>
+      </c>
+      <c r="E97" t="s">
+        <v>8</v>
+      </c>
+      <c r="F97">
+        <v>1.0</v>
+      </c>
+      <c r="G97" s="1">
+        <v>107362.34</v>
+      </c>
+      <c r="H97" s="1">
+        <v>-3795.93</v>
+      </c>
+      <c r="I97" s="1">
+        <v>-3.5356252481084</v>
+      </c>
+      <c r="J97">
+        <v>0.0</v>
+      </c>
+      <c r="K97" t="s">
+        <v>299</v>
+      </c>
+      <c r="L97" s="1">
+        <v>101955.45</v>
+      </c>
+      <c r="M97" s="1">
+        <v>103566.41</v>
+      </c>
+      <c r="N97" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O97">
+        <v>1</v>
+      </c>
+      <c r="Z97" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="98" spans="1:26">
+      <c r="A98" t="s">
+        <v>301</v>
+      </c>
+      <c r="B98" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C98" s="1">
+        <v>101.22789488</v>
+      </c>
+      <c r="D98" s="1">
+        <v>103.74867</v>
+      </c>
+      <c r="E98" t="s">
+        <v>8</v>
+      </c>
+      <c r="F98">
+        <v>1.0</v>
+      </c>
+      <c r="G98" s="1">
+        <v>311246.01</v>
+      </c>
+      <c r="H98" s="1">
+        <v>3253.09</v>
+      </c>
+      <c r="I98" s="1">
+        <v>1.0451828764006</v>
+      </c>
+      <c r="J98">
+        <v>0.0</v>
+      </c>
+      <c r="K98" t="s">
+        <v>302</v>
+      </c>
+      <c r="L98" s="1">
+        <v>303683.69</v>
+      </c>
+      <c r="M98" s="1">
+        <v>314499.1</v>
+      </c>
+      <c r="N98" s="1">
+        <v>0.63</v>
+      </c>
+      <c r="O98">
+        <v>1</v>
+      </c>
+      <c r="Z98" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="99" spans="1:26">
+      <c r="A99" t="s">
+        <v>304</v>
+      </c>
+      <c r="B99" s="1">
+        <v>150000.0</v>
+      </c>
+      <c r="C99" s="1">
+        <v>102.17756011</v>
+      </c>
+      <c r="D99" s="1">
+        <v>106.489533</v>
+      </c>
+      <c r="E99" t="s">
+        <v>8</v>
+      </c>
+      <c r="F99">
+        <v>1.0</v>
+      </c>
+      <c r="G99" s="1">
+        <v>159734.3</v>
+      </c>
+      <c r="H99" s="1">
+        <v>-494.67</v>
+      </c>
+      <c r="I99" s="1">
+        <v>-0.3096830173607</v>
+      </c>
+      <c r="J99">
+        <v>0.0</v>
+      </c>
+      <c r="K99" t="s">
+        <v>305</v>
+      </c>
+      <c r="L99" s="1">
+        <v>153266.34</v>
+      </c>
+      <c r="M99" s="1">
+        <v>159239.63</v>
+      </c>
+      <c r="N99" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O99">
+        <v>1</v>
+      </c>
+      <c r="Z99" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="100" spans="1:26">
+      <c r="A100" t="s">
+        <v>307</v>
+      </c>
+      <c r="B100" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C100" s="1">
+        <v>105.77640897</v>
+      </c>
+      <c r="D100" s="1">
+        <v>110.013816</v>
+      </c>
+      <c r="E100" t="s">
+        <v>8</v>
+      </c>
+      <c r="F100">
+        <v>1.0</v>
+      </c>
+      <c r="G100" s="1">
+        <v>550069.08</v>
+      </c>
+      <c r="H100" s="1">
+        <v>-17781.21</v>
+      </c>
+      <c r="I100" s="1">
+        <v>-3.2325412655443</v>
+      </c>
+      <c r="J100">
+        <v>0.0</v>
+      </c>
+      <c r="K100" t="s">
+        <v>308</v>
+      </c>
+      <c r="L100" s="1">
+        <v>528882.05</v>
+      </c>
+      <c r="M100" s="1">
+        <v>532287.87</v>
+      </c>
+      <c r="N100" s="1">
+        <v>1.07</v>
+      </c>
+      <c r="O100">
+        <v>1</v>
+      </c>
+      <c r="Z100" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="101" spans="1:26">
+      <c r="A101" t="s">
+        <v>310</v>
+      </c>
+      <c r="B101" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C101" s="1">
+        <v>93.0015</v>
+      </c>
+      <c r="D101" s="1">
+        <v>104.270342</v>
+      </c>
+      <c r="E101" t="s">
+        <v>8</v>
+      </c>
+      <c r="F101">
+        <v>1.0</v>
+      </c>
+      <c r="G101" s="1">
+        <v>625622.05</v>
+      </c>
+      <c r="H101" s="1">
+        <v>-54593.87</v>
+      </c>
+      <c r="I101" s="1">
+        <v>-8.7263340542425</v>
+      </c>
+      <c r="J101">
+        <v>0.0</v>
+      </c>
+      <c r="K101" t="s">
+        <v>311</v>
+      </c>
+      <c r="L101" s="1">
+        <v>558009.0</v>
+      </c>
+      <c r="M101" s="1">
+        <v>571028.18</v>
+      </c>
+      <c r="N101" s="1">
+        <v>1.15</v>
+      </c>
+      <c r="O101">
+        <v>1</v>
+      </c>
+      <c r="Z101" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="102" spans="1:26">
+      <c r="A102" t="s">
+        <v>313</v>
+      </c>
+      <c r="B102" s="1">
+        <v>285000.0</v>
+      </c>
+      <c r="C102" s="1">
+        <v>98.24183939</v>
+      </c>
+      <c r="D102" s="1">
+        <v>97.791014</v>
+      </c>
+      <c r="E102" t="s">
+        <v>8</v>
+      </c>
+      <c r="F102">
+        <v>1.0</v>
+      </c>
+      <c r="G102" s="1">
+        <v>278704.39</v>
+      </c>
+      <c r="H102" s="1">
+        <v>4306.63</v>
+      </c>
+      <c r="I102" s="1">
+        <v>1.5452322082189</v>
+      </c>
+      <c r="J102">
+        <v>0.0</v>
+      </c>
+      <c r="K102" t="s">
+        <v>314</v>
+      </c>
+      <c r="L102" s="1">
+        <v>279989.24</v>
+      </c>
+      <c r="M102" s="1">
+        <v>283011.02</v>
+      </c>
+      <c r="N102" s="1">
+        <v>0.57</v>
+      </c>
+      <c r="O102">
+        <v>1</v>
+      </c>
+      <c r="Z102" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="103" spans="1:26">
+      <c r="A103" t="s">
+        <v>316</v>
+      </c>
+      <c r="B103" s="1">
+        <v>365000.0</v>
+      </c>
+      <c r="C103" s="1">
+        <v>101.48690472</v>
+      </c>
+      <c r="D103" s="1">
+        <v>105.094956</v>
+      </c>
+      <c r="E103" t="s">
+        <v>8</v>
+      </c>
+      <c r="F103">
+        <v>1.0</v>
+      </c>
+      <c r="G103" s="1">
+        <v>383596.59</v>
+      </c>
+      <c r="H103" s="1">
+        <v>470.61</v>
+      </c>
+      <c r="I103" s="1">
+        <v>0.12268357234354</v>
+      </c>
+      <c r="J103">
+        <v>0.0</v>
+      </c>
+      <c r="K103" t="s">
+        <v>317</v>
+      </c>
+      <c r="L103" s="1">
+        <v>370427.2</v>
+      </c>
+      <c r="M103" s="1">
+        <v>384067.2</v>
+      </c>
+      <c r="N103" s="1">
+        <v>0.78</v>
+      </c>
+      <c r="O103">
+        <v>1</v>
+      </c>
+      <c r="Z103" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="104" spans="1:26">
+      <c r="A104" t="s">
+        <v>319</v>
+      </c>
+      <c r="B104" s="1">
+        <v>295000.0</v>
+      </c>
+      <c r="C104" s="1">
+        <v>102.044</v>
+      </c>
+      <c r="D104" s="1">
+        <v>105.485329</v>
+      </c>
+      <c r="E104" t="s">
+        <v>8</v>
+      </c>
+      <c r="F104">
+        <v>1.0</v>
+      </c>
+      <c r="G104" s="1">
+        <v>311181.72</v>
+      </c>
+      <c r="H104" s="1">
+        <v>-7866.88</v>
+      </c>
+      <c r="I104" s="1">
+        <v>-2.5280662373098</v>
+      </c>
+      <c r="J104">
+        <v>0.0</v>
+      </c>
+      <c r="K104" t="s">
+        <v>320</v>
+      </c>
+      <c r="L104" s="1">
+        <v>301029.8</v>
+      </c>
+      <c r="M104" s="1">
+        <v>303314.84</v>
+      </c>
+      <c r="N104" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O104">
+        <v>1</v>
+      </c>
+      <c r="Z104" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="105" spans="1:26">
+      <c r="A105" t="s">
+        <v>322</v>
+      </c>
+      <c r="B105" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C105" s="1">
+        <v>100.10156067</v>
+      </c>
+      <c r="D105" s="1">
+        <v>99.616</v>
+      </c>
+      <c r="E105" t="s">
+        <v>8</v>
+      </c>
+      <c r="F105">
+        <v>1.0</v>
+      </c>
+      <c r="G105" s="1">
+        <v>199232.0</v>
+      </c>
+      <c r="H105" s="1">
+        <v>1149.89</v>
+      </c>
+      <c r="I105" s="1">
+        <v>0.57716129938966</v>
+      </c>
+      <c r="J105">
+        <v>0.0</v>
+      </c>
+      <c r="K105">
+        <v>178.77</v>
+      </c>
+      <c r="L105" s="1">
+        <v>200203.12</v>
+      </c>
+      <c r="M105" s="1">
+        <v>200381.89</v>
+      </c>
+      <c r="N105" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O105">
+        <v>1</v>
+      </c>
+      <c r="Z105" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="106" spans="1:26">
+      <c r="A106" t="s">
+        <v>324</v>
+      </c>
+      <c r="B106" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C106" s="1">
+        <v>98.77156074</v>
+      </c>
+      <c r="D106" s="1">
+        <v>100.292605</v>
+      </c>
+      <c r="E106" t="s">
+        <v>8</v>
+      </c>
+      <c r="F106">
+        <v>1.0</v>
+      </c>
+      <c r="G106" s="1">
+        <v>200585.21</v>
+      </c>
+      <c r="H106" s="1">
+        <v>3254.49</v>
+      </c>
+      <c r="I106" s="1">
+        <v>1.6224974912158</v>
+      </c>
+      <c r="J106">
+        <v>0.0</v>
+      </c>
+      <c r="K106" t="s">
+        <v>325</v>
+      </c>
+      <c r="L106" s="1">
+        <v>197543.12</v>
+      </c>
+      <c r="M106" s="1">
+        <v>203839.7</v>
+      </c>
+      <c r="N106" s="1">
         <v>0.41</v>
       </c>
-      <c r="P69">
-[...96 lines deleted...]
-      <c r="O71" s="1">
+      <c r="O106">
+        <v>1</v>
+      </c>
+      <c r="Z106" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="107" spans="1:26">
+      <c r="A107" t="s">
+        <v>327</v>
+      </c>
+      <c r="B107" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C107" s="1">
+        <v>101.36697143</v>
+      </c>
+      <c r="D107" s="1">
+        <v>106.064042</v>
+      </c>
+      <c r="E107" t="s">
+        <v>8</v>
+      </c>
+      <c r="F107">
+        <v>1.0</v>
+      </c>
+      <c r="G107" s="1">
+        <v>530320.21</v>
+      </c>
+      <c r="H107" s="1">
+        <v>-18142.89</v>
+      </c>
+      <c r="I107" s="1">
+        <v>-3.4211198551155</v>
+      </c>
+      <c r="J107">
+        <v>0.0</v>
+      </c>
+      <c r="K107" t="s">
+        <v>328</v>
+      </c>
+      <c r="L107" s="1">
+        <v>506834.85</v>
+      </c>
+      <c r="M107" s="1">
+        <v>512177.32</v>
+      </c>
+      <c r="N107" s="1">
+        <v>1.03</v>
+      </c>
+      <c r="O107">
+        <v>1</v>
+      </c>
+      <c r="Z107" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="108" spans="1:26">
+      <c r="A108" t="s">
+        <v>330</v>
+      </c>
+      <c r="B108" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C108" s="1">
+        <v>100.54141559</v>
+      </c>
+      <c r="D108" s="1">
+        <v>99.297</v>
+      </c>
+      <c r="E108" t="s">
+        <v>8</v>
+      </c>
+      <c r="F108">
+        <v>1.0</v>
+      </c>
+      <c r="G108" s="1">
+        <v>99297.0</v>
+      </c>
+      <c r="H108" s="1">
+        <v>2354.0</v>
+      </c>
+      <c r="I108" s="1">
+        <v>2.3706657804365</v>
+      </c>
+      <c r="J108">
+        <v>0.0</v>
+      </c>
+      <c r="K108" t="s">
+        <v>331</v>
+      </c>
+      <c r="L108" s="1">
+        <v>100541.41</v>
+      </c>
+      <c r="M108" s="1">
+        <v>101651.0</v>
+      </c>
+      <c r="N108" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O108">
+        <v>1</v>
+      </c>
+      <c r="Z108" t="s">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="109" spans="1:26">
+      <c r="A109" t="s">
+        <v>333</v>
+      </c>
+      <c r="B109" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C109" s="1">
+        <v>100.83918821</v>
+      </c>
+      <c r="D109" s="1">
+        <v>100.24168</v>
+      </c>
+      <c r="E109" t="s">
+        <v>8</v>
+      </c>
+      <c r="F109">
+        <v>1.0</v>
+      </c>
+      <c r="G109" s="1">
+        <v>100241.68</v>
+      </c>
+      <c r="H109" s="1">
+        <v>1518.06</v>
+      </c>
+      <c r="I109" s="1">
+        <v>1.5143999980846</v>
+      </c>
+      <c r="J109">
+        <v>0.0</v>
+      </c>
+      <c r="K109">
+        <v>920.55</v>
+      </c>
+      <c r="L109" s="1">
+        <v>100839.19</v>
+      </c>
+      <c r="M109" s="1">
+        <v>101759.74</v>
+      </c>
+      <c r="N109" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O109">
+        <v>1</v>
+      </c>
+      <c r="Z109" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="110" spans="1:26">
+      <c r="A110" t="s">
+        <v>335</v>
+      </c>
+      <c r="B110" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C110" s="1">
+        <v>99.92255586</v>
+      </c>
+      <c r="D110" s="1">
+        <v>99.884</v>
+      </c>
+      <c r="E110" t="s">
+        <v>8</v>
+      </c>
+      <c r="F110">
+        <v>1.0</v>
+      </c>
+      <c r="G110" s="1">
+        <v>99884.0</v>
+      </c>
+      <c r="H110" s="1">
+        <v>1220.41</v>
+      </c>
+      <c r="I110" s="1">
+        <v>1.2218273196908</v>
+      </c>
+      <c r="J110">
+        <v>0.0</v>
+      </c>
+      <c r="K110" t="s">
+        <v>336</v>
+      </c>
+      <c r="L110" s="1">
+        <v>99922.56</v>
+      </c>
+      <c r="M110" s="1">
+        <v>101104.41</v>
+      </c>
+      <c r="N110" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O110">
+        <v>1</v>
+      </c>
+      <c r="Z110" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="111" spans="1:26">
+      <c r="A111" t="s">
+        <v>338</v>
+      </c>
+      <c r="B111" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C111" s="1">
+        <v>96.89356322</v>
+      </c>
+      <c r="D111" s="1">
+        <v>97.65639</v>
+      </c>
+      <c r="E111" t="s">
+        <v>8</v>
+      </c>
+      <c r="F111">
+        <v>1.0</v>
+      </c>
+      <c r="G111" s="1">
+        <v>97656.39</v>
+      </c>
+      <c r="H111" s="1">
+        <v>115.12</v>
+      </c>
+      <c r="I111" s="1">
+        <v>0.11788271100335</v>
+      </c>
+      <c r="J111">
+        <v>0.0</v>
+      </c>
+      <c r="K111">
+        <v>877.95</v>
+      </c>
+      <c r="L111" s="1">
+        <v>96893.56</v>
+      </c>
+      <c r="M111" s="1">
+        <v>97771.51</v>
+      </c>
+      <c r="N111" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O111">
+        <v>1</v>
+      </c>
+      <c r="Z111" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="112" spans="1:26">
+      <c r="A112" t="s">
+        <v>340</v>
+      </c>
+      <c r="B112" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C112" s="1">
+        <v>84.93489924</v>
+      </c>
+      <c r="D112" s="1">
+        <v>86.56115</v>
+      </c>
+      <c r="E112" t="s">
+        <v>8</v>
+      </c>
+      <c r="F112">
+        <v>1.0</v>
+      </c>
+      <c r="G112" s="1">
+        <v>259683.45</v>
+      </c>
+      <c r="H112" s="1">
+        <v>-1534.57</v>
+      </c>
+      <c r="I112" s="1">
+        <v>-0.59093869863482</v>
+      </c>
+      <c r="J112">
+        <v>0.0</v>
+      </c>
+      <c r="K112" t="s">
+        <v>341</v>
+      </c>
+      <c r="L112" s="1">
+        <v>254804.7</v>
+      </c>
+      <c r="M112" s="1">
+        <v>258148.88</v>
+      </c>
+      <c r="N112" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O112">
+        <v>1</v>
+      </c>
+      <c r="Z112" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="113" spans="1:26">
+      <c r="A113" t="s">
+        <v>343</v>
+      </c>
+      <c r="B113" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C113" s="1">
+        <v>97.18084977</v>
+      </c>
+      <c r="D113" s="1">
+        <v>99.507</v>
+      </c>
+      <c r="E113" t="s">
+        <v>8</v>
+      </c>
+      <c r="F113">
+        <v>1.0</v>
+      </c>
+      <c r="G113" s="1">
+        <v>298521.0</v>
+      </c>
+      <c r="H113" s="1">
+        <v>1881.82</v>
+      </c>
+      <c r="I113" s="1">
+        <v>0.63038111221656</v>
+      </c>
+      <c r="J113">
+        <v>0.0</v>
+      </c>
+      <c r="K113" t="s">
+        <v>344</v>
+      </c>
+      <c r="L113" s="1">
+        <v>291542.55</v>
+      </c>
+      <c r="M113" s="1">
+        <v>300402.82</v>
+      </c>
+      <c r="N113" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O113">
+        <v>1</v>
+      </c>
+      <c r="Z113" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="114" spans="1:26">
+      <c r="A114" t="s">
+        <v>346</v>
+      </c>
+      <c r="B114" s="1">
+        <v>139000.0</v>
+      </c>
+      <c r="C114" s="1">
+        <v>99.24851914</v>
+      </c>
+      <c r="D114" s="1">
+        <v>99.647</v>
+      </c>
+      <c r="E114" t="s">
+        <v>8</v>
+      </c>
+      <c r="F114">
+        <v>1.0</v>
+      </c>
+      <c r="G114" s="1">
+        <v>138509.33</v>
+      </c>
+      <c r="H114" s="1">
+        <v>2305.13</v>
+      </c>
+      <c r="I114" s="1">
+        <v>1.6642416796038</v>
+      </c>
+      <c r="J114">
+        <v>0.0</v>
+      </c>
+      <c r="K114" t="s">
+        <v>347</v>
+      </c>
+      <c r="L114" s="1">
+        <v>137955.44</v>
+      </c>
+      <c r="M114" s="1">
+        <v>140814.46</v>
+      </c>
+      <c r="N114" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O114">
+        <v>1</v>
+      </c>
+      <c r="Z114" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="115" spans="1:26">
+      <c r="A115" t="s">
+        <v>349</v>
+      </c>
+      <c r="B115" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C115" s="1">
+        <v>94.70314428</v>
+      </c>
+      <c r="D115" s="1">
+        <v>95.15085</v>
+      </c>
+      <c r="E115" t="s">
+        <v>8</v>
+      </c>
+      <c r="F115">
+        <v>1.0</v>
+      </c>
+      <c r="G115" s="1">
+        <v>475754.25</v>
+      </c>
+      <c r="H115" s="1">
+        <v>-245.38</v>
+      </c>
+      <c r="I115" s="1">
+        <v>-0.051577048444654</v>
+      </c>
+      <c r="J115">
+        <v>0.0</v>
+      </c>
+      <c r="K115" t="s">
+        <v>350</v>
+      </c>
+      <c r="L115" s="1">
+        <v>473515.72</v>
+      </c>
+      <c r="M115" s="1">
+        <v>475508.87</v>
+      </c>
+      <c r="N115" s="1">
+        <v>0.96</v>
+      </c>
+      <c r="O115">
+        <v>1</v>
+      </c>
+      <c r="Z115" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="116" spans="1:26">
+      <c r="A116" t="s">
+        <v>352</v>
+      </c>
+      <c r="B116" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C116" s="1">
+        <v>101.26915716</v>
+      </c>
+      <c r="D116" s="1">
+        <v>104.254864</v>
+      </c>
+      <c r="E116" t="s">
+        <v>8</v>
+      </c>
+      <c r="F116">
+        <v>1.0</v>
+      </c>
+      <c r="G116" s="1">
+        <v>521274.32</v>
+      </c>
+      <c r="H116" s="1">
+        <v>2119.44</v>
+      </c>
+      <c r="I116" s="1">
+        <v>0.40658822402761</v>
+      </c>
+      <c r="J116">
+        <v>0.0</v>
+      </c>
+      <c r="K116" t="s">
+        <v>353</v>
+      </c>
+      <c r="L116" s="1">
+        <v>506345.79</v>
+      </c>
+      <c r="M116" s="1">
+        <v>523393.76</v>
+      </c>
+      <c r="N116" s="1">
+        <v>1.06</v>
+      </c>
+      <c r="O116">
+        <v>1</v>
+      </c>
+      <c r="Z116" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="117" spans="1:26">
+      <c r="A117" t="s">
+        <v>355</v>
+      </c>
+      <c r="B117" s="1">
+        <v>415000.0</v>
+      </c>
+      <c r="C117" s="1">
+        <v>69.1935</v>
+      </c>
+      <c r="D117" s="1">
+        <v>74.176043</v>
+      </c>
+      <c r="E117" t="s">
+        <v>8</v>
+      </c>
+      <c r="F117">
+        <v>1.0</v>
+      </c>
+      <c r="G117" s="1">
+        <v>307830.58</v>
+      </c>
+      <c r="H117" s="1">
+        <v>-19682.69</v>
+      </c>
+      <c r="I117" s="1">
+        <v>-6.3940008819137</v>
+      </c>
+      <c r="J117">
+        <v>0.0</v>
+      </c>
+      <c r="K117">
+        <v>994.86</v>
+      </c>
+      <c r="L117" s="1">
+        <v>287153.03</v>
+      </c>
+      <c r="M117" s="1">
+        <v>288147.89</v>
+      </c>
+      <c r="N117" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O117">
+        <v>1</v>
+      </c>
+      <c r="Z117" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="118" spans="1:26">
+      <c r="A118" t="s">
+        <v>357</v>
+      </c>
+      <c r="B118" s="1">
+        <v>441000.0</v>
+      </c>
+      <c r="C118" s="1">
+        <v>98.49976612</v>
+      </c>
+      <c r="D118" s="1">
+        <v>99.423503</v>
+      </c>
+      <c r="E118" t="s">
+        <v>8</v>
+      </c>
+      <c r="F118">
+        <v>1.0</v>
+      </c>
+      <c r="G118" s="1">
+        <v>438457.65</v>
+      </c>
+      <c r="H118" s="1">
+        <v>5036.29</v>
+      </c>
+      <c r="I118" s="1">
+        <v>1.1486377304627</v>
+      </c>
+      <c r="J118">
+        <v>0.0</v>
+      </c>
+      <c r="K118" t="s">
+        <v>358</v>
+      </c>
+      <c r="L118" s="1">
+        <v>434383.97</v>
+      </c>
+      <c r="M118" s="1">
+        <v>443493.94</v>
+      </c>
+      <c r="N118" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="O118">
+        <v>1</v>
+      </c>
+      <c r="Z118" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="119" spans="1:26">
+      <c r="A119" t="s">
+        <v>360</v>
+      </c>
+      <c r="B119" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C119" s="1">
+        <v>99.22056409</v>
+      </c>
+      <c r="D119" s="1">
+        <v>99.815013</v>
+      </c>
+      <c r="E119" t="s">
+        <v>8</v>
+      </c>
+      <c r="F119">
+        <v>1.0</v>
+      </c>
+      <c r="G119" s="1">
+        <v>399260.05</v>
+      </c>
+      <c r="H119" s="1">
+        <v>8937.27</v>
+      </c>
+      <c r="I119" s="1">
+        <v>2.2384583681738</v>
+      </c>
+      <c r="J119">
+        <v>0.0</v>
+      </c>
+      <c r="K119" t="s">
+        <v>361</v>
+      </c>
+      <c r="L119" s="1">
+        <v>396882.25</v>
+      </c>
+      <c r="M119" s="1">
+        <v>408197.32</v>
+      </c>
+      <c r="N119" s="1">
+        <v>0.82</v>
+      </c>
+      <c r="O119">
+        <v>1</v>
+      </c>
+      <c r="Z119" t="s">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="120" spans="1:26">
+      <c r="A120" t="s">
+        <v>363</v>
+      </c>
+      <c r="B120" s="1">
+        <v>362000.0</v>
+      </c>
+      <c r="C120" s="1">
+        <v>100.52468408</v>
+      </c>
+      <c r="D120" s="1">
+        <v>99.888</v>
+      </c>
+      <c r="E120" t="s">
+        <v>8</v>
+      </c>
+      <c r="F120">
+        <v>1.0</v>
+      </c>
+      <c r="G120" s="1">
+        <v>361594.56</v>
+      </c>
+      <c r="H120" s="1">
+        <v>3188.72</v>
+      </c>
+      <c r="I120" s="1">
+        <v>0.88184954994898</v>
+      </c>
+      <c r="J120">
+        <v>0.0</v>
+      </c>
+      <c r="K120">
+        <v>883.92</v>
+      </c>
+      <c r="L120" s="1">
+        <v>363899.36</v>
+      </c>
+      <c r="M120" s="1">
+        <v>364783.28</v>
+      </c>
+      <c r="N120" s="1">
+        <v>0.74</v>
+      </c>
+      <c r="O120">
+        <v>1</v>
+      </c>
+      <c r="Z120" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="121" spans="1:26">
+      <c r="A121" t="s">
+        <v>365</v>
+      </c>
+      <c r="B121" s="1">
+        <v>130000.0</v>
+      </c>
+      <c r="C121" s="1">
+        <v>102.51264403</v>
+      </c>
+      <c r="D121" s="1">
+        <v>105.578454</v>
+      </c>
+      <c r="E121" t="s">
+        <v>8</v>
+      </c>
+      <c r="F121">
+        <v>1.0</v>
+      </c>
+      <c r="G121" s="1">
+        <v>137251.99</v>
+      </c>
+      <c r="H121" s="1">
+        <v>1524.31</v>
+      </c>
+      <c r="I121" s="1">
+        <v>1.1105922762941</v>
+      </c>
+      <c r="J121">
+        <v>0.0</v>
+      </c>
+      <c r="K121" t="s">
+        <v>366</v>
+      </c>
+      <c r="L121" s="1">
+        <v>133266.44</v>
+      </c>
+      <c r="M121" s="1">
+        <v>138776.3</v>
+      </c>
+      <c r="N121" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O121">
+        <v>1</v>
+      </c>
+      <c r="Z121" t="s">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="122" spans="1:26">
+      <c r="A122" t="s">
+        <v>368</v>
+      </c>
+      <c r="B122" s="1">
+        <v>155000.0</v>
+      </c>
+      <c r="C122" s="1">
+        <v>93.37832885</v>
+      </c>
+      <c r="D122" s="1">
+        <v>91.593929</v>
+      </c>
+      <c r="E122" t="s">
+        <v>8</v>
+      </c>
+      <c r="F122">
+        <v>1.0</v>
+      </c>
+      <c r="G122" s="1">
+        <v>141970.59</v>
+      </c>
+      <c r="H122" s="1">
+        <v>2765.82</v>
+      </c>
+      <c r="I122" s="1">
+        <v>1.9481640528507</v>
+      </c>
+      <c r="J122">
+        <v>0.0</v>
+      </c>
+      <c r="K122">
+        <v>0.0</v>
+      </c>
+      <c r="L122" s="1">
+        <v>144736.41</v>
+      </c>
+      <c r="M122" s="1">
+        <v>144736.41</v>
+      </c>
+      <c r="N122" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O122">
+        <v>1</v>
+      </c>
+      <c r="Z122" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="123" spans="1:26">
+      <c r="A123" t="s">
+        <v>370</v>
+      </c>
+      <c r="B123" s="1">
+        <v>280000.0</v>
+      </c>
+      <c r="C123" s="1">
+        <v>89.57242699</v>
+      </c>
+      <c r="D123" s="1">
+        <v>89.961514</v>
+      </c>
+      <c r="E123" t="s">
+        <v>8</v>
+      </c>
+      <c r="F123">
+        <v>1.0</v>
+      </c>
+      <c r="G123" s="1">
+        <v>251892.24</v>
+      </c>
+      <c r="H123" s="1">
+        <v>-815.2</v>
+      </c>
+      <c r="I123" s="1">
+        <v>-0.3236304540386</v>
+      </c>
+      <c r="J123">
+        <v>0.0</v>
+      </c>
+      <c r="K123">
+        <v>274.25</v>
+      </c>
+      <c r="L123" s="1">
+        <v>250802.79</v>
+      </c>
+      <c r="M123" s="1">
+        <v>251077.04</v>
+      </c>
+      <c r="N123" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O123">
+        <v>1</v>
+      </c>
+      <c r="Z123" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="124" spans="1:26">
+      <c r="A124" t="s">
+        <v>372</v>
+      </c>
+      <c r="B124" s="1">
+        <v>445000.0</v>
+      </c>
+      <c r="C124" s="1">
+        <v>95.60360745</v>
+      </c>
+      <c r="D124" s="1">
+        <v>96.392049</v>
+      </c>
+      <c r="E124" t="s">
+        <v>8</v>
+      </c>
+      <c r="F124">
+        <v>1.0</v>
+      </c>
+      <c r="G124" s="1">
+        <v>428944.62</v>
+      </c>
+      <c r="H124" s="1">
+        <v>3353.88</v>
+      </c>
+      <c r="I124" s="1">
+        <v>0.78189114482891</v>
+      </c>
+      <c r="J124">
+        <v>0.0</v>
+      </c>
+      <c r="K124" t="s">
+        <v>373</v>
+      </c>
+      <c r="L124" s="1">
+        <v>425436.05</v>
+      </c>
+      <c r="M124" s="1">
+        <v>432298.5</v>
+      </c>
+      <c r="N124" s="1">
+        <v>0.87</v>
+      </c>
+      <c r="O124">
+        <v>1</v>
+      </c>
+      <c r="Z124" t="s">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="125" spans="1:26">
+      <c r="A125" t="s">
+        <v>375</v>
+      </c>
+      <c r="B125" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C125" s="1">
+        <v>100.47342406</v>
+      </c>
+      <c r="D125" s="1">
+        <v>99.915</v>
+      </c>
+      <c r="E125" t="s">
+        <v>8</v>
+      </c>
+      <c r="F125">
+        <v>1.0</v>
+      </c>
+      <c r="G125" s="1">
+        <v>299745.0</v>
+      </c>
+      <c r="H125" s="1">
+        <v>2332.81</v>
+      </c>
+      <c r="I125" s="1">
+        <v>0.77826485846303</v>
+      </c>
+      <c r="J125">
+        <v>0.0</v>
+      </c>
+      <c r="K125">
+        <v>657.53</v>
+      </c>
+      <c r="L125" s="1">
+        <v>301420.28</v>
+      </c>
+      <c r="M125" s="1">
+        <v>302077.81</v>
+      </c>
+      <c r="N125" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O125">
+        <v>1</v>
+      </c>
+      <c r="Z125" t="s">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="126" spans="1:26">
+      <c r="A126" t="s">
+        <v>377</v>
+      </c>
+      <c r="B126" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C126" s="1">
+        <v>96.05265761</v>
+      </c>
+      <c r="D126" s="1">
+        <v>98.007783</v>
+      </c>
+      <c r="E126" t="s">
+        <v>8</v>
+      </c>
+      <c r="F126">
+        <v>1.0</v>
+      </c>
+      <c r="G126" s="1">
+        <v>294023.35</v>
+      </c>
+      <c r="H126" s="1">
+        <v>-1599.62</v>
+      </c>
+      <c r="I126" s="1">
+        <v>-0.54404522634002</v>
+      </c>
+      <c r="J126">
+        <v>0.0</v>
+      </c>
+      <c r="K126" t="s">
+        <v>378</v>
+      </c>
+      <c r="L126" s="1">
+        <v>288157.98</v>
+      </c>
+      <c r="M126" s="1">
+        <v>292423.73</v>
+      </c>
+      <c r="N126" s="1">
         <v>0.59</v>
       </c>
-      <c r="P71">
-[...60 lines deleted...]
-      <c r="C73" s="1">
+      <c r="O126">
+        <v>1</v>
+      </c>
+      <c r="Z126" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="127" spans="1:26">
+      <c r="A127" t="s">
+        <v>380</v>
+      </c>
+      <c r="B127" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C127" s="1">
+        <v>98.84178897</v>
+      </c>
+      <c r="D127" s="1">
+        <v>102.242292</v>
+      </c>
+      <c r="E127" t="s">
+        <v>8</v>
+      </c>
+      <c r="F127">
+        <v>1.0</v>
+      </c>
+      <c r="G127" s="1">
+        <v>511211.46</v>
+      </c>
+      <c r="H127" s="1">
+        <v>-17002.52</v>
+      </c>
+      <c r="I127" s="1">
+        <v>-3.3259270048445</v>
+      </c>
+      <c r="J127">
+        <v>0.0</v>
+      </c>
+      <c r="K127">
+        <v>0.0</v>
+      </c>
+      <c r="L127" s="1">
+        <v>494208.94</v>
+      </c>
+      <c r="M127" s="1">
+        <v>494208.94</v>
+      </c>
+      <c r="N127" s="1">
+        <v>1.0</v>
+      </c>
+      <c r="O127">
+        <v>1</v>
+      </c>
+      <c r="Z127" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="128" spans="1:26">
+      <c r="A128" t="s">
+        <v>382</v>
+      </c>
+      <c r="B128" s="1">
         <v>300000.0</v>
       </c>
-      <c r="D73" s="1">
-[...32 lines deleted...]
-      <c r="O73" s="1">
+      <c r="C128" s="1">
+        <v>100.78594267</v>
+      </c>
+      <c r="D128" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E128" t="s">
+        <v>8</v>
+      </c>
+      <c r="F128">
+        <v>1.0</v>
+      </c>
+      <c r="G128" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="H128" s="1">
+        <v>4982.83</v>
+      </c>
+      <c r="I128" s="1">
+        <v>1.6609433333333</v>
+      </c>
+      <c r="J128">
+        <v>0.0</v>
+      </c>
+      <c r="K128" t="s">
+        <v>383</v>
+      </c>
+      <c r="L128" s="1">
+        <v>302357.83</v>
+      </c>
+      <c r="M128" s="1">
+        <v>304982.83</v>
+      </c>
+      <c r="N128" s="1">
         <v>0.62</v>
       </c>
-      <c r="P73">
-[...10 lines deleted...]
-      <c r="C74" s="1">
+      <c r="O128">
+        <v>1</v>
+      </c>
+      <c r="Z128" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="129" spans="1:26">
+      <c r="A129" t="s">
+        <v>385</v>
+      </c>
+      <c r="B129" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C129" s="1">
+        <v>100.09741313</v>
+      </c>
+      <c r="D129" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E129" t="s">
+        <v>8</v>
+      </c>
+      <c r="F129">
+        <v>1.0</v>
+      </c>
+      <c r="G129" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="H129" s="1">
+        <v>3091.25</v>
+      </c>
+      <c r="I129" s="1">
+        <v>3.09125</v>
+      </c>
+      <c r="J129">
+        <v>0.0</v>
+      </c>
+      <c r="K129" t="s">
+        <v>386</v>
+      </c>
+      <c r="L129" s="1">
+        <v>100097.41</v>
+      </c>
+      <c r="M129" s="1">
+        <v>103091.25</v>
+      </c>
+      <c r="N129" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O129">
+        <v>1</v>
+      </c>
+      <c r="Z129" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="130" spans="1:26">
+      <c r="A130" t="s">
+        <v>388</v>
+      </c>
+      <c r="B130" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C130" s="1">
+        <v>81.19224574</v>
+      </c>
+      <c r="D130" s="1">
+        <v>81.08293</v>
+      </c>
+      <c r="E130" t="s">
+        <v>8</v>
+      </c>
+      <c r="F130">
+        <v>1.0</v>
+      </c>
+      <c r="G130" s="1">
+        <v>486497.58</v>
+      </c>
+      <c r="H130" s="1">
+        <v>2850.41</v>
+      </c>
+      <c r="I130" s="1">
+        <v>0.58590425054118</v>
+      </c>
+      <c r="J130">
+        <v>0.0</v>
+      </c>
+      <c r="K130" t="s">
+        <v>389</v>
+      </c>
+      <c r="L130" s="1">
+        <v>487153.47</v>
+      </c>
+      <c r="M130" s="1">
+        <v>489347.99</v>
+      </c>
+      <c r="N130" s="1">
+        <v>0.99</v>
+      </c>
+      <c r="O130">
+        <v>1</v>
+      </c>
+      <c r="Z130" t="s">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="131" spans="1:26">
+      <c r="A131" t="s">
+        <v>391</v>
+      </c>
+      <c r="B131" s="1">
+        <v>483000.0</v>
+      </c>
+      <c r="C131" s="1">
+        <v>97.79662587</v>
+      </c>
+      <c r="D131" s="1">
+        <v>99.429627</v>
+      </c>
+      <c r="E131" t="s">
+        <v>8</v>
+      </c>
+      <c r="F131">
+        <v>1.0</v>
+      </c>
+      <c r="G131" s="1">
+        <v>480245.1</v>
+      </c>
+      <c r="H131" s="1">
+        <v>5957.5</v>
+      </c>
+      <c r="I131" s="1">
+        <v>1.2405123966908</v>
+      </c>
+      <c r="J131">
+        <v>0.0</v>
+      </c>
+      <c r="K131" t="s">
+        <v>392</v>
+      </c>
+      <c r="L131" s="1">
+        <v>472357.7</v>
+      </c>
+      <c r="M131" s="1">
+        <v>486202.6</v>
+      </c>
+      <c r="N131" s="1">
+        <v>0.98</v>
+      </c>
+      <c r="O131">
+        <v>1</v>
+      </c>
+      <c r="Z131" t="s">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="132" spans="1:26">
+      <c r="A132" t="s">
+        <v>394</v>
+      </c>
+      <c r="B132" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C132" s="1">
+        <v>100.46047661</v>
+      </c>
+      <c r="D132" s="1">
+        <v>102.181054</v>
+      </c>
+      <c r="E132" t="s">
+        <v>8</v>
+      </c>
+      <c r="F132">
+        <v>1.0</v>
+      </c>
+      <c r="G132" s="1">
+        <v>919629.49</v>
+      </c>
+      <c r="H132" s="1">
+        <v>5788.09</v>
+      </c>
+      <c r="I132" s="1">
+        <v>0.62939369201829</v>
+      </c>
+      <c r="J132">
+        <v>0.0</v>
+      </c>
+      <c r="K132" t="s">
+        <v>395</v>
+      </c>
+      <c r="L132" s="1">
+        <v>904144.29</v>
+      </c>
+      <c r="M132" s="1">
+        <v>925417.58</v>
+      </c>
+      <c r="N132" s="1">
+        <v>1.87</v>
+      </c>
+      <c r="O132">
+        <v>1</v>
+      </c>
+      <c r="Z132" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="133" spans="1:26">
+      <c r="A133" t="s">
+        <v>397</v>
+      </c>
+      <c r="B133" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C133" s="1">
+        <v>66.053</v>
+      </c>
+      <c r="D133" s="1">
+        <v>68.824779</v>
+      </c>
+      <c r="E133" t="s">
+        <v>8</v>
+      </c>
+      <c r="F133">
+        <v>1.0</v>
+      </c>
+      <c r="G133" s="1">
+        <v>481773.45</v>
+      </c>
+      <c r="H133" s="1">
+        <v>-12805.19</v>
+      </c>
+      <c r="I133" s="1">
+        <v>-2.6579277044013</v>
+      </c>
+      <c r="J133">
+        <v>0.0</v>
+      </c>
+      <c r="K133" t="s">
+        <v>398</v>
+      </c>
+      <c r="L133" s="1">
+        <v>462371.0</v>
+      </c>
+      <c r="M133" s="1">
+        <v>468968.26</v>
+      </c>
+      <c r="N133" s="1">
+        <v>0.95</v>
+      </c>
+      <c r="O133">
+        <v>1</v>
+      </c>
+      <c r="Z133" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="134" spans="1:26">
+      <c r="A134" t="s">
+        <v>400</v>
+      </c>
+      <c r="B134" s="1">
+        <v>102000.0</v>
+      </c>
+      <c r="C134" s="1">
+        <v>99.83742023</v>
+      </c>
+      <c r="D134" s="1">
+        <v>99.646</v>
+      </c>
+      <c r="E134" t="s">
+        <v>8</v>
+      </c>
+      <c r="F134">
+        <v>1.0</v>
+      </c>
+      <c r="G134" s="1">
+        <v>101638.92</v>
+      </c>
+      <c r="H134" s="1">
+        <v>1300.48</v>
+      </c>
+      <c r="I134" s="1">
+        <v>1.2795098570508</v>
+      </c>
+      <c r="J134">
+        <v>0.0</v>
+      </c>
+      <c r="K134" t="s">
+        <v>401</v>
+      </c>
+      <c r="L134" s="1">
+        <v>101834.17</v>
+      </c>
+      <c r="M134" s="1">
+        <v>102939.4</v>
+      </c>
+      <c r="N134" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O134">
+        <v>1</v>
+      </c>
+      <c r="Z134" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="135" spans="1:26">
+      <c r="A135" t="s">
+        <v>403</v>
+      </c>
+      <c r="B135" s="1">
+        <v>360000.0</v>
+      </c>
+      <c r="C135" s="1">
+        <v>102.58284403</v>
+      </c>
+      <c r="D135" s="1">
+        <v>105.116214</v>
+      </c>
+      <c r="E135" t="s">
+        <v>8</v>
+      </c>
+      <c r="F135">
+        <v>1.0</v>
+      </c>
+      <c r="G135" s="1">
+        <v>378418.37</v>
+      </c>
+      <c r="H135" s="1">
+        <v>2991.65</v>
+      </c>
+      <c r="I135" s="1">
+        <v>0.79056680044365</v>
+      </c>
+      <c r="J135">
+        <v>0.0</v>
+      </c>
+      <c r="K135" t="s">
+        <v>404</v>
+      </c>
+      <c r="L135" s="1">
+        <v>369298.24</v>
+      </c>
+      <c r="M135" s="1">
+        <v>381410.02</v>
+      </c>
+      <c r="N135" s="1">
+        <v>0.77</v>
+      </c>
+      <c r="O135">
+        <v>1</v>
+      </c>
+      <c r="Z135" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="136" spans="1:26">
+      <c r="A136" t="s">
+        <v>406</v>
+      </c>
+      <c r="B136" s="1">
+        <v>240000.0</v>
+      </c>
+      <c r="C136" s="1">
+        <v>99.23454234</v>
+      </c>
+      <c r="D136" s="1">
+        <v>101.505154</v>
+      </c>
+      <c r="E136" t="s">
+        <v>8</v>
+      </c>
+      <c r="F136">
+        <v>1.0</v>
+      </c>
+      <c r="G136" s="1">
+        <v>243612.37</v>
+      </c>
+      <c r="H136" s="1">
+        <v>202.86</v>
+      </c>
+      <c r="I136" s="1">
+        <v>0.083271633538149</v>
+      </c>
+      <c r="J136">
+        <v>0.0</v>
+      </c>
+      <c r="K136" t="s">
+        <v>407</v>
+      </c>
+      <c r="L136" s="1">
+        <v>238162.9</v>
+      </c>
+      <c r="M136" s="1">
+        <v>243815.23</v>
+      </c>
+      <c r="N136" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O136">
+        <v>1</v>
+      </c>
+      <c r="Z136" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="137" spans="1:26">
+      <c r="A137" t="s">
+        <v>409</v>
+      </c>
+      <c r="B137" s="1">
+        <v>140000.0</v>
+      </c>
+      <c r="C137" s="1">
+        <v>100.14884995</v>
+      </c>
+      <c r="D137" s="1">
+        <v>101.271864</v>
+      </c>
+      <c r="E137" t="s">
+        <v>8</v>
+      </c>
+      <c r="F137">
+        <v>1.0</v>
+      </c>
+      <c r="G137" s="1">
+        <v>141780.61</v>
+      </c>
+      <c r="H137" s="1">
+        <v>920.93</v>
+      </c>
+      <c r="I137" s="1">
+        <v>0.64954580178488</v>
+      </c>
+      <c r="J137">
+        <v>0.0</v>
+      </c>
+      <c r="K137" t="s">
+        <v>410</v>
+      </c>
+      <c r="L137" s="1">
+        <v>140208.39</v>
+      </c>
+      <c r="M137" s="1">
+        <v>142701.54</v>
+      </c>
+      <c r="N137" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O137">
+        <v>1</v>
+      </c>
+      <c r="Z137" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="138" spans="1:26">
+      <c r="A138" t="s">
+        <v>412</v>
+      </c>
+      <c r="B138" s="1">
+        <v>130000.0</v>
+      </c>
+      <c r="C138" s="1">
+        <v>99.11734325</v>
+      </c>
+      <c r="D138" s="1">
+        <v>105.684715</v>
+      </c>
+      <c r="E138" t="s">
+        <v>8</v>
+      </c>
+      <c r="F138">
+        <v>1.0</v>
+      </c>
+      <c r="G138" s="1">
+        <v>137390.13</v>
+      </c>
+      <c r="H138" s="1">
+        <v>-7081.76</v>
+      </c>
+      <c r="I138" s="1">
+        <v>-5.1544896274572</v>
+      </c>
+      <c r="J138">
+        <v>0.0</v>
+      </c>
+      <c r="K138" t="s">
+        <v>413</v>
+      </c>
+      <c r="L138" s="1">
+        <v>128852.55</v>
+      </c>
+      <c r="M138" s="1">
+        <v>130308.37</v>
+      </c>
+      <c r="N138" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O138">
+        <v>1</v>
+      </c>
+      <c r="Z138" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="139" spans="1:26">
+      <c r="A139" t="s">
+        <v>415</v>
+      </c>
+      <c r="B139" s="1">
+        <v>135000.0</v>
+      </c>
+      <c r="C139" s="1">
+        <v>97.70346528</v>
+      </c>
+      <c r="D139" s="1">
+        <v>103.578504</v>
+      </c>
+      <c r="E139" t="s">
+        <v>8</v>
+      </c>
+      <c r="F139">
+        <v>1.0</v>
+      </c>
+      <c r="G139" s="1">
+        <v>139830.98</v>
+      </c>
+      <c r="H139" s="1">
+        <v>-6271.08</v>
+      </c>
+      <c r="I139" s="1">
+        <v>-4.4847572404913</v>
+      </c>
+      <c r="J139">
+        <v>0.0</v>
+      </c>
+      <c r="K139" t="s">
+        <v>416</v>
+      </c>
+      <c r="L139" s="1">
+        <v>131899.68</v>
+      </c>
+      <c r="M139" s="1">
+        <v>133559.9</v>
+      </c>
+      <c r="N139" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O139">
+        <v>1</v>
+      </c>
+      <c r="Z139" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="140" spans="1:26">
+      <c r="A140" t="s">
+        <v>418</v>
+      </c>
+      <c r="B140" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C140" s="1">
+        <v>98.79496289</v>
+      </c>
+      <c r="D140" s="1">
+        <v>99.860373</v>
+      </c>
+      <c r="E140" t="s">
+        <v>8</v>
+      </c>
+      <c r="F140">
+        <v>1.0</v>
+      </c>
+      <c r="G140" s="1">
+        <v>299581.12</v>
+      </c>
+      <c r="H140" s="1">
+        <v>-2992.81</v>
+      </c>
+      <c r="I140" s="1">
+        <v>-0.99899820122176</v>
+      </c>
+      <c r="J140">
+        <v>0.0</v>
+      </c>
+      <c r="K140">
+        <v>203.42</v>
+      </c>
+      <c r="L140" s="1">
+        <v>296384.89</v>
+      </c>
+      <c r="M140" s="1">
+        <v>296588.31</v>
+      </c>
+      <c r="N140" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="O140">
+        <v>1</v>
+      </c>
+      <c r="Z140" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="141" spans="1:26">
+      <c r="A141" t="s">
+        <v>420</v>
+      </c>
+      <c r="B141" s="1">
+        <v>140000.0</v>
+      </c>
+      <c r="C141" s="1">
+        <v>99.67519899</v>
+      </c>
+      <c r="D141" s="1">
+        <v>98.412086</v>
+      </c>
+      <c r="E141" t="s">
+        <v>8</v>
+      </c>
+      <c r="F141">
+        <v>1.0</v>
+      </c>
+      <c r="G141" s="1">
+        <v>137776.92</v>
+      </c>
+      <c r="H141" s="1">
+        <v>3226.85</v>
+      </c>
+      <c r="I141" s="1">
+        <v>2.3420831297434</v>
+      </c>
+      <c r="J141">
+        <v>0.0</v>
+      </c>
+      <c r="K141" t="s">
+        <v>421</v>
+      </c>
+      <c r="L141" s="1">
+        <v>139545.28</v>
+      </c>
+      <c r="M141" s="1">
+        <v>141003.77</v>
+      </c>
+      <c r="N141" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O141">
+        <v>1</v>
+      </c>
+      <c r="Z141" t="s">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="142" spans="1:26">
+      <c r="A142" t="s">
+        <v>423</v>
+      </c>
+      <c r="B142" s="1">
+        <v>140000.0</v>
+      </c>
+      <c r="C142" s="1">
+        <v>99.29052175</v>
+      </c>
+      <c r="D142" s="1">
+        <v>98.960671</v>
+      </c>
+      <c r="E142" t="s">
+        <v>8</v>
+      </c>
+      <c r="F142">
+        <v>1.0</v>
+      </c>
+      <c r="G142" s="1">
+        <v>138544.94</v>
+      </c>
+      <c r="H142" s="1">
+        <v>696.72</v>
+      </c>
+      <c r="I142" s="1">
+        <v>0.50288375742918</v>
+      </c>
+      <c r="J142">
+        <v>0.0</v>
+      </c>
+      <c r="K142">
+        <v>234.93</v>
+      </c>
+      <c r="L142" s="1">
+        <v>139006.73</v>
+      </c>
+      <c r="M142" s="1">
+        <v>139241.66</v>
+      </c>
+      <c r="N142" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O142">
+        <v>1</v>
+      </c>
+      <c r="Z142" t="s">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="143" spans="1:26">
+      <c r="A143" t="s">
+        <v>425</v>
+      </c>
+      <c r="B143" s="1">
+        <v>130000.0</v>
+      </c>
+      <c r="C143" s="1">
+        <v>106.47486838</v>
+      </c>
+      <c r="D143" s="1">
+        <v>110.213723</v>
+      </c>
+      <c r="E143" t="s">
+        <v>8</v>
+      </c>
+      <c r="F143">
+        <v>1.0</v>
+      </c>
+      <c r="G143" s="1">
+        <v>143277.84</v>
+      </c>
+      <c r="H143" s="1">
+        <v>-789.55</v>
+      </c>
+      <c r="I143" s="1">
+        <v>-0.55106218798385</v>
+      </c>
+      <c r="J143">
+        <v>0.0</v>
+      </c>
+      <c r="K143" t="s">
+        <v>426</v>
+      </c>
+      <c r="L143" s="1">
+        <v>138417.33</v>
+      </c>
+      <c r="M143" s="1">
+        <v>142488.29</v>
+      </c>
+      <c r="N143" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O143">
+        <v>1</v>
+      </c>
+      <c r="Z143" t="s">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="144" spans="1:26">
+      <c r="A144" t="s">
+        <v>428</v>
+      </c>
+      <c r="B144" s="1">
+        <v>550000.0</v>
+      </c>
+      <c r="C144" s="1">
+        <v>98.33385095</v>
+      </c>
+      <c r="D144" s="1">
+        <v>99.944829</v>
+      </c>
+      <c r="E144" t="s">
+        <v>8</v>
+      </c>
+      <c r="F144">
+        <v>1.0</v>
+      </c>
+      <c r="G144" s="1">
+        <v>549696.56</v>
+      </c>
+      <c r="H144" s="1">
+        <v>7051.95</v>
+      </c>
+      <c r="I144" s="1">
+        <v>1.2828805041094</v>
+      </c>
+      <c r="J144">
+        <v>0.0</v>
+      </c>
+      <c r="K144" t="s">
+        <v>429</v>
+      </c>
+      <c r="L144" s="1">
+        <v>540836.18</v>
+      </c>
+      <c r="M144" s="1">
+        <v>556748.51</v>
+      </c>
+      <c r="N144" s="1">
+        <v>1.12</v>
+      </c>
+      <c r="O144">
+        <v>1</v>
+      </c>
+      <c r="Z144" t="s">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="145" spans="1:26">
+      <c r="A145" t="s">
+        <v>431</v>
+      </c>
+      <c r="B145" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C145" s="1">
+        <v>101.83036202</v>
+      </c>
+      <c r="D145" s="1">
+        <v>104.27347</v>
+      </c>
+      <c r="E145" t="s">
+        <v>8</v>
+      </c>
+      <c r="F145">
+        <v>1.0</v>
+      </c>
+      <c r="G145" s="1">
+        <v>104273.47</v>
+      </c>
+      <c r="H145" s="1">
+        <v>1272.65</v>
+      </c>
+      <c r="I145" s="1">
+        <v>1.2204926142767</v>
+      </c>
+      <c r="J145">
+        <v>0.0</v>
+      </c>
+      <c r="K145" t="s">
+        <v>432</v>
+      </c>
+      <c r="L145" s="1">
+        <v>101830.37</v>
+      </c>
+      <c r="M145" s="1">
+        <v>105546.12</v>
+      </c>
+      <c r="N145" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O145">
+        <v>1</v>
+      </c>
+      <c r="Z145" t="s">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="146" spans="1:26">
+      <c r="A146" t="s">
+        <v>434</v>
+      </c>
+      <c r="B146" s="1">
         <v>200000.0</v>
       </c>
-      <c r="D74" s="1">
-[...32 lines deleted...]
-      <c r="O74" s="1">
+      <c r="C146" s="1">
+        <v>92.32728055</v>
+      </c>
+      <c r="D146" s="1">
+        <v>95.837535</v>
+      </c>
+      <c r="E146" t="s">
+        <v>8</v>
+      </c>
+      <c r="F146">
+        <v>1.0</v>
+      </c>
+      <c r="G146" s="1">
+        <v>191675.07</v>
+      </c>
+      <c r="H146" s="1">
+        <v>-6987.63</v>
+      </c>
+      <c r="I146" s="1">
+        <v>-3.6455601659621</v>
+      </c>
+      <c r="J146">
+        <v>0.0</v>
+      </c>
+      <c r="K146">
+        <v>32.88</v>
+      </c>
+      <c r="L146" s="1">
+        <v>184654.56</v>
+      </c>
+      <c r="M146" s="1">
+        <v>184687.44</v>
+      </c>
+      <c r="N146" s="1">
         <v>0.37</v>
       </c>
-      <c r="P74">
-[...10 lines deleted...]
-      <c r="C75" s="1">
+      <c r="O146">
+        <v>1</v>
+      </c>
+      <c r="Z146" t="s">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="147" spans="1:26">
+      <c r="A147" t="s">
+        <v>436</v>
+      </c>
+      <c r="B147" s="1">
+        <v>560000.0</v>
+      </c>
+      <c r="C147" s="1">
+        <v>85.00605342</v>
+      </c>
+      <c r="D147" s="1">
+        <v>85.126713</v>
+      </c>
+      <c r="E147" t="s">
+        <v>8</v>
+      </c>
+      <c r="F147">
+        <v>1.0</v>
+      </c>
+      <c r="G147" s="1">
+        <v>476709.59</v>
+      </c>
+      <c r="H147" s="1">
+        <v>3351.71</v>
+      </c>
+      <c r="I147" s="1">
+        <v>0.70309263130201</v>
+      </c>
+      <c r="J147">
+        <v>0.0</v>
+      </c>
+      <c r="K147" t="s">
+        <v>437</v>
+      </c>
+      <c r="L147" s="1">
+        <v>476033.9</v>
+      </c>
+      <c r="M147" s="1">
+        <v>480061.3</v>
+      </c>
+      <c r="N147" s="1">
+        <v>0.97</v>
+      </c>
+      <c r="O147">
+        <v>1</v>
+      </c>
+      <c r="Z147" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="148" spans="1:26">
+      <c r="A148" t="s">
+        <v>439</v>
+      </c>
+      <c r="B148" s="1">
         <v>200000.0</v>
       </c>
-      <c r="D75" s="1">
-[...146 lines deleted...]
-      <c r="C78" s="1">
+      <c r="C148" s="1">
+        <v>95.60280353</v>
+      </c>
+      <c r="D148" s="1">
+        <v>100.243095</v>
+      </c>
+      <c r="E148" t="s">
+        <v>8</v>
+      </c>
+      <c r="F148">
+        <v>1.0</v>
+      </c>
+      <c r="G148" s="1">
+        <v>200486.19</v>
+      </c>
+      <c r="H148" s="1">
+        <v>-9263.05</v>
+      </c>
+      <c r="I148" s="1">
+        <v>-4.6202932980072</v>
+      </c>
+      <c r="J148">
+        <v>0.0</v>
+      </c>
+      <c r="K148">
+        <v>17.53</v>
+      </c>
+      <c r="L148" s="1">
+        <v>191205.61</v>
+      </c>
+      <c r="M148" s="1">
+        <v>191223.14</v>
+      </c>
+      <c r="N148" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="O148">
+        <v>1</v>
+      </c>
+      <c r="Z148" t="s">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="149" spans="1:26">
+      <c r="A149" t="s">
+        <v>441</v>
+      </c>
+      <c r="B149" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C149" s="1">
+        <v>101.12229664</v>
+      </c>
+      <c r="D149" s="1">
+        <v>99.948</v>
+      </c>
+      <c r="E149" t="s">
+        <v>8</v>
+      </c>
+      <c r="F149">
+        <v>1.0</v>
+      </c>
+      <c r="G149" s="1">
+        <v>199896.0</v>
+      </c>
+      <c r="H149" s="1">
+        <v>9913.52</v>
+      </c>
+      <c r="I149" s="1">
+        <v>4.9593388562052</v>
+      </c>
+      <c r="J149">
+        <v>0.0</v>
+      </c>
+      <c r="K149" t="s">
+        <v>442</v>
+      </c>
+      <c r="L149" s="1">
+        <v>202244.59</v>
+      </c>
+      <c r="M149" s="1">
+        <v>209809.52</v>
+      </c>
+      <c r="N149" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O149">
+        <v>1</v>
+      </c>
+      <c r="Z149" t="s">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="150" spans="1:26">
+      <c r="A150" t="s">
+        <v>444</v>
+      </c>
+      <c r="B150" s="1">
+        <v>150000.0</v>
+      </c>
+      <c r="C150" s="1">
+        <v>93.36493373</v>
+      </c>
+      <c r="D150" s="1">
+        <v>90.382013</v>
+      </c>
+      <c r="E150" t="s">
+        <v>8</v>
+      </c>
+      <c r="F150">
+        <v>1.0</v>
+      </c>
+      <c r="G150" s="1">
+        <v>135573.02</v>
+      </c>
+      <c r="H150" s="1">
+        <v>4593.56</v>
+      </c>
+      <c r="I150" s="1">
+        <v>3.3882552738001</v>
+      </c>
+      <c r="J150">
+        <v>0.0</v>
+      </c>
+      <c r="K150">
+        <v>119.18</v>
+      </c>
+      <c r="L150" s="1">
+        <v>140047.4</v>
+      </c>
+      <c r="M150" s="1">
+        <v>140166.58</v>
+      </c>
+      <c r="N150" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O150">
+        <v>1</v>
+      </c>
+      <c r="Z150" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="151" spans="1:26">
+      <c r="A151" t="s">
+        <v>446</v>
+      </c>
+      <c r="B151" s="1">
+        <v>160000.0</v>
+      </c>
+      <c r="C151" s="1">
+        <v>88.07960026</v>
+      </c>
+      <c r="D151" s="1">
+        <v>86.219563</v>
+      </c>
+      <c r="E151" t="s">
+        <v>8</v>
+      </c>
+      <c r="F151">
+        <v>1.0</v>
+      </c>
+      <c r="G151" s="1">
+        <v>137951.3</v>
+      </c>
+      <c r="H151" s="1">
+        <v>3214.96</v>
+      </c>
+      <c r="I151" s="1">
+        <v>2.3305035907599</v>
+      </c>
+      <c r="J151">
+        <v>0.0</v>
+      </c>
+      <c r="K151">
+        <v>238.9</v>
+      </c>
+      <c r="L151" s="1">
+        <v>140927.36</v>
+      </c>
+      <c r="M151" s="1">
+        <v>141166.26</v>
+      </c>
+      <c r="N151" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O151">
+        <v>1</v>
+      </c>
+      <c r="Z151" t="s">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="152" spans="1:26">
+      <c r="A152" t="s">
+        <v>448</v>
+      </c>
+      <c r="B152" s="1">
         <v>140000.0</v>
       </c>
-      <c r="D78" s="1">
-[...82 lines deleted...]
-      <c r="O79" s="1">
+      <c r="C152" s="1">
+        <v>97.49163387</v>
+      </c>
+      <c r="D152" s="1">
+        <v>98.939836</v>
+      </c>
+      <c r="E152" t="s">
+        <v>8</v>
+      </c>
+      <c r="F152">
+        <v>1.0</v>
+      </c>
+      <c r="G152" s="1">
+        <v>138515.77</v>
+      </c>
+      <c r="H152" s="1">
+        <v>-1621.87</v>
+      </c>
+      <c r="I152" s="1">
+        <v>-1.1708919497036</v>
+      </c>
+      <c r="J152">
+        <v>0.0</v>
+      </c>
+      <c r="K152">
+        <v>405.62</v>
+      </c>
+      <c r="L152" s="1">
+        <v>136488.28</v>
+      </c>
+      <c r="M152" s="1">
+        <v>136893.9</v>
+      </c>
+      <c r="N152" s="1">
         <v>0.28</v>
       </c>
-      <c r="P79">
-[...3604 lines deleted...]
-      <c r="A152" t="s">
+      <c r="O152">
+        <v>1</v>
+      </c>
+      <c r="Z152" t="s">
         <v>447</v>
       </c>
-      <c r="B152" t="s">
-[...45 lines deleted...]
-    <row r="153" spans="1:16">
+    </row>
+    <row r="153" spans="1:26">
       <c r="A153" t="s">
         <v>450</v>
       </c>
-      <c r="B153" t="s">
-        <v>451</v>
+      <c r="B153" s="1">
+        <v>150000.0</v>
       </c>
       <c r="C153" s="1">
-        <v>150000.0</v>
+        <v>92.90430095</v>
       </c>
       <c r="D153" s="1">
-        <v>92.31808028</v>
-[...1 lines deleted...]
-      <c r="E153" s="1">
         <v>90.429947</v>
       </c>
-      <c r="F153" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E153" t="s">
+        <v>8</v>
+      </c>
+      <c r="F153">
+        <v>1.0</v>
+      </c>
+      <c r="G153" s="1">
+        <v>135644.92</v>
       </c>
       <c r="H153" s="1">
-        <v>135644.92</v>
+        <v>3787.05</v>
       </c>
       <c r="I153" s="1">
-        <v>2871.24</v>
-[...2 lines deleted...]
-        <v>2.1167324216786</v>
+        <v>2.7918848711769</v>
+      </c>
+      <c r="J153">
+        <v>0.0</v>
       </c>
       <c r="K153">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>39.04</v>
+        <v>75.51</v>
+      </c>
+      <c r="L153" s="1">
+        <v>139356.46</v>
       </c>
       <c r="M153" s="1">
-        <v>138477.12</v>
+        <v>139431.97</v>
       </c>
       <c r="N153" s="1">
-        <v>138516.16</v>
-[...8 lines deleted...]
-    <row r="154" spans="1:16">
+        <v>0.28</v>
+      </c>
+      <c r="O153">
+        <v>1</v>
+      </c>
+      <c r="Z153" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="154" spans="1:26">
       <c r="A154" t="s">
         <v>452</v>
       </c>
-      <c r="B154" t="s">
+      <c r="B154" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C154" s="1">
+        <v>99.9378945</v>
+      </c>
+      <c r="D154" s="1">
+        <v>104.254153</v>
+      </c>
+      <c r="E154" t="s">
+        <v>8</v>
+      </c>
+      <c r="F154">
+        <v>1.0</v>
+      </c>
+      <c r="G154" s="1">
+        <v>312762.46</v>
+      </c>
+      <c r="H154" s="1">
+        <v>-11533.02</v>
+      </c>
+      <c r="I154" s="1">
+        <v>-3.687469397702</v>
+      </c>
+      <c r="J154">
+        <v>0.0</v>
+      </c>
+      <c r="K154" t="s">
         <v>453</v>
       </c>
-      <c r="C154" s="1">
-[...27 lines deleted...]
-        <v>454</v>
+      <c r="L154" s="1">
+        <v>299813.69</v>
       </c>
       <c r="M154" s="1">
-        <v>299762.12</v>
+        <v>301229.44</v>
       </c>
       <c r="N154" s="1">
-        <v>309031.3</v>
-[...8 lines deleted...]
-    <row r="155" spans="1:16">
+        <v>0.61</v>
+      </c>
+      <c r="O154">
+        <v>1</v>
+      </c>
+      <c r="Z154" t="s">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="155" spans="1:26">
       <c r="A155" t="s">
         <v>455</v>
       </c>
-      <c r="B155" t="s">
+      <c r="B155" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C155" s="1">
+        <v>93.31472348</v>
+      </c>
+      <c r="D155" s="1">
+        <v>95.381538</v>
+      </c>
+      <c r="E155" t="s">
+        <v>8</v>
+      </c>
+      <c r="F155">
+        <v>1.0</v>
+      </c>
+      <c r="G155" s="1">
+        <v>476907.69</v>
+      </c>
+      <c r="H155" s="1">
+        <v>-6885.44</v>
+      </c>
+      <c r="I155" s="1">
+        <v>-1.4437678704657</v>
+      </c>
+      <c r="J155">
+        <v>0.0</v>
+      </c>
+      <c r="K155" t="s">
         <v>456</v>
       </c>
-      <c r="C155" s="1">
-[...27 lines deleted...]
-        <v>457</v>
+      <c r="L155" s="1">
+        <v>466573.62</v>
       </c>
       <c r="M155" s="1">
-        <v>464654.09</v>
+        <v>470022.25</v>
       </c>
       <c r="N155" s="1">
-        <v>465792.79</v>
-[...8 lines deleted...]
-    <row r="156" spans="1:16">
+        <v>0.95</v>
+      </c>
+      <c r="O155">
+        <v>1</v>
+      </c>
+      <c r="Z155" t="s">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="156" spans="1:26">
       <c r="A156" t="s">
         <v>458</v>
       </c>
-      <c r="B156" t="s">
+      <c r="B156" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C156" s="1">
+        <v>105.76702197</v>
+      </c>
+      <c r="D156" s="1">
+        <v>109.314258</v>
+      </c>
+      <c r="E156" t="s">
+        <v>8</v>
+      </c>
+      <c r="F156">
+        <v>1.0</v>
+      </c>
+      <c r="G156" s="1">
+        <v>437257.03</v>
+      </c>
+      <c r="H156" s="1">
+        <v>-1695.79</v>
+      </c>
+      <c r="I156" s="1">
+        <v>-0.38782452508539</v>
+      </c>
+      <c r="J156">
+        <v>0.0</v>
+      </c>
+      <c r="K156" t="s">
         <v>459</v>
       </c>
-      <c r="C156" s="1">
-[...27 lines deleted...]
-        <v>460</v>
+      <c r="L156" s="1">
+        <v>423068.09</v>
       </c>
       <c r="M156" s="1">
-        <v>423406.12</v>
+        <v>435561.24</v>
       </c>
       <c r="N156" s="1">
-        <v>432008.86</v>
-[...8 lines deleted...]
-    <row r="157" spans="1:16">
+        <v>0.88</v>
+      </c>
+      <c r="O156">
+        <v>1</v>
+      </c>
+      <c r="Z156" t="s">
+        <v>457</v>
+      </c>
+    </row>
+    <row r="157" spans="1:26">
       <c r="A157" t="s">
         <v>461</v>
       </c>
-      <c r="B157" t="s">
-        <v>462</v>
+      <c r="B157" s="1">
+        <v>-35.0</v>
       </c>
       <c r="C157" s="1">
-        <v>-2.0</v>
+        <v>114.86</v>
       </c>
       <c r="D157" s="1">
-        <v>115.54</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>115.45285714</v>
+      </c>
+      <c r="E157" t="s">
+        <v>8</v>
+      </c>
+      <c r="F157">
+        <v>1.0</v>
+      </c>
+      <c r="G157" s="1">
+        <v>0.0</v>
       </c>
       <c r="H157" s="1">
-        <v>0.0</v>
+        <v>20750.0</v>
       </c>
       <c r="I157" s="1">
-        <v>0.0</v>
-[...1 lines deleted...]
-      <c r="J157" s="1">
         <v>0</v>
       </c>
+      <c r="J157">
+        <v>0.0</v>
+      </c>
       <c r="K157">
         <v>0.0</v>
       </c>
-      <c r="L157">
-        <v>0.0</v>
+      <c r="L157" s="1">
+        <v>20750.0</v>
       </c>
       <c r="M157" s="1">
-        <v>0.0</v>
+        <v>20750.0</v>
       </c>
       <c r="N157" s="1">
-        <v>0.0</v>
-[...105 lines deleted...]
-        <v>1</v>
+        <v>0.04</v>
+      </c>
+      <c r="O157">
+        <v>1</v>
+      </c>
+      <c r="Z157" t="s">
+        <v>460</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">