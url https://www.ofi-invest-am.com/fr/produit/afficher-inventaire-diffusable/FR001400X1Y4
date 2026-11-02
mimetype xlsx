--- v5 (2026-10-07)
+++ v6 (2026-11-02)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="462">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="463">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>X</t>
   </si>
   <si>
     <t>FR0013422813</t>
   </si>
   <si>
@@ -136,1314 +136,1317 @@
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR001400KPZ3</t>
   </si>
   <si>
     <t>OFI INVEST ESG LIQ I</t>
   </si>
   <si>
     <t>XS3238204062</t>
   </si>
   <si>
     <t>A2A EX 3.25 05-32</t>
   </si>
   <si>
-    <t>1 040.36</t>
+    <t>1 628.38</t>
   </si>
   <si>
     <t>XS2986639701</t>
   </si>
   <si>
     <t>A2A EX 3.625 01-35</t>
   </si>
   <si>
-    <t>2 606.03</t>
+    <t>3 029.51</t>
   </si>
   <si>
     <t>XS2583205906</t>
   </si>
   <si>
     <t>A2A EX 4.375 02-34</t>
   </si>
   <si>
-    <t>2 430.82</t>
+    <t>2 835.96</t>
   </si>
   <si>
     <t>XS2534976886</t>
   </si>
   <si>
     <t>A2A EX 4.5 09-30</t>
   </si>
   <si>
-    <t>4 696.03</t>
+    <t>5 112.74</t>
   </si>
   <si>
     <t>XS2487054939</t>
   </si>
   <si>
     <t>ABN AMR 3.0 06-32</t>
   </si>
   <si>
-    <t>1 561.64</t>
+    <t>3 156.16</t>
   </si>
   <si>
     <t>XS3185662676</t>
   </si>
   <si>
     <t>ABN AMR 3.0 09-32</t>
   </si>
   <si>
-    <t>7 150.68</t>
+    <t>7 791.78</t>
   </si>
   <si>
     <t>XS2536941656</t>
   </si>
   <si>
     <t>ABN AMR 4.25 02-30</t>
   </si>
   <si>
-    <t>1 606.85</t>
+    <t>1 909.59</t>
   </si>
   <si>
     <t>XS3066564900</t>
   </si>
   <si>
     <t>ACHM BA 2.5 05-28</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GRO 3.75 12-36</t>
   </si>
   <si>
-    <t>33 007.50</t>
+    <t>36 926.20</t>
   </si>
   <si>
     <t>XS3219374975</t>
   </si>
   <si>
     <t>ALPH BA 3.125 10-31</t>
   </si>
   <si>
-    <t>5 178.08</t>
+    <t>5 712.33</t>
   </si>
   <si>
     <t>XS3357187809</t>
   </si>
   <si>
     <t>ALPH BA 3.75 05-32</t>
   </si>
   <si>
-    <t>2 196.16</t>
+    <t>3 088.36</t>
   </si>
   <si>
     <t>FR00140005T0</t>
   </si>
   <si>
     <t>ARKEMA 0.125 10-26</t>
   </si>
   <si>
     <t>FR0014012JL7</t>
   </si>
   <si>
     <t>ARKEMA 3.5 09-33</t>
   </si>
   <si>
-    <t>8 716.44</t>
+    <t>9 464.38</t>
   </si>
   <si>
     <t>XS3215529192</t>
   </si>
   <si>
     <t>ASN BAN 3.375 10-32</t>
   </si>
   <si>
-    <t>4 715.75</t>
+    <t>5 196.58</t>
   </si>
   <si>
     <t>XS2694995163</t>
   </si>
   <si>
     <t>ASR NED 3.625 12-28</t>
   </si>
   <si>
-    <t>9 755.72</t>
+    <t>10 969.35</t>
   </si>
   <si>
     <t>XS2747590896</t>
   </si>
   <si>
     <t>ASS GEN 3.212 01-29</t>
   </si>
   <si>
-    <t>2 079.00</t>
+    <t>2 387.88</t>
   </si>
   <si>
     <t>XS2747596315</t>
   </si>
   <si>
     <t>ASS GEN 3.547 01-34</t>
   </si>
   <si>
-    <t>1 700.62</t>
+    <t>1 953.28</t>
   </si>
   <si>
     <t>XS2314312179</t>
   </si>
   <si>
     <t>AXA 1.375 10-41</t>
   </si>
   <si>
-    <t>10 566.78</t>
+    <t>11 565.82</t>
   </si>
   <si>
     <t>FR0014015J87</t>
   </si>
   <si>
     <t>AYVENS 3.0 04-30</t>
   </si>
   <si>
-    <t>1 347.95</t>
+    <t>1 775.34</t>
   </si>
   <si>
     <t>FR0014017YD2</t>
   </si>
   <si>
     <t>AYVENS 3.375 04-29</t>
   </si>
   <si>
+    <t>1 017.12</t>
+  </si>
+  <si>
     <t>IT0005675126</t>
   </si>
   <si>
     <t>BANC BP 3.125 10-31</t>
   </si>
   <si>
-    <t>3 547.95</t>
+    <t>3 904.11</t>
   </si>
   <si>
     <t>XS3396961289</t>
   </si>
   <si>
     <t>BANC DE 3.75 06-32</t>
   </si>
   <si>
-    <t>2 157.53</t>
+    <t>3 760.27</t>
   </si>
   <si>
     <t>XS2357417257</t>
   </si>
   <si>
     <t>BANC NT 0.625 06-29</t>
   </si>
   <si>
     <t>XS2194370727</t>
   </si>
   <si>
     <t>BANC NT 1.125 06-27</t>
   </si>
   <si>
     <t>XS2063247915</t>
   </si>
   <si>
     <t>BANC SA 0.3 10-26</t>
   </si>
   <si>
     <t>ES0213679OV1</t>
   </si>
   <si>
     <t>BANK 3.75 06-34</t>
   </si>
   <si>
-    <t>2 280.82</t>
+    <t>3 883.56</t>
   </si>
   <si>
     <t>XS2804565435</t>
   </si>
   <si>
     <t>BANK OF 3.5 04-29</t>
   </si>
   <si>
-    <t>2 387.67</t>
+    <t>3 135.62</t>
   </si>
   <si>
     <t>XS3320133948</t>
   </si>
   <si>
     <t>BANK OF 3.625 03-32</t>
   </si>
   <si>
-    <t>4 388.83</t>
+    <t>5 455.28</t>
   </si>
   <si>
     <t>FR001400Q0T5</t>
   </si>
   <si>
     <t>BANQ FE 3.5 05-31</t>
   </si>
   <si>
-    <t>2 636.99</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0014019O29</t>
   </si>
   <si>
     <t>BANQ FE 3.5 07-33</t>
   </si>
   <si>
+    <t>1 610.96</t>
+  </si>
+  <si>
     <t>XS3170898723</t>
   </si>
   <si>
     <t>BAWA BK 3.375 09-33</t>
   </si>
   <si>
-    <t>28 664.38</t>
+    <t>31 068.49</t>
   </si>
   <si>
     <t>BE6328785207</t>
   </si>
   <si>
     <t>BELF SA 0.375 06-27</t>
   </si>
   <si>
     <t>BE6352762387</t>
   </si>
   <si>
     <t>BELF SA 3.625 06-30</t>
   </si>
   <si>
-    <t>1 390.41</t>
+    <t>2 681.51</t>
   </si>
   <si>
     <t>BE6344187966</t>
   </si>
   <si>
     <t>BELF SA 3.875 06-28</t>
   </si>
   <si>
     <t>XS2634687912</t>
   </si>
   <si>
     <t>BK AMER 4.134 06-28</t>
   </si>
   <si>
-    <t>1 529.01</t>
-[...8 lines deleted...]
-    <t>2 632.84</t>
+    <t>3 001.40</t>
   </si>
   <si>
     <t>XS3332496184</t>
   </si>
   <si>
     <t>BK IREL 3.875 04-34</t>
   </si>
   <si>
-    <t>3 110.83</t>
+    <t>3 936.15</t>
   </si>
   <si>
     <t>XS2643234011</t>
   </si>
   <si>
     <t>BK IREL 5.0 07-31</t>
   </si>
   <si>
+    <t>1 507.53</t>
+  </si>
+  <si>
     <t>FR0013415692</t>
   </si>
   <si>
     <t>BQ POST 1.375 04-29</t>
   </si>
   <si>
+    <t>1 152.74</t>
+  </si>
+  <si>
     <t>XS3038544790</t>
   </si>
   <si>
     <t>BRAM U 3.625 04-33</t>
   </si>
   <si>
-    <t>4 808.04</t>
+    <t>6 083.64</t>
   </si>
   <si>
     <t>DE000BU3Z005</t>
   </si>
   <si>
     <t>BUND DE 2.3 02-33</t>
   </si>
   <si>
-    <t>2 767.56</t>
+    <t>3 267.26</t>
   </si>
   <si>
     <t>FR001400M4O2</t>
   </si>
   <si>
     <t>CA 4.375 11-33</t>
   </si>
   <si>
-    <t>21 479.45</t>
+    <t>23 972.60</t>
   </si>
   <si>
     <t>XS3108521124</t>
   </si>
   <si>
     <t>CA AUTO 2.75 07-28</t>
   </si>
   <si>
     <t>XS2555187801</t>
   </si>
   <si>
     <t>CAIX 5.375 11-30</t>
   </si>
   <si>
-    <t>3 490.07</t>
+    <t>3 872.95</t>
   </si>
   <si>
     <t>DE000CZ45W57</t>
   </si>
   <si>
     <t>CMZB FR 3.0 09-27</t>
   </si>
   <si>
-    <t>2 449.32</t>
+    <t>2 663.01</t>
   </si>
   <si>
     <t>FR0013463775</t>
   </si>
   <si>
     <t>CNP ASS 2.0 07-50</t>
   </si>
   <si>
-    <t>9 506.85</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3320133781</t>
   </si>
   <si>
     <t>COLO SF 3.875 04-31</t>
   </si>
   <si>
-    <t>1 953.42</t>
+    <t>2 505.48</t>
   </si>
   <si>
     <t>DE000CZ457W4</t>
   </si>
   <si>
     <t>COMM AK 4.0 01-38</t>
   </si>
   <si>
-    <t>5 556.16</t>
+    <t>6 410.96</t>
   </si>
   <si>
     <t>DE000CZ45ZY0</t>
   </si>
   <si>
     <t>COMM AK 4.125 06-37</t>
   </si>
   <si>
+    <t>1 582.19</t>
+  </si>
+  <si>
     <t>DE000CZ439B6</t>
   </si>
   <si>
     <t>COMM AK 5.25 03-29</t>
   </si>
   <si>
-    <t>4 573.97</t>
+    <t>5 695.89</t>
   </si>
   <si>
     <t>XS2796609787</t>
   </si>
   <si>
     <t>COMP DE 3.375 04-30</t>
   </si>
   <si>
+    <t>1 091.10</t>
+  </si>
+  <si>
     <t>XS2796659964</t>
   </si>
   <si>
     <t>COMP DE 3.625 04-34</t>
   </si>
   <si>
-    <t>1 827.40</t>
+    <t>2 343.84</t>
   </si>
   <si>
     <t>XS3200103490</t>
   </si>
   <si>
     <t>COOP RA 3.548 10-35</t>
   </si>
   <si>
-    <t>16 025.13</t>
+    <t>17 503.47</t>
   </si>
   <si>
     <t>FR0013447232</t>
   </si>
   <si>
     <t>COVI 1.125 09-31</t>
   </si>
   <si>
-    <t>1 818.49</t>
+    <t>1 978.77</t>
   </si>
   <si>
     <t>FR0014010IN9</t>
   </si>
   <si>
     <t>COVI 3.625 06-34</t>
   </si>
   <si>
     <t>XS3244187764</t>
   </si>
   <si>
     <t>DANS BK 3.375 12-33</t>
   </si>
   <si>
-    <t>12 150.00</t>
+    <t>13 592.47</t>
   </si>
   <si>
     <t>XS3101509167</t>
   </si>
   <si>
     <t>DANS BK 3.5 11-35</t>
   </si>
   <si>
-    <t>3 336.99</t>
+    <t>8 658.90</t>
   </si>
   <si>
     <t>XS2637421848</t>
   </si>
   <si>
     <t>DANS BK 4.75 06-30</t>
   </si>
   <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGI IN 0.625 07-31</t>
   </si>
   <si>
-    <t>3 688.36</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3074473474</t>
   </si>
   <si>
     <t>DNB BAN 3.125 05-31</t>
   </si>
   <si>
-    <t>4 280.82</t>
+    <t>6 506.85</t>
   </si>
   <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JA 3.727 09-37</t>
   </si>
   <si>
-    <t>9 116.34</t>
+    <t>9 880.94</t>
   </si>
   <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP 4.375 12-55</t>
   </si>
   <si>
-    <t>7 731.16</t>
+    <t>9 289.38</t>
   </si>
   <si>
     <t>XS2978779176</t>
   </si>
   <si>
     <t>EDP SER 3.5 07-31</t>
   </si>
   <si>
-    <t>8 123.84</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3391835629</t>
   </si>
   <si>
     <t>EDP SER 3.75 03-33</t>
   </si>
   <si>
-    <t>1 566.99</t>
+    <t>2 560.68</t>
   </si>
   <si>
     <t>XS2699159351</t>
   </si>
   <si>
     <t>EDP SER 4.375 04-32</t>
   </si>
   <si>
-    <t>1 495.89</t>
+    <t>1 901.03</t>
   </si>
   <si>
     <t>BE6368381404</t>
   </si>
   <si>
     <t>ELIA TR 3.5 10-35</t>
   </si>
   <si>
-    <t>2 627.40</t>
+    <t>2 876.71</t>
   </si>
   <si>
     <t>BE6340849569</t>
   </si>
   <si>
     <t>ELIA TR 3.625 01-33</t>
   </si>
   <si>
-    <t>1 708.22</t>
+    <t>1 966.44</t>
   </si>
   <si>
     <t>BE6349118800</t>
   </si>
   <si>
     <t>ELIA TR 3.75 01-36</t>
   </si>
   <si>
-    <t>3 575.34</t>
+    <t>4 109.59</t>
   </si>
   <si>
     <t>XS3044299769</t>
   </si>
   <si>
     <t>ELLE AB 3.75 05-35</t>
   </si>
   <si>
-    <t>1 110.41</t>
+    <t>1 625.96</t>
   </si>
   <si>
     <t>XS1750986744</t>
   </si>
   <si>
     <t>ENEL FI 1.125 09-26</t>
   </si>
   <si>
-    <t>2 600.14</t>
+    <t>2 828.53</t>
   </si>
   <si>
     <t>XS3299702137</t>
   </si>
   <si>
     <t>ENEX HO 3.0 02-32</t>
   </si>
   <si>
-    <t>3 843.78</t>
+    <t>4 589.59</t>
   </si>
   <si>
     <t>XS3045470492</t>
   </si>
   <si>
     <t>ENEX HO 3.25 04-33</t>
   </si>
   <si>
+    <t>3 125.34</t>
+  </si>
+  <si>
     <t>FR0013455813</t>
   </si>
   <si>
     <t>ENGIE 0.5 10-30</t>
   </si>
   <si>
     <t>FR0014000RR2</t>
   </si>
   <si>
     <t>ENGIE 1.5 PERP</t>
   </si>
   <si>
-    <t>1 816.44</t>
+    <t>2 030.14</t>
   </si>
   <si>
     <t>FR0013504693</t>
   </si>
   <si>
     <t>ENGIE 2.125 03-32</t>
   </si>
   <si>
     <t>FR0014016Z94</t>
   </si>
   <si>
     <t>ENGIE 4.371 PERP</t>
   </si>
   <si>
-    <t>4 023.90</t>
-[...1 lines deleted...]
-  <si>
     <t>XS1702729275</t>
   </si>
   <si>
     <t>EON INT 1.25 10-27</t>
   </si>
   <si>
-    <t>1 260.96</t>
+    <t>1 385.62</t>
   </si>
   <si>
     <t>XS2574873183</t>
   </si>
   <si>
     <t>EON SE 3.875 01-35</t>
   </si>
   <si>
-    <t>2 456.64</t>
+    <t>2 815.48</t>
   </si>
   <si>
     <t>XS2673547746</t>
   </si>
   <si>
     <t>EON SE 4.0 08-33</t>
   </si>
   <si>
-    <t>10 323.29</t>
+    <t>11 178.08</t>
   </si>
   <si>
     <t>XS2432544349</t>
   </si>
   <si>
     <t>ESB FIN 1.0 07-34</t>
   </si>
   <si>
-    <t>2 917.81</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2697970536</t>
   </si>
   <si>
     <t>ESB FIN 4.25 03-36</t>
   </si>
   <si>
-    <t>1 490.41</t>
+    <t>1 793.15</t>
   </si>
   <si>
     <t>EU000A3K4DG1</t>
   </si>
   <si>
     <t>EURO UN 1.25 02-43</t>
   </si>
   <si>
-    <t>4 379.28</t>
+    <t>5 113.87</t>
   </si>
   <si>
     <t>DE000A4DFCB7</t>
   </si>
   <si>
     <t>EVON IN 3.25 01-30</t>
   </si>
   <si>
-    <t>2 056.85</t>
+    <t>2 362.44</t>
   </si>
   <si>
     <t>DE000A4DFWV3</t>
   </si>
   <si>
     <t>EVON IN 4.25 09-55</t>
   </si>
   <si>
     <t>XS2784700671</t>
   </si>
   <si>
     <t>FING EM 3.25 03-34</t>
   </si>
   <si>
-    <t>1 328.44</t>
+    <t>1 633.13</t>
   </si>
   <si>
     <t>FR0013234333</t>
   </si>
   <si>
     <t>FRAN GO 1.75 06-39</t>
   </si>
   <si>
     <t>FR0013322989</t>
   </si>
   <si>
     <t>GECINA 1.625 03-30</t>
   </si>
   <si>
-    <t>2 604.45</t>
+    <t>3 183.22</t>
   </si>
   <si>
     <t>FR0013266368</t>
   </si>
   <si>
     <t>GECINA 2.0 06-32</t>
   </si>
   <si>
     <t>XS3072230744</t>
   </si>
   <si>
     <t>IBER FI 3.5 05-35</t>
   </si>
   <si>
-    <t>3 624.66</t>
+    <t>5 369.86</t>
   </si>
   <si>
     <t>XS3224600232</t>
   </si>
   <si>
     <t>IBER FI 3.75 PERP</t>
   </si>
   <si>
-    <t>2 527.40</t>
+    <t>2 794.52</t>
   </si>
   <si>
     <t>XS2748213290</t>
   </si>
   <si>
     <t>IBER FI 4.871 PERP</t>
   </si>
   <si>
-    <t>6 725.98</t>
+    <t>8 807.84</t>
   </si>
   <si>
     <t>FR001400ZRC6</t>
   </si>
   <si>
     <t>ICAD PR 4.375 05-35</t>
   </si>
   <si>
-    <t>1 726.03</t>
+    <t>2 660.96</t>
   </si>
   <si>
     <t>FR0014007NF1</t>
   </si>
   <si>
     <t>ICADE 1.0 01-30</t>
   </si>
   <si>
+    <t>1 079.45</t>
+  </si>
+  <si>
     <t>XS3225326282</t>
   </si>
   <si>
     <t>ING GRO 2.875 11-30</t>
   </si>
   <si>
-    <t>1 898.29</t>
+    <t>2 103.08</t>
   </si>
   <si>
     <t>XS2764264789</t>
   </si>
   <si>
     <t>ING GRO 4.0 02-35</t>
   </si>
   <si>
-    <t>1 610.96</t>
+    <t>1 895.89</t>
   </si>
   <si>
     <t>XS2524746687</t>
   </si>
   <si>
     <t>ING GRO 4.125 08-33</t>
   </si>
   <si>
-    <t>10 815.41</t>
+    <t>11 696.92</t>
   </si>
   <si>
     <t>XS2529233814</t>
   </si>
   <si>
     <t>INTE 4.75 09-27</t>
   </si>
   <si>
-    <t>5 973.29</t>
+    <t>6 480.82</t>
   </si>
   <si>
     <t>XS2625196352</t>
   </si>
   <si>
     <t>INTE 4.875 05-30</t>
   </si>
   <si>
-    <t>3 405.82</t>
+    <t>5 142.12</t>
   </si>
   <si>
     <t>IE000GVLBXU6</t>
   </si>
   <si>
     <t>IREL GO 3.0 10-43</t>
   </si>
   <si>
-    <t>13 019.18</t>
+    <t>14 301.37</t>
   </si>
   <si>
     <t>XS1704789590</t>
   </si>
   <si>
     <t>IREN 1.5 10-27</t>
   </si>
   <si>
-    <t>3 021.78</t>
+    <t>3 326.30</t>
   </si>
   <si>
     <t>XS2752472436</t>
   </si>
   <si>
     <t>IREN 3.875 07-32</t>
   </si>
   <si>
-    <t>13 640.00</t>
-[...1 lines deleted...]
-  <si>
     <t>IT0005596470</t>
   </si>
   <si>
     <t>ITAL BU 4.05 10-37</t>
   </si>
   <si>
-    <t>2 285.04</t>
+    <t>3 133.77</t>
   </si>
   <si>
     <t>XS3358396763</t>
   </si>
   <si>
     <t>JYSK BA 3.625 06-32</t>
   </si>
   <si>
     <t>BE0390246156</t>
   </si>
   <si>
     <t>KBC GRO 3.625 08-36</t>
   </si>
   <si>
-    <t>6 296.58</t>
+    <t>17 032.53</t>
   </si>
   <si>
     <t>BE0390124874</t>
   </si>
   <si>
     <t>KBC GRO 3.75 03-32</t>
   </si>
   <si>
-    <t>5 342.47</t>
+    <t>6 678.08</t>
   </si>
   <si>
     <t>XS2780025271</t>
   </si>
   <si>
     <t>KONI AH 3.375 03-31</t>
   </si>
   <si>
-    <t>1 109.59</t>
+    <t>1 350.00</t>
   </si>
   <si>
     <t>XS2596537972</t>
   </si>
   <si>
     <t>KONI AH 3.5 04-28</t>
   </si>
   <si>
+    <t>1 169.86</t>
+  </si>
+  <si>
     <t>XS3308614794</t>
   </si>
   <si>
     <t>KONI AH 3.625 03-34</t>
   </si>
   <si>
-    <t>1 181.85</t>
+    <t>1 440.07</t>
   </si>
   <si>
     <t>FR0013384567</t>
   </si>
   <si>
     <t>LA POST 1.45 11-28</t>
   </si>
   <si>
     <t>XS2089229806</t>
   </si>
   <si>
     <t>MERL PR 1.875 12-34</t>
   </si>
   <si>
-    <t>3 344.18</t>
+    <t>3 744.86</t>
   </si>
   <si>
     <t>XS3168718529</t>
   </si>
   <si>
     <t>MERL PR 3.5 09-33</t>
   </si>
   <si>
-    <t>8 860.27</t>
+    <t>9 608.22</t>
   </si>
   <si>
     <t>IT0005678955</t>
   </si>
   <si>
     <t>MONT PA 3.25 02-32</t>
   </si>
   <si>
-    <t>2 859.02</t>
+    <t>3 180.82</t>
   </si>
   <si>
     <t>XS2388449758</t>
   </si>
   <si>
     <t>NATL BA 0.5 09-28</t>
   </si>
   <si>
-    <t>1 993.15</t>
+    <t>2 171.23</t>
+  </si>
+  <si>
+    <t>XS3441768093</t>
+  </si>
+  <si>
+    <t>NATL GR 4.268 04-37</t>
   </si>
   <si>
     <t>XS2528858033</t>
   </si>
   <si>
     <t>NATW GR 4.067 09-28</t>
   </si>
   <si>
-    <t>17 047.97</t>
+    <t>18 496.49</t>
   </si>
   <si>
     <t>NL0013552060</t>
   </si>
   <si>
     <t>NETH GO 0.5 01-40</t>
   </si>
   <si>
+    <t>1 142.67</t>
+  </si>
+  <si>
     <t>XS3232967318</t>
   </si>
   <si>
     <t>NORD BK 3.25 11-35</t>
   </si>
   <si>
-    <t>9 109.97</t>
+    <t>10 130.92</t>
   </si>
   <si>
     <t>XS3170346368</t>
   </si>
   <si>
     <t>NORD BK 3.5 09-35</t>
   </si>
   <si>
-    <t>11 315.07</t>
+    <t>12 312.33</t>
   </si>
   <si>
     <t>XS3406830052</t>
   </si>
   <si>
     <t>NORD BK 3.875 06-36</t>
   </si>
   <si>
+    <t>1 883.14</t>
+  </si>
+  <si>
     <t>XS2797546624</t>
   </si>
   <si>
     <t>PERM TS 4.25 07-30</t>
   </si>
   <si>
-    <t>5 509.86</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2021462440</t>
   </si>
   <si>
     <t>PROL IN 0.875 07-29</t>
   </si>
   <si>
     <t>XS2187529180</t>
   </si>
   <si>
     <t>PROL IN 1.625 06-32</t>
   </si>
   <si>
     <t>XS1904690341</t>
   </si>
   <si>
     <t>PROL IN 2.375 11-30</t>
   </si>
   <si>
-    <t>6 862.45</t>
+    <t>7 615.29</t>
   </si>
   <si>
     <t>FR00140193X6</t>
   </si>
   <si>
     <t>RCI BAN 4.0 08-31</t>
   </si>
   <si>
+    <t>2 016.44</t>
+  </si>
+  <si>
     <t>XS2744299335</t>
   </si>
   <si>
     <t>RED ELE 3.0 01-34</t>
   </si>
   <si>
-    <t>4 265.75</t>
+    <t>4 906.85</t>
   </si>
   <si>
     <t>XS2838500218</t>
   </si>
   <si>
     <t>REDEIA 3.375 07-32</t>
   </si>
   <si>
+    <t>1 202.05</t>
+  </si>
+  <si>
     <t>XS3348120653</t>
   </si>
   <si>
     <t>REDEIA 4.375 PERP</t>
   </si>
   <si>
-    <t>2 625.00</t>
+    <t>3 559.93</t>
   </si>
   <si>
     <t>FR0014010DR1</t>
   </si>
   <si>
     <t>RENA 3.875 09-30</t>
   </si>
   <si>
-    <t>2 993.84</t>
+    <t>3 269.86</t>
   </si>
   <si>
     <t>FR0014007LP4</t>
   </si>
   <si>
     <t>RTE EDF 0.75 01-34</t>
   </si>
   <si>
-    <t>2 194.52</t>
+    <t>2 515.07</t>
   </si>
   <si>
     <t>XS3166372568</t>
   </si>
   <si>
     <t>SCOT HY 3.375 11-33</t>
   </si>
   <si>
-    <t>13 844.90</t>
+    <t>15 006.08</t>
   </si>
   <si>
     <t>FR001400U1Q3</t>
   </si>
   <si>
     <t>SG 3.625 11-30</t>
   </si>
   <si>
-    <t>21 273.29</t>
+    <t>23 597.26</t>
   </si>
   <si>
     <t>ES0000012J07</t>
   </si>
   <si>
     <t>SPAI GO 1.0 07-42</t>
   </si>
   <si>
-    <t>6 597.26</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE 3.5 03-32</t>
   </si>
   <si>
-    <t>1 105.23</t>
+    <t>4 025.29</t>
   </si>
   <si>
     <t>XS2675685700</t>
   </si>
   <si>
     <t>SSE 4.0 09-31</t>
   </si>
   <si>
-    <t>12 111.78</t>
+    <t>13 137.53</t>
   </si>
   <si>
     <t>XS2532312548</t>
   </si>
   <si>
     <t>STAT AS 2.875 09-29</t>
   </si>
   <si>
-    <t>5 652.33</t>
+    <t>6 143.84</t>
   </si>
   <si>
     <t>XS2723597923</t>
   </si>
   <si>
     <t>STAT AS 3.125 12-26</t>
   </si>
   <si>
-    <t>2 493.15</t>
+    <t>2 804.79</t>
   </si>
   <si>
     <t>XS2779793061</t>
   </si>
   <si>
     <t>STAT AS 3.75 03-39</t>
   </si>
   <si>
-    <t>1 455.82</t>
-[...8 lines deleted...]
-    <t>1 660.22</t>
+    <t>1 803.08</t>
   </si>
   <si>
     <t>XS2443749648</t>
   </si>
   <si>
     <t>TELI CO 2.75 06-83</t>
   </si>
   <si>
+    <t>XS3433863621</t>
+  </si>
+  <si>
+    <t>TENN GM 3.25 07-30</t>
+  </si>
+  <si>
     <t>XS2477935345</t>
   </si>
   <si>
     <t>TENN HO 1.625 11-26</t>
   </si>
   <si>
-    <t>1 458.49</t>
+    <t>1 620.55</t>
   </si>
   <si>
     <t>XS1241581096</t>
   </si>
   <si>
     <t>TENN HO 1.75 06-27</t>
   </si>
   <si>
     <t>XS2549543499</t>
   </si>
   <si>
     <t>TENN HO 4.5 10-34</t>
   </si>
   <si>
-    <t>4 070.96</t>
+    <t>4 487.67</t>
   </si>
   <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERN RE 3.0 07-31</t>
   </si>
   <si>
-    <t>15 912.33</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2655852726</t>
   </si>
   <si>
     <t>TERN RE 3.875 07-33</t>
   </si>
   <si>
-    <t>3 715.75</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2357205587</t>
   </si>
   <si>
     <t>TRAS EL 0.375 06-29</t>
   </si>
   <si>
     <t>XS2209023402</t>
   </si>
   <si>
     <t>TRAS EL 0.75 07-32</t>
   </si>
   <si>
-    <t>4 027.40</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2360310044</t>
   </si>
   <si>
     <t>UNIC 0.8 07-29</t>
   </si>
   <si>
     <t>XS2555420103</t>
   </si>
   <si>
     <t>UNIC 5.85 11-27</t>
   </si>
   <si>
-    <t>7 564.93</t>
+    <t>8 398.36</t>
   </si>
   <si>
     <t>XS2257961818</t>
   </si>
   <si>
     <t>UPM KYM 0.125 11-28</t>
   </si>
   <si>
     <t>XS2320453884</t>
   </si>
   <si>
     <t>UPM KYM 0.5 03-31</t>
   </si>
   <si>
     <t>XS2478685931</t>
   </si>
   <si>
     <t>UPM KYM 2.25 05-29</t>
   </si>
   <si>
     <t>XS2297882644</t>
   </si>
   <si>
     <t>VATT AB 0.125 02-29</t>
   </si>
   <si>
     <t>XS2821745374</t>
   </si>
   <si>
     <t>VERB AG 3.25 05-31</t>
   </si>
   <si>
-    <t>1 415.75</t>
+    <t>2 110.27</t>
   </si>
   <si>
     <t>DE000A3MQS72</t>
   </si>
   <si>
     <t>VONO SE 2.375 03-32</t>
   </si>
   <si>
-    <t>3 448.63</t>
+    <t>4 294.52</t>
   </si>
   <si>
     <t>DE000A30VQB2</t>
   </si>
   <si>
     <t>VONO SE 5.0 11-30</t>
   </si>
   <si>
-    <t>12 493.15</t>
+    <t>13 917.81</t>
   </si>
   <si>
     <t>OEU6 Comdty</t>
   </si>
   <si>
     <t>EURO BOBL 0926</t>
+  </si>
+  <si>
+    <t>DUU6 Comdty</t>
+  </si>
+  <si>
+    <t>EURO SCHATZ 0926</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1807,270 +1810,270 @@
       </c>
       <c r="E1" t="s">
         <v>5</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>5</v>
       </c>
       <c r="H1" t="s">
         <v>4</v>
       </c>
       <c r="Z1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
         <v>19746.0</v>
       </c>
       <c r="C2">
-        <v>1517.06</v>
+        <v>1505.83</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2">
-        <v>29956029.04</v>
+        <v>29734309.14</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
-        <v>29956029.04</v>
+        <v>29734309.14</v>
       </c>
       <c r="H2" t="s">
         <v>8</v>
       </c>
       <c r="Z2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="1">
-        <v>32284.274</v>
+        <v>33039.916</v>
       </c>
       <c r="C3">
-        <v>99.98</v>
+        <v>99.2</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3">
-        <v>3228011.16</v>
+        <v>3277760.19</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
-        <v>3228011.16</v>
+        <v>3277760.19</v>
       </c>
       <c r="H3" t="s">
         <v>8</v>
       </c>
       <c r="Z3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="1">
-        <v>3055.526</v>
+        <v>3084.661</v>
       </c>
       <c r="C4">
-        <v>5039.99</v>
+        <v>5002.53</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4">
-        <v>15399841.68</v>
+        <v>15431122.85</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
-        <v>15399841.68</v>
+        <v>15431122.85</v>
       </c>
       <c r="H4" t="s">
         <v>8</v>
       </c>
       <c r="Z4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" s="1">
         <v>8841.0</v>
       </c>
       <c r="C5">
-        <v>102.56</v>
+        <v>101.8</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5">
-        <v>906808.03</v>
+        <v>900067.66</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
-        <v>906808.03</v>
+        <v>900067.66</v>
       </c>
       <c r="H5" t="s">
         <v>8</v>
       </c>
       <c r="Z5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="1">
         <v>10.0</v>
       </c>
       <c r="C6">
-        <v>101.53</v>
+        <v>100.73</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6">
-        <v>1015.36</v>
+        <v>1007.31</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
-        <v>1015.36</v>
+        <v>1007.31</v>
       </c>
       <c r="H6" t="s">
         <v>8</v>
       </c>
       <c r="Z6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="1">
         <v>555.0</v>
       </c>
       <c r="C7">
-        <v>102.62</v>
+        <v>101.81</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7">
-        <v>56954.39</v>
+        <v>56509.5</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
-        <v>56954.39</v>
+        <v>56509.5</v>
       </c>
       <c r="H7" t="s">
         <v>8</v>
       </c>
       <c r="Z7" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="1">
-        <v>10.0</v>
+        <v>14.0</v>
       </c>
       <c r="C8">
-        <v>101.76</v>
+        <v>101.0</v>
       </c>
       <c r="D8" t="s">
         <v>8</v>
       </c>
       <c r="E8">
-        <v>1017.65</v>
+        <v>1414.0</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
-        <v>1017.65</v>
+        <v>1414.0</v>
       </c>
       <c r="H8" t="s">
         <v>8</v>
       </c>
       <c r="Z8" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z157"/>
+  <dimension ref="A1:Z158"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="N157" sqref="N157"/>
+      <selection activeCell="N158" sqref="N158"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>22</v>
       </c>
       <c r="B1" t="s">
         <v>23</v>
       </c>
       <c r="C1" t="s">
         <v>24</v>
       </c>
       <c r="D1" t="s">
         <v>25</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>26</v>
       </c>
       <c r="G1" t="s">
         <v>27</v>
@@ -2086,7843 +2089,7893 @@
       </c>
       <c r="K1" t="s">
         <v>31</v>
       </c>
       <c r="L1" t="s">
         <v>32</v>
       </c>
       <c r="M1" t="s">
         <v>33</v>
       </c>
       <c r="N1" t="s">
         <v>34</v>
       </c>
       <c r="O1" t="s">
         <v>35</v>
       </c>
       <c r="Z1" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>37</v>
       </c>
       <c r="B2" s="1">
-        <v>1952.0</v>
+        <v>1160.0</v>
       </c>
       <c r="C2" s="1">
-        <v>1078.44</v>
+        <v>1080.06</v>
       </c>
       <c r="D2" s="1">
-        <v>1076.32284836</v>
+        <v>1077.06856897</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
         <v>1.0</v>
       </c>
       <c r="G2" s="1">
-        <v>2100982.2</v>
+        <v>1249399.54</v>
       </c>
       <c r="H2" s="1">
-        <v>4132.68</v>
+        <v>3470.06</v>
       </c>
       <c r="I2" s="1">
-        <v>0.19670228524544</v>
+        <v>0.27773821655161</v>
       </c>
       <c r="J2">
         <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2" s="1">
-        <v>2105114.88</v>
+        <v>1252869.6</v>
       </c>
       <c r="M2" s="1">
-        <v>2105114.88</v>
+        <v>1252869.6</v>
       </c>
       <c r="N2" s="1">
-        <v>4.25</v>
+        <v>2.54</v>
       </c>
       <c r="O2">
         <v>1</v>
       </c>
       <c r="Z2" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>39</v>
       </c>
       <c r="B3" s="1">
         <v>254000.0</v>
       </c>
       <c r="C3" s="1">
-        <v>98.44183523</v>
+        <v>97.50698293</v>
       </c>
       <c r="D3" s="1">
         <v>99.533614</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
         <v>1.0</v>
       </c>
       <c r="G3" s="1">
         <v>252815.38</v>
       </c>
       <c r="H3" s="1">
-        <v>-1732.76</v>
+        <v>-3519.26</v>
       </c>
       <c r="I3" s="1">
-        <v>-0.68538551728934</v>
+        <v>-1.392027652748</v>
       </c>
       <c r="J3">
         <v>0.0</v>
       </c>
       <c r="K3" t="s">
         <v>40</v>
       </c>
       <c r="L3" s="1">
-        <v>250042.26</v>
+        <v>247667.74</v>
       </c>
       <c r="M3" s="1">
-        <v>251082.62</v>
+        <v>249296.12</v>
       </c>
       <c r="N3" s="1">
-        <v>0.51</v>
+        <v>0.5</v>
       </c>
       <c r="O3">
         <v>1</v>
       </c>
       <c r="Z3" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>42</v>
       </c>
       <c r="B4" s="1">
         <v>164000.0</v>
       </c>
       <c r="C4" s="1">
-        <v>98.49414383</v>
+        <v>97.00943742</v>
       </c>
       <c r="D4" s="1">
         <v>99.08</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
         <v>1.0</v>
       </c>
       <c r="G4" s="1">
         <v>162491.2</v>
       </c>
       <c r="H4" s="1">
-        <v>1645.22</v>
+        <v>-366.22</v>
       </c>
       <c r="I4" s="1">
-        <v>1.012497907579</v>
+        <v>-0.22537835895113</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4" t="s">
         <v>43</v>
       </c>
       <c r="L4" s="1">
-        <v>161530.39</v>
+        <v>159095.47</v>
       </c>
       <c r="M4" s="1">
-        <v>164136.42</v>
+        <v>162124.98</v>
       </c>
       <c r="N4" s="1">
         <v>0.33</v>
       </c>
       <c r="O4">
         <v>1</v>
       </c>
       <c r="Z4" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>45</v>
       </c>
       <c r="B5" s="1">
         <v>130000.0</v>
       </c>
       <c r="C5" s="1">
-        <v>104.55521375</v>
+        <v>103.08774638</v>
       </c>
       <c r="D5" s="1">
         <v>110.550762</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
         <v>1.0</v>
       </c>
       <c r="G5" s="1">
         <v>143715.99</v>
       </c>
       <c r="H5" s="1">
-        <v>-5363.39</v>
+        <v>-6865.96</v>
       </c>
       <c r="I5" s="1">
-        <v>-3.7319368568522</v>
+        <v>-4.7774503031987</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5" t="s">
         <v>46</v>
       </c>
       <c r="L5" s="1">
-        <v>135921.78</v>
+        <v>134014.07</v>
       </c>
       <c r="M5" s="1">
-        <v>138352.6</v>
+        <v>136850.03</v>
       </c>
       <c r="N5" s="1">
         <v>0.28</v>
       </c>
       <c r="O5">
         <v>1</v>
       </c>
       <c r="Z5" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>48</v>
       </c>
       <c r="B6" s="1">
         <v>130000.0</v>
       </c>
       <c r="C6" s="1">
-        <v>104.18823322</v>
+        <v>103.35566175</v>
       </c>
       <c r="D6" s="1">
         <v>108.857546</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
         <v>1.0</v>
       </c>
       <c r="G6" s="1">
         <v>141514.81</v>
       </c>
       <c r="H6" s="1">
-        <v>-1374.08</v>
+        <v>-2039.71</v>
       </c>
       <c r="I6" s="1">
-        <v>-0.97097964516929</v>
+        <v>-1.4413403091874</v>
       </c>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6" t="s">
         <v>49</v>
       </c>
       <c r="L6" s="1">
-        <v>135444.7</v>
+        <v>134362.36</v>
       </c>
       <c r="M6" s="1">
-        <v>140140.73</v>
+        <v>139475.1</v>
       </c>
       <c r="N6" s="1">
         <v>0.28</v>
       </c>
       <c r="O6">
         <v>1</v>
       </c>
       <c r="Z6" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>51</v>
       </c>
       <c r="B7" s="1">
-        <v>500000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C7" s="1">
-        <v>97.35625157</v>
+        <v>96.20803205</v>
       </c>
       <c r="D7" s="1">
-        <v>99.430044</v>
+        <v>98.99716</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
         <v>1.0</v>
       </c>
       <c r="G7" s="1">
-        <v>497150.22</v>
+        <v>593982.96</v>
       </c>
       <c r="H7" s="1">
-        <v>-8807.32</v>
+        <v>-13578.6</v>
       </c>
       <c r="I7" s="1">
-        <v>-1.7715611188908</v>
+        <v>-2.2860251748636</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7" t="s">
         <v>52</v>
       </c>
       <c r="L7" s="1">
-        <v>486781.26</v>
+        <v>577248.2</v>
       </c>
       <c r="M7" s="1">
-        <v>488342.9</v>
+        <v>580404.36</v>
       </c>
       <c r="N7" s="1">
-        <v>0.99</v>
+        <v>1.17</v>
       </c>
       <c r="O7">
         <v>1</v>
       </c>
       <c r="Z7" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>54</v>
       </c>
       <c r="B8" s="1">
         <v>300000.0</v>
       </c>
       <c r="C8" s="1">
-        <v>97.95225341</v>
+        <v>96.85977968</v>
       </c>
       <c r="D8" s="1">
         <v>99.503</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
         <v>1.0</v>
       </c>
       <c r="G8" s="1">
         <v>298509.0</v>
       </c>
       <c r="H8" s="1">
-        <v>2498.45</v>
+        <v>-137.88</v>
       </c>
       <c r="I8" s="1">
-        <v>0.83697643957134</v>
+        <v>-0.046189562123755</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8" t="s">
         <v>55</v>
       </c>
       <c r="L8" s="1">
-        <v>293856.77</v>
+        <v>290579.34</v>
       </c>
       <c r="M8" s="1">
-        <v>301007.45</v>
+        <v>298371.12</v>
       </c>
       <c r="N8" s="1">
-        <v>0.61</v>
+        <v>0.6</v>
       </c>
       <c r="O8">
         <v>1</v>
       </c>
       <c r="Z8" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>57</v>
       </c>
       <c r="B9" s="1">
         <v>100000.0</v>
       </c>
       <c r="C9" s="1">
-        <v>103.32350359</v>
+        <v>102.45121763</v>
       </c>
       <c r="D9" s="1">
         <v>108.76173</v>
       </c>
       <c r="E9" t="s">
         <v>8</v>
       </c>
       <c r="F9">
         <v>1.0</v>
       </c>
       <c r="G9" s="1">
         <v>108761.73</v>
       </c>
       <c r="H9" s="1">
-        <v>-3831.38</v>
+        <v>-4400.92</v>
       </c>
       <c r="I9" s="1">
-        <v>-3.5227280772382</v>
+        <v>-4.046386536882</v>
       </c>
       <c r="J9">
         <v>0.0</v>
       </c>
       <c r="K9" t="s">
         <v>58</v>
       </c>
       <c r="L9" s="1">
-        <v>103323.5</v>
+        <v>102451.22</v>
       </c>
       <c r="M9" s="1">
-        <v>104930.35</v>
+        <v>104360.81</v>
       </c>
       <c r="N9" s="1">
         <v>0.21</v>
       </c>
       <c r="O9">
         <v>1</v>
       </c>
       <c r="Z9" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>60</v>
       </c>
       <c r="B10" s="1">
         <v>100000.0</v>
       </c>
       <c r="C10" s="1">
-        <v>98.96988273</v>
+        <v>98.67715481</v>
       </c>
       <c r="D10" s="1">
         <v>99.684</v>
       </c>
       <c r="E10" t="s">
         <v>8</v>
       </c>
       <c r="F10">
         <v>1.0</v>
       </c>
       <c r="G10" s="1">
         <v>99684.0</v>
       </c>
       <c r="H10" s="1">
-        <v>-275.76</v>
+        <v>-390.41</v>
       </c>
       <c r="I10" s="1">
-        <v>-0.27663416395811</v>
+        <v>-0.39164760643634</v>
       </c>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10">
-        <v>438.36</v>
+        <v>616.44</v>
       </c>
       <c r="L10" s="1">
-        <v>98969.88</v>
+        <v>98677.15</v>
       </c>
       <c r="M10" s="1">
-        <v>99408.24</v>
+        <v>99293.59</v>
       </c>
       <c r="N10" s="1">
         <v>0.2</v>
       </c>
       <c r="O10">
         <v>1</v>
       </c>
       <c r="Z10" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
         <v>62</v>
       </c>
       <c r="B11" s="1">
         <v>1467000.0</v>
       </c>
       <c r="C11" s="1">
-        <v>98.7813392</v>
+        <v>97.69120498</v>
       </c>
       <c r="D11" s="1">
         <v>99.556461</v>
       </c>
       <c r="E11" t="s">
         <v>8</v>
       </c>
       <c r="F11">
         <v>1.0</v>
       </c>
       <c r="G11" s="1">
         <v>1460493.28</v>
       </c>
       <c r="H11" s="1">
-        <v>21636.47</v>
+        <v>9562.9</v>
       </c>
       <c r="I11" s="1">
-        <v>1.4814494730164</v>
+        <v>0.65477192746823</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11" t="s">
         <v>63</v>
       </c>
       <c r="L11" s="1">
-        <v>1449122.25</v>
+        <v>1433129.98</v>
       </c>
       <c r="M11" s="1">
-        <v>1482129.75</v>
+        <v>1470056.18</v>
       </c>
       <c r="N11" s="1">
-        <v>2.99</v>
+        <v>2.98</v>
       </c>
       <c r="O11">
         <v>1</v>
       </c>
       <c r="Z11" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
         <v>65</v>
       </c>
       <c r="B12" s="1">
         <v>240000.0</v>
       </c>
       <c r="C12" s="1">
-        <v>98.14290699</v>
+        <v>97.37941002</v>
       </c>
       <c r="D12" s="1">
         <v>99.791763</v>
       </c>
       <c r="E12" t="s">
         <v>8</v>
       </c>
       <c r="F12">
         <v>1.0</v>
       </c>
       <c r="G12" s="1">
         <v>239500.23</v>
       </c>
       <c r="H12" s="1">
-        <v>1220.83</v>
+        <v>-77.32</v>
       </c>
       <c r="I12" s="1">
-        <v>0.50974063782736</v>
+        <v>-0.032283893840102</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12" t="s">
         <v>66</v>
       </c>
       <c r="L12" s="1">
-        <v>235542.98</v>
+        <v>233710.58</v>
       </c>
       <c r="M12" s="1">
-        <v>240721.06</v>
+        <v>239422.91</v>
       </c>
       <c r="N12" s="1">
-        <v>0.49</v>
+        <v>0.48</v>
       </c>
       <c r="O12">
         <v>1</v>
       </c>
       <c r="Z12" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
         <v>68</v>
       </c>
       <c r="B13" s="1">
         <v>334000.0</v>
       </c>
       <c r="C13" s="1">
-        <v>100.1961828</v>
+        <v>99.35610966</v>
       </c>
       <c r="D13" s="1">
         <v>99.58</v>
       </c>
       <c r="E13" t="s">
         <v>8</v>
       </c>
       <c r="F13">
         <v>1.0</v>
       </c>
       <c r="G13" s="1">
         <v>332597.2</v>
       </c>
       <c r="H13" s="1">
-        <v>4254.21</v>
+        <v>2340.56</v>
       </c>
       <c r="I13" s="1">
-        <v>1.2790877373592</v>
+        <v>0.70372209988539</v>
       </c>
       <c r="J13">
         <v>0.0</v>
       </c>
       <c r="K13" t="s">
         <v>69</v>
       </c>
       <c r="L13" s="1">
-        <v>334655.25</v>
+        <v>331849.4</v>
       </c>
       <c r="M13" s="1">
-        <v>336851.41</v>
+        <v>334937.76</v>
       </c>
       <c r="N13" s="1">
         <v>0.68</v>
       </c>
       <c r="O13">
         <v>1</v>
       </c>
       <c r="Z13" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
         <v>71</v>
       </c>
       <c r="B14" s="1">
         <v>100000.0</v>
       </c>
       <c r="C14" s="1">
-        <v>99.35286065</v>
+        <v>99.48907406</v>
       </c>
       <c r="D14" s="1">
         <v>95.89134</v>
       </c>
       <c r="E14" t="s">
         <v>8</v>
       </c>
       <c r="F14">
         <v>1.0</v>
       </c>
       <c r="G14" s="1">
         <v>95891.34</v>
       </c>
       <c r="H14" s="1">
-        <v>3553.3</v>
+        <v>3698.42</v>
       </c>
       <c r="I14" s="1">
-        <v>3.7055483842441</v>
+        <v>3.8568863465669</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14">
-        <v>91.78</v>
+        <v>100.68</v>
       </c>
       <c r="L14" s="1">
-        <v>99352.86</v>
+        <v>99489.08</v>
       </c>
       <c r="M14" s="1">
-        <v>99444.64</v>
+        <v>99589.76</v>
       </c>
       <c r="N14" s="1">
         <v>0.2</v>
       </c>
       <c r="O14">
         <v>1</v>
       </c>
       <c r="Z14" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
         <v>73</v>
       </c>
       <c r="B15" s="1">
         <v>300000.0</v>
       </c>
       <c r="C15" s="1">
-        <v>97.90874995</v>
+        <v>96.60300863</v>
       </c>
       <c r="D15" s="1">
         <v>98.691</v>
       </c>
       <c r="E15" t="s">
         <v>8</v>
       </c>
       <c r="F15">
         <v>1.0</v>
       </c>
       <c r="G15" s="1">
         <v>296073.0</v>
       </c>
       <c r="H15" s="1">
-        <v>6369.69</v>
+        <v>3200.41</v>
       </c>
       <c r="I15" s="1">
-        <v>2.1513917175832</v>
+        <v>1.0809530082108</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15" t="s">
         <v>74</v>
       </c>
       <c r="L15" s="1">
-        <v>293726.25</v>
+        <v>289809.03</v>
       </c>
       <c r="M15" s="1">
-        <v>302442.69</v>
+        <v>299273.41</v>
       </c>
       <c r="N15" s="1">
         <v>0.61</v>
       </c>
       <c r="O15">
         <v>1</v>
       </c>
       <c r="Z15" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
         <v>76</v>
       </c>
       <c r="B16" s="1">
         <v>200000.0</v>
       </c>
       <c r="C16" s="1">
-        <v>97.69217824</v>
+        <v>96.56470183</v>
       </c>
       <c r="D16" s="1">
         <v>99.830165</v>
       </c>
       <c r="E16" t="s">
         <v>8</v>
       </c>
       <c r="F16">
         <v>1.0</v>
       </c>
       <c r="G16" s="1">
         <v>199660.33</v>
       </c>
       <c r="H16" s="1">
-        <v>439.78</v>
+        <v>-1334.35</v>
       </c>
       <c r="I16" s="1">
-        <v>0.22026408550963</v>
+        <v>-0.66831002432982</v>
       </c>
       <c r="J16">
         <v>0.0</v>
       </c>
       <c r="K16" t="s">
         <v>77</v>
       </c>
       <c r="L16" s="1">
-        <v>195384.36</v>
+        <v>193129.4</v>
       </c>
       <c r="M16" s="1">
-        <v>200100.11</v>
+        <v>198325.98</v>
       </c>
       <c r="N16" s="1">
         <v>0.4</v>
       </c>
       <c r="O16">
         <v>1</v>
       </c>
       <c r="Z16" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
         <v>79</v>
       </c>
       <c r="B17" s="1">
         <v>470000.0</v>
       </c>
       <c r="C17" s="1">
-        <v>101.15507788</v>
+        <v>100.63325622</v>
       </c>
       <c r="D17" s="1">
         <v>102.934987</v>
       </c>
       <c r="E17" t="s">
         <v>8</v>
       </c>
       <c r="F17">
         <v>1.0</v>
       </c>
       <c r="G17" s="1">
         <v>483794.44</v>
       </c>
       <c r="H17" s="1">
-        <v>1390.15</v>
+        <v>151.21</v>
       </c>
       <c r="I17" s="1">
-        <v>0.28734311208703</v>
+        <v>0.031255009875682</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17" t="s">
         <v>80</v>
       </c>
       <c r="L17" s="1">
-        <v>475428.87</v>
+        <v>472976.3</v>
       </c>
       <c r="M17" s="1">
-        <v>485184.59</v>
+        <v>483945.65</v>
       </c>
       <c r="N17" s="1">
         <v>0.98</v>
       </c>
       <c r="O17">
         <v>1</v>
       </c>
       <c r="Z17" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
         <v>82</v>
       </c>
       <c r="B18" s="1">
         <v>135000.0</v>
       </c>
       <c r="C18" s="1">
-        <v>100.4155689</v>
+        <v>99.93505433</v>
       </c>
       <c r="D18" s="1">
         <v>104.823259</v>
       </c>
       <c r="E18" t="s">
         <v>8</v>
       </c>
       <c r="F18">
         <v>1.0</v>
       </c>
       <c r="G18" s="1">
         <v>141511.4</v>
       </c>
       <c r="H18" s="1">
-        <v>-3871.38</v>
+        <v>-4211.2</v>
       </c>
       <c r="I18" s="1">
-        <v>-2.7357371914913</v>
+        <v>-2.9758733218666</v>
       </c>
       <c r="J18">
         <v>0.0</v>
       </c>
       <c r="K18" t="s">
         <v>83</v>
       </c>
       <c r="L18" s="1">
-        <v>135561.02</v>
+        <v>134912.32</v>
       </c>
       <c r="M18" s="1">
-        <v>137640.02</v>
+        <v>137300.2</v>
       </c>
       <c r="N18" s="1">
         <v>0.28</v>
       </c>
       <c r="O18">
         <v>1</v>
       </c>
       <c r="Z18" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
         <v>85</v>
       </c>
       <c r="B19" s="1">
         <v>100000.0</v>
       </c>
       <c r="C19" s="1">
-        <v>99.69735869</v>
+        <v>98.13690428</v>
       </c>
       <c r="D19" s="1">
         <v>104.07483</v>
       </c>
       <c r="E19" t="s">
         <v>8</v>
       </c>
       <c r="F19">
         <v>1.0</v>
       </c>
       <c r="G19" s="1">
         <v>104074.83</v>
       </c>
       <c r="H19" s="1">
-        <v>-2676.85</v>
+        <v>-3984.65</v>
       </c>
       <c r="I19" s="1">
-        <v>-2.5720435959396</v>
+        <v>-3.8286394510565</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19" t="s">
         <v>86</v>
       </c>
       <c r="L19" s="1">
-        <v>99697.36</v>
+        <v>98136.9</v>
       </c>
       <c r="M19" s="1">
-        <v>101397.98</v>
+        <v>100090.18</v>
       </c>
       <c r="N19" s="1">
         <v>0.2</v>
       </c>
       <c r="O19">
         <v>1</v>
       </c>
       <c r="Z19" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
         <v>88</v>
       </c>
       <c r="B20" s="1">
         <v>1020000.0</v>
       </c>
       <c r="C20" s="1">
-        <v>89.8512075</v>
+        <v>89.01406166</v>
       </c>
       <c r="D20" s="1">
         <v>89.242955</v>
       </c>
       <c r="E20" t="s">
         <v>8</v>
       </c>
       <c r="F20">
         <v>1.0</v>
       </c>
       <c r="G20" s="1">
         <v>910278.14</v>
       </c>
       <c r="H20" s="1">
-        <v>16770.96</v>
+        <v>9231.11</v>
       </c>
       <c r="I20" s="1">
-        <v>1.842399510989</v>
+        <v>1.0140977350066</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20" t="s">
         <v>89</v>
       </c>
       <c r="L20" s="1">
-        <v>916482.32</v>
+        <v>907943.43</v>
       </c>
       <c r="M20" s="1">
-        <v>927049.1</v>
+        <v>919509.25</v>
       </c>
       <c r="N20" s="1">
-        <v>1.87</v>
+        <v>1.86</v>
       </c>
       <c r="O20">
         <v>1</v>
       </c>
       <c r="Z20" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
         <v>91</v>
       </c>
       <c r="B21" s="1">
         <v>200000.0</v>
       </c>
       <c r="C21" s="1">
-        <v>98.69667575</v>
+        <v>98.05990723</v>
       </c>
       <c r="D21" s="1">
         <v>99.783035</v>
       </c>
       <c r="E21" t="s">
         <v>8</v>
       </c>
       <c r="F21">
         <v>1.0</v>
       </c>
       <c r="G21" s="1">
         <v>199566.07</v>
       </c>
       <c r="H21" s="1">
-        <v>-824.77</v>
+        <v>-1670.91</v>
       </c>
       <c r="I21" s="1">
-        <v>-0.41328167658961</v>
+        <v>-0.83727158629721</v>
       </c>
       <c r="J21">
         <v>0.0</v>
       </c>
       <c r="K21" t="s">
         <v>92</v>
       </c>
       <c r="L21" s="1">
-        <v>197393.35</v>
+        <v>196119.82</v>
       </c>
       <c r="M21" s="1">
-        <v>198741.3</v>
+        <v>197895.16</v>
       </c>
       <c r="N21" s="1">
         <v>0.4</v>
       </c>
       <c r="O21">
         <v>1</v>
       </c>
       <c r="Z21" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
         <v>94</v>
       </c>
       <c r="B22" s="1">
         <v>100000.0</v>
       </c>
       <c r="C22" s="1">
-        <v>100.4225569</v>
+        <v>99.84960227</v>
       </c>
       <c r="D22" s="1">
         <v>99.762</v>
       </c>
       <c r="E22" t="s">
         <v>8</v>
       </c>
       <c r="F22">
         <v>1.0</v>
       </c>
       <c r="G22" s="1">
         <v>99762.0</v>
       </c>
       <c r="H22" s="1">
-        <v>1437.27</v>
+        <v>1104.73</v>
       </c>
       <c r="I22" s="1">
-        <v>1.4406988632946</v>
+        <v>1.1073655299613</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
-      <c r="K22">
-        <v>776.71</v>
+      <c r="K22" t="s">
+        <v>95</v>
       </c>
       <c r="L22" s="1">
-        <v>100422.56</v>
+        <v>99849.61</v>
       </c>
       <c r="M22" s="1">
-        <v>101199.27</v>
+        <v>100866.73</v>
       </c>
       <c r="N22" s="1">
         <v>0.2</v>
       </c>
       <c r="O22">
         <v>1</v>
       </c>
       <c r="Z22" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B23" s="1">
         <v>160000.0</v>
       </c>
       <c r="C23" s="1">
-        <v>98.66927285</v>
+        <v>97.76934938</v>
       </c>
       <c r="D23" s="1">
         <v>99.799</v>
       </c>
       <c r="E23" t="s">
         <v>8</v>
       </c>
       <c r="F23">
         <v>1.0</v>
       </c>
       <c r="G23" s="1">
         <v>159678.4</v>
       </c>
       <c r="H23" s="1">
-        <v>1740.38</v>
+        <v>656.67</v>
       </c>
       <c r="I23" s="1">
-        <v>1.0899282557941</v>
+        <v>0.41124535315985</v>
       </c>
       <c r="J23">
         <v>0.0</v>
       </c>
       <c r="K23" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="L23" s="1">
-        <v>157870.83</v>
+        <v>156430.96</v>
       </c>
       <c r="M23" s="1">
-        <v>161418.78</v>
+        <v>160335.07</v>
       </c>
       <c r="N23" s="1">
-        <v>0.33</v>
+        <v>0.32</v>
       </c>
       <c r="O23">
         <v>1</v>
       </c>
       <c r="Z23" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B24" s="1">
         <v>600000.0</v>
       </c>
       <c r="C24" s="1">
-        <v>100.48545411</v>
+        <v>99.51862717</v>
       </c>
       <c r="D24" s="1">
         <v>99.491</v>
       </c>
       <c r="E24" t="s">
         <v>8</v>
       </c>
       <c r="F24">
         <v>1.0</v>
       </c>
       <c r="G24" s="1">
         <v>596946.0</v>
       </c>
       <c r="H24" s="1">
-        <v>8124.26</v>
+        <v>3926.04</v>
       </c>
       <c r="I24" s="1">
-        <v>1.3609706740643</v>
+        <v>0.65768763003689</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="L24" s="1">
-        <v>602912.73</v>
+        <v>597111.77</v>
       </c>
       <c r="M24" s="1">
-        <v>605070.26</v>
+        <v>600872.04</v>
       </c>
       <c r="N24" s="1">
         <v>1.22</v>
       </c>
       <c r="O24">
         <v>1</v>
       </c>
       <c r="Z24" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B25" s="1">
         <v>200000.0</v>
       </c>
       <c r="C25" s="1">
-        <v>95.37909743</v>
+        <v>95.11848763</v>
       </c>
       <c r="D25" s="1">
         <v>96.246745</v>
       </c>
       <c r="E25" t="s">
         <v>8</v>
       </c>
       <c r="F25">
         <v>1.0</v>
       </c>
       <c r="G25" s="1">
         <v>192493.49</v>
       </c>
       <c r="H25" s="1">
-        <v>-1683.93</v>
+        <v>-2116.1</v>
       </c>
       <c r="I25" s="1">
-        <v>-0.87479841526069</v>
+        <v>-1.0993099039349</v>
       </c>
       <c r="J25">
         <v>0.0</v>
       </c>
       <c r="K25">
-        <v>51.37</v>
+        <v>140.41</v>
       </c>
       <c r="L25" s="1">
-        <v>190758.19</v>
+        <v>190236.98</v>
       </c>
       <c r="M25" s="1">
-        <v>190809.56</v>
+        <v>190377.39</v>
       </c>
       <c r="N25" s="1">
         <v>0.39</v>
       </c>
       <c r="O25">
         <v>1</v>
       </c>
       <c r="Z25" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B26" s="1">
         <v>100000.0</v>
       </c>
       <c r="C26" s="1">
-        <v>98.4812435</v>
+        <v>98.50379459</v>
       </c>
       <c r="D26" s="1">
         <v>96.98237</v>
       </c>
       <c r="E26" t="s">
         <v>8</v>
       </c>
       <c r="F26">
         <v>1.0</v>
       </c>
       <c r="G26" s="1">
         <v>96982.37</v>
       </c>
       <c r="H26" s="1">
-        <v>1548.19</v>
+        <v>1650.88</v>
       </c>
       <c r="I26" s="1">
-        <v>1.5963623079123</v>
+        <v>1.7022475322061</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
-        <v>49.32</v>
+        <v>129.45</v>
       </c>
       <c r="L26" s="1">
-        <v>98481.24</v>
+        <v>98503.8</v>
       </c>
       <c r="M26" s="1">
-        <v>98530.56</v>
+        <v>98633.25</v>
       </c>
       <c r="N26" s="1">
         <v>0.2</v>
       </c>
       <c r="O26">
         <v>1</v>
       </c>
       <c r="Z26" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B27" s="1">
         <v>300000.0</v>
       </c>
       <c r="C27" s="1">
-        <v>99.50323534</v>
+        <v>99.62478117</v>
       </c>
       <c r="D27" s="1">
         <v>96.18004</v>
       </c>
       <c r="E27" t="s">
         <v>8</v>
       </c>
       <c r="F27">
         <v>1.0</v>
       </c>
       <c r="G27" s="1">
         <v>288540.12</v>
       </c>
       <c r="H27" s="1">
-        <v>10655.07</v>
+        <v>11083.81</v>
       </c>
       <c r="I27" s="1">
-        <v>3.6927516353705</v>
+        <v>3.8413410239103</v>
       </c>
       <c r="J27">
         <v>0.0</v>
       </c>
       <c r="K27">
-        <v>685.48</v>
+        <v>749.59</v>
       </c>
       <c r="L27" s="1">
-        <v>298509.71</v>
+        <v>298874.34</v>
       </c>
       <c r="M27" s="1">
-        <v>299195.19</v>
+        <v>299623.93</v>
       </c>
       <c r="N27" s="1">
-        <v>0.6</v>
+        <v>0.61</v>
       </c>
       <c r="O27">
         <v>1</v>
       </c>
       <c r="Z27" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B28" s="1">
         <v>600000.0</v>
       </c>
       <c r="C28" s="1">
-        <v>99.3843283</v>
+        <v>98.23265432</v>
       </c>
       <c r="D28" s="1">
         <v>99.427</v>
       </c>
       <c r="E28" t="s">
         <v>8</v>
       </c>
       <c r="F28">
         <v>1.0</v>
       </c>
       <c r="G28" s="1">
         <v>596562.0</v>
       </c>
       <c r="H28" s="1">
-        <v>2024.79</v>
+        <v>-3282.51</v>
       </c>
       <c r="I28" s="1">
-        <v>0.33940981825862</v>
+        <v>-0.55023786295473</v>
       </c>
       <c r="J28">
         <v>0.0</v>
       </c>
       <c r="K28" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="L28" s="1">
-        <v>596305.97</v>
+        <v>589395.93</v>
       </c>
       <c r="M28" s="1">
-        <v>598586.79</v>
+        <v>593279.49</v>
       </c>
       <c r="N28" s="1">
-        <v>1.21</v>
+        <v>1.2</v>
       </c>
       <c r="O28">
         <v>1</v>
       </c>
       <c r="Z28" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B29" s="1">
         <v>300000.0</v>
       </c>
       <c r="C29" s="1">
-        <v>101.17355143</v>
+        <v>100.54764399</v>
       </c>
       <c r="D29" s="1">
         <v>104.945653</v>
       </c>
       <c r="E29" t="s">
         <v>8</v>
       </c>
       <c r="F29">
         <v>1.0</v>
       </c>
       <c r="G29" s="1">
         <v>314836.96</v>
       </c>
       <c r="H29" s="1">
-        <v>-8928.63</v>
+        <v>-10058.41</v>
       </c>
       <c r="I29" s="1">
-        <v>-2.8359535678403</v>
+        <v>-3.1947996194602</v>
       </c>
       <c r="J29">
         <v>0.0</v>
       </c>
       <c r="K29" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="L29" s="1">
-        <v>303520.66</v>
+        <v>301642.93</v>
       </c>
       <c r="M29" s="1">
-        <v>305908.33</v>
+        <v>304778.55</v>
       </c>
       <c r="N29" s="1">
         <v>0.62</v>
       </c>
       <c r="O29">
         <v>1</v>
       </c>
       <c r="Z29" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B30" s="1">
         <v>413000.0</v>
       </c>
       <c r="C30" s="1">
-        <v>100.6090647</v>
+        <v>99.59211554</v>
       </c>
       <c r="D30" s="1">
         <v>99.757</v>
       </c>
       <c r="E30" t="s">
         <v>8</v>
       </c>
       <c r="F30">
         <v>1.0</v>
       </c>
       <c r="G30" s="1">
         <v>411996.41</v>
       </c>
       <c r="H30" s="1">
-        <v>7907.86</v>
+        <v>4774.3</v>
       </c>
       <c r="I30" s="1">
-        <v>1.9194002200165</v>
+        <v>1.1588207771034</v>
       </c>
       <c r="J30">
         <v>0.0</v>
       </c>
       <c r="K30" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="L30" s="1">
-        <v>415515.44</v>
+        <v>411315.43</v>
       </c>
       <c r="M30" s="1">
-        <v>419904.27</v>
+        <v>416770.71</v>
       </c>
       <c r="N30" s="1">
-        <v>0.85</v>
+        <v>0.84</v>
       </c>
       <c r="O30">
         <v>1</v>
       </c>
       <c r="Z30" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B31" s="1">
         <v>500000.0</v>
       </c>
       <c r="C31" s="1">
-        <v>100.37267823</v>
+        <v>99.37574889</v>
       </c>
       <c r="D31" s="1">
         <v>103.290392</v>
       </c>
       <c r="E31" t="s">
         <v>8</v>
       </c>
       <c r="F31">
         <v>1.0</v>
       </c>
       <c r="G31" s="1">
         <v>516451.96</v>
       </c>
       <c r="H31" s="1">
-        <v>-11951.58</v>
+        <v>-15689.65</v>
       </c>
       <c r="I31" s="1">
-        <v>-2.3141707120252</v>
+        <v>-3.0379689138947</v>
       </c>
       <c r="J31">
         <v>0.0</v>
       </c>
       <c r="K31" t="s">
-        <v>118</v>
+        <v>110</v>
       </c>
       <c r="L31" s="1">
-        <v>501863.39</v>
+        <v>496878.75</v>
       </c>
       <c r="M31" s="1">
-        <v>504500.38</v>
+        <v>500762.31</v>
       </c>
       <c r="N31" s="1">
-        <v>1.02</v>
+        <v>1.01</v>
       </c>
       <c r="O31">
         <v>1</v>
       </c>
       <c r="Z31" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
         <v>120</v>
       </c>
       <c r="B32" s="1">
         <v>600000.0</v>
       </c>
       <c r="C32" s="1">
-        <v>98.82701892</v>
+        <v>97.55365146</v>
       </c>
       <c r="D32" s="1">
         <v>99.288</v>
       </c>
       <c r="E32" t="s">
         <v>8</v>
       </c>
       <c r="F32">
         <v>1.0</v>
       </c>
       <c r="G32" s="1">
         <v>595728.0</v>
       </c>
       <c r="H32" s="1">
-        <v>-2650.82</v>
+        <v>-8795.13</v>
       </c>
       <c r="I32" s="1">
-        <v>-0.44497153063143</v>
+        <v>-1.4763667311256</v>
       </c>
       <c r="J32">
         <v>0.0</v>
       </c>
-      <c r="K32">
-        <v>115.07</v>
+      <c r="K32" t="s">
+        <v>121</v>
       </c>
       <c r="L32" s="1">
-        <v>592962.11</v>
+        <v>585321.91</v>
       </c>
       <c r="M32" s="1">
-        <v>593077.18</v>
+        <v>586932.87</v>
       </c>
       <c r="N32" s="1">
-        <v>1.2</v>
+        <v>1.19</v>
       </c>
       <c r="O32">
         <v>1</v>
       </c>
       <c r="Z32" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B33" s="1">
         <v>1000000.0</v>
       </c>
       <c r="C33" s="1">
-        <v>98.64763974</v>
+        <v>97.42192471</v>
       </c>
       <c r="D33" s="1">
         <v>99.867094</v>
       </c>
       <c r="E33" t="s">
         <v>8</v>
       </c>
       <c r="F33">
         <v>1.0</v>
       </c>
       <c r="G33" s="1">
         <v>998670.94</v>
       </c>
       <c r="H33" s="1">
-        <v>16469.84</v>
+        <v>6616.8</v>
       </c>
       <c r="I33" s="1">
-        <v>1.6491758536601</v>
+        <v>0.66256058276813</v>
       </c>
       <c r="J33">
         <v>0.0</v>
       </c>
       <c r="K33" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="L33" s="1">
-        <v>986476.4</v>
+        <v>974219.25</v>
       </c>
       <c r="M33" s="1">
-        <v>1015140.78</v>
+        <v>1005287.74</v>
       </c>
       <c r="N33" s="1">
-        <v>2.05</v>
+        <v>2.03</v>
       </c>
       <c r="O33">
         <v>1</v>
       </c>
       <c r="Z33" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B34" s="1">
         <v>100000.0</v>
       </c>
       <c r="C34" s="1">
-        <v>97.91769468</v>
+        <v>97.96025507</v>
       </c>
       <c r="D34" s="1">
         <v>96.0814</v>
       </c>
       <c r="E34" t="s">
         <v>8</v>
       </c>
       <c r="F34">
         <v>1.0</v>
       </c>
       <c r="G34" s="1">
         <v>96081.4</v>
       </c>
       <c r="H34" s="1">
-        <v>1868.14</v>
+        <v>1937.42</v>
       </c>
       <c r="I34" s="1">
-        <v>1.9443305363993</v>
+        <v>2.0164360635877</v>
       </c>
       <c r="J34">
         <v>0.0</v>
       </c>
       <c r="K34">
-        <v>31.85</v>
+        <v>58.56</v>
       </c>
       <c r="L34" s="1">
-        <v>97917.69</v>
+        <v>97960.26</v>
       </c>
       <c r="M34" s="1">
-        <v>97949.54</v>
+        <v>98018.82</v>
       </c>
       <c r="N34" s="1">
         <v>0.2</v>
       </c>
       <c r="O34">
         <v>1</v>
       </c>
       <c r="Z34" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B35" s="1">
         <v>500000.0</v>
       </c>
       <c r="C35" s="1">
-        <v>101.43778079</v>
+        <v>100.57527875</v>
       </c>
       <c r="D35" s="1">
         <v>105.371746</v>
       </c>
       <c r="E35" t="s">
         <v>8</v>
       </c>
       <c r="F35">
         <v>1.0</v>
       </c>
       <c r="G35" s="1">
         <v>526858.73</v>
       </c>
       <c r="H35" s="1">
-        <v>-18279.42</v>
+        <v>-21300.83</v>
       </c>
       <c r="I35" s="1">
-        <v>-3.4695106978677</v>
+        <v>-4.0429870071622</v>
       </c>
       <c r="J35">
         <v>0.0</v>
       </c>
       <c r="K35" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="L35" s="1">
-        <v>507188.9</v>
+        <v>502876.39</v>
       </c>
       <c r="M35" s="1">
-        <v>508579.31</v>
+        <v>505557.9</v>
       </c>
       <c r="N35" s="1">
-        <v>1.03</v>
+        <v>1.02</v>
       </c>
       <c r="O35">
         <v>1</v>
       </c>
       <c r="Z35" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B36" s="1">
         <v>100000.0</v>
       </c>
       <c r="C36" s="1">
-        <v>101.56285906</v>
+        <v>101.18968673</v>
       </c>
       <c r="D36" s="1">
         <v>105.72405</v>
       </c>
       <c r="E36" t="s">
         <v>8</v>
       </c>
       <c r="F36">
         <v>1.0</v>
       </c>
       <c r="G36" s="1">
         <v>105724.05</v>
       </c>
       <c r="H36" s="1">
-        <v>-3874.55</v>
+        <v>-3971.69</v>
       </c>
       <c r="I36" s="1">
-        <v>-3.6647763682908</v>
+        <v>-3.7566570709314</v>
       </c>
       <c r="J36">
         <v>0.0</v>
       </c>
       <c r="K36">
-        <v>286.64</v>
+        <v>562.67</v>
       </c>
       <c r="L36" s="1">
-        <v>101562.86</v>
+        <v>101189.69</v>
       </c>
       <c r="M36" s="1">
-        <v>101849.5</v>
+        <v>101752.36</v>
       </c>
       <c r="N36" s="1">
         <v>0.21</v>
       </c>
       <c r="O36">
         <v>1</v>
       </c>
       <c r="Z36" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B37" s="1">
         <v>500000.0</v>
       </c>
       <c r="C37" s="1">
-        <v>102.12066186</v>
+        <v>101.65661843</v>
       </c>
       <c r="D37" s="1">
         <v>102.534722</v>
       </c>
       <c r="E37" t="s">
         <v>8</v>
       </c>
       <c r="F37">
         <v>1.0</v>
       </c>
       <c r="G37" s="1">
         <v>512673.61</v>
       </c>
       <c r="H37" s="1">
-        <v>-541.29</v>
+        <v>-1389.12</v>
       </c>
       <c r="I37" s="1">
-        <v>-0.10558179501379</v>
+        <v>-0.27095601819645</v>
       </c>
       <c r="J37">
         <v>0.0</v>
       </c>
       <c r="K37" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="L37" s="1">
-        <v>510603.31</v>
+        <v>508283.09</v>
       </c>
       <c r="M37" s="1">
-        <v>512132.32</v>
+        <v>511284.49</v>
       </c>
       <c r="N37" s="1">
         <v>1.03</v>
       </c>
       <c r="O37">
         <v>1</v>
       </c>
       <c r="Z37" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" t="s">
+        <v>136</v>
+      </c>
+      <c r="B38" s="1">
+        <v>299000.0</v>
+      </c>
+      <c r="C38" s="1">
+        <v>99.66836919</v>
+      </c>
+      <c r="D38" s="1">
+        <v>99.298</v>
+      </c>
+      <c r="E38" t="s">
+        <v>8</v>
+      </c>
+      <c r="F38">
+        <v>1.0</v>
+      </c>
+      <c r="G38" s="1">
+        <v>296901.02</v>
+      </c>
+      <c r="H38" s="1">
+        <v>5043.55</v>
+      </c>
+      <c r="I38" s="1">
+        <v>1.6987311124765</v>
+      </c>
+      <c r="J38">
+        <v>0.0</v>
+      </c>
+      <c r="K38" t="s">
+        <v>137</v>
+      </c>
+      <c r="L38" s="1">
+        <v>298008.42</v>
+      </c>
+      <c r="M38" s="1">
+        <v>301944.57</v>
+      </c>
+      <c r="N38" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
         <v>135</v>
-      </c>
-[...43 lines deleted...]
-        <v>134</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" t="s">
+        <v>139</v>
+      </c>
+      <c r="B39" s="1">
+        <v>355000.0</v>
+      </c>
+      <c r="C39" s="1">
+        <v>105.04127841</v>
+      </c>
+      <c r="D39" s="1">
+        <v>107.865242</v>
+      </c>
+      <c r="E39" t="s">
+        <v>8</v>
+      </c>
+      <c r="F39">
+        <v>1.0</v>
+      </c>
+      <c r="G39" s="1">
+        <v>382921.61</v>
+      </c>
+      <c r="H39" s="1">
+        <v>-8517.54</v>
+      </c>
+      <c r="I39" s="1">
+        <v>-2.2243560503154</v>
+      </c>
+      <c r="J39">
+        <v>0.0</v>
+      </c>
+      <c r="K39" t="s">
+        <v>140</v>
+      </c>
+      <c r="L39" s="1">
+        <v>372896.54</v>
+      </c>
+      <c r="M39" s="1">
+        <v>374404.07</v>
+      </c>
+      <c r="N39" s="1">
+        <v>0.76</v>
+      </c>
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
         <v>138</v>
-      </c>
-[...43 lines deleted...]
-        <v>137</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" t="s">
+        <v>142</v>
+      </c>
+      <c r="B40" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C40" s="1">
+        <v>94.79004208</v>
+      </c>
+      <c r="D40" s="1">
+        <v>93.44648</v>
+      </c>
+      <c r="E40" t="s">
+        <v>8</v>
+      </c>
+      <c r="F40">
+        <v>1.0</v>
+      </c>
+      <c r="G40" s="1">
+        <v>280339.44</v>
+      </c>
+      <c r="H40" s="1">
+        <v>5183.43</v>
+      </c>
+      <c r="I40" s="1">
+        <v>1.8489835037125</v>
+      </c>
+      <c r="J40">
+        <v>0.0</v>
+      </c>
+      <c r="K40" t="s">
+        <v>143</v>
+      </c>
+      <c r="L40" s="1">
+        <v>284370.13</v>
+      </c>
+      <c r="M40" s="1">
+        <v>285522.87</v>
+      </c>
+      <c r="N40" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O40">
+        <v>1</v>
+      </c>
+      <c r="Z40" t="s">
         <v>141</v>
-      </c>
-[...43 lines deleted...]
-        <v>140</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B41" s="1">
-        <v>300000.0</v>
+        <v>494000.0</v>
       </c>
       <c r="C41" s="1">
-        <v>95.30340098</v>
+        <v>98.49902769</v>
       </c>
       <c r="D41" s="1">
-        <v>93.44648</v>
+        <v>101.132352</v>
       </c>
       <c r="E41" t="s">
         <v>8</v>
       </c>
       <c r="F41">
         <v>1.0</v>
       </c>
       <c r="G41" s="1">
-        <v>280339.44</v>
+        <v>499593.82</v>
       </c>
       <c r="H41" s="1">
-        <v>6429.67</v>
+        <v>-6924.98</v>
       </c>
       <c r="I41" s="1">
-        <v>2.2935303002674</v>
+        <v>-1.3861220300924</v>
       </c>
       <c r="J41">
         <v>0.0</v>
       </c>
-      <c r="K41">
-        <v>858.9</v>
+      <c r="K41" t="s">
+        <v>146</v>
       </c>
       <c r="L41" s="1">
-        <v>285910.21</v>
+        <v>486585.2</v>
       </c>
       <c r="M41" s="1">
-        <v>286769.11</v>
+        <v>492668.84</v>
       </c>
       <c r="N41" s="1">
-        <v>0.58</v>
+        <v>1.0</v>
       </c>
       <c r="O41">
         <v>1</v>
       </c>
       <c r="Z41" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="B42" s="1">
-        <v>494000.0</v>
+        <v>305000.0</v>
       </c>
       <c r="C42" s="1">
-        <v>100.09371606</v>
+        <v>95.8415</v>
       </c>
       <c r="D42" s="1">
-        <v>101.132352</v>
+        <v>101.542662</v>
       </c>
       <c r="E42" t="s">
         <v>8</v>
       </c>
       <c r="F42">
         <v>1.0</v>
       </c>
       <c r="G42" s="1">
-        <v>499593.82</v>
+        <v>309705.12</v>
       </c>
       <c r="H42" s="1">
-        <v>-322.82</v>
+        <v>-14121.28</v>
       </c>
       <c r="I42" s="1">
-        <v>-0.064616491853322</v>
+        <v>-4.5595888114475</v>
       </c>
       <c r="J42">
         <v>0.0</v>
       </c>
       <c r="K42" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="L42" s="1">
-        <v>494462.96</v>
+        <v>292316.58</v>
       </c>
       <c r="M42" s="1">
-        <v>499271.0</v>
+        <v>295583.84</v>
       </c>
       <c r="N42" s="1">
-        <v>1.01</v>
+        <v>0.6</v>
       </c>
       <c r="O42">
         <v>1</v>
       </c>
       <c r="Z42" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="B43" s="1">
-        <v>305000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C43" s="1">
-        <v>96.94</v>
+        <v>102.67854886</v>
       </c>
       <c r="D43" s="1">
-        <v>101.542662</v>
+        <v>104.38516</v>
       </c>
       <c r="E43" t="s">
         <v>8</v>
       </c>
       <c r="F43">
         <v>1.0</v>
       </c>
       <c r="G43" s="1">
-        <v>309705.12</v>
+        <v>835081.28</v>
       </c>
       <c r="H43" s="1">
-        <v>-11270.56</v>
+        <v>10319.71</v>
       </c>
       <c r="I43" s="1">
-        <v>-3.6391261468328</v>
+        <v>1.2357731213901</v>
       </c>
       <c r="J43">
         <v>0.0</v>
       </c>
       <c r="K43" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="L43" s="1">
-        <v>295667.0</v>
+        <v>821428.39</v>
       </c>
       <c r="M43" s="1">
-        <v>298434.56</v>
+        <v>845400.99</v>
       </c>
       <c r="N43" s="1">
-        <v>0.6</v>
+        <v>1.71</v>
       </c>
       <c r="O43">
         <v>1</v>
       </c>
       <c r="Z43" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="B44" s="1">
-        <v>800000.0</v>
+        <v>101000.0</v>
       </c>
       <c r="C44" s="1">
-        <v>104.23746518</v>
+        <v>99.06406704</v>
       </c>
       <c r="D44" s="1">
-        <v>104.38516</v>
+        <v>99.824</v>
       </c>
       <c r="E44" t="s">
         <v>8</v>
       </c>
       <c r="F44">
         <v>1.0</v>
       </c>
       <c r="G44" s="1">
-        <v>835081.28</v>
+        <v>100822.24</v>
       </c>
       <c r="H44" s="1">
-        <v>20297.89</v>
+        <v>-554.46</v>
       </c>
       <c r="I44" s="1">
-        <v>2.4306484274201</v>
+        <v>-0.54993818824101</v>
       </c>
       <c r="J44">
         <v>0.0</v>
       </c>
-      <c r="K44" t="s">
-        <v>152</v>
+      <c r="K44">
+        <v>213.07</v>
       </c>
       <c r="L44" s="1">
-        <v>833899.72</v>
+        <v>100054.71</v>
       </c>
       <c r="M44" s="1">
-        <v>855379.17</v>
+        <v>100267.78</v>
       </c>
       <c r="N44" s="1">
-        <v>1.73</v>
+        <v>0.2</v>
       </c>
       <c r="O44">
         <v>1</v>
       </c>
       <c r="Z44" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B45" s="1">
-        <v>101000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C45" s="1">
-        <v>99.43038299</v>
+        <v>105.84114569</v>
       </c>
       <c r="D45" s="1">
-        <v>99.824</v>
+        <v>110.72922</v>
       </c>
       <c r="E45" t="s">
         <v>8</v>
       </c>
       <c r="F45">
         <v>1.0</v>
       </c>
       <c r="G45" s="1">
-        <v>100822.24</v>
+        <v>110729.22</v>
       </c>
       <c r="H45" s="1">
-        <v>-382.33</v>
+        <v>-1015.13</v>
       </c>
       <c r="I45" s="1">
-        <v>-0.37921196751828</v>
+        <v>-0.91676794977875</v>
       </c>
       <c r="J45">
         <v>0.0</v>
       </c>
-      <c r="K45">
-        <v>15.22</v>
+      <c r="K45" t="s">
+        <v>157</v>
       </c>
       <c r="L45" s="1">
-        <v>100424.69</v>
+        <v>105841.14</v>
       </c>
       <c r="M45" s="1">
-        <v>100439.91</v>
+        <v>109714.09</v>
       </c>
       <c r="N45" s="1">
-        <v>0.2</v>
+        <v>0.22</v>
       </c>
       <c r="O45">
         <v>1</v>
       </c>
       <c r="Z45" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="B46" s="1">
         <v>100000.0</v>
       </c>
       <c r="C46" s="1">
-        <v>106.71613063</v>
+        <v>100.03787049</v>
       </c>
       <c r="D46" s="1">
-        <v>110.72922</v>
+        <v>101.31079</v>
       </c>
       <c r="E46" t="s">
         <v>8</v>
       </c>
       <c r="F46">
         <v>1.0</v>
       </c>
       <c r="G46" s="1">
-        <v>110729.22</v>
+        <v>101310.79</v>
       </c>
       <c r="H46" s="1">
-        <v>-523.02</v>
+        <v>1390.09</v>
       </c>
       <c r="I46" s="1">
-        <v>-0.47234144700017</v>
+        <v>1.3721045902416</v>
       </c>
       <c r="J46">
         <v>0.0</v>
       </c>
       <c r="K46" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="L46" s="1">
-        <v>106716.13</v>
+        <v>100037.87</v>
       </c>
       <c r="M46" s="1">
-        <v>110206.2</v>
+        <v>102700.88</v>
       </c>
       <c r="N46" s="1">
-        <v>0.22</v>
+        <v>0.21</v>
       </c>
       <c r="O46">
         <v>1</v>
       </c>
       <c r="Z46" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="B47" s="1">
-        <v>100000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C47" s="1">
-        <v>100.06723103</v>
+        <v>92.53531615</v>
       </c>
       <c r="D47" s="1">
-        <v>101.31079</v>
+        <v>93.11093</v>
       </c>
       <c r="E47" t="s">
         <v>8</v>
       </c>
       <c r="F47">
         <v>1.0</v>
       </c>
       <c r="G47" s="1">
-        <v>101310.79</v>
+        <v>465554.65</v>
       </c>
       <c r="H47" s="1">
-        <v>1205.76</v>
+        <v>-2658.89</v>
       </c>
       <c r="I47" s="1">
-        <v>1.1901595081827</v>
+        <v>-0.57112306793628</v>
       </c>
       <c r="J47">
         <v>0.0</v>
       </c>
-      <c r="K47" t="s">
-        <v>160</v>
+      <c r="K47">
+        <v>219.18</v>
       </c>
       <c r="L47" s="1">
-        <v>100067.23</v>
+        <v>462676.58</v>
       </c>
       <c r="M47" s="1">
-        <v>102516.55</v>
+        <v>462895.76</v>
       </c>
       <c r="N47" s="1">
-        <v>0.21</v>
+        <v>0.94</v>
       </c>
       <c r="O47">
         <v>1</v>
       </c>
       <c r="Z47" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B48" s="1">
-        <v>500000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C48" s="1">
-        <v>93.39781411</v>
+        <v>99.78604678</v>
       </c>
       <c r="D48" s="1">
-        <v>93.11093</v>
+        <v>99.572</v>
       </c>
       <c r="E48" t="s">
         <v>8</v>
       </c>
       <c r="F48">
         <v>1.0</v>
       </c>
       <c r="G48" s="1">
-        <v>465554.65</v>
+        <v>199144.0</v>
       </c>
       <c r="H48" s="1">
-        <v>10941.27</v>
+        <v>2933.57</v>
       </c>
       <c r="I48" s="1">
-        <v>2.3501580319303</v>
+        <v>1.4730898244486</v>
       </c>
       <c r="J48">
         <v>0.0</v>
       </c>
       <c r="K48" t="s">
+        <v>165</v>
+      </c>
+      <c r="L48" s="1">
+        <v>199572.09</v>
+      </c>
+      <c r="M48" s="1">
+        <v>202077.57</v>
+      </c>
+      <c r="N48" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
         <v>163</v>
-      </c>
-[...13 lines deleted...]
-        <v>161</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B49" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C49" s="1">
-        <v>100.75062435</v>
+        <v>98.39101342</v>
       </c>
       <c r="D49" s="1">
-        <v>99.572</v>
+        <v>99.977263</v>
       </c>
       <c r="E49" t="s">
         <v>8</v>
       </c>
       <c r="F49">
         <v>1.0</v>
       </c>
       <c r="G49" s="1">
-        <v>199144.0</v>
+        <v>299931.79</v>
       </c>
       <c r="H49" s="1">
-        <v>4310.67</v>
+        <v>1652.21</v>
       </c>
       <c r="I49" s="1">
-        <v>2.1645994857992</v>
+        <v>0.55086191430392</v>
       </c>
       <c r="J49">
         <v>0.0</v>
       </c>
       <c r="K49" t="s">
+        <v>168</v>
+      </c>
+      <c r="L49" s="1">
+        <v>295173.04</v>
+      </c>
+      <c r="M49" s="1">
+        <v>301584.0</v>
+      </c>
+      <c r="N49" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
         <v>166</v>
-      </c>
-[...13 lines deleted...]
-        <v>164</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B50" s="1">
-        <v>300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C50" s="1">
-        <v>99.38435391</v>
+        <v>99.3960988</v>
       </c>
       <c r="D50" s="1">
-        <v>99.977263</v>
+        <v>101.98272</v>
       </c>
       <c r="E50" t="s">
         <v>8</v>
       </c>
       <c r="F50">
         <v>1.0</v>
       </c>
       <c r="G50" s="1">
-        <v>299931.79</v>
+        <v>407930.88</v>
       </c>
       <c r="H50" s="1">
-        <v>3777.44</v>
+        <v>-8764.29</v>
       </c>
       <c r="I50" s="1">
-        <v>1.2594330197543</v>
+        <v>-2.1484742709353</v>
       </c>
       <c r="J50">
         <v>0.0</v>
       </c>
       <c r="K50" t="s">
+        <v>171</v>
+      </c>
+      <c r="L50" s="1">
+        <v>397584.4</v>
+      </c>
+      <c r="M50" s="1">
+        <v>399166.59</v>
+      </c>
+      <c r="N50" s="1">
+        <v>0.81</v>
+      </c>
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
         <v>169</v>
-      </c>
-[...13 lines deleted...]
-        <v>167</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B51" s="1">
-        <v>400000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C51" s="1">
-        <v>100.53026452</v>
+        <v>103.05981513</v>
       </c>
       <c r="D51" s="1">
-        <v>101.98272</v>
+        <v>110.511247</v>
       </c>
       <c r="E51" t="s">
         <v>8</v>
       </c>
       <c r="F51">
         <v>1.0</v>
       </c>
       <c r="G51" s="1">
-        <v>407930.88</v>
+        <v>331533.74</v>
       </c>
       <c r="H51" s="1">
-        <v>-5402.97</v>
+        <v>-16658.4</v>
       </c>
       <c r="I51" s="1">
-        <v>-1.3244817357293</v>
+        <v>-5.0246469635338</v>
       </c>
       <c r="J51">
         <v>0.0</v>
       </c>
-      <c r="K51">
-        <v>406.85</v>
+      <c r="K51" t="s">
+        <v>174</v>
       </c>
       <c r="L51" s="1">
-        <v>402121.06</v>
+        <v>309179.45</v>
       </c>
       <c r="M51" s="1">
-        <v>402527.91</v>
+        <v>314875.34</v>
       </c>
       <c r="N51" s="1">
-        <v>0.81</v>
+        <v>0.64</v>
       </c>
       <c r="O51">
         <v>1</v>
       </c>
       <c r="Z51" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="B52" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C52" s="1">
-        <v>103.55185156</v>
+        <v>99.68266295</v>
       </c>
       <c r="D52" s="1">
-        <v>110.511247</v>
+        <v>104.05285</v>
       </c>
       <c r="E52" t="s">
         <v>8</v>
       </c>
       <c r="F52">
         <v>1.0</v>
       </c>
       <c r="G52" s="1">
-        <v>331533.74</v>
+        <v>104052.85</v>
       </c>
       <c r="H52" s="1">
-        <v>-16304.21</v>
+        <v>-3279.09</v>
       </c>
       <c r="I52" s="1">
-        <v>-4.917813191502</v>
+        <v>-3.1513697126028</v>
       </c>
       <c r="J52">
         <v>0.0</v>
       </c>
       <c r="K52" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="L52" s="1">
-        <v>310655.56</v>
+        <v>99682.66</v>
       </c>
       <c r="M52" s="1">
-        <v>315229.53</v>
+        <v>100773.76</v>
       </c>
       <c r="N52" s="1">
-        <v>0.64</v>
+        <v>0.2</v>
       </c>
       <c r="O52">
         <v>1</v>
       </c>
       <c r="Z52" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="B53" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C53" s="1">
-        <v>100.42059063</v>
+        <v>98.33248906</v>
       </c>
       <c r="D53" s="1">
-        <v>104.05285</v>
+        <v>103.191215</v>
       </c>
       <c r="E53" t="s">
         <v>8</v>
       </c>
       <c r="F53">
         <v>1.0</v>
       </c>
       <c r="G53" s="1">
-        <v>104052.85</v>
+        <v>206382.43</v>
       </c>
       <c r="H53" s="1">
-        <v>-2781.57</v>
+        <v>-7373.62</v>
       </c>
       <c r="I53" s="1">
-        <v>-2.6732280759249</v>
+        <v>-3.5727944476669</v>
       </c>
       <c r="J53">
         <v>0.0</v>
       </c>
-      <c r="K53">
-        <v>850.68</v>
+      <c r="K53" t="s">
+        <v>180</v>
       </c>
       <c r="L53" s="1">
-        <v>100420.6</v>
+        <v>196664.97</v>
       </c>
       <c r="M53" s="1">
-        <v>101271.28</v>
+        <v>199008.81</v>
       </c>
       <c r="N53" s="1">
-        <v>0.2</v>
+        <v>0.4</v>
       </c>
       <c r="O53">
         <v>1</v>
       </c>
       <c r="Z53" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="A54" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="B54" s="1">
-        <v>200000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C54" s="1">
-        <v>99.77002479</v>
+        <v>97.52862901</v>
       </c>
       <c r="D54" s="1">
-        <v>103.191215</v>
+        <v>99.92378</v>
       </c>
       <c r="E54" t="s">
         <v>8</v>
       </c>
       <c r="F54">
         <v>1.0</v>
       </c>
       <c r="G54" s="1">
-        <v>206382.43</v>
+        <v>599542.68</v>
       </c>
       <c r="H54" s="1">
-        <v>-5014.98</v>
+        <v>3132.56</v>
       </c>
       <c r="I54" s="1">
-        <v>-2.4299452235348</v>
+        <v>0.52249157641288</v>
       </c>
       <c r="J54">
         <v>0.0</v>
       </c>
       <c r="K54" t="s">
-        <v>179</v>
+        <v>183</v>
       </c>
       <c r="L54" s="1">
-        <v>199540.05</v>
+        <v>585171.77</v>
       </c>
       <c r="M54" s="1">
-        <v>201367.45</v>
+        <v>602675.24</v>
       </c>
       <c r="N54" s="1">
-        <v>0.41</v>
+        <v>1.22</v>
       </c>
       <c r="O54">
         <v>1</v>
       </c>
       <c r="Z54" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
     </row>
     <row r="55" spans="1:26">
       <c r="A55" t="s">
-        <v>181</v>
+        <v>185</v>
       </c>
       <c r="B55" s="1">
-        <v>600000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C55" s="1">
-        <v>99.07686793</v>
+        <v>87.52097308</v>
       </c>
       <c r="D55" s="1">
-        <v>99.92378</v>
+        <v>87.8623</v>
       </c>
       <c r="E55" t="s">
         <v>8</v>
       </c>
       <c r="F55">
         <v>1.0</v>
       </c>
       <c r="G55" s="1">
-        <v>599542.68</v>
+        <v>175724.6</v>
       </c>
       <c r="H55" s="1">
-        <v>10943.66</v>
+        <v>1296.11</v>
       </c>
       <c r="I55" s="1">
-        <v>1.825334603368</v>
+        <v>0.73758028187289</v>
       </c>
       <c r="J55">
         <v>0.0</v>
       </c>
       <c r="K55" t="s">
-        <v>182</v>
+        <v>186</v>
       </c>
       <c r="L55" s="1">
-        <v>594461.21</v>
+        <v>175041.94</v>
       </c>
       <c r="M55" s="1">
-        <v>610486.34</v>
+        <v>177020.71</v>
       </c>
       <c r="N55" s="1">
-        <v>1.23</v>
+        <v>0.36</v>
       </c>
       <c r="O55">
         <v>1</v>
       </c>
       <c r="Z55" t="s">
-        <v>180</v>
+        <v>184</v>
       </c>
     </row>
     <row r="56" spans="1:26">
       <c r="A56" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="B56" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C56" s="1">
-        <v>88.4894808</v>
+        <v>95.92749537</v>
       </c>
       <c r="D56" s="1">
-        <v>87.8623</v>
+        <v>98.434</v>
       </c>
       <c r="E56" t="s">
         <v>8</v>
       </c>
       <c r="F56">
         <v>1.0</v>
       </c>
       <c r="G56" s="1">
-        <v>175724.6</v>
+        <v>98434.0</v>
       </c>
       <c r="H56" s="1">
-        <v>3072.85</v>
+        <v>-2029.79</v>
       </c>
       <c r="I56" s="1">
-        <v>1.7486737770352</v>
+        <v>-2.0620822073674</v>
       </c>
       <c r="J56">
         <v>0.0</v>
       </c>
-      <c r="K56" t="s">
-        <v>185</v>
+      <c r="K56">
+        <v>476.71</v>
       </c>
       <c r="L56" s="1">
-        <v>176978.96</v>
+        <v>95927.5</v>
       </c>
       <c r="M56" s="1">
-        <v>178797.45</v>
+        <v>96404.21</v>
       </c>
       <c r="N56" s="1">
-        <v>0.36</v>
+        <v>0.2</v>
       </c>
       <c r="O56">
         <v>1</v>
       </c>
       <c r="Z56" t="s">
-        <v>183</v>
+        <v>187</v>
       </c>
     </row>
     <row r="57" spans="1:26">
       <c r="A57" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="B57" s="1">
-        <v>100000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C57" s="1">
-        <v>97.40193051</v>
+        <v>97.53990328</v>
       </c>
       <c r="D57" s="1">
-        <v>98.434</v>
+        <v>99.282902</v>
       </c>
       <c r="E57" t="s">
         <v>8</v>
       </c>
       <c r="F57">
         <v>1.0</v>
       </c>
       <c r="G57" s="1">
-        <v>98434.0</v>
+        <v>595697.41</v>
       </c>
       <c r="H57" s="1">
-        <v>-813.58</v>
+        <v>3134.48</v>
       </c>
       <c r="I57" s="1">
-        <v>-0.82652335575106</v>
+        <v>0.52618660873479</v>
       </c>
       <c r="J57">
         <v>0.0</v>
       </c>
-      <c r="K57">
-        <v>218.49</v>
+      <c r="K57" t="s">
+        <v>191</v>
       </c>
       <c r="L57" s="1">
-        <v>97401.93</v>
+        <v>585239.42</v>
       </c>
       <c r="M57" s="1">
-        <v>97620.42</v>
+        <v>598831.89</v>
       </c>
       <c r="N57" s="1">
-        <v>0.2</v>
+        <v>1.21</v>
       </c>
       <c r="O57">
         <v>1</v>
       </c>
       <c r="Z57" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="58" spans="1:26">
       <c r="A58" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
       <c r="B58" s="1">
-        <v>600000.0</v>
+        <v>350000.0</v>
       </c>
       <c r="C58" s="1">
-        <v>98.60649112</v>
+        <v>98.48563272</v>
       </c>
       <c r="D58" s="1">
-        <v>99.282902</v>
+        <v>100.712417</v>
       </c>
       <c r="E58" t="s">
         <v>8</v>
       </c>
       <c r="F58">
         <v>1.0</v>
       </c>
       <c r="G58" s="1">
-        <v>595697.41</v>
+        <v>352493.46</v>
       </c>
       <c r="H58" s="1">
-        <v>8091.54</v>
+        <v>865.16</v>
       </c>
       <c r="I58" s="1">
-        <v>1.3583305658489</v>
+        <v>0.2454400146885</v>
       </c>
       <c r="J58">
         <v>0.0</v>
       </c>
       <c r="K58" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="L58" s="1">
-        <v>591638.95</v>
+        <v>344699.72</v>
       </c>
       <c r="M58" s="1">
-        <v>603788.95</v>
+        <v>353358.62</v>
       </c>
       <c r="N58" s="1">
-        <v>1.22</v>
+        <v>0.72</v>
       </c>
       <c r="O58">
         <v>1</v>
       </c>
       <c r="Z58" t="s">
-        <v>188</v>
+        <v>192</v>
       </c>
     </row>
     <row r="59" spans="1:26">
       <c r="A59" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="B59" s="1">
-        <v>150000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="C59" s="1">
-        <v>99.30324905</v>
+        <v>103.50906717</v>
       </c>
       <c r="D59" s="1">
-        <v>100.356793</v>
+        <v>109.600592</v>
       </c>
       <c r="E59" t="s">
         <v>8</v>
       </c>
       <c r="F59">
         <v>1.0</v>
       </c>
       <c r="G59" s="1">
-        <v>150535.19</v>
+        <v>142480.77</v>
       </c>
       <c r="H59" s="1">
-        <v>1756.67</v>
+        <v>-7174.6</v>
       </c>
       <c r="I59" s="1">
-        <v>1.1669497344774</v>
+        <v>-5.0354865432016</v>
       </c>
       <c r="J59">
         <v>0.0</v>
       </c>
-      <c r="K59" t="s">
-        <v>193</v>
+      <c r="K59">
+        <v>744.38</v>
       </c>
       <c r="L59" s="1">
-        <v>148954.87</v>
+        <v>134561.79</v>
       </c>
       <c r="M59" s="1">
-        <v>152291.86</v>
+        <v>135306.17</v>
       </c>
       <c r="N59" s="1">
-        <v>0.31</v>
+        <v>0.27</v>
       </c>
       <c r="O59">
         <v>1</v>
       </c>
       <c r="Z59" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
     </row>
     <row r="60" spans="1:26">
       <c r="A60" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="B60" s="1">
-        <v>130000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C60" s="1">
-        <v>104.28071698</v>
+        <v>85.16078508</v>
       </c>
       <c r="D60" s="1">
-        <v>109.600592</v>
+        <v>85.527105</v>
       </c>
       <c r="E60" t="s">
         <v>8</v>
       </c>
       <c r="F60">
         <v>1.0</v>
       </c>
       <c r="G60" s="1">
-        <v>142480.77</v>
+        <v>513162.63</v>
       </c>
       <c r="H60" s="1">
-        <v>-6611.32</v>
+        <v>-1992.44</v>
       </c>
       <c r="I60" s="1">
-        <v>-4.6401489829119</v>
+        <v>-0.38826677616802</v>
       </c>
       <c r="J60">
         <v>0.0</v>
       </c>
       <c r="K60">
-        <v>304.52</v>
+        <v>205.48</v>
       </c>
       <c r="L60" s="1">
-        <v>135564.93</v>
+        <v>510964.71</v>
       </c>
       <c r="M60" s="1">
-        <v>135869.45</v>
+        <v>511170.19</v>
       </c>
       <c r="N60" s="1">
-        <v>0.27</v>
+        <v>1.03</v>
       </c>
       <c r="O60">
         <v>1</v>
       </c>
       <c r="Z60" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
     </row>
     <row r="61" spans="1:26">
       <c r="A61" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="B61" s="1">
-        <v>600000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="C61" s="1">
-        <v>86.03106209</v>
+        <v>98.43226621</v>
       </c>
       <c r="D61" s="1">
-        <v>85.527105</v>
+        <v>100.789118</v>
       </c>
       <c r="E61" t="s">
         <v>8</v>
       </c>
       <c r="F61">
         <v>1.0</v>
       </c>
       <c r="G61" s="1">
-        <v>513162.63</v>
+        <v>1007891.18</v>
       </c>
       <c r="H61" s="1">
-        <v>6712.1</v>
+        <v>-17061.67</v>
       </c>
       <c r="I61" s="1">
-        <v>1.3079869046583</v>
+        <v>-1.6928087415151</v>
       </c>
       <c r="J61">
         <v>0.0</v>
       </c>
       <c r="K61" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="L61" s="1">
-        <v>516186.37</v>
+        <v>984322.66</v>
       </c>
       <c r="M61" s="1">
-        <v>519874.73</v>
+        <v>990829.51</v>
       </c>
       <c r="N61" s="1">
-        <v>1.05</v>
+        <v>2.01</v>
       </c>
       <c r="O61">
         <v>1</v>
       </c>
       <c r="Z61" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
     </row>
     <row r="62" spans="1:26">
       <c r="A62" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="B62" s="1">
-        <v>1000000.0</v>
+        <v>288000.0</v>
       </c>
       <c r="C62" s="1">
-        <v>99.29696993</v>
+        <v>96.52157185</v>
       </c>
       <c r="D62" s="1">
-        <v>100.789118</v>
+        <v>100.0</v>
       </c>
       <c r="E62" t="s">
         <v>8</v>
       </c>
       <c r="F62">
         <v>1.0</v>
       </c>
       <c r="G62" s="1">
-        <v>1007891.18</v>
+        <v>288000.0</v>
       </c>
       <c r="H62" s="1">
-        <v>-10640.66</v>
+        <v>-136.93</v>
       </c>
       <c r="I62" s="1">
-        <v>-1.0557350050429</v>
+        <v>-0.047545138888889</v>
       </c>
       <c r="J62">
         <v>0.0</v>
       </c>
       <c r="K62" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="L62" s="1">
-        <v>992969.7</v>
+        <v>277982.13</v>
       </c>
       <c r="M62" s="1">
-        <v>997250.52</v>
+        <v>287863.07</v>
       </c>
       <c r="N62" s="1">
-        <v>2.01</v>
+        <v>0.58</v>
       </c>
       <c r="O62">
         <v>1</v>
       </c>
       <c r="Z62" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
     </row>
     <row r="63" spans="1:26">
       <c r="A63" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="B63" s="1">
-        <v>288000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C63" s="1">
-        <v>98.42161232</v>
+        <v>97.63185191</v>
       </c>
       <c r="D63" s="1">
-        <v>100.0</v>
+        <v>99.498222</v>
       </c>
       <c r="E63" t="s">
         <v>8</v>
       </c>
       <c r="F63">
         <v>1.0</v>
       </c>
       <c r="G63" s="1">
-        <v>288000.0</v>
+        <v>497491.11</v>
       </c>
       <c r="H63" s="1">
-        <v>4570.59</v>
+        <v>-42.47</v>
       </c>
       <c r="I63" s="1">
-        <v>1.5870104166667</v>
+        <v>-0.0085368359647673</v>
       </c>
       <c r="J63">
         <v>0.0</v>
       </c>
       <c r="K63" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="L63" s="1">
-        <v>283454.25</v>
+        <v>488159.26</v>
       </c>
       <c r="M63" s="1">
-        <v>292570.59</v>
+        <v>497448.64</v>
       </c>
       <c r="N63" s="1">
-        <v>0.59</v>
+        <v>1.01</v>
       </c>
       <c r="O63">
         <v>1</v>
       </c>
       <c r="Z63" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
     </row>
     <row r="64" spans="1:26">
       <c r="A64" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="B64" s="1">
-        <v>500000.0</v>
+        <v>240000.0</v>
       </c>
       <c r="C64" s="1">
-        <v>99.29825704</v>
+        <v>99.2997433</v>
       </c>
       <c r="D64" s="1">
-        <v>99.498222</v>
+        <v>101.900646</v>
       </c>
       <c r="E64" t="s">
         <v>8</v>
       </c>
       <c r="F64">
         <v>1.0</v>
       </c>
       <c r="G64" s="1">
-        <v>497491.11</v>
+        <v>244561.55</v>
       </c>
       <c r="H64" s="1">
-        <v>6731.34</v>
+        <v>-5919.97</v>
       </c>
       <c r="I64" s="1">
-        <v>1.35305734408</v>
+        <v>-2.4206462544909</v>
       </c>
       <c r="J64">
         <v>0.0</v>
       </c>
-      <c r="K64" t="s">
-        <v>207</v>
+      <c r="K64">
+        <v>322.19</v>
       </c>
       <c r="L64" s="1">
-        <v>496491.29</v>
+        <v>238319.39</v>
       </c>
       <c r="M64" s="1">
-        <v>504222.45</v>
+        <v>238641.58</v>
       </c>
       <c r="N64" s="1">
-        <v>1.02</v>
+        <v>0.48</v>
       </c>
       <c r="O64">
         <v>1</v>
       </c>
       <c r="Z64" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
     </row>
     <row r="65" spans="1:26">
       <c r="A65" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B65" s="1">
-        <v>240000.0</v>
+        <v>372000.0</v>
       </c>
       <c r="C65" s="1">
-        <v>100.20641823</v>
+        <v>99.27303676</v>
       </c>
       <c r="D65" s="1">
-        <v>101.900646</v>
+        <v>99.731</v>
       </c>
       <c r="E65" t="s">
         <v>8</v>
       </c>
       <c r="F65">
         <v>1.0</v>
       </c>
       <c r="G65" s="1">
-        <v>244561.55</v>
+        <v>370999.32</v>
       </c>
       <c r="H65" s="1">
-        <v>4057.69</v>
+        <v>857.06</v>
       </c>
       <c r="I65" s="1">
-        <v>1.65916923572</v>
+        <v>0.23101390051065</v>
       </c>
       <c r="J65">
         <v>0.0</v>
       </c>
       <c r="K65" t="s">
+        <v>212</v>
+      </c>
+      <c r="L65" s="1">
+        <v>369295.7</v>
+      </c>
+      <c r="M65" s="1">
+        <v>371856.38</v>
+      </c>
+      <c r="N65" s="1">
+        <v>0.75</v>
+      </c>
+      <c r="O65">
+        <v>1</v>
+      </c>
+      <c r="Z65" t="s">
         <v>210</v>
-      </c>
-[...13 lines deleted...]
-        <v>208</v>
       </c>
     </row>
     <row r="66" spans="1:26">
       <c r="A66" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B66" s="1">
-        <v>372000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="C66" s="1">
-        <v>100.35026402</v>
+        <v>103.2176185</v>
       </c>
       <c r="D66" s="1">
-        <v>99.731</v>
+        <v>109.789346</v>
       </c>
       <c r="E66" t="s">
         <v>8</v>
       </c>
       <c r="F66">
         <v>1.0</v>
       </c>
       <c r="G66" s="1">
-        <v>370999.32</v>
+        <v>142726.15</v>
       </c>
       <c r="H66" s="1">
-        <v>3870.65</v>
+        <v>-6642.22</v>
       </c>
       <c r="I66" s="1">
-        <v>1.0433037990474</v>
+        <v>-4.6538213214607</v>
       </c>
       <c r="J66">
         <v>0.0</v>
       </c>
       <c r="K66" t="s">
+        <v>215</v>
+      </c>
+      <c r="L66" s="1">
+        <v>134182.9</v>
+      </c>
+      <c r="M66" s="1">
+        <v>136083.93</v>
+      </c>
+      <c r="N66" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O66">
+        <v>1</v>
+      </c>
+      <c r="Z66" t="s">
         <v>213</v>
-      </c>
-[...13 lines deleted...]
-        <v>211</v>
       </c>
     </row>
     <row r="67" spans="1:26">
       <c r="A67" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="B67" s="1">
-        <v>130000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C67" s="1">
-        <v>104.24082231</v>
+        <v>96.41923586</v>
       </c>
       <c r="D67" s="1">
-        <v>109.789346</v>
+        <v>98.975</v>
       </c>
       <c r="E67" t="s">
         <v>8</v>
       </c>
       <c r="F67">
         <v>1.0</v>
       </c>
       <c r="G67" s="1">
-        <v>142726.15</v>
+        <v>98975.0</v>
       </c>
       <c r="H67" s="1">
-        <v>-5717.19</v>
+        <v>320.95</v>
       </c>
       <c r="I67" s="1">
-        <v>-4.0057060321462</v>
+        <v>0.3242738065168</v>
       </c>
       <c r="J67">
         <v>0.0</v>
       </c>
       <c r="K67" t="s">
+        <v>218</v>
+      </c>
+      <c r="L67" s="1">
+        <v>96419.24</v>
+      </c>
+      <c r="M67" s="1">
+        <v>99295.95</v>
+      </c>
+      <c r="N67" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O67">
+        <v>1</v>
+      </c>
+      <c r="Z67" t="s">
         <v>216</v>
-      </c>
-[...13 lines deleted...]
-        <v>214</v>
       </c>
     </row>
     <row r="68" spans="1:26">
       <c r="A68" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="B68" s="1">
         <v>100000.0</v>
       </c>
       <c r="C68" s="1">
-        <v>97.94016462</v>
+        <v>99.7493546</v>
       </c>
       <c r="D68" s="1">
-        <v>98.975</v>
+        <v>99.711</v>
       </c>
       <c r="E68" t="s">
         <v>8</v>
       </c>
       <c r="F68">
         <v>1.0</v>
       </c>
       <c r="G68" s="1">
-        <v>98975.0</v>
+        <v>99711.0</v>
       </c>
       <c r="H68" s="1">
-        <v>1592.56</v>
+        <v>2004.79</v>
       </c>
       <c r="I68" s="1">
-        <v>1.6090527911089</v>
+        <v>2.0106006358376</v>
       </c>
       <c r="J68">
         <v>0.0</v>
       </c>
       <c r="K68" t="s">
+        <v>221</v>
+      </c>
+      <c r="L68" s="1">
+        <v>99749.35</v>
+      </c>
+      <c r="M68" s="1">
+        <v>101715.79</v>
+      </c>
+      <c r="N68" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O68">
+        <v>1</v>
+      </c>
+      <c r="Z68" t="s">
         <v>219</v>
-      </c>
-[...13 lines deleted...]
-        <v>217</v>
       </c>
     </row>
     <row r="69" spans="1:26">
       <c r="A69" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="B69" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C69" s="1">
-        <v>100.96077291</v>
+        <v>98.20800431</v>
       </c>
       <c r="D69" s="1">
-        <v>99.711</v>
+        <v>102.91498</v>
       </c>
       <c r="E69" t="s">
         <v>8</v>
       </c>
       <c r="F69">
         <v>1.0</v>
       </c>
       <c r="G69" s="1">
-        <v>99711.0</v>
+        <v>205829.96</v>
       </c>
       <c r="H69" s="1">
-        <v>2957.99</v>
+        <v>-5304.36</v>
       </c>
       <c r="I69" s="1">
-        <v>2.9665633681339</v>
+        <v>-2.5770592386065</v>
       </c>
       <c r="J69">
         <v>0.0</v>
       </c>
       <c r="K69" t="s">
+        <v>224</v>
+      </c>
+      <c r="L69" s="1">
+        <v>196416.01</v>
+      </c>
+      <c r="M69" s="1">
+        <v>200525.6</v>
+      </c>
+      <c r="N69" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O69">
+        <v>1</v>
+      </c>
+      <c r="Z69" t="s">
         <v>222</v>
-      </c>
-[...13 lines deleted...]
-        <v>220</v>
       </c>
     </row>
     <row r="70" spans="1:26">
       <c r="A70" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="B70" s="1">
-        <v>200000.0</v>
+        <v>193000.0</v>
       </c>
       <c r="C70" s="1">
-        <v>99.7882285</v>
+        <v>97.77093882</v>
       </c>
       <c r="D70" s="1">
-        <v>102.91498</v>
+        <v>99.223</v>
       </c>
       <c r="E70" t="s">
         <v>8</v>
       </c>
       <c r="F70">
         <v>1.0</v>
       </c>
       <c r="G70" s="1">
-        <v>205829.96</v>
+        <v>191500.39</v>
       </c>
       <c r="H70" s="1">
-        <v>-2678.16</v>
+        <v>-1176.52</v>
       </c>
       <c r="I70" s="1">
-        <v>-1.3011516885103</v>
+        <v>-0.61436950598377</v>
       </c>
       <c r="J70">
         <v>0.0</v>
       </c>
       <c r="K70" t="s">
+        <v>227</v>
+      </c>
+      <c r="L70" s="1">
+        <v>188697.91</v>
+      </c>
+      <c r="M70" s="1">
+        <v>190323.87</v>
+      </c>
+      <c r="N70" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="O70">
+        <v>1</v>
+      </c>
+      <c r="Z70" t="s">
         <v>225</v>
-      </c>
-[...13 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="71" spans="1:26">
       <c r="A71" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="B71" s="1">
-        <v>193000.0</v>
+        <v>285000.0</v>
       </c>
       <c r="C71" s="1">
-        <v>99.19230055</v>
+        <v>99.82691815</v>
       </c>
       <c r="D71" s="1">
-        <v>99.223</v>
+        <v>102.724621</v>
       </c>
       <c r="E71" t="s">
         <v>8</v>
       </c>
       <c r="F71">
         <v>1.0</v>
       </c>
       <c r="G71" s="1">
-        <v>191500.39</v>
+        <v>292765.17</v>
       </c>
       <c r="H71" s="1">
-        <v>1051.16</v>
+        <v>-5429.93</v>
       </c>
       <c r="I71" s="1">
-        <v>0.54890749830849</v>
+        <v>-1.8547049158887</v>
       </c>
       <c r="J71">
         <v>0.0</v>
       </c>
       <c r="K71" t="s">
+        <v>230</v>
+      </c>
+      <c r="L71" s="1">
+        <v>284506.71</v>
+      </c>
+      <c r="M71" s="1">
+        <v>287335.24</v>
+      </c>
+      <c r="N71" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O71">
+        <v>1</v>
+      </c>
+      <c r="Z71" t="s">
         <v>228</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="72" spans="1:26">
       <c r="A72" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="B72" s="1">
-        <v>285000.0</v>
+        <v>349000.0</v>
       </c>
       <c r="C72" s="1">
-        <v>99.72521918</v>
+        <v>96.95126072</v>
       </c>
       <c r="D72" s="1">
-        <v>102.724621</v>
+        <v>99.735</v>
       </c>
       <c r="E72" t="s">
         <v>8</v>
       </c>
       <c r="F72">
         <v>1.0</v>
       </c>
       <c r="G72" s="1">
-        <v>292765.17</v>
+        <v>348075.15</v>
       </c>
       <c r="H72" s="1">
-        <v>-5948.16</v>
+        <v>-5125.66</v>
       </c>
       <c r="I72" s="1">
-        <v>-2.0317170925763</v>
+        <v>-1.4725728050394</v>
       </c>
       <c r="J72">
         <v>0.0</v>
       </c>
       <c r="K72" t="s">
+        <v>233</v>
+      </c>
+      <c r="L72" s="1">
+        <v>338359.9</v>
+      </c>
+      <c r="M72" s="1">
+        <v>342949.49</v>
+      </c>
+      <c r="N72" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="O72">
+        <v>1</v>
+      </c>
+      <c r="Z72" t="s">
         <v>231</v>
-      </c>
-[...13 lines deleted...]
-        <v>229</v>
       </c>
     </row>
     <row r="73" spans="1:26">
       <c r="A73" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="B73" s="1">
-        <v>349000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C73" s="1">
-        <v>98.06582744</v>
+        <v>97.4512359</v>
       </c>
       <c r="D73" s="1">
-        <v>99.735</v>
+        <v>101.14437</v>
       </c>
       <c r="E73" t="s">
         <v>8</v>
       </c>
       <c r="F73">
         <v>1.0</v>
       </c>
       <c r="G73" s="1">
-        <v>348075.15</v>
+        <v>303433.11</v>
       </c>
       <c r="H73" s="1">
-        <v>-1981.63</v>
+        <v>-7954.06</v>
       </c>
       <c r="I73" s="1">
-        <v>-0.56931096632437</v>
+        <v>-2.6213553293508</v>
       </c>
       <c r="J73">
         <v>0.0</v>
       </c>
       <c r="K73" t="s">
+        <v>236</v>
+      </c>
+      <c r="L73" s="1">
+        <v>292353.71</v>
+      </c>
+      <c r="M73" s="1">
+        <v>295479.05</v>
+      </c>
+      <c r="N73" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="O73">
+        <v>1</v>
+      </c>
+      <c r="Z73" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>232</v>
       </c>
     </row>
     <row r="74" spans="1:26">
       <c r="A74" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="B74" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C74" s="1">
-        <v>98.71622481</v>
+        <v>88.34892911</v>
       </c>
       <c r="D74" s="1">
-        <v>101.14437</v>
+        <v>86.69767</v>
       </c>
       <c r="E74" t="s">
         <v>8</v>
       </c>
       <c r="F74">
         <v>1.0</v>
       </c>
       <c r="G74" s="1">
-        <v>303433.11</v>
+        <v>173395.34</v>
       </c>
       <c r="H74" s="1">
-        <v>-4853.61</v>
+        <v>4080.6</v>
       </c>
       <c r="I74" s="1">
-        <v>-1.5995650573532</v>
+        <v>2.3533504418285</v>
       </c>
       <c r="J74">
         <v>0.0</v>
       </c>
-      <c r="K74" t="s">
-        <v>46</v>
+      <c r="K74">
+        <v>778.08</v>
       </c>
       <c r="L74" s="1">
-        <v>296148.68</v>
+        <v>176697.86</v>
       </c>
       <c r="M74" s="1">
-        <v>298579.5</v>
+        <v>177475.94</v>
       </c>
       <c r="N74" s="1">
-        <v>0.6</v>
+        <v>0.36</v>
       </c>
       <c r="O74">
         <v>1</v>
       </c>
       <c r="Z74" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
     </row>
     <row r="75" spans="1:26">
       <c r="A75" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="B75" s="1">
         <v>200000.0</v>
       </c>
       <c r="C75" s="1">
-        <v>89.01578889</v>
+        <v>95.7575904</v>
       </c>
       <c r="D75" s="1">
-        <v>86.69767</v>
+        <v>93.376495</v>
       </c>
       <c r="E75" t="s">
         <v>8</v>
       </c>
       <c r="F75">
         <v>1.0</v>
       </c>
       <c r="G75" s="1">
-        <v>173395.34</v>
+        <v>186752.99</v>
       </c>
       <c r="H75" s="1">
-        <v>5343.09</v>
+        <v>6792.33</v>
       </c>
       <c r="I75" s="1">
-        <v>3.0814495937434</v>
+        <v>3.6370662659805</v>
       </c>
       <c r="J75">
         <v>0.0</v>
       </c>
-      <c r="K75">
-        <v>706.85</v>
+      <c r="K75" t="s">
+        <v>241</v>
       </c>
       <c r="L75" s="1">
-        <v>178031.58</v>
+        <v>191515.18</v>
       </c>
       <c r="M75" s="1">
-        <v>178738.43</v>
+        <v>193545.32</v>
       </c>
       <c r="N75" s="1">
-        <v>0.36</v>
+        <v>0.39</v>
       </c>
       <c r="O75">
         <v>1</v>
       </c>
       <c r="Z75" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
     </row>
     <row r="76" spans="1:26">
       <c r="A76" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="B76" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C76" s="1">
-        <v>95.927651</v>
+        <v>92.55124159</v>
       </c>
       <c r="D76" s="1">
-        <v>93.376495</v>
+        <v>94.91756</v>
       </c>
       <c r="E76" t="s">
         <v>8</v>
       </c>
       <c r="F76">
         <v>1.0</v>
       </c>
       <c r="G76" s="1">
-        <v>186752.99</v>
+        <v>94917.56</v>
       </c>
       <c r="H76" s="1">
-        <v>6918.75</v>
+        <v>-1626.93</v>
       </c>
       <c r="I76" s="1">
-        <v>3.7047599612729</v>
+        <v>-1.7140453252275</v>
       </c>
       <c r="J76">
         <v>0.0</v>
       </c>
-      <c r="K76" t="s">
-        <v>241</v>
+      <c r="K76">
+        <v>739.38</v>
       </c>
       <c r="L76" s="1">
-        <v>191855.3</v>
+        <v>92551.25</v>
       </c>
       <c r="M76" s="1">
-        <v>193671.74</v>
+        <v>93290.63</v>
       </c>
       <c r="N76" s="1">
-        <v>0.39</v>
+        <v>0.19</v>
       </c>
       <c r="O76">
         <v>1</v>
       </c>
       <c r="Z76" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
     </row>
     <row r="77" spans="1:26">
       <c r="A77" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="B77" s="1">
-        <v>100000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C77" s="1">
-        <v>93.53078762</v>
+        <v>99.65269947</v>
       </c>
       <c r="D77" s="1">
-        <v>94.91756</v>
+        <v>100.0</v>
       </c>
       <c r="E77" t="s">
         <v>8</v>
       </c>
       <c r="F77">
         <v>1.0</v>
       </c>
       <c r="G77" s="1">
-        <v>94917.56</v>
+        <v>400000.0</v>
       </c>
       <c r="H77" s="1">
-        <v>-798.76</v>
+        <v>-479.03</v>
       </c>
       <c r="I77" s="1">
-        <v>-0.84153027111106</v>
+        <v>-0.1197575</v>
       </c>
       <c r="J77">
         <v>0.0</v>
       </c>
       <c r="K77">
-        <v>588.01</v>
+        <v>910.17</v>
       </c>
       <c r="L77" s="1">
-        <v>93530.79</v>
+        <v>398610.8</v>
       </c>
       <c r="M77" s="1">
-        <v>94118.8</v>
+        <v>399520.97</v>
       </c>
       <c r="N77" s="1">
-        <v>0.19</v>
+        <v>0.81</v>
       </c>
       <c r="O77">
         <v>1</v>
       </c>
       <c r="Z77" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
     </row>
     <row r="78" spans="1:26">
       <c r="A78" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="B78" s="1">
-        <v>400000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="C78" s="1">
-        <v>100.90824648</v>
+        <v>97.94566827</v>
       </c>
       <c r="D78" s="1">
-        <v>100.0</v>
+        <v>96.7943</v>
       </c>
       <c r="E78" t="s">
         <v>8</v>
       </c>
       <c r="F78">
         <v>1.0</v>
       </c>
       <c r="G78" s="1">
-        <v>400000.0</v>
+        <v>135512.02</v>
       </c>
       <c r="H78" s="1">
-        <v>7656.89</v>
+        <v>2997.53</v>
       </c>
       <c r="I78" s="1">
-        <v>1.9142225</v>
+        <v>2.2120030385496</v>
       </c>
       <c r="J78">
         <v>0.0</v>
       </c>
       <c r="K78" t="s">
+        <v>248</v>
+      </c>
+      <c r="L78" s="1">
+        <v>137123.93</v>
+      </c>
+      <c r="M78" s="1">
+        <v>138509.55</v>
+      </c>
+      <c r="N78" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O78">
+        <v>1</v>
+      </c>
+      <c r="Z78" t="s">
         <v>246</v>
-      </c>
-[...13 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="79" spans="1:26">
       <c r="A79" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="B79" s="1">
-        <v>140000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="C79" s="1">
-        <v>98.0266313</v>
+        <v>99.78697578</v>
       </c>
       <c r="D79" s="1">
-        <v>96.7943</v>
+        <v>107.1356</v>
       </c>
       <c r="E79" t="s">
         <v>8</v>
       </c>
       <c r="F79">
         <v>1.0</v>
       </c>
       <c r="G79" s="1">
-        <v>135512.02</v>
+        <v>139276.28</v>
       </c>
       <c r="H79" s="1">
-        <v>2986.22</v>
+        <v>-6737.73</v>
       </c>
       <c r="I79" s="1">
-        <v>2.203656915453</v>
+        <v>-4.8376722870542</v>
       </c>
       <c r="J79">
         <v>0.0</v>
       </c>
       <c r="K79" t="s">
+        <v>251</v>
+      </c>
+      <c r="L79" s="1">
+        <v>129723.07</v>
+      </c>
+      <c r="M79" s="1">
+        <v>132538.55</v>
+      </c>
+      <c r="N79" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O79">
+        <v>1</v>
+      </c>
+      <c r="Z79" t="s">
         <v>249</v>
-      </c>
-[...13 lines deleted...]
-        <v>247</v>
       </c>
     </row>
     <row r="80" spans="1:26">
       <c r="A80" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="B80" s="1">
-        <v>130000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C80" s="1">
-        <v>101.26722086</v>
+        <v>101.55910906</v>
       </c>
       <c r="D80" s="1">
-        <v>107.1356</v>
+        <v>106.30133</v>
       </c>
       <c r="E80" t="s">
         <v>8</v>
       </c>
       <c r="F80">
         <v>1.0</v>
       </c>
       <c r="G80" s="1">
-        <v>139276.28</v>
+        <v>318903.99</v>
       </c>
       <c r="H80" s="1">
-        <v>-5172.25</v>
+        <v>-3048.58</v>
       </c>
       <c r="I80" s="1">
-        <v>-3.7136617951025</v>
+        <v>-0.95595542721181</v>
       </c>
       <c r="J80">
         <v>0.0</v>
       </c>
       <c r="K80" t="s">
+        <v>254</v>
+      </c>
+      <c r="L80" s="1">
+        <v>304677.33</v>
+      </c>
+      <c r="M80" s="1">
+        <v>315855.41</v>
+      </c>
+      <c r="N80" s="1">
+        <v>0.64</v>
+      </c>
+      <c r="O80">
+        <v>1</v>
+      </c>
+      <c r="Z80" t="s">
         <v>252</v>
-      </c>
-[...13 lines deleted...]
-        <v>250</v>
       </c>
     </row>
     <row r="81" spans="1:26">
       <c r="A81" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="B81" s="1">
         <v>300000.0</v>
       </c>
       <c r="C81" s="1">
-        <v>102.89582173</v>
+        <v>81.06380197</v>
       </c>
       <c r="D81" s="1">
-        <v>106.30133</v>
+        <v>82.438423</v>
       </c>
       <c r="E81" t="s">
         <v>8</v>
       </c>
       <c r="F81">
         <v>1.0</v>
       </c>
       <c r="G81" s="1">
-        <v>318903.99</v>
+        <v>247315.27</v>
       </c>
       <c r="H81" s="1">
-        <v>106.76</v>
+        <v>-3992.36</v>
       </c>
       <c r="I81" s="1">
-        <v>0.033477160320258</v>
+        <v>-1.6142796196935</v>
       </c>
       <c r="J81">
         <v>0.0</v>
       </c>
-      <c r="K81" t="s">
+      <c r="K81">
+        <v>131.51</v>
+      </c>
+      <c r="L81" s="1">
+        <v>243191.4</v>
+      </c>
+      <c r="M81" s="1">
+        <v>243322.91</v>
+      </c>
+      <c r="N81" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O81">
+        <v>1</v>
+      </c>
+      <c r="Z81" t="s">
         <v>255</v>
-      </c>
-[...13 lines deleted...]
-        <v>253</v>
       </c>
     </row>
     <row r="82" spans="1:26">
       <c r="A82" t="s">
+        <v>258</v>
+      </c>
+      <c r="B82" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C82" s="1">
+        <v>102.16127362</v>
+      </c>
+      <c r="D82" s="1">
+        <v>109.37547</v>
+      </c>
+      <c r="E82" t="s">
+        <v>8</v>
+      </c>
+      <c r="F82">
+        <v>1.0</v>
+      </c>
+      <c r="G82" s="1">
+        <v>109375.47</v>
+      </c>
+      <c r="H82" s="1">
+        <v>-5421.05</v>
+      </c>
+      <c r="I82" s="1">
+        <v>-4.9563672732103</v>
+      </c>
+      <c r="J82">
+        <v>0.0</v>
+      </c>
+      <c r="K82" t="s">
+        <v>259</v>
+      </c>
+      <c r="L82" s="1">
+        <v>102161.27</v>
+      </c>
+      <c r="M82" s="1">
+        <v>103954.42</v>
+      </c>
+      <c r="N82" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O82">
+        <v>1</v>
+      </c>
+      <c r="Z82" t="s">
         <v>257</v>
-      </c>
-[...43 lines deleted...]
-        <v>256</v>
       </c>
     </row>
     <row r="83" spans="1:26">
       <c r="A83" t="s">
+        <v>261</v>
+      </c>
+      <c r="B83" s="1">
+        <v>825000.0</v>
+      </c>
+      <c r="C83" s="1">
+        <v>67.21949374</v>
+      </c>
+      <c r="D83" s="1">
+        <v>74.717804</v>
+      </c>
+      <c r="E83" t="s">
+        <v>8</v>
+      </c>
+      <c r="F83">
+        <v>1.0</v>
+      </c>
+      <c r="G83" s="1">
+        <v>616421.88</v>
+      </c>
+      <c r="H83" s="1">
+        <v>-56747.19</v>
+      </c>
+      <c r="I83" s="1">
+        <v>-9.2059013219972</v>
+      </c>
+      <c r="J83">
+        <v>0.0</v>
+      </c>
+      <c r="K83" t="s">
+        <v>262</v>
+      </c>
+      <c r="L83" s="1">
+        <v>554560.82</v>
+      </c>
+      <c r="M83" s="1">
+        <v>559674.69</v>
+      </c>
+      <c r="N83" s="1">
+        <v>1.13</v>
+      </c>
+      <c r="O83">
+        <v>1</v>
+      </c>
+      <c r="Z83" t="s">
         <v>260</v>
-      </c>
-[...43 lines deleted...]
-        <v>259</v>
       </c>
     </row>
     <row r="84" spans="1:26">
       <c r="A84" t="s">
+        <v>264</v>
+      </c>
+      <c r="B84" s="1">
+        <v>132000.0</v>
+      </c>
+      <c r="C84" s="1">
+        <v>99.74833593</v>
+      </c>
+      <c r="D84" s="1">
+        <v>99.973</v>
+      </c>
+      <c r="E84" t="s">
+        <v>8</v>
+      </c>
+      <c r="F84">
+        <v>1.0</v>
+      </c>
+      <c r="G84" s="1">
+        <v>131964.36</v>
+      </c>
+      <c r="H84" s="1">
+        <v>2065.88</v>
+      </c>
+      <c r="I84" s="1">
+        <v>1.565483286548</v>
+      </c>
+      <c r="J84">
+        <v>0.0</v>
+      </c>
+      <c r="K84" t="s">
+        <v>265</v>
+      </c>
+      <c r="L84" s="1">
+        <v>131667.8</v>
+      </c>
+      <c r="M84" s="1">
+        <v>134030.24</v>
+      </c>
+      <c r="N84" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O84">
+        <v>1</v>
+      </c>
+      <c r="Z84" t="s">
         <v>263</v>
-      </c>
-[...43 lines deleted...]
-        <v>262</v>
       </c>
     </row>
     <row r="85" spans="1:26">
       <c r="A85" t="s">
+        <v>267</v>
+      </c>
+      <c r="B85" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C85" s="1">
+        <v>98.81569628</v>
+      </c>
+      <c r="D85" s="1">
+        <v>99.766</v>
+      </c>
+      <c r="E85" t="s">
+        <v>8</v>
+      </c>
+      <c r="F85">
+        <v>1.0</v>
+      </c>
+      <c r="G85" s="1">
+        <v>99766.0</v>
+      </c>
+      <c r="H85" s="1">
+        <v>-298.25</v>
+      </c>
+      <c r="I85" s="1">
+        <v>-0.29894954192811</v>
+      </c>
+      <c r="J85">
+        <v>0.0</v>
+      </c>
+      <c r="K85">
+        <v>652.05</v>
+      </c>
+      <c r="L85" s="1">
+        <v>98815.7</v>
+      </c>
+      <c r="M85" s="1">
+        <v>99467.75</v>
+      </c>
+      <c r="N85" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O85">
+        <v>1</v>
+      </c>
+      <c r="Z85" t="s">
         <v>266</v>
-      </c>
-[...43 lines deleted...]
-        <v>265</v>
       </c>
     </row>
     <row r="86" spans="1:26">
       <c r="A86" t="s">
         <v>269</v>
       </c>
       <c r="B86" s="1">
-        <v>100000.0</v>
+        <v>135000.0</v>
       </c>
       <c r="C86" s="1">
-        <v>99.98034236</v>
+        <v>97.28746547</v>
       </c>
       <c r="D86" s="1">
-        <v>99.766</v>
+        <v>104.002956</v>
       </c>
       <c r="E86" t="s">
         <v>8</v>
       </c>
       <c r="F86">
         <v>1.0</v>
       </c>
       <c r="G86" s="1">
-        <v>99766.0</v>
+        <v>140403.99</v>
       </c>
       <c r="H86" s="1">
-        <v>563.66</v>
+        <v>-7432.79</v>
       </c>
       <c r="I86" s="1">
-        <v>0.56498205801576</v>
+        <v>-5.2938595263568</v>
       </c>
       <c r="J86">
         <v>0.0</v>
       </c>
-      <c r="K86">
-        <v>349.32</v>
+      <c r="K86" t="s">
+        <v>270</v>
       </c>
       <c r="L86" s="1">
-        <v>99980.34</v>
+        <v>131338.07</v>
       </c>
       <c r="M86" s="1">
-        <v>100329.66</v>
+        <v>132971.2</v>
       </c>
       <c r="N86" s="1">
-        <v>0.2</v>
+        <v>0.27</v>
       </c>
       <c r="O86">
         <v>1</v>
       </c>
       <c r="Z86" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="87" spans="1:26">
       <c r="A87" t="s">
+        <v>272</v>
+      </c>
+      <c r="B87" s="1">
+        <v>370000.0</v>
+      </c>
+      <c r="C87" s="1">
+        <v>76.036</v>
+      </c>
+      <c r="D87" s="1">
+        <v>83.324986</v>
+      </c>
+      <c r="E87" t="s">
+        <v>8</v>
+      </c>
+      <c r="F87">
+        <v>1.0</v>
+      </c>
+      <c r="G87" s="1">
+        <v>308302.45</v>
+      </c>
+      <c r="H87" s="1">
+        <v>-26259.66</v>
+      </c>
+      <c r="I87" s="1">
+        <v>-8.5174996176644</v>
+      </c>
+      <c r="J87">
+        <v>0.0</v>
+      </c>
+      <c r="K87">
+        <v>709.59</v>
+      </c>
+      <c r="L87" s="1">
+        <v>281333.2</v>
+      </c>
+      <c r="M87" s="1">
+        <v>282042.79</v>
+      </c>
+      <c r="N87" s="1">
+        <v>0.57</v>
+      </c>
+      <c r="O87">
+        <v>1</v>
+      </c>
+      <c r="Z87" t="s">
         <v>271</v>
-      </c>
-[...43 lines deleted...]
-        <v>270</v>
       </c>
     </row>
     <row r="88" spans="1:26">
       <c r="A88" t="s">
         <v>274</v>
       </c>
       <c r="B88" s="1">
-        <v>370000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C88" s="1">
-        <v>77.572</v>
+        <v>93.63925379</v>
       </c>
       <c r="D88" s="1">
-        <v>83.324986</v>
+        <v>94.882578</v>
       </c>
       <c r="E88" t="s">
         <v>8</v>
       </c>
       <c r="F88">
         <v>1.0</v>
       </c>
       <c r="G88" s="1">
-        <v>308302.45</v>
+        <v>474412.89</v>
       </c>
       <c r="H88" s="1">
-        <v>-21037.69</v>
+        <v>-3033.4</v>
       </c>
       <c r="I88" s="1">
-        <v>-6.8237180729508</v>
+        <v>-0.63940083921413</v>
       </c>
       <c r="J88">
         <v>0.0</v>
       </c>
-      <c r="K88">
-        <v>248.36</v>
+      <c r="K88" t="s">
+        <v>275</v>
       </c>
       <c r="L88" s="1">
-        <v>287016.4</v>
+        <v>468196.27</v>
       </c>
       <c r="M88" s="1">
-        <v>287264.76</v>
+        <v>471379.49</v>
       </c>
       <c r="N88" s="1">
-        <v>0.58</v>
+        <v>0.95</v>
       </c>
       <c r="O88">
         <v>1</v>
       </c>
       <c r="Z88" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="B89" s="1">
         <v>500000.0</v>
       </c>
       <c r="C89" s="1">
-        <v>94.17962141</v>
+        <v>90.85802531</v>
       </c>
       <c r="D89" s="1">
-        <v>94.882578</v>
+        <v>99.086382</v>
       </c>
       <c r="E89" t="s">
         <v>8</v>
       </c>
       <c r="F89">
         <v>1.0</v>
       </c>
       <c r="G89" s="1">
-        <v>474412.89</v>
+        <v>495431.91</v>
       </c>
       <c r="H89" s="1">
-        <v>-910.33</v>
+        <v>-40182.88</v>
       </c>
       <c r="I89" s="1">
-        <v>-0.1918855956886</v>
+        <v>-8.1106766013517</v>
       </c>
       <c r="J89">
         <v>0.0</v>
       </c>
-      <c r="K89" t="s">
-        <v>277</v>
+      <c r="K89">
+        <v>958.9</v>
       </c>
       <c r="L89" s="1">
-        <v>470898.11</v>
+        <v>454290.13</v>
       </c>
       <c r="M89" s="1">
-        <v>473502.56</v>
+        <v>455249.03</v>
       </c>
       <c r="N89" s="1">
-        <v>0.96</v>
+        <v>0.92</v>
       </c>
       <c r="O89">
         <v>1</v>
       </c>
       <c r="Z89" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
     </row>
     <row r="90" spans="1:26">
       <c r="A90" t="s">
         <v>279</v>
       </c>
       <c r="B90" s="1">
-        <v>500000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="C90" s="1">
-        <v>91.97360961</v>
+        <v>97.32181369</v>
       </c>
       <c r="D90" s="1">
-        <v>99.086382</v>
+        <v>99.957446</v>
       </c>
       <c r="E90" t="s">
         <v>8</v>
       </c>
       <c r="F90">
         <v>1.0</v>
       </c>
       <c r="G90" s="1">
-        <v>495431.91</v>
+        <v>699702.12</v>
       </c>
       <c r="H90" s="1">
-        <v>-35317.29</v>
+        <v>-13079.56</v>
       </c>
       <c r="I90" s="1">
-        <v>-7.1285860452549</v>
+        <v>-1.8693040404108</v>
       </c>
       <c r="J90">
         <v>0.0</v>
       </c>
-      <c r="K90">
-        <v>246.58</v>
+      <c r="K90" t="s">
+        <v>280</v>
       </c>
       <c r="L90" s="1">
-        <v>459868.04</v>
+        <v>681252.7</v>
       </c>
       <c r="M90" s="1">
-        <v>460114.62</v>
+        <v>686622.56</v>
       </c>
       <c r="N90" s="1">
-        <v>0.93</v>
+        <v>1.39</v>
       </c>
       <c r="O90">
         <v>1</v>
       </c>
       <c r="Z90" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:26">
       <c r="A91" t="s">
+        <v>282</v>
+      </c>
+      <c r="B91" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C91" s="1">
+        <v>97.12626008</v>
+      </c>
+      <c r="D91" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E91" t="s">
+        <v>8</v>
+      </c>
+      <c r="F91">
+        <v>1.0</v>
+      </c>
+      <c r="G91" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="H91" s="1">
+        <v>-79.22</v>
+      </c>
+      <c r="I91" s="1">
+        <v>-0.07922</v>
+      </c>
+      <c r="J91">
+        <v>0.0</v>
+      </c>
+      <c r="K91" t="s">
+        <v>283</v>
+      </c>
+      <c r="L91" s="1">
+        <v>97126.26</v>
+      </c>
+      <c r="M91" s="1">
+        <v>99920.78</v>
+      </c>
+      <c r="N91" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O91">
+        <v>1</v>
+      </c>
+      <c r="Z91" t="s">
         <v>281</v>
-      </c>
-[...43 lines deleted...]
-        <v>280</v>
       </c>
     </row>
     <row r="92" spans="1:26">
       <c r="A92" t="s">
+        <v>285</v>
+      </c>
+      <c r="B92" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C92" s="1">
+        <v>102.40694998</v>
+      </c>
+      <c r="D92" s="1">
+        <v>108.334343</v>
+      </c>
+      <c r="E92" t="s">
+        <v>8</v>
+      </c>
+      <c r="F92">
+        <v>1.0</v>
+      </c>
+      <c r="G92" s="1">
+        <v>650006.06</v>
+      </c>
+      <c r="H92" s="1">
+        <v>-26756.52</v>
+      </c>
+      <c r="I92" s="1">
+        <v>-4.1163493152664</v>
+      </c>
+      <c r="J92">
+        <v>0.0</v>
+      </c>
+      <c r="K92" t="s">
+        <v>286</v>
+      </c>
+      <c r="L92" s="1">
+        <v>614441.7</v>
+      </c>
+      <c r="M92" s="1">
+        <v>623249.54</v>
+      </c>
+      <c r="N92" s="1">
+        <v>1.26</v>
+      </c>
+      <c r="O92">
+        <v>1</v>
+      </c>
+      <c r="Z92" t="s">
         <v>284</v>
-      </c>
-[...43 lines deleted...]
-        <v>283</v>
       </c>
     </row>
     <row r="93" spans="1:26">
       <c r="A93" t="s">
+        <v>288</v>
+      </c>
+      <c r="B93" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C93" s="1">
+        <v>96.43376092</v>
+      </c>
+      <c r="D93" s="1">
+        <v>98.642</v>
+      </c>
+      <c r="E93" t="s">
+        <v>8</v>
+      </c>
+      <c r="F93">
+        <v>1.0</v>
+      </c>
+      <c r="G93" s="1">
+        <v>295926.0</v>
+      </c>
+      <c r="H93" s="1">
+        <v>-3963.76</v>
+      </c>
+      <c r="I93" s="1">
+        <v>-1.3394429688503</v>
+      </c>
+      <c r="J93">
+        <v>0.0</v>
+      </c>
+      <c r="K93" t="s">
+        <v>289</v>
+      </c>
+      <c r="L93" s="1">
+        <v>289301.28</v>
+      </c>
+      <c r="M93" s="1">
+        <v>291962.24</v>
+      </c>
+      <c r="N93" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O93">
+        <v>1</v>
+      </c>
+      <c r="Z93" t="s">
         <v>287</v>
-      </c>
-[...43 lines deleted...]
-        <v>286</v>
       </c>
     </row>
     <row r="94" spans="1:26">
       <c r="A94" t="s">
+        <v>291</v>
+      </c>
+      <c r="B94" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C94" s="1">
+        <v>90.63058645</v>
+      </c>
+      <c r="D94" s="1">
+        <v>89.22416</v>
+      </c>
+      <c r="E94" t="s">
+        <v>8</v>
+      </c>
+      <c r="F94">
+        <v>1.0</v>
+      </c>
+      <c r="G94" s="1">
+        <v>178448.32</v>
+      </c>
+      <c r="H94" s="1">
+        <v>3892.3</v>
+      </c>
+      <c r="I94" s="1">
+        <v>2.1811917310289</v>
+      </c>
+      <c r="J94">
+        <v>0.0</v>
+      </c>
+      <c r="K94" t="s">
+        <v>292</v>
+      </c>
+      <c r="L94" s="1">
+        <v>181261.17</v>
+      </c>
+      <c r="M94" s="1">
+        <v>182340.62</v>
+      </c>
+      <c r="N94" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O94">
+        <v>1</v>
+      </c>
+      <c r="Z94" t="s">
         <v>290</v>
-      </c>
-[...43 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="95" spans="1:26">
       <c r="A95" t="s">
+        <v>294</v>
+      </c>
+      <c r="B95" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C95" s="1">
+        <v>97.88329699</v>
+      </c>
+      <c r="D95" s="1">
+        <v>99.75655</v>
+      </c>
+      <c r="E95" t="s">
+        <v>8</v>
+      </c>
+      <c r="F95">
+        <v>1.0</v>
+      </c>
+      <c r="G95" s="1">
+        <v>99756.55</v>
+      </c>
+      <c r="H95" s="1">
+        <v>229.83</v>
+      </c>
+      <c r="I95" s="1">
+        <v>0.23039088661346</v>
+      </c>
+      <c r="J95">
+        <v>0.0</v>
+      </c>
+      <c r="K95" t="s">
+        <v>295</v>
+      </c>
+      <c r="L95" s="1">
+        <v>97883.3</v>
+      </c>
+      <c r="M95" s="1">
+        <v>99986.38</v>
+      </c>
+      <c r="N95" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O95">
+        <v>1</v>
+      </c>
+      <c r="Z95" t="s">
         <v>293</v>
-      </c>
-[...43 lines deleted...]
-        <v>292</v>
       </c>
     </row>
     <row r="96" spans="1:26">
       <c r="A96" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="B96" s="1">
         <v>100000.0</v>
       </c>
       <c r="C96" s="1">
-        <v>98.59961594</v>
+        <v>100.30827623</v>
       </c>
       <c r="D96" s="1">
-        <v>99.75655</v>
+        <v>107.36234</v>
       </c>
       <c r="E96" t="s">
         <v>8</v>
       </c>
       <c r="F96">
         <v>1.0</v>
       </c>
       <c r="G96" s="1">
-        <v>99756.55</v>
+        <v>107362.34</v>
       </c>
       <c r="H96" s="1">
-        <v>741.35</v>
+        <v>-5158.17</v>
       </c>
       <c r="I96" s="1">
-        <v>0.74315922112383</v>
+        <v>-4.8044500520387</v>
       </c>
       <c r="J96">
         <v>0.0</v>
       </c>
       <c r="K96" t="s">
+        <v>298</v>
+      </c>
+      <c r="L96" s="1">
+        <v>100308.28</v>
+      </c>
+      <c r="M96" s="1">
+        <v>102204.17</v>
+      </c>
+      <c r="N96" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O96">
+        <v>1</v>
+      </c>
+      <c r="Z96" t="s">
         <v>296</v>
-      </c>
-[...13 lines deleted...]
-        <v>294</v>
       </c>
     </row>
     <row r="97" spans="1:26">
       <c r="A97" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="B97" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C97" s="1">
-        <v>101.95545088</v>
+        <v>100.76077587</v>
       </c>
       <c r="D97" s="1">
-        <v>107.36234</v>
+        <v>103.74867</v>
       </c>
       <c r="E97" t="s">
         <v>8</v>
       </c>
       <c r="F97">
         <v>1.0</v>
       </c>
       <c r="G97" s="1">
-        <v>107362.34</v>
+        <v>311246.01</v>
       </c>
       <c r="H97" s="1">
-        <v>-3795.93</v>
+        <v>2733.24</v>
       </c>
       <c r="I97" s="1">
-        <v>-3.5356252481084</v>
+        <v>0.87816065497514</v>
       </c>
       <c r="J97">
         <v>0.0</v>
       </c>
       <c r="K97" t="s">
+        <v>301</v>
+      </c>
+      <c r="L97" s="1">
+        <v>302282.33</v>
+      </c>
+      <c r="M97" s="1">
+        <v>313979.25</v>
+      </c>
+      <c r="N97" s="1">
+        <v>0.64</v>
+      </c>
+      <c r="O97">
+        <v>1</v>
+      </c>
+      <c r="Z97" t="s">
         <v>299</v>
-      </c>
-[...13 lines deleted...]
-        <v>297</v>
       </c>
     </row>
     <row r="98" spans="1:26">
       <c r="A98" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
       <c r="B98" s="1">
-        <v>300000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="C98" s="1">
-        <v>101.22789488</v>
+        <v>101.81872947</v>
       </c>
       <c r="D98" s="1">
-        <v>103.74867</v>
+        <v>106.489533</v>
       </c>
       <c r="E98" t="s">
         <v>8</v>
       </c>
       <c r="F98">
         <v>1.0</v>
       </c>
       <c r="G98" s="1">
-        <v>311246.01</v>
+        <v>159734.3</v>
       </c>
       <c r="H98" s="1">
-        <v>3253.09</v>
+        <v>-525.38</v>
       </c>
       <c r="I98" s="1">
-        <v>1.0451828764006</v>
+        <v>-0.32890869399997</v>
       </c>
       <c r="J98">
         <v>0.0</v>
       </c>
       <c r="K98" t="s">
+        <v>304</v>
+      </c>
+      <c r="L98" s="1">
+        <v>152728.1</v>
+      </c>
+      <c r="M98" s="1">
+        <v>159208.92</v>
+      </c>
+      <c r="N98" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O98">
+        <v>1</v>
+      </c>
+      <c r="Z98" t="s">
         <v>302</v>
-      </c>
-[...13 lines deleted...]
-        <v>300</v>
       </c>
     </row>
     <row r="99" spans="1:26">
       <c r="A99" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="B99" s="1">
-        <v>150000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C99" s="1">
-        <v>102.17756011</v>
+        <v>104.87793707</v>
       </c>
       <c r="D99" s="1">
-        <v>106.489533</v>
+        <v>110.013816</v>
       </c>
       <c r="E99" t="s">
         <v>8</v>
       </c>
       <c r="F99">
         <v>1.0</v>
       </c>
       <c r="G99" s="1">
-        <v>159734.3</v>
+        <v>550069.08</v>
       </c>
       <c r="H99" s="1">
-        <v>-494.67</v>
+        <v>-20537.27</v>
       </c>
       <c r="I99" s="1">
-        <v>-0.3096830173607</v>
+        <v>-3.7335801532418</v>
       </c>
       <c r="J99">
         <v>0.0</v>
       </c>
       <c r="K99" t="s">
+        <v>307</v>
+      </c>
+      <c r="L99" s="1">
+        <v>524389.69</v>
+      </c>
+      <c r="M99" s="1">
+        <v>529531.81</v>
+      </c>
+      <c r="N99" s="1">
+        <v>1.07</v>
+      </c>
+      <c r="O99">
+        <v>1</v>
+      </c>
+      <c r="Z99" t="s">
         <v>305</v>
-      </c>
-[...13 lines deleted...]
-        <v>303</v>
       </c>
     </row>
     <row r="100" spans="1:26">
       <c r="A100" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="B100" s="1">
-        <v>500000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C100" s="1">
-        <v>105.77640897</v>
+        <v>91.3465</v>
       </c>
       <c r="D100" s="1">
-        <v>110.013816</v>
+        <v>104.270342</v>
       </c>
       <c r="E100" t="s">
         <v>8</v>
       </c>
       <c r="F100">
         <v>1.0</v>
       </c>
       <c r="G100" s="1">
-        <v>550069.08</v>
+        <v>625622.05</v>
       </c>
       <c r="H100" s="1">
-        <v>-17781.21</v>
+        <v>-63241.68</v>
       </c>
       <c r="I100" s="1">
-        <v>-3.2325412655443</v>
+        <v>-10.108607904725</v>
       </c>
       <c r="J100">
         <v>0.0</v>
       </c>
       <c r="K100" t="s">
+        <v>310</v>
+      </c>
+      <c r="L100" s="1">
+        <v>548079.0</v>
+      </c>
+      <c r="M100" s="1">
+        <v>562380.37</v>
+      </c>
+      <c r="N100" s="1">
+        <v>1.14</v>
+      </c>
+      <c r="O100">
+        <v>1</v>
+      </c>
+      <c r="Z100" t="s">
         <v>308</v>
-      </c>
-[...13 lines deleted...]
-        <v>306</v>
       </c>
     </row>
     <row r="101" spans="1:26">
       <c r="A101" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="B101" s="1">
-        <v>600000.0</v>
+        <v>285000.0</v>
       </c>
       <c r="C101" s="1">
-        <v>93.0015</v>
+        <v>98.14986341</v>
       </c>
       <c r="D101" s="1">
-        <v>104.270342</v>
+        <v>97.791014</v>
       </c>
       <c r="E101" t="s">
         <v>8</v>
       </c>
       <c r="F101">
         <v>1.0</v>
       </c>
       <c r="G101" s="1">
-        <v>625622.05</v>
+        <v>278704.39</v>
       </c>
       <c r="H101" s="1">
-        <v>-54593.87</v>
+        <v>4349.02</v>
       </c>
       <c r="I101" s="1">
-        <v>-8.7263340542425</v>
+        <v>1.5604418717624</v>
       </c>
       <c r="J101">
         <v>0.0</v>
       </c>
       <c r="K101" t="s">
+        <v>313</v>
+      </c>
+      <c r="L101" s="1">
+        <v>279727.11</v>
+      </c>
+      <c r="M101" s="1">
+        <v>283053.41</v>
+      </c>
+      <c r="N101" s="1">
+        <v>0.57</v>
+      </c>
+      <c r="O101">
+        <v>1</v>
+      </c>
+      <c r="Z101" t="s">
         <v>311</v>
-      </c>
-[...13 lines deleted...]
-        <v>309</v>
       </c>
     </row>
     <row r="102" spans="1:26">
       <c r="A102" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
       <c r="B102" s="1">
-        <v>285000.0</v>
+        <v>365000.0</v>
       </c>
       <c r="C102" s="1">
-        <v>98.24183939</v>
+        <v>100.71314139</v>
       </c>
       <c r="D102" s="1">
-        <v>97.791014</v>
+        <v>105.094956</v>
       </c>
       <c r="E102" t="s">
         <v>8</v>
       </c>
       <c r="F102">
         <v>1.0</v>
       </c>
       <c r="G102" s="1">
-        <v>278704.39</v>
+        <v>383596.59</v>
       </c>
       <c r="H102" s="1">
-        <v>4306.63</v>
+        <v>-15489.87</v>
       </c>
       <c r="I102" s="1">
-        <v>1.5452322082189</v>
+        <v>-4.0380624864262</v>
       </c>
       <c r="J102">
         <v>0.0</v>
       </c>
-      <c r="K102" t="s">
+      <c r="K102">
+        <v>503.75</v>
+      </c>
+      <c r="L102" s="1">
+        <v>367602.97</v>
+      </c>
+      <c r="M102" s="1">
+        <v>368106.72</v>
+      </c>
+      <c r="N102" s="1">
+        <v>0.75</v>
+      </c>
+      <c r="O102">
+        <v>1</v>
+      </c>
+      <c r="Z102" t="s">
         <v>314</v>
-      </c>
-[...13 lines deleted...]
-        <v>312</v>
       </c>
     </row>
     <row r="103" spans="1:26">
       <c r="A103" t="s">
+        <v>317</v>
+      </c>
+      <c r="B103" s="1">
+        <v>295000.0</v>
+      </c>
+      <c r="C103" s="1">
+        <v>99.9045</v>
+      </c>
+      <c r="D103" s="1">
+        <v>105.485329</v>
+      </c>
+      <c r="E103" t="s">
+        <v>8</v>
+      </c>
+      <c r="F103">
+        <v>1.0</v>
+      </c>
+      <c r="G103" s="1">
+        <v>311181.72</v>
+      </c>
+      <c r="H103" s="1">
+        <v>-13329.67</v>
+      </c>
+      <c r="I103" s="1">
+        <v>-4.2835646001314</v>
+      </c>
+      <c r="J103">
+        <v>0.0</v>
+      </c>
+      <c r="K103" t="s">
+        <v>318</v>
+      </c>
+      <c r="L103" s="1">
+        <v>294718.28</v>
+      </c>
+      <c r="M103" s="1">
+        <v>297852.05</v>
+      </c>
+      <c r="N103" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="O103">
+        <v>1</v>
+      </c>
+      <c r="Z103" t="s">
         <v>316</v>
-      </c>
-[...43 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="104" spans="1:26">
       <c r="A104" t="s">
+        <v>320</v>
+      </c>
+      <c r="B104" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C104" s="1">
+        <v>99.12721391</v>
+      </c>
+      <c r="D104" s="1">
+        <v>99.616</v>
+      </c>
+      <c r="E104" t="s">
+        <v>8</v>
+      </c>
+      <c r="F104">
+        <v>1.0</v>
+      </c>
+      <c r="G104" s="1">
+        <v>199232.0</v>
+      </c>
+      <c r="H104" s="1">
+        <v>-282.37</v>
+      </c>
+      <c r="I104" s="1">
+        <v>-0.14172924028269</v>
+      </c>
+      <c r="J104">
+        <v>0.0</v>
+      </c>
+      <c r="K104">
+        <v>695.21</v>
+      </c>
+      <c r="L104" s="1">
+        <v>198254.42</v>
+      </c>
+      <c r="M104" s="1">
+        <v>198949.63</v>
+      </c>
+      <c r="N104" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O104">
+        <v>1</v>
+      </c>
+      <c r="Z104" t="s">
         <v>319</v>
-      </c>
-[...43 lines deleted...]
-        <v>318</v>
       </c>
     </row>
     <row r="105" spans="1:26">
       <c r="A105" t="s">
         <v>322</v>
       </c>
       <c r="B105" s="1">
-        <v>200000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C105" s="1">
-        <v>100.10156067</v>
+        <v>97.72953068</v>
       </c>
       <c r="D105" s="1">
-        <v>99.616</v>
+        <v>100.957362</v>
       </c>
       <c r="E105" t="s">
         <v>8</v>
       </c>
       <c r="F105">
         <v>1.0</v>
       </c>
       <c r="G105" s="1">
-        <v>199232.0</v>
+        <v>504786.81</v>
       </c>
       <c r="H105" s="1">
-        <v>1149.89</v>
+        <v>893.38</v>
       </c>
       <c r="I105" s="1">
-        <v>0.57716129938966</v>
+        <v>0.17698164498395</v>
       </c>
       <c r="J105">
         <v>0.0</v>
       </c>
-      <c r="K105">
-        <v>178.77</v>
+      <c r="K105" t="s">
+        <v>323</v>
       </c>
       <c r="L105" s="1">
-        <v>200203.12</v>
+        <v>488647.66</v>
       </c>
       <c r="M105" s="1">
-        <v>200381.89</v>
+        <v>505680.19</v>
       </c>
       <c r="N105" s="1">
-        <v>0.4</v>
+        <v>1.02</v>
       </c>
       <c r="O105">
         <v>1</v>
       </c>
       <c r="Z105" t="s">
         <v>321</v>
       </c>
     </row>
     <row r="106" spans="1:26">
       <c r="A106" t="s">
+        <v>325</v>
+      </c>
+      <c r="B106" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C106" s="1">
+        <v>100.3239246</v>
+      </c>
+      <c r="D106" s="1">
+        <v>106.064042</v>
+      </c>
+      <c r="E106" t="s">
+        <v>8</v>
+      </c>
+      <c r="F106">
+        <v>1.0</v>
+      </c>
+      <c r="G106" s="1">
+        <v>530320.21</v>
+      </c>
+      <c r="H106" s="1">
+        <v>-22022.5</v>
+      </c>
+      <c r="I106" s="1">
+        <v>-4.1526797555009</v>
+      </c>
+      <c r="J106">
+        <v>0.0</v>
+      </c>
+      <c r="K106" t="s">
+        <v>326</v>
+      </c>
+      <c r="L106" s="1">
+        <v>501619.63</v>
+      </c>
+      <c r="M106" s="1">
+        <v>508297.71</v>
+      </c>
+      <c r="N106" s="1">
+        <v>1.03</v>
+      </c>
+      <c r="O106">
+        <v>1</v>
+      </c>
+      <c r="Z106" t="s">
         <v>324</v>
-      </c>
-[...43 lines deleted...]
-        <v>323</v>
       </c>
     </row>
     <row r="107" spans="1:26">
       <c r="A107" t="s">
+        <v>328</v>
+      </c>
+      <c r="B107" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C107" s="1">
+        <v>99.60351172</v>
+      </c>
+      <c r="D107" s="1">
+        <v>99.297</v>
+      </c>
+      <c r="E107" t="s">
+        <v>8</v>
+      </c>
+      <c r="F107">
+        <v>1.0</v>
+      </c>
+      <c r="G107" s="1">
+        <v>99297.0</v>
+      </c>
+      <c r="H107" s="1">
+        <v>1656.51</v>
+      </c>
+      <c r="I107" s="1">
+        <v>1.6682377111091</v>
+      </c>
+      <c r="J107">
+        <v>0.0</v>
+      </c>
+      <c r="K107" t="s">
+        <v>329</v>
+      </c>
+      <c r="L107" s="1">
+        <v>99603.51</v>
+      </c>
+      <c r="M107" s="1">
+        <v>100953.51</v>
+      </c>
+      <c r="N107" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O107">
+        <v>1</v>
+      </c>
+      <c r="Z107" t="s">
         <v>327</v>
-      </c>
-[...43 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="108" spans="1:26">
       <c r="A108" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="B108" s="1">
         <v>100000.0</v>
       </c>
       <c r="C108" s="1">
-        <v>100.54141559</v>
+        <v>100.52127985</v>
       </c>
       <c r="D108" s="1">
-        <v>99.297</v>
+        <v>100.24168</v>
       </c>
       <c r="E108" t="s">
         <v>8</v>
       </c>
       <c r="F108">
         <v>1.0</v>
       </c>
       <c r="G108" s="1">
-        <v>99297.0</v>
+        <v>100241.68</v>
       </c>
       <c r="H108" s="1">
-        <v>2354.0</v>
+        <v>1449.46</v>
       </c>
       <c r="I108" s="1">
-        <v>2.3706657804365</v>
+        <v>1.4459653908434</v>
       </c>
       <c r="J108">
         <v>0.0</v>
       </c>
       <c r="K108" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="L108" s="1">
-        <v>100541.41</v>
+        <v>100521.28</v>
       </c>
       <c r="M108" s="1">
-        <v>101651.0</v>
+        <v>101691.14</v>
       </c>
       <c r="N108" s="1">
         <v>0.21</v>
       </c>
       <c r="O108">
         <v>1</v>
       </c>
       <c r="Z108" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="109" spans="1:26">
       <c r="A109" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="B109" s="1">
         <v>100000.0</v>
       </c>
       <c r="C109" s="1">
-        <v>100.83918821</v>
+        <v>98.49558268</v>
       </c>
       <c r="D109" s="1">
-        <v>100.24168</v>
+        <v>99.884</v>
       </c>
       <c r="E109" t="s">
         <v>8</v>
       </c>
       <c r="F109">
         <v>1.0</v>
       </c>
       <c r="G109" s="1">
-        <v>100241.68</v>
+        <v>99884.0</v>
       </c>
       <c r="H109" s="1">
-        <v>1518.06</v>
+        <v>51.65</v>
       </c>
       <c r="I109" s="1">
-        <v>1.5143999980846</v>
+        <v>0.051709983580954</v>
       </c>
       <c r="J109">
         <v>0.0</v>
       </c>
-      <c r="K109">
-        <v>920.55</v>
+      <c r="K109" t="s">
+        <v>335</v>
       </c>
       <c r="L109" s="1">
-        <v>100839.19</v>
+        <v>98495.58</v>
       </c>
       <c r="M109" s="1">
-        <v>101759.74</v>
+        <v>99935.65</v>
       </c>
       <c r="N109" s="1">
-        <v>0.21</v>
+        <v>0.2</v>
       </c>
       <c r="O109">
         <v>1</v>
       </c>
       <c r="Z109" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="110" spans="1:26">
       <c r="A110" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="B110" s="1">
         <v>100000.0</v>
       </c>
       <c r="C110" s="1">
-        <v>99.92255586</v>
+        <v>96.32763819</v>
       </c>
       <c r="D110" s="1">
-        <v>99.884</v>
+        <v>97.65639</v>
       </c>
       <c r="E110" t="s">
         <v>8</v>
       </c>
       <c r="F110">
         <v>1.0</v>
       </c>
       <c r="G110" s="1">
-        <v>99884.0</v>
+        <v>97656.39</v>
       </c>
       <c r="H110" s="1">
-        <v>1220.41</v>
+        <v>-347.52</v>
       </c>
       <c r="I110" s="1">
-        <v>1.2218273196908</v>
+        <v>-0.35585996983915</v>
       </c>
       <c r="J110">
         <v>0.0</v>
       </c>
-      <c r="K110" t="s">
-        <v>336</v>
+      <c r="K110">
+        <v>981.23</v>
       </c>
       <c r="L110" s="1">
-        <v>99922.56</v>
+        <v>96327.64</v>
       </c>
       <c r="M110" s="1">
-        <v>101104.41</v>
+        <v>97308.87</v>
       </c>
       <c r="N110" s="1">
         <v>0.2</v>
       </c>
       <c r="O110">
         <v>1</v>
       </c>
       <c r="Z110" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
     </row>
     <row r="111" spans="1:26">
       <c r="A111" t="s">
+        <v>339</v>
+      </c>
+      <c r="B111" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C111" s="1">
+        <v>83.67957923</v>
+      </c>
+      <c r="D111" s="1">
+        <v>86.56115</v>
+      </c>
+      <c r="E111" t="s">
+        <v>8</v>
+      </c>
+      <c r="F111">
+        <v>1.0</v>
+      </c>
+      <c r="G111" s="1">
+        <v>259683.45</v>
+      </c>
+      <c r="H111" s="1">
+        <v>-4899.85</v>
+      </c>
+      <c r="I111" s="1">
+        <v>-1.8868549381949</v>
+      </c>
+      <c r="J111">
+        <v>0.0</v>
+      </c>
+      <c r="K111" t="s">
+        <v>340</v>
+      </c>
+      <c r="L111" s="1">
+        <v>251038.74</v>
+      </c>
+      <c r="M111" s="1">
+        <v>254783.6</v>
+      </c>
+      <c r="N111" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O111">
+        <v>1</v>
+      </c>
+      <c r="Z111" t="s">
         <v>338</v>
-      </c>
-[...43 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="112" spans="1:26">
       <c r="A112" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="B112" s="1">
         <v>300000.0</v>
       </c>
       <c r="C112" s="1">
-        <v>84.93489924</v>
+        <v>96.05644175</v>
       </c>
       <c r="D112" s="1">
-        <v>86.56115</v>
+        <v>99.507</v>
       </c>
       <c r="E112" t="s">
         <v>8</v>
       </c>
       <c r="F112">
         <v>1.0</v>
       </c>
       <c r="G112" s="1">
-        <v>259683.45</v>
+        <v>298521.0</v>
       </c>
       <c r="H112" s="1">
-        <v>-1534.57</v>
+        <v>-743.46</v>
       </c>
       <c r="I112" s="1">
-        <v>-0.59093869863482</v>
+        <v>-0.24904780568201</v>
       </c>
       <c r="J112">
         <v>0.0</v>
       </c>
       <c r="K112" t="s">
+        <v>343</v>
+      </c>
+      <c r="L112" s="1">
+        <v>288169.32</v>
+      </c>
+      <c r="M112" s="1">
+        <v>297777.54</v>
+      </c>
+      <c r="N112" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="O112">
+        <v>1</v>
+      </c>
+      <c r="Z112" t="s">
         <v>341</v>
-      </c>
-[...13 lines deleted...]
-        <v>339</v>
       </c>
     </row>
     <row r="113" spans="1:26">
       <c r="A113" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="B113" s="1">
-        <v>300000.0</v>
+        <v>139000.0</v>
       </c>
       <c r="C113" s="1">
-        <v>97.18084977</v>
+        <v>98.37966142</v>
       </c>
       <c r="D113" s="1">
-        <v>99.507</v>
+        <v>99.647</v>
       </c>
       <c r="E113" t="s">
         <v>8</v>
       </c>
       <c r="F113">
         <v>1.0</v>
       </c>
       <c r="G113" s="1">
-        <v>298521.0</v>
+        <v>138509.33</v>
       </c>
       <c r="H113" s="1">
-        <v>1881.82</v>
+        <v>1419.21</v>
       </c>
       <c r="I113" s="1">
-        <v>0.63038111221656</v>
+        <v>1.0246313371092</v>
       </c>
       <c r="J113">
         <v>0.0</v>
       </c>
       <c r="K113" t="s">
+        <v>346</v>
+      </c>
+      <c r="L113" s="1">
+        <v>136747.72</v>
+      </c>
+      <c r="M113" s="1">
+        <v>139928.54</v>
+      </c>
+      <c r="N113" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O113">
+        <v>1</v>
+      </c>
+      <c r="Z113" t="s">
         <v>344</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="114" spans="1:26">
       <c r="A114" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="B114" s="1">
-        <v>139000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C114" s="1">
-        <v>99.24851914</v>
+        <v>94.35886002</v>
       </c>
       <c r="D114" s="1">
-        <v>99.647</v>
+        <v>95.15085</v>
       </c>
       <c r="E114" t="s">
         <v>8</v>
       </c>
       <c r="F114">
         <v>1.0</v>
       </c>
       <c r="G114" s="1">
-        <v>138509.33</v>
+        <v>475754.25</v>
       </c>
       <c r="H114" s="1">
-        <v>2305.13</v>
+        <v>-1788.72</v>
       </c>
       <c r="I114" s="1">
-        <v>1.6642416796038</v>
+        <v>-0.3759756218678</v>
       </c>
       <c r="J114">
         <v>0.0</v>
       </c>
       <c r="K114" t="s">
+        <v>349</v>
+      </c>
+      <c r="L114" s="1">
+        <v>471794.3</v>
+      </c>
+      <c r="M114" s="1">
+        <v>473965.53</v>
+      </c>
+      <c r="N114" s="1">
+        <v>0.96</v>
+      </c>
+      <c r="O114">
+        <v>1</v>
+      </c>
+      <c r="Z114" t="s">
         <v>347</v>
-      </c>
-[...13 lines deleted...]
-        <v>345</v>
       </c>
     </row>
     <row r="115" spans="1:26">
       <c r="A115" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="B115" s="1">
-        <v>500000.0</v>
+        <v>345000.0</v>
       </c>
       <c r="C115" s="1">
-        <v>94.70314428</v>
+        <v>99.54680684</v>
       </c>
       <c r="D115" s="1">
-        <v>95.15085</v>
+        <v>99.999</v>
       </c>
       <c r="E115" t="s">
         <v>8</v>
       </c>
       <c r="F115">
         <v>1.0</v>
       </c>
       <c r="G115" s="1">
-        <v>475754.25</v>
+        <v>344996.55</v>
       </c>
       <c r="H115" s="1">
-        <v>-245.38</v>
+        <v>-753.24</v>
       </c>
       <c r="I115" s="1">
-        <v>-0.051577048444654</v>
+        <v>-0.21833261810879</v>
       </c>
       <c r="J115">
         <v>0.0</v>
       </c>
-      <c r="K115" t="s">
+      <c r="K115">
+        <v>806.83</v>
+      </c>
+      <c r="L115" s="1">
+        <v>343436.48</v>
+      </c>
+      <c r="M115" s="1">
+        <v>344243.31</v>
+      </c>
+      <c r="N115" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="O115">
+        <v>1</v>
+      </c>
+      <c r="Z115" t="s">
         <v>350</v>
-      </c>
-[...13 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="116" spans="1:26">
       <c r="A116" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="B116" s="1">
         <v>500000.0</v>
       </c>
       <c r="C116" s="1">
-        <v>101.26915716</v>
+        <v>100.98845814</v>
       </c>
       <c r="D116" s="1">
         <v>104.254864</v>
       </c>
       <c r="E116" t="s">
         <v>8</v>
       </c>
       <c r="F116">
         <v>1.0</v>
       </c>
       <c r="G116" s="1">
         <v>521274.32</v>
       </c>
       <c r="H116" s="1">
-        <v>2119.44</v>
+        <v>2164.46</v>
       </c>
       <c r="I116" s="1">
-        <v>0.40658822402761</v>
+        <v>0.41522475152814</v>
       </c>
       <c r="J116">
         <v>0.0</v>
       </c>
       <c r="K116" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="L116" s="1">
-        <v>506345.79</v>
+        <v>504942.29</v>
       </c>
       <c r="M116" s="1">
-        <v>523393.76</v>
+        <v>523438.78</v>
       </c>
       <c r="N116" s="1">
         <v>1.06</v>
       </c>
       <c r="O116">
         <v>1</v>
       </c>
       <c r="Z116" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
     </row>
     <row r="117" spans="1:26">
       <c r="A117" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="B117" s="1">
         <v>415000.0</v>
       </c>
       <c r="C117" s="1">
-        <v>69.1935</v>
+        <v>67.9605</v>
       </c>
       <c r="D117" s="1">
         <v>74.176043</v>
       </c>
       <c r="E117" t="s">
         <v>8</v>
       </c>
       <c r="F117">
         <v>1.0</v>
       </c>
       <c r="G117" s="1">
         <v>307830.58</v>
       </c>
       <c r="H117" s="1">
-        <v>-19682.69</v>
+        <v>-24651.83</v>
       </c>
       <c r="I117" s="1">
-        <v>-6.3940008819137</v>
+        <v>-8.0082459643873</v>
       </c>
       <c r="J117">
         <v>0.0</v>
       </c>
-      <c r="K117">
-        <v>994.86</v>
+      <c r="K117" t="s">
+        <v>357</v>
       </c>
       <c r="L117" s="1">
-        <v>287153.03</v>
+        <v>282036.08</v>
       </c>
       <c r="M117" s="1">
-        <v>288147.89</v>
+        <v>283178.75</v>
       </c>
       <c r="N117" s="1">
-        <v>0.58</v>
+        <v>0.57</v>
       </c>
       <c r="O117">
         <v>1</v>
       </c>
       <c r="Z117" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="118" spans="1:26">
       <c r="A118" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="B118" s="1">
         <v>441000.0</v>
       </c>
       <c r="C118" s="1">
-        <v>98.49976612</v>
+        <v>97.54763489</v>
       </c>
       <c r="D118" s="1">
         <v>99.423503</v>
       </c>
       <c r="E118" t="s">
         <v>8</v>
       </c>
       <c r="F118">
         <v>1.0</v>
       </c>
       <c r="G118" s="1">
         <v>438457.65</v>
       </c>
       <c r="H118" s="1">
-        <v>5036.29</v>
+        <v>1858.34</v>
       </c>
       <c r="I118" s="1">
-        <v>1.1486377304627</v>
+        <v>0.4238356885779</v>
       </c>
       <c r="J118">
         <v>0.0</v>
       </c>
       <c r="K118" t="s">
+        <v>360</v>
+      </c>
+      <c r="L118" s="1">
+        <v>430185.07</v>
+      </c>
+      <c r="M118" s="1">
+        <v>440315.99</v>
+      </c>
+      <c r="N118" s="1">
+        <v>0.89</v>
+      </c>
+      <c r="O118">
+        <v>1</v>
+      </c>
+      <c r="Z118" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>356</v>
       </c>
     </row>
     <row r="119" spans="1:26">
       <c r="A119" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="B119" s="1">
         <v>400000.0</v>
       </c>
       <c r="C119" s="1">
-        <v>99.22056409</v>
+        <v>97.62337227</v>
       </c>
       <c r="D119" s="1">
         <v>99.815013</v>
       </c>
       <c r="E119" t="s">
         <v>8</v>
       </c>
       <c r="F119">
         <v>1.0</v>
       </c>
       <c r="G119" s="1">
         <v>399260.05</v>
       </c>
       <c r="H119" s="1">
-        <v>8937.27</v>
+        <v>3545.77</v>
       </c>
       <c r="I119" s="1">
-        <v>2.2384583681738</v>
+        <v>0.88808534688106</v>
       </c>
       <c r="J119">
         <v>0.0</v>
       </c>
       <c r="K119" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
       <c r="L119" s="1">
-        <v>396882.25</v>
+        <v>390493.49</v>
       </c>
       <c r="M119" s="1">
-        <v>408197.32</v>
+        <v>402805.82</v>
       </c>
       <c r="N119" s="1">
         <v>0.82</v>
       </c>
       <c r="O119">
         <v>1</v>
       </c>
       <c r="Z119" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
     </row>
     <row r="120" spans="1:26">
       <c r="A120" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="B120" s="1">
         <v>362000.0</v>
       </c>
       <c r="C120" s="1">
-        <v>100.52468408</v>
+        <v>99.43804557</v>
       </c>
       <c r="D120" s="1">
         <v>99.888</v>
       </c>
       <c r="E120" t="s">
         <v>8</v>
       </c>
       <c r="F120">
         <v>1.0</v>
       </c>
       <c r="G120" s="1">
         <v>361594.56</v>
       </c>
       <c r="H120" s="1">
-        <v>3188.72</v>
+        <v>254.31</v>
       </c>
       <c r="I120" s="1">
-        <v>0.88184954994898</v>
+        <v>0.070330150984572</v>
       </c>
       <c r="J120">
         <v>0.0</v>
       </c>
-      <c r="K120">
-        <v>883.92</v>
+      <c r="K120" t="s">
+        <v>366</v>
       </c>
       <c r="L120" s="1">
-        <v>363899.36</v>
+        <v>359965.73</v>
       </c>
       <c r="M120" s="1">
-        <v>364783.28</v>
+        <v>361848.87</v>
       </c>
       <c r="N120" s="1">
-        <v>0.74</v>
+        <v>0.73</v>
       </c>
       <c r="O120">
         <v>1</v>
       </c>
       <c r="Z120" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
     </row>
     <row r="121" spans="1:26">
       <c r="A121" t="s">
-        <v>365</v>
+        <v>368</v>
       </c>
       <c r="B121" s="1">
         <v>130000.0</v>
       </c>
       <c r="C121" s="1">
-        <v>102.51264403</v>
+        <v>101.77634032</v>
       </c>
       <c r="D121" s="1">
         <v>105.578454</v>
       </c>
       <c r="E121" t="s">
         <v>8</v>
       </c>
       <c r="F121">
         <v>1.0</v>
       </c>
       <c r="G121" s="1">
         <v>137251.99</v>
       </c>
       <c r="H121" s="1">
-        <v>1524.31</v>
+        <v>-4564.32</v>
       </c>
       <c r="I121" s="1">
-        <v>1.1105922762941</v>
+        <v>-3.3255036957934</v>
       </c>
       <c r="J121">
         <v>0.0</v>
       </c>
-      <c r="K121" t="s">
-        <v>366</v>
+      <c r="K121">
+        <v>378.42</v>
       </c>
       <c r="L121" s="1">
-        <v>133266.44</v>
+        <v>132309.25</v>
       </c>
       <c r="M121" s="1">
-        <v>138776.3</v>
+        <v>132687.67</v>
       </c>
       <c r="N121" s="1">
-        <v>0.28</v>
+        <v>0.27</v>
       </c>
       <c r="O121">
         <v>1</v>
       </c>
       <c r="Z121" t="s">
-        <v>364</v>
+        <v>367</v>
       </c>
     </row>
     <row r="122" spans="1:26">
       <c r="A122" t="s">
-        <v>368</v>
+        <v>370</v>
       </c>
       <c r="B122" s="1">
         <v>155000.0</v>
       </c>
       <c r="C122" s="1">
-        <v>93.37832885</v>
+        <v>92.95220632</v>
       </c>
       <c r="D122" s="1">
         <v>91.593929</v>
       </c>
       <c r="E122" t="s">
         <v>8</v>
       </c>
       <c r="F122">
         <v>1.0</v>
       </c>
       <c r="G122" s="1">
         <v>141970.59</v>
       </c>
       <c r="H122" s="1">
-        <v>2765.82</v>
+        <v>2201.94</v>
       </c>
       <c r="I122" s="1">
-        <v>1.9481640528507</v>
+        <v>1.5509832001121</v>
       </c>
       <c r="J122">
         <v>0.0</v>
       </c>
       <c r="K122">
-        <v>0.0</v>
+        <v>96.61</v>
       </c>
       <c r="L122" s="1">
-        <v>144736.41</v>
+        <v>144075.92</v>
       </c>
       <c r="M122" s="1">
-        <v>144736.41</v>
+        <v>144172.53</v>
       </c>
       <c r="N122" s="1">
         <v>0.29</v>
       </c>
       <c r="O122">
         <v>1</v>
       </c>
       <c r="Z122" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
     </row>
     <row r="123" spans="1:26">
       <c r="A123" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="B123" s="1">
         <v>280000.0</v>
       </c>
       <c r="C123" s="1">
-        <v>89.57242699</v>
+        <v>88.46853023</v>
       </c>
       <c r="D123" s="1">
         <v>89.961514</v>
       </c>
       <c r="E123" t="s">
         <v>8</v>
       </c>
       <c r="F123">
         <v>1.0</v>
       </c>
       <c r="G123" s="1">
         <v>251892.24</v>
       </c>
       <c r="H123" s="1">
-        <v>-815.2</v>
+        <v>-3582.0</v>
       </c>
       <c r="I123" s="1">
-        <v>-0.3236304540386</v>
+        <v>-1.4220366613914</v>
       </c>
       <c r="J123">
         <v>0.0</v>
       </c>
       <c r="K123">
-        <v>274.25</v>
+        <v>598.36</v>
       </c>
       <c r="L123" s="1">
-        <v>250802.79</v>
+        <v>247711.88</v>
       </c>
       <c r="M123" s="1">
-        <v>251077.04</v>
+        <v>248310.24</v>
       </c>
       <c r="N123" s="1">
-        <v>0.51</v>
+        <v>0.5</v>
       </c>
       <c r="O123">
         <v>1</v>
       </c>
       <c r="Z123" t="s">
-        <v>369</v>
+        <v>371</v>
       </c>
     </row>
     <row r="124" spans="1:26">
       <c r="A124" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
       <c r="B124" s="1">
         <v>445000.0</v>
       </c>
       <c r="C124" s="1">
-        <v>95.60360745</v>
+        <v>94.81479157</v>
       </c>
       <c r="D124" s="1">
         <v>96.392049</v>
       </c>
       <c r="E124" t="s">
         <v>8</v>
       </c>
       <c r="F124">
         <v>1.0</v>
       </c>
       <c r="G124" s="1">
         <v>428944.62</v>
       </c>
       <c r="H124" s="1">
-        <v>3353.88</v>
+        <v>596.49</v>
       </c>
       <c r="I124" s="1">
-        <v>0.78189114482891</v>
+        <v>0.13905990941208</v>
       </c>
       <c r="J124">
         <v>0.0</v>
       </c>
       <c r="K124" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="L124" s="1">
-        <v>425436.05</v>
+        <v>421925.82</v>
       </c>
       <c r="M124" s="1">
-        <v>432298.5</v>
+        <v>429541.11</v>
       </c>
       <c r="N124" s="1">
         <v>0.87</v>
       </c>
       <c r="O124">
         <v>1</v>
       </c>
       <c r="Z124" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
     </row>
     <row r="125" spans="1:26">
       <c r="A125" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="B125" s="1">
-        <v>300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C125" s="1">
-        <v>100.47342406</v>
+        <v>99.35305655</v>
       </c>
       <c r="D125" s="1">
-        <v>99.915</v>
+        <v>99.924933</v>
       </c>
       <c r="E125" t="s">
         <v>8</v>
       </c>
       <c r="F125">
         <v>1.0</v>
       </c>
       <c r="G125" s="1">
-        <v>299745.0</v>
+        <v>399699.73</v>
       </c>
       <c r="H125" s="1">
-        <v>2332.81</v>
+        <v>-271.07</v>
       </c>
       <c r="I125" s="1">
-        <v>0.77826485846303</v>
+        <v>-0.067818409584615</v>
       </c>
       <c r="J125">
         <v>0.0</v>
       </c>
-      <c r="K125">
-        <v>657.53</v>
+      <c r="K125" t="s">
+        <v>378</v>
       </c>
       <c r="L125" s="1">
-        <v>301420.28</v>
+        <v>397412.22</v>
       </c>
       <c r="M125" s="1">
-        <v>302077.81</v>
+        <v>399428.66</v>
       </c>
       <c r="N125" s="1">
-        <v>0.61</v>
+        <v>0.81</v>
       </c>
       <c r="O125">
         <v>1</v>
       </c>
       <c r="Z125" t="s">
-        <v>374</v>
+        <v>376</v>
       </c>
     </row>
     <row r="126" spans="1:26">
       <c r="A126" t="s">
-        <v>377</v>
+        <v>380</v>
       </c>
       <c r="B126" s="1">
         <v>300000.0</v>
       </c>
       <c r="C126" s="1">
-        <v>96.05265761</v>
+        <v>94.92095561</v>
       </c>
       <c r="D126" s="1">
         <v>98.007783</v>
       </c>
       <c r="E126" t="s">
         <v>8</v>
       </c>
       <c r="F126">
         <v>1.0</v>
       </c>
       <c r="G126" s="1">
         <v>294023.35</v>
       </c>
       <c r="H126" s="1">
-        <v>-1599.62</v>
+        <v>-4353.63</v>
       </c>
       <c r="I126" s="1">
-        <v>-0.54404522634002</v>
+        <v>-1.4807089300901</v>
       </c>
       <c r="J126">
         <v>0.0</v>
       </c>
       <c r="K126" t="s">
-        <v>378</v>
+        <v>381</v>
       </c>
       <c r="L126" s="1">
-        <v>288157.98</v>
+        <v>284762.87</v>
       </c>
       <c r="M126" s="1">
-        <v>292423.73</v>
+        <v>289669.72</v>
       </c>
       <c r="N126" s="1">
         <v>0.59</v>
       </c>
       <c r="O126">
         <v>1</v>
       </c>
       <c r="Z126" t="s">
-        <v>376</v>
+        <v>379</v>
       </c>
     </row>
     <row r="127" spans="1:26">
       <c r="A127" t="s">
-        <v>380</v>
+        <v>383</v>
       </c>
       <c r="B127" s="1">
         <v>500000.0</v>
       </c>
       <c r="C127" s="1">
-        <v>98.84178897</v>
+        <v>97.89555403</v>
       </c>
       <c r="D127" s="1">
         <v>102.242292</v>
       </c>
       <c r="E127" t="s">
         <v>8</v>
       </c>
       <c r="F127">
         <v>1.0</v>
       </c>
       <c r="G127" s="1">
         <v>511211.46</v>
       </c>
       <c r="H127" s="1">
-        <v>-17002.52</v>
+        <v>-20531.64</v>
       </c>
       <c r="I127" s="1">
-        <v>-3.3259270048445</v>
+        <v>-4.0162714662148</v>
       </c>
       <c r="J127">
         <v>0.0</v>
       </c>
-      <c r="K127">
-        <v>0.0</v>
+      <c r="K127" t="s">
+        <v>384</v>
       </c>
       <c r="L127" s="1">
-        <v>494208.94</v>
+        <v>489477.77</v>
       </c>
       <c r="M127" s="1">
-        <v>494208.94</v>
+        <v>490679.82</v>
       </c>
       <c r="N127" s="1">
-        <v>1.0</v>
+        <v>0.99</v>
       </c>
       <c r="O127">
         <v>1</v>
       </c>
       <c r="Z127" t="s">
-        <v>379</v>
+        <v>382</v>
       </c>
     </row>
     <row r="128" spans="1:26">
       <c r="A128" t="s">
-        <v>382</v>
+        <v>386</v>
       </c>
       <c r="B128" s="1">
         <v>300000.0</v>
       </c>
       <c r="C128" s="1">
-        <v>100.78594267</v>
+        <v>99.22587221</v>
       </c>
       <c r="D128" s="1">
         <v>100.0</v>
       </c>
       <c r="E128" t="s">
         <v>8</v>
       </c>
       <c r="F128">
         <v>1.0</v>
       </c>
       <c r="G128" s="1">
         <v>300000.0</v>
       </c>
       <c r="H128" s="1">
-        <v>4982.83</v>
+        <v>1237.55</v>
       </c>
       <c r="I128" s="1">
-        <v>1.6609433333333</v>
+        <v>0.41251666666667</v>
       </c>
       <c r="J128">
         <v>0.0</v>
       </c>
       <c r="K128" t="s">
-        <v>383</v>
+        <v>387</v>
       </c>
       <c r="L128" s="1">
-        <v>302357.83</v>
+        <v>297677.62</v>
       </c>
       <c r="M128" s="1">
-        <v>304982.83</v>
+        <v>301237.55</v>
       </c>
       <c r="N128" s="1">
-        <v>0.62</v>
+        <v>0.61</v>
       </c>
       <c r="O128">
         <v>1</v>
       </c>
       <c r="Z128" t="s">
-        <v>381</v>
+        <v>385</v>
       </c>
     </row>
     <row r="129" spans="1:26">
       <c r="A129" t="s">
-        <v>385</v>
+        <v>389</v>
       </c>
       <c r="B129" s="1">
         <v>100000.0</v>
       </c>
       <c r="C129" s="1">
-        <v>100.09741313</v>
+        <v>99.23386691</v>
       </c>
       <c r="D129" s="1">
         <v>100.0</v>
       </c>
       <c r="E129" t="s">
         <v>8</v>
       </c>
       <c r="F129">
         <v>1.0</v>
       </c>
       <c r="G129" s="1">
         <v>100000.0</v>
       </c>
       <c r="H129" s="1">
-        <v>3091.25</v>
+        <v>2503.73</v>
       </c>
       <c r="I129" s="1">
-        <v>3.09125</v>
+        <v>2.50373</v>
       </c>
       <c r="J129">
         <v>0.0</v>
       </c>
       <c r="K129" t="s">
-        <v>386</v>
+        <v>390</v>
       </c>
       <c r="L129" s="1">
-        <v>100097.41</v>
+        <v>99233.87</v>
       </c>
       <c r="M129" s="1">
-        <v>103091.25</v>
+        <v>102503.73</v>
       </c>
       <c r="N129" s="1">
         <v>0.21</v>
       </c>
       <c r="O129">
         <v>1</v>
       </c>
       <c r="Z129" t="s">
-        <v>384</v>
+        <v>388</v>
       </c>
     </row>
     <row r="130" spans="1:26">
       <c r="A130" t="s">
-        <v>388</v>
+        <v>392</v>
       </c>
       <c r="B130" s="1">
         <v>600000.0</v>
       </c>
       <c r="C130" s="1">
-        <v>81.19224574</v>
+        <v>80.3030581</v>
       </c>
       <c r="D130" s="1">
         <v>81.08293</v>
       </c>
       <c r="E130" t="s">
         <v>8</v>
       </c>
       <c r="F130">
         <v>1.0</v>
       </c>
       <c r="G130" s="1">
         <v>486497.58</v>
       </c>
       <c r="H130" s="1">
-        <v>2850.41</v>
+        <v>-2164.16</v>
       </c>
       <c r="I130" s="1">
-        <v>0.58590425054118</v>
+        <v>-0.44484496716304</v>
       </c>
       <c r="J130">
         <v>0.0</v>
       </c>
       <c r="K130" t="s">
-        <v>389</v>
+        <v>393</v>
       </c>
       <c r="L130" s="1">
-        <v>487153.47</v>
+        <v>481818.35</v>
       </c>
       <c r="M130" s="1">
-        <v>489347.99</v>
+        <v>484333.42</v>
       </c>
       <c r="N130" s="1">
-        <v>0.99</v>
+        <v>0.98</v>
       </c>
       <c r="O130">
         <v>1</v>
       </c>
       <c r="Z130" t="s">
-        <v>387</v>
+        <v>391</v>
       </c>
     </row>
     <row r="131" spans="1:26">
       <c r="A131" t="s">
-        <v>391</v>
+        <v>395</v>
       </c>
       <c r="B131" s="1">
         <v>483000.0</v>
       </c>
       <c r="C131" s="1">
-        <v>97.79662587</v>
+        <v>96.59402514</v>
       </c>
       <c r="D131" s="1">
         <v>99.429627</v>
       </c>
       <c r="E131" t="s">
         <v>8</v>
       </c>
       <c r="F131">
         <v>1.0</v>
       </c>
       <c r="G131" s="1">
         <v>480245.1</v>
       </c>
       <c r="H131" s="1">
-        <v>5957.5</v>
+        <v>1310.12</v>
       </c>
       <c r="I131" s="1">
-        <v>1.2405123966908</v>
+        <v>0.27280236695804</v>
       </c>
       <c r="J131">
         <v>0.0</v>
       </c>
       <c r="K131" t="s">
-        <v>392</v>
+        <v>396</v>
       </c>
       <c r="L131" s="1">
-        <v>472357.7</v>
+        <v>466549.14</v>
       </c>
       <c r="M131" s="1">
-        <v>486202.6</v>
+        <v>481555.22</v>
       </c>
       <c r="N131" s="1">
-        <v>0.98</v>
+        <v>0.97</v>
       </c>
       <c r="O131">
         <v>1</v>
       </c>
       <c r="Z131" t="s">
-        <v>390</v>
+        <v>394</v>
       </c>
     </row>
     <row r="132" spans="1:26">
       <c r="A132" t="s">
-        <v>394</v>
+        <v>398</v>
       </c>
       <c r="B132" s="1">
         <v>900000.0</v>
       </c>
       <c r="C132" s="1">
-        <v>100.46047661</v>
+        <v>99.69738661</v>
       </c>
       <c r="D132" s="1">
         <v>102.181054</v>
       </c>
       <c r="E132" t="s">
         <v>8</v>
       </c>
       <c r="F132">
         <v>1.0</v>
       </c>
       <c r="G132" s="1">
         <v>919629.49</v>
       </c>
       <c r="H132" s="1">
-        <v>5788.09</v>
+        <v>1244.25</v>
       </c>
       <c r="I132" s="1">
-        <v>0.62939369201829</v>
+        <v>0.13529905397009</v>
       </c>
       <c r="J132">
         <v>0.0</v>
       </c>
       <c r="K132" t="s">
-        <v>395</v>
+        <v>399</v>
       </c>
       <c r="L132" s="1">
-        <v>904144.29</v>
+        <v>897276.48</v>
       </c>
       <c r="M132" s="1">
-        <v>925417.58</v>
+        <v>920873.74</v>
       </c>
       <c r="N132" s="1">
-        <v>1.87</v>
+        <v>1.86</v>
       </c>
       <c r="O132">
         <v>1</v>
       </c>
       <c r="Z132" t="s">
-        <v>393</v>
+        <v>397</v>
       </c>
     </row>
     <row r="133" spans="1:26">
       <c r="A133" t="s">
-        <v>397</v>
+        <v>401</v>
       </c>
       <c r="B133" s="1">
         <v>700000.0</v>
       </c>
       <c r="C133" s="1">
-        <v>66.053</v>
+        <v>64.894</v>
       </c>
       <c r="D133" s="1">
         <v>68.824779</v>
       </c>
       <c r="E133" t="s">
         <v>8</v>
       </c>
       <c r="F133">
         <v>1.0</v>
       </c>
       <c r="G133" s="1">
         <v>481773.45</v>
       </c>
       <c r="H133" s="1">
-        <v>-12805.19</v>
+        <v>-27419.56</v>
       </c>
       <c r="I133" s="1">
-        <v>-2.6579277044013</v>
+        <v>-5.691380461086</v>
       </c>
       <c r="J133">
         <v>0.0</v>
       </c>
-      <c r="K133" t="s">
-        <v>398</v>
+      <c r="K133">
+        <v>95.89</v>
       </c>
       <c r="L133" s="1">
-        <v>462371.0</v>
+        <v>454258.0</v>
       </c>
       <c r="M133" s="1">
-        <v>468968.26</v>
+        <v>454353.89</v>
       </c>
       <c r="N133" s="1">
-        <v>0.95</v>
+        <v>0.92</v>
       </c>
       <c r="O133">
         <v>1</v>
       </c>
       <c r="Z133" t="s">
-        <v>396</v>
+        <v>400</v>
       </c>
     </row>
     <row r="134" spans="1:26">
       <c r="A134" t="s">
-        <v>400</v>
+        <v>403</v>
       </c>
       <c r="B134" s="1">
-        <v>102000.0</v>
+        <v>302000.0</v>
       </c>
       <c r="C134" s="1">
-        <v>99.83742023</v>
+        <v>98.68772428</v>
       </c>
       <c r="D134" s="1">
-        <v>99.646</v>
+        <v>100.053311</v>
       </c>
       <c r="E134" t="s">
         <v>8</v>
       </c>
       <c r="F134">
         <v>1.0</v>
       </c>
       <c r="G134" s="1">
-        <v>101638.92</v>
+        <v>302161.0</v>
       </c>
       <c r="H134" s="1">
-        <v>1300.48</v>
+        <v>-98.79</v>
       </c>
       <c r="I134" s="1">
-        <v>1.2795098570508</v>
+        <v>-0.032694490685429</v>
       </c>
       <c r="J134">
         <v>0.0</v>
       </c>
       <c r="K134" t="s">
-        <v>401</v>
+        <v>404</v>
       </c>
       <c r="L134" s="1">
-        <v>101834.17</v>
+        <v>298036.92</v>
       </c>
       <c r="M134" s="1">
-        <v>102939.4</v>
+        <v>302062.21</v>
       </c>
       <c r="N134" s="1">
-        <v>0.21</v>
+        <v>0.61</v>
       </c>
       <c r="O134">
         <v>1</v>
       </c>
       <c r="Z134" t="s">
-        <v>399</v>
+        <v>402</v>
       </c>
     </row>
     <row r="135" spans="1:26">
       <c r="A135" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
       <c r="B135" s="1">
         <v>360000.0</v>
       </c>
       <c r="C135" s="1">
-        <v>102.58284403</v>
+        <v>101.56721304</v>
       </c>
       <c r="D135" s="1">
         <v>105.116214</v>
       </c>
       <c r="E135" t="s">
         <v>8</v>
       </c>
       <c r="F135">
         <v>1.0</v>
       </c>
       <c r="G135" s="1">
         <v>378418.37</v>
       </c>
       <c r="H135" s="1">
-        <v>2991.65</v>
+        <v>361.13</v>
       </c>
       <c r="I135" s="1">
-        <v>0.79056680044365</v>
+        <v>0.095431413649396</v>
       </c>
       <c r="J135">
         <v>0.0</v>
       </c>
       <c r="K135" t="s">
-        <v>404</v>
+        <v>407</v>
       </c>
       <c r="L135" s="1">
-        <v>369298.24</v>
+        <v>365641.97</v>
       </c>
       <c r="M135" s="1">
-        <v>381410.02</v>
+        <v>378779.5</v>
       </c>
       <c r="N135" s="1">
         <v>0.77</v>
       </c>
       <c r="O135">
         <v>1</v>
       </c>
       <c r="Z135" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
     </row>
     <row r="136" spans="1:26">
       <c r="A136" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
       <c r="B136" s="1">
         <v>240000.0</v>
       </c>
       <c r="C136" s="1">
-        <v>99.23454234</v>
+        <v>98.64563739</v>
       </c>
       <c r="D136" s="1">
         <v>101.505154</v>
       </c>
       <c r="E136" t="s">
         <v>8</v>
       </c>
       <c r="F136">
         <v>1.0</v>
       </c>
       <c r="G136" s="1">
         <v>243612.37</v>
       </c>
       <c r="H136" s="1">
-        <v>202.86</v>
+        <v>-719.0</v>
       </c>
       <c r="I136" s="1">
-        <v>0.083271633538149</v>
+        <v>-0.29514100618125</v>
       </c>
       <c r="J136">
         <v>0.0</v>
       </c>
       <c r="K136" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
       <c r="L136" s="1">
-        <v>238162.9</v>
+        <v>236749.53</v>
       </c>
       <c r="M136" s="1">
-        <v>243815.23</v>
+        <v>242893.37</v>
       </c>
       <c r="N136" s="1">
         <v>0.49</v>
       </c>
       <c r="O136">
         <v>1</v>
       </c>
       <c r="Z136" t="s">
-        <v>405</v>
+        <v>408</v>
       </c>
     </row>
     <row r="137" spans="1:26">
       <c r="A137" t="s">
-        <v>409</v>
+        <v>412</v>
       </c>
       <c r="B137" s="1">
         <v>140000.0</v>
       </c>
       <c r="C137" s="1">
-        <v>100.14884995</v>
+        <v>100.11504012</v>
       </c>
       <c r="D137" s="1">
         <v>101.271864</v>
       </c>
       <c r="E137" t="s">
         <v>8</v>
       </c>
       <c r="F137">
         <v>1.0</v>
       </c>
       <c r="G137" s="1">
         <v>141780.61</v>
       </c>
       <c r="H137" s="1">
-        <v>920.93</v>
+        <v>1185.24</v>
       </c>
       <c r="I137" s="1">
-        <v>0.64954580178488</v>
+        <v>0.83596762632069</v>
       </c>
       <c r="J137">
         <v>0.0</v>
       </c>
       <c r="K137" t="s">
-        <v>410</v>
+        <v>413</v>
       </c>
       <c r="L137" s="1">
-        <v>140208.39</v>
+        <v>140161.06</v>
       </c>
       <c r="M137" s="1">
-        <v>142701.54</v>
+        <v>142965.85</v>
       </c>
       <c r="N137" s="1">
         <v>0.29</v>
       </c>
       <c r="O137">
         <v>1</v>
       </c>
       <c r="Z137" t="s">
-        <v>408</v>
+        <v>411</v>
       </c>
     </row>
     <row r="138" spans="1:26">
       <c r="A138" t="s">
-        <v>412</v>
+        <v>415</v>
       </c>
       <c r="B138" s="1">
         <v>130000.0</v>
       </c>
       <c r="C138" s="1">
-        <v>99.11734325</v>
+        <v>97.25691692</v>
       </c>
       <c r="D138" s="1">
         <v>105.684715</v>
       </c>
       <c r="E138" t="s">
         <v>8</v>
       </c>
       <c r="F138">
         <v>1.0</v>
       </c>
       <c r="G138" s="1">
         <v>137390.13</v>
       </c>
       <c r="H138" s="1">
-        <v>-7081.76</v>
+        <v>-9153.06</v>
       </c>
       <c r="I138" s="1">
-        <v>-5.1544896274572</v>
+        <v>-6.6620942858122</v>
       </c>
       <c r="J138">
         <v>0.0</v>
       </c>
       <c r="K138" t="s">
-        <v>413</v>
+        <v>416</v>
       </c>
       <c r="L138" s="1">
-        <v>128852.55</v>
+        <v>126433.99</v>
       </c>
       <c r="M138" s="1">
-        <v>130308.37</v>
+        <v>128237.07</v>
       </c>
       <c r="N138" s="1">
         <v>0.26</v>
       </c>
       <c r="O138">
         <v>1</v>
       </c>
       <c r="Z138" t="s">
-        <v>411</v>
+        <v>414</v>
       </c>
     </row>
     <row r="139" spans="1:26">
       <c r="A139" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="B139" s="1">
-        <v>135000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C139" s="1">
-        <v>97.70346528</v>
+        <v>98.5050856</v>
       </c>
       <c r="D139" s="1">
-        <v>103.578504</v>
+        <v>99.860373</v>
       </c>
       <c r="E139" t="s">
         <v>8</v>
       </c>
       <c r="F139">
         <v>1.0</v>
       </c>
       <c r="G139" s="1">
-        <v>139830.98</v>
+        <v>299581.12</v>
       </c>
       <c r="H139" s="1">
-        <v>-6271.08</v>
+        <v>-3274.77</v>
       </c>
       <c r="I139" s="1">
-        <v>-4.4847572404913</v>
+        <v>-1.0931162818271</v>
       </c>
       <c r="J139">
         <v>0.0</v>
       </c>
-      <c r="K139" t="s">
-        <v>416</v>
+      <c r="K139">
+        <v>791.1</v>
       </c>
       <c r="L139" s="1">
-        <v>131899.68</v>
+        <v>295515.25</v>
       </c>
       <c r="M139" s="1">
-        <v>133559.9</v>
+        <v>296306.35</v>
       </c>
       <c r="N139" s="1">
-        <v>0.27</v>
+        <v>0.6</v>
       </c>
       <c r="O139">
         <v>1</v>
       </c>
       <c r="Z139" t="s">
-        <v>414</v>
+        <v>417</v>
       </c>
     </row>
     <row r="140" spans="1:26">
       <c r="A140" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="B140" s="1">
-        <v>300000.0</v>
+        <v>412000.0</v>
       </c>
       <c r="C140" s="1">
-        <v>98.79496289</v>
+        <v>99.13260515</v>
       </c>
       <c r="D140" s="1">
-        <v>99.860373</v>
+        <v>99.676</v>
       </c>
       <c r="E140" t="s">
         <v>8</v>
       </c>
       <c r="F140">
         <v>1.0</v>
       </c>
       <c r="G140" s="1">
-        <v>299581.12</v>
+        <v>410665.12</v>
       </c>
       <c r="H140" s="1">
-        <v>-2992.81</v>
+        <v>-1505.09</v>
       </c>
       <c r="I140" s="1">
-        <v>-0.99899820122176</v>
+        <v>-0.36650056863851</v>
       </c>
       <c r="J140">
         <v>0.0</v>
       </c>
       <c r="K140">
-        <v>203.42</v>
+        <v>733.7</v>
       </c>
       <c r="L140" s="1">
-        <v>296384.89</v>
+        <v>408426.33</v>
       </c>
       <c r="M140" s="1">
-        <v>296588.31</v>
+        <v>409160.03</v>
       </c>
       <c r="N140" s="1">
-        <v>0.6</v>
+        <v>0.83</v>
       </c>
       <c r="O140">
         <v>1</v>
       </c>
       <c r="Z140" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
     </row>
     <row r="141" spans="1:26">
       <c r="A141" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="B141" s="1">
         <v>140000.0</v>
       </c>
       <c r="C141" s="1">
-        <v>99.67519899</v>
+        <v>99.71868724</v>
       </c>
       <c r="D141" s="1">
         <v>98.412086</v>
       </c>
       <c r="E141" t="s">
         <v>8</v>
       </c>
       <c r="F141">
         <v>1.0</v>
       </c>
       <c r="G141" s="1">
         <v>137776.92</v>
       </c>
       <c r="H141" s="1">
-        <v>3226.85</v>
+        <v>3449.79</v>
       </c>
       <c r="I141" s="1">
-        <v>2.3420831297434</v>
+        <v>2.503895427478</v>
       </c>
       <c r="J141">
         <v>0.0</v>
       </c>
       <c r="K141" t="s">
+        <v>423</v>
+      </c>
+      <c r="L141" s="1">
+        <v>139606.16</v>
+      </c>
+      <c r="M141" s="1">
+        <v>141226.71</v>
+      </c>
+      <c r="N141" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O141">
+        <v>1</v>
+      </c>
+      <c r="Z141" t="s">
         <v>421</v>
-      </c>
-[...13 lines deleted...]
-        <v>419</v>
       </c>
     </row>
     <row r="142" spans="1:26">
       <c r="A142" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="B142" s="1">
         <v>140000.0</v>
       </c>
       <c r="C142" s="1">
-        <v>99.29052175</v>
+        <v>99.20005591</v>
       </c>
       <c r="D142" s="1">
         <v>98.960671</v>
       </c>
       <c r="E142" t="s">
         <v>8</v>
       </c>
       <c r="F142">
         <v>1.0</v>
       </c>
       <c r="G142" s="1">
         <v>138544.94</v>
       </c>
       <c r="H142" s="1">
-        <v>696.72</v>
+        <v>744.59</v>
       </c>
       <c r="I142" s="1">
-        <v>0.50288375742918</v>
+        <v>0.53743572302244</v>
       </c>
       <c r="J142">
         <v>0.0</v>
       </c>
       <c r="K142">
-        <v>234.93</v>
+        <v>409.45</v>
       </c>
       <c r="L142" s="1">
-        <v>139006.73</v>
+        <v>138880.08</v>
       </c>
       <c r="M142" s="1">
-        <v>139241.66</v>
+        <v>139289.53</v>
       </c>
       <c r="N142" s="1">
         <v>0.28</v>
       </c>
       <c r="O142">
         <v>1</v>
       </c>
       <c r="Z142" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
     </row>
     <row r="143" spans="1:26">
       <c r="A143" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="B143" s="1">
         <v>130000.0</v>
       </c>
       <c r="C143" s="1">
-        <v>106.47486838</v>
+        <v>104.94987322</v>
       </c>
       <c r="D143" s="1">
         <v>110.213723</v>
       </c>
       <c r="E143" t="s">
         <v>8</v>
       </c>
       <c r="F143">
         <v>1.0</v>
       </c>
       <c r="G143" s="1">
         <v>143277.84</v>
       </c>
       <c r="H143" s="1">
-        <v>-789.55</v>
+        <v>-2355.33</v>
       </c>
       <c r="I143" s="1">
-        <v>-0.55106218798385</v>
+        <v>-1.6438899413894</v>
       </c>
       <c r="J143">
         <v>0.0</v>
       </c>
       <c r="K143" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="L143" s="1">
-        <v>138417.33</v>
+        <v>136434.84</v>
       </c>
       <c r="M143" s="1">
-        <v>142488.29</v>
+        <v>140922.51</v>
       </c>
       <c r="N143" s="1">
         <v>0.29</v>
       </c>
       <c r="O143">
         <v>1</v>
       </c>
       <c r="Z143" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="144" spans="1:26">
       <c r="A144" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="B144" s="1">
         <v>550000.0</v>
       </c>
       <c r="C144" s="1">
-        <v>98.33385095</v>
+        <v>97.41578062</v>
       </c>
       <c r="D144" s="1">
         <v>99.944829</v>
       </c>
       <c r="E144" t="s">
         <v>8</v>
       </c>
       <c r="F144">
         <v>1.0</v>
       </c>
       <c r="G144" s="1">
         <v>549696.56</v>
       </c>
       <c r="H144" s="1">
-        <v>7051.95</v>
+        <v>-13322.1</v>
       </c>
       <c r="I144" s="1">
-        <v>1.2828805041094</v>
+        <v>-2.4235370874433</v>
       </c>
       <c r="J144">
         <v>0.0</v>
       </c>
-      <c r="K144" t="s">
+      <c r="K144">
+        <v>587.67</v>
+      </c>
+      <c r="L144" s="1">
+        <v>535786.79</v>
+      </c>
+      <c r="M144" s="1">
+        <v>536374.46</v>
+      </c>
+      <c r="N144" s="1">
+        <v>1.09</v>
+      </c>
+      <c r="O144">
+        <v>1</v>
+      </c>
+      <c r="Z144" t="s">
         <v>429</v>
-      </c>
-[...13 lines deleted...]
-        <v>427</v>
       </c>
     </row>
     <row r="145" spans="1:26">
       <c r="A145" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="B145" s="1">
         <v>100000.0</v>
       </c>
       <c r="C145" s="1">
-        <v>101.83036202</v>
+        <v>100.52420305</v>
       </c>
       <c r="D145" s="1">
         <v>104.27347</v>
       </c>
       <c r="E145" t="s">
         <v>8</v>
       </c>
       <c r="F145">
         <v>1.0</v>
       </c>
       <c r="G145" s="1">
         <v>104273.47</v>
       </c>
       <c r="H145" s="1">
-        <v>1272.65</v>
+        <v>-3632.49</v>
       </c>
       <c r="I145" s="1">
-        <v>1.2204926142767</v>
+        <v>-3.4836186040419</v>
       </c>
       <c r="J145">
         <v>0.0</v>
       </c>
-      <c r="K145" t="s">
-        <v>432</v>
+      <c r="K145">
+        <v>116.78</v>
       </c>
       <c r="L145" s="1">
-        <v>101830.37</v>
+        <v>100524.2</v>
       </c>
       <c r="M145" s="1">
-        <v>105546.12</v>
+        <v>100640.98</v>
       </c>
       <c r="N145" s="1">
-        <v>0.21</v>
+        <v>0.2</v>
       </c>
       <c r="O145">
         <v>1</v>
       </c>
       <c r="Z145" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
     </row>
     <row r="146" spans="1:26">
       <c r="A146" t="s">
         <v>434</v>
       </c>
       <c r="B146" s="1">
         <v>200000.0</v>
       </c>
       <c r="C146" s="1">
-        <v>92.32728055</v>
+        <v>91.97798214</v>
       </c>
       <c r="D146" s="1">
         <v>95.837535</v>
       </c>
       <c r="E146" t="s">
         <v>8</v>
       </c>
       <c r="F146">
         <v>1.0</v>
       </c>
       <c r="G146" s="1">
         <v>191675.07</v>
       </c>
       <c r="H146" s="1">
-        <v>-6987.63</v>
+        <v>-7632.8</v>
       </c>
       <c r="I146" s="1">
-        <v>-3.6455601659621</v>
+        <v>-3.9821558432195</v>
       </c>
       <c r="J146">
         <v>0.0</v>
       </c>
       <c r="K146">
-        <v>32.88</v>
+        <v>86.3</v>
       </c>
       <c r="L146" s="1">
-        <v>184654.56</v>
+        <v>183955.97</v>
       </c>
       <c r="M146" s="1">
-        <v>184687.44</v>
+        <v>184042.27</v>
       </c>
       <c r="N146" s="1">
         <v>0.37</v>
       </c>
       <c r="O146">
         <v>1</v>
       </c>
       <c r="Z146" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="147" spans="1:26">
       <c r="A147" t="s">
         <v>436</v>
       </c>
       <c r="B147" s="1">
         <v>560000.0</v>
       </c>
       <c r="C147" s="1">
-        <v>85.00605342</v>
+        <v>84.10245793</v>
       </c>
       <c r="D147" s="1">
         <v>85.126713</v>
       </c>
       <c r="E147" t="s">
         <v>8</v>
       </c>
       <c r="F147">
         <v>1.0</v>
       </c>
       <c r="G147" s="1">
         <v>476709.59</v>
       </c>
       <c r="H147" s="1">
-        <v>3351.71</v>
+        <v>-5609.25</v>
       </c>
       <c r="I147" s="1">
-        <v>0.70309263130201</v>
+        <v>-1.176659777287</v>
       </c>
       <c r="J147">
         <v>0.0</v>
       </c>
-      <c r="K147" t="s">
-        <v>437</v>
+      <c r="K147">
+        <v>126.58</v>
       </c>
       <c r="L147" s="1">
-        <v>476033.9</v>
+        <v>470973.76</v>
       </c>
       <c r="M147" s="1">
-        <v>480061.3</v>
+        <v>471100.34</v>
       </c>
       <c r="N147" s="1">
-        <v>0.97</v>
+        <v>0.95</v>
       </c>
       <c r="O147">
         <v>1</v>
       </c>
       <c r="Z147" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="148" spans="1:26">
       <c r="A148" t="s">
-        <v>439</v>
+        <v>438</v>
       </c>
       <c r="B148" s="1">
         <v>200000.0</v>
       </c>
       <c r="C148" s="1">
-        <v>95.60280353</v>
+        <v>95.33410494</v>
       </c>
       <c r="D148" s="1">
         <v>100.243095</v>
       </c>
       <c r="E148" t="s">
         <v>8</v>
       </c>
       <c r="F148">
         <v>1.0</v>
       </c>
       <c r="G148" s="1">
         <v>200486.19</v>
       </c>
       <c r="H148" s="1">
-        <v>-9263.05</v>
+        <v>-9686.47</v>
       </c>
       <c r="I148" s="1">
-        <v>-4.6202932980072</v>
+        <v>-4.8314898896527</v>
       </c>
       <c r="J148">
         <v>0.0</v>
       </c>
       <c r="K148">
-        <v>17.53</v>
+        <v>131.51</v>
       </c>
       <c r="L148" s="1">
-        <v>191205.61</v>
+        <v>190668.21</v>
       </c>
       <c r="M148" s="1">
-        <v>191223.14</v>
+        <v>190799.72</v>
       </c>
       <c r="N148" s="1">
         <v>0.39</v>
       </c>
       <c r="O148">
         <v>1</v>
       </c>
       <c r="Z148" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
     </row>
     <row r="149" spans="1:26">
       <c r="A149" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
       <c r="B149" s="1">
         <v>200000.0</v>
       </c>
       <c r="C149" s="1">
-        <v>101.12229664</v>
+        <v>100.88213074</v>
       </c>
       <c r="D149" s="1">
         <v>99.948</v>
       </c>
       <c r="E149" t="s">
         <v>8</v>
       </c>
       <c r="F149">
         <v>1.0</v>
       </c>
       <c r="G149" s="1">
         <v>199896.0</v>
       </c>
       <c r="H149" s="1">
-        <v>9913.52</v>
+        <v>10266.62</v>
       </c>
       <c r="I149" s="1">
-        <v>4.9593388562052</v>
+        <v>5.1359807099692</v>
       </c>
       <c r="J149">
         <v>0.0</v>
       </c>
       <c r="K149" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
       <c r="L149" s="1">
-        <v>202244.59</v>
+        <v>201764.26</v>
       </c>
       <c r="M149" s="1">
-        <v>209809.52</v>
+        <v>210162.62</v>
       </c>
       <c r="N149" s="1">
-        <v>0.42</v>
+        <v>0.43</v>
       </c>
       <c r="O149">
         <v>1</v>
       </c>
       <c r="Z149" t="s">
-        <v>440</v>
+        <v>439</v>
       </c>
     </row>
     <row r="150" spans="1:26">
       <c r="A150" t="s">
-        <v>444</v>
+        <v>443</v>
       </c>
       <c r="B150" s="1">
         <v>150000.0</v>
       </c>
       <c r="C150" s="1">
-        <v>93.36493373</v>
+        <v>93.09538566</v>
       </c>
       <c r="D150" s="1">
         <v>90.382013</v>
       </c>
       <c r="E150" t="s">
         <v>8</v>
       </c>
       <c r="F150">
         <v>1.0</v>
       </c>
       <c r="G150" s="1">
         <v>135573.02</v>
       </c>
       <c r="H150" s="1">
-        <v>4593.56</v>
+        <v>4202.59</v>
       </c>
       <c r="I150" s="1">
-        <v>3.3882552738001</v>
+        <v>3.0998719361714</v>
       </c>
       <c r="J150">
         <v>0.0</v>
       </c>
       <c r="K150">
-        <v>119.18</v>
+        <v>132.53</v>
       </c>
       <c r="L150" s="1">
-        <v>140047.4</v>
+        <v>139643.08</v>
       </c>
       <c r="M150" s="1">
-        <v>140166.58</v>
+        <v>139775.61</v>
       </c>
       <c r="N150" s="1">
         <v>0.28</v>
       </c>
       <c r="O150">
         <v>1</v>
       </c>
       <c r="Z150" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
     </row>
     <row r="151" spans="1:26">
       <c r="A151" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
       <c r="B151" s="1">
         <v>160000.0</v>
       </c>
       <c r="C151" s="1">
-        <v>88.07960026</v>
+        <v>87.42623842</v>
       </c>
       <c r="D151" s="1">
         <v>86.219563</v>
       </c>
       <c r="E151" t="s">
         <v>8</v>
       </c>
       <c r="F151">
         <v>1.0</v>
       </c>
       <c r="G151" s="1">
         <v>137951.3</v>
       </c>
       <c r="H151" s="1">
-        <v>3214.96</v>
+        <v>2226.57</v>
       </c>
       <c r="I151" s="1">
-        <v>2.3305035907599</v>
+        <v>1.6140261092139</v>
       </c>
       <c r="J151">
         <v>0.0</v>
       </c>
       <c r="K151">
-        <v>238.9</v>
+        <v>295.89</v>
       </c>
       <c r="L151" s="1">
-        <v>140927.36</v>
+        <v>139881.98</v>
       </c>
       <c r="M151" s="1">
-        <v>141166.26</v>
+        <v>140177.87</v>
       </c>
       <c r="N151" s="1">
         <v>0.28</v>
       </c>
       <c r="O151">
         <v>1</v>
       </c>
       <c r="Z151" t="s">
-        <v>445</v>
+        <v>444</v>
       </c>
     </row>
     <row r="152" spans="1:26">
       <c r="A152" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
       <c r="B152" s="1">
         <v>140000.0</v>
       </c>
       <c r="C152" s="1">
-        <v>97.49163387</v>
+        <v>96.97547468</v>
       </c>
       <c r="D152" s="1">
         <v>98.939836</v>
       </c>
       <c r="E152" t="s">
         <v>8</v>
       </c>
       <c r="F152">
         <v>1.0</v>
       </c>
       <c r="G152" s="1">
         <v>138515.77</v>
       </c>
       <c r="H152" s="1">
-        <v>-1621.87</v>
+        <v>-2120.11</v>
       </c>
       <c r="I152" s="1">
-        <v>-1.1708919497036</v>
+        <v>-1.5305910655516</v>
       </c>
       <c r="J152">
         <v>0.0</v>
       </c>
       <c r="K152">
-        <v>405.62</v>
+        <v>630.0</v>
       </c>
       <c r="L152" s="1">
-        <v>136488.28</v>
+        <v>135765.66</v>
       </c>
       <c r="M152" s="1">
-        <v>136893.9</v>
+        <v>136395.66</v>
       </c>
       <c r="N152" s="1">
         <v>0.28</v>
       </c>
       <c r="O152">
         <v>1</v>
       </c>
       <c r="Z152" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
     </row>
     <row r="153" spans="1:26">
       <c r="A153" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
       <c r="B153" s="1">
         <v>150000.0</v>
       </c>
       <c r="C153" s="1">
-        <v>92.90430095</v>
+        <v>92.5904379</v>
       </c>
       <c r="D153" s="1">
         <v>90.429947</v>
       </c>
       <c r="E153" t="s">
         <v>8</v>
       </c>
       <c r="F153">
         <v>1.0</v>
       </c>
       <c r="G153" s="1">
         <v>135644.92</v>
       </c>
       <c r="H153" s="1">
-        <v>3787.05</v>
+        <v>3329.61</v>
       </c>
       <c r="I153" s="1">
-        <v>2.7918848711769</v>
+        <v>2.4546514532207</v>
       </c>
       <c r="J153">
         <v>0.0</v>
       </c>
       <c r="K153">
-        <v>75.51</v>
+        <v>88.87</v>
       </c>
       <c r="L153" s="1">
-        <v>139356.46</v>
+        <v>138885.66</v>
       </c>
       <c r="M153" s="1">
-        <v>139431.97</v>
+        <v>138974.53</v>
       </c>
       <c r="N153" s="1">
         <v>0.28</v>
       </c>
       <c r="O153">
         <v>1</v>
       </c>
       <c r="Z153" t="s">
-        <v>449</v>
+        <v>448</v>
       </c>
     </row>
     <row r="154" spans="1:26">
       <c r="A154" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
       <c r="B154" s="1">
         <v>300000.0</v>
       </c>
       <c r="C154" s="1">
-        <v>99.9378945</v>
+        <v>99.05093591</v>
       </c>
       <c r="D154" s="1">
         <v>104.254153</v>
       </c>
       <c r="E154" t="s">
         <v>8</v>
       </c>
       <c r="F154">
         <v>1.0</v>
       </c>
       <c r="G154" s="1">
         <v>312762.46</v>
       </c>
       <c r="H154" s="1">
-        <v>-11533.02</v>
+        <v>-13499.38</v>
       </c>
       <c r="I154" s="1">
-        <v>-3.687469397702</v>
+        <v>-4.3161765641567</v>
       </c>
       <c r="J154">
         <v>0.0</v>
       </c>
       <c r="K154" t="s">
-        <v>453</v>
+        <v>452</v>
       </c>
       <c r="L154" s="1">
-        <v>299813.69</v>
+        <v>297152.81</v>
       </c>
       <c r="M154" s="1">
-        <v>301229.44</v>
+        <v>299263.08</v>
       </c>
       <c r="N154" s="1">
         <v>0.61</v>
       </c>
       <c r="O154">
         <v>1</v>
       </c>
       <c r="Z154" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
     </row>
     <row r="155" spans="1:26">
       <c r="A155" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
       <c r="B155" s="1">
         <v>500000.0</v>
       </c>
       <c r="C155" s="1">
-        <v>93.31472348</v>
+        <v>92.36265532</v>
       </c>
       <c r="D155" s="1">
         <v>95.381538</v>
       </c>
       <c r="E155" t="s">
         <v>8</v>
       </c>
       <c r="F155">
         <v>1.0</v>
       </c>
       <c r="G155" s="1">
         <v>476907.69</v>
       </c>
       <c r="H155" s="1">
-        <v>-6885.44</v>
+        <v>-10799.89</v>
       </c>
       <c r="I155" s="1">
-        <v>-1.4437678704657</v>
+        <v>-2.2645661259939</v>
       </c>
       <c r="J155">
         <v>0.0</v>
       </c>
       <c r="K155" t="s">
-        <v>456</v>
+        <v>455</v>
       </c>
       <c r="L155" s="1">
-        <v>466573.62</v>
+        <v>461813.28</v>
       </c>
       <c r="M155" s="1">
-        <v>470022.25</v>
+        <v>466107.8</v>
       </c>
       <c r="N155" s="1">
-        <v>0.95</v>
+        <v>0.94</v>
       </c>
       <c r="O155">
         <v>1</v>
       </c>
       <c r="Z155" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
     </row>
     <row r="156" spans="1:26">
       <c r="A156" t="s">
-        <v>458</v>
+        <v>457</v>
       </c>
       <c r="B156" s="1">
         <v>400000.0</v>
       </c>
       <c r="C156" s="1">
-        <v>105.76702197</v>
+        <v>104.80636271</v>
       </c>
       <c r="D156" s="1">
         <v>109.314258</v>
       </c>
       <c r="E156" t="s">
         <v>8</v>
       </c>
       <c r="F156">
         <v>1.0</v>
       </c>
       <c r="G156" s="1">
         <v>437257.03</v>
       </c>
       <c r="H156" s="1">
-        <v>-1695.79</v>
+        <v>-4113.77</v>
       </c>
       <c r="I156" s="1">
-        <v>-0.38782452508539</v>
+        <v>-0.94081277549729</v>
       </c>
       <c r="J156">
         <v>0.0</v>
       </c>
       <c r="K156" t="s">
-        <v>459</v>
+        <v>458</v>
       </c>
       <c r="L156" s="1">
-        <v>423068.09</v>
+        <v>419225.45</v>
       </c>
       <c r="M156" s="1">
-        <v>435561.24</v>
+        <v>433143.26</v>
       </c>
       <c r="N156" s="1">
         <v>0.88</v>
       </c>
       <c r="O156">
         <v>1</v>
       </c>
       <c r="Z156" t="s">
-        <v>457</v>
+        <v>456</v>
       </c>
     </row>
     <row r="157" spans="1:26">
       <c r="A157" t="s">
-        <v>461</v>
+        <v>460</v>
       </c>
       <c r="B157" s="1">
-        <v>-35.0</v>
+        <v>-14.0</v>
       </c>
       <c r="C157" s="1">
-        <v>114.86</v>
+        <v>113.84</v>
       </c>
       <c r="D157" s="1">
-        <v>115.45285714</v>
+        <v>115.47</v>
       </c>
       <c r="E157" t="s">
         <v>8</v>
       </c>
       <c r="F157">
         <v>1.0</v>
       </c>
       <c r="G157" s="1">
         <v>0.0</v>
       </c>
       <c r="H157" s="1">
-        <v>20750.0</v>
+        <v>22820.0</v>
       </c>
       <c r="I157" s="1">
         <v>0</v>
       </c>
       <c r="J157">
         <v>0.0</v>
       </c>
       <c r="K157">
         <v>0.0</v>
       </c>
       <c r="L157" s="1">
-        <v>20750.0</v>
+        <v>22820.0</v>
       </c>
       <c r="M157" s="1">
-        <v>20750.0</v>
+        <v>22820.0</v>
       </c>
       <c r="N157" s="1">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="O157">
         <v>1</v>
       </c>
       <c r="Z157" t="s">
-        <v>460</v>
+        <v>459</v>
+      </c>
+    </row>
+    <row r="158" spans="1:26">
+      <c r="A158" t="s">
+        <v>462</v>
+      </c>
+      <c r="B158" s="1">
+        <v>50.0</v>
+      </c>
+      <c r="C158" s="1">
+        <v>105.455</v>
+      </c>
+      <c r="D158" s="1">
+        <v>105.4858</v>
+      </c>
+      <c r="E158" t="s">
+        <v>8</v>
+      </c>
+      <c r="F158">
+        <v>1.0</v>
+      </c>
+      <c r="G158" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H158" s="1">
+        <v>-1540.0</v>
+      </c>
+      <c r="I158" s="1">
+        <v>0</v>
+      </c>
+      <c r="J158">
+        <v>0.0</v>
+      </c>
+      <c r="K158">
+        <v>0.0</v>
+      </c>
+      <c r="L158" s="1">
+        <v>-1540.0</v>
+      </c>
+      <c r="M158" s="1">
+        <v>-1540.0</v>
+      </c>
+      <c r="N158" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O158">
+        <v>1</v>
+      </c>
+      <c r="Z158" t="s">
+        <v>461</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">