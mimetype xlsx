--- v1 (2026-05-25)
+++ v2 (2026-06-19)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="363">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="358">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C/D</t>
   </si>
   <si>
     <t>FR001400UIK9</t>
   </si>
   <si>
@@ -100,1053 +100,1038 @@
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR001400KPZ3</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART I</t>
   </si>
   <si>
-    <t>DU100326</t>
-[...2 lines deleted...]
-    <t>EURO-SCHATZ MAR 26</t>
+    <t>DU100626</t>
+  </si>
+  <si>
+    <t>EURO-SCHATZ JUN 26</t>
+  </si>
+  <si>
+    <t>XS2747181969</t>
+  </si>
+  <si>
+    <t>ABB FINANCE BV 3.125 15/01/2029</t>
   </si>
   <si>
     <t>XS2558022591</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 22/02/2033</t>
   </si>
   <si>
     <t>XS3066564900</t>
   </si>
   <si>
     <t>ACHMEA BANK NV 2.5 06/05/2028</t>
   </si>
   <si>
-    <t>4 068.49</t>
+    <t>4 397.26</t>
   </si>
   <si>
     <t>XS2958382645</t>
   </si>
   <si>
     <t>ACHMEA BANK NV 2.75 10/12/2027</t>
   </si>
   <si>
-    <t>1 190.41</t>
+    <t>1 552.05</t>
   </si>
   <si>
     <t>XS2464405229</t>
   </si>
   <si>
     <t>AIB GROUP PLC 04/04/2028</t>
   </si>
   <si>
-    <t>6 084.25</t>
+    <t>6 528.08</t>
   </si>
   <si>
     <t>XS2343340852</t>
   </si>
   <si>
     <t>AIB GROUP PLC 17/11/2027</t>
   </si>
   <si>
     <t>FR0014013VW7</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 2.625 05/11/2029</t>
   </si>
   <si>
     <t>XS2156598281</t>
   </si>
   <si>
     <t>AKZO NOBEL NV 1.625 14/04/2030</t>
   </si>
   <si>
-    <t>2 840.41</t>
+    <t>3 054.11</t>
   </si>
   <si>
     <t>XS3064418687</t>
   </si>
   <si>
     <t>ALPHABET INC 2.5 06/05/2029</t>
   </si>
   <si>
-    <t>2 034.25</t>
+    <t>2 198.63</t>
   </si>
   <si>
     <t>XS2622275886</t>
   </si>
   <si>
     <t>AMERICAN TOWER CORPORATION 4.125 16/05/2027</t>
   </si>
   <si>
-    <t>6 486.99</t>
+    <t>7 029.45</t>
   </si>
   <si>
     <t>XS2273810510</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 0 16/07/2026</t>
   </si>
   <si>
     <t>XS1799611642</t>
   </si>
   <si>
     <t>AXA SA 28/05/2049</t>
   </si>
   <si>
-    <t>7 345.89</t>
+    <t>7 986.99</t>
   </si>
   <si>
     <t>FR0014015J87</t>
   </si>
   <si>
     <t>AYVENS SA 3 18/04/2030</t>
   </si>
   <si>
     <t>FR001400RGV6</t>
   </si>
   <si>
     <t>AYVENS SA 3.875 16/07/2029</t>
   </si>
   <si>
-    <t>7 197.95</t>
+    <t>7 962.33</t>
   </si>
   <si>
     <t>XS2430998893</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 14/01/2029</t>
   </si>
   <si>
     <t>XS2908735504</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 02/04/2029</t>
   </si>
   <si>
-    <t>8 841.78</t>
+    <t>9 482.88</t>
   </si>
   <si>
     <t>XS2038039074</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 08/08/2029</t>
   </si>
   <si>
-    <t>1 290.30</t>
+    <t>1 442.85</t>
   </si>
   <si>
     <t>FR0013408960</t>
   </si>
   <si>
     <t>BANQUE EUROPEENNE DU CREDIT MUTUEL 1.75 15/03/2029</t>
   </si>
   <si>
-    <t>5 019.86</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400AY79</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 16/06/2032</t>
   </si>
   <si>
-    <t>2 717.81</t>
+    <t>2 972.60</t>
   </si>
   <si>
     <t>XS2321466133</t>
   </si>
   <si>
     <t>BARCLAYS PLC 22/03/2031</t>
   </si>
   <si>
-    <t>1 054.11</t>
-[...1 lines deleted...]
-  <si>
     <t>BE6340794013</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 19/04/2033</t>
   </si>
   <si>
-    <t>4 516.44</t>
+    <t>4 861.64</t>
   </si>
   <si>
     <t>XS3075491152</t>
   </si>
   <si>
     <t>BMW FINANCE NV 2.625 20/05/2028</t>
   </si>
   <si>
-    <t>4 864.30</t>
+    <t>5 276.83</t>
   </si>
   <si>
     <t>FR0014001JT3</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/01/2030</t>
   </si>
   <si>
     <t>FR0014009HA0</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 31/03/2032</t>
   </si>
   <si>
-    <t>2 280.82</t>
+    <t>2 445.21</t>
   </si>
   <si>
     <t>XS2776511060</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 3.5 01/03/2029</t>
   </si>
   <si>
-    <t>6 961.64</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400N4L7</t>
   </si>
   <si>
     <t>BPCE SA 3.875 11/01/2029</t>
   </si>
   <si>
-    <t>1 496.92</t>
+    <t>2 261.30</t>
   </si>
   <si>
     <t>XS3108521124</t>
   </si>
   <si>
     <t>CA AUTO BANK SPA (DUBLIN BRANCH) 2.75 07/07/2028</t>
   </si>
   <si>
-    <t>1 770.55</t>
+    <t>1 951.37</t>
   </si>
   <si>
     <t>XS3275406539</t>
   </si>
   <si>
     <t>CA AUTO BANK SPA (DUBLIN BRANCH) 2.75 21/01/2029</t>
   </si>
   <si>
     <t>XS2434702424</t>
   </si>
   <si>
     <t>CAIXABANK SA 21/01/2028</t>
   </si>
   <si>
     <t>XS3280995518</t>
   </si>
   <si>
     <t>CANADIAN IMPERIAL BANK OF COMMERCE 30/07/2030</t>
   </si>
   <si>
+    <t>1 045.83</t>
+  </si>
+  <si>
     <t>FR0014012SB9</t>
   </si>
   <si>
     <t>CAPGEMINI SE 2.5 25/09/2028</t>
   </si>
   <si>
-    <t>2 123.29</t>
+    <t>2 452.05</t>
   </si>
   <si>
     <t>XS3231164586</t>
   </si>
   <si>
     <t>CATERPILLAR FINANCIAL SERVICES COR 2.541 20/11/2028</t>
   </si>
   <si>
-    <t>1 794.29</t>
+    <t>2 197.09</t>
   </si>
   <si>
     <t>XS2348237871</t>
   </si>
   <si>
     <t>CELLNEX FINANCE COMPANY SA 1.5 08/06/2028</t>
   </si>
   <si>
-    <t>1 084.93</t>
+    <t>1 183.56</t>
   </si>
   <si>
     <t>XS3071246295</t>
   </si>
   <si>
     <t>CENCORA INC 2.875 22/05/2028</t>
   </si>
   <si>
-    <t>2 213.36</t>
+    <t>2 402.40</t>
   </si>
   <si>
     <t>XS2114852218</t>
   </si>
   <si>
     <t>COMCAST CORPORATION 0.25 20/05/2027</t>
   </si>
   <si>
-    <t>DE000CZ457N3</t>
-[...5 lines deleted...]
-    <t>1 626.71</t>
+    <t>XS2517103417</t>
+  </si>
+  <si>
+    <t>COMPAGNIE DE SAINT GOBAIN SA 2.125 10/06/2028</t>
+  </si>
+  <si>
+    <t>1 665.07</t>
   </si>
   <si>
     <t>XS3232968803</t>
   </si>
   <si>
     <t>COMPASS GROUP PLC 2.625 15/01/2029</t>
   </si>
   <si>
     <t>FR0014014P49</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 03/07/2031</t>
   </si>
   <si>
-    <t>2 208.90</t>
+    <t>2 825.34</t>
   </si>
   <si>
     <t>FR001400KDS4</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 28/08/2033</t>
   </si>
   <si>
-    <t>5 515.07</t>
+    <t>6 238.36</t>
   </si>
   <si>
     <t>FR0013517307</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 11/06/2029</t>
   </si>
   <si>
-    <t>1 787.67</t>
+    <t>1 952.05</t>
   </si>
   <si>
     <t>BE0002936178</t>
   </si>
   <si>
     <t>CRELAN SA 28/02/2030</t>
   </si>
   <si>
-    <t>5 983.56</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3081821699</t>
   </si>
   <si>
     <t>DAIMLER TRUCK INTERNATIONAL FINANC 3 27/11/2029</t>
   </si>
   <si>
     <t>FR0014005EJ6</t>
   </si>
   <si>
     <t>DANONE SA PERP</t>
   </si>
   <si>
     <t>FR0013444551</t>
   </si>
   <si>
     <t>DASSAULT SYSTEMES 0.375 16/09/2029</t>
   </si>
   <si>
     <t>DE000A4DFH60</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 16/06/2029</t>
   </si>
   <si>
-    <t>6 312.33</t>
-[...8 lines deleted...]
-    <t>2 151.78</t>
+    <t>6 904.11</t>
   </si>
   <si>
     <t>XS2147889427</t>
   </si>
   <si>
     <t>DIAGEO FINANCE PLC 1.875 27/03/2027</t>
   </si>
   <si>
-    <t>1 731.16</t>
+    <t>1 854.45</t>
   </si>
   <si>
     <t>XS3086867440</t>
   </si>
   <si>
     <t>ELM BV 3.375 19/06/2030</t>
   </si>
   <si>
-    <t>2 339.38</t>
+    <t>2 561.30</t>
   </si>
   <si>
     <t>XS3008888953</t>
   </si>
   <si>
     <t>ENEL FINANCE INTERNATIONAL NV 2.625 24/02/2028</t>
   </si>
   <si>
     <t>FR001400A1H6</t>
   </si>
   <si>
     <t>ENGIE SA 3.5 27/09/2029</t>
   </si>
   <si>
-    <t>2 934.25</t>
+    <t>3 394.52</t>
   </si>
   <si>
     <t>AT0000A2U543</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG 15/11/2032</t>
   </si>
   <si>
     <t>XS2386877133</t>
   </si>
   <si>
     <t>ESSITY CAPITAL BV 0.25 15/09/2029</t>
   </si>
   <si>
     <t>XS3110850347</t>
   </si>
   <si>
     <t>EUROBANK SA 07/07/2028</t>
   </si>
   <si>
-    <t>1 851.03</t>
+    <t>2 040.07</t>
   </si>
   <si>
     <t>XS2919679816</t>
   </si>
   <si>
     <t>EUROGRID GMBH 3.075 18/10/2027</t>
   </si>
   <si>
-    <t>1 112.05</t>
+    <t>1 314.25</t>
   </si>
   <si>
     <t>DK0030555156</t>
   </si>
   <si>
     <t>EURONEXT NV 2.625 26/11/2028</t>
   </si>
   <si>
+    <t>XS1753808929</t>
+  </si>
+  <si>
+    <t>EXOR NV 1.75 18/01/2028</t>
+  </si>
+  <si>
     <t>XS3299544711</t>
   </si>
   <si>
     <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
   </si>
   <si>
     <t>XS3036647694</t>
   </si>
   <si>
     <t>FRESENIUS MEDICAL CARE AG 3.125 08/12/2028</t>
   </si>
   <si>
     <t>XS1733289406</t>
   </si>
   <si>
     <t>GENERTEL SPA 14/12/2047</t>
   </si>
   <si>
+    <t>1 152.74</t>
+  </si>
+  <si>
     <t>XS3148184156</t>
   </si>
   <si>
     <t>GIVAUDAN FINANCE EUROPE BV 2.875 09/09/2029</t>
   </si>
   <si>
-    <t>1 346.92</t>
+    <t>1 535.96</t>
   </si>
   <si>
     <t>XS1654229373</t>
   </si>
   <si>
     <t>GRAND CITY PROPERTIES SA 1.375 03/08/2026</t>
   </si>
   <si>
     <t>XS2788605660</t>
   </si>
   <si>
     <t>HSBC HOLDINGS PLC 22/03/2035</t>
   </si>
   <si>
-    <t>4 309.20</t>
-[...1 lines deleted...]
-  <si>
     <t>FI4000523550</t>
   </si>
   <si>
     <t>HUHTAMAKI OYJ 4.25 09/06/2027</t>
   </si>
   <si>
-    <t>3 062.33</t>
+    <t>3 341.78</t>
   </si>
   <si>
     <t>ES0244251056</t>
   </si>
   <si>
     <t>IBERCAJA BANCO SA 10/08/2031</t>
   </si>
   <si>
     <t>FR0013320058</t>
   </si>
   <si>
     <t>ICADE 1.625 28/02/2028</t>
   </si>
   <si>
-    <t>3 241.10</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>1 565.52</t>
+    <t>1 817.68</t>
   </si>
   <si>
     <t>XS2457469547</t>
   </si>
   <si>
     <t>IMCD NV 2.125 31/03/2027</t>
   </si>
   <si>
-    <t>1 938.70</t>
+    <t>2 078.42</t>
   </si>
   <si>
     <t>XS2350756446</t>
   </si>
   <si>
     <t>ING GROEP NV 09/06/2032</t>
   </si>
   <si>
     <t>XS2258452478</t>
   </si>
   <si>
     <t>ING GROEP NV 18/02/2029</t>
   </si>
   <si>
     <t>XS2886191589</t>
   </si>
   <si>
     <t>ING GROEP NV 26/08/2035</t>
   </si>
   <si>
-    <t>2 154.11</t>
+    <t>2 433.56</t>
   </si>
   <si>
     <t>XS1843459782</t>
   </si>
   <si>
     <t>INTERNATIONAL FLAVORS &amp; FRAGRANCES 1.8 25/09/2026</t>
   </si>
   <si>
     <t>XS2592650373</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 08/03/2028</t>
   </si>
   <si>
-    <t>7 315.07</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2931945211</t>
   </si>
   <si>
     <t>JYSKE BANK A/S 05/05/2029</t>
   </si>
   <si>
-    <t>2 347.26</t>
+    <t>2 536.30</t>
   </si>
   <si>
     <t>BE0002914951</t>
   </si>
   <si>
     <t>KBC GROEP NV 25/04/2033</t>
   </si>
   <si>
-    <t>4 113.70</t>
+    <t>4 434.25</t>
   </si>
   <si>
     <t>FR001400KHZ0</t>
   </si>
   <si>
     <t>KERING SA 3.625 05/09/2027</t>
   </si>
   <si>
-    <t>3 476.03</t>
+    <t>3 952.74</t>
   </si>
   <si>
     <t>FR0013512233</t>
   </si>
   <si>
     <t>KLEPIERRE SA 2 12/05/2029</t>
   </si>
   <si>
-    <t>3 189.04</t>
+    <t>3 452.05</t>
   </si>
   <si>
     <t>XS2193978363</t>
   </si>
   <si>
     <t>KONINKLIJKE DSM NV 0.25 23/06/2028</t>
   </si>
   <si>
     <t>FR001400HOZ2</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 4 03/05/2028</t>
   </si>
   <si>
-    <t>3 287.67</t>
+    <t>3 550.68</t>
   </si>
   <si>
     <t>XS2904651093</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 2.75 20/09/2027</t>
   </si>
   <si>
-    <t>2 410.96</t>
+    <t>2 772.60</t>
   </si>
   <si>
     <t>FR001400ZED2</t>
   </si>
   <si>
     <t>LVMH MOET HENNESSY LOUIS VUITTON S 2.625 07/03/2029</t>
   </si>
   <si>
-    <t>4 257.53</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400TSJ2</t>
   </si>
   <si>
     <t>LVMH MOET HENNESSY LOUIS VUITTON S 2.75 07/11/2027</t>
   </si>
   <si>
+    <t>1 024.66</t>
+  </si>
+  <si>
+    <t>XS3320664710</t>
+  </si>
+  <si>
+    <t>MAPLE PARENT HOLDINGS CORP 3.881 26/03/2030</t>
+  </si>
+  <si>
     <t>XS3233927733</t>
   </si>
   <si>
     <t>MITSUBISHI HC CAPITAL UK PLC 2.856 26/11/2028</t>
   </si>
   <si>
-    <t>1 819.23</t>
+    <t>2 288.71</t>
   </si>
   <si>
     <t>FR0013425147</t>
   </si>
   <si>
     <t>MMS USA FINANCING INC 1.25 13/06/2028</t>
   </si>
   <si>
-    <t>1 773.97</t>
+    <t>1 938.36</t>
+  </si>
+  <si>
+    <t>XS2151059206</t>
+  </si>
+  <si>
+    <t>MONDI FINANCE EUROPE GMBH 2.375 01/04/2028</t>
+  </si>
+  <si>
+    <t>2 316.44</t>
   </si>
   <si>
     <t>XS2548080832</t>
   </si>
   <si>
     <t>MORGAN STANLEY 25/10/2028</t>
   </si>
   <si>
-    <t>4 944.86</t>
+    <t>5 894.28</t>
   </si>
   <si>
     <t>XS3284396622</t>
   </si>
   <si>
     <t>NATIONAL BANK OF GREECE SA 04/02/2031</t>
   </si>
   <si>
     <t>XS2680745119</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 4.151 12/09/2027</t>
   </si>
   <si>
-    <t>3 821.19</t>
+    <t>4 367.08</t>
   </si>
   <si>
     <t>XS2382950330</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 14/09/2032</t>
   </si>
   <si>
-    <t>XS3170277530</t>
-[...7 lines deleted...]
-  <si>
     <t>FR001400H0F5</t>
   </si>
   <si>
     <t>NEXANS SA 5.5 05/04/2028</t>
   </si>
   <si>
-    <t>9 884.93</t>
+    <t>10 608.22</t>
   </si>
   <si>
     <t>XS1550988643</t>
   </si>
   <si>
     <t>NN GROUP NV 13/01/2048</t>
   </si>
   <si>
     <t>XS2343459074</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 18/08/2031</t>
   </si>
   <si>
     <t>XS2482618464</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 2.5 23/05/2029</t>
   </si>
   <si>
-    <t>5 753.42</t>
+    <t>6 246.58</t>
   </si>
   <si>
     <t>XS3002552993</t>
   </si>
   <si>
     <t>NOVO NORDISK FINANCE NETHERLANDS B 2.375 27/05/2028</t>
   </si>
   <si>
-    <t>6 213.78</t>
+    <t>6 754.11</t>
   </si>
   <si>
     <t>XS3100081093</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 2.906 16/03/2029</t>
   </si>
   <si>
-    <t>1 799.33</t>
-[...1 lines deleted...]
-  <si>
     <t>DK0030512421</t>
   </si>
   <si>
     <t>NYKREDIT REALKREDIT A/S 4.625 19/01/2029</t>
   </si>
   <si>
-    <t>1 976.71</t>
+    <t>3 193.15</t>
   </si>
   <si>
     <t>XS2354246816</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 0.375 16/06/2028</t>
   </si>
   <si>
     <t>FR0013534484</t>
   </si>
   <si>
     <t>ORANGE SA 0.125 16/09/2029</t>
   </si>
   <si>
     <t>FR001400DAO4</t>
   </si>
   <si>
     <t>ORANO SA 5.375 15/05/2027</t>
   </si>
   <si>
-    <t>4 241.10</t>
+    <t>4 594.52</t>
   </si>
   <si>
     <t>XS3019313363</t>
   </si>
   <si>
     <t>PFIZER NETHERLANDS INTERNATIONAL F 2.875 19/05/2029</t>
   </si>
   <si>
+    <t>2 426.03</t>
+  </si>
+  <si>
+    <t>XS3085616079</t>
+  </si>
+  <si>
+    <t>PIRAEUS BANK SA 03/12/2028</t>
+  </si>
+  <si>
+    <t>FR0014010CJ0</t>
+  </si>
+  <si>
+    <t>PUBLICIS GROUPE SA 2.875 12/06/2029</t>
+  </si>
+  <si>
     <t>2 236.99</t>
   </si>
   <si>
-    <t>XS3085616079</t>
-[...13 lines deleted...]
-  <si>
     <t>FR001400P3D4</t>
   </si>
   <si>
     <t>RCI BANQUE SA 3.75 04/10/2027</t>
   </si>
   <si>
-    <t>2 250.00</t>
+    <t>2 619.86</t>
   </si>
   <si>
     <t>XS3174782758</t>
   </si>
   <si>
     <t>RECKITT BENCKISER TREASURY SERVICE 2.625 10/09/2028</t>
   </si>
   <si>
-    <t>1 393.77</t>
+    <t>1 590.53</t>
   </si>
   <si>
     <t>XS2494945939</t>
   </si>
   <si>
     <t>RENTOKIL INITIAL FINANCE BV 3.875 27/06/2027</t>
   </si>
   <si>
-    <t>5 202.05</t>
+    <t>5 711.64</t>
   </si>
   <si>
     <t>XS2332306344</t>
   </si>
   <si>
     <t>REXEL SA 2.125 15/06/2028</t>
   </si>
   <si>
-    <t>FR0014010MQ4</t>
-[...7 lines deleted...]
-  <si>
     <t>XS2511906310</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.75 10/08/2027</t>
   </si>
   <si>
-    <t>4 130.14</t>
+    <t>4 623.29</t>
   </si>
   <si>
     <t>XS2767499275</t>
   </si>
   <si>
     <t>SNAM SPA 3.375 19/02/2028</t>
   </si>
   <si>
     <t>FR001400U1Q3</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 13/11/2030</t>
   </si>
   <si>
-    <t>4 210.96</t>
+    <t>5 164.38</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
-    <t>6 838.36</t>
+    <t>7 364.38</t>
   </si>
   <si>
     <t>XS1207005023</t>
   </si>
   <si>
     <t>STATKRAFT AS 1.5 26/03/2030</t>
   </si>
   <si>
-    <t>1 389.04</t>
+    <t>1 487.67</t>
   </si>
   <si>
     <t>FR0013505542</t>
   </si>
   <si>
     <t>SUEZ SA 1.25 02/04/2027</t>
   </si>
   <si>
-    <t>2 267.12</t>
+    <t>2 431.51</t>
   </si>
   <si>
     <t>XS2522879654</t>
   </si>
   <si>
     <t>SWEDBANK AB 23/08/2032</t>
   </si>
   <si>
-    <t>1 867.12</t>
+    <t>2 105.48</t>
   </si>
   <si>
     <t>XS2827694170</t>
   </si>
   <si>
     <t>SWISSCOM FINANCE BV 3.5 29/08/2028</t>
   </si>
   <si>
-    <t>1 745.21</t>
+    <t>1 975.34</t>
   </si>
   <si>
     <t>XS2117452156</t>
   </si>
   <si>
     <t>TELENOR ASA 0.25 14/02/2028</t>
   </si>
   <si>
     <t>XS1966038249</t>
   </si>
   <si>
     <t>TELSTRA CORPORATION LTD 1.375 26/03/2029</t>
   </si>
   <si>
-    <t>2 546.58</t>
+    <t>2 727.40</t>
   </si>
   <si>
     <t>XS1652866002</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 1.375 26/07/2027</t>
   </si>
   <si>
     <t>XS2437854487</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
   </si>
   <si>
     <t>CH1214797172</t>
   </si>
   <si>
     <t>UBS GROUP AG 01/03/2029</t>
   </si>
   <si>
-    <t>7 707.53</t>
-[...1 lines deleted...]
-  <si>
     <t>CH1512676888</t>
   </si>
   <si>
     <t>UBS GROUP AG 13/02/2031</t>
   </si>
   <si>
+    <t>1 181.51</t>
+  </si>
+  <si>
     <t>CH1194000340</t>
   </si>
   <si>
     <t>UBS GROUP AG 15/06/2027</t>
   </si>
   <si>
-    <t>3 872.60</t>
+    <t>4 234.25</t>
   </si>
   <si>
     <t>BE0002784651</t>
   </si>
   <si>
     <t>UCB SA 1 30/03/2028</t>
   </si>
   <si>
     <t>FR001400SIM9</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.5 11/09/2029</t>
   </si>
   <si>
-    <t>4 861.64</t>
+    <t>5 552.05</t>
   </si>
   <si>
     <t>IT0005689986</t>
   </si>
   <si>
     <t>UNICREDIT SPA 15/07/2030</t>
   </si>
   <si>
+    <t>1 256.02</t>
+  </si>
+  <si>
     <t>XS2496288593</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3 30/06/2027</t>
   </si>
   <si>
-    <t>3 978.08</t>
+    <t>4 372.60</t>
   </si>
   <si>
     <t>XS3063724325</t>
   </si>
   <si>
     <t>VISA INC 2.25 15/05/2028</t>
   </si>
   <si>
-    <t>3 674.96</t>
+    <t>3 981.21</t>
   </si>
   <si>
     <t>DE000A19UR79</t>
   </si>
   <si>
     <t>VONOVIA FINANCE BV 1.5 14/01/2028</t>
   </si>
   <si>
     <t>XS2630465875</t>
   </si>
   <si>
     <t>WERFEN SA 4.625 06/06/2028</t>
   </si>
   <si>
-    <t>3 370.55</t>
+    <t>3 674.66</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1513,122 +1498,122 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
         <v>10.0</v>
       </c>
       <c r="D2">
-        <v>103.29</v>
+        <v>102.1</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>1032.98</v>
+        <v>1021.05</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>1032.98</v>
+        <v>1021.05</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>221004.0</v>
+        <v>212036.0</v>
       </c>
       <c r="D3">
-        <v>103.75</v>
+        <v>102.58</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>22930890.07</v>
+        <v>21752672.66</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>22930890.07</v>
+        <v>21752672.66</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P129"/>
+  <dimension ref="A1:P130"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O129" sqref="O129"/>
+      <selection activeCell="O130" sqref="O130"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>11</v>
       </c>
       <c r="B1" t="s">
         <v>12</v>
       </c>
       <c r="C1" t="s">
         <v>13</v>
       </c>
       <c r="D1" t="s">
         <v>14</v>
       </c>
       <c r="E1" t="s">
         <v>15</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>16</v>
@@ -1647,6439 +1632,6489 @@
       </c>
       <c r="L1" t="s">
         <v>21</v>
       </c>
       <c r="M1" t="s">
         <v>22</v>
       </c>
       <c r="N1" t="s">
         <v>23</v>
       </c>
       <c r="O1" t="s">
         <v>24</v>
       </c>
       <c r="P1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>26</v>
       </c>
       <c r="B2" t="s">
         <v>27</v>
       </c>
       <c r="C2" s="1">
-        <v>875.0</v>
+        <v>1268.0</v>
       </c>
       <c r="D2" s="1">
-        <v>1070.05</v>
+        <v>1071.41</v>
       </c>
       <c r="E2" s="1">
-        <v>1069.4260914286</v>
+        <v>1070.2395741325</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>935747.83</v>
+        <v>1357063.78</v>
       </c>
       <c r="I2" s="1">
-        <v>545.92</v>
+        <v>1484.1</v>
       </c>
       <c r="J2" s="1">
-        <v>0.058340503979582</v>
+        <v>0.10936110902614</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>936293.75</v>
+        <v>1358547.88</v>
       </c>
       <c r="N2" s="1">
-        <v>936293.75</v>
+        <v>1358547.88</v>
       </c>
       <c r="O2" s="1">
-        <v>4.08</v>
+        <v>6.25</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>28</v>
       </c>
       <c r="B3" t="s">
         <v>29</v>
       </c>
       <c r="C3" s="1">
-        <v>-24.0</v>
+        <v>46.0</v>
       </c>
       <c r="D3" s="1">
-        <v>106.955</v>
+        <v>105.835</v>
       </c>
       <c r="E3" s="1">
-        <v>106.985</v>
+        <v>106.251847826</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>0.0</v>
       </c>
       <c r="I3" s="1">
-        <v>720.0</v>
+        <v>-19175.0</v>
       </c>
       <c r="J3" s="1">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>720.0</v>
+        <v>-19175.0</v>
       </c>
       <c r="N3" s="1">
-        <v>720.0</v>
+        <v>-19175.0</v>
       </c>
       <c r="O3" s="1">
-        <v>0.0</v>
+        <v>-0.09</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>30</v>
       </c>
       <c r="B4" t="s">
         <v>31</v>
       </c>
       <c r="C4" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>103.699</v>
+        <v>99.672</v>
       </c>
       <c r="E4" s="1">
-        <v>104.1035</v>
+        <v>100.05</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>208207.0</v>
+        <v>100050.0</v>
       </c>
       <c r="I4" s="1">
-        <v>-809.0</v>
+        <v>-378.0</v>
       </c>
       <c r="J4" s="1">
-        <v>-0.38855562012805</v>
+        <v>-0.37781109445277</v>
       </c>
       <c r="K4">
-        <v>0.07</v>
+        <v>0.57</v>
       </c>
       <c r="L4">
-        <v>140.41</v>
+        <v>573.63</v>
       </c>
       <c r="M4" s="1">
-        <v>207398.0</v>
+        <v>99672.0</v>
       </c>
       <c r="N4" s="1">
-        <v>207538.41</v>
+        <v>100245.63</v>
       </c>
       <c r="O4" s="1">
-        <v>0.91</v>
+        <v>0.46</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>32</v>
       </c>
       <c r="B5" t="s">
         <v>33</v>
       </c>
       <c r="C5" s="1">
         <v>200000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>99.875</v>
+        <v>102.29</v>
       </c>
       <c r="E5" s="1">
-        <v>99.684</v>
+        <v>104.1035</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>199368.0</v>
+        <v>208207.0</v>
       </c>
       <c r="I5" s="1">
-        <v>382.0</v>
+        <v>-3627.0</v>
       </c>
       <c r="J5" s="1">
-        <v>0.19160547329561</v>
+        <v>-1.7420163587199</v>
       </c>
       <c r="K5">
-        <v>2.03</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>0.41</v>
+      </c>
+      <c r="L5">
+        <v>814.38</v>
       </c>
       <c r="M5" s="1">
-        <v>199750.0</v>
+        <v>204580.0</v>
       </c>
       <c r="N5" s="1">
-        <v>203818.49</v>
+        <v>205394.38</v>
       </c>
       <c r="O5" s="1">
-        <v>0.89</v>
+        <v>0.94</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
+        <v>34</v>
+      </c>
+      <c r="B6" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="C6" s="1">
         <v>200000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>100.497</v>
+        <v>98.7</v>
       </c>
       <c r="E6" s="1">
-        <v>99.686</v>
+        <v>99.684</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>199372.0</v>
+        <v>199368.0</v>
       </c>
       <c r="I6" s="1">
-        <v>1622.0</v>
+        <v>-1968.0</v>
       </c>
       <c r="J6" s="1">
-        <v>0.81355456132255</v>
+        <v>-0.98711929697845</v>
       </c>
       <c r="K6">
-        <v>0.6</v>
+        <v>2.2</v>
       </c>
       <c r="L6" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="M6" s="1">
-        <v>200994.0</v>
+        <v>197400.0</v>
       </c>
       <c r="N6" s="1">
-        <v>202184.41</v>
+        <v>201797.26</v>
       </c>
       <c r="O6" s="1">
-        <v>0.88</v>
+        <v>0.93</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
+        <v>37</v>
+      </c>
+      <c r="B7" t="s">
         <v>38</v>
       </c>
-      <c r="B7" t="s">
+      <c r="C7" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D7" s="1">
+        <v>99.49</v>
+      </c>
+      <c r="E7" s="1">
+        <v>99.686</v>
+      </c>
+      <c r="F7" t="s">
+        <v>8</v>
+      </c>
+      <c r="G7">
+        <v>1.0</v>
+      </c>
+      <c r="H7" s="1">
+        <v>199372.0</v>
+      </c>
+      <c r="I7" s="1">
+        <v>-392.0</v>
+      </c>
+      <c r="J7" s="1">
+        <v>-0.19661737856871</v>
+      </c>
+      <c r="K7">
+        <v>0.78</v>
+      </c>
+      <c r="L7" t="s">
         <v>39</v>
       </c>
-      <c r="C7" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M7" s="1">
-        <v>299067.0</v>
+        <v>198980.0</v>
       </c>
       <c r="N7" s="1">
-        <v>305151.25</v>
+        <v>200532.05</v>
       </c>
       <c r="O7" s="1">
-        <v>1.33</v>
+        <v>0.92</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
+        <v>40</v>
+      </c>
+      <c r="B8" t="s">
         <v>41</v>
       </c>
-      <c r="B8" t="s">
+      <c r="C8" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D8" s="1">
+        <v>99.106</v>
+      </c>
+      <c r="E8" s="1">
+        <v>98.945</v>
+      </c>
+      <c r="F8" t="s">
+        <v>8</v>
+      </c>
+      <c r="G8">
+        <v>1.0</v>
+      </c>
+      <c r="H8" s="1">
+        <v>296835.0</v>
+      </c>
+      <c r="I8" s="1">
+        <v>483.0</v>
+      </c>
+      <c r="J8" s="1">
+        <v>0.16271666077114</v>
+      </c>
+      <c r="K8">
+        <v>2.18</v>
+      </c>
+      <c r="L8" t="s">
         <v>42</v>
       </c>
-      <c r="C8" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M8" s="1">
-        <v>157838.4</v>
+        <v>297318.0</v>
       </c>
       <c r="N8" s="1">
-        <v>158061.96</v>
+        <v>303846.08</v>
       </c>
       <c r="O8" s="1">
-        <v>0.69</v>
+        <v>1.4</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>43</v>
       </c>
       <c r="B9" t="s">
         <v>44</v>
       </c>
       <c r="C9" s="1">
-        <v>100000.0</v>
+        <v>160000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>99.824</v>
+        <v>98.589</v>
       </c>
       <c r="E9" s="1">
-        <v>99.94</v>
+        <v>96.016</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>99940.0</v>
+        <v>153625.6</v>
       </c>
       <c r="I9" s="1">
-        <v>-116.0</v>
+        <v>4116.8</v>
       </c>
       <c r="J9" s="1">
-        <v>-0.11606964178507</v>
+        <v>2.6797617063823</v>
       </c>
       <c r="K9">
-        <v>0.82</v>
+        <v>0.17</v>
       </c>
       <c r="L9">
-        <v>819.86</v>
+        <v>276.16</v>
       </c>
       <c r="M9" s="1">
-        <v>99824.0</v>
+        <v>157742.4</v>
       </c>
       <c r="N9" s="1">
-        <v>100643.86</v>
+        <v>158018.56</v>
       </c>
       <c r="O9" s="1">
-        <v>0.44</v>
+        <v>0.73</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>45</v>
       </c>
       <c r="B10" t="s">
         <v>46</v>
       </c>
       <c r="C10" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>95.153</v>
+        <v>97.712</v>
       </c>
       <c r="E10" s="1">
-        <v>94.21235</v>
+        <v>99.94</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>188424.7</v>
+        <v>99940.0</v>
       </c>
       <c r="I10" s="1">
-        <v>1881.3</v>
+        <v>-2228.0</v>
       </c>
       <c r="J10" s="1">
-        <v>0.99843597999625</v>
+        <v>-2.2293376025615</v>
       </c>
       <c r="K10">
-        <v>1.42</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>0.99</v>
+      </c>
+      <c r="L10">
+        <v>992.47</v>
       </c>
       <c r="M10" s="1">
-        <v>190306.0</v>
+        <v>97712.0</v>
       </c>
       <c r="N10" s="1">
-        <v>193146.41</v>
+        <v>98704.47</v>
       </c>
       <c r="O10" s="1">
-        <v>0.84</v>
+        <v>0.45</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
+        <v>47</v>
+      </c>
+      <c r="B11" t="s">
         <v>48</v>
       </c>
-      <c r="B11" t="s">
+      <c r="C11" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D11" s="1">
+        <v>92.547</v>
+      </c>
+      <c r="E11" s="1">
+        <v>94.21235</v>
+      </c>
+      <c r="F11" t="s">
+        <v>8</v>
+      </c>
+      <c r="G11">
+        <v>1.0</v>
+      </c>
+      <c r="H11" s="1">
+        <v>188424.7</v>
+      </c>
+      <c r="I11" s="1">
+        <v>-3330.7</v>
+      </c>
+      <c r="J11" s="1">
+        <v>-1.7676557266643</v>
+      </c>
+      <c r="K11">
+        <v>1.53</v>
+      </c>
+      <c r="L11" t="s">
         <v>49</v>
       </c>
-      <c r="C11" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M11" s="1">
-        <v>99860.0</v>
+        <v>185094.0</v>
       </c>
       <c r="N11" s="1">
-        <v>101894.25</v>
+        <v>188148.11</v>
       </c>
       <c r="O11" s="1">
-        <v>0.44</v>
+        <v>0.86</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
+        <v>50</v>
+      </c>
+      <c r="B12" t="s">
         <v>51</v>
       </c>
-      <c r="B12" t="s">
+      <c r="C12" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D12" s="1">
+        <v>98.049</v>
+      </c>
+      <c r="E12" s="1">
+        <v>99.636</v>
+      </c>
+      <c r="F12" t="s">
+        <v>8</v>
+      </c>
+      <c r="G12">
+        <v>1.0</v>
+      </c>
+      <c r="H12" s="1">
+        <v>99636.0</v>
+      </c>
+      <c r="I12" s="1">
+        <v>-1587.0</v>
+      </c>
+      <c r="J12" s="1">
+        <v>-1.5927977839335</v>
+      </c>
+      <c r="K12">
+        <v>2.2</v>
+      </c>
+      <c r="L12" t="s">
         <v>52</v>
       </c>
-      <c r="C12" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M12" s="1">
-        <v>203642.0</v>
+        <v>98049.0</v>
       </c>
       <c r="N12" s="1">
-        <v>210128.99</v>
+        <v>100247.63</v>
       </c>
       <c r="O12" s="1">
-        <v>0.92</v>
+        <v>0.46</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
+        <v>53</v>
+      </c>
+      <c r="B13" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
       <c r="C13" s="1">
         <v>200000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>98.997</v>
+        <v>101.169</v>
       </c>
       <c r="E13" s="1">
-        <v>95.549</v>
+        <v>102.438</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>191098.0</v>
+        <v>204876.0</v>
       </c>
       <c r="I13" s="1">
-        <v>6896.0</v>
+        <v>-2538.0</v>
       </c>
       <c r="J13" s="1">
-        <v>3.6086196611163</v>
+        <v>-1.2387981022667</v>
       </c>
       <c r="K13">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>3.51</v>
+      </c>
+      <c r="L13" t="s">
+        <v>55</v>
       </c>
       <c r="M13" s="1">
-        <v>197994.0</v>
+        <v>202338.0</v>
       </c>
       <c r="N13" s="1">
-        <v>197994.0</v>
+        <v>209367.45</v>
       </c>
       <c r="O13" s="1">
-        <v>0.86</v>
+        <v>0.96</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>56</v>
       </c>
       <c r="B14" t="s">
         <v>57</v>
       </c>
       <c r="C14" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>100.388</v>
+        <v>99.135</v>
       </c>
       <c r="E14" s="1">
-        <v>100.196</v>
+        <v>95.549</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>300588.0</v>
+        <v>191098.0</v>
       </c>
       <c r="I14" s="1">
-        <v>576.0</v>
+        <v>7172.0</v>
       </c>
       <c r="J14" s="1">
-        <v>0.19162441614436</v>
+        <v>3.7530481742352</v>
       </c>
       <c r="K14">
-        <v>2.45</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>0.0</v>
+      </c>
+      <c r="L14">
+        <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>301164.0</v>
+        <v>198270.0</v>
       </c>
       <c r="N14" s="1">
-        <v>308509.89</v>
+        <v>198270.0</v>
       </c>
       <c r="O14" s="1">
-        <v>1.35</v>
+        <v>0.91</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
+        <v>58</v>
+      </c>
+      <c r="B15" t="s">
         <v>59</v>
       </c>
-      <c r="B15" t="s">
+      <c r="C15" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D15" s="1">
+        <v>98.357</v>
+      </c>
+      <c r="E15" s="1">
+        <v>100.196</v>
+      </c>
+      <c r="F15" t="s">
+        <v>8</v>
+      </c>
+      <c r="G15">
+        <v>1.0</v>
+      </c>
+      <c r="H15" s="1">
+        <v>300588.0</v>
+      </c>
+      <c r="I15" s="1">
+        <v>-5517.0</v>
+      </c>
+      <c r="J15" s="1">
+        <v>-1.8354026108827</v>
+      </c>
+      <c r="K15">
+        <v>2.66</v>
+      </c>
+      <c r="L15" t="s">
         <v>60</v>
       </c>
-      <c r="C15" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M15" s="1">
-        <v>100280.0</v>
+        <v>295071.0</v>
       </c>
       <c r="N15" s="1">
-        <v>100600.55</v>
+        <v>303057.99</v>
       </c>
       <c r="O15" s="1">
-        <v>0.44</v>
+        <v>1.39</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>61</v>
       </c>
       <c r="B16" t="s">
         <v>62</v>
       </c>
       <c r="C16" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>103.485</v>
+        <v>98.369</v>
       </c>
       <c r="E16" s="1">
-        <v>102.98633333</v>
+        <v>99.523</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>308959.0</v>
+        <v>99523.0</v>
       </c>
       <c r="I16" s="1">
-        <v>1496.0</v>
+        <v>-1154.0</v>
       </c>
       <c r="J16" s="1">
-        <v>0.48420664230529</v>
+        <v>-1.159530962692</v>
       </c>
       <c r="K16">
-        <v>2.4</v>
-[...2 lines deleted...]
-        <v>63</v>
+        <v>0.52</v>
+      </c>
+      <c r="L16">
+        <v>517.81</v>
       </c>
       <c r="M16" s="1">
-        <v>310455.0</v>
+        <v>98369.0</v>
       </c>
       <c r="N16" s="1">
-        <v>317652.95</v>
+        <v>98886.81</v>
       </c>
       <c r="O16" s="1">
-        <v>1.39</v>
+        <v>0.45</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
+        <v>63</v>
+      </c>
+      <c r="B17" t="s">
         <v>64</v>
       </c>
-      <c r="B17" t="s">
+      <c r="C17" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D17" s="1">
+        <v>101.293</v>
+      </c>
+      <c r="E17" s="1">
+        <v>102.98633333</v>
+      </c>
+      <c r="F17" t="s">
+        <v>8</v>
+      </c>
+      <c r="G17">
+        <v>1.0</v>
+      </c>
+      <c r="H17" s="1">
+        <v>308959.0</v>
+      </c>
+      <c r="I17" s="1">
+        <v>-5080.0</v>
+      </c>
+      <c r="J17" s="1">
+        <v>-1.6442311115714</v>
+      </c>
+      <c r="K17">
+        <v>2.65</v>
+      </c>
+      <c r="L17" t="s">
         <v>65</v>
       </c>
-      <c r="C17" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M17" s="1">
-        <v>194038.0</v>
+        <v>303879.0</v>
       </c>
       <c r="N17" s="1">
-        <v>194248.96</v>
+        <v>311841.33</v>
       </c>
       <c r="O17" s="1">
-        <v>0.85</v>
+        <v>1.43</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>66</v>
       </c>
       <c r="B18" t="s">
         <v>67</v>
       </c>
       <c r="C18" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>101.146</v>
+        <v>96.129</v>
       </c>
       <c r="E18" s="1">
-        <v>100.163</v>
+        <v>93.94</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>300489.0</v>
+        <v>187880.0</v>
       </c>
       <c r="I18" s="1">
-        <v>2949.0</v>
+        <v>4378.0</v>
       </c>
       <c r="J18" s="1">
-        <v>0.9814003174825</v>
+        <v>2.3302107728337</v>
       </c>
       <c r="K18">
-        <v>2.95</v>
-[...2 lines deleted...]
-        <v>68</v>
+        <v>0.16</v>
+      </c>
+      <c r="L18">
+        <v>326.03</v>
       </c>
       <c r="M18" s="1">
-        <v>303438.0</v>
+        <v>192258.0</v>
       </c>
       <c r="N18" s="1">
-        <v>312279.78</v>
+        <v>192584.03</v>
       </c>
       <c r="O18" s="1">
-        <v>1.36</v>
+        <v>0.89</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
+        <v>68</v>
+      </c>
+      <c r="B19" t="s">
         <v>69</v>
       </c>
-      <c r="B19" t="s">
+      <c r="C19" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D19" s="1">
+        <v>99.822</v>
+      </c>
+      <c r="E19" s="1">
+        <v>100.163</v>
+      </c>
+      <c r="F19" t="s">
+        <v>8</v>
+      </c>
+      <c r="G19">
+        <v>1.0</v>
+      </c>
+      <c r="H19" s="1">
+        <v>300489.0</v>
+      </c>
+      <c r="I19" s="1">
+        <v>-1023.0</v>
+      </c>
+      <c r="J19" s="1">
+        <v>-0.34044507452852</v>
+      </c>
+      <c r="K19">
+        <v>3.16</v>
+      </c>
+      <c r="L19" t="s">
         <v>70</v>
       </c>
-      <c r="C19" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M19" s="1">
-        <v>380300.0</v>
+        <v>299466.0</v>
       </c>
       <c r="N19" s="1">
-        <v>381590.3</v>
+        <v>308948.88</v>
       </c>
       <c r="O19" s="1">
-        <v>1.66</v>
+        <v>1.42</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
+        <v>71</v>
+      </c>
+      <c r="B20" t="s">
         <v>72</v>
       </c>
-      <c r="B20" t="s">
+      <c r="C20" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D20" s="1">
+        <v>93.837</v>
+      </c>
+      <c r="E20" s="1">
+        <v>92.4925</v>
+      </c>
+      <c r="F20" t="s">
+        <v>8</v>
+      </c>
+      <c r="G20">
+        <v>1.0</v>
+      </c>
+      <c r="H20" s="1">
+        <v>369970.0</v>
+      </c>
+      <c r="I20" s="1">
+        <v>5378.0</v>
+      </c>
+      <c r="J20" s="1">
+        <v>1.4536313755169</v>
+      </c>
+      <c r="K20">
+        <v>0.36</v>
+      </c>
+      <c r="L20" t="s">
         <v>73</v>
       </c>
-      <c r="C20" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M20" s="1">
-        <v>290652.0</v>
+        <v>375348.0</v>
       </c>
       <c r="N20" s="1">
-        <v>295671.86</v>
+        <v>376790.85</v>
       </c>
       <c r="O20" s="1">
-        <v>1.29</v>
+        <v>1.73</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
+        <v>74</v>
+      </c>
+      <c r="B21" t="s">
         <v>75</v>
       </c>
-      <c r="B21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C21" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>101.179</v>
+        <v>95.486</v>
       </c>
       <c r="E21" s="1">
-        <v>100.817</v>
+        <v>95.21533333</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>100817.0</v>
+        <v>285646.0</v>
       </c>
       <c r="I21" s="1">
-        <v>362.0</v>
+        <v>812.0</v>
       </c>
       <c r="J21" s="1">
-        <v>0.35906642728905</v>
+        <v>0.28426794003767</v>
       </c>
       <c r="K21">
-        <v>2.72</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>0.04</v>
+      </c>
+      <c r="L21">
+        <v>115.07</v>
       </c>
       <c r="M21" s="1">
-        <v>101179.0</v>
+        <v>286458.0</v>
       </c>
       <c r="N21" s="1">
-        <v>103896.81</v>
+        <v>286573.07</v>
       </c>
       <c r="O21" s="1">
-        <v>0.45</v>
+        <v>1.32</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="B22" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="C22" s="1">
         <v>100000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>99.936</v>
+        <v>100.264</v>
       </c>
       <c r="E22" s="1">
-        <v>97.684</v>
+        <v>100.817</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>97684.0</v>
+        <v>100817.0</v>
       </c>
       <c r="I22" s="1">
-        <v>2252.0</v>
+        <v>-553.0</v>
       </c>
       <c r="J22" s="1">
-        <v>2.3053928995537</v>
+        <v>-0.54851860301338</v>
       </c>
       <c r="K22">
-        <v>1.05</v>
+        <v>2.97</v>
       </c>
       <c r="L22" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="M22" s="1">
-        <v>99936.0</v>
+        <v>100264.0</v>
       </c>
       <c r="N22" s="1">
-        <v>100990.11</v>
+        <v>103236.6</v>
       </c>
       <c r="O22" s="1">
-        <v>0.44</v>
+        <v>0.47</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="B23" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="C23" s="1">
         <v>100000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>104.043</v>
+        <v>100.0</v>
       </c>
       <c r="E23" s="1">
-        <v>104.665</v>
+        <v>97.684</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>104665.0</v>
+        <v>97684.0</v>
       </c>
       <c r="I23" s="1">
-        <v>-622.0</v>
+        <v>2316.0</v>
       </c>
       <c r="J23" s="1">
-        <v>-0.59427697893279</v>
+        <v>2.3709102821342</v>
       </c>
       <c r="K23">
-        <v>4.52</v>
-[...2 lines deleted...]
-        <v>83</v>
+        <v>0.0</v>
+      </c>
+      <c r="L23">
+        <v>3.08</v>
       </c>
       <c r="M23" s="1">
-        <v>104043.0</v>
+        <v>100000.0</v>
       </c>
       <c r="N23" s="1">
-        <v>108559.44</v>
+        <v>100003.08</v>
       </c>
       <c r="O23" s="1">
-        <v>0.47</v>
+        <v>0.46</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="B24" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="C24" s="1">
-        <v>239000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>100.232</v>
+        <v>102.551</v>
       </c>
       <c r="E24" s="1">
-        <v>99.778</v>
+        <v>104.665</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>238469.42</v>
+        <v>104665.0</v>
       </c>
       <c r="I24" s="1">
-        <v>1085.06</v>
+        <v>-2114.0</v>
       </c>
       <c r="J24" s="1">
-        <v>0.45501012247189</v>
+        <v>-2.0197773849902</v>
       </c>
       <c r="K24">
-        <v>2.04</v>
+        <v>4.86</v>
       </c>
       <c r="L24" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="M24" s="1">
-        <v>239554.48</v>
+        <v>102551.0</v>
       </c>
       <c r="N24" s="1">
-        <v>244418.78</v>
+        <v>107412.64</v>
       </c>
       <c r="O24" s="1">
-        <v>1.07</v>
+        <v>0.49</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="B25" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="C25" s="1">
-        <v>300000.0</v>
+        <v>239000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>93.349</v>
+        <v>99.021</v>
       </c>
       <c r="E25" s="1">
-        <v>89.814</v>
+        <v>99.778</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>269442.0</v>
+        <v>238469.42</v>
       </c>
       <c r="I25" s="1">
-        <v>10605.0</v>
+        <v>-1809.23</v>
       </c>
       <c r="J25" s="1">
-        <v>3.9359119959026</v>
+        <v>-0.7586842790996</v>
       </c>
       <c r="K25">
-        <v>0.05</v>
-[...2 lines deleted...]
-        <v>160.27</v>
+        <v>2.21</v>
+      </c>
+      <c r="L25" t="s">
+        <v>86</v>
       </c>
       <c r="M25" s="1">
-        <v>280047.0</v>
+        <v>236660.19</v>
       </c>
       <c r="N25" s="1">
-        <v>280207.27</v>
+        <v>241937.02</v>
       </c>
       <c r="O25" s="1">
-        <v>1.22</v>
+        <v>1.11</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="B26" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="C26" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>99.541</v>
+        <v>92.007</v>
       </c>
       <c r="E26" s="1">
-        <v>97.966</v>
+        <v>89.814</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>97966.0</v>
+        <v>269442.0</v>
       </c>
       <c r="I26" s="1">
-        <v>1575.0</v>
+        <v>6579.0</v>
       </c>
       <c r="J26" s="1">
-        <v>1.6077006308311</v>
+        <v>2.4417128732714</v>
       </c>
       <c r="K26">
-        <v>2.28</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>0.09</v>
+      </c>
+      <c r="L26">
+        <v>258.9</v>
       </c>
       <c r="M26" s="1">
-        <v>99541.0</v>
+        <v>276021.0</v>
       </c>
       <c r="N26" s="1">
-        <v>101821.82</v>
+        <v>276279.9</v>
       </c>
       <c r="O26" s="1">
-        <v>0.44</v>
+        <v>1.27</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="B27" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="C27" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>102.179</v>
+        <v>99.009</v>
       </c>
       <c r="E27" s="1">
-        <v>102.115</v>
+        <v>97.966</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>204230.0</v>
+        <v>97966.0</v>
       </c>
       <c r="I27" s="1">
-        <v>128.0</v>
+        <v>1043.0</v>
       </c>
       <c r="J27" s="1">
-        <v>0.062674435685257</v>
+        <v>1.064655084417</v>
       </c>
       <c r="K27">
-        <v>3.48</v>
+        <v>2.45</v>
       </c>
       <c r="L27" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="M27" s="1">
-        <v>204358.0</v>
+        <v>99009.0</v>
       </c>
       <c r="N27" s="1">
-        <v>211319.64</v>
+        <v>101454.21</v>
       </c>
       <c r="O27" s="1">
-        <v>0.92</v>
+        <v>0.47</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="B28" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="C28" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>103.027</v>
+        <v>100.465</v>
       </c>
       <c r="E28" s="1">
-        <v>103.013</v>
+        <v>102.115</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>309039.0</v>
+        <v>204230.0</v>
       </c>
       <c r="I28" s="1">
-        <v>42.0</v>
+        <v>-3300.0</v>
       </c>
       <c r="J28" s="1">
-        <v>0.013590517701649</v>
+        <v>-1.6158252950105</v>
       </c>
       <c r="K28">
-        <v>0.5</v>
-[...2 lines deleted...]
-        <v>97</v>
+        <v>0.21</v>
+      </c>
+      <c r="L28">
+        <v>421.92</v>
       </c>
       <c r="M28" s="1">
-        <v>309081.0</v>
+        <v>200930.0</v>
       </c>
       <c r="N28" s="1">
-        <v>310577.92</v>
+        <v>201351.92</v>
       </c>
       <c r="O28" s="1">
-        <v>1.35</v>
+        <v>0.93</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>98</v>
+        <v>94</v>
       </c>
       <c r="B29" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="C29" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>100.362</v>
+        <v>101.211</v>
       </c>
       <c r="E29" s="1">
-        <v>99.824</v>
+        <v>103.013</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>99824.0</v>
+        <v>309039.0</v>
       </c>
       <c r="I29" s="1">
-        <v>538.0</v>
+        <v>-5406.0</v>
       </c>
       <c r="J29" s="1">
-        <v>0.53894854944703</v>
+        <v>-1.7492937784551</v>
       </c>
       <c r="K29">
-        <v>1.77</v>
+        <v>0.75</v>
       </c>
       <c r="L29" t="s">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="M29" s="1">
-        <v>100362.0</v>
+        <v>303633.0</v>
       </c>
       <c r="N29" s="1">
-        <v>102132.55</v>
+        <v>305894.3</v>
       </c>
       <c r="O29" s="1">
-        <v>0.45</v>
+        <v>1.41</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>101</v>
+        <v>97</v>
       </c>
       <c r="B30" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="C30" s="1">
         <v>100000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>100.004</v>
+        <v>98.928</v>
       </c>
       <c r="E30" s="1">
-        <v>99.668</v>
+        <v>99.824</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>99668.0</v>
+        <v>99824.0</v>
       </c>
       <c r="I30" s="1">
-        <v>336.0</v>
+        <v>-896.0</v>
       </c>
       <c r="J30" s="1">
-        <v>0.33711923586307</v>
+        <v>-0.897579740343</v>
       </c>
       <c r="K30">
-        <v>0.28</v>
-[...2 lines deleted...]
-        <v>278.77</v>
+        <v>1.95</v>
+      </c>
+      <c r="L30" t="s">
+        <v>99</v>
       </c>
       <c r="M30" s="1">
-        <v>100004.0</v>
+        <v>98928.0</v>
       </c>
       <c r="N30" s="1">
-        <v>100282.77</v>
+        <v>100879.37</v>
       </c>
       <c r="O30" s="1">
-        <v>0.44</v>
+        <v>0.46</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="B31" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="C31" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>98.447</v>
+        <v>97.995</v>
       </c>
       <c r="E31" s="1">
-        <v>96.182</v>
+        <v>99.668</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>288546.0</v>
+        <v>99668.0</v>
       </c>
       <c r="I31" s="1">
-        <v>6795.0</v>
+        <v>-1673.0</v>
       </c>
       <c r="J31" s="1">
-        <v>2.3549104822108</v>
+        <v>-1.6785728619015</v>
       </c>
       <c r="K31">
-        <v>0.06</v>
+        <v>0.46</v>
       </c>
       <c r="L31">
-        <v>190.07</v>
+        <v>459.59</v>
       </c>
       <c r="M31" s="1">
-        <v>295341.0</v>
+        <v>97995.0</v>
       </c>
       <c r="N31" s="1">
-        <v>295531.07</v>
+        <v>98454.59</v>
       </c>
       <c r="O31" s="1">
-        <v>1.29</v>
+        <v>0.45</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>105</v>
+        <v>102</v>
       </c>
       <c r="B32" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="C32" s="1">
-        <v>251000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>100.2</v>
+        <v>98.134</v>
       </c>
       <c r="E32" s="1">
-        <v>99.874</v>
+        <v>96.182</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>250683.74</v>
+        <v>288546.0</v>
       </c>
       <c r="I32" s="1">
-        <v>818.26</v>
+        <v>5856.0</v>
       </c>
       <c r="J32" s="1">
-        <v>0.32641127821055</v>
+        <v>2.0294857665675</v>
       </c>
       <c r="K32">
-        <v>0.22</v>
+        <v>0.1</v>
       </c>
       <c r="L32">
-        <v>543.83</v>
+        <v>313.36</v>
       </c>
       <c r="M32" s="1">
-        <v>251502.0</v>
+        <v>294402.0</v>
       </c>
       <c r="N32" s="1">
-        <v>252045.83</v>
+        <v>294715.36</v>
       </c>
       <c r="O32" s="1">
-        <v>1.1</v>
+        <v>1.35</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="B33" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="C33" s="1">
-        <v>200000.0</v>
+        <v>251000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>99.689</v>
+        <v>98.249</v>
       </c>
       <c r="E33" s="1">
-        <v>99.806</v>
+        <v>99.874</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>199612.0</v>
+        <v>250683.74</v>
       </c>
       <c r="I33" s="1">
-        <v>-234.0</v>
+        <v>-4078.75</v>
       </c>
       <c r="J33" s="1">
-        <v>-0.11722742119712</v>
+        <v>-1.6270500831047</v>
       </c>
       <c r="K33">
-        <v>1.06</v>
+        <v>0.42</v>
       </c>
       <c r="L33" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="M33" s="1">
-        <v>199378.0</v>
+        <v>246604.99</v>
       </c>
       <c r="N33" s="1">
-        <v>201501.29</v>
+        <v>247650.82</v>
       </c>
       <c r="O33" s="1">
-        <v>0.88</v>
+        <v>1.14</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="B34" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="C34" s="1">
-        <v>263000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>99.924</v>
+        <v>98.399</v>
       </c>
       <c r="E34" s="1">
-        <v>100.0</v>
+        <v>99.806</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>263000.0</v>
+        <v>199612.0</v>
       </c>
       <c r="I34" s="1">
-        <v>-199.88</v>
+        <v>-2814.0</v>
       </c>
       <c r="J34" s="1">
-        <v>-0.076</v>
+        <v>-1.4097348856782</v>
       </c>
       <c r="K34">
-        <v>0.68</v>
+        <v>1.23</v>
       </c>
       <c r="L34" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="M34" s="1">
-        <v>262800.12</v>
+        <v>196798.0</v>
       </c>
       <c r="N34" s="1">
-        <v>264594.41</v>
+        <v>199250.05</v>
       </c>
       <c r="O34" s="1">
-        <v>1.15</v>
+        <v>0.92</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="B35" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
       <c r="C35" s="1">
-        <v>100000.0</v>
+        <v>263000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>97.548</v>
+        <v>98.182</v>
       </c>
       <c r="E35" s="1">
-        <v>95.035</v>
+        <v>100.0</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>95035.0</v>
+        <v>263000.0</v>
       </c>
       <c r="I35" s="1">
-        <v>2513.0</v>
+        <v>-4781.34</v>
       </c>
       <c r="J35" s="1">
-        <v>2.6442889461777</v>
+        <v>-1.818</v>
       </c>
       <c r="K35">
-        <v>1.08</v>
+        <v>0.84</v>
       </c>
       <c r="L35" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="M35" s="1">
-        <v>97548.0</v>
+        <v>258218.66</v>
       </c>
       <c r="N35" s="1">
-        <v>98632.93</v>
+        <v>260415.75</v>
       </c>
       <c r="O35" s="1">
-        <v>0.43</v>
+        <v>1.2</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
       <c r="B36" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
       <c r="C36" s="1">
         <v>100000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>100.505</v>
+        <v>96.221</v>
       </c>
       <c r="E36" s="1">
-        <v>99.96</v>
+        <v>95.035</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>99960.0</v>
+        <v>95035.0</v>
       </c>
       <c r="I36" s="1">
-        <v>545.0</v>
+        <v>1186.0</v>
       </c>
       <c r="J36" s="1">
-        <v>0.54521808723489</v>
+        <v>1.2479612774241</v>
       </c>
       <c r="K36">
-        <v>2.21</v>
+        <v>1.18</v>
       </c>
       <c r="L36" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="M36" s="1">
-        <v>100505.0</v>
+        <v>96221.0</v>
       </c>
       <c r="N36" s="1">
-        <v>102718.36</v>
+        <v>97404.56</v>
       </c>
       <c r="O36" s="1">
         <v>0.45</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="B37" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
       <c r="C37" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>97.33</v>
+        <v>99.179</v>
       </c>
       <c r="E37" s="1">
-        <v>94.498</v>
+        <v>99.96</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>283494.0</v>
+        <v>99960.0</v>
       </c>
       <c r="I37" s="1">
-        <v>8496.0</v>
+        <v>-781.0</v>
       </c>
       <c r="J37" s="1">
-        <v>2.9968888230439</v>
+        <v>-0.78131252501</v>
       </c>
       <c r="K37">
-        <v>0.19</v>
-[...2 lines deleted...]
-        <v>581.51</v>
+        <v>2.4</v>
+      </c>
+      <c r="L37" t="s">
+        <v>118</v>
       </c>
       <c r="M37" s="1">
-        <v>291990.0</v>
+        <v>99179.0</v>
       </c>
       <c r="N37" s="1">
-        <v>292571.51</v>
+        <v>101581.4</v>
       </c>
       <c r="O37" s="1">
-        <v>1.28</v>
+        <v>0.47</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="B38" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="C38" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>100.294</v>
+        <v>97.025</v>
       </c>
       <c r="E38" s="1">
-        <v>100.052</v>
+        <v>94.498</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>200104.0</v>
+        <v>283494.0</v>
       </c>
       <c r="I38" s="1">
-        <v>484.0</v>
+        <v>7581.0</v>
       </c>
       <c r="J38" s="1">
-        <v>0.24187422540279</v>
+        <v>2.6741306694322</v>
       </c>
       <c r="K38">
-        <v>0.81</v>
-[...2 lines deleted...]
-        <v>123</v>
+        <v>0.21</v>
+      </c>
+      <c r="L38">
+        <v>630.82</v>
       </c>
       <c r="M38" s="1">
-        <v>200588.0</v>
+        <v>291075.0</v>
       </c>
       <c r="N38" s="1">
-        <v>202214.71</v>
+        <v>291705.82</v>
       </c>
       <c r="O38" s="1">
-        <v>0.88</v>
+        <v>1.34</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
       <c r="B39" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="C39" s="1">
         <v>100000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>100.056</v>
+        <v>97.727</v>
       </c>
       <c r="E39" s="1">
-        <v>99.71</v>
+        <v>98.129</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>99710.0</v>
+        <v>98129.0</v>
       </c>
       <c r="I39" s="1">
-        <v>346.0</v>
+        <v>-402.0</v>
       </c>
       <c r="J39" s="1">
-        <v>0.34700631832314</v>
+        <v>-0.40966482894965</v>
       </c>
       <c r="K39">
-        <v>0.31</v>
-[...2 lines deleted...]
-        <v>309.25</v>
+        <v>1.67</v>
+      </c>
+      <c r="L39" t="s">
+        <v>123</v>
       </c>
       <c r="M39" s="1">
-        <v>100056.0</v>
+        <v>97727.0</v>
       </c>
       <c r="N39" s="1">
-        <v>100365.25</v>
+        <v>99392.07</v>
       </c>
       <c r="O39" s="1">
-        <v>0.44</v>
+        <v>0.46</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="B40" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="C40" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>99.982</v>
+        <v>98.628</v>
       </c>
       <c r="E40" s="1">
-        <v>99.772</v>
+        <v>99.71</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>299316.0</v>
+        <v>99710.0</v>
       </c>
       <c r="I40" s="1">
-        <v>630.0</v>
+        <v>-1082.0</v>
       </c>
       <c r="J40" s="1">
-        <v>0.21047989415868</v>
+        <v>-1.0851469260856</v>
       </c>
       <c r="K40">
-        <v>0.74</v>
-[...2 lines deleted...]
-        <v>128</v>
+        <v>0.48</v>
+      </c>
+      <c r="L40">
+        <v>481.85</v>
       </c>
       <c r="M40" s="1">
-        <v>299946.0</v>
+        <v>98628.0</v>
       </c>
       <c r="N40" s="1">
-        <v>302154.9</v>
+        <v>99109.85</v>
       </c>
       <c r="O40" s="1">
-        <v>1.32</v>
+        <v>0.46</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>129</v>
+        <v>126</v>
       </c>
       <c r="B41" t="s">
-        <v>130</v>
+        <v>127</v>
       </c>
       <c r="C41" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>105.736</v>
+        <v>97.916</v>
       </c>
       <c r="E41" s="1">
-        <v>106.562</v>
+        <v>99.772</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>213124.0</v>
+        <v>299316.0</v>
       </c>
       <c r="I41" s="1">
-        <v>-1652.0</v>
+        <v>-5568.0</v>
       </c>
       <c r="J41" s="1">
-        <v>-0.77513560180928</v>
+        <v>-1.8602413502786</v>
       </c>
       <c r="K41">
-        <v>2.76</v>
+        <v>0.94</v>
       </c>
       <c r="L41" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="M41" s="1">
-        <v>211472.0</v>
+        <v>293748.0</v>
       </c>
       <c r="N41" s="1">
-        <v>216987.07</v>
+        <v>296573.34</v>
       </c>
       <c r="O41" s="1">
-        <v>0.95</v>
+        <v>1.36</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="B42" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="C42" s="1">
         <v>200000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>96.69</v>
+        <v>103.962</v>
       </c>
       <c r="E42" s="1">
-        <v>94.283</v>
+        <v>106.562</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>188566.0</v>
+        <v>213124.0</v>
       </c>
       <c r="I42" s="1">
-        <v>4814.0</v>
+        <v>-5200.0</v>
       </c>
       <c r="J42" s="1">
-        <v>2.5529522819596</v>
+        <v>-2.4398941461309</v>
       </c>
       <c r="K42">
-        <v>0.89</v>
+        <v>3.12</v>
       </c>
       <c r="L42" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="M42" s="1">
-        <v>193380.0</v>
+        <v>207924.0</v>
       </c>
       <c r="N42" s="1">
-        <v>195167.67</v>
+        <v>214162.36</v>
       </c>
       <c r="O42" s="1">
-        <v>0.85</v>
+        <v>0.98</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="B43" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
       <c r="C43" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>108.635</v>
+        <v>95.509</v>
       </c>
       <c r="E43" s="1">
-        <v>109.94</v>
+        <v>94.283</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>109940.0</v>
+        <v>188566.0</v>
       </c>
       <c r="I43" s="1">
-        <v>-1305.0</v>
+        <v>2452.0</v>
       </c>
       <c r="J43" s="1">
-        <v>-1.187011096962</v>
+        <v>1.3003404643467</v>
       </c>
       <c r="K43">
-        <v>5.98</v>
+        <v>0.98</v>
       </c>
       <c r="L43" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="M43" s="1">
-        <v>108635.0</v>
+        <v>191018.0</v>
       </c>
       <c r="N43" s="1">
-        <v>114618.56</v>
+        <v>192970.05</v>
       </c>
       <c r="O43" s="1">
-        <v>0.5</v>
+        <v>0.89</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
       <c r="B44" t="s">
-        <v>139</v>
+        <v>136</v>
       </c>
       <c r="C44" s="1">
         <v>100000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>100.507</v>
+        <v>106.652</v>
       </c>
       <c r="E44" s="1">
-        <v>99.601</v>
+        <v>109.94</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>99601.0</v>
+        <v>109940.0</v>
       </c>
       <c r="I44" s="1">
-        <v>906.0</v>
+        <v>-3288.0</v>
       </c>
       <c r="J44" s="1">
-        <v>0.90962942139135</v>
+        <v>-2.9907222121157</v>
       </c>
       <c r="K44">
-        <v>0.76</v>
+        <v>0.38</v>
       </c>
       <c r="L44">
-        <v>756.16</v>
+        <v>378.08</v>
       </c>
       <c r="M44" s="1">
-        <v>100507.0</v>
+        <v>106652.0</v>
       </c>
       <c r="N44" s="1">
-        <v>101263.16</v>
+        <v>107030.08</v>
       </c>
       <c r="O44" s="1">
-        <v>0.44</v>
+        <v>0.49</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
       <c r="B45" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="C45" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>98.608</v>
+        <v>98.517</v>
       </c>
       <c r="E45" s="1">
-        <v>97.95</v>
+        <v>99.601</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>293850.0</v>
+        <v>99601.0</v>
       </c>
       <c r="I45" s="1">
-        <v>1974.0</v>
+        <v>-1084.0</v>
       </c>
       <c r="J45" s="1">
-        <v>0.67177131189382</v>
+        <v>-1.0883424865212</v>
       </c>
       <c r="K45">
-        <v>0.2</v>
+        <v>0.95</v>
       </c>
       <c r="L45">
-        <v>600.0</v>
+        <v>953.42</v>
       </c>
       <c r="M45" s="1">
-        <v>295824.0</v>
+        <v>98517.0</v>
       </c>
       <c r="N45" s="1">
-        <v>296424.0</v>
+        <v>99470.42</v>
       </c>
       <c r="O45" s="1">
-        <v>1.29</v>
+        <v>0.46</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="B46" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="C46" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>92.11</v>
+        <v>98.544</v>
       </c>
       <c r="E46" s="1">
-        <v>91.77</v>
+        <v>97.95</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>183540.0</v>
+        <v>293850.0</v>
       </c>
       <c r="I46" s="1">
-        <v>680.0</v>
+        <v>1782.0</v>
       </c>
       <c r="J46" s="1">
-        <v>0.37049144600632</v>
+        <v>0.60643185298622</v>
       </c>
       <c r="K46">
-        <v>0.17</v>
+        <v>0.27</v>
       </c>
       <c r="L46">
-        <v>336.99</v>
+        <v>797.26</v>
       </c>
       <c r="M46" s="1">
-        <v>184220.0</v>
+        <v>295632.0</v>
       </c>
       <c r="N46" s="1">
-        <v>184556.99</v>
+        <v>296429.26</v>
       </c>
       <c r="O46" s="1">
-        <v>0.8</v>
+        <v>1.36</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="B47" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="C47" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>100.336</v>
+        <v>90.506</v>
       </c>
       <c r="E47" s="1">
-        <v>99.92033333</v>
+        <v>91.77</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>299761.0</v>
+        <v>183540.0</v>
       </c>
       <c r="I47" s="1">
-        <v>1247.0</v>
+        <v>-2528.0</v>
       </c>
       <c r="J47" s="1">
-        <v>0.41599807846918</v>
+        <v>-1.3773564345647</v>
       </c>
       <c r="K47">
-        <v>2.1</v>
-[...2 lines deleted...]
-        <v>146</v>
+        <v>0.19</v>
+      </c>
+      <c r="L47">
+        <v>386.3</v>
       </c>
       <c r="M47" s="1">
-        <v>301008.0</v>
+        <v>181012.0</v>
       </c>
       <c r="N47" s="1">
-        <v>307320.33</v>
+        <v>181398.3</v>
       </c>
       <c r="O47" s="1">
-        <v>1.34</v>
+        <v>0.83</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>147</v>
+        <v>143</v>
       </c>
       <c r="B48" t="s">
-        <v>148</v>
+        <v>144</v>
       </c>
       <c r="C48" s="1">
-        <v>77000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>101.251</v>
+        <v>98.923</v>
       </c>
       <c r="E48" s="1">
-        <v>99.43</v>
+        <v>99.92033333</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>76561.1</v>
+        <v>299761.0</v>
       </c>
       <c r="I48" s="1">
-        <v>1402.17</v>
+        <v>-2992.0</v>
       </c>
       <c r="J48" s="1">
-        <v>1.8314392034597</v>
+        <v>-0.99812850904554</v>
       </c>
       <c r="K48">
-        <v>2.79</v>
+        <v>2.3</v>
       </c>
       <c r="L48" t="s">
-        <v>149</v>
+        <v>145</v>
       </c>
       <c r="M48" s="1">
-        <v>77963.27</v>
+        <v>296769.0</v>
       </c>
       <c r="N48" s="1">
-        <v>80115.05</v>
+        <v>303673.11</v>
       </c>
       <c r="O48" s="1">
-        <v>0.35</v>
+        <v>1.4</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>150</v>
+        <v>146</v>
       </c>
       <c r="B49" t="s">
-        <v>151</v>
+        <v>147</v>
       </c>
       <c r="C49" s="1">
         <v>100000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>99.503</v>
+        <v>99.132</v>
       </c>
       <c r="E49" s="1">
         <v>98.32</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
         <v>98320.0</v>
       </c>
       <c r="I49" s="1">
-        <v>1183.0</v>
+        <v>812.0</v>
       </c>
       <c r="J49" s="1">
-        <v>1.203213995118</v>
+        <v>0.82587469487388</v>
       </c>
       <c r="K49">
-        <v>1.73</v>
+        <v>1.85</v>
       </c>
       <c r="L49" t="s">
-        <v>152</v>
+        <v>148</v>
       </c>
       <c r="M49" s="1">
-        <v>99503.0</v>
+        <v>99132.0</v>
       </c>
       <c r="N49" s="1">
-        <v>101234.16</v>
+        <v>100986.45</v>
       </c>
       <c r="O49" s="1">
-        <v>0.44</v>
+        <v>0.46</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>153</v>
+        <v>149</v>
       </c>
       <c r="B50" t="s">
-        <v>154</v>
+        <v>150</v>
       </c>
       <c r="C50" s="1">
         <v>100000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>100.561</v>
+        <v>98.362</v>
       </c>
       <c r="E50" s="1">
         <v>99.517</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
         <v>99517.0</v>
       </c>
       <c r="I50" s="1">
-        <v>1044.0</v>
+        <v>-1155.0</v>
       </c>
       <c r="J50" s="1">
-        <v>1.049066993579</v>
+        <v>-1.1606057256549</v>
       </c>
       <c r="K50">
-        <v>2.34</v>
+        <v>2.56</v>
       </c>
       <c r="L50" t="s">
-        <v>155</v>
+        <v>151</v>
       </c>
       <c r="M50" s="1">
-        <v>100561.0</v>
+        <v>98362.0</v>
       </c>
       <c r="N50" s="1">
-        <v>102900.38</v>
+        <v>100923.3</v>
       </c>
       <c r="O50" s="1">
-        <v>0.45</v>
+        <v>0.46</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>156</v>
+        <v>152</v>
       </c>
       <c r="B51" t="s">
-        <v>157</v>
+        <v>153</v>
       </c>
       <c r="C51" s="1">
         <v>200000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>100.362</v>
+        <v>99.237</v>
       </c>
       <c r="E51" s="1">
         <v>99.574</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
         <v>199148.0</v>
       </c>
       <c r="I51" s="1">
-        <v>1576.0</v>
+        <v>-674.0</v>
       </c>
       <c r="J51" s="1">
-        <v>0.79137124148874</v>
+        <v>-0.33844176190572</v>
       </c>
       <c r="K51">
-        <v>0.02</v>
+        <v>0.19</v>
       </c>
       <c r="L51">
-        <v>43.15</v>
+        <v>388.36</v>
       </c>
       <c r="M51" s="1">
-        <v>200724.0</v>
+        <v>198474.0</v>
       </c>
       <c r="N51" s="1">
-        <v>200767.15</v>
+        <v>198862.36</v>
       </c>
       <c r="O51" s="1">
-        <v>0.88</v>
+        <v>0.91</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>158</v>
+        <v>154</v>
       </c>
       <c r="B52" t="s">
-        <v>159</v>
+        <v>155</v>
       </c>
       <c r="C52" s="1">
         <v>200000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>102.621</v>
+        <v>101.003</v>
       </c>
       <c r="E52" s="1">
         <v>101.799</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
         <v>203598.0</v>
       </c>
       <c r="I52" s="1">
-        <v>1644.0</v>
+        <v>-1592.0</v>
       </c>
       <c r="J52" s="1">
-        <v>0.80747355082073</v>
+        <v>-0.78193302488237</v>
       </c>
       <c r="K52">
-        <v>1.47</v>
+        <v>1.7</v>
       </c>
       <c r="L52" t="s">
-        <v>160</v>
+        <v>156</v>
       </c>
       <c r="M52" s="1">
-        <v>205242.0</v>
+        <v>202006.0</v>
       </c>
       <c r="N52" s="1">
-        <v>208176.25</v>
+        <v>205400.52</v>
       </c>
       <c r="O52" s="1">
-        <v>0.91</v>
+        <v>0.94</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>161</v>
+        <v>157</v>
       </c>
       <c r="B53" t="s">
-        <v>162</v>
+        <v>158</v>
       </c>
       <c r="C53" s="1">
         <v>100000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>97.129</v>
+        <v>96.269</v>
       </c>
       <c r="E53" s="1">
         <v>93.412</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
         <v>93412.0</v>
       </c>
       <c r="I53" s="1">
-        <v>3717.0</v>
+        <v>2857.0</v>
       </c>
       <c r="J53" s="1">
-        <v>3.9791461482465</v>
+        <v>3.0584935554319</v>
       </c>
       <c r="K53">
-        <v>0.25</v>
+        <v>0.31</v>
       </c>
       <c r="L53">
-        <v>249.32</v>
+        <v>306.85</v>
       </c>
       <c r="M53" s="1">
-        <v>97129.0</v>
+        <v>96269.0</v>
       </c>
       <c r="N53" s="1">
-        <v>97378.32</v>
+        <v>96575.85</v>
       </c>
       <c r="O53" s="1">
-        <v>0.42</v>
+        <v>0.44</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>163</v>
+        <v>159</v>
       </c>
       <c r="B54" t="s">
-        <v>164</v>
+        <v>160</v>
       </c>
       <c r="C54" s="1">
         <v>100000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>91.486</v>
+        <v>90.512</v>
       </c>
       <c r="E54" s="1">
         <v>91.432</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
         <v>91432.0</v>
       </c>
       <c r="I54" s="1">
-        <v>54.0</v>
+        <v>-920.0</v>
       </c>
       <c r="J54" s="1">
-        <v>0.059060285239304</v>
+        <v>-1.00621226704</v>
       </c>
       <c r="K54">
-        <v>0.11</v>
+        <v>0.13</v>
       </c>
       <c r="L54">
-        <v>113.01</v>
+        <v>129.45</v>
       </c>
       <c r="M54" s="1">
-        <v>91486.0</v>
+        <v>90512.0</v>
       </c>
       <c r="N54" s="1">
-        <v>91599.01</v>
+        <v>90641.45</v>
       </c>
       <c r="O54" s="1">
-        <v>0.4</v>
+        <v>0.42</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>165</v>
+        <v>161</v>
       </c>
       <c r="B55" t="s">
-        <v>166</v>
+        <v>162</v>
       </c>
       <c r="C55" s="1">
         <v>100000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>100.212</v>
+        <v>99.521</v>
       </c>
       <c r="E55" s="1">
         <v>99.956</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
         <v>99956.0</v>
       </c>
       <c r="I55" s="1">
-        <v>256.0</v>
+        <v>-435.0</v>
       </c>
       <c r="J55" s="1">
-        <v>0.25611268958342</v>
+        <v>-0.43519148425307</v>
       </c>
       <c r="K55">
-        <v>1.85</v>
+        <v>2.04</v>
       </c>
       <c r="L55" t="s">
-        <v>167</v>
+        <v>163</v>
       </c>
       <c r="M55" s="1">
-        <v>100212.0</v>
+        <v>99521.0</v>
       </c>
       <c r="N55" s="1">
-        <v>102063.03</v>
+        <v>101561.07</v>
       </c>
       <c r="O55" s="1">
-        <v>0.45</v>
+        <v>0.47</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>168</v>
+        <v>164</v>
       </c>
       <c r="B56" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
       <c r="C56" s="1">
         <v>100000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>100.958</v>
+        <v>100.087</v>
       </c>
       <c r="E56" s="1">
         <v>100.426</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
         <v>100426.0</v>
       </c>
       <c r="I56" s="1">
-        <v>532.0</v>
+        <v>-339.0</v>
       </c>
       <c r="J56" s="1">
-        <v>0.52974329356939</v>
+        <v>-0.3375619859399</v>
       </c>
       <c r="K56">
-        <v>1.11</v>
+        <v>1.31</v>
       </c>
       <c r="L56" t="s">
-        <v>170</v>
+        <v>166</v>
       </c>
       <c r="M56" s="1">
-        <v>100958.0</v>
+        <v>100087.0</v>
       </c>
       <c r="N56" s="1">
-        <v>102070.05</v>
+        <v>101401.25</v>
       </c>
       <c r="O56" s="1">
-        <v>0.45</v>
+        <v>0.47</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>171</v>
+        <v>167</v>
       </c>
       <c r="B57" t="s">
-        <v>172</v>
+        <v>168</v>
       </c>
       <c r="C57" s="1">
         <v>114000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>100.023</v>
+        <v>98.351</v>
       </c>
       <c r="E57" s="1">
         <v>99.818</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
         <v>113792.52</v>
       </c>
       <c r="I57" s="1">
-        <v>233.7</v>
+        <v>-1672.38</v>
       </c>
       <c r="J57" s="1">
-        <v>0.20537378028011</v>
+        <v>-1.4696748081508</v>
       </c>
       <c r="K57">
-        <v>0.67</v>
+        <v>0.84</v>
       </c>
       <c r="L57">
-        <v>762.47</v>
+        <v>959.24</v>
       </c>
       <c r="M57" s="1">
-        <v>114026.22</v>
+        <v>112120.14</v>
       </c>
       <c r="N57" s="1">
-        <v>114788.69</v>
+        <v>113079.38</v>
       </c>
       <c r="O57" s="1">
-        <v>0.5</v>
+        <v>0.52</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>173</v>
+        <v>169</v>
       </c>
       <c r="B58" t="s">
-        <v>174</v>
+        <v>170</v>
       </c>
       <c r="C58" s="1">
-        <v>135000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>100.223</v>
+        <v>96.897</v>
       </c>
       <c r="E58" s="1">
-        <v>99.998</v>
+        <v>97.224</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>134997.3</v>
+        <v>97224.0</v>
       </c>
       <c r="I58" s="1">
-        <v>303.75</v>
+        <v>-327.0</v>
       </c>
       <c r="J58" s="1">
-        <v>0.22500450009</v>
+        <v>-0.33633670698593</v>
       </c>
       <c r="K58">
-        <v>0.09</v>
+        <v>0.31</v>
       </c>
       <c r="L58">
-        <v>122.24</v>
+        <v>306.85</v>
       </c>
       <c r="M58" s="1">
-        <v>135301.05</v>
+        <v>96897.0</v>
       </c>
       <c r="N58" s="1">
-        <v>135423.29</v>
+        <v>97203.85</v>
       </c>
       <c r="O58" s="1">
-        <v>0.59</v>
+        <v>0.45</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>175</v>
+        <v>171</v>
       </c>
       <c r="B59" t="s">
-        <v>176</v>
+        <v>172</v>
       </c>
       <c r="C59" s="1">
-        <v>56000.0</v>
+        <v>135000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>101.029</v>
+        <v>97.9</v>
       </c>
       <c r="E59" s="1">
-        <v>99.558</v>
+        <v>99.998</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>55752.48</v>
+        <v>134997.3</v>
       </c>
       <c r="I59" s="1">
-        <v>823.76</v>
+        <v>-2832.3</v>
       </c>
       <c r="J59" s="1">
-        <v>1.4775306856305</v>
+        <v>-2.0980419608392</v>
       </c>
       <c r="K59">
-        <v>0.69</v>
+        <v>0.31</v>
       </c>
       <c r="L59">
-        <v>388.36</v>
+        <v>415.62</v>
       </c>
       <c r="M59" s="1">
-        <v>56576.24</v>
+        <v>132165.0</v>
       </c>
       <c r="N59" s="1">
-        <v>56964.6</v>
+        <v>132580.62</v>
       </c>
       <c r="O59" s="1">
-        <v>0.25</v>
+        <v>0.61</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="B60" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
       <c r="C60" s="1">
-        <v>100000.0</v>
+        <v>56000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>102.238</v>
+        <v>99.58</v>
       </c>
       <c r="E60" s="1">
-        <v>102.154</v>
+        <v>99.558</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>102154.0</v>
+        <v>55752.48</v>
       </c>
       <c r="I60" s="1">
-        <v>84.0</v>
+        <v>12.32</v>
       </c>
       <c r="J60" s="1">
-        <v>0.082228791824109</v>
+        <v>0.022097671708954</v>
       </c>
       <c r="K60">
-        <v>0.87</v>
+        <v>0.9</v>
       </c>
       <c r="L60">
-        <v>873.29</v>
+        <v>503.42</v>
       </c>
       <c r="M60" s="1">
-        <v>102238.0</v>
+        <v>55764.8</v>
       </c>
       <c r="N60" s="1">
-        <v>103111.29</v>
+        <v>56268.22</v>
       </c>
       <c r="O60" s="1">
-        <v>0.45</v>
+        <v>0.26</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>179</v>
+        <v>175</v>
       </c>
       <c r="B61" t="s">
-        <v>180</v>
+        <v>176</v>
       </c>
       <c r="C61" s="1">
         <v>100000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>100.364</v>
+        <v>100.602</v>
       </c>
       <c r="E61" s="1">
-        <v>99.791</v>
+        <v>102.154</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>99791.0</v>
+        <v>102154.0</v>
       </c>
       <c r="I61" s="1">
-        <v>573.0</v>
+        <v>-1552.0</v>
       </c>
       <c r="J61" s="1">
-        <v>0.57420007816336</v>
+        <v>-1.5192748203692</v>
       </c>
       <c r="K61">
-        <v>1.35</v>
+        <v>1.15</v>
       </c>
       <c r="L61" t="s">
-        <v>181</v>
+        <v>177</v>
       </c>
       <c r="M61" s="1">
-        <v>100364.0</v>
+        <v>100602.0</v>
       </c>
       <c r="N61" s="1">
-        <v>101710.92</v>
+        <v>101754.74</v>
       </c>
       <c r="O61" s="1">
-        <v>0.44</v>
+        <v>0.47</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>182</v>
+        <v>178</v>
       </c>
       <c r="B62" t="s">
-        <v>183</v>
+        <v>179</v>
       </c>
       <c r="C62" s="1">
         <v>100000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>99.639</v>
+        <v>98.384</v>
       </c>
       <c r="E62" s="1">
-        <v>97.614</v>
+        <v>99.791</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>97614.0</v>
+        <v>99791.0</v>
       </c>
       <c r="I62" s="1">
-        <v>2025.0</v>
+        <v>-1407.0</v>
       </c>
       <c r="J62" s="1">
-        <v>2.074497510603</v>
+        <v>-1.4099467887886</v>
       </c>
       <c r="K62">
-        <v>0.78</v>
-[...2 lines deleted...]
-        <v>783.56</v>
+        <v>1.54</v>
+      </c>
+      <c r="L62" t="s">
+        <v>180</v>
       </c>
       <c r="M62" s="1">
-        <v>99639.0</v>
+        <v>98384.0</v>
       </c>
       <c r="N62" s="1">
-        <v>100422.56</v>
+        <v>99919.96</v>
       </c>
       <c r="O62" s="1">
-        <v>0.44</v>
+        <v>0.46</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="B63" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
       <c r="C63" s="1">
         <v>100000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>104.436</v>
+        <v>99.574</v>
       </c>
       <c r="E63" s="1">
-        <v>104.37</v>
+        <v>97.614</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>104370.0</v>
+        <v>97614.0</v>
       </c>
       <c r="I63" s="1">
-        <v>66.0</v>
+        <v>1960.0</v>
       </c>
       <c r="J63" s="1">
-        <v>0.063236562230526</v>
+        <v>2.0079087016207</v>
       </c>
       <c r="K63">
-        <v>4.31</v>
-[...2 lines deleted...]
-        <v>186</v>
+        <v>0.87</v>
+      </c>
+      <c r="L63">
+        <v>873.97</v>
       </c>
       <c r="M63" s="1">
-        <v>104436.0</v>
+        <v>99574.0</v>
       </c>
       <c r="N63" s="1">
-        <v>108745.2</v>
+        <v>100447.97</v>
       </c>
       <c r="O63" s="1">
-        <v>0.47</v>
+        <v>0.46</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>187</v>
+        <v>183</v>
       </c>
       <c r="B64" t="s">
-        <v>188</v>
+        <v>184</v>
       </c>
       <c r="C64" s="1">
         <v>100000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>101.927</v>
+        <v>102.062</v>
       </c>
       <c r="E64" s="1">
-        <v>102.199</v>
+        <v>104.37</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>102199.0</v>
+        <v>104370.0</v>
       </c>
       <c r="I64" s="1">
-        <v>-272.0</v>
+        <v>-2308.0</v>
       </c>
       <c r="J64" s="1">
-        <v>-0.26614741827219</v>
+        <v>-2.2113634186069</v>
       </c>
       <c r="K64">
-        <v>3.06</v>
-[...2 lines deleted...]
-        <v>189</v>
+        <v>0.01</v>
+      </c>
+      <c r="L64">
+        <v>12.6</v>
       </c>
       <c r="M64" s="1">
-        <v>101927.0</v>
+        <v>102062.0</v>
       </c>
       <c r="N64" s="1">
-        <v>104989.33</v>
+        <v>102074.6</v>
       </c>
       <c r="O64" s="1">
-        <v>0.46</v>
+        <v>0.47</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>190</v>
+        <v>185</v>
       </c>
       <c r="B65" t="s">
-        <v>191</v>
+        <v>186</v>
       </c>
       <c r="C65" s="1">
         <v>100000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>100.239</v>
+        <v>101.217</v>
       </c>
       <c r="E65" s="1">
-        <v>99.67</v>
+        <v>102.199</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>99670.0</v>
+        <v>102199.0</v>
       </c>
       <c r="I65" s="1">
-        <v>569.0</v>
+        <v>-982.0</v>
       </c>
       <c r="J65" s="1">
-        <v>0.57088391692586</v>
+        <v>-0.96087045861505</v>
       </c>
       <c r="K65">
-        <v>0.15</v>
-[...2 lines deleted...]
-        <v>145.55</v>
+        <v>3.34</v>
+      </c>
+      <c r="L65" t="s">
+        <v>187</v>
       </c>
       <c r="M65" s="1">
-        <v>100239.0</v>
+        <v>101217.0</v>
       </c>
       <c r="N65" s="1">
-        <v>100384.55</v>
+        <v>104558.78</v>
       </c>
       <c r="O65" s="1">
-        <v>0.44</v>
+        <v>0.48</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>192</v>
+        <v>188</v>
       </c>
       <c r="B66" t="s">
-        <v>193</v>
+        <v>189</v>
       </c>
       <c r="C66" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>97.873</v>
+        <v>98.025</v>
       </c>
       <c r="E66" s="1">
-        <v>97.63</v>
+        <v>99.67</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>195260.0</v>
+        <v>99670.0</v>
       </c>
       <c r="I66" s="1">
-        <v>486.0</v>
+        <v>-1645.0</v>
       </c>
       <c r="J66" s="1">
-        <v>0.2488989040254</v>
+        <v>-1.6504464733621</v>
       </c>
       <c r="K66">
-        <v>1.62</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>0.35</v>
+      </c>
+      <c r="L66">
+        <v>351.03</v>
       </c>
       <c r="M66" s="1">
-        <v>195746.0</v>
+        <v>98025.0</v>
       </c>
       <c r="N66" s="1">
-        <v>198987.1</v>
+        <v>98376.03</v>
       </c>
       <c r="O66" s="1">
-        <v>0.87</v>
+        <v>0.45</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>195</v>
+        <v>190</v>
       </c>
       <c r="B67" t="s">
-        <v>196</v>
+        <v>191</v>
       </c>
       <c r="C67" s="1">
-        <v>118000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>100.005</v>
+        <v>96.391</v>
       </c>
       <c r="E67" s="1">
-        <v>99.628</v>
+        <v>97.63</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>117561.04</v>
+        <v>195260.0</v>
       </c>
       <c r="I67" s="1">
-        <v>444.86</v>
+        <v>-2478.0</v>
       </c>
       <c r="J67" s="1">
-        <v>0.37840767655679</v>
+        <v>-1.269077127932</v>
       </c>
       <c r="K67">
-        <v>1.33</v>
-[...2 lines deleted...]
-        <v>197</v>
+        <v>0.1</v>
+      </c>
+      <c r="L67">
+        <v>204.79</v>
       </c>
       <c r="M67" s="1">
-        <v>118005.9</v>
+        <v>192782.0</v>
       </c>
       <c r="N67" s="1">
-        <v>119571.42</v>
+        <v>192986.79</v>
       </c>
       <c r="O67" s="1">
-        <v>0.52</v>
+        <v>0.89</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>198</v>
+        <v>192</v>
       </c>
       <c r="B68" t="s">
-        <v>199</v>
+        <v>193</v>
       </c>
       <c r="C68" s="1">
-        <v>100000.0</v>
+        <v>118000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>99.546</v>
+        <v>98.255</v>
       </c>
       <c r="E68" s="1">
-        <v>97.633</v>
+        <v>99.628</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>97633.0</v>
+        <v>117561.04</v>
       </c>
       <c r="I68" s="1">
-        <v>1913.0</v>
+        <v>-1620.14</v>
       </c>
       <c r="J68" s="1">
-        <v>1.9593784888306</v>
+        <v>-1.3781266310676</v>
       </c>
       <c r="K68">
-        <v>1.94</v>
+        <v>1.54</v>
       </c>
       <c r="L68" t="s">
-        <v>200</v>
+        <v>194</v>
       </c>
       <c r="M68" s="1">
-        <v>99546.0</v>
+        <v>115940.9</v>
       </c>
       <c r="N68" s="1">
-        <v>101484.7</v>
+        <v>117758.58</v>
       </c>
       <c r="O68" s="1">
-        <v>0.44</v>
+        <v>0.54</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>201</v>
+        <v>195</v>
       </c>
       <c r="B69" t="s">
-        <v>202</v>
+        <v>196</v>
       </c>
       <c r="C69" s="1">
         <v>100000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>97.982</v>
+        <v>99.112</v>
       </c>
       <c r="E69" s="1">
-        <v>94.862</v>
+        <v>97.633</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>94862.0</v>
+        <v>97633.0</v>
       </c>
       <c r="I69" s="1">
-        <v>3120.0</v>
+        <v>1479.0</v>
       </c>
       <c r="J69" s="1">
-        <v>3.2889882144589</v>
+        <v>1.5148566570729</v>
       </c>
       <c r="K69">
-        <v>0.63</v>
-[...2 lines deleted...]
-        <v>630.48</v>
+        <v>2.08</v>
+      </c>
+      <c r="L69" t="s">
+        <v>197</v>
       </c>
       <c r="M69" s="1">
-        <v>97982.0</v>
+        <v>99112.0</v>
       </c>
       <c r="N69" s="1">
-        <v>98612.48</v>
+        <v>101190.42</v>
       </c>
       <c r="O69" s="1">
-        <v>0.43</v>
+        <v>0.47</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>203</v>
+        <v>198</v>
       </c>
       <c r="B70" t="s">
-        <v>204</v>
+        <v>199</v>
       </c>
       <c r="C70" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>95.426</v>
+        <v>97.361</v>
       </c>
       <c r="E70" s="1">
-        <v>91.856</v>
+        <v>94.862</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>275568.0</v>
+        <v>94862.0</v>
       </c>
       <c r="I70" s="1">
-        <v>10710.0</v>
+        <v>2499.0</v>
       </c>
       <c r="J70" s="1">
-        <v>3.8865180282181</v>
+        <v>2.6343530602349</v>
       </c>
       <c r="K70">
-        <v>0.01</v>
+        <v>0.69</v>
       </c>
       <c r="L70">
-        <v>18.49</v>
+        <v>688.01</v>
       </c>
       <c r="M70" s="1">
-        <v>286278.0</v>
+        <v>97361.0</v>
       </c>
       <c r="N70" s="1">
-        <v>286296.49</v>
+        <v>98049.01</v>
       </c>
       <c r="O70" s="1">
-        <v>1.25</v>
+        <v>0.45</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>205</v>
+        <v>200</v>
       </c>
       <c r="B71" t="s">
-        <v>206</v>
+        <v>201</v>
       </c>
       <c r="C71" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>103.08</v>
+        <v>94.464</v>
       </c>
       <c r="E71" s="1">
-        <v>102.61</v>
+        <v>91.856</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>102610.0</v>
+        <v>275568.0</v>
       </c>
       <c r="I71" s="1">
-        <v>470.0</v>
+        <v>7824.0</v>
       </c>
       <c r="J71" s="1">
-        <v>0.45804502485138</v>
+        <v>2.8392266155722</v>
       </c>
       <c r="K71">
-        <v>2.15</v>
-[...2 lines deleted...]
-        <v>207</v>
+        <v>0.02</v>
+      </c>
+      <c r="L71">
+        <v>67.81</v>
       </c>
       <c r="M71" s="1">
-        <v>103080.0</v>
+        <v>283392.0</v>
       </c>
       <c r="N71" s="1">
-        <v>105234.11</v>
+        <v>283459.81</v>
       </c>
       <c r="O71" s="1">
-        <v>0.46</v>
+        <v>1.3</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>208</v>
+        <v>202</v>
       </c>
       <c r="B72" t="s">
-        <v>209</v>
+        <v>203</v>
       </c>
       <c r="C72" s="1">
         <v>100000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>99.604</v>
+        <v>100.791</v>
       </c>
       <c r="E72" s="1">
-        <v>98.186</v>
+        <v>102.61</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>98186.0</v>
+        <v>102610.0</v>
       </c>
       <c r="I72" s="1">
-        <v>1418.0</v>
+        <v>-1819.0</v>
       </c>
       <c r="J72" s="1">
-        <v>1.444197747133</v>
+        <v>-1.7727317025631</v>
       </c>
       <c r="K72">
-        <v>0.76</v>
-[...2 lines deleted...]
-        <v>764.38</v>
+        <v>2.43</v>
+      </c>
+      <c r="L72" t="s">
+        <v>204</v>
       </c>
       <c r="M72" s="1">
-        <v>99604.0</v>
+        <v>100791.0</v>
       </c>
       <c r="N72" s="1">
-        <v>100368.38</v>
+        <v>103224.56</v>
       </c>
       <c r="O72" s="1">
-        <v>0.44</v>
+        <v>0.47</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="B73" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
       <c r="C73" s="1">
-        <v>150000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>102.524</v>
+        <v>99.569</v>
       </c>
       <c r="E73" s="1">
-        <v>104.115</v>
+        <v>98.186</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>156172.5</v>
+        <v>98186.0</v>
       </c>
       <c r="I73" s="1">
-        <v>-2386.5</v>
+        <v>1383.0</v>
       </c>
       <c r="J73" s="1">
-        <v>-1.5281179465015</v>
+        <v>1.4085511172672</v>
       </c>
       <c r="K73">
-        <v>4.88</v>
-[...2 lines deleted...]
-        <v>212</v>
+        <v>0.88</v>
+      </c>
+      <c r="L73">
+        <v>882.74</v>
       </c>
       <c r="M73" s="1">
-        <v>153786.0</v>
+        <v>99569.0</v>
       </c>
       <c r="N73" s="1">
-        <v>161101.07</v>
+        <v>100451.74</v>
       </c>
       <c r="O73" s="1">
-        <v>0.7</v>
+        <v>0.46</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>213</v>
+        <v>207</v>
       </c>
       <c r="B74" t="s">
-        <v>214</v>
+        <v>208</v>
       </c>
       <c r="C74" s="1">
-        <v>100000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>100.64</v>
+        <v>101.842</v>
       </c>
       <c r="E74" s="1">
-        <v>99.376</v>
+        <v>104.115</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>99376.0</v>
+        <v>156172.5</v>
       </c>
       <c r="I74" s="1">
-        <v>1264.0</v>
+        <v>-3409.5</v>
       </c>
       <c r="J74" s="1">
-        <v>1.2719368861697</v>
+        <v>-2.183162848773</v>
       </c>
       <c r="K74">
-        <v>2.35</v>
-[...2 lines deleted...]
-        <v>215</v>
+        <v>0.21</v>
+      </c>
+      <c r="L74">
+        <v>308.22</v>
       </c>
       <c r="M74" s="1">
-        <v>100640.0</v>
+        <v>152763.0</v>
       </c>
       <c r="N74" s="1">
-        <v>102987.26</v>
+        <v>153071.22</v>
       </c>
       <c r="O74" s="1">
-        <v>0.45</v>
+        <v>0.7</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>216</v>
+        <v>209</v>
       </c>
       <c r="B75" t="s">
-        <v>217</v>
+        <v>210</v>
       </c>
       <c r="C75" s="1">
         <v>100000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>103.679</v>
+        <v>99.414</v>
       </c>
       <c r="E75" s="1">
-        <v>103.917</v>
+        <v>99.376</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>103917.0</v>
+        <v>99376.0</v>
       </c>
       <c r="I75" s="1">
-        <v>-238.0</v>
+        <v>38.0</v>
       </c>
       <c r="J75" s="1">
-        <v>-0.22902893655514</v>
+        <v>0.038238608919659</v>
       </c>
       <c r="K75">
-        <v>4.11</v>
+        <v>2.54</v>
       </c>
       <c r="L75" t="s">
-        <v>218</v>
+        <v>211</v>
       </c>
       <c r="M75" s="1">
-        <v>103679.0</v>
+        <v>99414.0</v>
       </c>
       <c r="N75" s="1">
-        <v>107792.7</v>
+        <v>101950.3</v>
       </c>
       <c r="O75" s="1">
         <v>0.47</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>219</v>
+        <v>212</v>
       </c>
       <c r="B76" t="s">
-        <v>220</v>
+        <v>213</v>
       </c>
       <c r="C76" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>101.519</v>
+        <v>102.232</v>
       </c>
       <c r="E76" s="1">
-        <v>101.831</v>
+        <v>103.917</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>203662.0</v>
+        <v>103917.0</v>
       </c>
       <c r="I76" s="1">
-        <v>-624.0</v>
+        <v>-1685.0</v>
       </c>
       <c r="J76" s="1">
-        <v>-0.30638999911618</v>
+        <v>-1.6214863785521</v>
       </c>
       <c r="K76">
-        <v>1.74</v>
+        <v>4.43</v>
       </c>
       <c r="L76" t="s">
-        <v>221</v>
+        <v>214</v>
       </c>
       <c r="M76" s="1">
-        <v>203038.0</v>
+        <v>102232.0</v>
       </c>
       <c r="N76" s="1">
-        <v>206514.03</v>
+        <v>106666.25</v>
       </c>
       <c r="O76" s="1">
-        <v>0.9</v>
+        <v>0.49</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>222</v>
+        <v>215</v>
       </c>
       <c r="B77" t="s">
-        <v>223</v>
+        <v>216</v>
       </c>
       <c r="C77" s="1">
         <v>200000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>97.924</v>
+        <v>100.804</v>
       </c>
       <c r="E77" s="1">
-        <v>97.814</v>
+        <v>101.831</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>195628.0</v>
+        <v>203662.0</v>
       </c>
       <c r="I77" s="1">
-        <v>220.0</v>
+        <v>-2054.0</v>
       </c>
       <c r="J77" s="1">
-        <v>0.11245833929703</v>
+        <v>-1.0085337470908</v>
       </c>
       <c r="K77">
-        <v>1.59</v>
+        <v>1.98</v>
       </c>
       <c r="L77" t="s">
-        <v>224</v>
+        <v>217</v>
       </c>
       <c r="M77" s="1">
-        <v>195848.0</v>
+        <v>201608.0</v>
       </c>
       <c r="N77" s="1">
-        <v>199037.04</v>
+        <v>205560.74</v>
       </c>
       <c r="O77" s="1">
-        <v>0.87</v>
+        <v>0.94</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>225</v>
+        <v>218</v>
       </c>
       <c r="B78" t="s">
-        <v>226</v>
+        <v>219</v>
       </c>
       <c r="C78" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>95.013</v>
+        <v>96.21</v>
       </c>
       <c r="E78" s="1">
-        <v>91.695</v>
+        <v>97.814</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>91695.0</v>
+        <v>195628.0</v>
       </c>
       <c r="I78" s="1">
-        <v>3318.0</v>
+        <v>-3208.0</v>
       </c>
       <c r="J78" s="1">
-        <v>3.6185179126452</v>
+        <v>-1.6398470566586</v>
       </c>
       <c r="K78">
-        <v>0.17</v>
-[...2 lines deleted...]
-        <v>170.55</v>
+        <v>1.73</v>
+      </c>
+      <c r="L78" t="s">
+        <v>220</v>
       </c>
       <c r="M78" s="1">
-        <v>95013.0</v>
+        <v>192420.0</v>
       </c>
       <c r="N78" s="1">
-        <v>95183.55</v>
+        <v>195872.05</v>
       </c>
       <c r="O78" s="1">
-        <v>0.42</v>
+        <v>0.9</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>227</v>
+        <v>221</v>
       </c>
       <c r="B79" t="s">
-        <v>228</v>
+        <v>222</v>
       </c>
       <c r="C79" s="1">
         <v>100000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>102.949</v>
+        <v>93.485</v>
       </c>
       <c r="E79" s="1">
-        <v>103.378</v>
+        <v>91.695</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>103378.0</v>
+        <v>91695.0</v>
       </c>
       <c r="I79" s="1">
-        <v>-429.0</v>
+        <v>1790.0</v>
       </c>
       <c r="J79" s="1">
-        <v>-0.4149819110449</v>
+        <v>1.9521238889798</v>
       </c>
       <c r="K79">
-        <v>3.29</v>
-[...2 lines deleted...]
-        <v>229</v>
+        <v>0.19</v>
+      </c>
+      <c r="L79">
+        <v>186.99</v>
       </c>
       <c r="M79" s="1">
-        <v>102949.0</v>
+        <v>93485.0</v>
       </c>
       <c r="N79" s="1">
-        <v>106236.67</v>
+        <v>93671.99</v>
       </c>
       <c r="O79" s="1">
-        <v>0.46</v>
+        <v>0.43</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>230</v>
+        <v>223</v>
       </c>
       <c r="B80" t="s">
-        <v>231</v>
+        <v>224</v>
       </c>
       <c r="C80" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>100.327</v>
+        <v>101.512</v>
       </c>
       <c r="E80" s="1">
-        <v>100.0825</v>
+        <v>103.378</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>200165.0</v>
+        <v>103378.0</v>
       </c>
       <c r="I80" s="1">
-        <v>489.0</v>
+        <v>-1866.0</v>
       </c>
       <c r="J80" s="1">
-        <v>0.24429845377564</v>
+        <v>-1.805026214475</v>
       </c>
       <c r="K80">
-        <v>1.21</v>
+        <v>3.55</v>
       </c>
       <c r="L80" t="s">
-        <v>232</v>
+        <v>225</v>
       </c>
       <c r="M80" s="1">
-        <v>200654.0</v>
+        <v>101512.0</v>
       </c>
       <c r="N80" s="1">
-        <v>203064.96</v>
+        <v>105062.68</v>
       </c>
       <c r="O80" s="1">
-        <v>0.89</v>
+        <v>0.48</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>233</v>
+        <v>226</v>
       </c>
       <c r="B81" t="s">
-        <v>234</v>
+        <v>227</v>
       </c>
       <c r="C81" s="1">
         <v>200000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>100.228</v>
+        <v>99.512</v>
       </c>
       <c r="E81" s="1">
-        <v>99.868</v>
+        <v>100.0825</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>199736.0</v>
+        <v>200165.0</v>
       </c>
       <c r="I81" s="1">
-        <v>720.0</v>
+        <v>-1141.0</v>
       </c>
       <c r="J81" s="1">
-        <v>0.36047582809308</v>
+        <v>-0.57002972547648</v>
       </c>
       <c r="K81">
-        <v>2.13</v>
+        <v>1.39</v>
       </c>
       <c r="L81" t="s">
-        <v>235</v>
+        <v>228</v>
       </c>
       <c r="M81" s="1">
-        <v>200456.0</v>
+        <v>199024.0</v>
       </c>
       <c r="N81" s="1">
-        <v>204713.53</v>
+        <v>201796.6</v>
       </c>
       <c r="O81" s="1">
-        <v>0.89</v>
+        <v>0.93</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>236</v>
+        <v>229</v>
       </c>
       <c r="B82" t="s">
-        <v>237</v>
+        <v>230</v>
       </c>
       <c r="C82" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>100.654</v>
+        <v>98.83</v>
       </c>
       <c r="E82" s="1">
-        <v>100.174</v>
+        <v>99.868</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>100174.0</v>
+        <v>199736.0</v>
       </c>
       <c r="I82" s="1">
-        <v>480.0</v>
+        <v>-2076.0</v>
       </c>
       <c r="J82" s="1">
-        <v>0.47916625072374</v>
+        <v>-1.0393719710017</v>
       </c>
       <c r="K82">
-        <v>0.84</v>
+        <v>0.12</v>
       </c>
       <c r="L82">
-        <v>843.84</v>
+        <v>230.14</v>
       </c>
       <c r="M82" s="1">
-        <v>100654.0</v>
+        <v>197660.0</v>
       </c>
       <c r="N82" s="1">
-        <v>101497.84</v>
+        <v>197890.14</v>
       </c>
       <c r="O82" s="1">
-        <v>0.44</v>
+        <v>0.91</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>238</v>
+        <v>231</v>
       </c>
       <c r="B83" t="s">
-        <v>239</v>
+        <v>232</v>
       </c>
       <c r="C83" s="1">
-        <v>250000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>100.168</v>
+        <v>99.864</v>
       </c>
       <c r="E83" s="1">
-        <v>100.0</v>
+        <v>100.174</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>250000.0</v>
+        <v>100174.0</v>
       </c>
       <c r="I83" s="1">
-        <v>420.0</v>
+        <v>-310.0</v>
       </c>
       <c r="J83" s="1">
-        <v>0.168</v>
+        <v>-0.30946153692575</v>
       </c>
       <c r="K83">
-        <v>0.73</v>
+        <v>1.02</v>
       </c>
       <c r="L83" t="s">
-        <v>240</v>
+        <v>233</v>
       </c>
       <c r="M83" s="1">
-        <v>250420.0</v>
+        <v>99864.0</v>
       </c>
       <c r="N83" s="1">
-        <v>252239.23</v>
+        <v>100888.66</v>
       </c>
       <c r="O83" s="1">
-        <v>1.1</v>
+        <v>0.46</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>241</v>
+        <v>234</v>
       </c>
       <c r="B84" t="s">
-        <v>242</v>
+        <v>235</v>
       </c>
       <c r="C84" s="1">
-        <v>200000.0</v>
+        <v>121000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>96.941</v>
+        <v>99.718</v>
       </c>
       <c r="E84" s="1">
-        <v>94.556</v>
+        <v>100.0</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>189112.0</v>
+        <v>121000.0</v>
       </c>
       <c r="I84" s="1">
-        <v>4770.0</v>
+        <v>-341.22</v>
       </c>
       <c r="J84" s="1">
-        <v>2.5223148187318</v>
+        <v>-0.282</v>
       </c>
       <c r="K84">
-        <v>0.89</v>
-[...2 lines deleted...]
-        <v>243</v>
+        <v>0.0</v>
+      </c>
+      <c r="L84">
+        <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>193882.0</v>
+        <v>120658.78</v>
       </c>
       <c r="N84" s="1">
-        <v>195655.97</v>
+        <v>120658.78</v>
       </c>
       <c r="O84" s="1">
-        <v>0.85</v>
+        <v>0.55</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>244</v>
+        <v>236</v>
       </c>
       <c r="B85" t="s">
-        <v>245</v>
+        <v>237</v>
       </c>
       <c r="C85" s="1">
-        <v>300000.0</v>
+        <v>250000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>103.56</v>
+        <v>98.732</v>
       </c>
       <c r="E85" s="1">
-        <v>104.882</v>
+        <v>100.0</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>314646.0</v>
+        <v>250000.0</v>
       </c>
       <c r="I85" s="1">
-        <v>-3966.0</v>
+        <v>-3170.0</v>
       </c>
       <c r="J85" s="1">
-        <v>-1.2604641406533</v>
+        <v>-1.268</v>
       </c>
       <c r="K85">
-        <v>1.65</v>
+        <v>0.92</v>
       </c>
       <c r="L85" t="s">
-        <v>246</v>
+        <v>238</v>
       </c>
       <c r="M85" s="1">
-        <v>310680.0</v>
+        <v>246830.0</v>
       </c>
       <c r="N85" s="1">
-        <v>315624.86</v>
+        <v>249118.71</v>
       </c>
       <c r="O85" s="1">
-        <v>1.38</v>
+        <v>1.15</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>247</v>
+        <v>239</v>
       </c>
       <c r="B86" t="s">
-        <v>248</v>
+        <v>240</v>
       </c>
       <c r="C86" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>99.996</v>
+        <v>95.67</v>
       </c>
       <c r="E86" s="1">
-        <v>99.612</v>
+        <v>94.556</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>99612.0</v>
+        <v>189112.0</v>
       </c>
       <c r="I86" s="1">
-        <v>384.0</v>
+        <v>2228.0</v>
       </c>
       <c r="J86" s="1">
-        <v>0.38549572340682</v>
+        <v>1.178137823089</v>
       </c>
       <c r="K86">
-        <v>0.2</v>
-[...2 lines deleted...]
-        <v>196.92</v>
+        <v>0.97</v>
+      </c>
+      <c r="L86" t="s">
+        <v>241</v>
       </c>
       <c r="M86" s="1">
-        <v>99996.0</v>
+        <v>191340.0</v>
       </c>
       <c r="N86" s="1">
-        <v>100192.92</v>
+        <v>193278.36</v>
       </c>
       <c r="O86" s="1">
-        <v>0.44</v>
+        <v>0.89</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>249</v>
+        <v>242</v>
       </c>
       <c r="B87" t="s">
-        <v>250</v>
+        <v>243</v>
       </c>
       <c r="C87" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>102.449</v>
+        <v>97.351</v>
       </c>
       <c r="E87" s="1">
-        <v>102.875</v>
+        <v>97.977</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>205750.0</v>
+        <v>97977.0</v>
       </c>
       <c r="I87" s="1">
-        <v>-852.0</v>
+        <v>-626.0</v>
       </c>
       <c r="J87" s="1">
-        <v>-0.41409477521264</v>
+        <v>-0.63892546209825</v>
       </c>
       <c r="K87">
-        <v>1.91</v>
+        <v>2.32</v>
       </c>
       <c r="L87" t="s">
-        <v>251</v>
+        <v>244</v>
       </c>
       <c r="M87" s="1">
-        <v>204898.0</v>
+        <v>97351.0</v>
       </c>
       <c r="N87" s="1">
-        <v>208719.19</v>
+        <v>99667.44</v>
       </c>
       <c r="O87" s="1">
-        <v>0.91</v>
+        <v>0.46</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>252</v>
+        <v>245</v>
       </c>
       <c r="B88" t="s">
-        <v>253</v>
+        <v>246</v>
       </c>
       <c r="C88" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>97.554</v>
+        <v>102.223</v>
       </c>
       <c r="E88" s="1">
-        <v>94.517</v>
+        <v>104.882</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>94517.0</v>
+        <v>314646.0</v>
       </c>
       <c r="I88" s="1">
-        <v>3037.0</v>
+        <v>-7977.0</v>
       </c>
       <c r="J88" s="1">
-        <v>3.2131785816308</v>
+        <v>-2.5352300680765</v>
       </c>
       <c r="K88">
-        <v>0.47</v>
-[...2 lines deleted...]
-        <v>474.35</v>
+        <v>1.96</v>
+      </c>
+      <c r="L88" t="s">
+        <v>247</v>
       </c>
       <c r="M88" s="1">
-        <v>97554.0</v>
+        <v>306669.0</v>
       </c>
       <c r="N88" s="1">
-        <v>98028.35</v>
+        <v>312563.28</v>
       </c>
       <c r="O88" s="1">
-        <v>0.43</v>
+        <v>1.44</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>254</v>
+        <v>248</v>
       </c>
       <c r="B89" t="s">
-        <v>255</v>
+        <v>249</v>
       </c>
       <c r="C89" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>100.262</v>
+        <v>98.536</v>
       </c>
       <c r="E89" s="1">
-        <v>99.954</v>
+        <v>99.612</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>299862.0</v>
+        <v>99612.0</v>
       </c>
       <c r="I89" s="1">
-        <v>924.0</v>
+        <v>-1076.0</v>
       </c>
       <c r="J89" s="1">
-        <v>0.30814174520279</v>
+        <v>-1.0801911416295</v>
       </c>
       <c r="K89">
-        <v>1.45</v>
-[...2 lines deleted...]
-        <v>256</v>
+        <v>0.4</v>
+      </c>
+      <c r="L89">
+        <v>402.4</v>
       </c>
       <c r="M89" s="1">
-        <v>300786.0</v>
+        <v>98536.0</v>
       </c>
       <c r="N89" s="1">
-        <v>305150.38</v>
+        <v>98938.4</v>
       </c>
       <c r="O89" s="1">
-        <v>1.33</v>
+        <v>0.45</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>257</v>
+        <v>250</v>
       </c>
       <c r="B90" t="s">
-        <v>258</v>
+        <v>251</v>
       </c>
       <c r="C90" s="1">
         <v>200000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>105.132</v>
+        <v>101.512</v>
       </c>
       <c r="E90" s="1">
-        <v>105.38</v>
+        <v>102.875</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>210760.0</v>
+        <v>205750.0</v>
       </c>
       <c r="I90" s="1">
-        <v>-496.0</v>
+        <v>-2726.0</v>
       </c>
       <c r="J90" s="1">
-        <v>-0.2353387739609</v>
+        <v>-1.3249088699878</v>
       </c>
       <c r="K90">
-        <v>4.94</v>
+        <v>2.18</v>
       </c>
       <c r="L90" t="s">
-        <v>259</v>
+        <v>252</v>
       </c>
       <c r="M90" s="1">
-        <v>210264.0</v>
+        <v>203024.0</v>
       </c>
       <c r="N90" s="1">
-        <v>220148.93</v>
+        <v>207391.08</v>
       </c>
       <c r="O90" s="1">
-        <v>0.96</v>
+        <v>0.95</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>260</v>
+        <v>253</v>
       </c>
       <c r="B91" t="s">
-        <v>261</v>
+        <v>254</v>
       </c>
       <c r="C91" s="1">
         <v>100000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>103.057</v>
+        <v>96.768</v>
       </c>
       <c r="E91" s="1">
-        <v>103.59</v>
+        <v>94.517</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>103590.0</v>
+        <v>94517.0</v>
       </c>
       <c r="I91" s="1">
-        <v>-533.0</v>
+        <v>2251.0</v>
       </c>
       <c r="J91" s="1">
-        <v>-0.51452842938508</v>
+        <v>2.381582149243</v>
       </c>
       <c r="K91">
-        <v>0.57</v>
+        <v>0.54</v>
       </c>
       <c r="L91">
-        <v>570.21</v>
+        <v>542.93</v>
       </c>
       <c r="M91" s="1">
-        <v>103057.0</v>
+        <v>96768.0</v>
       </c>
       <c r="N91" s="1">
-        <v>103627.21</v>
+        <v>97310.93</v>
       </c>
       <c r="O91" s="1">
         <v>0.45</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>262</v>
+        <v>255</v>
       </c>
       <c r="B92" t="s">
-        <v>263</v>
+        <v>256</v>
       </c>
       <c r="C92" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>99.488</v>
+        <v>103.2</v>
       </c>
       <c r="E92" s="1">
-        <v>96.515</v>
+        <v>105.38</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>96515.0</v>
+        <v>210760.0</v>
       </c>
       <c r="I92" s="1">
-        <v>2973.0</v>
+        <v>-4360.0</v>
       </c>
       <c r="J92" s="1">
-        <v>3.0803502046314</v>
+        <v>-2.0687037388499</v>
       </c>
       <c r="K92">
-        <v>0.33</v>
-[...2 lines deleted...]
-        <v>330.48</v>
+        <v>5.3</v>
+      </c>
+      <c r="L92" t="s">
+        <v>257</v>
       </c>
       <c r="M92" s="1">
-        <v>99488.0</v>
+        <v>206400.0</v>
       </c>
       <c r="N92" s="1">
-        <v>99818.48</v>
+        <v>217008.22</v>
       </c>
       <c r="O92" s="1">
-        <v>0.44</v>
+        <v>1.0</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>264</v>
+        <v>258</v>
       </c>
       <c r="B93" t="s">
-        <v>265</v>
+        <v>259</v>
       </c>
       <c r="C93" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>99.588</v>
+        <v>102.323</v>
       </c>
       <c r="E93" s="1">
-        <v>98.38833333</v>
+        <v>103.59</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>295165.0</v>
+        <v>103590.0</v>
       </c>
       <c r="I93" s="1">
-        <v>3599.0</v>
+        <v>-1267.0</v>
       </c>
       <c r="J93" s="1">
-        <v>1.2193180085715</v>
+        <v>-1.2230910319529</v>
       </c>
       <c r="K93">
-        <v>1.92</v>
-[...2 lines deleted...]
-        <v>266</v>
+        <v>0.87</v>
+      </c>
+      <c r="L93">
+        <v>874.32</v>
       </c>
       <c r="M93" s="1">
-        <v>298764.0</v>
+        <v>102323.0</v>
       </c>
       <c r="N93" s="1">
-        <v>304517.42</v>
+        <v>103197.32</v>
       </c>
       <c r="O93" s="1">
-        <v>1.33</v>
+        <v>0.47</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>267</v>
+        <v>260</v>
       </c>
       <c r="B94" t="s">
-        <v>268</v>
+        <v>261</v>
       </c>
       <c r="C94" s="1">
-        <v>346000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>99.772</v>
+        <v>99.552</v>
       </c>
       <c r="E94" s="1">
-        <v>99.7</v>
+        <v>96.515</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>344962.0</v>
+        <v>96515.0</v>
       </c>
       <c r="I94" s="1">
-        <v>249.12</v>
+        <v>3037.0</v>
       </c>
       <c r="J94" s="1">
-        <v>0.07221664994985</v>
+        <v>3.1466611407553</v>
       </c>
       <c r="K94">
-        <v>1.8</v>
-[...2 lines deleted...]
-        <v>269</v>
+        <v>0.37</v>
+      </c>
+      <c r="L94">
+        <v>371.58</v>
       </c>
       <c r="M94" s="1">
-        <v>345211.12</v>
+        <v>99552.0</v>
       </c>
       <c r="N94" s="1">
-        <v>351424.9</v>
+        <v>99923.58</v>
       </c>
       <c r="O94" s="1">
-        <v>1.53</v>
+        <v>0.46</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>270</v>
+        <v>262</v>
       </c>
       <c r="B95" t="s">
-        <v>271</v>
+        <v>263</v>
       </c>
       <c r="C95" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>100.429</v>
+        <v>97.828</v>
       </c>
       <c r="E95" s="1">
-        <v>100.0</v>
+        <v>98.38833333</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>100000.0</v>
+        <v>295165.0</v>
       </c>
       <c r="I95" s="1">
-        <v>429.0</v>
+        <v>-1681.0</v>
       </c>
       <c r="J95" s="1">
-        <v>0.429</v>
+        <v>-0.56951196788237</v>
       </c>
       <c r="K95">
-        <v>1.8</v>
+        <v>2.08</v>
       </c>
       <c r="L95" t="s">
-        <v>272</v>
+        <v>264</v>
       </c>
       <c r="M95" s="1">
-        <v>100429.0</v>
+        <v>293484.0</v>
       </c>
       <c r="N95" s="1">
-        <v>102228.33</v>
+        <v>299730.58</v>
       </c>
       <c r="O95" s="1">
-        <v>0.45</v>
+        <v>1.38</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>273</v>
+        <v>265</v>
       </c>
       <c r="B96" t="s">
-        <v>274</v>
+        <v>266</v>
       </c>
       <c r="C96" s="1">
-        <v>400000.0</v>
+        <v>346000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>105.101</v>
+        <v>98.6</v>
       </c>
       <c r="E96" s="1">
-        <v>105.50275</v>
+        <v>99.7</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>422011.0</v>
+        <v>344962.0</v>
       </c>
       <c r="I96" s="1">
-        <v>-1607.0</v>
+        <v>-3806.0</v>
       </c>
       <c r="J96" s="1">
-        <v>-0.38079576124793</v>
+        <v>-1.1033099297894</v>
       </c>
       <c r="K96">
-        <v>0.49</v>
+        <v>1.95</v>
       </c>
       <c r="L96" t="s">
-        <v>275</v>
+        <v>267</v>
       </c>
       <c r="M96" s="1">
-        <v>420404.0</v>
+        <v>341156.0</v>
       </c>
       <c r="N96" s="1">
-        <v>422380.71</v>
+        <v>347910.11</v>
       </c>
       <c r="O96" s="1">
-        <v>1.84</v>
+        <v>1.6</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>276</v>
+        <v>268</v>
       </c>
       <c r="B97" t="s">
-        <v>277</v>
+        <v>269</v>
       </c>
       <c r="C97" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>95.191</v>
+        <v>99.061</v>
       </c>
       <c r="E97" s="1">
-        <v>91.548</v>
+        <v>100.0</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>274644.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I97" s="1">
-        <v>10929.0</v>
+        <v>-939.0</v>
       </c>
       <c r="J97" s="1">
-        <v>3.9793332459475</v>
+        <v>-0.939</v>
       </c>
       <c r="K97">
-        <v>0.26</v>
+        <v>0.06</v>
       </c>
       <c r="L97">
-        <v>789.04</v>
+        <v>55.73</v>
       </c>
       <c r="M97" s="1">
-        <v>285573.0</v>
+        <v>99061.0</v>
       </c>
       <c r="N97" s="1">
-        <v>286362.04</v>
+        <v>99116.73</v>
       </c>
       <c r="O97" s="1">
-        <v>1.25</v>
+        <v>0.46</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>278</v>
+        <v>270</v>
       </c>
       <c r="B98" t="s">
-        <v>279</v>
+        <v>271</v>
       </c>
       <c r="C98" s="1">
-        <v>100000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>91.451</v>
+        <v>103.243</v>
       </c>
       <c r="E98" s="1">
-        <v>88.429</v>
+        <v>105.50275</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>88429.0</v>
+        <v>422011.0</v>
       </c>
       <c r="I98" s="1">
-        <v>3022.0</v>
+        <v>-9039.0</v>
       </c>
       <c r="J98" s="1">
-        <v>3.4174309332911</v>
+        <v>-2.1418872967766</v>
       </c>
       <c r="K98">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>56.16</v>
+        <v>0.8</v>
+      </c>
+      <c r="L98" t="s">
+        <v>272</v>
       </c>
       <c r="M98" s="1">
-        <v>91451.0</v>
+        <v>412972.0</v>
       </c>
       <c r="N98" s="1">
-        <v>91507.16</v>
+        <v>416165.15</v>
       </c>
       <c r="O98" s="1">
-        <v>0.4</v>
+        <v>1.91</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>280</v>
+        <v>273</v>
       </c>
       <c r="B99" t="s">
-        <v>281</v>
+        <v>274</v>
       </c>
       <c r="C99" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>102.75</v>
+        <v>94.036</v>
       </c>
       <c r="E99" s="1">
-        <v>104.501</v>
+        <v>91.548</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>104501.0</v>
+        <v>274644.0</v>
       </c>
       <c r="I99" s="1">
-        <v>-1751.0</v>
+        <v>7464.0</v>
       </c>
       <c r="J99" s="1">
-        <v>-1.6755820518464</v>
+        <v>2.7177000043693</v>
       </c>
       <c r="K99">
-        <v>4.24</v>
-[...2 lines deleted...]
-        <v>282</v>
+        <v>0.29</v>
+      </c>
+      <c r="L99">
+        <v>863.01</v>
       </c>
       <c r="M99" s="1">
-        <v>102750.0</v>
+        <v>282108.0</v>
       </c>
       <c r="N99" s="1">
-        <v>106991.1</v>
+        <v>282971.01</v>
       </c>
       <c r="O99" s="1">
-        <v>0.47</v>
+        <v>1.3</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>283</v>
+        <v>275</v>
       </c>
       <c r="B100" t="s">
-        <v>284</v>
+        <v>276</v>
       </c>
       <c r="C100" s="1">
         <v>100000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>100.703</v>
+        <v>90.027</v>
       </c>
       <c r="E100" s="1">
-        <v>99.903</v>
+        <v>88.429</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>99903.0</v>
+        <v>88429.0</v>
       </c>
       <c r="I100" s="1">
-        <v>800.0</v>
+        <v>1598.0</v>
       </c>
       <c r="J100" s="1">
-        <v>0.80077675345085</v>
+        <v>1.8070994809395</v>
       </c>
       <c r="K100">
-        <v>2.24</v>
-[...2 lines deleted...]
-        <v>285</v>
+        <v>0.06</v>
+      </c>
+      <c r="L100">
+        <v>64.38</v>
       </c>
       <c r="M100" s="1">
-        <v>100703.0</v>
+        <v>90027.0</v>
       </c>
       <c r="N100" s="1">
-        <v>102939.99</v>
+        <v>90091.38</v>
       </c>
       <c r="O100" s="1">
-        <v>0.45</v>
+        <v>0.41</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>286</v>
+        <v>277</v>
       </c>
       <c r="B101" t="s">
-        <v>287</v>
+        <v>278</v>
       </c>
       <c r="C101" s="1">
         <v>100000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>100.37</v>
+        <v>101.959</v>
       </c>
       <c r="E101" s="1">
-        <v>99.68</v>
+        <v>104.501</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>99680.0</v>
+        <v>104501.0</v>
       </c>
       <c r="I101" s="1">
-        <v>690.0</v>
+        <v>-2542.0</v>
       </c>
       <c r="J101" s="1">
-        <v>0.6922150882825</v>
+        <v>-2.4325126075349</v>
       </c>
       <c r="K101">
-        <v>0.71</v>
-[...2 lines deleted...]
-        <v>706.85</v>
+        <v>4.59</v>
+      </c>
+      <c r="L101" t="s">
+        <v>279</v>
       </c>
       <c r="M101" s="1">
-        <v>100370.0</v>
+        <v>101959.0</v>
       </c>
       <c r="N101" s="1">
-        <v>101076.85</v>
+        <v>106553.52</v>
       </c>
       <c r="O101" s="1">
-        <v>0.44</v>
+        <v>0.49</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>288</v>
+        <v>280</v>
       </c>
       <c r="B102" t="s">
-        <v>289</v>
+        <v>281</v>
       </c>
       <c r="C102" s="1">
         <v>100000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>100.112</v>
+        <v>99.136</v>
       </c>
       <c r="E102" s="1">
-        <v>99.918</v>
+        <v>99.903</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>99918.0</v>
+        <v>99903.0</v>
       </c>
       <c r="I102" s="1">
-        <v>194.0</v>
+        <v>-767.0</v>
       </c>
       <c r="J102" s="1">
-        <v>0.19415921055265</v>
+        <v>-0.767744712371</v>
       </c>
       <c r="K102">
-        <v>2.05</v>
+        <v>2.43</v>
       </c>
       <c r="L102" t="s">
-        <v>290</v>
+        <v>282</v>
       </c>
       <c r="M102" s="1">
-        <v>100112.0</v>
+        <v>99136.0</v>
       </c>
       <c r="N102" s="1">
-        <v>102159.95</v>
+        <v>101562.03</v>
       </c>
       <c r="O102" s="1">
-        <v>0.45</v>
+        <v>0.47</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>291</v>
+        <v>283</v>
       </c>
       <c r="B103" t="s">
-        <v>292</v>
+        <v>284</v>
       </c>
       <c r="C103" s="1">
-        <v>150000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>101.539</v>
+        <v>99.502</v>
       </c>
       <c r="E103" s="1">
-        <v>101.331</v>
+        <v>99.68</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>151996.5</v>
+        <v>99680.0</v>
       </c>
       <c r="I103" s="1">
-        <v>312.0</v>
+        <v>-178.0</v>
       </c>
       <c r="J103" s="1">
-        <v>0.20526788445787</v>
+        <v>-0.17857142857143</v>
       </c>
       <c r="K103">
-        <v>1.5</v>
-[...2 lines deleted...]
-        <v>293</v>
+        <v>0.9</v>
+      </c>
+      <c r="L103">
+        <v>904.11</v>
       </c>
       <c r="M103" s="1">
-        <v>152308.5</v>
+        <v>99502.0</v>
       </c>
       <c r="N103" s="1">
-        <v>154558.5</v>
+        <v>100406.11</v>
       </c>
       <c r="O103" s="1">
-        <v>0.67</v>
+        <v>0.46</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>294</v>
+        <v>285</v>
       </c>
       <c r="B104" t="s">
-        <v>295</v>
+        <v>286</v>
       </c>
       <c r="C104" s="1">
-        <v>114000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>100.268</v>
+        <v>98.514</v>
       </c>
       <c r="E104" s="1">
-        <v>99.889</v>
+        <v>99.918</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>113873.46</v>
+        <v>99918.0</v>
       </c>
       <c r="I104" s="1">
-        <v>432.06</v>
+        <v>-1404.0</v>
       </c>
       <c r="J104" s="1">
-        <v>0.37942115748481</v>
+        <v>-1.4051522248244</v>
       </c>
       <c r="K104">
-        <v>1.22</v>
+        <v>2.24</v>
       </c>
       <c r="L104" t="s">
-        <v>296</v>
+        <v>287</v>
       </c>
       <c r="M104" s="1">
-        <v>114305.52</v>
+        <v>98514.0</v>
       </c>
       <c r="N104" s="1">
-        <v>115699.29</v>
+        <v>100750.99</v>
       </c>
       <c r="O104" s="1">
-        <v>0.5</v>
+        <v>0.46</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>297</v>
+        <v>288</v>
       </c>
       <c r="B105" t="s">
-        <v>298</v>
+        <v>289</v>
       </c>
       <c r="C105" s="1">
-        <v>200000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>101.577</v>
+        <v>100.754</v>
       </c>
       <c r="E105" s="1">
-        <v>101.936</v>
+        <v>101.331</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>203872.0</v>
+        <v>151996.5</v>
       </c>
       <c r="I105" s="1">
-        <v>-718.0</v>
+        <v>-865.5</v>
       </c>
       <c r="J105" s="1">
-        <v>-0.35218176110501</v>
+        <v>-0.56942100640475</v>
       </c>
       <c r="K105">
-        <v>2.6</v>
+        <v>1.75</v>
       </c>
       <c r="L105" t="s">
-        <v>299</v>
+        <v>290</v>
       </c>
       <c r="M105" s="1">
-        <v>203154.0</v>
+        <v>151131.0</v>
       </c>
       <c r="N105" s="1">
-        <v>208356.05</v>
+        <v>153750.86</v>
       </c>
       <c r="O105" s="1">
-        <v>0.91</v>
+        <v>0.71</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>300</v>
+        <v>291</v>
       </c>
       <c r="B106" t="s">
-        <v>301</v>
+        <v>292</v>
       </c>
       <c r="C106" s="1">
-        <v>100000.0</v>
+        <v>114000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>98.544</v>
+        <v>99.015</v>
       </c>
       <c r="E106" s="1">
-        <v>95.676</v>
+        <v>99.889</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>95676.0</v>
+        <v>113873.46</v>
       </c>
       <c r="I106" s="1">
-        <v>2868.0</v>
+        <v>-996.36</v>
       </c>
       <c r="J106" s="1">
-        <v>2.9976169572307</v>
+        <v>-0.87497121805204</v>
       </c>
       <c r="K106">
-        <v>0.43</v>
-[...2 lines deleted...]
-        <v>425.0</v>
+        <v>1.4</v>
+      </c>
+      <c r="L106" t="s">
+        <v>293</v>
       </c>
       <c r="M106" s="1">
-        <v>98544.0</v>
+        <v>112877.1</v>
       </c>
       <c r="N106" s="1">
-        <v>98969.0</v>
+        <v>114467.63</v>
       </c>
       <c r="O106" s="1">
-        <v>0.43</v>
+        <v>0.53</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>302</v>
+        <v>294</v>
       </c>
       <c r="B107" t="s">
-        <v>303</v>
+        <v>295</v>
       </c>
       <c r="C107" s="1">
         <v>200000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>100.185</v>
+        <v>100.87</v>
       </c>
       <c r="E107" s="1">
-        <v>99.895</v>
+        <v>101.936</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>199790.0</v>
+        <v>203872.0</v>
       </c>
       <c r="I107" s="1">
-        <v>580.0</v>
+        <v>-2132.0</v>
       </c>
       <c r="J107" s="1">
-        <v>0.29030482006106</v>
+        <v>-1.0457541987129</v>
       </c>
       <c r="K107">
-        <v>1.79</v>
+        <v>2.86</v>
       </c>
       <c r="L107" t="s">
-        <v>304</v>
+        <v>296</v>
       </c>
       <c r="M107" s="1">
-        <v>200370.0</v>
+        <v>201740.0</v>
       </c>
       <c r="N107" s="1">
-        <v>203951.51</v>
+        <v>207451.64</v>
       </c>
       <c r="O107" s="1">
-        <v>0.89</v>
+        <v>0.95</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>305</v>
+        <v>297</v>
       </c>
       <c r="B108" t="s">
-        <v>306</v>
+        <v>298</v>
       </c>
       <c r="C108" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>101.352</v>
+        <v>96.857</v>
       </c>
       <c r="E108" s="1">
-        <v>101.496</v>
+        <v>95.676</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>202992.0</v>
+        <v>95676.0</v>
       </c>
       <c r="I108" s="1">
-        <v>-288.0</v>
+        <v>1181.0</v>
       </c>
       <c r="J108" s="1">
-        <v>-0.14187751241428</v>
+        <v>1.2343743467536</v>
       </c>
       <c r="K108">
-        <v>2.07</v>
-[...2 lines deleted...]
-        <v>307</v>
+        <v>0.58</v>
+      </c>
+      <c r="L108">
+        <v>578.47</v>
       </c>
       <c r="M108" s="1">
-        <v>202704.0</v>
+        <v>96857.0</v>
       </c>
       <c r="N108" s="1">
-        <v>206834.14</v>
+        <v>97435.47</v>
       </c>
       <c r="O108" s="1">
-        <v>0.9</v>
+        <v>0.45</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>308</v>
+        <v>299</v>
       </c>
       <c r="B109" t="s">
-        <v>309</v>
+        <v>300</v>
       </c>
       <c r="C109" s="1">
         <v>200000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>101.662</v>
+        <v>100.719</v>
       </c>
       <c r="E109" s="1">
-        <v>101.276</v>
+        <v>101.496</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>202552.0</v>
+        <v>202992.0</v>
       </c>
       <c r="I109" s="1">
-        <v>772.0</v>
+        <v>-1554.0</v>
       </c>
       <c r="J109" s="1">
-        <v>0.38113669576208</v>
+        <v>-0.7655474107354</v>
       </c>
       <c r="K109">
-        <v>0.07</v>
-[...2 lines deleted...]
-        <v>147.95</v>
+        <v>2.31</v>
+      </c>
+      <c r="L109" t="s">
+        <v>301</v>
       </c>
       <c r="M109" s="1">
-        <v>203324.0</v>
+        <v>201438.0</v>
       </c>
       <c r="N109" s="1">
-        <v>203471.95</v>
+        <v>206061.29</v>
       </c>
       <c r="O109" s="1">
-        <v>0.89</v>
+        <v>0.95</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="B110" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
       <c r="C110" s="1">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>101.839</v>
+        <v>100.502</v>
       </c>
       <c r="E110" s="1">
-        <v>101.62</v>
+        <v>101.276</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>406480.0</v>
+        <v>202552.0</v>
       </c>
       <c r="I110" s="1">
-        <v>876.0</v>
+        <v>-1548.0</v>
       </c>
       <c r="J110" s="1">
-        <v>0.21550875811848</v>
+        <v>-0.7642481930566</v>
       </c>
       <c r="K110">
-        <v>1.05</v>
-[...2 lines deleted...]
-        <v>312</v>
+        <v>0.3</v>
+      </c>
+      <c r="L110">
+        <v>591.78</v>
       </c>
       <c r="M110" s="1">
-        <v>407356.0</v>
+        <v>201004.0</v>
       </c>
       <c r="N110" s="1">
-        <v>411566.96</v>
+        <v>201595.78</v>
       </c>
       <c r="O110" s="1">
-        <v>1.79</v>
+        <v>0.93</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>313</v>
+        <v>304</v>
       </c>
       <c r="B111" t="s">
-        <v>314</v>
+        <v>305</v>
       </c>
       <c r="C111" s="1">
-        <v>200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>101.29</v>
+        <v>99.942</v>
       </c>
       <c r="E111" s="1">
-        <v>101.83</v>
+        <v>101.62</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>203660.0</v>
+        <v>406480.0</v>
       </c>
       <c r="I111" s="1">
-        <v>-1080.0</v>
+        <v>-6712.0</v>
       </c>
       <c r="J111" s="1">
-        <v>-0.53029559069037</v>
+        <v>-1.6512497539854</v>
       </c>
       <c r="K111">
-        <v>3.42</v>
+        <v>1.29</v>
       </c>
       <c r="L111" t="s">
-        <v>315</v>
+        <v>306</v>
       </c>
       <c r="M111" s="1">
-        <v>202580.0</v>
+        <v>399768.0</v>
       </c>
       <c r="N111" s="1">
-        <v>209418.36</v>
+        <v>404932.38</v>
       </c>
       <c r="O111" s="1">
-        <v>0.91</v>
+        <v>1.86</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
       <c r="B112" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="C112" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>94.694</v>
+        <v>100.092</v>
       </c>
       <c r="E112" s="1">
-        <v>94.848</v>
+        <v>101.83</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>94848.0</v>
+        <v>203660.0</v>
       </c>
       <c r="I112" s="1">
-        <v>-154.0</v>
+        <v>-3476.0</v>
       </c>
       <c r="J112" s="1">
-        <v>-0.16236504723347</v>
+        <v>-1.7067661789257</v>
       </c>
       <c r="K112">
-        <v>1.39</v>
+        <v>3.68</v>
       </c>
       <c r="L112" t="s">
-        <v>318</v>
+        <v>309</v>
       </c>
       <c r="M112" s="1">
-        <v>94694.0</v>
+        <v>200184.0</v>
       </c>
       <c r="N112" s="1">
-        <v>96083.04</v>
+        <v>207548.38</v>
       </c>
       <c r="O112" s="1">
-        <v>0.42</v>
+        <v>0.95</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>319</v>
+        <v>310</v>
       </c>
       <c r="B113" t="s">
-        <v>320</v>
+        <v>311</v>
       </c>
       <c r="C113" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>98.78</v>
+        <v>93.005</v>
       </c>
       <c r="E113" s="1">
-        <v>96.638</v>
+        <v>94.848</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>193276.0</v>
+        <v>94848.0</v>
       </c>
       <c r="I113" s="1">
-        <v>4284.0</v>
+        <v>-1843.0</v>
       </c>
       <c r="J113" s="1">
-        <v>2.2165193816097</v>
+        <v>-1.943108974359</v>
       </c>
       <c r="K113">
-        <v>1.13</v>
+        <v>1.49</v>
       </c>
       <c r="L113" t="s">
-        <v>321</v>
+        <v>312</v>
       </c>
       <c r="M113" s="1">
-        <v>197560.0</v>
+        <v>93005.0</v>
       </c>
       <c r="N113" s="1">
-        <v>199827.12</v>
+        <v>94492.67</v>
       </c>
       <c r="O113" s="1">
-        <v>0.87</v>
+        <v>0.43</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>322</v>
+        <v>313</v>
       </c>
       <c r="B114" t="s">
-        <v>323</v>
+        <v>314</v>
       </c>
       <c r="C114" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>101.108</v>
+        <v>98.447</v>
       </c>
       <c r="E114" s="1">
-        <v>100.978</v>
+        <v>96.638</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>100978.0</v>
+        <v>193276.0</v>
       </c>
       <c r="I114" s="1">
-        <v>130.0</v>
+        <v>3618.0</v>
       </c>
       <c r="J114" s="1">
-        <v>0.12874091386243</v>
+        <v>1.8719344357292</v>
       </c>
       <c r="K114">
-        <v>1.87</v>
+        <v>1.22</v>
       </c>
       <c r="L114" t="s">
-        <v>324</v>
+        <v>315</v>
       </c>
       <c r="M114" s="1">
-        <v>101108.0</v>
+        <v>196894.0</v>
       </c>
       <c r="N114" s="1">
-        <v>102975.12</v>
+        <v>199325.51</v>
       </c>
       <c r="O114" s="1">
-        <v>0.45</v>
+        <v>0.92</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>325</v>
+        <v>316</v>
       </c>
       <c r="B115" t="s">
-        <v>326</v>
+        <v>317</v>
       </c>
       <c r="C115" s="1">
         <v>100000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>102.265</v>
+        <v>100.054</v>
       </c>
       <c r="E115" s="1">
-        <v>102.269</v>
+        <v>100.978</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>102269.0</v>
+        <v>100978.0</v>
       </c>
       <c r="I115" s="1">
-        <v>-4.0</v>
+        <v>-924.0</v>
       </c>
       <c r="J115" s="1">
-        <v>-0.0039112536545776</v>
+        <v>-0.91505080314524</v>
       </c>
       <c r="K115">
-        <v>1.75</v>
+        <v>2.11</v>
       </c>
       <c r="L115" t="s">
-        <v>327</v>
+        <v>318</v>
       </c>
       <c r="M115" s="1">
-        <v>102265.0</v>
+        <v>100054.0</v>
       </c>
       <c r="N115" s="1">
-        <v>104010.21</v>
+        <v>102159.48</v>
       </c>
       <c r="O115" s="1">
-        <v>0.45</v>
+        <v>0.47</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>328</v>
+        <v>319</v>
       </c>
       <c r="B116" t="s">
-        <v>329</v>
+        <v>320</v>
       </c>
       <c r="C116" s="1">
         <v>100000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>95.834</v>
+        <v>100.91</v>
       </c>
       <c r="E116" s="1">
-        <v>92.67</v>
+        <v>102.269</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>92670.0</v>
+        <v>102269.0</v>
       </c>
       <c r="I116" s="1">
-        <v>3164.0</v>
+        <v>-1359.0</v>
       </c>
       <c r="J116" s="1">
-        <v>3.4142656738966</v>
+        <v>-1.3288484291428</v>
       </c>
       <c r="K116">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>8.9</v>
+        <v>1.98</v>
+      </c>
+      <c r="L116" t="s">
+        <v>321</v>
       </c>
       <c r="M116" s="1">
-        <v>95834.0</v>
+        <v>100910.0</v>
       </c>
       <c r="N116" s="1">
-        <v>95842.9</v>
+        <v>102885.34</v>
       </c>
       <c r="O116" s="1">
-        <v>0.42</v>
+        <v>0.47</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>330</v>
+        <v>322</v>
       </c>
       <c r="B117" t="s">
-        <v>331</v>
+        <v>323</v>
       </c>
       <c r="C117" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>96.443</v>
+        <v>94.938</v>
       </c>
       <c r="E117" s="1">
-        <v>94.041</v>
+        <v>92.67</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>188082.0</v>
+        <v>92670.0</v>
       </c>
       <c r="I117" s="1">
-        <v>4804.0</v>
+        <v>2268.0</v>
       </c>
       <c r="J117" s="1">
-        <v>2.5542050807626</v>
+        <v>2.4473939786339</v>
       </c>
       <c r="K117">
-        <v>1.27</v>
-[...2 lines deleted...]
-        <v>332</v>
+        <v>0.03</v>
+      </c>
+      <c r="L117">
+        <v>25.34</v>
       </c>
       <c r="M117" s="1">
-        <v>192886.0</v>
+        <v>94938.0</v>
       </c>
       <c r="N117" s="1">
-        <v>195432.58</v>
+        <v>94963.34</v>
       </c>
       <c r="O117" s="1">
-        <v>0.85</v>
+        <v>0.44</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>333</v>
+        <v>324</v>
       </c>
       <c r="B118" t="s">
-        <v>334</v>
+        <v>325</v>
       </c>
       <c r="C118" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>98.583</v>
+        <v>94.968</v>
       </c>
       <c r="E118" s="1">
-        <v>96.744</v>
+        <v>94.041</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>96744.0</v>
+        <v>188082.0</v>
       </c>
       <c r="I118" s="1">
-        <v>1839.0</v>
+        <v>1854.0</v>
       </c>
       <c r="J118" s="1">
-        <v>1.9008930786405</v>
+        <v>0.98574026222605</v>
       </c>
       <c r="K118">
-        <v>0.81</v>
-[...2 lines deleted...]
-        <v>813.7</v>
+        <v>1.36</v>
+      </c>
+      <c r="L118" t="s">
+        <v>326</v>
       </c>
       <c r="M118" s="1">
-        <v>98583.0</v>
+        <v>189936.0</v>
       </c>
       <c r="N118" s="1">
-        <v>99396.7</v>
+        <v>192663.4</v>
       </c>
       <c r="O118" s="1">
-        <v>0.43</v>
+        <v>0.89</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>335</v>
+        <v>327</v>
       </c>
       <c r="B119" t="s">
-        <v>336</v>
+        <v>328</v>
       </c>
       <c r="C119" s="1">
         <v>100000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>98.925</v>
+        <v>98.059</v>
       </c>
       <c r="E119" s="1">
-        <v>98.5</v>
+        <v>96.744</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>98500.0</v>
+        <v>96744.0</v>
       </c>
       <c r="I119" s="1">
-        <v>425.0</v>
+        <v>1315.0</v>
       </c>
       <c r="J119" s="1">
-        <v>0.43147208121827</v>
+        <v>1.3592574216489</v>
       </c>
       <c r="K119">
-        <v>0.12</v>
+        <v>0.9</v>
       </c>
       <c r="L119">
-        <v>117.12</v>
+        <v>904.11</v>
       </c>
       <c r="M119" s="1">
-        <v>98925.0</v>
+        <v>98059.0</v>
       </c>
       <c r="N119" s="1">
-        <v>99042.12</v>
+        <v>98963.11</v>
       </c>
       <c r="O119" s="1">
-        <v>0.43</v>
+        <v>0.45</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>337</v>
+        <v>329</v>
       </c>
       <c r="B120" t="s">
-        <v>338</v>
+        <v>330</v>
       </c>
       <c r="C120" s="1">
         <v>100000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>109.69</v>
+        <v>98.519</v>
       </c>
       <c r="E120" s="1">
-        <v>113.89</v>
+        <v>98.5</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>113890.0</v>
+        <v>98500.0</v>
       </c>
       <c r="I120" s="1">
-        <v>-4200.0</v>
+        <v>19.0</v>
       </c>
       <c r="J120" s="1">
-        <v>-3.6877688998156</v>
+        <v>0.019289340101523</v>
       </c>
       <c r="K120">
-        <v>7.71</v>
-[...2 lines deleted...]
-        <v>339</v>
+        <v>0.27</v>
+      </c>
+      <c r="L120">
+        <v>273.29</v>
       </c>
       <c r="M120" s="1">
-        <v>109690.0</v>
+        <v>98519.0</v>
       </c>
       <c r="N120" s="1">
-        <v>117397.53</v>
+        <v>98792.29</v>
       </c>
       <c r="O120" s="1">
-        <v>0.51</v>
+        <v>0.45</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="B121" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="C121" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>100.249</v>
+        <v>108.189</v>
       </c>
       <c r="E121" s="1">
-        <v>99.871</v>
+        <v>113.89</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>199742.0</v>
+        <v>113890.0</v>
       </c>
       <c r="I121" s="1">
-        <v>756.0</v>
+        <v>-5701.0</v>
       </c>
       <c r="J121" s="1">
-        <v>0.3784882498423</v>
+        <v>-5.0057072613926</v>
       </c>
       <c r="K121">
-        <v>0.39</v>
+        <v>0.47</v>
       </c>
       <c r="L121">
-        <v>770.55</v>
+        <v>467.12</v>
       </c>
       <c r="M121" s="1">
-        <v>200498.0</v>
+        <v>108189.0</v>
       </c>
       <c r="N121" s="1">
-        <v>201268.55</v>
+        <v>108656.12</v>
       </c>
       <c r="O121" s="1">
-        <v>0.88</v>
+        <v>0.5</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
       <c r="B122" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="C122" s="1">
         <v>200000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>100.126</v>
+        <v>98.506</v>
       </c>
       <c r="E122" s="1">
-        <v>100.052</v>
+        <v>99.871</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>200104.0</v>
+        <v>199742.0</v>
       </c>
       <c r="I122" s="1">
-        <v>148.0</v>
+        <v>-2730.0</v>
       </c>
       <c r="J122" s="1">
-        <v>0.0739615399992</v>
+        <v>-1.3667631244305</v>
       </c>
       <c r="K122">
-        <v>1.94</v>
+        <v>0.59</v>
       </c>
       <c r="L122" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="M122" s="1">
-        <v>200252.0</v>
+        <v>197012.0</v>
       </c>
       <c r="N122" s="1">
-        <v>204124.6</v>
+        <v>198193.51</v>
       </c>
       <c r="O122" s="1">
-        <v>0.89</v>
+        <v>0.91</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="B123" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
       <c r="C123" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>96.184</v>
+        <v>100.008</v>
       </c>
       <c r="E123" s="1">
-        <v>95.09</v>
+        <v>100.052</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>95090.0</v>
+        <v>200104.0</v>
       </c>
       <c r="I123" s="1">
-        <v>1094.0</v>
+        <v>-88.0</v>
       </c>
       <c r="J123" s="1">
-        <v>1.1504890104112</v>
+        <v>-0.043977131891416</v>
       </c>
       <c r="K123">
-        <v>0.92</v>
-[...2 lines deleted...]
-        <v>915.07</v>
+        <v>2.12</v>
+      </c>
+      <c r="L123" t="s">
+        <v>338</v>
       </c>
       <c r="M123" s="1">
-        <v>96184.0</v>
+        <v>200016.0</v>
       </c>
       <c r="N123" s="1">
-        <v>97099.07</v>
+        <v>204250.25</v>
       </c>
       <c r="O123" s="1">
-        <v>0.42</v>
+        <v>0.94</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>347</v>
+        <v>339</v>
       </c>
       <c r="B124" t="s">
-        <v>348</v>
+        <v>340</v>
       </c>
       <c r="C124" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>102.289</v>
+        <v>95.058</v>
       </c>
       <c r="E124" s="1">
-        <v>101.97933333</v>
+        <v>95.09</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>305938.0</v>
+        <v>95090.0</v>
       </c>
       <c r="I124" s="1">
-        <v>929.0</v>
+        <v>-32.0</v>
       </c>
       <c r="J124" s="1">
-        <v>0.30365629637378</v>
+        <v>-0.033652329372174</v>
       </c>
       <c r="K124">
-        <v>1.62</v>
-[...2 lines deleted...]
-        <v>349</v>
+        <v>0.98</v>
+      </c>
+      <c r="L124">
+        <v>980.82</v>
       </c>
       <c r="M124" s="1">
-        <v>306867.0</v>
+        <v>95058.0</v>
       </c>
       <c r="N124" s="1">
-        <v>311728.64</v>
+        <v>96038.82</v>
       </c>
       <c r="O124" s="1">
-        <v>1.36</v>
+        <v>0.44</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>350</v>
+        <v>341</v>
       </c>
       <c r="B125" t="s">
-        <v>351</v>
+        <v>342</v>
       </c>
       <c r="C125" s="1">
-        <v>238000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>100.185</v>
+        <v>100.238</v>
       </c>
       <c r="E125" s="1">
-        <v>99.778</v>
+        <v>101.97933333</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>237471.64</v>
+        <v>305938.0</v>
       </c>
       <c r="I125" s="1">
-        <v>968.66</v>
+        <v>-5224.0</v>
       </c>
       <c r="J125" s="1">
-        <v>0.40790555032171</v>
+        <v>-1.7075355137315</v>
       </c>
       <c r="K125">
-        <v>0.34</v>
-[...2 lines deleted...]
-        <v>806.1</v>
+        <v>1.85</v>
+      </c>
+      <c r="L125" t="s">
+        <v>343</v>
       </c>
       <c r="M125" s="1">
-        <v>238440.3</v>
+        <v>300714.0</v>
       </c>
       <c r="N125" s="1">
-        <v>239246.4</v>
+        <v>306266.05</v>
       </c>
       <c r="O125" s="1">
-        <v>1.04</v>
+        <v>1.41</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>352</v>
+        <v>344</v>
       </c>
       <c r="B126" t="s">
-        <v>353</v>
+        <v>345</v>
       </c>
       <c r="C126" s="1">
-        <v>200000.0</v>
+        <v>238000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>100.572</v>
+        <v>98.455</v>
       </c>
       <c r="E126" s="1">
-        <v>100.376</v>
+        <v>99.778</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>200752.0</v>
+        <v>237471.64</v>
       </c>
       <c r="I126" s="1">
-        <v>392.0</v>
+        <v>-3148.74</v>
       </c>
       <c r="J126" s="1">
-        <v>0.19526580058978</v>
+        <v>-1.3259435947804</v>
       </c>
       <c r="K126">
-        <v>1.99</v>
+        <v>0.53</v>
       </c>
       <c r="L126" t="s">
-        <v>354</v>
+        <v>346</v>
       </c>
       <c r="M126" s="1">
-        <v>201144.0</v>
+        <v>234322.9</v>
       </c>
       <c r="N126" s="1">
-        <v>205122.08</v>
+        <v>235578.92</v>
       </c>
       <c r="O126" s="1">
-        <v>0.89</v>
+        <v>1.08</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>355</v>
+        <v>347</v>
       </c>
       <c r="B127" t="s">
-        <v>356</v>
+        <v>348</v>
       </c>
       <c r="C127" s="1">
-        <v>207000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>99.515</v>
+        <v>99.991</v>
       </c>
       <c r="E127" s="1">
-        <v>99.462</v>
+        <v>100.376</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>205886.34</v>
+        <v>200752.0</v>
       </c>
       <c r="I127" s="1">
-        <v>109.71</v>
+        <v>-770.0</v>
       </c>
       <c r="J127" s="1">
-        <v>0.053286682351049</v>
+        <v>-0.38355782258707</v>
       </c>
       <c r="K127">
-        <v>1.78</v>
+        <v>2.19</v>
       </c>
       <c r="L127" t="s">
-        <v>357</v>
+        <v>349</v>
       </c>
       <c r="M127" s="1">
-        <v>205996.05</v>
+        <v>199982.0</v>
       </c>
       <c r="N127" s="1">
-        <v>209671.01</v>
+        <v>204354.6</v>
       </c>
       <c r="O127" s="1">
-        <v>0.91</v>
+        <v>0.94</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>358</v>
+        <v>350</v>
       </c>
       <c r="B128" t="s">
-        <v>359</v>
+        <v>351</v>
       </c>
       <c r="C128" s="1">
-        <v>100000.0</v>
+        <v>207000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>98.285</v>
+        <v>98.111</v>
       </c>
       <c r="E128" s="1">
-        <v>97.192</v>
+        <v>99.462</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>97192.0</v>
+        <v>205886.34</v>
       </c>
       <c r="I128" s="1">
-        <v>1093.0</v>
+        <v>-2796.57</v>
       </c>
       <c r="J128" s="1">
-        <v>1.1245781545806</v>
+        <v>-1.3583076954013</v>
       </c>
       <c r="K128">
-        <v>0.18</v>
-[...2 lines deleted...]
-        <v>180.82</v>
+        <v>1.92</v>
+      </c>
+      <c r="L128" t="s">
+        <v>352</v>
       </c>
       <c r="M128" s="1">
-        <v>98285.0</v>
+        <v>203089.77</v>
       </c>
       <c r="N128" s="1">
-        <v>98465.82</v>
+        <v>207070.98</v>
       </c>
       <c r="O128" s="1">
-        <v>0.43</v>
+        <v>0.95</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="B129" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="C129" s="1">
         <v>100000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>103.732</v>
+        <v>97.425</v>
       </c>
       <c r="E129" s="1">
+        <v>97.192</v>
+      </c>
+      <c r="F129" t="s">
+        <v>8</v>
+      </c>
+      <c r="G129">
+        <v>1.0</v>
+      </c>
+      <c r="H129" s="1">
+        <v>97192.0</v>
+      </c>
+      <c r="I129" s="1">
+        <v>233.0</v>
+      </c>
+      <c r="J129" s="1">
+        <v>0.23973166515763</v>
+      </c>
+      <c r="K129">
+        <v>0.28</v>
+      </c>
+      <c r="L129">
+        <v>279.45</v>
+      </c>
+      <c r="M129" s="1">
+        <v>97425.0</v>
+      </c>
+      <c r="N129" s="1">
+        <v>97704.45</v>
+      </c>
+      <c r="O129" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="P129">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="130" spans="1:16">
+      <c r="A130" t="s">
+        <v>355</v>
+      </c>
+      <c r="B130" t="s">
+        <v>356</v>
+      </c>
+      <c r="C130" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D130" s="1">
+        <v>102.494</v>
+      </c>
+      <c r="E130" s="1">
         <v>104.182</v>
       </c>
-      <c r="F129" t="s">
-[...5 lines deleted...]
-      <c r="H129" s="1">
+      <c r="F130" t="s">
+        <v>8</v>
+      </c>
+      <c r="G130">
+        <v>1.0</v>
+      </c>
+      <c r="H130" s="1">
         <v>104182.0</v>
       </c>
-      <c r="I129" s="1">
-[...20 lines deleted...]
-      <c r="P129">
+      <c r="I130" s="1">
+        <v>-1688.0</v>
+      </c>
+      <c r="J130" s="1">
+        <v>-1.6202415004511</v>
+      </c>
+      <c r="K130">
+        <v>3.67</v>
+      </c>
+      <c r="L130" t="s">
+        <v>357</v>
+      </c>
+      <c r="M130" s="1">
+        <v>102494.0</v>
+      </c>
+      <c r="N130" s="1">
+        <v>106168.66</v>
+      </c>
+      <c r="O130" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="P130">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>