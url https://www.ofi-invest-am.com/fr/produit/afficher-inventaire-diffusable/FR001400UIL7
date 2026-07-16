--- v2 (2026-06-19)
+++ v3 (2026-07-16)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="358">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="359">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C/D</t>
   </si>
   <si>
     <t>FR001400UIK9</t>
   </si>
   <si>
@@ -118,1020 +118,1023 @@
   <si>
     <t>FR001400KPZ3</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART I</t>
   </si>
   <si>
     <t>DU100626</t>
   </si>
   <si>
     <t>EURO-SCHATZ JUN 26</t>
   </si>
   <si>
     <t>XS2747181969</t>
   </si>
   <si>
     <t>ABB FINANCE BV 3.125 15/01/2029</t>
   </si>
   <si>
     <t>XS2558022591</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 22/02/2033</t>
   </si>
   <si>
+    <t>1 600.68</t>
+  </si>
+  <si>
     <t>XS3066564900</t>
   </si>
   <si>
     <t>ACHMEA BANK NV 2.5 06/05/2028</t>
   </si>
   <si>
-    <t>4 397.26</t>
+    <t>4 780.82</t>
   </si>
   <si>
     <t>XS2958382645</t>
   </si>
   <si>
     <t>ACHMEA BANK NV 2.75 10/12/2027</t>
   </si>
   <si>
-    <t>1 552.05</t>
+    <t>1 973.97</t>
   </si>
   <si>
     <t>XS2464405229</t>
   </si>
   <si>
     <t>AIB GROUP PLC 04/04/2028</t>
   </si>
   <si>
-    <t>6 528.08</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2343340852</t>
   </si>
   <si>
     <t>AIB GROUP PLC 17/11/2027</t>
   </si>
   <si>
     <t>FR0014013VW7</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 2.625 05/11/2029</t>
   </si>
   <si>
+    <t>1 193.84</t>
+  </si>
+  <si>
     <t>XS2156598281</t>
   </si>
   <si>
     <t>AKZO NOBEL NV 1.625 14/04/2030</t>
   </si>
   <si>
-    <t>3 054.11</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3064418687</t>
   </si>
   <si>
     <t>ALPHABET INC 2.5 06/05/2029</t>
   </si>
   <si>
-    <t>2 198.63</t>
+    <t>2 390.41</t>
   </si>
   <si>
     <t>XS2622275886</t>
   </si>
   <si>
     <t>AMERICAN TOWER CORPORATION 4.125 16/05/2027</t>
   </si>
   <si>
-    <t>7 029.45</t>
+    <t>7 662.33</t>
   </si>
   <si>
     <t>XS2273810510</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 0 16/07/2026</t>
   </si>
   <si>
     <t>XS1799611642</t>
   </si>
   <si>
     <t>AXA SA 28/05/2049</t>
   </si>
   <si>
-    <t>7 986.99</t>
+    <t>8 734.93</t>
   </si>
   <si>
     <t>FR0014015J87</t>
   </si>
   <si>
     <t>AYVENS SA 3 18/04/2030</t>
   </si>
   <si>
+    <t>FR0014017YD2</t>
+  </si>
+  <si>
+    <t>AYVENS SA 3.375 16/04/2029</t>
+  </si>
+  <si>
     <t>FR001400RGV6</t>
   </si>
   <si>
     <t>AYVENS SA 3.875 16/07/2029</t>
   </si>
   <si>
-    <t>7 962.33</t>
+    <t>8 854.11</t>
   </si>
   <si>
     <t>XS2430998893</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 14/01/2029</t>
   </si>
   <si>
     <t>XS2908735504</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 02/04/2029</t>
   </si>
   <si>
-    <t>9 482.88</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2038039074</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 08/08/2029</t>
   </si>
   <si>
-    <t>1 442.85</t>
+    <t>1 620.82</t>
   </si>
   <si>
     <t>FR0013408960</t>
   </si>
   <si>
     <t>BANQUE EUROPEENNE DU CREDIT MUTUEL 1.75 15/03/2029</t>
   </si>
   <si>
     <t>FR001400AY79</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 16/06/2032</t>
   </si>
   <si>
-    <t>2 972.60</t>
-[...5 lines deleted...]
-    <t>BARCLAYS PLC 22/03/2031</t>
+    <t>3 269.86</t>
   </si>
   <si>
     <t>BE6340794013</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 19/04/2033</t>
   </si>
   <si>
-    <t>4 861.64</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3075491152</t>
   </si>
   <si>
     <t>BMW FINANCE NV 2.625 20/05/2028</t>
   </si>
   <si>
-    <t>5 276.83</t>
+    <t>5 758.10</t>
   </si>
   <si>
     <t>FR0014001JT3</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/01/2030</t>
   </si>
   <si>
     <t>FR0014009HA0</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 31/03/2032</t>
   </si>
   <si>
-    <t>2 445.21</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2776511060</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 3.5 01/03/2029</t>
   </si>
   <si>
     <t>FR001400N4L7</t>
   </si>
   <si>
     <t>BPCE SA 3.875 11/01/2029</t>
   </si>
   <si>
-    <t>2 261.30</t>
+    <t>3 153.08</t>
   </si>
   <si>
     <t>XS3108521124</t>
   </si>
   <si>
     <t>CA AUTO BANK SPA (DUBLIN BRANCH) 2.75 07/07/2028</t>
   </si>
   <si>
-    <t>1 951.37</t>
+    <t>2 162.33</t>
   </si>
   <si>
     <t>XS3275406539</t>
   </si>
   <si>
     <t>CA AUTO BANK SPA (DUBLIN BRANCH) 2.75 21/01/2029</t>
   </si>
   <si>
     <t>XS2434702424</t>
   </si>
   <si>
     <t>CAIXABANK SA 21/01/2028</t>
   </si>
   <si>
     <t>XS3280995518</t>
   </si>
   <si>
     <t>CANADIAN IMPERIAL BANK OF COMMERCE 30/07/2030</t>
   </si>
   <si>
-    <t>1 045.83</t>
+    <t>1 610.58</t>
   </si>
   <si>
     <t>FR0014012SB9</t>
   </si>
   <si>
     <t>CAPGEMINI SE 2.5 25/09/2028</t>
   </si>
   <si>
-    <t>2 452.05</t>
+    <t>2 835.62</t>
   </si>
   <si>
     <t>XS3231164586</t>
   </si>
   <si>
     <t>CATERPILLAR FINANCIAL SERVICES COR 2.541 20/11/2028</t>
   </si>
   <si>
-    <t>2 197.09</t>
+    <t>2 709.75</t>
   </si>
   <si>
     <t>XS2348237871</t>
   </si>
   <si>
     <t>CELLNEX FINANCE COMPANY SA 1.5 08/06/2028</t>
   </si>
   <si>
+    <t>1 298.63</t>
+  </si>
+  <si>
+    <t>XS3071246295</t>
+  </si>
+  <si>
+    <t>CENCORA INC 2.875 22/05/2028</t>
+  </si>
+  <si>
+    <t>2 622.95</t>
+  </si>
+  <si>
+    <t>XS3326474155</t>
+  </si>
+  <si>
+    <t>COCA-COLA HBC FINANCE BV 3.625 01/10/2030</t>
+  </si>
+  <si>
+    <t>XS2114852218</t>
+  </si>
+  <si>
+    <t>COMCAST CORPORATION 0.25 20/05/2027</t>
+  </si>
+  <si>
+    <t>XS2517103417</t>
+  </si>
+  <si>
+    <t>COMPAGNIE DE SAINT GOBAIN SA 2.125 10/06/2028</t>
+  </si>
+  <si>
+    <t>1 828.08</t>
+  </si>
+  <si>
+    <t>XS3232968803</t>
+  </si>
+  <si>
+    <t>COMPASS GROUP PLC 2.625 15/01/2029</t>
+  </si>
+  <si>
+    <t>FR0014014P49</t>
+  </si>
+  <si>
+    <t>CREDIT AGRICOLE SA 03/07/2031</t>
+  </si>
+  <si>
+    <t>3 544.52</t>
+  </si>
+  <si>
+    <t>FR001400KDS4</t>
+  </si>
+  <si>
+    <t>CREDIT AGRICOLE SA 28/08/2033</t>
+  </si>
+  <si>
+    <t>7 082.19</t>
+  </si>
+  <si>
+    <t>FR0013517307</t>
+  </si>
+  <si>
+    <t>CREDIT MUTUEL ARKEA 11/06/2029</t>
+  </si>
+  <si>
+    <t>2 143.84</t>
+  </si>
+  <si>
+    <t>BE0002936178</t>
+  </si>
+  <si>
+    <t>CRELAN SA 28/02/2030</t>
+  </si>
+  <si>
+    <t>XS3081821699</t>
+  </si>
+  <si>
+    <t>DAIMLER TRUCK INTERNATIONAL FINANC 3 27/11/2029</t>
+  </si>
+  <si>
     <t>1 183.56</t>
   </si>
   <si>
-    <t>XS3071246295</t>
-[...65 lines deleted...]
-    <t>DAIMLER TRUCK INTERNATIONAL FINANC 3 27/11/2029</t>
+    <t>FR0014017HN6</t>
+  </si>
+  <si>
+    <t>DANONE SA 3.379 01/04/2030</t>
   </si>
   <si>
     <t>FR0014005EJ6</t>
   </si>
   <si>
     <t>DANONE SA PERP</t>
   </si>
   <si>
+    <t>1 027.40</t>
+  </si>
+  <si>
     <t>FR0013444551</t>
   </si>
   <si>
     <t>DASSAULT SYSTEMES 0.375 16/09/2029</t>
   </si>
   <si>
     <t>DE000A4DFH60</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 16/06/2029</t>
   </si>
   <si>
-    <t>6 904.11</t>
+    <t>7 594.52</t>
   </si>
   <si>
     <t>XS2147889427</t>
   </si>
   <si>
     <t>DIAGEO FINANCE PLC 1.875 27/03/2027</t>
   </si>
   <si>
-    <t>1 854.45</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3086867440</t>
   </si>
   <si>
     <t>ELM BV 3.375 19/06/2030</t>
   </si>
   <si>
-    <t>2 561.30</t>
+    <t>2 820.21</t>
   </si>
   <si>
     <t>XS3008888953</t>
   </si>
   <si>
     <t>ENEL FINANCE INTERNATIONAL NV 2.625 24/02/2028</t>
   </si>
   <si>
     <t>FR001400A1H6</t>
   </si>
   <si>
     <t>ENGIE SA 3.5 27/09/2029</t>
   </si>
   <si>
-    <t>3 394.52</t>
+    <t>3 931.51</t>
   </si>
   <si>
     <t>AT0000A2U543</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG 15/11/2032</t>
   </si>
   <si>
     <t>XS2386877133</t>
   </si>
   <si>
     <t>ESSITY CAPITAL BV 0.25 15/09/2029</t>
   </si>
   <si>
+    <t>XS2904504979</t>
+  </si>
+  <si>
+    <t>EUROBANK SA (ATHINA) 24/09/2030</t>
+  </si>
+  <si>
+    <t>2 279.45</t>
+  </si>
+  <si>
     <t>XS3110850347</t>
   </si>
   <si>
     <t>EUROBANK SA 07/07/2028</t>
   </si>
   <si>
-    <t>2 040.07</t>
+    <t>2 260.62</t>
   </si>
   <si>
     <t>XS2919679816</t>
   </si>
   <si>
     <t>EUROGRID GMBH 3.075 18/10/2027</t>
   </si>
   <si>
-    <t>1 314.25</t>
+    <t>1 550.14</t>
   </si>
   <si>
     <t>DK0030555156</t>
   </si>
   <si>
     <t>EURONEXT NV 2.625 26/11/2028</t>
   </si>
   <si>
+    <t>1 188.80</t>
+  </si>
+  <si>
     <t>XS1753808929</t>
   </si>
   <si>
     <t>EXOR NV 1.75 18/01/2028</t>
   </si>
   <si>
     <t>XS3299544711</t>
   </si>
   <si>
     <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
   </si>
   <si>
     <t>XS3036647694</t>
   </si>
   <si>
     <t>FRESENIUS MEDICAL CARE AG 3.125 08/12/2028</t>
   </si>
   <si>
     <t>XS1733289406</t>
   </si>
   <si>
     <t>GENERTEL SPA 14/12/2047</t>
   </si>
   <si>
-    <t>1 152.74</t>
+    <t>1 478.77</t>
   </si>
   <si>
     <t>XS3148184156</t>
   </si>
   <si>
     <t>GIVAUDAN FINANCE EUROPE BV 2.875 09/09/2029</t>
   </si>
   <si>
-    <t>1 535.96</t>
+    <t>1 756.51</t>
   </si>
   <si>
     <t>XS1654229373</t>
   </si>
   <si>
     <t>GRAND CITY PROPERTIES SA 1.375 03/08/2026</t>
   </si>
   <si>
+    <t>XS2385390724</t>
+  </si>
+  <si>
+    <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
+  </si>
+  <si>
     <t>XS2788605660</t>
   </si>
   <si>
     <t>HSBC HOLDINGS PLC 22/03/2035</t>
   </si>
   <si>
     <t>FI4000523550</t>
   </si>
   <si>
     <t>HUHTAMAKI OYJ 4.25 09/06/2027</t>
   </si>
   <si>
-    <t>3 341.78</t>
-[...5 lines deleted...]
-    <t>IBERCAJA BANCO SA 10/08/2031</t>
+    <t>3 667.81</t>
   </si>
   <si>
     <t>FR0013320058</t>
   </si>
   <si>
     <t>ICADE 1.625 28/02/2028</t>
   </si>
   <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>1 817.68</t>
+    <t>2 111.88</t>
   </si>
   <si>
     <t>XS2457469547</t>
   </si>
   <si>
     <t>IMCD NV 2.125 31/03/2027</t>
   </si>
   <si>
-    <t>2 078.42</t>
+    <t>XS2244936659</t>
+  </si>
+  <si>
+    <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
+  </si>
+  <si>
+    <t>2 417.47</t>
   </si>
   <si>
     <t>XS2350756446</t>
   </si>
   <si>
     <t>ING GROEP NV 09/06/2032</t>
   </si>
   <si>
     <t>XS2258452478</t>
   </si>
   <si>
     <t>ING GROEP NV 18/02/2029</t>
   </si>
   <si>
     <t>XS2886191589</t>
   </si>
   <si>
     <t>ING GROEP NV 26/08/2035</t>
   </si>
   <si>
-    <t>2 433.56</t>
-[...5 lines deleted...]
-    <t>INTERNATIONAL FLAVORS &amp; FRAGRANCES 1.8 25/09/2026</t>
+    <t>2 759.59</t>
   </si>
   <si>
     <t>XS2592650373</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 08/03/2028</t>
   </si>
   <si>
     <t>XS2931945211</t>
   </si>
   <si>
     <t>JYSKE BANK A/S 05/05/2029</t>
   </si>
   <si>
-    <t>2 536.30</t>
+    <t>2 756.85</t>
   </si>
   <si>
     <t>BE0002914951</t>
   </si>
   <si>
     <t>KBC GROEP NV 25/04/2033</t>
   </si>
   <si>
-    <t>4 434.25</t>
+    <t>4 808.22</t>
   </si>
   <si>
     <t>FR001400KHZ0</t>
   </si>
   <si>
     <t>KERING SA 3.625 05/09/2027</t>
   </si>
   <si>
-    <t>3 952.74</t>
+    <t>4 508.90</t>
   </si>
   <si>
     <t>FR0013512233</t>
   </si>
   <si>
     <t>KLEPIERRE SA 2 12/05/2029</t>
   </si>
   <si>
-    <t>3 452.05</t>
+    <t>3 758.90</t>
   </si>
   <si>
     <t>XS2193978363</t>
   </si>
   <si>
     <t>KONINKLIJKE DSM NV 0.25 23/06/2028</t>
   </si>
   <si>
     <t>FR001400HOZ2</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 4 03/05/2028</t>
   </si>
   <si>
-    <t>3 550.68</t>
+    <t>3 857.53</t>
   </si>
   <si>
     <t>XS2904651093</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 2.75 20/09/2027</t>
   </si>
   <si>
-    <t>2 772.60</t>
+    <t>3 194.52</t>
   </si>
   <si>
     <t>FR001400ZED2</t>
   </si>
   <si>
     <t>LVMH MOET HENNESSY LOUIS VUITTON S 2.625 07/03/2029</t>
   </si>
   <si>
-    <t>FR001400TSJ2</t>
-[...7 lines deleted...]
-  <si>
     <t>XS3320664710</t>
   </si>
   <si>
     <t>MAPLE PARENT HOLDINGS CORP 3.881 26/03/2030</t>
   </si>
   <si>
     <t>XS3233927733</t>
   </si>
   <si>
     <t>MITSUBISHI HC CAPITAL UK PLC 2.856 26/11/2028</t>
   </si>
   <si>
-    <t>2 288.71</t>
+    <t>2 836.44</t>
   </si>
   <si>
     <t>FR0013425147</t>
   </si>
   <si>
     <t>MMS USA FINANCING INC 1.25 13/06/2028</t>
   </si>
   <si>
-    <t>1 938.36</t>
+    <t>2 130.14</t>
   </si>
   <si>
     <t>XS2151059206</t>
   </si>
   <si>
     <t>MONDI FINANCE EUROPE GMBH 2.375 01/04/2028</t>
   </si>
   <si>
-    <t>2 316.44</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2548080832</t>
   </si>
   <si>
     <t>MORGAN STANLEY 25/10/2028</t>
   </si>
   <si>
-    <t>5 894.28</t>
+    <t>7 001.93</t>
   </si>
   <si>
     <t>XS3284396622</t>
   </si>
   <si>
     <t>NATIONAL BANK OF GREECE SA 04/02/2031</t>
   </si>
   <si>
     <t>XS2680745119</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 4.151 12/09/2027</t>
   </si>
   <si>
-    <t>4 367.08</t>
+    <t>5 003.95</t>
   </si>
   <si>
     <t>XS2382950330</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 14/09/2032</t>
   </si>
   <si>
     <t>FR001400H0F5</t>
   </si>
   <si>
     <t>NEXANS SA 5.5 05/04/2028</t>
   </si>
   <si>
-    <t>10 608.22</t>
-[...1 lines deleted...]
-  <si>
     <t>XS1550988643</t>
   </si>
   <si>
     <t>NN GROUP NV 13/01/2048</t>
   </si>
   <si>
+    <t>1 229.11</t>
+  </si>
+  <si>
     <t>XS2343459074</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 18/08/2031</t>
   </si>
   <si>
     <t>XS2482618464</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 2.5 23/05/2029</t>
   </si>
   <si>
-    <t>6 246.58</t>
+    <t>6 821.92</t>
   </si>
   <si>
     <t>XS3002552993</t>
   </si>
   <si>
     <t>NOVO NORDISK FINANCE NETHERLANDS B 2.375 27/05/2028</t>
   </si>
   <si>
-    <t>6 754.11</t>
+    <t>7 384.49</t>
   </si>
   <si>
     <t>XS3100081093</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 2.906 16/03/2029</t>
   </si>
   <si>
     <t>DK0030512421</t>
   </si>
   <si>
     <t>NYKREDIT REALKREDIT A/S 4.625 19/01/2029</t>
   </si>
   <si>
-    <t>3 193.15</t>
+    <t>4 612.33</t>
   </si>
   <si>
     <t>XS2354246816</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 0.375 16/06/2028</t>
   </si>
   <si>
     <t>FR0013534484</t>
   </si>
   <si>
     <t>ORANGE SA 0.125 16/09/2029</t>
   </si>
   <si>
     <t>FR001400DAO4</t>
   </si>
   <si>
     <t>ORANO SA 5.375 15/05/2027</t>
   </si>
   <si>
-    <t>4 594.52</t>
+    <t>5 006.85</t>
   </si>
   <si>
     <t>XS3019313363</t>
   </si>
   <si>
     <t>PFIZER NETHERLANDS INTERNATIONAL F 2.875 19/05/2029</t>
   </si>
   <si>
-    <t>2 426.03</t>
-[...5 lines deleted...]
-    <t>PIRAEUS BANK SA 03/12/2028</t>
+    <t>2 646.58</t>
   </si>
   <si>
     <t>FR0014010CJ0</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA 2.875 12/06/2029</t>
   </si>
   <si>
-    <t>2 236.99</t>
+    <t>2 457.53</t>
   </si>
   <si>
     <t>FR001400P3D4</t>
   </si>
   <si>
     <t>RCI BANQUE SA 3.75 04/10/2027</t>
   </si>
   <si>
-    <t>2 619.86</t>
+    <t>3 051.37</t>
   </si>
   <si>
     <t>XS3174782758</t>
   </si>
   <si>
     <t>RECKITT BENCKISER TREASURY SERVICE 2.625 10/09/2028</t>
   </si>
   <si>
-    <t>1 590.53</t>
+    <t>1 820.10</t>
+  </si>
+  <si>
+    <t>FR0014002OL8</t>
+  </si>
+  <si>
+    <t>RENAULT SA 2.5 01/04/2028</t>
   </si>
   <si>
     <t>XS2494945939</t>
   </si>
   <si>
     <t>RENTOKIL INITIAL FINANCE BV 3.875 27/06/2027</t>
   </si>
   <si>
-    <t>5 711.64</t>
+    <t>6 306.16</t>
   </si>
   <si>
     <t>XS2332306344</t>
   </si>
   <si>
     <t>REXEL SA 2.125 15/06/2028</t>
   </si>
   <si>
+    <t>DE000A2YB7B5</t>
+  </si>
+  <si>
+    <t>SCHAEFFLER AG 2.875 26/03/2027</t>
+  </si>
+  <si>
     <t>XS2511906310</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.75 10/08/2027</t>
   </si>
   <si>
-    <t>4 623.29</t>
+    <t>5 198.63</t>
   </si>
   <si>
     <t>XS2767499275</t>
   </si>
   <si>
     <t>SNAM SPA 3.375 19/02/2028</t>
   </si>
   <si>
+    <t>1 109.59</t>
+  </si>
+  <si>
     <t>FR001400U1Q3</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 13/11/2030</t>
   </si>
   <si>
-    <t>5 164.38</t>
+    <t>4 707.53</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
-    <t>7 364.38</t>
+    <t>7 978.08</t>
   </si>
   <si>
     <t>XS1207005023</t>
   </si>
   <si>
     <t>STATKRAFT AS 1.5 26/03/2030</t>
   </si>
   <si>
-    <t>1 487.67</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0013505542</t>
   </si>
   <si>
     <t>SUEZ SA 1.25 02/04/2027</t>
   </si>
   <si>
-    <t>2 431.51</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2522879654</t>
   </si>
   <si>
     <t>SWEDBANK AB 23/08/2032</t>
   </si>
   <si>
-    <t>2 105.48</t>
+    <t>2 383.56</t>
   </si>
   <si>
     <t>XS2827694170</t>
   </si>
   <si>
     <t>SWISSCOM FINANCE BV 3.5 29/08/2028</t>
   </si>
   <si>
-    <t>1 975.34</t>
+    <t>2 243.84</t>
   </si>
   <si>
     <t>XS2117452156</t>
   </si>
   <si>
     <t>TELENOR ASA 0.25 14/02/2028</t>
   </si>
   <si>
     <t>XS1966038249</t>
   </si>
   <si>
     <t>TELSTRA CORPORATION LTD 1.375 26/03/2029</t>
   </si>
   <si>
-    <t>2 727.40</t>
-[...1 lines deleted...]
-  <si>
     <t>XS1652866002</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 1.375 26/07/2027</t>
   </si>
   <si>
+    <t>1 009.59</t>
+  </si>
+  <si>
     <t>XS2437854487</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
   </si>
   <si>
     <t>CH1214797172</t>
   </si>
   <si>
     <t>UBS GROUP AG 01/03/2029</t>
   </si>
   <si>
+    <t>1 061.64</t>
+  </si>
+  <si>
     <t>CH1512676888</t>
   </si>
   <si>
     <t>UBS GROUP AG 13/02/2031</t>
   </si>
   <si>
-    <t>1 181.51</t>
-[...8 lines deleted...]
-    <t>4 234.25</t>
+    <t>1 660.96</t>
   </si>
   <si>
     <t>BE0002784651</t>
   </si>
   <si>
     <t>UCB SA 1 30/03/2028</t>
   </si>
   <si>
     <t>FR001400SIM9</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.5 11/09/2029</t>
   </si>
   <si>
-    <t>5 552.05</t>
+    <t>6 357.53</t>
   </si>
   <si>
     <t>IT0005689986</t>
   </si>
   <si>
     <t>UNICREDIT SPA 15/07/2030</t>
   </si>
   <si>
-    <t>1 256.02</t>
+    <t>1 780.92</t>
   </si>
   <si>
     <t>XS2496288593</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3 30/06/2027</t>
   </si>
   <si>
-    <t>4 372.60</t>
+    <t>4 832.88</t>
   </si>
   <si>
     <t>XS3063724325</t>
   </si>
   <si>
     <t>VISA INC 2.25 15/05/2028</t>
   </si>
   <si>
-    <t>3 981.21</t>
+    <t>4 338.49</t>
   </si>
   <si>
     <t>DE000A19UR79</t>
   </si>
   <si>
     <t>VONOVIA FINANCE BV 1.5 14/01/2028</t>
   </si>
   <si>
     <t>XS2630465875</t>
   </si>
   <si>
     <t>WERFEN SA 4.625 06/06/2028</t>
   </si>
   <si>
-    <t>3 674.66</t>
+    <t>4 029.45</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1498,122 +1501,122 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
         <v>10.0</v>
       </c>
       <c r="D2">
-        <v>102.1</v>
+        <v>102.66</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>1021.05</v>
+        <v>1026.62</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>1021.05</v>
+        <v>1026.62</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>212036.0</v>
       </c>
       <c r="D3">
-        <v>102.58</v>
+        <v>103.18</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>21752672.66</v>
+        <v>21879079.68</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>21752672.66</v>
+        <v>21879079.68</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P130"/>
+  <dimension ref="A1:P132"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O130" sqref="O130"/>
+      <selection activeCell="O132" sqref="O132"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>11</v>
       </c>
       <c r="B1" t="s">
         <v>12</v>
       </c>
       <c r="C1" t="s">
         <v>13</v>
       </c>
       <c r="D1" t="s">
         <v>14</v>
       </c>
       <c r="E1" t="s">
         <v>15</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>16</v>
@@ -1632,6489 +1635,6589 @@
       </c>
       <c r="L1" t="s">
         <v>21</v>
       </c>
       <c r="M1" t="s">
         <v>22</v>
       </c>
       <c r="N1" t="s">
         <v>23</v>
       </c>
       <c r="O1" t="s">
         <v>24</v>
       </c>
       <c r="P1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>26</v>
       </c>
       <c r="B2" t="s">
         <v>27</v>
       </c>
       <c r="C2" s="1">
-        <v>1268.0</v>
+        <v>138.0</v>
       </c>
       <c r="D2" s="1">
-        <v>1071.41</v>
+        <v>1073.08</v>
       </c>
       <c r="E2" s="1">
-        <v>1070.2395741325</v>
+        <v>1071.1378985507</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>1357063.78</v>
+        <v>147817.03</v>
       </c>
       <c r="I2" s="1">
-        <v>1484.1</v>
+        <v>268.01</v>
       </c>
       <c r="J2" s="1">
-        <v>0.10936110902614</v>
+        <v>0.18131199091201</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>1358547.88</v>
+        <v>148085.04</v>
       </c>
       <c r="N2" s="1">
-        <v>1358547.88</v>
+        <v>148085.04</v>
       </c>
       <c r="O2" s="1">
-        <v>6.25</v>
+        <v>0.68</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>28</v>
       </c>
       <c r="B3" t="s">
         <v>29</v>
       </c>
       <c r="C3" s="1">
         <v>46.0</v>
       </c>
       <c r="D3" s="1">
-        <v>105.835</v>
+        <v>105.975</v>
       </c>
       <c r="E3" s="1">
         <v>106.251847826</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>0.0</v>
       </c>
       <c r="I3" s="1">
-        <v>-19175.0</v>
+        <v>-12735.0</v>
       </c>
       <c r="J3" s="1">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>-19175.0</v>
+        <v>-12735.0</v>
       </c>
       <c r="N3" s="1">
-        <v>-19175.0</v>
+        <v>-12735.0</v>
       </c>
       <c r="O3" s="1">
-        <v>-0.09</v>
+        <v>-0.06</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>30</v>
       </c>
       <c r="B4" t="s">
         <v>31</v>
       </c>
       <c r="C4" s="1">
         <v>100000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>99.672</v>
+        <v>100.557</v>
       </c>
       <c r="E4" s="1">
         <v>100.05</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>100050.0</v>
       </c>
       <c r="I4" s="1">
-        <v>-378.0</v>
+        <v>507.0</v>
       </c>
       <c r="J4" s="1">
-        <v>-0.37781109445277</v>
+        <v>0.50674662668666</v>
       </c>
       <c r="K4">
-        <v>0.57</v>
+        <v>0.81</v>
       </c>
       <c r="L4">
-        <v>573.63</v>
+        <v>813.36</v>
       </c>
       <c r="M4" s="1">
-        <v>99672.0</v>
+        <v>100557.0</v>
       </c>
       <c r="N4" s="1">
-        <v>100245.63</v>
+        <v>101370.36</v>
       </c>
       <c r="O4" s="1">
         <v>0.46</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>32</v>
       </c>
       <c r="B5" t="s">
         <v>33</v>
       </c>
       <c r="C5" s="1">
         <v>200000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>102.29</v>
+        <v>102.464</v>
       </c>
       <c r="E5" s="1">
         <v>104.1035</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>208207.0</v>
       </c>
       <c r="I5" s="1">
-        <v>-3627.0</v>
+        <v>-3279.0</v>
       </c>
       <c r="J5" s="1">
-        <v>-1.7420163587199</v>
+        <v>-1.5748750042025</v>
       </c>
       <c r="K5">
-        <v>0.41</v>
-[...2 lines deleted...]
-        <v>814.38</v>
+        <v>0.8</v>
+      </c>
+      <c r="L5" t="s">
+        <v>34</v>
       </c>
       <c r="M5" s="1">
-        <v>204580.0</v>
+        <v>204928.0</v>
       </c>
       <c r="N5" s="1">
-        <v>205394.38</v>
+        <v>206528.68</v>
       </c>
       <c r="O5" s="1">
         <v>0.94</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B6" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C6" s="1">
         <v>200000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>98.7</v>
+        <v>98.864</v>
       </c>
       <c r="E6" s="1">
         <v>99.684</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>199368.0</v>
       </c>
       <c r="I6" s="1">
-        <v>-1968.0</v>
+        <v>-1640.0</v>
       </c>
       <c r="J6" s="1">
-        <v>-0.98711929697845</v>
+        <v>-0.82259941414871</v>
       </c>
       <c r="K6">
-        <v>2.2</v>
+        <v>2.39</v>
       </c>
       <c r="L6" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="M6" s="1">
-        <v>197400.0</v>
+        <v>197728.0</v>
       </c>
       <c r="N6" s="1">
-        <v>201797.26</v>
+        <v>202508.82</v>
       </c>
       <c r="O6" s="1">
         <v>0.93</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B7" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C7" s="1">
         <v>200000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>99.49</v>
+        <v>99.62</v>
       </c>
       <c r="E7" s="1">
         <v>99.686</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>199372.0</v>
       </c>
       <c r="I7" s="1">
-        <v>-392.0</v>
+        <v>-132.0</v>
       </c>
       <c r="J7" s="1">
-        <v>-0.19661737856871</v>
+        <v>-0.06620789278334</v>
       </c>
       <c r="K7">
-        <v>0.78</v>
+        <v>0.99</v>
       </c>
       <c r="L7" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="M7" s="1">
-        <v>198980.0</v>
+        <v>199240.0</v>
       </c>
       <c r="N7" s="1">
-        <v>200532.05</v>
+        <v>201213.97</v>
       </c>
       <c r="O7" s="1">
         <v>0.92</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B8" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C8" s="1">
         <v>300000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>99.106</v>
+        <v>99.238</v>
       </c>
       <c r="E8" s="1">
         <v>98.945</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>296835.0</v>
       </c>
       <c r="I8" s="1">
-        <v>483.0</v>
+        <v>879.0</v>
       </c>
       <c r="J8" s="1">
-        <v>0.16271666077114</v>
+        <v>0.29612410935368</v>
       </c>
       <c r="K8">
-        <v>2.18</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>0.1</v>
+      </c>
+      <c r="L8">
+        <v>295.89</v>
       </c>
       <c r="M8" s="1">
-        <v>297318.0</v>
+        <v>297714.0</v>
       </c>
       <c r="N8" s="1">
-        <v>303846.08</v>
+        <v>298009.89</v>
       </c>
       <c r="O8" s="1">
-        <v>1.4</v>
+        <v>1.36</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>43</v>
       </c>
       <c r="B9" t="s">
         <v>44</v>
       </c>
       <c r="C9" s="1">
         <v>160000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>98.589</v>
+        <v>98.646</v>
       </c>
       <c r="E9" s="1">
         <v>96.016</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>153625.6</v>
       </c>
       <c r="I9" s="1">
-        <v>4116.8</v>
+        <v>4208.0</v>
       </c>
       <c r="J9" s="1">
-        <v>2.6797617063823</v>
+        <v>2.739126812198</v>
       </c>
       <c r="K9">
-        <v>0.17</v>
+        <v>0.21</v>
       </c>
       <c r="L9">
-        <v>276.16</v>
+        <v>337.53</v>
       </c>
       <c r="M9" s="1">
-        <v>157742.4</v>
+        <v>157833.6</v>
       </c>
       <c r="N9" s="1">
-        <v>158018.56</v>
+        <v>158171.13</v>
       </c>
       <c r="O9" s="1">
-        <v>0.73</v>
+        <v>0.72</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>45</v>
       </c>
       <c r="B10" t="s">
         <v>46</v>
       </c>
       <c r="C10" s="1">
         <v>100000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>97.712</v>
+        <v>98.488</v>
       </c>
       <c r="E10" s="1">
         <v>99.94</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>99940.0</v>
       </c>
       <c r="I10" s="1">
-        <v>-2228.0</v>
+        <v>-1452.0</v>
       </c>
       <c r="J10" s="1">
-        <v>-2.2293376025615</v>
+        <v>-1.4528717230338</v>
       </c>
       <c r="K10">
-        <v>0.99</v>
-[...2 lines deleted...]
-        <v>992.47</v>
+        <v>1.19</v>
+      </c>
+      <c r="L10" t="s">
+        <v>47</v>
       </c>
       <c r="M10" s="1">
-        <v>97712.0</v>
+        <v>98488.0</v>
       </c>
       <c r="N10" s="1">
-        <v>98704.47</v>
+        <v>99681.84</v>
       </c>
       <c r="O10" s="1">
-        <v>0.45</v>
+        <v>0.46</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B11" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C11" s="1">
         <v>200000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>92.547</v>
+        <v>93.32</v>
       </c>
       <c r="E11" s="1">
         <v>94.21235</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>188424.7</v>
       </c>
       <c r="I11" s="1">
-        <v>-3330.7</v>
+        <v>-1784.7</v>
       </c>
       <c r="J11" s="1">
-        <v>-1.7676557266643</v>
+        <v>-0.94716881597795</v>
       </c>
       <c r="K11">
-        <v>1.53</v>
-[...2 lines deleted...]
-        <v>49</v>
+        <v>0.03</v>
+      </c>
+      <c r="L11">
+        <v>53.42</v>
       </c>
       <c r="M11" s="1">
-        <v>185094.0</v>
+        <v>186640.0</v>
       </c>
       <c r="N11" s="1">
-        <v>188148.11</v>
+        <v>186693.42</v>
       </c>
       <c r="O11" s="1">
-        <v>0.86</v>
+        <v>0.85</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>50</v>
       </c>
       <c r="B12" t="s">
         <v>51</v>
       </c>
       <c r="C12" s="1">
         <v>100000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>98.049</v>
+        <v>98.752</v>
       </c>
       <c r="E12" s="1">
         <v>99.636</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>99636.0</v>
       </c>
       <c r="I12" s="1">
-        <v>-1587.0</v>
+        <v>-884.0</v>
       </c>
       <c r="J12" s="1">
-        <v>-1.5927977839335</v>
+        <v>-0.88722951543619</v>
       </c>
       <c r="K12">
-        <v>2.2</v>
+        <v>2.39</v>
       </c>
       <c r="L12" t="s">
         <v>52</v>
       </c>
       <c r="M12" s="1">
-        <v>98049.0</v>
+        <v>98752.0</v>
       </c>
       <c r="N12" s="1">
-        <v>100247.63</v>
+        <v>101142.41</v>
       </c>
       <c r="O12" s="1">
         <v>0.46</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>53</v>
       </c>
       <c r="B13" t="s">
         <v>54</v>
       </c>
       <c r="C13" s="1">
         <v>200000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>101.169</v>
+        <v>101.224</v>
       </c>
       <c r="E13" s="1">
         <v>102.438</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>204876.0</v>
       </c>
       <c r="I13" s="1">
-        <v>-2538.0</v>
+        <v>-2428.0</v>
       </c>
       <c r="J13" s="1">
-        <v>-1.2387981022667</v>
+        <v>-1.1851070891661</v>
       </c>
       <c r="K13">
-        <v>3.51</v>
+        <v>3.83</v>
       </c>
       <c r="L13" t="s">
         <v>55</v>
       </c>
       <c r="M13" s="1">
-        <v>202338.0</v>
+        <v>202448.0</v>
       </c>
       <c r="N13" s="1">
-        <v>209367.45</v>
+        <v>210110.33</v>
       </c>
       <c r="O13" s="1">
         <v>0.96</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>56</v>
       </c>
       <c r="B14" t="s">
         <v>57</v>
       </c>
       <c r="C14" s="1">
         <v>200000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>99.135</v>
+        <v>99.214</v>
       </c>
       <c r="E14" s="1">
         <v>95.549</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>191098.0</v>
       </c>
       <c r="I14" s="1">
-        <v>7172.0</v>
+        <v>7330.0</v>
       </c>
       <c r="J14" s="1">
-        <v>3.7530481742352</v>
+        <v>3.8357282650787</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>198270.0</v>
+        <v>198428.0</v>
       </c>
       <c r="N14" s="1">
-        <v>198270.0</v>
+        <v>198428.0</v>
       </c>
       <c r="O14" s="1">
         <v>0.91</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>58</v>
       </c>
       <c r="B15" t="s">
         <v>59</v>
       </c>
       <c r="C15" s="1">
         <v>300000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>98.357</v>
+        <v>99.266</v>
       </c>
       <c r="E15" s="1">
         <v>100.196</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>300588.0</v>
       </c>
       <c r="I15" s="1">
-        <v>-5517.0</v>
+        <v>-2790.0</v>
       </c>
       <c r="J15" s="1">
-        <v>-1.8354026108827</v>
+        <v>-0.92818076569923</v>
       </c>
       <c r="K15">
-        <v>2.66</v>
+        <v>2.91</v>
       </c>
       <c r="L15" t="s">
         <v>60</v>
       </c>
       <c r="M15" s="1">
-        <v>295071.0</v>
+        <v>297798.0</v>
       </c>
       <c r="N15" s="1">
-        <v>303057.99</v>
+        <v>306532.93</v>
       </c>
       <c r="O15" s="1">
-        <v>1.39</v>
+        <v>1.4</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>61</v>
       </c>
       <c r="B16" t="s">
         <v>62</v>
       </c>
       <c r="C16" s="1">
         <v>100000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>98.369</v>
+        <v>98.543</v>
       </c>
       <c r="E16" s="1">
         <v>99.523</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>99523.0</v>
       </c>
       <c r="I16" s="1">
-        <v>-1154.0</v>
+        <v>-980.0</v>
       </c>
       <c r="J16" s="1">
-        <v>-1.159530962692</v>
+        <v>-0.98469700471248</v>
       </c>
       <c r="K16">
-        <v>0.52</v>
+        <v>0.02</v>
       </c>
       <c r="L16">
-        <v>517.81</v>
+        <v>16.44</v>
       </c>
       <c r="M16" s="1">
-        <v>98369.0</v>
+        <v>98543.0</v>
       </c>
       <c r="N16" s="1">
-        <v>98886.81</v>
+        <v>98559.44</v>
       </c>
       <c r="O16" s="1">
         <v>0.45</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>63</v>
       </c>
       <c r="B17" t="s">
         <v>64</v>
       </c>
       <c r="C17" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>101.293</v>
+        <v>100.179</v>
       </c>
       <c r="E17" s="1">
-        <v>102.98633333</v>
+        <v>99.762</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>308959.0</v>
+        <v>99762.0</v>
       </c>
       <c r="I17" s="1">
-        <v>-5080.0</v>
+        <v>417.0</v>
       </c>
       <c r="J17" s="1">
-        <v>-1.6442311115714</v>
+        <v>0.4179948276899</v>
       </c>
       <c r="K17">
-        <v>2.65</v>
-[...2 lines deleted...]
-        <v>65</v>
+        <v>0.04</v>
+      </c>
+      <c r="L17">
+        <v>36.99</v>
       </c>
       <c r="M17" s="1">
-        <v>303879.0</v>
+        <v>100179.0</v>
       </c>
       <c r="N17" s="1">
-        <v>311841.33</v>
+        <v>100215.99</v>
       </c>
       <c r="O17" s="1">
-        <v>1.43</v>
+        <v>0.46</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
+        <v>65</v>
+      </c>
+      <c r="B18" t="s">
         <v>66</v>
       </c>
-      <c r="B18" t="s">
+      <c r="C18" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D18" s="1">
+        <v>101.638</v>
+      </c>
+      <c r="E18" s="1">
+        <v>102.98633333</v>
+      </c>
+      <c r="F18" t="s">
+        <v>8</v>
+      </c>
+      <c r="G18">
+        <v>1.0</v>
+      </c>
+      <c r="H18" s="1">
+        <v>308959.0</v>
+      </c>
+      <c r="I18" s="1">
+        <v>-4045.0</v>
+      </c>
+      <c r="J18" s="1">
+        <v>-1.3092352059658</v>
+      </c>
+      <c r="K18">
+        <v>2.95</v>
+      </c>
+      <c r="L18" t="s">
         <v>67</v>
       </c>
-      <c r="C18" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M18" s="1">
-        <v>192258.0</v>
+        <v>304914.0</v>
       </c>
       <c r="N18" s="1">
-        <v>192584.03</v>
+        <v>313768.11</v>
       </c>
       <c r="O18" s="1">
-        <v>0.89</v>
+        <v>1.43</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>68</v>
       </c>
       <c r="B19" t="s">
         <v>69</v>
       </c>
       <c r="C19" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>99.822</v>
+        <v>96.53</v>
       </c>
       <c r="E19" s="1">
-        <v>100.163</v>
+        <v>93.94</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>300489.0</v>
+        <v>187880.0</v>
       </c>
       <c r="I19" s="1">
-        <v>-1023.0</v>
+        <v>5180.0</v>
       </c>
       <c r="J19" s="1">
-        <v>-0.34044507452852</v>
+        <v>2.7570789865872</v>
       </c>
       <c r="K19">
-        <v>3.16</v>
-[...2 lines deleted...]
-        <v>70</v>
+        <v>0.23</v>
+      </c>
+      <c r="L19">
+        <v>460.27</v>
       </c>
       <c r="M19" s="1">
-        <v>299466.0</v>
+        <v>193060.0</v>
       </c>
       <c r="N19" s="1">
-        <v>308948.88</v>
+        <v>193520.27</v>
       </c>
       <c r="O19" s="1">
-        <v>1.42</v>
+        <v>0.88</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
+        <v>70</v>
+      </c>
+      <c r="B20" t="s">
         <v>71</v>
       </c>
-      <c r="B20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C20" s="1">
-        <v>400000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>93.837</v>
+        <v>100.138</v>
       </c>
       <c r="E20" s="1">
-        <v>92.4925</v>
+        <v>100.163</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>369970.0</v>
+        <v>300489.0</v>
       </c>
       <c r="I20" s="1">
-        <v>5378.0</v>
+        <v>-75.0</v>
       </c>
       <c r="J20" s="1">
-        <v>1.4536313755169</v>
+        <v>-0.024959316314408</v>
       </c>
       <c r="K20">
-        <v>0.36</v>
-[...2 lines deleted...]
-        <v>73</v>
+        <v>0.16</v>
+      </c>
+      <c r="L20">
+        <v>480.82</v>
       </c>
       <c r="M20" s="1">
-        <v>375348.0</v>
+        <v>300414.0</v>
       </c>
       <c r="N20" s="1">
-        <v>376790.85</v>
+        <v>300894.82</v>
       </c>
       <c r="O20" s="1">
-        <v>1.73</v>
+        <v>1.38</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
+        <v>72</v>
+      </c>
+      <c r="B21" t="s">
+        <v>73</v>
+      </c>
+      <c r="C21" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D21" s="1">
+        <v>94.458</v>
+      </c>
+      <c r="E21" s="1">
+        <v>92.4925</v>
+      </c>
+      <c r="F21" t="s">
+        <v>8</v>
+      </c>
+      <c r="G21">
+        <v>1.0</v>
+      </c>
+      <c r="H21" s="1">
+        <v>369970.0</v>
+      </c>
+      <c r="I21" s="1">
+        <v>7862.0</v>
+      </c>
+      <c r="J21" s="1">
+        <v>2.1250371651756</v>
+      </c>
+      <c r="K21">
+        <v>0.41</v>
+      </c>
+      <c r="L21" t="s">
         <v>74</v>
       </c>
-      <c r="B21" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M21" s="1">
-        <v>286458.0</v>
+        <v>377832.0</v>
       </c>
       <c r="N21" s="1">
-        <v>286573.07</v>
+        <v>379452.82</v>
       </c>
       <c r="O21" s="1">
-        <v>1.32</v>
+        <v>1.73</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
+        <v>75</v>
+      </c>
+      <c r="B22" t="s">
         <v>76</v>
       </c>
-      <c r="B22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C22" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>100.264</v>
+        <v>96.117</v>
       </c>
       <c r="E22" s="1">
-        <v>100.817</v>
+        <v>95.21533333</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>100817.0</v>
+        <v>285646.0</v>
       </c>
       <c r="I22" s="1">
-        <v>-553.0</v>
+        <v>2705.0</v>
       </c>
       <c r="J22" s="1">
-        <v>-0.54851860301338</v>
+        <v>0.94697632734223</v>
       </c>
       <c r="K22">
-        <v>2.97</v>
-[...2 lines deleted...]
-        <v>78</v>
+        <v>0.17</v>
+      </c>
+      <c r="L22">
+        <v>517.81</v>
       </c>
       <c r="M22" s="1">
-        <v>100264.0</v>
+        <v>288351.0</v>
       </c>
       <c r="N22" s="1">
-        <v>103236.6</v>
+        <v>288868.81</v>
       </c>
       <c r="O22" s="1">
-        <v>0.47</v>
+        <v>1.32</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="B23" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="C23" s="1">
         <v>100000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>100.0</v>
+        <v>100.54</v>
       </c>
       <c r="E23" s="1">
-        <v>97.684</v>
+        <v>100.817</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>97684.0</v>
+        <v>100817.0</v>
       </c>
       <c r="I23" s="1">
-        <v>2316.0</v>
+        <v>-277.0</v>
       </c>
       <c r="J23" s="1">
-        <v>2.3709102821342</v>
+        <v>-0.27475524961068</v>
       </c>
       <c r="K23">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>3.08</v>
+        <v>3.27</v>
+      </c>
+      <c r="L23" t="s">
+        <v>79</v>
       </c>
       <c r="M23" s="1">
-        <v>100000.0</v>
+        <v>100540.0</v>
       </c>
       <c r="N23" s="1">
-        <v>100003.08</v>
+        <v>103809.86</v>
       </c>
       <c r="O23" s="1">
-        <v>0.46</v>
+        <v>0.47</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
+        <v>80</v>
+      </c>
+      <c r="B24" t="s">
         <v>81</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="C24" s="1">
         <v>100000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>102.551</v>
+        <v>102.885</v>
       </c>
       <c r="E24" s="1">
         <v>104.665</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>104665.0</v>
       </c>
       <c r="I24" s="1">
-        <v>-2114.0</v>
+        <v>-1780.0</v>
       </c>
       <c r="J24" s="1">
-        <v>-2.0197773849902</v>
+        <v>-1.7006640233125</v>
       </c>
       <c r="K24">
-        <v>4.86</v>
-[...2 lines deleted...]
-        <v>83</v>
+        <v>0.01</v>
+      </c>
+      <c r="L24">
+        <v>14.38</v>
       </c>
       <c r="M24" s="1">
-        <v>102551.0</v>
+        <v>102885.0</v>
       </c>
       <c r="N24" s="1">
-        <v>107412.64</v>
+        <v>102899.38</v>
       </c>
       <c r="O24" s="1">
-        <v>0.49</v>
+        <v>0.47</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="B25" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="C25" s="1">
         <v>239000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>99.021</v>
+        <v>99.295</v>
       </c>
       <c r="E25" s="1">
         <v>99.778</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
         <v>238469.42</v>
       </c>
       <c r="I25" s="1">
-        <v>-1809.23</v>
+        <v>-1154.37</v>
       </c>
       <c r="J25" s="1">
-        <v>-0.7586842790996</v>
+        <v>-0.48407464571348</v>
       </c>
       <c r="K25">
-        <v>2.21</v>
+        <v>2.41</v>
       </c>
       <c r="L25" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="M25" s="1">
-        <v>236660.19</v>
+        <v>237315.05</v>
       </c>
       <c r="N25" s="1">
-        <v>241937.02</v>
+        <v>243073.15</v>
       </c>
       <c r="O25" s="1">
         <v>1.11</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="B26" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="C26" s="1">
         <v>300000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>92.007</v>
+        <v>92.755</v>
       </c>
       <c r="E26" s="1">
         <v>89.814</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>269442.0</v>
       </c>
       <c r="I26" s="1">
-        <v>6579.0</v>
+        <v>8823.0</v>
       </c>
       <c r="J26" s="1">
-        <v>2.4417128732714</v>
+        <v>3.2745451711314</v>
       </c>
       <c r="K26">
-        <v>0.09</v>
+        <v>0.12</v>
       </c>
       <c r="L26">
-        <v>258.9</v>
+        <v>373.97</v>
       </c>
       <c r="M26" s="1">
-        <v>276021.0</v>
+        <v>278265.0</v>
       </c>
       <c r="N26" s="1">
-        <v>276279.9</v>
+        <v>278638.97</v>
       </c>
       <c r="O26" s="1">
         <v>1.27</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="B27" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="C27" s="1">
         <v>100000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>99.009</v>
+        <v>99.204</v>
       </c>
       <c r="E27" s="1">
         <v>97.966</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
         <v>97966.0</v>
       </c>
       <c r="I27" s="1">
-        <v>1043.0</v>
+        <v>1238.0</v>
       </c>
       <c r="J27" s="1">
-        <v>1.064655084417</v>
+        <v>1.2637037339485</v>
       </c>
       <c r="K27">
-        <v>2.45</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>0.14</v>
+      </c>
+      <c r="L27">
+        <v>136.99</v>
       </c>
       <c r="M27" s="1">
-        <v>99009.0</v>
+        <v>99204.0</v>
       </c>
       <c r="N27" s="1">
-        <v>101454.21</v>
+        <v>99340.99</v>
       </c>
       <c r="O27" s="1">
-        <v>0.47</v>
+        <v>0.45</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="B28" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="C28" s="1">
         <v>200000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>100.465</v>
+        <v>101.09</v>
       </c>
       <c r="E28" s="1">
         <v>102.115</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>204230.0</v>
       </c>
       <c r="I28" s="1">
-        <v>-3300.0</v>
+        <v>-2050.0</v>
       </c>
       <c r="J28" s="1">
-        <v>-1.6158252950105</v>
+        <v>-1.0037702590217</v>
       </c>
       <c r="K28">
-        <v>0.21</v>
+        <v>0.48</v>
       </c>
       <c r="L28">
-        <v>421.92</v>
+        <v>958.9</v>
       </c>
       <c r="M28" s="1">
-        <v>200930.0</v>
+        <v>202180.0</v>
       </c>
       <c r="N28" s="1">
-        <v>201351.92</v>
+        <v>203138.9</v>
       </c>
       <c r="O28" s="1">
         <v>0.93</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="B29" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="C29" s="1">
         <v>300000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>101.211</v>
+        <v>101.67</v>
       </c>
       <c r="E29" s="1">
         <v>103.013</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>309039.0</v>
       </c>
       <c r="I29" s="1">
-        <v>-5406.0</v>
+        <v>-4029.0</v>
       </c>
       <c r="J29" s="1">
-        <v>-1.7492937784551</v>
+        <v>-1.3037189480939</v>
       </c>
       <c r="K29">
-        <v>0.75</v>
+        <v>1.05</v>
       </c>
       <c r="L29" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="M29" s="1">
-        <v>303633.0</v>
+        <v>305010.0</v>
       </c>
       <c r="N29" s="1">
-        <v>305894.3</v>
+        <v>308163.08</v>
       </c>
       <c r="O29" s="1">
         <v>1.41</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="B30" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C30" s="1">
         <v>100000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>98.928</v>
+        <v>99.289</v>
       </c>
       <c r="E30" s="1">
         <v>99.824</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
         <v>99824.0</v>
       </c>
       <c r="I30" s="1">
-        <v>-896.0</v>
+        <v>-535.0</v>
       </c>
       <c r="J30" s="1">
-        <v>-0.897579740343</v>
+        <v>-0.53594326013784</v>
       </c>
       <c r="K30">
-        <v>1.95</v>
+        <v>2.16</v>
       </c>
       <c r="L30" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="M30" s="1">
-        <v>98928.0</v>
+        <v>99289.0</v>
       </c>
       <c r="N30" s="1">
-        <v>100879.37</v>
+        <v>101451.33</v>
       </c>
       <c r="O30" s="1">
         <v>0.46</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="B31" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="C31" s="1">
         <v>100000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>97.995</v>
+        <v>98.774</v>
       </c>
       <c r="E31" s="1">
         <v>99.668</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
         <v>99668.0</v>
       </c>
       <c r="I31" s="1">
-        <v>-1673.0</v>
+        <v>-894.0</v>
       </c>
       <c r="J31" s="1">
-        <v>-1.6785728619015</v>
+        <v>-0.89697796684994</v>
       </c>
       <c r="K31">
-        <v>0.46</v>
+        <v>0.67</v>
       </c>
       <c r="L31">
-        <v>459.59</v>
+        <v>670.55</v>
       </c>
       <c r="M31" s="1">
-        <v>97995.0</v>
+        <v>98774.0</v>
       </c>
       <c r="N31" s="1">
-        <v>98454.59</v>
+        <v>99444.55</v>
       </c>
       <c r="O31" s="1">
         <v>0.45</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="B32" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="C32" s="1">
         <v>300000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>98.134</v>
+        <v>98.366</v>
       </c>
       <c r="E32" s="1">
         <v>96.182</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
         <v>288546.0</v>
       </c>
       <c r="I32" s="1">
-        <v>5856.0</v>
+        <v>6552.0</v>
       </c>
       <c r="J32" s="1">
-        <v>2.0294857665675</v>
+        <v>2.2706951404629</v>
       </c>
       <c r="K32">
-        <v>0.1</v>
+        <v>0.15</v>
       </c>
       <c r="L32">
-        <v>313.36</v>
+        <v>457.19</v>
       </c>
       <c r="M32" s="1">
-        <v>294402.0</v>
+        <v>295098.0</v>
       </c>
       <c r="N32" s="1">
-        <v>294715.36</v>
+        <v>295555.19</v>
       </c>
       <c r="O32" s="1">
         <v>1.35</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="B33" t="s">
-        <v>105</v>
+        <v>102</v>
       </c>
       <c r="C33" s="1">
         <v>251000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>98.249</v>
+        <v>98.782</v>
       </c>
       <c r="E33" s="1">
         <v>99.874</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
         <v>250683.74</v>
       </c>
       <c r="I33" s="1">
-        <v>-4078.75</v>
+        <v>-2740.92</v>
       </c>
       <c r="J33" s="1">
-        <v>-1.6270500831047</v>
+        <v>-1.0933776558464</v>
       </c>
       <c r="K33">
-        <v>0.42</v>
+        <v>0.64</v>
       </c>
       <c r="L33" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="M33" s="1">
-        <v>246604.99</v>
+        <v>247942.82</v>
       </c>
       <c r="N33" s="1">
-        <v>247650.82</v>
+        <v>249553.4</v>
       </c>
       <c r="O33" s="1">
         <v>1.14</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="B34" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="C34" s="1">
         <v>200000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>98.399</v>
+        <v>98.652</v>
       </c>
       <c r="E34" s="1">
         <v>99.806</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
         <v>199612.0</v>
       </c>
       <c r="I34" s="1">
-        <v>-2814.0</v>
+        <v>-2308.0</v>
       </c>
       <c r="J34" s="1">
-        <v>-1.4097348856782</v>
+        <v>-1.1562431116366</v>
       </c>
       <c r="K34">
-        <v>1.23</v>
+        <v>1.42</v>
       </c>
       <c r="L34" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="M34" s="1">
-        <v>196798.0</v>
+        <v>197304.0</v>
       </c>
       <c r="N34" s="1">
-        <v>199250.05</v>
+        <v>200139.62</v>
       </c>
       <c r="O34" s="1">
-        <v>0.92</v>
+        <v>0.91</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="B35" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="C35" s="1">
         <v>263000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>98.182</v>
+        <v>98.483</v>
       </c>
       <c r="E35" s="1">
         <v>100.0</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
         <v>263000.0</v>
       </c>
       <c r="I35" s="1">
-        <v>-4781.34</v>
+        <v>-3989.71</v>
       </c>
       <c r="J35" s="1">
-        <v>-1.818</v>
+        <v>-1.517</v>
       </c>
       <c r="K35">
-        <v>0.84</v>
+        <v>1.03</v>
       </c>
       <c r="L35" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="M35" s="1">
-        <v>258218.66</v>
+        <v>259010.29</v>
       </c>
       <c r="N35" s="1">
-        <v>260415.75</v>
+        <v>261720.04</v>
       </c>
       <c r="O35" s="1">
         <v>1.2</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="B36" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
       <c r="C36" s="1">
         <v>100000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>96.221</v>
+        <v>96.863</v>
       </c>
       <c r="E36" s="1">
         <v>95.035</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
         <v>95035.0</v>
       </c>
       <c r="I36" s="1">
-        <v>1186.0</v>
+        <v>1828.0</v>
       </c>
       <c r="J36" s="1">
-        <v>1.2479612774241</v>
+        <v>1.9235018677329</v>
       </c>
       <c r="K36">
-        <v>1.18</v>
+        <v>1.3</v>
       </c>
       <c r="L36" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="M36" s="1">
-        <v>96221.0</v>
+        <v>96863.0</v>
       </c>
       <c r="N36" s="1">
-        <v>97404.56</v>
+        <v>98161.63</v>
       </c>
       <c r="O36" s="1">
         <v>0.45</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
       <c r="B37" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
       <c r="C37" s="1">
         <v>100000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>99.179</v>
+        <v>99.658</v>
       </c>
       <c r="E37" s="1">
         <v>99.96</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
         <v>99960.0</v>
       </c>
       <c r="I37" s="1">
-        <v>-781.0</v>
+        <v>-302.0</v>
       </c>
       <c r="J37" s="1">
-        <v>-0.78131252501</v>
+        <v>-0.30212084833934</v>
       </c>
       <c r="K37">
-        <v>2.4</v>
+        <v>2.62</v>
       </c>
       <c r="L37" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="M37" s="1">
-        <v>99179.0</v>
+        <v>99658.0</v>
       </c>
       <c r="N37" s="1">
-        <v>101581.4</v>
+        <v>102280.95</v>
       </c>
       <c r="O37" s="1">
         <v>0.47</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="B38" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
       <c r="C38" s="1">
-        <v>300000.0</v>
+        <v>136000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>97.025</v>
+        <v>100.856</v>
       </c>
       <c r="E38" s="1">
-        <v>94.498</v>
+        <v>99.67</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>283494.0</v>
+        <v>135551.2</v>
       </c>
       <c r="I38" s="1">
-        <v>7581.0</v>
+        <v>1612.96</v>
       </c>
       <c r="J38" s="1">
-        <v>2.6741306694322</v>
+        <v>1.1899267583024</v>
       </c>
       <c r="K38">
-        <v>0.21</v>
+        <v>0.19</v>
       </c>
       <c r="L38">
-        <v>630.82</v>
+        <v>256.63</v>
       </c>
       <c r="M38" s="1">
-        <v>291075.0</v>
+        <v>137164.16</v>
       </c>
       <c r="N38" s="1">
-        <v>291705.82</v>
+        <v>137420.79</v>
       </c>
       <c r="O38" s="1">
-        <v>1.34</v>
+        <v>0.63</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="B39" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="C39" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>97.727</v>
+        <v>97.319</v>
       </c>
       <c r="E39" s="1">
-        <v>98.129</v>
+        <v>94.498</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>98129.0</v>
+        <v>283494.0</v>
       </c>
       <c r="I39" s="1">
-        <v>-402.0</v>
+        <v>8463.0</v>
       </c>
       <c r="J39" s="1">
-        <v>-0.40966482894965</v>
+        <v>2.9852483650448</v>
       </c>
       <c r="K39">
-        <v>1.67</v>
-[...2 lines deleted...]
-        <v>123</v>
+        <v>0.23</v>
+      </c>
+      <c r="L39">
+        <v>688.36</v>
       </c>
       <c r="M39" s="1">
-        <v>97727.0</v>
+        <v>291957.0</v>
       </c>
       <c r="N39" s="1">
-        <v>99392.07</v>
+        <v>292645.36</v>
       </c>
       <c r="O39" s="1">
-        <v>0.46</v>
+        <v>1.34</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>124</v>
+        <v>120</v>
       </c>
       <c r="B40" t="s">
-        <v>125</v>
+        <v>121</v>
       </c>
       <c r="C40" s="1">
         <v>100000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>98.628</v>
+        <v>98.2</v>
       </c>
       <c r="E40" s="1">
-        <v>99.71</v>
+        <v>98.129</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>99710.0</v>
+        <v>98129.0</v>
       </c>
       <c r="I40" s="1">
-        <v>-1082.0</v>
+        <v>71.0</v>
       </c>
       <c r="J40" s="1">
-        <v>-1.0851469260856</v>
+        <v>0.072353738446331</v>
       </c>
       <c r="K40">
-        <v>0.48</v>
-[...2 lines deleted...]
-        <v>481.85</v>
+        <v>1.83</v>
+      </c>
+      <c r="L40" t="s">
+        <v>122</v>
       </c>
       <c r="M40" s="1">
-        <v>98628.0</v>
+        <v>98200.0</v>
       </c>
       <c r="N40" s="1">
-        <v>99109.85</v>
+        <v>100028.08</v>
       </c>
       <c r="O40" s="1">
         <v>0.46</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="B41" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="C41" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>97.916</v>
+        <v>98.979</v>
       </c>
       <c r="E41" s="1">
-        <v>99.772</v>
+        <v>99.71</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>299316.0</v>
+        <v>99710.0</v>
       </c>
       <c r="I41" s="1">
-        <v>-5568.0</v>
+        <v>-731.0</v>
       </c>
       <c r="J41" s="1">
-        <v>-1.8602413502786</v>
+        <v>-0.73312606559021</v>
       </c>
       <c r="K41">
-        <v>0.94</v>
-[...2 lines deleted...]
-        <v>128</v>
+        <v>0.68</v>
+      </c>
+      <c r="L41">
+        <v>683.22</v>
       </c>
       <c r="M41" s="1">
-        <v>293748.0</v>
+        <v>98979.0</v>
       </c>
       <c r="N41" s="1">
-        <v>296573.34</v>
+        <v>99662.22</v>
       </c>
       <c r="O41" s="1">
-        <v>1.36</v>
+        <v>0.46</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>129</v>
+        <v>125</v>
       </c>
       <c r="B42" t="s">
-        <v>130</v>
+        <v>126</v>
       </c>
       <c r="C42" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>103.962</v>
+        <v>98.544</v>
       </c>
       <c r="E42" s="1">
-        <v>106.562</v>
+        <v>99.772</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>213124.0</v>
+        <v>299316.0</v>
       </c>
       <c r="I42" s="1">
-        <v>-5200.0</v>
+        <v>-3684.0</v>
       </c>
       <c r="J42" s="1">
-        <v>-2.4398941461309</v>
+        <v>-1.2308062382231</v>
       </c>
       <c r="K42">
-        <v>3.12</v>
+        <v>1.18</v>
       </c>
       <c r="L42" t="s">
-        <v>131</v>
+        <v>127</v>
       </c>
       <c r="M42" s="1">
-        <v>207924.0</v>
+        <v>295632.0</v>
       </c>
       <c r="N42" s="1">
-        <v>214162.36</v>
+        <v>299176.52</v>
       </c>
       <c r="O42" s="1">
-        <v>0.98</v>
+        <v>1.37</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>132</v>
+        <v>128</v>
       </c>
       <c r="B43" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
       <c r="C43" s="1">
         <v>200000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>95.509</v>
+        <v>104.396</v>
       </c>
       <c r="E43" s="1">
-        <v>94.283</v>
+        <v>106.562</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>188566.0</v>
+        <v>213124.0</v>
       </c>
       <c r="I43" s="1">
-        <v>2452.0</v>
+        <v>-4332.0</v>
       </c>
       <c r="J43" s="1">
-        <v>1.3003404643467</v>
+        <v>-2.0326195078921</v>
       </c>
       <c r="K43">
-        <v>0.98</v>
+        <v>3.54</v>
       </c>
       <c r="L43" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="M43" s="1">
-        <v>191018.0</v>
+        <v>208792.0</v>
       </c>
       <c r="N43" s="1">
-        <v>192970.05</v>
+        <v>215874.19</v>
       </c>
       <c r="O43" s="1">
-        <v>0.89</v>
+        <v>0.99</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>135</v>
+        <v>131</v>
       </c>
       <c r="B44" t="s">
-        <v>136</v>
+        <v>132</v>
       </c>
       <c r="C44" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>106.652</v>
+        <v>96.066</v>
       </c>
       <c r="E44" s="1">
-        <v>109.94</v>
+        <v>94.283</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>109940.0</v>
+        <v>188566.0</v>
       </c>
       <c r="I44" s="1">
-        <v>-3288.0</v>
+        <v>3566.0</v>
       </c>
       <c r="J44" s="1">
-        <v>-2.9907222121157</v>
+        <v>1.8911150472514</v>
       </c>
       <c r="K44">
-        <v>0.38</v>
-[...2 lines deleted...]
-        <v>378.08</v>
+        <v>1.07</v>
+      </c>
+      <c r="L44" t="s">
+        <v>133</v>
       </c>
       <c r="M44" s="1">
-        <v>106652.0</v>
+        <v>192132.0</v>
       </c>
       <c r="N44" s="1">
-        <v>107030.08</v>
+        <v>194275.84</v>
       </c>
       <c r="O44" s="1">
-        <v>0.49</v>
+        <v>0.89</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="B45" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
       <c r="C45" s="1">
         <v>100000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>98.517</v>
+        <v>107.124</v>
       </c>
       <c r="E45" s="1">
-        <v>99.601</v>
+        <v>109.94</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>99601.0</v>
+        <v>109940.0</v>
       </c>
       <c r="I45" s="1">
-        <v>-1084.0</v>
+        <v>-2816.0</v>
       </c>
       <c r="J45" s="1">
-        <v>-1.0883424865212</v>
+        <v>-2.5613971257049</v>
       </c>
       <c r="K45">
-        <v>0.95</v>
+        <v>0.84</v>
       </c>
       <c r="L45">
-        <v>953.42</v>
+        <v>838.36</v>
       </c>
       <c r="M45" s="1">
-        <v>98517.0</v>
+        <v>107124.0</v>
       </c>
       <c r="N45" s="1">
-        <v>99470.42</v>
+        <v>107962.36</v>
       </c>
       <c r="O45" s="1">
-        <v>0.46</v>
+        <v>0.49</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>139</v>
+        <v>136</v>
       </c>
       <c r="B46" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
       <c r="C46" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>98.544</v>
+        <v>99.04</v>
       </c>
       <c r="E46" s="1">
-        <v>97.95</v>
+        <v>99.601</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>293850.0</v>
+        <v>99601.0</v>
       </c>
       <c r="I46" s="1">
-        <v>1782.0</v>
+        <v>-561.0</v>
       </c>
       <c r="J46" s="1">
-        <v>0.60643185298622</v>
+        <v>-0.56324735695425</v>
       </c>
       <c r="K46">
-        <v>0.27</v>
-[...2 lines deleted...]
-        <v>797.26</v>
+        <v>1.18</v>
+      </c>
+      <c r="L46" t="s">
+        <v>138</v>
       </c>
       <c r="M46" s="1">
-        <v>295632.0</v>
+        <v>99040.0</v>
       </c>
       <c r="N46" s="1">
-        <v>296429.26</v>
+        <v>100223.56</v>
       </c>
       <c r="O46" s="1">
-        <v>1.36</v>
+        <v>0.46</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="B47" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="C47" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>90.506</v>
+        <v>100.512</v>
       </c>
       <c r="E47" s="1">
-        <v>91.77</v>
+        <v>100.0</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>183540.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I47" s="1">
-        <v>-2528.0</v>
+        <v>512.0</v>
       </c>
       <c r="J47" s="1">
-        <v>-1.3773564345647</v>
+        <v>0.512</v>
       </c>
       <c r="K47">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
       <c r="L47">
-        <v>386.3</v>
+        <v>175.89</v>
       </c>
       <c r="M47" s="1">
-        <v>181012.0</v>
+        <v>100512.0</v>
       </c>
       <c r="N47" s="1">
-        <v>181398.3</v>
+        <v>100687.89</v>
       </c>
       <c r="O47" s="1">
-        <v>0.83</v>
+        <v>0.46</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="B48" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="C48" s="1">
         <v>300000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>98.923</v>
+        <v>98.675</v>
       </c>
       <c r="E48" s="1">
-        <v>99.92033333</v>
+        <v>97.95</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>299761.0</v>
+        <v>293850.0</v>
       </c>
       <c r="I48" s="1">
-        <v>-2992.0</v>
+        <v>2175.0</v>
       </c>
       <c r="J48" s="1">
-        <v>-0.99812850904554</v>
+        <v>0.74017355793772</v>
       </c>
       <c r="K48">
-        <v>2.3</v>
+        <v>0.34</v>
       </c>
       <c r="L48" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="M48" s="1">
-        <v>296769.0</v>
+        <v>296025.0</v>
       </c>
       <c r="N48" s="1">
-        <v>303673.11</v>
+        <v>297052.4</v>
       </c>
       <c r="O48" s="1">
-        <v>1.4</v>
+        <v>1.36</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="B49" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="C49" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>99.132</v>
+        <v>91.541</v>
       </c>
       <c r="E49" s="1">
-        <v>98.32</v>
+        <v>91.77</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>98320.0</v>
+        <v>183540.0</v>
       </c>
       <c r="I49" s="1">
-        <v>812.0</v>
+        <v>-458.0</v>
       </c>
       <c r="J49" s="1">
-        <v>0.82587469487388</v>
+        <v>-0.24953688569249</v>
       </c>
       <c r="K49">
-        <v>1.85</v>
-[...2 lines deleted...]
-        <v>148</v>
+        <v>0.22</v>
+      </c>
+      <c r="L49">
+        <v>443.84</v>
       </c>
       <c r="M49" s="1">
-        <v>99132.0</v>
+        <v>183082.0</v>
       </c>
       <c r="N49" s="1">
-        <v>100986.45</v>
+        <v>183525.84</v>
       </c>
       <c r="O49" s="1">
-        <v>0.46</v>
+        <v>0.84</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>149</v>
+        <v>146</v>
       </c>
       <c r="B50" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
       <c r="C50" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>98.362</v>
+        <v>99.366</v>
       </c>
       <c r="E50" s="1">
-        <v>99.517</v>
+        <v>99.92033333</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>99517.0</v>
+        <v>299761.0</v>
       </c>
       <c r="I50" s="1">
-        <v>-1155.0</v>
+        <v>-1663.0</v>
       </c>
       <c r="J50" s="1">
-        <v>-1.1606057256549</v>
+        <v>-0.55477530432578</v>
       </c>
       <c r="K50">
-        <v>2.56</v>
+        <v>2.53</v>
       </c>
       <c r="L50" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="M50" s="1">
-        <v>98362.0</v>
+        <v>298098.0</v>
       </c>
       <c r="N50" s="1">
-        <v>100923.3</v>
+        <v>305692.52</v>
       </c>
       <c r="O50" s="1">
-        <v>0.46</v>
+        <v>1.4</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
       <c r="B51" t="s">
-        <v>153</v>
+        <v>150</v>
       </c>
       <c r="C51" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>99.237</v>
+        <v>99.25</v>
       </c>
       <c r="E51" s="1">
-        <v>99.574</v>
+        <v>98.32</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>199148.0</v>
+        <v>98320.0</v>
       </c>
       <c r="I51" s="1">
-        <v>-674.0</v>
+        <v>930.0</v>
       </c>
       <c r="J51" s="1">
-        <v>-0.33844176190572</v>
+        <v>0.94589096826688</v>
       </c>
       <c r="K51">
-        <v>0.19</v>
+        <v>0.12</v>
       </c>
       <c r="L51">
-        <v>388.36</v>
+        <v>123.29</v>
       </c>
       <c r="M51" s="1">
-        <v>198474.0</v>
+        <v>99250.0</v>
       </c>
       <c r="N51" s="1">
-        <v>198862.36</v>
+        <v>99373.29</v>
       </c>
       <c r="O51" s="1">
-        <v>0.91</v>
+        <v>0.45</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="B52" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="C52" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>101.003</v>
+        <v>98.931</v>
       </c>
       <c r="E52" s="1">
-        <v>101.799</v>
+        <v>99.517</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>203598.0</v>
+        <v>99517.0</v>
       </c>
       <c r="I52" s="1">
-        <v>-1592.0</v>
+        <v>-586.0</v>
       </c>
       <c r="J52" s="1">
-        <v>-0.78193302488237</v>
+        <v>-0.58884411708552</v>
       </c>
       <c r="K52">
-        <v>1.7</v>
+        <v>2.82</v>
       </c>
       <c r="L52" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="M52" s="1">
-        <v>202006.0</v>
+        <v>98931.0</v>
       </c>
       <c r="N52" s="1">
-        <v>205400.52</v>
+        <v>101751.21</v>
       </c>
       <c r="O52" s="1">
-        <v>0.94</v>
+        <v>0.47</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="B53" t="s">
-        <v>158</v>
+        <v>155</v>
       </c>
       <c r="C53" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>96.269</v>
+        <v>99.432</v>
       </c>
       <c r="E53" s="1">
-        <v>93.412</v>
+        <v>99.574</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>93412.0</v>
+        <v>199148.0</v>
       </c>
       <c r="I53" s="1">
-        <v>2857.0</v>
+        <v>-284.0</v>
       </c>
       <c r="J53" s="1">
-        <v>3.0584935554319</v>
+        <v>-0.14260750798401</v>
       </c>
       <c r="K53">
-        <v>0.31</v>
+        <v>0.4</v>
       </c>
       <c r="L53">
-        <v>306.85</v>
+        <v>791.1</v>
       </c>
       <c r="M53" s="1">
-        <v>96269.0</v>
+        <v>198864.0</v>
       </c>
       <c r="N53" s="1">
-        <v>96575.85</v>
+        <v>199655.1</v>
       </c>
       <c r="O53" s="1">
-        <v>0.44</v>
+        <v>0.91</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
       <c r="B54" t="s">
-        <v>160</v>
+        <v>157</v>
       </c>
       <c r="C54" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>90.512</v>
+        <v>101.068</v>
       </c>
       <c r="E54" s="1">
-        <v>91.432</v>
+        <v>101.799</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>91432.0</v>
+        <v>203598.0</v>
       </c>
       <c r="I54" s="1">
-        <v>-920.0</v>
+        <v>-1462.0</v>
       </c>
       <c r="J54" s="1">
-        <v>-1.00621226704</v>
+        <v>-0.71808171003644</v>
       </c>
       <c r="K54">
-        <v>0.13</v>
-[...2 lines deleted...]
-        <v>129.45</v>
+        <v>1.97</v>
+      </c>
+      <c r="L54" t="s">
+        <v>158</v>
       </c>
       <c r="M54" s="1">
-        <v>90512.0</v>
+        <v>202136.0</v>
       </c>
       <c r="N54" s="1">
-        <v>90641.45</v>
+        <v>206067.51</v>
       </c>
       <c r="O54" s="1">
-        <v>0.42</v>
+        <v>0.94</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="B55" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="C55" s="1">
         <v>100000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>99.521</v>
+        <v>96.652</v>
       </c>
       <c r="E55" s="1">
-        <v>99.956</v>
+        <v>93.412</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>99956.0</v>
+        <v>93412.0</v>
       </c>
       <c r="I55" s="1">
-        <v>-435.0</v>
+        <v>3240.0</v>
       </c>
       <c r="J55" s="1">
-        <v>-0.43519148425307</v>
+        <v>3.4685051171156</v>
       </c>
       <c r="K55">
-        <v>2.04</v>
-[...2 lines deleted...]
-        <v>163</v>
+        <v>0.37</v>
+      </c>
+      <c r="L55">
+        <v>373.97</v>
       </c>
       <c r="M55" s="1">
-        <v>99521.0</v>
+        <v>96652.0</v>
       </c>
       <c r="N55" s="1">
-        <v>101561.07</v>
+        <v>97025.97</v>
       </c>
       <c r="O55" s="1">
-        <v>0.47</v>
+        <v>0.44</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>164</v>
+        <v>161</v>
       </c>
       <c r="B56" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="C56" s="1">
         <v>100000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>100.087</v>
+        <v>90.991</v>
       </c>
       <c r="E56" s="1">
-        <v>100.426</v>
+        <v>91.432</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>100426.0</v>
+        <v>91432.0</v>
       </c>
       <c r="I56" s="1">
-        <v>-339.0</v>
+        <v>-441.0</v>
       </c>
       <c r="J56" s="1">
-        <v>-0.3375619859399</v>
+        <v>-0.48232566278765</v>
       </c>
       <c r="K56">
-        <v>1.31</v>
-[...2 lines deleted...]
-        <v>166</v>
+        <v>0.15</v>
+      </c>
+      <c r="L56">
+        <v>148.63</v>
       </c>
       <c r="M56" s="1">
-        <v>100087.0</v>
+        <v>90991.0</v>
       </c>
       <c r="N56" s="1">
-        <v>101401.25</v>
+        <v>91139.63</v>
       </c>
       <c r="O56" s="1">
-        <v>0.47</v>
+        <v>0.42</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>167</v>
+        <v>163</v>
       </c>
       <c r="B57" t="s">
-        <v>168</v>
+        <v>164</v>
       </c>
       <c r="C57" s="1">
-        <v>114000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>98.351</v>
+        <v>100.974</v>
       </c>
       <c r="E57" s="1">
-        <v>99.818</v>
+        <v>100.539</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>113792.52</v>
+        <v>100539.0</v>
       </c>
       <c r="I57" s="1">
-        <v>-1672.38</v>
+        <v>435.0</v>
       </c>
       <c r="J57" s="1">
-        <v>-1.4696748081508</v>
+        <v>0.43266791991168</v>
       </c>
       <c r="K57">
-        <v>0.84</v>
-[...2 lines deleted...]
-        <v>959.24</v>
+        <v>2.28</v>
+      </c>
+      <c r="L57" t="s">
+        <v>165</v>
       </c>
       <c r="M57" s="1">
-        <v>112120.14</v>
+        <v>100974.0</v>
       </c>
       <c r="N57" s="1">
-        <v>113079.38</v>
+        <v>103253.45</v>
       </c>
       <c r="O57" s="1">
-        <v>0.52</v>
+        <v>0.47</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="B58" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
       <c r="C58" s="1">
         <v>100000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>96.897</v>
+        <v>99.462</v>
       </c>
       <c r="E58" s="1">
-        <v>97.224</v>
+        <v>99.956</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>97224.0</v>
+        <v>99956.0</v>
       </c>
       <c r="I58" s="1">
-        <v>-327.0</v>
+        <v>-494.0</v>
       </c>
       <c r="J58" s="1">
-        <v>-0.33633670698593</v>
+        <v>-0.4942174556805</v>
       </c>
       <c r="K58">
-        <v>0.31</v>
-[...2 lines deleted...]
-        <v>306.85</v>
+        <v>2.26</v>
+      </c>
+      <c r="L58" t="s">
+        <v>168</v>
       </c>
       <c r="M58" s="1">
-        <v>96897.0</v>
+        <v>99462.0</v>
       </c>
       <c r="N58" s="1">
-        <v>97203.85</v>
+        <v>101722.62</v>
       </c>
       <c r="O58" s="1">
-        <v>0.45</v>
+        <v>0.46</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
+        <v>169</v>
+      </c>
+      <c r="B59" t="s">
+        <v>170</v>
+      </c>
+      <c r="C59" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D59" s="1">
+        <v>100.205</v>
+      </c>
+      <c r="E59" s="1">
+        <v>100.426</v>
+      </c>
+      <c r="F59" t="s">
+        <v>8</v>
+      </c>
+      <c r="G59">
+        <v>1.0</v>
+      </c>
+      <c r="H59" s="1">
+        <v>100426.0</v>
+      </c>
+      <c r="I59" s="1">
+        <v>-221.0</v>
+      </c>
+      <c r="J59" s="1">
+        <v>-0.22006253360683</v>
+      </c>
+      <c r="K59">
+        <v>1.55</v>
+      </c>
+      <c r="L59" t="s">
         <v>171</v>
       </c>
-      <c r="B59" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M59" s="1">
-        <v>132165.0</v>
+        <v>100205.0</v>
       </c>
       <c r="N59" s="1">
-        <v>132580.62</v>
+        <v>101755.14</v>
       </c>
       <c r="O59" s="1">
-        <v>0.61</v>
+        <v>0.47</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
+        <v>172</v>
+      </c>
+      <c r="B60" t="s">
         <v>173</v>
       </c>
-      <c r="B60" t="s">
+      <c r="C60" s="1">
+        <v>114000.0</v>
+      </c>
+      <c r="D60" s="1">
+        <v>98.841</v>
+      </c>
+      <c r="E60" s="1">
+        <v>99.818</v>
+      </c>
+      <c r="F60" t="s">
+        <v>8</v>
+      </c>
+      <c r="G60">
+        <v>1.0</v>
+      </c>
+      <c r="H60" s="1">
+        <v>113792.52</v>
+      </c>
+      <c r="I60" s="1">
+        <v>-1113.78</v>
+      </c>
+      <c r="J60" s="1">
+        <v>-0.97878138211545</v>
+      </c>
+      <c r="K60">
+        <v>1.04</v>
+      </c>
+      <c r="L60" t="s">
         <v>174</v>
       </c>
-      <c r="C60" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M60" s="1">
-        <v>55764.8</v>
+        <v>112678.74</v>
       </c>
       <c r="N60" s="1">
-        <v>56268.22</v>
+        <v>113867.54</v>
       </c>
       <c r="O60" s="1">
-        <v>0.26</v>
+        <v>0.52</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>175</v>
       </c>
       <c r="B61" t="s">
         <v>176</v>
       </c>
       <c r="C61" s="1">
         <v>100000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>100.602</v>
+        <v>97.977</v>
       </c>
       <c r="E61" s="1">
-        <v>102.154</v>
+        <v>97.224</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>102154.0</v>
+        <v>97224.0</v>
       </c>
       <c r="I61" s="1">
-        <v>-1552.0</v>
+        <v>753.0</v>
       </c>
       <c r="J61" s="1">
-        <v>-1.5192748203692</v>
+        <v>0.77450012342631</v>
       </c>
       <c r="K61">
-        <v>1.15</v>
-[...2 lines deleted...]
-        <v>177</v>
+        <v>0.44</v>
+      </c>
+      <c r="L61">
+        <v>441.1</v>
       </c>
       <c r="M61" s="1">
-        <v>100602.0</v>
+        <v>97977.0</v>
       </c>
       <c r="N61" s="1">
-        <v>101754.74</v>
+        <v>98418.1</v>
       </c>
       <c r="O61" s="1">
-        <v>0.47</v>
+        <v>0.45</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
+        <v>177</v>
+      </c>
+      <c r="B62" t="s">
         <v>178</v>
       </c>
-      <c r="B62" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C62" s="1">
-        <v>100000.0</v>
+        <v>135000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>98.384</v>
+        <v>98.55</v>
       </c>
       <c r="E62" s="1">
-        <v>99.791</v>
+        <v>99.998</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>99791.0</v>
+        <v>134997.3</v>
       </c>
       <c r="I62" s="1">
-        <v>-1407.0</v>
+        <v>-1954.8</v>
       </c>
       <c r="J62" s="1">
-        <v>-1.4099467887886</v>
+        <v>-1.4480289605792</v>
       </c>
       <c r="K62">
-        <v>1.54</v>
-[...2 lines deleted...]
-        <v>180</v>
+        <v>0.56</v>
+      </c>
+      <c r="L62">
+        <v>757.89</v>
       </c>
       <c r="M62" s="1">
-        <v>98384.0</v>
+        <v>133042.5</v>
       </c>
       <c r="N62" s="1">
-        <v>99919.96</v>
+        <v>133800.39</v>
       </c>
       <c r="O62" s="1">
-        <v>0.46</v>
+        <v>0.61</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="B63" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="C63" s="1">
-        <v>100000.0</v>
+        <v>56000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>99.574</v>
+        <v>99.911</v>
       </c>
       <c r="E63" s="1">
-        <v>97.614</v>
+        <v>99.558</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>97614.0</v>
+        <v>55752.48</v>
       </c>
       <c r="I63" s="1">
-        <v>1960.0</v>
+        <v>197.68</v>
       </c>
       <c r="J63" s="1">
-        <v>2.0079087016207</v>
+        <v>0.35456718696639</v>
       </c>
       <c r="K63">
-        <v>0.87</v>
+        <v>1.14</v>
       </c>
       <c r="L63">
-        <v>873.97</v>
+        <v>637.67</v>
       </c>
       <c r="M63" s="1">
-        <v>99574.0</v>
+        <v>55950.16</v>
       </c>
       <c r="N63" s="1">
-        <v>100447.97</v>
+        <v>56587.83</v>
       </c>
       <c r="O63" s="1">
-        <v>0.46</v>
+        <v>0.26</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="B64" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="C64" s="1">
         <v>100000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>102.062</v>
+        <v>101.121</v>
       </c>
       <c r="E64" s="1">
-        <v>104.37</v>
+        <v>102.154</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>104370.0</v>
+        <v>102154.0</v>
       </c>
       <c r="I64" s="1">
-        <v>-2308.0</v>
+        <v>-1033.0</v>
       </c>
       <c r="J64" s="1">
-        <v>-2.2113634186069</v>
+        <v>-1.0112183565989</v>
       </c>
       <c r="K64">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>12.6</v>
+        <v>1.48</v>
+      </c>
+      <c r="L64" t="s">
+        <v>183</v>
       </c>
       <c r="M64" s="1">
-        <v>102062.0</v>
+        <v>101121.0</v>
       </c>
       <c r="N64" s="1">
-        <v>102074.6</v>
+        <v>102599.77</v>
       </c>
       <c r="O64" s="1">
         <v>0.47</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
+        <v>184</v>
+      </c>
+      <c r="B65" t="s">
         <v>185</v>
-      </c>
-[...1 lines deleted...]
-        <v>186</v>
       </c>
       <c r="C65" s="1">
         <v>100000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>101.217</v>
+        <v>99.117</v>
       </c>
       <c r="E65" s="1">
-        <v>102.199</v>
+        <v>99.791</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>102199.0</v>
+        <v>99791.0</v>
       </c>
       <c r="I65" s="1">
-        <v>-982.0</v>
+        <v>-674.0</v>
       </c>
       <c r="J65" s="1">
-        <v>-0.96087045861505</v>
+        <v>-0.67541161026545</v>
       </c>
       <c r="K65">
-        <v>3.34</v>
+        <v>1.76</v>
       </c>
       <c r="L65" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="M65" s="1">
-        <v>101217.0</v>
+        <v>99117.0</v>
       </c>
       <c r="N65" s="1">
-        <v>104558.78</v>
+        <v>100873.51</v>
       </c>
       <c r="O65" s="1">
-        <v>0.48</v>
+        <v>0.46</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
+        <v>187</v>
+      </c>
+      <c r="B66" t="s">
         <v>188</v>
-      </c>
-[...1 lines deleted...]
-        <v>189</v>
       </c>
       <c r="C66" s="1">
         <v>100000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>98.025</v>
+        <v>99.619</v>
       </c>
       <c r="E66" s="1">
-        <v>99.67</v>
+        <v>97.614</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>99670.0</v>
+        <v>97614.0</v>
       </c>
       <c r="I66" s="1">
-        <v>-1645.0</v>
+        <v>2005.0</v>
       </c>
       <c r="J66" s="1">
-        <v>-1.6504464733621</v>
+        <v>2.0540086463007</v>
       </c>
       <c r="K66">
-        <v>0.35</v>
+        <v>0.98</v>
       </c>
       <c r="L66">
-        <v>351.03</v>
+        <v>979.45</v>
       </c>
       <c r="M66" s="1">
-        <v>98025.0</v>
+        <v>99619.0</v>
       </c>
       <c r="N66" s="1">
-        <v>98376.03</v>
+        <v>100598.45</v>
       </c>
       <c r="O66" s="1">
-        <v>0.45</v>
+        <v>0.46</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
+        <v>189</v>
+      </c>
+      <c r="B67" t="s">
         <v>190</v>
       </c>
-      <c r="B67" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C67" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>96.391</v>
+        <v>94.185</v>
       </c>
       <c r="E67" s="1">
-        <v>97.63</v>
+        <v>94.279</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>195260.0</v>
+        <v>94279.0</v>
       </c>
       <c r="I67" s="1">
-        <v>-2478.0</v>
+        <v>-94.0</v>
       </c>
       <c r="J67" s="1">
-        <v>-1.269077127932</v>
+        <v>-0.099704069835276</v>
       </c>
       <c r="K67">
-        <v>0.1</v>
+        <v>0.37</v>
       </c>
       <c r="L67">
-        <v>204.79</v>
+        <v>369.86</v>
       </c>
       <c r="M67" s="1">
-        <v>192782.0</v>
+        <v>94185.0</v>
       </c>
       <c r="N67" s="1">
-        <v>192986.79</v>
+        <v>94554.86</v>
       </c>
       <c r="O67" s="1">
-        <v>0.89</v>
+        <v>0.43</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
+        <v>191</v>
+      </c>
+      <c r="B68" t="s">
         <v>192</v>
       </c>
-      <c r="B68" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C68" s="1">
-        <v>118000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>98.255</v>
+        <v>102.615</v>
       </c>
       <c r="E68" s="1">
-        <v>99.628</v>
+        <v>104.37</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>117561.04</v>
+        <v>104370.0</v>
       </c>
       <c r="I68" s="1">
-        <v>-1620.14</v>
+        <v>-1755.0</v>
       </c>
       <c r="J68" s="1">
-        <v>-1.3781266310676</v>
+        <v>-1.6815176774935</v>
       </c>
       <c r="K68">
-        <v>1.54</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>0.37</v>
+      </c>
+      <c r="L68">
+        <v>365.4</v>
       </c>
       <c r="M68" s="1">
-        <v>115940.9</v>
+        <v>102615.0</v>
       </c>
       <c r="N68" s="1">
-        <v>117758.58</v>
+        <v>102980.4</v>
       </c>
       <c r="O68" s="1">
-        <v>0.54</v>
+        <v>0.47</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>195</v>
+        <v>193</v>
       </c>
       <c r="B69" t="s">
-        <v>196</v>
+        <v>194</v>
       </c>
       <c r="C69" s="1">
         <v>100000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>99.112</v>
+        <v>101.058</v>
       </c>
       <c r="E69" s="1">
-        <v>97.633</v>
+        <v>102.199</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>97633.0</v>
+        <v>102199.0</v>
       </c>
       <c r="I69" s="1">
-        <v>1479.0</v>
+        <v>-1141.0</v>
       </c>
       <c r="J69" s="1">
-        <v>1.5148566570729</v>
+        <v>-1.1164492803256</v>
       </c>
       <c r="K69">
-        <v>2.08</v>
+        <v>3.67</v>
       </c>
       <c r="L69" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
       <c r="M69" s="1">
-        <v>99112.0</v>
+        <v>101058.0</v>
       </c>
       <c r="N69" s="1">
-        <v>101190.42</v>
+        <v>104725.81</v>
       </c>
       <c r="O69" s="1">
-        <v>0.47</v>
+        <v>0.48</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>198</v>
+        <v>196</v>
       </c>
       <c r="B70" t="s">
-        <v>199</v>
+        <v>197</v>
       </c>
       <c r="C70" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>97.361</v>
+        <v>96.833</v>
       </c>
       <c r="E70" s="1">
-        <v>94.862</v>
+        <v>97.63</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>94862.0</v>
+        <v>195260.0</v>
       </c>
       <c r="I70" s="1">
-        <v>2499.0</v>
+        <v>-1594.0</v>
       </c>
       <c r="J70" s="1">
-        <v>2.6343530602349</v>
+        <v>-0.81634743419031</v>
       </c>
       <c r="K70">
-        <v>0.69</v>
+        <v>0.23</v>
       </c>
       <c r="L70">
-        <v>688.01</v>
+        <v>454.11</v>
       </c>
       <c r="M70" s="1">
-        <v>97361.0</v>
+        <v>193666.0</v>
       </c>
       <c r="N70" s="1">
-        <v>98049.01</v>
+        <v>194120.11</v>
       </c>
       <c r="O70" s="1">
-        <v>0.45</v>
+        <v>0.89</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
+        <v>198</v>
+      </c>
+      <c r="B71" t="s">
+        <v>199</v>
+      </c>
+      <c r="C71" s="1">
+        <v>118000.0</v>
+      </c>
+      <c r="D71" s="1">
+        <v>98.106</v>
+      </c>
+      <c r="E71" s="1">
+        <v>99.628</v>
+      </c>
+      <c r="F71" t="s">
+        <v>8</v>
+      </c>
+      <c r="G71">
+        <v>1.0</v>
+      </c>
+      <c r="H71" s="1">
+        <v>117561.04</v>
+      </c>
+      <c r="I71" s="1">
+        <v>-1795.96</v>
+      </c>
+      <c r="J71" s="1">
+        <v>-1.5276829806882</v>
+      </c>
+      <c r="K71">
+        <v>1.79</v>
+      </c>
+      <c r="L71" t="s">
         <v>200</v>
       </c>
-      <c r="B71" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M71" s="1">
-        <v>283392.0</v>
+        <v>115765.08</v>
       </c>
       <c r="N71" s="1">
-        <v>283459.81</v>
+        <v>117876.96</v>
       </c>
       <c r="O71" s="1">
-        <v>1.3</v>
+        <v>0.54</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
+        <v>201</v>
+      </c>
+      <c r="B72" t="s">
         <v>202</v>
-      </c>
-[...1 lines deleted...]
-        <v>203</v>
       </c>
       <c r="C72" s="1">
         <v>100000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>100.791</v>
+        <v>99.175</v>
       </c>
       <c r="E72" s="1">
-        <v>102.61</v>
+        <v>97.633</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>102610.0</v>
+        <v>97633.0</v>
       </c>
       <c r="I72" s="1">
-        <v>-1819.0</v>
+        <v>1542.0</v>
       </c>
       <c r="J72" s="1">
-        <v>-1.7727317025631</v>
+        <v>1.5793840197474</v>
       </c>
       <c r="K72">
-        <v>2.43</v>
-[...2 lines deleted...]
-        <v>204</v>
+        <v>0.12</v>
+      </c>
+      <c r="L72">
+        <v>116.44</v>
       </c>
       <c r="M72" s="1">
-        <v>100791.0</v>
+        <v>99175.0</v>
       </c>
       <c r="N72" s="1">
-        <v>103224.56</v>
+        <v>99291.44</v>
       </c>
       <c r="O72" s="1">
-        <v>0.47</v>
+        <v>0.45</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
+        <v>203</v>
+      </c>
+      <c r="B73" t="s">
+        <v>204</v>
+      </c>
+      <c r="C73" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D73" s="1">
+        <v>95.241</v>
+      </c>
+      <c r="E73" s="1">
+        <v>93.83333333</v>
+      </c>
+      <c r="F73" t="s">
+        <v>8</v>
+      </c>
+      <c r="G73">
+        <v>1.0</v>
+      </c>
+      <c r="H73" s="1">
+        <v>281500.0</v>
+      </c>
+      <c r="I73" s="1">
+        <v>4223.0</v>
+      </c>
+      <c r="J73" s="1">
+        <v>1.5001776198934</v>
+      </c>
+      <c r="K73">
+        <v>0.81</v>
+      </c>
+      <c r="L73" t="s">
         <v>205</v>
       </c>
-      <c r="B73" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M73" s="1">
-        <v>99569.0</v>
+        <v>285723.0</v>
       </c>
       <c r="N73" s="1">
-        <v>100451.74</v>
+        <v>288140.47</v>
       </c>
       <c r="O73" s="1">
-        <v>0.46</v>
+        <v>1.32</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
+        <v>206</v>
+      </c>
+      <c r="B74" t="s">
         <v>207</v>
       </c>
-      <c r="B74" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C74" s="1">
-        <v>150000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>101.842</v>
+        <v>97.921</v>
       </c>
       <c r="E74" s="1">
-        <v>104.115</v>
+        <v>94.862</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>156172.5</v>
+        <v>94862.0</v>
       </c>
       <c r="I74" s="1">
-        <v>-3409.5</v>
+        <v>3059.0</v>
       </c>
       <c r="J74" s="1">
-        <v>-2.183162848773</v>
+        <v>3.2246842782147</v>
       </c>
       <c r="K74">
-        <v>0.21</v>
+        <v>0.76</v>
       </c>
       <c r="L74">
-        <v>308.22</v>
+        <v>755.14</v>
       </c>
       <c r="M74" s="1">
-        <v>152763.0</v>
+        <v>97921.0</v>
       </c>
       <c r="N74" s="1">
-        <v>153071.22</v>
+        <v>98676.14</v>
       </c>
       <c r="O74" s="1">
-        <v>0.7</v>
+        <v>0.45</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
+        <v>208</v>
+      </c>
+      <c r="B75" t="s">
         <v>209</v>
       </c>
-      <c r="B75" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C75" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>99.414</v>
+        <v>94.958</v>
       </c>
       <c r="E75" s="1">
-        <v>99.376</v>
+        <v>91.856</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>99376.0</v>
+        <v>275568.0</v>
       </c>
       <c r="I75" s="1">
-        <v>38.0</v>
+        <v>9306.0</v>
       </c>
       <c r="J75" s="1">
-        <v>0.038238608919659</v>
+        <v>3.3770249085525</v>
       </c>
       <c r="K75">
-        <v>2.54</v>
-[...2 lines deleted...]
-        <v>211</v>
+        <v>0.04</v>
+      </c>
+      <c r="L75">
+        <v>125.34</v>
       </c>
       <c r="M75" s="1">
-        <v>99414.0</v>
+        <v>284874.0</v>
       </c>
       <c r="N75" s="1">
-        <v>101950.3</v>
+        <v>284999.34</v>
       </c>
       <c r="O75" s="1">
-        <v>0.47</v>
+        <v>1.3</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
       <c r="B76" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="C76" s="1">
         <v>100000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>102.232</v>
+        <v>101.619</v>
       </c>
       <c r="E76" s="1">
-        <v>103.917</v>
+        <v>102.61</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>103917.0</v>
+        <v>102610.0</v>
       </c>
       <c r="I76" s="1">
-        <v>-1685.0</v>
+        <v>-991.0</v>
       </c>
       <c r="J76" s="1">
-        <v>-1.6214863785521</v>
+        <v>-0.96579280771855</v>
       </c>
       <c r="K76">
-        <v>4.43</v>
+        <v>2.76</v>
       </c>
       <c r="L76" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="M76" s="1">
-        <v>102232.0</v>
+        <v>101619.0</v>
       </c>
       <c r="N76" s="1">
-        <v>106666.25</v>
+        <v>104378.59</v>
       </c>
       <c r="O76" s="1">
-        <v>0.49</v>
+        <v>0.48</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="B77" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="C77" s="1">
-        <v>200000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>100.804</v>
+        <v>101.77</v>
       </c>
       <c r="E77" s="1">
-        <v>101.831</v>
+        <v>104.115</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>203662.0</v>
+        <v>156172.5</v>
       </c>
       <c r="I77" s="1">
-        <v>-2054.0</v>
+        <v>-3517.5</v>
       </c>
       <c r="J77" s="1">
-        <v>-1.0085337470908</v>
+        <v>-2.2523171493061</v>
       </c>
       <c r="K77">
-        <v>1.98</v>
-[...2 lines deleted...]
-        <v>217</v>
+        <v>0.59</v>
+      </c>
+      <c r="L77">
+        <v>883.56</v>
       </c>
       <c r="M77" s="1">
-        <v>201608.0</v>
+        <v>152655.0</v>
       </c>
       <c r="N77" s="1">
-        <v>205560.74</v>
+        <v>153538.56</v>
       </c>
       <c r="O77" s="1">
-        <v>0.94</v>
+        <v>0.7</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="B78" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
       <c r="C78" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>96.21</v>
+        <v>99.726</v>
       </c>
       <c r="E78" s="1">
-        <v>97.814</v>
+        <v>99.376</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>195628.0</v>
+        <v>99376.0</v>
       </c>
       <c r="I78" s="1">
-        <v>-3208.0</v>
+        <v>350.0</v>
       </c>
       <c r="J78" s="1">
-        <v>-1.6398470566586</v>
+        <v>0.3521977137337</v>
       </c>
       <c r="K78">
-        <v>1.73</v>
+        <v>2.76</v>
       </c>
       <c r="L78" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
       <c r="M78" s="1">
-        <v>192420.0</v>
+        <v>99726.0</v>
       </c>
       <c r="N78" s="1">
-        <v>195872.05</v>
+        <v>102482.85</v>
       </c>
       <c r="O78" s="1">
-        <v>0.9</v>
+        <v>0.47</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="B79" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="C79" s="1">
         <v>100000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>93.485</v>
+        <v>102.521</v>
       </c>
       <c r="E79" s="1">
-        <v>91.695</v>
+        <v>103.917</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>91695.0</v>
+        <v>103917.0</v>
       </c>
       <c r="I79" s="1">
-        <v>1790.0</v>
+        <v>-1396.0</v>
       </c>
       <c r="J79" s="1">
-        <v>1.9521238889798</v>
+        <v>-1.3433798127352</v>
       </c>
       <c r="K79">
-        <v>0.19</v>
-[...2 lines deleted...]
-        <v>186.99</v>
+        <v>4.81</v>
+      </c>
+      <c r="L79" t="s">
+        <v>220</v>
       </c>
       <c r="M79" s="1">
-        <v>93485.0</v>
+        <v>102521.0</v>
       </c>
       <c r="N79" s="1">
-        <v>93671.99</v>
+        <v>107329.22</v>
       </c>
       <c r="O79" s="1">
-        <v>0.43</v>
+        <v>0.49</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
+        <v>221</v>
+      </c>
+      <c r="B80" t="s">
+        <v>222</v>
+      </c>
+      <c r="C80" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D80" s="1">
+        <v>100.647</v>
+      </c>
+      <c r="E80" s="1">
+        <v>101.831</v>
+      </c>
+      <c r="F80" t="s">
+        <v>8</v>
+      </c>
+      <c r="G80">
+        <v>1.0</v>
+      </c>
+      <c r="H80" s="1">
+        <v>203662.0</v>
+      </c>
+      <c r="I80" s="1">
+        <v>-2368.0</v>
+      </c>
+      <c r="J80" s="1">
+        <v>-1.1627107658768</v>
+      </c>
+      <c r="K80">
+        <v>2.25</v>
+      </c>
+      <c r="L80" t="s">
         <v>223</v>
       </c>
-      <c r="B80" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M80" s="1">
-        <v>101512.0</v>
+        <v>201294.0</v>
       </c>
       <c r="N80" s="1">
-        <v>105062.68</v>
+        <v>205802.9</v>
       </c>
       <c r="O80" s="1">
-        <v>0.48</v>
+        <v>0.94</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="B81" t="s">
-        <v>227</v>
+        <v>225</v>
       </c>
       <c r="C81" s="1">
         <v>200000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>99.512</v>
+        <v>96.574</v>
       </c>
       <c r="E81" s="1">
-        <v>100.0825</v>
+        <v>97.814</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>200165.0</v>
+        <v>195628.0</v>
       </c>
       <c r="I81" s="1">
-        <v>-1141.0</v>
+        <v>-2480.0</v>
       </c>
       <c r="J81" s="1">
-        <v>-0.57002972547648</v>
+        <v>-1.2677121884393</v>
       </c>
       <c r="K81">
-        <v>1.39</v>
+        <v>1.88</v>
       </c>
       <c r="L81" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
       <c r="M81" s="1">
-        <v>199024.0</v>
+        <v>193148.0</v>
       </c>
       <c r="N81" s="1">
-        <v>201796.6</v>
+        <v>196906.9</v>
       </c>
       <c r="O81" s="1">
-        <v>0.93</v>
+        <v>0.9</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>229</v>
+        <v>227</v>
       </c>
       <c r="B82" t="s">
-        <v>230</v>
+        <v>228</v>
       </c>
       <c r="C82" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>98.83</v>
+        <v>94.225</v>
       </c>
       <c r="E82" s="1">
-        <v>99.868</v>
+        <v>91.695</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>199736.0</v>
+        <v>91695.0</v>
       </c>
       <c r="I82" s="1">
-        <v>-2076.0</v>
+        <v>2530.0</v>
       </c>
       <c r="J82" s="1">
-        <v>-1.0393719710017</v>
+        <v>2.7591471726921</v>
       </c>
       <c r="K82">
-        <v>0.12</v>
+        <v>0.21</v>
       </c>
       <c r="L82">
-        <v>230.14</v>
+        <v>206.16</v>
       </c>
       <c r="M82" s="1">
-        <v>197660.0</v>
+        <v>94225.0</v>
       </c>
       <c r="N82" s="1">
-        <v>197890.14</v>
+        <v>94431.16</v>
       </c>
       <c r="O82" s="1">
-        <v>0.91</v>
+        <v>0.43</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="B83" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="C83" s="1">
         <v>100000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>99.864</v>
+        <v>101.8</v>
       </c>
       <c r="E83" s="1">
-        <v>100.174</v>
+        <v>103.378</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>100174.0</v>
+        <v>103378.0</v>
       </c>
       <c r="I83" s="1">
-        <v>-310.0</v>
+        <v>-1578.0</v>
       </c>
       <c r="J83" s="1">
-        <v>-0.30946153692575</v>
+        <v>-1.5264369595078</v>
       </c>
       <c r="K83">
-        <v>1.02</v>
+        <v>3.86</v>
       </c>
       <c r="L83" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="M83" s="1">
-        <v>99864.0</v>
+        <v>101800.0</v>
       </c>
       <c r="N83" s="1">
-        <v>100888.66</v>
+        <v>105657.53</v>
       </c>
       <c r="O83" s="1">
-        <v>0.46</v>
+        <v>0.48</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
+        <v>232</v>
+      </c>
+      <c r="B84" t="s">
+        <v>233</v>
+      </c>
+      <c r="C84" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D84" s="1">
+        <v>99.534</v>
+      </c>
+      <c r="E84" s="1">
+        <v>100.0825</v>
+      </c>
+      <c r="F84" t="s">
+        <v>8</v>
+      </c>
+      <c r="G84">
+        <v>1.0</v>
+      </c>
+      <c r="H84" s="1">
+        <v>200165.0</v>
+      </c>
+      <c r="I84" s="1">
+        <v>-1097.0</v>
+      </c>
+      <c r="J84" s="1">
+        <v>-0.54804786051508</v>
+      </c>
+      <c r="K84">
+        <v>1.6</v>
+      </c>
+      <c r="L84" t="s">
         <v>234</v>
       </c>
-      <c r="B84" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M84" s="1">
-        <v>120658.78</v>
+        <v>199068.0</v>
       </c>
       <c r="N84" s="1">
-        <v>120658.78</v>
+        <v>202262.52</v>
       </c>
       <c r="O84" s="1">
-        <v>0.55</v>
+        <v>0.92</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
+        <v>235</v>
+      </c>
+      <c r="B85" t="s">
         <v>236</v>
       </c>
-      <c r="B85" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C85" s="1">
-        <v>250000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>98.732</v>
+        <v>99.14</v>
       </c>
       <c r="E85" s="1">
-        <v>100.0</v>
+        <v>99.868</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>250000.0</v>
+        <v>199736.0</v>
       </c>
       <c r="I85" s="1">
-        <v>-3170.0</v>
+        <v>-1456.0</v>
       </c>
       <c r="J85" s="1">
-        <v>-1.268</v>
+        <v>-0.72896223014379</v>
       </c>
       <c r="K85">
-        <v>0.92</v>
-[...2 lines deleted...]
-        <v>238</v>
+        <v>0.32</v>
+      </c>
+      <c r="L85">
+        <v>632.88</v>
       </c>
       <c r="M85" s="1">
-        <v>246830.0</v>
+        <v>198280.0</v>
       </c>
       <c r="N85" s="1">
-        <v>249118.71</v>
+        <v>198912.88</v>
       </c>
       <c r="O85" s="1">
-        <v>1.15</v>
+        <v>0.91</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="B86" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="C86" s="1">
-        <v>200000.0</v>
+        <v>121000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>95.67</v>
+        <v>100.362</v>
       </c>
       <c r="E86" s="1">
-        <v>94.556</v>
+        <v>100.0</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>189112.0</v>
+        <v>121000.0</v>
       </c>
       <c r="I86" s="1">
-        <v>2228.0</v>
+        <v>438.02</v>
       </c>
       <c r="J86" s="1">
-        <v>1.178137823089</v>
+        <v>0.362</v>
       </c>
       <c r="K86">
-        <v>0.97</v>
-[...2 lines deleted...]
-        <v>241</v>
+        <v>0.27</v>
+      </c>
+      <c r="L86">
+        <v>321.64</v>
       </c>
       <c r="M86" s="1">
-        <v>191340.0</v>
+        <v>121438.02</v>
       </c>
       <c r="N86" s="1">
-        <v>193278.36</v>
+        <v>121759.66</v>
       </c>
       <c r="O86" s="1">
-        <v>0.89</v>
+        <v>0.56</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>242</v>
+        <v>239</v>
       </c>
       <c r="B87" t="s">
-        <v>243</v>
+        <v>240</v>
       </c>
       <c r="C87" s="1">
-        <v>100000.0</v>
+        <v>250000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>97.351</v>
+        <v>99.207</v>
       </c>
       <c r="E87" s="1">
-        <v>97.977</v>
+        <v>100.0</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>97977.0</v>
+        <v>250000.0</v>
       </c>
       <c r="I87" s="1">
-        <v>-626.0</v>
+        <v>-1982.5</v>
       </c>
       <c r="J87" s="1">
-        <v>-0.63892546209825</v>
+        <v>-0.793</v>
       </c>
       <c r="K87">
-        <v>2.32</v>
+        <v>1.13</v>
       </c>
       <c r="L87" t="s">
-        <v>244</v>
+        <v>241</v>
       </c>
       <c r="M87" s="1">
-        <v>97351.0</v>
+        <v>248017.5</v>
       </c>
       <c r="N87" s="1">
-        <v>99667.44</v>
+        <v>250853.94</v>
       </c>
       <c r="O87" s="1">
-        <v>0.46</v>
+        <v>1.15</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="B88" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
       <c r="C88" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>102.223</v>
+        <v>96.034</v>
       </c>
       <c r="E88" s="1">
-        <v>104.882</v>
+        <v>94.556</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>314646.0</v>
+        <v>189112.0</v>
       </c>
       <c r="I88" s="1">
-        <v>-7977.0</v>
+        <v>2956.0</v>
       </c>
       <c r="J88" s="1">
-        <v>-2.5352300680765</v>
+        <v>1.5630948855705</v>
       </c>
       <c r="K88">
-        <v>1.96</v>
+        <v>1.07</v>
       </c>
       <c r="L88" t="s">
-        <v>247</v>
+        <v>244</v>
       </c>
       <c r="M88" s="1">
-        <v>306669.0</v>
+        <v>192068.0</v>
       </c>
       <c r="N88" s="1">
-        <v>312563.28</v>
+        <v>194198.14</v>
       </c>
       <c r="O88" s="1">
-        <v>1.44</v>
+        <v>0.89</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>248</v>
+        <v>245</v>
       </c>
       <c r="B89" t="s">
-        <v>249</v>
+        <v>246</v>
       </c>
       <c r="C89" s="1">
         <v>100000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>98.536</v>
+        <v>98.534</v>
       </c>
       <c r="E89" s="1">
-        <v>99.612</v>
+        <v>97.977</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>99612.0</v>
+        <v>97977.0</v>
       </c>
       <c r="I89" s="1">
-        <v>-1076.0</v>
+        <v>557.0</v>
       </c>
       <c r="J89" s="1">
-        <v>-1.0801911416295</v>
+        <v>0.56850077058902</v>
       </c>
       <c r="K89">
-        <v>0.4</v>
+        <v>0.12</v>
       </c>
       <c r="L89">
-        <v>402.4</v>
+        <v>123.63</v>
       </c>
       <c r="M89" s="1">
-        <v>98536.0</v>
+        <v>98534.0</v>
       </c>
       <c r="N89" s="1">
-        <v>98938.4</v>
+        <v>98657.63</v>
       </c>
       <c r="O89" s="1">
         <v>0.45</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>250</v>
+        <v>247</v>
       </c>
       <c r="B90" t="s">
-        <v>251</v>
+        <v>248</v>
       </c>
       <c r="C90" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>101.512</v>
+        <v>102.485</v>
       </c>
       <c r="E90" s="1">
-        <v>102.875</v>
+        <v>104.882</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>205750.0</v>
+        <v>314646.0</v>
       </c>
       <c r="I90" s="1">
-        <v>-2726.0</v>
+        <v>-7191.0</v>
       </c>
       <c r="J90" s="1">
-        <v>-1.3249088699878</v>
+        <v>-2.285425525829</v>
       </c>
       <c r="K90">
-        <v>2.18</v>
+        <v>2.33</v>
       </c>
       <c r="L90" t="s">
-        <v>252</v>
+        <v>249</v>
       </c>
       <c r="M90" s="1">
-        <v>203024.0</v>
+        <v>307455.0</v>
       </c>
       <c r="N90" s="1">
-        <v>207391.08</v>
+        <v>314456.93</v>
       </c>
       <c r="O90" s="1">
-        <v>0.95</v>
+        <v>1.44</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>253</v>
+        <v>250</v>
       </c>
       <c r="B91" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="C91" s="1">
         <v>100000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>96.768</v>
+        <v>98.678</v>
       </c>
       <c r="E91" s="1">
-        <v>94.517</v>
+        <v>99.612</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>94517.0</v>
+        <v>99612.0</v>
       </c>
       <c r="I91" s="1">
-        <v>2251.0</v>
+        <v>-934.0</v>
       </c>
       <c r="J91" s="1">
-        <v>2.381582149243</v>
+        <v>-0.93763803557804</v>
       </c>
       <c r="K91">
-        <v>0.54</v>
+        <v>0.64</v>
       </c>
       <c r="L91">
-        <v>542.93</v>
+        <v>642.12</v>
       </c>
       <c r="M91" s="1">
-        <v>96768.0</v>
+        <v>98678.0</v>
       </c>
       <c r="N91" s="1">
-        <v>97310.93</v>
+        <v>99320.12</v>
       </c>
       <c r="O91" s="1">
         <v>0.45</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="B92" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
       <c r="C92" s="1">
         <v>200000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>103.2</v>
+        <v>101.524</v>
       </c>
       <c r="E92" s="1">
-        <v>105.38</v>
+        <v>102.875</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>210760.0</v>
+        <v>205750.0</v>
       </c>
       <c r="I92" s="1">
-        <v>-4360.0</v>
+        <v>-2702.0</v>
       </c>
       <c r="J92" s="1">
-        <v>-2.0687037388499</v>
+        <v>-1.3132442284326</v>
       </c>
       <c r="K92">
-        <v>5.3</v>
+        <v>2.5</v>
       </c>
       <c r="L92" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="M92" s="1">
-        <v>206400.0</v>
+        <v>203048.0</v>
       </c>
       <c r="N92" s="1">
-        <v>217008.22</v>
+        <v>208051.95</v>
       </c>
       <c r="O92" s="1">
-        <v>1.0</v>
+        <v>0.95</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>258</v>
+        <v>255</v>
       </c>
       <c r="B93" t="s">
-        <v>259</v>
+        <v>256</v>
       </c>
       <c r="C93" s="1">
         <v>100000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>102.323</v>
+        <v>97.179</v>
       </c>
       <c r="E93" s="1">
-        <v>103.59</v>
+        <v>94.517</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>103590.0</v>
+        <v>94517.0</v>
       </c>
       <c r="I93" s="1">
-        <v>-1267.0</v>
+        <v>2662.0</v>
       </c>
       <c r="J93" s="1">
-        <v>-1.2230910319529</v>
+        <v>2.816424558545</v>
       </c>
       <c r="K93">
-        <v>0.87</v>
+        <v>0.62</v>
       </c>
       <c r="L93">
-        <v>874.32</v>
+        <v>622.94</v>
       </c>
       <c r="M93" s="1">
-        <v>102323.0</v>
+        <v>97179.0</v>
       </c>
       <c r="N93" s="1">
-        <v>103197.32</v>
+        <v>97801.94</v>
       </c>
       <c r="O93" s="1">
-        <v>0.47</v>
+        <v>0.45</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>260</v>
+        <v>257</v>
       </c>
       <c r="B94" t="s">
-        <v>261</v>
+        <v>258</v>
       </c>
       <c r="C94" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>99.552</v>
+        <v>103.324</v>
       </c>
       <c r="E94" s="1">
-        <v>96.515</v>
+        <v>105.38</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>96515.0</v>
+        <v>210760.0</v>
       </c>
       <c r="I94" s="1">
-        <v>3037.0</v>
+        <v>-4112.0</v>
       </c>
       <c r="J94" s="1">
-        <v>3.1466611407553</v>
+        <v>-1.9510343518694</v>
       </c>
       <c r="K94">
-        <v>0.37</v>
+        <v>0.23</v>
       </c>
       <c r="L94">
-        <v>371.58</v>
+        <v>452.05</v>
       </c>
       <c r="M94" s="1">
-        <v>99552.0</v>
+        <v>206648.0</v>
       </c>
       <c r="N94" s="1">
-        <v>99923.58</v>
+        <v>207100.05</v>
       </c>
       <c r="O94" s="1">
-        <v>0.46</v>
+        <v>0.95</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>262</v>
+        <v>259</v>
       </c>
       <c r="B95" t="s">
-        <v>263</v>
+        <v>260</v>
       </c>
       <c r="C95" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>97.828</v>
+        <v>101.986</v>
       </c>
       <c r="E95" s="1">
-        <v>98.38833333</v>
+        <v>103.59</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>295165.0</v>
+        <v>103590.0</v>
       </c>
       <c r="I95" s="1">
-        <v>-1681.0</v>
+        <v>-1604.0</v>
       </c>
       <c r="J95" s="1">
-        <v>-0.56951196788237</v>
+        <v>-1.5484120088812</v>
       </c>
       <c r="K95">
-        <v>2.08</v>
+        <v>1.23</v>
       </c>
       <c r="L95" t="s">
-        <v>264</v>
+        <v>261</v>
       </c>
       <c r="M95" s="1">
-        <v>293484.0</v>
+        <v>101986.0</v>
       </c>
       <c r="N95" s="1">
-        <v>299730.58</v>
+        <v>103215.11</v>
       </c>
       <c r="O95" s="1">
-        <v>1.38</v>
+        <v>0.47</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>265</v>
+        <v>262</v>
       </c>
       <c r="B96" t="s">
-        <v>266</v>
+        <v>263</v>
       </c>
       <c r="C96" s="1">
-        <v>346000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>98.6</v>
+        <v>99.73</v>
       </c>
       <c r="E96" s="1">
-        <v>99.7</v>
+        <v>96.515</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>344962.0</v>
+        <v>96515.0</v>
       </c>
       <c r="I96" s="1">
-        <v>-3806.0</v>
+        <v>3215.0</v>
       </c>
       <c r="J96" s="1">
-        <v>-1.1033099297894</v>
+        <v>3.33108843185</v>
       </c>
       <c r="K96">
-        <v>1.95</v>
-[...2 lines deleted...]
-        <v>267</v>
+        <v>0.42</v>
+      </c>
+      <c r="L96">
+        <v>419.52</v>
       </c>
       <c r="M96" s="1">
-        <v>341156.0</v>
+        <v>99730.0</v>
       </c>
       <c r="N96" s="1">
-        <v>347910.11</v>
+        <v>100149.52</v>
       </c>
       <c r="O96" s="1">
-        <v>1.6</v>
+        <v>0.46</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>268</v>
+        <v>264</v>
       </c>
       <c r="B97" t="s">
-        <v>269</v>
+        <v>265</v>
       </c>
       <c r="C97" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>99.061</v>
+        <v>98.209</v>
       </c>
       <c r="E97" s="1">
-        <v>100.0</v>
+        <v>98.38833333</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>100000.0</v>
+        <v>295165.0</v>
       </c>
       <c r="I97" s="1">
-        <v>-939.0</v>
+        <v>-538.0</v>
       </c>
       <c r="J97" s="1">
-        <v>-0.939</v>
+        <v>-0.18227093320685</v>
       </c>
       <c r="K97">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>55.73</v>
+        <v>2.27</v>
+      </c>
+      <c r="L97" t="s">
+        <v>266</v>
       </c>
       <c r="M97" s="1">
-        <v>99061.0</v>
+        <v>294627.0</v>
       </c>
       <c r="N97" s="1">
-        <v>99116.73</v>
+        <v>301448.92</v>
       </c>
       <c r="O97" s="1">
-        <v>0.46</v>
+        <v>1.38</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>270</v>
+        <v>267</v>
       </c>
       <c r="B98" t="s">
-        <v>271</v>
+        <v>268</v>
       </c>
       <c r="C98" s="1">
-        <v>400000.0</v>
+        <v>346000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>103.243</v>
+        <v>99.004</v>
       </c>
       <c r="E98" s="1">
-        <v>105.50275</v>
+        <v>99.7</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>422011.0</v>
+        <v>344962.0</v>
       </c>
       <c r="I98" s="1">
-        <v>-9039.0</v>
+        <v>-2408.16</v>
       </c>
       <c r="J98" s="1">
-        <v>-2.1418872967766</v>
+        <v>-0.69809428284855</v>
       </c>
       <c r="K98">
-        <v>0.8</v>
+        <v>2.13</v>
       </c>
       <c r="L98" t="s">
-        <v>272</v>
+        <v>269</v>
       </c>
       <c r="M98" s="1">
-        <v>412972.0</v>
+        <v>342553.84</v>
       </c>
       <c r="N98" s="1">
-        <v>416165.15</v>
+        <v>349938.33</v>
       </c>
       <c r="O98" s="1">
-        <v>1.91</v>
+        <v>1.6</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="B99" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="C99" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>94.036</v>
+        <v>99.435</v>
       </c>
       <c r="E99" s="1">
-        <v>91.548</v>
+        <v>100.0</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>274644.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I99" s="1">
-        <v>7464.0</v>
+        <v>-565.0</v>
       </c>
       <c r="J99" s="1">
-        <v>2.7177000043693</v>
+        <v>-0.565</v>
       </c>
       <c r="K99">
-        <v>0.29</v>
+        <v>0.28</v>
       </c>
       <c r="L99">
-        <v>863.01</v>
+        <v>278.66</v>
       </c>
       <c r="M99" s="1">
-        <v>282108.0</v>
+        <v>99435.0</v>
       </c>
       <c r="N99" s="1">
-        <v>282971.01</v>
+        <v>99713.66</v>
       </c>
       <c r="O99" s="1">
-        <v>1.3</v>
+        <v>0.46</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
       <c r="B100" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="C100" s="1">
-        <v>100000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>90.027</v>
+        <v>103.533</v>
       </c>
       <c r="E100" s="1">
-        <v>88.429</v>
+        <v>105.50275</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>88429.0</v>
+        <v>422011.0</v>
       </c>
       <c r="I100" s="1">
-        <v>1598.0</v>
+        <v>-7879.0</v>
       </c>
       <c r="J100" s="1">
-        <v>1.8070994809395</v>
+        <v>-1.8670129451602</v>
       </c>
       <c r="K100">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>64.38</v>
+        <v>1.15</v>
+      </c>
+      <c r="L100" t="s">
+        <v>274</v>
       </c>
       <c r="M100" s="1">
-        <v>90027.0</v>
+        <v>414132.0</v>
       </c>
       <c r="N100" s="1">
-        <v>90091.38</v>
+        <v>418744.33</v>
       </c>
       <c r="O100" s="1">
-        <v>0.41</v>
+        <v>1.91</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="B101" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
       <c r="C101" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>101.959</v>
+        <v>94.495</v>
       </c>
       <c r="E101" s="1">
-        <v>104.501</v>
+        <v>91.548</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>104501.0</v>
+        <v>274644.0</v>
       </c>
       <c r="I101" s="1">
-        <v>-2542.0</v>
+        <v>8841.0</v>
       </c>
       <c r="J101" s="1">
-        <v>-2.4325126075349</v>
+        <v>3.2190763315419</v>
       </c>
       <c r="K101">
-        <v>4.59</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>0.32</v>
+      </c>
+      <c r="L101">
+        <v>949.32</v>
       </c>
       <c r="M101" s="1">
-        <v>101959.0</v>
+        <v>283485.0</v>
       </c>
       <c r="N101" s="1">
-        <v>106553.52</v>
+        <v>284434.32</v>
       </c>
       <c r="O101" s="1">
-        <v>0.49</v>
+        <v>1.3</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>280</v>
+        <v>277</v>
       </c>
       <c r="B102" t="s">
-        <v>281</v>
+        <v>278</v>
       </c>
       <c r="C102" s="1">
         <v>100000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>99.136</v>
+        <v>90.515</v>
       </c>
       <c r="E102" s="1">
-        <v>99.903</v>
+        <v>88.429</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>99903.0</v>
+        <v>88429.0</v>
       </c>
       <c r="I102" s="1">
-        <v>-767.0</v>
+        <v>2086.0</v>
       </c>
       <c r="J102" s="1">
-        <v>-0.767744712371</v>
+        <v>2.3589546415769</v>
       </c>
       <c r="K102">
-        <v>2.43</v>
-[...2 lines deleted...]
-        <v>282</v>
+        <v>0.07</v>
+      </c>
+      <c r="L102">
+        <v>73.97</v>
       </c>
       <c r="M102" s="1">
-        <v>99136.0</v>
+        <v>90515.0</v>
       </c>
       <c r="N102" s="1">
-        <v>101562.03</v>
+        <v>90588.97</v>
       </c>
       <c r="O102" s="1">
-        <v>0.47</v>
+        <v>0.41</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>283</v>
+        <v>279</v>
       </c>
       <c r="B103" t="s">
-        <v>284</v>
+        <v>280</v>
       </c>
       <c r="C103" s="1">
         <v>100000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>99.502</v>
+        <v>101.841</v>
       </c>
       <c r="E103" s="1">
-        <v>99.68</v>
+        <v>104.501</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>99680.0</v>
+        <v>104501.0</v>
       </c>
       <c r="I103" s="1">
-        <v>-178.0</v>
+        <v>-2660.0</v>
       </c>
       <c r="J103" s="1">
-        <v>-0.17857142857143</v>
+        <v>-2.5454301872709</v>
       </c>
       <c r="K103">
-        <v>0.9</v>
-[...2 lines deleted...]
-        <v>904.11</v>
+        <v>5.01</v>
+      </c>
+      <c r="L103" t="s">
+        <v>281</v>
       </c>
       <c r="M103" s="1">
-        <v>99502.0</v>
+        <v>101841.0</v>
       </c>
       <c r="N103" s="1">
-        <v>100406.11</v>
+        <v>106847.85</v>
       </c>
       <c r="O103" s="1">
-        <v>0.46</v>
+        <v>0.49</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>285</v>
+        <v>282</v>
       </c>
       <c r="B104" t="s">
-        <v>286</v>
+        <v>283</v>
       </c>
       <c r="C104" s="1">
         <v>100000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>98.514</v>
+        <v>99.465</v>
       </c>
       <c r="E104" s="1">
-        <v>99.918</v>
+        <v>99.903</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>99918.0</v>
+        <v>99903.0</v>
       </c>
       <c r="I104" s="1">
-        <v>-1404.0</v>
+        <v>-438.0</v>
       </c>
       <c r="J104" s="1">
-        <v>-1.4051522248244</v>
+        <v>-0.43842527251434</v>
       </c>
       <c r="K104">
-        <v>2.24</v>
+        <v>2.65</v>
       </c>
       <c r="L104" t="s">
-        <v>287</v>
+        <v>284</v>
       </c>
       <c r="M104" s="1">
-        <v>98514.0</v>
+        <v>99465.0</v>
       </c>
       <c r="N104" s="1">
-        <v>100750.99</v>
+        <v>102111.58</v>
       </c>
       <c r="O104" s="1">
-        <v>0.46</v>
+        <v>0.47</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>288</v>
+        <v>285</v>
       </c>
       <c r="B105" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="C105" s="1">
-        <v>150000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>100.754</v>
+        <v>98.837</v>
       </c>
       <c r="E105" s="1">
-        <v>101.331</v>
+        <v>99.918</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>151996.5</v>
+        <v>99918.0</v>
       </c>
       <c r="I105" s="1">
-        <v>-865.5</v>
+        <v>-1081.0</v>
       </c>
       <c r="J105" s="1">
-        <v>-0.56942100640475</v>
+        <v>-1.0818871474609</v>
       </c>
       <c r="K105">
-        <v>1.75</v>
+        <v>2.46</v>
       </c>
       <c r="L105" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
       <c r="M105" s="1">
-        <v>151131.0</v>
+        <v>98837.0</v>
       </c>
       <c r="N105" s="1">
-        <v>153750.86</v>
+        <v>101294.53</v>
       </c>
       <c r="O105" s="1">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>291</v>
+        <v>288</v>
       </c>
       <c r="B106" t="s">
-        <v>292</v>
+        <v>289</v>
       </c>
       <c r="C106" s="1">
-        <v>114000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>99.015</v>
+        <v>100.889</v>
       </c>
       <c r="E106" s="1">
-        <v>99.889</v>
+        <v>101.331</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>113873.46</v>
+        <v>151996.5</v>
       </c>
       <c r="I106" s="1">
-        <v>-996.36</v>
+        <v>-663.0</v>
       </c>
       <c r="J106" s="1">
-        <v>-0.87497121805204</v>
+        <v>-0.43619425447296</v>
       </c>
       <c r="K106">
-        <v>1.4</v>
+        <v>2.03</v>
       </c>
       <c r="L106" t="s">
-        <v>293</v>
+        <v>290</v>
       </c>
       <c r="M106" s="1">
-        <v>112877.1</v>
+        <v>151333.5</v>
       </c>
       <c r="N106" s="1">
-        <v>114467.63</v>
+        <v>154384.87</v>
       </c>
       <c r="O106" s="1">
-        <v>0.53</v>
+        <v>0.71</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>294</v>
+        <v>291</v>
       </c>
       <c r="B107" t="s">
-        <v>295</v>
+        <v>292</v>
       </c>
       <c r="C107" s="1">
-        <v>200000.0</v>
+        <v>114000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>100.87</v>
+        <v>99.2</v>
       </c>
       <c r="E107" s="1">
-        <v>101.936</v>
+        <v>99.889</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>203872.0</v>
+        <v>113873.46</v>
       </c>
       <c r="I107" s="1">
-        <v>-2132.0</v>
+        <v>-785.46</v>
       </c>
       <c r="J107" s="1">
-        <v>-1.0457541987129</v>
+        <v>-0.68976563986024</v>
       </c>
       <c r="K107">
-        <v>2.86</v>
+        <v>1.6</v>
       </c>
       <c r="L107" t="s">
-        <v>296</v>
+        <v>293</v>
       </c>
       <c r="M107" s="1">
-        <v>201740.0</v>
+        <v>113088.0</v>
       </c>
       <c r="N107" s="1">
-        <v>207451.64</v>
+        <v>114908.1</v>
       </c>
       <c r="O107" s="1">
-        <v>0.95</v>
+        <v>0.53</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>297</v>
+        <v>294</v>
       </c>
       <c r="B108" t="s">
-        <v>298</v>
+        <v>295</v>
       </c>
       <c r="C108" s="1">
         <v>100000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>96.857</v>
+        <v>98.634</v>
       </c>
       <c r="E108" s="1">
-        <v>95.676</v>
+        <v>97.523</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>95676.0</v>
+        <v>97523.0</v>
       </c>
       <c r="I108" s="1">
-        <v>1181.0</v>
+        <v>1111.0</v>
       </c>
       <c r="J108" s="1">
-        <v>1.2343743467536</v>
+        <v>1.1392184407781</v>
       </c>
       <c r="K108">
-        <v>0.58</v>
+        <v>0.13</v>
       </c>
       <c r="L108">
-        <v>578.47</v>
+        <v>130.14</v>
       </c>
       <c r="M108" s="1">
-        <v>96857.0</v>
+        <v>98634.0</v>
       </c>
       <c r="N108" s="1">
-        <v>97435.47</v>
+        <v>98764.14</v>
       </c>
       <c r="O108" s="1">
         <v>0.45</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>299</v>
+        <v>296</v>
       </c>
       <c r="B109" t="s">
-        <v>300</v>
+        <v>297</v>
       </c>
       <c r="C109" s="1">
         <v>200000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>100.719</v>
+        <v>100.815</v>
       </c>
       <c r="E109" s="1">
-        <v>101.496</v>
+        <v>101.936</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>202992.0</v>
+        <v>203872.0</v>
       </c>
       <c r="I109" s="1">
-        <v>-1554.0</v>
+        <v>-2242.0</v>
       </c>
       <c r="J109" s="1">
-        <v>-0.7655474107354</v>
+        <v>-1.0997096217234</v>
       </c>
       <c r="K109">
-        <v>2.31</v>
+        <v>3.15</v>
       </c>
       <c r="L109" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="M109" s="1">
-        <v>201438.0</v>
+        <v>201630.0</v>
       </c>
       <c r="N109" s="1">
-        <v>206061.29</v>
+        <v>207936.16</v>
       </c>
       <c r="O109" s="1">
         <v>0.95</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="B110" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
       <c r="C110" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>100.502</v>
+        <v>97.356</v>
       </c>
       <c r="E110" s="1">
-        <v>101.276</v>
+        <v>95.676</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>202552.0</v>
+        <v>95676.0</v>
       </c>
       <c r="I110" s="1">
-        <v>-1548.0</v>
+        <v>1680.0</v>
       </c>
       <c r="J110" s="1">
-        <v>-0.7642481930566</v>
+        <v>1.7559262510975</v>
       </c>
       <c r="K110">
-        <v>0.3</v>
+        <v>0.74</v>
       </c>
       <c r="L110">
-        <v>591.78</v>
+        <v>737.85</v>
       </c>
       <c r="M110" s="1">
-        <v>201004.0</v>
+        <v>97356.0</v>
       </c>
       <c r="N110" s="1">
-        <v>201595.78</v>
+        <v>98093.85</v>
       </c>
       <c r="O110" s="1">
-        <v>0.93</v>
+        <v>0.45</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="B111" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="C111" s="1">
-        <v>400000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>99.942</v>
+        <v>99.566</v>
       </c>
       <c r="E111" s="1">
-        <v>101.62</v>
+        <v>99.2</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>406480.0</v>
+        <v>99200.0</v>
       </c>
       <c r="I111" s="1">
-        <v>-6712.0</v>
+        <v>366.0</v>
       </c>
       <c r="J111" s="1">
-        <v>-1.6512497539854</v>
+        <v>0.36895161290323</v>
       </c>
       <c r="K111">
-        <v>1.29</v>
-[...2 lines deleted...]
-        <v>306</v>
+        <v>0.2</v>
+      </c>
+      <c r="L111">
+        <v>196.92</v>
       </c>
       <c r="M111" s="1">
-        <v>399768.0</v>
+        <v>99566.0</v>
       </c>
       <c r="N111" s="1">
-        <v>404932.38</v>
+        <v>99762.92</v>
       </c>
       <c r="O111" s="1">
-        <v>1.86</v>
+        <v>0.46</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>307</v>
+        <v>303</v>
       </c>
       <c r="B112" t="s">
-        <v>308</v>
+        <v>304</v>
       </c>
       <c r="C112" s="1">
         <v>200000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>100.092</v>
+        <v>100.431</v>
       </c>
       <c r="E112" s="1">
-        <v>101.83</v>
+        <v>101.496</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>203660.0</v>
+        <v>202992.0</v>
       </c>
       <c r="I112" s="1">
-        <v>-3476.0</v>
+        <v>-2130.0</v>
       </c>
       <c r="J112" s="1">
-        <v>-1.7067661789257</v>
+        <v>-1.049302435564</v>
       </c>
       <c r="K112">
-        <v>3.68</v>
+        <v>2.6</v>
       </c>
       <c r="L112" t="s">
-        <v>309</v>
+        <v>305</v>
       </c>
       <c r="M112" s="1">
-        <v>200184.0</v>
+        <v>200862.0</v>
       </c>
       <c r="N112" s="1">
-        <v>207548.38</v>
+        <v>206060.63</v>
       </c>
       <c r="O112" s="1">
-        <v>0.95</v>
+        <v>0.94</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>310</v>
+        <v>306</v>
       </c>
       <c r="B113" t="s">
-        <v>311</v>
+        <v>307</v>
       </c>
       <c r="C113" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>93.005</v>
+        <v>100.625</v>
       </c>
       <c r="E113" s="1">
-        <v>94.848</v>
+        <v>101.276</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>94848.0</v>
+        <v>202552.0</v>
       </c>
       <c r="I113" s="1">
-        <v>-1843.0</v>
+        <v>-1302.0</v>
       </c>
       <c r="J113" s="1">
-        <v>-1.943108974359</v>
+        <v>-0.64279789881117</v>
       </c>
       <c r="K113">
-        <v>1.49</v>
+        <v>0.55</v>
       </c>
       <c r="L113" t="s">
-        <v>312</v>
+        <v>308</v>
       </c>
       <c r="M113" s="1">
-        <v>93005.0</v>
+        <v>201250.0</v>
       </c>
       <c r="N113" s="1">
-        <v>94492.67</v>
+        <v>202359.59</v>
       </c>
       <c r="O113" s="1">
-        <v>0.43</v>
+        <v>0.92</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="B114" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="C114" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>98.447</v>
+        <v>100.604</v>
       </c>
       <c r="E114" s="1">
-        <v>96.638</v>
+        <v>101.62</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>193276.0</v>
+        <v>304860.0</v>
       </c>
       <c r="I114" s="1">
-        <v>3618.0</v>
+        <v>-3048.0</v>
       </c>
       <c r="J114" s="1">
-        <v>1.8719344357292</v>
+        <v>-0.99980318834875</v>
       </c>
       <c r="K114">
-        <v>1.22</v>
+        <v>1.57</v>
       </c>
       <c r="L114" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
       <c r="M114" s="1">
-        <v>196894.0</v>
+        <v>301812.0</v>
       </c>
       <c r="N114" s="1">
-        <v>199325.51</v>
+        <v>306519.53</v>
       </c>
       <c r="O114" s="1">
-        <v>0.92</v>
+        <v>1.4</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="B115" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="C115" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>100.054</v>
+        <v>100.421</v>
       </c>
       <c r="E115" s="1">
-        <v>100.978</v>
+        <v>101.83</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>100978.0</v>
+        <v>203660.0</v>
       </c>
       <c r="I115" s="1">
-        <v>-924.0</v>
+        <v>-2818.0</v>
       </c>
       <c r="J115" s="1">
-        <v>-0.91505080314524</v>
+        <v>-1.3836786801532</v>
       </c>
       <c r="K115">
-        <v>2.11</v>
+        <v>3.99</v>
       </c>
       <c r="L115" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="M115" s="1">
-        <v>100054.0</v>
+        <v>200842.0</v>
       </c>
       <c r="N115" s="1">
-        <v>102159.48</v>
+        <v>208820.08</v>
       </c>
       <c r="O115" s="1">
-        <v>0.47</v>
+        <v>0.95</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="B116" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
       <c r="C116" s="1">
         <v>100000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>100.91</v>
+        <v>93.543</v>
       </c>
       <c r="E116" s="1">
-        <v>102.269</v>
+        <v>94.848</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>102269.0</v>
+        <v>94848.0</v>
       </c>
       <c r="I116" s="1">
-        <v>-1359.0</v>
+        <v>-1305.0</v>
       </c>
       <c r="J116" s="1">
-        <v>-1.3288484291428</v>
+        <v>-1.3758856275304</v>
       </c>
       <c r="K116">
-        <v>1.98</v>
-[...2 lines deleted...]
-        <v>321</v>
+        <v>0.1</v>
+      </c>
+      <c r="L116">
+        <v>102.74</v>
       </c>
       <c r="M116" s="1">
-        <v>100910.0</v>
+        <v>93543.0</v>
       </c>
       <c r="N116" s="1">
-        <v>102885.34</v>
+        <v>93645.74</v>
       </c>
       <c r="O116" s="1">
-        <v>0.47</v>
+        <v>0.43</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="B117" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="C117" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>94.938</v>
+        <v>98.617</v>
       </c>
       <c r="E117" s="1">
-        <v>92.67</v>
+        <v>96.638</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>92670.0</v>
+        <v>193276.0</v>
       </c>
       <c r="I117" s="1">
-        <v>2268.0</v>
+        <v>3958.0</v>
       </c>
       <c r="J117" s="1">
-        <v>2.4473939786339</v>
+        <v>2.0478486723649</v>
       </c>
       <c r="K117">
-        <v>0.03</v>
+        <v>0.06</v>
       </c>
       <c r="L117">
-        <v>25.34</v>
+        <v>123.29</v>
       </c>
       <c r="M117" s="1">
-        <v>94938.0</v>
+        <v>197234.0</v>
       </c>
       <c r="N117" s="1">
-        <v>94963.34</v>
+        <v>197357.29</v>
       </c>
       <c r="O117" s="1">
-        <v>0.44</v>
+        <v>0.9</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
       <c r="B118" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="C118" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>94.968</v>
+        <v>100.255</v>
       </c>
       <c r="E118" s="1">
-        <v>94.041</v>
+        <v>100.978</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>188082.0</v>
+        <v>100978.0</v>
       </c>
       <c r="I118" s="1">
-        <v>1854.0</v>
+        <v>-723.0</v>
       </c>
       <c r="J118" s="1">
-        <v>0.98574026222605</v>
+        <v>-0.71599754401949</v>
       </c>
       <c r="K118">
-        <v>1.36</v>
+        <v>2.38</v>
       </c>
       <c r="L118" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="M118" s="1">
-        <v>189936.0</v>
+        <v>100255.0</v>
       </c>
       <c r="N118" s="1">
-        <v>192663.4</v>
+        <v>102638.56</v>
       </c>
       <c r="O118" s="1">
-        <v>0.89</v>
+        <v>0.47</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
       <c r="B119" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="C119" s="1">
         <v>100000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>98.059</v>
+        <v>101.2</v>
       </c>
       <c r="E119" s="1">
-        <v>96.744</v>
+        <v>102.269</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>96744.0</v>
+        <v>102269.0</v>
       </c>
       <c r="I119" s="1">
-        <v>1315.0</v>
+        <v>-1069.0</v>
       </c>
       <c r="J119" s="1">
-        <v>1.3592574216489</v>
+        <v>-1.0452825391859</v>
       </c>
       <c r="K119">
-        <v>0.9</v>
-[...2 lines deleted...]
-        <v>904.11</v>
+        <v>2.24</v>
+      </c>
+      <c r="L119" t="s">
+        <v>324</v>
       </c>
       <c r="M119" s="1">
-        <v>98059.0</v>
+        <v>101200.0</v>
       </c>
       <c r="N119" s="1">
-        <v>98963.11</v>
+        <v>103443.84</v>
       </c>
       <c r="O119" s="1">
-        <v>0.45</v>
+        <v>0.47</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="B120" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
       <c r="C120" s="1">
         <v>100000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>98.519</v>
+        <v>95.351</v>
       </c>
       <c r="E120" s="1">
-        <v>98.5</v>
+        <v>92.67</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>98500.0</v>
+        <v>92670.0</v>
       </c>
       <c r="I120" s="1">
-        <v>19.0</v>
+        <v>2681.0</v>
       </c>
       <c r="J120" s="1">
-        <v>0.019289340101523</v>
+        <v>2.893061400669</v>
       </c>
       <c r="K120">
-        <v>0.27</v>
+        <v>0.04</v>
       </c>
       <c r="L120">
-        <v>273.29</v>
+        <v>44.52</v>
       </c>
       <c r="M120" s="1">
-        <v>98519.0</v>
+        <v>95351.0</v>
       </c>
       <c r="N120" s="1">
-        <v>98792.29</v>
+        <v>95395.52</v>
       </c>
       <c r="O120" s="1">
-        <v>0.45</v>
+        <v>0.44</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>331</v>
+        <v>327</v>
       </c>
       <c r="B121" t="s">
-        <v>332</v>
+        <v>328</v>
       </c>
       <c r="C121" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>108.189</v>
+        <v>95.298</v>
       </c>
       <c r="E121" s="1">
-        <v>113.89</v>
+        <v>94.041</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>113890.0</v>
+        <v>188082.0</v>
       </c>
       <c r="I121" s="1">
-        <v>-5701.0</v>
+        <v>2514.0</v>
       </c>
       <c r="J121" s="1">
-        <v>-5.0057072613926</v>
+        <v>1.3366510351868</v>
       </c>
       <c r="K121">
-        <v>0.47</v>
+        <v>0.09</v>
       </c>
       <c r="L121">
-        <v>467.12</v>
+        <v>188.36</v>
       </c>
       <c r="M121" s="1">
-        <v>108189.0</v>
+        <v>190596.0</v>
       </c>
       <c r="N121" s="1">
-        <v>108656.12</v>
+        <v>190784.36</v>
       </c>
       <c r="O121" s="1">
-        <v>0.5</v>
+        <v>0.87</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="B122" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="C122" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>98.506</v>
+        <v>98.186</v>
       </c>
       <c r="E122" s="1">
-        <v>99.871</v>
+        <v>96.744</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>199742.0</v>
+        <v>96744.0</v>
       </c>
       <c r="I122" s="1">
-        <v>-2730.0</v>
+        <v>1442.0</v>
       </c>
       <c r="J122" s="1">
-        <v>-1.3667631244305</v>
+        <v>1.490531712561</v>
       </c>
       <c r="K122">
-        <v>0.59</v>
+        <v>1.01</v>
       </c>
       <c r="L122" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="M122" s="1">
-        <v>197012.0</v>
+        <v>98186.0</v>
       </c>
       <c r="N122" s="1">
-        <v>198193.51</v>
+        <v>99195.59</v>
       </c>
       <c r="O122" s="1">
-        <v>0.91</v>
+        <v>0.45</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>336</v>
+        <v>332</v>
       </c>
       <c r="B123" t="s">
-        <v>337</v>
+        <v>333</v>
       </c>
       <c r="C123" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>100.008</v>
+        <v>98.233</v>
       </c>
       <c r="E123" s="1">
-        <v>100.052</v>
+        <v>98.5</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>200104.0</v>
+        <v>98500.0</v>
       </c>
       <c r="I123" s="1">
-        <v>-88.0</v>
+        <v>-267.0</v>
       </c>
       <c r="J123" s="1">
-        <v>-0.043977131891416</v>
+        <v>-0.27106598984772</v>
       </c>
       <c r="K123">
-        <v>2.12</v>
-[...2 lines deleted...]
-        <v>338</v>
+        <v>0.46</v>
+      </c>
+      <c r="L123">
+        <v>455.48</v>
       </c>
       <c r="M123" s="1">
-        <v>200016.0</v>
+        <v>98233.0</v>
       </c>
       <c r="N123" s="1">
-        <v>204250.25</v>
+        <v>98688.48</v>
       </c>
       <c r="O123" s="1">
-        <v>0.94</v>
+        <v>0.45</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="B124" t="s">
-        <v>340</v>
+        <v>335</v>
       </c>
       <c r="C124" s="1">
         <v>100000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>95.058</v>
+        <v>108.125</v>
       </c>
       <c r="E124" s="1">
-        <v>95.09</v>
+        <v>113.89</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>95090.0</v>
+        <v>113890.0</v>
       </c>
       <c r="I124" s="1">
-        <v>-32.0</v>
+        <v>-5765.0</v>
       </c>
       <c r="J124" s="1">
-        <v>-0.033652329372174</v>
+        <v>-5.061901835104</v>
       </c>
       <c r="K124">
-        <v>0.98</v>
-[...2 lines deleted...]
-        <v>980.82</v>
+        <v>1.06</v>
+      </c>
+      <c r="L124" t="s">
+        <v>336</v>
       </c>
       <c r="M124" s="1">
-        <v>95058.0</v>
+        <v>108125.0</v>
       </c>
       <c r="N124" s="1">
-        <v>96038.82</v>
+        <v>109186.64</v>
       </c>
       <c r="O124" s="1">
-        <v>0.44</v>
+        <v>0.5</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>341</v>
+        <v>337</v>
       </c>
       <c r="B125" t="s">
-        <v>342</v>
+        <v>338</v>
       </c>
       <c r="C125" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>100.238</v>
+        <v>99.037</v>
       </c>
       <c r="E125" s="1">
-        <v>101.97933333</v>
+        <v>99.871</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>305938.0</v>
+        <v>199742.0</v>
       </c>
       <c r="I125" s="1">
-        <v>-5224.0</v>
+        <v>-1668.0</v>
       </c>
       <c r="J125" s="1">
-        <v>-1.7075355137315</v>
+        <v>-0.83507724965205</v>
       </c>
       <c r="K125">
-        <v>1.85</v>
+        <v>0.83</v>
       </c>
       <c r="L125" t="s">
-        <v>343</v>
+        <v>339</v>
       </c>
       <c r="M125" s="1">
-        <v>300714.0</v>
+        <v>198074.0</v>
       </c>
       <c r="N125" s="1">
-        <v>306266.05</v>
+        <v>199734.96</v>
       </c>
       <c r="O125" s="1">
-        <v>1.41</v>
+        <v>0.91</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>344</v>
+        <v>340</v>
       </c>
       <c r="B126" t="s">
-        <v>345</v>
+        <v>341</v>
       </c>
       <c r="C126" s="1">
-        <v>238000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>98.455</v>
+        <v>95.299</v>
       </c>
       <c r="E126" s="1">
-        <v>99.778</v>
+        <v>95.09</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>237471.64</v>
+        <v>95090.0</v>
       </c>
       <c r="I126" s="1">
-        <v>-3148.74</v>
+        <v>209.0</v>
       </c>
       <c r="J126" s="1">
-        <v>-1.3259435947804</v>
+        <v>0.21979177621201</v>
       </c>
       <c r="K126">
-        <v>0.53</v>
-[...2 lines deleted...]
-        <v>346</v>
+        <v>0.06</v>
+      </c>
+      <c r="L126">
+        <v>57.53</v>
       </c>
       <c r="M126" s="1">
-        <v>234322.9</v>
+        <v>95299.0</v>
       </c>
       <c r="N126" s="1">
-        <v>235578.92</v>
+        <v>95356.53</v>
       </c>
       <c r="O126" s="1">
-        <v>1.08</v>
+        <v>0.44</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>347</v>
+        <v>342</v>
       </c>
       <c r="B127" t="s">
-        <v>348</v>
+        <v>343</v>
       </c>
       <c r="C127" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>99.991</v>
+        <v>100.35</v>
       </c>
       <c r="E127" s="1">
-        <v>100.376</v>
+        <v>101.97933333</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>200752.0</v>
+        <v>305938.0</v>
       </c>
       <c r="I127" s="1">
-        <v>-770.0</v>
+        <v>-4888.0</v>
       </c>
       <c r="J127" s="1">
-        <v>-0.38355782258707</v>
+        <v>-1.5977093398009</v>
       </c>
       <c r="K127">
-        <v>2.19</v>
+        <v>2.12</v>
       </c>
       <c r="L127" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="M127" s="1">
-        <v>199982.0</v>
+        <v>301050.0</v>
       </c>
       <c r="N127" s="1">
-        <v>204354.6</v>
+        <v>307407.53</v>
       </c>
       <c r="O127" s="1">
-        <v>0.94</v>
+        <v>1.4</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="B128" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
       <c r="C128" s="1">
-        <v>207000.0</v>
+        <v>238000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>98.111</v>
+        <v>98.85</v>
       </c>
       <c r="E128" s="1">
-        <v>99.462</v>
+        <v>99.778</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>205886.34</v>
+        <v>237471.64</v>
       </c>
       <c r="I128" s="1">
-        <v>-2796.57</v>
+        <v>-2208.64</v>
       </c>
       <c r="J128" s="1">
-        <v>-1.3583076954013</v>
+        <v>-0.93006474373108</v>
       </c>
       <c r="K128">
-        <v>1.92</v>
+        <v>0.75</v>
       </c>
       <c r="L128" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="M128" s="1">
-        <v>203089.77</v>
+        <v>235263.0</v>
       </c>
       <c r="N128" s="1">
-        <v>207070.98</v>
+        <v>237043.92</v>
       </c>
       <c r="O128" s="1">
-        <v>0.95</v>
+        <v>1.08</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>353</v>
+        <v>348</v>
       </c>
       <c r="B129" t="s">
-        <v>354</v>
+        <v>349</v>
       </c>
       <c r="C129" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>97.425</v>
+        <v>100.032</v>
       </c>
       <c r="E129" s="1">
-        <v>97.192</v>
+        <v>100.376</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>97192.0</v>
+        <v>200752.0</v>
       </c>
       <c r="I129" s="1">
-        <v>233.0</v>
+        <v>-688.0</v>
       </c>
       <c r="J129" s="1">
-        <v>0.23973166515763</v>
+        <v>-0.34271140511676</v>
       </c>
       <c r="K129">
-        <v>0.28</v>
-[...2 lines deleted...]
-        <v>279.45</v>
+        <v>2.42</v>
+      </c>
+      <c r="L129" t="s">
+        <v>350</v>
       </c>
       <c r="M129" s="1">
-        <v>97425.0</v>
+        <v>200064.0</v>
       </c>
       <c r="N129" s="1">
-        <v>97704.45</v>
+        <v>204896.88</v>
       </c>
       <c r="O129" s="1">
-        <v>0.45</v>
+        <v>0.94</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
+        <v>351</v>
+      </c>
+      <c r="B130" t="s">
+        <v>352</v>
+      </c>
+      <c r="C130" s="1">
+        <v>207000.0</v>
+      </c>
+      <c r="D130" s="1">
+        <v>98.644</v>
+      </c>
+      <c r="E130" s="1">
+        <v>99.462</v>
+      </c>
+      <c r="F130" t="s">
+        <v>8</v>
+      </c>
+      <c r="G130">
+        <v>1.0</v>
+      </c>
+      <c r="H130" s="1">
+        <v>205886.34</v>
+      </c>
+      <c r="I130" s="1">
+        <v>-1693.26</v>
+      </c>
+      <c r="J130" s="1">
+        <v>-0.82242464458788</v>
+      </c>
+      <c r="K130">
+        <v>2.1</v>
+      </c>
+      <c r="L130" t="s">
+        <v>353</v>
+      </c>
+      <c r="M130" s="1">
+        <v>204193.08</v>
+      </c>
+      <c r="N130" s="1">
+        <v>208531.57</v>
+      </c>
+      <c r="O130" s="1">
+        <v>0.95</v>
+      </c>
+      <c r="P130">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="131" spans="1:16">
+      <c r="A131" t="s">
+        <v>354</v>
+      </c>
+      <c r="B131" t="s">
         <v>355</v>
       </c>
-      <c r="B130" t="s">
+      <c r="C131" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D131" s="1">
+        <v>97.555</v>
+      </c>
+      <c r="E131" s="1">
+        <v>97.192</v>
+      </c>
+      <c r="F131" t="s">
+        <v>8</v>
+      </c>
+      <c r="G131">
+        <v>1.0</v>
+      </c>
+      <c r="H131" s="1">
+        <v>97192.0</v>
+      </c>
+      <c r="I131" s="1">
+        <v>363.0</v>
+      </c>
+      <c r="J131" s="1">
+        <v>0.37348752983785</v>
+      </c>
+      <c r="K131">
+        <v>0.39</v>
+      </c>
+      <c r="L131">
+        <v>394.52</v>
+      </c>
+      <c r="M131" s="1">
+        <v>97555.0</v>
+      </c>
+      <c r="N131" s="1">
+        <v>97949.52</v>
+      </c>
+      <c r="O131" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="P131">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="132" spans="1:16">
+      <c r="A132" t="s">
         <v>356</v>
       </c>
-      <c r="C130" s="1">
+      <c r="B132" t="s">
+        <v>357</v>
+      </c>
+      <c r="C132" s="1">
         <v>100000.0</v>
       </c>
-      <c r="D130" s="1">
-[...2 lines deleted...]
-      <c r="E130" s="1">
+      <c r="D132" s="1">
+        <v>102.536</v>
+      </c>
+      <c r="E132" s="1">
         <v>104.182</v>
       </c>
-      <c r="F130" t="s">
-[...5 lines deleted...]
-      <c r="H130" s="1">
+      <c r="F132" t="s">
+        <v>8</v>
+      </c>
+      <c r="G132">
+        <v>1.0</v>
+      </c>
+      <c r="H132" s="1">
         <v>104182.0</v>
       </c>
-      <c r="I130" s="1">
-[...17 lines deleted...]
-      <c r="O130" s="1">
+      <c r="I132" s="1">
+        <v>-1646.0</v>
+      </c>
+      <c r="J132" s="1">
+        <v>-1.5799274346816</v>
+      </c>
+      <c r="K132">
+        <v>4.03</v>
+      </c>
+      <c r="L132" t="s">
+        <v>358</v>
+      </c>
+      <c r="M132" s="1">
+        <v>102536.0</v>
+      </c>
+      <c r="N132" s="1">
+        <v>106565.45</v>
+      </c>
+      <c r="O132" s="1">
         <v>0.49</v>
       </c>
-      <c r="P130">
+      <c r="P132">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>