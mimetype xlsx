--- v3 (2026-07-16)
+++ v4 (2026-08-13)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="359">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="365">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C/D</t>
   </si>
   <si>
     <t>FR001400UIK9</t>
   </si>
   <si>
@@ -112,1029 +112,1047 @@
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR001400KPZ3</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART I</t>
   </si>
   <si>
     <t>DU100626</t>
   </si>
   <si>
     <t>EURO-SCHATZ JUN 26</t>
   </si>
   <si>
     <t>XS2747181969</t>
   </si>
   <si>
     <t>ABB FINANCE BV 3.125 15/01/2029</t>
   </si>
   <si>
+    <t>1 027.40</t>
+  </si>
+  <si>
     <t>XS2558022591</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 22/02/2033</t>
   </si>
   <si>
-    <t>1 600.68</t>
+    <t>2 302.74</t>
   </si>
   <si>
     <t>XS3066564900</t>
   </si>
   <si>
     <t>ACHMEA BANK NV 2.5 06/05/2028</t>
   </si>
   <si>
-    <t>4 780.82</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2958382645</t>
   </si>
   <si>
     <t>ACHMEA BANK NV 2.75 10/12/2027</t>
   </si>
   <si>
-    <t>1 973.97</t>
+    <t>2 350.68</t>
   </si>
   <si>
     <t>XS2464405229</t>
   </si>
   <si>
     <t>AIB GROUP PLC 04/04/2028</t>
   </si>
   <si>
     <t>XS2343340852</t>
   </si>
   <si>
     <t>AIB GROUP PLC 17/11/2027</t>
   </si>
   <si>
     <t>FR0014013VW7</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 2.625 05/11/2029</t>
   </si>
   <si>
-    <t>1 193.84</t>
+    <t>1 373.63</t>
   </si>
   <si>
     <t>XS2156598281</t>
   </si>
   <si>
     <t>AKZO NOBEL NV 1.625 14/04/2030</t>
   </si>
   <si>
     <t>XS3064418687</t>
   </si>
   <si>
     <t>ALPHABET INC 2.5 06/05/2029</t>
   </si>
   <si>
-    <t>2 390.41</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2622275886</t>
   </si>
   <si>
     <t>AMERICAN TOWER CORPORATION 4.125 16/05/2027</t>
   </si>
   <si>
-    <t>7 662.33</t>
+    <t>8 227.40</t>
+  </si>
+  <si>
+    <t>XS3368960962</t>
+  </si>
+  <si>
+    <t>AMPHENOL CORPORATION 3.375 12/05/2029</t>
   </si>
   <si>
     <t>XS2273810510</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 0 16/07/2026</t>
   </si>
   <si>
     <t>XS1799611642</t>
   </si>
   <si>
     <t>AXA SA 28/05/2049</t>
   </si>
   <si>
-    <t>8 734.93</t>
+    <t>9 402.74</t>
   </si>
   <si>
     <t>FR0014015J87</t>
   </si>
   <si>
     <t>AYVENS SA 3 18/04/2030</t>
   </si>
   <si>
     <t>FR0014017YD2</t>
   </si>
   <si>
     <t>AYVENS SA 3.375 16/04/2029</t>
   </si>
   <si>
     <t>FR001400RGV6</t>
   </si>
   <si>
     <t>AYVENS SA 3.875 16/07/2029</t>
   </si>
   <si>
-    <t>8 854.11</t>
+    <t>9 650.34</t>
   </si>
   <si>
     <t>XS2430998893</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 14/01/2029</t>
   </si>
   <si>
     <t>XS2908735504</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 02/04/2029</t>
   </si>
   <si>
+    <t>1 148.63</t>
+  </si>
+  <si>
     <t>XS2038039074</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 08/08/2029</t>
   </si>
   <si>
-    <t>1 620.82</t>
+    <t>1 779.73</t>
   </si>
   <si>
     <t>FR0013408960</t>
   </si>
   <si>
     <t>BANQUE EUROPEENNE DU CREDIT MUTUEL 1.75 15/03/2029</t>
   </si>
   <si>
     <t>FR001400AY79</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 16/06/2032</t>
   </si>
   <si>
-    <t>3 269.86</t>
+    <t>3 535.27</t>
   </si>
   <si>
     <t>BE6340794013</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 19/04/2033</t>
   </si>
   <si>
     <t>XS3075491152</t>
   </si>
   <si>
     <t>BMW FINANCE NV 2.625 20/05/2028</t>
   </si>
   <si>
-    <t>5 758.10</t>
+    <t>6 187.81</t>
   </si>
   <si>
     <t>FR0014001JT3</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/01/2030</t>
   </si>
   <si>
     <t>FR0014009HA0</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 31/03/2032</t>
   </si>
   <si>
     <t>XS2776511060</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 3.5 01/03/2029</t>
   </si>
   <si>
+    <t>XS3367613448</t>
+  </si>
+  <si>
+    <t>BOOKING HOLDINGS INC 3.5 11/05/2030</t>
+  </si>
+  <si>
     <t>FR001400N4L7</t>
   </si>
   <si>
     <t>BPCE SA 3.875 11/01/2029</t>
   </si>
   <si>
-    <t>3 153.08</t>
+    <t>3 949.32</t>
   </si>
   <si>
     <t>XS3108521124</t>
   </si>
   <si>
     <t>CA AUTO BANK SPA (DUBLIN BRANCH) 2.75 07/07/2028</t>
   </si>
   <si>
-    <t>2 162.33</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3275406539</t>
   </si>
   <si>
     <t>CA AUTO BANK SPA (DUBLIN BRANCH) 2.75 21/01/2029</t>
   </si>
   <si>
     <t>XS2434702424</t>
   </si>
   <si>
     <t>CAIXABANK SA 21/01/2028</t>
   </si>
   <si>
     <t>XS3280995518</t>
   </si>
   <si>
     <t>CANADIAN IMPERIAL BANK OF COMMERCE 30/07/2030</t>
   </si>
   <si>
-    <t>1 610.58</t>
+    <t>2 175.33</t>
   </si>
   <si>
     <t>FR0014012SB9</t>
   </si>
   <si>
     <t>CAPGEMINI SE 2.5 25/09/2028</t>
   </si>
   <si>
-    <t>2 835.62</t>
+    <t>3 178.08</t>
   </si>
   <si>
     <t>XS3231164586</t>
   </si>
   <si>
     <t>CATERPILLAR FINANCIAL SERVICES COR 2.541 20/11/2028</t>
   </si>
   <si>
-    <t>2 709.75</t>
+    <t>3 204.10</t>
   </si>
   <si>
     <t>XS2348237871</t>
   </si>
   <si>
     <t>CELLNEX FINANCE COMPANY SA 1.5 08/06/2028</t>
   </si>
   <si>
-    <t>1 298.63</t>
+    <t>1 401.37</t>
   </si>
   <si>
     <t>XS3071246295</t>
   </si>
   <si>
     <t>CENCORA INC 2.875 22/05/2028</t>
   </si>
   <si>
-    <t>2 622.95</t>
+    <t>2 819.86</t>
   </si>
   <si>
     <t>XS3326474155</t>
   </si>
   <si>
     <t>COCA-COLA HBC FINANCE BV 3.625 01/10/2030</t>
   </si>
   <si>
     <t>XS2114852218</t>
   </si>
   <si>
     <t>COMCAST CORPORATION 0.25 20/05/2027</t>
   </si>
   <si>
     <t>XS2517103417</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA 2.125 10/06/2028</t>
   </si>
   <si>
-    <t>1 828.08</t>
+    <t>1 973.63</t>
   </si>
   <si>
     <t>XS3232968803</t>
   </si>
   <si>
     <t>COMPASS GROUP PLC 2.625 15/01/2029</t>
   </si>
   <si>
     <t>FR0014014P49</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 03/07/2031</t>
   </si>
   <si>
-    <t>3 544.52</t>
+    <t>4 186.64</t>
   </si>
   <si>
     <t>FR001400KDS4</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 28/08/2033</t>
   </si>
   <si>
-    <t>7 082.19</t>
+    <t>7 835.62</t>
   </si>
   <si>
     <t>FR0013517307</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 11/06/2029</t>
   </si>
   <si>
-    <t>2 143.84</t>
+    <t>2 315.07</t>
   </si>
   <si>
     <t>BE0002936178</t>
   </si>
   <si>
     <t>CRELAN SA 28/02/2030</t>
   </si>
   <si>
+    <t>1 249.32</t>
+  </si>
+  <si>
     <t>XS3081821699</t>
   </si>
   <si>
     <t>DAIMLER TRUCK INTERNATIONAL FINANC 3 27/11/2029</t>
   </si>
   <si>
-    <t>1 183.56</t>
+    <t>1 389.04</t>
+  </si>
+  <si>
+    <t>XS3352082930</t>
+  </si>
+  <si>
+    <t>DANAHER CORPORATION 3.25 29/04/2030</t>
   </si>
   <si>
     <t>FR0014017HN6</t>
   </si>
   <si>
     <t>DANONE SA 3.379 01/04/2030</t>
   </si>
   <si>
     <t>FR0014005EJ6</t>
   </si>
   <si>
     <t>DANONE SA PERP</t>
   </si>
   <si>
-    <t>1 027.40</t>
+    <t>1 232.88</t>
   </si>
   <si>
     <t>FR0013444551</t>
   </si>
   <si>
     <t>DASSAULT SYSTEMES 0.375 16/09/2029</t>
   </si>
   <si>
     <t>DE000A4DFH60</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 16/06/2029</t>
   </si>
   <si>
-    <t>7 594.52</t>
+    <t>8 210.96</t>
   </si>
   <si>
     <t>XS2147889427</t>
   </si>
   <si>
     <t>DIAGEO FINANCE PLC 1.875 27/03/2027</t>
   </si>
   <si>
     <t>XS3086867440</t>
   </si>
   <si>
     <t>ELM BV 3.375 19/06/2030</t>
   </si>
   <si>
-    <t>2 820.21</t>
+    <t>3 051.37</t>
   </si>
   <si>
     <t>XS3008888953</t>
   </si>
   <si>
     <t>ENEL FINANCE INTERNATIONAL NV 2.625 24/02/2028</t>
   </si>
   <si>
+    <t>1 150.68</t>
+  </si>
+  <si>
     <t>FR001400A1H6</t>
   </si>
   <si>
     <t>ENGIE SA 3.5 27/09/2029</t>
   </si>
   <si>
-    <t>3 931.51</t>
+    <t>4 410.96</t>
   </si>
   <si>
     <t>AT0000A2U543</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG 15/11/2032</t>
   </si>
   <si>
     <t>XS2386877133</t>
   </si>
   <si>
     <t>ESSITY CAPITAL BV 0.25 15/09/2029</t>
   </si>
   <si>
     <t>XS2904504979</t>
   </si>
   <si>
     <t>EUROBANK SA (ATHINA) 24/09/2030</t>
   </si>
   <si>
-    <t>2 279.45</t>
+    <t>2 553.42</t>
   </si>
   <si>
     <t>XS3110850347</t>
   </si>
   <si>
     <t>EUROBANK SA 07/07/2028</t>
   </si>
   <si>
-    <t>2 260.62</t>
+    <t>2 457.53</t>
   </si>
   <si>
     <t>XS2919679816</t>
   </si>
   <si>
     <t>EUROGRID GMBH 3.075 18/10/2027</t>
   </si>
   <si>
-    <t>1 550.14</t>
+    <t>1 760.75</t>
   </si>
   <si>
     <t>DK0030555156</t>
   </si>
   <si>
     <t>EURONEXT NV 2.625 26/11/2028</t>
   </si>
   <si>
-    <t>1 188.80</t>
+    <t>1 393.77</t>
   </si>
   <si>
     <t>XS1753808929</t>
   </si>
   <si>
     <t>EXOR NV 1.75 18/01/2028</t>
   </si>
   <si>
     <t>XS3299544711</t>
   </si>
   <si>
     <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
   </si>
   <si>
+    <t>1 063.49</t>
+  </si>
+  <si>
     <t>XS3036647694</t>
   </si>
   <si>
     <t>FRESENIUS MEDICAL CARE AG 3.125 08/12/2028</t>
   </si>
   <si>
     <t>XS1733289406</t>
   </si>
   <si>
     <t>GENERTEL SPA 14/12/2047</t>
   </si>
   <si>
-    <t>1 478.77</t>
+    <t>1 769.86</t>
   </si>
   <si>
     <t>XS3148184156</t>
   </si>
   <si>
     <t>GIVAUDAN FINANCE EUROPE BV 2.875 09/09/2029</t>
   </si>
   <si>
-    <t>1 756.51</t>
+    <t>1 953.42</t>
   </si>
   <si>
     <t>XS1654229373</t>
   </si>
   <si>
     <t>GRAND CITY PROPERTIES SA 1.375 03/08/2026</t>
   </si>
   <si>
+    <t>1 073.63</t>
+  </si>
+  <si>
     <t>XS2385390724</t>
   </si>
   <si>
     <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
   </si>
   <si>
     <t>XS2788605660</t>
   </si>
   <si>
     <t>HSBC HOLDINGS PLC 22/03/2035</t>
   </si>
   <si>
     <t>FI4000523550</t>
   </si>
   <si>
     <t>HUHTAMAKI OYJ 4.25 09/06/2027</t>
   </si>
   <si>
-    <t>3 667.81</t>
+    <t>3 958.90</t>
   </si>
   <si>
     <t>FR0013320058</t>
   </si>
   <si>
     <t>ICADE 1.625 28/02/2028</t>
   </si>
   <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>2 111.88</t>
+    <t>2 374.55</t>
   </si>
   <si>
     <t>XS2457469547</t>
   </si>
   <si>
     <t>IMCD NV 2.125 31/03/2027</t>
   </si>
   <si>
     <t>XS2244936659</t>
   </si>
   <si>
     <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
   </si>
   <si>
-    <t>2 417.47</t>
+    <t>2 751.37</t>
   </si>
   <si>
     <t>XS2350756446</t>
   </si>
   <si>
     <t>ING GROEP NV 09/06/2032</t>
   </si>
   <si>
     <t>XS2258452478</t>
   </si>
   <si>
     <t>ING GROEP NV 18/02/2029</t>
   </si>
   <si>
     <t>XS2886191589</t>
   </si>
   <si>
     <t>ING GROEP NV 26/08/2035</t>
   </si>
   <si>
-    <t>2 759.59</t>
+    <t>3 050.68</t>
   </si>
   <si>
     <t>XS2592650373</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 08/03/2028</t>
   </si>
   <si>
+    <t>1 397.26</t>
+  </si>
+  <si>
     <t>XS2931945211</t>
   </si>
   <si>
     <t>JYSKE BANK A/S 05/05/2029</t>
   </si>
   <si>
-    <t>2 756.85</t>
-[...1 lines deleted...]
-  <si>
     <t>BE0002914951</t>
   </si>
   <si>
     <t>KBC GROEP NV 25/04/2033</t>
   </si>
   <si>
-    <t>4 808.22</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400KHZ0</t>
   </si>
   <si>
     <t>KERING SA 3.625 05/09/2027</t>
   </si>
   <si>
-    <t>4 508.90</t>
+    <t>5 005.48</t>
   </si>
   <si>
     <t>FR0013512233</t>
   </si>
   <si>
     <t>KLEPIERRE SA 2 12/05/2029</t>
   </si>
   <si>
-    <t>3 758.90</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2193978363</t>
   </si>
   <si>
     <t>KONINKLIJKE DSM NV 0.25 23/06/2028</t>
   </si>
   <si>
     <t>FR001400HOZ2</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 4 03/05/2028</t>
   </si>
   <si>
-    <t>3 857.53</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2904651093</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 2.75 20/09/2027</t>
   </si>
   <si>
-    <t>3 194.52</t>
+    <t>3 571.23</t>
   </si>
   <si>
     <t>FR001400ZED2</t>
   </si>
   <si>
     <t>LVMH MOET HENNESSY LOUIS VUITTON S 2.625 07/03/2029</t>
   </si>
   <si>
     <t>XS3320664710</t>
   </si>
   <si>
     <t>MAPLE PARENT HOLDINGS CORP 3.881 26/03/2030</t>
   </si>
   <si>
     <t>XS3233927733</t>
   </si>
   <si>
     <t>MITSUBISHI HC CAPITAL UK PLC 2.856 26/11/2028</t>
   </si>
   <si>
-    <t>2 836.44</t>
+    <t>3 325.48</t>
   </si>
   <si>
     <t>FR0013425147</t>
   </si>
   <si>
     <t>MMS USA FINANCING INC 1.25 13/06/2028</t>
   </si>
   <si>
-    <t>2 130.14</t>
+    <t>2 301.37</t>
   </si>
   <si>
     <t>XS2151059206</t>
   </si>
   <si>
     <t>MONDI FINANCE EUROPE GMBH 2.375 01/04/2028</t>
   </si>
   <si>
     <t>XS2548080832</t>
   </si>
   <si>
     <t>MORGAN STANLEY 25/10/2028</t>
   </si>
   <si>
-    <t>7 001.93</t>
+    <t>7 990.90</t>
   </si>
   <si>
     <t>XS3284396622</t>
   </si>
   <si>
     <t>NATIONAL BANK OF GREECE SA 04/02/2031</t>
   </si>
   <si>
     <t>XS2680745119</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 4.151 12/09/2027</t>
   </si>
   <si>
-    <t>5 003.95</t>
+    <t>5 572.58</t>
   </si>
   <si>
     <t>XS2382950330</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 14/09/2032</t>
   </si>
   <si>
     <t>FR001400H0F5</t>
   </si>
   <si>
     <t>NEXANS SA 5.5 05/04/2028</t>
   </si>
   <si>
+    <t>1 205.48</t>
+  </si>
+  <si>
     <t>XS1550988643</t>
   </si>
   <si>
     <t>NN GROUP NV 13/01/2048</t>
   </si>
   <si>
-    <t>1 229.11</t>
+    <t>1 545.89</t>
   </si>
   <si>
     <t>XS2343459074</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 18/08/2031</t>
   </si>
   <si>
     <t>XS2482618464</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 2.5 23/05/2029</t>
   </si>
   <si>
-    <t>6 821.92</t>
-[...8 lines deleted...]
-    <t>7 384.49</t>
+    <t>7 335.62</t>
   </si>
   <si>
     <t>XS3100081093</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 2.906 16/03/2029</t>
   </si>
   <si>
     <t>DK0030512421</t>
   </si>
   <si>
     <t>NYKREDIT REALKREDIT A/S 4.625 19/01/2029</t>
   </si>
   <si>
-    <t>4 612.33</t>
+    <t>5 879.45</t>
   </si>
   <si>
     <t>XS2354246816</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 0.375 16/06/2028</t>
   </si>
   <si>
+    <t>1 026.37</t>
+  </si>
+  <si>
     <t>FR0013534484</t>
   </si>
   <si>
     <t>ORANGE SA 0.125 16/09/2029</t>
   </si>
   <si>
     <t>FR001400DAO4</t>
   </si>
   <si>
     <t>ORANO SA 5.375 15/05/2027</t>
   </si>
   <si>
-    <t>5 006.85</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3019313363</t>
   </si>
   <si>
     <t>PFIZER NETHERLANDS INTERNATIONAL F 2.875 19/05/2029</t>
   </si>
   <si>
-    <t>2 646.58</t>
+    <t>2 843.49</t>
+  </si>
+  <si>
+    <t>XS3296830444</t>
+  </si>
+  <si>
+    <t>POWSZECHNA KASA OSZCZEDNOSCI BANK 06/05/2030</t>
   </si>
   <si>
     <t>FR0014010CJ0</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA 2.875 12/06/2029</t>
   </si>
   <si>
-    <t>2 457.53</t>
+    <t>2 654.45</t>
   </si>
   <si>
     <t>FR001400P3D4</t>
   </si>
   <si>
     <t>RCI BANQUE SA 3.75 04/10/2027</t>
   </si>
   <si>
-    <t>3 051.37</t>
+    <t>3 436.64</t>
   </si>
   <si>
     <t>XS3174782758</t>
   </si>
   <si>
     <t>RECKITT BENCKISER TREASURY SERVICE 2.625 10/09/2028</t>
   </si>
   <si>
-    <t>1 820.10</t>
+    <t>2 025.06</t>
   </si>
   <si>
     <t>FR0014002OL8</t>
   </si>
   <si>
     <t>RENAULT SA 2.5 01/04/2028</t>
   </si>
   <si>
     <t>XS2494945939</t>
   </si>
   <si>
     <t>RENTOKIL INITIAL FINANCE BV 3.875 27/06/2027</t>
   </si>
   <si>
-    <t>6 306.16</t>
+    <t>6 836.99</t>
   </si>
   <si>
     <t>XS2332306344</t>
   </si>
   <si>
     <t>REXEL SA 2.125 15/06/2028</t>
   </si>
   <si>
+    <t>FR0014016SU0</t>
+  </si>
+  <si>
+    <t>SANOFI SA 3 05/05/2029</t>
+  </si>
+  <si>
     <t>DE000A2YB7B5</t>
   </si>
   <si>
     <t>SCHAEFFLER AG 2.875 26/03/2027</t>
   </si>
   <si>
     <t>XS2511906310</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.75 10/08/2027</t>
   </si>
   <si>
-    <t>5 198.63</t>
+    <t>5 712.33</t>
   </si>
   <si>
     <t>XS2767499275</t>
   </si>
   <si>
     <t>SNAM SPA 3.375 19/02/2028</t>
   </si>
   <si>
-    <t>1 109.59</t>
+    <t>1 571.92</t>
   </si>
   <si>
     <t>FR001400U1Q3</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 13/11/2030</t>
   </si>
   <si>
-    <t>4 707.53</t>
+    <t>5 452.40</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
-    <t>7 978.08</t>
-[...1 lines deleted...]
-  <si>
     <t>XS1207005023</t>
   </si>
   <si>
     <t>STATKRAFT AS 1.5 26/03/2030</t>
   </si>
   <si>
     <t>FR0013505542</t>
   </si>
   <si>
     <t>SUEZ SA 1.25 02/04/2027</t>
   </si>
   <si>
     <t>XS2522879654</t>
   </si>
   <si>
     <t>SWEDBANK AB 23/08/2032</t>
   </si>
   <si>
-    <t>2 383.56</t>
+    <t>2 631.85</t>
   </si>
   <si>
     <t>XS2827694170</t>
   </si>
   <si>
     <t>SWISSCOM FINANCE BV 3.5 29/08/2028</t>
   </si>
   <si>
-    <t>2 243.84</t>
+    <t>2 483.56</t>
   </si>
   <si>
     <t>XS2117452156</t>
   </si>
   <si>
     <t>TELENOR ASA 0.25 14/02/2028</t>
   </si>
   <si>
     <t>XS1966038249</t>
   </si>
   <si>
     <t>TELSTRA CORPORATION LTD 1.375 26/03/2029</t>
   </si>
   <si>
     <t>XS1652866002</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 1.375 26/07/2027</t>
   </si>
   <si>
-    <t>1 009.59</t>
+    <t>1 103.77</t>
   </si>
   <si>
     <t>XS2437854487</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
   </si>
   <si>
     <t>CH1214797172</t>
   </si>
   <si>
     <t>UBS GROUP AG 01/03/2029</t>
   </si>
   <si>
-    <t>1 061.64</t>
+    <t>1 592.47</t>
   </si>
   <si>
     <t>CH1512676888</t>
   </si>
   <si>
     <t>UBS GROUP AG 13/02/2031</t>
   </si>
   <si>
-    <t>1 660.96</t>
+    <t>2 089.04</t>
   </si>
   <si>
     <t>BE0002784651</t>
   </si>
   <si>
     <t>UCB SA 1 30/03/2028</t>
   </si>
   <si>
     <t>FR001400SIM9</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.5 11/09/2029</t>
   </si>
   <si>
-    <t>6 357.53</t>
+    <t>7 076.71</t>
   </si>
   <si>
     <t>IT0005689986</t>
   </si>
   <si>
     <t>UNICREDIT SPA 15/07/2030</t>
   </si>
   <si>
-    <t>1 780.92</t>
+    <t>1 304.38</t>
   </si>
   <si>
     <t>XS2496288593</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3 30/06/2027</t>
   </si>
   <si>
-    <t>4 832.88</t>
+    <t>5 243.84</t>
   </si>
   <si>
     <t>XS3063724325</t>
   </si>
   <si>
     <t>VISA INC 2.25 15/05/2028</t>
   </si>
   <si>
-    <t>4 338.49</t>
-[...1 lines deleted...]
-  <si>
     <t>DE000A19UR79</t>
   </si>
   <si>
     <t>VONOVIA FINANCE BV 1.5 14/01/2028</t>
   </si>
   <si>
     <t>XS2630465875</t>
   </si>
   <si>
     <t>WERFEN SA 4.625 06/06/2028</t>
   </si>
   <si>
-    <t>4 029.45</t>
+    <t>4 346.23</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1501,122 +1519,122 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
         <v>10.0</v>
       </c>
       <c r="D2">
-        <v>102.66</v>
+        <v>102.54</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>1026.62</v>
+        <v>1025.41</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>1026.62</v>
+        <v>1025.41</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>212036.0</v>
       </c>
       <c r="D3">
-        <v>103.18</v>
+        <v>103.08</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>21879079.68</v>
+        <v>21857588.63</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>21879079.68</v>
+        <v>21857588.63</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P132"/>
+  <dimension ref="A1:P136"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O132" sqref="O132"/>
+      <selection activeCell="O136" sqref="O136"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>11</v>
       </c>
       <c r="B1" t="s">
         <v>12</v>
       </c>
       <c r="C1" t="s">
         <v>13</v>
       </c>
       <c r="D1" t="s">
         <v>14</v>
       </c>
       <c r="E1" t="s">
         <v>15</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>16</v>
@@ -1635,6589 +1653,6789 @@
       </c>
       <c r="L1" t="s">
         <v>21</v>
       </c>
       <c r="M1" t="s">
         <v>22</v>
       </c>
       <c r="N1" t="s">
         <v>23</v>
       </c>
       <c r="O1" t="s">
         <v>24</v>
       </c>
       <c r="P1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>26</v>
       </c>
       <c r="B2" t="s">
         <v>27</v>
       </c>
       <c r="C2" s="1">
-        <v>138.0</v>
+        <v>209.0</v>
       </c>
       <c r="D2" s="1">
-        <v>1073.08</v>
+        <v>1074.74</v>
       </c>
       <c r="E2" s="1">
-        <v>1071.1378985507</v>
+        <v>1073.4467464115</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>147817.03</v>
+        <v>224350.37</v>
       </c>
       <c r="I2" s="1">
-        <v>268.01</v>
+        <v>270.29</v>
       </c>
       <c r="J2" s="1">
-        <v>0.18131199091201</v>
+        <v>0.12047673467175</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>148085.04</v>
+        <v>224620.66</v>
       </c>
       <c r="N2" s="1">
-        <v>148085.04</v>
+        <v>224620.66</v>
       </c>
       <c r="O2" s="1">
-        <v>0.68</v>
+        <v>1.03</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>28</v>
       </c>
       <c r="B3" t="s">
         <v>29</v>
       </c>
       <c r="C3" s="1">
-        <v>46.0</v>
+        <v>39.0</v>
       </c>
       <c r="D3" s="1">
-        <v>105.975</v>
+        <v>105.64</v>
       </c>
       <c r="E3" s="1">
-        <v>106.251847826</v>
+        <v>105.782820513</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>0.0</v>
       </c>
       <c r="I3" s="1">
-        <v>-12735.0</v>
+        <v>-5570.0</v>
       </c>
       <c r="J3" s="1">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>-12735.0</v>
+        <v>-5570.0</v>
       </c>
       <c r="N3" s="1">
-        <v>-12735.0</v>
+        <v>-5570.0</v>
       </c>
       <c r="O3" s="1">
-        <v>-0.06</v>
+        <v>-0.03</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>30</v>
       </c>
       <c r="B4" t="s">
         <v>31</v>
       </c>
       <c r="C4" s="1">
         <v>100000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>100.557</v>
+        <v>100.18</v>
       </c>
       <c r="E4" s="1">
         <v>100.05</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>100050.0</v>
       </c>
       <c r="I4" s="1">
-        <v>507.0</v>
+        <v>130.0</v>
       </c>
       <c r="J4" s="1">
-        <v>0.50674662668666</v>
+        <v>0.12993503248376</v>
       </c>
       <c r="K4">
-        <v>0.81</v>
-[...2 lines deleted...]
-        <v>813.36</v>
+        <v>1.03</v>
+      </c>
+      <c r="L4" t="s">
+        <v>32</v>
       </c>
       <c r="M4" s="1">
-        <v>100557.0</v>
+        <v>100180.0</v>
       </c>
       <c r="N4" s="1">
-        <v>101370.36</v>
+        <v>101207.4</v>
       </c>
       <c r="O4" s="1">
         <v>0.46</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C5" s="1">
         <v>200000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>102.464</v>
+        <v>102.116</v>
       </c>
       <c r="E5" s="1">
         <v>104.1035</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>208207.0</v>
       </c>
       <c r="I5" s="1">
-        <v>-3279.0</v>
+        <v>-3975.0</v>
       </c>
       <c r="J5" s="1">
-        <v>-1.5748750042025</v>
+        <v>-1.9091577132373</v>
       </c>
       <c r="K5">
-        <v>0.8</v>
+        <v>1.15</v>
       </c>
       <c r="L5" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M5" s="1">
-        <v>204928.0</v>
+        <v>204232.0</v>
       </c>
       <c r="N5" s="1">
-        <v>206528.68</v>
+        <v>206534.74</v>
       </c>
       <c r="O5" s="1">
         <v>0.94</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B6" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C6" s="1">
         <v>200000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>98.864</v>
+        <v>98.608</v>
       </c>
       <c r="E6" s="1">
         <v>99.684</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>199368.0</v>
       </c>
       <c r="I6" s="1">
-        <v>-1640.0</v>
+        <v>-2152.0</v>
       </c>
       <c r="J6" s="1">
-        <v>-0.82259941414871</v>
+        <v>-1.0794109385659</v>
       </c>
       <c r="K6">
-        <v>2.39</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>0.06</v>
+      </c>
+      <c r="L6">
+        <v>123.29</v>
       </c>
       <c r="M6" s="1">
-        <v>197728.0</v>
+        <v>197216.0</v>
       </c>
       <c r="N6" s="1">
-        <v>202508.82</v>
+        <v>197339.29</v>
       </c>
       <c r="O6" s="1">
-        <v>0.93</v>
+        <v>0.9</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>38</v>
       </c>
       <c r="B7" t="s">
         <v>39</v>
       </c>
       <c r="C7" s="1">
         <v>200000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>99.62</v>
+        <v>99.402</v>
       </c>
       <c r="E7" s="1">
         <v>99.686</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>199372.0</v>
       </c>
       <c r="I7" s="1">
-        <v>-132.0</v>
+        <v>-568.0</v>
       </c>
       <c r="J7" s="1">
-        <v>-0.06620789278334</v>
+        <v>-0.28489456894649</v>
       </c>
       <c r="K7">
-        <v>0.99</v>
+        <v>1.18</v>
       </c>
       <c r="L7" t="s">
         <v>40</v>
       </c>
       <c r="M7" s="1">
-        <v>199240.0</v>
+        <v>198804.0</v>
       </c>
       <c r="N7" s="1">
-        <v>201213.97</v>
+        <v>201154.68</v>
       </c>
       <c r="O7" s="1">
         <v>0.92</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>41</v>
       </c>
       <c r="B8" t="s">
         <v>42</v>
       </c>
       <c r="C8" s="1">
         <v>300000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>99.238</v>
+        <v>99.304</v>
       </c>
       <c r="E8" s="1">
         <v>98.945</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>296835.0</v>
       </c>
       <c r="I8" s="1">
-        <v>879.0</v>
+        <v>1077.0</v>
       </c>
       <c r="J8" s="1">
-        <v>0.29612410935368</v>
+        <v>0.36282783364495</v>
       </c>
       <c r="K8">
-        <v>0.1</v>
+        <v>0.25</v>
       </c>
       <c r="L8">
-        <v>295.89</v>
+        <v>758.22</v>
       </c>
       <c r="M8" s="1">
-        <v>297714.0</v>
+        <v>297912.0</v>
       </c>
       <c r="N8" s="1">
-        <v>298009.89</v>
+        <v>298670.22</v>
       </c>
       <c r="O8" s="1">
-        <v>1.36</v>
+        <v>1.37</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>43</v>
       </c>
       <c r="B9" t="s">
         <v>44</v>
       </c>
       <c r="C9" s="1">
         <v>160000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>98.646</v>
+        <v>98.847</v>
       </c>
       <c r="E9" s="1">
         <v>96.016</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>153625.6</v>
       </c>
       <c r="I9" s="1">
-        <v>4208.0</v>
+        <v>4529.6</v>
       </c>
       <c r="J9" s="1">
-        <v>2.739126812198</v>
+        <v>2.9484669221796</v>
       </c>
       <c r="K9">
-        <v>0.21</v>
+        <v>0.25</v>
       </c>
       <c r="L9">
-        <v>337.53</v>
+        <v>392.33</v>
       </c>
       <c r="M9" s="1">
-        <v>157833.6</v>
+        <v>158155.2</v>
       </c>
       <c r="N9" s="1">
-        <v>158171.13</v>
+        <v>158547.53</v>
       </c>
       <c r="O9" s="1">
-        <v>0.72</v>
+        <v>0.73</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>45</v>
       </c>
       <c r="B10" t="s">
         <v>46</v>
       </c>
       <c r="C10" s="1">
         <v>100000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>98.488</v>
+        <v>98.089</v>
       </c>
       <c r="E10" s="1">
         <v>99.94</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>99940.0</v>
       </c>
       <c r="I10" s="1">
-        <v>-1452.0</v>
+        <v>-1851.0</v>
       </c>
       <c r="J10" s="1">
-        <v>-1.4528717230338</v>
+        <v>-1.8521112667601</v>
       </c>
       <c r="K10">
-        <v>1.19</v>
+        <v>1.37</v>
       </c>
       <c r="L10" t="s">
         <v>47</v>
       </c>
       <c r="M10" s="1">
-        <v>98488.0</v>
+        <v>98089.0</v>
       </c>
       <c r="N10" s="1">
-        <v>99681.84</v>
+        <v>99462.63</v>
       </c>
       <c r="O10" s="1">
         <v>0.46</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>48</v>
       </c>
       <c r="B11" t="s">
         <v>49</v>
       </c>
       <c r="C11" s="1">
         <v>200000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>93.32</v>
+        <v>92.925</v>
       </c>
       <c r="E11" s="1">
         <v>94.21235</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>188424.7</v>
       </c>
       <c r="I11" s="1">
-        <v>-1784.7</v>
+        <v>-2574.7</v>
       </c>
       <c r="J11" s="1">
-        <v>-0.94716881597795</v>
+        <v>-1.3664344430428</v>
       </c>
       <c r="K11">
-        <v>0.03</v>
+        <v>0.14</v>
       </c>
       <c r="L11">
-        <v>53.42</v>
+        <v>276.03</v>
       </c>
       <c r="M11" s="1">
-        <v>186640.0</v>
+        <v>185850.0</v>
       </c>
       <c r="N11" s="1">
-        <v>186693.42</v>
+        <v>186126.03</v>
       </c>
       <c r="O11" s="1">
         <v>0.85</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>50</v>
       </c>
       <c r="B12" t="s">
         <v>51</v>
       </c>
       <c r="C12" s="1">
         <v>100000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>98.752</v>
+        <v>98.286</v>
       </c>
       <c r="E12" s="1">
         <v>99.636</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>99636.0</v>
       </c>
       <c r="I12" s="1">
-        <v>-884.0</v>
+        <v>-1350.0</v>
       </c>
       <c r="J12" s="1">
-        <v>-0.88722951543619</v>
+        <v>-1.3549319523064</v>
       </c>
       <c r="K12">
-        <v>2.39</v>
-[...2 lines deleted...]
-        <v>52</v>
+        <v>0.06</v>
+      </c>
+      <c r="L12">
+        <v>61.64</v>
       </c>
       <c r="M12" s="1">
-        <v>98752.0</v>
+        <v>98286.0</v>
       </c>
       <c r="N12" s="1">
-        <v>101142.41</v>
+        <v>98347.64</v>
       </c>
       <c r="O12" s="1">
-        <v>0.46</v>
+        <v>0.45</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
+        <v>52</v>
+      </c>
+      <c r="B13" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="C13" s="1">
         <v>200000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>101.224</v>
+        <v>101.062</v>
       </c>
       <c r="E13" s="1">
         <v>102.438</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>204876.0</v>
       </c>
       <c r="I13" s="1">
-        <v>-2428.0</v>
+        <v>-2752.0</v>
       </c>
       <c r="J13" s="1">
-        <v>-1.1851070891661</v>
+        <v>-1.3432515277534</v>
       </c>
       <c r="K13">
-        <v>3.83</v>
+        <v>4.11</v>
       </c>
       <c r="L13" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="M13" s="1">
-        <v>202448.0</v>
+        <v>202124.0</v>
       </c>
       <c r="N13" s="1">
-        <v>210110.33</v>
+        <v>210351.4</v>
       </c>
       <c r="O13" s="1">
         <v>0.96</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B14" t="s">
         <v>56</v>
       </c>
-      <c r="B14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C14" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>99.214</v>
+        <v>100.135</v>
       </c>
       <c r="E14" s="1">
-        <v>95.549</v>
+        <v>99.983</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>191098.0</v>
+        <v>99983.0</v>
       </c>
       <c r="I14" s="1">
-        <v>7330.0</v>
+        <v>152.0</v>
       </c>
       <c r="J14" s="1">
-        <v>3.8357282650787</v>
+        <v>0.15202584439355</v>
       </c>
       <c r="K14">
-        <v>0.0</v>
+        <v>0.03</v>
       </c>
       <c r="L14">
-        <v>0.0</v>
+        <v>27.74</v>
       </c>
       <c r="M14" s="1">
-        <v>198428.0</v>
+        <v>100135.0</v>
       </c>
       <c r="N14" s="1">
-        <v>198428.0</v>
+        <v>100162.74</v>
       </c>
       <c r="O14" s="1">
-        <v>0.91</v>
+        <v>0.46</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
+        <v>57</v>
+      </c>
+      <c r="B15" t="s">
         <v>58</v>
       </c>
-      <c r="B15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C15" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>99.266</v>
+        <v>99.494</v>
       </c>
       <c r="E15" s="1">
-        <v>100.196</v>
+        <v>95.549</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>300588.0</v>
+        <v>191098.0</v>
       </c>
       <c r="I15" s="1">
-        <v>-2790.0</v>
+        <v>7890.0</v>
       </c>
       <c r="J15" s="1">
-        <v>-0.92818076569923</v>
+        <v>4.1287716250301</v>
       </c>
       <c r="K15">
-        <v>2.91</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>0.0</v>
+      </c>
+      <c r="L15">
+        <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>297798.0</v>
+        <v>198988.0</v>
       </c>
       <c r="N15" s="1">
-        <v>306532.93</v>
+        <v>198988.0</v>
       </c>
       <c r="O15" s="1">
-        <v>1.4</v>
+        <v>0.91</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
+        <v>59</v>
+      </c>
+      <c r="B16" t="s">
+        <v>60</v>
+      </c>
+      <c r="C16" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D16" s="1">
+        <v>98.621</v>
+      </c>
+      <c r="E16" s="1">
+        <v>100.196</v>
+      </c>
+      <c r="F16" t="s">
+        <v>8</v>
+      </c>
+      <c r="G16">
+        <v>1.0</v>
+      </c>
+      <c r="H16" s="1">
+        <v>300588.0</v>
+      </c>
+      <c r="I16" s="1">
+        <v>-4725.0</v>
+      </c>
+      <c r="J16" s="1">
+        <v>-1.5719190386842</v>
+      </c>
+      <c r="K16">
+        <v>3.13</v>
+      </c>
+      <c r="L16" t="s">
         <v>61</v>
       </c>
-      <c r="B16" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M16" s="1">
-        <v>98543.0</v>
+        <v>295863.0</v>
       </c>
       <c r="N16" s="1">
-        <v>98559.44</v>
+        <v>305265.74</v>
       </c>
       <c r="O16" s="1">
-        <v>0.45</v>
+        <v>1.4</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
+        <v>62</v>
+      </c>
+      <c r="B17" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
       <c r="C17" s="1">
         <v>100000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>100.179</v>
+        <v>98.179</v>
       </c>
       <c r="E17" s="1">
-        <v>99.762</v>
+        <v>99.523</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>99762.0</v>
+        <v>99523.0</v>
       </c>
       <c r="I17" s="1">
-        <v>417.0</v>
+        <v>-1344.0</v>
       </c>
       <c r="J17" s="1">
-        <v>0.4179948276899</v>
+        <v>-1.3504416064628</v>
       </c>
       <c r="K17">
-        <v>0.04</v>
+        <v>0.22</v>
       </c>
       <c r="L17">
-        <v>36.99</v>
+        <v>221.92</v>
       </c>
       <c r="M17" s="1">
-        <v>100179.0</v>
+        <v>98179.0</v>
       </c>
       <c r="N17" s="1">
-        <v>100215.99</v>
+        <v>98400.92</v>
       </c>
       <c r="O17" s="1">
-        <v>0.46</v>
+        <v>0.45</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
+        <v>64</v>
+      </c>
+      <c r="B18" t="s">
         <v>65</v>
       </c>
-      <c r="B18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C18" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>101.638</v>
+        <v>99.881</v>
       </c>
       <c r="E18" s="1">
-        <v>102.98633333</v>
+        <v>99.762</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>308959.0</v>
+        <v>99762.0</v>
       </c>
       <c r="I18" s="1">
-        <v>-4045.0</v>
+        <v>119.0</v>
       </c>
       <c r="J18" s="1">
-        <v>-1.3092352059658</v>
+        <v>0.1192838956717</v>
       </c>
       <c r="K18">
-        <v>2.95</v>
-[...2 lines deleted...]
-        <v>67</v>
+        <v>0.27</v>
+      </c>
+      <c r="L18">
+        <v>268.15</v>
       </c>
       <c r="M18" s="1">
-        <v>304914.0</v>
+        <v>99881.0</v>
       </c>
       <c r="N18" s="1">
-        <v>313768.11</v>
+        <v>100149.15</v>
       </c>
       <c r="O18" s="1">
-        <v>1.43</v>
+        <v>0.46</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
+        <v>66</v>
+      </c>
+      <c r="B19" t="s">
+        <v>67</v>
+      </c>
+      <c r="C19" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D19" s="1">
+        <v>101.165</v>
+      </c>
+      <c r="E19" s="1">
+        <v>102.98633333</v>
+      </c>
+      <c r="F19" t="s">
+        <v>8</v>
+      </c>
+      <c r="G19">
+        <v>1.0</v>
+      </c>
+      <c r="H19" s="1">
+        <v>308959.0</v>
+      </c>
+      <c r="I19" s="1">
+        <v>-5464.0</v>
+      </c>
+      <c r="J19" s="1">
+        <v>-1.7685194475642</v>
+      </c>
+      <c r="K19">
+        <v>3.22</v>
+      </c>
+      <c r="L19" t="s">
         <v>68</v>
       </c>
-      <c r="B19" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M19" s="1">
-        <v>193060.0</v>
+        <v>303495.0</v>
       </c>
       <c r="N19" s="1">
-        <v>193520.27</v>
+        <v>313145.34</v>
       </c>
       <c r="O19" s="1">
-        <v>0.88</v>
+        <v>1.43</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
+        <v>69</v>
+      </c>
+      <c r="B20" t="s">
         <v>70</v>
       </c>
-      <c r="B20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C20" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>100.138</v>
+        <v>96.387</v>
       </c>
       <c r="E20" s="1">
-        <v>100.163</v>
+        <v>93.94</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>300489.0</v>
+        <v>187880.0</v>
       </c>
       <c r="I20" s="1">
-        <v>-75.0</v>
+        <v>4894.0</v>
       </c>
       <c r="J20" s="1">
-        <v>-0.024959316314408</v>
+        <v>2.6048541622312</v>
       </c>
       <c r="K20">
-        <v>0.16</v>
+        <v>0.29</v>
       </c>
       <c r="L20">
-        <v>480.82</v>
+        <v>580.14</v>
       </c>
       <c r="M20" s="1">
-        <v>300414.0</v>
+        <v>192774.0</v>
       </c>
       <c r="N20" s="1">
-        <v>300894.82</v>
+        <v>193354.14</v>
       </c>
       <c r="O20" s="1">
-        <v>1.38</v>
+        <v>0.88</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
+        <v>71</v>
+      </c>
+      <c r="B21" t="s">
         <v>72</v>
       </c>
-      <c r="B21" t="s">
+      <c r="C21" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D21" s="1">
+        <v>99.967</v>
+      </c>
+      <c r="E21" s="1">
+        <v>100.163</v>
+      </c>
+      <c r="F21" t="s">
+        <v>8</v>
+      </c>
+      <c r="G21">
+        <v>1.0</v>
+      </c>
+      <c r="H21" s="1">
+        <v>300489.0</v>
+      </c>
+      <c r="I21" s="1">
+        <v>-588.0</v>
+      </c>
+      <c r="J21" s="1">
+        <v>-0.19568103990495</v>
+      </c>
+      <c r="K21">
+        <v>0.38</v>
+      </c>
+      <c r="L21" t="s">
         <v>73</v>
       </c>
-      <c r="C21" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M21" s="1">
-        <v>377832.0</v>
+        <v>299901.0</v>
       </c>
       <c r="N21" s="1">
-        <v>379452.82</v>
+        <v>301049.63</v>
       </c>
       <c r="O21" s="1">
-        <v>1.73</v>
+        <v>1.38</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
+        <v>74</v>
+      </c>
+      <c r="B22" t="s">
         <v>75</v>
       </c>
-      <c r="B22" t="s">
+      <c r="C22" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D22" s="1">
+        <v>94.295</v>
+      </c>
+      <c r="E22" s="1">
+        <v>92.4925</v>
+      </c>
+      <c r="F22" t="s">
+        <v>8</v>
+      </c>
+      <c r="G22">
+        <v>1.0</v>
+      </c>
+      <c r="H22" s="1">
+        <v>369970.0</v>
+      </c>
+      <c r="I22" s="1">
+        <v>7210.0</v>
+      </c>
+      <c r="J22" s="1">
+        <v>1.9488066599995</v>
+      </c>
+      <c r="K22">
+        <v>0.44</v>
+      </c>
+      <c r="L22" t="s">
         <v>76</v>
       </c>
-      <c r="C22" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M22" s="1">
-        <v>288351.0</v>
+        <v>377180.0</v>
       </c>
       <c r="N22" s="1">
-        <v>288868.81</v>
+        <v>378959.73</v>
       </c>
       <c r="O22" s="1">
-        <v>1.32</v>
+        <v>1.73</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>77</v>
       </c>
       <c r="B23" t="s">
         <v>78</v>
       </c>
       <c r="C23" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>100.54</v>
+        <v>95.779</v>
       </c>
       <c r="E23" s="1">
-        <v>100.817</v>
+        <v>95.21533333</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>100817.0</v>
+        <v>285646.0</v>
       </c>
       <c r="I23" s="1">
-        <v>-277.0</v>
+        <v>1691.0</v>
       </c>
       <c r="J23" s="1">
-        <v>-0.27475524961068</v>
+        <v>0.59199148596515</v>
       </c>
       <c r="K23">
-        <v>3.27</v>
-[...2 lines deleted...]
-        <v>79</v>
+        <v>0.29</v>
+      </c>
+      <c r="L23">
+        <v>877.4</v>
       </c>
       <c r="M23" s="1">
-        <v>100540.0</v>
+        <v>287337.0</v>
       </c>
       <c r="N23" s="1">
-        <v>103809.86</v>
+        <v>288214.4</v>
       </c>
       <c r="O23" s="1">
-        <v>0.47</v>
+        <v>1.32</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
+        <v>79</v>
+      </c>
+      <c r="B24" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="C24" s="1">
         <v>100000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>102.885</v>
+        <v>100.343</v>
       </c>
       <c r="E24" s="1">
-        <v>104.665</v>
+        <v>100.817</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>104665.0</v>
+        <v>100817.0</v>
       </c>
       <c r="I24" s="1">
-        <v>-1780.0</v>
+        <v>-474.0</v>
       </c>
       <c r="J24" s="1">
-        <v>-1.7006640233125</v>
+        <v>-0.4701588025829</v>
       </c>
       <c r="K24">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>14.38</v>
+        <v>3.54</v>
+      </c>
+      <c r="L24" t="s">
+        <v>81</v>
       </c>
       <c r="M24" s="1">
-        <v>102885.0</v>
+        <v>100343.0</v>
       </c>
       <c r="N24" s="1">
-        <v>102899.38</v>
+        <v>103878.27</v>
       </c>
       <c r="O24" s="1">
-        <v>0.47</v>
+        <v>0.48</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>82</v>
       </c>
       <c r="B25" t="s">
         <v>83</v>
       </c>
       <c r="C25" s="1">
-        <v>239000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>99.295</v>
+        <v>102.527</v>
       </c>
       <c r="E25" s="1">
-        <v>99.778</v>
+        <v>104.665</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>238469.42</v>
+        <v>104665.0</v>
       </c>
       <c r="I25" s="1">
-        <v>-1154.37</v>
+        <v>-2138.0</v>
       </c>
       <c r="J25" s="1">
-        <v>-0.48407464571348</v>
+        <v>-2.0427076864281</v>
       </c>
       <c r="K25">
-        <v>2.41</v>
-[...2 lines deleted...]
-        <v>84</v>
+        <v>0.37</v>
+      </c>
+      <c r="L25">
+        <v>373.97</v>
       </c>
       <c r="M25" s="1">
-        <v>237315.05</v>
+        <v>102527.0</v>
       </c>
       <c r="N25" s="1">
-        <v>243073.15</v>
+        <v>102900.97</v>
       </c>
       <c r="O25" s="1">
-        <v>1.11</v>
+        <v>0.47</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
+        <v>84</v>
+      </c>
+      <c r="B26" t="s">
         <v>85</v>
       </c>
-      <c r="B26" t="s">
+      <c r="C26" s="1">
+        <v>239000.0</v>
+      </c>
+      <c r="D26" s="1">
+        <v>98.937</v>
+      </c>
+      <c r="E26" s="1">
+        <v>99.778</v>
+      </c>
+      <c r="F26" t="s">
+        <v>8</v>
+      </c>
+      <c r="G26">
+        <v>1.0</v>
+      </c>
+      <c r="H26" s="1">
+        <v>238469.42</v>
+      </c>
+      <c r="I26" s="1">
+        <v>-2009.99</v>
+      </c>
+      <c r="J26" s="1">
+        <v>-0.84287117400629</v>
+      </c>
+      <c r="K26">
+        <v>2.59</v>
+      </c>
+      <c r="L26" t="s">
         <v>86</v>
       </c>
-      <c r="C26" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M26" s="1">
-        <v>278265.0</v>
+        <v>236459.43</v>
       </c>
       <c r="N26" s="1">
-        <v>278638.97</v>
+        <v>242647.24</v>
       </c>
       <c r="O26" s="1">
-        <v>1.27</v>
+        <v>1.11</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>87</v>
       </c>
       <c r="B27" t="s">
         <v>88</v>
       </c>
       <c r="C27" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>99.204</v>
+        <v>92.591</v>
       </c>
       <c r="E27" s="1">
-        <v>97.966</v>
+        <v>89.814</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>97966.0</v>
+        <v>269442.0</v>
       </c>
       <c r="I27" s="1">
-        <v>1238.0</v>
+        <v>8331.0</v>
       </c>
       <c r="J27" s="1">
-        <v>1.2637037339485</v>
+        <v>3.0919455764135</v>
       </c>
       <c r="K27">
-        <v>0.14</v>
+        <v>0.16</v>
       </c>
       <c r="L27">
-        <v>136.99</v>
+        <v>476.71</v>
       </c>
       <c r="M27" s="1">
-        <v>99204.0</v>
+        <v>277773.0</v>
       </c>
       <c r="N27" s="1">
-        <v>99340.99</v>
+        <v>278249.71</v>
       </c>
       <c r="O27" s="1">
-        <v>0.45</v>
+        <v>1.27</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>89</v>
       </c>
       <c r="B28" t="s">
         <v>90</v>
       </c>
       <c r="C28" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>101.09</v>
+        <v>99.215</v>
       </c>
       <c r="E28" s="1">
-        <v>102.115</v>
+        <v>97.966</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>204230.0</v>
+        <v>97966.0</v>
       </c>
       <c r="I28" s="1">
-        <v>-2050.0</v>
+        <v>1249.0</v>
       </c>
       <c r="J28" s="1">
-        <v>-1.0037702590217</v>
+        <v>1.2749321193067</v>
       </c>
       <c r="K28">
-        <v>0.48</v>
+        <v>0.31</v>
       </c>
       <c r="L28">
-        <v>958.9</v>
+        <v>308.22</v>
       </c>
       <c r="M28" s="1">
-        <v>202180.0</v>
+        <v>99215.0</v>
       </c>
       <c r="N28" s="1">
-        <v>203138.9</v>
+        <v>99523.22</v>
       </c>
       <c r="O28" s="1">
-        <v>0.93</v>
+        <v>0.46</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>91</v>
       </c>
       <c r="B29" t="s">
         <v>92</v>
       </c>
       <c r="C29" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>101.67</v>
+        <v>100.459</v>
       </c>
       <c r="E29" s="1">
-        <v>103.013</v>
+        <v>102.115</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>309039.0</v>
+        <v>102115.0</v>
       </c>
       <c r="I29" s="1">
-        <v>-4029.0</v>
+        <v>-1656.0</v>
       </c>
       <c r="J29" s="1">
-        <v>-1.3037189480939</v>
+        <v>-1.621701023356</v>
       </c>
       <c r="K29">
-        <v>1.05</v>
-[...2 lines deleted...]
-        <v>93</v>
+        <v>0.72</v>
+      </c>
+      <c r="L29">
+        <v>719.18</v>
       </c>
       <c r="M29" s="1">
-        <v>305010.0</v>
+        <v>100459.0</v>
       </c>
       <c r="N29" s="1">
-        <v>308163.08</v>
+        <v>101178.18</v>
       </c>
       <c r="O29" s="1">
-        <v>1.41</v>
+        <v>0.46</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
+        <v>93</v>
+      </c>
+      <c r="B30" t="s">
         <v>94</v>
       </c>
-      <c r="B30" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C30" s="1">
-        <v>100000.0</v>
+        <v>104000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>99.289</v>
+        <v>99.945</v>
       </c>
       <c r="E30" s="1">
-        <v>99.824</v>
+        <v>99.846</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>99824.0</v>
+        <v>103839.84</v>
       </c>
       <c r="I30" s="1">
-        <v>-535.0</v>
+        <v>102.96</v>
       </c>
       <c r="J30" s="1">
-        <v>-0.53594326013784</v>
+        <v>0.099152695150532</v>
       </c>
       <c r="K30">
-        <v>2.16</v>
-[...2 lines deleted...]
-        <v>96</v>
+        <v>0.04</v>
+      </c>
+      <c r="L30">
+        <v>39.89</v>
       </c>
       <c r="M30" s="1">
-        <v>99289.0</v>
+        <v>103942.8</v>
       </c>
       <c r="N30" s="1">
-        <v>101451.33</v>
+        <v>103982.69</v>
       </c>
       <c r="O30" s="1">
-        <v>0.46</v>
+        <v>0.48</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
+        <v>95</v>
+      </c>
+      <c r="B31" t="s">
+        <v>96</v>
+      </c>
+      <c r="C31" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D31" s="1">
+        <v>101.261</v>
+      </c>
+      <c r="E31" s="1">
+        <v>103.013</v>
+      </c>
+      <c r="F31" t="s">
+        <v>8</v>
+      </c>
+      <c r="G31">
+        <v>1.0</v>
+      </c>
+      <c r="H31" s="1">
+        <v>309039.0</v>
+      </c>
+      <c r="I31" s="1">
+        <v>-5256.0</v>
+      </c>
+      <c r="J31" s="1">
+        <v>-1.700756215235</v>
+      </c>
+      <c r="K31">
+        <v>1.32</v>
+      </c>
+      <c r="L31" t="s">
         <v>97</v>
       </c>
-      <c r="B31" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M31" s="1">
-        <v>98774.0</v>
+        <v>303783.0</v>
       </c>
       <c r="N31" s="1">
-        <v>99444.55</v>
+        <v>307732.32</v>
       </c>
       <c r="O31" s="1">
-        <v>0.45</v>
+        <v>1.41</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
+        <v>98</v>
+      </c>
+      <c r="B32" t="s">
         <v>99</v>
       </c>
-      <c r="B32" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C32" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>98.366</v>
+        <v>98.947</v>
       </c>
       <c r="E32" s="1">
-        <v>96.182</v>
+        <v>99.824</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>288546.0</v>
+        <v>99824.0</v>
       </c>
       <c r="I32" s="1">
-        <v>6552.0</v>
+        <v>-877.0</v>
       </c>
       <c r="J32" s="1">
-        <v>2.2706951404629</v>
+        <v>-0.87854624138484</v>
       </c>
       <c r="K32">
-        <v>0.15</v>
-[...2 lines deleted...]
-        <v>457.19</v>
+        <v>2.35</v>
+      </c>
+      <c r="L32" t="s">
+        <v>40</v>
       </c>
       <c r="M32" s="1">
-        <v>295098.0</v>
+        <v>98947.0</v>
       </c>
       <c r="N32" s="1">
-        <v>295555.19</v>
+        <v>101297.68</v>
       </c>
       <c r="O32" s="1">
-        <v>1.35</v>
+        <v>0.46</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
+        <v>100</v>
+      </c>
+      <c r="B33" t="s">
         <v>101</v>
       </c>
-      <c r="B33" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C33" s="1">
-        <v>251000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>98.782</v>
+        <v>98.548</v>
       </c>
       <c r="E33" s="1">
-        <v>99.874</v>
+        <v>99.668</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>250683.74</v>
+        <v>99668.0</v>
       </c>
       <c r="I33" s="1">
-        <v>-2740.92</v>
+        <v>-1120.0</v>
       </c>
       <c r="J33" s="1">
-        <v>-1.0933776558464</v>
+        <v>-1.1237307862102</v>
       </c>
       <c r="K33">
-        <v>0.64</v>
-[...2 lines deleted...]
-        <v>103</v>
+        <v>0.86</v>
+      </c>
+      <c r="L33">
+        <v>858.9</v>
       </c>
       <c r="M33" s="1">
-        <v>247942.82</v>
+        <v>98548.0</v>
       </c>
       <c r="N33" s="1">
-        <v>249553.4</v>
+        <v>99406.9</v>
       </c>
       <c r="O33" s="1">
-        <v>1.14</v>
+        <v>0.45</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="B34" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="C34" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>98.652</v>
+        <v>98.497</v>
       </c>
       <c r="E34" s="1">
-        <v>99.806</v>
+        <v>96.182</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>199612.0</v>
+        <v>288546.0</v>
       </c>
       <c r="I34" s="1">
-        <v>-2308.0</v>
+        <v>6945.0</v>
       </c>
       <c r="J34" s="1">
-        <v>-1.1562431116366</v>
+        <v>2.4068952610676</v>
       </c>
       <c r="K34">
-        <v>1.42</v>
-[...2 lines deleted...]
-        <v>106</v>
+        <v>0.2</v>
+      </c>
+      <c r="L34">
+        <v>585.62</v>
       </c>
       <c r="M34" s="1">
-        <v>197304.0</v>
+        <v>295491.0</v>
       </c>
       <c r="N34" s="1">
-        <v>200139.62</v>
+        <v>296076.62</v>
       </c>
       <c r="O34" s="1">
-        <v>0.91</v>
+        <v>1.35</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="B35" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="C35" s="1">
-        <v>263000.0</v>
+        <v>251000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>98.483</v>
+        <v>98.467</v>
       </c>
       <c r="E35" s="1">
-        <v>100.0</v>
+        <v>99.874</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>263000.0</v>
+        <v>250683.74</v>
       </c>
       <c r="I35" s="1">
-        <v>-3989.71</v>
+        <v>-3531.57</v>
       </c>
       <c r="J35" s="1">
-        <v>-1.517</v>
+        <v>-1.4087750565713</v>
       </c>
       <c r="K35">
-        <v>1.03</v>
+        <v>0.87</v>
       </c>
       <c r="L35" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="M35" s="1">
-        <v>259010.29</v>
+        <v>247152.17</v>
       </c>
       <c r="N35" s="1">
-        <v>261720.04</v>
+        <v>249327.5</v>
       </c>
       <c r="O35" s="1">
-        <v>1.2</v>
+        <v>1.14</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="B36" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="C36" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>96.863</v>
+        <v>98.344</v>
       </c>
       <c r="E36" s="1">
-        <v>95.035</v>
+        <v>99.806</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>95035.0</v>
+        <v>199612.0</v>
       </c>
       <c r="I36" s="1">
-        <v>1828.0</v>
+        <v>-2924.0</v>
       </c>
       <c r="J36" s="1">
-        <v>1.9235018677329</v>
+        <v>-1.4648417930786</v>
       </c>
       <c r="K36">
-        <v>1.3</v>
+        <v>1.59</v>
       </c>
       <c r="L36" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="M36" s="1">
-        <v>96863.0</v>
+        <v>196688.0</v>
       </c>
       <c r="N36" s="1">
-        <v>98161.63</v>
+        <v>199866.08</v>
       </c>
       <c r="O36" s="1">
-        <v>0.45</v>
+        <v>0.91</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="B37" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
       <c r="C37" s="1">
-        <v>100000.0</v>
+        <v>263000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>99.658</v>
+        <v>98.301</v>
       </c>
       <c r="E37" s="1">
-        <v>99.96</v>
+        <v>100.0</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>99960.0</v>
+        <v>263000.0</v>
       </c>
       <c r="I37" s="1">
-        <v>-302.0</v>
+        <v>-4468.37</v>
       </c>
       <c r="J37" s="1">
-        <v>-0.30212084833934</v>
+        <v>-1.699</v>
       </c>
       <c r="K37">
-        <v>2.62</v>
+        <v>1.22</v>
       </c>
       <c r="L37" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="M37" s="1">
-        <v>99658.0</v>
+        <v>258531.63</v>
       </c>
       <c r="N37" s="1">
-        <v>102280.95</v>
+        <v>261735.73</v>
       </c>
       <c r="O37" s="1">
-        <v>0.47</v>
+        <v>1.2</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
       <c r="B38" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
       <c r="C38" s="1">
-        <v>136000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>100.856</v>
+        <v>96.54</v>
       </c>
       <c r="E38" s="1">
-        <v>99.67</v>
+        <v>95.035</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>135551.2</v>
+        <v>95035.0</v>
       </c>
       <c r="I38" s="1">
-        <v>1612.96</v>
+        <v>1505.0</v>
       </c>
       <c r="J38" s="1">
-        <v>1.1899267583024</v>
+        <v>1.5836270847582</v>
       </c>
       <c r="K38">
-        <v>0.19</v>
-[...2 lines deleted...]
-        <v>256.63</v>
+        <v>1.4</v>
+      </c>
+      <c r="L38" t="s">
+        <v>115</v>
       </c>
       <c r="M38" s="1">
-        <v>137164.16</v>
+        <v>96540.0</v>
       </c>
       <c r="N38" s="1">
-        <v>137420.79</v>
+        <v>97941.37</v>
       </c>
       <c r="O38" s="1">
-        <v>0.63</v>
+        <v>0.45</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
+        <v>116</v>
+      </c>
+      <c r="B39" t="s">
+        <v>117</v>
+      </c>
+      <c r="C39" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D39" s="1">
+        <v>99.328</v>
+      </c>
+      <c r="E39" s="1">
+        <v>99.96</v>
+      </c>
+      <c r="F39" t="s">
+        <v>8</v>
+      </c>
+      <c r="G39">
+        <v>1.0</v>
+      </c>
+      <c r="H39" s="1">
+        <v>99960.0</v>
+      </c>
+      <c r="I39" s="1">
+        <v>-632.0</v>
+      </c>
+      <c r="J39" s="1">
+        <v>-0.63225290116046</v>
+      </c>
+      <c r="K39">
+        <v>2.82</v>
+      </c>
+      <c r="L39" t="s">
         <v>118</v>
       </c>
-      <c r="B39" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M39" s="1">
-        <v>291957.0</v>
+        <v>99328.0</v>
       </c>
       <c r="N39" s="1">
-        <v>292645.36</v>
+        <v>102147.86</v>
       </c>
       <c r="O39" s="1">
-        <v>1.34</v>
+        <v>0.47</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
+        <v>119</v>
+      </c>
+      <c r="B40" t="s">
         <v>120</v>
       </c>
-      <c r="B40" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C40" s="1">
-        <v>100000.0</v>
+        <v>136000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>98.2</v>
+        <v>100.519</v>
       </c>
       <c r="E40" s="1">
-        <v>98.129</v>
+        <v>99.67</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>98129.0</v>
+        <v>135551.2</v>
       </c>
       <c r="I40" s="1">
-        <v>71.0</v>
+        <v>1154.64</v>
       </c>
       <c r="J40" s="1">
-        <v>0.072353738446331</v>
+        <v>0.85181097622153</v>
       </c>
       <c r="K40">
-        <v>1.83</v>
-[...2 lines deleted...]
-        <v>122</v>
+        <v>0.44</v>
+      </c>
+      <c r="L40">
+        <v>594.3</v>
       </c>
       <c r="M40" s="1">
-        <v>98200.0</v>
+        <v>136705.84</v>
       </c>
       <c r="N40" s="1">
-        <v>100028.08</v>
+        <v>137300.14</v>
       </c>
       <c r="O40" s="1">
-        <v>0.46</v>
+        <v>0.63</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="B41" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="C41" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>98.979</v>
+        <v>97.396</v>
       </c>
       <c r="E41" s="1">
-        <v>99.71</v>
+        <v>94.498</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>99710.0</v>
+        <v>188996.0</v>
       </c>
       <c r="I41" s="1">
-        <v>-731.0</v>
+        <v>5796.0</v>
       </c>
       <c r="J41" s="1">
-        <v>-0.73312606559021</v>
+        <v>3.0667315710385</v>
       </c>
       <c r="K41">
-        <v>0.68</v>
+        <v>0.25</v>
       </c>
       <c r="L41">
-        <v>683.22</v>
+        <v>493.15</v>
       </c>
       <c r="M41" s="1">
-        <v>98979.0</v>
+        <v>194792.0</v>
       </c>
       <c r="N41" s="1">
-        <v>99662.22</v>
+        <v>195285.15</v>
       </c>
       <c r="O41" s="1">
-        <v>0.46</v>
+        <v>0.89</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
+        <v>123</v>
+      </c>
+      <c r="B42" t="s">
+        <v>124</v>
+      </c>
+      <c r="C42" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D42" s="1">
+        <v>98.03</v>
+      </c>
+      <c r="E42" s="1">
+        <v>98.129</v>
+      </c>
+      <c r="F42" t="s">
+        <v>8</v>
+      </c>
+      <c r="G42">
+        <v>1.0</v>
+      </c>
+      <c r="H42" s="1">
+        <v>98129.0</v>
+      </c>
+      <c r="I42" s="1">
+        <v>-99.0</v>
+      </c>
+      <c r="J42" s="1">
+        <v>-0.10088760712939</v>
+      </c>
+      <c r="K42">
+        <v>1.97</v>
+      </c>
+      <c r="L42" t="s">
         <v>125</v>
       </c>
-      <c r="B42" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M42" s="1">
-        <v>295632.0</v>
+        <v>98030.0</v>
       </c>
       <c r="N42" s="1">
-        <v>299176.52</v>
+        <v>100003.63</v>
       </c>
       <c r="O42" s="1">
-        <v>1.37</v>
+        <v>0.46</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="B43" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="C43" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>104.396</v>
+        <v>98.519</v>
       </c>
       <c r="E43" s="1">
-        <v>106.562</v>
+        <v>99.71</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>213124.0</v>
+        <v>99710.0</v>
       </c>
       <c r="I43" s="1">
-        <v>-4332.0</v>
+        <v>-1191.0</v>
       </c>
       <c r="J43" s="1">
-        <v>-2.0326195078921</v>
+        <v>-1.1944639454418</v>
       </c>
       <c r="K43">
-        <v>3.54</v>
-[...2 lines deleted...]
-        <v>130</v>
+        <v>0.86</v>
+      </c>
+      <c r="L43">
+        <v>863.01</v>
       </c>
       <c r="M43" s="1">
-        <v>208792.0</v>
+        <v>98519.0</v>
       </c>
       <c r="N43" s="1">
-        <v>215874.19</v>
+        <v>99382.01</v>
       </c>
       <c r="O43" s="1">
-        <v>0.99</v>
+        <v>0.45</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="B44" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="C44" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>96.066</v>
+        <v>98.05</v>
       </c>
       <c r="E44" s="1">
-        <v>94.283</v>
+        <v>99.772</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>188566.0</v>
+        <v>299316.0</v>
       </c>
       <c r="I44" s="1">
-        <v>3566.0</v>
+        <v>-5166.0</v>
       </c>
       <c r="J44" s="1">
-        <v>1.8911150472514</v>
+        <v>-1.7259351321012</v>
       </c>
       <c r="K44">
-        <v>1.07</v>
+        <v>1.4</v>
       </c>
       <c r="L44" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="M44" s="1">
-        <v>192132.0</v>
+        <v>294150.0</v>
       </c>
       <c r="N44" s="1">
-        <v>194275.84</v>
+        <v>298336.64</v>
       </c>
       <c r="O44" s="1">
-        <v>0.89</v>
+        <v>1.36</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="B45" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="C45" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>107.124</v>
+        <v>103.882</v>
       </c>
       <c r="E45" s="1">
-        <v>109.94</v>
+        <v>106.562</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>109940.0</v>
+        <v>213124.0</v>
       </c>
       <c r="I45" s="1">
-        <v>-2816.0</v>
+        <v>-5360.0</v>
       </c>
       <c r="J45" s="1">
-        <v>-2.5613971257049</v>
+        <v>-2.5149678121657</v>
       </c>
       <c r="K45">
-        <v>0.84</v>
-[...2 lines deleted...]
-        <v>838.36</v>
+        <v>3.92</v>
+      </c>
+      <c r="L45" t="s">
+        <v>133</v>
       </c>
       <c r="M45" s="1">
-        <v>107124.0</v>
+        <v>207764.0</v>
       </c>
       <c r="N45" s="1">
-        <v>107962.36</v>
+        <v>215599.62</v>
       </c>
       <c r="O45" s="1">
-        <v>0.49</v>
+        <v>0.99</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
+        <v>134</v>
+      </c>
+      <c r="B46" t="s">
+        <v>135</v>
+      </c>
+      <c r="C46" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D46" s="1">
+        <v>95.878</v>
+      </c>
+      <c r="E46" s="1">
+        <v>94.283</v>
+      </c>
+      <c r="F46" t="s">
+        <v>8</v>
+      </c>
+      <c r="G46">
+        <v>1.0</v>
+      </c>
+      <c r="H46" s="1">
+        <v>188566.0</v>
+      </c>
+      <c r="I46" s="1">
+        <v>3190.0</v>
+      </c>
+      <c r="J46" s="1">
+        <v>1.6917153675636</v>
+      </c>
+      <c r="K46">
+        <v>1.16</v>
+      </c>
+      <c r="L46" t="s">
         <v>136</v>
       </c>
-      <c r="B46" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M46" s="1">
-        <v>99040.0</v>
+        <v>191756.0</v>
       </c>
       <c r="N46" s="1">
-        <v>100223.56</v>
+        <v>194071.07</v>
       </c>
       <c r="O46" s="1">
-        <v>0.46</v>
+        <v>0.89</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="B47" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="C47" s="1">
         <v>100000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>100.512</v>
+        <v>106.441</v>
       </c>
       <c r="E47" s="1">
-        <v>100.0</v>
+        <v>109.94</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>100000.0</v>
+        <v>109940.0</v>
       </c>
       <c r="I47" s="1">
-        <v>512.0</v>
+        <v>-3499.0</v>
       </c>
       <c r="J47" s="1">
-        <v>0.512</v>
+        <v>-3.1826450791341</v>
       </c>
       <c r="K47">
-        <v>0.18</v>
-[...2 lines deleted...]
-        <v>175.89</v>
+        <v>1.25</v>
+      </c>
+      <c r="L47" t="s">
+        <v>139</v>
       </c>
       <c r="M47" s="1">
-        <v>100512.0</v>
+        <v>106441.0</v>
       </c>
       <c r="N47" s="1">
-        <v>100687.89</v>
+        <v>107690.32</v>
       </c>
       <c r="O47" s="1">
-        <v>0.46</v>
+        <v>0.49</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
+        <v>140</v>
+      </c>
+      <c r="B48" t="s">
         <v>141</v>
       </c>
-      <c r="B48" t="s">
+      <c r="C48" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D48" s="1">
+        <v>98.695</v>
+      </c>
+      <c r="E48" s="1">
+        <v>99.601</v>
+      </c>
+      <c r="F48" t="s">
+        <v>8</v>
+      </c>
+      <c r="G48">
+        <v>1.0</v>
+      </c>
+      <c r="H48" s="1">
+        <v>99601.0</v>
+      </c>
+      <c r="I48" s="1">
+        <v>-906.0</v>
+      </c>
+      <c r="J48" s="1">
+        <v>-0.90962942139135</v>
+      </c>
+      <c r="K48">
+        <v>1.39</v>
+      </c>
+      <c r="L48" t="s">
         <v>142</v>
       </c>
-      <c r="C48" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M48" s="1">
-        <v>296025.0</v>
+        <v>98695.0</v>
       </c>
       <c r="N48" s="1">
-        <v>297052.4</v>
+        <v>100084.04</v>
       </c>
       <c r="O48" s="1">
-        <v>1.36</v>
+        <v>0.46</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
+        <v>143</v>
+      </c>
+      <c r="B49" t="s">
         <v>144</v>
       </c>
-      <c r="B49" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C49" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>91.541</v>
+        <v>99.666</v>
       </c>
       <c r="E49" s="1">
-        <v>91.77</v>
+        <v>99.934</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>183540.0</v>
+        <v>99934.0</v>
       </c>
       <c r="I49" s="1">
-        <v>-458.0</v>
+        <v>-268.0</v>
       </c>
       <c r="J49" s="1">
-        <v>-0.24953688569249</v>
+        <v>-0.2681769968179</v>
       </c>
       <c r="K49">
-        <v>0.22</v>
+        <v>0.14</v>
       </c>
       <c r="L49">
-        <v>443.84</v>
+        <v>142.47</v>
       </c>
       <c r="M49" s="1">
-        <v>183082.0</v>
+        <v>99666.0</v>
       </c>
       <c r="N49" s="1">
-        <v>183525.84</v>
+        <v>99808.47</v>
       </c>
       <c r="O49" s="1">
-        <v>0.84</v>
+        <v>0.46</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
+        <v>145</v>
+      </c>
+      <c r="B50" t="s">
         <v>146</v>
       </c>
-      <c r="B50" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C50" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>99.366</v>
+        <v>99.945</v>
       </c>
       <c r="E50" s="1">
-        <v>99.92033333</v>
+        <v>100.0</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>299761.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I50" s="1">
-        <v>-1663.0</v>
+        <v>-55.0</v>
       </c>
       <c r="J50" s="1">
-        <v>-0.55477530432578</v>
+        <v>-0.055</v>
       </c>
       <c r="K50">
-        <v>2.53</v>
-[...2 lines deleted...]
-        <v>148</v>
+        <v>0.41</v>
+      </c>
+      <c r="L50">
+        <v>407.33</v>
       </c>
       <c r="M50" s="1">
-        <v>298098.0</v>
+        <v>99945.0</v>
       </c>
       <c r="N50" s="1">
-        <v>305692.52</v>
+        <v>100352.33</v>
       </c>
       <c r="O50" s="1">
-        <v>1.4</v>
+        <v>0.46</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
+        <v>147</v>
+      </c>
+      <c r="B51" t="s">
+        <v>148</v>
+      </c>
+      <c r="C51" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D51" s="1">
+        <v>98.677</v>
+      </c>
+      <c r="E51" s="1">
+        <v>97.95</v>
+      </c>
+      <c r="F51" t="s">
+        <v>8</v>
+      </c>
+      <c r="G51">
+        <v>1.0</v>
+      </c>
+      <c r="H51" s="1">
+        <v>293850.0</v>
+      </c>
+      <c r="I51" s="1">
+        <v>2181.0</v>
+      </c>
+      <c r="J51" s="1">
+        <v>0.74221541602859</v>
+      </c>
+      <c r="K51">
+        <v>0.41</v>
+      </c>
+      <c r="L51" t="s">
         <v>149</v>
       </c>
-      <c r="B51" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M51" s="1">
-        <v>99250.0</v>
+        <v>296031.0</v>
       </c>
       <c r="N51" s="1">
-        <v>99373.29</v>
+        <v>297263.88</v>
       </c>
       <c r="O51" s="1">
-        <v>0.45</v>
+        <v>1.36</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
+        <v>150</v>
+      </c>
+      <c r="B52" t="s">
         <v>151</v>
       </c>
-      <c r="B52" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C52" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>98.931</v>
+        <v>91.277</v>
       </c>
       <c r="E52" s="1">
-        <v>99.517</v>
+        <v>91.77</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>99517.0</v>
+        <v>183540.0</v>
       </c>
       <c r="I52" s="1">
-        <v>-586.0</v>
+        <v>-986.0</v>
       </c>
       <c r="J52" s="1">
-        <v>-0.58884411708552</v>
+        <v>-0.53721259670916</v>
       </c>
       <c r="K52">
-        <v>2.82</v>
-[...2 lines deleted...]
-        <v>153</v>
+        <v>0.25</v>
+      </c>
+      <c r="L52">
+        <v>495.21</v>
       </c>
       <c r="M52" s="1">
-        <v>98931.0</v>
+        <v>182554.0</v>
       </c>
       <c r="N52" s="1">
-        <v>101751.21</v>
+        <v>183049.21</v>
       </c>
       <c r="O52" s="1">
-        <v>0.47</v>
+        <v>0.84</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
+        <v>152</v>
+      </c>
+      <c r="B53" t="s">
+        <v>153</v>
+      </c>
+      <c r="C53" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D53" s="1">
+        <v>99.026</v>
+      </c>
+      <c r="E53" s="1">
+        <v>99.92033333</v>
+      </c>
+      <c r="F53" t="s">
+        <v>8</v>
+      </c>
+      <c r="G53">
+        <v>1.0</v>
+      </c>
+      <c r="H53" s="1">
+        <v>299761.0</v>
+      </c>
+      <c r="I53" s="1">
+        <v>-2683.0</v>
+      </c>
+      <c r="J53" s="1">
+        <v>-0.89504638695494</v>
+      </c>
+      <c r="K53">
+        <v>2.74</v>
+      </c>
+      <c r="L53" t="s">
         <v>154</v>
       </c>
-      <c r="B53" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M53" s="1">
-        <v>198864.0</v>
+        <v>297078.0</v>
       </c>
       <c r="N53" s="1">
-        <v>199655.1</v>
+        <v>305288.96</v>
       </c>
       <c r="O53" s="1">
-        <v>0.91</v>
+        <v>1.4</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
+        <v>155</v>
+      </c>
+      <c r="B54" t="s">
         <v>156</v>
       </c>
-      <c r="B54" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C54" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>101.068</v>
+        <v>99.21</v>
       </c>
       <c r="E54" s="1">
-        <v>101.799</v>
+        <v>98.32</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>203598.0</v>
+        <v>98320.0</v>
       </c>
       <c r="I54" s="1">
-        <v>-1462.0</v>
+        <v>890.0</v>
       </c>
       <c r="J54" s="1">
-        <v>-0.71808171003644</v>
+        <v>0.90520748576078</v>
       </c>
       <c r="K54">
-        <v>1.97</v>
-[...2 lines deleted...]
-        <v>158</v>
+        <v>0.25</v>
+      </c>
+      <c r="L54">
+        <v>251.71</v>
       </c>
       <c r="M54" s="1">
-        <v>202136.0</v>
+        <v>99210.0</v>
       </c>
       <c r="N54" s="1">
-        <v>206067.51</v>
+        <v>99461.71</v>
       </c>
       <c r="O54" s="1">
-        <v>0.94</v>
+        <v>0.46</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="B55" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="C55" s="1">
         <v>100000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>96.652</v>
+        <v>98.693</v>
       </c>
       <c r="E55" s="1">
-        <v>93.412</v>
+        <v>99.517</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>93412.0</v>
+        <v>99517.0</v>
       </c>
       <c r="I55" s="1">
-        <v>3240.0</v>
+        <v>-824.0</v>
       </c>
       <c r="J55" s="1">
-        <v>3.4685051171156</v>
+        <v>-0.82799923631138</v>
       </c>
       <c r="K55">
-        <v>0.37</v>
-[...2 lines deleted...]
-        <v>373.97</v>
+        <v>3.05</v>
+      </c>
+      <c r="L55" t="s">
+        <v>159</v>
       </c>
       <c r="M55" s="1">
-        <v>96652.0</v>
+        <v>98693.0</v>
       </c>
       <c r="N55" s="1">
-        <v>97025.97</v>
+        <v>101744.37</v>
       </c>
       <c r="O55" s="1">
-        <v>0.44</v>
+        <v>0.47</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
+        <v>160</v>
+      </c>
+      <c r="B56" t="s">
         <v>161</v>
       </c>
-      <c r="B56" t="s">
+      <c r="C56" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D56" s="1">
+        <v>99.16</v>
+      </c>
+      <c r="E56" s="1">
+        <v>99.574</v>
+      </c>
+      <c r="F56" t="s">
+        <v>8</v>
+      </c>
+      <c r="G56">
+        <v>1.0</v>
+      </c>
+      <c r="H56" s="1">
+        <v>199148.0</v>
+      </c>
+      <c r="I56" s="1">
+        <v>-828.0</v>
+      </c>
+      <c r="J56" s="1">
+        <v>-0.41577118524916</v>
+      </c>
+      <c r="K56">
+        <v>0.58</v>
+      </c>
+      <c r="L56" t="s">
         <v>162</v>
       </c>
-      <c r="C56" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M56" s="1">
-        <v>90991.0</v>
+        <v>198320.0</v>
       </c>
       <c r="N56" s="1">
-        <v>91139.63</v>
+        <v>199470.68</v>
       </c>
       <c r="O56" s="1">
-        <v>0.42</v>
+        <v>0.91</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>163</v>
       </c>
       <c r="B57" t="s">
         <v>164</v>
       </c>
       <c r="C57" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>100.974</v>
+        <v>100.653</v>
       </c>
       <c r="E57" s="1">
-        <v>100.539</v>
+        <v>101.799</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>100539.0</v>
+        <v>203598.0</v>
       </c>
       <c r="I57" s="1">
-        <v>435.0</v>
+        <v>-2292.0</v>
       </c>
       <c r="J57" s="1">
-        <v>0.43266791991168</v>
+        <v>-1.1257477971296</v>
       </c>
       <c r="K57">
-        <v>2.28</v>
+        <v>2.21</v>
       </c>
       <c r="L57" t="s">
         <v>165</v>
       </c>
       <c r="M57" s="1">
-        <v>100974.0</v>
+        <v>201306.0</v>
       </c>
       <c r="N57" s="1">
-        <v>103253.45</v>
+        <v>205716.96</v>
       </c>
       <c r="O57" s="1">
-        <v>0.47</v>
+        <v>0.94</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>166</v>
       </c>
       <c r="B58" t="s">
         <v>167</v>
       </c>
       <c r="C58" s="1">
         <v>100000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>99.462</v>
+        <v>96.62</v>
       </c>
       <c r="E58" s="1">
-        <v>99.956</v>
+        <v>93.412</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>99956.0</v>
+        <v>93412.0</v>
       </c>
       <c r="I58" s="1">
-        <v>-494.0</v>
+        <v>3208.0</v>
       </c>
       <c r="J58" s="1">
-        <v>-0.4942174556805</v>
+        <v>3.4342482764527</v>
       </c>
       <c r="K58">
-        <v>2.26</v>
-[...2 lines deleted...]
-        <v>168</v>
+        <v>0.43</v>
+      </c>
+      <c r="L58">
+        <v>433.9</v>
       </c>
       <c r="M58" s="1">
-        <v>99462.0</v>
+        <v>96620.0</v>
       </c>
       <c r="N58" s="1">
-        <v>101722.62</v>
+        <v>97053.9</v>
       </c>
       <c r="O58" s="1">
-        <v>0.46</v>
+        <v>0.44</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
+        <v>168</v>
+      </c>
+      <c r="B59" t="s">
         <v>169</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
       <c r="C59" s="1">
         <v>100000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>100.205</v>
+        <v>90.783</v>
       </c>
       <c r="E59" s="1">
-        <v>100.426</v>
+        <v>91.432</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>100426.0</v>
+        <v>91432.0</v>
       </c>
       <c r="I59" s="1">
-        <v>-221.0</v>
+        <v>-649.0</v>
       </c>
       <c r="J59" s="1">
-        <v>-0.22006253360683</v>
+        <v>-0.70981713185756</v>
       </c>
       <c r="K59">
-        <v>1.55</v>
-[...2 lines deleted...]
-        <v>171</v>
+        <v>0.17</v>
+      </c>
+      <c r="L59">
+        <v>165.75</v>
       </c>
       <c r="M59" s="1">
-        <v>100205.0</v>
+        <v>90783.0</v>
       </c>
       <c r="N59" s="1">
-        <v>101755.14</v>
+        <v>90948.75</v>
       </c>
       <c r="O59" s="1">
-        <v>0.47</v>
+        <v>0.42</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
+        <v>170</v>
+      </c>
+      <c r="B60" t="s">
+        <v>171</v>
+      </c>
+      <c r="C60" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D60" s="1">
+        <v>101.136</v>
+      </c>
+      <c r="E60" s="1">
+        <v>100.539</v>
+      </c>
+      <c r="F60" t="s">
+        <v>8</v>
+      </c>
+      <c r="G60">
+        <v>1.0</v>
+      </c>
+      <c r="H60" s="1">
+        <v>100539.0</v>
+      </c>
+      <c r="I60" s="1">
+        <v>597.0</v>
+      </c>
+      <c r="J60" s="1">
+        <v>0.59379942112016</v>
+      </c>
+      <c r="K60">
+        <v>2.55</v>
+      </c>
+      <c r="L60" t="s">
         <v>172</v>
       </c>
-      <c r="B60" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M60" s="1">
-        <v>112678.74</v>
+        <v>101136.0</v>
       </c>
       <c r="N60" s="1">
-        <v>113867.54</v>
+        <v>103689.42</v>
       </c>
       <c r="O60" s="1">
-        <v>0.52</v>
+        <v>0.47</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="B61" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="C61" s="1">
         <v>100000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>97.977</v>
+        <v>99.512</v>
       </c>
       <c r="E61" s="1">
-        <v>97.224</v>
+        <v>99.956</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>97224.0</v>
+        <v>99956.0</v>
       </c>
       <c r="I61" s="1">
-        <v>753.0</v>
+        <v>-444.0</v>
       </c>
       <c r="J61" s="1">
-        <v>0.77450012342631</v>
+        <v>-0.44419544599624</v>
       </c>
       <c r="K61">
-        <v>0.44</v>
-[...2 lines deleted...]
-        <v>441.1</v>
+        <v>2.46</v>
+      </c>
+      <c r="L61" t="s">
+        <v>175</v>
       </c>
       <c r="M61" s="1">
-        <v>97977.0</v>
+        <v>99512.0</v>
       </c>
       <c r="N61" s="1">
-        <v>98418.1</v>
+        <v>101969.53</v>
       </c>
       <c r="O61" s="1">
-        <v>0.45</v>
+        <v>0.47</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
+        <v>176</v>
+      </c>
+      <c r="B62" t="s">
         <v>177</v>
       </c>
-      <c r="B62" t="s">
+      <c r="C62" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D62" s="1">
+        <v>99.995</v>
+      </c>
+      <c r="E62" s="1">
+        <v>100.426</v>
+      </c>
+      <c r="F62" t="s">
+        <v>8</v>
+      </c>
+      <c r="G62">
+        <v>1.0</v>
+      </c>
+      <c r="H62" s="1">
+        <v>100426.0</v>
+      </c>
+      <c r="I62" s="1">
+        <v>-431.0</v>
+      </c>
+      <c r="J62" s="1">
+        <v>-0.42917172843686</v>
+      </c>
+      <c r="K62">
+        <v>1.76</v>
+      </c>
+      <c r="L62" t="s">
         <v>178</v>
       </c>
-      <c r="C62" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M62" s="1">
-        <v>133042.5</v>
+        <v>99995.0</v>
       </c>
       <c r="N62" s="1">
-        <v>133800.39</v>
+        <v>101755.75</v>
       </c>
       <c r="O62" s="1">
-        <v>0.61</v>
+        <v>0.47</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>179</v>
       </c>
       <c r="B63" t="s">
         <v>180</v>
       </c>
       <c r="C63" s="1">
-        <v>56000.0</v>
+        <v>114000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>99.911</v>
+        <v>98.628</v>
       </c>
       <c r="E63" s="1">
-        <v>99.558</v>
+        <v>99.818</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>55752.48</v>
+        <v>113792.52</v>
       </c>
       <c r="I63" s="1">
-        <v>197.68</v>
+        <v>-1356.6</v>
       </c>
       <c r="J63" s="1">
-        <v>0.35456718696639</v>
+        <v>-1.1921697489431</v>
       </c>
       <c r="K63">
-        <v>1.14</v>
-[...2 lines deleted...]
-        <v>637.67</v>
+        <v>1.22</v>
+      </c>
+      <c r="L63" t="s">
+        <v>181</v>
       </c>
       <c r="M63" s="1">
-        <v>55950.16</v>
+        <v>112435.92</v>
       </c>
       <c r="N63" s="1">
-        <v>56587.83</v>
+        <v>113829.69</v>
       </c>
       <c r="O63" s="1">
-        <v>0.26</v>
+        <v>0.52</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B64" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="C64" s="1">
         <v>100000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>101.121</v>
+        <v>97.78</v>
       </c>
       <c r="E64" s="1">
-        <v>102.154</v>
+        <v>97.224</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>102154.0</v>
+        <v>97224.0</v>
       </c>
       <c r="I64" s="1">
-        <v>-1033.0</v>
+        <v>556.0</v>
       </c>
       <c r="J64" s="1">
-        <v>-1.0112183565989</v>
+        <v>0.57187525713816</v>
       </c>
       <c r="K64">
-        <v>1.48</v>
-[...2 lines deleted...]
-        <v>183</v>
+        <v>0.56</v>
+      </c>
+      <c r="L64">
+        <v>560.96</v>
       </c>
       <c r="M64" s="1">
-        <v>101121.0</v>
+        <v>97780.0</v>
       </c>
       <c r="N64" s="1">
-        <v>102599.77</v>
+        <v>98340.96</v>
       </c>
       <c r="O64" s="1">
-        <v>0.47</v>
+        <v>0.45</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>184</v>
       </c>
       <c r="B65" t="s">
         <v>185</v>
       </c>
       <c r="C65" s="1">
-        <v>100000.0</v>
+        <v>135000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>99.117</v>
+        <v>98.2</v>
       </c>
       <c r="E65" s="1">
-        <v>99.791</v>
+        <v>99.998</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>99791.0</v>
+        <v>134997.3</v>
       </c>
       <c r="I65" s="1">
-        <v>-674.0</v>
+        <v>-2427.3</v>
       </c>
       <c r="J65" s="1">
-        <v>-0.67541161026545</v>
+        <v>-1.7980359607192</v>
       </c>
       <c r="K65">
-        <v>1.76</v>
+        <v>0.79</v>
       </c>
       <c r="L65" t="s">
         <v>186</v>
       </c>
       <c r="M65" s="1">
-        <v>99117.0</v>
+        <v>132570.0</v>
       </c>
       <c r="N65" s="1">
-        <v>100873.51</v>
+        <v>133633.49</v>
       </c>
       <c r="O65" s="1">
-        <v>0.46</v>
+        <v>0.61</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>187</v>
       </c>
       <c r="B66" t="s">
         <v>188</v>
       </c>
       <c r="C66" s="1">
-        <v>100000.0</v>
+        <v>56000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>99.619</v>
+        <v>99.541</v>
       </c>
       <c r="E66" s="1">
-        <v>97.614</v>
+        <v>99.558</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>97614.0</v>
+        <v>55752.48</v>
       </c>
       <c r="I66" s="1">
-        <v>2005.0</v>
+        <v>-9.52</v>
       </c>
       <c r="J66" s="1">
-        <v>2.0540086463007</v>
+        <v>-0.017075473593282</v>
       </c>
       <c r="K66">
-        <v>0.98</v>
+        <v>1.35</v>
       </c>
       <c r="L66">
-        <v>979.45</v>
+        <v>757.53</v>
       </c>
       <c r="M66" s="1">
-        <v>99619.0</v>
+        <v>55742.96</v>
       </c>
       <c r="N66" s="1">
-        <v>100598.45</v>
+        <v>56500.49</v>
       </c>
       <c r="O66" s="1">
-        <v>0.46</v>
+        <v>0.26</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>189</v>
       </c>
       <c r="B67" t="s">
         <v>190</v>
       </c>
       <c r="C67" s="1">
         <v>100000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>94.185</v>
+        <v>100.844</v>
       </c>
       <c r="E67" s="1">
-        <v>94.279</v>
+        <v>102.154</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>94279.0</v>
+        <v>102154.0</v>
       </c>
       <c r="I67" s="1">
-        <v>-94.0</v>
+        <v>-1310.0</v>
       </c>
       <c r="J67" s="1">
-        <v>-0.099704069835276</v>
+        <v>-1.2823775867807</v>
       </c>
       <c r="K67">
-        <v>0.37</v>
-[...2 lines deleted...]
-        <v>369.86</v>
+        <v>1.77</v>
+      </c>
+      <c r="L67" t="s">
+        <v>191</v>
       </c>
       <c r="M67" s="1">
-        <v>94185.0</v>
+        <v>100844.0</v>
       </c>
       <c r="N67" s="1">
-        <v>94554.86</v>
+        <v>102613.86</v>
       </c>
       <c r="O67" s="1">
-        <v>0.43</v>
+        <v>0.47</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B68" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="C68" s="1">
         <v>100000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>102.615</v>
+        <v>98.583</v>
       </c>
       <c r="E68" s="1">
-        <v>104.37</v>
+        <v>99.791</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>104370.0</v>
+        <v>99791.0</v>
       </c>
       <c r="I68" s="1">
-        <v>-1755.0</v>
+        <v>-1208.0</v>
       </c>
       <c r="J68" s="1">
-        <v>-1.6815176774935</v>
+        <v>-1.2105300077161</v>
       </c>
       <c r="K68">
-        <v>0.37</v>
-[...2 lines deleted...]
-        <v>365.4</v>
+        <v>1.95</v>
+      </c>
+      <c r="L68" t="s">
+        <v>194</v>
       </c>
       <c r="M68" s="1">
-        <v>102615.0</v>
+        <v>98583.0</v>
       </c>
       <c r="N68" s="1">
-        <v>102980.4</v>
+        <v>100536.42</v>
       </c>
       <c r="O68" s="1">
-        <v>0.47</v>
+        <v>0.46</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B69" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="C69" s="1">
         <v>100000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>101.058</v>
+        <v>99.699</v>
       </c>
       <c r="E69" s="1">
-        <v>102.199</v>
+        <v>97.614</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>102199.0</v>
+        <v>97614.0</v>
       </c>
       <c r="I69" s="1">
-        <v>-1141.0</v>
+        <v>2085.0</v>
       </c>
       <c r="J69" s="1">
-        <v>-1.1164492803256</v>
+        <v>2.1359641035097</v>
       </c>
       <c r="K69">
-        <v>3.67</v>
+        <v>1.07</v>
       </c>
       <c r="L69" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="M69" s="1">
-        <v>101058.0</v>
+        <v>99699.0</v>
       </c>
       <c r="N69" s="1">
-        <v>104725.81</v>
+        <v>100772.63</v>
       </c>
       <c r="O69" s="1">
-        <v>0.48</v>
+        <v>0.46</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B70" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="C70" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>96.833</v>
+        <v>93.994</v>
       </c>
       <c r="E70" s="1">
-        <v>97.63</v>
+        <v>94.279</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>195260.0</v>
+        <v>94279.0</v>
       </c>
       <c r="I70" s="1">
-        <v>-1594.0</v>
+        <v>-285.0</v>
       </c>
       <c r="J70" s="1">
-        <v>-0.81634743419031</v>
+        <v>-0.30229425428781</v>
       </c>
       <c r="K70">
-        <v>0.23</v>
+        <v>0.41</v>
       </c>
       <c r="L70">
-        <v>454.11</v>
+        <v>412.67</v>
       </c>
       <c r="M70" s="1">
-        <v>193666.0</v>
+        <v>93994.0</v>
       </c>
       <c r="N70" s="1">
-        <v>194120.11</v>
+        <v>94406.67</v>
       </c>
       <c r="O70" s="1">
-        <v>0.89</v>
+        <v>0.43</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B71" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="C71" s="1">
-        <v>118000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>98.106</v>
+        <v>102.082</v>
       </c>
       <c r="E71" s="1">
-        <v>99.628</v>
+        <v>104.37</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>117561.04</v>
+        <v>104370.0</v>
       </c>
       <c r="I71" s="1">
-        <v>-1795.96</v>
+        <v>-2288.0</v>
       </c>
       <c r="J71" s="1">
-        <v>-1.5276829806882</v>
+        <v>-2.1922008239916</v>
       </c>
       <c r="K71">
-        <v>1.79</v>
-[...2 lines deleted...]
-        <v>200</v>
+        <v>0.68</v>
+      </c>
+      <c r="L71">
+        <v>680.4</v>
       </c>
       <c r="M71" s="1">
-        <v>115765.08</v>
+        <v>102082.0</v>
       </c>
       <c r="N71" s="1">
-        <v>117876.96</v>
+        <v>102762.4</v>
       </c>
       <c r="O71" s="1">
-        <v>0.54</v>
+        <v>0.47</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B72" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="C72" s="1">
         <v>100000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>99.175</v>
+        <v>101.114</v>
       </c>
       <c r="E72" s="1">
-        <v>97.633</v>
+        <v>102.199</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>97633.0</v>
+        <v>102199.0</v>
       </c>
       <c r="I72" s="1">
-        <v>1542.0</v>
+        <v>-1085.0</v>
       </c>
       <c r="J72" s="1">
-        <v>1.5793840197474</v>
+        <v>-1.0616542236225</v>
       </c>
       <c r="K72">
-        <v>0.12</v>
-[...2 lines deleted...]
-        <v>116.44</v>
+        <v>3.96</v>
+      </c>
+      <c r="L72" t="s">
+        <v>204</v>
       </c>
       <c r="M72" s="1">
-        <v>99175.0</v>
+        <v>101114.0</v>
       </c>
       <c r="N72" s="1">
-        <v>99291.44</v>
+        <v>105072.9</v>
       </c>
       <c r="O72" s="1">
-        <v>0.45</v>
+        <v>0.48</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B73" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="C73" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>95.241</v>
+        <v>96.709</v>
       </c>
       <c r="E73" s="1">
-        <v>93.83333333</v>
+        <v>97.63</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>281500.0</v>
+        <v>195260.0</v>
       </c>
       <c r="I73" s="1">
-        <v>4223.0</v>
+        <v>-1842.0</v>
       </c>
       <c r="J73" s="1">
-        <v>1.5001776198934</v>
+        <v>-0.94335757451603</v>
       </c>
       <c r="K73">
-        <v>0.81</v>
-[...2 lines deleted...]
-        <v>205</v>
+        <v>0.34</v>
+      </c>
+      <c r="L73">
+        <v>676.71</v>
       </c>
       <c r="M73" s="1">
-        <v>285723.0</v>
+        <v>193418.0</v>
       </c>
       <c r="N73" s="1">
-        <v>288140.47</v>
+        <v>194094.71</v>
       </c>
       <c r="O73" s="1">
-        <v>1.32</v>
+        <v>0.89</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B74" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="C74" s="1">
-        <v>100000.0</v>
+        <v>118000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>97.921</v>
+        <v>97.725</v>
       </c>
       <c r="E74" s="1">
-        <v>94.862</v>
+        <v>99.628</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>94862.0</v>
+        <v>117561.04</v>
       </c>
       <c r="I74" s="1">
-        <v>3059.0</v>
+        <v>-2245.54</v>
       </c>
       <c r="J74" s="1">
-        <v>3.2246842782147</v>
+        <v>-1.9101055928052</v>
       </c>
       <c r="K74">
-        <v>0.76</v>
-[...2 lines deleted...]
-        <v>755.14</v>
+        <v>2.01</v>
+      </c>
+      <c r="L74" t="s">
+        <v>209</v>
       </c>
       <c r="M74" s="1">
-        <v>97921.0</v>
+        <v>115315.5</v>
       </c>
       <c r="N74" s="1">
-        <v>98676.14</v>
+        <v>117690.05</v>
       </c>
       <c r="O74" s="1">
-        <v>0.45</v>
+        <v>0.54</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B75" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="C75" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>94.958</v>
+        <v>99.179</v>
       </c>
       <c r="E75" s="1">
-        <v>91.856</v>
+        <v>97.633</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>275568.0</v>
+        <v>97633.0</v>
       </c>
       <c r="I75" s="1">
-        <v>9306.0</v>
+        <v>1546.0</v>
       </c>
       <c r="J75" s="1">
-        <v>3.3770249085525</v>
+        <v>1.5834809951553</v>
       </c>
       <c r="K75">
-        <v>0.04</v>
+        <v>0.26</v>
       </c>
       <c r="L75">
-        <v>125.34</v>
+        <v>261.99</v>
       </c>
       <c r="M75" s="1">
-        <v>284874.0</v>
+        <v>99179.0</v>
       </c>
       <c r="N75" s="1">
-        <v>284999.34</v>
+        <v>99440.99</v>
       </c>
       <c r="O75" s="1">
-        <v>1.3</v>
+        <v>0.45</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B76" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="C76" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>101.619</v>
+        <v>95.011</v>
       </c>
       <c r="E76" s="1">
-        <v>102.61</v>
+        <v>93.83333333</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>102610.0</v>
+        <v>281500.0</v>
       </c>
       <c r="I76" s="1">
-        <v>-991.0</v>
+        <v>3533.0</v>
       </c>
       <c r="J76" s="1">
-        <v>-0.96579280771855</v>
+        <v>1.2550621669627</v>
       </c>
       <c r="K76">
-        <v>2.76</v>
+        <v>0.92</v>
       </c>
       <c r="L76" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="M76" s="1">
-        <v>101619.0</v>
+        <v>285033.0</v>
       </c>
       <c r="N76" s="1">
-        <v>104378.59</v>
+        <v>287784.37</v>
       </c>
       <c r="O76" s="1">
-        <v>0.48</v>
+        <v>1.32</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="B77" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="C77" s="1">
-        <v>150000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>101.77</v>
+        <v>97.892</v>
       </c>
       <c r="E77" s="1">
-        <v>104.115</v>
+        <v>94.862</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>156172.5</v>
+        <v>94862.0</v>
       </c>
       <c r="I77" s="1">
-        <v>-3517.5</v>
+        <v>3030.0</v>
       </c>
       <c r="J77" s="1">
-        <v>-2.2523171493061</v>
+        <v>3.1941135544264</v>
       </c>
       <c r="K77">
-        <v>0.59</v>
+        <v>0.82</v>
       </c>
       <c r="L77">
-        <v>883.56</v>
+        <v>815.07</v>
       </c>
       <c r="M77" s="1">
-        <v>152655.0</v>
+        <v>97892.0</v>
       </c>
       <c r="N77" s="1">
-        <v>153538.56</v>
+        <v>98707.07</v>
       </c>
       <c r="O77" s="1">
-        <v>0.7</v>
+        <v>0.45</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="B78" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="C78" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>99.726</v>
+        <v>94.86</v>
       </c>
       <c r="E78" s="1">
-        <v>99.376</v>
+        <v>91.856</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>99376.0</v>
+        <v>275568.0</v>
       </c>
       <c r="I78" s="1">
-        <v>350.0</v>
+        <v>9012.0</v>
       </c>
       <c r="J78" s="1">
-        <v>0.3521977137337</v>
+        <v>3.2703361783661</v>
       </c>
       <c r="K78">
-        <v>2.76</v>
-[...2 lines deleted...]
-        <v>217</v>
+        <v>0.06</v>
+      </c>
+      <c r="L78">
+        <v>176.71</v>
       </c>
       <c r="M78" s="1">
-        <v>99726.0</v>
+        <v>284580.0</v>
       </c>
       <c r="N78" s="1">
-        <v>102482.85</v>
+        <v>284756.71</v>
       </c>
       <c r="O78" s="1">
-        <v>0.47</v>
+        <v>1.3</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B79" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="C79" s="1">
         <v>100000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>102.521</v>
+        <v>100.999</v>
       </c>
       <c r="E79" s="1">
-        <v>103.917</v>
+        <v>102.61</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>103917.0</v>
+        <v>102610.0</v>
       </c>
       <c r="I79" s="1">
-        <v>-1396.0</v>
+        <v>-1611.0</v>
       </c>
       <c r="J79" s="1">
-        <v>-1.3433798127352</v>
+        <v>-1.5700224149693</v>
       </c>
       <c r="K79">
-        <v>4.81</v>
+        <v>3.05</v>
       </c>
       <c r="L79" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="M79" s="1">
-        <v>102521.0</v>
+        <v>100999.0</v>
       </c>
       <c r="N79" s="1">
-        <v>107329.22</v>
+        <v>104049.68</v>
       </c>
       <c r="O79" s="1">
-        <v>0.49</v>
+        <v>0.48</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B80" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="C80" s="1">
-        <v>200000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>100.647</v>
+        <v>101.576</v>
       </c>
       <c r="E80" s="1">
-        <v>101.831</v>
+        <v>104.115</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>203662.0</v>
+        <v>156172.5</v>
       </c>
       <c r="I80" s="1">
-        <v>-2368.0</v>
+        <v>-3808.5</v>
       </c>
       <c r="J80" s="1">
-        <v>-1.1627107658768</v>
+        <v>-2.4386495701868</v>
       </c>
       <c r="K80">
-        <v>2.25</v>
+        <v>0.93</v>
       </c>
       <c r="L80" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="M80" s="1">
-        <v>201294.0</v>
+        <v>152364.0</v>
       </c>
       <c r="N80" s="1">
-        <v>205802.9</v>
+        <v>153761.26</v>
       </c>
       <c r="O80" s="1">
-        <v>0.94</v>
+        <v>0.7</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B81" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="C81" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>96.574</v>
+        <v>99.402</v>
       </c>
       <c r="E81" s="1">
-        <v>97.814</v>
+        <v>99.376</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>195628.0</v>
+        <v>99376.0</v>
       </c>
       <c r="I81" s="1">
-        <v>-2480.0</v>
+        <v>26.0</v>
       </c>
       <c r="J81" s="1">
-        <v>-1.2677121884393</v>
+        <v>0.026163258734503</v>
       </c>
       <c r="K81">
-        <v>1.88</v>
-[...2 lines deleted...]
-        <v>226</v>
+        <v>0.08</v>
+      </c>
+      <c r="L81">
+        <v>78.77</v>
       </c>
       <c r="M81" s="1">
-        <v>193148.0</v>
+        <v>99402.0</v>
       </c>
       <c r="N81" s="1">
-        <v>196906.9</v>
+        <v>99480.77</v>
       </c>
       <c r="O81" s="1">
-        <v>0.9</v>
+        <v>0.46</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>227</v>
       </c>
       <c r="B82" t="s">
         <v>228</v>
       </c>
       <c r="C82" s="1">
         <v>100000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>94.225</v>
+        <v>102.084</v>
       </c>
       <c r="E82" s="1">
-        <v>91.695</v>
+        <v>103.917</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>91695.0</v>
+        <v>103917.0</v>
       </c>
       <c r="I82" s="1">
-        <v>2530.0</v>
+        <v>-1833.0</v>
       </c>
       <c r="J82" s="1">
-        <v>2.7591471726921</v>
+        <v>-1.763907734057</v>
       </c>
       <c r="K82">
-        <v>0.21</v>
+        <v>0.27</v>
       </c>
       <c r="L82">
-        <v>206.16</v>
+        <v>267.12</v>
       </c>
       <c r="M82" s="1">
-        <v>94225.0</v>
+        <v>102084.0</v>
       </c>
       <c r="N82" s="1">
-        <v>94431.16</v>
+        <v>102351.12</v>
       </c>
       <c r="O82" s="1">
-        <v>0.43</v>
+        <v>0.47</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>229</v>
       </c>
       <c r="B83" t="s">
         <v>230</v>
       </c>
       <c r="C83" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>101.8</v>
+        <v>100.488</v>
       </c>
       <c r="E83" s="1">
-        <v>103.378</v>
+        <v>101.831</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>103378.0</v>
+        <v>203662.0</v>
       </c>
       <c r="I83" s="1">
-        <v>-1578.0</v>
+        <v>-2686.0</v>
       </c>
       <c r="J83" s="1">
-        <v>-1.5264369595078</v>
+        <v>-1.3188518231187</v>
       </c>
       <c r="K83">
-        <v>3.86</v>
+        <v>2.5</v>
       </c>
       <c r="L83" t="s">
         <v>231</v>
       </c>
       <c r="M83" s="1">
-        <v>101800.0</v>
+        <v>200976.0</v>
       </c>
       <c r="N83" s="1">
-        <v>105657.53</v>
+        <v>205981.48</v>
       </c>
       <c r="O83" s="1">
-        <v>0.48</v>
+        <v>0.94</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>232</v>
       </c>
       <c r="B84" t="s">
         <v>233</v>
       </c>
       <c r="C84" s="1">
         <v>200000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>99.534</v>
+        <v>96.248</v>
       </c>
       <c r="E84" s="1">
-        <v>100.0825</v>
+        <v>97.814</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>200165.0</v>
+        <v>195628.0</v>
       </c>
       <c r="I84" s="1">
-        <v>-1097.0</v>
+        <v>-3132.0</v>
       </c>
       <c r="J84" s="1">
-        <v>-0.54804786051508</v>
+        <v>-1.6009978121741</v>
       </c>
       <c r="K84">
-        <v>1.6</v>
-[...2 lines deleted...]
-        <v>234</v>
+        <v>0.02</v>
+      </c>
+      <c r="L84">
+        <v>32.88</v>
       </c>
       <c r="M84" s="1">
-        <v>199068.0</v>
+        <v>192496.0</v>
       </c>
       <c r="N84" s="1">
-        <v>202262.52</v>
+        <v>192528.88</v>
       </c>
       <c r="O84" s="1">
-        <v>0.92</v>
+        <v>0.88</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
+        <v>234</v>
+      </c>
+      <c r="B85" t="s">
         <v>235</v>
       </c>
-      <c r="B85" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C85" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>99.14</v>
+        <v>94.135</v>
       </c>
       <c r="E85" s="1">
-        <v>99.868</v>
+        <v>91.695</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>199736.0</v>
+        <v>91695.0</v>
       </c>
       <c r="I85" s="1">
-        <v>-1456.0</v>
+        <v>2440.0</v>
       </c>
       <c r="J85" s="1">
-        <v>-0.72896223014379</v>
+        <v>2.6609956922406</v>
       </c>
       <c r="K85">
-        <v>0.32</v>
+        <v>0.22</v>
       </c>
       <c r="L85">
-        <v>632.88</v>
+        <v>223.29</v>
       </c>
       <c r="M85" s="1">
-        <v>198280.0</v>
+        <v>94135.0</v>
       </c>
       <c r="N85" s="1">
-        <v>198912.88</v>
+        <v>94358.29</v>
       </c>
       <c r="O85" s="1">
-        <v>0.91</v>
+        <v>0.43</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
+        <v>236</v>
+      </c>
+      <c r="B86" t="s">
         <v>237</v>
       </c>
-      <c r="B86" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C86" s="1">
-        <v>121000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>100.362</v>
+        <v>101.461</v>
       </c>
       <c r="E86" s="1">
-        <v>100.0</v>
+        <v>103.378</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>121000.0</v>
+        <v>103378.0</v>
       </c>
       <c r="I86" s="1">
-        <v>438.02</v>
+        <v>-1917.0</v>
       </c>
       <c r="J86" s="1">
-        <v>0.362</v>
+        <v>-1.8543597283755</v>
       </c>
       <c r="K86">
-        <v>0.27</v>
+        <v>0.13</v>
       </c>
       <c r="L86">
-        <v>321.64</v>
+        <v>131.51</v>
       </c>
       <c r="M86" s="1">
-        <v>121438.02</v>
+        <v>101461.0</v>
       </c>
       <c r="N86" s="1">
-        <v>121759.66</v>
+        <v>101592.51</v>
       </c>
       <c r="O86" s="1">
-        <v>0.56</v>
+        <v>0.46</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
+        <v>238</v>
+      </c>
+      <c r="B87" t="s">
         <v>239</v>
       </c>
-      <c r="B87" t="s">
+      <c r="C87" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D87" s="1">
+        <v>99.483</v>
+      </c>
+      <c r="E87" s="1">
+        <v>100.0825</v>
+      </c>
+      <c r="F87" t="s">
+        <v>8</v>
+      </c>
+      <c r="G87">
+        <v>1.0</v>
+      </c>
+      <c r="H87" s="1">
+        <v>200165.0</v>
+      </c>
+      <c r="I87" s="1">
+        <v>-1199.0</v>
+      </c>
+      <c r="J87" s="1">
+        <v>-0.59900582019834</v>
+      </c>
+      <c r="K87">
+        <v>1.79</v>
+      </c>
+      <c r="L87" t="s">
         <v>240</v>
       </c>
-      <c r="C87" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M87" s="1">
-        <v>248017.5</v>
+        <v>198966.0</v>
       </c>
       <c r="N87" s="1">
-        <v>250853.94</v>
+        <v>202537.23</v>
       </c>
       <c r="O87" s="1">
-        <v>1.15</v>
+        <v>0.93</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
+        <v>241</v>
+      </c>
+      <c r="B88" t="s">
         <v>242</v>
-      </c>
-[...1 lines deleted...]
-        <v>243</v>
       </c>
       <c r="C88" s="1">
         <v>200000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>96.034</v>
+        <v>98.655</v>
       </c>
       <c r="E88" s="1">
-        <v>94.556</v>
+        <v>99.868</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>189112.0</v>
+        <v>199736.0</v>
       </c>
       <c r="I88" s="1">
-        <v>2956.0</v>
+        <v>-2426.0</v>
       </c>
       <c r="J88" s="1">
-        <v>1.5630948855705</v>
+        <v>-1.2146032763247</v>
       </c>
       <c r="K88">
-        <v>1.07</v>
-[...2 lines deleted...]
-        <v>244</v>
+        <v>0.5</v>
+      </c>
+      <c r="L88">
+        <v>992.47</v>
       </c>
       <c r="M88" s="1">
-        <v>192068.0</v>
+        <v>197310.0</v>
       </c>
       <c r="N88" s="1">
-        <v>194198.14</v>
+        <v>198302.47</v>
       </c>
       <c r="O88" s="1">
-        <v>0.89</v>
+        <v>0.91</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="B89" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="C89" s="1">
-        <v>100000.0</v>
+        <v>121000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>98.534</v>
+        <v>99.832</v>
       </c>
       <c r="E89" s="1">
-        <v>97.977</v>
+        <v>100.0</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>97977.0</v>
+        <v>121000.0</v>
       </c>
       <c r="I89" s="1">
-        <v>557.0</v>
+        <v>-203.28</v>
       </c>
       <c r="J89" s="1">
-        <v>0.56850077058902</v>
+        <v>-0.168</v>
       </c>
       <c r="K89">
-        <v>0.12</v>
+        <v>0.53</v>
       </c>
       <c r="L89">
-        <v>123.63</v>
+        <v>643.29</v>
       </c>
       <c r="M89" s="1">
-        <v>98534.0</v>
+        <v>120796.72</v>
       </c>
       <c r="N89" s="1">
-        <v>98657.63</v>
+        <v>121440.01</v>
       </c>
       <c r="O89" s="1">
-        <v>0.45</v>
+        <v>0.56</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
+        <v>245</v>
+      </c>
+      <c r="B90" t="s">
+        <v>246</v>
+      </c>
+      <c r="C90" s="1">
+        <v>250000.0</v>
+      </c>
+      <c r="D90" s="1">
+        <v>98.851</v>
+      </c>
+      <c r="E90" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F90" t="s">
+        <v>8</v>
+      </c>
+      <c r="G90">
+        <v>1.0</v>
+      </c>
+      <c r="H90" s="1">
+        <v>250000.0</v>
+      </c>
+      <c r="I90" s="1">
+        <v>-2872.5</v>
+      </c>
+      <c r="J90" s="1">
+        <v>-1.149</v>
+      </c>
+      <c r="K90">
+        <v>1.33</v>
+      </c>
+      <c r="L90" t="s">
         <v>247</v>
       </c>
-      <c r="B90" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M90" s="1">
-        <v>307455.0</v>
+        <v>247127.5</v>
       </c>
       <c r="N90" s="1">
-        <v>314456.93</v>
+        <v>250452.98</v>
       </c>
       <c r="O90" s="1">
-        <v>1.44</v>
+        <v>1.15</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
+        <v>248</v>
+      </c>
+      <c r="B91" t="s">
+        <v>249</v>
+      </c>
+      <c r="C91" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D91" s="1">
+        <v>95.871</v>
+      </c>
+      <c r="E91" s="1">
+        <v>94.556</v>
+      </c>
+      <c r="F91" t="s">
+        <v>8</v>
+      </c>
+      <c r="G91">
+        <v>1.0</v>
+      </c>
+      <c r="H91" s="1">
+        <v>189112.0</v>
+      </c>
+      <c r="I91" s="1">
+        <v>2630.0</v>
+      </c>
+      <c r="J91" s="1">
+        <v>1.3907102669318</v>
+      </c>
+      <c r="K91">
+        <v>1.15</v>
+      </c>
+      <c r="L91" t="s">
         <v>250</v>
       </c>
-      <c r="B91" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M91" s="1">
-        <v>98678.0</v>
+        <v>191742.0</v>
       </c>
       <c r="N91" s="1">
-        <v>99320.12</v>
+        <v>194043.37</v>
       </c>
       <c r="O91" s="1">
-        <v>0.45</v>
+        <v>0.89</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
+        <v>251</v>
+      </c>
+      <c r="B92" t="s">
         <v>252</v>
       </c>
-      <c r="B92" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C92" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>101.524</v>
+        <v>98.072</v>
       </c>
       <c r="E92" s="1">
-        <v>102.875</v>
+        <v>97.977</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>205750.0</v>
+        <v>97977.0</v>
       </c>
       <c r="I92" s="1">
-        <v>-2702.0</v>
+        <v>95.0</v>
       </c>
       <c r="J92" s="1">
-        <v>-1.3132442284326</v>
+        <v>0.096961531788073</v>
       </c>
       <c r="K92">
-        <v>2.5</v>
-[...2 lines deleted...]
-        <v>254</v>
+        <v>0.29</v>
+      </c>
+      <c r="L92">
+        <v>286.3</v>
       </c>
       <c r="M92" s="1">
-        <v>203048.0</v>
+        <v>98072.0</v>
       </c>
       <c r="N92" s="1">
-        <v>208051.95</v>
+        <v>98358.3</v>
       </c>
       <c r="O92" s="1">
-        <v>0.95</v>
+        <v>0.45</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
+        <v>253</v>
+      </c>
+      <c r="B93" t="s">
+        <v>254</v>
+      </c>
+      <c r="C93" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D93" s="1">
+        <v>102.334</v>
+      </c>
+      <c r="E93" s="1">
+        <v>104.882</v>
+      </c>
+      <c r="F93" t="s">
+        <v>8</v>
+      </c>
+      <c r="G93">
+        <v>1.0</v>
+      </c>
+      <c r="H93" s="1">
+        <v>314646.0</v>
+      </c>
+      <c r="I93" s="1">
+        <v>-7644.0</v>
+      </c>
+      <c r="J93" s="1">
+        <v>-2.4293968459793</v>
+      </c>
+      <c r="K93">
+        <v>2.66</v>
+      </c>
+      <c r="L93" t="s">
         <v>255</v>
       </c>
-      <c r="B93" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M93" s="1">
-        <v>97179.0</v>
+        <v>307002.0</v>
       </c>
       <c r="N93" s="1">
-        <v>97801.94</v>
+        <v>314992.9</v>
       </c>
       <c r="O93" s="1">
-        <v>0.45</v>
+        <v>1.44</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
+        <v>256</v>
+      </c>
+      <c r="B94" t="s">
         <v>257</v>
       </c>
-      <c r="B94" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C94" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>103.324</v>
+        <v>98.153</v>
       </c>
       <c r="E94" s="1">
-        <v>105.38</v>
+        <v>99.612</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>210760.0</v>
+        <v>99612.0</v>
       </c>
       <c r="I94" s="1">
-        <v>-4112.0</v>
+        <v>-1459.0</v>
       </c>
       <c r="J94" s="1">
-        <v>-1.9510343518694</v>
+        <v>-1.4646829699233</v>
       </c>
       <c r="K94">
-        <v>0.23</v>
+        <v>0.86</v>
       </c>
       <c r="L94">
-        <v>452.05</v>
+        <v>856.16</v>
       </c>
       <c r="M94" s="1">
-        <v>206648.0</v>
+        <v>98153.0</v>
       </c>
       <c r="N94" s="1">
-        <v>207100.05</v>
+        <v>99009.16</v>
       </c>
       <c r="O94" s="1">
-        <v>0.95</v>
+        <v>0.45</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
+        <v>258</v>
+      </c>
+      <c r="B95" t="s">
         <v>259</v>
       </c>
-      <c r="B95" t="s">
+      <c r="C95" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D95" s="1">
+        <v>101.301</v>
+      </c>
+      <c r="E95" s="1">
+        <v>102.875</v>
+      </c>
+      <c r="F95" t="s">
+        <v>8</v>
+      </c>
+      <c r="G95">
+        <v>1.0</v>
+      </c>
+      <c r="H95" s="1">
+        <v>205750.0</v>
+      </c>
+      <c r="I95" s="1">
+        <v>-3148.0</v>
+      </c>
+      <c r="J95" s="1">
+        <v>-1.5300121506683</v>
+      </c>
+      <c r="K95">
+        <v>2.79</v>
+      </c>
+      <c r="L95" t="s">
         <v>260</v>
       </c>
-      <c r="C95" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M95" s="1">
-        <v>101986.0</v>
+        <v>202602.0</v>
       </c>
       <c r="N95" s="1">
-        <v>103215.11</v>
+        <v>208174.58</v>
       </c>
       <c r="O95" s="1">
-        <v>0.47</v>
+        <v>0.95</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
+        <v>261</v>
+      </c>
+      <c r="B96" t="s">
         <v>262</v>
-      </c>
-[...1 lines deleted...]
-        <v>263</v>
       </c>
       <c r="C96" s="1">
         <v>100000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>99.73</v>
+        <v>97.277</v>
       </c>
       <c r="E96" s="1">
-        <v>96.515</v>
+        <v>94.517</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>96515.0</v>
+        <v>94517.0</v>
       </c>
       <c r="I96" s="1">
-        <v>3215.0</v>
+        <v>2760.0</v>
       </c>
       <c r="J96" s="1">
-        <v>3.33108843185</v>
+        <v>2.9201096099114</v>
       </c>
       <c r="K96">
-        <v>0.42</v>
+        <v>0.69</v>
       </c>
       <c r="L96">
-        <v>419.52</v>
+        <v>694.38</v>
       </c>
       <c r="M96" s="1">
-        <v>99730.0</v>
+        <v>97277.0</v>
       </c>
       <c r="N96" s="1">
-        <v>100149.52</v>
+        <v>97971.38</v>
       </c>
       <c r="O96" s="1">
-        <v>0.46</v>
+        <v>0.45</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
+        <v>263</v>
+      </c>
+      <c r="B97" t="s">
         <v>264</v>
       </c>
-      <c r="B97" t="s">
+      <c r="C97" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D97" s="1">
+        <v>103.063</v>
+      </c>
+      <c r="E97" s="1">
+        <v>105.38</v>
+      </c>
+      <c r="F97" t="s">
+        <v>8</v>
+      </c>
+      <c r="G97">
+        <v>1.0</v>
+      </c>
+      <c r="H97" s="1">
+        <v>210760.0</v>
+      </c>
+      <c r="I97" s="1">
+        <v>-4634.0</v>
+      </c>
+      <c r="J97" s="1">
+        <v>-2.1987094325299</v>
+      </c>
+      <c r="K97">
+        <v>0.6</v>
+      </c>
+      <c r="L97" t="s">
         <v>265</v>
       </c>
-      <c r="C97" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M97" s="1">
-        <v>294627.0</v>
+        <v>206126.0</v>
       </c>
       <c r="N97" s="1">
-        <v>301448.92</v>
+        <v>207331.48</v>
       </c>
       <c r="O97" s="1">
-        <v>1.38</v>
+        <v>0.95</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
+        <v>266</v>
+      </c>
+      <c r="B98" t="s">
         <v>267</v>
       </c>
-      <c r="B98" t="s">
+      <c r="C98" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D98" s="1">
+        <v>101.771</v>
+      </c>
+      <c r="E98" s="1">
+        <v>103.59</v>
+      </c>
+      <c r="F98" t="s">
+        <v>8</v>
+      </c>
+      <c r="G98">
+        <v>1.0</v>
+      </c>
+      <c r="H98" s="1">
+        <v>103590.0</v>
+      </c>
+      <c r="I98" s="1">
+        <v>-1819.0</v>
+      </c>
+      <c r="J98" s="1">
+        <v>-1.7559610000965</v>
+      </c>
+      <c r="K98">
+        <v>1.55</v>
+      </c>
+      <c r="L98" t="s">
         <v>268</v>
       </c>
-      <c r="C98" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M98" s="1">
-        <v>342553.84</v>
+        <v>101771.0</v>
       </c>
       <c r="N98" s="1">
-        <v>349938.33</v>
+        <v>103316.89</v>
       </c>
       <c r="O98" s="1">
-        <v>1.6</v>
+        <v>0.47</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
+        <v>269</v>
+      </c>
+      <c r="B99" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
       <c r="C99" s="1">
         <v>100000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>99.435</v>
+        <v>99.501</v>
       </c>
       <c r="E99" s="1">
-        <v>100.0</v>
+        <v>96.515</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>100000.0</v>
+        <v>96515.0</v>
       </c>
       <c r="I99" s="1">
-        <v>-565.0</v>
+        <v>2986.0</v>
       </c>
       <c r="J99" s="1">
-        <v>-0.565</v>
+        <v>3.0938196135316</v>
       </c>
       <c r="K99">
-        <v>0.28</v>
+        <v>0.46</v>
       </c>
       <c r="L99">
-        <v>278.66</v>
+        <v>462.33</v>
       </c>
       <c r="M99" s="1">
-        <v>99435.0</v>
+        <v>99501.0</v>
       </c>
       <c r="N99" s="1">
-        <v>99713.66</v>
+        <v>99963.33</v>
       </c>
       <c r="O99" s="1">
         <v>0.46</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
+        <v>271</v>
+      </c>
+      <c r="B100" t="s">
         <v>272</v>
       </c>
-      <c r="B100" t="s">
+      <c r="C100" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D100" s="1">
+        <v>97.84</v>
+      </c>
+      <c r="E100" s="1">
+        <v>98.38833333</v>
+      </c>
+      <c r="F100" t="s">
+        <v>8</v>
+      </c>
+      <c r="G100">
+        <v>1.0</v>
+      </c>
+      <c r="H100" s="1">
+        <v>295165.0</v>
+      </c>
+      <c r="I100" s="1">
+        <v>-1645.0</v>
+      </c>
+      <c r="J100" s="1">
+        <v>-0.55731539986109</v>
+      </c>
+      <c r="K100">
+        <v>2.45</v>
+      </c>
+      <c r="L100" t="s">
         <v>273</v>
       </c>
-      <c r="C100" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M100" s="1">
-        <v>414132.0</v>
+        <v>293520.0</v>
       </c>
       <c r="N100" s="1">
-        <v>418744.33</v>
+        <v>300855.62</v>
       </c>
       <c r="O100" s="1">
-        <v>1.91</v>
+        <v>1.38</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
+        <v>274</v>
+      </c>
+      <c r="B101" t="s">
         <v>275</v>
       </c>
-      <c r="B101" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C101" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>94.495</v>
+        <v>98.934</v>
       </c>
       <c r="E101" s="1">
-        <v>91.548</v>
+        <v>100.0</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>274644.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I101" s="1">
-        <v>8841.0</v>
+        <v>-1066.0</v>
       </c>
       <c r="J101" s="1">
-        <v>3.2190763315419</v>
+        <v>-1.066</v>
       </c>
       <c r="K101">
-        <v>0.32</v>
+        <v>0.48</v>
       </c>
       <c r="L101">
-        <v>949.32</v>
+        <v>477.7</v>
       </c>
       <c r="M101" s="1">
-        <v>283485.0</v>
+        <v>98934.0</v>
       </c>
       <c r="N101" s="1">
-        <v>284434.32</v>
+        <v>99411.7</v>
       </c>
       <c r="O101" s="1">
-        <v>1.3</v>
+        <v>0.45</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
+        <v>276</v>
+      </c>
+      <c r="B102" t="s">
         <v>277</v>
       </c>
-      <c r="B102" t="s">
+      <c r="C102" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D102" s="1">
+        <v>103.053</v>
+      </c>
+      <c r="E102" s="1">
+        <v>105.50275</v>
+      </c>
+      <c r="F102" t="s">
+        <v>8</v>
+      </c>
+      <c r="G102">
+        <v>1.0</v>
+      </c>
+      <c r="H102" s="1">
+        <v>422011.0</v>
+      </c>
+      <c r="I102" s="1">
+        <v>-9799.0</v>
+      </c>
+      <c r="J102" s="1">
+        <v>-2.321977389215</v>
+      </c>
+      <c r="K102">
+        <v>1.47</v>
+      </c>
+      <c r="L102" t="s">
         <v>278</v>
       </c>
-      <c r="C102" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M102" s="1">
-        <v>90515.0</v>
+        <v>412212.0</v>
       </c>
       <c r="N102" s="1">
-        <v>90588.97</v>
+        <v>418091.45</v>
       </c>
       <c r="O102" s="1">
-        <v>0.41</v>
+        <v>1.91</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
         <v>279</v>
       </c>
       <c r="B103" t="s">
         <v>280</v>
       </c>
       <c r="C103" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>101.841</v>
+        <v>94.326</v>
       </c>
       <c r="E103" s="1">
-        <v>104.501</v>
+        <v>91.548</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>104501.0</v>
+        <v>274644.0</v>
       </c>
       <c r="I103" s="1">
-        <v>-2660.0</v>
+        <v>8334.0</v>
       </c>
       <c r="J103" s="1">
-        <v>-2.5454301872709</v>
+        <v>3.0344737187049</v>
       </c>
       <c r="K103">
-        <v>5.01</v>
+        <v>0.34</v>
       </c>
       <c r="L103" t="s">
         <v>281</v>
       </c>
       <c r="M103" s="1">
-        <v>101841.0</v>
+        <v>282978.0</v>
       </c>
       <c r="N103" s="1">
-        <v>106847.85</v>
+        <v>284004.37</v>
       </c>
       <c r="O103" s="1">
-        <v>0.49</v>
+        <v>1.3</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
         <v>282</v>
       </c>
       <c r="B104" t="s">
         <v>283</v>
       </c>
       <c r="C104" s="1">
         <v>100000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>99.465</v>
+        <v>90.278</v>
       </c>
       <c r="E104" s="1">
-        <v>99.903</v>
+        <v>88.429</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>99903.0</v>
+        <v>88429.0</v>
       </c>
       <c r="I104" s="1">
-        <v>-438.0</v>
+        <v>1849.0</v>
       </c>
       <c r="J104" s="1">
-        <v>-0.43842527251434</v>
+        <v>2.0909430164313</v>
       </c>
       <c r="K104">
-        <v>2.65</v>
-[...2 lines deleted...]
-        <v>284</v>
+        <v>0.08</v>
+      </c>
+      <c r="L104">
+        <v>82.53</v>
       </c>
       <c r="M104" s="1">
-        <v>99465.0</v>
+        <v>90278.0</v>
       </c>
       <c r="N104" s="1">
-        <v>102111.58</v>
+        <v>90360.53</v>
       </c>
       <c r="O104" s="1">
-        <v>0.47</v>
+        <v>0.41</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
+        <v>284</v>
+      </c>
+      <c r="B105" t="s">
         <v>285</v>
-      </c>
-[...1 lines deleted...]
-        <v>286</v>
       </c>
       <c r="C105" s="1">
         <v>100000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>98.837</v>
+        <v>101.808</v>
       </c>
       <c r="E105" s="1">
-        <v>99.918</v>
+        <v>104.501</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>99918.0</v>
+        <v>104501.0</v>
       </c>
       <c r="I105" s="1">
-        <v>-1081.0</v>
+        <v>-2693.0</v>
       </c>
       <c r="J105" s="1">
-        <v>-1.0818871474609</v>
+        <v>-2.5770088324514</v>
       </c>
       <c r="K105">
-        <v>2.46</v>
-[...2 lines deleted...]
-        <v>287</v>
+        <v>0.0</v>
+      </c>
+      <c r="L105">
+        <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>98837.0</v>
+        <v>101808.0</v>
       </c>
       <c r="N105" s="1">
-        <v>101294.53</v>
+        <v>101808.0</v>
       </c>
       <c r="O105" s="1">
-        <v>0.46</v>
+        <v>0.47</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
+        <v>286</v>
+      </c>
+      <c r="B106" t="s">
+        <v>287</v>
+      </c>
+      <c r="C106" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D106" s="1">
+        <v>99.052</v>
+      </c>
+      <c r="E106" s="1">
+        <v>99.903</v>
+      </c>
+      <c r="F106" t="s">
+        <v>8</v>
+      </c>
+      <c r="G106">
+        <v>1.0</v>
+      </c>
+      <c r="H106" s="1">
+        <v>99903.0</v>
+      </c>
+      <c r="I106" s="1">
+        <v>-851.0</v>
+      </c>
+      <c r="J106" s="1">
+        <v>-0.85182627148334</v>
+      </c>
+      <c r="K106">
+        <v>2.84</v>
+      </c>
+      <c r="L106" t="s">
         <v>288</v>
       </c>
-      <c r="B106" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M106" s="1">
-        <v>151333.5</v>
+        <v>99052.0</v>
       </c>
       <c r="N106" s="1">
-        <v>154384.87</v>
+        <v>101895.49</v>
       </c>
       <c r="O106" s="1">
-        <v>0.71</v>
+        <v>0.47</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="B107" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="C107" s="1">
-        <v>114000.0</v>
+        <v>103000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>99.2</v>
+        <v>99.911</v>
       </c>
       <c r="E107" s="1">
-        <v>99.889</v>
+        <v>99.958</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>113873.46</v>
+        <v>102956.74</v>
       </c>
       <c r="I107" s="1">
-        <v>-785.46</v>
+        <v>-48.41</v>
       </c>
       <c r="J107" s="1">
-        <v>-0.68976563986024</v>
+        <v>-0.047019748294284</v>
       </c>
       <c r="K107">
-        <v>1.6</v>
-[...2 lines deleted...]
-        <v>293</v>
+        <v>0.09</v>
+      </c>
+      <c r="L107">
+        <v>95.24</v>
       </c>
       <c r="M107" s="1">
-        <v>113088.0</v>
+        <v>102908.33</v>
       </c>
       <c r="N107" s="1">
-        <v>114908.1</v>
+        <v>103003.57</v>
       </c>
       <c r="O107" s="1">
-        <v>0.53</v>
+        <v>0.47</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>294</v>
+        <v>291</v>
       </c>
       <c r="B108" t="s">
-        <v>295</v>
+        <v>292</v>
       </c>
       <c r="C108" s="1">
         <v>100000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>98.634</v>
+        <v>98.558</v>
       </c>
       <c r="E108" s="1">
-        <v>97.523</v>
+        <v>99.918</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>97523.0</v>
+        <v>99918.0</v>
       </c>
       <c r="I108" s="1">
-        <v>1111.0</v>
+        <v>-1360.0</v>
       </c>
       <c r="J108" s="1">
-        <v>1.1392184407781</v>
+        <v>-1.3611161152145</v>
       </c>
       <c r="K108">
-        <v>0.13</v>
-[...2 lines deleted...]
-        <v>130.14</v>
+        <v>2.65</v>
+      </c>
+      <c r="L108" t="s">
+        <v>293</v>
       </c>
       <c r="M108" s="1">
-        <v>98634.0</v>
+        <v>98558.0</v>
       </c>
       <c r="N108" s="1">
-        <v>98764.14</v>
+        <v>101212.45</v>
       </c>
       <c r="O108" s="1">
-        <v>0.45</v>
+        <v>0.46</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
+        <v>294</v>
+      </c>
+      <c r="B109" t="s">
+        <v>295</v>
+      </c>
+      <c r="C109" s="1">
+        <v>150000.0</v>
+      </c>
+      <c r="D109" s="1">
+        <v>100.656</v>
+      </c>
+      <c r="E109" s="1">
+        <v>101.331</v>
+      </c>
+      <c r="F109" t="s">
+        <v>8</v>
+      </c>
+      <c r="G109">
+        <v>1.0</v>
+      </c>
+      <c r="H109" s="1">
+        <v>151996.5</v>
+      </c>
+      <c r="I109" s="1">
+        <v>-1012.5</v>
+      </c>
+      <c r="J109" s="1">
+        <v>-0.66613375965894</v>
+      </c>
+      <c r="K109">
+        <v>2.29</v>
+      </c>
+      <c r="L109" t="s">
         <v>296</v>
       </c>
-      <c r="B109" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M109" s="1">
-        <v>201630.0</v>
+        <v>150984.0</v>
       </c>
       <c r="N109" s="1">
-        <v>207936.16</v>
+        <v>154420.64</v>
       </c>
       <c r="O109" s="1">
-        <v>0.95</v>
+        <v>0.71</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
+        <v>297</v>
+      </c>
+      <c r="B110" t="s">
+        <v>298</v>
+      </c>
+      <c r="C110" s="1">
+        <v>114000.0</v>
+      </c>
+      <c r="D110" s="1">
+        <v>98.758</v>
+      </c>
+      <c r="E110" s="1">
+        <v>99.889</v>
+      </c>
+      <c r="F110" t="s">
+        <v>8</v>
+      </c>
+      <c r="G110">
+        <v>1.0</v>
+      </c>
+      <c r="H110" s="1">
+        <v>113873.46</v>
+      </c>
+      <c r="I110" s="1">
+        <v>-1289.34</v>
+      </c>
+      <c r="J110" s="1">
+        <v>-1.1322568050536</v>
+      </c>
+      <c r="K110">
+        <v>1.78</v>
+      </c>
+      <c r="L110" t="s">
         <v>299</v>
       </c>
-      <c r="B110" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M110" s="1">
-        <v>97356.0</v>
+        <v>112584.12</v>
       </c>
       <c r="N110" s="1">
-        <v>98093.85</v>
+        <v>114609.18</v>
       </c>
       <c r="O110" s="1">
-        <v>0.45</v>
+        <v>0.52</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
+        <v>300</v>
+      </c>
+      <c r="B111" t="s">
         <v>301</v>
-      </c>
-[...1 lines deleted...]
-        <v>302</v>
       </c>
       <c r="C111" s="1">
         <v>100000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>99.566</v>
+        <v>98.412</v>
       </c>
       <c r="E111" s="1">
-        <v>99.2</v>
+        <v>97.523</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>99200.0</v>
+        <v>97523.0</v>
       </c>
       <c r="I111" s="1">
-        <v>366.0</v>
+        <v>889.0</v>
       </c>
       <c r="J111" s="1">
-        <v>0.36895161290323</v>
+        <v>0.91157983244978</v>
       </c>
       <c r="K111">
-        <v>0.2</v>
+        <v>0.3</v>
       </c>
       <c r="L111">
-        <v>196.92</v>
+        <v>301.37</v>
       </c>
       <c r="M111" s="1">
-        <v>99566.0</v>
+        <v>98412.0</v>
       </c>
       <c r="N111" s="1">
-        <v>99762.92</v>
+        <v>98713.37</v>
       </c>
       <c r="O111" s="1">
-        <v>0.46</v>
+        <v>0.45</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
+        <v>302</v>
+      </c>
+      <c r="B112" t="s">
         <v>303</v>
-      </c>
-[...1 lines deleted...]
-        <v>304</v>
       </c>
       <c r="C112" s="1">
         <v>200000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>100.431</v>
+        <v>100.678</v>
       </c>
       <c r="E112" s="1">
-        <v>101.496</v>
+        <v>101.936</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>202992.0</v>
+        <v>203872.0</v>
       </c>
       <c r="I112" s="1">
-        <v>-2130.0</v>
+        <v>-2516.0</v>
       </c>
       <c r="J112" s="1">
-        <v>-1.049302435564</v>
+        <v>-1.2341076754042</v>
       </c>
       <c r="K112">
-        <v>2.6</v>
+        <v>3.42</v>
       </c>
       <c r="L112" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="M112" s="1">
-        <v>200862.0</v>
+        <v>201356.0</v>
       </c>
       <c r="N112" s="1">
-        <v>206060.63</v>
+        <v>208192.99</v>
       </c>
       <c r="O112" s="1">
-        <v>0.94</v>
+        <v>0.95</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
+        <v>305</v>
+      </c>
+      <c r="B113" t="s">
         <v>306</v>
       </c>
-      <c r="B113" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C113" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>100.625</v>
+        <v>97.321</v>
       </c>
       <c r="E113" s="1">
-        <v>101.276</v>
+        <v>95.676</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>202552.0</v>
+        <v>95676.0</v>
       </c>
       <c r="I113" s="1">
-        <v>-1302.0</v>
+        <v>1645.0</v>
       </c>
       <c r="J113" s="1">
-        <v>-0.64279789881117</v>
+        <v>1.7193444541996</v>
       </c>
       <c r="K113">
-        <v>0.55</v>
-[...2 lines deleted...]
-        <v>308</v>
+        <v>0.89</v>
+      </c>
+      <c r="L113">
+        <v>885.42</v>
       </c>
       <c r="M113" s="1">
-        <v>201250.0</v>
+        <v>97321.0</v>
       </c>
       <c r="N113" s="1">
-        <v>202359.59</v>
+        <v>98206.42</v>
       </c>
       <c r="O113" s="1">
-        <v>0.92</v>
+        <v>0.45</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
       <c r="B114" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="C114" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>100.604</v>
+        <v>99.774</v>
       </c>
       <c r="E114" s="1">
-        <v>101.62</v>
+        <v>99.878</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>304860.0</v>
+        <v>199756.0</v>
       </c>
       <c r="I114" s="1">
-        <v>-3048.0</v>
+        <v>-208.0</v>
       </c>
       <c r="J114" s="1">
-        <v>-0.99980318834875</v>
+        <v>-0.10412703498268</v>
       </c>
       <c r="K114">
-        <v>1.57</v>
-[...2 lines deleted...]
-        <v>311</v>
+        <v>0.08</v>
+      </c>
+      <c r="L114">
+        <v>164.38</v>
       </c>
       <c r="M114" s="1">
-        <v>301812.0</v>
+        <v>199548.0</v>
       </c>
       <c r="N114" s="1">
-        <v>306519.53</v>
+        <v>199712.38</v>
       </c>
       <c r="O114" s="1">
-        <v>1.4</v>
+        <v>0.91</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="B115" t="s">
-        <v>313</v>
+        <v>310</v>
       </c>
       <c r="C115" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>100.421</v>
+        <v>99.611</v>
       </c>
       <c r="E115" s="1">
-        <v>101.83</v>
+        <v>99.2</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>203660.0</v>
+        <v>99200.0</v>
       </c>
       <c r="I115" s="1">
-        <v>-2818.0</v>
+        <v>411.0</v>
       </c>
       <c r="J115" s="1">
-        <v>-1.3836786801532</v>
+        <v>0.41431451612903</v>
       </c>
       <c r="K115">
-        <v>3.99</v>
-[...2 lines deleted...]
-        <v>314</v>
+        <v>0.39</v>
+      </c>
+      <c r="L115">
+        <v>393.84</v>
       </c>
       <c r="M115" s="1">
-        <v>200842.0</v>
+        <v>99611.0</v>
       </c>
       <c r="N115" s="1">
-        <v>208820.08</v>
+        <v>100004.84</v>
       </c>
       <c r="O115" s="1">
-        <v>0.95</v>
+        <v>0.46</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
       <c r="B116" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="C116" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>93.543</v>
+        <v>100.441</v>
       </c>
       <c r="E116" s="1">
-        <v>94.848</v>
+        <v>101.496</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>94848.0</v>
+        <v>202992.0</v>
       </c>
       <c r="I116" s="1">
-        <v>-1305.0</v>
+        <v>-2110.0</v>
       </c>
       <c r="J116" s="1">
-        <v>-1.3758856275304</v>
+        <v>-1.0394498305352</v>
       </c>
       <c r="K116">
-        <v>0.1</v>
-[...2 lines deleted...]
-        <v>102.74</v>
+        <v>2.86</v>
+      </c>
+      <c r="L116" t="s">
+        <v>313</v>
       </c>
       <c r="M116" s="1">
-        <v>93543.0</v>
+        <v>200882.0</v>
       </c>
       <c r="N116" s="1">
-        <v>93645.74</v>
+        <v>206594.33</v>
       </c>
       <c r="O116" s="1">
-        <v>0.43</v>
+        <v>0.95</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>317</v>
+        <v>314</v>
       </c>
       <c r="B117" t="s">
-        <v>318</v>
+        <v>315</v>
       </c>
       <c r="C117" s="1">
         <v>200000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>98.617</v>
+        <v>100.318</v>
       </c>
       <c r="E117" s="1">
-        <v>96.638</v>
+        <v>101.276</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>193276.0</v>
+        <v>202552.0</v>
       </c>
       <c r="I117" s="1">
-        <v>3958.0</v>
+        <v>-1916.0</v>
       </c>
       <c r="J117" s="1">
-        <v>2.0478486723649</v>
+        <v>-0.94592993404163</v>
       </c>
       <c r="K117">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>123.29</v>
+        <v>0.79</v>
+      </c>
+      <c r="L117" t="s">
+        <v>316</v>
       </c>
       <c r="M117" s="1">
-        <v>197234.0</v>
+        <v>200636.0</v>
       </c>
       <c r="N117" s="1">
-        <v>197357.29</v>
+        <v>202207.92</v>
       </c>
       <c r="O117" s="1">
-        <v>0.9</v>
+        <v>0.93</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
+        <v>317</v>
+      </c>
+      <c r="B118" t="s">
+        <v>318</v>
+      </c>
+      <c r="C118" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D118" s="1">
+        <v>100.057</v>
+      </c>
+      <c r="E118" s="1">
+        <v>101.62</v>
+      </c>
+      <c r="F118" t="s">
+        <v>8</v>
+      </c>
+      <c r="G118">
+        <v>1.0</v>
+      </c>
+      <c r="H118" s="1">
+        <v>304860.0</v>
+      </c>
+      <c r="I118" s="1">
+        <v>-4689.0</v>
+      </c>
+      <c r="J118" s="1">
+        <v>-1.5380830545168</v>
+      </c>
+      <c r="K118">
+        <v>1.82</v>
+      </c>
+      <c r="L118" t="s">
         <v>319</v>
       </c>
-      <c r="B118" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M118" s="1">
-        <v>100255.0</v>
+        <v>300171.0</v>
       </c>
       <c r="N118" s="1">
-        <v>102638.56</v>
+        <v>305623.4</v>
       </c>
       <c r="O118" s="1">
-        <v>0.47</v>
+        <v>1.4</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="B119" t="s">
-        <v>323</v>
+        <v>321</v>
       </c>
       <c r="C119" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>101.2</v>
+        <v>100.339</v>
       </c>
       <c r="E119" s="1">
-        <v>102.269</v>
+        <v>101.83</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>102269.0</v>
+        <v>203660.0</v>
       </c>
       <c r="I119" s="1">
-        <v>-1069.0</v>
+        <v>-2982.0</v>
       </c>
       <c r="J119" s="1">
-        <v>-1.0452825391859</v>
+        <v>-1.4642050476284</v>
       </c>
       <c r="K119">
-        <v>2.24</v>
-[...2 lines deleted...]
-        <v>324</v>
+        <v>0.26</v>
+      </c>
+      <c r="L119">
+        <v>526.03</v>
       </c>
       <c r="M119" s="1">
-        <v>101200.0</v>
+        <v>200678.0</v>
       </c>
       <c r="N119" s="1">
-        <v>103443.84</v>
+        <v>201204.03</v>
       </c>
       <c r="O119" s="1">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
       <c r="B120" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="C120" s="1">
         <v>100000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>95.351</v>
+        <v>93.048</v>
       </c>
       <c r="E120" s="1">
-        <v>92.67</v>
+        <v>94.848</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>92670.0</v>
+        <v>94848.0</v>
       </c>
       <c r="I120" s="1">
-        <v>2681.0</v>
+        <v>-1800.0</v>
       </c>
       <c r="J120" s="1">
-        <v>2.893061400669</v>
+        <v>-1.8977732793522</v>
       </c>
       <c r="K120">
-        <v>0.04</v>
+        <v>0.21</v>
       </c>
       <c r="L120">
-        <v>44.52</v>
+        <v>205.48</v>
       </c>
       <c r="M120" s="1">
-        <v>95351.0</v>
+        <v>93048.0</v>
       </c>
       <c r="N120" s="1">
-        <v>95395.52</v>
+        <v>93253.48</v>
       </c>
       <c r="O120" s="1">
-        <v>0.44</v>
+        <v>0.43</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="B121" t="s">
-        <v>328</v>
+        <v>325</v>
       </c>
       <c r="C121" s="1">
         <v>200000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>95.298</v>
+        <v>98.602</v>
       </c>
       <c r="E121" s="1">
-        <v>94.041</v>
+        <v>96.638</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>188082.0</v>
+        <v>193276.0</v>
       </c>
       <c r="I121" s="1">
-        <v>2514.0</v>
+        <v>3928.0</v>
       </c>
       <c r="J121" s="1">
-        <v>1.3366510351868</v>
+        <v>2.0323268279559</v>
       </c>
       <c r="K121">
-        <v>0.09</v>
+        <v>0.15</v>
       </c>
       <c r="L121">
-        <v>188.36</v>
+        <v>294.52</v>
       </c>
       <c r="M121" s="1">
-        <v>190596.0</v>
+        <v>197204.0</v>
       </c>
       <c r="N121" s="1">
-        <v>190784.36</v>
+        <v>197498.52</v>
       </c>
       <c r="O121" s="1">
-        <v>0.87</v>
+        <v>0.9</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>329</v>
+        <v>326</v>
       </c>
       <c r="B122" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="C122" s="1">
         <v>100000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>98.186</v>
+        <v>100.084</v>
       </c>
       <c r="E122" s="1">
-        <v>96.744</v>
+        <v>100.978</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>96744.0</v>
+        <v>100978.0</v>
       </c>
       <c r="I122" s="1">
-        <v>1442.0</v>
+        <v>-894.0</v>
       </c>
       <c r="J122" s="1">
-        <v>1.490531712561</v>
+        <v>-0.88534136148468</v>
       </c>
       <c r="K122">
-        <v>1.01</v>
+        <v>2.63</v>
       </c>
       <c r="L122" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="M122" s="1">
-        <v>98186.0</v>
+        <v>100084.0</v>
       </c>
       <c r="N122" s="1">
-        <v>99195.59</v>
+        <v>102715.85</v>
       </c>
       <c r="O122" s="1">
-        <v>0.45</v>
+        <v>0.47</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="B123" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="C123" s="1">
         <v>100000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>98.233</v>
+        <v>100.765</v>
       </c>
       <c r="E123" s="1">
-        <v>98.5</v>
+        <v>102.269</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>98500.0</v>
+        <v>102269.0</v>
       </c>
       <c r="I123" s="1">
-        <v>-267.0</v>
+        <v>-1504.0</v>
       </c>
       <c r="J123" s="1">
-        <v>-0.27106598984772</v>
+        <v>-1.4706313741212</v>
       </c>
       <c r="K123">
-        <v>0.46</v>
-[...2 lines deleted...]
-        <v>455.48</v>
+        <v>2.48</v>
+      </c>
+      <c r="L123" t="s">
+        <v>331</v>
       </c>
       <c r="M123" s="1">
-        <v>98233.0</v>
+        <v>100765.0</v>
       </c>
       <c r="N123" s="1">
-        <v>98688.48</v>
+        <v>103248.56</v>
       </c>
       <c r="O123" s="1">
-        <v>0.45</v>
+        <v>0.47</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>334</v>
+        <v>332</v>
       </c>
       <c r="B124" t="s">
-        <v>335</v>
+        <v>333</v>
       </c>
       <c r="C124" s="1">
         <v>100000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>108.125</v>
+        <v>95.233</v>
       </c>
       <c r="E124" s="1">
-        <v>113.89</v>
+        <v>92.67</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>113890.0</v>
+        <v>92670.0</v>
       </c>
       <c r="I124" s="1">
-        <v>-5765.0</v>
+        <v>2563.0</v>
       </c>
       <c r="J124" s="1">
-        <v>-5.061901835104</v>
+        <v>2.7657278515161</v>
       </c>
       <c r="K124">
-        <v>1.06</v>
-[...2 lines deleted...]
-        <v>336</v>
+        <v>0.06</v>
+      </c>
+      <c r="L124">
+        <v>61.64</v>
       </c>
       <c r="M124" s="1">
-        <v>108125.0</v>
+        <v>95233.0</v>
       </c>
       <c r="N124" s="1">
-        <v>109186.64</v>
+        <v>95294.64</v>
       </c>
       <c r="O124" s="1">
-        <v>0.5</v>
+        <v>0.44</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>337</v>
+        <v>334</v>
       </c>
       <c r="B125" t="s">
-        <v>338</v>
+        <v>335</v>
       </c>
       <c r="C125" s="1">
         <v>200000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>99.037</v>
+        <v>95.011</v>
       </c>
       <c r="E125" s="1">
-        <v>99.871</v>
+        <v>94.041</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>199742.0</v>
+        <v>188082.0</v>
       </c>
       <c r="I125" s="1">
-        <v>-1668.0</v>
+        <v>1940.0</v>
       </c>
       <c r="J125" s="1">
-        <v>-0.83507724965205</v>
+        <v>1.0314649993088</v>
       </c>
       <c r="K125">
-        <v>0.83</v>
-[...2 lines deleted...]
-        <v>339</v>
+        <v>0.19</v>
+      </c>
+      <c r="L125">
+        <v>376.71</v>
       </c>
       <c r="M125" s="1">
-        <v>198074.0</v>
+        <v>190022.0</v>
       </c>
       <c r="N125" s="1">
-        <v>199734.96</v>
+        <v>190398.71</v>
       </c>
       <c r="O125" s="1">
-        <v>0.91</v>
+        <v>0.87</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>340</v>
+        <v>336</v>
       </c>
       <c r="B126" t="s">
-        <v>341</v>
+        <v>337</v>
       </c>
       <c r="C126" s="1">
         <v>100000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>95.299</v>
+        <v>98.175</v>
       </c>
       <c r="E126" s="1">
-        <v>95.09</v>
+        <v>96.744</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>95090.0</v>
+        <v>96744.0</v>
       </c>
       <c r="I126" s="1">
-        <v>209.0</v>
+        <v>1431.0</v>
       </c>
       <c r="J126" s="1">
-        <v>0.21979177621201</v>
+        <v>1.4791614983875</v>
       </c>
       <c r="K126">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>57.53</v>
+        <v>1.1</v>
+      </c>
+      <c r="L126" t="s">
+        <v>338</v>
       </c>
       <c r="M126" s="1">
-        <v>95299.0</v>
+        <v>98175.0</v>
       </c>
       <c r="N126" s="1">
-        <v>95356.53</v>
+        <v>99278.77</v>
       </c>
       <c r="O126" s="1">
-        <v>0.44</v>
+        <v>0.45</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>342</v>
+        <v>339</v>
       </c>
       <c r="B127" t="s">
-        <v>343</v>
+        <v>340</v>
       </c>
       <c r="C127" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>100.35</v>
+        <v>98.264</v>
       </c>
       <c r="E127" s="1">
-        <v>101.97933333</v>
+        <v>98.5</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>305938.0</v>
+        <v>98500.0</v>
       </c>
       <c r="I127" s="1">
-        <v>-4888.0</v>
+        <v>-236.0</v>
       </c>
       <c r="J127" s="1">
-        <v>-1.5977093398009</v>
+        <v>-0.23959390862944</v>
       </c>
       <c r="K127">
-        <v>2.12</v>
-[...2 lines deleted...]
-        <v>344</v>
+        <v>0.62</v>
+      </c>
+      <c r="L127">
+        <v>618.15</v>
       </c>
       <c r="M127" s="1">
-        <v>301050.0</v>
+        <v>98264.0</v>
       </c>
       <c r="N127" s="1">
-        <v>307407.53</v>
+        <v>98882.15</v>
       </c>
       <c r="O127" s="1">
-        <v>1.4</v>
+        <v>0.45</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>345</v>
+        <v>341</v>
       </c>
       <c r="B128" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="C128" s="1">
-        <v>238000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>98.85</v>
+        <v>107.523</v>
       </c>
       <c r="E128" s="1">
-        <v>99.778</v>
+        <v>113.89</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>237471.64</v>
+        <v>113890.0</v>
       </c>
       <c r="I128" s="1">
-        <v>-2208.64</v>
+        <v>-6367.0</v>
       </c>
       <c r="J128" s="1">
-        <v>-0.93006474373108</v>
+        <v>-5.5904820440776</v>
       </c>
       <c r="K128">
-        <v>0.75</v>
+        <v>1.59</v>
       </c>
       <c r="L128" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
       <c r="M128" s="1">
-        <v>235263.0</v>
+        <v>107523.0</v>
       </c>
       <c r="N128" s="1">
-        <v>237043.92</v>
+        <v>109115.47</v>
       </c>
       <c r="O128" s="1">
-        <v>1.08</v>
+        <v>0.5</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>348</v>
+        <v>344</v>
       </c>
       <c r="B129" t="s">
-        <v>349</v>
+        <v>345</v>
       </c>
       <c r="C129" s="1">
         <v>200000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>100.032</v>
+        <v>98.499</v>
       </c>
       <c r="E129" s="1">
-        <v>100.376</v>
+        <v>99.871</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>200752.0</v>
+        <v>199742.0</v>
       </c>
       <c r="I129" s="1">
-        <v>-688.0</v>
+        <v>-2744.0</v>
       </c>
       <c r="J129" s="1">
-        <v>-0.34271140511676</v>
+        <v>-1.3737721660943</v>
       </c>
       <c r="K129">
-        <v>2.42</v>
+        <v>1.04</v>
       </c>
       <c r="L129" t="s">
-        <v>350</v>
+        <v>346</v>
       </c>
       <c r="M129" s="1">
-        <v>200064.0</v>
+        <v>196998.0</v>
       </c>
       <c r="N129" s="1">
-        <v>204896.88</v>
+        <v>199087.04</v>
       </c>
       <c r="O129" s="1">
-        <v>0.94</v>
+        <v>0.91</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
       <c r="B130" t="s">
-        <v>352</v>
+        <v>348</v>
       </c>
       <c r="C130" s="1">
-        <v>207000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>98.644</v>
+        <v>95.2</v>
       </c>
       <c r="E130" s="1">
-        <v>99.462</v>
+        <v>95.09</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>205886.34</v>
+        <v>95090.0</v>
       </c>
       <c r="I130" s="1">
-        <v>-1693.26</v>
+        <v>110.0</v>
       </c>
       <c r="J130" s="1">
-        <v>-0.82242464458788</v>
+        <v>0.11567988221685</v>
       </c>
       <c r="K130">
-        <v>2.1</v>
-[...2 lines deleted...]
-        <v>353</v>
+        <v>0.13</v>
+      </c>
+      <c r="L130">
+        <v>126.03</v>
       </c>
       <c r="M130" s="1">
-        <v>204193.08</v>
+        <v>95200.0</v>
       </c>
       <c r="N130" s="1">
-        <v>208531.57</v>
+        <v>95326.03</v>
       </c>
       <c r="O130" s="1">
-        <v>0.95</v>
+        <v>0.44</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>354</v>
+        <v>349</v>
       </c>
       <c r="B131" t="s">
-        <v>355</v>
+        <v>350</v>
       </c>
       <c r="C131" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>97.555</v>
+        <v>100.058</v>
       </c>
       <c r="E131" s="1">
-        <v>97.192</v>
+        <v>101.97933333</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>97192.0</v>
+        <v>305938.0</v>
       </c>
       <c r="I131" s="1">
-        <v>363.0</v>
+        <v>-5764.0</v>
       </c>
       <c r="J131" s="1">
-        <v>0.37348752983785</v>
+        <v>-1.8840418646915</v>
       </c>
       <c r="K131">
-        <v>0.39</v>
-[...2 lines deleted...]
-        <v>394.52</v>
+        <v>2.36</v>
+      </c>
+      <c r="L131" t="s">
+        <v>351</v>
       </c>
       <c r="M131" s="1">
-        <v>97555.0</v>
+        <v>300174.0</v>
       </c>
       <c r="N131" s="1">
-        <v>97949.52</v>
+        <v>307250.71</v>
       </c>
       <c r="O131" s="1">
-        <v>0.45</v>
+        <v>1.41</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
+        <v>352</v>
+      </c>
+      <c r="B132" t="s">
+        <v>353</v>
+      </c>
+      <c r="C132" s="1">
+        <v>138000.0</v>
+      </c>
+      <c r="D132" s="1">
+        <v>98.381</v>
+      </c>
+      <c r="E132" s="1">
+        <v>99.778</v>
+      </c>
+      <c r="F132" t="s">
+        <v>8</v>
+      </c>
+      <c r="G132">
+        <v>1.0</v>
+      </c>
+      <c r="H132" s="1">
+        <v>137693.64</v>
+      </c>
+      <c r="I132" s="1">
+        <v>-1927.86</v>
+      </c>
+      <c r="J132" s="1">
+        <v>-1.4001082402935</v>
+      </c>
+      <c r="K132">
+        <v>0.95</v>
+      </c>
+      <c r="L132" t="s">
+        <v>354</v>
+      </c>
+      <c r="M132" s="1">
+        <v>135765.78</v>
+      </c>
+      <c r="N132" s="1">
+        <v>137070.16</v>
+      </c>
+      <c r="O132" s="1">
+        <v>0.63</v>
+      </c>
+      <c r="P132">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="133" spans="1:16">
+      <c r="A133" t="s">
+        <v>355</v>
+      </c>
+      <c r="B133" t="s">
         <v>356</v>
       </c>
-      <c r="B132" t="s">
+      <c r="C133" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D133" s="1">
+        <v>99.958</v>
+      </c>
+      <c r="E133" s="1">
+        <v>100.376</v>
+      </c>
+      <c r="F133" t="s">
+        <v>8</v>
+      </c>
+      <c r="G133">
+        <v>1.0</v>
+      </c>
+      <c r="H133" s="1">
+        <v>200752.0</v>
+      </c>
+      <c r="I133" s="1">
+        <v>-836.0</v>
+      </c>
+      <c r="J133" s="1">
+        <v>-0.41643420738025</v>
+      </c>
+      <c r="K133">
+        <v>2.62</v>
+      </c>
+      <c r="L133" t="s">
         <v>357</v>
       </c>
-      <c r="C132" s="1">
+      <c r="M133" s="1">
+        <v>199916.0</v>
+      </c>
+      <c r="N133" s="1">
+        <v>205159.84</v>
+      </c>
+      <c r="O133" s="1">
+        <v>0.94</v>
+      </c>
+      <c r="P133">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="134" spans="1:16">
+      <c r="A134" t="s">
+        <v>358</v>
+      </c>
+      <c r="B134" t="s">
+        <v>359</v>
+      </c>
+      <c r="C134" s="1">
+        <v>207000.0</v>
+      </c>
+      <c r="D134" s="1">
+        <v>98.464</v>
+      </c>
+      <c r="E134" s="1">
+        <v>99.462</v>
+      </c>
+      <c r="F134" t="s">
+        <v>8</v>
+      </c>
+      <c r="G134">
+        <v>1.0</v>
+      </c>
+      <c r="H134" s="1">
+        <v>205886.34</v>
+      </c>
+      <c r="I134" s="1">
+        <v>-2065.86</v>
+      </c>
+      <c r="J134" s="1">
+        <v>-1.0033982827613</v>
+      </c>
+      <c r="K134">
+        <v>0.0</v>
+      </c>
+      <c r="L134">
+        <v>0.0</v>
+      </c>
+      <c r="M134" s="1">
+        <v>203820.48</v>
+      </c>
+      <c r="N134" s="1">
+        <v>203820.48</v>
+      </c>
+      <c r="O134" s="1">
+        <v>0.93</v>
+      </c>
+      <c r="P134">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="135" spans="1:16">
+      <c r="A135" t="s">
+        <v>360</v>
+      </c>
+      <c r="B135" t="s">
+        <v>361</v>
+      </c>
+      <c r="C135" s="1">
         <v>100000.0</v>
       </c>
-      <c r="D132" s="1">
-[...2 lines deleted...]
-      <c r="E132" s="1">
+      <c r="D135" s="1">
+        <v>97.35</v>
+      </c>
+      <c r="E135" s="1">
+        <v>97.192</v>
+      </c>
+      <c r="F135" t="s">
+        <v>8</v>
+      </c>
+      <c r="G135">
+        <v>1.0</v>
+      </c>
+      <c r="H135" s="1">
+        <v>97192.0</v>
+      </c>
+      <c r="I135" s="1">
+        <v>158.0</v>
+      </c>
+      <c r="J135" s="1">
+        <v>0.16256482014981</v>
+      </c>
+      <c r="K135">
+        <v>0.5</v>
+      </c>
+      <c r="L135">
+        <v>497.26</v>
+      </c>
+      <c r="M135" s="1">
+        <v>97350.0</v>
+      </c>
+      <c r="N135" s="1">
+        <v>97847.26</v>
+      </c>
+      <c r="O135" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="P135">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="136" spans="1:16">
+      <c r="A136" t="s">
+        <v>362</v>
+      </c>
+      <c r="B136" t="s">
+        <v>363</v>
+      </c>
+      <c r="C136" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D136" s="1">
+        <v>102.112</v>
+      </c>
+      <c r="E136" s="1">
         <v>104.182</v>
       </c>
-      <c r="F132" t="s">
-[...5 lines deleted...]
-      <c r="H132" s="1">
+      <c r="F136" t="s">
+        <v>8</v>
+      </c>
+      <c r="G136">
+        <v>1.0</v>
+      </c>
+      <c r="H136" s="1">
         <v>104182.0</v>
       </c>
-      <c r="I132" s="1">
-[...17 lines deleted...]
-      <c r="O132" s="1">
+      <c r="I136" s="1">
+        <v>-2070.0</v>
+      </c>
+      <c r="J136" s="1">
+        <v>-1.986907527212</v>
+      </c>
+      <c r="K136">
+        <v>4.35</v>
+      </c>
+      <c r="L136" t="s">
+        <v>364</v>
+      </c>
+      <c r="M136" s="1">
+        <v>102112.0</v>
+      </c>
+      <c r="N136" s="1">
+        <v>106458.23</v>
+      </c>
+      <c r="O136" s="1">
         <v>0.49</v>
       </c>
-      <c r="P132">
+      <c r="P136">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>