--- v4 (2026-08-13)
+++ v5 (2026-09-02)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="365">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="362">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C/D</t>
   </si>
   <si>
     <t>FR001400UIK9</t>
   </si>
   <si>
@@ -112,1047 +112,1038 @@
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR001400KPZ3</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART I</t>
   </si>
   <si>
     <t>DU100626</t>
   </si>
   <si>
     <t>EURO-SCHATZ JUN 26</t>
   </si>
   <si>
     <t>XS2747181969</t>
   </si>
   <si>
     <t>ABB FINANCE BV 3.125 15/01/2029</t>
   </si>
   <si>
+    <t>1 198.63</t>
+  </si>
+  <si>
+    <t>XS2558022591</t>
+  </si>
+  <si>
+    <t>ABN AMRO BANK NV 22/02/2033</t>
+  </si>
+  <si>
+    <t>2 864.38</t>
+  </si>
+  <si>
+    <t>XS3066564900</t>
+  </si>
+  <si>
+    <t>ACHMEA BANK NV 2.5 06/05/2028</t>
+  </si>
+  <si>
+    <t>XS2958382645</t>
+  </si>
+  <si>
+    <t>ACHMEA BANK NV 2.75 10/12/2027</t>
+  </si>
+  <si>
+    <t>2 652.05</t>
+  </si>
+  <si>
+    <t>XS2464405229</t>
+  </si>
+  <si>
+    <t>AIB GROUP PLC 04/04/2028</t>
+  </si>
+  <si>
+    <t>1 128.08</t>
+  </si>
+  <si>
+    <t>XS2343340852</t>
+  </si>
+  <si>
+    <t>AIB GROUP PLC 17/11/2027</t>
+  </si>
+  <si>
+    <t>FR0014013VW7</t>
+  </si>
+  <si>
+    <t>AIR LIQUIDE FINANCE SA 2.625 05/11/2029</t>
+  </si>
+  <si>
+    <t>1 517.47</t>
+  </si>
+  <si>
+    <t>XS2156598281</t>
+  </si>
+  <si>
+    <t>AKZO NOBEL NV 1.625 14/04/2030</t>
+  </si>
+  <si>
+    <t>XS2622275886</t>
+  </si>
+  <si>
+    <t>AMERICAN TOWER CORPORATION 4.125 16/05/2027</t>
+  </si>
+  <si>
+    <t>XS3368960962</t>
+  </si>
+  <si>
+    <t>AMPHENOL CORPORATION 3.375 12/05/2029</t>
+  </si>
+  <si>
+    <t>XS2273810510</t>
+  </si>
+  <si>
+    <t>AROUNDTOWN SA 0 16/07/2026</t>
+  </si>
+  <si>
+    <t>XS1799611642</t>
+  </si>
+  <si>
+    <t>AXA SA 28/05/2049</t>
+  </si>
+  <si>
+    <t>FR0014015J87</t>
+  </si>
+  <si>
+    <t>AYVENS SA 3 18/04/2030</t>
+  </si>
+  <si>
+    <t>FR0014017YD2</t>
+  </si>
+  <si>
+    <t>AYVENS SA 3.375 16/04/2029</t>
+  </si>
+  <si>
+    <t>FR001400RGV6</t>
+  </si>
+  <si>
+    <t>AYVENS SA 3.875 16/07/2029</t>
+  </si>
+  <si>
+    <t>10 287.33</t>
+  </si>
+  <si>
+    <t>XS2430998893</t>
+  </si>
+  <si>
+    <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 14/01/2029</t>
+  </si>
+  <si>
+    <t>XS2908735504</t>
+  </si>
+  <si>
+    <t>BANCO SANTANDER SA 02/04/2029</t>
+  </si>
+  <si>
+    <t>1 682.88</t>
+  </si>
+  <si>
+    <t>XS2038039074</t>
+  </si>
+  <si>
+    <t>BANK OF AMERICA CORP 08/08/2029</t>
+  </si>
+  <si>
+    <t>1 906.85</t>
+  </si>
+  <si>
+    <t>FR0013408960</t>
+  </si>
+  <si>
+    <t>BANQUE EUROPEENNE DU CREDIT MUTUEL 1.75 15/03/2029</t>
+  </si>
+  <si>
+    <t>1 165.07</t>
+  </si>
+  <si>
+    <t>FR001400AY79</t>
+  </si>
+  <si>
+    <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 16/06/2032</t>
+  </si>
+  <si>
+    <t>3 747.60</t>
+  </si>
+  <si>
+    <t>BE6340794013</t>
+  </si>
+  <si>
+    <t>BELFIUS BANQUE SA 19/04/2033</t>
+  </si>
+  <si>
+    <t>XS3075491152</t>
+  </si>
+  <si>
+    <t>BMW FINANCE NV 2.625 20/05/2028</t>
+  </si>
+  <si>
+    <t>FR0014001JT3</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS SA 19/01/2030</t>
+  </si>
+  <si>
+    <t>FR0014009HA0</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS SA 31/03/2032</t>
+  </si>
+  <si>
+    <t>XS2776511060</t>
+  </si>
+  <si>
+    <t>BOOKING HOLDINGS INC 3.5 01/03/2029</t>
+  </si>
+  <si>
+    <t>XS3367613448</t>
+  </si>
+  <si>
+    <t>BOOKING HOLDINGS INC 3.5 11/05/2030</t>
+  </si>
+  <si>
+    <t>FR001400N4L7</t>
+  </si>
+  <si>
+    <t>BPCE SA 3.875 11/01/2029</t>
+  </si>
+  <si>
+    <t>4 586.30</t>
+  </si>
+  <si>
+    <t>XS3108521124</t>
+  </si>
+  <si>
+    <t>CA AUTO BANK SPA (DUBLIN BRANCH) 2.75 07/07/2028</t>
+  </si>
+  <si>
+    <t>2 501.37</t>
+  </si>
+  <si>
+    <t>XS3275406539</t>
+  </si>
+  <si>
+    <t>CA AUTO BANK SPA (DUBLIN BRANCH) 2.75 21/01/2029</t>
+  </si>
+  <si>
+    <t>1 009.59</t>
+  </si>
+  <si>
+    <t>XS2434702424</t>
+  </si>
+  <si>
+    <t>CAIXABANK SA 21/01/2028</t>
+  </si>
+  <si>
+    <t>XS3280995518</t>
+  </si>
+  <si>
+    <t>CANADIAN IMPERIAL BANK OF COMMERCE 30/07/2030</t>
+  </si>
+  <si>
+    <t>2 572.75</t>
+  </si>
+  <si>
+    <t>FR0014012SB9</t>
+  </si>
+  <si>
+    <t>CAPGEMINI SE 2.5 25/09/2028</t>
+  </si>
+  <si>
+    <t>3 452.05</t>
+  </si>
+  <si>
+    <t>XS3231164586</t>
+  </si>
+  <si>
+    <t>CATERPILLAR FINANCIAL SERVICES COR 2.541 20/11/2028</t>
+  </si>
+  <si>
+    <t>3 570.28</t>
+  </si>
+  <si>
+    <t>XS2348237871</t>
+  </si>
+  <si>
+    <t>CELLNEX FINANCE COMPANY SA 1.5 08/06/2028</t>
+  </si>
+  <si>
+    <t>1 483.56</t>
+  </si>
+  <si>
+    <t>XS3071246295</t>
+  </si>
+  <si>
+    <t>CENCORA INC 2.875 22/05/2028</t>
+  </si>
+  <si>
+    <t>XS3326474155</t>
+  </si>
+  <si>
+    <t>COCA-COLA HBC FINANCE BV 3.625 01/10/2030</t>
+  </si>
+  <si>
+    <t>XS2114852218</t>
+  </si>
+  <si>
+    <t>COMCAST CORPORATION 0.25 20/05/2027</t>
+  </si>
+  <si>
+    <t>XS3232968803</t>
+  </si>
+  <si>
+    <t>COMPASS GROUP PLC 2.625 15/01/2029</t>
+  </si>
+  <si>
+    <t>1 006.85</t>
+  </si>
+  <si>
+    <t>FR0014014P49</t>
+  </si>
+  <si>
+    <t>CREDIT AGRICOLE SA 03/07/2031</t>
+  </si>
+  <si>
+    <t>4 700.34</t>
+  </si>
+  <si>
+    <t>FR001400KDS4</t>
+  </si>
+  <si>
+    <t>CREDIT AGRICOLE SA 28/08/2033</t>
+  </si>
+  <si>
+    <t>8 438.36</t>
+  </si>
+  <si>
+    <t>FR0013517307</t>
+  </si>
+  <si>
+    <t>CREDIT MUTUEL ARKEA 11/06/2029</t>
+  </si>
+  <si>
+    <t>2 452.05</t>
+  </si>
+  <si>
+    <t>BE0002936178</t>
+  </si>
+  <si>
+    <t>CRELAN SA 28/02/2030</t>
+  </si>
+  <si>
+    <t>1 578.08</t>
+  </si>
+  <si>
+    <t>XS3081821699</t>
+  </si>
+  <si>
+    <t>DAIMLER TRUCK INTERNATIONAL FINANC 3 27/11/2029</t>
+  </si>
+  <si>
+    <t>1 553.42</t>
+  </si>
+  <si>
+    <t>XS3352082930</t>
+  </si>
+  <si>
+    <t>DANAHER CORPORATION 3.25 29/04/2030</t>
+  </si>
+  <si>
+    <t>FR0014017HN6</t>
+  </si>
+  <si>
+    <t>DANONE SA 3.379 01/04/2030</t>
+  </si>
+  <si>
+    <t>FR0014005EJ6</t>
+  </si>
+  <si>
+    <t>DANONE SA PERP</t>
+  </si>
+  <si>
+    <t>1 397.26</t>
+  </si>
+  <si>
+    <t>FR0013444551</t>
+  </si>
+  <si>
+    <t>DASSAULT SYSTEMES 0.375 16/09/2029</t>
+  </si>
+  <si>
+    <t>DE000A4DFH60</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BANK AG 16/06/2029</t>
+  </si>
+  <si>
+    <t>8 704.11</t>
+  </si>
+  <si>
+    <t>XS2147889427</t>
+  </si>
+  <si>
+    <t>DIAGEO FINANCE PLC 1.875 27/03/2027</t>
+  </si>
+  <si>
+    <t>XS3086867440</t>
+  </si>
+  <si>
+    <t>ELM BV 3.375 19/06/2030</t>
+  </si>
+  <si>
+    <t>3 236.30</t>
+  </si>
+  <si>
+    <t>XS3008888953</t>
+  </si>
+  <si>
+    <t>ENEL FINANCE INTERNATIONAL NV 2.625 24/02/2028</t>
+  </si>
+  <si>
+    <t>1 438.36</t>
+  </si>
+  <si>
+    <t>FR001400A1H6</t>
+  </si>
+  <si>
+    <t>ENGIE SA 3.5 27/09/2029</t>
+  </si>
+  <si>
+    <t>4 794.52</t>
+  </si>
+  <si>
+    <t>AT0000A2U543</t>
+  </si>
+  <si>
+    <t>ERSTE GROUP BANK AG 15/11/2032</t>
+  </si>
+  <si>
+    <t>XS2386877133</t>
+  </si>
+  <si>
+    <t>ESSITY CAPITAL BV 0.25 15/09/2029</t>
+  </si>
+  <si>
+    <t>XS2904504979</t>
+  </si>
+  <si>
+    <t>EUROBANK SA (ATHINA) 24/09/2030</t>
+  </si>
+  <si>
+    <t>2 772.60</t>
+  </si>
+  <si>
+    <t>XS3110850347</t>
+  </si>
+  <si>
+    <t>EUROBANK SA 07/07/2028</t>
+  </si>
+  <si>
+    <t>2 615.07</t>
+  </si>
+  <si>
+    <t>XS2919679816</t>
+  </si>
+  <si>
+    <t>EUROGRID GMBH 3.075 18/10/2027</t>
+  </si>
+  <si>
+    <t>1 929.25</t>
+  </si>
+  <si>
+    <t>DK0030555156</t>
+  </si>
+  <si>
+    <t>EURONEXT NV 2.625 26/11/2028</t>
+  </si>
+  <si>
+    <t>1 557.74</t>
+  </si>
+  <si>
+    <t>XS1753808929</t>
+  </si>
+  <si>
+    <t>EXOR NV 1.75 18/01/2028</t>
+  </si>
+  <si>
+    <t>XS3299544711</t>
+  </si>
+  <si>
+    <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
+  </si>
+  <si>
+    <t>XS3036647694</t>
+  </si>
+  <si>
+    <t>FRESENIUS MEDICAL CARE AG 3.125 08/12/2028</t>
+  </si>
+  <si>
+    <t>XS1733289406</t>
+  </si>
+  <si>
+    <t>GENERTEL SPA 14/12/2047</t>
+  </si>
+  <si>
+    <t>2 002.74</t>
+  </si>
+  <si>
+    <t>XS3148184156</t>
+  </si>
+  <si>
+    <t>GIVAUDAN FINANCE EUROPE BV 2.875 09/09/2029</t>
+  </si>
+  <si>
+    <t>2 110.96</t>
+  </si>
+  <si>
+    <t>XS1654229373</t>
+  </si>
+  <si>
+    <t>GRAND CITY PROPERTIES SA 1.375 03/08/2026</t>
+  </si>
+  <si>
+    <t>1 148.97</t>
+  </si>
+  <si>
+    <t>XS3379436325</t>
+  </si>
+  <si>
+    <t>HEIDELBERG MATERIALS AG 3.5 10/10/2029</t>
+  </si>
+  <si>
+    <t>XS2385390724</t>
+  </si>
+  <si>
+    <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
+  </si>
+  <si>
+    <t>XS2788605660</t>
+  </si>
+  <si>
+    <t>HSBC HOLDINGS PLC 22/03/2035</t>
+  </si>
+  <si>
+    <t>FR0013320058</t>
+  </si>
+  <si>
+    <t>ICADE 1.625 28/02/2028</t>
+  </si>
+  <si>
+    <t>XS3190744907</t>
+  </si>
+  <si>
+    <t>IDS FINANCING PLC 3.25 01/01/2029</t>
+  </si>
+  <si>
+    <t>2 584.68</t>
+  </si>
+  <si>
+    <t>XS2457469547</t>
+  </si>
+  <si>
+    <t>IMCD NV 2.125 31/03/2027</t>
+  </si>
+  <si>
+    <t>XS2244936659</t>
+  </si>
+  <si>
+    <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
+  </si>
+  <si>
+    <t>3 018.49</t>
+  </si>
+  <si>
+    <t>XS2350756446</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 09/06/2032</t>
+  </si>
+  <si>
+    <t>XS2258452478</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 18/02/2029</t>
+  </si>
+  <si>
+    <t>XS2886191589</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 26/08/2035</t>
+  </si>
+  <si>
+    <t>3 283.56</t>
+  </si>
+  <si>
+    <t>XS2592650373</t>
+  </si>
+  <si>
+    <t>INTESA SANPAOLO SPA 08/03/2028</t>
+  </si>
+  <si>
+    <t>1 808.22</t>
+  </si>
+  <si>
+    <t>XS2931945211</t>
+  </si>
+  <si>
+    <t>JYSKE BANK A/S 05/05/2029</t>
+  </si>
+  <si>
+    <t>BE0002914951</t>
+  </si>
+  <si>
+    <t>KBC GROEP NV 25/04/2033</t>
+  </si>
+  <si>
+    <t>FR001400KHZ0</t>
+  </si>
+  <si>
+    <t>KERING SA 3.625 05/09/2027</t>
+  </si>
+  <si>
+    <t>5 402.74</t>
+  </si>
+  <si>
+    <t>FR0013512233</t>
+  </si>
+  <si>
+    <t>KLEPIERRE SA 2 12/05/2029</t>
+  </si>
+  <si>
+    <t>XS2193978363</t>
+  </si>
+  <si>
+    <t>KONINKLIJKE DSM NV 0.25 23/06/2028</t>
+  </si>
+  <si>
+    <t>FR001400HOZ2</t>
+  </si>
+  <si>
+    <t>LA BANQUE POSTALE 4 03/05/2028</t>
+  </si>
+  <si>
+    <t>XS2904651093</t>
+  </si>
+  <si>
+    <t>LSEG NETHERLANDS BV 2.75 20/09/2027</t>
+  </si>
+  <si>
+    <t>3 872.60</t>
+  </si>
+  <si>
+    <t>FR001400ZED2</t>
+  </si>
+  <si>
+    <t>LVMH MOET HENNESSY LOUIS VUITTON S 2.625 07/03/2029</t>
+  </si>
+  <si>
+    <t>1 280.14</t>
+  </si>
+  <si>
+    <t>XS3320664710</t>
+  </si>
+  <si>
+    <t>MAPLE PARENT HOLDINGS CORP 3.881 26/03/2030</t>
+  </si>
+  <si>
+    <t>XS3233927733</t>
+  </si>
+  <si>
+    <t>MITSUBISHI HC CAPITAL UK PLC 2.856 26/11/2028</t>
+  </si>
+  <si>
+    <t>3 716.71</t>
+  </si>
+  <si>
+    <t>FR0013425147</t>
+  </si>
+  <si>
+    <t>MMS USA FINANCING INC 1.25 13/06/2028</t>
+  </si>
+  <si>
+    <t>2 438.36</t>
+  </si>
+  <si>
+    <t>XS2151059206</t>
+  </si>
+  <si>
+    <t>MONDI FINANCE EUROPE GMBH 2.375 01/04/2028</t>
+  </si>
+  <si>
+    <t>XS2548080832</t>
+  </si>
+  <si>
+    <t>MORGAN STANLEY 25/10/2028</t>
+  </si>
+  <si>
+    <t>8 782.08</t>
+  </si>
+  <si>
+    <t>XS3284396622</t>
+  </si>
+  <si>
+    <t>NATIONAL BANK OF GREECE SA 04/02/2031</t>
+  </si>
+  <si>
     <t>1 027.40</t>
   </si>
   <si>
-    <t>XS2558022591</t>
-[...673 lines deleted...]
-  <si>
     <t>XS2680745119</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 4.151 12/09/2027</t>
   </si>
   <si>
-    <t>5 572.58</t>
+    <t>6 027.48</t>
   </si>
   <si>
     <t>XS2382950330</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 14/09/2032</t>
   </si>
   <si>
     <t>FR001400H0F5</t>
   </si>
   <si>
     <t>NEXANS SA 5.5 05/04/2028</t>
   </si>
   <si>
-    <t>1 205.48</t>
-[...1 lines deleted...]
-  <si>
     <t>XS1550988643</t>
   </si>
   <si>
     <t>NN GROUP NV 13/01/2048</t>
   </si>
   <si>
-    <t>1 545.89</t>
+    <t>1 799.32</t>
   </si>
   <si>
     <t>XS2343459074</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 18/08/2031</t>
   </si>
   <si>
     <t>XS2482618464</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 2.5 23/05/2029</t>
   </si>
   <si>
-    <t>7 335.62</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3100081093</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 2.906 16/03/2029</t>
   </si>
   <si>
     <t>DK0030512421</t>
   </si>
   <si>
     <t>NYKREDIT REALKREDIT A/S 4.625 19/01/2029</t>
   </si>
   <si>
-    <t>5 879.45</t>
+    <t>6 893.15</t>
   </si>
   <si>
     <t>XS2354246816</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 0.375 16/06/2028</t>
   </si>
   <si>
-    <t>1 026.37</t>
+    <t>1 088.01</t>
   </si>
   <si>
     <t>FR0013534484</t>
   </si>
   <si>
     <t>ORANGE SA 0.125 16/09/2029</t>
   </si>
   <si>
     <t>FR001400DAO4</t>
   </si>
   <si>
     <t>ORANO SA 5.375 15/05/2027</t>
   </si>
   <si>
     <t>XS3019313363</t>
   </si>
   <si>
     <t>PFIZER NETHERLANDS INTERNATIONAL F 2.875 19/05/2029</t>
   </si>
   <si>
-    <t>2 843.49</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3296830444</t>
   </si>
   <si>
     <t>POWSZECHNA KASA OSZCZEDNOSCI BANK 06/05/2030</t>
   </si>
   <si>
     <t>FR0014010CJ0</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA 2.875 12/06/2029</t>
   </si>
   <si>
-    <t>2 654.45</t>
+    <t>2 811.99</t>
   </si>
   <si>
     <t>FR001400P3D4</t>
   </si>
   <si>
     <t>RCI BANQUE SA 3.75 04/10/2027</t>
   </si>
   <si>
-    <t>3 436.64</t>
+    <t>3 744.86</t>
   </si>
   <si>
     <t>XS3174782758</t>
   </si>
   <si>
     <t>RECKITT BENCKISER TREASURY SERVICE 2.625 10/09/2028</t>
   </si>
   <si>
-    <t>2 025.06</t>
+    <t>2 189.03</t>
+  </si>
+  <si>
+    <t>XS3317606419</t>
+  </si>
+  <si>
+    <t>RELX FINANCE BV 3.25 22/05/2029</t>
   </si>
   <si>
     <t>FR0014002OL8</t>
   </si>
   <si>
     <t>RENAULT SA 2.5 01/04/2028</t>
   </si>
   <si>
     <t>XS2494945939</t>
   </si>
   <si>
     <t>RENTOKIL INITIAL FINANCE BV 3.875 27/06/2027</t>
   </si>
   <si>
-    <t>6 836.99</t>
+    <t>7 261.64</t>
   </si>
   <si>
     <t>XS2332306344</t>
   </si>
   <si>
     <t>REXEL SA 2.125 15/06/2028</t>
   </si>
   <si>
     <t>FR0014016SU0</t>
   </si>
   <si>
     <t>SANOFI SA 3 05/05/2029</t>
   </si>
   <si>
+    <t>XS3393867810</t>
+  </si>
+  <si>
+    <t>SAP SE 3 03/06/2029</t>
+  </si>
+  <si>
     <t>DE000A2YB7B5</t>
   </si>
   <si>
     <t>SCHAEFFLER AG 2.875 26/03/2027</t>
   </si>
   <si>
     <t>XS2511906310</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.75 10/08/2027</t>
   </si>
   <si>
-    <t>5 712.33</t>
+    <t>6 123.29</t>
   </si>
   <si>
     <t>XS2767499275</t>
   </si>
   <si>
     <t>SNAM SPA 3.375 19/02/2028</t>
   </si>
   <si>
-    <t>1 571.92</t>
+    <t>1 941.78</t>
   </si>
   <si>
     <t>FR001400U1Q3</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 13/11/2030</t>
   </si>
   <si>
-    <t>5 452.40</t>
+    <t>6 048.29</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
     <t>XS1207005023</t>
   </si>
   <si>
     <t>STATKRAFT AS 1.5 26/03/2030</t>
   </si>
   <si>
     <t>FR0013505542</t>
   </si>
   <si>
     <t>SUEZ SA 1.25 02/04/2027</t>
   </si>
   <si>
     <t>XS2522879654</t>
   </si>
   <si>
     <t>SWEDBANK AB 23/08/2032</t>
   </si>
   <si>
-    <t>2 631.85</t>
+    <t>2 830.48</t>
   </si>
   <si>
     <t>XS2827694170</t>
   </si>
   <si>
     <t>SWISSCOM FINANCE BV 3.5 29/08/2028</t>
   </si>
   <si>
-    <t>2 483.56</t>
+    <t>2 675.34</t>
   </si>
   <si>
     <t>XS2117452156</t>
   </si>
   <si>
     <t>TELENOR ASA 0.25 14/02/2028</t>
   </si>
   <si>
     <t>XS1966038249</t>
   </si>
   <si>
     <t>TELSTRA CORPORATION LTD 1.375 26/03/2029</t>
   </si>
   <si>
     <t>XS1652866002</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 1.375 26/07/2027</t>
   </si>
   <si>
-    <t>1 103.77</t>
+    <t>1 179.11</t>
   </si>
   <si>
     <t>XS2437854487</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
   </si>
   <si>
     <t>CH1214797172</t>
   </si>
   <si>
     <t>UBS GROUP AG 01/03/2029</t>
   </si>
   <si>
-    <t>1 592.47</t>
+    <t>2 017.12</t>
   </si>
   <si>
     <t>CH1512676888</t>
   </si>
   <si>
     <t>UBS GROUP AG 13/02/2031</t>
   </si>
   <si>
-    <t>2 089.04</t>
+    <t>2 431.51</t>
   </si>
   <si>
     <t>BE0002784651</t>
   </si>
   <si>
     <t>UCB SA 1 30/03/2028</t>
   </si>
   <si>
     <t>FR001400SIM9</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.5 11/09/2029</t>
   </si>
   <si>
-    <t>7 076.71</t>
+    <t>7 652.05</t>
   </si>
   <si>
     <t>IT0005689986</t>
   </si>
   <si>
     <t>UNICREDIT SPA 15/07/2030</t>
   </si>
   <si>
-    <t>1 304.38</t>
+    <t>1 521.78</t>
   </si>
   <si>
     <t>XS2496288593</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3 30/06/2027</t>
   </si>
   <si>
-    <t>5 243.84</t>
+    <t>5 572.60</t>
   </si>
   <si>
     <t>XS3063724325</t>
   </si>
   <si>
     <t>VISA INC 2.25 15/05/2028</t>
   </si>
   <si>
     <t>DE000A19UR79</t>
   </si>
   <si>
     <t>VONOVIA FINANCE BV 1.5 14/01/2028</t>
   </si>
   <si>
     <t>XS2630465875</t>
   </si>
   <si>
     <t>WERFEN SA 4.625 06/06/2028</t>
   </si>
   <si>
-    <t>4 346.23</t>
+    <t>4 599.66</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1519,92 +1510,92 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
         <v>10.0</v>
       </c>
       <c r="D2">
-        <v>102.54</v>
+        <v>103.03</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>1025.41</v>
+        <v>1030.36</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>1025.41</v>
+        <v>1030.36</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>212036.0</v>
+        <v>213879.0</v>
       </c>
       <c r="D3">
-        <v>103.08</v>
+        <v>103.57</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>21857588.63</v>
+        <v>22153038.02</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>21857588.63</v>
+        <v>22153038.02</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -1653,6787 +1644,6787 @@
       </c>
       <c r="L1" t="s">
         <v>21</v>
       </c>
       <c r="M1" t="s">
         <v>22</v>
       </c>
       <c r="N1" t="s">
         <v>23</v>
       </c>
       <c r="O1" t="s">
         <v>24</v>
       </c>
       <c r="P1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>26</v>
       </c>
       <c r="B2" t="s">
         <v>27</v>
       </c>
       <c r="C2" s="1">
-        <v>209.0</v>
+        <v>610.0</v>
       </c>
       <c r="D2" s="1">
-        <v>1074.74</v>
+        <v>1076.12</v>
       </c>
       <c r="E2" s="1">
-        <v>1073.4467464115</v>
+        <v>1075.242295082</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>224350.37</v>
+        <v>655897.8</v>
       </c>
       <c r="I2" s="1">
-        <v>270.29</v>
+        <v>535.4</v>
       </c>
       <c r="J2" s="1">
-        <v>0.12047673467175</v>
+        <v>0.081628570792584</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>224620.66</v>
+        <v>656433.2</v>
       </c>
       <c r="N2" s="1">
-        <v>224620.66</v>
+        <v>656433.2</v>
       </c>
       <c r="O2" s="1">
-        <v>1.03</v>
+        <v>2.96</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>28</v>
       </c>
       <c r="B3" t="s">
         <v>29</v>
       </c>
       <c r="C3" s="1">
-        <v>39.0</v>
+        <v>10.0</v>
       </c>
       <c r="D3" s="1">
-        <v>105.64</v>
+        <v>105.845</v>
       </c>
       <c r="E3" s="1">
-        <v>105.782820513</v>
+        <v>105.645</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>0.0</v>
       </c>
       <c r="I3" s="1">
-        <v>-5570.0</v>
+        <v>2000.0</v>
       </c>
       <c r="J3" s="1">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>-5570.0</v>
+        <v>2000.0</v>
       </c>
       <c r="N3" s="1">
-        <v>-5570.0</v>
+        <v>2000.0</v>
       </c>
       <c r="O3" s="1">
-        <v>-0.03</v>
+        <v>0.01</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>30</v>
       </c>
       <c r="B4" t="s">
         <v>31</v>
       </c>
       <c r="C4" s="1">
         <v>100000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>100.18</v>
+        <v>100.484</v>
       </c>
       <c r="E4" s="1">
         <v>100.05</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>100050.0</v>
       </c>
       <c r="I4" s="1">
-        <v>130.0</v>
+        <v>434.0</v>
       </c>
       <c r="J4" s="1">
-        <v>0.12993503248376</v>
+        <v>0.43378310844578</v>
       </c>
       <c r="K4">
-        <v>1.03</v>
+        <v>1.2</v>
       </c>
       <c r="L4" t="s">
         <v>32</v>
       </c>
       <c r="M4" s="1">
-        <v>100180.0</v>
+        <v>100484.0</v>
       </c>
       <c r="N4" s="1">
-        <v>101207.4</v>
+        <v>101682.63</v>
       </c>
       <c r="O4" s="1">
         <v>0.46</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5" t="s">
         <v>34</v>
       </c>
       <c r="C5" s="1">
         <v>200000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>102.116</v>
+        <v>102.279</v>
       </c>
       <c r="E5" s="1">
         <v>104.1035</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>208207.0</v>
       </c>
       <c r="I5" s="1">
-        <v>-3975.0</v>
+        <v>-3649.0</v>
       </c>
       <c r="J5" s="1">
-        <v>-1.9091577132373</v>
+        <v>-1.7525827661894</v>
       </c>
       <c r="K5">
-        <v>1.15</v>
+        <v>1.43</v>
       </c>
       <c r="L5" t="s">
         <v>35</v>
       </c>
       <c r="M5" s="1">
-        <v>204232.0</v>
+        <v>204558.0</v>
       </c>
       <c r="N5" s="1">
-        <v>206534.74</v>
+        <v>207422.38</v>
       </c>
       <c r="O5" s="1">
         <v>0.94</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>36</v>
       </c>
       <c r="B6" t="s">
         <v>37</v>
       </c>
       <c r="C6" s="1">
         <v>200000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>98.608</v>
+        <v>98.828</v>
       </c>
       <c r="E6" s="1">
         <v>99.684</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>199368.0</v>
       </c>
       <c r="I6" s="1">
-        <v>-2152.0</v>
+        <v>-1712.0</v>
       </c>
       <c r="J6" s="1">
-        <v>-1.0794109385659</v>
+        <v>-0.85871353476987</v>
       </c>
       <c r="K6">
-        <v>0.06</v>
+        <v>0.2</v>
       </c>
       <c r="L6">
-        <v>123.29</v>
+        <v>397.26</v>
       </c>
       <c r="M6" s="1">
-        <v>197216.0</v>
+        <v>197656.0</v>
       </c>
       <c r="N6" s="1">
-        <v>197339.29</v>
+        <v>198053.26</v>
       </c>
       <c r="O6" s="1">
-        <v>0.9</v>
+        <v>0.89</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>38</v>
       </c>
       <c r="B7" t="s">
         <v>39</v>
       </c>
       <c r="C7" s="1">
         <v>200000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>99.402</v>
+        <v>99.563</v>
       </c>
       <c r="E7" s="1">
         <v>99.686</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>199372.0</v>
       </c>
       <c r="I7" s="1">
-        <v>-568.0</v>
+        <v>-246.0</v>
       </c>
       <c r="J7" s="1">
-        <v>-0.28489456894649</v>
+        <v>-0.12338743655077</v>
       </c>
       <c r="K7">
-        <v>1.18</v>
+        <v>1.33</v>
       </c>
       <c r="L7" t="s">
         <v>40</v>
       </c>
       <c r="M7" s="1">
-        <v>198804.0</v>
+        <v>199126.0</v>
       </c>
       <c r="N7" s="1">
-        <v>201154.68</v>
+        <v>201778.05</v>
       </c>
       <c r="O7" s="1">
-        <v>0.92</v>
+        <v>0.91</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>41</v>
       </c>
       <c r="B8" t="s">
         <v>42</v>
       </c>
       <c r="C8" s="1">
         <v>300000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>99.304</v>
+        <v>99.463</v>
       </c>
       <c r="E8" s="1">
         <v>98.945</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>296835.0</v>
       </c>
       <c r="I8" s="1">
-        <v>1077.0</v>
+        <v>1554.0</v>
       </c>
       <c r="J8" s="1">
-        <v>0.36282783364495</v>
+        <v>0.52352316943757</v>
       </c>
       <c r="K8">
-        <v>0.25</v>
-[...2 lines deleted...]
-        <v>758.22</v>
+        <v>0.38</v>
+      </c>
+      <c r="L8" t="s">
+        <v>43</v>
       </c>
       <c r="M8" s="1">
-        <v>297912.0</v>
+        <v>298389.0</v>
       </c>
       <c r="N8" s="1">
-        <v>298670.22</v>
+        <v>299517.08</v>
       </c>
       <c r="O8" s="1">
-        <v>1.37</v>
+        <v>1.35</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B9" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C9" s="1">
         <v>160000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>98.847</v>
+        <v>98.986</v>
       </c>
       <c r="E9" s="1">
         <v>96.016</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>153625.6</v>
       </c>
       <c r="I9" s="1">
-        <v>4529.6</v>
+        <v>4752.0</v>
       </c>
       <c r="J9" s="1">
-        <v>2.9484669221796</v>
+        <v>3.0932344609232</v>
       </c>
       <c r="K9">
-        <v>0.25</v>
+        <v>0.27</v>
       </c>
       <c r="L9">
-        <v>392.33</v>
+        <v>436.16</v>
       </c>
       <c r="M9" s="1">
-        <v>158155.2</v>
+        <v>158377.6</v>
       </c>
       <c r="N9" s="1">
-        <v>158547.53</v>
+        <v>158813.76</v>
       </c>
       <c r="O9" s="1">
-        <v>0.73</v>
+        <v>0.72</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B10" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C10" s="1">
         <v>100000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>98.089</v>
+        <v>98.516</v>
       </c>
       <c r="E10" s="1">
         <v>99.94</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>99940.0</v>
       </c>
       <c r="I10" s="1">
-        <v>-1851.0</v>
+        <v>-1424.0</v>
       </c>
       <c r="J10" s="1">
-        <v>-1.8521112667601</v>
+        <v>-1.4248549129478</v>
       </c>
       <c r="K10">
-        <v>1.37</v>
+        <v>1.52</v>
       </c>
       <c r="L10" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="M10" s="1">
-        <v>98089.0</v>
+        <v>98516.0</v>
       </c>
       <c r="N10" s="1">
-        <v>99462.63</v>
+        <v>100033.47</v>
       </c>
       <c r="O10" s="1">
-        <v>0.46</v>
+        <v>0.45</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B11" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C11" s="1">
         <v>200000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>92.925</v>
+        <v>94.226</v>
       </c>
       <c r="E11" s="1">
         <v>94.21235</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>188424.7</v>
       </c>
       <c r="I11" s="1">
-        <v>-2574.7</v>
+        <v>27.3</v>
       </c>
       <c r="J11" s="1">
-        <v>-1.3664344430428</v>
+        <v>0.014488546352999</v>
       </c>
       <c r="K11">
-        <v>0.14</v>
+        <v>0.23</v>
       </c>
       <c r="L11">
-        <v>276.03</v>
+        <v>454.11</v>
       </c>
       <c r="M11" s="1">
-        <v>185850.0</v>
+        <v>188452.0</v>
       </c>
       <c r="N11" s="1">
-        <v>186126.03</v>
+        <v>188906.11</v>
       </c>
       <c r="O11" s="1">
         <v>0.85</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B12" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C12" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>98.286</v>
+        <v>101.03</v>
       </c>
       <c r="E12" s="1">
-        <v>99.636</v>
+        <v>102.438</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>99636.0</v>
+        <v>204876.0</v>
       </c>
       <c r="I12" s="1">
-        <v>-1350.0</v>
+        <v>-2816.0</v>
       </c>
       <c r="J12" s="1">
-        <v>-1.3549319523064</v>
+        <v>-1.3744899353755</v>
       </c>
       <c r="K12">
-        <v>0.06</v>
+        <v>0.21</v>
       </c>
       <c r="L12">
-        <v>61.64</v>
+        <v>429.45</v>
       </c>
       <c r="M12" s="1">
-        <v>98286.0</v>
+        <v>202060.0</v>
       </c>
       <c r="N12" s="1">
-        <v>98347.64</v>
+        <v>202489.45</v>
       </c>
       <c r="O12" s="1">
-        <v>0.45</v>
+        <v>0.91</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B13" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C13" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>101.062</v>
+        <v>100.445</v>
       </c>
       <c r="E13" s="1">
-        <v>102.438</v>
+        <v>99.983</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>204876.0</v>
+        <v>99983.0</v>
       </c>
       <c r="I13" s="1">
-        <v>-2752.0</v>
+        <v>462.0</v>
       </c>
       <c r="J13" s="1">
-        <v>-1.3432515277534</v>
+        <v>0.46207855335407</v>
       </c>
       <c r="K13">
-        <v>4.11</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>0.21</v>
+      </c>
+      <c r="L13">
+        <v>212.67</v>
       </c>
       <c r="M13" s="1">
-        <v>202124.0</v>
+        <v>100445.0</v>
       </c>
       <c r="N13" s="1">
-        <v>210351.4</v>
+        <v>100657.67</v>
       </c>
       <c r="O13" s="1">
-        <v>0.96</v>
+        <v>0.45</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>55</v>
       </c>
       <c r="B14" t="s">
         <v>56</v>
       </c>
       <c r="C14" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>100.135</v>
+        <v>99.61</v>
       </c>
       <c r="E14" s="1">
-        <v>99.983</v>
+        <v>95.549</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>99983.0</v>
+        <v>191098.0</v>
       </c>
       <c r="I14" s="1">
-        <v>152.0</v>
+        <v>8122.0</v>
       </c>
       <c r="J14" s="1">
-        <v>0.15202584439355</v>
+        <v>4.2501753027243</v>
       </c>
       <c r="K14">
-        <v>0.03</v>
+        <v>0.0</v>
       </c>
       <c r="L14">
-        <v>27.74</v>
+        <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>100135.0</v>
+        <v>199220.0</v>
       </c>
       <c r="N14" s="1">
-        <v>100162.74</v>
+        <v>199220.0</v>
       </c>
       <c r="O14" s="1">
-        <v>0.46</v>
+        <v>0.9</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>57</v>
       </c>
       <c r="B15" t="s">
         <v>58</v>
       </c>
       <c r="C15" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>99.494</v>
+        <v>98.971</v>
       </c>
       <c r="E15" s="1">
-        <v>95.549</v>
+        <v>100.196</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>191098.0</v>
+        <v>300588.0</v>
       </c>
       <c r="I15" s="1">
-        <v>7890.0</v>
+        <v>-3675.0</v>
       </c>
       <c r="J15" s="1">
-        <v>4.1287716250301</v>
+        <v>-1.2226036967544</v>
       </c>
       <c r="K15">
-        <v>0.0</v>
+        <v>0.06</v>
       </c>
       <c r="L15">
-        <v>0.0</v>
+        <v>186.99</v>
       </c>
       <c r="M15" s="1">
-        <v>198988.0</v>
+        <v>296913.0</v>
       </c>
       <c r="N15" s="1">
-        <v>198988.0</v>
+        <v>297099.99</v>
       </c>
       <c r="O15" s="1">
-        <v>0.91</v>
+        <v>1.34</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>59</v>
       </c>
       <c r="B16" t="s">
         <v>60</v>
       </c>
       <c r="C16" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>98.621</v>
+        <v>98.849</v>
       </c>
       <c r="E16" s="1">
-        <v>100.196</v>
+        <v>99.523</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>300588.0</v>
+        <v>99523.0</v>
       </c>
       <c r="I16" s="1">
-        <v>-4725.0</v>
+        <v>-674.0</v>
       </c>
       <c r="J16" s="1">
-        <v>-1.5719190386842</v>
+        <v>-0.67723038895532</v>
       </c>
       <c r="K16">
-        <v>3.13</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>0.39</v>
+      </c>
+      <c r="L16">
+        <v>386.3</v>
       </c>
       <c r="M16" s="1">
-        <v>295863.0</v>
+        <v>98849.0</v>
       </c>
       <c r="N16" s="1">
-        <v>305265.74</v>
+        <v>99235.3</v>
       </c>
       <c r="O16" s="1">
-        <v>1.4</v>
+        <v>0.45</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
+        <v>61</v>
+      </c>
+      <c r="B17" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
       <c r="C17" s="1">
         <v>100000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>98.179</v>
+        <v>100.399</v>
       </c>
       <c r="E17" s="1">
-        <v>99.523</v>
+        <v>99.762</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>99523.0</v>
+        <v>99762.0</v>
       </c>
       <c r="I17" s="1">
-        <v>-1344.0</v>
+        <v>637.0</v>
       </c>
       <c r="J17" s="1">
-        <v>-1.3504416064628</v>
+        <v>0.63851967683086</v>
       </c>
       <c r="K17">
-        <v>0.22</v>
+        <v>0.45</v>
       </c>
       <c r="L17">
-        <v>221.92</v>
+        <v>453.08</v>
       </c>
       <c r="M17" s="1">
-        <v>98179.0</v>
+        <v>100399.0</v>
       </c>
       <c r="N17" s="1">
-        <v>98400.92</v>
+        <v>100852.08</v>
       </c>
       <c r="O17" s="1">
-        <v>0.45</v>
+        <v>0.46</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
+        <v>63</v>
+      </c>
+      <c r="B18" t="s">
         <v>64</v>
       </c>
-      <c r="B18" t="s">
+      <c r="C18" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D18" s="1">
+        <v>101.75</v>
+      </c>
+      <c r="E18" s="1">
+        <v>102.98633333</v>
+      </c>
+      <c r="F18" t="s">
+        <v>8</v>
+      </c>
+      <c r="G18">
+        <v>1.0</v>
+      </c>
+      <c r="H18" s="1">
+        <v>308959.0</v>
+      </c>
+      <c r="I18" s="1">
+        <v>-3709.0</v>
+      </c>
+      <c r="J18" s="1">
+        <v>-1.2004829119721</v>
+      </c>
+      <c r="K18">
+        <v>3.43</v>
+      </c>
+      <c r="L18" t="s">
         <v>65</v>
       </c>
-      <c r="C18" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M18" s="1">
-        <v>99881.0</v>
+        <v>305250.0</v>
       </c>
       <c r="N18" s="1">
-        <v>100149.15</v>
+        <v>315537.33</v>
       </c>
       <c r="O18" s="1">
-        <v>0.46</v>
+        <v>1.42</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>66</v>
       </c>
       <c r="B19" t="s">
         <v>67</v>
       </c>
       <c r="C19" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>101.165</v>
+        <v>96.634</v>
       </c>
       <c r="E19" s="1">
-        <v>102.98633333</v>
+        <v>93.94</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>308959.0</v>
+        <v>187880.0</v>
       </c>
       <c r="I19" s="1">
-        <v>-5464.0</v>
+        <v>5388.0</v>
       </c>
       <c r="J19" s="1">
-        <v>-1.7685194475642</v>
+        <v>2.8677879497552</v>
       </c>
       <c r="K19">
-        <v>3.22</v>
-[...2 lines deleted...]
-        <v>68</v>
+        <v>0.34</v>
+      </c>
+      <c r="L19">
+        <v>676.03</v>
       </c>
       <c r="M19" s="1">
-        <v>303495.0</v>
+        <v>193268.0</v>
       </c>
       <c r="N19" s="1">
-        <v>313145.34</v>
+        <v>193944.03</v>
       </c>
       <c r="O19" s="1">
-        <v>1.43</v>
+        <v>0.88</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
+        <v>68</v>
+      </c>
+      <c r="B20" t="s">
         <v>69</v>
       </c>
-      <c r="B20" t="s">
+      <c r="C20" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D20" s="1">
+        <v>100.098</v>
+      </c>
+      <c r="E20" s="1">
+        <v>100.163</v>
+      </c>
+      <c r="F20" t="s">
+        <v>8</v>
+      </c>
+      <c r="G20">
+        <v>1.0</v>
+      </c>
+      <c r="H20" s="1">
+        <v>300489.0</v>
+      </c>
+      <c r="I20" s="1">
+        <v>-195.0</v>
+      </c>
+      <c r="J20" s="1">
+        <v>-0.06489422241746</v>
+      </c>
+      <c r="K20">
+        <v>0.56</v>
+      </c>
+      <c r="L20" t="s">
         <v>70</v>
       </c>
-      <c r="C20" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M20" s="1">
-        <v>192774.0</v>
+        <v>300294.0</v>
       </c>
       <c r="N20" s="1">
-        <v>193354.14</v>
+        <v>301976.88</v>
       </c>
       <c r="O20" s="1">
-        <v>0.88</v>
+        <v>1.36</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>71</v>
       </c>
       <c r="B21" t="s">
         <v>72</v>
       </c>
       <c r="C21" s="1">
-        <v>300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>99.967</v>
+        <v>94.72</v>
       </c>
       <c r="E21" s="1">
-        <v>100.163</v>
+        <v>92.4925</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>300489.0</v>
+        <v>369970.0</v>
       </c>
       <c r="I21" s="1">
-        <v>-588.0</v>
+        <v>8910.0</v>
       </c>
       <c r="J21" s="1">
-        <v>-0.19568103990495</v>
+        <v>2.4083033759494</v>
       </c>
       <c r="K21">
-        <v>0.38</v>
+        <v>0.48</v>
       </c>
       <c r="L21" t="s">
         <v>73</v>
       </c>
       <c r="M21" s="1">
-        <v>299901.0</v>
+        <v>378880.0</v>
       </c>
       <c r="N21" s="1">
-        <v>301049.63</v>
+        <v>380786.85</v>
       </c>
       <c r="O21" s="1">
-        <v>1.38</v>
+        <v>1.72</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>74</v>
       </c>
       <c r="B22" t="s">
         <v>75</v>
       </c>
       <c r="C22" s="1">
-        <v>400000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>94.295</v>
+        <v>96.159</v>
       </c>
       <c r="E22" s="1">
-        <v>92.4925</v>
+        <v>95.21533333</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>369970.0</v>
+        <v>285646.0</v>
       </c>
       <c r="I22" s="1">
-        <v>7210.0</v>
+        <v>2831.0</v>
       </c>
       <c r="J22" s="1">
-        <v>1.9488066599995</v>
+        <v>0.99108686976187</v>
       </c>
       <c r="K22">
-        <v>0.44</v>
+        <v>0.39</v>
       </c>
       <c r="L22" t="s">
         <v>76</v>
       </c>
       <c r="M22" s="1">
-        <v>377180.0</v>
+        <v>288477.0</v>
       </c>
       <c r="N22" s="1">
-        <v>378959.73</v>
+        <v>289642.07</v>
       </c>
       <c r="O22" s="1">
-        <v>1.73</v>
+        <v>1.31</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>77</v>
       </c>
       <c r="B23" t="s">
         <v>78</v>
       </c>
       <c r="C23" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>95.779</v>
+        <v>100.444</v>
       </c>
       <c r="E23" s="1">
-        <v>95.21533333</v>
+        <v>100.817</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>285646.0</v>
+        <v>100817.0</v>
       </c>
       <c r="I23" s="1">
-        <v>1691.0</v>
+        <v>-373.0</v>
       </c>
       <c r="J23" s="1">
-        <v>0.59199148596515</v>
+        <v>-0.36997728557684</v>
       </c>
       <c r="K23">
-        <v>0.29</v>
-[...2 lines deleted...]
-        <v>877.4</v>
+        <v>3.75</v>
+      </c>
+      <c r="L23" t="s">
+        <v>79</v>
       </c>
       <c r="M23" s="1">
-        <v>287337.0</v>
+        <v>100444.0</v>
       </c>
       <c r="N23" s="1">
-        <v>288214.4</v>
+        <v>104191.6</v>
       </c>
       <c r="O23" s="1">
-        <v>1.32</v>
+        <v>0.47</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B24" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C24" s="1">
         <v>100000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>100.343</v>
+        <v>102.726</v>
       </c>
       <c r="E24" s="1">
-        <v>100.817</v>
+        <v>104.665</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>100817.0</v>
+        <v>104665.0</v>
       </c>
       <c r="I24" s="1">
-        <v>-474.0</v>
+        <v>-1939.0</v>
       </c>
       <c r="J24" s="1">
-        <v>-0.4701588025829</v>
+        <v>-1.8525772703387</v>
       </c>
       <c r="K24">
-        <v>3.54</v>
-[...2 lines deleted...]
-        <v>81</v>
+        <v>0.66</v>
+      </c>
+      <c r="L24">
+        <v>661.64</v>
       </c>
       <c r="M24" s="1">
-        <v>100343.0</v>
+        <v>102726.0</v>
       </c>
       <c r="N24" s="1">
-        <v>103878.27</v>
+        <v>103387.64</v>
       </c>
       <c r="O24" s="1">
-        <v>0.48</v>
+        <v>0.47</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>82</v>
       </c>
       <c r="B25" t="s">
         <v>83</v>
       </c>
       <c r="C25" s="1">
-        <v>100000.0</v>
+        <v>239000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>102.527</v>
+        <v>99.257</v>
       </c>
       <c r="E25" s="1">
-        <v>104.665</v>
+        <v>99.778</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>104665.0</v>
+        <v>238469.42</v>
       </c>
       <c r="I25" s="1">
-        <v>-2138.0</v>
+        <v>-1245.19</v>
       </c>
       <c r="J25" s="1">
-        <v>-2.0427076864281</v>
+        <v>-0.52215919340937</v>
       </c>
       <c r="K25">
-        <v>0.37</v>
+        <v>0.11</v>
       </c>
       <c r="L25">
-        <v>373.97</v>
+        <v>257.83</v>
       </c>
       <c r="M25" s="1">
-        <v>102527.0</v>
+        <v>237224.23</v>
       </c>
       <c r="N25" s="1">
-        <v>102900.97</v>
+        <v>237482.06</v>
       </c>
       <c r="O25" s="1">
-        <v>0.47</v>
+        <v>1.07</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>84</v>
       </c>
       <c r="B26" t="s">
         <v>85</v>
       </c>
       <c r="C26" s="1">
-        <v>239000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>98.937</v>
+        <v>93.052</v>
       </c>
       <c r="E26" s="1">
-        <v>99.778</v>
+        <v>89.814</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>238469.42</v>
+        <v>269442.0</v>
       </c>
       <c r="I26" s="1">
-        <v>-2009.99</v>
+        <v>9714.0</v>
       </c>
       <c r="J26" s="1">
-        <v>-0.84287117400629</v>
+        <v>3.605228583517</v>
       </c>
       <c r="K26">
-        <v>2.59</v>
-[...2 lines deleted...]
-        <v>86</v>
+        <v>0.19</v>
+      </c>
+      <c r="L26">
+        <v>558.9</v>
       </c>
       <c r="M26" s="1">
-        <v>236459.43</v>
+        <v>279156.0</v>
       </c>
       <c r="N26" s="1">
-        <v>242647.24</v>
+        <v>279714.9</v>
       </c>
       <c r="O26" s="1">
-        <v>1.11</v>
+        <v>1.26</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
+        <v>86</v>
+      </c>
+      <c r="B27" t="s">
         <v>87</v>
       </c>
-      <c r="B27" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C27" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>92.591</v>
+        <v>99.263</v>
       </c>
       <c r="E27" s="1">
-        <v>89.814</v>
+        <v>97.966</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>269442.0</v>
+        <v>97966.0</v>
       </c>
       <c r="I27" s="1">
-        <v>8331.0</v>
+        <v>1297.0</v>
       </c>
       <c r="J27" s="1">
-        <v>3.0919455764135</v>
+        <v>1.3239287099606</v>
       </c>
       <c r="K27">
-        <v>0.16</v>
+        <v>0.45</v>
       </c>
       <c r="L27">
-        <v>476.71</v>
+        <v>445.21</v>
       </c>
       <c r="M27" s="1">
-        <v>277773.0</v>
+        <v>99263.0</v>
       </c>
       <c r="N27" s="1">
-        <v>278249.71</v>
+        <v>99708.21</v>
       </c>
       <c r="O27" s="1">
-        <v>1.27</v>
+        <v>0.45</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
+        <v>88</v>
+      </c>
+      <c r="B28" t="s">
         <v>89</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="C28" s="1">
         <v>100000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>99.215</v>
+        <v>100.822</v>
       </c>
       <c r="E28" s="1">
-        <v>97.966</v>
+        <v>102.115</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>97966.0</v>
+        <v>102115.0</v>
       </c>
       <c r="I28" s="1">
-        <v>1249.0</v>
+        <v>-1293.0</v>
       </c>
       <c r="J28" s="1">
-        <v>1.2749321193067</v>
+        <v>-1.2662194584537</v>
       </c>
       <c r="K28">
-        <v>0.31</v>
+        <v>0.91</v>
       </c>
       <c r="L28">
-        <v>308.22</v>
+        <v>910.96</v>
       </c>
       <c r="M28" s="1">
-        <v>99215.0</v>
+        <v>100822.0</v>
       </c>
       <c r="N28" s="1">
-        <v>99523.22</v>
+        <v>101732.96</v>
       </c>
       <c r="O28" s="1">
         <v>0.46</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
+        <v>90</v>
+      </c>
+      <c r="B29" t="s">
         <v>91</v>
       </c>
-      <c r="B29" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C29" s="1">
-        <v>100000.0</v>
+        <v>104000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>100.459</v>
+        <v>100.471</v>
       </c>
       <c r="E29" s="1">
-        <v>102.115</v>
+        <v>99.846</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>102115.0</v>
+        <v>103839.84</v>
       </c>
       <c r="I29" s="1">
-        <v>-1656.0</v>
+        <v>650.0</v>
       </c>
       <c r="J29" s="1">
-        <v>-1.621701023356</v>
+        <v>0.62596398453619</v>
       </c>
       <c r="K29">
-        <v>0.72</v>
+        <v>0.23</v>
       </c>
       <c r="L29">
-        <v>719.18</v>
+        <v>239.34</v>
       </c>
       <c r="M29" s="1">
-        <v>100459.0</v>
+        <v>104489.84</v>
       </c>
       <c r="N29" s="1">
-        <v>101178.18</v>
+        <v>104729.18</v>
       </c>
       <c r="O29" s="1">
-        <v>0.46</v>
+        <v>0.47</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
+        <v>92</v>
+      </c>
+      <c r="B30" t="s">
         <v>93</v>
       </c>
-      <c r="B30" t="s">
+      <c r="C30" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D30" s="1">
+        <v>101.534</v>
+      </c>
+      <c r="E30" s="1">
+        <v>103.013</v>
+      </c>
+      <c r="F30" t="s">
+        <v>8</v>
+      </c>
+      <c r="G30">
+        <v>1.0</v>
+      </c>
+      <c r="H30" s="1">
+        <v>309039.0</v>
+      </c>
+      <c r="I30" s="1">
+        <v>-4437.0</v>
+      </c>
+      <c r="J30" s="1">
+        <v>-1.4357411200528</v>
+      </c>
+      <c r="K30">
+        <v>1.53</v>
+      </c>
+      <c r="L30" t="s">
         <v>94</v>
       </c>
-      <c r="C30" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M30" s="1">
-        <v>103942.8</v>
+        <v>304602.0</v>
       </c>
       <c r="N30" s="1">
-        <v>103982.69</v>
+        <v>309188.3</v>
       </c>
       <c r="O30" s="1">
-        <v>0.48</v>
+        <v>1.4</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>95</v>
       </c>
       <c r="B31" t="s">
         <v>96</v>
       </c>
       <c r="C31" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>101.261</v>
+        <v>99.296</v>
       </c>
       <c r="E31" s="1">
-        <v>103.013</v>
+        <v>99.824</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>309039.0</v>
+        <v>99824.0</v>
       </c>
       <c r="I31" s="1">
-        <v>-5256.0</v>
+        <v>-528.0</v>
       </c>
       <c r="J31" s="1">
-        <v>-1.700756215235</v>
+        <v>-0.52893091841641</v>
       </c>
       <c r="K31">
-        <v>1.32</v>
+        <v>2.5</v>
       </c>
       <c r="L31" t="s">
         <v>97</v>
       </c>
       <c r="M31" s="1">
-        <v>303783.0</v>
+        <v>99296.0</v>
       </c>
       <c r="N31" s="1">
-        <v>307732.32</v>
+        <v>101797.37</v>
       </c>
       <c r="O31" s="1">
-        <v>1.41</v>
+        <v>0.46</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>98</v>
       </c>
       <c r="B32" t="s">
         <v>99</v>
       </c>
       <c r="C32" s="1">
         <v>100000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>98.947</v>
+        <v>98.773</v>
       </c>
       <c r="E32" s="1">
-        <v>99.824</v>
+        <v>99.668</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>99824.0</v>
+        <v>99668.0</v>
       </c>
       <c r="I32" s="1">
-        <v>-877.0</v>
+        <v>-895.0</v>
       </c>
       <c r="J32" s="1">
-        <v>-0.87854624138484</v>
+        <v>-0.89798129790906</v>
       </c>
       <c r="K32">
-        <v>2.35</v>
+        <v>1.01</v>
       </c>
       <c r="L32" t="s">
-        <v>40</v>
+        <v>100</v>
       </c>
       <c r="M32" s="1">
-        <v>98947.0</v>
+        <v>98773.0</v>
       </c>
       <c r="N32" s="1">
-        <v>101297.68</v>
+        <v>99782.59</v>
       </c>
       <c r="O32" s="1">
-        <v>0.46</v>
+        <v>0.45</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B33" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C33" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>98.548</v>
+        <v>98.681</v>
       </c>
       <c r="E33" s="1">
-        <v>99.668</v>
+        <v>96.182</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>99668.0</v>
+        <v>288546.0</v>
       </c>
       <c r="I33" s="1">
-        <v>-1120.0</v>
+        <v>7497.0</v>
       </c>
       <c r="J33" s="1">
-        <v>-1.1237307862102</v>
+        <v>2.5981992472604</v>
       </c>
       <c r="K33">
-        <v>0.86</v>
+        <v>0.23</v>
       </c>
       <c r="L33">
-        <v>858.9</v>
+        <v>688.36</v>
       </c>
       <c r="M33" s="1">
-        <v>98548.0</v>
+        <v>296043.0</v>
       </c>
       <c r="N33" s="1">
-        <v>99406.9</v>
+        <v>296731.36</v>
       </c>
       <c r="O33" s="1">
-        <v>0.45</v>
+        <v>1.34</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B34" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C34" s="1">
-        <v>300000.0</v>
+        <v>251000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>98.497</v>
+        <v>98.84</v>
       </c>
       <c r="E34" s="1">
-        <v>96.182</v>
+        <v>99.874</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>288546.0</v>
+        <v>250683.74</v>
       </c>
       <c r="I34" s="1">
-        <v>6945.0</v>
+        <v>-2595.34</v>
       </c>
       <c r="J34" s="1">
-        <v>2.4068952610676</v>
+        <v>-1.0353044836494</v>
       </c>
       <c r="K34">
-        <v>0.2</v>
-[...2 lines deleted...]
-        <v>585.62</v>
+        <v>1.03</v>
+      </c>
+      <c r="L34" t="s">
+        <v>105</v>
       </c>
       <c r="M34" s="1">
-        <v>295491.0</v>
+        <v>248088.4</v>
       </c>
       <c r="N34" s="1">
-        <v>296076.62</v>
+        <v>250661.15</v>
       </c>
       <c r="O34" s="1">
-        <v>1.35</v>
+        <v>1.13</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B35" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="C35" s="1">
-        <v>251000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>98.467</v>
+        <v>98.703</v>
       </c>
       <c r="E35" s="1">
-        <v>99.874</v>
+        <v>99.806</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>250683.74</v>
+        <v>199612.0</v>
       </c>
       <c r="I35" s="1">
-        <v>-3531.57</v>
+        <v>-2206.0</v>
       </c>
       <c r="J35" s="1">
-        <v>-1.4087750565713</v>
+        <v>-1.1051439793199</v>
       </c>
       <c r="K35">
-        <v>0.87</v>
+        <v>1.73</v>
       </c>
       <c r="L35" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="M35" s="1">
-        <v>247152.17</v>
+        <v>197406.0</v>
       </c>
       <c r="N35" s="1">
-        <v>249327.5</v>
+        <v>200858.05</v>
       </c>
       <c r="O35" s="1">
-        <v>1.14</v>
+        <v>0.91</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B36" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="C36" s="1">
-        <v>200000.0</v>
+        <v>263000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>98.344</v>
+        <v>98.79</v>
       </c>
       <c r="E36" s="1">
-        <v>99.806</v>
+        <v>100.0</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>199612.0</v>
+        <v>263000.0</v>
       </c>
       <c r="I36" s="1">
-        <v>-2924.0</v>
+        <v>-3182.3</v>
       </c>
       <c r="J36" s="1">
-        <v>-1.4648417930786</v>
+        <v>-1.21</v>
       </c>
       <c r="K36">
-        <v>1.59</v>
+        <v>1.36</v>
       </c>
       <c r="L36" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="M36" s="1">
-        <v>196688.0</v>
+        <v>259817.7</v>
       </c>
       <c r="N36" s="1">
-        <v>199866.08</v>
+        <v>263387.98</v>
       </c>
       <c r="O36" s="1">
-        <v>0.91</v>
+        <v>1.19</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B37" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="C37" s="1">
-        <v>263000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>98.301</v>
+        <v>96.879</v>
       </c>
       <c r="E37" s="1">
-        <v>100.0</v>
+        <v>95.035</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>263000.0</v>
+        <v>95035.0</v>
       </c>
       <c r="I37" s="1">
-        <v>-4468.37</v>
+        <v>1844.0</v>
       </c>
       <c r="J37" s="1">
-        <v>-1.699</v>
+        <v>1.9403377702952</v>
       </c>
       <c r="K37">
-        <v>1.22</v>
+        <v>1.48</v>
       </c>
       <c r="L37" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="M37" s="1">
-        <v>258531.63</v>
+        <v>96879.0</v>
       </c>
       <c r="N37" s="1">
-        <v>261735.73</v>
+        <v>98362.56</v>
       </c>
       <c r="O37" s="1">
-        <v>1.2</v>
+        <v>0.44</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B38" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="C38" s="1">
         <v>100000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>96.54</v>
+        <v>99.568</v>
       </c>
       <c r="E38" s="1">
-        <v>95.035</v>
+        <v>99.96</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>95035.0</v>
+        <v>99960.0</v>
       </c>
       <c r="I38" s="1">
-        <v>1505.0</v>
+        <v>-392.0</v>
       </c>
       <c r="J38" s="1">
-        <v>1.5836270847582</v>
+        <v>-0.3921568627451</v>
       </c>
       <c r="K38">
-        <v>1.4</v>
-[...2 lines deleted...]
-        <v>115</v>
+        <v>0.1</v>
+      </c>
+      <c r="L38">
+        <v>102.4</v>
       </c>
       <c r="M38" s="1">
-        <v>96540.0</v>
+        <v>99568.0</v>
       </c>
       <c r="N38" s="1">
-        <v>97941.37</v>
+        <v>99670.4</v>
       </c>
       <c r="O38" s="1">
         <v>0.45</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B39" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C39" s="1">
-        <v>100000.0</v>
+        <v>136000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>99.328</v>
+        <v>101.066</v>
       </c>
       <c r="E39" s="1">
-        <v>99.96</v>
+        <v>99.67</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>99960.0</v>
+        <v>135551.2</v>
       </c>
       <c r="I39" s="1">
-        <v>-632.0</v>
+        <v>1898.56</v>
       </c>
       <c r="J39" s="1">
-        <v>-0.63225290116046</v>
+        <v>1.4006220527742</v>
       </c>
       <c r="K39">
-        <v>2.82</v>
-[...2 lines deleted...]
-        <v>118</v>
+        <v>0.64</v>
+      </c>
+      <c r="L39">
+        <v>864.44</v>
       </c>
       <c r="M39" s="1">
-        <v>99328.0</v>
+        <v>137449.76</v>
       </c>
       <c r="N39" s="1">
-        <v>102147.86</v>
+        <v>138314.2</v>
       </c>
       <c r="O39" s="1">
-        <v>0.47</v>
+        <v>0.62</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>119</v>
       </c>
       <c r="B40" t="s">
         <v>120</v>
       </c>
       <c r="C40" s="1">
-        <v>136000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>100.519</v>
+        <v>97.58</v>
       </c>
       <c r="E40" s="1">
-        <v>99.67</v>
+        <v>94.498</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>135551.2</v>
+        <v>188996.0</v>
       </c>
       <c r="I40" s="1">
-        <v>1154.64</v>
+        <v>6164.0</v>
       </c>
       <c r="J40" s="1">
-        <v>0.85181097622153</v>
+        <v>3.26144468666</v>
       </c>
       <c r="K40">
-        <v>0.44</v>
+        <v>0.01</v>
       </c>
       <c r="L40">
-        <v>594.3</v>
+        <v>20.55</v>
       </c>
       <c r="M40" s="1">
-        <v>136705.84</v>
+        <v>195160.0</v>
       </c>
       <c r="N40" s="1">
-        <v>137300.14</v>
+        <v>195180.55</v>
       </c>
       <c r="O40" s="1">
-        <v>0.63</v>
+        <v>0.88</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>121</v>
       </c>
       <c r="B41" t="s">
         <v>122</v>
       </c>
       <c r="C41" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>97.396</v>
+        <v>98.829</v>
       </c>
       <c r="E41" s="1">
-        <v>94.498</v>
+        <v>99.71</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>188996.0</v>
+        <v>99710.0</v>
       </c>
       <c r="I41" s="1">
-        <v>5796.0</v>
+        <v>-881.0</v>
       </c>
       <c r="J41" s="1">
-        <v>3.0667315710385</v>
+        <v>-0.8835623307592</v>
       </c>
       <c r="K41">
-        <v>0.25</v>
-[...2 lines deleted...]
-        <v>493.15</v>
+        <v>1.01</v>
+      </c>
+      <c r="L41" t="s">
+        <v>123</v>
       </c>
       <c r="M41" s="1">
-        <v>194792.0</v>
+        <v>98829.0</v>
       </c>
       <c r="N41" s="1">
-        <v>195285.15</v>
+        <v>99835.85</v>
       </c>
       <c r="O41" s="1">
-        <v>0.89</v>
+        <v>0.45</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B42" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="C42" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>98.03</v>
+        <v>98.584</v>
       </c>
       <c r="E42" s="1">
-        <v>98.129</v>
+        <v>99.772</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>98129.0</v>
+        <v>299316.0</v>
       </c>
       <c r="I42" s="1">
-        <v>-99.0</v>
+        <v>-3564.0</v>
       </c>
       <c r="J42" s="1">
-        <v>-0.10088760712939</v>
+        <v>-1.190714829812</v>
       </c>
       <c r="K42">
-        <v>1.97</v>
+        <v>1.57</v>
       </c>
       <c r="L42" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="M42" s="1">
-        <v>98030.0</v>
+        <v>295752.0</v>
       </c>
       <c r="N42" s="1">
-        <v>100003.63</v>
+        <v>300452.34</v>
       </c>
       <c r="O42" s="1">
-        <v>0.46</v>
+        <v>1.36</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B43" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C43" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>98.519</v>
+        <v>104.101</v>
       </c>
       <c r="E43" s="1">
-        <v>99.71</v>
+        <v>106.562</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>99710.0</v>
+        <v>213124.0</v>
       </c>
       <c r="I43" s="1">
-        <v>-1191.0</v>
+        <v>-4922.0</v>
       </c>
       <c r="J43" s="1">
-        <v>-1.1944639454418</v>
+        <v>-2.3094536513954</v>
       </c>
       <c r="K43">
-        <v>0.86</v>
-[...2 lines deleted...]
-        <v>863.01</v>
+        <v>4.22</v>
+      </c>
+      <c r="L43" t="s">
+        <v>129</v>
       </c>
       <c r="M43" s="1">
-        <v>98519.0</v>
+        <v>208202.0</v>
       </c>
       <c r="N43" s="1">
-        <v>99382.01</v>
+        <v>216640.36</v>
       </c>
       <c r="O43" s="1">
-        <v>0.45</v>
+        <v>0.98</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B44" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="C44" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>98.05</v>
+        <v>96.238</v>
       </c>
       <c r="E44" s="1">
-        <v>99.772</v>
+        <v>94.283</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>299316.0</v>
+        <v>188566.0</v>
       </c>
       <c r="I44" s="1">
-        <v>-5166.0</v>
+        <v>3910.0</v>
       </c>
       <c r="J44" s="1">
-        <v>-1.7259351321012</v>
+        <v>2.0735445414338</v>
       </c>
       <c r="K44">
-        <v>1.4</v>
+        <v>1.23</v>
       </c>
       <c r="L44" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="M44" s="1">
-        <v>294150.0</v>
+        <v>192476.0</v>
       </c>
       <c r="N44" s="1">
-        <v>298336.64</v>
+        <v>194928.05</v>
       </c>
       <c r="O44" s="1">
-        <v>1.36</v>
+        <v>0.88</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B45" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="C45" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>103.882</v>
+        <v>106.643</v>
       </c>
       <c r="E45" s="1">
-        <v>106.562</v>
+        <v>109.94</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>213124.0</v>
+        <v>109940.0</v>
       </c>
       <c r="I45" s="1">
-        <v>-5360.0</v>
+        <v>-3297.0</v>
       </c>
       <c r="J45" s="1">
-        <v>-2.5149678121657</v>
+        <v>-2.998908495543</v>
       </c>
       <c r="K45">
-        <v>3.92</v>
+        <v>1.58</v>
       </c>
       <c r="L45" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="M45" s="1">
-        <v>207764.0</v>
+        <v>106643.0</v>
       </c>
       <c r="N45" s="1">
-        <v>215599.62</v>
+        <v>108221.08</v>
       </c>
       <c r="O45" s="1">
-        <v>0.99</v>
+        <v>0.49</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B46" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="C46" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>95.878</v>
+        <v>99.241</v>
       </c>
       <c r="E46" s="1">
-        <v>94.283</v>
+        <v>99.601</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>188566.0</v>
+        <v>99601.0</v>
       </c>
       <c r="I46" s="1">
-        <v>3190.0</v>
+        <v>-360.0</v>
       </c>
       <c r="J46" s="1">
-        <v>1.6917153675636</v>
+        <v>-0.36144215419524</v>
       </c>
       <c r="K46">
-        <v>1.16</v>
+        <v>1.55</v>
       </c>
       <c r="L46" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="M46" s="1">
-        <v>191756.0</v>
+        <v>99241.0</v>
       </c>
       <c r="N46" s="1">
-        <v>194071.07</v>
+        <v>100794.42</v>
       </c>
       <c r="O46" s="1">
-        <v>0.89</v>
+        <v>0.45</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B47" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="C47" s="1">
         <v>100000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>106.441</v>
+        <v>100.166</v>
       </c>
       <c r="E47" s="1">
-        <v>109.94</v>
+        <v>99.934</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>109940.0</v>
+        <v>99934.0</v>
       </c>
       <c r="I47" s="1">
-        <v>-3499.0</v>
+        <v>232.0</v>
       </c>
       <c r="J47" s="1">
-        <v>-3.1826450791341</v>
+        <v>0.23215322112594</v>
       </c>
       <c r="K47">
-        <v>1.25</v>
-[...2 lines deleted...]
-        <v>139</v>
+        <v>0.32</v>
+      </c>
+      <c r="L47">
+        <v>320.55</v>
       </c>
       <c r="M47" s="1">
-        <v>106441.0</v>
+        <v>100166.0</v>
       </c>
       <c r="N47" s="1">
-        <v>107690.32</v>
+        <v>100486.55</v>
       </c>
       <c r="O47" s="1">
-        <v>0.49</v>
+        <v>0.45</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B48" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="C48" s="1">
         <v>100000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>98.695</v>
+        <v>100.398</v>
       </c>
       <c r="E48" s="1">
-        <v>99.601</v>
+        <v>100.0</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>99601.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I48" s="1">
-        <v>-906.0</v>
+        <v>398.0</v>
       </c>
       <c r="J48" s="1">
-        <v>-0.90962942139135</v>
+        <v>0.398</v>
       </c>
       <c r="K48">
-        <v>1.39</v>
-[...2 lines deleted...]
-        <v>142</v>
+        <v>0.59</v>
+      </c>
+      <c r="L48">
+        <v>592.48</v>
       </c>
       <c r="M48" s="1">
-        <v>98695.0</v>
+        <v>100398.0</v>
       </c>
       <c r="N48" s="1">
-        <v>100084.04</v>
+        <v>100990.48</v>
       </c>
       <c r="O48" s="1">
         <v>0.46</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>143</v>
       </c>
       <c r="B49" t="s">
         <v>144</v>
       </c>
       <c r="C49" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>99.666</v>
+        <v>98.917</v>
       </c>
       <c r="E49" s="1">
-        <v>99.934</v>
+        <v>97.95</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>99934.0</v>
+        <v>293850.0</v>
       </c>
       <c r="I49" s="1">
-        <v>-268.0</v>
+        <v>2901.0</v>
       </c>
       <c r="J49" s="1">
-        <v>-0.2681769968179</v>
+        <v>0.98723838693211</v>
       </c>
       <c r="K49">
-        <v>0.14</v>
-[...2 lines deleted...]
-        <v>142.47</v>
+        <v>0.47</v>
+      </c>
+      <c r="L49" t="s">
+        <v>145</v>
       </c>
       <c r="M49" s="1">
-        <v>99666.0</v>
+        <v>296751.0</v>
       </c>
       <c r="N49" s="1">
-        <v>99808.47</v>
+        <v>298148.26</v>
       </c>
       <c r="O49" s="1">
-        <v>0.46</v>
+        <v>1.35</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B50" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="C50" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>99.945</v>
+        <v>91.816</v>
       </c>
       <c r="E50" s="1">
-        <v>100.0</v>
+        <v>91.77</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>100000.0</v>
+        <v>183540.0</v>
       </c>
       <c r="I50" s="1">
-        <v>-55.0</v>
+        <v>92.0</v>
       </c>
       <c r="J50" s="1">
-        <v>-0.055</v>
+        <v>0.050125313283208</v>
       </c>
       <c r="K50">
-        <v>0.41</v>
+        <v>0.27</v>
       </c>
       <c r="L50">
-        <v>407.33</v>
+        <v>536.3</v>
       </c>
       <c r="M50" s="1">
-        <v>99945.0</v>
+        <v>183632.0</v>
       </c>
       <c r="N50" s="1">
-        <v>100352.33</v>
+        <v>184168.3</v>
       </c>
       <c r="O50" s="1">
-        <v>0.46</v>
+        <v>0.83</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B51" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="C51" s="1">
         <v>300000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>98.677</v>
+        <v>99.32</v>
       </c>
       <c r="E51" s="1">
-        <v>97.95</v>
+        <v>99.92033333</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>293850.0</v>
+        <v>299761.0</v>
       </c>
       <c r="I51" s="1">
-        <v>2181.0</v>
+        <v>-1801.0</v>
       </c>
       <c r="J51" s="1">
-        <v>0.74221541602859</v>
+        <v>-0.6008119802109</v>
       </c>
       <c r="K51">
-        <v>0.41</v>
+        <v>2.9</v>
       </c>
       <c r="L51" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="M51" s="1">
-        <v>296031.0</v>
+        <v>297960.0</v>
       </c>
       <c r="N51" s="1">
-        <v>297263.88</v>
+        <v>306664.11</v>
       </c>
       <c r="O51" s="1">
-        <v>1.36</v>
+        <v>1.38</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B52" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="C52" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>91.277</v>
+        <v>99.294</v>
       </c>
       <c r="E52" s="1">
-        <v>91.77</v>
+        <v>98.32</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>183540.0</v>
+        <v>98320.0</v>
       </c>
       <c r="I52" s="1">
-        <v>-986.0</v>
+        <v>974.0</v>
       </c>
       <c r="J52" s="1">
-        <v>-0.53721259670916</v>
+        <v>0.9906427990236</v>
       </c>
       <c r="K52">
-        <v>0.25</v>
+        <v>0.35</v>
       </c>
       <c r="L52">
-        <v>495.21</v>
+        <v>354.45</v>
       </c>
       <c r="M52" s="1">
-        <v>182554.0</v>
+        <v>99294.0</v>
       </c>
       <c r="N52" s="1">
-        <v>183049.21</v>
+        <v>99648.45</v>
       </c>
       <c r="O52" s="1">
-        <v>0.84</v>
+        <v>0.45</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B53" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="C53" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>99.026</v>
+        <v>99.148</v>
       </c>
       <c r="E53" s="1">
-        <v>99.92033333</v>
+        <v>99.517</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>299761.0</v>
+        <v>99517.0</v>
       </c>
       <c r="I53" s="1">
-        <v>-2683.0</v>
+        <v>-369.0</v>
       </c>
       <c r="J53" s="1">
-        <v>-0.89504638695494</v>
+        <v>-0.3707909201443</v>
       </c>
       <c r="K53">
-        <v>2.74</v>
+        <v>3.24</v>
       </c>
       <c r="L53" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="M53" s="1">
-        <v>297078.0</v>
+        <v>99148.0</v>
       </c>
       <c r="N53" s="1">
-        <v>305288.96</v>
+        <v>102384.3</v>
       </c>
       <c r="O53" s="1">
-        <v>1.4</v>
+        <v>0.46</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B54" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C54" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>99.21</v>
+        <v>99.376</v>
       </c>
       <c r="E54" s="1">
-        <v>98.32</v>
+        <v>99.574</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>98320.0</v>
+        <v>199148.0</v>
       </c>
       <c r="I54" s="1">
-        <v>890.0</v>
+        <v>-396.0</v>
       </c>
       <c r="J54" s="1">
-        <v>0.90520748576078</v>
+        <v>-0.19884708859743</v>
       </c>
       <c r="K54">
-        <v>0.25</v>
-[...2 lines deleted...]
-        <v>251.71</v>
+        <v>0.72</v>
+      </c>
+      <c r="L54" t="s">
+        <v>158</v>
       </c>
       <c r="M54" s="1">
-        <v>99210.0</v>
+        <v>198752.0</v>
       </c>
       <c r="N54" s="1">
-        <v>99461.71</v>
+        <v>200190.36</v>
       </c>
       <c r="O54" s="1">
-        <v>0.46</v>
+        <v>0.9</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B55" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="C55" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>98.693</v>
+        <v>101.007</v>
       </c>
       <c r="E55" s="1">
-        <v>99.517</v>
+        <v>101.799</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>99517.0</v>
+        <v>203598.0</v>
       </c>
       <c r="I55" s="1">
-        <v>-824.0</v>
+        <v>-1584.0</v>
       </c>
       <c r="J55" s="1">
-        <v>-0.82799923631138</v>
+        <v>-0.77800371319954</v>
       </c>
       <c r="K55">
-        <v>3.05</v>
+        <v>2.4</v>
       </c>
       <c r="L55" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="M55" s="1">
-        <v>98693.0</v>
+        <v>202014.0</v>
       </c>
       <c r="N55" s="1">
-        <v>101744.37</v>
+        <v>206808.52</v>
       </c>
       <c r="O55" s="1">
-        <v>0.47</v>
+        <v>0.93</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B56" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="C56" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>99.16</v>
+        <v>96.896</v>
       </c>
       <c r="E56" s="1">
-        <v>99.574</v>
+        <v>93.412</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>199148.0</v>
+        <v>93412.0</v>
       </c>
       <c r="I56" s="1">
-        <v>-828.0</v>
+        <v>3484.0</v>
       </c>
       <c r="J56" s="1">
-        <v>-0.41577118524916</v>
+        <v>3.72971352717</v>
       </c>
       <c r="K56">
-        <v>0.58</v>
-[...2 lines deleted...]
-        <v>162</v>
+        <v>0.48</v>
+      </c>
+      <c r="L56">
+        <v>481.85</v>
       </c>
       <c r="M56" s="1">
-        <v>198320.0</v>
+        <v>96896.0</v>
       </c>
       <c r="N56" s="1">
-        <v>199470.68</v>
+        <v>97377.85</v>
       </c>
       <c r="O56" s="1">
-        <v>0.91</v>
+        <v>0.44</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B57" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="C57" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>100.653</v>
+        <v>91.212</v>
       </c>
       <c r="E57" s="1">
-        <v>101.799</v>
+        <v>91.432</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>203598.0</v>
+        <v>91432.0</v>
       </c>
       <c r="I57" s="1">
-        <v>-2292.0</v>
+        <v>-220.0</v>
       </c>
       <c r="J57" s="1">
-        <v>-1.1257477971296</v>
+        <v>-0.24061597690087</v>
       </c>
       <c r="K57">
-        <v>2.21</v>
-[...2 lines deleted...]
-        <v>165</v>
+        <v>0.18</v>
+      </c>
+      <c r="L57">
+        <v>179.45</v>
       </c>
       <c r="M57" s="1">
-        <v>201306.0</v>
+        <v>91212.0</v>
       </c>
       <c r="N57" s="1">
-        <v>205716.96</v>
+        <v>91391.45</v>
       </c>
       <c r="O57" s="1">
-        <v>0.94</v>
+        <v>0.41</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>166</v>
       </c>
       <c r="B58" t="s">
         <v>167</v>
       </c>
       <c r="C58" s="1">
         <v>100000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>96.62</v>
+        <v>101.541</v>
       </c>
       <c r="E58" s="1">
-        <v>93.412</v>
+        <v>100.539</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>93412.0</v>
+        <v>100539.0</v>
       </c>
       <c r="I58" s="1">
-        <v>3208.0</v>
+        <v>1002.0</v>
       </c>
       <c r="J58" s="1">
-        <v>3.4342482764527</v>
+        <v>0.99662817414138</v>
       </c>
       <c r="K58">
-        <v>0.43</v>
-[...2 lines deleted...]
-        <v>433.9</v>
+        <v>2.77</v>
+      </c>
+      <c r="L58" t="s">
+        <v>168</v>
       </c>
       <c r="M58" s="1">
-        <v>96620.0</v>
+        <v>101541.0</v>
       </c>
       <c r="N58" s="1">
-        <v>97053.9</v>
+        <v>104313.6</v>
       </c>
       <c r="O58" s="1">
-        <v>0.44</v>
+        <v>0.47</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B59" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="C59" s="1">
         <v>100000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>90.783</v>
+        <v>99.596</v>
       </c>
       <c r="E59" s="1">
-        <v>91.432</v>
+        <v>99.956</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>91432.0</v>
+        <v>99956.0</v>
       </c>
       <c r="I59" s="1">
-        <v>-649.0</v>
+        <v>-360.0</v>
       </c>
       <c r="J59" s="1">
-        <v>-0.70981713185756</v>
+        <v>-0.36015846972668</v>
       </c>
       <c r="K59">
-        <v>0.17</v>
-[...2 lines deleted...]
-        <v>165.75</v>
+        <v>2.62</v>
+      </c>
+      <c r="L59" t="s">
+        <v>171</v>
       </c>
       <c r="M59" s="1">
-        <v>90783.0</v>
+        <v>99596.0</v>
       </c>
       <c r="N59" s="1">
-        <v>90948.75</v>
+        <v>102211.07</v>
       </c>
       <c r="O59" s="1">
-        <v>0.42</v>
+        <v>0.46</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B60" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="C60" s="1">
         <v>100000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>101.136</v>
+        <v>100.12</v>
       </c>
       <c r="E60" s="1">
-        <v>100.539</v>
+        <v>100.426</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>100539.0</v>
+        <v>100426.0</v>
       </c>
       <c r="I60" s="1">
-        <v>597.0</v>
+        <v>-306.0</v>
       </c>
       <c r="J60" s="1">
-        <v>0.59379942112016</v>
+        <v>-0.30470196960946</v>
       </c>
       <c r="K60">
-        <v>2.55</v>
+        <v>1.93</v>
       </c>
       <c r="L60" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="M60" s="1">
-        <v>101136.0</v>
+        <v>100120.0</v>
       </c>
       <c r="N60" s="1">
-        <v>103689.42</v>
+        <v>102049.25</v>
       </c>
       <c r="O60" s="1">
-        <v>0.47</v>
+        <v>0.46</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B61" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="C61" s="1">
-        <v>100000.0</v>
+        <v>114000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>99.512</v>
+        <v>98.941</v>
       </c>
       <c r="E61" s="1">
-        <v>99.956</v>
+        <v>99.818</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>99956.0</v>
+        <v>113792.52</v>
       </c>
       <c r="I61" s="1">
-        <v>-444.0</v>
+        <v>-999.78</v>
       </c>
       <c r="J61" s="1">
-        <v>-0.44419544599624</v>
+        <v>-0.87859905027149</v>
       </c>
       <c r="K61">
-        <v>2.46</v>
+        <v>1.37</v>
       </c>
       <c r="L61" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="M61" s="1">
-        <v>99512.0</v>
+        <v>112792.74</v>
       </c>
       <c r="N61" s="1">
-        <v>101969.53</v>
+        <v>114350.48</v>
       </c>
       <c r="O61" s="1">
-        <v>0.47</v>
+        <v>0.52</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B62" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="C62" s="1">
         <v>100000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>99.995</v>
+        <v>98.085</v>
       </c>
       <c r="E62" s="1">
-        <v>100.426</v>
+        <v>97.224</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>100426.0</v>
+        <v>97224.0</v>
       </c>
       <c r="I62" s="1">
-        <v>-431.0</v>
+        <v>861.0</v>
       </c>
       <c r="J62" s="1">
-        <v>-0.42917172843686</v>
+        <v>0.88558380646754</v>
       </c>
       <c r="K62">
-        <v>1.76</v>
-[...2 lines deleted...]
-        <v>178</v>
+        <v>0.66</v>
+      </c>
+      <c r="L62">
+        <v>656.85</v>
       </c>
       <c r="M62" s="1">
-        <v>99995.0</v>
+        <v>98085.0</v>
       </c>
       <c r="N62" s="1">
-        <v>101755.75</v>
+        <v>98741.85</v>
       </c>
       <c r="O62" s="1">
-        <v>0.47</v>
+        <v>0.45</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B63" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="C63" s="1">
-        <v>114000.0</v>
+        <v>135000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>98.628</v>
+        <v>98.98</v>
       </c>
       <c r="E63" s="1">
-        <v>99.818</v>
+        <v>99.998</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>113792.52</v>
+        <v>134997.3</v>
       </c>
       <c r="I63" s="1">
-        <v>-1356.6</v>
+        <v>-1374.3</v>
       </c>
       <c r="J63" s="1">
-        <v>-1.1921697489431</v>
+        <v>-1.0180203604072</v>
       </c>
       <c r="K63">
-        <v>1.22</v>
-[...2 lines deleted...]
-        <v>181</v>
+        <v>0.16</v>
+      </c>
+      <c r="L63">
+        <v>220.03</v>
       </c>
       <c r="M63" s="1">
-        <v>112435.92</v>
+        <v>133623.0</v>
       </c>
       <c r="N63" s="1">
-        <v>113829.69</v>
+        <v>133843.03</v>
       </c>
       <c r="O63" s="1">
-        <v>0.52</v>
+        <v>0.6</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>182</v>
       </c>
       <c r="B64" t="s">
         <v>183</v>
       </c>
       <c r="C64" s="1">
-        <v>100000.0</v>
+        <v>56000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>97.78</v>
+        <v>99.867</v>
       </c>
       <c r="E64" s="1">
-        <v>97.224</v>
+        <v>99.558</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>97224.0</v>
+        <v>55752.48</v>
       </c>
       <c r="I64" s="1">
-        <v>556.0</v>
+        <v>173.04</v>
       </c>
       <c r="J64" s="1">
-        <v>0.57187525713816</v>
+        <v>0.31037184354848</v>
       </c>
       <c r="K64">
-        <v>0.56</v>
+        <v>1.52</v>
       </c>
       <c r="L64">
-        <v>560.96</v>
+        <v>853.42</v>
       </c>
       <c r="M64" s="1">
-        <v>97780.0</v>
+        <v>55925.52</v>
       </c>
       <c r="N64" s="1">
-        <v>98340.96</v>
+        <v>56778.94</v>
       </c>
       <c r="O64" s="1">
-        <v>0.45</v>
+        <v>0.26</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>184</v>
       </c>
       <c r="B65" t="s">
         <v>185</v>
       </c>
       <c r="C65" s="1">
-        <v>135000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>98.2</v>
+        <v>100.906</v>
       </c>
       <c r="E65" s="1">
-        <v>99.998</v>
+        <v>102.154</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>134997.3</v>
+        <v>102154.0</v>
       </c>
       <c r="I65" s="1">
-        <v>-2427.3</v>
+        <v>-1248.0</v>
       </c>
       <c r="J65" s="1">
-        <v>-1.7980359607192</v>
+        <v>-1.221684907101</v>
       </c>
       <c r="K65">
-        <v>0.79</v>
+        <v>2.0</v>
       </c>
       <c r="L65" t="s">
         <v>186</v>
       </c>
       <c r="M65" s="1">
-        <v>132570.0</v>
+        <v>100906.0</v>
       </c>
       <c r="N65" s="1">
-        <v>133633.49</v>
+        <v>102908.74</v>
       </c>
       <c r="O65" s="1">
-        <v>0.61</v>
+        <v>0.46</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>187</v>
       </c>
       <c r="B66" t="s">
         <v>188</v>
       </c>
       <c r="C66" s="1">
-        <v>56000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>99.541</v>
+        <v>98.951</v>
       </c>
       <c r="E66" s="1">
-        <v>99.558</v>
+        <v>99.791</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>55752.48</v>
+        <v>99791.0</v>
       </c>
       <c r="I66" s="1">
-        <v>-9.52</v>
+        <v>-840.0</v>
       </c>
       <c r="J66" s="1">
-        <v>-0.017075473593282</v>
+        <v>-0.8417592768887</v>
       </c>
       <c r="K66">
-        <v>1.35</v>
-[...2 lines deleted...]
-        <v>757.53</v>
+        <v>2.11</v>
+      </c>
+      <c r="L66" t="s">
+        <v>189</v>
       </c>
       <c r="M66" s="1">
-        <v>55742.96</v>
+        <v>98951.0</v>
       </c>
       <c r="N66" s="1">
-        <v>56500.49</v>
+        <v>101061.96</v>
       </c>
       <c r="O66" s="1">
-        <v>0.26</v>
+        <v>0.46</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B67" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="C67" s="1">
         <v>100000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>100.844</v>
+        <v>99.787</v>
       </c>
       <c r="E67" s="1">
-        <v>102.154</v>
+        <v>97.614</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>102154.0</v>
+        <v>97614.0</v>
       </c>
       <c r="I67" s="1">
-        <v>-1310.0</v>
+        <v>2173.0</v>
       </c>
       <c r="J67" s="1">
-        <v>-1.2823775867807</v>
+        <v>2.2261151064397</v>
       </c>
       <c r="K67">
-        <v>1.77</v>
+        <v>1.15</v>
       </c>
       <c r="L67" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="M67" s="1">
-        <v>100844.0</v>
+        <v>99787.0</v>
       </c>
       <c r="N67" s="1">
-        <v>102613.86</v>
+        <v>100935.97</v>
       </c>
       <c r="O67" s="1">
-        <v>0.47</v>
+        <v>0.46</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B68" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="C68" s="1">
-        <v>100000.0</v>
+        <v>132000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>98.583</v>
+        <v>100.544</v>
       </c>
       <c r="E68" s="1">
-        <v>99.791</v>
+        <v>99.845</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>99791.0</v>
+        <v>131795.4</v>
       </c>
       <c r="I68" s="1">
-        <v>-1208.0</v>
+        <v>922.68</v>
       </c>
       <c r="J68" s="1">
-        <v>-1.2105300077161</v>
+        <v>0.70008513195453</v>
       </c>
       <c r="K68">
-        <v>1.95</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>0.08</v>
+      </c>
+      <c r="L68">
+        <v>101.26</v>
       </c>
       <c r="M68" s="1">
-        <v>98583.0</v>
+        <v>132718.08</v>
       </c>
       <c r="N68" s="1">
-        <v>100536.42</v>
+        <v>132819.34</v>
       </c>
       <c r="O68" s="1">
-        <v>0.46</v>
+        <v>0.6</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>195</v>
       </c>
       <c r="B69" t="s">
         <v>196</v>
       </c>
       <c r="C69" s="1">
         <v>100000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>99.699</v>
+        <v>94.18</v>
       </c>
       <c r="E69" s="1">
-        <v>97.614</v>
+        <v>94.279</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>97614.0</v>
+        <v>94279.0</v>
       </c>
       <c r="I69" s="1">
-        <v>2085.0</v>
+        <v>-99.0</v>
       </c>
       <c r="J69" s="1">
-        <v>2.1359641035097</v>
+        <v>-0.10500747780524</v>
       </c>
       <c r="K69">
-        <v>1.07</v>
-[...2 lines deleted...]
-        <v>197</v>
+        <v>0.45</v>
+      </c>
+      <c r="L69">
+        <v>446.92</v>
       </c>
       <c r="M69" s="1">
-        <v>99699.0</v>
+        <v>94180.0</v>
       </c>
       <c r="N69" s="1">
-        <v>100772.63</v>
+        <v>94626.92</v>
       </c>
       <c r="O69" s="1">
-        <v>0.46</v>
+        <v>0.43</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
+        <v>197</v>
+      </c>
+      <c r="B70" t="s">
         <v>198</v>
-      </c>
-[...1 lines deleted...]
-        <v>199</v>
       </c>
       <c r="C70" s="1">
         <v>100000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>93.994</v>
+        <v>102.664</v>
       </c>
       <c r="E70" s="1">
-        <v>94.279</v>
+        <v>104.37</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>94279.0</v>
+        <v>104370.0</v>
       </c>
       <c r="I70" s="1">
-        <v>-285.0</v>
+        <v>-1706.0</v>
       </c>
       <c r="J70" s="1">
-        <v>-0.30229425428781</v>
+        <v>-1.634569320686</v>
       </c>
       <c r="K70">
-        <v>0.41</v>
+        <v>0.93</v>
       </c>
       <c r="L70">
-        <v>412.67</v>
+        <v>932.4</v>
       </c>
       <c r="M70" s="1">
-        <v>93994.0</v>
+        <v>102664.0</v>
       </c>
       <c r="N70" s="1">
-        <v>94406.67</v>
+        <v>103596.4</v>
       </c>
       <c r="O70" s="1">
-        <v>0.43</v>
+        <v>0.47</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
+        <v>199</v>
+      </c>
+      <c r="B71" t="s">
         <v>200</v>
       </c>
-      <c r="B71" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C71" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>102.082</v>
+        <v>97.027</v>
       </c>
       <c r="E71" s="1">
-        <v>104.37</v>
+        <v>97.63</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>104370.0</v>
+        <v>195260.0</v>
       </c>
       <c r="I71" s="1">
-        <v>-2288.0</v>
+        <v>-1206.0</v>
       </c>
       <c r="J71" s="1">
-        <v>-2.1922008239916</v>
+        <v>-0.61763802110007</v>
       </c>
       <c r="K71">
-        <v>0.68</v>
+        <v>0.43</v>
       </c>
       <c r="L71">
-        <v>680.4</v>
+        <v>854.79</v>
       </c>
       <c r="M71" s="1">
-        <v>102082.0</v>
+        <v>194054.0</v>
       </c>
       <c r="N71" s="1">
-        <v>102762.4</v>
+        <v>194908.79</v>
       </c>
       <c r="O71" s="1">
-        <v>0.47</v>
+        <v>0.88</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
+        <v>201</v>
+      </c>
+      <c r="B72" t="s">
         <v>202</v>
       </c>
-      <c r="B72" t="s">
+      <c r="C72" s="1">
+        <v>118000.0</v>
+      </c>
+      <c r="D72" s="1">
+        <v>98.17</v>
+      </c>
+      <c r="E72" s="1">
+        <v>99.628</v>
+      </c>
+      <c r="F72" t="s">
+        <v>8</v>
+      </c>
+      <c r="G72">
+        <v>1.0</v>
+      </c>
+      <c r="H72" s="1">
+        <v>117561.04</v>
+      </c>
+      <c r="I72" s="1">
+        <v>-1720.44</v>
+      </c>
+      <c r="J72" s="1">
+        <v>-1.4634440117236</v>
+      </c>
+      <c r="K72">
+        <v>2.19</v>
+      </c>
+      <c r="L72" t="s">
         <v>203</v>
       </c>
-      <c r="C72" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M72" s="1">
-        <v>101114.0</v>
+        <v>115840.6</v>
       </c>
       <c r="N72" s="1">
-        <v>105072.9</v>
+        <v>118425.28</v>
       </c>
       <c r="O72" s="1">
-        <v>0.48</v>
+        <v>0.53</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
+        <v>204</v>
+      </c>
+      <c r="B73" t="s">
         <v>205</v>
       </c>
-      <c r="B73" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C73" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>96.709</v>
+        <v>99.233</v>
       </c>
       <c r="E73" s="1">
-        <v>97.63</v>
+        <v>97.633</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>195260.0</v>
+        <v>97633.0</v>
       </c>
       <c r="I73" s="1">
-        <v>-1842.0</v>
+        <v>1600.0</v>
       </c>
       <c r="J73" s="1">
-        <v>-0.94335757451603</v>
+        <v>1.638790163162</v>
       </c>
       <c r="K73">
-        <v>0.34</v>
+        <v>0.38</v>
       </c>
       <c r="L73">
-        <v>676.71</v>
+        <v>378.42</v>
       </c>
       <c r="M73" s="1">
-        <v>193418.0</v>
+        <v>99233.0</v>
       </c>
       <c r="N73" s="1">
-        <v>194094.71</v>
+        <v>99611.42</v>
       </c>
       <c r="O73" s="1">
-        <v>0.89</v>
+        <v>0.45</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
+        <v>206</v>
+      </c>
+      <c r="B74" t="s">
         <v>207</v>
       </c>
-      <c r="B74" t="s">
+      <c r="C74" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D74" s="1">
+        <v>95.4</v>
+      </c>
+      <c r="E74" s="1">
+        <v>93.83333333</v>
+      </c>
+      <c r="F74" t="s">
+        <v>8</v>
+      </c>
+      <c r="G74">
+        <v>1.0</v>
+      </c>
+      <c r="H74" s="1">
+        <v>281500.0</v>
+      </c>
+      <c r="I74" s="1">
+        <v>4700.0</v>
+      </c>
+      <c r="J74" s="1">
+        <v>1.6696269982238</v>
+      </c>
+      <c r="K74">
+        <v>1.01</v>
+      </c>
+      <c r="L74" t="s">
         <v>208</v>
       </c>
-      <c r="C74" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M74" s="1">
-        <v>115315.5</v>
+        <v>286200.0</v>
       </c>
       <c r="N74" s="1">
-        <v>117690.05</v>
+        <v>289218.49</v>
       </c>
       <c r="O74" s="1">
-        <v>0.54</v>
+        <v>1.31</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
+        <v>209</v>
+      </c>
+      <c r="B75" t="s">
         <v>210</v>
-      </c>
-[...1 lines deleted...]
-        <v>211</v>
       </c>
       <c r="C75" s="1">
         <v>100000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>99.179</v>
+        <v>98.036</v>
       </c>
       <c r="E75" s="1">
-        <v>97.633</v>
+        <v>94.862</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>97633.0</v>
+        <v>94862.0</v>
       </c>
       <c r="I75" s="1">
-        <v>1546.0</v>
+        <v>3174.0</v>
       </c>
       <c r="J75" s="1">
-        <v>1.5834809951553</v>
+        <v>3.3459130104784</v>
       </c>
       <c r="K75">
-        <v>0.26</v>
+        <v>0.86</v>
       </c>
       <c r="L75">
-        <v>261.99</v>
+        <v>863.01</v>
       </c>
       <c r="M75" s="1">
-        <v>99179.0</v>
+        <v>98036.0</v>
       </c>
       <c r="N75" s="1">
-        <v>99440.99</v>
+        <v>98899.01</v>
       </c>
       <c r="O75" s="1">
         <v>0.45</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
+        <v>211</v>
+      </c>
+      <c r="B76" t="s">
         <v>212</v>
-      </c>
-[...1 lines deleted...]
-        <v>213</v>
       </c>
       <c r="C76" s="1">
         <v>300000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>95.011</v>
+        <v>95.204</v>
       </c>
       <c r="E76" s="1">
-        <v>93.83333333</v>
+        <v>91.856</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>281500.0</v>
+        <v>275568.0</v>
       </c>
       <c r="I76" s="1">
-        <v>3533.0</v>
+        <v>10044.0</v>
       </c>
       <c r="J76" s="1">
-        <v>1.2550621669627</v>
+        <v>3.6448353945306</v>
       </c>
       <c r="K76">
-        <v>0.92</v>
-[...2 lines deleted...]
-        <v>214</v>
+        <v>0.07</v>
+      </c>
+      <c r="L76">
+        <v>217.81</v>
       </c>
       <c r="M76" s="1">
-        <v>285033.0</v>
+        <v>285612.0</v>
       </c>
       <c r="N76" s="1">
-        <v>287784.37</v>
+        <v>285829.81</v>
       </c>
       <c r="O76" s="1">
-        <v>1.32</v>
+        <v>1.29</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="B77" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="C77" s="1">
         <v>100000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>97.892</v>
+        <v>101.532</v>
       </c>
       <c r="E77" s="1">
-        <v>94.862</v>
+        <v>102.61</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>94862.0</v>
+        <v>102610.0</v>
       </c>
       <c r="I77" s="1">
-        <v>3030.0</v>
+        <v>-1078.0</v>
       </c>
       <c r="J77" s="1">
-        <v>3.1941135544264</v>
+        <v>-1.0505798655102</v>
       </c>
       <c r="K77">
-        <v>0.82</v>
-[...2 lines deleted...]
-        <v>815.07</v>
+        <v>3.28</v>
+      </c>
+      <c r="L77" t="s">
+        <v>215</v>
       </c>
       <c r="M77" s="1">
-        <v>97892.0</v>
+        <v>101532.0</v>
       </c>
       <c r="N77" s="1">
-        <v>98707.07</v>
+        <v>104815.56</v>
       </c>
       <c r="O77" s="1">
-        <v>0.45</v>
+        <v>0.47</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
+        <v>216</v>
+      </c>
+      <c r="B78" t="s">
         <v>217</v>
       </c>
-      <c r="B78" t="s">
+      <c r="C78" s="1">
+        <v>150000.0</v>
+      </c>
+      <c r="D78" s="1">
+        <v>101.51</v>
+      </c>
+      <c r="E78" s="1">
+        <v>104.115</v>
+      </c>
+      <c r="F78" t="s">
+        <v>8</v>
+      </c>
+      <c r="G78">
+        <v>1.0</v>
+      </c>
+      <c r="H78" s="1">
+        <v>156172.5</v>
+      </c>
+      <c r="I78" s="1">
+        <v>-3907.5</v>
+      </c>
+      <c r="J78" s="1">
+        <v>-2.5020410123421</v>
+      </c>
+      <c r="K78">
+        <v>1.21</v>
+      </c>
+      <c r="L78" t="s">
         <v>218</v>
       </c>
-      <c r="C78" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M78" s="1">
-        <v>284580.0</v>
+        <v>152265.0</v>
       </c>
       <c r="N78" s="1">
-        <v>284756.71</v>
+        <v>154073.22</v>
       </c>
       <c r="O78" s="1">
-        <v>1.3</v>
+        <v>0.7</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>219</v>
       </c>
       <c r="B79" t="s">
         <v>220</v>
       </c>
       <c r="C79" s="1">
         <v>100000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>100.999</v>
+        <v>99.622</v>
       </c>
       <c r="E79" s="1">
-        <v>102.61</v>
+        <v>99.376</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>102610.0</v>
+        <v>99376.0</v>
       </c>
       <c r="I79" s="1">
-        <v>-1611.0</v>
+        <v>246.0</v>
       </c>
       <c r="J79" s="1">
-        <v>-1.5700224149693</v>
+        <v>0.24754467879569</v>
       </c>
       <c r="K79">
-        <v>3.05</v>
-[...2 lines deleted...]
-        <v>221</v>
+        <v>0.24</v>
+      </c>
+      <c r="L79">
+        <v>236.3</v>
       </c>
       <c r="M79" s="1">
-        <v>100999.0</v>
+        <v>99622.0</v>
       </c>
       <c r="N79" s="1">
-        <v>104049.68</v>
+        <v>99858.3</v>
       </c>
       <c r="O79" s="1">
-        <v>0.48</v>
+        <v>0.45</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
+        <v>221</v>
+      </c>
+      <c r="B80" t="s">
         <v>222</v>
       </c>
-      <c r="B80" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C80" s="1">
-        <v>150000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>101.576</v>
+        <v>102.236</v>
       </c>
       <c r="E80" s="1">
-        <v>104.115</v>
+        <v>103.917</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>156172.5</v>
+        <v>103917.0</v>
       </c>
       <c r="I80" s="1">
-        <v>-3808.5</v>
+        <v>-1681.0</v>
       </c>
       <c r="J80" s="1">
-        <v>-2.4386495701868</v>
+        <v>-1.6176371527277</v>
       </c>
       <c r="K80">
-        <v>0.93</v>
-[...2 lines deleted...]
-        <v>224</v>
+        <v>0.53</v>
+      </c>
+      <c r="L80">
+        <v>534.25</v>
       </c>
       <c r="M80" s="1">
-        <v>152364.0</v>
+        <v>102236.0</v>
       </c>
       <c r="N80" s="1">
-        <v>153761.26</v>
+        <v>102770.25</v>
       </c>
       <c r="O80" s="1">
-        <v>0.7</v>
+        <v>0.46</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
+        <v>223</v>
+      </c>
+      <c r="B81" t="s">
+        <v>224</v>
+      </c>
+      <c r="C81" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D81" s="1">
+        <v>100.647</v>
+      </c>
+      <c r="E81" s="1">
+        <v>101.831</v>
+      </c>
+      <c r="F81" t="s">
+        <v>8</v>
+      </c>
+      <c r="G81">
+        <v>1.0</v>
+      </c>
+      <c r="H81" s="1">
+        <v>203662.0</v>
+      </c>
+      <c r="I81" s="1">
+        <v>-2368.0</v>
+      </c>
+      <c r="J81" s="1">
+        <v>-1.1627107658768</v>
+      </c>
+      <c r="K81">
+        <v>2.7</v>
+      </c>
+      <c r="L81" t="s">
         <v>225</v>
       </c>
-      <c r="B81" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M81" s="1">
-        <v>99402.0</v>
+        <v>201294.0</v>
       </c>
       <c r="N81" s="1">
-        <v>99480.77</v>
+        <v>206696.74</v>
       </c>
       <c r="O81" s="1">
-        <v>0.46</v>
+        <v>0.93</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
+        <v>226</v>
+      </c>
+      <c r="B82" t="s">
         <v>227</v>
       </c>
-      <c r="B82" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C82" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>102.084</v>
+        <v>96.56</v>
       </c>
       <c r="E82" s="1">
-        <v>103.917</v>
+        <v>97.814</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>103917.0</v>
+        <v>195628.0</v>
       </c>
       <c r="I82" s="1">
-        <v>-1833.0</v>
+        <v>-2508.0</v>
       </c>
       <c r="J82" s="1">
-        <v>-1.763907734057</v>
+        <v>-1.2820250679862</v>
       </c>
       <c r="K82">
-        <v>0.27</v>
+        <v>0.13</v>
       </c>
       <c r="L82">
-        <v>267.12</v>
+        <v>252.05</v>
       </c>
       <c r="M82" s="1">
-        <v>102084.0</v>
+        <v>193120.0</v>
       </c>
       <c r="N82" s="1">
-        <v>102351.12</v>
+        <v>193372.05</v>
       </c>
       <c r="O82" s="1">
-        <v>0.47</v>
+        <v>0.87</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
+        <v>228</v>
+      </c>
+      <c r="B83" t="s">
         <v>229</v>
       </c>
-      <c r="B83" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C83" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>100.488</v>
+        <v>94.578</v>
       </c>
       <c r="E83" s="1">
-        <v>101.831</v>
+        <v>91.695</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>203662.0</v>
+        <v>91695.0</v>
       </c>
       <c r="I83" s="1">
-        <v>-2686.0</v>
+        <v>2883.0</v>
       </c>
       <c r="J83" s="1">
-        <v>-1.3188518231187</v>
+        <v>3.1441190904629</v>
       </c>
       <c r="K83">
-        <v>2.5</v>
-[...2 lines deleted...]
-        <v>231</v>
+        <v>0.24</v>
+      </c>
+      <c r="L83">
+        <v>236.99</v>
       </c>
       <c r="M83" s="1">
-        <v>200976.0</v>
+        <v>94578.0</v>
       </c>
       <c r="N83" s="1">
-        <v>205981.48</v>
+        <v>94814.99</v>
       </c>
       <c r="O83" s="1">
-        <v>0.94</v>
+        <v>0.43</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="B84" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="C84" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>96.248</v>
+        <v>101.617</v>
       </c>
       <c r="E84" s="1">
-        <v>97.814</v>
+        <v>103.378</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>195628.0</v>
+        <v>103378.0</v>
       </c>
       <c r="I84" s="1">
-        <v>-3132.0</v>
+        <v>-1761.0</v>
       </c>
       <c r="J84" s="1">
-        <v>-1.6009978121741</v>
+        <v>-1.7034572152682</v>
       </c>
       <c r="K84">
-        <v>0.02</v>
+        <v>0.35</v>
       </c>
       <c r="L84">
-        <v>32.88</v>
+        <v>350.68</v>
       </c>
       <c r="M84" s="1">
-        <v>192496.0</v>
+        <v>101617.0</v>
       </c>
       <c r="N84" s="1">
-        <v>192528.88</v>
+        <v>101967.68</v>
       </c>
       <c r="O84" s="1">
-        <v>0.88</v>
+        <v>0.46</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
+        <v>232</v>
+      </c>
+      <c r="B85" t="s">
+        <v>233</v>
+      </c>
+      <c r="C85" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D85" s="1">
+        <v>99.635</v>
+      </c>
+      <c r="E85" s="1">
+        <v>100.0825</v>
+      </c>
+      <c r="F85" t="s">
+        <v>8</v>
+      </c>
+      <c r="G85">
+        <v>1.0</v>
+      </c>
+      <c r="H85" s="1">
+        <v>200165.0</v>
+      </c>
+      <c r="I85" s="1">
+        <v>-895.0</v>
+      </c>
+      <c r="J85" s="1">
+        <v>-0.44713111682862</v>
+      </c>
+      <c r="K85">
+        <v>1.94</v>
+      </c>
+      <c r="L85" t="s">
         <v>234</v>
       </c>
-      <c r="B85" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M85" s="1">
-        <v>94135.0</v>
+        <v>199270.0</v>
       </c>
       <c r="N85" s="1">
-        <v>94358.29</v>
+        <v>203142.6</v>
       </c>
       <c r="O85" s="1">
-        <v>0.43</v>
+        <v>0.92</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
+        <v>235</v>
+      </c>
+      <c r="B86" t="s">
         <v>236</v>
       </c>
-      <c r="B86" t="s">
+      <c r="C86" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D86" s="1">
+        <v>99.029</v>
+      </c>
+      <c r="E86" s="1">
+        <v>99.868</v>
+      </c>
+      <c r="F86" t="s">
+        <v>8</v>
+      </c>
+      <c r="G86">
+        <v>1.0</v>
+      </c>
+      <c r="H86" s="1">
+        <v>199736.0</v>
+      </c>
+      <c r="I86" s="1">
+        <v>-1678.0</v>
+      </c>
+      <c r="J86" s="1">
+        <v>-0.84010894380582</v>
+      </c>
+      <c r="K86">
+        <v>0.64</v>
+      </c>
+      <c r="L86" t="s">
         <v>237</v>
       </c>
-      <c r="C86" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M86" s="1">
-        <v>101461.0</v>
+        <v>198058.0</v>
       </c>
       <c r="N86" s="1">
-        <v>101592.51</v>
+        <v>199338.14</v>
       </c>
       <c r="O86" s="1">
-        <v>0.46</v>
+        <v>0.9</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
         <v>238</v>
       </c>
       <c r="B87" t="s">
         <v>239</v>
       </c>
       <c r="C87" s="1">
-        <v>200000.0</v>
+        <v>121000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>99.483</v>
+        <v>100.495</v>
       </c>
       <c r="E87" s="1">
-        <v>100.0825</v>
+        <v>100.0</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>200165.0</v>
+        <v>121000.0</v>
       </c>
       <c r="I87" s="1">
-        <v>-1199.0</v>
+        <v>598.95</v>
       </c>
       <c r="J87" s="1">
-        <v>-0.59900582019834</v>
+        <v>0.495</v>
       </c>
       <c r="K87">
-        <v>1.79</v>
-[...2 lines deleted...]
-        <v>240</v>
+        <v>0.74</v>
+      </c>
+      <c r="L87">
+        <v>900.6</v>
       </c>
       <c r="M87" s="1">
-        <v>198966.0</v>
+        <v>121598.95</v>
       </c>
       <c r="N87" s="1">
-        <v>202537.23</v>
+        <v>122499.55</v>
       </c>
       <c r="O87" s="1">
-        <v>0.93</v>
+        <v>0.55</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
+        <v>240</v>
+      </c>
+      <c r="B88" t="s">
         <v>241</v>
       </c>
-      <c r="B88" t="s">
+      <c r="C88" s="1">
+        <v>250000.0</v>
+      </c>
+      <c r="D88" s="1">
+        <v>99.191</v>
+      </c>
+      <c r="E88" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F88" t="s">
+        <v>8</v>
+      </c>
+      <c r="G88">
+        <v>1.0</v>
+      </c>
+      <c r="H88" s="1">
+        <v>250000.0</v>
+      </c>
+      <c r="I88" s="1">
+        <v>-2022.5</v>
+      </c>
+      <c r="J88" s="1">
+        <v>-0.809</v>
+      </c>
+      <c r="K88">
+        <v>1.49</v>
+      </c>
+      <c r="L88" t="s">
         <v>242</v>
       </c>
-      <c r="C88" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M88" s="1">
-        <v>197310.0</v>
+        <v>247977.5</v>
       </c>
       <c r="N88" s="1">
-        <v>198302.47</v>
+        <v>251694.21</v>
       </c>
       <c r="O88" s="1">
-        <v>0.91</v>
+        <v>1.14</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
         <v>243</v>
       </c>
       <c r="B89" t="s">
         <v>244</v>
       </c>
       <c r="C89" s="1">
-        <v>121000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>99.832</v>
+        <v>96.283</v>
       </c>
       <c r="E89" s="1">
-        <v>100.0</v>
+        <v>94.556</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>121000.0</v>
+        <v>189112.0</v>
       </c>
       <c r="I89" s="1">
-        <v>-203.28</v>
+        <v>3454.0</v>
       </c>
       <c r="J89" s="1">
-        <v>-0.168</v>
+        <v>1.8264308980921</v>
       </c>
       <c r="K89">
-        <v>0.53</v>
-[...2 lines deleted...]
-        <v>643.29</v>
+        <v>1.22</v>
+      </c>
+      <c r="L89" t="s">
+        <v>245</v>
       </c>
       <c r="M89" s="1">
-        <v>120796.72</v>
+        <v>192566.0</v>
       </c>
       <c r="N89" s="1">
-        <v>121440.01</v>
+        <v>195004.36</v>
       </c>
       <c r="O89" s="1">
-        <v>0.56</v>
+        <v>0.88</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B90" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="C90" s="1">
-        <v>250000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>98.851</v>
+        <v>98.391</v>
       </c>
       <c r="E90" s="1">
-        <v>100.0</v>
+        <v>97.977</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>250000.0</v>
+        <v>97977.0</v>
       </c>
       <c r="I90" s="1">
-        <v>-2872.5</v>
+        <v>414.0</v>
       </c>
       <c r="J90" s="1">
-        <v>-1.149</v>
+        <v>0.42254814905539</v>
       </c>
       <c r="K90">
-        <v>1.33</v>
-[...2 lines deleted...]
-        <v>247</v>
+        <v>0.42</v>
+      </c>
+      <c r="L90">
+        <v>416.44</v>
       </c>
       <c r="M90" s="1">
-        <v>247127.5</v>
+        <v>98391.0</v>
       </c>
       <c r="N90" s="1">
-        <v>250452.98</v>
+        <v>98807.44</v>
       </c>
       <c r="O90" s="1">
-        <v>1.15</v>
+        <v>0.45</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
         <v>248</v>
       </c>
       <c r="B91" t="s">
         <v>249</v>
       </c>
       <c r="C91" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>95.871</v>
+        <v>102.512</v>
       </c>
       <c r="E91" s="1">
-        <v>94.556</v>
+        <v>104.882</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>189112.0</v>
+        <v>314646.0</v>
       </c>
       <c r="I91" s="1">
-        <v>2630.0</v>
+        <v>-7110.0</v>
       </c>
       <c r="J91" s="1">
-        <v>1.3907102669318</v>
+        <v>-2.2596823096432</v>
       </c>
       <c r="K91">
-        <v>1.15</v>
+        <v>2.93</v>
       </c>
       <c r="L91" t="s">
         <v>250</v>
       </c>
       <c r="M91" s="1">
-        <v>191742.0</v>
+        <v>307536.0</v>
       </c>
       <c r="N91" s="1">
-        <v>194043.37</v>
+        <v>316318.08</v>
       </c>
       <c r="O91" s="1">
-        <v>0.89</v>
+        <v>1.43</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
         <v>251</v>
       </c>
       <c r="B92" t="s">
         <v>252</v>
       </c>
       <c r="C92" s="1">
         <v>100000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>98.072</v>
+        <v>98.643</v>
       </c>
       <c r="E92" s="1">
-        <v>97.977</v>
+        <v>99.612</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>97977.0</v>
+        <v>99612.0</v>
       </c>
       <c r="I92" s="1">
-        <v>95.0</v>
+        <v>-969.0</v>
       </c>
       <c r="J92" s="1">
-        <v>0.096961531788073</v>
+        <v>-0.97277436453439</v>
       </c>
       <c r="K92">
-        <v>0.29</v>
-[...2 lines deleted...]
-        <v>286.3</v>
+        <v>1.03</v>
+      </c>
+      <c r="L92" t="s">
+        <v>253</v>
       </c>
       <c r="M92" s="1">
-        <v>98072.0</v>
+        <v>98643.0</v>
       </c>
       <c r="N92" s="1">
-        <v>98358.3</v>
+        <v>99670.4</v>
       </c>
       <c r="O92" s="1">
         <v>0.45</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="B93" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="C93" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>102.334</v>
+        <v>101.34</v>
       </c>
       <c r="E93" s="1">
-        <v>104.882</v>
+        <v>102.875</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>314646.0</v>
+        <v>205750.0</v>
       </c>
       <c r="I93" s="1">
-        <v>-7644.0</v>
+        <v>-3070.0</v>
       </c>
       <c r="J93" s="1">
-        <v>-2.4293968459793</v>
+        <v>-1.4921020656136</v>
       </c>
       <c r="K93">
-        <v>2.66</v>
+        <v>3.01</v>
       </c>
       <c r="L93" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="M93" s="1">
-        <v>307002.0</v>
+        <v>202680.0</v>
       </c>
       <c r="N93" s="1">
-        <v>314992.9</v>
+        <v>208707.48</v>
       </c>
       <c r="O93" s="1">
-        <v>1.44</v>
+        <v>0.94</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="B94" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="C94" s="1">
         <v>100000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>98.153</v>
+        <v>97.519</v>
       </c>
       <c r="E94" s="1">
-        <v>99.612</v>
+        <v>94.517</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>99612.0</v>
+        <v>94517.0</v>
       </c>
       <c r="I94" s="1">
-        <v>-1459.0</v>
+        <v>3002.0</v>
       </c>
       <c r="J94" s="1">
-        <v>-1.4646829699233</v>
+        <v>3.1761482061428</v>
       </c>
       <c r="K94">
-        <v>0.86</v>
+        <v>0.75</v>
       </c>
       <c r="L94">
-        <v>856.16</v>
+        <v>751.53</v>
       </c>
       <c r="M94" s="1">
-        <v>98153.0</v>
+        <v>97519.0</v>
       </c>
       <c r="N94" s="1">
-        <v>99009.16</v>
+        <v>98270.53</v>
       </c>
       <c r="O94" s="1">
-        <v>0.45</v>
+        <v>0.44</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="B95" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="C95" s="1">
         <v>200000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>101.301</v>
+        <v>103.253</v>
       </c>
       <c r="E95" s="1">
-        <v>102.875</v>
+        <v>105.38</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>205750.0</v>
+        <v>210760.0</v>
       </c>
       <c r="I95" s="1">
-        <v>-3148.0</v>
+        <v>-4254.0</v>
       </c>
       <c r="J95" s="1">
-        <v>-1.5300121506683</v>
+        <v>-2.0184095653824</v>
       </c>
       <c r="K95">
-        <v>2.79</v>
+        <v>0.9</v>
       </c>
       <c r="L95" t="s">
-        <v>260</v>
+        <v>218</v>
       </c>
       <c r="M95" s="1">
-        <v>202602.0</v>
+        <v>206506.0</v>
       </c>
       <c r="N95" s="1">
-        <v>208174.58</v>
+        <v>208314.22</v>
       </c>
       <c r="O95" s="1">
-        <v>0.95</v>
+        <v>0.94</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
         <v>261</v>
       </c>
       <c r="B96" t="s">
         <v>262</v>
       </c>
       <c r="C96" s="1">
         <v>100000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>97.277</v>
+        <v>101.809</v>
       </c>
       <c r="E96" s="1">
-        <v>94.517</v>
+        <v>103.59</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>94517.0</v>
+        <v>103590.0</v>
       </c>
       <c r="I96" s="1">
-        <v>2760.0</v>
+        <v>-1781.0</v>
       </c>
       <c r="J96" s="1">
-        <v>2.9201096099114</v>
+        <v>-1.7192779225794</v>
       </c>
       <c r="K96">
-        <v>0.69</v>
-[...2 lines deleted...]
-        <v>694.38</v>
+        <v>1.8</v>
+      </c>
+      <c r="L96" t="s">
+        <v>263</v>
       </c>
       <c r="M96" s="1">
-        <v>97277.0</v>
+        <v>101809.0</v>
       </c>
       <c r="N96" s="1">
-        <v>97971.38</v>
+        <v>103608.32</v>
       </c>
       <c r="O96" s="1">
-        <v>0.45</v>
+        <v>0.47</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="B97" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="C97" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>103.063</v>
+        <v>99.577</v>
       </c>
       <c r="E97" s="1">
-        <v>105.38</v>
+        <v>96.515</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>210760.0</v>
+        <v>96515.0</v>
       </c>
       <c r="I97" s="1">
-        <v>-4634.0</v>
+        <v>3062.0</v>
       </c>
       <c r="J97" s="1">
-        <v>-2.1987094325299</v>
+        <v>3.1725638501787</v>
       </c>
       <c r="K97">
-        <v>0.6</v>
-[...2 lines deleted...]
-        <v>265</v>
+        <v>0.5</v>
+      </c>
+      <c r="L97">
+        <v>496.58</v>
       </c>
       <c r="M97" s="1">
-        <v>206126.0</v>
+        <v>99577.0</v>
       </c>
       <c r="N97" s="1">
-        <v>207331.48</v>
+        <v>100073.58</v>
       </c>
       <c r="O97" s="1">
-        <v>0.95</v>
+        <v>0.45</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
         <v>266</v>
       </c>
       <c r="B98" t="s">
         <v>267</v>
       </c>
       <c r="C98" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>101.771</v>
+        <v>98.23</v>
       </c>
       <c r="E98" s="1">
-        <v>103.59</v>
+        <v>98.38833333</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>103590.0</v>
+        <v>295165.0</v>
       </c>
       <c r="I98" s="1">
-        <v>-1819.0</v>
+        <v>-475.0</v>
       </c>
       <c r="J98" s="1">
-        <v>-1.7559610000965</v>
+        <v>-0.16092693916962</v>
       </c>
       <c r="K98">
-        <v>1.55</v>
-[...2 lines deleted...]
-        <v>268</v>
+        <v>0.08</v>
+      </c>
+      <c r="L98">
+        <v>246.58</v>
       </c>
       <c r="M98" s="1">
-        <v>101771.0</v>
+        <v>294690.0</v>
       </c>
       <c r="N98" s="1">
-        <v>103316.89</v>
+        <v>294936.58</v>
       </c>
       <c r="O98" s="1">
-        <v>0.47</v>
+        <v>1.33</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
+        <v>268</v>
+      </c>
+      <c r="B99" t="s">
         <v>269</v>
-      </c>
-[...1 lines deleted...]
-        <v>270</v>
       </c>
       <c r="C99" s="1">
         <v>100000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>99.501</v>
+        <v>99.227</v>
       </c>
       <c r="E99" s="1">
-        <v>96.515</v>
+        <v>100.0</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>96515.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I99" s="1">
-        <v>2986.0</v>
+        <v>-773.0</v>
       </c>
       <c r="J99" s="1">
-        <v>3.0938196135316</v>
+        <v>-0.773</v>
       </c>
       <c r="K99">
-        <v>0.46</v>
+        <v>0.64</v>
       </c>
       <c r="L99">
-        <v>462.33</v>
+        <v>636.93</v>
       </c>
       <c r="M99" s="1">
-        <v>99501.0</v>
+        <v>99227.0</v>
       </c>
       <c r="N99" s="1">
-        <v>99963.33</v>
+        <v>99863.93</v>
       </c>
       <c r="O99" s="1">
-        <v>0.46</v>
+        <v>0.45</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
+        <v>270</v>
+      </c>
+      <c r="B100" t="s">
         <v>271</v>
       </c>
-      <c r="B100" t="s">
+      <c r="C100" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D100" s="1">
+        <v>103.319</v>
+      </c>
+      <c r="E100" s="1">
+        <v>105.50275</v>
+      </c>
+      <c r="F100" t="s">
+        <v>8</v>
+      </c>
+      <c r="G100">
+        <v>1.0</v>
+      </c>
+      <c r="H100" s="1">
+        <v>422011.0</v>
+      </c>
+      <c r="I100" s="1">
+        <v>-8735.0</v>
+      </c>
+      <c r="J100" s="1">
+        <v>-2.0698512598013</v>
+      </c>
+      <c r="K100">
+        <v>1.72</v>
+      </c>
+      <c r="L100" t="s">
         <v>272</v>
       </c>
-      <c r="C100" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M100" s="1">
-        <v>293520.0</v>
+        <v>413276.0</v>
       </c>
       <c r="N100" s="1">
-        <v>300855.62</v>
+        <v>420169.15</v>
       </c>
       <c r="O100" s="1">
-        <v>1.38</v>
+        <v>1.9</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
+        <v>273</v>
+      </c>
+      <c r="B101" t="s">
         <v>274</v>
       </c>
-      <c r="B101" t="s">
+      <c r="C101" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D101" s="1">
+        <v>94.704</v>
+      </c>
+      <c r="E101" s="1">
+        <v>91.548</v>
+      </c>
+      <c r="F101" t="s">
+        <v>8</v>
+      </c>
+      <c r="G101">
+        <v>1.0</v>
+      </c>
+      <c r="H101" s="1">
+        <v>274644.0</v>
+      </c>
+      <c r="I101" s="1">
+        <v>9468.0</v>
+      </c>
+      <c r="J101" s="1">
+        <v>3.4473718704942</v>
+      </c>
+      <c r="K101">
+        <v>0.36</v>
+      </c>
+      <c r="L101" t="s">
         <v>275</v>
       </c>
-      <c r="C101" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M101" s="1">
-        <v>98934.0</v>
+        <v>284112.0</v>
       </c>
       <c r="N101" s="1">
-        <v>99411.7</v>
+        <v>285200.01</v>
       </c>
       <c r="O101" s="1">
-        <v>0.45</v>
+        <v>1.29</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
         <v>276</v>
       </c>
       <c r="B102" t="s">
         <v>277</v>
       </c>
       <c r="C102" s="1">
-        <v>400000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>103.053</v>
+        <v>90.82</v>
       </c>
       <c r="E102" s="1">
-        <v>105.50275</v>
+        <v>88.429</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>422011.0</v>
+        <v>88429.0</v>
       </c>
       <c r="I102" s="1">
-        <v>-9799.0</v>
+        <v>2391.0</v>
       </c>
       <c r="J102" s="1">
-        <v>-2.321977389215</v>
+        <v>2.7038641169752</v>
       </c>
       <c r="K102">
-        <v>1.47</v>
-[...2 lines deleted...]
-        <v>278</v>
+        <v>0.09</v>
+      </c>
+      <c r="L102">
+        <v>89.38</v>
       </c>
       <c r="M102" s="1">
-        <v>412212.0</v>
+        <v>90820.0</v>
       </c>
       <c r="N102" s="1">
-        <v>418091.45</v>
+        <v>90909.38</v>
       </c>
       <c r="O102" s="1">
-        <v>1.91</v>
+        <v>0.41</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
+        <v>278</v>
+      </c>
+      <c r="B103" t="s">
         <v>279</v>
       </c>
-      <c r="B103" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C103" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>94.326</v>
+        <v>101.675</v>
       </c>
       <c r="E103" s="1">
-        <v>91.548</v>
+        <v>104.501</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>274644.0</v>
+        <v>104501.0</v>
       </c>
       <c r="I103" s="1">
-        <v>8334.0</v>
+        <v>-2826.0</v>
       </c>
       <c r="J103" s="1">
-        <v>3.0344737187049</v>
+        <v>-2.7042803418149</v>
       </c>
       <c r="K103">
-        <v>0.34</v>
-[...2 lines deleted...]
-        <v>281</v>
+        <v>0.29</v>
+      </c>
+      <c r="L103">
+        <v>294.52</v>
       </c>
       <c r="M103" s="1">
-        <v>282978.0</v>
+        <v>101675.0</v>
       </c>
       <c r="N103" s="1">
-        <v>284004.37</v>
+        <v>101969.52</v>
       </c>
       <c r="O103" s="1">
-        <v>1.3</v>
+        <v>0.46</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>282</v>
+        <v>280</v>
       </c>
       <c r="B104" t="s">
-        <v>283</v>
+        <v>281</v>
       </c>
       <c r="C104" s="1">
         <v>100000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>90.278</v>
+        <v>99.441</v>
       </c>
       <c r="E104" s="1">
-        <v>88.429</v>
+        <v>99.903</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>88429.0</v>
+        <v>99903.0</v>
       </c>
       <c r="I104" s="1">
-        <v>1849.0</v>
+        <v>-462.0</v>
       </c>
       <c r="J104" s="1">
-        <v>2.0909430164313</v>
+        <v>-0.46244857511786</v>
       </c>
       <c r="K104">
-        <v>0.08</v>
+        <v>0.13</v>
       </c>
       <c r="L104">
-        <v>82.53</v>
+        <v>126.03</v>
       </c>
       <c r="M104" s="1">
-        <v>90278.0</v>
+        <v>99441.0</v>
       </c>
       <c r="N104" s="1">
-        <v>90360.53</v>
+        <v>99567.03</v>
       </c>
       <c r="O104" s="1">
-        <v>0.41</v>
+        <v>0.45</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>284</v>
+        <v>282</v>
       </c>
       <c r="B105" t="s">
-        <v>285</v>
+        <v>283</v>
       </c>
       <c r="C105" s="1">
-        <v>100000.0</v>
+        <v>103000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>101.808</v>
+        <v>100.44</v>
       </c>
       <c r="E105" s="1">
-        <v>104.501</v>
+        <v>99.958</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>104501.0</v>
+        <v>102956.74</v>
       </c>
       <c r="I105" s="1">
-        <v>-2693.0</v>
+        <v>496.46</v>
       </c>
       <c r="J105" s="1">
-        <v>-2.5770088324514</v>
+        <v>0.48220252506053</v>
       </c>
       <c r="K105">
-        <v>0.0</v>
+        <v>0.3</v>
       </c>
       <c r="L105">
-        <v>0.0</v>
+        <v>306.88</v>
       </c>
       <c r="M105" s="1">
-        <v>101808.0</v>
+        <v>103453.2</v>
       </c>
       <c r="N105" s="1">
-        <v>101808.0</v>
+        <v>103760.08</v>
       </c>
       <c r="O105" s="1">
         <v>0.47</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="B106" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="C106" s="1">
         <v>100000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>99.052</v>
+        <v>99.014</v>
       </c>
       <c r="E106" s="1">
-        <v>99.903</v>
+        <v>99.918</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>99903.0</v>
+        <v>99918.0</v>
       </c>
       <c r="I106" s="1">
-        <v>-851.0</v>
+        <v>-904.0</v>
       </c>
       <c r="J106" s="1">
-        <v>-0.85182627148334</v>
+        <v>-0.90474188834845</v>
       </c>
       <c r="K106">
-        <v>2.84</v>
+        <v>2.81</v>
       </c>
       <c r="L106" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="M106" s="1">
-        <v>99052.0</v>
+        <v>99014.0</v>
       </c>
       <c r="N106" s="1">
-        <v>101895.49</v>
+        <v>101825.99</v>
       </c>
       <c r="O106" s="1">
-        <v>0.47</v>
+        <v>0.46</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
+        <v>287</v>
+      </c>
+      <c r="B107" t="s">
+        <v>288</v>
+      </c>
+      <c r="C107" s="1">
+        <v>150000.0</v>
+      </c>
+      <c r="D107" s="1">
+        <v>100.727</v>
+      </c>
+      <c r="E107" s="1">
+        <v>101.331</v>
+      </c>
+      <c r="F107" t="s">
+        <v>8</v>
+      </c>
+      <c r="G107">
+        <v>1.0</v>
+      </c>
+      <c r="H107" s="1">
+        <v>151996.5</v>
+      </c>
+      <c r="I107" s="1">
+        <v>-906.0</v>
+      </c>
+      <c r="J107" s="1">
+        <v>-0.59606635679111</v>
+      </c>
+      <c r="K107">
+        <v>2.5</v>
+      </c>
+      <c r="L107" t="s">
         <v>289</v>
       </c>
-      <c r="B107" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M107" s="1">
-        <v>102908.33</v>
+        <v>151090.5</v>
       </c>
       <c r="N107" s="1">
-        <v>103003.57</v>
+        <v>154835.36</v>
       </c>
       <c r="O107" s="1">
-        <v>0.47</v>
+        <v>0.7</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
+        <v>290</v>
+      </c>
+      <c r="B108" t="s">
         <v>291</v>
       </c>
-      <c r="B108" t="s">
+      <c r="C108" s="1">
+        <v>114000.0</v>
+      </c>
+      <c r="D108" s="1">
+        <v>99.071</v>
+      </c>
+      <c r="E108" s="1">
+        <v>99.889</v>
+      </c>
+      <c r="F108" t="s">
+        <v>8</v>
+      </c>
+      <c r="G108">
+        <v>1.0</v>
+      </c>
+      <c r="H108" s="1">
+        <v>113873.46</v>
+      </c>
+      <c r="I108" s="1">
+        <v>-932.52</v>
+      </c>
+      <c r="J108" s="1">
+        <v>-0.81890898897777</v>
+      </c>
+      <c r="K108">
+        <v>1.92</v>
+      </c>
+      <c r="L108" t="s">
         <v>292</v>
       </c>
-      <c r="C108" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M108" s="1">
-        <v>98558.0</v>
+        <v>112940.94</v>
       </c>
       <c r="N108" s="1">
-        <v>101212.45</v>
+        <v>115129.97</v>
       </c>
       <c r="O108" s="1">
-        <v>0.46</v>
+        <v>0.52</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
+        <v>293</v>
+      </c>
+      <c r="B109" t="s">
         <v>294</v>
       </c>
-      <c r="B109" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C109" s="1">
-        <v>150000.0</v>
+        <v>104000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>100.656</v>
+        <v>100.211</v>
       </c>
       <c r="E109" s="1">
-        <v>101.331</v>
+        <v>99.963</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>151996.5</v>
+        <v>103961.52</v>
       </c>
       <c r="I109" s="1">
-        <v>-1012.5</v>
+        <v>257.92</v>
       </c>
       <c r="J109" s="1">
-        <v>-0.66613375965894</v>
+        <v>0.24809179396377</v>
       </c>
       <c r="K109">
-        <v>2.29</v>
-[...2 lines deleted...]
-        <v>296</v>
+        <v>0.01</v>
+      </c>
+      <c r="L109">
+        <v>9.26</v>
       </c>
       <c r="M109" s="1">
-        <v>150984.0</v>
+        <v>104219.44</v>
       </c>
       <c r="N109" s="1">
-        <v>154420.64</v>
+        <v>104228.7</v>
       </c>
       <c r="O109" s="1">
-        <v>0.71</v>
+        <v>0.47</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="B110" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="C110" s="1">
-        <v>114000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>98.758</v>
+        <v>98.663</v>
       </c>
       <c r="E110" s="1">
-        <v>99.889</v>
+        <v>97.523</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>113873.46</v>
+        <v>97523.0</v>
       </c>
       <c r="I110" s="1">
-        <v>-1289.34</v>
+        <v>1140.0</v>
       </c>
       <c r="J110" s="1">
-        <v>-1.1322568050536</v>
+        <v>1.1689550157399</v>
       </c>
       <c r="K110">
-        <v>1.78</v>
-[...2 lines deleted...]
-        <v>299</v>
+        <v>0.44</v>
+      </c>
+      <c r="L110">
+        <v>438.36</v>
       </c>
       <c r="M110" s="1">
-        <v>112584.12</v>
+        <v>98663.0</v>
       </c>
       <c r="N110" s="1">
-        <v>114609.18</v>
+        <v>99101.36</v>
       </c>
       <c r="O110" s="1">
-        <v>0.52</v>
+        <v>0.45</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>300</v>
+        <v>297</v>
       </c>
       <c r="B111" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="C111" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>98.412</v>
+        <v>100.686</v>
       </c>
       <c r="E111" s="1">
-        <v>97.523</v>
+        <v>101.936</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>97523.0</v>
+        <v>203872.0</v>
       </c>
       <c r="I111" s="1">
-        <v>889.0</v>
+        <v>-2500.0</v>
       </c>
       <c r="J111" s="1">
-        <v>0.91157983244978</v>
+        <v>-1.2262596138754</v>
       </c>
       <c r="K111">
-        <v>0.3</v>
-[...2 lines deleted...]
-        <v>301.37</v>
+        <v>3.63</v>
+      </c>
+      <c r="L111" t="s">
+        <v>299</v>
       </c>
       <c r="M111" s="1">
-        <v>98412.0</v>
+        <v>201372.0</v>
       </c>
       <c r="N111" s="1">
-        <v>98713.37</v>
+        <v>208633.64</v>
       </c>
       <c r="O111" s="1">
-        <v>0.45</v>
+        <v>0.94</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>302</v>
+        <v>300</v>
       </c>
       <c r="B112" t="s">
-        <v>303</v>
+        <v>301</v>
       </c>
       <c r="C112" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>100.678</v>
+        <v>97.773</v>
       </c>
       <c r="E112" s="1">
-        <v>101.936</v>
+        <v>95.676</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>203872.0</v>
+        <v>95676.0</v>
       </c>
       <c r="I112" s="1">
-        <v>-2516.0</v>
+        <v>2097.0</v>
       </c>
       <c r="J112" s="1">
-        <v>-1.2341076754042</v>
+        <v>2.1917722312806</v>
       </c>
       <c r="K112">
-        <v>3.42</v>
-[...2 lines deleted...]
-        <v>304</v>
+        <v>1.0</v>
+      </c>
+      <c r="L112">
+        <v>997.57</v>
       </c>
       <c r="M112" s="1">
-        <v>201356.0</v>
+        <v>97773.0</v>
       </c>
       <c r="N112" s="1">
-        <v>208192.99</v>
+        <v>98770.57</v>
       </c>
       <c r="O112" s="1">
-        <v>0.95</v>
+        <v>0.45</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="B113" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="C113" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>97.321</v>
+        <v>100.093</v>
       </c>
       <c r="E113" s="1">
-        <v>95.676</v>
+        <v>99.878</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>95676.0</v>
+        <v>199756.0</v>
       </c>
       <c r="I113" s="1">
-        <v>1645.0</v>
+        <v>430.0</v>
       </c>
       <c r="J113" s="1">
-        <v>1.7193444541996</v>
+        <v>0.21526262039688</v>
       </c>
       <c r="K113">
-        <v>0.89</v>
+        <v>0.25</v>
       </c>
       <c r="L113">
-        <v>885.42</v>
+        <v>493.15</v>
       </c>
       <c r="M113" s="1">
-        <v>97321.0</v>
+        <v>200186.0</v>
       </c>
       <c r="N113" s="1">
-        <v>98206.42</v>
+        <v>200679.15</v>
       </c>
       <c r="O113" s="1">
-        <v>0.45</v>
+        <v>0.91</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
       <c r="B114" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="C114" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>99.774</v>
+        <v>99.886</v>
       </c>
       <c r="E114" s="1">
-        <v>99.878</v>
+        <v>99.757</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>199756.0</v>
+        <v>99757.0</v>
       </c>
       <c r="I114" s="1">
-        <v>-208.0</v>
+        <v>129.0</v>
       </c>
       <c r="J114" s="1">
-        <v>-0.10412703498268</v>
+        <v>0.12931423358762</v>
       </c>
       <c r="K114">
-        <v>0.08</v>
+        <v>0.01</v>
       </c>
       <c r="L114">
-        <v>164.38</v>
+        <v>8.22</v>
       </c>
       <c r="M114" s="1">
-        <v>199548.0</v>
+        <v>99886.0</v>
       </c>
       <c r="N114" s="1">
-        <v>199712.38</v>
+        <v>99894.22</v>
       </c>
       <c r="O114" s="1">
-        <v>0.91</v>
+        <v>0.45</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="B115" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="C115" s="1">
         <v>100000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>99.611</v>
+        <v>99.806</v>
       </c>
       <c r="E115" s="1">
         <v>99.2</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
         <v>99200.0</v>
       </c>
       <c r="I115" s="1">
-        <v>411.0</v>
+        <v>606.0</v>
       </c>
       <c r="J115" s="1">
-        <v>0.41431451612903</v>
+        <v>0.61088709677419</v>
       </c>
       <c r="K115">
-        <v>0.39</v>
+        <v>0.55</v>
       </c>
       <c r="L115">
-        <v>393.84</v>
+        <v>551.37</v>
       </c>
       <c r="M115" s="1">
-        <v>99611.0</v>
+        <v>99806.0</v>
       </c>
       <c r="N115" s="1">
-        <v>100004.84</v>
+        <v>100357.37</v>
       </c>
       <c r="O115" s="1">
-        <v>0.46</v>
+        <v>0.45</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
       <c r="B116" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="C116" s="1">
         <v>200000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>100.441</v>
+        <v>100.477</v>
       </c>
       <c r="E116" s="1">
         <v>101.496</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
         <v>202992.0</v>
       </c>
       <c r="I116" s="1">
-        <v>-2110.0</v>
+        <v>-2038.0</v>
       </c>
       <c r="J116" s="1">
-        <v>-1.0394498305352</v>
+        <v>-1.0039804524316</v>
       </c>
       <c r="K116">
-        <v>2.86</v>
+        <v>3.06</v>
       </c>
       <c r="L116" t="s">
-        <v>313</v>
+        <v>310</v>
       </c>
       <c r="M116" s="1">
-        <v>200882.0</v>
+        <v>200954.0</v>
       </c>
       <c r="N116" s="1">
-        <v>206594.33</v>
+        <v>207077.29</v>
       </c>
       <c r="O116" s="1">
-        <v>0.95</v>
+        <v>0.93</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>314</v>
+        <v>311</v>
       </c>
       <c r="B117" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="C117" s="1">
         <v>200000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>100.318</v>
+        <v>100.518</v>
       </c>
       <c r="E117" s="1">
         <v>101.276</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
         <v>202552.0</v>
       </c>
       <c r="I117" s="1">
-        <v>-1916.0</v>
+        <v>-1516.0</v>
       </c>
       <c r="J117" s="1">
-        <v>-0.94592993404163</v>
+        <v>-0.74844978079703</v>
       </c>
       <c r="K117">
-        <v>0.79</v>
+        <v>0.97</v>
       </c>
       <c r="L117" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
       <c r="M117" s="1">
-        <v>200636.0</v>
+        <v>201036.0</v>
       </c>
       <c r="N117" s="1">
-        <v>202207.92</v>
+        <v>202977.78</v>
       </c>
       <c r="O117" s="1">
-        <v>0.93</v>
+        <v>0.92</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>317</v>
+        <v>314</v>
       </c>
       <c r="B118" t="s">
-        <v>318</v>
+        <v>315</v>
       </c>
       <c r="C118" s="1">
         <v>300000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>100.057</v>
+        <v>100.411</v>
       </c>
       <c r="E118" s="1">
         <v>101.62</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
         <v>304860.0</v>
       </c>
       <c r="I118" s="1">
-        <v>-4689.0</v>
+        <v>-3627.0</v>
       </c>
       <c r="J118" s="1">
-        <v>-1.5380830545168</v>
+        <v>-1.1897264318048</v>
       </c>
       <c r="K118">
-        <v>1.82</v>
+        <v>2.02</v>
       </c>
       <c r="L118" t="s">
-        <v>319</v>
+        <v>316</v>
       </c>
       <c r="M118" s="1">
-        <v>300171.0</v>
+        <v>301233.0</v>
       </c>
       <c r="N118" s="1">
-        <v>305623.4</v>
+        <v>307281.29</v>
       </c>
       <c r="O118" s="1">
-        <v>1.4</v>
+        <v>1.39</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="B119" t="s">
-        <v>321</v>
+        <v>318</v>
       </c>
       <c r="C119" s="1">
         <v>200000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>100.339</v>
+        <v>100.306</v>
       </c>
       <c r="E119" s="1">
         <v>101.83</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
         <v>203660.0</v>
       </c>
       <c r="I119" s="1">
-        <v>-2982.0</v>
+        <v>-3048.0</v>
       </c>
       <c r="J119" s="1">
-        <v>-1.4642050476284</v>
+        <v>-1.4966120003928</v>
       </c>
       <c r="K119">
-        <v>0.26</v>
+        <v>0.48</v>
       </c>
       <c r="L119">
-        <v>526.03</v>
+        <v>964.38</v>
       </c>
       <c r="M119" s="1">
-        <v>200678.0</v>
+        <v>200612.0</v>
       </c>
       <c r="N119" s="1">
-        <v>201204.03</v>
+        <v>201576.38</v>
       </c>
       <c r="O119" s="1">
-        <v>0.92</v>
+        <v>0.91</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>322</v>
+        <v>319</v>
       </c>
       <c r="B120" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="C120" s="1">
         <v>100000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>93.048</v>
+        <v>93.547</v>
       </c>
       <c r="E120" s="1">
         <v>94.848</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
         <v>94848.0</v>
       </c>
       <c r="I120" s="1">
-        <v>-1800.0</v>
+        <v>-1301.0</v>
       </c>
       <c r="J120" s="1">
-        <v>-1.8977732793522</v>
+        <v>-1.3716683535762</v>
       </c>
       <c r="K120">
-        <v>0.21</v>
+        <v>0.29</v>
       </c>
       <c r="L120">
-        <v>205.48</v>
+        <v>287.67</v>
       </c>
       <c r="M120" s="1">
-        <v>93048.0</v>
+        <v>93547.0</v>
       </c>
       <c r="N120" s="1">
-        <v>93253.48</v>
+        <v>93834.67</v>
       </c>
       <c r="O120" s="1">
-        <v>0.43</v>
+        <v>0.42</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="B121" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
       <c r="C121" s="1">
         <v>200000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>98.602</v>
+        <v>98.719</v>
       </c>
       <c r="E121" s="1">
         <v>96.638</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
         <v>193276.0</v>
       </c>
       <c r="I121" s="1">
-        <v>3928.0</v>
+        <v>4162.0</v>
       </c>
       <c r="J121" s="1">
-        <v>2.0323268279559</v>
+        <v>2.1533972143463</v>
       </c>
       <c r="K121">
-        <v>0.15</v>
+        <v>0.22</v>
       </c>
       <c r="L121">
-        <v>294.52</v>
+        <v>431.51</v>
       </c>
       <c r="M121" s="1">
-        <v>197204.0</v>
+        <v>197438.0</v>
       </c>
       <c r="N121" s="1">
-        <v>197498.52</v>
+        <v>197869.51</v>
       </c>
       <c r="O121" s="1">
-        <v>0.9</v>
+        <v>0.89</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="B122" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="C122" s="1">
         <v>100000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>100.084</v>
+        <v>100.173</v>
       </c>
       <c r="E122" s="1">
         <v>100.978</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
         <v>100978.0</v>
       </c>
       <c r="I122" s="1">
-        <v>-894.0</v>
+        <v>-805.0</v>
       </c>
       <c r="J122" s="1">
-        <v>-0.88534136148468</v>
+        <v>-0.79720335122502</v>
       </c>
       <c r="K122">
-        <v>2.63</v>
+        <v>2.83</v>
       </c>
       <c r="L122" t="s">
-        <v>328</v>
+        <v>325</v>
       </c>
       <c r="M122" s="1">
-        <v>100084.0</v>
+        <v>100173.0</v>
       </c>
       <c r="N122" s="1">
-        <v>102715.85</v>
+        <v>103003.48</v>
       </c>
       <c r="O122" s="1">
-        <v>0.47</v>
+        <v>0.46</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>329</v>
+        <v>326</v>
       </c>
       <c r="B123" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="C123" s="1">
         <v>100000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>100.765</v>
+        <v>101.019</v>
       </c>
       <c r="E123" s="1">
         <v>102.269</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
         <v>102269.0</v>
       </c>
       <c r="I123" s="1">
-        <v>-1504.0</v>
+        <v>-1250.0</v>
       </c>
       <c r="J123" s="1">
-        <v>-1.4706313741212</v>
+        <v>-1.2222667670555</v>
       </c>
       <c r="K123">
-        <v>2.48</v>
+        <v>2.68</v>
       </c>
       <c r="L123" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="M123" s="1">
-        <v>100765.0</v>
+        <v>101019.0</v>
       </c>
       <c r="N123" s="1">
-        <v>103248.56</v>
+        <v>103694.34</v>
       </c>
       <c r="O123" s="1">
         <v>0.47</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="B124" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="C124" s="1">
         <v>100000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>95.233</v>
+        <v>95.578</v>
       </c>
       <c r="E124" s="1">
         <v>92.67</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
         <v>92670.0</v>
       </c>
       <c r="I124" s="1">
-        <v>2563.0</v>
+        <v>2908.0</v>
       </c>
       <c r="J124" s="1">
-        <v>2.7657278515161</v>
+        <v>3.1380166181073</v>
       </c>
       <c r="K124">
-        <v>0.06</v>
+        <v>0.08</v>
       </c>
       <c r="L124">
-        <v>61.64</v>
+        <v>75.34</v>
       </c>
       <c r="M124" s="1">
-        <v>95233.0</v>
+        <v>95578.0</v>
       </c>
       <c r="N124" s="1">
-        <v>95294.64</v>
+        <v>95653.34</v>
       </c>
       <c r="O124" s="1">
-        <v>0.44</v>
+        <v>0.43</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="B125" t="s">
-        <v>335</v>
+        <v>332</v>
       </c>
       <c r="C125" s="1">
         <v>200000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>95.011</v>
+        <v>95.41</v>
       </c>
       <c r="E125" s="1">
         <v>94.041</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
         <v>188082.0</v>
       </c>
       <c r="I125" s="1">
-        <v>1940.0</v>
+        <v>2738.0</v>
       </c>
       <c r="J125" s="1">
-        <v>1.0314649993088</v>
+        <v>1.4557480247977</v>
       </c>
       <c r="K125">
-        <v>0.19</v>
+        <v>0.26</v>
       </c>
       <c r="L125">
-        <v>376.71</v>
+        <v>527.4</v>
       </c>
       <c r="M125" s="1">
-        <v>190022.0</v>
+        <v>190820.0</v>
       </c>
       <c r="N125" s="1">
-        <v>190398.71</v>
+        <v>191347.4</v>
       </c>
       <c r="O125" s="1">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>336</v>
+        <v>333</v>
       </c>
       <c r="B126" t="s">
-        <v>337</v>
+        <v>334</v>
       </c>
       <c r="C126" s="1">
         <v>100000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>98.175</v>
+        <v>98.281</v>
       </c>
       <c r="E126" s="1">
         <v>96.744</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
         <v>96744.0</v>
       </c>
       <c r="I126" s="1">
-        <v>1431.0</v>
+        <v>1537.0</v>
       </c>
       <c r="J126" s="1">
-        <v>1.4791614983875</v>
+        <v>1.5887290167866</v>
       </c>
       <c r="K126">
-        <v>1.1</v>
+        <v>1.18</v>
       </c>
       <c r="L126" t="s">
-        <v>338</v>
+        <v>335</v>
       </c>
       <c r="M126" s="1">
-        <v>98175.0</v>
+        <v>98281.0</v>
       </c>
       <c r="N126" s="1">
-        <v>99278.77</v>
+        <v>99460.11</v>
       </c>
       <c r="O126" s="1">
         <v>0.45</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>339</v>
+        <v>336</v>
       </c>
       <c r="B127" t="s">
-        <v>340</v>
+        <v>337</v>
       </c>
       <c r="C127" s="1">
         <v>100000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>98.264</v>
+        <v>98.653</v>
       </c>
       <c r="E127" s="1">
         <v>98.5</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
         <v>98500.0</v>
       </c>
       <c r="I127" s="1">
-        <v>-236.0</v>
+        <v>153.0</v>
       </c>
       <c r="J127" s="1">
-        <v>-0.23959390862944</v>
+        <v>0.15532994923858</v>
       </c>
       <c r="K127">
-        <v>0.62</v>
+        <v>0.75</v>
       </c>
       <c r="L127">
-        <v>618.15</v>
+        <v>748.29</v>
       </c>
       <c r="M127" s="1">
-        <v>98264.0</v>
+        <v>98653.0</v>
       </c>
       <c r="N127" s="1">
-        <v>98882.15</v>
+        <v>99401.29</v>
       </c>
       <c r="O127" s="1">
         <v>0.45</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>341</v>
+        <v>338</v>
       </c>
       <c r="B128" t="s">
-        <v>342</v>
+        <v>339</v>
       </c>
       <c r="C128" s="1">
         <v>100000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>107.523</v>
+        <v>107.534</v>
       </c>
       <c r="E128" s="1">
         <v>113.89</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
         <v>113890.0</v>
       </c>
       <c r="I128" s="1">
-        <v>-6367.0</v>
+        <v>-6356.0</v>
       </c>
       <c r="J128" s="1">
-        <v>-5.5904820440776</v>
+        <v>-5.580823601721</v>
       </c>
       <c r="K128">
-        <v>1.59</v>
+        <v>2.02</v>
       </c>
       <c r="L128" t="s">
-        <v>343</v>
+        <v>340</v>
       </c>
       <c r="M128" s="1">
-        <v>107523.0</v>
+        <v>107534.0</v>
       </c>
       <c r="N128" s="1">
-        <v>109115.47</v>
+        <v>109551.12</v>
       </c>
       <c r="O128" s="1">
-        <v>0.5</v>
+        <v>0.49</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>344</v>
+        <v>341</v>
       </c>
       <c r="B129" t="s">
-        <v>345</v>
+        <v>342</v>
       </c>
       <c r="C129" s="1">
         <v>200000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>98.499</v>
+        <v>98.998</v>
       </c>
       <c r="E129" s="1">
         <v>99.871</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
         <v>199742.0</v>
       </c>
       <c r="I129" s="1">
-        <v>-2744.0</v>
+        <v>-1746.0</v>
       </c>
       <c r="J129" s="1">
-        <v>-1.3737721660943</v>
+        <v>-0.87412762463578</v>
       </c>
       <c r="K129">
-        <v>1.04</v>
+        <v>1.22</v>
       </c>
       <c r="L129" t="s">
-        <v>346</v>
+        <v>343</v>
       </c>
       <c r="M129" s="1">
-        <v>196998.0</v>
+        <v>197996.0</v>
       </c>
       <c r="N129" s="1">
-        <v>199087.04</v>
+        <v>200427.51</v>
       </c>
       <c r="O129" s="1">
-        <v>0.91</v>
+        <v>0.9</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>347</v>
+        <v>344</v>
       </c>
       <c r="B130" t="s">
-        <v>348</v>
+        <v>345</v>
       </c>
       <c r="C130" s="1">
         <v>100000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>95.2</v>
+        <v>95.535</v>
       </c>
       <c r="E130" s="1">
         <v>95.09</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
         <v>95090.0</v>
       </c>
       <c r="I130" s="1">
-        <v>110.0</v>
+        <v>445.0</v>
       </c>
       <c r="J130" s="1">
-        <v>0.11567988221685</v>
+        <v>0.46797770533179</v>
       </c>
       <c r="K130">
-        <v>0.13</v>
+        <v>0.18</v>
       </c>
       <c r="L130">
-        <v>126.03</v>
+        <v>180.82</v>
       </c>
       <c r="M130" s="1">
-        <v>95200.0</v>
+        <v>95535.0</v>
       </c>
       <c r="N130" s="1">
-        <v>95326.03</v>
+        <v>95715.82</v>
       </c>
       <c r="O130" s="1">
-        <v>0.44</v>
+        <v>0.43</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>349</v>
+        <v>346</v>
       </c>
       <c r="B131" t="s">
-        <v>350</v>
+        <v>347</v>
       </c>
       <c r="C131" s="1">
         <v>300000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>100.058</v>
+        <v>100.425</v>
       </c>
       <c r="E131" s="1">
         <v>101.97933333</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
         <v>305938.0</v>
       </c>
       <c r="I131" s="1">
-        <v>-5764.0</v>
+        <v>-4663.0</v>
       </c>
       <c r="J131" s="1">
-        <v>-1.8840418646915</v>
+        <v>-1.5241650269009</v>
       </c>
       <c r="K131">
-        <v>2.36</v>
+        <v>2.55</v>
       </c>
       <c r="L131" t="s">
-        <v>351</v>
+        <v>348</v>
       </c>
       <c r="M131" s="1">
-        <v>300174.0</v>
+        <v>301275.0</v>
       </c>
       <c r="N131" s="1">
-        <v>307250.71</v>
+        <v>308927.05</v>
       </c>
       <c r="O131" s="1">
-        <v>1.41</v>
+        <v>1.39</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>352</v>
+        <v>349</v>
       </c>
       <c r="B132" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="C132" s="1">
         <v>138000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>98.381</v>
+        <v>98.819</v>
       </c>
       <c r="E132" s="1">
         <v>99.778</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
         <v>137693.64</v>
       </c>
       <c r="I132" s="1">
-        <v>-1927.86</v>
+        <v>-1323.42</v>
       </c>
       <c r="J132" s="1">
-        <v>-1.4001082402935</v>
+        <v>-0.96113371685141</v>
       </c>
       <c r="K132">
-        <v>0.95</v>
+        <v>1.1</v>
       </c>
       <c r="L132" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="M132" s="1">
-        <v>135765.78</v>
+        <v>136370.22</v>
       </c>
       <c r="N132" s="1">
-        <v>137070.16</v>
+        <v>137892.0</v>
       </c>
       <c r="O132" s="1">
-        <v>0.63</v>
+        <v>0.62</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
       <c r="B133" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="C133" s="1">
         <v>200000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>99.958</v>
+        <v>100.07</v>
       </c>
       <c r="E133" s="1">
         <v>100.376</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
         <v>200752.0</v>
       </c>
       <c r="I133" s="1">
-        <v>-836.0</v>
+        <v>-612.0</v>
       </c>
       <c r="J133" s="1">
-        <v>-0.41643420738025</v>
+        <v>-0.30485374990037</v>
       </c>
       <c r="K133">
-        <v>2.62</v>
+        <v>2.79</v>
       </c>
       <c r="L133" t="s">
-        <v>357</v>
+        <v>354</v>
       </c>
       <c r="M133" s="1">
-        <v>199916.0</v>
+        <v>200140.0</v>
       </c>
       <c r="N133" s="1">
-        <v>205159.84</v>
+        <v>205712.6</v>
       </c>
       <c r="O133" s="1">
-        <v>0.94</v>
+        <v>0.93</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>358</v>
+        <v>355</v>
       </c>
       <c r="B134" t="s">
-        <v>359</v>
+        <v>356</v>
       </c>
       <c r="C134" s="1">
         <v>207000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>98.464</v>
+        <v>98.815</v>
       </c>
       <c r="E134" s="1">
         <v>99.462</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
         <v>205886.34</v>
       </c>
       <c r="I134" s="1">
-        <v>-2065.86</v>
+        <v>-1339.29</v>
       </c>
       <c r="J134" s="1">
-        <v>-1.0033982827613</v>
+        <v>-0.65049968832318</v>
       </c>
       <c r="K134">
-        <v>0.0</v>
+        <v>0.12</v>
       </c>
       <c r="L134">
-        <v>0.0</v>
+        <v>255.21</v>
       </c>
       <c r="M134" s="1">
-        <v>203820.48</v>
+        <v>204547.05</v>
       </c>
       <c r="N134" s="1">
-        <v>203820.48</v>
+        <v>204802.26</v>
       </c>
       <c r="O134" s="1">
-        <v>0.93</v>
+        <v>0.92</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>360</v>
+        <v>357</v>
       </c>
       <c r="B135" t="s">
-        <v>361</v>
+        <v>358</v>
       </c>
       <c r="C135" s="1">
         <v>100000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>97.35</v>
+        <v>97.516</v>
       </c>
       <c r="E135" s="1">
         <v>97.192</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
         <v>97192.0</v>
       </c>
       <c r="I135" s="1">
-        <v>158.0</v>
+        <v>324.0</v>
       </c>
       <c r="J135" s="1">
-        <v>0.16256482014981</v>
+        <v>0.33336077043378</v>
       </c>
       <c r="K135">
-        <v>0.5</v>
+        <v>0.58</v>
       </c>
       <c r="L135">
-        <v>497.26</v>
+        <v>579.45</v>
       </c>
       <c r="M135" s="1">
-        <v>97350.0</v>
+        <v>97516.0</v>
       </c>
       <c r="N135" s="1">
-        <v>97847.26</v>
+        <v>98095.45</v>
       </c>
       <c r="O135" s="1">
-        <v>0.45</v>
+        <v>0.44</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>362</v>
+        <v>359</v>
       </c>
       <c r="B136" t="s">
-        <v>363</v>
+        <v>360</v>
       </c>
       <c r="C136" s="1">
         <v>100000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>102.112</v>
+        <v>102.228</v>
       </c>
       <c r="E136" s="1">
         <v>104.182</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
         <v>104182.0</v>
       </c>
       <c r="I136" s="1">
-        <v>-2070.0</v>
+        <v>-1954.0</v>
       </c>
       <c r="J136" s="1">
-        <v>-1.986907527212</v>
+        <v>-1.8755639169914</v>
       </c>
       <c r="K136">
-        <v>4.35</v>
+        <v>4.6</v>
       </c>
       <c r="L136" t="s">
-        <v>364</v>
+        <v>361</v>
       </c>
       <c r="M136" s="1">
-        <v>102112.0</v>
+        <v>102228.0</v>
       </c>
       <c r="N136" s="1">
-        <v>106458.23</v>
+        <v>106827.66</v>
       </c>
       <c r="O136" s="1">
-        <v>0.49</v>
+        <v>0.48</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>