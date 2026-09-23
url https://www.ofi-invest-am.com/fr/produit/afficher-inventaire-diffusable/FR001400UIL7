--- v5 (2026-09-02)
+++ v6 (2026-09-23)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="362">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="366">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C/D</t>
   </si>
   <si>
     <t>FR001400UIK9</t>
   </si>
   <si>
@@ -100,1050 +100,1062 @@
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR001400KPZ3</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART I</t>
   </si>
   <si>
-    <t>DU100626</t>
-[...2 lines deleted...]
-    <t>EURO-SCHATZ JUN 26</t>
+    <t>DU100926</t>
+  </si>
+  <si>
+    <t>EURO-SCHATZ SEP 26</t>
   </si>
   <si>
     <t>XS2747181969</t>
   </si>
   <si>
     <t>ABB FINANCE BV 3.125 15/01/2029</t>
   </si>
   <si>
-    <t>1 198.63</t>
+    <t>1 378.42</t>
   </si>
   <si>
     <t>XS2558022591</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 22/02/2033</t>
   </si>
   <si>
-    <t>2 864.38</t>
+    <t>3 454.11</t>
   </si>
   <si>
     <t>XS3066564900</t>
   </si>
   <si>
     <t>ACHMEA BANK NV 2.5 06/05/2028</t>
   </si>
   <si>
     <t>XS2958382645</t>
   </si>
   <si>
     <t>ACHMEA BANK NV 2.75 10/12/2027</t>
   </si>
   <si>
-    <t>2 652.05</t>
+    <t>2 968.49</t>
   </si>
   <si>
     <t>XS2464405229</t>
   </si>
   <si>
     <t>AIB GROUP PLC 04/04/2028</t>
   </si>
   <si>
-    <t>1 128.08</t>
-[...5 lines deleted...]
-    <t>AIB GROUP PLC 17/11/2027</t>
+    <t>1 010.96</t>
   </si>
   <si>
     <t>FR0014013VW7</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 2.625 05/11/2029</t>
   </si>
   <si>
-    <t>1 517.47</t>
-[...5 lines deleted...]
-    <t>AKZO NOBEL NV 1.625 14/04/2030</t>
+    <t>1 668.49</t>
   </si>
   <si>
     <t>XS2622275886</t>
   </si>
   <si>
     <t>AMERICAN TOWER CORPORATION 4.125 16/05/2027</t>
   </si>
   <si>
     <t>XS3368960962</t>
   </si>
   <si>
     <t>AMPHENOL CORPORATION 3.375 12/05/2029</t>
   </si>
   <si>
     <t>XS2273810510</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 0 16/07/2026</t>
   </si>
   <si>
     <t>XS1799611642</t>
   </si>
   <si>
     <t>AXA SA 28/05/2049</t>
   </si>
   <si>
     <t>FR0014015J87</t>
   </si>
   <si>
     <t>AYVENS SA 3 18/04/2030</t>
   </si>
   <si>
     <t>FR0014017YD2</t>
   </si>
   <si>
     <t>AYVENS SA 3.375 16/04/2029</t>
   </si>
   <si>
     <t>FR001400RGV6</t>
   </si>
   <si>
     <t>AYVENS SA 3.875 16/07/2029</t>
   </si>
   <si>
-    <t>10 287.33</t>
+    <t>10 956.16</t>
   </si>
   <si>
     <t>XS2430998893</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 14/01/2029</t>
   </si>
   <si>
     <t>XS2908735504</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 02/04/2029</t>
   </si>
   <si>
-    <t>1 682.88</t>
+    <t>2 243.84</t>
   </si>
   <si>
     <t>XS2038039074</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 08/08/2029</t>
   </si>
   <si>
-    <t>1 906.85</t>
+    <t>2 040.33</t>
   </si>
   <si>
     <t>FR0013408960</t>
   </si>
   <si>
     <t>BANQUE EUROPEENNE DU CREDIT MUTUEL 1.75 15/03/2029</t>
   </si>
   <si>
-    <t>1 165.07</t>
+    <t>1 467.12</t>
   </si>
   <si>
     <t>FR001400AY79</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 16/06/2032</t>
   </si>
   <si>
-    <t>3 747.60</t>
-[...1 lines deleted...]
-  <si>
     <t>BE6340794013</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 19/04/2033</t>
   </si>
   <si>
     <t>XS3075491152</t>
   </si>
   <si>
     <t>BMW FINANCE NV 2.625 20/05/2028</t>
   </si>
   <si>
     <t>FR0014001JT3</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/01/2030</t>
   </si>
   <si>
     <t>FR0014009HA0</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 31/03/2032</t>
   </si>
   <si>
     <t>XS2776511060</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 3.5 01/03/2029</t>
   </si>
   <si>
+    <t>1 112.33</t>
+  </si>
+  <si>
     <t>XS3367613448</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 3.5 11/05/2030</t>
   </si>
   <si>
+    <t>FR001400FB22</t>
+  </si>
+  <si>
+    <t>BPCE SA 25/01/2035</t>
+  </si>
+  <si>
+    <t>4 240.41</t>
+  </si>
+  <si>
     <t>FR001400N4L7</t>
   </si>
   <si>
     <t>BPCE SA 3.875 11/01/2029</t>
   </si>
   <si>
-    <t>4 586.30</t>
+    <t>1 751.71</t>
   </si>
   <si>
     <t>XS3108521124</t>
   </si>
   <si>
     <t>CA AUTO BANK SPA (DUBLIN BRANCH) 2.75 07/07/2028</t>
   </si>
   <si>
-    <t>2 501.37</t>
+    <t>2 659.59</t>
   </si>
   <si>
     <t>XS3275406539</t>
   </si>
   <si>
     <t>CA AUTO BANK SPA (DUBLIN BRANCH) 2.75 21/01/2029</t>
   </si>
   <si>
-    <t>1 009.59</t>
+    <t>1 167.81</t>
   </si>
   <si>
     <t>XS2434702424</t>
   </si>
   <si>
     <t>CAIXABANK SA 21/01/2028</t>
   </si>
   <si>
     <t>XS3280995518</t>
   </si>
   <si>
     <t>CANADIAN IMPERIAL BANK OF COMMERCE 30/07/2030</t>
   </si>
   <si>
-    <t>2 572.75</t>
+    <t>3 012.00</t>
   </si>
   <si>
     <t>FR0014012SB9</t>
   </si>
   <si>
     <t>CAPGEMINI SE 2.5 25/09/2028</t>
   </si>
   <si>
-    <t>3 452.05</t>
+    <t>3 739.73</t>
   </si>
   <si>
     <t>XS3231164586</t>
   </si>
   <si>
     <t>CATERPILLAR FINANCIAL SERVICES COR 2.541 20/11/2028</t>
   </si>
   <si>
-    <t>3 570.28</t>
+    <t>3 954.77</t>
+  </si>
+  <si>
+    <t>FR001400XHB4</t>
+  </si>
+  <si>
+    <t>CCF HOLDING SAS 27/05/2035</t>
   </si>
   <si>
     <t>XS2348237871</t>
   </si>
   <si>
     <t>CELLNEX FINANCE COMPANY SA 1.5 08/06/2028</t>
   </si>
   <si>
-    <t>1 483.56</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3071246295</t>
   </si>
   <si>
     <t>CENCORA INC 2.875 22/05/2028</t>
   </si>
   <si>
     <t>XS3326474155</t>
   </si>
   <si>
     <t>COCA-COLA HBC FINANCE BV 3.625 01/10/2030</t>
   </si>
   <si>
+    <t>1 148.08</t>
+  </si>
+  <si>
     <t>XS2114852218</t>
   </si>
   <si>
     <t>COMCAST CORPORATION 0.25 20/05/2027</t>
   </si>
   <si>
     <t>XS3232968803</t>
   </si>
   <si>
     <t>COMPASS GROUP PLC 2.625 15/01/2029</t>
   </si>
   <si>
-    <t>1 006.85</t>
+    <t>1 157.88</t>
   </si>
   <si>
     <t>FR0014014P49</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 03/07/2031</t>
   </si>
   <si>
-    <t>4 700.34</t>
+    <t>5 239.73</t>
   </si>
   <si>
     <t>FR001400KDS4</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 28/08/2033</t>
   </si>
   <si>
-    <t>8 438.36</t>
+    <t>9 071.23</t>
   </si>
   <si>
     <t>FR0013517307</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 11/06/2029</t>
   </si>
   <si>
-    <t>2 452.05</t>
-[...1 lines deleted...]
-  <si>
     <t>BE0002936178</t>
   </si>
   <si>
     <t>CRELAN SA 28/02/2030</t>
   </si>
   <si>
-    <t>1 578.08</t>
+    <t>1 923.29</t>
   </si>
   <si>
     <t>XS3081821699</t>
   </si>
   <si>
     <t>DAIMLER TRUCK INTERNATIONAL FINANC 3 27/11/2029</t>
   </si>
   <si>
-    <t>1 553.42</t>
+    <t>1 726.03</t>
   </si>
   <si>
     <t>XS3352082930</t>
   </si>
   <si>
     <t>DANAHER CORPORATION 3.25 29/04/2030</t>
   </si>
   <si>
     <t>FR0014017HN6</t>
   </si>
   <si>
     <t>DANONE SA 3.379 01/04/2030</t>
   </si>
   <si>
     <t>FR0014005EJ6</t>
   </si>
   <si>
     <t>DANONE SA PERP</t>
   </si>
   <si>
-    <t>1 397.26</t>
-[...5 lines deleted...]
-    <t>DASSAULT SYSTEMES 0.375 16/09/2029</t>
+    <t>1 569.86</t>
+  </si>
+  <si>
+    <t>FR0014019147</t>
+  </si>
+  <si>
+    <t>DASSAULT SYSTEMES 3.375 16/06/2031</t>
   </si>
   <si>
     <t>DE000A4DFH60</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 16/06/2029</t>
   </si>
   <si>
-    <t>8 704.11</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2147889427</t>
   </si>
   <si>
     <t>DIAGEO FINANCE PLC 1.875 27/03/2027</t>
   </si>
   <si>
     <t>XS3086867440</t>
   </si>
   <si>
     <t>ELM BV 3.375 19/06/2030</t>
   </si>
   <si>
-    <t>3 236.30</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3008888953</t>
   </si>
   <si>
     <t>ENEL FINANCE INTERNATIONAL NV 2.625 24/02/2028</t>
   </si>
   <si>
-    <t>1 438.36</t>
+    <t>1 740.41</t>
   </si>
   <si>
     <t>FR001400A1H6</t>
   </si>
   <si>
     <t>ENGIE SA 3.5 27/09/2029</t>
   </si>
   <si>
-    <t>4 794.52</t>
+    <t>5 197.26</t>
   </si>
   <si>
     <t>AT0000A2U543</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG 15/11/2032</t>
   </si>
   <si>
     <t>XS2386877133</t>
   </si>
   <si>
     <t>ESSITY CAPITAL BV 0.25 15/09/2029</t>
   </si>
   <si>
     <t>XS2904504979</t>
   </si>
   <si>
     <t>EUROBANK SA (ATHINA) 24/09/2030</t>
   </si>
   <si>
-    <t>2 772.60</t>
+    <t>3 002.74</t>
   </si>
   <si>
     <t>XS3110850347</t>
   </si>
   <si>
     <t>EUROBANK SA 07/07/2028</t>
   </si>
   <si>
-    <t>2 615.07</t>
+    <t>2 780.48</t>
   </si>
   <si>
     <t>XS2919679816</t>
   </si>
   <si>
     <t>EUROGRID GMBH 3.075 18/10/2027</t>
   </si>
   <si>
-    <t>1 929.25</t>
+    <t>2 106.16</t>
   </si>
   <si>
     <t>DK0030555156</t>
   </si>
   <si>
     <t>EURONEXT NV 2.625 26/11/2028</t>
   </si>
   <si>
-    <t>1 557.74</t>
+    <t>1 729.91</t>
   </si>
   <si>
     <t>XS1753808929</t>
   </si>
   <si>
     <t>EXOR NV 1.75 18/01/2028</t>
   </si>
   <si>
     <t>XS3299544711</t>
   </si>
   <si>
     <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
   </si>
   <si>
     <t>XS3036647694</t>
   </si>
   <si>
     <t>FRESENIUS MEDICAL CARE AG 3.125 08/12/2028</t>
   </si>
   <si>
     <t>XS1733289406</t>
   </si>
   <si>
     <t>GENERTEL SPA 14/12/2047</t>
   </si>
   <si>
-    <t>2 002.74</t>
+    <t>2 247.26</t>
   </si>
   <si>
     <t>XS3148184156</t>
   </si>
   <si>
     <t>GIVAUDAN FINANCE EUROPE BV 2.875 09/09/2029</t>
   </si>
   <si>
-    <t>2 110.96</t>
+    <t>2 276.37</t>
   </si>
   <si>
     <t>XS1654229373</t>
   </si>
   <si>
     <t>GRAND CITY PROPERTIES SA 1.375 03/08/2026</t>
   </si>
   <si>
-    <t>1 148.97</t>
+    <t>1 228.08</t>
   </si>
   <si>
     <t>XS3379436325</t>
   </si>
   <si>
     <t>HEIDELBERG MATERIALS AG 3.5 10/10/2029</t>
   </si>
   <si>
     <t>XS2385390724</t>
   </si>
   <si>
     <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
   </si>
   <si>
     <t>XS2788605660</t>
   </si>
   <si>
     <t>HSBC HOLDINGS PLC 22/03/2035</t>
   </si>
   <si>
+    <t>1 197.00</t>
+  </si>
+  <si>
     <t>FR0013320058</t>
   </si>
   <si>
     <t>ICADE 1.625 28/02/2028</t>
   </si>
   <si>
+    <t>1 041.78</t>
+  </si>
+  <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>2 584.68</t>
+    <t>2 805.33</t>
   </si>
   <si>
     <t>XS2457469547</t>
   </si>
   <si>
     <t>IMCD NV 2.125 31/03/2027</t>
   </si>
   <si>
     <t>XS2244936659</t>
   </si>
   <si>
     <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
   </si>
   <si>
-    <t>3 018.49</t>
+    <t>3 298.97</t>
   </si>
   <si>
     <t>XS2350756446</t>
   </si>
   <si>
     <t>ING GROEP NV 09/06/2032</t>
   </si>
   <si>
     <t>XS2258452478</t>
   </si>
   <si>
     <t>ING GROEP NV 18/02/2029</t>
   </si>
   <si>
     <t>XS2886191589</t>
   </si>
   <si>
     <t>ING GROEP NV 26/08/2035</t>
   </si>
   <si>
-    <t>3 283.56</t>
+    <t>3 528.08</t>
   </si>
   <si>
     <t>XS2592650373</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 08/03/2028</t>
   </si>
   <si>
-    <t>1 808.22</t>
+    <t>2 239.73</t>
   </si>
   <si>
     <t>XS2931945211</t>
   </si>
   <si>
     <t>JYSKE BANK A/S 05/05/2029</t>
   </si>
   <si>
     <t>BE0002914951</t>
   </si>
   <si>
     <t>KBC GROEP NV 25/04/2033</t>
   </si>
   <si>
     <t>FR001400KHZ0</t>
   </si>
   <si>
     <t>KERING SA 3.625 05/09/2027</t>
   </si>
   <si>
-    <t>5 402.74</t>
+    <t>5 819.86</t>
   </si>
   <si>
     <t>FR0013512233</t>
   </si>
   <si>
     <t>KLEPIERRE SA 2 12/05/2029</t>
   </si>
   <si>
     <t>XS2193978363</t>
   </si>
   <si>
     <t>KONINKLIJKE DSM NV 0.25 23/06/2028</t>
   </si>
   <si>
     <t>FR001400HOZ2</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 4 03/05/2028</t>
   </si>
   <si>
     <t>XS2904651093</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 2.75 20/09/2027</t>
   </si>
   <si>
-    <t>3 872.60</t>
+    <t>4 189.04</t>
   </si>
   <si>
     <t>FR001400ZED2</t>
   </si>
   <si>
     <t>LVMH MOET HENNESSY LOUIS VUITTON S 2.625 07/03/2029</t>
   </si>
   <si>
-    <t>1 280.14</t>
+    <t>1 582.19</t>
   </si>
   <si>
     <t>XS3320664710</t>
   </si>
   <si>
     <t>MAPLE PARENT HOLDINGS CORP 3.881 26/03/2030</t>
   </si>
   <si>
+    <t>1 170.79</t>
+  </si>
+  <si>
     <t>XS3233927733</t>
   </si>
   <si>
     <t>MITSUBISHI HC CAPITAL UK PLC 2.856 26/11/2028</t>
   </si>
   <si>
-    <t>3 716.71</t>
+    <t>4 127.51</t>
   </si>
   <si>
     <t>FR0013425147</t>
   </si>
   <si>
     <t>MMS USA FINANCING INC 1.25 13/06/2028</t>
   </si>
   <si>
-    <t>2 438.36</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2151059206</t>
   </si>
   <si>
     <t>MONDI FINANCE EUROPE GMBH 2.375 01/04/2028</t>
   </si>
   <si>
+    <t>XS3407449779</t>
+  </si>
+  <si>
+    <t>MORGAN STANLEY 11/06/2030</t>
+  </si>
+  <si>
     <t>XS2548080832</t>
   </si>
   <si>
     <t>MORGAN STANLEY 25/10/2028</t>
   </si>
   <si>
-    <t>8 782.08</t>
+    <t>6 408.54</t>
   </si>
   <si>
     <t>XS3284396622</t>
   </si>
   <si>
     <t>NATIONAL BANK OF GREECE SA 04/02/2031</t>
   </si>
   <si>
-    <t>1 027.40</t>
+    <t>1 207.19</t>
   </si>
   <si>
     <t>XS2680745119</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 4.151 12/09/2027</t>
   </si>
   <si>
-    <t>6 027.48</t>
+    <t>6 505.13</t>
   </si>
   <si>
     <t>XS2382950330</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 14/09/2032</t>
   </si>
   <si>
     <t>FR001400H0F5</t>
   </si>
   <si>
     <t>NEXANS SA 5.5 05/04/2028</t>
   </si>
   <si>
+    <t>2 441.10</t>
+  </si>
+  <si>
     <t>XS1550988643</t>
   </si>
   <si>
     <t>NN GROUP NV 13/01/2048</t>
   </si>
   <si>
-    <t>1 799.32</t>
+    <t>2 065.41</t>
   </si>
   <si>
     <t>XS2343459074</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 18/08/2031</t>
   </si>
   <si>
     <t>XS2482618464</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 2.5 23/05/2029</t>
   </si>
   <si>
     <t>XS3100081093</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 2.906 16/03/2029</t>
   </si>
   <si>
     <t>DK0030512421</t>
   </si>
   <si>
     <t>NYKREDIT REALKREDIT A/S 4.625 19/01/2029</t>
   </si>
   <si>
-    <t>6 893.15</t>
+    <t>7 957.53</t>
   </si>
   <si>
     <t>XS2354246816</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 0.375 16/06/2028</t>
   </si>
   <si>
-    <t>1 088.01</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0013534484</t>
   </si>
   <si>
     <t>ORANGE SA 0.125 16/09/2029</t>
   </si>
   <si>
     <t>FR001400DAO4</t>
   </si>
   <si>
     <t>ORANO SA 5.375 15/05/2027</t>
   </si>
   <si>
     <t>XS3019313363</t>
   </si>
   <si>
     <t>PFIZER NETHERLANDS INTERNATIONAL F 2.875 19/05/2029</t>
   </si>
   <si>
     <t>XS3296830444</t>
   </si>
   <si>
     <t>POWSZECHNA KASA OSZCZEDNOSCI BANK 06/05/2030</t>
   </si>
   <si>
     <t>FR0014010CJ0</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA 2.875 12/06/2029</t>
   </si>
   <si>
-    <t>2 811.99</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400P3D4</t>
   </si>
   <si>
     <t>RCI BANQUE SA 3.75 04/10/2027</t>
   </si>
   <si>
-    <t>3 744.86</t>
+    <t>4 068.49</t>
   </si>
   <si>
     <t>XS3174782758</t>
   </si>
   <si>
     <t>RECKITT BENCKISER TREASURY SERVICE 2.625 10/09/2028</t>
   </si>
   <si>
-    <t>2 189.03</t>
+    <t>2 361.21</t>
   </si>
   <si>
     <t>XS3317606419</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.25 22/05/2029</t>
   </si>
   <si>
     <t>FR0014002OL8</t>
   </si>
   <si>
     <t>RENAULT SA 2.5 01/04/2028</t>
   </si>
   <si>
     <t>XS2494945939</t>
   </si>
   <si>
     <t>RENTOKIL INITIAL FINANCE BV 3.875 27/06/2027</t>
   </si>
   <si>
-    <t>7 261.64</t>
+    <t>7 707.53</t>
   </si>
   <si>
     <t>XS2332306344</t>
   </si>
   <si>
     <t>REXEL SA 2.125 15/06/2028</t>
   </si>
   <si>
+    <t>XS3406773740</t>
+  </si>
+  <si>
+    <t>ROYAL BANK OF CANADA 15/06/2030</t>
+  </si>
+  <si>
     <t>FR0014016SU0</t>
   </si>
   <si>
     <t>SANOFI SA 3 05/05/2029</t>
   </si>
   <si>
     <t>XS3393867810</t>
   </si>
   <si>
     <t>SAP SE 3 03/06/2029</t>
   </si>
   <si>
     <t>DE000A2YB7B5</t>
   </si>
   <si>
     <t>SCHAEFFLER AG 2.875 26/03/2027</t>
   </si>
   <si>
     <t>XS2511906310</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.75 10/08/2027</t>
   </si>
   <si>
-    <t>6 123.29</t>
+    <t>6 554.79</t>
   </si>
   <si>
     <t>XS2767499275</t>
   </si>
   <si>
     <t>SNAM SPA 3.375 19/02/2028</t>
   </si>
   <si>
-    <t>1 941.78</t>
+    <t>2 330.14</t>
   </si>
   <si>
     <t>FR001400U1Q3</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 13/11/2030</t>
   </si>
   <si>
-    <t>6 048.29</t>
+    <t>6 673.97</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
+    <t>1 424.66</t>
+  </si>
+  <si>
     <t>XS1207005023</t>
   </si>
   <si>
     <t>STATKRAFT AS 1.5 26/03/2030</t>
   </si>
   <si>
     <t>FR0013505542</t>
   </si>
   <si>
     <t>SUEZ SA 1.25 02/04/2027</t>
   </si>
   <si>
     <t>XS2522879654</t>
   </si>
   <si>
     <t>SWEDBANK AB 23/08/2032</t>
   </si>
   <si>
-    <t>2 830.48</t>
+    <t>3 039.04</t>
   </si>
   <si>
     <t>XS2827694170</t>
   </si>
   <si>
     <t>SWISSCOM FINANCE BV 3.5 29/08/2028</t>
   </si>
   <si>
-    <t>2 675.34</t>
+    <t>2 876.71</t>
   </si>
   <si>
     <t>XS2117452156</t>
   </si>
   <si>
     <t>TELENOR ASA 0.25 14/02/2028</t>
   </si>
   <si>
     <t>XS1966038249</t>
   </si>
   <si>
     <t>TELSTRA CORPORATION LTD 1.375 26/03/2029</t>
   </si>
   <si>
     <t>XS1652866002</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 1.375 26/07/2027</t>
   </si>
   <si>
-    <t>1 179.11</t>
+    <t>1 258.22</t>
   </si>
   <si>
     <t>XS2437854487</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
   </si>
   <si>
     <t>CH1214797172</t>
   </si>
   <si>
     <t>UBS GROUP AG 01/03/2029</t>
   </si>
   <si>
-    <t>2 017.12</t>
+    <t>2 463.01</t>
   </si>
   <si>
     <t>CH1512676888</t>
   </si>
   <si>
     <t>UBS GROUP AG 13/02/2031</t>
   </si>
   <si>
-    <t>2 431.51</t>
+    <t>2 791.10</t>
   </si>
   <si>
     <t>BE0002784651</t>
   </si>
   <si>
     <t>UCB SA 1 30/03/2028</t>
   </si>
   <si>
     <t>FR001400SIM9</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.5 11/09/2029</t>
   </si>
   <si>
-    <t>7 652.05</t>
+    <t>8 256.16</t>
   </si>
   <si>
     <t>IT0005689986</t>
   </si>
   <si>
     <t>UNICREDIT SPA 15/07/2030</t>
   </si>
   <si>
-    <t>1 521.78</t>
-[...8 lines deleted...]
-    <t>5 572.60</t>
+    <t>1 750.05</t>
+  </si>
+  <si>
+    <t>IT0005710055</t>
+  </si>
+  <si>
+    <t>UNICREDIT SPA 19/05/2036</t>
+  </si>
+  <si>
+    <t>XS3405538888</t>
+  </si>
+  <si>
+    <t>UNIVERSAL MUSIC GROUP NV 3.375 16/06/2030</t>
   </si>
   <si>
     <t>XS3063724325</t>
   </si>
   <si>
     <t>VISA INC 2.25 15/05/2028</t>
   </si>
   <si>
     <t>DE000A19UR79</t>
   </si>
   <si>
     <t>VONOVIA FINANCE BV 1.5 14/01/2028</t>
   </si>
   <si>
     <t>XS2630465875</t>
   </si>
   <si>
     <t>WERFEN SA 4.625 06/06/2028</t>
-  </si>
-[...1 lines deleted...]
-    <t>4 599.66</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1452,6982 +1464,7132 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N3"/>
+  <dimension ref="A1:Z3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C3" sqref="C3"/>
+      <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>10.0</v>
+      </c>
+      <c r="C2">
+        <v>103.3</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>1033.03</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>1033.03</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...24 lines deleted...]
-    <row r="3" spans="1:14">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>213879.0</v>
+      </c>
+      <c r="C3">
+        <v>103.87</v>
+      </c>
+      <c r="D3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3">
+        <v>22216422.65</v>
+      </c>
+      <c r="F3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G3">
+        <v>22216422.65</v>
+      </c>
+      <c r="H3" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z3" t="s">
         <v>9</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P136"/>
+  <dimension ref="A1:Z139"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O136" sqref="O136"/>
+      <selection activeCell="N139" sqref="N139"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B1" t="s">
+        <v>13</v>
+      </c>
+      <c r="C1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>16</v>
+      </c>
+      <c r="G1" t="s">
+        <v>17</v>
+      </c>
+      <c r="H1" t="s">
+        <v>18</v>
+      </c>
+      <c r="I1" t="s">
+        <v>19</v>
+      </c>
+      <c r="J1" t="s">
+        <v>20</v>
+      </c>
+      <c r="K1" t="s">
+        <v>21</v>
+      </c>
+      <c r="L1" t="s">
+        <v>22</v>
+      </c>
+      <c r="M1" t="s">
+        <v>23</v>
+      </c>
+      <c r="N1" t="s">
+        <v>24</v>
+      </c>
+      <c r="O1" t="s">
+        <v>25</v>
+      </c>
+      <c r="Z1" t="s">
         <v>11</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="B2" t="s">
         <v>27</v>
       </c>
+      <c r="B2" s="1">
+        <v>499.0</v>
+      </c>
       <c r="C2" s="1">
-        <v>610.0</v>
+        <v>1077.47</v>
       </c>
       <c r="D2" s="1">
-        <v>1076.12</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>1076.2736673347</v>
+      </c>
+      <c r="E2" t="s">
+        <v>8</v>
+      </c>
+      <c r="F2">
+        <v>1.0</v>
+      </c>
+      <c r="G2" s="1">
+        <v>537060.56</v>
       </c>
       <c r="H2" s="1">
-        <v>655897.8</v>
+        <v>596.97</v>
       </c>
       <c r="I2" s="1">
-        <v>535.4</v>
-[...2 lines deleted...]
-        <v>0.081628570792584</v>
+        <v>0.11115506228944</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
-      <c r="L2">
+      <c r="L2" s="1">
+        <v>537657.53</v>
+      </c>
+      <c r="M2" s="1">
+        <v>537657.53</v>
+      </c>
+      <c r="N2" s="1">
+        <v>2.42</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>29</v>
+      </c>
+      <c r="B3" s="1">
+        <v>9.0</v>
+      </c>
+      <c r="C3" s="1">
+        <v>105.88</v>
+      </c>
+      <c r="D3" s="1">
+        <v>105.69</v>
+      </c>
+      <c r="E3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F3">
+        <v>1.0</v>
+      </c>
+      <c r="G3" s="1">
         <v>0.0</v>
       </c>
-      <c r="M2" s="1">
-[...33 lines deleted...]
-      </c>
       <c r="H3" s="1">
+        <v>1710.0</v>
+      </c>
+      <c r="I3" s="1">
+        <v>0</v>
+      </c>
+      <c r="J3">
         <v>0.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
-      <c r="L3">
+      <c r="L3" s="1">
+        <v>1710.0</v>
+      </c>
+      <c r="M3" s="1">
+        <v>1710.0</v>
+      </c>
+      <c r="N3" s="1">
+        <v>0.01</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" t="s">
+        <v>31</v>
+      </c>
+      <c r="B4" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>100.535</v>
+      </c>
+      <c r="D4" s="1">
+        <v>100.05</v>
+      </c>
+      <c r="E4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F4">
+        <v>1.0</v>
+      </c>
+      <c r="G4" s="1">
+        <v>100050.0</v>
+      </c>
+      <c r="H4" s="1">
+        <v>485.0</v>
+      </c>
+      <c r="I4" s="1">
+        <v>0.48475762118941</v>
+      </c>
+      <c r="J4">
+        <v>1.38</v>
+      </c>
+      <c r="K4" t="s">
+        <v>32</v>
+      </c>
+      <c r="L4" s="1">
+        <v>100535.0</v>
+      </c>
+      <c r="M4" s="1">
+        <v>101913.42</v>
+      </c>
+      <c r="N4" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>34</v>
+      </c>
+      <c r="B5" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>102.306</v>
+      </c>
+      <c r="D5" s="1">
+        <v>104.1035</v>
+      </c>
+      <c r="E5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5">
+        <v>1.0</v>
+      </c>
+      <c r="G5" s="1">
+        <v>208207.0</v>
+      </c>
+      <c r="H5" s="1">
+        <v>-3595.0</v>
+      </c>
+      <c r="I5" s="1">
+        <v>-1.7266470387643</v>
+      </c>
+      <c r="J5">
+        <v>1.73</v>
+      </c>
+      <c r="K5" t="s">
+        <v>35</v>
+      </c>
+      <c r="L5" s="1">
+        <v>204612.0</v>
+      </c>
+      <c r="M5" s="1">
+        <v>208066.11</v>
+      </c>
+      <c r="N5" s="1">
+        <v>0.94</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>37</v>
+      </c>
+      <c r="B6" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>98.957</v>
+      </c>
+      <c r="D6" s="1">
+        <v>99.684</v>
+      </c>
+      <c r="E6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F6">
+        <v>1.0</v>
+      </c>
+      <c r="G6" s="1">
+        <v>199368.0</v>
+      </c>
+      <c r="H6" s="1">
+        <v>-1454.0</v>
+      </c>
+      <c r="I6" s="1">
+        <v>-0.72930460254404</v>
+      </c>
+      <c r="J6">
+        <v>0.34</v>
+      </c>
+      <c r="K6">
+        <v>684.93</v>
+      </c>
+      <c r="L6" s="1">
+        <v>197914.0</v>
+      </c>
+      <c r="M6" s="1">
+        <v>198598.93</v>
+      </c>
+      <c r="N6" s="1">
+        <v>0.89</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>39</v>
+      </c>
+      <c r="B7" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>99.613</v>
+      </c>
+      <c r="D7" s="1">
+        <v>99.686</v>
+      </c>
+      <c r="E7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7">
+        <v>1.0</v>
+      </c>
+      <c r="G7" s="1">
+        <v>199372.0</v>
+      </c>
+      <c r="H7" s="1">
+        <v>-146.0</v>
+      </c>
+      <c r="I7" s="1">
+        <v>-0.073229942017936</v>
+      </c>
+      <c r="J7">
+        <v>1.48</v>
+      </c>
+      <c r="K7" t="s">
+        <v>40</v>
+      </c>
+      <c r="L7" s="1">
+        <v>199226.0</v>
+      </c>
+      <c r="M7" s="1">
+        <v>202194.49</v>
+      </c>
+      <c r="N7" s="1">
+        <v>0.91</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>42</v>
+      </c>
+      <c r="B8" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C8" s="1">
+        <v>99.506</v>
+      </c>
+      <c r="D8" s="1">
+        <v>98.945</v>
+      </c>
+      <c r="E8" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8">
+        <v>1.0</v>
+      </c>
+      <c r="G8" s="1">
+        <v>197890.0</v>
+      </c>
+      <c r="H8" s="1">
+        <v>1122.0</v>
+      </c>
+      <c r="I8" s="1">
+        <v>0.56698165647582</v>
+      </c>
+      <c r="J8">
+        <v>0.51</v>
+      </c>
+      <c r="K8" t="s">
+        <v>43</v>
+      </c>
+      <c r="L8" s="1">
+        <v>199012.0</v>
+      </c>
+      <c r="M8" s="1">
+        <v>200022.96</v>
+      </c>
+      <c r="N8" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" t="s">
+        <v>45</v>
+      </c>
+      <c r="B9" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C9" s="1">
+        <v>98.679</v>
+      </c>
+      <c r="D9" s="1">
+        <v>99.94</v>
+      </c>
+      <c r="E9" t="s">
+        <v>8</v>
+      </c>
+      <c r="F9">
+        <v>1.0</v>
+      </c>
+      <c r="G9" s="1">
+        <v>99940.0</v>
+      </c>
+      <c r="H9" s="1">
+        <v>-1261.0</v>
+      </c>
+      <c r="I9" s="1">
+        <v>-1.2617570542325</v>
+      </c>
+      <c r="J9">
+        <v>1.67</v>
+      </c>
+      <c r="K9" t="s">
+        <v>46</v>
+      </c>
+      <c r="L9" s="1">
+        <v>98679.0</v>
+      </c>
+      <c r="M9" s="1">
+        <v>100347.49</v>
+      </c>
+      <c r="N9" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" t="s">
+        <v>48</v>
+      </c>
+      <c r="B10" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>100.971</v>
+      </c>
+      <c r="D10" s="1">
+        <v>59.34199</v>
+      </c>
+      <c r="E10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10">
+        <v>1.0</v>
+      </c>
+      <c r="G10" s="1">
+        <v>118683.98</v>
+      </c>
+      <c r="H10" s="1">
+        <v>-884.48</v>
+      </c>
+      <c r="I10" s="1">
+        <v>-0.74523958498864</v>
+      </c>
+      <c r="J10">
+        <v>0.26</v>
+      </c>
+      <c r="K10">
+        <v>527.4</v>
+      </c>
+      <c r="L10" s="1">
+        <v>117799.5</v>
+      </c>
+      <c r="M10" s="1">
+        <v>118326.9</v>
+      </c>
+      <c r="N10" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>50</v>
+      </c>
+      <c r="B11" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>100.557</v>
+      </c>
+      <c r="D11" s="1">
+        <v>99.983</v>
+      </c>
+      <c r="E11" t="s">
+        <v>8</v>
+      </c>
+      <c r="F11">
+        <v>1.0</v>
+      </c>
+      <c r="G11" s="1">
+        <v>99983.0</v>
+      </c>
+      <c r="H11" s="1">
+        <v>574.0</v>
+      </c>
+      <c r="I11" s="1">
+        <v>0.57409759659142</v>
+      </c>
+      <c r="J11">
+        <v>0.41</v>
+      </c>
+      <c r="K11">
+        <v>406.85</v>
+      </c>
+      <c r="L11" s="1">
+        <v>100557.0</v>
+      </c>
+      <c r="M11" s="1">
+        <v>100963.85</v>
+      </c>
+      <c r="N11" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>52</v>
+      </c>
+      <c r="B12" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>99.766</v>
+      </c>
+      <c r="D12" s="1">
+        <v>95.549</v>
+      </c>
+      <c r="E12" t="s">
+        <v>8</v>
+      </c>
+      <c r="F12">
+        <v>1.0</v>
+      </c>
+      <c r="G12" s="1">
+        <v>191098.0</v>
+      </c>
+      <c r="H12" s="1">
+        <v>8434.0</v>
+      </c>
+      <c r="I12" s="1">
+        <v>4.4134423175543</v>
+      </c>
+      <c r="J12">
         <v>0.0</v>
       </c>
-      <c r="M3" s="1">
-[...19 lines deleted...]
-      <c r="C4" s="1">
+      <c r="K12">
+        <v>0.0</v>
+      </c>
+      <c r="L12" s="1">
+        <v>199532.0</v>
+      </c>
+      <c r="M12" s="1">
+        <v>199532.0</v>
+      </c>
+      <c r="N12" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>54</v>
+      </c>
+      <c r="B13" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>99.284</v>
+      </c>
+      <c r="D13" s="1">
+        <v>100.196</v>
+      </c>
+      <c r="E13" t="s">
+        <v>8</v>
+      </c>
+      <c r="F13">
+        <v>1.0</v>
+      </c>
+      <c r="G13" s="1">
+        <v>300588.0</v>
+      </c>
+      <c r="H13" s="1">
+        <v>-2736.0</v>
+      </c>
+      <c r="I13" s="1">
+        <v>-0.9102159766857</v>
+      </c>
+      <c r="J13">
+        <v>0.25</v>
+      </c>
+      <c r="K13">
+        <v>747.95</v>
+      </c>
+      <c r="L13" s="1">
+        <v>297852.0</v>
+      </c>
+      <c r="M13" s="1">
+        <v>298599.95</v>
+      </c>
+      <c r="N13" s="1">
+        <v>1.34</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" t="s">
+        <v>56</v>
+      </c>
+      <c r="B14" s="1">
         <v>100000.0</v>
       </c>
-      <c r="D4" s="1">
-[...32 lines deleted...]
-      <c r="O4" s="1">
+      <c r="C14" s="1">
+        <v>98.923</v>
+      </c>
+      <c r="D14" s="1">
+        <v>99.523</v>
+      </c>
+      <c r="E14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F14">
+        <v>1.0</v>
+      </c>
+      <c r="G14" s="1">
+        <v>99523.0</v>
+      </c>
+      <c r="H14" s="1">
+        <v>-600.0</v>
+      </c>
+      <c r="I14" s="1">
+        <v>-0.60287571717091</v>
+      </c>
+      <c r="J14">
+        <v>0.56</v>
+      </c>
+      <c r="K14">
+        <v>558.9</v>
+      </c>
+      <c r="L14" s="1">
+        <v>98923.0</v>
+      </c>
+      <c r="M14" s="1">
+        <v>99481.9</v>
+      </c>
+      <c r="N14" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>58</v>
+      </c>
+      <c r="B15" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C15" s="1">
+        <v>100.574</v>
+      </c>
+      <c r="D15" s="1">
+        <v>99.762</v>
+      </c>
+      <c r="E15" t="s">
+        <v>8</v>
+      </c>
+      <c r="F15">
+        <v>1.0</v>
+      </c>
+      <c r="G15" s="1">
+        <v>99762.0</v>
+      </c>
+      <c r="H15" s="1">
+        <v>812.0</v>
+      </c>
+      <c r="I15" s="1">
+        <v>0.81393717046571</v>
+      </c>
+      <c r="J15">
+        <v>0.65</v>
+      </c>
+      <c r="K15">
+        <v>647.26</v>
+      </c>
+      <c r="L15" s="1">
+        <v>100574.0</v>
+      </c>
+      <c r="M15" s="1">
+        <v>101221.26</v>
+      </c>
+      <c r="N15" s="1">
         <v>0.46</v>
       </c>
-      <c r="P4">
-[...10 lines deleted...]
-      <c r="C5" s="1">
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>60</v>
+      </c>
+      <c r="B16" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>101.887</v>
+      </c>
+      <c r="D16" s="1">
+        <v>102.98633333</v>
+      </c>
+      <c r="E16" t="s">
+        <v>8</v>
+      </c>
+      <c r="F16">
+        <v>1.0</v>
+      </c>
+      <c r="G16" s="1">
+        <v>308959.0</v>
+      </c>
+      <c r="H16" s="1">
+        <v>-3298.0</v>
+      </c>
+      <c r="I16" s="1">
+        <v>-1.0674555523548</v>
+      </c>
+      <c r="J16">
+        <v>3.65</v>
+      </c>
+      <c r="K16" t="s">
+        <v>61</v>
+      </c>
+      <c r="L16" s="1">
+        <v>305661.0</v>
+      </c>
+      <c r="M16" s="1">
+        <v>316617.16</v>
+      </c>
+      <c r="N16" s="1">
+        <v>1.43</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>63</v>
+      </c>
+      <c r="B17" s="1">
         <v>200000.0</v>
       </c>
-      <c r="D5" s="1">
-[...146 lines deleted...]
-      <c r="C8" s="1">
+      <c r="C17" s="1">
+        <v>96.79</v>
+      </c>
+      <c r="D17" s="1">
+        <v>93.94</v>
+      </c>
+      <c r="E17" t="s">
+        <v>8</v>
+      </c>
+      <c r="F17">
+        <v>1.0</v>
+      </c>
+      <c r="G17" s="1">
+        <v>187880.0</v>
+      </c>
+      <c r="H17" s="1">
+        <v>5700.0</v>
+      </c>
+      <c r="I17" s="1">
+        <v>3.0338513945071</v>
+      </c>
+      <c r="J17">
+        <v>0.39</v>
+      </c>
+      <c r="K17">
+        <v>776.71</v>
+      </c>
+      <c r="L17" s="1">
+        <v>193580.0</v>
+      </c>
+      <c r="M17" s="1">
+        <v>194356.71</v>
+      </c>
+      <c r="N17" s="1">
+        <v>0.87</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>65</v>
+      </c>
+      <c r="B18" s="1">
         <v>300000.0</v>
       </c>
-      <c r="D8" s="1">
-[...96 lines deleted...]
-      <c r="C10" s="1">
+      <c r="C18" s="1">
+        <v>100.215</v>
+      </c>
+      <c r="D18" s="1">
+        <v>100.163</v>
+      </c>
+      <c r="E18" t="s">
+        <v>8</v>
+      </c>
+      <c r="F18">
+        <v>1.0</v>
+      </c>
+      <c r="G18" s="1">
+        <v>300489.0</v>
+      </c>
+      <c r="H18" s="1">
+        <v>156.0</v>
+      </c>
+      <c r="I18" s="1">
+        <v>0.051915377933968</v>
+      </c>
+      <c r="J18">
+        <v>0.75</v>
+      </c>
+      <c r="K18" t="s">
+        <v>66</v>
+      </c>
+      <c r="L18" s="1">
+        <v>300645.0</v>
+      </c>
+      <c r="M18" s="1">
+        <v>302888.84</v>
+      </c>
+      <c r="N18" s="1">
+        <v>1.36</v>
+      </c>
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>68</v>
+      </c>
+      <c r="B19" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>94.961</v>
+      </c>
+      <c r="D19" s="1">
+        <v>92.4925</v>
+      </c>
+      <c r="E19" t="s">
+        <v>8</v>
+      </c>
+      <c r="F19">
+        <v>1.0</v>
+      </c>
+      <c r="G19" s="1">
+        <v>369970.0</v>
+      </c>
+      <c r="H19" s="1">
+        <v>9874.0</v>
+      </c>
+      <c r="I19" s="1">
+        <v>2.6688650431116</v>
+      </c>
+      <c r="J19">
+        <v>0.51</v>
+      </c>
+      <c r="K19" t="s">
+        <v>69</v>
+      </c>
+      <c r="L19" s="1">
+        <v>379844.0</v>
+      </c>
+      <c r="M19" s="1">
+        <v>381884.33</v>
+      </c>
+      <c r="N19" s="1">
+        <v>1.72</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>71</v>
+      </c>
+      <c r="B20" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>96.345</v>
+      </c>
+      <c r="D20" s="1">
+        <v>95.21533333</v>
+      </c>
+      <c r="E20" t="s">
+        <v>8</v>
+      </c>
+      <c r="F20">
+        <v>1.0</v>
+      </c>
+      <c r="G20" s="1">
+        <v>285646.0</v>
+      </c>
+      <c r="H20" s="1">
+        <v>3389.0</v>
+      </c>
+      <c r="I20" s="1">
+        <v>1.1864335576203</v>
+      </c>
+      <c r="J20">
+        <v>0.49</v>
+      </c>
+      <c r="K20" t="s">
+        <v>72</v>
+      </c>
+      <c r="L20" s="1">
+        <v>289035.0</v>
+      </c>
+      <c r="M20" s="1">
+        <v>290502.12</v>
+      </c>
+      <c r="N20" s="1">
+        <v>1.31</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" t="s">
+        <v>74</v>
+      </c>
+      <c r="B21" s="1">
         <v>100000.0</v>
       </c>
-      <c r="D10" s="1">
-[...32 lines deleted...]
-      <c r="O10" s="1">
+      <c r="C21" s="1">
+        <v>100.392</v>
+      </c>
+      <c r="D21" s="1">
+        <v>100.817</v>
+      </c>
+      <c r="E21" t="s">
+        <v>8</v>
+      </c>
+      <c r="F21">
+        <v>1.0</v>
+      </c>
+      <c r="G21" s="1">
+        <v>100817.0</v>
+      </c>
+      <c r="H21" s="1">
+        <v>-425.0</v>
+      </c>
+      <c r="I21" s="1">
+        <v>-0.42155588839184</v>
+      </c>
+      <c r="J21">
+        <v>0.1</v>
+      </c>
+      <c r="K21">
+        <v>95.55</v>
+      </c>
+      <c r="L21" s="1">
+        <v>100392.0</v>
+      </c>
+      <c r="M21" s="1">
+        <v>100487.55</v>
+      </c>
+      <c r="N21" s="1">
         <v>0.45</v>
       </c>
-      <c r="P10">
-[...110 lines deleted...]
-      <c r="C13" s="1">
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" t="s">
+        <v>76</v>
+      </c>
+      <c r="B22" s="1">
         <v>100000.0</v>
       </c>
-      <c r="D13" s="1">
-[...443 lines deleted...]
-      <c r="B22" t="s">
+      <c r="C22" s="1">
+        <v>102.681</v>
+      </c>
+      <c r="D22" s="1">
+        <v>104.665</v>
+      </c>
+      <c r="E22" t="s">
+        <v>8</v>
+      </c>
+      <c r="F22">
+        <v>1.0</v>
+      </c>
+      <c r="G22" s="1">
+        <v>104665.0</v>
+      </c>
+      <c r="H22" s="1">
+        <v>-1984.0</v>
+      </c>
+      <c r="I22" s="1">
+        <v>-1.8955715855348</v>
+      </c>
+      <c r="J22">
+        <v>0.96</v>
+      </c>
+      <c r="K22">
+        <v>963.7</v>
+      </c>
+      <c r="L22" s="1">
+        <v>102681.0</v>
+      </c>
+      <c r="M22" s="1">
+        <v>103644.7</v>
+      </c>
+      <c r="N22" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
         <v>75</v>
       </c>
-      <c r="C22" s="1">
-[...42 lines deleted...]
-    <row r="23" spans="1:16">
+    </row>
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
+        <v>78</v>
+      </c>
+      <c r="B23" s="1">
+        <v>239000.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>99.227</v>
+      </c>
+      <c r="D23" s="1">
+        <v>99.778</v>
+      </c>
+      <c r="E23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F23">
+        <v>1.0</v>
+      </c>
+      <c r="G23" s="1">
+        <v>238469.42</v>
+      </c>
+      <c r="H23" s="1">
+        <v>-1316.89</v>
+      </c>
+      <c r="I23" s="1">
+        <v>-0.55222594159033</v>
+      </c>
+      <c r="J23">
+        <v>0.26</v>
+      </c>
+      <c r="K23">
+        <v>618.78</v>
+      </c>
+      <c r="L23" s="1">
+        <v>237152.53</v>
+      </c>
+      <c r="M23" s="1">
+        <v>237771.31</v>
+      </c>
+      <c r="N23" s="1">
+        <v>1.07</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
         <v>77</v>
       </c>
-      <c r="B23" t="s">
-[...45 lines deleted...]
-    <row r="24" spans="1:16">
+    </row>
+    <row r="24" spans="1:26">
       <c r="A24" t="s">
         <v>80</v>
       </c>
-      <c r="B24" t="s">
-        <v>81</v>
+      <c r="B24" s="1">
+        <v>300000.0</v>
       </c>
       <c r="C24" s="1">
-        <v>100000.0</v>
+        <v>93.29</v>
       </c>
       <c r="D24" s="1">
-        <v>102.726</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>89.814</v>
+      </c>
+      <c r="E24" t="s">
+        <v>8</v>
+      </c>
+      <c r="F24">
+        <v>1.0</v>
+      </c>
+      <c r="G24" s="1">
+        <v>269442.0</v>
       </c>
       <c r="H24" s="1">
-        <v>104665.0</v>
+        <v>10428.0</v>
       </c>
       <c r="I24" s="1">
-        <v>-1939.0</v>
-[...2 lines deleted...]
-        <v>-1.8525772703387</v>
+        <v>3.8702206782907</v>
+      </c>
+      <c r="J24">
+        <v>0.22</v>
       </c>
       <c r="K24">
-        <v>0.66</v>
-[...2 lines deleted...]
-        <v>661.64</v>
+        <v>645.21</v>
+      </c>
+      <c r="L24" s="1">
+        <v>279870.0</v>
       </c>
       <c r="M24" s="1">
-        <v>102726.0</v>
+        <v>280515.21</v>
       </c>
       <c r="N24" s="1">
-        <v>103387.64</v>
-[...8 lines deleted...]
-    <row r="25" spans="1:16">
+        <v>1.26</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
       <c r="A25" t="s">
         <v>82</v>
       </c>
-      <c r="B25" t="s">
-        <v>83</v>
+      <c r="B25" s="1">
+        <v>100000.0</v>
       </c>
       <c r="C25" s="1">
-        <v>239000.0</v>
+        <v>99.354</v>
       </c>
       <c r="D25" s="1">
-        <v>99.257</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>97.966</v>
+      </c>
+      <c r="E25" t="s">
+        <v>8</v>
+      </c>
+      <c r="F25">
+        <v>1.0</v>
+      </c>
+      <c r="G25" s="1">
+        <v>97966.0</v>
       </c>
       <c r="H25" s="1">
-        <v>238469.42</v>
+        <v>1388.0</v>
       </c>
       <c r="I25" s="1">
-        <v>-1245.19</v>
-[...2 lines deleted...]
-        <v>-0.52215919340937</v>
+        <v>1.416818079742</v>
+      </c>
+      <c r="J25">
+        <v>0.59</v>
       </c>
       <c r="K25">
-        <v>0.11</v>
-[...2 lines deleted...]
-        <v>257.83</v>
+        <v>589.04</v>
+      </c>
+      <c r="L25" s="1">
+        <v>99354.0</v>
       </c>
       <c r="M25" s="1">
-        <v>237224.23</v>
+        <v>99943.04</v>
       </c>
       <c r="N25" s="1">
-        <v>237482.06</v>
-[...8 lines deleted...]
-    <row r="26" spans="1:16">
+        <v>0.45</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
       <c r="A26" t="s">
         <v>84</v>
       </c>
-      <c r="B26" t="s">
+      <c r="B26" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>100.979</v>
+      </c>
+      <c r="D26" s="1">
+        <v>102.115</v>
+      </c>
+      <c r="E26" t="s">
+        <v>8</v>
+      </c>
+      <c r="F26">
+        <v>1.0</v>
+      </c>
+      <c r="G26" s="1">
+        <v>102115.0</v>
+      </c>
+      <c r="H26" s="1">
+        <v>-1136.0</v>
+      </c>
+      <c r="I26" s="1">
+        <v>-1.1124712334133</v>
+      </c>
+      <c r="J26">
+        <v>1.11</v>
+      </c>
+      <c r="K26" t="s">
         <v>85</v>
       </c>
-      <c r="C26" s="1">
+      <c r="L26" s="1">
+        <v>100979.0</v>
+      </c>
+      <c r="M26" s="1">
+        <v>102091.33</v>
+      </c>
+      <c r="N26" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" t="s">
+        <v>87</v>
+      </c>
+      <c r="B27" s="1">
+        <v>104000.0</v>
+      </c>
+      <c r="C27" s="1">
+        <v>100.626</v>
+      </c>
+      <c r="D27" s="1">
+        <v>99.846</v>
+      </c>
+      <c r="E27" t="s">
+        <v>8</v>
+      </c>
+      <c r="F27">
+        <v>1.0</v>
+      </c>
+      <c r="G27" s="1">
+        <v>103839.84</v>
+      </c>
+      <c r="H27" s="1">
+        <v>811.2</v>
+      </c>
+      <c r="I27" s="1">
+        <v>0.78120305270116</v>
+      </c>
+      <c r="J27">
+        <v>0.43</v>
+      </c>
+      <c r="K27">
+        <v>448.77</v>
+      </c>
+      <c r="L27" s="1">
+        <v>104651.04</v>
+      </c>
+      <c r="M27" s="1">
+        <v>105099.81</v>
+      </c>
+      <c r="N27" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" t="s">
+        <v>89</v>
+      </c>
+      <c r="B28" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>104.183</v>
+      </c>
+      <c r="D28" s="1">
+        <v>103.68</v>
+      </c>
+      <c r="E28" t="s">
+        <v>8</v>
+      </c>
+      <c r="F28">
+        <v>1.0</v>
+      </c>
+      <c r="G28" s="1">
+        <v>207360.0</v>
+      </c>
+      <c r="H28" s="1">
+        <v>1006.0</v>
+      </c>
+      <c r="I28" s="1">
+        <v>0.48514660493827</v>
+      </c>
+      <c r="J28">
+        <v>2.12</v>
+      </c>
+      <c r="K28" t="s">
+        <v>90</v>
+      </c>
+      <c r="L28" s="1">
+        <v>208366.0</v>
+      </c>
+      <c r="M28" s="1">
+        <v>212606.41</v>
+      </c>
+      <c r="N28" s="1">
+        <v>0.96</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" t="s">
+        <v>92</v>
+      </c>
+      <c r="B29" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C29" s="1">
+        <v>101.643</v>
+      </c>
+      <c r="D29" s="1">
+        <v>103.013</v>
+      </c>
+      <c r="E29" t="s">
+        <v>8</v>
+      </c>
+      <c r="F29">
+        <v>1.0</v>
+      </c>
+      <c r="G29" s="1">
+        <v>103013.0</v>
+      </c>
+      <c r="H29" s="1">
+        <v>-1370.0</v>
+      </c>
+      <c r="I29" s="1">
+        <v>-1.3299292322328</v>
+      </c>
+      <c r="J29">
+        <v>1.75</v>
+      </c>
+      <c r="K29" t="s">
+        <v>93</v>
+      </c>
+      <c r="L29" s="1">
+        <v>101643.0</v>
+      </c>
+      <c r="M29" s="1">
+        <v>103394.71</v>
+      </c>
+      <c r="N29" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" t="s">
+        <v>95</v>
+      </c>
+      <c r="B30" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>99.432</v>
+      </c>
+      <c r="D30" s="1">
+        <v>99.824</v>
+      </c>
+      <c r="E30" t="s">
+        <v>8</v>
+      </c>
+      <c r="F30">
+        <v>1.0</v>
+      </c>
+      <c r="G30" s="1">
+        <v>99824.0</v>
+      </c>
+      <c r="H30" s="1">
+        <v>-392.0</v>
+      </c>
+      <c r="I30" s="1">
+        <v>-0.39269113640006</v>
+      </c>
+      <c r="J30">
+        <v>2.66</v>
+      </c>
+      <c r="K30" t="s">
+        <v>96</v>
+      </c>
+      <c r="L30" s="1">
+        <v>99432.0</v>
+      </c>
+      <c r="M30" s="1">
+        <v>102091.59</v>
+      </c>
+      <c r="N30" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" t="s">
+        <v>98</v>
+      </c>
+      <c r="B31" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>98.932</v>
+      </c>
+      <c r="D31" s="1">
+        <v>99.668</v>
+      </c>
+      <c r="E31" t="s">
+        <v>8</v>
+      </c>
+      <c r="F31">
+        <v>1.0</v>
+      </c>
+      <c r="G31" s="1">
+        <v>99668.0</v>
+      </c>
+      <c r="H31" s="1">
+        <v>-736.0</v>
+      </c>
+      <c r="I31" s="1">
+        <v>-0.73845165950957</v>
+      </c>
+      <c r="J31">
+        <v>1.17</v>
+      </c>
+      <c r="K31" t="s">
+        <v>99</v>
+      </c>
+      <c r="L31" s="1">
+        <v>98932.0</v>
+      </c>
+      <c r="M31" s="1">
+        <v>100099.81</v>
+      </c>
+      <c r="N31" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="A32" t="s">
+        <v>101</v>
+      </c>
+      <c r="B32" s="1">
         <v>300000.0</v>
       </c>
-      <c r="D26" s="1">
-[...46 lines deleted...]
-      <c r="C27" s="1">
+      <c r="C32" s="1">
+        <v>98.801</v>
+      </c>
+      <c r="D32" s="1">
+        <v>96.182</v>
+      </c>
+      <c r="E32" t="s">
+        <v>8</v>
+      </c>
+      <c r="F32">
+        <v>1.0</v>
+      </c>
+      <c r="G32" s="1">
+        <v>288546.0</v>
+      </c>
+      <c r="H32" s="1">
+        <v>7857.0</v>
+      </c>
+      <c r="I32" s="1">
+        <v>2.7229627165166</v>
+      </c>
+      <c r="J32">
+        <v>0.27</v>
+      </c>
+      <c r="K32">
+        <v>796.23</v>
+      </c>
+      <c r="L32" s="1">
+        <v>296403.0</v>
+      </c>
+      <c r="M32" s="1">
+        <v>297199.23</v>
+      </c>
+      <c r="N32" s="1">
+        <v>1.34</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
+      <c r="A33" t="s">
+        <v>103</v>
+      </c>
+      <c r="B33" s="1">
+        <v>251000.0</v>
+      </c>
+      <c r="C33" s="1">
+        <v>99.063</v>
+      </c>
+      <c r="D33" s="1">
+        <v>99.874</v>
+      </c>
+      <c r="E33" t="s">
+        <v>8</v>
+      </c>
+      <c r="F33">
+        <v>1.0</v>
+      </c>
+      <c r="G33" s="1">
+        <v>250683.74</v>
+      </c>
+      <c r="H33" s="1">
+        <v>-2035.61</v>
+      </c>
+      <c r="I33" s="1">
+        <v>-0.81202314916795</v>
+      </c>
+      <c r="J33">
+        <v>1.2</v>
+      </c>
+      <c r="K33" t="s">
+        <v>104</v>
+      </c>
+      <c r="L33" s="1">
+        <v>248648.13</v>
+      </c>
+      <c r="M33" s="1">
+        <v>251660.13</v>
+      </c>
+      <c r="N33" s="1">
+        <v>1.13</v>
+      </c>
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26">
+      <c r="A34" t="s">
+        <v>106</v>
+      </c>
+      <c r="B34" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C34" s="1">
+        <v>98.832</v>
+      </c>
+      <c r="D34" s="1">
+        <v>99.806</v>
+      </c>
+      <c r="E34" t="s">
+        <v>8</v>
+      </c>
+      <c r="F34">
+        <v>1.0</v>
+      </c>
+      <c r="G34" s="1">
+        <v>199612.0</v>
+      </c>
+      <c r="H34" s="1">
+        <v>-1948.0</v>
+      </c>
+      <c r="I34" s="1">
+        <v>-0.97589323287177</v>
+      </c>
+      <c r="J34">
+        <v>1.87</v>
+      </c>
+      <c r="K34" t="s">
+        <v>107</v>
+      </c>
+      <c r="L34" s="1">
+        <v>197664.0</v>
+      </c>
+      <c r="M34" s="1">
+        <v>201403.73</v>
+      </c>
+      <c r="N34" s="1">
+        <v>0.91</v>
+      </c>
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26">
+      <c r="A35" t="s">
+        <v>109</v>
+      </c>
+      <c r="B35" s="1">
+        <v>263000.0</v>
+      </c>
+      <c r="C35" s="1">
+        <v>99.031</v>
+      </c>
+      <c r="D35" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E35" t="s">
+        <v>8</v>
+      </c>
+      <c r="F35">
+        <v>1.0</v>
+      </c>
+      <c r="G35" s="1">
+        <v>263000.0</v>
+      </c>
+      <c r="H35" s="1">
+        <v>-2548.47</v>
+      </c>
+      <c r="I35" s="1">
+        <v>-0.969</v>
+      </c>
+      <c r="J35">
+        <v>1.5</v>
+      </c>
+      <c r="K35" t="s">
+        <v>110</v>
+      </c>
+      <c r="L35" s="1">
+        <v>260451.53</v>
+      </c>
+      <c r="M35" s="1">
+        <v>264406.3</v>
+      </c>
+      <c r="N35" s="1">
+        <v>1.19</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
+      <c r="A36" t="s">
+        <v>112</v>
+      </c>
+      <c r="B36" s="1">
         <v>100000.0</v>
       </c>
-      <c r="D27" s="1">
-[...20 lines deleted...]
-      <c r="K27">
+      <c r="C36" s="1">
+        <v>101.146</v>
+      </c>
+      <c r="D36" s="1">
+        <v>101.347</v>
+      </c>
+      <c r="E36" t="s">
+        <v>8</v>
+      </c>
+      <c r="F36">
+        <v>1.0</v>
+      </c>
+      <c r="G36" s="1">
+        <v>101347.0</v>
+      </c>
+      <c r="H36" s="1">
+        <v>-201.0</v>
+      </c>
+      <c r="I36" s="1">
+        <v>-0.19832851490424</v>
+      </c>
+      <c r="J36">
+        <v>0.4</v>
+      </c>
+      <c r="K36">
+        <v>397.26</v>
+      </c>
+      <c r="L36" s="1">
+        <v>101146.0</v>
+      </c>
+      <c r="M36" s="1">
+        <v>101543.26</v>
+      </c>
+      <c r="N36" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26">
+      <c r="A37" t="s">
+        <v>114</v>
+      </c>
+      <c r="B37" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C37" s="1">
+        <v>97.031</v>
+      </c>
+      <c r="D37" s="1">
+        <v>95.035</v>
+      </c>
+      <c r="E37" t="s">
+        <v>8</v>
+      </c>
+      <c r="F37">
+        <v>1.0</v>
+      </c>
+      <c r="G37" s="1">
+        <v>95035.0</v>
+      </c>
+      <c r="H37" s="1">
+        <v>1996.0</v>
+      </c>
+      <c r="I37" s="1">
+        <v>2.1002788446362</v>
+      </c>
+      <c r="J37">
+        <v>0.07</v>
+      </c>
+      <c r="K37">
+        <v>69.86</v>
+      </c>
+      <c r="L37" s="1">
+        <v>97031.0</v>
+      </c>
+      <c r="M37" s="1">
+        <v>97100.86</v>
+      </c>
+      <c r="N37" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26">
+      <c r="A38" t="s">
+        <v>116</v>
+      </c>
+      <c r="B38" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C38" s="1">
+        <v>99.614</v>
+      </c>
+      <c r="D38" s="1">
+        <v>99.96</v>
+      </c>
+      <c r="E38" t="s">
+        <v>8</v>
+      </c>
+      <c r="F38">
+        <v>1.0</v>
+      </c>
+      <c r="G38" s="1">
+        <v>99960.0</v>
+      </c>
+      <c r="H38" s="1">
+        <v>-346.0</v>
+      </c>
+      <c r="I38" s="1">
+        <v>-0.34613845538215</v>
+      </c>
+      <c r="J38">
+        <v>0.27</v>
+      </c>
+      <c r="K38">
+        <v>267.81</v>
+      </c>
+      <c r="L38" s="1">
+        <v>99614.0</v>
+      </c>
+      <c r="M38" s="1">
+        <v>99881.81</v>
+      </c>
+      <c r="N38" s="1">
         <v>0.45</v>
       </c>
-      <c r="L27">
-[...8 lines deleted...]
-      <c r="O27" s="1">
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26">
+      <c r="A39" t="s">
+        <v>118</v>
+      </c>
+      <c r="B39" s="1">
+        <v>136000.0</v>
+      </c>
+      <c r="C39" s="1">
+        <v>101.048</v>
+      </c>
+      <c r="D39" s="1">
+        <v>99.67</v>
+      </c>
+      <c r="E39" t="s">
+        <v>8</v>
+      </c>
+      <c r="F39">
+        <v>1.0</v>
+      </c>
+      <c r="G39" s="1">
+        <v>135551.2</v>
+      </c>
+      <c r="H39" s="1">
+        <v>1874.08</v>
+      </c>
+      <c r="I39" s="1">
+        <v>1.3825624561051</v>
+      </c>
+      <c r="J39">
+        <v>0.84</v>
+      </c>
+      <c r="K39" t="s">
+        <v>119</v>
+      </c>
+      <c r="L39" s="1">
+        <v>137425.28</v>
+      </c>
+      <c r="M39" s="1">
+        <v>138573.36</v>
+      </c>
+      <c r="N39" s="1">
+        <v>0.62</v>
+      </c>
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26">
+      <c r="A40" t="s">
+        <v>121</v>
+      </c>
+      <c r="B40" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C40" s="1">
+        <v>97.726</v>
+      </c>
+      <c r="D40" s="1">
+        <v>94.498</v>
+      </c>
+      <c r="E40" t="s">
+        <v>8</v>
+      </c>
+      <c r="F40">
+        <v>1.0</v>
+      </c>
+      <c r="G40" s="1">
+        <v>188996.0</v>
+      </c>
+      <c r="H40" s="1">
+        <v>6456.0</v>
+      </c>
+      <c r="I40" s="1">
+        <v>3.4159453110119</v>
+      </c>
+      <c r="J40">
+        <v>0.02</v>
+      </c>
+      <c r="K40">
+        <v>49.32</v>
+      </c>
+      <c r="L40" s="1">
+        <v>195452.0</v>
+      </c>
+      <c r="M40" s="1">
+        <v>195501.32</v>
+      </c>
+      <c r="N40" s="1">
+        <v>0.88</v>
+      </c>
+      <c r="O40">
+        <v>1</v>
+      </c>
+      <c r="Z40" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26">
+      <c r="A41" t="s">
+        <v>123</v>
+      </c>
+      <c r="B41" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C41" s="1">
+        <v>98.975</v>
+      </c>
+      <c r="D41" s="1">
+        <v>99.71</v>
+      </c>
+      <c r="E41" t="s">
+        <v>8</v>
+      </c>
+      <c r="F41">
+        <v>1.0</v>
+      </c>
+      <c r="G41" s="1">
+        <v>99710.0</v>
+      </c>
+      <c r="H41" s="1">
+        <v>-735.0</v>
+      </c>
+      <c r="I41" s="1">
+        <v>-0.73713769932805</v>
+      </c>
+      <c r="J41">
+        <v>1.16</v>
+      </c>
+      <c r="K41" t="s">
+        <v>124</v>
+      </c>
+      <c r="L41" s="1">
+        <v>98975.0</v>
+      </c>
+      <c r="M41" s="1">
+        <v>100132.88</v>
+      </c>
+      <c r="N41" s="1">
         <v>0.45</v>
       </c>
-      <c r="P27">
-[...10 lines deleted...]
-      <c r="C28" s="1">
+      <c r="O41">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26">
+      <c r="A42" t="s">
+        <v>126</v>
+      </c>
+      <c r="B42" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C42" s="1">
+        <v>98.745</v>
+      </c>
+      <c r="D42" s="1">
+        <v>99.772</v>
+      </c>
+      <c r="E42" t="s">
+        <v>8</v>
+      </c>
+      <c r="F42">
+        <v>1.0</v>
+      </c>
+      <c r="G42" s="1">
+        <v>299316.0</v>
+      </c>
+      <c r="H42" s="1">
+        <v>-3081.0</v>
+      </c>
+      <c r="I42" s="1">
+        <v>-1.029346910957</v>
+      </c>
+      <c r="J42">
+        <v>1.75</v>
+      </c>
+      <c r="K42" t="s">
+        <v>127</v>
+      </c>
+      <c r="L42" s="1">
+        <v>296235.0</v>
+      </c>
+      <c r="M42" s="1">
+        <v>301474.73</v>
+      </c>
+      <c r="N42" s="1">
+        <v>1.36</v>
+      </c>
+      <c r="O42">
+        <v>1</v>
+      </c>
+      <c r="Z42" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26">
+      <c r="A43" t="s">
+        <v>129</v>
+      </c>
+      <c r="B43" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C43" s="1">
+        <v>104.142</v>
+      </c>
+      <c r="D43" s="1">
+        <v>106.562</v>
+      </c>
+      <c r="E43" t="s">
+        <v>8</v>
+      </c>
+      <c r="F43">
+        <v>1.0</v>
+      </c>
+      <c r="G43" s="1">
+        <v>213124.0</v>
+      </c>
+      <c r="H43" s="1">
+        <v>-4840.0</v>
+      </c>
+      <c r="I43" s="1">
+        <v>-2.2709783975526</v>
+      </c>
+      <c r="J43">
+        <v>4.54</v>
+      </c>
+      <c r="K43" t="s">
+        <v>130</v>
+      </c>
+      <c r="L43" s="1">
+        <v>208284.0</v>
+      </c>
+      <c r="M43" s="1">
+        <v>217355.23</v>
+      </c>
+      <c r="N43" s="1">
+        <v>0.98</v>
+      </c>
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26">
+      <c r="A44" t="s">
+        <v>132</v>
+      </c>
+      <c r="B44" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C44" s="1">
+        <v>96.425</v>
+      </c>
+      <c r="D44" s="1">
+        <v>94.283</v>
+      </c>
+      <c r="E44" t="s">
+        <v>8</v>
+      </c>
+      <c r="F44">
+        <v>1.0</v>
+      </c>
+      <c r="G44" s="1">
+        <v>188566.0</v>
+      </c>
+      <c r="H44" s="1">
+        <v>4284.0</v>
+      </c>
+      <c r="I44" s="1">
+        <v>2.2718835845274</v>
+      </c>
+      <c r="J44">
+        <v>0.05</v>
+      </c>
+      <c r="K44">
+        <v>95.89</v>
+      </c>
+      <c r="L44" s="1">
+        <v>192850.0</v>
+      </c>
+      <c r="M44" s="1">
+        <v>192945.89</v>
+      </c>
+      <c r="N44" s="1">
+        <v>0.87</v>
+      </c>
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26">
+      <c r="A45" t="s">
+        <v>134</v>
+      </c>
+      <c r="B45" s="1">
         <v>100000.0</v>
       </c>
-      <c r="D28" s="1">
-[...32 lines deleted...]
-      <c r="O28" s="1">
+      <c r="C45" s="1">
+        <v>106.671</v>
+      </c>
+      <c r="D45" s="1">
+        <v>109.94</v>
+      </c>
+      <c r="E45" t="s">
+        <v>8</v>
+      </c>
+      <c r="F45">
+        <v>1.0</v>
+      </c>
+      <c r="G45" s="1">
+        <v>109940.0</v>
+      </c>
+      <c r="H45" s="1">
+        <v>-3269.0</v>
+      </c>
+      <c r="I45" s="1">
+        <v>-2.9734400582136</v>
+      </c>
+      <c r="J45">
+        <v>1.92</v>
+      </c>
+      <c r="K45" t="s">
+        <v>135</v>
+      </c>
+      <c r="L45" s="1">
+        <v>106671.0</v>
+      </c>
+      <c r="M45" s="1">
+        <v>108594.29</v>
+      </c>
+      <c r="N45" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26">
+      <c r="A46" t="s">
+        <v>137</v>
+      </c>
+      <c r="B46" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C46" s="1">
+        <v>99.423</v>
+      </c>
+      <c r="D46" s="1">
+        <v>99.601</v>
+      </c>
+      <c r="E46" t="s">
+        <v>8</v>
+      </c>
+      <c r="F46">
+        <v>1.0</v>
+      </c>
+      <c r="G46" s="1">
+        <v>99601.0</v>
+      </c>
+      <c r="H46" s="1">
+        <v>-178.0</v>
+      </c>
+      <c r="I46" s="1">
+        <v>-0.17871306512987</v>
+      </c>
+      <c r="J46">
+        <v>1.73</v>
+      </c>
+      <c r="K46" t="s">
+        <v>138</v>
+      </c>
+      <c r="L46" s="1">
+        <v>99423.0</v>
+      </c>
+      <c r="M46" s="1">
+        <v>101149.03</v>
+      </c>
+      <c r="N46" s="1">
         <v>0.46</v>
       </c>
-      <c r="P28">
-[...60 lines deleted...]
-      <c r="C30" s="1">
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26">
+      <c r="A47" t="s">
+        <v>140</v>
+      </c>
+      <c r="B47" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C47" s="1">
+        <v>100.273</v>
+      </c>
+      <c r="D47" s="1">
+        <v>99.934</v>
+      </c>
+      <c r="E47" t="s">
+        <v>8</v>
+      </c>
+      <c r="F47">
+        <v>1.0</v>
+      </c>
+      <c r="G47" s="1">
+        <v>99934.0</v>
+      </c>
+      <c r="H47" s="1">
+        <v>339.0</v>
+      </c>
+      <c r="I47" s="1">
+        <v>0.33922388776593</v>
+      </c>
+      <c r="J47">
+        <v>0.51</v>
+      </c>
+      <c r="K47">
+        <v>507.53</v>
+      </c>
+      <c r="L47" s="1">
+        <v>100273.0</v>
+      </c>
+      <c r="M47" s="1">
+        <v>100780.53</v>
+      </c>
+      <c r="N47" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O47">
+        <v>1</v>
+      </c>
+      <c r="Z47" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26">
+      <c r="A48" t="s">
+        <v>142</v>
+      </c>
+      <c r="B48" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C48" s="1">
+        <v>100.589</v>
+      </c>
+      <c r="D48" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E48" t="s">
+        <v>8</v>
+      </c>
+      <c r="F48">
+        <v>1.0</v>
+      </c>
+      <c r="G48" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="H48" s="1">
+        <v>589.0</v>
+      </c>
+      <c r="I48" s="1">
+        <v>0.589</v>
+      </c>
+      <c r="J48">
+        <v>0.79</v>
+      </c>
+      <c r="K48">
+        <v>786.89</v>
+      </c>
+      <c r="L48" s="1">
+        <v>100589.0</v>
+      </c>
+      <c r="M48" s="1">
+        <v>101375.89</v>
+      </c>
+      <c r="N48" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26">
+      <c r="A49" t="s">
+        <v>144</v>
+      </c>
+      <c r="B49" s="1">
         <v>300000.0</v>
       </c>
-      <c r="D30" s="1">
-[...146 lines deleted...]
-      <c r="C33" s="1">
+      <c r="C49" s="1">
+        <v>99.119</v>
+      </c>
+      <c r="D49" s="1">
+        <v>97.95</v>
+      </c>
+      <c r="E49" t="s">
+        <v>8</v>
+      </c>
+      <c r="F49">
+        <v>1.0</v>
+      </c>
+      <c r="G49" s="1">
+        <v>293850.0</v>
+      </c>
+      <c r="H49" s="1">
+        <v>3507.0</v>
+      </c>
+      <c r="I49" s="1">
+        <v>1.1934660541092</v>
+      </c>
+      <c r="J49">
+        <v>0.52</v>
+      </c>
+      <c r="K49" t="s">
+        <v>145</v>
+      </c>
+      <c r="L49" s="1">
+        <v>297357.0</v>
+      </c>
+      <c r="M49" s="1">
+        <v>298926.86</v>
+      </c>
+      <c r="N49" s="1">
+        <v>1.35</v>
+      </c>
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26">
+      <c r="A50" t="s">
+        <v>147</v>
+      </c>
+      <c r="B50" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C50" s="1">
+        <v>100.314</v>
+      </c>
+      <c r="D50" s="1">
+        <v>99.733</v>
+      </c>
+      <c r="E50" t="s">
+        <v>8</v>
+      </c>
+      <c r="F50">
+        <v>1.0</v>
+      </c>
+      <c r="G50" s="1">
+        <v>199466.0</v>
+      </c>
+      <c r="H50" s="1">
+        <v>1162.0</v>
+      </c>
+      <c r="I50" s="1">
+        <v>0.58255542297935</v>
+      </c>
+      <c r="J50">
+        <v>0.08</v>
+      </c>
+      <c r="K50">
+        <v>166.44</v>
+      </c>
+      <c r="L50" s="1">
+        <v>200628.0</v>
+      </c>
+      <c r="M50" s="1">
+        <v>200794.44</v>
+      </c>
+      <c r="N50" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26">
+      <c r="A51" t="s">
+        <v>149</v>
+      </c>
+      <c r="B51" s="1">
         <v>300000.0</v>
       </c>
-      <c r="D33" s="1">
-[...32 lines deleted...]
-      <c r="O33" s="1">
+      <c r="C51" s="1">
+        <v>99.479</v>
+      </c>
+      <c r="D51" s="1">
+        <v>99.92033333</v>
+      </c>
+      <c r="E51" t="s">
+        <v>8</v>
+      </c>
+      <c r="F51">
+        <v>1.0</v>
+      </c>
+      <c r="G51" s="1">
+        <v>299761.0</v>
+      </c>
+      <c r="H51" s="1">
+        <v>-1324.0</v>
+      </c>
+      <c r="I51" s="1">
+        <v>-0.44168520921668</v>
+      </c>
+      <c r="J51">
+        <v>0.07</v>
+      </c>
+      <c r="K51">
+        <v>221.92</v>
+      </c>
+      <c r="L51" s="1">
+        <v>298437.0</v>
+      </c>
+      <c r="M51" s="1">
+        <v>298658.92</v>
+      </c>
+      <c r="N51" s="1">
         <v>1.34</v>
       </c>
-      <c r="P33">
-[...854 lines deleted...]
-      <c r="A51" t="s">
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
         <v>148</v>
       </c>
-      <c r="B51" t="s">
-[...45 lines deleted...]
-    <row r="52" spans="1:16">
+    </row>
+    <row r="52" spans="1:26">
       <c r="A52" t="s">
         <v>151</v>
       </c>
-      <c r="B52" t="s">
-        <v>152</v>
+      <c r="B52" s="1">
+        <v>100000.0</v>
       </c>
       <c r="C52" s="1">
-        <v>100000.0</v>
+        <v>99.369</v>
       </c>
       <c r="D52" s="1">
-        <v>99.294</v>
-[...1 lines deleted...]
-      <c r="E52" s="1">
         <v>98.32</v>
       </c>
-      <c r="F52" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E52" t="s">
+        <v>8</v>
+      </c>
+      <c r="F52">
+        <v>1.0</v>
+      </c>
+      <c r="G52" s="1">
+        <v>98320.0</v>
       </c>
       <c r="H52" s="1">
-        <v>98320.0</v>
+        <v>1049.0</v>
       </c>
       <c r="I52" s="1">
-        <v>974.0</v>
-[...2 lines deleted...]
-        <v>0.9906427990236</v>
+        <v>1.0669243287225</v>
+      </c>
+      <c r="J52">
+        <v>0.46</v>
       </c>
       <c r="K52">
-        <v>0.35</v>
-[...2 lines deleted...]
-        <v>354.45</v>
+        <v>462.33</v>
+      </c>
+      <c r="L52" s="1">
+        <v>99369.0</v>
       </c>
       <c r="M52" s="1">
-        <v>99294.0</v>
+        <v>99831.33</v>
       </c>
       <c r="N52" s="1">
-        <v>99648.45</v>
-[...1 lines deleted...]
-      <c r="O52" s="1">
         <v>0.45</v>
       </c>
-      <c r="P52">
-[...3 lines deleted...]
-    <row r="53" spans="1:16">
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26">
       <c r="A53" t="s">
         <v>153</v>
       </c>
-      <c r="B53" t="s">
+      <c r="B53" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C53" s="1">
+        <v>99.211</v>
+      </c>
+      <c r="D53" s="1">
+        <v>99.517</v>
+      </c>
+      <c r="E53" t="s">
+        <v>8</v>
+      </c>
+      <c r="F53">
+        <v>1.0</v>
+      </c>
+      <c r="G53" s="1">
+        <v>99517.0</v>
+      </c>
+      <c r="H53" s="1">
+        <v>-306.0</v>
+      </c>
+      <c r="I53" s="1">
+        <v>-0.30748515329039</v>
+      </c>
+      <c r="J53">
+        <v>0.06</v>
+      </c>
+      <c r="K53">
+        <v>55.48</v>
+      </c>
+      <c r="L53" s="1">
+        <v>99211.0</v>
+      </c>
+      <c r="M53" s="1">
+        <v>99266.48</v>
+      </c>
+      <c r="N53" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26">
+      <c r="A54" t="s">
+        <v>155</v>
+      </c>
+      <c r="B54" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C54" s="1">
+        <v>99.501</v>
+      </c>
+      <c r="D54" s="1">
+        <v>99.574</v>
+      </c>
+      <c r="E54" t="s">
+        <v>8</v>
+      </c>
+      <c r="F54">
+        <v>1.0</v>
+      </c>
+      <c r="G54" s="1">
+        <v>199148.0</v>
+      </c>
+      <c r="H54" s="1">
+        <v>-146.0</v>
+      </c>
+      <c r="I54" s="1">
+        <v>-0.073312310442485</v>
+      </c>
+      <c r="J54">
+        <v>0.87</v>
+      </c>
+      <c r="K54" t="s">
+        <v>156</v>
+      </c>
+      <c r="L54" s="1">
+        <v>199002.0</v>
+      </c>
+      <c r="M54" s="1">
+        <v>200742.41</v>
+      </c>
+      <c r="N54" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="O54">
+        <v>1</v>
+      </c>
+      <c r="Z54" t="s">
         <v>154</v>
       </c>
-      <c r="C53" s="1">
+    </row>
+    <row r="55" spans="1:26">
+      <c r="A55" t="s">
+        <v>158</v>
+      </c>
+      <c r="B55" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C55" s="1">
+        <v>101.191</v>
+      </c>
+      <c r="D55" s="1">
+        <v>101.799</v>
+      </c>
+      <c r="E55" t="s">
+        <v>8</v>
+      </c>
+      <c r="F55">
+        <v>1.0</v>
+      </c>
+      <c r="G55" s="1">
+        <v>203598.0</v>
+      </c>
+      <c r="H55" s="1">
+        <v>-1216.0</v>
+      </c>
+      <c r="I55" s="1">
+        <v>-0.59725537578955</v>
+      </c>
+      <c r="J55">
+        <v>2.6</v>
+      </c>
+      <c r="K55" t="s">
+        <v>159</v>
+      </c>
+      <c r="L55" s="1">
+        <v>202382.0</v>
+      </c>
+      <c r="M55" s="1">
+        <v>207579.26</v>
+      </c>
+      <c r="N55" s="1">
+        <v>0.93</v>
+      </c>
+      <c r="O55">
+        <v>1</v>
+      </c>
+      <c r="Z55" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26">
+      <c r="A56" t="s">
+        <v>161</v>
+      </c>
+      <c r="B56" s="1">
         <v>100000.0</v>
       </c>
-      <c r="D53" s="1">
-[...32 lines deleted...]
-      <c r="O53" s="1">
+      <c r="C56" s="1">
+        <v>97.109</v>
+      </c>
+      <c r="D56" s="1">
+        <v>93.412</v>
+      </c>
+      <c r="E56" t="s">
+        <v>8</v>
+      </c>
+      <c r="F56">
+        <v>1.0</v>
+      </c>
+      <c r="G56" s="1">
+        <v>93412.0</v>
+      </c>
+      <c r="H56" s="1">
+        <v>3697.0</v>
+      </c>
+      <c r="I56" s="1">
+        <v>3.9577356228322</v>
+      </c>
+      <c r="J56">
+        <v>0.53</v>
+      </c>
+      <c r="K56">
+        <v>532.19</v>
+      </c>
+      <c r="L56" s="1">
+        <v>97109.0</v>
+      </c>
+      <c r="M56" s="1">
+        <v>97641.19</v>
+      </c>
+      <c r="N56" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O56">
+        <v>1</v>
+      </c>
+      <c r="Z56" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26">
+      <c r="A57" t="s">
+        <v>163</v>
+      </c>
+      <c r="B57" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C57" s="1">
+        <v>91.534</v>
+      </c>
+      <c r="D57" s="1">
+        <v>91.432</v>
+      </c>
+      <c r="E57" t="s">
+        <v>8</v>
+      </c>
+      <c r="F57">
+        <v>1.0</v>
+      </c>
+      <c r="G57" s="1">
+        <v>91432.0</v>
+      </c>
+      <c r="H57" s="1">
+        <v>102.0</v>
+      </c>
+      <c r="I57" s="1">
+        <v>0.11155831656313</v>
+      </c>
+      <c r="J57">
+        <v>0.19</v>
+      </c>
+      <c r="K57">
+        <v>193.84</v>
+      </c>
+      <c r="L57" s="1">
+        <v>91534.0</v>
+      </c>
+      <c r="M57" s="1">
+        <v>91727.84</v>
+      </c>
+      <c r="N57" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O57">
+        <v>1</v>
+      </c>
+      <c r="Z57" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="58" spans="1:26">
+      <c r="A58" t="s">
+        <v>165</v>
+      </c>
+      <c r="B58" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C58" s="1">
+        <v>101.677</v>
+      </c>
+      <c r="D58" s="1">
+        <v>100.539</v>
+      </c>
+      <c r="E58" t="s">
+        <v>8</v>
+      </c>
+      <c r="F58">
+        <v>1.0</v>
+      </c>
+      <c r="G58" s="1">
+        <v>100539.0</v>
+      </c>
+      <c r="H58" s="1">
+        <v>1138.0</v>
+      </c>
+      <c r="I58" s="1">
+        <v>1.1318990640448</v>
+      </c>
+      <c r="J58">
+        <v>3.0</v>
+      </c>
+      <c r="K58" t="s">
+        <v>166</v>
+      </c>
+      <c r="L58" s="1">
+        <v>101677.0</v>
+      </c>
+      <c r="M58" s="1">
+        <v>104679.74</v>
+      </c>
+      <c r="N58" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O58">
+        <v>1</v>
+      </c>
+      <c r="Z58" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="59" spans="1:26">
+      <c r="A59" t="s">
+        <v>168</v>
+      </c>
+      <c r="B59" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C59" s="1">
+        <v>99.689</v>
+      </c>
+      <c r="D59" s="1">
+        <v>99.956</v>
+      </c>
+      <c r="E59" t="s">
+        <v>8</v>
+      </c>
+      <c r="F59">
+        <v>1.0</v>
+      </c>
+      <c r="G59" s="1">
+        <v>99956.0</v>
+      </c>
+      <c r="H59" s="1">
+        <v>-267.0</v>
+      </c>
+      <c r="I59" s="1">
+        <v>-0.26711753171395</v>
+      </c>
+      <c r="J59">
+        <v>2.78</v>
+      </c>
+      <c r="K59" t="s">
+        <v>169</v>
+      </c>
+      <c r="L59" s="1">
+        <v>99689.0</v>
+      </c>
+      <c r="M59" s="1">
+        <v>102469.48</v>
+      </c>
+      <c r="N59" s="1">
         <v>0.46</v>
       </c>
-      <c r="P53">
-[...110 lines deleted...]
-      <c r="C56" s="1">
+      <c r="O59">
+        <v>1</v>
+      </c>
+      <c r="Z59" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="60" spans="1:26">
+      <c r="A60" t="s">
+        <v>171</v>
+      </c>
+      <c r="B60" s="1">
         <v>100000.0</v>
       </c>
-      <c r="D56" s="1">
-[...20 lines deleted...]
-      <c r="K56">
+      <c r="C60" s="1">
+        <v>100.22</v>
+      </c>
+      <c r="D60" s="1">
+        <v>100.426</v>
+      </c>
+      <c r="E60" t="s">
+        <v>8</v>
+      </c>
+      <c r="F60">
+        <v>1.0</v>
+      </c>
+      <c r="G60" s="1">
+        <v>100426.0</v>
+      </c>
+      <c r="H60" s="1">
+        <v>-206.0</v>
+      </c>
+      <c r="I60" s="1">
+        <v>-0.20512616254755</v>
+      </c>
+      <c r="J60">
+        <v>2.11</v>
+      </c>
+      <c r="K60" t="s">
+        <v>172</v>
+      </c>
+      <c r="L60" s="1">
+        <v>100220.0</v>
+      </c>
+      <c r="M60" s="1">
+        <v>102326.16</v>
+      </c>
+      <c r="N60" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O60">
+        <v>1</v>
+      </c>
+      <c r="Z60" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26">
+      <c r="A61" t="s">
+        <v>174</v>
+      </c>
+      <c r="B61" s="1">
+        <v>114000.0</v>
+      </c>
+      <c r="C61" s="1">
+        <v>99.078</v>
+      </c>
+      <c r="D61" s="1">
+        <v>99.818</v>
+      </c>
+      <c r="E61" t="s">
+        <v>8</v>
+      </c>
+      <c r="F61">
+        <v>1.0</v>
+      </c>
+      <c r="G61" s="1">
+        <v>113792.52</v>
+      </c>
+      <c r="H61" s="1">
+        <v>-843.6</v>
+      </c>
+      <c r="I61" s="1">
+        <v>-0.74134925564527</v>
+      </c>
+      <c r="J61">
+        <v>1.52</v>
+      </c>
+      <c r="K61" t="s">
+        <v>175</v>
+      </c>
+      <c r="L61" s="1">
+        <v>112948.92</v>
+      </c>
+      <c r="M61" s="1">
+        <v>114678.83</v>
+      </c>
+      <c r="N61" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O61">
+        <v>1</v>
+      </c>
+      <c r="Z61" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="62" spans="1:26">
+      <c r="A62" t="s">
+        <v>177</v>
+      </c>
+      <c r="B62" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C62" s="1">
+        <v>98.222</v>
+      </c>
+      <c r="D62" s="1">
+        <v>97.224</v>
+      </c>
+      <c r="E62" t="s">
+        <v>8</v>
+      </c>
+      <c r="F62">
+        <v>1.0</v>
+      </c>
+      <c r="G62" s="1">
+        <v>97224.0</v>
+      </c>
+      <c r="H62" s="1">
+        <v>998.0</v>
+      </c>
+      <c r="I62" s="1">
+        <v>1.0264955155106</v>
+      </c>
+      <c r="J62">
+        <v>0.76</v>
+      </c>
+      <c r="K62">
+        <v>757.53</v>
+      </c>
+      <c r="L62" s="1">
+        <v>98222.0</v>
+      </c>
+      <c r="M62" s="1">
+        <v>98979.53</v>
+      </c>
+      <c r="N62" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O62">
+        <v>1</v>
+      </c>
+      <c r="Z62" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="63" spans="1:26">
+      <c r="A63" t="s">
+        <v>179</v>
+      </c>
+      <c r="B63" s="1">
+        <v>135000.0</v>
+      </c>
+      <c r="C63" s="1">
+        <v>98.971</v>
+      </c>
+      <c r="D63" s="1">
+        <v>99.998</v>
+      </c>
+      <c r="E63" t="s">
+        <v>8</v>
+      </c>
+      <c r="F63">
+        <v>1.0</v>
+      </c>
+      <c r="G63" s="1">
+        <v>134997.3</v>
+      </c>
+      <c r="H63" s="1">
+        <v>-1386.45</v>
+      </c>
+      <c r="I63" s="1">
+        <v>-1.0270205404108</v>
+      </c>
+      <c r="J63">
+        <v>0.35</v>
+      </c>
+      <c r="K63">
+        <v>476.73</v>
+      </c>
+      <c r="L63" s="1">
+        <v>133610.85</v>
+      </c>
+      <c r="M63" s="1">
+        <v>134087.58</v>
+      </c>
+      <c r="N63" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="O63">
+        <v>1</v>
+      </c>
+      <c r="Z63" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="64" spans="1:26">
+      <c r="A64" t="s">
+        <v>181</v>
+      </c>
+      <c r="B64" s="1">
+        <v>56000.0</v>
+      </c>
+      <c r="C64" s="1">
+        <v>99.999</v>
+      </c>
+      <c r="D64" s="1">
+        <v>99.558</v>
+      </c>
+      <c r="E64" t="s">
+        <v>8</v>
+      </c>
+      <c r="F64">
+        <v>1.0</v>
+      </c>
+      <c r="G64" s="1">
+        <v>55752.48</v>
+      </c>
+      <c r="H64" s="1">
+        <v>246.96</v>
+      </c>
+      <c r="I64" s="1">
+        <v>0.44295787380221</v>
+      </c>
+      <c r="J64">
+        <v>1.7</v>
+      </c>
+      <c r="K64">
+        <v>954.11</v>
+      </c>
+      <c r="L64" s="1">
+        <v>55999.44</v>
+      </c>
+      <c r="M64" s="1">
+        <v>56953.55</v>
+      </c>
+      <c r="N64" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O64">
+        <v>1</v>
+      </c>
+      <c r="Z64" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="65" spans="1:26">
+      <c r="A65" t="s">
+        <v>183</v>
+      </c>
+      <c r="B65" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C65" s="1">
+        <v>100.979</v>
+      </c>
+      <c r="D65" s="1">
+        <v>102.154</v>
+      </c>
+      <c r="E65" t="s">
+        <v>8</v>
+      </c>
+      <c r="F65">
+        <v>1.0</v>
+      </c>
+      <c r="G65" s="1">
+        <v>102154.0</v>
+      </c>
+      <c r="H65" s="1">
+        <v>-1175.0</v>
+      </c>
+      <c r="I65" s="1">
+        <v>-1.1502241713491</v>
+      </c>
+      <c r="J65">
+        <v>2.25</v>
+      </c>
+      <c r="K65" t="s">
+        <v>184</v>
+      </c>
+      <c r="L65" s="1">
+        <v>100979.0</v>
+      </c>
+      <c r="M65" s="1">
+        <v>103226.26</v>
+      </c>
+      <c r="N65" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O65">
+        <v>1</v>
+      </c>
+      <c r="Z65" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="66" spans="1:26">
+      <c r="A66" t="s">
+        <v>186</v>
+      </c>
+      <c r="B66" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C66" s="1">
+        <v>99.059</v>
+      </c>
+      <c r="D66" s="1">
+        <v>99.791</v>
+      </c>
+      <c r="E66" t="s">
+        <v>8</v>
+      </c>
+      <c r="F66">
+        <v>1.0</v>
+      </c>
+      <c r="G66" s="1">
+        <v>99791.0</v>
+      </c>
+      <c r="H66" s="1">
+        <v>-732.0</v>
+      </c>
+      <c r="I66" s="1">
+        <v>-0.73353308414586</v>
+      </c>
+      <c r="J66">
+        <v>2.28</v>
+      </c>
+      <c r="K66" t="s">
+        <v>187</v>
+      </c>
+      <c r="L66" s="1">
+        <v>99059.0</v>
+      </c>
+      <c r="M66" s="1">
+        <v>101335.37</v>
+      </c>
+      <c r="N66" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O66">
+        <v>1</v>
+      </c>
+      <c r="Z66" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="67" spans="1:26">
+      <c r="A67" t="s">
+        <v>189</v>
+      </c>
+      <c r="B67" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C67" s="1">
+        <v>99.851</v>
+      </c>
+      <c r="D67" s="1">
+        <v>97.614</v>
+      </c>
+      <c r="E67" t="s">
+        <v>8</v>
+      </c>
+      <c r="F67">
+        <v>1.0</v>
+      </c>
+      <c r="G67" s="1">
+        <v>97614.0</v>
+      </c>
+      <c r="H67" s="1">
+        <v>2237.0</v>
+      </c>
+      <c r="I67" s="1">
+        <v>2.2916794722069</v>
+      </c>
+      <c r="J67">
+        <v>1.23</v>
+      </c>
+      <c r="K67" t="s">
+        <v>190</v>
+      </c>
+      <c r="L67" s="1">
+        <v>99851.0</v>
+      </c>
+      <c r="M67" s="1">
+        <v>101079.08</v>
+      </c>
+      <c r="N67" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O67">
+        <v>1</v>
+      </c>
+      <c r="Z67" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="68" spans="1:26">
+      <c r="A68" t="s">
+        <v>192</v>
+      </c>
+      <c r="B68" s="1">
+        <v>132000.0</v>
+      </c>
+      <c r="C68" s="1">
+        <v>100.689</v>
+      </c>
+      <c r="D68" s="1">
+        <v>99.845</v>
+      </c>
+      <c r="E68" t="s">
+        <v>8</v>
+      </c>
+      <c r="F68">
+        <v>1.0</v>
+      </c>
+      <c r="G68" s="1">
+        <v>131795.4</v>
+      </c>
+      <c r="H68" s="1">
+        <v>1114.08</v>
+      </c>
+      <c r="I68" s="1">
+        <v>0.84531023085783</v>
+      </c>
+      <c r="J68">
+        <v>0.28</v>
+      </c>
+      <c r="K68">
+        <v>367.07</v>
+      </c>
+      <c r="L68" s="1">
+        <v>132909.48</v>
+      </c>
+      <c r="M68" s="1">
+        <v>133276.55</v>
+      </c>
+      <c r="N68" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="O68">
+        <v>1</v>
+      </c>
+      <c r="Z68" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="69" spans="1:26">
+      <c r="A69" t="s">
+        <v>194</v>
+      </c>
+      <c r="B69" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C69" s="1">
+        <v>95.358</v>
+      </c>
+      <c r="D69" s="1">
+        <v>94.279</v>
+      </c>
+      <c r="E69" t="s">
+        <v>8</v>
+      </c>
+      <c r="F69">
+        <v>1.0</v>
+      </c>
+      <c r="G69" s="1">
+        <v>94279.0</v>
+      </c>
+      <c r="H69" s="1">
+        <v>1079.0</v>
+      </c>
+      <c r="I69" s="1">
+        <v>1.1444754399177</v>
+      </c>
+      <c r="J69">
         <v>0.48</v>
       </c>
-      <c r="L56">
-[...22 lines deleted...]
-      <c r="C57" s="1">
+      <c r="K69">
+        <v>482.88</v>
+      </c>
+      <c r="L69" s="1">
+        <v>95358.0</v>
+      </c>
+      <c r="M69" s="1">
+        <v>95840.88</v>
+      </c>
+      <c r="N69" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O69">
+        <v>1</v>
+      </c>
+      <c r="Z69" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="70" spans="1:26">
+      <c r="A70" t="s">
+        <v>196</v>
+      </c>
+      <c r="B70" s="1">
         <v>100000.0</v>
       </c>
-      <c r="D57" s="1">
-[...82 lines deleted...]
-      <c r="O58" s="1">
+      <c r="C70" s="1">
+        <v>102.899</v>
+      </c>
+      <c r="D70" s="1">
+        <v>104.37</v>
+      </c>
+      <c r="E70" t="s">
+        <v>8</v>
+      </c>
+      <c r="F70">
+        <v>1.0</v>
+      </c>
+      <c r="G70" s="1">
+        <v>104370.0</v>
+      </c>
+      <c r="H70" s="1">
+        <v>-1471.0</v>
+      </c>
+      <c r="I70" s="1">
+        <v>-1.4094088339561</v>
+      </c>
+      <c r="J70">
+        <v>1.2</v>
+      </c>
+      <c r="K70" t="s">
+        <v>197</v>
+      </c>
+      <c r="L70" s="1">
+        <v>102899.0</v>
+      </c>
+      <c r="M70" s="1">
+        <v>104096.0</v>
+      </c>
+      <c r="N70" s="1">
         <v>0.47</v>
       </c>
-      <c r="P58">
-[...504 lines deleted...]
-      <c r="A69" t="s">
+      <c r="O70">
+        <v>1</v>
+      </c>
+      <c r="Z70" t="s">
         <v>195</v>
       </c>
-      <c r="B69" t="s">
-[...95 lines deleted...]
-    <row r="71" spans="1:16">
+    </row>
+    <row r="71" spans="1:26">
       <c r="A71" t="s">
         <v>199</v>
       </c>
-      <c r="B71" t="s">
+      <c r="B71" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C71" s="1">
+        <v>97.234</v>
+      </c>
+      <c r="D71" s="1">
+        <v>97.63</v>
+      </c>
+      <c r="E71" t="s">
+        <v>8</v>
+      </c>
+      <c r="F71">
+        <v>1.0</v>
+      </c>
+      <c r="G71" s="1">
+        <v>195260.0</v>
+      </c>
+      <c r="H71" s="1">
+        <v>-792.0</v>
+      </c>
+      <c r="I71" s="1">
+        <v>-0.40561302878214</v>
+      </c>
+      <c r="J71">
+        <v>0.52</v>
+      </c>
+      <c r="K71" t="s">
         <v>200</v>
       </c>
-      <c r="C71" s="1">
+      <c r="L71" s="1">
+        <v>194468.0</v>
+      </c>
+      <c r="M71" s="1">
+        <v>195509.78</v>
+      </c>
+      <c r="N71" s="1">
+        <v>0.88</v>
+      </c>
+      <c r="O71">
+        <v>1</v>
+      </c>
+      <c r="Z71" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="72" spans="1:26">
+      <c r="A72" t="s">
+        <v>202</v>
+      </c>
+      <c r="B72" s="1">
+        <v>118000.0</v>
+      </c>
+      <c r="C72" s="1">
+        <v>98.8</v>
+      </c>
+      <c r="D72" s="1">
+        <v>99.628</v>
+      </c>
+      <c r="E72" t="s">
+        <v>8</v>
+      </c>
+      <c r="F72">
+        <v>1.0</v>
+      </c>
+      <c r="G72" s="1">
+        <v>117561.04</v>
+      </c>
+      <c r="H72" s="1">
+        <v>-977.04</v>
+      </c>
+      <c r="I72" s="1">
+        <v>-0.83109166097884</v>
+      </c>
+      <c r="J72">
+        <v>2.38</v>
+      </c>
+      <c r="K72" t="s">
+        <v>203</v>
+      </c>
+      <c r="L72" s="1">
+        <v>116584.0</v>
+      </c>
+      <c r="M72" s="1">
+        <v>119389.33</v>
+      </c>
+      <c r="N72" s="1">
+        <v>0.54</v>
+      </c>
+      <c r="O72">
+        <v>1</v>
+      </c>
+      <c r="Z72" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="73" spans="1:26">
+      <c r="A73" t="s">
+        <v>205</v>
+      </c>
+      <c r="B73" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C73" s="1">
+        <v>99.274</v>
+      </c>
+      <c r="D73" s="1">
+        <v>97.633</v>
+      </c>
+      <c r="E73" t="s">
+        <v>8</v>
+      </c>
+      <c r="F73">
+        <v>1.0</v>
+      </c>
+      <c r="G73" s="1">
+        <v>97633.0</v>
+      </c>
+      <c r="H73" s="1">
+        <v>1641.0</v>
+      </c>
+      <c r="I73" s="1">
+        <v>1.6807841610931</v>
+      </c>
+      <c r="J73">
+        <v>0.5</v>
+      </c>
+      <c r="K73">
+        <v>500.68</v>
+      </c>
+      <c r="L73" s="1">
+        <v>99274.0</v>
+      </c>
+      <c r="M73" s="1">
+        <v>99774.68</v>
+      </c>
+      <c r="N73" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O73">
+        <v>1</v>
+      </c>
+      <c r="Z73" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="74" spans="1:26">
+      <c r="A74" t="s">
+        <v>207</v>
+      </c>
+      <c r="B74" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C74" s="1">
+        <v>95.754</v>
+      </c>
+      <c r="D74" s="1">
+        <v>93.83333333</v>
+      </c>
+      <c r="E74" t="s">
+        <v>8</v>
+      </c>
+      <c r="F74">
+        <v>1.0</v>
+      </c>
+      <c r="G74" s="1">
+        <v>281500.0</v>
+      </c>
+      <c r="H74" s="1">
+        <v>5762.0</v>
+      </c>
+      <c r="I74" s="1">
+        <v>2.046891651865</v>
+      </c>
+      <c r="J74">
+        <v>1.1</v>
+      </c>
+      <c r="K74" t="s">
+        <v>208</v>
+      </c>
+      <c r="L74" s="1">
+        <v>287262.0</v>
+      </c>
+      <c r="M74" s="1">
+        <v>290560.97</v>
+      </c>
+      <c r="N74" s="1">
+        <v>1.31</v>
+      </c>
+      <c r="O74">
+        <v>1</v>
+      </c>
+      <c r="Z74" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="75" spans="1:26">
+      <c r="A75" t="s">
+        <v>210</v>
+      </c>
+      <c r="B75" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C75" s="1">
+        <v>98.217</v>
+      </c>
+      <c r="D75" s="1">
+        <v>94.862</v>
+      </c>
+      <c r="E75" t="s">
+        <v>8</v>
+      </c>
+      <c r="F75">
+        <v>1.0</v>
+      </c>
+      <c r="G75" s="1">
+        <v>94862.0</v>
+      </c>
+      <c r="H75" s="1">
+        <v>3355.0</v>
+      </c>
+      <c r="I75" s="1">
+        <v>3.5367164934326</v>
+      </c>
+      <c r="J75">
+        <v>0.04</v>
+      </c>
+      <c r="K75">
+        <v>38.36</v>
+      </c>
+      <c r="L75" s="1">
+        <v>98217.0</v>
+      </c>
+      <c r="M75" s="1">
+        <v>98255.36</v>
+      </c>
+      <c r="N75" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O75">
+        <v>1</v>
+      </c>
+      <c r="Z75" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="76" spans="1:26">
+      <c r="A76" t="s">
+        <v>212</v>
+      </c>
+      <c r="B76" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C76" s="1">
+        <v>95.434</v>
+      </c>
+      <c r="D76" s="1">
+        <v>91.856</v>
+      </c>
+      <c r="E76" t="s">
+        <v>8</v>
+      </c>
+      <c r="F76">
+        <v>1.0</v>
+      </c>
+      <c r="G76" s="1">
+        <v>275568.0</v>
+      </c>
+      <c r="H76" s="1">
+        <v>10734.0</v>
+      </c>
+      <c r="I76" s="1">
+        <v>3.8952273123149</v>
+      </c>
+      <c r="J76">
+        <v>0.09</v>
+      </c>
+      <c r="K76">
+        <v>260.96</v>
+      </c>
+      <c r="L76" s="1">
+        <v>286302.0</v>
+      </c>
+      <c r="M76" s="1">
+        <v>286562.96</v>
+      </c>
+      <c r="N76" s="1">
+        <v>1.29</v>
+      </c>
+      <c r="O76">
+        <v>1</v>
+      </c>
+      <c r="Z76" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="77" spans="1:26">
+      <c r="A77" t="s">
+        <v>214</v>
+      </c>
+      <c r="B77" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C77" s="1">
+        <v>101.69</v>
+      </c>
+      <c r="D77" s="1">
+        <v>102.61</v>
+      </c>
+      <c r="E77" t="s">
+        <v>8</v>
+      </c>
+      <c r="F77">
+        <v>1.0</v>
+      </c>
+      <c r="G77" s="1">
+        <v>102610.0</v>
+      </c>
+      <c r="H77" s="1">
+        <v>-920.0</v>
+      </c>
+      <c r="I77" s="1">
+        <v>-0.89659877204951</v>
+      </c>
+      <c r="J77">
+        <v>3.53</v>
+      </c>
+      <c r="K77" t="s">
+        <v>215</v>
+      </c>
+      <c r="L77" s="1">
+        <v>101690.0</v>
+      </c>
+      <c r="M77" s="1">
+        <v>105218.08</v>
+      </c>
+      <c r="N77" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O77">
+        <v>1</v>
+      </c>
+      <c r="Z77" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="78" spans="1:26">
+      <c r="A78" t="s">
+        <v>217</v>
+      </c>
+      <c r="B78" s="1">
+        <v>150000.0</v>
+      </c>
+      <c r="C78" s="1">
+        <v>101.422</v>
+      </c>
+      <c r="D78" s="1">
+        <v>104.115</v>
+      </c>
+      <c r="E78" t="s">
+        <v>8</v>
+      </c>
+      <c r="F78">
+        <v>1.0</v>
+      </c>
+      <c r="G78" s="1">
+        <v>156172.5</v>
+      </c>
+      <c r="H78" s="1">
+        <v>-4039.5</v>
+      </c>
+      <c r="I78" s="1">
+        <v>-2.5865629352159</v>
+      </c>
+      <c r="J78">
+        <v>1.49</v>
+      </c>
+      <c r="K78" t="s">
+        <v>218</v>
+      </c>
+      <c r="L78" s="1">
+        <v>152133.0</v>
+      </c>
+      <c r="M78" s="1">
+        <v>154372.73</v>
+      </c>
+      <c r="N78" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="O78">
+        <v>1</v>
+      </c>
+      <c r="Z78" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="79" spans="1:26">
+      <c r="A79" t="s">
+        <v>220</v>
+      </c>
+      <c r="B79" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C79" s="1">
+        <v>99.733</v>
+      </c>
+      <c r="D79" s="1">
+        <v>99.376</v>
+      </c>
+      <c r="E79" t="s">
+        <v>8</v>
+      </c>
+      <c r="F79">
+        <v>1.0</v>
+      </c>
+      <c r="G79" s="1">
+        <v>99376.0</v>
+      </c>
+      <c r="H79" s="1">
+        <v>357.0</v>
+      </c>
+      <c r="I79" s="1">
+        <v>0.35924166800837</v>
+      </c>
+      <c r="J79">
+        <v>0.4</v>
+      </c>
+      <c r="K79">
+        <v>401.71</v>
+      </c>
+      <c r="L79" s="1">
+        <v>99733.0</v>
+      </c>
+      <c r="M79" s="1">
+        <v>100134.71</v>
+      </c>
+      <c r="N79" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O79">
+        <v>1</v>
+      </c>
+      <c r="Z79" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="80" spans="1:26">
+      <c r="A80" t="s">
+        <v>222</v>
+      </c>
+      <c r="B80" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C80" s="1">
+        <v>102.17</v>
+      </c>
+      <c r="D80" s="1">
+        <v>103.917</v>
+      </c>
+      <c r="E80" t="s">
+        <v>8</v>
+      </c>
+      <c r="F80">
+        <v>1.0</v>
+      </c>
+      <c r="G80" s="1">
+        <v>103917.0</v>
+      </c>
+      <c r="H80" s="1">
+        <v>-1747.0</v>
+      </c>
+      <c r="I80" s="1">
+        <v>-1.6811493788312</v>
+      </c>
+      <c r="J80">
+        <v>0.81</v>
+      </c>
+      <c r="K80">
+        <v>814.73</v>
+      </c>
+      <c r="L80" s="1">
+        <v>102170.0</v>
+      </c>
+      <c r="M80" s="1">
+        <v>102984.73</v>
+      </c>
+      <c r="N80" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O80">
+        <v>1</v>
+      </c>
+      <c r="Z80" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="81" spans="1:26">
+      <c r="A81" t="s">
+        <v>224</v>
+      </c>
+      <c r="B81" s="1">
         <v>200000.0</v>
       </c>
-      <c r="D71" s="1">
-[...20 lines deleted...]
-      <c r="K71">
+      <c r="C81" s="1">
+        <v>100.72</v>
+      </c>
+      <c r="D81" s="1">
+        <v>101.831</v>
+      </c>
+      <c r="E81" t="s">
+        <v>8</v>
+      </c>
+      <c r="F81">
+        <v>1.0</v>
+      </c>
+      <c r="G81" s="1">
+        <v>203662.0</v>
+      </c>
+      <c r="H81" s="1">
+        <v>-2222.0</v>
+      </c>
+      <c r="I81" s="1">
+        <v>-1.0910233622374</v>
+      </c>
+      <c r="J81">
+        <v>2.91</v>
+      </c>
+      <c r="K81" t="s">
+        <v>225</v>
+      </c>
+      <c r="L81" s="1">
+        <v>201440.0</v>
+      </c>
+      <c r="M81" s="1">
+        <v>207259.86</v>
+      </c>
+      <c r="N81" s="1">
+        <v>0.93</v>
+      </c>
+      <c r="O81">
+        <v>1</v>
+      </c>
+      <c r="Z81" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="82" spans="1:26">
+      <c r="A82" t="s">
+        <v>227</v>
+      </c>
+      <c r="B82" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C82" s="1">
+        <v>96.817</v>
+      </c>
+      <c r="D82" s="1">
+        <v>97.814</v>
+      </c>
+      <c r="E82" t="s">
+        <v>8</v>
+      </c>
+      <c r="F82">
+        <v>1.0</v>
+      </c>
+      <c r="G82" s="1">
+        <v>195628.0</v>
+      </c>
+      <c r="H82" s="1">
+        <v>-1994.0</v>
+      </c>
+      <c r="I82" s="1">
+        <v>-1.0192814934467</v>
+      </c>
+      <c r="J82">
+        <v>0.24</v>
+      </c>
+      <c r="K82">
+        <v>482.19</v>
+      </c>
+      <c r="L82" s="1">
+        <v>193634.0</v>
+      </c>
+      <c r="M82" s="1">
+        <v>194116.19</v>
+      </c>
+      <c r="N82" s="1">
+        <v>0.87</v>
+      </c>
+      <c r="O82">
+        <v>1</v>
+      </c>
+      <c r="Z82" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="83" spans="1:26">
+      <c r="A83" t="s">
+        <v>229</v>
+      </c>
+      <c r="B83" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C83" s="1">
+        <v>94.841</v>
+      </c>
+      <c r="D83" s="1">
+        <v>91.695</v>
+      </c>
+      <c r="E83" t="s">
+        <v>8</v>
+      </c>
+      <c r="F83">
+        <v>1.0</v>
+      </c>
+      <c r="G83" s="1">
+        <v>91695.0</v>
+      </c>
+      <c r="H83" s="1">
+        <v>3146.0</v>
+      </c>
+      <c r="I83" s="1">
+        <v>3.4309395277823</v>
+      </c>
+      <c r="J83">
+        <v>0.0</v>
+      </c>
+      <c r="K83">
+        <v>1.37</v>
+      </c>
+      <c r="L83" s="1">
+        <v>94841.0</v>
+      </c>
+      <c r="M83" s="1">
+        <v>94842.37</v>
+      </c>
+      <c r="N83" s="1">
         <v>0.43</v>
       </c>
-      <c r="L71">
-[...72 lines deleted...]
-      <c r="C73" s="1">
+      <c r="O83">
+        <v>1</v>
+      </c>
+      <c r="Z83" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="84" spans="1:26">
+      <c r="A84" t="s">
+        <v>231</v>
+      </c>
+      <c r="B84" s="1">
         <v>100000.0</v>
       </c>
-      <c r="D73" s="1">
-[...32 lines deleted...]
-      <c r="O73" s="1">
+      <c r="C84" s="1">
+        <v>101.643</v>
+      </c>
+      <c r="D84" s="1">
+        <v>103.378</v>
+      </c>
+      <c r="E84" t="s">
+        <v>8</v>
+      </c>
+      <c r="F84">
+        <v>1.0</v>
+      </c>
+      <c r="G84" s="1">
+        <v>103378.0</v>
+      </c>
+      <c r="H84" s="1">
+        <v>-1735.0</v>
+      </c>
+      <c r="I84" s="1">
+        <v>-1.678306796417</v>
+      </c>
+      <c r="J84">
+        <v>0.58</v>
+      </c>
+      <c r="K84">
+        <v>580.82</v>
+      </c>
+      <c r="L84" s="1">
+        <v>101643.0</v>
+      </c>
+      <c r="M84" s="1">
+        <v>102223.82</v>
+      </c>
+      <c r="N84" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O84">
+        <v>1</v>
+      </c>
+      <c r="Z84" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="85" spans="1:26">
+      <c r="A85" t="s">
+        <v>233</v>
+      </c>
+      <c r="B85" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C85" s="1">
+        <v>99.742</v>
+      </c>
+      <c r="D85" s="1">
+        <v>100.0825</v>
+      </c>
+      <c r="E85" t="s">
+        <v>8</v>
+      </c>
+      <c r="F85">
+        <v>1.0</v>
+      </c>
+      <c r="G85" s="1">
+        <v>200165.0</v>
+      </c>
+      <c r="H85" s="1">
+        <v>-681.0</v>
+      </c>
+      <c r="I85" s="1">
+        <v>-0.34021931906177</v>
+      </c>
+      <c r="J85">
+        <v>2.09</v>
+      </c>
+      <c r="K85" t="s">
+        <v>234</v>
+      </c>
+      <c r="L85" s="1">
+        <v>199484.0</v>
+      </c>
+      <c r="M85" s="1">
+        <v>203673.04</v>
+      </c>
+      <c r="N85" s="1">
+        <v>0.92</v>
+      </c>
+      <c r="O85">
+        <v>1</v>
+      </c>
+      <c r="Z85" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="86" spans="1:26">
+      <c r="A86" t="s">
+        <v>236</v>
+      </c>
+      <c r="B86" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C86" s="1">
+        <v>99.185</v>
+      </c>
+      <c r="D86" s="1">
+        <v>99.868</v>
+      </c>
+      <c r="E86" t="s">
+        <v>8</v>
+      </c>
+      <c r="F86">
+        <v>1.0</v>
+      </c>
+      <c r="G86" s="1">
+        <v>199736.0</v>
+      </c>
+      <c r="H86" s="1">
+        <v>-1366.0</v>
+      </c>
+      <c r="I86" s="1">
+        <v>-0.68390275163215</v>
+      </c>
+      <c r="J86">
+        <v>0.79</v>
+      </c>
+      <c r="K86" t="s">
+        <v>237</v>
+      </c>
+      <c r="L86" s="1">
+        <v>198370.0</v>
+      </c>
+      <c r="M86" s="1">
+        <v>199952.19</v>
+      </c>
+      <c r="N86" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="O86">
+        <v>1</v>
+      </c>
+      <c r="Z86" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="87" spans="1:26">
+      <c r="A87" t="s">
+        <v>239</v>
+      </c>
+      <c r="B87" s="1">
+        <v>121000.0</v>
+      </c>
+      <c r="C87" s="1">
+        <v>100.672</v>
+      </c>
+      <c r="D87" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E87" t="s">
+        <v>8</v>
+      </c>
+      <c r="F87">
+        <v>1.0</v>
+      </c>
+      <c r="G87" s="1">
+        <v>121000.0</v>
+      </c>
+      <c r="H87" s="1">
+        <v>813.12</v>
+      </c>
+      <c r="I87" s="1">
+        <v>0.672</v>
+      </c>
+      <c r="J87">
+        <v>0.97</v>
+      </c>
+      <c r="K87" t="s">
+        <v>240</v>
+      </c>
+      <c r="L87" s="1">
+        <v>121813.12</v>
+      </c>
+      <c r="M87" s="1">
+        <v>122983.91</v>
+      </c>
+      <c r="N87" s="1">
+        <v>0.55</v>
+      </c>
+      <c r="O87">
+        <v>1</v>
+      </c>
+      <c r="Z87" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="88" spans="1:26">
+      <c r="A88" t="s">
+        <v>242</v>
+      </c>
+      <c r="B88" s="1">
+        <v>250000.0</v>
+      </c>
+      <c r="C88" s="1">
+        <v>99.343</v>
+      </c>
+      <c r="D88" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E88" t="s">
+        <v>8</v>
+      </c>
+      <c r="F88">
+        <v>1.0</v>
+      </c>
+      <c r="G88" s="1">
+        <v>250000.0</v>
+      </c>
+      <c r="H88" s="1">
+        <v>-1642.5</v>
+      </c>
+      <c r="I88" s="1">
+        <v>-0.657</v>
+      </c>
+      <c r="J88">
+        <v>1.65</v>
+      </c>
+      <c r="K88" t="s">
+        <v>243</v>
+      </c>
+      <c r="L88" s="1">
+        <v>248357.5</v>
+      </c>
+      <c r="M88" s="1">
+        <v>252485.01</v>
+      </c>
+      <c r="N88" s="1">
+        <v>1.14</v>
+      </c>
+      <c r="O88">
+        <v>1</v>
+      </c>
+      <c r="Z88" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26">
+      <c r="A89" t="s">
+        <v>245</v>
+      </c>
+      <c r="B89" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C89" s="1">
+        <v>96.556</v>
+      </c>
+      <c r="D89" s="1">
+        <v>94.556</v>
+      </c>
+      <c r="E89" t="s">
+        <v>8</v>
+      </c>
+      <c r="F89">
+        <v>1.0</v>
+      </c>
+      <c r="G89" s="1">
+        <v>189112.0</v>
+      </c>
+      <c r="H89" s="1">
+        <v>4000.0</v>
+      </c>
+      <c r="I89" s="1">
+        <v>2.1151486949533</v>
+      </c>
+      <c r="J89">
+        <v>0.04</v>
+      </c>
+      <c r="K89">
+        <v>82.19</v>
+      </c>
+      <c r="L89" s="1">
+        <v>193112.0</v>
+      </c>
+      <c r="M89" s="1">
+        <v>193194.19</v>
+      </c>
+      <c r="N89" s="1">
+        <v>0.87</v>
+      </c>
+      <c r="O89">
+        <v>1</v>
+      </c>
+      <c r="Z89" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="90" spans="1:26">
+      <c r="A90" t="s">
+        <v>247</v>
+      </c>
+      <c r="B90" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C90" s="1">
+        <v>98.584</v>
+      </c>
+      <c r="D90" s="1">
+        <v>97.977</v>
+      </c>
+      <c r="E90" t="s">
+        <v>8</v>
+      </c>
+      <c r="F90">
+        <v>1.0</v>
+      </c>
+      <c r="G90" s="1">
+        <v>97977.0</v>
+      </c>
+      <c r="H90" s="1">
+        <v>607.0</v>
+      </c>
+      <c r="I90" s="1">
+        <v>0.61953315574063</v>
+      </c>
+      <c r="J90">
+        <v>0.55</v>
+      </c>
+      <c r="K90">
+        <v>553.08</v>
+      </c>
+      <c r="L90" s="1">
+        <v>98584.0</v>
+      </c>
+      <c r="M90" s="1">
+        <v>99137.08</v>
+      </c>
+      <c r="N90" s="1">
         <v>0.45</v>
       </c>
-      <c r="P73">
-[...434 lines deleted...]
-      <c r="K82">
+      <c r="O90">
+        <v>1</v>
+      </c>
+      <c r="Z90" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="91" spans="1:26">
+      <c r="A91" t="s">
+        <v>249</v>
+      </c>
+      <c r="B91" s="1">
+        <v>121000.0</v>
+      </c>
+      <c r="C91" s="1">
+        <v>100.463</v>
+      </c>
+      <c r="D91" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E91" t="s">
+        <v>8</v>
+      </c>
+      <c r="F91">
+        <v>1.0</v>
+      </c>
+      <c r="G91" s="1">
+        <v>121000.0</v>
+      </c>
+      <c r="H91" s="1">
+        <v>560.23</v>
+      </c>
+      <c r="I91" s="1">
+        <v>0.463</v>
+      </c>
+      <c r="J91">
         <v>0.13</v>
       </c>
-      <c r="L82">
-[...258 lines deleted...]
-      <c r="O87" s="1">
+      <c r="K91">
+        <v>161.74</v>
+      </c>
+      <c r="L91" s="1">
+        <v>121560.23</v>
+      </c>
+      <c r="M91" s="1">
+        <v>121721.97</v>
+      </c>
+      <c r="N91" s="1">
         <v>0.55</v>
       </c>
-      <c r="P87">
-[...154 lines deleted...]
-      <c r="A91" t="s">
+      <c r="O91">
+        <v>1</v>
+      </c>
+      <c r="Z91" t="s">
         <v>248</v>
       </c>
-      <c r="B91" t="s">
-[...45 lines deleted...]
-    <row r="92" spans="1:16">
+    </row>
+    <row r="92" spans="1:26">
       <c r="A92" t="s">
         <v>251</v>
       </c>
-      <c r="B92" t="s">
+      <c r="B92" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C92" s="1">
+        <v>102.409</v>
+      </c>
+      <c r="D92" s="1">
+        <v>104.882</v>
+      </c>
+      <c r="E92" t="s">
+        <v>8</v>
+      </c>
+      <c r="F92">
+        <v>1.0</v>
+      </c>
+      <c r="G92" s="1">
+        <v>209764.0</v>
+      </c>
+      <c r="H92" s="1">
+        <v>-4946.0</v>
+      </c>
+      <c r="I92" s="1">
+        <v>-2.3578879121298</v>
+      </c>
+      <c r="J92">
+        <v>3.2</v>
+      </c>
+      <c r="K92" t="s">
         <v>252</v>
       </c>
-      <c r="C92" s="1">
-[...27 lines deleted...]
-        <v>253</v>
+      <c r="L92" s="1">
+        <v>204818.0</v>
       </c>
       <c r="M92" s="1">
-        <v>98643.0</v>
+        <v>211226.54</v>
       </c>
       <c r="N92" s="1">
-        <v>99670.4</v>
-[...8 lines deleted...]
-    <row r="93" spans="1:16">
+        <v>0.95</v>
+      </c>
+      <c r="O92">
+        <v>1</v>
+      </c>
+      <c r="Z92" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="93" spans="1:26">
       <c r="A93" t="s">
         <v>254</v>
       </c>
-      <c r="B93" t="s">
+      <c r="B93" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C93" s="1">
+        <v>98.868</v>
+      </c>
+      <c r="D93" s="1">
+        <v>99.612</v>
+      </c>
+      <c r="E93" t="s">
+        <v>8</v>
+      </c>
+      <c r="F93">
+        <v>1.0</v>
+      </c>
+      <c r="G93" s="1">
+        <v>99612.0</v>
+      </c>
+      <c r="H93" s="1">
+        <v>-744.0</v>
+      </c>
+      <c r="I93" s="1">
+        <v>-0.74689796410071</v>
+      </c>
+      <c r="J93">
+        <v>1.21</v>
+      </c>
+      <c r="K93" t="s">
         <v>255</v>
       </c>
-      <c r="C93" s="1">
-[...27 lines deleted...]
-        <v>256</v>
+      <c r="L93" s="1">
+        <v>98868.0</v>
       </c>
       <c r="M93" s="1">
-        <v>202680.0</v>
+        <v>100075.19</v>
       </c>
       <c r="N93" s="1">
-        <v>208707.48</v>
-[...8 lines deleted...]
-    <row r="94" spans="1:16">
+        <v>0.45</v>
+      </c>
+      <c r="O93">
+        <v>1</v>
+      </c>
+      <c r="Z93" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="94" spans="1:26">
       <c r="A94" t="s">
         <v>257</v>
       </c>
-      <c r="B94" t="s">
+      <c r="B94" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C94" s="1">
+        <v>101.327</v>
+      </c>
+      <c r="D94" s="1">
+        <v>102.875</v>
+      </c>
+      <c r="E94" t="s">
+        <v>8</v>
+      </c>
+      <c r="F94">
+        <v>1.0</v>
+      </c>
+      <c r="G94" s="1">
+        <v>205750.0</v>
+      </c>
+      <c r="H94" s="1">
+        <v>-3096.0</v>
+      </c>
+      <c r="I94" s="1">
+        <v>-1.5047387606318</v>
+      </c>
+      <c r="J94">
+        <v>3.25</v>
+      </c>
+      <c r="K94" t="s">
         <v>258</v>
       </c>
-      <c r="C94" s="1">
+      <c r="L94" s="1">
+        <v>202654.0</v>
+      </c>
+      <c r="M94" s="1">
+        <v>209159.13</v>
+      </c>
+      <c r="N94" s="1">
+        <v>0.94</v>
+      </c>
+      <c r="O94">
+        <v>1</v>
+      </c>
+      <c r="Z94" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="95" spans="1:26">
+      <c r="A95" t="s">
+        <v>260</v>
+      </c>
+      <c r="B95" s="1">
         <v>100000.0</v>
       </c>
-      <c r="D94" s="1">
-[...2 lines deleted...]
-      <c r="E94" s="1">
+      <c r="C95" s="1">
+        <v>97.731</v>
+      </c>
+      <c r="D95" s="1">
         <v>94.517</v>
       </c>
-      <c r="F94" t="s">
-[...5 lines deleted...]
-      <c r="H94" s="1">
+      <c r="E95" t="s">
+        <v>8</v>
+      </c>
+      <c r="F95">
+        <v>1.0</v>
+      </c>
+      <c r="G95" s="1">
         <v>94517.0</v>
       </c>
-      <c r="I94" s="1">
-[...17 lines deleted...]
-      <c r="O94" s="1">
+      <c r="H95" s="1">
+        <v>3214.0</v>
+      </c>
+      <c r="I95" s="1">
+        <v>3.4004464805273</v>
+      </c>
+      <c r="J95">
+        <v>0.81</v>
+      </c>
+      <c r="K95">
+        <v>811.54</v>
+      </c>
+      <c r="L95" s="1">
+        <v>97731.0</v>
+      </c>
+      <c r="M95" s="1">
+        <v>98542.54</v>
+      </c>
+      <c r="N95" s="1">
         <v>0.44</v>
       </c>
-      <c r="P94">
-[...4 lines deleted...]
-      <c r="A95" t="s">
+      <c r="O95">
+        <v>1</v>
+      </c>
+      <c r="Z95" t="s">
         <v>259</v>
       </c>
-      <c r="B95" t="s">
-[...2 lines deleted...]
-      <c r="C95" s="1">
+    </row>
+    <row r="96" spans="1:26">
+      <c r="A96" t="s">
+        <v>262</v>
+      </c>
+      <c r="B96" s="1">
         <v>200000.0</v>
       </c>
-      <c r="D95" s="1">
-[...2 lines deleted...]
-      <c r="E95" s="1">
+      <c r="C96" s="1">
+        <v>103.288</v>
+      </c>
+      <c r="D96" s="1">
         <v>105.38</v>
       </c>
-      <c r="F95" t="s">
-[...5 lines deleted...]
-      <c r="H95" s="1">
+      <c r="E96" t="s">
+        <v>8</v>
+      </c>
+      <c r="F96">
+        <v>1.0</v>
+      </c>
+      <c r="G96" s="1">
         <v>210760.0</v>
       </c>
-      <c r="I95" s="1">
-[...17 lines deleted...]
-      <c r="O95" s="1">
+      <c r="H96" s="1">
+        <v>-4184.0</v>
+      </c>
+      <c r="I96" s="1">
+        <v>-1.9851964319605</v>
+      </c>
+      <c r="J96">
+        <v>1.22</v>
+      </c>
+      <c r="K96" t="s">
+        <v>263</v>
+      </c>
+      <c r="L96" s="1">
+        <v>206576.0</v>
+      </c>
+      <c r="M96" s="1">
+        <v>209017.1</v>
+      </c>
+      <c r="N96" s="1">
         <v>0.94</v>
       </c>
-      <c r="P95">
-[...4 lines deleted...]
-      <c r="A96" t="s">
+      <c r="O96">
+        <v>1</v>
+      </c>
+      <c r="Z96" t="s">
         <v>261</v>
       </c>
-      <c r="B96" t="s">
-[...2 lines deleted...]
-      <c r="C96" s="1">
+    </row>
+    <row r="97" spans="1:26">
+      <c r="A97" t="s">
+        <v>265</v>
+      </c>
+      <c r="B97" s="1">
         <v>100000.0</v>
       </c>
-      <c r="D96" s="1">
-[...2 lines deleted...]
-      <c r="E96" s="1">
+      <c r="C97" s="1">
+        <v>101.671</v>
+      </c>
+      <c r="D97" s="1">
         <v>103.59</v>
       </c>
-      <c r="F96" t="s">
-[...5 lines deleted...]
-      <c r="H96" s="1">
+      <c r="E97" t="s">
+        <v>8</v>
+      </c>
+      <c r="F97">
+        <v>1.0</v>
+      </c>
+      <c r="G97" s="1">
         <v>103590.0</v>
       </c>
-      <c r="I96" s="1">
-[...17 lines deleted...]
-      <c r="O96" s="1">
+      <c r="H97" s="1">
+        <v>-1919.0</v>
+      </c>
+      <c r="I97" s="1">
+        <v>-1.8524954146153</v>
+      </c>
+      <c r="J97">
+        <v>2.07</v>
+      </c>
+      <c r="K97" t="s">
+        <v>266</v>
+      </c>
+      <c r="L97" s="1">
+        <v>101671.0</v>
+      </c>
+      <c r="M97" s="1">
+        <v>103736.41</v>
+      </c>
+      <c r="N97" s="1">
         <v>0.47</v>
       </c>
-      <c r="P96">
-[...4 lines deleted...]
-      <c r="A97" t="s">
+      <c r="O97">
+        <v>1</v>
+      </c>
+      <c r="Z97" t="s">
         <v>264</v>
       </c>
-      <c r="B97" t="s">
-[...2 lines deleted...]
-      <c r="C97" s="1">
+    </row>
+    <row r="98" spans="1:26">
+      <c r="A98" t="s">
+        <v>268</v>
+      </c>
+      <c r="B98" s="1">
         <v>100000.0</v>
       </c>
-      <c r="D97" s="1">
-[...2 lines deleted...]
-      <c r="E97" s="1">
+      <c r="C98" s="1">
+        <v>99.659</v>
+      </c>
+      <c r="D98" s="1">
         <v>96.515</v>
       </c>
-      <c r="F97" t="s">
-[...5 lines deleted...]
-      <c r="H97" s="1">
+      <c r="E98" t="s">
+        <v>8</v>
+      </c>
+      <c r="F98">
+        <v>1.0</v>
+      </c>
+      <c r="G98" s="1">
         <v>96515.0</v>
       </c>
-      <c r="I97" s="1">
-[...17 lines deleted...]
-      <c r="O97" s="1">
+      <c r="H98" s="1">
+        <v>3144.0</v>
+      </c>
+      <c r="I98" s="1">
+        <v>3.2575247370875</v>
+      </c>
+      <c r="J98">
+        <v>0.53</v>
+      </c>
+      <c r="K98">
+        <v>532.53</v>
+      </c>
+      <c r="L98" s="1">
+        <v>99659.0</v>
+      </c>
+      <c r="M98" s="1">
+        <v>100191.53</v>
+      </c>
+      <c r="N98" s="1">
         <v>0.45</v>
       </c>
-      <c r="P97">
-[...7 lines deleted...]
-      <c r="B98" t="s">
+      <c r="O98">
+        <v>1</v>
+      </c>
+      <c r="Z98" t="s">
         <v>267</v>
       </c>
-      <c r="C98" s="1">
+    </row>
+    <row r="99" spans="1:26">
+      <c r="A99" t="s">
+        <v>270</v>
+      </c>
+      <c r="B99" s="1">
         <v>300000.0</v>
       </c>
-      <c r="D98" s="1">
-[...2 lines deleted...]
-      <c r="E98" s="1">
+      <c r="C99" s="1">
+        <v>98.451</v>
+      </c>
+      <c r="D99" s="1">
         <v>98.38833333</v>
       </c>
-      <c r="F98" t="s">
-[...5 lines deleted...]
-      <c r="H98" s="1">
+      <c r="E99" t="s">
+        <v>8</v>
+      </c>
+      <c r="F99">
+        <v>1.0</v>
+      </c>
+      <c r="G99" s="1">
         <v>295165.0</v>
       </c>
-      <c r="I98" s="1">
-[...17 lines deleted...]
-      <c r="O98" s="1">
+      <c r="H99" s="1">
+        <v>188.0</v>
+      </c>
+      <c r="I99" s="1">
+        <v>0.063693188555554</v>
+      </c>
+      <c r="J99">
+        <v>0.23</v>
+      </c>
+      <c r="K99">
+        <v>678.08</v>
+      </c>
+      <c r="L99" s="1">
+        <v>295353.0</v>
+      </c>
+      <c r="M99" s="1">
+        <v>296031.08</v>
+      </c>
+      <c r="N99" s="1">
         <v>1.33</v>
       </c>
-      <c r="P98">
-[...7 lines deleted...]
-      <c r="B99" t="s">
+      <c r="O99">
+        <v>1</v>
+      </c>
+      <c r="Z99" t="s">
         <v>269</v>
       </c>
-      <c r="C99" s="1">
+    </row>
+    <row r="100" spans="1:26">
+      <c r="A100" t="s">
+        <v>272</v>
+      </c>
+      <c r="B100" s="1">
         <v>100000.0</v>
       </c>
-      <c r="D99" s="1">
-[...2 lines deleted...]
-      <c r="E99" s="1">
+      <c r="C100" s="1">
+        <v>99.302</v>
+      </c>
+      <c r="D100" s="1">
         <v>100.0</v>
       </c>
-      <c r="F99" t="s">
-[...5 lines deleted...]
-      <c r="H99" s="1">
+      <c r="E100" t="s">
+        <v>8</v>
+      </c>
+      <c r="F100">
+        <v>1.0</v>
+      </c>
+      <c r="G100" s="1">
         <v>100000.0</v>
       </c>
-      <c r="I99" s="1">
-[...17 lines deleted...]
-      <c r="O99" s="1">
+      <c r="H100" s="1">
+        <v>-698.0</v>
+      </c>
+      <c r="I100" s="1">
+        <v>-0.698</v>
+      </c>
+      <c r="J100">
+        <v>0.8</v>
+      </c>
+      <c r="K100">
+        <v>804.13</v>
+      </c>
+      <c r="L100" s="1">
+        <v>99302.0</v>
+      </c>
+      <c r="M100" s="1">
+        <v>100106.13</v>
+      </c>
+      <c r="N100" s="1">
         <v>0.45</v>
       </c>
-      <c r="P99">
-[...7 lines deleted...]
-      <c r="B100" t="s">
+      <c r="O100">
+        <v>1</v>
+      </c>
+      <c r="Z100" t="s">
         <v>271</v>
       </c>
-      <c r="C100" s="1">
+    </row>
+    <row r="101" spans="1:26">
+      <c r="A101" t="s">
+        <v>274</v>
+      </c>
+      <c r="B101" s="1">
         <v>400000.0</v>
       </c>
-      <c r="D100" s="1">
-[...2 lines deleted...]
-      <c r="E100" s="1">
+      <c r="C101" s="1">
+        <v>103.406</v>
+      </c>
+      <c r="D101" s="1">
         <v>105.50275</v>
       </c>
-      <c r="F100" t="s">
-[...5 lines deleted...]
-      <c r="H100" s="1">
+      <c r="E101" t="s">
+        <v>8</v>
+      </c>
+      <c r="F101">
+        <v>1.0</v>
+      </c>
+      <c r="G101" s="1">
         <v>422011.0</v>
       </c>
-      <c r="I100" s="1">
-[...17 lines deleted...]
-      <c r="O100" s="1">
+      <c r="H101" s="1">
+        <v>-8387.0</v>
+      </c>
+      <c r="I101" s="1">
+        <v>-1.9873889543164</v>
+      </c>
+      <c r="J101">
+        <v>1.99</v>
+      </c>
+      <c r="K101" t="s">
+        <v>275</v>
+      </c>
+      <c r="L101" s="1">
+        <v>413624.0</v>
+      </c>
+      <c r="M101" s="1">
+        <v>421581.53</v>
+      </c>
+      <c r="N101" s="1">
         <v>1.9</v>
       </c>
-      <c r="P100">
-[...4 lines deleted...]
-      <c r="A101" t="s">
+      <c r="O101">
+        <v>1</v>
+      </c>
+      <c r="Z101" t="s">
         <v>273</v>
       </c>
-      <c r="B101" t="s">
-[...2 lines deleted...]
-      <c r="C101" s="1">
+    </row>
+    <row r="102" spans="1:26">
+      <c r="A102" t="s">
+        <v>277</v>
+      </c>
+      <c r="B102" s="1">
         <v>300000.0</v>
       </c>
-      <c r="D101" s="1">
-[...2 lines deleted...]
-      <c r="E101" s="1">
+      <c r="C102" s="1">
+        <v>94.973</v>
+      </c>
+      <c r="D102" s="1">
         <v>91.548</v>
       </c>
-      <c r="F101" t="s">
-[...5 lines deleted...]
-      <c r="H101" s="1">
+      <c r="E102" t="s">
+        <v>8</v>
+      </c>
+      <c r="F102">
+        <v>1.0</v>
+      </c>
+      <c r="G102" s="1">
         <v>274644.0</v>
       </c>
-      <c r="I101" s="1">
-[...25 lines deleted...]
-      <c r="A102" t="s">
+      <c r="H102" s="1">
+        <v>10275.0</v>
+      </c>
+      <c r="I102" s="1">
+        <v>3.7412067986193</v>
+      </c>
+      <c r="J102">
+        <v>0.01</v>
+      </c>
+      <c r="K102">
+        <v>27.74</v>
+      </c>
+      <c r="L102" s="1">
+        <v>284919.0</v>
+      </c>
+      <c r="M102" s="1">
+        <v>284946.74</v>
+      </c>
+      <c r="N102" s="1">
+        <v>1.28</v>
+      </c>
+      <c r="O102">
+        <v>1</v>
+      </c>
+      <c r="Z102" t="s">
         <v>276</v>
       </c>
-      <c r="B102" t="s">
-[...2 lines deleted...]
-      <c r="C102" s="1">
+    </row>
+    <row r="103" spans="1:26">
+      <c r="A103" t="s">
+        <v>279</v>
+      </c>
+      <c r="B103" s="1">
         <v>100000.0</v>
       </c>
-      <c r="D102" s="1">
-[...2 lines deleted...]
-      <c r="E102" s="1">
+      <c r="C103" s="1">
+        <v>91.111</v>
+      </c>
+      <c r="D103" s="1">
         <v>88.429</v>
       </c>
-      <c r="F102" t="s">
-[...5 lines deleted...]
-      <c r="H102" s="1">
+      <c r="E103" t="s">
+        <v>8</v>
+      </c>
+      <c r="F103">
+        <v>1.0</v>
+      </c>
+      <c r="G103" s="1">
         <v>88429.0</v>
       </c>
-      <c r="I102" s="1">
-[...17 lines deleted...]
-      <c r="O102" s="1">
+      <c r="H103" s="1">
+        <v>2682.0</v>
+      </c>
+      <c r="I103" s="1">
+        <v>3.0329416820274</v>
+      </c>
+      <c r="J103">
+        <v>0.1</v>
+      </c>
+      <c r="K103">
+        <v>96.58</v>
+      </c>
+      <c r="L103" s="1">
+        <v>91111.0</v>
+      </c>
+      <c r="M103" s="1">
+        <v>91207.58</v>
+      </c>
+      <c r="N103" s="1">
         <v>0.41</v>
       </c>
-      <c r="P102">
-[...4 lines deleted...]
-      <c r="A103" t="s">
+      <c r="O103">
+        <v>1</v>
+      </c>
+      <c r="Z103" t="s">
         <v>278</v>
       </c>
-      <c r="B103" t="s">
-[...2 lines deleted...]
-      <c r="C103" s="1">
+    </row>
+    <row r="104" spans="1:26">
+      <c r="A104" t="s">
+        <v>281</v>
+      </c>
+      <c r="B104" s="1">
         <v>100000.0</v>
       </c>
-      <c r="D103" s="1">
-[...2 lines deleted...]
-      <c r="E103" s="1">
+      <c r="C104" s="1">
+        <v>101.602</v>
+      </c>
+      <c r="D104" s="1">
         <v>104.501</v>
       </c>
-      <c r="F103" t="s">
-[...5 lines deleted...]
-      <c r="H103" s="1">
+      <c r="E104" t="s">
+        <v>8</v>
+      </c>
+      <c r="F104">
+        <v>1.0</v>
+      </c>
+      <c r="G104" s="1">
         <v>104501.0</v>
       </c>
-      <c r="I103" s="1">
-[...5 lines deleted...]
-      <c r="K103">
+      <c r="H104" s="1">
+        <v>-2899.0</v>
+      </c>
+      <c r="I104" s="1">
+        <v>-2.7741361326686</v>
+      </c>
+      <c r="J104">
+        <v>0.6</v>
+      </c>
+      <c r="K104">
+        <v>603.77</v>
+      </c>
+      <c r="L104" s="1">
+        <v>101602.0</v>
+      </c>
+      <c r="M104" s="1">
+        <v>102205.77</v>
+      </c>
+      <c r="N104" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O104">
+        <v>1</v>
+      </c>
+      <c r="Z104" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="105" spans="1:26">
+      <c r="A105" t="s">
+        <v>283</v>
+      </c>
+      <c r="B105" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C105" s="1">
+        <v>99.589</v>
+      </c>
+      <c r="D105" s="1">
+        <v>99.903</v>
+      </c>
+      <c r="E105" t="s">
+        <v>8</v>
+      </c>
+      <c r="F105">
+        <v>1.0</v>
+      </c>
+      <c r="G105" s="1">
+        <v>99903.0</v>
+      </c>
+      <c r="H105" s="1">
+        <v>-314.0</v>
+      </c>
+      <c r="I105" s="1">
+        <v>-0.31430487572946</v>
+      </c>
+      <c r="J105">
         <v>0.29</v>
       </c>
-      <c r="L103">
-[...58 lines deleted...]
-      <c r="O104" s="1">
+      <c r="K105">
+        <v>291.44</v>
+      </c>
+      <c r="L105" s="1">
+        <v>99589.0</v>
+      </c>
+      <c r="M105" s="1">
+        <v>99880.44</v>
+      </c>
+      <c r="N105" s="1">
         <v>0.45</v>
       </c>
-      <c r="P104">
-[...4 lines deleted...]
-      <c r="A105" t="s">
+      <c r="O105">
+        <v>1</v>
+      </c>
+      <c r="Z105" t="s">
         <v>282</v>
       </c>
-      <c r="B105" t="s">
-[...2 lines deleted...]
-      <c r="C105" s="1">
+    </row>
+    <row r="106" spans="1:26">
+      <c r="A106" t="s">
+        <v>285</v>
+      </c>
+      <c r="B106" s="1">
         <v>103000.0</v>
       </c>
-      <c r="D105" s="1">
-[...2 lines deleted...]
-      <c r="E105" s="1">
+      <c r="C106" s="1">
+        <v>100.612</v>
+      </c>
+      <c r="D106" s="1">
         <v>99.958</v>
       </c>
-      <c r="F105" t="s">
-[...5 lines deleted...]
-      <c r="H105" s="1">
+      <c r="E106" t="s">
+        <v>8</v>
+      </c>
+      <c r="F106">
+        <v>1.0</v>
+      </c>
+      <c r="G106" s="1">
         <v>102956.74</v>
       </c>
-      <c r="I105" s="1">
-[...17 lines deleted...]
-      <c r="O105" s="1">
+      <c r="H106" s="1">
+        <v>673.62</v>
+      </c>
+      <c r="I106" s="1">
+        <v>0.65427479541407</v>
+      </c>
+      <c r="J106">
+        <v>0.51</v>
+      </c>
+      <c r="K106">
+        <v>529.11</v>
+      </c>
+      <c r="L106" s="1">
+        <v>103630.36</v>
+      </c>
+      <c r="M106" s="1">
+        <v>104159.47</v>
+      </c>
+      <c r="N106" s="1">
         <v>0.47</v>
       </c>
-      <c r="P105">
-[...4 lines deleted...]
-      <c r="A106" t="s">
+      <c r="O106">
+        <v>1</v>
+      </c>
+      <c r="Z106" t="s">
         <v>284</v>
       </c>
-      <c r="B106" t="s">
-[...45 lines deleted...]
-    <row r="107" spans="1:16">
+    </row>
+    <row r="107" spans="1:26">
       <c r="A107" t="s">
         <v>287</v>
       </c>
-      <c r="B107" t="s">
+      <c r="B107" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C107" s="1">
+        <v>99.268</v>
+      </c>
+      <c r="D107" s="1">
+        <v>99.918</v>
+      </c>
+      <c r="E107" t="s">
+        <v>8</v>
+      </c>
+      <c r="F107">
+        <v>1.0</v>
+      </c>
+      <c r="G107" s="1">
+        <v>99918.0</v>
+      </c>
+      <c r="H107" s="1">
+        <v>-650.0</v>
+      </c>
+      <c r="I107" s="1">
+        <v>-0.65053343741868</v>
+      </c>
+      <c r="J107">
+        <v>0.1</v>
+      </c>
+      <c r="K107">
+        <v>102.4</v>
+      </c>
+      <c r="L107" s="1">
+        <v>99268.0</v>
+      </c>
+      <c r="M107" s="1">
+        <v>99370.4</v>
+      </c>
+      <c r="N107" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O107">
+        <v>1</v>
+      </c>
+      <c r="Z107" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="108" spans="1:26">
+      <c r="A108" t="s">
+        <v>289</v>
+      </c>
+      <c r="B108" s="1">
+        <v>150000.0</v>
+      </c>
+      <c r="C108" s="1">
+        <v>100.691</v>
+      </c>
+      <c r="D108" s="1">
+        <v>101.331</v>
+      </c>
+      <c r="E108" t="s">
+        <v>8</v>
+      </c>
+      <c r="F108">
+        <v>1.0</v>
+      </c>
+      <c r="G108" s="1">
+        <v>151996.5</v>
+      </c>
+      <c r="H108" s="1">
+        <v>-960.0</v>
+      </c>
+      <c r="I108" s="1">
+        <v>-0.63159349063959</v>
+      </c>
+      <c r="J108">
+        <v>2.71</v>
+      </c>
+      <c r="K108" t="s">
+        <v>290</v>
+      </c>
+      <c r="L108" s="1">
+        <v>151036.5</v>
+      </c>
+      <c r="M108" s="1">
+        <v>155104.99</v>
+      </c>
+      <c r="N108" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="O108">
+        <v>1</v>
+      </c>
+      <c r="Z108" t="s">
         <v>288</v>
       </c>
-      <c r="C107" s="1">
-[...46 lines deleted...]
-      <c r="B108" t="s">
+    </row>
+    <row r="109" spans="1:26">
+      <c r="A109" t="s">
+        <v>292</v>
+      </c>
+      <c r="B109" s="1">
+        <v>114000.0</v>
+      </c>
+      <c r="C109" s="1">
+        <v>99.214</v>
+      </c>
+      <c r="D109" s="1">
+        <v>99.889</v>
+      </c>
+      <c r="E109" t="s">
+        <v>8</v>
+      </c>
+      <c r="F109">
+        <v>1.0</v>
+      </c>
+      <c r="G109" s="1">
+        <v>113873.46</v>
+      </c>
+      <c r="H109" s="1">
+        <v>-769.5</v>
+      </c>
+      <c r="I109" s="1">
+        <v>-0.67575008259168</v>
+      </c>
+      <c r="J109">
+        <v>2.07</v>
+      </c>
+      <c r="K109" t="s">
+        <v>293</v>
+      </c>
+      <c r="L109" s="1">
+        <v>113103.96</v>
+      </c>
+      <c r="M109" s="1">
+        <v>115465.17</v>
+      </c>
+      <c r="N109" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O109">
+        <v>1</v>
+      </c>
+      <c r="Z109" t="s">
         <v>291</v>
       </c>
-      <c r="C108" s="1">
-[...92 lines deleted...]
-    <row r="110" spans="1:16">
+    </row>
+    <row r="110" spans="1:26">
       <c r="A110" t="s">
         <v>295</v>
       </c>
-      <c r="B110" t="s">
-        <v>296</v>
+      <c r="B110" s="1">
+        <v>104000.0</v>
       </c>
       <c r="C110" s="1">
-        <v>100000.0</v>
+        <v>100.328</v>
       </c>
       <c r="D110" s="1">
-        <v>98.663</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>99.963</v>
+      </c>
+      <c r="E110" t="s">
+        <v>8</v>
+      </c>
+      <c r="F110">
+        <v>1.0</v>
+      </c>
+      <c r="G110" s="1">
+        <v>103961.52</v>
       </c>
       <c r="H110" s="1">
-        <v>97523.0</v>
+        <v>379.6</v>
       </c>
       <c r="I110" s="1">
-        <v>1140.0</v>
-[...2 lines deleted...]
-        <v>1.1689550157399</v>
+        <v>0.365135099987</v>
+      </c>
+      <c r="J110">
+        <v>0.2</v>
       </c>
       <c r="K110">
-        <v>0.44</v>
-[...2 lines deleted...]
-        <v>438.36</v>
+        <v>203.73</v>
+      </c>
+      <c r="L110" s="1">
+        <v>104341.12</v>
       </c>
       <c r="M110" s="1">
-        <v>98663.0</v>
+        <v>104544.85</v>
       </c>
       <c r="N110" s="1">
-        <v>99101.36</v>
-[...8 lines deleted...]
-    <row r="111" spans="1:16">
+        <v>0.47</v>
+      </c>
+      <c r="O110">
+        <v>1</v>
+      </c>
+      <c r="Z110" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="111" spans="1:26">
       <c r="A111" t="s">
         <v>297</v>
       </c>
-      <c r="B111" t="s">
+      <c r="B111" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C111" s="1">
+        <v>98.833</v>
+      </c>
+      <c r="D111" s="1">
+        <v>97.523</v>
+      </c>
+      <c r="E111" t="s">
+        <v>8</v>
+      </c>
+      <c r="F111">
+        <v>1.0</v>
+      </c>
+      <c r="G111" s="1">
+        <v>97523.0</v>
+      </c>
+      <c r="H111" s="1">
+        <v>1310.0</v>
+      </c>
+      <c r="I111" s="1">
+        <v>1.3432728689642</v>
+      </c>
+      <c r="J111">
+        <v>0.58</v>
+      </c>
+      <c r="K111">
+        <v>582.19</v>
+      </c>
+      <c r="L111" s="1">
+        <v>98833.0</v>
+      </c>
+      <c r="M111" s="1">
+        <v>99415.19</v>
+      </c>
+      <c r="N111" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O111">
+        <v>1</v>
+      </c>
+      <c r="Z111" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="112" spans="1:26">
+      <c r="A112" t="s">
+        <v>299</v>
+      </c>
+      <c r="B112" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C112" s="1">
+        <v>100.69</v>
+      </c>
+      <c r="D112" s="1">
+        <v>101.936</v>
+      </c>
+      <c r="E112" t="s">
+        <v>8</v>
+      </c>
+      <c r="F112">
+        <v>1.0</v>
+      </c>
+      <c r="G112" s="1">
+        <v>203872.0</v>
+      </c>
+      <c r="H112" s="1">
+        <v>-2492.0</v>
+      </c>
+      <c r="I112" s="1">
+        <v>-1.222335583111</v>
+      </c>
+      <c r="J112">
+        <v>3.85</v>
+      </c>
+      <c r="K112" t="s">
+        <v>300</v>
+      </c>
+      <c r="L112" s="1">
+        <v>201380.0</v>
+      </c>
+      <c r="M112" s="1">
+        <v>209087.53</v>
+      </c>
+      <c r="N112" s="1">
+        <v>0.94</v>
+      </c>
+      <c r="O112">
+        <v>1</v>
+      </c>
+      <c r="Z112" t="s">
         <v>298</v>
       </c>
-      <c r="C111" s="1">
-[...92 lines deleted...]
-    <row r="113" spans="1:16">
+    </row>
+    <row r="113" spans="1:26">
       <c r="A113" t="s">
         <v>302</v>
       </c>
-      <c r="B113" t="s">
-        <v>303</v>
+      <c r="B113" s="1">
+        <v>100000.0</v>
       </c>
       <c r="C113" s="1">
-        <v>200000.0</v>
+        <v>97.827</v>
       </c>
       <c r="D113" s="1">
-        <v>100.093</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>95.676</v>
+      </c>
+      <c r="E113" t="s">
+        <v>8</v>
+      </c>
+      <c r="F113">
+        <v>1.0</v>
+      </c>
+      <c r="G113" s="1">
+        <v>95676.0</v>
       </c>
       <c r="H113" s="1">
-        <v>199756.0</v>
+        <v>2151.0</v>
       </c>
       <c r="I113" s="1">
-        <v>430.0</v>
-[...2 lines deleted...]
-        <v>0.21526262039688</v>
+        <v>2.248212717923</v>
+      </c>
+      <c r="J113">
+        <v>0.06</v>
       </c>
       <c r="K113">
-        <v>0.25</v>
-[...2 lines deleted...]
-        <v>493.15</v>
+        <v>59.03</v>
+      </c>
+      <c r="L113" s="1">
+        <v>97827.0</v>
       </c>
       <c r="M113" s="1">
-        <v>200186.0</v>
+        <v>97886.03</v>
       </c>
       <c r="N113" s="1">
-        <v>200679.15</v>
-[...8 lines deleted...]
-    <row r="114" spans="1:16">
+        <v>0.44</v>
+      </c>
+      <c r="O113">
+        <v>1</v>
+      </c>
+      <c r="Z113" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="114" spans="1:26">
       <c r="A114" t="s">
         <v>304</v>
       </c>
-      <c r="B114" t="s">
-        <v>305</v>
+      <c r="B114" s="1">
+        <v>236000.0</v>
       </c>
       <c r="C114" s="1">
-        <v>100000.0</v>
+        <v>100.311</v>
       </c>
       <c r="D114" s="1">
-        <v>99.886</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>99.994</v>
+      </c>
+      <c r="E114" t="s">
+        <v>8</v>
+      </c>
+      <c r="F114">
+        <v>1.0</v>
+      </c>
+      <c r="G114" s="1">
+        <v>235985.84</v>
       </c>
       <c r="H114" s="1">
-        <v>99757.0</v>
+        <v>748.12</v>
       </c>
       <c r="I114" s="1">
-        <v>129.0</v>
-[...2 lines deleted...]
-        <v>0.12931423358762</v>
+        <v>0.31701902114127</v>
+      </c>
+      <c r="J114">
+        <v>0.09</v>
       </c>
       <c r="K114">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>8.22</v>
+        <v>218.22</v>
+      </c>
+      <c r="L114" s="1">
+        <v>236733.96</v>
       </c>
       <c r="M114" s="1">
-        <v>99886.0</v>
+        <v>236952.18</v>
       </c>
       <c r="N114" s="1">
-        <v>99894.22</v>
-[...8 lines deleted...]
-    <row r="115" spans="1:16">
+        <v>1.07</v>
+      </c>
+      <c r="O114">
+        <v>1</v>
+      </c>
+      <c r="Z114" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="115" spans="1:26">
       <c r="A115" t="s">
         <v>306</v>
       </c>
-      <c r="B115" t="s">
-        <v>307</v>
+      <c r="B115" s="1">
+        <v>200000.0</v>
       </c>
       <c r="C115" s="1">
-        <v>100000.0</v>
+        <v>100.186</v>
       </c>
       <c r="D115" s="1">
-        <v>99.806</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>99.878</v>
+      </c>
+      <c r="E115" t="s">
+        <v>8</v>
+      </c>
+      <c r="F115">
+        <v>1.0</v>
+      </c>
+      <c r="G115" s="1">
+        <v>199756.0</v>
       </c>
       <c r="H115" s="1">
-        <v>99200.0</v>
+        <v>616.0</v>
       </c>
       <c r="I115" s="1">
-        <v>606.0</v>
-[...2 lines deleted...]
-        <v>0.61088709677419</v>
+        <v>0.30837621898716</v>
+      </c>
+      <c r="J115">
+        <v>0.42</v>
       </c>
       <c r="K115">
-        <v>0.55</v>
-[...2 lines deleted...]
-        <v>551.37</v>
+        <v>838.36</v>
+      </c>
+      <c r="L115" s="1">
+        <v>200372.0</v>
       </c>
       <c r="M115" s="1">
-        <v>99806.0</v>
+        <v>201210.36</v>
       </c>
       <c r="N115" s="1">
-        <v>100357.37</v>
-[...8 lines deleted...]
-    <row r="116" spans="1:16">
+        <v>0.91</v>
+      </c>
+      <c r="O115">
+        <v>1</v>
+      </c>
+      <c r="Z115" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="116" spans="1:26">
       <c r="A116" t="s">
         <v>308</v>
       </c>
-      <c r="B116" t="s">
+      <c r="B116" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C116" s="1">
+        <v>100.044</v>
+      </c>
+      <c r="D116" s="1">
+        <v>99.757</v>
+      </c>
+      <c r="E116" t="s">
+        <v>8</v>
+      </c>
+      <c r="F116">
+        <v>1.0</v>
+      </c>
+      <c r="G116" s="1">
+        <v>99757.0</v>
+      </c>
+      <c r="H116" s="1">
+        <v>287.0</v>
+      </c>
+      <c r="I116" s="1">
+        <v>0.28769910883447</v>
+      </c>
+      <c r="J116">
+        <v>0.18</v>
+      </c>
+      <c r="K116">
+        <v>180.82</v>
+      </c>
+      <c r="L116" s="1">
+        <v>100044.0</v>
+      </c>
+      <c r="M116" s="1">
+        <v>100224.82</v>
+      </c>
+      <c r="N116" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O116">
+        <v>1</v>
+      </c>
+      <c r="Z116" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="117" spans="1:26">
+      <c r="A117" t="s">
+        <v>310</v>
+      </c>
+      <c r="B117" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C117" s="1">
+        <v>99.711</v>
+      </c>
+      <c r="D117" s="1">
+        <v>99.2</v>
+      </c>
+      <c r="E117" t="s">
+        <v>8</v>
+      </c>
+      <c r="F117">
+        <v>1.0</v>
+      </c>
+      <c r="G117" s="1">
+        <v>99200.0</v>
+      </c>
+      <c r="H117" s="1">
+        <v>511.0</v>
+      </c>
+      <c r="I117" s="1">
+        <v>0.51512096774194</v>
+      </c>
+      <c r="J117">
+        <v>0.72</v>
+      </c>
+      <c r="K117">
+        <v>716.78</v>
+      </c>
+      <c r="L117" s="1">
+        <v>99711.0</v>
+      </c>
+      <c r="M117" s="1">
+        <v>100427.78</v>
+      </c>
+      <c r="N117" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O117">
+        <v>1</v>
+      </c>
+      <c r="Z117" t="s">
         <v>309</v>
       </c>
-      <c r="C116" s="1">
+    </row>
+    <row r="118" spans="1:26">
+      <c r="A118" t="s">
+        <v>312</v>
+      </c>
+      <c r="B118" s="1">
         <v>200000.0</v>
       </c>
-      <c r="D116" s="1">
-[...2 lines deleted...]
-      <c r="E116" s="1">
+      <c r="C118" s="1">
+        <v>100.583</v>
+      </c>
+      <c r="D118" s="1">
         <v>101.496</v>
       </c>
-      <c r="F116" t="s">
-[...5 lines deleted...]
-      <c r="H116" s="1">
+      <c r="E118" t="s">
+        <v>8</v>
+      </c>
+      <c r="F118">
+        <v>1.0</v>
+      </c>
+      <c r="G118" s="1">
         <v>202992.0</v>
       </c>
-      <c r="I116" s="1">
-[...17 lines deleted...]
-      <c r="O116" s="1">
+      <c r="H118" s="1">
+        <v>-1826.0</v>
+      </c>
+      <c r="I118" s="1">
+        <v>-0.89954283912667</v>
+      </c>
+      <c r="J118">
+        <v>3.28</v>
+      </c>
+      <c r="K118" t="s">
+        <v>313</v>
+      </c>
+      <c r="L118" s="1">
+        <v>201166.0</v>
+      </c>
+      <c r="M118" s="1">
+        <v>207720.79</v>
+      </c>
+      <c r="N118" s="1">
         <v>0.93</v>
       </c>
-      <c r="P116">
-[...4 lines deleted...]
-      <c r="A117" t="s">
+      <c r="O118">
+        <v>1</v>
+      </c>
+      <c r="Z118" t="s">
         <v>311</v>
       </c>
-      <c r="B117" t="s">
-[...2 lines deleted...]
-      <c r="C117" s="1">
+    </row>
+    <row r="119" spans="1:26">
+      <c r="A119" t="s">
+        <v>315</v>
+      </c>
+      <c r="B119" s="1">
         <v>200000.0</v>
       </c>
-      <c r="D117" s="1">
-[...2 lines deleted...]
-      <c r="E117" s="1">
+      <c r="C119" s="1">
+        <v>100.632</v>
+      </c>
+      <c r="D119" s="1">
         <v>101.276</v>
       </c>
-      <c r="F117" t="s">
-[...5 lines deleted...]
-      <c r="H117" s="1">
+      <c r="E119" t="s">
+        <v>8</v>
+      </c>
+      <c r="F119">
+        <v>1.0</v>
+      </c>
+      <c r="G119" s="1">
         <v>202552.0</v>
       </c>
-      <c r="I117" s="1">
-[...17 lines deleted...]
-      <c r="O117" s="1">
+      <c r="H119" s="1">
+        <v>-1288.0</v>
+      </c>
+      <c r="I119" s="1">
+        <v>-0.63588609344761</v>
+      </c>
+      <c r="J119">
+        <v>1.17</v>
+      </c>
+      <c r="K119" t="s">
+        <v>316</v>
+      </c>
+      <c r="L119" s="1">
+        <v>201264.0</v>
+      </c>
+      <c r="M119" s="1">
+        <v>203594.14</v>
+      </c>
+      <c r="N119" s="1">
         <v>0.92</v>
       </c>
-      <c r="P117">
-[...4 lines deleted...]
-      <c r="A118" t="s">
+      <c r="O119">
+        <v>1</v>
+      </c>
+      <c r="Z119" t="s">
         <v>314</v>
       </c>
-      <c r="B118" t="s">
-[...2 lines deleted...]
-      <c r="C118" s="1">
+    </row>
+    <row r="120" spans="1:26">
+      <c r="A120" t="s">
+        <v>318</v>
+      </c>
+      <c r="B120" s="1">
         <v>300000.0</v>
       </c>
-      <c r="D118" s="1">
-[...2 lines deleted...]
-      <c r="E118" s="1">
+      <c r="C120" s="1">
+        <v>100.504</v>
+      </c>
+      <c r="D120" s="1">
         <v>101.62</v>
       </c>
-      <c r="F118" t="s">
-[...5 lines deleted...]
-      <c r="H118" s="1">
+      <c r="E120" t="s">
+        <v>8</v>
+      </c>
+      <c r="F120">
+        <v>1.0</v>
+      </c>
+      <c r="G120" s="1">
         <v>304860.0</v>
       </c>
-      <c r="I118" s="1">
-[...17 lines deleted...]
-      <c r="O118" s="1">
+      <c r="H120" s="1">
+        <v>-3348.0</v>
+      </c>
+      <c r="I120" s="1">
+        <v>-1.0982090139736</v>
+      </c>
+      <c r="J120">
+        <v>2.22</v>
+      </c>
+      <c r="K120" t="s">
+        <v>319</v>
+      </c>
+      <c r="L120" s="1">
+        <v>301512.0</v>
+      </c>
+      <c r="M120" s="1">
+        <v>308185.97</v>
+      </c>
+      <c r="N120" s="1">
         <v>1.39</v>
       </c>
-      <c r="P118">
-[...4 lines deleted...]
-      <c r="A119" t="s">
+      <c r="O120">
+        <v>1</v>
+      </c>
+      <c r="Z120" t="s">
         <v>317</v>
       </c>
-      <c r="B119" t="s">
-[...95 lines deleted...]
-    <row r="121" spans="1:16">
+    </row>
+    <row r="121" spans="1:26">
       <c r="A121" t="s">
         <v>321</v>
       </c>
-      <c r="B121" t="s">
+      <c r="B121" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C121" s="1">
+        <v>100.398</v>
+      </c>
+      <c r="D121" s="1">
+        <v>101.83</v>
+      </c>
+      <c r="E121" t="s">
+        <v>8</v>
+      </c>
+      <c r="F121">
+        <v>1.0</v>
+      </c>
+      <c r="G121" s="1">
+        <v>203660.0</v>
+      </c>
+      <c r="H121" s="1">
+        <v>-2864.0</v>
+      </c>
+      <c r="I121" s="1">
+        <v>-1.4062653442011</v>
+      </c>
+      <c r="J121">
+        <v>0.71</v>
+      </c>
+      <c r="K121" t="s">
         <v>322</v>
       </c>
-      <c r="C121" s="1">
-[...27 lines deleted...]
-        <v>431.51</v>
+      <c r="L121" s="1">
+        <v>200796.0</v>
       </c>
       <c r="M121" s="1">
-        <v>197438.0</v>
+        <v>202220.66</v>
       </c>
       <c r="N121" s="1">
-        <v>197869.51</v>
-[...8 lines deleted...]
-    <row r="122" spans="1:16">
+        <v>0.91</v>
+      </c>
+      <c r="O121">
+        <v>1</v>
+      </c>
+      <c r="Z121" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="122" spans="1:26">
       <c r="A122" t="s">
+        <v>324</v>
+      </c>
+      <c r="B122" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C122" s="1">
+        <v>93.863</v>
+      </c>
+      <c r="D122" s="1">
+        <v>94.848</v>
+      </c>
+      <c r="E122" t="s">
+        <v>8</v>
+      </c>
+      <c r="F122">
+        <v>1.0</v>
+      </c>
+      <c r="G122" s="1">
+        <v>94848.0</v>
+      </c>
+      <c r="H122" s="1">
+        <v>-985.0</v>
+      </c>
+      <c r="I122" s="1">
+        <v>-1.0385037112011</v>
+      </c>
+      <c r="J122">
+        <v>0.37</v>
+      </c>
+      <c r="K122">
+        <v>373.97</v>
+      </c>
+      <c r="L122" s="1">
+        <v>93863.0</v>
+      </c>
+      <c r="M122" s="1">
+        <v>94236.97</v>
+      </c>
+      <c r="N122" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O122">
+        <v>1</v>
+      </c>
+      <c r="Z122" t="s">
         <v>323</v>
       </c>
-      <c r="B122" t="s">
-[...45 lines deleted...]
-    <row r="123" spans="1:16">
+    </row>
+    <row r="123" spans="1:26">
       <c r="A123" t="s">
         <v>326</v>
       </c>
-      <c r="B123" t="s">
+      <c r="B123" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C123" s="1">
+        <v>98.825</v>
+      </c>
+      <c r="D123" s="1">
+        <v>96.638</v>
+      </c>
+      <c r="E123" t="s">
+        <v>8</v>
+      </c>
+      <c r="F123">
+        <v>1.0</v>
+      </c>
+      <c r="G123" s="1">
+        <v>193276.0</v>
+      </c>
+      <c r="H123" s="1">
+        <v>4374.0</v>
+      </c>
+      <c r="I123" s="1">
+        <v>2.2630849148368</v>
+      </c>
+      <c r="J123">
+        <v>0.29</v>
+      </c>
+      <c r="K123">
+        <v>575.34</v>
+      </c>
+      <c r="L123" s="1">
+        <v>197650.0</v>
+      </c>
+      <c r="M123" s="1">
+        <v>198225.34</v>
+      </c>
+      <c r="N123" s="1">
+        <v>0.89</v>
+      </c>
+      <c r="O123">
+        <v>1</v>
+      </c>
+      <c r="Z123" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="124" spans="1:26">
+      <c r="A124" t="s">
+        <v>328</v>
+      </c>
+      <c r="B124" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C124" s="1">
+        <v>100.196</v>
+      </c>
+      <c r="D124" s="1">
+        <v>100.978</v>
+      </c>
+      <c r="E124" t="s">
+        <v>8</v>
+      </c>
+      <c r="F124">
+        <v>1.0</v>
+      </c>
+      <c r="G124" s="1">
+        <v>100978.0</v>
+      </c>
+      <c r="H124" s="1">
+        <v>-782.0</v>
+      </c>
+      <c r="I124" s="1">
+        <v>-0.77442611261859</v>
+      </c>
+      <c r="J124">
+        <v>3.04</v>
+      </c>
+      <c r="K124" t="s">
+        <v>329</v>
+      </c>
+      <c r="L124" s="1">
+        <v>100196.0</v>
+      </c>
+      <c r="M124" s="1">
+        <v>103235.04</v>
+      </c>
+      <c r="N124" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O124">
+        <v>1</v>
+      </c>
+      <c r="Z124" t="s">
         <v>327</v>
       </c>
-      <c r="C123" s="1">
-[...92 lines deleted...]
-    <row r="125" spans="1:16">
+    </row>
+    <row r="125" spans="1:26">
       <c r="A125" t="s">
         <v>331</v>
       </c>
-      <c r="B125" t="s">
+      <c r="B125" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C125" s="1">
+        <v>101.089</v>
+      </c>
+      <c r="D125" s="1">
+        <v>102.269</v>
+      </c>
+      <c r="E125" t="s">
+        <v>8</v>
+      </c>
+      <c r="F125">
+        <v>1.0</v>
+      </c>
+      <c r="G125" s="1">
+        <v>102269.0</v>
+      </c>
+      <c r="H125" s="1">
+        <v>-1180.0</v>
+      </c>
+      <c r="I125" s="1">
+        <v>-1.1538198281004</v>
+      </c>
+      <c r="J125">
+        <v>2.88</v>
+      </c>
+      <c r="K125" t="s">
         <v>332</v>
       </c>
-      <c r="C125" s="1">
-[...27 lines deleted...]
-        <v>527.4</v>
+      <c r="L125" s="1">
+        <v>101089.0</v>
       </c>
       <c r="M125" s="1">
-        <v>190820.0</v>
+        <v>103965.71</v>
       </c>
       <c r="N125" s="1">
-        <v>191347.4</v>
-[...8 lines deleted...]
-    <row r="126" spans="1:16">
+        <v>0.47</v>
+      </c>
+      <c r="O125">
+        <v>1</v>
+      </c>
+      <c r="Z125" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="126" spans="1:26">
       <c r="A126" t="s">
+        <v>334</v>
+      </c>
+      <c r="B126" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C126" s="1">
+        <v>95.84</v>
+      </c>
+      <c r="D126" s="1">
+        <v>92.67</v>
+      </c>
+      <c r="E126" t="s">
+        <v>8</v>
+      </c>
+      <c r="F126">
+        <v>1.0</v>
+      </c>
+      <c r="G126" s="1">
+        <v>92670.0</v>
+      </c>
+      <c r="H126" s="1">
+        <v>3170.0</v>
+      </c>
+      <c r="I126" s="1">
+        <v>3.4207402611417</v>
+      </c>
+      <c r="J126">
+        <v>0.09</v>
+      </c>
+      <c r="K126">
+        <v>89.73</v>
+      </c>
+      <c r="L126" s="1">
+        <v>95840.0</v>
+      </c>
+      <c r="M126" s="1">
+        <v>95929.73</v>
+      </c>
+      <c r="N126" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O126">
+        <v>1</v>
+      </c>
+      <c r="Z126" t="s">
         <v>333</v>
       </c>
-      <c r="B126" t="s">
-[...45 lines deleted...]
-    <row r="127" spans="1:16">
+    </row>
+    <row r="127" spans="1:26">
       <c r="A127" t="s">
         <v>336</v>
       </c>
-      <c r="B127" t="s">
-        <v>337</v>
+      <c r="B127" s="1">
+        <v>200000.0</v>
       </c>
       <c r="C127" s="1">
-        <v>100000.0</v>
+        <v>95.626</v>
       </c>
       <c r="D127" s="1">
-        <v>98.653</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>94.041</v>
+      </c>
+      <c r="E127" t="s">
+        <v>8</v>
+      </c>
+      <c r="F127">
+        <v>1.0</v>
+      </c>
+      <c r="G127" s="1">
+        <v>188082.0</v>
       </c>
       <c r="H127" s="1">
-        <v>98500.0</v>
+        <v>3170.0</v>
       </c>
       <c r="I127" s="1">
-        <v>153.0</v>
-[...2 lines deleted...]
-        <v>0.15532994923858</v>
+        <v>1.6854350761902</v>
+      </c>
+      <c r="J127">
+        <v>0.34</v>
       </c>
       <c r="K127">
-        <v>0.75</v>
-[...2 lines deleted...]
-        <v>748.29</v>
+        <v>685.62</v>
+      </c>
+      <c r="L127" s="1">
+        <v>191252.0</v>
       </c>
       <c r="M127" s="1">
-        <v>98653.0</v>
+        <v>191937.62</v>
       </c>
       <c r="N127" s="1">
-        <v>99401.29</v>
-[...8 lines deleted...]
-    <row r="128" spans="1:16">
+        <v>0.86</v>
+      </c>
+      <c r="O127">
+        <v>1</v>
+      </c>
+      <c r="Z127" t="s">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="128" spans="1:26">
       <c r="A128" t="s">
         <v>338</v>
       </c>
-      <c r="B128" t="s">
+      <c r="B128" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C128" s="1">
+        <v>98.375</v>
+      </c>
+      <c r="D128" s="1">
+        <v>96.744</v>
+      </c>
+      <c r="E128" t="s">
+        <v>8</v>
+      </c>
+      <c r="F128">
+        <v>1.0</v>
+      </c>
+      <c r="G128" s="1">
+        <v>96744.0</v>
+      </c>
+      <c r="H128" s="1">
+        <v>1631.0</v>
+      </c>
+      <c r="I128" s="1">
+        <v>1.6858926651782</v>
+      </c>
+      <c r="J128">
+        <v>1.26</v>
+      </c>
+      <c r="K128" t="s">
         <v>339</v>
       </c>
-      <c r="C128" s="1">
-[...27 lines deleted...]
-        <v>340</v>
+      <c r="L128" s="1">
+        <v>98375.0</v>
       </c>
       <c r="M128" s="1">
-        <v>107534.0</v>
+        <v>99633.22</v>
       </c>
       <c r="N128" s="1">
-        <v>109551.12</v>
-[...8 lines deleted...]
-    <row r="129" spans="1:16">
+        <v>0.45</v>
+      </c>
+      <c r="O128">
+        <v>1</v>
+      </c>
+      <c r="Z128" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="129" spans="1:26">
       <c r="A129" t="s">
         <v>341</v>
       </c>
-      <c r="B129" t="s">
+      <c r="B129" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C129" s="1">
+        <v>98.441</v>
+      </c>
+      <c r="D129" s="1">
+        <v>98.5</v>
+      </c>
+      <c r="E129" t="s">
+        <v>8</v>
+      </c>
+      <c r="F129">
+        <v>1.0</v>
+      </c>
+      <c r="G129" s="1">
+        <v>98500.0</v>
+      </c>
+      <c r="H129" s="1">
+        <v>-59.0</v>
+      </c>
+      <c r="I129" s="1">
+        <v>-0.05989847715736</v>
+      </c>
+      <c r="J129">
+        <v>0.88</v>
+      </c>
+      <c r="K129">
+        <v>884.93</v>
+      </c>
+      <c r="L129" s="1">
+        <v>98441.0</v>
+      </c>
+      <c r="M129" s="1">
+        <v>99325.93</v>
+      </c>
+      <c r="N129" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O129">
+        <v>1</v>
+      </c>
+      <c r="Z129" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="130" spans="1:26">
+      <c r="A130" t="s">
+        <v>343</v>
+      </c>
+      <c r="B130" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C130" s="1">
+        <v>107.33</v>
+      </c>
+      <c r="D130" s="1">
+        <v>113.89</v>
+      </c>
+      <c r="E130" t="s">
+        <v>8</v>
+      </c>
+      <c r="F130">
+        <v>1.0</v>
+      </c>
+      <c r="G130" s="1">
+        <v>113890.0</v>
+      </c>
+      <c r="H130" s="1">
+        <v>-6560.0</v>
+      </c>
+      <c r="I130" s="1">
+        <v>-5.7599438054263</v>
+      </c>
+      <c r="J130">
+        <v>2.46</v>
+      </c>
+      <c r="K130" t="s">
+        <v>344</v>
+      </c>
+      <c r="L130" s="1">
+        <v>107330.0</v>
+      </c>
+      <c r="M130" s="1">
+        <v>109793.01</v>
+      </c>
+      <c r="N130" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O130">
+        <v>1</v>
+      </c>
+      <c r="Z130" t="s">
         <v>342</v>
       </c>
-      <c r="C129" s="1">
-[...92 lines deleted...]
-    <row r="131" spans="1:16">
+    </row>
+    <row r="131" spans="1:26">
       <c r="A131" t="s">
         <v>346</v>
       </c>
-      <c r="B131" t="s">
+      <c r="B131" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C131" s="1">
+        <v>99.023</v>
+      </c>
+      <c r="D131" s="1">
+        <v>99.871</v>
+      </c>
+      <c r="E131" t="s">
+        <v>8</v>
+      </c>
+      <c r="F131">
+        <v>1.0</v>
+      </c>
+      <c r="G131" s="1">
+        <v>199742.0</v>
+      </c>
+      <c r="H131" s="1">
+        <v>-1696.0</v>
+      </c>
+      <c r="I131" s="1">
+        <v>-0.84909533297954</v>
+      </c>
+      <c r="J131">
+        <v>1.4</v>
+      </c>
+      <c r="K131" t="s">
         <v>347</v>
       </c>
-      <c r="C131" s="1">
-[...27 lines deleted...]
-        <v>348</v>
+      <c r="L131" s="1">
+        <v>198046.0</v>
       </c>
       <c r="M131" s="1">
-        <v>301275.0</v>
+        <v>200837.1</v>
       </c>
       <c r="N131" s="1">
-        <v>308927.05</v>
-[...8 lines deleted...]
-    <row r="132" spans="1:16">
+        <v>0.9</v>
+      </c>
+      <c r="O131">
+        <v>1</v>
+      </c>
+      <c r="Z131" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="132" spans="1:26">
       <c r="A132" t="s">
         <v>349</v>
       </c>
-      <c r="B132" t="s">
+      <c r="B132" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C132" s="1">
+        <v>95.797</v>
+      </c>
+      <c r="D132" s="1">
+        <v>95.09</v>
+      </c>
+      <c r="E132" t="s">
+        <v>8</v>
+      </c>
+      <c r="F132">
+        <v>1.0</v>
+      </c>
+      <c r="G132" s="1">
+        <v>95090.0</v>
+      </c>
+      <c r="H132" s="1">
+        <v>707.0</v>
+      </c>
+      <c r="I132" s="1">
+        <v>0.74350615206646</v>
+      </c>
+      <c r="J132">
+        <v>0.24</v>
+      </c>
+      <c r="K132">
+        <v>238.36</v>
+      </c>
+      <c r="L132" s="1">
+        <v>95797.0</v>
+      </c>
+      <c r="M132" s="1">
+        <v>96035.36</v>
+      </c>
+      <c r="N132" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O132">
+        <v>1</v>
+      </c>
+      <c r="Z132" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="133" spans="1:26">
+      <c r="A133" t="s">
+        <v>351</v>
+      </c>
+      <c r="B133" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C133" s="1">
+        <v>100.62</v>
+      </c>
+      <c r="D133" s="1">
+        <v>101.97933333</v>
+      </c>
+      <c r="E133" t="s">
+        <v>8</v>
+      </c>
+      <c r="F133">
+        <v>1.0</v>
+      </c>
+      <c r="G133" s="1">
+        <v>305938.0</v>
+      </c>
+      <c r="H133" s="1">
+        <v>-4078.0</v>
+      </c>
+      <c r="I133" s="1">
+        <v>-1.3329498133609</v>
+      </c>
+      <c r="J133">
+        <v>2.75</v>
+      </c>
+      <c r="K133" t="s">
+        <v>352</v>
+      </c>
+      <c r="L133" s="1">
+        <v>301860.0</v>
+      </c>
+      <c r="M133" s="1">
+        <v>310116.16</v>
+      </c>
+      <c r="N133" s="1">
+        <v>1.4</v>
+      </c>
+      <c r="O133">
+        <v>1</v>
+      </c>
+      <c r="Z133" t="s">
         <v>350</v>
       </c>
-      <c r="C132" s="1">
+    </row>
+    <row r="134" spans="1:26">
+      <c r="A134" t="s">
+        <v>354</v>
+      </c>
+      <c r="B134" s="1">
         <v>138000.0</v>
       </c>
-      <c r="D132" s="1">
-[...2 lines deleted...]
-      <c r="E132" s="1">
+      <c r="C134" s="1">
+        <v>98.989</v>
+      </c>
+      <c r="D134" s="1">
         <v>99.778</v>
       </c>
-      <c r="F132" t="s">
-[...5 lines deleted...]
-      <c r="H132" s="1">
+      <c r="E134" t="s">
+        <v>8</v>
+      </c>
+      <c r="F134">
+        <v>1.0</v>
+      </c>
+      <c r="G134" s="1">
         <v>137693.64</v>
       </c>
-      <c r="I132" s="1">
-[...17 lines deleted...]
-      <c r="O132" s="1">
+      <c r="H134" s="1">
+        <v>-1088.82</v>
+      </c>
+      <c r="I134" s="1">
+        <v>-0.79075547715929</v>
+      </c>
+      <c r="J134">
+        <v>1.27</v>
+      </c>
+      <c r="K134" t="s">
+        <v>355</v>
+      </c>
+      <c r="L134" s="1">
+        <v>136604.82</v>
+      </c>
+      <c r="M134" s="1">
+        <v>138354.87</v>
+      </c>
+      <c r="N134" s="1">
         <v>0.62</v>
       </c>
-      <c r="P132">
-[...7 lines deleted...]
-      <c r="B133" t="s">
+      <c r="O134">
+        <v>1</v>
+      </c>
+      <c r="Z134" t="s">
         <v>353</v>
       </c>
-      <c r="C133" s="1">
-[...92 lines deleted...]
-    <row r="135" spans="1:16">
+    </row>
+    <row r="135" spans="1:26">
       <c r="A135" t="s">
         <v>357</v>
       </c>
-      <c r="B135" t="s">
-        <v>358</v>
+      <c r="B135" s="1">
+        <v>200000.0</v>
       </c>
       <c r="C135" s="1">
-        <v>100000.0</v>
+        <v>100.905</v>
       </c>
       <c r="D135" s="1">
-        <v>97.516</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>100.413</v>
+      </c>
+      <c r="E135" t="s">
+        <v>8</v>
+      </c>
+      <c r="F135">
+        <v>1.0</v>
+      </c>
+      <c r="G135" s="1">
+        <v>200826.0</v>
       </c>
       <c r="H135" s="1">
-        <v>97192.0</v>
+        <v>984.0</v>
       </c>
       <c r="I135" s="1">
-        <v>324.0</v>
-[...2 lines deleted...]
-        <v>0.33336077043378</v>
+        <v>0.48997639747841</v>
+      </c>
+      <c r="J135">
+        <v>0.43</v>
       </c>
       <c r="K135">
-        <v>0.58</v>
-[...2 lines deleted...]
-        <v>579.45</v>
+        <v>857.79</v>
+      </c>
+      <c r="L135" s="1">
+        <v>201810.0</v>
       </c>
       <c r="M135" s="1">
-        <v>97516.0</v>
+        <v>202667.79</v>
       </c>
       <c r="N135" s="1">
-        <v>98095.45</v>
-[...8 lines deleted...]
-    <row r="136" spans="1:16">
+        <v>0.91</v>
+      </c>
+      <c r="O135">
+        <v>1</v>
+      </c>
+      <c r="Z135" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="136" spans="1:26">
       <c r="A136" t="s">
         <v>359</v>
       </c>
-      <c r="B136" t="s">
+      <c r="B136" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C136" s="1">
+        <v>100.473</v>
+      </c>
+      <c r="D136" s="1">
+        <v>99.695</v>
+      </c>
+      <c r="E136" t="s">
+        <v>8</v>
+      </c>
+      <c r="F136">
+        <v>1.0</v>
+      </c>
+      <c r="G136" s="1">
+        <v>99695.0</v>
+      </c>
+      <c r="H136" s="1">
+        <v>778.0</v>
+      </c>
+      <c r="I136" s="1">
+        <v>0.78038015948643</v>
+      </c>
+      <c r="J136">
+        <v>0.08</v>
+      </c>
+      <c r="K136">
+        <v>83.22</v>
+      </c>
+      <c r="L136" s="1">
+        <v>100473.0</v>
+      </c>
+      <c r="M136" s="1">
+        <v>100556.22</v>
+      </c>
+      <c r="N136" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O136">
+        <v>1</v>
+      </c>
+      <c r="Z136" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="137" spans="1:26">
+      <c r="A137" t="s">
+        <v>361</v>
+      </c>
+      <c r="B137" s="1">
+        <v>207000.0</v>
+      </c>
+      <c r="C137" s="1">
+        <v>98.946</v>
+      </c>
+      <c r="D137" s="1">
+        <v>99.462</v>
+      </c>
+      <c r="E137" t="s">
+        <v>8</v>
+      </c>
+      <c r="F137">
+        <v>1.0</v>
+      </c>
+      <c r="G137" s="1">
+        <v>205886.34</v>
+      </c>
+      <c r="H137" s="1">
+        <v>-1068.12</v>
+      </c>
+      <c r="I137" s="1">
+        <v>-0.518791096097</v>
+      </c>
+      <c r="J137">
+        <v>0.25</v>
+      </c>
+      <c r="K137">
+        <v>523.17</v>
+      </c>
+      <c r="L137" s="1">
+        <v>204818.22</v>
+      </c>
+      <c r="M137" s="1">
+        <v>205341.39</v>
+      </c>
+      <c r="N137" s="1">
+        <v>0.92</v>
+      </c>
+      <c r="O137">
+        <v>1</v>
+      </c>
+      <c r="Z137" t="s">
         <v>360</v>
       </c>
-      <c r="C136" s="1">
+    </row>
+    <row r="138" spans="1:26">
+      <c r="A138" t="s">
+        <v>363</v>
+      </c>
+      <c r="B138" s="1">
         <v>100000.0</v>
       </c>
-      <c r="D136" s="1">
-[...2 lines deleted...]
-      <c r="E136" s="1">
+      <c r="C138" s="1">
+        <v>97.655</v>
+      </c>
+      <c r="D138" s="1">
+        <v>97.192</v>
+      </c>
+      <c r="E138" t="s">
+        <v>8</v>
+      </c>
+      <c r="F138">
+        <v>1.0</v>
+      </c>
+      <c r="G138" s="1">
+        <v>97192.0</v>
+      </c>
+      <c r="H138" s="1">
+        <v>463.0</v>
+      </c>
+      <c r="I138" s="1">
+        <v>0.47637665651494</v>
+      </c>
+      <c r="J138">
+        <v>0.67</v>
+      </c>
+      <c r="K138">
+        <v>665.75</v>
+      </c>
+      <c r="L138" s="1">
+        <v>97655.0</v>
+      </c>
+      <c r="M138" s="1">
+        <v>98320.75</v>
+      </c>
+      <c r="N138" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O138">
+        <v>1</v>
+      </c>
+      <c r="Z138" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="139" spans="1:26">
+      <c r="A139" t="s">
+        <v>365</v>
+      </c>
+      <c r="B139" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C139" s="1">
+        <v>102.239</v>
+      </c>
+      <c r="D139" s="1">
         <v>104.182</v>
       </c>
-      <c r="F136" t="s">
-[...5 lines deleted...]
-      <c r="H136" s="1">
+      <c r="E139" t="s">
+        <v>8</v>
+      </c>
+      <c r="F139">
+        <v>1.0</v>
+      </c>
+      <c r="G139" s="1">
         <v>104182.0</v>
       </c>
-      <c r="I136" s="1">
-[...21 lines deleted...]
-        <v>1</v>
+      <c r="H139" s="1">
+        <v>-1943.0</v>
+      </c>
+      <c r="I139" s="1">
+        <v>-1.8650054711946</v>
+      </c>
+      <c r="J139">
+        <v>0.24</v>
+      </c>
+      <c r="K139">
+        <v>240.75</v>
+      </c>
+      <c r="L139" s="1">
+        <v>102239.0</v>
+      </c>
+      <c r="M139" s="1">
+        <v>102479.75</v>
+      </c>
+      <c r="N139" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O139">
+        <v>1</v>
+      </c>
+      <c r="Z139" t="s">
+        <v>364</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">