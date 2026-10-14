--- v6 (2026-09-23)
+++ v7 (2026-10-14)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="366">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="371">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C/D</t>
   </si>
   <si>
     <t>FR001400UIK9</t>
   </si>
   <si>
@@ -112,1044 +112,1059 @@
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR001400KPZ3</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART I</t>
   </si>
   <si>
     <t>DU100926</t>
   </si>
   <si>
     <t>EURO-SCHATZ SEP 26</t>
   </si>
   <si>
     <t>XS2747181969</t>
   </si>
   <si>
     <t>ABB FINANCE BV 3.125 15/01/2029</t>
   </si>
   <si>
+    <t>1 549.66</t>
+  </si>
+  <si>
+    <t>XS2558022591</t>
+  </si>
+  <si>
+    <t>ABN AMRO BANK NV 22/02/2033</t>
+  </si>
+  <si>
+    <t>4 015.75</t>
+  </si>
+  <si>
+    <t>XS3066564900</t>
+  </si>
+  <si>
+    <t>ACHMEA BANK NV 2.5 06/05/2028</t>
+  </si>
+  <si>
+    <t>XS2958382645</t>
+  </si>
+  <si>
+    <t>ACHMEA BANK NV 2.75 10/12/2027</t>
+  </si>
+  <si>
+    <t>3 269.86</t>
+  </si>
+  <si>
+    <t>XS2464405229</t>
+  </si>
+  <si>
+    <t>AIB GROUP PLC 04/04/2028</t>
+  </si>
+  <si>
+    <t>1 257.53</t>
+  </si>
+  <si>
+    <t>FR0014013VW7</t>
+  </si>
+  <si>
+    <t>AIR LIQUIDE FINANCE SA 2.625 05/11/2029</t>
+  </si>
+  <si>
+    <t>1 812.33</t>
+  </si>
+  <si>
+    <t>XS2622275886</t>
+  </si>
+  <si>
+    <t>AMERICAN TOWER CORPORATION 4.125 16/05/2027</t>
+  </si>
+  <si>
+    <t>XS3368960962</t>
+  </si>
+  <si>
+    <t>AMPHENOL CORPORATION 3.375 12/05/2029</t>
+  </si>
+  <si>
+    <t>XS2273810510</t>
+  </si>
+  <si>
+    <t>AROUNDTOWN SA 0 16/07/2026</t>
+  </si>
+  <si>
+    <t>XS1799611642</t>
+  </si>
+  <si>
+    <t>AXA SA 28/05/2049</t>
+  </si>
+  <si>
+    <t>1 282.19</t>
+  </si>
+  <si>
+    <t>FR0014015J87</t>
+  </si>
+  <si>
+    <t>AYVENS SA 3 18/04/2030</t>
+  </si>
+  <si>
+    <t>FR0014017YD2</t>
+  </si>
+  <si>
+    <t>AYVENS SA 3.375 16/04/2029</t>
+  </si>
+  <si>
+    <t>FR001400RGV6</t>
+  </si>
+  <si>
+    <t>AYVENS SA 3.875 16/07/2029</t>
+  </si>
+  <si>
+    <t>11 593.15</t>
+  </si>
+  <si>
+    <t>XS3429140398</t>
+  </si>
+  <si>
+    <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 3.375 30/06/2031</t>
+  </si>
+  <si>
+    <t>XS2908735504</t>
+  </si>
+  <si>
+    <t>BANCO SANTANDER SA 02/04/2029</t>
+  </si>
+  <si>
+    <t>2 778.08</t>
+  </si>
+  <si>
+    <t>XS2038039074</t>
+  </si>
+  <si>
+    <t>BANK OF AMERICA CORP 08/08/2029</t>
+  </si>
+  <si>
+    <t>2 167.45</t>
+  </si>
+  <si>
+    <t>FR0013408960</t>
+  </si>
+  <si>
+    <t>BANQUE EUROPEENNE DU CREDIT MUTUEL 1.75 15/03/2029</t>
+  </si>
+  <si>
+    <t>1 754.79</t>
+  </si>
+  <si>
+    <t>FR001400AY79</t>
+  </si>
+  <si>
+    <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 16/06/2032</t>
+  </si>
+  <si>
+    <t>XS3367720797</t>
+  </si>
+  <si>
+    <t>BARCLAYS PLC 12/05/2030</t>
+  </si>
+  <si>
+    <t>1 255.45</t>
+  </si>
+  <si>
+    <t>BE6340794013</t>
+  </si>
+  <si>
+    <t>BELFIUS BANQUE SA 19/04/2033</t>
+  </si>
+  <si>
+    <t>1 251.37</t>
+  </si>
+  <si>
+    <t>XS3075491152</t>
+  </si>
+  <si>
+    <t>BMW FINANCE NV 2.625 20/05/2028</t>
+  </si>
+  <si>
+    <t>FR0014001JT3</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS SA 19/01/2030</t>
+  </si>
+  <si>
+    <t>FR0014009HA0</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS SA 31/03/2032</t>
+  </si>
+  <si>
+    <t>XS2776511060</t>
+  </si>
+  <si>
+    <t>BOOKING HOLDINGS INC 3.5 01/03/2029</t>
+  </si>
+  <si>
+    <t>1 304.11</t>
+  </si>
+  <si>
+    <t>XS3367613448</t>
+  </si>
+  <si>
+    <t>BOOKING HOLDINGS INC 3.5 11/05/2030</t>
+  </si>
+  <si>
+    <t>FR001400FB22</t>
+  </si>
+  <si>
+    <t>BPCE SA 25/01/2035</t>
+  </si>
+  <si>
+    <t>4 802.05</t>
+  </si>
+  <si>
+    <t>FR001400N4L7</t>
+  </si>
+  <si>
+    <t>BPCE SA 3.875 11/01/2029</t>
+  </si>
+  <si>
+    <t>1 964.04</t>
+  </si>
+  <si>
+    <t>XS3108521124</t>
+  </si>
+  <si>
+    <t>CA AUTO BANK SPA (DUBLIN BRANCH) 2.75 07/07/2028</t>
+  </si>
+  <si>
+    <t>XS3275406539</t>
+  </si>
+  <si>
+    <t>CA AUTO BANK SPA (DUBLIN BRANCH) 2.75 21/01/2029</t>
+  </si>
+  <si>
+    <t>1 318.49</t>
+  </si>
+  <si>
+    <t>XS2434702424</t>
+  </si>
+  <si>
+    <t>CAIXABANK SA 21/01/2028</t>
+  </si>
+  <si>
+    <t>XS3280995518</t>
+  </si>
+  <si>
+    <t>CANADIAN IMPERIAL BANK OF COMMERCE 30/07/2030</t>
+  </si>
+  <si>
+    <t>3 430.33</t>
+  </si>
+  <si>
+    <t>FR0014012SB9</t>
+  </si>
+  <si>
+    <t>CAPGEMINI SE 2.5 25/09/2028</t>
+  </si>
+  <si>
+    <t>4 013.70</t>
+  </si>
+  <si>
+    <t>XS3231164586</t>
+  </si>
+  <si>
+    <t>CATERPILLAR FINANCIAL SERVICES COR 2.541 20/11/2028</t>
+  </si>
+  <si>
+    <t>4 320.95</t>
+  </si>
+  <si>
+    <t>FR001400XHB4</t>
+  </si>
+  <si>
+    <t>CCF HOLDING SAS 27/05/2035</t>
+  </si>
+  <si>
+    <t>XS2348237871</t>
+  </si>
+  <si>
+    <t>CELLNEX FINANCE COMPANY SA 1.5 08/06/2028</t>
+  </si>
+  <si>
+    <t>XS3071246295</t>
+  </si>
+  <si>
+    <t>CENCORA INC 2.875 22/05/2028</t>
+  </si>
+  <si>
+    <t>XS3326474155</t>
+  </si>
+  <si>
+    <t>COCA-COLA HBC FINANCE BV 3.625 01/10/2030</t>
+  </si>
+  <si>
+    <t>1 418.22</t>
+  </si>
+  <si>
+    <t>XS2114852218</t>
+  </si>
+  <si>
+    <t>COMCAST CORPORATION 0.25 20/05/2027</t>
+  </si>
+  <si>
+    <t>XS3232968803</t>
+  </si>
+  <si>
+    <t>COMPASS GROUP PLC 2.625 15/01/2029</t>
+  </si>
+  <si>
+    <t>1 301.71</t>
+  </si>
+  <si>
+    <t>FR0014014P49</t>
+  </si>
+  <si>
+    <t>CREDIT AGRICOLE SA 03/07/2031</t>
+  </si>
+  <si>
+    <t>FR001400KDS4</t>
+  </si>
+  <si>
+    <t>CREDIT AGRICOLE SA 28/08/2033</t>
+  </si>
+  <si>
+    <t>9 673.97</t>
+  </si>
+  <si>
+    <t>FR0013517307</t>
+  </si>
+  <si>
+    <t>CREDIT MUTUEL ARKEA 11/06/2029</t>
+  </si>
+  <si>
+    <t>BE0002936178</t>
+  </si>
+  <si>
+    <t>CRELAN SA 28/02/2030</t>
+  </si>
+  <si>
+    <t>2 252.05</t>
+  </si>
+  <si>
+    <t>XS3081821699</t>
+  </si>
+  <si>
+    <t>DAIMLER TRUCK INTERNATIONAL FINANC 3 27/11/2029</t>
+  </si>
+  <si>
+    <t>1 890.41</t>
+  </si>
+  <si>
+    <t>XS3352082930</t>
+  </si>
+  <si>
+    <t>DANAHER CORPORATION 3.25 29/04/2030</t>
+  </si>
+  <si>
+    <t>FR0014017HN6</t>
+  </si>
+  <si>
+    <t>DANONE SA 3.379 01/04/2030</t>
+  </si>
+  <si>
+    <t>FR0014005EJ6</t>
+  </si>
+  <si>
+    <t>DANONE SA PERP</t>
+  </si>
+  <si>
+    <t>1 734.25</t>
+  </si>
+  <si>
+    <t>FR0014019147</t>
+  </si>
+  <si>
+    <t>DASSAULT SYSTEMES 3.375 16/06/2031</t>
+  </si>
+  <si>
+    <t>DE000A4DFH60</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BANK AG 16/06/2029</t>
+  </si>
+  <si>
+    <t>XS3086867440</t>
+  </si>
+  <si>
+    <t>ELM BV 3.375 19/06/2030</t>
+  </si>
+  <si>
+    <t>XS3008888953</t>
+  </si>
+  <si>
+    <t>ENEL FINANCE INTERNATIONAL NV 2.625 24/02/2028</t>
+  </si>
+  <si>
+    <t>2 028.08</t>
+  </si>
+  <si>
+    <t>FR001400A1H6</t>
+  </si>
+  <si>
+    <t>ENGIE SA 3.5 27/09/2029</t>
+  </si>
+  <si>
+    <t>5 580.82</t>
+  </si>
+  <si>
+    <t>AT0000A2U543</t>
+  </si>
+  <si>
+    <t>ERSTE GROUP BANK AG 15/11/2032</t>
+  </si>
+  <si>
+    <t>XS2904504979</t>
+  </si>
+  <si>
+    <t>EUROBANK SA (ATHINA) 24/09/2030</t>
+  </si>
+  <si>
+    <t>3 221.92</t>
+  </si>
+  <si>
+    <t>XS3110850347</t>
+  </si>
+  <si>
+    <t>EUROBANK SA 07/07/2028</t>
+  </si>
+  <si>
+    <t>XS2919679816</t>
+  </si>
+  <si>
+    <t>EUROGRID GMBH 3.075 18/10/2027</t>
+  </si>
+  <si>
+    <t>2 274.66</t>
+  </si>
+  <si>
+    <t>DK0030555156</t>
+  </si>
+  <si>
+    <t>EURONEXT NV 2.625 26/11/2028</t>
+  </si>
+  <si>
+    <t>1 893.88</t>
+  </si>
+  <si>
+    <t>XS1753808929</t>
+  </si>
+  <si>
+    <t>EXOR NV 1.75 18/01/2028</t>
+  </si>
+  <si>
+    <t>XS3299544711</t>
+  </si>
+  <si>
+    <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
+  </si>
+  <si>
+    <t>XS3036647694</t>
+  </si>
+  <si>
+    <t>FRESENIUS MEDICAL CARE AG 3.125 08/12/2028</t>
+  </si>
+  <si>
+    <t>1 050.00</t>
+  </si>
+  <si>
+    <t>XS1733289406</t>
+  </si>
+  <si>
+    <t>GENERTEL SPA 14/12/2047</t>
+  </si>
+  <si>
+    <t>2 480.14</t>
+  </si>
+  <si>
+    <t>XS3148184156</t>
+  </si>
+  <si>
+    <t>GIVAUDAN FINANCE EUROPE BV 2.875 09/09/2029</t>
+  </si>
+  <si>
+    <t>2 433.90</t>
+  </si>
+  <si>
+    <t>XS1654229373</t>
+  </si>
+  <si>
+    <t>GRAND CITY PROPERTIES SA 1.375 03/08/2026</t>
+  </si>
+  <si>
+    <t>1 303.42</t>
+  </si>
+  <si>
+    <t>XS3379436325</t>
+  </si>
+  <si>
+    <t>HEIDELBERG MATERIALS AG 3.5 10/10/2029</t>
+  </si>
+  <si>
+    <t>XS2385390724</t>
+  </si>
+  <si>
+    <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
+  </si>
+  <si>
+    <t>XS2788605660</t>
+  </si>
+  <si>
+    <t>HSBC HOLDINGS PLC 22/03/2035</t>
+  </si>
+  <si>
+    <t>1 449.00</t>
+  </si>
+  <si>
+    <t>FR0013320058</t>
+  </si>
+  <si>
+    <t>ICADE 1.625 28/02/2028</t>
+  </si>
+  <si>
+    <t>1 219.86</t>
+  </si>
+  <si>
+    <t>XS3190744907</t>
+  </si>
+  <si>
+    <t>IDS FINANCING PLC 3.25 01/01/2029</t>
+  </si>
+  <si>
+    <t>3 015.47</t>
+  </si>
+  <si>
+    <t>XS2457469547</t>
+  </si>
+  <si>
+    <t>IMCD NV 2.125 31/03/2027</t>
+  </si>
+  <si>
+    <t>XS2244936659</t>
+  </si>
+  <si>
+    <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
+  </si>
+  <si>
+    <t>3 566.10</t>
+  </si>
+  <si>
+    <t>XS2350756446</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 09/06/2032</t>
+  </si>
+  <si>
+    <t>XS2443920751</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 16/02/2031</t>
+  </si>
+  <si>
+    <t>2 143.15</t>
+  </si>
+  <si>
+    <t>XS2886191589</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 26/08/2035</t>
+  </si>
+  <si>
+    <t>3 760.96</t>
+  </si>
+  <si>
+    <t>XS2592650373</t>
+  </si>
+  <si>
+    <t>INTESA SANPAOLO SPA 08/03/2028</t>
+  </si>
+  <si>
+    <t>2 650.68</t>
+  </si>
+  <si>
+    <t>XS2931945211</t>
+  </si>
+  <si>
+    <t>JYSKE BANK A/S 05/05/2029</t>
+  </si>
+  <si>
+    <t>BE0002914951</t>
+  </si>
+  <si>
+    <t>KBC GROEP NV 25/04/2033</t>
+  </si>
+  <si>
+    <t>1 081.85</t>
+  </si>
+  <si>
+    <t>FR001400KHZ0</t>
+  </si>
+  <si>
+    <t>KERING SA 3.625 05/09/2027</t>
+  </si>
+  <si>
+    <t>6 217.12</t>
+  </si>
+  <si>
+    <t>FR0013512233</t>
+  </si>
+  <si>
+    <t>KLEPIERRE SA 2 12/05/2029</t>
+  </si>
+  <si>
+    <t>XS2193978363</t>
+  </si>
+  <si>
+    <t>KONINKLIJKE DSM NV 0.25 23/06/2028</t>
+  </si>
+  <si>
+    <t>FR001400HOZ2</t>
+  </si>
+  <si>
+    <t>LA BANQUE POSTALE 4 03/05/2028</t>
+  </si>
+  <si>
+    <t>XS2904651093</t>
+  </si>
+  <si>
+    <t>LSEG NETHERLANDS BV 2.75 20/09/2027</t>
+  </si>
+  <si>
+    <t>4 490.41</t>
+  </si>
+  <si>
+    <t>FR001400ZED2</t>
+  </si>
+  <si>
+    <t>LVMH MOET HENNESSY LOUIS VUITTON S 2.625 07/03/2029</t>
+  </si>
+  <si>
+    <t>1 869.86</t>
+  </si>
+  <si>
+    <t>XS3320664710</t>
+  </si>
+  <si>
+    <t>MAPLE PARENT HOLDINGS CORP 3.881 26/03/2030</t>
+  </si>
+  <si>
+    <t>1 428.10</t>
+  </si>
+  <si>
+    <t>XS3233927733</t>
+  </si>
+  <si>
+    <t>MITSUBISHI HC CAPITAL UK PLC 2.856 26/11/2028</t>
+  </si>
+  <si>
+    <t>4 518.74</t>
+  </si>
+  <si>
+    <t>FR0013425147</t>
+  </si>
+  <si>
+    <t>MMS USA FINANCING INC 1.25 13/06/2028</t>
+  </si>
+  <si>
+    <t>XS2151059206</t>
+  </si>
+  <si>
+    <t>MONDI FINANCE EUROPE GMBH 2.375 01/04/2028</t>
+  </si>
+  <si>
+    <t>XS3407449779</t>
+  </si>
+  <si>
+    <t>MORGAN STANLEY 11/06/2030</t>
+  </si>
+  <si>
+    <t>XS2548080832</t>
+  </si>
+  <si>
+    <t>MORGAN STANLEY 25/10/2028</t>
+  </si>
+  <si>
+    <t>6 935.99</t>
+  </si>
+  <si>
+    <t>XS3284396622</t>
+  </si>
+  <si>
+    <t>NATIONAL BANK OF GREECE SA 04/02/2031</t>
+  </si>
+  <si>
     <t>1 378.42</t>
   </si>
   <si>
-    <t>XS2558022591</t>
-[...665 lines deleted...]
-    <t>1 207.19</t>
+    <t>XS3086253039</t>
+  </si>
+  <si>
+    <t>NATIONAL GRID NORTH AMERICA INC 3.15 03/06/2030</t>
   </si>
   <si>
     <t>XS2680745119</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 4.151 12/09/2027</t>
   </si>
   <si>
-    <t>6 505.13</t>
+    <t>6 960.03</t>
   </si>
   <si>
     <t>XS2382950330</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 14/09/2032</t>
   </si>
   <si>
     <t>FR001400H0F5</t>
   </si>
   <si>
     <t>NEXANS SA 5.5 05/04/2028</t>
   </si>
   <si>
-    <t>2 441.10</t>
+    <t>3 043.84</t>
   </si>
   <si>
     <t>XS1550988643</t>
   </si>
   <si>
     <t>NN GROUP NV 13/01/2048</t>
   </si>
   <si>
-    <t>2 065.41</t>
+    <t>2 318.84</t>
   </si>
   <si>
     <t>XS2343459074</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 18/08/2031</t>
   </si>
   <si>
     <t>XS2482618464</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 2.5 23/05/2029</t>
   </si>
   <si>
-    <t>XS3100081093</t>
-[...2 lines deleted...]
-    <t>NTT FINANCE CORP 2.906 16/03/2029</t>
+    <t>1 089.04</t>
+  </si>
+  <si>
+    <t>XS3422221294</t>
+  </si>
+  <si>
+    <t>NTT FINANCE CORP 3.3252 01/11/2029</t>
   </si>
   <si>
     <t>DK0030512421</t>
   </si>
   <si>
     <t>NYKREDIT REALKREDIT A/S 4.625 19/01/2029</t>
   </si>
   <si>
-    <t>7 957.53</t>
+    <t>8 971.23</t>
   </si>
   <si>
     <t>XS2354246816</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 0.375 16/06/2028</t>
   </si>
   <si>
     <t>FR0013534484</t>
   </si>
   <si>
     <t>ORANGE SA 0.125 16/09/2029</t>
   </si>
   <si>
     <t>FR001400DAO4</t>
   </si>
   <si>
     <t>ORANO SA 5.375 15/05/2027</t>
   </si>
   <si>
     <t>XS3019313363</t>
   </si>
   <si>
     <t>PFIZER NETHERLANDS INTERNATIONAL F 2.875 19/05/2029</t>
   </si>
   <si>
     <t>XS3296830444</t>
   </si>
   <si>
     <t>POWSZECHNA KASA OSZCZEDNOSCI BANK 06/05/2030</t>
   </si>
   <si>
     <t>FR0014010CJ0</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA 2.875 12/06/2029</t>
   </si>
   <si>
     <t>FR001400P3D4</t>
   </si>
   <si>
     <t>RCI BANQUE SA 3.75 04/10/2027</t>
   </si>
   <si>
-    <t>4 068.49</t>
+    <t>4 376.71</t>
   </si>
   <si>
     <t>XS3174782758</t>
   </si>
   <si>
     <t>RECKITT BENCKISER TREASURY SERVICE 2.625 10/09/2028</t>
   </si>
   <si>
-    <t>2 361.21</t>
+    <t>2 525.18</t>
   </si>
   <si>
     <t>XS3317606419</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.25 22/05/2029</t>
   </si>
   <si>
     <t>FR0014002OL8</t>
   </si>
   <si>
     <t>RENAULT SA 2.5 01/04/2028</t>
   </si>
   <si>
     <t>XS2494945939</t>
   </si>
   <si>
     <t>RENTOKIL INITIAL FINANCE BV 3.875 27/06/2027</t>
   </si>
   <si>
-    <t>7 707.53</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2332306344</t>
   </si>
   <si>
     <t>REXEL SA 2.125 15/06/2028</t>
   </si>
   <si>
     <t>XS3406773740</t>
   </si>
   <si>
     <t>ROYAL BANK OF CANADA 15/06/2030</t>
   </si>
   <si>
     <t>FR0014016SU0</t>
   </si>
   <si>
     <t>SANOFI SA 3 05/05/2029</t>
   </si>
   <si>
+    <t>1 167.12</t>
+  </si>
+  <si>
     <t>XS3393867810</t>
   </si>
   <si>
     <t>SAP SE 3 03/06/2029</t>
   </si>
   <si>
     <t>DE000A2YB7B5</t>
   </si>
   <si>
     <t>SCHAEFFLER AG 2.875 26/03/2027</t>
   </si>
   <si>
-    <t>XS2511906310</t>
-[...7 lines deleted...]
-  <si>
     <t>XS2767499275</t>
   </si>
   <si>
     <t>SNAM SPA 3.375 19/02/2028</t>
   </si>
   <si>
-    <t>2 330.14</t>
+    <t>2 700.00</t>
   </si>
   <si>
     <t>FR001400U1Q3</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 13/11/2030</t>
   </si>
   <si>
-    <t>6 673.97</t>
+    <t>7 269.86</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
-    <t>1 424.66</t>
+    <t>1 863.01</t>
   </si>
   <si>
     <t>XS1207005023</t>
   </si>
   <si>
     <t>STATKRAFT AS 1.5 26/03/2030</t>
   </si>
   <si>
     <t>FR0013505542</t>
   </si>
   <si>
     <t>SUEZ SA 1.25 02/04/2027</t>
   </si>
   <si>
     <t>XS2522879654</t>
   </si>
   <si>
     <t>SWEDBANK AB 23/08/2032</t>
   </si>
   <si>
-    <t>3 039.04</t>
+    <t>3 237.67</t>
   </si>
   <si>
     <t>XS2827694170</t>
   </si>
   <si>
     <t>SWISSCOM FINANCE BV 3.5 29/08/2028</t>
   </si>
   <si>
-    <t>2 876.71</t>
+    <t>3 068.49</t>
   </si>
   <si>
     <t>XS2117452156</t>
   </si>
   <si>
     <t>TELENOR ASA 0.25 14/02/2028</t>
   </si>
   <si>
     <t>XS1966038249</t>
   </si>
   <si>
     <t>TELSTRA CORPORATION LTD 1.375 26/03/2029</t>
   </si>
   <si>
     <t>XS1652866002</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 1.375 26/07/2027</t>
   </si>
   <si>
-    <t>1 258.22</t>
+    <t>1 333.56</t>
   </si>
   <si>
     <t>XS2437854487</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
   </si>
   <si>
+    <t>1 015.07</t>
+  </si>
+  <si>
     <t>CH1214797172</t>
   </si>
   <si>
     <t>UBS GROUP AG 01/03/2029</t>
   </si>
   <si>
-    <t>2 463.01</t>
+    <t>2 887.67</t>
   </si>
   <si>
     <t>CH1512676888</t>
   </si>
   <si>
     <t>UBS GROUP AG 13/02/2031</t>
   </si>
   <si>
-    <t>2 791.10</t>
+    <t>3 133.56</t>
   </si>
   <si>
     <t>BE0002784651</t>
   </si>
   <si>
     <t>UCB SA 1 30/03/2028</t>
   </si>
   <si>
     <t>FR001400SIM9</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.5 11/09/2029</t>
   </si>
   <si>
-    <t>8 256.16</t>
+    <t>8 831.51</t>
   </si>
   <si>
     <t>IT0005689986</t>
   </si>
   <si>
     <t>UNICREDIT SPA 15/07/2030</t>
   </si>
   <si>
-    <t>1 750.05</t>
-[...1 lines deleted...]
-  <si>
     <t>IT0005710055</t>
   </si>
   <si>
     <t>UNICREDIT SPA 19/05/2036</t>
   </si>
   <si>
+    <t>1 321.46</t>
+  </si>
+  <si>
+    <t>XS1873209172</t>
+  </si>
+  <si>
+    <t>UNILEVER NV 1.375 04/09/2030</t>
+  </si>
+  <si>
+    <t>2 365.75</t>
+  </si>
+  <si>
     <t>XS3405538888</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.375 16/06/2030</t>
   </si>
   <si>
     <t>XS3063724325</t>
   </si>
   <si>
     <t>VISA INC 2.25 15/05/2028</t>
   </si>
   <si>
-    <t>DE000A19UR79</t>
-[...2 lines deleted...]
-    <t>VONOVIA FINANCE BV 1.5 14/01/2028</t>
+    <t>XS3423368334</t>
+  </si>
+  <si>
+    <t>VONOVIA SE 3.5 06/07/2031</t>
   </si>
   <si>
     <t>XS2630465875</t>
   </si>
   <si>
     <t>WERFEN SA 4.625 06/06/2028</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -1519,92 +1534,92 @@
       </c>
       <c r="E1" t="s">
         <v>5</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>5</v>
       </c>
       <c r="H1" t="s">
         <v>4</v>
       </c>
       <c r="Z1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
         <v>10.0</v>
       </c>
       <c r="C2">
-        <v>103.3</v>
+        <v>103.18</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2">
-        <v>1033.03</v>
+        <v>1031.82</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
-        <v>1033.03</v>
+        <v>1031.82</v>
       </c>
       <c r="H2" t="s">
         <v>8</v>
       </c>
       <c r="Z2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="1">
         <v>213879.0</v>
       </c>
       <c r="C3">
-        <v>103.87</v>
+        <v>103.77</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3">
-        <v>22216422.65</v>
+        <v>22195555.63</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
-        <v>22216422.65</v>
+        <v>22195555.63</v>
       </c>
       <c r="H3" t="s">
         <v>8</v>
       </c>
       <c r="Z3" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1653,6943 +1668,6943 @@
       </c>
       <c r="K1" t="s">
         <v>21</v>
       </c>
       <c r="L1" t="s">
         <v>22</v>
       </c>
       <c r="M1" t="s">
         <v>23</v>
       </c>
       <c r="N1" t="s">
         <v>24</v>
       </c>
       <c r="O1" t="s">
         <v>25</v>
       </c>
       <c r="Z1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>27</v>
       </c>
       <c r="B2" s="1">
-        <v>499.0</v>
+        <v>246.0</v>
       </c>
       <c r="C2" s="1">
-        <v>1077.47</v>
+        <v>1078.79</v>
       </c>
       <c r="D2" s="1">
-        <v>1076.2736673347</v>
+        <v>1077.1786585366</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
         <v>1.0</v>
       </c>
       <c r="G2" s="1">
-        <v>537060.56</v>
+        <v>264985.95</v>
       </c>
       <c r="H2" s="1">
-        <v>596.97</v>
+        <v>396.39</v>
       </c>
       <c r="I2" s="1">
-        <v>0.11115506228944</v>
+        <v>0.14958906311825</v>
       </c>
       <c r="J2">
         <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2" s="1">
-        <v>537657.53</v>
+        <v>265382.34</v>
       </c>
       <c r="M2" s="1">
-        <v>537657.53</v>
+        <v>265382.34</v>
       </c>
       <c r="N2" s="1">
-        <v>2.42</v>
+        <v>1.2</v>
       </c>
       <c r="O2">
         <v>1</v>
       </c>
       <c r="Z2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" s="1">
-        <v>9.0</v>
+        <v>22.0</v>
       </c>
       <c r="C3" s="1">
-        <v>105.88</v>
+        <v>105.61</v>
       </c>
       <c r="D3" s="1">
-        <v>105.69</v>
+        <v>105.68</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
         <v>1.0</v>
       </c>
       <c r="G3" s="1">
         <v>0.0</v>
       </c>
       <c r="H3" s="1">
-        <v>1710.0</v>
+        <v>-1540.0</v>
       </c>
       <c r="I3" s="1">
         <v>0</v>
       </c>
       <c r="J3">
         <v>0.0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3" s="1">
-        <v>1710.0</v>
+        <v>-1540.0</v>
       </c>
       <c r="M3" s="1">
-        <v>1710.0</v>
+        <v>-1540.0</v>
       </c>
       <c r="N3" s="1">
-        <v>0.01</v>
+        <v>-0.01</v>
       </c>
       <c r="O3">
         <v>1</v>
       </c>
       <c r="Z3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>31</v>
       </c>
       <c r="B4" s="1">
         <v>100000.0</v>
       </c>
       <c r="C4" s="1">
-        <v>100.535</v>
+        <v>100.266</v>
       </c>
       <c r="D4" s="1">
         <v>100.05</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
         <v>1.0</v>
       </c>
       <c r="G4" s="1">
         <v>100050.0</v>
       </c>
       <c r="H4" s="1">
-        <v>485.0</v>
+        <v>216.0</v>
       </c>
       <c r="I4" s="1">
-        <v>0.48475762118941</v>
+        <v>0.21589205397301</v>
       </c>
       <c r="J4">
-        <v>1.38</v>
+        <v>1.55</v>
       </c>
       <c r="K4" t="s">
         <v>32</v>
       </c>
       <c r="L4" s="1">
-        <v>100535.0</v>
+        <v>100266.0</v>
       </c>
       <c r="M4" s="1">
-        <v>101913.42</v>
+        <v>101815.66</v>
       </c>
       <c r="N4" s="1">
         <v>0.46</v>
       </c>
       <c r="O4">
         <v>1</v>
       </c>
       <c r="Z4" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>34</v>
       </c>
       <c r="B5" s="1">
         <v>200000.0</v>
       </c>
       <c r="C5" s="1">
-        <v>102.306</v>
+        <v>102.18</v>
       </c>
       <c r="D5" s="1">
         <v>104.1035</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
         <v>1.0</v>
       </c>
       <c r="G5" s="1">
         <v>208207.0</v>
       </c>
       <c r="H5" s="1">
-        <v>-3595.0</v>
+        <v>-3847.0</v>
       </c>
       <c r="I5" s="1">
-        <v>-1.7266470387643</v>
+        <v>-1.8476804334148</v>
       </c>
       <c r="J5">
-        <v>1.73</v>
+        <v>2.01</v>
       </c>
       <c r="K5" t="s">
         <v>35</v>
       </c>
       <c r="L5" s="1">
-        <v>204612.0</v>
+        <v>204360.0</v>
       </c>
       <c r="M5" s="1">
-        <v>208066.11</v>
+        <v>208375.75</v>
       </c>
       <c r="N5" s="1">
         <v>0.94</v>
       </c>
       <c r="O5">
         <v>1</v>
       </c>
       <c r="Z5" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>37</v>
       </c>
       <c r="B6" s="1">
         <v>200000.0</v>
       </c>
       <c r="C6" s="1">
-        <v>98.957</v>
+        <v>98.755</v>
       </c>
       <c r="D6" s="1">
         <v>99.684</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
         <v>1.0</v>
       </c>
       <c r="G6" s="1">
         <v>199368.0</v>
       </c>
       <c r="H6" s="1">
-        <v>-1454.0</v>
+        <v>-1858.0</v>
       </c>
       <c r="I6" s="1">
-        <v>-0.72930460254404</v>
+        <v>-0.93194494602945</v>
       </c>
       <c r="J6">
-        <v>0.34</v>
+        <v>0.48</v>
       </c>
       <c r="K6">
-        <v>684.93</v>
+        <v>958.9</v>
       </c>
       <c r="L6" s="1">
-        <v>197914.0</v>
+        <v>197510.0</v>
       </c>
       <c r="M6" s="1">
-        <v>198598.93</v>
+        <v>198468.9</v>
       </c>
       <c r="N6" s="1">
         <v>0.89</v>
       </c>
       <c r="O6">
         <v>1</v>
       </c>
       <c r="Z6" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>39</v>
       </c>
       <c r="B7" s="1">
         <v>200000.0</v>
       </c>
       <c r="C7" s="1">
-        <v>99.613</v>
+        <v>99.484</v>
       </c>
       <c r="D7" s="1">
         <v>99.686</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
         <v>1.0</v>
       </c>
       <c r="G7" s="1">
         <v>199372.0</v>
       </c>
       <c r="H7" s="1">
-        <v>-146.0</v>
+        <v>-404.0</v>
       </c>
       <c r="I7" s="1">
-        <v>-0.073229942017936</v>
+        <v>-0.20263627791265</v>
       </c>
       <c r="J7">
-        <v>1.48</v>
+        <v>1.63</v>
       </c>
       <c r="K7" t="s">
         <v>40</v>
       </c>
       <c r="L7" s="1">
-        <v>199226.0</v>
+        <v>198968.0</v>
       </c>
       <c r="M7" s="1">
-        <v>202194.49</v>
+        <v>202237.86</v>
       </c>
       <c r="N7" s="1">
         <v>0.91</v>
       </c>
       <c r="O7">
         <v>1</v>
       </c>
       <c r="Z7" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>42</v>
       </c>
       <c r="B8" s="1">
         <v>200000.0</v>
       </c>
       <c r="C8" s="1">
-        <v>99.506</v>
+        <v>99.495</v>
       </c>
       <c r="D8" s="1">
         <v>98.945</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
         <v>1.0</v>
       </c>
       <c r="G8" s="1">
         <v>197890.0</v>
       </c>
       <c r="H8" s="1">
-        <v>1122.0</v>
+        <v>1100.0</v>
       </c>
       <c r="I8" s="1">
-        <v>0.56698165647582</v>
+        <v>0.55586436909394</v>
       </c>
       <c r="J8">
-        <v>0.51</v>
+        <v>0.63</v>
       </c>
       <c r="K8" t="s">
         <v>43</v>
       </c>
       <c r="L8" s="1">
-        <v>199012.0</v>
+        <v>198990.0</v>
       </c>
       <c r="M8" s="1">
-        <v>200022.96</v>
+        <v>200247.53</v>
       </c>
       <c r="N8" s="1">
         <v>0.9</v>
       </c>
       <c r="O8">
         <v>1</v>
       </c>
       <c r="Z8" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>45</v>
       </c>
       <c r="B9" s="1">
         <v>100000.0</v>
       </c>
       <c r="C9" s="1">
-        <v>98.679</v>
+        <v>98.259</v>
       </c>
       <c r="D9" s="1">
         <v>99.94</v>
       </c>
       <c r="E9" t="s">
         <v>8</v>
       </c>
       <c r="F9">
         <v>1.0</v>
       </c>
       <c r="G9" s="1">
         <v>99940.0</v>
       </c>
       <c r="H9" s="1">
-        <v>-1261.0</v>
+        <v>-1681.0</v>
       </c>
       <c r="I9" s="1">
-        <v>-1.2617570542325</v>
+        <v>-1.6820092055233</v>
       </c>
       <c r="J9">
-        <v>1.67</v>
+        <v>1.81</v>
       </c>
       <c r="K9" t="s">
         <v>46</v>
       </c>
       <c r="L9" s="1">
-        <v>98679.0</v>
+        <v>98259.0</v>
       </c>
       <c r="M9" s="1">
-        <v>100347.49</v>
+        <v>100071.33</v>
       </c>
       <c r="N9" s="1">
         <v>0.45</v>
       </c>
       <c r="O9">
         <v>1</v>
       </c>
       <c r="Z9" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>48</v>
       </c>
       <c r="B10" s="1">
         <v>200000.0</v>
       </c>
       <c r="C10" s="1">
-        <v>100.971</v>
+        <v>100.831</v>
       </c>
       <c r="D10" s="1">
         <v>59.34199</v>
       </c>
       <c r="E10" t="s">
         <v>8</v>
       </c>
       <c r="F10">
         <v>1.0</v>
       </c>
       <c r="G10" s="1">
         <v>118683.98</v>
       </c>
       <c r="H10" s="1">
-        <v>-884.48</v>
+        <v>-1047.82</v>
       </c>
       <c r="I10" s="1">
-        <v>-0.74523958498864</v>
+        <v>-0.88286557292737</v>
       </c>
       <c r="J10">
-        <v>0.26</v>
+        <v>0.4</v>
       </c>
       <c r="K10">
-        <v>527.4</v>
+        <v>791.1</v>
       </c>
       <c r="L10" s="1">
-        <v>117799.5</v>
+        <v>117636.16</v>
       </c>
       <c r="M10" s="1">
-        <v>118326.9</v>
+        <v>118427.26</v>
       </c>
       <c r="N10" s="1">
         <v>0.53</v>
       </c>
       <c r="O10">
         <v>1</v>
       </c>
       <c r="Z10" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
         <v>50</v>
       </c>
       <c r="B11" s="1">
         <v>100000.0</v>
       </c>
       <c r="C11" s="1">
-        <v>100.557</v>
+        <v>100.16</v>
       </c>
       <c r="D11" s="1">
         <v>99.983</v>
       </c>
       <c r="E11" t="s">
         <v>8</v>
       </c>
       <c r="F11">
         <v>1.0</v>
       </c>
       <c r="G11" s="1">
         <v>99983.0</v>
       </c>
       <c r="H11" s="1">
-        <v>574.0</v>
+        <v>177.0</v>
       </c>
       <c r="I11" s="1">
-        <v>0.57409759659142</v>
+        <v>0.17703009511617</v>
       </c>
       <c r="J11">
-        <v>0.41</v>
+        <v>0.59</v>
       </c>
       <c r="K11">
-        <v>406.85</v>
+        <v>591.78</v>
       </c>
       <c r="L11" s="1">
-        <v>100557.0</v>
+        <v>100160.0</v>
       </c>
       <c r="M11" s="1">
-        <v>100963.85</v>
+        <v>100751.78</v>
       </c>
       <c r="N11" s="1">
         <v>0.45</v>
       </c>
       <c r="O11">
         <v>1</v>
       </c>
       <c r="Z11" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
         <v>52</v>
       </c>
       <c r="B12" s="1">
         <v>200000.0</v>
       </c>
       <c r="C12" s="1">
-        <v>99.766</v>
+        <v>100.0</v>
       </c>
       <c r="D12" s="1">
         <v>95.549</v>
       </c>
       <c r="E12" t="s">
         <v>8</v>
       </c>
       <c r="F12">
         <v>1.0</v>
       </c>
       <c r="G12" s="1">
         <v>191098.0</v>
       </c>
       <c r="H12" s="1">
-        <v>8434.0</v>
+        <v>8902.0</v>
       </c>
       <c r="I12" s="1">
-        <v>4.4134423175543</v>
+        <v>4.6583428397995</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12" s="1">
-        <v>199532.0</v>
+        <v>200000.0</v>
       </c>
       <c r="M12" s="1">
-        <v>199532.0</v>
+        <v>200000.0</v>
       </c>
       <c r="N12" s="1">
         <v>0.9</v>
       </c>
       <c r="O12">
         <v>1</v>
       </c>
       <c r="Z12" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
         <v>54</v>
       </c>
       <c r="B13" s="1">
         <v>300000.0</v>
       </c>
       <c r="C13" s="1">
-        <v>99.284</v>
+        <v>98.955</v>
       </c>
       <c r="D13" s="1">
         <v>100.196</v>
       </c>
       <c r="E13" t="s">
         <v>8</v>
       </c>
       <c r="F13">
         <v>1.0</v>
       </c>
       <c r="G13" s="1">
         <v>300588.0</v>
       </c>
       <c r="H13" s="1">
-        <v>-2736.0</v>
+        <v>-3723.0</v>
       </c>
       <c r="I13" s="1">
-        <v>-0.9102159766857</v>
+        <v>-1.2385723980997</v>
       </c>
       <c r="J13">
-        <v>0.25</v>
-[...2 lines deleted...]
-        <v>747.95</v>
+        <v>0.43</v>
+      </c>
+      <c r="K13" t="s">
+        <v>55</v>
       </c>
       <c r="L13" s="1">
-        <v>297852.0</v>
+        <v>296865.0</v>
       </c>
       <c r="M13" s="1">
-        <v>298599.95</v>
+        <v>298147.19</v>
       </c>
       <c r="N13" s="1">
         <v>1.34</v>
       </c>
       <c r="O13">
         <v>1</v>
       </c>
       <c r="Z13" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B14" s="1">
         <v>100000.0</v>
       </c>
       <c r="C14" s="1">
-        <v>98.923</v>
+        <v>98.333</v>
       </c>
       <c r="D14" s="1">
         <v>99.523</v>
       </c>
       <c r="E14" t="s">
         <v>8</v>
       </c>
       <c r="F14">
         <v>1.0</v>
       </c>
       <c r="G14" s="1">
         <v>99523.0</v>
       </c>
       <c r="H14" s="1">
-        <v>-600.0</v>
+        <v>-1190.0</v>
       </c>
       <c r="I14" s="1">
-        <v>-0.60287571717091</v>
+        <v>-1.1957035057223</v>
       </c>
       <c r="J14">
-        <v>0.56</v>
+        <v>0.72</v>
       </c>
       <c r="K14">
-        <v>558.9</v>
+        <v>723.29</v>
       </c>
       <c r="L14" s="1">
-        <v>98923.0</v>
+        <v>98333.0</v>
       </c>
       <c r="M14" s="1">
-        <v>99481.9</v>
+        <v>99056.29</v>
       </c>
       <c r="N14" s="1">
         <v>0.45</v>
       </c>
       <c r="O14">
         <v>1</v>
       </c>
       <c r="Z14" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B15" s="1">
         <v>100000.0</v>
       </c>
       <c r="C15" s="1">
-        <v>100.574</v>
+        <v>100.076</v>
       </c>
       <c r="D15" s="1">
         <v>99.762</v>
       </c>
       <c r="E15" t="s">
         <v>8</v>
       </c>
       <c r="F15">
         <v>1.0</v>
       </c>
       <c r="G15" s="1">
         <v>99762.0</v>
       </c>
       <c r="H15" s="1">
-        <v>812.0</v>
+        <v>314.0</v>
       </c>
       <c r="I15" s="1">
-        <v>0.81393717046571</v>
+        <v>0.31474910286482</v>
       </c>
       <c r="J15">
-        <v>0.65</v>
+        <v>0.83</v>
       </c>
       <c r="K15">
-        <v>647.26</v>
+        <v>832.19</v>
       </c>
       <c r="L15" s="1">
-        <v>100574.0</v>
+        <v>100076.0</v>
       </c>
       <c r="M15" s="1">
-        <v>101221.26</v>
+        <v>100908.19</v>
       </c>
       <c r="N15" s="1">
-        <v>0.46</v>
+        <v>0.45</v>
       </c>
       <c r="O15">
         <v>1</v>
       </c>
       <c r="Z15" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B16" s="1">
         <v>300000.0</v>
       </c>
       <c r="C16" s="1">
-        <v>101.887</v>
+        <v>101.32</v>
       </c>
       <c r="D16" s="1">
         <v>102.98633333</v>
       </c>
       <c r="E16" t="s">
         <v>8</v>
       </c>
       <c r="F16">
         <v>1.0</v>
       </c>
       <c r="G16" s="1">
         <v>308959.0</v>
       </c>
       <c r="H16" s="1">
-        <v>-3298.0</v>
+        <v>-4999.0</v>
       </c>
       <c r="I16" s="1">
-        <v>-1.0674555523548</v>
+        <v>-1.618014040698</v>
       </c>
       <c r="J16">
-        <v>3.65</v>
+        <v>3.86</v>
       </c>
       <c r="K16" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="L16" s="1">
-        <v>305661.0</v>
+        <v>303960.0</v>
       </c>
       <c r="M16" s="1">
-        <v>316617.16</v>
+        <v>315553.15</v>
       </c>
       <c r="N16" s="1">
-        <v>1.43</v>
+        <v>1.42</v>
       </c>
       <c r="O16">
         <v>1</v>
       </c>
       <c r="Z16" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B17" s="1">
         <v>200000.0</v>
       </c>
       <c r="C17" s="1">
-        <v>96.79</v>
+        <v>99.029</v>
       </c>
       <c r="D17" s="1">
-        <v>93.94</v>
+        <v>99.295</v>
       </c>
       <c r="E17" t="s">
         <v>8</v>
       </c>
       <c r="F17">
         <v>1.0</v>
       </c>
       <c r="G17" s="1">
-        <v>187880.0</v>
+        <v>198590.0</v>
       </c>
       <c r="H17" s="1">
-        <v>5700.0</v>
+        <v>-532.0</v>
       </c>
       <c r="I17" s="1">
-        <v>3.0338513945071</v>
+        <v>-0.26788861473387</v>
       </c>
       <c r="J17">
-        <v>0.39</v>
+        <v>0.14</v>
       </c>
       <c r="K17">
-        <v>776.71</v>
+        <v>277.4</v>
       </c>
       <c r="L17" s="1">
-        <v>193580.0</v>
+        <v>198058.0</v>
       </c>
       <c r="M17" s="1">
-        <v>194356.71</v>
+        <v>198335.4</v>
       </c>
       <c r="N17" s="1">
-        <v>0.87</v>
+        <v>0.89</v>
       </c>
       <c r="O17">
         <v>1</v>
       </c>
       <c r="Z17" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B18" s="1">
         <v>300000.0</v>
       </c>
       <c r="C18" s="1">
-        <v>100.215</v>
+        <v>100.036</v>
       </c>
       <c r="D18" s="1">
         <v>100.163</v>
       </c>
       <c r="E18" t="s">
         <v>8</v>
       </c>
       <c r="F18">
         <v>1.0</v>
       </c>
       <c r="G18" s="1">
         <v>300489.0</v>
       </c>
       <c r="H18" s="1">
-        <v>156.0</v>
+        <v>-381.0</v>
       </c>
       <c r="I18" s="1">
-        <v>0.051915377933968</v>
+        <v>-0.12679332687719</v>
       </c>
       <c r="J18">
-        <v>0.75</v>
+        <v>0.93</v>
       </c>
       <c r="K18" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="L18" s="1">
-        <v>300645.0</v>
+        <v>300108.0</v>
       </c>
       <c r="M18" s="1">
-        <v>302888.84</v>
+        <v>302886.08</v>
       </c>
       <c r="N18" s="1">
         <v>1.36</v>
       </c>
       <c r="O18">
         <v>1</v>
       </c>
       <c r="Z18" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B19" s="1">
         <v>400000.0</v>
       </c>
       <c r="C19" s="1">
-        <v>94.961</v>
+        <v>94.87</v>
       </c>
       <c r="D19" s="1">
         <v>92.4925</v>
       </c>
       <c r="E19" t="s">
         <v>8</v>
       </c>
       <c r="F19">
         <v>1.0</v>
       </c>
       <c r="G19" s="1">
         <v>369970.0</v>
       </c>
       <c r="H19" s="1">
-        <v>9874.0</v>
+        <v>9510.0</v>
       </c>
       <c r="I19" s="1">
-        <v>2.6688650431116</v>
+        <v>2.5704786874611</v>
       </c>
       <c r="J19">
-        <v>0.51</v>
+        <v>0.54</v>
       </c>
       <c r="K19" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="L19" s="1">
-        <v>379844.0</v>
+        <v>379480.0</v>
       </c>
       <c r="M19" s="1">
-        <v>381884.33</v>
+        <v>381647.45</v>
       </c>
       <c r="N19" s="1">
         <v>1.72</v>
       </c>
       <c r="O19">
         <v>1</v>
       </c>
       <c r="Z19" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B20" s="1">
         <v>300000.0</v>
       </c>
       <c r="C20" s="1">
-        <v>96.345</v>
+        <v>96.011</v>
       </c>
       <c r="D20" s="1">
         <v>95.21533333</v>
       </c>
       <c r="E20" t="s">
         <v>8</v>
       </c>
       <c r="F20">
         <v>1.0</v>
       </c>
       <c r="G20" s="1">
         <v>285646.0</v>
       </c>
       <c r="H20" s="1">
-        <v>3389.0</v>
+        <v>2387.0</v>
       </c>
       <c r="I20" s="1">
-        <v>1.1864335576203</v>
+        <v>0.83564972028315</v>
       </c>
       <c r="J20">
-        <v>0.49</v>
+        <v>0.58</v>
       </c>
       <c r="K20" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="L20" s="1">
-        <v>289035.0</v>
+        <v>288033.0</v>
       </c>
       <c r="M20" s="1">
-        <v>290502.12</v>
+        <v>289787.79</v>
       </c>
       <c r="N20" s="1">
         <v>1.31</v>
       </c>
       <c r="O20">
         <v>1</v>
       </c>
       <c r="Z20" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B21" s="1">
         <v>100000.0</v>
       </c>
       <c r="C21" s="1">
-        <v>100.392</v>
+        <v>100.331</v>
       </c>
       <c r="D21" s="1">
         <v>100.817</v>
       </c>
       <c r="E21" t="s">
         <v>8</v>
       </c>
       <c r="F21">
         <v>1.0</v>
       </c>
       <c r="G21" s="1">
         <v>100817.0</v>
       </c>
       <c r="H21" s="1">
-        <v>-425.0</v>
+        <v>-486.0</v>
       </c>
       <c r="I21" s="1">
-        <v>-0.42155588839184</v>
+        <v>-0.48206155707867</v>
       </c>
       <c r="J21">
-        <v>0.1</v>
+        <v>0.31</v>
       </c>
       <c r="K21">
-        <v>95.55</v>
+        <v>307.88</v>
       </c>
       <c r="L21" s="1">
-        <v>100392.0</v>
+        <v>100331.0</v>
       </c>
       <c r="M21" s="1">
-        <v>100487.55</v>
+        <v>100638.88</v>
       </c>
       <c r="N21" s="1">
         <v>0.45</v>
       </c>
       <c r="O21">
         <v>1</v>
       </c>
       <c r="Z21" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
+        <v>77</v>
+      </c>
+      <c r="B22" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>100.218</v>
+      </c>
+      <c r="D22" s="1">
+        <v>100.437</v>
+      </c>
+      <c r="E22" t="s">
+        <v>8</v>
+      </c>
+      <c r="F22">
+        <v>1.0</v>
+      </c>
+      <c r="G22" s="1">
+        <v>200874.0</v>
+      </c>
+      <c r="H22" s="1">
+        <v>-438.0</v>
+      </c>
+      <c r="I22" s="1">
+        <v>-0.21804713402431</v>
+      </c>
+      <c r="J22">
+        <v>0.63</v>
+      </c>
+      <c r="K22" t="s">
+        <v>78</v>
+      </c>
+      <c r="L22" s="1">
+        <v>200436.0</v>
+      </c>
+      <c r="M22" s="1">
+        <v>201691.45</v>
+      </c>
+      <c r="N22" s="1">
+        <v>0.91</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
         <v>76</v>
-      </c>
-[...43 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="B23" s="1">
-        <v>239000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C23" s="1">
-        <v>99.227</v>
+        <v>102.48</v>
       </c>
       <c r="D23" s="1">
-        <v>99.778</v>
+        <v>104.665</v>
       </c>
       <c r="E23" t="s">
         <v>8</v>
       </c>
       <c r="F23">
         <v>1.0</v>
       </c>
       <c r="G23" s="1">
-        <v>238469.42</v>
+        <v>104665.0</v>
       </c>
       <c r="H23" s="1">
-        <v>-1316.89</v>
+        <v>-2185.0</v>
       </c>
       <c r="I23" s="1">
-        <v>-0.55222594159033</v>
+        <v>-2.0876128600774</v>
       </c>
       <c r="J23">
-        <v>0.26</v>
-[...2 lines deleted...]
-        <v>618.78</v>
+        <v>1.25</v>
+      </c>
+      <c r="K23" t="s">
+        <v>81</v>
       </c>
       <c r="L23" s="1">
-        <v>237152.53</v>
+        <v>102480.0</v>
       </c>
       <c r="M23" s="1">
-        <v>237771.31</v>
+        <v>103731.37</v>
       </c>
       <c r="N23" s="1">
-        <v>1.07</v>
+        <v>0.47</v>
       </c>
       <c r="O23">
         <v>1</v>
       </c>
       <c r="Z23" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="B24" s="1">
-        <v>300000.0</v>
+        <v>239000.0</v>
       </c>
       <c r="C24" s="1">
-        <v>93.29</v>
+        <v>99.035</v>
       </c>
       <c r="D24" s="1">
-        <v>89.814</v>
+        <v>99.778</v>
       </c>
       <c r="E24" t="s">
         <v>8</v>
       </c>
       <c r="F24">
         <v>1.0</v>
       </c>
       <c r="G24" s="1">
-        <v>269442.0</v>
+        <v>238469.42</v>
       </c>
       <c r="H24" s="1">
-        <v>10428.0</v>
+        <v>-1775.77</v>
       </c>
       <c r="I24" s="1">
-        <v>3.8702206782907</v>
+        <v>-0.74465312994849</v>
       </c>
       <c r="J24">
-        <v>0.22</v>
+        <v>0.4</v>
       </c>
       <c r="K24">
-        <v>645.21</v>
+        <v>962.55</v>
       </c>
       <c r="L24" s="1">
-        <v>279870.0</v>
+        <v>236693.65</v>
       </c>
       <c r="M24" s="1">
-        <v>280515.21</v>
+        <v>237656.2</v>
       </c>
       <c r="N24" s="1">
-        <v>1.26</v>
+        <v>1.07</v>
       </c>
       <c r="O24">
         <v>1</v>
       </c>
       <c r="Z24" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="B25" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C25" s="1">
-        <v>99.354</v>
+        <v>93.117</v>
       </c>
       <c r="D25" s="1">
-        <v>97.966</v>
+        <v>89.814</v>
       </c>
       <c r="E25" t="s">
         <v>8</v>
       </c>
       <c r="F25">
         <v>1.0</v>
       </c>
       <c r="G25" s="1">
-        <v>97966.0</v>
+        <v>269442.0</v>
       </c>
       <c r="H25" s="1">
-        <v>1388.0</v>
+        <v>9909.0</v>
       </c>
       <c r="I25" s="1">
-        <v>1.416818079742</v>
+        <v>3.6776003741065</v>
       </c>
       <c r="J25">
-        <v>0.59</v>
+        <v>0.24</v>
       </c>
       <c r="K25">
-        <v>589.04</v>
+        <v>727.4</v>
       </c>
       <c r="L25" s="1">
-        <v>99354.0</v>
+        <v>279351.0</v>
       </c>
       <c r="M25" s="1">
-        <v>99943.04</v>
+        <v>280078.4</v>
       </c>
       <c r="N25" s="1">
-        <v>0.45</v>
+        <v>1.26</v>
       </c>
       <c r="O25">
         <v>1</v>
       </c>
       <c r="Z25" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="B26" s="1">
         <v>100000.0</v>
       </c>
       <c r="C26" s="1">
-        <v>100.979</v>
+        <v>99.388</v>
       </c>
       <c r="D26" s="1">
-        <v>102.115</v>
+        <v>97.966</v>
       </c>
       <c r="E26" t="s">
         <v>8</v>
       </c>
       <c r="F26">
         <v>1.0</v>
       </c>
       <c r="G26" s="1">
-        <v>102115.0</v>
+        <v>97966.0</v>
       </c>
       <c r="H26" s="1">
-        <v>-1136.0</v>
+        <v>1422.0</v>
       </c>
       <c r="I26" s="1">
-        <v>-1.1124712334133</v>
+        <v>1.4515239981218</v>
       </c>
       <c r="J26">
-        <v>1.11</v>
-[...2 lines deleted...]
-        <v>85</v>
+        <v>0.73</v>
+      </c>
+      <c r="K26">
+        <v>726.03</v>
       </c>
       <c r="L26" s="1">
-        <v>100979.0</v>
+        <v>99388.0</v>
       </c>
       <c r="M26" s="1">
-        <v>102091.33</v>
+        <v>100114.03</v>
       </c>
       <c r="N26" s="1">
-        <v>0.46</v>
+        <v>0.45</v>
       </c>
       <c r="O26">
         <v>1</v>
       </c>
       <c r="Z26" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B27" s="1">
-        <v>104000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C27" s="1">
-        <v>100.626</v>
+        <v>100.659</v>
       </c>
       <c r="D27" s="1">
-        <v>99.846</v>
+        <v>102.115</v>
       </c>
       <c r="E27" t="s">
         <v>8</v>
       </c>
       <c r="F27">
         <v>1.0</v>
       </c>
       <c r="G27" s="1">
-        <v>103839.84</v>
+        <v>102115.0</v>
       </c>
       <c r="H27" s="1">
-        <v>811.2</v>
+        <v>-1456.0</v>
       </c>
       <c r="I27" s="1">
-        <v>0.78120305270116</v>
+        <v>-1.4258434118396</v>
       </c>
       <c r="J27">
-        <v>0.43</v>
-[...2 lines deleted...]
-        <v>448.77</v>
+        <v>1.3</v>
+      </c>
+      <c r="K27" t="s">
+        <v>90</v>
       </c>
       <c r="L27" s="1">
-        <v>104651.04</v>
+        <v>100659.0</v>
       </c>
       <c r="M27" s="1">
-        <v>105099.81</v>
+        <v>101963.11</v>
       </c>
       <c r="N27" s="1">
-        <v>0.47</v>
+        <v>0.46</v>
       </c>
       <c r="O27">
         <v>1</v>
       </c>
       <c r="Z27" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="B28" s="1">
-        <v>200000.0</v>
+        <v>104000.0</v>
       </c>
       <c r="C28" s="1">
-        <v>104.183</v>
+        <v>100.125</v>
       </c>
       <c r="D28" s="1">
-        <v>103.68</v>
+        <v>99.846</v>
       </c>
       <c r="E28" t="s">
         <v>8</v>
       </c>
       <c r="F28">
         <v>1.0</v>
       </c>
       <c r="G28" s="1">
-        <v>207360.0</v>
+        <v>103839.84</v>
       </c>
       <c r="H28" s="1">
-        <v>1006.0</v>
+        <v>290.16</v>
       </c>
       <c r="I28" s="1">
-        <v>0.48514660493827</v>
+        <v>0.27943032269695</v>
       </c>
       <c r="J28">
-        <v>2.12</v>
-[...2 lines deleted...]
-        <v>90</v>
+        <v>0.62</v>
+      </c>
+      <c r="K28">
+        <v>648.22</v>
       </c>
       <c r="L28" s="1">
-        <v>208366.0</v>
+        <v>104130.0</v>
       </c>
       <c r="M28" s="1">
-        <v>212606.41</v>
+        <v>104778.22</v>
       </c>
       <c r="N28" s="1">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="O28">
         <v>1</v>
       </c>
       <c r="Z28" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B29" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C29" s="1">
-        <v>101.643</v>
+        <v>103.876</v>
       </c>
       <c r="D29" s="1">
-        <v>103.013</v>
+        <v>103.68</v>
       </c>
       <c r="E29" t="s">
         <v>8</v>
       </c>
       <c r="F29">
         <v>1.0</v>
       </c>
       <c r="G29" s="1">
-        <v>103013.0</v>
+        <v>207360.0</v>
       </c>
       <c r="H29" s="1">
-        <v>-1370.0</v>
+        <v>392.0</v>
       </c>
       <c r="I29" s="1">
-        <v>-1.3299292322328</v>
+        <v>0.18904320987654</v>
       </c>
       <c r="J29">
-        <v>1.75</v>
+        <v>2.4</v>
       </c>
       <c r="K29" t="s">
+        <v>95</v>
+      </c>
+      <c r="L29" s="1">
+        <v>207752.0</v>
+      </c>
+      <c r="M29" s="1">
+        <v>212554.05</v>
+      </c>
+      <c r="N29" s="1">
+        <v>0.96</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
         <v>93</v>
-      </c>
-[...13 lines deleted...]
-        <v>91</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B30" s="1">
         <v>100000.0</v>
       </c>
       <c r="C30" s="1">
-        <v>99.432</v>
+        <v>101.29</v>
       </c>
       <c r="D30" s="1">
-        <v>99.824</v>
+        <v>103.013</v>
       </c>
       <c r="E30" t="s">
         <v>8</v>
       </c>
       <c r="F30">
         <v>1.0</v>
       </c>
       <c r="G30" s="1">
-        <v>99824.0</v>
+        <v>103013.0</v>
       </c>
       <c r="H30" s="1">
-        <v>-392.0</v>
+        <v>-1723.0</v>
       </c>
       <c r="I30" s="1">
-        <v>-0.39269113640006</v>
+        <v>-1.6726044285673</v>
       </c>
       <c r="J30">
-        <v>2.66</v>
+        <v>1.96</v>
       </c>
       <c r="K30" t="s">
+        <v>98</v>
+      </c>
+      <c r="L30" s="1">
+        <v>101290.0</v>
+      </c>
+      <c r="M30" s="1">
+        <v>103254.04</v>
+      </c>
+      <c r="N30" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
         <v>96</v>
-      </c>
-[...13 lines deleted...]
-        <v>94</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B31" s="1">
         <v>100000.0</v>
       </c>
       <c r="C31" s="1">
-        <v>98.932</v>
+        <v>99.209</v>
       </c>
       <c r="D31" s="1">
-        <v>99.668</v>
+        <v>99.824</v>
       </c>
       <c r="E31" t="s">
         <v>8</v>
       </c>
       <c r="F31">
         <v>1.0</v>
       </c>
       <c r="G31" s="1">
-        <v>99668.0</v>
+        <v>99824.0</v>
       </c>
       <c r="H31" s="1">
-        <v>-736.0</v>
+        <v>-615.0</v>
       </c>
       <c r="I31" s="1">
-        <v>-0.73845165950957</v>
+        <v>-0.61608430838275</v>
       </c>
       <c r="J31">
-        <v>1.17</v>
-[...2 lines deleted...]
-        <v>99</v>
+        <v>0.06</v>
+      </c>
+      <c r="K31">
+        <v>60.27</v>
       </c>
       <c r="L31" s="1">
-        <v>98932.0</v>
+        <v>99209.0</v>
       </c>
       <c r="M31" s="1">
-        <v>100099.81</v>
+        <v>99269.27</v>
       </c>
       <c r="N31" s="1">
         <v>0.45</v>
       </c>
       <c r="O31">
         <v>1</v>
       </c>
       <c r="Z31" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
+        <v>102</v>
+      </c>
+      <c r="B32" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C32" s="1">
+        <v>98.644</v>
+      </c>
+      <c r="D32" s="1">
+        <v>99.668</v>
+      </c>
+      <c r="E32" t="s">
+        <v>8</v>
+      </c>
+      <c r="F32">
+        <v>1.0</v>
+      </c>
+      <c r="G32" s="1">
+        <v>99668.0</v>
+      </c>
+      <c r="H32" s="1">
+        <v>-1024.0</v>
+      </c>
+      <c r="I32" s="1">
+        <v>-1.0274110045351</v>
+      </c>
+      <c r="J32">
+        <v>1.32</v>
+      </c>
+      <c r="K32" t="s">
+        <v>103</v>
+      </c>
+      <c r="L32" s="1">
+        <v>98644.0</v>
+      </c>
+      <c r="M32" s="1">
+        <v>99962.49</v>
+      </c>
+      <c r="N32" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
         <v>101</v>
-      </c>
-[...43 lines deleted...]
-        <v>100</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B33" s="1">
-        <v>251000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C33" s="1">
-        <v>99.063</v>
+        <v>98.863</v>
       </c>
       <c r="D33" s="1">
-        <v>99.874</v>
+        <v>96.182</v>
       </c>
       <c r="E33" t="s">
         <v>8</v>
       </c>
       <c r="F33">
         <v>1.0</v>
       </c>
       <c r="G33" s="1">
-        <v>250683.74</v>
+        <v>288546.0</v>
       </c>
       <c r="H33" s="1">
-        <v>-2035.61</v>
+        <v>8043.0</v>
       </c>
       <c r="I33" s="1">
-        <v>-0.81202314916795</v>
+        <v>2.787423842299</v>
       </c>
       <c r="J33">
-        <v>1.2</v>
-[...1 lines deleted...]
-      <c r="K33" t="s">
+        <v>0.3</v>
+      </c>
+      <c r="K33">
+        <v>898.97</v>
+      </c>
+      <c r="L33" s="1">
+        <v>296589.0</v>
+      </c>
+      <c r="M33" s="1">
+        <v>297487.97</v>
+      </c>
+      <c r="N33" s="1">
+        <v>1.34</v>
+      </c>
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
         <v>104</v>
-      </c>
-[...13 lines deleted...]
-        <v>102</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" t="s">
+        <v>107</v>
+      </c>
+      <c r="B34" s="1">
+        <v>251000.0</v>
+      </c>
+      <c r="C34" s="1">
+        <v>98.676</v>
+      </c>
+      <c r="D34" s="1">
+        <v>99.874</v>
+      </c>
+      <c r="E34" t="s">
+        <v>8</v>
+      </c>
+      <c r="F34">
+        <v>1.0</v>
+      </c>
+      <c r="G34" s="1">
+        <v>250683.74</v>
+      </c>
+      <c r="H34" s="1">
+        <v>-3006.98</v>
+      </c>
+      <c r="I34" s="1">
+        <v>-1.1995113843443</v>
+      </c>
+      <c r="J34">
+        <v>1.37</v>
+      </c>
+      <c r="K34" t="s">
+        <v>108</v>
+      </c>
+      <c r="L34" s="1">
+        <v>247676.76</v>
+      </c>
+      <c r="M34" s="1">
+        <v>251107.09</v>
+      </c>
+      <c r="N34" s="1">
+        <v>1.13</v>
+      </c>
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
         <v>106</v>
-      </c>
-[...43 lines deleted...]
-        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" t="s">
+        <v>110</v>
+      </c>
+      <c r="B35" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C35" s="1">
+        <v>98.59</v>
+      </c>
+      <c r="D35" s="1">
+        <v>99.806</v>
+      </c>
+      <c r="E35" t="s">
+        <v>8</v>
+      </c>
+      <c r="F35">
+        <v>1.0</v>
+      </c>
+      <c r="G35" s="1">
+        <v>199612.0</v>
+      </c>
+      <c r="H35" s="1">
+        <v>-2432.0</v>
+      </c>
+      <c r="I35" s="1">
+        <v>-1.2183636254333</v>
+      </c>
+      <c r="J35">
+        <v>2.01</v>
+      </c>
+      <c r="K35" t="s">
+        <v>111</v>
+      </c>
+      <c r="L35" s="1">
+        <v>197180.0</v>
+      </c>
+      <c r="M35" s="1">
+        <v>201193.7</v>
+      </c>
+      <c r="N35" s="1">
+        <v>0.91</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
         <v>109</v>
-      </c>
-[...43 lines deleted...]
-        <v>108</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" t="s">
+        <v>113</v>
+      </c>
+      <c r="B36" s="1">
+        <v>263000.0</v>
+      </c>
+      <c r="C36" s="1">
+        <v>98.838</v>
+      </c>
+      <c r="D36" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E36" t="s">
+        <v>8</v>
+      </c>
+      <c r="F36">
+        <v>1.0</v>
+      </c>
+      <c r="G36" s="1">
+        <v>263000.0</v>
+      </c>
+      <c r="H36" s="1">
+        <v>-3056.06</v>
+      </c>
+      <c r="I36" s="1">
+        <v>-1.162</v>
+      </c>
+      <c r="J36">
+        <v>1.64</v>
+      </c>
+      <c r="K36" t="s">
+        <v>114</v>
+      </c>
+      <c r="L36" s="1">
+        <v>259943.94</v>
+      </c>
+      <c r="M36" s="1">
+        <v>264264.89</v>
+      </c>
+      <c r="N36" s="1">
+        <v>1.19</v>
+      </c>
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
         <v>112</v>
-      </c>
-[...43 lines deleted...]
-        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B37" s="1">
         <v>100000.0</v>
       </c>
       <c r="C37" s="1">
-        <v>97.031</v>
+        <v>100.737</v>
       </c>
       <c r="D37" s="1">
-        <v>95.035</v>
+        <v>101.347</v>
       </c>
       <c r="E37" t="s">
         <v>8</v>
       </c>
       <c r="F37">
         <v>1.0</v>
       </c>
       <c r="G37" s="1">
-        <v>95035.0</v>
+        <v>101347.0</v>
       </c>
       <c r="H37" s="1">
-        <v>1996.0</v>
+        <v>-610.0</v>
       </c>
       <c r="I37" s="1">
-        <v>2.1002788446362</v>
+        <v>-0.60189250791834</v>
       </c>
       <c r="J37">
-        <v>0.07</v>
+        <v>0.67</v>
       </c>
       <c r="K37">
-        <v>69.86</v>
+        <v>671.23</v>
       </c>
       <c r="L37" s="1">
-        <v>97031.0</v>
+        <v>100737.0</v>
       </c>
       <c r="M37" s="1">
-        <v>97100.86</v>
+        <v>101408.23</v>
       </c>
       <c r="N37" s="1">
-        <v>0.44</v>
+        <v>0.46</v>
       </c>
       <c r="O37">
         <v>1</v>
       </c>
       <c r="Z37" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B38" s="1">
         <v>100000.0</v>
       </c>
       <c r="C38" s="1">
-        <v>99.614</v>
+        <v>96.911</v>
       </c>
       <c r="D38" s="1">
-        <v>99.96</v>
+        <v>95.035</v>
       </c>
       <c r="E38" t="s">
         <v>8</v>
       </c>
       <c r="F38">
         <v>1.0</v>
       </c>
       <c r="G38" s="1">
-        <v>99960.0</v>
+        <v>95035.0</v>
       </c>
       <c r="H38" s="1">
-        <v>-346.0</v>
+        <v>1876.0</v>
       </c>
       <c r="I38" s="1">
-        <v>-0.34613845538215</v>
+        <v>1.9740095754196</v>
       </c>
       <c r="J38">
-        <v>0.27</v>
+        <v>0.15</v>
       </c>
       <c r="K38">
-        <v>267.81</v>
+        <v>152.05</v>
       </c>
       <c r="L38" s="1">
-        <v>99614.0</v>
+        <v>96911.0</v>
       </c>
       <c r="M38" s="1">
-        <v>99881.81</v>
+        <v>97063.05</v>
       </c>
       <c r="N38" s="1">
-        <v>0.45</v>
+        <v>0.44</v>
       </c>
       <c r="O38">
         <v>1</v>
       </c>
       <c r="Z38" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B39" s="1">
-        <v>136000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C39" s="1">
-        <v>101.048</v>
+        <v>99.455</v>
       </c>
       <c r="D39" s="1">
-        <v>99.67</v>
+        <v>99.96</v>
       </c>
       <c r="E39" t="s">
         <v>8</v>
       </c>
       <c r="F39">
         <v>1.0</v>
       </c>
       <c r="G39" s="1">
-        <v>135551.2</v>
+        <v>99960.0</v>
       </c>
       <c r="H39" s="1">
-        <v>1874.08</v>
+        <v>-505.0</v>
       </c>
       <c r="I39" s="1">
-        <v>1.3825624561051</v>
+        <v>-0.50520208083233</v>
       </c>
       <c r="J39">
-        <v>0.84</v>
-[...1 lines deleted...]
-      <c r="K39" t="s">
+        <v>0.43</v>
+      </c>
+      <c r="K39">
+        <v>425.34</v>
+      </c>
+      <c r="L39" s="1">
+        <v>99455.0</v>
+      </c>
+      <c r="M39" s="1">
+        <v>99880.34</v>
+      </c>
+      <c r="N39" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
         <v>119</v>
-      </c>
-[...13 lines deleted...]
-        <v>117</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" t="s">
+        <v>122</v>
+      </c>
+      <c r="B40" s="1">
+        <v>136000.0</v>
+      </c>
+      <c r="C40" s="1">
+        <v>100.501</v>
+      </c>
+      <c r="D40" s="1">
+        <v>99.67</v>
+      </c>
+      <c r="E40" t="s">
+        <v>8</v>
+      </c>
+      <c r="F40">
+        <v>1.0</v>
+      </c>
+      <c r="G40" s="1">
+        <v>135551.2</v>
+      </c>
+      <c r="H40" s="1">
+        <v>1130.16</v>
+      </c>
+      <c r="I40" s="1">
+        <v>0.83375137955252</v>
+      </c>
+      <c r="J40">
+        <v>1.04</v>
+      </c>
+      <c r="K40" t="s">
+        <v>123</v>
+      </c>
+      <c r="L40" s="1">
+        <v>136681.36</v>
+      </c>
+      <c r="M40" s="1">
+        <v>138099.58</v>
+      </c>
+      <c r="N40" s="1">
+        <v>0.62</v>
+      </c>
+      <c r="O40">
+        <v>1</v>
+      </c>
+      <c r="Z40" t="s">
         <v>121</v>
-      </c>
-[...43 lines deleted...]
-        <v>120</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B41" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C41" s="1">
-        <v>98.975</v>
+        <v>97.795</v>
       </c>
       <c r="D41" s="1">
-        <v>99.71</v>
+        <v>94.498</v>
       </c>
       <c r="E41" t="s">
         <v>8</v>
       </c>
       <c r="F41">
         <v>1.0</v>
       </c>
       <c r="G41" s="1">
-        <v>99710.0</v>
+        <v>188996.0</v>
       </c>
       <c r="H41" s="1">
-        <v>-735.0</v>
+        <v>6594.0</v>
       </c>
       <c r="I41" s="1">
-        <v>-0.73713769932805</v>
+        <v>3.4889627293699</v>
       </c>
       <c r="J41">
-        <v>1.16</v>
-[...1 lines deleted...]
-      <c r="K41" t="s">
+        <v>0.04</v>
+      </c>
+      <c r="K41">
+        <v>76.71</v>
+      </c>
+      <c r="L41" s="1">
+        <v>195590.0</v>
+      </c>
+      <c r="M41" s="1">
+        <v>195666.71</v>
+      </c>
+      <c r="N41" s="1">
+        <v>0.88</v>
+      </c>
+      <c r="O41">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>122</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" t="s">
+        <v>127</v>
+      </c>
+      <c r="B42" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C42" s="1">
+        <v>98.622</v>
+      </c>
+      <c r="D42" s="1">
+        <v>99.71</v>
+      </c>
+      <c r="E42" t="s">
+        <v>8</v>
+      </c>
+      <c r="F42">
+        <v>1.0</v>
+      </c>
+      <c r="G42" s="1">
+        <v>99710.0</v>
+      </c>
+      <c r="H42" s="1">
+        <v>-1088.0</v>
+      </c>
+      <c r="I42" s="1">
+        <v>-1.0911643766924</v>
+      </c>
+      <c r="J42">
+        <v>1.3</v>
+      </c>
+      <c r="K42" t="s">
+        <v>128</v>
+      </c>
+      <c r="L42" s="1">
+        <v>98622.0</v>
+      </c>
+      <c r="M42" s="1">
+        <v>99923.71</v>
+      </c>
+      <c r="N42" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O42">
+        <v>1</v>
+      </c>
+      <c r="Z42" t="s">
         <v>126</v>
-      </c>
-[...43 lines deleted...]
-        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" t="s">
+        <v>130</v>
+      </c>
+      <c r="B43" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C43" s="1">
+        <v>98.269</v>
+      </c>
+      <c r="D43" s="1">
+        <v>99.772</v>
+      </c>
+      <c r="E43" t="s">
+        <v>8</v>
+      </c>
+      <c r="F43">
+        <v>1.0</v>
+      </c>
+      <c r="G43" s="1">
+        <v>299316.0</v>
+      </c>
+      <c r="H43" s="1">
+        <v>-4509.0</v>
+      </c>
+      <c r="I43" s="1">
+        <v>-1.50643467105</v>
+      </c>
+      <c r="J43">
+        <v>0.1</v>
+      </c>
+      <c r="K43">
+        <v>308.22</v>
+      </c>
+      <c r="L43" s="1">
+        <v>294807.0</v>
+      </c>
+      <c r="M43" s="1">
+        <v>295115.22</v>
+      </c>
+      <c r="N43" s="1">
+        <v>1.33</v>
+      </c>
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
         <v>129</v>
-      </c>
-[...43 lines deleted...]
-        <v>128</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" t="s">
         <v>132</v>
       </c>
       <c r="B44" s="1">
         <v>200000.0</v>
       </c>
       <c r="C44" s="1">
-        <v>96.425</v>
+        <v>103.823</v>
       </c>
       <c r="D44" s="1">
-        <v>94.283</v>
+        <v>106.562</v>
       </c>
       <c r="E44" t="s">
         <v>8</v>
       </c>
       <c r="F44">
         <v>1.0</v>
       </c>
       <c r="G44" s="1">
-        <v>188566.0</v>
+        <v>213124.0</v>
       </c>
       <c r="H44" s="1">
-        <v>4284.0</v>
+        <v>-5478.0</v>
       </c>
       <c r="I44" s="1">
-        <v>2.2718835845274</v>
+        <v>-2.5703346408664</v>
       </c>
       <c r="J44">
-        <v>0.05</v>
-[...2 lines deleted...]
-        <v>95.89</v>
+        <v>4.84</v>
+      </c>
+      <c r="K44" t="s">
+        <v>133</v>
       </c>
       <c r="L44" s="1">
-        <v>192850.0</v>
+        <v>207646.0</v>
       </c>
       <c r="M44" s="1">
-        <v>192945.89</v>
+        <v>217319.97</v>
       </c>
       <c r="N44" s="1">
-        <v>0.87</v>
+        <v>0.98</v>
       </c>
       <c r="O44">
         <v>1</v>
       </c>
       <c r="Z44" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" t="s">
+        <v>135</v>
+      </c>
+      <c r="B45" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C45" s="1">
+        <v>96.301</v>
+      </c>
+      <c r="D45" s="1">
+        <v>94.283</v>
+      </c>
+      <c r="E45" t="s">
+        <v>8</v>
+      </c>
+      <c r="F45">
+        <v>1.0</v>
+      </c>
+      <c r="G45" s="1">
+        <v>188566.0</v>
+      </c>
+      <c r="H45" s="1">
+        <v>4036.0</v>
+      </c>
+      <c r="I45" s="1">
+        <v>2.140364646861</v>
+      </c>
+      <c r="J45">
+        <v>0.12</v>
+      </c>
+      <c r="K45">
+        <v>232.88</v>
+      </c>
+      <c r="L45" s="1">
+        <v>192602.0</v>
+      </c>
+      <c r="M45" s="1">
+        <v>192834.88</v>
+      </c>
+      <c r="N45" s="1">
+        <v>0.87</v>
+      </c>
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
         <v>134</v>
-      </c>
-[...43 lines deleted...]
-        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" t="s">
         <v>137</v>
       </c>
       <c r="B46" s="1">
         <v>100000.0</v>
       </c>
       <c r="C46" s="1">
-        <v>99.423</v>
+        <v>106.289</v>
       </c>
       <c r="D46" s="1">
-        <v>99.601</v>
+        <v>109.94</v>
       </c>
       <c r="E46" t="s">
         <v>8</v>
       </c>
       <c r="F46">
         <v>1.0</v>
       </c>
       <c r="G46" s="1">
-        <v>99601.0</v>
+        <v>109940.0</v>
       </c>
       <c r="H46" s="1">
-        <v>-178.0</v>
+        <v>-3651.0</v>
       </c>
       <c r="I46" s="1">
-        <v>-0.17871306512987</v>
+        <v>-3.3209023103511</v>
       </c>
       <c r="J46">
-        <v>1.73</v>
+        <v>2.25</v>
       </c>
       <c r="K46" t="s">
         <v>138</v>
       </c>
       <c r="L46" s="1">
-        <v>99423.0</v>
+        <v>106289.0</v>
       </c>
       <c r="M46" s="1">
-        <v>101149.03</v>
+        <v>108541.05</v>
       </c>
       <c r="N46" s="1">
-        <v>0.46</v>
+        <v>0.49</v>
       </c>
       <c r="O46">
         <v>1</v>
       </c>
       <c r="Z46" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" t="s">
         <v>140</v>
       </c>
       <c r="B47" s="1">
         <v>100000.0</v>
       </c>
       <c r="C47" s="1">
-        <v>100.273</v>
+        <v>98.882</v>
       </c>
       <c r="D47" s="1">
-        <v>99.934</v>
+        <v>99.601</v>
       </c>
       <c r="E47" t="s">
         <v>8</v>
       </c>
       <c r="F47">
         <v>1.0</v>
       </c>
       <c r="G47" s="1">
-        <v>99934.0</v>
+        <v>99601.0</v>
       </c>
       <c r="H47" s="1">
-        <v>339.0</v>
+        <v>-719.0</v>
       </c>
       <c r="I47" s="1">
-        <v>0.33922388776593</v>
+        <v>-0.7218803024066</v>
       </c>
       <c r="J47">
-        <v>0.51</v>
-[...2 lines deleted...]
-        <v>507.53</v>
+        <v>1.89</v>
+      </c>
+      <c r="K47" t="s">
+        <v>141</v>
       </c>
       <c r="L47" s="1">
-        <v>100273.0</v>
+        <v>98882.0</v>
       </c>
       <c r="M47" s="1">
-        <v>100780.53</v>
+        <v>100772.41</v>
       </c>
       <c r="N47" s="1">
         <v>0.45</v>
       </c>
       <c r="O47">
         <v>1</v>
       </c>
       <c r="Z47" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B48" s="1">
         <v>100000.0</v>
       </c>
       <c r="C48" s="1">
-        <v>100.589</v>
+        <v>99.69</v>
       </c>
       <c r="D48" s="1">
-        <v>100.0</v>
+        <v>99.934</v>
       </c>
       <c r="E48" t="s">
         <v>8</v>
       </c>
       <c r="F48">
         <v>1.0</v>
       </c>
       <c r="G48" s="1">
-        <v>100000.0</v>
+        <v>99934.0</v>
       </c>
       <c r="H48" s="1">
-        <v>589.0</v>
+        <v>-244.0</v>
       </c>
       <c r="I48" s="1">
-        <v>0.589</v>
+        <v>-0.2441611463566</v>
       </c>
       <c r="J48">
-        <v>0.79</v>
+        <v>0.69</v>
       </c>
       <c r="K48">
-        <v>786.89</v>
+        <v>685.62</v>
       </c>
       <c r="L48" s="1">
-        <v>100589.0</v>
+        <v>99690.0</v>
       </c>
       <c r="M48" s="1">
-        <v>101375.89</v>
+        <v>100375.62</v>
       </c>
       <c r="N48" s="1">
-        <v>0.46</v>
+        <v>0.45</v>
       </c>
       <c r="O48">
         <v>1</v>
       </c>
       <c r="Z48" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" t="s">
+        <v>145</v>
+      </c>
+      <c r="B49" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C49" s="1">
+        <v>100.084</v>
+      </c>
+      <c r="D49" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E49" t="s">
+        <v>8</v>
+      </c>
+      <c r="F49">
+        <v>1.0</v>
+      </c>
+      <c r="G49" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="H49" s="1">
+        <v>84.0</v>
+      </c>
+      <c r="I49" s="1">
+        <v>0.084</v>
+      </c>
+      <c r="J49">
+        <v>0.97</v>
+      </c>
+      <c r="K49">
+        <v>972.04</v>
+      </c>
+      <c r="L49" s="1">
+        <v>100084.0</v>
+      </c>
+      <c r="M49" s="1">
+        <v>101056.04</v>
+      </c>
+      <c r="N49" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
         <v>144</v>
-      </c>
-[...43 lines deleted...]
-        <v>143</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" t="s">
         <v>147</v>
       </c>
       <c r="B50" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C50" s="1">
-        <v>100.314</v>
+        <v>99.232</v>
       </c>
       <c r="D50" s="1">
-        <v>99.733</v>
+        <v>97.95</v>
       </c>
       <c r="E50" t="s">
         <v>8</v>
       </c>
       <c r="F50">
         <v>1.0</v>
       </c>
       <c r="G50" s="1">
-        <v>199466.0</v>
+        <v>293850.0</v>
       </c>
       <c r="H50" s="1">
-        <v>1162.0</v>
+        <v>3846.0</v>
       </c>
       <c r="I50" s="1">
-        <v>0.58255542297935</v>
+        <v>1.308831036243</v>
       </c>
       <c r="J50">
-        <v>0.08</v>
-[...2 lines deleted...]
-        <v>166.44</v>
+        <v>0.58</v>
+      </c>
+      <c r="K50" t="s">
+        <v>148</v>
       </c>
       <c r="L50" s="1">
-        <v>200628.0</v>
+        <v>297696.0</v>
       </c>
       <c r="M50" s="1">
-        <v>200794.44</v>
+        <v>299430.25</v>
       </c>
       <c r="N50" s="1">
-        <v>0.9</v>
+        <v>1.35</v>
       </c>
       <c r="O50">
         <v>1</v>
       </c>
       <c r="Z50" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" t="s">
+        <v>150</v>
+      </c>
+      <c r="B51" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C51" s="1">
+        <v>99.501</v>
+      </c>
+      <c r="D51" s="1">
+        <v>99.733</v>
+      </c>
+      <c r="E51" t="s">
+        <v>8</v>
+      </c>
+      <c r="F51">
+        <v>1.0</v>
+      </c>
+      <c r="G51" s="1">
+        <v>199466.0</v>
+      </c>
+      <c r="H51" s="1">
+        <v>-464.0</v>
+      </c>
+      <c r="I51" s="1">
+        <v>-0.23262109833255</v>
+      </c>
+      <c r="J51">
+        <v>0.27</v>
+      </c>
+      <c r="K51">
+        <v>536.3</v>
+      </c>
+      <c r="L51" s="1">
+        <v>199002.0</v>
+      </c>
+      <c r="M51" s="1">
+        <v>199538.3</v>
+      </c>
+      <c r="N51" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
         <v>149</v>
-      </c>
-[...43 lines deleted...]
-        <v>148</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" t="s">
+        <v>152</v>
+      </c>
+      <c r="B52" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C52" s="1">
+        <v>99.316</v>
+      </c>
+      <c r="D52" s="1">
+        <v>99.92033333</v>
+      </c>
+      <c r="E52" t="s">
+        <v>8</v>
+      </c>
+      <c r="F52">
+        <v>1.0</v>
+      </c>
+      <c r="G52" s="1">
+        <v>299761.0</v>
+      </c>
+      <c r="H52" s="1">
+        <v>-1813.0</v>
+      </c>
+      <c r="I52" s="1">
+        <v>-0.6048151694183</v>
+      </c>
+      <c r="J52">
+        <v>0.24</v>
+      </c>
+      <c r="K52">
+        <v>715.07</v>
+      </c>
+      <c r="L52" s="1">
+        <v>297948.0</v>
+      </c>
+      <c r="M52" s="1">
+        <v>298663.07</v>
+      </c>
+      <c r="N52" s="1">
+        <v>1.35</v>
+      </c>
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
         <v>151</v>
-      </c>
-[...43 lines deleted...]
-        <v>150</v>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B53" s="1">
         <v>100000.0</v>
       </c>
       <c r="C53" s="1">
-        <v>99.211</v>
+        <v>98.729</v>
       </c>
       <c r="D53" s="1">
         <v>99.517</v>
       </c>
       <c r="E53" t="s">
         <v>8</v>
       </c>
       <c r="F53">
         <v>1.0</v>
       </c>
       <c r="G53" s="1">
         <v>99517.0</v>
       </c>
       <c r="H53" s="1">
-        <v>-306.0</v>
+        <v>-788.0</v>
       </c>
       <c r="I53" s="1">
-        <v>-0.30748515329039</v>
+        <v>-0.79182451239487</v>
       </c>
       <c r="J53">
-        <v>0.06</v>
+        <v>0.24</v>
       </c>
       <c r="K53">
-        <v>55.48</v>
+        <v>240.41</v>
       </c>
       <c r="L53" s="1">
-        <v>99211.0</v>
+        <v>98729.0</v>
       </c>
       <c r="M53" s="1">
-        <v>99266.48</v>
+        <v>98969.41</v>
       </c>
       <c r="N53" s="1">
         <v>0.45</v>
       </c>
       <c r="O53">
         <v>1</v>
       </c>
       <c r="Z53" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="A54" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B54" s="1">
         <v>200000.0</v>
       </c>
       <c r="C54" s="1">
-        <v>99.501</v>
+        <v>99.301</v>
       </c>
       <c r="D54" s="1">
         <v>99.574</v>
       </c>
       <c r="E54" t="s">
         <v>8</v>
       </c>
       <c r="F54">
         <v>1.0</v>
       </c>
       <c r="G54" s="1">
         <v>199148.0</v>
       </c>
       <c r="H54" s="1">
-        <v>-146.0</v>
+        <v>-546.0</v>
       </c>
       <c r="I54" s="1">
-        <v>-0.073312310442485</v>
+        <v>-0.27416795549039</v>
       </c>
       <c r="J54">
-        <v>0.87</v>
+        <v>1.01</v>
       </c>
       <c r="K54" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="L54" s="1">
-        <v>199002.0</v>
+        <v>198602.0</v>
       </c>
       <c r="M54" s="1">
-        <v>200742.41</v>
+        <v>200630.08</v>
       </c>
       <c r="N54" s="1">
         <v>0.9</v>
       </c>
       <c r="O54">
         <v>1</v>
       </c>
       <c r="Z54" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="55" spans="1:26">
       <c r="A55" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B55" s="1">
         <v>200000.0</v>
       </c>
       <c r="C55" s="1">
-        <v>101.191</v>
+        <v>100.753</v>
       </c>
       <c r="D55" s="1">
         <v>101.799</v>
       </c>
       <c r="E55" t="s">
         <v>8</v>
       </c>
       <c r="F55">
         <v>1.0</v>
       </c>
       <c r="G55" s="1">
         <v>203598.0</v>
       </c>
       <c r="H55" s="1">
-        <v>-1216.0</v>
+        <v>-2092.0</v>
       </c>
       <c r="I55" s="1">
-        <v>-0.59725537578955</v>
+        <v>-1.027515005059</v>
       </c>
       <c r="J55">
-        <v>2.6</v>
+        <v>2.79</v>
       </c>
       <c r="K55" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="L55" s="1">
-        <v>202382.0</v>
+        <v>201506.0</v>
       </c>
       <c r="M55" s="1">
-        <v>207579.26</v>
+        <v>207086.82</v>
       </c>
       <c r="N55" s="1">
         <v>0.93</v>
       </c>
       <c r="O55">
         <v>1</v>
       </c>
       <c r="Z55" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="56" spans="1:26">
       <c r="A56" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B56" s="1">
         <v>100000.0</v>
       </c>
       <c r="C56" s="1">
-        <v>97.109</v>
+        <v>97.177</v>
       </c>
       <c r="D56" s="1">
         <v>93.412</v>
       </c>
       <c r="E56" t="s">
         <v>8</v>
       </c>
       <c r="F56">
         <v>1.0</v>
       </c>
       <c r="G56" s="1">
         <v>93412.0</v>
       </c>
       <c r="H56" s="1">
-        <v>3697.0</v>
+        <v>3765.0</v>
       </c>
       <c r="I56" s="1">
-        <v>3.9577356228322</v>
+        <v>4.0305314092408</v>
       </c>
       <c r="J56">
-        <v>0.53</v>
+        <v>0.58</v>
       </c>
       <c r="K56">
-        <v>532.19</v>
+        <v>580.14</v>
       </c>
       <c r="L56" s="1">
-        <v>97109.0</v>
+        <v>97177.0</v>
       </c>
       <c r="M56" s="1">
-        <v>97641.19</v>
+        <v>97757.14</v>
       </c>
       <c r="N56" s="1">
         <v>0.44</v>
       </c>
       <c r="O56">
         <v>1</v>
       </c>
       <c r="Z56" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="57" spans="1:26">
       <c r="A57" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B57" s="1">
         <v>100000.0</v>
       </c>
       <c r="C57" s="1">
-        <v>91.534</v>
+        <v>101.34</v>
       </c>
       <c r="D57" s="1">
-        <v>91.432</v>
+        <v>100.539</v>
       </c>
       <c r="E57" t="s">
         <v>8</v>
       </c>
       <c r="F57">
         <v>1.0</v>
       </c>
       <c r="G57" s="1">
-        <v>91432.0</v>
+        <v>100539.0</v>
       </c>
       <c r="H57" s="1">
-        <v>102.0</v>
+        <v>801.0</v>
       </c>
       <c r="I57" s="1">
-        <v>0.11155831656313</v>
+        <v>0.79670575597529</v>
       </c>
       <c r="J57">
-        <v>0.19</v>
-[...2 lines deleted...]
-        <v>193.84</v>
+        <v>3.22</v>
+      </c>
+      <c r="K57" t="s">
+        <v>165</v>
       </c>
       <c r="L57" s="1">
-        <v>91534.0</v>
+        <v>101340.0</v>
       </c>
       <c r="M57" s="1">
-        <v>91727.84</v>
+        <v>104561.92</v>
       </c>
       <c r="N57" s="1">
-        <v>0.41</v>
+        <v>0.47</v>
       </c>
       <c r="O57">
         <v>1</v>
       </c>
       <c r="Z57" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:26">
       <c r="A58" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B58" s="1">
         <v>100000.0</v>
       </c>
       <c r="C58" s="1">
-        <v>101.677</v>
+        <v>99.618</v>
       </c>
       <c r="D58" s="1">
-        <v>100.539</v>
+        <v>99.956</v>
       </c>
       <c r="E58" t="s">
         <v>8</v>
       </c>
       <c r="F58">
         <v>1.0</v>
       </c>
       <c r="G58" s="1">
-        <v>100539.0</v>
+        <v>99956.0</v>
       </c>
       <c r="H58" s="1">
-        <v>1138.0</v>
+        <v>-338.0</v>
       </c>
       <c r="I58" s="1">
-        <v>1.1318990640448</v>
+        <v>-0.3381487854656</v>
       </c>
       <c r="J58">
-        <v>3.0</v>
-[...1 lines deleted...]
-      <c r="K58" t="s">
+        <v>0.06</v>
+      </c>
+      <c r="K58">
+        <v>63.01</v>
+      </c>
+      <c r="L58" s="1">
+        <v>99618.0</v>
+      </c>
+      <c r="M58" s="1">
+        <v>99681.01</v>
+      </c>
+      <c r="N58" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O58">
+        <v>1</v>
+      </c>
+      <c r="Z58" t="s">
         <v>166</v>
-      </c>
-[...13 lines deleted...]
-        <v>164</v>
       </c>
     </row>
     <row r="59" spans="1:26">
       <c r="A59" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B59" s="1">
         <v>100000.0</v>
       </c>
       <c r="C59" s="1">
-        <v>99.689</v>
+        <v>100.105</v>
       </c>
       <c r="D59" s="1">
-        <v>99.956</v>
+        <v>100.426</v>
       </c>
       <c r="E59" t="s">
         <v>8</v>
       </c>
       <c r="F59">
         <v>1.0</v>
       </c>
       <c r="G59" s="1">
-        <v>99956.0</v>
+        <v>100426.0</v>
       </c>
       <c r="H59" s="1">
-        <v>-267.0</v>
+        <v>-321.0</v>
       </c>
       <c r="I59" s="1">
-        <v>-0.26711753171395</v>
+        <v>-0.31963834066875</v>
       </c>
       <c r="J59">
-        <v>2.78</v>
+        <v>2.27</v>
       </c>
       <c r="K59" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="L59" s="1">
-        <v>99689.0</v>
+        <v>100105.0</v>
       </c>
       <c r="M59" s="1">
-        <v>102469.48</v>
+        <v>102379.66</v>
       </c>
       <c r="N59" s="1">
         <v>0.46</v>
       </c>
       <c r="O59">
         <v>1</v>
       </c>
       <c r="Z59" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
     </row>
     <row r="60" spans="1:26">
       <c r="A60" t="s">
+        <v>172</v>
+      </c>
+      <c r="B60" s="1">
+        <v>114000.0</v>
+      </c>
+      <c r="C60" s="1">
+        <v>98.8</v>
+      </c>
+      <c r="D60" s="1">
+        <v>99.818</v>
+      </c>
+      <c r="E60" t="s">
+        <v>8</v>
+      </c>
+      <c r="F60">
+        <v>1.0</v>
+      </c>
+      <c r="G60" s="1">
+        <v>113792.52</v>
+      </c>
+      <c r="H60" s="1">
+        <v>-1160.52</v>
+      </c>
+      <c r="I60" s="1">
+        <v>-1.0198561381715</v>
+      </c>
+      <c r="J60">
+        <v>1.66</v>
+      </c>
+      <c r="K60" t="s">
+        <v>173</v>
+      </c>
+      <c r="L60" s="1">
+        <v>112632.0</v>
+      </c>
+      <c r="M60" s="1">
+        <v>114525.88</v>
+      </c>
+      <c r="N60" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O60">
+        <v>1</v>
+      </c>
+      <c r="Z60" t="s">
         <v>171</v>
-      </c>
-[...43 lines deleted...]
-        <v>170</v>
       </c>
     </row>
     <row r="61" spans="1:26">
       <c r="A61" t="s">
+        <v>175</v>
+      </c>
+      <c r="B61" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C61" s="1">
+        <v>98.135</v>
+      </c>
+      <c r="D61" s="1">
+        <v>97.224</v>
+      </c>
+      <c r="E61" t="s">
+        <v>8</v>
+      </c>
+      <c r="F61">
+        <v>1.0</v>
+      </c>
+      <c r="G61" s="1">
+        <v>97224.0</v>
+      </c>
+      <c r="H61" s="1">
+        <v>911.0</v>
+      </c>
+      <c r="I61" s="1">
+        <v>0.93701143750514</v>
+      </c>
+      <c r="J61">
+        <v>0.85</v>
+      </c>
+      <c r="K61">
+        <v>853.42</v>
+      </c>
+      <c r="L61" s="1">
+        <v>98135.0</v>
+      </c>
+      <c r="M61" s="1">
+        <v>98988.42</v>
+      </c>
+      <c r="N61" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O61">
+        <v>1</v>
+      </c>
+      <c r="Z61" t="s">
         <v>174</v>
-      </c>
-[...43 lines deleted...]
-        <v>173</v>
       </c>
     </row>
     <row r="62" spans="1:26">
       <c r="A62" t="s">
         <v>177</v>
       </c>
       <c r="B62" s="1">
-        <v>100000.0</v>
+        <v>135000.0</v>
       </c>
       <c r="C62" s="1">
-        <v>98.222</v>
+        <v>98.579</v>
       </c>
       <c r="D62" s="1">
-        <v>97.224</v>
+        <v>99.998</v>
       </c>
       <c r="E62" t="s">
         <v>8</v>
       </c>
       <c r="F62">
         <v>1.0</v>
       </c>
       <c r="G62" s="1">
-        <v>97224.0</v>
+        <v>134997.3</v>
       </c>
       <c r="H62" s="1">
-        <v>998.0</v>
+        <v>-1915.65</v>
       </c>
       <c r="I62" s="1">
-        <v>1.0264955155106</v>
+        <v>-1.4190283805676</v>
       </c>
       <c r="J62">
-        <v>0.76</v>
+        <v>0.53</v>
       </c>
       <c r="K62">
-        <v>757.53</v>
+        <v>721.21</v>
       </c>
       <c r="L62" s="1">
-        <v>98222.0</v>
+        <v>133081.65</v>
       </c>
       <c r="M62" s="1">
-        <v>98979.53</v>
+        <v>133802.86</v>
       </c>
       <c r="N62" s="1">
-        <v>0.45</v>
+        <v>0.6</v>
       </c>
       <c r="O62">
         <v>1</v>
       </c>
       <c r="Z62" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="63" spans="1:26">
       <c r="A63" t="s">
         <v>179</v>
       </c>
       <c r="B63" s="1">
-        <v>135000.0</v>
+        <v>56000.0</v>
       </c>
       <c r="C63" s="1">
-        <v>98.971</v>
+        <v>99.679</v>
       </c>
       <c r="D63" s="1">
-        <v>99.998</v>
+        <v>99.558</v>
       </c>
       <c r="E63" t="s">
         <v>8</v>
       </c>
       <c r="F63">
         <v>1.0</v>
       </c>
       <c r="G63" s="1">
-        <v>134997.3</v>
+        <v>55752.48</v>
       </c>
       <c r="H63" s="1">
-        <v>-1386.45</v>
+        <v>67.76</v>
       </c>
       <c r="I63" s="1">
-        <v>-1.0270205404108</v>
+        <v>0.12153719439924</v>
       </c>
       <c r="J63">
-        <v>0.35</v>
-[...2 lines deleted...]
-        <v>476.73</v>
+        <v>1.88</v>
+      </c>
+      <c r="K63" t="s">
+        <v>180</v>
       </c>
       <c r="L63" s="1">
-        <v>133610.85</v>
+        <v>55820.24</v>
       </c>
       <c r="M63" s="1">
-        <v>134087.58</v>
+        <v>56870.24</v>
       </c>
       <c r="N63" s="1">
-        <v>0.6</v>
+        <v>0.26</v>
       </c>
       <c r="O63">
         <v>1</v>
       </c>
       <c r="Z63" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:26">
       <c r="A64" t="s">
+        <v>182</v>
+      </c>
+      <c r="B64" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C64" s="1">
+        <v>100.896</v>
+      </c>
+      <c r="D64" s="1">
+        <v>102.154</v>
+      </c>
+      <c r="E64" t="s">
+        <v>8</v>
+      </c>
+      <c r="F64">
+        <v>1.0</v>
+      </c>
+      <c r="G64" s="1">
+        <v>102154.0</v>
+      </c>
+      <c r="H64" s="1">
+        <v>-1258.0</v>
+      </c>
+      <c r="I64" s="1">
+        <v>-1.2314740489849</v>
+      </c>
+      <c r="J64">
+        <v>2.48</v>
+      </c>
+      <c r="K64" t="s">
+        <v>183</v>
+      </c>
+      <c r="L64" s="1">
+        <v>100896.0</v>
+      </c>
+      <c r="M64" s="1">
+        <v>103376.14</v>
+      </c>
+      <c r="N64" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O64">
+        <v>1</v>
+      </c>
+      <c r="Z64" t="s">
         <v>181</v>
-      </c>
-[...43 lines deleted...]
-        <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:26">
       <c r="A65" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B65" s="1">
         <v>100000.0</v>
       </c>
       <c r="C65" s="1">
-        <v>100.979</v>
+        <v>98.759</v>
       </c>
       <c r="D65" s="1">
-        <v>102.154</v>
+        <v>99.791</v>
       </c>
       <c r="E65" t="s">
         <v>8</v>
       </c>
       <c r="F65">
         <v>1.0</v>
       </c>
       <c r="G65" s="1">
-        <v>102154.0</v>
+        <v>99791.0</v>
       </c>
       <c r="H65" s="1">
-        <v>-1175.0</v>
+        <v>-1032.0</v>
       </c>
       <c r="I65" s="1">
-        <v>-1.1502241713491</v>
+        <v>-1.0341613973204</v>
       </c>
       <c r="J65">
-        <v>2.25</v>
+        <v>2.43</v>
       </c>
       <c r="K65" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="L65" s="1">
-        <v>100979.0</v>
+        <v>98759.0</v>
       </c>
       <c r="M65" s="1">
-        <v>103226.26</v>
+        <v>101192.9</v>
       </c>
       <c r="N65" s="1">
         <v>0.46</v>
       </c>
       <c r="O65">
         <v>1</v>
       </c>
       <c r="Z65" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:26">
       <c r="A66" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B66" s="1">
         <v>100000.0</v>
       </c>
       <c r="C66" s="1">
-        <v>99.059</v>
+        <v>99.915</v>
       </c>
       <c r="D66" s="1">
-        <v>99.791</v>
+        <v>97.614</v>
       </c>
       <c r="E66" t="s">
         <v>8</v>
       </c>
       <c r="F66">
         <v>1.0</v>
       </c>
       <c r="G66" s="1">
-        <v>99791.0</v>
+        <v>97614.0</v>
       </c>
       <c r="H66" s="1">
-        <v>-732.0</v>
+        <v>2301.0</v>
       </c>
       <c r="I66" s="1">
-        <v>-0.73353308414586</v>
+        <v>2.3572438379741</v>
       </c>
       <c r="J66">
-        <v>2.28</v>
+        <v>1.3</v>
       </c>
       <c r="K66" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="L66" s="1">
-        <v>99059.0</v>
+        <v>99915.0</v>
       </c>
       <c r="M66" s="1">
-        <v>101335.37</v>
+        <v>101218.42</v>
       </c>
       <c r="N66" s="1">
         <v>0.46</v>
       </c>
       <c r="O66">
         <v>1</v>
       </c>
       <c r="Z66" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:26">
       <c r="A67" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B67" s="1">
-        <v>100000.0</v>
+        <v>132000.0</v>
       </c>
       <c r="C67" s="1">
-        <v>99.851</v>
+        <v>100.257</v>
       </c>
       <c r="D67" s="1">
-        <v>97.614</v>
+        <v>99.845</v>
       </c>
       <c r="E67" t="s">
         <v>8</v>
       </c>
       <c r="F67">
         <v>1.0</v>
       </c>
       <c r="G67" s="1">
-        <v>97614.0</v>
+        <v>131795.4</v>
       </c>
       <c r="H67" s="1">
-        <v>2237.0</v>
+        <v>543.84</v>
       </c>
       <c r="I67" s="1">
-        <v>2.2916794722069</v>
+        <v>0.41263959136662</v>
       </c>
       <c r="J67">
-        <v>1.23</v>
-[...1 lines deleted...]
-      <c r="K67" t="s">
+        <v>0.47</v>
+      </c>
+      <c r="K67">
+        <v>620.22</v>
+      </c>
+      <c r="L67" s="1">
+        <v>132339.24</v>
+      </c>
+      <c r="M67" s="1">
+        <v>132959.46</v>
+      </c>
+      <c r="N67" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="O67">
+        <v>1</v>
+      </c>
+      <c r="Z67" t="s">
         <v>190</v>
-      </c>
-[...13 lines deleted...]
-        <v>188</v>
       </c>
     </row>
     <row r="68" spans="1:26">
       <c r="A68" t="s">
+        <v>193</v>
+      </c>
+      <c r="B68" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C68" s="1">
+        <v>95.691</v>
+      </c>
+      <c r="D68" s="1">
+        <v>94.279</v>
+      </c>
+      <c r="E68" t="s">
+        <v>8</v>
+      </c>
+      <c r="F68">
+        <v>1.0</v>
+      </c>
+      <c r="G68" s="1">
+        <v>94279.0</v>
+      </c>
+      <c r="H68" s="1">
+        <v>1412.0</v>
+      </c>
+      <c r="I68" s="1">
+        <v>1.4976824107171</v>
+      </c>
+      <c r="J68">
+        <v>0.52</v>
+      </c>
+      <c r="K68">
+        <v>517.12</v>
+      </c>
+      <c r="L68" s="1">
+        <v>95691.0</v>
+      </c>
+      <c r="M68" s="1">
+        <v>96208.12</v>
+      </c>
+      <c r="N68" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O68">
+        <v>1</v>
+      </c>
+      <c r="Z68" t="s">
         <v>192</v>
-      </c>
-[...43 lines deleted...]
-        <v>191</v>
       </c>
     </row>
     <row r="69" spans="1:26">
       <c r="A69" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B69" s="1">
         <v>100000.0</v>
       </c>
       <c r="C69" s="1">
-        <v>95.358</v>
+        <v>102.591</v>
       </c>
       <c r="D69" s="1">
-        <v>94.279</v>
+        <v>104.37</v>
       </c>
       <c r="E69" t="s">
         <v>8</v>
       </c>
       <c r="F69">
         <v>1.0</v>
       </c>
       <c r="G69" s="1">
-        <v>94279.0</v>
+        <v>104370.0</v>
       </c>
       <c r="H69" s="1">
-        <v>1079.0</v>
+        <v>-1779.0</v>
       </c>
       <c r="I69" s="1">
-        <v>1.1444754399177</v>
+        <v>-1.7045127910319</v>
       </c>
       <c r="J69">
-        <v>0.48</v>
-[...2 lines deleted...]
-        <v>482.88</v>
+        <v>1.45</v>
+      </c>
+      <c r="K69" t="s">
+        <v>196</v>
       </c>
       <c r="L69" s="1">
-        <v>95358.0</v>
+        <v>102591.0</v>
       </c>
       <c r="M69" s="1">
-        <v>95840.88</v>
+        <v>104040.0</v>
       </c>
       <c r="N69" s="1">
-        <v>0.43</v>
+        <v>0.47</v>
       </c>
       <c r="O69">
         <v>1</v>
       </c>
       <c r="Z69" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
     </row>
     <row r="70" spans="1:26">
       <c r="A70" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B70" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C70" s="1">
-        <v>102.899</v>
+        <v>97.125</v>
       </c>
       <c r="D70" s="1">
-        <v>104.37</v>
+        <v>97.63</v>
       </c>
       <c r="E70" t="s">
         <v>8</v>
       </c>
       <c r="F70">
         <v>1.0</v>
       </c>
       <c r="G70" s="1">
-        <v>104370.0</v>
+        <v>195260.0</v>
       </c>
       <c r="H70" s="1">
-        <v>-1471.0</v>
+        <v>-1010.0</v>
       </c>
       <c r="I70" s="1">
-        <v>-1.4094088339561</v>
+        <v>-0.51725903922974</v>
       </c>
       <c r="J70">
-        <v>1.2</v>
+        <v>0.61</v>
       </c>
       <c r="K70" t="s">
+        <v>199</v>
+      </c>
+      <c r="L70" s="1">
+        <v>194250.0</v>
+      </c>
+      <c r="M70" s="1">
+        <v>195469.86</v>
+      </c>
+      <c r="N70" s="1">
+        <v>0.88</v>
+      </c>
+      <c r="O70">
+        <v>1</v>
+      </c>
+      <c r="Z70" t="s">
         <v>197</v>
-      </c>
-[...13 lines deleted...]
-        <v>195</v>
       </c>
     </row>
     <row r="71" spans="1:26">
       <c r="A71" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B71" s="1">
-        <v>200000.0</v>
+        <v>118000.0</v>
       </c>
       <c r="C71" s="1">
-        <v>97.234</v>
+        <v>98.284</v>
       </c>
       <c r="D71" s="1">
-        <v>97.63</v>
+        <v>99.628</v>
       </c>
       <c r="E71" t="s">
         <v>8</v>
       </c>
       <c r="F71">
         <v>1.0</v>
       </c>
       <c r="G71" s="1">
-        <v>195260.0</v>
+        <v>117561.04</v>
       </c>
       <c r="H71" s="1">
-        <v>-792.0</v>
+        <v>-1585.92</v>
       </c>
       <c r="I71" s="1">
-        <v>-0.40561302878214</v>
+        <v>-1.3490183482555</v>
       </c>
       <c r="J71">
-        <v>0.52</v>
+        <v>2.56</v>
       </c>
       <c r="K71" t="s">
+        <v>202</v>
+      </c>
+      <c r="L71" s="1">
+        <v>115975.12</v>
+      </c>
+      <c r="M71" s="1">
+        <v>118990.59</v>
+      </c>
+      <c r="N71" s="1">
+        <v>0.54</v>
+      </c>
+      <c r="O71">
+        <v>1</v>
+      </c>
+      <c r="Z71" t="s">
         <v>200</v>
-      </c>
-[...13 lines deleted...]
-        <v>198</v>
       </c>
     </row>
     <row r="72" spans="1:26">
       <c r="A72" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B72" s="1">
-        <v>118000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C72" s="1">
-        <v>98.8</v>
+        <v>99.284</v>
       </c>
       <c r="D72" s="1">
-        <v>99.628</v>
+        <v>97.633</v>
       </c>
       <c r="E72" t="s">
         <v>8</v>
       </c>
       <c r="F72">
         <v>1.0</v>
       </c>
       <c r="G72" s="1">
-        <v>117561.04</v>
+        <v>97633.0</v>
       </c>
       <c r="H72" s="1">
-        <v>-977.04</v>
+        <v>1651.0</v>
       </c>
       <c r="I72" s="1">
-        <v>-0.83109166097884</v>
+        <v>1.6910265996128</v>
       </c>
       <c r="J72">
-        <v>2.38</v>
-[...1 lines deleted...]
-      <c r="K72" t="s">
+        <v>0.62</v>
+      </c>
+      <c r="K72">
+        <v>617.12</v>
+      </c>
+      <c r="L72" s="1">
+        <v>99284.0</v>
+      </c>
+      <c r="M72" s="1">
+        <v>99901.12</v>
+      </c>
+      <c r="N72" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O72">
+        <v>1</v>
+      </c>
+      <c r="Z72" t="s">
         <v>203</v>
-      </c>
-[...13 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="73" spans="1:26">
       <c r="A73" t="s">
+        <v>206</v>
+      </c>
+      <c r="B73" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C73" s="1">
+        <v>95.166</v>
+      </c>
+      <c r="D73" s="1">
+        <v>93.83333333</v>
+      </c>
+      <c r="E73" t="s">
+        <v>8</v>
+      </c>
+      <c r="F73">
+        <v>1.0</v>
+      </c>
+      <c r="G73" s="1">
+        <v>281500.0</v>
+      </c>
+      <c r="H73" s="1">
+        <v>3998.0</v>
+      </c>
+      <c r="I73" s="1">
+        <v>1.4202486678508</v>
+      </c>
+      <c r="J73">
+        <v>1.19</v>
+      </c>
+      <c r="K73" t="s">
+        <v>207</v>
+      </c>
+      <c r="L73" s="1">
+        <v>285498.0</v>
+      </c>
+      <c r="M73" s="1">
+        <v>289064.1</v>
+      </c>
+      <c r="N73" s="1">
+        <v>1.3</v>
+      </c>
+      <c r="O73">
+        <v>1</v>
+      </c>
+      <c r="Z73" t="s">
         <v>205</v>
-      </c>
-[...43 lines deleted...]
-        <v>204</v>
       </c>
     </row>
     <row r="74" spans="1:26">
       <c r="A74" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B74" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C74" s="1">
-        <v>95.754</v>
+        <v>98.273</v>
       </c>
       <c r="D74" s="1">
-        <v>93.83333333</v>
+        <v>94.862</v>
       </c>
       <c r="E74" t="s">
         <v>8</v>
       </c>
       <c r="F74">
         <v>1.0</v>
       </c>
       <c r="G74" s="1">
-        <v>281500.0</v>
+        <v>94862.0</v>
       </c>
       <c r="H74" s="1">
-        <v>5762.0</v>
+        <v>3411.0</v>
       </c>
       <c r="I74" s="1">
-        <v>2.046891651865</v>
+        <v>3.5957496152305</v>
       </c>
       <c r="J74">
-        <v>1.1</v>
-[...1 lines deleted...]
-      <c r="K74" t="s">
+        <v>0.09</v>
+      </c>
+      <c r="K74">
+        <v>86.3</v>
+      </c>
+      <c r="L74" s="1">
+        <v>98273.0</v>
+      </c>
+      <c r="M74" s="1">
+        <v>98359.3</v>
+      </c>
+      <c r="N74" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O74">
+        <v>1</v>
+      </c>
+      <c r="Z74" t="s">
         <v>208</v>
-      </c>
-[...13 lines deleted...]
-        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:26">
       <c r="A75" t="s">
+        <v>211</v>
+      </c>
+      <c r="B75" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C75" s="1">
+        <v>94.188</v>
+      </c>
+      <c r="D75" s="1">
+        <v>94.632</v>
+      </c>
+      <c r="E75" t="s">
+        <v>8</v>
+      </c>
+      <c r="F75">
+        <v>1.0</v>
+      </c>
+      <c r="G75" s="1">
+        <v>283896.0</v>
+      </c>
+      <c r="H75" s="1">
+        <v>-1332.0</v>
+      </c>
+      <c r="I75" s="1">
+        <v>-0.46918589906163</v>
+      </c>
+      <c r="J75">
+        <v>0.71</v>
+      </c>
+      <c r="K75" t="s">
+        <v>212</v>
+      </c>
+      <c r="L75" s="1">
+        <v>282564.0</v>
+      </c>
+      <c r="M75" s="1">
+        <v>284707.15</v>
+      </c>
+      <c r="N75" s="1">
+        <v>1.28</v>
+      </c>
+      <c r="O75">
+        <v>1</v>
+      </c>
+      <c r="Z75" t="s">
         <v>210</v>
-      </c>
-[...43 lines deleted...]
-        <v>209</v>
       </c>
     </row>
     <row r="76" spans="1:26">
       <c r="A76" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B76" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C76" s="1">
-        <v>95.434</v>
+        <v>101.186</v>
       </c>
       <c r="D76" s="1">
-        <v>91.856</v>
+        <v>102.61</v>
       </c>
       <c r="E76" t="s">
         <v>8</v>
       </c>
       <c r="F76">
         <v>1.0</v>
       </c>
       <c r="G76" s="1">
-        <v>275568.0</v>
+        <v>102610.0</v>
       </c>
       <c r="H76" s="1">
-        <v>10734.0</v>
+        <v>-1424.0</v>
       </c>
       <c r="I76" s="1">
-        <v>3.8952273123149</v>
+        <v>-1.3877789689114</v>
       </c>
       <c r="J76">
-        <v>0.09</v>
-[...2 lines deleted...]
-        <v>260.96</v>
+        <v>3.76</v>
+      </c>
+      <c r="K76" t="s">
+        <v>215</v>
       </c>
       <c r="L76" s="1">
-        <v>286302.0</v>
+        <v>101186.0</v>
       </c>
       <c r="M76" s="1">
-        <v>286562.96</v>
+        <v>104946.96</v>
       </c>
       <c r="N76" s="1">
-        <v>1.29</v>
+        <v>0.47</v>
       </c>
       <c r="O76">
         <v>1</v>
       </c>
       <c r="Z76" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:26">
       <c r="A77" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="B77" s="1">
-        <v>100000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="C77" s="1">
-        <v>101.69</v>
+        <v>101.273</v>
       </c>
       <c r="D77" s="1">
-        <v>102.61</v>
+        <v>104.115</v>
       </c>
       <c r="E77" t="s">
         <v>8</v>
       </c>
       <c r="F77">
         <v>1.0</v>
       </c>
       <c r="G77" s="1">
-        <v>102610.0</v>
+        <v>156172.5</v>
       </c>
       <c r="H77" s="1">
-        <v>-920.0</v>
+        <v>-4263.0</v>
       </c>
       <c r="I77" s="1">
-        <v>-0.89659877204951</v>
+        <v>-2.7296739182635</v>
       </c>
       <c r="J77">
-        <v>3.53</v>
+        <v>1.77</v>
       </c>
       <c r="K77" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="L77" s="1">
-        <v>101690.0</v>
+        <v>151909.5</v>
       </c>
       <c r="M77" s="1">
-        <v>105218.08</v>
+        <v>154560.18</v>
       </c>
       <c r="N77" s="1">
-        <v>0.47</v>
+        <v>0.7</v>
       </c>
       <c r="O77">
         <v>1</v>
       </c>
       <c r="Z77" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:26">
       <c r="A78" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="B78" s="1">
-        <v>150000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C78" s="1">
-        <v>101.422</v>
+        <v>99.533</v>
       </c>
       <c r="D78" s="1">
-        <v>104.115</v>
+        <v>99.376</v>
       </c>
       <c r="E78" t="s">
         <v>8</v>
       </c>
       <c r="F78">
         <v>1.0</v>
       </c>
       <c r="G78" s="1">
-        <v>156172.5</v>
+        <v>99376.0</v>
       </c>
       <c r="H78" s="1">
-        <v>-4039.5</v>
+        <v>157.0</v>
       </c>
       <c r="I78" s="1">
-        <v>-2.5865629352159</v>
+        <v>0.15798583158912</v>
       </c>
       <c r="J78">
-        <v>1.49</v>
-[...2 lines deleted...]
-        <v>218</v>
+        <v>0.56</v>
+      </c>
+      <c r="K78">
+        <v>559.25</v>
       </c>
       <c r="L78" s="1">
-        <v>152133.0</v>
+        <v>99533.0</v>
       </c>
       <c r="M78" s="1">
-        <v>154372.73</v>
+        <v>100092.25</v>
       </c>
       <c r="N78" s="1">
-        <v>0.69</v>
+        <v>0.45</v>
       </c>
       <c r="O78">
         <v>1</v>
       </c>
       <c r="Z78" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
     </row>
     <row r="79" spans="1:26">
       <c r="A79" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="B79" s="1">
         <v>100000.0</v>
       </c>
       <c r="C79" s="1">
-        <v>99.733</v>
+        <v>101.968</v>
       </c>
       <c r="D79" s="1">
-        <v>99.376</v>
+        <v>103.917</v>
       </c>
       <c r="E79" t="s">
         <v>8</v>
       </c>
       <c r="F79">
         <v>1.0</v>
       </c>
       <c r="G79" s="1">
-        <v>99376.0</v>
+        <v>103917.0</v>
       </c>
       <c r="H79" s="1">
-        <v>357.0</v>
+        <v>-1949.0</v>
       </c>
       <c r="I79" s="1">
-        <v>0.35924166800837</v>
+        <v>-1.8755352829662</v>
       </c>
       <c r="J79">
-        <v>0.4</v>
-[...2 lines deleted...]
-        <v>401.71</v>
+        <v>1.08</v>
+      </c>
+      <c r="K79" t="s">
+        <v>223</v>
       </c>
       <c r="L79" s="1">
-        <v>99733.0</v>
+        <v>101968.0</v>
       </c>
       <c r="M79" s="1">
-        <v>100134.71</v>
+        <v>103049.85</v>
       </c>
       <c r="N79" s="1">
-        <v>0.45</v>
+        <v>0.46</v>
       </c>
       <c r="O79">
         <v>1</v>
       </c>
       <c r="Z79" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
     </row>
     <row r="80" spans="1:26">
       <c r="A80" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="B80" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C80" s="1">
-        <v>102.17</v>
+        <v>100.563</v>
       </c>
       <c r="D80" s="1">
-        <v>103.917</v>
+        <v>101.831</v>
       </c>
       <c r="E80" t="s">
         <v>8</v>
       </c>
       <c r="F80">
         <v>1.0</v>
       </c>
       <c r="G80" s="1">
-        <v>103917.0</v>
+        <v>203662.0</v>
       </c>
       <c r="H80" s="1">
-        <v>-1747.0</v>
+        <v>-2536.0</v>
       </c>
       <c r="I80" s="1">
-        <v>-1.6811493788312</v>
+        <v>-1.2452003810235</v>
       </c>
       <c r="J80">
-        <v>0.81</v>
-[...2 lines deleted...]
-        <v>814.73</v>
+        <v>3.11</v>
+      </c>
+      <c r="K80" t="s">
+        <v>226</v>
       </c>
       <c r="L80" s="1">
-        <v>102170.0</v>
+        <v>201126.0</v>
       </c>
       <c r="M80" s="1">
-        <v>102984.73</v>
+        <v>207343.12</v>
       </c>
       <c r="N80" s="1">
-        <v>0.46</v>
+        <v>0.93</v>
       </c>
       <c r="O80">
         <v>1</v>
       </c>
       <c r="Z80" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
     </row>
     <row r="81" spans="1:26">
       <c r="A81" t="s">
-        <v>224</v>
+        <v>228</v>
       </c>
       <c r="B81" s="1">
         <v>200000.0</v>
       </c>
       <c r="C81" s="1">
-        <v>100.72</v>
+        <v>96.612</v>
       </c>
       <c r="D81" s="1">
-        <v>101.831</v>
+        <v>97.814</v>
       </c>
       <c r="E81" t="s">
         <v>8</v>
       </c>
       <c r="F81">
         <v>1.0</v>
       </c>
       <c r="G81" s="1">
-        <v>203662.0</v>
+        <v>195628.0</v>
       </c>
       <c r="H81" s="1">
-        <v>-2222.0</v>
+        <v>-2404.0</v>
       </c>
       <c r="I81" s="1">
-        <v>-1.0910233622374</v>
+        <v>-1.2288629439549</v>
       </c>
       <c r="J81">
-        <v>2.91</v>
-[...2 lines deleted...]
-        <v>225</v>
+        <v>0.35</v>
+      </c>
+      <c r="K81">
+        <v>701.37</v>
       </c>
       <c r="L81" s="1">
-        <v>201440.0</v>
+        <v>193224.0</v>
       </c>
       <c r="M81" s="1">
-        <v>207259.86</v>
+        <v>193925.37</v>
       </c>
       <c r="N81" s="1">
-        <v>0.93</v>
+        <v>0.87</v>
       </c>
       <c r="O81">
         <v>1</v>
       </c>
       <c r="Z81" t="s">
-        <v>223</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:26">
       <c r="A82" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="B82" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C82" s="1">
-        <v>96.817</v>
+        <v>94.85</v>
       </c>
       <c r="D82" s="1">
-        <v>97.814</v>
+        <v>91.695</v>
       </c>
       <c r="E82" t="s">
         <v>8</v>
       </c>
       <c r="F82">
         <v>1.0</v>
       </c>
       <c r="G82" s="1">
-        <v>195628.0</v>
+        <v>91695.0</v>
       </c>
       <c r="H82" s="1">
-        <v>-1994.0</v>
+        <v>3155.0</v>
       </c>
       <c r="I82" s="1">
-        <v>-1.0192814934467</v>
+        <v>3.4407546758275</v>
       </c>
       <c r="J82">
-        <v>0.24</v>
+        <v>0.02</v>
       </c>
       <c r="K82">
-        <v>482.19</v>
+        <v>15.07</v>
       </c>
       <c r="L82" s="1">
-        <v>193634.0</v>
+        <v>94850.0</v>
       </c>
       <c r="M82" s="1">
-        <v>194116.19</v>
+        <v>94865.07</v>
       </c>
       <c r="N82" s="1">
-        <v>0.87</v>
+        <v>0.43</v>
       </c>
       <c r="O82">
         <v>1</v>
       </c>
       <c r="Z82" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:26">
       <c r="A83" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="B83" s="1">
         <v>100000.0</v>
       </c>
       <c r="C83" s="1">
-        <v>94.841</v>
+        <v>101.34</v>
       </c>
       <c r="D83" s="1">
-        <v>91.695</v>
+        <v>103.378</v>
       </c>
       <c r="E83" t="s">
         <v>8</v>
       </c>
       <c r="F83">
         <v>1.0</v>
       </c>
       <c r="G83" s="1">
-        <v>91695.0</v>
+        <v>103378.0</v>
       </c>
       <c r="H83" s="1">
-        <v>3146.0</v>
+        <v>-2038.0</v>
       </c>
       <c r="I83" s="1">
-        <v>3.4309395277823</v>
+        <v>-1.9714059084138</v>
       </c>
       <c r="J83">
-        <v>0.0</v>
+        <v>0.8</v>
       </c>
       <c r="K83">
-        <v>1.37</v>
+        <v>800.0</v>
       </c>
       <c r="L83" s="1">
-        <v>94841.0</v>
+        <v>101340.0</v>
       </c>
       <c r="M83" s="1">
-        <v>94842.37</v>
+        <v>102140.0</v>
       </c>
       <c r="N83" s="1">
-        <v>0.43</v>
+        <v>0.46</v>
       </c>
       <c r="O83">
         <v>1</v>
       </c>
       <c r="Z83" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
     </row>
     <row r="84" spans="1:26">
       <c r="A84" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="B84" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C84" s="1">
-        <v>101.643</v>
+        <v>99.684</v>
       </c>
       <c r="D84" s="1">
-        <v>103.378</v>
+        <v>100.0825</v>
       </c>
       <c r="E84" t="s">
         <v>8</v>
       </c>
       <c r="F84">
         <v>1.0</v>
       </c>
       <c r="G84" s="1">
-        <v>103378.0</v>
+        <v>200165.0</v>
       </c>
       <c r="H84" s="1">
-        <v>-1735.0</v>
+        <v>-797.0</v>
       </c>
       <c r="I84" s="1">
-        <v>-1.678306796417</v>
+        <v>-0.39817150850548</v>
       </c>
       <c r="J84">
-        <v>0.58</v>
-[...2 lines deleted...]
-        <v>580.82</v>
+        <v>2.25</v>
+      </c>
+      <c r="K84" t="s">
+        <v>235</v>
       </c>
       <c r="L84" s="1">
-        <v>101643.0</v>
+        <v>199368.0</v>
       </c>
       <c r="M84" s="1">
-        <v>102223.82</v>
+        <v>203858.41</v>
       </c>
       <c r="N84" s="1">
-        <v>0.46</v>
+        <v>0.92</v>
       </c>
       <c r="O84">
         <v>1</v>
       </c>
       <c r="Z84" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
     </row>
     <row r="85" spans="1:26">
       <c r="A85" t="s">
-        <v>233</v>
+        <v>237</v>
       </c>
       <c r="B85" s="1">
         <v>200000.0</v>
       </c>
       <c r="C85" s="1">
-        <v>99.742</v>
+        <v>98.815</v>
       </c>
       <c r="D85" s="1">
-        <v>100.0825</v>
+        <v>99.868</v>
       </c>
       <c r="E85" t="s">
         <v>8</v>
       </c>
       <c r="F85">
         <v>1.0</v>
       </c>
       <c r="G85" s="1">
-        <v>200165.0</v>
+        <v>199736.0</v>
       </c>
       <c r="H85" s="1">
-        <v>-681.0</v>
+        <v>-2106.0</v>
       </c>
       <c r="I85" s="1">
-        <v>-0.34021931906177</v>
+        <v>-1.0543917971723</v>
       </c>
       <c r="J85">
-        <v>2.09</v>
+        <v>0.93</v>
       </c>
       <c r="K85" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
       <c r="L85" s="1">
-        <v>199484.0</v>
+        <v>197630.0</v>
       </c>
       <c r="M85" s="1">
-        <v>203673.04</v>
+        <v>199499.86</v>
       </c>
       <c r="N85" s="1">
-        <v>0.92</v>
+        <v>0.9</v>
       </c>
       <c r="O85">
         <v>1</v>
       </c>
       <c r="Z85" t="s">
-        <v>232</v>
+        <v>236</v>
       </c>
     </row>
     <row r="86" spans="1:26">
       <c r="A86" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
       <c r="B86" s="1">
-        <v>200000.0</v>
+        <v>121000.0</v>
       </c>
       <c r="C86" s="1">
-        <v>99.185</v>
+        <v>100.357</v>
       </c>
       <c r="D86" s="1">
-        <v>99.868</v>
+        <v>100.0</v>
       </c>
       <c r="E86" t="s">
         <v>8</v>
       </c>
       <c r="F86">
         <v>1.0</v>
       </c>
       <c r="G86" s="1">
-        <v>199736.0</v>
+        <v>121000.0</v>
       </c>
       <c r="H86" s="1">
-        <v>-1366.0</v>
+        <v>431.97</v>
       </c>
       <c r="I86" s="1">
-        <v>-0.68390275163215</v>
+        <v>0.357</v>
       </c>
       <c r="J86">
-        <v>0.79</v>
+        <v>1.18</v>
       </c>
       <c r="K86" t="s">
-        <v>237</v>
+        <v>241</v>
       </c>
       <c r="L86" s="1">
-        <v>198370.0</v>
+        <v>121431.97</v>
       </c>
       <c r="M86" s="1">
-        <v>199952.19</v>
+        <v>122860.07</v>
       </c>
       <c r="N86" s="1">
-        <v>0.9</v>
+        <v>0.55</v>
       </c>
       <c r="O86">
         <v>1</v>
       </c>
       <c r="Z86" t="s">
-        <v>235</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:26">
       <c r="A87" t="s">
-        <v>239</v>
+        <v>243</v>
       </c>
       <c r="B87" s="1">
-        <v>121000.0</v>
+        <v>250000.0</v>
       </c>
       <c r="C87" s="1">
-        <v>100.672</v>
+        <v>98.985</v>
       </c>
       <c r="D87" s="1">
         <v>100.0</v>
       </c>
       <c r="E87" t="s">
         <v>8</v>
       </c>
       <c r="F87">
         <v>1.0</v>
       </c>
       <c r="G87" s="1">
-        <v>121000.0</v>
+        <v>250000.0</v>
       </c>
       <c r="H87" s="1">
-        <v>813.12</v>
+        <v>-2537.5</v>
       </c>
       <c r="I87" s="1">
-        <v>0.672</v>
+        <v>-1.015</v>
       </c>
       <c r="J87">
-        <v>0.97</v>
+        <v>1.81</v>
       </c>
       <c r="K87" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
       <c r="L87" s="1">
-        <v>121813.12</v>
+        <v>247462.5</v>
       </c>
       <c r="M87" s="1">
-        <v>122983.91</v>
+        <v>251981.24</v>
       </c>
       <c r="N87" s="1">
-        <v>0.55</v>
+        <v>1.14</v>
       </c>
       <c r="O87">
         <v>1</v>
       </c>
       <c r="Z87" t="s">
-        <v>238</v>
+        <v>242</v>
       </c>
     </row>
     <row r="88" spans="1:26">
       <c r="A88" t="s">
-        <v>242</v>
+        <v>246</v>
       </c>
       <c r="B88" s="1">
-        <v>250000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C88" s="1">
-        <v>99.343</v>
+        <v>96.452</v>
       </c>
       <c r="D88" s="1">
-        <v>100.0</v>
+        <v>94.556</v>
       </c>
       <c r="E88" t="s">
         <v>8</v>
       </c>
       <c r="F88">
         <v>1.0</v>
       </c>
       <c r="G88" s="1">
-        <v>250000.0</v>
+        <v>189112.0</v>
       </c>
       <c r="H88" s="1">
-        <v>-1642.5</v>
+        <v>3792.0</v>
       </c>
       <c r="I88" s="1">
-        <v>-0.657</v>
+        <v>2.0051609628157</v>
       </c>
       <c r="J88">
-        <v>1.65</v>
-[...2 lines deleted...]
-        <v>243</v>
+        <v>0.11</v>
+      </c>
+      <c r="K88">
+        <v>219.18</v>
       </c>
       <c r="L88" s="1">
-        <v>248357.5</v>
+        <v>192904.0</v>
       </c>
       <c r="M88" s="1">
-        <v>252485.01</v>
+        <v>193123.18</v>
       </c>
       <c r="N88" s="1">
-        <v>1.14</v>
+        <v>0.87</v>
       </c>
       <c r="O88">
         <v>1</v>
       </c>
       <c r="Z88" t="s">
-        <v>241</v>
+        <v>245</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="B89" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C89" s="1">
-        <v>96.556</v>
+        <v>98.535</v>
       </c>
       <c r="D89" s="1">
-        <v>94.556</v>
+        <v>97.977</v>
       </c>
       <c r="E89" t="s">
         <v>8</v>
       </c>
       <c r="F89">
         <v>1.0</v>
       </c>
       <c r="G89" s="1">
-        <v>189112.0</v>
+        <v>97977.0</v>
       </c>
       <c r="H89" s="1">
-        <v>4000.0</v>
+        <v>558.0</v>
       </c>
       <c r="I89" s="1">
-        <v>2.1151486949533</v>
+        <v>0.56952141829205</v>
       </c>
       <c r="J89">
-        <v>0.04</v>
+        <v>0.68</v>
       </c>
       <c r="K89">
-        <v>82.19</v>
+        <v>683.22</v>
       </c>
       <c r="L89" s="1">
-        <v>193112.0</v>
+        <v>98535.0</v>
       </c>
       <c r="M89" s="1">
-        <v>193194.19</v>
+        <v>99218.22</v>
       </c>
       <c r="N89" s="1">
-        <v>0.87</v>
+        <v>0.45</v>
       </c>
       <c r="O89">
         <v>1</v>
       </c>
       <c r="Z89" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
     </row>
     <row r="90" spans="1:26">
       <c r="A90" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="B90" s="1">
-        <v>100000.0</v>
+        <v>121000.0</v>
       </c>
       <c r="C90" s="1">
-        <v>98.584</v>
+        <v>100.073</v>
       </c>
       <c r="D90" s="1">
-        <v>97.977</v>
+        <v>100.0</v>
       </c>
       <c r="E90" t="s">
         <v>8</v>
       </c>
       <c r="F90">
         <v>1.0</v>
       </c>
       <c r="G90" s="1">
-        <v>97977.0</v>
+        <v>121000.0</v>
       </c>
       <c r="H90" s="1">
-        <v>607.0</v>
+        <v>88.33</v>
       </c>
       <c r="I90" s="1">
-        <v>0.61953315574063</v>
+        <v>0.073</v>
       </c>
       <c r="J90">
+        <v>0.32</v>
+      </c>
+      <c r="K90">
+        <v>392.8</v>
+      </c>
+      <c r="L90" s="1">
+        <v>121088.33</v>
+      </c>
+      <c r="M90" s="1">
+        <v>121481.13</v>
+      </c>
+      <c r="N90" s="1">
         <v>0.55</v>
       </c>
-      <c r="K90">
-[...10 lines deleted...]
-      </c>
       <c r="O90">
         <v>1</v>
       </c>
       <c r="Z90" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:26">
       <c r="A91" t="s">
-        <v>249</v>
+        <v>252</v>
       </c>
       <c r="B91" s="1">
-        <v>121000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C91" s="1">
-        <v>100.463</v>
+        <v>102.208</v>
       </c>
       <c r="D91" s="1">
-        <v>100.0</v>
+        <v>104.882</v>
       </c>
       <c r="E91" t="s">
         <v>8</v>
       </c>
       <c r="F91">
         <v>1.0</v>
       </c>
       <c r="G91" s="1">
-        <v>121000.0</v>
+        <v>209764.0</v>
       </c>
       <c r="H91" s="1">
-        <v>560.23</v>
+        <v>-5348.0</v>
       </c>
       <c r="I91" s="1">
-        <v>0.463</v>
+        <v>-2.5495318548464</v>
       </c>
       <c r="J91">
-        <v>0.13</v>
-[...2 lines deleted...]
-        <v>161.74</v>
+        <v>3.47</v>
+      </c>
+      <c r="K91" t="s">
+        <v>253</v>
       </c>
       <c r="L91" s="1">
-        <v>121560.23</v>
+        <v>204416.0</v>
       </c>
       <c r="M91" s="1">
-        <v>121721.97</v>
+        <v>211351.99</v>
       </c>
       <c r="N91" s="1">
-        <v>0.55</v>
+        <v>0.95</v>
       </c>
       <c r="O91">
         <v>1</v>
       </c>
       <c r="Z91" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
     </row>
     <row r="92" spans="1:26">
       <c r="A92" t="s">
-        <v>251</v>
+        <v>255</v>
       </c>
       <c r="B92" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C92" s="1">
-        <v>102.409</v>
+        <v>98.431</v>
       </c>
       <c r="D92" s="1">
-        <v>104.882</v>
+        <v>99.612</v>
       </c>
       <c r="E92" t="s">
         <v>8</v>
       </c>
       <c r="F92">
         <v>1.0</v>
       </c>
       <c r="G92" s="1">
-        <v>209764.0</v>
+        <v>99612.0</v>
       </c>
       <c r="H92" s="1">
-        <v>-4946.0</v>
+        <v>-1181.0</v>
       </c>
       <c r="I92" s="1">
-        <v>-2.3578879121298</v>
+        <v>-1.1856001284986</v>
       </c>
       <c r="J92">
-        <v>3.2</v>
+        <v>1.38</v>
       </c>
       <c r="K92" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
       <c r="L92" s="1">
-        <v>204818.0</v>
+        <v>98431.0</v>
       </c>
       <c r="M92" s="1">
-        <v>211226.54</v>
+        <v>99809.42</v>
       </c>
       <c r="N92" s="1">
-        <v>0.95</v>
+        <v>0.45</v>
       </c>
       <c r="O92">
         <v>1</v>
       </c>
       <c r="Z92" t="s">
-        <v>250</v>
+        <v>254</v>
       </c>
     </row>
     <row r="93" spans="1:26">
       <c r="A93" t="s">
-        <v>254</v>
+        <v>258</v>
       </c>
       <c r="B93" s="1">
         <v>100000.0</v>
       </c>
       <c r="C93" s="1">
-        <v>98.868</v>
+        <v>98.81</v>
       </c>
       <c r="D93" s="1">
-        <v>99.612</v>
+        <v>99.016</v>
       </c>
       <c r="E93" t="s">
         <v>8</v>
       </c>
       <c r="F93">
         <v>1.0</v>
       </c>
       <c r="G93" s="1">
-        <v>99612.0</v>
+        <v>99016.0</v>
       </c>
       <c r="H93" s="1">
-        <v>-744.0</v>
+        <v>-206.0</v>
       </c>
       <c r="I93" s="1">
-        <v>-0.74689796410071</v>
+        <v>-0.20804718429345</v>
       </c>
       <c r="J93">
-        <v>1.21</v>
-[...2 lines deleted...]
-        <v>255</v>
+        <v>0.36</v>
+      </c>
+      <c r="K93">
+        <v>362.47</v>
       </c>
       <c r="L93" s="1">
-        <v>98868.0</v>
+        <v>98810.0</v>
       </c>
       <c r="M93" s="1">
-        <v>100075.19</v>
+        <v>99172.47</v>
       </c>
       <c r="N93" s="1">
         <v>0.45</v>
       </c>
       <c r="O93">
         <v>1</v>
       </c>
       <c r="Z93" t="s">
-        <v>253</v>
+        <v>257</v>
       </c>
     </row>
     <row r="94" spans="1:26">
       <c r="A94" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
       <c r="B94" s="1">
         <v>200000.0</v>
       </c>
       <c r="C94" s="1">
-        <v>101.327</v>
+        <v>101.135</v>
       </c>
       <c r="D94" s="1">
         <v>102.875</v>
       </c>
       <c r="E94" t="s">
         <v>8</v>
       </c>
       <c r="F94">
         <v>1.0</v>
       </c>
       <c r="G94" s="1">
         <v>205750.0</v>
       </c>
       <c r="H94" s="1">
-        <v>-3096.0</v>
+        <v>-3480.0</v>
       </c>
       <c r="I94" s="1">
-        <v>-1.5047387606318</v>
+        <v>-1.6913730255164</v>
       </c>
       <c r="J94">
-        <v>3.25</v>
+        <v>3.48</v>
       </c>
       <c r="K94" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="L94" s="1">
-        <v>202654.0</v>
+        <v>202270.0</v>
       </c>
       <c r="M94" s="1">
-        <v>209159.13</v>
+        <v>209230.03</v>
       </c>
       <c r="N94" s="1">
         <v>0.94</v>
       </c>
       <c r="O94">
         <v>1</v>
       </c>
       <c r="Z94" t="s">
-        <v>256</v>
+        <v>259</v>
       </c>
     </row>
     <row r="95" spans="1:26">
       <c r="A95" t="s">
-        <v>260</v>
+        <v>263</v>
       </c>
       <c r="B95" s="1">
         <v>100000.0</v>
       </c>
       <c r="C95" s="1">
-        <v>97.731</v>
+        <v>97.8</v>
       </c>
       <c r="D95" s="1">
         <v>94.517</v>
       </c>
       <c r="E95" t="s">
         <v>8</v>
       </c>
       <c r="F95">
         <v>1.0</v>
       </c>
       <c r="G95" s="1">
         <v>94517.0</v>
       </c>
       <c r="H95" s="1">
-        <v>3214.0</v>
+        <v>3283.0</v>
       </c>
       <c r="I95" s="1">
-        <v>3.4004464805273</v>
+        <v>3.4734492207751</v>
       </c>
       <c r="J95">
-        <v>0.81</v>
+        <v>0.87</v>
       </c>
       <c r="K95">
-        <v>811.54</v>
+        <v>868.69</v>
       </c>
       <c r="L95" s="1">
-        <v>97731.0</v>
+        <v>97800.0</v>
       </c>
       <c r="M95" s="1">
-        <v>98542.54</v>
+        <v>98668.69</v>
       </c>
       <c r="N95" s="1">
         <v>0.44</v>
       </c>
       <c r="O95">
         <v>1</v>
       </c>
       <c r="Z95" t="s">
-        <v>259</v>
+        <v>262</v>
       </c>
     </row>
     <row r="96" spans="1:26">
       <c r="A96" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="B96" s="1">
         <v>200000.0</v>
       </c>
       <c r="C96" s="1">
-        <v>103.288</v>
+        <v>103.326</v>
       </c>
       <c r="D96" s="1">
         <v>105.38</v>
       </c>
       <c r="E96" t="s">
         <v>8</v>
       </c>
       <c r="F96">
         <v>1.0</v>
       </c>
       <c r="G96" s="1">
         <v>210760.0</v>
       </c>
       <c r="H96" s="1">
-        <v>-4184.0</v>
+        <v>-4108.0</v>
       </c>
       <c r="I96" s="1">
-        <v>-1.9851964319605</v>
+        <v>-1.949136458531</v>
       </c>
       <c r="J96">
-        <v>1.22</v>
+        <v>1.52</v>
       </c>
       <c r="K96" t="s">
-        <v>263</v>
+        <v>266</v>
       </c>
       <c r="L96" s="1">
-        <v>206576.0</v>
+        <v>206652.0</v>
       </c>
       <c r="M96" s="1">
-        <v>209017.1</v>
+        <v>209695.84</v>
       </c>
       <c r="N96" s="1">
         <v>0.94</v>
       </c>
       <c r="O96">
         <v>1</v>
       </c>
       <c r="Z96" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
     </row>
     <row r="97" spans="1:26">
       <c r="A97" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="B97" s="1">
         <v>100000.0</v>
       </c>
       <c r="C97" s="1">
-        <v>101.671</v>
+        <v>101.658</v>
       </c>
       <c r="D97" s="1">
         <v>103.59</v>
       </c>
       <c r="E97" t="s">
         <v>8</v>
       </c>
       <c r="F97">
         <v>1.0</v>
       </c>
       <c r="G97" s="1">
         <v>103590.0</v>
       </c>
       <c r="H97" s="1">
-        <v>-1919.0</v>
+        <v>-1932.0</v>
       </c>
       <c r="I97" s="1">
-        <v>-1.8524954146153</v>
+        <v>-1.8650448885028</v>
       </c>
       <c r="J97">
-        <v>2.07</v>
+        <v>2.32</v>
       </c>
       <c r="K97" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
       <c r="L97" s="1">
-        <v>101671.0</v>
+        <v>101658.0</v>
       </c>
       <c r="M97" s="1">
-        <v>103736.41</v>
+        <v>103976.84</v>
       </c>
       <c r="N97" s="1">
         <v>0.47</v>
       </c>
       <c r="O97">
         <v>1</v>
       </c>
       <c r="Z97" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
     </row>
     <row r="98" spans="1:26">
       <c r="A98" t="s">
-        <v>268</v>
+        <v>271</v>
       </c>
       <c r="B98" s="1">
         <v>100000.0</v>
       </c>
       <c r="C98" s="1">
-        <v>99.659</v>
+        <v>99.781</v>
       </c>
       <c r="D98" s="1">
         <v>96.515</v>
       </c>
       <c r="E98" t="s">
         <v>8</v>
       </c>
       <c r="F98">
         <v>1.0</v>
       </c>
       <c r="G98" s="1">
         <v>96515.0</v>
       </c>
       <c r="H98" s="1">
-        <v>3144.0</v>
+        <v>3266.0</v>
       </c>
       <c r="I98" s="1">
-        <v>3.2575247370875</v>
+        <v>3.3839299590737</v>
       </c>
       <c r="J98">
-        <v>0.53</v>
+        <v>0.57</v>
       </c>
       <c r="K98">
-        <v>532.53</v>
+        <v>566.78</v>
       </c>
       <c r="L98" s="1">
-        <v>99659.0</v>
+        <v>99781.0</v>
       </c>
       <c r="M98" s="1">
-        <v>100191.53</v>
+        <v>100347.78</v>
       </c>
       <c r="N98" s="1">
         <v>0.45</v>
       </c>
       <c r="O98">
         <v>1</v>
       </c>
       <c r="Z98" t="s">
-        <v>267</v>
+        <v>270</v>
       </c>
     </row>
     <row r="99" spans="1:26">
       <c r="A99" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="B99" s="1">
         <v>300000.0</v>
       </c>
       <c r="C99" s="1">
-        <v>98.451</v>
+        <v>98.145</v>
       </c>
       <c r="D99" s="1">
         <v>98.38833333</v>
       </c>
       <c r="E99" t="s">
         <v>8</v>
       </c>
       <c r="F99">
         <v>1.0</v>
       </c>
       <c r="G99" s="1">
         <v>295165.0</v>
       </c>
       <c r="H99" s="1">
-        <v>188.0</v>
+        <v>-730.0</v>
       </c>
       <c r="I99" s="1">
-        <v>0.063693188555554</v>
+        <v>-0.24731929598699</v>
       </c>
       <c r="J99">
-        <v>0.23</v>
-[...2 lines deleted...]
-        <v>678.08</v>
+        <v>0.36</v>
+      </c>
+      <c r="K99" t="s">
+        <v>274</v>
       </c>
       <c r="L99" s="1">
-        <v>295353.0</v>
+        <v>294435.0</v>
       </c>
       <c r="M99" s="1">
-        <v>296031.08</v>
+        <v>295524.04</v>
       </c>
       <c r="N99" s="1">
         <v>1.33</v>
       </c>
       <c r="O99">
         <v>1</v>
       </c>
       <c r="Z99" t="s">
-        <v>269</v>
+        <v>272</v>
       </c>
     </row>
     <row r="100" spans="1:26">
       <c r="A100" t="s">
-        <v>272</v>
+        <v>276</v>
       </c>
       <c r="B100" s="1">
-        <v>100000.0</v>
+        <v>204000.0</v>
       </c>
       <c r="C100" s="1">
-        <v>99.302</v>
+        <v>99.592</v>
       </c>
       <c r="D100" s="1">
         <v>100.0</v>
       </c>
       <c r="E100" t="s">
         <v>8</v>
       </c>
       <c r="F100">
         <v>1.0</v>
       </c>
       <c r="G100" s="1">
-        <v>100000.0</v>
+        <v>204000.0</v>
       </c>
       <c r="H100" s="1">
-        <v>-698.0</v>
+        <v>-832.32</v>
       </c>
       <c r="I100" s="1">
-        <v>-0.698</v>
+        <v>-0.408</v>
       </c>
       <c r="J100">
-        <v>0.8</v>
+        <v>0.13</v>
       </c>
       <c r="K100">
-        <v>804.13</v>
+        <v>260.19</v>
       </c>
       <c r="L100" s="1">
-        <v>99302.0</v>
+        <v>203167.68</v>
       </c>
       <c r="M100" s="1">
-        <v>100106.13</v>
+        <v>203427.87</v>
       </c>
       <c r="N100" s="1">
-        <v>0.45</v>
+        <v>0.92</v>
       </c>
       <c r="O100">
         <v>1</v>
       </c>
       <c r="Z100" t="s">
-        <v>271</v>
+        <v>275</v>
       </c>
     </row>
     <row r="101" spans="1:26">
       <c r="A101" t="s">
-        <v>274</v>
+        <v>278</v>
       </c>
       <c r="B101" s="1">
         <v>400000.0</v>
       </c>
       <c r="C101" s="1">
-        <v>103.406</v>
+        <v>103.056</v>
       </c>
       <c r="D101" s="1">
         <v>105.50275</v>
       </c>
       <c r="E101" t="s">
         <v>8</v>
       </c>
       <c r="F101">
         <v>1.0</v>
       </c>
       <c r="G101" s="1">
         <v>422011.0</v>
       </c>
       <c r="H101" s="1">
-        <v>-8387.0</v>
+        <v>-9787.0</v>
       </c>
       <c r="I101" s="1">
-        <v>-1.9873889543164</v>
+        <v>-2.3191338614396</v>
       </c>
       <c r="J101">
-        <v>1.99</v>
+        <v>2.24</v>
       </c>
       <c r="K101" t="s">
-        <v>275</v>
+        <v>279</v>
       </c>
       <c r="L101" s="1">
-        <v>413624.0</v>
+        <v>412224.0</v>
       </c>
       <c r="M101" s="1">
-        <v>421581.53</v>
+        <v>421195.23</v>
       </c>
       <c r="N101" s="1">
         <v>1.9</v>
       </c>
       <c r="O101">
         <v>1</v>
       </c>
       <c r="Z101" t="s">
-        <v>273</v>
+        <v>277</v>
       </c>
     </row>
     <row r="102" spans="1:26">
       <c r="A102" t="s">
-        <v>277</v>
+        <v>281</v>
       </c>
       <c r="B102" s="1">
         <v>300000.0</v>
       </c>
       <c r="C102" s="1">
-        <v>94.973</v>
+        <v>94.92</v>
       </c>
       <c r="D102" s="1">
         <v>91.548</v>
       </c>
       <c r="E102" t="s">
         <v>8</v>
       </c>
       <c r="F102">
         <v>1.0</v>
       </c>
       <c r="G102" s="1">
         <v>274644.0</v>
       </c>
       <c r="H102" s="1">
-        <v>10275.0</v>
+        <v>10116.0</v>
       </c>
       <c r="I102" s="1">
-        <v>3.7412067986193</v>
+        <v>3.6833136715166</v>
       </c>
       <c r="J102">
-        <v>0.01</v>
+        <v>0.03</v>
       </c>
       <c r="K102">
-        <v>27.74</v>
+        <v>89.38</v>
       </c>
       <c r="L102" s="1">
-        <v>284919.0</v>
+        <v>284760.0</v>
       </c>
       <c r="M102" s="1">
-        <v>284946.74</v>
+        <v>284849.38</v>
       </c>
       <c r="N102" s="1">
         <v>1.28</v>
       </c>
       <c r="O102">
         <v>1</v>
       </c>
       <c r="Z102" t="s">
-        <v>276</v>
+        <v>280</v>
       </c>
     </row>
     <row r="103" spans="1:26">
       <c r="A103" t="s">
-        <v>279</v>
+        <v>283</v>
       </c>
       <c r="B103" s="1">
         <v>100000.0</v>
       </c>
       <c r="C103" s="1">
-        <v>91.111</v>
+        <v>90.804</v>
       </c>
       <c r="D103" s="1">
         <v>88.429</v>
       </c>
       <c r="E103" t="s">
         <v>8</v>
       </c>
       <c r="F103">
         <v>1.0</v>
       </c>
       <c r="G103" s="1">
         <v>88429.0</v>
       </c>
       <c r="H103" s="1">
-        <v>2682.0</v>
+        <v>2375.0</v>
       </c>
       <c r="I103" s="1">
-        <v>3.0329416820274</v>
+        <v>2.685770505151</v>
       </c>
       <c r="J103">
         <v>0.1</v>
       </c>
       <c r="K103">
-        <v>96.58</v>
+        <v>103.42</v>
       </c>
       <c r="L103" s="1">
-        <v>91111.0</v>
+        <v>90804.0</v>
       </c>
       <c r="M103" s="1">
-        <v>91207.58</v>
+        <v>90907.42</v>
       </c>
       <c r="N103" s="1">
         <v>0.41</v>
       </c>
       <c r="O103">
         <v>1</v>
       </c>
       <c r="Z103" t="s">
-        <v>278</v>
+        <v>282</v>
       </c>
     </row>
     <row r="104" spans="1:26">
       <c r="A104" t="s">
-        <v>281</v>
+        <v>285</v>
       </c>
       <c r="B104" s="1">
         <v>100000.0</v>
       </c>
       <c r="C104" s="1">
-        <v>101.602</v>
+        <v>101.406</v>
       </c>
       <c r="D104" s="1">
         <v>104.501</v>
       </c>
       <c r="E104" t="s">
         <v>8</v>
       </c>
       <c r="F104">
         <v>1.0</v>
       </c>
       <c r="G104" s="1">
         <v>104501.0</v>
       </c>
       <c r="H104" s="1">
-        <v>-2899.0</v>
+        <v>-3095.0</v>
       </c>
       <c r="I104" s="1">
-        <v>-2.7741361326686</v>
+        <v>-2.9616941464675</v>
       </c>
       <c r="J104">
-        <v>0.6</v>
+        <v>0.9</v>
       </c>
       <c r="K104">
-        <v>603.77</v>
+        <v>898.29</v>
       </c>
       <c r="L104" s="1">
-        <v>101602.0</v>
+        <v>101406.0</v>
       </c>
       <c r="M104" s="1">
-        <v>102205.77</v>
+        <v>102304.29</v>
       </c>
       <c r="N104" s="1">
         <v>0.46</v>
       </c>
       <c r="O104">
         <v>1</v>
       </c>
       <c r="Z104" t="s">
-        <v>280</v>
+        <v>284</v>
       </c>
     </row>
     <row r="105" spans="1:26">
       <c r="A105" t="s">
-        <v>283</v>
+        <v>287</v>
       </c>
       <c r="B105" s="1">
         <v>100000.0</v>
       </c>
       <c r="C105" s="1">
-        <v>99.589</v>
+        <v>99.191</v>
       </c>
       <c r="D105" s="1">
         <v>99.903</v>
       </c>
       <c r="E105" t="s">
         <v>8</v>
       </c>
       <c r="F105">
         <v>1.0</v>
       </c>
       <c r="G105" s="1">
         <v>99903.0</v>
       </c>
       <c r="H105" s="1">
-        <v>-314.0</v>
+        <v>-712.0</v>
       </c>
       <c r="I105" s="1">
-        <v>-0.31430487572946</v>
+        <v>-0.71269131057125</v>
       </c>
       <c r="J105">
-        <v>0.29</v>
+        <v>0.45</v>
       </c>
       <c r="K105">
-        <v>291.44</v>
+        <v>448.97</v>
       </c>
       <c r="L105" s="1">
-        <v>99589.0</v>
+        <v>99191.0</v>
       </c>
       <c r="M105" s="1">
-        <v>99880.44</v>
+        <v>99639.97</v>
       </c>
       <c r="N105" s="1">
         <v>0.45</v>
       </c>
       <c r="O105">
         <v>1</v>
       </c>
       <c r="Z105" t="s">
-        <v>282</v>
+        <v>286</v>
       </c>
     </row>
     <row r="106" spans="1:26">
       <c r="A106" t="s">
-        <v>285</v>
+        <v>289</v>
       </c>
       <c r="B106" s="1">
         <v>103000.0</v>
       </c>
       <c r="C106" s="1">
-        <v>100.612</v>
+        <v>100.191</v>
       </c>
       <c r="D106" s="1">
         <v>99.958</v>
       </c>
       <c r="E106" t="s">
         <v>8</v>
       </c>
       <c r="F106">
         <v>1.0</v>
       </c>
       <c r="G106" s="1">
         <v>102956.74</v>
       </c>
       <c r="H106" s="1">
-        <v>673.62</v>
+        <v>239.99</v>
       </c>
       <c r="I106" s="1">
-        <v>0.65427479541407</v>
+        <v>0.23309790111847</v>
       </c>
       <c r="J106">
-        <v>0.51</v>
+        <v>0.72</v>
       </c>
       <c r="K106">
-        <v>529.11</v>
+        <v>740.75</v>
       </c>
       <c r="L106" s="1">
-        <v>103630.36</v>
+        <v>103196.73</v>
       </c>
       <c r="M106" s="1">
-        <v>104159.47</v>
+        <v>103937.48</v>
       </c>
       <c r="N106" s="1">
         <v>0.47</v>
       </c>
       <c r="O106">
         <v>1</v>
       </c>
       <c r="Z106" t="s">
-        <v>284</v>
+        <v>288</v>
       </c>
     </row>
     <row r="107" spans="1:26">
       <c r="A107" t="s">
-        <v>287</v>
+        <v>291</v>
       </c>
       <c r="B107" s="1">
         <v>100000.0</v>
       </c>
       <c r="C107" s="1">
-        <v>99.268</v>
+        <v>98.894</v>
       </c>
       <c r="D107" s="1">
         <v>99.918</v>
       </c>
       <c r="E107" t="s">
         <v>8</v>
       </c>
       <c r="F107">
         <v>1.0</v>
       </c>
       <c r="G107" s="1">
         <v>99918.0</v>
       </c>
       <c r="H107" s="1">
-        <v>-650.0</v>
+        <v>-1024.0</v>
       </c>
       <c r="I107" s="1">
-        <v>-0.65053343741868</v>
+        <v>-1.0248403691027</v>
       </c>
       <c r="J107">
-        <v>0.1</v>
+        <v>0.26</v>
       </c>
       <c r="K107">
-        <v>102.4</v>
+        <v>259.93</v>
       </c>
       <c r="L107" s="1">
-        <v>99268.0</v>
+        <v>98894.0</v>
       </c>
       <c r="M107" s="1">
-        <v>99370.4</v>
+        <v>99153.93</v>
       </c>
       <c r="N107" s="1">
         <v>0.45</v>
       </c>
       <c r="O107">
         <v>1</v>
       </c>
       <c r="Z107" t="s">
-        <v>286</v>
+        <v>290</v>
       </c>
     </row>
     <row r="108" spans="1:26">
       <c r="A108" t="s">
-        <v>289</v>
+        <v>293</v>
       </c>
       <c r="B108" s="1">
         <v>150000.0</v>
       </c>
       <c r="C108" s="1">
-        <v>100.691</v>
+        <v>100.512</v>
       </c>
       <c r="D108" s="1">
         <v>101.331</v>
       </c>
       <c r="E108" t="s">
         <v>8</v>
       </c>
       <c r="F108">
         <v>1.0</v>
       </c>
       <c r="G108" s="1">
         <v>151996.5</v>
       </c>
       <c r="H108" s="1">
-        <v>-960.0</v>
+        <v>-1228.5</v>
       </c>
       <c r="I108" s="1">
-        <v>-0.63159349063959</v>
+        <v>-0.80824229505285</v>
       </c>
       <c r="J108">
-        <v>2.71</v>
+        <v>2.92</v>
       </c>
       <c r="K108" t="s">
-        <v>290</v>
+        <v>294</v>
       </c>
       <c r="L108" s="1">
-        <v>151036.5</v>
+        <v>150768.0</v>
       </c>
       <c r="M108" s="1">
-        <v>155104.99</v>
+        <v>155144.71</v>
       </c>
       <c r="N108" s="1">
         <v>0.7</v>
       </c>
       <c r="O108">
         <v>1</v>
       </c>
       <c r="Z108" t="s">
-        <v>288</v>
+        <v>292</v>
       </c>
     </row>
     <row r="109" spans="1:26">
       <c r="A109" t="s">
-        <v>292</v>
+        <v>296</v>
       </c>
       <c r="B109" s="1">
         <v>114000.0</v>
       </c>
       <c r="C109" s="1">
-        <v>99.214</v>
+        <v>98.941</v>
       </c>
       <c r="D109" s="1">
         <v>99.889</v>
       </c>
       <c r="E109" t="s">
         <v>8</v>
       </c>
       <c r="F109">
         <v>1.0</v>
       </c>
       <c r="G109" s="1">
         <v>113873.46</v>
       </c>
       <c r="H109" s="1">
-        <v>-769.5</v>
+        <v>-1080.72</v>
       </c>
       <c r="I109" s="1">
-        <v>-0.67575008259168</v>
+        <v>-0.94905344932875</v>
       </c>
       <c r="J109">
-        <v>2.07</v>
+        <v>2.22</v>
       </c>
       <c r="K109" t="s">
-        <v>293</v>
+        <v>297</v>
       </c>
       <c r="L109" s="1">
-        <v>113103.96</v>
+        <v>112792.74</v>
       </c>
       <c r="M109" s="1">
-        <v>115465.17</v>
+        <v>115317.92</v>
       </c>
       <c r="N109" s="1">
         <v>0.52</v>
       </c>
       <c r="O109">
         <v>1</v>
       </c>
       <c r="Z109" t="s">
-        <v>291</v>
+        <v>295</v>
       </c>
     </row>
     <row r="110" spans="1:26">
       <c r="A110" t="s">
-        <v>295</v>
+        <v>299</v>
       </c>
       <c r="B110" s="1">
         <v>104000.0</v>
       </c>
       <c r="C110" s="1">
-        <v>100.328</v>
+        <v>99.913</v>
       </c>
       <c r="D110" s="1">
         <v>99.963</v>
       </c>
       <c r="E110" t="s">
         <v>8</v>
       </c>
       <c r="F110">
         <v>1.0</v>
       </c>
       <c r="G110" s="1">
         <v>103961.52</v>
       </c>
       <c r="H110" s="1">
-        <v>379.6</v>
+        <v>-52.0</v>
       </c>
       <c r="I110" s="1">
-        <v>0.365135099987</v>
+        <v>-0.050018506847534</v>
       </c>
       <c r="J110">
-        <v>0.2</v>
+        <v>0.37</v>
       </c>
       <c r="K110">
-        <v>203.73</v>
+        <v>388.93</v>
       </c>
       <c r="L110" s="1">
-        <v>104341.12</v>
+        <v>103909.52</v>
       </c>
       <c r="M110" s="1">
-        <v>104544.85</v>
+        <v>104298.45</v>
       </c>
       <c r="N110" s="1">
         <v>0.47</v>
       </c>
       <c r="O110">
         <v>1</v>
       </c>
       <c r="Z110" t="s">
-        <v>294</v>
+        <v>298</v>
       </c>
     </row>
     <row r="111" spans="1:26">
       <c r="A111" t="s">
-        <v>297</v>
+        <v>301</v>
       </c>
       <c r="B111" s="1">
         <v>100000.0</v>
       </c>
       <c r="C111" s="1">
-        <v>98.833</v>
+        <v>98.571</v>
       </c>
       <c r="D111" s="1">
         <v>97.523</v>
       </c>
       <c r="E111" t="s">
         <v>8</v>
       </c>
       <c r="F111">
         <v>1.0</v>
       </c>
       <c r="G111" s="1">
         <v>97523.0</v>
       </c>
       <c r="H111" s="1">
-        <v>1310.0</v>
+        <v>1048.0</v>
       </c>
       <c r="I111" s="1">
-        <v>1.3432728689642</v>
+        <v>1.0746182951714</v>
       </c>
       <c r="J111">
-        <v>0.58</v>
+        <v>0.72</v>
       </c>
       <c r="K111">
-        <v>582.19</v>
+        <v>719.18</v>
       </c>
       <c r="L111" s="1">
-        <v>98833.0</v>
+        <v>98571.0</v>
       </c>
       <c r="M111" s="1">
-        <v>99415.19</v>
+        <v>99290.18</v>
       </c>
       <c r="N111" s="1">
         <v>0.45</v>
       </c>
       <c r="O111">
         <v>1</v>
       </c>
       <c r="Z111" t="s">
-        <v>296</v>
+        <v>300</v>
       </c>
     </row>
     <row r="112" spans="1:26">
       <c r="A112" t="s">
-        <v>299</v>
+        <v>303</v>
       </c>
       <c r="B112" s="1">
         <v>200000.0</v>
       </c>
       <c r="C112" s="1">
-        <v>100.69</v>
+        <v>100.626</v>
       </c>
       <c r="D112" s="1">
         <v>101.936</v>
       </c>
       <c r="E112" t="s">
         <v>8</v>
       </c>
       <c r="F112">
         <v>1.0</v>
       </c>
       <c r="G112" s="1">
         <v>203872.0</v>
       </c>
       <c r="H112" s="1">
-        <v>-2492.0</v>
+        <v>-2620.0</v>
       </c>
       <c r="I112" s="1">
-        <v>-1.222335583111</v>
+        <v>-1.2851200753414</v>
       </c>
       <c r="J112">
-        <v>3.85</v>
-[...2 lines deleted...]
-        <v>300</v>
+        <v>0.19</v>
+      </c>
+      <c r="K112">
+        <v>382.19</v>
       </c>
       <c r="L112" s="1">
-        <v>201380.0</v>
+        <v>201252.0</v>
       </c>
       <c r="M112" s="1">
-        <v>209087.53</v>
+        <v>201634.19</v>
       </c>
       <c r="N112" s="1">
-        <v>0.94</v>
+        <v>0.91</v>
       </c>
       <c r="O112">
         <v>1</v>
       </c>
       <c r="Z112" t="s">
-        <v>298</v>
+        <v>302</v>
       </c>
     </row>
     <row r="113" spans="1:26">
       <c r="A113" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
       <c r="B113" s="1">
         <v>100000.0</v>
       </c>
       <c r="C113" s="1">
-        <v>97.827</v>
+        <v>97.989</v>
       </c>
       <c r="D113" s="1">
         <v>95.676</v>
       </c>
       <c r="E113" t="s">
         <v>8</v>
       </c>
       <c r="F113">
         <v>1.0</v>
       </c>
       <c r="G113" s="1">
         <v>95676.0</v>
       </c>
       <c r="H113" s="1">
-        <v>2151.0</v>
+        <v>2313.0</v>
       </c>
       <c r="I113" s="1">
-        <v>2.248212717923</v>
+        <v>2.4175341778502</v>
       </c>
       <c r="J113">
-        <v>0.06</v>
+        <v>0.18</v>
       </c>
       <c r="K113">
-        <v>59.03</v>
+        <v>177.08</v>
       </c>
       <c r="L113" s="1">
-        <v>97827.0</v>
+        <v>97989.0</v>
       </c>
       <c r="M113" s="1">
-        <v>97886.03</v>
+        <v>98166.08</v>
       </c>
       <c r="N113" s="1">
         <v>0.44</v>
       </c>
       <c r="O113">
         <v>1</v>
       </c>
       <c r="Z113" t="s">
-        <v>301</v>
+        <v>304</v>
       </c>
     </row>
     <row r="114" spans="1:26">
       <c r="A114" t="s">
-        <v>304</v>
+        <v>307</v>
       </c>
       <c r="B114" s="1">
-        <v>236000.0</v>
+        <v>336000.0</v>
       </c>
       <c r="C114" s="1">
-        <v>100.311</v>
+        <v>99.965</v>
       </c>
       <c r="D114" s="1">
-        <v>99.994</v>
+        <v>100.02852381</v>
       </c>
       <c r="E114" t="s">
         <v>8</v>
       </c>
       <c r="F114">
         <v>1.0</v>
       </c>
       <c r="G114" s="1">
-        <v>235985.84</v>
+        <v>336095.84</v>
       </c>
       <c r="H114" s="1">
-        <v>748.12</v>
+        <v>-213.44</v>
       </c>
       <c r="I114" s="1">
-        <v>0.31701902114127</v>
+        <v>-0.063505695280251</v>
       </c>
       <c r="J114">
-        <v>0.09</v>
+        <v>0.28</v>
       </c>
       <c r="K114">
-        <v>218.22</v>
+        <v>932.05</v>
       </c>
       <c r="L114" s="1">
-        <v>236733.96</v>
+        <v>335882.4</v>
       </c>
       <c r="M114" s="1">
-        <v>236952.18</v>
+        <v>336814.45</v>
       </c>
       <c r="N114" s="1">
-        <v>1.07</v>
+        <v>1.52</v>
       </c>
       <c r="O114">
         <v>1</v>
       </c>
       <c r="Z114" t="s">
-        <v>303</v>
+        <v>306</v>
       </c>
     </row>
     <row r="115" spans="1:26">
       <c r="A115" t="s">
-        <v>306</v>
+        <v>309</v>
       </c>
       <c r="B115" s="1">
         <v>200000.0</v>
       </c>
       <c r="C115" s="1">
-        <v>100.186</v>
+        <v>99.76</v>
       </c>
       <c r="D115" s="1">
         <v>99.878</v>
       </c>
       <c r="E115" t="s">
         <v>8</v>
       </c>
       <c r="F115">
         <v>1.0</v>
       </c>
       <c r="G115" s="1">
         <v>199756.0</v>
       </c>
       <c r="H115" s="1">
-        <v>616.0</v>
+        <v>-236.0</v>
       </c>
       <c r="I115" s="1">
-        <v>0.30837621898716</v>
+        <v>-0.11814413584573</v>
       </c>
       <c r="J115">
-        <v>0.42</v>
-[...2 lines deleted...]
-        <v>838.36</v>
+        <v>0.58</v>
+      </c>
+      <c r="K115" t="s">
+        <v>310</v>
       </c>
       <c r="L115" s="1">
-        <v>200372.0</v>
+        <v>199520.0</v>
       </c>
       <c r="M115" s="1">
-        <v>201210.36</v>
+        <v>200687.12</v>
       </c>
       <c r="N115" s="1">
-        <v>0.91</v>
+        <v>0.9</v>
       </c>
       <c r="O115">
         <v>1</v>
       </c>
       <c r="Z115" t="s">
-        <v>305</v>
+        <v>308</v>
       </c>
     </row>
     <row r="116" spans="1:26">
       <c r="A116" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
       <c r="B116" s="1">
         <v>100000.0</v>
       </c>
       <c r="C116" s="1">
-        <v>100.044</v>
+        <v>99.613</v>
       </c>
       <c r="D116" s="1">
         <v>99.757</v>
       </c>
       <c r="E116" t="s">
         <v>8</v>
       </c>
       <c r="F116">
         <v>1.0</v>
       </c>
       <c r="G116" s="1">
         <v>99757.0</v>
       </c>
       <c r="H116" s="1">
-        <v>287.0</v>
+        <v>-144.0</v>
       </c>
       <c r="I116" s="1">
-        <v>0.28769910883447</v>
+        <v>-0.14435077237688</v>
       </c>
       <c r="J116">
-        <v>0.18</v>
+        <v>0.35</v>
       </c>
       <c r="K116">
-        <v>180.82</v>
+        <v>345.21</v>
       </c>
       <c r="L116" s="1">
-        <v>100044.0</v>
+        <v>99613.0</v>
       </c>
       <c r="M116" s="1">
-        <v>100224.82</v>
+        <v>99958.21</v>
       </c>
       <c r="N116" s="1">
         <v>0.45</v>
       </c>
       <c r="O116">
         <v>1</v>
       </c>
       <c r="Z116" t="s">
-        <v>307</v>
+        <v>311</v>
       </c>
     </row>
     <row r="117" spans="1:26">
       <c r="A117" t="s">
-        <v>310</v>
+        <v>314</v>
       </c>
       <c r="B117" s="1">
         <v>100000.0</v>
       </c>
       <c r="C117" s="1">
-        <v>99.711</v>
+        <v>99.79</v>
       </c>
       <c r="D117" s="1">
         <v>99.2</v>
       </c>
       <c r="E117" t="s">
         <v>8</v>
       </c>
       <c r="F117">
         <v>1.0</v>
       </c>
       <c r="G117" s="1">
         <v>99200.0</v>
       </c>
       <c r="H117" s="1">
-        <v>511.0</v>
+        <v>590.0</v>
       </c>
       <c r="I117" s="1">
-        <v>0.51512096774194</v>
+        <v>0.59475806451613</v>
       </c>
       <c r="J117">
-        <v>0.72</v>
+        <v>0.87</v>
       </c>
       <c r="K117">
-        <v>716.78</v>
+        <v>874.32</v>
       </c>
       <c r="L117" s="1">
-        <v>99711.0</v>
+        <v>99790.0</v>
       </c>
       <c r="M117" s="1">
-        <v>100427.78</v>
+        <v>100664.32</v>
       </c>
       <c r="N117" s="1">
         <v>0.45</v>
       </c>
       <c r="O117">
         <v>1</v>
       </c>
       <c r="Z117" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
     </row>
     <row r="118" spans="1:26">
       <c r="A118" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="B118" s="1">
         <v>200000.0</v>
       </c>
       <c r="C118" s="1">
-        <v>100.583</v>
+        <v>100.431</v>
       </c>
       <c r="D118" s="1">
-        <v>101.496</v>
+        <v>101.276</v>
       </c>
       <c r="E118" t="s">
         <v>8</v>
       </c>
       <c r="F118">
         <v>1.0</v>
       </c>
       <c r="G118" s="1">
-        <v>202992.0</v>
+        <v>202552.0</v>
       </c>
       <c r="H118" s="1">
-        <v>-1826.0</v>
+        <v>-1690.0</v>
       </c>
       <c r="I118" s="1">
-        <v>-0.89954283912667</v>
+        <v>-0.83435364745843</v>
       </c>
       <c r="J118">
-        <v>3.28</v>
+        <v>1.35</v>
       </c>
       <c r="K118" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="L118" s="1">
-        <v>201166.0</v>
+        <v>200862.0</v>
       </c>
       <c r="M118" s="1">
-        <v>207720.79</v>
+        <v>203562.0</v>
       </c>
       <c r="N118" s="1">
-        <v>0.93</v>
+        <v>0.92</v>
       </c>
       <c r="O118">
         <v>1</v>
       </c>
       <c r="Z118" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
     </row>
     <row r="119" spans="1:26">
       <c r="A119" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="B119" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C119" s="1">
-        <v>100.632</v>
+        <v>100.036</v>
       </c>
       <c r="D119" s="1">
-        <v>101.276</v>
+        <v>101.62</v>
       </c>
       <c r="E119" t="s">
         <v>8</v>
       </c>
       <c r="F119">
         <v>1.0</v>
       </c>
       <c r="G119" s="1">
-        <v>202552.0</v>
+        <v>304860.0</v>
       </c>
       <c r="H119" s="1">
-        <v>-1288.0</v>
+        <v>-4752.0</v>
       </c>
       <c r="I119" s="1">
-        <v>-0.63588609344761</v>
+        <v>-1.5587482778981</v>
       </c>
       <c r="J119">
-        <v>1.17</v>
+        <v>2.42</v>
       </c>
       <c r="K119" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="L119" s="1">
-        <v>201264.0</v>
+        <v>300108.0</v>
       </c>
       <c r="M119" s="1">
-        <v>203594.14</v>
+        <v>307377.86</v>
       </c>
       <c r="N119" s="1">
-        <v>0.92</v>
+        <v>1.38</v>
       </c>
       <c r="O119">
         <v>1</v>
       </c>
       <c r="Z119" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
     </row>
     <row r="120" spans="1:26">
       <c r="A120" t="s">
-        <v>318</v>
+        <v>322</v>
       </c>
       <c r="B120" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C120" s="1">
-        <v>100.504</v>
+        <v>100.424</v>
       </c>
       <c r="D120" s="1">
-        <v>101.62</v>
+        <v>101.83</v>
       </c>
       <c r="E120" t="s">
         <v>8</v>
       </c>
       <c r="F120">
         <v>1.0</v>
       </c>
       <c r="G120" s="1">
-        <v>304860.0</v>
+        <v>203660.0</v>
       </c>
       <c r="H120" s="1">
-        <v>-3348.0</v>
+        <v>-2812.0</v>
       </c>
       <c r="I120" s="1">
-        <v>-1.0982090139736</v>
+        <v>-1.3807325935382</v>
       </c>
       <c r="J120">
-        <v>2.22</v>
+        <v>0.93</v>
       </c>
       <c r="K120" t="s">
-        <v>319</v>
+        <v>323</v>
       </c>
       <c r="L120" s="1">
-        <v>301512.0</v>
+        <v>200848.0</v>
       </c>
       <c r="M120" s="1">
-        <v>308185.97</v>
+        <v>202711.01</v>
       </c>
       <c r="N120" s="1">
-        <v>1.39</v>
+        <v>0.91</v>
       </c>
       <c r="O120">
         <v>1</v>
       </c>
       <c r="Z120" t="s">
-        <v>317</v>
+        <v>321</v>
       </c>
     </row>
     <row r="121" spans="1:26">
       <c r="A121" t="s">
-        <v>321</v>
+        <v>325</v>
       </c>
       <c r="B121" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C121" s="1">
-        <v>100.398</v>
+        <v>93.622</v>
       </c>
       <c r="D121" s="1">
-        <v>101.83</v>
+        <v>94.848</v>
       </c>
       <c r="E121" t="s">
         <v>8</v>
       </c>
       <c r="F121">
         <v>1.0</v>
       </c>
       <c r="G121" s="1">
-        <v>203660.0</v>
+        <v>94848.0</v>
       </c>
       <c r="H121" s="1">
-        <v>-2864.0</v>
+        <v>-1226.0</v>
       </c>
       <c r="I121" s="1">
-        <v>-1.4062653442011</v>
+        <v>-1.2925944669366</v>
       </c>
       <c r="J121">
-        <v>0.71</v>
-[...2 lines deleted...]
-        <v>322</v>
+        <v>0.46</v>
+      </c>
+      <c r="K121">
+        <v>456.16</v>
       </c>
       <c r="L121" s="1">
-        <v>200796.0</v>
+        <v>93622.0</v>
       </c>
       <c r="M121" s="1">
-        <v>202220.66</v>
+        <v>94078.16</v>
       </c>
       <c r="N121" s="1">
-        <v>0.91</v>
+        <v>0.42</v>
       </c>
       <c r="O121">
         <v>1</v>
       </c>
       <c r="Z121" t="s">
-        <v>320</v>
+        <v>324</v>
       </c>
     </row>
     <row r="122" spans="1:26">
       <c r="A122" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
       <c r="B122" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C122" s="1">
-        <v>93.863</v>
+        <v>98.869</v>
       </c>
       <c r="D122" s="1">
-        <v>94.848</v>
+        <v>96.638</v>
       </c>
       <c r="E122" t="s">
         <v>8</v>
       </c>
       <c r="F122">
         <v>1.0</v>
       </c>
       <c r="G122" s="1">
-        <v>94848.0</v>
+        <v>193276.0</v>
       </c>
       <c r="H122" s="1">
-        <v>-985.0</v>
+        <v>4462.0</v>
       </c>
       <c r="I122" s="1">
-        <v>-1.0385037112011</v>
+        <v>2.3086156584366</v>
       </c>
       <c r="J122">
-        <v>0.37</v>
+        <v>0.36</v>
       </c>
       <c r="K122">
-        <v>373.97</v>
+        <v>712.33</v>
       </c>
       <c r="L122" s="1">
-        <v>93863.0</v>
+        <v>197738.0</v>
       </c>
       <c r="M122" s="1">
-        <v>94236.97</v>
+        <v>198450.33</v>
       </c>
       <c r="N122" s="1">
-        <v>0.42</v>
+        <v>0.89</v>
       </c>
       <c r="O122">
         <v>1</v>
       </c>
       <c r="Z122" t="s">
-        <v>323</v>
+        <v>326</v>
       </c>
     </row>
     <row r="123" spans="1:26">
       <c r="A123" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="B123" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C123" s="1">
-        <v>98.825</v>
+        <v>100.123</v>
       </c>
       <c r="D123" s="1">
-        <v>96.638</v>
+        <v>100.978</v>
       </c>
       <c r="E123" t="s">
         <v>8</v>
       </c>
       <c r="F123">
         <v>1.0</v>
       </c>
       <c r="G123" s="1">
-        <v>193276.0</v>
+        <v>100978.0</v>
       </c>
       <c r="H123" s="1">
-        <v>4374.0</v>
+        <v>-855.0</v>
       </c>
       <c r="I123" s="1">
-        <v>2.2630849148368</v>
+        <v>-0.84671908732595</v>
       </c>
       <c r="J123">
-        <v>0.29</v>
-[...2 lines deleted...]
-        <v>575.34</v>
+        <v>3.24</v>
+      </c>
+      <c r="K123" t="s">
+        <v>330</v>
       </c>
       <c r="L123" s="1">
-        <v>197650.0</v>
+        <v>100123.0</v>
       </c>
       <c r="M123" s="1">
-        <v>198225.34</v>
+        <v>103360.67</v>
       </c>
       <c r="N123" s="1">
-        <v>0.89</v>
+        <v>0.47</v>
       </c>
       <c r="O123">
         <v>1</v>
       </c>
       <c r="Z123" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
     </row>
     <row r="124" spans="1:26">
       <c r="A124" t="s">
-        <v>328</v>
+        <v>332</v>
       </c>
       <c r="B124" s="1">
         <v>100000.0</v>
       </c>
       <c r="C124" s="1">
-        <v>100.196</v>
+        <v>100.831</v>
       </c>
       <c r="D124" s="1">
-        <v>100.978</v>
+        <v>102.269</v>
       </c>
       <c r="E124" t="s">
         <v>8</v>
       </c>
       <c r="F124">
         <v>1.0</v>
       </c>
       <c r="G124" s="1">
-        <v>100978.0</v>
+        <v>102269.0</v>
       </c>
       <c r="H124" s="1">
-        <v>-782.0</v>
+        <v>-1438.0</v>
       </c>
       <c r="I124" s="1">
-        <v>-0.77442611261859</v>
+        <v>-1.4060956888207</v>
       </c>
       <c r="J124">
-        <v>3.04</v>
+        <v>3.07</v>
       </c>
       <c r="K124" t="s">
-        <v>329</v>
+        <v>333</v>
       </c>
       <c r="L124" s="1">
-        <v>100196.0</v>
+        <v>100831.0</v>
       </c>
       <c r="M124" s="1">
-        <v>103235.04</v>
+        <v>103899.49</v>
       </c>
       <c r="N124" s="1">
-        <v>0.46</v>
+        <v>0.47</v>
       </c>
       <c r="O124">
         <v>1</v>
       </c>
       <c r="Z124" t="s">
-        <v>327</v>
+        <v>331</v>
       </c>
     </row>
     <row r="125" spans="1:26">
       <c r="A125" t="s">
-        <v>331</v>
+        <v>335</v>
       </c>
       <c r="B125" s="1">
         <v>100000.0</v>
       </c>
       <c r="C125" s="1">
-        <v>101.089</v>
+        <v>95.736</v>
       </c>
       <c r="D125" s="1">
-        <v>102.269</v>
+        <v>92.67</v>
       </c>
       <c r="E125" t="s">
         <v>8</v>
       </c>
       <c r="F125">
         <v>1.0</v>
       </c>
       <c r="G125" s="1">
-        <v>102269.0</v>
+        <v>92670.0</v>
       </c>
       <c r="H125" s="1">
-        <v>-1180.0</v>
+        <v>3066.0</v>
       </c>
       <c r="I125" s="1">
-        <v>-1.1538198281004</v>
+        <v>3.3085140822273</v>
       </c>
       <c r="J125">
-        <v>2.88</v>
-[...2 lines deleted...]
-        <v>332</v>
+        <v>0.1</v>
+      </c>
+      <c r="K125">
+        <v>103.42</v>
       </c>
       <c r="L125" s="1">
-        <v>101089.0</v>
+        <v>95736.0</v>
       </c>
       <c r="M125" s="1">
-        <v>103965.71</v>
+        <v>95839.42</v>
       </c>
       <c r="N125" s="1">
-        <v>0.47</v>
+        <v>0.43</v>
       </c>
       <c r="O125">
         <v>1</v>
       </c>
       <c r="Z125" t="s">
-        <v>330</v>
+        <v>334</v>
       </c>
     </row>
     <row r="126" spans="1:26">
       <c r="A126" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="B126" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C126" s="1">
-        <v>95.84</v>
+        <v>95.369</v>
       </c>
       <c r="D126" s="1">
-        <v>92.67</v>
+        <v>94.041</v>
       </c>
       <c r="E126" t="s">
         <v>8</v>
       </c>
       <c r="F126">
         <v>1.0</v>
       </c>
       <c r="G126" s="1">
-        <v>92670.0</v>
+        <v>188082.0</v>
       </c>
       <c r="H126" s="1">
-        <v>3170.0</v>
+        <v>2656.0</v>
       </c>
       <c r="I126" s="1">
-        <v>3.4207402611417</v>
+        <v>1.4121500196723</v>
       </c>
       <c r="J126">
-        <v>0.09</v>
+        <v>0.42</v>
       </c>
       <c r="K126">
-        <v>89.73</v>
+        <v>836.3</v>
       </c>
       <c r="L126" s="1">
-        <v>95840.0</v>
+        <v>190738.0</v>
       </c>
       <c r="M126" s="1">
-        <v>95929.73</v>
+        <v>191574.3</v>
       </c>
       <c r="N126" s="1">
-        <v>0.43</v>
+        <v>0.86</v>
       </c>
       <c r="O126">
         <v>1</v>
       </c>
       <c r="Z126" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="127" spans="1:26">
       <c r="A127" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
       <c r="B127" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C127" s="1">
-        <v>95.626</v>
+        <v>98.428</v>
       </c>
       <c r="D127" s="1">
-        <v>94.041</v>
+        <v>96.744</v>
       </c>
       <c r="E127" t="s">
         <v>8</v>
       </c>
       <c r="F127">
         <v>1.0</v>
       </c>
       <c r="G127" s="1">
-        <v>188082.0</v>
+        <v>96744.0</v>
       </c>
       <c r="H127" s="1">
-        <v>3170.0</v>
+        <v>1684.0</v>
       </c>
       <c r="I127" s="1">
-        <v>1.6854350761902</v>
+        <v>1.7406764243777</v>
       </c>
       <c r="J127">
-        <v>0.34</v>
-[...2 lines deleted...]
-        <v>685.62</v>
+        <v>1.33</v>
+      </c>
+      <c r="K127" t="s">
+        <v>340</v>
       </c>
       <c r="L127" s="1">
-        <v>191252.0</v>
+        <v>98428.0</v>
       </c>
       <c r="M127" s="1">
-        <v>191937.62</v>
+        <v>99761.56</v>
       </c>
       <c r="N127" s="1">
-        <v>0.86</v>
+        <v>0.45</v>
       </c>
       <c r="O127">
         <v>1</v>
       </c>
       <c r="Z127" t="s">
-        <v>335</v>
+        <v>338</v>
       </c>
     </row>
     <row r="128" spans="1:26">
       <c r="A128" t="s">
-        <v>338</v>
+        <v>342</v>
       </c>
       <c r="B128" s="1">
         <v>100000.0</v>
       </c>
       <c r="C128" s="1">
-        <v>98.375</v>
+        <v>98.554</v>
       </c>
       <c r="D128" s="1">
-        <v>96.744</v>
+        <v>98.5</v>
       </c>
       <c r="E128" t="s">
         <v>8</v>
       </c>
       <c r="F128">
         <v>1.0</v>
       </c>
       <c r="G128" s="1">
-        <v>96744.0</v>
+        <v>98500.0</v>
       </c>
       <c r="H128" s="1">
-        <v>1631.0</v>
+        <v>54.0</v>
       </c>
       <c r="I128" s="1">
-        <v>1.6858926651782</v>
+        <v>0.054822335025381</v>
       </c>
       <c r="J128">
-        <v>1.26</v>
+        <v>1.02</v>
       </c>
       <c r="K128" t="s">
-        <v>339</v>
+        <v>343</v>
       </c>
       <c r="L128" s="1">
-        <v>98375.0</v>
+        <v>98554.0</v>
       </c>
       <c r="M128" s="1">
-        <v>99633.22</v>
+        <v>99569.07</v>
       </c>
       <c r="N128" s="1">
         <v>0.45</v>
       </c>
       <c r="O128">
         <v>1</v>
       </c>
       <c r="Z128" t="s">
-        <v>337</v>
+        <v>341</v>
       </c>
     </row>
     <row r="129" spans="1:26">
       <c r="A129" t="s">
-        <v>341</v>
+        <v>345</v>
       </c>
       <c r="B129" s="1">
         <v>100000.0</v>
       </c>
       <c r="C129" s="1">
-        <v>98.441</v>
+        <v>107.001</v>
       </c>
       <c r="D129" s="1">
-        <v>98.5</v>
+        <v>113.89</v>
       </c>
       <c r="E129" t="s">
         <v>8</v>
       </c>
       <c r="F129">
         <v>1.0</v>
       </c>
       <c r="G129" s="1">
-        <v>98500.0</v>
+        <v>113890.0</v>
       </c>
       <c r="H129" s="1">
-        <v>-59.0</v>
+        <v>-6889.0</v>
       </c>
       <c r="I129" s="1">
-        <v>-0.05989847715736</v>
+        <v>-6.0488190359118</v>
       </c>
       <c r="J129">
-        <v>0.88</v>
-[...2 lines deleted...]
-        <v>884.93</v>
+        <v>2.89</v>
+      </c>
+      <c r="K129" t="s">
+        <v>346</v>
       </c>
       <c r="L129" s="1">
-        <v>98441.0</v>
+        <v>107001.0</v>
       </c>
       <c r="M129" s="1">
-        <v>99325.93</v>
+        <v>109888.67</v>
       </c>
       <c r="N129" s="1">
-        <v>0.45</v>
+        <v>0.5</v>
       </c>
       <c r="O129">
         <v>1</v>
       </c>
       <c r="Z129" t="s">
-        <v>340</v>
+        <v>344</v>
       </c>
     </row>
     <row r="130" spans="1:26">
       <c r="A130" t="s">
-        <v>343</v>
+        <v>348</v>
       </c>
       <c r="B130" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C130" s="1">
-        <v>107.33</v>
+        <v>98.769</v>
       </c>
       <c r="D130" s="1">
-        <v>113.89</v>
+        <v>99.871</v>
       </c>
       <c r="E130" t="s">
         <v>8</v>
       </c>
       <c r="F130">
         <v>1.0</v>
       </c>
       <c r="G130" s="1">
-        <v>113890.0</v>
+        <v>199742.0</v>
       </c>
       <c r="H130" s="1">
-        <v>-6560.0</v>
+        <v>-2204.0</v>
       </c>
       <c r="I130" s="1">
-        <v>-5.7599438054263</v>
+        <v>-1.1034234162069</v>
       </c>
       <c r="J130">
-        <v>2.46</v>
+        <v>1.57</v>
       </c>
       <c r="K130" t="s">
-        <v>344</v>
+        <v>349</v>
       </c>
       <c r="L130" s="1">
-        <v>107330.0</v>
+        <v>197538.0</v>
       </c>
       <c r="M130" s="1">
-        <v>109793.01</v>
+        <v>200671.56</v>
       </c>
       <c r="N130" s="1">
-        <v>0.49</v>
+        <v>0.9</v>
       </c>
       <c r="O130">
         <v>1</v>
       </c>
       <c r="Z130" t="s">
-        <v>342</v>
+        <v>347</v>
       </c>
     </row>
     <row r="131" spans="1:26">
       <c r="A131" t="s">
-        <v>346</v>
+        <v>351</v>
       </c>
       <c r="B131" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C131" s="1">
-        <v>99.023</v>
+        <v>95.78</v>
       </c>
       <c r="D131" s="1">
-        <v>99.871</v>
+        <v>95.09</v>
       </c>
       <c r="E131" t="s">
         <v>8</v>
       </c>
       <c r="F131">
         <v>1.0</v>
       </c>
       <c r="G131" s="1">
-        <v>199742.0</v>
+        <v>95090.0</v>
       </c>
       <c r="H131" s="1">
-        <v>-1696.0</v>
+        <v>690.0</v>
       </c>
       <c r="I131" s="1">
-        <v>-0.84909533297954</v>
+        <v>0.7256283520875</v>
       </c>
       <c r="J131">
-        <v>1.4</v>
-[...2 lines deleted...]
-        <v>347</v>
+        <v>0.29</v>
+      </c>
+      <c r="K131">
+        <v>293.15</v>
       </c>
       <c r="L131" s="1">
-        <v>198046.0</v>
+        <v>95780.0</v>
       </c>
       <c r="M131" s="1">
-        <v>200837.1</v>
+        <v>96073.15</v>
       </c>
       <c r="N131" s="1">
-        <v>0.9</v>
+        <v>0.43</v>
       </c>
       <c r="O131">
         <v>1</v>
       </c>
       <c r="Z131" t="s">
-        <v>345</v>
+        <v>350</v>
       </c>
     </row>
     <row r="132" spans="1:26">
       <c r="A132" t="s">
-        <v>349</v>
+        <v>353</v>
       </c>
       <c r="B132" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C132" s="1">
-        <v>95.797</v>
+        <v>100.193</v>
       </c>
       <c r="D132" s="1">
-        <v>95.09</v>
+        <v>101.97933333</v>
       </c>
       <c r="E132" t="s">
         <v>8</v>
       </c>
       <c r="F132">
         <v>1.0</v>
       </c>
       <c r="G132" s="1">
-        <v>95090.0</v>
+        <v>305938.0</v>
       </c>
       <c r="H132" s="1">
-        <v>707.0</v>
+        <v>-5359.0</v>
       </c>
       <c r="I132" s="1">
-        <v>0.74350615206646</v>
+        <v>-1.7516621014715</v>
       </c>
       <c r="J132">
-        <v>0.24</v>
-[...2 lines deleted...]
-        <v>238.36</v>
+        <v>2.94</v>
+      </c>
+      <c r="K132" t="s">
+        <v>354</v>
       </c>
       <c r="L132" s="1">
-        <v>95797.0</v>
+        <v>300579.0</v>
       </c>
       <c r="M132" s="1">
-        <v>96035.36</v>
+        <v>309410.51</v>
       </c>
       <c r="N132" s="1">
-        <v>0.43</v>
+        <v>1.39</v>
       </c>
       <c r="O132">
         <v>1</v>
       </c>
       <c r="Z132" t="s">
-        <v>348</v>
+        <v>352</v>
       </c>
     </row>
     <row r="133" spans="1:26">
       <c r="A133" t="s">
-        <v>351</v>
+        <v>356</v>
       </c>
       <c r="B133" s="1">
-        <v>300000.0</v>
+        <v>138000.0</v>
       </c>
       <c r="C133" s="1">
-        <v>100.62</v>
+        <v>98.544</v>
       </c>
       <c r="D133" s="1">
-        <v>101.97933333</v>
+        <v>99.778</v>
       </c>
       <c r="E133" t="s">
         <v>8</v>
       </c>
       <c r="F133">
         <v>1.0</v>
       </c>
       <c r="G133" s="1">
-        <v>305938.0</v>
+        <v>137693.64</v>
       </c>
       <c r="H133" s="1">
-        <v>-4078.0</v>
+        <v>-1702.92</v>
       </c>
       <c r="I133" s="1">
-        <v>-1.3329498133609</v>
+        <v>-1.2367455751769</v>
       </c>
       <c r="J133">
-        <v>2.75</v>
-[...2 lines deleted...]
-        <v>352</v>
+        <v>0.0</v>
+      </c>
+      <c r="K133">
+        <v>0.0</v>
       </c>
       <c r="L133" s="1">
-        <v>301860.0</v>
+        <v>135990.72</v>
       </c>
       <c r="M133" s="1">
-        <v>310116.16</v>
+        <v>135990.72</v>
       </c>
       <c r="N133" s="1">
-        <v>1.4</v>
+        <v>0.61</v>
       </c>
       <c r="O133">
         <v>1</v>
       </c>
       <c r="Z133" t="s">
-        <v>350</v>
+        <v>355</v>
       </c>
     </row>
     <row r="134" spans="1:26">
       <c r="A134" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
       <c r="B134" s="1">
-        <v>138000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C134" s="1">
-        <v>98.989</v>
+        <v>100.359</v>
       </c>
       <c r="D134" s="1">
-        <v>99.778</v>
+        <v>100.413</v>
       </c>
       <c r="E134" t="s">
         <v>8</v>
       </c>
       <c r="F134">
         <v>1.0</v>
       </c>
       <c r="G134" s="1">
-        <v>137693.64</v>
+        <v>200826.0</v>
       </c>
       <c r="H134" s="1">
-        <v>-1088.82</v>
+        <v>-108.0</v>
       </c>
       <c r="I134" s="1">
-        <v>-0.79075547715929</v>
+        <v>-0.053777897284216</v>
       </c>
       <c r="J134">
-        <v>1.27</v>
+        <v>0.66</v>
       </c>
       <c r="K134" t="s">
-        <v>355</v>
+        <v>359</v>
       </c>
       <c r="L134" s="1">
-        <v>136604.82</v>
+        <v>200718.0</v>
       </c>
       <c r="M134" s="1">
-        <v>138354.87</v>
+        <v>202039.46</v>
       </c>
       <c r="N134" s="1">
-        <v>0.62</v>
+        <v>0.91</v>
       </c>
       <c r="O134">
         <v>1</v>
       </c>
       <c r="Z134" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
     </row>
     <row r="135" spans="1:26">
       <c r="A135" t="s">
-        <v>357</v>
+        <v>361</v>
       </c>
       <c r="B135" s="1">
         <v>200000.0</v>
       </c>
       <c r="C135" s="1">
-        <v>100.905</v>
+        <v>93.06</v>
       </c>
       <c r="D135" s="1">
-        <v>100.413</v>
+        <v>93.748</v>
       </c>
       <c r="E135" t="s">
         <v>8</v>
       </c>
       <c r="F135">
         <v>1.0</v>
       </c>
       <c r="G135" s="1">
-        <v>200826.0</v>
+        <v>187496.0</v>
       </c>
       <c r="H135" s="1">
-        <v>984.0</v>
+        <v>-1376.0</v>
       </c>
       <c r="I135" s="1">
-        <v>0.48997639747841</v>
+        <v>-0.73388232282289</v>
       </c>
       <c r="J135">
-        <v>0.43</v>
-[...2 lines deleted...]
-        <v>857.79</v>
+        <v>1.18</v>
+      </c>
+      <c r="K135" t="s">
+        <v>362</v>
       </c>
       <c r="L135" s="1">
-        <v>201810.0</v>
+        <v>186120.0</v>
       </c>
       <c r="M135" s="1">
-        <v>202667.79</v>
+        <v>188485.75</v>
       </c>
       <c r="N135" s="1">
-        <v>0.91</v>
+        <v>0.85</v>
       </c>
       <c r="O135">
         <v>1</v>
       </c>
       <c r="Z135" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
     </row>
     <row r="136" spans="1:26">
       <c r="A136" t="s">
-        <v>359</v>
+        <v>364</v>
       </c>
       <c r="B136" s="1">
         <v>100000.0</v>
       </c>
       <c r="C136" s="1">
-        <v>100.473</v>
+        <v>99.885</v>
       </c>
       <c r="D136" s="1">
         <v>99.695</v>
       </c>
       <c r="E136" t="s">
         <v>8</v>
       </c>
       <c r="F136">
         <v>1.0</v>
       </c>
       <c r="G136" s="1">
         <v>99695.0</v>
       </c>
       <c r="H136" s="1">
-        <v>778.0</v>
+        <v>190.0</v>
       </c>
       <c r="I136" s="1">
-        <v>0.78038015948643</v>
+        <v>0.19058127288229</v>
       </c>
       <c r="J136">
-        <v>0.08</v>
+        <v>0.27</v>
       </c>
       <c r="K136">
-        <v>83.22</v>
+        <v>268.15</v>
       </c>
       <c r="L136" s="1">
-        <v>100473.0</v>
+        <v>99885.0</v>
       </c>
       <c r="M136" s="1">
-        <v>100556.22</v>
+        <v>100153.15</v>
       </c>
       <c r="N136" s="1">
         <v>0.45</v>
       </c>
       <c r="O136">
         <v>1</v>
       </c>
       <c r="Z136" t="s">
-        <v>358</v>
+        <v>363</v>
       </c>
     </row>
     <row r="137" spans="1:26">
       <c r="A137" t="s">
-        <v>361</v>
+        <v>366</v>
       </c>
       <c r="B137" s="1">
         <v>207000.0</v>
       </c>
       <c r="C137" s="1">
-        <v>98.946</v>
+        <v>98.762</v>
       </c>
       <c r="D137" s="1">
         <v>99.462</v>
       </c>
       <c r="E137" t="s">
         <v>8</v>
       </c>
       <c r="F137">
         <v>1.0</v>
       </c>
       <c r="G137" s="1">
         <v>205886.34</v>
       </c>
       <c r="H137" s="1">
-        <v>-1068.12</v>
+        <v>-1449.0</v>
       </c>
       <c r="I137" s="1">
-        <v>-0.518791096097</v>
+        <v>-0.70378637067423</v>
       </c>
       <c r="J137">
-        <v>0.25</v>
+        <v>0.38</v>
       </c>
       <c r="K137">
-        <v>523.17</v>
+        <v>778.38</v>
       </c>
       <c r="L137" s="1">
-        <v>204818.22</v>
+        <v>204437.34</v>
       </c>
       <c r="M137" s="1">
-        <v>205341.39</v>
+        <v>205215.72</v>
       </c>
       <c r="N137" s="1">
         <v>0.92</v>
       </c>
       <c r="O137">
         <v>1</v>
       </c>
       <c r="Z137" t="s">
-        <v>360</v>
+        <v>365</v>
       </c>
     </row>
     <row r="138" spans="1:26">
       <c r="A138" t="s">
-        <v>363</v>
+        <v>368</v>
       </c>
       <c r="B138" s="1">
         <v>100000.0</v>
       </c>
       <c r="C138" s="1">
-        <v>97.655</v>
+        <v>98.805</v>
       </c>
       <c r="D138" s="1">
-        <v>97.192</v>
+        <v>99.473</v>
       </c>
       <c r="E138" t="s">
         <v>8</v>
       </c>
       <c r="F138">
         <v>1.0</v>
       </c>
       <c r="G138" s="1">
-        <v>97192.0</v>
+        <v>99473.0</v>
       </c>
       <c r="H138" s="1">
-        <v>463.0</v>
+        <v>-668.0</v>
       </c>
       <c r="I138" s="1">
-        <v>0.47637665651494</v>
+        <v>-0.67153901058579</v>
       </c>
       <c r="J138">
-        <v>0.67</v>
+        <v>0.09</v>
       </c>
       <c r="K138">
-        <v>665.75</v>
+        <v>86.3</v>
       </c>
       <c r="L138" s="1">
-        <v>97655.0</v>
+        <v>98805.0</v>
       </c>
       <c r="M138" s="1">
-        <v>98320.75</v>
+        <v>98891.3</v>
       </c>
       <c r="N138" s="1">
-        <v>0.44</v>
+        <v>0.45</v>
       </c>
       <c r="O138">
         <v>1</v>
       </c>
       <c r="Z138" t="s">
-        <v>362</v>
+        <v>367</v>
       </c>
     </row>
     <row r="139" spans="1:26">
       <c r="A139" t="s">
-        <v>365</v>
+        <v>370</v>
       </c>
       <c r="B139" s="1">
         <v>100000.0</v>
       </c>
       <c r="C139" s="1">
-        <v>102.239</v>
+        <v>102.002</v>
       </c>
       <c r="D139" s="1">
         <v>104.182</v>
       </c>
       <c r="E139" t="s">
         <v>8</v>
       </c>
       <c r="F139">
         <v>1.0</v>
       </c>
       <c r="G139" s="1">
         <v>104182.0</v>
       </c>
       <c r="H139" s="1">
-        <v>-1943.0</v>
+        <v>-2180.0</v>
       </c>
       <c r="I139" s="1">
-        <v>-1.8650054711946</v>
+        <v>-2.0924919851798</v>
       </c>
       <c r="J139">
-        <v>0.24</v>
+        <v>0.49</v>
       </c>
       <c r="K139">
-        <v>240.75</v>
+        <v>494.18</v>
       </c>
       <c r="L139" s="1">
-        <v>102239.0</v>
+        <v>102002.0</v>
       </c>
       <c r="M139" s="1">
-        <v>102479.75</v>
+        <v>102496.18</v>
       </c>
       <c r="N139" s="1">
         <v>0.46</v>
       </c>
       <c r="O139">
         <v>1</v>
       </c>
       <c r="Z139" t="s">
-        <v>364</v>
+        <v>369</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">