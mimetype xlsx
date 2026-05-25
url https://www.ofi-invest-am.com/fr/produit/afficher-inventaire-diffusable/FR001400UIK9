--- v0 (2026-05-01)
+++ v1 (2026-05-25)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="362">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="363">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C/D</t>
   </si>
   <si>
     <t>FR001400UIK9</t>
   </si>
   <si>
@@ -112,1038 +112,1041 @@
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR001400KPZ3</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART I</t>
   </si>
   <si>
     <t>DU100326</t>
   </si>
   <si>
     <t>EURO-SCHATZ MAR 26</t>
   </si>
   <si>
     <t>XS2558022591</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 22/02/2033</t>
   </si>
   <si>
-    <t>4 858.22</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3066564900</t>
   </si>
   <si>
     <t>ACHMEA BANK NV 2.5 06/05/2028</t>
   </si>
   <si>
-    <t>3 739.73</t>
+    <t>4 068.49</t>
   </si>
   <si>
     <t>XS2958382645</t>
   </si>
   <si>
     <t>ACHMEA BANK NV 2.75 10/12/2027</t>
   </si>
   <si>
+    <t>1 190.41</t>
+  </si>
+  <si>
     <t>XS2464405229</t>
   </si>
   <si>
     <t>AIB GROUP PLC 04/04/2028</t>
   </si>
   <si>
-    <t>5 640.41</t>
+    <t>6 084.25</t>
   </si>
   <si>
     <t>XS2343340852</t>
   </si>
   <si>
     <t>AIB GROUP PLC 17/11/2027</t>
   </si>
   <si>
     <t>FR0014013VW7</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 2.625 05/11/2029</t>
   </si>
   <si>
     <t>XS2156598281</t>
   </si>
   <si>
     <t>AKZO NOBEL NV 1.625 14/04/2030</t>
   </si>
   <si>
-    <t>2 626.71</t>
+    <t>2 840.41</t>
   </si>
   <si>
     <t>XS3064418687</t>
   </si>
   <si>
     <t>ALPHABET INC 2.5 06/05/2029</t>
   </si>
   <si>
-    <t>1 869.86</t>
+    <t>2 034.25</t>
   </si>
   <si>
     <t>XS2622275886</t>
   </si>
   <si>
     <t>AMERICAN TOWER CORPORATION 4.125 16/05/2027</t>
   </si>
   <si>
-    <t>5 944.52</t>
+    <t>6 486.99</t>
   </si>
   <si>
     <t>XS2273810510</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 0 16/07/2026</t>
   </si>
   <si>
     <t>XS1799611642</t>
   </si>
   <si>
     <t>AXA SA 28/05/2049</t>
   </si>
   <si>
-    <t>4 469.86</t>
+    <t>7 345.89</t>
   </si>
   <si>
     <t>FR0014015J87</t>
   </si>
   <si>
     <t>AYVENS SA 3 18/04/2030</t>
   </si>
   <si>
     <t>FR001400RGV6</t>
   </si>
   <si>
     <t>AYVENS SA 3.875 16/07/2029</t>
   </si>
   <si>
-    <t>6 433.56</t>
+    <t>7 197.95</t>
   </si>
   <si>
     <t>XS2430998893</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 14/01/2029</t>
   </si>
   <si>
     <t>XS2908735504</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 02/04/2029</t>
   </si>
   <si>
-    <t>8 200.68</t>
+    <t>8 841.78</t>
   </si>
   <si>
     <t>XS2038039074</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 08/08/2029</t>
   </si>
   <si>
-    <t>1 137.75</t>
+    <t>1 290.30</t>
   </si>
   <si>
     <t>FR0013408960</t>
   </si>
   <si>
     <t>BANQUE EUROPEENNE DU CREDIT MUTUEL 1.75 15/03/2029</t>
   </si>
   <si>
-    <t>4 674.66</t>
+    <t>5 019.86</t>
   </si>
   <si>
     <t>FR001400AY79</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 16/06/2032</t>
   </si>
   <si>
-    <t>2 463.01</t>
+    <t>2 717.81</t>
   </si>
   <si>
     <t>XS2321466133</t>
   </si>
   <si>
     <t>BARCLAYS PLC 22/03/2031</t>
   </si>
   <si>
+    <t>1 054.11</t>
+  </si>
+  <si>
     <t>BE6340794013</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 19/04/2033</t>
   </si>
   <si>
-    <t>4 171.23</t>
+    <t>4 516.44</t>
   </si>
   <si>
     <t>XS3075491152</t>
   </si>
   <si>
     <t>BMW FINANCE NV 2.625 20/05/2028</t>
   </si>
   <si>
-    <t>4 451.78</t>
+    <t>4 864.30</t>
   </si>
   <si>
     <t>FR0014001JT3</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/01/2030</t>
   </si>
   <si>
     <t>FR0014009HA0</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 31/03/2032</t>
   </si>
   <si>
-    <t>2 116.44</t>
+    <t>2 280.82</t>
   </si>
   <si>
     <t>XS2776511060</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 3.5 01/03/2029</t>
   </si>
   <si>
-    <t>6 501.37</t>
+    <t>6 961.64</t>
   </si>
   <si>
     <t>FR001400N4L7</t>
   </si>
   <si>
     <t>BPCE SA 3.875 11/01/2029</t>
   </si>
   <si>
+    <t>1 496.92</t>
+  </si>
+  <si>
     <t>XS3108521124</t>
   </si>
   <si>
     <t>CA AUTO BANK SPA (DUBLIN BRANCH) 2.75 07/07/2028</t>
   </si>
   <si>
-    <t>1 589.73</t>
+    <t>1 770.55</t>
   </si>
   <si>
     <t>XS3275406539</t>
   </si>
   <si>
     <t>CA AUTO BANK SPA (DUBLIN BRANCH) 2.75 21/01/2029</t>
   </si>
   <si>
     <t>XS2434702424</t>
   </si>
   <si>
     <t>CAIXABANK SA 21/01/2028</t>
   </si>
   <si>
     <t>XS3280995518</t>
   </si>
   <si>
     <t>CANADIAN IMPERIAL BANK OF COMMERCE 30/07/2030</t>
   </si>
   <si>
     <t>FR0014012SB9</t>
   </si>
   <si>
     <t>CAPGEMINI SE 2.5 25/09/2028</t>
   </si>
   <si>
-    <t>1 794.52</t>
+    <t>2 123.29</t>
   </si>
   <si>
     <t>XS3231164586</t>
   </si>
   <si>
     <t>CATERPILLAR FINANCIAL SERVICES COR 2.541 20/11/2028</t>
   </si>
   <si>
-    <t>1 354.88</t>
+    <t>1 794.29</t>
   </si>
   <si>
     <t>XS2348237871</t>
   </si>
   <si>
     <t>CELLNEX FINANCE COMPANY SA 1.5 08/06/2028</t>
   </si>
   <si>
+    <t>1 084.93</t>
+  </si>
+  <si>
     <t>XS3071246295</t>
   </si>
   <si>
     <t>CENCORA INC 2.875 22/05/2028</t>
   </si>
   <si>
-    <t>2 024.32</t>
+    <t>2 213.36</t>
   </si>
   <si>
     <t>XS2114852218</t>
   </si>
   <si>
     <t>COMCAST CORPORATION 0.25 20/05/2027</t>
   </si>
   <si>
     <t>DE000CZ457N3</t>
   </si>
   <si>
     <t>COMMERZBANK AG 26/11/2030</t>
   </si>
   <si>
+    <t>1 626.71</t>
+  </si>
+  <si>
     <t>XS3232968803</t>
   </si>
   <si>
     <t>COMPASS GROUP PLC 2.625 15/01/2029</t>
   </si>
   <si>
-    <t>XS3075393499</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0014014P49</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 03/07/2031</t>
   </si>
   <si>
-    <t>1 592.47</t>
+    <t>2 208.90</t>
   </si>
   <si>
     <t>FR001400KDS4</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 28/08/2033</t>
   </si>
   <si>
-    <t>4 791.78</t>
+    <t>5 515.07</t>
   </si>
   <si>
     <t>FR0013517307</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 11/06/2029</t>
   </si>
   <si>
-    <t>1 623.29</t>
+    <t>1 787.67</t>
   </si>
   <si>
     <t>BE0002936178</t>
   </si>
   <si>
     <t>CRELAN SA 28/02/2030</t>
   </si>
   <si>
-    <t>5 589.04</t>
+    <t>5 983.56</t>
   </si>
   <si>
     <t>XS3081821699</t>
   </si>
   <si>
     <t>DAIMLER TRUCK INTERNATIONAL FINANC 3 27/11/2029</t>
   </si>
   <si>
     <t>FR0014005EJ6</t>
   </si>
   <si>
     <t>DANONE SA PERP</t>
   </si>
   <si>
-    <t>XS2299135819</t>
-[...2 lines deleted...]
-    <t>DANSKE BANK A/S 15/05/2031</t>
+    <t>FR0013444551</t>
+  </si>
+  <si>
+    <t>DASSAULT SYSTEMES 0.375 16/09/2029</t>
   </si>
   <si>
     <t>DE000A4DFH60</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 16/06/2029</t>
   </si>
   <si>
-    <t>5 720.55</t>
+    <t>6 312.33</t>
   </si>
   <si>
     <t>XS3032045471</t>
   </si>
   <si>
     <t>DEUTSCHE POST AG 3 24/03/2030</t>
   </si>
   <si>
-    <t>1 999.89</t>
+    <t>2 151.78</t>
   </si>
   <si>
     <t>XS2147889427</t>
   </si>
   <si>
     <t>DIAGEO FINANCE PLC 1.875 27/03/2027</t>
   </si>
   <si>
-    <t>1 607.88</t>
+    <t>1 731.16</t>
   </si>
   <si>
     <t>XS3086867440</t>
   </si>
   <si>
     <t>ELM BV 3.375 19/06/2030</t>
   </si>
   <si>
-    <t>2 117.47</t>
+    <t>2 339.38</t>
   </si>
   <si>
     <t>XS3008888953</t>
   </si>
   <si>
     <t>ENEL FINANCE INTERNATIONAL NV 2.625 24/02/2028</t>
   </si>
   <si>
-    <t>4 947.95</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400A1H6</t>
   </si>
   <si>
     <t>ENGIE SA 3.5 27/09/2029</t>
   </si>
   <si>
-    <t>2 473.97</t>
+    <t>2 934.25</t>
   </si>
   <si>
     <t>AT0000A2U543</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG 15/11/2032</t>
   </si>
   <si>
+    <t>XS2386877133</t>
+  </si>
+  <si>
+    <t>ESSITY CAPITAL BV 0.25 15/09/2029</t>
+  </si>
+  <si>
     <t>XS3110850347</t>
   </si>
   <si>
     <t>EUROBANK SA 07/07/2028</t>
   </si>
   <si>
-    <t>1 661.99</t>
+    <t>1 851.03</t>
   </si>
   <si>
     <t>XS2919679816</t>
   </si>
   <si>
     <t>EUROGRID GMBH 3.075 18/10/2027</t>
   </si>
   <si>
+    <t>1 112.05</t>
+  </si>
+  <si>
     <t>DK0030555156</t>
   </si>
   <si>
     <t>EURONEXT NV 2.625 26/11/2028</t>
   </si>
   <si>
+    <t>XS3299544711</t>
+  </si>
+  <si>
+    <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
+  </si>
+  <si>
     <t>XS3036647694</t>
   </si>
   <si>
     <t>FRESENIUS MEDICAL CARE AG 3.125 08/12/2028</t>
   </si>
   <si>
     <t>XS1733289406</t>
   </si>
   <si>
     <t>GENERTEL SPA 14/12/2047</t>
   </si>
   <si>
     <t>XS3148184156</t>
   </si>
   <si>
     <t>GIVAUDAN FINANCE EUROPE BV 2.875 09/09/2029</t>
   </si>
   <si>
-    <t>1 157.88</t>
+    <t>1 346.92</t>
   </si>
   <si>
     <t>XS1654229373</t>
   </si>
   <si>
     <t>GRAND CITY PROPERTIES SA 1.375 03/08/2026</t>
   </si>
   <si>
-    <t>XS2939370107</t>
-[...4 lines deleted...]
-  <si>
     <t>XS2788605660</t>
   </si>
   <si>
     <t>HSBC HOLDINGS PLC 22/03/2035</t>
   </si>
   <si>
-    <t>4 006.80</t>
+    <t>4 309.20</t>
   </si>
   <si>
     <t>FI4000523550</t>
   </si>
   <si>
     <t>HUHTAMAKI OYJ 4.25 09/06/2027</t>
   </si>
   <si>
-    <t>2 782.88</t>
-[...8 lines deleted...]
-    <t>4 278.49</t>
+    <t>3 062.33</t>
+  </si>
+  <si>
+    <t>ES0244251056</t>
+  </si>
+  <si>
+    <t>IBERCAJA BANCO SA 10/08/2031</t>
   </si>
   <si>
     <t>FR0013320058</t>
   </si>
   <si>
     <t>ICADE 1.625 28/02/2028</t>
   </si>
   <si>
-    <t>3 027.40</t>
+    <t>3 241.10</t>
   </si>
   <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>1 313.36</t>
+    <t>1 565.52</t>
   </si>
   <si>
     <t>XS2457469547</t>
   </si>
   <si>
     <t>IMCD NV 2.125 31/03/2027</t>
   </si>
   <si>
-    <t>1 798.97</t>
+    <t>1 938.70</t>
   </si>
   <si>
     <t>XS2350756446</t>
   </si>
   <si>
     <t>ING GROEP NV 09/06/2032</t>
   </si>
   <si>
     <t>XS2258452478</t>
   </si>
   <si>
     <t>ING GROEP NV 18/02/2029</t>
   </si>
   <si>
     <t>XS2886191589</t>
   </si>
   <si>
     <t>ING GROEP NV 26/08/2035</t>
   </si>
   <si>
-    <t>1 874.66</t>
+    <t>2 154.11</t>
   </si>
   <si>
     <t>XS1843459782</t>
   </si>
   <si>
     <t>INTERNATIONAL FLAVORS &amp; FRAGRANCES 1.8 25/09/2026</t>
   </si>
   <si>
     <t>XS2592650373</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 08/03/2028</t>
   </si>
   <si>
-    <t>6 821.92</t>
+    <t>7 315.07</t>
   </si>
   <si>
     <t>XS2931945211</t>
   </si>
   <si>
     <t>JYSKE BANK A/S 05/05/2029</t>
   </si>
   <si>
-    <t>2 158.22</t>
+    <t>2 347.26</t>
   </si>
   <si>
     <t>BE0002914951</t>
   </si>
   <si>
     <t>KBC GROEP NV 25/04/2033</t>
   </si>
   <si>
-    <t>3 793.15</t>
+    <t>4 113.70</t>
   </si>
   <si>
     <t>FR001400KHZ0</t>
   </si>
   <si>
     <t>KERING SA 3.625 05/09/2027</t>
   </si>
   <si>
-    <t>2 999.32</t>
+    <t>3 476.03</t>
+  </si>
+  <si>
+    <t>FR0013512233</t>
+  </si>
+  <si>
+    <t>KLEPIERRE SA 2 12/05/2029</t>
+  </si>
+  <si>
+    <t>3 189.04</t>
   </si>
   <si>
     <t>XS2193978363</t>
   </si>
   <si>
     <t>KONINKLIJKE DSM NV 0.25 23/06/2028</t>
   </si>
   <si>
     <t>FR001400HOZ2</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 4 03/05/2028</t>
   </si>
   <si>
-    <t>3 024.66</t>
+    <t>3 287.67</t>
   </si>
   <si>
     <t>XS2904651093</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 2.75 20/09/2027</t>
   </si>
   <si>
-    <t>1 024.66</t>
+    <t>2 410.96</t>
   </si>
   <si>
     <t>FR001400ZED2</t>
   </si>
   <si>
     <t>LVMH MOET HENNESSY LOUIS VUITTON S 2.625 07/03/2029</t>
   </si>
   <si>
-    <t>3 912.33</t>
+    <t>4 257.53</t>
   </si>
   <si>
     <t>FR001400TSJ2</t>
   </si>
   <si>
     <t>LVMH MOET HENNESSY LOUIS VUITTON S 2.75 07/11/2027</t>
   </si>
   <si>
     <t>XS3233927733</t>
   </si>
   <si>
     <t>MITSUBISHI HC CAPITAL UK PLC 2.856 26/11/2028</t>
   </si>
   <si>
-    <t>1 349.75</t>
+    <t>1 819.23</t>
   </si>
   <si>
     <t>FR0013425147</t>
   </si>
   <si>
     <t>MMS USA FINANCING INC 1.25 13/06/2028</t>
   </si>
   <si>
-    <t>1 609.59</t>
+    <t>1 773.97</t>
   </si>
   <si>
     <t>XS2548080832</t>
   </si>
   <si>
     <t>MORGAN STANLEY 25/10/2028</t>
   </si>
   <si>
-    <t>3 995.45</t>
+    <t>4 944.86</t>
   </si>
   <si>
     <t>XS3284396622</t>
   </si>
   <si>
     <t>NATIONAL BANK OF GREECE SA 04/02/2031</t>
   </si>
   <si>
     <t>XS2680745119</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 4.151 12/09/2027</t>
   </si>
   <si>
-    <t>3 275.31</t>
+    <t>3 821.19</t>
   </si>
   <si>
     <t>XS2382950330</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 14/09/2032</t>
   </si>
   <si>
     <t>XS3170277530</t>
   </si>
   <si>
     <t>NATWEST MARKETS PLC 3 03/09/2030</t>
   </si>
   <si>
-    <t>3 772.60</t>
+    <t>4 364.38</t>
   </si>
   <si>
     <t>FR001400H0F5</t>
   </si>
   <si>
     <t>NEXANS SA 5.5 05/04/2028</t>
   </si>
   <si>
-    <t>9 161.64</t>
+    <t>9 884.93</t>
   </si>
   <si>
     <t>XS1550988643</t>
   </si>
   <si>
     <t>NN GROUP NV 13/01/2048</t>
   </si>
   <si>
     <t>XS2343459074</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 18/08/2031</t>
   </si>
   <si>
     <t>XS2482618464</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 2.5 23/05/2029</t>
   </si>
   <si>
-    <t>5 260.27</t>
+    <t>5 753.42</t>
   </si>
   <si>
     <t>XS3002552993</t>
   </si>
   <si>
     <t>NOVO NORDISK FINANCE NETHERLANDS B 2.375 27/05/2028</t>
   </si>
   <si>
-    <t>5 673.45</t>
+    <t>6 213.78</t>
   </si>
   <si>
     <t>XS3100081093</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 2.906 16/03/2029</t>
   </si>
   <si>
-    <t>1 608.25</t>
+    <t>1 799.33</t>
   </si>
   <si>
     <t>DK0030512421</t>
   </si>
   <si>
     <t>NYKREDIT REALKREDIT A/S 4.625 19/01/2029</t>
   </si>
   <si>
+    <t>1 976.71</t>
+  </si>
+  <si>
     <t>XS2354246816</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 0.375 16/06/2028</t>
   </si>
   <si>
     <t>FR0013534484</t>
   </si>
   <si>
     <t>ORANGE SA 0.125 16/09/2029</t>
   </si>
   <si>
     <t>FR001400DAO4</t>
   </si>
   <si>
     <t>ORANO SA 5.375 15/05/2027</t>
   </si>
   <si>
-    <t>3 887.67</t>
+    <t>4 241.10</t>
   </si>
   <si>
     <t>XS3019313363</t>
   </si>
   <si>
     <t>PFIZER NETHERLANDS INTERNATIONAL F 2.875 19/05/2029</t>
   </si>
   <si>
+    <t>2 236.99</t>
+  </si>
+  <si>
+    <t>XS3085616079</t>
+  </si>
+  <si>
+    <t>PIRAEUS BANK SA 03/12/2028</t>
+  </si>
+  <si>
+    <t>FR0014010CJ0</t>
+  </si>
+  <si>
+    <t>PUBLICIS GROUPE SA 2.875 12/06/2029</t>
+  </si>
+  <si>
     <t>2 047.95</t>
   </si>
   <si>
-    <t>XS3085616079</t>
-[...13 lines deleted...]
-  <si>
     <t>FR001400P3D4</t>
   </si>
   <si>
     <t>RCI BANQUE SA 3.75 04/10/2027</t>
   </si>
   <si>
-    <t>1 880.14</t>
+    <t>2 250.00</t>
   </si>
   <si>
     <t>XS3174782758</t>
   </si>
   <si>
     <t>RECKITT BENCKISER TREASURY SERVICE 2.625 10/09/2028</t>
   </si>
   <si>
-    <t>1 197.00</t>
+    <t>1 393.77</t>
   </si>
   <si>
     <t>XS2494945939</t>
   </si>
   <si>
     <t>RENTOKIL INITIAL FINANCE BV 3.875 27/06/2027</t>
   </si>
   <si>
-    <t>4 692.47</t>
+    <t>5 202.05</t>
   </si>
   <si>
     <t>XS2332306344</t>
   </si>
   <si>
     <t>REXEL SA 2.125 15/06/2028</t>
   </si>
   <si>
     <t>FR0014010MQ4</t>
   </si>
   <si>
     <t>SANOFI SA 2.625 23/06/2029</t>
   </si>
   <si>
-    <t>3 236.30</t>
-[...5 lines deleted...]
-    <t>SCHNEIDER ELECTRIC SE 1.375 21/06/2027</t>
+    <t>3 581.51</t>
   </si>
   <si>
     <t>XS2511906310</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.75 10/08/2027</t>
   </si>
   <si>
-    <t>3 636.99</t>
+    <t>4 130.14</t>
   </si>
   <si>
     <t>XS2767499275</t>
   </si>
   <si>
     <t>SNAM SPA 3.375 19/02/2028</t>
   </si>
   <si>
-    <t>6 454.11</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400U1Q3</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 13/11/2030</t>
   </si>
   <si>
-    <t>3 257.53</t>
+    <t>4 210.96</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
-    <t>6 312.33</t>
+    <t>6 838.36</t>
+  </si>
+  <si>
+    <t>XS1207005023</t>
+  </si>
+  <si>
+    <t>STATKRAFT AS 1.5 26/03/2030</t>
+  </si>
+  <si>
+    <t>1 389.04</t>
   </si>
   <si>
     <t>FR0013505542</t>
   </si>
   <si>
     <t>SUEZ SA 1.25 02/04/2027</t>
   </si>
   <si>
-    <t>2 102.74</t>
+    <t>2 267.12</t>
   </si>
   <si>
     <t>XS2522879654</t>
   </si>
   <si>
     <t>SWEDBANK AB 23/08/2032</t>
   </si>
   <si>
-    <t>1 628.77</t>
+    <t>1 867.12</t>
   </si>
   <si>
     <t>XS2827694170</t>
   </si>
   <si>
     <t>SWISSCOM FINANCE BV 3.5 29/08/2028</t>
   </si>
   <si>
-    <t>1 515.07</t>
+    <t>1 745.21</t>
   </si>
   <si>
     <t>XS2117452156</t>
   </si>
   <si>
     <t>TELENOR ASA 0.25 14/02/2028</t>
   </si>
   <si>
-    <t>XS2082429890</t>
-[...7 lines deleted...]
-  <si>
     <t>XS1966038249</t>
   </si>
   <si>
     <t>TELSTRA CORPORATION LTD 1.375 26/03/2029</t>
   </si>
   <si>
-    <t>2 365.75</t>
+    <t>2 546.58</t>
   </si>
   <si>
     <t>XS1652866002</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 1.375 26/07/2027</t>
   </si>
   <si>
     <t>XS2437854487</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
   </si>
   <si>
-    <t>2 335.96</t>
-[...1 lines deleted...]
-  <si>
     <t>CH1214797172</t>
   </si>
   <si>
     <t>UBS GROUP AG 01/03/2029</t>
   </si>
   <si>
-    <t>7 197.95</t>
+    <t>7 707.53</t>
   </si>
   <si>
     <t>CH1512676888</t>
   </si>
   <si>
     <t>UBS GROUP AG 13/02/2031</t>
   </si>
   <si>
     <t>CH1194000340</t>
   </si>
   <si>
     <t>UBS GROUP AG 15/06/2027</t>
   </si>
   <si>
-    <t>3 510.96</t>
+    <t>3 872.60</t>
   </si>
   <si>
     <t>BE0002784651</t>
   </si>
   <si>
     <t>UCB SA 1 30/03/2028</t>
   </si>
   <si>
     <t>FR001400SIM9</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.5 11/09/2029</t>
   </si>
   <si>
+    <t>4 861.64</t>
+  </si>
+  <si>
     <t>IT0005689986</t>
   </si>
   <si>
     <t>UNICREDIT SPA 15/07/2030</t>
   </si>
   <si>
     <t>XS2496288593</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3 30/06/2027</t>
   </si>
   <si>
-    <t>3 583.56</t>
-[...8 lines deleted...]
-    <t>3 763.36</t>
+    <t>3 978.08</t>
   </si>
   <si>
     <t>XS3063724325</t>
   </si>
   <si>
     <t>VISA INC 2.25 15/05/2028</t>
   </si>
   <si>
-    <t>3 368.71</t>
+    <t>3 674.96</t>
   </si>
   <si>
     <t>DE000A19UR79</t>
   </si>
   <si>
     <t>VONOVIA FINANCE BV 1.5 14/01/2028</t>
   </si>
   <si>
     <t>XS2630465875</t>
   </si>
   <si>
     <t>WERFEN SA 4.625 06/06/2028</t>
   </si>
   <si>
-    <t>3 066.44</t>
+    <t>3 370.55</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1510,122 +1513,122 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
         <v>10.0</v>
       </c>
       <c r="D2">
-        <v>103.11</v>
+        <v>103.29</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>1031.1</v>
+        <v>1032.98</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>1031.1</v>
+        <v>1032.98</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>213808.0</v>
+        <v>221004.0</v>
       </c>
       <c r="D3">
-        <v>103.53</v>
+        <v>103.75</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>22136529.51</v>
+        <v>22930890.07</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>22136529.51</v>
+        <v>22930890.07</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P130"/>
+  <dimension ref="A1:P129"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O130" sqref="O130"/>
+      <selection activeCell="O129" sqref="O129"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>11</v>
       </c>
       <c r="B1" t="s">
         <v>12</v>
       </c>
       <c r="C1" t="s">
         <v>13</v>
       </c>
       <c r="D1" t="s">
         <v>14</v>
       </c>
       <c r="E1" t="s">
         <v>15</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>16</v>
@@ -1644,6489 +1647,6439 @@
       </c>
       <c r="L1" t="s">
         <v>21</v>
       </c>
       <c r="M1" t="s">
         <v>22</v>
       </c>
       <c r="N1" t="s">
         <v>23</v>
       </c>
       <c r="O1" t="s">
         <v>24</v>
       </c>
       <c r="P1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>26</v>
       </c>
       <c r="B2" t="s">
         <v>27</v>
       </c>
       <c r="C2" s="1">
-        <v>72.0</v>
+        <v>875.0</v>
       </c>
       <c r="D2" s="1">
-        <v>1068.42</v>
+        <v>1070.05</v>
       </c>
       <c r="E2" s="1">
-        <v>1067.5434722222</v>
+        <v>1069.4260914286</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>76863.13</v>
+        <v>935747.83</v>
       </c>
       <c r="I2" s="1">
-        <v>63.11</v>
+        <v>545.92</v>
       </c>
       <c r="J2" s="1">
-        <v>0.08210698679588</v>
+        <v>0.058340503979582</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>76926.24</v>
+        <v>936293.75</v>
       </c>
       <c r="N2" s="1">
-        <v>76926.24</v>
+        <v>936293.75</v>
       </c>
       <c r="O2" s="1">
-        <v>0.35</v>
+        <v>4.08</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>28</v>
       </c>
       <c r="B3" t="s">
         <v>29</v>
       </c>
       <c r="C3" s="1">
-        <v>17.0</v>
+        <v>-24.0</v>
       </c>
       <c r="D3" s="1">
-        <v>106.905</v>
+        <v>106.955</v>
       </c>
       <c r="E3" s="1">
-        <v>106.7</v>
+        <v>106.985</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>0.0</v>
       </c>
       <c r="I3" s="1">
-        <v>3485.0</v>
+        <v>720.0</v>
       </c>
       <c r="J3" s="1">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>3485.0</v>
+        <v>720.0</v>
       </c>
       <c r="N3" s="1">
-        <v>3485.0</v>
+        <v>720.0</v>
       </c>
       <c r="O3" s="1">
-        <v>0.02</v>
+        <v>0.0</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>30</v>
       </c>
       <c r="B4" t="s">
         <v>31</v>
       </c>
       <c r="C4" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>103.874</v>
+        <v>103.699</v>
       </c>
       <c r="E4" s="1">
-        <v>104.427</v>
+        <v>104.1035</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>104427.0</v>
+        <v>208207.0</v>
       </c>
       <c r="I4" s="1">
-        <v>-553.0</v>
+        <v>-809.0</v>
       </c>
       <c r="J4" s="1">
-        <v>-0.52955653231444</v>
+        <v>-0.38855562012805</v>
       </c>
       <c r="K4">
-        <v>4.86</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>0.07</v>
+      </c>
+      <c r="L4">
+        <v>140.41</v>
       </c>
       <c r="M4" s="1">
-        <v>103874.0</v>
+        <v>207398.0</v>
       </c>
       <c r="N4" s="1">
-        <v>108732.22</v>
+        <v>207538.41</v>
       </c>
       <c r="O4" s="1">
-        <v>0.49</v>
+        <v>0.91</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
+        <v>32</v>
+      </c>
+      <c r="B5" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
       <c r="C5" s="1">
         <v>200000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>99.81</v>
+        <v>99.875</v>
       </c>
       <c r="E5" s="1">
         <v>99.684</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>199368.0</v>
       </c>
       <c r="I5" s="1">
-        <v>252.0</v>
+        <v>382.0</v>
       </c>
       <c r="J5" s="1">
-        <v>0.12639942217407</v>
+        <v>0.19160547329561</v>
       </c>
       <c r="K5">
-        <v>1.87</v>
+        <v>2.03</v>
       </c>
       <c r="L5" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="M5" s="1">
-        <v>199620.0</v>
+        <v>199750.0</v>
       </c>
       <c r="N5" s="1">
-        <v>203359.73</v>
+        <v>203818.49</v>
       </c>
       <c r="O5" s="1">
-        <v>0.92</v>
+        <v>0.89</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
+        <v>35</v>
+      </c>
+      <c r="B6" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
       <c r="C6" s="1">
         <v>200000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>100.417</v>
+        <v>100.497</v>
       </c>
       <c r="E6" s="1">
         <v>99.686</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>199372.0</v>
       </c>
       <c r="I6" s="1">
-        <v>1462.0</v>
+        <v>1622.0</v>
       </c>
       <c r="J6" s="1">
-        <v>0.73330257007002</v>
+        <v>0.81355456132255</v>
       </c>
       <c r="K6">
-        <v>0.41</v>
-[...2 lines deleted...]
-        <v>828.77</v>
+        <v>0.6</v>
+      </c>
+      <c r="L6" t="s">
+        <v>37</v>
       </c>
       <c r="M6" s="1">
-        <v>200834.0</v>
+        <v>200994.0</v>
       </c>
       <c r="N6" s="1">
-        <v>201662.77</v>
+        <v>202184.41</v>
       </c>
       <c r="O6" s="1">
-        <v>0.91</v>
+        <v>0.88</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>38</v>
       </c>
       <c r="B7" t="s">
         <v>39</v>
       </c>
       <c r="C7" s="1">
         <v>300000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>99.703</v>
+        <v>99.689</v>
       </c>
       <c r="E7" s="1">
         <v>98.945</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>296835.0</v>
       </c>
       <c r="I7" s="1">
-        <v>2274.0</v>
+        <v>2232.0</v>
       </c>
       <c r="J7" s="1">
-        <v>0.76608216686038</v>
+        <v>0.75193289201071</v>
       </c>
       <c r="K7">
-        <v>1.88</v>
+        <v>2.03</v>
       </c>
       <c r="L7" t="s">
         <v>40</v>
       </c>
       <c r="M7" s="1">
-        <v>299109.0</v>
+        <v>299067.0</v>
       </c>
       <c r="N7" s="1">
-        <v>304749.41</v>
+        <v>305151.25</v>
       </c>
       <c r="O7" s="1">
-        <v>1.38</v>
+        <v>1.33</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>41</v>
       </c>
       <c r="B8" t="s">
         <v>42</v>
       </c>
       <c r="C8" s="1">
         <v>160000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>98.55</v>
+        <v>98.649</v>
       </c>
       <c r="E8" s="1">
         <v>96.016</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>153625.6</v>
       </c>
       <c r="I8" s="1">
-        <v>4054.4</v>
+        <v>4212.8</v>
       </c>
       <c r="J8" s="1">
-        <v>2.6391434760873</v>
+        <v>2.7422512914514</v>
       </c>
       <c r="K8">
-        <v>0.11</v>
+        <v>0.14</v>
       </c>
       <c r="L8">
-        <v>170.96</v>
+        <v>223.56</v>
       </c>
       <c r="M8" s="1">
-        <v>157680.0</v>
+        <v>157838.4</v>
       </c>
       <c r="N8" s="1">
-        <v>157850.96</v>
+        <v>158061.96</v>
       </c>
       <c r="O8" s="1">
-        <v>0.71</v>
+        <v>0.69</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>43</v>
       </c>
       <c r="B9" t="s">
         <v>44</v>
       </c>
       <c r="C9" s="1">
         <v>100000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>99.733</v>
+        <v>99.824</v>
       </c>
       <c r="E9" s="1">
         <v>99.94</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>99940.0</v>
       </c>
       <c r="I9" s="1">
-        <v>-207.0</v>
+        <v>-116.0</v>
       </c>
       <c r="J9" s="1">
-        <v>-0.20712427456474</v>
+        <v>-0.11606964178507</v>
       </c>
       <c r="K9">
-        <v>0.65</v>
+        <v>0.82</v>
       </c>
       <c r="L9">
-        <v>647.26</v>
+        <v>819.86</v>
       </c>
       <c r="M9" s="1">
-        <v>99733.0</v>
+        <v>99824.0</v>
       </c>
       <c r="N9" s="1">
-        <v>100380.26</v>
+        <v>100643.86</v>
       </c>
       <c r="O9" s="1">
-        <v>0.45</v>
+        <v>0.44</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>45</v>
       </c>
       <c r="B10" t="s">
         <v>46</v>
       </c>
       <c r="C10" s="1">
         <v>200000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>94.853</v>
+        <v>95.153</v>
       </c>
       <c r="E10" s="1">
         <v>94.21235</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>188424.7</v>
       </c>
       <c r="I10" s="1">
-        <v>1281.3</v>
+        <v>1881.3</v>
       </c>
       <c r="J10" s="1">
-        <v>0.68000638982044</v>
+        <v>0.99843597999625</v>
       </c>
       <c r="K10">
-        <v>1.31</v>
+        <v>1.42</v>
       </c>
       <c r="L10" t="s">
         <v>47</v>
       </c>
       <c r="M10" s="1">
-        <v>189706.0</v>
+        <v>190306.0</v>
       </c>
       <c r="N10" s="1">
-        <v>192332.71</v>
+        <v>193146.41</v>
       </c>
       <c r="O10" s="1">
-        <v>0.87</v>
+        <v>0.84</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>48</v>
       </c>
       <c r="B11" t="s">
         <v>49</v>
       </c>
       <c r="C11" s="1">
         <v>100000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>99.78</v>
+        <v>99.86</v>
       </c>
       <c r="E11" s="1">
         <v>99.636</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>99636.0</v>
       </c>
       <c r="I11" s="1">
-        <v>144.0</v>
+        <v>224.0</v>
       </c>
       <c r="J11" s="1">
-        <v>0.14452607491268</v>
+        <v>0.22481833875306</v>
       </c>
       <c r="K11">
-        <v>1.87</v>
+        <v>2.03</v>
       </c>
       <c r="L11" t="s">
         <v>50</v>
       </c>
       <c r="M11" s="1">
-        <v>99780.0</v>
+        <v>99860.0</v>
       </c>
       <c r="N11" s="1">
-        <v>101649.86</v>
+        <v>101894.25</v>
       </c>
       <c r="O11" s="1">
-        <v>0.46</v>
+        <v>0.44</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>51</v>
       </c>
       <c r="B12" t="s">
         <v>52</v>
       </c>
       <c r="C12" s="1">
         <v>200000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>101.895</v>
+        <v>101.821</v>
       </c>
       <c r="E12" s="1">
         <v>102.438</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>204876.0</v>
       </c>
       <c r="I12" s="1">
-        <v>-1086.0</v>
+        <v>-1234.0</v>
       </c>
       <c r="J12" s="1">
-        <v>-0.53007672933872</v>
+        <v>-0.60231554696499</v>
       </c>
       <c r="K12">
-        <v>2.97</v>
+        <v>3.24</v>
       </c>
       <c r="L12" t="s">
         <v>53</v>
       </c>
       <c r="M12" s="1">
-        <v>203790.0</v>
+        <v>203642.0</v>
       </c>
       <c r="N12" s="1">
-        <v>209734.52</v>
+        <v>210128.99</v>
       </c>
       <c r="O12" s="1">
-        <v>0.95</v>
+        <v>0.92</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>54</v>
       </c>
       <c r="B13" t="s">
         <v>55</v>
       </c>
       <c r="C13" s="1">
         <v>200000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>98.944</v>
+        <v>98.997</v>
       </c>
       <c r="E13" s="1">
         <v>95.549</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>191098.0</v>
       </c>
       <c r="I13" s="1">
-        <v>6790.0</v>
+        <v>6896.0</v>
       </c>
       <c r="J13" s="1">
-        <v>3.5531507394112</v>
+        <v>3.6086196611163</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>197888.0</v>
+        <v>197994.0</v>
       </c>
       <c r="N13" s="1">
-        <v>197888.0</v>
+        <v>197994.0</v>
       </c>
       <c r="O13" s="1">
-        <v>0.89</v>
+        <v>0.86</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>56</v>
       </c>
       <c r="B14" t="s">
         <v>57</v>
       </c>
       <c r="C14" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>100.327</v>
+        <v>100.388</v>
       </c>
       <c r="E14" s="1">
-        <v>100.13</v>
+        <v>100.196</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>200260.0</v>
+        <v>300588.0</v>
       </c>
       <c r="I14" s="1">
-        <v>394.0</v>
+        <v>576.0</v>
       </c>
       <c r="J14" s="1">
-        <v>0.19674423249775</v>
+        <v>0.19162441614436</v>
       </c>
       <c r="K14">
-        <v>2.23</v>
+        <v>2.45</v>
       </c>
       <c r="L14" t="s">
         <v>58</v>
       </c>
       <c r="M14" s="1">
-        <v>200654.0</v>
+        <v>301164.0</v>
       </c>
       <c r="N14" s="1">
-        <v>205123.86</v>
+        <v>308509.89</v>
       </c>
       <c r="O14" s="1">
-        <v>0.93</v>
+        <v>1.35</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>59</v>
       </c>
       <c r="B15" t="s">
         <v>60</v>
       </c>
       <c r="C15" s="1">
         <v>100000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>99.946</v>
+        <v>100.28</v>
       </c>
       <c r="E15" s="1">
         <v>99.523</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>99523.0</v>
       </c>
       <c r="I15" s="1">
-        <v>423.0</v>
+        <v>757.0</v>
       </c>
       <c r="J15" s="1">
-        <v>0.42502738060549</v>
+        <v>0.76062819649729</v>
       </c>
       <c r="K15">
-        <v>0.12</v>
+        <v>0.32</v>
       </c>
       <c r="L15">
-        <v>123.29</v>
+        <v>320.55</v>
       </c>
       <c r="M15" s="1">
-        <v>99946.0</v>
+        <v>100280.0</v>
       </c>
       <c r="N15" s="1">
-        <v>100069.29</v>
+        <v>100600.55</v>
       </c>
       <c r="O15" s="1">
-        <v>0.45</v>
+        <v>0.44</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>61</v>
       </c>
       <c r="B16" t="s">
         <v>62</v>
       </c>
       <c r="C16" s="1">
         <v>300000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>103.347</v>
+        <v>103.485</v>
       </c>
       <c r="E16" s="1">
         <v>102.98633333</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>308959.0</v>
       </c>
       <c r="I16" s="1">
-        <v>1082.0</v>
+        <v>1496.0</v>
       </c>
       <c r="J16" s="1">
-        <v>0.35020828006305</v>
+        <v>0.48420664230529</v>
       </c>
       <c r="K16">
-        <v>2.14</v>
+        <v>2.4</v>
       </c>
       <c r="L16" t="s">
         <v>63</v>
       </c>
       <c r="M16" s="1">
-        <v>310041.0</v>
+        <v>310455.0</v>
       </c>
       <c r="N16" s="1">
-        <v>316474.56</v>
+        <v>317652.95</v>
       </c>
       <c r="O16" s="1">
-        <v>1.43</v>
+        <v>1.39</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>64</v>
       </c>
       <c r="B17" t="s">
         <v>65</v>
       </c>
       <c r="C17" s="1">
         <v>200000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>96.987</v>
+        <v>97.019</v>
       </c>
       <c r="E17" s="1">
         <v>93.94</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>187880.0</v>
       </c>
       <c r="I17" s="1">
-        <v>6094.0</v>
+        <v>6158.0</v>
       </c>
       <c r="J17" s="1">
-        <v>3.2435597189696</v>
+        <v>3.2776240153289</v>
       </c>
       <c r="K17">
-        <v>0.05</v>
+        <v>0.11</v>
       </c>
       <c r="L17">
-        <v>95.89</v>
+        <v>210.96</v>
       </c>
       <c r="M17" s="1">
-        <v>193974.0</v>
+        <v>194038.0</v>
       </c>
       <c r="N17" s="1">
-        <v>194069.89</v>
+        <v>194248.96</v>
       </c>
       <c r="O17" s="1">
-        <v>0.88</v>
+        <v>0.85</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>66</v>
       </c>
       <c r="B18" t="s">
         <v>67</v>
       </c>
       <c r="C18" s="1">
         <v>300000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>101.245</v>
+        <v>101.146</v>
       </c>
       <c r="E18" s="1">
         <v>100.163</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>300489.0</v>
       </c>
       <c r="I18" s="1">
-        <v>3246.0</v>
+        <v>2949.0</v>
       </c>
       <c r="J18" s="1">
-        <v>1.0802392100876</v>
+        <v>0.9814003174825</v>
       </c>
       <c r="K18">
-        <v>2.73</v>
+        <v>2.95</v>
       </c>
       <c r="L18" t="s">
         <v>68</v>
       </c>
       <c r="M18" s="1">
-        <v>303735.0</v>
+        <v>303438.0</v>
       </c>
       <c r="N18" s="1">
-        <v>311935.68</v>
+        <v>312279.78</v>
       </c>
       <c r="O18" s="1">
-        <v>1.41</v>
+        <v>1.36</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>69</v>
       </c>
       <c r="B19" t="s">
         <v>70</v>
       </c>
       <c r="C19" s="1">
         <v>400000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>95.06</v>
+        <v>95.075</v>
       </c>
       <c r="E19" s="1">
         <v>92.4925</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>369970.0</v>
       </c>
       <c r="I19" s="1">
-        <v>10270.0</v>
+        <v>10330.0</v>
       </c>
       <c r="J19" s="1">
-        <v>2.7759007487094</v>
+        <v>2.7921182798605</v>
       </c>
       <c r="K19">
-        <v>0.28</v>
+        <v>0.32</v>
       </c>
       <c r="L19" t="s">
         <v>71</v>
       </c>
       <c r="M19" s="1">
-        <v>380240.0</v>
+        <v>380300.0</v>
       </c>
       <c r="N19" s="1">
-        <v>381377.75</v>
+        <v>381590.3</v>
       </c>
       <c r="O19" s="1">
-        <v>1.72</v>
+        <v>1.66</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>72</v>
       </c>
       <c r="B20" t="s">
         <v>73</v>
       </c>
       <c r="C20" s="1">
         <v>300000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>96.751</v>
+        <v>96.884</v>
       </c>
       <c r="E20" s="1">
         <v>95.21533333</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>285646.0</v>
       </c>
       <c r="I20" s="1">
-        <v>4607.0</v>
+        <v>5006.0</v>
       </c>
       <c r="J20" s="1">
-        <v>1.6128354676768</v>
+        <v>1.7525188520056</v>
       </c>
       <c r="K20">
-        <v>1.56</v>
+        <v>1.67</v>
       </c>
       <c r="L20" t="s">
         <v>74</v>
       </c>
       <c r="M20" s="1">
-        <v>290253.0</v>
+        <v>290652.0</v>
       </c>
       <c r="N20" s="1">
-        <v>294927.66</v>
+        <v>295671.86</v>
       </c>
       <c r="O20" s="1">
-        <v>1.33</v>
+        <v>1.29</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>75</v>
       </c>
       <c r="B21" t="s">
         <v>76</v>
       </c>
       <c r="C21" s="1">
         <v>100000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>101.199</v>
+        <v>101.179</v>
       </c>
       <c r="E21" s="1">
         <v>100.817</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>100817.0</v>
       </c>
       <c r="I21" s="1">
-        <v>382.0</v>
+        <v>362.0</v>
       </c>
       <c r="J21" s="1">
-        <v>0.37890435144866</v>
+        <v>0.35906642728905</v>
       </c>
       <c r="K21">
-        <v>2.46</v>
+        <v>2.72</v>
       </c>
       <c r="L21" t="s">
         <v>77</v>
       </c>
       <c r="M21" s="1">
-        <v>101199.0</v>
+        <v>101179.0</v>
       </c>
       <c r="N21" s="1">
-        <v>103662.01</v>
+        <v>103896.81</v>
       </c>
       <c r="O21" s="1">
-        <v>0.47</v>
+        <v>0.45</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>78</v>
       </c>
       <c r="B22" t="s">
         <v>79</v>
       </c>
       <c r="C22" s="1">
         <v>100000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>99.833</v>
+        <v>99.936</v>
       </c>
       <c r="E22" s="1">
         <v>97.684</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>97684.0</v>
       </c>
       <c r="I22" s="1">
-        <v>2149.0</v>
+        <v>2252.0</v>
       </c>
       <c r="J22" s="1">
-        <v>2.1999508619631</v>
+        <v>2.3053928995537</v>
       </c>
       <c r="K22">
-        <v>0.98</v>
-[...2 lines deleted...]
-        <v>980.14</v>
+        <v>1.05</v>
+      </c>
+      <c r="L22" t="s">
+        <v>80</v>
       </c>
       <c r="M22" s="1">
-        <v>99833.0</v>
+        <v>99936.0</v>
       </c>
       <c r="N22" s="1">
-        <v>100813.14</v>
+        <v>100990.11</v>
       </c>
       <c r="O22" s="1">
-        <v>0.46</v>
+        <v>0.44</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B23" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C23" s="1">
         <v>100000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>104.127</v>
+        <v>104.043</v>
       </c>
       <c r="E23" s="1">
         <v>104.665</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>104665.0</v>
       </c>
       <c r="I23" s="1">
-        <v>-538.0</v>
+        <v>-622.0</v>
       </c>
       <c r="J23" s="1">
-        <v>-0.51402092390006</v>
+        <v>-0.59427697893279</v>
       </c>
       <c r="K23">
-        <v>4.17</v>
+        <v>4.52</v>
       </c>
       <c r="L23" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="M23" s="1">
-        <v>104127.0</v>
+        <v>104043.0</v>
       </c>
       <c r="N23" s="1">
-        <v>108298.23</v>
+        <v>108559.44</v>
       </c>
       <c r="O23" s="1">
-        <v>0.49</v>
+        <v>0.47</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B24" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C24" s="1">
         <v>239000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>100.216</v>
+        <v>100.232</v>
       </c>
       <c r="E24" s="1">
         <v>99.778</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>238469.42</v>
       </c>
       <c r="I24" s="1">
-        <v>1046.82</v>
+        <v>1085.06</v>
       </c>
       <c r="J24" s="1">
-        <v>0.43897452344204</v>
+        <v>0.45501012247189</v>
       </c>
       <c r="K24">
-        <v>1.86</v>
+        <v>2.04</v>
       </c>
       <c r="L24" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="M24" s="1">
-        <v>239516.24</v>
+        <v>239554.48</v>
       </c>
       <c r="N24" s="1">
-        <v>243968.02</v>
+        <v>244418.78</v>
       </c>
       <c r="O24" s="1">
-        <v>1.1</v>
+        <v>1.07</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B25" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C25" s="1">
         <v>300000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>93.27</v>
+        <v>93.349</v>
       </c>
       <c r="E25" s="1">
         <v>89.814</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
         <v>269442.0</v>
       </c>
       <c r="I25" s="1">
-        <v>10368.0</v>
+        <v>10605.0</v>
       </c>
       <c r="J25" s="1">
-        <v>3.8479524350324</v>
+        <v>3.9359119959026</v>
       </c>
       <c r="K25">
-        <v>0.02</v>
+        <v>0.05</v>
       </c>
       <c r="L25">
-        <v>61.64</v>
+        <v>160.27</v>
       </c>
       <c r="M25" s="1">
-        <v>279810.0</v>
+        <v>280047.0</v>
       </c>
       <c r="N25" s="1">
-        <v>279871.64</v>
+        <v>280207.27</v>
       </c>
       <c r="O25" s="1">
-        <v>1.26</v>
+        <v>1.22</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B26" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C26" s="1">
         <v>100000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>99.616</v>
+        <v>99.541</v>
       </c>
       <c r="E26" s="1">
         <v>97.966</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>97966.0</v>
       </c>
       <c r="I26" s="1">
-        <v>1650.0</v>
+        <v>1575.0</v>
       </c>
       <c r="J26" s="1">
-        <v>1.6842578037278</v>
+        <v>1.6077006308311</v>
       </c>
       <c r="K26">
-        <v>2.12</v>
+        <v>2.28</v>
       </c>
       <c r="L26" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="M26" s="1">
-        <v>99616.0</v>
+        <v>99541.0</v>
       </c>
       <c r="N26" s="1">
-        <v>101732.44</v>
+        <v>101821.82</v>
       </c>
       <c r="O26" s="1">
-        <v>0.46</v>
+        <v>0.44</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B27" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C27" s="1">
         <v>200000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>102.329</v>
+        <v>102.179</v>
       </c>
       <c r="E27" s="1">
         <v>102.115</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
         <v>204230.0</v>
       </c>
       <c r="I27" s="1">
-        <v>428.0</v>
+        <v>128.0</v>
       </c>
       <c r="J27" s="1">
-        <v>0.20956764432258</v>
+        <v>0.062674435685257</v>
       </c>
       <c r="K27">
-        <v>3.25</v>
+        <v>3.48</v>
       </c>
       <c r="L27" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="M27" s="1">
-        <v>204658.0</v>
+        <v>204358.0</v>
       </c>
       <c r="N27" s="1">
-        <v>211159.37</v>
+        <v>211319.64</v>
       </c>
       <c r="O27" s="1">
-        <v>0.95</v>
+        <v>0.92</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B28" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C28" s="1">
         <v>300000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>102.992</v>
+        <v>103.027</v>
       </c>
       <c r="E28" s="1">
         <v>103.013</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>309039.0</v>
       </c>
       <c r="I28" s="1">
-        <v>-63.0</v>
+        <v>42.0</v>
       </c>
       <c r="J28" s="1">
-        <v>-0.020385776552474</v>
+        <v>0.013590517701649</v>
       </c>
       <c r="K28">
-        <v>0.24</v>
-[...2 lines deleted...]
-        <v>732.53</v>
+        <v>0.5</v>
+      </c>
+      <c r="L28" t="s">
+        <v>97</v>
       </c>
       <c r="M28" s="1">
-        <v>308976.0</v>
+        <v>309081.0</v>
       </c>
       <c r="N28" s="1">
-        <v>309708.53</v>
+        <v>310577.92</v>
       </c>
       <c r="O28" s="1">
-        <v>1.4</v>
+        <v>1.35</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B29" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="C29" s="1">
         <v>100000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>100.312</v>
+        <v>100.362</v>
       </c>
       <c r="E29" s="1">
         <v>99.824</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>99824.0</v>
       </c>
       <c r="I29" s="1">
-        <v>488.0</v>
+        <v>538.0</v>
       </c>
       <c r="J29" s="1">
-        <v>0.48886039429396</v>
+        <v>0.53894854944703</v>
       </c>
       <c r="K29">
-        <v>1.59</v>
+        <v>1.77</v>
       </c>
       <c r="L29" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="M29" s="1">
-        <v>100312.0</v>
+        <v>100362.0</v>
       </c>
       <c r="N29" s="1">
-        <v>101901.73</v>
+        <v>102132.55</v>
       </c>
       <c r="O29" s="1">
-        <v>0.46</v>
+        <v>0.45</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B30" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="C30" s="1">
         <v>100000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>99.872</v>
+        <v>100.004</v>
       </c>
       <c r="E30" s="1">
         <v>99.668</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
         <v>99668.0</v>
       </c>
       <c r="I30" s="1">
-        <v>204.0</v>
+        <v>336.0</v>
       </c>
       <c r="J30" s="1">
-        <v>0.20467953605972</v>
+        <v>0.33711923586307</v>
       </c>
       <c r="K30">
-        <v>0.1</v>
+        <v>0.28</v>
       </c>
       <c r="L30">
-        <v>97.95</v>
+        <v>278.77</v>
       </c>
       <c r="M30" s="1">
-        <v>99872.0</v>
+        <v>100004.0</v>
       </c>
       <c r="N30" s="1">
-        <v>99969.95</v>
+        <v>100282.77</v>
       </c>
       <c r="O30" s="1">
-        <v>0.45</v>
+        <v>0.44</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B31" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="C31" s="1">
         <v>300000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>98.376</v>
+        <v>98.447</v>
       </c>
       <c r="E31" s="1">
         <v>96.182</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
         <v>288546.0</v>
       </c>
       <c r="I31" s="1">
-        <v>6582.0</v>
+        <v>6795.0</v>
       </c>
       <c r="J31" s="1">
-        <v>2.2810920962342</v>
+        <v>2.3549104822108</v>
       </c>
       <c r="K31">
-        <v>0.02</v>
+        <v>0.06</v>
       </c>
       <c r="L31">
-        <v>66.78</v>
+        <v>190.07</v>
       </c>
       <c r="M31" s="1">
-        <v>295128.0</v>
+        <v>295341.0</v>
       </c>
       <c r="N31" s="1">
-        <v>295194.78</v>
+        <v>295531.07</v>
       </c>
       <c r="O31" s="1">
-        <v>1.33</v>
+        <v>1.29</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B32" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="C32" s="1">
         <v>251000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>100.072</v>
+        <v>100.2</v>
       </c>
       <c r="E32" s="1">
         <v>99.874</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
         <v>250683.74</v>
       </c>
       <c r="I32" s="1">
-        <v>496.98</v>
+        <v>818.26</v>
       </c>
       <c r="J32" s="1">
-        <v>0.19824979474137</v>
+        <v>0.32641127821055</v>
       </c>
       <c r="K32">
-        <v>0.02</v>
+        <v>0.22</v>
       </c>
       <c r="L32">
-        <v>41.83</v>
+        <v>543.83</v>
       </c>
       <c r="M32" s="1">
-        <v>251180.72</v>
+        <v>251502.0</v>
       </c>
       <c r="N32" s="1">
-        <v>251222.55</v>
+        <v>252045.83</v>
       </c>
       <c r="O32" s="1">
-        <v>1.13</v>
+        <v>1.1</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B33" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="C33" s="1">
         <v>200000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>99.707</v>
+        <v>99.689</v>
       </c>
       <c r="E33" s="1">
         <v>99.806</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
         <v>199612.0</v>
       </c>
       <c r="I33" s="1">
-        <v>-198.0</v>
+        <v>-234.0</v>
       </c>
       <c r="J33" s="1">
-        <v>-0.099192433320642</v>
+        <v>-0.11722742119712</v>
       </c>
       <c r="K33">
-        <v>0.9</v>
+        <v>1.06</v>
       </c>
       <c r="L33" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="M33" s="1">
-        <v>199414.0</v>
+        <v>199378.0</v>
       </c>
       <c r="N33" s="1">
-        <v>201208.52</v>
+        <v>201501.29</v>
       </c>
       <c r="O33" s="1">
-        <v>0.91</v>
+        <v>0.88</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B34" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="C34" s="1">
         <v>263000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>99.785</v>
+        <v>99.924</v>
       </c>
       <c r="E34" s="1">
         <v>100.0</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
         <v>263000.0</v>
       </c>
       <c r="I34" s="1">
-        <v>-565.45</v>
+        <v>-199.88</v>
       </c>
       <c r="J34" s="1">
-        <v>-0.215</v>
+        <v>-0.076</v>
       </c>
       <c r="K34">
-        <v>0.52</v>
+        <v>0.68</v>
       </c>
       <c r="L34" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="M34" s="1">
-        <v>262434.55</v>
+        <v>262800.12</v>
       </c>
       <c r="N34" s="1">
-        <v>263789.43</v>
+        <v>264594.41</v>
       </c>
       <c r="O34" s="1">
-        <v>1.19</v>
+        <v>1.15</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B35" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="C35" s="1">
         <v>100000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>97.483</v>
+        <v>97.548</v>
       </c>
       <c r="E35" s="1">
         <v>95.035</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
         <v>95035.0</v>
       </c>
       <c r="I35" s="1">
-        <v>2448.0</v>
+        <v>2513.0</v>
       </c>
       <c r="J35" s="1">
-        <v>2.5758930920187</v>
+        <v>2.6442889461777</v>
       </c>
       <c r="K35">
-        <v>0.99</v>
-[...2 lines deleted...]
-        <v>986.3</v>
+        <v>1.08</v>
+      </c>
+      <c r="L35" t="s">
+        <v>115</v>
       </c>
       <c r="M35" s="1">
-        <v>97483.0</v>
+        <v>97548.0</v>
       </c>
       <c r="N35" s="1">
-        <v>98469.3</v>
+        <v>98632.93</v>
       </c>
       <c r="O35" s="1">
-        <v>0.44</v>
+        <v>0.43</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="B36" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="C36" s="1">
         <v>100000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>100.63</v>
+        <v>100.505</v>
       </c>
       <c r="E36" s="1">
         <v>99.96</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
         <v>99960.0</v>
       </c>
       <c r="I36" s="1">
-        <v>670.0</v>
+        <v>545.0</v>
       </c>
       <c r="J36" s="1">
-        <v>0.6702681072429</v>
+        <v>0.54521808723489</v>
       </c>
       <c r="K36">
-        <v>2.02</v>
+        <v>2.21</v>
       </c>
       <c r="L36" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="M36" s="1">
-        <v>100630.0</v>
+        <v>100505.0</v>
       </c>
       <c r="N36" s="1">
-        <v>102654.32</v>
+        <v>102718.36</v>
       </c>
       <c r="O36" s="1">
-        <v>0.46</v>
+        <v>0.45</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="B37" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C37" s="1">
         <v>300000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>97.233</v>
+        <v>97.33</v>
       </c>
       <c r="E37" s="1">
         <v>94.498</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
         <v>283494.0</v>
       </c>
       <c r="I37" s="1">
-        <v>8205.0</v>
+        <v>8496.0</v>
       </c>
       <c r="J37" s="1">
-        <v>2.8942411479608</v>
+        <v>2.9968888230439</v>
       </c>
       <c r="K37">
-        <v>0.18</v>
+        <v>0.19</v>
       </c>
       <c r="L37">
-        <v>532.19</v>
+        <v>581.51</v>
       </c>
       <c r="M37" s="1">
-        <v>291699.0</v>
+        <v>291990.0</v>
       </c>
       <c r="N37" s="1">
-        <v>292231.19</v>
+        <v>292571.51</v>
       </c>
       <c r="O37" s="1">
-        <v>1.32</v>
+        <v>1.28</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="B38" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="C38" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>100.1</v>
+        <v>100.294</v>
       </c>
       <c r="E38" s="1">
-        <v>99.881</v>
+        <v>100.052</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>99881.0</v>
+        <v>200104.0</v>
       </c>
       <c r="I38" s="1">
-        <v>219.0</v>
+        <v>484.0</v>
       </c>
       <c r="J38" s="1">
-        <v>0.21926092049539</v>
+        <v>0.24187422540279</v>
       </c>
       <c r="K38">
-        <v>0.61</v>
-[...2 lines deleted...]
-        <v>607.88</v>
+        <v>0.81</v>
+      </c>
+      <c r="L38" t="s">
+        <v>123</v>
       </c>
       <c r="M38" s="1">
-        <v>100100.0</v>
+        <v>200588.0</v>
       </c>
       <c r="N38" s="1">
-        <v>100707.88</v>
+        <v>202214.71</v>
       </c>
       <c r="O38" s="1">
-        <v>0.45</v>
+        <v>0.88</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="B39" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="C39" s="1">
         <v>100000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>99.886</v>
+        <v>100.056</v>
       </c>
       <c r="E39" s="1">
         <v>99.71</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
         <v>99710.0</v>
       </c>
       <c r="I39" s="1">
-        <v>176.0</v>
+        <v>346.0</v>
       </c>
       <c r="J39" s="1">
-        <v>0.17651188446495</v>
+        <v>0.34700631832314</v>
       </c>
       <c r="K39">
-        <v>0.14</v>
+        <v>0.31</v>
       </c>
       <c r="L39">
-        <v>136.64</v>
+        <v>309.25</v>
       </c>
       <c r="M39" s="1">
-        <v>99886.0</v>
+        <v>100056.0</v>
       </c>
       <c r="N39" s="1">
-        <v>100022.64</v>
+        <v>100365.25</v>
       </c>
       <c r="O39" s="1">
-        <v>0.45</v>
+        <v>0.44</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="B40" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="C40" s="1">
-        <v>107000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>100.473</v>
+        <v>99.982</v>
       </c>
       <c r="E40" s="1">
-        <v>99.61</v>
+        <v>99.772</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>106582.7</v>
+        <v>299316.0</v>
       </c>
       <c r="I40" s="1">
-        <v>923.41</v>
+        <v>630.0</v>
       </c>
       <c r="J40" s="1">
-        <v>0.86637887762273</v>
+        <v>0.21047989415868</v>
       </c>
       <c r="K40">
-        <v>0.58</v>
-[...2 lines deleted...]
-        <v>615.25</v>
+        <v>0.74</v>
+      </c>
+      <c r="L40" t="s">
+        <v>128</v>
       </c>
       <c r="M40" s="1">
-        <v>107506.11</v>
+        <v>299946.0</v>
       </c>
       <c r="N40" s="1">
-        <v>108121.36</v>
+        <v>302154.9</v>
       </c>
       <c r="O40" s="1">
-        <v>0.49</v>
+        <v>1.32</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
       <c r="B41" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="C41" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>99.825</v>
+        <v>105.736</v>
       </c>
       <c r="E41" s="1">
-        <v>99.772</v>
+        <v>106.562</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>299316.0</v>
+        <v>213124.0</v>
       </c>
       <c r="I41" s="1">
-        <v>159.0</v>
+        <v>-1652.0</v>
       </c>
       <c r="J41" s="1">
-        <v>0.05312111614481</v>
+        <v>-0.77513560180928</v>
       </c>
       <c r="K41">
-        <v>0.53</v>
+        <v>2.76</v>
       </c>
       <c r="L41" t="s">
-        <v>126</v>
+        <v>131</v>
       </c>
       <c r="M41" s="1">
-        <v>299475.0</v>
+        <v>211472.0</v>
       </c>
       <c r="N41" s="1">
-        <v>301067.47</v>
+        <v>216987.07</v>
       </c>
       <c r="O41" s="1">
-        <v>1.36</v>
+        <v>0.95</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="B42" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="C42" s="1">
         <v>200000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>105.812</v>
+        <v>96.69</v>
       </c>
       <c r="E42" s="1">
-        <v>106.562</v>
+        <v>94.283</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>213124.0</v>
+        <v>188566.0</v>
       </c>
       <c r="I42" s="1">
-        <v>-1500.0</v>
+        <v>4814.0</v>
       </c>
       <c r="J42" s="1">
-        <v>-0.70381561907622</v>
+        <v>2.5529522819596</v>
       </c>
       <c r="K42">
-        <v>2.4</v>
+        <v>0.89</v>
       </c>
       <c r="L42" t="s">
-        <v>129</v>
+        <v>134</v>
       </c>
       <c r="M42" s="1">
-        <v>211624.0</v>
+        <v>193380.0</v>
       </c>
       <c r="N42" s="1">
-        <v>216415.78</v>
+        <v>195167.67</v>
       </c>
       <c r="O42" s="1">
-        <v>0.98</v>
+        <v>0.85</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>130</v>
+        <v>135</v>
       </c>
       <c r="B43" t="s">
-        <v>131</v>
+        <v>136</v>
       </c>
       <c r="C43" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>96.728</v>
+        <v>108.635</v>
       </c>
       <c r="E43" s="1">
-        <v>94.283</v>
+        <v>109.94</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>188566.0</v>
+        <v>109940.0</v>
       </c>
       <c r="I43" s="1">
-        <v>4890.0</v>
+        <v>-1305.0</v>
       </c>
       <c r="J43" s="1">
-        <v>2.5932564725348</v>
+        <v>-1.187011096962</v>
       </c>
       <c r="K43">
-        <v>0.81</v>
+        <v>5.98</v>
       </c>
       <c r="L43" t="s">
-        <v>132</v>
+        <v>137</v>
       </c>
       <c r="M43" s="1">
-        <v>193456.0</v>
+        <v>108635.0</v>
       </c>
       <c r="N43" s="1">
-        <v>195079.29</v>
+        <v>114618.56</v>
       </c>
       <c r="O43" s="1">
-        <v>0.88</v>
+        <v>0.5</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>133</v>
+        <v>138</v>
       </c>
       <c r="B44" t="s">
-        <v>134</v>
+        <v>139</v>
       </c>
       <c r="C44" s="1">
         <v>100000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>108.707</v>
+        <v>100.507</v>
       </c>
       <c r="E44" s="1">
-        <v>109.94</v>
+        <v>99.601</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>109940.0</v>
+        <v>99601.0</v>
       </c>
       <c r="I44" s="1">
-        <v>-1233.0</v>
+        <v>906.0</v>
       </c>
       <c r="J44" s="1">
-        <v>-1.1215208295434</v>
+        <v>0.90962942139135</v>
       </c>
       <c r="K44">
-        <v>5.59</v>
-[...2 lines deleted...]
-        <v>135</v>
+        <v>0.76</v>
+      </c>
+      <c r="L44">
+        <v>756.16</v>
       </c>
       <c r="M44" s="1">
-        <v>108707.0</v>
+        <v>100507.0</v>
       </c>
       <c r="N44" s="1">
-        <v>114296.04</v>
+        <v>101263.16</v>
       </c>
       <c r="O44" s="1">
-        <v>0.52</v>
+        <v>0.44</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="B45" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="C45" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>100.533</v>
+        <v>98.608</v>
       </c>
       <c r="E45" s="1">
-        <v>99.601</v>
+        <v>97.95</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>99601.0</v>
+        <v>293850.0</v>
       </c>
       <c r="I45" s="1">
-        <v>932.0</v>
+        <v>1974.0</v>
       </c>
       <c r="J45" s="1">
-        <v>0.93573357697212</v>
+        <v>0.67177131189382</v>
       </c>
       <c r="K45">
-        <v>0.56</v>
+        <v>0.2</v>
       </c>
       <c r="L45">
-        <v>558.9</v>
+        <v>600.0</v>
       </c>
       <c r="M45" s="1">
-        <v>100533.0</v>
+        <v>295824.0</v>
       </c>
       <c r="N45" s="1">
-        <v>101091.9</v>
+        <v>296424.0</v>
       </c>
       <c r="O45" s="1">
-        <v>0.46</v>
+        <v>1.29</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="B46" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="C46" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>98.393</v>
+        <v>92.11</v>
       </c>
       <c r="E46" s="1">
-        <v>97.95</v>
+        <v>91.77</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>293850.0</v>
+        <v>183540.0</v>
       </c>
       <c r="I46" s="1">
-        <v>1329.0</v>
+        <v>680.0</v>
       </c>
       <c r="J46" s="1">
-        <v>0.45227156712608</v>
+        <v>0.37049144600632</v>
       </c>
       <c r="K46">
-        <v>0.13</v>
+        <v>0.17</v>
       </c>
       <c r="L46">
-        <v>402.74</v>
+        <v>336.99</v>
       </c>
       <c r="M46" s="1">
-        <v>295179.0</v>
+        <v>184220.0</v>
       </c>
       <c r="N46" s="1">
-        <v>295581.74</v>
+        <v>184556.99</v>
       </c>
       <c r="O46" s="1">
-        <v>1.34</v>
+        <v>0.8</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="B47" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="C47" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>99.944</v>
+        <v>100.336</v>
       </c>
       <c r="E47" s="1">
-        <v>97.657</v>
+        <v>99.92033333</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>97657.0</v>
+        <v>299761.0</v>
       </c>
       <c r="I47" s="1">
-        <v>2287.0</v>
+        <v>1247.0</v>
       </c>
       <c r="J47" s="1">
-        <v>2.3418700144383</v>
+        <v>0.41599807846918</v>
       </c>
       <c r="K47">
-        <v>0.72</v>
-[...2 lines deleted...]
-        <v>723.29</v>
+        <v>2.1</v>
+      </c>
+      <c r="L47" t="s">
+        <v>146</v>
       </c>
       <c r="M47" s="1">
-        <v>99944.0</v>
+        <v>301008.0</v>
       </c>
       <c r="N47" s="1">
-        <v>100667.29</v>
+        <v>307320.33</v>
       </c>
       <c r="O47" s="1">
-        <v>0.45</v>
+        <v>1.34</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>142</v>
+        <v>147</v>
       </c>
       <c r="B48" t="s">
-        <v>143</v>
+        <v>148</v>
       </c>
       <c r="C48" s="1">
-        <v>300000.0</v>
+        <v>77000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>100.31</v>
+        <v>101.251</v>
       </c>
       <c r="E48" s="1">
-        <v>99.92033333</v>
+        <v>99.43</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>299761.0</v>
+        <v>76561.1</v>
       </c>
       <c r="I48" s="1">
-        <v>1169.0</v>
+        <v>1402.17</v>
       </c>
       <c r="J48" s="1">
-        <v>0.38997734862107</v>
+        <v>1.8314392034597</v>
       </c>
       <c r="K48">
-        <v>1.91</v>
+        <v>2.79</v>
       </c>
       <c r="L48" t="s">
-        <v>144</v>
+        <v>149</v>
       </c>
       <c r="M48" s="1">
-        <v>300930.0</v>
+        <v>77963.27</v>
       </c>
       <c r="N48" s="1">
-        <v>306650.55</v>
+        <v>80115.05</v>
       </c>
       <c r="O48" s="1">
-        <v>1.39</v>
+        <v>0.35</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>145</v>
+        <v>150</v>
       </c>
       <c r="B49" t="s">
-        <v>146</v>
+        <v>151</v>
       </c>
       <c r="C49" s="1">
-        <v>77000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>101.016</v>
+        <v>99.503</v>
       </c>
       <c r="E49" s="1">
-        <v>99.43</v>
+        <v>98.32</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>76561.1</v>
+        <v>98320.0</v>
       </c>
       <c r="I49" s="1">
-        <v>1221.22</v>
+        <v>1183.0</v>
       </c>
       <c r="J49" s="1">
-        <v>1.5950920245399</v>
+        <v>1.203213995118</v>
       </c>
       <c r="K49">
-        <v>2.6</v>
+        <v>1.73</v>
       </c>
       <c r="L49" t="s">
-        <v>147</v>
+        <v>152</v>
       </c>
       <c r="M49" s="1">
-        <v>77782.32</v>
+        <v>99503.0</v>
       </c>
       <c r="N49" s="1">
-        <v>79782.21</v>
+        <v>101234.16</v>
       </c>
       <c r="O49" s="1">
-        <v>0.36</v>
+        <v>0.44</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>148</v>
+        <v>153</v>
       </c>
       <c r="B50" t="s">
-        <v>149</v>
+        <v>154</v>
       </c>
       <c r="C50" s="1">
         <v>100000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>99.479</v>
+        <v>100.561</v>
       </c>
       <c r="E50" s="1">
-        <v>98.32</v>
+        <v>99.517</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>98320.0</v>
+        <v>99517.0</v>
       </c>
       <c r="I50" s="1">
-        <v>1159.0</v>
+        <v>1044.0</v>
       </c>
       <c r="J50" s="1">
-        <v>1.1788039056143</v>
+        <v>1.049066993579</v>
       </c>
       <c r="K50">
-        <v>1.61</v>
+        <v>2.34</v>
       </c>
       <c r="L50" t="s">
-        <v>150</v>
+        <v>155</v>
       </c>
       <c r="M50" s="1">
-        <v>99479.0</v>
+        <v>100561.0</v>
       </c>
       <c r="N50" s="1">
-        <v>101086.88</v>
+        <v>102900.38</v>
       </c>
       <c r="O50" s="1">
-        <v>0.46</v>
+        <v>0.45</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>151</v>
+        <v>156</v>
       </c>
       <c r="B51" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
       <c r="C51" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>100.652</v>
+        <v>100.362</v>
       </c>
       <c r="E51" s="1">
-        <v>99.517</v>
+        <v>99.574</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>99517.0</v>
+        <v>199148.0</v>
       </c>
       <c r="I51" s="1">
-        <v>1135.0</v>
+        <v>1576.0</v>
       </c>
       <c r="J51" s="1">
-        <v>1.1405086568124</v>
+        <v>0.79137124148874</v>
       </c>
       <c r="K51">
-        <v>2.12</v>
-[...2 lines deleted...]
-        <v>153</v>
+        <v>0.02</v>
+      </c>
+      <c r="L51">
+        <v>43.15</v>
       </c>
       <c r="M51" s="1">
-        <v>100652.0</v>
+        <v>200724.0</v>
       </c>
       <c r="N51" s="1">
-        <v>102769.47</v>
+        <v>200767.15</v>
       </c>
       <c r="O51" s="1">
-        <v>0.46</v>
+        <v>0.88</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>154</v>
+        <v>158</v>
       </c>
       <c r="B52" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
       <c r="C52" s="1">
         <v>200000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>100.368</v>
+        <v>102.621</v>
       </c>
       <c r="E52" s="1">
-        <v>99.574</v>
+        <v>101.799</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>199148.0</v>
+        <v>203598.0</v>
       </c>
       <c r="I52" s="1">
-        <v>1588.0</v>
+        <v>1644.0</v>
       </c>
       <c r="J52" s="1">
-        <v>0.79739691084018</v>
+        <v>0.80747355082073</v>
       </c>
       <c r="K52">
-        <v>2.47</v>
+        <v>1.47</v>
       </c>
       <c r="L52" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="M52" s="1">
-        <v>200736.0</v>
+        <v>205242.0</v>
       </c>
       <c r="N52" s="1">
-        <v>205683.95</v>
+        <v>208176.25</v>
       </c>
       <c r="O52" s="1">
-        <v>0.93</v>
+        <v>0.91</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="B53" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="C53" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>102.426</v>
+        <v>97.129</v>
       </c>
       <c r="E53" s="1">
-        <v>101.799</v>
+        <v>93.412</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>203598.0</v>
+        <v>93412.0</v>
       </c>
       <c r="I53" s="1">
-        <v>1254.0</v>
+        <v>3717.0</v>
       </c>
       <c r="J53" s="1">
-        <v>0.61591960628297</v>
+        <v>3.9791461482465</v>
       </c>
       <c r="K53">
-        <v>1.24</v>
-[...2 lines deleted...]
-        <v>159</v>
+        <v>0.25</v>
+      </c>
+      <c r="L53">
+        <v>249.32</v>
       </c>
       <c r="M53" s="1">
-        <v>204852.0</v>
+        <v>97129.0</v>
       </c>
       <c r="N53" s="1">
-        <v>207325.97</v>
+        <v>97378.32</v>
       </c>
       <c r="O53" s="1">
-        <v>0.94</v>
+        <v>0.42</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="B54" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="C54" s="1">
         <v>100000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>97.022</v>
+        <v>91.486</v>
       </c>
       <c r="E54" s="1">
-        <v>93.412</v>
+        <v>91.432</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>93412.0</v>
+        <v>91432.0</v>
       </c>
       <c r="I54" s="1">
-        <v>3610.0</v>
+        <v>54.0</v>
       </c>
       <c r="J54" s="1">
-        <v>3.86459983728</v>
+        <v>0.059060285239304</v>
       </c>
       <c r="K54">
-        <v>0.19</v>
+        <v>0.11</v>
       </c>
       <c r="L54">
-        <v>191.78</v>
+        <v>113.01</v>
       </c>
       <c r="M54" s="1">
-        <v>97022.0</v>
+        <v>91486.0</v>
       </c>
       <c r="N54" s="1">
-        <v>97213.78</v>
+        <v>91599.01</v>
       </c>
       <c r="O54" s="1">
-        <v>0.44</v>
+        <v>0.4</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="B55" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="C55" s="1">
         <v>100000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>100.134</v>
+        <v>100.212</v>
       </c>
       <c r="E55" s="1">
         <v>99.956</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
         <v>99956.0</v>
       </c>
       <c r="I55" s="1">
-        <v>178.0</v>
+        <v>256.0</v>
       </c>
       <c r="J55" s="1">
-        <v>0.17807835447597</v>
+        <v>0.25611268958342</v>
       </c>
       <c r="K55">
-        <v>1.66</v>
+        <v>1.85</v>
       </c>
       <c r="L55" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="M55" s="1">
-        <v>100134.0</v>
+        <v>100212.0</v>
       </c>
       <c r="N55" s="1">
-        <v>101795.99</v>
+        <v>102063.03</v>
       </c>
       <c r="O55" s="1">
-        <v>0.46</v>
+        <v>0.45</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="B56" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="C56" s="1">
         <v>100000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>100.985</v>
+        <v>100.958</v>
       </c>
       <c r="E56" s="1">
         <v>100.426</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
         <v>100426.0</v>
       </c>
       <c r="I56" s="1">
-        <v>559.0</v>
+        <v>532.0</v>
       </c>
       <c r="J56" s="1">
-        <v>0.55662876147611</v>
+        <v>0.52974329356939</v>
       </c>
       <c r="K56">
-        <v>0.91</v>
-[...2 lines deleted...]
-        <v>909.86</v>
+        <v>1.11</v>
+      </c>
+      <c r="L56" t="s">
+        <v>170</v>
       </c>
       <c r="M56" s="1">
-        <v>100985.0</v>
+        <v>100958.0</v>
       </c>
       <c r="N56" s="1">
-        <v>101894.86</v>
+        <v>102070.05</v>
       </c>
       <c r="O56" s="1">
-        <v>0.46</v>
+        <v>0.45</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
       <c r="B57" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="C57" s="1">
         <v>114000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>99.941</v>
+        <v>100.023</v>
       </c>
       <c r="E57" s="1">
         <v>99.818</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
         <v>113792.52</v>
       </c>
       <c r="I57" s="1">
-        <v>140.22</v>
+        <v>233.7</v>
       </c>
       <c r="J57" s="1">
-        <v>0.12322426816807</v>
+        <v>0.20537378028011</v>
       </c>
       <c r="K57">
+        <v>0.67</v>
+      </c>
+      <c r="L57">
+        <v>762.47</v>
+      </c>
+      <c r="M57" s="1">
+        <v>114026.22</v>
+      </c>
+      <c r="N57" s="1">
+        <v>114788.69</v>
+      </c>
+      <c r="O57" s="1">
         <v>0.5</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.52</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="B58" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="C58" s="1">
-        <v>56000.0</v>
+        <v>135000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>101.023</v>
+        <v>100.223</v>
       </c>
       <c r="E58" s="1">
-        <v>99.558</v>
+        <v>99.998</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>55752.48</v>
+        <v>134997.3</v>
       </c>
       <c r="I58" s="1">
-        <v>820.4</v>
+        <v>303.75</v>
       </c>
       <c r="J58" s="1">
-        <v>1.4715040478917</v>
+        <v>0.22500450009</v>
       </c>
       <c r="K58">
-        <v>0.49</v>
+        <v>0.09</v>
       </c>
       <c r="L58">
-        <v>273.29</v>
+        <v>122.24</v>
       </c>
       <c r="M58" s="1">
-        <v>56572.88</v>
+        <v>135301.05</v>
       </c>
       <c r="N58" s="1">
-        <v>56846.17</v>
+        <v>135423.29</v>
       </c>
       <c r="O58" s="1">
-        <v>0.26</v>
+        <v>0.59</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="B59" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="C59" s="1">
-        <v>100000.0</v>
+        <v>56000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>102.339</v>
+        <v>101.029</v>
       </c>
       <c r="E59" s="1">
-        <v>102.154</v>
+        <v>99.558</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>102154.0</v>
+        <v>55752.48</v>
       </c>
       <c r="I59" s="1">
-        <v>185.0</v>
+        <v>823.76</v>
       </c>
       <c r="J59" s="1">
-        <v>0.18109912485072</v>
+        <v>1.4775306856305</v>
       </c>
       <c r="K59">
-        <v>0.59</v>
+        <v>0.69</v>
       </c>
       <c r="L59">
-        <v>593.84</v>
+        <v>388.36</v>
       </c>
       <c r="M59" s="1">
-        <v>102339.0</v>
+        <v>56576.24</v>
       </c>
       <c r="N59" s="1">
-        <v>102932.84</v>
+        <v>56964.6</v>
       </c>
       <c r="O59" s="1">
-        <v>0.46</v>
+        <v>0.25</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="B60" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
       <c r="C60" s="1">
         <v>100000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>100.198</v>
+        <v>102.238</v>
       </c>
       <c r="E60" s="1">
-        <v>99.791</v>
+        <v>102.154</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>99791.0</v>
+        <v>102154.0</v>
       </c>
       <c r="I60" s="1">
-        <v>407.0</v>
+        <v>84.0</v>
       </c>
       <c r="J60" s="1">
-        <v>0.40785241154012</v>
+        <v>0.082228791824109</v>
       </c>
       <c r="K60">
-        <v>1.16</v>
-[...2 lines deleted...]
-        <v>175</v>
+        <v>0.87</v>
+      </c>
+      <c r="L60">
+        <v>873.29</v>
       </c>
       <c r="M60" s="1">
-        <v>100198.0</v>
+        <v>102238.0</v>
       </c>
       <c r="N60" s="1">
-        <v>101355.88</v>
+        <v>103111.29</v>
       </c>
       <c r="O60" s="1">
-        <v>0.46</v>
+        <v>0.45</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="B61" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="C61" s="1">
         <v>100000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>99.549</v>
+        <v>100.364</v>
       </c>
       <c r="E61" s="1">
-        <v>97.614</v>
+        <v>99.791</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>97614.0</v>
+        <v>99791.0</v>
       </c>
       <c r="I61" s="1">
-        <v>1935.0</v>
+        <v>573.0</v>
       </c>
       <c r="J61" s="1">
-        <v>1.9822976212429</v>
+        <v>0.57420007816336</v>
       </c>
       <c r="K61">
-        <v>0.69</v>
-[...2 lines deleted...]
-        <v>693.15</v>
+        <v>1.35</v>
+      </c>
+      <c r="L61" t="s">
+        <v>181</v>
       </c>
       <c r="M61" s="1">
-        <v>99549.0</v>
+        <v>100364.0</v>
       </c>
       <c r="N61" s="1">
-        <v>100242.15</v>
+        <v>101710.92</v>
       </c>
       <c r="O61" s="1">
-        <v>0.45</v>
+        <v>0.44</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="B62" t="s">
-        <v>179</v>
+        <v>183</v>
       </c>
       <c r="C62" s="1">
         <v>100000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>100.548</v>
+        <v>99.639</v>
       </c>
       <c r="E62" s="1">
-        <v>99.902</v>
+        <v>97.614</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>99902.0</v>
+        <v>97614.0</v>
       </c>
       <c r="I62" s="1">
-        <v>646.0</v>
+        <v>2025.0</v>
       </c>
       <c r="J62" s="1">
-        <v>0.64663370102701</v>
+        <v>2.074497510603</v>
       </c>
       <c r="K62">
-        <v>0.6</v>
+        <v>0.78</v>
       </c>
       <c r="L62">
-        <v>598.63</v>
+        <v>783.56</v>
       </c>
       <c r="M62" s="1">
-        <v>100548.0</v>
+        <v>99639.0</v>
       </c>
       <c r="N62" s="1">
-        <v>101146.63</v>
+        <v>100422.56</v>
       </c>
       <c r="O62" s="1">
-        <v>0.46</v>
+        <v>0.44</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>180</v>
+        <v>184</v>
       </c>
       <c r="B63" t="s">
-        <v>181</v>
+        <v>185</v>
       </c>
       <c r="C63" s="1">
         <v>100000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>104.254</v>
+        <v>104.436</v>
       </c>
       <c r="E63" s="1">
         <v>104.37</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
         <v>104370.0</v>
       </c>
       <c r="I63" s="1">
-        <v>-116.0</v>
+        <v>66.0</v>
       </c>
       <c r="J63" s="1">
-        <v>-0.1111430487688</v>
+        <v>0.063236562230526</v>
       </c>
       <c r="K63">
-        <v>4.01</v>
+        <v>4.31</v>
       </c>
       <c r="L63" t="s">
-        <v>182</v>
+        <v>186</v>
       </c>
       <c r="M63" s="1">
-        <v>104254.0</v>
+        <v>104436.0</v>
       </c>
       <c r="N63" s="1">
-        <v>108260.8</v>
+        <v>108745.2</v>
       </c>
       <c r="O63" s="1">
-        <v>0.49</v>
+        <v>0.47</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>183</v>
+        <v>187</v>
       </c>
       <c r="B64" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="C64" s="1">
         <v>100000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>101.98</v>
+        <v>101.927</v>
       </c>
       <c r="E64" s="1">
         <v>102.199</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
         <v>102199.0</v>
       </c>
       <c r="I64" s="1">
-        <v>-219.0</v>
+        <v>-272.0</v>
       </c>
       <c r="J64" s="1">
-        <v>-0.21428781103533</v>
+        <v>-0.26614741827219</v>
       </c>
       <c r="K64">
-        <v>2.78</v>
+        <v>3.06</v>
       </c>
       <c r="L64" t="s">
-        <v>185</v>
+        <v>189</v>
       </c>
       <c r="M64" s="1">
-        <v>101980.0</v>
+        <v>101927.0</v>
       </c>
       <c r="N64" s="1">
-        <v>104762.88</v>
+        <v>104989.33</v>
       </c>
       <c r="O64" s="1">
-        <v>0.47</v>
+        <v>0.46</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>186</v>
+        <v>190</v>
       </c>
       <c r="B65" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="C65" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>98.707</v>
+        <v>100.239</v>
       </c>
       <c r="E65" s="1">
-        <v>97.47633333</v>
+        <v>99.67</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>292429.0</v>
+        <v>99670.0</v>
       </c>
       <c r="I65" s="1">
-        <v>3692.0</v>
+        <v>569.0</v>
       </c>
       <c r="J65" s="1">
-        <v>1.2625286821758</v>
+        <v>0.57088391692586</v>
       </c>
       <c r="K65">
-        <v>1.43</v>
-[...2 lines deleted...]
-        <v>188</v>
+        <v>0.15</v>
+      </c>
+      <c r="L65">
+        <v>145.55</v>
       </c>
       <c r="M65" s="1">
-        <v>296121.0</v>
+        <v>100239.0</v>
       </c>
       <c r="N65" s="1">
-        <v>300399.49</v>
+        <v>100384.55</v>
       </c>
       <c r="O65" s="1">
-        <v>1.36</v>
+        <v>0.44</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="B66" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="C66" s="1">
         <v>200000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>97.761</v>
+        <v>97.873</v>
       </c>
       <c r="E66" s="1">
         <v>97.63</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
         <v>195260.0</v>
       </c>
       <c r="I66" s="1">
-        <v>262.0</v>
+        <v>486.0</v>
       </c>
       <c r="J66" s="1">
-        <v>0.13418006760217</v>
+        <v>0.2488989040254</v>
       </c>
       <c r="K66">
-        <v>1.51</v>
+        <v>1.62</v>
       </c>
       <c r="L66" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="M66" s="1">
-        <v>195522.0</v>
+        <v>195746.0</v>
       </c>
       <c r="N66" s="1">
-        <v>198549.4</v>
+        <v>198987.1</v>
       </c>
       <c r="O66" s="1">
-        <v>0.9</v>
+        <v>0.87</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="B67" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="C67" s="1">
         <v>118000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>99.721</v>
+        <v>100.005</v>
       </c>
       <c r="E67" s="1">
         <v>99.628</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
         <v>117561.04</v>
       </c>
       <c r="I67" s="1">
-        <v>109.74</v>
+        <v>444.86</v>
       </c>
       <c r="J67" s="1">
-        <v>0.093347251776609</v>
+        <v>0.37840767655679</v>
       </c>
       <c r="K67">
-        <v>1.11</v>
+        <v>1.33</v>
       </c>
       <c r="L67" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="M67" s="1">
-        <v>117670.78</v>
+        <v>118005.9</v>
       </c>
       <c r="N67" s="1">
-        <v>118984.14</v>
+        <v>119571.42</v>
       </c>
       <c r="O67" s="1">
-        <v>0.54</v>
+        <v>0.52</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="B68" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="C68" s="1">
         <v>100000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>99.534</v>
+        <v>99.546</v>
       </c>
       <c r="E68" s="1">
         <v>97.633</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
         <v>97633.0</v>
       </c>
       <c r="I68" s="1">
-        <v>1901.0</v>
+        <v>1913.0</v>
       </c>
       <c r="J68" s="1">
-        <v>1.9470875626069</v>
+        <v>1.9593784888306</v>
       </c>
       <c r="K68">
-        <v>1.8</v>
+        <v>1.94</v>
       </c>
       <c r="L68" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="M68" s="1">
-        <v>99534.0</v>
+        <v>99546.0</v>
       </c>
       <c r="N68" s="1">
-        <v>101332.97</v>
+        <v>101484.7</v>
       </c>
       <c r="O68" s="1">
-        <v>0.46</v>
+        <v>0.44</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="B69" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="C69" s="1">
         <v>100000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>97.989</v>
+        <v>97.982</v>
       </c>
       <c r="E69" s="1">
         <v>94.862</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
         <v>94862.0</v>
       </c>
       <c r="I69" s="1">
-        <v>3127.0</v>
+        <v>3120.0</v>
       </c>
       <c r="J69" s="1">
-        <v>3.2963673546836</v>
+        <v>3.2889882144589</v>
       </c>
       <c r="K69">
-        <v>0.57</v>
+        <v>0.63</v>
       </c>
       <c r="L69">
-        <v>572.95</v>
+        <v>630.48</v>
       </c>
       <c r="M69" s="1">
-        <v>97989.0</v>
+        <v>97982.0</v>
       </c>
       <c r="N69" s="1">
-        <v>98561.95</v>
+        <v>98612.48</v>
       </c>
       <c r="O69" s="1">
-        <v>0.45</v>
+        <v>0.43</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="B70" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="C70" s="1">
         <v>300000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>95.291</v>
+        <v>95.426</v>
       </c>
       <c r="E70" s="1">
         <v>91.856</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
         <v>275568.0</v>
       </c>
       <c r="I70" s="1">
-        <v>10305.0</v>
+        <v>10710.0</v>
       </c>
       <c r="J70" s="1">
-        <v>3.7395488590838</v>
+        <v>3.8865180282181</v>
       </c>
       <c r="K70">
-        <v>0.24</v>
+        <v>0.01</v>
       </c>
       <c r="L70">
-        <v>719.18</v>
+        <v>18.49</v>
       </c>
       <c r="M70" s="1">
-        <v>285873.0</v>
+        <v>286278.0</v>
       </c>
       <c r="N70" s="1">
-        <v>286592.18</v>
+        <v>286296.49</v>
       </c>
       <c r="O70" s="1">
-        <v>1.29</v>
+        <v>1.25</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="B71" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="C71" s="1">
         <v>100000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>102.876</v>
+        <v>103.08</v>
       </c>
       <c r="E71" s="1">
         <v>102.61</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
         <v>102610.0</v>
       </c>
       <c r="I71" s="1">
-        <v>266.0</v>
+        <v>470.0</v>
       </c>
       <c r="J71" s="1">
-        <v>0.25923399278823</v>
+        <v>0.45804502485138</v>
       </c>
       <c r="K71">
-        <v>1.87</v>
+        <v>2.15</v>
       </c>
       <c r="L71" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="M71" s="1">
-        <v>102876.0</v>
+        <v>103080.0</v>
       </c>
       <c r="N71" s="1">
-        <v>104750.66</v>
+        <v>105234.11</v>
       </c>
       <c r="O71" s="1">
-        <v>0.47</v>
+        <v>0.46</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="B72" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="C72" s="1">
         <v>100000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>99.607</v>
+        <v>99.604</v>
       </c>
       <c r="E72" s="1">
         <v>98.186</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
         <v>98186.0</v>
       </c>
       <c r="I72" s="1">
-        <v>1421.0</v>
+        <v>1418.0</v>
       </c>
       <c r="J72" s="1">
-        <v>1.4472531725501</v>
+        <v>1.444197747133</v>
       </c>
       <c r="K72">
-        <v>0.65</v>
+        <v>0.76</v>
       </c>
       <c r="L72">
-        <v>646.03</v>
+        <v>764.38</v>
       </c>
       <c r="M72" s="1">
-        <v>99607.0</v>
+        <v>99604.0</v>
       </c>
       <c r="N72" s="1">
-        <v>100253.03</v>
+        <v>100368.38</v>
       </c>
       <c r="O72" s="1">
-        <v>0.45</v>
+        <v>0.44</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="B73" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="C73" s="1">
         <v>150000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>102.714</v>
+        <v>102.524</v>
       </c>
       <c r="E73" s="1">
         <v>104.115</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
         <v>156172.5</v>
       </c>
       <c r="I73" s="1">
-        <v>-2101.5</v>
+        <v>-2386.5</v>
       </c>
       <c r="J73" s="1">
-        <v>-1.3456274312059</v>
+        <v>-1.5281179465015</v>
       </c>
       <c r="K73">
-        <v>4.55</v>
+        <v>4.88</v>
       </c>
       <c r="L73" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="M73" s="1">
-        <v>154071.0</v>
+        <v>153786.0</v>
       </c>
       <c r="N73" s="1">
-        <v>160892.92</v>
+        <v>161101.07</v>
       </c>
       <c r="O73" s="1">
-        <v>0.73</v>
+        <v>0.7</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="B74" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="C74" s="1">
         <v>100000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>100.56</v>
+        <v>100.64</v>
       </c>
       <c r="E74" s="1">
         <v>99.376</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
         <v>99376.0</v>
       </c>
       <c r="I74" s="1">
-        <v>1184.0</v>
+        <v>1264.0</v>
       </c>
       <c r="J74" s="1">
-        <v>1.191434551602</v>
+        <v>1.2719368861697</v>
       </c>
       <c r="K74">
-        <v>2.16</v>
+        <v>2.35</v>
       </c>
       <c r="L74" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="M74" s="1">
-        <v>100560.0</v>
+        <v>100640.0</v>
       </c>
       <c r="N74" s="1">
-        <v>102718.22</v>
+        <v>102987.26</v>
       </c>
       <c r="O74" s="1">
-        <v>0.46</v>
+        <v>0.45</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="B75" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="C75" s="1">
         <v>100000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>103.781</v>
+        <v>103.679</v>
       </c>
       <c r="E75" s="1">
         <v>103.917</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
         <v>103917.0</v>
       </c>
       <c r="I75" s="1">
-        <v>-136.0</v>
+        <v>-238.0</v>
       </c>
       <c r="J75" s="1">
-        <v>-0.13087367803151</v>
+        <v>-0.22902893655514</v>
       </c>
       <c r="K75">
-        <v>3.79</v>
+        <v>4.11</v>
       </c>
       <c r="L75" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="M75" s="1">
-        <v>103781.0</v>
+        <v>103679.0</v>
       </c>
       <c r="N75" s="1">
-        <v>107574.15</v>
+        <v>107792.7</v>
       </c>
       <c r="O75" s="1">
-        <v>0.49</v>
+        <v>0.47</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="B76" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="C76" s="1">
         <v>200000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>101.564</v>
+        <v>101.519</v>
       </c>
       <c r="E76" s="1">
         <v>101.831</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
         <v>203662.0</v>
       </c>
       <c r="I76" s="1">
-        <v>-534.0</v>
+        <v>-624.0</v>
       </c>
       <c r="J76" s="1">
-        <v>-0.26219913385904</v>
+        <v>-0.30638999911618</v>
       </c>
       <c r="K76">
-        <v>1.5</v>
+        <v>1.74</v>
       </c>
       <c r="L76" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="M76" s="1">
-        <v>203128.0</v>
+        <v>203038.0</v>
       </c>
       <c r="N76" s="1">
-        <v>206127.32</v>
+        <v>206514.03</v>
       </c>
       <c r="O76" s="1">
-        <v>0.93</v>
+        <v>0.9</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="B77" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="C77" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>94.947</v>
+        <v>97.924</v>
       </c>
       <c r="E77" s="1">
-        <v>91.695</v>
+        <v>97.814</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>91695.0</v>
+        <v>195628.0</v>
       </c>
       <c r="I77" s="1">
-        <v>3252.0</v>
+        <v>220.0</v>
       </c>
       <c r="J77" s="1">
-        <v>3.5465401603141</v>
+        <v>0.11245833929703</v>
       </c>
       <c r="K77">
-        <v>0.15</v>
-[...2 lines deleted...]
-        <v>154.11</v>
+        <v>1.59</v>
+      </c>
+      <c r="L77" t="s">
+        <v>224</v>
       </c>
       <c r="M77" s="1">
-        <v>94947.0</v>
+        <v>195848.0</v>
       </c>
       <c r="N77" s="1">
-        <v>95101.11</v>
+        <v>199037.04</v>
       </c>
       <c r="O77" s="1">
-        <v>0.43</v>
+        <v>0.87</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>221</v>
+        <v>225</v>
       </c>
       <c r="B78" t="s">
-        <v>222</v>
+        <v>226</v>
       </c>
       <c r="C78" s="1">
         <v>100000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>103.009</v>
+        <v>95.013</v>
       </c>
       <c r="E78" s="1">
-        <v>103.378</v>
+        <v>91.695</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>103378.0</v>
+        <v>91695.0</v>
       </c>
       <c r="I78" s="1">
-        <v>-369.0</v>
+        <v>3318.0</v>
       </c>
       <c r="J78" s="1">
-        <v>-0.35694248292673</v>
+        <v>3.6185179126452</v>
       </c>
       <c r="K78">
-        <v>3.02</v>
-[...2 lines deleted...]
-        <v>223</v>
+        <v>0.17</v>
+      </c>
+      <c r="L78">
+        <v>170.55</v>
       </c>
       <c r="M78" s="1">
-        <v>103009.0</v>
+        <v>95013.0</v>
       </c>
       <c r="N78" s="1">
-        <v>106033.66</v>
+        <v>95183.55</v>
       </c>
       <c r="O78" s="1">
-        <v>0.48</v>
+        <v>0.42</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="B79" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="C79" s="1">
         <v>100000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>100.516</v>
+        <v>102.949</v>
       </c>
       <c r="E79" s="1">
-        <v>99.75</v>
+        <v>103.378</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>99750.0</v>
+        <v>103378.0</v>
       </c>
       <c r="I79" s="1">
-        <v>766.0</v>
+        <v>-429.0</v>
       </c>
       <c r="J79" s="1">
-        <v>0.76791979949875</v>
+        <v>-0.4149819110449</v>
       </c>
       <c r="K79">
-        <v>1.02</v>
+        <v>3.29</v>
       </c>
       <c r="L79" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="M79" s="1">
-        <v>100516.0</v>
+        <v>102949.0</v>
       </c>
       <c r="N79" s="1">
-        <v>101540.66</v>
+        <v>106236.67</v>
       </c>
       <c r="O79" s="1">
         <v>0.46</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="B80" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="C80" s="1">
         <v>200000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>100.217</v>
+        <v>100.327</v>
       </c>
       <c r="E80" s="1">
-        <v>99.868</v>
+        <v>100.0825</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>199736.0</v>
+        <v>200165.0</v>
       </c>
       <c r="I80" s="1">
-        <v>698.0</v>
+        <v>489.0</v>
       </c>
       <c r="J80" s="1">
-        <v>0.34946128890135</v>
+        <v>0.24429845377564</v>
       </c>
       <c r="K80">
-        <v>1.96</v>
+        <v>1.21</v>
       </c>
       <c r="L80" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="M80" s="1">
-        <v>200434.0</v>
+        <v>200654.0</v>
       </c>
       <c r="N80" s="1">
-        <v>204346.33</v>
+        <v>203064.96</v>
       </c>
       <c r="O80" s="1">
-        <v>0.92</v>
+        <v>0.89</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="B81" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="C81" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>100.728</v>
+        <v>100.228</v>
       </c>
       <c r="E81" s="1">
-        <v>100.174</v>
+        <v>99.868</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>100174.0</v>
+        <v>199736.0</v>
       </c>
       <c r="I81" s="1">
-        <v>554.0</v>
+        <v>720.0</v>
       </c>
       <c r="J81" s="1">
-        <v>0.55303771437698</v>
+        <v>0.36047582809308</v>
       </c>
       <c r="K81">
-        <v>0.66</v>
-[...2 lines deleted...]
-        <v>663.01</v>
+        <v>2.13</v>
+      </c>
+      <c r="L81" t="s">
+        <v>235</v>
       </c>
       <c r="M81" s="1">
-        <v>100728.0</v>
+        <v>200456.0</v>
       </c>
       <c r="N81" s="1">
-        <v>101391.01</v>
+        <v>204713.53</v>
       </c>
       <c r="O81" s="1">
-        <v>0.46</v>
+        <v>0.89</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>232</v>
+        <v>236</v>
       </c>
       <c r="B82" t="s">
-        <v>233</v>
+        <v>237</v>
       </c>
       <c r="C82" s="1">
-        <v>250000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>100.034</v>
+        <v>100.654</v>
       </c>
       <c r="E82" s="1">
-        <v>100.0</v>
+        <v>100.174</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>250000.0</v>
+        <v>100174.0</v>
       </c>
       <c r="I82" s="1">
-        <v>85.0</v>
+        <v>480.0</v>
       </c>
       <c r="J82" s="1">
-        <v>0.034</v>
+        <v>0.47916625072374</v>
       </c>
       <c r="K82">
-        <v>0.54</v>
-[...2 lines deleted...]
-        <v>234</v>
+        <v>0.84</v>
+      </c>
+      <c r="L82">
+        <v>843.84</v>
       </c>
       <c r="M82" s="1">
-        <v>250085.0</v>
+        <v>100654.0</v>
       </c>
       <c r="N82" s="1">
-        <v>251434.75</v>
+        <v>101497.84</v>
       </c>
       <c r="O82" s="1">
-        <v>1.14</v>
+        <v>0.44</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="B83" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="C83" s="1">
-        <v>200000.0</v>
+        <v>250000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>96.916</v>
+        <v>100.168</v>
       </c>
       <c r="E83" s="1">
-        <v>94.556</v>
+        <v>100.0</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>189112.0</v>
+        <v>250000.0</v>
       </c>
       <c r="I83" s="1">
-        <v>4720.0</v>
+        <v>420.0</v>
       </c>
       <c r="J83" s="1">
-        <v>2.4958754600448</v>
+        <v>0.168</v>
       </c>
       <c r="K83">
-        <v>0.8</v>
+        <v>0.73</v>
       </c>
       <c r="L83" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="M83" s="1">
-        <v>193832.0</v>
+        <v>250420.0</v>
       </c>
       <c r="N83" s="1">
-        <v>195441.59</v>
+        <v>252239.23</v>
       </c>
       <c r="O83" s="1">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
       <c r="B84" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="C84" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>103.75</v>
+        <v>96.941</v>
       </c>
       <c r="E84" s="1">
-        <v>104.882</v>
+        <v>94.556</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>314646.0</v>
+        <v>189112.0</v>
       </c>
       <c r="I84" s="1">
-        <v>-3396.0</v>
+        <v>4770.0</v>
       </c>
       <c r="J84" s="1">
-        <v>-1.0793081749013</v>
+        <v>2.5223148187318</v>
       </c>
       <c r="K84">
-        <v>1.33</v>
+        <v>0.89</v>
       </c>
       <c r="L84" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="M84" s="1">
-        <v>311250.0</v>
+        <v>193882.0</v>
       </c>
       <c r="N84" s="1">
-        <v>315245.45</v>
+        <v>195655.97</v>
       </c>
       <c r="O84" s="1">
-        <v>1.42</v>
+        <v>0.85</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="B85" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="C85" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>99.876</v>
+        <v>103.56</v>
       </c>
       <c r="E85" s="1">
-        <v>99.612</v>
+        <v>104.882</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>99612.0</v>
+        <v>314646.0</v>
       </c>
       <c r="I85" s="1">
-        <v>264.0</v>
+        <v>-3966.0</v>
       </c>
       <c r="J85" s="1">
-        <v>0.26502830984219</v>
+        <v>-1.2604641406533</v>
       </c>
       <c r="K85">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.65</v>
+      </c>
+      <c r="L85" t="s">
+        <v>246</v>
       </c>
       <c r="M85" s="1">
-        <v>99876.0</v>
+        <v>310680.0</v>
       </c>
       <c r="N85" s="1">
-        <v>99876.0</v>
+        <v>315624.86</v>
       </c>
       <c r="O85" s="1">
-        <v>0.45</v>
+        <v>1.38</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="B86" t="s">
-        <v>244</v>
+        <v>248</v>
       </c>
       <c r="C86" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>102.529</v>
+        <v>99.996</v>
       </c>
       <c r="E86" s="1">
-        <v>102.875</v>
+        <v>99.612</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>205750.0</v>
+        <v>99612.0</v>
       </c>
       <c r="I86" s="1">
-        <v>-692.0</v>
+        <v>384.0</v>
       </c>
       <c r="J86" s="1">
-        <v>-0.3363304981774</v>
+        <v>0.38549572340682</v>
       </c>
       <c r="K86">
-        <v>1.64</v>
-[...2 lines deleted...]
-        <v>245</v>
+        <v>0.2</v>
+      </c>
+      <c r="L86">
+        <v>196.92</v>
       </c>
       <c r="M86" s="1">
-        <v>205058.0</v>
+        <v>99996.0</v>
       </c>
       <c r="N86" s="1">
-        <v>208333.31</v>
+        <v>100192.92</v>
       </c>
       <c r="O86" s="1">
-        <v>0.94</v>
+        <v>0.44</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="B87" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="C87" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>97.655</v>
+        <v>102.449</v>
       </c>
       <c r="E87" s="1">
-        <v>94.517</v>
+        <v>102.875</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>94517.0</v>
+        <v>205750.0</v>
       </c>
       <c r="I87" s="1">
-        <v>3138.0</v>
+        <v>-852.0</v>
       </c>
       <c r="J87" s="1">
-        <v>3.3200376651819</v>
+        <v>-0.41409477521264</v>
       </c>
       <c r="K87">
-        <v>0.41</v>
-[...2 lines deleted...]
-        <v>405.77</v>
+        <v>1.91</v>
+      </c>
+      <c r="L87" t="s">
+        <v>251</v>
       </c>
       <c r="M87" s="1">
-        <v>97655.0</v>
+        <v>204898.0</v>
       </c>
       <c r="N87" s="1">
-        <v>98060.77</v>
+        <v>208719.19</v>
       </c>
       <c r="O87" s="1">
-        <v>0.44</v>
+        <v>0.91</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>248</v>
+        <v>252</v>
       </c>
       <c r="B88" t="s">
-        <v>249</v>
+        <v>253</v>
       </c>
       <c r="C88" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>99.989</v>
+        <v>97.554</v>
       </c>
       <c r="E88" s="1">
-        <v>99.954</v>
+        <v>94.517</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>299862.0</v>
+        <v>94517.0</v>
       </c>
       <c r="I88" s="1">
-        <v>105.0</v>
+        <v>3037.0</v>
       </c>
       <c r="J88" s="1">
-        <v>0.035016107409408</v>
+        <v>3.2131785816308</v>
       </c>
       <c r="K88">
-        <v>1.26</v>
-[...2 lines deleted...]
-        <v>250</v>
+        <v>0.47</v>
+      </c>
+      <c r="L88">
+        <v>474.35</v>
       </c>
       <c r="M88" s="1">
-        <v>299967.0</v>
+        <v>97554.0</v>
       </c>
       <c r="N88" s="1">
-        <v>303739.6</v>
+        <v>98028.35</v>
       </c>
       <c r="O88" s="1">
-        <v>1.37</v>
+        <v>0.43</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>251</v>
+        <v>254</v>
       </c>
       <c r="B89" t="s">
-        <v>252</v>
+        <v>255</v>
       </c>
       <c r="C89" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>104.802</v>
+        <v>100.262</v>
       </c>
       <c r="E89" s="1">
-        <v>105.38</v>
+        <v>99.954</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>210760.0</v>
+        <v>299862.0</v>
       </c>
       <c r="I89" s="1">
-        <v>-1156.0</v>
+        <v>924.0</v>
       </c>
       <c r="J89" s="1">
-        <v>-0.54849117479598</v>
+        <v>0.30814174520279</v>
       </c>
       <c r="K89">
-        <v>4.58</v>
+        <v>1.45</v>
       </c>
       <c r="L89" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="M89" s="1">
-        <v>209604.0</v>
+        <v>300786.0</v>
       </c>
       <c r="N89" s="1">
-        <v>218765.64</v>
+        <v>305150.38</v>
       </c>
       <c r="O89" s="1">
-        <v>0.99</v>
+        <v>1.33</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>254</v>
+        <v>257</v>
       </c>
       <c r="B90" t="s">
-        <v>255</v>
+        <v>258</v>
       </c>
       <c r="C90" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>103.183</v>
+        <v>105.132</v>
       </c>
       <c r="E90" s="1">
-        <v>103.59</v>
+        <v>105.38</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>103590.0</v>
+        <v>210760.0</v>
       </c>
       <c r="I90" s="1">
-        <v>-407.0</v>
+        <v>-496.0</v>
       </c>
       <c r="J90" s="1">
-        <v>-0.39289506709142</v>
+        <v>-0.2353387739609</v>
       </c>
       <c r="K90">
-        <v>0.27</v>
-[...2 lines deleted...]
-        <v>266.1</v>
+        <v>4.94</v>
+      </c>
+      <c r="L90" t="s">
+        <v>259</v>
       </c>
       <c r="M90" s="1">
-        <v>103183.0</v>
+        <v>210264.0</v>
       </c>
       <c r="N90" s="1">
-        <v>103449.1</v>
+        <v>220148.93</v>
       </c>
       <c r="O90" s="1">
-        <v>0.47</v>
+        <v>0.96</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>256</v>
+        <v>260</v>
       </c>
       <c r="B91" t="s">
-        <v>257</v>
+        <v>261</v>
       </c>
       <c r="C91" s="1">
         <v>100000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>99.441</v>
+        <v>103.057</v>
       </c>
       <c r="E91" s="1">
-        <v>96.515</v>
+        <v>103.59</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>96515.0</v>
+        <v>103590.0</v>
       </c>
       <c r="I91" s="1">
-        <v>2926.0</v>
+        <v>-533.0</v>
       </c>
       <c r="J91" s="1">
-        <v>3.0316531109154</v>
+        <v>-0.51452842938508</v>
       </c>
       <c r="K91">
-        <v>0.29</v>
+        <v>0.57</v>
       </c>
       <c r="L91">
-        <v>289.38</v>
+        <v>570.21</v>
       </c>
       <c r="M91" s="1">
-        <v>99441.0</v>
+        <v>103057.0</v>
       </c>
       <c r="N91" s="1">
-        <v>99730.38</v>
+        <v>103627.21</v>
       </c>
       <c r="O91" s="1">
         <v>0.45</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>258</v>
+        <v>262</v>
       </c>
       <c r="B92" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
       <c r="C92" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>99.576</v>
+        <v>99.488</v>
       </c>
       <c r="E92" s="1">
-        <v>98.38833333</v>
+        <v>96.515</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>295165.0</v>
+        <v>96515.0</v>
       </c>
       <c r="I92" s="1">
-        <v>3563.0</v>
+        <v>2973.0</v>
       </c>
       <c r="J92" s="1">
-        <v>1.2071214405502</v>
+        <v>3.0803502046314</v>
       </c>
       <c r="K92">
-        <v>1.75</v>
-[...2 lines deleted...]
-        <v>260</v>
+        <v>0.33</v>
+      </c>
+      <c r="L92">
+        <v>330.48</v>
       </c>
       <c r="M92" s="1">
-        <v>298728.0</v>
+        <v>99488.0</v>
       </c>
       <c r="N92" s="1">
-        <v>303988.27</v>
+        <v>99818.48</v>
       </c>
       <c r="O92" s="1">
-        <v>1.37</v>
+        <v>0.44</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
       <c r="B93" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="C93" s="1">
-        <v>346000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>99.88</v>
+        <v>99.588</v>
       </c>
       <c r="E93" s="1">
-        <v>99.7</v>
+        <v>98.38833333</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>344962.0</v>
+        <v>295165.0</v>
       </c>
       <c r="I93" s="1">
-        <v>622.8</v>
+        <v>3599.0</v>
       </c>
       <c r="J93" s="1">
-        <v>0.18054162487462</v>
+        <v>1.2193180085715</v>
       </c>
       <c r="K93">
-        <v>1.64</v>
+        <v>1.92</v>
       </c>
       <c r="L93" t="s">
-        <v>263</v>
+        <v>266</v>
       </c>
       <c r="M93" s="1">
-        <v>345584.8</v>
+        <v>298764.0</v>
       </c>
       <c r="N93" s="1">
-        <v>351258.25</v>
+        <v>304517.42</v>
       </c>
       <c r="O93" s="1">
-        <v>1.59</v>
+        <v>1.33</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
       <c r="B94" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="C94" s="1">
-        <v>100000.0</v>
+        <v>346000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>100.332</v>
+        <v>99.772</v>
       </c>
       <c r="E94" s="1">
-        <v>100.0</v>
+        <v>99.7</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>100000.0</v>
+        <v>344962.0</v>
       </c>
       <c r="I94" s="1">
-        <v>332.0</v>
+        <v>249.12</v>
       </c>
       <c r="J94" s="1">
-        <v>0.332</v>
+        <v>0.07221664994985</v>
       </c>
       <c r="K94">
-        <v>1.61</v>
+        <v>1.8</v>
       </c>
       <c r="L94" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
       <c r="M94" s="1">
-        <v>100332.0</v>
+        <v>345211.12</v>
       </c>
       <c r="N94" s="1">
-        <v>101940.25</v>
+        <v>351424.9</v>
       </c>
       <c r="O94" s="1">
-        <v>0.46</v>
+        <v>1.53</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>267</v>
+        <v>270</v>
       </c>
       <c r="B95" t="s">
-        <v>268</v>
+        <v>271</v>
       </c>
       <c r="C95" s="1">
-        <v>400000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>105.118</v>
+        <v>100.429</v>
       </c>
       <c r="E95" s="1">
-        <v>105.50275</v>
+        <v>100.0</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>422011.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I95" s="1">
-        <v>-1539.0</v>
+        <v>429.0</v>
       </c>
       <c r="J95" s="1">
-        <v>-0.36468243718766</v>
+        <v>0.429</v>
       </c>
       <c r="K95">
-        <v>0.19</v>
-[...2 lines deleted...]
-        <v>760.27</v>
+        <v>1.8</v>
+      </c>
+      <c r="L95" t="s">
+        <v>272</v>
       </c>
       <c r="M95" s="1">
-        <v>420472.0</v>
+        <v>100429.0</v>
       </c>
       <c r="N95" s="1">
-        <v>421232.27</v>
+        <v>102228.33</v>
       </c>
       <c r="O95" s="1">
-        <v>1.9</v>
+        <v>0.45</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>269</v>
+        <v>273</v>
       </c>
       <c r="B96" t="s">
-        <v>270</v>
+        <v>274</v>
       </c>
       <c r="C96" s="1">
-        <v>300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>95.023</v>
+        <v>105.101</v>
       </c>
       <c r="E96" s="1">
-        <v>91.548</v>
+        <v>105.50275</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>274644.0</v>
+        <v>422011.0</v>
       </c>
       <c r="I96" s="1">
-        <v>10425.0</v>
+        <v>-1607.0</v>
       </c>
       <c r="J96" s="1">
-        <v>3.7958229562634</v>
+        <v>-0.38079576124793</v>
       </c>
       <c r="K96">
-        <v>0.24</v>
-[...2 lines deleted...]
-        <v>715.07</v>
+        <v>0.49</v>
+      </c>
+      <c r="L96" t="s">
+        <v>275</v>
       </c>
       <c r="M96" s="1">
-        <v>285069.0</v>
+        <v>420404.0</v>
       </c>
       <c r="N96" s="1">
-        <v>285784.07</v>
+        <v>422380.71</v>
       </c>
       <c r="O96" s="1">
-        <v>1.29</v>
+        <v>1.84</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>271</v>
+        <v>276</v>
       </c>
       <c r="B97" t="s">
-        <v>272</v>
+        <v>277</v>
       </c>
       <c r="C97" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>91.102</v>
+        <v>95.191</v>
       </c>
       <c r="E97" s="1">
-        <v>88.429</v>
+        <v>91.548</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>88429.0</v>
+        <v>274644.0</v>
       </c>
       <c r="I97" s="1">
-        <v>2673.0</v>
+        <v>10929.0</v>
       </c>
       <c r="J97" s="1">
-        <v>3.0227640253763</v>
+        <v>3.9793332459475</v>
       </c>
       <c r="K97">
-        <v>0.05</v>
+        <v>0.26</v>
       </c>
       <c r="L97">
-        <v>47.95</v>
+        <v>789.04</v>
       </c>
       <c r="M97" s="1">
-        <v>91102.0</v>
+        <v>285573.0</v>
       </c>
       <c r="N97" s="1">
-        <v>91149.95</v>
+        <v>286362.04</v>
       </c>
       <c r="O97" s="1">
-        <v>0.41</v>
+        <v>1.25</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>273</v>
+        <v>278</v>
       </c>
       <c r="B98" t="s">
-        <v>274</v>
+        <v>279</v>
       </c>
       <c r="C98" s="1">
         <v>100000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>102.903</v>
+        <v>91.451</v>
       </c>
       <c r="E98" s="1">
-        <v>104.501</v>
+        <v>88.429</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>104501.0</v>
+        <v>88429.0</v>
       </c>
       <c r="I98" s="1">
-        <v>-1598.0</v>
+        <v>3022.0</v>
       </c>
       <c r="J98" s="1">
-        <v>-1.5291719696462</v>
+        <v>3.4174309332911</v>
       </c>
       <c r="K98">
-        <v>3.89</v>
-[...2 lines deleted...]
-        <v>275</v>
+        <v>0.06</v>
+      </c>
+      <c r="L98">
+        <v>56.16</v>
       </c>
       <c r="M98" s="1">
-        <v>102903.0</v>
+        <v>91451.0</v>
       </c>
       <c r="N98" s="1">
-        <v>106790.67</v>
+        <v>91507.16</v>
       </c>
       <c r="O98" s="1">
-        <v>0.48</v>
+        <v>0.4</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>276</v>
+        <v>280</v>
       </c>
       <c r="B99" t="s">
-        <v>277</v>
+        <v>281</v>
       </c>
       <c r="C99" s="1">
         <v>100000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>100.703</v>
+        <v>102.75</v>
       </c>
       <c r="E99" s="1">
-        <v>99.903</v>
+        <v>104.501</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>99903.0</v>
+        <v>104501.0</v>
       </c>
       <c r="I99" s="1">
-        <v>800.0</v>
+        <v>-1751.0</v>
       </c>
       <c r="J99" s="1">
-        <v>0.80077675345085</v>
+        <v>-1.6755820518464</v>
       </c>
       <c r="K99">
-        <v>2.05</v>
+        <v>4.24</v>
       </c>
       <c r="L99" t="s">
-        <v>278</v>
+        <v>282</v>
       </c>
       <c r="M99" s="1">
-        <v>100703.0</v>
+        <v>102750.0</v>
       </c>
       <c r="N99" s="1">
-        <v>102750.95</v>
+        <v>106991.1</v>
       </c>
       <c r="O99" s="1">
-        <v>0.46</v>
+        <v>0.47</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>279</v>
+        <v>283</v>
       </c>
       <c r="B100" t="s">
-        <v>280</v>
+        <v>284</v>
       </c>
       <c r="C100" s="1">
         <v>100000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>100.352</v>
+        <v>100.703</v>
       </c>
       <c r="E100" s="1">
-        <v>99.68</v>
+        <v>99.903</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>99680.0</v>
+        <v>99903.0</v>
       </c>
       <c r="I100" s="1">
-        <v>672.0</v>
+        <v>800.0</v>
       </c>
       <c r="J100" s="1">
-        <v>0.67415730337079</v>
+        <v>0.80077675345085</v>
       </c>
       <c r="K100">
-        <v>0.51</v>
-[...2 lines deleted...]
-        <v>509.59</v>
+        <v>2.24</v>
+      </c>
+      <c r="L100" t="s">
+        <v>285</v>
       </c>
       <c r="M100" s="1">
-        <v>100352.0</v>
+        <v>100703.0</v>
       </c>
       <c r="N100" s="1">
-        <v>100861.59</v>
+        <v>102939.99</v>
       </c>
       <c r="O100" s="1">
-        <v>0.46</v>
+        <v>0.45</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>281</v>
+        <v>286</v>
       </c>
       <c r="B101" t="s">
-        <v>282</v>
+        <v>287</v>
       </c>
       <c r="C101" s="1">
         <v>100000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>100.165</v>
+        <v>100.37</v>
       </c>
       <c r="E101" s="1">
-        <v>99.918</v>
+        <v>99.68</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>99918.0</v>
+        <v>99680.0</v>
       </c>
       <c r="I101" s="1">
-        <v>247.0</v>
+        <v>690.0</v>
       </c>
       <c r="J101" s="1">
-        <v>0.2472027062191</v>
+        <v>0.6922150882825</v>
       </c>
       <c r="K101">
-        <v>1.86</v>
-[...2 lines deleted...]
-        <v>283</v>
+        <v>0.71</v>
+      </c>
+      <c r="L101">
+        <v>706.85</v>
       </c>
       <c r="M101" s="1">
-        <v>100165.0</v>
+        <v>100370.0</v>
       </c>
       <c r="N101" s="1">
-        <v>102023.9</v>
+        <v>101076.85</v>
       </c>
       <c r="O101" s="1">
-        <v>0.46</v>
+        <v>0.44</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>284</v>
+        <v>288</v>
       </c>
       <c r="B102" t="s">
-        <v>285</v>
+        <v>289</v>
       </c>
       <c r="C102" s="1">
-        <v>150000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>101.611</v>
+        <v>100.112</v>
       </c>
       <c r="E102" s="1">
-        <v>101.331</v>
+        <v>99.918</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>151996.5</v>
+        <v>99918.0</v>
       </c>
       <c r="I102" s="1">
-        <v>420.0</v>
+        <v>194.0</v>
       </c>
       <c r="J102" s="1">
-        <v>0.27632215215482</v>
+        <v>0.19415921055265</v>
       </c>
       <c r="K102">
-        <v>1.25</v>
+        <v>2.05</v>
       </c>
       <c r="L102" t="s">
-        <v>286</v>
+        <v>290</v>
       </c>
       <c r="M102" s="1">
-        <v>152416.5</v>
+        <v>100112.0</v>
       </c>
       <c r="N102" s="1">
-        <v>154296.64</v>
+        <v>102159.95</v>
       </c>
       <c r="O102" s="1">
-        <v>0.7</v>
+        <v>0.45</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>287</v>
+        <v>291</v>
       </c>
       <c r="B103" t="s">
-        <v>288</v>
+        <v>292</v>
       </c>
       <c r="C103" s="1">
-        <v>114000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>100.25</v>
+        <v>101.539</v>
       </c>
       <c r="E103" s="1">
-        <v>99.889</v>
+        <v>101.331</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>113873.46</v>
+        <v>151996.5</v>
       </c>
       <c r="I103" s="1">
-        <v>411.54</v>
+        <v>312.0</v>
       </c>
       <c r="J103" s="1">
-        <v>0.36140115528236</v>
+        <v>0.20526788445787</v>
       </c>
       <c r="K103">
-        <v>1.05</v>
+        <v>1.5</v>
       </c>
       <c r="L103" t="s">
-        <v>289</v>
+        <v>293</v>
       </c>
       <c r="M103" s="1">
-        <v>114285.0</v>
+        <v>152308.5</v>
       </c>
       <c r="N103" s="1">
-        <v>115482.0</v>
+        <v>154558.5</v>
       </c>
       <c r="O103" s="1">
-        <v>0.52</v>
+        <v>0.67</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>290</v>
+        <v>294</v>
       </c>
       <c r="B104" t="s">
-        <v>291</v>
+        <v>295</v>
       </c>
       <c r="C104" s="1">
-        <v>200000.0</v>
+        <v>114000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>101.614</v>
+        <v>100.268</v>
       </c>
       <c r="E104" s="1">
-        <v>101.936</v>
+        <v>99.889</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>203872.0</v>
+        <v>113873.46</v>
       </c>
       <c r="I104" s="1">
-        <v>-644.0</v>
+        <v>432.06</v>
       </c>
       <c r="J104" s="1">
-        <v>-0.3158844765343</v>
+        <v>0.37942115748481</v>
       </c>
       <c r="K104">
-        <v>2.35</v>
+        <v>1.22</v>
       </c>
       <c r="L104" t="s">
-        <v>292</v>
+        <v>296</v>
       </c>
       <c r="M104" s="1">
-        <v>203228.0</v>
+        <v>114305.52</v>
       </c>
       <c r="N104" s="1">
-        <v>207920.47</v>
+        <v>115699.29</v>
       </c>
       <c r="O104" s="1">
-        <v>0.94</v>
+        <v>0.5</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>293</v>
+        <v>297</v>
       </c>
       <c r="B105" t="s">
-        <v>294</v>
+        <v>298</v>
       </c>
       <c r="C105" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>98.283</v>
+        <v>101.577</v>
       </c>
       <c r="E105" s="1">
-        <v>95.676</v>
+        <v>101.936</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>95676.0</v>
+        <v>203872.0</v>
       </c>
       <c r="I105" s="1">
-        <v>2607.0</v>
+        <v>-718.0</v>
       </c>
       <c r="J105" s="1">
-        <v>2.7248212717923</v>
+        <v>-0.35218176110501</v>
       </c>
       <c r="K105">
-        <v>0.28</v>
-[...2 lines deleted...]
-        <v>283.33</v>
+        <v>2.6</v>
+      </c>
+      <c r="L105" t="s">
+        <v>299</v>
       </c>
       <c r="M105" s="1">
-        <v>98283.0</v>
+        <v>203154.0</v>
       </c>
       <c r="N105" s="1">
-        <v>98566.33</v>
+        <v>208356.05</v>
       </c>
       <c r="O105" s="1">
-        <v>0.45</v>
+        <v>0.91</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>295</v>
+        <v>300</v>
       </c>
       <c r="B106" t="s">
-        <v>296</v>
+        <v>301</v>
       </c>
       <c r="C106" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>100.006</v>
+        <v>98.544</v>
       </c>
       <c r="E106" s="1">
-        <v>99.895</v>
+        <v>95.676</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>199790.0</v>
+        <v>95676.0</v>
       </c>
       <c r="I106" s="1">
-        <v>222.0</v>
+        <v>2868.0</v>
       </c>
       <c r="J106" s="1">
-        <v>0.11111667250613</v>
+        <v>2.9976169572307</v>
       </c>
       <c r="K106">
-        <v>1.62</v>
-[...2 lines deleted...]
-        <v>297</v>
+        <v>0.43</v>
+      </c>
+      <c r="L106">
+        <v>425.0</v>
       </c>
       <c r="M106" s="1">
-        <v>200012.0</v>
+        <v>98544.0</v>
       </c>
       <c r="N106" s="1">
-        <v>203248.3</v>
+        <v>98969.0</v>
       </c>
       <c r="O106" s="1">
-        <v>0.92</v>
+        <v>0.43</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>298</v>
+        <v>302</v>
       </c>
       <c r="B107" t="s">
-        <v>299</v>
+        <v>303</v>
       </c>
       <c r="C107" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>98.704</v>
+        <v>100.185</v>
       </c>
       <c r="E107" s="1">
-        <v>97.157</v>
+        <v>99.895</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>97157.0</v>
+        <v>199790.0</v>
       </c>
       <c r="I107" s="1">
-        <v>1547.0</v>
+        <v>580.0</v>
       </c>
       <c r="J107" s="1">
-        <v>1.5922681844849</v>
+        <v>0.29030482006106</v>
       </c>
       <c r="K107">
-        <v>0.86</v>
-[...2 lines deleted...]
-        <v>855.14</v>
+        <v>1.79</v>
+      </c>
+      <c r="L107" t="s">
+        <v>304</v>
       </c>
       <c r="M107" s="1">
-        <v>98704.0</v>
+        <v>200370.0</v>
       </c>
       <c r="N107" s="1">
-        <v>99559.14</v>
+        <v>203951.51</v>
       </c>
       <c r="O107" s="1">
-        <v>0.45</v>
+        <v>0.89</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>300</v>
+        <v>305</v>
       </c>
       <c r="B108" t="s">
-        <v>301</v>
+        <v>306</v>
       </c>
       <c r="C108" s="1">
         <v>200000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>101.418</v>
+        <v>101.352</v>
       </c>
       <c r="E108" s="1">
         <v>101.496</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
         <v>202992.0</v>
       </c>
       <c r="I108" s="1">
-        <v>-156.0</v>
+        <v>-288.0</v>
       </c>
       <c r="J108" s="1">
-        <v>-0.076850319224403</v>
+        <v>-0.14187751241428</v>
       </c>
       <c r="K108">
-        <v>1.82</v>
+        <v>2.07</v>
       </c>
       <c r="L108" t="s">
-        <v>302</v>
+        <v>307</v>
       </c>
       <c r="M108" s="1">
-        <v>202836.0</v>
+        <v>202704.0</v>
       </c>
       <c r="N108" s="1">
-        <v>206472.99</v>
+        <v>206834.14</v>
       </c>
       <c r="O108" s="1">
-        <v>0.93</v>
+        <v>0.9</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>303</v>
+        <v>308</v>
       </c>
       <c r="B109" t="s">
-        <v>304</v>
+        <v>309</v>
       </c>
       <c r="C109" s="1">
         <v>200000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>101.615</v>
+        <v>101.662</v>
       </c>
       <c r="E109" s="1">
         <v>101.276</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
         <v>202552.0</v>
       </c>
       <c r="I109" s="1">
-        <v>678.0</v>
+        <v>772.0</v>
       </c>
       <c r="J109" s="1">
-        <v>0.3347288597496</v>
+        <v>0.38113669576208</v>
       </c>
       <c r="K109">
-        <v>3.23</v>
-[...2 lines deleted...]
-        <v>305</v>
+        <v>0.07</v>
+      </c>
+      <c r="L109">
+        <v>147.95</v>
       </c>
       <c r="M109" s="1">
-        <v>203230.0</v>
+        <v>203324.0</v>
       </c>
       <c r="N109" s="1">
-        <v>209684.11</v>
+        <v>203471.95</v>
       </c>
       <c r="O109" s="1">
-        <v>0.95</v>
+        <v>0.89</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>306</v>
+        <v>310</v>
       </c>
       <c r="B110" t="s">
-        <v>307</v>
+        <v>311</v>
       </c>
       <c r="C110" s="1">
         <v>400000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>101.865</v>
+        <v>101.839</v>
       </c>
       <c r="E110" s="1">
         <v>101.62</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
         <v>406480.0</v>
       </c>
       <c r="I110" s="1">
-        <v>980.0</v>
+        <v>876.0</v>
       </c>
       <c r="J110" s="1">
-        <v>0.24109427278095</v>
+        <v>0.21550875811848</v>
       </c>
       <c r="K110">
-        <v>0.81</v>
+        <v>1.05</v>
       </c>
       <c r="L110" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
       <c r="M110" s="1">
-        <v>407460.0</v>
+        <v>407356.0</v>
       </c>
       <c r="N110" s="1">
-        <v>410717.53</v>
+        <v>411566.96</v>
       </c>
       <c r="O110" s="1">
-        <v>1.86</v>
+        <v>1.79</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="B111" t="s">
-        <v>310</v>
+        <v>314</v>
       </c>
       <c r="C111" s="1">
         <v>200000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>101.375</v>
+        <v>101.29</v>
       </c>
       <c r="E111" s="1">
         <v>101.83</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
         <v>203660.0</v>
       </c>
       <c r="I111" s="1">
-        <v>-910.0</v>
+        <v>-1080.0</v>
       </c>
       <c r="J111" s="1">
-        <v>-0.44682313660022</v>
+        <v>-0.53029559069037</v>
       </c>
       <c r="K111">
-        <v>3.16</v>
+        <v>3.42</v>
       </c>
       <c r="L111" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
       <c r="M111" s="1">
-        <v>202750.0</v>
+        <v>202580.0</v>
       </c>
       <c r="N111" s="1">
-        <v>209062.33</v>
+        <v>209418.36</v>
       </c>
       <c r="O111" s="1">
-        <v>0.94</v>
+        <v>0.91</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="B112" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="C112" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>98.765</v>
+        <v>94.694</v>
       </c>
       <c r="E112" s="1">
-        <v>96.638</v>
+        <v>94.848</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>193276.0</v>
+        <v>94848.0</v>
       </c>
       <c r="I112" s="1">
-        <v>4254.0</v>
+        <v>-154.0</v>
       </c>
       <c r="J112" s="1">
-        <v>2.2009975372007</v>
+        <v>-0.16236504723347</v>
       </c>
       <c r="K112">
-        <v>1.05</v>
+        <v>1.39</v>
       </c>
       <c r="L112" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
       <c r="M112" s="1">
-        <v>197530.0</v>
+        <v>94694.0</v>
       </c>
       <c r="N112" s="1">
-        <v>199632.74</v>
+        <v>96083.04</v>
       </c>
       <c r="O112" s="1">
-        <v>0.9</v>
+        <v>0.42</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="B113" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="C113" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>101.111</v>
+        <v>98.78</v>
       </c>
       <c r="E113" s="1">
-        <v>100.978</v>
+        <v>96.638</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>100978.0</v>
+        <v>193276.0</v>
       </c>
       <c r="I113" s="1">
-        <v>133.0</v>
+        <v>4284.0</v>
       </c>
       <c r="J113" s="1">
-        <v>0.13171185802848</v>
+        <v>2.2165193816097</v>
       </c>
       <c r="K113">
-        <v>1.63</v>
+        <v>1.13</v>
       </c>
       <c r="L113" t="s">
-        <v>317</v>
+        <v>321</v>
       </c>
       <c r="M113" s="1">
-        <v>101111.0</v>
+        <v>197560.0</v>
       </c>
       <c r="N113" s="1">
-        <v>102739.77</v>
+        <v>199827.12</v>
       </c>
       <c r="O113" s="1">
-        <v>0.46</v>
+        <v>0.87</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>318</v>
+        <v>322</v>
       </c>
       <c r="B114" t="s">
-        <v>319</v>
+        <v>323</v>
       </c>
       <c r="C114" s="1">
         <v>100000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>102.257</v>
+        <v>101.108</v>
       </c>
       <c r="E114" s="1">
-        <v>102.269</v>
+        <v>100.978</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>102269.0</v>
+        <v>100978.0</v>
       </c>
       <c r="I114" s="1">
-        <v>-12.0</v>
+        <v>130.0</v>
       </c>
       <c r="J114" s="1">
-        <v>-0.011733760963733</v>
+        <v>0.12874091386243</v>
       </c>
       <c r="K114">
-        <v>1.52</v>
+        <v>1.87</v>
       </c>
       <c r="L114" t="s">
-        <v>320</v>
+        <v>324</v>
       </c>
       <c r="M114" s="1">
-        <v>102257.0</v>
+        <v>101108.0</v>
       </c>
       <c r="N114" s="1">
-        <v>103772.07</v>
+        <v>102975.12</v>
       </c>
       <c r="O114" s="1">
-        <v>0.47</v>
+        <v>0.45</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>321</v>
+        <v>325</v>
       </c>
       <c r="B115" t="s">
-        <v>322</v>
+        <v>326</v>
       </c>
       <c r="C115" s="1">
         <v>100000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>95.646</v>
+        <v>102.265</v>
       </c>
       <c r="E115" s="1">
-        <v>92.67</v>
+        <v>102.269</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>92670.0</v>
+        <v>102269.0</v>
       </c>
       <c r="I115" s="1">
-        <v>2976.0</v>
+        <v>-4.0</v>
       </c>
       <c r="J115" s="1">
-        <v>3.2113952735513</v>
+        <v>-0.0039112536545776</v>
       </c>
       <c r="K115">
-        <v>0.24</v>
-[...2 lines deleted...]
-        <v>242.47</v>
+        <v>1.75</v>
+      </c>
+      <c r="L115" t="s">
+        <v>327</v>
       </c>
       <c r="M115" s="1">
-        <v>95646.0</v>
+        <v>102265.0</v>
       </c>
       <c r="N115" s="1">
-        <v>95888.47</v>
+        <v>104010.21</v>
       </c>
       <c r="O115" s="1">
-        <v>0.43</v>
+        <v>0.45</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>323</v>
+        <v>328</v>
       </c>
       <c r="B116" t="s">
-        <v>324</v>
+        <v>329</v>
       </c>
       <c r="C116" s="1">
         <v>100000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>99.749</v>
+        <v>95.834</v>
       </c>
       <c r="E116" s="1">
-        <v>97.548</v>
+        <v>92.67</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>97548.0</v>
+        <v>92670.0</v>
       </c>
       <c r="I116" s="1">
-        <v>2201.0</v>
+        <v>3164.0</v>
       </c>
       <c r="J116" s="1">
-        <v>2.2563250912371</v>
+        <v>3.4142656738966</v>
       </c>
       <c r="K116">
-        <v>1.01</v>
-[...2 lines deleted...]
-        <v>325</v>
+        <v>0.01</v>
+      </c>
+      <c r="L116">
+        <v>8.9</v>
       </c>
       <c r="M116" s="1">
-        <v>99749.0</v>
+        <v>95834.0</v>
       </c>
       <c r="N116" s="1">
-        <v>100758.59</v>
+        <v>95842.9</v>
       </c>
       <c r="O116" s="1">
-        <v>0.46</v>
+        <v>0.42</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>326</v>
+        <v>330</v>
       </c>
       <c r="B117" t="s">
-        <v>327</v>
+        <v>331</v>
       </c>
       <c r="C117" s="1">
         <v>200000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>96.167</v>
+        <v>96.443</v>
       </c>
       <c r="E117" s="1">
         <v>94.041</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
         <v>188082.0</v>
       </c>
       <c r="I117" s="1">
-        <v>4252.0</v>
+        <v>4804.0</v>
       </c>
       <c r="J117" s="1">
-        <v>2.26071607065</v>
+        <v>2.5542050807626</v>
       </c>
       <c r="K117">
-        <v>1.18</v>
+        <v>1.27</v>
       </c>
       <c r="L117" t="s">
-        <v>328</v>
+        <v>332</v>
       </c>
       <c r="M117" s="1">
-        <v>192334.0</v>
+        <v>192886.0</v>
       </c>
       <c r="N117" s="1">
-        <v>194699.75</v>
+        <v>195432.58</v>
       </c>
       <c r="O117" s="1">
-        <v>0.88</v>
+        <v>0.85</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>329</v>
+        <v>333</v>
       </c>
       <c r="B118" t="s">
-        <v>330</v>
+        <v>334</v>
       </c>
       <c r="C118" s="1">
         <v>100000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>98.596</v>
+        <v>98.583</v>
       </c>
       <c r="E118" s="1">
         <v>96.744</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
         <v>96744.0</v>
       </c>
       <c r="I118" s="1">
-        <v>1852.0</v>
+        <v>1839.0</v>
       </c>
       <c r="J118" s="1">
-        <v>1.9143306044819</v>
+        <v>1.9008930786405</v>
       </c>
       <c r="K118">
-        <v>0.72</v>
+        <v>0.81</v>
       </c>
       <c r="L118">
-        <v>723.29</v>
+        <v>813.7</v>
       </c>
       <c r="M118" s="1">
-        <v>98596.0</v>
+        <v>98583.0</v>
       </c>
       <c r="N118" s="1">
-        <v>99319.29</v>
+        <v>99396.7</v>
       </c>
       <c r="O118" s="1">
-        <v>0.45</v>
+        <v>0.43</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>331</v>
+        <v>335</v>
       </c>
       <c r="B119" t="s">
-        <v>332</v>
+        <v>336</v>
       </c>
       <c r="C119" s="1">
         <v>100000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>98.821</v>
+        <v>98.925</v>
       </c>
       <c r="E119" s="1">
         <v>98.5</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
         <v>98500.0</v>
       </c>
       <c r="I119" s="1">
-        <v>321.0</v>
+        <v>425.0</v>
       </c>
       <c r="J119" s="1">
-        <v>0.3258883248731</v>
+        <v>0.43147208121827</v>
       </c>
       <c r="K119">
-        <v>2.34</v>
-[...2 lines deleted...]
-        <v>333</v>
+        <v>0.12</v>
+      </c>
+      <c r="L119">
+        <v>117.12</v>
       </c>
       <c r="M119" s="1">
-        <v>98821.0</v>
+        <v>98925.0</v>
       </c>
       <c r="N119" s="1">
-        <v>101156.96</v>
+        <v>99042.12</v>
       </c>
       <c r="O119" s="1">
-        <v>0.46</v>
+        <v>0.43</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="B120" t="s">
-        <v>335</v>
+        <v>338</v>
       </c>
       <c r="C120" s="1">
         <v>100000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>110.054</v>
+        <v>109.69</v>
       </c>
       <c r="E120" s="1">
         <v>113.89</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
         <v>113890.0</v>
       </c>
       <c r="I120" s="1">
-        <v>-3836.0</v>
+        <v>-4200.0</v>
       </c>
       <c r="J120" s="1">
-        <v>-3.3681622618316</v>
+        <v>-3.6877688998156</v>
       </c>
       <c r="K120">
-        <v>7.2</v>
+        <v>7.71</v>
       </c>
       <c r="L120" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
       <c r="M120" s="1">
-        <v>110054.0</v>
+        <v>109690.0</v>
       </c>
       <c r="N120" s="1">
-        <v>117251.95</v>
+        <v>117397.53</v>
       </c>
       <c r="O120" s="1">
-        <v>0.53</v>
+        <v>0.51</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="B121" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="C121" s="1">
         <v>200000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>100.062</v>
+        <v>100.249</v>
       </c>
       <c r="E121" s="1">
         <v>99.871</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
         <v>199742.0</v>
       </c>
       <c r="I121" s="1">
-        <v>382.0</v>
+        <v>756.0</v>
       </c>
       <c r="J121" s="1">
-        <v>0.19124670825365</v>
+        <v>0.3784882498423</v>
       </c>
       <c r="K121">
-        <v>0.18</v>
+        <v>0.39</v>
       </c>
       <c r="L121">
-        <v>359.59</v>
+        <v>770.55</v>
       </c>
       <c r="M121" s="1">
-        <v>200124.0</v>
+        <v>200498.0</v>
       </c>
       <c r="N121" s="1">
-        <v>200483.59</v>
+        <v>201268.55</v>
       </c>
       <c r="O121" s="1">
-        <v>0.91</v>
+        <v>0.88</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="B122" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
       <c r="C122" s="1">
         <v>200000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>100.145</v>
+        <v>100.126</v>
       </c>
       <c r="E122" s="1">
         <v>100.052</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
         <v>200104.0</v>
       </c>
       <c r="I122" s="1">
-        <v>186.0</v>
+        <v>148.0</v>
       </c>
       <c r="J122" s="1">
-        <v>0.09295166513413</v>
+        <v>0.0739615399992</v>
       </c>
       <c r="K122">
-        <v>1.76</v>
+        <v>1.94</v>
       </c>
       <c r="L122" t="s">
-        <v>341</v>
+        <v>344</v>
       </c>
       <c r="M122" s="1">
-        <v>200290.0</v>
+        <v>200252.0</v>
       </c>
       <c r="N122" s="1">
-        <v>203800.96</v>
+        <v>204124.6</v>
       </c>
       <c r="O122" s="1">
-        <v>0.92</v>
+        <v>0.89</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>342</v>
+        <v>345</v>
       </c>
       <c r="B123" t="s">
-        <v>343</v>
+        <v>346</v>
       </c>
       <c r="C123" s="1">
         <v>100000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>96.017</v>
+        <v>96.184</v>
       </c>
       <c r="E123" s="1">
         <v>95.09</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
         <v>95090.0</v>
       </c>
       <c r="I123" s="1">
-        <v>927.0</v>
+        <v>1094.0</v>
       </c>
       <c r="J123" s="1">
-        <v>0.97486591650016</v>
+        <v>1.1504890104112</v>
       </c>
       <c r="K123">
-        <v>0.85</v>
+        <v>0.92</v>
       </c>
       <c r="L123">
-        <v>849.32</v>
+        <v>915.07</v>
       </c>
       <c r="M123" s="1">
-        <v>96017.0</v>
+        <v>96184.0</v>
       </c>
       <c r="N123" s="1">
-        <v>96866.32</v>
+        <v>97099.07</v>
       </c>
       <c r="O123" s="1">
-        <v>0.44</v>
+        <v>0.42</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
       <c r="B124" t="s">
-        <v>345</v>
+        <v>348</v>
       </c>
       <c r="C124" s="1">
         <v>300000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>102.096</v>
+        <v>102.289</v>
       </c>
       <c r="E124" s="1">
         <v>101.97933333</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
         <v>305938.0</v>
       </c>
       <c r="I124" s="1">
-        <v>350.0</v>
+        <v>929.0</v>
       </c>
       <c r="J124" s="1">
-        <v>0.11440226451111</v>
+        <v>0.30365629637378</v>
       </c>
       <c r="K124">
-        <v>1.39</v>
+        <v>1.62</v>
       </c>
       <c r="L124" t="s">
-        <v>82</v>
+        <v>349</v>
       </c>
       <c r="M124" s="1">
-        <v>306288.0</v>
+        <v>306867.0</v>
       </c>
       <c r="N124" s="1">
-        <v>310459.23</v>
+        <v>311728.64</v>
       </c>
       <c r="O124" s="1">
-        <v>1.4</v>
+        <v>1.36</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>346</v>
+        <v>350</v>
       </c>
       <c r="B125" t="s">
-        <v>347</v>
+        <v>351</v>
       </c>
       <c r="C125" s="1">
         <v>238000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>100.014</v>
+        <v>100.185</v>
       </c>
       <c r="E125" s="1">
         <v>99.778</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
         <v>237471.64</v>
       </c>
       <c r="I125" s="1">
-        <v>561.68</v>
+        <v>968.66</v>
       </c>
       <c r="J125" s="1">
-        <v>0.23652508569023</v>
+        <v>0.40790555032171</v>
       </c>
       <c r="K125">
-        <v>0.15</v>
+        <v>0.34</v>
       </c>
       <c r="L125">
-        <v>356.18</v>
+        <v>806.1</v>
       </c>
       <c r="M125" s="1">
-        <v>238033.32</v>
+        <v>238440.3</v>
       </c>
       <c r="N125" s="1">
-        <v>238389.5</v>
+        <v>239246.4</v>
       </c>
       <c r="O125" s="1">
-        <v>1.08</v>
+        <v>1.04</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>348</v>
+        <v>352</v>
       </c>
       <c r="B126" t="s">
-        <v>349</v>
+        <v>353</v>
       </c>
       <c r="C126" s="1">
         <v>200000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>100.606</v>
+        <v>100.572</v>
       </c>
       <c r="E126" s="1">
         <v>100.376</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
         <v>200752.0</v>
       </c>
       <c r="I126" s="1">
-        <v>460.0</v>
+        <v>392.0</v>
       </c>
       <c r="J126" s="1">
-        <v>0.2291384394676</v>
+        <v>0.19526580058978</v>
       </c>
       <c r="K126">
-        <v>1.79</v>
+        <v>1.99</v>
       </c>
       <c r="L126" t="s">
-        <v>350</v>
+        <v>354</v>
       </c>
       <c r="M126" s="1">
-        <v>201212.0</v>
+        <v>201144.0</v>
       </c>
       <c r="N126" s="1">
-        <v>204795.56</v>
+        <v>205122.08</v>
       </c>
       <c r="O126" s="1">
-        <v>0.93</v>
+        <v>0.89</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>351</v>
+        <v>355</v>
       </c>
       <c r="B127" t="s">
-        <v>352</v>
+        <v>356</v>
       </c>
       <c r="C127" s="1">
-        <v>100000.0</v>
+        <v>207000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>100.027</v>
+        <v>99.515</v>
       </c>
       <c r="E127" s="1">
-        <v>100.781</v>
+        <v>99.462</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>100781.0</v>
+        <v>205886.34</v>
       </c>
       <c r="I127" s="1">
-        <v>-754.0</v>
+        <v>109.71</v>
       </c>
       <c r="J127" s="1">
-        <v>-0.74815689465276</v>
+        <v>0.053286682351049</v>
       </c>
       <c r="K127">
-        <v>3.76</v>
+        <v>1.78</v>
       </c>
       <c r="L127" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="M127" s="1">
-        <v>100027.0</v>
+        <v>205996.05</v>
       </c>
       <c r="N127" s="1">
-        <v>103790.36</v>
+        <v>209671.01</v>
       </c>
       <c r="O127" s="1">
-        <v>0.47</v>
+        <v>0.91</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
       <c r="B128" t="s">
-        <v>355</v>
+        <v>359</v>
       </c>
       <c r="C128" s="1">
-        <v>207000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>99.437</v>
+        <v>98.285</v>
       </c>
       <c r="E128" s="1">
-        <v>99.462</v>
+        <v>97.192</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>205886.34</v>
+        <v>97192.0</v>
       </c>
       <c r="I128" s="1">
-        <v>-51.75</v>
+        <v>1093.0</v>
       </c>
       <c r="J128" s="1">
-        <v>-0.02513522752408</v>
+        <v>1.1245781545806</v>
       </c>
       <c r="K128">
-        <v>1.63</v>
-[...2 lines deleted...]
-        <v>356</v>
+        <v>0.18</v>
+      </c>
+      <c r="L128">
+        <v>180.82</v>
       </c>
       <c r="M128" s="1">
-        <v>205834.59</v>
+        <v>98285.0</v>
       </c>
       <c r="N128" s="1">
-        <v>209203.3</v>
+        <v>98465.82</v>
       </c>
       <c r="O128" s="1">
-        <v>0.95</v>
+        <v>0.43</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>357</v>
+        <v>360</v>
       </c>
       <c r="B129" t="s">
-        <v>358</v>
+        <v>361</v>
       </c>
       <c r="C129" s="1">
         <v>100000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>98.154</v>
+        <v>103.732</v>
       </c>
       <c r="E129" s="1">
-        <v>97.192</v>
+        <v>104.182</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>97192.0</v>
+        <v>104182.0</v>
       </c>
       <c r="I129" s="1">
-        <v>962.0</v>
+        <v>-450.0</v>
       </c>
       <c r="J129" s="1">
-        <v>0.98979339863363</v>
+        <v>-0.43193641895913</v>
       </c>
       <c r="K129">
-        <v>0.08</v>
-[...2 lines deleted...]
-        <v>82.19</v>
+        <v>3.37</v>
+      </c>
+      <c r="L129" t="s">
+        <v>362</v>
       </c>
       <c r="M129" s="1">
-        <v>98154.0</v>
+        <v>103732.0</v>
       </c>
       <c r="N129" s="1">
-        <v>98236.19</v>
+        <v>107102.55</v>
       </c>
       <c r="O129" s="1">
-        <v>0.44</v>
+        <v>0.47</v>
       </c>
       <c r="P129">
-        <v>1</v>
-[...48 lines deleted...]
-      <c r="P130">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>