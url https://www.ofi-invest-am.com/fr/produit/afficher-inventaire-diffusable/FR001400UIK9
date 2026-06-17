--- v1 (2026-05-25)
+++ v2 (2026-06-17)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="363">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="357">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C/D</t>
   </si>
   <si>
     <t>FR001400UIK9</t>
   </si>
   <si>
@@ -100,1053 +100,1035 @@
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR001400KPZ3</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART I</t>
   </si>
   <si>
-    <t>DU100326</t>
-[...2 lines deleted...]
-    <t>EURO-SCHATZ MAR 26</t>
+    <t>DU100626</t>
+  </si>
+  <si>
+    <t>EURO-SCHATZ JUN 26</t>
+  </si>
+  <si>
+    <t>XS2747181969</t>
+  </si>
+  <si>
+    <t>ABB FINANCE BV 3.125 15/01/2029</t>
   </si>
   <si>
     <t>XS2558022591</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 22/02/2033</t>
   </si>
   <si>
     <t>XS3066564900</t>
   </si>
   <si>
     <t>ACHMEA BANK NV 2.5 06/05/2028</t>
   </si>
   <si>
-    <t>4 068.49</t>
+    <t>4 342.47</t>
   </si>
   <si>
     <t>XS2958382645</t>
   </si>
   <si>
     <t>ACHMEA BANK NV 2.75 10/12/2027</t>
   </si>
   <si>
-    <t>1 190.41</t>
+    <t>1 491.78</t>
   </si>
   <si>
     <t>XS2464405229</t>
   </si>
   <si>
     <t>AIB GROUP PLC 04/04/2028</t>
   </si>
   <si>
-    <t>6 084.25</t>
+    <t>6 454.11</t>
   </si>
   <si>
     <t>XS2343340852</t>
   </si>
   <si>
     <t>AIB GROUP PLC 17/11/2027</t>
   </si>
   <si>
     <t>FR0014013VW7</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 2.625 05/11/2029</t>
   </si>
   <si>
     <t>XS2156598281</t>
   </si>
   <si>
     <t>AKZO NOBEL NV 1.625 14/04/2030</t>
   </si>
   <si>
-    <t>2 840.41</t>
+    <t>3 018.49</t>
   </si>
   <si>
     <t>XS3064418687</t>
   </si>
   <si>
     <t>ALPHABET INC 2.5 06/05/2029</t>
   </si>
   <si>
-    <t>2 034.25</t>
+    <t>2 171.23</t>
   </si>
   <si>
     <t>XS2622275886</t>
   </si>
   <si>
     <t>AMERICAN TOWER CORPORATION 4.125 16/05/2027</t>
   </si>
   <si>
-    <t>6 486.99</t>
+    <t>6 939.04</t>
   </si>
   <si>
     <t>XS2273810510</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 0 16/07/2026</t>
   </si>
   <si>
     <t>XS1799611642</t>
   </si>
   <si>
     <t>AXA SA 28/05/2049</t>
   </si>
   <si>
-    <t>7 345.89</t>
+    <t>7 880.14</t>
   </si>
   <si>
     <t>FR0014015J87</t>
   </si>
   <si>
     <t>AYVENS SA 3 18/04/2030</t>
   </si>
   <si>
     <t>FR001400RGV6</t>
   </si>
   <si>
     <t>AYVENS SA 3.875 16/07/2029</t>
   </si>
   <si>
-    <t>7 197.95</t>
+    <t>7 834.93</t>
   </si>
   <si>
     <t>XS2430998893</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 14/01/2029</t>
   </si>
   <si>
     <t>XS2908735504</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 02/04/2029</t>
   </si>
   <si>
-    <t>8 841.78</t>
+    <t>9 376.03</t>
   </si>
   <si>
     <t>XS2038039074</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 08/08/2029</t>
   </si>
   <si>
-    <t>1 290.30</t>
+    <t>1 417.42</t>
   </si>
   <si>
     <t>FR0013408960</t>
   </si>
   <si>
     <t>BANQUE EUROPEENNE DU CREDIT MUTUEL 1.75 15/03/2029</t>
   </si>
   <si>
-    <t>5 019.86</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400AY79</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 16/06/2032</t>
   </si>
   <si>
-    <t>2 717.81</t>
+    <t>2 930.14</t>
   </si>
   <si>
     <t>XS2321466133</t>
   </si>
   <si>
     <t>BARCLAYS PLC 22/03/2031</t>
   </si>
   <si>
-    <t>1 054.11</t>
+    <t>1 115.75</t>
   </si>
   <si>
     <t>BE6340794013</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 19/04/2033</t>
   </si>
   <si>
-    <t>4 516.44</t>
+    <t>4 804.11</t>
   </si>
   <si>
     <t>XS3075491152</t>
   </si>
   <si>
     <t>BMW FINANCE NV 2.625 20/05/2028</t>
   </si>
   <si>
-    <t>4 864.30</t>
+    <t>5 208.07</t>
   </si>
   <si>
     <t>FR0014001JT3</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/01/2030</t>
   </si>
   <si>
     <t>FR0014009HA0</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 31/03/2032</t>
   </si>
   <si>
-    <t>2 280.82</t>
+    <t>2 417.81</t>
   </si>
   <si>
     <t>XS2776511060</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 3.5 01/03/2029</t>
   </si>
   <si>
-    <t>6 961.64</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400N4L7</t>
   </si>
   <si>
     <t>BPCE SA 3.875 11/01/2029</t>
   </si>
   <si>
-    <t>1 496.92</t>
+    <t>2 133.90</t>
   </si>
   <si>
     <t>XS3108521124</t>
   </si>
   <si>
     <t>CA AUTO BANK SPA (DUBLIN BRANCH) 2.75 07/07/2028</t>
   </si>
   <si>
-    <t>1 770.55</t>
+    <t>1 921.23</t>
   </si>
   <si>
     <t>XS3275406539</t>
   </si>
   <si>
     <t>CA AUTO BANK SPA (DUBLIN BRANCH) 2.75 21/01/2029</t>
   </si>
   <si>
     <t>XS2434702424</t>
   </si>
   <si>
     <t>CAIXABANK SA 21/01/2028</t>
   </si>
   <si>
     <t>XS3280995518</t>
   </si>
   <si>
     <t>CANADIAN IMPERIAL BANK OF COMMERCE 30/07/2030</t>
   </si>
   <si>
+    <t>1 004.00</t>
+  </si>
+  <si>
     <t>FR0014012SB9</t>
   </si>
   <si>
     <t>CAPGEMINI SE 2.5 25/09/2028</t>
   </si>
   <si>
-    <t>2 123.29</t>
+    <t>2 397.26</t>
   </si>
   <si>
     <t>XS3231164586</t>
   </si>
   <si>
     <t>CATERPILLAR FINANCIAL SERVICES COR 2.541 20/11/2028</t>
   </si>
   <si>
-    <t>1 794.29</t>
+    <t>2 160.48</t>
   </si>
   <si>
     <t>XS2348237871</t>
   </si>
   <si>
     <t>CELLNEX FINANCE COMPANY SA 1.5 08/06/2028</t>
   </si>
   <si>
-    <t>1 084.93</t>
+    <t>1 167.12</t>
   </si>
   <si>
     <t>XS3071246295</t>
   </si>
   <si>
     <t>CENCORA INC 2.875 22/05/2028</t>
   </si>
   <si>
-    <t>2 213.36</t>
+    <t>2 370.89</t>
   </si>
   <si>
     <t>XS2114852218</t>
   </si>
   <si>
     <t>COMCAST CORPORATION 0.25 20/05/2027</t>
   </si>
   <si>
-    <t>DE000CZ457N3</t>
-[...5 lines deleted...]
-    <t>1 626.71</t>
+    <t>XS2517103417</t>
+  </si>
+  <si>
+    <t>COMPAGNIE DE SAINT GOBAIN SA 2.125 10/06/2028</t>
+  </si>
+  <si>
+    <t>1 641.78</t>
   </si>
   <si>
     <t>XS3232968803</t>
   </si>
   <si>
     <t>COMPASS GROUP PLC 2.625 15/01/2029</t>
   </si>
   <si>
     <t>FR0014014P49</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 03/07/2031</t>
   </si>
   <si>
-    <t>2 208.90</t>
+    <t>2 722.60</t>
   </si>
   <si>
     <t>FR001400KDS4</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 28/08/2033</t>
   </si>
   <si>
-    <t>5 515.07</t>
+    <t>6 117.81</t>
   </si>
   <si>
     <t>FR0013517307</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 11/06/2029</t>
   </si>
   <si>
-    <t>1 787.67</t>
+    <t>1 924.66</t>
   </si>
   <si>
     <t>BE0002936178</t>
   </si>
   <si>
     <t>CRELAN SA 28/02/2030</t>
   </si>
   <si>
-    <t>5 983.56</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3081821699</t>
   </si>
   <si>
     <t>DAIMLER TRUCK INTERNATIONAL FINANC 3 27/11/2029</t>
   </si>
   <si>
     <t>FR0014005EJ6</t>
   </si>
   <si>
     <t>DANONE SA PERP</t>
   </si>
   <si>
     <t>FR0013444551</t>
   </si>
   <si>
     <t>DASSAULT SYSTEMES 0.375 16/09/2029</t>
   </si>
   <si>
     <t>DE000A4DFH60</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 16/06/2029</t>
   </si>
   <si>
-    <t>6 312.33</t>
-[...8 lines deleted...]
-    <t>2 151.78</t>
+    <t>6 805.48</t>
   </si>
   <si>
     <t>XS2147889427</t>
   </si>
   <si>
     <t>DIAGEO FINANCE PLC 1.875 27/03/2027</t>
   </si>
   <si>
-    <t>1 731.16</t>
+    <t>1 833.90</t>
   </si>
   <si>
     <t>XS3086867440</t>
   </si>
   <si>
     <t>ELM BV 3.375 19/06/2030</t>
   </si>
   <si>
-    <t>2 339.38</t>
+    <t>2 524.32</t>
   </si>
   <si>
     <t>XS3008888953</t>
   </si>
   <si>
     <t>ENEL FINANCE INTERNATIONAL NV 2.625 24/02/2028</t>
   </si>
   <si>
     <t>FR001400A1H6</t>
   </si>
   <si>
     <t>ENGIE SA 3.5 27/09/2029</t>
   </si>
   <si>
-    <t>2 934.25</t>
+    <t>3 317.81</t>
   </si>
   <si>
     <t>AT0000A2U543</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG 15/11/2032</t>
   </si>
   <si>
     <t>XS2386877133</t>
   </si>
   <si>
     <t>ESSITY CAPITAL BV 0.25 15/09/2029</t>
   </si>
   <si>
     <t>XS3110850347</t>
   </si>
   <si>
     <t>EUROBANK SA 07/07/2028</t>
   </si>
   <si>
-    <t>1 851.03</t>
+    <t>2 008.56</t>
   </si>
   <si>
     <t>XS2919679816</t>
   </si>
   <si>
     <t>EUROGRID GMBH 3.075 18/10/2027</t>
   </si>
   <si>
-    <t>1 112.05</t>
+    <t>1 280.55</t>
   </si>
   <si>
     <t>DK0030555156</t>
   </si>
   <si>
     <t>EURONEXT NV 2.625 26/11/2028</t>
   </si>
   <si>
+    <t>XS1753808929</t>
+  </si>
+  <si>
+    <t>EXOR NV 1.75 18/01/2028</t>
+  </si>
+  <si>
     <t>XS3299544711</t>
   </si>
   <si>
     <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
   </si>
   <si>
     <t>XS3036647694</t>
   </si>
   <si>
     <t>FRESENIUS MEDICAL CARE AG 3.125 08/12/2028</t>
   </si>
   <si>
     <t>XS1733289406</t>
   </si>
   <si>
     <t>GENERTEL SPA 14/12/2047</t>
   </si>
   <si>
+    <t>1 106.16</t>
+  </si>
+  <si>
     <t>XS3148184156</t>
   </si>
   <si>
     <t>GIVAUDAN FINANCE EUROPE BV 2.875 09/09/2029</t>
   </si>
   <si>
-    <t>1 346.92</t>
+    <t>1 504.45</t>
   </si>
   <si>
     <t>XS1654229373</t>
   </si>
   <si>
     <t>GRAND CITY PROPERTIES SA 1.375 03/08/2026</t>
   </si>
   <si>
     <t>XS2788605660</t>
   </si>
   <si>
     <t>HSBC HOLDINGS PLC 22/03/2035</t>
   </si>
   <si>
-    <t>4 309.20</t>
+    <t>4 561.20</t>
   </si>
   <si>
     <t>FI4000523550</t>
   </si>
   <si>
     <t>HUHTAMAKI OYJ 4.25 09/06/2027</t>
   </si>
   <si>
-    <t>3 062.33</t>
+    <t>3 295.21</t>
   </si>
   <si>
     <t>ES0244251056</t>
   </si>
   <si>
     <t>IBERCAJA BANCO SA 10/08/2031</t>
   </si>
   <si>
     <t>FR0013320058</t>
   </si>
   <si>
     <t>ICADE 1.625 28/02/2028</t>
   </si>
   <si>
-    <t>3 241.10</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>1 565.52</t>
+    <t>1 775.66</t>
   </si>
   <si>
     <t>XS2457469547</t>
   </si>
   <si>
     <t>IMCD NV 2.125 31/03/2027</t>
   </si>
   <si>
-    <t>1 938.70</t>
+    <t>2 055.14</t>
   </si>
   <si>
     <t>XS2350756446</t>
   </si>
   <si>
     <t>ING GROEP NV 09/06/2032</t>
   </si>
   <si>
     <t>XS2258452478</t>
   </si>
   <si>
     <t>ING GROEP NV 18/02/2029</t>
   </si>
   <si>
     <t>XS2886191589</t>
   </si>
   <si>
     <t>ING GROEP NV 26/08/2035</t>
   </si>
   <si>
-    <t>2 154.11</t>
+    <t>2 386.99</t>
   </si>
   <si>
     <t>XS1843459782</t>
   </si>
   <si>
     <t>INTERNATIONAL FLAVORS &amp; FRAGRANCES 1.8 25/09/2026</t>
   </si>
   <si>
     <t>XS2592650373</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 08/03/2028</t>
   </si>
   <si>
-    <t>7 315.07</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2931945211</t>
   </si>
   <si>
     <t>JYSKE BANK A/S 05/05/2029</t>
   </si>
   <si>
-    <t>2 347.26</t>
+    <t>2 504.79</t>
   </si>
   <si>
     <t>BE0002914951</t>
   </si>
   <si>
     <t>KBC GROEP NV 25/04/2033</t>
   </si>
   <si>
-    <t>4 113.70</t>
+    <t>4 380.82</t>
   </si>
   <si>
     <t>FR001400KHZ0</t>
   </si>
   <si>
     <t>KERING SA 3.625 05/09/2027</t>
   </si>
   <si>
-    <t>3 476.03</t>
+    <t>3 873.29</t>
   </si>
   <si>
     <t>FR0013512233</t>
   </si>
   <si>
     <t>KLEPIERRE SA 2 12/05/2029</t>
   </si>
   <si>
-    <t>3 189.04</t>
+    <t>3 408.22</t>
   </si>
   <si>
     <t>XS2193978363</t>
   </si>
   <si>
     <t>KONINKLIJKE DSM NV 0.25 23/06/2028</t>
   </si>
   <si>
     <t>FR001400HOZ2</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 4 03/05/2028</t>
   </si>
   <si>
-    <t>3 287.67</t>
+    <t>3 506.85</t>
   </si>
   <si>
     <t>XS2904651093</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 2.75 20/09/2027</t>
   </si>
   <si>
-    <t>2 410.96</t>
+    <t>2 712.33</t>
   </si>
   <si>
     <t>FR001400ZED2</t>
   </si>
   <si>
     <t>LVMH MOET HENNESSY LOUIS VUITTON S 2.625 07/03/2029</t>
   </si>
   <si>
-    <t>4 257.53</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400TSJ2</t>
   </si>
   <si>
     <t>LVMH MOET HENNESSY LOUIS VUITTON S 2.75 07/11/2027</t>
   </si>
   <si>
     <t>XS3233927733</t>
   </si>
   <si>
     <t>MITSUBISHI HC CAPITAL UK PLC 2.856 26/11/2028</t>
   </si>
   <si>
-    <t>1 819.23</t>
+    <t>2 210.47</t>
   </si>
   <si>
     <t>FR0013425147</t>
   </si>
   <si>
     <t>MMS USA FINANCING INC 1.25 13/06/2028</t>
   </si>
   <si>
-    <t>1 773.97</t>
+    <t>1 910.96</t>
+  </si>
+  <si>
+    <t>XS2151059206</t>
+  </si>
+  <si>
+    <t>MONDI FINANCE EUROPE GMBH 2.375 01/04/2028</t>
+  </si>
+  <si>
+    <t>2 290.41</t>
   </si>
   <si>
     <t>XS2548080832</t>
   </si>
   <si>
     <t>MORGAN STANLEY 25/10/2028</t>
   </si>
   <si>
-    <t>4 944.86</t>
+    <t>5 736.04</t>
   </si>
   <si>
     <t>XS3284396622</t>
   </si>
   <si>
     <t>NATIONAL BANK OF GREECE SA 04/02/2031</t>
   </si>
   <si>
     <t>XS2680745119</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 4.151 12/09/2027</t>
   </si>
   <si>
-    <t>3 821.19</t>
+    <t>4 276.10</t>
   </si>
   <si>
     <t>XS2382950330</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 14/09/2032</t>
   </si>
   <si>
-    <t>XS3170277530</t>
-[...7 lines deleted...]
-  <si>
     <t>FR001400H0F5</t>
   </si>
   <si>
     <t>NEXANS SA 5.5 05/04/2028</t>
   </si>
   <si>
-    <t>9 884.93</t>
+    <t>10 487.67</t>
   </si>
   <si>
     <t>XS1550988643</t>
   </si>
   <si>
     <t>NN GROUP NV 13/01/2048</t>
   </si>
   <si>
     <t>XS2343459074</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 18/08/2031</t>
   </si>
   <si>
     <t>XS2482618464</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 2.5 23/05/2029</t>
   </si>
   <si>
-    <t>5 753.42</t>
+    <t>6 164.38</t>
   </si>
   <si>
     <t>XS3002552993</t>
   </si>
   <si>
     <t>NOVO NORDISK FINANCE NETHERLANDS B 2.375 27/05/2028</t>
   </si>
   <si>
-    <t>6 213.78</t>
+    <t>6 664.05</t>
   </si>
   <si>
     <t>XS3100081093</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 2.906 16/03/2029</t>
   </si>
   <si>
-    <t>1 799.33</t>
-[...1 lines deleted...]
-  <si>
     <t>DK0030512421</t>
   </si>
   <si>
     <t>NYKREDIT REALKREDIT A/S 4.625 19/01/2029</t>
   </si>
   <si>
-    <t>1 976.71</t>
+    <t>2 990.41</t>
   </si>
   <si>
     <t>XS2354246816</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 0.375 16/06/2028</t>
   </si>
   <si>
     <t>FR0013534484</t>
   </si>
   <si>
     <t>ORANGE SA 0.125 16/09/2029</t>
   </si>
   <si>
     <t>FR001400DAO4</t>
   </si>
   <si>
     <t>ORANO SA 5.375 15/05/2027</t>
   </si>
   <si>
-    <t>4 241.10</t>
+    <t>4 535.62</t>
   </si>
   <si>
     <t>XS3019313363</t>
   </si>
   <si>
     <t>PFIZER NETHERLANDS INTERNATIONAL F 2.875 19/05/2029</t>
   </si>
   <si>
-    <t>2 236.99</t>
+    <t>2 394.52</t>
   </si>
   <si>
     <t>XS3085616079</t>
   </si>
   <si>
     <t>PIRAEUS BANK SA 03/12/2028</t>
   </si>
   <si>
     <t>FR0014010CJ0</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA 2.875 12/06/2029</t>
   </si>
   <si>
-    <t>2 047.95</t>
+    <t>2 205.48</t>
   </si>
   <si>
     <t>FR001400P3D4</t>
   </si>
   <si>
     <t>RCI BANQUE SA 3.75 04/10/2027</t>
   </si>
   <si>
-    <t>2 250.00</t>
+    <t>2 558.22</t>
   </si>
   <si>
     <t>XS3174782758</t>
   </si>
   <si>
     <t>RECKITT BENCKISER TREASURY SERVICE 2.625 10/09/2028</t>
   </si>
   <si>
-    <t>1 393.77</t>
+    <t>1 557.74</t>
   </si>
   <si>
     <t>XS2494945939</t>
   </si>
   <si>
     <t>RENTOKIL INITIAL FINANCE BV 3.875 27/06/2027</t>
   </si>
   <si>
-    <t>5 202.05</t>
+    <t>5 626.71</t>
   </si>
   <si>
     <t>XS2332306344</t>
   </si>
   <si>
     <t>REXEL SA 2.125 15/06/2028</t>
   </si>
   <si>
-    <t>FR0014010MQ4</t>
-[...7 lines deleted...]
-  <si>
     <t>XS2511906310</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.75 10/08/2027</t>
   </si>
   <si>
-    <t>4 130.14</t>
+    <t>4 541.10</t>
   </si>
   <si>
     <t>XS2767499275</t>
   </si>
   <si>
     <t>SNAM SPA 3.375 19/02/2028</t>
   </si>
   <si>
     <t>FR001400U1Q3</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 13/11/2030</t>
   </si>
   <si>
-    <t>4 210.96</t>
+    <t>5 005.48</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
-    <t>6 838.36</t>
+    <t>7 276.71</t>
   </si>
   <si>
     <t>XS1207005023</t>
   </si>
   <si>
     <t>STATKRAFT AS 1.5 26/03/2030</t>
   </si>
   <si>
-    <t>1 389.04</t>
+    <t>1 471.23</t>
   </si>
   <si>
     <t>FR0013505542</t>
   </si>
   <si>
     <t>SUEZ SA 1.25 02/04/2027</t>
   </si>
   <si>
-    <t>2 267.12</t>
+    <t>2 404.11</t>
   </si>
   <si>
     <t>XS2522879654</t>
   </si>
   <si>
     <t>SWEDBANK AB 23/08/2032</t>
   </si>
   <si>
-    <t>1 867.12</t>
+    <t>2 065.75</t>
   </si>
   <si>
     <t>XS2827694170</t>
   </si>
   <si>
     <t>SWISSCOM FINANCE BV 3.5 29/08/2028</t>
   </si>
   <si>
-    <t>1 745.21</t>
+    <t>1 936.99</t>
   </si>
   <si>
     <t>XS2117452156</t>
   </si>
   <si>
     <t>TELENOR ASA 0.25 14/02/2028</t>
   </si>
   <si>
     <t>XS1966038249</t>
   </si>
   <si>
     <t>TELSTRA CORPORATION LTD 1.375 26/03/2029</t>
   </si>
   <si>
-    <t>2 546.58</t>
+    <t>2 697.26</t>
   </si>
   <si>
     <t>XS1652866002</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 1.375 26/07/2027</t>
   </si>
   <si>
     <t>XS2437854487</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
   </si>
   <si>
     <t>CH1214797172</t>
   </si>
   <si>
     <t>UBS GROUP AG 01/03/2029</t>
   </si>
   <si>
-    <t>7 707.53</t>
-[...1 lines deleted...]
-  <si>
     <t>CH1512676888</t>
   </si>
   <si>
     <t>UBS GROUP AG 13/02/2031</t>
   </si>
   <si>
+    <t>1 113.01</t>
+  </si>
+  <si>
     <t>CH1194000340</t>
   </si>
   <si>
     <t>UBS GROUP AG 15/06/2027</t>
   </si>
   <si>
-    <t>3 872.60</t>
+    <t>4 173.97</t>
   </si>
   <si>
     <t>BE0002784651</t>
   </si>
   <si>
     <t>UCB SA 1 30/03/2028</t>
   </si>
   <si>
     <t>FR001400SIM9</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.5 11/09/2029</t>
   </si>
   <si>
-    <t>4 861.64</t>
+    <t>5 436.99</t>
   </si>
   <si>
     <t>IT0005689986</t>
   </si>
   <si>
     <t>UNICREDIT SPA 15/07/2030</t>
   </si>
   <si>
+    <t>1 181.03</t>
+  </si>
+  <si>
     <t>XS2496288593</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3 30/06/2027</t>
   </si>
   <si>
-    <t>3 978.08</t>
+    <t>4 306.85</t>
   </si>
   <si>
     <t>XS3063724325</t>
   </si>
   <si>
     <t>VISA INC 2.25 15/05/2028</t>
   </si>
   <si>
-    <t>3 674.96</t>
+    <t>3 930.16</t>
   </si>
   <si>
     <t>DE000A19UR79</t>
   </si>
   <si>
     <t>VONOVIA FINANCE BV 1.5 14/01/2028</t>
   </si>
   <si>
     <t>XS2630465875</t>
   </si>
   <si>
     <t>WERFEN SA 4.625 06/06/2028</t>
   </si>
   <si>
-    <t>3 370.55</t>
+    <t>3 623.97</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1513,92 +1495,92 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
         <v>10.0</v>
       </c>
       <c r="D2">
-        <v>103.29</v>
+        <v>102.5</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>1032.98</v>
+        <v>1025.03</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>1032.98</v>
+        <v>1025.03</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>221004.0</v>
       </c>
       <c r="D3">
-        <v>103.75</v>
+        <v>102.98</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>22930890.07</v>
+        <v>22760464.46</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>22930890.07</v>
+        <v>22760464.46</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -1647,6434 +1629,6434 @@
       </c>
       <c r="L1" t="s">
         <v>21</v>
       </c>
       <c r="M1" t="s">
         <v>22</v>
       </c>
       <c r="N1" t="s">
         <v>23</v>
       </c>
       <c r="O1" t="s">
         <v>24</v>
       </c>
       <c r="P1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>26</v>
       </c>
       <c r="B2" t="s">
         <v>27</v>
       </c>
       <c r="C2" s="1">
-        <v>875.0</v>
+        <v>1642.0</v>
       </c>
       <c r="D2" s="1">
-        <v>1070.05</v>
+        <v>1071.24</v>
       </c>
       <c r="E2" s="1">
-        <v>1069.4260914286</v>
+        <v>1070.2395736906</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>935747.83</v>
+        <v>1757333.38</v>
       </c>
       <c r="I2" s="1">
-        <v>545.92</v>
+        <v>1642.7</v>
       </c>
       <c r="J2" s="1">
-        <v>0.058340503979582</v>
+        <v>0.093476856394772</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>936293.75</v>
+        <v>1758976.08</v>
       </c>
       <c r="N2" s="1">
-        <v>936293.75</v>
+        <v>1758976.08</v>
       </c>
       <c r="O2" s="1">
-        <v>4.08</v>
+        <v>7.73</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>28</v>
       </c>
       <c r="B3" t="s">
         <v>29</v>
       </c>
       <c r="C3" s="1">
-        <v>-24.0</v>
+        <v>33.0</v>
       </c>
       <c r="D3" s="1">
-        <v>106.955</v>
+        <v>106.21</v>
       </c>
       <c r="E3" s="1">
-        <v>106.985</v>
+        <v>106.431818182</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>0.0</v>
       </c>
       <c r="I3" s="1">
-        <v>720.0</v>
+        <v>-7320.0</v>
       </c>
       <c r="J3" s="1">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>720.0</v>
+        <v>-7320.0</v>
       </c>
       <c r="N3" s="1">
-        <v>720.0</v>
+        <v>-7320.0</v>
       </c>
       <c r="O3" s="1">
-        <v>0.0</v>
+        <v>-0.03</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>30</v>
       </c>
       <c r="B4" t="s">
         <v>31</v>
       </c>
       <c r="C4" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>103.699</v>
+        <v>100.046</v>
       </c>
       <c r="E4" s="1">
-        <v>104.1035</v>
+        <v>100.05</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>208207.0</v>
+        <v>100050.0</v>
       </c>
       <c r="I4" s="1">
-        <v>-809.0</v>
+        <v>-4.0</v>
       </c>
       <c r="J4" s="1">
-        <v>-0.38855562012805</v>
+        <v>-0.0039980009995002</v>
       </c>
       <c r="K4">
-        <v>0.07</v>
+        <v>0.54</v>
       </c>
       <c r="L4">
-        <v>140.41</v>
+        <v>539.38</v>
       </c>
       <c r="M4" s="1">
-        <v>207398.0</v>
+        <v>100046.0</v>
       </c>
       <c r="N4" s="1">
-        <v>207538.41</v>
+        <v>100585.38</v>
       </c>
       <c r="O4" s="1">
-        <v>0.91</v>
+        <v>0.44</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>32</v>
       </c>
       <c r="B5" t="s">
         <v>33</v>
       </c>
       <c r="C5" s="1">
         <v>200000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>99.875</v>
+        <v>102.646</v>
       </c>
       <c r="E5" s="1">
-        <v>99.684</v>
+        <v>104.1035</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>199368.0</v>
+        <v>208207.0</v>
       </c>
       <c r="I5" s="1">
-        <v>382.0</v>
+        <v>-2915.0</v>
       </c>
       <c r="J5" s="1">
-        <v>0.19160547329561</v>
+        <v>-1.4000489897074</v>
       </c>
       <c r="K5">
-        <v>2.03</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>0.35</v>
+      </c>
+      <c r="L5">
+        <v>702.05</v>
       </c>
       <c r="M5" s="1">
-        <v>199750.0</v>
+        <v>205292.0</v>
       </c>
       <c r="N5" s="1">
-        <v>203818.49</v>
+        <v>205994.05</v>
       </c>
       <c r="O5" s="1">
-        <v>0.89</v>
+        <v>0.91</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
+        <v>34</v>
+      </c>
+      <c r="B6" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="C6" s="1">
         <v>200000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>100.497</v>
+        <v>99.116</v>
       </c>
       <c r="E6" s="1">
-        <v>99.686</v>
+        <v>99.684</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>199372.0</v>
+        <v>199368.0</v>
       </c>
       <c r="I6" s="1">
-        <v>1622.0</v>
+        <v>-1136.0</v>
       </c>
       <c r="J6" s="1">
-        <v>0.81355456132255</v>
+        <v>-0.56980056980057</v>
       </c>
       <c r="K6">
-        <v>0.6</v>
+        <v>2.17</v>
       </c>
       <c r="L6" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="M6" s="1">
-        <v>200994.0</v>
+        <v>198232.0</v>
       </c>
       <c r="N6" s="1">
-        <v>202184.41</v>
+        <v>202574.47</v>
       </c>
       <c r="O6" s="1">
-        <v>0.88</v>
+        <v>0.89</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
+        <v>37</v>
+      </c>
+      <c r="B7" t="s">
         <v>38</v>
       </c>
-      <c r="B7" t="s">
+      <c r="C7" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D7" s="1">
+        <v>99.81</v>
+      </c>
+      <c r="E7" s="1">
+        <v>99.686</v>
+      </c>
+      <c r="F7" t="s">
+        <v>8</v>
+      </c>
+      <c r="G7">
+        <v>1.0</v>
+      </c>
+      <c r="H7" s="1">
+        <v>199372.0</v>
+      </c>
+      <c r="I7" s="1">
+        <v>248.0</v>
+      </c>
+      <c r="J7" s="1">
+        <v>0.12439058644143</v>
+      </c>
+      <c r="K7">
+        <v>0.75</v>
+      </c>
+      <c r="L7" t="s">
         <v>39</v>
       </c>
-      <c r="C7" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M7" s="1">
-        <v>299067.0</v>
+        <v>199620.0</v>
       </c>
       <c r="N7" s="1">
-        <v>305151.25</v>
+        <v>201111.78</v>
       </c>
       <c r="O7" s="1">
-        <v>1.33</v>
+        <v>0.88</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
+        <v>40</v>
+      </c>
+      <c r="B8" t="s">
         <v>41</v>
       </c>
-      <c r="B8" t="s">
+      <c r="C8" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D8" s="1">
+        <v>99.331</v>
+      </c>
+      <c r="E8" s="1">
+        <v>98.945</v>
+      </c>
+      <c r="F8" t="s">
+        <v>8</v>
+      </c>
+      <c r="G8">
+        <v>1.0</v>
+      </c>
+      <c r="H8" s="1">
+        <v>296835.0</v>
+      </c>
+      <c r="I8" s="1">
+        <v>1158.0</v>
+      </c>
+      <c r="J8" s="1">
+        <v>0.39011572085502</v>
+      </c>
+      <c r="K8">
+        <v>2.15</v>
+      </c>
+      <c r="L8" t="s">
         <v>42</v>
       </c>
-      <c r="C8" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M8" s="1">
-        <v>157838.4</v>
+        <v>297993.0</v>
       </c>
       <c r="N8" s="1">
-        <v>158061.96</v>
+        <v>304447.11</v>
       </c>
       <c r="O8" s="1">
-        <v>0.69</v>
+        <v>1.34</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>43</v>
       </c>
       <c r="B9" t="s">
         <v>44</v>
       </c>
       <c r="C9" s="1">
-        <v>100000.0</v>
+        <v>160000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>99.824</v>
+        <v>98.627</v>
       </c>
       <c r="E9" s="1">
-        <v>99.94</v>
+        <v>96.016</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>99940.0</v>
+        <v>153625.6</v>
       </c>
       <c r="I9" s="1">
-        <v>-116.0</v>
+        <v>4177.6</v>
       </c>
       <c r="J9" s="1">
-        <v>-0.11606964178507</v>
+        <v>2.7193384435927</v>
       </c>
       <c r="K9">
-        <v>0.82</v>
+        <v>0.17</v>
       </c>
       <c r="L9">
-        <v>819.86</v>
+        <v>267.4</v>
       </c>
       <c r="M9" s="1">
-        <v>99824.0</v>
+        <v>157803.2</v>
       </c>
       <c r="N9" s="1">
-        <v>100643.86</v>
+        <v>158070.6</v>
       </c>
       <c r="O9" s="1">
-        <v>0.44</v>
+        <v>0.69</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>45</v>
       </c>
       <c r="B10" t="s">
         <v>46</v>
       </c>
       <c r="C10" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>95.153</v>
+        <v>98.263</v>
       </c>
       <c r="E10" s="1">
-        <v>94.21235</v>
+        <v>99.94</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>188424.7</v>
+        <v>99940.0</v>
       </c>
       <c r="I10" s="1">
-        <v>1881.3</v>
+        <v>-1677.0</v>
       </c>
       <c r="J10" s="1">
-        <v>0.99843597999625</v>
+        <v>-1.6780068040824</v>
       </c>
       <c r="K10">
-        <v>1.42</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>0.96</v>
+      </c>
+      <c r="L10">
+        <v>963.7</v>
       </c>
       <c r="M10" s="1">
-        <v>190306.0</v>
+        <v>98263.0</v>
       </c>
       <c r="N10" s="1">
-        <v>193146.41</v>
+        <v>99226.7</v>
       </c>
       <c r="O10" s="1">
-        <v>0.84</v>
+        <v>0.44</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
+        <v>47</v>
+      </c>
+      <c r="B11" t="s">
         <v>48</v>
       </c>
-      <c r="B11" t="s">
+      <c r="C11" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D11" s="1">
+        <v>93.058</v>
+      </c>
+      <c r="E11" s="1">
+        <v>94.21235</v>
+      </c>
+      <c r="F11" t="s">
+        <v>8</v>
+      </c>
+      <c r="G11">
+        <v>1.0</v>
+      </c>
+      <c r="H11" s="1">
+        <v>188424.7</v>
+      </c>
+      <c r="I11" s="1">
+        <v>-2308.7</v>
+      </c>
+      <c r="J11" s="1">
+        <v>-1.2252639913982</v>
+      </c>
+      <c r="K11">
+        <v>1.51</v>
+      </c>
+      <c r="L11" t="s">
         <v>49</v>
       </c>
-      <c r="C11" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M11" s="1">
-        <v>99860.0</v>
+        <v>186116.0</v>
       </c>
       <c r="N11" s="1">
-        <v>101894.25</v>
+        <v>189134.49</v>
       </c>
       <c r="O11" s="1">
-        <v>0.44</v>
+        <v>0.83</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
+        <v>50</v>
+      </c>
+      <c r="B12" t="s">
         <v>51</v>
       </c>
-      <c r="B12" t="s">
+      <c r="C12" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D12" s="1">
+        <v>98.519</v>
+      </c>
+      <c r="E12" s="1">
+        <v>99.636</v>
+      </c>
+      <c r="F12" t="s">
+        <v>8</v>
+      </c>
+      <c r="G12">
+        <v>1.0</v>
+      </c>
+      <c r="H12" s="1">
+        <v>99636.0</v>
+      </c>
+      <c r="I12" s="1">
+        <v>-1117.0</v>
+      </c>
+      <c r="J12" s="1">
+        <v>-1.1210807338713</v>
+      </c>
+      <c r="K12">
+        <v>2.17</v>
+      </c>
+      <c r="L12" t="s">
         <v>52</v>
       </c>
-      <c r="C12" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M12" s="1">
-        <v>203642.0</v>
+        <v>98519.0</v>
       </c>
       <c r="N12" s="1">
-        <v>210128.99</v>
+        <v>100690.23</v>
       </c>
       <c r="O12" s="1">
-        <v>0.92</v>
+        <v>0.44</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
+        <v>53</v>
+      </c>
+      <c r="B13" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
       <c r="C13" s="1">
         <v>200000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>98.997</v>
+        <v>101.372</v>
       </c>
       <c r="E13" s="1">
-        <v>95.549</v>
+        <v>102.438</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>191098.0</v>
+        <v>204876.0</v>
       </c>
       <c r="I13" s="1">
-        <v>6896.0</v>
+        <v>-2132.0</v>
       </c>
       <c r="J13" s="1">
-        <v>3.6086196611163</v>
+        <v>-1.0406294539136</v>
       </c>
       <c r="K13">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>3.47</v>
+      </c>
+      <c r="L13" t="s">
+        <v>55</v>
       </c>
       <c r="M13" s="1">
-        <v>197994.0</v>
+        <v>202744.0</v>
       </c>
       <c r="N13" s="1">
-        <v>197994.0</v>
+        <v>209683.04</v>
       </c>
       <c r="O13" s="1">
-        <v>0.86</v>
+        <v>0.92</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>56</v>
       </c>
       <c r="B14" t="s">
         <v>57</v>
       </c>
       <c r="C14" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>100.388</v>
+        <v>99.082</v>
       </c>
       <c r="E14" s="1">
-        <v>100.196</v>
+        <v>95.549</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>300588.0</v>
+        <v>191098.0</v>
       </c>
       <c r="I14" s="1">
-        <v>576.0</v>
+        <v>7066.0</v>
       </c>
       <c r="J14" s="1">
-        <v>0.19162441614436</v>
+        <v>3.6975792525301</v>
       </c>
       <c r="K14">
-        <v>2.45</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>0.0</v>
+      </c>
+      <c r="L14">
+        <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>301164.0</v>
+        <v>198164.0</v>
       </c>
       <c r="N14" s="1">
-        <v>308509.89</v>
+        <v>198164.0</v>
       </c>
       <c r="O14" s="1">
-        <v>1.35</v>
+        <v>0.87</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
+        <v>58</v>
+      </c>
+      <c r="B15" t="s">
         <v>59</v>
       </c>
-      <c r="B15" t="s">
+      <c r="C15" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D15" s="1">
+        <v>98.952</v>
+      </c>
+      <c r="E15" s="1">
+        <v>100.196</v>
+      </c>
+      <c r="F15" t="s">
+        <v>8</v>
+      </c>
+      <c r="G15">
+        <v>1.0</v>
+      </c>
+      <c r="H15" s="1">
+        <v>300588.0</v>
+      </c>
+      <c r="I15" s="1">
+        <v>-3732.0</v>
+      </c>
+      <c r="J15" s="1">
+        <v>-1.241566529602</v>
+      </c>
+      <c r="K15">
+        <v>2.63</v>
+      </c>
+      <c r="L15" t="s">
         <v>60</v>
       </c>
-      <c r="C15" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M15" s="1">
-        <v>100280.0</v>
+        <v>296856.0</v>
       </c>
       <c r="N15" s="1">
-        <v>100600.55</v>
+        <v>304736.14</v>
       </c>
       <c r="O15" s="1">
-        <v>0.44</v>
+        <v>1.34</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>61</v>
       </c>
       <c r="B16" t="s">
         <v>62</v>
       </c>
       <c r="C16" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>103.485</v>
+        <v>98.926</v>
       </c>
       <c r="E16" s="1">
-        <v>102.98633333</v>
+        <v>99.523</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>308959.0</v>
+        <v>99523.0</v>
       </c>
       <c r="I16" s="1">
-        <v>1496.0</v>
+        <v>-597.0</v>
       </c>
       <c r="J16" s="1">
-        <v>0.48420664230529</v>
+        <v>-0.59986133858505</v>
       </c>
       <c r="K16">
-        <v>2.4</v>
-[...2 lines deleted...]
-        <v>63</v>
+        <v>0.48</v>
+      </c>
+      <c r="L16">
+        <v>484.93</v>
       </c>
       <c r="M16" s="1">
-        <v>310455.0</v>
+        <v>98926.0</v>
       </c>
       <c r="N16" s="1">
-        <v>317652.95</v>
+        <v>99410.93</v>
       </c>
       <c r="O16" s="1">
-        <v>1.39</v>
+        <v>0.44</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
+        <v>63</v>
+      </c>
+      <c r="B17" t="s">
         <v>64</v>
       </c>
-      <c r="B17" t="s">
+      <c r="C17" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D17" s="1">
+        <v>101.995</v>
+      </c>
+      <c r="E17" s="1">
+        <v>102.98633333</v>
+      </c>
+      <c r="F17" t="s">
+        <v>8</v>
+      </c>
+      <c r="G17">
+        <v>1.0</v>
+      </c>
+      <c r="H17" s="1">
+        <v>308959.0</v>
+      </c>
+      <c r="I17" s="1">
+        <v>-2974.0</v>
+      </c>
+      <c r="J17" s="1">
+        <v>-0.96258726886092</v>
+      </c>
+      <c r="K17">
+        <v>2.61</v>
+      </c>
+      <c r="L17" t="s">
         <v>65</v>
       </c>
-      <c r="C17" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M17" s="1">
-        <v>194038.0</v>
+        <v>305985.0</v>
       </c>
       <c r="N17" s="1">
-        <v>194248.96</v>
+        <v>313819.93</v>
       </c>
       <c r="O17" s="1">
-        <v>0.85</v>
+        <v>1.38</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>66</v>
       </c>
       <c r="B18" t="s">
         <v>67</v>
       </c>
       <c r="C18" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>101.146</v>
+        <v>96.418</v>
       </c>
       <c r="E18" s="1">
-        <v>100.163</v>
+        <v>93.94</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>300489.0</v>
+        <v>187880.0</v>
       </c>
       <c r="I18" s="1">
-        <v>2949.0</v>
+        <v>4956.0</v>
       </c>
       <c r="J18" s="1">
-        <v>0.9814003174825</v>
+        <v>2.6378539493294</v>
       </c>
       <c r="K18">
-        <v>2.95</v>
-[...2 lines deleted...]
-        <v>68</v>
+        <v>0.15</v>
+      </c>
+      <c r="L18">
+        <v>306.85</v>
       </c>
       <c r="M18" s="1">
-        <v>303438.0</v>
+        <v>192836.0</v>
       </c>
       <c r="N18" s="1">
-        <v>312279.78</v>
+        <v>193142.85</v>
       </c>
       <c r="O18" s="1">
-        <v>1.36</v>
+        <v>0.85</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
+        <v>68</v>
+      </c>
+      <c r="B19" t="s">
         <v>69</v>
       </c>
-      <c r="B19" t="s">
+      <c r="C19" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D19" s="1">
+        <v>100.225</v>
+      </c>
+      <c r="E19" s="1">
+        <v>100.163</v>
+      </c>
+      <c r="F19" t="s">
+        <v>8</v>
+      </c>
+      <c r="G19">
+        <v>1.0</v>
+      </c>
+      <c r="H19" s="1">
+        <v>300489.0</v>
+      </c>
+      <c r="I19" s="1">
+        <v>186.0</v>
+      </c>
+      <c r="J19" s="1">
+        <v>0.061899104459731</v>
+      </c>
+      <c r="K19">
+        <v>3.13</v>
+      </c>
+      <c r="L19" t="s">
         <v>70</v>
       </c>
-      <c r="C19" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M19" s="1">
-        <v>380300.0</v>
+        <v>300675.0</v>
       </c>
       <c r="N19" s="1">
-        <v>381590.3</v>
+        <v>310051.03</v>
       </c>
       <c r="O19" s="1">
-        <v>1.66</v>
+        <v>1.36</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
+        <v>71</v>
+      </c>
+      <c r="B20" t="s">
         <v>72</v>
       </c>
-      <c r="B20" t="s">
+      <c r="C20" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D20" s="1">
+        <v>94.236</v>
+      </c>
+      <c r="E20" s="1">
+        <v>92.4925</v>
+      </c>
+      <c r="F20" t="s">
+        <v>8</v>
+      </c>
+      <c r="G20">
+        <v>1.0</v>
+      </c>
+      <c r="H20" s="1">
+        <v>369970.0</v>
+      </c>
+      <c r="I20" s="1">
+        <v>6974.0</v>
+      </c>
+      <c r="J20" s="1">
+        <v>1.8850177041382</v>
+      </c>
+      <c r="K20">
+        <v>0.35</v>
+      </c>
+      <c r="L20" t="s">
         <v>73</v>
       </c>
-      <c r="C20" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M20" s="1">
-        <v>290652.0</v>
+        <v>376944.0</v>
       </c>
       <c r="N20" s="1">
-        <v>295671.86</v>
+        <v>378361.42</v>
       </c>
       <c r="O20" s="1">
-        <v>1.29</v>
+        <v>1.66</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
+        <v>74</v>
+      </c>
+      <c r="B21" t="s">
         <v>75</v>
       </c>
-      <c r="B21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C21" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>101.179</v>
+        <v>95.967</v>
       </c>
       <c r="E21" s="1">
-        <v>100.817</v>
+        <v>95.21533333</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>100817.0</v>
+        <v>285646.0</v>
       </c>
       <c r="I21" s="1">
-        <v>362.0</v>
+        <v>2255.0</v>
       </c>
       <c r="J21" s="1">
-        <v>0.35906642728905</v>
+        <v>0.78943867584353</v>
       </c>
       <c r="K21">
-        <v>2.72</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>0.02</v>
+      </c>
+      <c r="L21">
+        <v>57.53</v>
       </c>
       <c r="M21" s="1">
-        <v>101179.0</v>
+        <v>287901.0</v>
       </c>
       <c r="N21" s="1">
-        <v>103896.81</v>
+        <v>287958.53</v>
       </c>
       <c r="O21" s="1">
-        <v>0.45</v>
+        <v>1.27</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="B22" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="C22" s="1">
         <v>100000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>99.936</v>
+        <v>100.525</v>
       </c>
       <c r="E22" s="1">
-        <v>97.684</v>
+        <v>100.817</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>97684.0</v>
+        <v>100817.0</v>
       </c>
       <c r="I22" s="1">
-        <v>2252.0</v>
+        <v>-292.0</v>
       </c>
       <c r="J22" s="1">
-        <v>2.3053928995537</v>
+        <v>-0.28963369273039</v>
       </c>
       <c r="K22">
-        <v>1.05</v>
+        <v>2.93</v>
       </c>
       <c r="L22" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="M22" s="1">
-        <v>99936.0</v>
+        <v>100525.0</v>
       </c>
       <c r="N22" s="1">
-        <v>100990.11</v>
+        <v>103455.14</v>
       </c>
       <c r="O22" s="1">
-        <v>0.44</v>
+        <v>0.45</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="B23" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="C23" s="1">
         <v>100000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>104.043</v>
+        <v>100.0</v>
       </c>
       <c r="E23" s="1">
-        <v>104.665</v>
+        <v>97.684</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>104665.0</v>
+        <v>97684.0</v>
       </c>
       <c r="I23" s="1">
-        <v>-622.0</v>
+        <v>2316.0</v>
       </c>
       <c r="J23" s="1">
-        <v>-0.59427697893279</v>
+        <v>2.3709102821342</v>
       </c>
       <c r="K23">
-        <v>4.52</v>
+        <v>1.12</v>
       </c>
       <c r="L23" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="M23" s="1">
-        <v>104043.0</v>
+        <v>100000.0</v>
       </c>
       <c r="N23" s="1">
-        <v>108559.44</v>
+        <v>101115.75</v>
       </c>
       <c r="O23" s="1">
-        <v>0.47</v>
+        <v>0.44</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
+        <v>82</v>
+      </c>
+      <c r="B24" t="s">
+        <v>83</v>
+      </c>
+      <c r="C24" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D24" s="1">
+        <v>102.995</v>
+      </c>
+      <c r="E24" s="1">
+        <v>104.665</v>
+      </c>
+      <c r="F24" t="s">
+        <v>8</v>
+      </c>
+      <c r="G24">
+        <v>1.0</v>
+      </c>
+      <c r="H24" s="1">
+        <v>104665.0</v>
+      </c>
+      <c r="I24" s="1">
+        <v>-1670.0</v>
+      </c>
+      <c r="J24" s="1">
+        <v>-1.5955668083887</v>
+      </c>
+      <c r="K24">
+        <v>4.8</v>
+      </c>
+      <c r="L24" t="s">
         <v>84</v>
       </c>
-      <c r="B24" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M24" s="1">
-        <v>239554.48</v>
+        <v>102995.0</v>
       </c>
       <c r="N24" s="1">
-        <v>244418.78</v>
+        <v>107799.11</v>
       </c>
       <c r="O24" s="1">
-        <v>1.07</v>
+        <v>0.47</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
+        <v>85</v>
+      </c>
+      <c r="B25" t="s">
+        <v>86</v>
+      </c>
+      <c r="C25" s="1">
+        <v>239000.0</v>
+      </c>
+      <c r="D25" s="1">
+        <v>99.377</v>
+      </c>
+      <c r="E25" s="1">
+        <v>99.778</v>
+      </c>
+      <c r="F25" t="s">
+        <v>8</v>
+      </c>
+      <c r="G25">
+        <v>1.0</v>
+      </c>
+      <c r="H25" s="1">
+        <v>238469.42</v>
+      </c>
+      <c r="I25" s="1">
+        <v>-958.39</v>
+      </c>
+      <c r="J25" s="1">
+        <v>-0.40189220068552</v>
+      </c>
+      <c r="K25">
+        <v>2.18</v>
+      </c>
+      <c r="L25" t="s">
         <v>87</v>
       </c>
-      <c r="B25" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M25" s="1">
-        <v>280047.0</v>
+        <v>237511.03</v>
       </c>
       <c r="N25" s="1">
-        <v>280207.27</v>
+        <v>242719.1</v>
       </c>
       <c r="O25" s="1">
-        <v>1.22</v>
+        <v>1.07</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
+        <v>88</v>
+      </c>
+      <c r="B26" t="s">
         <v>89</v>
       </c>
-      <c r="B26" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C26" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>99.541</v>
+        <v>92.474</v>
       </c>
       <c r="E26" s="1">
-        <v>97.966</v>
+        <v>89.814</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>97966.0</v>
+        <v>269442.0</v>
       </c>
       <c r="I26" s="1">
-        <v>1575.0</v>
+        <v>7980.0</v>
       </c>
       <c r="J26" s="1">
-        <v>1.6077006308311</v>
+        <v>2.9616763533525</v>
       </c>
       <c r="K26">
-        <v>2.28</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>0.08</v>
+      </c>
+      <c r="L26">
+        <v>242.47</v>
       </c>
       <c r="M26" s="1">
-        <v>99541.0</v>
+        <v>277422.0</v>
       </c>
       <c r="N26" s="1">
-        <v>101821.82</v>
+        <v>277664.47</v>
       </c>
       <c r="O26" s="1">
-        <v>0.44</v>
+        <v>1.22</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
+        <v>90</v>
+      </c>
+      <c r="B27" t="s">
+        <v>91</v>
+      </c>
+      <c r="C27" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D27" s="1">
+        <v>99.284</v>
+      </c>
+      <c r="E27" s="1">
+        <v>97.966</v>
+      </c>
+      <c r="F27" t="s">
+        <v>8</v>
+      </c>
+      <c r="G27">
+        <v>1.0</v>
+      </c>
+      <c r="H27" s="1">
+        <v>97966.0</v>
+      </c>
+      <c r="I27" s="1">
+        <v>1318.0</v>
+      </c>
+      <c r="J27" s="1">
+        <v>1.3453647183717</v>
+      </c>
+      <c r="K27">
+        <v>2.42</v>
+      </c>
+      <c r="L27" t="s">
         <v>92</v>
       </c>
-      <c r="B27" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M27" s="1">
-        <v>204358.0</v>
+        <v>99284.0</v>
       </c>
       <c r="N27" s="1">
-        <v>211319.64</v>
+        <v>101701.81</v>
       </c>
       <c r="O27" s="1">
-        <v>0.92</v>
+        <v>0.45</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="B28" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="C28" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>103.027</v>
+        <v>100.993</v>
       </c>
       <c r="E28" s="1">
-        <v>103.013</v>
+        <v>102.115</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>309039.0</v>
+        <v>204230.0</v>
       </c>
       <c r="I28" s="1">
-        <v>42.0</v>
+        <v>-2244.0</v>
       </c>
       <c r="J28" s="1">
-        <v>0.013590517701649</v>
+        <v>-1.0987612006072</v>
       </c>
       <c r="K28">
-        <v>0.5</v>
-[...2 lines deleted...]
-        <v>97</v>
+        <v>0.17</v>
+      </c>
+      <c r="L28">
+        <v>345.21</v>
       </c>
       <c r="M28" s="1">
-        <v>309081.0</v>
+        <v>201986.0</v>
       </c>
       <c r="N28" s="1">
-        <v>310577.92</v>
+        <v>202331.21</v>
       </c>
       <c r="O28" s="1">
-        <v>1.35</v>
+        <v>0.89</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="B29" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="C29" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>100.362</v>
+        <v>101.817</v>
       </c>
       <c r="E29" s="1">
-        <v>99.824</v>
+        <v>103.013</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>99824.0</v>
+        <v>309039.0</v>
       </c>
       <c r="I29" s="1">
-        <v>538.0</v>
+        <v>-3588.0</v>
       </c>
       <c r="J29" s="1">
-        <v>0.53894854944703</v>
+        <v>-1.1610185122266</v>
       </c>
       <c r="K29">
-        <v>1.77</v>
+        <v>0.71</v>
       </c>
       <c r="L29" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="M29" s="1">
-        <v>100362.0</v>
+        <v>305451.0</v>
       </c>
       <c r="N29" s="1">
-        <v>102132.55</v>
+        <v>307584.9</v>
       </c>
       <c r="O29" s="1">
-        <v>0.45</v>
+        <v>1.35</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="B30" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="C30" s="1">
         <v>100000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>100.004</v>
+        <v>99.407</v>
       </c>
       <c r="E30" s="1">
-        <v>99.668</v>
+        <v>99.824</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>99668.0</v>
+        <v>99824.0</v>
       </c>
       <c r="I30" s="1">
-        <v>336.0</v>
+        <v>-417.0</v>
       </c>
       <c r="J30" s="1">
-        <v>0.33711923586307</v>
+        <v>-0.4177352139766</v>
       </c>
       <c r="K30">
-        <v>0.28</v>
-[...2 lines deleted...]
-        <v>278.77</v>
+        <v>1.92</v>
+      </c>
+      <c r="L30" t="s">
+        <v>100</v>
       </c>
       <c r="M30" s="1">
-        <v>100004.0</v>
+        <v>99407.0</v>
       </c>
       <c r="N30" s="1">
-        <v>100282.77</v>
+        <v>101328.23</v>
       </c>
       <c r="O30" s="1">
-        <v>0.44</v>
+        <v>0.45</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="B31" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="C31" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>98.447</v>
+        <v>98.427</v>
       </c>
       <c r="E31" s="1">
-        <v>96.182</v>
+        <v>99.668</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>288546.0</v>
+        <v>99668.0</v>
       </c>
       <c r="I31" s="1">
-        <v>6795.0</v>
+        <v>-1241.0</v>
       </c>
       <c r="J31" s="1">
-        <v>2.3549104822108</v>
+        <v>-1.2451338443633</v>
       </c>
       <c r="K31">
-        <v>0.06</v>
+        <v>0.43</v>
       </c>
       <c r="L31">
-        <v>190.07</v>
+        <v>429.45</v>
       </c>
       <c r="M31" s="1">
-        <v>295341.0</v>
+        <v>98427.0</v>
       </c>
       <c r="N31" s="1">
-        <v>295531.07</v>
+        <v>98856.45</v>
       </c>
       <c r="O31" s="1">
-        <v>1.29</v>
+        <v>0.43</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="B32" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="C32" s="1">
-        <v>251000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>100.2</v>
+        <v>98.272</v>
       </c>
       <c r="E32" s="1">
-        <v>99.874</v>
+        <v>96.182</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>250683.74</v>
+        <v>288546.0</v>
       </c>
       <c r="I32" s="1">
-        <v>818.26</v>
+        <v>6270.0</v>
       </c>
       <c r="J32" s="1">
-        <v>0.32641127821055</v>
+        <v>2.1729637562122</v>
       </c>
       <c r="K32">
-        <v>0.22</v>
+        <v>0.1</v>
       </c>
       <c r="L32">
-        <v>543.83</v>
+        <v>292.81</v>
       </c>
       <c r="M32" s="1">
-        <v>251502.0</v>
+        <v>294816.0</v>
       </c>
       <c r="N32" s="1">
-        <v>252045.83</v>
+        <v>295108.81</v>
       </c>
       <c r="O32" s="1">
-        <v>1.1</v>
+        <v>1.3</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
+        <v>105</v>
+      </c>
+      <c r="B33" t="s">
+        <v>106</v>
+      </c>
+      <c r="C33" s="1">
+        <v>251000.0</v>
+      </c>
+      <c r="D33" s="1">
+        <v>98.841</v>
+      </c>
+      <c r="E33" s="1">
+        <v>99.874</v>
+      </c>
+      <c r="F33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G33">
+        <v>1.0</v>
+      </c>
+      <c r="H33" s="1">
+        <v>250683.74</v>
+      </c>
+      <c r="I33" s="1">
+        <v>-2592.83</v>
+      </c>
+      <c r="J33" s="1">
+        <v>-1.0343032220598</v>
+      </c>
+      <c r="K33">
+        <v>0.4</v>
+      </c>
+      <c r="L33" t="s">
         <v>107</v>
       </c>
-      <c r="B33" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M33" s="1">
-        <v>199378.0</v>
+        <v>248090.91</v>
       </c>
       <c r="N33" s="1">
-        <v>201501.29</v>
+        <v>249094.91</v>
       </c>
       <c r="O33" s="1">
-        <v>0.88</v>
+        <v>1.09</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
+        <v>108</v>
+      </c>
+      <c r="B34" t="s">
+        <v>109</v>
+      </c>
+      <c r="C34" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D34" s="1">
+        <v>98.809</v>
+      </c>
+      <c r="E34" s="1">
+        <v>99.806</v>
+      </c>
+      <c r="F34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G34">
+        <v>1.0</v>
+      </c>
+      <c r="H34" s="1">
+        <v>199612.0</v>
+      </c>
+      <c r="I34" s="1">
+        <v>-1994.0</v>
+      </c>
+      <c r="J34" s="1">
+        <v>-0.99893793960283</v>
+      </c>
+      <c r="K34">
+        <v>1.2</v>
+      </c>
+      <c r="L34" t="s">
         <v>110</v>
       </c>
-      <c r="B34" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M34" s="1">
-        <v>262800.12</v>
+        <v>197618.0</v>
       </c>
       <c r="N34" s="1">
-        <v>264594.41</v>
+        <v>200015.26</v>
       </c>
       <c r="O34" s="1">
-        <v>1.15</v>
+        <v>0.88</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
+        <v>111</v>
+      </c>
+      <c r="B35" t="s">
+        <v>112</v>
+      </c>
+      <c r="C35" s="1">
+        <v>263000.0</v>
+      </c>
+      <c r="D35" s="1">
+        <v>98.552</v>
+      </c>
+      <c r="E35" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F35" t="s">
+        <v>8</v>
+      </c>
+      <c r="G35">
+        <v>1.0</v>
+      </c>
+      <c r="H35" s="1">
+        <v>263000.0</v>
+      </c>
+      <c r="I35" s="1">
+        <v>-3808.24</v>
+      </c>
+      <c r="J35" s="1">
+        <v>-1.448</v>
+      </c>
+      <c r="K35">
+        <v>0.82</v>
+      </c>
+      <c r="L35" t="s">
         <v>113</v>
       </c>
-      <c r="B35" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M35" s="1">
-        <v>97548.0</v>
+        <v>259191.76</v>
       </c>
       <c r="N35" s="1">
-        <v>98632.93</v>
+        <v>261352.24</v>
       </c>
       <c r="O35" s="1">
-        <v>0.43</v>
+        <v>1.15</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="B36" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="C36" s="1">
         <v>100000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>100.505</v>
+        <v>96.648</v>
       </c>
       <c r="E36" s="1">
-        <v>99.96</v>
+        <v>95.035</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>99960.0</v>
+        <v>95035.0</v>
       </c>
       <c r="I36" s="1">
-        <v>545.0</v>
+        <v>1613.0</v>
       </c>
       <c r="J36" s="1">
-        <v>0.54521808723489</v>
+        <v>1.6972694270532</v>
       </c>
       <c r="K36">
-        <v>2.21</v>
+        <v>1.17</v>
       </c>
       <c r="L36" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="M36" s="1">
-        <v>100505.0</v>
+        <v>96648.0</v>
       </c>
       <c r="N36" s="1">
-        <v>102718.36</v>
+        <v>97815.12</v>
       </c>
       <c r="O36" s="1">
-        <v>0.45</v>
+        <v>0.43</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
+        <v>117</v>
+      </c>
+      <c r="B37" t="s">
+        <v>118</v>
+      </c>
+      <c r="C37" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D37" s="1">
+        <v>99.404</v>
+      </c>
+      <c r="E37" s="1">
+        <v>99.96</v>
+      </c>
+      <c r="F37" t="s">
+        <v>8</v>
+      </c>
+      <c r="G37">
+        <v>1.0</v>
+      </c>
+      <c r="H37" s="1">
+        <v>99960.0</v>
+      </c>
+      <c r="I37" s="1">
+        <v>-556.0</v>
+      </c>
+      <c r="J37" s="1">
+        <v>-0.5562224889956</v>
+      </c>
+      <c r="K37">
+        <v>2.37</v>
+      </c>
+      <c r="L37" t="s">
         <v>119</v>
       </c>
-      <c r="B37" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M37" s="1">
-        <v>291990.0</v>
+        <v>99404.0</v>
       </c>
       <c r="N37" s="1">
-        <v>292571.51</v>
+        <v>101774.89</v>
       </c>
       <c r="O37" s="1">
-        <v>1.28</v>
+        <v>0.45</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
+        <v>120</v>
+      </c>
+      <c r="B38" t="s">
         <v>121</v>
       </c>
-      <c r="B38" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C38" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>100.294</v>
+        <v>97.212</v>
       </c>
       <c r="E38" s="1">
-        <v>100.052</v>
+        <v>94.498</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>200104.0</v>
+        <v>283494.0</v>
       </c>
       <c r="I38" s="1">
-        <v>484.0</v>
+        <v>8142.0</v>
       </c>
       <c r="J38" s="1">
-        <v>0.24187422540279</v>
+        <v>2.872018455417</v>
       </c>
       <c r="K38">
-        <v>0.81</v>
-[...2 lines deleted...]
-        <v>123</v>
+        <v>0.21</v>
+      </c>
+      <c r="L38">
+        <v>622.6</v>
       </c>
       <c r="M38" s="1">
-        <v>200588.0</v>
+        <v>291636.0</v>
       </c>
       <c r="N38" s="1">
-        <v>202214.71</v>
+        <v>292258.6</v>
       </c>
       <c r="O38" s="1">
-        <v>0.88</v>
+        <v>1.28</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="B39" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="C39" s="1">
         <v>100000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>100.056</v>
+        <v>98.096</v>
       </c>
       <c r="E39" s="1">
-        <v>99.71</v>
+        <v>98.129</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>99710.0</v>
+        <v>98129.0</v>
       </c>
       <c r="I39" s="1">
-        <v>346.0</v>
+        <v>-33.0</v>
       </c>
       <c r="J39" s="1">
-        <v>0.34700631832314</v>
+        <v>-0.033629202376464</v>
       </c>
       <c r="K39">
-        <v>0.31</v>
-[...2 lines deleted...]
-        <v>309.25</v>
+        <v>1.64</v>
+      </c>
+      <c r="L39" t="s">
+        <v>124</v>
       </c>
       <c r="M39" s="1">
-        <v>100056.0</v>
+        <v>98096.0</v>
       </c>
       <c r="N39" s="1">
-        <v>100365.25</v>
+        <v>99737.78</v>
       </c>
       <c r="O39" s="1">
         <v>0.44</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
+        <v>125</v>
+      </c>
+      <c r="B40" t="s">
         <v>126</v>
       </c>
-      <c r="B40" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C40" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>99.982</v>
+        <v>99.097</v>
       </c>
       <c r="E40" s="1">
-        <v>99.772</v>
+        <v>99.71</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>299316.0</v>
+        <v>99710.0</v>
       </c>
       <c r="I40" s="1">
-        <v>630.0</v>
+        <v>-613.0</v>
       </c>
       <c r="J40" s="1">
-        <v>0.21047989415868</v>
+        <v>-0.61478287032394</v>
       </c>
       <c r="K40">
-        <v>0.74</v>
-[...2 lines deleted...]
-        <v>128</v>
+        <v>0.45</v>
+      </c>
+      <c r="L40">
+        <v>453.08</v>
       </c>
       <c r="M40" s="1">
-        <v>299946.0</v>
+        <v>99097.0</v>
       </c>
       <c r="N40" s="1">
-        <v>302154.9</v>
+        <v>99550.08</v>
       </c>
       <c r="O40" s="1">
-        <v>1.32</v>
+        <v>0.44</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
+        <v>127</v>
+      </c>
+      <c r="B41" t="s">
+        <v>128</v>
+      </c>
+      <c r="C41" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D41" s="1">
+        <v>98.51</v>
+      </c>
+      <c r="E41" s="1">
+        <v>99.772</v>
+      </c>
+      <c r="F41" t="s">
+        <v>8</v>
+      </c>
+      <c r="G41">
+        <v>1.0</v>
+      </c>
+      <c r="H41" s="1">
+        <v>299316.0</v>
+      </c>
+      <c r="I41" s="1">
+        <v>-3786.0</v>
+      </c>
+      <c r="J41" s="1">
+        <v>-1.2648839353726</v>
+      </c>
+      <c r="K41">
+        <v>0.91</v>
+      </c>
+      <c r="L41" t="s">
         <v>129</v>
       </c>
-      <c r="B41" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M41" s="1">
-        <v>211472.0</v>
+        <v>295530.0</v>
       </c>
       <c r="N41" s="1">
-        <v>216987.07</v>
+        <v>298252.6</v>
       </c>
       <c r="O41" s="1">
-        <v>0.95</v>
+        <v>1.31</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="B42" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="C42" s="1">
         <v>200000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>96.69</v>
+        <v>104.535</v>
       </c>
       <c r="E42" s="1">
-        <v>94.283</v>
+        <v>106.562</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>188566.0</v>
+        <v>213124.0</v>
       </c>
       <c r="I42" s="1">
-        <v>4814.0</v>
+        <v>-4054.0</v>
       </c>
       <c r="J42" s="1">
-        <v>2.5529522819596</v>
+        <v>-1.9021790131567</v>
       </c>
       <c r="K42">
-        <v>0.89</v>
+        <v>3.06</v>
       </c>
       <c r="L42" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="M42" s="1">
-        <v>193380.0</v>
+        <v>209070.0</v>
       </c>
       <c r="N42" s="1">
-        <v>195167.67</v>
+        <v>215187.81</v>
       </c>
       <c r="O42" s="1">
-        <v>0.85</v>
+        <v>0.95</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
+        <v>133</v>
+      </c>
+      <c r="B43" t="s">
+        <v>134</v>
+      </c>
+      <c r="C43" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D43" s="1">
+        <v>95.923</v>
+      </c>
+      <c r="E43" s="1">
+        <v>94.283</v>
+      </c>
+      <c r="F43" t="s">
+        <v>8</v>
+      </c>
+      <c r="G43">
+        <v>1.0</v>
+      </c>
+      <c r="H43" s="1">
+        <v>188566.0</v>
+      </c>
+      <c r="I43" s="1">
+        <v>3280.0</v>
+      </c>
+      <c r="J43" s="1">
+        <v>1.7394440142974</v>
+      </c>
+      <c r="K43">
+        <v>0.96</v>
+      </c>
+      <c r="L43" t="s">
         <v>135</v>
       </c>
-      <c r="B43" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M43" s="1">
-        <v>108635.0</v>
+        <v>191846.0</v>
       </c>
       <c r="N43" s="1">
-        <v>114618.56</v>
+        <v>193770.66</v>
       </c>
       <c r="O43" s="1">
-        <v>0.5</v>
+        <v>0.85</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="B44" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="C44" s="1">
         <v>100000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>100.507</v>
+        <v>107.208</v>
       </c>
       <c r="E44" s="1">
-        <v>99.601</v>
+        <v>109.94</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>99601.0</v>
+        <v>109940.0</v>
       </c>
       <c r="I44" s="1">
-        <v>906.0</v>
+        <v>-2732.0</v>
       </c>
       <c r="J44" s="1">
-        <v>0.90962942139135</v>
+        <v>-2.4849918137166</v>
       </c>
       <c r="K44">
-        <v>0.76</v>
+        <v>0.31</v>
       </c>
       <c r="L44">
-        <v>756.16</v>
+        <v>312.33</v>
       </c>
       <c r="M44" s="1">
-        <v>100507.0</v>
+        <v>107208.0</v>
       </c>
       <c r="N44" s="1">
-        <v>101263.16</v>
+        <v>107520.33</v>
       </c>
       <c r="O44" s="1">
-        <v>0.44</v>
+        <v>0.47</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="B45" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="C45" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>98.608</v>
+        <v>99.157</v>
       </c>
       <c r="E45" s="1">
-        <v>97.95</v>
+        <v>99.601</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>293850.0</v>
+        <v>99601.0</v>
       </c>
       <c r="I45" s="1">
-        <v>1974.0</v>
+        <v>-444.0</v>
       </c>
       <c r="J45" s="1">
-        <v>0.67177131189382</v>
+        <v>-0.44577865684079</v>
       </c>
       <c r="K45">
-        <v>0.2</v>
+        <v>0.92</v>
       </c>
       <c r="L45">
-        <v>600.0</v>
+        <v>920.55</v>
       </c>
       <c r="M45" s="1">
-        <v>295824.0</v>
+        <v>99157.0</v>
       </c>
       <c r="N45" s="1">
-        <v>296424.0</v>
+        <v>100077.55</v>
       </c>
       <c r="O45" s="1">
-        <v>1.29</v>
+        <v>0.44</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="B46" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="C46" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>92.11</v>
+        <v>98.63</v>
       </c>
       <c r="E46" s="1">
-        <v>91.77</v>
+        <v>97.95</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>183540.0</v>
+        <v>293850.0</v>
       </c>
       <c r="I46" s="1">
-        <v>680.0</v>
+        <v>2040.0</v>
       </c>
       <c r="J46" s="1">
-        <v>0.37049144600632</v>
+        <v>0.69423175089331</v>
       </c>
       <c r="K46">
-        <v>0.17</v>
+        <v>0.25</v>
       </c>
       <c r="L46">
-        <v>336.99</v>
+        <v>764.38</v>
       </c>
       <c r="M46" s="1">
-        <v>184220.0</v>
+        <v>295890.0</v>
       </c>
       <c r="N46" s="1">
-        <v>184556.99</v>
+        <v>296654.38</v>
       </c>
       <c r="O46" s="1">
-        <v>0.8</v>
+        <v>1.3</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="B47" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="C47" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>100.336</v>
+        <v>90.997</v>
       </c>
       <c r="E47" s="1">
-        <v>99.92033333</v>
+        <v>91.77</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>299761.0</v>
+        <v>183540.0</v>
       </c>
       <c r="I47" s="1">
-        <v>1247.0</v>
+        <v>-1546.0</v>
       </c>
       <c r="J47" s="1">
-        <v>0.41599807846918</v>
+        <v>-0.8423231993026</v>
       </c>
       <c r="K47">
-        <v>2.1</v>
-[...2 lines deleted...]
-        <v>146</v>
+        <v>0.19</v>
+      </c>
+      <c r="L47">
+        <v>378.08</v>
       </c>
       <c r="M47" s="1">
-        <v>301008.0</v>
+        <v>181994.0</v>
       </c>
       <c r="N47" s="1">
-        <v>307320.33</v>
+        <v>182372.08</v>
       </c>
       <c r="O47" s="1">
-        <v>1.34</v>
+        <v>0.8</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="B48" t="s">
-        <v>148</v>
+        <v>145</v>
       </c>
       <c r="C48" s="1">
-        <v>77000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>101.251</v>
+        <v>99.379</v>
       </c>
       <c r="E48" s="1">
-        <v>99.43</v>
+        <v>99.92033333</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>76561.1</v>
+        <v>299761.0</v>
       </c>
       <c r="I48" s="1">
-        <v>1402.17</v>
+        <v>-1624.0</v>
       </c>
       <c r="J48" s="1">
-        <v>1.8314392034597</v>
+        <v>-0.54176493940172</v>
       </c>
       <c r="K48">
-        <v>2.79</v>
+        <v>2.27</v>
       </c>
       <c r="L48" t="s">
-        <v>149</v>
+        <v>146</v>
       </c>
       <c r="M48" s="1">
-        <v>77963.27</v>
+        <v>298137.0</v>
       </c>
       <c r="N48" s="1">
-        <v>80115.05</v>
+        <v>304942.48</v>
       </c>
       <c r="O48" s="1">
-        <v>0.35</v>
+        <v>1.34</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
       <c r="B49" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="C49" s="1">
         <v>100000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>99.503</v>
+        <v>99.292</v>
       </c>
       <c r="E49" s="1">
         <v>98.32</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
         <v>98320.0</v>
       </c>
       <c r="I49" s="1">
-        <v>1183.0</v>
+        <v>972.0</v>
       </c>
       <c r="J49" s="1">
-        <v>1.203213995118</v>
+        <v>0.98860862489829</v>
       </c>
       <c r="K49">
-        <v>1.73</v>
+        <v>1.83</v>
       </c>
       <c r="L49" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
       <c r="M49" s="1">
-        <v>99503.0</v>
+        <v>99292.0</v>
       </c>
       <c r="N49" s="1">
-        <v>101234.16</v>
+        <v>101125.9</v>
       </c>
       <c r="O49" s="1">
         <v>0.44</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>153</v>
+        <v>150</v>
       </c>
       <c r="B50" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="C50" s="1">
         <v>100000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>100.561</v>
+        <v>99.023</v>
       </c>
       <c r="E50" s="1">
         <v>99.517</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
         <v>99517.0</v>
       </c>
       <c r="I50" s="1">
-        <v>1044.0</v>
+        <v>-494.0</v>
       </c>
       <c r="J50" s="1">
-        <v>1.049066993579</v>
+        <v>-0.49639760040998</v>
       </c>
       <c r="K50">
-        <v>2.34</v>
+        <v>2.52</v>
       </c>
       <c r="L50" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="M50" s="1">
-        <v>100561.0</v>
+        <v>99023.0</v>
       </c>
       <c r="N50" s="1">
-        <v>102900.38</v>
+        <v>101547.32</v>
       </c>
       <c r="O50" s="1">
         <v>0.45</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="B51" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="C51" s="1">
         <v>200000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>100.362</v>
+        <v>99.541</v>
       </c>
       <c r="E51" s="1">
         <v>99.574</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
         <v>199148.0</v>
       </c>
       <c r="I51" s="1">
-        <v>1576.0</v>
+        <v>-66.0</v>
       </c>
       <c r="J51" s="1">
-        <v>0.79137124148874</v>
+        <v>-0.033141181432904</v>
       </c>
       <c r="K51">
-        <v>0.02</v>
+        <v>0.17</v>
       </c>
       <c r="L51">
-        <v>43.15</v>
+        <v>330.82</v>
       </c>
       <c r="M51" s="1">
-        <v>200724.0</v>
+        <v>199082.0</v>
       </c>
       <c r="N51" s="1">
-        <v>200767.15</v>
+        <v>199412.82</v>
       </c>
       <c r="O51" s="1">
         <v>0.88</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>158</v>
+        <v>155</v>
       </c>
       <c r="B52" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
       <c r="C52" s="1">
         <v>200000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>102.621</v>
+        <v>101.419</v>
       </c>
       <c r="E52" s="1">
         <v>101.799</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
         <v>203598.0</v>
       </c>
       <c r="I52" s="1">
-        <v>1644.0</v>
+        <v>-760.0</v>
       </c>
       <c r="J52" s="1">
-        <v>0.80747355082073</v>
+        <v>-0.37328460986847</v>
       </c>
       <c r="K52">
-        <v>1.47</v>
+        <v>1.66</v>
       </c>
       <c r="L52" t="s">
-        <v>160</v>
+        <v>157</v>
       </c>
       <c r="M52" s="1">
-        <v>205242.0</v>
+        <v>202838.0</v>
       </c>
       <c r="N52" s="1">
-        <v>208176.25</v>
+        <v>206155.81</v>
       </c>
       <c r="O52" s="1">
         <v>0.91</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
       <c r="B53" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="C53" s="1">
         <v>100000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>97.129</v>
+        <v>96.587</v>
       </c>
       <c r="E53" s="1">
         <v>93.412</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
         <v>93412.0</v>
       </c>
       <c r="I53" s="1">
-        <v>3717.0</v>
+        <v>3175.0</v>
       </c>
       <c r="J53" s="1">
-        <v>3.9791461482465</v>
+        <v>3.3989209095191</v>
       </c>
       <c r="K53">
-        <v>0.25</v>
+        <v>0.3</v>
       </c>
       <c r="L53">
-        <v>249.32</v>
+        <v>297.26</v>
       </c>
       <c r="M53" s="1">
-        <v>97129.0</v>
+        <v>96587.0</v>
       </c>
       <c r="N53" s="1">
-        <v>97378.32</v>
+        <v>96884.26</v>
       </c>
       <c r="O53" s="1">
-        <v>0.42</v>
+        <v>0.43</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>163</v>
+        <v>160</v>
       </c>
       <c r="B54" t="s">
-        <v>164</v>
+        <v>161</v>
       </c>
       <c r="C54" s="1">
         <v>100000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>91.486</v>
+        <v>90.923</v>
       </c>
       <c r="E54" s="1">
         <v>91.432</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
         <v>91432.0</v>
       </c>
       <c r="I54" s="1">
-        <v>54.0</v>
+        <v>-509.0</v>
       </c>
       <c r="J54" s="1">
-        <v>0.059060285239304</v>
+        <v>-0.55669787382973</v>
       </c>
       <c r="K54">
-        <v>0.11</v>
+        <v>0.13</v>
       </c>
       <c r="L54">
-        <v>113.01</v>
+        <v>126.71</v>
       </c>
       <c r="M54" s="1">
-        <v>91486.0</v>
+        <v>90923.0</v>
       </c>
       <c r="N54" s="1">
-        <v>91599.01</v>
+        <v>91049.71</v>
       </c>
       <c r="O54" s="1">
         <v>0.4</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="B55" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
       <c r="C55" s="1">
         <v>100000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>100.212</v>
+        <v>99.765</v>
       </c>
       <c r="E55" s="1">
         <v>99.956</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
         <v>99956.0</v>
       </c>
       <c r="I55" s="1">
-        <v>256.0</v>
+        <v>-191.0</v>
       </c>
       <c r="J55" s="1">
-        <v>0.25611268958342</v>
+        <v>-0.19108407699388</v>
       </c>
       <c r="K55">
-        <v>1.85</v>
+        <v>2.01</v>
       </c>
       <c r="L55" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="M55" s="1">
-        <v>100212.0</v>
+        <v>99765.0</v>
       </c>
       <c r="N55" s="1">
-        <v>102063.03</v>
+        <v>101773.56</v>
       </c>
       <c r="O55" s="1">
         <v>0.45</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>168</v>
+        <v>165</v>
       </c>
       <c r="B56" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="C56" s="1">
         <v>100000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>100.958</v>
+        <v>100.318</v>
       </c>
       <c r="E56" s="1">
         <v>100.426</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
         <v>100426.0</v>
       </c>
       <c r="I56" s="1">
-        <v>532.0</v>
+        <v>-108.0</v>
       </c>
       <c r="J56" s="1">
-        <v>0.52974329356939</v>
+        <v>-0.10754187162687</v>
       </c>
       <c r="K56">
-        <v>1.11</v>
+        <v>1.28</v>
       </c>
       <c r="L56" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
       <c r="M56" s="1">
-        <v>100958.0</v>
+        <v>100318.0</v>
       </c>
       <c r="N56" s="1">
-        <v>102070.05</v>
+        <v>101598.55</v>
       </c>
       <c r="O56" s="1">
         <v>0.45</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>171</v>
+        <v>168</v>
       </c>
       <c r="B57" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
       <c r="C57" s="1">
         <v>114000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>100.023</v>
+        <v>98.822</v>
       </c>
       <c r="E57" s="1">
         <v>99.818</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
         <v>113792.52</v>
       </c>
       <c r="I57" s="1">
-        <v>233.7</v>
+        <v>-1135.44</v>
       </c>
       <c r="J57" s="1">
-        <v>0.20537378028011</v>
+        <v>-0.9978160251658</v>
       </c>
       <c r="K57">
-        <v>0.67</v>
+        <v>0.81</v>
       </c>
       <c r="L57">
-        <v>762.47</v>
+        <v>926.45</v>
       </c>
       <c r="M57" s="1">
-        <v>114026.22</v>
+        <v>112657.08</v>
       </c>
       <c r="N57" s="1">
-        <v>114788.69</v>
+        <v>113583.53</v>
       </c>
       <c r="O57" s="1">
         <v>0.5</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="B58" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
       <c r="C58" s="1">
-        <v>135000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>100.223</v>
+        <v>97.276</v>
       </c>
       <c r="E58" s="1">
-        <v>99.998</v>
+        <v>97.224</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>134997.3</v>
+        <v>97224.0</v>
       </c>
       <c r="I58" s="1">
-        <v>303.75</v>
+        <v>52.0</v>
       </c>
       <c r="J58" s="1">
-        <v>0.22500450009</v>
+        <v>0.053484736279108</v>
       </c>
       <c r="K58">
-        <v>0.09</v>
+        <v>0.29</v>
       </c>
       <c r="L58">
-        <v>122.24</v>
+        <v>287.67</v>
       </c>
       <c r="M58" s="1">
-        <v>135301.05</v>
+        <v>97276.0</v>
       </c>
       <c r="N58" s="1">
-        <v>135423.29</v>
+        <v>97563.67</v>
       </c>
       <c r="O58" s="1">
-        <v>0.59</v>
+        <v>0.43</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>175</v>
+        <v>172</v>
       </c>
       <c r="B59" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="C59" s="1">
-        <v>56000.0</v>
+        <v>135000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>101.029</v>
+        <v>98.305</v>
       </c>
       <c r="E59" s="1">
-        <v>99.558</v>
+        <v>99.998</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>55752.48</v>
+        <v>134997.3</v>
       </c>
       <c r="I59" s="1">
-        <v>823.76</v>
+        <v>-2285.55</v>
       </c>
       <c r="J59" s="1">
-        <v>1.4775306856305</v>
+        <v>-1.6930338606772</v>
       </c>
       <c r="K59">
-        <v>0.69</v>
+        <v>0.27</v>
       </c>
       <c r="L59">
-        <v>388.36</v>
+        <v>366.72</v>
       </c>
       <c r="M59" s="1">
-        <v>56576.24</v>
+        <v>132711.75</v>
       </c>
       <c r="N59" s="1">
-        <v>56964.6</v>
+        <v>133078.47</v>
       </c>
       <c r="O59" s="1">
-        <v>0.25</v>
+        <v>0.58</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="B60" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="C60" s="1">
-        <v>100000.0</v>
+        <v>56000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>102.238</v>
+        <v>100.018</v>
       </c>
       <c r="E60" s="1">
-        <v>102.154</v>
+        <v>99.558</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>102154.0</v>
+        <v>55752.48</v>
       </c>
       <c r="I60" s="1">
-        <v>84.0</v>
+        <v>257.6</v>
       </c>
       <c r="J60" s="1">
-        <v>0.082228791824109</v>
+        <v>0.46204222664176</v>
       </c>
       <c r="K60">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="L60">
-        <v>873.29</v>
+        <v>484.25</v>
       </c>
       <c r="M60" s="1">
-        <v>102238.0</v>
+        <v>56010.08</v>
       </c>
       <c r="N60" s="1">
-        <v>103111.29</v>
+        <v>56494.33</v>
       </c>
       <c r="O60" s="1">
-        <v>0.45</v>
+        <v>0.25</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="B61" t="s">
-        <v>180</v>
+        <v>177</v>
       </c>
       <c r="C61" s="1">
         <v>100000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>100.364</v>
+        <v>101.008</v>
       </c>
       <c r="E61" s="1">
-        <v>99.791</v>
+        <v>102.154</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>99791.0</v>
+        <v>102154.0</v>
       </c>
       <c r="I61" s="1">
-        <v>573.0</v>
+        <v>-1146.0</v>
       </c>
       <c r="J61" s="1">
-        <v>0.57420007816336</v>
+        <v>-1.1218356598861</v>
       </c>
       <c r="K61">
-        <v>1.35</v>
+        <v>1.11</v>
       </c>
       <c r="L61" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="M61" s="1">
-        <v>100364.0</v>
+        <v>101008.0</v>
       </c>
       <c r="N61" s="1">
-        <v>101710.92</v>
+        <v>102114.16</v>
       </c>
       <c r="O61" s="1">
-        <v>0.44</v>
+        <v>0.45</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>182</v>
+        <v>179</v>
       </c>
       <c r="B62" t="s">
-        <v>183</v>
+        <v>180</v>
       </c>
       <c r="C62" s="1">
         <v>100000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>99.639</v>
+        <v>98.73</v>
       </c>
       <c r="E62" s="1">
-        <v>97.614</v>
+        <v>99.791</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>97614.0</v>
+        <v>99791.0</v>
       </c>
       <c r="I62" s="1">
-        <v>2025.0</v>
+        <v>-1061.0</v>
       </c>
       <c r="J62" s="1">
-        <v>2.074497510603</v>
+        <v>-1.0632221342606</v>
       </c>
       <c r="K62">
-        <v>0.78</v>
-[...2 lines deleted...]
-        <v>783.56</v>
+        <v>1.5</v>
+      </c>
+      <c r="L62" t="s">
+        <v>181</v>
       </c>
       <c r="M62" s="1">
-        <v>99639.0</v>
+        <v>98730.0</v>
       </c>
       <c r="N62" s="1">
-        <v>100422.56</v>
+        <v>100234.45</v>
       </c>
       <c r="O62" s="1">
         <v>0.44</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="B63" t="s">
-        <v>185</v>
+        <v>183</v>
       </c>
       <c r="C63" s="1">
         <v>100000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>104.436</v>
+        <v>99.597</v>
       </c>
       <c r="E63" s="1">
-        <v>104.37</v>
+        <v>97.614</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>104370.0</v>
+        <v>97614.0</v>
       </c>
       <c r="I63" s="1">
-        <v>66.0</v>
+        <v>1983.0</v>
       </c>
       <c r="J63" s="1">
-        <v>0.063236562230526</v>
+        <v>2.0314708955683</v>
       </c>
       <c r="K63">
-        <v>4.31</v>
-[...2 lines deleted...]
-        <v>186</v>
+        <v>0.86</v>
+      </c>
+      <c r="L63">
+        <v>858.9</v>
       </c>
       <c r="M63" s="1">
-        <v>104436.0</v>
+        <v>99597.0</v>
       </c>
       <c r="N63" s="1">
-        <v>108745.2</v>
+        <v>100455.9</v>
       </c>
       <c r="O63" s="1">
-        <v>0.47</v>
+        <v>0.44</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>187</v>
+        <v>184</v>
       </c>
       <c r="B64" t="s">
-        <v>188</v>
+        <v>185</v>
       </c>
       <c r="C64" s="1">
         <v>100000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>101.927</v>
+        <v>102.668</v>
       </c>
       <c r="E64" s="1">
-        <v>102.199</v>
+        <v>104.37</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>102199.0</v>
+        <v>104370.0</v>
       </c>
       <c r="I64" s="1">
-        <v>-272.0</v>
+        <v>-1702.0</v>
       </c>
       <c r="J64" s="1">
-        <v>-0.26614741827219</v>
+        <v>-1.630736801763</v>
       </c>
       <c r="K64">
-        <v>3.06</v>
+        <v>4.56</v>
       </c>
       <c r="L64" t="s">
-        <v>189</v>
+        <v>186</v>
       </c>
       <c r="M64" s="1">
-        <v>101927.0</v>
+        <v>102668.0</v>
       </c>
       <c r="N64" s="1">
-        <v>104989.33</v>
+        <v>107229.2</v>
       </c>
       <c r="O64" s="1">
-        <v>0.46</v>
+        <v>0.47</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>190</v>
+        <v>187</v>
       </c>
       <c r="B65" t="s">
-        <v>191</v>
+        <v>188</v>
       </c>
       <c r="C65" s="1">
         <v>100000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>100.239</v>
+        <v>101.439</v>
       </c>
       <c r="E65" s="1">
-        <v>99.67</v>
+        <v>102.199</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>99670.0</v>
+        <v>102199.0</v>
       </c>
       <c r="I65" s="1">
-        <v>569.0</v>
+        <v>-760.0</v>
       </c>
       <c r="J65" s="1">
-        <v>0.57088391692586</v>
+        <v>-0.74364719811348</v>
       </c>
       <c r="K65">
-        <v>0.15</v>
-[...2 lines deleted...]
-        <v>145.55</v>
+        <v>3.3</v>
+      </c>
+      <c r="L65" t="s">
+        <v>189</v>
       </c>
       <c r="M65" s="1">
-        <v>100239.0</v>
+        <v>101439.0</v>
       </c>
       <c r="N65" s="1">
-        <v>100384.55</v>
+        <v>104734.21</v>
       </c>
       <c r="O65" s="1">
-        <v>0.44</v>
+        <v>0.46</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>192</v>
+        <v>190</v>
       </c>
       <c r="B66" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="C66" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>97.873</v>
+        <v>98.554</v>
       </c>
       <c r="E66" s="1">
-        <v>97.63</v>
+        <v>99.67</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>195260.0</v>
+        <v>99670.0</v>
       </c>
       <c r="I66" s="1">
-        <v>486.0</v>
+        <v>-1116.0</v>
       </c>
       <c r="J66" s="1">
-        <v>0.2488989040254</v>
+        <v>-1.1196949934785</v>
       </c>
       <c r="K66">
-        <v>1.62</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>0.32</v>
+      </c>
+      <c r="L66">
+        <v>316.78</v>
       </c>
       <c r="M66" s="1">
-        <v>195746.0</v>
+        <v>98554.0</v>
       </c>
       <c r="N66" s="1">
-        <v>198987.1</v>
+        <v>98870.78</v>
       </c>
       <c r="O66" s="1">
-        <v>0.87</v>
+        <v>0.43</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>195</v>
+        <v>192</v>
       </c>
       <c r="B67" t="s">
-        <v>196</v>
+        <v>193</v>
       </c>
       <c r="C67" s="1">
-        <v>118000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>100.005</v>
+        <v>96.705</v>
       </c>
       <c r="E67" s="1">
-        <v>99.628</v>
+        <v>97.63</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>117561.04</v>
+        <v>195260.0</v>
       </c>
       <c r="I67" s="1">
-        <v>444.86</v>
+        <v>-1850.0</v>
       </c>
       <c r="J67" s="1">
-        <v>0.37840767655679</v>
+        <v>-0.94745467581686</v>
       </c>
       <c r="K67">
-        <v>1.33</v>
-[...2 lines deleted...]
-        <v>197</v>
+        <v>0.08</v>
+      </c>
+      <c r="L67">
+        <v>169.18</v>
       </c>
       <c r="M67" s="1">
-        <v>118005.9</v>
+        <v>193410.0</v>
       </c>
       <c r="N67" s="1">
-        <v>119571.42</v>
+        <v>193579.18</v>
       </c>
       <c r="O67" s="1">
-        <v>0.52</v>
+        <v>0.85</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>198</v>
+        <v>194</v>
       </c>
       <c r="B68" t="s">
-        <v>199</v>
+        <v>195</v>
       </c>
       <c r="C68" s="1">
-        <v>100000.0</v>
+        <v>118000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>99.546</v>
+        <v>98.762</v>
       </c>
       <c r="E68" s="1">
-        <v>97.633</v>
+        <v>99.628</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>97633.0</v>
+        <v>117561.04</v>
       </c>
       <c r="I68" s="1">
-        <v>1913.0</v>
+        <v>-1021.88</v>
       </c>
       <c r="J68" s="1">
-        <v>1.9593784888306</v>
+        <v>-0.86923354880154</v>
       </c>
       <c r="K68">
-        <v>1.94</v>
+        <v>1.5</v>
       </c>
       <c r="L68" t="s">
-        <v>200</v>
+        <v>196</v>
       </c>
       <c r="M68" s="1">
-        <v>99546.0</v>
+        <v>116539.16</v>
       </c>
       <c r="N68" s="1">
-        <v>101484.7</v>
+        <v>118314.82</v>
       </c>
       <c r="O68" s="1">
-        <v>0.44</v>
+        <v>0.52</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>201</v>
+        <v>197</v>
       </c>
       <c r="B69" t="s">
-        <v>202</v>
+        <v>198</v>
       </c>
       <c r="C69" s="1">
         <v>100000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>97.982</v>
+        <v>99.29</v>
       </c>
       <c r="E69" s="1">
-        <v>94.862</v>
+        <v>97.633</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>94862.0</v>
+        <v>97633.0</v>
       </c>
       <c r="I69" s="1">
-        <v>3120.0</v>
+        <v>1657.0</v>
       </c>
       <c r="J69" s="1">
-        <v>3.2889882144589</v>
+        <v>1.6971720627247</v>
       </c>
       <c r="K69">
-        <v>0.63</v>
-[...2 lines deleted...]
-        <v>630.48</v>
+        <v>2.06</v>
+      </c>
+      <c r="L69" t="s">
+        <v>199</v>
       </c>
       <c r="M69" s="1">
-        <v>97982.0</v>
+        <v>99290.0</v>
       </c>
       <c r="N69" s="1">
-        <v>98612.48</v>
+        <v>101345.14</v>
       </c>
       <c r="O69" s="1">
-        <v>0.43</v>
+        <v>0.45</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>203</v>
+        <v>200</v>
       </c>
       <c r="B70" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="C70" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>95.426</v>
+        <v>97.564</v>
       </c>
       <c r="E70" s="1">
-        <v>91.856</v>
+        <v>94.862</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>275568.0</v>
+        <v>94862.0</v>
       </c>
       <c r="I70" s="1">
-        <v>10710.0</v>
+        <v>2702.0</v>
       </c>
       <c r="J70" s="1">
-        <v>3.8865180282181</v>
+        <v>2.8483481267525</v>
       </c>
       <c r="K70">
-        <v>0.01</v>
+        <v>0.68</v>
       </c>
       <c r="L70">
-        <v>18.49</v>
+        <v>678.42</v>
       </c>
       <c r="M70" s="1">
-        <v>286278.0</v>
+        <v>97564.0</v>
       </c>
       <c r="N70" s="1">
-        <v>286296.49</v>
+        <v>98242.42</v>
       </c>
       <c r="O70" s="1">
-        <v>1.25</v>
+        <v>0.43</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="B71" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="C71" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>103.08</v>
+        <v>94.796</v>
       </c>
       <c r="E71" s="1">
-        <v>102.61</v>
+        <v>91.856</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>102610.0</v>
+        <v>275568.0</v>
       </c>
       <c r="I71" s="1">
-        <v>470.0</v>
+        <v>8820.0</v>
       </c>
       <c r="J71" s="1">
-        <v>0.45804502485138</v>
+        <v>3.2006619055914</v>
       </c>
       <c r="K71">
-        <v>2.15</v>
-[...2 lines deleted...]
-        <v>207</v>
+        <v>0.02</v>
+      </c>
+      <c r="L71">
+        <v>59.59</v>
       </c>
       <c r="M71" s="1">
-        <v>103080.0</v>
+        <v>284388.0</v>
       </c>
       <c r="N71" s="1">
-        <v>105234.11</v>
+        <v>284447.59</v>
       </c>
       <c r="O71" s="1">
-        <v>0.46</v>
+        <v>1.25</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>208</v>
+        <v>204</v>
       </c>
       <c r="B72" t="s">
-        <v>209</v>
+        <v>205</v>
       </c>
       <c r="C72" s="1">
         <v>100000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>99.604</v>
+        <v>101.476</v>
       </c>
       <c r="E72" s="1">
-        <v>98.186</v>
+        <v>102.61</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>98186.0</v>
+        <v>102610.0</v>
       </c>
       <c r="I72" s="1">
-        <v>1418.0</v>
+        <v>-1134.0</v>
       </c>
       <c r="J72" s="1">
-        <v>1.444197747133</v>
+        <v>-1.1051554429393</v>
       </c>
       <c r="K72">
-        <v>0.76</v>
-[...2 lines deleted...]
-        <v>764.38</v>
+        <v>2.39</v>
+      </c>
+      <c r="L72" t="s">
+        <v>206</v>
       </c>
       <c r="M72" s="1">
-        <v>99604.0</v>
+        <v>101476.0</v>
       </c>
       <c r="N72" s="1">
-        <v>100368.38</v>
+        <v>103862.99</v>
       </c>
       <c r="O72" s="1">
-        <v>0.44</v>
+        <v>0.46</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="B73" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="C73" s="1">
-        <v>150000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>102.524</v>
+        <v>99.568</v>
       </c>
       <c r="E73" s="1">
-        <v>104.115</v>
+        <v>98.186</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>156172.5</v>
+        <v>98186.0</v>
       </c>
       <c r="I73" s="1">
-        <v>-2386.5</v>
+        <v>1382.0</v>
       </c>
       <c r="J73" s="1">
-        <v>-1.5281179465015</v>
+        <v>1.4075326421282</v>
       </c>
       <c r="K73">
-        <v>4.88</v>
-[...2 lines deleted...]
-        <v>212</v>
+        <v>0.86</v>
+      </c>
+      <c r="L73">
+        <v>863.01</v>
       </c>
       <c r="M73" s="1">
-        <v>153786.0</v>
+        <v>99568.0</v>
       </c>
       <c r="N73" s="1">
-        <v>161101.07</v>
+        <v>100431.01</v>
       </c>
       <c r="O73" s="1">
-        <v>0.7</v>
+        <v>0.44</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>213</v>
+        <v>209</v>
       </c>
       <c r="B74" t="s">
-        <v>214</v>
+        <v>210</v>
       </c>
       <c r="C74" s="1">
-        <v>100000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>100.64</v>
+        <v>102.033</v>
       </c>
       <c r="E74" s="1">
-        <v>99.376</v>
+        <v>104.115</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>99376.0</v>
+        <v>156172.5</v>
       </c>
       <c r="I74" s="1">
-        <v>1264.0</v>
+        <v>-3123.0</v>
       </c>
       <c r="J74" s="1">
-        <v>1.2719368861697</v>
+        <v>-1.9997118570811</v>
       </c>
       <c r="K74">
-        <v>2.35</v>
-[...2 lines deleted...]
-        <v>215</v>
+        <v>0.15</v>
+      </c>
+      <c r="L74">
+        <v>226.03</v>
       </c>
       <c r="M74" s="1">
-        <v>100640.0</v>
+        <v>153049.5</v>
       </c>
       <c r="N74" s="1">
-        <v>102987.26</v>
+        <v>153275.53</v>
       </c>
       <c r="O74" s="1">
-        <v>0.45</v>
+        <v>0.67</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>216</v>
+        <v>211</v>
       </c>
       <c r="B75" t="s">
-        <v>217</v>
+        <v>212</v>
       </c>
       <c r="C75" s="1">
         <v>100000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>103.679</v>
+        <v>99.814</v>
       </c>
       <c r="E75" s="1">
-        <v>103.917</v>
+        <v>99.376</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>103917.0</v>
+        <v>99376.0</v>
       </c>
       <c r="I75" s="1">
-        <v>-238.0</v>
+        <v>438.0</v>
       </c>
       <c r="J75" s="1">
-        <v>-0.22902893655514</v>
+        <v>0.44075028175817</v>
       </c>
       <c r="K75">
-        <v>4.11</v>
+        <v>2.5</v>
       </c>
       <c r="L75" t="s">
-        <v>218</v>
+        <v>213</v>
       </c>
       <c r="M75" s="1">
-        <v>103679.0</v>
+        <v>99814.0</v>
       </c>
       <c r="N75" s="1">
-        <v>107792.7</v>
+        <v>102318.79</v>
       </c>
       <c r="O75" s="1">
-        <v>0.47</v>
+        <v>0.45</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>219</v>
+        <v>214</v>
       </c>
       <c r="B76" t="s">
-        <v>220</v>
+        <v>215</v>
       </c>
       <c r="C76" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>101.519</v>
+        <v>102.641</v>
       </c>
       <c r="E76" s="1">
-        <v>101.831</v>
+        <v>103.917</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>203662.0</v>
+        <v>103917.0</v>
       </c>
       <c r="I76" s="1">
-        <v>-624.0</v>
+        <v>-1276.0</v>
       </c>
       <c r="J76" s="1">
-        <v>-0.30638999911618</v>
+        <v>-1.2279030380015</v>
       </c>
       <c r="K76">
-        <v>1.74</v>
+        <v>4.38</v>
       </c>
       <c r="L76" t="s">
-        <v>221</v>
+        <v>216</v>
       </c>
       <c r="M76" s="1">
-        <v>203038.0</v>
+        <v>102641.0</v>
       </c>
       <c r="N76" s="1">
-        <v>206514.03</v>
+        <v>107021.82</v>
       </c>
       <c r="O76" s="1">
-        <v>0.9</v>
+        <v>0.47</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>222</v>
+        <v>217</v>
       </c>
       <c r="B77" t="s">
-        <v>223</v>
+        <v>218</v>
       </c>
       <c r="C77" s="1">
         <v>200000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>97.924</v>
+        <v>101.077</v>
       </c>
       <c r="E77" s="1">
-        <v>97.814</v>
+        <v>101.831</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>195628.0</v>
+        <v>203662.0</v>
       </c>
       <c r="I77" s="1">
-        <v>220.0</v>
+        <v>-1508.0</v>
       </c>
       <c r="J77" s="1">
-        <v>0.11245833929703</v>
+        <v>-0.74044249786411</v>
       </c>
       <c r="K77">
-        <v>1.59</v>
+        <v>1.94</v>
       </c>
       <c r="L77" t="s">
-        <v>224</v>
+        <v>219</v>
       </c>
       <c r="M77" s="1">
-        <v>195848.0</v>
+        <v>202154.0</v>
       </c>
       <c r="N77" s="1">
-        <v>199037.04</v>
+        <v>206027.29</v>
       </c>
       <c r="O77" s="1">
-        <v>0.87</v>
+        <v>0.91</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>225</v>
+        <v>220</v>
       </c>
       <c r="B78" t="s">
-        <v>226</v>
+        <v>221</v>
       </c>
       <c r="C78" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>95.013</v>
+        <v>96.566</v>
       </c>
       <c r="E78" s="1">
-        <v>91.695</v>
+        <v>97.814</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>91695.0</v>
+        <v>195628.0</v>
       </c>
       <c r="I78" s="1">
-        <v>3318.0</v>
+        <v>-2496.0</v>
       </c>
       <c r="J78" s="1">
-        <v>3.6185179126452</v>
+        <v>-1.2758909767518</v>
       </c>
       <c r="K78">
-        <v>0.17</v>
-[...2 lines deleted...]
-        <v>170.55</v>
+        <v>1.7</v>
+      </c>
+      <c r="L78" t="s">
+        <v>222</v>
       </c>
       <c r="M78" s="1">
-        <v>95013.0</v>
+        <v>193132.0</v>
       </c>
       <c r="N78" s="1">
-        <v>95183.55</v>
+        <v>196540.22</v>
       </c>
       <c r="O78" s="1">
-        <v>0.42</v>
+        <v>0.86</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>227</v>
+        <v>223</v>
       </c>
       <c r="B79" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="C79" s="1">
         <v>100000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>102.949</v>
+        <v>93.839</v>
       </c>
       <c r="E79" s="1">
-        <v>103.378</v>
+        <v>91.695</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>103378.0</v>
+        <v>91695.0</v>
       </c>
       <c r="I79" s="1">
-        <v>-429.0</v>
+        <v>2144.0</v>
       </c>
       <c r="J79" s="1">
-        <v>-0.4149819110449</v>
+        <v>2.3381863787557</v>
       </c>
       <c r="K79">
-        <v>3.29</v>
-[...2 lines deleted...]
-        <v>229</v>
+        <v>0.18</v>
+      </c>
+      <c r="L79">
+        <v>184.25</v>
       </c>
       <c r="M79" s="1">
-        <v>102949.0</v>
+        <v>93839.0</v>
       </c>
       <c r="N79" s="1">
-        <v>106236.67</v>
+        <v>94023.25</v>
       </c>
       <c r="O79" s="1">
-        <v>0.46</v>
+        <v>0.41</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>230</v>
+        <v>225</v>
       </c>
       <c r="B80" t="s">
-        <v>231</v>
+        <v>226</v>
       </c>
       <c r="C80" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>100.327</v>
+        <v>101.952</v>
       </c>
       <c r="E80" s="1">
-        <v>100.0825</v>
+        <v>103.378</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>200165.0</v>
+        <v>103378.0</v>
       </c>
       <c r="I80" s="1">
-        <v>489.0</v>
+        <v>-1426.0</v>
       </c>
       <c r="J80" s="1">
-        <v>0.24429845377564</v>
+        <v>-1.3794037416085</v>
       </c>
       <c r="K80">
-        <v>1.21</v>
+        <v>3.51</v>
       </c>
       <c r="L80" t="s">
-        <v>232</v>
+        <v>227</v>
       </c>
       <c r="M80" s="1">
-        <v>200654.0</v>
+        <v>101952.0</v>
       </c>
       <c r="N80" s="1">
-        <v>203064.96</v>
+        <v>105458.85</v>
       </c>
       <c r="O80" s="1">
-        <v>0.89</v>
+        <v>0.46</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>233</v>
+        <v>228</v>
       </c>
       <c r="B81" t="s">
-        <v>234</v>
+        <v>229</v>
       </c>
       <c r="C81" s="1">
         <v>200000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>100.228</v>
+        <v>99.758</v>
       </c>
       <c r="E81" s="1">
-        <v>99.868</v>
+        <v>100.0825</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>199736.0</v>
+        <v>200165.0</v>
       </c>
       <c r="I81" s="1">
-        <v>720.0</v>
+        <v>-649.0</v>
       </c>
       <c r="J81" s="1">
-        <v>0.36047582809308</v>
+        <v>-0.32423250818075</v>
       </c>
       <c r="K81">
-        <v>2.13</v>
+        <v>1.36</v>
       </c>
       <c r="L81" t="s">
-        <v>235</v>
+        <v>230</v>
       </c>
       <c r="M81" s="1">
-        <v>200456.0</v>
+        <v>199516.0</v>
       </c>
       <c r="N81" s="1">
-        <v>204713.53</v>
+        <v>202228.33</v>
       </c>
       <c r="O81" s="1">
         <v>0.89</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>236</v>
+        <v>231</v>
       </c>
       <c r="B82" t="s">
-        <v>237</v>
+        <v>232</v>
       </c>
       <c r="C82" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>100.654</v>
+        <v>99.248</v>
       </c>
       <c r="E82" s="1">
-        <v>100.174</v>
+        <v>99.868</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>100174.0</v>
+        <v>199736.0</v>
       </c>
       <c r="I82" s="1">
-        <v>480.0</v>
+        <v>-1240.0</v>
       </c>
       <c r="J82" s="1">
-        <v>0.47916625072374</v>
+        <v>-0.62081948171586</v>
       </c>
       <c r="K82">
-        <v>0.84</v>
+        <v>0.09</v>
       </c>
       <c r="L82">
-        <v>843.84</v>
+        <v>172.6</v>
       </c>
       <c r="M82" s="1">
-        <v>100654.0</v>
+        <v>198496.0</v>
       </c>
       <c r="N82" s="1">
-        <v>101497.84</v>
+        <v>198668.6</v>
       </c>
       <c r="O82" s="1">
-        <v>0.44</v>
+        <v>0.87</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>238</v>
+        <v>233</v>
       </c>
       <c r="B83" t="s">
-        <v>239</v>
+        <v>234</v>
       </c>
       <c r="C83" s="1">
-        <v>250000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>100.168</v>
+        <v>100.149</v>
       </c>
       <c r="E83" s="1">
-        <v>100.0</v>
+        <v>100.174</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>250000.0</v>
+        <v>100174.0</v>
       </c>
       <c r="I83" s="1">
-        <v>420.0</v>
+        <v>-25.0</v>
       </c>
       <c r="J83" s="1">
-        <v>0.168</v>
+        <v>-0.024956575558528</v>
       </c>
       <c r="K83">
-        <v>0.73</v>
-[...2 lines deleted...]
-        <v>240</v>
+        <v>0.99</v>
+      </c>
+      <c r="L83">
+        <v>994.52</v>
       </c>
       <c r="M83" s="1">
-        <v>250420.0</v>
+        <v>100149.0</v>
       </c>
       <c r="N83" s="1">
-        <v>252239.23</v>
+        <v>101143.52</v>
       </c>
       <c r="O83" s="1">
-        <v>1.1</v>
+        <v>0.44</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>241</v>
+        <v>235</v>
       </c>
       <c r="B84" t="s">
-        <v>242</v>
+        <v>236</v>
       </c>
       <c r="C84" s="1">
-        <v>200000.0</v>
+        <v>250000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>96.941</v>
+        <v>99.163</v>
       </c>
       <c r="E84" s="1">
-        <v>94.556</v>
+        <v>100.0</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>189112.0</v>
+        <v>250000.0</v>
       </c>
       <c r="I84" s="1">
-        <v>4770.0</v>
+        <v>-2092.5</v>
       </c>
       <c r="J84" s="1">
-        <v>2.5223148187318</v>
+        <v>-0.837</v>
       </c>
       <c r="K84">
-        <v>0.89</v>
+        <v>0.88</v>
       </c>
       <c r="L84" t="s">
-        <v>243</v>
+        <v>237</v>
       </c>
       <c r="M84" s="1">
-        <v>193882.0</v>
+        <v>247907.5</v>
       </c>
       <c r="N84" s="1">
-        <v>195655.97</v>
+        <v>250117.97</v>
       </c>
       <c r="O84" s="1">
-        <v>0.85</v>
+        <v>1.1</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>244</v>
+        <v>238</v>
       </c>
       <c r="B85" t="s">
-        <v>245</v>
+        <v>239</v>
       </c>
       <c r="C85" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>103.56</v>
+        <v>96.003</v>
       </c>
       <c r="E85" s="1">
-        <v>104.882</v>
+        <v>94.556</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>314646.0</v>
+        <v>189112.0</v>
       </c>
       <c r="I85" s="1">
-        <v>-3966.0</v>
+        <v>2894.0</v>
       </c>
       <c r="J85" s="1">
-        <v>-1.2604641406533</v>
+        <v>1.5303100807987</v>
       </c>
       <c r="K85">
-        <v>1.65</v>
+        <v>0.96</v>
       </c>
       <c r="L85" t="s">
-        <v>246</v>
+        <v>240</v>
       </c>
       <c r="M85" s="1">
-        <v>310680.0</v>
+        <v>192006.0</v>
       </c>
       <c r="N85" s="1">
-        <v>315624.86</v>
+        <v>193916.96</v>
       </c>
       <c r="O85" s="1">
-        <v>1.38</v>
+        <v>0.85</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>247</v>
+        <v>241</v>
       </c>
       <c r="B86" t="s">
-        <v>248</v>
+        <v>242</v>
       </c>
       <c r="C86" s="1">
         <v>100000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>99.996</v>
+        <v>97.864</v>
       </c>
       <c r="E86" s="1">
-        <v>99.612</v>
+        <v>97.977</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>99612.0</v>
+        <v>97977.0</v>
       </c>
       <c r="I86" s="1">
-        <v>384.0</v>
+        <v>-113.0</v>
       </c>
       <c r="J86" s="1">
-        <v>0.38549572340682</v>
+        <v>-0.11533319044265</v>
       </c>
       <c r="K86">
-        <v>0.2</v>
-[...2 lines deleted...]
-        <v>196.92</v>
+        <v>2.29</v>
+      </c>
+      <c r="L86" t="s">
+        <v>243</v>
       </c>
       <c r="M86" s="1">
-        <v>99996.0</v>
+        <v>97864.0</v>
       </c>
       <c r="N86" s="1">
-        <v>100192.92</v>
+        <v>100154.41</v>
       </c>
       <c r="O86" s="1">
         <v>0.44</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>249</v>
+        <v>244</v>
       </c>
       <c r="B87" t="s">
-        <v>250</v>
+        <v>245</v>
       </c>
       <c r="C87" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>102.449</v>
+        <v>102.705</v>
       </c>
       <c r="E87" s="1">
-        <v>102.875</v>
+        <v>104.882</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>205750.0</v>
+        <v>314646.0</v>
       </c>
       <c r="I87" s="1">
-        <v>-852.0</v>
+        <v>-6531.0</v>
       </c>
       <c r="J87" s="1">
-        <v>-0.41409477521264</v>
+        <v>-2.0756659865373</v>
       </c>
       <c r="K87">
         <v>1.91</v>
       </c>
       <c r="L87" t="s">
-        <v>251</v>
+        <v>246</v>
       </c>
       <c r="M87" s="1">
-        <v>204898.0</v>
+        <v>308115.0</v>
       </c>
       <c r="N87" s="1">
-        <v>208719.19</v>
+        <v>313851.04</v>
       </c>
       <c r="O87" s="1">
-        <v>0.91</v>
+        <v>1.38</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>252</v>
+        <v>247</v>
       </c>
       <c r="B88" t="s">
-        <v>253</v>
+        <v>248</v>
       </c>
       <c r="C88" s="1">
         <v>100000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>97.554</v>
+        <v>99.158</v>
       </c>
       <c r="E88" s="1">
-        <v>94.517</v>
+        <v>99.612</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>94517.0</v>
+        <v>99612.0</v>
       </c>
       <c r="I88" s="1">
-        <v>3037.0</v>
+        <v>-454.0</v>
       </c>
       <c r="J88" s="1">
-        <v>3.2131785816308</v>
+        <v>-0.45576838131952</v>
       </c>
       <c r="K88">
-        <v>0.47</v>
+        <v>0.37</v>
       </c>
       <c r="L88">
-        <v>474.35</v>
+        <v>368.15</v>
       </c>
       <c r="M88" s="1">
-        <v>97554.0</v>
+        <v>99158.0</v>
       </c>
       <c r="N88" s="1">
-        <v>98028.35</v>
+        <v>99526.15</v>
       </c>
       <c r="O88" s="1">
-        <v>0.43</v>
+        <v>0.44</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>254</v>
+        <v>249</v>
       </c>
       <c r="B89" t="s">
-        <v>255</v>
+        <v>250</v>
       </c>
       <c r="C89" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>100.262</v>
+        <v>101.791</v>
       </c>
       <c r="E89" s="1">
-        <v>99.954</v>
+        <v>102.875</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>299862.0</v>
+        <v>205750.0</v>
       </c>
       <c r="I89" s="1">
-        <v>924.0</v>
+        <v>-2168.0</v>
       </c>
       <c r="J89" s="1">
-        <v>0.30814174520279</v>
+        <v>-1.0537059538275</v>
       </c>
       <c r="K89">
-        <v>1.45</v>
+        <v>2.14</v>
       </c>
       <c r="L89" t="s">
-        <v>256</v>
+        <v>251</v>
       </c>
       <c r="M89" s="1">
-        <v>300786.0</v>
+        <v>203582.0</v>
       </c>
       <c r="N89" s="1">
-        <v>305150.38</v>
+        <v>207858.1</v>
       </c>
       <c r="O89" s="1">
-        <v>1.33</v>
+        <v>0.91</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>257</v>
+        <v>252</v>
       </c>
       <c r="B90" t="s">
-        <v>258</v>
+        <v>253</v>
       </c>
       <c r="C90" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>105.132</v>
+        <v>97.018</v>
       </c>
       <c r="E90" s="1">
-        <v>105.38</v>
+        <v>94.517</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>210760.0</v>
+        <v>94517.0</v>
       </c>
       <c r="I90" s="1">
-        <v>-496.0</v>
+        <v>2501.0</v>
       </c>
       <c r="J90" s="1">
-        <v>-0.2353387739609</v>
+        <v>2.6460848313002</v>
       </c>
       <c r="K90">
-        <v>4.94</v>
-[...2 lines deleted...]
-        <v>259</v>
+        <v>0.53</v>
+      </c>
+      <c r="L90">
+        <v>531.5</v>
       </c>
       <c r="M90" s="1">
-        <v>210264.0</v>
+        <v>97018.0</v>
       </c>
       <c r="N90" s="1">
-        <v>220148.93</v>
+        <v>97549.5</v>
       </c>
       <c r="O90" s="1">
-        <v>0.96</v>
+        <v>0.43</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>260</v>
+        <v>254</v>
       </c>
       <c r="B91" t="s">
-        <v>261</v>
+        <v>255</v>
       </c>
       <c r="C91" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>103.057</v>
+        <v>103.303</v>
       </c>
       <c r="E91" s="1">
-        <v>103.59</v>
+        <v>105.38</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>103590.0</v>
+        <v>210760.0</v>
       </c>
       <c r="I91" s="1">
-        <v>-533.0</v>
+        <v>-4154.0</v>
       </c>
       <c r="J91" s="1">
-        <v>-0.51452842938508</v>
+        <v>-1.9709622319226</v>
       </c>
       <c r="K91">
-        <v>0.57</v>
-[...2 lines deleted...]
-        <v>570.21</v>
+        <v>5.24</v>
+      </c>
+      <c r="L91" t="s">
+        <v>256</v>
       </c>
       <c r="M91" s="1">
-        <v>103057.0</v>
+        <v>206606.0</v>
       </c>
       <c r="N91" s="1">
-        <v>103627.21</v>
+        <v>217093.67</v>
       </c>
       <c r="O91" s="1">
-        <v>0.45</v>
+        <v>0.95</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>262</v>
+        <v>257</v>
       </c>
       <c r="B92" t="s">
-        <v>263</v>
+        <v>258</v>
       </c>
       <c r="C92" s="1">
         <v>100000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>99.488</v>
+        <v>102.483</v>
       </c>
       <c r="E92" s="1">
-        <v>96.515</v>
+        <v>103.59</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>96515.0</v>
+        <v>103590.0</v>
       </c>
       <c r="I92" s="1">
-        <v>2973.0</v>
+        <v>-1107.0</v>
       </c>
       <c r="J92" s="1">
-        <v>3.0803502046314</v>
+        <v>-1.0686359687228</v>
       </c>
       <c r="K92">
-        <v>0.33</v>
+        <v>0.82</v>
       </c>
       <c r="L92">
-        <v>330.48</v>
+        <v>823.63</v>
       </c>
       <c r="M92" s="1">
-        <v>99488.0</v>
+        <v>102483.0</v>
       </c>
       <c r="N92" s="1">
-        <v>99818.48</v>
+        <v>103306.63</v>
       </c>
       <c r="O92" s="1">
-        <v>0.44</v>
+        <v>0.45</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>264</v>
+        <v>259</v>
       </c>
       <c r="B93" t="s">
-        <v>265</v>
+        <v>260</v>
       </c>
       <c r="C93" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>99.588</v>
+        <v>99.558</v>
       </c>
       <c r="E93" s="1">
-        <v>98.38833333</v>
+        <v>96.515</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>295165.0</v>
+        <v>96515.0</v>
       </c>
       <c r="I93" s="1">
-        <v>3599.0</v>
+        <v>3043.0</v>
       </c>
       <c r="J93" s="1">
-        <v>1.2193180085715</v>
+        <v>3.1528777910169</v>
       </c>
       <c r="K93">
-        <v>1.92</v>
-[...2 lines deleted...]
-        <v>266</v>
+        <v>0.36</v>
+      </c>
+      <c r="L93">
+        <v>364.73</v>
       </c>
       <c r="M93" s="1">
-        <v>298764.0</v>
+        <v>99558.0</v>
       </c>
       <c r="N93" s="1">
-        <v>304517.42</v>
+        <v>99922.73</v>
       </c>
       <c r="O93" s="1">
-        <v>1.33</v>
+        <v>0.44</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>267</v>
+        <v>261</v>
       </c>
       <c r="B94" t="s">
-        <v>268</v>
+        <v>262</v>
       </c>
       <c r="C94" s="1">
-        <v>346000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>99.772</v>
+        <v>98.25</v>
       </c>
       <c r="E94" s="1">
-        <v>99.7</v>
+        <v>98.38833333</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>344962.0</v>
+        <v>295165.0</v>
       </c>
       <c r="I94" s="1">
-        <v>249.12</v>
+        <v>-415.0</v>
       </c>
       <c r="J94" s="1">
-        <v>0.07221664994985</v>
+        <v>-0.14059932580082</v>
       </c>
       <c r="K94">
-        <v>1.8</v>
+        <v>2.05</v>
       </c>
       <c r="L94" t="s">
-        <v>269</v>
+        <v>263</v>
       </c>
       <c r="M94" s="1">
-        <v>345211.12</v>
+        <v>294750.0</v>
       </c>
       <c r="N94" s="1">
-        <v>351424.9</v>
+        <v>300914.38</v>
       </c>
       <c r="O94" s="1">
-        <v>1.53</v>
+        <v>1.32</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>270</v>
+        <v>264</v>
       </c>
       <c r="B95" t="s">
-        <v>271</v>
+        <v>265</v>
       </c>
       <c r="C95" s="1">
-        <v>100000.0</v>
+        <v>346000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>100.429</v>
+        <v>98.989</v>
       </c>
       <c r="E95" s="1">
-        <v>100.0</v>
+        <v>99.7</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>100000.0</v>
+        <v>344962.0</v>
       </c>
       <c r="I95" s="1">
-        <v>429.0</v>
+        <v>-2460.06</v>
       </c>
       <c r="J95" s="1">
-        <v>0.429</v>
+        <v>-0.71313941825476</v>
       </c>
       <c r="K95">
-        <v>1.8</v>
+        <v>1.93</v>
       </c>
       <c r="L95" t="s">
-        <v>272</v>
+        <v>266</v>
       </c>
       <c r="M95" s="1">
-        <v>100429.0</v>
+        <v>342501.94</v>
       </c>
       <c r="N95" s="1">
-        <v>102228.33</v>
+        <v>349165.99</v>
       </c>
       <c r="O95" s="1">
-        <v>0.45</v>
+        <v>1.53</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>273</v>
+        <v>267</v>
       </c>
       <c r="B96" t="s">
-        <v>274</v>
+        <v>268</v>
       </c>
       <c r="C96" s="1">
-        <v>400000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>105.101</v>
+        <v>99.5</v>
       </c>
       <c r="E96" s="1">
-        <v>105.50275</v>
+        <v>100.0</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>422011.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I96" s="1">
-        <v>-1607.0</v>
+        <v>-500.0</v>
       </c>
       <c r="J96" s="1">
-        <v>-0.38079576124793</v>
+        <v>-0.5</v>
       </c>
       <c r="K96">
-        <v>0.49</v>
-[...2 lines deleted...]
-        <v>275</v>
+        <v>0.02</v>
+      </c>
+      <c r="L96">
+        <v>23.88</v>
       </c>
       <c r="M96" s="1">
-        <v>420404.0</v>
+        <v>99500.0</v>
       </c>
       <c r="N96" s="1">
-        <v>422380.71</v>
+        <v>99523.88</v>
       </c>
       <c r="O96" s="1">
-        <v>1.84</v>
+        <v>0.44</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>276</v>
+        <v>269</v>
       </c>
       <c r="B97" t="s">
-        <v>277</v>
+        <v>270</v>
       </c>
       <c r="C97" s="1">
-        <v>300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>95.191</v>
+        <v>103.791</v>
       </c>
       <c r="E97" s="1">
-        <v>91.548</v>
+        <v>105.50275</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>274644.0</v>
+        <v>422011.0</v>
       </c>
       <c r="I97" s="1">
-        <v>10929.0</v>
+        <v>-6847.0</v>
       </c>
       <c r="J97" s="1">
-        <v>3.9793332459475</v>
+        <v>-1.6224695564808</v>
       </c>
       <c r="K97">
-        <v>0.26</v>
-[...2 lines deleted...]
-        <v>789.04</v>
+        <v>0.75</v>
+      </c>
+      <c r="L97" t="s">
+        <v>271</v>
       </c>
       <c r="M97" s="1">
-        <v>285573.0</v>
+        <v>415164.0</v>
       </c>
       <c r="N97" s="1">
-        <v>286362.04</v>
+        <v>418154.41</v>
       </c>
       <c r="O97" s="1">
-        <v>1.25</v>
+        <v>1.84</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>278</v>
+        <v>272</v>
       </c>
       <c r="B98" t="s">
-        <v>279</v>
+        <v>273</v>
       </c>
       <c r="C98" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>91.451</v>
+        <v>94.421</v>
       </c>
       <c r="E98" s="1">
-        <v>88.429</v>
+        <v>91.548</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>88429.0</v>
+        <v>274644.0</v>
       </c>
       <c r="I98" s="1">
-        <v>3022.0</v>
+        <v>8619.0</v>
       </c>
       <c r="J98" s="1">
-        <v>3.4174309332911</v>
+        <v>3.1382444182287</v>
       </c>
       <c r="K98">
-        <v>0.06</v>
+        <v>0.28</v>
       </c>
       <c r="L98">
-        <v>56.16</v>
+        <v>850.68</v>
       </c>
       <c r="M98" s="1">
-        <v>91451.0</v>
+        <v>283263.0</v>
       </c>
       <c r="N98" s="1">
-        <v>91507.16</v>
+        <v>284113.68</v>
       </c>
       <c r="O98" s="1">
-        <v>0.4</v>
+        <v>1.25</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>280</v>
+        <v>274</v>
       </c>
       <c r="B99" t="s">
-        <v>281</v>
+        <v>275</v>
       </c>
       <c r="C99" s="1">
         <v>100000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>102.75</v>
+        <v>90.438</v>
       </c>
       <c r="E99" s="1">
-        <v>104.501</v>
+        <v>88.429</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>104501.0</v>
+        <v>88429.0</v>
       </c>
       <c r="I99" s="1">
-        <v>-1751.0</v>
+        <v>2009.0</v>
       </c>
       <c r="J99" s="1">
-        <v>-1.6755820518464</v>
+        <v>2.271879134673</v>
       </c>
       <c r="K99">
-        <v>4.24</v>
-[...2 lines deleted...]
-        <v>282</v>
+        <v>0.06</v>
+      </c>
+      <c r="L99">
+        <v>63.01</v>
       </c>
       <c r="M99" s="1">
-        <v>102750.0</v>
+        <v>90438.0</v>
       </c>
       <c r="N99" s="1">
-        <v>106991.1</v>
+        <v>90501.01</v>
       </c>
       <c r="O99" s="1">
-        <v>0.47</v>
+        <v>0.4</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>283</v>
+        <v>276</v>
       </c>
       <c r="B100" t="s">
-        <v>284</v>
+        <v>277</v>
       </c>
       <c r="C100" s="1">
         <v>100000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>100.703</v>
+        <v>102.158</v>
       </c>
       <c r="E100" s="1">
-        <v>99.903</v>
+        <v>104.501</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>99903.0</v>
+        <v>104501.0</v>
       </c>
       <c r="I100" s="1">
-        <v>800.0</v>
+        <v>-2343.0</v>
       </c>
       <c r="J100" s="1">
-        <v>0.80077675345085</v>
+        <v>-2.2420838078105</v>
       </c>
       <c r="K100">
-        <v>2.24</v>
+        <v>4.54</v>
       </c>
       <c r="L100" t="s">
-        <v>285</v>
+        <v>278</v>
       </c>
       <c r="M100" s="1">
-        <v>100703.0</v>
+        <v>102158.0</v>
       </c>
       <c r="N100" s="1">
-        <v>102939.99</v>
+        <v>106693.62</v>
       </c>
       <c r="O100" s="1">
-        <v>0.45</v>
+        <v>0.47</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>286</v>
+        <v>279</v>
       </c>
       <c r="B101" t="s">
-        <v>287</v>
+        <v>280</v>
       </c>
       <c r="C101" s="1">
         <v>100000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>100.37</v>
+        <v>99.593</v>
       </c>
       <c r="E101" s="1">
-        <v>99.68</v>
+        <v>99.903</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>99680.0</v>
+        <v>99903.0</v>
       </c>
       <c r="I101" s="1">
-        <v>690.0</v>
+        <v>-310.0</v>
       </c>
       <c r="J101" s="1">
-        <v>0.6922150882825</v>
+        <v>-0.3103009919622</v>
       </c>
       <c r="K101">
-        <v>0.71</v>
-[...2 lines deleted...]
-        <v>706.85</v>
+        <v>2.39</v>
+      </c>
+      <c r="L101" t="s">
+        <v>281</v>
       </c>
       <c r="M101" s="1">
-        <v>100370.0</v>
+        <v>99593.0</v>
       </c>
       <c r="N101" s="1">
-        <v>101076.85</v>
+        <v>101987.52</v>
       </c>
       <c r="O101" s="1">
-        <v>0.44</v>
+        <v>0.45</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>288</v>
+        <v>282</v>
       </c>
       <c r="B102" t="s">
-        <v>289</v>
+        <v>283</v>
       </c>
       <c r="C102" s="1">
         <v>100000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>100.112</v>
+        <v>99.82</v>
       </c>
       <c r="E102" s="1">
-        <v>99.918</v>
+        <v>99.68</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>99918.0</v>
+        <v>99680.0</v>
       </c>
       <c r="I102" s="1">
-        <v>194.0</v>
+        <v>140.0</v>
       </c>
       <c r="J102" s="1">
-        <v>0.19415921055265</v>
+        <v>0.14044943820225</v>
       </c>
       <c r="K102">
-        <v>2.05</v>
-[...2 lines deleted...]
-        <v>290</v>
+        <v>0.87</v>
+      </c>
+      <c r="L102">
+        <v>871.23</v>
       </c>
       <c r="M102" s="1">
-        <v>100112.0</v>
+        <v>99820.0</v>
       </c>
       <c r="N102" s="1">
-        <v>102159.95</v>
+        <v>100691.23</v>
       </c>
       <c r="O102" s="1">
-        <v>0.45</v>
+        <v>0.44</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>291</v>
+        <v>284</v>
       </c>
       <c r="B103" t="s">
-        <v>292</v>
+        <v>285</v>
       </c>
       <c r="C103" s="1">
-        <v>150000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>101.539</v>
+        <v>98.901</v>
       </c>
       <c r="E103" s="1">
-        <v>101.331</v>
+        <v>99.918</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>151996.5</v>
+        <v>99918.0</v>
       </c>
       <c r="I103" s="1">
-        <v>312.0</v>
+        <v>-1017.0</v>
       </c>
       <c r="J103" s="1">
-        <v>0.20526788445787</v>
+        <v>-1.017834624392</v>
       </c>
       <c r="K103">
-        <v>1.5</v>
+        <v>2.21</v>
       </c>
       <c r="L103" t="s">
-        <v>293</v>
+        <v>286</v>
       </c>
       <c r="M103" s="1">
-        <v>152308.5</v>
+        <v>98901.0</v>
       </c>
       <c r="N103" s="1">
-        <v>154558.5</v>
+        <v>101106.48</v>
       </c>
       <c r="O103" s="1">
-        <v>0.67</v>
+        <v>0.44</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>294</v>
+        <v>287</v>
       </c>
       <c r="B104" t="s">
-        <v>295</v>
+        <v>288</v>
       </c>
       <c r="C104" s="1">
-        <v>114000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>100.268</v>
+        <v>100.983</v>
       </c>
       <c r="E104" s="1">
-        <v>99.889</v>
+        <v>101.331</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>113873.46</v>
+        <v>151996.5</v>
       </c>
       <c r="I104" s="1">
-        <v>432.06</v>
+        <v>-522.0</v>
       </c>
       <c r="J104" s="1">
-        <v>0.37942115748481</v>
+        <v>-0.34342896053528</v>
       </c>
       <c r="K104">
-        <v>1.22</v>
+        <v>1.71</v>
       </c>
       <c r="L104" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="M104" s="1">
-        <v>114305.52</v>
+        <v>151474.5</v>
       </c>
       <c r="N104" s="1">
-        <v>115699.29</v>
+        <v>154032.72</v>
       </c>
       <c r="O104" s="1">
-        <v>0.5</v>
+        <v>0.68</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
       <c r="B105" t="s">
-        <v>298</v>
+        <v>291</v>
       </c>
       <c r="C105" s="1">
-        <v>200000.0</v>
+        <v>114000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>101.577</v>
+        <v>99.428</v>
       </c>
       <c r="E105" s="1">
-        <v>101.936</v>
+        <v>99.889</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>203872.0</v>
+        <v>113873.46</v>
       </c>
       <c r="I105" s="1">
-        <v>-718.0</v>
+        <v>-525.54</v>
       </c>
       <c r="J105" s="1">
-        <v>-0.35218176110501</v>
+        <v>-0.46151227862928</v>
       </c>
       <c r="K105">
-        <v>2.6</v>
+        <v>1.37</v>
       </c>
       <c r="L105" t="s">
-        <v>299</v>
+        <v>292</v>
       </c>
       <c r="M105" s="1">
-        <v>203154.0</v>
+        <v>113347.92</v>
       </c>
       <c r="N105" s="1">
-        <v>208356.05</v>
+        <v>114905.66</v>
       </c>
       <c r="O105" s="1">
-        <v>0.91</v>
+        <v>0.5</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="B106" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
       <c r="C106" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>98.544</v>
+        <v>101.043</v>
       </c>
       <c r="E106" s="1">
-        <v>95.676</v>
+        <v>101.936</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>95676.0</v>
+        <v>203872.0</v>
       </c>
       <c r="I106" s="1">
-        <v>2868.0</v>
+        <v>-1786.0</v>
       </c>
       <c r="J106" s="1">
-        <v>2.9976169572307</v>
+        <v>-0.87603986815257</v>
       </c>
       <c r="K106">
-        <v>0.43</v>
-[...2 lines deleted...]
-        <v>425.0</v>
+        <v>2.81</v>
+      </c>
+      <c r="L106" t="s">
+        <v>295</v>
       </c>
       <c r="M106" s="1">
-        <v>98544.0</v>
+        <v>202086.0</v>
       </c>
       <c r="N106" s="1">
-        <v>98969.0</v>
+        <v>207712.71</v>
       </c>
       <c r="O106" s="1">
-        <v>0.43</v>
+        <v>0.91</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="B107" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="C107" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>100.185</v>
+        <v>97.02</v>
       </c>
       <c r="E107" s="1">
-        <v>99.895</v>
+        <v>95.676</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>199790.0</v>
+        <v>95676.0</v>
       </c>
       <c r="I107" s="1">
-        <v>580.0</v>
+        <v>1344.0</v>
       </c>
       <c r="J107" s="1">
-        <v>0.29030482006106</v>
+        <v>1.404741000878</v>
       </c>
       <c r="K107">
-        <v>1.79</v>
-[...2 lines deleted...]
-        <v>304</v>
+        <v>0.55</v>
+      </c>
+      <c r="L107">
+        <v>554.86</v>
       </c>
       <c r="M107" s="1">
-        <v>200370.0</v>
+        <v>97020.0</v>
       </c>
       <c r="N107" s="1">
-        <v>203951.51</v>
+        <v>97574.86</v>
       </c>
       <c r="O107" s="1">
-        <v>0.89</v>
+        <v>0.43</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>305</v>
+        <v>298</v>
       </c>
       <c r="B108" t="s">
-        <v>306</v>
+        <v>299</v>
       </c>
       <c r="C108" s="1">
         <v>200000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>101.352</v>
+        <v>100.93</v>
       </c>
       <c r="E108" s="1">
         <v>101.496</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
         <v>202992.0</v>
       </c>
       <c r="I108" s="1">
-        <v>-288.0</v>
+        <v>-1132.0</v>
       </c>
       <c r="J108" s="1">
-        <v>-0.14187751241428</v>
+        <v>-0.55765744462836</v>
       </c>
       <c r="K108">
-        <v>2.07</v>
+        <v>2.27</v>
       </c>
       <c r="L108" t="s">
-        <v>307</v>
+        <v>300</v>
       </c>
       <c r="M108" s="1">
-        <v>202704.0</v>
+        <v>201860.0</v>
       </c>
       <c r="N108" s="1">
-        <v>206834.14</v>
+        <v>206401.1</v>
       </c>
       <c r="O108" s="1">
-        <v>0.9</v>
+        <v>0.91</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>308</v>
+        <v>301</v>
       </c>
       <c r="B109" t="s">
-        <v>309</v>
+        <v>302</v>
       </c>
       <c r="C109" s="1">
         <v>200000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>101.662</v>
+        <v>100.837</v>
       </c>
       <c r="E109" s="1">
         <v>101.276</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
         <v>202552.0</v>
       </c>
       <c r="I109" s="1">
-        <v>772.0</v>
+        <v>-878.0</v>
       </c>
       <c r="J109" s="1">
-        <v>0.38113669576208</v>
+        <v>-0.43346893637189</v>
       </c>
       <c r="K109">
-        <v>0.07</v>
+        <v>0.26</v>
       </c>
       <c r="L109">
-        <v>147.95</v>
+        <v>517.81</v>
       </c>
       <c r="M109" s="1">
-        <v>203324.0</v>
+        <v>201674.0</v>
       </c>
       <c r="N109" s="1">
-        <v>203471.95</v>
+        <v>202191.81</v>
       </c>
       <c r="O109" s="1">
         <v>0.89</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>310</v>
+        <v>303</v>
       </c>
       <c r="B110" t="s">
-        <v>311</v>
+        <v>304</v>
       </c>
       <c r="C110" s="1">
         <v>400000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>101.839</v>
+        <v>100.543</v>
       </c>
       <c r="E110" s="1">
         <v>101.62</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
         <v>406480.0</v>
       </c>
       <c r="I110" s="1">
-        <v>876.0</v>
+        <v>-4308.0</v>
       </c>
       <c r="J110" s="1">
-        <v>0.21550875811848</v>
+        <v>-1.0598307419799</v>
       </c>
       <c r="K110">
-        <v>1.05</v>
+        <v>1.25</v>
       </c>
       <c r="L110" t="s">
-        <v>312</v>
+        <v>305</v>
       </c>
       <c r="M110" s="1">
-        <v>407356.0</v>
+        <v>402172.0</v>
       </c>
       <c r="N110" s="1">
-        <v>411566.96</v>
+        <v>407177.48</v>
       </c>
       <c r="O110" s="1">
         <v>1.79</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>313</v>
+        <v>306</v>
       </c>
       <c r="B111" t="s">
-        <v>314</v>
+        <v>307</v>
       </c>
       <c r="C111" s="1">
         <v>200000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>101.29</v>
+        <v>100.275</v>
       </c>
       <c r="E111" s="1">
         <v>101.83</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
         <v>203660.0</v>
       </c>
       <c r="I111" s="1">
-        <v>-1080.0</v>
+        <v>-3110.0</v>
       </c>
       <c r="J111" s="1">
-        <v>-0.53029559069037</v>
+        <v>-1.5270548954139</v>
       </c>
       <c r="K111">
-        <v>3.42</v>
+        <v>3.64</v>
       </c>
       <c r="L111" t="s">
-        <v>315</v>
+        <v>308</v>
       </c>
       <c r="M111" s="1">
-        <v>202580.0</v>
+        <v>200550.0</v>
       </c>
       <c r="N111" s="1">
-        <v>209418.36</v>
+        <v>207826.71</v>
       </c>
       <c r="O111" s="1">
         <v>0.91</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>316</v>
+        <v>309</v>
       </c>
       <c r="B112" t="s">
-        <v>317</v>
+        <v>310</v>
       </c>
       <c r="C112" s="1">
         <v>100000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>94.694</v>
+        <v>93.527</v>
       </c>
       <c r="E112" s="1">
         <v>94.848</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
         <v>94848.0</v>
       </c>
       <c r="I112" s="1">
-        <v>-154.0</v>
+        <v>-1321.0</v>
       </c>
       <c r="J112" s="1">
-        <v>-0.16236504723347</v>
+        <v>-1.3927547233468</v>
       </c>
       <c r="K112">
-        <v>1.39</v>
+        <v>1.47</v>
       </c>
       <c r="L112" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="M112" s="1">
-        <v>94694.0</v>
+        <v>93527.0</v>
       </c>
       <c r="N112" s="1">
-        <v>96083.04</v>
+        <v>94998.23</v>
       </c>
       <c r="O112" s="1">
         <v>0.42</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="B113" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
       <c r="C113" s="1">
         <v>200000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>98.78</v>
+        <v>98.583</v>
       </c>
       <c r="E113" s="1">
         <v>96.638</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
         <v>193276.0</v>
       </c>
       <c r="I113" s="1">
-        <v>4284.0</v>
+        <v>3890.0</v>
       </c>
       <c r="J113" s="1">
-        <v>2.2165193816097</v>
+        <v>2.0126658250378</v>
       </c>
       <c r="K113">
-        <v>1.13</v>
+        <v>1.2</v>
       </c>
       <c r="L113" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="M113" s="1">
-        <v>197560.0</v>
+        <v>197166.0</v>
       </c>
       <c r="N113" s="1">
-        <v>199827.12</v>
+        <v>199570.11</v>
       </c>
       <c r="O113" s="1">
-        <v>0.87</v>
+        <v>0.88</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>322</v>
+        <v>315</v>
       </c>
       <c r="B114" t="s">
-        <v>323</v>
+        <v>316</v>
       </c>
       <c r="C114" s="1">
         <v>100000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>101.108</v>
+        <v>100.332</v>
       </c>
       <c r="E114" s="1">
         <v>100.978</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
         <v>100978.0</v>
       </c>
       <c r="I114" s="1">
-        <v>130.0</v>
+        <v>-646.0</v>
       </c>
       <c r="J114" s="1">
-        <v>0.12874091386243</v>
+        <v>-0.63974331042405</v>
       </c>
       <c r="K114">
-        <v>1.87</v>
+        <v>2.07</v>
       </c>
       <c r="L114" t="s">
-        <v>324</v>
+        <v>317</v>
       </c>
       <c r="M114" s="1">
-        <v>101108.0</v>
+        <v>100332.0</v>
       </c>
       <c r="N114" s="1">
-        <v>102975.12</v>
+        <v>102397.75</v>
       </c>
       <c r="O114" s="1">
         <v>0.45</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>325</v>
+        <v>318</v>
       </c>
       <c r="B115" t="s">
-        <v>326</v>
+        <v>319</v>
       </c>
       <c r="C115" s="1">
         <v>100000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>102.265</v>
+        <v>101.303</v>
       </c>
       <c r="E115" s="1">
         <v>102.269</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
         <v>102269.0</v>
       </c>
       <c r="I115" s="1">
-        <v>-4.0</v>
+        <v>-966.0</v>
       </c>
       <c r="J115" s="1">
-        <v>-0.0039112536545776</v>
+        <v>-0.9445677575805</v>
       </c>
       <c r="K115">
-        <v>1.75</v>
+        <v>1.94</v>
       </c>
       <c r="L115" t="s">
-        <v>327</v>
+        <v>320</v>
       </c>
       <c r="M115" s="1">
-        <v>102265.0</v>
+        <v>101303.0</v>
       </c>
       <c r="N115" s="1">
-        <v>104010.21</v>
+        <v>103239.99</v>
       </c>
       <c r="O115" s="1">
         <v>0.45</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>328</v>
+        <v>321</v>
       </c>
       <c r="B116" t="s">
-        <v>329</v>
+        <v>322</v>
       </c>
       <c r="C116" s="1">
         <v>100000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>95.834</v>
+        <v>95.27</v>
       </c>
       <c r="E116" s="1">
         <v>92.67</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
         <v>92670.0</v>
       </c>
       <c r="I116" s="1">
-        <v>3164.0</v>
+        <v>2600.0</v>
       </c>
       <c r="J116" s="1">
-        <v>3.4142656738966</v>
+        <v>2.8056544728607</v>
       </c>
       <c r="K116">
-        <v>0.01</v>
+        <v>0.02</v>
       </c>
       <c r="L116">
-        <v>8.9</v>
+        <v>22.6</v>
       </c>
       <c r="M116" s="1">
-        <v>95834.0</v>
+        <v>95270.0</v>
       </c>
       <c r="N116" s="1">
-        <v>95842.9</v>
+        <v>95292.6</v>
       </c>
       <c r="O116" s="1">
         <v>0.42</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>330</v>
+        <v>323</v>
       </c>
       <c r="B117" t="s">
-        <v>331</v>
+        <v>324</v>
       </c>
       <c r="C117" s="1">
         <v>200000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>96.443</v>
+        <v>95.401</v>
       </c>
       <c r="E117" s="1">
         <v>94.041</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
         <v>188082.0</v>
       </c>
       <c r="I117" s="1">
-        <v>4804.0</v>
+        <v>2720.0</v>
       </c>
       <c r="J117" s="1">
-        <v>2.5542050807626</v>
+        <v>1.4461777309897</v>
       </c>
       <c r="K117">
-        <v>1.27</v>
+        <v>1.35</v>
       </c>
       <c r="L117" t="s">
-        <v>332</v>
+        <v>325</v>
       </c>
       <c r="M117" s="1">
-        <v>192886.0</v>
+        <v>190802.0</v>
       </c>
       <c r="N117" s="1">
-        <v>195432.58</v>
+        <v>193499.26</v>
       </c>
       <c r="O117" s="1">
         <v>0.85</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>333</v>
+        <v>326</v>
       </c>
       <c r="B118" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="C118" s="1">
         <v>100000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>98.583</v>
+        <v>98.259</v>
       </c>
       <c r="E118" s="1">
         <v>96.744</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
         <v>96744.0</v>
       </c>
       <c r="I118" s="1">
-        <v>1839.0</v>
+        <v>1515.0</v>
       </c>
       <c r="J118" s="1">
-        <v>1.9008930786405</v>
+        <v>1.5659885884396</v>
       </c>
       <c r="K118">
-        <v>0.81</v>
+        <v>0.89</v>
       </c>
       <c r="L118">
-        <v>813.7</v>
+        <v>889.04</v>
       </c>
       <c r="M118" s="1">
-        <v>98583.0</v>
+        <v>98259.0</v>
       </c>
       <c r="N118" s="1">
-        <v>99396.7</v>
+        <v>99148.04</v>
       </c>
       <c r="O118" s="1">
-        <v>0.43</v>
+        <v>0.44</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="B119" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
       <c r="C119" s="1">
         <v>100000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>98.925</v>
+        <v>98.566</v>
       </c>
       <c r="E119" s="1">
         <v>98.5</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
         <v>98500.0</v>
       </c>
       <c r="I119" s="1">
-        <v>425.0</v>
+        <v>66.0</v>
       </c>
       <c r="J119" s="1">
-        <v>0.43147208121827</v>
+        <v>0.067005076142132</v>
       </c>
       <c r="K119">
-        <v>0.12</v>
+        <v>0.25</v>
       </c>
       <c r="L119">
-        <v>117.12</v>
+        <v>247.26</v>
       </c>
       <c r="M119" s="1">
-        <v>98925.0</v>
+        <v>98566.0</v>
       </c>
       <c r="N119" s="1">
-        <v>99042.12</v>
+        <v>98813.26</v>
       </c>
       <c r="O119" s="1">
         <v>0.43</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="B120" t="s">
-        <v>338</v>
+        <v>331</v>
       </c>
       <c r="C120" s="1">
         <v>100000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>109.69</v>
+        <v>108.614</v>
       </c>
       <c r="E120" s="1">
         <v>113.89</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
         <v>113890.0</v>
       </c>
       <c r="I120" s="1">
-        <v>-4200.0</v>
+        <v>-5276.0</v>
       </c>
       <c r="J120" s="1">
-        <v>-3.6877688998156</v>
+        <v>-4.6325401703398</v>
       </c>
       <c r="K120">
-        <v>7.71</v>
-[...2 lines deleted...]
-        <v>339</v>
+        <v>0.38</v>
+      </c>
+      <c r="L120">
+        <v>382.19</v>
       </c>
       <c r="M120" s="1">
-        <v>109690.0</v>
+        <v>108614.0</v>
       </c>
       <c r="N120" s="1">
-        <v>117397.53</v>
+        <v>108996.19</v>
       </c>
       <c r="O120" s="1">
-        <v>0.51</v>
+        <v>0.48</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
       <c r="B121" t="s">
-        <v>341</v>
+        <v>333</v>
       </c>
       <c r="C121" s="1">
         <v>200000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>100.249</v>
+        <v>98.989</v>
       </c>
       <c r="E121" s="1">
         <v>99.871</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
         <v>199742.0</v>
       </c>
       <c r="I121" s="1">
-        <v>756.0</v>
+        <v>-1764.0</v>
       </c>
       <c r="J121" s="1">
-        <v>0.3784882498423</v>
+        <v>-0.88313924963203</v>
       </c>
       <c r="K121">
-        <v>0.39</v>
-[...2 lines deleted...]
-        <v>770.55</v>
+        <v>0.56</v>
+      </c>
+      <c r="L121" t="s">
+        <v>334</v>
       </c>
       <c r="M121" s="1">
-        <v>200498.0</v>
+        <v>197978.0</v>
       </c>
       <c r="N121" s="1">
-        <v>201268.55</v>
+        <v>199091.01</v>
       </c>
       <c r="O121" s="1">
-        <v>0.88</v>
+        <v>0.87</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>342</v>
+        <v>335</v>
       </c>
       <c r="B122" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="C122" s="1">
         <v>200000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>100.126</v>
+        <v>100.033</v>
       </c>
       <c r="E122" s="1">
         <v>100.052</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
         <v>200104.0</v>
       </c>
       <c r="I122" s="1">
-        <v>148.0</v>
+        <v>-38.0</v>
       </c>
       <c r="J122" s="1">
-        <v>0.0739615399992</v>
+        <v>-0.01899012513493</v>
       </c>
       <c r="K122">
-        <v>1.94</v>
+        <v>2.09</v>
       </c>
       <c r="L122" t="s">
-        <v>344</v>
+        <v>337</v>
       </c>
       <c r="M122" s="1">
-        <v>200252.0</v>
+        <v>200066.0</v>
       </c>
       <c r="N122" s="1">
-        <v>204124.6</v>
+        <v>204239.97</v>
       </c>
       <c r="O122" s="1">
-        <v>0.89</v>
+        <v>0.9</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
       <c r="B123" t="s">
-        <v>346</v>
+        <v>339</v>
       </c>
       <c r="C123" s="1">
         <v>100000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>96.184</v>
+        <v>95.426</v>
       </c>
       <c r="E123" s="1">
         <v>95.09</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
         <v>95090.0</v>
       </c>
       <c r="I123" s="1">
-        <v>1094.0</v>
+        <v>336.0</v>
       </c>
       <c r="J123" s="1">
-        <v>1.1504890104112</v>
+        <v>0.35334945840782</v>
       </c>
       <c r="K123">
-        <v>0.92</v>
+        <v>0.97</v>
       </c>
       <c r="L123">
-        <v>915.07</v>
+        <v>969.86</v>
       </c>
       <c r="M123" s="1">
-        <v>96184.0</v>
+        <v>95426.0</v>
       </c>
       <c r="N123" s="1">
-        <v>97099.07</v>
+        <v>96395.86</v>
       </c>
       <c r="O123" s="1">
         <v>0.42</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>347</v>
+        <v>340</v>
       </c>
       <c r="B124" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="C124" s="1">
         <v>300000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>102.289</v>
+        <v>100.8</v>
       </c>
       <c r="E124" s="1">
         <v>101.97933333</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
         <v>305938.0</v>
       </c>
       <c r="I124" s="1">
-        <v>929.0</v>
+        <v>-3538.0</v>
       </c>
       <c r="J124" s="1">
-        <v>0.30365629637378</v>
+        <v>-1.1564434624009</v>
       </c>
       <c r="K124">
-        <v>1.62</v>
+        <v>1.81</v>
       </c>
       <c r="L124" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="M124" s="1">
-        <v>306867.0</v>
+        <v>302400.0</v>
       </c>
       <c r="N124" s="1">
-        <v>311728.64</v>
+        <v>307836.99</v>
       </c>
       <c r="O124" s="1">
-        <v>1.36</v>
+        <v>1.35</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
       <c r="B125" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="C125" s="1">
         <v>238000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>100.185</v>
+        <v>98.965</v>
       </c>
       <c r="E125" s="1">
         <v>99.778</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
         <v>237471.64</v>
       </c>
       <c r="I125" s="1">
-        <v>968.66</v>
+        <v>-1934.94</v>
       </c>
       <c r="J125" s="1">
-        <v>0.40790555032171</v>
+        <v>-0.81480887570406</v>
       </c>
       <c r="K125">
-        <v>0.34</v>
-[...2 lines deleted...]
-        <v>806.1</v>
+        <v>0.5</v>
+      </c>
+      <c r="L125" t="s">
+        <v>345</v>
       </c>
       <c r="M125" s="1">
-        <v>238440.3</v>
+        <v>235536.7</v>
       </c>
       <c r="N125" s="1">
-        <v>239246.4</v>
+        <v>236717.73</v>
       </c>
       <c r="O125" s="1">
         <v>1.04</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>352</v>
+        <v>346</v>
       </c>
       <c r="B126" t="s">
-        <v>353</v>
+        <v>347</v>
       </c>
       <c r="C126" s="1">
         <v>200000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>100.572</v>
+        <v>100.205</v>
       </c>
       <c r="E126" s="1">
         <v>100.376</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
         <v>200752.0</v>
       </c>
       <c r="I126" s="1">
-        <v>392.0</v>
+        <v>-342.0</v>
       </c>
       <c r="J126" s="1">
-        <v>0.19526580058978</v>
+        <v>-0.17035944847374</v>
       </c>
       <c r="K126">
-        <v>1.99</v>
+        <v>2.15</v>
       </c>
       <c r="L126" t="s">
-        <v>354</v>
+        <v>348</v>
       </c>
       <c r="M126" s="1">
-        <v>201144.0</v>
+        <v>200410.0</v>
       </c>
       <c r="N126" s="1">
-        <v>205122.08</v>
+        <v>204716.85</v>
       </c>
       <c r="O126" s="1">
-        <v>0.89</v>
+        <v>0.9</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>355</v>
+        <v>349</v>
       </c>
       <c r="B127" t="s">
-        <v>356</v>
+        <v>350</v>
       </c>
       <c r="C127" s="1">
         <v>207000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>99.515</v>
+        <v>98.58</v>
       </c>
       <c r="E127" s="1">
         <v>99.462</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
         <v>205886.34</v>
       </c>
       <c r="I127" s="1">
-        <v>109.71</v>
+        <v>-1825.74</v>
       </c>
       <c r="J127" s="1">
-        <v>0.053286682351049</v>
+        <v>-0.88677082704953</v>
       </c>
       <c r="K127">
-        <v>1.78</v>
+        <v>1.9</v>
       </c>
       <c r="L127" t="s">
-        <v>357</v>
+        <v>351</v>
       </c>
       <c r="M127" s="1">
-        <v>205996.05</v>
+        <v>204060.6</v>
       </c>
       <c r="N127" s="1">
-        <v>209671.01</v>
+        <v>207990.76</v>
       </c>
       <c r="O127" s="1">
         <v>0.91</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>358</v>
+        <v>352</v>
       </c>
       <c r="B128" t="s">
-        <v>359</v>
+        <v>353</v>
       </c>
       <c r="C128" s="1">
         <v>100000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>98.285</v>
+        <v>97.732</v>
       </c>
       <c r="E128" s="1">
         <v>97.192</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
         <v>97192.0</v>
       </c>
       <c r="I128" s="1">
-        <v>1093.0</v>
+        <v>540.0</v>
       </c>
       <c r="J128" s="1">
-        <v>1.1245781545806</v>
+        <v>0.5556012840563</v>
       </c>
       <c r="K128">
-        <v>0.18</v>
+        <v>0.26</v>
       </c>
       <c r="L128">
-        <v>180.82</v>
+        <v>263.01</v>
       </c>
       <c r="M128" s="1">
-        <v>98285.0</v>
+        <v>97732.0</v>
       </c>
       <c r="N128" s="1">
-        <v>98465.82</v>
+        <v>97995.01</v>
       </c>
       <c r="O128" s="1">
         <v>0.43</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>360</v>
+        <v>354</v>
       </c>
       <c r="B129" t="s">
-        <v>361</v>
+        <v>355</v>
       </c>
       <c r="C129" s="1">
         <v>100000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>103.732</v>
+        <v>102.851</v>
       </c>
       <c r="E129" s="1">
         <v>104.182</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
         <v>104182.0</v>
       </c>
       <c r="I129" s="1">
-        <v>-450.0</v>
+        <v>-1331.0</v>
       </c>
       <c r="J129" s="1">
-        <v>-0.43193641895913</v>
+        <v>-1.2775719414102</v>
       </c>
       <c r="K129">
-        <v>3.37</v>
+        <v>3.62</v>
       </c>
       <c r="L129" t="s">
-        <v>362</v>
+        <v>356</v>
       </c>
       <c r="M129" s="1">
-        <v>103732.0</v>
+        <v>102851.0</v>
       </c>
       <c r="N129" s="1">
-        <v>107102.55</v>
+        <v>106474.97</v>
       </c>
       <c r="O129" s="1">
         <v>0.47</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>