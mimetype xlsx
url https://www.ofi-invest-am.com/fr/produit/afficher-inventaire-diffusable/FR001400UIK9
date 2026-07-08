--- v2 (2026-06-17)
+++ v3 (2026-07-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="357">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="355">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C/D</t>
   </si>
   <si>
     <t>FR001400UIK9</t>
   </si>
   <si>
@@ -118,1017 +118,1011 @@
   <si>
     <t>FR001400KPZ3</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART I</t>
   </si>
   <si>
     <t>DU100626</t>
   </si>
   <si>
     <t>EURO-SCHATZ JUN 26</t>
   </si>
   <si>
     <t>XS2747181969</t>
   </si>
   <si>
     <t>ABB FINANCE BV 3.125 15/01/2029</t>
   </si>
   <si>
     <t>XS2558022591</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 22/02/2033</t>
   </si>
   <si>
+    <t>1 319.86</t>
+  </si>
+  <si>
     <t>XS3066564900</t>
   </si>
   <si>
     <t>ACHMEA BANK NV 2.5 06/05/2028</t>
   </si>
   <si>
-    <t>4 342.47</t>
+    <t>4 643.84</t>
   </si>
   <si>
     <t>XS2958382645</t>
   </si>
   <si>
     <t>ACHMEA BANK NV 2.75 10/12/2027</t>
   </si>
   <si>
-    <t>1 491.78</t>
+    <t>1 823.29</t>
   </si>
   <si>
     <t>XS2464405229</t>
   </si>
   <si>
     <t>AIB GROUP PLC 04/04/2028</t>
   </si>
   <si>
-    <t>6 454.11</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2343340852</t>
   </si>
   <si>
     <t>AIB GROUP PLC 17/11/2027</t>
   </si>
   <si>
     <t>FR0014013VW7</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 2.625 05/11/2029</t>
   </si>
   <si>
+    <t>1 121.92</t>
+  </si>
+  <si>
     <t>XS2156598281</t>
   </si>
   <si>
     <t>AKZO NOBEL NV 1.625 14/04/2030</t>
   </si>
   <si>
-    <t>3 018.49</t>
+    <t>3 214.38</t>
   </si>
   <si>
     <t>XS3064418687</t>
   </si>
   <si>
     <t>ALPHABET INC 2.5 06/05/2029</t>
   </si>
   <si>
-    <t>2 171.23</t>
+    <t>2 321.92</t>
   </si>
   <si>
     <t>XS2622275886</t>
   </si>
   <si>
     <t>AMERICAN TOWER CORPORATION 4.125 16/05/2027</t>
   </si>
   <si>
-    <t>6 939.04</t>
+    <t>7 436.30</t>
   </si>
   <si>
     <t>XS2273810510</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 0 16/07/2026</t>
   </si>
   <si>
     <t>XS1799611642</t>
   </si>
   <si>
     <t>AXA SA 28/05/2049</t>
   </si>
   <si>
-    <t>7 880.14</t>
+    <t>8 467.81</t>
   </si>
   <si>
     <t>FR0014015J87</t>
   </si>
   <si>
     <t>AYVENS SA 3 18/04/2030</t>
   </si>
   <si>
     <t>FR001400RGV6</t>
   </si>
   <si>
     <t>AYVENS SA 3.875 16/07/2029</t>
   </si>
   <si>
-    <t>7 834.93</t>
+    <t>8 535.62</t>
   </si>
   <si>
     <t>XS2430998893</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 14/01/2029</t>
   </si>
   <si>
     <t>XS2908735504</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 02/04/2029</t>
   </si>
   <si>
-    <t>9 376.03</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2038039074</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 08/08/2029</t>
   </si>
   <si>
-    <t>1 417.42</t>
+    <t>1 557.26</t>
   </si>
   <si>
     <t>FR0013408960</t>
   </si>
   <si>
     <t>BANQUE EUROPEENNE DU CREDIT MUTUEL 1.75 15/03/2029</t>
   </si>
   <si>
     <t>FR001400AY79</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 16/06/2032</t>
   </si>
   <si>
-    <t>2 930.14</t>
-[...8 lines deleted...]
-    <t>1 115.75</t>
+    <t>3 163.70</t>
   </si>
   <si>
     <t>BE6340794013</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 19/04/2033</t>
   </si>
   <si>
-    <t>4 804.11</t>
+    <t>5 120.55</t>
   </si>
   <si>
     <t>XS3075491152</t>
   </si>
   <si>
     <t>BMW FINANCE NV 2.625 20/05/2028</t>
   </si>
   <si>
-    <t>5 208.07</t>
+    <t>5 586.22</t>
   </si>
   <si>
     <t>FR0014001JT3</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/01/2030</t>
   </si>
   <si>
     <t>FR0014009HA0</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 31/03/2032</t>
   </si>
   <si>
-    <t>2 417.81</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2776511060</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 3.5 01/03/2029</t>
   </si>
   <si>
     <t>FR001400N4L7</t>
   </si>
   <si>
     <t>BPCE SA 3.875 11/01/2029</t>
   </si>
   <si>
-    <t>2 133.90</t>
+    <t>2 834.59</t>
   </si>
   <si>
     <t>XS3108521124</t>
   </si>
   <si>
     <t>CA AUTO BANK SPA (DUBLIN BRANCH) 2.75 07/07/2028</t>
   </si>
   <si>
-    <t>1 921.23</t>
+    <t>2 086.99</t>
   </si>
   <si>
     <t>XS3275406539</t>
   </si>
   <si>
     <t>CA AUTO BANK SPA (DUBLIN BRANCH) 2.75 21/01/2029</t>
   </si>
   <si>
     <t>XS2434702424</t>
   </si>
   <si>
     <t>CAIXABANK SA 21/01/2028</t>
   </si>
   <si>
     <t>XS3280995518</t>
   </si>
   <si>
     <t>CANADIAN IMPERIAL BANK OF COMMERCE 30/07/2030</t>
   </si>
   <si>
-    <t>1 004.00</t>
+    <t>1 443.25</t>
   </si>
   <si>
     <t>FR0014012SB9</t>
   </si>
   <si>
     <t>CAPGEMINI SE 2.5 25/09/2028</t>
   </si>
   <si>
-    <t>2 397.26</t>
+    <t>2 698.63</t>
   </si>
   <si>
     <t>XS3231164586</t>
   </si>
   <si>
     <t>CATERPILLAR FINANCIAL SERVICES COR 2.541 20/11/2028</t>
   </si>
   <si>
-    <t>2 160.48</t>
+    <t>2 563.28</t>
   </si>
   <si>
     <t>XS2348237871</t>
   </si>
   <si>
     <t>CELLNEX FINANCE COMPANY SA 1.5 08/06/2028</t>
   </si>
   <si>
-    <t>1 167.12</t>
+    <t>1 257.53</t>
   </si>
   <si>
     <t>XS3071246295</t>
   </si>
   <si>
     <t>CENCORA INC 2.875 22/05/2028</t>
   </si>
   <si>
-    <t>2 370.89</t>
+    <t>2 544.18</t>
+  </si>
+  <si>
+    <t>XS3326474155</t>
+  </si>
+  <si>
+    <t>COCA-COLA HBC FINANCE BV 3.625 01/10/2030</t>
   </si>
   <si>
     <t>XS2114852218</t>
   </si>
   <si>
     <t>COMCAST CORPORATION 0.25 20/05/2027</t>
   </si>
   <si>
     <t>XS2517103417</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA 2.125 10/06/2028</t>
   </si>
   <si>
-    <t>1 641.78</t>
+    <t>1 769.86</t>
   </si>
   <si>
     <t>XS3232968803</t>
   </si>
   <si>
     <t>COMPASS GROUP PLC 2.625 15/01/2029</t>
   </si>
   <si>
     <t>FR0014014P49</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 03/07/2031</t>
   </si>
   <si>
-    <t>2 722.60</t>
+    <t>3 287.67</t>
   </si>
   <si>
     <t>FR001400KDS4</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 28/08/2033</t>
   </si>
   <si>
-    <t>6 117.81</t>
+    <t>6 780.82</t>
   </si>
   <si>
     <t>FR0013517307</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 11/06/2029</t>
   </si>
   <si>
-    <t>1 924.66</t>
+    <t>2 075.34</t>
   </si>
   <si>
     <t>BE0002936178</t>
   </si>
   <si>
     <t>CRELAN SA 28/02/2030</t>
   </si>
   <si>
     <t>XS3081821699</t>
   </si>
   <si>
     <t>DAIMLER TRUCK INTERNATIONAL FINANC 3 27/11/2029</t>
   </si>
   <si>
+    <t>1 101.37</t>
+  </si>
+  <si>
+    <t>FR0014017HN6</t>
+  </si>
+  <si>
+    <t>DANONE SA 3.379 01/04/2030</t>
+  </si>
+  <si>
     <t>FR0014005EJ6</t>
   </si>
   <si>
     <t>DANONE SA PERP</t>
   </si>
   <si>
     <t>FR0013444551</t>
   </si>
   <si>
     <t>DASSAULT SYSTEMES 0.375 16/09/2029</t>
   </si>
   <si>
     <t>DE000A4DFH60</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 16/06/2029</t>
   </si>
   <si>
-    <t>6 805.48</t>
+    <t>7 347.95</t>
   </si>
   <si>
     <t>XS2147889427</t>
   </si>
   <si>
     <t>DIAGEO FINANCE PLC 1.875 27/03/2027</t>
   </si>
   <si>
-    <t>1 833.90</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3086867440</t>
   </si>
   <si>
     <t>ELM BV 3.375 19/06/2030</t>
   </si>
   <si>
-    <t>2 524.32</t>
+    <t>2 727.74</t>
   </si>
   <si>
     <t>XS3008888953</t>
   </si>
   <si>
     <t>ENEL FINANCE INTERNATIONAL NV 2.625 24/02/2028</t>
   </si>
   <si>
     <t>FR001400A1H6</t>
   </si>
   <si>
     <t>ENGIE SA 3.5 27/09/2029</t>
   </si>
   <si>
-    <t>3 317.81</t>
+    <t>3 739.73</t>
   </si>
   <si>
     <t>AT0000A2U543</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG 15/11/2032</t>
   </si>
   <si>
     <t>XS2386877133</t>
   </si>
   <si>
     <t>ESSITY CAPITAL BV 0.25 15/09/2029</t>
   </si>
   <si>
+    <t>XS2904504979</t>
+  </si>
+  <si>
+    <t>EUROBANK SA (ATHINA) 24/09/2030</t>
+  </si>
+  <si>
+    <t>2 169.86</t>
+  </si>
+  <si>
     <t>XS3110850347</t>
   </si>
   <si>
     <t>EUROBANK SA 07/07/2028</t>
   </si>
   <si>
-    <t>2 008.56</t>
+    <t>2 181.85</t>
   </si>
   <si>
     <t>XS2919679816</t>
   </si>
   <si>
     <t>EUROGRID GMBH 3.075 18/10/2027</t>
   </si>
   <si>
-    <t>1 280.55</t>
+    <t>1 465.89</t>
   </si>
   <si>
     <t>DK0030555156</t>
   </si>
   <si>
     <t>EURONEXT NV 2.625 26/11/2028</t>
   </si>
   <si>
+    <t>1 106.82</t>
+  </si>
+  <si>
     <t>XS1753808929</t>
   </si>
   <si>
     <t>EXOR NV 1.75 18/01/2028</t>
   </si>
   <si>
     <t>XS3299544711</t>
   </si>
   <si>
     <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
   </si>
   <si>
     <t>XS3036647694</t>
   </si>
   <si>
     <t>FRESENIUS MEDICAL CARE AG 3.125 08/12/2028</t>
   </si>
   <si>
     <t>XS1733289406</t>
   </si>
   <si>
     <t>GENERTEL SPA 14/12/2047</t>
   </si>
   <si>
-    <t>1 106.16</t>
+    <t>1 362.33</t>
   </si>
   <si>
     <t>XS3148184156</t>
   </si>
   <si>
     <t>GIVAUDAN FINANCE EUROPE BV 2.875 09/09/2029</t>
   </si>
   <si>
-    <t>1 504.45</t>
+    <t>1 677.74</t>
   </si>
   <si>
     <t>XS1654229373</t>
   </si>
   <si>
     <t>GRAND CITY PROPERTIES SA 1.375 03/08/2026</t>
   </si>
   <si>
+    <t>XS2385390724</t>
+  </si>
+  <si>
+    <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
+  </si>
+  <si>
     <t>XS2788605660</t>
   </si>
   <si>
     <t>HSBC HOLDINGS PLC 22/03/2035</t>
   </si>
   <si>
-    <t>4 561.20</t>
-[...1 lines deleted...]
-  <si>
     <t>FI4000523550</t>
   </si>
   <si>
     <t>HUHTAMAKI OYJ 4.25 09/06/2027</t>
   </si>
   <si>
-    <t>3 295.21</t>
-[...5 lines deleted...]
-    <t>IBERCAJA BANCO SA 10/08/2031</t>
+    <t>3 551.37</t>
   </si>
   <si>
     <t>FR0013320058</t>
   </si>
   <si>
     <t>ICADE 1.625 28/02/2028</t>
   </si>
   <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>1 775.66</t>
+    <t>2 006.81</t>
   </si>
   <si>
     <t>XS2457469547</t>
   </si>
   <si>
     <t>IMCD NV 2.125 31/03/2027</t>
   </si>
   <si>
-    <t>2 055.14</t>
+    <t>XS2244936659</t>
+  </si>
+  <si>
+    <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
+  </si>
+  <si>
+    <t>2 283.90</t>
   </si>
   <si>
     <t>XS2350756446</t>
   </si>
   <si>
     <t>ING GROEP NV 09/06/2032</t>
   </si>
   <si>
     <t>XS2258452478</t>
   </si>
   <si>
     <t>ING GROEP NV 18/02/2029</t>
   </si>
   <si>
     <t>XS2886191589</t>
   </si>
   <si>
     <t>ING GROEP NV 26/08/2035</t>
   </si>
   <si>
-    <t>2 386.99</t>
-[...5 lines deleted...]
-    <t>INTERNATIONAL FLAVORS &amp; FRAGRANCES 1.8 25/09/2026</t>
+    <t>2 643.15</t>
   </si>
   <si>
     <t>XS2592650373</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 08/03/2028</t>
   </si>
   <si>
     <t>XS2931945211</t>
   </si>
   <si>
     <t>JYSKE BANK A/S 05/05/2029</t>
   </si>
   <si>
-    <t>2 504.79</t>
+    <t>2 678.08</t>
   </si>
   <si>
     <t>BE0002914951</t>
   </si>
   <si>
     <t>KBC GROEP NV 25/04/2033</t>
   </si>
   <si>
-    <t>4 380.82</t>
+    <t>4 674.66</t>
   </si>
   <si>
     <t>FR001400KHZ0</t>
   </si>
   <si>
     <t>KERING SA 3.625 05/09/2027</t>
   </si>
   <si>
-    <t>3 873.29</t>
+    <t>4 310.27</t>
   </si>
   <si>
     <t>FR0013512233</t>
   </si>
   <si>
     <t>KLEPIERRE SA 2 12/05/2029</t>
   </si>
   <si>
-    <t>3 408.22</t>
+    <t>3 649.32</t>
   </si>
   <si>
     <t>XS2193978363</t>
   </si>
   <si>
     <t>KONINKLIJKE DSM NV 0.25 23/06/2028</t>
   </si>
   <si>
     <t>FR001400HOZ2</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 4 03/05/2028</t>
   </si>
   <si>
-    <t>3 506.85</t>
+    <t>3 747.95</t>
   </si>
   <si>
     <t>XS2904651093</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 2.75 20/09/2027</t>
   </si>
   <si>
-    <t>2 712.33</t>
+    <t>3 043.84</t>
   </si>
   <si>
     <t>FR001400ZED2</t>
   </si>
   <si>
     <t>LVMH MOET HENNESSY LOUIS VUITTON S 2.625 07/03/2029</t>
   </si>
   <si>
-    <t>FR001400TSJ2</t>
-[...2 lines deleted...]
-    <t>LVMH MOET HENNESSY LOUIS VUITTON S 2.75 07/11/2027</t>
+    <t>XS3320664710</t>
+  </si>
+  <si>
+    <t>MAPLE PARENT HOLDINGS CORP 3.881 26/03/2030</t>
   </si>
   <si>
     <t>XS3233927733</t>
   </si>
   <si>
     <t>MITSUBISHI HC CAPITAL UK PLC 2.856 26/11/2028</t>
   </si>
   <si>
-    <t>2 210.47</t>
+    <t>2 640.82</t>
   </si>
   <si>
     <t>FR0013425147</t>
   </si>
   <si>
     <t>MMS USA FINANCING INC 1.25 13/06/2028</t>
   </si>
   <si>
-    <t>1 910.96</t>
+    <t>2 061.64</t>
   </si>
   <si>
     <t>XS2151059206</t>
   </si>
   <si>
     <t>MONDI FINANCE EUROPE GMBH 2.375 01/04/2028</t>
   </si>
   <si>
-    <t>2 290.41</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2548080832</t>
   </si>
   <si>
     <t>MORGAN STANLEY 25/10/2028</t>
   </si>
   <si>
-    <t>5 736.04</t>
+    <t>6 606.34</t>
   </si>
   <si>
     <t>XS3284396622</t>
   </si>
   <si>
     <t>NATIONAL BANK OF GREECE SA 04/02/2031</t>
   </si>
   <si>
     <t>XS2680745119</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 4.151 12/09/2027</t>
   </si>
   <si>
-    <t>4 276.10</t>
+    <t>4 776.49</t>
   </si>
   <si>
     <t>XS2382950330</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 14/09/2032</t>
   </si>
   <si>
     <t>FR001400H0F5</t>
   </si>
   <si>
     <t>NEXANS SA 5.5 05/04/2028</t>
   </si>
   <si>
-    <t>10 487.67</t>
-[...1 lines deleted...]
-  <si>
     <t>XS1550988643</t>
   </si>
   <si>
     <t>NN GROUP NV 13/01/2048</t>
   </si>
   <si>
+    <t>1 102.40</t>
+  </si>
+  <si>
     <t>XS2343459074</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 18/08/2031</t>
   </si>
   <si>
     <t>XS2482618464</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 2.5 23/05/2029</t>
   </si>
   <si>
-    <t>6 164.38</t>
+    <t>6 616.44</t>
   </si>
   <si>
     <t>XS3002552993</t>
   </si>
   <si>
     <t>NOVO NORDISK FINANCE NETHERLANDS B 2.375 27/05/2028</t>
   </si>
   <si>
-    <t>6 664.05</t>
+    <t>7 159.36</t>
   </si>
   <si>
     <t>XS3100081093</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 2.906 16/03/2029</t>
   </si>
   <si>
     <t>DK0030512421</t>
   </si>
   <si>
     <t>NYKREDIT REALKREDIT A/S 4.625 19/01/2029</t>
   </si>
   <si>
-    <t>2 990.41</t>
+    <t>4 105.48</t>
   </si>
   <si>
     <t>XS2354246816</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 0.375 16/06/2028</t>
   </si>
   <si>
     <t>FR0013534484</t>
   </si>
   <si>
     <t>ORANGE SA 0.125 16/09/2029</t>
   </si>
   <si>
     <t>FR001400DAO4</t>
   </si>
   <si>
     <t>ORANO SA 5.375 15/05/2027</t>
   </si>
   <si>
-    <t>4 535.62</t>
+    <t>4 859.59</t>
   </si>
   <si>
     <t>XS3019313363</t>
   </si>
   <si>
     <t>PFIZER NETHERLANDS INTERNATIONAL F 2.875 19/05/2029</t>
   </si>
   <si>
-    <t>2 394.52</t>
-[...5 lines deleted...]
-    <t>PIRAEUS BANK SA 03/12/2028</t>
+    <t>2 567.81</t>
   </si>
   <si>
     <t>FR0014010CJ0</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA 2.875 12/06/2029</t>
   </si>
   <si>
-    <t>2 205.48</t>
+    <t>2 378.77</t>
   </si>
   <si>
     <t>FR001400P3D4</t>
   </si>
   <si>
     <t>RCI BANQUE SA 3.75 04/10/2027</t>
   </si>
   <si>
-    <t>2 558.22</t>
+    <t>2 897.26</t>
   </si>
   <si>
     <t>XS3174782758</t>
   </si>
   <si>
     <t>RECKITT BENCKISER TREASURY SERVICE 2.625 10/09/2028</t>
   </si>
   <si>
-    <t>1 557.74</t>
+    <t>1 738.11</t>
+  </si>
+  <si>
+    <t>FR0014002OL8</t>
+  </si>
+  <si>
+    <t>RENAULT SA 2.5 01/04/2028</t>
   </si>
   <si>
     <t>XS2494945939</t>
   </si>
   <si>
     <t>RENTOKIL INITIAL FINANCE BV 3.875 27/06/2027</t>
   </si>
   <si>
-    <t>5 626.71</t>
+    <t>6 093.84</t>
   </si>
   <si>
     <t>XS2332306344</t>
   </si>
   <si>
     <t>REXEL SA 2.125 15/06/2028</t>
   </si>
   <si>
+    <t>DE000A2YB7B5</t>
+  </si>
+  <si>
+    <t>SCHAEFFLER AG 2.875 26/03/2027</t>
+  </si>
+  <si>
     <t>XS2511906310</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.75 10/08/2027</t>
   </si>
   <si>
-    <t>4 541.10</t>
+    <t>4 993.15</t>
   </si>
   <si>
     <t>XS2767499275</t>
   </si>
   <si>
     <t>SNAM SPA 3.375 19/02/2028</t>
   </si>
   <si>
     <t>FR001400U1Q3</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 13/11/2030</t>
   </si>
   <si>
-    <t>5 005.48</t>
+    <t>4 409.59</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
-    <t>7 276.71</t>
+    <t>7 758.90</t>
   </si>
   <si>
     <t>XS1207005023</t>
   </si>
   <si>
     <t>STATKRAFT AS 1.5 26/03/2030</t>
   </si>
   <si>
-    <t>1 471.23</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0013505542</t>
   </si>
   <si>
     <t>SUEZ SA 1.25 02/04/2027</t>
   </si>
   <si>
-    <t>2 404.11</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2522879654</t>
   </si>
   <si>
     <t>SWEDBANK AB 23/08/2032</t>
   </si>
   <si>
-    <t>2 065.75</t>
+    <t>2 284.25</t>
   </si>
   <si>
     <t>XS2827694170</t>
   </si>
   <si>
     <t>SWISSCOM FINANCE BV 3.5 29/08/2028</t>
   </si>
   <si>
-    <t>1 936.99</t>
+    <t>2 147.95</t>
   </si>
   <si>
     <t>XS2117452156</t>
   </si>
   <si>
     <t>TELENOR ASA 0.25 14/02/2028</t>
   </si>
   <si>
     <t>XS1966038249</t>
   </si>
   <si>
     <t>TELSTRA CORPORATION LTD 1.375 26/03/2029</t>
   </si>
   <si>
-    <t>2 697.26</t>
-[...1 lines deleted...]
-  <si>
     <t>XS1652866002</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 1.375 26/07/2027</t>
   </si>
   <si>
     <t>XS2437854487</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
   </si>
   <si>
     <t>CH1214797172</t>
   </si>
   <si>
     <t>UBS GROUP AG 01/03/2029</t>
   </si>
   <si>
     <t>CH1512676888</t>
   </si>
   <si>
     <t>UBS GROUP AG 13/02/2031</t>
   </si>
   <si>
-    <t>1 113.01</t>
-[...8 lines deleted...]
-    <t>4 173.97</t>
+    <t>1 489.73</t>
   </si>
   <si>
     <t>BE0002784651</t>
   </si>
   <si>
     <t>UCB SA 1 30/03/2028</t>
   </si>
   <si>
     <t>FR001400SIM9</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.5 11/09/2029</t>
   </si>
   <si>
-    <t>5 436.99</t>
+    <t>6 069.86</t>
   </si>
   <si>
     <t>IT0005689986</t>
   </si>
   <si>
     <t>UNICREDIT SPA 15/07/2030</t>
   </si>
   <si>
-    <t>1 181.03</t>
+    <t>1 593.46</t>
   </si>
   <si>
     <t>XS2496288593</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3 30/06/2027</t>
   </si>
   <si>
-    <t>4 306.85</t>
+    <t>4 668.49</t>
   </si>
   <si>
     <t>XS3063724325</t>
   </si>
   <si>
     <t>VISA INC 2.25 15/05/2028</t>
   </si>
   <si>
-    <t>3 930.16</t>
+    <t>4 210.89</t>
   </si>
   <si>
     <t>DE000A19UR79</t>
   </si>
   <si>
     <t>VONOVIA FINANCE BV 1.5 14/01/2028</t>
   </si>
   <si>
     <t>XS2630465875</t>
   </si>
   <si>
     <t>WERFEN SA 4.625 06/06/2028</t>
   </si>
   <si>
-    <t>3 623.97</t>
+    <t>3 902.74</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1495,122 +1489,122 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
         <v>10.0</v>
       </c>
       <c r="D2">
-        <v>102.5</v>
+        <v>102.6</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>1025.03</v>
+        <v>1026.07</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>1025.03</v>
+        <v>1026.07</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>221004.0</v>
+        <v>212036.0</v>
       </c>
       <c r="D3">
-        <v>102.98</v>
+        <v>103.11</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>22760464.46</v>
+        <v>21864993.21</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>22760464.46</v>
+        <v>21864993.21</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P129"/>
+  <dimension ref="A1:P131"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O129" sqref="O129"/>
+      <selection activeCell="O131" sqref="O131"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>11</v>
       </c>
       <c r="B1" t="s">
         <v>12</v>
       </c>
       <c r="C1" t="s">
         <v>13</v>
       </c>
       <c r="D1" t="s">
         <v>14</v>
       </c>
       <c r="E1" t="s">
         <v>15</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>16</v>
@@ -1629,6439 +1623,6539 @@
       </c>
       <c r="L1" t="s">
         <v>21</v>
       </c>
       <c r="M1" t="s">
         <v>22</v>
       </c>
       <c r="N1" t="s">
         <v>23</v>
       </c>
       <c r="O1" t="s">
         <v>24</v>
       </c>
       <c r="P1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>26</v>
       </c>
       <c r="B2" t="s">
         <v>27</v>
       </c>
       <c r="C2" s="1">
-        <v>1642.0</v>
+        <v>197.0</v>
       </c>
       <c r="D2" s="1">
-        <v>1071.24</v>
+        <v>1072.63</v>
       </c>
       <c r="E2" s="1">
-        <v>1070.2395736906</v>
+        <v>1071.1378680203</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>1757333.38</v>
+        <v>211014.16</v>
       </c>
       <c r="I2" s="1">
-        <v>1642.7</v>
+        <v>293.95</v>
       </c>
       <c r="J2" s="1">
-        <v>0.093476856394772</v>
+        <v>0.1393034476928</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>1758976.08</v>
+        <v>211308.11</v>
       </c>
       <c r="N2" s="1">
-        <v>1758976.08</v>
+        <v>211308.11</v>
       </c>
       <c r="O2" s="1">
-        <v>7.73</v>
+        <v>0.97</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>28</v>
       </c>
       <c r="B3" t="s">
         <v>29</v>
       </c>
       <c r="C3" s="1">
-        <v>33.0</v>
+        <v>46.0</v>
       </c>
       <c r="D3" s="1">
-        <v>106.21</v>
+        <v>106.03</v>
       </c>
       <c r="E3" s="1">
-        <v>106.431818182</v>
+        <v>106.251847826</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>0.0</v>
       </c>
       <c r="I3" s="1">
-        <v>-7320.0</v>
+        <v>-10205.0</v>
       </c>
       <c r="J3" s="1">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>-7320.0</v>
+        <v>-10205.0</v>
       </c>
       <c r="N3" s="1">
-        <v>-7320.0</v>
+        <v>-10205.0</v>
       </c>
       <c r="O3" s="1">
-        <v>-0.03</v>
+        <v>-0.05</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>30</v>
       </c>
       <c r="B4" t="s">
         <v>31</v>
       </c>
       <c r="C4" s="1">
         <v>100000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>100.046</v>
+        <v>100.477</v>
       </c>
       <c r="E4" s="1">
         <v>100.05</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>100050.0</v>
       </c>
       <c r="I4" s="1">
-        <v>-4.0</v>
+        <v>427.0</v>
       </c>
       <c r="J4" s="1">
-        <v>-0.0039980009995002</v>
+        <v>0.42678660669665</v>
       </c>
       <c r="K4">
-        <v>0.54</v>
+        <v>0.73</v>
       </c>
       <c r="L4">
-        <v>539.38</v>
+        <v>727.74</v>
       </c>
       <c r="M4" s="1">
-        <v>100046.0</v>
+        <v>100477.0</v>
       </c>
       <c r="N4" s="1">
-        <v>100585.38</v>
+        <v>101204.74</v>
       </c>
       <c r="O4" s="1">
-        <v>0.44</v>
+        <v>0.46</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>32</v>
       </c>
       <c r="B5" t="s">
         <v>33</v>
       </c>
       <c r="C5" s="1">
         <v>200000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>102.646</v>
+        <v>102.342</v>
       </c>
       <c r="E5" s="1">
         <v>104.1035</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>208207.0</v>
       </c>
       <c r="I5" s="1">
-        <v>-2915.0</v>
+        <v>-3523.0</v>
       </c>
       <c r="J5" s="1">
-        <v>-1.4000489897074</v>
+        <v>-1.6920660688642</v>
       </c>
       <c r="K5">
-        <v>0.35</v>
-[...2 lines deleted...]
-        <v>702.05</v>
+        <v>0.66</v>
+      </c>
+      <c r="L5" t="s">
+        <v>34</v>
       </c>
       <c r="M5" s="1">
-        <v>205292.0</v>
+        <v>204684.0</v>
       </c>
       <c r="N5" s="1">
-        <v>205994.05</v>
+        <v>206003.86</v>
       </c>
       <c r="O5" s="1">
-        <v>0.91</v>
+        <v>0.94</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B6" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C6" s="1">
         <v>200000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>99.116</v>
+        <v>98.816</v>
       </c>
       <c r="E6" s="1">
         <v>99.684</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>199368.0</v>
       </c>
       <c r="I6" s="1">
-        <v>-1136.0</v>
+        <v>-1736.0</v>
       </c>
       <c r="J6" s="1">
-        <v>-0.56980056980057</v>
+        <v>-0.87075157497693</v>
       </c>
       <c r="K6">
-        <v>2.17</v>
+        <v>2.32</v>
       </c>
       <c r="L6" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="M6" s="1">
-        <v>198232.0</v>
+        <v>197632.0</v>
       </c>
       <c r="N6" s="1">
-        <v>202574.47</v>
+        <v>202275.84</v>
       </c>
       <c r="O6" s="1">
-        <v>0.89</v>
+        <v>0.93</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B7" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C7" s="1">
         <v>200000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>99.81</v>
+        <v>99.62</v>
       </c>
       <c r="E7" s="1">
         <v>99.686</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>199372.0</v>
       </c>
       <c r="I7" s="1">
-        <v>248.0</v>
+        <v>-132.0</v>
       </c>
       <c r="J7" s="1">
-        <v>0.12439058644143</v>
+        <v>-0.06620789278334</v>
       </c>
       <c r="K7">
-        <v>0.75</v>
+        <v>0.91</v>
       </c>
       <c r="L7" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="M7" s="1">
-        <v>199620.0</v>
+        <v>199240.0</v>
       </c>
       <c r="N7" s="1">
-        <v>201111.78</v>
+        <v>201063.29</v>
       </c>
       <c r="O7" s="1">
-        <v>0.88</v>
+        <v>0.92</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B8" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C8" s="1">
         <v>300000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>99.331</v>
+        <v>99.225</v>
       </c>
       <c r="E8" s="1">
         <v>98.945</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>296835.0</v>
       </c>
       <c r="I8" s="1">
-        <v>1158.0</v>
+        <v>840.0</v>
       </c>
       <c r="J8" s="1">
-        <v>0.39011572085502</v>
+        <v>0.28298549699328</v>
       </c>
       <c r="K8">
-        <v>2.15</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>0.04</v>
+      </c>
+      <c r="L8">
+        <v>110.96</v>
       </c>
       <c r="M8" s="1">
-        <v>297993.0</v>
+        <v>297675.0</v>
       </c>
       <c r="N8" s="1">
-        <v>304447.11</v>
+        <v>297785.96</v>
       </c>
       <c r="O8" s="1">
-        <v>1.34</v>
+        <v>1.36</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>43</v>
       </c>
       <c r="B9" t="s">
         <v>44</v>
       </c>
       <c r="C9" s="1">
         <v>160000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>98.627</v>
+        <v>98.599</v>
       </c>
       <c r="E9" s="1">
         <v>96.016</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>153625.6</v>
       </c>
       <c r="I9" s="1">
-        <v>4177.6</v>
+        <v>4132.8</v>
       </c>
       <c r="J9" s="1">
-        <v>2.7193384435927</v>
+        <v>2.6901766372271</v>
       </c>
       <c r="K9">
-        <v>0.17</v>
+        <v>0.2</v>
       </c>
       <c r="L9">
-        <v>267.4</v>
+        <v>315.62</v>
       </c>
       <c r="M9" s="1">
-        <v>157803.2</v>
+        <v>157758.4</v>
       </c>
       <c r="N9" s="1">
-        <v>158070.6</v>
+        <v>158074.02</v>
       </c>
       <c r="O9" s="1">
-        <v>0.69</v>
+        <v>0.72</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>45</v>
       </c>
       <c r="B10" t="s">
         <v>46</v>
       </c>
       <c r="C10" s="1">
         <v>100000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>98.263</v>
+        <v>98.454</v>
       </c>
       <c r="E10" s="1">
         <v>99.94</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>99940.0</v>
       </c>
       <c r="I10" s="1">
-        <v>-1677.0</v>
+        <v>-1486.0</v>
       </c>
       <c r="J10" s="1">
-        <v>-1.6780068040824</v>
+        <v>-1.4868921352812</v>
       </c>
       <c r="K10">
-        <v>0.96</v>
-[...2 lines deleted...]
-        <v>963.7</v>
+        <v>1.12</v>
+      </c>
+      <c r="L10" t="s">
+        <v>47</v>
       </c>
       <c r="M10" s="1">
-        <v>98263.0</v>
+        <v>98454.0</v>
       </c>
       <c r="N10" s="1">
-        <v>99226.7</v>
+        <v>99575.92</v>
       </c>
       <c r="O10" s="1">
-        <v>0.44</v>
+        <v>0.46</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B11" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C11" s="1">
         <v>200000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>93.058</v>
+        <v>93.153</v>
       </c>
       <c r="E11" s="1">
         <v>94.21235</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>188424.7</v>
       </c>
       <c r="I11" s="1">
-        <v>-2308.7</v>
+        <v>-2118.7</v>
       </c>
       <c r="J11" s="1">
-        <v>-1.2252639913982</v>
+        <v>-1.1244279545091</v>
       </c>
       <c r="K11">
-        <v>1.51</v>
+        <v>1.61</v>
       </c>
       <c r="L11" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="M11" s="1">
-        <v>186116.0</v>
+        <v>186306.0</v>
       </c>
       <c r="N11" s="1">
-        <v>189134.49</v>
+        <v>189520.38</v>
       </c>
       <c r="O11" s="1">
-        <v>0.83</v>
+        <v>0.87</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B12" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C12" s="1">
         <v>100000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>98.519</v>
+        <v>98.72</v>
       </c>
       <c r="E12" s="1">
         <v>99.636</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>99636.0</v>
       </c>
       <c r="I12" s="1">
-        <v>-1117.0</v>
+        <v>-916.0</v>
       </c>
       <c r="J12" s="1">
-        <v>-1.1210807338713</v>
+        <v>-0.91934642097234</v>
       </c>
       <c r="K12">
-        <v>2.17</v>
+        <v>2.32</v>
       </c>
       <c r="L12" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="M12" s="1">
-        <v>98519.0</v>
+        <v>98720.0</v>
       </c>
       <c r="N12" s="1">
-        <v>100690.23</v>
+        <v>101041.92</v>
       </c>
       <c r="O12" s="1">
-        <v>0.44</v>
+        <v>0.46</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B13" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C13" s="1">
         <v>200000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>101.372</v>
+        <v>101.227</v>
       </c>
       <c r="E13" s="1">
         <v>102.438</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>204876.0</v>
       </c>
       <c r="I13" s="1">
-        <v>-2132.0</v>
+        <v>-2422.0</v>
       </c>
       <c r="J13" s="1">
-        <v>-1.0406294539136</v>
+        <v>-1.1821784884516</v>
       </c>
       <c r="K13">
-        <v>3.47</v>
+        <v>3.72</v>
       </c>
       <c r="L13" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="M13" s="1">
-        <v>202744.0</v>
+        <v>202454.0</v>
       </c>
       <c r="N13" s="1">
-        <v>209683.04</v>
+        <v>209890.3</v>
       </c>
       <c r="O13" s="1">
-        <v>0.92</v>
+        <v>0.96</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B14" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C14" s="1">
         <v>200000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>99.082</v>
+        <v>99.142</v>
       </c>
       <c r="E14" s="1">
         <v>95.549</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>191098.0</v>
       </c>
       <c r="I14" s="1">
-        <v>7066.0</v>
+        <v>7186.0</v>
       </c>
       <c r="J14" s="1">
-        <v>3.6975792525301</v>
+        <v>3.760374258234</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>198164.0</v>
+        <v>198284.0</v>
       </c>
       <c r="N14" s="1">
-        <v>198164.0</v>
+        <v>198284.0</v>
       </c>
       <c r="O14" s="1">
-        <v>0.87</v>
+        <v>0.91</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B15" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C15" s="1">
         <v>300000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>98.952</v>
+        <v>99.039</v>
       </c>
       <c r="E15" s="1">
         <v>100.196</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>300588.0</v>
       </c>
       <c r="I15" s="1">
-        <v>-3732.0</v>
+        <v>-3471.0</v>
       </c>
       <c r="J15" s="1">
-        <v>-1.241566529602</v>
+        <v>-1.1547367160366</v>
       </c>
       <c r="K15">
-        <v>2.63</v>
+        <v>2.82</v>
       </c>
       <c r="L15" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="M15" s="1">
-        <v>296856.0</v>
+        <v>297117.0</v>
       </c>
       <c r="N15" s="1">
-        <v>304736.14</v>
+        <v>305584.81</v>
       </c>
       <c r="O15" s="1">
-        <v>1.34</v>
+        <v>1.4</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B16" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C16" s="1">
         <v>100000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>98.926</v>
+        <v>98.819</v>
       </c>
       <c r="E16" s="1">
         <v>99.523</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>99523.0</v>
       </c>
       <c r="I16" s="1">
-        <v>-597.0</v>
+        <v>-704.0</v>
       </c>
       <c r="J16" s="1">
-        <v>-0.59986133858505</v>
+        <v>-0.70737417481386</v>
       </c>
       <c r="K16">
-        <v>0.48</v>
+        <v>0.67</v>
       </c>
       <c r="L16">
-        <v>484.93</v>
+        <v>665.75</v>
       </c>
       <c r="M16" s="1">
-        <v>98926.0</v>
+        <v>98819.0</v>
       </c>
       <c r="N16" s="1">
-        <v>99410.93</v>
+        <v>99484.75</v>
       </c>
       <c r="O16" s="1">
-        <v>0.44</v>
+        <v>0.45</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B17" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C17" s="1">
         <v>300000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>101.995</v>
+        <v>101.822</v>
       </c>
       <c r="E17" s="1">
         <v>102.98633333</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>308959.0</v>
       </c>
       <c r="I17" s="1">
-        <v>-2974.0</v>
+        <v>-3493.0</v>
       </c>
       <c r="J17" s="1">
-        <v>-0.96258726886092</v>
+        <v>-1.1305707229762</v>
       </c>
       <c r="K17">
-        <v>2.61</v>
+        <v>2.85</v>
       </c>
       <c r="L17" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="M17" s="1">
-        <v>305985.0</v>
+        <v>305466.0</v>
       </c>
       <c r="N17" s="1">
-        <v>313819.93</v>
+        <v>314001.62</v>
       </c>
       <c r="O17" s="1">
-        <v>1.38</v>
+        <v>1.44</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B18" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C18" s="1">
         <v>200000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>96.418</v>
+        <v>96.549</v>
       </c>
       <c r="E18" s="1">
         <v>93.94</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>187880.0</v>
       </c>
       <c r="I18" s="1">
-        <v>4956.0</v>
+        <v>5218.0</v>
       </c>
       <c r="J18" s="1">
-        <v>2.6378539493294</v>
+        <v>2.7773046625506</v>
       </c>
       <c r="K18">
-        <v>0.15</v>
+        <v>0.21</v>
       </c>
       <c r="L18">
-        <v>306.85</v>
+        <v>412.33</v>
       </c>
       <c r="M18" s="1">
-        <v>192836.0</v>
+        <v>193098.0</v>
       </c>
       <c r="N18" s="1">
-        <v>193142.85</v>
+        <v>193510.33</v>
       </c>
       <c r="O18" s="1">
-        <v>0.85</v>
+        <v>0.88</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B19" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C19" s="1">
         <v>300000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>100.225</v>
+        <v>100.233</v>
       </c>
       <c r="E19" s="1">
         <v>100.163</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>300489.0</v>
       </c>
       <c r="I19" s="1">
-        <v>186.0</v>
+        <v>210.0</v>
       </c>
       <c r="J19" s="1">
-        <v>0.061899104459731</v>
+        <v>0.069886085680341</v>
       </c>
       <c r="K19">
-        <v>3.13</v>
-[...2 lines deleted...]
-        <v>70</v>
+        <v>0.07</v>
+      </c>
+      <c r="L19">
+        <v>213.7</v>
       </c>
       <c r="M19" s="1">
-        <v>300675.0</v>
+        <v>300699.0</v>
       </c>
       <c r="N19" s="1">
-        <v>310051.03</v>
+        <v>300912.7</v>
       </c>
       <c r="O19" s="1">
-        <v>1.36</v>
+        <v>1.38</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>71</v>
       </c>
       <c r="B20" t="s">
         <v>72</v>
       </c>
       <c r="C20" s="1">
         <v>400000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>94.236</v>
+        <v>94.392</v>
       </c>
       <c r="E20" s="1">
         <v>92.4925</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>369970.0</v>
       </c>
       <c r="I20" s="1">
-        <v>6974.0</v>
+        <v>7598.0</v>
       </c>
       <c r="J20" s="1">
-        <v>1.8850177041382</v>
+        <v>2.0536800281104</v>
       </c>
       <c r="K20">
-        <v>0.35</v>
+        <v>0.39</v>
       </c>
       <c r="L20" t="s">
         <v>73</v>
       </c>
       <c r="M20" s="1">
-        <v>376944.0</v>
+        <v>377568.0</v>
       </c>
       <c r="N20" s="1">
-        <v>378361.42</v>
+        <v>379125.26</v>
       </c>
       <c r="O20" s="1">
-        <v>1.66</v>
+        <v>1.73</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>74</v>
       </c>
       <c r="B21" t="s">
         <v>75</v>
       </c>
       <c r="C21" s="1">
         <v>300000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>95.967</v>
+        <v>96.132</v>
       </c>
       <c r="E21" s="1">
         <v>95.21533333</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>285646.0</v>
       </c>
       <c r="I21" s="1">
-        <v>2255.0</v>
+        <v>2750.0</v>
       </c>
       <c r="J21" s="1">
-        <v>0.78943867584353</v>
+        <v>0.96273009249211</v>
       </c>
       <c r="K21">
-        <v>0.02</v>
+        <v>0.12</v>
       </c>
       <c r="L21">
-        <v>57.53</v>
+        <v>373.97</v>
       </c>
       <c r="M21" s="1">
-        <v>287901.0</v>
+        <v>288396.0</v>
       </c>
       <c r="N21" s="1">
-        <v>287958.53</v>
+        <v>288769.97</v>
       </c>
       <c r="O21" s="1">
-        <v>1.27</v>
+        <v>1.32</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>76</v>
       </c>
       <c r="B22" t="s">
         <v>77</v>
       </c>
       <c r="C22" s="1">
         <v>100000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>100.525</v>
+        <v>100.432</v>
       </c>
       <c r="E22" s="1">
         <v>100.817</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>100817.0</v>
       </c>
       <c r="I22" s="1">
-        <v>-292.0</v>
+        <v>-385.0</v>
       </c>
       <c r="J22" s="1">
-        <v>-0.28963369273039</v>
+        <v>-0.38188004007261</v>
       </c>
       <c r="K22">
-        <v>2.93</v>
+        <v>3.16</v>
       </c>
       <c r="L22" t="s">
         <v>78</v>
       </c>
       <c r="M22" s="1">
-        <v>100525.0</v>
+        <v>100432.0</v>
       </c>
       <c r="N22" s="1">
-        <v>103455.14</v>
+        <v>103595.7</v>
       </c>
       <c r="O22" s="1">
-        <v>0.45</v>
+        <v>0.47</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>79</v>
       </c>
       <c r="B23" t="s">
         <v>80</v>
       </c>
       <c r="C23" s="1">
         <v>100000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>100.0</v>
+        <v>102.684</v>
       </c>
       <c r="E23" s="1">
-        <v>97.684</v>
+        <v>104.665</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>97684.0</v>
+        <v>104665.0</v>
       </c>
       <c r="I23" s="1">
-        <v>2316.0</v>
+        <v>-1981.0</v>
       </c>
       <c r="J23" s="1">
-        <v>2.3709102821342</v>
+        <v>-1.8927052978551</v>
       </c>
       <c r="K23">
-        <v>1.12</v>
+        <v>5.12</v>
       </c>
       <c r="L23" t="s">
         <v>81</v>
       </c>
       <c r="M23" s="1">
-        <v>100000.0</v>
+        <v>102684.0</v>
       </c>
       <c r="N23" s="1">
-        <v>101115.75</v>
+        <v>107804.55</v>
       </c>
       <c r="O23" s="1">
-        <v>0.44</v>
+        <v>0.49</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>82</v>
       </c>
       <c r="B24" t="s">
         <v>83</v>
       </c>
       <c r="C24" s="1">
-        <v>100000.0</v>
+        <v>239000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>102.995</v>
+        <v>99.334</v>
       </c>
       <c r="E24" s="1">
-        <v>104.665</v>
+        <v>99.778</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>104665.0</v>
+        <v>238469.42</v>
       </c>
       <c r="I24" s="1">
-        <v>-1670.0</v>
+        <v>-1061.16</v>
       </c>
       <c r="J24" s="1">
-        <v>-1.5955668083887</v>
+        <v>-0.44498787307823</v>
       </c>
       <c r="K24">
-        <v>4.8</v>
+        <v>2.34</v>
       </c>
       <c r="L24" t="s">
         <v>84</v>
       </c>
       <c r="M24" s="1">
-        <v>102995.0</v>
+        <v>237408.26</v>
       </c>
       <c r="N24" s="1">
-        <v>107799.11</v>
+        <v>242994.48</v>
       </c>
       <c r="O24" s="1">
-        <v>0.47</v>
+        <v>1.11</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>85</v>
       </c>
       <c r="B25" t="s">
         <v>86</v>
       </c>
       <c r="C25" s="1">
-        <v>239000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>99.377</v>
+        <v>92.768</v>
       </c>
       <c r="E25" s="1">
-        <v>99.778</v>
+        <v>89.814</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>238469.42</v>
+        <v>269442.0</v>
       </c>
       <c r="I25" s="1">
-        <v>-958.39</v>
+        <v>8862.0</v>
       </c>
       <c r="J25" s="1">
-        <v>-0.40189220068552</v>
+        <v>3.2890195292493</v>
       </c>
       <c r="K25">
-        <v>2.18</v>
-[...2 lines deleted...]
-        <v>87</v>
+        <v>0.11</v>
+      </c>
+      <c r="L25">
+        <v>332.88</v>
       </c>
       <c r="M25" s="1">
-        <v>237511.03</v>
+        <v>278304.0</v>
       </c>
       <c r="N25" s="1">
-        <v>242719.1</v>
+        <v>278636.88</v>
       </c>
       <c r="O25" s="1">
-        <v>1.07</v>
+        <v>1.27</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
+        <v>87</v>
+      </c>
+      <c r="B26" t="s">
         <v>88</v>
       </c>
-      <c r="B26" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C26" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>92.474</v>
+        <v>98.995</v>
       </c>
       <c r="E26" s="1">
-        <v>89.814</v>
+        <v>97.966</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>269442.0</v>
+        <v>97966.0</v>
       </c>
       <c r="I26" s="1">
-        <v>7980.0</v>
+        <v>1029.0</v>
       </c>
       <c r="J26" s="1">
-        <v>2.9616763533525</v>
+        <v>1.050364412143</v>
       </c>
       <c r="K26">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="L26">
-        <v>242.47</v>
+        <v>68.49</v>
       </c>
       <c r="M26" s="1">
-        <v>277422.0</v>
+        <v>98995.0</v>
       </c>
       <c r="N26" s="1">
-        <v>277664.47</v>
+        <v>99063.49</v>
       </c>
       <c r="O26" s="1">
-        <v>1.22</v>
+        <v>0.45</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
+        <v>89</v>
+      </c>
+      <c r="B27" t="s">
         <v>90</v>
       </c>
-      <c r="B27" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C27" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>99.284</v>
+        <v>101.333</v>
       </c>
       <c r="E27" s="1">
-        <v>97.966</v>
+        <v>102.115</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>97966.0</v>
+        <v>204230.0</v>
       </c>
       <c r="I27" s="1">
-        <v>1318.0</v>
+        <v>-1564.0</v>
       </c>
       <c r="J27" s="1">
-        <v>1.3453647183717</v>
+        <v>-0.76580326102923</v>
       </c>
       <c r="K27">
-        <v>2.42</v>
-[...2 lines deleted...]
-        <v>92</v>
+        <v>0.38</v>
+      </c>
+      <c r="L27">
+        <v>767.12</v>
       </c>
       <c r="M27" s="1">
-        <v>99284.0</v>
+        <v>202666.0</v>
       </c>
       <c r="N27" s="1">
-        <v>101701.81</v>
+        <v>203433.12</v>
       </c>
       <c r="O27" s="1">
-        <v>0.45</v>
+        <v>0.93</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
+        <v>91</v>
+      </c>
+      <c r="B28" t="s">
+        <v>92</v>
+      </c>
+      <c r="C28" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D28" s="1">
+        <v>101.687</v>
+      </c>
+      <c r="E28" s="1">
+        <v>103.013</v>
+      </c>
+      <c r="F28" t="s">
+        <v>8</v>
+      </c>
+      <c r="G28">
+        <v>1.0</v>
+      </c>
+      <c r="H28" s="1">
+        <v>309039.0</v>
+      </c>
+      <c r="I28" s="1">
+        <v>-3978.0</v>
+      </c>
+      <c r="J28" s="1">
+        <v>-1.2872161765991</v>
+      </c>
+      <c r="K28">
+        <v>0.94</v>
+      </c>
+      <c r="L28" t="s">
         <v>93</v>
       </c>
-      <c r="B28" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M28" s="1">
-        <v>201986.0</v>
+        <v>305061.0</v>
       </c>
       <c r="N28" s="1">
-        <v>202331.21</v>
+        <v>307895.59</v>
       </c>
       <c r="O28" s="1">
-        <v>0.89</v>
+        <v>1.41</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
+        <v>94</v>
+      </c>
+      <c r="B29" t="s">
         <v>95</v>
       </c>
-      <c r="B29" t="s">
+      <c r="C29" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D29" s="1">
+        <v>99.213</v>
+      </c>
+      <c r="E29" s="1">
+        <v>99.824</v>
+      </c>
+      <c r="F29" t="s">
+        <v>8</v>
+      </c>
+      <c r="G29">
+        <v>1.0</v>
+      </c>
+      <c r="H29" s="1">
+        <v>99824.0</v>
+      </c>
+      <c r="I29" s="1">
+        <v>-611.0</v>
+      </c>
+      <c r="J29" s="1">
+        <v>-0.61207725597051</v>
+      </c>
+      <c r="K29">
+        <v>2.09</v>
+      </c>
+      <c r="L29" t="s">
         <v>96</v>
       </c>
-      <c r="C29" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M29" s="1">
-        <v>305451.0</v>
+        <v>99213.0</v>
       </c>
       <c r="N29" s="1">
-        <v>307584.9</v>
+        <v>101299.99</v>
       </c>
       <c r="O29" s="1">
-        <v>1.35</v>
+        <v>0.46</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
+        <v>97</v>
+      </c>
+      <c r="B30" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="C30" s="1">
         <v>100000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>99.407</v>
+        <v>98.718</v>
       </c>
       <c r="E30" s="1">
-        <v>99.824</v>
+        <v>99.668</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>99824.0</v>
+        <v>99668.0</v>
       </c>
       <c r="I30" s="1">
-        <v>-417.0</v>
+        <v>-950.0</v>
       </c>
       <c r="J30" s="1">
-        <v>-0.4177352139766</v>
+        <v>-0.95316450616045</v>
       </c>
       <c r="K30">
-        <v>1.92</v>
-[...2 lines deleted...]
-        <v>100</v>
+        <v>0.6</v>
+      </c>
+      <c r="L30">
+        <v>595.21</v>
       </c>
       <c r="M30" s="1">
-        <v>99407.0</v>
+        <v>98718.0</v>
       </c>
       <c r="N30" s="1">
-        <v>101328.23</v>
+        <v>99313.21</v>
       </c>
       <c r="O30" s="1">
         <v>0.45</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="B31" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="C31" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>98.427</v>
+        <v>98.269</v>
       </c>
       <c r="E31" s="1">
-        <v>99.668</v>
+        <v>96.182</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>99668.0</v>
+        <v>288546.0</v>
       </c>
       <c r="I31" s="1">
-        <v>-1241.0</v>
+        <v>6261.0</v>
       </c>
       <c r="J31" s="1">
-        <v>-1.2451338443633</v>
+        <v>2.1698446694808</v>
       </c>
       <c r="K31">
-        <v>0.43</v>
+        <v>0.14</v>
       </c>
       <c r="L31">
-        <v>429.45</v>
+        <v>405.82</v>
       </c>
       <c r="M31" s="1">
-        <v>98427.0</v>
+        <v>294807.0</v>
       </c>
       <c r="N31" s="1">
-        <v>98856.45</v>
+        <v>295212.82</v>
       </c>
       <c r="O31" s="1">
-        <v>0.43</v>
+        <v>1.35</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
+        <v>101</v>
+      </c>
+      <c r="B32" t="s">
+        <v>102</v>
+      </c>
+      <c r="C32" s="1">
+        <v>251000.0</v>
+      </c>
+      <c r="D32" s="1">
+        <v>98.847</v>
+      </c>
+      <c r="E32" s="1">
+        <v>99.874</v>
+      </c>
+      <c r="F32" t="s">
+        <v>8</v>
+      </c>
+      <c r="G32">
+        <v>1.0</v>
+      </c>
+      <c r="H32" s="1">
+        <v>250683.74</v>
+      </c>
+      <c r="I32" s="1">
+        <v>-2577.77</v>
+      </c>
+      <c r="J32" s="1">
+        <v>-1.0282956525222</v>
+      </c>
+      <c r="K32">
+        <v>0.58</v>
+      </c>
+      <c r="L32" t="s">
         <v>103</v>
       </c>
-      <c r="B32" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M32" s="1">
-        <v>294816.0</v>
+        <v>248105.97</v>
       </c>
       <c r="N32" s="1">
-        <v>295108.81</v>
+        <v>249549.22</v>
       </c>
       <c r="O32" s="1">
-        <v>1.3</v>
+        <v>1.14</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
+        <v>104</v>
+      </c>
+      <c r="B33" t="s">
         <v>105</v>
       </c>
-      <c r="B33" t="s">
+      <c r="C33" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D33" s="1">
+        <v>98.704</v>
+      </c>
+      <c r="E33" s="1">
+        <v>99.806</v>
+      </c>
+      <c r="F33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G33">
+        <v>1.0</v>
+      </c>
+      <c r="H33" s="1">
+        <v>199612.0</v>
+      </c>
+      <c r="I33" s="1">
+        <v>-2204.0</v>
+      </c>
+      <c r="J33" s="1">
+        <v>-1.104142035549</v>
+      </c>
+      <c r="K33">
+        <v>1.35</v>
+      </c>
+      <c r="L33" t="s">
         <v>106</v>
       </c>
-      <c r="C33" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M33" s="1">
-        <v>248090.91</v>
+        <v>197408.0</v>
       </c>
       <c r="N33" s="1">
-        <v>249094.91</v>
+        <v>200106.63</v>
       </c>
       <c r="O33" s="1">
-        <v>1.09</v>
+        <v>0.92</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
+        <v>107</v>
+      </c>
+      <c r="B34" t="s">
         <v>108</v>
       </c>
-      <c r="B34" t="s">
+      <c r="C34" s="1">
+        <v>263000.0</v>
+      </c>
+      <c r="D34" s="1">
+        <v>98.403</v>
+      </c>
+      <c r="E34" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G34">
+        <v>1.0</v>
+      </c>
+      <c r="H34" s="1">
+        <v>263000.0</v>
+      </c>
+      <c r="I34" s="1">
+        <v>-4200.11</v>
+      </c>
+      <c r="J34" s="1">
+        <v>-1.597</v>
+      </c>
+      <c r="K34">
+        <v>0.97</v>
+      </c>
+      <c r="L34" t="s">
         <v>109</v>
       </c>
-      <c r="C34" s="1">
-[...23 lines deleted...]
-      <c r="K34">
+      <c r="M34" s="1">
+        <v>258799.89</v>
+      </c>
+      <c r="N34" s="1">
+        <v>261363.17</v>
+      </c>
+      <c r="O34" s="1">
         <v>1.2</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.88</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
+        <v>110</v>
+      </c>
+      <c r="B35" t="s">
         <v>111</v>
       </c>
-      <c r="B35" t="s">
+      <c r="C35" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D35" s="1">
+        <v>96.826</v>
+      </c>
+      <c r="E35" s="1">
+        <v>95.035</v>
+      </c>
+      <c r="F35" t="s">
+        <v>8</v>
+      </c>
+      <c r="G35">
+        <v>1.0</v>
+      </c>
+      <c r="H35" s="1">
+        <v>95035.0</v>
+      </c>
+      <c r="I35" s="1">
+        <v>1791.0</v>
+      </c>
+      <c r="J35" s="1">
+        <v>1.8845688430578</v>
+      </c>
+      <c r="K35">
+        <v>1.26</v>
+      </c>
+      <c r="L35" t="s">
         <v>112</v>
       </c>
-      <c r="C35" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M35" s="1">
-        <v>259191.76</v>
+        <v>96826.0</v>
       </c>
       <c r="N35" s="1">
-        <v>261352.24</v>
+        <v>98083.53</v>
       </c>
       <c r="O35" s="1">
-        <v>1.15</v>
+        <v>0.45</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
+        <v>113</v>
+      </c>
+      <c r="B36" t="s">
         <v>114</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="C36" s="1">
         <v>100000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>96.648</v>
+        <v>99.662</v>
       </c>
       <c r="E36" s="1">
-        <v>95.035</v>
+        <v>99.96</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>95035.0</v>
+        <v>99960.0</v>
       </c>
       <c r="I36" s="1">
-        <v>1613.0</v>
+        <v>-298.0</v>
       </c>
       <c r="J36" s="1">
-        <v>1.6972694270532</v>
+        <v>-0.29811924769908</v>
       </c>
       <c r="K36">
-        <v>1.17</v>
+        <v>2.54</v>
       </c>
       <c r="L36" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="M36" s="1">
-        <v>96648.0</v>
+        <v>99662.0</v>
       </c>
       <c r="N36" s="1">
-        <v>97815.12</v>
+        <v>102206.18</v>
       </c>
       <c r="O36" s="1">
-        <v>0.43</v>
+        <v>0.47</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
+        <v>116</v>
+      </c>
+      <c r="B37" t="s">
         <v>117</v>
       </c>
-      <c r="B37" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C37" s="1">
-        <v>100000.0</v>
+        <v>136000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>99.404</v>
+        <v>100.988</v>
       </c>
       <c r="E37" s="1">
-        <v>99.96</v>
+        <v>99.67</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>99960.0</v>
+        <v>135551.2</v>
       </c>
       <c r="I37" s="1">
-        <v>-556.0</v>
+        <v>1792.48</v>
       </c>
       <c r="J37" s="1">
-        <v>-0.5562224889956</v>
+        <v>1.3223638005418</v>
       </c>
       <c r="K37">
-        <v>2.37</v>
-[...2 lines deleted...]
-        <v>119</v>
+        <v>0.09</v>
+      </c>
+      <c r="L37">
+        <v>121.56</v>
       </c>
       <c r="M37" s="1">
-        <v>99404.0</v>
+        <v>137343.68</v>
       </c>
       <c r="N37" s="1">
-        <v>101774.89</v>
+        <v>137465.24</v>
       </c>
       <c r="O37" s="1">
-        <v>0.45</v>
+        <v>0.63</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="B38" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="C38" s="1">
         <v>300000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>97.212</v>
+        <v>97.186</v>
       </c>
       <c r="E38" s="1">
         <v>94.498</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
         <v>283494.0</v>
       </c>
       <c r="I38" s="1">
-        <v>8142.0</v>
+        <v>8064.0</v>
       </c>
       <c r="J38" s="1">
-        <v>2.872018455417</v>
+        <v>2.844504645601</v>
       </c>
       <c r="K38">
-        <v>0.21</v>
+        <v>0.22</v>
       </c>
       <c r="L38">
-        <v>622.6</v>
+        <v>667.81</v>
       </c>
       <c r="M38" s="1">
-        <v>291636.0</v>
+        <v>291558.0</v>
       </c>
       <c r="N38" s="1">
-        <v>292258.6</v>
+        <v>292225.81</v>
       </c>
       <c r="O38" s="1">
-        <v>1.28</v>
+        <v>1.34</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="B39" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="C39" s="1">
         <v>100000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>98.096</v>
+        <v>98.108</v>
       </c>
       <c r="E39" s="1">
         <v>98.129</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
         <v>98129.0</v>
       </c>
       <c r="I39" s="1">
-        <v>-33.0</v>
+        <v>-21.0</v>
       </c>
       <c r="J39" s="1">
-        <v>-0.033629202376464</v>
+        <v>-0.021400401512295</v>
       </c>
       <c r="K39">
-        <v>1.64</v>
+        <v>1.77</v>
       </c>
       <c r="L39" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="M39" s="1">
-        <v>98096.0</v>
+        <v>98108.0</v>
       </c>
       <c r="N39" s="1">
-        <v>99737.78</v>
+        <v>99877.86</v>
       </c>
       <c r="O39" s="1">
-        <v>0.44</v>
+        <v>0.46</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="B40" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="C40" s="1">
         <v>100000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>99.097</v>
+        <v>99.046</v>
       </c>
       <c r="E40" s="1">
         <v>99.71</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
         <v>99710.0</v>
       </c>
       <c r="I40" s="1">
-        <v>-613.0</v>
+        <v>-664.0</v>
       </c>
       <c r="J40" s="1">
-        <v>-0.61478287032394</v>
+        <v>-0.6659312004814</v>
       </c>
       <c r="K40">
-        <v>0.45</v>
+        <v>0.61</v>
       </c>
       <c r="L40">
-        <v>453.08</v>
+        <v>611.3</v>
       </c>
       <c r="M40" s="1">
-        <v>99097.0</v>
+        <v>99046.0</v>
       </c>
       <c r="N40" s="1">
-        <v>99550.08</v>
+        <v>99657.3</v>
       </c>
       <c r="O40" s="1">
-        <v>0.44</v>
+        <v>0.46</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="B41" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="C41" s="1">
         <v>300000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>98.51</v>
+        <v>98.516</v>
       </c>
       <c r="E41" s="1">
         <v>99.772</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>299316.0</v>
       </c>
       <c r="I41" s="1">
-        <v>-3786.0</v>
+        <v>-3768.0</v>
       </c>
       <c r="J41" s="1">
-        <v>-1.2648839353726</v>
+        <v>-1.258870224111</v>
       </c>
       <c r="K41">
-        <v>0.91</v>
+        <v>1.1</v>
       </c>
       <c r="L41" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="M41" s="1">
-        <v>295530.0</v>
+        <v>295548.0</v>
       </c>
       <c r="N41" s="1">
-        <v>298252.6</v>
+        <v>298835.67</v>
       </c>
       <c r="O41" s="1">
-        <v>1.31</v>
+        <v>1.37</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="B42" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="C42" s="1">
         <v>200000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>104.535</v>
+        <v>104.324</v>
       </c>
       <c r="E42" s="1">
         <v>106.562</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
         <v>213124.0</v>
       </c>
       <c r="I42" s="1">
-        <v>-4054.0</v>
+        <v>-4476.0</v>
       </c>
       <c r="J42" s="1">
-        <v>-1.9021790131567</v>
+        <v>-2.1001858073234</v>
       </c>
       <c r="K42">
-        <v>3.06</v>
+        <v>3.39</v>
       </c>
       <c r="L42" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="M42" s="1">
-        <v>209070.0</v>
+        <v>208648.0</v>
       </c>
       <c r="N42" s="1">
-        <v>215187.81</v>
+        <v>215428.82</v>
       </c>
       <c r="O42" s="1">
-        <v>0.95</v>
+        <v>0.99</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="B43" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="C43" s="1">
         <v>200000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>95.923</v>
+        <v>96.006</v>
       </c>
       <c r="E43" s="1">
         <v>94.283</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
         <v>188566.0</v>
       </c>
       <c r="I43" s="1">
-        <v>3280.0</v>
+        <v>3446.0</v>
       </c>
       <c r="J43" s="1">
-        <v>1.7394440142974</v>
+        <v>1.8274768516063</v>
       </c>
       <c r="K43">
-        <v>0.96</v>
+        <v>1.04</v>
       </c>
       <c r="L43" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="M43" s="1">
-        <v>191846.0</v>
+        <v>192012.0</v>
       </c>
       <c r="N43" s="1">
-        <v>193770.66</v>
+        <v>194087.34</v>
       </c>
       <c r="O43" s="1">
-        <v>0.85</v>
+        <v>0.89</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="B44" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="C44" s="1">
         <v>100000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>107.208</v>
+        <v>107.074</v>
       </c>
       <c r="E44" s="1">
         <v>109.94</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
         <v>109940.0</v>
       </c>
       <c r="I44" s="1">
-        <v>-2732.0</v>
+        <v>-2866.0</v>
       </c>
       <c r="J44" s="1">
-        <v>-2.4849918137166</v>
+        <v>-2.606876478079</v>
       </c>
       <c r="K44">
-        <v>0.31</v>
+        <v>0.67</v>
       </c>
       <c r="L44">
-        <v>312.33</v>
+        <v>673.97</v>
       </c>
       <c r="M44" s="1">
-        <v>107208.0</v>
+        <v>107074.0</v>
       </c>
       <c r="N44" s="1">
-        <v>107520.33</v>
+        <v>107747.97</v>
       </c>
       <c r="O44" s="1">
-        <v>0.47</v>
+        <v>0.49</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="B45" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="C45" s="1">
         <v>100000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>99.157</v>
+        <v>98.982</v>
       </c>
       <c r="E45" s="1">
         <v>99.601</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
         <v>99601.0</v>
       </c>
       <c r="I45" s="1">
-        <v>-444.0</v>
+        <v>-619.0</v>
       </c>
       <c r="J45" s="1">
-        <v>-0.44577865684079</v>
+        <v>-0.62147970401904</v>
       </c>
       <c r="K45">
-        <v>0.92</v>
-[...2 lines deleted...]
-        <v>920.55</v>
+        <v>1.1</v>
+      </c>
+      <c r="L45" t="s">
+        <v>138</v>
       </c>
       <c r="M45" s="1">
-        <v>99157.0</v>
+        <v>98982.0</v>
       </c>
       <c r="N45" s="1">
-        <v>100077.55</v>
+        <v>100083.37</v>
       </c>
       <c r="O45" s="1">
-        <v>0.44</v>
+        <v>0.46</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
+        <v>139</v>
+      </c>
+      <c r="B46" t="s">
         <v>140</v>
       </c>
-      <c r="B46" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C46" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>98.63</v>
+        <v>100.696</v>
       </c>
       <c r="E46" s="1">
-        <v>97.95</v>
+        <v>100.0</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>293850.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I46" s="1">
-        <v>2040.0</v>
+        <v>696.0</v>
       </c>
       <c r="J46" s="1">
-        <v>0.69423175089331</v>
+        <v>0.696</v>
       </c>
       <c r="K46">
-        <v>0.25</v>
+        <v>0.08</v>
       </c>
       <c r="L46">
-        <v>764.38</v>
+        <v>83.32</v>
       </c>
       <c r="M46" s="1">
-        <v>295890.0</v>
+        <v>100696.0</v>
       </c>
       <c r="N46" s="1">
-        <v>296654.38</v>
+        <v>100779.32</v>
       </c>
       <c r="O46" s="1">
-        <v>1.3</v>
+        <v>0.46</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
+        <v>141</v>
+      </c>
+      <c r="B47" t="s">
         <v>142</v>
       </c>
-      <c r="B47" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C47" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>90.997</v>
+        <v>98.681</v>
       </c>
       <c r="E47" s="1">
-        <v>91.77</v>
+        <v>97.95</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>183540.0</v>
+        <v>293850.0</v>
       </c>
       <c r="I47" s="1">
-        <v>-1546.0</v>
+        <v>2193.0</v>
       </c>
       <c r="J47" s="1">
-        <v>-0.8423231993026</v>
+        <v>0.74629913221031</v>
       </c>
       <c r="K47">
-        <v>0.19</v>
+        <v>0.32</v>
       </c>
       <c r="L47">
-        <v>378.08</v>
+        <v>945.21</v>
       </c>
       <c r="M47" s="1">
-        <v>181994.0</v>
+        <v>296043.0</v>
       </c>
       <c r="N47" s="1">
-        <v>182372.08</v>
+        <v>296988.21</v>
       </c>
       <c r="O47" s="1">
-        <v>0.8</v>
+        <v>1.36</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
+        <v>143</v>
+      </c>
+      <c r="B48" t="s">
         <v>144</v>
       </c>
-      <c r="B48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C48" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>99.379</v>
+        <v>91.501</v>
       </c>
       <c r="E48" s="1">
-        <v>99.92033333</v>
+        <v>91.77</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>299761.0</v>
+        <v>183540.0</v>
       </c>
       <c r="I48" s="1">
-        <v>-1624.0</v>
+        <v>-538.0</v>
       </c>
       <c r="J48" s="1">
-        <v>-0.54176493940172</v>
+        <v>-0.29312411463441</v>
       </c>
       <c r="K48">
-        <v>2.27</v>
-[...2 lines deleted...]
-        <v>146</v>
+        <v>0.21</v>
+      </c>
+      <c r="L48">
+        <v>423.29</v>
       </c>
       <c r="M48" s="1">
-        <v>298137.0</v>
+        <v>183002.0</v>
       </c>
       <c r="N48" s="1">
-        <v>304942.48</v>
+        <v>183425.29</v>
       </c>
       <c r="O48" s="1">
-        <v>1.34</v>
+        <v>0.84</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
+        <v>145</v>
+      </c>
+      <c r="B49" t="s">
+        <v>146</v>
+      </c>
+      <c r="C49" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D49" s="1">
+        <v>99.382</v>
+      </c>
+      <c r="E49" s="1">
+        <v>99.92033333</v>
+      </c>
+      <c r="F49" t="s">
+        <v>8</v>
+      </c>
+      <c r="G49">
+        <v>1.0</v>
+      </c>
+      <c r="H49" s="1">
+        <v>299761.0</v>
+      </c>
+      <c r="I49" s="1">
+        <v>-1615.0</v>
+      </c>
+      <c r="J49" s="1">
+        <v>-0.53876254749617</v>
+      </c>
+      <c r="K49">
+        <v>2.45</v>
+      </c>
+      <c r="L49" t="s">
         <v>147</v>
       </c>
-      <c r="B49" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M49" s="1">
-        <v>99292.0</v>
+        <v>298146.0</v>
       </c>
       <c r="N49" s="1">
-        <v>101125.9</v>
+        <v>305493.95</v>
       </c>
       <c r="O49" s="1">
-        <v>0.44</v>
+        <v>1.4</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="B50" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="C50" s="1">
         <v>100000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>99.023</v>
+        <v>99.236</v>
       </c>
       <c r="E50" s="1">
-        <v>99.517</v>
+        <v>98.32</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>99517.0</v>
+        <v>98320.0</v>
       </c>
       <c r="I50" s="1">
-        <v>-494.0</v>
+        <v>916.0</v>
       </c>
       <c r="J50" s="1">
-        <v>-0.49639760040998</v>
+        <v>0.93165174938975</v>
       </c>
       <c r="K50">
-        <v>2.52</v>
-[...2 lines deleted...]
-        <v>152</v>
+        <v>0.07</v>
+      </c>
+      <c r="L50">
+        <v>71.92</v>
       </c>
       <c r="M50" s="1">
-        <v>99023.0</v>
+        <v>99236.0</v>
       </c>
       <c r="N50" s="1">
-        <v>101547.32</v>
+        <v>99307.92</v>
       </c>
       <c r="O50" s="1">
         <v>0.45</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>153</v>
+        <v>150</v>
       </c>
       <c r="B51" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="C51" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>99.541</v>
+        <v>98.902</v>
       </c>
       <c r="E51" s="1">
-        <v>99.574</v>
+        <v>99.517</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>199148.0</v>
+        <v>99517.0</v>
       </c>
       <c r="I51" s="1">
-        <v>-66.0</v>
+        <v>-615.0</v>
       </c>
       <c r="J51" s="1">
-        <v>-0.033141181432904</v>
+        <v>-0.61798486690716</v>
       </c>
       <c r="K51">
-        <v>0.17</v>
-[...2 lines deleted...]
-        <v>330.82</v>
+        <v>2.73</v>
+      </c>
+      <c r="L51" t="s">
+        <v>152</v>
       </c>
       <c r="M51" s="1">
-        <v>199082.0</v>
+        <v>98902.0</v>
       </c>
       <c r="N51" s="1">
-        <v>199412.82</v>
+        <v>101629.74</v>
       </c>
       <c r="O51" s="1">
-        <v>0.88</v>
+        <v>0.46</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="B52" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="C52" s="1">
         <v>200000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>101.419</v>
+        <v>99.453</v>
       </c>
       <c r="E52" s="1">
-        <v>101.799</v>
+        <v>99.574</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>203598.0</v>
+        <v>199148.0</v>
       </c>
       <c r="I52" s="1">
-        <v>-760.0</v>
+        <v>-242.0</v>
       </c>
       <c r="J52" s="1">
-        <v>-0.37328460986847</v>
+        <v>-0.12151766525398</v>
       </c>
       <c r="K52">
-        <v>1.66</v>
-[...2 lines deleted...]
-        <v>157</v>
+        <v>0.32</v>
+      </c>
+      <c r="L52">
+        <v>647.26</v>
       </c>
       <c r="M52" s="1">
-        <v>202838.0</v>
+        <v>198906.0</v>
       </c>
       <c r="N52" s="1">
-        <v>206155.81</v>
+        <v>199553.26</v>
       </c>
       <c r="O52" s="1">
         <v>0.91</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>158</v>
+        <v>155</v>
       </c>
       <c r="B53" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
       <c r="C53" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>96.587</v>
+        <v>101.196</v>
       </c>
       <c r="E53" s="1">
-        <v>93.412</v>
+        <v>101.799</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>93412.0</v>
+        <v>203598.0</v>
       </c>
       <c r="I53" s="1">
-        <v>3175.0</v>
+        <v>-1206.0</v>
       </c>
       <c r="J53" s="1">
-        <v>3.3989209095191</v>
+        <v>-0.59234373618601</v>
       </c>
       <c r="K53">
-        <v>0.3</v>
-[...2 lines deleted...]
-        <v>297.26</v>
+        <v>1.87</v>
+      </c>
+      <c r="L53" t="s">
+        <v>157</v>
       </c>
       <c r="M53" s="1">
-        <v>96587.0</v>
+        <v>202392.0</v>
       </c>
       <c r="N53" s="1">
-        <v>96884.26</v>
+        <v>206131.73</v>
       </c>
       <c r="O53" s="1">
-        <v>0.43</v>
+        <v>0.94</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="B54" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="C54" s="1">
         <v>100000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>90.923</v>
+        <v>96.491</v>
       </c>
       <c r="E54" s="1">
-        <v>91.432</v>
+        <v>93.412</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>91432.0</v>
+        <v>93412.0</v>
       </c>
       <c r="I54" s="1">
-        <v>-509.0</v>
+        <v>3079.0</v>
       </c>
       <c r="J54" s="1">
-        <v>-0.55669787382973</v>
+        <v>3.2961503875305</v>
       </c>
       <c r="K54">
-        <v>0.13</v>
+        <v>0.35</v>
       </c>
       <c r="L54">
-        <v>126.71</v>
+        <v>350.0</v>
       </c>
       <c r="M54" s="1">
-        <v>90923.0</v>
+        <v>96491.0</v>
       </c>
       <c r="N54" s="1">
-        <v>91049.71</v>
+        <v>96841.0</v>
       </c>
       <c r="O54" s="1">
-        <v>0.4</v>
+        <v>0.44</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="B55" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="C55" s="1">
         <v>100000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>99.765</v>
+        <v>91.009</v>
       </c>
       <c r="E55" s="1">
-        <v>99.956</v>
+        <v>91.432</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>99956.0</v>
+        <v>91432.0</v>
       </c>
       <c r="I55" s="1">
-        <v>-191.0</v>
+        <v>-423.0</v>
       </c>
       <c r="J55" s="1">
-        <v>-0.19108407699388</v>
+        <v>-0.46263890104121</v>
       </c>
       <c r="K55">
-        <v>2.01</v>
-[...2 lines deleted...]
-        <v>164</v>
+        <v>0.14</v>
+      </c>
+      <c r="L55">
+        <v>141.78</v>
       </c>
       <c r="M55" s="1">
-        <v>99765.0</v>
+        <v>91009.0</v>
       </c>
       <c r="N55" s="1">
-        <v>101773.56</v>
+        <v>91150.78</v>
       </c>
       <c r="O55" s="1">
-        <v>0.45</v>
+        <v>0.42</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="B56" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
       <c r="C56" s="1">
         <v>100000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>100.318</v>
+        <v>100.957</v>
       </c>
       <c r="E56" s="1">
-        <v>100.426</v>
+        <v>100.539</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>100426.0</v>
+        <v>100539.0</v>
       </c>
       <c r="I56" s="1">
-        <v>-108.0</v>
+        <v>418.0</v>
       </c>
       <c r="J56" s="1">
-        <v>-0.10754187162687</v>
+        <v>0.41575905867375</v>
       </c>
       <c r="K56">
-        <v>1.28</v>
+        <v>2.17</v>
       </c>
       <c r="L56" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="M56" s="1">
-        <v>100318.0</v>
+        <v>100957.0</v>
       </c>
       <c r="N56" s="1">
-        <v>101598.55</v>
+        <v>103126.86</v>
       </c>
       <c r="O56" s="1">
-        <v>0.45</v>
+        <v>0.47</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>168</v>
+        <v>165</v>
       </c>
       <c r="B57" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="C57" s="1">
-        <v>114000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>98.822</v>
+        <v>99.42</v>
       </c>
       <c r="E57" s="1">
-        <v>99.818</v>
+        <v>99.956</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>113792.52</v>
+        <v>99956.0</v>
       </c>
       <c r="I57" s="1">
-        <v>-1135.44</v>
+        <v>-536.0</v>
       </c>
       <c r="J57" s="1">
-        <v>-0.9978160251658</v>
+        <v>-0.53623594381528</v>
       </c>
       <c r="K57">
-        <v>0.81</v>
-[...2 lines deleted...]
-        <v>926.45</v>
+        <v>2.18</v>
+      </c>
+      <c r="L57" t="s">
+        <v>167</v>
       </c>
       <c r="M57" s="1">
-        <v>112657.08</v>
+        <v>99420.0</v>
       </c>
       <c r="N57" s="1">
-        <v>113583.53</v>
+        <v>101601.85</v>
       </c>
       <c r="O57" s="1">
-        <v>0.5</v>
+        <v>0.46</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="B58" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="C58" s="1">
         <v>100000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>97.276</v>
+        <v>100.213</v>
       </c>
       <c r="E58" s="1">
-        <v>97.224</v>
+        <v>100.426</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>97224.0</v>
+        <v>100426.0</v>
       </c>
       <c r="I58" s="1">
-        <v>52.0</v>
+        <v>-213.0</v>
       </c>
       <c r="J58" s="1">
-        <v>0.053484736279108</v>
+        <v>-0.21209646904188</v>
       </c>
       <c r="K58">
-        <v>0.29</v>
-[...2 lines deleted...]
-        <v>287.67</v>
+        <v>1.47</v>
+      </c>
+      <c r="L58" t="s">
+        <v>170</v>
       </c>
       <c r="M58" s="1">
-        <v>97276.0</v>
+        <v>100213.0</v>
       </c>
       <c r="N58" s="1">
-        <v>97563.67</v>
+        <v>101678.89</v>
       </c>
       <c r="O58" s="1">
-        <v>0.43</v>
+        <v>0.47</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
+        <v>171</v>
+      </c>
+      <c r="B59" t="s">
         <v>172</v>
       </c>
-      <c r="B59" t="s">
+      <c r="C59" s="1">
+        <v>114000.0</v>
+      </c>
+      <c r="D59" s="1">
+        <v>99.054</v>
+      </c>
+      <c r="E59" s="1">
+        <v>99.818</v>
+      </c>
+      <c r="F59" t="s">
+        <v>8</v>
+      </c>
+      <c r="G59">
+        <v>1.0</v>
+      </c>
+      <c r="H59" s="1">
+        <v>113792.52</v>
+      </c>
+      <c r="I59" s="1">
+        <v>-870.96</v>
+      </c>
+      <c r="J59" s="1">
+        <v>-0.76539301528782</v>
+      </c>
+      <c r="K59">
+        <v>0.97</v>
+      </c>
+      <c r="L59" t="s">
         <v>173</v>
       </c>
-      <c r="C59" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M59" s="1">
-        <v>132711.75</v>
+        <v>112921.56</v>
       </c>
       <c r="N59" s="1">
-        <v>133078.47</v>
+        <v>114028.38</v>
       </c>
       <c r="O59" s="1">
-        <v>0.58</v>
+        <v>0.52</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>174</v>
       </c>
       <c r="B60" t="s">
         <v>175</v>
       </c>
       <c r="C60" s="1">
-        <v>56000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>100.018</v>
+        <v>97.838</v>
       </c>
       <c r="E60" s="1">
-        <v>99.558</v>
+        <v>97.224</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>55752.48</v>
+        <v>97224.0</v>
       </c>
       <c r="I60" s="1">
-        <v>257.6</v>
+        <v>614.0</v>
       </c>
       <c r="J60" s="1">
-        <v>0.46204222664176</v>
+        <v>0.63153130914178</v>
       </c>
       <c r="K60">
-        <v>0.86</v>
+        <v>0.39</v>
       </c>
       <c r="L60">
-        <v>484.25</v>
+        <v>393.15</v>
       </c>
       <c r="M60" s="1">
-        <v>56010.08</v>
+        <v>97838.0</v>
       </c>
       <c r="N60" s="1">
-        <v>56494.33</v>
+        <v>98231.15</v>
       </c>
       <c r="O60" s="1">
-        <v>0.25</v>
+        <v>0.45</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>176</v>
       </c>
       <c r="B61" t="s">
         <v>177</v>
       </c>
       <c r="C61" s="1">
-        <v>100000.0</v>
+        <v>135000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>101.008</v>
+        <v>98.592</v>
       </c>
       <c r="E61" s="1">
-        <v>102.154</v>
+        <v>99.998</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>102154.0</v>
+        <v>134997.3</v>
       </c>
       <c r="I61" s="1">
-        <v>-1146.0</v>
+        <v>-1898.1</v>
       </c>
       <c r="J61" s="1">
-        <v>-1.1218356598861</v>
+        <v>-1.4060281205624</v>
       </c>
       <c r="K61">
-        <v>1.11</v>
-[...2 lines deleted...]
-        <v>178</v>
+        <v>0.47</v>
+      </c>
+      <c r="L61">
+        <v>635.65</v>
       </c>
       <c r="M61" s="1">
-        <v>101008.0</v>
+        <v>133099.2</v>
       </c>
       <c r="N61" s="1">
-        <v>102114.16</v>
+        <v>133734.85</v>
       </c>
       <c r="O61" s="1">
-        <v>0.45</v>
+        <v>0.61</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
+        <v>178</v>
+      </c>
+      <c r="B62" t="s">
         <v>179</v>
       </c>
-      <c r="B62" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C62" s="1">
-        <v>100000.0</v>
+        <v>56000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>98.73</v>
+        <v>99.89</v>
       </c>
       <c r="E62" s="1">
-        <v>99.791</v>
+        <v>99.558</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>99791.0</v>
+        <v>55752.48</v>
       </c>
       <c r="I62" s="1">
-        <v>-1061.0</v>
+        <v>185.92</v>
       </c>
       <c r="J62" s="1">
-        <v>-1.0632221342606</v>
+        <v>0.33347395488057</v>
       </c>
       <c r="K62">
-        <v>1.5</v>
-[...2 lines deleted...]
-        <v>181</v>
+        <v>1.05</v>
+      </c>
+      <c r="L62">
+        <v>589.73</v>
       </c>
       <c r="M62" s="1">
-        <v>98730.0</v>
+        <v>55938.4</v>
       </c>
       <c r="N62" s="1">
-        <v>100234.45</v>
+        <v>56528.13</v>
       </c>
       <c r="O62" s="1">
-        <v>0.44</v>
+        <v>0.26</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="B63" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="C63" s="1">
         <v>100000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>99.597</v>
+        <v>100.834</v>
       </c>
       <c r="E63" s="1">
-        <v>97.614</v>
+        <v>102.154</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>97614.0</v>
+        <v>102154.0</v>
       </c>
       <c r="I63" s="1">
-        <v>1983.0</v>
+        <v>-1320.0</v>
       </c>
       <c r="J63" s="1">
-        <v>2.0314708955683</v>
+        <v>-1.2921667286646</v>
       </c>
       <c r="K63">
-        <v>0.86</v>
-[...2 lines deleted...]
-        <v>858.9</v>
+        <v>1.36</v>
+      </c>
+      <c r="L63" t="s">
+        <v>182</v>
       </c>
       <c r="M63" s="1">
-        <v>99597.0</v>
+        <v>100834.0</v>
       </c>
       <c r="N63" s="1">
-        <v>100455.9</v>
+        <v>102196.33</v>
       </c>
       <c r="O63" s="1">
-        <v>0.44</v>
+        <v>0.47</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
+        <v>183</v>
+      </c>
+      <c r="B64" t="s">
         <v>184</v>
-      </c>
-[...1 lines deleted...]
-        <v>185</v>
       </c>
       <c r="C64" s="1">
         <v>100000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>102.668</v>
+        <v>99.102</v>
       </c>
       <c r="E64" s="1">
-        <v>104.37</v>
+        <v>99.791</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>104370.0</v>
+        <v>99791.0</v>
       </c>
       <c r="I64" s="1">
-        <v>-1702.0</v>
+        <v>-689.0</v>
       </c>
       <c r="J64" s="1">
-        <v>-1.630736801763</v>
+        <v>-0.69044302592418</v>
       </c>
       <c r="K64">
-        <v>4.56</v>
+        <v>1.68</v>
       </c>
       <c r="L64" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="M64" s="1">
-        <v>102668.0</v>
+        <v>99102.0</v>
       </c>
       <c r="N64" s="1">
-        <v>107229.2</v>
+        <v>100779.74</v>
       </c>
       <c r="O64" s="1">
-        <v>0.47</v>
+        <v>0.46</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
+        <v>186</v>
+      </c>
+      <c r="B65" t="s">
         <v>187</v>
-      </c>
-[...1 lines deleted...]
-        <v>188</v>
       </c>
       <c r="C65" s="1">
         <v>100000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>101.439</v>
+        <v>99.601</v>
       </c>
       <c r="E65" s="1">
-        <v>102.199</v>
+        <v>97.614</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>102199.0</v>
+        <v>97614.0</v>
       </c>
       <c r="I65" s="1">
-        <v>-760.0</v>
+        <v>1987.0</v>
       </c>
       <c r="J65" s="1">
-        <v>-0.74364719811348</v>
+        <v>2.0355686684287</v>
       </c>
       <c r="K65">
-        <v>3.3</v>
-[...2 lines deleted...]
-        <v>189</v>
+        <v>0.94</v>
+      </c>
+      <c r="L65">
+        <v>941.78</v>
       </c>
       <c r="M65" s="1">
-        <v>101439.0</v>
+        <v>99601.0</v>
       </c>
       <c r="N65" s="1">
-        <v>104734.21</v>
+        <v>100542.78</v>
       </c>
       <c r="O65" s="1">
         <v>0.46</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>190</v>
+        <v>188</v>
       </c>
       <c r="B66" t="s">
-        <v>191</v>
+        <v>189</v>
       </c>
       <c r="C66" s="1">
         <v>100000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>98.554</v>
+        <v>94.183</v>
       </c>
       <c r="E66" s="1">
-        <v>99.67</v>
+        <v>94.279</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>99670.0</v>
+        <v>94279.0</v>
       </c>
       <c r="I66" s="1">
-        <v>-1116.0</v>
+        <v>-96.0</v>
       </c>
       <c r="J66" s="1">
-        <v>-1.1196949934785</v>
+        <v>-0.10182543302326</v>
       </c>
       <c r="K66">
-        <v>0.32</v>
+        <v>0.35</v>
       </c>
       <c r="L66">
-        <v>316.78</v>
+        <v>352.74</v>
       </c>
       <c r="M66" s="1">
-        <v>98554.0</v>
+        <v>94183.0</v>
       </c>
       <c r="N66" s="1">
-        <v>98870.78</v>
+        <v>94535.74</v>
       </c>
       <c r="O66" s="1">
         <v>0.43</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>192</v>
+        <v>190</v>
       </c>
       <c r="B67" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="C67" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>96.705</v>
+        <v>102.387</v>
       </c>
       <c r="E67" s="1">
-        <v>97.63</v>
+        <v>104.37</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>195260.0</v>
+        <v>104370.0</v>
       </c>
       <c r="I67" s="1">
-        <v>-1850.0</v>
+        <v>-1983.0</v>
       </c>
       <c r="J67" s="1">
-        <v>-0.94745467581686</v>
+        <v>-1.8999712561081</v>
       </c>
       <c r="K67">
-        <v>0.08</v>
+        <v>0.24</v>
       </c>
       <c r="L67">
-        <v>169.18</v>
+        <v>239.4</v>
       </c>
       <c r="M67" s="1">
-        <v>193410.0</v>
+        <v>102387.0</v>
       </c>
       <c r="N67" s="1">
-        <v>193579.18</v>
+        <v>102626.4</v>
       </c>
       <c r="O67" s="1">
-        <v>0.85</v>
+        <v>0.47</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
+        <v>192</v>
+      </c>
+      <c r="B68" t="s">
+        <v>193</v>
+      </c>
+      <c r="C68" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D68" s="1">
+        <v>101.142</v>
+      </c>
+      <c r="E68" s="1">
+        <v>102.199</v>
+      </c>
+      <c r="F68" t="s">
+        <v>8</v>
+      </c>
+      <c r="G68">
+        <v>1.0</v>
+      </c>
+      <c r="H68" s="1">
+        <v>102199.0</v>
+      </c>
+      <c r="I68" s="1">
+        <v>-1057.0</v>
+      </c>
+      <c r="J68" s="1">
+        <v>-1.034256695271</v>
+      </c>
+      <c r="K68">
+        <v>3.55</v>
+      </c>
+      <c r="L68" t="s">
         <v>194</v>
       </c>
-      <c r="B68" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M68" s="1">
-        <v>116539.16</v>
+        <v>101142.0</v>
       </c>
       <c r="N68" s="1">
-        <v>118314.82</v>
+        <v>104693.37</v>
       </c>
       <c r="O68" s="1">
-        <v>0.52</v>
+        <v>0.48</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
       <c r="B69" t="s">
-        <v>198</v>
+        <v>196</v>
       </c>
       <c r="C69" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>99.29</v>
+        <v>96.56</v>
       </c>
       <c r="E69" s="1">
-        <v>97.633</v>
+        <v>97.63</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>97633.0</v>
+        <v>195260.0</v>
       </c>
       <c r="I69" s="1">
-        <v>1657.0</v>
+        <v>-2140.0</v>
       </c>
       <c r="J69" s="1">
-        <v>1.6971720627247</v>
+        <v>-1.0959745979719</v>
       </c>
       <c r="K69">
-        <v>2.06</v>
-[...2 lines deleted...]
-        <v>199</v>
+        <v>0.18</v>
+      </c>
+      <c r="L69">
+        <v>365.07</v>
       </c>
       <c r="M69" s="1">
-        <v>99290.0</v>
+        <v>193120.0</v>
       </c>
       <c r="N69" s="1">
-        <v>101345.14</v>
+        <v>193485.07</v>
       </c>
       <c r="O69" s="1">
-        <v>0.45</v>
+        <v>0.88</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>200</v>
+        <v>197</v>
       </c>
       <c r="B70" t="s">
-        <v>201</v>
+        <v>198</v>
       </c>
       <c r="C70" s="1">
-        <v>100000.0</v>
+        <v>118000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>97.564</v>
+        <v>98.268</v>
       </c>
       <c r="E70" s="1">
-        <v>94.862</v>
+        <v>99.628</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>94862.0</v>
+        <v>117561.04</v>
       </c>
       <c r="I70" s="1">
-        <v>2702.0</v>
+        <v>-1604.8</v>
       </c>
       <c r="J70" s="1">
-        <v>2.8483481267525</v>
+        <v>-1.3650780904966</v>
       </c>
       <c r="K70">
-        <v>0.68</v>
-[...2 lines deleted...]
-        <v>678.42</v>
+        <v>1.7</v>
+      </c>
+      <c r="L70" t="s">
+        <v>199</v>
       </c>
       <c r="M70" s="1">
-        <v>97564.0</v>
+        <v>115956.24</v>
       </c>
       <c r="N70" s="1">
-        <v>98242.42</v>
+        <v>117963.05</v>
       </c>
       <c r="O70" s="1">
-        <v>0.43</v>
+        <v>0.54</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
       <c r="B71" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="C71" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>94.796</v>
+        <v>99.153</v>
       </c>
       <c r="E71" s="1">
-        <v>91.856</v>
+        <v>97.633</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>275568.0</v>
+        <v>97633.0</v>
       </c>
       <c r="I71" s="1">
-        <v>8820.0</v>
+        <v>1520.0</v>
       </c>
       <c r="J71" s="1">
-        <v>3.2006619055914</v>
+        <v>1.5568506550039</v>
       </c>
       <c r="K71">
-        <v>0.02</v>
+        <v>0.06</v>
       </c>
       <c r="L71">
-        <v>59.59</v>
+        <v>58.22</v>
       </c>
       <c r="M71" s="1">
-        <v>284388.0</v>
+        <v>99153.0</v>
       </c>
       <c r="N71" s="1">
-        <v>284447.59</v>
+        <v>99211.22</v>
       </c>
       <c r="O71" s="1">
-        <v>1.25</v>
+        <v>0.45</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
+        <v>202</v>
+      </c>
+      <c r="B72" t="s">
+        <v>203</v>
+      </c>
+      <c r="C72" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D72" s="1">
+        <v>95.447</v>
+      </c>
+      <c r="E72" s="1">
+        <v>93.83333333</v>
+      </c>
+      <c r="F72" t="s">
+        <v>8</v>
+      </c>
+      <c r="G72">
+        <v>1.0</v>
+      </c>
+      <c r="H72" s="1">
+        <v>281500.0</v>
+      </c>
+      <c r="I72" s="1">
+        <v>4841.0</v>
+      </c>
+      <c r="J72" s="1">
+        <v>1.7197158081705</v>
+      </c>
+      <c r="K72">
+        <v>0.76</v>
+      </c>
+      <c r="L72" t="s">
         <v>204</v>
       </c>
-      <c r="B72" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M72" s="1">
-        <v>101476.0</v>
+        <v>286341.0</v>
       </c>
       <c r="N72" s="1">
-        <v>103862.99</v>
+        <v>288624.9</v>
       </c>
       <c r="O72" s="1">
-        <v>0.46</v>
+        <v>1.32</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="B73" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
       <c r="C73" s="1">
         <v>100000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>99.568</v>
+        <v>97.563</v>
       </c>
       <c r="E73" s="1">
-        <v>98.186</v>
+        <v>94.862</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>98186.0</v>
+        <v>94862.0</v>
       </c>
       <c r="I73" s="1">
-        <v>1382.0</v>
+        <v>2701.0</v>
       </c>
       <c r="J73" s="1">
-        <v>1.4075326421282</v>
+        <v>2.8472939638633</v>
       </c>
       <c r="K73">
-        <v>0.86</v>
+        <v>0.73</v>
       </c>
       <c r="L73">
-        <v>863.01</v>
+        <v>731.16</v>
       </c>
       <c r="M73" s="1">
-        <v>99568.0</v>
+        <v>97563.0</v>
       </c>
       <c r="N73" s="1">
-        <v>100431.01</v>
+        <v>98294.16</v>
       </c>
       <c r="O73" s="1">
-        <v>0.44</v>
+        <v>0.45</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="B74" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="C74" s="1">
-        <v>150000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>102.033</v>
+        <v>94.911</v>
       </c>
       <c r="E74" s="1">
-        <v>104.115</v>
+        <v>91.856</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>156172.5</v>
+        <v>275568.0</v>
       </c>
       <c r="I74" s="1">
-        <v>-3123.0</v>
+        <v>9165.0</v>
       </c>
       <c r="J74" s="1">
-        <v>-1.9997118570811</v>
+        <v>3.3258578644835</v>
       </c>
       <c r="K74">
-        <v>0.15</v>
+        <v>0.03</v>
       </c>
       <c r="L74">
-        <v>226.03</v>
+        <v>104.79</v>
       </c>
       <c r="M74" s="1">
-        <v>153049.5</v>
+        <v>284733.0</v>
       </c>
       <c r="N74" s="1">
-        <v>153275.53</v>
+        <v>284837.79</v>
       </c>
       <c r="O74" s="1">
-        <v>0.67</v>
+        <v>1.3</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="B75" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
       <c r="C75" s="1">
         <v>100000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>99.814</v>
+        <v>101.425</v>
       </c>
       <c r="E75" s="1">
-        <v>99.376</v>
+        <v>102.61</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>99376.0</v>
+        <v>102610.0</v>
       </c>
       <c r="I75" s="1">
-        <v>438.0</v>
+        <v>-1185.0</v>
       </c>
       <c r="J75" s="1">
-        <v>0.44075028175817</v>
+        <v>-1.1548582009551</v>
       </c>
       <c r="K75">
-        <v>2.5</v>
+        <v>2.64</v>
       </c>
       <c r="L75" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="M75" s="1">
-        <v>99814.0</v>
+        <v>101425.0</v>
       </c>
       <c r="N75" s="1">
-        <v>102318.79</v>
+        <v>104068.15</v>
       </c>
       <c r="O75" s="1">
-        <v>0.45</v>
+        <v>0.48</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="B76" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="C76" s="1">
-        <v>100000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>102.641</v>
+        <v>101.79</v>
       </c>
       <c r="E76" s="1">
-        <v>103.917</v>
+        <v>104.115</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>103917.0</v>
+        <v>156172.5</v>
       </c>
       <c r="I76" s="1">
-        <v>-1276.0</v>
+        <v>-3487.5</v>
       </c>
       <c r="J76" s="1">
-        <v>-1.2279030380015</v>
+        <v>-2.2331076213802</v>
       </c>
       <c r="K76">
-        <v>4.38</v>
-[...2 lines deleted...]
-        <v>216</v>
+        <v>0.45</v>
+      </c>
+      <c r="L76">
+        <v>678.08</v>
       </c>
       <c r="M76" s="1">
-        <v>102641.0</v>
+        <v>152685.0</v>
       </c>
       <c r="N76" s="1">
-        <v>107021.82</v>
+        <v>153363.08</v>
       </c>
       <c r="O76" s="1">
-        <v>0.47</v>
+        <v>0.7</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
       <c r="B77" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="C77" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>101.077</v>
+        <v>99.683</v>
       </c>
       <c r="E77" s="1">
-        <v>101.831</v>
+        <v>99.376</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>203662.0</v>
+        <v>99376.0</v>
       </c>
       <c r="I77" s="1">
-        <v>-1508.0</v>
+        <v>307.0</v>
       </c>
       <c r="J77" s="1">
-        <v>-0.74044249786411</v>
+        <v>0.30892770890356</v>
       </c>
       <c r="K77">
-        <v>1.94</v>
+        <v>2.68</v>
       </c>
       <c r="L77" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
       <c r="M77" s="1">
-        <v>202154.0</v>
+        <v>99683.0</v>
       </c>
       <c r="N77" s="1">
-        <v>206027.29</v>
+        <v>102361.08</v>
       </c>
       <c r="O77" s="1">
-        <v>0.91</v>
+        <v>0.47</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
       <c r="B78" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="C78" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>96.566</v>
+        <v>102.519</v>
       </c>
       <c r="E78" s="1">
-        <v>97.814</v>
+        <v>103.917</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>195628.0</v>
+        <v>103917.0</v>
       </c>
       <c r="I78" s="1">
-        <v>-2496.0</v>
+        <v>-1398.0</v>
       </c>
       <c r="J78" s="1">
-        <v>-1.2758909767518</v>
+        <v>-1.3453044256474</v>
       </c>
       <c r="K78">
-        <v>1.7</v>
+        <v>4.67</v>
       </c>
       <c r="L78" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="M78" s="1">
-        <v>193132.0</v>
+        <v>102519.0</v>
       </c>
       <c r="N78" s="1">
-        <v>196540.22</v>
+        <v>107193.66</v>
       </c>
       <c r="O78" s="1">
-        <v>0.86</v>
+        <v>0.49</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>223</v>
+        <v>220</v>
       </c>
       <c r="B79" t="s">
-        <v>224</v>
+        <v>221</v>
       </c>
       <c r="C79" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>93.839</v>
+        <v>100.697</v>
       </c>
       <c r="E79" s="1">
-        <v>91.695</v>
+        <v>101.831</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>91695.0</v>
+        <v>203662.0</v>
       </c>
       <c r="I79" s="1">
-        <v>2144.0</v>
+        <v>-2268.0</v>
       </c>
       <c r="J79" s="1">
-        <v>2.3381863787557</v>
+        <v>-1.11360980448</v>
       </c>
       <c r="K79">
-        <v>0.18</v>
-[...2 lines deleted...]
-        <v>184.25</v>
+        <v>2.16</v>
+      </c>
+      <c r="L79" t="s">
+        <v>222</v>
       </c>
       <c r="M79" s="1">
-        <v>93839.0</v>
+        <v>201394.0</v>
       </c>
       <c r="N79" s="1">
-        <v>94023.25</v>
+        <v>205704.27</v>
       </c>
       <c r="O79" s="1">
-        <v>0.41</v>
+        <v>0.94</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
+        <v>223</v>
+      </c>
+      <c r="B80" t="s">
+        <v>224</v>
+      </c>
+      <c r="C80" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D80" s="1">
+        <v>96.607</v>
+      </c>
+      <c r="E80" s="1">
+        <v>97.814</v>
+      </c>
+      <c r="F80" t="s">
+        <v>8</v>
+      </c>
+      <c r="G80">
+        <v>1.0</v>
+      </c>
+      <c r="H80" s="1">
+        <v>195628.0</v>
+      </c>
+      <c r="I80" s="1">
+        <v>-2414.0</v>
+      </c>
+      <c r="J80" s="1">
+        <v>-1.2339746866502</v>
+      </c>
+      <c r="K80">
+        <v>1.82</v>
+      </c>
+      <c r="L80" t="s">
         <v>225</v>
       </c>
-      <c r="B80" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M80" s="1">
-        <v>101952.0</v>
+        <v>193214.0</v>
       </c>
       <c r="N80" s="1">
-        <v>105458.85</v>
+        <v>196863.32</v>
       </c>
       <c r="O80" s="1">
-        <v>0.46</v>
+        <v>0.9</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
       <c r="B81" t="s">
-        <v>229</v>
+        <v>227</v>
       </c>
       <c r="C81" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>99.758</v>
+        <v>94.076</v>
       </c>
       <c r="E81" s="1">
-        <v>100.0825</v>
+        <v>91.695</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>200165.0</v>
+        <v>91695.0</v>
       </c>
       <c r="I81" s="1">
-        <v>-649.0</v>
+        <v>2381.0</v>
       </c>
       <c r="J81" s="1">
-        <v>-0.32423250818075</v>
+        <v>2.5966519439446</v>
       </c>
       <c r="K81">
-        <v>1.36</v>
-[...2 lines deleted...]
-        <v>230</v>
+        <v>0.2</v>
+      </c>
+      <c r="L81">
+        <v>199.32</v>
       </c>
       <c r="M81" s="1">
-        <v>199516.0</v>
+        <v>94076.0</v>
       </c>
       <c r="N81" s="1">
-        <v>202228.33</v>
+        <v>94275.32</v>
       </c>
       <c r="O81" s="1">
-        <v>0.89</v>
+        <v>0.43</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>231</v>
+        <v>228</v>
       </c>
       <c r="B82" t="s">
-        <v>232</v>
+        <v>229</v>
       </c>
       <c r="C82" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>99.248</v>
+        <v>101.744</v>
       </c>
       <c r="E82" s="1">
-        <v>99.868</v>
+        <v>103.378</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>199736.0</v>
+        <v>103378.0</v>
       </c>
       <c r="I82" s="1">
-        <v>-1240.0</v>
+        <v>-1634.0</v>
       </c>
       <c r="J82" s="1">
-        <v>-0.62081948171586</v>
+        <v>-1.5806070924181</v>
       </c>
       <c r="K82">
-        <v>0.09</v>
-[...2 lines deleted...]
-        <v>172.6</v>
+        <v>3.75</v>
+      </c>
+      <c r="L82" t="s">
+        <v>230</v>
       </c>
       <c r="M82" s="1">
-        <v>198496.0</v>
+        <v>101744.0</v>
       </c>
       <c r="N82" s="1">
-        <v>198668.6</v>
+        <v>105491.95</v>
       </c>
       <c r="O82" s="1">
-        <v>0.87</v>
+        <v>0.48</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
+        <v>231</v>
+      </c>
+      <c r="B83" t="s">
+        <v>232</v>
+      </c>
+      <c r="C83" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D83" s="1">
+        <v>99.425</v>
+      </c>
+      <c r="E83" s="1">
+        <v>100.0825</v>
+      </c>
+      <c r="F83" t="s">
+        <v>8</v>
+      </c>
+      <c r="G83">
+        <v>1.0</v>
+      </c>
+      <c r="H83" s="1">
+        <v>200165.0</v>
+      </c>
+      <c r="I83" s="1">
+        <v>-1315.0</v>
+      </c>
+      <c r="J83" s="1">
+        <v>-0.65695800964205</v>
+      </c>
+      <c r="K83">
+        <v>1.52</v>
+      </c>
+      <c r="L83" t="s">
         <v>233</v>
       </c>
-      <c r="B83" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M83" s="1">
-        <v>100149.0</v>
+        <v>198850.0</v>
       </c>
       <c r="N83" s="1">
-        <v>101143.52</v>
+        <v>201893.84</v>
       </c>
       <c r="O83" s="1">
-        <v>0.44</v>
+        <v>0.92</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
+        <v>234</v>
+      </c>
+      <c r="B84" t="s">
         <v>235</v>
       </c>
-      <c r="B84" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C84" s="1">
-        <v>250000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>99.163</v>
+        <v>99.165</v>
       </c>
       <c r="E84" s="1">
-        <v>100.0</v>
+        <v>99.868</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>250000.0</v>
+        <v>199736.0</v>
       </c>
       <c r="I84" s="1">
-        <v>-2092.5</v>
+        <v>-1406.0</v>
       </c>
       <c r="J84" s="1">
-        <v>-0.837</v>
+        <v>-0.70392918652621</v>
       </c>
       <c r="K84">
-        <v>0.88</v>
-[...2 lines deleted...]
-        <v>237</v>
+        <v>0.24</v>
+      </c>
+      <c r="L84">
+        <v>489.04</v>
       </c>
       <c r="M84" s="1">
-        <v>247907.5</v>
+        <v>198330.0</v>
       </c>
       <c r="N84" s="1">
-        <v>250117.97</v>
+        <v>198819.04</v>
       </c>
       <c r="O84" s="1">
-        <v>1.1</v>
+        <v>0.91</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="B85" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="C85" s="1">
-        <v>200000.0</v>
+        <v>121000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>96.003</v>
+        <v>100.456</v>
       </c>
       <c r="E85" s="1">
-        <v>94.556</v>
+        <v>100.0</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>189112.0</v>
+        <v>121000.0</v>
       </c>
       <c r="I85" s="1">
-        <v>2894.0</v>
+        <v>551.76</v>
       </c>
       <c r="J85" s="1">
-        <v>1.5303100807987</v>
+        <v>0.456</v>
       </c>
       <c r="K85">
-        <v>0.96</v>
-[...2 lines deleted...]
-        <v>240</v>
+        <v>0.16</v>
+      </c>
+      <c r="L85">
+        <v>192.99</v>
       </c>
       <c r="M85" s="1">
-        <v>192006.0</v>
+        <v>121551.76</v>
       </c>
       <c r="N85" s="1">
-        <v>193916.96</v>
+        <v>121744.75</v>
       </c>
       <c r="O85" s="1">
-        <v>0.85</v>
+        <v>0.56</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>241</v>
+        <v>238</v>
       </c>
       <c r="B86" t="s">
-        <v>242</v>
+        <v>239</v>
       </c>
       <c r="C86" s="1">
-        <v>100000.0</v>
+        <v>250000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>97.864</v>
+        <v>99.32</v>
       </c>
       <c r="E86" s="1">
-        <v>97.977</v>
+        <v>100.0</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>97977.0</v>
+        <v>250000.0</v>
       </c>
       <c r="I86" s="1">
-        <v>-113.0</v>
+        <v>-1700.0</v>
       </c>
       <c r="J86" s="1">
-        <v>-0.11533319044265</v>
+        <v>-0.68</v>
       </c>
       <c r="K86">
-        <v>2.29</v>
+        <v>1.06</v>
       </c>
       <c r="L86" t="s">
-        <v>243</v>
+        <v>240</v>
       </c>
       <c r="M86" s="1">
-        <v>97864.0</v>
+        <v>248300.0</v>
       </c>
       <c r="N86" s="1">
-        <v>100154.41</v>
+        <v>250940.82</v>
       </c>
       <c r="O86" s="1">
-        <v>0.44</v>
+        <v>1.15</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>244</v>
+        <v>241</v>
       </c>
       <c r="B87" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="C87" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>102.705</v>
+        <v>95.992</v>
       </c>
       <c r="E87" s="1">
-        <v>104.882</v>
+        <v>94.556</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>314646.0</v>
+        <v>189112.0</v>
       </c>
       <c r="I87" s="1">
-        <v>-6531.0</v>
+        <v>2872.0</v>
       </c>
       <c r="J87" s="1">
-        <v>-2.0756659865373</v>
+        <v>1.5186767629764</v>
       </c>
       <c r="K87">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="L87" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
       <c r="M87" s="1">
-        <v>308115.0</v>
+        <v>191984.0</v>
       </c>
       <c r="N87" s="1">
-        <v>313851.04</v>
+        <v>194045.64</v>
       </c>
       <c r="O87" s="1">
-        <v>1.38</v>
+        <v>0.89</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>247</v>
+        <v>244</v>
       </c>
       <c r="B88" t="s">
-        <v>248</v>
+        <v>245</v>
       </c>
       <c r="C88" s="1">
         <v>100000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>99.158</v>
+        <v>98.876</v>
       </c>
       <c r="E88" s="1">
-        <v>99.612</v>
+        <v>97.977</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>99612.0</v>
+        <v>97977.0</v>
       </c>
       <c r="I88" s="1">
-        <v>-454.0</v>
+        <v>899.0</v>
       </c>
       <c r="J88" s="1">
-        <v>-0.45576838131952</v>
+        <v>0.91756228502608</v>
       </c>
       <c r="K88">
-        <v>0.37</v>
+        <v>0.06</v>
       </c>
       <c r="L88">
-        <v>368.15</v>
+        <v>58.56</v>
       </c>
       <c r="M88" s="1">
-        <v>99158.0</v>
+        <v>98876.0</v>
       </c>
       <c r="N88" s="1">
-        <v>99526.15</v>
+        <v>98934.56</v>
       </c>
       <c r="O88" s="1">
-        <v>0.44</v>
+        <v>0.45</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>249</v>
+        <v>246</v>
       </c>
       <c r="B89" t="s">
-        <v>250</v>
+        <v>247</v>
       </c>
       <c r="C89" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>101.791</v>
+        <v>102.529</v>
       </c>
       <c r="E89" s="1">
-        <v>102.875</v>
+        <v>104.882</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>205750.0</v>
+        <v>314646.0</v>
       </c>
       <c r="I89" s="1">
-        <v>-2168.0</v>
+        <v>-7059.0</v>
       </c>
       <c r="J89" s="1">
-        <v>-1.0537059538275</v>
+        <v>-2.2434736179707</v>
       </c>
       <c r="K89">
-        <v>2.14</v>
+        <v>2.2</v>
       </c>
       <c r="L89" t="s">
-        <v>251</v>
+        <v>248</v>
       </c>
       <c r="M89" s="1">
-        <v>203582.0</v>
+        <v>307587.0</v>
       </c>
       <c r="N89" s="1">
-        <v>207858.1</v>
+        <v>314193.34</v>
       </c>
       <c r="O89" s="1">
-        <v>0.91</v>
+        <v>1.44</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>252</v>
+        <v>249</v>
       </c>
       <c r="B90" t="s">
-        <v>253</v>
+        <v>250</v>
       </c>
       <c r="C90" s="1">
         <v>100000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>97.018</v>
+        <v>98.835</v>
       </c>
       <c r="E90" s="1">
-        <v>94.517</v>
+        <v>99.612</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>94517.0</v>
+        <v>99612.0</v>
       </c>
       <c r="I90" s="1">
-        <v>2501.0</v>
+        <v>-777.0</v>
       </c>
       <c r="J90" s="1">
-        <v>2.6460848313002</v>
+        <v>-0.78002650283098</v>
       </c>
       <c r="K90">
-        <v>0.53</v>
+        <v>0.56</v>
       </c>
       <c r="L90">
-        <v>531.5</v>
+        <v>556.51</v>
       </c>
       <c r="M90" s="1">
-        <v>97018.0</v>
+        <v>98835.0</v>
       </c>
       <c r="N90" s="1">
-        <v>97549.5</v>
+        <v>99391.51</v>
       </c>
       <c r="O90" s="1">
-        <v>0.43</v>
+        <v>0.45</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="B91" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="C91" s="1">
         <v>200000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>103.303</v>
+        <v>101.526</v>
       </c>
       <c r="E91" s="1">
-        <v>105.38</v>
+        <v>102.875</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>210760.0</v>
+        <v>205750.0</v>
       </c>
       <c r="I91" s="1">
-        <v>-4154.0</v>
+        <v>-2698.0</v>
       </c>
       <c r="J91" s="1">
-        <v>-1.9709622319226</v>
+        <v>-1.3113001215067</v>
       </c>
       <c r="K91">
-        <v>5.24</v>
+        <v>2.39</v>
       </c>
       <c r="L91" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
       <c r="M91" s="1">
-        <v>206606.0</v>
+        <v>203052.0</v>
       </c>
       <c r="N91" s="1">
-        <v>217093.67</v>
+        <v>207828.49</v>
       </c>
       <c r="O91" s="1">
         <v>0.95</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="B92" t="s">
-        <v>258</v>
+        <v>255</v>
       </c>
       <c r="C92" s="1">
         <v>100000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>102.483</v>
+        <v>96.971</v>
       </c>
       <c r="E92" s="1">
-        <v>103.59</v>
+        <v>94.517</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>103590.0</v>
+        <v>94517.0</v>
       </c>
       <c r="I92" s="1">
-        <v>-1107.0</v>
+        <v>2454.0</v>
       </c>
       <c r="J92" s="1">
-        <v>-1.0686359687228</v>
+        <v>2.5963583270734</v>
       </c>
       <c r="K92">
-        <v>0.82</v>
+        <v>0.59</v>
       </c>
       <c r="L92">
-        <v>823.63</v>
+        <v>594.37</v>
       </c>
       <c r="M92" s="1">
-        <v>102483.0</v>
+        <v>96971.0</v>
       </c>
       <c r="N92" s="1">
-        <v>103306.63</v>
+        <v>97565.37</v>
       </c>
       <c r="O92" s="1">
         <v>0.45</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>259</v>
+        <v>256</v>
       </c>
       <c r="B93" t="s">
-        <v>260</v>
+        <v>257</v>
       </c>
       <c r="C93" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>99.558</v>
+        <v>103.155</v>
       </c>
       <c r="E93" s="1">
-        <v>96.515</v>
+        <v>105.38</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>96515.0</v>
+        <v>210760.0</v>
       </c>
       <c r="I93" s="1">
-        <v>3043.0</v>
+        <v>-4450.0</v>
       </c>
       <c r="J93" s="1">
-        <v>3.1528777910169</v>
+        <v>-2.1114063389638</v>
       </c>
       <c r="K93">
-        <v>0.36</v>
+        <v>0.08</v>
       </c>
       <c r="L93">
-        <v>364.73</v>
+        <v>150.68</v>
       </c>
       <c r="M93" s="1">
-        <v>99558.0</v>
+        <v>206310.0</v>
       </c>
       <c r="N93" s="1">
-        <v>99922.73</v>
+        <v>206460.68</v>
       </c>
       <c r="O93" s="1">
-        <v>0.44</v>
+        <v>0.94</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>261</v>
+        <v>258</v>
       </c>
       <c r="B94" t="s">
-        <v>262</v>
+        <v>259</v>
       </c>
       <c r="C94" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>98.25</v>
+        <v>101.975</v>
       </c>
       <c r="E94" s="1">
-        <v>98.38833333</v>
+        <v>103.59</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>295165.0</v>
+        <v>103590.0</v>
       </c>
       <c r="I94" s="1">
-        <v>-415.0</v>
+        <v>-1615.0</v>
       </c>
       <c r="J94" s="1">
-        <v>-0.14059932580082</v>
+        <v>-1.5590307944782</v>
       </c>
       <c r="K94">
-        <v>2.05</v>
+        <v>1.1</v>
       </c>
       <c r="L94" t="s">
-        <v>263</v>
+        <v>260</v>
       </c>
       <c r="M94" s="1">
-        <v>294750.0</v>
+        <v>101975.0</v>
       </c>
       <c r="N94" s="1">
-        <v>300914.38</v>
+        <v>103077.4</v>
       </c>
       <c r="O94" s="1">
-        <v>1.32</v>
+        <v>0.47</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>264</v>
+        <v>261</v>
       </c>
       <c r="B95" t="s">
-        <v>265</v>
+        <v>262</v>
       </c>
       <c r="C95" s="1">
-        <v>346000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>98.989</v>
+        <v>99.67</v>
       </c>
       <c r="E95" s="1">
-        <v>99.7</v>
+        <v>96.515</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>344962.0</v>
+        <v>96515.0</v>
       </c>
       <c r="I95" s="1">
-        <v>-2460.06</v>
+        <v>3155.0</v>
       </c>
       <c r="J95" s="1">
-        <v>-0.71313941825476</v>
+        <v>3.2689219292338</v>
       </c>
       <c r="K95">
-        <v>1.93</v>
-[...2 lines deleted...]
-        <v>266</v>
+        <v>0.4</v>
+      </c>
+      <c r="L95">
+        <v>402.4</v>
       </c>
       <c r="M95" s="1">
-        <v>342501.94</v>
+        <v>99670.0</v>
       </c>
       <c r="N95" s="1">
-        <v>349165.99</v>
+        <v>100072.4</v>
       </c>
       <c r="O95" s="1">
-        <v>1.53</v>
+        <v>0.46</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>267</v>
+        <v>263</v>
       </c>
       <c r="B96" t="s">
-        <v>268</v>
+        <v>264</v>
       </c>
       <c r="C96" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>99.5</v>
+        <v>98.275</v>
       </c>
       <c r="E96" s="1">
-        <v>100.0</v>
+        <v>98.38833333</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>100000.0</v>
+        <v>295165.0</v>
       </c>
       <c r="I96" s="1">
-        <v>-500.0</v>
+        <v>-340.0</v>
       </c>
       <c r="J96" s="1">
-        <v>-0.5</v>
+        <v>-0.11518980908983</v>
       </c>
       <c r="K96">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>23.88</v>
+        <v>2.21</v>
+      </c>
+      <c r="L96" t="s">
+        <v>265</v>
       </c>
       <c r="M96" s="1">
-        <v>99500.0</v>
+        <v>294825.0</v>
       </c>
       <c r="N96" s="1">
-        <v>99523.88</v>
+        <v>301441.44</v>
       </c>
       <c r="O96" s="1">
-        <v>0.44</v>
+        <v>1.38</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>269</v>
+        <v>266</v>
       </c>
       <c r="B97" t="s">
-        <v>270</v>
+        <v>267</v>
       </c>
       <c r="C97" s="1">
-        <v>400000.0</v>
+        <v>346000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>103.791</v>
+        <v>98.95</v>
       </c>
       <c r="E97" s="1">
-        <v>105.50275</v>
+        <v>99.7</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>422011.0</v>
+        <v>344962.0</v>
       </c>
       <c r="I97" s="1">
-        <v>-6847.0</v>
+        <v>-2595.0</v>
       </c>
       <c r="J97" s="1">
-        <v>-1.6224695564808</v>
+        <v>-0.75225677031093</v>
       </c>
       <c r="K97">
-        <v>0.75</v>
+        <v>2.07</v>
       </c>
       <c r="L97" t="s">
-        <v>271</v>
+        <v>268</v>
       </c>
       <c r="M97" s="1">
-        <v>415164.0</v>
+        <v>342367.0</v>
       </c>
       <c r="N97" s="1">
-        <v>418154.41</v>
+        <v>349526.36</v>
       </c>
       <c r="O97" s="1">
-        <v>1.84</v>
+        <v>1.6</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>272</v>
+        <v>269</v>
       </c>
       <c r="B98" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="C98" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>94.421</v>
+        <v>99.462</v>
       </c>
       <c r="E98" s="1">
-        <v>91.548</v>
+        <v>100.0</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>274644.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I98" s="1">
-        <v>8619.0</v>
+        <v>-538.0</v>
       </c>
       <c r="J98" s="1">
-        <v>3.1382444182287</v>
+        <v>-0.538</v>
       </c>
       <c r="K98">
-        <v>0.28</v>
+        <v>0.2</v>
       </c>
       <c r="L98">
-        <v>850.68</v>
+        <v>199.04</v>
       </c>
       <c r="M98" s="1">
-        <v>283263.0</v>
+        <v>99462.0</v>
       </c>
       <c r="N98" s="1">
-        <v>284113.68</v>
+        <v>99661.04</v>
       </c>
       <c r="O98" s="1">
-        <v>1.25</v>
+        <v>0.46</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="B99" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
       <c r="C99" s="1">
-        <v>100000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>90.438</v>
+        <v>103.636</v>
       </c>
       <c r="E99" s="1">
-        <v>88.429</v>
+        <v>105.50275</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>88429.0</v>
+        <v>422011.0</v>
       </c>
       <c r="I99" s="1">
-        <v>2009.0</v>
+        <v>-7467.0</v>
       </c>
       <c r="J99" s="1">
-        <v>2.271879134673</v>
+        <v>-1.7693851582068</v>
       </c>
       <c r="K99">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>63.01</v>
+        <v>1.03</v>
+      </c>
+      <c r="L99" t="s">
+        <v>273</v>
       </c>
       <c r="M99" s="1">
-        <v>90438.0</v>
+        <v>414544.0</v>
       </c>
       <c r="N99" s="1">
-        <v>90501.01</v>
+        <v>418649.48</v>
       </c>
       <c r="O99" s="1">
-        <v>0.4</v>
+        <v>1.91</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="B100" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="C100" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>102.158</v>
+        <v>94.439</v>
       </c>
       <c r="E100" s="1">
-        <v>104.501</v>
+        <v>91.548</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>104501.0</v>
+        <v>274644.0</v>
       </c>
       <c r="I100" s="1">
-        <v>-2343.0</v>
+        <v>8673.0</v>
       </c>
       <c r="J100" s="1">
-        <v>-2.2420838078105</v>
+        <v>3.1579062349806</v>
       </c>
       <c r="K100">
-        <v>4.54</v>
-[...2 lines deleted...]
-        <v>278</v>
+        <v>0.31</v>
+      </c>
+      <c r="L100">
+        <v>918.49</v>
       </c>
       <c r="M100" s="1">
-        <v>102158.0</v>
+        <v>283317.0</v>
       </c>
       <c r="N100" s="1">
-        <v>106693.62</v>
+        <v>284235.49</v>
       </c>
       <c r="O100" s="1">
-        <v>0.47</v>
+        <v>1.3</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>279</v>
+        <v>276</v>
       </c>
       <c r="B101" t="s">
-        <v>280</v>
+        <v>277</v>
       </c>
       <c r="C101" s="1">
         <v>100000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>99.593</v>
+        <v>90.586</v>
       </c>
       <c r="E101" s="1">
-        <v>99.903</v>
+        <v>88.429</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>99903.0</v>
+        <v>88429.0</v>
       </c>
       <c r="I101" s="1">
-        <v>-310.0</v>
+        <v>2157.0</v>
       </c>
       <c r="J101" s="1">
-        <v>-0.3103009919622</v>
+        <v>2.4392450440466</v>
       </c>
       <c r="K101">
-        <v>2.39</v>
-[...2 lines deleted...]
-        <v>281</v>
+        <v>0.07</v>
+      </c>
+      <c r="L101">
+        <v>70.55</v>
       </c>
       <c r="M101" s="1">
-        <v>99593.0</v>
+        <v>90586.0</v>
       </c>
       <c r="N101" s="1">
-        <v>101987.52</v>
+        <v>90656.55</v>
       </c>
       <c r="O101" s="1">
-        <v>0.45</v>
+        <v>0.41</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>282</v>
+        <v>278</v>
       </c>
       <c r="B102" t="s">
-        <v>283</v>
+        <v>279</v>
       </c>
       <c r="C102" s="1">
         <v>100000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>99.82</v>
+        <v>101.906</v>
       </c>
       <c r="E102" s="1">
-        <v>99.68</v>
+        <v>104.501</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>99680.0</v>
+        <v>104501.0</v>
       </c>
       <c r="I102" s="1">
-        <v>140.0</v>
+        <v>-2595.0</v>
       </c>
       <c r="J102" s="1">
-        <v>0.14044943820225</v>
+        <v>-2.4832298255519</v>
       </c>
       <c r="K102">
-        <v>0.87</v>
-[...2 lines deleted...]
-        <v>871.23</v>
+        <v>4.86</v>
+      </c>
+      <c r="L102" t="s">
+        <v>280</v>
       </c>
       <c r="M102" s="1">
-        <v>99820.0</v>
+        <v>101906.0</v>
       </c>
       <c r="N102" s="1">
-        <v>100691.23</v>
+        <v>106765.59</v>
       </c>
       <c r="O102" s="1">
-        <v>0.44</v>
+        <v>0.49</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>284</v>
+        <v>281</v>
       </c>
       <c r="B103" t="s">
-        <v>285</v>
+        <v>282</v>
       </c>
       <c r="C103" s="1">
         <v>100000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>98.901</v>
+        <v>99.503</v>
       </c>
       <c r="E103" s="1">
-        <v>99.918</v>
+        <v>99.903</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>99918.0</v>
+        <v>99903.0</v>
       </c>
       <c r="I103" s="1">
-        <v>-1017.0</v>
+        <v>-400.0</v>
       </c>
       <c r="J103" s="1">
-        <v>-1.017834624392</v>
+        <v>-0.40038837672542</v>
       </c>
       <c r="K103">
-        <v>2.21</v>
+        <v>2.57</v>
       </c>
       <c r="L103" t="s">
-        <v>286</v>
+        <v>283</v>
       </c>
       <c r="M103" s="1">
-        <v>98901.0</v>
+        <v>99503.0</v>
       </c>
       <c r="N103" s="1">
-        <v>101106.48</v>
+        <v>102070.81</v>
       </c>
       <c r="O103" s="1">
-        <v>0.44</v>
+        <v>0.47</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>287</v>
+        <v>284</v>
       </c>
       <c r="B104" t="s">
-        <v>288</v>
+        <v>285</v>
       </c>
       <c r="C104" s="1">
-        <v>150000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>100.983</v>
+        <v>98.796</v>
       </c>
       <c r="E104" s="1">
-        <v>101.331</v>
+        <v>99.918</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>151996.5</v>
+        <v>99918.0</v>
       </c>
       <c r="I104" s="1">
-        <v>-522.0</v>
+        <v>-1122.0</v>
       </c>
       <c r="J104" s="1">
-        <v>-0.34342896053528</v>
+        <v>-1.1229207950519</v>
       </c>
       <c r="K104">
-        <v>1.71</v>
+        <v>2.38</v>
       </c>
       <c r="L104" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="M104" s="1">
-        <v>151474.5</v>
+        <v>98796.0</v>
       </c>
       <c r="N104" s="1">
-        <v>154032.72</v>
+        <v>101174.77</v>
       </c>
       <c r="O104" s="1">
-        <v>0.68</v>
+        <v>0.46</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
       <c r="B105" t="s">
-        <v>291</v>
+        <v>288</v>
       </c>
       <c r="C105" s="1">
-        <v>114000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>99.428</v>
+        <v>100.935</v>
       </c>
       <c r="E105" s="1">
-        <v>99.889</v>
+        <v>101.331</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>113873.46</v>
+        <v>151996.5</v>
       </c>
       <c r="I105" s="1">
-        <v>-525.54</v>
+        <v>-594.0</v>
       </c>
       <c r="J105" s="1">
-        <v>-0.46151227862928</v>
+        <v>-0.39079847233324</v>
       </c>
       <c r="K105">
-        <v>1.37</v>
+        <v>1.93</v>
       </c>
       <c r="L105" t="s">
-        <v>292</v>
+        <v>289</v>
       </c>
       <c r="M105" s="1">
-        <v>113347.92</v>
+        <v>151402.5</v>
       </c>
       <c r="N105" s="1">
-        <v>114905.66</v>
+        <v>154299.76</v>
       </c>
       <c r="O105" s="1">
-        <v>0.5</v>
+        <v>0.71</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>293</v>
+        <v>290</v>
       </c>
       <c r="B106" t="s">
-        <v>294</v>
+        <v>291</v>
       </c>
       <c r="C106" s="1">
-        <v>200000.0</v>
+        <v>114000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>101.043</v>
+        <v>99.298</v>
       </c>
       <c r="E106" s="1">
-        <v>101.936</v>
+        <v>99.889</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>203872.0</v>
+        <v>113873.46</v>
       </c>
       <c r="I106" s="1">
-        <v>-1786.0</v>
+        <v>-673.74</v>
       </c>
       <c r="J106" s="1">
-        <v>-0.87603986815257</v>
+        <v>-0.59165673898027</v>
       </c>
       <c r="K106">
-        <v>2.81</v>
+        <v>1.52</v>
       </c>
       <c r="L106" t="s">
-        <v>295</v>
+        <v>292</v>
       </c>
       <c r="M106" s="1">
-        <v>202086.0</v>
+        <v>113199.72</v>
       </c>
       <c r="N106" s="1">
-        <v>207712.71</v>
+        <v>114937.83</v>
       </c>
       <c r="O106" s="1">
-        <v>0.91</v>
+        <v>0.53</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>296</v>
+        <v>293</v>
       </c>
       <c r="B107" t="s">
-        <v>297</v>
+        <v>294</v>
       </c>
       <c r="C107" s="1">
         <v>100000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>97.02</v>
+        <v>98.572</v>
       </c>
       <c r="E107" s="1">
-        <v>95.676</v>
+        <v>97.523</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>95676.0</v>
+        <v>97523.0</v>
       </c>
       <c r="I107" s="1">
-        <v>1344.0</v>
+        <v>1049.0</v>
       </c>
       <c r="J107" s="1">
-        <v>1.404741000878</v>
+        <v>1.075643694308</v>
       </c>
       <c r="K107">
-        <v>0.55</v>
+        <v>0.06</v>
       </c>
       <c r="L107">
-        <v>554.86</v>
+        <v>61.64</v>
       </c>
       <c r="M107" s="1">
-        <v>97020.0</v>
+        <v>98572.0</v>
       </c>
       <c r="N107" s="1">
-        <v>97574.86</v>
+        <v>98633.64</v>
       </c>
       <c r="O107" s="1">
-        <v>0.43</v>
+        <v>0.45</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>298</v>
+        <v>295</v>
       </c>
       <c r="B108" t="s">
-        <v>299</v>
+        <v>296</v>
       </c>
       <c r="C108" s="1">
         <v>200000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>100.93</v>
+        <v>100.812</v>
       </c>
       <c r="E108" s="1">
-        <v>101.496</v>
+        <v>101.936</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>202992.0</v>
+        <v>203872.0</v>
       </c>
       <c r="I108" s="1">
-        <v>-1132.0</v>
+        <v>-2248.0</v>
       </c>
       <c r="J108" s="1">
-        <v>-0.55765744462836</v>
+        <v>-1.1026526447967</v>
       </c>
       <c r="K108">
-        <v>2.27</v>
+        <v>3.05</v>
       </c>
       <c r="L108" t="s">
-        <v>300</v>
+        <v>297</v>
       </c>
       <c r="M108" s="1">
-        <v>201860.0</v>
+        <v>201624.0</v>
       </c>
       <c r="N108" s="1">
-        <v>206401.1</v>
+        <v>207717.84</v>
       </c>
       <c r="O108" s="1">
-        <v>0.91</v>
+        <v>0.95</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="B109" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="C109" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>100.837</v>
+        <v>97.125</v>
       </c>
       <c r="E109" s="1">
-        <v>101.276</v>
+        <v>95.676</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>202552.0</v>
+        <v>95676.0</v>
       </c>
       <c r="I109" s="1">
-        <v>-878.0</v>
+        <v>1449.0</v>
       </c>
       <c r="J109" s="1">
-        <v>-0.43346893637189</v>
+        <v>1.5144863915716</v>
       </c>
       <c r="K109">
-        <v>0.26</v>
+        <v>0.68</v>
       </c>
       <c r="L109">
-        <v>517.81</v>
+        <v>678.82</v>
       </c>
       <c r="M109" s="1">
-        <v>201674.0</v>
+        <v>97125.0</v>
       </c>
       <c r="N109" s="1">
-        <v>202191.81</v>
+        <v>97803.82</v>
       </c>
       <c r="O109" s="1">
-        <v>0.89</v>
+        <v>0.45</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
       <c r="B110" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="C110" s="1">
-        <v>400000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>100.543</v>
+        <v>99.525</v>
       </c>
       <c r="E110" s="1">
-        <v>101.62</v>
+        <v>99.2</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>406480.0</v>
+        <v>99200.0</v>
       </c>
       <c r="I110" s="1">
-        <v>-4308.0</v>
+        <v>325.0</v>
       </c>
       <c r="J110" s="1">
-        <v>-1.0598307419799</v>
+        <v>0.32762096774194</v>
       </c>
       <c r="K110">
-        <v>1.25</v>
-[...2 lines deleted...]
-        <v>305</v>
+        <v>0.12</v>
+      </c>
+      <c r="L110">
+        <v>118.15</v>
       </c>
       <c r="M110" s="1">
-        <v>402172.0</v>
+        <v>99525.0</v>
       </c>
       <c r="N110" s="1">
-        <v>407177.48</v>
+        <v>99643.15</v>
       </c>
       <c r="O110" s="1">
-        <v>1.79</v>
+        <v>0.46</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>306</v>
+        <v>302</v>
       </c>
       <c r="B111" t="s">
-        <v>307</v>
+        <v>303</v>
       </c>
       <c r="C111" s="1">
         <v>200000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>100.275</v>
+        <v>100.382</v>
       </c>
       <c r="E111" s="1">
-        <v>101.83</v>
+        <v>101.496</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>203660.0</v>
+        <v>202992.0</v>
       </c>
       <c r="I111" s="1">
-        <v>-3110.0</v>
+        <v>-2228.0</v>
       </c>
       <c r="J111" s="1">
-        <v>-1.5270548954139</v>
+        <v>-1.0975802002049</v>
       </c>
       <c r="K111">
-        <v>3.64</v>
+        <v>2.5</v>
       </c>
       <c r="L111" t="s">
-        <v>308</v>
+        <v>304</v>
       </c>
       <c r="M111" s="1">
-        <v>200550.0</v>
+        <v>200764.0</v>
       </c>
       <c r="N111" s="1">
-        <v>207826.71</v>
+        <v>205757.15</v>
       </c>
       <c r="O111" s="1">
-        <v>0.91</v>
+        <v>0.94</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>309</v>
+        <v>305</v>
       </c>
       <c r="B112" t="s">
-        <v>310</v>
+        <v>306</v>
       </c>
       <c r="C112" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>93.527</v>
+        <v>100.655</v>
       </c>
       <c r="E112" s="1">
-        <v>94.848</v>
+        <v>101.276</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>94848.0</v>
+        <v>202552.0</v>
       </c>
       <c r="I112" s="1">
-        <v>-1321.0</v>
+        <v>-1242.0</v>
       </c>
       <c r="J112" s="1">
-        <v>-1.3927547233468</v>
+        <v>-0.61317587582448</v>
       </c>
       <c r="K112">
-        <v>1.47</v>
-[...2 lines deleted...]
-        <v>311</v>
+        <v>0.46</v>
+      </c>
+      <c r="L112">
+        <v>924.66</v>
       </c>
       <c r="M112" s="1">
-        <v>93527.0</v>
+        <v>201310.0</v>
       </c>
       <c r="N112" s="1">
-        <v>94998.23</v>
+        <v>202234.66</v>
       </c>
       <c r="O112" s="1">
-        <v>0.42</v>
+        <v>0.92</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
       <c r="B113" t="s">
-        <v>313</v>
+        <v>308</v>
       </c>
       <c r="C113" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>98.583</v>
+        <v>100.657</v>
       </c>
       <c r="E113" s="1">
-        <v>96.638</v>
+        <v>101.62</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>193276.0</v>
+        <v>304860.0</v>
       </c>
       <c r="I113" s="1">
-        <v>3890.0</v>
+        <v>-2889.0</v>
       </c>
       <c r="J113" s="1">
-        <v>2.0126658250378</v>
+        <v>-0.94764810076757</v>
       </c>
       <c r="K113">
-        <v>1.2</v>
+        <v>1.47</v>
       </c>
       <c r="L113" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="M113" s="1">
-        <v>197166.0</v>
+        <v>301971.0</v>
       </c>
       <c r="N113" s="1">
-        <v>199570.11</v>
+        <v>306380.59</v>
       </c>
       <c r="O113" s="1">
-        <v>0.88</v>
+        <v>1.4</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>315</v>
+        <v>310</v>
       </c>
       <c r="B114" t="s">
-        <v>316</v>
+        <v>311</v>
       </c>
       <c r="C114" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>100.332</v>
+        <v>100.5</v>
       </c>
       <c r="E114" s="1">
-        <v>100.978</v>
+        <v>101.83</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>100978.0</v>
+        <v>203660.0</v>
       </c>
       <c r="I114" s="1">
-        <v>-646.0</v>
+        <v>-2660.0</v>
       </c>
       <c r="J114" s="1">
-        <v>-0.63974331042405</v>
+        <v>-1.3060983992929</v>
       </c>
       <c r="K114">
-        <v>2.07</v>
+        <v>3.88</v>
       </c>
       <c r="L114" t="s">
-        <v>317</v>
+        <v>312</v>
       </c>
       <c r="M114" s="1">
-        <v>100332.0</v>
+        <v>201000.0</v>
       </c>
       <c r="N114" s="1">
-        <v>102397.75</v>
+        <v>208758.9</v>
       </c>
       <c r="O114" s="1">
-        <v>0.45</v>
+        <v>0.95</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>318</v>
+        <v>313</v>
       </c>
       <c r="B115" t="s">
-        <v>319</v>
+        <v>314</v>
       </c>
       <c r="C115" s="1">
         <v>100000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>101.303</v>
+        <v>93.506</v>
       </c>
       <c r="E115" s="1">
-        <v>102.269</v>
+        <v>94.848</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>102269.0</v>
+        <v>94848.0</v>
       </c>
       <c r="I115" s="1">
-        <v>-966.0</v>
+        <v>-1342.0</v>
       </c>
       <c r="J115" s="1">
-        <v>-0.9445677575805</v>
+        <v>-1.4148954116059</v>
       </c>
       <c r="K115">
-        <v>1.94</v>
-[...2 lines deleted...]
-        <v>320</v>
+        <v>0.06</v>
+      </c>
+      <c r="L115">
+        <v>61.64</v>
       </c>
       <c r="M115" s="1">
-        <v>101303.0</v>
+        <v>93506.0</v>
       </c>
       <c r="N115" s="1">
-        <v>103239.99</v>
+        <v>93567.64</v>
       </c>
       <c r="O115" s="1">
-        <v>0.45</v>
+        <v>0.43</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>321</v>
+        <v>315</v>
       </c>
       <c r="B116" t="s">
-        <v>322</v>
+        <v>316</v>
       </c>
       <c r="C116" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>95.27</v>
+        <v>98.544</v>
       </c>
       <c r="E116" s="1">
-        <v>92.67</v>
+        <v>96.638</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>92670.0</v>
+        <v>193276.0</v>
       </c>
       <c r="I116" s="1">
-        <v>2600.0</v>
+        <v>3812.0</v>
       </c>
       <c r="J116" s="1">
-        <v>2.8056544728607</v>
+        <v>1.9723090295743</v>
       </c>
       <c r="K116">
-        <v>0.02</v>
+        <v>0.03</v>
       </c>
       <c r="L116">
-        <v>22.6</v>
+        <v>54.79</v>
       </c>
       <c r="M116" s="1">
-        <v>95270.0</v>
+        <v>197088.0</v>
       </c>
       <c r="N116" s="1">
-        <v>95292.6</v>
+        <v>197142.79</v>
       </c>
       <c r="O116" s="1">
-        <v>0.42</v>
+        <v>0.9</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>323</v>
+        <v>317</v>
       </c>
       <c r="B117" t="s">
-        <v>324</v>
+        <v>318</v>
       </c>
       <c r="C117" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>95.401</v>
+        <v>100.17</v>
       </c>
       <c r="E117" s="1">
-        <v>94.041</v>
+        <v>100.978</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>188082.0</v>
+        <v>100978.0</v>
       </c>
       <c r="I117" s="1">
-        <v>2720.0</v>
+        <v>-808.0</v>
       </c>
       <c r="J117" s="1">
-        <v>1.4461777309897</v>
+        <v>-0.80017429539108</v>
       </c>
       <c r="K117">
-        <v>1.35</v>
+        <v>2.28</v>
       </c>
       <c r="L117" t="s">
-        <v>325</v>
+        <v>319</v>
       </c>
       <c r="M117" s="1">
-        <v>190802.0</v>
+        <v>100170.0</v>
       </c>
       <c r="N117" s="1">
-        <v>193499.26</v>
+        <v>102454.25</v>
       </c>
       <c r="O117" s="1">
-        <v>0.85</v>
+        <v>0.47</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>326</v>
+        <v>320</v>
       </c>
       <c r="B118" t="s">
-        <v>327</v>
+        <v>321</v>
       </c>
       <c r="C118" s="1">
         <v>100000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>98.259</v>
+        <v>101.179</v>
       </c>
       <c r="E118" s="1">
-        <v>96.744</v>
+        <v>102.269</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>96744.0</v>
+        <v>102269.0</v>
       </c>
       <c r="I118" s="1">
-        <v>1515.0</v>
+        <v>-1090.0</v>
       </c>
       <c r="J118" s="1">
-        <v>1.5659885884396</v>
+        <v>-1.0658166208724</v>
       </c>
       <c r="K118">
-        <v>0.89</v>
-[...2 lines deleted...]
-        <v>889.04</v>
+        <v>2.15</v>
+      </c>
+      <c r="L118" t="s">
+        <v>322</v>
       </c>
       <c r="M118" s="1">
-        <v>98259.0</v>
+        <v>101179.0</v>
       </c>
       <c r="N118" s="1">
-        <v>99148.04</v>
+        <v>103326.95</v>
       </c>
       <c r="O118" s="1">
-        <v>0.44</v>
+        <v>0.47</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="B119" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="C119" s="1">
         <v>100000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>98.566</v>
+        <v>95.287</v>
       </c>
       <c r="E119" s="1">
-        <v>98.5</v>
+        <v>92.67</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>98500.0</v>
+        <v>92670.0</v>
       </c>
       <c r="I119" s="1">
-        <v>66.0</v>
+        <v>2617.0</v>
       </c>
       <c r="J119" s="1">
-        <v>0.067005076142132</v>
+        <v>2.8239991367217</v>
       </c>
       <c r="K119">
-        <v>0.25</v>
+        <v>0.04</v>
       </c>
       <c r="L119">
-        <v>247.26</v>
+        <v>37.67</v>
       </c>
       <c r="M119" s="1">
-        <v>98566.0</v>
+        <v>95287.0</v>
       </c>
       <c r="N119" s="1">
-        <v>98813.26</v>
+        <v>95324.67</v>
       </c>
       <c r="O119" s="1">
-        <v>0.43</v>
+        <v>0.44</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
       <c r="B120" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="C120" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>108.614</v>
+        <v>95.295</v>
       </c>
       <c r="E120" s="1">
-        <v>113.89</v>
+        <v>94.041</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>113890.0</v>
+        <v>188082.0</v>
       </c>
       <c r="I120" s="1">
-        <v>-5276.0</v>
+        <v>2508.0</v>
       </c>
       <c r="J120" s="1">
-        <v>-4.6325401703398</v>
+        <v>1.3334609372508</v>
       </c>
       <c r="K120">
-        <v>0.38</v>
+        <v>0.06</v>
       </c>
       <c r="L120">
-        <v>382.19</v>
+        <v>113.01</v>
       </c>
       <c r="M120" s="1">
-        <v>108614.0</v>
+        <v>190590.0</v>
       </c>
       <c r="N120" s="1">
-        <v>108996.19</v>
+        <v>190703.01</v>
       </c>
       <c r="O120" s="1">
-        <v>0.48</v>
+        <v>0.87</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>332</v>
+        <v>327</v>
       </c>
       <c r="B121" t="s">
-        <v>333</v>
+        <v>328</v>
       </c>
       <c r="C121" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>98.989</v>
+        <v>98.119</v>
       </c>
       <c r="E121" s="1">
-        <v>99.871</v>
+        <v>96.744</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>199742.0</v>
+        <v>96744.0</v>
       </c>
       <c r="I121" s="1">
-        <v>-1764.0</v>
+        <v>1375.0</v>
       </c>
       <c r="J121" s="1">
-        <v>-0.88313924963203</v>
+        <v>1.4212767716861</v>
       </c>
       <c r="K121">
-        <v>0.56</v>
-[...2 lines deleted...]
-        <v>334</v>
+        <v>0.97</v>
+      </c>
+      <c r="L121">
+        <v>971.92</v>
       </c>
       <c r="M121" s="1">
-        <v>197978.0</v>
+        <v>98119.0</v>
       </c>
       <c r="N121" s="1">
-        <v>199091.01</v>
+        <v>99090.92</v>
       </c>
       <c r="O121" s="1">
-        <v>0.87</v>
+        <v>0.45</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
       <c r="B122" t="s">
-        <v>336</v>
+        <v>330</v>
       </c>
       <c r="C122" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>100.033</v>
+        <v>98.373</v>
       </c>
       <c r="E122" s="1">
-        <v>100.052</v>
+        <v>98.5</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>200104.0</v>
+        <v>98500.0</v>
       </c>
       <c r="I122" s="1">
-        <v>-38.0</v>
+        <v>-127.0</v>
       </c>
       <c r="J122" s="1">
-        <v>-0.01899012513493</v>
+        <v>-0.12893401015228</v>
       </c>
       <c r="K122">
-        <v>2.09</v>
-[...2 lines deleted...]
-        <v>337</v>
+        <v>0.39</v>
+      </c>
+      <c r="L122">
+        <v>390.41</v>
       </c>
       <c r="M122" s="1">
-        <v>200066.0</v>
+        <v>98373.0</v>
       </c>
       <c r="N122" s="1">
-        <v>204239.97</v>
+        <v>98763.41</v>
       </c>
       <c r="O122" s="1">
-        <v>0.9</v>
+        <v>0.45</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>338</v>
+        <v>331</v>
       </c>
       <c r="B123" t="s">
-        <v>339</v>
+        <v>332</v>
       </c>
       <c r="C123" s="1">
         <v>100000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>95.426</v>
+        <v>108.272</v>
       </c>
       <c r="E123" s="1">
-        <v>95.09</v>
+        <v>113.89</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>95090.0</v>
+        <v>113890.0</v>
       </c>
       <c r="I123" s="1">
-        <v>336.0</v>
+        <v>-5618.0</v>
       </c>
       <c r="J123" s="1">
-        <v>0.35334945840782</v>
+        <v>-4.9328299236105</v>
       </c>
       <c r="K123">
-        <v>0.97</v>
+        <v>0.85</v>
       </c>
       <c r="L123">
-        <v>969.86</v>
+        <v>849.32</v>
       </c>
       <c r="M123" s="1">
-        <v>95426.0</v>
+        <v>108272.0</v>
       </c>
       <c r="N123" s="1">
-        <v>96395.86</v>
+        <v>109121.32</v>
       </c>
       <c r="O123" s="1">
-        <v>0.42</v>
+        <v>0.5</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>340</v>
+        <v>333</v>
       </c>
       <c r="B124" t="s">
-        <v>341</v>
+        <v>334</v>
       </c>
       <c r="C124" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>100.8</v>
+        <v>98.974</v>
       </c>
       <c r="E124" s="1">
-        <v>101.97933333</v>
+        <v>99.871</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>305938.0</v>
+        <v>199742.0</v>
       </c>
       <c r="I124" s="1">
-        <v>-3538.0</v>
+        <v>-1794.0</v>
       </c>
       <c r="J124" s="1">
-        <v>-1.1564434624009</v>
+        <v>-0.89815862462577</v>
       </c>
       <c r="K124">
-        <v>1.81</v>
+        <v>0.74</v>
       </c>
       <c r="L124" t="s">
-        <v>342</v>
+        <v>335</v>
       </c>
       <c r="M124" s="1">
-        <v>302400.0</v>
+        <v>197948.0</v>
       </c>
       <c r="N124" s="1">
-        <v>307836.99</v>
+        <v>199437.73</v>
       </c>
       <c r="O124" s="1">
-        <v>1.35</v>
+        <v>0.91</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="B125" t="s">
-        <v>344</v>
+        <v>337</v>
       </c>
       <c r="C125" s="1">
-        <v>238000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>98.965</v>
+        <v>95.326</v>
       </c>
       <c r="E125" s="1">
-        <v>99.778</v>
+        <v>95.09</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>237471.64</v>
+        <v>95090.0</v>
       </c>
       <c r="I125" s="1">
-        <v>-1934.94</v>
+        <v>236.0</v>
       </c>
       <c r="J125" s="1">
-        <v>-0.81480887570406</v>
+        <v>0.24818592911978</v>
       </c>
       <c r="K125">
-        <v>0.5</v>
-[...2 lines deleted...]
-        <v>345</v>
+        <v>0.03</v>
+      </c>
+      <c r="L125">
+        <v>30.14</v>
       </c>
       <c r="M125" s="1">
-        <v>235536.7</v>
+        <v>95326.0</v>
       </c>
       <c r="N125" s="1">
-        <v>236717.73</v>
+        <v>95356.14</v>
       </c>
       <c r="O125" s="1">
-        <v>1.04</v>
+        <v>0.44</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>346</v>
+        <v>338</v>
       </c>
       <c r="B126" t="s">
-        <v>347</v>
+        <v>339</v>
       </c>
       <c r="C126" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>100.205</v>
+        <v>100.41</v>
       </c>
       <c r="E126" s="1">
-        <v>100.376</v>
+        <v>101.97933333</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>200752.0</v>
+        <v>305938.0</v>
       </c>
       <c r="I126" s="1">
-        <v>-342.0</v>
+        <v>-4708.0</v>
       </c>
       <c r="J126" s="1">
-        <v>-0.17035944847374</v>
+        <v>-1.5388738894809</v>
       </c>
       <c r="K126">
-        <v>2.15</v>
+        <v>2.02</v>
       </c>
       <c r="L126" t="s">
-        <v>348</v>
+        <v>340</v>
       </c>
       <c r="M126" s="1">
-        <v>200410.0</v>
+        <v>301230.0</v>
       </c>
       <c r="N126" s="1">
-        <v>204716.85</v>
+        <v>307299.86</v>
       </c>
       <c r="O126" s="1">
-        <v>0.9</v>
+        <v>1.41</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>349</v>
+        <v>341</v>
       </c>
       <c r="B127" t="s">
-        <v>350</v>
+        <v>342</v>
       </c>
       <c r="C127" s="1">
-        <v>207000.0</v>
+        <v>238000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>98.58</v>
+        <v>98.913</v>
       </c>
       <c r="E127" s="1">
-        <v>99.462</v>
+        <v>99.778</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>205886.34</v>
+        <v>237471.64</v>
       </c>
       <c r="I127" s="1">
-        <v>-1825.74</v>
+        <v>-2058.7</v>
       </c>
       <c r="J127" s="1">
-        <v>-0.88677082704953</v>
+        <v>-0.86692457255106</v>
       </c>
       <c r="K127">
-        <v>1.9</v>
+        <v>0.67</v>
       </c>
       <c r="L127" t="s">
-        <v>351</v>
+        <v>343</v>
       </c>
       <c r="M127" s="1">
-        <v>204060.6</v>
+        <v>235412.94</v>
       </c>
       <c r="N127" s="1">
-        <v>207990.76</v>
+        <v>237006.4</v>
       </c>
       <c r="O127" s="1">
-        <v>0.91</v>
+        <v>1.08</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>352</v>
+        <v>344</v>
       </c>
       <c r="B128" t="s">
-        <v>353</v>
+        <v>345</v>
       </c>
       <c r="C128" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>97.732</v>
+        <v>100.028</v>
       </c>
       <c r="E128" s="1">
-        <v>97.192</v>
+        <v>100.376</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>97192.0</v>
+        <v>200752.0</v>
       </c>
       <c r="I128" s="1">
-        <v>540.0</v>
+        <v>-696.0</v>
       </c>
       <c r="J128" s="1">
-        <v>0.5556012840563</v>
+        <v>-0.34669642145533</v>
       </c>
       <c r="K128">
-        <v>0.26</v>
-[...2 lines deleted...]
-        <v>263.01</v>
+        <v>2.33</v>
+      </c>
+      <c r="L128" t="s">
+        <v>346</v>
       </c>
       <c r="M128" s="1">
-        <v>97732.0</v>
+        <v>200056.0</v>
       </c>
       <c r="N128" s="1">
-        <v>97995.01</v>
+        <v>204724.49</v>
       </c>
       <c r="O128" s="1">
-        <v>0.43</v>
+        <v>0.94</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
+        <v>347</v>
+      </c>
+      <c r="B129" t="s">
+        <v>348</v>
+      </c>
+      <c r="C129" s="1">
+        <v>207000.0</v>
+      </c>
+      <c r="D129" s="1">
+        <v>98.634</v>
+      </c>
+      <c r="E129" s="1">
+        <v>99.462</v>
+      </c>
+      <c r="F129" t="s">
+        <v>8</v>
+      </c>
+      <c r="G129">
+        <v>1.0</v>
+      </c>
+      <c r="H129" s="1">
+        <v>205886.34</v>
+      </c>
+      <c r="I129" s="1">
+        <v>-1713.96</v>
+      </c>
+      <c r="J129" s="1">
+        <v>-0.83247873559751</v>
+      </c>
+      <c r="K129">
+        <v>2.03</v>
+      </c>
+      <c r="L129" t="s">
+        <v>349</v>
+      </c>
+      <c r="M129" s="1">
+        <v>204172.38</v>
+      </c>
+      <c r="N129" s="1">
+        <v>208383.27</v>
+      </c>
+      <c r="O129" s="1">
+        <v>0.95</v>
+      </c>
+      <c r="P129">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="130" spans="1:16">
+      <c r="A130" t="s">
+        <v>350</v>
+      </c>
+      <c r="B130" t="s">
+        <v>351</v>
+      </c>
+      <c r="C130" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D130" s="1">
+        <v>97.613</v>
+      </c>
+      <c r="E130" s="1">
+        <v>97.192</v>
+      </c>
+      <c r="F130" t="s">
+        <v>8</v>
+      </c>
+      <c r="G130">
+        <v>1.0</v>
+      </c>
+      <c r="H130" s="1">
+        <v>97192.0</v>
+      </c>
+      <c r="I130" s="1">
+        <v>421.0</v>
+      </c>
+      <c r="J130" s="1">
+        <v>0.43316322331056</v>
+      </c>
+      <c r="K130">
+        <v>0.35</v>
+      </c>
+      <c r="L130">
+        <v>353.42</v>
+      </c>
+      <c r="M130" s="1">
+        <v>97613.0</v>
+      </c>
+      <c r="N130" s="1">
+        <v>97966.42</v>
+      </c>
+      <c r="O130" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="P130">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="131" spans="1:16">
+      <c r="A131" t="s">
+        <v>352</v>
+      </c>
+      <c r="B131" t="s">
+        <v>353</v>
+      </c>
+      <c r="C131" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D131" s="1">
+        <v>102.62</v>
+      </c>
+      <c r="E131" s="1">
+        <v>104.182</v>
+      </c>
+      <c r="F131" t="s">
+        <v>8</v>
+      </c>
+      <c r="G131">
+        <v>1.0</v>
+      </c>
+      <c r="H131" s="1">
+        <v>104182.0</v>
+      </c>
+      <c r="I131" s="1">
+        <v>-1562.0</v>
+      </c>
+      <c r="J131" s="1">
+        <v>-1.4992993031426</v>
+      </c>
+      <c r="K131">
+        <v>3.9</v>
+      </c>
+      <c r="L131" t="s">
         <v>354</v>
       </c>
-      <c r="B129" t="s">
-[...41 lines deleted...]
-      <c r="P129">
+      <c r="M131" s="1">
+        <v>102620.0</v>
+      </c>
+      <c r="N131" s="1">
+        <v>106522.74</v>
+      </c>
+      <c r="O131" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="P131">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>