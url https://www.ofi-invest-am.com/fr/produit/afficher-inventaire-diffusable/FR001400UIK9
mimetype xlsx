--- v3 (2026-07-08)
+++ v4 (2026-09-06)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="355">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="365">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C/D</t>
   </si>
   <si>
     <t>FR001400UIK9</t>
   </si>
   <si>
@@ -100,1029 +100,1059 @@
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR001400KPZ3</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART I</t>
   </si>
   <si>
-    <t>DU100626</t>
-[...2 lines deleted...]
-    <t>EURO-SCHATZ JUN 26</t>
+    <t>DU100926</t>
+  </si>
+  <si>
+    <t>EURO-SCHATZ SEP 26</t>
   </si>
   <si>
     <t>XS2747181969</t>
   </si>
   <si>
     <t>ABB FINANCE BV 3.125 15/01/2029</t>
   </si>
   <si>
+    <t>1 241.44</t>
+  </si>
+  <si>
     <t>XS2558022591</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 22/02/2033</t>
   </si>
   <si>
-    <t>1 319.86</t>
+    <t>3 004.79</t>
   </si>
   <si>
     <t>XS3066564900</t>
   </si>
   <si>
     <t>ACHMEA BANK NV 2.5 06/05/2028</t>
   </si>
   <si>
-    <t>4 643.84</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2958382645</t>
   </si>
   <si>
     <t>ACHMEA BANK NV 2.75 10/12/2027</t>
   </si>
   <si>
-    <t>1 823.29</t>
+    <t>2 727.40</t>
   </si>
   <si>
     <t>XS2464405229</t>
   </si>
   <si>
     <t>AIB GROUP PLC 04/04/2028</t>
   </si>
   <si>
+    <t>1 220.55</t>
+  </si>
+  <si>
     <t>XS2343340852</t>
   </si>
   <si>
     <t>AIB GROUP PLC 17/11/2027</t>
   </si>
   <si>
     <t>FR0014013VW7</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 2.625 05/11/2029</t>
   </si>
   <si>
-    <t>1 121.92</t>
+    <t>1 553.42</t>
   </si>
   <si>
     <t>XS2156598281</t>
   </si>
   <si>
     <t>AKZO NOBEL NV 1.625 14/04/2030</t>
   </si>
   <si>
-    <t>3 214.38</t>
-[...10 lines deleted...]
-  <si>
     <t>XS2622275886</t>
   </si>
   <si>
     <t>AMERICAN TOWER CORPORATION 4.125 16/05/2027</t>
   </si>
   <si>
-    <t>7 436.30</t>
+    <t>XS3368960962</t>
+  </si>
+  <si>
+    <t>AMPHENOL CORPORATION 3.375 12/05/2029</t>
   </si>
   <si>
     <t>XS2273810510</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 0 16/07/2026</t>
   </si>
   <si>
     <t>XS1799611642</t>
   </si>
   <si>
     <t>AXA SA 28/05/2049</t>
   </si>
   <si>
-    <t>8 467.81</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0014015J87</t>
   </si>
   <si>
     <t>AYVENS SA 3 18/04/2030</t>
   </si>
   <si>
+    <t>FR0014017YD2</t>
+  </si>
+  <si>
+    <t>AYVENS SA 3.375 16/04/2029</t>
+  </si>
+  <si>
     <t>FR001400RGV6</t>
   </si>
   <si>
     <t>AYVENS SA 3.875 16/07/2029</t>
   </si>
   <si>
-    <t>8 535.62</t>
+    <t>10 446.58</t>
   </si>
   <si>
     <t>XS2430998893</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 14/01/2029</t>
   </si>
   <si>
     <t>XS2908735504</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 02/04/2029</t>
   </si>
   <si>
+    <t>1 816.44</t>
+  </si>
+  <si>
     <t>XS2038039074</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 08/08/2029</t>
   </si>
   <si>
-    <t>1 557.26</t>
+    <t>1 938.63</t>
   </si>
   <si>
     <t>FR0013408960</t>
   </si>
   <si>
     <t>BANQUE EUROPEENNE DU CREDIT MUTUEL 1.75 15/03/2029</t>
   </si>
   <si>
+    <t>1 236.99</t>
+  </si>
+  <si>
     <t>FR001400AY79</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 16/06/2032</t>
   </si>
   <si>
-    <t>3 163.70</t>
+    <t>3 800.68</t>
   </si>
   <si>
     <t>BE6340794013</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 19/04/2033</t>
   </si>
   <si>
-    <t>5 120.55</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3075491152</t>
   </si>
   <si>
     <t>BMW FINANCE NV 2.625 20/05/2028</t>
   </si>
   <si>
-    <t>5 586.22</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0014001JT3</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/01/2030</t>
   </si>
   <si>
     <t>FR0014009HA0</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 31/03/2032</t>
   </si>
   <si>
     <t>XS2776511060</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 3.5 01/03/2029</t>
   </si>
   <si>
+    <t>XS3367613448</t>
+  </si>
+  <si>
+    <t>BOOKING HOLDINGS INC 3.5 11/05/2030</t>
+  </si>
+  <si>
     <t>FR001400N4L7</t>
   </si>
   <si>
     <t>BPCE SA 3.875 11/01/2029</t>
   </si>
   <si>
-    <t>2 834.59</t>
+    <t>4 745.55</t>
   </si>
   <si>
     <t>XS3108521124</t>
   </si>
   <si>
     <t>CA AUTO BANK SPA (DUBLIN BRANCH) 2.75 07/07/2028</t>
   </si>
   <si>
-    <t>2 086.99</t>
+    <t>2 539.04</t>
   </si>
   <si>
     <t>XS3275406539</t>
   </si>
   <si>
     <t>CA AUTO BANK SPA (DUBLIN BRANCH) 2.75 21/01/2029</t>
   </si>
   <si>
+    <t>1 047.26</t>
+  </si>
+  <si>
     <t>XS2434702424</t>
   </si>
   <si>
     <t>CAIXABANK SA 21/01/2028</t>
   </si>
   <si>
     <t>XS3280995518</t>
   </si>
   <si>
     <t>CANADIAN IMPERIAL BANK OF COMMERCE 30/07/2030</t>
   </si>
   <si>
-    <t>1 443.25</t>
+    <t>2 677.33</t>
   </si>
   <si>
     <t>FR0014012SB9</t>
   </si>
   <si>
     <t>CAPGEMINI SE 2.5 25/09/2028</t>
   </si>
   <si>
-    <t>2 698.63</t>
+    <t>3 520.55</t>
   </si>
   <si>
     <t>XS3231164586</t>
   </si>
   <si>
     <t>CATERPILLAR FINANCIAL SERVICES COR 2.541 20/11/2028</t>
   </si>
   <si>
-    <t>2 563.28</t>
+    <t>3 661.82</t>
   </si>
   <si>
     <t>XS2348237871</t>
   </si>
   <si>
     <t>CELLNEX FINANCE COMPANY SA 1.5 08/06/2028</t>
   </si>
   <si>
-    <t>1 257.53</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3071246295</t>
   </si>
   <si>
     <t>CENCORA INC 2.875 22/05/2028</t>
   </si>
   <si>
-    <t>2 544.18</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3326474155</t>
   </si>
   <si>
     <t>COCA-COLA HBC FINANCE BV 3.625 01/10/2030</t>
   </si>
   <si>
     <t>XS2114852218</t>
   </si>
   <si>
     <t>COMCAST CORPORATION 0.25 20/05/2027</t>
   </si>
   <si>
-    <t>XS2517103417</t>
-[...7 lines deleted...]
-  <si>
     <t>XS3232968803</t>
   </si>
   <si>
     <t>COMPASS GROUP PLC 2.625 15/01/2029</t>
   </si>
   <si>
+    <t>1 042.81</t>
+  </si>
+  <si>
     <t>FR0014014P49</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 03/07/2031</t>
   </si>
   <si>
-    <t>3 287.67</t>
+    <t>4 828.77</t>
   </si>
   <si>
     <t>FR001400KDS4</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 28/08/2033</t>
   </si>
   <si>
-    <t>6 780.82</t>
+    <t>8 589.04</t>
   </si>
   <si>
     <t>FR0013517307</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 11/06/2029</t>
   </si>
   <si>
-    <t>2 075.34</t>
+    <t>2 486.30</t>
   </si>
   <si>
     <t>BE0002936178</t>
   </si>
   <si>
     <t>CRELAN SA 28/02/2030</t>
   </si>
   <si>
+    <t>1 660.27</t>
+  </si>
+  <si>
     <t>XS3081821699</t>
   </si>
   <si>
     <t>DAIMLER TRUCK INTERNATIONAL FINANC 3 27/11/2029</t>
   </si>
   <si>
-    <t>1 101.37</t>
+    <t>1 594.52</t>
+  </si>
+  <si>
+    <t>XS3352082930</t>
+  </si>
+  <si>
+    <t>DANAHER CORPORATION 3.25 29/04/2030</t>
   </si>
   <si>
     <t>FR0014017HN6</t>
   </si>
   <si>
     <t>DANONE SA 3.379 01/04/2030</t>
   </si>
   <si>
     <t>FR0014005EJ6</t>
   </si>
   <si>
     <t>DANONE SA PERP</t>
   </si>
   <si>
+    <t>1 438.36</t>
+  </si>
+  <si>
     <t>FR0013444551</t>
   </si>
   <si>
     <t>DASSAULT SYSTEMES 0.375 16/09/2029</t>
   </si>
   <si>
     <t>DE000A4DFH60</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 16/06/2029</t>
   </si>
   <si>
-    <t>7 347.95</t>
+    <t>8 827.40</t>
   </si>
   <si>
     <t>XS2147889427</t>
   </si>
   <si>
     <t>DIAGEO FINANCE PLC 1.875 27/03/2027</t>
   </si>
   <si>
     <t>XS3086867440</t>
   </si>
   <si>
     <t>ELM BV 3.375 19/06/2030</t>
   </si>
   <si>
-    <t>2 727.74</t>
+    <t>3 282.53</t>
   </si>
   <si>
     <t>XS3008888953</t>
   </si>
   <si>
     <t>ENEL FINANCE INTERNATIONAL NV 2.625 24/02/2028</t>
   </si>
   <si>
+    <t>1 510.27</t>
+  </si>
+  <si>
     <t>FR001400A1H6</t>
   </si>
   <si>
     <t>ENGIE SA 3.5 27/09/2029</t>
   </si>
   <si>
-    <t>3 739.73</t>
+    <t>4 890.41</t>
   </si>
   <si>
     <t>AT0000A2U543</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG 15/11/2032</t>
   </si>
   <si>
     <t>XS2386877133</t>
   </si>
   <si>
     <t>ESSITY CAPITAL BV 0.25 15/09/2029</t>
   </si>
   <si>
     <t>XS2904504979</t>
   </si>
   <si>
     <t>EUROBANK SA (ATHINA) 24/09/2030</t>
   </si>
   <si>
-    <t>2 169.86</t>
+    <t>2 827.40</t>
   </si>
   <si>
     <t>XS3110850347</t>
   </si>
   <si>
     <t>EUROBANK SA 07/07/2028</t>
   </si>
   <si>
-    <t>2 181.85</t>
+    <t>2 654.45</t>
   </si>
   <si>
     <t>XS2919679816</t>
   </si>
   <si>
     <t>EUROGRID GMBH 3.075 18/10/2027</t>
   </si>
   <si>
-    <t>1 465.89</t>
+    <t>1 971.37</t>
   </si>
   <si>
     <t>DK0030555156</t>
   </si>
   <si>
     <t>EURONEXT NV 2.625 26/11/2028</t>
   </si>
   <si>
-    <t>1 106.82</t>
+    <t>1 598.73</t>
   </si>
   <si>
     <t>XS1753808929</t>
   </si>
   <si>
     <t>EXOR NV 1.75 18/01/2028</t>
   </si>
   <si>
     <t>XS3299544711</t>
   </si>
   <si>
     <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
   </si>
   <si>
     <t>XS3036647694</t>
   </si>
   <si>
     <t>FRESENIUS MEDICAL CARE AG 3.125 08/12/2028</t>
   </si>
   <si>
     <t>XS1733289406</t>
   </si>
   <si>
     <t>GENERTEL SPA 14/12/2047</t>
   </si>
   <si>
-    <t>1 362.33</t>
+    <t>2 060.96</t>
   </si>
   <si>
     <t>XS3148184156</t>
   </si>
   <si>
     <t>GIVAUDAN FINANCE EUROPE BV 2.875 09/09/2029</t>
   </si>
   <si>
-    <t>1 677.74</t>
+    <t>2 150.34</t>
   </si>
   <si>
     <t>XS1654229373</t>
   </si>
   <si>
     <t>GRAND CITY PROPERTIES SA 1.375 03/08/2026</t>
   </si>
   <si>
+    <t>1 167.81</t>
+  </si>
+  <si>
+    <t>XS3379436325</t>
+  </si>
+  <si>
+    <t>HEIDELBERG MATERIALS AG 3.5 10/10/2029</t>
+  </si>
+  <si>
     <t>XS2385390724</t>
   </si>
   <si>
     <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
   </si>
   <si>
     <t>XS2788605660</t>
   </si>
   <si>
     <t>HSBC HOLDINGS PLC 22/03/2035</t>
   </si>
   <si>
-    <t>FI4000523550</t>
-[...7 lines deleted...]
-  <si>
     <t>FR0013320058</t>
   </si>
   <si>
     <t>ICADE 1.625 28/02/2028</t>
   </si>
   <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>2 006.81</t>
+    <t>2 637.22</t>
   </si>
   <si>
     <t>XS2457469547</t>
   </si>
   <si>
     <t>IMCD NV 2.125 31/03/2027</t>
   </si>
   <si>
     <t>XS2244936659</t>
   </si>
   <si>
     <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
   </si>
   <si>
-    <t>2 283.90</t>
+    <t>3 085.27</t>
   </si>
   <si>
     <t>XS2350756446</t>
   </si>
   <si>
     <t>ING GROEP NV 09/06/2032</t>
   </si>
   <si>
     <t>XS2258452478</t>
   </si>
   <si>
     <t>ING GROEP NV 18/02/2029</t>
   </si>
   <si>
     <t>XS2886191589</t>
   </si>
   <si>
     <t>ING GROEP NV 26/08/2035</t>
   </si>
   <si>
-    <t>2 643.15</t>
+    <t>3 341.78</t>
   </si>
   <si>
     <t>XS2592650373</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 08/03/2028</t>
   </si>
   <si>
+    <t>1 910.96</t>
+  </si>
+  <si>
     <t>XS2931945211</t>
   </si>
   <si>
     <t>JYSKE BANK A/S 05/05/2029</t>
   </si>
   <si>
-    <t>2 678.08</t>
-[...1 lines deleted...]
-  <si>
     <t>BE0002914951</t>
   </si>
   <si>
     <t>KBC GROEP NV 25/04/2033</t>
   </si>
   <si>
-    <t>4 674.66</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400KHZ0</t>
   </si>
   <si>
     <t>KERING SA 3.625 05/09/2027</t>
   </si>
   <si>
-    <t>4 310.27</t>
+    <t>5 502.05</t>
   </si>
   <si>
     <t>FR0013512233</t>
   </si>
   <si>
     <t>KLEPIERRE SA 2 12/05/2029</t>
   </si>
   <si>
-    <t>3 649.32</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2193978363</t>
   </si>
   <si>
     <t>KONINKLIJKE DSM NV 0.25 23/06/2028</t>
   </si>
   <si>
     <t>FR001400HOZ2</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 4 03/05/2028</t>
   </si>
   <si>
-    <t>3 747.95</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2904651093</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 2.75 20/09/2027</t>
   </si>
   <si>
-    <t>3 043.84</t>
+    <t>3 947.95</t>
   </si>
   <si>
     <t>FR001400ZED2</t>
   </si>
   <si>
     <t>LVMH MOET HENNESSY LOUIS VUITTON S 2.625 07/03/2029</t>
   </si>
   <si>
+    <t>1 352.05</t>
+  </si>
+  <si>
     <t>XS3320664710</t>
   </si>
   <si>
     <t>MAPLE PARENT HOLDINGS CORP 3.881 26/03/2030</t>
   </si>
   <si>
     <t>XS3233927733</t>
   </si>
   <si>
     <t>MITSUBISHI HC CAPITAL UK PLC 2.856 26/11/2028</t>
   </si>
   <si>
-    <t>2 640.82</t>
+    <t>3 814.52</t>
   </si>
   <si>
     <t>FR0013425147</t>
   </si>
   <si>
     <t>MMS USA FINANCING INC 1.25 13/06/2028</t>
   </si>
   <si>
-    <t>2 061.64</t>
+    <t>2 472.60</t>
   </si>
   <si>
     <t>XS2151059206</t>
   </si>
   <si>
     <t>MONDI FINANCE EUROPE GMBH 2.375 01/04/2028</t>
   </si>
   <si>
     <t>XS2548080832</t>
   </si>
   <si>
     <t>MORGAN STANLEY 25/10/2028</t>
   </si>
   <si>
-    <t>6 606.34</t>
+    <t>8 979.87</t>
   </si>
   <si>
     <t>XS3284396622</t>
   </si>
   <si>
     <t>NATIONAL BANK OF GREECE SA 04/02/2031</t>
   </si>
   <si>
+    <t>1 070.21</t>
+  </si>
+  <si>
     <t>XS2680745119</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 4.151 12/09/2027</t>
   </si>
   <si>
-    <t>4 776.49</t>
+    <t>6 141.21</t>
   </si>
   <si>
     <t>XS2382950330</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 14/09/2032</t>
   </si>
   <si>
     <t>FR001400H0F5</t>
   </si>
   <si>
     <t>NEXANS SA 5.5 05/04/2028</t>
   </si>
   <si>
+    <t>1 958.90</t>
+  </si>
+  <si>
     <t>XS1550988643</t>
   </si>
   <si>
     <t>NN GROUP NV 13/01/2048</t>
   </si>
   <si>
-    <t>1 102.40</t>
+    <t>1 862.67</t>
   </si>
   <si>
     <t>XS2343459074</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 18/08/2031</t>
   </si>
   <si>
     <t>XS2482618464</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 2.5 23/05/2029</t>
   </si>
   <si>
-    <t>6 616.44</t>
-[...10 lines deleted...]
-  <si>
     <t>XS3100081093</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 2.906 16/03/2029</t>
   </si>
   <si>
     <t>DK0030512421</t>
   </si>
   <si>
     <t>NYKREDIT REALKREDIT A/S 4.625 19/01/2029</t>
   </si>
   <si>
-    <t>4 105.48</t>
+    <t>7 146.58</t>
   </si>
   <si>
     <t>XS2354246816</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 0.375 16/06/2028</t>
   </si>
   <si>
+    <t>1 103.42</t>
+  </si>
+  <si>
     <t>FR0013534484</t>
   </si>
   <si>
     <t>ORANGE SA 0.125 16/09/2029</t>
   </si>
   <si>
     <t>FR001400DAO4</t>
   </si>
   <si>
     <t>ORANO SA 5.375 15/05/2027</t>
   </si>
   <si>
-    <t>4 859.59</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3019313363</t>
   </si>
   <si>
     <t>PFIZER NETHERLANDS INTERNATIONAL F 2.875 19/05/2029</t>
   </si>
   <si>
-    <t>2 567.81</t>
+    <t>XS3296830444</t>
+  </si>
+  <si>
+    <t>POWSZECHNA KASA OSZCZEDNOSCI BANK 06/05/2030</t>
   </si>
   <si>
     <t>FR0014010CJ0</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA 2.875 12/06/2029</t>
   </si>
   <si>
-    <t>2 378.77</t>
+    <t>2 851.37</t>
   </si>
   <si>
     <t>FR001400P3D4</t>
   </si>
   <si>
     <t>RCI BANQUE SA 3.75 04/10/2027</t>
   </si>
   <si>
-    <t>2 897.26</t>
+    <t>3 821.92</t>
   </si>
   <si>
     <t>XS3174782758</t>
   </si>
   <si>
     <t>RECKITT BENCKISER TREASURY SERVICE 2.625 10/09/2028</t>
   </si>
   <si>
-    <t>1 738.11</t>
+    <t>2 230.03</t>
+  </si>
+  <si>
+    <t>XS3317606419</t>
+  </si>
+  <si>
+    <t>RELX FINANCE BV 3.25 22/05/2029</t>
   </si>
   <si>
     <t>FR0014002OL8</t>
   </si>
   <si>
     <t>RENAULT SA 2.5 01/04/2028</t>
   </si>
   <si>
     <t>XS2494945939</t>
   </si>
   <si>
     <t>RENTOKIL INITIAL FINANCE BV 3.875 27/06/2027</t>
   </si>
   <si>
-    <t>6 093.84</t>
+    <t>7 367.81</t>
   </si>
   <si>
     <t>XS2332306344</t>
   </si>
   <si>
     <t>REXEL SA 2.125 15/06/2028</t>
   </si>
   <si>
+    <t>1 027.08</t>
+  </si>
+  <si>
+    <t>FR0014016SU0</t>
+  </si>
+  <si>
+    <t>SANOFI SA 3 05/05/2029</t>
+  </si>
+  <si>
+    <t>XS3393867810</t>
+  </si>
+  <si>
+    <t>SAP SE 3 03/06/2029</t>
+  </si>
+  <si>
     <t>DE000A2YB7B5</t>
   </si>
   <si>
     <t>SCHAEFFLER AG 2.875 26/03/2027</t>
   </si>
   <si>
     <t>XS2511906310</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.75 10/08/2027</t>
   </si>
   <si>
-    <t>4 993.15</t>
+    <t>6 226.03</t>
   </si>
   <si>
     <t>XS2767499275</t>
   </si>
   <si>
     <t>SNAM SPA 3.375 19/02/2028</t>
   </si>
   <si>
+    <t>2 034.25</t>
+  </si>
+  <si>
     <t>FR001400U1Q3</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 13/11/2030</t>
   </si>
   <si>
-    <t>4 409.59</t>
+    <t>6 197.26</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
-    <t>7 758.90</t>
+    <t>1 073.97</t>
   </si>
   <si>
     <t>XS1207005023</t>
   </si>
   <si>
     <t>STATKRAFT AS 1.5 26/03/2030</t>
   </si>
   <si>
     <t>FR0013505542</t>
   </si>
   <si>
     <t>SUEZ SA 1.25 02/04/2027</t>
   </si>
   <si>
     <t>XS2522879654</t>
   </si>
   <si>
     <t>SWEDBANK AB 23/08/2032</t>
   </si>
   <si>
-    <t>2 284.25</t>
+    <t>2 880.14</t>
   </si>
   <si>
     <t>XS2827694170</t>
   </si>
   <si>
     <t>SWISSCOM FINANCE BV 3.5 29/08/2028</t>
   </si>
   <si>
-    <t>2 147.95</t>
+    <t>2 723.29</t>
   </si>
   <si>
     <t>XS2117452156</t>
   </si>
   <si>
     <t>TELENOR ASA 0.25 14/02/2028</t>
   </si>
   <si>
     <t>XS1966038249</t>
   </si>
   <si>
     <t>TELSTRA CORPORATION LTD 1.375 26/03/2029</t>
   </si>
   <si>
     <t>XS1652866002</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 1.375 26/07/2027</t>
   </si>
   <si>
+    <t>1 197.95</t>
+  </si>
+  <si>
     <t>XS2437854487</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
   </si>
   <si>
     <t>CH1214797172</t>
   </si>
   <si>
     <t>UBS GROUP AG 01/03/2029</t>
   </si>
   <si>
+    <t>2 123.29</t>
+  </si>
+  <si>
     <t>CH1512676888</t>
   </si>
   <si>
     <t>UBS GROUP AG 13/02/2031</t>
   </si>
   <si>
-    <t>1 489.73</t>
+    <t>2 517.12</t>
   </si>
   <si>
     <t>BE0002784651</t>
   </si>
   <si>
     <t>UCB SA 1 30/03/2028</t>
   </si>
   <si>
     <t>FR001400SIM9</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.5 11/09/2029</t>
   </si>
   <si>
-    <t>6 069.86</t>
+    <t>7 795.89</t>
   </si>
   <si>
     <t>IT0005689986</t>
   </si>
   <si>
     <t>UNICREDIT SPA 15/07/2030</t>
   </si>
   <si>
-    <t>1 593.46</t>
+    <t>1 576.13</t>
+  </si>
+  <si>
+    <t>IT0005710055</t>
+  </si>
+  <si>
+    <t>UNICREDIT SPA 19/05/2036</t>
   </si>
   <si>
     <t>XS2496288593</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3 30/06/2027</t>
   </si>
   <si>
-    <t>4 668.49</t>
+    <t>5 654.79</t>
   </si>
   <si>
     <t>XS3063724325</t>
   </si>
   <si>
     <t>VISA INC 2.25 15/05/2028</t>
   </si>
   <si>
-    <t>4 210.89</t>
-[...1 lines deleted...]
-  <si>
     <t>DE000A19UR79</t>
   </si>
   <si>
     <t>VONOVIA FINANCE BV 1.5 14/01/2028</t>
   </si>
   <si>
     <t>XS2630465875</t>
   </si>
   <si>
     <t>WERFEN SA 4.625 06/06/2028</t>
-  </si>
-[...1 lines deleted...]
-    <t>3 902.74</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1489,122 +1519,122 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
         <v>10.0</v>
       </c>
       <c r="D2">
-        <v>102.6</v>
+        <v>102.96</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>1026.07</v>
+        <v>1029.63</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>1026.07</v>
+        <v>1029.63</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>212036.0</v>
+        <v>213879.0</v>
       </c>
       <c r="D3">
-        <v>103.11</v>
+        <v>103.5</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>21864993.21</v>
+        <v>22138207.12</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>21864993.21</v>
+        <v>22138207.12</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P131"/>
+  <dimension ref="A1:P137"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O131" sqref="O131"/>
+      <selection activeCell="O137" sqref="O137"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>11</v>
       </c>
       <c r="B1" t="s">
         <v>12</v>
       </c>
       <c r="C1" t="s">
         <v>13</v>
       </c>
       <c r="D1" t="s">
         <v>14</v>
       </c>
       <c r="E1" t="s">
         <v>15</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>16</v>
@@ -1623,6539 +1653,6839 @@
       </c>
       <c r="L1" t="s">
         <v>21</v>
       </c>
       <c r="M1" t="s">
         <v>22</v>
       </c>
       <c r="N1" t="s">
         <v>23</v>
       </c>
       <c r="O1" t="s">
         <v>24</v>
       </c>
       <c r="P1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>26</v>
       </c>
       <c r="B2" t="s">
         <v>27</v>
       </c>
       <c r="C2" s="1">
-        <v>197.0</v>
+        <v>417.0</v>
       </c>
       <c r="D2" s="1">
-        <v>1072.63</v>
+        <v>1076.23</v>
       </c>
       <c r="E2" s="1">
-        <v>1071.1378680203</v>
+        <v>1075.2423021583</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>211014.16</v>
+        <v>448376.04</v>
       </c>
       <c r="I2" s="1">
-        <v>293.95</v>
+        <v>411.87</v>
       </c>
       <c r="J2" s="1">
-        <v>0.1393034476928</v>
+        <v>0.091858164410391</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>211308.11</v>
+        <v>448787.91</v>
       </c>
       <c r="N2" s="1">
-        <v>211308.11</v>
+        <v>448787.91</v>
       </c>
       <c r="O2" s="1">
-        <v>0.97</v>
+        <v>2.03</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>28</v>
       </c>
       <c r="B3" t="s">
         <v>29</v>
       </c>
       <c r="C3" s="1">
-        <v>46.0</v>
+        <v>9.0</v>
       </c>
       <c r="D3" s="1">
-        <v>106.03</v>
+        <v>105.625</v>
       </c>
       <c r="E3" s="1">
-        <v>106.251847826</v>
+        <v>105.69</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>0.0</v>
       </c>
       <c r="I3" s="1">
-        <v>-10205.0</v>
+        <v>-585.0</v>
       </c>
       <c r="J3" s="1">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>-10205.0</v>
+        <v>-585.0</v>
       </c>
       <c r="N3" s="1">
-        <v>-10205.0</v>
+        <v>-585.0</v>
       </c>
       <c r="O3" s="1">
-        <v>-0.05</v>
+        <v>0.0</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>30</v>
       </c>
       <c r="B4" t="s">
         <v>31</v>
       </c>
       <c r="C4" s="1">
         <v>100000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>100.477</v>
+        <v>100.38</v>
       </c>
       <c r="E4" s="1">
         <v>100.05</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>100050.0</v>
       </c>
       <c r="I4" s="1">
-        <v>427.0</v>
+        <v>330.0</v>
       </c>
       <c r="J4" s="1">
-        <v>0.42678660669665</v>
+        <v>0.32983508245877</v>
       </c>
       <c r="K4">
-        <v>0.73</v>
-[...2 lines deleted...]
-        <v>727.74</v>
+        <v>1.24</v>
+      </c>
+      <c r="L4" t="s">
+        <v>32</v>
       </c>
       <c r="M4" s="1">
-        <v>100477.0</v>
+        <v>100380.0</v>
       </c>
       <c r="N4" s="1">
-        <v>101204.74</v>
+        <v>101621.44</v>
       </c>
       <c r="O4" s="1">
         <v>0.46</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C5" s="1">
         <v>200000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>102.342</v>
+        <v>102.206</v>
       </c>
       <c r="E5" s="1">
         <v>104.1035</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>208207.0</v>
       </c>
       <c r="I5" s="1">
-        <v>-3523.0</v>
+        <v>-3795.0</v>
       </c>
       <c r="J5" s="1">
-        <v>-1.6920660688642</v>
+        <v>-1.8227052884869</v>
       </c>
       <c r="K5">
-        <v>0.66</v>
+        <v>1.5</v>
       </c>
       <c r="L5" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M5" s="1">
-        <v>204684.0</v>
+        <v>204412.0</v>
       </c>
       <c r="N5" s="1">
-        <v>206003.86</v>
+        <v>207416.79</v>
       </c>
       <c r="O5" s="1">
         <v>0.94</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B6" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C6" s="1">
         <v>200000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>98.816</v>
+        <v>98.726</v>
       </c>
       <c r="E6" s="1">
         <v>99.684</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>199368.0</v>
       </c>
       <c r="I6" s="1">
-        <v>-1736.0</v>
+        <v>-1916.0</v>
       </c>
       <c r="J6" s="1">
-        <v>-0.87075157497693</v>
+        <v>-0.96103687652983</v>
       </c>
       <c r="K6">
-        <v>2.32</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>0.23</v>
+      </c>
+      <c r="L6">
+        <v>465.75</v>
       </c>
       <c r="M6" s="1">
-        <v>197632.0</v>
+        <v>197452.0</v>
       </c>
       <c r="N6" s="1">
-        <v>202275.84</v>
+        <v>197917.75</v>
       </c>
       <c r="O6" s="1">
-        <v>0.93</v>
+        <v>0.89</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>38</v>
       </c>
       <c r="B7" t="s">
         <v>39</v>
       </c>
       <c r="C7" s="1">
         <v>200000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>99.62</v>
+        <v>99.51</v>
       </c>
       <c r="E7" s="1">
         <v>99.686</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>199372.0</v>
       </c>
       <c r="I7" s="1">
-        <v>-132.0</v>
+        <v>-352.0</v>
       </c>
       <c r="J7" s="1">
-        <v>-0.06620789278334</v>
+        <v>-0.17655438075557</v>
       </c>
       <c r="K7">
-        <v>0.91</v>
+        <v>1.36</v>
       </c>
       <c r="L7" t="s">
         <v>40</v>
       </c>
       <c r="M7" s="1">
-        <v>199240.0</v>
+        <v>199020.0</v>
       </c>
       <c r="N7" s="1">
-        <v>201063.29</v>
+        <v>201747.4</v>
       </c>
       <c r="O7" s="1">
-        <v>0.92</v>
+        <v>0.91</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>41</v>
       </c>
       <c r="B8" t="s">
         <v>42</v>
       </c>
       <c r="C8" s="1">
         <v>300000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>99.225</v>
+        <v>99.462</v>
       </c>
       <c r="E8" s="1">
         <v>98.945</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>296835.0</v>
       </c>
       <c r="I8" s="1">
-        <v>840.0</v>
+        <v>1551.0</v>
       </c>
       <c r="J8" s="1">
-        <v>0.28298549699328</v>
+        <v>0.5225125069483</v>
       </c>
       <c r="K8">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>110.96</v>
+        <v>0.41</v>
+      </c>
+      <c r="L8" t="s">
+        <v>43</v>
       </c>
       <c r="M8" s="1">
-        <v>297675.0</v>
+        <v>298386.0</v>
       </c>
       <c r="N8" s="1">
-        <v>297785.96</v>
+        <v>299606.55</v>
       </c>
       <c r="O8" s="1">
-        <v>1.36</v>
+        <v>1.35</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B9" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C9" s="1">
         <v>160000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>98.599</v>
+        <v>99.012</v>
       </c>
       <c r="E9" s="1">
         <v>96.016</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>153625.6</v>
       </c>
       <c r="I9" s="1">
-        <v>4132.8</v>
+        <v>4793.6</v>
       </c>
       <c r="J9" s="1">
-        <v>2.6901766372271</v>
+        <v>3.1203132811198</v>
       </c>
       <c r="K9">
-        <v>0.2</v>
+        <v>0.28</v>
       </c>
       <c r="L9">
-        <v>315.62</v>
+        <v>447.12</v>
       </c>
       <c r="M9" s="1">
-        <v>157758.4</v>
+        <v>158419.2</v>
       </c>
       <c r="N9" s="1">
-        <v>158074.02</v>
+        <v>158866.32</v>
       </c>
       <c r="O9" s="1">
         <v>0.72</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B10" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C10" s="1">
         <v>100000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>98.454</v>
+        <v>98.3</v>
       </c>
       <c r="E10" s="1">
         <v>99.94</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>99940.0</v>
       </c>
       <c r="I10" s="1">
-        <v>-1486.0</v>
+        <v>-1640.0</v>
       </c>
       <c r="J10" s="1">
-        <v>-1.4868921352812</v>
+        <v>-1.6409845907545</v>
       </c>
       <c r="K10">
-        <v>1.12</v>
+        <v>1.55</v>
       </c>
       <c r="L10" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="M10" s="1">
-        <v>98454.0</v>
+        <v>98300.0</v>
       </c>
       <c r="N10" s="1">
-        <v>99575.92</v>
+        <v>99853.42</v>
       </c>
       <c r="O10" s="1">
-        <v>0.46</v>
+        <v>0.45</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B11" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C11" s="1">
         <v>200000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>93.153</v>
+        <v>93.621</v>
       </c>
       <c r="E11" s="1">
         <v>94.21235</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>188424.7</v>
       </c>
       <c r="I11" s="1">
-        <v>-2118.7</v>
+        <v>-1182.7</v>
       </c>
       <c r="J11" s="1">
-        <v>-1.1244279545091</v>
+        <v>-0.62767779383488</v>
       </c>
       <c r="K11">
-        <v>1.61</v>
-[...2 lines deleted...]
-        <v>50</v>
+        <v>0.25</v>
+      </c>
+      <c r="L11">
+        <v>498.63</v>
       </c>
       <c r="M11" s="1">
-        <v>186306.0</v>
+        <v>187242.0</v>
       </c>
       <c r="N11" s="1">
-        <v>189520.38</v>
+        <v>187740.63</v>
       </c>
       <c r="O11" s="1">
-        <v>0.87</v>
+        <v>0.85</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>51</v>
       </c>
       <c r="B12" t="s">
         <v>52</v>
       </c>
       <c r="C12" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>98.72</v>
+        <v>100.993</v>
       </c>
       <c r="E12" s="1">
-        <v>99.636</v>
+        <v>102.438</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>99636.0</v>
+        <v>204876.0</v>
       </c>
       <c r="I12" s="1">
-        <v>-916.0</v>
+        <v>-2890.0</v>
       </c>
       <c r="J12" s="1">
-        <v>-0.91934642097234</v>
+        <v>-1.4106093441887</v>
       </c>
       <c r="K12">
-        <v>2.32</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>0.27</v>
+      </c>
+      <c r="L12">
+        <v>542.47</v>
       </c>
       <c r="M12" s="1">
-        <v>98720.0</v>
+        <v>201986.0</v>
       </c>
       <c r="N12" s="1">
-        <v>101041.92</v>
+        <v>202528.47</v>
       </c>
       <c r="O12" s="1">
-        <v>0.46</v>
+        <v>0.91</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
+        <v>53</v>
+      </c>
+      <c r="B13" t="s">
         <v>54</v>
       </c>
-      <c r="B13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C13" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>101.227</v>
+        <v>100.276</v>
       </c>
       <c r="E13" s="1">
-        <v>102.438</v>
+        <v>99.983</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>204876.0</v>
+        <v>99983.0</v>
       </c>
       <c r="I13" s="1">
-        <v>-2422.0</v>
+        <v>293.0</v>
       </c>
       <c r="J13" s="1">
-        <v>-1.1821784884516</v>
+        <v>0.29304981846914</v>
       </c>
       <c r="K13">
-        <v>3.72</v>
-[...2 lines deleted...]
-        <v>56</v>
+        <v>0.26</v>
+      </c>
+      <c r="L13">
+        <v>258.9</v>
       </c>
       <c r="M13" s="1">
-        <v>202454.0</v>
+        <v>100276.0</v>
       </c>
       <c r="N13" s="1">
-        <v>209890.3</v>
+        <v>100534.9</v>
       </c>
       <c r="O13" s="1">
-        <v>0.96</v>
+        <v>0.45</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="B14" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="C14" s="1">
         <v>200000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>99.142</v>
+        <v>99.677</v>
       </c>
       <c r="E14" s="1">
         <v>95.549</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>191098.0</v>
       </c>
       <c r="I14" s="1">
-        <v>7186.0</v>
+        <v>8256.0</v>
       </c>
       <c r="J14" s="1">
-        <v>3.760374258234</v>
+        <v>4.3202963924269</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>198284.0</v>
+        <v>199354.0</v>
       </c>
       <c r="N14" s="1">
-        <v>198284.0</v>
+        <v>199354.0</v>
       </c>
       <c r="O14" s="1">
-        <v>0.91</v>
+        <v>0.9</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="B15" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C15" s="1">
         <v>300000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>99.039</v>
+        <v>98.798</v>
       </c>
       <c r="E15" s="1">
         <v>100.196</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>300588.0</v>
       </c>
       <c r="I15" s="1">
-        <v>-3471.0</v>
+        <v>-4194.0</v>
       </c>
       <c r="J15" s="1">
-        <v>-1.1547367160366</v>
+        <v>-1.3952652800511</v>
       </c>
       <c r="K15">
-        <v>2.82</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>0.11</v>
+      </c>
+      <c r="L15">
+        <v>320.55</v>
       </c>
       <c r="M15" s="1">
-        <v>297117.0</v>
+        <v>296394.0</v>
       </c>
       <c r="N15" s="1">
-        <v>305584.81</v>
+        <v>296714.55</v>
       </c>
       <c r="O15" s="1">
-        <v>1.4</v>
+        <v>1.34</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="B16" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="C16" s="1">
         <v>100000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>98.819</v>
+        <v>98.654</v>
       </c>
       <c r="E16" s="1">
         <v>99.523</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>99523.0</v>
       </c>
       <c r="I16" s="1">
-        <v>-704.0</v>
+        <v>-869.0</v>
       </c>
       <c r="J16" s="1">
-        <v>-0.70737417481386</v>
+        <v>-0.87316499703586</v>
       </c>
       <c r="K16">
-        <v>0.67</v>
+        <v>0.43</v>
       </c>
       <c r="L16">
-        <v>665.75</v>
+        <v>427.4</v>
       </c>
       <c r="M16" s="1">
-        <v>98819.0</v>
+        <v>98654.0</v>
       </c>
       <c r="N16" s="1">
-        <v>99484.75</v>
+        <v>99081.4</v>
       </c>
       <c r="O16" s="1">
         <v>0.45</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="B17" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="C17" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>101.822</v>
+        <v>100.256</v>
       </c>
       <c r="E17" s="1">
-        <v>102.98633333</v>
+        <v>99.762</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>308959.0</v>
+        <v>99762.0</v>
       </c>
       <c r="I17" s="1">
-        <v>-3493.0</v>
+        <v>494.0</v>
       </c>
       <c r="J17" s="1">
-        <v>-1.1305707229762</v>
+        <v>0.49517852488924</v>
       </c>
       <c r="K17">
-        <v>2.85</v>
-[...2 lines deleted...]
-        <v>66</v>
+        <v>0.5</v>
+      </c>
+      <c r="L17">
+        <v>499.32</v>
       </c>
       <c r="M17" s="1">
-        <v>305466.0</v>
+        <v>100256.0</v>
       </c>
       <c r="N17" s="1">
-        <v>314001.62</v>
+        <v>100755.32</v>
       </c>
       <c r="O17" s="1">
-        <v>1.44</v>
+        <v>0.46</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>67</v>
+        <v>63</v>
       </c>
       <c r="B18" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="C18" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>96.549</v>
+        <v>101.59</v>
       </c>
       <c r="E18" s="1">
-        <v>93.94</v>
+        <v>102.98633333</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>187880.0</v>
+        <v>308959.0</v>
       </c>
       <c r="I18" s="1">
-        <v>5218.0</v>
+        <v>-4189.0</v>
       </c>
       <c r="J18" s="1">
-        <v>2.7773046625506</v>
+        <v>-1.3558433319631</v>
       </c>
       <c r="K18">
-        <v>0.21</v>
-[...2 lines deleted...]
-        <v>412.33</v>
+        <v>3.48</v>
+      </c>
+      <c r="L18" t="s">
+        <v>65</v>
       </c>
       <c r="M18" s="1">
-        <v>193098.0</v>
+        <v>304770.0</v>
       </c>
       <c r="N18" s="1">
-        <v>193510.33</v>
+        <v>315216.58</v>
       </c>
       <c r="O18" s="1">
-        <v>0.88</v>
+        <v>1.42</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="B19" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="C19" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>100.233</v>
+        <v>96.57</v>
       </c>
       <c r="E19" s="1">
-        <v>100.163</v>
+        <v>93.94</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>300489.0</v>
+        <v>187880.0</v>
       </c>
       <c r="I19" s="1">
-        <v>210.0</v>
+        <v>5260.0</v>
       </c>
       <c r="J19" s="1">
-        <v>0.069886085680341</v>
+        <v>2.7996593570364</v>
       </c>
       <c r="K19">
-        <v>0.07</v>
+        <v>0.35</v>
       </c>
       <c r="L19">
-        <v>213.7</v>
+        <v>700.0</v>
       </c>
       <c r="M19" s="1">
-        <v>300699.0</v>
+        <v>193140.0</v>
       </c>
       <c r="N19" s="1">
-        <v>300912.7</v>
+        <v>193840.0</v>
       </c>
       <c r="O19" s="1">
-        <v>1.38</v>
+        <v>0.88</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="B20" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="C20" s="1">
-        <v>400000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>94.392</v>
+        <v>100.036</v>
       </c>
       <c r="E20" s="1">
-        <v>92.4925</v>
+        <v>100.163</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>369970.0</v>
+        <v>300489.0</v>
       </c>
       <c r="I20" s="1">
-        <v>7598.0</v>
+        <v>-381.0</v>
       </c>
       <c r="J20" s="1">
-        <v>2.0536800281104</v>
+        <v>-0.12679332687719</v>
       </c>
       <c r="K20">
-        <v>0.39</v>
+        <v>0.61</v>
       </c>
       <c r="L20" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="M20" s="1">
-        <v>377568.0</v>
+        <v>300108.0</v>
       </c>
       <c r="N20" s="1">
-        <v>379125.26</v>
+        <v>301924.44</v>
       </c>
       <c r="O20" s="1">
-        <v>1.73</v>
+        <v>1.36</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="B21" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="C21" s="1">
-        <v>300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>96.132</v>
+        <v>94.644</v>
       </c>
       <c r="E21" s="1">
-        <v>95.21533333</v>
+        <v>92.4925</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>285646.0</v>
+        <v>369970.0</v>
       </c>
       <c r="I21" s="1">
-        <v>2750.0</v>
+        <v>8606.0</v>
       </c>
       <c r="J21" s="1">
-        <v>0.96273009249211</v>
+        <v>2.3261345514501</v>
       </c>
       <c r="K21">
-        <v>0.12</v>
-[...2 lines deleted...]
-        <v>373.97</v>
+        <v>0.48</v>
+      </c>
+      <c r="L21" t="s">
+        <v>73</v>
       </c>
       <c r="M21" s="1">
-        <v>288396.0</v>
+        <v>378576.0</v>
       </c>
       <c r="N21" s="1">
-        <v>288769.97</v>
+        <v>380514.63</v>
       </c>
       <c r="O21" s="1">
-        <v>1.32</v>
+        <v>1.72</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
+        <v>74</v>
+      </c>
+      <c r="B22" t="s">
+        <v>75</v>
+      </c>
+      <c r="C22" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D22" s="1">
+        <v>96.039</v>
+      </c>
+      <c r="E22" s="1">
+        <v>95.21533333</v>
+      </c>
+      <c r="F22" t="s">
+        <v>8</v>
+      </c>
+      <c r="G22">
+        <v>1.0</v>
+      </c>
+      <c r="H22" s="1">
+        <v>285646.0</v>
+      </c>
+      <c r="I22" s="1">
+        <v>2471.0</v>
+      </c>
+      <c r="J22" s="1">
+        <v>0.86505674856291</v>
+      </c>
+      <c r="K22">
+        <v>0.41</v>
+      </c>
+      <c r="L22" t="s">
         <v>76</v>
       </c>
-      <c r="B22" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M22" s="1">
-        <v>100432.0</v>
+        <v>288117.0</v>
       </c>
       <c r="N22" s="1">
-        <v>103595.7</v>
+        <v>289353.99</v>
       </c>
       <c r="O22" s="1">
-        <v>0.47</v>
+        <v>1.31</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="B23" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="C23" s="1">
         <v>100000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>102.684</v>
+        <v>100.413</v>
       </c>
       <c r="E23" s="1">
-        <v>104.665</v>
+        <v>100.817</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>104665.0</v>
+        <v>100817.0</v>
       </c>
       <c r="I23" s="1">
-        <v>-1981.0</v>
+        <v>-404.0</v>
       </c>
       <c r="J23" s="1">
-        <v>-1.8927052978551</v>
+        <v>-0.40072606802424</v>
       </c>
       <c r="K23">
-        <v>5.12</v>
+        <v>3.8</v>
       </c>
       <c r="L23" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="M23" s="1">
-        <v>102684.0</v>
+        <v>100413.0</v>
       </c>
       <c r="N23" s="1">
-        <v>107804.55</v>
+        <v>104213.68</v>
       </c>
       <c r="O23" s="1">
-        <v>0.49</v>
+        <v>0.47</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="B24" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="C24" s="1">
-        <v>239000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>99.334</v>
+        <v>102.58</v>
       </c>
       <c r="E24" s="1">
-        <v>99.778</v>
+        <v>104.665</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>238469.42</v>
+        <v>104665.0</v>
       </c>
       <c r="I24" s="1">
-        <v>-1061.16</v>
+        <v>-2085.0</v>
       </c>
       <c r="J24" s="1">
-        <v>-0.44498787307823</v>
+        <v>-1.9920699374194</v>
       </c>
       <c r="K24">
-        <v>2.34</v>
-[...2 lines deleted...]
-        <v>84</v>
+        <v>0.73</v>
+      </c>
+      <c r="L24">
+        <v>733.56</v>
       </c>
       <c r="M24" s="1">
-        <v>237408.26</v>
+        <v>102580.0</v>
       </c>
       <c r="N24" s="1">
-        <v>242994.48</v>
+        <v>103313.56</v>
       </c>
       <c r="O24" s="1">
-        <v>1.11</v>
+        <v>0.47</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="B25" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="C25" s="1">
-        <v>300000.0</v>
+        <v>239000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>92.768</v>
+        <v>99.152</v>
       </c>
       <c r="E25" s="1">
-        <v>89.814</v>
+        <v>99.778</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>269442.0</v>
+        <v>238469.42</v>
       </c>
       <c r="I25" s="1">
-        <v>8862.0</v>
+        <v>-1496.14</v>
       </c>
       <c r="J25" s="1">
-        <v>3.2890195292493</v>
+        <v>-0.62739281204273</v>
       </c>
       <c r="K25">
-        <v>0.11</v>
+        <v>0.14</v>
       </c>
       <c r="L25">
-        <v>332.88</v>
+        <v>343.77</v>
       </c>
       <c r="M25" s="1">
-        <v>278304.0</v>
+        <v>236973.28</v>
       </c>
       <c r="N25" s="1">
-        <v>278636.88</v>
+        <v>237317.05</v>
       </c>
       <c r="O25" s="1">
-        <v>1.27</v>
+        <v>1.07</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="B26" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="C26" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>98.995</v>
+        <v>92.991</v>
       </c>
       <c r="E26" s="1">
-        <v>97.966</v>
+        <v>89.814</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>97966.0</v>
+        <v>269442.0</v>
       </c>
       <c r="I26" s="1">
-        <v>1029.0</v>
+        <v>9531.0</v>
       </c>
       <c r="J26" s="1">
-        <v>1.050364412143</v>
+        <v>3.5373104415793</v>
       </c>
       <c r="K26">
-        <v>0.07</v>
+        <v>0.19</v>
       </c>
       <c r="L26">
-        <v>68.49</v>
+        <v>579.45</v>
       </c>
       <c r="M26" s="1">
-        <v>98995.0</v>
+        <v>278973.0</v>
       </c>
       <c r="N26" s="1">
-        <v>99063.49</v>
+        <v>279552.45</v>
       </c>
       <c r="O26" s="1">
-        <v>0.45</v>
+        <v>1.26</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="B27" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="C27" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>101.333</v>
+        <v>99.266</v>
       </c>
       <c r="E27" s="1">
-        <v>102.115</v>
+        <v>97.966</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>204230.0</v>
+        <v>97966.0</v>
       </c>
       <c r="I27" s="1">
-        <v>-1564.0</v>
+        <v>1300.0</v>
       </c>
       <c r="J27" s="1">
-        <v>-0.76580326102923</v>
+        <v>1.3269909968765</v>
       </c>
       <c r="K27">
-        <v>0.38</v>
+        <v>0.48</v>
       </c>
       <c r="L27">
-        <v>767.12</v>
+        <v>479.45</v>
       </c>
       <c r="M27" s="1">
-        <v>202666.0</v>
+        <v>99266.0</v>
       </c>
       <c r="N27" s="1">
-        <v>203433.12</v>
+        <v>99745.45</v>
       </c>
       <c r="O27" s="1">
-        <v>0.93</v>
+        <v>0.45</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
       <c r="B28" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="C28" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>101.687</v>
+        <v>100.685</v>
       </c>
       <c r="E28" s="1">
-        <v>103.013</v>
+        <v>102.115</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>309039.0</v>
+        <v>102115.0</v>
       </c>
       <c r="I28" s="1">
-        <v>-3978.0</v>
+        <v>-1430.0</v>
       </c>
       <c r="J28" s="1">
-        <v>-1.2872161765991</v>
+        <v>-1.4003819223425</v>
       </c>
       <c r="K28">
-        <v>0.94</v>
-[...2 lines deleted...]
-        <v>93</v>
+        <v>0.96</v>
+      </c>
+      <c r="L28">
+        <v>958.9</v>
       </c>
       <c r="M28" s="1">
-        <v>305061.0</v>
+        <v>100685.0</v>
       </c>
       <c r="N28" s="1">
-        <v>307895.59</v>
+        <v>101643.9</v>
       </c>
       <c r="O28" s="1">
-        <v>1.41</v>
+        <v>0.46</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="B29" t="s">
-        <v>95</v>
+        <v>91</v>
       </c>
       <c r="C29" s="1">
-        <v>100000.0</v>
+        <v>104000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>99.213</v>
+        <v>100.208</v>
       </c>
       <c r="E29" s="1">
-        <v>99.824</v>
+        <v>99.846</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>99824.0</v>
+        <v>103839.84</v>
       </c>
       <c r="I29" s="1">
-        <v>-611.0</v>
+        <v>376.48</v>
       </c>
       <c r="J29" s="1">
-        <v>-0.61207725597051</v>
+        <v>0.36255833984336</v>
       </c>
       <c r="K29">
-        <v>2.09</v>
-[...2 lines deleted...]
-        <v>96</v>
+        <v>0.28</v>
+      </c>
+      <c r="L29">
+        <v>289.21</v>
       </c>
       <c r="M29" s="1">
-        <v>99213.0</v>
+        <v>104216.32</v>
       </c>
       <c r="N29" s="1">
-        <v>101299.99</v>
+        <v>104505.53</v>
       </c>
       <c r="O29" s="1">
-        <v>0.46</v>
+        <v>0.47</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>97</v>
+        <v>92</v>
       </c>
       <c r="B30" t="s">
-        <v>98</v>
+        <v>93</v>
       </c>
       <c r="C30" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>98.718</v>
+        <v>101.444</v>
       </c>
       <c r="E30" s="1">
-        <v>99.668</v>
+        <v>103.013</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>99668.0</v>
+        <v>309039.0</v>
       </c>
       <c r="I30" s="1">
-        <v>-950.0</v>
+        <v>-4707.0</v>
       </c>
       <c r="J30" s="1">
-        <v>-0.95316450616045</v>
+        <v>-1.5231087338491</v>
       </c>
       <c r="K30">
-        <v>0.6</v>
-[...2 lines deleted...]
-        <v>595.21</v>
+        <v>1.58</v>
+      </c>
+      <c r="L30" t="s">
+        <v>94</v>
       </c>
       <c r="M30" s="1">
-        <v>98718.0</v>
+        <v>304332.0</v>
       </c>
       <c r="N30" s="1">
-        <v>99313.21</v>
+        <v>309077.55</v>
       </c>
       <c r="O30" s="1">
-        <v>0.45</v>
+        <v>1.4</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="B31" t="s">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="C31" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>98.269</v>
+        <v>99.232</v>
       </c>
       <c r="E31" s="1">
-        <v>96.182</v>
+        <v>99.824</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>288546.0</v>
+        <v>99824.0</v>
       </c>
       <c r="I31" s="1">
-        <v>6261.0</v>
+        <v>-592.0</v>
       </c>
       <c r="J31" s="1">
-        <v>2.1698446694808</v>
+        <v>-0.59304375701234</v>
       </c>
       <c r="K31">
-        <v>0.14</v>
-[...2 lines deleted...]
-        <v>405.82</v>
+        <v>2.54</v>
+      </c>
+      <c r="L31" t="s">
+        <v>97</v>
       </c>
       <c r="M31" s="1">
-        <v>294807.0</v>
+        <v>99232.0</v>
       </c>
       <c r="N31" s="1">
-        <v>295212.82</v>
+        <v>101771.04</v>
       </c>
       <c r="O31" s="1">
-        <v>1.35</v>
+        <v>0.46</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="B32" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="C32" s="1">
-        <v>251000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>98.847</v>
+        <v>98.72</v>
       </c>
       <c r="E32" s="1">
-        <v>99.874</v>
+        <v>99.668</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>250683.74</v>
+        <v>99668.0</v>
       </c>
       <c r="I32" s="1">
-        <v>-2577.77</v>
+        <v>-948.0</v>
       </c>
       <c r="J32" s="1">
-        <v>-1.0282956525222</v>
+        <v>-0.95115784404222</v>
       </c>
       <c r="K32">
-        <v>0.58</v>
+        <v>1.05</v>
       </c>
       <c r="L32" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="M32" s="1">
-        <v>248105.97</v>
+        <v>98720.0</v>
       </c>
       <c r="N32" s="1">
-        <v>249549.22</v>
+        <v>99767.26</v>
       </c>
       <c r="O32" s="1">
-        <v>1.14</v>
+        <v>0.45</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="B33" t="s">
-        <v>105</v>
+        <v>102</v>
       </c>
       <c r="C33" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>98.704</v>
+        <v>98.687</v>
       </c>
       <c r="E33" s="1">
-        <v>99.806</v>
+        <v>96.182</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>199612.0</v>
+        <v>288546.0</v>
       </c>
       <c r="I33" s="1">
-        <v>-2204.0</v>
+        <v>7515.0</v>
       </c>
       <c r="J33" s="1">
-        <v>-1.104142035549</v>
+        <v>2.6044374207232</v>
       </c>
       <c r="K33">
-        <v>1.35</v>
-[...2 lines deleted...]
-        <v>106</v>
+        <v>0.24</v>
+      </c>
+      <c r="L33">
+        <v>714.04</v>
       </c>
       <c r="M33" s="1">
-        <v>197408.0</v>
+        <v>296061.0</v>
       </c>
       <c r="N33" s="1">
-        <v>200106.63</v>
+        <v>296775.04</v>
       </c>
       <c r="O33" s="1">
-        <v>0.92</v>
+        <v>1.34</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>107</v>
+        <v>103</v>
       </c>
       <c r="B34" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="C34" s="1">
-        <v>263000.0</v>
+        <v>251000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>98.403</v>
+        <v>98.713</v>
       </c>
       <c r="E34" s="1">
-        <v>100.0</v>
+        <v>99.874</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>263000.0</v>
+        <v>250683.74</v>
       </c>
       <c r="I34" s="1">
-        <v>-4200.11</v>
+        <v>-2914.11</v>
       </c>
       <c r="J34" s="1">
-        <v>-1.597</v>
+        <v>-1.162464705529</v>
       </c>
       <c r="K34">
-        <v>0.97</v>
+        <v>1.07</v>
       </c>
       <c r="L34" t="s">
-        <v>109</v>
+        <v>105</v>
       </c>
       <c r="M34" s="1">
-        <v>258799.89</v>
+        <v>247769.63</v>
       </c>
       <c r="N34" s="1">
-        <v>261363.17</v>
+        <v>250446.96</v>
       </c>
       <c r="O34" s="1">
-        <v>1.2</v>
+        <v>1.13</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="B35" t="s">
-        <v>111</v>
+        <v>107</v>
       </c>
       <c r="C35" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>96.826</v>
+        <v>98.599</v>
       </c>
       <c r="E35" s="1">
-        <v>95.035</v>
+        <v>99.806</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>95035.0</v>
+        <v>199612.0</v>
       </c>
       <c r="I35" s="1">
-        <v>1791.0</v>
+        <v>-2414.0</v>
       </c>
       <c r="J35" s="1">
-        <v>1.8845688430578</v>
+        <v>-1.2093461314951</v>
       </c>
       <c r="K35">
-        <v>1.26</v>
+        <v>1.76</v>
       </c>
       <c r="L35" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="M35" s="1">
-        <v>96826.0</v>
+        <v>197198.0</v>
       </c>
       <c r="N35" s="1">
-        <v>98083.53</v>
+        <v>200718.55</v>
       </c>
       <c r="O35" s="1">
-        <v>0.45</v>
+        <v>0.91</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="B36" t="s">
-        <v>114</v>
+        <v>110</v>
       </c>
       <c r="C36" s="1">
-        <v>100000.0</v>
+        <v>263000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>99.662</v>
+        <v>98.692</v>
       </c>
       <c r="E36" s="1">
-        <v>99.96</v>
+        <v>100.0</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>99960.0</v>
+        <v>263000.0</v>
       </c>
       <c r="I36" s="1">
-        <v>-298.0</v>
+        <v>-3440.04</v>
       </c>
       <c r="J36" s="1">
-        <v>-0.29811924769908</v>
+        <v>-1.308</v>
       </c>
       <c r="K36">
-        <v>2.54</v>
+        <v>1.39</v>
       </c>
       <c r="L36" t="s">
-        <v>115</v>
+        <v>111</v>
       </c>
       <c r="M36" s="1">
-        <v>99662.0</v>
+        <v>259559.96</v>
       </c>
       <c r="N36" s="1">
-        <v>102206.18</v>
+        <v>263221.78</v>
       </c>
       <c r="O36" s="1">
-        <v>0.47</v>
+        <v>1.19</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>116</v>
+        <v>112</v>
       </c>
       <c r="B37" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="C37" s="1">
-        <v>136000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>100.988</v>
+        <v>96.814</v>
       </c>
       <c r="E37" s="1">
-        <v>99.67</v>
+        <v>95.035</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>135551.2</v>
+        <v>95035.0</v>
       </c>
       <c r="I37" s="1">
-        <v>1792.48</v>
+        <v>1779.0</v>
       </c>
       <c r="J37" s="1">
-        <v>1.3223638005418</v>
+        <v>1.8719419161362</v>
       </c>
       <c r="K37">
-        <v>0.09</v>
+        <v>0.0</v>
       </c>
       <c r="L37">
-        <v>121.56</v>
+        <v>4.11</v>
       </c>
       <c r="M37" s="1">
-        <v>137343.68</v>
+        <v>96814.0</v>
       </c>
       <c r="N37" s="1">
-        <v>137465.24</v>
+        <v>96818.11</v>
       </c>
       <c r="O37" s="1">
-        <v>0.63</v>
+        <v>0.44</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>118</v>
+        <v>114</v>
       </c>
       <c r="B38" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
       <c r="C38" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>97.186</v>
+        <v>99.447</v>
       </c>
       <c r="E38" s="1">
-        <v>94.498</v>
+        <v>99.96</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>283494.0</v>
+        <v>99960.0</v>
       </c>
       <c r="I38" s="1">
-        <v>8064.0</v>
+        <v>-513.0</v>
       </c>
       <c r="J38" s="1">
-        <v>2.844504645601</v>
+        <v>-0.51320528211285</v>
       </c>
       <c r="K38">
-        <v>0.22</v>
+        <v>0.14</v>
       </c>
       <c r="L38">
-        <v>667.81</v>
+        <v>141.78</v>
       </c>
       <c r="M38" s="1">
-        <v>291558.0</v>
+        <v>99447.0</v>
       </c>
       <c r="N38" s="1">
-        <v>292225.81</v>
+        <v>99588.78</v>
       </c>
       <c r="O38" s="1">
-        <v>1.34</v>
+        <v>0.45</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="B39" t="s">
-        <v>121</v>
+        <v>117</v>
       </c>
       <c r="C39" s="1">
-        <v>100000.0</v>
+        <v>136000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>98.108</v>
+        <v>100.843</v>
       </c>
       <c r="E39" s="1">
-        <v>98.129</v>
+        <v>99.67</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>98129.0</v>
+        <v>135551.2</v>
       </c>
       <c r="I39" s="1">
-        <v>-21.0</v>
+        <v>1595.28</v>
       </c>
       <c r="J39" s="1">
-        <v>-0.021400401512295</v>
+        <v>1.1768837162637</v>
       </c>
       <c r="K39">
-        <v>1.77</v>
-[...2 lines deleted...]
-        <v>122</v>
+        <v>0.69</v>
+      </c>
+      <c r="L39">
+        <v>931.97</v>
       </c>
       <c r="M39" s="1">
-        <v>98108.0</v>
+        <v>137146.48</v>
       </c>
       <c r="N39" s="1">
-        <v>99877.86</v>
+        <v>138078.45</v>
       </c>
       <c r="O39" s="1">
-        <v>0.46</v>
+        <v>0.62</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>123</v>
+        <v>118</v>
       </c>
       <c r="B40" t="s">
-        <v>124</v>
+        <v>119</v>
       </c>
       <c r="C40" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>99.046</v>
+        <v>97.588</v>
       </c>
       <c r="E40" s="1">
-        <v>99.71</v>
+        <v>94.498</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>99710.0</v>
+        <v>188996.0</v>
       </c>
       <c r="I40" s="1">
-        <v>-664.0</v>
+        <v>6180.0</v>
       </c>
       <c r="J40" s="1">
-        <v>-0.6659312004814</v>
+        <v>3.2699104742958</v>
       </c>
       <c r="K40">
-        <v>0.61</v>
+        <v>0.01</v>
       </c>
       <c r="L40">
-        <v>611.3</v>
+        <v>27.4</v>
       </c>
       <c r="M40" s="1">
-        <v>99046.0</v>
+        <v>195176.0</v>
       </c>
       <c r="N40" s="1">
-        <v>99657.3</v>
+        <v>195203.4</v>
       </c>
       <c r="O40" s="1">
-        <v>0.46</v>
+        <v>0.88</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>125</v>
+        <v>120</v>
       </c>
       <c r="B41" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="C41" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>98.516</v>
+        <v>98.68</v>
       </c>
       <c r="E41" s="1">
-        <v>99.772</v>
+        <v>99.71</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>299316.0</v>
+        <v>99710.0</v>
       </c>
       <c r="I41" s="1">
-        <v>-3768.0</v>
+        <v>-1030.0</v>
       </c>
       <c r="J41" s="1">
-        <v>-1.258870224111</v>
+        <v>-1.0329956874937</v>
       </c>
       <c r="K41">
-        <v>1.1</v>
+        <v>1.04</v>
       </c>
       <c r="L41" t="s">
-        <v>127</v>
+        <v>122</v>
       </c>
       <c r="M41" s="1">
-        <v>295548.0</v>
+        <v>98680.0</v>
       </c>
       <c r="N41" s="1">
-        <v>298835.67</v>
+        <v>99722.81</v>
       </c>
       <c r="O41" s="1">
-        <v>1.37</v>
+        <v>0.45</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>128</v>
+        <v>123</v>
       </c>
       <c r="B42" t="s">
-        <v>129</v>
+        <v>124</v>
       </c>
       <c r="C42" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>104.324</v>
+        <v>98.388</v>
       </c>
       <c r="E42" s="1">
-        <v>106.562</v>
+        <v>99.772</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>213124.0</v>
+        <v>299316.0</v>
       </c>
       <c r="I42" s="1">
-        <v>-4476.0</v>
+        <v>-4152.0</v>
       </c>
       <c r="J42" s="1">
-        <v>-2.1001858073234</v>
+        <v>-1.3871627310267</v>
       </c>
       <c r="K42">
-        <v>3.39</v>
+        <v>1.61</v>
       </c>
       <c r="L42" t="s">
-        <v>130</v>
+        <v>125</v>
       </c>
       <c r="M42" s="1">
-        <v>208648.0</v>
+        <v>295164.0</v>
       </c>
       <c r="N42" s="1">
-        <v>215428.82</v>
+        <v>299992.77</v>
       </c>
       <c r="O42" s="1">
-        <v>0.99</v>
+        <v>1.36</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>131</v>
+        <v>126</v>
       </c>
       <c r="B43" t="s">
-        <v>132</v>
+        <v>127</v>
       </c>
       <c r="C43" s="1">
         <v>200000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>96.006</v>
+        <v>103.99</v>
       </c>
       <c r="E43" s="1">
-        <v>94.283</v>
+        <v>106.562</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>188566.0</v>
+        <v>213124.0</v>
       </c>
       <c r="I43" s="1">
-        <v>3446.0</v>
+        <v>-5144.0</v>
       </c>
       <c r="J43" s="1">
-        <v>1.8274768516063</v>
+        <v>-2.4136183630187</v>
       </c>
       <c r="K43">
-        <v>1.04</v>
+        <v>4.29</v>
       </c>
       <c r="L43" t="s">
-        <v>133</v>
+        <v>128</v>
       </c>
       <c r="M43" s="1">
-        <v>192012.0</v>
+        <v>207980.0</v>
       </c>
       <c r="N43" s="1">
-        <v>194087.34</v>
+        <v>216569.04</v>
       </c>
       <c r="O43" s="1">
-        <v>0.89</v>
+        <v>0.98</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>134</v>
+        <v>129</v>
       </c>
       <c r="B44" t="s">
-        <v>135</v>
+        <v>130</v>
       </c>
       <c r="C44" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>107.074</v>
+        <v>96.148</v>
       </c>
       <c r="E44" s="1">
-        <v>109.94</v>
+        <v>94.283</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>109940.0</v>
+        <v>188566.0</v>
       </c>
       <c r="I44" s="1">
-        <v>-2866.0</v>
+        <v>3730.0</v>
       </c>
       <c r="J44" s="1">
-        <v>-2.606876478079</v>
+        <v>1.9780872479662</v>
       </c>
       <c r="K44">
-        <v>0.67</v>
-[...2 lines deleted...]
-        <v>673.97</v>
+        <v>1.24</v>
+      </c>
+      <c r="L44" t="s">
+        <v>131</v>
       </c>
       <c r="M44" s="1">
-        <v>107074.0</v>
+        <v>192296.0</v>
       </c>
       <c r="N44" s="1">
-        <v>107747.97</v>
+        <v>194782.3</v>
       </c>
       <c r="O44" s="1">
-        <v>0.49</v>
+        <v>0.88</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>136</v>
+        <v>132</v>
       </c>
       <c r="B45" t="s">
-        <v>137</v>
+        <v>133</v>
       </c>
       <c r="C45" s="1">
         <v>100000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>98.982</v>
+        <v>106.488</v>
       </c>
       <c r="E45" s="1">
-        <v>99.601</v>
+        <v>109.94</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>99601.0</v>
+        <v>109940.0</v>
       </c>
       <c r="I45" s="1">
-        <v>-619.0</v>
+        <v>-3452.0</v>
       </c>
       <c r="J45" s="1">
-        <v>-0.62147970401904</v>
+        <v>-3.1398944879025</v>
       </c>
       <c r="K45">
-        <v>1.1</v>
+        <v>1.66</v>
       </c>
       <c r="L45" t="s">
-        <v>138</v>
+        <v>134</v>
       </c>
       <c r="M45" s="1">
-        <v>98982.0</v>
+        <v>106488.0</v>
       </c>
       <c r="N45" s="1">
-        <v>100083.37</v>
+        <v>108148.27</v>
       </c>
       <c r="O45" s="1">
-        <v>0.46</v>
+        <v>0.49</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>139</v>
+        <v>135</v>
       </c>
       <c r="B46" t="s">
-        <v>140</v>
+        <v>136</v>
       </c>
       <c r="C46" s="1">
         <v>100000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>100.696</v>
+        <v>99.071</v>
       </c>
       <c r="E46" s="1">
-        <v>100.0</v>
+        <v>99.601</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>100000.0</v>
+        <v>99601.0</v>
       </c>
       <c r="I46" s="1">
-        <v>696.0</v>
+        <v>-530.0</v>
       </c>
       <c r="J46" s="1">
-        <v>0.696</v>
+        <v>-0.5321231714541</v>
       </c>
       <c r="K46">
-        <v>0.08</v>
-[...2 lines deleted...]
-        <v>83.32</v>
+        <v>1.59</v>
+      </c>
+      <c r="L46" t="s">
+        <v>137</v>
       </c>
       <c r="M46" s="1">
-        <v>100696.0</v>
+        <v>99071.0</v>
       </c>
       <c r="N46" s="1">
-        <v>100779.32</v>
+        <v>100665.52</v>
       </c>
       <c r="O46" s="1">
-        <v>0.46</v>
+        <v>0.45</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="B47" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="C47" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>98.681</v>
+        <v>99.939</v>
       </c>
       <c r="E47" s="1">
-        <v>97.95</v>
+        <v>99.934</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>293850.0</v>
+        <v>99934.0</v>
       </c>
       <c r="I47" s="1">
-        <v>2193.0</v>
+        <v>5.0</v>
       </c>
       <c r="J47" s="1">
-        <v>0.74629913221031</v>
+        <v>0.0050033021794384</v>
       </c>
       <c r="K47">
-        <v>0.32</v>
+        <v>0.37</v>
       </c>
       <c r="L47">
-        <v>945.21</v>
+        <v>365.07</v>
       </c>
       <c r="M47" s="1">
-        <v>296043.0</v>
+        <v>99939.0</v>
       </c>
       <c r="N47" s="1">
-        <v>296988.21</v>
+        <v>100304.07</v>
       </c>
       <c r="O47" s="1">
-        <v>1.36</v>
+        <v>0.45</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="B48" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="C48" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>91.501</v>
+        <v>100.164</v>
       </c>
       <c r="E48" s="1">
-        <v>91.77</v>
+        <v>100.0</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>183540.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I48" s="1">
-        <v>-538.0</v>
+        <v>164.0</v>
       </c>
       <c r="J48" s="1">
-        <v>-0.29312411463441</v>
+        <v>0.164</v>
       </c>
       <c r="K48">
-        <v>0.21</v>
+        <v>0.64</v>
       </c>
       <c r="L48">
-        <v>423.29</v>
+        <v>638.77</v>
       </c>
       <c r="M48" s="1">
-        <v>183002.0</v>
+        <v>100164.0</v>
       </c>
       <c r="N48" s="1">
-        <v>183425.29</v>
+        <v>100802.77</v>
       </c>
       <c r="O48" s="1">
-        <v>0.84</v>
+        <v>0.46</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="B49" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
       <c r="C49" s="1">
         <v>300000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>99.382</v>
+        <v>98.908</v>
       </c>
       <c r="E49" s="1">
-        <v>99.92033333</v>
+        <v>97.95</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>299761.0</v>
+        <v>293850.0</v>
       </c>
       <c r="I49" s="1">
-        <v>-1615.0</v>
+        <v>2874.0</v>
       </c>
       <c r="J49" s="1">
-        <v>-0.53876254749617</v>
+        <v>0.97805002552323</v>
       </c>
       <c r="K49">
-        <v>2.45</v>
+        <v>0.48</v>
       </c>
       <c r="L49" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="M49" s="1">
-        <v>298146.0</v>
+        <v>296724.0</v>
       </c>
       <c r="N49" s="1">
-        <v>305493.95</v>
+        <v>298162.36</v>
       </c>
       <c r="O49" s="1">
-        <v>1.4</v>
+        <v>1.35</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>148</v>
+        <v>145</v>
       </c>
       <c r="B50" t="s">
-        <v>149</v>
+        <v>146</v>
       </c>
       <c r="C50" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>99.236</v>
+        <v>91.699</v>
       </c>
       <c r="E50" s="1">
-        <v>98.32</v>
+        <v>91.77</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>98320.0</v>
+        <v>183540.0</v>
       </c>
       <c r="I50" s="1">
-        <v>916.0</v>
+        <v>-142.0</v>
       </c>
       <c r="J50" s="1">
-        <v>0.93165174938975</v>
+        <v>-0.077367331371908</v>
       </c>
       <c r="K50">
-        <v>0.07</v>
+        <v>0.27</v>
       </c>
       <c r="L50">
-        <v>71.92</v>
+        <v>546.58</v>
       </c>
       <c r="M50" s="1">
-        <v>99236.0</v>
+        <v>183398.0</v>
       </c>
       <c r="N50" s="1">
-        <v>99307.92</v>
+        <v>183944.58</v>
       </c>
       <c r="O50" s="1">
-        <v>0.45</v>
+        <v>0.83</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
       <c r="B51" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="C51" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>98.902</v>
+        <v>99.239</v>
       </c>
       <c r="E51" s="1">
-        <v>99.517</v>
+        <v>99.92033333</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>99517.0</v>
+        <v>299761.0</v>
       </c>
       <c r="I51" s="1">
-        <v>-615.0</v>
+        <v>-2044.0</v>
       </c>
       <c r="J51" s="1">
-        <v>-0.61798486690716</v>
+        <v>-0.68187656166079</v>
       </c>
       <c r="K51">
-        <v>2.73</v>
+        <v>2.94</v>
       </c>
       <c r="L51" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
       <c r="M51" s="1">
-        <v>98902.0</v>
+        <v>297717.0</v>
       </c>
       <c r="N51" s="1">
-        <v>101629.74</v>
+        <v>306544.4</v>
       </c>
       <c r="O51" s="1">
-        <v>0.46</v>
+        <v>1.38</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>153</v>
+        <v>150</v>
       </c>
       <c r="B52" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="C52" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>99.453</v>
+        <v>99.31</v>
       </c>
       <c r="E52" s="1">
-        <v>99.574</v>
+        <v>98.32</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>199148.0</v>
+        <v>98320.0</v>
       </c>
       <c r="I52" s="1">
-        <v>-242.0</v>
+        <v>990.0</v>
       </c>
       <c r="J52" s="1">
-        <v>-0.12151766525398</v>
+        <v>1.006916192026</v>
       </c>
       <c r="K52">
-        <v>0.32</v>
+        <v>0.38</v>
       </c>
       <c r="L52">
-        <v>647.26</v>
+        <v>380.14</v>
       </c>
       <c r="M52" s="1">
-        <v>198906.0</v>
+        <v>99310.0</v>
       </c>
       <c r="N52" s="1">
-        <v>199553.26</v>
+        <v>99690.14</v>
       </c>
       <c r="O52" s="1">
-        <v>0.91</v>
+        <v>0.45</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="B53" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="C53" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>101.196</v>
+        <v>98.919</v>
       </c>
       <c r="E53" s="1">
-        <v>101.799</v>
+        <v>99.517</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>203598.0</v>
+        <v>99517.0</v>
       </c>
       <c r="I53" s="1">
-        <v>-1206.0</v>
+        <v>-598.0</v>
       </c>
       <c r="J53" s="1">
-        <v>-0.59234373618601</v>
+        <v>-0.60090235839103</v>
       </c>
       <c r="K53">
-        <v>1.87</v>
+        <v>3.28</v>
       </c>
       <c r="L53" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="M53" s="1">
-        <v>202392.0</v>
+        <v>98919.0</v>
       </c>
       <c r="N53" s="1">
-        <v>206131.73</v>
+        <v>102201.53</v>
       </c>
       <c r="O53" s="1">
-        <v>0.94</v>
+        <v>0.46</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>158</v>
+        <v>155</v>
       </c>
       <c r="B54" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
       <c r="C54" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>96.491</v>
+        <v>99.324</v>
       </c>
       <c r="E54" s="1">
-        <v>93.412</v>
+        <v>99.574</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>93412.0</v>
+        <v>199148.0</v>
       </c>
       <c r="I54" s="1">
-        <v>3079.0</v>
+        <v>-500.0</v>
       </c>
       <c r="J54" s="1">
-        <v>3.2961503875305</v>
+        <v>-0.25106955630988</v>
       </c>
       <c r="K54">
-        <v>0.35</v>
-[...2 lines deleted...]
-        <v>350.0</v>
+        <v>0.76</v>
+      </c>
+      <c r="L54" t="s">
+        <v>157</v>
       </c>
       <c r="M54" s="1">
-        <v>96491.0</v>
+        <v>198648.0</v>
       </c>
       <c r="N54" s="1">
-        <v>96841.0</v>
+        <v>200158.27</v>
       </c>
       <c r="O54" s="1">
-        <v>0.44</v>
+        <v>0.9</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
+        <v>158</v>
+      </c>
+      <c r="B55" t="s">
+        <v>159</v>
+      </c>
+      <c r="C55" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D55" s="1">
+        <v>100.851</v>
+      </c>
+      <c r="E55" s="1">
+        <v>101.799</v>
+      </c>
+      <c r="F55" t="s">
+        <v>8</v>
+      </c>
+      <c r="G55">
+        <v>1.0</v>
+      </c>
+      <c r="H55" s="1">
+        <v>203598.0</v>
+      </c>
+      <c r="I55" s="1">
+        <v>-1896.0</v>
+      </c>
+      <c r="J55" s="1">
+        <v>-0.93124686882975</v>
+      </c>
+      <c r="K55">
+        <v>2.45</v>
+      </c>
+      <c r="L55" t="s">
         <v>160</v>
       </c>
-      <c r="B55" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M55" s="1">
-        <v>91009.0</v>
+        <v>201702.0</v>
       </c>
       <c r="N55" s="1">
-        <v>91150.78</v>
+        <v>206592.41</v>
       </c>
       <c r="O55" s="1">
-        <v>0.42</v>
+        <v>0.93</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
+        <v>161</v>
+      </c>
+      <c r="B56" t="s">
         <v>162</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="C56" s="1">
         <v>100000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>100.957</v>
+        <v>96.861</v>
       </c>
       <c r="E56" s="1">
-        <v>100.539</v>
+        <v>93.412</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>100539.0</v>
+        <v>93412.0</v>
       </c>
       <c r="I56" s="1">
-        <v>418.0</v>
+        <v>3449.0</v>
       </c>
       <c r="J56" s="1">
-        <v>0.41575905867375</v>
+        <v>3.6922451076949</v>
       </c>
       <c r="K56">
-        <v>2.17</v>
-[...2 lines deleted...]
-        <v>164</v>
+        <v>0.49</v>
+      </c>
+      <c r="L56">
+        <v>493.84</v>
       </c>
       <c r="M56" s="1">
-        <v>100957.0</v>
+        <v>96861.0</v>
       </c>
       <c r="N56" s="1">
-        <v>103126.86</v>
+        <v>97354.84</v>
       </c>
       <c r="O56" s="1">
-        <v>0.47</v>
+        <v>0.44</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="B57" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="C57" s="1">
         <v>100000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>99.42</v>
+        <v>91.075</v>
       </c>
       <c r="E57" s="1">
-        <v>99.956</v>
+        <v>91.432</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>99956.0</v>
+        <v>91432.0</v>
       </c>
       <c r="I57" s="1">
-        <v>-536.0</v>
+        <v>-357.0</v>
       </c>
       <c r="J57" s="1">
-        <v>-0.53623594381528</v>
+        <v>-0.39045410797095</v>
       </c>
       <c r="K57">
-        <v>2.18</v>
-[...2 lines deleted...]
-        <v>167</v>
+        <v>0.18</v>
+      </c>
+      <c r="L57">
+        <v>182.88</v>
       </c>
       <c r="M57" s="1">
-        <v>99420.0</v>
+        <v>91075.0</v>
       </c>
       <c r="N57" s="1">
-        <v>101601.85</v>
+        <v>91257.88</v>
       </c>
       <c r="O57" s="1">
-        <v>0.46</v>
+        <v>0.41</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>168</v>
+        <v>165</v>
       </c>
       <c r="B58" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="C58" s="1">
         <v>100000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>100.213</v>
+        <v>101.382</v>
       </c>
       <c r="E58" s="1">
-        <v>100.426</v>
+        <v>100.539</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>100426.0</v>
+        <v>100539.0</v>
       </c>
       <c r="I58" s="1">
-        <v>-213.0</v>
+        <v>843.0</v>
       </c>
       <c r="J58" s="1">
-        <v>-0.21209646904188</v>
+        <v>0.83848058962194</v>
       </c>
       <c r="K58">
-        <v>1.47</v>
+        <v>2.83</v>
       </c>
       <c r="L58" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
       <c r="M58" s="1">
-        <v>100213.0</v>
+        <v>101382.0</v>
       </c>
       <c r="N58" s="1">
-        <v>101678.89</v>
+        <v>104209.4</v>
       </c>
       <c r="O58" s="1">
         <v>0.47</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>171</v>
+        <v>168</v>
       </c>
       <c r="B59" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
       <c r="C59" s="1">
-        <v>114000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>99.054</v>
+        <v>99.587</v>
       </c>
       <c r="E59" s="1">
-        <v>99.818</v>
+        <v>99.956</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>113792.52</v>
+        <v>99956.0</v>
       </c>
       <c r="I59" s="1">
-        <v>-870.96</v>
+        <v>-369.0</v>
       </c>
       <c r="J59" s="1">
-        <v>-0.76539301528782</v>
+        <v>-0.36916243146985</v>
       </c>
       <c r="K59">
-        <v>0.97</v>
+        <v>2.65</v>
       </c>
       <c r="L59" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="M59" s="1">
-        <v>112921.56</v>
+        <v>99587.0</v>
       </c>
       <c r="N59" s="1">
-        <v>114028.38</v>
+        <v>102241.45</v>
       </c>
       <c r="O59" s="1">
-        <v>0.52</v>
+        <v>0.46</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
       <c r="B60" t="s">
-        <v>175</v>
+        <v>172</v>
       </c>
       <c r="C60" s="1">
         <v>100000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>97.838</v>
+        <v>100.093</v>
       </c>
       <c r="E60" s="1">
-        <v>97.224</v>
+        <v>100.426</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>97224.0</v>
+        <v>100426.0</v>
       </c>
       <c r="I60" s="1">
-        <v>614.0</v>
+        <v>-333.0</v>
       </c>
       <c r="J60" s="1">
-        <v>0.63153130914178</v>
+        <v>-0.33158743751618</v>
       </c>
       <c r="K60">
-        <v>0.39</v>
-[...2 lines deleted...]
-        <v>393.15</v>
+        <v>1.97</v>
+      </c>
+      <c r="L60" t="s">
+        <v>173</v>
       </c>
       <c r="M60" s="1">
-        <v>97838.0</v>
+        <v>100093.0</v>
       </c>
       <c r="N60" s="1">
-        <v>98231.15</v>
+        <v>102064.37</v>
       </c>
       <c r="O60" s="1">
-        <v>0.45</v>
+        <v>0.46</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
+        <v>174</v>
+      </c>
+      <c r="B61" t="s">
+        <v>175</v>
+      </c>
+      <c r="C61" s="1">
+        <v>114000.0</v>
+      </c>
+      <c r="D61" s="1">
+        <v>98.788</v>
+      </c>
+      <c r="E61" s="1">
+        <v>99.818</v>
+      </c>
+      <c r="F61" t="s">
+        <v>8</v>
+      </c>
+      <c r="G61">
+        <v>1.0</v>
+      </c>
+      <c r="H61" s="1">
+        <v>113792.52</v>
+      </c>
+      <c r="I61" s="1">
+        <v>-1174.2</v>
+      </c>
+      <c r="J61" s="1">
+        <v>-1.0318780179927</v>
+      </c>
+      <c r="K61">
+        <v>1.4</v>
+      </c>
+      <c r="L61" t="s">
         <v>176</v>
       </c>
-      <c r="B61" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M61" s="1">
-        <v>133099.2</v>
+        <v>112618.32</v>
       </c>
       <c r="N61" s="1">
-        <v>133734.85</v>
+        <v>114217.05</v>
       </c>
       <c r="O61" s="1">
-        <v>0.61</v>
+        <v>0.52</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
+        <v>177</v>
+      </c>
+      <c r="B62" t="s">
         <v>178</v>
       </c>
-      <c r="B62" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C62" s="1">
-        <v>56000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>99.89</v>
+        <v>98.052</v>
       </c>
       <c r="E62" s="1">
-        <v>99.558</v>
+        <v>97.224</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>55752.48</v>
+        <v>97224.0</v>
       </c>
       <c r="I62" s="1">
-        <v>185.92</v>
+        <v>828.0</v>
       </c>
       <c r="J62" s="1">
-        <v>0.33347395488057</v>
+        <v>0.85164156998272</v>
       </c>
       <c r="K62">
-        <v>1.05</v>
+        <v>0.68</v>
       </c>
       <c r="L62">
-        <v>589.73</v>
+        <v>680.82</v>
       </c>
       <c r="M62" s="1">
-        <v>55938.4</v>
+        <v>98052.0</v>
       </c>
       <c r="N62" s="1">
-        <v>56528.13</v>
+        <v>98732.82</v>
       </c>
       <c r="O62" s="1">
-        <v>0.26</v>
+        <v>0.45</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
+        <v>179</v>
+      </c>
+      <c r="B63" t="s">
         <v>180</v>
       </c>
-      <c r="B63" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C63" s="1">
-        <v>100000.0</v>
+        <v>135000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>100.834</v>
+        <v>98.81</v>
       </c>
       <c r="E63" s="1">
-        <v>102.154</v>
+        <v>99.998</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>102154.0</v>
+        <v>134997.3</v>
       </c>
       <c r="I63" s="1">
-        <v>-1320.0</v>
+        <v>-1603.8</v>
       </c>
       <c r="J63" s="1">
-        <v>-1.2921667286646</v>
+        <v>-1.1880237604752</v>
       </c>
       <c r="K63">
-        <v>1.36</v>
-[...2 lines deleted...]
-        <v>182</v>
+        <v>0.21</v>
+      </c>
+      <c r="L63">
+        <v>281.15</v>
       </c>
       <c r="M63" s="1">
-        <v>100834.0</v>
+        <v>133393.5</v>
       </c>
       <c r="N63" s="1">
-        <v>102196.33</v>
+        <v>133674.65</v>
       </c>
       <c r="O63" s="1">
-        <v>0.47</v>
+        <v>0.6</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="B64" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="C64" s="1">
-        <v>100000.0</v>
+        <v>56000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>99.102</v>
+        <v>99.746</v>
       </c>
       <c r="E64" s="1">
-        <v>99.791</v>
+        <v>99.558</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>99791.0</v>
+        <v>55752.48</v>
       </c>
       <c r="I64" s="1">
-        <v>-689.0</v>
+        <v>105.28</v>
       </c>
       <c r="J64" s="1">
-        <v>-0.69044302592418</v>
+        <v>0.18883464914924</v>
       </c>
       <c r="K64">
-        <v>1.68</v>
-[...2 lines deleted...]
-        <v>185</v>
+        <v>1.57</v>
+      </c>
+      <c r="L64">
+        <v>877.4</v>
       </c>
       <c r="M64" s="1">
-        <v>99102.0</v>
+        <v>55857.76</v>
       </c>
       <c r="N64" s="1">
-        <v>100779.74</v>
+        <v>56735.16</v>
       </c>
       <c r="O64" s="1">
-        <v>0.46</v>
+        <v>0.26</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>186</v>
+        <v>183</v>
       </c>
       <c r="B65" t="s">
-        <v>187</v>
+        <v>184</v>
       </c>
       <c r="C65" s="1">
         <v>100000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>99.601</v>
+        <v>100.853</v>
       </c>
       <c r="E65" s="1">
-        <v>97.614</v>
+        <v>102.154</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>97614.0</v>
+        <v>102154.0</v>
       </c>
       <c r="I65" s="1">
-        <v>1987.0</v>
+        <v>-1301.0</v>
       </c>
       <c r="J65" s="1">
-        <v>2.0355686684287</v>
+        <v>-1.2735673590853</v>
       </c>
       <c r="K65">
-        <v>0.94</v>
-[...2 lines deleted...]
-        <v>941.78</v>
+        <v>2.06</v>
+      </c>
+      <c r="L65" t="s">
+        <v>185</v>
       </c>
       <c r="M65" s="1">
-        <v>99601.0</v>
+        <v>100853.0</v>
       </c>
       <c r="N65" s="1">
-        <v>100542.78</v>
+        <v>102913.96</v>
       </c>
       <c r="O65" s="1">
         <v>0.46</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>188</v>
+        <v>186</v>
       </c>
       <c r="B66" t="s">
-        <v>189</v>
+        <v>187</v>
       </c>
       <c r="C66" s="1">
         <v>100000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>94.183</v>
+        <v>98.793</v>
       </c>
       <c r="E66" s="1">
-        <v>94.279</v>
+        <v>99.791</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>94279.0</v>
+        <v>99791.0</v>
       </c>
       <c r="I66" s="1">
-        <v>-96.0</v>
+        <v>-998.0</v>
       </c>
       <c r="J66" s="1">
-        <v>-0.10182543302326</v>
+        <v>-1.000090188494</v>
       </c>
       <c r="K66">
-        <v>0.35</v>
-[...2 lines deleted...]
-        <v>352.74</v>
+        <v>2.15</v>
+      </c>
+      <c r="L66" t="s">
+        <v>188</v>
       </c>
       <c r="M66" s="1">
-        <v>94183.0</v>
+        <v>98793.0</v>
       </c>
       <c r="N66" s="1">
-        <v>94535.74</v>
+        <v>100943.34</v>
       </c>
       <c r="O66" s="1">
-        <v>0.43</v>
+        <v>0.46</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
+        <v>189</v>
+      </c>
+      <c r="B67" t="s">
         <v>190</v>
-      </c>
-[...1 lines deleted...]
-        <v>191</v>
       </c>
       <c r="C67" s="1">
         <v>100000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>102.387</v>
+        <v>99.8</v>
       </c>
       <c r="E67" s="1">
-        <v>104.37</v>
+        <v>97.614</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>104370.0</v>
+        <v>97614.0</v>
       </c>
       <c r="I67" s="1">
-        <v>-1983.0</v>
+        <v>2186.0</v>
       </c>
       <c r="J67" s="1">
-        <v>-1.8999712561081</v>
+        <v>2.2394328682361</v>
       </c>
       <c r="K67">
-        <v>0.24</v>
-[...2 lines deleted...]
-        <v>239.4</v>
+        <v>1.17</v>
+      </c>
+      <c r="L67" t="s">
+        <v>191</v>
       </c>
       <c r="M67" s="1">
-        <v>102387.0</v>
+        <v>99800.0</v>
       </c>
       <c r="N67" s="1">
-        <v>102626.4</v>
+        <v>100967.81</v>
       </c>
       <c r="O67" s="1">
-        <v>0.47</v>
+        <v>0.46</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>192</v>
       </c>
       <c r="B68" t="s">
         <v>193</v>
       </c>
       <c r="C68" s="1">
-        <v>100000.0</v>
+        <v>132000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>101.142</v>
+        <v>100.343</v>
       </c>
       <c r="E68" s="1">
-        <v>102.199</v>
+        <v>99.845</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>102199.0</v>
+        <v>131795.4</v>
       </c>
       <c r="I68" s="1">
-        <v>-1057.0</v>
+        <v>657.36</v>
       </c>
       <c r="J68" s="1">
-        <v>-1.034256695271</v>
+        <v>0.49877309830237</v>
       </c>
       <c r="K68">
-        <v>3.55</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>0.12</v>
+      </c>
+      <c r="L68">
+        <v>164.55</v>
       </c>
       <c r="M68" s="1">
-        <v>101142.0</v>
+        <v>132452.76</v>
       </c>
       <c r="N68" s="1">
-        <v>104693.37</v>
+        <v>132617.31</v>
       </c>
       <c r="O68" s="1">
-        <v>0.48</v>
+        <v>0.6</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
+        <v>194</v>
+      </c>
+      <c r="B69" t="s">
         <v>195</v>
       </c>
-      <c r="B69" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C69" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>96.56</v>
+        <v>94.221</v>
       </c>
       <c r="E69" s="1">
-        <v>97.63</v>
+        <v>94.279</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>195260.0</v>
+        <v>94279.0</v>
       </c>
       <c r="I69" s="1">
-        <v>-2140.0</v>
+        <v>-58.0</v>
       </c>
       <c r="J69" s="1">
-        <v>-1.0959745979719</v>
+        <v>-0.061519532451553</v>
       </c>
       <c r="K69">
-        <v>0.18</v>
+        <v>0.46</v>
       </c>
       <c r="L69">
-        <v>365.07</v>
+        <v>455.48</v>
       </c>
       <c r="M69" s="1">
-        <v>193120.0</v>
+        <v>94221.0</v>
       </c>
       <c r="N69" s="1">
-        <v>193485.07</v>
+        <v>94676.48</v>
       </c>
       <c r="O69" s="1">
-        <v>0.88</v>
+        <v>0.43</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
+        <v>196</v>
+      </c>
+      <c r="B70" t="s">
         <v>197</v>
       </c>
-      <c r="B70" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C70" s="1">
-        <v>118000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>98.268</v>
+        <v>102.504</v>
       </c>
       <c r="E70" s="1">
-        <v>99.628</v>
+        <v>104.37</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>117561.04</v>
+        <v>104370.0</v>
       </c>
       <c r="I70" s="1">
-        <v>-1604.8</v>
+        <v>-1866.0</v>
       </c>
       <c r="J70" s="1">
-        <v>-1.3650780904966</v>
+        <v>-1.7878700776085</v>
       </c>
       <c r="K70">
-        <v>1.7</v>
-[...2 lines deleted...]
-        <v>199</v>
+        <v>1.0</v>
+      </c>
+      <c r="L70">
+        <v>995.4</v>
       </c>
       <c r="M70" s="1">
-        <v>115956.24</v>
+        <v>102504.0</v>
       </c>
       <c r="N70" s="1">
-        <v>117963.05</v>
+        <v>103499.4</v>
       </c>
       <c r="O70" s="1">
-        <v>0.54</v>
+        <v>0.47</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="B71" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="C71" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>99.153</v>
+        <v>96.941</v>
       </c>
       <c r="E71" s="1">
-        <v>97.633</v>
+        <v>97.63</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>97633.0</v>
+        <v>195260.0</v>
       </c>
       <c r="I71" s="1">
-        <v>1520.0</v>
+        <v>-1378.0</v>
       </c>
       <c r="J71" s="1">
-        <v>1.5568506550039</v>
+        <v>-0.70572569906791</v>
       </c>
       <c r="K71">
-        <v>0.06</v>
+        <v>0.45</v>
       </c>
       <c r="L71">
-        <v>58.22</v>
+        <v>899.32</v>
       </c>
       <c r="M71" s="1">
-        <v>99153.0</v>
+        <v>193882.0</v>
       </c>
       <c r="N71" s="1">
-        <v>99211.22</v>
+        <v>194781.32</v>
       </c>
       <c r="O71" s="1">
-        <v>0.45</v>
+        <v>0.88</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
+        <v>200</v>
+      </c>
+      <c r="B72" t="s">
+        <v>201</v>
+      </c>
+      <c r="C72" s="1">
+        <v>118000.0</v>
+      </c>
+      <c r="D72" s="1">
+        <v>98.033</v>
+      </c>
+      <c r="E72" s="1">
+        <v>99.628</v>
+      </c>
+      <c r="F72" t="s">
+        <v>8</v>
+      </c>
+      <c r="G72">
+        <v>1.0</v>
+      </c>
+      <c r="H72" s="1">
+        <v>117561.04</v>
+      </c>
+      <c r="I72" s="1">
+        <v>-1882.1</v>
+      </c>
+      <c r="J72" s="1">
+        <v>-1.6009555546633</v>
+      </c>
+      <c r="K72">
+        <v>2.23</v>
+      </c>
+      <c r="L72" t="s">
         <v>202</v>
       </c>
-      <c r="B72" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M72" s="1">
-        <v>286341.0</v>
+        <v>115678.94</v>
       </c>
       <c r="N72" s="1">
-        <v>288624.9</v>
+        <v>118316.16</v>
       </c>
       <c r="O72" s="1">
-        <v>1.32</v>
+        <v>0.53</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="B73" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="C73" s="1">
         <v>100000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>97.563</v>
+        <v>99.226</v>
       </c>
       <c r="E73" s="1">
-        <v>94.862</v>
+        <v>97.633</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>94862.0</v>
+        <v>97633.0</v>
       </c>
       <c r="I73" s="1">
-        <v>2701.0</v>
+        <v>1593.0</v>
       </c>
       <c r="J73" s="1">
-        <v>2.8472939638633</v>
+        <v>1.6316204561982</v>
       </c>
       <c r="K73">
-        <v>0.73</v>
+        <v>0.41</v>
       </c>
       <c r="L73">
-        <v>731.16</v>
+        <v>407.53</v>
       </c>
       <c r="M73" s="1">
-        <v>97563.0</v>
+        <v>99226.0</v>
       </c>
       <c r="N73" s="1">
-        <v>98294.16</v>
+        <v>99633.53</v>
       </c>
       <c r="O73" s="1">
         <v>0.45</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="B74" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
       <c r="C74" s="1">
         <v>300000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>94.911</v>
+        <v>95.293</v>
       </c>
       <c r="E74" s="1">
-        <v>91.856</v>
+        <v>93.83333333</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>275568.0</v>
+        <v>281500.0</v>
       </c>
       <c r="I74" s="1">
-        <v>9165.0</v>
+        <v>4379.0</v>
       </c>
       <c r="J74" s="1">
-        <v>3.3258578644835</v>
+        <v>1.555595026643</v>
       </c>
       <c r="K74">
-        <v>0.03</v>
-[...2 lines deleted...]
-        <v>104.79</v>
+        <v>1.03</v>
+      </c>
+      <c r="L74" t="s">
+        <v>207</v>
       </c>
       <c r="M74" s="1">
-        <v>284733.0</v>
+        <v>285879.0</v>
       </c>
       <c r="N74" s="1">
-        <v>284837.79</v>
+        <v>288964.27</v>
       </c>
       <c r="O74" s="1">
-        <v>1.3</v>
+        <v>1.31</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
+        <v>208</v>
+      </c>
+      <c r="B75" t="s">
         <v>209</v>
-      </c>
-[...1 lines deleted...]
-        <v>210</v>
       </c>
       <c r="C75" s="1">
         <v>100000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>101.425</v>
+        <v>98.122</v>
       </c>
       <c r="E75" s="1">
-        <v>102.61</v>
+        <v>94.862</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>102610.0</v>
+        <v>94862.0</v>
       </c>
       <c r="I75" s="1">
-        <v>-1185.0</v>
+        <v>3260.0</v>
       </c>
       <c r="J75" s="1">
-        <v>-1.1548582009551</v>
+        <v>3.4365710189538</v>
       </c>
       <c r="K75">
-        <v>2.64</v>
-[...2 lines deleted...]
-        <v>211</v>
+        <v>0.0</v>
+      </c>
+      <c r="L75">
+        <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>101425.0</v>
+        <v>98122.0</v>
       </c>
       <c r="N75" s="1">
-        <v>104068.15</v>
+        <v>98122.0</v>
       </c>
       <c r="O75" s="1">
-        <v>0.48</v>
+        <v>0.44</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
       <c r="B76" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="C76" s="1">
-        <v>150000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>101.79</v>
+        <v>95.18</v>
       </c>
       <c r="E76" s="1">
-        <v>104.115</v>
+        <v>91.856</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>156172.5</v>
+        <v>275568.0</v>
       </c>
       <c r="I76" s="1">
-        <v>-3487.5</v>
+        <v>9972.0</v>
       </c>
       <c r="J76" s="1">
-        <v>-2.2331076213802</v>
+        <v>3.61870754224</v>
       </c>
       <c r="K76">
-        <v>0.45</v>
+        <v>0.08</v>
       </c>
       <c r="L76">
-        <v>678.08</v>
+        <v>228.08</v>
       </c>
       <c r="M76" s="1">
-        <v>152685.0</v>
+        <v>285540.0</v>
       </c>
       <c r="N76" s="1">
-        <v>153363.08</v>
+        <v>285768.08</v>
       </c>
       <c r="O76" s="1">
-        <v>0.7</v>
+        <v>1.29</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="B77" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="C77" s="1">
         <v>100000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>99.683</v>
+        <v>101.302</v>
       </c>
       <c r="E77" s="1">
-        <v>99.376</v>
+        <v>102.61</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>99376.0</v>
+        <v>102610.0</v>
       </c>
       <c r="I77" s="1">
-        <v>307.0</v>
+        <v>-1308.0</v>
       </c>
       <c r="J77" s="1">
-        <v>0.30892770890356</v>
+        <v>-1.2747295585226</v>
       </c>
       <c r="K77">
-        <v>2.68</v>
+        <v>3.34</v>
       </c>
       <c r="L77" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="M77" s="1">
-        <v>99683.0</v>
+        <v>101302.0</v>
       </c>
       <c r="N77" s="1">
-        <v>102361.08</v>
+        <v>104643.78</v>
       </c>
       <c r="O77" s="1">
         <v>0.47</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
+        <v>215</v>
+      </c>
+      <c r="B78" t="s">
+        <v>216</v>
+      </c>
+      <c r="C78" s="1">
+        <v>150000.0</v>
+      </c>
+      <c r="D78" s="1">
+        <v>101.484</v>
+      </c>
+      <c r="E78" s="1">
+        <v>104.115</v>
+      </c>
+      <c r="F78" t="s">
+        <v>8</v>
+      </c>
+      <c r="G78">
+        <v>1.0</v>
+      </c>
+      <c r="H78" s="1">
+        <v>156172.5</v>
+      </c>
+      <c r="I78" s="1">
+        <v>-3946.5</v>
+      </c>
+      <c r="J78" s="1">
+        <v>-2.5270133986457</v>
+      </c>
+      <c r="K78">
+        <v>1.27</v>
+      </c>
+      <c r="L78" t="s">
         <v>217</v>
       </c>
-      <c r="B78" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M78" s="1">
-        <v>102519.0</v>
+        <v>152226.0</v>
       </c>
       <c r="N78" s="1">
-        <v>107193.66</v>
+        <v>154136.96</v>
       </c>
       <c r="O78" s="1">
-        <v>0.49</v>
+        <v>0.7</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="B79" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="C79" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>100.697</v>
+        <v>99.538</v>
       </c>
       <c r="E79" s="1">
-        <v>101.831</v>
+        <v>99.376</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>203662.0</v>
+        <v>99376.0</v>
       </c>
       <c r="I79" s="1">
-        <v>-2268.0</v>
+        <v>162.0</v>
       </c>
       <c r="J79" s="1">
-        <v>-1.11360980448</v>
+        <v>0.1630172274996</v>
       </c>
       <c r="K79">
-        <v>2.16</v>
-[...2 lines deleted...]
-        <v>222</v>
+        <v>0.28</v>
+      </c>
+      <c r="L79">
+        <v>275.68</v>
       </c>
       <c r="M79" s="1">
-        <v>201394.0</v>
+        <v>99538.0</v>
       </c>
       <c r="N79" s="1">
-        <v>205704.27</v>
+        <v>99813.68</v>
       </c>
       <c r="O79" s="1">
-        <v>0.94</v>
+        <v>0.45</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>223</v>
+        <v>220</v>
       </c>
       <c r="B80" t="s">
-        <v>224</v>
+        <v>221</v>
       </c>
       <c r="C80" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>96.607</v>
+        <v>102.093</v>
       </c>
       <c r="E80" s="1">
-        <v>97.814</v>
+        <v>103.917</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>195628.0</v>
+        <v>103917.0</v>
       </c>
       <c r="I80" s="1">
-        <v>-2414.0</v>
+        <v>-1824.0</v>
       </c>
       <c r="J80" s="1">
-        <v>-1.2339746866502</v>
+        <v>-1.755246975952</v>
       </c>
       <c r="K80">
-        <v>1.82</v>
-[...2 lines deleted...]
-        <v>225</v>
+        <v>0.6</v>
+      </c>
+      <c r="L80">
+        <v>601.03</v>
       </c>
       <c r="M80" s="1">
-        <v>193214.0</v>
+        <v>102093.0</v>
       </c>
       <c r="N80" s="1">
-        <v>196863.32</v>
+        <v>102694.03</v>
       </c>
       <c r="O80" s="1">
-        <v>0.9</v>
+        <v>0.46</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>226</v>
+        <v>222</v>
       </c>
       <c r="B81" t="s">
-        <v>227</v>
+        <v>223</v>
       </c>
       <c r="C81" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>94.076</v>
+        <v>100.649</v>
       </c>
       <c r="E81" s="1">
-        <v>91.695</v>
+        <v>101.831</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>91695.0</v>
+        <v>203662.0</v>
       </c>
       <c r="I81" s="1">
-        <v>2381.0</v>
+        <v>-2364.0</v>
       </c>
       <c r="J81" s="1">
-        <v>2.5966519439446</v>
+        <v>-1.1607467274209</v>
       </c>
       <c r="K81">
-        <v>0.2</v>
-[...2 lines deleted...]
-        <v>199.32</v>
+        <v>2.75</v>
+      </c>
+      <c r="L81" t="s">
+        <v>224</v>
       </c>
       <c r="M81" s="1">
-        <v>94076.0</v>
+        <v>201298.0</v>
       </c>
       <c r="N81" s="1">
-        <v>94275.32</v>
+        <v>206800.05</v>
       </c>
       <c r="O81" s="1">
-        <v>0.43</v>
+        <v>0.93</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>228</v>
+        <v>225</v>
       </c>
       <c r="B82" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="C82" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>101.744</v>
+        <v>96.433</v>
       </c>
       <c r="E82" s="1">
-        <v>103.378</v>
+        <v>97.814</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>103378.0</v>
+        <v>195628.0</v>
       </c>
       <c r="I82" s="1">
-        <v>-1634.0</v>
+        <v>-2762.0</v>
       </c>
       <c r="J82" s="1">
-        <v>-1.5806070924181</v>
+        <v>-1.4118633324473</v>
       </c>
       <c r="K82">
-        <v>3.75</v>
-[...2 lines deleted...]
-        <v>230</v>
+        <v>0.15</v>
+      </c>
+      <c r="L82">
+        <v>306.85</v>
       </c>
       <c r="M82" s="1">
-        <v>101744.0</v>
+        <v>192866.0</v>
       </c>
       <c r="N82" s="1">
-        <v>105491.95</v>
+        <v>193172.85</v>
       </c>
       <c r="O82" s="1">
-        <v>0.48</v>
+        <v>0.87</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>231</v>
+        <v>227</v>
       </c>
       <c r="B83" t="s">
-        <v>232</v>
+        <v>228</v>
       </c>
       <c r="C83" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>99.425</v>
+        <v>94.519</v>
       </c>
       <c r="E83" s="1">
-        <v>100.0825</v>
+        <v>91.695</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>200165.0</v>
+        <v>91695.0</v>
       </c>
       <c r="I83" s="1">
-        <v>-1315.0</v>
+        <v>2824.0</v>
       </c>
       <c r="J83" s="1">
-        <v>-0.65695800964205</v>
+        <v>3.079775342167</v>
       </c>
       <c r="K83">
-        <v>1.52</v>
-[...2 lines deleted...]
-        <v>233</v>
+        <v>0.24</v>
+      </c>
+      <c r="L83">
+        <v>240.41</v>
       </c>
       <c r="M83" s="1">
-        <v>198850.0</v>
+        <v>94519.0</v>
       </c>
       <c r="N83" s="1">
-        <v>201893.84</v>
+        <v>94759.41</v>
       </c>
       <c r="O83" s="1">
-        <v>0.92</v>
+        <v>0.43</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>234</v>
+        <v>229</v>
       </c>
       <c r="B84" t="s">
-        <v>235</v>
+        <v>230</v>
       </c>
       <c r="C84" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>99.165</v>
+        <v>101.494</v>
       </c>
       <c r="E84" s="1">
-        <v>99.868</v>
+        <v>103.378</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>199736.0</v>
+        <v>103378.0</v>
       </c>
       <c r="I84" s="1">
-        <v>-1406.0</v>
+        <v>-1884.0</v>
       </c>
       <c r="J84" s="1">
-        <v>-0.70392918652621</v>
+        <v>-1.8224380429105</v>
       </c>
       <c r="K84">
-        <v>0.24</v>
+        <v>0.41</v>
       </c>
       <c r="L84">
-        <v>489.04</v>
+        <v>405.48</v>
       </c>
       <c r="M84" s="1">
-        <v>198330.0</v>
+        <v>101494.0</v>
       </c>
       <c r="N84" s="1">
-        <v>198819.04</v>
+        <v>101899.48</v>
       </c>
       <c r="O84" s="1">
-        <v>0.91</v>
+        <v>0.46</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>236</v>
+        <v>231</v>
       </c>
       <c r="B85" t="s">
-        <v>237</v>
+        <v>232</v>
       </c>
       <c r="C85" s="1">
-        <v>121000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>100.456</v>
+        <v>99.62</v>
       </c>
       <c r="E85" s="1">
-        <v>100.0</v>
+        <v>100.0825</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>121000.0</v>
+        <v>200165.0</v>
       </c>
       <c r="I85" s="1">
-        <v>551.76</v>
+        <v>-925.0</v>
       </c>
       <c r="J85" s="1">
-        <v>0.456</v>
+        <v>-0.46211875202958</v>
       </c>
       <c r="K85">
-        <v>0.16</v>
-[...2 lines deleted...]
-        <v>192.99</v>
+        <v>1.97</v>
+      </c>
+      <c r="L85" t="s">
+        <v>233</v>
       </c>
       <c r="M85" s="1">
-        <v>121551.76</v>
+        <v>199240.0</v>
       </c>
       <c r="N85" s="1">
-        <v>121744.75</v>
+        <v>203187.95</v>
       </c>
       <c r="O85" s="1">
-        <v>0.56</v>
+        <v>0.92</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>238</v>
+        <v>234</v>
       </c>
       <c r="B86" t="s">
-        <v>239</v>
+        <v>235</v>
       </c>
       <c r="C86" s="1">
-        <v>250000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>99.32</v>
+        <v>98.881</v>
       </c>
       <c r="E86" s="1">
-        <v>100.0</v>
+        <v>99.868</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>250000.0</v>
+        <v>199736.0</v>
       </c>
       <c r="I86" s="1">
-        <v>-1700.0</v>
+        <v>-1974.0</v>
       </c>
       <c r="J86" s="1">
-        <v>-0.68</v>
+        <v>-0.98830456202187</v>
       </c>
       <c r="K86">
-        <v>1.06</v>
+        <v>0.68</v>
       </c>
       <c r="L86" t="s">
-        <v>240</v>
+        <v>236</v>
       </c>
       <c r="M86" s="1">
-        <v>248300.0</v>
+        <v>197762.0</v>
       </c>
       <c r="N86" s="1">
-        <v>250940.82</v>
+        <v>199114.05</v>
       </c>
       <c r="O86" s="1">
-        <v>1.15</v>
+        <v>0.9</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>241</v>
+        <v>237</v>
       </c>
       <c r="B87" t="s">
-        <v>242</v>
+        <v>238</v>
       </c>
       <c r="C87" s="1">
-        <v>200000.0</v>
+        <v>121000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>95.992</v>
+        <v>100.254</v>
       </c>
       <c r="E87" s="1">
-        <v>94.556</v>
+        <v>100.0</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>189112.0</v>
+        <v>121000.0</v>
       </c>
       <c r="I87" s="1">
-        <v>2872.0</v>
+        <v>307.34</v>
       </c>
       <c r="J87" s="1">
-        <v>1.5186767629764</v>
+        <v>0.254</v>
       </c>
       <c r="K87">
-        <v>1.03</v>
-[...2 lines deleted...]
-        <v>243</v>
+        <v>0.8</v>
+      </c>
+      <c r="L87">
+        <v>964.93</v>
       </c>
       <c r="M87" s="1">
-        <v>191984.0</v>
+        <v>121307.34</v>
       </c>
       <c r="N87" s="1">
-        <v>194045.64</v>
+        <v>122272.27</v>
       </c>
       <c r="O87" s="1">
-        <v>0.89</v>
+        <v>0.55</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
       <c r="B88" t="s">
-        <v>245</v>
+        <v>240</v>
       </c>
       <c r="C88" s="1">
-        <v>100000.0</v>
+        <v>250000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>98.876</v>
+        <v>99.122</v>
       </c>
       <c r="E88" s="1">
-        <v>97.977</v>
+        <v>100.0</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>97977.0</v>
+        <v>250000.0</v>
       </c>
       <c r="I88" s="1">
-        <v>899.0</v>
+        <v>-2195.0</v>
       </c>
       <c r="J88" s="1">
-        <v>0.91756228502608</v>
+        <v>-0.878</v>
       </c>
       <c r="K88">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>58.56</v>
+        <v>1.53</v>
+      </c>
+      <c r="L88" t="s">
+        <v>241</v>
       </c>
       <c r="M88" s="1">
-        <v>98876.0</v>
+        <v>247805.0</v>
       </c>
       <c r="N88" s="1">
-        <v>98934.56</v>
+        <v>251619.52</v>
       </c>
       <c r="O88" s="1">
-        <v>0.45</v>
+        <v>1.14</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>246</v>
+        <v>242</v>
       </c>
       <c r="B89" t="s">
-        <v>247</v>
+        <v>243</v>
       </c>
       <c r="C89" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>102.529</v>
+        <v>96.226</v>
       </c>
       <c r="E89" s="1">
-        <v>104.882</v>
+        <v>94.556</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>314646.0</v>
+        <v>189112.0</v>
       </c>
       <c r="I89" s="1">
-        <v>-7059.0</v>
+        <v>3340.0</v>
       </c>
       <c r="J89" s="1">
-        <v>-2.2434736179707</v>
+        <v>1.766149160286</v>
       </c>
       <c r="K89">
-        <v>2.2</v>
+        <v>1.24</v>
       </c>
       <c r="L89" t="s">
-        <v>248</v>
+        <v>244</v>
       </c>
       <c r="M89" s="1">
-        <v>307587.0</v>
+        <v>192452.0</v>
       </c>
       <c r="N89" s="1">
-        <v>314193.34</v>
+        <v>194924.6</v>
       </c>
       <c r="O89" s="1">
-        <v>1.44</v>
+        <v>0.88</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>249</v>
+        <v>245</v>
       </c>
       <c r="B90" t="s">
-        <v>250</v>
+        <v>246</v>
       </c>
       <c r="C90" s="1">
         <v>100000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>98.835</v>
+        <v>98.324</v>
       </c>
       <c r="E90" s="1">
-        <v>99.612</v>
+        <v>97.977</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>99612.0</v>
+        <v>97977.0</v>
       </c>
       <c r="I90" s="1">
-        <v>-777.0</v>
+        <v>347.0</v>
       </c>
       <c r="J90" s="1">
-        <v>-0.78002650283098</v>
+        <v>0.35416475295222</v>
       </c>
       <c r="K90">
-        <v>0.56</v>
+        <v>0.45</v>
       </c>
       <c r="L90">
-        <v>556.51</v>
+        <v>448.97</v>
       </c>
       <c r="M90" s="1">
-        <v>98835.0</v>
+        <v>98324.0</v>
       </c>
       <c r="N90" s="1">
-        <v>99391.51</v>
+        <v>98772.97</v>
       </c>
       <c r="O90" s="1">
         <v>0.45</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>251</v>
+        <v>247</v>
       </c>
       <c r="B91" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="C91" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>101.526</v>
+        <v>102.364</v>
       </c>
       <c r="E91" s="1">
-        <v>102.875</v>
+        <v>104.882</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>205750.0</v>
+        <v>314646.0</v>
       </c>
       <c r="I91" s="1">
-        <v>-2698.0</v>
+        <v>-7554.0</v>
       </c>
       <c r="J91" s="1">
-        <v>-1.3113001215067</v>
+        <v>-2.4007932724395</v>
       </c>
       <c r="K91">
-        <v>2.39</v>
+        <v>2.99</v>
       </c>
       <c r="L91" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="M91" s="1">
-        <v>203052.0</v>
+        <v>307092.0</v>
       </c>
       <c r="N91" s="1">
-        <v>207828.49</v>
+        <v>316071.87</v>
       </c>
       <c r="O91" s="1">
-        <v>0.95</v>
+        <v>1.43</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>254</v>
+        <v>250</v>
       </c>
       <c r="B92" t="s">
-        <v>255</v>
+        <v>251</v>
       </c>
       <c r="C92" s="1">
         <v>100000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>96.971</v>
+        <v>98.453</v>
       </c>
       <c r="E92" s="1">
-        <v>94.517</v>
+        <v>99.612</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>94517.0</v>
+        <v>99612.0</v>
       </c>
       <c r="I92" s="1">
-        <v>2454.0</v>
+        <v>-1159.0</v>
       </c>
       <c r="J92" s="1">
-        <v>2.5963583270734</v>
+        <v>-1.1635144360117</v>
       </c>
       <c r="K92">
-        <v>0.59</v>
-[...2 lines deleted...]
-        <v>594.37</v>
+        <v>1.07</v>
+      </c>
+      <c r="L92" t="s">
+        <v>252</v>
       </c>
       <c r="M92" s="1">
-        <v>96971.0</v>
+        <v>98453.0</v>
       </c>
       <c r="N92" s="1">
-        <v>97565.37</v>
+        <v>99523.21</v>
       </c>
       <c r="O92" s="1">
         <v>0.45</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
       <c r="B93" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="C93" s="1">
         <v>200000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>103.155</v>
+        <v>101.288</v>
       </c>
       <c r="E93" s="1">
-        <v>105.38</v>
+        <v>102.875</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>210760.0</v>
+        <v>205750.0</v>
       </c>
       <c r="I93" s="1">
-        <v>-4450.0</v>
+        <v>-3174.0</v>
       </c>
       <c r="J93" s="1">
-        <v>-2.1114063389638</v>
+        <v>-1.5426488456865</v>
       </c>
       <c r="K93">
-        <v>0.08</v>
-[...2 lines deleted...]
-        <v>150.68</v>
+        <v>3.07</v>
+      </c>
+      <c r="L93" t="s">
+        <v>255</v>
       </c>
       <c r="M93" s="1">
-        <v>206310.0</v>
+        <v>202576.0</v>
       </c>
       <c r="N93" s="1">
-        <v>206460.68</v>
+        <v>208717.21</v>
       </c>
       <c r="O93" s="1">
         <v>0.94</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="B94" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="C94" s="1">
         <v>100000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>101.975</v>
+        <v>97.537</v>
       </c>
       <c r="E94" s="1">
-        <v>103.59</v>
+        <v>94.517</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>103590.0</v>
+        <v>94517.0</v>
       </c>
       <c r="I94" s="1">
-        <v>-1615.0</v>
+        <v>3020.0</v>
       </c>
       <c r="J94" s="1">
-        <v>-1.5590307944782</v>
+        <v>3.1951923992509</v>
       </c>
       <c r="K94">
-        <v>1.1</v>
-[...2 lines deleted...]
-        <v>260</v>
+        <v>0.77</v>
+      </c>
+      <c r="L94">
+        <v>765.82</v>
       </c>
       <c r="M94" s="1">
-        <v>101975.0</v>
+        <v>97537.0</v>
       </c>
       <c r="N94" s="1">
-        <v>103077.4</v>
+        <v>98302.82</v>
       </c>
       <c r="O94" s="1">
-        <v>0.47</v>
+        <v>0.44</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>261</v>
+        <v>258</v>
       </c>
       <c r="B95" t="s">
-        <v>262</v>
+        <v>259</v>
       </c>
       <c r="C95" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>99.67</v>
+        <v>103.157</v>
       </c>
       <c r="E95" s="1">
-        <v>96.515</v>
+        <v>105.38</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>96515.0</v>
+        <v>210760.0</v>
       </c>
       <c r="I95" s="1">
-        <v>3155.0</v>
+        <v>-4446.0</v>
       </c>
       <c r="J95" s="1">
-        <v>3.2689219292338</v>
+        <v>-2.1095084456254</v>
       </c>
       <c r="K95">
-        <v>0.4</v>
-[...2 lines deleted...]
-        <v>402.4</v>
+        <v>0.98</v>
+      </c>
+      <c r="L95" t="s">
+        <v>260</v>
       </c>
       <c r="M95" s="1">
-        <v>99670.0</v>
+        <v>206314.0</v>
       </c>
       <c r="N95" s="1">
-        <v>100072.4</v>
+        <v>208272.9</v>
       </c>
       <c r="O95" s="1">
-        <v>0.46</v>
+        <v>0.94</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
+        <v>261</v>
+      </c>
+      <c r="B96" t="s">
+        <v>262</v>
+      </c>
+      <c r="C96" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D96" s="1">
+        <v>101.833</v>
+      </c>
+      <c r="E96" s="1">
+        <v>103.59</v>
+      </c>
+      <c r="F96" t="s">
+        <v>8</v>
+      </c>
+      <c r="G96">
+        <v>1.0</v>
+      </c>
+      <c r="H96" s="1">
+        <v>103590.0</v>
+      </c>
+      <c r="I96" s="1">
+        <v>-1757.0</v>
+      </c>
+      <c r="J96" s="1">
+        <v>-1.6961096630949</v>
+      </c>
+      <c r="K96">
+        <v>1.86</v>
+      </c>
+      <c r="L96" t="s">
         <v>263</v>
       </c>
-      <c r="B96" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M96" s="1">
-        <v>294825.0</v>
+        <v>101833.0</v>
       </c>
       <c r="N96" s="1">
-        <v>301441.44</v>
+        <v>103695.67</v>
       </c>
       <c r="O96" s="1">
-        <v>1.38</v>
+        <v>0.47</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
       <c r="B97" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="C97" s="1">
-        <v>346000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>98.95</v>
+        <v>99.586</v>
       </c>
       <c r="E97" s="1">
-        <v>99.7</v>
+        <v>96.515</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>344962.0</v>
+        <v>96515.0</v>
       </c>
       <c r="I97" s="1">
-        <v>-2595.0</v>
+        <v>3071.0</v>
       </c>
       <c r="J97" s="1">
-        <v>-0.75225677031093</v>
+        <v>3.1818888255712</v>
       </c>
       <c r="K97">
-        <v>2.07</v>
-[...2 lines deleted...]
-        <v>268</v>
+        <v>0.51</v>
+      </c>
+      <c r="L97">
+        <v>505.14</v>
       </c>
       <c r="M97" s="1">
-        <v>342367.0</v>
+        <v>99586.0</v>
       </c>
       <c r="N97" s="1">
-        <v>349526.36</v>
+        <v>100091.14</v>
       </c>
       <c r="O97" s="1">
-        <v>1.6</v>
+        <v>0.45</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>269</v>
+        <v>266</v>
       </c>
       <c r="B98" t="s">
-        <v>270</v>
+        <v>267</v>
       </c>
       <c r="C98" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>99.462</v>
+        <v>98.096</v>
       </c>
       <c r="E98" s="1">
-        <v>100.0</v>
+        <v>98.38833333</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>100000.0</v>
+        <v>295165.0</v>
       </c>
       <c r="I98" s="1">
-        <v>-538.0</v>
+        <v>-877.0</v>
       </c>
       <c r="J98" s="1">
-        <v>-0.538</v>
+        <v>-0.29712194874053</v>
       </c>
       <c r="K98">
-        <v>0.2</v>
+        <v>0.12</v>
       </c>
       <c r="L98">
-        <v>199.04</v>
+        <v>349.32</v>
       </c>
       <c r="M98" s="1">
-        <v>99462.0</v>
+        <v>294288.0</v>
       </c>
       <c r="N98" s="1">
-        <v>99661.04</v>
+        <v>294637.32</v>
       </c>
       <c r="O98" s="1">
-        <v>0.46</v>
+        <v>1.33</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>271</v>
+        <v>268</v>
       </c>
       <c r="B99" t="s">
-        <v>272</v>
+        <v>269</v>
       </c>
       <c r="C99" s="1">
-        <v>400000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>103.636</v>
+        <v>99.044</v>
       </c>
       <c r="E99" s="1">
-        <v>105.50275</v>
+        <v>100.0</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>422011.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I99" s="1">
-        <v>-7467.0</v>
+        <v>-956.0</v>
       </c>
       <c r="J99" s="1">
-        <v>-1.7693851582068</v>
+        <v>-0.956</v>
       </c>
       <c r="K99">
-        <v>1.03</v>
-[...2 lines deleted...]
-        <v>273</v>
+        <v>0.68</v>
+      </c>
+      <c r="L99">
+        <v>676.74</v>
       </c>
       <c r="M99" s="1">
-        <v>414544.0</v>
+        <v>99044.0</v>
       </c>
       <c r="N99" s="1">
-        <v>418649.48</v>
+        <v>99720.74</v>
       </c>
       <c r="O99" s="1">
-        <v>1.91</v>
+        <v>0.45</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>274</v>
+        <v>270</v>
       </c>
       <c r="B100" t="s">
-        <v>275</v>
+        <v>271</v>
       </c>
       <c r="C100" s="1">
-        <v>300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>94.439</v>
+        <v>103.162</v>
       </c>
       <c r="E100" s="1">
-        <v>91.548</v>
+        <v>105.50275</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>274644.0</v>
+        <v>422011.0</v>
       </c>
       <c r="I100" s="1">
-        <v>8673.0</v>
+        <v>-9363.0</v>
       </c>
       <c r="J100" s="1">
-        <v>3.1579062349806</v>
+        <v>-2.2186625467109</v>
       </c>
       <c r="K100">
-        <v>0.31</v>
-[...2 lines deleted...]
-        <v>918.49</v>
+        <v>1.79</v>
+      </c>
+      <c r="L100" t="s">
+        <v>272</v>
       </c>
       <c r="M100" s="1">
-        <v>283317.0</v>
+        <v>412648.0</v>
       </c>
       <c r="N100" s="1">
-        <v>284235.49</v>
+        <v>419794.58</v>
       </c>
       <c r="O100" s="1">
-        <v>1.3</v>
+        <v>1.9</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="B101" t="s">
-        <v>277</v>
+        <v>274</v>
       </c>
       <c r="C101" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>90.586</v>
+        <v>94.631</v>
       </c>
       <c r="E101" s="1">
-        <v>88.429</v>
+        <v>91.548</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>88429.0</v>
+        <v>274644.0</v>
       </c>
       <c r="I101" s="1">
-        <v>2157.0</v>
+        <v>9249.0</v>
       </c>
       <c r="J101" s="1">
-        <v>2.4392450440466</v>
+        <v>3.3676322803338</v>
       </c>
       <c r="K101">
-        <v>0.07</v>
-[...2 lines deleted...]
-        <v>70.55</v>
+        <v>0.37</v>
+      </c>
+      <c r="L101" t="s">
+        <v>275</v>
       </c>
       <c r="M101" s="1">
-        <v>90586.0</v>
+        <v>283893.0</v>
       </c>
       <c r="N101" s="1">
-        <v>90656.55</v>
+        <v>284996.42</v>
       </c>
       <c r="O101" s="1">
-        <v>0.41</v>
+        <v>1.29</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
       <c r="B102" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="C102" s="1">
         <v>100000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>101.906</v>
+        <v>90.683</v>
       </c>
       <c r="E102" s="1">
-        <v>104.501</v>
+        <v>88.429</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>104501.0</v>
+        <v>88429.0</v>
       </c>
       <c r="I102" s="1">
-        <v>-2595.0</v>
+        <v>2254.0</v>
       </c>
       <c r="J102" s="1">
-        <v>-2.4832298255519</v>
+        <v>2.5489375657307</v>
       </c>
       <c r="K102">
-        <v>4.86</v>
-[...2 lines deleted...]
-        <v>280</v>
+        <v>0.09</v>
+      </c>
+      <c r="L102">
+        <v>91.1</v>
       </c>
       <c r="M102" s="1">
-        <v>101906.0</v>
+        <v>90683.0</v>
       </c>
       <c r="N102" s="1">
-        <v>106765.59</v>
+        <v>90774.1</v>
       </c>
       <c r="O102" s="1">
-        <v>0.49</v>
+        <v>0.41</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>281</v>
+        <v>278</v>
       </c>
       <c r="B103" t="s">
-        <v>282</v>
+        <v>279</v>
       </c>
       <c r="C103" s="1">
         <v>100000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>99.503</v>
+        <v>101.639</v>
       </c>
       <c r="E103" s="1">
-        <v>99.903</v>
+        <v>104.501</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>99903.0</v>
+        <v>104501.0</v>
       </c>
       <c r="I103" s="1">
-        <v>-400.0</v>
+        <v>-2862.0</v>
       </c>
       <c r="J103" s="1">
-        <v>-0.40038837672542</v>
+        <v>-2.7387297729208</v>
       </c>
       <c r="K103">
-        <v>2.57</v>
-[...2 lines deleted...]
-        <v>283</v>
+        <v>0.37</v>
+      </c>
+      <c r="L103">
+        <v>368.15</v>
       </c>
       <c r="M103" s="1">
-        <v>99503.0</v>
+        <v>101639.0</v>
       </c>
       <c r="N103" s="1">
-        <v>102070.81</v>
+        <v>102007.15</v>
       </c>
       <c r="O103" s="1">
-        <v>0.47</v>
+        <v>0.46</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>284</v>
+        <v>280</v>
       </c>
       <c r="B104" t="s">
-        <v>285</v>
+        <v>281</v>
       </c>
       <c r="C104" s="1">
         <v>100000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>98.796</v>
+        <v>99.277</v>
       </c>
       <c r="E104" s="1">
-        <v>99.918</v>
+        <v>99.903</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>99918.0</v>
+        <v>99903.0</v>
       </c>
       <c r="I104" s="1">
-        <v>-1122.0</v>
+        <v>-626.0</v>
       </c>
       <c r="J104" s="1">
-        <v>-1.1229207950519</v>
+        <v>-0.62660780957529</v>
       </c>
       <c r="K104">
-        <v>2.38</v>
-[...2 lines deleted...]
-        <v>286</v>
+        <v>0.17</v>
+      </c>
+      <c r="L104">
+        <v>165.41</v>
       </c>
       <c r="M104" s="1">
-        <v>98796.0</v>
+        <v>99277.0</v>
       </c>
       <c r="N104" s="1">
-        <v>101174.77</v>
+        <v>99442.41</v>
       </c>
       <c r="O104" s="1">
-        <v>0.46</v>
+        <v>0.45</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>287</v>
+        <v>282</v>
       </c>
       <c r="B105" t="s">
-        <v>288</v>
+        <v>283</v>
       </c>
       <c r="C105" s="1">
-        <v>150000.0</v>
+        <v>103000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>100.935</v>
+        <v>100.439</v>
       </c>
       <c r="E105" s="1">
-        <v>101.331</v>
+        <v>99.958</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>151996.5</v>
+        <v>102956.74</v>
       </c>
       <c r="I105" s="1">
-        <v>-594.0</v>
+        <v>495.43</v>
       </c>
       <c r="J105" s="1">
-        <v>-0.39079847233324</v>
+        <v>0.48120210488405</v>
       </c>
       <c r="K105">
-        <v>1.93</v>
-[...2 lines deleted...]
-        <v>289</v>
+        <v>0.35</v>
+      </c>
+      <c r="L105">
+        <v>359.79</v>
       </c>
       <c r="M105" s="1">
-        <v>151402.5</v>
+        <v>103452.17</v>
       </c>
       <c r="N105" s="1">
-        <v>154299.76</v>
+        <v>103811.96</v>
       </c>
       <c r="O105" s="1">
-        <v>0.71</v>
+        <v>0.47</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>290</v>
+        <v>284</v>
       </c>
       <c r="B106" t="s">
-        <v>291</v>
+        <v>285</v>
       </c>
       <c r="C106" s="1">
-        <v>114000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>99.298</v>
+        <v>98.894</v>
       </c>
       <c r="E106" s="1">
-        <v>99.889</v>
+        <v>99.918</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>113873.46</v>
+        <v>99918.0</v>
       </c>
       <c r="I106" s="1">
-        <v>-673.74</v>
+        <v>-1024.0</v>
       </c>
       <c r="J106" s="1">
-        <v>-0.59165673898027</v>
+        <v>-1.0248403691027</v>
       </c>
       <c r="K106">
-        <v>1.52</v>
+        <v>2.85</v>
       </c>
       <c r="L106" t="s">
-        <v>292</v>
+        <v>286</v>
       </c>
       <c r="M106" s="1">
-        <v>113199.72</v>
+        <v>98894.0</v>
       </c>
       <c r="N106" s="1">
-        <v>114937.83</v>
+        <v>101745.37</v>
       </c>
       <c r="O106" s="1">
-        <v>0.53</v>
+        <v>0.46</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>293</v>
+        <v>287</v>
       </c>
       <c r="B107" t="s">
-        <v>294</v>
+        <v>288</v>
       </c>
       <c r="C107" s="1">
-        <v>100000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>98.572</v>
+        <v>100.636</v>
       </c>
       <c r="E107" s="1">
-        <v>97.523</v>
+        <v>101.331</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>97523.0</v>
+        <v>151996.5</v>
       </c>
       <c r="I107" s="1">
-        <v>1049.0</v>
+        <v>-1042.5</v>
       </c>
       <c r="J107" s="1">
-        <v>1.075643694308</v>
+        <v>-0.68587105624143</v>
       </c>
       <c r="K107">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>61.64</v>
+        <v>2.55</v>
+      </c>
+      <c r="L107" t="s">
+        <v>289</v>
       </c>
       <c r="M107" s="1">
-        <v>98572.0</v>
+        <v>150954.0</v>
       </c>
       <c r="N107" s="1">
-        <v>98633.64</v>
+        <v>154775.92</v>
       </c>
       <c r="O107" s="1">
-        <v>0.45</v>
+        <v>0.7</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
       <c r="B108" t="s">
-        <v>296</v>
+        <v>291</v>
       </c>
       <c r="C108" s="1">
-        <v>200000.0</v>
+        <v>114000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>100.812</v>
+        <v>98.973</v>
       </c>
       <c r="E108" s="1">
-        <v>101.936</v>
+        <v>99.889</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>203872.0</v>
+        <v>113873.46</v>
       </c>
       <c r="I108" s="1">
-        <v>-2248.0</v>
+        <v>-1044.24</v>
       </c>
       <c r="J108" s="1">
-        <v>-1.1026526447967</v>
+        <v>-0.91701788985774</v>
       </c>
       <c r="K108">
-        <v>3.05</v>
+        <v>1.96</v>
       </c>
       <c r="L108" t="s">
-        <v>297</v>
+        <v>292</v>
       </c>
       <c r="M108" s="1">
-        <v>201624.0</v>
+        <v>112829.22</v>
       </c>
       <c r="N108" s="1">
-        <v>207717.84</v>
+        <v>115059.25</v>
       </c>
       <c r="O108" s="1">
-        <v>0.95</v>
+        <v>0.52</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>298</v>
+        <v>293</v>
       </c>
       <c r="B109" t="s">
-        <v>299</v>
+        <v>294</v>
       </c>
       <c r="C109" s="1">
-        <v>100000.0</v>
+        <v>104000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>97.125</v>
+        <v>100.034</v>
       </c>
       <c r="E109" s="1">
-        <v>95.676</v>
+        <v>99.963</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>95676.0</v>
+        <v>103961.52</v>
       </c>
       <c r="I109" s="1">
-        <v>1449.0</v>
+        <v>73.84</v>
       </c>
       <c r="J109" s="1">
-        <v>1.5144863915716</v>
+        <v>0.071026279723498</v>
       </c>
       <c r="K109">
-        <v>0.68</v>
+        <v>0.05</v>
       </c>
       <c r="L109">
-        <v>678.82</v>
+        <v>55.56</v>
       </c>
       <c r="M109" s="1">
-        <v>97125.0</v>
+        <v>104035.36</v>
       </c>
       <c r="N109" s="1">
-        <v>97803.82</v>
+        <v>104090.92</v>
       </c>
       <c r="O109" s="1">
-        <v>0.45</v>
+        <v>0.47</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>300</v>
+        <v>295</v>
       </c>
       <c r="B110" t="s">
-        <v>301</v>
+        <v>296</v>
       </c>
       <c r="C110" s="1">
         <v>100000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>99.525</v>
+        <v>98.652</v>
       </c>
       <c r="E110" s="1">
-        <v>99.2</v>
+        <v>97.523</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>99200.0</v>
+        <v>97523.0</v>
       </c>
       <c r="I110" s="1">
-        <v>325.0</v>
+        <v>1129.0</v>
       </c>
       <c r="J110" s="1">
-        <v>0.32762096774194</v>
+        <v>1.1576756252371</v>
       </c>
       <c r="K110">
-        <v>0.12</v>
+        <v>0.47</v>
       </c>
       <c r="L110">
-        <v>118.15</v>
+        <v>472.6</v>
       </c>
       <c r="M110" s="1">
-        <v>99525.0</v>
+        <v>98652.0</v>
       </c>
       <c r="N110" s="1">
-        <v>99643.15</v>
+        <v>99124.6</v>
       </c>
       <c r="O110" s="1">
-        <v>0.46</v>
+        <v>0.45</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>302</v>
+        <v>297</v>
       </c>
       <c r="B111" t="s">
-        <v>303</v>
+        <v>298</v>
       </c>
       <c r="C111" s="1">
         <v>200000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>100.382</v>
+        <v>100.665</v>
       </c>
       <c r="E111" s="1">
-        <v>101.496</v>
+        <v>101.936</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>202992.0</v>
+        <v>203872.0</v>
       </c>
       <c r="I111" s="1">
-        <v>-2228.0</v>
+        <v>-2542.0</v>
       </c>
       <c r="J111" s="1">
-        <v>-1.0975802002049</v>
+        <v>-1.2468607753885</v>
       </c>
       <c r="K111">
-        <v>2.5</v>
+        <v>3.68</v>
       </c>
       <c r="L111" t="s">
-        <v>304</v>
+        <v>299</v>
       </c>
       <c r="M111" s="1">
-        <v>200764.0</v>
+        <v>201330.0</v>
       </c>
       <c r="N111" s="1">
-        <v>205757.15</v>
+        <v>208697.81</v>
       </c>
       <c r="O111" s="1">
         <v>0.94</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>305</v>
+        <v>300</v>
       </c>
       <c r="B112" t="s">
-        <v>306</v>
+        <v>301</v>
       </c>
       <c r="C112" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>100.655</v>
+        <v>97.729</v>
       </c>
       <c r="E112" s="1">
-        <v>101.276</v>
+        <v>95.676</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>202552.0</v>
+        <v>95676.0</v>
       </c>
       <c r="I112" s="1">
-        <v>-1242.0</v>
+        <v>2053.0</v>
       </c>
       <c r="J112" s="1">
-        <v>-0.61317587582448</v>
+        <v>2.145783686609</v>
       </c>
       <c r="K112">
-        <v>0.46</v>
-[...2 lines deleted...]
-        <v>924.66</v>
+        <v>1.03</v>
+      </c>
+      <c r="L112" t="s">
+        <v>302</v>
       </c>
       <c r="M112" s="1">
-        <v>201310.0</v>
+        <v>97729.0</v>
       </c>
       <c r="N112" s="1">
-        <v>202234.66</v>
+        <v>98756.08</v>
       </c>
       <c r="O112" s="1">
-        <v>0.92</v>
+        <v>0.45</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>307</v>
+        <v>303</v>
       </c>
       <c r="B113" t="s">
-        <v>308</v>
+        <v>304</v>
       </c>
       <c r="C113" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>100.657</v>
+        <v>99.916</v>
       </c>
       <c r="E113" s="1">
-        <v>101.62</v>
+        <v>99.878</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>304860.0</v>
+        <v>199756.0</v>
       </c>
       <c r="I113" s="1">
-        <v>-2889.0</v>
+        <v>76.0</v>
       </c>
       <c r="J113" s="1">
-        <v>-0.94764810076757</v>
+        <v>0.038046416628287</v>
       </c>
       <c r="K113">
-        <v>1.47</v>
-[...2 lines deleted...]
-        <v>309</v>
+        <v>0.29</v>
+      </c>
+      <c r="L113">
+        <v>575.34</v>
       </c>
       <c r="M113" s="1">
-        <v>301971.0</v>
+        <v>199832.0</v>
       </c>
       <c r="N113" s="1">
-        <v>306380.59</v>
+        <v>200407.34</v>
       </c>
       <c r="O113" s="1">
-        <v>1.4</v>
+        <v>0.91</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>310</v>
+        <v>305</v>
       </c>
       <c r="B114" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="C114" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>100.5</v>
+        <v>99.707</v>
       </c>
       <c r="E114" s="1">
-        <v>101.83</v>
+        <v>99.757</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>203660.0</v>
+        <v>99757.0</v>
       </c>
       <c r="I114" s="1">
-        <v>-2660.0</v>
+        <v>-50.0</v>
       </c>
       <c r="J114" s="1">
-        <v>-1.3060983992929</v>
+        <v>-0.050121795964193</v>
       </c>
       <c r="K114">
-        <v>3.88</v>
-[...2 lines deleted...]
-        <v>312</v>
+        <v>0.05</v>
+      </c>
+      <c r="L114">
+        <v>49.32</v>
       </c>
       <c r="M114" s="1">
-        <v>201000.0</v>
+        <v>99707.0</v>
       </c>
       <c r="N114" s="1">
-        <v>208758.9</v>
+        <v>99756.32</v>
       </c>
       <c r="O114" s="1">
-        <v>0.95</v>
+        <v>0.45</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>313</v>
+        <v>307</v>
       </c>
       <c r="B115" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="C115" s="1">
         <v>100000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>93.506</v>
+        <v>99.768</v>
       </c>
       <c r="E115" s="1">
-        <v>94.848</v>
+        <v>99.2</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>94848.0</v>
+        <v>99200.0</v>
       </c>
       <c r="I115" s="1">
-        <v>-1342.0</v>
+        <v>568.0</v>
       </c>
       <c r="J115" s="1">
-        <v>-1.4148954116059</v>
+        <v>0.57258064516129</v>
       </c>
       <c r="K115">
-        <v>0.06</v>
+        <v>0.59</v>
       </c>
       <c r="L115">
-        <v>61.64</v>
+        <v>590.75</v>
       </c>
       <c r="M115" s="1">
-        <v>93506.0</v>
+        <v>99768.0</v>
       </c>
       <c r="N115" s="1">
-        <v>93567.64</v>
+        <v>100358.75</v>
       </c>
       <c r="O115" s="1">
-        <v>0.43</v>
+        <v>0.45</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="B116" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
       <c r="C116" s="1">
         <v>200000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>98.544</v>
+        <v>100.444</v>
       </c>
       <c r="E116" s="1">
-        <v>96.638</v>
+        <v>101.496</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>193276.0</v>
+        <v>202992.0</v>
       </c>
       <c r="I116" s="1">
-        <v>3812.0</v>
+        <v>-2104.0</v>
       </c>
       <c r="J116" s="1">
-        <v>1.9723090295743</v>
+        <v>-1.0364940490266</v>
       </c>
       <c r="K116">
-        <v>0.03</v>
-[...2 lines deleted...]
-        <v>54.79</v>
+        <v>3.11</v>
+      </c>
+      <c r="L116" t="s">
+        <v>311</v>
       </c>
       <c r="M116" s="1">
-        <v>197088.0</v>
+        <v>200888.0</v>
       </c>
       <c r="N116" s="1">
-        <v>197142.79</v>
+        <v>207114.03</v>
       </c>
       <c r="O116" s="1">
-        <v>0.9</v>
+        <v>0.94</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>317</v>
+        <v>312</v>
       </c>
       <c r="B117" t="s">
-        <v>318</v>
+        <v>313</v>
       </c>
       <c r="C117" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>100.17</v>
+        <v>100.459</v>
       </c>
       <c r="E117" s="1">
-        <v>100.978</v>
+        <v>101.276</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>100978.0</v>
+        <v>202552.0</v>
       </c>
       <c r="I117" s="1">
-        <v>-808.0</v>
+        <v>-1634.0</v>
       </c>
       <c r="J117" s="1">
-        <v>-0.80017429539108</v>
+        <v>-0.80670642600419</v>
       </c>
       <c r="K117">
-        <v>2.28</v>
+        <v>1.02</v>
       </c>
       <c r="L117" t="s">
-        <v>319</v>
+        <v>314</v>
       </c>
       <c r="M117" s="1">
-        <v>100170.0</v>
+        <v>200918.0</v>
       </c>
       <c r="N117" s="1">
-        <v>102454.25</v>
+        <v>202952.25</v>
       </c>
       <c r="O117" s="1">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>320</v>
+        <v>315</v>
       </c>
       <c r="B118" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
       <c r="C118" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>101.179</v>
+        <v>100.259</v>
       </c>
       <c r="E118" s="1">
-        <v>102.269</v>
+        <v>101.62</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>102269.0</v>
+        <v>304860.0</v>
       </c>
       <c r="I118" s="1">
-        <v>-1090.0</v>
+        <v>-4083.0</v>
       </c>
       <c r="J118" s="1">
-        <v>-1.0658166208724</v>
+        <v>-1.3393032867546</v>
       </c>
       <c r="K118">
-        <v>2.15</v>
+        <v>2.07</v>
       </c>
       <c r="L118" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="M118" s="1">
-        <v>101179.0</v>
+        <v>300777.0</v>
       </c>
       <c r="N118" s="1">
-        <v>103326.95</v>
+        <v>306974.26</v>
       </c>
       <c r="O118" s="1">
-        <v>0.47</v>
+        <v>1.39</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="B119" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
       <c r="C119" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>95.287</v>
+        <v>100.367</v>
       </c>
       <c r="E119" s="1">
-        <v>92.67</v>
+        <v>101.83</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>92670.0</v>
+        <v>203660.0</v>
       </c>
       <c r="I119" s="1">
-        <v>2617.0</v>
+        <v>-2926.0</v>
       </c>
       <c r="J119" s="1">
-        <v>2.8239991367217</v>
+        <v>-1.4367082392222</v>
       </c>
       <c r="K119">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>37.67</v>
+        <v>0.54</v>
+      </c>
+      <c r="L119" t="s">
+        <v>320</v>
       </c>
       <c r="M119" s="1">
-        <v>95287.0</v>
+        <v>200734.0</v>
       </c>
       <c r="N119" s="1">
-        <v>95324.67</v>
+        <v>201807.97</v>
       </c>
       <c r="O119" s="1">
-        <v>0.44</v>
+        <v>0.91</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>325</v>
+        <v>321</v>
       </c>
       <c r="B120" t="s">
-        <v>326</v>
+        <v>322</v>
       </c>
       <c r="C120" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>95.295</v>
+        <v>93.372</v>
       </c>
       <c r="E120" s="1">
-        <v>94.041</v>
+        <v>94.848</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>188082.0</v>
+        <v>94848.0</v>
       </c>
       <c r="I120" s="1">
-        <v>2508.0</v>
+        <v>-1476.0</v>
       </c>
       <c r="J120" s="1">
-        <v>1.3334609372508</v>
+        <v>-1.5561740890688</v>
       </c>
       <c r="K120">
-        <v>0.06</v>
+        <v>0.31</v>
       </c>
       <c r="L120">
-        <v>113.01</v>
+        <v>308.22</v>
       </c>
       <c r="M120" s="1">
-        <v>190590.0</v>
+        <v>93372.0</v>
       </c>
       <c r="N120" s="1">
-        <v>190703.01</v>
+        <v>93680.22</v>
       </c>
       <c r="O120" s="1">
-        <v>0.87</v>
+        <v>0.42</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>327</v>
+        <v>323</v>
       </c>
       <c r="B121" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="C121" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>98.119</v>
+        <v>98.718</v>
       </c>
       <c r="E121" s="1">
-        <v>96.744</v>
+        <v>96.638</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>96744.0</v>
+        <v>193276.0</v>
       </c>
       <c r="I121" s="1">
-        <v>1375.0</v>
+        <v>4160.0</v>
       </c>
       <c r="J121" s="1">
-        <v>1.4212767716861</v>
+        <v>2.1523624247191</v>
       </c>
       <c r="K121">
-        <v>0.97</v>
+        <v>0.23</v>
       </c>
       <c r="L121">
-        <v>971.92</v>
+        <v>465.75</v>
       </c>
       <c r="M121" s="1">
-        <v>98119.0</v>
+        <v>197436.0</v>
       </c>
       <c r="N121" s="1">
-        <v>99090.92</v>
+        <v>197901.75</v>
       </c>
       <c r="O121" s="1">
-        <v>0.45</v>
+        <v>0.89</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="B122" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
       <c r="C122" s="1">
         <v>100000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>98.373</v>
+        <v>100.108</v>
       </c>
       <c r="E122" s="1">
-        <v>98.5</v>
+        <v>100.978</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>98500.0</v>
+        <v>100978.0</v>
       </c>
       <c r="I122" s="1">
-        <v>-127.0</v>
+        <v>-870.0</v>
       </c>
       <c r="J122" s="1">
-        <v>-0.12893401015228</v>
+        <v>-0.86157380815623</v>
       </c>
       <c r="K122">
-        <v>0.39</v>
-[...2 lines deleted...]
-        <v>390.41</v>
+        <v>2.88</v>
+      </c>
+      <c r="L122" t="s">
+        <v>327</v>
       </c>
       <c r="M122" s="1">
-        <v>98373.0</v>
+        <v>100108.0</v>
       </c>
       <c r="N122" s="1">
-        <v>98763.41</v>
+        <v>102988.14</v>
       </c>
       <c r="O122" s="1">
-        <v>0.45</v>
+        <v>0.47</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="B123" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="C123" s="1">
         <v>100000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>108.272</v>
+        <v>100.868</v>
       </c>
       <c r="E123" s="1">
-        <v>113.89</v>
+        <v>102.269</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>113890.0</v>
+        <v>102269.0</v>
       </c>
       <c r="I123" s="1">
-        <v>-5618.0</v>
+        <v>-1401.0</v>
       </c>
       <c r="J123" s="1">
-        <v>-4.9328299236105</v>
+        <v>-1.3699165925158</v>
       </c>
       <c r="K123">
-        <v>0.85</v>
-[...2 lines deleted...]
-        <v>849.32</v>
+        <v>2.72</v>
+      </c>
+      <c r="L123" t="s">
+        <v>330</v>
       </c>
       <c r="M123" s="1">
-        <v>108272.0</v>
+        <v>100868.0</v>
       </c>
       <c r="N123" s="1">
-        <v>109121.32</v>
+        <v>103591.29</v>
       </c>
       <c r="O123" s="1">
-        <v>0.5</v>
+        <v>0.47</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>333</v>
+        <v>331</v>
       </c>
       <c r="B124" t="s">
-        <v>334</v>
+        <v>332</v>
       </c>
       <c r="C124" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>98.974</v>
+        <v>95.508</v>
       </c>
       <c r="E124" s="1">
-        <v>99.871</v>
+        <v>92.67</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>199742.0</v>
+        <v>92670.0</v>
       </c>
       <c r="I124" s="1">
-        <v>-1794.0</v>
+        <v>2838.0</v>
       </c>
       <c r="J124" s="1">
-        <v>-0.89815862462577</v>
+        <v>3.0624797669149</v>
       </c>
       <c r="K124">
-        <v>0.74</v>
-[...2 lines deleted...]
-        <v>335</v>
+        <v>0.08</v>
+      </c>
+      <c r="L124">
+        <v>78.77</v>
       </c>
       <c r="M124" s="1">
-        <v>197948.0</v>
+        <v>95508.0</v>
       </c>
       <c r="N124" s="1">
-        <v>199437.73</v>
+        <v>95586.77</v>
       </c>
       <c r="O124" s="1">
-        <v>0.91</v>
+        <v>0.43</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>336</v>
+        <v>333</v>
       </c>
       <c r="B125" t="s">
-        <v>337</v>
+        <v>334</v>
       </c>
       <c r="C125" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>95.326</v>
+        <v>95.28</v>
       </c>
       <c r="E125" s="1">
-        <v>95.09</v>
+        <v>94.041</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>95090.0</v>
+        <v>188082.0</v>
       </c>
       <c r="I125" s="1">
-        <v>236.0</v>
+        <v>2478.0</v>
       </c>
       <c r="J125" s="1">
-        <v>0.24818592911978</v>
+        <v>1.3175104475707</v>
       </c>
       <c r="K125">
-        <v>0.03</v>
+        <v>0.28</v>
       </c>
       <c r="L125">
-        <v>30.14</v>
+        <v>565.07</v>
       </c>
       <c r="M125" s="1">
-        <v>95326.0</v>
+        <v>190560.0</v>
       </c>
       <c r="N125" s="1">
-        <v>95356.14</v>
+        <v>191125.07</v>
       </c>
       <c r="O125" s="1">
-        <v>0.44</v>
+        <v>0.86</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>338</v>
+        <v>335</v>
       </c>
       <c r="B126" t="s">
-        <v>339</v>
+        <v>336</v>
       </c>
       <c r="C126" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>100.41</v>
+        <v>98.272</v>
       </c>
       <c r="E126" s="1">
-        <v>101.97933333</v>
+        <v>96.744</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>305938.0</v>
+        <v>96744.0</v>
       </c>
       <c r="I126" s="1">
-        <v>-4708.0</v>
+        <v>1528.0</v>
       </c>
       <c r="J126" s="1">
-        <v>-1.5388738894809</v>
+        <v>1.579426114281</v>
       </c>
       <c r="K126">
-        <v>2.02</v>
+        <v>1.2</v>
       </c>
       <c r="L126" t="s">
-        <v>340</v>
+        <v>337</v>
       </c>
       <c r="M126" s="1">
-        <v>301230.0</v>
+        <v>98272.0</v>
       </c>
       <c r="N126" s="1">
-        <v>307299.86</v>
+        <v>99469.95</v>
       </c>
       <c r="O126" s="1">
-        <v>1.41</v>
+        <v>0.45</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>341</v>
+        <v>338</v>
       </c>
       <c r="B127" t="s">
-        <v>342</v>
+        <v>339</v>
       </c>
       <c r="C127" s="1">
-        <v>238000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>98.913</v>
+        <v>98.569</v>
       </c>
       <c r="E127" s="1">
-        <v>99.778</v>
+        <v>98.5</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>237471.64</v>
+        <v>98500.0</v>
       </c>
       <c r="I127" s="1">
-        <v>-2058.7</v>
+        <v>69.0</v>
       </c>
       <c r="J127" s="1">
-        <v>-0.86692457255106</v>
+        <v>0.07005076142132</v>
       </c>
       <c r="K127">
-        <v>0.67</v>
-[...2 lines deleted...]
-        <v>343</v>
+        <v>0.78</v>
+      </c>
+      <c r="L127">
+        <v>780.82</v>
       </c>
       <c r="M127" s="1">
-        <v>235412.94</v>
+        <v>98569.0</v>
       </c>
       <c r="N127" s="1">
-        <v>237006.4</v>
+        <v>99349.82</v>
       </c>
       <c r="O127" s="1">
-        <v>1.08</v>
+        <v>0.45</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>344</v>
+        <v>340</v>
       </c>
       <c r="B128" t="s">
-        <v>345</v>
+        <v>341</v>
       </c>
       <c r="C128" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>100.028</v>
+        <v>107.37</v>
       </c>
       <c r="E128" s="1">
-        <v>100.376</v>
+        <v>113.89</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>200752.0</v>
+        <v>113890.0</v>
       </c>
       <c r="I128" s="1">
-        <v>-696.0</v>
+        <v>-6520.0</v>
       </c>
       <c r="J128" s="1">
-        <v>-0.34669642145533</v>
+        <v>-5.7248221968566</v>
       </c>
       <c r="K128">
-        <v>2.33</v>
+        <v>2.12</v>
       </c>
       <c r="L128" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="M128" s="1">
-        <v>200056.0</v>
+        <v>107370.0</v>
       </c>
       <c r="N128" s="1">
-        <v>204724.49</v>
+        <v>109493.29</v>
       </c>
       <c r="O128" s="1">
-        <v>0.94</v>
+        <v>0.49</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
       <c r="B129" t="s">
-        <v>348</v>
+        <v>344</v>
       </c>
       <c r="C129" s="1">
-        <v>207000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>98.634</v>
+        <v>98.873</v>
       </c>
       <c r="E129" s="1">
-        <v>99.462</v>
+        <v>99.871</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>205886.34</v>
+        <v>199742.0</v>
       </c>
       <c r="I129" s="1">
-        <v>-1713.96</v>
+        <v>-1996.0</v>
       </c>
       <c r="J129" s="1">
-        <v>-0.83247873559751</v>
+        <v>-0.99928908291696</v>
       </c>
       <c r="K129">
-        <v>2.03</v>
+        <v>1.26</v>
       </c>
       <c r="L129" t="s">
-        <v>349</v>
+        <v>345</v>
       </c>
       <c r="M129" s="1">
-        <v>204172.38</v>
+        <v>197746.0</v>
       </c>
       <c r="N129" s="1">
-        <v>208383.27</v>
+        <v>200263.12</v>
       </c>
       <c r="O129" s="1">
-        <v>0.95</v>
+        <v>0.9</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>350</v>
+        <v>346</v>
       </c>
       <c r="B130" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
       <c r="C130" s="1">
         <v>100000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>97.613</v>
+        <v>95.468</v>
       </c>
       <c r="E130" s="1">
-        <v>97.192</v>
+        <v>95.09</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>97192.0</v>
+        <v>95090.0</v>
       </c>
       <c r="I130" s="1">
-        <v>421.0</v>
+        <v>378.0</v>
       </c>
       <c r="J130" s="1">
-        <v>0.43316322331056</v>
+        <v>0.3975181407088</v>
       </c>
       <c r="K130">
-        <v>0.35</v>
+        <v>0.19</v>
       </c>
       <c r="L130">
-        <v>353.42</v>
+        <v>194.52</v>
       </c>
       <c r="M130" s="1">
-        <v>97613.0</v>
+        <v>95468.0</v>
       </c>
       <c r="N130" s="1">
-        <v>97966.42</v>
+        <v>95662.52</v>
       </c>
       <c r="O130" s="1">
-        <v>0.45</v>
+        <v>0.43</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
+        <v>348</v>
+      </c>
+      <c r="B131" t="s">
+        <v>349</v>
+      </c>
+      <c r="C131" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D131" s="1">
+        <v>100.273</v>
+      </c>
+      <c r="E131" s="1">
+        <v>101.97933333</v>
+      </c>
+      <c r="F131" t="s">
+        <v>8</v>
+      </c>
+      <c r="G131">
+        <v>1.0</v>
+      </c>
+      <c r="H131" s="1">
+        <v>305938.0</v>
+      </c>
+      <c r="I131" s="1">
+        <v>-5119.0</v>
+      </c>
+      <c r="J131" s="1">
+        <v>-1.6732148343782</v>
+      </c>
+      <c r="K131">
+        <v>2.6</v>
+      </c>
+      <c r="L131" t="s">
+        <v>350</v>
+      </c>
+      <c r="M131" s="1">
+        <v>300819.0</v>
+      </c>
+      <c r="N131" s="1">
+        <v>308614.89</v>
+      </c>
+      <c r="O131" s="1">
+        <v>1.39</v>
+      </c>
+      <c r="P131">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="132" spans="1:16">
+      <c r="A132" t="s">
+        <v>351</v>
+      </c>
+      <c r="B132" t="s">
         <v>352</v>
       </c>
-      <c r="B131" t="s">
+      <c r="C132" s="1">
+        <v>138000.0</v>
+      </c>
+      <c r="D132" s="1">
+        <v>98.663</v>
+      </c>
+      <c r="E132" s="1">
+        <v>99.778</v>
+      </c>
+      <c r="F132" t="s">
+        <v>8</v>
+      </c>
+      <c r="G132">
+        <v>1.0</v>
+      </c>
+      <c r="H132" s="1">
+        <v>137693.64</v>
+      </c>
+      <c r="I132" s="1">
+        <v>-1538.7</v>
+      </c>
+      <c r="J132" s="1">
+        <v>-1.1174808073924</v>
+      </c>
+      <c r="K132">
+        <v>1.14</v>
+      </c>
+      <c r="L132" t="s">
         <v>353</v>
       </c>
-      <c r="C131" s="1">
+      <c r="M132" s="1">
+        <v>136154.94</v>
+      </c>
+      <c r="N132" s="1">
+        <v>137731.07</v>
+      </c>
+      <c r="O132" s="1">
+        <v>0.62</v>
+      </c>
+      <c r="P132">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="133" spans="1:16">
+      <c r="A133" t="s">
+        <v>354</v>
+      </c>
+      <c r="B133" t="s">
+        <v>355</v>
+      </c>
+      <c r="C133" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D133" s="1">
+        <v>100.348</v>
+      </c>
+      <c r="E133" s="1">
+        <v>100.413</v>
+      </c>
+      <c r="F133" t="s">
+        <v>8</v>
+      </c>
+      <c r="G133">
+        <v>1.0</v>
+      </c>
+      <c r="H133" s="1">
+        <v>200826.0</v>
+      </c>
+      <c r="I133" s="1">
+        <v>-130.0</v>
+      </c>
+      <c r="J133" s="1">
+        <v>-0.064732654138408</v>
+      </c>
+      <c r="K133">
+        <v>0.24</v>
+      </c>
+      <c r="L133">
+        <v>486.85</v>
+      </c>
+      <c r="M133" s="1">
+        <v>200696.0</v>
+      </c>
+      <c r="N133" s="1">
+        <v>201182.85</v>
+      </c>
+      <c r="O133" s="1">
+        <v>0.91</v>
+      </c>
+      <c r="P133">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="134" spans="1:16">
+      <c r="A134" t="s">
+        <v>356</v>
+      </c>
+      <c r="B134" t="s">
+        <v>357</v>
+      </c>
+      <c r="C134" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D134" s="1">
+        <v>100.068</v>
+      </c>
+      <c r="E134" s="1">
+        <v>100.376</v>
+      </c>
+      <c r="F134" t="s">
+        <v>8</v>
+      </c>
+      <c r="G134">
+        <v>1.0</v>
+      </c>
+      <c r="H134" s="1">
+        <v>200752.0</v>
+      </c>
+      <c r="I134" s="1">
+        <v>-616.0</v>
+      </c>
+      <c r="J134" s="1">
+        <v>-0.30684625806966</v>
+      </c>
+      <c r="K134">
+        <v>2.83</v>
+      </c>
+      <c r="L134" t="s">
+        <v>358</v>
+      </c>
+      <c r="M134" s="1">
+        <v>200136.0</v>
+      </c>
+      <c r="N134" s="1">
+        <v>205790.79</v>
+      </c>
+      <c r="O134" s="1">
+        <v>0.93</v>
+      </c>
+      <c r="P134">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="135" spans="1:16">
+      <c r="A135" t="s">
+        <v>359</v>
+      </c>
+      <c r="B135" t="s">
+        <v>360</v>
+      </c>
+      <c r="C135" s="1">
+        <v>207000.0</v>
+      </c>
+      <c r="D135" s="1">
+        <v>98.72</v>
+      </c>
+      <c r="E135" s="1">
+        <v>99.462</v>
+      </c>
+      <c r="F135" t="s">
+        <v>8</v>
+      </c>
+      <c r="G135">
+        <v>1.0</v>
+      </c>
+      <c r="H135" s="1">
+        <v>205886.34</v>
+      </c>
+      <c r="I135" s="1">
+        <v>-1535.94</v>
+      </c>
+      <c r="J135" s="1">
+        <v>-0.74601355291468</v>
+      </c>
+      <c r="K135">
+        <v>0.15</v>
+      </c>
+      <c r="L135">
+        <v>319.01</v>
+      </c>
+      <c r="M135" s="1">
+        <v>204350.4</v>
+      </c>
+      <c r="N135" s="1">
+        <v>204669.41</v>
+      </c>
+      <c r="O135" s="1">
+        <v>0.92</v>
+      </c>
+      <c r="P135">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="136" spans="1:16">
+      <c r="A136" t="s">
+        <v>361</v>
+      </c>
+      <c r="B136" t="s">
+        <v>362</v>
+      </c>
+      <c r="C136" s="1">
         <v>100000.0</v>
       </c>
-      <c r="D131" s="1">
-[...2 lines deleted...]
-      <c r="E131" s="1">
+      <c r="D136" s="1">
+        <v>97.456</v>
+      </c>
+      <c r="E136" s="1">
+        <v>97.192</v>
+      </c>
+      <c r="F136" t="s">
+        <v>8</v>
+      </c>
+      <c r="G136">
+        <v>1.0</v>
+      </c>
+      <c r="H136" s="1">
+        <v>97192.0</v>
+      </c>
+      <c r="I136" s="1">
+        <v>264.0</v>
+      </c>
+      <c r="J136" s="1">
+        <v>0.27162729442752</v>
+      </c>
+      <c r="K136">
+        <v>0.6</v>
+      </c>
+      <c r="L136">
+        <v>600.0</v>
+      </c>
+      <c r="M136" s="1">
+        <v>97456.0</v>
+      </c>
+      <c r="N136" s="1">
+        <v>98056.0</v>
+      </c>
+      <c r="O136" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="P136">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="137" spans="1:16">
+      <c r="A137" t="s">
+        <v>363</v>
+      </c>
+      <c r="B137" t="s">
+        <v>364</v>
+      </c>
+      <c r="C137" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D137" s="1">
+        <v>102.102</v>
+      </c>
+      <c r="E137" s="1">
         <v>104.182</v>
       </c>
-      <c r="F131" t="s">
-[...5 lines deleted...]
-      <c r="H131" s="1">
+      <c r="F137" t="s">
+        <v>8</v>
+      </c>
+      <c r="G137">
+        <v>1.0</v>
+      </c>
+      <c r="H137" s="1">
         <v>104182.0</v>
       </c>
-      <c r="I131" s="1">
-[...20 lines deleted...]
-      <c r="P131">
+      <c r="I137" s="1">
+        <v>-2080.0</v>
+      </c>
+      <c r="J137" s="1">
+        <v>-1.9965061143</v>
+      </c>
+      <c r="K137">
+        <v>0.04</v>
+      </c>
+      <c r="L137">
+        <v>38.01</v>
+      </c>
+      <c r="M137" s="1">
+        <v>102102.0</v>
+      </c>
+      <c r="N137" s="1">
+        <v>102140.01</v>
+      </c>
+      <c r="O137" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="P137">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>