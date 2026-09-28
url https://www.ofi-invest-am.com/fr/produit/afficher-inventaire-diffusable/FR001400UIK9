--- v4 (2026-09-06)
+++ v5 (2026-09-28)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="365">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="368">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C/D</t>
   </si>
   <si>
     <t>FR001400UIK9</t>
   </si>
   <si>
@@ -112,1029 +112,1038 @@
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR001400KPZ3</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART I</t>
   </si>
   <si>
     <t>DU100926</t>
   </si>
   <si>
     <t>EURO-SCHATZ SEP 26</t>
   </si>
   <si>
     <t>XS2747181969</t>
   </si>
   <si>
     <t>ABB FINANCE BV 3.125 15/01/2029</t>
   </si>
   <si>
-    <t>1 241.44</t>
+    <t>1 421.23</t>
   </si>
   <si>
     <t>XS2558022591</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 22/02/2033</t>
   </si>
   <si>
-    <t>3 004.79</t>
+    <t>3 594.52</t>
   </si>
   <si>
     <t>XS3066564900</t>
   </si>
   <si>
     <t>ACHMEA BANK NV 2.5 06/05/2028</t>
   </si>
   <si>
     <t>XS2958382645</t>
   </si>
   <si>
     <t>ACHMEA BANK NV 2.75 10/12/2027</t>
   </si>
   <si>
-    <t>2 727.40</t>
+    <t>3 043.84</t>
   </si>
   <si>
     <t>XS2464405229</t>
   </si>
   <si>
     <t>AIB GROUP PLC 04/04/2028</t>
   </si>
   <si>
-    <t>1 220.55</t>
-[...5 lines deleted...]
-    <t>AIB GROUP PLC 17/11/2027</t>
+    <t>1 072.60</t>
   </si>
   <si>
     <t>FR0014013VW7</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 2.625 05/11/2029</t>
   </si>
   <si>
-    <t>1 553.42</t>
-[...5 lines deleted...]
-    <t>AKZO NOBEL NV 1.625 14/04/2030</t>
+    <t>1 704.45</t>
   </si>
   <si>
     <t>XS2622275886</t>
   </si>
   <si>
     <t>AMERICAN TOWER CORPORATION 4.125 16/05/2027</t>
   </si>
   <si>
     <t>XS3368960962</t>
   </si>
   <si>
     <t>AMPHENOL CORPORATION 3.375 12/05/2029</t>
   </si>
   <si>
     <t>XS2273810510</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 0 16/07/2026</t>
   </si>
   <si>
     <t>XS1799611642</t>
   </si>
   <si>
     <t>AXA SA 28/05/2049</t>
   </si>
   <si>
     <t>FR0014015J87</t>
   </si>
   <si>
     <t>AYVENS SA 3 18/04/2030</t>
   </si>
   <si>
     <t>FR0014017YD2</t>
   </si>
   <si>
     <t>AYVENS SA 3.375 16/04/2029</t>
   </si>
   <si>
     <t>FR001400RGV6</t>
   </si>
   <si>
     <t>AYVENS SA 3.875 16/07/2029</t>
   </si>
   <si>
-    <t>10 446.58</t>
+    <t>11 115.41</t>
   </si>
   <si>
     <t>XS2430998893</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 14/01/2029</t>
   </si>
   <si>
     <t>XS2908735504</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 02/04/2029</t>
   </si>
   <si>
-    <t>1 816.44</t>
+    <t>2 377.40</t>
   </si>
   <si>
     <t>XS2038039074</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 08/08/2029</t>
   </si>
   <si>
-    <t>1 938.63</t>
+    <t>2 072.11</t>
   </si>
   <si>
     <t>FR0013408960</t>
   </si>
   <si>
     <t>BANQUE EUROPEENNE DU CREDIT MUTUEL 1.75 15/03/2029</t>
   </si>
   <si>
-    <t>1 236.99</t>
+    <t>1 539.04</t>
   </si>
   <si>
     <t>FR001400AY79</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 16/06/2032</t>
   </si>
   <si>
-    <t>3 800.68</t>
-[...1 lines deleted...]
-  <si>
     <t>BE6340794013</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 19/04/2033</t>
   </si>
   <si>
+    <t>1 035.62</t>
+  </si>
+  <si>
     <t>XS3075491152</t>
   </si>
   <si>
     <t>BMW FINANCE NV 2.625 20/05/2028</t>
   </si>
   <si>
     <t>FR0014001JT3</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/01/2030</t>
   </si>
   <si>
     <t>FR0014009HA0</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 31/03/2032</t>
   </si>
   <si>
     <t>XS2776511060</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 3.5 01/03/2029</t>
   </si>
   <si>
+    <t>1 160.27</t>
+  </si>
+  <si>
     <t>XS3367613448</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 3.5 11/05/2030</t>
   </si>
   <si>
+    <t>FR001400FB22</t>
+  </si>
+  <si>
+    <t>BPCE SA 25/01/2035</t>
+  </si>
+  <si>
+    <t>4 380.82</t>
+  </si>
+  <si>
     <t>FR001400N4L7</t>
   </si>
   <si>
     <t>BPCE SA 3.875 11/01/2029</t>
   </si>
   <si>
-    <t>4 745.55</t>
+    <t>1 804.79</t>
   </si>
   <si>
     <t>XS3108521124</t>
   </si>
   <si>
     <t>CA AUTO BANK SPA (DUBLIN BRANCH) 2.75 07/07/2028</t>
   </si>
   <si>
-    <t>2 539.04</t>
+    <t>2 697.26</t>
   </si>
   <si>
     <t>XS3275406539</t>
   </si>
   <si>
     <t>CA AUTO BANK SPA (DUBLIN BRANCH) 2.75 21/01/2029</t>
   </si>
   <si>
-    <t>1 047.26</t>
+    <t>1 205.48</t>
   </si>
   <si>
     <t>XS2434702424</t>
   </si>
   <si>
     <t>CAIXABANK SA 21/01/2028</t>
   </si>
   <si>
     <t>XS3280995518</t>
   </si>
   <si>
     <t>CANADIAN IMPERIAL BANK OF COMMERCE 30/07/2030</t>
   </si>
   <si>
-    <t>2 677.33</t>
+    <t>3 116.58</t>
   </si>
   <si>
     <t>FR0014012SB9</t>
   </si>
   <si>
     <t>CAPGEMINI SE 2.5 25/09/2028</t>
   </si>
   <si>
-    <t>3 520.55</t>
+    <t>3 808.22</t>
   </si>
   <si>
     <t>XS3231164586</t>
   </si>
   <si>
     <t>CATERPILLAR FINANCIAL SERVICES COR 2.541 20/11/2028</t>
   </si>
   <si>
-    <t>3 661.82</t>
+    <t>4 046.32</t>
+  </si>
+  <si>
+    <t>FR001400XHB4</t>
+  </si>
+  <si>
+    <t>CCF HOLDING SAS 27/05/2035</t>
   </si>
   <si>
     <t>XS2348237871</t>
   </si>
   <si>
     <t>CELLNEX FINANCE COMPANY SA 1.5 08/06/2028</t>
   </si>
   <si>
     <t>XS3071246295</t>
   </si>
   <si>
     <t>CENCORA INC 2.875 22/05/2028</t>
   </si>
   <si>
     <t>XS3326474155</t>
   </si>
   <si>
     <t>COCA-COLA HBC FINANCE BV 3.625 01/10/2030</t>
   </si>
   <si>
+    <t>1 215.62</t>
+  </si>
+  <si>
     <t>XS2114852218</t>
   </si>
   <si>
     <t>COMCAST CORPORATION 0.25 20/05/2027</t>
   </si>
   <si>
     <t>XS3232968803</t>
   </si>
   <si>
     <t>COMPASS GROUP PLC 2.625 15/01/2029</t>
   </si>
   <si>
-    <t>1 042.81</t>
+    <t>1 193.84</t>
   </si>
   <si>
     <t>FR0014014P49</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 03/07/2031</t>
   </si>
   <si>
-    <t>4 828.77</t>
+    <t>5 368.15</t>
   </si>
   <si>
     <t>FR001400KDS4</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 28/08/2033</t>
   </si>
   <si>
-    <t>8 589.04</t>
+    <t>9 221.92</t>
   </si>
   <si>
     <t>FR0013517307</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 11/06/2029</t>
   </si>
   <si>
-    <t>2 486.30</t>
-[...1 lines deleted...]
-  <si>
     <t>BE0002936178</t>
   </si>
   <si>
     <t>CRELAN SA 28/02/2030</t>
   </si>
   <si>
-    <t>1 660.27</t>
+    <t>2 005.48</t>
   </si>
   <si>
     <t>XS3081821699</t>
   </si>
   <si>
     <t>DAIMLER TRUCK INTERNATIONAL FINANC 3 27/11/2029</t>
   </si>
   <si>
-    <t>1 594.52</t>
+    <t>1 767.12</t>
   </si>
   <si>
     <t>XS3352082930</t>
   </si>
   <si>
     <t>DANAHER CORPORATION 3.25 29/04/2030</t>
   </si>
   <si>
     <t>FR0014017HN6</t>
   </si>
   <si>
     <t>DANONE SA 3.379 01/04/2030</t>
   </si>
   <si>
     <t>FR0014005EJ6</t>
   </si>
   <si>
     <t>DANONE SA PERP</t>
   </si>
   <si>
-    <t>1 438.36</t>
-[...5 lines deleted...]
-    <t>DASSAULT SYSTEMES 0.375 16/09/2029</t>
+    <t>1 610.96</t>
+  </si>
+  <si>
+    <t>FR0014019147</t>
+  </si>
+  <si>
+    <t>DASSAULT SYSTEMES 3.375 16/06/2031</t>
   </si>
   <si>
     <t>DE000A4DFH60</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 16/06/2029</t>
   </si>
   <si>
-    <t>8 827.40</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2147889427</t>
   </si>
   <si>
     <t>DIAGEO FINANCE PLC 1.875 27/03/2027</t>
   </si>
   <si>
     <t>XS3086867440</t>
   </si>
   <si>
     <t>ELM BV 3.375 19/06/2030</t>
   </si>
   <si>
-    <t>3 282.53</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3008888953</t>
   </si>
   <si>
     <t>ENEL FINANCE INTERNATIONAL NV 2.625 24/02/2028</t>
   </si>
   <si>
-    <t>1 510.27</t>
+    <t>1 812.33</t>
   </si>
   <si>
     <t>FR001400A1H6</t>
   </si>
   <si>
     <t>ENGIE SA 3.5 27/09/2029</t>
   </si>
   <si>
-    <t>4 890.41</t>
+    <t>5 293.15</t>
   </si>
   <si>
     <t>AT0000A2U543</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG 15/11/2032</t>
   </si>
   <si>
-    <t>XS2386877133</t>
-[...4 lines deleted...]
-  <si>
     <t>XS2904504979</t>
   </si>
   <si>
     <t>EUROBANK SA (ATHINA) 24/09/2030</t>
   </si>
   <si>
-    <t>2 827.40</t>
+    <t>3 057.53</t>
   </si>
   <si>
     <t>XS3110850347</t>
   </si>
   <si>
     <t>EUROBANK SA 07/07/2028</t>
   </si>
   <si>
-    <t>2 654.45</t>
+    <t>2 819.86</t>
   </si>
   <si>
     <t>XS2919679816</t>
   </si>
   <si>
     <t>EUROGRID GMBH 3.075 18/10/2027</t>
   </si>
   <si>
-    <t>1 971.37</t>
+    <t>2 148.29</t>
   </si>
   <si>
     <t>DK0030555156</t>
   </si>
   <si>
     <t>EURONEXT NV 2.625 26/11/2028</t>
   </si>
   <si>
-    <t>1 598.73</t>
+    <t>1 770.90</t>
   </si>
   <si>
     <t>XS1753808929</t>
   </si>
   <si>
     <t>EXOR NV 1.75 18/01/2028</t>
   </si>
   <si>
     <t>XS3299544711</t>
   </si>
   <si>
     <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
   </si>
   <si>
     <t>XS3036647694</t>
   </si>
   <si>
     <t>FRESENIUS MEDICAL CARE AG 3.125 08/12/2028</t>
   </si>
   <si>
     <t>XS1733289406</t>
   </si>
   <si>
     <t>GENERTEL SPA 14/12/2047</t>
   </si>
   <si>
-    <t>2 060.96</t>
+    <t>2 305.48</t>
   </si>
   <si>
     <t>XS3148184156</t>
   </si>
   <si>
     <t>GIVAUDAN FINANCE EUROPE BV 2.875 09/09/2029</t>
   </si>
   <si>
-    <t>2 150.34</t>
+    <t>2 315.75</t>
   </si>
   <si>
     <t>XS1654229373</t>
   </si>
   <si>
     <t>GRAND CITY PROPERTIES SA 1.375 03/08/2026</t>
   </si>
   <si>
-    <t>1 167.81</t>
+    <t>1 246.92</t>
   </si>
   <si>
     <t>XS3379436325</t>
   </si>
   <si>
     <t>HEIDELBERG MATERIALS AG 3.5 10/10/2029</t>
   </si>
   <si>
     <t>XS2385390724</t>
   </si>
   <si>
     <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
   </si>
   <si>
     <t>XS2788605660</t>
   </si>
   <si>
     <t>HSBC HOLDINGS PLC 22/03/2035</t>
   </si>
   <si>
+    <t>1 260.00</t>
+  </si>
+  <si>
     <t>FR0013320058</t>
   </si>
   <si>
     <t>ICADE 1.625 28/02/2028</t>
   </si>
   <si>
+    <t>1 086.30</t>
+  </si>
+  <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>2 637.22</t>
+    <t>2 857.86</t>
   </si>
   <si>
     <t>XS2457469547</t>
   </si>
   <si>
     <t>IMCD NV 2.125 31/03/2027</t>
   </si>
   <si>
     <t>XS2244936659</t>
   </si>
   <si>
     <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
   </si>
   <si>
-    <t>3 085.27</t>
+    <t>3 365.75</t>
   </si>
   <si>
     <t>XS2350756446</t>
   </si>
   <si>
     <t>ING GROEP NV 09/06/2032</t>
   </si>
   <si>
-    <t>XS2258452478</t>
-[...2 lines deleted...]
-    <t>ING GROEP NV 18/02/2029</t>
+    <t>XS2443920751</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 16/02/2031</t>
+  </si>
+  <si>
+    <t>1 927.40</t>
   </si>
   <si>
     <t>XS2886191589</t>
   </si>
   <si>
     <t>ING GROEP NV 26/08/2035</t>
   </si>
   <si>
-    <t>3 341.78</t>
+    <t>3 586.30</t>
   </si>
   <si>
     <t>XS2592650373</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 08/03/2028</t>
   </si>
   <si>
-    <t>1 910.96</t>
+    <t>2 342.47</t>
   </si>
   <si>
     <t>XS2931945211</t>
   </si>
   <si>
     <t>JYSKE BANK A/S 05/05/2029</t>
   </si>
   <si>
     <t>BE0002914951</t>
   </si>
   <si>
     <t>KBC GROEP NV 25/04/2033</t>
   </si>
   <si>
     <t>FR001400KHZ0</t>
   </si>
   <si>
     <t>KERING SA 3.625 05/09/2027</t>
   </si>
   <si>
-    <t>5 502.05</t>
+    <t>5 919.18</t>
   </si>
   <si>
     <t>FR0013512233</t>
   </si>
   <si>
     <t>KLEPIERRE SA 2 12/05/2029</t>
   </si>
   <si>
     <t>XS2193978363</t>
   </si>
   <si>
     <t>KONINKLIJKE DSM NV 0.25 23/06/2028</t>
   </si>
   <si>
     <t>FR001400HOZ2</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 4 03/05/2028</t>
   </si>
   <si>
     <t>XS2904651093</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 2.75 20/09/2027</t>
   </si>
   <si>
-    <t>3 947.95</t>
+    <t>4 264.38</t>
   </si>
   <si>
     <t>FR001400ZED2</t>
   </si>
   <si>
     <t>LVMH MOET HENNESSY LOUIS VUITTON S 2.625 07/03/2029</t>
   </si>
   <si>
-    <t>1 352.05</t>
+    <t>1 654.11</t>
   </si>
   <si>
     <t>XS3320664710</t>
   </si>
   <si>
     <t>MAPLE PARENT HOLDINGS CORP 3.881 26/03/2030</t>
   </si>
   <si>
+    <t>1 235.11</t>
+  </si>
+  <si>
     <t>XS3233927733</t>
   </si>
   <si>
     <t>MITSUBISHI HC CAPITAL UK PLC 2.856 26/11/2028</t>
   </si>
   <si>
-    <t>3 814.52</t>
+    <t>4 225.32</t>
   </si>
   <si>
     <t>FR0013425147</t>
   </si>
   <si>
     <t>MMS USA FINANCING INC 1.25 13/06/2028</t>
   </si>
   <si>
-    <t>2 472.60</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2151059206</t>
   </si>
   <si>
     <t>MONDI FINANCE EUROPE GMBH 2.375 01/04/2028</t>
   </si>
   <si>
+    <t>XS3407449779</t>
+  </si>
+  <si>
+    <t>MORGAN STANLEY 11/06/2030</t>
+  </si>
+  <si>
     <t>XS2548080832</t>
   </si>
   <si>
     <t>MORGAN STANLEY 25/10/2028</t>
   </si>
   <si>
-    <t>8 979.87</t>
+    <t>6 540.41</t>
   </si>
   <si>
     <t>XS3284396622</t>
   </si>
   <si>
     <t>NATIONAL BANK OF GREECE SA 04/02/2031</t>
   </si>
   <si>
-    <t>1 070.21</t>
+    <t>1 250.00</t>
   </si>
   <si>
     <t>XS2680745119</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 4.151 12/09/2027</t>
   </si>
   <si>
-    <t>6 141.21</t>
+    <t>6 618.85</t>
   </si>
   <si>
     <t>XS2382950330</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 14/09/2032</t>
   </si>
   <si>
     <t>FR001400H0F5</t>
   </si>
   <si>
     <t>NEXANS SA 5.5 05/04/2028</t>
   </si>
   <si>
-    <t>1 958.90</t>
+    <t>2 591.78</t>
   </si>
   <si>
     <t>XS1550988643</t>
   </si>
   <si>
     <t>NN GROUP NV 13/01/2048</t>
   </si>
   <si>
-    <t>1 862.67</t>
+    <t>2 128.77</t>
   </si>
   <si>
     <t>XS2343459074</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 18/08/2031</t>
   </si>
   <si>
     <t>XS2482618464</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 2.5 23/05/2029</t>
   </si>
   <si>
-    <t>XS3100081093</t>
-[...2 lines deleted...]
-    <t>NTT FINANCE CORP 2.906 16/03/2029</t>
+    <t>XS3422221294</t>
+  </si>
+  <si>
+    <t>NTT FINANCE CORP 3.3252 01/11/2029</t>
   </si>
   <si>
     <t>DK0030512421</t>
   </si>
   <si>
     <t>NYKREDIT REALKREDIT A/S 4.625 19/01/2029</t>
   </si>
   <si>
-    <t>7 146.58</t>
+    <t>8 210.96</t>
   </si>
   <si>
     <t>XS2354246816</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 0.375 16/06/2028</t>
   </si>
   <si>
-    <t>1 103.42</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0013534484</t>
   </si>
   <si>
     <t>ORANGE SA 0.125 16/09/2029</t>
   </si>
   <si>
     <t>FR001400DAO4</t>
   </si>
   <si>
     <t>ORANO SA 5.375 15/05/2027</t>
   </si>
   <si>
     <t>XS3019313363</t>
   </si>
   <si>
     <t>PFIZER NETHERLANDS INTERNATIONAL F 2.875 19/05/2029</t>
   </si>
   <si>
     <t>XS3296830444</t>
   </si>
   <si>
     <t>POWSZECHNA KASA OSZCZEDNOSCI BANK 06/05/2030</t>
   </si>
   <si>
     <t>FR0014010CJ0</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA 2.875 12/06/2029</t>
   </si>
   <si>
-    <t>2 851.37</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400P3D4</t>
   </si>
   <si>
     <t>RCI BANQUE SA 3.75 04/10/2027</t>
   </si>
   <si>
-    <t>3 821.92</t>
+    <t>4 145.55</t>
   </si>
   <si>
     <t>XS3174782758</t>
   </si>
   <si>
     <t>RECKITT BENCKISER TREASURY SERVICE 2.625 10/09/2028</t>
   </si>
   <si>
-    <t>2 230.03</t>
+    <t>2 402.20</t>
   </si>
   <si>
     <t>XS3317606419</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.25 22/05/2029</t>
   </si>
   <si>
     <t>FR0014002OL8</t>
   </si>
   <si>
     <t>RENAULT SA 2.5 01/04/2028</t>
   </si>
   <si>
     <t>XS2494945939</t>
   </si>
   <si>
     <t>RENTOKIL INITIAL FINANCE BV 3.875 27/06/2027</t>
   </si>
   <si>
-    <t>7 367.81</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2332306344</t>
   </si>
   <si>
     <t>REXEL SA 2.125 15/06/2028</t>
   </si>
   <si>
-    <t>1 027.08</t>
+    <t>XS3406773740</t>
+  </si>
+  <si>
+    <t>ROYAL BANK OF CANADA 15/06/2030</t>
   </si>
   <si>
     <t>FR0014016SU0</t>
   </si>
   <si>
     <t>SANOFI SA 3 05/05/2029</t>
   </si>
   <si>
     <t>XS3393867810</t>
   </si>
   <si>
     <t>SAP SE 3 03/06/2029</t>
   </si>
   <si>
     <t>DE000A2YB7B5</t>
   </si>
   <si>
     <t>SCHAEFFLER AG 2.875 26/03/2027</t>
   </si>
   <si>
     <t>XS2511906310</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.75 10/08/2027</t>
   </si>
   <si>
-    <t>6 226.03</t>
+    <t>6 657.53</t>
   </si>
   <si>
     <t>XS2767499275</t>
   </si>
   <si>
     <t>SNAM SPA 3.375 19/02/2028</t>
   </si>
   <si>
-    <t>2 034.25</t>
+    <t>2 422.60</t>
   </si>
   <si>
     <t>FR001400U1Q3</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 13/11/2030</t>
   </si>
   <si>
-    <t>6 197.26</t>
+    <t>6 822.95</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
-    <t>1 073.97</t>
+    <t>1 534.25</t>
   </si>
   <si>
     <t>XS1207005023</t>
   </si>
   <si>
     <t>STATKRAFT AS 1.5 26/03/2030</t>
   </si>
   <si>
     <t>FR0013505542</t>
   </si>
   <si>
     <t>SUEZ SA 1.25 02/04/2027</t>
   </si>
   <si>
     <t>XS2522879654</t>
   </si>
   <si>
     <t>SWEDBANK AB 23/08/2032</t>
   </si>
   <si>
-    <t>2 880.14</t>
+    <t>3 088.70</t>
   </si>
   <si>
     <t>XS2827694170</t>
   </si>
   <si>
     <t>SWISSCOM FINANCE BV 3.5 29/08/2028</t>
   </si>
   <si>
-    <t>2 723.29</t>
+    <t>2 924.66</t>
   </si>
   <si>
     <t>XS2117452156</t>
   </si>
   <si>
     <t>TELENOR ASA 0.25 14/02/2028</t>
   </si>
   <si>
     <t>XS1966038249</t>
   </si>
   <si>
     <t>TELSTRA CORPORATION LTD 1.375 26/03/2029</t>
   </si>
   <si>
     <t>XS1652866002</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 1.375 26/07/2027</t>
   </si>
   <si>
-    <t>1 197.95</t>
+    <t>1 277.05</t>
   </si>
   <si>
     <t>XS2437854487</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
   </si>
   <si>
     <t>CH1214797172</t>
   </si>
   <si>
     <t>UBS GROUP AG 01/03/2029</t>
   </si>
   <si>
-    <t>2 123.29</t>
+    <t>2 569.18</t>
   </si>
   <si>
     <t>CH1512676888</t>
   </si>
   <si>
     <t>UBS GROUP AG 13/02/2031</t>
   </si>
   <si>
-    <t>2 517.12</t>
+    <t>2 876.71</t>
   </si>
   <si>
     <t>BE0002784651</t>
   </si>
   <si>
     <t>UCB SA 1 30/03/2028</t>
   </si>
   <si>
     <t>FR001400SIM9</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.5 11/09/2029</t>
   </si>
   <si>
-    <t>7 795.89</t>
+    <t>8 400.00</t>
   </si>
   <si>
     <t>IT0005689986</t>
   </si>
   <si>
     <t>UNICREDIT SPA 15/07/2030</t>
   </si>
   <si>
-    <t>1 576.13</t>
+    <t>1 804.40</t>
   </si>
   <si>
     <t>IT0005710055</t>
   </si>
   <si>
     <t>UNICREDIT SPA 19/05/2036</t>
   </si>
   <si>
-    <t>XS2496288593</t>
-[...5 lines deleted...]
-    <t>5 654.79</t>
+    <t>XS1873209172</t>
+  </si>
+  <si>
+    <t>UNILEVER NV 1.375 04/09/2030</t>
+  </si>
+  <si>
+    <t>2 252.74</t>
+  </si>
+  <si>
+    <t>XS3405538888</t>
+  </si>
+  <si>
+    <t>UNIVERSAL MUSIC GROUP NV 3.375 16/06/2030</t>
   </si>
   <si>
     <t>XS3063724325</t>
   </si>
   <si>
     <t>VISA INC 2.25 15/05/2028</t>
   </si>
   <si>
     <t>DE000A19UR79</t>
   </si>
   <si>
     <t>VONOVIA FINANCE BV 1.5 14/01/2028</t>
   </si>
   <si>
     <t>XS2630465875</t>
   </si>
   <si>
     <t>WERFEN SA 4.625 06/06/2028</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -1461,7032 +1470,7132 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N3"/>
+  <dimension ref="A1:Z3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C3" sqref="C3"/>
+      <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>10.0</v>
+      </c>
+      <c r="C2">
+        <v>103.45</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>1034.52</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>1034.52</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...24 lines deleted...]
-    <row r="3" spans="1:14">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>213879.0</v>
+      </c>
+      <c r="C3">
+        <v>104.02</v>
+      </c>
+      <c r="D3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3">
+        <v>22249406.96</v>
+      </c>
+      <c r="F3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G3">
+        <v>22249406.96</v>
+      </c>
+      <c r="H3" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z3" t="s">
         <v>9</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P137"/>
+  <dimension ref="A1:Z139"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O137" sqref="O137"/>
+      <selection activeCell="N139" sqref="N139"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B1" t="s">
+        <v>13</v>
+      </c>
+      <c r="C1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>16</v>
+      </c>
+      <c r="G1" t="s">
+        <v>17</v>
+      </c>
+      <c r="H1" t="s">
+        <v>18</v>
+      </c>
+      <c r="I1" t="s">
+        <v>19</v>
+      </c>
+      <c r="J1" t="s">
+        <v>20</v>
+      </c>
+      <c r="K1" t="s">
+        <v>21</v>
+      </c>
+      <c r="L1" t="s">
+        <v>22</v>
+      </c>
+      <c r="M1" t="s">
+        <v>23</v>
+      </c>
+      <c r="N1" t="s">
+        <v>24</v>
+      </c>
+      <c r="O1" t="s">
+        <v>25</v>
+      </c>
+      <c r="Z1" t="s">
         <v>11</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="B2" t="s">
         <v>27</v>
       </c>
+      <c r="B2" s="1">
+        <v>598.0</v>
+      </c>
       <c r="C2" s="1">
-        <v>417.0</v>
+        <v>1077.59</v>
       </c>
       <c r="D2" s="1">
-        <v>1076.23</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>1076.4915886288</v>
+      </c>
+      <c r="E2" t="s">
+        <v>8</v>
+      </c>
+      <c r="F2">
+        <v>1.0</v>
+      </c>
+      <c r="G2" s="1">
+        <v>643741.97</v>
       </c>
       <c r="H2" s="1">
-        <v>448376.04</v>
+        <v>656.85</v>
       </c>
       <c r="I2" s="1">
-        <v>411.87</v>
-[...2 lines deleted...]
-        <v>0.091858164410391</v>
+        <v>0.10203622423438</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
-      <c r="L2">
+      <c r="L2" s="1">
+        <v>644398.82</v>
+      </c>
+      <c r="M2" s="1">
+        <v>644398.82</v>
+      </c>
+      <c r="N2" s="1">
+        <v>2.9</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>29</v>
+      </c>
+      <c r="B3" s="1">
+        <v>-13.0</v>
+      </c>
+      <c r="C3" s="1">
+        <v>106.005</v>
+      </c>
+      <c r="D3" s="1">
+        <v>106.005</v>
+      </c>
+      <c r="E3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F3">
+        <v>1.0</v>
+      </c>
+      <c r="G3" s="1">
         <v>0.0</v>
-      </c>
-[...33 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>0.0</v>
       </c>
       <c r="I3" s="1">
-        <v>-585.0</v>
-[...1 lines deleted...]
-      <c r="J3" s="1">
         <v>0</v>
+      </c>
+      <c r="J3">
+        <v>0.0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
-      <c r="L3">
+      <c r="L3" s="1">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>-585.0</v>
+        <v>0.0</v>
       </c>
       <c r="N3" s="1">
-        <v>-585.0</v>
-[...1 lines deleted...]
-      <c r="O3" s="1">
         <v>0.0</v>
       </c>
-      <c r="P3">
-[...3 lines deleted...]
-    <row r="4" spans="1:16">
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>31</v>
+      </c>
+      <c r="B4" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>100.65</v>
+      </c>
+      <c r="D4" s="1">
+        <v>100.05</v>
+      </c>
+      <c r="E4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F4">
+        <v>1.0</v>
+      </c>
+      <c r="G4" s="1">
+        <v>100050.0</v>
+      </c>
+      <c r="H4" s="1">
+        <v>600.0</v>
+      </c>
+      <c r="I4" s="1">
+        <v>0.59970014992504</v>
+      </c>
+      <c r="J4">
+        <v>1.42</v>
+      </c>
+      <c r="K4" t="s">
+        <v>32</v>
+      </c>
+      <c r="L4" s="1">
+        <v>100650.0</v>
+      </c>
+      <c r="M4" s="1">
+        <v>102071.23</v>
+      </c>
+      <c r="N4" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
         <v>30</v>
       </c>
-      <c r="B4" t="s">
-[...2 lines deleted...]
-      <c r="C4" s="1">
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>34</v>
+      </c>
+      <c r="B5" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>102.331</v>
+      </c>
+      <c r="D5" s="1">
+        <v>104.1035</v>
+      </c>
+      <c r="E5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5">
+        <v>1.0</v>
+      </c>
+      <c r="G5" s="1">
+        <v>208207.0</v>
+      </c>
+      <c r="H5" s="1">
+        <v>-3545.0</v>
+      </c>
+      <c r="I5" s="1">
+        <v>-1.7026324763336</v>
+      </c>
+      <c r="J5">
+        <v>1.8</v>
+      </c>
+      <c r="K5" t="s">
+        <v>35</v>
+      </c>
+      <c r="L5" s="1">
+        <v>204662.0</v>
+      </c>
+      <c r="M5" s="1">
+        <v>208256.52</v>
+      </c>
+      <c r="N5" s="1">
+        <v>0.94</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>37</v>
+      </c>
+      <c r="B6" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>99.059</v>
+      </c>
+      <c r="D6" s="1">
+        <v>99.684</v>
+      </c>
+      <c r="E6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F6">
+        <v>1.0</v>
+      </c>
+      <c r="G6" s="1">
+        <v>199368.0</v>
+      </c>
+      <c r="H6" s="1">
+        <v>-1250.0</v>
+      </c>
+      <c r="I6" s="1">
+        <v>-0.62698126078408</v>
+      </c>
+      <c r="J6">
+        <v>0.38</v>
+      </c>
+      <c r="K6">
+        <v>753.42</v>
+      </c>
+      <c r="L6" s="1">
+        <v>198118.0</v>
+      </c>
+      <c r="M6" s="1">
+        <v>198871.42</v>
+      </c>
+      <c r="N6" s="1">
+        <v>0.89</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>39</v>
+      </c>
+      <c r="B7" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>99.689</v>
+      </c>
+      <c r="D7" s="1">
+        <v>99.686</v>
+      </c>
+      <c r="E7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7">
+        <v>1.0</v>
+      </c>
+      <c r="G7" s="1">
+        <v>199372.0</v>
+      </c>
+      <c r="H7" s="1">
+        <v>6.0</v>
+      </c>
+      <c r="I7" s="1">
+        <v>0.00300944967197</v>
+      </c>
+      <c r="J7">
+        <v>1.52</v>
+      </c>
+      <c r="K7" t="s">
+        <v>40</v>
+      </c>
+      <c r="L7" s="1">
+        <v>199378.0</v>
+      </c>
+      <c r="M7" s="1">
+        <v>202421.84</v>
+      </c>
+      <c r="N7" s="1">
+        <v>0.91</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>42</v>
+      </c>
+      <c r="B8" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C8" s="1">
+        <v>99.534</v>
+      </c>
+      <c r="D8" s="1">
+        <v>98.945</v>
+      </c>
+      <c r="E8" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8">
+        <v>1.0</v>
+      </c>
+      <c r="G8" s="1">
+        <v>197890.0</v>
+      </c>
+      <c r="H8" s="1">
+        <v>1178.0</v>
+      </c>
+      <c r="I8" s="1">
+        <v>0.59528020617515</v>
+      </c>
+      <c r="J8">
+        <v>0.54</v>
+      </c>
+      <c r="K8" t="s">
+        <v>43</v>
+      </c>
+      <c r="L8" s="1">
+        <v>199068.0</v>
+      </c>
+      <c r="M8" s="1">
+        <v>200140.6</v>
+      </c>
+      <c r="N8" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" t="s">
+        <v>45</v>
+      </c>
+      <c r="B9" s="1">
         <v>100000.0</v>
       </c>
-      <c r="D4" s="1">
-[...20 lines deleted...]
-      <c r="K4">
+      <c r="C9" s="1">
+        <v>98.881</v>
+      </c>
+      <c r="D9" s="1">
+        <v>99.94</v>
+      </c>
+      <c r="E9" t="s">
+        <v>8</v>
+      </c>
+      <c r="F9">
+        <v>1.0</v>
+      </c>
+      <c r="G9" s="1">
+        <v>99940.0</v>
+      </c>
+      <c r="H9" s="1">
+        <v>-1059.0</v>
+      </c>
+      <c r="I9" s="1">
+        <v>-1.0596357814689</v>
+      </c>
+      <c r="J9">
+        <v>1.7</v>
+      </c>
+      <c r="K9" t="s">
+        <v>46</v>
+      </c>
+      <c r="L9" s="1">
+        <v>98881.0</v>
+      </c>
+      <c r="M9" s="1">
+        <v>100585.45</v>
+      </c>
+      <c r="N9" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" t="s">
+        <v>48</v>
+      </c>
+      <c r="B10" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>100.992</v>
+      </c>
+      <c r="D10" s="1">
+        <v>59.34199</v>
+      </c>
+      <c r="E10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10">
+        <v>1.0</v>
+      </c>
+      <c r="G10" s="1">
+        <v>118683.98</v>
+      </c>
+      <c r="H10" s="1">
+        <v>-859.98</v>
+      </c>
+      <c r="I10" s="1">
+        <v>-0.72459652937153</v>
+      </c>
+      <c r="J10">
+        <v>0.3</v>
+      </c>
+      <c r="K10">
+        <v>593.32</v>
+      </c>
+      <c r="L10" s="1">
+        <v>117824.0</v>
+      </c>
+      <c r="M10" s="1">
+        <v>118417.32</v>
+      </c>
+      <c r="N10" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>50</v>
+      </c>
+      <c r="B11" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>100.707</v>
+      </c>
+      <c r="D11" s="1">
+        <v>99.983</v>
+      </c>
+      <c r="E11" t="s">
+        <v>8</v>
+      </c>
+      <c r="F11">
+        <v>1.0</v>
+      </c>
+      <c r="G11" s="1">
+        <v>99983.0</v>
+      </c>
+      <c r="H11" s="1">
+        <v>724.0</v>
+      </c>
+      <c r="I11" s="1">
+        <v>0.72412310092716</v>
+      </c>
+      <c r="J11">
+        <v>0.45</v>
+      </c>
+      <c r="K11">
+        <v>453.08</v>
+      </c>
+      <c r="L11" s="1">
+        <v>100707.0</v>
+      </c>
+      <c r="M11" s="1">
+        <v>101160.08</v>
+      </c>
+      <c r="N11" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>52</v>
+      </c>
+      <c r="B12" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>99.82</v>
+      </c>
+      <c r="D12" s="1">
+        <v>95.549</v>
+      </c>
+      <c r="E12" t="s">
+        <v>8</v>
+      </c>
+      <c r="F12">
+        <v>1.0</v>
+      </c>
+      <c r="G12" s="1">
+        <v>191098.0</v>
+      </c>
+      <c r="H12" s="1">
+        <v>8542.0</v>
+      </c>
+      <c r="I12" s="1">
+        <v>4.4699578226878</v>
+      </c>
+      <c r="J12">
+        <v>0.0</v>
+      </c>
+      <c r="K12">
+        <v>0.0</v>
+      </c>
+      <c r="L12" s="1">
+        <v>199640.0</v>
+      </c>
+      <c r="M12" s="1">
+        <v>199640.0</v>
+      </c>
+      <c r="N12" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>54</v>
+      </c>
+      <c r="B13" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>99.416</v>
+      </c>
+      <c r="D13" s="1">
+        <v>100.196</v>
+      </c>
+      <c r="E13" t="s">
+        <v>8</v>
+      </c>
+      <c r="F13">
+        <v>1.0</v>
+      </c>
+      <c r="G13" s="1">
+        <v>300588.0</v>
+      </c>
+      <c r="H13" s="1">
+        <v>-2340.0</v>
+      </c>
+      <c r="I13" s="1">
+        <v>-0.77847419058645</v>
+      </c>
+      <c r="J13">
+        <v>0.29</v>
+      </c>
+      <c r="K13">
+        <v>881.51</v>
+      </c>
+      <c r="L13" s="1">
+        <v>298248.0</v>
+      </c>
+      <c r="M13" s="1">
+        <v>299129.51</v>
+      </c>
+      <c r="N13" s="1">
+        <v>1.34</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" t="s">
+        <v>56</v>
+      </c>
+      <c r="B14" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>99.032</v>
+      </c>
+      <c r="D14" s="1">
+        <v>99.523</v>
+      </c>
+      <c r="E14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F14">
+        <v>1.0</v>
+      </c>
+      <c r="G14" s="1">
+        <v>99523.0</v>
+      </c>
+      <c r="H14" s="1">
+        <v>-491.0</v>
+      </c>
+      <c r="I14" s="1">
+        <v>-0.49335329521819</v>
+      </c>
+      <c r="J14">
+        <v>0.6</v>
+      </c>
+      <c r="K14">
+        <v>600.0</v>
+      </c>
+      <c r="L14" s="1">
+        <v>99032.0</v>
+      </c>
+      <c r="M14" s="1">
+        <v>99632.0</v>
+      </c>
+      <c r="N14" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>58</v>
+      </c>
+      <c r="B15" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C15" s="1">
+        <v>100.653</v>
+      </c>
+      <c r="D15" s="1">
+        <v>99.762</v>
+      </c>
+      <c r="E15" t="s">
+        <v>8</v>
+      </c>
+      <c r="F15">
+        <v>1.0</v>
+      </c>
+      <c r="G15" s="1">
+        <v>99762.0</v>
+      </c>
+      <c r="H15" s="1">
+        <v>891.0</v>
+      </c>
+      <c r="I15" s="1">
+        <v>0.89312563902087</v>
+      </c>
+      <c r="J15">
+        <v>0.69</v>
+      </c>
+      <c r="K15">
+        <v>693.49</v>
+      </c>
+      <c r="L15" s="1">
+        <v>100653.0</v>
+      </c>
+      <c r="M15" s="1">
+        <v>101346.49</v>
+      </c>
+      <c r="N15" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>60</v>
+      </c>
+      <c r="B16" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>101.984</v>
+      </c>
+      <c r="D16" s="1">
+        <v>102.98633333</v>
+      </c>
+      <c r="E16" t="s">
+        <v>8</v>
+      </c>
+      <c r="F16">
+        <v>1.0</v>
+      </c>
+      <c r="G16" s="1">
+        <v>308959.0</v>
+      </c>
+      <c r="H16" s="1">
+        <v>-3007.0</v>
+      </c>
+      <c r="I16" s="1">
+        <v>-0.9732682977353</v>
+      </c>
+      <c r="J16">
+        <v>3.71</v>
+      </c>
+      <c r="K16" t="s">
+        <v>61</v>
+      </c>
+      <c r="L16" s="1">
+        <v>305952.0</v>
+      </c>
+      <c r="M16" s="1">
+        <v>317067.41</v>
+      </c>
+      <c r="N16" s="1">
+        <v>1.42</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>63</v>
+      </c>
+      <c r="B17" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C17" s="1">
+        <v>96.893</v>
+      </c>
+      <c r="D17" s="1">
+        <v>93.94</v>
+      </c>
+      <c r="E17" t="s">
+        <v>8</v>
+      </c>
+      <c r="F17">
+        <v>1.0</v>
+      </c>
+      <c r="G17" s="1">
+        <v>187880.0</v>
+      </c>
+      <c r="H17" s="1">
+        <v>5906.0</v>
+      </c>
+      <c r="I17" s="1">
+        <v>3.1434958484139</v>
+      </c>
+      <c r="J17">
+        <v>0.4</v>
+      </c>
+      <c r="K17">
+        <v>800.68</v>
+      </c>
+      <c r="L17" s="1">
+        <v>193786.0</v>
+      </c>
+      <c r="M17" s="1">
+        <v>194586.68</v>
+      </c>
+      <c r="N17" s="1">
+        <v>0.87</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>65</v>
+      </c>
+      <c r="B18" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>100.304</v>
+      </c>
+      <c r="D18" s="1">
+        <v>100.163</v>
+      </c>
+      <c r="E18" t="s">
+        <v>8</v>
+      </c>
+      <c r="F18">
+        <v>1.0</v>
+      </c>
+      <c r="G18" s="1">
+        <v>300489.0</v>
+      </c>
+      <c r="H18" s="1">
+        <v>423.0</v>
+      </c>
+      <c r="I18" s="1">
+        <v>0.14077054401326</v>
+      </c>
+      <c r="J18">
+        <v>0.79</v>
+      </c>
+      <c r="K18" t="s">
+        <v>66</v>
+      </c>
+      <c r="L18" s="1">
+        <v>300912.0</v>
+      </c>
+      <c r="M18" s="1">
+        <v>303289.4</v>
+      </c>
+      <c r="N18" s="1">
+        <v>1.36</v>
+      </c>
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>68</v>
+      </c>
+      <c r="B19" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>95.102</v>
+      </c>
+      <c r="D19" s="1">
+        <v>92.4925</v>
+      </c>
+      <c r="E19" t="s">
+        <v>8</v>
+      </c>
+      <c r="F19">
+        <v>1.0</v>
+      </c>
+      <c r="G19" s="1">
+        <v>369970.0</v>
+      </c>
+      <c r="H19" s="1">
+        <v>10438.0</v>
+      </c>
+      <c r="I19" s="1">
+        <v>2.8213098359326</v>
+      </c>
+      <c r="J19">
+        <v>0.52</v>
+      </c>
+      <c r="K19" t="s">
+        <v>69</v>
+      </c>
+      <c r="L19" s="1">
+        <v>380408.0</v>
+      </c>
+      <c r="M19" s="1">
+        <v>382480.11</v>
+      </c>
+      <c r="N19" s="1">
+        <v>1.72</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>71</v>
+      </c>
+      <c r="B20" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>96.508</v>
+      </c>
+      <c r="D20" s="1">
+        <v>95.21533333</v>
+      </c>
+      <c r="E20" t="s">
+        <v>8</v>
+      </c>
+      <c r="F20">
+        <v>1.0</v>
+      </c>
+      <c r="G20" s="1">
+        <v>285646.0</v>
+      </c>
+      <c r="H20" s="1">
+        <v>3878.0</v>
+      </c>
+      <c r="I20" s="1">
+        <v>1.3576244722489</v>
+      </c>
+      <c r="J20">
+        <v>0.51</v>
+      </c>
+      <c r="K20" t="s">
+        <v>72</v>
+      </c>
+      <c r="L20" s="1">
+        <v>289524.0</v>
+      </c>
+      <c r="M20" s="1">
+        <v>291063.04</v>
+      </c>
+      <c r="N20" s="1">
+        <v>1.31</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" t="s">
+        <v>74</v>
+      </c>
+      <c r="B21" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>100.393</v>
+      </c>
+      <c r="D21" s="1">
+        <v>100.817</v>
+      </c>
+      <c r="E21" t="s">
+        <v>8</v>
+      </c>
+      <c r="F21">
+        <v>1.0</v>
+      </c>
+      <c r="G21" s="1">
+        <v>100817.0</v>
+      </c>
+      <c r="H21" s="1">
+        <v>-424.0</v>
+      </c>
+      <c r="I21" s="1">
+        <v>-0.42056399218386</v>
+      </c>
+      <c r="J21">
+        <v>0.15</v>
+      </c>
+      <c r="K21">
+        <v>148.63</v>
+      </c>
+      <c r="L21" s="1">
+        <v>100393.0</v>
+      </c>
+      <c r="M21" s="1">
+        <v>100541.63</v>
+      </c>
+      <c r="N21" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" t="s">
+        <v>76</v>
+      </c>
+      <c r="B22" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>102.733</v>
+      </c>
+      <c r="D22" s="1">
+        <v>104.665</v>
+      </c>
+      <c r="E22" t="s">
+        <v>8</v>
+      </c>
+      <c r="F22">
+        <v>1.0</v>
+      </c>
+      <c r="G22" s="1">
+        <v>104665.0</v>
+      </c>
+      <c r="H22" s="1">
+        <v>-1932.0</v>
+      </c>
+      <c r="I22" s="1">
+        <v>-1.8458892657526</v>
+      </c>
+      <c r="J22">
+        <v>1.04</v>
+      </c>
+      <c r="K22" t="s">
+        <v>77</v>
+      </c>
+      <c r="L22" s="1">
+        <v>102733.0</v>
+      </c>
+      <c r="M22" s="1">
+        <v>103768.62</v>
+      </c>
+      <c r="N22" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" t="s">
+        <v>79</v>
+      </c>
+      <c r="B23" s="1">
+        <v>239000.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>99.306</v>
+      </c>
+      <c r="D23" s="1">
+        <v>99.778</v>
+      </c>
+      <c r="E23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F23">
+        <v>1.0</v>
+      </c>
+      <c r="G23" s="1">
+        <v>238469.42</v>
+      </c>
+      <c r="H23" s="1">
+        <v>-1128.08</v>
+      </c>
+      <c r="I23" s="1">
+        <v>-0.47305017138046</v>
+      </c>
+      <c r="J23">
+        <v>0.29</v>
+      </c>
+      <c r="K23">
+        <v>704.72</v>
+      </c>
+      <c r="L23" s="1">
+        <v>237341.34</v>
+      </c>
+      <c r="M23" s="1">
+        <v>238046.06</v>
+      </c>
+      <c r="N23" s="1">
+        <v>1.07</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" t="s">
+        <v>81</v>
+      </c>
+      <c r="B24" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>93.455</v>
+      </c>
+      <c r="D24" s="1">
+        <v>89.814</v>
+      </c>
+      <c r="E24" t="s">
+        <v>8</v>
+      </c>
+      <c r="F24">
+        <v>1.0</v>
+      </c>
+      <c r="G24" s="1">
+        <v>269442.0</v>
+      </c>
+      <c r="H24" s="1">
+        <v>10923.0</v>
+      </c>
+      <c r="I24" s="1">
+        <v>4.0539336851716</v>
+      </c>
+      <c r="J24">
+        <v>0.22</v>
+      </c>
+      <c r="K24">
+        <v>665.75</v>
+      </c>
+      <c r="L24" s="1">
+        <v>280365.0</v>
+      </c>
+      <c r="M24" s="1">
+        <v>281030.75</v>
+      </c>
+      <c r="N24" s="1">
+        <v>1.26</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" t="s">
+        <v>83</v>
+      </c>
+      <c r="B25" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>99.38</v>
+      </c>
+      <c r="D25" s="1">
+        <v>97.966</v>
+      </c>
+      <c r="E25" t="s">
+        <v>8</v>
+      </c>
+      <c r="F25">
+        <v>1.0</v>
+      </c>
+      <c r="G25" s="1">
+        <v>97966.0</v>
+      </c>
+      <c r="H25" s="1">
+        <v>1414.0</v>
+      </c>
+      <c r="I25" s="1">
+        <v>1.4433578996795</v>
+      </c>
+      <c r="J25">
+        <v>0.62</v>
+      </c>
+      <c r="K25">
+        <v>623.29</v>
+      </c>
+      <c r="L25" s="1">
+        <v>99380.0</v>
+      </c>
+      <c r="M25" s="1">
+        <v>100003.29</v>
+      </c>
+      <c r="N25" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" t="s">
+        <v>85</v>
+      </c>
+      <c r="B26" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>101.117</v>
+      </c>
+      <c r="D26" s="1">
+        <v>102.115</v>
+      </c>
+      <c r="E26" t="s">
+        <v>8</v>
+      </c>
+      <c r="F26">
+        <v>1.0</v>
+      </c>
+      <c r="G26" s="1">
+        <v>102115.0</v>
+      </c>
+      <c r="H26" s="1">
+        <v>-998.0</v>
+      </c>
+      <c r="I26" s="1">
+        <v>-0.97732948146697</v>
+      </c>
+      <c r="J26">
+        <v>1.16</v>
+      </c>
+      <c r="K26" t="s">
+        <v>86</v>
+      </c>
+      <c r="L26" s="1">
+        <v>101117.0</v>
+      </c>
+      <c r="M26" s="1">
+        <v>102277.27</v>
+      </c>
+      <c r="N26" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" t="s">
+        <v>88</v>
+      </c>
+      <c r="B27" s="1">
+        <v>104000.0</v>
+      </c>
+      <c r="C27" s="1">
+        <v>100.8</v>
+      </c>
+      <c r="D27" s="1">
+        <v>99.846</v>
+      </c>
+      <c r="E27" t="s">
+        <v>8</v>
+      </c>
+      <c r="F27">
+        <v>1.0</v>
+      </c>
+      <c r="G27" s="1">
+        <v>103839.84</v>
+      </c>
+      <c r="H27" s="1">
+        <v>992.16</v>
+      </c>
+      <c r="I27" s="1">
+        <v>0.95547142599603</v>
+      </c>
+      <c r="J27">
+        <v>0.48</v>
+      </c>
+      <c r="K27">
+        <v>498.63</v>
+      </c>
+      <c r="L27" s="1">
+        <v>104832.0</v>
+      </c>
+      <c r="M27" s="1">
+        <v>105330.63</v>
+      </c>
+      <c r="N27" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" t="s">
+        <v>90</v>
+      </c>
+      <c r="B28" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>104.4</v>
+      </c>
+      <c r="D28" s="1">
+        <v>103.68</v>
+      </c>
+      <c r="E28" t="s">
+        <v>8</v>
+      </c>
+      <c r="F28">
+        <v>1.0</v>
+      </c>
+      <c r="G28" s="1">
+        <v>207360.0</v>
+      </c>
+      <c r="H28" s="1">
+        <v>1440.0</v>
+      </c>
+      <c r="I28" s="1">
+        <v>0.69444444444444</v>
+      </c>
+      <c r="J28">
+        <v>2.19</v>
+      </c>
+      <c r="K28" t="s">
+        <v>91</v>
+      </c>
+      <c r="L28" s="1">
+        <v>208800.0</v>
+      </c>
+      <c r="M28" s="1">
+        <v>213180.82</v>
+      </c>
+      <c r="N28" s="1">
+        <v>0.96</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" t="s">
+        <v>93</v>
+      </c>
+      <c r="B29" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C29" s="1">
+        <v>101.783</v>
+      </c>
+      <c r="D29" s="1">
+        <v>103.013</v>
+      </c>
+      <c r="E29" t="s">
+        <v>8</v>
+      </c>
+      <c r="F29">
+        <v>1.0</v>
+      </c>
+      <c r="G29" s="1">
+        <v>103013.0</v>
+      </c>
+      <c r="H29" s="1">
+        <v>-1230.0</v>
+      </c>
+      <c r="I29" s="1">
+        <v>-1.1940240552163</v>
+      </c>
+      <c r="J29">
+        <v>1.8</v>
+      </c>
+      <c r="K29" t="s">
+        <v>94</v>
+      </c>
+      <c r="L29" s="1">
+        <v>101783.0</v>
+      </c>
+      <c r="M29" s="1">
+        <v>103587.79</v>
+      </c>
+      <c r="N29" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" t="s">
+        <v>96</v>
+      </c>
+      <c r="B30" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>99.516</v>
+      </c>
+      <c r="D30" s="1">
+        <v>99.824</v>
+      </c>
+      <c r="E30" t="s">
+        <v>8</v>
+      </c>
+      <c r="F30">
+        <v>1.0</v>
+      </c>
+      <c r="G30" s="1">
+        <v>99824.0</v>
+      </c>
+      <c r="H30" s="1">
+        <v>-308.0</v>
+      </c>
+      <c r="I30" s="1">
+        <v>-0.30854303574291</v>
+      </c>
+      <c r="J30">
+        <v>2.7</v>
+      </c>
+      <c r="K30" t="s">
+        <v>97</v>
+      </c>
+      <c r="L30" s="1">
+        <v>99516.0</v>
+      </c>
+      <c r="M30" s="1">
+        <v>102213.26</v>
+      </c>
+      <c r="N30" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" t="s">
+        <v>99</v>
+      </c>
+      <c r="B31" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>98.968</v>
+      </c>
+      <c r="D31" s="1">
+        <v>99.668</v>
+      </c>
+      <c r="E31" t="s">
+        <v>8</v>
+      </c>
+      <c r="F31">
+        <v>1.0</v>
+      </c>
+      <c r="G31" s="1">
+        <v>99668.0</v>
+      </c>
+      <c r="H31" s="1">
+        <v>-700.0</v>
+      </c>
+      <c r="I31" s="1">
+        <v>-0.70233174138139</v>
+      </c>
+      <c r="J31">
+        <v>1.21</v>
+      </c>
+      <c r="K31" t="s">
+        <v>100</v>
+      </c>
+      <c r="L31" s="1">
+        <v>98968.0</v>
+      </c>
+      <c r="M31" s="1">
+        <v>100173.48</v>
+      </c>
+      <c r="N31" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="A32" t="s">
+        <v>102</v>
+      </c>
+      <c r="B32" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C32" s="1">
+        <v>98.833</v>
+      </c>
+      <c r="D32" s="1">
+        <v>96.182</v>
+      </c>
+      <c r="E32" t="s">
+        <v>8</v>
+      </c>
+      <c r="F32">
+        <v>1.0</v>
+      </c>
+      <c r="G32" s="1">
+        <v>288546.0</v>
+      </c>
+      <c r="H32" s="1">
+        <v>7953.0</v>
+      </c>
+      <c r="I32" s="1">
+        <v>2.7562329749849</v>
+      </c>
+      <c r="J32">
+        <v>0.27</v>
+      </c>
+      <c r="K32">
+        <v>821.92</v>
+      </c>
+      <c r="L32" s="1">
+        <v>296499.0</v>
+      </c>
+      <c r="M32" s="1">
+        <v>297320.92</v>
+      </c>
+      <c r="N32" s="1">
+        <v>1.34</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
+      <c r="A33" t="s">
+        <v>104</v>
+      </c>
+      <c r="B33" s="1">
+        <v>251000.0</v>
+      </c>
+      <c r="C33" s="1">
+        <v>99.237</v>
+      </c>
+      <c r="D33" s="1">
+        <v>99.874</v>
+      </c>
+      <c r="E33" t="s">
+        <v>8</v>
+      </c>
+      <c r="F33">
+        <v>1.0</v>
+      </c>
+      <c r="G33" s="1">
+        <v>250683.74</v>
+      </c>
+      <c r="H33" s="1">
+        <v>-1598.87</v>
+      </c>
+      <c r="I33" s="1">
+        <v>-0.63780363257705</v>
+      </c>
+      <c r="J33">
         <v>1.24</v>
       </c>
-      <c r="L4" t="s">
-[...8 lines deleted...]
-      <c r="O4" s="1">
+      <c r="K33" t="s">
+        <v>105</v>
+      </c>
+      <c r="L33" s="1">
+        <v>249084.87</v>
+      </c>
+      <c r="M33" s="1">
+        <v>252201.45</v>
+      </c>
+      <c r="N33" s="1">
+        <v>1.13</v>
+      </c>
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26">
+      <c r="A34" t="s">
+        <v>107</v>
+      </c>
+      <c r="B34" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C34" s="1">
+        <v>98.977</v>
+      </c>
+      <c r="D34" s="1">
+        <v>99.806</v>
+      </c>
+      <c r="E34" t="s">
+        <v>8</v>
+      </c>
+      <c r="F34">
+        <v>1.0</v>
+      </c>
+      <c r="G34" s="1">
+        <v>199612.0</v>
+      </c>
+      <c r="H34" s="1">
+        <v>-1658.0</v>
+      </c>
+      <c r="I34" s="1">
+        <v>-0.83061138608901</v>
+      </c>
+      <c r="J34">
+        <v>1.9</v>
+      </c>
+      <c r="K34" t="s">
+        <v>108</v>
+      </c>
+      <c r="L34" s="1">
+        <v>197954.0</v>
+      </c>
+      <c r="M34" s="1">
+        <v>201762.22</v>
+      </c>
+      <c r="N34" s="1">
+        <v>0.91</v>
+      </c>
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26">
+      <c r="A35" t="s">
+        <v>110</v>
+      </c>
+      <c r="B35" s="1">
+        <v>263000.0</v>
+      </c>
+      <c r="C35" s="1">
+        <v>99.262</v>
+      </c>
+      <c r="D35" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E35" t="s">
+        <v>8</v>
+      </c>
+      <c r="F35">
+        <v>1.0</v>
+      </c>
+      <c r="G35" s="1">
+        <v>263000.0</v>
+      </c>
+      <c r="H35" s="1">
+        <v>-1940.94</v>
+      </c>
+      <c r="I35" s="1">
+        <v>-0.738</v>
+      </c>
+      <c r="J35">
+        <v>1.54</v>
+      </c>
+      <c r="K35" t="s">
+        <v>111</v>
+      </c>
+      <c r="L35" s="1">
+        <v>261059.06</v>
+      </c>
+      <c r="M35" s="1">
+        <v>265105.38</v>
+      </c>
+      <c r="N35" s="1">
+        <v>1.19</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
+      <c r="A36" t="s">
+        <v>113</v>
+      </c>
+      <c r="B36" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C36" s="1">
+        <v>101.316</v>
+      </c>
+      <c r="D36" s="1">
+        <v>101.347</v>
+      </c>
+      <c r="E36" t="s">
+        <v>8</v>
+      </c>
+      <c r="F36">
+        <v>1.0</v>
+      </c>
+      <c r="G36" s="1">
+        <v>101347.0</v>
+      </c>
+      <c r="H36" s="1">
+        <v>-31.0</v>
+      </c>
+      <c r="I36" s="1">
+        <v>-0.030587979910604</v>
+      </c>
+      <c r="J36">
+        <v>0.47</v>
+      </c>
+      <c r="K36">
+        <v>465.75</v>
+      </c>
+      <c r="L36" s="1">
+        <v>101316.0</v>
+      </c>
+      <c r="M36" s="1">
+        <v>101781.75</v>
+      </c>
+      <c r="N36" s="1">
         <v>0.46</v>
       </c>
-      <c r="P4">
-[...10 lines deleted...]
-      <c r="C5" s="1">
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26">
+      <c r="A37" t="s">
+        <v>115</v>
+      </c>
+      <c r="B37" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C37" s="1">
+        <v>97.142</v>
+      </c>
+      <c r="D37" s="1">
+        <v>95.035</v>
+      </c>
+      <c r="E37" t="s">
+        <v>8</v>
+      </c>
+      <c r="F37">
+        <v>1.0</v>
+      </c>
+      <c r="G37" s="1">
+        <v>95035.0</v>
+      </c>
+      <c r="H37" s="1">
+        <v>2107.0</v>
+      </c>
+      <c r="I37" s="1">
+        <v>2.2170779186615</v>
+      </c>
+      <c r="J37">
+        <v>0.09</v>
+      </c>
+      <c r="K37">
+        <v>90.41</v>
+      </c>
+      <c r="L37" s="1">
+        <v>97142.0</v>
+      </c>
+      <c r="M37" s="1">
+        <v>97232.41</v>
+      </c>
+      <c r="N37" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26">
+      <c r="A38" t="s">
+        <v>117</v>
+      </c>
+      <c r="B38" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C38" s="1">
+        <v>99.736</v>
+      </c>
+      <c r="D38" s="1">
+        <v>99.96</v>
+      </c>
+      <c r="E38" t="s">
+        <v>8</v>
+      </c>
+      <c r="F38">
+        <v>1.0</v>
+      </c>
+      <c r="G38" s="1">
+        <v>99960.0</v>
+      </c>
+      <c r="H38" s="1">
+        <v>-224.0</v>
+      </c>
+      <c r="I38" s="1">
+        <v>-0.22408963585434</v>
+      </c>
+      <c r="J38">
+        <v>0.31</v>
+      </c>
+      <c r="K38">
+        <v>307.19</v>
+      </c>
+      <c r="L38" s="1">
+        <v>99736.0</v>
+      </c>
+      <c r="M38" s="1">
+        <v>100043.19</v>
+      </c>
+      <c r="N38" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26">
+      <c r="A39" t="s">
+        <v>119</v>
+      </c>
+      <c r="B39" s="1">
+        <v>136000.0</v>
+      </c>
+      <c r="C39" s="1">
+        <v>101.25</v>
+      </c>
+      <c r="D39" s="1">
+        <v>99.67</v>
+      </c>
+      <c r="E39" t="s">
+        <v>8</v>
+      </c>
+      <c r="F39">
+        <v>1.0</v>
+      </c>
+      <c r="G39" s="1">
+        <v>135551.2</v>
+      </c>
+      <c r="H39" s="1">
+        <v>2148.8</v>
+      </c>
+      <c r="I39" s="1">
+        <v>1.5852312631685</v>
+      </c>
+      <c r="J39">
+        <v>0.89</v>
+      </c>
+      <c r="K39" t="s">
+        <v>120</v>
+      </c>
+      <c r="L39" s="1">
+        <v>137700.0</v>
+      </c>
+      <c r="M39" s="1">
+        <v>138915.62</v>
+      </c>
+      <c r="N39" s="1">
+        <v>0.62</v>
+      </c>
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26">
+      <c r="A40" t="s">
+        <v>122</v>
+      </c>
+      <c r="B40" s="1">
         <v>200000.0</v>
       </c>
-      <c r="D5" s="1">
-[...32 lines deleted...]
-      <c r="O5" s="1">
+      <c r="C40" s="1">
+        <v>97.79</v>
+      </c>
+      <c r="D40" s="1">
+        <v>94.498</v>
+      </c>
+      <c r="E40" t="s">
+        <v>8</v>
+      </c>
+      <c r="F40">
+        <v>1.0</v>
+      </c>
+      <c r="G40" s="1">
+        <v>188996.0</v>
+      </c>
+      <c r="H40" s="1">
+        <v>6584.0</v>
+      </c>
+      <c r="I40" s="1">
+        <v>3.4836716120976</v>
+      </c>
+      <c r="J40">
+        <v>0.03</v>
+      </c>
+      <c r="K40">
+        <v>56.16</v>
+      </c>
+      <c r="L40" s="1">
+        <v>195580.0</v>
+      </c>
+      <c r="M40" s="1">
+        <v>195636.16</v>
+      </c>
+      <c r="N40" s="1">
+        <v>0.88</v>
+      </c>
+      <c r="O40">
+        <v>1</v>
+      </c>
+      <c r="Z40" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26">
+      <c r="A41" t="s">
+        <v>124</v>
+      </c>
+      <c r="B41" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C41" s="1">
+        <v>99.104</v>
+      </c>
+      <c r="D41" s="1">
+        <v>99.71</v>
+      </c>
+      <c r="E41" t="s">
+        <v>8</v>
+      </c>
+      <c r="F41">
+        <v>1.0</v>
+      </c>
+      <c r="G41" s="1">
+        <v>99710.0</v>
+      </c>
+      <c r="H41" s="1">
+        <v>-606.0</v>
+      </c>
+      <c r="I41" s="1">
+        <v>-0.60776251128272</v>
+      </c>
+      <c r="J41">
+        <v>1.19</v>
+      </c>
+      <c r="K41" t="s">
+        <v>125</v>
+      </c>
+      <c r="L41" s="1">
+        <v>99104.0</v>
+      </c>
+      <c r="M41" s="1">
+        <v>100297.84</v>
+      </c>
+      <c r="N41" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O41">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26">
+      <c r="A42" t="s">
+        <v>127</v>
+      </c>
+      <c r="B42" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C42" s="1">
+        <v>98.931</v>
+      </c>
+      <c r="D42" s="1">
+        <v>99.772</v>
+      </c>
+      <c r="E42" t="s">
+        <v>8</v>
+      </c>
+      <c r="F42">
+        <v>1.0</v>
+      </c>
+      <c r="G42" s="1">
+        <v>299316.0</v>
+      </c>
+      <c r="H42" s="1">
+        <v>-2523.0</v>
+      </c>
+      <c r="I42" s="1">
+        <v>-0.84292186184501</v>
+      </c>
+      <c r="J42">
+        <v>1.79</v>
+      </c>
+      <c r="K42" t="s">
+        <v>128</v>
+      </c>
+      <c r="L42" s="1">
+        <v>296793.0</v>
+      </c>
+      <c r="M42" s="1">
+        <v>302161.15</v>
+      </c>
+      <c r="N42" s="1">
+        <v>1.36</v>
+      </c>
+      <c r="O42">
+        <v>1</v>
+      </c>
+      <c r="Z42" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26">
+      <c r="A43" t="s">
+        <v>130</v>
+      </c>
+      <c r="B43" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C43" s="1">
+        <v>104.251</v>
+      </c>
+      <c r="D43" s="1">
+        <v>106.562</v>
+      </c>
+      <c r="E43" t="s">
+        <v>8</v>
+      </c>
+      <c r="F43">
+        <v>1.0</v>
+      </c>
+      <c r="G43" s="1">
+        <v>213124.0</v>
+      </c>
+      <c r="H43" s="1">
+        <v>-4622.0</v>
+      </c>
+      <c r="I43" s="1">
+        <v>-2.1686905275802</v>
+      </c>
+      <c r="J43">
+        <v>4.61</v>
+      </c>
+      <c r="K43" t="s">
+        <v>131</v>
+      </c>
+      <c r="L43" s="1">
+        <v>208502.0</v>
+      </c>
+      <c r="M43" s="1">
+        <v>217723.92</v>
+      </c>
+      <c r="N43" s="1">
+        <v>0.98</v>
+      </c>
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26">
+      <c r="A44" t="s">
+        <v>133</v>
+      </c>
+      <c r="B44" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C44" s="1">
+        <v>96.529</v>
+      </c>
+      <c r="D44" s="1">
+        <v>94.283</v>
+      </c>
+      <c r="E44" t="s">
+        <v>8</v>
+      </c>
+      <c r="F44">
+        <v>1.0</v>
+      </c>
+      <c r="G44" s="1">
+        <v>188566.0</v>
+      </c>
+      <c r="H44" s="1">
+        <v>4492.0</v>
+      </c>
+      <c r="I44" s="1">
+        <v>2.3821897903121</v>
+      </c>
+      <c r="J44">
+        <v>0.07</v>
+      </c>
+      <c r="K44">
+        <v>130.14</v>
+      </c>
+      <c r="L44" s="1">
+        <v>193058.0</v>
+      </c>
+      <c r="M44" s="1">
+        <v>193188.14</v>
+      </c>
+      <c r="N44" s="1">
+        <v>0.87</v>
+      </c>
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26">
+      <c r="A45" t="s">
+        <v>135</v>
+      </c>
+      <c r="B45" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C45" s="1">
+        <v>106.791</v>
+      </c>
+      <c r="D45" s="1">
+        <v>109.94</v>
+      </c>
+      <c r="E45" t="s">
+        <v>8</v>
+      </c>
+      <c r="F45">
+        <v>1.0</v>
+      </c>
+      <c r="G45" s="1">
+        <v>109940.0</v>
+      </c>
+      <c r="H45" s="1">
+        <v>-3149.0</v>
+      </c>
+      <c r="I45" s="1">
+        <v>-2.8642896125159</v>
+      </c>
+      <c r="J45">
+        <v>2.01</v>
+      </c>
+      <c r="K45" t="s">
+        <v>136</v>
+      </c>
+      <c r="L45" s="1">
+        <v>106791.0</v>
+      </c>
+      <c r="M45" s="1">
+        <v>108796.48</v>
+      </c>
+      <c r="N45" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26">
+      <c r="A46" t="s">
+        <v>138</v>
+      </c>
+      <c r="B46" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C46" s="1">
+        <v>99.549</v>
+      </c>
+      <c r="D46" s="1">
+        <v>99.601</v>
+      </c>
+      <c r="E46" t="s">
+        <v>8</v>
+      </c>
+      <c r="F46">
+        <v>1.0</v>
+      </c>
+      <c r="G46" s="1">
+        <v>99601.0</v>
+      </c>
+      <c r="H46" s="1">
+        <v>-52.0</v>
+      </c>
+      <c r="I46" s="1">
+        <v>-0.052208311161535</v>
+      </c>
+      <c r="J46">
+        <v>1.77</v>
+      </c>
+      <c r="K46" t="s">
+        <v>139</v>
+      </c>
+      <c r="L46" s="1">
+        <v>99549.0</v>
+      </c>
+      <c r="M46" s="1">
+        <v>101316.12</v>
+      </c>
+      <c r="N46" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26">
+      <c r="A47" t="s">
+        <v>141</v>
+      </c>
+      <c r="B47" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C47" s="1">
+        <v>100.435</v>
+      </c>
+      <c r="D47" s="1">
+        <v>99.934</v>
+      </c>
+      <c r="E47" t="s">
+        <v>8</v>
+      </c>
+      <c r="F47">
+        <v>1.0</v>
+      </c>
+      <c r="G47" s="1">
+        <v>99934.0</v>
+      </c>
+      <c r="H47" s="1">
+        <v>501.0</v>
+      </c>
+      <c r="I47" s="1">
+        <v>0.50133087837973</v>
+      </c>
+      <c r="J47">
+        <v>0.55</v>
+      </c>
+      <c r="K47">
+        <v>552.05</v>
+      </c>
+      <c r="L47" s="1">
+        <v>100435.0</v>
+      </c>
+      <c r="M47" s="1">
+        <v>100987.05</v>
+      </c>
+      <c r="N47" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O47">
+        <v>1</v>
+      </c>
+      <c r="Z47" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26">
+      <c r="A48" t="s">
+        <v>143</v>
+      </c>
+      <c r="B48" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C48" s="1">
+        <v>100.767</v>
+      </c>
+      <c r="D48" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E48" t="s">
+        <v>8</v>
+      </c>
+      <c r="F48">
+        <v>1.0</v>
+      </c>
+      <c r="G48" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="H48" s="1">
+        <v>767.0</v>
+      </c>
+      <c r="I48" s="1">
+        <v>0.767</v>
+      </c>
+      <c r="J48">
+        <v>0.83</v>
+      </c>
+      <c r="K48">
+        <v>833.18</v>
+      </c>
+      <c r="L48" s="1">
+        <v>100767.0</v>
+      </c>
+      <c r="M48" s="1">
+        <v>101600.18</v>
+      </c>
+      <c r="N48" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26">
+      <c r="A49" t="s">
+        <v>145</v>
+      </c>
+      <c r="B49" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C49" s="1">
+        <v>99.12</v>
+      </c>
+      <c r="D49" s="1">
+        <v>97.95</v>
+      </c>
+      <c r="E49" t="s">
+        <v>8</v>
+      </c>
+      <c r="F49">
+        <v>1.0</v>
+      </c>
+      <c r="G49" s="1">
+        <v>293850.0</v>
+      </c>
+      <c r="H49" s="1">
+        <v>3510.0</v>
+      </c>
+      <c r="I49" s="1">
+        <v>1.1944869831547</v>
+      </c>
+      <c r="J49">
+        <v>0.54</v>
+      </c>
+      <c r="K49" t="s">
+        <v>146</v>
+      </c>
+      <c r="L49" s="1">
+        <v>297360.0</v>
+      </c>
+      <c r="M49" s="1">
+        <v>298970.96</v>
+      </c>
+      <c r="N49" s="1">
+        <v>1.34</v>
+      </c>
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26">
+      <c r="A50" t="s">
+        <v>148</v>
+      </c>
+      <c r="B50" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C50" s="1">
+        <v>100.508</v>
+      </c>
+      <c r="D50" s="1">
+        <v>99.733</v>
+      </c>
+      <c r="E50" t="s">
+        <v>8</v>
+      </c>
+      <c r="F50">
+        <v>1.0</v>
+      </c>
+      <c r="G50" s="1">
+        <v>199466.0</v>
+      </c>
+      <c r="H50" s="1">
+        <v>1550.0</v>
+      </c>
+      <c r="I50" s="1">
+        <v>0.77707478968847</v>
+      </c>
+      <c r="J50">
+        <v>0.13</v>
+      </c>
+      <c r="K50">
+        <v>258.9</v>
+      </c>
+      <c r="L50" s="1">
+        <v>201016.0</v>
+      </c>
+      <c r="M50" s="1">
+        <v>201274.9</v>
+      </c>
+      <c r="N50" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26">
+      <c r="A51" t="s">
+        <v>150</v>
+      </c>
+      <c r="B51" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C51" s="1">
+        <v>99.581</v>
+      </c>
+      <c r="D51" s="1">
+        <v>99.92033333</v>
+      </c>
+      <c r="E51" t="s">
+        <v>8</v>
+      </c>
+      <c r="F51">
+        <v>1.0</v>
+      </c>
+      <c r="G51" s="1">
+        <v>299761.0</v>
+      </c>
+      <c r="H51" s="1">
+        <v>-1018.0</v>
+      </c>
+      <c r="I51" s="1">
+        <v>-0.33960388442793</v>
+      </c>
+      <c r="J51">
+        <v>0.12</v>
+      </c>
+      <c r="K51">
+        <v>345.21</v>
+      </c>
+      <c r="L51" s="1">
+        <v>298743.0</v>
+      </c>
+      <c r="M51" s="1">
+        <v>299088.21</v>
+      </c>
+      <c r="N51" s="1">
+        <v>1.34</v>
+      </c>
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26">
+      <c r="A52" t="s">
+        <v>152</v>
+      </c>
+      <c r="B52" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C52" s="1">
+        <v>99.399</v>
+      </c>
+      <c r="D52" s="1">
+        <v>98.32</v>
+      </c>
+      <c r="E52" t="s">
+        <v>8</v>
+      </c>
+      <c r="F52">
+        <v>1.0</v>
+      </c>
+      <c r="G52" s="1">
+        <v>98320.0</v>
+      </c>
+      <c r="H52" s="1">
+        <v>1079.0</v>
+      </c>
+      <c r="I52" s="1">
+        <v>1.0974369406021</v>
+      </c>
+      <c r="J52">
+        <v>0.49</v>
+      </c>
+      <c r="K52">
+        <v>488.01</v>
+      </c>
+      <c r="L52" s="1">
+        <v>99399.0</v>
+      </c>
+      <c r="M52" s="1">
+        <v>99887.01</v>
+      </c>
+      <c r="N52" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26">
+      <c r="A53" t="s">
+        <v>154</v>
+      </c>
+      <c r="B53" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C53" s="1">
+        <v>99.405</v>
+      </c>
+      <c r="D53" s="1">
+        <v>99.517</v>
+      </c>
+      <c r="E53" t="s">
+        <v>8</v>
+      </c>
+      <c r="F53">
+        <v>1.0</v>
+      </c>
+      <c r="G53" s="1">
+        <v>99517.0</v>
+      </c>
+      <c r="H53" s="1">
+        <v>-112.0</v>
+      </c>
+      <c r="I53" s="1">
+        <v>-0.11254358551805</v>
+      </c>
+      <c r="J53">
+        <v>0.1</v>
+      </c>
+      <c r="K53">
+        <v>101.71</v>
+      </c>
+      <c r="L53" s="1">
+        <v>99405.0</v>
+      </c>
+      <c r="M53" s="1">
+        <v>99506.71</v>
+      </c>
+      <c r="N53" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26">
+      <c r="A54" t="s">
+        <v>156</v>
+      </c>
+      <c r="B54" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C54" s="1">
+        <v>99.582</v>
+      </c>
+      <c r="D54" s="1">
+        <v>99.574</v>
+      </c>
+      <c r="E54" t="s">
+        <v>8</v>
+      </c>
+      <c r="F54">
+        <v>1.0</v>
+      </c>
+      <c r="G54" s="1">
+        <v>199148.0</v>
+      </c>
+      <c r="H54" s="1">
+        <v>16.0</v>
+      </c>
+      <c r="I54" s="1">
+        <v>0.0080342258019162</v>
+      </c>
+      <c r="J54">
+        <v>0.91</v>
+      </c>
+      <c r="K54" t="s">
+        <v>157</v>
+      </c>
+      <c r="L54" s="1">
+        <v>199164.0</v>
+      </c>
+      <c r="M54" s="1">
+        <v>200976.33</v>
+      </c>
+      <c r="N54" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="O54">
+        <v>1</v>
+      </c>
+      <c r="Z54" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26">
+      <c r="A55" t="s">
+        <v>159</v>
+      </c>
+      <c r="B55" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C55" s="1">
+        <v>101.323</v>
+      </c>
+      <c r="D55" s="1">
+        <v>101.799</v>
+      </c>
+      <c r="E55" t="s">
+        <v>8</v>
+      </c>
+      <c r="F55">
+        <v>1.0</v>
+      </c>
+      <c r="G55" s="1">
+        <v>203598.0</v>
+      </c>
+      <c r="H55" s="1">
+        <v>-952.0</v>
+      </c>
+      <c r="I55" s="1">
+        <v>-0.46758809025629</v>
+      </c>
+      <c r="J55">
+        <v>2.65</v>
+      </c>
+      <c r="K55" t="s">
+        <v>160</v>
+      </c>
+      <c r="L55" s="1">
+        <v>202646.0</v>
+      </c>
+      <c r="M55" s="1">
+        <v>207939.15</v>
+      </c>
+      <c r="N55" s="1">
+        <v>0.93</v>
+      </c>
+      <c r="O55">
+        <v>1</v>
+      </c>
+      <c r="Z55" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26">
+      <c r="A56" t="s">
+        <v>162</v>
+      </c>
+      <c r="B56" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C56" s="1">
+        <v>97.194</v>
+      </c>
+      <c r="D56" s="1">
+        <v>93.412</v>
+      </c>
+      <c r="E56" t="s">
+        <v>8</v>
+      </c>
+      <c r="F56">
+        <v>1.0</v>
+      </c>
+      <c r="G56" s="1">
+        <v>93412.0</v>
+      </c>
+      <c r="H56" s="1">
+        <v>3782.0</v>
+      </c>
+      <c r="I56" s="1">
+        <v>4.0487303558429</v>
+      </c>
+      <c r="J56">
+        <v>0.54</v>
+      </c>
+      <c r="K56">
+        <v>544.18</v>
+      </c>
+      <c r="L56" s="1">
+        <v>97194.0</v>
+      </c>
+      <c r="M56" s="1">
+        <v>97738.18</v>
+      </c>
+      <c r="N56" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O56">
+        <v>1</v>
+      </c>
+      <c r="Z56" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26">
+      <c r="A57" t="s">
+        <v>164</v>
+      </c>
+      <c r="B57" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C57" s="1">
+        <v>101.831</v>
+      </c>
+      <c r="D57" s="1">
+        <v>100.539</v>
+      </c>
+      <c r="E57" t="s">
+        <v>8</v>
+      </c>
+      <c r="F57">
+        <v>1.0</v>
+      </c>
+      <c r="G57" s="1">
+        <v>100539.0</v>
+      </c>
+      <c r="H57" s="1">
+        <v>1292.0</v>
+      </c>
+      <c r="I57" s="1">
+        <v>1.2850734540825</v>
+      </c>
+      <c r="J57">
+        <v>3.06</v>
+      </c>
+      <c r="K57" t="s">
+        <v>165</v>
+      </c>
+      <c r="L57" s="1">
+        <v>101831.0</v>
+      </c>
+      <c r="M57" s="1">
+        <v>104888.53</v>
+      </c>
+      <c r="N57" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O57">
+        <v>1</v>
+      </c>
+      <c r="Z57" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="58" spans="1:26">
+      <c r="A58" t="s">
+        <v>167</v>
+      </c>
+      <c r="B58" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C58" s="1">
+        <v>99.737</v>
+      </c>
+      <c r="D58" s="1">
+        <v>99.956</v>
+      </c>
+      <c r="E58" t="s">
+        <v>8</v>
+      </c>
+      <c r="F58">
+        <v>1.0</v>
+      </c>
+      <c r="G58" s="1">
+        <v>99956.0</v>
+      </c>
+      <c r="H58" s="1">
+        <v>-219.0</v>
+      </c>
+      <c r="I58" s="1">
+        <v>-0.21909640241706</v>
+      </c>
+      <c r="J58">
+        <v>2.82</v>
+      </c>
+      <c r="K58" t="s">
+        <v>168</v>
+      </c>
+      <c r="L58" s="1">
+        <v>99737.0</v>
+      </c>
+      <c r="M58" s="1">
+        <v>102556.86</v>
+      </c>
+      <c r="N58" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O58">
+        <v>1</v>
+      </c>
+      <c r="Z58" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="59" spans="1:26">
+      <c r="A59" t="s">
+        <v>170</v>
+      </c>
+      <c r="B59" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C59" s="1">
+        <v>100.277</v>
+      </c>
+      <c r="D59" s="1">
+        <v>100.426</v>
+      </c>
+      <c r="E59" t="s">
+        <v>8</v>
+      </c>
+      <c r="F59">
+        <v>1.0</v>
+      </c>
+      <c r="G59" s="1">
+        <v>100426.0</v>
+      </c>
+      <c r="H59" s="1">
+        <v>-149.0</v>
+      </c>
+      <c r="I59" s="1">
+        <v>-0.14836795252226</v>
+      </c>
+      <c r="J59">
+        <v>2.15</v>
+      </c>
+      <c r="K59" t="s">
+        <v>171</v>
+      </c>
+      <c r="L59" s="1">
+        <v>100277.0</v>
+      </c>
+      <c r="M59" s="1">
+        <v>102425.29</v>
+      </c>
+      <c r="N59" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O59">
+        <v>1</v>
+      </c>
+      <c r="Z59" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="60" spans="1:26">
+      <c r="A60" t="s">
+        <v>173</v>
+      </c>
+      <c r="B60" s="1">
+        <v>114000.0</v>
+      </c>
+      <c r="C60" s="1">
+        <v>99.187</v>
+      </c>
+      <c r="D60" s="1">
+        <v>99.818</v>
+      </c>
+      <c r="E60" t="s">
+        <v>8</v>
+      </c>
+      <c r="F60">
+        <v>1.0</v>
+      </c>
+      <c r="G60" s="1">
+        <v>113792.52</v>
+      </c>
+      <c r="H60" s="1">
+        <v>-719.34</v>
+      </c>
+      <c r="I60" s="1">
+        <v>-0.63215051393536</v>
+      </c>
+      <c r="J60">
+        <v>1.55</v>
+      </c>
+      <c r="K60" t="s">
+        <v>174</v>
+      </c>
+      <c r="L60" s="1">
+        <v>113073.18</v>
+      </c>
+      <c r="M60" s="1">
+        <v>114844.08</v>
+      </c>
+      <c r="N60" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O60">
+        <v>1</v>
+      </c>
+      <c r="Z60" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26">
+      <c r="A61" t="s">
+        <v>176</v>
+      </c>
+      <c r="B61" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C61" s="1">
+        <v>98.296</v>
+      </c>
+      <c r="D61" s="1">
+        <v>97.224</v>
+      </c>
+      <c r="E61" t="s">
+        <v>8</v>
+      </c>
+      <c r="F61">
+        <v>1.0</v>
+      </c>
+      <c r="G61" s="1">
+        <v>97224.0</v>
+      </c>
+      <c r="H61" s="1">
+        <v>1072.0</v>
+      </c>
+      <c r="I61" s="1">
+        <v>1.1026084094462</v>
+      </c>
+      <c r="J61">
+        <v>0.78</v>
+      </c>
+      <c r="K61">
+        <v>781.51</v>
+      </c>
+      <c r="L61" s="1">
+        <v>98296.0</v>
+      </c>
+      <c r="M61" s="1">
+        <v>99077.51</v>
+      </c>
+      <c r="N61" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O61">
+        <v>1</v>
+      </c>
+      <c r="Z61" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="62" spans="1:26">
+      <c r="A62" t="s">
+        <v>178</v>
+      </c>
+      <c r="B62" s="1">
+        <v>135000.0</v>
+      </c>
+      <c r="C62" s="1">
+        <v>99.007</v>
+      </c>
+      <c r="D62" s="1">
+        <v>99.998</v>
+      </c>
+      <c r="E62" t="s">
+        <v>8</v>
+      </c>
+      <c r="F62">
+        <v>1.0</v>
+      </c>
+      <c r="G62" s="1">
+        <v>134997.3</v>
+      </c>
+      <c r="H62" s="1">
+        <v>-1337.85</v>
+      </c>
+      <c r="I62" s="1">
+        <v>-0.99101982039641</v>
+      </c>
+      <c r="J62">
+        <v>0.4</v>
+      </c>
+      <c r="K62">
+        <v>537.85</v>
+      </c>
+      <c r="L62" s="1">
+        <v>133659.45</v>
+      </c>
+      <c r="M62" s="1">
+        <v>134197.3</v>
+      </c>
+      <c r="N62" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="O62">
+        <v>1</v>
+      </c>
+      <c r="Z62" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="63" spans="1:26">
+      <c r="A63" t="s">
+        <v>180</v>
+      </c>
+      <c r="B63" s="1">
+        <v>56000.0</v>
+      </c>
+      <c r="C63" s="1">
+        <v>100.142</v>
+      </c>
+      <c r="D63" s="1">
+        <v>99.558</v>
+      </c>
+      <c r="E63" t="s">
+        <v>8</v>
+      </c>
+      <c r="F63">
+        <v>1.0</v>
+      </c>
+      <c r="G63" s="1">
+        <v>55752.48</v>
+      </c>
+      <c r="H63" s="1">
+        <v>327.04</v>
+      </c>
+      <c r="I63" s="1">
+        <v>0.5865927399104</v>
+      </c>
+      <c r="J63">
+        <v>1.75</v>
+      </c>
+      <c r="K63">
+        <v>978.08</v>
+      </c>
+      <c r="L63" s="1">
+        <v>56079.52</v>
+      </c>
+      <c r="M63" s="1">
+        <v>57057.6</v>
+      </c>
+      <c r="N63" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O63">
+        <v>1</v>
+      </c>
+      <c r="Z63" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="64" spans="1:26">
+      <c r="A64" t="s">
+        <v>182</v>
+      </c>
+      <c r="B64" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C64" s="1">
+        <v>101.035</v>
+      </c>
+      <c r="D64" s="1">
+        <v>102.154</v>
+      </c>
+      <c r="E64" t="s">
+        <v>8</v>
+      </c>
+      <c r="F64">
+        <v>1.0</v>
+      </c>
+      <c r="G64" s="1">
+        <v>102154.0</v>
+      </c>
+      <c r="H64" s="1">
+        <v>-1119.0</v>
+      </c>
+      <c r="I64" s="1">
+        <v>-1.0954049767997</v>
+      </c>
+      <c r="J64">
+        <v>2.31</v>
+      </c>
+      <c r="K64" t="s">
+        <v>183</v>
+      </c>
+      <c r="L64" s="1">
+        <v>101035.0</v>
+      </c>
+      <c r="M64" s="1">
+        <v>103340.48</v>
+      </c>
+      <c r="N64" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O64">
+        <v>1</v>
+      </c>
+      <c r="Z64" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="65" spans="1:26">
+      <c r="A65" t="s">
+        <v>185</v>
+      </c>
+      <c r="B65" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C65" s="1">
+        <v>99.22</v>
+      </c>
+      <c r="D65" s="1">
+        <v>99.791</v>
+      </c>
+      <c r="E65" t="s">
+        <v>8</v>
+      </c>
+      <c r="F65">
+        <v>1.0</v>
+      </c>
+      <c r="G65" s="1">
+        <v>99791.0</v>
+      </c>
+      <c r="H65" s="1">
+        <v>-571.0</v>
+      </c>
+      <c r="I65" s="1">
+        <v>-0.57219588940886</v>
+      </c>
+      <c r="J65">
+        <v>2.32</v>
+      </c>
+      <c r="K65" t="s">
+        <v>186</v>
+      </c>
+      <c r="L65" s="1">
+        <v>99220.0</v>
+      </c>
+      <c r="M65" s="1">
+        <v>101535.75</v>
+      </c>
+      <c r="N65" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O65">
+        <v>1</v>
+      </c>
+      <c r="Z65" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="66" spans="1:26">
+      <c r="A66" t="s">
+        <v>188</v>
+      </c>
+      <c r="B66" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C66" s="1">
+        <v>99.876</v>
+      </c>
+      <c r="D66" s="1">
+        <v>97.614</v>
+      </c>
+      <c r="E66" t="s">
+        <v>8</v>
+      </c>
+      <c r="F66">
+        <v>1.0</v>
+      </c>
+      <c r="G66" s="1">
+        <v>97614.0</v>
+      </c>
+      <c r="H66" s="1">
+        <v>2262.0</v>
+      </c>
+      <c r="I66" s="1">
+        <v>2.3172905525847</v>
+      </c>
+      <c r="J66">
+        <v>1.25</v>
+      </c>
+      <c r="K66" t="s">
+        <v>189</v>
+      </c>
+      <c r="L66" s="1">
+        <v>99876.0</v>
+      </c>
+      <c r="M66" s="1">
+        <v>101122.92</v>
+      </c>
+      <c r="N66" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O66">
+        <v>1</v>
+      </c>
+      <c r="Z66" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="67" spans="1:26">
+      <c r="A67" t="s">
+        <v>191</v>
+      </c>
+      <c r="B67" s="1">
+        <v>132000.0</v>
+      </c>
+      <c r="C67" s="1">
+        <v>100.873</v>
+      </c>
+      <c r="D67" s="1">
+        <v>99.845</v>
+      </c>
+      <c r="E67" t="s">
+        <v>8</v>
+      </c>
+      <c r="F67">
+        <v>1.0</v>
+      </c>
+      <c r="G67" s="1">
+        <v>131795.4</v>
+      </c>
+      <c r="H67" s="1">
+        <v>1356.96</v>
+      </c>
+      <c r="I67" s="1">
+        <v>1.0295958736041</v>
+      </c>
+      <c r="J67">
+        <v>0.33</v>
+      </c>
+      <c r="K67">
+        <v>430.36</v>
+      </c>
+      <c r="L67" s="1">
+        <v>133152.36</v>
+      </c>
+      <c r="M67" s="1">
+        <v>133582.72</v>
+      </c>
+      <c r="N67" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="O67">
+        <v>1</v>
+      </c>
+      <c r="Z67" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="68" spans="1:26">
+      <c r="A68" t="s">
+        <v>193</v>
+      </c>
+      <c r="B68" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C68" s="1">
+        <v>95.407</v>
+      </c>
+      <c r="D68" s="1">
+        <v>94.279</v>
+      </c>
+      <c r="E68" t="s">
+        <v>8</v>
+      </c>
+      <c r="F68">
+        <v>1.0</v>
+      </c>
+      <c r="G68" s="1">
+        <v>94279.0</v>
+      </c>
+      <c r="H68" s="1">
+        <v>1128.0</v>
+      </c>
+      <c r="I68" s="1">
+        <v>1.1964488380233</v>
+      </c>
+      <c r="J68">
+        <v>0.49</v>
+      </c>
+      <c r="K68">
+        <v>491.44</v>
+      </c>
+      <c r="L68" s="1">
+        <v>95407.0</v>
+      </c>
+      <c r="M68" s="1">
+        <v>95898.44</v>
+      </c>
+      <c r="N68" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O68">
+        <v>1</v>
+      </c>
+      <c r="Z68" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="69" spans="1:26">
+      <c r="A69" t="s">
+        <v>195</v>
+      </c>
+      <c r="B69" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C69" s="1">
+        <v>103.096</v>
+      </c>
+      <c r="D69" s="1">
+        <v>104.37</v>
+      </c>
+      <c r="E69" t="s">
+        <v>8</v>
+      </c>
+      <c r="F69">
+        <v>1.0</v>
+      </c>
+      <c r="G69" s="1">
+        <v>104370.0</v>
+      </c>
+      <c r="H69" s="1">
+        <v>-1274.0</v>
+      </c>
+      <c r="I69" s="1">
+        <v>-1.2206572769953</v>
+      </c>
+      <c r="J69">
+        <v>1.26</v>
+      </c>
+      <c r="K69" t="s">
+        <v>196</v>
+      </c>
+      <c r="L69" s="1">
+        <v>103096.0</v>
+      </c>
+      <c r="M69" s="1">
+        <v>104356.0</v>
+      </c>
+      <c r="N69" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O69">
+        <v>1</v>
+      </c>
+      <c r="Z69" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="70" spans="1:26">
+      <c r="A70" t="s">
+        <v>198</v>
+      </c>
+      <c r="B70" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C70" s="1">
+        <v>97.355</v>
+      </c>
+      <c r="D70" s="1">
+        <v>97.63</v>
+      </c>
+      <c r="E70" t="s">
+        <v>8</v>
+      </c>
+      <c r="F70">
+        <v>1.0</v>
+      </c>
+      <c r="G70" s="1">
+        <v>195260.0</v>
+      </c>
+      <c r="H70" s="1">
+        <v>-550.0</v>
+      </c>
+      <c r="I70" s="1">
+        <v>-0.28167571443204</v>
+      </c>
+      <c r="J70">
+        <v>0.54</v>
+      </c>
+      <c r="K70" t="s">
+        <v>199</v>
+      </c>
+      <c r="L70" s="1">
+        <v>194710.0</v>
+      </c>
+      <c r="M70" s="1">
+        <v>195796.3</v>
+      </c>
+      <c r="N70" s="1">
+        <v>0.88</v>
+      </c>
+      <c r="O70">
+        <v>1</v>
+      </c>
+      <c r="Z70" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="71" spans="1:26">
+      <c r="A71" t="s">
+        <v>201</v>
+      </c>
+      <c r="B71" s="1">
+        <v>118000.0</v>
+      </c>
+      <c r="C71" s="1">
+        <v>98.949</v>
+      </c>
+      <c r="D71" s="1">
+        <v>99.628</v>
+      </c>
+      <c r="E71" t="s">
+        <v>8</v>
+      </c>
+      <c r="F71">
+        <v>1.0</v>
+      </c>
+      <c r="G71" s="1">
+        <v>117561.04</v>
+      </c>
+      <c r="H71" s="1">
+        <v>-801.22</v>
+      </c>
+      <c r="I71" s="1">
+        <v>-0.68153531135825</v>
+      </c>
+      <c r="J71">
+        <v>2.42</v>
+      </c>
+      <c r="K71" t="s">
+        <v>202</v>
+      </c>
+      <c r="L71" s="1">
+        <v>116759.82</v>
+      </c>
+      <c r="M71" s="1">
+        <v>119617.68</v>
+      </c>
+      <c r="N71" s="1">
+        <v>0.54</v>
+      </c>
+      <c r="O71">
+        <v>1</v>
+      </c>
+      <c r="Z71" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="72" spans="1:26">
+      <c r="A72" t="s">
+        <v>204</v>
+      </c>
+      <c r="B72" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C72" s="1">
+        <v>99.306</v>
+      </c>
+      <c r="D72" s="1">
+        <v>97.633</v>
+      </c>
+      <c r="E72" t="s">
+        <v>8</v>
+      </c>
+      <c r="F72">
+        <v>1.0</v>
+      </c>
+      <c r="G72" s="1">
+        <v>97633.0</v>
+      </c>
+      <c r="H72" s="1">
+        <v>1673.0</v>
+      </c>
+      <c r="I72" s="1">
+        <v>1.7135599643563</v>
+      </c>
+      <c r="J72">
+        <v>0.53</v>
+      </c>
+      <c r="K72">
+        <v>529.79</v>
+      </c>
+      <c r="L72" s="1">
+        <v>99306.0</v>
+      </c>
+      <c r="M72" s="1">
+        <v>99835.79</v>
+      </c>
+      <c r="N72" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O72">
+        <v>1</v>
+      </c>
+      <c r="Z72" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="73" spans="1:26">
+      <c r="A73" t="s">
+        <v>206</v>
+      </c>
+      <c r="B73" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C73" s="1">
+        <v>95.87</v>
+      </c>
+      <c r="D73" s="1">
+        <v>93.83333333</v>
+      </c>
+      <c r="E73" t="s">
+        <v>8</v>
+      </c>
+      <c r="F73">
+        <v>1.0</v>
+      </c>
+      <c r="G73" s="1">
+        <v>281500.0</v>
+      </c>
+      <c r="H73" s="1">
+        <v>6110.0</v>
+      </c>
+      <c r="I73" s="1">
+        <v>2.1705150976909</v>
+      </c>
+      <c r="J73">
+        <v>1.12</v>
+      </c>
+      <c r="K73" t="s">
+        <v>207</v>
+      </c>
+      <c r="L73" s="1">
+        <v>287610.0</v>
+      </c>
+      <c r="M73" s="1">
+        <v>290975.75</v>
+      </c>
+      <c r="N73" s="1">
+        <v>1.31</v>
+      </c>
+      <c r="O73">
+        <v>1</v>
+      </c>
+      <c r="Z73" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="74" spans="1:26">
+      <c r="A74" t="s">
+        <v>209</v>
+      </c>
+      <c r="B74" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C74" s="1">
+        <v>98.265</v>
+      </c>
+      <c r="D74" s="1">
+        <v>94.862</v>
+      </c>
+      <c r="E74" t="s">
+        <v>8</v>
+      </c>
+      <c r="F74">
+        <v>1.0</v>
+      </c>
+      <c r="G74" s="1">
+        <v>94862.0</v>
+      </c>
+      <c r="H74" s="1">
+        <v>3403.0</v>
+      </c>
+      <c r="I74" s="1">
+        <v>3.5873163121165</v>
+      </c>
+      <c r="J74">
+        <v>0.05</v>
+      </c>
+      <c r="K74">
+        <v>50.34</v>
+      </c>
+      <c r="L74" s="1">
+        <v>98265.0</v>
+      </c>
+      <c r="M74" s="1">
+        <v>98315.34</v>
+      </c>
+      <c r="N74" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O74">
+        <v>1</v>
+      </c>
+      <c r="Z74" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="75" spans="1:26">
+      <c r="A75" t="s">
+        <v>211</v>
+      </c>
+      <c r="B75" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C75" s="1">
+        <v>94.751</v>
+      </c>
+      <c r="D75" s="1">
+        <v>94.632</v>
+      </c>
+      <c r="E75" t="s">
+        <v>8</v>
+      </c>
+      <c r="F75">
+        <v>1.0</v>
+      </c>
+      <c r="G75" s="1">
+        <v>283896.0</v>
+      </c>
+      <c r="H75" s="1">
+        <v>357.0</v>
+      </c>
+      <c r="I75" s="1">
+        <v>0.1257502747485</v>
+      </c>
+      <c r="J75">
+        <v>0.64</v>
+      </c>
+      <c r="K75" t="s">
+        <v>212</v>
+      </c>
+      <c r="L75" s="1">
+        <v>284253.0</v>
+      </c>
+      <c r="M75" s="1">
+        <v>286180.4</v>
+      </c>
+      <c r="N75" s="1">
+        <v>1.29</v>
+      </c>
+      <c r="O75">
+        <v>1</v>
+      </c>
+      <c r="Z75" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="76" spans="1:26">
+      <c r="A76" t="s">
+        <v>214</v>
+      </c>
+      <c r="B76" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C76" s="1">
+        <v>101.862</v>
+      </c>
+      <c r="D76" s="1">
+        <v>102.61</v>
+      </c>
+      <c r="E76" t="s">
+        <v>8</v>
+      </c>
+      <c r="F76">
+        <v>1.0</v>
+      </c>
+      <c r="G76" s="1">
+        <v>102610.0</v>
+      </c>
+      <c r="H76" s="1">
+        <v>-748.0</v>
+      </c>
+      <c r="I76" s="1">
+        <v>-0.72897378423156</v>
+      </c>
+      <c r="J76">
+        <v>3.59</v>
+      </c>
+      <c r="K76" t="s">
+        <v>215</v>
+      </c>
+      <c r="L76" s="1">
+        <v>101862.0</v>
+      </c>
+      <c r="M76" s="1">
+        <v>105448.3</v>
+      </c>
+      <c r="N76" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O76">
+        <v>1</v>
+      </c>
+      <c r="Z76" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="77" spans="1:26">
+      <c r="A77" t="s">
+        <v>217</v>
+      </c>
+      <c r="B77" s="1">
+        <v>150000.0</v>
+      </c>
+      <c r="C77" s="1">
+        <v>101.427</v>
+      </c>
+      <c r="D77" s="1">
+        <v>104.115</v>
+      </c>
+      <c r="E77" t="s">
+        <v>8</v>
+      </c>
+      <c r="F77">
+        <v>1.0</v>
+      </c>
+      <c r="G77" s="1">
+        <v>156172.5</v>
+      </c>
+      <c r="H77" s="1">
+        <v>-4032.0</v>
+      </c>
+      <c r="I77" s="1">
+        <v>-2.5817605532344</v>
+      </c>
+      <c r="J77">
+        <v>1.56</v>
+      </c>
+      <c r="K77" t="s">
+        <v>218</v>
+      </c>
+      <c r="L77" s="1">
+        <v>152140.5</v>
+      </c>
+      <c r="M77" s="1">
+        <v>154482.97</v>
+      </c>
+      <c r="N77" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="O77">
+        <v>1</v>
+      </c>
+      <c r="Z77" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="78" spans="1:26">
+      <c r="A78" t="s">
+        <v>220</v>
+      </c>
+      <c r="B78" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C78" s="1">
+        <v>99.833</v>
+      </c>
+      <c r="D78" s="1">
+        <v>99.376</v>
+      </c>
+      <c r="E78" t="s">
+        <v>8</v>
+      </c>
+      <c r="F78">
+        <v>1.0</v>
+      </c>
+      <c r="G78" s="1">
+        <v>99376.0</v>
+      </c>
+      <c r="H78" s="1">
+        <v>457.0</v>
+      </c>
+      <c r="I78" s="1">
+        <v>0.459869586218</v>
+      </c>
+      <c r="J78">
+        <v>0.44</v>
+      </c>
+      <c r="K78">
+        <v>441.1</v>
+      </c>
+      <c r="L78" s="1">
+        <v>99833.0</v>
+      </c>
+      <c r="M78" s="1">
+        <v>100274.1</v>
+      </c>
+      <c r="N78" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O78">
+        <v>1</v>
+      </c>
+      <c r="Z78" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="79" spans="1:26">
+      <c r="A79" t="s">
+        <v>222</v>
+      </c>
+      <c r="B79" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C79" s="1">
+        <v>102.231</v>
+      </c>
+      <c r="D79" s="1">
+        <v>103.917</v>
+      </c>
+      <c r="E79" t="s">
+        <v>8</v>
+      </c>
+      <c r="F79">
+        <v>1.0</v>
+      </c>
+      <c r="G79" s="1">
+        <v>103917.0</v>
+      </c>
+      <c r="H79" s="1">
+        <v>-1686.0</v>
+      </c>
+      <c r="I79" s="1">
+        <v>-1.6224486850082</v>
+      </c>
+      <c r="J79">
+        <v>0.88</v>
+      </c>
+      <c r="K79">
+        <v>881.51</v>
+      </c>
+      <c r="L79" s="1">
+        <v>102231.0</v>
+      </c>
+      <c r="M79" s="1">
+        <v>103112.51</v>
+      </c>
+      <c r="N79" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O79">
+        <v>1</v>
+      </c>
+      <c r="Z79" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="80" spans="1:26">
+      <c r="A80" t="s">
+        <v>224</v>
+      </c>
+      <c r="B80" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C80" s="1">
+        <v>100.756</v>
+      </c>
+      <c r="D80" s="1">
+        <v>101.831</v>
+      </c>
+      <c r="E80" t="s">
+        <v>8</v>
+      </c>
+      <c r="F80">
+        <v>1.0</v>
+      </c>
+      <c r="G80" s="1">
+        <v>203662.0</v>
+      </c>
+      <c r="H80" s="1">
+        <v>-2150.0</v>
+      </c>
+      <c r="I80" s="1">
+        <v>-1.0556706700317</v>
+      </c>
+      <c r="J80">
+        <v>2.96</v>
+      </c>
+      <c r="K80" t="s">
+        <v>225</v>
+      </c>
+      <c r="L80" s="1">
+        <v>201512.0</v>
+      </c>
+      <c r="M80" s="1">
+        <v>207431.18</v>
+      </c>
+      <c r="N80" s="1">
+        <v>0.93</v>
+      </c>
+      <c r="O80">
+        <v>1</v>
+      </c>
+      <c r="Z80" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="81" spans="1:26">
+      <c r="A81" t="s">
+        <v>227</v>
+      </c>
+      <c r="B81" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C81" s="1">
+        <v>97.037</v>
+      </c>
+      <c r="D81" s="1">
+        <v>97.814</v>
+      </c>
+      <c r="E81" t="s">
+        <v>8</v>
+      </c>
+      <c r="F81">
+        <v>1.0</v>
+      </c>
+      <c r="G81" s="1">
+        <v>195628.0</v>
+      </c>
+      <c r="H81" s="1">
+        <v>-1554.0</v>
+      </c>
+      <c r="I81" s="1">
+        <v>-0.79436481485268</v>
+      </c>
+      <c r="J81">
+        <v>0.27</v>
+      </c>
+      <c r="K81">
+        <v>536.99</v>
+      </c>
+      <c r="L81" s="1">
+        <v>194074.0</v>
+      </c>
+      <c r="M81" s="1">
+        <v>194610.99</v>
+      </c>
+      <c r="N81" s="1">
+        <v>0.87</v>
+      </c>
+      <c r="O81">
+        <v>1</v>
+      </c>
+      <c r="Z81" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="82" spans="1:26">
+      <c r="A82" t="s">
+        <v>229</v>
+      </c>
+      <c r="B82" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C82" s="1">
+        <v>94.971</v>
+      </c>
+      <c r="D82" s="1">
+        <v>91.695</v>
+      </c>
+      <c r="E82" t="s">
+        <v>8</v>
+      </c>
+      <c r="F82">
+        <v>1.0</v>
+      </c>
+      <c r="G82" s="1">
+        <v>91695.0</v>
+      </c>
+      <c r="H82" s="1">
+        <v>3276.0</v>
+      </c>
+      <c r="I82" s="1">
+        <v>3.5727138884345</v>
+      </c>
+      <c r="J82">
+        <v>0.0</v>
+      </c>
+      <c r="K82">
+        <v>4.79</v>
+      </c>
+      <c r="L82" s="1">
+        <v>94971.0</v>
+      </c>
+      <c r="M82" s="1">
+        <v>94975.79</v>
+      </c>
+      <c r="N82" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O82">
+        <v>1</v>
+      </c>
+      <c r="Z82" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="83" spans="1:26">
+      <c r="A83" t="s">
+        <v>231</v>
+      </c>
+      <c r="B83" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C83" s="1">
+        <v>101.744</v>
+      </c>
+      <c r="D83" s="1">
+        <v>103.378</v>
+      </c>
+      <c r="E83" t="s">
+        <v>8</v>
+      </c>
+      <c r="F83">
+        <v>1.0</v>
+      </c>
+      <c r="G83" s="1">
+        <v>103378.0</v>
+      </c>
+      <c r="H83" s="1">
+        <v>-1634.0</v>
+      </c>
+      <c r="I83" s="1">
+        <v>-1.5806070924181</v>
+      </c>
+      <c r="J83">
+        <v>0.64</v>
+      </c>
+      <c r="K83">
+        <v>635.62</v>
+      </c>
+      <c r="L83" s="1">
+        <v>101744.0</v>
+      </c>
+      <c r="M83" s="1">
+        <v>102379.62</v>
+      </c>
+      <c r="N83" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O83">
+        <v>1</v>
+      </c>
+      <c r="Z83" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="84" spans="1:26">
+      <c r="A84" t="s">
+        <v>233</v>
+      </c>
+      <c r="B84" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C84" s="1">
+        <v>99.813</v>
+      </c>
+      <c r="D84" s="1">
+        <v>100.0825</v>
+      </c>
+      <c r="E84" t="s">
+        <v>8</v>
+      </c>
+      <c r="F84">
+        <v>1.0</v>
+      </c>
+      <c r="G84" s="1">
+        <v>200165.0</v>
+      </c>
+      <c r="H84" s="1">
+        <v>-539.0</v>
+      </c>
+      <c r="I84" s="1">
+        <v>-0.26927784577723</v>
+      </c>
+      <c r="J84">
+        <v>2.13</v>
+      </c>
+      <c r="K84" t="s">
+        <v>234</v>
+      </c>
+      <c r="L84" s="1">
+        <v>199626.0</v>
+      </c>
+      <c r="M84" s="1">
+        <v>203890.38</v>
+      </c>
+      <c r="N84" s="1">
+        <v>0.92</v>
+      </c>
+      <c r="O84">
+        <v>1</v>
+      </c>
+      <c r="Z84" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="85" spans="1:26">
+      <c r="A85" t="s">
+        <v>236</v>
+      </c>
+      <c r="B85" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C85" s="1">
+        <v>99.354</v>
+      </c>
+      <c r="D85" s="1">
+        <v>99.868</v>
+      </c>
+      <c r="E85" t="s">
+        <v>8</v>
+      </c>
+      <c r="F85">
+        <v>1.0</v>
+      </c>
+      <c r="G85" s="1">
+        <v>199736.0</v>
+      </c>
+      <c r="H85" s="1">
+        <v>-1028.0</v>
+      </c>
+      <c r="I85" s="1">
+        <v>-0.51467937677735</v>
+      </c>
+      <c r="J85">
+        <v>0.83</v>
+      </c>
+      <c r="K85" t="s">
+        <v>237</v>
+      </c>
+      <c r="L85" s="1">
+        <v>198708.0</v>
+      </c>
+      <c r="M85" s="1">
+        <v>200362.11</v>
+      </c>
+      <c r="N85" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="O85">
+        <v>1</v>
+      </c>
+      <c r="Z85" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="86" spans="1:26">
+      <c r="A86" t="s">
+        <v>239</v>
+      </c>
+      <c r="B86" s="1">
+        <v>121000.0</v>
+      </c>
+      <c r="C86" s="1">
+        <v>100.888</v>
+      </c>
+      <c r="D86" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E86" t="s">
+        <v>8</v>
+      </c>
+      <c r="F86">
+        <v>1.0</v>
+      </c>
+      <c r="G86" s="1">
+        <v>121000.0</v>
+      </c>
+      <c r="H86" s="1">
+        <v>1074.48</v>
+      </c>
+      <c r="I86" s="1">
+        <v>0.888</v>
+      </c>
+      <c r="J86">
+        <v>1.02</v>
+      </c>
+      <c r="K86" t="s">
+        <v>240</v>
+      </c>
+      <c r="L86" s="1">
+        <v>122074.48</v>
+      </c>
+      <c r="M86" s="1">
+        <v>123309.59</v>
+      </c>
+      <c r="N86" s="1">
+        <v>0.55</v>
+      </c>
+      <c r="O86">
+        <v>1</v>
+      </c>
+      <c r="Z86" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="87" spans="1:26">
+      <c r="A87" t="s">
+        <v>242</v>
+      </c>
+      <c r="B87" s="1">
+        <v>250000.0</v>
+      </c>
+      <c r="C87" s="1">
+        <v>99.463</v>
+      </c>
+      <c r="D87" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E87" t="s">
+        <v>8</v>
+      </c>
+      <c r="F87">
+        <v>1.0</v>
+      </c>
+      <c r="G87" s="1">
+        <v>250000.0</v>
+      </c>
+      <c r="H87" s="1">
+        <v>-1342.5</v>
+      </c>
+      <c r="I87" s="1">
+        <v>-0.537</v>
+      </c>
+      <c r="J87">
+        <v>1.69</v>
+      </c>
+      <c r="K87" t="s">
+        <v>243</v>
+      </c>
+      <c r="L87" s="1">
+        <v>248657.5</v>
+      </c>
+      <c r="M87" s="1">
+        <v>252882.82</v>
+      </c>
+      <c r="N87" s="1">
+        <v>1.14</v>
+      </c>
+      <c r="O87">
+        <v>1</v>
+      </c>
+      <c r="Z87" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="88" spans="1:26">
+      <c r="A88" t="s">
+        <v>245</v>
+      </c>
+      <c r="B88" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C88" s="1">
+        <v>96.647</v>
+      </c>
+      <c r="D88" s="1">
+        <v>94.556</v>
+      </c>
+      <c r="E88" t="s">
+        <v>8</v>
+      </c>
+      <c r="F88">
+        <v>1.0</v>
+      </c>
+      <c r="G88" s="1">
+        <v>189112.0</v>
+      </c>
+      <c r="H88" s="1">
+        <v>4182.0</v>
+      </c>
+      <c r="I88" s="1">
+        <v>2.2113879605736</v>
+      </c>
+      <c r="J88">
+        <v>0.06</v>
+      </c>
+      <c r="K88">
+        <v>116.44</v>
+      </c>
+      <c r="L88" s="1">
+        <v>193294.0</v>
+      </c>
+      <c r="M88" s="1">
+        <v>193410.44</v>
+      </c>
+      <c r="N88" s="1">
+        <v>0.87</v>
+      </c>
+      <c r="O88">
+        <v>1</v>
+      </c>
+      <c r="Z88" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26">
+      <c r="A89" t="s">
+        <v>247</v>
+      </c>
+      <c r="B89" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C89" s="1">
+        <v>98.717</v>
+      </c>
+      <c r="D89" s="1">
+        <v>97.977</v>
+      </c>
+      <c r="E89" t="s">
+        <v>8</v>
+      </c>
+      <c r="F89">
+        <v>1.0</v>
+      </c>
+      <c r="G89" s="1">
+        <v>97977.0</v>
+      </c>
+      <c r="H89" s="1">
+        <v>740.0</v>
+      </c>
+      <c r="I89" s="1">
+        <v>0.75527930024393</v>
+      </c>
+      <c r="J89">
+        <v>0.59</v>
+      </c>
+      <c r="K89">
+        <v>585.62</v>
+      </c>
+      <c r="L89" s="1">
+        <v>98717.0</v>
+      </c>
+      <c r="M89" s="1">
+        <v>99302.62</v>
+      </c>
+      <c r="N89" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O89">
+        <v>1</v>
+      </c>
+      <c r="Z89" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="90" spans="1:26">
+      <c r="A90" t="s">
+        <v>249</v>
+      </c>
+      <c r="B90" s="1">
+        <v>121000.0</v>
+      </c>
+      <c r="C90" s="1">
+        <v>100.621</v>
+      </c>
+      <c r="D90" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E90" t="s">
+        <v>8</v>
+      </c>
+      <c r="F90">
+        <v>1.0</v>
+      </c>
+      <c r="G90" s="1">
+        <v>121000.0</v>
+      </c>
+      <c r="H90" s="1">
+        <v>751.41</v>
+      </c>
+      <c r="I90" s="1">
+        <v>0.621</v>
+      </c>
+      <c r="J90">
+        <v>0.18</v>
+      </c>
+      <c r="K90">
+        <v>219.51</v>
+      </c>
+      <c r="L90" s="1">
+        <v>121751.41</v>
+      </c>
+      <c r="M90" s="1">
+        <v>121970.92</v>
+      </c>
+      <c r="N90" s="1">
+        <v>0.55</v>
+      </c>
+      <c r="O90">
+        <v>1</v>
+      </c>
+      <c r="Z90" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="91" spans="1:26">
+      <c r="A91" t="s">
+        <v>251</v>
+      </c>
+      <c r="B91" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C91" s="1">
+        <v>102.445</v>
+      </c>
+      <c r="D91" s="1">
+        <v>104.882</v>
+      </c>
+      <c r="E91" t="s">
+        <v>8</v>
+      </c>
+      <c r="F91">
+        <v>1.0</v>
+      </c>
+      <c r="G91" s="1">
+        <v>209764.0</v>
+      </c>
+      <c r="H91" s="1">
+        <v>-4874.0</v>
+      </c>
+      <c r="I91" s="1">
+        <v>-2.3235636238821</v>
+      </c>
+      <c r="J91">
+        <v>3.27</v>
+      </c>
+      <c r="K91" t="s">
+        <v>252</v>
+      </c>
+      <c r="L91" s="1">
+        <v>204890.0</v>
+      </c>
+      <c r="M91" s="1">
+        <v>211430.41</v>
+      </c>
+      <c r="N91" s="1">
+        <v>0.95</v>
+      </c>
+      <c r="O91">
+        <v>1</v>
+      </c>
+      <c r="Z91" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="92" spans="1:26">
+      <c r="A92" t="s">
+        <v>254</v>
+      </c>
+      <c r="B92" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C92" s="1">
+        <v>99.061</v>
+      </c>
+      <c r="D92" s="1">
+        <v>99.612</v>
+      </c>
+      <c r="E92" t="s">
+        <v>8</v>
+      </c>
+      <c r="F92">
+        <v>1.0</v>
+      </c>
+      <c r="G92" s="1">
+        <v>99612.0</v>
+      </c>
+      <c r="H92" s="1">
+        <v>-551.0</v>
+      </c>
+      <c r="I92" s="1">
+        <v>-0.55314620728426</v>
+      </c>
+      <c r="J92">
+        <v>1.25</v>
+      </c>
+      <c r="K92" t="s">
+        <v>255</v>
+      </c>
+      <c r="L92" s="1">
+        <v>99061.0</v>
+      </c>
+      <c r="M92" s="1">
+        <v>100311.0</v>
+      </c>
+      <c r="N92" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O92">
+        <v>1</v>
+      </c>
+      <c r="Z92" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="93" spans="1:26">
+      <c r="A93" t="s">
+        <v>257</v>
+      </c>
+      <c r="B93" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C93" s="1">
+        <v>101.35</v>
+      </c>
+      <c r="D93" s="1">
+        <v>102.875</v>
+      </c>
+      <c r="E93" t="s">
+        <v>8</v>
+      </c>
+      <c r="F93">
+        <v>1.0</v>
+      </c>
+      <c r="G93" s="1">
+        <v>205750.0</v>
+      </c>
+      <c r="H93" s="1">
+        <v>-3050.0</v>
+      </c>
+      <c r="I93" s="1">
+        <v>-1.4823815309842</v>
+      </c>
+      <c r="J93">
+        <v>3.31</v>
+      </c>
+      <c r="K93" t="s">
+        <v>258</v>
+      </c>
+      <c r="L93" s="1">
+        <v>202700.0</v>
+      </c>
+      <c r="M93" s="1">
+        <v>209318.85</v>
+      </c>
+      <c r="N93" s="1">
         <v>0.94</v>
       </c>
-      <c r="P5">
-[...10 lines deleted...]
-      <c r="C6" s="1">
+      <c r="O93">
+        <v>1</v>
+      </c>
+      <c r="Z93" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="94" spans="1:26">
+      <c r="A94" t="s">
+        <v>260</v>
+      </c>
+      <c r="B94" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C94" s="1">
+        <v>97.781</v>
+      </c>
+      <c r="D94" s="1">
+        <v>94.517</v>
+      </c>
+      <c r="E94" t="s">
+        <v>8</v>
+      </c>
+      <c r="F94">
+        <v>1.0</v>
+      </c>
+      <c r="G94" s="1">
+        <v>94517.0</v>
+      </c>
+      <c r="H94" s="1">
+        <v>3264.0</v>
+      </c>
+      <c r="I94" s="1">
+        <v>3.4533470169388</v>
+      </c>
+      <c r="J94">
+        <v>0.83</v>
+      </c>
+      <c r="K94">
+        <v>825.83</v>
+      </c>
+      <c r="L94" s="1">
+        <v>97781.0</v>
+      </c>
+      <c r="M94" s="1">
+        <v>98606.83</v>
+      </c>
+      <c r="N94" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O94">
+        <v>1</v>
+      </c>
+      <c r="Z94" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="95" spans="1:26">
+      <c r="A95" t="s">
+        <v>262</v>
+      </c>
+      <c r="B95" s="1">
         <v>200000.0</v>
       </c>
-      <c r="D6" s="1">
-[...46 lines deleted...]
-      <c r="C7" s="1">
+      <c r="C95" s="1">
+        <v>103.269</v>
+      </c>
+      <c r="D95" s="1">
+        <v>105.38</v>
+      </c>
+      <c r="E95" t="s">
+        <v>8</v>
+      </c>
+      <c r="F95">
+        <v>1.0</v>
+      </c>
+      <c r="G95" s="1">
+        <v>210760.0</v>
+      </c>
+      <c r="H95" s="1">
+        <v>-4222.0</v>
+      </c>
+      <c r="I95" s="1">
+        <v>-2.0032264186753</v>
+      </c>
+      <c r="J95">
+        <v>1.3</v>
+      </c>
+      <c r="K95" t="s">
+        <v>263</v>
+      </c>
+      <c r="L95" s="1">
+        <v>206538.0</v>
+      </c>
+      <c r="M95" s="1">
+        <v>209129.78</v>
+      </c>
+      <c r="N95" s="1">
+        <v>0.94</v>
+      </c>
+      <c r="O95">
+        <v>1</v>
+      </c>
+      <c r="Z95" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="96" spans="1:26">
+      <c r="A96" t="s">
+        <v>265</v>
+      </c>
+      <c r="B96" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C96" s="1">
+        <v>101.645</v>
+      </c>
+      <c r="D96" s="1">
+        <v>103.59</v>
+      </c>
+      <c r="E96" t="s">
+        <v>8</v>
+      </c>
+      <c r="F96">
+        <v>1.0</v>
+      </c>
+      <c r="G96" s="1">
+        <v>103590.0</v>
+      </c>
+      <c r="H96" s="1">
+        <v>-1945.0</v>
+      </c>
+      <c r="I96" s="1">
+        <v>-1.8775943623902</v>
+      </c>
+      <c r="J96">
+        <v>2.13</v>
+      </c>
+      <c r="K96" t="s">
+        <v>266</v>
+      </c>
+      <c r="L96" s="1">
+        <v>101645.0</v>
+      </c>
+      <c r="M96" s="1">
+        <v>103773.77</v>
+      </c>
+      <c r="N96" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O96">
+        <v>1</v>
+      </c>
+      <c r="Z96" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="97" spans="1:26">
+      <c r="A97" t="s">
+        <v>268</v>
+      </c>
+      <c r="B97" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C97" s="1">
+        <v>99.685</v>
+      </c>
+      <c r="D97" s="1">
+        <v>96.515</v>
+      </c>
+      <c r="E97" t="s">
+        <v>8</v>
+      </c>
+      <c r="F97">
+        <v>1.0</v>
+      </c>
+      <c r="G97" s="1">
+        <v>96515.0</v>
+      </c>
+      <c r="H97" s="1">
+        <v>3170.0</v>
+      </c>
+      <c r="I97" s="1">
+        <v>3.2844635548878</v>
+      </c>
+      <c r="J97">
+        <v>0.54</v>
+      </c>
+      <c r="K97">
+        <v>541.1</v>
+      </c>
+      <c r="L97" s="1">
+        <v>99685.0</v>
+      </c>
+      <c r="M97" s="1">
+        <v>100226.1</v>
+      </c>
+      <c r="N97" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O97">
+        <v>1</v>
+      </c>
+      <c r="Z97" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="98" spans="1:26">
+      <c r="A98" t="s">
+        <v>270</v>
+      </c>
+      <c r="B98" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C98" s="1">
+        <v>98.607</v>
+      </c>
+      <c r="D98" s="1">
+        <v>98.38833333</v>
+      </c>
+      <c r="E98" t="s">
+        <v>8</v>
+      </c>
+      <c r="F98">
+        <v>1.0</v>
+      </c>
+      <c r="G98" s="1">
+        <v>295165.0</v>
+      </c>
+      <c r="H98" s="1">
+        <v>656.0</v>
+      </c>
+      <c r="I98" s="1">
+        <v>0.22224857283214</v>
+      </c>
+      <c r="J98">
+        <v>0.26</v>
+      </c>
+      <c r="K98">
+        <v>780.82</v>
+      </c>
+      <c r="L98" s="1">
+        <v>295821.0</v>
+      </c>
+      <c r="M98" s="1">
+        <v>296601.82</v>
+      </c>
+      <c r="N98" s="1">
+        <v>1.33</v>
+      </c>
+      <c r="O98">
+        <v>1</v>
+      </c>
+      <c r="Z98" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="99" spans="1:26">
+      <c r="A99" t="s">
+        <v>272</v>
+      </c>
+      <c r="B99" s="1">
+        <v>204000.0</v>
+      </c>
+      <c r="C99" s="1">
+        <v>100.209</v>
+      </c>
+      <c r="D99" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E99" t="s">
+        <v>8</v>
+      </c>
+      <c r="F99">
+        <v>1.0</v>
+      </c>
+      <c r="G99" s="1">
+        <v>204000.0</v>
+      </c>
+      <c r="H99" s="1">
+        <v>426.36</v>
+      </c>
+      <c r="I99" s="1">
+        <v>0.209</v>
+      </c>
+      <c r="J99">
+        <v>0.0</v>
+      </c>
+      <c r="K99">
+        <v>0.0</v>
+      </c>
+      <c r="L99" s="1">
+        <v>204426.36</v>
+      </c>
+      <c r="M99" s="1">
+        <v>204426.36</v>
+      </c>
+      <c r="N99" s="1">
+        <v>0.92</v>
+      </c>
+      <c r="O99">
+        <v>1</v>
+      </c>
+      <c r="Z99" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="100" spans="1:26">
+      <c r="A100" t="s">
+        <v>274</v>
+      </c>
+      <c r="B100" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C100" s="1">
+        <v>103.535</v>
+      </c>
+      <c r="D100" s="1">
+        <v>105.50275</v>
+      </c>
+      <c r="E100" t="s">
+        <v>8</v>
+      </c>
+      <c r="F100">
+        <v>1.0</v>
+      </c>
+      <c r="G100" s="1">
+        <v>422011.0</v>
+      </c>
+      <c r="H100" s="1">
+        <v>-7871.0</v>
+      </c>
+      <c r="I100" s="1">
+        <v>-1.8651172599766</v>
+      </c>
+      <c r="J100">
+        <v>2.05</v>
+      </c>
+      <c r="K100" t="s">
+        <v>275</v>
+      </c>
+      <c r="L100" s="1">
+        <v>414140.0</v>
+      </c>
+      <c r="M100" s="1">
+        <v>422350.96</v>
+      </c>
+      <c r="N100" s="1">
+        <v>1.9</v>
+      </c>
+      <c r="O100">
+        <v>1</v>
+      </c>
+      <c r="Z100" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="101" spans="1:26">
+      <c r="A101" t="s">
+        <v>277</v>
+      </c>
+      <c r="B101" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C101" s="1">
+        <v>95.114</v>
+      </c>
+      <c r="D101" s="1">
+        <v>91.548</v>
+      </c>
+      <c r="E101" t="s">
+        <v>8</v>
+      </c>
+      <c r="F101">
+        <v>1.0</v>
+      </c>
+      <c r="G101" s="1">
+        <v>274644.0</v>
+      </c>
+      <c r="H101" s="1">
+        <v>10698.0</v>
+      </c>
+      <c r="I101" s="1">
+        <v>3.8952243631756</v>
+      </c>
+      <c r="J101">
+        <v>0.01</v>
+      </c>
+      <c r="K101">
+        <v>43.15</v>
+      </c>
+      <c r="L101" s="1">
+        <v>285342.0</v>
+      </c>
+      <c r="M101" s="1">
+        <v>285385.15</v>
+      </c>
+      <c r="N101" s="1">
+        <v>1.28</v>
+      </c>
+      <c r="O101">
+        <v>1</v>
+      </c>
+      <c r="Z101" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="102" spans="1:26">
+      <c r="A102" t="s">
+        <v>279</v>
+      </c>
+      <c r="B102" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C102" s="1">
+        <v>91.312</v>
+      </c>
+      <c r="D102" s="1">
+        <v>88.429</v>
+      </c>
+      <c r="E102" t="s">
+        <v>8</v>
+      </c>
+      <c r="F102">
+        <v>1.0</v>
+      </c>
+      <c r="G102" s="1">
+        <v>88429.0</v>
+      </c>
+      <c r="H102" s="1">
+        <v>2883.0</v>
+      </c>
+      <c r="I102" s="1">
+        <v>3.2602426805686</v>
+      </c>
+      <c r="J102">
+        <v>0.1</v>
+      </c>
+      <c r="K102">
+        <v>98.29</v>
+      </c>
+      <c r="L102" s="1">
+        <v>91312.0</v>
+      </c>
+      <c r="M102" s="1">
+        <v>91410.29</v>
+      </c>
+      <c r="N102" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O102">
+        <v>1</v>
+      </c>
+      <c r="Z102" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="103" spans="1:26">
+      <c r="A103" t="s">
+        <v>281</v>
+      </c>
+      <c r="B103" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C103" s="1">
+        <v>101.598</v>
+      </c>
+      <c r="D103" s="1">
+        <v>104.501</v>
+      </c>
+      <c r="E103" t="s">
+        <v>8</v>
+      </c>
+      <c r="F103">
+        <v>1.0</v>
+      </c>
+      <c r="G103" s="1">
+        <v>104501.0</v>
+      </c>
+      <c r="H103" s="1">
+        <v>-2903.0</v>
+      </c>
+      <c r="I103" s="1">
+        <v>-2.7779638472359</v>
+      </c>
+      <c r="J103">
+        <v>0.68</v>
+      </c>
+      <c r="K103">
+        <v>677.4</v>
+      </c>
+      <c r="L103" s="1">
+        <v>101598.0</v>
+      </c>
+      <c r="M103" s="1">
+        <v>102275.4</v>
+      </c>
+      <c r="N103" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O103">
+        <v>1</v>
+      </c>
+      <c r="Z103" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="104" spans="1:26">
+      <c r="A104" t="s">
+        <v>283</v>
+      </c>
+      <c r="B104" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C104" s="1">
+        <v>99.745</v>
+      </c>
+      <c r="D104" s="1">
+        <v>99.903</v>
+      </c>
+      <c r="E104" t="s">
+        <v>8</v>
+      </c>
+      <c r="F104">
+        <v>1.0</v>
+      </c>
+      <c r="G104" s="1">
+        <v>99903.0</v>
+      </c>
+      <c r="H104" s="1">
+        <v>-158.0</v>
+      </c>
+      <c r="I104" s="1">
+        <v>-0.15815340880654</v>
+      </c>
+      <c r="J104">
+        <v>0.33</v>
+      </c>
+      <c r="K104">
+        <v>330.82</v>
+      </c>
+      <c r="L104" s="1">
+        <v>99745.0</v>
+      </c>
+      <c r="M104" s="1">
+        <v>100075.82</v>
+      </c>
+      <c r="N104" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O104">
+        <v>1</v>
+      </c>
+      <c r="Z104" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="105" spans="1:26">
+      <c r="A105" t="s">
+        <v>285</v>
+      </c>
+      <c r="B105" s="1">
+        <v>103000.0</v>
+      </c>
+      <c r="C105" s="1">
+        <v>100.709</v>
+      </c>
+      <c r="D105" s="1">
+        <v>99.958</v>
+      </c>
+      <c r="E105" t="s">
+        <v>8</v>
+      </c>
+      <c r="F105">
+        <v>1.0</v>
+      </c>
+      <c r="G105" s="1">
+        <v>102956.74</v>
+      </c>
+      <c r="H105" s="1">
+        <v>773.53</v>
+      </c>
+      <c r="I105" s="1">
+        <v>0.75131555253206</v>
+      </c>
+      <c r="J105">
+        <v>0.57</v>
+      </c>
+      <c r="K105">
+        <v>582.02</v>
+      </c>
+      <c r="L105" s="1">
+        <v>103730.27</v>
+      </c>
+      <c r="M105" s="1">
+        <v>104312.29</v>
+      </c>
+      <c r="N105" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O105">
+        <v>1</v>
+      </c>
+      <c r="Z105" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="106" spans="1:26">
+      <c r="A106" t="s">
+        <v>287</v>
+      </c>
+      <c r="B106" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C106" s="1">
+        <v>99.447</v>
+      </c>
+      <c r="D106" s="1">
+        <v>99.918</v>
+      </c>
+      <c r="E106" t="s">
+        <v>8</v>
+      </c>
+      <c r="F106">
+        <v>1.0</v>
+      </c>
+      <c r="G106" s="1">
+        <v>99918.0</v>
+      </c>
+      <c r="H106" s="1">
+        <v>-471.0</v>
+      </c>
+      <c r="I106" s="1">
+        <v>-0.47138653696031</v>
+      </c>
+      <c r="J106">
+        <v>0.14</v>
+      </c>
+      <c r="K106">
+        <v>141.78</v>
+      </c>
+      <c r="L106" s="1">
+        <v>99447.0</v>
+      </c>
+      <c r="M106" s="1">
+        <v>99588.78</v>
+      </c>
+      <c r="N106" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O106">
+        <v>1</v>
+      </c>
+      <c r="Z106" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="107" spans="1:26">
+      <c r="A107" t="s">
+        <v>289</v>
+      </c>
+      <c r="B107" s="1">
+        <v>150000.0</v>
+      </c>
+      <c r="C107" s="1">
+        <v>100.703</v>
+      </c>
+      <c r="D107" s="1">
+        <v>101.331</v>
+      </c>
+      <c r="E107" t="s">
+        <v>8</v>
+      </c>
+      <c r="F107">
+        <v>1.0</v>
+      </c>
+      <c r="G107" s="1">
+        <v>151996.5</v>
+      </c>
+      <c r="H107" s="1">
+        <v>-942.0</v>
+      </c>
+      <c r="I107" s="1">
+        <v>-0.61975111269009</v>
+      </c>
+      <c r="J107">
+        <v>2.76</v>
+      </c>
+      <c r="K107" t="s">
+        <v>290</v>
+      </c>
+      <c r="L107" s="1">
+        <v>151054.5</v>
+      </c>
+      <c r="M107" s="1">
+        <v>155200.05</v>
+      </c>
+      <c r="N107" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="O107">
+        <v>1</v>
+      </c>
+      <c r="Z107" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="108" spans="1:26">
+      <c r="A108" t="s">
+        <v>292</v>
+      </c>
+      <c r="B108" s="1">
+        <v>114000.0</v>
+      </c>
+      <c r="C108" s="1">
+        <v>99.275</v>
+      </c>
+      <c r="D108" s="1">
+        <v>99.889</v>
+      </c>
+      <c r="E108" t="s">
+        <v>8</v>
+      </c>
+      <c r="F108">
+        <v>1.0</v>
+      </c>
+      <c r="G108" s="1">
+        <v>113873.46</v>
+      </c>
+      <c r="H108" s="1">
+        <v>-699.96</v>
+      </c>
+      <c r="I108" s="1">
+        <v>-0.61468229735006</v>
+      </c>
+      <c r="J108">
+        <v>2.11</v>
+      </c>
+      <c r="K108" t="s">
+        <v>293</v>
+      </c>
+      <c r="L108" s="1">
+        <v>113173.5</v>
+      </c>
+      <c r="M108" s="1">
+        <v>115575.7</v>
+      </c>
+      <c r="N108" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O108">
+        <v>1</v>
+      </c>
+      <c r="Z108" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="109" spans="1:26">
+      <c r="A109" t="s">
+        <v>295</v>
+      </c>
+      <c r="B109" s="1">
+        <v>104000.0</v>
+      </c>
+      <c r="C109" s="1">
+        <v>100.498</v>
+      </c>
+      <c r="D109" s="1">
+        <v>99.963</v>
+      </c>
+      <c r="E109" t="s">
+        <v>8</v>
+      </c>
+      <c r="F109">
+        <v>1.0</v>
+      </c>
+      <c r="G109" s="1">
+        <v>103961.52</v>
+      </c>
+      <c r="H109" s="1">
+        <v>556.4</v>
+      </c>
+      <c r="I109" s="1">
+        <v>0.53519802326861</v>
+      </c>
+      <c r="J109">
+        <v>0.24</v>
+      </c>
+      <c r="K109">
+        <v>250.03</v>
+      </c>
+      <c r="L109" s="1">
+        <v>104517.92</v>
+      </c>
+      <c r="M109" s="1">
+        <v>104767.95</v>
+      </c>
+      <c r="N109" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O109">
+        <v>1</v>
+      </c>
+      <c r="Z109" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="110" spans="1:26">
+      <c r="A110" t="s">
+        <v>297</v>
+      </c>
+      <c r="B110" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C110" s="1">
+        <v>98.826</v>
+      </c>
+      <c r="D110" s="1">
+        <v>97.523</v>
+      </c>
+      <c r="E110" t="s">
+        <v>8</v>
+      </c>
+      <c r="F110">
+        <v>1.0</v>
+      </c>
+      <c r="G110" s="1">
+        <v>97523.0</v>
+      </c>
+      <c r="H110" s="1">
+        <v>1303.0</v>
+      </c>
+      <c r="I110" s="1">
+        <v>1.3360950750079</v>
+      </c>
+      <c r="J110">
+        <v>0.62</v>
+      </c>
+      <c r="K110">
+        <v>616.44</v>
+      </c>
+      <c r="L110" s="1">
+        <v>98826.0</v>
+      </c>
+      <c r="M110" s="1">
+        <v>99442.44</v>
+      </c>
+      <c r="N110" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O110">
+        <v>1</v>
+      </c>
+      <c r="Z110" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="111" spans="1:26">
+      <c r="A111" t="s">
+        <v>299</v>
+      </c>
+      <c r="B111" s="1">
         <v>200000.0</v>
       </c>
-      <c r="D7" s="1">
-[...32 lines deleted...]
-      <c r="O7" s="1">
+      <c r="C111" s="1">
+        <v>100.722</v>
+      </c>
+      <c r="D111" s="1">
+        <v>101.936</v>
+      </c>
+      <c r="E111" t="s">
+        <v>8</v>
+      </c>
+      <c r="F111">
+        <v>1.0</v>
+      </c>
+      <c r="G111" s="1">
+        <v>203872.0</v>
+      </c>
+      <c r="H111" s="1">
+        <v>-2428.0</v>
+      </c>
+      <c r="I111" s="1">
+        <v>-1.1909433369958</v>
+      </c>
+      <c r="J111">
+        <v>0.03</v>
+      </c>
+      <c r="K111">
+        <v>63.7</v>
+      </c>
+      <c r="L111" s="1">
+        <v>201444.0</v>
+      </c>
+      <c r="M111" s="1">
+        <v>201507.7</v>
+      </c>
+      <c r="N111" s="1">
         <v>0.91</v>
       </c>
-      <c r="P7">
-[...110 lines deleted...]
-      <c r="C10" s="1">
+      <c r="O111">
+        <v>1</v>
+      </c>
+      <c r="Z111" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="112" spans="1:26">
+      <c r="A112" t="s">
+        <v>301</v>
+      </c>
+      <c r="B112" s="1">
         <v>100000.0</v>
       </c>
-      <c r="D10" s="1">
-[...1382 lines deleted...]
-      <c r="O37" s="1">
+      <c r="C112" s="1">
+        <v>97.869</v>
+      </c>
+      <c r="D112" s="1">
+        <v>95.676</v>
+      </c>
+      <c r="E112" t="s">
+        <v>8</v>
+      </c>
+      <c r="F112">
+        <v>1.0</v>
+      </c>
+      <c r="G112" s="1">
+        <v>95676.0</v>
+      </c>
+      <c r="H112" s="1">
+        <v>2193.0</v>
+      </c>
+      <c r="I112" s="1">
+        <v>2.2921108742004</v>
+      </c>
+      <c r="J112">
+        <v>0.09</v>
+      </c>
+      <c r="K112">
+        <v>88.54</v>
+      </c>
+      <c r="L112" s="1">
+        <v>97869.0</v>
+      </c>
+      <c r="M112" s="1">
+        <v>97957.54</v>
+      </c>
+      <c r="N112" s="1">
         <v>0.44</v>
       </c>
-      <c r="P37">
-[...3704 lines deleted...]
-      <c r="A112" t="s">
+      <c r="O112">
+        <v>1</v>
+      </c>
+      <c r="Z112" t="s">
         <v>300</v>
       </c>
-      <c r="B112" t="s">
-[...45 lines deleted...]
-    <row r="113" spans="1:16">
+    </row>
+    <row r="113" spans="1:26">
       <c r="A113" t="s">
         <v>303</v>
       </c>
-      <c r="B113" t="s">
-        <v>304</v>
+      <c r="B113" s="1">
+        <v>236000.0</v>
       </c>
       <c r="C113" s="1">
-        <v>200000.0</v>
+        <v>100.477</v>
       </c>
       <c r="D113" s="1">
-        <v>99.916</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>99.994</v>
+      </c>
+      <c r="E113" t="s">
+        <v>8</v>
+      </c>
+      <c r="F113">
+        <v>1.0</v>
+      </c>
+      <c r="G113" s="1">
+        <v>235985.84</v>
       </c>
       <c r="H113" s="1">
-        <v>199756.0</v>
+        <v>1139.88</v>
       </c>
       <c r="I113" s="1">
-        <v>76.0</v>
-[...2 lines deleted...]
-        <v>0.038046416628287</v>
+        <v>0.4830289817389</v>
+      </c>
+      <c r="J113">
+        <v>0.14</v>
       </c>
       <c r="K113">
-        <v>0.29</v>
-[...2 lines deleted...]
-        <v>575.34</v>
+        <v>327.33</v>
+      </c>
+      <c r="L113" s="1">
+        <v>237125.72</v>
       </c>
       <c r="M113" s="1">
-        <v>199832.0</v>
+        <v>237453.05</v>
       </c>
       <c r="N113" s="1">
-        <v>200407.34</v>
-[...8 lines deleted...]
-    <row r="114" spans="1:16">
+        <v>1.07</v>
+      </c>
+      <c r="O113">
+        <v>1</v>
+      </c>
+      <c r="Z113" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="114" spans="1:26">
       <c r="A114" t="s">
         <v>305</v>
       </c>
-      <c r="B114" t="s">
-        <v>306</v>
+      <c r="B114" s="1">
+        <v>200000.0</v>
       </c>
       <c r="C114" s="1">
-        <v>100000.0</v>
+        <v>100.33</v>
       </c>
       <c r="D114" s="1">
-        <v>99.707</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>99.878</v>
+      </c>
+      <c r="E114" t="s">
+        <v>8</v>
+      </c>
+      <c r="F114">
+        <v>1.0</v>
+      </c>
+      <c r="G114" s="1">
+        <v>199756.0</v>
       </c>
       <c r="H114" s="1">
-        <v>99757.0</v>
+        <v>904.0</v>
       </c>
       <c r="I114" s="1">
-        <v>-50.0</v>
-[...2 lines deleted...]
-        <v>-0.050121795964193</v>
+        <v>0.45255211357857</v>
+      </c>
+      <c r="J114">
+        <v>0.46</v>
       </c>
       <c r="K114">
-        <v>0.05</v>
-[...2 lines deleted...]
-        <v>49.32</v>
+        <v>920.55</v>
+      </c>
+      <c r="L114" s="1">
+        <v>200660.0</v>
       </c>
       <c r="M114" s="1">
-        <v>99707.0</v>
+        <v>201580.55</v>
       </c>
       <c r="N114" s="1">
-        <v>99756.32</v>
-[...8 lines deleted...]
-    <row r="115" spans="1:16">
+        <v>0.91</v>
+      </c>
+      <c r="O114">
+        <v>1</v>
+      </c>
+      <c r="Z114" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="115" spans="1:26">
       <c r="A115" t="s">
         <v>307</v>
       </c>
-      <c r="B115" t="s">
-        <v>308</v>
+      <c r="B115" s="1">
+        <v>100000.0</v>
       </c>
       <c r="C115" s="1">
-        <v>100000.0</v>
+        <v>100.187</v>
       </c>
       <c r="D115" s="1">
-        <v>99.768</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>99.757</v>
+      </c>
+      <c r="E115" t="s">
+        <v>8</v>
+      </c>
+      <c r="F115">
+        <v>1.0</v>
+      </c>
+      <c r="G115" s="1">
+        <v>99757.0</v>
       </c>
       <c r="H115" s="1">
-        <v>99200.0</v>
+        <v>430.0</v>
       </c>
       <c r="I115" s="1">
-        <v>568.0</v>
-[...2 lines deleted...]
-        <v>0.57258064516129</v>
+        <v>0.43104744529206</v>
+      </c>
+      <c r="J115">
+        <v>0.22</v>
       </c>
       <c r="K115">
-        <v>0.59</v>
-[...2 lines deleted...]
-        <v>590.75</v>
+        <v>221.92</v>
+      </c>
+      <c r="L115" s="1">
+        <v>100187.0</v>
       </c>
       <c r="M115" s="1">
-        <v>99768.0</v>
+        <v>100408.92</v>
       </c>
       <c r="N115" s="1">
-        <v>100358.75</v>
-[...1 lines deleted...]
-      <c r="O115" s="1">
         <v>0.45</v>
       </c>
-      <c r="P115">
-[...3 lines deleted...]
-    <row r="116" spans="1:16">
+      <c r="O115">
+        <v>1</v>
+      </c>
+      <c r="Z115" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="116" spans="1:26">
       <c r="A116" t="s">
         <v>309</v>
       </c>
-      <c r="B116" t="s">
+      <c r="B116" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C116" s="1">
+        <v>99.707</v>
+      </c>
+      <c r="D116" s="1">
+        <v>99.2</v>
+      </c>
+      <c r="E116" t="s">
+        <v>8</v>
+      </c>
+      <c r="F116">
+        <v>1.0</v>
+      </c>
+      <c r="G116" s="1">
+        <v>99200.0</v>
+      </c>
+      <c r="H116" s="1">
+        <v>507.0</v>
+      </c>
+      <c r="I116" s="1">
+        <v>0.51108870967742</v>
+      </c>
+      <c r="J116">
+        <v>0.76</v>
+      </c>
+      <c r="K116">
+        <v>756.16</v>
+      </c>
+      <c r="L116" s="1">
+        <v>99707.0</v>
+      </c>
+      <c r="M116" s="1">
+        <v>100463.16</v>
+      </c>
+      <c r="N116" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O116">
+        <v>1</v>
+      </c>
+      <c r="Z116" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="117" spans="1:26">
+      <c r="A117" t="s">
+        <v>311</v>
+      </c>
+      <c r="B117" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C117" s="1">
+        <v>100.618</v>
+      </c>
+      <c r="D117" s="1">
+        <v>101.496</v>
+      </c>
+      <c r="E117" t="s">
+        <v>8</v>
+      </c>
+      <c r="F117">
+        <v>1.0</v>
+      </c>
+      <c r="G117" s="1">
+        <v>202992.0</v>
+      </c>
+      <c r="H117" s="1">
+        <v>-1756.0</v>
+      </c>
+      <c r="I117" s="1">
+        <v>-0.86505872152597</v>
+      </c>
+      <c r="J117">
+        <v>3.33</v>
+      </c>
+      <c r="K117" t="s">
+        <v>312</v>
+      </c>
+      <c r="L117" s="1">
+        <v>201236.0</v>
+      </c>
+      <c r="M117" s="1">
+        <v>207893.53</v>
+      </c>
+      <c r="N117" s="1">
+        <v>0.93</v>
+      </c>
+      <c r="O117">
+        <v>1</v>
+      </c>
+      <c r="Z117" t="s">
         <v>310</v>
       </c>
-      <c r="C116" s="1">
+    </row>
+    <row r="118" spans="1:26">
+      <c r="A118" t="s">
+        <v>314</v>
+      </c>
+      <c r="B118" s="1">
         <v>200000.0</v>
       </c>
-      <c r="D116" s="1">
-[...43 lines deleted...]
-      <c r="B117" t="s">
+      <c r="C118" s="1">
+        <v>100.702</v>
+      </c>
+      <c r="D118" s="1">
+        <v>101.276</v>
+      </c>
+      <c r="E118" t="s">
+        <v>8</v>
+      </c>
+      <c r="F118">
+        <v>1.0</v>
+      </c>
+      <c r="G118" s="1">
+        <v>202552.0</v>
+      </c>
+      <c r="H118" s="1">
+        <v>-1148.0</v>
+      </c>
+      <c r="I118" s="1">
+        <v>-0.566768039812</v>
+      </c>
+      <c r="J118">
+        <v>1.21</v>
+      </c>
+      <c r="K118" t="s">
+        <v>315</v>
+      </c>
+      <c r="L118" s="1">
+        <v>201404.0</v>
+      </c>
+      <c r="M118" s="1">
+        <v>203826.6</v>
+      </c>
+      <c r="N118" s="1">
+        <v>0.92</v>
+      </c>
+      <c r="O118">
+        <v>1</v>
+      </c>
+      <c r="Z118" t="s">
         <v>313</v>
       </c>
-      <c r="C117" s="1">
+    </row>
+    <row r="119" spans="1:26">
+      <c r="A119" t="s">
+        <v>317</v>
+      </c>
+      <c r="B119" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C119" s="1">
+        <v>100.672</v>
+      </c>
+      <c r="D119" s="1">
+        <v>101.62</v>
+      </c>
+      <c r="E119" t="s">
+        <v>8</v>
+      </c>
+      <c r="F119">
+        <v>1.0</v>
+      </c>
+      <c r="G119" s="1">
+        <v>304860.0</v>
+      </c>
+      <c r="H119" s="1">
+        <v>-2844.0</v>
+      </c>
+      <c r="I119" s="1">
+        <v>-0.93288722692383</v>
+      </c>
+      <c r="J119">
+        <v>2.27</v>
+      </c>
+      <c r="K119" t="s">
+        <v>318</v>
+      </c>
+      <c r="L119" s="1">
+        <v>302016.0</v>
+      </c>
+      <c r="M119" s="1">
+        <v>308838.95</v>
+      </c>
+      <c r="N119" s="1">
+        <v>1.39</v>
+      </c>
+      <c r="O119">
+        <v>1</v>
+      </c>
+      <c r="Z119" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="120" spans="1:26">
+      <c r="A120" t="s">
+        <v>320</v>
+      </c>
+      <c r="B120" s="1">
         <v>200000.0</v>
       </c>
-      <c r="D117" s="1">
-[...93 lines deleted...]
-      <c r="B119" t="s">
+      <c r="C120" s="1">
+        <v>100.506</v>
+      </c>
+      <c r="D120" s="1">
+        <v>101.83</v>
+      </c>
+      <c r="E120" t="s">
+        <v>8</v>
+      </c>
+      <c r="F120">
+        <v>1.0</v>
+      </c>
+      <c r="G120" s="1">
+        <v>203660.0</v>
+      </c>
+      <c r="H120" s="1">
+        <v>-2648.0</v>
+      </c>
+      <c r="I120" s="1">
+        <v>-1.300206226063</v>
+      </c>
+      <c r="J120">
+        <v>0.77</v>
+      </c>
+      <c r="K120" t="s">
+        <v>321</v>
+      </c>
+      <c r="L120" s="1">
+        <v>201012.0</v>
+      </c>
+      <c r="M120" s="1">
+        <v>202546.25</v>
+      </c>
+      <c r="N120" s="1">
+        <v>0.91</v>
+      </c>
+      <c r="O120">
+        <v>1</v>
+      </c>
+      <c r="Z120" t="s">
         <v>319</v>
       </c>
-      <c r="C119" s="1">
-[...92 lines deleted...]
-    <row r="121" spans="1:16">
+    </row>
+    <row r="121" spans="1:26">
       <c r="A121" t="s">
         <v>323</v>
       </c>
-      <c r="B121" t="s">
-        <v>324</v>
+      <c r="B121" s="1">
+        <v>100000.0</v>
       </c>
       <c r="C121" s="1">
-        <v>200000.0</v>
+        <v>94.03</v>
       </c>
       <c r="D121" s="1">
-        <v>98.718</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>94.848</v>
+      </c>
+      <c r="E121" t="s">
+        <v>8</v>
+      </c>
+      <c r="F121">
+        <v>1.0</v>
+      </c>
+      <c r="G121" s="1">
+        <v>94848.0</v>
       </c>
       <c r="H121" s="1">
-        <v>193276.0</v>
+        <v>-818.0</v>
       </c>
       <c r="I121" s="1">
-        <v>4160.0</v>
-[...2 lines deleted...]
-        <v>2.1523624247191</v>
+        <v>-0.86243252361673</v>
+      </c>
+      <c r="J121">
+        <v>0.39</v>
       </c>
       <c r="K121">
-        <v>0.23</v>
-[...2 lines deleted...]
-        <v>465.75</v>
+        <v>394.52</v>
+      </c>
+      <c r="L121" s="1">
+        <v>94030.0</v>
       </c>
       <c r="M121" s="1">
-        <v>197436.0</v>
+        <v>94424.52</v>
       </c>
       <c r="N121" s="1">
-        <v>197901.75</v>
-[...8 lines deleted...]
-    <row r="122" spans="1:16">
+        <v>0.42</v>
+      </c>
+      <c r="O121">
+        <v>1</v>
+      </c>
+      <c r="Z121" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="122" spans="1:26">
       <c r="A122" t="s">
         <v>325</v>
       </c>
-      <c r="B122" t="s">
+      <c r="B122" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C122" s="1">
+        <v>98.866</v>
+      </c>
+      <c r="D122" s="1">
+        <v>96.638</v>
+      </c>
+      <c r="E122" t="s">
+        <v>8</v>
+      </c>
+      <c r="F122">
+        <v>1.0</v>
+      </c>
+      <c r="G122" s="1">
+        <v>193276.0</v>
+      </c>
+      <c r="H122" s="1">
+        <v>4456.0</v>
+      </c>
+      <c r="I122" s="1">
+        <v>2.3055112895548</v>
+      </c>
+      <c r="J122">
+        <v>0.3</v>
+      </c>
+      <c r="K122">
+        <v>609.59</v>
+      </c>
+      <c r="L122" s="1">
+        <v>197732.0</v>
+      </c>
+      <c r="M122" s="1">
+        <v>198341.59</v>
+      </c>
+      <c r="N122" s="1">
+        <v>0.89</v>
+      </c>
+      <c r="O122">
+        <v>1</v>
+      </c>
+      <c r="Z122" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="123" spans="1:26">
+      <c r="A123" t="s">
+        <v>327</v>
+      </c>
+      <c r="B123" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C123" s="1">
+        <v>100.259</v>
+      </c>
+      <c r="D123" s="1">
+        <v>100.978</v>
+      </c>
+      <c r="E123" t="s">
+        <v>8</v>
+      </c>
+      <c r="F123">
+        <v>1.0</v>
+      </c>
+      <c r="G123" s="1">
+        <v>100978.0</v>
+      </c>
+      <c r="H123" s="1">
+        <v>-719.0</v>
+      </c>
+      <c r="I123" s="1">
+        <v>-0.71203628513141</v>
+      </c>
+      <c r="J123">
+        <v>3.09</v>
+      </c>
+      <c r="K123" t="s">
+        <v>328</v>
+      </c>
+      <c r="L123" s="1">
+        <v>100259.0</v>
+      </c>
+      <c r="M123" s="1">
+        <v>103347.7</v>
+      </c>
+      <c r="N123" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O123">
+        <v>1</v>
+      </c>
+      <c r="Z123" t="s">
         <v>326</v>
       </c>
-      <c r="C122" s="1">
+    </row>
+    <row r="124" spans="1:26">
+      <c r="A124" t="s">
+        <v>330</v>
+      </c>
+      <c r="B124" s="1">
         <v>100000.0</v>
       </c>
-      <c r="D122" s="1">
-[...32 lines deleted...]
-      <c r="O122" s="1">
+      <c r="C124" s="1">
+        <v>101.206</v>
+      </c>
+      <c r="D124" s="1">
+        <v>102.269</v>
+      </c>
+      <c r="E124" t="s">
+        <v>8</v>
+      </c>
+      <c r="F124">
+        <v>1.0</v>
+      </c>
+      <c r="G124" s="1">
+        <v>102269.0</v>
+      </c>
+      <c r="H124" s="1">
+        <v>-1063.0</v>
+      </c>
+      <c r="I124" s="1">
+        <v>-1.039415658704</v>
+      </c>
+      <c r="J124">
+        <v>2.92</v>
+      </c>
+      <c r="K124" t="s">
+        <v>331</v>
+      </c>
+      <c r="L124" s="1">
+        <v>101206.0</v>
+      </c>
+      <c r="M124" s="1">
+        <v>104130.66</v>
+      </c>
+      <c r="N124" s="1">
         <v>0.47</v>
       </c>
-      <c r="P122">
-[...7 lines deleted...]
-      <c r="B123" t="s">
+      <c r="O124">
+        <v>1</v>
+      </c>
+      <c r="Z124" t="s">
         <v>329</v>
       </c>
-      <c r="C123" s="1">
-[...92 lines deleted...]
-    <row r="125" spans="1:16">
+    </row>
+    <row r="125" spans="1:26">
       <c r="A125" t="s">
         <v>333</v>
       </c>
-      <c r="B125" t="s">
-        <v>334</v>
+      <c r="B125" s="1">
+        <v>100000.0</v>
       </c>
       <c r="C125" s="1">
-        <v>200000.0</v>
+        <v>95.902</v>
       </c>
       <c r="D125" s="1">
-        <v>95.28</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>92.67</v>
+      </c>
+      <c r="E125" t="s">
+        <v>8</v>
+      </c>
+      <c r="F125">
+        <v>1.0</v>
+      </c>
+      <c r="G125" s="1">
+        <v>92670.0</v>
       </c>
       <c r="H125" s="1">
-        <v>188082.0</v>
+        <v>3232.0</v>
       </c>
       <c r="I125" s="1">
-        <v>2478.0</v>
-[...2 lines deleted...]
-        <v>1.3175104475707</v>
+        <v>3.4876443293407</v>
+      </c>
+      <c r="J125">
+        <v>0.09</v>
       </c>
       <c r="K125">
-        <v>0.28</v>
-[...2 lines deleted...]
-        <v>565.07</v>
+        <v>93.15</v>
+      </c>
+      <c r="L125" s="1">
+        <v>95902.0</v>
       </c>
       <c r="M125" s="1">
-        <v>190560.0</v>
+        <v>95995.15</v>
       </c>
       <c r="N125" s="1">
-        <v>191125.07</v>
-[...8 lines deleted...]
-    <row r="126" spans="1:16">
+        <v>0.43</v>
+      </c>
+      <c r="O125">
+        <v>1</v>
+      </c>
+      <c r="Z125" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="126" spans="1:26">
       <c r="A126" t="s">
         <v>335</v>
       </c>
-      <c r="B126" t="s">
+      <c r="B126" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C126" s="1">
+        <v>95.814</v>
+      </c>
+      <c r="D126" s="1">
+        <v>94.041</v>
+      </c>
+      <c r="E126" t="s">
+        <v>8</v>
+      </c>
+      <c r="F126">
+        <v>1.0</v>
+      </c>
+      <c r="G126" s="1">
+        <v>188082.0</v>
+      </c>
+      <c r="H126" s="1">
+        <v>3546.0</v>
+      </c>
+      <c r="I126" s="1">
+        <v>1.8853478801799</v>
+      </c>
+      <c r="J126">
+        <v>0.36</v>
+      </c>
+      <c r="K126">
+        <v>723.29</v>
+      </c>
+      <c r="L126" s="1">
+        <v>191628.0</v>
+      </c>
+      <c r="M126" s="1">
+        <v>192351.29</v>
+      </c>
+      <c r="N126" s="1">
+        <v>0.86</v>
+      </c>
+      <c r="O126">
+        <v>1</v>
+      </c>
+      <c r="Z126" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="127" spans="1:26">
+      <c r="A127" t="s">
+        <v>337</v>
+      </c>
+      <c r="B127" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C127" s="1">
+        <v>98.432</v>
+      </c>
+      <c r="D127" s="1">
+        <v>96.744</v>
+      </c>
+      <c r="E127" t="s">
+        <v>8</v>
+      </c>
+      <c r="F127">
+        <v>1.0</v>
+      </c>
+      <c r="G127" s="1">
+        <v>96744.0</v>
+      </c>
+      <c r="H127" s="1">
+        <v>1688.0</v>
+      </c>
+      <c r="I127" s="1">
+        <v>1.7448110477136</v>
+      </c>
+      <c r="J127">
+        <v>1.28</v>
+      </c>
+      <c r="K127" t="s">
+        <v>338</v>
+      </c>
+      <c r="L127" s="1">
+        <v>98432.0</v>
+      </c>
+      <c r="M127" s="1">
+        <v>99709.05</v>
+      </c>
+      <c r="N127" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O127">
+        <v>1</v>
+      </c>
+      <c r="Z127" t="s">
         <v>336</v>
       </c>
-      <c r="C126" s="1">
-[...92 lines deleted...]
-    <row r="128" spans="1:16">
+    </row>
+    <row r="128" spans="1:26">
       <c r="A128" t="s">
         <v>340</v>
       </c>
-      <c r="B128" t="s">
+      <c r="B128" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C128" s="1">
+        <v>98.528</v>
+      </c>
+      <c r="D128" s="1">
+        <v>98.5</v>
+      </c>
+      <c r="E128" t="s">
+        <v>8</v>
+      </c>
+      <c r="F128">
+        <v>1.0</v>
+      </c>
+      <c r="G128" s="1">
+        <v>98500.0</v>
+      </c>
+      <c r="H128" s="1">
+        <v>28.0</v>
+      </c>
+      <c r="I128" s="1">
+        <v>0.028426395939086</v>
+      </c>
+      <c r="J128">
+        <v>0.92</v>
+      </c>
+      <c r="K128">
+        <v>917.47</v>
+      </c>
+      <c r="L128" s="1">
+        <v>98528.0</v>
+      </c>
+      <c r="M128" s="1">
+        <v>99445.47</v>
+      </c>
+      <c r="N128" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O128">
+        <v>1</v>
+      </c>
+      <c r="Z128" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="129" spans="1:26">
+      <c r="A129" t="s">
+        <v>342</v>
+      </c>
+      <c r="B129" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C129" s="1">
+        <v>107.379</v>
+      </c>
+      <c r="D129" s="1">
+        <v>113.89</v>
+      </c>
+      <c r="E129" t="s">
+        <v>8</v>
+      </c>
+      <c r="F129">
+        <v>1.0</v>
+      </c>
+      <c r="G129" s="1">
+        <v>113890.0</v>
+      </c>
+      <c r="H129" s="1">
+        <v>-6511.0</v>
+      </c>
+      <c r="I129" s="1">
+        <v>-5.7169198349284</v>
+      </c>
+      <c r="J129">
+        <v>2.57</v>
+      </c>
+      <c r="K129" t="s">
+        <v>343</v>
+      </c>
+      <c r="L129" s="1">
+        <v>107379.0</v>
+      </c>
+      <c r="M129" s="1">
+        <v>109948.18</v>
+      </c>
+      <c r="N129" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O129">
+        <v>1</v>
+      </c>
+      <c r="Z129" t="s">
         <v>341</v>
       </c>
-      <c r="C128" s="1">
-[...46 lines deleted...]
-      <c r="B129" t="s">
+    </row>
+    <row r="130" spans="1:26">
+      <c r="A130" t="s">
+        <v>345</v>
+      </c>
+      <c r="B130" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C130" s="1">
+        <v>99.231</v>
+      </c>
+      <c r="D130" s="1">
+        <v>99.871</v>
+      </c>
+      <c r="E130" t="s">
+        <v>8</v>
+      </c>
+      <c r="F130">
+        <v>1.0</v>
+      </c>
+      <c r="G130" s="1">
+        <v>199742.0</v>
+      </c>
+      <c r="H130" s="1">
+        <v>-1280.0</v>
+      </c>
+      <c r="I130" s="1">
+        <v>-0.64082666639966</v>
+      </c>
+      <c r="J130">
+        <v>1.44</v>
+      </c>
+      <c r="K130" t="s">
+        <v>346</v>
+      </c>
+      <c r="L130" s="1">
+        <v>198462.0</v>
+      </c>
+      <c r="M130" s="1">
+        <v>201338.71</v>
+      </c>
+      <c r="N130" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="O130">
+        <v>1</v>
+      </c>
+      <c r="Z130" t="s">
         <v>344</v>
       </c>
-      <c r="C129" s="1">
-[...92 lines deleted...]
-    <row r="131" spans="1:16">
+    </row>
+    <row r="131" spans="1:26">
       <c r="A131" t="s">
         <v>348</v>
       </c>
-      <c r="B131" t="s">
+      <c r="B131" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C131" s="1">
+        <v>95.98</v>
+      </c>
+      <c r="D131" s="1">
+        <v>95.09</v>
+      </c>
+      <c r="E131" t="s">
+        <v>8</v>
+      </c>
+      <c r="F131">
+        <v>1.0</v>
+      </c>
+      <c r="G131" s="1">
+        <v>95090.0</v>
+      </c>
+      <c r="H131" s="1">
+        <v>890.0</v>
+      </c>
+      <c r="I131" s="1">
+        <v>0.93595541066358</v>
+      </c>
+      <c r="J131">
+        <v>0.25</v>
+      </c>
+      <c r="K131">
+        <v>252.05</v>
+      </c>
+      <c r="L131" s="1">
+        <v>95980.0</v>
+      </c>
+      <c r="M131" s="1">
+        <v>96232.05</v>
+      </c>
+      <c r="N131" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O131">
+        <v>1</v>
+      </c>
+      <c r="Z131" t="s">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="132" spans="1:26">
+      <c r="A132" t="s">
+        <v>350</v>
+      </c>
+      <c r="B132" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C132" s="1">
+        <v>100.806</v>
+      </c>
+      <c r="D132" s="1">
+        <v>101.97933333</v>
+      </c>
+      <c r="E132" t="s">
+        <v>8</v>
+      </c>
+      <c r="F132">
+        <v>1.0</v>
+      </c>
+      <c r="G132" s="1">
+        <v>305938.0</v>
+      </c>
+      <c r="H132" s="1">
+        <v>-3520.0</v>
+      </c>
+      <c r="I132" s="1">
+        <v>-1.1505599173689</v>
+      </c>
+      <c r="J132">
+        <v>2.8</v>
+      </c>
+      <c r="K132" t="s">
+        <v>351</v>
+      </c>
+      <c r="L132" s="1">
+        <v>302418.0</v>
+      </c>
+      <c r="M132" s="1">
+        <v>310818.0</v>
+      </c>
+      <c r="N132" s="1">
+        <v>1.4</v>
+      </c>
+      <c r="O132">
+        <v>1</v>
+      </c>
+      <c r="Z132" t="s">
         <v>349</v>
       </c>
-      <c r="C131" s="1">
-[...46 lines deleted...]
-      <c r="B132" t="s">
+    </row>
+    <row r="133" spans="1:26">
+      <c r="A133" t="s">
+        <v>353</v>
+      </c>
+      <c r="B133" s="1">
+        <v>138000.0</v>
+      </c>
+      <c r="C133" s="1">
+        <v>99.14</v>
+      </c>
+      <c r="D133" s="1">
+        <v>99.778</v>
+      </c>
+      <c r="E133" t="s">
+        <v>8</v>
+      </c>
+      <c r="F133">
+        <v>1.0</v>
+      </c>
+      <c r="G133" s="1">
+        <v>137693.64</v>
+      </c>
+      <c r="H133" s="1">
+        <v>-880.44</v>
+      </c>
+      <c r="I133" s="1">
+        <v>-0.63941951131512</v>
+      </c>
+      <c r="J133">
+        <v>1.31</v>
+      </c>
+      <c r="K133" t="s">
+        <v>354</v>
+      </c>
+      <c r="L133" s="1">
+        <v>136813.2</v>
+      </c>
+      <c r="M133" s="1">
+        <v>138617.6</v>
+      </c>
+      <c r="N133" s="1">
+        <v>0.62</v>
+      </c>
+      <c r="O133">
+        <v>1</v>
+      </c>
+      <c r="Z133" t="s">
         <v>352</v>
       </c>
-      <c r="C132" s="1">
-[...92 lines deleted...]
-    <row r="134" spans="1:16">
+    </row>
+    <row r="134" spans="1:26">
       <c r="A134" t="s">
         <v>356</v>
       </c>
-      <c r="B134" t="s">
+      <c r="B134" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C134" s="1">
+        <v>101.19</v>
+      </c>
+      <c r="D134" s="1">
+        <v>100.413</v>
+      </c>
+      <c r="E134" t="s">
+        <v>8</v>
+      </c>
+      <c r="F134">
+        <v>1.0</v>
+      </c>
+      <c r="G134" s="1">
+        <v>200826.0</v>
+      </c>
+      <c r="H134" s="1">
+        <v>1554.0</v>
+      </c>
+      <c r="I134" s="1">
+        <v>0.77380418870067</v>
+      </c>
+      <c r="J134">
+        <v>0.49</v>
+      </c>
+      <c r="K134">
+        <v>973.71</v>
+      </c>
+      <c r="L134" s="1">
+        <v>202380.0</v>
+      </c>
+      <c r="M134" s="1">
+        <v>203353.71</v>
+      </c>
+      <c r="N134" s="1">
+        <v>0.91</v>
+      </c>
+      <c r="O134">
+        <v>1</v>
+      </c>
+      <c r="Z134" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="135" spans="1:26">
+      <c r="A135" t="s">
+        <v>358</v>
+      </c>
+      <c r="B135" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C135" s="1">
+        <v>93.626</v>
+      </c>
+      <c r="D135" s="1">
+        <v>93.748</v>
+      </c>
+      <c r="E135" t="s">
+        <v>8</v>
+      </c>
+      <c r="F135">
+        <v>1.0</v>
+      </c>
+      <c r="G135" s="1">
+        <v>187496.0</v>
+      </c>
+      <c r="H135" s="1">
+        <v>-244.0</v>
+      </c>
+      <c r="I135" s="1">
+        <v>-0.13013610957034</v>
+      </c>
+      <c r="J135">
+        <v>1.13</v>
+      </c>
+      <c r="K135" t="s">
+        <v>359</v>
+      </c>
+      <c r="L135" s="1">
+        <v>187252.0</v>
+      </c>
+      <c r="M135" s="1">
+        <v>189504.74</v>
+      </c>
+      <c r="N135" s="1">
+        <v>0.85</v>
+      </c>
+      <c r="O135">
+        <v>1</v>
+      </c>
+      <c r="Z135" t="s">
         <v>357</v>
       </c>
-      <c r="C134" s="1">
-[...92 lines deleted...]
-    <row r="136" spans="1:16">
+    </row>
+    <row r="136" spans="1:26">
       <c r="A136" t="s">
         <v>361</v>
       </c>
-      <c r="B136" t="s">
-        <v>362</v>
+      <c r="B136" s="1">
+        <v>100000.0</v>
       </c>
       <c r="C136" s="1">
-        <v>100000.0</v>
+        <v>100.654</v>
       </c>
       <c r="D136" s="1">
-        <v>97.456</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>99.695</v>
+      </c>
+      <c r="E136" t="s">
+        <v>8</v>
+      </c>
+      <c r="F136">
+        <v>1.0</v>
+      </c>
+      <c r="G136" s="1">
+        <v>99695.0</v>
       </c>
       <c r="H136" s="1">
-        <v>97192.0</v>
+        <v>959.0</v>
       </c>
       <c r="I136" s="1">
-        <v>264.0</v>
-[...2 lines deleted...]
-        <v>0.27162729442752</v>
+        <v>0.96193389839009</v>
+      </c>
+      <c r="J136">
+        <v>0.13</v>
       </c>
       <c r="K136">
-        <v>0.6</v>
-[...2 lines deleted...]
-        <v>600.0</v>
+        <v>129.45</v>
+      </c>
+      <c r="L136" s="1">
+        <v>100654.0</v>
       </c>
       <c r="M136" s="1">
-        <v>97456.0</v>
+        <v>100783.45</v>
       </c>
       <c r="N136" s="1">
-        <v>98056.0</v>
-[...8 lines deleted...]
-    <row r="137" spans="1:16">
+        <v>0.45</v>
+      </c>
+      <c r="O136">
+        <v>1</v>
+      </c>
+      <c r="Z136" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="137" spans="1:26">
       <c r="A137" t="s">
         <v>363</v>
       </c>
-      <c r="B137" t="s">
+      <c r="B137" s="1">
+        <v>207000.0</v>
+      </c>
+      <c r="C137" s="1">
+        <v>99.056</v>
+      </c>
+      <c r="D137" s="1">
+        <v>99.462</v>
+      </c>
+      <c r="E137" t="s">
+        <v>8</v>
+      </c>
+      <c r="F137">
+        <v>1.0</v>
+      </c>
+      <c r="G137" s="1">
+        <v>205886.34</v>
+      </c>
+      <c r="H137" s="1">
+        <v>-840.42</v>
+      </c>
+      <c r="I137" s="1">
+        <v>-0.40819609499105</v>
+      </c>
+      <c r="J137">
+        <v>0.28</v>
+      </c>
+      <c r="K137">
+        <v>586.97</v>
+      </c>
+      <c r="L137" s="1">
+        <v>205045.92</v>
+      </c>
+      <c r="M137" s="1">
+        <v>205632.89</v>
+      </c>
+      <c r="N137" s="1">
+        <v>0.92</v>
+      </c>
+      <c r="O137">
+        <v>1</v>
+      </c>
+      <c r="Z137" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="138" spans="1:26">
+      <c r="A138" t="s">
+        <v>365</v>
+      </c>
+      <c r="B138" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C138" s="1">
+        <v>97.753</v>
+      </c>
+      <c r="D138" s="1">
+        <v>97.192</v>
+      </c>
+      <c r="E138" t="s">
+        <v>8</v>
+      </c>
+      <c r="F138">
+        <v>1.0</v>
+      </c>
+      <c r="G138" s="1">
+        <v>97192.0</v>
+      </c>
+      <c r="H138" s="1">
+        <v>561.0</v>
+      </c>
+      <c r="I138" s="1">
+        <v>0.57720800065849</v>
+      </c>
+      <c r="J138">
+        <v>0.69</v>
+      </c>
+      <c r="K138">
+        <v>686.3</v>
+      </c>
+      <c r="L138" s="1">
+        <v>97753.0</v>
+      </c>
+      <c r="M138" s="1">
+        <v>98439.3</v>
+      </c>
+      <c r="N138" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O138">
+        <v>1</v>
+      </c>
+      <c r="Z138" t="s">
         <v>364</v>
       </c>
-      <c r="C137" s="1">
+    </row>
+    <row r="139" spans="1:26">
+      <c r="A139" t="s">
+        <v>367</v>
+      </c>
+      <c r="B139" s="1">
         <v>100000.0</v>
       </c>
-      <c r="D137" s="1">
-[...2 lines deleted...]
-      <c r="E137" s="1">
+      <c r="C139" s="1">
+        <v>102.305</v>
+      </c>
+      <c r="D139" s="1">
         <v>104.182</v>
       </c>
-      <c r="F137" t="s">
-[...5 lines deleted...]
-      <c r="H137" s="1">
+      <c r="E139" t="s">
+        <v>8</v>
+      </c>
+      <c r="F139">
+        <v>1.0</v>
+      </c>
+      <c r="G139" s="1">
         <v>104182.0</v>
       </c>
-      <c r="I137" s="1">
-[...17 lines deleted...]
-      <c r="O137" s="1">
+      <c r="H139" s="1">
+        <v>-1877.0</v>
+      </c>
+      <c r="I139" s="1">
+        <v>-1.801654796414</v>
+      </c>
+      <c r="J139">
+        <v>0.3</v>
+      </c>
+      <c r="K139">
+        <v>304.11</v>
+      </c>
+      <c r="L139" s="1">
+        <v>102305.0</v>
+      </c>
+      <c r="M139" s="1">
+        <v>102609.11</v>
+      </c>
+      <c r="N139" s="1">
         <v>0.46</v>
       </c>
-      <c r="P137">
-        <v>1</v>
+      <c r="O139">
+        <v>1</v>
+      </c>
+      <c r="Z139" t="s">
+        <v>366</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">